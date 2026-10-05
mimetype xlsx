--- v5 (2026-09-15)
+++ v6 (2026-10-05)
@@ -9,67 +9,67 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\ДИСК Д\номенклатура по смк\эл.номенклатура 2026\14-26 Основные показатели (динамические ряды) по демографической и социальной статистике\миграция\месяц\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{455FA94C-A058-4A98-8589-9166926CA445}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1A012AC8-39DC-4AA7-9A54-FB35DC456332}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="9" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="8" r:id="rId2"/>
     <sheet name="Прибывшие" sheetId="4" r:id="rId3"/>
     <sheet name="Выбышие  " sheetId="5" r:id="rId4"/>
     <sheet name="Сальдо" sheetId="7" r:id="rId5"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1619" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1683" uniqueCount="91">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -366,55 +366,50 @@
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...3 lines deleted...]
-    <font>
       <i/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -601,50 +596,56 @@
       <name val="Cambria"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="major"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF9C6500"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Cambria"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="23">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
@@ -987,1990 +988,1992 @@
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1721">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="23" fillId="8" borderId="20" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="20" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="13" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-[...1602 lines deleted...]
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-[...80 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="84">
+  <cellXfs count="86">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="10" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
-    </xf>
-[...23 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="23" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="23" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="24" applyFont="1"/>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="23" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="23" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="24" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="24" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="23" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="23" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="23" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="23" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="23" applyFont="1"/>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="23" applyFont="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="29" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="28" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="3" xfId="26" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="3" xfId="26" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="3" xfId="26" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="3" xfId="26" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="3" xfId="25" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="3" xfId="25" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="3" xfId="1637" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="1637" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...19 lines deleted...]
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="24" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="2" xfId="25" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="24" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="1" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="17" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="1" fontId="6" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="28" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="28" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="28" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="1" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="6" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="17" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="17" fontId="7" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="17" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="1" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...18 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1721">
     <cellStyle name="20% - Акцент1 2" xfId="36" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="37" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="38" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="39" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="40" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="41" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="42" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="20% - Акцент1 2 16" xfId="43" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="20% - Акцент1 2 17" xfId="44" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="20% - Акцент1 2 18" xfId="45" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="20% - Акцент1 2 19" xfId="46" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="47" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="20% - Акцент1 2 20" xfId="48" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="20% - Акцент1 2 21" xfId="49" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="20% - Акцент1 2 22" xfId="50" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="20% - Акцент1 2 23" xfId="51" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="20% - Акцент1 2 24" xfId="52" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="20% - Акцент1 2 25" xfId="53" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="54" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="55" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="20% - Акцент1 2 5" xfId="56" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="20% - Акцент1 2 6" xfId="57" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
@@ -4974,11672 +4977,11966 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/173/wl1yl7u2m0onwzkoj11wthws14vlrs8g.rar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=38&amp;year=2026&amp;name=10723&amp;period=&amp;type=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Bakhtiyarova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:B21"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="53.42578125" customWidth="1"/>
     <col min="2" max="2" width="67.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A2" s="40" t="s">
+      <c r="A2" s="18" t="s">
         <v>54</v>
       </c>
-      <c r="B2" s="48">
+      <c r="B2" s="26">
         <v>613101</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A3" s="40" t="s">
+      <c r="A3" s="18" t="s">
         <v>55</v>
       </c>
-      <c r="B3" s="48" t="s">
+      <c r="B3" s="26" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A4" s="40" t="s">
+      <c r="A4" s="18" t="s">
         <v>56</v>
       </c>
-      <c r="B4" s="49" t="s">
+      <c r="B4" s="27" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A5" s="40" t="s">
+      <c r="A5" s="18" t="s">
         <v>58</v>
       </c>
-      <c r="B5" s="48" t="s">
+      <c r="B5" s="26" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A6" s="40" t="s">
+      <c r="A6" s="18" t="s">
         <v>59</v>
       </c>
-      <c r="B6" s="49" t="s">
+      <c r="B6" s="27" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A7" s="40" t="s">
+      <c r="A7" s="18" t="s">
         <v>61</v>
       </c>
-      <c r="B7" s="48" t="s">
+      <c r="B7" s="26" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A8" s="40" t="s">
+      <c r="A8" s="18" t="s">
         <v>62</v>
       </c>
-      <c r="B8" s="48" t="s">
+      <c r="B8" s="26" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A9" s="40" t="s">
+      <c r="A9" s="18" t="s">
         <v>64</v>
       </c>
-      <c r="B9" s="51" t="s">
+      <c r="B9" s="29" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="63.75" x14ac:dyDescent="0.25">
-      <c r="A10" s="40" t="s">
+      <c r="A10" s="18" t="s">
         <v>65</v>
       </c>
-      <c r="B10" s="50" t="s">
+      <c r="B10" s="28" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A11" s="41" t="s">
+      <c r="A11" s="19" t="s">
         <v>66</v>
       </c>
-      <c r="B11" s="44" t="s">
+      <c r="B11" s="22" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A12" s="41" t="s">
+      <c r="A12" s="19" t="s">
         <v>68</v>
       </c>
-      <c r="B12" s="45" t="s">
+      <c r="B12" s="23" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A13" s="40" t="s">
+      <c r="A13" s="18" t="s">
         <v>70</v>
       </c>
-      <c r="B13" s="46" t="s">
+      <c r="B13" s="24" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="40" t="s">
+      <c r="A14" s="18" t="s">
         <v>72</v>
       </c>
-      <c r="B14" s="47" t="s">
+      <c r="B14" s="25" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A15" s="40" t="s">
+      <c r="A15" s="18" t="s">
         <v>73</v>
       </c>
-      <c r="B15" s="46" t="s">
+      <c r="B15" s="24" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A16" s="41" t="s">
+      <c r="A16" s="19" t="s">
         <v>75</v>
       </c>
-      <c r="B16" s="42">
-        <v>46272</v>
+      <c r="B16" s="20">
+        <v>46302</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A17" s="41" t="s">
+      <c r="A17" s="19" t="s">
         <v>76</v>
       </c>
-      <c r="B17" s="42">
-        <v>46302</v>
+      <c r="B17" s="20">
+        <v>46333</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A18" s="41" t="s">
+      <c r="A18" s="19" t="s">
         <v>77</v>
       </c>
-      <c r="B18" s="43" t="s">
+      <c r="B18" s="21" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A19" s="41" t="s">
+      <c r="A19" s="19" t="s">
         <v>79</v>
       </c>
-      <c r="B19" s="43" t="s">
+      <c r="B19" s="21" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A20" s="41" t="s">
+      <c r="A20" s="19" t="s">
         <v>80</v>
       </c>
-      <c r="B20" s="42" t="s">
+      <c r="B20" s="20" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A21" s="41" t="s">
+      <c r="A21" s="19" t="s">
         <v>82</v>
       </c>
-      <c r="B21" s="56" t="s">
+      <c r="B21" s="30" t="s">
         <v>89</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="B12" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="B13" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
     <hyperlink ref="B21" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
-    <hyperlink ref="B14" r:id="rId5" xr:uid="{D81AE2DA-81B9-4AC2-BF48-28F50F5F2181}"/>
+    <hyperlink ref="B14" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:D19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B3" sqref="B3"/>
+      <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="56.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A1" s="33"/>
-[...1 lines deleted...]
-      <c r="C1" s="33"/>
+      <c r="A1" s="11"/>
+      <c r="B1" s="11"/>
+      <c r="C1" s="11"/>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A2" s="33"/>
-[...1 lines deleted...]
-      <c r="C2" s="33"/>
+      <c r="A2" s="11"/>
+      <c r="B2" s="11"/>
+      <c r="C2" s="11"/>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A3" s="33"/>
-[...1 lines deleted...]
-      <c r="C3" s="35"/>
+      <c r="A3" s="11"/>
+      <c r="B3" s="13"/>
+      <c r="C3" s="13"/>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A4" s="33"/>
-[...1 lines deleted...]
-      <c r="D4" s="36"/>
+      <c r="A4" s="11"/>
+      <c r="C4" s="13"/>
+      <c r="D4" s="14"/>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A5" s="33"/>
-      <c r="B5" s="35" t="s">
+      <c r="A5" s="11"/>
+      <c r="B5" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="C5" s="35"/>
+      <c r="C5" s="13"/>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A6" s="33"/>
-      <c r="B6" s="35" t="s">
+      <c r="A6" s="11"/>
+      <c r="B6" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="C6" s="35"/>
+      <c r="C6" s="13"/>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A7" s="33"/>
-      <c r="B7" s="35" t="s">
+      <c r="A7" s="11"/>
+      <c r="B7" s="13" t="s">
         <v>49</v>
       </c>
-      <c r="C7" s="35"/>
+      <c r="C7" s="13"/>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A8" s="33"/>
-      <c r="B8" s="35" t="s">
+      <c r="A8" s="11"/>
+      <c r="B8" s="13" t="s">
         <v>50</v>
       </c>
-      <c r="C8" s="35"/>
+      <c r="C8" s="13"/>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A9" s="33"/>
-      <c r="B9" s="35" t="s">
+      <c r="A9" s="11"/>
+      <c r="B9" s="13" t="s">
         <v>51</v>
       </c>
-      <c r="C9" s="35"/>
+      <c r="C9" s="13"/>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A10" s="33"/>
-[...2 lines deleted...]
-      <c r="D10" s="34"/>
+      <c r="A10" s="11"/>
+      <c r="B10" s="11"/>
+      <c r="C10" s="13"/>
+      <c r="D10" s="12"/>
     </row>
     <row r="11" spans="1:4" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="33"/>
-      <c r="B11" s="37" t="s">
+      <c r="A11" s="11"/>
+      <c r="B11" s="15" t="s">
         <v>52</v>
       </c>
-      <c r="C11" s="35"/>
-      <c r="D11" s="34"/>
+      <c r="C11" s="13"/>
+      <c r="D11" s="12"/>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A12" s="33"/>
-[...2 lines deleted...]
-      <c r="D12" s="34"/>
+      <c r="A12" s="11"/>
+      <c r="B12" s="11"/>
+      <c r="C12" s="13"/>
+      <c r="D12" s="12"/>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A13" s="33"/>
-[...2 lines deleted...]
-      <c r="D13" s="34"/>
+      <c r="A13" s="11"/>
+      <c r="B13" s="11"/>
+      <c r="C13" s="11"/>
+      <c r="D13" s="12"/>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="B14" s="38" t="s">
+      <c r="B14" s="16" t="s">
         <v>53</v>
       </c>
-      <c r="C14" s="39"/>
-      <c r="D14" s="39"/>
+      <c r="C14" s="17"/>
+      <c r="D14" s="17"/>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="B15" s="36"/>
-      <c r="D15" s="36"/>
+      <c r="B15" s="14"/>
+      <c r="D15" s="14"/>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A19" s="60"/>
-[...2 lines deleted...]
-      <c r="D19" s="60"/>
+      <c r="A19" s="31"/>
+      <c r="B19" s="31"/>
+      <c r="C19" s="31"/>
+      <c r="D19" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A19:D19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Лист2"/>
   <dimension ref="A2:BN122"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="AR23" sqref="AR23"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="AC13" sqref="AC13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="25.42578125" style="5" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="5"/>
+    <col min="1" max="1" width="25.42578125" style="3" customWidth="1"/>
+    <col min="2" max="13" width="0" style="3" hidden="1" customWidth="1"/>
+    <col min="14" max="19" width="9.140625" style="3" hidden="1" customWidth="1"/>
+    <col min="20" max="23" width="0" style="3" hidden="1" customWidth="1"/>
+    <col min="24" max="24" width="0" style="6" hidden="1" customWidth="1"/>
+    <col min="25" max="25" width="0" style="3" hidden="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:66" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="AC2" s="26"/>
-[...33 lines deleted...]
-      <c r="X3" s="21"/>
+      <c r="AC2" s="10"/>
+      <c r="AD2" s="10"/>
+      <c r="AE2" s="10"/>
+      <c r="AF2" s="10"/>
+      <c r="AG2" s="10"/>
+      <c r="AH2" s="10"/>
+      <c r="AI2" s="10"/>
+      <c r="AJ2" s="10"/>
+      <c r="AK2" s="10"/>
+      <c r="AL2" s="10"/>
+      <c r="AS2" s="10"/>
+      <c r="AT2" s="10"/>
+      <c r="AU2" s="10"/>
+      <c r="AV2" s="10"/>
+      <c r="AW2" s="10"/>
+      <c r="AX2" s="10"/>
+      <c r="AY2" s="10"/>
+      <c r="AZ2" s="10"/>
+      <c r="BA2" s="10"/>
+      <c r="BB2" s="10"/>
+      <c r="BC2" s="10"/>
+      <c r="BD2" s="10"/>
+      <c r="BE2" s="10"/>
+      <c r="BF2" s="10"/>
+      <c r="BG2" s="10"/>
+      <c r="BH2" s="10"/>
+      <c r="BI2" s="10"/>
+      <c r="BJ2" s="10"/>
+      <c r="BK2" s="10"/>
+      <c r="BL2" s="10"/>
+      <c r="BM2" s="10"/>
+      <c r="BN2" s="10"/>
+    </row>
+    <row r="3" spans="1:66" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X3" s="7"/>
       <c r="Y3" s="1"/>
-      <c r="AB3" s="61" t="s">
+      <c r="AB3" s="32" t="s">
         <v>16</v>
       </c>
-      <c r="AC3" s="61"/>
-[...22 lines deleted...]
-      <c r="X4" s="21"/>
+      <c r="AC3" s="32"/>
+      <c r="AD3" s="32"/>
+      <c r="AE3" s="32"/>
+      <c r="AF3" s="32"/>
+      <c r="AG3" s="32"/>
+      <c r="AH3" s="32"/>
+      <c r="AI3" s="32"/>
+      <c r="AJ3" s="32"/>
+      <c r="AK3" s="32"/>
+      <c r="AL3" s="32"/>
+      <c r="AM3" s="32"/>
+      <c r="AN3" s="32"/>
+      <c r="AO3" s="32"/>
+      <c r="AP3" s="32"/>
+      <c r="AQ3" s="32"/>
+      <c r="AR3" s="32"/>
+      <c r="AS3" s="32"/>
+      <c r="AT3" s="32"/>
+      <c r="AU3" s="32"/>
+      <c r="AV3" s="32"/>
+      <c r="AW3" s="32"/>
+    </row>
+    <row r="4" spans="1:66" s="2" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X4" s="7"/>
       <c r="Y4" s="1"/>
       <c r="AK4" s="1"/>
       <c r="AW4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:66" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B5" s="69">
+    <row r="5" spans="1:66" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A5" s="33"/>
+      <c r="B5" s="34">
         <v>44228</v>
       </c>
-      <c r="C5" s="70"/>
-[...10 lines deleted...]
-      <c r="N5" s="69">
+      <c r="C5" s="35"/>
+      <c r="D5" s="35"/>
+      <c r="E5" s="35"/>
+      <c r="F5" s="35"/>
+      <c r="G5" s="35"/>
+      <c r="H5" s="35"/>
+      <c r="I5" s="35"/>
+      <c r="J5" s="35"/>
+      <c r="K5" s="35"/>
+      <c r="L5" s="35"/>
+      <c r="M5" s="35"/>
+      <c r="N5" s="34">
         <v>44593</v>
       </c>
-      <c r="O5" s="70"/>
-[...4 lines deleted...]
-      <c r="T5" s="67">
+      <c r="O5" s="35"/>
+      <c r="P5" s="35"/>
+      <c r="Q5" s="35"/>
+      <c r="R5" s="35"/>
+      <c r="S5" s="35"/>
+      <c r="T5" s="36">
         <v>2024</v>
       </c>
-      <c r="U5" s="67"/>
-[...4 lines deleted...]
-      <c r="Z5" s="62">
+      <c r="U5" s="36"/>
+      <c r="V5" s="36"/>
+      <c r="W5" s="36"/>
+      <c r="X5" s="36"/>
+      <c r="Y5" s="37"/>
+      <c r="Z5" s="79">
         <v>2025</v>
       </c>
-      <c r="AA5" s="63"/>
-[...10 lines deleted...]
-      <c r="AL5" s="62">
+      <c r="AA5" s="84"/>
+      <c r="AB5" s="84"/>
+      <c r="AC5" s="84"/>
+      <c r="AD5" s="84"/>
+      <c r="AE5" s="84"/>
+      <c r="AF5" s="84"/>
+      <c r="AG5" s="84"/>
+      <c r="AH5" s="84"/>
+      <c r="AI5" s="84"/>
+      <c r="AJ5" s="84"/>
+      <c r="AK5" s="85"/>
+      <c r="AL5" s="79">
         <v>2026</v>
       </c>
-      <c r="AM5" s="63"/>
-[...13 lines deleted...]
-      <c r="B6" s="17" t="s">
+      <c r="AM5" s="84"/>
+      <c r="AN5" s="84"/>
+      <c r="AO5" s="84"/>
+      <c r="AP5" s="84"/>
+      <c r="AQ5" s="84"/>
+      <c r="AR5" s="84"/>
+      <c r="AS5" s="84"/>
+      <c r="AT5" s="84"/>
+      <c r="AU5" s="84"/>
+      <c r="AV5" s="84"/>
+      <c r="AW5" s="85"/>
+    </row>
+    <row r="6" spans="1:66" s="63" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="39"/>
+      <c r="B6" s="54" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="17" t="s">
+      <c r="C6" s="54" t="s">
         <v>6</v>
       </c>
-      <c r="D6" s="17" t="s">
+      <c r="D6" s="54" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="17" t="s">
+      <c r="E6" s="54" t="s">
         <v>8</v>
       </c>
-      <c r="F6" s="17" t="s">
+      <c r="F6" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="G6" s="17" t="s">
-[...2 lines deleted...]
-      <c r="H6" s="17" t="s">
+      <c r="G6" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="H6" s="54" t="s">
         <v>2</v>
       </c>
-      <c r="I6" s="17" t="s">
+      <c r="I6" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="J6" s="17" t="s">
+      <c r="J6" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="K6" s="17" t="s">
+      <c r="K6" s="54" t="s">
         <v>13</v>
       </c>
-      <c r="L6" s="17" t="s">
+      <c r="L6" s="54" t="s">
         <v>14</v>
       </c>
-      <c r="M6" s="15" t="s">
+      <c r="M6" s="55" t="s">
         <v>15</v>
       </c>
-      <c r="N6" s="18" t="s">
+      <c r="N6" s="56" t="s">
         <v>5</v>
       </c>
-      <c r="O6" s="18" t="s">
+      <c r="O6" s="56" t="s">
         <v>6</v>
       </c>
-      <c r="P6" s="18" t="s">
+      <c r="P6" s="56" t="s">
         <v>7</v>
       </c>
-      <c r="Q6" s="18" t="s">
+      <c r="Q6" s="56" t="s">
         <v>8</v>
       </c>
-      <c r="R6" s="18" t="s">
+      <c r="R6" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="S6" s="18" t="s">
-[...2 lines deleted...]
-      <c r="T6" s="4" t="s">
+      <c r="S6" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="T6" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="U6" s="4" t="s">
+      <c r="U6" s="57" t="s">
         <v>3</v>
       </c>
-      <c r="V6" s="4" t="s">
+      <c r="V6" s="57" t="s">
         <v>4</v>
       </c>
-      <c r="W6" s="4" t="s">
+      <c r="W6" s="57" t="s">
         <v>13</v>
       </c>
-      <c r="X6" s="22" t="s">
+      <c r="X6" s="58" t="s">
         <v>14</v>
       </c>
-      <c r="Y6" s="12" t="s">
+      <c r="Y6" s="59" t="s">
         <v>15</v>
       </c>
-      <c r="Z6" s="31" t="s">
+      <c r="Z6" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="AA6" s="31" t="s">
+      <c r="AA6" s="60" t="s">
         <v>6</v>
       </c>
-      <c r="AB6" s="31" t="s">
+      <c r="AB6" s="60" t="s">
         <v>7</v>
       </c>
-      <c r="AC6" s="31" t="s">
+      <c r="AC6" s="60" t="s">
         <v>8</v>
       </c>
-      <c r="AD6" s="31" t="s">
+      <c r="AD6" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="AE6" s="31" t="s">
-[...2 lines deleted...]
-      <c r="AF6" s="31" t="s">
+      <c r="AE6" s="60" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF6" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="AG6" s="31" t="s">
+      <c r="AG6" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="AH6" s="31" t="s">
+      <c r="AH6" s="60" t="s">
         <v>4</v>
       </c>
-      <c r="AI6" s="31" t="s">
+      <c r="AI6" s="60" t="s">
         <v>13</v>
       </c>
-      <c r="AJ6" s="32" t="s">
+      <c r="AJ6" s="61" t="s">
         <v>14</v>
       </c>
-      <c r="AK6" s="30" t="s">
+      <c r="AK6" s="62" t="s">
         <v>15</v>
       </c>
-      <c r="AL6" s="31" t="s">
+      <c r="AL6" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="AM6" s="31" t="s">
+      <c r="AM6" s="60" t="s">
         <v>6</v>
       </c>
-      <c r="AN6" s="31" t="s">
+      <c r="AN6" s="60" t="s">
         <v>7</v>
       </c>
-      <c r="AO6" s="31" t="s">
+      <c r="AO6" s="60" t="s">
         <v>8</v>
       </c>
-      <c r="AP6" s="31" t="s">
+      <c r="AP6" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="AQ6" s="31" t="s">
-[...2 lines deleted...]
-      <c r="AR6" s="31" t="s">
+      <c r="AQ6" s="60" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR6" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="AS6" s="31" t="s">
+      <c r="AS6" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="AT6" s="31" t="s">
+      <c r="AT6" s="60" t="s">
         <v>4</v>
       </c>
-      <c r="AU6" s="31" t="s">
+      <c r="AU6" s="60" t="s">
         <v>13</v>
       </c>
-      <c r="AV6" s="32" t="s">
+      <c r="AV6" s="61" t="s">
         <v>14</v>
       </c>
-      <c r="AW6" s="30" t="s">
+      <c r="AW6" s="62" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="7" spans="1:66" x14ac:dyDescent="0.2">
-      <c r="A7" s="66" t="s">
+    <row r="7" spans="1:66" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="40" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="66"/>
-[...37 lines deleted...]
-      <c r="A8" s="13" t="s">
+      <c r="B7" s="40"/>
+      <c r="C7" s="40"/>
+      <c r="D7" s="40"/>
+      <c r="E7" s="40"/>
+      <c r="F7" s="40"/>
+      <c r="G7" s="40"/>
+      <c r="H7" s="40"/>
+      <c r="I7" s="40"/>
+      <c r="J7" s="40"/>
+      <c r="K7" s="40"/>
+      <c r="L7" s="40"/>
+      <c r="M7" s="40"/>
+      <c r="N7" s="40"/>
+      <c r="O7" s="40"/>
+      <c r="P7" s="40"/>
+      <c r="Q7" s="40"/>
+      <c r="R7" s="40"/>
+      <c r="S7" s="40"/>
+      <c r="T7" s="40"/>
+      <c r="U7" s="40"/>
+      <c r="V7" s="40"/>
+      <c r="W7" s="40"/>
+      <c r="X7" s="40"/>
+      <c r="Y7" s="40"/>
+      <c r="Z7" s="40"/>
+      <c r="AA7" s="40"/>
+      <c r="AB7" s="40"/>
+      <c r="AC7" s="40"/>
+      <c r="AD7" s="40"/>
+      <c r="AE7" s="40"/>
+      <c r="AF7" s="40"/>
+      <c r="AG7" s="40"/>
+      <c r="AH7" s="40"/>
+      <c r="AI7" s="40"/>
+      <c r="AJ7" s="40"/>
+      <c r="AK7" s="40"/>
+    </row>
+    <row r="8" spans="1:66" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A8" s="41" t="s">
         <v>27</v>
       </c>
-      <c r="B8" s="6">
+      <c r="B8" s="42">
         <v>31</v>
       </c>
-      <c r="C8" s="6">
+      <c r="C8" s="42">
         <v>35</v>
       </c>
-      <c r="D8" s="6" t="s">
+      <c r="D8" s="42" t="s">
         <v>33</v>
       </c>
-      <c r="E8" s="6">
+      <c r="E8" s="42">
         <v>19</v>
       </c>
-      <c r="F8" s="6">
+      <c r="F8" s="42">
         <v>54</v>
       </c>
-      <c r="G8" s="6" t="s">
+      <c r="G8" s="42" t="s">
         <v>34</v>
       </c>
-      <c r="H8" s="7">
+      <c r="H8" s="43">
         <v>35</v>
       </c>
-      <c r="I8" s="6">
+      <c r="I8" s="42">
         <v>43</v>
       </c>
-      <c r="J8" s="7">
+      <c r="J8" s="43">
         <v>22</v>
       </c>
-      <c r="K8" s="7">
+      <c r="K8" s="43">
         <v>29</v>
       </c>
-      <c r="L8" s="7">
+      <c r="L8" s="43">
         <v>39</v>
       </c>
-      <c r="M8" s="7">
+      <c r="M8" s="43">
         <v>51</v>
       </c>
-      <c r="N8" s="8">
+      <c r="N8" s="44">
         <v>6</v>
       </c>
-      <c r="O8" s="8">
+      <c r="O8" s="44">
         <v>29</v>
       </c>
-      <c r="P8" s="8">
+      <c r="P8" s="44">
         <v>14</v>
       </c>
-      <c r="Q8" s="8">
+      <c r="Q8" s="44">
         <v>17</v>
       </c>
-      <c r="R8" s="8">
+      <c r="R8" s="44">
         <v>13</v>
       </c>
-      <c r="S8" s="8">
+      <c r="S8" s="44">
         <v>19</v>
       </c>
-      <c r="T8" s="8">
+      <c r="T8" s="44">
         <v>24</v>
       </c>
-      <c r="U8" s="8">
+      <c r="U8" s="44">
         <v>28</v>
       </c>
-      <c r="V8" s="1">
+      <c r="V8" s="45">
         <v>54</v>
       </c>
-      <c r="W8" s="8">
+      <c r="W8" s="44">
         <v>61</v>
       </c>
-      <c r="X8" s="1">
+      <c r="X8" s="45">
         <v>35</v>
       </c>
-      <c r="Y8" s="8">
+      <c r="Y8" s="44">
         <v>53</v>
       </c>
-      <c r="Z8" s="8">
+      <c r="Z8" s="44">
         <v>17</v>
       </c>
-      <c r="AA8" s="8">
+      <c r="AA8" s="44">
         <v>68</v>
       </c>
-      <c r="AB8" s="8">
+      <c r="AB8" s="44">
         <v>50</v>
       </c>
-      <c r="AC8" s="8">
+      <c r="AC8" s="44">
         <v>70</v>
       </c>
-      <c r="AD8" s="8">
+      <c r="AD8" s="44">
         <v>34</v>
       </c>
-      <c r="AE8" s="8">
+      <c r="AE8" s="44">
         <v>43</v>
       </c>
-      <c r="AF8" s="8">
+      <c r="AF8" s="44">
         <v>39</v>
       </c>
-      <c r="AG8" s="8">
+      <c r="AG8" s="44">
         <v>44</v>
       </c>
-      <c r="AH8" s="8">
+      <c r="AH8" s="44">
         <v>14</v>
       </c>
-      <c r="AI8" s="8">
+      <c r="AI8" s="44">
         <v>86</v>
       </c>
-      <c r="AJ8" s="8">
+      <c r="AJ8" s="44">
         <v>42</v>
       </c>
-      <c r="AK8" s="8">
+      <c r="AK8" s="44">
         <v>103</v>
       </c>
-      <c r="AL8" s="8">
+      <c r="AL8" s="44">
         <v>79</v>
       </c>
-      <c r="AM8" s="8">
+      <c r="AM8" s="44">
         <v>54</v>
       </c>
-      <c r="AN8" s="8">
+      <c r="AN8" s="44">
         <v>74</v>
       </c>
-      <c r="AO8" s="8">
+      <c r="AO8" s="44">
         <v>45</v>
       </c>
-      <c r="AP8" s="8">
+      <c r="AP8" s="44">
         <v>12</v>
       </c>
-      <c r="AQ8" s="8">
+      <c r="AQ8" s="44">
         <v>10</v>
       </c>
-      <c r="AR8" s="52">
+      <c r="AR8" s="46">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="14" t="s">
+      <c r="AS8" s="46">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="9" spans="1:66" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A9" s="47" t="s">
         <v>28</v>
       </c>
-      <c r="B9" s="6"/>
-[...17 lines deleted...]
-      <c r="T9" s="8">
+      <c r="B9" s="42"/>
+      <c r="C9" s="42"/>
+      <c r="D9" s="42"/>
+      <c r="E9" s="42"/>
+      <c r="F9" s="42"/>
+      <c r="G9" s="42"/>
+      <c r="H9" s="43"/>
+      <c r="I9" s="42"/>
+      <c r="J9" s="43"/>
+      <c r="K9" s="43"/>
+      <c r="L9" s="43"/>
+      <c r="M9" s="43"/>
+      <c r="N9" s="44"/>
+      <c r="O9" s="44"/>
+      <c r="P9" s="44"/>
+      <c r="Q9" s="44"/>
+      <c r="R9" s="44"/>
+      <c r="S9" s="44"/>
+      <c r="T9" s="44">
         <v>10</v>
       </c>
-      <c r="U9" s="8">
+      <c r="U9" s="44">
         <v>12</v>
       </c>
-      <c r="V9" s="1">
+      <c r="V9" s="45">
         <v>23</v>
       </c>
-      <c r="W9" s="8">
+      <c r="W9" s="44">
         <v>31</v>
       </c>
-      <c r="X9" s="1">
+      <c r="X9" s="45">
         <v>16</v>
       </c>
-      <c r="Y9" s="8">
+      <c r="Y9" s="44">
         <v>24</v>
       </c>
-      <c r="Z9" s="8">
+      <c r="Z9" s="44">
         <v>10</v>
       </c>
-      <c r="AA9" s="8">
+      <c r="AA9" s="44">
         <v>43</v>
       </c>
-      <c r="AB9" s="8">
+      <c r="AB9" s="44">
         <v>34</v>
       </c>
-      <c r="AC9" s="8">
+      <c r="AC9" s="44">
         <v>38</v>
       </c>
-      <c r="AD9" s="8">
+      <c r="AD9" s="44">
         <v>19</v>
       </c>
-      <c r="AE9" s="8">
+      <c r="AE9" s="44">
         <v>18</v>
       </c>
-      <c r="AF9" s="8">
+      <c r="AF9" s="44">
         <v>15</v>
       </c>
-      <c r="AG9" s="8">
-[...2 lines deleted...]
-      <c r="AH9" s="8">
+      <c r="AG9" s="44">
+        <v>26</v>
+      </c>
+      <c r="AH9" s="44">
         <v>9</v>
       </c>
-      <c r="AI9" s="8">
+      <c r="AI9" s="44">
         <v>38</v>
       </c>
-      <c r="AJ9" s="8">
+      <c r="AJ9" s="44">
         <v>29</v>
       </c>
-      <c r="AK9" s="8">
+      <c r="AK9" s="44">
         <v>62</v>
       </c>
-      <c r="AL9" s="8">
+      <c r="AL9" s="44">
         <v>42</v>
       </c>
-      <c r="AM9" s="8">
+      <c r="AM9" s="44">
         <v>14</v>
       </c>
-      <c r="AN9" s="8">
+      <c r="AN9" s="44">
         <v>41</v>
       </c>
-      <c r="AO9" s="8">
+      <c r="AO9" s="44">
         <v>11</v>
       </c>
-      <c r="AP9" s="8">
+      <c r="AP9" s="44">
         <v>3</v>
       </c>
-      <c r="AQ9" s="8">
+      <c r="AQ9" s="44">
         <v>3</v>
       </c>
-      <c r="AR9" s="52">
+      <c r="AR9" s="46">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="14" t="s">
+      <c r="AS9" s="46">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="10" spans="1:66" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A10" s="47" t="s">
         <v>29</v>
       </c>
-      <c r="B10" s="6"/>
-[...20 lines deleted...]
-      <c r="U10" s="8">
+      <c r="B10" s="42"/>
+      <c r="C10" s="42"/>
+      <c r="D10" s="42"/>
+      <c r="E10" s="42"/>
+      <c r="F10" s="42"/>
+      <c r="G10" s="42"/>
+      <c r="H10" s="43"/>
+      <c r="I10" s="42"/>
+      <c r="J10" s="43"/>
+      <c r="K10" s="43"/>
+      <c r="L10" s="43"/>
+      <c r="M10" s="43"/>
+      <c r="N10" s="44"/>
+      <c r="O10" s="44"/>
+      <c r="P10" s="44"/>
+      <c r="Q10" s="44"/>
+      <c r="R10" s="44"/>
+      <c r="S10" s="44"/>
+      <c r="T10" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="U10" s="44">
         <v>5</v>
       </c>
-      <c r="V10" s="1">
+      <c r="V10" s="45">
         <v>10</v>
       </c>
-      <c r="W10" s="8">
+      <c r="W10" s="44">
         <v>5</v>
       </c>
-      <c r="X10" s="1">
+      <c r="X10" s="45">
         <v>4</v>
       </c>
-      <c r="Y10" s="8">
+      <c r="Y10" s="44">
         <v>5</v>
       </c>
-      <c r="Z10" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AA10" s="8">
+      <c r="Z10" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA10" s="44">
         <v>5</v>
       </c>
-      <c r="AB10" s="8">
-[...2 lines deleted...]
-      <c r="AC10" s="8">
+      <c r="AB10" s="44">
+        <v>1</v>
+      </c>
+      <c r="AC10" s="44">
         <v>3</v>
       </c>
-      <c r="AD10" s="8">
+      <c r="AD10" s="44">
         <v>8</v>
       </c>
-      <c r="AE10" s="8">
+      <c r="AE10" s="44">
         <v>4</v>
       </c>
-      <c r="AF10" s="8">
+      <c r="AF10" s="44">
         <v>3</v>
       </c>
-      <c r="AG10" s="8">
+      <c r="AG10" s="44">
         <v>2</v>
       </c>
-      <c r="AH10" s="8">
-[...2 lines deleted...]
-      <c r="AI10" s="8">
+      <c r="AH10" s="44">
+        <v>1</v>
+      </c>
+      <c r="AI10" s="44">
         <v>6</v>
       </c>
-      <c r="AJ10" s="8">
-[...2 lines deleted...]
-      <c r="AK10" s="8">
+      <c r="AJ10" s="44">
+        <v>1</v>
+      </c>
+      <c r="AK10" s="44">
         <v>4</v>
       </c>
-      <c r="AL10" s="8">
+      <c r="AL10" s="44">
         <v>4</v>
       </c>
-      <c r="AM10" s="8" t="s">
-[...5 lines deleted...]
-      <c r="AO10" s="8">
+      <c r="AM10" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN10" s="44">
+        <v>1</v>
+      </c>
+      <c r="AO10" s="44">
         <v>5</v>
       </c>
-      <c r="AP10" s="8">
-[...2 lines deleted...]
-      <c r="AQ10" s="8">
+      <c r="AP10" s="44">
+        <v>1</v>
+      </c>
+      <c r="AQ10" s="44">
         <v>2</v>
       </c>
-      <c r="AR10" s="52">
+      <c r="AR10" s="46">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="5" t="s">
+      <c r="AS10" s="48" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11" spans="1:66" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A11" s="38" t="s">
         <v>18</v>
       </c>
-      <c r="B11" s="6"/>
-[...17 lines deleted...]
-      <c r="T11" s="8">
+      <c r="B11" s="42"/>
+      <c r="C11" s="42"/>
+      <c r="D11" s="42"/>
+      <c r="E11" s="42"/>
+      <c r="F11" s="42"/>
+      <c r="G11" s="42"/>
+      <c r="H11" s="43"/>
+      <c r="I11" s="42"/>
+      <c r="J11" s="43"/>
+      <c r="K11" s="43"/>
+      <c r="L11" s="43"/>
+      <c r="M11" s="43"/>
+      <c r="N11" s="44"/>
+      <c r="O11" s="44"/>
+      <c r="P11" s="44"/>
+      <c r="Q11" s="44"/>
+      <c r="R11" s="44"/>
+      <c r="S11" s="44"/>
+      <c r="T11" s="44">
         <v>7</v>
       </c>
-      <c r="U11" s="8">
+      <c r="U11" s="44">
         <v>7</v>
       </c>
-      <c r="V11" s="1">
+      <c r="V11" s="45">
         <v>10</v>
       </c>
-      <c r="W11" s="8">
+      <c r="W11" s="44">
         <v>3</v>
       </c>
-      <c r="X11" s="1">
+      <c r="X11" s="45">
         <v>3</v>
       </c>
-      <c r="Y11" s="8">
+      <c r="Y11" s="44">
         <v>8</v>
       </c>
-      <c r="Z11" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AA11" s="8">
+      <c r="Z11" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA11" s="44">
         <v>4</v>
       </c>
-      <c r="AB11" s="8">
+      <c r="AB11" s="44">
         <v>6</v>
       </c>
-      <c r="AC11" s="8">
+      <c r="AC11" s="44">
         <v>8</v>
       </c>
-      <c r="AD11" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AE11" s="8">
+      <c r="AD11" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE11" s="44">
         <v>9</v>
       </c>
-      <c r="AF11" s="8">
+      <c r="AF11" s="44">
         <v>7</v>
       </c>
-      <c r="AG11" s="8">
+      <c r="AG11" s="44">
         <v>4</v>
       </c>
-      <c r="AH11" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AI11" s="8">
+      <c r="AH11" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI11" s="44">
         <v>16</v>
       </c>
-      <c r="AJ11" s="8">
+      <c r="AJ11" s="44">
         <v>3</v>
       </c>
-      <c r="AK11" s="8">
+      <c r="AK11" s="44">
         <v>6</v>
       </c>
-      <c r="AL11" s="8">
+      <c r="AL11" s="44">
         <v>5</v>
       </c>
-      <c r="AM11" s="8">
-[...2 lines deleted...]
-      <c r="AN11" s="8">
+      <c r="AM11" s="44">
+        <v>1</v>
+      </c>
+      <c r="AN11" s="44">
         <v>4</v>
       </c>
-      <c r="AO11" s="8">
-[...8 lines deleted...]
-      <c r="AR11" s="52">
+      <c r="AO11" s="44">
+        <v>1</v>
+      </c>
+      <c r="AP11" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ11" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR11" s="46">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="5" t="s">
+      <c r="AS11" s="46">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:66" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A12" s="38" t="s">
         <v>19</v>
       </c>
-      <c r="B12" s="6"/>
-[...26 lines deleted...]
-      <c r="W12" s="8">
+      <c r="B12" s="42"/>
+      <c r="C12" s="42"/>
+      <c r="D12" s="42"/>
+      <c r="E12" s="42"/>
+      <c r="F12" s="42"/>
+      <c r="G12" s="42"/>
+      <c r="H12" s="43"/>
+      <c r="I12" s="42"/>
+      <c r="J12" s="43"/>
+      <c r="K12" s="43"/>
+      <c r="L12" s="43"/>
+      <c r="M12" s="43"/>
+      <c r="N12" s="44"/>
+      <c r="O12" s="44"/>
+      <c r="P12" s="44"/>
+      <c r="Q12" s="44"/>
+      <c r="R12" s="44"/>
+      <c r="S12" s="44"/>
+      <c r="T12" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="U12" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="V12" s="45">
+        <v>1</v>
+      </c>
+      <c r="W12" s="44">
         <v>3</v>
       </c>
-      <c r="X12" s="1">
-[...2 lines deleted...]
-      <c r="Y12" s="8">
+      <c r="X12" s="45">
+        <v>1</v>
+      </c>
+      <c r="Y12" s="44">
         <v>2</v>
       </c>
-      <c r="Z12" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AA12" s="8">
+      <c r="Z12" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA12" s="44">
         <v>4</v>
       </c>
-      <c r="AB12" s="8">
+      <c r="AB12" s="44">
         <v>3</v>
       </c>
-      <c r="AC12" s="8">
-[...5 lines deleted...]
-      <c r="AE12" s="8">
+      <c r="AC12" s="44">
+        <v>1</v>
+      </c>
+      <c r="AD12" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE12" s="44">
         <v>6</v>
       </c>
-      <c r="AF12" s="8">
+      <c r="AF12" s="44">
         <v>2</v>
       </c>
-      <c r="AG12" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AH12" s="8">
+      <c r="AG12" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH12" s="44">
         <v>3</v>
       </c>
-      <c r="AI12" s="8">
+      <c r="AI12" s="44">
         <v>9</v>
       </c>
-      <c r="AJ12" s="8">
+      <c r="AJ12" s="44">
         <v>2</v>
       </c>
-      <c r="AK12" s="8">
+      <c r="AK12" s="44">
         <v>13</v>
       </c>
-      <c r="AL12" s="8">
+      <c r="AL12" s="44">
         <v>10</v>
       </c>
-      <c r="AM12" s="8">
+      <c r="AM12" s="44">
         <v>13</v>
       </c>
-      <c r="AN12" s="8">
+      <c r="AN12" s="44">
         <v>23</v>
       </c>
-      <c r="AO12" s="8">
+      <c r="AO12" s="44">
         <v>18</v>
       </c>
-      <c r="AP12" s="8">
+      <c r="AP12" s="44">
         <v>2</v>
       </c>
-      <c r="AQ12" s="8">
+      <c r="AQ12" s="44">
         <v>2</v>
       </c>
-      <c r="AR12" s="53" t="s">
-[...4 lines deleted...]
-      <c r="A13" s="5" t="s">
+      <c r="AR12" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="AS12" s="48" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13" spans="1:66" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A13" s="38" t="s">
         <v>20</v>
       </c>
-      <c r="B13" s="6"/>
-[...20 lines deleted...]
-      <c r="U13" s="8">
+      <c r="B13" s="42"/>
+      <c r="C13" s="42"/>
+      <c r="D13" s="42"/>
+      <c r="E13" s="42"/>
+      <c r="F13" s="42"/>
+      <c r="G13" s="42"/>
+      <c r="H13" s="43"/>
+      <c r="I13" s="42"/>
+      <c r="J13" s="43"/>
+      <c r="K13" s="43"/>
+      <c r="L13" s="43"/>
+      <c r="M13" s="43"/>
+      <c r="N13" s="44"/>
+      <c r="O13" s="44"/>
+      <c r="P13" s="44"/>
+      <c r="Q13" s="44"/>
+      <c r="R13" s="44"/>
+      <c r="S13" s="44"/>
+      <c r="T13" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="U13" s="44">
         <v>2</v>
       </c>
-      <c r="V13" s="1">
+      <c r="V13" s="45">
         <v>3</v>
       </c>
-      <c r="W13" s="8">
+      <c r="W13" s="44">
         <v>15</v>
       </c>
-      <c r="X13" s="1">
+      <c r="X13" s="45">
         <v>6</v>
       </c>
-      <c r="Y13" s="8">
+      <c r="Y13" s="44">
         <v>10</v>
       </c>
-      <c r="Z13" s="8">
+      <c r="Z13" s="44">
         <v>4</v>
       </c>
-      <c r="AA13" s="8">
+      <c r="AA13" s="44">
         <v>3</v>
       </c>
-      <c r="AB13" s="8">
+      <c r="AB13" s="44">
         <v>3</v>
       </c>
-      <c r="AC13" s="8">
+      <c r="AC13" s="44">
         <v>11</v>
       </c>
-      <c r="AD13" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AE13" s="8">
+      <c r="AD13" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE13" s="44">
         <v>2</v>
       </c>
-      <c r="AF13" s="8">
+      <c r="AF13" s="44">
         <v>7</v>
       </c>
-      <c r="AG13" s="8">
+      <c r="AG13" s="44">
         <v>6</v>
       </c>
-      <c r="AH13" s="8">
-[...2 lines deleted...]
-      <c r="AI13" s="8">
+      <c r="AH13" s="44">
+        <v>1</v>
+      </c>
+      <c r="AI13" s="44">
         <v>2</v>
       </c>
-      <c r="AJ13" s="8">
+      <c r="AJ13" s="44">
         <v>2</v>
       </c>
-      <c r="AK13" s="8">
+      <c r="AK13" s="44">
         <v>8</v>
       </c>
-      <c r="AL13" s="8">
+      <c r="AL13" s="44">
         <v>5</v>
       </c>
-      <c r="AM13" s="8">
+      <c r="AM13" s="44">
         <v>3</v>
       </c>
-      <c r="AN13" s="8">
+      <c r="AN13" s="44">
         <v>2</v>
       </c>
-      <c r="AO13" s="8">
+      <c r="AO13" s="44">
         <v>2</v>
       </c>
-      <c r="AP13" s="8">
+      <c r="AP13" s="44">
         <v>4</v>
       </c>
-      <c r="AQ13" s="8">
-[...7 lines deleted...]
-      <c r="A14" s="5" t="s">
+      <c r="AQ13" s="44">
+        <v>1</v>
+      </c>
+      <c r="AR13" s="46">
+        <v>1</v>
+      </c>
+      <c r="AS13" s="46">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:66" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A14" s="38" t="s">
         <v>21</v>
       </c>
-      <c r="B14" s="6"/>
-[...94 lines deleted...]
-      <c r="A15" s="5" t="s">
+      <c r="B14" s="42"/>
+      <c r="C14" s="42"/>
+      <c r="D14" s="42"/>
+      <c r="E14" s="42"/>
+      <c r="F14" s="42"/>
+      <c r="G14" s="42"/>
+      <c r="H14" s="43"/>
+      <c r="I14" s="42"/>
+      <c r="J14" s="43"/>
+      <c r="K14" s="43"/>
+      <c r="L14" s="43"/>
+      <c r="M14" s="43"/>
+      <c r="N14" s="44"/>
+      <c r="O14" s="44"/>
+      <c r="P14" s="44"/>
+      <c r="Q14" s="44"/>
+      <c r="R14" s="44"/>
+      <c r="S14" s="44"/>
+      <c r="T14" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="U14" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="V14" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="W14" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="X14" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y14" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z14" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA14" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB14" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC14" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD14" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE14" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF14" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG14" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH14" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI14" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ14" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK14" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL14" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM14" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN14" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO14" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP14" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ14" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR14" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="AS14" s="46">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:66" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A15" s="38" t="s">
         <v>32</v>
       </c>
-      <c r="B15" s="6"/>
-[...94 lines deleted...]
-      <c r="A16" s="5" t="s">
+      <c r="B15" s="42"/>
+      <c r="C15" s="42"/>
+      <c r="D15" s="42"/>
+      <c r="E15" s="42"/>
+      <c r="F15" s="42"/>
+      <c r="G15" s="42"/>
+      <c r="H15" s="43"/>
+      <c r="I15" s="42"/>
+      <c r="J15" s="43"/>
+      <c r="K15" s="43"/>
+      <c r="L15" s="43"/>
+      <c r="M15" s="43"/>
+      <c r="N15" s="44"/>
+      <c r="O15" s="44"/>
+      <c r="P15" s="44"/>
+      <c r="Q15" s="44"/>
+      <c r="R15" s="44"/>
+      <c r="S15" s="44"/>
+      <c r="T15" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="U15" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="V15" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="W15" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="X15" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y15" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z15" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA15" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB15" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC15" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD15" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE15" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF15" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG15" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH15" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI15" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ15" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK15" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL15" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM15" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN15" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO15" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP15" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ15" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR15" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="AS15" s="48" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16" spans="1:66" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A16" s="38" t="s">
         <v>30</v>
       </c>
-      <c r="B16" s="6"/>
-[...94 lines deleted...]
-      <c r="A17" s="5" t="s">
+      <c r="B16" s="42"/>
+      <c r="C16" s="42"/>
+      <c r="D16" s="42"/>
+      <c r="E16" s="42"/>
+      <c r="F16" s="42"/>
+      <c r="G16" s="42"/>
+      <c r="H16" s="43"/>
+      <c r="I16" s="42"/>
+      <c r="J16" s="43"/>
+      <c r="K16" s="43"/>
+      <c r="L16" s="43"/>
+      <c r="M16" s="43"/>
+      <c r="N16" s="44"/>
+      <c r="O16" s="44"/>
+      <c r="P16" s="44"/>
+      <c r="Q16" s="44"/>
+      <c r="R16" s="44"/>
+      <c r="S16" s="44"/>
+      <c r="T16" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="U16" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="V16" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="W16" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="X16" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y16" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z16" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA16" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB16" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC16" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD16" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE16" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF16" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG16" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH16" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI16" s="44">
+        <v>1</v>
+      </c>
+      <c r="AJ16" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK16" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL16" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM16" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN16" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO16" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP16" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ16" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR16" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="AS16" s="48" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17" spans="1:56" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A17" s="38" t="s">
         <v>25</v>
       </c>
-      <c r="B17" s="6"/>
-[...38 lines deleted...]
-      <c r="AA17" s="8">
+      <c r="B17" s="42"/>
+      <c r="C17" s="42"/>
+      <c r="D17" s="42"/>
+      <c r="E17" s="42"/>
+      <c r="F17" s="42"/>
+      <c r="G17" s="42"/>
+      <c r="H17" s="43"/>
+      <c r="I17" s="42"/>
+      <c r="J17" s="43"/>
+      <c r="K17" s="43"/>
+      <c r="L17" s="43"/>
+      <c r="M17" s="43"/>
+      <c r="N17" s="44"/>
+      <c r="O17" s="44"/>
+      <c r="P17" s="44"/>
+      <c r="Q17" s="44"/>
+      <c r="R17" s="44"/>
+      <c r="S17" s="44"/>
+      <c r="T17" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="U17" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="V17" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="W17" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="X17" s="45">
+        <v>1</v>
+      </c>
+      <c r="Y17" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z17" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA17" s="44">
         <v>2</v>
       </c>
-      <c r="AB17" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AC17" s="8">
+      <c r="AB17" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC17" s="44">
         <v>3</v>
       </c>
-      <c r="AD17" s="8" t="s">
-[...46 lines deleted...]
-      <c r="A18" s="5" t="s">
+      <c r="AD17" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE17" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF17" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG17" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH17" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI17" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ17" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK17" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL17" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM17" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN17" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO17" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP17" s="44">
+        <v>1</v>
+      </c>
+      <c r="AQ17" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR17" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="AS17" s="48" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18" spans="1:56" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A18" s="38" t="s">
         <v>22</v>
       </c>
-      <c r="B18" s="6"/>
-[...94 lines deleted...]
-      <c r="A19" s="5" t="s">
+      <c r="B18" s="42"/>
+      <c r="C18" s="42"/>
+      <c r="D18" s="42"/>
+      <c r="E18" s="42"/>
+      <c r="F18" s="42"/>
+      <c r="G18" s="42"/>
+      <c r="H18" s="43"/>
+      <c r="I18" s="42"/>
+      <c r="J18" s="43"/>
+      <c r="K18" s="43"/>
+      <c r="L18" s="43"/>
+      <c r="M18" s="43"/>
+      <c r="N18" s="44"/>
+      <c r="O18" s="44"/>
+      <c r="P18" s="44"/>
+      <c r="Q18" s="44"/>
+      <c r="R18" s="44"/>
+      <c r="S18" s="44"/>
+      <c r="T18" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="U18" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="V18" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="W18" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="X18" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y18" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z18" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA18" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB18" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC18" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD18" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE18" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF18" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG18" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH18" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI18" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ18" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK18" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL18" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM18" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN18" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO18" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP18" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ18" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR18" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="AS18" s="48" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19" spans="1:56" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A19" s="38" t="s">
         <v>23</v>
       </c>
-      <c r="B19" s="6"/>
-[...65 lines deleted...]
-      <c r="AJ19" s="8">
+      <c r="B19" s="42"/>
+      <c r="C19" s="42"/>
+      <c r="D19" s="42"/>
+      <c r="E19" s="42"/>
+      <c r="F19" s="42"/>
+      <c r="G19" s="42"/>
+      <c r="H19" s="43"/>
+      <c r="I19" s="42"/>
+      <c r="J19" s="43"/>
+      <c r="K19" s="43"/>
+      <c r="L19" s="43"/>
+      <c r="M19" s="43"/>
+      <c r="N19" s="44"/>
+      <c r="O19" s="44"/>
+      <c r="P19" s="44"/>
+      <c r="Q19" s="44"/>
+      <c r="R19" s="44"/>
+      <c r="S19" s="44"/>
+      <c r="T19" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="U19" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="V19" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="W19" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="X19" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y19" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z19" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA19" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB19" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC19" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD19" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE19" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF19" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG19" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH19" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI19" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ19" s="44">
         <v>4</v>
       </c>
-      <c r="AK19" s="8">
+      <c r="AK19" s="44">
         <v>6</v>
       </c>
-      <c r="AL19" s="8">
+      <c r="AL19" s="44">
         <v>5</v>
       </c>
-      <c r="AM19" s="8">
+      <c r="AM19" s="44">
         <v>15</v>
       </c>
-      <c r="AN19" s="8">
-[...2 lines deleted...]
-      <c r="AO19" s="8">
+      <c r="AN19" s="44">
+        <v>1</v>
+      </c>
+      <c r="AO19" s="44">
         <v>6</v>
       </c>
-      <c r="AP19" s="8" t="s">
-[...5 lines deleted...]
-      <c r="AR19" s="52">
+      <c r="AP19" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ19" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR19" s="46">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="5" t="s">
+      <c r="AS19" s="48" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20" spans="1:56" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A20" s="38" t="s">
         <v>31</v>
       </c>
-      <c r="B20" s="6"/>
-[...94 lines deleted...]
-      <c r="A21" s="5" t="s">
+      <c r="B20" s="42"/>
+      <c r="C20" s="42"/>
+      <c r="D20" s="42"/>
+      <c r="E20" s="42"/>
+      <c r="F20" s="42"/>
+      <c r="G20" s="42"/>
+      <c r="H20" s="43"/>
+      <c r="I20" s="42"/>
+      <c r="J20" s="43"/>
+      <c r="K20" s="43"/>
+      <c r="L20" s="43"/>
+      <c r="M20" s="43"/>
+      <c r="N20" s="44"/>
+      <c r="O20" s="44"/>
+      <c r="P20" s="44"/>
+      <c r="Q20" s="44"/>
+      <c r="R20" s="44"/>
+      <c r="S20" s="44"/>
+      <c r="T20" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="U20" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="V20" s="45">
+        <v>1</v>
+      </c>
+      <c r="W20" s="44">
+        <v>1</v>
+      </c>
+      <c r="X20" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y20" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z20" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA20" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB20" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC20" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD20" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE20" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF20" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG20" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH20" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI20" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ20" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK20" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL20" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM20" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN20" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO20" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP20" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ20" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR20" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="AS20" s="48" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="21" spans="1:56" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A21" s="38" t="s">
         <v>24</v>
       </c>
-      <c r="B21" s="6"/>
-[...17 lines deleted...]
-      <c r="T21" s="8">
+      <c r="B21" s="42"/>
+      <c r="C21" s="42"/>
+      <c r="D21" s="42"/>
+      <c r="E21" s="42"/>
+      <c r="F21" s="42"/>
+      <c r="G21" s="42"/>
+      <c r="H21" s="43"/>
+      <c r="I21" s="42"/>
+      <c r="J21" s="43"/>
+      <c r="K21" s="43"/>
+      <c r="L21" s="43"/>
+      <c r="M21" s="43"/>
+      <c r="N21" s="44"/>
+      <c r="O21" s="44"/>
+      <c r="P21" s="44"/>
+      <c r="Q21" s="44"/>
+      <c r="R21" s="44"/>
+      <c r="S21" s="44"/>
+      <c r="T21" s="44">
         <v>7</v>
       </c>
-      <c r="U21" s="8">
+      <c r="U21" s="44">
         <v>2</v>
       </c>
-      <c r="V21" s="1">
+      <c r="V21" s="45">
         <v>6</v>
       </c>
-      <c r="W21" s="8">
+      <c r="W21" s="44">
         <v>3</v>
       </c>
-      <c r="X21" s="1">
+      <c r="X21" s="45">
         <v>4</v>
       </c>
-      <c r="Y21" s="8">
+      <c r="Y21" s="44">
         <v>4</v>
       </c>
-      <c r="Z21" s="8">
+      <c r="Z21" s="44">
         <v>3</v>
       </c>
-      <c r="AA21" s="8">
+      <c r="AA21" s="44">
         <v>7</v>
       </c>
-      <c r="AB21" s="8">
+      <c r="AB21" s="44">
         <v>3</v>
       </c>
-      <c r="AC21" s="8">
+      <c r="AC21" s="44">
         <v>6</v>
       </c>
-      <c r="AD21" s="8">
+      <c r="AD21" s="44">
         <v>7</v>
       </c>
-      <c r="AE21" s="8">
+      <c r="AE21" s="44">
         <v>4</v>
       </c>
-      <c r="AF21" s="8">
+      <c r="AF21" s="44">
         <v>5</v>
       </c>
-      <c r="AG21" s="8">
+      <c r="AG21" s="44">
         <v>6</v>
       </c>
-      <c r="AH21" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AI21" s="8">
+      <c r="AH21" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI21" s="44">
         <v>14</v>
       </c>
-      <c r="AJ21" s="8">
-[...2 lines deleted...]
-      <c r="AK21" s="8">
+      <c r="AJ21" s="44">
+        <v>1</v>
+      </c>
+      <c r="AK21" s="44">
         <v>4</v>
       </c>
-      <c r="AL21" s="8">
+      <c r="AL21" s="44">
         <v>8</v>
       </c>
-      <c r="AM21" s="8">
+      <c r="AM21" s="44">
         <v>8</v>
       </c>
-      <c r="AN21" s="8">
+      <c r="AN21" s="44">
         <v>2</v>
       </c>
-      <c r="AO21" s="8">
+      <c r="AO21" s="44">
         <v>2</v>
       </c>
-      <c r="AP21" s="8">
-[...2 lines deleted...]
-      <c r="AQ21" s="8">
+      <c r="AP21" s="44">
+        <v>1</v>
+      </c>
+      <c r="AQ21" s="44">
         <v>2</v>
       </c>
-      <c r="AR21" s="53" t="s">
-[...4 lines deleted...]
-      <c r="A22" s="65" t="s">
+      <c r="AR21" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="AS21" s="46">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:56" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A22" s="49" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="65"/>
-[...38 lines deleted...]
-      <c r="A23" s="13" t="s">
+      <c r="B22" s="49"/>
+      <c r="C22" s="49"/>
+      <c r="D22" s="49"/>
+      <c r="E22" s="49"/>
+      <c r="F22" s="49"/>
+      <c r="G22" s="49"/>
+      <c r="H22" s="49"/>
+      <c r="I22" s="49"/>
+      <c r="J22" s="49"/>
+      <c r="K22" s="49"/>
+      <c r="L22" s="49"/>
+      <c r="M22" s="49"/>
+      <c r="N22" s="49"/>
+      <c r="O22" s="49"/>
+      <c r="P22" s="49"/>
+      <c r="Q22" s="49"/>
+      <c r="R22" s="49"/>
+      <c r="S22" s="49"/>
+      <c r="T22" s="49"/>
+      <c r="U22" s="49"/>
+      <c r="V22" s="49"/>
+      <c r="W22" s="49"/>
+      <c r="X22" s="49"/>
+      <c r="Y22" s="49"/>
+      <c r="Z22" s="49"/>
+      <c r="AA22" s="49"/>
+      <c r="AB22" s="49"/>
+      <c r="AC22" s="49"/>
+      <c r="AD22" s="49"/>
+      <c r="AE22" s="49"/>
+      <c r="AF22" s="49"/>
+      <c r="AG22" s="49"/>
+      <c r="AH22" s="49"/>
+      <c r="AI22" s="49"/>
+      <c r="AJ22" s="49"/>
+      <c r="AK22" s="49"/>
+      <c r="AQ22" s="44"/>
+    </row>
+    <row r="23" spans="1:56" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A23" s="41" t="s">
         <v>27</v>
       </c>
-      <c r="B23" s="6">
+      <c r="B23" s="42">
         <v>19</v>
       </c>
-      <c r="C23" s="6">
-[...2 lines deleted...]
-      <c r="D23" s="6">
+      <c r="C23" s="42">
+        <v>26</v>
+      </c>
+      <c r="D23" s="42">
         <v>29</v>
       </c>
-      <c r="E23" s="6">
+      <c r="E23" s="42">
         <v>13</v>
       </c>
-      <c r="F23" s="6">
+      <c r="F23" s="42">
         <v>46</v>
       </c>
-      <c r="G23" s="6">
+      <c r="G23" s="42">
         <v>22</v>
       </c>
-      <c r="H23" s="7">
+      <c r="H23" s="43">
         <v>25</v>
       </c>
-      <c r="I23" s="6">
+      <c r="I23" s="42">
         <v>23</v>
       </c>
-      <c r="J23" s="7">
+      <c r="J23" s="43">
         <v>14</v>
       </c>
-      <c r="K23" s="7">
+      <c r="K23" s="43">
         <v>15</v>
       </c>
-      <c r="L23" s="7">
+      <c r="L23" s="43">
         <v>17</v>
       </c>
-      <c r="M23" s="7">
+      <c r="M23" s="43">
         <v>42</v>
       </c>
-      <c r="N23" s="8">
+      <c r="N23" s="44">
         <v>2</v>
       </c>
-      <c r="O23" s="8" t="s">
+      <c r="O23" s="44" t="s">
         <v>36</v>
       </c>
-      <c r="P23" s="8">
+      <c r="P23" s="44">
         <v>8</v>
       </c>
-      <c r="Q23" s="8" t="s">
+      <c r="Q23" s="44" t="s">
         <v>35</v>
       </c>
-      <c r="R23" s="8">
+      <c r="R23" s="44">
         <v>5</v>
       </c>
-      <c r="S23" s="8">
+      <c r="S23" s="44">
         <v>12</v>
       </c>
-      <c r="T23" s="1">
+      <c r="T23" s="45">
         <v>14</v>
       </c>
-      <c r="U23" s="8">
+      <c r="U23" s="44">
         <v>19</v>
       </c>
-      <c r="V23" s="1">
+      <c r="V23" s="45">
         <v>38</v>
       </c>
-      <c r="W23" s="8">
+      <c r="W23" s="44">
         <v>54</v>
       </c>
-      <c r="X23" s="5">
+      <c r="X23" s="38">
         <v>28</v>
       </c>
-      <c r="Y23" s="8">
+      <c r="Y23" s="44">
         <v>41</v>
       </c>
-      <c r="Z23" s="8">
+      <c r="Z23" s="44">
         <v>16</v>
       </c>
-      <c r="AA23" s="8">
+      <c r="AA23" s="44">
         <v>57</v>
       </c>
-      <c r="AB23" s="8">
+      <c r="AB23" s="44">
         <v>38</v>
       </c>
-      <c r="AC23" s="8">
+      <c r="AC23" s="44">
         <v>49</v>
       </c>
-      <c r="AD23" s="8">
+      <c r="AD23" s="44">
         <v>29</v>
       </c>
-      <c r="AE23" s="8">
+      <c r="AE23" s="44">
         <v>29</v>
       </c>
-      <c r="AF23" s="8">
+      <c r="AF23" s="44">
         <v>23</v>
       </c>
-      <c r="AG23" s="8">
+      <c r="AG23" s="44">
         <v>35</v>
       </c>
-      <c r="AH23" s="8">
+      <c r="AH23" s="44">
         <v>11</v>
       </c>
-      <c r="AI23" s="8">
+      <c r="AI23" s="44">
         <v>58</v>
       </c>
-      <c r="AJ23" s="8">
+      <c r="AJ23" s="44">
         <v>29</v>
       </c>
-      <c r="AK23" s="8">
+      <c r="AK23" s="44">
         <v>78</v>
       </c>
-      <c r="AL23" s="8">
+      <c r="AL23" s="44">
         <v>59</v>
       </c>
-      <c r="AM23" s="8">
-[...2 lines deleted...]
-      <c r="AN23" s="8">
+      <c r="AM23" s="44">
+        <v>26</v>
+      </c>
+      <c r="AN23" s="44">
         <v>52</v>
       </c>
-      <c r="AO23" s="8">
+      <c r="AO23" s="44">
         <v>20</v>
       </c>
-      <c r="AP23" s="8">
+      <c r="AP23" s="44">
         <v>9</v>
       </c>
-      <c r="AQ23" s="8">
+      <c r="AQ23" s="44">
         <v>8</v>
       </c>
-      <c r="AR23" s="52">
+      <c r="AR23" s="46">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="14" t="s">
+      <c r="AS23" s="46">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="24" spans="1:56" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A24" s="47" t="s">
         <v>28</v>
       </c>
-      <c r="B24" s="6"/>
-[...17 lines deleted...]
-      <c r="T24" s="1">
+      <c r="B24" s="42"/>
+      <c r="C24" s="42"/>
+      <c r="D24" s="42"/>
+      <c r="E24" s="42"/>
+      <c r="F24" s="42"/>
+      <c r="G24" s="42"/>
+      <c r="H24" s="43"/>
+      <c r="I24" s="42"/>
+      <c r="J24" s="43"/>
+      <c r="K24" s="43"/>
+      <c r="L24" s="43"/>
+      <c r="M24" s="43"/>
+      <c r="N24" s="44"/>
+      <c r="O24" s="44"/>
+      <c r="P24" s="44"/>
+      <c r="Q24" s="44"/>
+      <c r="R24" s="44"/>
+      <c r="S24" s="44"/>
+      <c r="T24" s="45">
         <v>10</v>
       </c>
-      <c r="U24" s="8">
+      <c r="U24" s="44">
         <v>12</v>
       </c>
-      <c r="V24" s="1">
+      <c r="V24" s="45">
         <v>23</v>
       </c>
-      <c r="W24" s="8">
+      <c r="W24" s="44">
         <v>31</v>
       </c>
-      <c r="X24" s="5">
+      <c r="X24" s="38">
         <v>15</v>
       </c>
-      <c r="Y24" s="8">
+      <c r="Y24" s="44">
         <v>23</v>
       </c>
-      <c r="Z24" s="8">
+      <c r="Z24" s="44">
         <v>10</v>
       </c>
-      <c r="AA24" s="8">
+      <c r="AA24" s="44">
         <v>43</v>
       </c>
-      <c r="AB24" s="8">
+      <c r="AB24" s="44">
         <v>33</v>
       </c>
-      <c r="AC24" s="8">
+      <c r="AC24" s="44">
         <v>34</v>
       </c>
-      <c r="AD24" s="8">
+      <c r="AD24" s="44">
         <v>18</v>
       </c>
-      <c r="AE24" s="8">
+      <c r="AE24" s="44">
         <v>17</v>
       </c>
-      <c r="AF24" s="8">
+      <c r="AF24" s="44">
         <v>15</v>
       </c>
-      <c r="AG24" s="8">
+      <c r="AG24" s="44">
         <v>24</v>
       </c>
-      <c r="AH24" s="8">
+      <c r="AH24" s="44">
         <v>9</v>
       </c>
-      <c r="AI24" s="8">
+      <c r="AI24" s="44">
         <v>37</v>
       </c>
-      <c r="AJ24" s="8">
-[...2 lines deleted...]
-      <c r="AK24" s="8">
+      <c r="AJ24" s="44">
+        <v>26</v>
+      </c>
+      <c r="AK24" s="44">
         <v>62</v>
       </c>
-      <c r="AL24" s="8">
+      <c r="AL24" s="44">
         <v>38</v>
       </c>
-      <c r="AM24" s="8">
+      <c r="AM24" s="44">
         <v>14</v>
       </c>
-      <c r="AN24" s="8">
+      <c r="AN24" s="44">
         <v>39</v>
       </c>
-      <c r="AO24" s="8">
+      <c r="AO24" s="44">
         <v>10</v>
       </c>
-      <c r="AP24" s="8">
+      <c r="AP24" s="44">
         <v>3</v>
       </c>
-      <c r="AQ24" s="8">
+      <c r="AQ24" s="44">
         <v>3</v>
       </c>
-      <c r="AR24" s="52">
+      <c r="AR24" s="46">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="14" t="s">
+      <c r="AS24" s="46">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="25" spans="1:56" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A25" s="47" t="s">
         <v>29</v>
       </c>
-      <c r="B25" s="6"/>
-[...20 lines deleted...]
-      <c r="U25" s="8">
+      <c r="B25" s="42"/>
+      <c r="C25" s="42"/>
+      <c r="D25" s="42"/>
+      <c r="E25" s="42"/>
+      <c r="F25" s="42"/>
+      <c r="G25" s="42"/>
+      <c r="H25" s="43"/>
+      <c r="I25" s="42"/>
+      <c r="J25" s="43"/>
+      <c r="K25" s="43"/>
+      <c r="L25" s="43"/>
+      <c r="M25" s="43"/>
+      <c r="N25" s="44"/>
+      <c r="O25" s="44"/>
+      <c r="P25" s="44"/>
+      <c r="Q25" s="44"/>
+      <c r="R25" s="44"/>
+      <c r="S25" s="44"/>
+      <c r="T25" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="U25" s="44">
         <v>5</v>
       </c>
-      <c r="V25" s="1">
+      <c r="V25" s="45">
         <v>10</v>
       </c>
-      <c r="W25" s="8">
+      <c r="W25" s="44">
         <v>5</v>
       </c>
-      <c r="X25" s="5">
+      <c r="X25" s="38">
         <v>4</v>
       </c>
-      <c r="Y25" s="8">
+      <c r="Y25" s="44">
         <v>5</v>
       </c>
-      <c r="Z25" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AA25" s="8">
+      <c r="Z25" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA25" s="44">
         <v>5</v>
       </c>
-      <c r="AB25" s="8">
-[...2 lines deleted...]
-      <c r="AC25" s="8">
+      <c r="AB25" s="44">
+        <v>1</v>
+      </c>
+      <c r="AC25" s="44">
         <v>3</v>
       </c>
-      <c r="AD25" s="8">
+      <c r="AD25" s="44">
         <v>8</v>
       </c>
-      <c r="AE25" s="8">
+      <c r="AE25" s="44">
         <v>4</v>
       </c>
-      <c r="AF25" s="8">
+      <c r="AF25" s="44">
         <v>3</v>
       </c>
-      <c r="AG25" s="8">
+      <c r="AG25" s="44">
         <v>2</v>
       </c>
-      <c r="AH25" s="8">
-[...2 lines deleted...]
-      <c r="AI25" s="8">
+      <c r="AH25" s="44">
+        <v>1</v>
+      </c>
+      <c r="AI25" s="44">
         <v>6</v>
       </c>
-      <c r="AJ25" s="8">
-[...2 lines deleted...]
-      <c r="AK25" s="8">
+      <c r="AJ25" s="44">
+        <v>1</v>
+      </c>
+      <c r="AK25" s="44">
         <v>4</v>
       </c>
-      <c r="AL25" s="8">
+      <c r="AL25" s="44">
         <v>4</v>
       </c>
-      <c r="AM25" s="8" t="s">
-[...5 lines deleted...]
-      <c r="AO25" s="8">
+      <c r="AM25" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN25" s="44">
+        <v>1</v>
+      </c>
+      <c r="AO25" s="44">
         <v>5</v>
       </c>
-      <c r="AP25" s="8">
-[...2 lines deleted...]
-      <c r="AQ25" s="8">
+      <c r="AP25" s="44">
+        <v>1</v>
+      </c>
+      <c r="AQ25" s="44">
         <v>2</v>
       </c>
-      <c r="AR25" s="52">
+      <c r="AR25" s="46">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="5" t="s">
+      <c r="AS25" s="48" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="26" spans="1:56" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A26" s="38" t="s">
         <v>19</v>
       </c>
-      <c r="B26" s="6"/>
-[...26 lines deleted...]
-      <c r="W26" s="8">
+      <c r="B26" s="42"/>
+      <c r="C26" s="42"/>
+      <c r="D26" s="42"/>
+      <c r="E26" s="42"/>
+      <c r="F26" s="42"/>
+      <c r="G26" s="42"/>
+      <c r="H26" s="43"/>
+      <c r="I26" s="42"/>
+      <c r="J26" s="43"/>
+      <c r="K26" s="43"/>
+      <c r="L26" s="43"/>
+      <c r="M26" s="43"/>
+      <c r="N26" s="44"/>
+      <c r="O26" s="44"/>
+      <c r="P26" s="44"/>
+      <c r="Q26" s="44"/>
+      <c r="R26" s="44"/>
+      <c r="S26" s="44"/>
+      <c r="T26" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="U26" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="V26" s="45">
+        <v>1</v>
+      </c>
+      <c r="W26" s="44">
         <v>3</v>
       </c>
-      <c r="X26" s="5">
-[...2 lines deleted...]
-      <c r="Y26" s="8">
+      <c r="X26" s="38">
+        <v>1</v>
+      </c>
+      <c r="Y26" s="44">
         <v>2</v>
       </c>
-      <c r="Z26" s="8" t="s">
-[...14 lines deleted...]
-      <c r="AE26" s="8">
+      <c r="Z26" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA26" s="44">
+        <v>1</v>
+      </c>
+      <c r="AB26" s="44">
+        <v>1</v>
+      </c>
+      <c r="AC26" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD26" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE26" s="44">
         <v>3</v>
       </c>
-      <c r="AF26" s="8" t="s">
-[...8 lines deleted...]
-      <c r="AI26" s="8">
+      <c r="AF26" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG26" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH26" s="44">
+        <v>1</v>
+      </c>
+      <c r="AI26" s="44">
         <v>6</v>
       </c>
-      <c r="AJ26" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AK26" s="8">
+      <c r="AJ26" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK26" s="44">
         <v>4</v>
       </c>
-      <c r="AL26" s="8">
+      <c r="AL26" s="44">
         <v>5</v>
       </c>
-      <c r="AM26" s="8">
+      <c r="AM26" s="44">
         <v>7</v>
       </c>
-      <c r="AN26" s="8">
+      <c r="AN26" s="44">
         <v>9</v>
       </c>
-      <c r="AO26" s="8">
+      <c r="AO26" s="44">
         <v>3</v>
       </c>
-      <c r="AP26" s="8" t="s">
-[...10 lines deleted...]
-      <c r="A27" s="5" t="s">
+      <c r="AP26" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ26" s="44">
+        <v>1</v>
+      </c>
+      <c r="AR26" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="AS26" s="48" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="27" spans="1:56" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A27" s="38" t="s">
         <v>20</v>
       </c>
-      <c r="B27" s="6"/>
-[...20 lines deleted...]
-      <c r="U27" s="8">
+      <c r="B27" s="42"/>
+      <c r="C27" s="42"/>
+      <c r="D27" s="42"/>
+      <c r="E27" s="42"/>
+      <c r="F27" s="42"/>
+      <c r="G27" s="42"/>
+      <c r="H27" s="43"/>
+      <c r="I27" s="42"/>
+      <c r="J27" s="43"/>
+      <c r="K27" s="43"/>
+      <c r="L27" s="43"/>
+      <c r="M27" s="43"/>
+      <c r="N27" s="44"/>
+      <c r="O27" s="44"/>
+      <c r="P27" s="44"/>
+      <c r="Q27" s="44"/>
+      <c r="R27" s="44"/>
+      <c r="S27" s="44"/>
+      <c r="T27" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="U27" s="44">
         <v>2</v>
       </c>
-      <c r="V27" s="1">
+      <c r="V27" s="45">
         <v>3</v>
       </c>
-      <c r="W27" s="8">
+      <c r="W27" s="44">
         <v>12</v>
       </c>
-      <c r="X27" s="5">
+      <c r="X27" s="38">
         <v>6</v>
       </c>
-      <c r="Y27" s="8">
+      <c r="Y27" s="44">
         <v>9</v>
       </c>
-      <c r="Z27" s="8">
+      <c r="Z27" s="44">
         <v>4</v>
       </c>
-      <c r="AA27" s="8">
+      <c r="AA27" s="44">
         <v>3</v>
       </c>
-      <c r="AB27" s="8">
+      <c r="AB27" s="44">
         <v>3</v>
       </c>
-      <c r="AC27" s="8">
+      <c r="AC27" s="44">
         <v>8</v>
       </c>
-      <c r="AD27" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AE27" s="8">
+      <c r="AD27" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE27" s="44">
         <v>2</v>
       </c>
-      <c r="AF27" s="8">
+      <c r="AF27" s="44">
         <v>2</v>
       </c>
-      <c r="AG27" s="8">
+      <c r="AG27" s="44">
         <v>6</v>
       </c>
-      <c r="AH27" s="8" t="s">
-[...5 lines deleted...]
-      <c r="AJ27" s="8">
+      <c r="AH27" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI27" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ27" s="44">
         <v>2</v>
       </c>
-      <c r="AK27" s="8">
+      <c r="AK27" s="44">
         <v>6</v>
       </c>
-      <c r="AL27" s="8">
+      <c r="AL27" s="44">
         <v>4</v>
       </c>
-      <c r="AM27" s="8">
+      <c r="AM27" s="44">
         <v>2</v>
       </c>
-      <c r="AN27" s="8">
+      <c r="AN27" s="44">
         <v>2</v>
       </c>
-      <c r="AO27" s="8">
-[...2 lines deleted...]
-      <c r="AP27" s="8">
+      <c r="AO27" s="44">
+        <v>1</v>
+      </c>
+      <c r="AP27" s="44">
         <v>4</v>
       </c>
-      <c r="AQ27" s="8">
-[...7 lines deleted...]
-      <c r="A28" s="5" t="s">
+      <c r="AQ27" s="44">
+        <v>1</v>
+      </c>
+      <c r="AR27" s="46">
+        <v>1</v>
+      </c>
+      <c r="AS27" s="46">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:56" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A28" s="38" t="s">
         <v>24</v>
       </c>
-      <c r="B28" s="6"/>
-[...17 lines deleted...]
-      <c r="T28" s="1">
+      <c r="B28" s="42"/>
+      <c r="C28" s="42"/>
+      <c r="D28" s="42"/>
+      <c r="E28" s="42"/>
+      <c r="F28" s="42"/>
+      <c r="G28" s="42"/>
+      <c r="H28" s="43"/>
+      <c r="I28" s="42"/>
+      <c r="J28" s="43"/>
+      <c r="K28" s="43"/>
+      <c r="L28" s="43"/>
+      <c r="M28" s="43"/>
+      <c r="N28" s="44"/>
+      <c r="O28" s="44"/>
+      <c r="P28" s="44"/>
+      <c r="Q28" s="44"/>
+      <c r="R28" s="44"/>
+      <c r="S28" s="44"/>
+      <c r="T28" s="45">
         <v>4</v>
       </c>
-      <c r="U28" s="8" t="s">
-[...5 lines deleted...]
-      <c r="W28" s="8">
+      <c r="U28" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="V28" s="45">
+        <v>1</v>
+      </c>
+      <c r="W28" s="44">
         <v>3</v>
       </c>
-      <c r="X28" s="5">
+      <c r="X28" s="38">
         <v>2</v>
       </c>
-      <c r="Y28" s="8">
+      <c r="Y28" s="44">
         <v>2</v>
       </c>
-      <c r="Z28" s="8">
+      <c r="Z28" s="44">
         <v>2</v>
       </c>
-      <c r="AA28" s="8">
+      <c r="AA28" s="44">
         <v>5</v>
       </c>
-      <c r="AB28" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AC28" s="8">
+      <c r="AB28" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC28" s="44">
         <v>4</v>
       </c>
-      <c r="AD28" s="8">
+      <c r="AD28" s="44">
         <v>3</v>
       </c>
-      <c r="AE28" s="8">
+      <c r="AE28" s="44">
         <v>3</v>
       </c>
-      <c r="AF28" s="8">
+      <c r="AF28" s="44">
         <v>3</v>
       </c>
-      <c r="AG28" s="8">
+      <c r="AG28" s="44">
         <v>3</v>
       </c>
-      <c r="AH28" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AI28" s="8">
+      <c r="AH28" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI28" s="44">
         <v>9</v>
       </c>
-      <c r="AJ28" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AK28" s="8">
+      <c r="AJ28" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK28" s="44">
         <v>2</v>
       </c>
-      <c r="AL28" s="8">
+      <c r="AL28" s="44">
         <v>8</v>
       </c>
-      <c r="AM28" s="8">
+      <c r="AM28" s="44">
         <v>3</v>
       </c>
-      <c r="AN28" s="8">
-[...16 lines deleted...]
-      <c r="A29" s="66" t="s">
+      <c r="AN28" s="44">
+        <v>1</v>
+      </c>
+      <c r="AO28" s="44">
+        <v>1</v>
+      </c>
+      <c r="AP28" s="44">
+        <v>1</v>
+      </c>
+      <c r="AQ28" s="44">
+        <v>1</v>
+      </c>
+      <c r="AR28" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="AS28" s="46">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:56" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A29" s="40" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="66"/>
-[...38 lines deleted...]
-      <c r="A30" s="13" t="s">
+      <c r="B29" s="40"/>
+      <c r="C29" s="40"/>
+      <c r="D29" s="40"/>
+      <c r="E29" s="40"/>
+      <c r="F29" s="40"/>
+      <c r="G29" s="40"/>
+      <c r="H29" s="40"/>
+      <c r="I29" s="40"/>
+      <c r="J29" s="40"/>
+      <c r="K29" s="40"/>
+      <c r="L29" s="40"/>
+      <c r="M29" s="40"/>
+      <c r="N29" s="40"/>
+      <c r="O29" s="40"/>
+      <c r="P29" s="40"/>
+      <c r="Q29" s="40"/>
+      <c r="R29" s="40"/>
+      <c r="S29" s="40"/>
+      <c r="T29" s="40"/>
+      <c r="U29" s="40"/>
+      <c r="V29" s="40"/>
+      <c r="W29" s="40"/>
+      <c r="X29" s="40"/>
+      <c r="Y29" s="40"/>
+      <c r="Z29" s="40"/>
+      <c r="AA29" s="40"/>
+      <c r="AB29" s="40"/>
+      <c r="AC29" s="40"/>
+      <c r="AD29" s="40"/>
+      <c r="AE29" s="40"/>
+      <c r="AF29" s="40"/>
+      <c r="AG29" s="40"/>
+      <c r="AH29" s="40"/>
+      <c r="AI29" s="40"/>
+      <c r="AJ29" s="40"/>
+      <c r="AK29" s="40"/>
+      <c r="AQ29" s="44"/>
+      <c r="AS29" s="48"/>
+    </row>
+    <row r="30" spans="1:56" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A30" s="41" t="s">
         <v>27</v>
       </c>
-      <c r="B30" s="6">
+      <c r="B30" s="42">
         <v>12</v>
       </c>
-      <c r="C30" s="6">
+      <c r="C30" s="42">
         <v>9</v>
       </c>
-      <c r="D30" s="6">
+      <c r="D30" s="42">
         <v>11</v>
       </c>
-      <c r="E30" s="6">
+      <c r="E30" s="42">
         <v>6</v>
       </c>
-      <c r="F30" s="6">
+      <c r="F30" s="42">
         <v>8</v>
       </c>
-      <c r="G30" s="6">
+      <c r="G30" s="42">
         <v>8</v>
       </c>
-      <c r="H30" s="7" t="s">
+      <c r="H30" s="43" t="s">
         <v>35</v>
       </c>
-      <c r="I30" s="6" t="s">
+      <c r="I30" s="42" t="s">
         <v>36</v>
       </c>
-      <c r="J30" s="7">
+      <c r="J30" s="43">
         <v>8</v>
       </c>
-      <c r="K30" s="7">
+      <c r="K30" s="43">
         <v>14</v>
       </c>
-      <c r="L30" s="7">
+      <c r="L30" s="43">
         <v>22</v>
       </c>
-      <c r="M30" s="7">
+      <c r="M30" s="43">
         <v>9</v>
       </c>
-      <c r="N30" s="8">
+      <c r="N30" s="44">
         <v>4</v>
       </c>
-      <c r="O30" s="8">
+      <c r="O30" s="44">
         <v>9</v>
       </c>
-      <c r="P30" s="8">
+      <c r="P30" s="44">
         <v>6</v>
       </c>
-      <c r="Q30" s="8">
+      <c r="Q30" s="44">
         <v>7</v>
       </c>
-      <c r="R30" s="8">
+      <c r="R30" s="44">
         <v>8</v>
       </c>
-      <c r="S30" s="8">
+      <c r="S30" s="44">
         <v>7</v>
       </c>
-      <c r="T30" s="1">
+      <c r="T30" s="45">
         <v>10</v>
       </c>
-      <c r="U30" s="8">
+      <c r="U30" s="44">
         <v>9</v>
       </c>
-      <c r="V30" s="1">
+      <c r="V30" s="45">
         <v>16</v>
       </c>
-      <c r="W30" s="8">
+      <c r="W30" s="44">
         <v>7</v>
       </c>
-      <c r="X30" s="1">
+      <c r="X30" s="45">
         <v>7</v>
       </c>
-      <c r="Y30" s="8">
+      <c r="Y30" s="44">
         <v>12</v>
       </c>
-      <c r="Z30" s="8">
-[...2 lines deleted...]
-      <c r="AA30" s="8">
+      <c r="Z30" s="44">
+        <v>1</v>
+      </c>
+      <c r="AA30" s="44">
         <v>11</v>
       </c>
-      <c r="AB30" s="8">
+      <c r="AB30" s="44">
         <v>12</v>
       </c>
-      <c r="AC30" s="8">
+      <c r="AC30" s="44">
         <v>21</v>
       </c>
-      <c r="AD30" s="8">
+      <c r="AD30" s="44">
         <v>5</v>
       </c>
-      <c r="AE30" s="8">
+      <c r="AE30" s="44">
         <v>14</v>
       </c>
-      <c r="AF30" s="8">
+      <c r="AF30" s="44">
         <v>16</v>
       </c>
-      <c r="AG30" s="8">
+      <c r="AG30" s="44">
         <v>9</v>
       </c>
-      <c r="AH30" s="8">
+      <c r="AH30" s="44">
         <v>3</v>
       </c>
-      <c r="AI30" s="8">
+      <c r="AI30" s="44">
         <v>28</v>
       </c>
-      <c r="AJ30" s="8">
+      <c r="AJ30" s="44">
         <v>13</v>
       </c>
-      <c r="AK30" s="8">
+      <c r="AK30" s="44">
         <v>25</v>
       </c>
-      <c r="AL30" s="8">
+      <c r="AL30" s="44">
         <v>20</v>
       </c>
-      <c r="AM30" s="8">
+      <c r="AM30" s="44">
         <v>28</v>
       </c>
-      <c r="AN30" s="8">
+      <c r="AN30" s="44">
         <v>22</v>
       </c>
-      <c r="AO30" s="8">
+      <c r="AO30" s="44">
         <v>25</v>
       </c>
-      <c r="AP30" s="8">
+      <c r="AP30" s="44">
         <v>3</v>
       </c>
-      <c r="AQ30" s="8">
+      <c r="AQ30" s="44">
         <v>2</v>
       </c>
-      <c r="AR30" s="52">
+      <c r="AR30" s="46">
         <v>6</v>
       </c>
-      <c r="AS30" s="8"/>
-[...13 lines deleted...]
-      <c r="A31" s="14" t="s">
+      <c r="AS30" s="46">
+        <v>2</v>
+      </c>
+      <c r="AT30" s="44"/>
+      <c r="AU30" s="44"/>
+      <c r="AV30" s="44"/>
+      <c r="AW30" s="44"/>
+      <c r="AX30" s="44"/>
+      <c r="AY30" s="44"/>
+      <c r="AZ30" s="44"/>
+      <c r="BA30" s="44"/>
+      <c r="BB30" s="44"/>
+      <c r="BC30" s="44"/>
+      <c r="BD30" s="44"/>
+    </row>
+    <row r="31" spans="1:56" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A31" s="47" t="s">
         <v>28</v>
       </c>
-      <c r="T31" s="1" t="s">
-[...26 lines deleted...]
-      <c r="AC31" s="8">
+      <c r="T31" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="U31" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="V31" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="W31" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="X31" s="45">
+        <v>1</v>
+      </c>
+      <c r="Y31" s="44">
+        <v>1</v>
+      </c>
+      <c r="Z31" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA31" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB31" s="44">
+        <v>1</v>
+      </c>
+      <c r="AC31" s="44">
         <v>4</v>
       </c>
-      <c r="AD31" s="8">
-[...8 lines deleted...]
-      <c r="AG31" s="8">
+      <c r="AD31" s="44">
+        <v>1</v>
+      </c>
+      <c r="AE31" s="44">
+        <v>1</v>
+      </c>
+      <c r="AF31" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG31" s="44">
         <v>2</v>
       </c>
-      <c r="AH31" s="8" t="s">
-[...5 lines deleted...]
-      <c r="AJ31" s="8">
+      <c r="AH31" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI31" s="44">
+        <v>1</v>
+      </c>
+      <c r="AJ31" s="44">
         <v>3</v>
       </c>
-      <c r="AK31" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AL31" s="8">
+      <c r="AK31" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL31" s="44">
         <v>4</v>
       </c>
-      <c r="AM31" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AN31" s="8">
+      <c r="AM31" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN31" s="44">
         <v>2</v>
       </c>
-      <c r="AO31" s="8">
-[...25 lines deleted...]
-      <c r="A32" s="14" t="s">
+      <c r="AO31" s="44">
+        <v>1</v>
+      </c>
+      <c r="AP31" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ31" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR31" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="AS31" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="AT31" s="44"/>
+      <c r="AU31" s="44"/>
+      <c r="AV31" s="44"/>
+      <c r="AW31" s="44"/>
+      <c r="AX31" s="44"/>
+      <c r="AY31" s="44"/>
+      <c r="AZ31" s="44"/>
+      <c r="BA31" s="44"/>
+      <c r="BB31" s="44"/>
+      <c r="BC31" s="44"/>
+      <c r="BD31" s="44"/>
+    </row>
+    <row r="32" spans="1:56" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A32" s="47" t="s">
         <v>29</v>
       </c>
-      <c r="T32" s="1" t="s">
-[...88 lines deleted...]
-      <c r="A33" s="5" t="s">
+      <c r="T32" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="U32" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="V32" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="W32" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="X32" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y32" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z32" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA32" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB32" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC32" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD32" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE32" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF32" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG32" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH32" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI32" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ32" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK32" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL32" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM32" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN32" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO32" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP32" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ32" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR32" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="AS32" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="AT32" s="44"/>
+      <c r="AU32" s="44"/>
+      <c r="AV32" s="44"/>
+      <c r="AW32" s="44"/>
+      <c r="AX32" s="44"/>
+      <c r="AY32" s="44"/>
+      <c r="AZ32" s="44"/>
+      <c r="BA32" s="44"/>
+      <c r="BB32" s="44"/>
+      <c r="BC32" s="44"/>
+      <c r="BD32" s="44"/>
+    </row>
+    <row r="33" spans="1:56" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A33" s="38" t="s">
         <v>18</v>
       </c>
-      <c r="T33" s="1">
+      <c r="T33" s="45">
         <v>7</v>
       </c>
-      <c r="U33" s="8">
+      <c r="U33" s="44">
         <v>7</v>
       </c>
-      <c r="V33" s="1">
+      <c r="V33" s="45">
         <v>10</v>
       </c>
-      <c r="W33" s="8">
+      <c r="W33" s="44">
         <v>3</v>
       </c>
-      <c r="X33" s="1">
+      <c r="X33" s="45">
         <v>3</v>
       </c>
-      <c r="Y33" s="8">
+      <c r="Y33" s="44">
         <v>8</v>
       </c>
-      <c r="Z33" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AA33" s="8">
+      <c r="Z33" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA33" s="44">
         <v>4</v>
       </c>
-      <c r="AB33" s="8">
+      <c r="AB33" s="44">
         <v>6</v>
       </c>
-      <c r="AC33" s="8">
+      <c r="AC33" s="44">
         <v>8</v>
       </c>
-      <c r="AD33" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AE33" s="8">
+      <c r="AD33" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE33" s="44">
         <v>9</v>
       </c>
-      <c r="AF33" s="8">
+      <c r="AF33" s="44">
         <v>7</v>
       </c>
-      <c r="AG33" s="8">
+      <c r="AG33" s="44">
         <v>4</v>
       </c>
-      <c r="AH33" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AI33" s="8">
+      <c r="AH33" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI33" s="44">
         <v>16</v>
       </c>
-      <c r="AJ33" s="8">
+      <c r="AJ33" s="44">
         <v>3</v>
       </c>
-      <c r="AK33" s="8">
+      <c r="AK33" s="44">
         <v>6</v>
       </c>
-      <c r="AL33" s="8">
+      <c r="AL33" s="44">
         <v>5</v>
       </c>
-      <c r="AM33" s="8">
-[...2 lines deleted...]
-      <c r="AN33" s="8">
+      <c r="AM33" s="44">
+        <v>1</v>
+      </c>
+      <c r="AN33" s="44">
         <v>4</v>
       </c>
-      <c r="AO33" s="8">
-[...8 lines deleted...]
-      <c r="AR33" s="52">
+      <c r="AO33" s="44">
+        <v>1</v>
+      </c>
+      <c r="AP33" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ33" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR33" s="46">
         <v>2</v>
       </c>
-      <c r="AS33" s="8"/>
-[...13 lines deleted...]
-      <c r="A34" s="5" t="s">
+      <c r="AS33" s="46">
+        <v>1</v>
+      </c>
+      <c r="AT33" s="44"/>
+      <c r="AU33" s="44"/>
+      <c r="AV33" s="44"/>
+      <c r="AW33" s="44"/>
+      <c r="AX33" s="44"/>
+      <c r="AY33" s="44"/>
+      <c r="AZ33" s="44"/>
+      <c r="BA33" s="44"/>
+      <c r="BB33" s="44"/>
+      <c r="BC33" s="44"/>
+      <c r="BD33" s="44"/>
+    </row>
+    <row r="34" spans="1:56" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A34" s="38" t="s">
         <v>19</v>
       </c>
-      <c r="T34" s="1" t="s">
-[...20 lines deleted...]
-      <c r="AA34" s="8">
+      <c r="T34" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="U34" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="V34" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="W34" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="X34" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y34" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z34" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA34" s="44">
         <v>3</v>
       </c>
-      <c r="AB34" s="8">
+      <c r="AB34" s="44">
         <v>2</v>
       </c>
-      <c r="AC34" s="8">
-[...5 lines deleted...]
-      <c r="AE34" s="8">
+      <c r="AC34" s="44">
+        <v>1</v>
+      </c>
+      <c r="AD34" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE34" s="44">
         <v>3</v>
       </c>
-      <c r="AF34" s="8">
+      <c r="AF34" s="44">
         <v>2</v>
       </c>
-      <c r="AG34" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AH34" s="8">
+      <c r="AG34" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH34" s="44">
         <v>2</v>
       </c>
-      <c r="AI34" s="8">
+      <c r="AI34" s="44">
         <v>3</v>
       </c>
-      <c r="AJ34" s="8">
+      <c r="AJ34" s="44">
         <v>2</v>
       </c>
-      <c r="AK34" s="8">
+      <c r="AK34" s="44">
         <v>9</v>
       </c>
-      <c r="AL34" s="8">
+      <c r="AL34" s="44">
         <v>5</v>
       </c>
-      <c r="AM34" s="8">
+      <c r="AM34" s="44">
         <v>6</v>
       </c>
-      <c r="AN34" s="8">
+      <c r="AN34" s="44">
         <v>14</v>
       </c>
-      <c r="AO34" s="8">
+      <c r="AO34" s="44">
         <v>15</v>
       </c>
-      <c r="AP34" s="8">
+      <c r="AP34" s="44">
         <v>2</v>
       </c>
-      <c r="AQ34" s="8">
-[...19 lines deleted...]
-      <c r="A35" s="5" t="s">
+      <c r="AQ34" s="44">
+        <v>1</v>
+      </c>
+      <c r="AR34" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="AS34" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="AT34" s="44"/>
+      <c r="AU34" s="44"/>
+      <c r="AV34" s="44"/>
+      <c r="AW34" s="44"/>
+      <c r="AX34" s="44"/>
+      <c r="AY34" s="44"/>
+      <c r="AZ34" s="44"/>
+      <c r="BA34" s="44"/>
+      <c r="BB34" s="44"/>
+      <c r="BC34" s="44"/>
+      <c r="BD34" s="44"/>
+    </row>
+    <row r="35" spans="1:56" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A35" s="38" t="s">
         <v>20</v>
       </c>
-      <c r="T35" s="1" t="s">
-[...8 lines deleted...]
-      <c r="W35" s="8">
+      <c r="T35" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="U35" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="V35" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="W35" s="44">
         <v>3</v>
       </c>
-      <c r="X35" s="1" t="s">
-[...14 lines deleted...]
-      <c r="AC35" s="8">
+      <c r="X35" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y35" s="44">
+        <v>1</v>
+      </c>
+      <c r="Z35" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA35" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB35" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC35" s="44">
         <v>3</v>
       </c>
-      <c r="AD35" s="8" t="s">
-[...5 lines deleted...]
-      <c r="AF35" s="8">
+      <c r="AD35" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE35" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF35" s="44">
         <v>5</v>
       </c>
-      <c r="AG35" s="8" t="s">
-[...5 lines deleted...]
-      <c r="AI35" s="8">
+      <c r="AG35" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH35" s="44">
+        <v>1</v>
+      </c>
+      <c r="AI35" s="44">
         <v>2</v>
       </c>
-      <c r="AJ35" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AK35" s="8">
+      <c r="AJ35" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK35" s="44">
         <v>2</v>
       </c>
-      <c r="AL35" s="8">
-[...34 lines deleted...]
-      <c r="A36" s="5" t="s">
+      <c r="AL35" s="44">
+        <v>1</v>
+      </c>
+      <c r="AM35" s="44">
+        <v>1</v>
+      </c>
+      <c r="AN35" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO35" s="44">
+        <v>1</v>
+      </c>
+      <c r="AP35" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ35" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR35" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="AS35" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="AT35" s="44"/>
+      <c r="AU35" s="44"/>
+      <c r="AV35" s="44"/>
+      <c r="AW35" s="44"/>
+      <c r="AX35" s="44"/>
+      <c r="AY35" s="44"/>
+      <c r="AZ35" s="44"/>
+      <c r="BA35" s="44"/>
+      <c r="BB35" s="44"/>
+      <c r="BC35" s="44"/>
+      <c r="BD35" s="44"/>
+    </row>
+    <row r="36" spans="1:56" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A36" s="38" t="s">
         <v>21</v>
       </c>
-      <c r="T36" s="1" t="s">
-[...88 lines deleted...]
-      <c r="A37" s="5" t="s">
+      <c r="T36" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="U36" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="V36" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="W36" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="X36" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y36" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z36" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA36" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB36" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC36" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD36" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE36" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF36" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG36" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH36" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI36" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ36" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK36" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL36" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM36" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN36" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO36" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP36" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ36" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR36" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="AS36" s="46">
+        <v>1</v>
+      </c>
+      <c r="AT36" s="44"/>
+      <c r="AU36" s="44"/>
+      <c r="AV36" s="44"/>
+      <c r="AW36" s="44"/>
+      <c r="AX36" s="44"/>
+      <c r="AY36" s="44"/>
+      <c r="AZ36" s="44"/>
+      <c r="BA36" s="44"/>
+      <c r="BB36" s="44"/>
+      <c r="BC36" s="44"/>
+      <c r="BD36" s="44"/>
+    </row>
+    <row r="37" spans="1:56" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A37" s="38" t="s">
         <v>32</v>
       </c>
-      <c r="T37" s="1" t="s">
-[...88 lines deleted...]
-      <c r="A38" s="5" t="s">
+      <c r="T37" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="U37" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="V37" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="W37" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="X37" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y37" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z37" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA37" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB37" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC37" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD37" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE37" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF37" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG37" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH37" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI37" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ37" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK37" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL37" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM37" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN37" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO37" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP37" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ37" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR37" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="AS37" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="AT37" s="44"/>
+      <c r="AU37" s="44"/>
+      <c r="AV37" s="44"/>
+      <c r="AW37" s="44"/>
+      <c r="AX37" s="44"/>
+      <c r="AY37" s="44"/>
+      <c r="AZ37" s="44"/>
+      <c r="BA37" s="44"/>
+      <c r="BB37" s="44"/>
+      <c r="BC37" s="44"/>
+      <c r="BD37" s="44"/>
+    </row>
+    <row r="38" spans="1:56" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A38" s="38" t="s">
         <v>30</v>
       </c>
-      <c r="T38" s="1" t="s">
-[...88 lines deleted...]
-      <c r="A39" s="5" t="s">
+      <c r="T38" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="U38" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="V38" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="W38" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="X38" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y38" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z38" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA38" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB38" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC38" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD38" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE38" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF38" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG38" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH38" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI38" s="44">
+        <v>1</v>
+      </c>
+      <c r="AJ38" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK38" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL38" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM38" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN38" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO38" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP38" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ38" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR38" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="AS38" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="AT38" s="44"/>
+      <c r="AU38" s="44"/>
+      <c r="AV38" s="44"/>
+      <c r="AW38" s="44"/>
+      <c r="AX38" s="44"/>
+      <c r="AY38" s="44"/>
+      <c r="AZ38" s="44"/>
+      <c r="BA38" s="44"/>
+      <c r="BB38" s="44"/>
+      <c r="BC38" s="44"/>
+      <c r="BD38" s="44"/>
+    </row>
+    <row r="39" spans="1:56" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A39" s="38" t="s">
         <v>25</v>
       </c>
-      <c r="T39" s="1" t="s">
-[...20 lines deleted...]
-      <c r="AA39" s="8">
+      <c r="T39" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="U39" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="V39" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="W39" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="X39" s="45">
+        <v>1</v>
+      </c>
+      <c r="Y39" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z39" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA39" s="44">
         <v>2</v>
       </c>
-      <c r="AB39" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AC39" s="8">
+      <c r="AB39" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC39" s="44">
         <v>3</v>
       </c>
-      <c r="AD39" s="8" t="s">
-[...58 lines deleted...]
-      <c r="A40" s="5" t="s">
+      <c r="AD39" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE39" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF39" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG39" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH39" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI39" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ39" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK39" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL39" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM39" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN39" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO39" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP39" s="44">
+        <v>1</v>
+      </c>
+      <c r="AQ39" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR39" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="AS39" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="AT39" s="44"/>
+      <c r="AU39" s="44"/>
+      <c r="AV39" s="44"/>
+      <c r="AW39" s="44"/>
+      <c r="AX39" s="44"/>
+      <c r="AY39" s="44"/>
+      <c r="AZ39" s="44"/>
+      <c r="BA39" s="44"/>
+      <c r="BB39" s="44"/>
+      <c r="BC39" s="44"/>
+      <c r="BD39" s="44"/>
+    </row>
+    <row r="40" spans="1:56" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A40" s="38" t="s">
         <v>22</v>
       </c>
-      <c r="T40" s="1" t="s">
-[...88 lines deleted...]
-      <c r="A41" s="5" t="s">
+      <c r="T40" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="U40" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="V40" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="W40" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="X40" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y40" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z40" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA40" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB40" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC40" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD40" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE40" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF40" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG40" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH40" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI40" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ40" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK40" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL40" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM40" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN40" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO40" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP40" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ40" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR40" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="AS40" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="AT40" s="44"/>
+      <c r="AU40" s="44"/>
+      <c r="AV40" s="44"/>
+      <c r="AW40" s="44"/>
+      <c r="AX40" s="44"/>
+      <c r="AY40" s="44"/>
+      <c r="AZ40" s="44"/>
+      <c r="BA40" s="44"/>
+      <c r="BB40" s="44"/>
+      <c r="BC40" s="44"/>
+      <c r="BD40" s="44"/>
+    </row>
+    <row r="41" spans="1:56" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A41" s="38" t="s">
         <v>23</v>
       </c>
-      <c r="T41" s="1" t="s">
-[...47 lines deleted...]
-      <c r="AJ41" s="8">
+      <c r="T41" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="U41" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="V41" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="W41" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="X41" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y41" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z41" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA41" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB41" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC41" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD41" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE41" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF41" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG41" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH41" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI41" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ41" s="44">
         <v>4</v>
       </c>
-      <c r="AK41" s="8">
+      <c r="AK41" s="44">
         <v>6</v>
       </c>
-      <c r="AL41" s="8">
+      <c r="AL41" s="44">
         <v>5</v>
       </c>
-      <c r="AM41" s="8">
+      <c r="AM41" s="44">
         <v>15</v>
       </c>
-      <c r="AN41" s="8">
-[...2 lines deleted...]
-      <c r="AO41" s="8">
+      <c r="AN41" s="44">
+        <v>1</v>
+      </c>
+      <c r="AO41" s="44">
         <v>6</v>
       </c>
-      <c r="AP41" s="8" t="s">
-[...5 lines deleted...]
-      <c r="AR41" s="52">
+      <c r="AP41" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ41" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR41" s="46">
         <v>4</v>
       </c>
-      <c r="AS41" s="8"/>
-[...13 lines deleted...]
-      <c r="A42" s="5" t="s">
+      <c r="AS41" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="AT41" s="44"/>
+      <c r="AU41" s="44"/>
+      <c r="AV41" s="44"/>
+      <c r="AW41" s="44"/>
+      <c r="AX41" s="44"/>
+      <c r="AY41" s="44"/>
+      <c r="AZ41" s="44"/>
+      <c r="BA41" s="44"/>
+      <c r="BB41" s="44"/>
+      <c r="BC41" s="44"/>
+      <c r="BD41" s="44"/>
+    </row>
+    <row r="42" spans="1:56" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A42" s="38" t="s">
         <v>31</v>
       </c>
-      <c r="T42" s="1" t="s">
-[...88 lines deleted...]
-      <c r="A43" s="9" t="s">
+      <c r="T42" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="U42" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="V42" s="45">
+        <v>1</v>
+      </c>
+      <c r="W42" s="44">
+        <v>1</v>
+      </c>
+      <c r="X42" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y42" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z42" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA42" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB42" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC42" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD42" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE42" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF42" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG42" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH42" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI42" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ42" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK42" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL42" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM42" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN42" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO42" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP42" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ42" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR42" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="AS42" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="AT42" s="44"/>
+      <c r="AU42" s="44"/>
+      <c r="AV42" s="44"/>
+      <c r="AW42" s="44"/>
+      <c r="AX42" s="44"/>
+      <c r="AY42" s="44"/>
+      <c r="AZ42" s="44"/>
+      <c r="BA42" s="44"/>
+      <c r="BB42" s="44"/>
+      <c r="BC42" s="44"/>
+      <c r="BD42" s="44"/>
+    </row>
+    <row r="43" spans="1:56" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A43" s="50" t="s">
         <v>24</v>
       </c>
-      <c r="B43" s="9"/>
-[...17 lines deleted...]
-      <c r="T43" s="2">
+      <c r="B43" s="50"/>
+      <c r="C43" s="50"/>
+      <c r="D43" s="50"/>
+      <c r="E43" s="50"/>
+      <c r="F43" s="50"/>
+      <c r="G43" s="50"/>
+      <c r="H43" s="50"/>
+      <c r="I43" s="50"/>
+      <c r="J43" s="50"/>
+      <c r="K43" s="50"/>
+      <c r="L43" s="50"/>
+      <c r="M43" s="50"/>
+      <c r="N43" s="50"/>
+      <c r="O43" s="50"/>
+      <c r="P43" s="50"/>
+      <c r="Q43" s="50"/>
+      <c r="R43" s="50"/>
+      <c r="S43" s="50"/>
+      <c r="T43" s="51">
         <v>3</v>
       </c>
-      <c r="U43" s="10">
+      <c r="U43" s="52">
         <v>2</v>
       </c>
-      <c r="V43" s="2">
+      <c r="V43" s="51">
         <v>5</v>
       </c>
-      <c r="W43" s="10" t="s">
-[...2 lines deleted...]
-      <c r="X43" s="2">
+      <c r="W43" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="X43" s="51">
         <v>2</v>
       </c>
-      <c r="Y43" s="10">
+      <c r="Y43" s="52">
         <v>2</v>
       </c>
-      <c r="Z43" s="10">
-[...2 lines deleted...]
-      <c r="AA43" s="10">
+      <c r="Z43" s="52">
+        <v>1</v>
+      </c>
+      <c r="AA43" s="52">
         <v>2</v>
       </c>
-      <c r="AB43" s="10">
+      <c r="AB43" s="52">
         <v>3</v>
       </c>
-      <c r="AC43" s="10">
+      <c r="AC43" s="52">
         <v>2</v>
       </c>
-      <c r="AD43" s="10">
+      <c r="AD43" s="52">
         <v>4</v>
       </c>
-      <c r="AE43" s="10">
-[...2 lines deleted...]
-      <c r="AF43" s="10">
+      <c r="AE43" s="52">
+        <v>1</v>
+      </c>
+      <c r="AF43" s="52">
         <v>2</v>
       </c>
-      <c r="AG43" s="10">
+      <c r="AG43" s="52">
         <v>3</v>
       </c>
-      <c r="AH43" s="10" t="s">
-[...2 lines deleted...]
-      <c r="AI43" s="10">
+      <c r="AH43" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI43" s="52">
         <v>5</v>
       </c>
-      <c r="AJ43" s="10">
-[...2 lines deleted...]
-      <c r="AK43" s="10">
+      <c r="AJ43" s="52">
+        <v>1</v>
+      </c>
+      <c r="AK43" s="52">
         <v>2</v>
       </c>
-      <c r="AL43" s="10" t="s">
-[...2 lines deleted...]
-      <c r="AM43" s="10">
+      <c r="AL43" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM43" s="52">
         <v>5</v>
       </c>
-      <c r="AN43" s="10">
-[...25 lines deleted...]
-      <c r="BD43" s="8"/>
+      <c r="AN43" s="52">
+        <v>1</v>
+      </c>
+      <c r="AO43" s="52">
+        <v>1</v>
+      </c>
+      <c r="AP43" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ43" s="52">
+        <v>1</v>
+      </c>
+      <c r="AR43" s="53" t="s">
+        <v>26</v>
+      </c>
+      <c r="AS43" s="53" t="s">
+        <v>26</v>
+      </c>
+      <c r="AT43" s="44"/>
+      <c r="AU43" s="44"/>
+      <c r="AV43" s="44"/>
+      <c r="AW43" s="44"/>
+      <c r="AX43" s="44"/>
+      <c r="AY43" s="44"/>
+      <c r="AZ43" s="44"/>
+      <c r="BA43" s="44"/>
+      <c r="BB43" s="44"/>
+      <c r="BC43" s="44"/>
+      <c r="BD43" s="44"/>
     </row>
     <row r="44" spans="1:56" x14ac:dyDescent="0.2">
-      <c r="T44" s="16"/>
-      <c r="X44" s="5"/>
+      <c r="T44" s="5"/>
+      <c r="X44" s="3"/>
     </row>
     <row r="45" spans="1:56" x14ac:dyDescent="0.2">
-      <c r="X45" s="5"/>
+      <c r="X45" s="3"/>
     </row>
     <row r="46" spans="1:56" x14ac:dyDescent="0.2">
-      <c r="X46" s="5"/>
+      <c r="X46" s="3"/>
     </row>
     <row r="47" spans="1:56" x14ac:dyDescent="0.2">
-      <c r="X47" s="5"/>
+      <c r="X47" s="3"/>
     </row>
     <row r="48" spans="1:56" x14ac:dyDescent="0.2">
-      <c r="X48" s="5"/>
+      <c r="X48" s="3"/>
     </row>
     <row r="49" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X49" s="5"/>
+      <c r="X49" s="3"/>
     </row>
     <row r="50" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X50" s="5"/>
+      <c r="X50" s="3"/>
     </row>
     <row r="51" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X51" s="5"/>
+      <c r="X51" s="3"/>
     </row>
     <row r="52" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X52" s="5"/>
+      <c r="X52" s="3"/>
     </row>
     <row r="53" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X53" s="5"/>
+      <c r="X53" s="3"/>
     </row>
     <row r="54" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X54" s="5"/>
+      <c r="X54" s="3"/>
     </row>
     <row r="55" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X55" s="5"/>
+      <c r="X55" s="3"/>
     </row>
     <row r="56" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X56" s="5"/>
+      <c r="X56" s="3"/>
     </row>
     <row r="57" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X57" s="5"/>
+      <c r="X57" s="3"/>
     </row>
     <row r="58" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X58" s="5"/>
+      <c r="X58" s="3"/>
     </row>
     <row r="59" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X59" s="5"/>
+      <c r="X59" s="3"/>
     </row>
     <row r="60" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X60" s="5"/>
+      <c r="X60" s="3"/>
     </row>
     <row r="61" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X61" s="5"/>
+      <c r="X61" s="3"/>
     </row>
     <row r="62" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X62" s="5"/>
+      <c r="X62" s="3"/>
     </row>
     <row r="63" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X63" s="5"/>
+      <c r="X63" s="3"/>
     </row>
     <row r="64" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X64" s="5"/>
+      <c r="X64" s="3"/>
     </row>
     <row r="65" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X65" s="5"/>
+      <c r="X65" s="3"/>
     </row>
     <row r="66" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X66" s="5"/>
+      <c r="X66" s="3"/>
     </row>
     <row r="67" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X67" s="5"/>
+      <c r="X67" s="3"/>
     </row>
     <row r="68" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X68" s="5"/>
+      <c r="X68" s="3"/>
     </row>
     <row r="69" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X69" s="5"/>
+      <c r="X69" s="3"/>
     </row>
     <row r="70" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X70" s="5"/>
+      <c r="X70" s="3"/>
     </row>
     <row r="71" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X71" s="5"/>
+      <c r="X71" s="3"/>
     </row>
     <row r="72" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X72" s="5"/>
+      <c r="X72" s="3"/>
     </row>
     <row r="73" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X73" s="5"/>
+      <c r="X73" s="3"/>
     </row>
     <row r="74" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X74" s="5"/>
+      <c r="X74" s="3"/>
     </row>
     <row r="75" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X75" s="5"/>
+      <c r="X75" s="3"/>
     </row>
     <row r="76" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X76" s="5"/>
+      <c r="X76" s="3"/>
     </row>
     <row r="77" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X77" s="5"/>
+      <c r="X77" s="3"/>
     </row>
     <row r="78" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X78" s="5"/>
+      <c r="X78" s="3"/>
     </row>
     <row r="79" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X79" s="5"/>
+      <c r="X79" s="3"/>
     </row>
     <row r="80" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X80" s="5"/>
+      <c r="X80" s="3"/>
     </row>
     <row r="81" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X81" s="5"/>
+      <c r="X81" s="3"/>
     </row>
     <row r="82" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X82" s="5"/>
+      <c r="X82" s="3"/>
     </row>
     <row r="83" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X83" s="5"/>
+      <c r="X83" s="3"/>
     </row>
     <row r="84" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X84" s="5"/>
+      <c r="X84" s="3"/>
     </row>
     <row r="85" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X85" s="5"/>
+      <c r="X85" s="3"/>
     </row>
     <row r="86" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X86" s="5"/>
+      <c r="X86" s="3"/>
     </row>
     <row r="87" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X87" s="5"/>
+      <c r="X87" s="3"/>
     </row>
     <row r="88" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X88" s="5"/>
+      <c r="X88" s="3"/>
     </row>
     <row r="89" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X89" s="5"/>
+      <c r="X89" s="3"/>
     </row>
     <row r="90" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X90" s="5"/>
+      <c r="X90" s="3"/>
     </row>
     <row r="91" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X91" s="5"/>
+      <c r="X91" s="3"/>
     </row>
     <row r="92" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X92" s="5"/>
+      <c r="X92" s="3"/>
     </row>
     <row r="93" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X93" s="5"/>
+      <c r="X93" s="3"/>
     </row>
     <row r="94" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X94" s="5"/>
+      <c r="X94" s="3"/>
     </row>
     <row r="95" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X95" s="5"/>
+      <c r="X95" s="3"/>
     </row>
     <row r="96" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X96" s="5"/>
+      <c r="X96" s="3"/>
     </row>
     <row r="97" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X97" s="5"/>
+      <c r="X97" s="3"/>
     </row>
     <row r="98" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X98" s="5"/>
+      <c r="X98" s="3"/>
     </row>
     <row r="99" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X99" s="5"/>
+      <c r="X99" s="3"/>
     </row>
     <row r="100" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X100" s="5"/>
+      <c r="X100" s="3"/>
     </row>
     <row r="101" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X101" s="5"/>
+      <c r="X101" s="3"/>
     </row>
     <row r="102" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X102" s="5"/>
+      <c r="X102" s="3"/>
     </row>
     <row r="103" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X103" s="5"/>
+      <c r="X103" s="3"/>
     </row>
     <row r="104" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X104" s="5"/>
+      <c r="X104" s="3"/>
     </row>
     <row r="105" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X105" s="5"/>
+      <c r="X105" s="3"/>
     </row>
     <row r="106" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X106" s="5"/>
+      <c r="X106" s="3"/>
     </row>
     <row r="107" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X107" s="5"/>
+      <c r="X107" s="3"/>
     </row>
     <row r="108" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X108" s="5"/>
+      <c r="X108" s="3"/>
     </row>
     <row r="109" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X109" s="5"/>
+      <c r="X109" s="3"/>
     </row>
     <row r="110" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X110" s="5"/>
+      <c r="X110" s="3"/>
     </row>
     <row r="111" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X111" s="5"/>
+      <c r="X111" s="3"/>
     </row>
     <row r="112" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X112" s="5"/>
+      <c r="X112" s="3"/>
     </row>
     <row r="113" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X113" s="5"/>
+      <c r="X113" s="3"/>
     </row>
     <row r="114" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X114" s="5"/>
+      <c r="X114" s="3"/>
     </row>
     <row r="115" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X115" s="5"/>
+      <c r="X115" s="3"/>
     </row>
     <row r="116" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X116" s="5"/>
+      <c r="X116" s="3"/>
     </row>
     <row r="117" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X117" s="5"/>
+      <c r="X117" s="3"/>
     </row>
     <row r="118" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X118" s="5"/>
+      <c r="X118" s="3"/>
     </row>
     <row r="119" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X119" s="5"/>
+      <c r="X119" s="3"/>
     </row>
     <row r="120" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X120" s="5"/>
+      <c r="X120" s="3"/>
     </row>
     <row r="121" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X121" s="5"/>
+      <c r="X121" s="3"/>
     </row>
     <row r="122" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X122" s="5"/>
+      <c r="X122" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="AB3:AW3"/>
     <mergeCell ref="AL5:AW5"/>
     <mergeCell ref="A22:AK22"/>
     <mergeCell ref="A29:AK29"/>
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="T5:Y5"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="N5:S5"/>
     <mergeCell ref="A7:AK7"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:BC94"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="Z3" sqref="Z3:AW3"/>
+      <selection activeCell="Z5" sqref="Z5:AW5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="25" style="5" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="5"/>
+    <col min="1" max="1" width="25" style="3" customWidth="1"/>
+    <col min="2" max="13" width="0" style="3" hidden="1" customWidth="1"/>
+    <col min="14" max="19" width="9.140625" style="3" hidden="1" customWidth="1"/>
+    <col min="20" max="23" width="0" style="3" hidden="1" customWidth="1"/>
+    <col min="24" max="24" width="0" style="6" hidden="1" customWidth="1"/>
+    <col min="25" max="25" width="0" style="3" hidden="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:55" x14ac:dyDescent="0.2">
-      <c r="X1" s="5"/>
+      <c r="X1" s="3"/>
     </row>
     <row r="2" spans="1:55" x14ac:dyDescent="0.2">
-      <c r="X2" s="5"/>
+      <c r="X2" s="3"/>
     </row>
     <row r="3" spans="1:55" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="X3" s="5"/>
-      <c r="Z3" s="61" t="s">
+      <c r="X3" s="3"/>
+      <c r="Z3" s="32" t="s">
         <v>17</v>
       </c>
-      <c r="AA3" s="61"/>
-[...35 lines deleted...]
-      <c r="Z4" s="5"/>
+      <c r="AA3" s="32"/>
+      <c r="AB3" s="32"/>
+      <c r="AC3" s="32"/>
+      <c r="AD3" s="32"/>
+      <c r="AE3" s="32"/>
+      <c r="AF3" s="32"/>
+      <c r="AG3" s="32"/>
+      <c r="AH3" s="32"/>
+      <c r="AI3" s="32"/>
+      <c r="AJ3" s="32"/>
+      <c r="AK3" s="32"/>
+      <c r="AL3" s="32"/>
+      <c r="AM3" s="32"/>
+      <c r="AN3" s="32"/>
+      <c r="AO3" s="32"/>
+      <c r="AP3" s="32"/>
+      <c r="AQ3" s="32"/>
+      <c r="AR3" s="32"/>
+      <c r="AS3" s="32"/>
+      <c r="AT3" s="32"/>
+      <c r="AU3" s="32"/>
+      <c r="AV3" s="32"/>
+      <c r="AW3" s="32"/>
+      <c r="AX3" s="10"/>
+      <c r="AY3" s="10"/>
+      <c r="AZ3" s="10"/>
+      <c r="BA3" s="10"/>
+      <c r="BB3" s="10"/>
+      <c r="BC3" s="10"/>
+    </row>
+    <row r="4" spans="1:55" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="3"/>
+      <c r="V4" s="3"/>
+      <c r="W4" s="3"/>
+      <c r="X4" s="3"/>
+      <c r="Y4" s="3"/>
+      <c r="Z4" s="3"/>
       <c r="AK4" s="1"/>
       <c r="AW4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:55" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B5" s="77">
+    <row r="5" spans="1:55" s="38" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="33"/>
+      <c r="B5" s="64">
         <v>2021</v>
       </c>
-      <c r="C5" s="70"/>
-[...10 lines deleted...]
-      <c r="N5" s="77">
+      <c r="C5" s="35"/>
+      <c r="D5" s="35"/>
+      <c r="E5" s="35"/>
+      <c r="F5" s="35"/>
+      <c r="G5" s="35"/>
+      <c r="H5" s="35"/>
+      <c r="I5" s="35"/>
+      <c r="J5" s="35"/>
+      <c r="K5" s="35"/>
+      <c r="L5" s="35"/>
+      <c r="M5" s="35"/>
+      <c r="N5" s="64">
         <v>2022</v>
       </c>
-      <c r="O5" s="70"/>
-[...4 lines deleted...]
-      <c r="T5" s="70">
+      <c r="O5" s="35"/>
+      <c r="P5" s="35"/>
+      <c r="Q5" s="35"/>
+      <c r="R5" s="35"/>
+      <c r="S5" s="35"/>
+      <c r="T5" s="35">
         <v>2024</v>
       </c>
-      <c r="U5" s="70"/>
-[...4 lines deleted...]
-      <c r="Z5" s="73">
+      <c r="U5" s="35"/>
+      <c r="V5" s="35"/>
+      <c r="W5" s="35"/>
+      <c r="X5" s="35"/>
+      <c r="Y5" s="65"/>
+      <c r="Z5" s="82">
         <v>2025</v>
       </c>
-      <c r="AA5" s="74"/>
-[...10 lines deleted...]
-      <c r="AL5" s="73">
+      <c r="AA5" s="83"/>
+      <c r="AB5" s="83"/>
+      <c r="AC5" s="83"/>
+      <c r="AD5" s="83"/>
+      <c r="AE5" s="83"/>
+      <c r="AF5" s="83"/>
+      <c r="AG5" s="83"/>
+      <c r="AH5" s="83"/>
+      <c r="AI5" s="83"/>
+      <c r="AJ5" s="83"/>
+      <c r="AK5" s="66"/>
+      <c r="AL5" s="82">
         <v>2026</v>
       </c>
-      <c r="AM5" s="74"/>
-[...13 lines deleted...]
-      <c r="B6" s="15" t="s">
+      <c r="AM5" s="83"/>
+      <c r="AN5" s="83"/>
+      <c r="AO5" s="83"/>
+      <c r="AP5" s="83"/>
+      <c r="AQ5" s="83"/>
+      <c r="AR5" s="83"/>
+      <c r="AS5" s="83"/>
+      <c r="AT5" s="83"/>
+      <c r="AU5" s="83"/>
+      <c r="AV5" s="83"/>
+      <c r="AW5" s="66"/>
+    </row>
+    <row r="6" spans="1:55" s="63" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="39"/>
+      <c r="B6" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="15" t="s">
+      <c r="C6" s="55" t="s">
         <v>6</v>
       </c>
-      <c r="D6" s="17" t="s">
+      <c r="D6" s="54" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="17" t="s">
+      <c r="E6" s="54" t="s">
         <v>8</v>
       </c>
-      <c r="F6" s="17" t="s">
+      <c r="F6" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="G6" s="17" t="s">
-[...2 lines deleted...]
-      <c r="H6" s="17" t="s">
+      <c r="G6" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="H6" s="54" t="s">
         <v>2</v>
       </c>
-      <c r="I6" s="15" t="s">
+      <c r="I6" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="J6" s="15" t="s">
+      <c r="J6" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="K6" s="15" t="s">
+      <c r="K6" s="55" t="s">
         <v>13</v>
       </c>
-      <c r="L6" s="15" t="s">
+      <c r="L6" s="55" t="s">
         <v>14</v>
       </c>
-      <c r="M6" s="15" t="s">
+      <c r="M6" s="55" t="s">
         <v>15</v>
       </c>
-      <c r="N6" s="18" t="s">
+      <c r="N6" s="56" t="s">
         <v>5</v>
       </c>
-      <c r="O6" s="18" t="s">
+      <c r="O6" s="56" t="s">
         <v>6</v>
       </c>
-      <c r="P6" s="18" t="s">
+      <c r="P6" s="56" t="s">
         <v>7</v>
       </c>
-      <c r="Q6" s="18" t="s">
+      <c r="Q6" s="56" t="s">
         <v>8</v>
       </c>
-      <c r="R6" s="18" t="s">
+      <c r="R6" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="S6" s="18" t="s">
-[...2 lines deleted...]
-      <c r="T6" s="28" t="s">
+      <c r="S6" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="T6" s="69" t="s">
         <v>2</v>
       </c>
-      <c r="U6" s="28" t="s">
+      <c r="U6" s="69" t="s">
         <v>3</v>
       </c>
-      <c r="V6" s="28" t="s">
+      <c r="V6" s="69" t="s">
         <v>4</v>
       </c>
-      <c r="W6" s="28" t="s">
+      <c r="W6" s="69" t="s">
         <v>13</v>
       </c>
-      <c r="X6" s="29" t="s">
+      <c r="X6" s="70" t="s">
         <v>14</v>
       </c>
-      <c r="Y6" s="30" t="s">
+      <c r="Y6" s="62" t="s">
         <v>15</v>
       </c>
-      <c r="Z6" s="31" t="s">
+      <c r="Z6" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="AA6" s="31" t="s">
+      <c r="AA6" s="60" t="s">
         <v>6</v>
       </c>
-      <c r="AB6" s="31" t="s">
+      <c r="AB6" s="60" t="s">
         <v>7</v>
       </c>
-      <c r="AC6" s="31" t="s">
+      <c r="AC6" s="60" t="s">
         <v>8</v>
       </c>
-      <c r="AD6" s="31" t="s">
+      <c r="AD6" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="AE6" s="31" t="s">
-[...2 lines deleted...]
-      <c r="AF6" s="31" t="s">
+      <c r="AE6" s="60" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF6" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="AG6" s="31" t="s">
+      <c r="AG6" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="AH6" s="31" t="s">
+      <c r="AH6" s="60" t="s">
         <v>4</v>
       </c>
-      <c r="AI6" s="31" t="s">
+      <c r="AI6" s="60" t="s">
         <v>13</v>
       </c>
-      <c r="AJ6" s="32" t="s">
+      <c r="AJ6" s="61" t="s">
         <v>14</v>
       </c>
-      <c r="AK6" s="30" t="s">
+      <c r="AK6" s="62" t="s">
         <v>15</v>
       </c>
-      <c r="AL6" s="31" t="s">
+      <c r="AL6" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="AM6" s="31" t="s">
+      <c r="AM6" s="60" t="s">
         <v>6</v>
       </c>
-      <c r="AN6" s="31" t="s">
+      <c r="AN6" s="60" t="s">
         <v>7</v>
       </c>
-      <c r="AO6" s="31" t="s">
+      <c r="AO6" s="60" t="s">
         <v>8</v>
       </c>
-      <c r="AP6" s="31" t="s">
+      <c r="AP6" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="AQ6" s="31" t="s">
-[...2 lines deleted...]
-      <c r="AR6" s="31" t="s">
+      <c r="AQ6" s="60" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR6" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="AS6" s="31" t="s">
+      <c r="AS6" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="AT6" s="31" t="s">
+      <c r="AT6" s="60" t="s">
         <v>4</v>
       </c>
-      <c r="AU6" s="31" t="s">
+      <c r="AU6" s="60" t="s">
         <v>13</v>
       </c>
-      <c r="AV6" s="32" t="s">
+      <c r="AV6" s="61" t="s">
         <v>14</v>
       </c>
-      <c r="AW6" s="30" t="s">
+      <c r="AW6" s="62" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="7" spans="1:55" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
-[...18 lines deleted...]
-      <c r="T7" s="78" t="s">
+    <row r="7" spans="1:55" s="38" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="63"/>
+      <c r="C7" s="63"/>
+      <c r="D7" s="63"/>
+      <c r="E7" s="63"/>
+      <c r="F7" s="63"/>
+      <c r="G7" s="63"/>
+      <c r="H7" s="63"/>
+      <c r="I7" s="63"/>
+      <c r="J7" s="63"/>
+      <c r="K7" s="63"/>
+      <c r="L7" s="63"/>
+      <c r="M7" s="63"/>
+      <c r="N7" s="63"/>
+      <c r="O7" s="63"/>
+      <c r="P7" s="63"/>
+      <c r="Q7" s="63"/>
+      <c r="R7" s="63"/>
+      <c r="S7" s="63"/>
+      <c r="T7" s="66" t="s">
         <v>9</v>
       </c>
-      <c r="U7" s="78"/>
-[...20 lines deleted...]
-      <c r="A8" s="13" t="s">
+      <c r="U7" s="66"/>
+      <c r="V7" s="66"/>
+      <c r="W7" s="66"/>
+      <c r="X7" s="66"/>
+      <c r="Y7" s="66"/>
+      <c r="Z7" s="66"/>
+      <c r="AA7" s="66"/>
+      <c r="AB7" s="66"/>
+      <c r="AC7" s="66"/>
+      <c r="AD7" s="66"/>
+      <c r="AE7" s="66"/>
+      <c r="AF7" s="66"/>
+      <c r="AG7" s="66"/>
+      <c r="AH7" s="66"/>
+      <c r="AI7" s="66"/>
+      <c r="AJ7" s="66"/>
+      <c r="AK7" s="66"/>
+      <c r="AL7" s="66"/>
+      <c r="AM7" s="66"/>
+    </row>
+    <row r="8" spans="1:55" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A8" s="41" t="s">
         <v>27</v>
       </c>
-      <c r="B8" s="6">
+      <c r="B8" s="42">
         <v>217</v>
       </c>
-      <c r="C8" s="6">
+      <c r="C8" s="42">
         <v>220</v>
       </c>
-      <c r="D8" s="6">
+      <c r="D8" s="42">
         <v>222</v>
       </c>
-      <c r="E8" s="6">
+      <c r="E8" s="42">
         <v>285</v>
       </c>
-      <c r="F8" s="6">
+      <c r="F8" s="42">
         <v>307</v>
       </c>
-      <c r="G8" s="6">
+      <c r="G8" s="42">
         <v>552</v>
       </c>
-      <c r="H8" s="7">
+      <c r="H8" s="43">
         <v>442</v>
       </c>
-      <c r="I8" s="6">
+      <c r="I8" s="42">
         <v>610</v>
       </c>
-      <c r="J8" s="7">
+      <c r="J8" s="43">
         <v>396</v>
       </c>
-      <c r="K8" s="7">
+      <c r="K8" s="43">
         <v>330</v>
       </c>
-      <c r="L8" s="7">
+      <c r="L8" s="43">
         <v>308</v>
       </c>
-      <c r="M8" s="7">
+      <c r="M8" s="43">
         <v>192</v>
       </c>
-      <c r="N8" s="8">
+      <c r="N8" s="44">
         <v>123</v>
       </c>
-      <c r="O8" s="8">
+      <c r="O8" s="44">
         <v>165</v>
       </c>
-      <c r="P8" s="8">
+      <c r="P8" s="44">
         <v>151</v>
       </c>
-      <c r="Q8" s="8">
+      <c r="Q8" s="44">
         <v>126</v>
       </c>
-      <c r="R8" s="8">
+      <c r="R8" s="44">
         <v>157</v>
       </c>
-      <c r="S8" s="8">
+      <c r="S8" s="44">
         <v>253</v>
       </c>
-      <c r="T8" s="1">
+      <c r="T8" s="45">
         <v>134</v>
       </c>
-      <c r="U8" s="8">
+      <c r="U8" s="44">
         <v>148</v>
       </c>
-      <c r="V8" s="1">
+      <c r="V8" s="45">
         <v>137</v>
       </c>
-      <c r="W8" s="8">
+      <c r="W8" s="44">
         <v>116</v>
       </c>
-      <c r="X8" s="1">
+      <c r="X8" s="45">
         <v>67</v>
       </c>
-      <c r="Y8" s="8">
+      <c r="Y8" s="44">
         <v>58</v>
       </c>
-      <c r="Z8" s="8">
+      <c r="Z8" s="44">
         <v>4</v>
       </c>
-      <c r="AA8" s="8">
+      <c r="AA8" s="44">
         <v>62</v>
       </c>
-      <c r="AB8" s="8">
+      <c r="AB8" s="44">
         <v>49</v>
       </c>
-      <c r="AC8" s="8">
+      <c r="AC8" s="44">
         <v>52</v>
       </c>
-      <c r="AD8" s="8">
+      <c r="AD8" s="44">
         <v>59</v>
       </c>
-      <c r="AE8" s="8">
+      <c r="AE8" s="44">
         <v>111</v>
       </c>
-      <c r="AF8" s="8">
+      <c r="AF8" s="44">
         <v>101</v>
       </c>
-      <c r="AG8" s="8">
+      <c r="AG8" s="44">
         <v>83</v>
       </c>
-      <c r="AH8" s="8">
+      <c r="AH8" s="44">
         <v>42</v>
       </c>
-      <c r="AI8" s="8">
+      <c r="AI8" s="44">
         <v>55</v>
       </c>
-      <c r="AJ8" s="8">
+      <c r="AJ8" s="44">
         <v>47</v>
       </c>
-      <c r="AK8" s="8">
+      <c r="AK8" s="44">
         <v>20</v>
       </c>
-      <c r="AL8" s="8">
+      <c r="AL8" s="44">
         <v>12</v>
       </c>
-      <c r="AM8" s="8">
+      <c r="AM8" s="44">
         <v>22</v>
       </c>
-      <c r="AN8" s="8">
+      <c r="AN8" s="44">
         <v>31</v>
       </c>
-      <c r="AO8" s="8">
+      <c r="AO8" s="44">
         <v>13</v>
       </c>
-      <c r="AP8" s="8">
+      <c r="AP8" s="44">
         <v>52</v>
       </c>
-      <c r="AQ8" s="8">
+      <c r="AQ8" s="44">
         <v>34</v>
       </c>
-      <c r="AR8" s="52">
+      <c r="AR8" s="46">
         <v>25</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="14" t="s">
+      <c r="AS8" s="46">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="9" spans="1:55" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A9" s="47" t="s">
         <v>28</v>
       </c>
-      <c r="B9" s="6"/>
-[...17 lines deleted...]
-      <c r="T9" s="1">
+      <c r="B9" s="42"/>
+      <c r="C9" s="42"/>
+      <c r="D9" s="42"/>
+      <c r="E9" s="42"/>
+      <c r="F9" s="42"/>
+      <c r="G9" s="42"/>
+      <c r="H9" s="43"/>
+      <c r="I9" s="42"/>
+      <c r="J9" s="43"/>
+      <c r="K9" s="43"/>
+      <c r="L9" s="43"/>
+      <c r="M9" s="43"/>
+      <c r="N9" s="44"/>
+      <c r="O9" s="44"/>
+      <c r="P9" s="44"/>
+      <c r="Q9" s="44"/>
+      <c r="R9" s="44"/>
+      <c r="S9" s="44"/>
+      <c r="T9" s="45">
         <v>72</v>
       </c>
-      <c r="U9" s="8">
+      <c r="U9" s="44">
         <v>65</v>
       </c>
-      <c r="V9" s="1">
+      <c r="V9" s="45">
         <v>85</v>
       </c>
-      <c r="W9" s="8">
+      <c r="W9" s="44">
         <v>58</v>
       </c>
-      <c r="X9" s="1">
+      <c r="X9" s="45">
         <v>37</v>
       </c>
-      <c r="Y9" s="8">
+      <c r="Y9" s="44">
         <v>28</v>
       </c>
-      <c r="Z9" s="8">
+      <c r="Z9" s="44">
         <v>3</v>
       </c>
-      <c r="AA9" s="8">
+      <c r="AA9" s="44">
         <v>30</v>
       </c>
-      <c r="AB9" s="8">
+      <c r="AB9" s="44">
         <v>37</v>
       </c>
-      <c r="AC9" s="8">
+      <c r="AC9" s="44">
         <v>28</v>
       </c>
-      <c r="AD9" s="8">
+      <c r="AD9" s="44">
         <v>19</v>
       </c>
-      <c r="AE9" s="8">
+      <c r="AE9" s="44">
         <v>48</v>
       </c>
-      <c r="AF9" s="8">
+      <c r="AF9" s="44">
         <v>45</v>
       </c>
-      <c r="AG9" s="8">
+      <c r="AG9" s="44">
         <v>35</v>
       </c>
-      <c r="AH9" s="8">
+      <c r="AH9" s="44">
         <v>23</v>
       </c>
-      <c r="AI9" s="8">
+      <c r="AI9" s="44">
         <v>21</v>
       </c>
-      <c r="AJ9" s="8">
-[...2 lines deleted...]
-      <c r="AK9" s="8">
+      <c r="AJ9" s="44">
+        <v>26</v>
+      </c>
+      <c r="AK9" s="44">
         <v>7</v>
       </c>
-      <c r="AL9" s="8">
+      <c r="AL9" s="44">
         <v>8</v>
       </c>
-      <c r="AM9" s="8">
+      <c r="AM9" s="44">
         <v>11</v>
       </c>
-      <c r="AN9" s="8">
+      <c r="AN9" s="44">
         <v>16</v>
       </c>
-      <c r="AO9" s="8">
+      <c r="AO9" s="44">
         <v>7</v>
       </c>
-      <c r="AP9" s="8">
+      <c r="AP9" s="44">
         <v>28</v>
       </c>
-      <c r="AQ9" s="8">
+      <c r="AQ9" s="44">
         <v>13</v>
       </c>
-      <c r="AR9" s="52">
+      <c r="AR9" s="46">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="14" t="s">
+      <c r="AS9" s="46">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:55" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A10" s="47" t="s">
         <v>29</v>
       </c>
-      <c r="B10" s="6"/>
-[...17 lines deleted...]
-      <c r="T10" s="1">
+      <c r="B10" s="42"/>
+      <c r="C10" s="42"/>
+      <c r="D10" s="42"/>
+      <c r="E10" s="42"/>
+      <c r="F10" s="42"/>
+      <c r="G10" s="42"/>
+      <c r="H10" s="43"/>
+      <c r="I10" s="42"/>
+      <c r="J10" s="43"/>
+      <c r="K10" s="43"/>
+      <c r="L10" s="43"/>
+      <c r="M10" s="43"/>
+      <c r="N10" s="44"/>
+      <c r="O10" s="44"/>
+      <c r="P10" s="44"/>
+      <c r="Q10" s="44"/>
+      <c r="R10" s="44"/>
+      <c r="S10" s="44"/>
+      <c r="T10" s="45">
         <v>27</v>
       </c>
-      <c r="U10" s="8">
+      <c r="U10" s="44">
         <v>16</v>
       </c>
-      <c r="V10" s="1">
+      <c r="V10" s="45">
         <v>10</v>
       </c>
-      <c r="W10" s="8">
+      <c r="W10" s="44">
         <v>3</v>
       </c>
-      <c r="X10" s="1">
+      <c r="X10" s="45">
         <v>4</v>
       </c>
-      <c r="Y10" s="8">
+      <c r="Y10" s="44">
         <v>7</v>
       </c>
-      <c r="Z10" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AA10" s="8">
+      <c r="Z10" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA10" s="44">
         <v>11</v>
       </c>
-      <c r="AB10" s="8">
+      <c r="AB10" s="44">
         <v>4</v>
       </c>
-      <c r="AC10" s="8">
+      <c r="AC10" s="44">
         <v>7</v>
       </c>
-      <c r="AD10" s="8">
+      <c r="AD10" s="44">
         <v>5</v>
       </c>
-      <c r="AE10" s="8">
+      <c r="AE10" s="44">
         <v>15</v>
       </c>
-      <c r="AF10" s="8">
+      <c r="AF10" s="44">
         <v>17</v>
       </c>
-      <c r="AG10" s="8">
+      <c r="AG10" s="44">
         <v>5</v>
       </c>
-      <c r="AH10" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AI10" s="8">
+      <c r="AH10" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI10" s="44">
         <v>6</v>
       </c>
-      <c r="AJ10" s="8">
+      <c r="AJ10" s="44">
         <v>7</v>
       </c>
-      <c r="AK10" s="8">
+      <c r="AK10" s="44">
         <v>3</v>
       </c>
-      <c r="AL10" s="8">
-[...2 lines deleted...]
-      <c r="AM10" s="8">
+      <c r="AL10" s="44">
+        <v>1</v>
+      </c>
+      <c r="AM10" s="44">
         <v>3</v>
       </c>
-      <c r="AN10" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AO10" s="8">
+      <c r="AN10" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO10" s="44">
         <v>3</v>
       </c>
-      <c r="AP10" s="8">
+      <c r="AP10" s="44">
         <v>3</v>
       </c>
-      <c r="AQ10" s="8">
-[...2 lines deleted...]
-      <c r="AR10" s="52">
+      <c r="AQ10" s="44">
+        <v>1</v>
+      </c>
+      <c r="AR10" s="46">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="5" t="s">
+      <c r="AS10" s="46">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:55" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A11" s="38" t="s">
         <v>18</v>
       </c>
-      <c r="B11" s="6"/>
-[...17 lines deleted...]
-      <c r="T11" s="1">
+      <c r="B11" s="42"/>
+      <c r="C11" s="42"/>
+      <c r="D11" s="42"/>
+      <c r="E11" s="42"/>
+      <c r="F11" s="42"/>
+      <c r="G11" s="42"/>
+      <c r="H11" s="43"/>
+      <c r="I11" s="42"/>
+      <c r="J11" s="43"/>
+      <c r="K11" s="43"/>
+      <c r="L11" s="43"/>
+      <c r="M11" s="43"/>
+      <c r="N11" s="44"/>
+      <c r="O11" s="44"/>
+      <c r="P11" s="44"/>
+      <c r="Q11" s="44"/>
+      <c r="R11" s="44"/>
+      <c r="S11" s="44"/>
+      <c r="T11" s="45">
         <v>15</v>
       </c>
-      <c r="U11" s="8">
+      <c r="U11" s="44">
         <v>11</v>
       </c>
-      <c r="V11" s="1">
+      <c r="V11" s="45">
         <v>8</v>
       </c>
-      <c r="W11" s="8">
+      <c r="W11" s="44">
         <v>9</v>
       </c>
-      <c r="X11" s="1">
+      <c r="X11" s="45">
         <v>13</v>
       </c>
-      <c r="Y11" s="8">
+      <c r="Y11" s="44">
         <v>8</v>
       </c>
-      <c r="Z11" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AA11" s="8">
+      <c r="Z11" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA11" s="44">
         <v>3</v>
       </c>
-      <c r="AB11" s="8">
+      <c r="AB11" s="44">
         <v>5</v>
       </c>
-      <c r="AC11" s="8">
+      <c r="AC11" s="44">
         <v>4</v>
       </c>
-      <c r="AD11" s="8">
+      <c r="AD11" s="44">
         <v>4</v>
       </c>
-      <c r="AE11" s="8">
-[...2 lines deleted...]
-      <c r="AF11" s="8">
+      <c r="AE11" s="44">
+        <v>1</v>
+      </c>
+      <c r="AF11" s="44">
         <v>6</v>
       </c>
-      <c r="AG11" s="8">
+      <c r="AG11" s="44">
         <v>8</v>
       </c>
-      <c r="AH11" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AI11" s="8">
+      <c r="AH11" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI11" s="44">
         <v>7</v>
       </c>
-      <c r="AJ11" s="8">
-[...8 lines deleted...]
-      <c r="AM11" s="8">
+      <c r="AJ11" s="44">
+        <v>1</v>
+      </c>
+      <c r="AK11" s="44">
+        <v>1</v>
+      </c>
+      <c r="AL11" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM11" s="44">
         <v>2</v>
       </c>
-      <c r="AN11" s="8">
+      <c r="AN11" s="44">
         <v>3</v>
       </c>
-      <c r="AO11" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AP11" s="8">
+      <c r="AO11" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP11" s="44">
         <v>4</v>
       </c>
-      <c r="AQ11" s="8">
+      <c r="AQ11" s="44">
         <v>3</v>
       </c>
-      <c r="AR11" s="52">
+      <c r="AR11" s="46">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="5" t="s">
+      <c r="AS11" s="46">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:55" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A12" s="38" t="s">
         <v>19</v>
       </c>
-      <c r="B12" s="6"/>
-[...94 lines deleted...]
-      <c r="A13" s="5" t="s">
+      <c r="B12" s="42"/>
+      <c r="C12" s="42"/>
+      <c r="D12" s="42"/>
+      <c r="E12" s="42"/>
+      <c r="F12" s="42"/>
+      <c r="G12" s="42"/>
+      <c r="H12" s="43"/>
+      <c r="I12" s="42"/>
+      <c r="J12" s="43"/>
+      <c r="K12" s="43"/>
+      <c r="L12" s="43"/>
+      <c r="M12" s="43"/>
+      <c r="N12" s="44"/>
+      <c r="O12" s="44"/>
+      <c r="P12" s="44"/>
+      <c r="Q12" s="44"/>
+      <c r="R12" s="44"/>
+      <c r="S12" s="44"/>
+      <c r="T12" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="U12" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="V12" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="W12" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="X12" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y12" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z12" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA12" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB12" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC12" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD12" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE12" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF12" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG12" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH12" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI12" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ12" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK12" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL12" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM12" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN12" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO12" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP12" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ12" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR12" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="AS12" s="48" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13" spans="1:55" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A13" s="38" t="s">
         <v>20</v>
       </c>
-      <c r="B13" s="6"/>
-[...17 lines deleted...]
-      <c r="T13" s="1">
+      <c r="B13" s="42"/>
+      <c r="C13" s="42"/>
+      <c r="D13" s="42"/>
+      <c r="E13" s="42"/>
+      <c r="F13" s="42"/>
+      <c r="G13" s="42"/>
+      <c r="H13" s="43"/>
+      <c r="I13" s="42"/>
+      <c r="J13" s="43"/>
+      <c r="K13" s="43"/>
+      <c r="L13" s="43"/>
+      <c r="M13" s="43"/>
+      <c r="N13" s="44"/>
+      <c r="O13" s="44"/>
+      <c r="P13" s="44"/>
+      <c r="Q13" s="44"/>
+      <c r="R13" s="44"/>
+      <c r="S13" s="44"/>
+      <c r="T13" s="45">
         <v>12</v>
       </c>
-      <c r="U13" s="8">
+      <c r="U13" s="44">
         <v>27</v>
       </c>
-      <c r="V13" s="1">
+      <c r="V13" s="45">
         <v>21</v>
       </c>
-      <c r="W13" s="8">
+      <c r="W13" s="44">
         <v>24</v>
       </c>
-      <c r="X13" s="1">
-[...2 lines deleted...]
-      <c r="Y13" s="8">
+      <c r="X13" s="45">
+        <v>1</v>
+      </c>
+      <c r="Y13" s="44">
         <v>6</v>
       </c>
-      <c r="Z13" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AA13" s="8">
+      <c r="Z13" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA13" s="44">
         <v>5</v>
       </c>
-      <c r="AB13" s="8">
+      <c r="AB13" s="44">
         <v>2</v>
       </c>
-      <c r="AC13" s="8">
+      <c r="AC13" s="44">
         <v>5</v>
       </c>
-      <c r="AD13" s="8">
+      <c r="AD13" s="44">
         <v>13</v>
       </c>
-      <c r="AE13" s="8">
+      <c r="AE13" s="44">
         <v>24</v>
       </c>
-      <c r="AF13" s="8">
+      <c r="AF13" s="44">
         <v>23</v>
       </c>
-      <c r="AG13" s="8">
+      <c r="AG13" s="44">
         <v>19</v>
       </c>
-      <c r="AH13" s="8">
+      <c r="AH13" s="44">
         <v>13</v>
       </c>
-      <c r="AI13" s="8">
+      <c r="AI13" s="44">
         <v>11</v>
       </c>
-      <c r="AJ13" s="8">
+      <c r="AJ13" s="44">
         <v>7</v>
       </c>
-      <c r="AK13" s="8">
+      <c r="AK13" s="44">
         <v>4</v>
       </c>
-      <c r="AL13" s="8">
-[...5 lines deleted...]
-      <c r="AN13" s="8">
+      <c r="AL13" s="44">
+        <v>1</v>
+      </c>
+      <c r="AM13" s="44">
+        <v>1</v>
+      </c>
+      <c r="AN13" s="44">
         <v>8</v>
       </c>
-      <c r="AO13" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AP13" s="8">
+      <c r="AO13" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP13" s="44">
         <v>15</v>
       </c>
-      <c r="AQ13" s="8">
+      <c r="AQ13" s="44">
         <v>15</v>
       </c>
-      <c r="AR13" s="52">
-[...4 lines deleted...]
-      <c r="A14" s="5" t="s">
+      <c r="AR13" s="46">
+        <v>1</v>
+      </c>
+      <c r="AS13" s="46">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:55" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A14" s="38" t="s">
         <v>21</v>
       </c>
-      <c r="B14" s="6"/>
-[...94 lines deleted...]
-      <c r="A15" s="5" t="s">
+      <c r="B14" s="42"/>
+      <c r="C14" s="42"/>
+      <c r="D14" s="42"/>
+      <c r="E14" s="42"/>
+      <c r="F14" s="42"/>
+      <c r="G14" s="42"/>
+      <c r="H14" s="43"/>
+      <c r="I14" s="42"/>
+      <c r="J14" s="43"/>
+      <c r="K14" s="43"/>
+      <c r="L14" s="43"/>
+      <c r="M14" s="43"/>
+      <c r="N14" s="44"/>
+      <c r="O14" s="44"/>
+      <c r="P14" s="44"/>
+      <c r="Q14" s="44"/>
+      <c r="R14" s="44"/>
+      <c r="S14" s="44"/>
+      <c r="T14" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="U14" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="V14" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="W14" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="X14" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y14" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z14" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA14" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB14" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC14" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD14" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE14" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF14" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG14" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH14" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI14" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ14" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK14" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL14" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM14" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN14" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO14" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP14" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ14" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR14" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="AS14" s="48" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15" spans="1:55" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A15" s="38" t="s">
         <v>32</v>
       </c>
-      <c r="B15" s="6"/>
-[...20 lines deleted...]
-      <c r="U15" s="8">
+      <c r="B15" s="42"/>
+      <c r="C15" s="42"/>
+      <c r="D15" s="42"/>
+      <c r="E15" s="42"/>
+      <c r="F15" s="42"/>
+      <c r="G15" s="42"/>
+      <c r="H15" s="43"/>
+      <c r="I15" s="42"/>
+      <c r="J15" s="43"/>
+      <c r="K15" s="43"/>
+      <c r="L15" s="43"/>
+      <c r="M15" s="43"/>
+      <c r="N15" s="44"/>
+      <c r="O15" s="44"/>
+      <c r="P15" s="44"/>
+      <c r="Q15" s="44"/>
+      <c r="R15" s="44"/>
+      <c r="S15" s="44"/>
+      <c r="T15" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="U15" s="44">
         <v>8</v>
       </c>
-      <c r="V15" s="1" t="s">
-[...20 lines deleted...]
-      <c r="AC15" s="8">
+      <c r="V15" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="W15" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="X15" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y15" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z15" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA15" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB15" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC15" s="44">
         <v>4</v>
       </c>
-      <c r="AD15" s="8" t="s">
-[...46 lines deleted...]
-      <c r="A16" s="5" t="s">
+      <c r="AD15" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE15" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF15" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG15" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH15" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI15" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ15" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK15" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL15" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM15" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN15" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO15" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP15" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ15" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR15" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="AS15" s="48" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16" spans="1:55" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A16" s="38" t="s">
         <v>30</v>
       </c>
-      <c r="B16" s="6"/>
-[...94 lines deleted...]
-      <c r="A17" s="5" t="s">
+      <c r="B16" s="42"/>
+      <c r="C16" s="42"/>
+      <c r="D16" s="42"/>
+      <c r="E16" s="42"/>
+      <c r="F16" s="42"/>
+      <c r="G16" s="42"/>
+      <c r="H16" s="43"/>
+      <c r="I16" s="42"/>
+      <c r="J16" s="43"/>
+      <c r="K16" s="43"/>
+      <c r="L16" s="43"/>
+      <c r="M16" s="43"/>
+      <c r="N16" s="44"/>
+      <c r="O16" s="44"/>
+      <c r="P16" s="44"/>
+      <c r="Q16" s="44"/>
+      <c r="R16" s="44"/>
+      <c r="S16" s="44"/>
+      <c r="T16" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="U16" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="V16" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="W16" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="X16" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y16" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z16" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA16" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB16" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC16" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD16" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE16" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF16" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG16" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH16" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI16" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ16" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK16" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL16" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM16" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN16" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO16" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP16" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ16" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR16" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="AS16" s="48" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17" spans="1:45" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A17" s="38" t="s">
         <v>25</v>
       </c>
-      <c r="B17" s="6"/>
-[...94 lines deleted...]
-      <c r="A18" s="5" t="s">
+      <c r="B17" s="42"/>
+      <c r="C17" s="42"/>
+      <c r="D17" s="42"/>
+      <c r="E17" s="42"/>
+      <c r="F17" s="42"/>
+      <c r="G17" s="42"/>
+      <c r="H17" s="43"/>
+      <c r="I17" s="42"/>
+      <c r="J17" s="43"/>
+      <c r="K17" s="43"/>
+      <c r="L17" s="43"/>
+      <c r="M17" s="43"/>
+      <c r="N17" s="44"/>
+      <c r="O17" s="44"/>
+      <c r="P17" s="44"/>
+      <c r="Q17" s="44"/>
+      <c r="R17" s="44"/>
+      <c r="S17" s="44"/>
+      <c r="T17" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="U17" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="V17" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="W17" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="X17" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y17" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z17" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA17" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB17" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC17" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD17" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE17" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF17" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG17" s="44">
+        <v>1</v>
+      </c>
+      <c r="AH17" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI17" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ17" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK17" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL17" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM17" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN17" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO17" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP17" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ17" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR17" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="AS17" s="48" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18" spans="1:45" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A18" s="38" t="s">
         <v>22</v>
       </c>
-      <c r="B18" s="6"/>
-[...94 lines deleted...]
-      <c r="A19" s="5" t="s">
+      <c r="B18" s="42"/>
+      <c r="C18" s="42"/>
+      <c r="D18" s="42"/>
+      <c r="E18" s="42"/>
+      <c r="F18" s="42"/>
+      <c r="G18" s="42"/>
+      <c r="H18" s="43"/>
+      <c r="I18" s="42"/>
+      <c r="J18" s="43"/>
+      <c r="K18" s="43"/>
+      <c r="L18" s="43"/>
+      <c r="M18" s="43"/>
+      <c r="N18" s="44"/>
+      <c r="O18" s="44"/>
+      <c r="P18" s="44"/>
+      <c r="Q18" s="44"/>
+      <c r="R18" s="44"/>
+      <c r="S18" s="44"/>
+      <c r="T18" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="U18" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="V18" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="W18" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="X18" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y18" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z18" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA18" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB18" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC18" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD18" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE18" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF18" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG18" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH18" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI18" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ18" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK18" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL18" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM18" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN18" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO18" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP18" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ18" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR18" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="AS18" s="48" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19" spans="1:45" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A19" s="38" t="s">
         <v>23</v>
       </c>
-      <c r="B19" s="6"/>
-[...23 lines deleted...]
-      <c r="V19" s="1">
+      <c r="B19" s="42"/>
+      <c r="C19" s="42"/>
+      <c r="D19" s="42"/>
+      <c r="E19" s="42"/>
+      <c r="F19" s="42"/>
+      <c r="G19" s="42"/>
+      <c r="H19" s="43"/>
+      <c r="I19" s="42"/>
+      <c r="J19" s="43"/>
+      <c r="K19" s="43"/>
+      <c r="L19" s="43"/>
+      <c r="M19" s="43"/>
+      <c r="N19" s="44"/>
+      <c r="O19" s="44"/>
+      <c r="P19" s="44"/>
+      <c r="Q19" s="44"/>
+      <c r="R19" s="44"/>
+      <c r="S19" s="44"/>
+      <c r="T19" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="U19" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="V19" s="45">
         <v>5</v>
       </c>
-      <c r="W19" s="8">
+      <c r="W19" s="44">
         <v>2</v>
       </c>
-      <c r="X19" s="1" t="s">
-[...2 lines deleted...]
-      <c r="Y19" s="8">
+      <c r="X19" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y19" s="44">
         <v>3</v>
       </c>
-      <c r="Z19" s="8" t="s">
-[...14 lines deleted...]
-      <c r="AE19" s="8">
+      <c r="Z19" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA19" s="44">
+        <v>1</v>
+      </c>
+      <c r="AB19" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC19" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD19" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE19" s="44">
         <v>2</v>
       </c>
-      <c r="AF19" s="8">
-[...2 lines deleted...]
-      <c r="AG19" s="8">
+      <c r="AF19" s="44">
+        <v>1</v>
+      </c>
+      <c r="AG19" s="44">
         <v>2</v>
       </c>
-      <c r="AH19" s="8">
-[...11 lines deleted...]
-      <c r="AL19" s="8">
+      <c r="AH19" s="44">
+        <v>1</v>
+      </c>
+      <c r="AI19" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ19" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK19" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL19" s="44">
         <v>2</v>
       </c>
-      <c r="AM19" s="8">
-[...19 lines deleted...]
-      <c r="A20" s="5" t="s">
+      <c r="AM19" s="44">
+        <v>1</v>
+      </c>
+      <c r="AN19" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO19" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP19" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ19" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR19" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="AS19" s="48" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20" spans="1:45" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A20" s="38" t="s">
         <v>31</v>
       </c>
-      <c r="B20" s="6"/>
-[...94 lines deleted...]
-      <c r="A21" s="5" t="s">
+      <c r="B20" s="42"/>
+      <c r="C20" s="42"/>
+      <c r="D20" s="42"/>
+      <c r="E20" s="42"/>
+      <c r="F20" s="42"/>
+      <c r="G20" s="42"/>
+      <c r="H20" s="43"/>
+      <c r="I20" s="42"/>
+      <c r="J20" s="43"/>
+      <c r="K20" s="43"/>
+      <c r="L20" s="43"/>
+      <c r="M20" s="43"/>
+      <c r="N20" s="44"/>
+      <c r="O20" s="44"/>
+      <c r="P20" s="44"/>
+      <c r="Q20" s="44"/>
+      <c r="R20" s="44"/>
+      <c r="S20" s="44"/>
+      <c r="T20" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="U20" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="V20" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="W20" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="X20" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y20" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z20" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA20" s="44">
+        <v>1</v>
+      </c>
+      <c r="AB20" s="44">
+        <v>1</v>
+      </c>
+      <c r="AC20" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD20" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE20" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF20" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG20" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH20" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI20" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ20" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK20" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL20" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM20" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN20" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO20" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP20" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ20" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR20" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="AS20" s="48" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="21" spans="1:45" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A21" s="38" t="s">
         <v>24</v>
       </c>
-      <c r="B21" s="6"/>
-[...17 lines deleted...]
-      <c r="T21" s="1">
+      <c r="B21" s="42"/>
+      <c r="C21" s="42"/>
+      <c r="D21" s="42"/>
+      <c r="E21" s="42"/>
+      <c r="F21" s="42"/>
+      <c r="G21" s="42"/>
+      <c r="H21" s="43"/>
+      <c r="I21" s="42"/>
+      <c r="J21" s="43"/>
+      <c r="K21" s="43"/>
+      <c r="L21" s="43"/>
+      <c r="M21" s="43"/>
+      <c r="N21" s="44"/>
+      <c r="O21" s="44"/>
+      <c r="P21" s="44"/>
+      <c r="Q21" s="44"/>
+      <c r="R21" s="44"/>
+      <c r="S21" s="44"/>
+      <c r="T21" s="45">
         <v>8</v>
       </c>
-      <c r="U21" s="8">
+      <c r="U21" s="44">
         <v>21</v>
       </c>
-      <c r="V21" s="1">
+      <c r="V21" s="45">
         <v>8</v>
       </c>
-      <c r="W21" s="8">
+      <c r="W21" s="44">
         <v>20</v>
       </c>
-      <c r="X21" s="1">
+      <c r="X21" s="45">
         <v>12</v>
       </c>
-      <c r="Y21" s="8">
+      <c r="Y21" s="44">
         <v>6</v>
       </c>
-      <c r="Z21" s="8">
-[...2 lines deleted...]
-      <c r="AA21" s="8">
+      <c r="Z21" s="44">
+        <v>1</v>
+      </c>
+      <c r="AA21" s="44">
         <v>11</v>
       </c>
-      <c r="AB21" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AC21" s="8">
+      <c r="AB21" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC21" s="44">
         <v>4</v>
       </c>
-      <c r="AD21" s="8">
+      <c r="AD21" s="44">
         <v>18</v>
       </c>
-      <c r="AE21" s="8">
+      <c r="AE21" s="44">
         <v>21</v>
       </c>
-      <c r="AF21" s="8">
+      <c r="AF21" s="44">
         <v>9</v>
       </c>
-      <c r="AG21" s="8">
+      <c r="AG21" s="44">
         <v>13</v>
       </c>
-      <c r="AH21" s="8">
+      <c r="AH21" s="44">
         <v>5</v>
       </c>
-      <c r="AI21" s="8">
+      <c r="AI21" s="44">
         <v>10</v>
       </c>
-      <c r="AJ21" s="8">
+      <c r="AJ21" s="44">
         <v>6</v>
       </c>
-      <c r="AK21" s="8">
+      <c r="AK21" s="44">
         <v>5</v>
       </c>
-      <c r="AL21" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AM21" s="8">
+      <c r="AL21" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM21" s="44">
         <v>4</v>
       </c>
-      <c r="AN21" s="8">
+      <c r="AN21" s="44">
         <v>4</v>
       </c>
-      <c r="AO21" s="8">
+      <c r="AO21" s="44">
         <v>3</v>
       </c>
-      <c r="AP21" s="8">
+      <c r="AP21" s="44">
         <v>2</v>
       </c>
-      <c r="AQ21" s="8">
+      <c r="AQ21" s="44">
         <v>2</v>
       </c>
-      <c r="AR21" s="52">
+      <c r="AR21" s="46">
         <v>3</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="T22" s="65" t="s">
+      <c r="AS21" s="46">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:45" s="38" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B22" s="67"/>
+      <c r="C22" s="67"/>
+      <c r="D22" s="67"/>
+      <c r="E22" s="67"/>
+      <c r="F22" s="67"/>
+      <c r="G22" s="67"/>
+      <c r="H22" s="67"/>
+      <c r="I22" s="67"/>
+      <c r="J22" s="67"/>
+      <c r="K22" s="67"/>
+      <c r="L22" s="67"/>
+      <c r="M22" s="67"/>
+      <c r="N22" s="67"/>
+      <c r="O22" s="67"/>
+      <c r="P22" s="67"/>
+      <c r="Q22" s="67"/>
+      <c r="R22" s="67"/>
+      <c r="S22" s="67"/>
+      <c r="T22" s="49" t="s">
         <v>11</v>
       </c>
-      <c r="U22" s="65"/>
-[...21 lines deleted...]
-      <c r="A23" s="13" t="s">
+      <c r="U22" s="49"/>
+      <c r="V22" s="49"/>
+      <c r="W22" s="49"/>
+      <c r="X22" s="49"/>
+      <c r="Y22" s="49"/>
+      <c r="Z22" s="49"/>
+      <c r="AA22" s="49"/>
+      <c r="AB22" s="49"/>
+      <c r="AC22" s="49"/>
+      <c r="AD22" s="49"/>
+      <c r="AE22" s="49"/>
+      <c r="AF22" s="49"/>
+      <c r="AG22" s="49"/>
+      <c r="AH22" s="49"/>
+      <c r="AI22" s="49"/>
+      <c r="AJ22" s="49"/>
+      <c r="AK22" s="49"/>
+      <c r="AL22" s="49"/>
+      <c r="AM22" s="49"/>
+      <c r="AQ22" s="44"/>
+    </row>
+    <row r="23" spans="1:45" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A23" s="41" t="s">
         <v>27</v>
       </c>
-      <c r="B23" s="6">
+      <c r="B23" s="42">
         <v>183</v>
       </c>
-      <c r="C23" s="6">
+      <c r="C23" s="42">
         <v>191</v>
       </c>
-      <c r="D23" s="6">
+      <c r="D23" s="42">
         <v>184</v>
       </c>
-      <c r="E23" s="6">
+      <c r="E23" s="42">
         <v>229</v>
       </c>
-      <c r="F23" s="6">
+      <c r="F23" s="42">
         <v>257</v>
       </c>
-      <c r="G23" s="6">
+      <c r="G23" s="42">
         <v>445</v>
       </c>
-      <c r="H23" s="7">
+      <c r="H23" s="43">
         <v>355</v>
       </c>
-      <c r="I23" s="6">
+      <c r="I23" s="42">
         <v>525</v>
       </c>
-      <c r="J23" s="7">
+      <c r="J23" s="43">
         <v>335</v>
       </c>
-      <c r="K23" s="7">
+      <c r="K23" s="43">
         <v>273</v>
       </c>
-      <c r="L23" s="7">
+      <c r="L23" s="43">
         <v>258</v>
       </c>
-      <c r="M23" s="7">
+      <c r="M23" s="43">
         <v>162</v>
       </c>
-      <c r="N23" s="8">
+      <c r="N23" s="44">
         <v>104</v>
       </c>
-      <c r="O23" s="8">
+      <c r="O23" s="44">
         <v>143</v>
       </c>
-      <c r="P23" s="8">
+      <c r="P23" s="44">
         <v>128</v>
       </c>
-      <c r="Q23" s="8">
+      <c r="Q23" s="44">
         <v>96</v>
       </c>
-      <c r="R23" s="8">
+      <c r="R23" s="44">
         <v>136</v>
       </c>
-      <c r="S23" s="8">
+      <c r="S23" s="44">
         <v>215</v>
       </c>
-      <c r="T23" s="8">
+      <c r="T23" s="44">
         <v>106</v>
       </c>
-      <c r="U23" s="8">
+      <c r="U23" s="44">
         <v>108</v>
       </c>
-      <c r="V23" s="1">
+      <c r="V23" s="45">
         <v>114</v>
       </c>
-      <c r="W23" s="8">
+      <c r="W23" s="44">
         <v>93</v>
       </c>
-      <c r="X23" s="1">
+      <c r="X23" s="45">
         <v>43</v>
       </c>
-      <c r="Y23" s="8">
+      <c r="Y23" s="44">
         <v>38</v>
       </c>
-      <c r="Z23" s="8">
+      <c r="Z23" s="44">
         <v>3</v>
       </c>
-      <c r="AA23" s="8">
+      <c r="AA23" s="44">
         <v>44</v>
       </c>
-      <c r="AB23" s="8">
+      <c r="AB23" s="44">
         <v>40</v>
       </c>
-      <c r="AC23" s="8">
+      <c r="AC23" s="44">
         <v>41</v>
       </c>
-      <c r="AD23" s="8">
+      <c r="AD23" s="44">
         <v>41</v>
       </c>
-      <c r="AE23" s="8">
+      <c r="AE23" s="44">
         <v>80</v>
       </c>
-      <c r="AF23" s="8">
+      <c r="AF23" s="44">
         <v>81</v>
       </c>
-      <c r="AG23" s="8">
+      <c r="AG23" s="44">
         <v>66</v>
       </c>
-      <c r="AH23" s="8">
+      <c r="AH23" s="44">
         <v>35</v>
       </c>
-      <c r="AI23" s="8">
+      <c r="AI23" s="44">
         <v>39</v>
       </c>
-      <c r="AJ23" s="8">
+      <c r="AJ23" s="44">
         <v>46</v>
       </c>
-      <c r="AK23" s="8">
+      <c r="AK23" s="44">
         <v>15</v>
       </c>
-      <c r="AL23" s="8">
+      <c r="AL23" s="44">
         <v>10</v>
       </c>
-      <c r="AM23" s="8">
+      <c r="AM23" s="44">
         <v>19</v>
       </c>
-      <c r="AN23" s="8">
+      <c r="AN23" s="44">
         <v>21</v>
       </c>
-      <c r="AO23" s="8">
+      <c r="AO23" s="44">
         <v>11</v>
       </c>
-      <c r="AP23" s="8">
+      <c r="AP23" s="44">
         <v>46</v>
       </c>
-      <c r="AQ23" s="8">
+      <c r="AQ23" s="44">
         <v>28</v>
       </c>
-      <c r="AR23" s="52">
+      <c r="AR23" s="46">
         <v>15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="14" t="s">
+      <c r="AS23" s="46">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="24" spans="1:45" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A24" s="47" t="s">
         <v>28</v>
       </c>
-      <c r="B24" s="6"/>
-[...17 lines deleted...]
-      <c r="T24" s="8">
+      <c r="B24" s="42"/>
+      <c r="C24" s="42"/>
+      <c r="D24" s="42"/>
+      <c r="E24" s="42"/>
+      <c r="F24" s="42"/>
+      <c r="G24" s="42"/>
+      <c r="H24" s="43"/>
+      <c r="I24" s="42"/>
+      <c r="J24" s="43"/>
+      <c r="K24" s="43"/>
+      <c r="L24" s="43"/>
+      <c r="M24" s="43"/>
+      <c r="N24" s="44"/>
+      <c r="O24" s="44"/>
+      <c r="P24" s="44"/>
+      <c r="Q24" s="44"/>
+      <c r="R24" s="44"/>
+      <c r="S24" s="44"/>
+      <c r="T24" s="44">
         <v>66</v>
       </c>
-      <c r="U24" s="8">
+      <c r="U24" s="44">
         <v>59</v>
       </c>
-      <c r="V24" s="1">
+      <c r="V24" s="45">
         <v>85</v>
       </c>
-      <c r="W24" s="8">
+      <c r="W24" s="44">
         <v>52</v>
       </c>
-      <c r="X24" s="1">
+      <c r="X24" s="45">
         <v>37</v>
       </c>
-      <c r="Y24" s="8">
+      <c r="Y24" s="44">
         <v>28</v>
       </c>
-      <c r="Z24" s="8">
+      <c r="Z24" s="44">
         <v>3</v>
       </c>
-      <c r="AA24" s="8">
+      <c r="AA24" s="44">
         <v>24</v>
       </c>
-      <c r="AB24" s="8">
+      <c r="AB24" s="44">
         <v>36</v>
       </c>
-      <c r="AC24" s="8">
+      <c r="AC24" s="44">
         <v>28</v>
       </c>
-      <c r="AD24" s="8">
+      <c r="AD24" s="44">
         <v>19</v>
       </c>
-      <c r="AE24" s="8">
+      <c r="AE24" s="44">
         <v>44</v>
       </c>
-      <c r="AF24" s="8">
+      <c r="AF24" s="44">
         <v>39</v>
       </c>
-      <c r="AG24" s="8">
+      <c r="AG24" s="44">
         <v>35</v>
       </c>
-      <c r="AH24" s="8">
+      <c r="AH24" s="44">
         <v>23</v>
       </c>
-      <c r="AI24" s="8">
+      <c r="AI24" s="44">
         <v>20</v>
       </c>
-      <c r="AJ24" s="8">
-[...2 lines deleted...]
-      <c r="AK24" s="8">
+      <c r="AJ24" s="44">
+        <v>26</v>
+      </c>
+      <c r="AK24" s="44">
         <v>7</v>
       </c>
-      <c r="AL24" s="8">
+      <c r="AL24" s="44">
         <v>8</v>
       </c>
-      <c r="AM24" s="8">
+      <c r="AM24" s="44">
         <v>11</v>
       </c>
-      <c r="AN24" s="8">
+      <c r="AN24" s="44">
         <v>11</v>
       </c>
-      <c r="AO24" s="8">
+      <c r="AO24" s="44">
         <v>7</v>
       </c>
-      <c r="AP24" s="8">
+      <c r="AP24" s="44">
         <v>28</v>
       </c>
-      <c r="AQ24" s="8">
+      <c r="AQ24" s="44">
         <v>11</v>
       </c>
-      <c r="AR24" s="52">
+      <c r="AR24" s="46">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="14" t="s">
+      <c r="AS24" s="46">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="25" spans="1:45" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A25" s="47" t="s">
         <v>29</v>
       </c>
-      <c r="B25" s="6"/>
-[...17 lines deleted...]
-      <c r="T25" s="8">
+      <c r="B25" s="42"/>
+      <c r="C25" s="42"/>
+      <c r="D25" s="42"/>
+      <c r="E25" s="42"/>
+      <c r="F25" s="42"/>
+      <c r="G25" s="42"/>
+      <c r="H25" s="43"/>
+      <c r="I25" s="42"/>
+      <c r="J25" s="43"/>
+      <c r="K25" s="43"/>
+      <c r="L25" s="43"/>
+      <c r="M25" s="43"/>
+      <c r="N25" s="44"/>
+      <c r="O25" s="44"/>
+      <c r="P25" s="44"/>
+      <c r="Q25" s="44"/>
+      <c r="R25" s="44"/>
+      <c r="S25" s="44"/>
+      <c r="T25" s="44">
         <v>27</v>
       </c>
-      <c r="U25" s="8">
+      <c r="U25" s="44">
         <v>16</v>
       </c>
-      <c r="V25" s="1">
+      <c r="V25" s="45">
         <v>10</v>
       </c>
-      <c r="W25" s="8">
+      <c r="W25" s="44">
         <v>3</v>
       </c>
-      <c r="X25" s="1">
+      <c r="X25" s="45">
         <v>4</v>
       </c>
-      <c r="Y25" s="8">
+      <c r="Y25" s="44">
         <v>4</v>
       </c>
-      <c r="Z25" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AA25" s="8">
+      <c r="Z25" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA25" s="44">
         <v>11</v>
       </c>
-      <c r="AB25" s="8">
+      <c r="AB25" s="44">
         <v>4</v>
       </c>
-      <c r="AC25" s="8">
+      <c r="AC25" s="44">
         <v>7</v>
       </c>
-      <c r="AD25" s="8">
+      <c r="AD25" s="44">
         <v>4</v>
       </c>
-      <c r="AE25" s="8">
+      <c r="AE25" s="44">
         <v>15</v>
       </c>
-      <c r="AF25" s="8">
+      <c r="AF25" s="44">
         <v>14</v>
       </c>
-      <c r="AG25" s="8">
+      <c r="AG25" s="44">
         <v>5</v>
       </c>
-      <c r="AH25" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AI25" s="8">
+      <c r="AH25" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI25" s="44">
         <v>6</v>
       </c>
-      <c r="AJ25" s="8">
+      <c r="AJ25" s="44">
         <v>7</v>
       </c>
-      <c r="AK25" s="8">
-[...5 lines deleted...]
-      <c r="AM25" s="8">
+      <c r="AK25" s="44">
+        <v>1</v>
+      </c>
+      <c r="AL25" s="44">
+        <v>1</v>
+      </c>
+      <c r="AM25" s="44">
         <v>3</v>
       </c>
-      <c r="AN25" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AO25" s="8">
+      <c r="AN25" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO25" s="44">
         <v>3</v>
       </c>
-      <c r="AP25" s="8">
+      <c r="AP25" s="44">
         <v>3</v>
       </c>
-      <c r="AQ25" s="8">
-[...2 lines deleted...]
-      <c r="AR25" s="52">
+      <c r="AQ25" s="44">
+        <v>1</v>
+      </c>
+      <c r="AR25" s="46">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="5" t="s">
+      <c r="AS25" s="46">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="26" spans="1:45" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A26" s="38" t="s">
         <v>19</v>
       </c>
-      <c r="B26" s="6"/>
-[...86 lines deleted...]
-      <c r="AQ26" s="8">
+      <c r="B26" s="42"/>
+      <c r="C26" s="42"/>
+      <c r="D26" s="42"/>
+      <c r="E26" s="42"/>
+      <c r="F26" s="42"/>
+      <c r="G26" s="42"/>
+      <c r="H26" s="43"/>
+      <c r="I26" s="42"/>
+      <c r="J26" s="43"/>
+      <c r="K26" s="43"/>
+      <c r="L26" s="43"/>
+      <c r="M26" s="43"/>
+      <c r="N26" s="44"/>
+      <c r="O26" s="44"/>
+      <c r="P26" s="44"/>
+      <c r="Q26" s="44"/>
+      <c r="R26" s="44"/>
+      <c r="S26" s="44"/>
+      <c r="T26" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="U26" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="V26" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="W26" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="X26" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y26" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z26" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA26" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB26" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC26" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD26" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE26" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF26" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG26" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH26" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI26" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ26" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK26" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL26" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM26" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN26" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO26" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP26" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ26" s="44">
         <v>0</v>
       </c>
-      <c r="AR26" s="53" t="s">
-[...4 lines deleted...]
-      <c r="A27" s="5" t="s">
+      <c r="AR26" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="AS26" s="48" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="27" spans="1:45" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A27" s="38" t="s">
         <v>20</v>
       </c>
-      <c r="B27" s="6"/>
-[...17 lines deleted...]
-      <c r="T27" s="8">
+      <c r="B27" s="42"/>
+      <c r="C27" s="42"/>
+      <c r="D27" s="42"/>
+      <c r="E27" s="42"/>
+      <c r="F27" s="42"/>
+      <c r="G27" s="42"/>
+      <c r="H27" s="43"/>
+      <c r="I27" s="42"/>
+      <c r="J27" s="43"/>
+      <c r="K27" s="43"/>
+      <c r="L27" s="43"/>
+      <c r="M27" s="43"/>
+      <c r="N27" s="44"/>
+      <c r="O27" s="44"/>
+      <c r="P27" s="44"/>
+      <c r="Q27" s="44"/>
+      <c r="R27" s="44"/>
+      <c r="S27" s="44"/>
+      <c r="T27" s="44">
         <v>9</v>
       </c>
-      <c r="U27" s="8">
+      <c r="U27" s="44">
         <v>25</v>
       </c>
-      <c r="V27" s="1">
+      <c r="V27" s="45">
         <v>17</v>
       </c>
-      <c r="W27" s="8">
+      <c r="W27" s="44">
         <v>21</v>
       </c>
-      <c r="X27" s="1">
-[...2 lines deleted...]
-      <c r="Y27" s="8">
+      <c r="X27" s="45">
+        <v>1</v>
+      </c>
+      <c r="Y27" s="44">
         <v>3</v>
       </c>
-      <c r="Z27" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AA27" s="8">
+      <c r="Z27" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA27" s="44">
         <v>5</v>
       </c>
-      <c r="AB27" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AC27" s="8">
+      <c r="AB27" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC27" s="44">
         <v>5</v>
       </c>
-      <c r="AD27" s="8">
+      <c r="AD27" s="44">
         <v>11</v>
       </c>
-      <c r="AE27" s="8">
+      <c r="AE27" s="44">
         <v>15</v>
       </c>
-      <c r="AF27" s="8">
+      <c r="AF27" s="44">
         <v>23</v>
       </c>
-      <c r="AG27" s="8">
+      <c r="AG27" s="44">
         <v>18</v>
       </c>
-      <c r="AH27" s="8">
+      <c r="AH27" s="44">
         <v>9</v>
       </c>
-      <c r="AI27" s="8">
+      <c r="AI27" s="44">
         <v>8</v>
       </c>
-      <c r="AJ27" s="8">
+      <c r="AJ27" s="44">
         <v>7</v>
       </c>
-      <c r="AK27" s="8">
+      <c r="AK27" s="44">
         <v>4</v>
       </c>
-      <c r="AL27" s="8">
-[...5 lines deleted...]
-      <c r="AN27" s="8">
+      <c r="AL27" s="44">
+        <v>1</v>
+      </c>
+      <c r="AM27" s="44">
+        <v>1</v>
+      </c>
+      <c r="AN27" s="44">
         <v>8</v>
       </c>
-      <c r="AO27" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AP27" s="8">
+      <c r="AO27" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP27" s="44">
         <v>15</v>
       </c>
-      <c r="AQ27" s="8">
+      <c r="AQ27" s="44">
         <v>14</v>
       </c>
-      <c r="AR27" s="52">
-[...4 lines deleted...]
-      <c r="A28" s="5" t="s">
+      <c r="AR27" s="46">
+        <v>1</v>
+      </c>
+      <c r="AS27" s="46">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:45" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A28" s="38" t="s">
         <v>24</v>
       </c>
-      <c r="B28" s="6"/>
-[...17 lines deleted...]
-      <c r="T28" s="8">
+      <c r="B28" s="42"/>
+      <c r="C28" s="42"/>
+      <c r="D28" s="42"/>
+      <c r="E28" s="42"/>
+      <c r="F28" s="42"/>
+      <c r="G28" s="42"/>
+      <c r="H28" s="43"/>
+      <c r="I28" s="42"/>
+      <c r="J28" s="43"/>
+      <c r="K28" s="43"/>
+      <c r="L28" s="43"/>
+      <c r="M28" s="43"/>
+      <c r="N28" s="44"/>
+      <c r="O28" s="44"/>
+      <c r="P28" s="44"/>
+      <c r="Q28" s="44"/>
+      <c r="R28" s="44"/>
+      <c r="S28" s="44"/>
+      <c r="T28" s="44">
         <v>4</v>
       </c>
-      <c r="U28" s="8">
+      <c r="U28" s="44">
         <v>8</v>
       </c>
-      <c r="V28" s="1">
+      <c r="V28" s="45">
         <v>2</v>
       </c>
-      <c r="W28" s="8">
+      <c r="W28" s="44">
         <v>17</v>
       </c>
-      <c r="X28" s="1">
-[...2 lines deleted...]
-      <c r="Y28" s="8">
+      <c r="X28" s="45">
+        <v>1</v>
+      </c>
+      <c r="Y28" s="44">
         <v>3</v>
       </c>
-      <c r="Z28" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AA28" s="8">
+      <c r="Z28" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA28" s="44">
         <v>4</v>
       </c>
-      <c r="AB28" s="8" t="s">
-[...5 lines deleted...]
-      <c r="AD28" s="8">
+      <c r="AB28" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC28" s="44">
+        <v>1</v>
+      </c>
+      <c r="AD28" s="44">
         <v>7</v>
       </c>
-      <c r="AE28" s="8">
+      <c r="AE28" s="44">
         <v>6</v>
       </c>
-      <c r="AF28" s="8">
+      <c r="AF28" s="44">
         <v>5</v>
       </c>
-      <c r="AG28" s="8">
+      <c r="AG28" s="44">
         <v>8</v>
       </c>
-      <c r="AH28" s="8">
+      <c r="AH28" s="44">
         <v>3</v>
       </c>
-      <c r="AI28" s="8">
+      <c r="AI28" s="44">
         <v>5</v>
       </c>
-      <c r="AJ28" s="8">
+      <c r="AJ28" s="44">
         <v>6</v>
       </c>
-      <c r="AK28" s="8">
+      <c r="AK28" s="44">
         <v>3</v>
       </c>
-      <c r="AL28" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AM28" s="8">
+      <c r="AL28" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM28" s="44">
         <v>4</v>
       </c>
-      <c r="AN28" s="8">
+      <c r="AN28" s="44">
         <v>2</v>
       </c>
-      <c r="AO28" s="8">
-[...5 lines deleted...]
-      <c r="AQ28" s="8">
+      <c r="AO28" s="44">
+        <v>1</v>
+      </c>
+      <c r="AP28" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ28" s="44">
         <v>2</v>
       </c>
-      <c r="AR28" s="52">
-[...22 lines deleted...]
-      <c r="T29" s="66" t="s">
+      <c r="AR28" s="46">
+        <v>1</v>
+      </c>
+      <c r="AS28" s="46">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:45" s="38" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B29" s="63"/>
+      <c r="C29" s="63"/>
+      <c r="D29" s="63"/>
+      <c r="E29" s="63"/>
+      <c r="F29" s="63"/>
+      <c r="G29" s="63"/>
+      <c r="H29" s="63"/>
+      <c r="I29" s="63"/>
+      <c r="J29" s="63"/>
+      <c r="K29" s="63"/>
+      <c r="L29" s="63"/>
+      <c r="M29" s="63"/>
+      <c r="N29" s="63"/>
+      <c r="O29" s="63"/>
+      <c r="P29" s="63"/>
+      <c r="Q29" s="63"/>
+      <c r="R29" s="63"/>
+      <c r="S29" s="63"/>
+      <c r="T29" s="40" t="s">
         <v>12</v>
       </c>
-      <c r="U29" s="66"/>
-[...21 lines deleted...]
-      <c r="A30" s="13" t="s">
+      <c r="U29" s="40"/>
+      <c r="V29" s="40"/>
+      <c r="W29" s="40"/>
+      <c r="X29" s="40"/>
+      <c r="Y29" s="40"/>
+      <c r="Z29" s="40"/>
+      <c r="AA29" s="40"/>
+      <c r="AB29" s="40"/>
+      <c r="AC29" s="40"/>
+      <c r="AD29" s="40"/>
+      <c r="AE29" s="40"/>
+      <c r="AF29" s="40"/>
+      <c r="AG29" s="40"/>
+      <c r="AH29" s="40"/>
+      <c r="AI29" s="40"/>
+      <c r="AJ29" s="40"/>
+      <c r="AK29" s="40"/>
+      <c r="AL29" s="40"/>
+      <c r="AM29" s="40"/>
+      <c r="AQ29" s="44"/>
+    </row>
+    <row r="30" spans="1:45" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A30" s="41" t="s">
         <v>27</v>
       </c>
-      <c r="B30" s="6">
+      <c r="B30" s="42">
         <v>34</v>
       </c>
-      <c r="C30" s="6">
+      <c r="C30" s="42">
         <v>29</v>
       </c>
-      <c r="D30" s="6">
+      <c r="D30" s="42">
         <v>38</v>
       </c>
-      <c r="E30" s="6">
+      <c r="E30" s="42">
         <v>56</v>
       </c>
-      <c r="F30" s="6">
+      <c r="F30" s="42">
         <v>50</v>
       </c>
-      <c r="G30" s="6">
+      <c r="G30" s="42">
         <v>107</v>
       </c>
-      <c r="H30" s="7">
+      <c r="H30" s="43">
         <v>87</v>
       </c>
-      <c r="I30" s="6">
+      <c r="I30" s="42">
         <v>85</v>
       </c>
-      <c r="J30" s="7">
+      <c r="J30" s="43">
         <v>61</v>
       </c>
-      <c r="K30" s="7">
+      <c r="K30" s="43">
         <v>57</v>
       </c>
-      <c r="L30" s="7">
+      <c r="L30" s="43">
         <v>50</v>
       </c>
-      <c r="M30" s="7">
+      <c r="M30" s="43">
         <v>30</v>
       </c>
-      <c r="N30" s="8">
+      <c r="N30" s="44">
         <v>19</v>
       </c>
-      <c r="O30" s="8">
+      <c r="O30" s="44">
         <v>22</v>
       </c>
-      <c r="P30" s="8">
+      <c r="P30" s="44">
         <v>23</v>
       </c>
-      <c r="Q30" s="8">
+      <c r="Q30" s="44">
         <v>30</v>
       </c>
-      <c r="R30" s="8">
+      <c r="R30" s="44">
         <v>21</v>
       </c>
-      <c r="S30" s="8">
+      <c r="S30" s="44">
         <v>38</v>
       </c>
-      <c r="T30" s="8">
+      <c r="T30" s="44">
         <v>28</v>
       </c>
-      <c r="U30" s="8">
+      <c r="U30" s="44">
         <v>40</v>
       </c>
-      <c r="V30" s="1">
+      <c r="V30" s="45">
         <v>23</v>
       </c>
-      <c r="W30" s="8">
+      <c r="W30" s="44">
         <v>23</v>
       </c>
-      <c r="X30" s="1">
+      <c r="X30" s="45">
         <v>24</v>
       </c>
-      <c r="Y30" s="8">
+      <c r="Y30" s="44">
         <v>20</v>
       </c>
-      <c r="Z30" s="8">
-[...2 lines deleted...]
-      <c r="AA30" s="8">
+      <c r="Z30" s="44">
+        <v>1</v>
+      </c>
+      <c r="AA30" s="44">
         <v>18</v>
       </c>
-      <c r="AB30" s="8">
+      <c r="AB30" s="44">
         <v>9</v>
       </c>
-      <c r="AC30" s="8">
+      <c r="AC30" s="44">
         <v>11</v>
       </c>
-      <c r="AD30" s="8">
+      <c r="AD30" s="44">
         <v>18</v>
       </c>
-      <c r="AE30" s="8">
+      <c r="AE30" s="44">
         <v>31</v>
       </c>
-      <c r="AF30" s="8">
+      <c r="AF30" s="44">
         <v>20</v>
       </c>
-      <c r="AG30" s="8">
+      <c r="AG30" s="44">
         <v>17</v>
       </c>
-      <c r="AH30" s="8">
+      <c r="AH30" s="44">
         <v>7</v>
       </c>
-      <c r="AI30" s="8">
+      <c r="AI30" s="44">
         <v>16</v>
       </c>
-      <c r="AJ30" s="8">
-[...2 lines deleted...]
-      <c r="AK30" s="8">
+      <c r="AJ30" s="44">
+        <v>1</v>
+      </c>
+      <c r="AK30" s="44">
         <v>5</v>
       </c>
-      <c r="AL30" s="8">
+      <c r="AL30" s="44">
         <v>2</v>
       </c>
-      <c r="AM30" s="8">
+      <c r="AM30" s="44">
         <v>3</v>
       </c>
-      <c r="AN30" s="8">
+      <c r="AN30" s="44">
         <v>10</v>
       </c>
-      <c r="AO30" s="8">
+      <c r="AO30" s="44">
         <v>2</v>
       </c>
-      <c r="AP30" s="8">
+      <c r="AP30" s="44">
         <v>6</v>
       </c>
-      <c r="AQ30" s="8">
+      <c r="AQ30" s="44">
         <v>6</v>
       </c>
-      <c r="AR30" s="52">
+      <c r="AR30" s="46">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="14" t="s">
+      <c r="AS30" s="46">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:45" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A31" s="47" t="s">
         <v>28</v>
       </c>
-      <c r="T31" s="8">
+      <c r="T31" s="44">
         <v>6</v>
       </c>
-      <c r="U31" s="8">
+      <c r="U31" s="44">
         <v>6</v>
       </c>
-      <c r="V31" s="1" t="s">
-[...2 lines deleted...]
-      <c r="W31" s="8">
+      <c r="V31" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="W31" s="44">
         <v>6</v>
       </c>
-      <c r="X31" s="1" t="s">
-[...8 lines deleted...]
-      <c r="AA31" s="8">
+      <c r="X31" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y31" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z31" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA31" s="44">
         <v>6</v>
       </c>
-      <c r="AB31" s="8">
-[...8 lines deleted...]
-      <c r="AE31" s="8">
+      <c r="AB31" s="44">
+        <v>1</v>
+      </c>
+      <c r="AC31" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD31" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE31" s="44">
         <v>4</v>
       </c>
-      <c r="AF31" s="8">
+      <c r="AF31" s="44">
         <v>6</v>
       </c>
-      <c r="AG31" s="8" t="s">
-[...20 lines deleted...]
-      <c r="AN31" s="8">
+      <c r="AG31" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH31" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI31" s="44">
+        <v>1</v>
+      </c>
+      <c r="AJ31" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK31" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL31" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM31" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN31" s="44">
         <v>5</v>
       </c>
-      <c r="AO31" s="8" t="s">
-[...5 lines deleted...]
-      <c r="AQ31" s="8">
+      <c r="AO31" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP31" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ31" s="44">
         <v>2</v>
       </c>
-      <c r="AR31" s="53" t="s">
-[...4 lines deleted...]
-      <c r="A32" s="14" t="s">
+      <c r="AR31" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="AS31" s="46">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:45" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A32" s="47" t="s">
         <v>29</v>
       </c>
-      <c r="T32" s="8" t="s">
-[...14 lines deleted...]
-      <c r="Y32" s="8">
+      <c r="T32" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="U32" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="V32" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="W32" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="X32" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y32" s="44">
         <v>3</v>
       </c>
-      <c r="Z32" s="8" t="s">
-[...17 lines deleted...]
-      <c r="AF32" s="8">
+      <c r="Z32" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA32" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB32" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC32" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD32" s="44">
+        <v>1</v>
+      </c>
+      <c r="AE32" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF32" s="44">
         <v>3</v>
       </c>
-      <c r="AG32" s="8" t="s">
-[...11 lines deleted...]
-      <c r="AK32" s="8">
+      <c r="AG32" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH32" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI32" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ32" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK32" s="44">
         <v>2</v>
       </c>
-      <c r="AL32" s="8" t="s">
-[...22 lines deleted...]
-      <c r="A33" s="5" t="s">
+      <c r="AL32" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM32" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN32" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO32" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP32" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ32" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR32" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="AS32" s="48" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="33" spans="1:45" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A33" s="38" t="s">
         <v>18</v>
       </c>
-      <c r="T33" s="8">
+      <c r="T33" s="44">
         <v>15</v>
       </c>
-      <c r="U33" s="8">
+      <c r="U33" s="44">
         <v>11</v>
       </c>
-      <c r="V33" s="1">
+      <c r="V33" s="45">
         <v>8</v>
       </c>
-      <c r="W33" s="8">
+      <c r="W33" s="44">
         <v>9</v>
       </c>
-      <c r="X33" s="1">
+      <c r="X33" s="45">
         <v>13</v>
       </c>
-      <c r="Y33" s="8">
+      <c r="Y33" s="44">
         <v>8</v>
       </c>
-      <c r="Z33" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AA33" s="8">
+      <c r="Z33" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA33" s="44">
         <v>3</v>
       </c>
-      <c r="AB33" s="8">
+      <c r="AB33" s="44">
         <v>5</v>
       </c>
-      <c r="AC33" s="8">
+      <c r="AC33" s="44">
         <v>4</v>
       </c>
-      <c r="AD33" s="8">
+      <c r="AD33" s="44">
         <v>4</v>
       </c>
-      <c r="AE33" s="8">
-[...2 lines deleted...]
-      <c r="AF33" s="8">
+      <c r="AE33" s="44">
+        <v>1</v>
+      </c>
+      <c r="AF33" s="44">
         <v>6</v>
       </c>
-      <c r="AG33" s="8">
+      <c r="AG33" s="44">
         <v>8</v>
       </c>
-      <c r="AH33" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AI33" s="8">
+      <c r="AH33" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI33" s="44">
         <v>7</v>
       </c>
-      <c r="AJ33" s="8">
-[...8 lines deleted...]
-      <c r="AM33" s="8">
+      <c r="AJ33" s="44">
+        <v>1</v>
+      </c>
+      <c r="AK33" s="44">
+        <v>1</v>
+      </c>
+      <c r="AL33" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM33" s="44">
         <v>2</v>
       </c>
-      <c r="AN33" s="8">
+      <c r="AN33" s="44">
         <v>3</v>
       </c>
-      <c r="AO33" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AP33" s="8">
+      <c r="AO33" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP33" s="44">
         <v>4</v>
       </c>
-      <c r="AQ33" s="8">
+      <c r="AQ33" s="44">
         <v>3</v>
       </c>
-      <c r="AR33" s="52">
+      <c r="AR33" s="46">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="5" t="s">
+      <c r="AS33" s="46">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:45" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A34" s="38" t="s">
         <v>19</v>
       </c>
-      <c r="T34" s="8" t="s">
-[...76 lines deleted...]
-      <c r="A35" s="5" t="s">
+      <c r="T34" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="U34" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="V34" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="W34" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="X34" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y34" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z34" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA34" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB34" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC34" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD34" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE34" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF34" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG34" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH34" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI34" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ34" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK34" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL34" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM34" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN34" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO34" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP34" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ34" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR34" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="AS34" s="48" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="35" spans="1:45" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A35" s="38" t="s">
         <v>20</v>
       </c>
-      <c r="T35" s="8">
+      <c r="T35" s="44">
         <v>3</v>
       </c>
-      <c r="U35" s="8">
+      <c r="U35" s="44">
         <v>2</v>
       </c>
-      <c r="V35" s="1">
+      <c r="V35" s="45">
         <v>4</v>
       </c>
-      <c r="W35" s="8">
+      <c r="W35" s="44">
         <v>3</v>
       </c>
-      <c r="X35" s="1" t="s">
-[...2 lines deleted...]
-      <c r="Y35" s="8">
+      <c r="X35" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y35" s="44">
         <v>3</v>
       </c>
-      <c r="Z35" s="8" t="s">
-[...5 lines deleted...]
-      <c r="AB35" s="8">
+      <c r="Z35" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA35" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB35" s="44">
         <v>2</v>
       </c>
-      <c r="AC35" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AD35" s="8">
+      <c r="AC35" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD35" s="44">
         <v>2</v>
       </c>
-      <c r="AE35" s="8">
+      <c r="AE35" s="44">
         <v>9</v>
       </c>
-      <c r="AF35" s="8" t="s">
-[...5 lines deleted...]
-      <c r="AH35" s="8">
+      <c r="AF35" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG35" s="44">
+        <v>1</v>
+      </c>
+      <c r="AH35" s="44">
         <v>4</v>
       </c>
-      <c r="AI35" s="8">
+      <c r="AI35" s="44">
         <v>3</v>
       </c>
-      <c r="AJ35" s="8" t="s">
-[...28 lines deleted...]
-      <c r="A36" s="5" t="s">
+      <c r="AJ35" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK35" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL35" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM35" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN35" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO35" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP35" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ35" s="44">
+        <v>1</v>
+      </c>
+      <c r="AR35" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="AS35" s="48" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="36" spans="1:45" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A36" s="38" t="s">
         <v>21</v>
       </c>
-      <c r="T36" s="8" t="s">
-[...76 lines deleted...]
-      <c r="A37" s="5" t="s">
+      <c r="T36" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="U36" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="V36" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="W36" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="X36" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y36" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z36" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA36" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB36" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC36" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD36" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE36" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF36" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG36" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH36" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI36" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ36" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK36" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL36" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM36" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN36" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO36" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP36" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ36" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR36" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="AS36" s="48" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="37" spans="1:45" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A37" s="38" t="s">
         <v>32</v>
       </c>
-      <c r="T37" s="8" t="s">
-[...2 lines deleted...]
-      <c r="U37" s="8">
+      <c r="T37" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="U37" s="44">
         <v>8</v>
       </c>
-      <c r="V37" s="1" t="s">
-[...20 lines deleted...]
-      <c r="AC37" s="8">
+      <c r="V37" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="W37" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="X37" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y37" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z37" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA37" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB37" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC37" s="44">
         <v>4</v>
       </c>
-      <c r="AD37" s="8" t="s">
-[...46 lines deleted...]
-      <c r="A38" s="5" t="s">
+      <c r="AD37" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE37" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF37" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG37" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH37" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI37" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ37" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK37" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL37" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM37" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN37" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO37" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP37" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ37" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR37" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="AS37" s="48" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="38" spans="1:45" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A38" s="38" t="s">
         <v>30</v>
       </c>
-      <c r="T38" s="8" t="s">
-[...76 lines deleted...]
-      <c r="A39" s="5" t="s">
+      <c r="T38" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="U38" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="V38" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="W38" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="X38" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y38" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z38" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA38" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB38" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC38" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD38" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE38" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF38" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG38" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH38" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI38" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ38" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK38" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL38" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM38" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN38" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO38" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP38" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ38" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR38" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="AS38" s="48" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="39" spans="1:45" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A39" s="38" t="s">
         <v>25</v>
       </c>
-      <c r="T39" s="8" t="s">
-[...76 lines deleted...]
-      <c r="A40" s="5" t="s">
+      <c r="T39" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="U39" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="V39" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="W39" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="X39" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y39" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z39" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA39" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB39" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC39" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD39" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE39" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF39" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG39" s="44">
+        <v>1</v>
+      </c>
+      <c r="AH39" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI39" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ39" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK39" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL39" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM39" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN39" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO39" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP39" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ39" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR39" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="AS39" s="48" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="40" spans="1:45" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A40" s="38" t="s">
         <v>22</v>
       </c>
-      <c r="T40" s="8" t="s">
-[...76 lines deleted...]
-      <c r="A41" s="5" t="s">
+      <c r="T40" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="U40" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="V40" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="W40" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="X40" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y40" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z40" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA40" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB40" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC40" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD40" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE40" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF40" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG40" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH40" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI40" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ40" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK40" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL40" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM40" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN40" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO40" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP40" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ40" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR40" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="AS40" s="48" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="41" spans="1:45" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A41" s="38" t="s">
         <v>23</v>
       </c>
-      <c r="T41" s="8" t="s">
-[...5 lines deleted...]
-      <c r="V41" s="1">
+      <c r="T41" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="U41" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="V41" s="45">
         <v>5</v>
       </c>
-      <c r="W41" s="8">
+      <c r="W41" s="44">
         <v>2</v>
       </c>
-      <c r="X41" s="1" t="s">
-[...2 lines deleted...]
-      <c r="Y41" s="8">
+      <c r="X41" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y41" s="44">
         <v>3</v>
       </c>
-      <c r="Z41" s="8" t="s">
-[...14 lines deleted...]
-      <c r="AE41" s="8">
+      <c r="Z41" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA41" s="44">
+        <v>1</v>
+      </c>
+      <c r="AB41" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC41" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD41" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE41" s="44">
         <v>2</v>
       </c>
-      <c r="AF41" s="8">
-[...2 lines deleted...]
-      <c r="AG41" s="8">
+      <c r="AF41" s="44">
+        <v>1</v>
+      </c>
+      <c r="AG41" s="44">
         <v>2</v>
       </c>
-      <c r="AH41" s="8">
-[...11 lines deleted...]
-      <c r="AL41" s="8">
+      <c r="AH41" s="44">
+        <v>1</v>
+      </c>
+      <c r="AI41" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ41" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK41" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL41" s="44">
         <v>2</v>
       </c>
-      <c r="AM41" s="8">
-[...19 lines deleted...]
-      <c r="A42" s="5" t="s">
+      <c r="AM41" s="44">
+        <v>1</v>
+      </c>
+      <c r="AN41" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO41" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP41" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ41" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR41" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="AS41" s="48" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="42" spans="1:45" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A42" s="38" t="s">
         <v>31</v>
       </c>
-      <c r="T42" s="8" t="s">
-[...76 lines deleted...]
-      <c r="A43" s="9" t="s">
+      <c r="T42" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="U42" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="V42" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="W42" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="X42" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y42" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z42" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA42" s="44">
+        <v>1</v>
+      </c>
+      <c r="AB42" s="44">
+        <v>1</v>
+      </c>
+      <c r="AC42" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD42" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE42" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF42" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG42" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH42" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI42" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ42" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK42" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL42" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM42" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN42" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO42" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP42" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ42" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR42" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="AS42" s="48" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="43" spans="1:45" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A43" s="50" t="s">
         <v>24</v>
       </c>
-      <c r="B43" s="9"/>
-[...17 lines deleted...]
-      <c r="T43" s="9">
+      <c r="B43" s="50"/>
+      <c r="C43" s="50"/>
+      <c r="D43" s="50"/>
+      <c r="E43" s="50"/>
+      <c r="F43" s="50"/>
+      <c r="G43" s="50"/>
+      <c r="H43" s="50"/>
+      <c r="I43" s="50"/>
+      <c r="J43" s="50"/>
+      <c r="K43" s="50"/>
+      <c r="L43" s="50"/>
+      <c r="M43" s="50"/>
+      <c r="N43" s="50"/>
+      <c r="O43" s="50"/>
+      <c r="P43" s="50"/>
+      <c r="Q43" s="50"/>
+      <c r="R43" s="50"/>
+      <c r="S43" s="50"/>
+      <c r="T43" s="50">
         <v>4</v>
       </c>
-      <c r="U43" s="10">
+      <c r="U43" s="52">
         <v>13</v>
       </c>
-      <c r="V43" s="2">
+      <c r="V43" s="51">
         <v>6</v>
       </c>
-      <c r="W43" s="10">
+      <c r="W43" s="52">
         <v>3</v>
       </c>
-      <c r="X43" s="2">
+      <c r="X43" s="51">
         <v>11</v>
       </c>
-      <c r="Y43" s="10">
+      <c r="Y43" s="52">
         <v>3</v>
       </c>
-      <c r="Z43" s="10">
-[...2 lines deleted...]
-      <c r="AA43" s="10">
+      <c r="Z43" s="52">
+        <v>1</v>
+      </c>
+      <c r="AA43" s="52">
         <v>7</v>
       </c>
-      <c r="AB43" s="10" t="s">
-[...2 lines deleted...]
-      <c r="AC43" s="10">
+      <c r="AB43" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC43" s="52">
         <v>3</v>
       </c>
-      <c r="AD43" s="10">
+      <c r="AD43" s="52">
         <v>11</v>
       </c>
-      <c r="AE43" s="10">
+      <c r="AE43" s="52">
         <v>15</v>
       </c>
-      <c r="AF43" s="10">
+      <c r="AF43" s="52">
         <v>4</v>
       </c>
-      <c r="AG43" s="10">
+      <c r="AG43" s="52">
         <v>5</v>
       </c>
-      <c r="AH43" s="10">
+      <c r="AH43" s="52">
         <v>2</v>
       </c>
-      <c r="AI43" s="10">
+      <c r="AI43" s="52">
         <v>5</v>
       </c>
-      <c r="AJ43" s="10" t="s">
-[...2 lines deleted...]
-      <c r="AK43" s="10">
+      <c r="AJ43" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK43" s="52">
         <v>2</v>
       </c>
-      <c r="AL43" s="10" t="s">
-[...5 lines deleted...]
-      <c r="AN43" s="10">
+      <c r="AL43" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM43" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN43" s="52">
         <v>2</v>
       </c>
-      <c r="AO43" s="10">
+      <c r="AO43" s="52">
         <v>2</v>
       </c>
-      <c r="AP43" s="10">
+      <c r="AP43" s="52">
         <v>2</v>
       </c>
-      <c r="AQ43" s="10" t="s">
-[...2 lines deleted...]
-      <c r="AR43" s="55">
+      <c r="AQ43" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR43" s="68">
         <v>2</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="X48" s="5"/>
+      <c r="AS43" s="53" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="44" spans="1:45" x14ac:dyDescent="0.2">
+      <c r="X44" s="3"/>
+    </row>
+    <row r="45" spans="1:45" x14ac:dyDescent="0.2">
+      <c r="X45" s="3"/>
+    </row>
+    <row r="46" spans="1:45" x14ac:dyDescent="0.2">
+      <c r="X46" s="3"/>
+    </row>
+    <row r="47" spans="1:45" x14ac:dyDescent="0.2">
+      <c r="X47" s="3"/>
+    </row>
+    <row r="48" spans="1:45" x14ac:dyDescent="0.2">
+      <c r="X48" s="3"/>
     </row>
     <row r="49" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X49" s="5"/>
+      <c r="X49" s="3"/>
     </row>
     <row r="50" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X50" s="5"/>
+      <c r="X50" s="3"/>
     </row>
     <row r="51" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X51" s="5"/>
+      <c r="X51" s="3"/>
     </row>
     <row r="52" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X52" s="5"/>
+      <c r="X52" s="3"/>
     </row>
     <row r="53" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X53" s="5"/>
+      <c r="X53" s="3"/>
     </row>
     <row r="54" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X54" s="5"/>
+      <c r="X54" s="3"/>
     </row>
     <row r="55" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X55" s="5"/>
+      <c r="X55" s="3"/>
     </row>
     <row r="56" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X56" s="5"/>
+      <c r="X56" s="3"/>
     </row>
     <row r="57" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X57" s="5"/>
+      <c r="X57" s="3"/>
     </row>
     <row r="58" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X58" s="5"/>
+      <c r="X58" s="3"/>
     </row>
     <row r="59" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X59" s="5"/>
+      <c r="X59" s="3"/>
     </row>
     <row r="60" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X60" s="5"/>
+      <c r="X60" s="3"/>
     </row>
     <row r="61" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X61" s="5"/>
+      <c r="X61" s="3"/>
     </row>
     <row r="62" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X62" s="5"/>
+      <c r="X62" s="3"/>
     </row>
     <row r="63" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X63" s="5"/>
+      <c r="X63" s="3"/>
     </row>
     <row r="64" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X64" s="5"/>
+      <c r="X64" s="3"/>
     </row>
     <row r="65" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X65" s="5"/>
+      <c r="X65" s="3"/>
     </row>
     <row r="66" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X66" s="5"/>
+      <c r="X66" s="3"/>
     </row>
     <row r="67" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X67" s="5"/>
+      <c r="X67" s="3"/>
     </row>
     <row r="68" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X68" s="5"/>
+      <c r="X68" s="3"/>
     </row>
     <row r="69" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X69" s="5"/>
+      <c r="X69" s="3"/>
     </row>
     <row r="70" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X70" s="5"/>
+      <c r="X70" s="3"/>
     </row>
     <row r="71" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X71" s="5"/>
+      <c r="X71" s="3"/>
     </row>
     <row r="72" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X72" s="5"/>
+      <c r="X72" s="3"/>
     </row>
     <row r="73" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X73" s="5"/>
+      <c r="X73" s="3"/>
     </row>
     <row r="74" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X74" s="5"/>
+      <c r="X74" s="3"/>
     </row>
     <row r="75" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X75" s="5"/>
+      <c r="X75" s="3"/>
     </row>
     <row r="76" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X76" s="5"/>
+      <c r="X76" s="3"/>
     </row>
     <row r="77" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X77" s="5"/>
+      <c r="X77" s="3"/>
     </row>
     <row r="78" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X78" s="5"/>
+      <c r="X78" s="3"/>
     </row>
     <row r="79" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X79" s="5"/>
+      <c r="X79" s="3"/>
     </row>
     <row r="80" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X80" s="5"/>
+      <c r="X80" s="3"/>
     </row>
     <row r="81" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X81" s="5"/>
+      <c r="X81" s="3"/>
     </row>
     <row r="82" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X82" s="5"/>
+      <c r="X82" s="3"/>
     </row>
     <row r="83" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X83" s="5"/>
+      <c r="X83" s="3"/>
     </row>
     <row r="84" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X84" s="5"/>
+      <c r="X84" s="3"/>
     </row>
     <row r="85" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X85" s="5"/>
+      <c r="X85" s="3"/>
     </row>
     <row r="86" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X86" s="5"/>
+      <c r="X86" s="3"/>
     </row>
     <row r="87" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X87" s="5"/>
+      <c r="X87" s="3"/>
     </row>
     <row r="88" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X88" s="5"/>
+      <c r="X88" s="3"/>
     </row>
     <row r="89" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X89" s="5"/>
+      <c r="X89" s="3"/>
     </row>
     <row r="90" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X90" s="5"/>
+      <c r="X90" s="3"/>
     </row>
     <row r="91" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X91" s="5"/>
+      <c r="X91" s="3"/>
     </row>
     <row r="92" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X92" s="5"/>
+      <c r="X92" s="3"/>
     </row>
     <row r="93" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X93" s="5"/>
+      <c r="X93" s="3"/>
     </row>
     <row r="94" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X94" s="5"/>
+      <c r="X94" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:S5"/>
     <mergeCell ref="T7:AM7"/>
     <mergeCell ref="Z3:AW3"/>
     <mergeCell ref="AL5:AW5"/>
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="T5:Y5"/>
     <mergeCell ref="T29:AM29"/>
     <mergeCell ref="T22:AM22"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr codeName="Лист6"/>
   <dimension ref="A1:BE79"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="AR10" sqref="AR10:AR45"/>
+      <selection activeCell="AC16" sqref="AC16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="24.42578125" style="5" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="27" max="16384" width="9.140625" style="5"/>
+    <col min="1" max="1" width="24.42578125" style="3" customWidth="1"/>
+    <col min="2" max="13" width="0" style="3" hidden="1" customWidth="1"/>
+    <col min="14" max="18" width="9.140625" style="3" hidden="1" customWidth="1"/>
+    <col min="19" max="19" width="7" style="3" hidden="1" customWidth="1"/>
+    <col min="20" max="23" width="0" style="3" hidden="1" customWidth="1"/>
+    <col min="24" max="24" width="0" style="6" hidden="1" customWidth="1"/>
+    <col min="25" max="25" width="0" style="3" hidden="1" customWidth="1"/>
+    <col min="26" max="26" width="9.140625" style="8"/>
+    <col min="27" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:57" x14ac:dyDescent="0.2">
-      <c r="X1" s="5"/>
-      <c r="Z1" s="5"/>
+      <c r="X1" s="3"/>
+      <c r="Z1" s="3"/>
     </row>
     <row r="2" spans="1:57" x14ac:dyDescent="0.2">
-      <c r="X2" s="5"/>
-      <c r="Z2" s="5"/>
+      <c r="X2" s="3"/>
+      <c r="Z2" s="3"/>
     </row>
     <row r="3" spans="1:57" x14ac:dyDescent="0.2">
-      <c r="X3" s="5"/>
-      <c r="Z3" s="5"/>
+      <c r="X3" s="3"/>
+      <c r="Z3" s="3"/>
     </row>
     <row r="4" spans="1:57" x14ac:dyDescent="0.2">
-      <c r="X4" s="5"/>
-      <c r="Z4" s="5"/>
+      <c r="X4" s="3"/>
+      <c r="Z4" s="3"/>
     </row>
     <row r="5" spans="1:57" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="X5" s="5"/>
-      <c r="Z5" s="61" t="s">
+      <c r="X5" s="3"/>
+      <c r="Z5" s="32" t="s">
         <v>87</v>
       </c>
-      <c r="AA5" s="61"/>
-[...54 lines deleted...]
-      <c r="Z6" s="5"/>
+      <c r="AA5" s="32"/>
+      <c r="AB5" s="32"/>
+      <c r="AC5" s="32"/>
+      <c r="AD5" s="32"/>
+      <c r="AE5" s="32"/>
+      <c r="AF5" s="32"/>
+      <c r="AG5" s="32"/>
+      <c r="AH5" s="32"/>
+      <c r="AI5" s="32"/>
+      <c r="AJ5" s="32"/>
+      <c r="AK5" s="32"/>
+      <c r="AL5" s="32"/>
+      <c r="AM5" s="32"/>
+      <c r="AN5" s="32"/>
+      <c r="AO5" s="32"/>
+      <c r="AP5" s="32"/>
+      <c r="AQ5" s="32"/>
+      <c r="AR5" s="32"/>
+      <c r="AS5" s="32"/>
+      <c r="AT5" s="32"/>
+      <c r="AU5" s="32"/>
+      <c r="AV5" s="32"/>
+      <c r="AW5" s="32"/>
+      <c r="AX5" s="10"/>
+      <c r="AY5" s="10"/>
+      <c r="AZ5" s="10"/>
+      <c r="BA5" s="10"/>
+      <c r="BB5" s="10"/>
+      <c r="BC5" s="10"/>
+      <c r="BD5" s="10"/>
+      <c r="BE5" s="10"/>
+    </row>
+    <row r="6" spans="1:57" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="4"/>
+      <c r="B6" s="4"/>
+      <c r="C6" s="4"/>
+      <c r="D6" s="4"/>
+      <c r="E6" s="4"/>
+      <c r="F6" s="4"/>
+      <c r="G6" s="4"/>
+      <c r="H6" s="4"/>
+      <c r="I6" s="4"/>
+      <c r="J6" s="4"/>
+      <c r="K6" s="4"/>
+      <c r="L6" s="4"/>
+      <c r="M6" s="4"/>
+      <c r="N6" s="4"/>
+      <c r="O6" s="4"/>
+      <c r="P6" s="4"/>
+      <c r="Q6" s="4"/>
+      <c r="R6" s="4"/>
+      <c r="S6" s="4"/>
+      <c r="W6" s="3"/>
+      <c r="X6" s="3"/>
+      <c r="Y6" s="3"/>
+      <c r="Z6" s="3"/>
       <c r="AK6" s="1"/>
-      <c r="AL6" s="25"/>
+      <c r="AL6" s="9"/>
       <c r="AW6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="7" spans="1:57" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B7" s="81">
+    <row r="7" spans="1:57" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="33"/>
+      <c r="B7" s="71">
         <v>44228</v>
       </c>
-      <c r="C7" s="82"/>
-[...10 lines deleted...]
-      <c r="N7" s="83">
+      <c r="C7" s="72"/>
+      <c r="D7" s="72"/>
+      <c r="E7" s="72"/>
+      <c r="F7" s="72"/>
+      <c r="G7" s="72"/>
+      <c r="H7" s="72"/>
+      <c r="I7" s="72"/>
+      <c r="J7" s="72"/>
+      <c r="K7" s="72"/>
+      <c r="L7" s="72"/>
+      <c r="M7" s="72"/>
+      <c r="N7" s="73">
         <v>44593</v>
       </c>
-      <c r="O7" s="82"/>
-[...4 lines deleted...]
-      <c r="T7" s="67">
+      <c r="O7" s="72"/>
+      <c r="P7" s="72"/>
+      <c r="Q7" s="72"/>
+      <c r="R7" s="72"/>
+      <c r="S7" s="64"/>
+      <c r="T7" s="36">
         <v>2024</v>
       </c>
-      <c r="U7" s="67"/>
-[...4 lines deleted...]
-      <c r="Z7" s="62">
+      <c r="U7" s="36"/>
+      <c r="V7" s="36"/>
+      <c r="W7" s="36"/>
+      <c r="X7" s="36"/>
+      <c r="Y7" s="37"/>
+      <c r="Z7" s="79">
         <v>2025</v>
       </c>
-      <c r="AA7" s="79"/>
-[...10 lines deleted...]
-      <c r="AL7" s="62">
+      <c r="AA7" s="80"/>
+      <c r="AB7" s="80"/>
+      <c r="AC7" s="80"/>
+      <c r="AD7" s="80"/>
+      <c r="AE7" s="80"/>
+      <c r="AF7" s="80"/>
+      <c r="AG7" s="80"/>
+      <c r="AH7" s="80"/>
+      <c r="AI7" s="80"/>
+      <c r="AJ7" s="80"/>
+      <c r="AK7" s="81"/>
+      <c r="AL7" s="79">
         <v>2026</v>
       </c>
-      <c r="AM7" s="79"/>
-[...13 lines deleted...]
-      <c r="B8" s="19" t="s">
+      <c r="AM7" s="80"/>
+      <c r="AN7" s="80"/>
+      <c r="AO7" s="80"/>
+      <c r="AP7" s="80"/>
+      <c r="AQ7" s="80"/>
+      <c r="AR7" s="80"/>
+      <c r="AS7" s="80"/>
+      <c r="AT7" s="80"/>
+      <c r="AU7" s="80"/>
+      <c r="AV7" s="80"/>
+      <c r="AW7" s="81"/>
+    </row>
+    <row r="8" spans="1:57" s="63" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="39"/>
+      <c r="B8" s="78" t="s">
         <v>5</v>
       </c>
-      <c r="C8" s="17" t="s">
+      <c r="C8" s="54" t="s">
         <v>6</v>
       </c>
-      <c r="D8" s="17" t="s">
+      <c r="D8" s="54" t="s">
         <v>7</v>
       </c>
-      <c r="E8" s="17" t="s">
+      <c r="E8" s="54" t="s">
         <v>8</v>
       </c>
-      <c r="F8" s="17" t="s">
+      <c r="F8" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="G8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="H8" s="17" t="s">
+      <c r="G8" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="H8" s="54" t="s">
         <v>2</v>
       </c>
-      <c r="I8" s="17" t="s">
+      <c r="I8" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="J8" s="17" t="s">
+      <c r="J8" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="K8" s="17" t="s">
+      <c r="K8" s="54" t="s">
         <v>13</v>
       </c>
-      <c r="L8" s="17" t="s">
+      <c r="L8" s="54" t="s">
         <v>14</v>
       </c>
-      <c r="M8" s="17" t="s">
+      <c r="M8" s="54" t="s">
         <v>15</v>
       </c>
-      <c r="N8" s="17" t="s">
+      <c r="N8" s="54" t="s">
         <v>5</v>
       </c>
-      <c r="O8" s="17" t="s">
+      <c r="O8" s="54" t="s">
         <v>6</v>
       </c>
-      <c r="P8" s="17" t="s">
+      <c r="P8" s="54" t="s">
         <v>7</v>
       </c>
-      <c r="Q8" s="17" t="s">
+      <c r="Q8" s="54" t="s">
         <v>8</v>
       </c>
-      <c r="R8" s="17" t="s">
+      <c r="R8" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="S8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="T8" s="28" t="s">
+      <c r="S8" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="T8" s="69" t="s">
         <v>2</v>
       </c>
-      <c r="U8" s="28" t="s">
+      <c r="U8" s="69" t="s">
         <v>3</v>
       </c>
-      <c r="V8" s="28" t="s">
+      <c r="V8" s="69" t="s">
         <v>4</v>
       </c>
-      <c r="W8" s="28" t="s">
+      <c r="W8" s="69" t="s">
         <v>13</v>
       </c>
-      <c r="X8" s="29" t="s">
+      <c r="X8" s="70" t="s">
         <v>14</v>
       </c>
-      <c r="Y8" s="30" t="s">
+      <c r="Y8" s="62" t="s">
         <v>15</v>
       </c>
-      <c r="Z8" s="31" t="s">
+      <c r="Z8" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="AA8" s="31" t="s">
+      <c r="AA8" s="60" t="s">
         <v>6</v>
       </c>
-      <c r="AB8" s="31" t="s">
+      <c r="AB8" s="60" t="s">
         <v>7</v>
       </c>
-      <c r="AC8" s="31" t="s">
+      <c r="AC8" s="60" t="s">
         <v>8</v>
       </c>
-      <c r="AD8" s="31" t="s">
+      <c r="AD8" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="AE8" s="31" t="s">
-[...2 lines deleted...]
-      <c r="AF8" s="31" t="s">
+      <c r="AE8" s="60" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF8" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="AG8" s="31" t="s">
+      <c r="AG8" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="AH8" s="31" t="s">
+      <c r="AH8" s="60" t="s">
         <v>4</v>
       </c>
-      <c r="AI8" s="31" t="s">
+      <c r="AI8" s="60" t="s">
         <v>13</v>
       </c>
-      <c r="AJ8" s="32" t="s">
+      <c r="AJ8" s="61" t="s">
         <v>14</v>
       </c>
-      <c r="AK8" s="30" t="s">
+      <c r="AK8" s="62" t="s">
         <v>15</v>
       </c>
-      <c r="AL8" s="31" t="s">
+      <c r="AL8" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="AM8" s="31" t="s">
+      <c r="AM8" s="60" t="s">
         <v>6</v>
       </c>
-      <c r="AN8" s="31" t="s">
+      <c r="AN8" s="60" t="s">
         <v>7</v>
       </c>
-      <c r="AO8" s="31" t="s">
+      <c r="AO8" s="60" t="s">
         <v>8</v>
       </c>
-      <c r="AP8" s="31" t="s">
+      <c r="AP8" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="AQ8" s="31" t="s">
-[...2 lines deleted...]
-      <c r="AR8" s="31" t="s">
+      <c r="AQ8" s="60" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR8" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="AS8" s="31" t="s">
+      <c r="AS8" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="AT8" s="31" t="s">
+      <c r="AT8" s="60" t="s">
         <v>4</v>
       </c>
-      <c r="AU8" s="31" t="s">
+      <c r="AU8" s="60" t="s">
         <v>13</v>
       </c>
-      <c r="AV8" s="32" t="s">
+      <c r="AV8" s="61" t="s">
         <v>14</v>
       </c>
-      <c r="AW8" s="30" t="s">
+      <c r="AW8" s="62" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="9" spans="1:57" x14ac:dyDescent="0.2">
-      <c r="A9" s="66" t="s">
+    <row r="9" spans="1:57" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A9" s="40" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="66"/>
-[...37 lines deleted...]
-      <c r="A10" s="23" t="s">
+      <c r="B9" s="40"/>
+      <c r="C9" s="40"/>
+      <c r="D9" s="40"/>
+      <c r="E9" s="40"/>
+      <c r="F9" s="40"/>
+      <c r="G9" s="40"/>
+      <c r="H9" s="40"/>
+      <c r="I9" s="40"/>
+      <c r="J9" s="40"/>
+      <c r="K9" s="40"/>
+      <c r="L9" s="40"/>
+      <c r="M9" s="40"/>
+      <c r="N9" s="40"/>
+      <c r="O9" s="40"/>
+      <c r="P9" s="40"/>
+      <c r="Q9" s="40"/>
+      <c r="R9" s="40"/>
+      <c r="S9" s="40"/>
+      <c r="T9" s="40"/>
+      <c r="U9" s="40"/>
+      <c r="V9" s="40"/>
+      <c r="W9" s="40"/>
+      <c r="X9" s="40"/>
+      <c r="Y9" s="40"/>
+      <c r="Z9" s="40"/>
+      <c r="AA9" s="40"/>
+      <c r="AB9" s="40"/>
+      <c r="AC9" s="40"/>
+      <c r="AD9" s="40"/>
+      <c r="AE9" s="40"/>
+      <c r="AF9" s="40"/>
+      <c r="AG9" s="40"/>
+      <c r="AH9" s="40"/>
+      <c r="AI9" s="40"/>
+      <c r="AJ9" s="40"/>
+      <c r="AK9" s="40"/>
+    </row>
+    <row r="10" spans="1:57" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A10" s="63" t="s">
         <v>27</v>
       </c>
-      <c r="B10" s="5">
+      <c r="B10" s="38">
         <v>-186</v>
       </c>
-      <c r="C10" s="5">
+      <c r="C10" s="38">
         <v>-185</v>
       </c>
-      <c r="D10" s="5">
+      <c r="D10" s="38">
         <v>-182</v>
       </c>
-      <c r="E10" s="5">
+      <c r="E10" s="38">
         <v>-266</v>
       </c>
-      <c r="F10" s="5">
+      <c r="F10" s="38">
         <v>-253</v>
       </c>
-      <c r="G10" s="5">
+      <c r="G10" s="38">
         <v>-522</v>
       </c>
-      <c r="H10" s="5" t="s">
+      <c r="H10" s="38" t="s">
         <v>37</v>
       </c>
-      <c r="I10" s="5">
+      <c r="I10" s="38">
         <v>-567</v>
       </c>
-      <c r="J10" s="5">
+      <c r="J10" s="38">
         <v>-374</v>
       </c>
-      <c r="K10" s="5" t="s">
+      <c r="K10" s="38" t="s">
         <v>38</v>
       </c>
-      <c r="L10" s="5">
+      <c r="L10" s="38">
         <v>-269</v>
       </c>
-      <c r="M10" s="5">
+      <c r="M10" s="38">
         <v>-141</v>
       </c>
-      <c r="N10" s="5">
+      <c r="N10" s="38">
         <v>-117</v>
       </c>
-      <c r="O10" s="5">
+      <c r="O10" s="38">
         <v>-136</v>
       </c>
-      <c r="P10" s="5">
+      <c r="P10" s="38">
         <v>-137</v>
       </c>
-      <c r="Q10" s="5" t="s">
+      <c r="Q10" s="38" t="s">
         <v>39</v>
       </c>
-      <c r="R10" s="5">
+      <c r="R10" s="38">
         <v>-144</v>
       </c>
-      <c r="S10" s="5">
+      <c r="S10" s="38">
         <v>-234</v>
       </c>
-      <c r="T10" s="1">
+      <c r="T10" s="45">
         <v>-110</v>
       </c>
-      <c r="U10" s="8">
+      <c r="U10" s="44">
         <v>-120</v>
       </c>
-      <c r="V10" s="1">
+      <c r="V10" s="45">
         <v>-83</v>
       </c>
-      <c r="W10" s="8">
+      <c r="W10" s="44">
         <v>-55</v>
       </c>
-      <c r="X10" s="1">
+      <c r="X10" s="45">
         <v>-32</v>
       </c>
-      <c r="Y10" s="8">
+      <c r="Y10" s="44">
         <v>-5</v>
       </c>
-      <c r="Z10" s="8">
+      <c r="Z10" s="44">
         <v>13</v>
       </c>
-      <c r="AA10" s="8">
+      <c r="AA10" s="44">
         <v>6</v>
       </c>
-      <c r="AB10" s="8">
-[...2 lines deleted...]
-      <c r="AC10" s="8">
+      <c r="AB10" s="44">
+        <v>1</v>
+      </c>
+      <c r="AC10" s="44">
         <v>18</v>
       </c>
-      <c r="AD10" s="8">
+      <c r="AD10" s="44">
         <v>-25</v>
       </c>
-      <c r="AE10" s="8">
+      <c r="AE10" s="44">
         <v>-68</v>
       </c>
-      <c r="AF10" s="8">
+      <c r="AF10" s="44">
         <v>-62</v>
       </c>
-      <c r="AG10" s="8">
+      <c r="AG10" s="44">
         <v>-39</v>
       </c>
-      <c r="AH10" s="8">
+      <c r="AH10" s="44">
         <v>-28</v>
       </c>
-      <c r="AI10" s="8">
+      <c r="AI10" s="44">
         <v>31</v>
       </c>
-      <c r="AJ10" s="8">
+      <c r="AJ10" s="44">
         <v>-5</v>
       </c>
-      <c r="AK10" s="8">
+      <c r="AK10" s="44">
         <v>83</v>
       </c>
-      <c r="AL10" s="8">
+      <c r="AL10" s="44">
         <v>67</v>
       </c>
-      <c r="AM10" s="8">
+      <c r="AM10" s="44">
         <v>32</v>
       </c>
-      <c r="AN10" s="8">
+      <c r="AN10" s="44">
         <v>43</v>
       </c>
-      <c r="AO10" s="8">
+      <c r="AO10" s="44">
         <v>32</v>
       </c>
-      <c r="AP10" s="8">
+      <c r="AP10" s="44">
         <v>-40</v>
       </c>
-      <c r="AQ10" s="8">
+      <c r="AQ10" s="44">
         <v>-24</v>
       </c>
-      <c r="AR10" s="57">
+      <c r="AR10" s="74">
         <v>-9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="5" t="s">
+      <c r="AS10" s="74">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:57" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A11" s="38" t="s">
         <v>28</v>
       </c>
-      <c r="T11" s="1">
+      <c r="T11" s="45">
         <v>-62</v>
       </c>
-      <c r="U11" s="8">
+      <c r="U11" s="44">
         <v>-53</v>
       </c>
-      <c r="V11" s="1">
+      <c r="V11" s="45">
         <v>-62</v>
       </c>
-      <c r="W11" s="8">
+      <c r="W11" s="44">
         <v>-27</v>
       </c>
-      <c r="X11" s="1">
+      <c r="X11" s="45">
         <v>-21</v>
       </c>
-      <c r="Y11" s="8">
+      <c r="Y11" s="44">
         <v>-4</v>
       </c>
-      <c r="Z11" s="8">
+      <c r="Z11" s="44">
         <v>7</v>
       </c>
-      <c r="AA11" s="8">
+      <c r="AA11" s="44">
         <v>13</v>
       </c>
-      <c r="AB11" s="8">
+      <c r="AB11" s="44">
         <v>-3</v>
       </c>
-      <c r="AC11" s="8">
+      <c r="AC11" s="44">
         <v>10</v>
       </c>
-      <c r="AD11" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AE11" s="8">
+      <c r="AD11" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE11" s="44">
         <v>-30</v>
       </c>
-      <c r="AF11" s="8">
+      <c r="AF11" s="44">
         <v>-30</v>
       </c>
-      <c r="AG11" s="8">
+      <c r="AG11" s="44">
         <v>-9</v>
       </c>
-      <c r="AH11" s="8">
+      <c r="AH11" s="44">
         <v>-14</v>
       </c>
-      <c r="AI11" s="8">
+      <c r="AI11" s="44">
         <v>17</v>
       </c>
-      <c r="AJ11" s="8">
+      <c r="AJ11" s="44">
         <v>3</v>
       </c>
-      <c r="AK11" s="8">
+      <c r="AK11" s="44">
         <v>55</v>
       </c>
-      <c r="AL11" s="8">
+      <c r="AL11" s="44">
         <v>34</v>
       </c>
-      <c r="AM11" s="8">
+      <c r="AM11" s="44">
         <v>3</v>
       </c>
-      <c r="AN11" s="8">
+      <c r="AN11" s="44">
         <v>25</v>
       </c>
-      <c r="AO11" s="8">
+      <c r="AO11" s="44">
         <v>4</v>
       </c>
-      <c r="AP11" s="8">
+      <c r="AP11" s="44">
         <v>-25</v>
       </c>
-      <c r="AQ11" s="8">
+      <c r="AQ11" s="44">
         <v>-10</v>
       </c>
-      <c r="AR11" s="57">
+      <c r="AR11" s="74">
         <v>-4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="5" t="s">
+      <c r="AS11" s="74">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:57" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A12" s="38" t="s">
         <v>29</v>
       </c>
-      <c r="T12" s="1">
+      <c r="T12" s="45">
         <v>-27</v>
       </c>
-      <c r="U12" s="8">
+      <c r="U12" s="44">
         <v>-11</v>
       </c>
-      <c r="V12" s="1" t="s">
-[...2 lines deleted...]
-      <c r="W12" s="8">
+      <c r="V12" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="W12" s="44">
         <v>2</v>
       </c>
-      <c r="X12" s="1" t="s">
-[...2 lines deleted...]
-      <c r="Y12" s="8">
+      <c r="X12" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y12" s="44">
         <v>-2</v>
       </c>
-      <c r="Z12" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AA12" s="8">
+      <c r="Z12" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA12" s="44">
         <v>-6</v>
       </c>
-      <c r="AB12" s="8">
+      <c r="AB12" s="44">
         <v>-3</v>
       </c>
-      <c r="AC12" s="8">
+      <c r="AC12" s="44">
         <v>-4</v>
       </c>
-      <c r="AD12" s="8">
+      <c r="AD12" s="44">
         <v>3</v>
       </c>
-      <c r="AE12" s="8">
+      <c r="AE12" s="44">
         <v>-11</v>
       </c>
-      <c r="AF12" s="8">
+      <c r="AF12" s="44">
         <v>-14</v>
       </c>
-      <c r="AG12" s="8">
+      <c r="AG12" s="44">
         <v>-3</v>
       </c>
-      <c r="AH12" s="8">
-[...5 lines deleted...]
-      <c r="AJ12" s="8">
+      <c r="AH12" s="44">
+        <v>1</v>
+      </c>
+      <c r="AI12" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ12" s="44">
         <v>-6</v>
       </c>
-      <c r="AK12" s="8">
-[...2 lines deleted...]
-      <c r="AL12" s="8">
+      <c r="AK12" s="44">
+        <v>1</v>
+      </c>
+      <c r="AL12" s="44">
         <v>3</v>
       </c>
-      <c r="AM12" s="8">
+      <c r="AM12" s="44">
         <v>-3</v>
       </c>
-      <c r="AN12" s="8">
-[...2 lines deleted...]
-      <c r="AO12" s="8">
+      <c r="AN12" s="44">
+        <v>1</v>
+      </c>
+      <c r="AO12" s="44">
         <v>2</v>
       </c>
-      <c r="AP12" s="8">
+      <c r="AP12" s="44">
         <v>-2</v>
       </c>
-      <c r="AQ12" s="8">
-[...7 lines deleted...]
-      <c r="A13" s="5" t="s">
+      <c r="AQ12" s="44">
+        <v>1</v>
+      </c>
+      <c r="AR12" s="74" t="s">
+        <v>26</v>
+      </c>
+      <c r="AS12" s="74">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="13" spans="1:57" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A13" s="38" t="s">
         <v>18</v>
       </c>
-      <c r="T13" s="1">
+      <c r="T13" s="45">
         <v>-8</v>
       </c>
-      <c r="U13" s="8">
+      <c r="U13" s="44">
         <v>-4</v>
       </c>
-      <c r="V13" s="1">
+      <c r="V13" s="45">
         <v>2</v>
       </c>
-      <c r="W13" s="8">
+      <c r="W13" s="44">
         <v>-6</v>
       </c>
-      <c r="X13" s="1">
+      <c r="X13" s="45">
         <v>-10</v>
       </c>
-      <c r="Y13" s="8" t="s">
-[...11 lines deleted...]
-      <c r="AC13" s="8">
+      <c r="Y13" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z13" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA13" s="44">
+        <v>1</v>
+      </c>
+      <c r="AB13" s="44">
+        <v>1</v>
+      </c>
+      <c r="AC13" s="44">
         <v>4</v>
       </c>
-      <c r="AD13" s="8">
+      <c r="AD13" s="44">
         <v>-4</v>
       </c>
-      <c r="AE13" s="8">
+      <c r="AE13" s="44">
         <v>8</v>
       </c>
-      <c r="AF13" s="8">
-[...2 lines deleted...]
-      <c r="AG13" s="8">
+      <c r="AF13" s="44">
+        <v>1</v>
+      </c>
+      <c r="AG13" s="44">
         <v>-4</v>
       </c>
-      <c r="AH13" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AI13" s="8">
+      <c r="AH13" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI13" s="44">
         <v>9</v>
       </c>
-      <c r="AJ13" s="8">
+      <c r="AJ13" s="44">
         <v>2</v>
       </c>
-      <c r="AK13" s="8">
+      <c r="AK13" s="44">
         <v>5</v>
       </c>
-      <c r="AL13" s="8">
+      <c r="AL13" s="44">
         <v>5</v>
       </c>
-      <c r="AM13" s="8">
+      <c r="AM13" s="44">
         <v>-1</v>
       </c>
-      <c r="AN13" s="8">
-[...5 lines deleted...]
-      <c r="AP13" s="8">
+      <c r="AN13" s="44">
+        <v>1</v>
+      </c>
+      <c r="AO13" s="44">
+        <v>1</v>
+      </c>
+      <c r="AP13" s="44">
         <v>-4</v>
       </c>
-      <c r="AQ13" s="8">
+      <c r="AQ13" s="44">
         <v>-3</v>
       </c>
-      <c r="AR13" s="57">
+      <c r="AR13" s="74">
         <v>-6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="5" t="s">
+      <c r="AS13" s="74" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14" spans="1:57" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A14" s="38" t="s">
         <v>19</v>
       </c>
-      <c r="T14" s="1" t="s">
-[...8 lines deleted...]
-      <c r="W14" s="8">
+      <c r="T14" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="U14" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="V14" s="45">
+        <v>1</v>
+      </c>
+      <c r="W14" s="44">
         <v>3</v>
       </c>
-      <c r="X14" s="1">
-[...2 lines deleted...]
-      <c r="Y14" s="8">
+      <c r="X14" s="45">
+        <v>1</v>
+      </c>
+      <c r="Y14" s="44">
         <v>2</v>
       </c>
-      <c r="Z14" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AA14" s="8">
+      <c r="Z14" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA14" s="44">
         <v>4</v>
       </c>
-      <c r="AB14" s="8">
+      <c r="AB14" s="44">
         <v>3</v>
       </c>
-      <c r="AC14" s="8">
-[...5 lines deleted...]
-      <c r="AE14" s="8">
+      <c r="AC14" s="44">
+        <v>1</v>
+      </c>
+      <c r="AD14" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE14" s="44">
         <v>6</v>
       </c>
-      <c r="AF14" s="8">
+      <c r="AF14" s="44">
         <v>2</v>
       </c>
-      <c r="AG14" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AH14" s="8">
+      <c r="AG14" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH14" s="44">
         <v>3</v>
       </c>
-      <c r="AI14" s="8">
+      <c r="AI14" s="44">
         <v>9</v>
       </c>
-      <c r="AJ14" s="8">
+      <c r="AJ14" s="44">
         <v>2</v>
       </c>
-      <c r="AK14" s="8">
+      <c r="AK14" s="44">
         <v>13</v>
       </c>
-      <c r="AL14" s="8">
+      <c r="AL14" s="44">
         <v>10</v>
       </c>
-      <c r="AM14" s="8">
+      <c r="AM14" s="44">
         <v>13</v>
       </c>
-      <c r="AN14" s="8">
+      <c r="AN14" s="44">
         <v>23</v>
       </c>
-      <c r="AO14" s="8">
+      <c r="AO14" s="44">
         <v>18</v>
       </c>
-      <c r="AP14" s="8">
+      <c r="AP14" s="44">
         <v>2</v>
       </c>
-      <c r="AQ14" s="8">
+      <c r="AQ14" s="44">
         <v>2</v>
       </c>
-      <c r="AR14" s="57" t="s">
-[...4 lines deleted...]
-      <c r="A15" s="5" t="s">
+      <c r="AR14" s="74" t="s">
+        <v>26</v>
+      </c>
+      <c r="AS14" s="74" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15" spans="1:57" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A15" s="38" t="s">
         <v>20</v>
       </c>
-      <c r="T15" s="1">
+      <c r="T15" s="45">
         <v>-12</v>
       </c>
-      <c r="U15" s="8">
+      <c r="U15" s="44">
         <v>-25</v>
       </c>
-      <c r="V15" s="1">
+      <c r="V15" s="45">
         <v>-18</v>
       </c>
-      <c r="W15" s="8">
+      <c r="W15" s="44">
         <v>-9</v>
       </c>
-      <c r="X15" s="1">
+      <c r="X15" s="45">
         <v>5</v>
       </c>
-      <c r="Y15" s="8">
+      <c r="Y15" s="44">
         <v>4</v>
       </c>
-      <c r="Z15" s="8">
+      <c r="Z15" s="44">
         <v>4</v>
       </c>
-      <c r="AA15" s="8">
+      <c r="AA15" s="44">
         <v>-2</v>
       </c>
-      <c r="AB15" s="8">
-[...2 lines deleted...]
-      <c r="AC15" s="8">
+      <c r="AB15" s="44">
+        <v>1</v>
+      </c>
+      <c r="AC15" s="44">
         <v>6</v>
       </c>
-      <c r="AD15" s="8">
+      <c r="AD15" s="44">
         <v>-13</v>
       </c>
-      <c r="AE15" s="8">
+      <c r="AE15" s="44">
         <v>-22</v>
       </c>
-      <c r="AF15" s="8">
+      <c r="AF15" s="44">
         <v>-16</v>
       </c>
-      <c r="AG15" s="8">
+      <c r="AG15" s="44">
         <v>-13</v>
       </c>
-      <c r="AH15" s="8">
+      <c r="AH15" s="44">
         <v>-12</v>
       </c>
-      <c r="AI15" s="8">
+      <c r="AI15" s="44">
         <v>-9</v>
       </c>
-      <c r="AJ15" s="8">
+      <c r="AJ15" s="44">
         <v>-5</v>
       </c>
-      <c r="AK15" s="8">
+      <c r="AK15" s="44">
         <v>4</v>
       </c>
-      <c r="AL15" s="8">
+      <c r="AL15" s="44">
         <v>4</v>
       </c>
-      <c r="AM15" s="8">
+      <c r="AM15" s="44">
         <v>2</v>
       </c>
-      <c r="AN15" s="8">
+      <c r="AN15" s="44">
         <v>-6</v>
       </c>
-      <c r="AO15" s="8">
+      <c r="AO15" s="44">
         <v>2</v>
       </c>
-      <c r="AP15" s="8">
+      <c r="AP15" s="44">
         <v>-11</v>
       </c>
-      <c r="AQ15" s="8">
+      <c r="AQ15" s="44">
         <v>-14</v>
       </c>
-      <c r="AR15" s="57" t="s">
-[...4 lines deleted...]
-      <c r="A16" s="5" t="s">
+      <c r="AR15" s="74" t="s">
+        <v>26</v>
+      </c>
+      <c r="AS15" s="74">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:57" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A16" s="38" t="s">
         <v>21</v>
       </c>
-      <c r="T16" s="1" t="s">
-[...76 lines deleted...]
-      <c r="A17" s="5" t="s">
+      <c r="T16" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="U16" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="V16" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="W16" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="X16" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y16" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z16" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA16" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB16" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC16" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD16" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE16" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF16" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG16" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH16" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI16" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ16" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK16" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL16" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM16" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN16" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO16" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP16" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ16" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR16" s="74" t="s">
+        <v>26</v>
+      </c>
+      <c r="AS16" s="74">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:45" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A17" s="38" t="s">
         <v>32</v>
       </c>
-      <c r="T17" s="1" t="s">
-[...2 lines deleted...]
-      <c r="U17" s="8">
+      <c r="T17" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="U17" s="44">
         <v>-8</v>
       </c>
-      <c r="V17" s="1" t="s">
-[...20 lines deleted...]
-      <c r="AC17" s="8">
+      <c r="V17" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="W17" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="X17" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y17" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z17" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA17" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB17" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC17" s="44">
         <v>-4</v>
       </c>
-      <c r="AD17" s="8" t="s">
-[...46 lines deleted...]
-      <c r="A18" s="5" t="s">
+      <c r="AD17" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE17" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF17" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG17" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH17" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI17" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ17" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK17" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL17" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM17" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN17" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO17" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP17" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ17" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR17" s="74" t="s">
+        <v>26</v>
+      </c>
+      <c r="AS17" s="74" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18" spans="1:45" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A18" s="38" t="s">
         <v>30</v>
       </c>
-      <c r="T18" s="1" t="s">
-[...76 lines deleted...]
-      <c r="A19" s="5" t="s">
+      <c r="T18" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="U18" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="V18" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="W18" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="X18" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y18" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z18" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA18" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB18" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC18" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD18" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE18" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF18" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG18" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH18" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI18" s="44">
+        <v>1</v>
+      </c>
+      <c r="AJ18" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK18" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL18" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM18" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN18" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO18" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP18" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ18" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR18" s="74" t="s">
+        <v>26</v>
+      </c>
+      <c r="AS18" s="74" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19" spans="1:45" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A19" s="38" t="s">
         <v>25</v>
       </c>
-      <c r="T19" s="1" t="s">
-[...20 lines deleted...]
-      <c r="AA19" s="8">
+      <c r="T19" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="U19" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="V19" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="W19" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="X19" s="45">
+        <v>1</v>
+      </c>
+      <c r="Y19" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z19" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA19" s="44">
         <v>2</v>
       </c>
-      <c r="AB19" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AC19" s="8">
+      <c r="AB19" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC19" s="44">
         <v>3</v>
       </c>
-      <c r="AD19" s="8" t="s">
-[...8 lines deleted...]
-      <c r="AG19" s="8">
+      <c r="AD19" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE19" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF19" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG19" s="44">
         <v>-1</v>
       </c>
-      <c r="AH19" s="8" t="s">
-[...34 lines deleted...]
-      <c r="A20" s="5" t="s">
+      <c r="AH19" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI19" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ19" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK19" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL19" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM19" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN19" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO19" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP19" s="44">
+        <v>1</v>
+      </c>
+      <c r="AQ19" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR19" s="74" t="s">
+        <v>26</v>
+      </c>
+      <c r="AS19" s="74" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20" spans="1:45" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A20" s="38" t="s">
         <v>22</v>
       </c>
-      <c r="T20" s="1" t="s">
-[...76 lines deleted...]
-      <c r="A21" s="5" t="s">
+      <c r="T20" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="U20" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="V20" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="W20" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="X20" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y20" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z20" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA20" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB20" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC20" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD20" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE20" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF20" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG20" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH20" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI20" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ20" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK20" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL20" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM20" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN20" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO20" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP20" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ20" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR20" s="74" t="s">
+        <v>26</v>
+      </c>
+      <c r="AS20" s="74" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="21" spans="1:45" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A21" s="38" t="s">
         <v>23</v>
       </c>
-      <c r="T21" s="1" t="s">
-[...5 lines deleted...]
-      <c r="V21" s="1">
+      <c r="T21" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="U21" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="V21" s="45">
         <v>-5</v>
       </c>
-      <c r="W21" s="8">
+      <c r="W21" s="44">
         <v>-2</v>
       </c>
-      <c r="X21" s="1" t="s">
-[...2 lines deleted...]
-      <c r="Y21" s="8">
+      <c r="X21" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y21" s="44">
         <v>-3</v>
       </c>
-      <c r="Z21" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AA21" s="8">
+      <c r="Z21" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA21" s="44">
         <v>-1</v>
       </c>
-      <c r="AB21" s="8" t="s">
-[...8 lines deleted...]
-      <c r="AE21" s="8">
+      <c r="AB21" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC21" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD21" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE21" s="44">
         <v>-2</v>
       </c>
-      <c r="AF21" s="8">
+      <c r="AF21" s="44">
         <v>-1</v>
       </c>
-      <c r="AG21" s="8">
+      <c r="AG21" s="44">
         <v>-2</v>
       </c>
-      <c r="AH21" s="8">
+      <c r="AH21" s="44">
         <v>-1</v>
       </c>
-      <c r="AI21" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AJ21" s="8">
+      <c r="AI21" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ21" s="44">
         <v>4</v>
       </c>
-      <c r="AK21" s="8">
+      <c r="AK21" s="44">
         <v>6</v>
       </c>
-      <c r="AL21" s="8">
+      <c r="AL21" s="44">
         <v>3</v>
       </c>
-      <c r="AM21" s="8">
+      <c r="AM21" s="44">
         <v>14</v>
       </c>
-      <c r="AN21" s="8">
-[...2 lines deleted...]
-      <c r="AO21" s="8">
+      <c r="AN21" s="44">
+        <v>1</v>
+      </c>
+      <c r="AO21" s="44">
         <v>6</v>
       </c>
-      <c r="AP21" s="8" t="s">
-[...5 lines deleted...]
-      <c r="AR21" s="57">
+      <c r="AP21" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ21" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR21" s="74">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="5" t="s">
+      <c r="AS21" s="74" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="22" spans="1:45" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A22" s="38" t="s">
         <v>31</v>
       </c>
-      <c r="T22" s="1" t="s">
-[...20 lines deleted...]
-      <c r="AA22" s="8">
+      <c r="T22" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="U22" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="V22" s="45">
+        <v>1</v>
+      </c>
+      <c r="W22" s="44">
+        <v>1</v>
+      </c>
+      <c r="X22" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y22" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z22" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA22" s="44">
         <v>-1</v>
       </c>
-      <c r="AB22" s="8">
+      <c r="AB22" s="44">
         <v>-1</v>
       </c>
-      <c r="AC22" s="8" t="s">
-[...49 lines deleted...]
-      <c r="A23" s="5" t="s">
+      <c r="AC22" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD22" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE22" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF22" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG22" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH22" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI22" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ22" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK22" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL22" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM22" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN22" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO22" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP22" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ22" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR22" s="74" t="s">
+        <v>26</v>
+      </c>
+      <c r="AS22" s="74" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="23" spans="1:45" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A23" s="38" t="s">
         <v>24</v>
       </c>
-      <c r="T23" s="1">
+      <c r="T23" s="45">
         <v>-1</v>
       </c>
-      <c r="U23" s="8">
+      <c r="U23" s="44">
         <v>-19</v>
       </c>
-      <c r="V23" s="1">
+      <c r="V23" s="45">
         <v>-2</v>
       </c>
-      <c r="W23" s="8">
+      <c r="W23" s="44">
         <v>-17</v>
       </c>
-      <c r="X23" s="1">
+      <c r="X23" s="45">
         <v>-8</v>
       </c>
-      <c r="Y23" s="8">
+      <c r="Y23" s="44">
         <v>-2</v>
       </c>
-      <c r="Z23" s="8">
+      <c r="Z23" s="44">
         <v>2</v>
       </c>
-      <c r="AA23" s="8">
+      <c r="AA23" s="44">
         <v>-4</v>
       </c>
-      <c r="AB23" s="8">
+      <c r="AB23" s="44">
         <v>3</v>
       </c>
-      <c r="AC23" s="8">
+      <c r="AC23" s="44">
         <v>2</v>
       </c>
-      <c r="AD23" s="8">
+      <c r="AD23" s="44">
         <v>-11</v>
       </c>
-      <c r="AE23" s="8">
+      <c r="AE23" s="44">
         <v>-17</v>
       </c>
-      <c r="AF23" s="8">
+      <c r="AF23" s="44">
         <v>-4</v>
       </c>
-      <c r="AG23" s="8">
+      <c r="AG23" s="44">
         <v>-7</v>
       </c>
-      <c r="AH23" s="8">
+      <c r="AH23" s="44">
         <v>-5</v>
       </c>
-      <c r="AI23" s="8">
+      <c r="AI23" s="44">
         <v>4</v>
       </c>
-      <c r="AJ23" s="8">
+      <c r="AJ23" s="44">
         <v>-5</v>
       </c>
-      <c r="AK23" s="8">
+      <c r="AK23" s="44">
         <v>-1</v>
       </c>
-      <c r="AL23" s="8">
+      <c r="AL23" s="44">
         <v>8</v>
       </c>
-      <c r="AM23" s="8">
+      <c r="AM23" s="44">
         <v>4</v>
       </c>
-      <c r="AN23" s="8">
+      <c r="AN23" s="44">
         <v>-2</v>
       </c>
-      <c r="AO23" s="8">
+      <c r="AO23" s="44">
         <v>-1</v>
       </c>
-      <c r="AP23" s="8">
+      <c r="AP23" s="44">
         <v>-1</v>
       </c>
-      <c r="AQ23" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AR23" s="57">
+      <c r="AQ23" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR23" s="74">
         <v>-3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="66" t="s">
+      <c r="AS23" s="74" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="24" spans="1:45" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A24" s="40" t="s">
         <v>11</v>
       </c>
-      <c r="B24" s="66"/>
-[...39 lines deleted...]
-      <c r="A25" s="23" t="s">
+      <c r="B24" s="40"/>
+      <c r="C24" s="40"/>
+      <c r="D24" s="40"/>
+      <c r="E24" s="40"/>
+      <c r="F24" s="40"/>
+      <c r="G24" s="40"/>
+      <c r="H24" s="40"/>
+      <c r="I24" s="40"/>
+      <c r="J24" s="40"/>
+      <c r="K24" s="40"/>
+      <c r="L24" s="40"/>
+      <c r="M24" s="40"/>
+      <c r="N24" s="40"/>
+      <c r="O24" s="40"/>
+      <c r="P24" s="40"/>
+      <c r="Q24" s="40"/>
+      <c r="R24" s="40"/>
+      <c r="S24" s="40"/>
+      <c r="T24" s="40"/>
+      <c r="U24" s="40"/>
+      <c r="V24" s="40"/>
+      <c r="W24" s="40"/>
+      <c r="X24" s="40"/>
+      <c r="Y24" s="40"/>
+      <c r="Z24" s="40"/>
+      <c r="AA24" s="40"/>
+      <c r="AB24" s="40"/>
+      <c r="AC24" s="40"/>
+      <c r="AD24" s="40"/>
+      <c r="AE24" s="40"/>
+      <c r="AF24" s="40"/>
+      <c r="AG24" s="40"/>
+      <c r="AH24" s="40"/>
+      <c r="AI24" s="40"/>
+      <c r="AJ24" s="40"/>
+      <c r="AK24" s="40"/>
+      <c r="AQ24" s="44"/>
+      <c r="AR24" s="75"/>
+      <c r="AS24" s="74"/>
+    </row>
+    <row r="25" spans="1:45" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A25" s="63" t="s">
         <v>27</v>
       </c>
-      <c r="B25" s="5">
+      <c r="B25" s="38">
         <v>-164</v>
       </c>
-      <c r="C25" s="5">
+      <c r="C25" s="38">
         <v>-165</v>
       </c>
-      <c r="D25" s="5">
+      <c r="D25" s="38">
         <v>-155</v>
       </c>
-      <c r="E25" s="5">
+      <c r="E25" s="38">
         <v>-216</v>
       </c>
-      <c r="F25" s="5">
+      <c r="F25" s="38">
         <v>-211</v>
       </c>
-      <c r="G25" s="5">
+      <c r="G25" s="38">
         <v>-423</v>
       </c>
-      <c r="H25" s="5" t="s">
+      <c r="H25" s="38" t="s">
         <v>41</v>
       </c>
-      <c r="I25" s="5" t="s">
+      <c r="I25" s="38" t="s">
         <v>42</v>
       </c>
-      <c r="J25" s="5">
+      <c r="J25" s="38">
         <v>-321</v>
       </c>
-      <c r="K25" s="5">
+      <c r="K25" s="38">
         <v>-258</v>
       </c>
-      <c r="L25" s="5">
+      <c r="L25" s="38">
         <v>-241</v>
       </c>
-      <c r="M25" s="5" t="s">
+      <c r="M25" s="38" t="s">
         <v>40</v>
       </c>
-      <c r="N25" s="5" t="s">
+      <c r="N25" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="O25" s="5">
+      <c r="O25" s="38">
         <v>-123</v>
       </c>
-      <c r="P25" s="5" t="s">
+      <c r="P25" s="38" t="s">
         <v>40</v>
       </c>
-      <c r="Q25" s="5">
+      <c r="Q25" s="38">
         <v>-86</v>
       </c>
-      <c r="R25" s="5">
+      <c r="R25" s="38">
         <v>-131</v>
       </c>
-      <c r="S25" s="5" t="s">
+      <c r="S25" s="38" t="s">
         <v>44</v>
       </c>
-      <c r="T25" s="8">
+      <c r="T25" s="44">
         <v>-92</v>
       </c>
-      <c r="U25" s="8">
+      <c r="U25" s="44">
         <v>-89</v>
       </c>
-      <c r="V25" s="1">
+      <c r="V25" s="45">
         <v>-76</v>
       </c>
-      <c r="W25" s="8">
+      <c r="W25" s="44">
         <v>-39</v>
       </c>
-      <c r="X25" s="1">
+      <c r="X25" s="45">
         <v>-15</v>
       </c>
-      <c r="Y25" s="8">
+      <c r="Y25" s="44">
         <v>3</v>
       </c>
-      <c r="Z25" s="8">
+      <c r="Z25" s="44">
         <v>13</v>
       </c>
-      <c r="AA25" s="8">
+      <c r="AA25" s="44">
         <v>13</v>
       </c>
-      <c r="AB25" s="8">
+      <c r="AB25" s="44">
         <v>-2</v>
       </c>
-      <c r="AC25" s="8">
+      <c r="AC25" s="44">
         <v>8</v>
       </c>
-      <c r="AD25" s="8">
+      <c r="AD25" s="44">
         <v>-12</v>
       </c>
-      <c r="AE25" s="8">
+      <c r="AE25" s="44">
         <v>-51</v>
       </c>
-      <c r="AF25" s="8">
+      <c r="AF25" s="44">
         <v>-58</v>
       </c>
-      <c r="AG25" s="8">
+      <c r="AG25" s="44">
         <v>-31</v>
       </c>
-      <c r="AH25" s="8">
+      <c r="AH25" s="44">
         <v>-24</v>
       </c>
-      <c r="AI25" s="8">
+      <c r="AI25" s="44">
         <v>19</v>
       </c>
-      <c r="AJ25" s="8">
+      <c r="AJ25" s="44">
         <v>-17</v>
       </c>
-      <c r="AK25" s="8">
+      <c r="AK25" s="44">
         <v>63</v>
       </c>
-      <c r="AL25" s="8">
+      <c r="AL25" s="44">
         <v>49</v>
       </c>
-      <c r="AM25" s="8">
+      <c r="AM25" s="44">
         <v>7</v>
       </c>
-      <c r="AN25" s="8">
+      <c r="AN25" s="44">
         <v>31</v>
       </c>
-      <c r="AO25" s="8">
+      <c r="AO25" s="44">
         <v>9</v>
       </c>
-      <c r="AP25" s="8">
+      <c r="AP25" s="44">
         <v>-37</v>
       </c>
-      <c r="AQ25" s="8">
+      <c r="AQ25" s="44">
         <v>-20</v>
       </c>
-      <c r="AR25" s="57">
+      <c r="AR25" s="74">
         <v>-5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="5" t="s">
+      <c r="AS25" s="74">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="26" spans="1:45" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A26" s="38" t="s">
         <v>28</v>
       </c>
-      <c r="T26" s="8">
+      <c r="T26" s="44">
         <v>-56</v>
       </c>
-      <c r="U26" s="8">
+      <c r="U26" s="44">
         <v>-47</v>
       </c>
-      <c r="V26" s="1">
+      <c r="V26" s="45">
         <v>-62</v>
       </c>
-      <c r="W26" s="8">
+      <c r="W26" s="44">
         <v>-21</v>
       </c>
-      <c r="X26" s="1">
+      <c r="X26" s="45">
         <v>-22</v>
       </c>
-      <c r="Y26" s="8">
+      <c r="Y26" s="44">
         <v>-5</v>
       </c>
-      <c r="Z26" s="8">
+      <c r="Z26" s="44">
         <v>7</v>
       </c>
-      <c r="AA26" s="8">
+      <c r="AA26" s="44">
         <v>19</v>
       </c>
-      <c r="AB26" s="8">
+      <c r="AB26" s="44">
         <v>-3</v>
       </c>
-      <c r="AC26" s="8">
+      <c r="AC26" s="44">
         <v>6</v>
       </c>
-      <c r="AD26" s="8">
+      <c r="AD26" s="44">
         <v>-1</v>
       </c>
-      <c r="AE26" s="8">
+      <c r="AE26" s="44">
         <v>-27</v>
       </c>
-      <c r="AF26" s="8">
+      <c r="AF26" s="44">
         <v>-24</v>
       </c>
-      <c r="AG26" s="8">
+      <c r="AG26" s="44">
         <v>-11</v>
       </c>
-      <c r="AH26" s="8">
+      <c r="AH26" s="44">
         <v>-14</v>
       </c>
-      <c r="AI26" s="8">
+      <c r="AI26" s="44">
         <v>17</v>
       </c>
-      <c r="AJ26" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AK26" s="8">
+      <c r="AJ26" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK26" s="44">
         <v>55</v>
       </c>
-      <c r="AL26" s="8">
+      <c r="AL26" s="44">
         <v>30</v>
       </c>
-      <c r="AM26" s="8">
+      <c r="AM26" s="44">
         <v>3</v>
       </c>
-      <c r="AN26" s="8">
+      <c r="AN26" s="44">
         <v>28</v>
       </c>
-      <c r="AO26" s="8">
+      <c r="AO26" s="44">
         <v>3</v>
       </c>
-      <c r="AP26" s="8">
+      <c r="AP26" s="44">
         <v>-25</v>
       </c>
-      <c r="AQ26" s="8">
+      <c r="AQ26" s="44">
         <v>-8</v>
       </c>
-      <c r="AR26" s="57">
+      <c r="AR26" s="74">
         <v>-4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="5" t="s">
+      <c r="AS26" s="74">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:45" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A27" s="38" t="s">
         <v>29</v>
       </c>
-      <c r="T27" s="8">
+      <c r="T27" s="44">
         <v>-27</v>
       </c>
-      <c r="U27" s="8">
+      <c r="U27" s="44">
         <v>-11</v>
       </c>
-      <c r="V27" s="1" t="s">
-[...2 lines deleted...]
-      <c r="W27" s="8">
+      <c r="V27" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="W27" s="44">
         <v>2</v>
       </c>
-      <c r="X27" s="1" t="s">
-[...8 lines deleted...]
-      <c r="AA27" s="8">
+      <c r="X27" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y27" s="44">
+        <v>1</v>
+      </c>
+      <c r="Z27" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA27" s="44">
         <v>-6</v>
       </c>
-      <c r="AB27" s="8">
+      <c r="AB27" s="44">
         <v>-3</v>
       </c>
-      <c r="AC27" s="8">
+      <c r="AC27" s="44">
         <v>-4</v>
       </c>
-      <c r="AD27" s="8">
+      <c r="AD27" s="44">
         <v>4</v>
       </c>
-      <c r="AE27" s="8">
+      <c r="AE27" s="44">
         <v>-11</v>
       </c>
-      <c r="AF27" s="8">
+      <c r="AF27" s="44">
         <v>-11</v>
       </c>
-      <c r="AG27" s="8">
+      <c r="AG27" s="44">
         <v>-3</v>
       </c>
-      <c r="AH27" s="8">
-[...5 lines deleted...]
-      <c r="AJ27" s="8">
+      <c r="AH27" s="44">
+        <v>1</v>
+      </c>
+      <c r="AI27" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ27" s="44">
         <v>-6</v>
       </c>
-      <c r="AK27" s="8">
+      <c r="AK27" s="44">
         <v>3</v>
       </c>
-      <c r="AL27" s="8">
+      <c r="AL27" s="44">
         <v>3</v>
       </c>
-      <c r="AM27" s="8">
+      <c r="AM27" s="44">
         <v>-3</v>
       </c>
-      <c r="AN27" s="8">
-[...2 lines deleted...]
-      <c r="AO27" s="8">
+      <c r="AN27" s="44">
+        <v>1</v>
+      </c>
+      <c r="AO27" s="44">
         <v>2</v>
       </c>
-      <c r="AP27" s="8">
+      <c r="AP27" s="44">
         <v>-2</v>
       </c>
-      <c r="AQ27" s="8">
-[...7 lines deleted...]
-      <c r="A28" s="5" t="s">
+      <c r="AQ27" s="44">
+        <v>1</v>
+      </c>
+      <c r="AR27" s="74" t="s">
+        <v>26</v>
+      </c>
+      <c r="AS27" s="74">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:45" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A28" s="38" t="s">
         <v>19</v>
       </c>
-      <c r="T28" s="8" t="s">
-[...8 lines deleted...]
-      <c r="W28" s="8">
+      <c r="T28" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="U28" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="V28" s="45">
+        <v>1</v>
+      </c>
+      <c r="W28" s="44">
         <v>3</v>
       </c>
-      <c r="X28" s="1">
-[...2 lines deleted...]
-      <c r="Y28" s="8">
+      <c r="X28" s="45">
+        <v>1</v>
+      </c>
+      <c r="Y28" s="44">
         <v>2</v>
       </c>
-      <c r="Z28" s="8" t="s">
-[...14 lines deleted...]
-      <c r="AE28" s="8">
+      <c r="Z28" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA28" s="44">
+        <v>1</v>
+      </c>
+      <c r="AB28" s="44">
+        <v>1</v>
+      </c>
+      <c r="AC28" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD28" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE28" s="44">
         <v>3</v>
       </c>
-      <c r="AF28" s="8" t="s">
-[...8 lines deleted...]
-      <c r="AI28" s="8">
+      <c r="AF28" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG28" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH28" s="44">
+        <v>1</v>
+      </c>
+      <c r="AI28" s="44">
         <v>6</v>
       </c>
-      <c r="AJ28" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AK28" s="8">
+      <c r="AJ28" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK28" s="44">
         <v>4</v>
       </c>
-      <c r="AL28" s="8">
+      <c r="AL28" s="44">
         <v>5</v>
       </c>
-      <c r="AM28" s="8">
+      <c r="AM28" s="44">
         <v>7</v>
       </c>
-      <c r="AN28" s="8">
+      <c r="AN28" s="44">
         <v>9</v>
       </c>
-      <c r="AO28" s="8">
+      <c r="AO28" s="44">
         <v>3</v>
       </c>
-      <c r="AP28" s="8" t="s">
-[...10 lines deleted...]
-      <c r="A29" s="5" t="s">
+      <c r="AP28" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ28" s="44">
+        <v>1</v>
+      </c>
+      <c r="AR28" s="74" t="s">
+        <v>26</v>
+      </c>
+      <c r="AS28" s="74" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="29" spans="1:45" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A29" s="38" t="s">
         <v>20</v>
       </c>
-      <c r="T29" s="8">
+      <c r="T29" s="44">
         <v>-9</v>
       </c>
-      <c r="U29" s="8">
+      <c r="U29" s="44">
         <v>-23</v>
       </c>
-      <c r="V29" s="1">
+      <c r="V29" s="45">
         <v>-14</v>
       </c>
-      <c r="W29" s="8">
+      <c r="W29" s="44">
         <v>-9</v>
       </c>
-      <c r="X29" s="1">
+      <c r="X29" s="45">
         <v>5</v>
       </c>
-      <c r="Y29" s="8">
+      <c r="Y29" s="44">
         <v>6</v>
       </c>
-      <c r="Z29" s="8">
+      <c r="Z29" s="44">
         <v>4</v>
       </c>
-      <c r="AA29" s="8">
+      <c r="AA29" s="44">
         <v>-2</v>
       </c>
-      <c r="AB29" s="8">
+      <c r="AB29" s="44">
         <v>3</v>
       </c>
-      <c r="AC29" s="8">
+      <c r="AC29" s="44">
         <v>3</v>
       </c>
-      <c r="AD29" s="8">
+      <c r="AD29" s="44">
         <v>-11</v>
       </c>
-      <c r="AE29" s="8">
+      <c r="AE29" s="44">
         <v>-13</v>
       </c>
-      <c r="AF29" s="8">
+      <c r="AF29" s="44">
         <v>-21</v>
       </c>
-      <c r="AG29" s="8">
+      <c r="AG29" s="44">
         <v>-12</v>
       </c>
-      <c r="AH29" s="8">
+      <c r="AH29" s="44">
         <v>-9</v>
       </c>
-      <c r="AI29" s="8">
+      <c r="AI29" s="44">
         <v>-8</v>
       </c>
-      <c r="AJ29" s="8">
+      <c r="AJ29" s="44">
         <v>-5</v>
       </c>
-      <c r="AK29" s="8">
+      <c r="AK29" s="44">
         <v>2</v>
       </c>
-      <c r="AL29" s="8">
+      <c r="AL29" s="44">
         <v>3</v>
       </c>
-      <c r="AM29" s="8">
-[...2 lines deleted...]
-      <c r="AN29" s="8">
+      <c r="AM29" s="44">
+        <v>1</v>
+      </c>
+      <c r="AN29" s="44">
         <v>-6</v>
       </c>
-      <c r="AO29" s="8">
-[...2 lines deleted...]
-      <c r="AP29" s="8">
+      <c r="AO29" s="44">
+        <v>1</v>
+      </c>
+      <c r="AP29" s="44">
         <v>-11</v>
       </c>
-      <c r="AQ29" s="8">
+      <c r="AQ29" s="44">
         <v>-13</v>
       </c>
-      <c r="AR29" s="57" t="s">
-[...4 lines deleted...]
-      <c r="A30" s="5" t="s">
+      <c r="AR29" s="74" t="s">
+        <v>26</v>
+      </c>
+      <c r="AS29" s="74">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:45" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A30" s="38" t="s">
         <v>24</v>
       </c>
-      <c r="T30" s="8" t="s">
-[...2 lines deleted...]
-      <c r="U30" s="8">
+      <c r="T30" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="U30" s="44">
         <v>-8</v>
       </c>
-      <c r="V30" s="1">
+      <c r="V30" s="45">
         <v>-1</v>
       </c>
-      <c r="W30" s="8">
+      <c r="W30" s="44">
         <v>-14</v>
       </c>
-      <c r="X30" s="1">
-[...2 lines deleted...]
-      <c r="Y30" s="8">
+      <c r="X30" s="45">
+        <v>1</v>
+      </c>
+      <c r="Y30" s="44">
         <v>-1</v>
       </c>
-      <c r="Z30" s="8">
+      <c r="Z30" s="44">
         <v>2</v>
       </c>
-      <c r="AA30" s="8">
-[...5 lines deleted...]
-      <c r="AC30" s="8">
+      <c r="AA30" s="44">
+        <v>1</v>
+      </c>
+      <c r="AB30" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC30" s="44">
         <v>3</v>
       </c>
-      <c r="AD30" s="8">
+      <c r="AD30" s="44">
         <v>-4</v>
       </c>
-      <c r="AE30" s="8">
+      <c r="AE30" s="44">
         <v>-3</v>
       </c>
-      <c r="AF30" s="8">
+      <c r="AF30" s="44">
         <v>-2</v>
       </c>
-      <c r="AG30" s="8">
+      <c r="AG30" s="44">
         <v>-5</v>
       </c>
-      <c r="AH30" s="8">
+      <c r="AH30" s="44">
         <v>-3</v>
       </c>
-      <c r="AI30" s="8">
+      <c r="AI30" s="44">
         <v>4</v>
       </c>
-      <c r="AJ30" s="8">
+      <c r="AJ30" s="44">
         <v>-6</v>
       </c>
-      <c r="AK30" s="8">
+      <c r="AK30" s="44">
         <v>-1</v>
       </c>
-      <c r="AL30" s="8">
+      <c r="AL30" s="44">
         <v>8</v>
       </c>
-      <c r="AM30" s="8">
+      <c r="AM30" s="44">
         <v>-1</v>
       </c>
-      <c r="AN30" s="8">
+      <c r="AN30" s="44">
         <v>-1</v>
       </c>
-      <c r="AO30" s="8" t="s">
-[...5 lines deleted...]
-      <c r="AQ30" s="8">
+      <c r="AO30" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP30" s="44">
+        <v>1</v>
+      </c>
+      <c r="AQ30" s="44">
         <v>-1</v>
       </c>
-      <c r="AR30" s="57">
+      <c r="AR30" s="74">
         <v>-1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="66" t="s">
+      <c r="AS30" s="74" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="31" spans="1:45" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A31" s="40" t="s">
         <v>12</v>
       </c>
-      <c r="B31" s="66"/>
-[...39 lines deleted...]
-      <c r="A32" s="23" t="s">
+      <c r="B31" s="40"/>
+      <c r="C31" s="40"/>
+      <c r="D31" s="40"/>
+      <c r="E31" s="40"/>
+      <c r="F31" s="40"/>
+      <c r="G31" s="40"/>
+      <c r="H31" s="40"/>
+      <c r="I31" s="40"/>
+      <c r="J31" s="40"/>
+      <c r="K31" s="40"/>
+      <c r="L31" s="40"/>
+      <c r="M31" s="40"/>
+      <c r="N31" s="40"/>
+      <c r="O31" s="40"/>
+      <c r="P31" s="40"/>
+      <c r="Q31" s="40"/>
+      <c r="R31" s="40"/>
+      <c r="S31" s="40"/>
+      <c r="T31" s="40"/>
+      <c r="U31" s="40"/>
+      <c r="V31" s="40"/>
+      <c r="W31" s="40"/>
+      <c r="X31" s="40"/>
+      <c r="Y31" s="40"/>
+      <c r="Z31" s="40"/>
+      <c r="AA31" s="40"/>
+      <c r="AB31" s="40"/>
+      <c r="AC31" s="40"/>
+      <c r="AD31" s="40"/>
+      <c r="AE31" s="40"/>
+      <c r="AF31" s="40"/>
+      <c r="AG31" s="40"/>
+      <c r="AH31" s="40"/>
+      <c r="AI31" s="40"/>
+      <c r="AJ31" s="40"/>
+      <c r="AK31" s="40"/>
+      <c r="AQ31" s="44"/>
+      <c r="AR31" s="75"/>
+      <c r="AS31" s="74"/>
+    </row>
+    <row r="32" spans="1:45" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A32" s="63" t="s">
         <v>27</v>
       </c>
-      <c r="B32" s="5">
+      <c r="B32" s="38">
         <v>-22</v>
       </c>
-      <c r="C32" s="5" t="s">
+      <c r="C32" s="38" t="s">
         <v>45</v>
       </c>
-      <c r="D32" s="5">
+      <c r="D32" s="38">
         <v>-27</v>
       </c>
-      <c r="E32" s="5" t="s">
+      <c r="E32" s="38" t="s">
         <v>46</v>
       </c>
-      <c r="F32" s="5">
+      <c r="F32" s="38">
         <v>-42</v>
       </c>
-      <c r="G32" s="5">
+      <c r="G32" s="38">
         <v>-99</v>
       </c>
-      <c r="H32" s="5">
+      <c r="H32" s="38">
         <v>-77</v>
       </c>
-      <c r="I32" s="5">
+      <c r="I32" s="38">
         <v>-65</v>
       </c>
-      <c r="J32" s="5">
+      <c r="J32" s="38">
         <v>-53</v>
       </c>
-      <c r="K32" s="5">
+      <c r="K32" s="38">
         <v>-43</v>
       </c>
-      <c r="L32" s="5">
+      <c r="L32" s="38">
         <v>-28</v>
       </c>
-      <c r="M32" s="5">
+      <c r="M32" s="38">
         <v>-21</v>
       </c>
-      <c r="N32" s="5">
+      <c r="N32" s="38">
         <v>-15</v>
       </c>
-      <c r="O32" s="5">
+      <c r="O32" s="38">
         <v>-13</v>
       </c>
-      <c r="P32" s="5">
+      <c r="P32" s="38">
         <v>-17</v>
       </c>
-      <c r="Q32" s="5">
+      <c r="Q32" s="38">
         <v>-23</v>
       </c>
-      <c r="R32" s="5">
+      <c r="R32" s="38">
         <v>-13</v>
       </c>
-      <c r="S32" s="5">
+      <c r="S32" s="38">
         <v>-31</v>
       </c>
-      <c r="T32" s="1">
+      <c r="T32" s="45">
         <v>-18</v>
       </c>
-      <c r="U32" s="8">
+      <c r="U32" s="44">
         <v>-31</v>
       </c>
-      <c r="V32" s="1">
+      <c r="V32" s="45">
         <v>-7</v>
       </c>
-      <c r="W32" s="8">
+      <c r="W32" s="44">
         <v>-16</v>
       </c>
-      <c r="X32" s="1">
+      <c r="X32" s="45">
         <v>-17</v>
       </c>
-      <c r="Y32" s="8">
+      <c r="Y32" s="44">
         <v>-8</v>
       </c>
-      <c r="Z32" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AA32" s="8">
+      <c r="Z32" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA32" s="44">
         <v>-7</v>
       </c>
-      <c r="AB32" s="8">
+      <c r="AB32" s="44">
         <v>3</v>
       </c>
-      <c r="AC32" s="8">
+      <c r="AC32" s="44">
         <v>10</v>
       </c>
-      <c r="AD32" s="8">
+      <c r="AD32" s="44">
         <v>-13</v>
       </c>
-      <c r="AE32" s="8">
+      <c r="AE32" s="44">
         <v>-17</v>
       </c>
-      <c r="AF32" s="8">
+      <c r="AF32" s="44">
         <v>-4</v>
       </c>
-      <c r="AG32" s="8">
+      <c r="AG32" s="44">
         <v>-8</v>
       </c>
-      <c r="AH32" s="8">
+      <c r="AH32" s="44">
         <v>-4</v>
       </c>
-      <c r="AI32" s="8">
+      <c r="AI32" s="44">
         <v>12</v>
       </c>
-      <c r="AJ32" s="8">
+      <c r="AJ32" s="44">
         <v>12</v>
       </c>
-      <c r="AK32" s="8">
+      <c r="AK32" s="44">
         <v>20</v>
       </c>
-      <c r="AL32" s="8">
+      <c r="AL32" s="44">
         <v>18</v>
       </c>
-      <c r="AM32" s="8">
+      <c r="AM32" s="44">
         <v>25</v>
       </c>
-      <c r="AN32" s="8">
+      <c r="AN32" s="44">
         <v>12</v>
       </c>
-      <c r="AO32" s="8">
+      <c r="AO32" s="44">
         <v>23</v>
       </c>
-      <c r="AP32" s="8">
+      <c r="AP32" s="44">
         <v>-3</v>
       </c>
-      <c r="AQ32" s="8">
+      <c r="AQ32" s="44">
         <v>-4</v>
       </c>
-      <c r="AR32" s="57">
+      <c r="AR32" s="74">
         <v>-4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="5" t="s">
+      <c r="AS32" s="74" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="33" spans="1:45" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A33" s="38" t="s">
         <v>28</v>
       </c>
-      <c r="T33" s="1">
+      <c r="T33" s="45">
         <v>-6</v>
       </c>
-      <c r="U33" s="8">
+      <c r="U33" s="44">
         <v>-6</v>
       </c>
-      <c r="V33" s="1" t="s">
-[...2 lines deleted...]
-      <c r="W33" s="8">
+      <c r="V33" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="W33" s="44">
         <v>-6</v>
       </c>
-      <c r="X33" s="1">
-[...8 lines deleted...]
-      <c r="AA33" s="8">
+      <c r="X33" s="45">
+        <v>1</v>
+      </c>
+      <c r="Y33" s="44">
+        <v>1</v>
+      </c>
+      <c r="Z33" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA33" s="44">
         <v>-6</v>
       </c>
-      <c r="AB33" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AC33" s="8">
+      <c r="AB33" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC33" s="44">
         <v>4</v>
       </c>
-      <c r="AD33" s="8">
-[...2 lines deleted...]
-      <c r="AE33" s="8">
+      <c r="AD33" s="44">
+        <v>1</v>
+      </c>
+      <c r="AE33" s="44">
         <v>-3</v>
       </c>
-      <c r="AF33" s="8">
+      <c r="AF33" s="44">
         <v>-6</v>
       </c>
-      <c r="AG33" s="8">
+      <c r="AG33" s="44">
         <v>2</v>
       </c>
-      <c r="AH33" s="8" t="s">
-[...5 lines deleted...]
-      <c r="AJ33" s="8">
+      <c r="AH33" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI33" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ33" s="44">
         <v>3</v>
       </c>
-      <c r="AK33" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AL33" s="8">
+      <c r="AK33" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL33" s="44">
         <v>4</v>
       </c>
-      <c r="AM33" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AN33" s="8">
+      <c r="AM33" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN33" s="44">
         <v>-3</v>
       </c>
-      <c r="AO33" s="8">
-[...5 lines deleted...]
-      <c r="AQ33" s="8">
+      <c r="AO33" s="44">
+        <v>1</v>
+      </c>
+      <c r="AP33" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ33" s="44">
         <v>-2</v>
       </c>
-      <c r="AR33" s="57" t="s">
-[...4 lines deleted...]
-      <c r="A34" s="5" t="s">
+      <c r="AR33" s="74" t="s">
+        <v>26</v>
+      </c>
+      <c r="AS33" s="74">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:45" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A34" s="38" t="s">
         <v>29</v>
       </c>
-      <c r="T34" s="1" t="s">
-[...14 lines deleted...]
-      <c r="Y34" s="8">
+      <c r="T34" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="U34" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="V34" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="W34" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="X34" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y34" s="44">
         <v>-3</v>
       </c>
-      <c r="Z34" s="8" t="s">
-[...11 lines deleted...]
-      <c r="AD34" s="8">
+      <c r="Z34" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA34" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB34" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC34" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD34" s="44">
         <v>-1</v>
       </c>
-      <c r="AE34" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AF34" s="8">
+      <c r="AE34" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF34" s="44">
         <v>-3</v>
       </c>
-      <c r="AG34" s="8" t="s">
-[...11 lines deleted...]
-      <c r="AK34" s="8">
+      <c r="AG34" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH34" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI34" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ34" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK34" s="44">
         <v>-2</v>
       </c>
-      <c r="AL34" s="8" t="s">
-[...22 lines deleted...]
-      <c r="A35" s="5" t="s">
+      <c r="AL34" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM34" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN34" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO34" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP34" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ34" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR34" s="74" t="s">
+        <v>26</v>
+      </c>
+      <c r="AS34" s="74" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="35" spans="1:45" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A35" s="38" t="s">
         <v>18</v>
       </c>
-      <c r="T35" s="1">
+      <c r="T35" s="45">
         <v>-8</v>
       </c>
-      <c r="U35" s="8">
+      <c r="U35" s="44">
         <v>-4</v>
       </c>
-      <c r="V35" s="1">
+      <c r="V35" s="45">
         <v>2</v>
       </c>
-      <c r="W35" s="8">
+      <c r="W35" s="44">
         <v>-6</v>
       </c>
-      <c r="X35" s="1">
+      <c r="X35" s="45">
         <v>-10</v>
       </c>
-      <c r="Y35" s="8" t="s">
-[...11 lines deleted...]
-      <c r="AC35" s="8">
+      <c r="Y35" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z35" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA35" s="44">
+        <v>1</v>
+      </c>
+      <c r="AB35" s="44">
+        <v>1</v>
+      </c>
+      <c r="AC35" s="44">
         <v>4</v>
       </c>
-      <c r="AD35" s="8">
+      <c r="AD35" s="44">
         <v>-4</v>
       </c>
-      <c r="AE35" s="8">
+      <c r="AE35" s="44">
         <v>8</v>
       </c>
-      <c r="AF35" s="8">
-[...2 lines deleted...]
-      <c r="AG35" s="8">
+      <c r="AF35" s="44">
+        <v>1</v>
+      </c>
+      <c r="AG35" s="44">
         <v>-4</v>
       </c>
-      <c r="AH35" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AI35" s="8">
+      <c r="AH35" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI35" s="44">
         <v>9</v>
       </c>
-      <c r="AJ35" s="8">
+      <c r="AJ35" s="44">
         <v>2</v>
       </c>
-      <c r="AK35" s="8">
+      <c r="AK35" s="44">
         <v>5</v>
       </c>
-      <c r="AL35" s="8">
+      <c r="AL35" s="44">
         <v>5</v>
       </c>
-      <c r="AM35" s="8">
+      <c r="AM35" s="44">
         <v>-1</v>
       </c>
-      <c r="AN35" s="8">
-[...5 lines deleted...]
-      <c r="AP35" s="8">
+      <c r="AN35" s="44">
+        <v>1</v>
+      </c>
+      <c r="AO35" s="44">
+        <v>1</v>
+      </c>
+      <c r="AP35" s="44">
         <v>-4</v>
       </c>
-      <c r="AQ35" s="8">
+      <c r="AQ35" s="44">
         <v>-3</v>
       </c>
-      <c r="AR35" s="57">
+      <c r="AR35" s="74">
         <v>-6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="5" t="s">
+      <c r="AS35" s="74" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="36" spans="1:45" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A36" s="38" t="s">
         <v>19</v>
       </c>
-      <c r="T36" s="1" t="s">
-[...20 lines deleted...]
-      <c r="AA36" s="8">
+      <c r="T36" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="U36" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="V36" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="W36" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="X36" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y36" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z36" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA36" s="44">
         <v>3</v>
       </c>
-      <c r="AB36" s="8">
+      <c r="AB36" s="44">
         <v>2</v>
       </c>
-      <c r="AC36" s="8">
-[...5 lines deleted...]
-      <c r="AE36" s="8">
+      <c r="AC36" s="44">
+        <v>1</v>
+      </c>
+      <c r="AD36" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE36" s="44">
         <v>3</v>
       </c>
-      <c r="AF36" s="8">
+      <c r="AF36" s="44">
         <v>2</v>
       </c>
-      <c r="AG36" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AH36" s="8">
+      <c r="AG36" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH36" s="44">
         <v>2</v>
       </c>
-      <c r="AI36" s="8">
+      <c r="AI36" s="44">
         <v>3</v>
       </c>
-      <c r="AJ36" s="8">
+      <c r="AJ36" s="44">
         <v>2</v>
       </c>
-      <c r="AK36" s="8">
+      <c r="AK36" s="44">
         <v>9</v>
       </c>
-      <c r="AL36" s="8">
+      <c r="AL36" s="44">
         <v>5</v>
       </c>
-      <c r="AM36" s="8">
+      <c r="AM36" s="44">
         <v>6</v>
       </c>
-      <c r="AN36" s="8">
+      <c r="AN36" s="44">
         <v>14</v>
       </c>
-      <c r="AO36" s="8">
+      <c r="AO36" s="44">
         <v>15</v>
       </c>
-      <c r="AP36" s="8">
+      <c r="AP36" s="44">
         <v>2</v>
       </c>
-      <c r="AQ36" s="8">
-[...7 lines deleted...]
-      <c r="A37" s="5" t="s">
+      <c r="AQ36" s="44">
+        <v>1</v>
+      </c>
+      <c r="AR36" s="74" t="s">
+        <v>26</v>
+      </c>
+      <c r="AS36" s="74" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="37" spans="1:45" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A37" s="38" t="s">
         <v>20</v>
       </c>
-      <c r="T37" s="1">
+      <c r="T37" s="45">
         <v>-3</v>
       </c>
-      <c r="U37" s="8">
+      <c r="U37" s="44">
         <v>-2</v>
       </c>
-      <c r="V37" s="1">
+      <c r="V37" s="45">
         <v>-4</v>
       </c>
-      <c r="W37" s="8" t="s">
-[...5 lines deleted...]
-      <c r="Y37" s="8">
+      <c r="W37" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="X37" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y37" s="44">
         <v>-2</v>
       </c>
-      <c r="Z37" s="8" t="s">
-[...5 lines deleted...]
-      <c r="AB37" s="8">
+      <c r="Z37" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA37" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB37" s="44">
         <v>-2</v>
       </c>
-      <c r="AC37" s="8">
+      <c r="AC37" s="44">
         <v>3</v>
       </c>
-      <c r="AD37" s="8">
+      <c r="AD37" s="44">
         <v>-2</v>
       </c>
-      <c r="AE37" s="8">
+      <c r="AE37" s="44">
         <v>-9</v>
       </c>
-      <c r="AF37" s="8">
+      <c r="AF37" s="44">
         <v>5</v>
       </c>
-      <c r="AG37" s="8">
+      <c r="AG37" s="44">
         <v>-1</v>
       </c>
-      <c r="AH37" s="8">
+      <c r="AH37" s="44">
         <v>-3</v>
       </c>
-      <c r="AI37" s="8">
+      <c r="AI37" s="44">
         <v>-1</v>
       </c>
-      <c r="AJ37" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AK37" s="8">
+      <c r="AJ37" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK37" s="44">
         <v>2</v>
       </c>
-      <c r="AL37" s="8">
-[...14 lines deleted...]
-      <c r="AQ37" s="8">
+      <c r="AL37" s="44">
+        <v>1</v>
+      </c>
+      <c r="AM37" s="44">
+        <v>1</v>
+      </c>
+      <c r="AN37" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO37" s="44">
+        <v>1</v>
+      </c>
+      <c r="AP37" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ37" s="44">
         <v>-1</v>
       </c>
-      <c r="AR37" s="57" t="s">
-[...4 lines deleted...]
-      <c r="A38" s="5" t="s">
+      <c r="AR37" s="74" t="s">
+        <v>26</v>
+      </c>
+      <c r="AS37" s="74" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="38" spans="1:45" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A38" s="38" t="s">
         <v>21</v>
       </c>
-      <c r="T38" s="1" t="s">
-[...76 lines deleted...]
-      <c r="A39" s="5" t="s">
+      <c r="T38" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="U38" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="V38" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="W38" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="X38" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y38" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z38" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA38" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB38" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC38" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD38" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE38" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF38" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG38" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH38" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI38" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ38" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK38" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL38" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM38" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN38" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO38" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP38" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ38" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR38" s="74" t="s">
+        <v>26</v>
+      </c>
+      <c r="AS38" s="74">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:45" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A39" s="38" t="s">
         <v>32</v>
       </c>
-      <c r="T39" s="1" t="s">
-[...2 lines deleted...]
-      <c r="U39" s="8">
+      <c r="T39" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="U39" s="44">
         <v>-8</v>
       </c>
-      <c r="V39" s="1" t="s">
-[...20 lines deleted...]
-      <c r="AC39" s="8">
+      <c r="V39" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="W39" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="X39" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y39" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z39" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA39" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB39" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC39" s="44">
         <v>-4</v>
       </c>
-      <c r="AD39" s="8" t="s">
-[...46 lines deleted...]
-      <c r="A40" s="5" t="s">
+      <c r="AD39" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE39" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF39" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG39" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH39" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI39" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ39" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK39" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL39" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM39" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN39" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO39" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP39" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ39" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR39" s="74" t="s">
+        <v>26</v>
+      </c>
+      <c r="AS39" s="74" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="40" spans="1:45" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A40" s="38" t="s">
         <v>30</v>
       </c>
-      <c r="T40" s="1" t="s">
-[...76 lines deleted...]
-      <c r="A41" s="5" t="s">
+      <c r="T40" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="U40" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="V40" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="W40" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="X40" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y40" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z40" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA40" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB40" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC40" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD40" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE40" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF40" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG40" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH40" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI40" s="44">
+        <v>1</v>
+      </c>
+      <c r="AJ40" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK40" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL40" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM40" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN40" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO40" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP40" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ40" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR40" s="74" t="s">
+        <v>26</v>
+      </c>
+      <c r="AS40" s="74" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="41" spans="1:45" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A41" s="38" t="s">
         <v>25</v>
       </c>
-      <c r="T41" s="1" t="s">
-[...20 lines deleted...]
-      <c r="AA41" s="8">
+      <c r="T41" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="U41" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="V41" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="W41" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="X41" s="45">
+        <v>1</v>
+      </c>
+      <c r="Y41" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z41" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA41" s="44">
         <v>2</v>
       </c>
-      <c r="AB41" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AC41" s="8">
+      <c r="AB41" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC41" s="44">
         <v>3</v>
       </c>
-      <c r="AD41" s="8" t="s">
-[...8 lines deleted...]
-      <c r="AG41" s="8">
+      <c r="AD41" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE41" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF41" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG41" s="44">
         <v>-1</v>
       </c>
-      <c r="AH41" s="8" t="s">
-[...34 lines deleted...]
-      <c r="A42" s="5" t="s">
+      <c r="AH41" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI41" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ41" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK41" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL41" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM41" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN41" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO41" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP41" s="44">
+        <v>1</v>
+      </c>
+      <c r="AQ41" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR41" s="74" t="s">
+        <v>26</v>
+      </c>
+      <c r="AS41" s="74" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="42" spans="1:45" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A42" s="38" t="s">
         <v>22</v>
       </c>
-      <c r="T42" s="1" t="s">
-[...76 lines deleted...]
-      <c r="A43" s="5" t="s">
+      <c r="T42" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="U42" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="V42" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="W42" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="X42" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y42" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z42" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA42" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB42" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC42" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD42" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE42" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF42" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG42" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH42" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI42" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ42" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK42" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL42" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM42" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN42" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO42" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP42" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ42" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR42" s="74" t="s">
+        <v>26</v>
+      </c>
+      <c r="AS42" s="74" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="43" spans="1:45" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A43" s="38" t="s">
         <v>23</v>
       </c>
-      <c r="T43" s="1" t="s">
-[...5 lines deleted...]
-      <c r="V43" s="1">
+      <c r="T43" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="U43" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="V43" s="45">
         <v>-5</v>
       </c>
-      <c r="W43" s="8">
+      <c r="W43" s="44">
         <v>-2</v>
       </c>
-      <c r="X43" s="1" t="s">
-[...2 lines deleted...]
-      <c r="Y43" s="8">
+      <c r="X43" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y43" s="44">
         <v>-3</v>
       </c>
-      <c r="Z43" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AA43" s="8">
+      <c r="Z43" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA43" s="44">
         <v>-1</v>
       </c>
-      <c r="AB43" s="8" t="s">
-[...8 lines deleted...]
-      <c r="AE43" s="8">
+      <c r="AB43" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC43" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD43" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE43" s="44">
         <v>-2</v>
       </c>
-      <c r="AF43" s="8">
+      <c r="AF43" s="44">
         <v>-1</v>
       </c>
-      <c r="AG43" s="8">
+      <c r="AG43" s="44">
         <v>-2</v>
       </c>
-      <c r="AH43" s="8">
+      <c r="AH43" s="44">
         <v>-1</v>
       </c>
-      <c r="AI43" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AJ43" s="8">
+      <c r="AI43" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ43" s="44">
         <v>4</v>
       </c>
-      <c r="AK43" s="8">
+      <c r="AK43" s="44">
         <v>6</v>
       </c>
-      <c r="AL43" s="8">
+      <c r="AL43" s="44">
         <v>3</v>
       </c>
-      <c r="AM43" s="8">
+      <c r="AM43" s="44">
         <v>14</v>
       </c>
-      <c r="AN43" s="8">
-[...2 lines deleted...]
-      <c r="AO43" s="8">
+      <c r="AN43" s="44">
+        <v>1</v>
+      </c>
+      <c r="AO43" s="44">
         <v>6</v>
       </c>
-      <c r="AP43" s="8" t="s">
-[...5 lines deleted...]
-      <c r="AR43" s="57">
+      <c r="AP43" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ43" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR43" s="74">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="5" t="s">
+      <c r="AS43" s="74" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="44" spans="1:45" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A44" s="38" t="s">
         <v>31</v>
       </c>
-      <c r="T44" s="1" t="s">
-[...20 lines deleted...]
-      <c r="AA44" s="8">
+      <c r="T44" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="U44" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="V44" s="45">
+        <v>1</v>
+      </c>
+      <c r="W44" s="44">
+        <v>1</v>
+      </c>
+      <c r="X44" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y44" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z44" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA44" s="44">
         <v>-1</v>
       </c>
-      <c r="AB44" s="8">
+      <c r="AB44" s="44">
         <v>-1</v>
       </c>
-      <c r="AC44" s="8" t="s">
-[...49 lines deleted...]
-      <c r="A45" s="9" t="s">
+      <c r="AC44" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD44" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE44" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF44" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG44" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH44" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI44" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ44" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK44" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL44" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM44" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN44" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO44" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP44" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ44" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR44" s="74" t="s">
+        <v>26</v>
+      </c>
+      <c r="AS44" s="74" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="45" spans="1:45" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A45" s="50" t="s">
         <v>24</v>
       </c>
-      <c r="B45" s="9"/>
-[...17 lines deleted...]
-      <c r="T45" s="2">
+      <c r="B45" s="50"/>
+      <c r="C45" s="50"/>
+      <c r="D45" s="50"/>
+      <c r="E45" s="50"/>
+      <c r="F45" s="50"/>
+      <c r="G45" s="50"/>
+      <c r="H45" s="50"/>
+      <c r="I45" s="50"/>
+      <c r="J45" s="50"/>
+      <c r="K45" s="50"/>
+      <c r="L45" s="50"/>
+      <c r="M45" s="50"/>
+      <c r="N45" s="50"/>
+      <c r="O45" s="50"/>
+      <c r="P45" s="50"/>
+      <c r="Q45" s="50"/>
+      <c r="R45" s="50"/>
+      <c r="S45" s="50"/>
+      <c r="T45" s="51">
         <v>-1</v>
       </c>
-      <c r="U45" s="10">
+      <c r="U45" s="52">
         <v>-11</v>
       </c>
-      <c r="V45" s="2">
+      <c r="V45" s="51">
         <v>-1</v>
       </c>
-      <c r="W45" s="10">
+      <c r="W45" s="52">
         <v>-3</v>
       </c>
-      <c r="X45" s="2">
+      <c r="X45" s="51">
         <v>-9</v>
       </c>
-      <c r="Y45" s="10">
+      <c r="Y45" s="52">
         <v>-1</v>
       </c>
-      <c r="Z45" s="10" t="s">
-[...2 lines deleted...]
-      <c r="AA45" s="10">
+      <c r="Z45" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA45" s="52">
         <v>-5</v>
       </c>
-      <c r="AB45" s="10">
+      <c r="AB45" s="52">
         <v>3</v>
       </c>
-      <c r="AC45" s="10">
+      <c r="AC45" s="52">
         <v>-1</v>
       </c>
-      <c r="AD45" s="10">
+      <c r="AD45" s="52">
         <v>-7</v>
       </c>
-      <c r="AE45" s="10">
+      <c r="AE45" s="52">
         <v>-14</v>
       </c>
-      <c r="AF45" s="10">
+      <c r="AF45" s="52">
         <v>-2</v>
       </c>
-      <c r="AG45" s="10">
+      <c r="AG45" s="52">
         <v>-2</v>
       </c>
-      <c r="AH45" s="10">
+      <c r="AH45" s="52">
         <v>-2</v>
       </c>
-      <c r="AI45" s="10" t="s">
-[...11 lines deleted...]
-      <c r="AM45" s="10">
+      <c r="AI45" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ45" s="52">
+        <v>1</v>
+      </c>
+      <c r="AK45" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL45" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM45" s="52">
         <v>5</v>
       </c>
-      <c r="AN45" s="10">
+      <c r="AN45" s="52">
         <v>-1</v>
       </c>
-      <c r="AO45" s="10">
+      <c r="AO45" s="52">
         <v>-1</v>
       </c>
-      <c r="AP45" s="10">
+      <c r="AP45" s="52">
         <v>-2</v>
       </c>
-      <c r="AQ45" s="10">
-[...2 lines deleted...]
-      <c r="AR45" s="59">
+      <c r="AQ45" s="52">
+        <v>1</v>
+      </c>
+      <c r="AR45" s="76">
         <v>-2</v>
       </c>
-    </row>
-[...8 lines deleted...]
-      <c r="X48" s="23"/>
+      <c r="AS45" s="74" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="46" spans="1:45" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="X46" s="63"/>
+      <c r="Z46" s="63"/>
+      <c r="AB46" s="77"/>
+    </row>
+    <row r="47" spans="1:45" x14ac:dyDescent="0.2">
+      <c r="X47" s="8"/>
+    </row>
+    <row r="48" spans="1:45" x14ac:dyDescent="0.2">
+      <c r="X48" s="8"/>
     </row>
     <row r="49" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X49" s="23"/>
+      <c r="X49" s="8"/>
     </row>
     <row r="50" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X50" s="23"/>
+      <c r="X50" s="8"/>
     </row>
     <row r="51" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X51" s="23"/>
+      <c r="X51" s="8"/>
     </row>
     <row r="52" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X52" s="23"/>
+      <c r="X52" s="8"/>
     </row>
     <row r="53" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X53" s="23"/>
+      <c r="X53" s="8"/>
     </row>
     <row r="54" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X54" s="23"/>
+      <c r="X54" s="8"/>
     </row>
     <row r="55" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X55" s="23"/>
+      <c r="X55" s="8"/>
     </row>
     <row r="56" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X56" s="23"/>
+      <c r="X56" s="8"/>
     </row>
     <row r="57" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X57" s="23"/>
+      <c r="X57" s="8"/>
     </row>
     <row r="58" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X58" s="23"/>
+      <c r="X58" s="8"/>
     </row>
     <row r="59" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X59" s="23"/>
+      <c r="X59" s="8"/>
     </row>
     <row r="60" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X60" s="23"/>
+      <c r="X60" s="8"/>
     </row>
     <row r="61" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X61" s="23"/>
+      <c r="X61" s="8"/>
     </row>
     <row r="62" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X62" s="23"/>
+      <c r="X62" s="8"/>
     </row>
     <row r="63" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X63" s="23"/>
+      <c r="X63" s="8"/>
     </row>
     <row r="64" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X64" s="23"/>
+      <c r="X64" s="8"/>
     </row>
     <row r="65" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X65" s="23"/>
+      <c r="X65" s="8"/>
     </row>
     <row r="66" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X66" s="23"/>
+      <c r="X66" s="8"/>
     </row>
     <row r="67" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X67" s="23"/>
+      <c r="X67" s="8"/>
     </row>
     <row r="68" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X68" s="23"/>
+      <c r="X68" s="8"/>
     </row>
     <row r="69" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X69" s="23"/>
+      <c r="X69" s="8"/>
     </row>
     <row r="70" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X70" s="23"/>
+      <c r="X70" s="8"/>
     </row>
     <row r="71" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X71" s="23"/>
+      <c r="X71" s="8"/>
     </row>
     <row r="72" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X72" s="23"/>
+      <c r="X72" s="8"/>
     </row>
     <row r="73" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X73" s="23"/>
+      <c r="X73" s="8"/>
     </row>
     <row r="74" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X74" s="23"/>
+      <c r="X74" s="8"/>
     </row>
     <row r="75" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X75" s="23"/>
+      <c r="X75" s="8"/>
     </row>
     <row r="76" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X76" s="23"/>
+      <c r="X76" s="8"/>
     </row>
     <row r="77" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X77" s="23"/>
+      <c r="X77" s="8"/>
     </row>
     <row r="78" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X78" s="23"/>
+      <c r="X78" s="8"/>
     </row>
     <row r="79" spans="24:24" x14ac:dyDescent="0.2">
-      <c r="X79" s="23"/>
+      <c r="X79" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="Z5:AW5"/>
     <mergeCell ref="AL7:AW7"/>
     <mergeCell ref="A24:AK24"/>
     <mergeCell ref="A31:AK31"/>
     <mergeCell ref="Z7:AK7"/>
     <mergeCell ref="T7:Y7"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:S7"/>
     <mergeCell ref="A9:AK9"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>