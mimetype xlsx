--- v0 (2026-04-28)
+++ v1 (2026-05-25)
@@ -10,69 +10,69 @@
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-13545" yWindow="570" windowWidth="23250" windowHeight="13170" firstSheet="2" activeTab="5"/>
+    <workbookView xWindow="-13548" yWindow="576" windowWidth="23256" windowHeight="13176" firstSheet="1" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Прибывшие" sheetId="1" r:id="rId1"/>
     <sheet name="Прибывшие 2024-2026" sheetId="4" r:id="rId2"/>
     <sheet name="Выбышие" sheetId="2" r:id="rId3"/>
     <sheet name="Выбышие  2024-2026" sheetId="5" r:id="rId4"/>
     <sheet name="Сальдо внешней миграции" sheetId="3" r:id="rId5"/>
     <sheet name="Сальдо внеш.мигр  2024-2026" sheetId="7" r:id="rId6"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2456" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2505" uniqueCount="48">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -446,51 +446,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="98">
+  <cellXfs count="105">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
@@ -604,55 +604,74 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -713,555 +732,417 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="17" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_обл.уровень" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>83820</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>68580</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>19</xdr:col>
       <xdr:colOff>259080</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2049" name="Picture 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="83820" y="68580"/>
           <a:ext cx="2141220" cy="525780"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>22860</xdr:rowOff>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>0</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>22860</xdr:rowOff>
+      <xdr:col>26</xdr:col>
+      <xdr:colOff>510540</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>205740</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1025" name="Picture 2"/>
+        <xdr:cNvPr id="1025" name="Picture 3"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
-[...45 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1516380" cy="556260"/>
+          <a:ext cx="2880360" cy="952500"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>19</xdr:col>
       <xdr:colOff>83820</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>137160</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3073" name="Picture 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2141220" cy="563880"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>22860</xdr:rowOff>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>0</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>144780</xdr:rowOff>
+      <xdr:col>20</xdr:col>
+      <xdr:colOff>541020</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>60960</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4097" name="Picture 2"/>
+        <xdr:cNvPr id="4097" name="Picture 3"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
-[...45 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1546860" cy="556260"/>
+          <a:ext cx="2880360" cy="952500"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>19</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>160020</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5121" name="Picture 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2118360" cy="586740"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>22860</xdr:rowOff>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>0</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>99060</xdr:rowOff>
+      <xdr:col>20</xdr:col>
+      <xdr:colOff>579120</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6145" name="Picture 2"/>
+        <xdr:cNvPr id="6145" name="Picture 3"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
-[...45 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1615440" cy="556260"/>
+          <a:ext cx="2880360" cy="883920"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1287,51 +1168,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1493,189 +1374,189 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист1"/>
   <dimension ref="A1:AQ42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="19" topLeftCell="T1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="W31" sqref="W31"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="28.7109375" style="8" customWidth="1"/>
+    <col min="1" max="1" width="28.6640625" style="8" customWidth="1"/>
     <col min="2" max="13" width="0" style="8" hidden="1" customWidth="1"/>
-    <col min="14" max="19" width="9.140625" style="8" hidden="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="21" max="16384" width="9.140625" style="8"/>
+    <col min="14" max="19" width="9.109375" style="8" hidden="1" customWidth="1"/>
+    <col min="20" max="20" width="9.109375" style="11"/>
+    <col min="21" max="16384" width="9.109375" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:43">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
       <c r="E1" s="10"/>
       <c r="F1" s="10"/>
       <c r="G1" s="10"/>
       <c r="H1" s="10"/>
       <c r="I1" s="10"/>
       <c r="J1" s="10"/>
       <c r="K1" s="10"/>
       <c r="L1" s="10"/>
       <c r="M1" s="10"/>
       <c r="N1" s="10"/>
       <c r="O1" s="10"/>
       <c r="P1" s="10"/>
     </row>
-    <row r="5" spans="1:43" ht="12.75">
-      <c r="A5" s="69" t="s">
+    <row r="5" spans="1:43" ht="13.2">
+      <c r="A5" s="76" t="s">
         <v>16</v>
       </c>
-      <c r="B5" s="69"/>
-[...29 lines deleted...]
-      <c r="AF5" s="69"/>
+      <c r="B5" s="76"/>
+      <c r="C5" s="76"/>
+      <c r="D5" s="76"/>
+      <c r="E5" s="76"/>
+      <c r="F5" s="76"/>
+      <c r="G5" s="76"/>
+      <c r="H5" s="76"/>
+      <c r="I5" s="76"/>
+      <c r="J5" s="76"/>
+      <c r="K5" s="76"/>
+      <c r="L5" s="76"/>
+      <c r="M5" s="76"/>
+      <c r="N5" s="76"/>
+      <c r="O5" s="76"/>
+      <c r="P5" s="76"/>
+      <c r="Q5" s="76"/>
+      <c r="R5" s="76"/>
+      <c r="S5" s="76"/>
+      <c r="T5" s="76"/>
+      <c r="U5" s="76"/>
+      <c r="V5" s="76"/>
+      <c r="W5" s="76"/>
+      <c r="X5" s="76"/>
+      <c r="Y5" s="76"/>
+      <c r="Z5" s="76"/>
+      <c r="AA5" s="76"/>
+      <c r="AB5" s="76"/>
+      <c r="AC5" s="76"/>
+      <c r="AD5" s="76"/>
+      <c r="AE5" s="76"/>
+      <c r="AF5" s="76"/>
       <c r="AG5" s="66"/>
       <c r="AH5" s="66"/>
       <c r="AI5" s="66"/>
       <c r="AJ5" s="66"/>
       <c r="AK5" s="66"/>
       <c r="AL5" s="66"/>
       <c r="AM5" s="66"/>
       <c r="AN5" s="66"/>
       <c r="AO5" s="66"/>
       <c r="AP5" s="66"/>
       <c r="AQ5" s="66"/>
     </row>
     <row r="6" spans="1:43" s="3" customFormat="1">
       <c r="T6" s="12"/>
       <c r="X6" s="1"/>
       <c r="Y6" s="2"/>
       <c r="Z6" s="13"/>
       <c r="AA6" s="13"/>
       <c r="AQ6" s="4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:43">
-      <c r="A7" s="74"/>
-      <c r="B7" s="72">
+      <c r="A7" s="81"/>
+      <c r="B7" s="79">
         <v>2021</v>
       </c>
-      <c r="C7" s="73"/>
-[...10 lines deleted...]
-      <c r="N7" s="72">
+      <c r="C7" s="80"/>
+      <c r="D7" s="80"/>
+      <c r="E7" s="80"/>
+      <c r="F7" s="80"/>
+      <c r="G7" s="80"/>
+      <c r="H7" s="80"/>
+      <c r="I7" s="80"/>
+      <c r="J7" s="80"/>
+      <c r="K7" s="80"/>
+      <c r="L7" s="80"/>
+      <c r="M7" s="80"/>
+      <c r="N7" s="79">
         <v>2022</v>
       </c>
-      <c r="O7" s="73"/>
-[...10 lines deleted...]
-      <c r="Z7" s="76">
+      <c r="O7" s="80"/>
+      <c r="P7" s="80"/>
+      <c r="Q7" s="80"/>
+      <c r="R7" s="80"/>
+      <c r="S7" s="80"/>
+      <c r="T7" s="80"/>
+      <c r="U7" s="80"/>
+      <c r="V7" s="80"/>
+      <c r="W7" s="80"/>
+      <c r="X7" s="80"/>
+      <c r="Y7" s="80"/>
+      <c r="Z7" s="83">
         <v>2023</v>
       </c>
-      <c r="AA7" s="76"/>
-[...10 lines deleted...]
-      <c r="AL7" s="77">
+      <c r="AA7" s="83"/>
+      <c r="AB7" s="83"/>
+      <c r="AC7" s="83"/>
+      <c r="AD7" s="83"/>
+      <c r="AE7" s="83"/>
+      <c r="AF7" s="83"/>
+      <c r="AG7" s="83"/>
+      <c r="AH7" s="83"/>
+      <c r="AI7" s="83"/>
+      <c r="AJ7" s="83"/>
+      <c r="AK7" s="84"/>
+      <c r="AL7" s="84">
         <v>2024</v>
       </c>
-      <c r="AM7" s="79"/>
-[...3 lines deleted...]
-      <c r="AQ7" s="80"/>
+      <c r="AM7" s="86"/>
+      <c r="AN7" s="86"/>
+      <c r="AO7" s="86"/>
+      <c r="AP7" s="86"/>
+      <c r="AQ7" s="87"/>
     </row>
     <row r="8" spans="1:43">
-      <c r="A8" s="75"/>
+      <c r="A8" s="82"/>
       <c r="B8" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F8" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G8" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H8" s="6" t="s">
         <v>2</v>
       </c>
       <c r="I8" s="6" t="s">
         <v>3</v>
       </c>
       <c r="J8" s="6" t="s">
@@ -1760,3980 +1641,3924 @@
         <v>14</v>
       </c>
       <c r="AK8" s="46" t="s">
         <v>15</v>
       </c>
       <c r="AL8" s="43" t="s">
         <v>5</v>
       </c>
       <c r="AM8" s="44" t="s">
         <v>6</v>
       </c>
       <c r="AN8" s="44" t="s">
         <v>7</v>
       </c>
       <c r="AO8" s="43" t="s">
         <v>8</v>
       </c>
       <c r="AP8" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AQ8" s="7" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:43">
+      <c r="A9" s="85" t="s">
+        <v>9</v>
+      </c>
+      <c r="B9" s="85"/>
+      <c r="C9" s="85"/>
+      <c r="D9" s="85"/>
+      <c r="E9" s="85"/>
+      <c r="F9" s="85"/>
+      <c r="G9" s="85"/>
+      <c r="H9" s="85"/>
+      <c r="I9" s="85"/>
+      <c r="J9" s="85"/>
+      <c r="K9" s="85"/>
+      <c r="L9" s="85"/>
+      <c r="M9" s="85"/>
+      <c r="N9" s="85"/>
+      <c r="O9" s="85"/>
+      <c r="P9" s="85"/>
+      <c r="Q9" s="85"/>
+      <c r="R9" s="85"/>
+      <c r="S9" s="85"/>
+      <c r="T9" s="85"/>
+      <c r="U9" s="85"/>
+      <c r="V9" s="85"/>
+      <c r="W9" s="85"/>
+      <c r="X9" s="85"/>
+      <c r="Y9" s="85"/>
+      <c r="Z9" s="85"/>
+      <c r="AA9" s="85"/>
+      <c r="AB9" s="85"/>
+      <c r="AC9" s="85"/>
+      <c r="AD9" s="85"/>
+      <c r="AE9" s="85"/>
+      <c r="AF9" s="85"/>
+      <c r="AG9" s="85"/>
+      <c r="AH9" s="85"/>
+      <c r="AI9" s="85"/>
+      <c r="AJ9" s="85"/>
+      <c r="AK9" s="85"/>
+      <c r="AL9" s="85"/>
+      <c r="AM9" s="85"/>
+      <c r="AN9" s="85"/>
+      <c r="AO9" s="85"/>
+      <c r="AP9" s="85"/>
+      <c r="AQ9" s="78"/>
+    </row>
+    <row r="10" spans="1:43">
+      <c r="A10" s="47" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10" s="17">
+        <v>31</v>
+      </c>
+      <c r="C10" s="17">
+        <v>35</v>
+      </c>
+      <c r="D10" s="18">
+        <v>40</v>
+      </c>
+      <c r="E10" s="18">
+        <v>19</v>
+      </c>
+      <c r="F10" s="18">
+        <v>54</v>
+      </c>
+      <c r="G10" s="18">
+        <v>30</v>
+      </c>
+      <c r="H10" s="19">
+        <v>35</v>
+      </c>
+      <c r="I10" s="18">
+        <v>43</v>
+      </c>
+      <c r="J10" s="20">
+        <v>22</v>
+      </c>
+      <c r="K10" s="19">
+        <v>29</v>
+      </c>
+      <c r="L10" s="20">
+        <v>39</v>
+      </c>
+      <c r="M10" s="20">
+        <v>51</v>
+      </c>
+      <c r="N10" s="21">
+        <v>6</v>
+      </c>
+      <c r="O10" s="21">
+        <v>29</v>
+      </c>
+      <c r="P10" s="21">
+        <v>14</v>
+      </c>
+      <c r="Q10" s="21">
+        <v>17</v>
+      </c>
+      <c r="R10" s="21">
+        <v>13</v>
+      </c>
+      <c r="S10" s="21">
+        <v>19</v>
+      </c>
+      <c r="T10" s="22">
+        <v>18</v>
+      </c>
+      <c r="U10" s="21">
+        <v>7</v>
+      </c>
+      <c r="V10" s="21">
+        <v>16</v>
+      </c>
+      <c r="W10" s="37">
+        <v>96</v>
+      </c>
+      <c r="X10" s="21">
+        <v>65</v>
+      </c>
+      <c r="Y10" s="21">
+        <v>64</v>
+      </c>
+      <c r="Z10" s="21">
+        <v>86</v>
+      </c>
+      <c r="AA10" s="21">
+        <v>67</v>
+      </c>
+      <c r="AB10" s="21">
+        <v>83</v>
+      </c>
+      <c r="AC10" s="21">
+        <v>16</v>
+      </c>
+      <c r="AD10" s="21">
+        <v>24</v>
+      </c>
+      <c r="AE10" s="21">
+        <v>29</v>
+      </c>
+      <c r="AF10" s="21">
+        <v>19</v>
+      </c>
+      <c r="AG10" s="21">
+        <v>24</v>
+      </c>
+      <c r="AH10" s="21">
+        <v>24</v>
+      </c>
+      <c r="AI10" s="21">
+        <v>19</v>
+      </c>
+      <c r="AJ10" s="21">
+        <v>31</v>
+      </c>
+      <c r="AK10" s="21">
+        <v>24</v>
+      </c>
+      <c r="AL10" s="21">
+        <v>18</v>
+      </c>
+      <c r="AM10" s="21">
+        <v>87</v>
+      </c>
+      <c r="AN10" s="38">
+        <v>74</v>
+      </c>
+      <c r="AO10" s="21">
+        <v>59</v>
+      </c>
+      <c r="AP10" s="21">
+        <v>73</v>
+      </c>
+      <c r="AQ10" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="11" spans="1:43">
+      <c r="A11" s="48" t="s">
+        <v>28</v>
+      </c>
+      <c r="B11" s="17"/>
+      <c r="C11" s="17"/>
+      <c r="D11" s="18"/>
+      <c r="E11" s="18"/>
+      <c r="F11" s="18"/>
+      <c r="G11" s="18"/>
+      <c r="H11" s="19"/>
+      <c r="I11" s="18"/>
+      <c r="J11" s="20"/>
+      <c r="K11" s="19"/>
+      <c r="L11" s="20"/>
+      <c r="M11" s="20"/>
+      <c r="N11" s="21"/>
+      <c r="O11" s="21"/>
+      <c r="P11" s="21"/>
+      <c r="Q11" s="21"/>
+      <c r="R11" s="21"/>
+      <c r="S11" s="21"/>
+      <c r="T11" s="22">
+        <v>3</v>
+      </c>
+      <c r="U11" s="21">
+        <v>3</v>
+      </c>
+      <c r="V11" s="21">
+        <v>5</v>
+      </c>
+      <c r="W11" s="21">
+        <v>40</v>
+      </c>
+      <c r="X11" s="21">
+        <v>24</v>
+      </c>
+      <c r="Y11" s="21">
+        <v>26</v>
+      </c>
+      <c r="Z11" s="21">
+        <v>51</v>
+      </c>
+      <c r="AA11" s="21">
+        <v>41</v>
+      </c>
+      <c r="AB11" s="21">
+        <v>38</v>
+      </c>
+      <c r="AC11" s="21">
+        <v>3</v>
+      </c>
+      <c r="AD11" s="21">
+        <v>10</v>
+      </c>
+      <c r="AE11" s="21">
+        <v>5</v>
+      </c>
+      <c r="AF11" s="21">
+        <v>5</v>
+      </c>
+      <c r="AG11" s="21">
+        <v>10</v>
+      </c>
+      <c r="AH11" s="21">
+        <v>2</v>
+      </c>
+      <c r="AI11" s="21">
+        <v>9</v>
+      </c>
+      <c r="AJ11" s="21">
+        <v>7</v>
+      </c>
+      <c r="AK11" s="21">
+        <v>6</v>
+      </c>
+      <c r="AL11" s="21">
+        <v>11</v>
+      </c>
+      <c r="AM11" s="21">
+        <v>39</v>
+      </c>
+      <c r="AN11" s="38">
+        <v>32</v>
+      </c>
+      <c r="AO11" s="21">
+        <v>35</v>
+      </c>
+      <c r="AP11" s="21">
+        <v>39</v>
+      </c>
+      <c r="AQ11" s="1">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="12" spans="1:43">
+      <c r="A12" s="48" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" s="17"/>
+      <c r="C12" s="17"/>
+      <c r="D12" s="18"/>
+      <c r="E12" s="18"/>
+      <c r="F12" s="18"/>
+      <c r="G12" s="18"/>
+      <c r="H12" s="19"/>
+      <c r="I12" s="18"/>
+      <c r="J12" s="20"/>
+      <c r="K12" s="19"/>
+      <c r="L12" s="20"/>
+      <c r="M12" s="20"/>
+      <c r="N12" s="21"/>
+      <c r="O12" s="21"/>
+      <c r="P12" s="21"/>
+      <c r="Q12" s="21"/>
+      <c r="R12" s="21"/>
+      <c r="S12" s="21"/>
+      <c r="T12" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="U12" s="21">
+        <v>1</v>
+      </c>
+      <c r="V12" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="W12" s="21">
+        <v>7</v>
+      </c>
+      <c r="X12" s="21">
+        <v>18</v>
+      </c>
+      <c r="Y12" s="21">
+        <v>10</v>
+      </c>
+      <c r="Z12" s="21">
+        <v>12</v>
+      </c>
+      <c r="AA12" s="21">
+        <v>7</v>
+      </c>
+      <c r="AB12" s="21">
+        <v>8</v>
+      </c>
+      <c r="AC12" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD12" s="21">
+        <v>1</v>
+      </c>
+      <c r="AE12" s="21">
+        <v>2</v>
+      </c>
+      <c r="AF12" s="21">
+        <v>2</v>
+      </c>
+      <c r="AG12" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH12" s="21">
+        <v>1</v>
+      </c>
+      <c r="AI12" s="21">
+        <v>2</v>
+      </c>
+      <c r="AJ12" s="21">
+        <v>1</v>
+      </c>
+      <c r="AK12" s="21">
+        <v>4</v>
+      </c>
+      <c r="AL12" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM12" s="21">
+        <v>6</v>
+      </c>
+      <c r="AN12" s="38">
+        <v>7</v>
+      </c>
+      <c r="AO12" s="21">
+        <v>1</v>
+      </c>
+      <c r="AP12" s="21">
+        <v>1</v>
+      </c>
+      <c r="AQ12" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:43">
+      <c r="A13" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="17"/>
+      <c r="C13" s="17"/>
+      <c r="D13" s="18"/>
+      <c r="E13" s="18"/>
+      <c r="F13" s="18"/>
+      <c r="G13" s="18"/>
+      <c r="H13" s="19"/>
+      <c r="I13" s="18"/>
+      <c r="J13" s="20"/>
+      <c r="K13" s="19"/>
+      <c r="L13" s="20"/>
+      <c r="M13" s="20"/>
+      <c r="N13" s="21"/>
+      <c r="O13" s="21"/>
+      <c r="P13" s="21"/>
+      <c r="Q13" s="21"/>
+      <c r="R13" s="21"/>
+      <c r="S13" s="21"/>
+      <c r="T13" s="22">
+        <v>7</v>
+      </c>
+      <c r="U13" s="21">
+        <v>2</v>
+      </c>
+      <c r="V13" s="21">
+        <v>7</v>
+      </c>
+      <c r="W13" s="21">
+        <v>18</v>
+      </c>
+      <c r="X13" s="21">
+        <v>6</v>
+      </c>
+      <c r="Y13" s="21">
+        <v>10</v>
+      </c>
+      <c r="Z13" s="21">
+        <v>5</v>
+      </c>
+      <c r="AA13" s="21">
+        <v>7</v>
+      </c>
+      <c r="AB13" s="21">
+        <v>6</v>
+      </c>
+      <c r="AC13" s="21">
+        <v>8</v>
+      </c>
+      <c r="AD13" s="21">
+        <v>7</v>
+      </c>
+      <c r="AE13" s="21">
+        <v>16</v>
+      </c>
+      <c r="AF13" s="21">
+        <v>8</v>
+      </c>
+      <c r="AG13" s="21">
+        <v>10</v>
+      </c>
+      <c r="AH13" s="21">
+        <v>16</v>
+      </c>
+      <c r="AI13" s="21">
+        <v>5</v>
+      </c>
+      <c r="AJ13" s="21">
+        <v>17</v>
+      </c>
+      <c r="AK13" s="21">
+        <v>13</v>
+      </c>
+      <c r="AL13" s="21">
+        <v>2</v>
+      </c>
+      <c r="AM13" s="21">
+        <v>20</v>
+      </c>
+      <c r="AN13" s="38">
+        <v>14</v>
+      </c>
+      <c r="AO13" s="21">
+        <v>8</v>
+      </c>
+      <c r="AP13" s="21">
+        <v>4</v>
+      </c>
+      <c r="AQ13" s="1">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="14" spans="1:43">
+      <c r="A14" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="17"/>
+      <c r="C14" s="17"/>
+      <c r="D14" s="18"/>
+      <c r="E14" s="18"/>
+      <c r="F14" s="18"/>
+      <c r="G14" s="18"/>
+      <c r="H14" s="19"/>
+      <c r="I14" s="18"/>
+      <c r="J14" s="20"/>
+      <c r="K14" s="19"/>
+      <c r="L14" s="20"/>
+      <c r="M14" s="20"/>
+      <c r="N14" s="21"/>
+      <c r="O14" s="21"/>
+      <c r="P14" s="21"/>
+      <c r="Q14" s="21"/>
+      <c r="R14" s="21"/>
+      <c r="S14" s="21"/>
+      <c r="T14" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="U14" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="V14" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="W14" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="X14" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y14" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z14" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA14" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB14" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC14" s="21">
+        <v>1</v>
+      </c>
+      <c r="AD14" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE14" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF14" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG14" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH14" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI14" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ14" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK14" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL14" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM14" s="21">
+        <v>1</v>
+      </c>
+      <c r="AN14" s="38">
+        <v>1</v>
+      </c>
+      <c r="AO14" s="21">
+        <v>1</v>
+      </c>
+      <c r="AP14" s="21">
+        <v>5</v>
+      </c>
+      <c r="AQ14" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:43">
+      <c r="A15" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="17"/>
+      <c r="C15" s="17"/>
+      <c r="D15" s="18"/>
+      <c r="E15" s="18"/>
+      <c r="F15" s="18"/>
+      <c r="G15" s="18"/>
+      <c r="H15" s="19"/>
+      <c r="I15" s="18"/>
+      <c r="J15" s="20"/>
+      <c r="K15" s="19"/>
+      <c r="L15" s="20"/>
+      <c r="M15" s="20"/>
+      <c r="N15" s="21"/>
+      <c r="O15" s="21"/>
+      <c r="P15" s="21"/>
+      <c r="Q15" s="21"/>
+      <c r="R15" s="21"/>
+      <c r="S15" s="21"/>
+      <c r="T15" s="22">
+        <v>7</v>
+      </c>
+      <c r="U15" s="21">
+        <v>1</v>
+      </c>
+      <c r="V15" s="21">
+        <v>3</v>
+      </c>
+      <c r="W15" s="21">
+        <v>6</v>
+      </c>
+      <c r="X15" s="21">
+        <v>1</v>
+      </c>
+      <c r="Y15" s="21">
+        <v>8</v>
+      </c>
+      <c r="Z15" s="21">
+        <v>5</v>
+      </c>
+      <c r="AA15" s="21">
+        <v>4</v>
+      </c>
+      <c r="AB15" s="21">
+        <v>8</v>
+      </c>
+      <c r="AC15" s="21">
+        <v>3</v>
+      </c>
+      <c r="AD15" s="21">
+        <v>3</v>
+      </c>
+      <c r="AE15" s="21">
+        <v>4</v>
+      </c>
+      <c r="AF15" s="21">
+        <v>2</v>
+      </c>
+      <c r="AG15" s="21">
+        <v>2</v>
+      </c>
+      <c r="AH15" s="21">
+        <v>2</v>
+      </c>
+      <c r="AI15" s="21">
+        <v>2</v>
+      </c>
+      <c r="AJ15" s="21">
+        <v>1</v>
+      </c>
+      <c r="AK15" s="21">
+        <v>1</v>
+      </c>
+      <c r="AL15" s="21">
+        <v>3</v>
+      </c>
+      <c r="AM15" s="21">
+        <v>2</v>
+      </c>
+      <c r="AN15" s="38">
+        <v>7</v>
+      </c>
+      <c r="AO15" s="21">
+        <v>3</v>
+      </c>
+      <c r="AP15" s="21">
+        <v>2</v>
+      </c>
+      <c r="AQ15" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:43">
+      <c r="A16" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="17"/>
+      <c r="C16" s="17"/>
+      <c r="D16" s="18"/>
+      <c r="E16" s="18"/>
+      <c r="F16" s="18"/>
+      <c r="G16" s="18"/>
+      <c r="H16" s="19"/>
+      <c r="I16" s="18"/>
+      <c r="J16" s="20"/>
+      <c r="K16" s="19"/>
+      <c r="L16" s="20"/>
+      <c r="M16" s="20"/>
+      <c r="N16" s="21"/>
+      <c r="O16" s="21"/>
+      <c r="P16" s="21"/>
+      <c r="Q16" s="21"/>
+      <c r="R16" s="21"/>
+      <c r="S16" s="21"/>
+      <c r="T16" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="U16" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="V16" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="W16" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="X16" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y16" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z16" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA16" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB16" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC16" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD16" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE16" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF16" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG16" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH16" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI16" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ16" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK16" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL16" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM16" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN16" s="38" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO16" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP16" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ16" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17" spans="1:43">
+      <c r="A17" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="B17" s="17"/>
+      <c r="C17" s="17"/>
+      <c r="D17" s="18"/>
+      <c r="E17" s="18"/>
+      <c r="F17" s="18"/>
+      <c r="G17" s="18"/>
+      <c r="H17" s="19"/>
+      <c r="I17" s="18"/>
+      <c r="J17" s="20"/>
+      <c r="K17" s="19"/>
+      <c r="L17" s="20"/>
+      <c r="M17" s="20"/>
+      <c r="N17" s="21"/>
+      <c r="O17" s="21"/>
+      <c r="P17" s="21"/>
+      <c r="Q17" s="21"/>
+      <c r="R17" s="21"/>
+      <c r="S17" s="21"/>
+      <c r="T17" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="U17" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="V17" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="W17" s="21">
+        <v>2</v>
+      </c>
+      <c r="X17" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y17" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z17" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA17" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB17" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC17" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD17" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE17" s="21">
+        <v>1</v>
+      </c>
+      <c r="AF17" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG17" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH17" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI17" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ17" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK17" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL17" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM17" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN17" s="38" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO17" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP17" s="21">
+        <v>1</v>
+      </c>
+      <c r="AQ17" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18" spans="1:43">
+      <c r="A18" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="B18" s="17"/>
+      <c r="C18" s="17"/>
+      <c r="D18" s="18"/>
+      <c r="E18" s="18"/>
+      <c r="F18" s="18"/>
+      <c r="G18" s="18"/>
+      <c r="H18" s="19"/>
+      <c r="I18" s="18"/>
+      <c r="J18" s="20"/>
+      <c r="K18" s="19"/>
+      <c r="L18" s="20"/>
+      <c r="M18" s="20"/>
+      <c r="N18" s="21"/>
+      <c r="O18" s="21"/>
+      <c r="P18" s="21"/>
+      <c r="Q18" s="21"/>
+      <c r="R18" s="21"/>
+      <c r="S18" s="21"/>
+      <c r="T18" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="U18" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="V18" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="W18" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="X18" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y18" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z18" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA18" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB18" s="21">
+        <v>6</v>
+      </c>
+      <c r="AC18" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD18" s="21">
+        <v>1</v>
+      </c>
+      <c r="AE18" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF18" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG18" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH18" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI18" s="21">
+        <v>1</v>
+      </c>
+      <c r="AJ18" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK18" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL18" s="21">
+        <v>1</v>
+      </c>
+      <c r="AM18" s="21">
+        <v>1</v>
+      </c>
+      <c r="AN18" s="38" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO18" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP18" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ18" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19" spans="1:43">
+      <c r="A19" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="B19" s="17"/>
+      <c r="C19" s="17"/>
+      <c r="D19" s="18"/>
+      <c r="E19" s="18"/>
+      <c r="F19" s="18"/>
+      <c r="G19" s="18"/>
+      <c r="H19" s="19"/>
+      <c r="I19" s="18"/>
+      <c r="J19" s="20"/>
+      <c r="K19" s="19"/>
+      <c r="L19" s="20"/>
+      <c r="M19" s="20"/>
+      <c r="N19" s="21"/>
+      <c r="O19" s="21"/>
+      <c r="P19" s="21"/>
+      <c r="Q19" s="21"/>
+      <c r="R19" s="21"/>
+      <c r="S19" s="21"/>
+      <c r="T19" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="U19" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="V19" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="W19" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="X19" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y19" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z19" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA19" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB19" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC19" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD19" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE19" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF19" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG19" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH19" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI19" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ19" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK19" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL19" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM19" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN19" s="38" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO19" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP19" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ19" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20" spans="1:43">
+      <c r="A20" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="B20" s="17"/>
+      <c r="C20" s="17"/>
+      <c r="D20" s="18"/>
+      <c r="E20" s="18"/>
+      <c r="F20" s="18"/>
+      <c r="G20" s="18"/>
+      <c r="H20" s="19"/>
+      <c r="I20" s="18"/>
+      <c r="J20" s="20"/>
+      <c r="K20" s="19"/>
+      <c r="L20" s="20"/>
+      <c r="M20" s="20"/>
+      <c r="N20" s="21"/>
+      <c r="O20" s="21"/>
+      <c r="P20" s="21"/>
+      <c r="Q20" s="21"/>
+      <c r="R20" s="21"/>
+      <c r="S20" s="21"/>
+      <c r="T20" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="U20" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="V20" s="21">
+        <v>1</v>
+      </c>
+      <c r="W20" s="21">
+        <v>5</v>
+      </c>
+      <c r="X20" s="21">
+        <v>1</v>
+      </c>
+      <c r="Y20" s="21">
+        <v>3</v>
+      </c>
+      <c r="Z20" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA20" s="21">
+        <v>1</v>
+      </c>
+      <c r="AB20" s="21">
+        <v>2</v>
+      </c>
+      <c r="AC20" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD20" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE20" s="21">
+        <v>1</v>
+      </c>
+      <c r="AF20" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG20" s="21">
+        <v>2</v>
+      </c>
+      <c r="AH20" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI20" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ20" s="21">
+        <v>3</v>
+      </c>
+      <c r="AK20" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL20" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM20" s="21">
+        <v>14</v>
+      </c>
+      <c r="AN20" s="38">
+        <v>7</v>
+      </c>
+      <c r="AO20" s="21">
+        <v>7</v>
+      </c>
+      <c r="AP20" s="21">
+        <v>11</v>
+      </c>
+      <c r="AQ20" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:43">
+      <c r="A21" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B21" s="17"/>
+      <c r="C21" s="17"/>
+      <c r="D21" s="18"/>
+      <c r="E21" s="18"/>
+      <c r="F21" s="18"/>
+      <c r="G21" s="18"/>
+      <c r="H21" s="19"/>
+      <c r="I21" s="18"/>
+      <c r="J21" s="20"/>
+      <c r="K21" s="19"/>
+      <c r="L21" s="20"/>
+      <c r="M21" s="20"/>
+      <c r="N21" s="21"/>
+      <c r="O21" s="21"/>
+      <c r="P21" s="21"/>
+      <c r="Q21" s="21"/>
+      <c r="R21" s="21"/>
+      <c r="S21" s="21"/>
+      <c r="T21" s="22">
+        <v>1</v>
+      </c>
+      <c r="U21" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="V21" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="W21" s="21">
+        <v>18</v>
+      </c>
+      <c r="X21" s="21">
+        <v>15</v>
+      </c>
+      <c r="Y21" s="21">
+        <v>7</v>
+      </c>
+      <c r="Z21" s="21">
+        <v>13</v>
+      </c>
+      <c r="AA21" s="21">
+        <v>7</v>
+      </c>
+      <c r="AB21" s="21">
+        <v>15</v>
+      </c>
+      <c r="AC21" s="21">
+        <v>1</v>
+      </c>
+      <c r="AD21" s="21">
+        <v>2</v>
+      </c>
+      <c r="AE21" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF21" s="21">
+        <v>2</v>
+      </c>
+      <c r="AG21" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH21" s="21">
+        <v>3</v>
+      </c>
+      <c r="AI21" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ21" s="21">
+        <v>2</v>
+      </c>
+      <c r="AK21" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL21" s="21">
+        <v>1</v>
+      </c>
+      <c r="AM21" s="21">
+        <v>4</v>
+      </c>
+      <c r="AN21" s="38">
+        <v>6</v>
+      </c>
+      <c r="AO21" s="21">
+        <v>4</v>
+      </c>
+      <c r="AP21" s="21">
+        <v>10</v>
+      </c>
+      <c r="AQ21" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:43">
+      <c r="A22" s="77" t="s">
+        <v>11</v>
+      </c>
+      <c r="B22" s="77"/>
+      <c r="C22" s="77"/>
+      <c r="D22" s="77"/>
+      <c r="E22" s="77"/>
+      <c r="F22" s="77"/>
+      <c r="G22" s="77"/>
+      <c r="H22" s="77"/>
+      <c r="I22" s="77"/>
+      <c r="J22" s="77"/>
+      <c r="K22" s="77"/>
+      <c r="L22" s="77"/>
+      <c r="M22" s="77"/>
+      <c r="N22" s="77"/>
+      <c r="O22" s="77"/>
+      <c r="P22" s="77"/>
+      <c r="Q22" s="77"/>
+      <c r="R22" s="77"/>
+      <c r="S22" s="77"/>
+      <c r="T22" s="77"/>
+      <c r="U22" s="77"/>
+      <c r="V22" s="77"/>
+      <c r="W22" s="77"/>
+      <c r="X22" s="77"/>
+      <c r="Y22" s="77"/>
+      <c r="Z22" s="77"/>
+      <c r="AA22" s="77"/>
+      <c r="AB22" s="77"/>
+      <c r="AC22" s="77"/>
+      <c r="AD22" s="77"/>
+      <c r="AE22" s="77"/>
+      <c r="AF22" s="77"/>
+      <c r="AG22" s="77"/>
+      <c r="AH22" s="77"/>
+      <c r="AI22" s="77"/>
+      <c r="AJ22" s="77"/>
+      <c r="AK22" s="77"/>
+      <c r="AL22" s="77"/>
+      <c r="AM22" s="77"/>
+      <c r="AN22" s="77"/>
+      <c r="AO22" s="77"/>
+      <c r="AP22" s="77"/>
+      <c r="AQ22" s="77"/>
+    </row>
+    <row r="23" spans="1:43">
+      <c r="A23" s="47" t="s">
+        <v>27</v>
+      </c>
+      <c r="B23" s="17">
+        <v>19</v>
+      </c>
+      <c r="C23" s="17">
+        <v>26</v>
+      </c>
+      <c r="D23" s="17">
+        <v>29</v>
+      </c>
+      <c r="E23" s="17">
+        <v>13</v>
+      </c>
+      <c r="F23" s="17">
+        <v>46</v>
+      </c>
+      <c r="G23" s="17">
+        <v>22</v>
+      </c>
+      <c r="H23" s="24">
+        <v>25</v>
+      </c>
+      <c r="I23" s="17">
+        <v>23</v>
+      </c>
+      <c r="J23" s="20">
+        <v>14</v>
+      </c>
+      <c r="K23" s="24">
+        <v>15</v>
+      </c>
+      <c r="L23" s="20">
+        <v>17</v>
+      </c>
+      <c r="M23" s="20">
+        <v>42</v>
+      </c>
+      <c r="N23" s="25">
+        <v>2</v>
+      </c>
+      <c r="O23" s="25">
+        <v>20</v>
+      </c>
+      <c r="P23" s="25">
+        <v>8</v>
+      </c>
+      <c r="Q23" s="25">
+        <v>10</v>
+      </c>
+      <c r="R23" s="25">
+        <v>5</v>
+      </c>
+      <c r="S23" s="25">
+        <v>12</v>
+      </c>
+      <c r="T23" s="22">
+        <v>9</v>
+      </c>
+      <c r="U23" s="25">
+        <v>5</v>
+      </c>
+      <c r="V23" s="21">
+        <v>8</v>
+      </c>
+      <c r="W23" s="37">
+        <v>63</v>
+      </c>
+      <c r="X23" s="21">
+        <v>53</v>
+      </c>
+      <c r="Y23" s="21">
+        <v>44</v>
+      </c>
+      <c r="Z23" s="21">
+        <v>77</v>
+      </c>
+      <c r="AA23" s="21">
+        <v>55</v>
+      </c>
+      <c r="AB23" s="21">
+        <v>66</v>
+      </c>
+      <c r="AC23" s="21">
+        <v>8</v>
+      </c>
+      <c r="AD23" s="21">
+        <v>15</v>
+      </c>
+      <c r="AE23" s="21">
+        <v>11</v>
+      </c>
+      <c r="AF23" s="21">
+        <v>9</v>
+      </c>
+      <c r="AG23" s="21">
+        <v>11</v>
+      </c>
+      <c r="AH23" s="21">
+        <v>7</v>
+      </c>
+      <c r="AI23" s="21">
+        <v>13</v>
+      </c>
+      <c r="AJ23" s="21">
+        <v>11</v>
+      </c>
+      <c r="AK23" s="21">
+        <v>11</v>
+      </c>
+      <c r="AL23" s="21">
+        <v>13</v>
+      </c>
+      <c r="AM23" s="21">
+        <v>49</v>
+      </c>
+      <c r="AN23" s="38">
+        <v>42</v>
+      </c>
+      <c r="AO23" s="21">
+        <v>40</v>
+      </c>
+      <c r="AP23" s="21">
+        <v>44</v>
+      </c>
+      <c r="AQ23" s="8">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="24" spans="1:43">
+      <c r="A24" s="48" t="s">
+        <v>28</v>
+      </c>
+      <c r="B24" s="17"/>
+      <c r="C24" s="17"/>
+      <c r="D24" s="17"/>
+      <c r="E24" s="17"/>
+      <c r="F24" s="17"/>
+      <c r="G24" s="17"/>
+      <c r="H24" s="24"/>
+      <c r="I24" s="17"/>
+      <c r="J24" s="20"/>
+      <c r="K24" s="24"/>
+      <c r="L24" s="20"/>
+      <c r="M24" s="20"/>
+      <c r="N24" s="25"/>
+      <c r="O24" s="25"/>
+      <c r="P24" s="25"/>
+      <c r="Q24" s="25"/>
+      <c r="R24" s="25"/>
+      <c r="S24" s="25"/>
+      <c r="T24" s="22">
+        <v>3</v>
+      </c>
+      <c r="U24" s="21">
+        <v>3</v>
+      </c>
+      <c r="V24" s="21">
+        <v>5</v>
+      </c>
+      <c r="W24" s="21">
+        <v>40</v>
+      </c>
+      <c r="X24" s="21">
+        <v>24</v>
+      </c>
+      <c r="Y24" s="21">
+        <v>25</v>
+      </c>
+      <c r="Z24" s="21">
+        <v>51</v>
+      </c>
+      <c r="AA24" s="21">
+        <v>41</v>
+      </c>
+      <c r="AB24" s="21">
+        <v>38</v>
+      </c>
+      <c r="AC24" s="21">
+        <v>3</v>
+      </c>
+      <c r="AD24" s="21">
+        <v>10</v>
+      </c>
+      <c r="AE24" s="21">
+        <v>5</v>
+      </c>
+      <c r="AF24" s="21">
+        <v>5</v>
+      </c>
+      <c r="AG24" s="21">
+        <v>9</v>
+      </c>
+      <c r="AH24" s="21">
+        <v>2</v>
+      </c>
+      <c r="AI24" s="21">
+        <v>9</v>
+      </c>
+      <c r="AJ24" s="21">
+        <v>7</v>
+      </c>
+      <c r="AK24" s="21">
+        <v>6</v>
+      </c>
+      <c r="AL24" s="21">
+        <v>11</v>
+      </c>
+      <c r="AM24" s="21">
+        <v>39</v>
+      </c>
+      <c r="AN24" s="38">
+        <v>30</v>
+      </c>
+      <c r="AO24" s="21">
+        <v>34</v>
+      </c>
+      <c r="AP24" s="21">
+        <v>35</v>
+      </c>
+      <c r="AQ24" s="8">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="25" spans="1:43">
+      <c r="A25" s="48" t="s">
+        <v>29</v>
+      </c>
+      <c r="B25" s="17"/>
+      <c r="C25" s="17"/>
+      <c r="D25" s="17"/>
+      <c r="E25" s="17"/>
+      <c r="F25" s="17"/>
+      <c r="G25" s="17"/>
+      <c r="H25" s="24"/>
+      <c r="I25" s="17"/>
+      <c r="J25" s="20"/>
+      <c r="K25" s="24"/>
+      <c r="L25" s="20"/>
+      <c r="M25" s="20"/>
+      <c r="N25" s="25"/>
+      <c r="O25" s="25"/>
+      <c r="P25" s="25"/>
+      <c r="Q25" s="25"/>
+      <c r="R25" s="25"/>
+      <c r="S25" s="25"/>
+      <c r="T25" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="U25" s="21">
+        <v>1</v>
+      </c>
+      <c r="V25" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="W25" s="21">
+        <v>7</v>
+      </c>
+      <c r="X25" s="21">
+        <v>17</v>
+      </c>
+      <c r="Y25" s="21">
+        <v>10</v>
+      </c>
+      <c r="Z25" s="21">
+        <v>12</v>
+      </c>
+      <c r="AA25" s="21">
+        <v>7</v>
+      </c>
+      <c r="AB25" s="21">
+        <v>8</v>
+      </c>
+      <c r="AC25" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD25" s="21">
+        <v>1</v>
+      </c>
+      <c r="AE25" s="21">
+        <v>2</v>
+      </c>
+      <c r="AF25" s="21">
+        <v>2</v>
+      </c>
+      <c r="AG25" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH25" s="21">
+        <v>1</v>
+      </c>
+      <c r="AI25" s="21">
+        <v>2</v>
+      </c>
+      <c r="AJ25" s="21">
+        <v>1</v>
+      </c>
+      <c r="AK25" s="21">
+        <v>4</v>
+      </c>
+      <c r="AL25" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM25" s="21">
+        <v>6</v>
+      </c>
+      <c r="AN25" s="38">
+        <v>7</v>
+      </c>
+      <c r="AO25" s="21">
+        <v>1</v>
+      </c>
+      <c r="AP25" s="21">
+        <v>1</v>
+      </c>
+      <c r="AQ25" s="8">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:43">
+      <c r="A26" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="B26" s="17"/>
+      <c r="C26" s="17"/>
+      <c r="D26" s="17"/>
+      <c r="E26" s="17"/>
+      <c r="F26" s="17"/>
+      <c r="G26" s="17"/>
+      <c r="H26" s="24"/>
+      <c r="I26" s="17"/>
+      <c r="J26" s="20"/>
+      <c r="K26" s="24"/>
+      <c r="L26" s="20"/>
+      <c r="M26" s="20"/>
+      <c r="N26" s="25"/>
+      <c r="O26" s="25"/>
+      <c r="P26" s="25"/>
+      <c r="Q26" s="25"/>
+      <c r="R26" s="25"/>
+      <c r="S26" s="25"/>
+      <c r="T26" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="U26" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="V26" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="W26" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="X26" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y26" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z26" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA26" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB26" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC26" s="21">
+        <v>1</v>
+      </c>
+      <c r="AD26" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE26" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF26" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG26" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH26" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI26" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ26" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK26" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL26" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM26" s="21">
+        <v>1</v>
+      </c>
+      <c r="AN26" s="38" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO26" s="21">
+        <v>1</v>
+      </c>
+      <c r="AP26" s="21">
+        <v>2</v>
+      </c>
+      <c r="AQ26" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:43">
+      <c r="A27" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="B27" s="17"/>
+      <c r="C27" s="17"/>
+      <c r="D27" s="17"/>
+      <c r="E27" s="17"/>
+      <c r="F27" s="17"/>
+      <c r="G27" s="17"/>
+      <c r="H27" s="24"/>
+      <c r="I27" s="17"/>
+      <c r="J27" s="20"/>
+      <c r="K27" s="24"/>
+      <c r="L27" s="20"/>
+      <c r="M27" s="20"/>
+      <c r="N27" s="25"/>
+      <c r="O27" s="25"/>
+      <c r="P27" s="25"/>
+      <c r="Q27" s="25"/>
+      <c r="R27" s="25"/>
+      <c r="S27" s="25"/>
+      <c r="T27" s="22">
+        <v>6</v>
+      </c>
+      <c r="U27" s="21">
+        <v>1</v>
+      </c>
+      <c r="V27" s="21">
+        <v>3</v>
+      </c>
+      <c r="W27" s="21">
+        <v>5</v>
+      </c>
+      <c r="X27" s="21">
+        <v>1</v>
+      </c>
+      <c r="Y27" s="21">
+        <v>7</v>
+      </c>
+      <c r="Z27" s="21">
+        <v>5</v>
+      </c>
+      <c r="AA27" s="21">
+        <v>3</v>
+      </c>
+      <c r="AB27" s="21">
+        <v>8</v>
+      </c>
+      <c r="AC27" s="21">
+        <v>3</v>
+      </c>
+      <c r="AD27" s="21">
+        <v>2</v>
+      </c>
+      <c r="AE27" s="21">
+        <v>4</v>
+      </c>
+      <c r="AF27" s="21">
+        <v>2</v>
+      </c>
+      <c r="AG27" s="21">
+        <v>2</v>
+      </c>
+      <c r="AH27" s="21">
+        <v>2</v>
+      </c>
+      <c r="AI27" s="21">
+        <v>2</v>
+      </c>
+      <c r="AJ27" s="21">
+        <v>1</v>
+      </c>
+      <c r="AK27" s="21">
+        <v>1</v>
+      </c>
+      <c r="AL27" s="21">
+        <v>2</v>
+      </c>
+      <c r="AM27" s="21">
+        <v>1</v>
+      </c>
+      <c r="AN27" s="38">
+        <v>1</v>
+      </c>
+      <c r="AO27" s="21">
+        <v>2</v>
+      </c>
+      <c r="AP27" s="21">
+        <v>1</v>
+      </c>
+      <c r="AQ27" s="8">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:43">
+      <c r="A28" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B28" s="17"/>
+      <c r="C28" s="17"/>
+      <c r="D28" s="17"/>
+      <c r="E28" s="17"/>
+      <c r="F28" s="17"/>
+      <c r="G28" s="17"/>
+      <c r="H28" s="24"/>
+      <c r="I28" s="17"/>
+      <c r="J28" s="20"/>
+      <c r="K28" s="24"/>
+      <c r="L28" s="20"/>
+      <c r="M28" s="20"/>
+      <c r="N28" s="25"/>
+      <c r="O28" s="25"/>
+      <c r="P28" s="25"/>
+      <c r="Q28" s="25"/>
+      <c r="R28" s="25"/>
+      <c r="S28" s="25"/>
+      <c r="T28" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="U28" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="V28" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="W28" s="21">
+        <v>11</v>
+      </c>
+      <c r="X28" s="21">
+        <v>11</v>
+      </c>
+      <c r="Y28" s="21">
+        <v>2</v>
+      </c>
+      <c r="Z28" s="21">
+        <v>9</v>
+      </c>
+      <c r="AA28" s="21">
+        <v>4</v>
+      </c>
+      <c r="AB28" s="21">
+        <v>12</v>
+      </c>
+      <c r="AC28" s="21">
+        <v>1</v>
+      </c>
+      <c r="AD28" s="21">
+        <v>2</v>
+      </c>
+      <c r="AE28" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF28" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG28" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH28" s="21">
+        <v>2</v>
+      </c>
+      <c r="AI28" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ28" s="21">
+        <v>2</v>
+      </c>
+      <c r="AK28" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL28" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM28" s="21">
+        <v>2</v>
+      </c>
+      <c r="AN28" s="38">
+        <v>4</v>
+      </c>
+      <c r="AO28" s="21">
+        <v>2</v>
+      </c>
+      <c r="AP28" s="21">
+        <v>5</v>
+      </c>
+      <c r="AQ28" s="8">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:43">
+      <c r="A29" s="78" t="s">
+        <v>12</v>
+      </c>
+      <c r="B29" s="78"/>
+      <c r="C29" s="78"/>
+      <c r="D29" s="78"/>
+      <c r="E29" s="78"/>
+      <c r="F29" s="78"/>
+      <c r="G29" s="78"/>
+      <c r="H29" s="78"/>
+      <c r="I29" s="78"/>
+      <c r="J29" s="78"/>
+      <c r="K29" s="78"/>
+      <c r="L29" s="78"/>
+      <c r="M29" s="78"/>
+      <c r="N29" s="78"/>
+      <c r="O29" s="78"/>
+      <c r="P29" s="78"/>
+      <c r="Q29" s="78"/>
+      <c r="R29" s="78"/>
+      <c r="S29" s="78"/>
+      <c r="T29" s="78"/>
+      <c r="U29" s="78"/>
+      <c r="V29" s="78"/>
+      <c r="W29" s="78"/>
+      <c r="X29" s="78"/>
+      <c r="Y29" s="78"/>
+      <c r="Z29" s="78"/>
+      <c r="AA29" s="78"/>
+      <c r="AB29" s="78"/>
+      <c r="AC29" s="78"/>
+      <c r="AD29" s="78"/>
+      <c r="AE29" s="78"/>
+      <c r="AF29" s="78"/>
+      <c r="AG29" s="78"/>
+      <c r="AH29" s="78"/>
+      <c r="AI29" s="78"/>
+      <c r="AJ29" s="78"/>
+      <c r="AK29" s="78"/>
+      <c r="AL29" s="78"/>
+      <c r="AM29" s="78"/>
+      <c r="AN29" s="78"/>
+      <c r="AO29" s="78"/>
+      <c r="AP29" s="78"/>
+      <c r="AQ29" s="78"/>
+    </row>
+    <row r="30" spans="1:43" s="16" customFormat="1">
+      <c r="A30" s="47" t="s">
+        <v>27</v>
+      </c>
+      <c r="B30" s="17">
+        <v>12</v>
+      </c>
+      <c r="C30" s="17">
+        <v>9</v>
+      </c>
+      <c r="D30" s="17">
+        <v>11</v>
+      </c>
+      <c r="E30" s="17">
+        <v>6</v>
+      </c>
+      <c r="F30" s="17">
+        <v>8</v>
+      </c>
+      <c r="G30" s="17">
+        <v>8</v>
+      </c>
+      <c r="H30" s="24">
+        <v>10</v>
+      </c>
+      <c r="I30" s="17">
+        <v>20</v>
+      </c>
+      <c r="J30" s="20">
+        <v>8</v>
+      </c>
+      <c r="K30" s="24">
+        <v>14</v>
+      </c>
+      <c r="L30" s="20">
+        <v>22</v>
+      </c>
+      <c r="M30" s="20">
+        <v>9</v>
+      </c>
+      <c r="N30" s="25">
+        <v>4</v>
+      </c>
+      <c r="O30" s="25">
+        <v>9</v>
+      </c>
+      <c r="P30" s="25">
+        <v>6</v>
+      </c>
+      <c r="Q30" s="25">
+        <v>7</v>
+      </c>
+      <c r="R30" s="25">
+        <v>8</v>
+      </c>
+      <c r="S30" s="25">
+        <v>7</v>
+      </c>
+      <c r="T30" s="26">
+        <v>9</v>
+      </c>
+      <c r="U30" s="25">
+        <v>2</v>
+      </c>
+      <c r="V30" s="25">
+        <v>8</v>
+      </c>
+      <c r="W30" s="39">
+        <v>33</v>
+      </c>
+      <c r="X30" s="25">
+        <v>12</v>
+      </c>
+      <c r="Y30" s="25">
+        <v>20</v>
+      </c>
+      <c r="Z30" s="25">
+        <v>9</v>
+      </c>
+      <c r="AA30" s="25">
+        <v>12</v>
+      </c>
+      <c r="AB30" s="25">
+        <v>17</v>
+      </c>
+      <c r="AC30" s="21">
+        <v>8</v>
+      </c>
+      <c r="AD30" s="21">
+        <v>9</v>
+      </c>
+      <c r="AE30" s="21">
+        <v>18</v>
+      </c>
+      <c r="AF30" s="25">
+        <v>10</v>
+      </c>
+      <c r="AG30" s="25">
+        <v>13</v>
+      </c>
+      <c r="AH30" s="25">
+        <v>17</v>
+      </c>
+      <c r="AI30" s="25">
+        <v>6</v>
+      </c>
+      <c r="AJ30" s="25">
+        <v>20</v>
+      </c>
+      <c r="AK30" s="25">
+        <v>13</v>
+      </c>
+      <c r="AL30" s="25">
+        <v>5</v>
+      </c>
+      <c r="AM30" s="25">
+        <v>38</v>
+      </c>
+      <c r="AN30" s="40">
+        <v>32</v>
+      </c>
+      <c r="AO30" s="25">
+        <v>19</v>
+      </c>
+      <c r="AP30" s="25">
+        <v>29</v>
+      </c>
+      <c r="AQ30" s="16">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="31" spans="1:43">
+      <c r="A31" s="48" t="s">
+        <v>28</v>
+      </c>
+      <c r="T31" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="U31" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="V31" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="W31" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="X31" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y31" s="21">
+        <v>1</v>
+      </c>
+      <c r="Z31" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA31" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB31" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC31" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD31" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE31" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF31" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG31" s="25">
+        <v>1</v>
+      </c>
+      <c r="AH31" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI31" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ31" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK31" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL31" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM31" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN31" s="40">
+        <v>2</v>
+      </c>
+      <c r="AO31" s="25">
+        <v>1</v>
+      </c>
+      <c r="AP31" s="25">
+        <v>4</v>
+      </c>
+      <c r="AQ31" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="32" spans="1:43">
+      <c r="A32" s="48" t="s">
+        <v>29</v>
+      </c>
+      <c r="T32" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="U32" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="V32" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="W32" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="X32" s="21">
+        <v>1</v>
+      </c>
+      <c r="Y32" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z32" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA32" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB32" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC32" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD32" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE32" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF32" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG32" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH32" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI32" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ32" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK32" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL32" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM32" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN32" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO32" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP32" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ32" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="33" spans="1:43">
+      <c r="A33" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="T33" s="22">
+        <v>7</v>
+      </c>
+      <c r="U33" s="21">
+        <v>2</v>
+      </c>
+      <c r="V33" s="21">
+        <v>7</v>
+      </c>
+      <c r="W33" s="21">
+        <v>18</v>
+      </c>
+      <c r="X33" s="21">
+        <v>6</v>
+      </c>
+      <c r="Y33" s="21">
+        <v>10</v>
+      </c>
+      <c r="Z33" s="21">
+        <v>5</v>
+      </c>
+      <c r="AA33" s="21">
+        <v>7</v>
+      </c>
+      <c r="AB33" s="21">
+        <v>6</v>
+      </c>
+      <c r="AC33" s="21">
+        <v>8</v>
+      </c>
+      <c r="AD33" s="21">
+        <v>7</v>
+      </c>
+      <c r="AE33" s="21">
+        <v>16</v>
+      </c>
+      <c r="AF33" s="25">
+        <v>8</v>
+      </c>
+      <c r="AG33" s="25">
+        <v>10</v>
+      </c>
+      <c r="AH33" s="25">
+        <v>16</v>
+      </c>
+      <c r="AI33" s="25">
+        <v>5</v>
+      </c>
+      <c r="AJ33" s="25">
+        <v>17</v>
+      </c>
+      <c r="AK33" s="25">
+        <v>13</v>
+      </c>
+      <c r="AL33" s="25">
+        <v>2</v>
+      </c>
+      <c r="AM33" s="25">
+        <v>20</v>
+      </c>
+      <c r="AN33" s="40">
+        <v>14</v>
+      </c>
+      <c r="AO33" s="25">
+        <v>8</v>
+      </c>
+      <c r="AP33" s="25">
+        <v>4</v>
+      </c>
+      <c r="AQ33" s="8">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="34" spans="1:43">
+      <c r="A34" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="T34" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="U34" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="V34" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="W34" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="X34" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y34" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z34" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA34" s="21">
+        <v>1</v>
+      </c>
+      <c r="AB34" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC34" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD34" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE34" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF34" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG34" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH34" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI34" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ34" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK34" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL34" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM34" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN34" s="40">
+        <v>1</v>
+      </c>
+      <c r="AO34" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP34" s="25">
+        <v>3</v>
+      </c>
+      <c r="AQ34" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="35" spans="1:43">
+      <c r="A35" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="T35" s="22">
+        <v>1</v>
+      </c>
+      <c r="U35" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="V35" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="W35" s="21">
+        <v>1</v>
+      </c>
+      <c r="X35" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y35" s="21">
+        <v>1</v>
+      </c>
+      <c r="Z35" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA35" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB35" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC35" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD35" s="21">
+        <v>1</v>
+      </c>
+      <c r="AE35" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF35" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG35" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH35" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI35" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ35" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK35" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL35" s="25">
+        <v>1</v>
+      </c>
+      <c r="AM35" s="25">
+        <v>1</v>
+      </c>
+      <c r="AN35" s="40">
+        <v>6</v>
+      </c>
+      <c r="AO35" s="25">
+        <v>1</v>
+      </c>
+      <c r="AP35" s="25">
+        <v>1</v>
+      </c>
+      <c r="AQ35" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="36" spans="1:43">
+      <c r="A36" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="T36" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="U36" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="V36" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="W36" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="X36" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y36" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z36" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA36" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB36" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC36" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD36" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE36" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF36" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG36" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH36" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI36" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ36" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK36" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL36" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM36" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN36" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO36" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP36" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ36" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="37" spans="1:43">
+      <c r="A37" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="T37" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="U37" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="V37" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="W37" s="21">
+        <v>2</v>
+      </c>
+      <c r="X37" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y37" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z37" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA37" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB37" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC37" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD37" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE37" s="21">
+        <v>1</v>
+      </c>
+      <c r="AF37" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG37" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH37" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI37" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ37" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK37" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL37" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM37" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN37" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO37" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP37" s="25">
+        <v>1</v>
+      </c>
+      <c r="AQ37" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="38" spans="1:43">
+      <c r="A38" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="T38" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="U38" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="V38" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="W38" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="X38" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y38" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z38" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA38" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB38" s="21">
+        <v>6</v>
+      </c>
+      <c r="AC38" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD38" s="21">
+        <v>1</v>
+      </c>
+      <c r="AE38" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF38" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG38" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH38" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI38" s="25">
+        <v>1</v>
+      </c>
+      <c r="AJ38" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK38" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL38" s="25">
+        <v>1</v>
+      </c>
+      <c r="AM38" s="25">
+        <v>1</v>
+      </c>
+      <c r="AN38" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO38" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP38" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ38" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="39" spans="1:43">
+      <c r="A39" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="T39" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="U39" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="V39" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="W39" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="X39" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y39" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z39" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA39" s="21">
+        <v>1</v>
+      </c>
+      <c r="AB39" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC39" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD39" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE39" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF39" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG39" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH39" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI39" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ39" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK39" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL39" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM39" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN39" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO39" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP39" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ39" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="40" spans="1:43">
+      <c r="A40" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="T40" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="U40" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="V40" s="21">
+        <v>1</v>
+      </c>
+      <c r="W40" s="21">
+        <v>5</v>
+      </c>
+      <c r="X40" s="21">
+        <v>1</v>
+      </c>
+      <c r="Y40" s="21">
+        <v>3</v>
+      </c>
+      <c r="Z40" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA40" s="21">
+        <v>3</v>
+      </c>
+      <c r="AB40" s="21">
+        <v>2</v>
+      </c>
+      <c r="AC40" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD40" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE40" s="21">
+        <v>1</v>
+      </c>
+      <c r="AF40" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG40" s="25">
+        <v>2</v>
+      </c>
+      <c r="AH40" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI40" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ40" s="25">
+        <v>3</v>
+      </c>
+      <c r="AK40" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL40" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM40" s="25">
+        <v>14</v>
+      </c>
+      <c r="AN40" s="40">
+        <v>7</v>
+      </c>
+      <c r="AO40" s="25">
+        <v>7</v>
+      </c>
+      <c r="AP40" s="25">
+        <v>11</v>
+      </c>
+      <c r="AQ40" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:43">
+      <c r="A41" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="B41" s="27"/>
+      <c r="C41" s="27"/>
+      <c r="D41" s="27"/>
+      <c r="E41" s="27"/>
+      <c r="F41" s="27"/>
+      <c r="G41" s="27"/>
+      <c r="H41" s="27"/>
+      <c r="I41" s="27"/>
+      <c r="J41" s="27"/>
+      <c r="K41" s="27"/>
+      <c r="L41" s="27"/>
+      <c r="M41" s="27"/>
+      <c r="N41" s="27"/>
+      <c r="O41" s="27"/>
+      <c r="P41" s="27"/>
+      <c r="Q41" s="27"/>
+      <c r="R41" s="27"/>
+      <c r="S41" s="27"/>
+      <c r="T41" s="28">
+        <v>1</v>
+      </c>
+      <c r="U41" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="V41" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="W41" s="29">
+        <v>7</v>
+      </c>
+      <c r="X41" s="29">
+        <v>4</v>
+      </c>
+      <c r="Y41" s="29">
+        <v>5</v>
+      </c>
+      <c r="Z41" s="29">
+        <v>4</v>
+      </c>
+      <c r="AA41" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB41" s="29">
+        <v>3</v>
+      </c>
+      <c r="AC41" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD41" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE41" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF41" s="29">
+        <v>2</v>
+      </c>
+      <c r="AG41" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH41" s="29">
+        <v>1</v>
+      </c>
+      <c r="AI41" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ41" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK41" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL41" s="29">
+        <v>1</v>
+      </c>
+      <c r="AM41" s="29">
+        <v>2</v>
+      </c>
+      <c r="AN41" s="41">
+        <v>2</v>
+      </c>
+      <c r="AO41" s="29">
+        <v>2</v>
+      </c>
+      <c r="AP41" s="29">
+        <v>5</v>
+      </c>
+      <c r="AQ41" s="29" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="42" spans="1:43">
+      <c r="T42" s="42"/>
+      <c r="U42" s="1"/>
+      <c r="V42" s="1"/>
+      <c r="W42" s="1"/>
+      <c r="X42" s="1"/>
+      <c r="Y42" s="1"/>
+      <c r="Z42" s="1"/>
+      <c r="AA42" s="1"/>
+      <c r="AB42" s="1"/>
+      <c r="AC42" s="1"/>
+      <c r="AD42" s="1"/>
+      <c r="AE42" s="1"/>
+      <c r="AF42" s="1"/>
+      <c r="AG42" s="1"/>
+      <c r="AH42" s="1"/>
+      <c r="AI42" s="1"/>
+      <c r="AJ42" s="1"/>
+      <c r="AK42" s="1"/>
+      <c r="AL42" s="1"/>
+      <c r="AM42" s="1"/>
+      <c r="AN42" s="1"/>
+      <c r="AO42" s="1"/>
+      <c r="AP42" s="1"/>
+    </row>
+  </sheetData>
+  <mergeCells count="9">
+    <mergeCell ref="A5:AF5"/>
+    <mergeCell ref="A22:AQ22"/>
+    <mergeCell ref="A29:AQ29"/>
+    <mergeCell ref="B7:M7"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="N7:Y7"/>
+    <mergeCell ref="Z7:AK7"/>
+    <mergeCell ref="A9:AQ9"/>
+    <mergeCell ref="AL7:AQ7"/>
+  </mergeCells>
+  <phoneticPr fontId="4" type="noConversion"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <sheetPr codeName="Лист2"/>
+  <dimension ref="A1:BN124"/>
+  <sheetViews>
+    <sheetView tabSelected="1" topLeftCell="A4" workbookViewId="0">
+      <selection activeCell="AB5" sqref="AB5:AW5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <cols>
+    <col min="1" max="1" width="25.44140625" style="8" customWidth="1"/>
+    <col min="2" max="13" width="0" style="8" hidden="1" customWidth="1"/>
+    <col min="14" max="19" width="9.109375" style="8" hidden="1" customWidth="1"/>
+    <col min="20" max="23" width="0" style="8" hidden="1" customWidth="1"/>
+    <col min="24" max="24" width="0" style="59" hidden="1" customWidth="1"/>
+    <col min="25" max="25" width="0" style="8" hidden="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="8"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:66">
+      <c r="A1" s="10"/>
+      <c r="B1" s="10"/>
+      <c r="C1" s="10"/>
+      <c r="D1" s="10"/>
+      <c r="E1" s="10"/>
+      <c r="F1" s="10"/>
+      <c r="G1" s="10"/>
+      <c r="H1" s="10"/>
+      <c r="I1" s="10"/>
+      <c r="J1" s="10"/>
+      <c r="K1" s="10"/>
+      <c r="L1" s="10"/>
+      <c r="M1" s="10"/>
+      <c r="N1" s="10"/>
+      <c r="O1" s="10"/>
+      <c r="P1" s="10"/>
+    </row>
+    <row r="4" spans="1:66" ht="13.2">
+      <c r="AC4" s="66"/>
+      <c r="AD4" s="66"/>
+      <c r="AE4" s="66"/>
+      <c r="AF4" s="66"/>
+      <c r="AG4" s="66"/>
+      <c r="AH4" s="66"/>
+      <c r="AI4" s="66"/>
+      <c r="AJ4" s="66"/>
+      <c r="AK4" s="66"/>
+      <c r="AL4" s="66"/>
+      <c r="AS4" s="66"/>
+      <c r="AT4" s="66"/>
+      <c r="AU4" s="66"/>
+      <c r="AV4" s="66"/>
+      <c r="AW4" s="66"/>
+      <c r="AX4" s="66"/>
+      <c r="AY4" s="66"/>
+      <c r="AZ4" s="66"/>
+      <c r="BA4" s="66"/>
+      <c r="BB4" s="66"/>
+      <c r="BC4" s="66"/>
+      <c r="BD4" s="66"/>
+      <c r="BE4" s="66"/>
+      <c r="BF4" s="66"/>
+      <c r="BG4" s="66"/>
+      <c r="BH4" s="66"/>
+      <c r="BI4" s="66"/>
+      <c r="BJ4" s="66"/>
+      <c r="BK4" s="66"/>
+      <c r="BL4" s="66"/>
+      <c r="BM4" s="66"/>
+      <c r="BN4" s="66"/>
+    </row>
+    <row r="5" spans="1:66" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="X5" s="60"/>
+      <c r="Y5" s="4"/>
+      <c r="AB5" s="76" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC5" s="76"/>
+      <c r="AD5" s="76"/>
+      <c r="AE5" s="76"/>
+      <c r="AF5" s="76"/>
+      <c r="AG5" s="76"/>
+      <c r="AH5" s="76"/>
+      <c r="AI5" s="76"/>
+      <c r="AJ5" s="76"/>
+      <c r="AK5" s="76"/>
+      <c r="AL5" s="76"/>
+      <c r="AM5" s="76"/>
+      <c r="AN5" s="76"/>
+      <c r="AO5" s="76"/>
+      <c r="AP5" s="76"/>
+      <c r="AQ5" s="76"/>
+      <c r="AR5" s="76"/>
+      <c r="AS5" s="76"/>
+      <c r="AT5" s="76"/>
+      <c r="AU5" s="76"/>
+      <c r="AV5" s="76"/>
+      <c r="AW5" s="76"/>
+    </row>
+    <row r="6" spans="1:66" s="3" customFormat="1" ht="17.399999999999999" customHeight="1">
+      <c r="X6" s="60"/>
+      <c r="Y6" s="4"/>
+      <c r="AK6" s="4"/>
+      <c r="AW6" s="4" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="7" spans="1:66">
+      <c r="A7" s="81"/>
+      <c r="B7" s="93">
+        <v>44228</v>
+      </c>
+      <c r="C7" s="80"/>
+      <c r="D7" s="80"/>
+      <c r="E7" s="80"/>
+      <c r="F7" s="80"/>
+      <c r="G7" s="80"/>
+      <c r="H7" s="80"/>
+      <c r="I7" s="80"/>
+      <c r="J7" s="80"/>
+      <c r="K7" s="80"/>
+      <c r="L7" s="80"/>
+      <c r="M7" s="80"/>
+      <c r="N7" s="93">
+        <v>44593</v>
+      </c>
+      <c r="O7" s="80"/>
+      <c r="P7" s="80"/>
+      <c r="Q7" s="80"/>
+      <c r="R7" s="80"/>
+      <c r="S7" s="80"/>
+      <c r="T7" s="91">
+        <v>2024</v>
+      </c>
+      <c r="U7" s="91"/>
+      <c r="V7" s="91"/>
+      <c r="W7" s="91"/>
+      <c r="X7" s="91"/>
+      <c r="Y7" s="92"/>
+      <c r="Z7" s="88">
+        <v>2025</v>
+      </c>
+      <c r="AA7" s="89"/>
+      <c r="AB7" s="89"/>
+      <c r="AC7" s="89"/>
+      <c r="AD7" s="89"/>
+      <c r="AE7" s="89"/>
+      <c r="AF7" s="89"/>
+      <c r="AG7" s="89"/>
+      <c r="AH7" s="89"/>
+      <c r="AI7" s="89"/>
+      <c r="AJ7" s="89"/>
+      <c r="AK7" s="90"/>
+      <c r="AL7" s="88">
+        <v>2026</v>
+      </c>
+      <c r="AM7" s="89"/>
+      <c r="AN7" s="89"/>
+      <c r="AO7" s="89"/>
+      <c r="AP7" s="89"/>
+      <c r="AQ7" s="89"/>
+      <c r="AR7" s="89"/>
+      <c r="AS7" s="89"/>
+      <c r="AT7" s="89"/>
+      <c r="AU7" s="89"/>
+      <c r="AV7" s="89"/>
+      <c r="AW7" s="90"/>
+    </row>
+    <row r="8" spans="1:66" ht="18" customHeight="1">
+      <c r="A8" s="82"/>
+      <c r="B8" s="53" t="s">
+        <v>5</v>
+      </c>
+      <c r="C8" s="53" t="s">
+        <v>6</v>
+      </c>
+      <c r="D8" s="53" t="s">
+        <v>7</v>
+      </c>
+      <c r="E8" s="53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="G8" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="H8" s="53" t="s">
+        <v>2</v>
+      </c>
+      <c r="I8" s="53" t="s">
+        <v>3</v>
+      </c>
+      <c r="J8" s="53" t="s">
+        <v>4</v>
+      </c>
+      <c r="K8" s="53" t="s">
+        <v>13</v>
+      </c>
+      <c r="L8" s="53" t="s">
+        <v>14</v>
+      </c>
+      <c r="M8" s="54" t="s">
+        <v>15</v>
+      </c>
+      <c r="N8" s="55" t="s">
+        <v>5</v>
+      </c>
+      <c r="O8" s="55" t="s">
+        <v>6</v>
+      </c>
+      <c r="P8" s="55" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q8" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="R8" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="S8" s="55" t="s">
+        <v>1</v>
+      </c>
+      <c r="T8" s="14" t="s">
+        <v>2</v>
+      </c>
+      <c r="U8" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="V8" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="W8" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="X8" s="61" t="s">
+        <v>14</v>
+      </c>
+      <c r="Y8" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="Z8" s="73" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA8" s="73" t="s">
+        <v>6</v>
+      </c>
+      <c r="AB8" s="73" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC8" s="73" t="s">
+        <v>8</v>
+      </c>
+      <c r="AD8" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE8" s="73" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF8" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG8" s="74" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH8" s="74" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI8" s="74" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ8" s="75" t="s">
+        <v>14</v>
+      </c>
+      <c r="AK8" s="72" t="s">
+        <v>15</v>
+      </c>
+      <c r="AL8" s="73" t="s">
+        <v>5</v>
+      </c>
+      <c r="AM8" s="73" t="s">
+        <v>6</v>
+      </c>
+      <c r="AN8" s="73" t="s">
+        <v>7</v>
+      </c>
+      <c r="AO8" s="73" t="s">
+        <v>8</v>
+      </c>
+      <c r="AP8" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ8" s="73" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR8" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="AS8" s="74" t="s">
+        <v>3</v>
+      </c>
+      <c r="AT8" s="74" t="s">
+        <v>4</v>
+      </c>
+      <c r="AU8" s="74" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV8" s="75" t="s">
+        <v>14</v>
+      </c>
+      <c r="AW8" s="72" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="9" spans="1:66">
       <c r="A9" s="78" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="78"/>
       <c r="C9" s="78"/>
       <c r="D9" s="78"/>
       <c r="E9" s="78"/>
       <c r="F9" s="78"/>
       <c r="G9" s="78"/>
       <c r="H9" s="78"/>
       <c r="I9" s="78"/>
       <c r="J9" s="78"/>
       <c r="K9" s="78"/>
       <c r="L9" s="78"/>
       <c r="M9" s="78"/>
       <c r="N9" s="78"/>
       <c r="O9" s="78"/>
       <c r="P9" s="78"/>
       <c r="Q9" s="78"/>
       <c r="R9" s="78"/>
       <c r="S9" s="78"/>
       <c r="T9" s="78"/>
       <c r="U9" s="78"/>
       <c r="V9" s="78"/>
       <c r="W9" s="78"/>
       <c r="X9" s="78"/>
       <c r="Y9" s="78"/>
       <c r="Z9" s="78"/>
       <c r="AA9" s="78"/>
       <c r="AB9" s="78"/>
       <c r="AC9" s="78"/>
       <c r="AD9" s="78"/>
       <c r="AE9" s="78"/>
       <c r="AF9" s="78"/>
       <c r="AG9" s="78"/>
       <c r="AH9" s="78"/>
       <c r="AI9" s="78"/>
       <c r="AJ9" s="78"/>
       <c r="AK9" s="78"/>
-      <c r="AL9" s="78"/>
-[...7 lines deleted...]
-      <c r="A10" s="47" t="s">
+    </row>
+    <row r="10" spans="1:66">
+      <c r="A10" s="51" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="17">
         <v>31</v>
       </c>
       <c r="C10" s="17">
         <v>35</v>
       </c>
-      <c r="D10" s="18">
-[...2 lines deleted...]
-      <c r="E10" s="18">
+      <c r="D10" s="17" t="s">
+        <v>33</v>
+      </c>
+      <c r="E10" s="17">
         <v>19</v>
       </c>
-      <c r="F10" s="18">
+      <c r="F10" s="17">
         <v>54</v>
       </c>
-      <c r="G10" s="18">
-[...2 lines deleted...]
-      <c r="H10" s="19">
+      <c r="G10" s="17" t="s">
+        <v>34</v>
+      </c>
+      <c r="H10" s="24">
         <v>35</v>
       </c>
-      <c r="I10" s="18">
+      <c r="I10" s="17">
         <v>43</v>
       </c>
       <c r="J10" s="20">
         <v>22</v>
       </c>
-      <c r="K10" s="19">
+      <c r="K10" s="24">
         <v>29</v>
       </c>
       <c r="L10" s="20">
         <v>39</v>
       </c>
       <c r="M10" s="20">
         <v>51</v>
       </c>
-      <c r="N10" s="21">
+      <c r="N10" s="25">
         <v>6</v>
       </c>
-      <c r="O10" s="21">
+      <c r="O10" s="25">
         <v>29</v>
       </c>
-      <c r="P10" s="21">
+      <c r="P10" s="25">
         <v>14</v>
       </c>
-      <c r="Q10" s="21">
+      <c r="Q10" s="25">
         <v>17</v>
       </c>
-      <c r="R10" s="21">
+      <c r="R10" s="25">
         <v>13</v>
       </c>
-      <c r="S10" s="21">
+      <c r="S10" s="25">
         <v>19</v>
       </c>
-      <c r="T10" s="22">
-        <v>18</v>
+      <c r="T10" s="25">
+        <v>24</v>
       </c>
       <c r="U10" s="21">
-        <v>7</v>
-[...8 lines deleted...]
-        <v>65</v>
+        <v>28</v>
+      </c>
+      <c r="V10" s="1">
+        <v>54</v>
+      </c>
+      <c r="W10" s="21">
+        <v>61</v>
+      </c>
+      <c r="X10" s="1">
+        <v>35</v>
       </c>
       <c r="Y10" s="21">
-        <v>64</v>
+        <v>53</v>
       </c>
       <c r="Z10" s="21">
+        <v>17</v>
+      </c>
+      <c r="AA10" s="21">
+        <v>68</v>
+      </c>
+      <c r="AB10" s="21">
+        <v>50</v>
+      </c>
+      <c r="AC10" s="21">
+        <v>70</v>
+      </c>
+      <c r="AD10" s="25">
+        <v>34</v>
+      </c>
+      <c r="AE10" s="21">
+        <v>43</v>
+      </c>
+      <c r="AF10" s="21">
+        <v>39</v>
+      </c>
+      <c r="AG10" s="21">
+        <v>44</v>
+      </c>
+      <c r="AH10" s="21">
+        <v>14</v>
+      </c>
+      <c r="AI10" s="21">
         <v>86</v>
       </c>
-      <c r="AA10" s="21">
-[...25 lines deleted...]
-      </c>
       <c r="AJ10" s="21">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="AK10" s="21">
-        <v>24</v>
+        <v>103</v>
       </c>
       <c r="AL10" s="21">
-        <v>18</v>
-[...4 lines deleted...]
-      <c r="AN10" s="38">
+        <v>79</v>
+      </c>
+      <c r="AM10" s="25">
+        <v>54</v>
+      </c>
+      <c r="AN10" s="21">
         <v>74</v>
       </c>
-      <c r="AO10" s="21">
-[...10 lines deleted...]
-      <c r="A11" s="48" t="s">
+    </row>
+    <row r="11" spans="1:66">
+      <c r="A11" s="52" t="s">
         <v>28</v>
-      </c>
-[...3333 lines deleted...]
-        <v>29</v>
       </c>
       <c r="B11" s="17"/>
       <c r="C11" s="17"/>
       <c r="D11" s="17"/>
       <c r="E11" s="17"/>
       <c r="F11" s="17"/>
       <c r="G11" s="17"/>
       <c r="H11" s="24"/>
       <c r="I11" s="17"/>
       <c r="J11" s="20"/>
       <c r="K11" s="24"/>
       <c r="L11" s="20"/>
       <c r="M11" s="20"/>
       <c r="N11" s="25"/>
       <c r="O11" s="25"/>
       <c r="P11" s="25"/>
       <c r="Q11" s="25"/>
       <c r="R11" s="25"/>
       <c r="S11" s="25"/>
-      <c r="T11" s="25" t="s">
-        <v>26</v>
+      <c r="T11" s="25">
+        <v>10</v>
       </c>
       <c r="U11" s="21">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="V11" s="1">
+        <v>23</v>
+      </c>
+      <c r="W11" s="21">
+        <v>31</v>
+      </c>
+      <c r="X11" s="1">
+        <v>16</v>
+      </c>
+      <c r="Y11" s="21">
+        <v>24</v>
+      </c>
+      <c r="Z11" s="21">
         <v>10</v>
       </c>
-      <c r="W11" s="21">
-[...10 lines deleted...]
-      </c>
       <c r="AA11" s="21">
-        <v>5</v>
+        <v>43</v>
       </c>
       <c r="AB11" s="21">
-        <v>1</v>
+        <v>34</v>
       </c>
       <c r="AC11" s="21">
-        <v>3</v>
+        <v>38</v>
       </c>
       <c r="AD11" s="25">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="AE11" s="21">
-        <v>4</v>
+        <v>18</v>
       </c>
       <c r="AF11" s="21">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="AG11" s="21">
-        <v>2</v>
+        <v>26</v>
       </c>
       <c r="AH11" s="21">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="AI11" s="21">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="AJ11" s="21">
-        <v>1</v>
+        <v>29</v>
       </c>
       <c r="AK11" s="21">
-        <v>4</v>
+        <v>62</v>
       </c>
       <c r="AL11" s="21">
-        <v>4</v>
-[...7 lines deleted...]
-        <v>18</v>
+        <v>42</v>
+      </c>
+      <c r="AM11" s="25">
+        <v>14</v>
+      </c>
+      <c r="AN11" s="21">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="12" spans="1:66">
+      <c r="A12" s="52" t="s">
+        <v>29</v>
       </c>
       <c r="B12" s="17"/>
       <c r="C12" s="17"/>
       <c r="D12" s="17"/>
       <c r="E12" s="17"/>
       <c r="F12" s="17"/>
       <c r="G12" s="17"/>
       <c r="H12" s="24"/>
       <c r="I12" s="17"/>
       <c r="J12" s="20"/>
       <c r="K12" s="24"/>
       <c r="L12" s="20"/>
       <c r="M12" s="20"/>
       <c r="N12" s="25"/>
       <c r="O12" s="25"/>
       <c r="P12" s="25"/>
       <c r="Q12" s="25"/>
       <c r="R12" s="25"/>
       <c r="S12" s="25"/>
-      <c r="T12" s="25">
-        <v>7</v>
+      <c r="T12" s="25" t="s">
+        <v>26</v>
       </c>
       <c r="U12" s="21">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="V12" s="1">
         <v>10</v>
       </c>
       <c r="W12" s="21">
+        <v>5</v>
+      </c>
+      <c r="X12" s="1">
+        <v>4</v>
+      </c>
+      <c r="Y12" s="21">
+        <v>5</v>
+      </c>
+      <c r="Z12" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA12" s="21">
+        <v>5</v>
+      </c>
+      <c r="AB12" s="21">
+        <v>1</v>
+      </c>
+      <c r="AC12" s="21">
         <v>3</v>
       </c>
-      <c r="X12" s="1">
+      <c r="AD12" s="25">
+        <v>8</v>
+      </c>
+      <c r="AE12" s="21">
+        <v>4</v>
+      </c>
+      <c r="AF12" s="21">
         <v>3</v>
       </c>
-      <c r="Y12" s="21">
-[...5 lines deleted...]
-      <c r="AA12" s="21">
+      <c r="AG12" s="21">
+        <v>2</v>
+      </c>
+      <c r="AH12" s="21">
+        <v>1</v>
+      </c>
+      <c r="AI12" s="21">
+        <v>6</v>
+      </c>
+      <c r="AJ12" s="21">
+        <v>1</v>
+      </c>
+      <c r="AK12" s="21">
         <v>4</v>
       </c>
-      <c r="AB12" s="21">
-[...14 lines deleted...]
-      <c r="AG12" s="21">
+      <c r="AL12" s="21">
         <v>4</v>
       </c>
-      <c r="AH12" s="21" t="s">
-[...18 lines deleted...]
-    <row r="13" spans="1:49">
+      <c r="AM12" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN12" s="21">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:66">
       <c r="A13" s="16" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B13" s="17"/>
       <c r="C13" s="17"/>
       <c r="D13" s="17"/>
       <c r="E13" s="17"/>
       <c r="F13" s="17"/>
       <c r="G13" s="17"/>
       <c r="H13" s="24"/>
       <c r="I13" s="17"/>
       <c r="J13" s="20"/>
       <c r="K13" s="24"/>
       <c r="L13" s="20"/>
       <c r="M13" s="20"/>
       <c r="N13" s="25"/>
       <c r="O13" s="25"/>
       <c r="P13" s="25"/>
       <c r="Q13" s="25"/>
       <c r="R13" s="25"/>
       <c r="S13" s="25"/>
-      <c r="T13" s="25" t="s">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="T13" s="25">
+        <v>7</v>
+      </c>
+      <c r="U13" s="21">
+        <v>7</v>
       </c>
       <c r="V13" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="W13" s="21">
         <v>3</v>
       </c>
       <c r="X13" s="1">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="Y13" s="21">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="Z13" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AA13" s="21">
         <v>4</v>
       </c>
       <c r="AB13" s="21">
+        <v>6</v>
+      </c>
+      <c r="AC13" s="21">
+        <v>8</v>
+      </c>
+      <c r="AD13" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE13" s="21">
+        <v>9</v>
+      </c>
+      <c r="AF13" s="21">
+        <v>7</v>
+      </c>
+      <c r="AG13" s="21">
+        <v>4</v>
+      </c>
+      <c r="AH13" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI13" s="21">
+        <v>16</v>
+      </c>
+      <c r="AJ13" s="21">
         <v>3</v>
       </c>
-      <c r="AC13" s="21">
-[...5 lines deleted...]
-      <c r="AE13" s="21">
+      <c r="AK13" s="21">
         <v>6</v>
       </c>
-      <c r="AF13" s="21">
-[...16 lines deleted...]
-      </c>
       <c r="AL13" s="21">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="AM13" s="25">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:49">
+        <v>1</v>
+      </c>
+      <c r="AN13" s="21">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:66">
       <c r="A14" s="16" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B14" s="17"/>
       <c r="C14" s="17"/>
       <c r="D14" s="17"/>
       <c r="E14" s="17"/>
       <c r="F14" s="17"/>
       <c r="G14" s="17"/>
       <c r="H14" s="24"/>
       <c r="I14" s="17"/>
       <c r="J14" s="20"/>
       <c r="K14" s="24"/>
       <c r="L14" s="20"/>
       <c r="M14" s="20"/>
       <c r="N14" s="25"/>
       <c r="O14" s="25"/>
       <c r="P14" s="25"/>
       <c r="Q14" s="25"/>
       <c r="R14" s="25"/>
       <c r="S14" s="25"/>
       <c r="T14" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="U14" s="21">
+      <c r="U14" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="V14" s="1">
+        <v>1</v>
+      </c>
+      <c r="W14" s="21">
+        <v>3</v>
+      </c>
+      <c r="X14" s="1">
+        <v>1</v>
+      </c>
+      <c r="Y14" s="21">
         <v>2</v>
       </c>
-      <c r="V14" s="1">
-[...11 lines deleted...]
-      <c r="Z14" s="21">
+      <c r="Z14" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA14" s="21">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>3</v>
       </c>
       <c r="AB14" s="21">
         <v>3</v>
       </c>
       <c r="AC14" s="21">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="AD14" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AE14" s="21">
+        <v>6</v>
+      </c>
+      <c r="AF14" s="21">
         <v>2</v>
       </c>
-      <c r="AF14" s="21">
-[...3 lines deleted...]
-        <v>6</v>
+      <c r="AG14" s="21" t="s">
+        <v>26</v>
       </c>
       <c r="AH14" s="21">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="AI14" s="21">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="AJ14" s="21">
         <v>2</v>
       </c>
       <c r="AK14" s="21">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="AL14" s="21">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="AM14" s="25">
-        <v>3</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:49">
+        <v>13</v>
+      </c>
+      <c r="AN14" s="21">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="15" spans="1:66">
       <c r="A15" s="16" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B15" s="17"/>
       <c r="C15" s="17"/>
       <c r="D15" s="17"/>
       <c r="E15" s="17"/>
       <c r="F15" s="17"/>
       <c r="G15" s="17"/>
       <c r="H15" s="24"/>
       <c r="I15" s="17"/>
       <c r="J15" s="20"/>
       <c r="K15" s="24"/>
       <c r="L15" s="20"/>
       <c r="M15" s="20"/>
       <c r="N15" s="25"/>
       <c r="O15" s="25"/>
       <c r="P15" s="25"/>
       <c r="Q15" s="25"/>
       <c r="R15" s="25"/>
       <c r="S15" s="25"/>
       <c r="T15" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="U15" s="21" t="s">
-[...24 lines deleted...]
-        <v>26</v>
+      <c r="U15" s="21">
+        <v>2</v>
+      </c>
+      <c r="V15" s="1">
+        <v>3</v>
+      </c>
+      <c r="W15" s="21">
+        <v>15</v>
+      </c>
+      <c r="X15" s="1">
+        <v>6</v>
+      </c>
+      <c r="Y15" s="21">
+        <v>10</v>
+      </c>
+      <c r="Z15" s="21">
+        <v>4</v>
+      </c>
+      <c r="AA15" s="21">
+        <v>3</v>
+      </c>
+      <c r="AB15" s="21">
+        <v>3</v>
+      </c>
+      <c r="AC15" s="21">
+        <v>11</v>
       </c>
       <c r="AD15" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="AE15" s="21" t="s">
-[...27 lines deleted...]
-    <row r="16" spans="1:49">
+      <c r="AE15" s="21">
+        <v>2</v>
+      </c>
+      <c r="AF15" s="21">
+        <v>7</v>
+      </c>
+      <c r="AG15" s="21">
+        <v>6</v>
+      </c>
+      <c r="AH15" s="21">
+        <v>1</v>
+      </c>
+      <c r="AI15" s="21">
+        <v>2</v>
+      </c>
+      <c r="AJ15" s="21">
+        <v>2</v>
+      </c>
+      <c r="AK15" s="21">
+        <v>8</v>
+      </c>
+      <c r="AL15" s="21">
+        <v>5</v>
+      </c>
+      <c r="AM15" s="25">
+        <v>3</v>
+      </c>
+      <c r="AN15" s="21">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:66">
       <c r="A16" s="16" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="B16" s="17"/>
       <c r="C16" s="17"/>
       <c r="D16" s="17"/>
       <c r="E16" s="17"/>
       <c r="F16" s="17"/>
       <c r="G16" s="17"/>
       <c r="H16" s="24"/>
       <c r="I16" s="17"/>
       <c r="J16" s="20"/>
       <c r="K16" s="24"/>
       <c r="L16" s="20"/>
       <c r="M16" s="20"/>
       <c r="N16" s="25"/>
       <c r="O16" s="25"/>
       <c r="P16" s="25"/>
       <c r="Q16" s="25"/>
       <c r="R16" s="25"/>
       <c r="S16" s="25"/>
       <c r="T16" s="25" t="s">
         <v>26</v>
       </c>
       <c r="U16" s="21" t="s">
         <v>26</v>
       </c>
@@ -5769,54 +5594,57 @@
       </c>
       <c r="AF16" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AG16" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AH16" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AI16" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AJ16" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK16" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL16" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AM16" s="25" t="s">
         <v>26</v>
       </c>
+      <c r="AN16" s="21" t="s">
+        <v>26</v>
+      </c>
     </row>
     <row r="17" spans="1:56">
       <c r="A17" s="16" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B17" s="17"/>
       <c r="C17" s="17"/>
       <c r="D17" s="17"/>
       <c r="E17" s="17"/>
       <c r="F17" s="17"/>
       <c r="G17" s="17"/>
       <c r="H17" s="24"/>
       <c r="I17" s="17"/>
       <c r="J17" s="20"/>
       <c r="K17" s="24"/>
       <c r="L17" s="20"/>
       <c r="M17" s="20"/>
       <c r="N17" s="25"/>
       <c r="O17" s="25"/>
       <c r="P17" s="25"/>
       <c r="Q17" s="25"/>
       <c r="R17" s="25"/>
       <c r="S17" s="25"/>
       <c r="T17" s="25" t="s">
         <v>26</v>
       </c>
       <c r="U17" s="21" t="s">
         <v>26</v>
       </c>
@@ -5837,235 +5665,244 @@
       </c>
       <c r="AA17" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AB17" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AC17" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AD17" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AE17" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AF17" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AG17" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AH17" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="AI17" s="21">
-        <v>1</v>
+      <c r="AI17" s="21" t="s">
+        <v>26</v>
       </c>
       <c r="AJ17" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK17" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL17" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AM17" s="25" t="s">
         <v>26</v>
       </c>
+      <c r="AN17" s="21" t="s">
+        <v>26</v>
+      </c>
     </row>
     <row r="18" spans="1:56">
-      <c r="A18" s="23" t="s">
-        <v>25</v>
+      <c r="A18" s="16" t="s">
+        <v>30</v>
       </c>
       <c r="B18" s="17"/>
       <c r="C18" s="17"/>
       <c r="D18" s="17"/>
       <c r="E18" s="17"/>
       <c r="F18" s="17"/>
       <c r="G18" s="17"/>
       <c r="H18" s="24"/>
       <c r="I18" s="17"/>
       <c r="J18" s="20"/>
       <c r="K18" s="24"/>
       <c r="L18" s="20"/>
       <c r="M18" s="20"/>
       <c r="N18" s="25"/>
       <c r="O18" s="25"/>
       <c r="P18" s="25"/>
       <c r="Q18" s="25"/>
       <c r="R18" s="25"/>
       <c r="S18" s="25"/>
       <c r="T18" s="25" t="s">
         <v>26</v>
       </c>
       <c r="U18" s="21" t="s">
         <v>26</v>
       </c>
       <c r="V18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="W18" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="X18" s="1">
-        <v>1</v>
+      <c r="X18" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="Y18" s="21" t="s">
         <v>26</v>
       </c>
       <c r="Z18" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="AA18" s="21">
-        <v>2</v>
+      <c r="AA18" s="21" t="s">
+        <v>26</v>
       </c>
       <c r="AB18" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="AC18" s="21">
-        <v>3</v>
+      <c r="AC18" s="21" t="s">
+        <v>26</v>
       </c>
       <c r="AD18" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AE18" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AF18" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AG18" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AH18" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="AI18" s="21" t="s">
-        <v>26</v>
+      <c r="AI18" s="21">
+        <v>1</v>
       </c>
       <c r="AJ18" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK18" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL18" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AM18" s="25" t="s">
         <v>26</v>
       </c>
+      <c r="AN18" s="21" t="s">
+        <v>26</v>
+      </c>
     </row>
     <row r="19" spans="1:56">
-      <c r="A19" s="16" t="s">
-        <v>22</v>
+      <c r="A19" s="23" t="s">
+        <v>25</v>
       </c>
       <c r="B19" s="17"/>
       <c r="C19" s="17"/>
       <c r="D19" s="17"/>
       <c r="E19" s="17"/>
       <c r="F19" s="17"/>
       <c r="G19" s="17"/>
       <c r="H19" s="24"/>
       <c r="I19" s="17"/>
       <c r="J19" s="20"/>
       <c r="K19" s="24"/>
       <c r="L19" s="20"/>
       <c r="M19" s="20"/>
       <c r="N19" s="25"/>
       <c r="O19" s="25"/>
       <c r="P19" s="25"/>
       <c r="Q19" s="25"/>
       <c r="R19" s="25"/>
       <c r="S19" s="25"/>
       <c r="T19" s="25" t="s">
         <v>26</v>
       </c>
       <c r="U19" s="21" t="s">
         <v>26</v>
       </c>
       <c r="V19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="W19" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="X19" s="1" t="s">
-        <v>26</v>
+      <c r="X19" s="1">
+        <v>1</v>
       </c>
       <c r="Y19" s="21" t="s">
         <v>26</v>
       </c>
       <c r="Z19" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="AA19" s="21" t="s">
-        <v>26</v>
+      <c r="AA19" s="21">
+        <v>2</v>
       </c>
       <c r="AB19" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="AC19" s="21" t="s">
-        <v>26</v>
+      <c r="AC19" s="21">
+        <v>3</v>
       </c>
       <c r="AD19" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AE19" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AF19" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AG19" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AH19" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AI19" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AJ19" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK19" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL19" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AM19" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN19" s="21" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="20" spans="1:56">
       <c r="A20" s="16" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B20" s="17"/>
       <c r="C20" s="17"/>
       <c r="D20" s="17"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
       <c r="G20" s="17"/>
       <c r="H20" s="24"/>
       <c r="I20" s="17"/>
       <c r="J20" s="20"/>
       <c r="K20" s="24"/>
       <c r="L20" s="20"/>
       <c r="M20" s="20"/>
       <c r="N20" s="25"/>
       <c r="O20" s="25"/>
       <c r="P20" s="25"/>
       <c r="Q20" s="25"/>
       <c r="R20" s="25"/>
       <c r="S20" s="25"/>
       <c r="T20" s="25" t="s">
         <v>26</v>
       </c>
       <c r="U20" s="21" t="s">
         <v>26</v>
       </c>
@@ -6089,1586 +5926,1611 @@
       </c>
       <c r="AB20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AC20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AD20" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AE20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AF20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AG20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AH20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AI20" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="AJ20" s="21">
-[...9 lines deleted...]
-        <v>15</v>
+      <c r="AJ20" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK20" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL20" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM20" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN20" s="21" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="21" spans="1:56">
       <c r="A21" s="16" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="B21" s="17"/>
       <c r="C21" s="17"/>
       <c r="D21" s="17"/>
       <c r="E21" s="17"/>
       <c r="F21" s="17"/>
       <c r="G21" s="17"/>
       <c r="H21" s="24"/>
       <c r="I21" s="17"/>
       <c r="J21" s="20"/>
       <c r="K21" s="24"/>
       <c r="L21" s="20"/>
       <c r="M21" s="20"/>
       <c r="N21" s="25"/>
       <c r="O21" s="25"/>
       <c r="P21" s="25"/>
       <c r="Q21" s="25"/>
       <c r="R21" s="25"/>
       <c r="S21" s="25"/>
       <c r="T21" s="25" t="s">
         <v>26</v>
       </c>
       <c r="U21" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="V21" s="1">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="V21" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="W21" s="21" t="s">
+        <v>26</v>
       </c>
       <c r="X21" s="1" t="s">
         <v>26</v>
       </c>
       <c r="Y21" s="21" t="s">
         <v>26</v>
       </c>
       <c r="Z21" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AA21" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AB21" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AC21" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AD21" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AE21" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AF21" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AG21" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AH21" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AI21" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="AJ21" s="21" t="s">
-[...9 lines deleted...]
-        <v>26</v>
+      <c r="AJ21" s="21">
+        <v>4</v>
+      </c>
+      <c r="AK21" s="21">
+        <v>6</v>
+      </c>
+      <c r="AL21" s="21">
+        <v>5</v>
+      </c>
+      <c r="AM21" s="25">
+        <v>15</v>
+      </c>
+      <c r="AN21" s="21">
+        <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:56">
       <c r="A22" s="16" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="B22" s="17"/>
       <c r="C22" s="17"/>
       <c r="D22" s="17"/>
       <c r="E22" s="17"/>
       <c r="F22" s="17"/>
       <c r="G22" s="17"/>
       <c r="H22" s="24"/>
       <c r="I22" s="17"/>
       <c r="J22" s="20"/>
       <c r="K22" s="24"/>
       <c r="L22" s="20"/>
       <c r="M22" s="20"/>
       <c r="N22" s="25"/>
       <c r="O22" s="25"/>
       <c r="P22" s="25"/>
       <c r="Q22" s="25"/>
       <c r="R22" s="25"/>
       <c r="S22" s="25"/>
-      <c r="T22" s="25">
+      <c r="T22" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="U22" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="V22" s="1">
+        <v>1</v>
+      </c>
+      <c r="W22" s="21">
+        <v>1</v>
+      </c>
+      <c r="X22" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y22" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z22" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA22" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB22" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC22" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD22" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE22" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF22" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG22" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH22" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI22" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ22" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK22" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL22" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM22" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN22" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="23" spans="1:56">
+      <c r="A23" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B23" s="17"/>
+      <c r="C23" s="17"/>
+      <c r="D23" s="17"/>
+      <c r="E23" s="17"/>
+      <c r="F23" s="17"/>
+      <c r="G23" s="17"/>
+      <c r="H23" s="24"/>
+      <c r="I23" s="17"/>
+      <c r="J23" s="20"/>
+      <c r="K23" s="24"/>
+      <c r="L23" s="20"/>
+      <c r="M23" s="20"/>
+      <c r="N23" s="25"/>
+      <c r="O23" s="25"/>
+      <c r="P23" s="25"/>
+      <c r="Q23" s="25"/>
+      <c r="R23" s="25"/>
+      <c r="S23" s="25"/>
+      <c r="T23" s="25">
         <v>7</v>
       </c>
-      <c r="U22" s="21">
+      <c r="U23" s="21">
         <v>2</v>
       </c>
-      <c r="V22" s="1">
+      <c r="V23" s="1">
         <v>6</v>
       </c>
-      <c r="W22" s="21">
+      <c r="W23" s="21">
         <v>3</v>
       </c>
-      <c r="X22" s="1">
+      <c r="X23" s="1">
         <v>4</v>
       </c>
-      <c r="Y22" s="21">
+      <c r="Y23" s="21">
         <v>4</v>
       </c>
-      <c r="Z22" s="21">
+      <c r="Z23" s="21">
         <v>3</v>
       </c>
-      <c r="AA22" s="21">
+      <c r="AA23" s="21">
         <v>7</v>
       </c>
-      <c r="AB22" s="25">
+      <c r="AB23" s="25">
         <v>3</v>
       </c>
-      <c r="AC22" s="21">
+      <c r="AC23" s="21">
         <v>6</v>
       </c>
-      <c r="AD22" s="25">
+      <c r="AD23" s="25">
         <v>7</v>
       </c>
-      <c r="AE22" s="21">
+      <c r="AE23" s="21">
         <v>4</v>
       </c>
-      <c r="AF22" s="21">
+      <c r="AF23" s="21">
         <v>5</v>
       </c>
-      <c r="AG22" s="21">
+      <c r="AG23" s="21">
         <v>6</v>
       </c>
-      <c r="AH22" s="21" t="s">
-[...2 lines deleted...]
-      <c r="AI22" s="21">
+      <c r="AH23" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI23" s="21">
         <v>14</v>
       </c>
-      <c r="AJ22" s="21">
-[...2 lines deleted...]
-      <c r="AK22" s="21">
+      <c r="AJ23" s="21">
+        <v>1</v>
+      </c>
+      <c r="AK23" s="21">
         <v>4</v>
       </c>
-      <c r="AL22" s="21">
+      <c r="AL23" s="21">
         <v>8</v>
       </c>
-      <c r="AM22" s="25">
+      <c r="AM23" s="25">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="70" t="s">
+      <c r="AN23" s="21">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:56">
+      <c r="A24" s="77" t="s">
         <v>11</v>
       </c>
-      <c r="B23" s="70"/>
-[...38 lines deleted...]
-      <c r="A24" s="51" t="s">
+      <c r="B24" s="77"/>
+      <c r="C24" s="77"/>
+      <c r="D24" s="77"/>
+      <c r="E24" s="77"/>
+      <c r="F24" s="77"/>
+      <c r="G24" s="77"/>
+      <c r="H24" s="77"/>
+      <c r="I24" s="77"/>
+      <c r="J24" s="77"/>
+      <c r="K24" s="77"/>
+      <c r="L24" s="77"/>
+      <c r="M24" s="77"/>
+      <c r="N24" s="77"/>
+      <c r="O24" s="77"/>
+      <c r="P24" s="77"/>
+      <c r="Q24" s="77"/>
+      <c r="R24" s="77"/>
+      <c r="S24" s="77"/>
+      <c r="T24" s="77"/>
+      <c r="U24" s="77"/>
+      <c r="V24" s="77"/>
+      <c r="W24" s="77"/>
+      <c r="X24" s="77"/>
+      <c r="Y24" s="77"/>
+      <c r="Z24" s="77"/>
+      <c r="AA24" s="77"/>
+      <c r="AB24" s="77"/>
+      <c r="AC24" s="77"/>
+      <c r="AD24" s="77"/>
+      <c r="AE24" s="77"/>
+      <c r="AF24" s="77"/>
+      <c r="AG24" s="77"/>
+      <c r="AH24" s="77"/>
+      <c r="AI24" s="77"/>
+      <c r="AJ24" s="77"/>
+      <c r="AK24" s="77"/>
+      <c r="AM24" s="16"/>
+    </row>
+    <row r="25" spans="1:56">
+      <c r="A25" s="51" t="s">
         <v>27</v>
       </c>
-      <c r="B24" s="17">
+      <c r="B25" s="17">
         <v>19</v>
       </c>
-      <c r="C24" s="17">
-[...2 lines deleted...]
-      <c r="D24" s="17">
+      <c r="C25" s="17">
+        <v>26</v>
+      </c>
+      <c r="D25" s="17">
         <v>29</v>
       </c>
-      <c r="E24" s="17">
+      <c r="E25" s="17">
         <v>13</v>
       </c>
-      <c r="F24" s="17">
+      <c r="F25" s="17">
         <v>46</v>
       </c>
-      <c r="G24" s="17">
+      <c r="G25" s="17">
         <v>22</v>
       </c>
-      <c r="H24" s="24">
+      <c r="H25" s="24">
         <v>25</v>
       </c>
-      <c r="I24" s="17">
+      <c r="I25" s="17">
         <v>23</v>
       </c>
-      <c r="J24" s="20">
+      <c r="J25" s="20">
         <v>14</v>
       </c>
-      <c r="K24" s="24">
+      <c r="K25" s="24">
         <v>15</v>
       </c>
-      <c r="L24" s="20">
+      <c r="L25" s="20">
         <v>17</v>
       </c>
-      <c r="M24" s="20">
+      <c r="M25" s="20">
         <v>42</v>
       </c>
-      <c r="N24" s="25">
+      <c r="N25" s="25">
         <v>2</v>
       </c>
-      <c r="O24" s="25" t="s">
+      <c r="O25" s="25" t="s">
         <v>36</v>
       </c>
-      <c r="P24" s="25">
+      <c r="P25" s="25">
         <v>8</v>
       </c>
-      <c r="Q24" s="25" t="s">
+      <c r="Q25" s="25" t="s">
         <v>35</v>
       </c>
-      <c r="R24" s="25">
+      <c r="R25" s="25">
         <v>5</v>
       </c>
-      <c r="S24" s="25">
+      <c r="S25" s="25">
         <v>12</v>
       </c>
-      <c r="T24" s="1">
+      <c r="T25" s="1">
         <v>14</v>
       </c>
-      <c r="U24" s="21">
+      <c r="U25" s="21">
         <v>19</v>
       </c>
-      <c r="V24" s="4">
+      <c r="V25" s="4">
         <v>38</v>
       </c>
-      <c r="W24" s="21">
+      <c r="W25" s="21">
         <v>54</v>
       </c>
-      <c r="X24" s="8">
+      <c r="X25" s="8">
         <v>28</v>
       </c>
-      <c r="Y24" s="21">
+      <c r="Y25" s="21">
         <v>41</v>
       </c>
-      <c r="Z24" s="21">
+      <c r="Z25" s="21">
         <v>16</v>
       </c>
-      <c r="AA24" s="21">
+      <c r="AA25" s="21">
         <v>57</v>
       </c>
-      <c r="AB24" s="21">
+      <c r="AB25" s="21">
         <v>38</v>
       </c>
-      <c r="AC24" s="21">
+      <c r="AC25" s="21">
         <v>49</v>
       </c>
-      <c r="AD24" s="25">
+      <c r="AD25" s="25">
         <v>29</v>
       </c>
-      <c r="AE24" s="21">
+      <c r="AE25" s="21">
         <v>29</v>
       </c>
-      <c r="AF24" s="21">
+      <c r="AF25" s="21">
         <v>23</v>
       </c>
-      <c r="AG24" s="21">
+      <c r="AG25" s="21">
         <v>35</v>
       </c>
-      <c r="AH24" s="21">
+      <c r="AH25" s="21">
         <v>11</v>
       </c>
-      <c r="AI24" s="21">
+      <c r="AI25" s="21">
         <v>58</v>
       </c>
-      <c r="AJ24" s="21">
+      <c r="AJ25" s="21">
         <v>29</v>
       </c>
-      <c r="AK24" s="21">
+      <c r="AK25" s="21">
         <v>78</v>
       </c>
-      <c r="AL24" s="21">
+      <c r="AL25" s="21">
         <v>59</v>
       </c>
-      <c r="AM24" s="25">
-[...81 lines deleted...]
-      </c>
       <c r="AM25" s="25">
-        <v>14</v>
+        <v>26</v>
+      </c>
+      <c r="AN25" s="21">
+        <v>52</v>
       </c>
     </row>
     <row r="26" spans="1:56">
       <c r="A26" s="52" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B26" s="17"/>
       <c r="C26" s="17"/>
       <c r="D26" s="17"/>
       <c r="E26" s="17"/>
       <c r="F26" s="17"/>
       <c r="G26" s="17"/>
       <c r="H26" s="24"/>
       <c r="I26" s="17"/>
       <c r="J26" s="20"/>
       <c r="K26" s="24"/>
       <c r="L26" s="20"/>
       <c r="M26" s="20"/>
       <c r="N26" s="25"/>
       <c r="O26" s="25"/>
       <c r="P26" s="25"/>
       <c r="Q26" s="25"/>
       <c r="R26" s="25"/>
       <c r="S26" s="25"/>
-      <c r="T26" s="1" t="s">
-        <v>26</v>
+      <c r="T26" s="1">
+        <v>10</v>
       </c>
       <c r="U26" s="21">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="V26" s="4">
+        <v>23</v>
+      </c>
+      <c r="W26" s="21">
+        <v>31</v>
+      </c>
+      <c r="X26" s="8">
+        <v>15</v>
+      </c>
+      <c r="Y26" s="21">
+        <v>23</v>
+      </c>
+      <c r="Z26" s="21">
         <v>10</v>
       </c>
-      <c r="W26" s="21">
-[...10 lines deleted...]
-      </c>
       <c r="AA26" s="21">
-        <v>5</v>
+        <v>43</v>
       </c>
       <c r="AB26" s="21">
-        <v>1</v>
+        <v>33</v>
       </c>
       <c r="AC26" s="21">
-        <v>3</v>
+        <v>34</v>
       </c>
       <c r="AD26" s="25">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="AE26" s="21">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="AF26" s="21">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="AG26" s="21">
-        <v>2</v>
+        <v>24</v>
       </c>
       <c r="AH26" s="21">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="AI26" s="21">
-        <v>6</v>
+        <v>37</v>
       </c>
       <c r="AJ26" s="21">
-        <v>1</v>
+        <v>26</v>
       </c>
       <c r="AK26" s="21">
-        <v>4</v>
+        <v>62</v>
       </c>
       <c r="AL26" s="21">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>38</v>
+      </c>
+      <c r="AM26" s="25">
+        <v>14</v>
+      </c>
+      <c r="AN26" s="21">
+        <v>39</v>
       </c>
     </row>
     <row r="27" spans="1:56">
-      <c r="A27" s="16" t="s">
-        <v>19</v>
+      <c r="A27" s="52" t="s">
+        <v>29</v>
       </c>
       <c r="B27" s="17"/>
       <c r="C27" s="17"/>
       <c r="D27" s="17"/>
       <c r="E27" s="17"/>
       <c r="F27" s="17"/>
       <c r="G27" s="17"/>
       <c r="H27" s="24"/>
       <c r="I27" s="17"/>
       <c r="J27" s="20"/>
       <c r="K27" s="24"/>
       <c r="L27" s="20"/>
       <c r="M27" s="20"/>
       <c r="N27" s="25"/>
       <c r="O27" s="25"/>
       <c r="P27" s="25"/>
       <c r="Q27" s="25"/>
       <c r="R27" s="25"/>
       <c r="S27" s="25"/>
       <c r="T27" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="U27" s="21" t="s">
-        <v>26</v>
+      <c r="U27" s="21">
+        <v>5</v>
       </c>
       <c r="V27" s="4">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="W27" s="21">
+        <v>5</v>
+      </c>
+      <c r="X27" s="8">
+        <v>4</v>
+      </c>
+      <c r="Y27" s="21">
+        <v>5</v>
+      </c>
+      <c r="Z27" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA27" s="21">
+        <v>5</v>
+      </c>
+      <c r="AB27" s="21">
+        <v>1</v>
+      </c>
+      <c r="AC27" s="21">
         <v>3</v>
       </c>
-      <c r="X27" s="8">
-[...2 lines deleted...]
-      <c r="Y27" s="21">
+      <c r="AD27" s="25">
+        <v>8</v>
+      </c>
+      <c r="AE27" s="21">
+        <v>4</v>
+      </c>
+      <c r="AF27" s="21">
+        <v>3</v>
+      </c>
+      <c r="AG27" s="21">
         <v>2</v>
-      </c>
-[...22 lines deleted...]
-        <v>26</v>
       </c>
       <c r="AH27" s="21">
         <v>1</v>
       </c>
       <c r="AI27" s="21">
         <v>6</v>
       </c>
-      <c r="AJ27" s="21" t="s">
-        <v>26</v>
+      <c r="AJ27" s="21">
+        <v>1</v>
       </c>
       <c r="AK27" s="21">
         <v>4</v>
       </c>
       <c r="AL27" s="21">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>4</v>
+      </c>
+      <c r="AM27" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN27" s="21">
+        <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:56">
       <c r="A28" s="16" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B28" s="17"/>
       <c r="C28" s="17"/>
       <c r="D28" s="17"/>
       <c r="E28" s="17"/>
       <c r="F28" s="17"/>
       <c r="G28" s="17"/>
       <c r="H28" s="24"/>
       <c r="I28" s="17"/>
       <c r="J28" s="20"/>
       <c r="K28" s="24"/>
       <c r="L28" s="20"/>
       <c r="M28" s="20"/>
       <c r="N28" s="25"/>
       <c r="O28" s="25"/>
       <c r="P28" s="25"/>
       <c r="Q28" s="25"/>
       <c r="R28" s="25"/>
       <c r="S28" s="25"/>
       <c r="T28" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="U28" s="21">
+      <c r="U28" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="V28" s="4">
+        <v>1</v>
+      </c>
+      <c r="W28" s="21">
+        <v>3</v>
+      </c>
+      <c r="X28" s="8">
+        <v>1</v>
+      </c>
+      <c r="Y28" s="21">
         <v>2</v>
       </c>
-      <c r="V28" s="4">
+      <c r="Z28" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA28" s="21">
+        <v>1</v>
+      </c>
+      <c r="AB28" s="21">
+        <v>1</v>
+      </c>
+      <c r="AC28" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD28" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE28" s="21">
         <v>3</v>
       </c>
-      <c r="W28" s="21">
-[...2 lines deleted...]
-      <c r="X28" s="8">
+      <c r="AF28" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG28" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH28" s="21">
+        <v>1</v>
+      </c>
+      <c r="AI28" s="21">
         <v>6</v>
       </c>
-      <c r="Y28" s="21">
+      <c r="AJ28" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK28" s="21">
+        <v>4</v>
+      </c>
+      <c r="AL28" s="21">
+        <v>5</v>
+      </c>
+      <c r="AM28" s="25">
+        <v>7</v>
+      </c>
+      <c r="AN28" s="21">
         <v>9</v>
-      </c>
-[...40 lines deleted...]
-        <v>2</v>
       </c>
     </row>
     <row r="29" spans="1:56">
       <c r="A29" s="16" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="B29" s="17"/>
       <c r="C29" s="17"/>
       <c r="D29" s="17"/>
       <c r="E29" s="17"/>
       <c r="F29" s="17"/>
       <c r="G29" s="17"/>
       <c r="H29" s="24"/>
       <c r="I29" s="17"/>
       <c r="J29" s="20"/>
       <c r="K29" s="24"/>
       <c r="L29" s="20"/>
       <c r="M29" s="20"/>
       <c r="N29" s="25"/>
       <c r="O29" s="25"/>
       <c r="P29" s="25"/>
       <c r="Q29" s="25"/>
       <c r="R29" s="25"/>
       <c r="S29" s="25"/>
-      <c r="T29" s="1">
+      <c r="T29" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="U29" s="21">
+        <v>2</v>
+      </c>
+      <c r="V29" s="4">
+        <v>3</v>
+      </c>
+      <c r="W29" s="21">
+        <v>12</v>
+      </c>
+      <c r="X29" s="8">
+        <v>6</v>
+      </c>
+      <c r="Y29" s="21">
+        <v>9</v>
+      </c>
+      <c r="Z29" s="21">
         <v>4</v>
       </c>
-      <c r="U29" s="21" t="s">
-[...5 lines deleted...]
-      <c r="W29" s="21">
+      <c r="AA29" s="21">
         <v>3</v>
       </c>
-      <c r="X29" s="8">
+      <c r="AB29" s="21">
+        <v>3</v>
+      </c>
+      <c r="AC29" s="21">
+        <v>8</v>
+      </c>
+      <c r="AD29" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE29" s="21">
         <v>2</v>
       </c>
-      <c r="Y29" s="21">
+      <c r="AF29" s="21">
         <v>2</v>
       </c>
-      <c r="Z29" s="21">
+      <c r="AG29" s="21">
+        <v>6</v>
+      </c>
+      <c r="AH29" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI29" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ29" s="21">
         <v>2</v>
       </c>
-      <c r="AA29" s="21">
+      <c r="AK29" s="21">
+        <v>6</v>
+      </c>
+      <c r="AL29" s="21">
+        <v>4</v>
+      </c>
+      <c r="AM29" s="25">
+        <v>2</v>
+      </c>
+      <c r="AN29" s="21">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:56">
+      <c r="A30" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B30" s="17"/>
+      <c r="C30" s="17"/>
+      <c r="D30" s="17"/>
+      <c r="E30" s="17"/>
+      <c r="F30" s="17"/>
+      <c r="G30" s="17"/>
+      <c r="H30" s="24"/>
+      <c r="I30" s="17"/>
+      <c r="J30" s="20"/>
+      <c r="K30" s="24"/>
+      <c r="L30" s="20"/>
+      <c r="M30" s="20"/>
+      <c r="N30" s="25"/>
+      <c r="O30" s="25"/>
+      <c r="P30" s="25"/>
+      <c r="Q30" s="25"/>
+      <c r="R30" s="25"/>
+      <c r="S30" s="25"/>
+      <c r="T30" s="1">
+        <v>4</v>
+      </c>
+      <c r="U30" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="V30" s="4">
+        <v>1</v>
+      </c>
+      <c r="W30" s="21">
+        <v>3</v>
+      </c>
+      <c r="X30" s="8">
+        <v>2</v>
+      </c>
+      <c r="Y30" s="21">
+        <v>2</v>
+      </c>
+      <c r="Z30" s="21">
+        <v>2</v>
+      </c>
+      <c r="AA30" s="21">
         <v>5</v>
       </c>
-      <c r="AB29" s="21" t="s">
-[...2 lines deleted...]
-      <c r="AC29" s="21">
+      <c r="AB30" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC30" s="21">
         <v>4</v>
       </c>
-      <c r="AD29" s="25">
+      <c r="AD30" s="25">
         <v>3</v>
       </c>
-      <c r="AE29" s="21">
+      <c r="AE30" s="21">
         <v>3</v>
       </c>
-      <c r="AF29" s="21">
+      <c r="AF30" s="21">
         <v>3</v>
       </c>
-      <c r="AG29" s="21">
+      <c r="AG30" s="21">
         <v>3</v>
       </c>
-      <c r="AH29" s="21" t="s">
-[...2 lines deleted...]
-      <c r="AI29" s="21">
+      <c r="AH30" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI30" s="21">
         <v>9</v>
       </c>
-      <c r="AJ29" s="21" t="s">
-[...2 lines deleted...]
-      <c r="AK29" s="21">
+      <c r="AJ30" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK30" s="21">
         <v>2</v>
       </c>
-      <c r="AL29" s="21">
+      <c r="AL30" s="21">
         <v>8</v>
       </c>
-      <c r="AM29" s="25">
+      <c r="AM30" s="25">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="71" t="s">
+      <c r="AN30" s="21">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:56">
+      <c r="A31" s="78" t="s">
         <v>12</v>
       </c>
-      <c r="B30" s="71"/>
-[...38 lines deleted...]
-      <c r="A31" s="51" t="s">
+      <c r="B31" s="78"/>
+      <c r="C31" s="78"/>
+      <c r="D31" s="78"/>
+      <c r="E31" s="78"/>
+      <c r="F31" s="78"/>
+      <c r="G31" s="78"/>
+      <c r="H31" s="78"/>
+      <c r="I31" s="78"/>
+      <c r="J31" s="78"/>
+      <c r="K31" s="78"/>
+      <c r="L31" s="78"/>
+      <c r="M31" s="78"/>
+      <c r="N31" s="78"/>
+      <c r="O31" s="78"/>
+      <c r="P31" s="78"/>
+      <c r="Q31" s="78"/>
+      <c r="R31" s="78"/>
+      <c r="S31" s="78"/>
+      <c r="T31" s="78"/>
+      <c r="U31" s="78"/>
+      <c r="V31" s="78"/>
+      <c r="W31" s="78"/>
+      <c r="X31" s="78"/>
+      <c r="Y31" s="78"/>
+      <c r="Z31" s="78"/>
+      <c r="AA31" s="78"/>
+      <c r="AB31" s="78"/>
+      <c r="AC31" s="78"/>
+      <c r="AD31" s="78"/>
+      <c r="AE31" s="78"/>
+      <c r="AF31" s="78"/>
+      <c r="AG31" s="78"/>
+      <c r="AH31" s="78"/>
+      <c r="AI31" s="78"/>
+      <c r="AJ31" s="78"/>
+      <c r="AK31" s="78"/>
+      <c r="AM31" s="16"/>
+    </row>
+    <row r="32" spans="1:56" s="16" customFormat="1">
+      <c r="A32" s="51" t="s">
         <v>27</v>
       </c>
-      <c r="B31" s="17">
+      <c r="B32" s="17">
         <v>12</v>
       </c>
-      <c r="C31" s="17">
+      <c r="C32" s="17">
         <v>9</v>
       </c>
-      <c r="D31" s="17">
+      <c r="D32" s="17">
         <v>11</v>
       </c>
-      <c r="E31" s="17">
+      <c r="E32" s="17">
         <v>6</v>
       </c>
-      <c r="F31" s="17">
+      <c r="F32" s="17">
         <v>8</v>
       </c>
-      <c r="G31" s="17">
+      <c r="G32" s="17">
         <v>8</v>
       </c>
-      <c r="H31" s="24" t="s">
+      <c r="H32" s="24" t="s">
         <v>35</v>
       </c>
-      <c r="I31" s="17" t="s">
+      <c r="I32" s="17" t="s">
         <v>36</v>
       </c>
-      <c r="J31" s="20">
+      <c r="J32" s="20">
         <v>8</v>
       </c>
-      <c r="K31" s="24">
+      <c r="K32" s="24">
         <v>14</v>
       </c>
-      <c r="L31" s="20">
+      <c r="L32" s="20">
         <v>22</v>
       </c>
-      <c r="M31" s="20">
+      <c r="M32" s="20">
         <v>9</v>
       </c>
-      <c r="N31" s="25">
+      <c r="N32" s="25">
         <v>4</v>
       </c>
-      <c r="O31" s="25">
+      <c r="O32" s="25">
         <v>9</v>
       </c>
-      <c r="P31" s="25">
+      <c r="P32" s="25">
         <v>6</v>
       </c>
-      <c r="Q31" s="25">
+      <c r="Q32" s="25">
         <v>7</v>
       </c>
-      <c r="R31" s="25">
+      <c r="R32" s="25">
         <v>8</v>
       </c>
-      <c r="S31" s="25">
+      <c r="S32" s="25">
         <v>7</v>
       </c>
-      <c r="T31" s="1">
+      <c r="T32" s="1">
         <v>10</v>
       </c>
-      <c r="U31" s="25">
+      <c r="U32" s="25">
         <v>9</v>
       </c>
-      <c r="V31" s="4">
+      <c r="V32" s="4">
         <v>16</v>
       </c>
-      <c r="W31" s="25">
+      <c r="W32" s="25">
         <v>7</v>
       </c>
-      <c r="X31" s="1">
+      <c r="X32" s="1">
         <v>7</v>
       </c>
-      <c r="Y31" s="25">
+      <c r="Y32" s="25">
         <v>12</v>
       </c>
-      <c r="Z31" s="21">
-[...2 lines deleted...]
-      <c r="AA31" s="21">
+      <c r="Z32" s="21">
+        <v>1</v>
+      </c>
+      <c r="AA32" s="21">
         <v>11</v>
       </c>
-      <c r="AB31" s="25">
+      <c r="AB32" s="25">
         <v>12</v>
       </c>
-      <c r="AC31" s="25">
+      <c r="AC32" s="25">
         <v>21</v>
       </c>
-      <c r="AD31" s="25">
+      <c r="AD32" s="25">
         <v>5</v>
       </c>
-      <c r="AE31" s="21">
+      <c r="AE32" s="21">
         <v>14</v>
       </c>
-      <c r="AF31" s="21">
+      <c r="AF32" s="21">
         <v>16</v>
       </c>
-      <c r="AG31" s="21">
+      <c r="AG32" s="21">
         <v>9</v>
       </c>
-      <c r="AH31" s="25">
+      <c r="AH32" s="25">
         <v>3</v>
       </c>
-      <c r="AI31" s="25">
+      <c r="AI32" s="25">
         <v>28</v>
       </c>
-      <c r="AJ31" s="21">
+      <c r="AJ32" s="21">
         <v>13</v>
       </c>
-      <c r="AK31" s="21">
+      <c r="AK32" s="21">
         <v>25</v>
       </c>
-      <c r="AL31" s="25">
+      <c r="AL32" s="25">
         <v>20</v>
       </c>
-      <c r="AM31" s="25">
+      <c r="AM32" s="25">
         <v>28</v>
       </c>
-      <c r="AN31" s="21"/>
-[...99 lines deleted...]
-      <c r="AN32" s="21"/>
+      <c r="AN32" s="21">
+        <v>22</v>
+      </c>
       <c r="AO32" s="21"/>
       <c r="AP32" s="21"/>
       <c r="AQ32" s="21"/>
       <c r="AR32" s="21"/>
       <c r="AS32" s="21"/>
       <c r="AT32" s="21"/>
       <c r="AU32" s="21"/>
       <c r="AV32" s="21"/>
       <c r="AW32" s="21"/>
       <c r="AX32" s="21"/>
       <c r="AY32" s="21"/>
       <c r="AZ32" s="21"/>
       <c r="BA32" s="21"/>
       <c r="BB32" s="21"/>
       <c r="BC32" s="21"/>
       <c r="BD32" s="21"/>
     </row>
     <row r="33" spans="1:56">
       <c r="A33" s="52" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B33" s="16"/>
       <c r="C33" s="16"/>
       <c r="D33" s="16"/>
       <c r="E33" s="16"/>
       <c r="F33" s="16"/>
       <c r="G33" s="16"/>
       <c r="H33" s="16"/>
       <c r="I33" s="16"/>
       <c r="J33" s="16"/>
       <c r="K33" s="16"/>
       <c r="L33" s="16"/>
       <c r="M33" s="16"/>
       <c r="N33" s="16"/>
       <c r="O33" s="16"/>
       <c r="P33" s="16"/>
       <c r="Q33" s="16"/>
       <c r="R33" s="16"/>
       <c r="S33" s="16"/>
       <c r="T33" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U33" s="25" t="s">
         <v>26</v>
       </c>
       <c r="V33" s="4" t="s">
         <v>26</v>
       </c>
       <c r="W33" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="X33" s="1" t="s">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="X33" s="1">
+        <v>1</v>
+      </c>
+      <c r="Y33" s="25">
+        <v>1</v>
       </c>
       <c r="Z33" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AA33" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="AB33" s="25" t="s">
-[...9 lines deleted...]
-        <v>26</v>
+      <c r="AB33" s="25">
+        <v>1</v>
+      </c>
+      <c r="AC33" s="25">
+        <v>4</v>
+      </c>
+      <c r="AD33" s="25">
+        <v>1</v>
+      </c>
+      <c r="AE33" s="21">
+        <v>1</v>
       </c>
       <c r="AF33" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="AG33" s="25" t="s">
-        <v>26</v>
+      <c r="AG33" s="25">
+        <v>2</v>
       </c>
       <c r="AH33" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="AI33" s="25" t="s">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="AI33" s="25">
+        <v>1</v>
+      </c>
+      <c r="AJ33" s="21">
+        <v>3</v>
       </c>
       <c r="AK33" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="AL33" s="25" t="s">
-        <v>26</v>
+      <c r="AL33" s="25">
+        <v>4</v>
       </c>
       <c r="AM33" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="AN33" s="21"/>
+      <c r="AN33" s="21">
+        <v>2</v>
+      </c>
       <c r="AO33" s="21"/>
       <c r="AP33" s="21"/>
       <c r="AQ33" s="21"/>
       <c r="AR33" s="21"/>
       <c r="AS33" s="21"/>
       <c r="AT33" s="21"/>
       <c r="AU33" s="21"/>
       <c r="AV33" s="21"/>
       <c r="AW33" s="21"/>
       <c r="AX33" s="21"/>
       <c r="AY33" s="21"/>
       <c r="AZ33" s="21"/>
       <c r="BA33" s="21"/>
       <c r="BB33" s="21"/>
       <c r="BC33" s="21"/>
       <c r="BD33" s="21"/>
     </row>
     <row r="34" spans="1:56">
-      <c r="A34" s="16" t="s">
-        <v>18</v>
+      <c r="A34" s="52" t="s">
+        <v>29</v>
       </c>
       <c r="B34" s="16"/>
       <c r="C34" s="16"/>
       <c r="D34" s="16"/>
       <c r="E34" s="16"/>
       <c r="F34" s="16"/>
       <c r="G34" s="16"/>
       <c r="H34" s="16"/>
       <c r="I34" s="16"/>
       <c r="J34" s="16"/>
       <c r="K34" s="16"/>
       <c r="L34" s="16"/>
       <c r="M34" s="16"/>
       <c r="N34" s="16"/>
       <c r="O34" s="16"/>
       <c r="P34" s="16"/>
       <c r="Q34" s="16"/>
       <c r="R34" s="16"/>
       <c r="S34" s="16"/>
-      <c r="T34" s="1">
-[...15 lines deleted...]
-        <v>8</v>
+      <c r="T34" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="U34" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="V34" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="W34" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="X34" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y34" s="25" t="s">
+        <v>26</v>
       </c>
       <c r="Z34" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="AA34" s="21">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="AA34" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB34" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC34" s="25" t="s">
+        <v>26</v>
       </c>
       <c r="AD34" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="AE34" s="21">
-[...6 lines deleted...]
-        <v>4</v>
+      <c r="AE34" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF34" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG34" s="25" t="s">
+        <v>26</v>
       </c>
       <c r="AH34" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="AI34" s="25">
-[...14 lines deleted...]
-      <c r="AN34" s="21"/>
+      <c r="AI34" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ34" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK34" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL34" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM34" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN34" s="1" t="s">
+        <v>26</v>
+      </c>
       <c r="AO34" s="21"/>
       <c r="AP34" s="21"/>
       <c r="AQ34" s="21"/>
       <c r="AR34" s="21"/>
       <c r="AS34" s="21"/>
       <c r="AT34" s="21"/>
       <c r="AU34" s="21"/>
       <c r="AV34" s="21"/>
       <c r="AW34" s="21"/>
       <c r="AX34" s="21"/>
       <c r="AY34" s="21"/>
       <c r="AZ34" s="21"/>
       <c r="BA34" s="21"/>
       <c r="BB34" s="21"/>
       <c r="BC34" s="21"/>
       <c r="BD34" s="21"/>
     </row>
     <row r="35" spans="1:56">
       <c r="A35" s="16" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B35" s="16"/>
       <c r="C35" s="16"/>
       <c r="D35" s="16"/>
       <c r="E35" s="16"/>
       <c r="F35" s="16"/>
       <c r="G35" s="16"/>
       <c r="H35" s="16"/>
       <c r="I35" s="16"/>
       <c r="J35" s="16"/>
       <c r="K35" s="16"/>
       <c r="L35" s="16"/>
       <c r="M35" s="16"/>
       <c r="N35" s="16"/>
       <c r="O35" s="16"/>
       <c r="P35" s="16"/>
       <c r="Q35" s="16"/>
       <c r="R35" s="16"/>
       <c r="S35" s="16"/>
-      <c r="T35" s="1" t="s">
-[...15 lines deleted...]
-        <v>26</v>
+      <c r="T35" s="1">
+        <v>7</v>
+      </c>
+      <c r="U35" s="25">
+        <v>7</v>
+      </c>
+      <c r="V35" s="4">
+        <v>10</v>
+      </c>
+      <c r="W35" s="25">
+        <v>3</v>
+      </c>
+      <c r="X35" s="1">
+        <v>3</v>
+      </c>
+      <c r="Y35" s="25">
+        <v>8</v>
       </c>
       <c r="Z35" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AA35" s="21">
+        <v>4</v>
+      </c>
+      <c r="AB35" s="25">
+        <v>6</v>
+      </c>
+      <c r="AC35" s="25">
+        <v>8</v>
+      </c>
+      <c r="AD35" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE35" s="21">
+        <v>9</v>
+      </c>
+      <c r="AF35" s="21">
+        <v>7</v>
+      </c>
+      <c r="AG35" s="25">
+        <v>4</v>
+      </c>
+      <c r="AH35" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI35" s="25">
+        <v>16</v>
+      </c>
+      <c r="AJ35" s="21">
         <v>3</v>
       </c>
-      <c r="AB35" s="25">
-[...25 lines deleted...]
-      </c>
       <c r="AK35" s="21">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="AL35" s="25">
         <v>5</v>
       </c>
       <c r="AM35" s="25">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="AN35" s="21"/>
+        <v>1</v>
+      </c>
+      <c r="AN35" s="21">
+        <v>4</v>
+      </c>
       <c r="AO35" s="21"/>
       <c r="AP35" s="21"/>
       <c r="AQ35" s="21"/>
       <c r="AR35" s="21"/>
       <c r="AS35" s="21"/>
       <c r="AT35" s="21"/>
       <c r="AU35" s="21"/>
       <c r="AV35" s="21"/>
       <c r="AW35" s="21"/>
       <c r="AX35" s="21"/>
       <c r="AY35" s="21"/>
       <c r="AZ35" s="21"/>
       <c r="BA35" s="21"/>
       <c r="BB35" s="21"/>
       <c r="BC35" s="21"/>
       <c r="BD35" s="21"/>
     </row>
     <row r="36" spans="1:56">
       <c r="A36" s="16" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B36" s="16"/>
       <c r="C36" s="16"/>
       <c r="D36" s="16"/>
       <c r="E36" s="16"/>
       <c r="F36" s="16"/>
       <c r="G36" s="16"/>
       <c r="H36" s="16"/>
       <c r="I36" s="16"/>
       <c r="J36" s="16"/>
       <c r="K36" s="16"/>
       <c r="L36" s="16"/>
       <c r="M36" s="16"/>
       <c r="N36" s="16"/>
       <c r="O36" s="16"/>
       <c r="P36" s="16"/>
       <c r="Q36" s="16"/>
       <c r="R36" s="16"/>
       <c r="S36" s="16"/>
       <c r="T36" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U36" s="25" t="s">
         <v>26</v>
       </c>
       <c r="V36" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="W36" s="25">
+      <c r="W36" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="X36" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y36" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z36" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA36" s="21">
         <v>3</v>
       </c>
-      <c r="X36" s="1" t="s">
-[...12 lines deleted...]
-        <v>26</v>
+      <c r="AB36" s="25">
+        <v>2</v>
       </c>
       <c r="AC36" s="25">
+        <v>1</v>
+      </c>
+      <c r="AD36" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE36" s="21">
         <v>3</v>
       </c>
-      <c r="AD36" s="25" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AF36" s="21">
+        <v>2</v>
+      </c>
+      <c r="AG36" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH36" s="25">
+        <v>2</v>
+      </c>
+      <c r="AI36" s="25">
+        <v>3</v>
+      </c>
+      <c r="AJ36" s="21">
+        <v>2</v>
+      </c>
+      <c r="AK36" s="21">
+        <v>9</v>
+      </c>
+      <c r="AL36" s="25">
         <v>5</v>
       </c>
-      <c r="AG36" s="25" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="AM36" s="25">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="AN36" s="21"/>
+        <v>6</v>
+      </c>
+      <c r="AN36" s="21">
+        <v>14</v>
+      </c>
       <c r="AO36" s="21"/>
       <c r="AP36" s="21"/>
       <c r="AQ36" s="21"/>
       <c r="AR36" s="21"/>
       <c r="AS36" s="21"/>
       <c r="AT36" s="21"/>
       <c r="AU36" s="21"/>
       <c r="AV36" s="21"/>
       <c r="AW36" s="21"/>
       <c r="AX36" s="21"/>
       <c r="AY36" s="21"/>
       <c r="AZ36" s="21"/>
       <c r="BA36" s="21"/>
       <c r="BB36" s="21"/>
       <c r="BC36" s="21"/>
       <c r="BD36" s="21"/>
     </row>
     <row r="37" spans="1:56">
       <c r="A37" s="16" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B37" s="16"/>
       <c r="C37" s="16"/>
       <c r="D37" s="16"/>
       <c r="E37" s="16"/>
       <c r="F37" s="16"/>
       <c r="G37" s="16"/>
       <c r="H37" s="16"/>
       <c r="I37" s="16"/>
       <c r="J37" s="16"/>
       <c r="K37" s="16"/>
       <c r="L37" s="16"/>
       <c r="M37" s="16"/>
       <c r="N37" s="16"/>
       <c r="O37" s="16"/>
       <c r="P37" s="16"/>
       <c r="Q37" s="16"/>
       <c r="R37" s="16"/>
       <c r="S37" s="16"/>
       <c r="T37" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U37" s="25" t="s">
         <v>26</v>
       </c>
       <c r="V37" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="W37" s="25" t="s">
-        <v>26</v>
+      <c r="W37" s="25">
+        <v>3</v>
       </c>
       <c r="X37" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="Y37" s="25" t="s">
-        <v>26</v>
+      <c r="Y37" s="25">
+        <v>1</v>
       </c>
       <c r="Z37" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AA37" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AB37" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="AC37" s="25" t="s">
-        <v>26</v>
+      <c r="AC37" s="25">
+        <v>3</v>
       </c>
       <c r="AD37" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AE37" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="AF37" s="21" t="s">
-        <v>26</v>
+      <c r="AF37" s="21">
+        <v>5</v>
       </c>
       <c r="AG37" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="AH37" s="25" t="s">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="AH37" s="25">
+        <v>1</v>
+      </c>
+      <c r="AI37" s="25">
+        <v>2</v>
       </c>
       <c r="AJ37" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="AK37" s="21" t="s">
-[...8 lines deleted...]
-      <c r="AN37" s="21"/>
+      <c r="AK37" s="21">
+        <v>2</v>
+      </c>
+      <c r="AL37" s="25">
+        <v>1</v>
+      </c>
+      <c r="AM37" s="25">
+        <v>1</v>
+      </c>
+      <c r="AN37" s="21" t="s">
+        <v>26</v>
+      </c>
       <c r="AO37" s="21"/>
       <c r="AP37" s="21"/>
       <c r="AQ37" s="21"/>
       <c r="AR37" s="21"/>
       <c r="AS37" s="21"/>
       <c r="AT37" s="21"/>
       <c r="AU37" s="21"/>
       <c r="AV37" s="21"/>
       <c r="AW37" s="21"/>
       <c r="AX37" s="21"/>
       <c r="AY37" s="21"/>
       <c r="AZ37" s="21"/>
       <c r="BA37" s="21"/>
       <c r="BB37" s="21"/>
       <c r="BC37" s="21"/>
       <c r="BD37" s="21"/>
     </row>
     <row r="38" spans="1:56">
       <c r="A38" s="16" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="B38" s="16"/>
       <c r="C38" s="16"/>
       <c r="D38" s="16"/>
       <c r="E38" s="16"/>
       <c r="F38" s="16"/>
       <c r="G38" s="16"/>
       <c r="H38" s="16"/>
       <c r="I38" s="16"/>
       <c r="J38" s="16"/>
       <c r="K38" s="16"/>
       <c r="L38" s="16"/>
       <c r="M38" s="16"/>
       <c r="N38" s="16"/>
       <c r="O38" s="16"/>
       <c r="P38" s="16"/>
       <c r="Q38" s="16"/>
       <c r="R38" s="16"/>
       <c r="S38" s="16"/>
       <c r="T38" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U38" s="25" t="s">
         <v>26</v>
       </c>
@@ -7704,71 +7566,73 @@
       </c>
       <c r="AF38" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AG38" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AH38" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AI38" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AJ38" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK38" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL38" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AM38" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="AN38" s="21"/>
+      <c r="AN38" s="21" t="s">
+        <v>26</v>
+      </c>
       <c r="AO38" s="21"/>
       <c r="AP38" s="21"/>
       <c r="AQ38" s="21"/>
       <c r="AR38" s="21"/>
       <c r="AS38" s="21"/>
       <c r="AT38" s="21"/>
       <c r="AU38" s="21"/>
       <c r="AV38" s="21"/>
       <c r="AW38" s="21"/>
       <c r="AX38" s="21"/>
       <c r="AY38" s="21"/>
       <c r="AZ38" s="21"/>
       <c r="BA38" s="21"/>
       <c r="BB38" s="21"/>
       <c r="BC38" s="21"/>
       <c r="BD38" s="21"/>
     </row>
     <row r="39" spans="1:56">
       <c r="A39" s="16" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B39" s="16"/>
       <c r="C39" s="16"/>
       <c r="D39" s="16"/>
       <c r="E39" s="16"/>
       <c r="F39" s="16"/>
       <c r="G39" s="16"/>
       <c r="H39" s="16"/>
       <c r="I39" s="16"/>
       <c r="J39" s="16"/>
       <c r="K39" s="16"/>
       <c r="L39" s="16"/>
       <c r="M39" s="16"/>
       <c r="N39" s="16"/>
       <c r="O39" s="16"/>
       <c r="P39" s="16"/>
       <c r="Q39" s="16"/>
       <c r="R39" s="16"/>
       <c r="S39" s="16"/>
       <c r="T39" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U39" s="25" t="s">
         <v>26</v>
       </c>
@@ -7789,286 +7653,292 @@
       </c>
       <c r="AA39" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AB39" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AC39" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AD39" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AE39" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AF39" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AG39" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AH39" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="AI39" s="25">
-        <v>1</v>
+      <c r="AI39" s="25" t="s">
+        <v>26</v>
       </c>
       <c r="AJ39" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK39" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL39" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AM39" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="AN39" s="21"/>
+      <c r="AN39" s="21" t="s">
+        <v>26</v>
+      </c>
       <c r="AO39" s="21"/>
       <c r="AP39" s="21"/>
       <c r="AQ39" s="21"/>
       <c r="AR39" s="21"/>
       <c r="AS39" s="21"/>
       <c r="AT39" s="21"/>
       <c r="AU39" s="21"/>
       <c r="AV39" s="21"/>
       <c r="AW39" s="21"/>
       <c r="AX39" s="21"/>
       <c r="AY39" s="21"/>
       <c r="AZ39" s="21"/>
       <c r="BA39" s="21"/>
       <c r="BB39" s="21"/>
       <c r="BC39" s="21"/>
       <c r="BD39" s="21"/>
     </row>
     <row r="40" spans="1:56">
-      <c r="A40" s="23" t="s">
-        <v>25</v>
+      <c r="A40" s="16" t="s">
+        <v>30</v>
       </c>
       <c r="B40" s="16"/>
       <c r="C40" s="16"/>
       <c r="D40" s="16"/>
       <c r="E40" s="16"/>
       <c r="F40" s="16"/>
       <c r="G40" s="16"/>
       <c r="H40" s="16"/>
       <c r="I40" s="16"/>
       <c r="J40" s="16"/>
       <c r="K40" s="16"/>
       <c r="L40" s="16"/>
       <c r="M40" s="16"/>
       <c r="N40" s="16"/>
       <c r="O40" s="16"/>
       <c r="P40" s="16"/>
       <c r="Q40" s="16"/>
       <c r="R40" s="16"/>
       <c r="S40" s="16"/>
       <c r="T40" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U40" s="25" t="s">
         <v>26</v>
       </c>
       <c r="V40" s="4" t="s">
         <v>26</v>
       </c>
       <c r="W40" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="X40" s="1">
-        <v>1</v>
+      <c r="X40" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="Y40" s="25" t="s">
         <v>26</v>
       </c>
       <c r="Z40" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="AA40" s="21">
-        <v>2</v>
+      <c r="AA40" s="21" t="s">
+        <v>26</v>
       </c>
       <c r="AB40" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="AC40" s="25">
-        <v>3</v>
+      <c r="AC40" s="25" t="s">
+        <v>26</v>
       </c>
       <c r="AD40" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AE40" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AF40" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AG40" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AH40" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="AI40" s="25" t="s">
-        <v>26</v>
+      <c r="AI40" s="25">
+        <v>1</v>
       </c>
       <c r="AJ40" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK40" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL40" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AM40" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="AN40" s="21"/>
+      <c r="AN40" s="21" t="s">
+        <v>26</v>
+      </c>
       <c r="AO40" s="21"/>
       <c r="AP40" s="21"/>
       <c r="AQ40" s="21"/>
       <c r="AR40" s="21"/>
       <c r="AS40" s="21"/>
       <c r="AT40" s="21"/>
       <c r="AU40" s="21"/>
       <c r="AV40" s="21"/>
       <c r="AW40" s="21"/>
       <c r="AX40" s="21"/>
       <c r="AY40" s="21"/>
       <c r="AZ40" s="21"/>
       <c r="BA40" s="21"/>
       <c r="BB40" s="21"/>
       <c r="BC40" s="21"/>
       <c r="BD40" s="21"/>
     </row>
     <row r="41" spans="1:56">
-      <c r="A41" s="16" t="s">
-        <v>22</v>
+      <c r="A41" s="23" t="s">
+        <v>25</v>
       </c>
       <c r="B41" s="16"/>
       <c r="C41" s="16"/>
       <c r="D41" s="16"/>
       <c r="E41" s="16"/>
       <c r="F41" s="16"/>
       <c r="G41" s="16"/>
       <c r="H41" s="16"/>
       <c r="I41" s="16"/>
       <c r="J41" s="16"/>
       <c r="K41" s="16"/>
       <c r="L41" s="16"/>
       <c r="M41" s="16"/>
       <c r="N41" s="16"/>
       <c r="O41" s="16"/>
       <c r="P41" s="16"/>
       <c r="Q41" s="16"/>
       <c r="R41" s="16"/>
       <c r="S41" s="16"/>
       <c r="T41" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U41" s="25" t="s">
         <v>26</v>
       </c>
       <c r="V41" s="4" t="s">
         <v>26</v>
       </c>
       <c r="W41" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="X41" s="1" t="s">
-        <v>26</v>
+      <c r="X41" s="1">
+        <v>1</v>
       </c>
       <c r="Y41" s="25" t="s">
         <v>26</v>
       </c>
       <c r="Z41" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="AA41" s="21" t="s">
-        <v>26</v>
+      <c r="AA41" s="21">
+        <v>2</v>
       </c>
       <c r="AB41" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="AC41" s="25" t="s">
-        <v>26</v>
+      <c r="AC41" s="25">
+        <v>3</v>
       </c>
       <c r="AD41" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AE41" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AF41" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AG41" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AH41" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AI41" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AJ41" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK41" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL41" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AM41" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="AN41" s="21"/>
+      <c r="AN41" s="21" t="s">
+        <v>26</v>
+      </c>
       <c r="AO41" s="21"/>
       <c r="AP41" s="21"/>
       <c r="AQ41" s="21"/>
       <c r="AR41" s="21"/>
       <c r="AS41" s="21"/>
       <c r="AT41" s="21"/>
       <c r="AU41" s="21"/>
       <c r="AV41" s="21"/>
       <c r="AW41" s="21"/>
       <c r="AX41" s="21"/>
       <c r="AY41" s="21"/>
       <c r="AZ41" s="21"/>
       <c r="BA41" s="21"/>
       <c r="BB41" s="21"/>
       <c r="BC41" s="21"/>
       <c r="BD41" s="21"/>
     </row>
     <row r="42" spans="1:56">
       <c r="A42" s="16" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B42" s="16"/>
       <c r="C42" s="16"/>
       <c r="D42" s="16"/>
       <c r="E42" s="16"/>
       <c r="F42" s="16"/>
       <c r="G42" s="16"/>
       <c r="H42" s="16"/>
       <c r="I42" s="16"/>
       <c r="J42" s="16"/>
       <c r="K42" s="16"/>
       <c r="L42" s="16"/>
       <c r="M42" s="16"/>
       <c r="N42" s="16"/>
       <c r="O42" s="16"/>
       <c r="P42" s="16"/>
       <c r="Q42" s="16"/>
       <c r="R42" s="16"/>
       <c r="S42" s="16"/>
       <c r="T42" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U42" s="25" t="s">
         <v>26</v>
       </c>
@@ -8092,285 +7962,390 @@
       </c>
       <c r="AB42" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AC42" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AD42" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AE42" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AF42" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AG42" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AH42" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AI42" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="AJ42" s="21">
-[...11 lines deleted...]
-      <c r="AN42" s="21"/>
+      <c r="AJ42" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK42" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL42" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM42" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN42" s="21" t="s">
+        <v>26</v>
+      </c>
       <c r="AO42" s="21"/>
       <c r="AP42" s="21"/>
       <c r="AQ42" s="21"/>
       <c r="AR42" s="21"/>
       <c r="AS42" s="21"/>
       <c r="AT42" s="21"/>
       <c r="AU42" s="21"/>
       <c r="AV42" s="21"/>
       <c r="AW42" s="21"/>
       <c r="AX42" s="21"/>
       <c r="AY42" s="21"/>
       <c r="AZ42" s="21"/>
       <c r="BA42" s="21"/>
       <c r="BB42" s="21"/>
       <c r="BC42" s="21"/>
       <c r="BD42" s="21"/>
     </row>
     <row r="43" spans="1:56">
       <c r="A43" s="16" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="B43" s="16"/>
       <c r="C43" s="16"/>
       <c r="D43" s="16"/>
       <c r="E43" s="16"/>
       <c r="F43" s="16"/>
       <c r="G43" s="16"/>
       <c r="H43" s="16"/>
       <c r="I43" s="16"/>
       <c r="J43" s="16"/>
       <c r="K43" s="16"/>
       <c r="L43" s="16"/>
       <c r="M43" s="16"/>
       <c r="N43" s="16"/>
       <c r="O43" s="16"/>
       <c r="P43" s="16"/>
       <c r="Q43" s="16"/>
       <c r="R43" s="16"/>
       <c r="S43" s="16"/>
       <c r="T43" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U43" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="V43" s="4">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="V43" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="W43" s="25" t="s">
+        <v>26</v>
       </c>
       <c r="X43" s="1" t="s">
         <v>26</v>
       </c>
       <c r="Y43" s="25" t="s">
         <v>26</v>
       </c>
       <c r="Z43" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AA43" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AB43" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AC43" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AD43" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AE43" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AF43" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AG43" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AH43" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AI43" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="AJ43" s="21" t="s">
-[...11 lines deleted...]
-      <c r="AN43" s="21"/>
+      <c r="AJ43" s="21">
+        <v>4</v>
+      </c>
+      <c r="AK43" s="21">
+        <v>6</v>
+      </c>
+      <c r="AL43" s="25">
+        <v>5</v>
+      </c>
+      <c r="AM43" s="25">
+        <v>15</v>
+      </c>
+      <c r="AN43" s="21">
+        <v>1</v>
+      </c>
       <c r="AO43" s="21"/>
       <c r="AP43" s="21"/>
       <c r="AQ43" s="21"/>
       <c r="AR43" s="21"/>
       <c r="AS43" s="21"/>
       <c r="AT43" s="21"/>
       <c r="AU43" s="21"/>
       <c r="AV43" s="21"/>
       <c r="AW43" s="21"/>
       <c r="AX43" s="21"/>
       <c r="AY43" s="21"/>
       <c r="AZ43" s="21"/>
       <c r="BA43" s="21"/>
       <c r="BB43" s="21"/>
       <c r="BC43" s="21"/>
       <c r="BD43" s="21"/>
     </row>
     <row r="44" spans="1:56">
-      <c r="A44" s="27" t="s">
-[...80 lines deleted...]
-      <c r="AN44" s="21"/>
+      <c r="A44" s="16" t="s">
+        <v>31</v>
+      </c>
+      <c r="B44" s="16"/>
+      <c r="C44" s="16"/>
+      <c r="D44" s="16"/>
+      <c r="E44" s="16"/>
+      <c r="F44" s="16"/>
+      <c r="G44" s="16"/>
+      <c r="H44" s="16"/>
+      <c r="I44" s="16"/>
+      <c r="J44" s="16"/>
+      <c r="K44" s="16"/>
+      <c r="L44" s="16"/>
+      <c r="M44" s="16"/>
+      <c r="N44" s="16"/>
+      <c r="O44" s="16"/>
+      <c r="P44" s="16"/>
+      <c r="Q44" s="16"/>
+      <c r="R44" s="16"/>
+      <c r="S44" s="16"/>
+      <c r="T44" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="U44" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="V44" s="4">
+        <v>1</v>
+      </c>
+      <c r="W44" s="25">
+        <v>1</v>
+      </c>
+      <c r="X44" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y44" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z44" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA44" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB44" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC44" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD44" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE44" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF44" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG44" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH44" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI44" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ44" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK44" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL44" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM44" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN44" s="21" t="s">
+        <v>26</v>
+      </c>
       <c r="AO44" s="21"/>
       <c r="AP44" s="21"/>
       <c r="AQ44" s="21"/>
       <c r="AR44" s="21"/>
       <c r="AS44" s="21"/>
       <c r="AT44" s="21"/>
       <c r="AU44" s="21"/>
       <c r="AV44" s="21"/>
       <c r="AW44" s="21"/>
       <c r="AX44" s="21"/>
       <c r="AY44" s="21"/>
       <c r="AZ44" s="21"/>
       <c r="BA44" s="21"/>
       <c r="BB44" s="21"/>
       <c r="BC44" s="21"/>
       <c r="BD44" s="21"/>
     </row>
     <row r="45" spans="1:56">
-      <c r="T45" s="50"/>
-      <c r="X45" s="8"/>
+      <c r="A45" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="B45" s="27"/>
+      <c r="C45" s="27"/>
+      <c r="D45" s="27"/>
+      <c r="E45" s="27"/>
+      <c r="F45" s="27"/>
+      <c r="G45" s="27"/>
+      <c r="H45" s="27"/>
+      <c r="I45" s="27"/>
+      <c r="J45" s="27"/>
+      <c r="K45" s="27"/>
+      <c r="L45" s="27"/>
+      <c r="M45" s="27"/>
+      <c r="N45" s="27"/>
+      <c r="O45" s="27"/>
+      <c r="P45" s="27"/>
+      <c r="Q45" s="27"/>
+      <c r="R45" s="27"/>
+      <c r="S45" s="27"/>
+      <c r="T45" s="2">
+        <v>3</v>
+      </c>
+      <c r="U45" s="29">
+        <v>2</v>
+      </c>
+      <c r="V45" s="2">
+        <v>5</v>
+      </c>
+      <c r="W45" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="X45" s="2">
+        <v>2</v>
+      </c>
+      <c r="Y45" s="29">
+        <v>2</v>
+      </c>
+      <c r="Z45" s="29">
+        <v>1</v>
+      </c>
+      <c r="AA45" s="29">
+        <v>2</v>
+      </c>
+      <c r="AB45" s="29">
+        <v>3</v>
+      </c>
+      <c r="AC45" s="29">
+        <v>2</v>
+      </c>
+      <c r="AD45" s="29">
+        <v>4</v>
+      </c>
+      <c r="AE45" s="29">
+        <v>1</v>
+      </c>
+      <c r="AF45" s="29">
+        <v>2</v>
+      </c>
+      <c r="AG45" s="29">
+        <v>3</v>
+      </c>
+      <c r="AH45" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI45" s="29">
+        <v>5</v>
+      </c>
+      <c r="AJ45" s="29">
+        <v>1</v>
+      </c>
+      <c r="AK45" s="29">
+        <v>2</v>
+      </c>
+      <c r="AL45" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM45" s="29">
+        <v>5</v>
+      </c>
+      <c r="AN45" s="29">
+        <v>1</v>
+      </c>
+      <c r="AO45" s="21"/>
+      <c r="AP45" s="21"/>
+      <c r="AQ45" s="21"/>
+      <c r="AR45" s="21"/>
+      <c r="AS45" s="21"/>
+      <c r="AT45" s="21"/>
+      <c r="AU45" s="21"/>
+      <c r="AV45" s="21"/>
+      <c r="AW45" s="21"/>
+      <c r="AX45" s="21"/>
+      <c r="AY45" s="21"/>
+      <c r="AZ45" s="21"/>
+      <c r="BA45" s="21"/>
+      <c r="BB45" s="21"/>
+      <c r="BC45" s="21"/>
+      <c r="BD45" s="21"/>
     </row>
     <row r="46" spans="1:56">
+      <c r="T46" s="50"/>
       <c r="X46" s="8"/>
     </row>
     <row r="47" spans="1:56">
       <c r="X47" s="8"/>
     </row>
     <row r="48" spans="1:56">
       <c r="X48" s="8"/>
     </row>
     <row r="49" spans="24:24">
       <c r="X49" s="8"/>
     </row>
     <row r="50" spans="24:24">
       <c r="X50" s="8"/>
     </row>
     <row r="51" spans="24:24">
       <c r="X51" s="8"/>
     </row>
     <row r="52" spans="24:24">
       <c r="X52" s="8"/>
     </row>
     <row r="53" spans="24:24">
       <c r="X53" s="8"/>
     </row>
     <row r="54" spans="24:24">
       <c r="X54" s="8"/>
@@ -8560,227 +8535,230 @@
     </row>
     <row r="116" spans="24:24">
       <c r="X116" s="8"/>
     </row>
     <row r="117" spans="24:24">
       <c r="X117" s="8"/>
     </row>
     <row r="118" spans="24:24">
       <c r="X118" s="8"/>
     </row>
     <row r="119" spans="24:24">
       <c r="X119" s="8"/>
     </row>
     <row r="120" spans="24:24">
       <c r="X120" s="8"/>
     </row>
     <row r="121" spans="24:24">
       <c r="X121" s="8"/>
     </row>
     <row r="122" spans="24:24">
       <c r="X122" s="8"/>
     </row>
     <row r="123" spans="24:24">
       <c r="X123" s="8"/>
     </row>
+    <row r="124" spans="24:24">
+      <c r="X124" s="8"/>
+    </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="A4:AW4"/>
-[...8 lines deleted...]
-    <mergeCell ref="A8:AK8"/>
+    <mergeCell ref="AB5:AW5"/>
+    <mergeCell ref="AL7:AW7"/>
+    <mergeCell ref="A24:AK24"/>
+    <mergeCell ref="A31:AK31"/>
+    <mergeCell ref="Z7:AK7"/>
+    <mergeCell ref="T7:Y7"/>
+    <mergeCell ref="B7:M7"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="N7:S7"/>
+    <mergeCell ref="A9:AK9"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист3"/>
   <dimension ref="A3:AR39"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="19" topLeftCell="T1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="T10" sqref="T10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="30" style="8" customWidth="1"/>
     <col min="2" max="13" width="0" style="8" hidden="1" customWidth="1"/>
-    <col min="14" max="19" width="9.140625" style="8" hidden="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="27" max="16384" width="9.140625" style="8"/>
+    <col min="14" max="19" width="9.109375" style="8" hidden="1" customWidth="1"/>
+    <col min="20" max="20" width="9.109375" style="11"/>
+    <col min="21" max="25" width="9.109375" style="8"/>
+    <col min="26" max="26" width="9.109375" style="11"/>
+    <col min="27" max="16384" width="9.109375" style="8"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:43" ht="12.75">
-      <c r="A3" s="87" t="s">
+    <row r="3" spans="1:43" ht="13.2">
+      <c r="A3" s="94" t="s">
         <v>17</v>
       </c>
-      <c r="B3" s="87"/>
-[...42 lines deleted...]
-    <row r="4" spans="1:43" s="3" customFormat="1" ht="12.75">
+      <c r="B3" s="94"/>
+      <c r="C3" s="94"/>
+      <c r="D3" s="94"/>
+      <c r="E3" s="94"/>
+      <c r="F3" s="94"/>
+      <c r="G3" s="94"/>
+      <c r="H3" s="94"/>
+      <c r="I3" s="94"/>
+      <c r="J3" s="94"/>
+      <c r="K3" s="94"/>
+      <c r="L3" s="94"/>
+      <c r="M3" s="94"/>
+      <c r="N3" s="94"/>
+      <c r="O3" s="94"/>
+      <c r="P3" s="94"/>
+      <c r="Q3" s="94"/>
+      <c r="R3" s="94"/>
+      <c r="S3" s="94"/>
+      <c r="T3" s="94"/>
+      <c r="U3" s="94"/>
+      <c r="V3" s="94"/>
+      <c r="W3" s="94"/>
+      <c r="X3" s="94"/>
+      <c r="Y3" s="94"/>
+      <c r="Z3" s="94"/>
+      <c r="AA3" s="94"/>
+      <c r="AB3" s="94"/>
+      <c r="AC3" s="94"/>
+      <c r="AD3" s="94"/>
+      <c r="AE3" s="94"/>
+      <c r="AF3" s="94"/>
+      <c r="AG3" s="94"/>
+      <c r="AH3" s="94"/>
+      <c r="AI3" s="94"/>
+      <c r="AJ3" s="94"/>
+      <c r="AK3" s="94"/>
+      <c r="AL3" s="94"/>
+      <c r="AM3" s="94"/>
+      <c r="AN3" s="94"/>
+      <c r="AO3" s="94"/>
+      <c r="AP3" s="94"/>
+      <c r="AQ3" s="94"/>
+    </row>
+    <row r="4" spans="1:43" s="3" customFormat="1" ht="13.2">
       <c r="A4" s="32"/>
       <c r="B4" s="32"/>
       <c r="C4" s="32"/>
       <c r="D4" s="32"/>
       <c r="E4" s="32"/>
       <c r="F4" s="32"/>
       <c r="G4" s="32"/>
       <c r="H4" s="32"/>
       <c r="I4" s="32"/>
       <c r="J4" s="32"/>
       <c r="K4" s="32"/>
       <c r="L4" s="32"/>
       <c r="M4" s="32"/>
       <c r="N4" s="32"/>
       <c r="O4" s="32"/>
       <c r="P4" s="32"/>
       <c r="Q4" s="32"/>
       <c r="R4" s="32"/>
       <c r="S4" s="32"/>
       <c r="T4" s="33"/>
       <c r="U4" s="32"/>
       <c r="V4" s="32"/>
       <c r="W4" s="32"/>
       <c r="X4" s="32"/>
       <c r="Y4" s="35"/>
       <c r="Z4" s="36"/>
       <c r="AA4" s="36"/>
       <c r="AB4" s="32"/>
       <c r="AQ4" s="9" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:43">
-      <c r="A5" s="74"/>
-      <c r="B5" s="72">
+      <c r="A5" s="81"/>
+      <c r="B5" s="79">
         <v>2021</v>
       </c>
-      <c r="C5" s="73"/>
-[...10 lines deleted...]
-      <c r="N5" s="72">
+      <c r="C5" s="80"/>
+      <c r="D5" s="80"/>
+      <c r="E5" s="80"/>
+      <c r="F5" s="80"/>
+      <c r="G5" s="80"/>
+      <c r="H5" s="80"/>
+      <c r="I5" s="80"/>
+      <c r="J5" s="80"/>
+      <c r="K5" s="80"/>
+      <c r="L5" s="80"/>
+      <c r="M5" s="80"/>
+      <c r="N5" s="79">
         <v>2022</v>
       </c>
-      <c r="O5" s="73"/>
-[...10 lines deleted...]
-      <c r="Z5" s="76">
+      <c r="O5" s="80"/>
+      <c r="P5" s="80"/>
+      <c r="Q5" s="80"/>
+      <c r="R5" s="80"/>
+      <c r="S5" s="80"/>
+      <c r="T5" s="80"/>
+      <c r="U5" s="80"/>
+      <c r="V5" s="80"/>
+      <c r="W5" s="80"/>
+      <c r="X5" s="80"/>
+      <c r="Y5" s="80"/>
+      <c r="Z5" s="83">
         <v>2023</v>
       </c>
-      <c r="AA5" s="76"/>
-[...10 lines deleted...]
-      <c r="AL5" s="77">
+      <c r="AA5" s="83"/>
+      <c r="AB5" s="83"/>
+      <c r="AC5" s="83"/>
+      <c r="AD5" s="83"/>
+      <c r="AE5" s="83"/>
+      <c r="AF5" s="83"/>
+      <c r="AG5" s="83"/>
+      <c r="AH5" s="83"/>
+      <c r="AI5" s="83"/>
+      <c r="AJ5" s="83"/>
+      <c r="AK5" s="84"/>
+      <c r="AL5" s="84">
         <v>2024</v>
       </c>
-      <c r="AM5" s="79"/>
-[...3 lines deleted...]
-      <c r="AQ5" s="80"/>
+      <c r="AM5" s="86"/>
+      <c r="AN5" s="86"/>
+      <c r="AO5" s="86"/>
+      <c r="AP5" s="86"/>
+      <c r="AQ5" s="87"/>
     </row>
     <row r="6" spans="1:43">
-      <c r="A6" s="75"/>
+      <c r="A6" s="82"/>
       <c r="B6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="5" t="s">
@@ -8865,95 +8843,95 @@
         <v>14</v>
       </c>
       <c r="AK6" s="46" t="s">
         <v>15</v>
       </c>
       <c r="AL6" s="43" t="s">
         <v>5</v>
       </c>
       <c r="AM6" s="44" t="s">
         <v>6</v>
       </c>
       <c r="AN6" s="44" t="s">
         <v>7</v>
       </c>
       <c r="AO6" s="43" t="s">
         <v>8</v>
       </c>
       <c r="AP6" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AQ6" s="7" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:43">
-      <c r="A7" s="78" t="s">
+      <c r="A7" s="85" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="78"/>
-[...40 lines deleted...]
-      <c r="AQ7" s="71"/>
+      <c r="B7" s="85"/>
+      <c r="C7" s="85"/>
+      <c r="D7" s="85"/>
+      <c r="E7" s="85"/>
+      <c r="F7" s="85"/>
+      <c r="G7" s="85"/>
+      <c r="H7" s="85"/>
+      <c r="I7" s="85"/>
+      <c r="J7" s="85"/>
+      <c r="K7" s="85"/>
+      <c r="L7" s="85"/>
+      <c r="M7" s="85"/>
+      <c r="N7" s="85"/>
+      <c r="O7" s="85"/>
+      <c r="P7" s="85"/>
+      <c r="Q7" s="85"/>
+      <c r="R7" s="85"/>
+      <c r="S7" s="85"/>
+      <c r="T7" s="85"/>
+      <c r="U7" s="85"/>
+      <c r="V7" s="85"/>
+      <c r="W7" s="85"/>
+      <c r="X7" s="85"/>
+      <c r="Y7" s="85"/>
+      <c r="Z7" s="85"/>
+      <c r="AA7" s="85"/>
+      <c r="AB7" s="85"/>
+      <c r="AC7" s="85"/>
+      <c r="AD7" s="85"/>
+      <c r="AE7" s="85"/>
+      <c r="AF7" s="85"/>
+      <c r="AG7" s="85"/>
+      <c r="AH7" s="85"/>
+      <c r="AI7" s="85"/>
+      <c r="AJ7" s="85"/>
+      <c r="AK7" s="85"/>
+      <c r="AL7" s="85"/>
+      <c r="AM7" s="85"/>
+      <c r="AN7" s="85"/>
+      <c r="AO7" s="85"/>
+      <c r="AP7" s="85"/>
+      <c r="AQ7" s="78"/>
     </row>
     <row r="8" spans="1:43">
       <c r="A8" s="47" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="17">
         <v>217</v>
       </c>
       <c r="C8" s="17">
         <v>220</v>
       </c>
       <c r="D8" s="18">
         <v>222</v>
       </c>
       <c r="E8" s="18">
         <v>285</v>
       </c>
       <c r="F8" s="18">
         <v>307</v>
       </c>
       <c r="G8" s="18">
         <v>552</v>
       </c>
       <c r="H8" s="19">
         <v>442</v>
@@ -10088,95 +10066,95 @@
         <v>13</v>
       </c>
       <c r="AK19" s="21">
         <v>10</v>
       </c>
       <c r="AL19" s="21">
         <v>5</v>
       </c>
       <c r="AM19" s="21">
         <v>11</v>
       </c>
       <c r="AN19" s="38">
         <v>5</v>
       </c>
       <c r="AO19" s="21">
         <v>1</v>
       </c>
       <c r="AP19" s="21">
         <v>8</v>
       </c>
       <c r="AQ19" s="8">
         <v>13</v>
       </c>
     </row>
     <row r="20" spans="1:43">
-      <c r="A20" s="70" t="s">
+      <c r="A20" s="77" t="s">
         <v>11</v>
       </c>
-      <c r="B20" s="70"/>
-[...40 lines deleted...]
-      <c r="AQ20" s="70"/>
+      <c r="B20" s="77"/>
+      <c r="C20" s="77"/>
+      <c r="D20" s="77"/>
+      <c r="E20" s="77"/>
+      <c r="F20" s="77"/>
+      <c r="G20" s="77"/>
+      <c r="H20" s="77"/>
+      <c r="I20" s="77"/>
+      <c r="J20" s="77"/>
+      <c r="K20" s="77"/>
+      <c r="L20" s="77"/>
+      <c r="M20" s="77"/>
+      <c r="N20" s="77"/>
+      <c r="O20" s="77"/>
+      <c r="P20" s="77"/>
+      <c r="Q20" s="77"/>
+      <c r="R20" s="77"/>
+      <c r="S20" s="77"/>
+      <c r="T20" s="77"/>
+      <c r="U20" s="77"/>
+      <c r="V20" s="77"/>
+      <c r="W20" s="77"/>
+      <c r="X20" s="77"/>
+      <c r="Y20" s="77"/>
+      <c r="Z20" s="77"/>
+      <c r="AA20" s="77"/>
+      <c r="AB20" s="77"/>
+      <c r="AC20" s="77"/>
+      <c r="AD20" s="77"/>
+      <c r="AE20" s="77"/>
+      <c r="AF20" s="77"/>
+      <c r="AG20" s="77"/>
+      <c r="AH20" s="77"/>
+      <c r="AI20" s="77"/>
+      <c r="AJ20" s="77"/>
+      <c r="AK20" s="77"/>
+      <c r="AL20" s="77"/>
+      <c r="AM20" s="77"/>
+      <c r="AN20" s="77"/>
+      <c r="AO20" s="77"/>
+      <c r="AP20" s="77"/>
+      <c r="AQ20" s="77"/>
     </row>
     <row r="21" spans="1:43">
       <c r="A21" s="47" t="s">
         <v>27</v>
       </c>
       <c r="B21" s="17">
         <v>183</v>
       </c>
       <c r="C21" s="17">
         <v>191</v>
       </c>
       <c r="D21" s="18">
         <v>184</v>
       </c>
       <c r="E21" s="18">
         <v>229</v>
       </c>
       <c r="F21" s="18">
         <v>257</v>
       </c>
       <c r="G21" s="18">
         <v>445</v>
       </c>
       <c r="H21" s="31">
         <v>355</v>
@@ -10741,95 +10719,95 @@
         <v>9</v>
       </c>
       <c r="AK26" s="21">
         <v>4</v>
       </c>
       <c r="AL26" s="21">
         <v>3</v>
       </c>
       <c r="AM26" s="21">
         <v>5</v>
       </c>
       <c r="AN26" s="38">
         <v>1</v>
       </c>
       <c r="AO26" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AP26" s="21">
         <v>3</v>
       </c>
       <c r="AQ26" s="8">
         <v>3</v>
       </c>
     </row>
     <row r="27" spans="1:43">
-      <c r="A27" s="71" t="s">
+      <c r="A27" s="78" t="s">
         <v>12</v>
       </c>
-      <c r="B27" s="71"/>
-[...40 lines deleted...]
-      <c r="AQ27" s="71"/>
+      <c r="B27" s="78"/>
+      <c r="C27" s="78"/>
+      <c r="D27" s="78"/>
+      <c r="E27" s="78"/>
+      <c r="F27" s="78"/>
+      <c r="G27" s="78"/>
+      <c r="H27" s="78"/>
+      <c r="I27" s="78"/>
+      <c r="J27" s="78"/>
+      <c r="K27" s="78"/>
+      <c r="L27" s="78"/>
+      <c r="M27" s="78"/>
+      <c r="N27" s="78"/>
+      <c r="O27" s="78"/>
+      <c r="P27" s="78"/>
+      <c r="Q27" s="78"/>
+      <c r="R27" s="78"/>
+      <c r="S27" s="78"/>
+      <c r="T27" s="78"/>
+      <c r="U27" s="78"/>
+      <c r="V27" s="78"/>
+      <c r="W27" s="78"/>
+      <c r="X27" s="78"/>
+      <c r="Y27" s="78"/>
+      <c r="Z27" s="78"/>
+      <c r="AA27" s="78"/>
+      <c r="AB27" s="78"/>
+      <c r="AC27" s="78"/>
+      <c r="AD27" s="78"/>
+      <c r="AE27" s="78"/>
+      <c r="AF27" s="78"/>
+      <c r="AG27" s="78"/>
+      <c r="AH27" s="78"/>
+      <c r="AI27" s="78"/>
+      <c r="AJ27" s="78"/>
+      <c r="AK27" s="78"/>
+      <c r="AL27" s="78"/>
+      <c r="AM27" s="78"/>
+      <c r="AN27" s="78"/>
+      <c r="AO27" s="78"/>
+      <c r="AP27" s="78"/>
+      <c r="AQ27" s="78"/>
     </row>
     <row r="28" spans="1:43" s="16" customFormat="1">
       <c r="A28" s="47" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="17">
         <v>34</v>
       </c>
       <c r="C28" s="17">
         <v>29</v>
       </c>
       <c r="D28" s="17">
         <v>38</v>
       </c>
       <c r="E28" s="17">
         <v>56</v>
       </c>
       <c r="F28" s="17">
         <v>50</v>
       </c>
       <c r="G28" s="17">
         <v>107</v>
       </c>
       <c r="H28" s="20">
         <v>87</v>
@@ -11805,914 +11783,758 @@
         <v>10</v>
       </c>
       <c r="AR39" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A3:AQ3"/>
     <mergeCell ref="A20:AQ20"/>
     <mergeCell ref="A27:AQ27"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="A7:AQ7"/>
     <mergeCell ref="AL5:AQ5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
-  <dimension ref="A3:AW94"/>
+  <dimension ref="A1:BC96"/>
   <sheetViews>
-    <sheetView topLeftCell="AA5" workbookViewId="0">
-      <selection activeCell="AM8" sqref="AM8:AM43"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="Z5" sqref="Z5:AW5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="30" style="8" customWidth="1"/>
+    <col min="1" max="1" width="25" style="8" customWidth="1"/>
     <col min="2" max="13" width="0" style="8" hidden="1" customWidth="1"/>
-    <col min="14" max="19" width="9.140625" style="8" hidden="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="25" max="16384" width="9.140625" style="8"/>
+    <col min="14" max="19" width="9.109375" style="8" hidden="1" customWidth="1"/>
+    <col min="20" max="23" width="9.109375" style="8"/>
+    <col min="24" max="24" width="9.109375" style="59"/>
+    <col min="25" max="16384" width="9.109375" style="8"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:49" ht="12.75">
-      <c r="A3" s="87" t="s">
+    <row r="1" spans="1:55">
+      <c r="X1" s="8"/>
+    </row>
+    <row r="2" spans="1:55">
+      <c r="X2" s="8"/>
+    </row>
+    <row r="3" spans="1:55">
+      <c r="X3" s="8"/>
+    </row>
+    <row r="4" spans="1:55">
+      <c r="X4" s="8"/>
+    </row>
+    <row r="5" spans="1:55" ht="14.4" customHeight="1">
+      <c r="X5" s="8"/>
+      <c r="Z5" s="94" t="s">
         <v>17</v>
       </c>
-      <c r="B3" s="87"/>
-[...53 lines deleted...]
-      <c r="AW4" s="4" t="s">
+      <c r="AA5" s="94"/>
+      <c r="AB5" s="94"/>
+      <c r="AC5" s="94"/>
+      <c r="AD5" s="94"/>
+      <c r="AE5" s="94"/>
+      <c r="AF5" s="94"/>
+      <c r="AG5" s="94"/>
+      <c r="AH5" s="94"/>
+      <c r="AI5" s="94"/>
+      <c r="AJ5" s="94"/>
+      <c r="AK5" s="94"/>
+      <c r="AL5" s="94"/>
+      <c r="AM5" s="94"/>
+      <c r="AN5" s="94"/>
+      <c r="AO5" s="94"/>
+      <c r="AP5" s="94"/>
+      <c r="AQ5" s="94"/>
+      <c r="AR5" s="94"/>
+      <c r="AS5" s="94"/>
+      <c r="AT5" s="94"/>
+      <c r="AU5" s="94"/>
+      <c r="AV5" s="94"/>
+      <c r="AW5" s="94"/>
+      <c r="AX5" s="67"/>
+      <c r="AY5" s="67"/>
+      <c r="AZ5" s="67"/>
+      <c r="BA5" s="67"/>
+      <c r="BB5" s="67"/>
+      <c r="BC5" s="67"/>
+    </row>
+    <row r="6" spans="1:55" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="A6" s="8"/>
+      <c r="V6" s="8"/>
+      <c r="W6" s="8"/>
+      <c r="X6" s="8"/>
+      <c r="Y6" s="8"/>
+      <c r="Z6" s="8"/>
+      <c r="AK6" s="4"/>
+      <c r="AW6" s="4" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:49" ht="13.9" customHeight="1">
-[...1 lines deleted...]
-      <c r="B5" s="72">
+    <row r="7" spans="1:55" ht="13.95" customHeight="1">
+      <c r="A7" s="81"/>
+      <c r="B7" s="79">
         <v>2021</v>
       </c>
-      <c r="C5" s="73"/>
-[...10 lines deleted...]
-      <c r="N5" s="72">
+      <c r="C7" s="80"/>
+      <c r="D7" s="80"/>
+      <c r="E7" s="80"/>
+      <c r="F7" s="80"/>
+      <c r="G7" s="80"/>
+      <c r="H7" s="80"/>
+      <c r="I7" s="80"/>
+      <c r="J7" s="80"/>
+      <c r="K7" s="80"/>
+      <c r="L7" s="80"/>
+      <c r="M7" s="80"/>
+      <c r="N7" s="79">
         <v>2022</v>
       </c>
-      <c r="O5" s="73"/>
-[...4 lines deleted...]
-      <c r="T5" s="79">
+      <c r="O7" s="80"/>
+      <c r="P7" s="80"/>
+      <c r="Q7" s="80"/>
+      <c r="R7" s="80"/>
+      <c r="S7" s="80"/>
+      <c r="T7" s="86">
         <v>2024</v>
       </c>
-      <c r="U5" s="79"/>
-[...4 lines deleted...]
-      <c r="Z5" s="88">
+      <c r="U7" s="86"/>
+      <c r="V7" s="86"/>
+      <c r="W7" s="86"/>
+      <c r="X7" s="86"/>
+      <c r="Y7" s="87"/>
+      <c r="Z7" s="95">
         <v>2025</v>
       </c>
-      <c r="AA5" s="89"/>
-[...10 lines deleted...]
-      <c r="AL5" s="88">
+      <c r="AA7" s="96"/>
+      <c r="AB7" s="96"/>
+      <c r="AC7" s="96"/>
+      <c r="AD7" s="96"/>
+      <c r="AE7" s="96"/>
+      <c r="AF7" s="96"/>
+      <c r="AG7" s="96"/>
+      <c r="AH7" s="96"/>
+      <c r="AI7" s="96"/>
+      <c r="AJ7" s="96"/>
+      <c r="AK7" s="97"/>
+      <c r="AL7" s="95">
         <v>2026</v>
       </c>
-      <c r="AM5" s="89"/>
-[...13 lines deleted...]
-      <c r="B6" s="49" t="s">
+      <c r="AM7" s="96"/>
+      <c r="AN7" s="96"/>
+      <c r="AO7" s="96"/>
+      <c r="AP7" s="96"/>
+      <c r="AQ7" s="96"/>
+      <c r="AR7" s="96"/>
+      <c r="AS7" s="96"/>
+      <c r="AT7" s="96"/>
+      <c r="AU7" s="96"/>
+      <c r="AV7" s="96"/>
+      <c r="AW7" s="97"/>
+    </row>
+    <row r="8" spans="1:55" ht="18" customHeight="1">
+      <c r="A8" s="82"/>
+      <c r="B8" s="49" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="49" t="s">
+      <c r="C8" s="49" t="s">
         <v>6</v>
       </c>
-      <c r="D6" s="53" t="s">
+      <c r="D8" s="53" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="53" t="s">
+      <c r="E8" s="53" t="s">
         <v>8</v>
       </c>
-      <c r="F6" s="53" t="s">
+      <c r="F8" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="G6" s="53" t="s">
-[...2 lines deleted...]
-      <c r="H6" s="53" t="s">
+      <c r="G8" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="H8" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="I6" s="49" t="s">
+      <c r="I8" s="49" t="s">
         <v>3</v>
       </c>
-      <c r="J6" s="49" t="s">
+      <c r="J8" s="49" t="s">
         <v>4</v>
       </c>
-      <c r="K6" s="49" t="s">
+      <c r="K8" s="49" t="s">
         <v>13</v>
       </c>
-      <c r="L6" s="49" t="s">
+      <c r="L8" s="49" t="s">
         <v>14</v>
       </c>
-      <c r="M6" s="54" t="s">
+      <c r="M8" s="54" t="s">
         <v>15</v>
       </c>
-      <c r="N6" s="56" t="s">
+      <c r="N8" s="56" t="s">
         <v>5</v>
       </c>
-      <c r="O6" s="56" t="s">
+      <c r="O8" s="56" t="s">
         <v>6</v>
       </c>
-      <c r="P6" s="56" t="s">
+      <c r="P8" s="56" t="s">
         <v>7</v>
       </c>
-      <c r="Q6" s="56" t="s">
+      <c r="Q8" s="56" t="s">
         <v>8</v>
       </c>
-      <c r="R6" s="56" t="s">
+      <c r="R8" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="S6" s="56" t="s">
-[...2 lines deleted...]
-      <c r="T6" s="14" t="s">
+      <c r="S8" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="T8" s="70" t="s">
         <v>2</v>
       </c>
-      <c r="U6" s="14" t="s">
+      <c r="U8" s="70" t="s">
         <v>3</v>
       </c>
-      <c r="V6" s="14" t="s">
+      <c r="V8" s="70" t="s">
         <v>4</v>
       </c>
-      <c r="W6" s="14" t="s">
+      <c r="W8" s="70" t="s">
         <v>13</v>
       </c>
-      <c r="X6" s="61" t="s">
+      <c r="X8" s="71" t="s">
         <v>14</v>
       </c>
-      <c r="Y6" s="45" t="s">
+      <c r="Y8" s="72" t="s">
         <v>15</v>
       </c>
-      <c r="Z6" s="67" t="s">
+      <c r="Z8" s="73" t="s">
         <v>5</v>
       </c>
-      <c r="AA6" s="67" t="s">
+      <c r="AA8" s="73" t="s">
         <v>6</v>
       </c>
-      <c r="AB6" s="67" t="s">
+      <c r="AB8" s="73" t="s">
         <v>7</v>
       </c>
-      <c r="AC6" s="67" t="s">
+      <c r="AC8" s="73" t="s">
         <v>8</v>
       </c>
-      <c r="AD6" s="67" t="s">
+      <c r="AD8" s="73" t="s">
         <v>0</v>
       </c>
-      <c r="AE6" s="67" t="s">
-[...2 lines deleted...]
-      <c r="AF6" s="43" t="s">
+      <c r="AE8" s="73" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF8" s="74" t="s">
         <v>2</v>
       </c>
-      <c r="AG6" s="43" t="s">
+      <c r="AG8" s="74" t="s">
         <v>3</v>
       </c>
-      <c r="AH6" s="43" t="s">
+      <c r="AH8" s="74" t="s">
         <v>4</v>
       </c>
-      <c r="AI6" s="43" t="s">
+      <c r="AI8" s="74" t="s">
         <v>13</v>
       </c>
-      <c r="AJ6" s="68" t="s">
+      <c r="AJ8" s="75" t="s">
         <v>14</v>
       </c>
-      <c r="AK6" s="45" t="s">
+      <c r="AK8" s="72" t="s">
         <v>15</v>
       </c>
-      <c r="AL6" s="67" t="s">
+      <c r="AL8" s="73" t="s">
         <v>5</v>
       </c>
-      <c r="AM6" s="67" t="s">
+      <c r="AM8" s="73" t="s">
         <v>6</v>
       </c>
-      <c r="AN6" s="67" t="s">
+      <c r="AN8" s="73" t="s">
         <v>7</v>
       </c>
-      <c r="AO6" s="67" t="s">
+      <c r="AO8" s="73" t="s">
         <v>8</v>
       </c>
-      <c r="AP6" s="67" t="s">
+      <c r="AP8" s="73" t="s">
         <v>0</v>
       </c>
-      <c r="AQ6" s="67" t="s">
-[...2 lines deleted...]
-      <c r="AR6" s="43" t="s">
+      <c r="AQ8" s="73" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR8" s="74" t="s">
         <v>2</v>
       </c>
-      <c r="AS6" s="43" t="s">
+      <c r="AS8" s="74" t="s">
         <v>3</v>
       </c>
-      <c r="AT6" s="43" t="s">
+      <c r="AT8" s="74" t="s">
         <v>4</v>
       </c>
-      <c r="AU6" s="43" t="s">
+      <c r="AU8" s="74" t="s">
         <v>13</v>
       </c>
-      <c r="AV6" s="68" t="s">
+      <c r="AV8" s="75" t="s">
         <v>14</v>
       </c>
-      <c r="AW6" s="45" t="s">
+      <c r="AW8" s="72" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="7" spans="1:49">
-      <c r="A7" s="71" t="s">
+    <row r="9" spans="1:55" ht="14.4" customHeight="1">
+      <c r="B9" s="69"/>
+      <c r="C9" s="69"/>
+      <c r="D9" s="69"/>
+      <c r="E9" s="69"/>
+      <c r="F9" s="69"/>
+      <c r="G9" s="69"/>
+      <c r="H9" s="69"/>
+      <c r="I9" s="69"/>
+      <c r="J9" s="69"/>
+      <c r="K9" s="69"/>
+      <c r="L9" s="69"/>
+      <c r="M9" s="69"/>
+      <c r="N9" s="69"/>
+      <c r="O9" s="69"/>
+      <c r="P9" s="69"/>
+      <c r="Q9" s="69"/>
+      <c r="R9" s="69"/>
+      <c r="S9" s="69"/>
+      <c r="T9" s="85" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="71"/>
-[...37 lines deleted...]
-      <c r="A8" s="51" t="s">
+      <c r="U9" s="85"/>
+      <c r="V9" s="85"/>
+      <c r="W9" s="85"/>
+      <c r="X9" s="85"/>
+      <c r="Y9" s="85"/>
+      <c r="Z9" s="85"/>
+      <c r="AA9" s="85"/>
+      <c r="AB9" s="85"/>
+      <c r="AC9" s="85"/>
+      <c r="AD9" s="85"/>
+      <c r="AE9" s="85"/>
+      <c r="AF9" s="85"/>
+      <c r="AG9" s="85"/>
+      <c r="AH9" s="85"/>
+      <c r="AI9" s="85"/>
+      <c r="AJ9" s="85"/>
+      <c r="AK9" s="85"/>
+      <c r="AL9" s="85"/>
+      <c r="AM9" s="85"/>
+    </row>
+    <row r="10" spans="1:55">
+      <c r="A10" s="51" t="s">
         <v>27</v>
       </c>
-      <c r="B8" s="17">
+      <c r="B10" s="17">
         <v>217</v>
       </c>
-      <c r="C8" s="17">
+      <c r="C10" s="17">
         <v>220</v>
       </c>
-      <c r="D8" s="17">
+      <c r="D10" s="17">
         <v>222</v>
       </c>
-      <c r="E8" s="17">
+      <c r="E10" s="17">
         <v>285</v>
       </c>
-      <c r="F8" s="17">
+      <c r="F10" s="17">
         <v>307</v>
       </c>
-      <c r="G8" s="17">
+      <c r="G10" s="17">
         <v>552</v>
       </c>
-      <c r="H8" s="24">
+      <c r="H10" s="24">
         <v>442</v>
       </c>
-      <c r="I8" s="17">
+      <c r="I10" s="17">
         <v>610</v>
       </c>
-      <c r="J8" s="20">
+      <c r="J10" s="20">
         <v>396</v>
       </c>
-      <c r="K8" s="24">
+      <c r="K10" s="24">
         <v>330</v>
       </c>
-      <c r="L8" s="20">
+      <c r="L10" s="20">
         <v>308</v>
       </c>
-      <c r="M8" s="20">
+      <c r="M10" s="20">
         <v>192</v>
       </c>
-      <c r="N8" s="25">
+      <c r="N10" s="25">
         <v>123</v>
       </c>
-      <c r="O8" s="25">
+      <c r="O10" s="25">
         <v>165</v>
       </c>
-      <c r="P8" s="25">
+      <c r="P10" s="25">
         <v>151</v>
       </c>
-      <c r="Q8" s="25">
+      <c r="Q10" s="25">
         <v>126</v>
       </c>
-      <c r="R8" s="25">
+      <c r="R10" s="25">
         <v>157</v>
       </c>
-      <c r="S8" s="25">
+      <c r="S10" s="25">
         <v>253</v>
       </c>
-      <c r="T8" s="1">
+      <c r="T10" s="1">
         <v>134</v>
       </c>
-      <c r="U8" s="21">
+      <c r="U10" s="21">
         <v>148</v>
       </c>
-      <c r="V8" s="4">
+      <c r="V10" s="4">
         <v>137</v>
       </c>
-      <c r="W8" s="21">
+      <c r="W10" s="21">
         <v>116</v>
       </c>
-      <c r="X8" s="1">
+      <c r="X10" s="1">
         <v>67</v>
       </c>
-      <c r="Y8" s="21">
+      <c r="Y10" s="21">
         <v>58</v>
       </c>
-      <c r="Z8" s="21">
+      <c r="Z10" s="21">
         <v>4</v>
       </c>
-      <c r="AA8" s="25">
+      <c r="AA10" s="25">
         <v>62</v>
       </c>
-      <c r="AB8" s="21">
+      <c r="AB10" s="21">
         <v>49</v>
       </c>
-      <c r="AC8" s="21">
+      <c r="AC10" s="21">
         <v>52</v>
       </c>
-      <c r="AD8" s="25">
+      <c r="AD10" s="25">
         <v>59</v>
       </c>
-      <c r="AE8" s="25">
+      <c r="AE10" s="25">
         <v>111</v>
       </c>
-      <c r="AF8" s="21">
+      <c r="AF10" s="21">
         <v>101</v>
       </c>
-      <c r="AG8" s="21">
+      <c r="AG10" s="21">
         <v>83</v>
       </c>
-      <c r="AH8" s="21">
+      <c r="AH10" s="21">
         <v>42</v>
       </c>
-      <c r="AI8" s="21">
+      <c r="AI10" s="21">
         <v>55</v>
       </c>
-      <c r="AJ8" s="21">
+      <c r="AJ10" s="21">
         <v>47</v>
       </c>
-      <c r="AK8" s="21">
+      <c r="AK10" s="21">
         <v>20</v>
       </c>
-      <c r="AL8" s="21">
+      <c r="AL10" s="21">
         <v>12</v>
       </c>
-      <c r="AM8" s="25">
+      <c r="AM10" s="25">
         <v>22</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="52" t="s">
+      <c r="AN10" s="21">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="11" spans="1:55">
+      <c r="A11" s="52" t="s">
         <v>28</v>
-      </c>
-[...164 lines deleted...]
-        <v>18</v>
       </c>
       <c r="B11" s="17"/>
       <c r="C11" s="17"/>
       <c r="D11" s="17"/>
       <c r="E11" s="17"/>
       <c r="F11" s="17"/>
       <c r="G11" s="17"/>
       <c r="H11" s="24"/>
       <c r="I11" s="17"/>
       <c r="J11" s="20"/>
       <c r="K11" s="24"/>
       <c r="L11" s="20"/>
       <c r="M11" s="20"/>
       <c r="N11" s="25"/>
       <c r="O11" s="25"/>
       <c r="P11" s="25"/>
       <c r="Q11" s="25"/>
       <c r="R11" s="25"/>
       <c r="S11" s="25"/>
       <c r="T11" s="1">
-        <v>15</v>
+        <v>72</v>
       </c>
       <c r="U11" s="21">
+        <v>65</v>
+      </c>
+      <c r="V11" s="4">
+        <v>85</v>
+      </c>
+      <c r="W11" s="21">
+        <v>58</v>
+      </c>
+      <c r="X11" s="1">
+        <v>37</v>
+      </c>
+      <c r="Y11" s="21">
+        <v>28</v>
+      </c>
+      <c r="Z11" s="21">
+        <v>3</v>
+      </c>
+      <c r="AA11" s="25">
+        <v>30</v>
+      </c>
+      <c r="AB11" s="21">
+        <v>37</v>
+      </c>
+      <c r="AC11" s="21">
+        <v>28</v>
+      </c>
+      <c r="AD11" s="25">
+        <v>19</v>
+      </c>
+      <c r="AE11" s="25">
+        <v>48</v>
+      </c>
+      <c r="AF11" s="21">
+        <v>45</v>
+      </c>
+      <c r="AG11" s="21">
+        <v>35</v>
+      </c>
+      <c r="AH11" s="21">
+        <v>23</v>
+      </c>
+      <c r="AI11" s="21">
+        <v>21</v>
+      </c>
+      <c r="AJ11" s="21">
+        <v>26</v>
+      </c>
+      <c r="AK11" s="21">
+        <v>7</v>
+      </c>
+      <c r="AL11" s="21">
+        <v>8</v>
+      </c>
+      <c r="AM11" s="25">
         <v>11</v>
       </c>
-      <c r="V11" s="4">
-[...56 lines deleted...]
-        <v>19</v>
+      <c r="AN11" s="21">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="12" spans="1:55">
+      <c r="A12" s="52" t="s">
+        <v>29</v>
       </c>
       <c r="B12" s="17"/>
       <c r="C12" s="17"/>
       <c r="D12" s="17"/>
       <c r="E12" s="17"/>
       <c r="F12" s="17"/>
       <c r="G12" s="17"/>
       <c r="H12" s="24"/>
       <c r="I12" s="17"/>
       <c r="J12" s="20"/>
       <c r="K12" s="24"/>
       <c r="L12" s="20"/>
       <c r="M12" s="20"/>
       <c r="N12" s="25"/>
       <c r="O12" s="25"/>
       <c r="P12" s="25"/>
       <c r="Q12" s="25"/>
       <c r="R12" s="25"/>
       <c r="S12" s="25"/>
-      <c r="T12" s="1" t="s">
-[...15 lines deleted...]
-        <v>26</v>
+      <c r="T12" s="1">
+        <v>27</v>
+      </c>
+      <c r="U12" s="21">
+        <v>16</v>
+      </c>
+      <c r="V12" s="4">
+        <v>10</v>
+      </c>
+      <c r="W12" s="21">
+        <v>3</v>
+      </c>
+      <c r="X12" s="1">
+        <v>4</v>
+      </c>
+      <c r="Y12" s="21">
+        <v>7</v>
       </c>
       <c r="Z12" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="AA12" s="25" t="s">
-[...18 lines deleted...]
-        <v>26</v>
+      <c r="AA12" s="25">
+        <v>11</v>
+      </c>
+      <c r="AB12" s="21">
+        <v>4</v>
+      </c>
+      <c r="AC12" s="21">
+        <v>7</v>
+      </c>
+      <c r="AD12" s="25">
+        <v>5</v>
+      </c>
+      <c r="AE12" s="25">
+        <v>15</v>
+      </c>
+      <c r="AF12" s="21">
+        <v>17</v>
+      </c>
+      <c r="AG12" s="21">
+        <v>5</v>
       </c>
       <c r="AH12" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="AI12" s="21" t="s">
-[...15 lines deleted...]
-    <row r="13" spans="1:49">
+      <c r="AI12" s="21">
+        <v>6</v>
+      </c>
+      <c r="AJ12" s="21">
+        <v>7</v>
+      </c>
+      <c r="AK12" s="21">
+        <v>3</v>
+      </c>
+      <c r="AL12" s="21">
+        <v>1</v>
+      </c>
+      <c r="AM12" s="25">
+        <v>3</v>
+      </c>
+      <c r="AN12" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13" spans="1:55">
       <c r="A13" s="16" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B13" s="17"/>
       <c r="C13" s="17"/>
       <c r="D13" s="17"/>
       <c r="E13" s="17"/>
       <c r="F13" s="17"/>
       <c r="G13" s="17"/>
       <c r="H13" s="24"/>
       <c r="I13" s="17"/>
       <c r="J13" s="20"/>
       <c r="K13" s="24"/>
       <c r="L13" s="20"/>
       <c r="M13" s="20"/>
       <c r="N13" s="25"/>
       <c r="O13" s="25"/>
       <c r="P13" s="25"/>
       <c r="Q13" s="25"/>
       <c r="R13" s="25"/>
       <c r="S13" s="25"/>
       <c r="T13" s="1">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="U13" s="21">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="V13" s="4">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="W13" s="21">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="X13" s="1">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="Y13" s="21">
+        <v>8</v>
+      </c>
+      <c r="Z13" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA13" s="25">
+        <v>3</v>
+      </c>
+      <c r="AB13" s="21">
+        <v>5</v>
+      </c>
+      <c r="AC13" s="21">
+        <v>4</v>
+      </c>
+      <c r="AD13" s="25">
+        <v>4</v>
+      </c>
+      <c r="AE13" s="25">
+        <v>1</v>
+      </c>
+      <c r="AF13" s="21">
         <v>6</v>
       </c>
-      <c r="Z13" s="21" t="s">
-[...5 lines deleted...]
-      <c r="AB13" s="21">
+      <c r="AG13" s="21">
+        <v>8</v>
+      </c>
+      <c r="AH13" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI13" s="21">
+        <v>7</v>
+      </c>
+      <c r="AJ13" s="21">
+        <v>1</v>
+      </c>
+      <c r="AK13" s="21">
+        <v>1</v>
+      </c>
+      <c r="AL13" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM13" s="25">
         <v>2</v>
       </c>
-      <c r="AC13" s="21">
-[...11 lines deleted...]
-      <c r="AG13" s="21">
+      <c r="AN13" s="21">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:55">
+      <c r="A14" s="16" t="s">
         <v>19</v>
-      </c>
-[...21 lines deleted...]
-        <v>21</v>
       </c>
       <c r="B14" s="17"/>
       <c r="C14" s="17"/>
       <c r="D14" s="17"/>
       <c r="E14" s="17"/>
       <c r="F14" s="17"/>
       <c r="G14" s="17"/>
       <c r="H14" s="24"/>
       <c r="I14" s="17"/>
       <c r="J14" s="20"/>
       <c r="K14" s="24"/>
       <c r="L14" s="20"/>
       <c r="M14" s="20"/>
       <c r="N14" s="25"/>
       <c r="O14" s="25"/>
       <c r="P14" s="25"/>
       <c r="Q14" s="25"/>
       <c r="R14" s="25"/>
       <c r="S14" s="25"/>
       <c r="T14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U14" s="21" t="s">
         <v>26</v>
       </c>
@@ -12748,137 +12570,143 @@
       </c>
       <c r="AF14" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AG14" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AH14" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AI14" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AJ14" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK14" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL14" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AM14" s="25" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="15" spans="1:49">
+      <c r="AN14" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15" spans="1:55">
       <c r="A15" s="16" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="B15" s="17"/>
       <c r="C15" s="17"/>
       <c r="D15" s="17"/>
       <c r="E15" s="17"/>
       <c r="F15" s="17"/>
       <c r="G15" s="17"/>
       <c r="H15" s="24"/>
       <c r="I15" s="17"/>
       <c r="J15" s="20"/>
       <c r="K15" s="24"/>
       <c r="L15" s="20"/>
       <c r="M15" s="20"/>
       <c r="N15" s="25"/>
       <c r="O15" s="25"/>
       <c r="P15" s="25"/>
       <c r="Q15" s="25"/>
       <c r="R15" s="25"/>
       <c r="S15" s="25"/>
-      <c r="T15" s="1" t="s">
-        <v>26</v>
+      <c r="T15" s="1">
+        <v>12</v>
       </c>
       <c r="U15" s="21">
+        <v>27</v>
+      </c>
+      <c r="V15" s="4">
+        <v>21</v>
+      </c>
+      <c r="W15" s="21">
+        <v>24</v>
+      </c>
+      <c r="X15" s="1">
+        <v>1</v>
+      </c>
+      <c r="Y15" s="21">
+        <v>6</v>
+      </c>
+      <c r="Z15" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA15" s="25">
+        <v>5</v>
+      </c>
+      <c r="AB15" s="21">
+        <v>2</v>
+      </c>
+      <c r="AC15" s="21">
+        <v>5</v>
+      </c>
+      <c r="AD15" s="25">
+        <v>13</v>
+      </c>
+      <c r="AE15" s="25">
+        <v>24</v>
+      </c>
+      <c r="AF15" s="21">
+        <v>23</v>
+      </c>
+      <c r="AG15" s="21">
+        <v>19</v>
+      </c>
+      <c r="AH15" s="21">
+        <v>13</v>
+      </c>
+      <c r="AI15" s="21">
+        <v>11</v>
+      </c>
+      <c r="AJ15" s="21">
+        <v>7</v>
+      </c>
+      <c r="AK15" s="21">
+        <v>4</v>
+      </c>
+      <c r="AL15" s="21">
+        <v>1</v>
+      </c>
+      <c r="AM15" s="25">
+        <v>1</v>
+      </c>
+      <c r="AN15" s="21">
         <v>8</v>
       </c>
-      <c r="V15" s="4" t="s">
-[...54 lines deleted...]
-    <row r="16" spans="1:49">
+    </row>
+    <row r="16" spans="1:55">
       <c r="A16" s="16" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="B16" s="17"/>
       <c r="C16" s="17"/>
       <c r="D16" s="17"/>
       <c r="E16" s="17"/>
       <c r="F16" s="17"/>
       <c r="G16" s="17"/>
       <c r="H16" s="24"/>
       <c r="I16" s="17"/>
       <c r="J16" s="20"/>
       <c r="K16" s="24"/>
       <c r="L16" s="20"/>
       <c r="M16" s="20"/>
       <c r="N16" s="25"/>
       <c r="O16" s="25"/>
       <c r="P16" s="25"/>
       <c r="Q16" s="25"/>
       <c r="R16" s="25"/>
       <c r="S16" s="25"/>
       <c r="T16" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U16" s="21" t="s">
         <v>26</v>
       </c>
@@ -12914,137 +12742,143 @@
       </c>
       <c r="AF16" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AG16" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AH16" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AI16" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AJ16" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK16" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL16" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AM16" s="25" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="17" spans="1:39">
+      <c r="AN16" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17" spans="1:40">
       <c r="A17" s="16" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="B17" s="17"/>
       <c r="C17" s="17"/>
       <c r="D17" s="17"/>
       <c r="E17" s="17"/>
       <c r="F17" s="17"/>
       <c r="G17" s="17"/>
       <c r="H17" s="24"/>
       <c r="I17" s="17"/>
       <c r="J17" s="20"/>
       <c r="K17" s="24"/>
       <c r="L17" s="20"/>
       <c r="M17" s="20"/>
       <c r="N17" s="25"/>
       <c r="O17" s="25"/>
       <c r="P17" s="25"/>
       <c r="Q17" s="25"/>
       <c r="R17" s="25"/>
       <c r="S17" s="25"/>
       <c r="T17" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="U17" s="21" t="s">
-        <v>26</v>
+      <c r="U17" s="21">
+        <v>8</v>
       </c>
       <c r="V17" s="4" t="s">
         <v>26</v>
       </c>
       <c r="W17" s="21" t="s">
         <v>26</v>
       </c>
       <c r="X17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="Y17" s="21" t="s">
         <v>26</v>
       </c>
       <c r="Z17" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AA17" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AB17" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="AC17" s="21" t="s">
-        <v>26</v>
+      <c r="AC17" s="21">
+        <v>4</v>
       </c>
       <c r="AD17" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AE17" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AF17" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="AG17" s="21">
-        <v>1</v>
+      <c r="AG17" s="21" t="s">
+        <v>26</v>
       </c>
       <c r="AH17" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AI17" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AJ17" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK17" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL17" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AM17" s="25" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="18" spans="1:39">
+      <c r="AN17" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18" spans="1:40">
       <c r="A18" s="16" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="B18" s="17"/>
       <c r="C18" s="17"/>
       <c r="D18" s="17"/>
       <c r="E18" s="17"/>
       <c r="F18" s="17"/>
       <c r="G18" s="17"/>
       <c r="H18" s="24"/>
       <c r="I18" s="17"/>
       <c r="J18" s="20"/>
       <c r="K18" s="24"/>
       <c r="L18" s="20"/>
       <c r="M18" s="20"/>
       <c r="N18" s="25"/>
       <c r="O18" s="25"/>
       <c r="P18" s="25"/>
       <c r="Q18" s="25"/>
       <c r="R18" s="25"/>
       <c r="S18" s="25"/>
       <c r="T18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U18" s="21" t="s">
         <v>26</v>
       </c>
@@ -13080,1455 +12914,1503 @@
       </c>
       <c r="AF18" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AG18" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AH18" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AI18" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AJ18" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK18" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL18" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AM18" s="25" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="19" spans="1:39">
+      <c r="AN18" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19" spans="1:40">
       <c r="A19" s="16" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B19" s="17"/>
       <c r="C19" s="17"/>
       <c r="D19" s="17"/>
       <c r="E19" s="17"/>
       <c r="F19" s="17"/>
       <c r="G19" s="17"/>
       <c r="H19" s="24"/>
       <c r="I19" s="17"/>
       <c r="J19" s="20"/>
       <c r="K19" s="24"/>
       <c r="L19" s="20"/>
       <c r="M19" s="20"/>
       <c r="N19" s="25"/>
       <c r="O19" s="25"/>
       <c r="P19" s="25"/>
       <c r="Q19" s="25"/>
       <c r="R19" s="25"/>
       <c r="S19" s="25"/>
       <c r="T19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U19" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="V19" s="4">
-[...3 lines deleted...]
-        <v>2</v>
+      <c r="V19" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="W19" s="21" t="s">
+        <v>26</v>
       </c>
       <c r="X19" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="Y19" s="21">
-        <v>3</v>
+      <c r="Y19" s="21" t="s">
+        <v>26</v>
       </c>
       <c r="Z19" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="AA19" s="25">
-        <v>1</v>
+      <c r="AA19" s="25" t="s">
+        <v>26</v>
       </c>
       <c r="AB19" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AC19" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AD19" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="AE19" s="25">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="AE19" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF19" s="21" t="s">
+        <v>26</v>
       </c>
       <c r="AG19" s="21">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>1</v>
+      </c>
+      <c r="AH19" s="21" t="s">
+        <v>26</v>
       </c>
       <c r="AI19" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AJ19" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK19" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="AL19" s="21">
-[...6 lines deleted...]
-    <row r="20" spans="1:39">
+      <c r="AL19" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM19" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN19" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20" spans="1:40">
       <c r="A20" s="16" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="B20" s="17"/>
       <c r="C20" s="17"/>
       <c r="D20" s="17"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
       <c r="G20" s="17"/>
       <c r="H20" s="24"/>
       <c r="I20" s="17"/>
       <c r="J20" s="20"/>
       <c r="K20" s="24"/>
       <c r="L20" s="20"/>
       <c r="M20" s="20"/>
       <c r="N20" s="25"/>
       <c r="O20" s="25"/>
       <c r="P20" s="25"/>
       <c r="Q20" s="25"/>
       <c r="R20" s="25"/>
       <c r="S20" s="25"/>
       <c r="T20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="V20" s="4" t="s">
         <v>26</v>
       </c>
       <c r="W20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="X20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="Y20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="Z20" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="AA20" s="25">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="AA20" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB20" s="21" t="s">
+        <v>26</v>
       </c>
       <c r="AC20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AD20" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AE20" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AF20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AG20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AH20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AI20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AJ20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AM20" s="25" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="21" spans="1:39">
+      <c r="AN20" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="21" spans="1:40">
       <c r="A21" s="16" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B21" s="17"/>
       <c r="C21" s="17"/>
       <c r="D21" s="17"/>
       <c r="E21" s="17"/>
       <c r="F21" s="17"/>
       <c r="G21" s="17"/>
       <c r="H21" s="24"/>
       <c r="I21" s="17"/>
       <c r="J21" s="20"/>
       <c r="K21" s="24"/>
       <c r="L21" s="20"/>
       <c r="M21" s="20"/>
       <c r="N21" s="25"/>
       <c r="O21" s="25"/>
       <c r="P21" s="25"/>
       <c r="Q21" s="25"/>
       <c r="R21" s="25"/>
       <c r="S21" s="25"/>
-      <c r="T21" s="1">
+      <c r="T21" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="U21" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="V21" s="4">
+        <v>5</v>
+      </c>
+      <c r="W21" s="21">
+        <v>2</v>
+      </c>
+      <c r="X21" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y21" s="21">
+        <v>3</v>
+      </c>
+      <c r="Z21" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA21" s="25">
+        <v>1</v>
+      </c>
+      <c r="AB21" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC21" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD21" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE21" s="25">
+        <v>2</v>
+      </c>
+      <c r="AF21" s="21">
+        <v>1</v>
+      </c>
+      <c r="AG21" s="21">
+        <v>2</v>
+      </c>
+      <c r="AH21" s="21">
+        <v>1</v>
+      </c>
+      <c r="AI21" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ21" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK21" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL21" s="21">
+        <v>2</v>
+      </c>
+      <c r="AM21" s="25">
+        <v>1</v>
+      </c>
+      <c r="AN21" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="22" spans="1:40">
+      <c r="A22" s="16" t="s">
+        <v>31</v>
+      </c>
+      <c r="B22" s="17"/>
+      <c r="C22" s="17"/>
+      <c r="D22" s="17"/>
+      <c r="E22" s="17"/>
+      <c r="F22" s="17"/>
+      <c r="G22" s="17"/>
+      <c r="H22" s="24"/>
+      <c r="I22" s="17"/>
+      <c r="J22" s="20"/>
+      <c r="K22" s="24"/>
+      <c r="L22" s="20"/>
+      <c r="M22" s="20"/>
+      <c r="N22" s="25"/>
+      <c r="O22" s="25"/>
+      <c r="P22" s="25"/>
+      <c r="Q22" s="25"/>
+      <c r="R22" s="25"/>
+      <c r="S22" s="25"/>
+      <c r="T22" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="U22" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="V22" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="W22" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="X22" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y22" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z22" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA22" s="25">
+        <v>1</v>
+      </c>
+      <c r="AB22" s="25">
+        <v>1</v>
+      </c>
+      <c r="AC22" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD22" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE22" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF22" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG22" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH22" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI22" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ22" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK22" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL22" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM22" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN22" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="23" spans="1:40">
+      <c r="A23" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B23" s="17"/>
+      <c r="C23" s="17"/>
+      <c r="D23" s="17"/>
+      <c r="E23" s="17"/>
+      <c r="F23" s="17"/>
+      <c r="G23" s="17"/>
+      <c r="H23" s="24"/>
+      <c r="I23" s="17"/>
+      <c r="J23" s="20"/>
+      <c r="K23" s="24"/>
+      <c r="L23" s="20"/>
+      <c r="M23" s="20"/>
+      <c r="N23" s="25"/>
+      <c r="O23" s="25"/>
+      <c r="P23" s="25"/>
+      <c r="Q23" s="25"/>
+      <c r="R23" s="25"/>
+      <c r="S23" s="25"/>
+      <c r="T23" s="1">
         <v>8</v>
       </c>
-      <c r="U21" s="21">
+      <c r="U23" s="21">
         <v>21</v>
       </c>
-      <c r="V21" s="4">
+      <c r="V23" s="4">
         <v>8</v>
       </c>
-      <c r="W21" s="21">
+      <c r="W23" s="21">
         <v>20</v>
       </c>
-      <c r="X21" s="1">
+      <c r="X23" s="1">
         <v>12</v>
       </c>
-      <c r="Y21" s="21">
+      <c r="Y23" s="21">
         <v>6</v>
       </c>
-      <c r="Z21" s="21">
-[...2 lines deleted...]
-      <c r="AA21" s="25">
+      <c r="Z23" s="21">
+        <v>1</v>
+      </c>
+      <c r="AA23" s="25">
         <v>11</v>
       </c>
-      <c r="AB21" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AC21" s="21">
+      <c r="AB23" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC23" s="21">
         <v>4</v>
       </c>
-      <c r="AD21" s="25">
+      <c r="AD23" s="25">
         <v>18</v>
       </c>
-      <c r="AE21" s="25">
+      <c r="AE23" s="25">
         <v>21</v>
       </c>
-      <c r="AF21" s="21">
+      <c r="AF23" s="21">
         <v>9</v>
       </c>
-      <c r="AG21" s="21">
+      <c r="AG23" s="21">
         <v>13</v>
       </c>
-      <c r="AH21" s="21">
+      <c r="AH23" s="21">
         <v>5</v>
       </c>
-      <c r="AI21" s="21">
+      <c r="AI23" s="21">
         <v>10</v>
       </c>
-      <c r="AJ21" s="21">
+      <c r="AJ23" s="21">
         <v>6</v>
       </c>
-      <c r="AK21" s="21">
+      <c r="AK23" s="21">
         <v>5</v>
       </c>
-      <c r="AL21" s="21" t="s">
-[...2 lines deleted...]
-      <c r="AM21" s="25">
+      <c r="AL23" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM23" s="25">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="70" t="s">
+      <c r="AN23" s="21">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="24" spans="1:40" ht="14.4" customHeight="1">
+      <c r="B24" s="68"/>
+      <c r="C24" s="68"/>
+      <c r="D24" s="68"/>
+      <c r="E24" s="68"/>
+      <c r="F24" s="68"/>
+      <c r="G24" s="68"/>
+      <c r="H24" s="68"/>
+      <c r="I24" s="68"/>
+      <c r="J24" s="68"/>
+      <c r="K24" s="68"/>
+      <c r="L24" s="68"/>
+      <c r="M24" s="68"/>
+      <c r="N24" s="68"/>
+      <c r="O24" s="68"/>
+      <c r="P24" s="68"/>
+      <c r="Q24" s="68"/>
+      <c r="R24" s="68"/>
+      <c r="S24" s="68"/>
+      <c r="T24" s="77" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="70"/>
-[...38 lines deleted...]
-      <c r="A23" s="51" t="s">
+      <c r="U24" s="77"/>
+      <c r="V24" s="77"/>
+      <c r="W24" s="77"/>
+      <c r="X24" s="77"/>
+      <c r="Y24" s="77"/>
+      <c r="Z24" s="77"/>
+      <c r="AA24" s="77"/>
+      <c r="AB24" s="77"/>
+      <c r="AC24" s="77"/>
+      <c r="AD24" s="77"/>
+      <c r="AE24" s="77"/>
+      <c r="AF24" s="77"/>
+      <c r="AG24" s="77"/>
+      <c r="AH24" s="77"/>
+      <c r="AI24" s="77"/>
+      <c r="AJ24" s="77"/>
+      <c r="AK24" s="77"/>
+      <c r="AL24" s="77"/>
+      <c r="AM24" s="77"/>
+    </row>
+    <row r="25" spans="1:40">
+      <c r="A25" s="51" t="s">
         <v>27</v>
       </c>
-      <c r="B23" s="17">
+      <c r="B25" s="17">
         <v>183</v>
       </c>
-      <c r="C23" s="17">
+      <c r="C25" s="17">
         <v>191</v>
       </c>
-      <c r="D23" s="17">
+      <c r="D25" s="17">
         <v>184</v>
       </c>
-      <c r="E23" s="17">
+      <c r="E25" s="17">
         <v>229</v>
       </c>
-      <c r="F23" s="17">
+      <c r="F25" s="17">
         <v>257</v>
       </c>
-      <c r="G23" s="17">
+      <c r="G25" s="17">
         <v>445</v>
       </c>
-      <c r="H23" s="20">
+      <c r="H25" s="20">
         <v>355</v>
       </c>
-      <c r="I23" s="17">
+      <c r="I25" s="17">
         <v>525</v>
       </c>
-      <c r="J23" s="20">
+      <c r="J25" s="20">
         <v>335</v>
       </c>
-      <c r="K23" s="24">
+      <c r="K25" s="24">
         <v>273</v>
       </c>
-      <c r="L23" s="20">
+      <c r="L25" s="20">
         <v>258</v>
       </c>
-      <c r="M23" s="20">
+      <c r="M25" s="20">
         <v>162</v>
       </c>
-      <c r="N23" s="25">
+      <c r="N25" s="25">
         <v>104</v>
       </c>
-      <c r="O23" s="25">
+      <c r="O25" s="25">
         <v>143</v>
       </c>
-      <c r="P23" s="25">
+      <c r="P25" s="25">
         <v>128</v>
       </c>
-      <c r="Q23" s="25">
+      <c r="Q25" s="25">
         <v>96</v>
       </c>
-      <c r="R23" s="25">
+      <c r="R25" s="25">
         <v>136</v>
       </c>
-      <c r="S23" s="25">
+      <c r="S25" s="25">
         <v>215</v>
       </c>
-      <c r="T23" s="25">
+      <c r="T25" s="25">
         <v>106</v>
       </c>
-      <c r="U23" s="21">
+      <c r="U25" s="21">
         <v>108</v>
       </c>
-      <c r="V23" s="4">
+      <c r="V25" s="4">
         <v>114</v>
       </c>
-      <c r="W23" s="21">
+      <c r="W25" s="21">
         <v>93</v>
       </c>
-      <c r="X23" s="1">
+      <c r="X25" s="1">
         <v>43</v>
       </c>
-      <c r="Y23" s="21">
+      <c r="Y25" s="21">
         <v>38</v>
       </c>
-      <c r="Z23" s="21">
+      <c r="Z25" s="21">
         <v>3</v>
       </c>
-      <c r="AA23" s="25">
+      <c r="AA25" s="25">
         <v>44</v>
       </c>
-      <c r="AB23" s="21">
+      <c r="AB25" s="21">
         <v>40</v>
       </c>
-      <c r="AC23" s="21">
+      <c r="AC25" s="21">
         <v>41</v>
       </c>
-      <c r="AD23" s="25">
+      <c r="AD25" s="25">
         <v>41</v>
       </c>
-      <c r="AE23" s="25">
+      <c r="AE25" s="25">
         <v>80</v>
       </c>
-      <c r="AF23" s="21">
+      <c r="AF25" s="21">
         <v>81</v>
       </c>
-      <c r="AG23" s="21">
+      <c r="AG25" s="21">
         <v>66</v>
       </c>
-      <c r="AH23" s="21">
+      <c r="AH25" s="21">
         <v>35</v>
       </c>
-      <c r="AI23" s="21">
+      <c r="AI25" s="21">
         <v>39</v>
       </c>
-      <c r="AJ23" s="21">
+      <c r="AJ25" s="21">
         <v>46</v>
       </c>
-      <c r="AK23" s="21">
+      <c r="AK25" s="21">
         <v>15</v>
       </c>
-      <c r="AL23" s="21">
+      <c r="AL25" s="21">
         <v>10</v>
       </c>
-      <c r="AM23" s="25">
+      <c r="AM25" s="25">
         <v>19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="52" t="s">
+      <c r="AN25" s="21">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="26" spans="1:40">
+      <c r="A26" s="52" t="s">
         <v>28</v>
-      </c>
-[...164 lines deleted...]
-        <v>19</v>
       </c>
       <c r="B26" s="17"/>
       <c r="C26" s="17"/>
       <c r="D26" s="17"/>
       <c r="E26" s="17"/>
       <c r="F26" s="17"/>
       <c r="G26" s="17"/>
       <c r="H26" s="20"/>
       <c r="I26" s="17"/>
       <c r="J26" s="20"/>
       <c r="K26" s="24"/>
       <c r="L26" s="20"/>
       <c r="M26" s="20"/>
       <c r="N26" s="25"/>
       <c r="O26" s="25"/>
       <c r="P26" s="25"/>
       <c r="Q26" s="25"/>
       <c r="R26" s="25"/>
       <c r="S26" s="25"/>
-      <c r="T26" s="25" t="s">
-[...61 lines deleted...]
-      <c r="A27" s="16" t="s">
+      <c r="T26" s="25">
+        <v>66</v>
+      </c>
+      <c r="U26" s="21">
+        <v>59</v>
+      </c>
+      <c r="V26" s="4">
+        <v>85</v>
+      </c>
+      <c r="W26" s="21">
+        <v>52</v>
+      </c>
+      <c r="X26" s="1">
+        <v>37</v>
+      </c>
+      <c r="Y26" s="21">
+        <v>28</v>
+      </c>
+      <c r="Z26" s="21">
+        <v>3</v>
+      </c>
+      <c r="AA26" s="25">
+        <v>24</v>
+      </c>
+      <c r="AB26" s="21">
+        <v>36</v>
+      </c>
+      <c r="AC26" s="21">
+        <v>28</v>
+      </c>
+      <c r="AD26" s="25">
+        <v>19</v>
+      </c>
+      <c r="AE26" s="25">
+        <v>44</v>
+      </c>
+      <c r="AF26" s="21">
+        <v>39</v>
+      </c>
+      <c r="AG26" s="21">
+        <v>35</v>
+      </c>
+      <c r="AH26" s="21">
+        <v>23</v>
+      </c>
+      <c r="AI26" s="21">
         <v>20</v>
+      </c>
+      <c r="AJ26" s="21">
+        <v>26</v>
+      </c>
+      <c r="AK26" s="21">
+        <v>7</v>
+      </c>
+      <c r="AL26" s="21">
+        <v>8</v>
+      </c>
+      <c r="AM26" s="25">
+        <v>11</v>
+      </c>
+      <c r="AN26" s="21">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="27" spans="1:40">
+      <c r="A27" s="52" t="s">
+        <v>29</v>
       </c>
       <c r="B27" s="17"/>
       <c r="C27" s="17"/>
       <c r="D27" s="17"/>
       <c r="E27" s="17"/>
       <c r="F27" s="17"/>
       <c r="G27" s="17"/>
       <c r="H27" s="20"/>
       <c r="I27" s="17"/>
       <c r="J27" s="20"/>
       <c r="K27" s="24"/>
       <c r="L27" s="20"/>
       <c r="M27" s="20"/>
       <c r="N27" s="25"/>
       <c r="O27" s="25"/>
       <c r="P27" s="25"/>
       <c r="Q27" s="25"/>
       <c r="R27" s="25"/>
       <c r="S27" s="25"/>
       <c r="T27" s="25">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="U27" s="21">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="V27" s="4">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="W27" s="21">
-        <v>21</v>
+        <v>3</v>
       </c>
       <c r="X27" s="1">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="Y27" s="21">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="Z27" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AA27" s="25">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>11</v>
+      </c>
+      <c r="AB27" s="21">
+        <v>4</v>
       </c>
       <c r="AC27" s="21">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="AD27" s="25">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="AE27" s="25">
         <v>15</v>
       </c>
       <c r="AF27" s="21">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="AG27" s="21">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>5</v>
+      </c>
+      <c r="AH27" s="21" t="s">
+        <v>26</v>
       </c>
       <c r="AI27" s="21">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="AJ27" s="21">
         <v>7</v>
       </c>
       <c r="AK27" s="21">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="AL27" s="21">
         <v>1</v>
       </c>
       <c r="AM27" s="25">
-        <v>1</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:39">
+        <v>3</v>
+      </c>
+      <c r="AN27" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="28" spans="1:40">
       <c r="A28" s="16" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="B28" s="17"/>
       <c r="C28" s="17"/>
       <c r="D28" s="17"/>
       <c r="E28" s="17"/>
       <c r="F28" s="17"/>
       <c r="G28" s="17"/>
       <c r="H28" s="20"/>
       <c r="I28" s="17"/>
       <c r="J28" s="20"/>
       <c r="K28" s="24"/>
       <c r="L28" s="20"/>
       <c r="M28" s="20"/>
       <c r="N28" s="25"/>
       <c r="O28" s="25"/>
       <c r="P28" s="25"/>
       <c r="Q28" s="25"/>
       <c r="R28" s="25"/>
       <c r="S28" s="25"/>
-      <c r="T28" s="25">
+      <c r="T28" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="U28" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="V28" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="W28" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="X28" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y28" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z28" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA28" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB28" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC28" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD28" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE28" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF28" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG28" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH28" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI28" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ28" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK28" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL28" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM28" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN28" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="29" spans="1:40">
+      <c r="A29" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="B29" s="17"/>
+      <c r="C29" s="17"/>
+      <c r="D29" s="17"/>
+      <c r="E29" s="17"/>
+      <c r="F29" s="17"/>
+      <c r="G29" s="17"/>
+      <c r="H29" s="20"/>
+      <c r="I29" s="17"/>
+      <c r="J29" s="20"/>
+      <c r="K29" s="24"/>
+      <c r="L29" s="20"/>
+      <c r="M29" s="20"/>
+      <c r="N29" s="25"/>
+      <c r="O29" s="25"/>
+      <c r="P29" s="25"/>
+      <c r="Q29" s="25"/>
+      <c r="R29" s="25"/>
+      <c r="S29" s="25"/>
+      <c r="T29" s="25">
+        <v>9</v>
+      </c>
+      <c r="U29" s="21">
+        <v>25</v>
+      </c>
+      <c r="V29" s="4">
+        <v>17</v>
+      </c>
+      <c r="W29" s="21">
+        <v>21</v>
+      </c>
+      <c r="X29" s="1">
+        <v>1</v>
+      </c>
+      <c r="Y29" s="21">
+        <v>3</v>
+      </c>
+      <c r="Z29" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA29" s="25">
+        <v>5</v>
+      </c>
+      <c r="AB29" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC29" s="21">
+        <v>5</v>
+      </c>
+      <c r="AD29" s="25">
+        <v>11</v>
+      </c>
+      <c r="AE29" s="25">
+        <v>15</v>
+      </c>
+      <c r="AF29" s="21">
+        <v>23</v>
+      </c>
+      <c r="AG29" s="21">
+        <v>18</v>
+      </c>
+      <c r="AH29" s="21">
+        <v>9</v>
+      </c>
+      <c r="AI29" s="21">
+        <v>8</v>
+      </c>
+      <c r="AJ29" s="21">
+        <v>7</v>
+      </c>
+      <c r="AK29" s="21">
         <v>4</v>
       </c>
-      <c r="U28" s="21">
+      <c r="AL29" s="21">
+        <v>1</v>
+      </c>
+      <c r="AM29" s="25">
+        <v>1</v>
+      </c>
+      <c r="AN29" s="21">
         <v>8</v>
       </c>
-      <c r="V28" s="4">
+    </row>
+    <row r="30" spans="1:40">
+      <c r="A30" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B30" s="17"/>
+      <c r="C30" s="17"/>
+      <c r="D30" s="17"/>
+      <c r="E30" s="17"/>
+      <c r="F30" s="17"/>
+      <c r="G30" s="17"/>
+      <c r="H30" s="20"/>
+      <c r="I30" s="17"/>
+      <c r="J30" s="20"/>
+      <c r="K30" s="24"/>
+      <c r="L30" s="20"/>
+      <c r="M30" s="20"/>
+      <c r="N30" s="25"/>
+      <c r="O30" s="25"/>
+      <c r="P30" s="25"/>
+      <c r="Q30" s="25"/>
+      <c r="R30" s="25"/>
+      <c r="S30" s="25"/>
+      <c r="T30" s="25">
+        <v>4</v>
+      </c>
+      <c r="U30" s="21">
+        <v>8</v>
+      </c>
+      <c r="V30" s="4">
         <v>2</v>
       </c>
-      <c r="W28" s="21">
+      <c r="W30" s="21">
         <v>17</v>
       </c>
-      <c r="X28" s="1">
-[...2 lines deleted...]
-      <c r="Y28" s="21">
+      <c r="X30" s="1">
+        <v>1</v>
+      </c>
+      <c r="Y30" s="21">
         <v>3</v>
       </c>
-      <c r="Z28" s="21" t="s">
-[...2 lines deleted...]
-      <c r="AA28" s="25">
+      <c r="Z30" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA30" s="25">
         <v>4</v>
       </c>
-      <c r="AB28" s="21" t="s">
-[...5 lines deleted...]
-      <c r="AD28" s="25">
+      <c r="AB30" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC30" s="21">
+        <v>1</v>
+      </c>
+      <c r="AD30" s="25">
         <v>7</v>
       </c>
-      <c r="AE28" s="25">
+      <c r="AE30" s="25">
         <v>6</v>
       </c>
-      <c r="AF28" s="21">
+      <c r="AF30" s="21">
         <v>5</v>
       </c>
-      <c r="AG28" s="21">
+      <c r="AG30" s="21">
         <v>8</v>
       </c>
-      <c r="AH28" s="21">
+      <c r="AH30" s="21">
         <v>3</v>
       </c>
-      <c r="AI28" s="21">
+      <c r="AI30" s="21">
         <v>5</v>
       </c>
-      <c r="AJ28" s="21">
+      <c r="AJ30" s="21">
         <v>6</v>
       </c>
-      <c r="AK28" s="21">
+      <c r="AK30" s="21">
         <v>3</v>
       </c>
-      <c r="AL28" s="21" t="s">
-[...2 lines deleted...]
-      <c r="AM28" s="25">
+      <c r="AL30" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM30" s="25">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="71" t="s">
+      <c r="AN30" s="21">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:40" ht="14.4" customHeight="1">
+      <c r="B31" s="69"/>
+      <c r="C31" s="69"/>
+      <c r="D31" s="69"/>
+      <c r="E31" s="69"/>
+      <c r="F31" s="69"/>
+      <c r="G31" s="69"/>
+      <c r="H31" s="69"/>
+      <c r="I31" s="69"/>
+      <c r="J31" s="69"/>
+      <c r="K31" s="69"/>
+      <c r="L31" s="69"/>
+      <c r="M31" s="69"/>
+      <c r="N31" s="69"/>
+      <c r="O31" s="69"/>
+      <c r="P31" s="69"/>
+      <c r="Q31" s="69"/>
+      <c r="R31" s="69"/>
+      <c r="S31" s="69"/>
+      <c r="T31" s="78" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="71"/>
-[...38 lines deleted...]
-      <c r="A30" s="51" t="s">
+      <c r="U31" s="78"/>
+      <c r="V31" s="78"/>
+      <c r="W31" s="78"/>
+      <c r="X31" s="78"/>
+      <c r="Y31" s="78"/>
+      <c r="Z31" s="78"/>
+      <c r="AA31" s="78"/>
+      <c r="AB31" s="78"/>
+      <c r="AC31" s="78"/>
+      <c r="AD31" s="78"/>
+      <c r="AE31" s="78"/>
+      <c r="AF31" s="78"/>
+      <c r="AG31" s="78"/>
+      <c r="AH31" s="78"/>
+      <c r="AI31" s="78"/>
+      <c r="AJ31" s="78"/>
+      <c r="AK31" s="78"/>
+      <c r="AL31" s="78"/>
+      <c r="AM31" s="78"/>
+    </row>
+    <row r="32" spans="1:40" s="16" customFormat="1">
+      <c r="A32" s="51" t="s">
         <v>27</v>
       </c>
-      <c r="B30" s="17">
+      <c r="B32" s="17">
         <v>34</v>
       </c>
-      <c r="C30" s="17">
+      <c r="C32" s="17">
         <v>29</v>
       </c>
-      <c r="D30" s="17">
+      <c r="D32" s="17">
         <v>38</v>
       </c>
-      <c r="E30" s="17">
+      <c r="E32" s="17">
         <v>56</v>
       </c>
-      <c r="F30" s="17">
+      <c r="F32" s="17">
         <v>50</v>
       </c>
-      <c r="G30" s="17">
+      <c r="G32" s="17">
         <v>107</v>
       </c>
-      <c r="H30" s="20">
+      <c r="H32" s="20">
         <v>87</v>
       </c>
-      <c r="I30" s="17">
+      <c r="I32" s="17">
         <v>85</v>
       </c>
-      <c r="J30" s="20">
+      <c r="J32" s="20">
         <v>61</v>
       </c>
-      <c r="K30" s="24">
+      <c r="K32" s="24">
         <v>57</v>
       </c>
-      <c r="L30" s="20">
+      <c r="L32" s="20">
         <v>50</v>
       </c>
-      <c r="M30" s="20">
+      <c r="M32" s="20">
         <v>30</v>
       </c>
-      <c r="N30" s="25">
+      <c r="N32" s="25">
         <v>19</v>
       </c>
-      <c r="O30" s="25">
+      <c r="O32" s="25">
         <v>22</v>
       </c>
-      <c r="P30" s="25">
+      <c r="P32" s="25">
         <v>23</v>
       </c>
-      <c r="Q30" s="25">
+      <c r="Q32" s="25">
         <v>30</v>
       </c>
-      <c r="R30" s="25">
+      <c r="R32" s="25">
         <v>21</v>
       </c>
-      <c r="S30" s="25">
+      <c r="S32" s="25">
         <v>38</v>
       </c>
-      <c r="T30" s="25">
+      <c r="T32" s="25">
         <v>28</v>
       </c>
-      <c r="U30" s="25">
+      <c r="U32" s="25">
         <v>40</v>
       </c>
-      <c r="V30" s="4">
+      <c r="V32" s="4">
         <v>23</v>
       </c>
-      <c r="W30" s="25">
+      <c r="W32" s="25">
         <v>23</v>
       </c>
-      <c r="X30" s="1">
+      <c r="X32" s="1">
         <v>24</v>
       </c>
-      <c r="Y30" s="25">
+      <c r="Y32" s="25">
         <v>20</v>
       </c>
-      <c r="Z30" s="21">
-[...2 lines deleted...]
-      <c r="AA30" s="25">
+      <c r="Z32" s="21">
+        <v>1</v>
+      </c>
+      <c r="AA32" s="25">
         <v>18</v>
       </c>
-      <c r="AB30" s="25">
+      <c r="AB32" s="25">
         <v>9</v>
       </c>
-      <c r="AC30" s="25">
+      <c r="AC32" s="25">
         <v>11</v>
       </c>
-      <c r="AD30" s="25">
+      <c r="AD32" s="25">
         <v>18</v>
       </c>
-      <c r="AE30" s="25">
+      <c r="AE32" s="25">
         <v>31</v>
       </c>
-      <c r="AF30" s="21">
+      <c r="AF32" s="21">
         <v>20</v>
       </c>
-      <c r="AG30" s="21">
+      <c r="AG32" s="21">
         <v>17</v>
       </c>
-      <c r="AH30" s="25">
+      <c r="AH32" s="25">
         <v>7</v>
       </c>
-      <c r="AI30" s="25">
+      <c r="AI32" s="25">
         <v>16</v>
       </c>
-      <c r="AJ30" s="21">
-[...2 lines deleted...]
-      <c r="AK30" s="21">
+      <c r="AJ32" s="21">
+        <v>1</v>
+      </c>
+      <c r="AK32" s="21">
         <v>5</v>
       </c>
-      <c r="AL30" s="25">
+      <c r="AL32" s="25">
         <v>2</v>
       </c>
-      <c r="AM30" s="25">
+      <c r="AM32" s="25">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="52" t="s">
+      <c r="AN32" s="21">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="33" spans="1:40">
+      <c r="A33" s="52" t="s">
         <v>28</v>
-      </c>
-[...164 lines deleted...]
-        <v>18</v>
       </c>
       <c r="B33" s="16"/>
       <c r="C33" s="16"/>
       <c r="D33" s="16"/>
       <c r="E33" s="16"/>
       <c r="F33" s="16"/>
       <c r="G33" s="16"/>
       <c r="H33" s="16"/>
       <c r="I33" s="16"/>
       <c r="J33" s="16"/>
       <c r="K33" s="16"/>
       <c r="L33" s="16"/>
       <c r="M33" s="16"/>
       <c r="N33" s="16"/>
       <c r="O33" s="16"/>
       <c r="P33" s="16"/>
       <c r="Q33" s="16"/>
       <c r="R33" s="16"/>
       <c r="S33" s="16"/>
       <c r="T33" s="25">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="U33" s="25">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>6</v>
+      </c>
+      <c r="V33" s="4" t="s">
+        <v>26</v>
       </c>
       <c r="W33" s="25">
-        <v>9</v>
-[...5 lines deleted...]
-        <v>8</v>
+        <v>6</v>
+      </c>
+      <c r="X33" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y33" s="25" t="s">
+        <v>26</v>
       </c>
       <c r="Z33" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AA33" s="25">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="AB33" s="25">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="AC33" s="25">
+        <v>1</v>
+      </c>
+      <c r="AC33" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD33" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE33" s="25">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>1</v>
       </c>
       <c r="AF33" s="21">
         <v>6</v>
       </c>
-      <c r="AG33" s="25">
-        <v>8</v>
+      <c r="AG33" s="25" t="s">
+        <v>26</v>
       </c>
       <c r="AH33" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AI33" s="25">
-        <v>7</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>1</v>
+      </c>
+      <c r="AJ33" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK33" s="21" t="s">
+        <v>26</v>
       </c>
       <c r="AL33" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="AM33" s="25">
-[...5 lines deleted...]
-        <v>19</v>
+      <c r="AM33" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN33" s="21">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="34" spans="1:40">
+      <c r="A34" s="52" t="s">
+        <v>29</v>
       </c>
       <c r="B34" s="16"/>
       <c r="C34" s="16"/>
       <c r="D34" s="16"/>
       <c r="E34" s="16"/>
       <c r="F34" s="16"/>
       <c r="G34" s="16"/>
       <c r="H34" s="16"/>
       <c r="I34" s="16"/>
       <c r="J34" s="16"/>
       <c r="K34" s="16"/>
       <c r="L34" s="16"/>
       <c r="M34" s="16"/>
       <c r="N34" s="16"/>
       <c r="O34" s="16"/>
       <c r="P34" s="16"/>
       <c r="Q34" s="16"/>
       <c r="R34" s="16"/>
       <c r="S34" s="16"/>
       <c r="T34" s="25" t="s">
         <v>26</v>
       </c>
       <c r="U34" s="25" t="s">
         <v>26</v>
       </c>
       <c r="V34" s="4" t="s">
         <v>26</v>
       </c>
       <c r="W34" s="25" t="s">
         <v>26</v>
       </c>
       <c r="X34" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="Y34" s="25" t="s">
-        <v>26</v>
+      <c r="Y34" s="25">
+        <v>3</v>
       </c>
       <c r="Z34" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AA34" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AB34" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AC34" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="AD34" s="25" t="s">
-        <v>26</v>
+      <c r="AD34" s="25">
+        <v>1</v>
       </c>
       <c r="AE34" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="AF34" s="21" t="s">
-        <v>26</v>
+      <c r="AF34" s="21">
+        <v>3</v>
       </c>
       <c r="AG34" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AH34" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AI34" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AJ34" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="AK34" s="21" t="s">
-        <v>26</v>
+      <c r="AK34" s="21">
+        <v>2</v>
       </c>
       <c r="AL34" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AM34" s="25" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="35" spans="1:39">
+      <c r="AN34" s="1" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="35" spans="1:40">
       <c r="A35" s="16" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B35" s="16"/>
       <c r="C35" s="16"/>
       <c r="D35" s="16"/>
       <c r="E35" s="16"/>
       <c r="F35" s="16"/>
       <c r="G35" s="16"/>
       <c r="H35" s="16"/>
       <c r="I35" s="16"/>
       <c r="J35" s="16"/>
       <c r="K35" s="16"/>
       <c r="L35" s="16"/>
       <c r="M35" s="16"/>
       <c r="N35" s="16"/>
       <c r="O35" s="16"/>
       <c r="P35" s="16"/>
       <c r="Q35" s="16"/>
       <c r="R35" s="16"/>
       <c r="S35" s="16"/>
       <c r="T35" s="25">
+        <v>15</v>
+      </c>
+      <c r="U35" s="25">
+        <v>11</v>
+      </c>
+      <c r="V35" s="4">
+        <v>8</v>
+      </c>
+      <c r="W35" s="25">
+        <v>9</v>
+      </c>
+      <c r="X35" s="1">
+        <v>13</v>
+      </c>
+      <c r="Y35" s="25">
+        <v>8</v>
+      </c>
+      <c r="Z35" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA35" s="25">
         <v>3</v>
       </c>
-      <c r="U35" s="25">
+      <c r="AB35" s="25">
+        <v>5</v>
+      </c>
+      <c r="AC35" s="25">
+        <v>4</v>
+      </c>
+      <c r="AD35" s="25">
+        <v>4</v>
+      </c>
+      <c r="AE35" s="25">
+        <v>1</v>
+      </c>
+      <c r="AF35" s="21">
+        <v>6</v>
+      </c>
+      <c r="AG35" s="25">
+        <v>8</v>
+      </c>
+      <c r="AH35" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI35" s="25">
+        <v>7</v>
+      </c>
+      <c r="AJ35" s="21">
+        <v>1</v>
+      </c>
+      <c r="AK35" s="21">
+        <v>1</v>
+      </c>
+      <c r="AL35" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM35" s="25">
         <v>2</v>
       </c>
-      <c r="V35" s="4">
-[...2 lines deleted...]
-      <c r="W35" s="25">
+      <c r="AN35" s="21">
         <v>3</v>
       </c>
-      <c r="X35" s="1" t="s">
-[...48 lines deleted...]
-    <row r="36" spans="1:39">
+    </row>
+    <row r="36" spans="1:40">
       <c r="A36" s="16" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B36" s="16"/>
       <c r="C36" s="16"/>
       <c r="D36" s="16"/>
       <c r="E36" s="16"/>
       <c r="F36" s="16"/>
       <c r="G36" s="16"/>
       <c r="H36" s="16"/>
       <c r="I36" s="16"/>
       <c r="J36" s="16"/>
       <c r="K36" s="16"/>
       <c r="L36" s="16"/>
       <c r="M36" s="16"/>
       <c r="N36" s="16"/>
       <c r="O36" s="16"/>
       <c r="P36" s="16"/>
       <c r="Q36" s="16"/>
       <c r="R36" s="16"/>
       <c r="S36" s="16"/>
       <c r="T36" s="25" t="s">
         <v>26</v>
       </c>
       <c r="U36" s="25" t="s">
         <v>26</v>
       </c>
@@ -14564,137 +14446,143 @@
       </c>
       <c r="AF36" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AG36" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AH36" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AI36" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AJ36" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK36" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL36" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AM36" s="25" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="37" spans="1:39">
+      <c r="AN36" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="37" spans="1:40">
       <c r="A37" s="16" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="B37" s="16"/>
       <c r="C37" s="16"/>
       <c r="D37" s="16"/>
       <c r="E37" s="16"/>
       <c r="F37" s="16"/>
       <c r="G37" s="16"/>
       <c r="H37" s="16"/>
       <c r="I37" s="16"/>
       <c r="J37" s="16"/>
       <c r="K37" s="16"/>
       <c r="L37" s="16"/>
       <c r="M37" s="16"/>
       <c r="N37" s="16"/>
       <c r="O37" s="16"/>
       <c r="P37" s="16"/>
       <c r="Q37" s="16"/>
       <c r="R37" s="16"/>
       <c r="S37" s="16"/>
-      <c r="T37" s="25" t="s">
-        <v>26</v>
+      <c r="T37" s="25">
+        <v>3</v>
       </c>
       <c r="U37" s="25">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>26</v>
+        <v>2</v>
+      </c>
+      <c r="V37" s="4">
+        <v>4</v>
+      </c>
+      <c r="W37" s="25">
+        <v>3</v>
       </c>
       <c r="X37" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="Y37" s="25" t="s">
-        <v>26</v>
+      <c r="Y37" s="25">
+        <v>3</v>
       </c>
       <c r="Z37" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AA37" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="AB37" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AC37" s="25">
+      <c r="AB37" s="25">
+        <v>2</v>
+      </c>
+      <c r="AC37" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD37" s="25">
+        <v>2</v>
+      </c>
+      <c r="AE37" s="25">
+        <v>9</v>
+      </c>
+      <c r="AF37" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG37" s="25">
+        <v>1</v>
+      </c>
+      <c r="AH37" s="25">
         <v>4</v>
       </c>
-      <c r="AD37" s="25" t="s">
-[...15 lines deleted...]
-        <v>26</v>
+      <c r="AI37" s="25">
+        <v>3</v>
       </c>
       <c r="AJ37" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK37" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL37" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AM37" s="25" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="38" spans="1:39">
+      <c r="AN37" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="38" spans="1:40">
       <c r="A38" s="16" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="B38" s="16"/>
       <c r="C38" s="16"/>
       <c r="D38" s="16"/>
       <c r="E38" s="16"/>
       <c r="F38" s="16"/>
       <c r="G38" s="16"/>
       <c r="H38" s="16"/>
       <c r="I38" s="16"/>
       <c r="J38" s="16"/>
       <c r="K38" s="16"/>
       <c r="L38" s="16"/>
       <c r="M38" s="16"/>
       <c r="N38" s="16"/>
       <c r="O38" s="16"/>
       <c r="P38" s="16"/>
       <c r="Q38" s="16"/>
       <c r="R38" s="16"/>
       <c r="S38" s="16"/>
       <c r="T38" s="25" t="s">
         <v>26</v>
       </c>
       <c r="U38" s="25" t="s">
         <v>26</v>
       </c>
@@ -14730,137 +14618,143 @@
       </c>
       <c r="AF38" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AG38" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AH38" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AI38" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AJ38" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK38" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL38" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AM38" s="25" t="s">
         <v>26</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>25</v>
+      <c r="AN38" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="39" spans="1:40">
+      <c r="A39" s="16" t="s">
+        <v>32</v>
       </c>
       <c r="B39" s="16"/>
       <c r="C39" s="16"/>
       <c r="D39" s="16"/>
       <c r="E39" s="16"/>
       <c r="F39" s="16"/>
       <c r="G39" s="16"/>
       <c r="H39" s="16"/>
       <c r="I39" s="16"/>
       <c r="J39" s="16"/>
       <c r="K39" s="16"/>
       <c r="L39" s="16"/>
       <c r="M39" s="16"/>
       <c r="N39" s="16"/>
       <c r="O39" s="16"/>
       <c r="P39" s="16"/>
       <c r="Q39" s="16"/>
       <c r="R39" s="16"/>
       <c r="S39" s="16"/>
       <c r="T39" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="U39" s="25" t="s">
-        <v>26</v>
+      <c r="U39" s="25">
+        <v>8</v>
       </c>
       <c r="V39" s="4" t="s">
         <v>26</v>
       </c>
       <c r="W39" s="25" t="s">
         <v>26</v>
       </c>
       <c r="X39" s="1" t="s">
         <v>26</v>
       </c>
       <c r="Y39" s="25" t="s">
         <v>26</v>
       </c>
       <c r="Z39" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AA39" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AB39" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="AC39" s="25" t="s">
-        <v>26</v>
+      <c r="AC39" s="25">
+        <v>4</v>
       </c>
       <c r="AD39" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AE39" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AF39" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="AG39" s="25">
-        <v>1</v>
+      <c r="AG39" s="25" t="s">
+        <v>26</v>
       </c>
       <c r="AH39" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AI39" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AJ39" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK39" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL39" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AM39" s="25" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="40" spans="1:39">
+      <c r="AN39" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="40" spans="1:40">
       <c r="A40" s="16" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="B40" s="16"/>
       <c r="C40" s="16"/>
       <c r="D40" s="16"/>
       <c r="E40" s="16"/>
       <c r="F40" s="16"/>
       <c r="G40" s="16"/>
       <c r="H40" s="16"/>
       <c r="I40" s="16"/>
       <c r="J40" s="16"/>
       <c r="K40" s="16"/>
       <c r="L40" s="16"/>
       <c r="M40" s="16"/>
       <c r="N40" s="16"/>
       <c r="O40" s="16"/>
       <c r="P40" s="16"/>
       <c r="Q40" s="16"/>
       <c r="R40" s="16"/>
       <c r="S40" s="16"/>
       <c r="T40" s="25" t="s">
         <v>26</v>
       </c>
       <c r="U40" s="25" t="s">
         <v>26</v>
       </c>
@@ -14896,313 +14790,491 @@
       </c>
       <c r="AF40" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AG40" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AH40" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AI40" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AJ40" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK40" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL40" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AM40" s="25" t="s">
         <v>26</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>23</v>
+      <c r="AN40" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="41" spans="1:40">
+      <c r="A41" s="23" t="s">
+        <v>25</v>
       </c>
       <c r="B41" s="16"/>
       <c r="C41" s="16"/>
       <c r="D41" s="16"/>
       <c r="E41" s="16"/>
       <c r="F41" s="16"/>
       <c r="G41" s="16"/>
       <c r="H41" s="16"/>
       <c r="I41" s="16"/>
       <c r="J41" s="16"/>
       <c r="K41" s="16"/>
       <c r="L41" s="16"/>
       <c r="M41" s="16"/>
       <c r="N41" s="16"/>
       <c r="O41" s="16"/>
       <c r="P41" s="16"/>
       <c r="Q41" s="16"/>
       <c r="R41" s="16"/>
       <c r="S41" s="16"/>
       <c r="T41" s="25" t="s">
         <v>26</v>
       </c>
       <c r="U41" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="V41" s="4">
-[...3 lines deleted...]
-        <v>2</v>
+      <c r="V41" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="W41" s="25" t="s">
+        <v>26</v>
       </c>
       <c r="X41" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="Y41" s="25">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="Y41" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z41" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA41" s="25" t="s">
+        <v>26</v>
       </c>
       <c r="AB41" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AC41" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AD41" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="AE41" s="25">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="AE41" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF41" s="21" t="s">
+        <v>26</v>
       </c>
       <c r="AG41" s="25">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>1</v>
+      </c>
+      <c r="AH41" s="25" t="s">
+        <v>26</v>
       </c>
       <c r="AI41" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AJ41" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK41" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="AL41" s="25">
-[...6 lines deleted...]
-    <row r="42" spans="1:39">
+      <c r="AL41" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM41" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN41" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="42" spans="1:40">
       <c r="A42" s="16" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="B42" s="16"/>
       <c r="C42" s="16"/>
       <c r="D42" s="16"/>
       <c r="E42" s="16"/>
       <c r="F42" s="16"/>
       <c r="G42" s="16"/>
       <c r="H42" s="16"/>
       <c r="I42" s="16"/>
       <c r="J42" s="16"/>
       <c r="K42" s="16"/>
       <c r="L42" s="16"/>
       <c r="M42" s="16"/>
       <c r="N42" s="16"/>
       <c r="O42" s="16"/>
       <c r="P42" s="16"/>
       <c r="Q42" s="16"/>
       <c r="R42" s="16"/>
       <c r="S42" s="16"/>
       <c r="T42" s="25" t="s">
         <v>26</v>
       </c>
       <c r="U42" s="25" t="s">
         <v>26</v>
       </c>
       <c r="V42" s="4" t="s">
         <v>26</v>
       </c>
       <c r="W42" s="25" t="s">
         <v>26</v>
       </c>
       <c r="X42" s="1" t="s">
         <v>26</v>
       </c>
       <c r="Y42" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="Z42" s="25" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="Z42" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA42" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB42" s="25" t="s">
+        <v>26</v>
       </c>
       <c r="AC42" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AD42" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AE42" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AF42" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AG42" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AH42" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AI42" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AJ42" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK42" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL42" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AM42" s="25" t="s">
         <v>26</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="27" t="s">
+      <c r="AN42" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="43" spans="1:40">
+      <c r="A43" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="B43" s="16"/>
+      <c r="C43" s="16"/>
+      <c r="D43" s="16"/>
+      <c r="E43" s="16"/>
+      <c r="F43" s="16"/>
+      <c r="G43" s="16"/>
+      <c r="H43" s="16"/>
+      <c r="I43" s="16"/>
+      <c r="J43" s="16"/>
+      <c r="K43" s="16"/>
+      <c r="L43" s="16"/>
+      <c r="M43" s="16"/>
+      <c r="N43" s="16"/>
+      <c r="O43" s="16"/>
+      <c r="P43" s="16"/>
+      <c r="Q43" s="16"/>
+      <c r="R43" s="16"/>
+      <c r="S43" s="16"/>
+      <c r="T43" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="U43" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="V43" s="4">
+        <v>5</v>
+      </c>
+      <c r="W43" s="25">
+        <v>2</v>
+      </c>
+      <c r="X43" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y43" s="25">
+        <v>3</v>
+      </c>
+      <c r="Z43" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA43" s="25">
+        <v>1</v>
+      </c>
+      <c r="AB43" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC43" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD43" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE43" s="25">
+        <v>2</v>
+      </c>
+      <c r="AF43" s="21">
+        <v>1</v>
+      </c>
+      <c r="AG43" s="25">
+        <v>2</v>
+      </c>
+      <c r="AH43" s="25">
+        <v>1</v>
+      </c>
+      <c r="AI43" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ43" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK43" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL43" s="25">
+        <v>2</v>
+      </c>
+      <c r="AM43" s="25">
+        <v>1</v>
+      </c>
+      <c r="AN43" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="44" spans="1:40">
+      <c r="A44" s="16" t="s">
+        <v>31</v>
+      </c>
+      <c r="B44" s="16"/>
+      <c r="C44" s="16"/>
+      <c r="D44" s="16"/>
+      <c r="E44" s="16"/>
+      <c r="F44" s="16"/>
+      <c r="G44" s="16"/>
+      <c r="H44" s="16"/>
+      <c r="I44" s="16"/>
+      <c r="J44" s="16"/>
+      <c r="K44" s="16"/>
+      <c r="L44" s="16"/>
+      <c r="M44" s="16"/>
+      <c r="N44" s="16"/>
+      <c r="O44" s="16"/>
+      <c r="P44" s="16"/>
+      <c r="Q44" s="16"/>
+      <c r="R44" s="16"/>
+      <c r="S44" s="16"/>
+      <c r="T44" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="U44" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="V44" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="W44" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="X44" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y44" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z44" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA44" s="25">
+        <v>1</v>
+      </c>
+      <c r="AB44" s="25">
+        <v>1</v>
+      </c>
+      <c r="AC44" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD44" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE44" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF44" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG44" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH44" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI44" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ44" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK44" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL44" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM44" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN44" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="45" spans="1:40">
+      <c r="A45" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="B43" s="27"/>
-[...17 lines deleted...]
-      <c r="T43" s="27">
+      <c r="B45" s="27"/>
+      <c r="C45" s="27"/>
+      <c r="D45" s="27"/>
+      <c r="E45" s="27"/>
+      <c r="F45" s="27"/>
+      <c r="G45" s="27"/>
+      <c r="H45" s="27"/>
+      <c r="I45" s="27"/>
+      <c r="J45" s="27"/>
+      <c r="K45" s="27"/>
+      <c r="L45" s="27"/>
+      <c r="M45" s="27"/>
+      <c r="N45" s="27"/>
+      <c r="O45" s="27"/>
+      <c r="P45" s="27"/>
+      <c r="Q45" s="27"/>
+      <c r="R45" s="27"/>
+      <c r="S45" s="27"/>
+      <c r="T45" s="27">
         <v>4</v>
       </c>
-      <c r="U43" s="29">
+      <c r="U45" s="29">
         <v>13</v>
       </c>
-      <c r="V43" s="2">
+      <c r="V45" s="2">
         <v>6</v>
       </c>
-      <c r="W43" s="29">
+      <c r="W45" s="29">
         <v>3</v>
       </c>
-      <c r="X43" s="2">
+      <c r="X45" s="2">
         <v>11</v>
       </c>
-      <c r="Y43" s="29">
+      <c r="Y45" s="29">
         <v>3</v>
       </c>
-      <c r="Z43" s="29">
-[...2 lines deleted...]
-      <c r="AA43" s="29">
+      <c r="Z45" s="29">
+        <v>1</v>
+      </c>
+      <c r="AA45" s="29">
         <v>7</v>
       </c>
-      <c r="AB43" s="29" t="s">
-[...2 lines deleted...]
-      <c r="AC43" s="29">
+      <c r="AB45" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC45" s="29">
         <v>3</v>
       </c>
-      <c r="AD43" s="29">
+      <c r="AD45" s="29">
         <v>11</v>
       </c>
-      <c r="AE43" s="29">
+      <c r="AE45" s="29">
         <v>15</v>
       </c>
-      <c r="AF43" s="29">
+      <c r="AF45" s="29">
         <v>4</v>
       </c>
-      <c r="AG43" s="29">
+      <c r="AG45" s="29">
         <v>5</v>
       </c>
-      <c r="AH43" s="29">
+      <c r="AH45" s="29">
         <v>2</v>
       </c>
-      <c r="AI43" s="29">
+      <c r="AI45" s="29">
         <v>5</v>
       </c>
-      <c r="AJ43" s="29" t="s">
-[...2 lines deleted...]
-      <c r="AK43" s="29">
+      <c r="AJ45" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK45" s="29">
         <v>2</v>
       </c>
-      <c r="AL43" s="29" t="s">
-[...12 lines deleted...]
-    <row r="46" spans="1:39">
+      <c r="AL45" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM45" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN45" s="29">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="46" spans="1:40">
       <c r="X46" s="8"/>
     </row>
-    <row r="47" spans="1:39">
+    <row r="47" spans="1:40">
       <c r="X47" s="8"/>
     </row>
-    <row r="48" spans="1:39">
+    <row r="48" spans="1:40">
       <c r="X48" s="8"/>
     </row>
     <row r="49" spans="24:24">
       <c r="X49" s="8"/>
     </row>
     <row r="50" spans="24:24">
       <c r="X50" s="8"/>
     </row>
     <row r="51" spans="24:24">
       <c r="X51" s="8"/>
     </row>
     <row r="52" spans="24:24">
       <c r="X52" s="8"/>
     </row>
     <row r="53" spans="24:24">
       <c r="X53" s="8"/>
     </row>
     <row r="54" spans="24:24">
       <c r="X54" s="8"/>
     </row>
     <row r="55" spans="24:24">
       <c r="X55" s="8"/>
     </row>
     <row r="56" spans="24:24">
       <c r="X56" s="8"/>
@@ -15299,228 +15371,234 @@
     </row>
     <row r="87" spans="24:24">
       <c r="X87" s="8"/>
     </row>
     <row r="88" spans="24:24">
       <c r="X88" s="8"/>
     </row>
     <row r="89" spans="24:24">
       <c r="X89" s="8"/>
     </row>
     <row r="90" spans="24:24">
       <c r="X90" s="8"/>
     </row>
     <row r="91" spans="24:24">
       <c r="X91" s="8"/>
     </row>
     <row r="92" spans="24:24">
       <c r="X92" s="8"/>
     </row>
     <row r="93" spans="24:24">
       <c r="X93" s="8"/>
     </row>
     <row r="94" spans="24:24">
       <c r="X94" s="8"/>
     </row>
+    <row r="95" spans="24:24">
+      <c r="X95" s="8"/>
+    </row>
+    <row r="96" spans="24:24">
+      <c r="X96" s="8"/>
+    </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="A3:AW3"/>
-[...8 lines deleted...]
-    <mergeCell ref="A22:AK22"/>
+    <mergeCell ref="Z5:AW5"/>
+    <mergeCell ref="AL7:AW7"/>
+    <mergeCell ref="Z7:AK7"/>
+    <mergeCell ref="T7:Y7"/>
+    <mergeCell ref="T31:AM31"/>
+    <mergeCell ref="T24:AM24"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B7:M7"/>
+    <mergeCell ref="N7:S7"/>
+    <mergeCell ref="T9:AM9"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист5"/>
   <dimension ref="A3:AQ39"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="19" topLeftCell="AC1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="AA54" sqref="AA54"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="28.140625" style="8" customWidth="1"/>
+    <col min="1" max="1" width="28.109375" style="8" customWidth="1"/>
     <col min="2" max="13" width="0" style="8" hidden="1" customWidth="1"/>
-    <col min="14" max="18" width="9.140625" style="8" hidden="1" customWidth="1"/>
+    <col min="14" max="18" width="9.109375" style="8" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="8" hidden="1" customWidth="1"/>
-    <col min="20" max="20" width="9.140625" style="11"/>
-[...2 lines deleted...]
-    <col min="27" max="16384" width="9.140625" style="8"/>
+    <col min="20" max="20" width="9.109375" style="11"/>
+    <col min="21" max="25" width="9.109375" style="8"/>
+    <col min="26" max="26" width="9.109375" style="11"/>
+    <col min="27" max="16384" width="9.109375" style="8"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:43" ht="12.75">
-      <c r="A3" s="69" t="s">
+    <row r="3" spans="1:43" ht="13.2">
+      <c r="A3" s="76" t="s">
         <v>47</v>
       </c>
-      <c r="B3" s="69"/>
-[...30 lines deleted...]
-      <c r="AG3" s="69"/>
+      <c r="B3" s="76"/>
+      <c r="C3" s="76"/>
+      <c r="D3" s="76"/>
+      <c r="E3" s="76"/>
+      <c r="F3" s="76"/>
+      <c r="G3" s="76"/>
+      <c r="H3" s="76"/>
+      <c r="I3" s="76"/>
+      <c r="J3" s="76"/>
+      <c r="K3" s="76"/>
+      <c r="L3" s="76"/>
+      <c r="M3" s="76"/>
+      <c r="N3" s="76"/>
+      <c r="O3" s="76"/>
+      <c r="P3" s="76"/>
+      <c r="Q3" s="76"/>
+      <c r="R3" s="76"/>
+      <c r="S3" s="76"/>
+      <c r="T3" s="76"/>
+      <c r="U3" s="76"/>
+      <c r="V3" s="76"/>
+      <c r="W3" s="76"/>
+      <c r="X3" s="76"/>
+      <c r="Y3" s="76"/>
+      <c r="Z3" s="76"/>
+      <c r="AA3" s="76"/>
+      <c r="AB3" s="76"/>
+      <c r="AC3" s="76"/>
+      <c r="AD3" s="76"/>
+      <c r="AE3" s="76"/>
+      <c r="AF3" s="76"/>
+      <c r="AG3" s="76"/>
       <c r="AH3" s="66"/>
       <c r="AI3" s="66"/>
       <c r="AJ3" s="66"/>
       <c r="AK3" s="66"/>
       <c r="AL3" s="66"/>
       <c r="AM3" s="66"/>
       <c r="AN3" s="66"/>
       <c r="AO3" s="66"/>
       <c r="AP3" s="66"/>
       <c r="AQ3" s="66"/>
     </row>
-    <row r="4" spans="1:43" s="3" customFormat="1" ht="12.75">
+    <row r="4" spans="1:43" s="3" customFormat="1" ht="13.2">
       <c r="A4" s="32"/>
       <c r="B4" s="32"/>
       <c r="C4" s="32"/>
       <c r="D4" s="32"/>
       <c r="E4" s="32"/>
       <c r="F4" s="32"/>
       <c r="G4" s="32"/>
       <c r="H4" s="32"/>
       <c r="I4" s="32"/>
       <c r="J4" s="32"/>
       <c r="K4" s="32"/>
       <c r="L4" s="32"/>
       <c r="M4" s="32"/>
       <c r="N4" s="32"/>
       <c r="O4" s="32"/>
       <c r="P4" s="32"/>
       <c r="Q4" s="32"/>
       <c r="R4" s="32"/>
       <c r="S4" s="32"/>
       <c r="T4" s="33"/>
       <c r="U4" s="32"/>
       <c r="V4" s="32"/>
       <c r="W4" s="32"/>
       <c r="X4" s="34"/>
       <c r="Y4" s="35"/>
       <c r="Z4" s="36"/>
       <c r="AA4" s="36"/>
       <c r="AB4" s="32"/>
       <c r="AQ4" s="9" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:43">
-      <c r="A5" s="74"/>
-      <c r="B5" s="91">
+      <c r="A5" s="81"/>
+      <c r="B5" s="98">
         <v>2021</v>
       </c>
-      <c r="C5" s="92"/>
-[...10 lines deleted...]
-      <c r="N5" s="72">
+      <c r="C5" s="99"/>
+      <c r="D5" s="99"/>
+      <c r="E5" s="99"/>
+      <c r="F5" s="99"/>
+      <c r="G5" s="99"/>
+      <c r="H5" s="99"/>
+      <c r="I5" s="99"/>
+      <c r="J5" s="99"/>
+      <c r="K5" s="99"/>
+      <c r="L5" s="99"/>
+      <c r="M5" s="99"/>
+      <c r="N5" s="79">
         <v>2022</v>
       </c>
-      <c r="O5" s="73"/>
-[...10 lines deleted...]
-      <c r="Z5" s="76">
+      <c r="O5" s="80"/>
+      <c r="P5" s="80"/>
+      <c r="Q5" s="80"/>
+      <c r="R5" s="80"/>
+      <c r="S5" s="80"/>
+      <c r="T5" s="80"/>
+      <c r="U5" s="80"/>
+      <c r="V5" s="80"/>
+      <c r="W5" s="80"/>
+      <c r="X5" s="80"/>
+      <c r="Y5" s="80"/>
+      <c r="Z5" s="83">
         <v>2023</v>
       </c>
-      <c r="AA5" s="76"/>
-[...10 lines deleted...]
-      <c r="AL5" s="77">
+      <c r="AA5" s="83"/>
+      <c r="AB5" s="83"/>
+      <c r="AC5" s="83"/>
+      <c r="AD5" s="83"/>
+      <c r="AE5" s="83"/>
+      <c r="AF5" s="83"/>
+      <c r="AG5" s="83"/>
+      <c r="AH5" s="83"/>
+      <c r="AI5" s="83"/>
+      <c r="AJ5" s="83"/>
+      <c r="AK5" s="84"/>
+      <c r="AL5" s="84">
         <v>2024</v>
       </c>
-      <c r="AM5" s="79"/>
-[...3 lines deleted...]
-      <c r="AQ5" s="80"/>
+      <c r="AM5" s="86"/>
+      <c r="AN5" s="86"/>
+      <c r="AO5" s="86"/>
+      <c r="AP5" s="86"/>
+      <c r="AQ5" s="87"/>
     </row>
     <row r="6" spans="1:43">
-      <c r="A6" s="75"/>
+      <c r="A6" s="82"/>
       <c r="B6" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="6" t="s">
@@ -15605,95 +15683,95 @@
         <v>14</v>
       </c>
       <c r="AK6" s="46" t="s">
         <v>15</v>
       </c>
       <c r="AL6" s="43" t="s">
         <v>5</v>
       </c>
       <c r="AM6" s="44" t="s">
         <v>6</v>
       </c>
       <c r="AN6" s="44" t="s">
         <v>7</v>
       </c>
       <c r="AO6" s="43" t="s">
         <v>8</v>
       </c>
       <c r="AP6" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AQ6" s="7" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:43">
-      <c r="A7" s="78" t="s">
+      <c r="A7" s="85" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="78"/>
-[...40 lines deleted...]
-      <c r="AQ7" s="71"/>
+      <c r="B7" s="85"/>
+      <c r="C7" s="85"/>
+      <c r="D7" s="85"/>
+      <c r="E7" s="85"/>
+      <c r="F7" s="85"/>
+      <c r="G7" s="85"/>
+      <c r="H7" s="85"/>
+      <c r="I7" s="85"/>
+      <c r="J7" s="85"/>
+      <c r="K7" s="85"/>
+      <c r="L7" s="85"/>
+      <c r="M7" s="85"/>
+      <c r="N7" s="85"/>
+      <c r="O7" s="85"/>
+      <c r="P7" s="85"/>
+      <c r="Q7" s="85"/>
+      <c r="R7" s="85"/>
+      <c r="S7" s="85"/>
+      <c r="T7" s="85"/>
+      <c r="U7" s="85"/>
+      <c r="V7" s="85"/>
+      <c r="W7" s="85"/>
+      <c r="X7" s="85"/>
+      <c r="Y7" s="85"/>
+      <c r="Z7" s="85"/>
+      <c r="AA7" s="85"/>
+      <c r="AB7" s="85"/>
+      <c r="AC7" s="85"/>
+      <c r="AD7" s="85"/>
+      <c r="AE7" s="85"/>
+      <c r="AF7" s="85"/>
+      <c r="AG7" s="85"/>
+      <c r="AH7" s="85"/>
+      <c r="AI7" s="85"/>
+      <c r="AJ7" s="85"/>
+      <c r="AK7" s="85"/>
+      <c r="AL7" s="85"/>
+      <c r="AM7" s="85"/>
+      <c r="AN7" s="85"/>
+      <c r="AO7" s="85"/>
+      <c r="AP7" s="85"/>
+      <c r="AQ7" s="78"/>
     </row>
     <row r="8" spans="1:43">
       <c r="A8" s="47" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="17">
         <v>-186</v>
       </c>
       <c r="C8" s="17">
         <v>-185</v>
       </c>
       <c r="D8" s="18">
         <v>-182</v>
       </c>
       <c r="E8" s="18">
         <v>-266</v>
       </c>
       <c r="F8" s="18">
         <v>-253</v>
       </c>
       <c r="G8" s="18">
         <v>-522</v>
       </c>
       <c r="H8" s="31">
         <v>-407</v>
@@ -16828,95 +16906,95 @@
         <v>-11</v>
       </c>
       <c r="AK19" s="21">
         <v>-10</v>
       </c>
       <c r="AL19" s="21">
         <v>-4</v>
       </c>
       <c r="AM19" s="21">
         <v>-7</v>
       </c>
       <c r="AN19" s="38">
         <v>1</v>
       </c>
       <c r="AO19" s="21">
         <v>3</v>
       </c>
       <c r="AP19" s="21">
         <v>2</v>
       </c>
       <c r="AQ19" s="8">
         <v>-11</v>
       </c>
     </row>
     <row r="20" spans="1:43">
-      <c r="A20" s="70" t="s">
+      <c r="A20" s="77" t="s">
         <v>11</v>
       </c>
-      <c r="B20" s="70"/>
-[...40 lines deleted...]
-      <c r="AQ20" s="70"/>
+      <c r="B20" s="77"/>
+      <c r="C20" s="77"/>
+      <c r="D20" s="77"/>
+      <c r="E20" s="77"/>
+      <c r="F20" s="77"/>
+      <c r="G20" s="77"/>
+      <c r="H20" s="77"/>
+      <c r="I20" s="77"/>
+      <c r="J20" s="77"/>
+      <c r="K20" s="77"/>
+      <c r="L20" s="77"/>
+      <c r="M20" s="77"/>
+      <c r="N20" s="77"/>
+      <c r="O20" s="77"/>
+      <c r="P20" s="77"/>
+      <c r="Q20" s="77"/>
+      <c r="R20" s="77"/>
+      <c r="S20" s="77"/>
+      <c r="T20" s="77"/>
+      <c r="U20" s="77"/>
+      <c r="V20" s="77"/>
+      <c r="W20" s="77"/>
+      <c r="X20" s="77"/>
+      <c r="Y20" s="77"/>
+      <c r="Z20" s="77"/>
+      <c r="AA20" s="77"/>
+      <c r="AB20" s="77"/>
+      <c r="AC20" s="77"/>
+      <c r="AD20" s="77"/>
+      <c r="AE20" s="77"/>
+      <c r="AF20" s="77"/>
+      <c r="AG20" s="77"/>
+      <c r="AH20" s="77"/>
+      <c r="AI20" s="77"/>
+      <c r="AJ20" s="77"/>
+      <c r="AK20" s="77"/>
+      <c r="AL20" s="77"/>
+      <c r="AM20" s="77"/>
+      <c r="AN20" s="77"/>
+      <c r="AO20" s="77"/>
+      <c r="AP20" s="77"/>
+      <c r="AQ20" s="77"/>
     </row>
     <row r="21" spans="1:43">
       <c r="A21" s="47" t="s">
         <v>27</v>
       </c>
       <c r="B21" s="17">
         <v>-164</v>
       </c>
       <c r="C21" s="17">
         <v>-165</v>
       </c>
       <c r="D21" s="18">
         <v>-155</v>
       </c>
       <c r="E21" s="18">
         <v>-216</v>
       </c>
       <c r="F21" s="18">
         <v>-211</v>
       </c>
       <c r="G21" s="18">
         <v>-423</v>
       </c>
       <c r="H21" s="31">
         <v>-330</v>
@@ -17481,95 +17559,95 @@
         <v>-7</v>
       </c>
       <c r="AK26" s="21">
         <v>-4</v>
       </c>
       <c r="AL26" s="21">
         <v>-3</v>
       </c>
       <c r="AM26" s="21">
         <v>-3</v>
       </c>
       <c r="AN26" s="38">
         <v>3</v>
       </c>
       <c r="AO26" s="21">
         <v>2</v>
       </c>
       <c r="AP26" s="21">
         <v>2</v>
       </c>
       <c r="AQ26" s="8">
         <v>-1</v>
       </c>
     </row>
     <row r="27" spans="1:43">
-      <c r="A27" s="71" t="s">
+      <c r="A27" s="78" t="s">
         <v>12</v>
       </c>
-      <c r="B27" s="71"/>
-[...40 lines deleted...]
-      <c r="AQ27" s="71"/>
+      <c r="B27" s="78"/>
+      <c r="C27" s="78"/>
+      <c r="D27" s="78"/>
+      <c r="E27" s="78"/>
+      <c r="F27" s="78"/>
+      <c r="G27" s="78"/>
+      <c r="H27" s="78"/>
+      <c r="I27" s="78"/>
+      <c r="J27" s="78"/>
+      <c r="K27" s="78"/>
+      <c r="L27" s="78"/>
+      <c r="M27" s="78"/>
+      <c r="N27" s="78"/>
+      <c r="O27" s="78"/>
+      <c r="P27" s="78"/>
+      <c r="Q27" s="78"/>
+      <c r="R27" s="78"/>
+      <c r="S27" s="78"/>
+      <c r="T27" s="78"/>
+      <c r="U27" s="78"/>
+      <c r="V27" s="78"/>
+      <c r="W27" s="78"/>
+      <c r="X27" s="78"/>
+      <c r="Y27" s="78"/>
+      <c r="Z27" s="78"/>
+      <c r="AA27" s="78"/>
+      <c r="AB27" s="78"/>
+      <c r="AC27" s="78"/>
+      <c r="AD27" s="78"/>
+      <c r="AE27" s="78"/>
+      <c r="AF27" s="78"/>
+      <c r="AG27" s="78"/>
+      <c r="AH27" s="78"/>
+      <c r="AI27" s="78"/>
+      <c r="AJ27" s="78"/>
+      <c r="AK27" s="78"/>
+      <c r="AL27" s="78"/>
+      <c r="AM27" s="78"/>
+      <c r="AN27" s="78"/>
+      <c r="AO27" s="78"/>
+      <c r="AP27" s="78"/>
+      <c r="AQ27" s="78"/>
     </row>
     <row r="28" spans="1:43" s="16" customFormat="1">
       <c r="A28" s="47" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="17">
         <v>-22</v>
       </c>
       <c r="C28" s="17">
         <v>-20</v>
       </c>
       <c r="D28" s="17">
         <v>-27</v>
       </c>
       <c r="E28" s="17">
         <v>-50</v>
       </c>
       <c r="F28" s="17">
         <v>-42</v>
       </c>
       <c r="G28" s="17">
         <v>-99</v>
       </c>
       <c r="H28" s="20">
         <v>-77</v>
@@ -18545,1103 +18623,956 @@
         <v>-10</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A3:AG3"/>
     <mergeCell ref="A20:AQ20"/>
     <mergeCell ref="A27:AQ27"/>
     <mergeCell ref="A7:AQ7"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="AL5:AQ5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист6"/>
-  <dimension ref="A3:AW77"/>
+  <dimension ref="A1:BE79"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="AA5" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="AM8" sqref="AM8:AM43"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="Z5" sqref="Z5:AW5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="28.140625" style="8" customWidth="1"/>
+    <col min="1" max="1" width="24.44140625" style="8" customWidth="1"/>
     <col min="2" max="13" width="0" style="8" hidden="1" customWidth="1"/>
-    <col min="14" max="18" width="9.140625" style="8" hidden="1" customWidth="1"/>
+    <col min="14" max="18" width="9.109375" style="8" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="8" hidden="1" customWidth="1"/>
-    <col min="20" max="23" width="9.140625" style="8"/>
-[...3 lines deleted...]
-    <col min="27" max="16384" width="9.140625" style="8"/>
+    <col min="20" max="23" width="9.109375" style="8"/>
+    <col min="24" max="24" width="9.109375" style="59"/>
+    <col min="25" max="25" width="9.109375" style="8"/>
+    <col min="26" max="26" width="9.109375" style="64"/>
+    <col min="27" max="16384" width="9.109375" style="8"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:49" ht="16.899999999999999" customHeight="1">
-      <c r="A3" s="69" t="s">
+    <row r="1" spans="1:57">
+      <c r="X1" s="8"/>
+      <c r="Z1" s="8"/>
+    </row>
+    <row r="2" spans="1:57">
+      <c r="X2" s="8"/>
+      <c r="Z2" s="8"/>
+    </row>
+    <row r="3" spans="1:57">
+      <c r="X3" s="8"/>
+      <c r="Z3" s="8"/>
+    </row>
+    <row r="4" spans="1:57">
+      <c r="X4" s="8"/>
+      <c r="Z4" s="8"/>
+    </row>
+    <row r="5" spans="1:57" ht="16.95" customHeight="1">
+      <c r="X5" s="8"/>
+      <c r="Z5" s="76" t="s">
         <v>47</v>
       </c>
-      <c r="B3" s="69"/>
-[...73 lines deleted...]
-      <c r="AW4" s="4" t="s">
+      <c r="AA5" s="76"/>
+      <c r="AB5" s="76"/>
+      <c r="AC5" s="76"/>
+      <c r="AD5" s="76"/>
+      <c r="AE5" s="76"/>
+      <c r="AF5" s="76"/>
+      <c r="AG5" s="76"/>
+      <c r="AH5" s="76"/>
+      <c r="AI5" s="76"/>
+      <c r="AJ5" s="76"/>
+      <c r="AK5" s="76"/>
+      <c r="AL5" s="76"/>
+      <c r="AM5" s="76"/>
+      <c r="AN5" s="76"/>
+      <c r="AO5" s="76"/>
+      <c r="AP5" s="76"/>
+      <c r="AQ5" s="76"/>
+      <c r="AR5" s="76"/>
+      <c r="AS5" s="76"/>
+      <c r="AT5" s="76"/>
+      <c r="AU5" s="76"/>
+      <c r="AV5" s="76"/>
+      <c r="AW5" s="76"/>
+      <c r="AX5" s="66"/>
+      <c r="AY5" s="66"/>
+      <c r="AZ5" s="66"/>
+      <c r="BA5" s="66"/>
+      <c r="BB5" s="66"/>
+      <c r="BC5" s="66"/>
+      <c r="BD5" s="66"/>
+      <c r="BE5" s="66"/>
+    </row>
+    <row r="6" spans="1:57" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="A6" s="32"/>
+      <c r="B6" s="32"/>
+      <c r="C6" s="32"/>
+      <c r="D6" s="32"/>
+      <c r="E6" s="32"/>
+      <c r="F6" s="32"/>
+      <c r="G6" s="32"/>
+      <c r="H6" s="32"/>
+      <c r="I6" s="32"/>
+      <c r="J6" s="32"/>
+      <c r="K6" s="32"/>
+      <c r="L6" s="32"/>
+      <c r="M6" s="32"/>
+      <c r="N6" s="32"/>
+      <c r="O6" s="32"/>
+      <c r="P6" s="32"/>
+      <c r="Q6" s="32"/>
+      <c r="R6" s="32"/>
+      <c r="S6" s="32"/>
+      <c r="W6" s="8"/>
+      <c r="X6" s="8"/>
+      <c r="Y6" s="8"/>
+      <c r="Z6" s="8"/>
+      <c r="AK6" s="4"/>
+      <c r="AL6" s="65"/>
+      <c r="AW6" s="4" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:49">
-[...1 lines deleted...]
-      <c r="B5" s="95">
+    <row r="7" spans="1:57">
+      <c r="A7" s="81"/>
+      <c r="B7" s="102">
         <v>44228</v>
       </c>
-      <c r="C5" s="96"/>
-[...10 lines deleted...]
-      <c r="N5" s="97">
+      <c r="C7" s="103"/>
+      <c r="D7" s="103"/>
+      <c r="E7" s="103"/>
+      <c r="F7" s="103"/>
+      <c r="G7" s="103"/>
+      <c r="H7" s="103"/>
+      <c r="I7" s="103"/>
+      <c r="J7" s="103"/>
+      <c r="K7" s="103"/>
+      <c r="L7" s="103"/>
+      <c r="M7" s="103"/>
+      <c r="N7" s="104">
         <v>44593</v>
       </c>
-      <c r="O5" s="96"/>
-[...4 lines deleted...]
-      <c r="T5" s="84">
+      <c r="O7" s="103"/>
+      <c r="P7" s="103"/>
+      <c r="Q7" s="103"/>
+      <c r="R7" s="103"/>
+      <c r="S7" s="79"/>
+      <c r="T7" s="91">
         <v>2024</v>
       </c>
-      <c r="U5" s="84"/>
-[...4 lines deleted...]
-      <c r="Z5" s="81">
+      <c r="U7" s="91"/>
+      <c r="V7" s="91"/>
+      <c r="W7" s="91"/>
+      <c r="X7" s="91"/>
+      <c r="Y7" s="92"/>
+      <c r="Z7" s="88">
         <v>2025</v>
       </c>
-      <c r="AA5" s="93"/>
-[...10 lines deleted...]
-      <c r="AL5" s="81">
+      <c r="AA7" s="100"/>
+      <c r="AB7" s="100"/>
+      <c r="AC7" s="100"/>
+      <c r="AD7" s="100"/>
+      <c r="AE7" s="100"/>
+      <c r="AF7" s="100"/>
+      <c r="AG7" s="100"/>
+      <c r="AH7" s="100"/>
+      <c r="AI7" s="100"/>
+      <c r="AJ7" s="100"/>
+      <c r="AK7" s="101"/>
+      <c r="AL7" s="88">
         <v>2026</v>
       </c>
-      <c r="AM5" s="93"/>
-[...13 lines deleted...]
-      <c r="B6" s="58" t="s">
+      <c r="AM7" s="100"/>
+      <c r="AN7" s="100"/>
+      <c r="AO7" s="100"/>
+      <c r="AP7" s="100"/>
+      <c r="AQ7" s="100"/>
+      <c r="AR7" s="100"/>
+      <c r="AS7" s="100"/>
+      <c r="AT7" s="100"/>
+      <c r="AU7" s="100"/>
+      <c r="AV7" s="100"/>
+      <c r="AW7" s="101"/>
+    </row>
+    <row r="8" spans="1:57" ht="18" customHeight="1">
+      <c r="A8" s="82"/>
+      <c r="B8" s="58" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="53" t="s">
+      <c r="C8" s="53" t="s">
         <v>6</v>
       </c>
-      <c r="D6" s="53" t="s">
+      <c r="D8" s="53" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="53" t="s">
+      <c r="E8" s="53" t="s">
         <v>8</v>
       </c>
-      <c r="F6" s="53" t="s">
+      <c r="F8" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="G6" s="53" t="s">
-[...2 lines deleted...]
-      <c r="H6" s="53" t="s">
+      <c r="G8" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="H8" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="I6" s="53" t="s">
+      <c r="I8" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="J6" s="53" t="s">
+      <c r="J8" s="53" t="s">
         <v>4</v>
       </c>
-      <c r="K6" s="53" t="s">
+      <c r="K8" s="53" t="s">
         <v>13</v>
       </c>
-      <c r="L6" s="53" t="s">
+      <c r="L8" s="53" t="s">
         <v>14</v>
       </c>
-      <c r="M6" s="57" t="s">
+      <c r="M8" s="57" t="s">
         <v>15</v>
       </c>
-      <c r="N6" s="53" t="s">
+      <c r="N8" s="53" t="s">
         <v>5</v>
       </c>
-      <c r="O6" s="53" t="s">
+      <c r="O8" s="53" t="s">
         <v>6</v>
       </c>
-      <c r="P6" s="53" t="s">
+      <c r="P8" s="53" t="s">
         <v>7</v>
       </c>
-      <c r="Q6" s="53" t="s">
+      <c r="Q8" s="53" t="s">
         <v>8</v>
       </c>
-      <c r="R6" s="53" t="s">
+      <c r="R8" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="S6" s="53" t="s">
-[...2 lines deleted...]
-      <c r="T6" s="14" t="s">
+      <c r="S8" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="T8" s="70" t="s">
         <v>2</v>
       </c>
-      <c r="U6" s="14" t="s">
+      <c r="U8" s="70" t="s">
         <v>3</v>
       </c>
-      <c r="V6" s="14" t="s">
+      <c r="V8" s="70" t="s">
         <v>4</v>
       </c>
-      <c r="W6" s="14" t="s">
+      <c r="W8" s="70" t="s">
         <v>13</v>
       </c>
-      <c r="X6" s="61" t="s">
+      <c r="X8" s="71" t="s">
         <v>14</v>
       </c>
-      <c r="Y6" s="45" t="s">
+      <c r="Y8" s="72" t="s">
         <v>15</v>
       </c>
-      <c r="Z6" s="67" t="s">
+      <c r="Z8" s="73" t="s">
         <v>5</v>
       </c>
-      <c r="AA6" s="67" t="s">
+      <c r="AA8" s="73" t="s">
         <v>6</v>
       </c>
-      <c r="AB6" s="67" t="s">
+      <c r="AB8" s="73" t="s">
         <v>7</v>
       </c>
-      <c r="AC6" s="67" t="s">
+      <c r="AC8" s="73" t="s">
         <v>8</v>
       </c>
-      <c r="AD6" s="67" t="s">
+      <c r="AD8" s="73" t="s">
         <v>0</v>
       </c>
-      <c r="AE6" s="67" t="s">
-[...2 lines deleted...]
-      <c r="AF6" s="43" t="s">
+      <c r="AE8" s="73" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF8" s="74" t="s">
         <v>2</v>
       </c>
-      <c r="AG6" s="43" t="s">
+      <c r="AG8" s="74" t="s">
         <v>3</v>
       </c>
-      <c r="AH6" s="43" t="s">
+      <c r="AH8" s="74" t="s">
         <v>4</v>
       </c>
-      <c r="AI6" s="43" t="s">
+      <c r="AI8" s="74" t="s">
         <v>13</v>
       </c>
-      <c r="AJ6" s="68" t="s">
+      <c r="AJ8" s="75" t="s">
         <v>14</v>
       </c>
-      <c r="AK6" s="45" t="s">
+      <c r="AK8" s="72" t="s">
         <v>15</v>
       </c>
-      <c r="AL6" s="67" t="s">
+      <c r="AL8" s="73" t="s">
         <v>5</v>
       </c>
-      <c r="AM6" s="67" t="s">
+      <c r="AM8" s="73" t="s">
         <v>6</v>
       </c>
-      <c r="AN6" s="67" t="s">
+      <c r="AN8" s="73" t="s">
         <v>7</v>
       </c>
-      <c r="AO6" s="67" t="s">
+      <c r="AO8" s="73" t="s">
         <v>8</v>
       </c>
-      <c r="AP6" s="67" t="s">
+      <c r="AP8" s="73" t="s">
         <v>0</v>
       </c>
-      <c r="AQ6" s="67" t="s">
-[...2 lines deleted...]
-      <c r="AR6" s="43" t="s">
+      <c r="AQ8" s="73" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR8" s="74" t="s">
         <v>2</v>
       </c>
-      <c r="AS6" s="43" t="s">
+      <c r="AS8" s="74" t="s">
         <v>3</v>
       </c>
-      <c r="AT6" s="43" t="s">
+      <c r="AT8" s="74" t="s">
         <v>4</v>
       </c>
-      <c r="AU6" s="43" t="s">
+      <c r="AU8" s="74" t="s">
         <v>13</v>
       </c>
-      <c r="AV6" s="68" t="s">
+      <c r="AV8" s="75" t="s">
         <v>14</v>
       </c>
-      <c r="AW6" s="45" t="s">
+      <c r="AW8" s="72" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="7" spans="1:49">
-      <c r="A7" s="71" t="s">
+    <row r="9" spans="1:57">
+      <c r="A9" s="78" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="71"/>
-[...37 lines deleted...]
-      <c r="A8" s="62" t="s">
+      <c r="B9" s="78"/>
+      <c r="C9" s="78"/>
+      <c r="D9" s="78"/>
+      <c r="E9" s="78"/>
+      <c r="F9" s="78"/>
+      <c r="G9" s="78"/>
+      <c r="H9" s="78"/>
+      <c r="I9" s="78"/>
+      <c r="J9" s="78"/>
+      <c r="K9" s="78"/>
+      <c r="L9" s="78"/>
+      <c r="M9" s="78"/>
+      <c r="N9" s="78"/>
+      <c r="O9" s="78"/>
+      <c r="P9" s="78"/>
+      <c r="Q9" s="78"/>
+      <c r="R9" s="78"/>
+      <c r="S9" s="78"/>
+      <c r="T9" s="78"/>
+      <c r="U9" s="78"/>
+      <c r="V9" s="78"/>
+      <c r="W9" s="78"/>
+      <c r="X9" s="78"/>
+      <c r="Y9" s="78"/>
+      <c r="Z9" s="78"/>
+      <c r="AA9" s="78"/>
+      <c r="AB9" s="78"/>
+      <c r="AC9" s="78"/>
+      <c r="AD9" s="78"/>
+      <c r="AE9" s="78"/>
+      <c r="AF9" s="78"/>
+      <c r="AG9" s="78"/>
+      <c r="AH9" s="78"/>
+      <c r="AI9" s="78"/>
+      <c r="AJ9" s="78"/>
+      <c r="AK9" s="78"/>
+    </row>
+    <row r="10" spans="1:57">
+      <c r="A10" s="62" t="s">
         <v>27</v>
       </c>
-      <c r="B8" s="16">
+      <c r="B10" s="16">
         <v>-186</v>
       </c>
-      <c r="C8" s="16">
+      <c r="C10" s="16">
         <v>-185</v>
       </c>
-      <c r="D8" s="16">
+      <c r="D10" s="16">
         <v>-182</v>
       </c>
-      <c r="E8" s="16">
+      <c r="E10" s="16">
         <v>-266</v>
       </c>
-      <c r="F8" s="16">
+      <c r="F10" s="16">
         <v>-253</v>
       </c>
-      <c r="G8" s="16">
+      <c r="G10" s="16">
         <v>-522</v>
       </c>
-      <c r="H8" s="16" t="s">
+      <c r="H10" s="16" t="s">
         <v>37</v>
       </c>
-      <c r="I8" s="16">
+      <c r="I10" s="16">
         <v>-567</v>
       </c>
-      <c r="J8" s="16">
+      <c r="J10" s="16">
         <v>-374</v>
       </c>
-      <c r="K8" s="16" t="s">
+      <c r="K10" s="16" t="s">
         <v>38</v>
       </c>
-      <c r="L8" s="16">
+      <c r="L10" s="16">
         <v>-269</v>
       </c>
-      <c r="M8" s="16">
+      <c r="M10" s="16">
         <v>-141</v>
       </c>
-      <c r="N8" s="16">
+      <c r="N10" s="16">
         <v>-117</v>
       </c>
-      <c r="O8" s="16">
+      <c r="O10" s="16">
         <v>-136</v>
       </c>
-      <c r="P8" s="16">
+      <c r="P10" s="16">
         <v>-137</v>
       </c>
-      <c r="Q8" s="16" t="s">
+      <c r="Q10" s="16" t="s">
         <v>39</v>
       </c>
-      <c r="R8" s="16">
+      <c r="R10" s="16">
         <v>-144</v>
       </c>
-      <c r="S8" s="16">
+      <c r="S10" s="16">
         <v>-234</v>
       </c>
-      <c r="T8" s="4">
+      <c r="T10" s="4">
         <v>-110</v>
       </c>
-      <c r="U8" s="21">
+      <c r="U10" s="21">
         <v>-120</v>
       </c>
-      <c r="V8" s="4">
+      <c r="V10" s="4">
         <v>-83</v>
       </c>
-      <c r="W8" s="21">
+      <c r="W10" s="21">
         <v>-55</v>
       </c>
-      <c r="X8" s="4">
+      <c r="X10" s="4">
         <v>-32</v>
       </c>
-      <c r="Y8" s="21">
+      <c r="Y10" s="21">
         <v>-5</v>
       </c>
-      <c r="Z8" s="21">
+      <c r="Z10" s="21">
         <v>13</v>
       </c>
-      <c r="AA8" s="25">
+      <c r="AA10" s="25">
         <v>6</v>
       </c>
-      <c r="AB8" s="21">
-[...2 lines deleted...]
-      <c r="AC8" s="21">
+      <c r="AB10" s="21">
+        <v>1</v>
+      </c>
+      <c r="AC10" s="21">
         <v>18</v>
       </c>
-      <c r="AD8" s="25">
+      <c r="AD10" s="25">
         <v>-25</v>
       </c>
-      <c r="AE8" s="25">
+      <c r="AE10" s="25">
         <v>-68</v>
       </c>
-      <c r="AF8" s="21">
+      <c r="AF10" s="21">
         <v>-62</v>
       </c>
-      <c r="AG8" s="21">
+      <c r="AG10" s="21">
         <v>-39</v>
       </c>
-      <c r="AH8" s="21">
+      <c r="AH10" s="21">
         <v>-28</v>
       </c>
-      <c r="AI8" s="21">
+      <c r="AI10" s="21">
         <v>31</v>
       </c>
-      <c r="AJ8" s="21">
+      <c r="AJ10" s="21">
         <v>-5</v>
       </c>
-      <c r="AK8" s="21">
+      <c r="AK10" s="21">
         <v>83</v>
       </c>
-      <c r="AL8" s="21">
+      <c r="AL10" s="21">
         <v>67</v>
       </c>
-      <c r="AM8" s="21">
+      <c r="AM10" s="21">
         <v>32</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="16" t="s">
+      <c r="AN10" s="21">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="11" spans="1:57">
+      <c r="A11" s="16" t="s">
         <v>28</v>
-      </c>
-[...164 lines deleted...]
-        <v>18</v>
       </c>
       <c r="B11" s="16"/>
       <c r="C11" s="16"/>
       <c r="D11" s="16"/>
       <c r="E11" s="16"/>
       <c r="F11" s="16"/>
       <c r="G11" s="16"/>
       <c r="H11" s="16"/>
       <c r="I11" s="16"/>
       <c r="J11" s="16"/>
       <c r="K11" s="16"/>
       <c r="L11" s="16"/>
       <c r="M11" s="16"/>
       <c r="N11" s="16"/>
       <c r="O11" s="16"/>
       <c r="P11" s="16"/>
       <c r="Q11" s="16"/>
       <c r="R11" s="16"/>
       <c r="S11" s="16"/>
       <c r="T11" s="4">
-        <v>-8</v>
+        <v>-62</v>
       </c>
       <c r="U11" s="21">
+        <v>-53</v>
+      </c>
+      <c r="V11" s="4">
+        <v>-62</v>
+      </c>
+      <c r="W11" s="21">
+        <v>-27</v>
+      </c>
+      <c r="X11" s="4">
+        <v>-21</v>
+      </c>
+      <c r="Y11" s="21">
         <v>-4</v>
       </c>
-      <c r="V11" s="4">
-[...12 lines deleted...]
-        <v>26</v>
+      <c r="Z11" s="21">
+        <v>7</v>
       </c>
       <c r="AA11" s="25">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="AB11" s="21">
-        <v>1</v>
+        <v>-3</v>
       </c>
       <c r="AC11" s="21">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>-4</v>
+        <v>10</v>
+      </c>
+      <c r="AD11" s="25" t="s">
+        <v>26</v>
       </c>
       <c r="AE11" s="25">
-        <v>8</v>
+        <v>-30</v>
       </c>
       <c r="AF11" s="21">
-        <v>1</v>
+        <v>-30</v>
       </c>
       <c r="AG11" s="21">
-        <v>-4</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-9</v>
+      </c>
+      <c r="AH11" s="21">
+        <v>-14</v>
       </c>
       <c r="AI11" s="21">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="AJ11" s="21">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AK11" s="21">
-        <v>5</v>
+        <v>55</v>
       </c>
       <c r="AL11" s="21">
-        <v>5</v>
+        <v>34</v>
       </c>
       <c r="AM11" s="21">
-        <v>-1</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:49">
+        <v>3</v>
+      </c>
+      <c r="AN11" s="21">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="12" spans="1:57">
       <c r="A12" s="16" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="B12" s="16"/>
       <c r="C12" s="16"/>
       <c r="D12" s="16"/>
       <c r="E12" s="16"/>
       <c r="F12" s="16"/>
       <c r="G12" s="16"/>
       <c r="H12" s="16"/>
       <c r="I12" s="16"/>
       <c r="J12" s="16"/>
       <c r="K12" s="16"/>
       <c r="L12" s="16"/>
       <c r="M12" s="16"/>
       <c r="N12" s="16"/>
       <c r="O12" s="16"/>
       <c r="P12" s="16"/>
       <c r="Q12" s="16"/>
       <c r="R12" s="16"/>
       <c r="S12" s="16"/>
-      <c r="T12" s="4" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="T12" s="4">
+        <v>-27</v>
+      </c>
+      <c r="U12" s="21">
+        <v>-11</v>
+      </c>
+      <c r="V12" s="4" t="s">
+        <v>26</v>
       </c>
       <c r="W12" s="21">
+        <v>2</v>
+      </c>
+      <c r="X12" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y12" s="21">
+        <v>-2</v>
+      </c>
+      <c r="Z12" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA12" s="25">
+        <v>-6</v>
+      </c>
+      <c r="AB12" s="21">
+        <v>-3</v>
+      </c>
+      <c r="AC12" s="21">
+        <v>-4</v>
+      </c>
+      <c r="AD12" s="25">
         <v>3</v>
       </c>
-      <c r="X12" s="4">
-[...11 lines deleted...]
-      <c r="AB12" s="21">
+      <c r="AE12" s="25">
+        <v>-11</v>
+      </c>
+      <c r="AF12" s="21">
+        <v>-14</v>
+      </c>
+      <c r="AG12" s="21">
+        <v>-3</v>
+      </c>
+      <c r="AH12" s="21">
+        <v>1</v>
+      </c>
+      <c r="AI12" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ12" s="21">
+        <v>-6</v>
+      </c>
+      <c r="AK12" s="21">
+        <v>1</v>
+      </c>
+      <c r="AL12" s="21">
         <v>3</v>
       </c>
-      <c r="AC12" s="21">
-[...28 lines deleted...]
-      </c>
       <c r="AM12" s="21">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:49">
+        <v>-3</v>
+      </c>
+      <c r="AN12" s="21">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:57">
       <c r="A13" s="16" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B13" s="16"/>
       <c r="C13" s="16"/>
       <c r="D13" s="16"/>
       <c r="E13" s="16"/>
       <c r="F13" s="16"/>
       <c r="G13" s="16"/>
       <c r="H13" s="16"/>
       <c r="I13" s="16"/>
       <c r="J13" s="16"/>
       <c r="K13" s="16"/>
       <c r="L13" s="16"/>
       <c r="M13" s="16"/>
       <c r="N13" s="16"/>
       <c r="O13" s="16"/>
       <c r="P13" s="16"/>
       <c r="Q13" s="16"/>
       <c r="R13" s="16"/>
       <c r="S13" s="16"/>
       <c r="T13" s="4">
-        <v>-12</v>
+        <v>-8</v>
       </c>
       <c r="U13" s="21">
-        <v>-25</v>
+        <v>-4</v>
       </c>
       <c r="V13" s="4">
-        <v>-18</v>
+        <v>2</v>
       </c>
       <c r="W13" s="21">
-        <v>-9</v>
+        <v>-6</v>
       </c>
       <c r="X13" s="4">
+        <v>-10</v>
+      </c>
+      <c r="Y13" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z13" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA13" s="25">
+        <v>1</v>
+      </c>
+      <c r="AB13" s="21">
+        <v>1</v>
+      </c>
+      <c r="AC13" s="21">
+        <v>4</v>
+      </c>
+      <c r="AD13" s="25">
+        <v>-4</v>
+      </c>
+      <c r="AE13" s="25">
+        <v>8</v>
+      </c>
+      <c r="AF13" s="21">
+        <v>1</v>
+      </c>
+      <c r="AG13" s="21">
+        <v>-4</v>
+      </c>
+      <c r="AH13" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI13" s="21">
+        <v>9</v>
+      </c>
+      <c r="AJ13" s="21">
+        <v>2</v>
+      </c>
+      <c r="AK13" s="21">
         <v>5</v>
       </c>
-      <c r="Y13" s="21">
-[...37 lines deleted...]
-      </c>
       <c r="AL13" s="21">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="AM13" s="21">
-        <v>2</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:49">
+        <v>-1</v>
+      </c>
+      <c r="AN13" s="21">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:57">
       <c r="A14" s="16" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B14" s="16"/>
       <c r="C14" s="16"/>
       <c r="D14" s="16"/>
       <c r="E14" s="16"/>
       <c r="F14" s="16"/>
       <c r="G14" s="16"/>
       <c r="H14" s="16"/>
       <c r="I14" s="16"/>
       <c r="J14" s="16"/>
       <c r="K14" s="16"/>
       <c r="L14" s="16"/>
       <c r="M14" s="16"/>
       <c r="N14" s="16"/>
       <c r="O14" s="16"/>
       <c r="P14" s="16"/>
       <c r="Q14" s="16"/>
       <c r="R14" s="16"/>
       <c r="S14" s="16"/>
       <c r="T14" s="4" t="s">
         <v>26</v>
       </c>
       <c r="U14" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="V14" s="4" t="s">
-[...9 lines deleted...]
-        <v>26</v>
+      <c r="V14" s="4">
+        <v>1</v>
+      </c>
+      <c r="W14" s="21">
+        <v>3</v>
+      </c>
+      <c r="X14" s="4">
+        <v>1</v>
+      </c>
+      <c r="Y14" s="21">
+        <v>2</v>
       </c>
       <c r="Z14" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="AA14" s="21" t="s">
-[...6 lines deleted...]
-        <v>26</v>
+      <c r="AA14" s="25">
+        <v>4</v>
+      </c>
+      <c r="AB14" s="21">
+        <v>3</v>
+      </c>
+      <c r="AC14" s="21">
+        <v>1</v>
       </c>
       <c r="AD14" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="AE14" s="25" t="s">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="AE14" s="25">
+        <v>6</v>
+      </c>
+      <c r="AF14" s="21">
+        <v>2</v>
       </c>
       <c r="AG14" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="AH14" s="21" t="s">
-[...18 lines deleted...]
-    <row r="15" spans="1:49">
+      <c r="AH14" s="21">
+        <v>3</v>
+      </c>
+      <c r="AI14" s="21">
+        <v>9</v>
+      </c>
+      <c r="AJ14" s="21">
+        <v>2</v>
+      </c>
+      <c r="AK14" s="21">
+        <v>13</v>
+      </c>
+      <c r="AL14" s="21">
+        <v>10</v>
+      </c>
+      <c r="AM14" s="21">
+        <v>13</v>
+      </c>
+      <c r="AN14" s="21">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="15" spans="1:57">
       <c r="A15" s="16" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="B15" s="16"/>
       <c r="C15" s="16"/>
       <c r="D15" s="16"/>
       <c r="E15" s="16"/>
       <c r="F15" s="16"/>
       <c r="G15" s="16"/>
       <c r="H15" s="16"/>
       <c r="I15" s="16"/>
       <c r="J15" s="16"/>
       <c r="K15" s="16"/>
       <c r="L15" s="16"/>
       <c r="M15" s="16"/>
       <c r="N15" s="16"/>
       <c r="O15" s="16"/>
       <c r="P15" s="16"/>
       <c r="Q15" s="16"/>
       <c r="R15" s="16"/>
       <c r="S15" s="16"/>
-      <c r="T15" s="4" t="s">
-        <v>26</v>
+      <c r="T15" s="4">
+        <v>-12</v>
       </c>
       <c r="U15" s="21">
-        <v>-8</v>
-[...20 lines deleted...]
-        <v>26</v>
+        <v>-25</v>
+      </c>
+      <c r="V15" s="4">
+        <v>-18</v>
+      </c>
+      <c r="W15" s="21">
+        <v>-9</v>
+      </c>
+      <c r="X15" s="4">
+        <v>5</v>
+      </c>
+      <c r="Y15" s="21">
+        <v>4</v>
+      </c>
+      <c r="Z15" s="21">
+        <v>4</v>
+      </c>
+      <c r="AA15" s="25">
+        <v>-2</v>
+      </c>
+      <c r="AB15" s="21">
+        <v>1</v>
       </c>
       <c r="AC15" s="21">
-        <v>-4</v>
-[...32 lines deleted...]
-    <row r="16" spans="1:49">
+        <v>6</v>
+      </c>
+      <c r="AD15" s="25">
+        <v>-13</v>
+      </c>
+      <c r="AE15" s="25">
+        <v>-22</v>
+      </c>
+      <c r="AF15" s="21">
+        <v>-16</v>
+      </c>
+      <c r="AG15" s="21">
+        <v>-13</v>
+      </c>
+      <c r="AH15" s="21">
+        <v>-12</v>
+      </c>
+      <c r="AI15" s="21">
+        <v>-9</v>
+      </c>
+      <c r="AJ15" s="21">
+        <v>-5</v>
+      </c>
+      <c r="AK15" s="21">
+        <v>4</v>
+      </c>
+      <c r="AL15" s="21">
+        <v>4</v>
+      </c>
+      <c r="AM15" s="21">
+        <v>2</v>
+      </c>
+      <c r="AN15" s="21">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="16" spans="1:57">
       <c r="A16" s="16" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="B16" s="16"/>
       <c r="C16" s="16"/>
       <c r="D16" s="16"/>
       <c r="E16" s="16"/>
       <c r="F16" s="16"/>
       <c r="G16" s="16"/>
       <c r="H16" s="16"/>
       <c r="I16" s="16"/>
       <c r="J16" s="16"/>
       <c r="K16" s="16"/>
       <c r="L16" s="16"/>
       <c r="M16" s="16"/>
       <c r="N16" s="16"/>
       <c r="O16" s="16"/>
       <c r="P16" s="16"/>
       <c r="Q16" s="16"/>
       <c r="R16" s="16"/>
       <c r="S16" s="16"/>
       <c r="T16" s="4" t="s">
         <v>26</v>
       </c>
       <c r="U16" s="21" t="s">
         <v>26</v>
       </c>
@@ -19662,1800 +19593,1860 @@
       </c>
       <c r="AA16" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AB16" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AC16" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AD16" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AE16" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AF16" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AG16" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AH16" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="AI16" s="21">
-        <v>1</v>
+      <c r="AI16" s="21" t="s">
+        <v>26</v>
       </c>
       <c r="AJ16" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK16" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL16" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AM16" s="21" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="17" spans="1:39">
+      <c r="AN16" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17" spans="1:40">
       <c r="A17" s="16" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="B17" s="16"/>
       <c r="C17" s="16"/>
       <c r="D17" s="16"/>
       <c r="E17" s="16"/>
       <c r="F17" s="16"/>
       <c r="G17" s="16"/>
       <c r="H17" s="16"/>
       <c r="I17" s="16"/>
       <c r="J17" s="16"/>
       <c r="K17" s="16"/>
       <c r="L17" s="16"/>
       <c r="M17" s="16"/>
       <c r="N17" s="16"/>
       <c r="O17" s="16"/>
       <c r="P17" s="16"/>
       <c r="Q17" s="16"/>
       <c r="R17" s="16"/>
       <c r="S17" s="16"/>
       <c r="T17" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="U17" s="21" t="s">
-        <v>26</v>
+      <c r="U17" s="21">
+        <v>-8</v>
       </c>
       <c r="V17" s="4" t="s">
         <v>26</v>
       </c>
       <c r="W17" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="X17" s="4">
-        <v>1</v>
+      <c r="X17" s="4" t="s">
+        <v>26</v>
       </c>
       <c r="Y17" s="21" t="s">
         <v>26</v>
       </c>
       <c r="Z17" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="AA17" s="25">
-        <v>2</v>
+      <c r="AA17" s="21" t="s">
+        <v>26</v>
       </c>
       <c r="AB17" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AC17" s="21">
-        <v>3</v>
+        <v>-4</v>
       </c>
       <c r="AD17" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AE17" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AF17" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="AG17" s="21">
-        <v>-1</v>
+      <c r="AG17" s="21" t="s">
+        <v>26</v>
       </c>
       <c r="AH17" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AI17" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AJ17" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK17" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL17" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AM17" s="21" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="18" spans="1:39">
+      <c r="AN17" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18" spans="1:40">
       <c r="A18" s="16" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="B18" s="16"/>
       <c r="C18" s="16"/>
       <c r="D18" s="16"/>
       <c r="E18" s="16"/>
       <c r="F18" s="16"/>
       <c r="G18" s="16"/>
       <c r="H18" s="16"/>
       <c r="I18" s="16"/>
       <c r="J18" s="16"/>
       <c r="K18" s="16"/>
       <c r="L18" s="16"/>
       <c r="M18" s="16"/>
       <c r="N18" s="16"/>
       <c r="O18" s="16"/>
       <c r="P18" s="16"/>
       <c r="Q18" s="16"/>
       <c r="R18" s="16"/>
       <c r="S18" s="16"/>
       <c r="T18" s="4" t="s">
         <v>26</v>
       </c>
       <c r="U18" s="21" t="s">
         <v>26</v>
       </c>
       <c r="V18" s="4" t="s">
         <v>26</v>
       </c>
       <c r="W18" s="21" t="s">
         <v>26</v>
       </c>
       <c r="X18" s="4" t="s">
         <v>26</v>
       </c>
       <c r="Y18" s="21" t="s">
         <v>26</v>
       </c>
       <c r="Z18" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="AA18" s="25" t="s">
+      <c r="AA18" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AB18" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AC18" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AD18" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AE18" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AF18" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AG18" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AH18" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="AI18" s="21" t="s">
-        <v>26</v>
+      <c r="AI18" s="21">
+        <v>1</v>
       </c>
       <c r="AJ18" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK18" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL18" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AM18" s="21" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="19" spans="1:39">
+      <c r="AN18" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19" spans="1:40">
       <c r="A19" s="16" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B19" s="16"/>
       <c r="C19" s="16"/>
       <c r="D19" s="16"/>
       <c r="E19" s="16"/>
       <c r="F19" s="16"/>
       <c r="G19" s="16"/>
       <c r="H19" s="16"/>
       <c r="I19" s="16"/>
       <c r="J19" s="16"/>
       <c r="K19" s="16"/>
       <c r="L19" s="16"/>
       <c r="M19" s="16"/>
       <c r="N19" s="16"/>
       <c r="O19" s="16"/>
       <c r="P19" s="16"/>
       <c r="Q19" s="16"/>
       <c r="R19" s="16"/>
       <c r="S19" s="16"/>
       <c r="T19" s="4" t="s">
         <v>26</v>
       </c>
       <c r="U19" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="V19" s="4">
-[...9 lines deleted...]
-        <v>-3</v>
+      <c r="V19" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="W19" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="X19" s="4">
+        <v>1</v>
+      </c>
+      <c r="Y19" s="21" t="s">
+        <v>26</v>
       </c>
       <c r="Z19" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AA19" s="25">
+        <v>2</v>
+      </c>
+      <c r="AB19" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC19" s="21">
+        <v>3</v>
+      </c>
+      <c r="AD19" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE19" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF19" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG19" s="21">
         <v>-1</v>
       </c>
-      <c r="AB19" s="21" t="s">
-[...18 lines deleted...]
-        <v>-1</v>
+      <c r="AH19" s="21" t="s">
+        <v>26</v>
       </c>
       <c r="AI19" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="AJ19" s="21">
-[...12 lines deleted...]
-    <row r="20" spans="1:39">
+      <c r="AJ19" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK19" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL19" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM19" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN19" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20" spans="1:40">
       <c r="A20" s="16" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="B20" s="16"/>
       <c r="C20" s="16"/>
       <c r="D20" s="16"/>
       <c r="E20" s="16"/>
       <c r="F20" s="16"/>
       <c r="G20" s="16"/>
       <c r="H20" s="16"/>
       <c r="I20" s="16"/>
       <c r="J20" s="16"/>
       <c r="K20" s="16"/>
       <c r="L20" s="16"/>
       <c r="M20" s="16"/>
       <c r="N20" s="16"/>
       <c r="O20" s="16"/>
       <c r="P20" s="16"/>
       <c r="Q20" s="16"/>
       <c r="R20" s="16"/>
       <c r="S20" s="16"/>
       <c r="T20" s="4" t="s">
         <v>26</v>
       </c>
       <c r="U20" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="V20" s="4">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="V20" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="W20" s="21" t="s">
+        <v>26</v>
       </c>
       <c r="X20" s="4" t="s">
         <v>26</v>
       </c>
       <c r="Y20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="Z20" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="AA20" s="25">
-[...3 lines deleted...]
-        <v>-1</v>
+      <c r="AA20" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB20" s="21" t="s">
+        <v>26</v>
       </c>
       <c r="AC20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AD20" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AE20" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AF20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AG20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AH20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AI20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AJ20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AM20" s="21" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="21" spans="1:39">
+      <c r="AN20" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="21" spans="1:40">
       <c r="A21" s="16" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B21" s="16"/>
       <c r="C21" s="16"/>
       <c r="D21" s="16"/>
       <c r="E21" s="16"/>
       <c r="F21" s="16"/>
       <c r="G21" s="16"/>
       <c r="H21" s="16"/>
       <c r="I21" s="16"/>
       <c r="J21" s="16"/>
       <c r="K21" s="16"/>
       <c r="L21" s="16"/>
       <c r="M21" s="16"/>
       <c r="N21" s="16"/>
       <c r="O21" s="16"/>
       <c r="P21" s="16"/>
       <c r="Q21" s="16"/>
       <c r="R21" s="16"/>
       <c r="S21" s="16"/>
-      <c r="T21" s="4">
+      <c r="T21" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="U21" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="V21" s="4">
+        <v>-5</v>
+      </c>
+      <c r="W21" s="21">
+        <v>-2</v>
+      </c>
+      <c r="X21" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y21" s="21">
+        <v>-3</v>
+      </c>
+      <c r="Z21" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA21" s="25">
         <v>-1</v>
       </c>
-      <c r="U21" s="21">
+      <c r="AB21" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC21" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD21" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE21" s="25">
+        <v>-2</v>
+      </c>
+      <c r="AF21" s="21">
+        <v>-1</v>
+      </c>
+      <c r="AG21" s="21">
+        <v>-2</v>
+      </c>
+      <c r="AH21" s="21">
+        <v>-1</v>
+      </c>
+      <c r="AI21" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ21" s="21">
+        <v>4</v>
+      </c>
+      <c r="AK21" s="21">
+        <v>6</v>
+      </c>
+      <c r="AL21" s="21">
+        <v>3</v>
+      </c>
+      <c r="AM21" s="21">
+        <v>14</v>
+      </c>
+      <c r="AN21" s="21">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:40">
+      <c r="A22" s="16" t="s">
+        <v>31</v>
+      </c>
+      <c r="B22" s="16"/>
+      <c r="C22" s="16"/>
+      <c r="D22" s="16"/>
+      <c r="E22" s="16"/>
+      <c r="F22" s="16"/>
+      <c r="G22" s="16"/>
+      <c r="H22" s="16"/>
+      <c r="I22" s="16"/>
+      <c r="J22" s="16"/>
+      <c r="K22" s="16"/>
+      <c r="L22" s="16"/>
+      <c r="M22" s="16"/>
+      <c r="N22" s="16"/>
+      <c r="O22" s="16"/>
+      <c r="P22" s="16"/>
+      <c r="Q22" s="16"/>
+      <c r="R22" s="16"/>
+      <c r="S22" s="16"/>
+      <c r="T22" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="U22" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="V22" s="4">
+        <v>1</v>
+      </c>
+      <c r="W22" s="21">
+        <v>1</v>
+      </c>
+      <c r="X22" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y22" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z22" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA22" s="25">
+        <v>-1</v>
+      </c>
+      <c r="AB22" s="21">
+        <v>-1</v>
+      </c>
+      <c r="AC22" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD22" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE22" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF22" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG22" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH22" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI22" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ22" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK22" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL22" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM22" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN22" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="23" spans="1:40">
+      <c r="A23" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B23" s="16"/>
+      <c r="C23" s="16"/>
+      <c r="D23" s="16"/>
+      <c r="E23" s="16"/>
+      <c r="F23" s="16"/>
+      <c r="G23" s="16"/>
+      <c r="H23" s="16"/>
+      <c r="I23" s="16"/>
+      <c r="J23" s="16"/>
+      <c r="K23" s="16"/>
+      <c r="L23" s="16"/>
+      <c r="M23" s="16"/>
+      <c r="N23" s="16"/>
+      <c r="O23" s="16"/>
+      <c r="P23" s="16"/>
+      <c r="Q23" s="16"/>
+      <c r="R23" s="16"/>
+      <c r="S23" s="16"/>
+      <c r="T23" s="4">
+        <v>-1</v>
+      </c>
+      <c r="U23" s="21">
         <v>-19</v>
       </c>
-      <c r="V21" s="4">
+      <c r="V23" s="4">
         <v>-2</v>
       </c>
-      <c r="W21" s="21">
+      <c r="W23" s="21">
         <v>-17</v>
       </c>
-      <c r="X21" s="4">
+      <c r="X23" s="4">
         <v>-8</v>
       </c>
-      <c r="Y21" s="21">
+      <c r="Y23" s="21">
         <v>-2</v>
       </c>
-      <c r="Z21" s="21">
+      <c r="Z23" s="21">
         <v>2</v>
       </c>
-      <c r="AA21" s="25">
+      <c r="AA23" s="25">
         <v>-4</v>
       </c>
-      <c r="AB21" s="25">
+      <c r="AB23" s="25">
         <v>3</v>
       </c>
-      <c r="AC21" s="21">
+      <c r="AC23" s="21">
         <v>2</v>
       </c>
-      <c r="AD21" s="25">
+      <c r="AD23" s="25">
         <v>-11</v>
       </c>
-      <c r="AE21" s="25">
+      <c r="AE23" s="25">
         <v>-17</v>
       </c>
-      <c r="AF21" s="21">
+      <c r="AF23" s="21">
         <v>-4</v>
       </c>
-      <c r="AG21" s="21">
+      <c r="AG23" s="21">
         <v>-7</v>
       </c>
-      <c r="AH21" s="21">
+      <c r="AH23" s="21">
         <v>-5</v>
       </c>
-      <c r="AI21" s="21">
+      <c r="AI23" s="21">
         <v>4</v>
       </c>
-      <c r="AJ21" s="21">
+      <c r="AJ23" s="21">
         <v>-5</v>
       </c>
-      <c r="AK21" s="21">
+      <c r="AK23" s="21">
         <v>-1</v>
       </c>
-      <c r="AL21" s="21">
+      <c r="AL23" s="21">
         <v>8</v>
       </c>
-      <c r="AM21" s="21">
+      <c r="AM23" s="21">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="71" t="s">
+      <c r="AN23" s="21">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:40">
+      <c r="A24" s="78" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="71"/>
-[...37 lines deleted...]
-      <c r="A23" s="62" t="s">
+      <c r="B24" s="78"/>
+      <c r="C24" s="78"/>
+      <c r="D24" s="78"/>
+      <c r="E24" s="78"/>
+      <c r="F24" s="78"/>
+      <c r="G24" s="78"/>
+      <c r="H24" s="78"/>
+      <c r="I24" s="78"/>
+      <c r="J24" s="78"/>
+      <c r="K24" s="78"/>
+      <c r="L24" s="78"/>
+      <c r="M24" s="78"/>
+      <c r="N24" s="78"/>
+      <c r="O24" s="78"/>
+      <c r="P24" s="78"/>
+      <c r="Q24" s="78"/>
+      <c r="R24" s="78"/>
+      <c r="S24" s="78"/>
+      <c r="T24" s="78"/>
+      <c r="U24" s="78"/>
+      <c r="V24" s="78"/>
+      <c r="W24" s="78"/>
+      <c r="X24" s="78"/>
+      <c r="Y24" s="78"/>
+      <c r="Z24" s="78"/>
+      <c r="AA24" s="78"/>
+      <c r="AB24" s="78"/>
+      <c r="AC24" s="78"/>
+      <c r="AD24" s="78"/>
+      <c r="AE24" s="78"/>
+      <c r="AF24" s="78"/>
+      <c r="AG24" s="78"/>
+      <c r="AH24" s="78"/>
+      <c r="AI24" s="78"/>
+      <c r="AJ24" s="78"/>
+      <c r="AK24" s="78"/>
+    </row>
+    <row r="25" spans="1:40">
+      <c r="A25" s="62" t="s">
         <v>27</v>
       </c>
-      <c r="B23" s="16">
+      <c r="B25" s="16">
         <v>-164</v>
       </c>
-      <c r="C23" s="16">
+      <c r="C25" s="16">
         <v>-165</v>
       </c>
-      <c r="D23" s="16">
+      <c r="D25" s="16">
         <v>-155</v>
       </c>
-      <c r="E23" s="16">
+      <c r="E25" s="16">
         <v>-216</v>
       </c>
-      <c r="F23" s="16">
+      <c r="F25" s="16">
         <v>-211</v>
       </c>
-      <c r="G23" s="16">
+      <c r="G25" s="16">
         <v>-423</v>
       </c>
-      <c r="H23" s="16" t="s">
+      <c r="H25" s="16" t="s">
         <v>41</v>
       </c>
-      <c r="I23" s="16" t="s">
+      <c r="I25" s="16" t="s">
         <v>42</v>
       </c>
-      <c r="J23" s="16">
+      <c r="J25" s="16">
         <v>-321</v>
       </c>
-      <c r="K23" s="16">
+      <c r="K25" s="16">
         <v>-258</v>
       </c>
-      <c r="L23" s="16">
+      <c r="L25" s="16">
         <v>-241</v>
       </c>
-      <c r="M23" s="16" t="s">
+      <c r="M25" s="16" t="s">
         <v>40</v>
       </c>
-      <c r="N23" s="16" t="s">
+      <c r="N25" s="16" t="s">
         <v>43</v>
       </c>
-      <c r="O23" s="16">
+      <c r="O25" s="16">
         <v>-123</v>
       </c>
-      <c r="P23" s="16" t="s">
+      <c r="P25" s="16" t="s">
         <v>40</v>
       </c>
-      <c r="Q23" s="16">
+      <c r="Q25" s="16">
         <v>-86</v>
       </c>
-      <c r="R23" s="16">
+      <c r="R25" s="16">
         <v>-131</v>
       </c>
-      <c r="S23" s="16" t="s">
+      <c r="S25" s="16" t="s">
         <v>44</v>
       </c>
-      <c r="T23" s="25">
+      <c r="T25" s="25">
         <v>-92</v>
       </c>
-      <c r="U23" s="21">
+      <c r="U25" s="21">
         <v>-89</v>
       </c>
-      <c r="V23" s="4">
+      <c r="V25" s="4">
         <v>-76</v>
       </c>
-      <c r="W23" s="21">
+      <c r="W25" s="21">
         <v>-39</v>
       </c>
-      <c r="X23" s="4">
+      <c r="X25" s="4">
         <v>-15</v>
       </c>
-      <c r="Y23" s="21">
+      <c r="Y25" s="21">
         <v>3</v>
       </c>
-      <c r="Z23" s="21">
+      <c r="Z25" s="21">
         <v>13</v>
       </c>
-      <c r="AA23" s="25">
+      <c r="AA25" s="25">
         <v>13</v>
       </c>
-      <c r="AB23" s="21">
+      <c r="AB25" s="21">
         <v>-2</v>
       </c>
-      <c r="AC23" s="21">
+      <c r="AC25" s="21">
         <v>8</v>
       </c>
-      <c r="AD23" s="25">
+      <c r="AD25" s="25">
         <v>-12</v>
       </c>
-      <c r="AE23" s="25">
+      <c r="AE25" s="25">
         <v>-51</v>
       </c>
-      <c r="AF23" s="21">
+      <c r="AF25" s="21">
         <v>-58</v>
       </c>
-      <c r="AG23" s="21">
+      <c r="AG25" s="21">
         <v>-31</v>
       </c>
-      <c r="AH23" s="21">
+      <c r="AH25" s="21">
         <v>-24</v>
       </c>
-      <c r="AI23" s="21">
+      <c r="AI25" s="21">
         <v>19</v>
       </c>
-      <c r="AJ23" s="21">
+      <c r="AJ25" s="21">
         <v>-17</v>
       </c>
-      <c r="AK23" s="21">
+      <c r="AK25" s="21">
         <v>63</v>
       </c>
-      <c r="AL23" s="21">
+      <c r="AL25" s="21">
         <v>49</v>
       </c>
-      <c r="AM23" s="21">
+      <c r="AM25" s="21">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="16" t="s">
+      <c r="AN25" s="21">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="26" spans="1:40">
+      <c r="A26" s="16" t="s">
         <v>28</v>
-      </c>
-[...164 lines deleted...]
-        <v>19</v>
       </c>
       <c r="B26" s="16"/>
       <c r="C26" s="16"/>
       <c r="D26" s="16"/>
       <c r="E26" s="16"/>
       <c r="F26" s="16"/>
       <c r="G26" s="16"/>
       <c r="H26" s="16"/>
       <c r="I26" s="16"/>
       <c r="J26" s="16"/>
       <c r="K26" s="16"/>
       <c r="L26" s="16"/>
       <c r="M26" s="16"/>
       <c r="N26" s="16"/>
       <c r="O26" s="16"/>
       <c r="P26" s="16"/>
       <c r="Q26" s="16"/>
       <c r="R26" s="16"/>
       <c r="S26" s="16"/>
-      <c r="T26" s="25" t="s">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="T26" s="25">
+        <v>-56</v>
+      </c>
+      <c r="U26" s="21">
+        <v>-47</v>
       </c>
       <c r="V26" s="4">
-        <v>1</v>
+        <v>-62</v>
       </c>
       <c r="W26" s="21">
+        <v>-21</v>
+      </c>
+      <c r="X26" s="4">
+        <v>-22</v>
+      </c>
+      <c r="Y26" s="21">
+        <v>-5</v>
+      </c>
+      <c r="Z26" s="21">
+        <v>7</v>
+      </c>
+      <c r="AA26" s="25">
+        <v>19</v>
+      </c>
+      <c r="AB26" s="21">
+        <v>-3</v>
+      </c>
+      <c r="AC26" s="21">
+        <v>6</v>
+      </c>
+      <c r="AD26" s="25">
+        <v>-1</v>
+      </c>
+      <c r="AE26" s="25">
+        <v>-27</v>
+      </c>
+      <c r="AF26" s="21">
+        <v>-24</v>
+      </c>
+      <c r="AG26" s="21">
+        <v>-11</v>
+      </c>
+      <c r="AH26" s="21">
+        <v>-14</v>
+      </c>
+      <c r="AI26" s="21">
+        <v>17</v>
+      </c>
+      <c r="AJ26" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK26" s="21">
+        <v>55</v>
+      </c>
+      <c r="AL26" s="21">
+        <v>30</v>
+      </c>
+      <c r="AM26" s="21">
         <v>3</v>
       </c>
-      <c r="X26" s="4">
-[...48 lines deleted...]
-    <row r="27" spans="1:39">
+      <c r="AN26" s="21">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="27" spans="1:40">
       <c r="A27" s="16" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="B27" s="16"/>
       <c r="C27" s="16"/>
       <c r="D27" s="16"/>
       <c r="E27" s="16"/>
       <c r="F27" s="16"/>
       <c r="G27" s="16"/>
       <c r="H27" s="16"/>
       <c r="I27" s="16"/>
       <c r="J27" s="16"/>
       <c r="K27" s="16"/>
       <c r="L27" s="16"/>
       <c r="M27" s="16"/>
       <c r="N27" s="16"/>
       <c r="O27" s="16"/>
       <c r="P27" s="16"/>
       <c r="Q27" s="16"/>
       <c r="R27" s="16"/>
       <c r="S27" s="16"/>
       <c r="T27" s="25">
-        <v>-9</v>
+        <v>-27</v>
       </c>
       <c r="U27" s="21">
-        <v>-23</v>
-[...2 lines deleted...]
-        <v>-14</v>
+        <v>-11</v>
+      </c>
+      <c r="V27" s="4" t="s">
+        <v>26</v>
       </c>
       <c r="W27" s="21">
-        <v>-9</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>2</v>
+      </c>
+      <c r="X27" s="4" t="s">
+        <v>26</v>
       </c>
       <c r="Y27" s="21">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="Z27" s="21">
+        <v>1</v>
+      </c>
+      <c r="Z27" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA27" s="25">
+        <v>-6</v>
+      </c>
+      <c r="AB27" s="21">
+        <v>-3</v>
+      </c>
+      <c r="AC27" s="21">
+        <v>-4</v>
+      </c>
+      <c r="AD27" s="25">
         <v>4</v>
       </c>
-      <c r="AA27" s="25">
-[...2 lines deleted...]
-      <c r="AB27" s="21">
+      <c r="AE27" s="25">
+        <v>-11</v>
+      </c>
+      <c r="AF27" s="21">
+        <v>-11</v>
+      </c>
+      <c r="AG27" s="21">
+        <v>-3</v>
+      </c>
+      <c r="AH27" s="21">
+        <v>1</v>
+      </c>
+      <c r="AI27" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ27" s="21">
+        <v>-6</v>
+      </c>
+      <c r="AK27" s="21">
         <v>3</v>
-      </c>
-[...25 lines deleted...]
-        <v>2</v>
       </c>
       <c r="AL27" s="21">
         <v>3</v>
       </c>
       <c r="AM27" s="21">
-        <v>1</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:39">
+        <v>-3</v>
+      </c>
+      <c r="AN27" s="21">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:40">
       <c r="A28" s="16" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="B28" s="16"/>
       <c r="C28" s="16"/>
       <c r="D28" s="16"/>
       <c r="E28" s="16"/>
       <c r="F28" s="16"/>
       <c r="G28" s="16"/>
       <c r="H28" s="16"/>
       <c r="I28" s="16"/>
       <c r="J28" s="16"/>
       <c r="K28" s="16"/>
       <c r="L28" s="16"/>
       <c r="M28" s="16"/>
       <c r="N28" s="16"/>
       <c r="O28" s="16"/>
       <c r="P28" s="16"/>
       <c r="Q28" s="16"/>
       <c r="R28" s="16"/>
       <c r="S28" s="16"/>
       <c r="T28" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="U28" s="21">
+      <c r="U28" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="V28" s="4">
+        <v>1</v>
+      </c>
+      <c r="W28" s="21">
+        <v>3</v>
+      </c>
+      <c r="X28" s="4">
+        <v>1</v>
+      </c>
+      <c r="Y28" s="21">
+        <v>2</v>
+      </c>
+      <c r="Z28" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA28" s="25">
+        <v>1</v>
+      </c>
+      <c r="AB28" s="21">
+        <v>1</v>
+      </c>
+      <c r="AC28" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD28" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE28" s="25">
+        <v>3</v>
+      </c>
+      <c r="AF28" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG28" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH28" s="21">
+        <v>1</v>
+      </c>
+      <c r="AI28" s="21">
+        <v>6</v>
+      </c>
+      <c r="AJ28" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK28" s="21">
+        <v>4</v>
+      </c>
+      <c r="AL28" s="21">
+        <v>5</v>
+      </c>
+      <c r="AM28" s="21">
+        <v>7</v>
+      </c>
+      <c r="AN28" s="21">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="29" spans="1:40">
+      <c r="A29" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="B29" s="16"/>
+      <c r="C29" s="16"/>
+      <c r="D29" s="16"/>
+      <c r="E29" s="16"/>
+      <c r="F29" s="16"/>
+      <c r="G29" s="16"/>
+      <c r="H29" s="16"/>
+      <c r="I29" s="16"/>
+      <c r="J29" s="16"/>
+      <c r="K29" s="16"/>
+      <c r="L29" s="16"/>
+      <c r="M29" s="16"/>
+      <c r="N29" s="16"/>
+      <c r="O29" s="16"/>
+      <c r="P29" s="16"/>
+      <c r="Q29" s="16"/>
+      <c r="R29" s="16"/>
+      <c r="S29" s="16"/>
+      <c r="T29" s="25">
+        <v>-9</v>
+      </c>
+      <c r="U29" s="21">
+        <v>-23</v>
+      </c>
+      <c r="V29" s="4">
+        <v>-14</v>
+      </c>
+      <c r="W29" s="21">
+        <v>-9</v>
+      </c>
+      <c r="X29" s="4">
+        <v>5</v>
+      </c>
+      <c r="Y29" s="21">
+        <v>6</v>
+      </c>
+      <c r="Z29" s="21">
+        <v>4</v>
+      </c>
+      <c r="AA29" s="25">
+        <v>-2</v>
+      </c>
+      <c r="AB29" s="21">
+        <v>3</v>
+      </c>
+      <c r="AC29" s="21">
+        <v>3</v>
+      </c>
+      <c r="AD29" s="25">
+        <v>-11</v>
+      </c>
+      <c r="AE29" s="25">
+        <v>-13</v>
+      </c>
+      <c r="AF29" s="21">
+        <v>-21</v>
+      </c>
+      <c r="AG29" s="21">
+        <v>-12</v>
+      </c>
+      <c r="AH29" s="21">
+        <v>-9</v>
+      </c>
+      <c r="AI29" s="21">
         <v>-8</v>
       </c>
-      <c r="V28" s="4">
+      <c r="AJ29" s="21">
+        <v>-5</v>
+      </c>
+      <c r="AK29" s="21">
+        <v>2</v>
+      </c>
+      <c r="AL29" s="21">
+        <v>3</v>
+      </c>
+      <c r="AM29" s="21">
+        <v>1</v>
+      </c>
+      <c r="AN29" s="21">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="30" spans="1:40">
+      <c r="A30" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B30" s="16"/>
+      <c r="C30" s="16"/>
+      <c r="D30" s="16"/>
+      <c r="E30" s="16"/>
+      <c r="F30" s="16"/>
+      <c r="G30" s="16"/>
+      <c r="H30" s="16"/>
+      <c r="I30" s="16"/>
+      <c r="J30" s="16"/>
+      <c r="K30" s="16"/>
+      <c r="L30" s="16"/>
+      <c r="M30" s="16"/>
+      <c r="N30" s="16"/>
+      <c r="O30" s="16"/>
+      <c r="P30" s="16"/>
+      <c r="Q30" s="16"/>
+      <c r="R30" s="16"/>
+      <c r="S30" s="16"/>
+      <c r="T30" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="U30" s="21">
+        <v>-8</v>
+      </c>
+      <c r="V30" s="4">
         <v>-1</v>
       </c>
-      <c r="W28" s="21">
+      <c r="W30" s="21">
         <v>-14</v>
       </c>
-      <c r="X28" s="4">
-[...2 lines deleted...]
-      <c r="Y28" s="21">
+      <c r="X30" s="4">
+        <v>1</v>
+      </c>
+      <c r="Y30" s="21">
         <v>-1</v>
       </c>
-      <c r="Z28" s="21">
+      <c r="Z30" s="21">
         <v>2</v>
       </c>
-      <c r="AA28" s="25">
-[...5 lines deleted...]
-      <c r="AC28" s="21">
+      <c r="AA30" s="25">
+        <v>1</v>
+      </c>
+      <c r="AB30" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC30" s="21">
         <v>3</v>
       </c>
-      <c r="AD28" s="25">
+      <c r="AD30" s="25">
         <v>-4</v>
       </c>
-      <c r="AE28" s="25">
+      <c r="AE30" s="25">
         <v>-3</v>
       </c>
-      <c r="AF28" s="21">
+      <c r="AF30" s="21">
         <v>-2</v>
       </c>
-      <c r="AG28" s="21">
+      <c r="AG30" s="21">
         <v>-5</v>
       </c>
-      <c r="AH28" s="21">
+      <c r="AH30" s="21">
         <v>-3</v>
       </c>
-      <c r="AI28" s="21">
+      <c r="AI30" s="21">
         <v>4</v>
       </c>
-      <c r="AJ28" s="21">
+      <c r="AJ30" s="21">
         <v>-6</v>
       </c>
-      <c r="AK28" s="21">
+      <c r="AK30" s="21">
         <v>-1</v>
       </c>
-      <c r="AL28" s="21">
+      <c r="AL30" s="21">
         <v>8</v>
       </c>
-      <c r="AM28" s="21">
+      <c r="AM30" s="21">
         <v>-1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="71" t="s">
+      <c r="AN30" s="21">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:40">
+      <c r="A31" s="78" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="71"/>
-[...37 lines deleted...]
-      <c r="A30" s="62" t="s">
+      <c r="B31" s="78"/>
+      <c r="C31" s="78"/>
+      <c r="D31" s="78"/>
+      <c r="E31" s="78"/>
+      <c r="F31" s="78"/>
+      <c r="G31" s="78"/>
+      <c r="H31" s="78"/>
+      <c r="I31" s="78"/>
+      <c r="J31" s="78"/>
+      <c r="K31" s="78"/>
+      <c r="L31" s="78"/>
+      <c r="M31" s="78"/>
+      <c r="N31" s="78"/>
+      <c r="O31" s="78"/>
+      <c r="P31" s="78"/>
+      <c r="Q31" s="78"/>
+      <c r="R31" s="78"/>
+      <c r="S31" s="78"/>
+      <c r="T31" s="78"/>
+      <c r="U31" s="78"/>
+      <c r="V31" s="78"/>
+      <c r="W31" s="78"/>
+      <c r="X31" s="78"/>
+      <c r="Y31" s="78"/>
+      <c r="Z31" s="78"/>
+      <c r="AA31" s="78"/>
+      <c r="AB31" s="78"/>
+      <c r="AC31" s="78"/>
+      <c r="AD31" s="78"/>
+      <c r="AE31" s="78"/>
+      <c r="AF31" s="78"/>
+      <c r="AG31" s="78"/>
+      <c r="AH31" s="78"/>
+      <c r="AI31" s="78"/>
+      <c r="AJ31" s="78"/>
+      <c r="AK31" s="78"/>
+    </row>
+    <row r="32" spans="1:40" s="16" customFormat="1">
+      <c r="A32" s="62" t="s">
         <v>27</v>
       </c>
-      <c r="B30" s="16">
+      <c r="B32" s="16">
         <v>-22</v>
       </c>
-      <c r="C30" s="16" t="s">
+      <c r="C32" s="16" t="s">
         <v>45</v>
       </c>
-      <c r="D30" s="16">
+      <c r="D32" s="16">
         <v>-27</v>
       </c>
-      <c r="E30" s="16" t="s">
+      <c r="E32" s="16" t="s">
         <v>46</v>
       </c>
-      <c r="F30" s="16">
+      <c r="F32" s="16">
         <v>-42</v>
       </c>
-      <c r="G30" s="16">
+      <c r="G32" s="16">
         <v>-99</v>
       </c>
-      <c r="H30" s="16">
+      <c r="H32" s="16">
         <v>-77</v>
       </c>
-      <c r="I30" s="16">
+      <c r="I32" s="16">
         <v>-65</v>
       </c>
-      <c r="J30" s="16">
+      <c r="J32" s="16">
         <v>-53</v>
       </c>
-      <c r="K30" s="16">
+      <c r="K32" s="16">
         <v>-43</v>
       </c>
-      <c r="L30" s="16">
+      <c r="L32" s="16">
         <v>-28</v>
       </c>
-      <c r="M30" s="16">
+      <c r="M32" s="16">
         <v>-21</v>
       </c>
-      <c r="N30" s="16">
+      <c r="N32" s="16">
         <v>-15</v>
       </c>
-      <c r="O30" s="16">
+      <c r="O32" s="16">
         <v>-13</v>
       </c>
-      <c r="P30" s="16">
+      <c r="P32" s="16">
         <v>-17</v>
       </c>
-      <c r="Q30" s="16">
+      <c r="Q32" s="16">
         <v>-23</v>
       </c>
-      <c r="R30" s="16">
+      <c r="R32" s="16">
         <v>-13</v>
       </c>
-      <c r="S30" s="16">
+      <c r="S32" s="16">
         <v>-31</v>
       </c>
-      <c r="T30" s="1">
+      <c r="T32" s="1">
         <v>-18</v>
       </c>
-      <c r="U30" s="25">
+      <c r="U32" s="25">
         <v>-31</v>
       </c>
-      <c r="V30" s="4">
+      <c r="V32" s="4">
         <v>-7</v>
       </c>
-      <c r="W30" s="25">
+      <c r="W32" s="25">
         <v>-16</v>
       </c>
-      <c r="X30" s="4">
+      <c r="X32" s="4">
         <v>-17</v>
       </c>
-      <c r="Y30" s="25">
+      <c r="Y32" s="25">
         <v>-8</v>
       </c>
-      <c r="Z30" s="21" t="s">
-[...2 lines deleted...]
-      <c r="AA30" s="25">
+      <c r="Z32" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA32" s="25">
         <v>-7</v>
       </c>
-      <c r="AB30" s="25">
+      <c r="AB32" s="25">
         <v>3</v>
       </c>
-      <c r="AC30" s="25">
+      <c r="AC32" s="25">
         <v>10</v>
       </c>
-      <c r="AD30" s="25">
+      <c r="AD32" s="25">
         <v>-13</v>
       </c>
-      <c r="AE30" s="25">
+      <c r="AE32" s="25">
         <v>-17</v>
       </c>
-      <c r="AF30" s="21">
+      <c r="AF32" s="21">
         <v>-4</v>
       </c>
-      <c r="AG30" s="21">
+      <c r="AG32" s="21">
         <v>-8</v>
       </c>
-      <c r="AH30" s="25">
+      <c r="AH32" s="25">
         <v>-4</v>
       </c>
-      <c r="AI30" s="25">
+      <c r="AI32" s="25">
         <v>12</v>
       </c>
-      <c r="AJ30" s="21">
+      <c r="AJ32" s="21">
         <v>12</v>
       </c>
-      <c r="AK30" s="21">
+      <c r="AK32" s="21">
         <v>20</v>
       </c>
-      <c r="AL30" s="25">
+      <c r="AL32" s="25">
         <v>18</v>
       </c>
-      <c r="AM30" s="25">
+      <c r="AM32" s="25">
         <v>25</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="16" t="s">
+      <c r="AN32" s="21">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="33" spans="1:40">
+      <c r="A33" s="16" t="s">
         <v>28</v>
-      </c>
-[...164 lines deleted...]
-        <v>18</v>
       </c>
       <c r="B33" s="16"/>
       <c r="C33" s="16"/>
       <c r="D33" s="16"/>
       <c r="E33" s="16"/>
       <c r="F33" s="16"/>
       <c r="G33" s="16"/>
       <c r="H33" s="16"/>
       <c r="I33" s="16"/>
       <c r="J33" s="16"/>
       <c r="K33" s="16"/>
       <c r="L33" s="16"/>
       <c r="M33" s="16"/>
       <c r="N33" s="16"/>
       <c r="O33" s="16"/>
       <c r="P33" s="16"/>
       <c r="Q33" s="16"/>
       <c r="R33" s="16"/>
       <c r="S33" s="16"/>
       <c r="T33" s="1">
-        <v>-8</v>
+        <v>-6</v>
       </c>
       <c r="U33" s="25">
-        <v>-4</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>-6</v>
+      </c>
+      <c r="V33" s="4" t="s">
+        <v>26</v>
       </c>
       <c r="W33" s="25">
         <v>-6</v>
       </c>
       <c r="X33" s="4">
-        <v>-10</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>1</v>
+      </c>
+      <c r="Y33" s="25">
+        <v>1</v>
       </c>
       <c r="Z33" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AA33" s="25">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>-6</v>
+      </c>
+      <c r="AB33" s="25" t="s">
+        <v>26</v>
       </c>
       <c r="AC33" s="25">
         <v>4</v>
       </c>
       <c r="AD33" s="25">
-        <v>-4</v>
+        <v>1</v>
       </c>
       <c r="AE33" s="25">
-        <v>8</v>
+        <v>-3</v>
       </c>
       <c r="AF33" s="21">
-        <v>1</v>
+        <v>-6</v>
       </c>
       <c r="AG33" s="25">
-        <v>-4</v>
+        <v>2</v>
       </c>
       <c r="AH33" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="AI33" s="25">
-        <v>9</v>
+      <c r="AI33" s="25" t="s">
+        <v>26</v>
       </c>
       <c r="AJ33" s="21">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>3</v>
+      </c>
+      <c r="AK33" s="21" t="s">
+        <v>26</v>
       </c>
       <c r="AL33" s="25">
-        <v>5</v>
-[...5 lines deleted...]
-    <row r="34" spans="1:39">
+        <v>4</v>
+      </c>
+      <c r="AM33" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN33" s="21">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="34" spans="1:40">
       <c r="A34" s="16" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="B34" s="16"/>
       <c r="C34" s="16"/>
       <c r="D34" s="16"/>
       <c r="E34" s="16"/>
       <c r="F34" s="16"/>
       <c r="G34" s="16"/>
       <c r="H34" s="16"/>
       <c r="I34" s="16"/>
       <c r="J34" s="16"/>
       <c r="K34" s="16"/>
       <c r="L34" s="16"/>
       <c r="M34" s="16"/>
       <c r="N34" s="16"/>
       <c r="O34" s="16"/>
       <c r="P34" s="16"/>
       <c r="Q34" s="16"/>
       <c r="R34" s="16"/>
       <c r="S34" s="16"/>
       <c r="T34" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U34" s="25" t="s">
         <v>26</v>
       </c>
       <c r="V34" s="4" t="s">
         <v>26</v>
       </c>
       <c r="W34" s="25" t="s">
         <v>26</v>
       </c>
       <c r="X34" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="Y34" s="25" t="s">
-        <v>26</v>
+      <c r="Y34" s="25">
+        <v>-3</v>
       </c>
       <c r="Z34" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="AA34" s="25">
-[...12 lines deleted...]
-        <v>3</v>
+      <c r="AA34" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB34" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC34" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD34" s="25">
+        <v>-1</v>
+      </c>
+      <c r="AE34" s="25" t="s">
+        <v>26</v>
       </c>
       <c r="AF34" s="21">
-        <v>2</v>
+        <v>-3</v>
       </c>
       <c r="AG34" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="AH34" s="25">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="AH34" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI34" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ34" s="21" t="s">
+        <v>26</v>
       </c>
       <c r="AK34" s="21">
-        <v>9</v>
-[...8 lines deleted...]
-    <row r="35" spans="1:39">
+        <v>-2</v>
+      </c>
+      <c r="AL34" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM34" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN34" s="1" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="35" spans="1:40">
       <c r="A35" s="16" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B35" s="16"/>
       <c r="C35" s="16"/>
       <c r="D35" s="16"/>
       <c r="E35" s="16"/>
       <c r="F35" s="16"/>
       <c r="G35" s="16"/>
       <c r="H35" s="16"/>
       <c r="I35" s="16"/>
       <c r="J35" s="16"/>
       <c r="K35" s="16"/>
       <c r="L35" s="16"/>
       <c r="M35" s="16"/>
       <c r="N35" s="16"/>
       <c r="O35" s="16"/>
       <c r="P35" s="16"/>
       <c r="Q35" s="16"/>
       <c r="R35" s="16"/>
       <c r="S35" s="16"/>
       <c r="T35" s="1">
-        <v>-3</v>
+        <v>-8</v>
       </c>
       <c r="U35" s="25">
-        <v>-2</v>
+        <v>-4</v>
       </c>
       <c r="V35" s="4">
+        <v>2</v>
+      </c>
+      <c r="W35" s="25">
+        <v>-6</v>
+      </c>
+      <c r="X35" s="4">
+        <v>-10</v>
+      </c>
+      <c r="Y35" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z35" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA35" s="25">
+        <v>1</v>
+      </c>
+      <c r="AB35" s="25">
+        <v>1</v>
+      </c>
+      <c r="AC35" s="25">
+        <v>4</v>
+      </c>
+      <c r="AD35" s="25">
         <v>-4</v>
       </c>
-      <c r="W35" s="25" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="AE35" s="25">
-        <v>-9</v>
+        <v>8</v>
       </c>
       <c r="AF35" s="21">
+        <v>1</v>
+      </c>
+      <c r="AG35" s="25">
+        <v>-4</v>
+      </c>
+      <c r="AH35" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI35" s="25">
+        <v>9</v>
+      </c>
+      <c r="AJ35" s="21">
+        <v>2</v>
+      </c>
+      <c r="AK35" s="21">
         <v>5</v>
       </c>
-      <c r="AG35" s="25">
+      <c r="AL35" s="25">
+        <v>5</v>
+      </c>
+      <c r="AM35" s="25">
         <v>-1</v>
       </c>
-      <c r="AH35" s="25">
-[...18 lines deleted...]
-    <row r="36" spans="1:39">
+      <c r="AN35" s="21">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:40">
       <c r="A36" s="16" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B36" s="16"/>
       <c r="C36" s="16"/>
       <c r="D36" s="16"/>
       <c r="E36" s="16"/>
       <c r="F36" s="16"/>
       <c r="G36" s="16"/>
       <c r="H36" s="16"/>
       <c r="I36" s="16"/>
       <c r="J36" s="16"/>
       <c r="K36" s="16"/>
       <c r="L36" s="16"/>
       <c r="M36" s="16"/>
       <c r="N36" s="16"/>
       <c r="O36" s="16"/>
       <c r="P36" s="16"/>
       <c r="Q36" s="16"/>
       <c r="R36" s="16"/>
       <c r="S36" s="16"/>
       <c r="T36" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U36" s="25" t="s">
         <v>26</v>
       </c>
       <c r="V36" s="4" t="s">
         <v>26</v>
       </c>
       <c r="W36" s="25" t="s">
         <v>26</v>
       </c>
       <c r="X36" s="4" t="s">
         <v>26</v>
       </c>
       <c r="Y36" s="25" t="s">
         <v>26</v>
       </c>
       <c r="Z36" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="AA36" s="25" t="s">
-[...6 lines deleted...]
-        <v>26</v>
+      <c r="AA36" s="25">
+        <v>3</v>
+      </c>
+      <c r="AB36" s="25">
+        <v>2</v>
+      </c>
+      <c r="AC36" s="25">
+        <v>1</v>
       </c>
       <c r="AD36" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="AE36" s="25" t="s">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="AE36" s="25">
+        <v>3</v>
+      </c>
+      <c r="AF36" s="21">
+        <v>2</v>
       </c>
       <c r="AG36" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="AH36" s="25" t="s">
-[...18 lines deleted...]
-    <row r="37" spans="1:39">
+      <c r="AH36" s="25">
+        <v>2</v>
+      </c>
+      <c r="AI36" s="25">
+        <v>3</v>
+      </c>
+      <c r="AJ36" s="21">
+        <v>2</v>
+      </c>
+      <c r="AK36" s="21">
+        <v>9</v>
+      </c>
+      <c r="AL36" s="25">
+        <v>5</v>
+      </c>
+      <c r="AM36" s="25">
+        <v>6</v>
+      </c>
+      <c r="AN36" s="21">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="37" spans="1:40">
       <c r="A37" s="16" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="B37" s="16"/>
       <c r="C37" s="16"/>
       <c r="D37" s="16"/>
       <c r="E37" s="16"/>
       <c r="F37" s="16"/>
       <c r="G37" s="16"/>
       <c r="H37" s="16"/>
       <c r="I37" s="16"/>
       <c r="J37" s="16"/>
       <c r="K37" s="16"/>
       <c r="L37" s="16"/>
       <c r="M37" s="16"/>
       <c r="N37" s="16"/>
       <c r="O37" s="16"/>
       <c r="P37" s="16"/>
       <c r="Q37" s="16"/>
       <c r="R37" s="16"/>
       <c r="S37" s="16"/>
-      <c r="T37" s="1" t="s">
-        <v>26</v>
+      <c r="T37" s="1">
+        <v>-3</v>
       </c>
       <c r="U37" s="25">
-        <v>-8</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-2</v>
+      </c>
+      <c r="V37" s="4">
+        <v>-4</v>
       </c>
       <c r="W37" s="25" t="s">
         <v>26</v>
       </c>
       <c r="X37" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="Y37" s="25" t="s">
-        <v>26</v>
+      <c r="Y37" s="25">
+        <v>-2</v>
       </c>
       <c r="Z37" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AA37" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="AB37" s="25" t="s">
-        <v>26</v>
+      <c r="AB37" s="25">
+        <v>-2</v>
       </c>
       <c r="AC37" s="25">
-        <v>-4</v>
-[...17 lines deleted...]
-        <v>26</v>
+        <v>3</v>
+      </c>
+      <c r="AD37" s="25">
+        <v>-2</v>
+      </c>
+      <c r="AE37" s="25">
+        <v>-9</v>
+      </c>
+      <c r="AF37" s="21">
+        <v>5</v>
+      </c>
+      <c r="AG37" s="25">
+        <v>-1</v>
+      </c>
+      <c r="AH37" s="25">
+        <v>-3</v>
+      </c>
+      <c r="AI37" s="25">
+        <v>-1</v>
       </c>
       <c r="AJ37" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="AK37" s="21" t="s">
-[...9 lines deleted...]
-    <row r="38" spans="1:39">
+      <c r="AK37" s="21">
+        <v>2</v>
+      </c>
+      <c r="AL37" s="25">
+        <v>1</v>
+      </c>
+      <c r="AM37" s="25">
+        <v>1</v>
+      </c>
+      <c r="AN37" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="38" spans="1:40">
       <c r="A38" s="16" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="B38" s="16"/>
       <c r="C38" s="16"/>
       <c r="D38" s="16"/>
       <c r="E38" s="16"/>
       <c r="F38" s="16"/>
       <c r="G38" s="16"/>
       <c r="H38" s="16"/>
       <c r="I38" s="16"/>
       <c r="J38" s="16"/>
       <c r="K38" s="16"/>
       <c r="L38" s="16"/>
       <c r="M38" s="16"/>
       <c r="N38" s="16"/>
       <c r="O38" s="16"/>
       <c r="P38" s="16"/>
       <c r="Q38" s="16"/>
       <c r="R38" s="16"/>
       <c r="S38" s="16"/>
       <c r="T38" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U38" s="25" t="s">
         <v>26</v>
       </c>
@@ -21476,152 +21467,158 @@
       </c>
       <c r="AA38" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AB38" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AC38" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AD38" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AE38" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AF38" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AG38" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AH38" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="AI38" s="25">
-        <v>1</v>
+      <c r="AI38" s="25" t="s">
+        <v>26</v>
       </c>
       <c r="AJ38" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK38" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL38" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AM38" s="25" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="39" spans="1:39">
+      <c r="AN38" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="39" spans="1:40">
       <c r="A39" s="16" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="B39" s="16"/>
       <c r="C39" s="16"/>
       <c r="D39" s="16"/>
       <c r="E39" s="16"/>
       <c r="F39" s="16"/>
       <c r="G39" s="16"/>
       <c r="H39" s="16"/>
       <c r="I39" s="16"/>
       <c r="J39" s="16"/>
       <c r="K39" s="16"/>
       <c r="L39" s="16"/>
       <c r="M39" s="16"/>
       <c r="N39" s="16"/>
       <c r="O39" s="16"/>
       <c r="P39" s="16"/>
       <c r="Q39" s="16"/>
       <c r="R39" s="16"/>
       <c r="S39" s="16"/>
       <c r="T39" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="U39" s="25" t="s">
-        <v>26</v>
+      <c r="U39" s="25">
+        <v>-8</v>
       </c>
       <c r="V39" s="4" t="s">
         <v>26</v>
       </c>
       <c r="W39" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="X39" s="4">
-        <v>1</v>
+      <c r="X39" s="4" t="s">
+        <v>26</v>
       </c>
       <c r="Y39" s="25" t="s">
         <v>26</v>
       </c>
       <c r="Z39" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="AA39" s="25">
-        <v>2</v>
+      <c r="AA39" s="25" t="s">
+        <v>26</v>
       </c>
       <c r="AB39" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AC39" s="25">
-        <v>3</v>
+        <v>-4</v>
       </c>
       <c r="AD39" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AE39" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AF39" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="AG39" s="25">
-        <v>-1</v>
+      <c r="AG39" s="25" t="s">
+        <v>26</v>
       </c>
       <c r="AH39" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AI39" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AJ39" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK39" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL39" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AM39" s="25" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="40" spans="1:39">
+      <c r="AN39" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="40" spans="1:40">
       <c r="A40" s="16" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="B40" s="16"/>
       <c r="C40" s="16"/>
       <c r="D40" s="16"/>
       <c r="E40" s="16"/>
       <c r="F40" s="16"/>
       <c r="G40" s="16"/>
       <c r="H40" s="16"/>
       <c r="I40" s="16"/>
       <c r="J40" s="16"/>
       <c r="K40" s="16"/>
       <c r="L40" s="16"/>
       <c r="M40" s="16"/>
       <c r="N40" s="16"/>
       <c r="O40" s="16"/>
       <c r="P40" s="16"/>
       <c r="Q40" s="16"/>
       <c r="R40" s="16"/>
       <c r="S40" s="16"/>
       <c r="T40" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U40" s="25" t="s">
         <v>26</v>
       </c>
@@ -21642,329 +21639,507 @@
       </c>
       <c r="AA40" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AB40" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AC40" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AD40" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AE40" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AF40" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AG40" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AH40" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="AI40" s="25" t="s">
-        <v>26</v>
+      <c r="AI40" s="25">
+        <v>1</v>
       </c>
       <c r="AJ40" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK40" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL40" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AM40" s="25" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="41" spans="1:39">
+      <c r="AN40" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="41" spans="1:40">
       <c r="A41" s="16" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B41" s="16"/>
       <c r="C41" s="16"/>
       <c r="D41" s="16"/>
       <c r="E41" s="16"/>
       <c r="F41" s="16"/>
       <c r="G41" s="16"/>
       <c r="H41" s="16"/>
       <c r="I41" s="16"/>
       <c r="J41" s="16"/>
       <c r="K41" s="16"/>
       <c r="L41" s="16"/>
       <c r="M41" s="16"/>
       <c r="N41" s="16"/>
       <c r="O41" s="16"/>
       <c r="P41" s="16"/>
       <c r="Q41" s="16"/>
       <c r="R41" s="16"/>
       <c r="S41" s="16"/>
       <c r="T41" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U41" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="V41" s="4">
-[...9 lines deleted...]
-        <v>-3</v>
+      <c r="V41" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="W41" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="X41" s="4">
+        <v>1</v>
+      </c>
+      <c r="Y41" s="25" t="s">
+        <v>26</v>
       </c>
       <c r="Z41" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AA41" s="25">
+        <v>2</v>
+      </c>
+      <c r="AB41" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC41" s="25">
+        <v>3</v>
+      </c>
+      <c r="AD41" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE41" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF41" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG41" s="25">
         <v>-1</v>
       </c>
-      <c r="AB41" s="25" t="s">
-[...18 lines deleted...]
-        <v>-1</v>
+      <c r="AH41" s="25" t="s">
+        <v>26</v>
       </c>
       <c r="AI41" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="AJ41" s="21">
-[...12 lines deleted...]
-    <row r="42" spans="1:39">
+      <c r="AJ41" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK41" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL41" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM41" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN41" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="42" spans="1:40">
       <c r="A42" s="16" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="B42" s="16"/>
       <c r="C42" s="16"/>
       <c r="D42" s="16"/>
       <c r="E42" s="16"/>
       <c r="F42" s="16"/>
       <c r="G42" s="16"/>
       <c r="H42" s="16"/>
       <c r="I42" s="16"/>
       <c r="J42" s="16"/>
       <c r="K42" s="16"/>
       <c r="L42" s="16"/>
       <c r="M42" s="16"/>
       <c r="N42" s="16"/>
       <c r="O42" s="16"/>
       <c r="P42" s="16"/>
       <c r="Q42" s="16"/>
       <c r="R42" s="16"/>
       <c r="S42" s="16"/>
       <c r="T42" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U42" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="V42" s="4">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="V42" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="W42" s="25" t="s">
+        <v>26</v>
       </c>
       <c r="X42" s="4" t="s">
         <v>26</v>
       </c>
       <c r="Y42" s="25" t="s">
         <v>26</v>
       </c>
       <c r="Z42" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="AA42" s="25">
+      <c r="AA42" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB42" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC42" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD42" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE42" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF42" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG42" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH42" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI42" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ42" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK42" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL42" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM42" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN42" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="43" spans="1:40">
+      <c r="A43" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="B43" s="16"/>
+      <c r="C43" s="16"/>
+      <c r="D43" s="16"/>
+      <c r="E43" s="16"/>
+      <c r="F43" s="16"/>
+      <c r="G43" s="16"/>
+      <c r="H43" s="16"/>
+      <c r="I43" s="16"/>
+      <c r="J43" s="16"/>
+      <c r="K43" s="16"/>
+      <c r="L43" s="16"/>
+      <c r="M43" s="16"/>
+      <c r="N43" s="16"/>
+      <c r="O43" s="16"/>
+      <c r="P43" s="16"/>
+      <c r="Q43" s="16"/>
+      <c r="R43" s="16"/>
+      <c r="S43" s="16"/>
+      <c r="T43" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="U43" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="V43" s="4">
+        <v>-5</v>
+      </c>
+      <c r="W43" s="25">
+        <v>-2</v>
+      </c>
+      <c r="X43" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y43" s="25">
+        <v>-3</v>
+      </c>
+      <c r="Z43" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA43" s="25">
         <v>-1</v>
       </c>
-      <c r="AB42" s="25">
+      <c r="AB43" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC43" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD43" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE43" s="25">
+        <v>-2</v>
+      </c>
+      <c r="AF43" s="21">
         <v>-1</v>
       </c>
-      <c r="AC42" s="25" t="s">
-[...34 lines deleted...]
-      <c r="A43" s="27" t="s">
+      <c r="AG43" s="25">
+        <v>-2</v>
+      </c>
+      <c r="AH43" s="25">
+        <v>-1</v>
+      </c>
+      <c r="AI43" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ43" s="21">
+        <v>4</v>
+      </c>
+      <c r="AK43" s="21">
+        <v>6</v>
+      </c>
+      <c r="AL43" s="25">
+        <v>3</v>
+      </c>
+      <c r="AM43" s="25">
+        <v>14</v>
+      </c>
+      <c r="AN43" s="21">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:40">
+      <c r="A44" s="16" t="s">
+        <v>31</v>
+      </c>
+      <c r="B44" s="16"/>
+      <c r="C44" s="16"/>
+      <c r="D44" s="16"/>
+      <c r="E44" s="16"/>
+      <c r="F44" s="16"/>
+      <c r="G44" s="16"/>
+      <c r="H44" s="16"/>
+      <c r="I44" s="16"/>
+      <c r="J44" s="16"/>
+      <c r="K44" s="16"/>
+      <c r="L44" s="16"/>
+      <c r="M44" s="16"/>
+      <c r="N44" s="16"/>
+      <c r="O44" s="16"/>
+      <c r="P44" s="16"/>
+      <c r="Q44" s="16"/>
+      <c r="R44" s="16"/>
+      <c r="S44" s="16"/>
+      <c r="T44" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="U44" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="V44" s="4">
+        <v>1</v>
+      </c>
+      <c r="W44" s="25">
+        <v>1</v>
+      </c>
+      <c r="X44" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y44" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z44" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA44" s="25">
+        <v>-1</v>
+      </c>
+      <c r="AB44" s="25">
+        <v>-1</v>
+      </c>
+      <c r="AC44" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD44" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE44" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF44" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG44" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH44" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI44" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ44" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK44" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL44" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM44" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN44" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="45" spans="1:40">
+      <c r="A45" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="B43" s="27"/>
-[...17 lines deleted...]
-      <c r="T43" s="2">
+      <c r="B45" s="27"/>
+      <c r="C45" s="27"/>
+      <c r="D45" s="27"/>
+      <c r="E45" s="27"/>
+      <c r="F45" s="27"/>
+      <c r="G45" s="27"/>
+      <c r="H45" s="27"/>
+      <c r="I45" s="27"/>
+      <c r="J45" s="27"/>
+      <c r="K45" s="27"/>
+      <c r="L45" s="27"/>
+      <c r="M45" s="27"/>
+      <c r="N45" s="27"/>
+      <c r="O45" s="27"/>
+      <c r="P45" s="27"/>
+      <c r="Q45" s="27"/>
+      <c r="R45" s="27"/>
+      <c r="S45" s="27"/>
+      <c r="T45" s="2">
         <v>-1</v>
       </c>
-      <c r="U43" s="29">
+      <c r="U45" s="29">
         <v>-11</v>
       </c>
-      <c r="V43" s="2">
+      <c r="V45" s="2">
         <v>-1</v>
       </c>
-      <c r="W43" s="29">
+      <c r="W45" s="29">
         <v>-3</v>
       </c>
-      <c r="X43" s="2">
+      <c r="X45" s="2">
         <v>-9</v>
       </c>
-      <c r="Y43" s="29">
+      <c r="Y45" s="29">
         <v>-1</v>
       </c>
-      <c r="Z43" s="29" t="s">
-[...2 lines deleted...]
-      <c r="AA43" s="29">
+      <c r="Z45" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA45" s="29">
         <v>-5</v>
       </c>
-      <c r="AB43" s="29">
+      <c r="AB45" s="29">
         <v>3</v>
       </c>
-      <c r="AC43" s="29">
+      <c r="AC45" s="29">
         <v>-1</v>
       </c>
-      <c r="AD43" s="29">
+      <c r="AD45" s="29">
         <v>-7</v>
       </c>
-      <c r="AE43" s="29">
+      <c r="AE45" s="29">
         <v>-14</v>
       </c>
-      <c r="AF43" s="29">
+      <c r="AF45" s="29">
         <v>-2</v>
       </c>
-      <c r="AG43" s="29">
+      <c r="AG45" s="29">
         <v>-2</v>
       </c>
-      <c r="AH43" s="29">
+      <c r="AH45" s="29">
         <v>-2</v>
       </c>
-      <c r="AI43" s="29" t="s">
-[...11 lines deleted...]
-      <c r="AM43" s="29">
+      <c r="AI45" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ45" s="29">
+        <v>1</v>
+      </c>
+      <c r="AK45" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL45" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM45" s="29">
         <v>5</v>
       </c>
-    </row>
-[...7 lines deleted...]
-    <row r="46" spans="1:39">
+      <c r="AN45" s="29">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:40">
       <c r="X46" s="64"/>
-    </row>
-    <row r="47" spans="1:39">
+      <c r="AB46" s="63"/>
+    </row>
+    <row r="47" spans="1:40">
       <c r="X47" s="64"/>
     </row>
-    <row r="48" spans="1:39">
+    <row r="48" spans="1:40">
       <c r="X48" s="64"/>
     </row>
     <row r="49" spans="24:24">
       <c r="X49" s="64"/>
     </row>
     <row r="50" spans="24:24">
       <c r="X50" s="64"/>
     </row>
     <row r="51" spans="24:24">
       <c r="X51" s="64"/>
     </row>
     <row r="52" spans="24:24">
       <c r="X52" s="64"/>
     </row>
     <row r="53" spans="24:24">
       <c r="X53" s="64"/>
     </row>
     <row r="54" spans="24:24">
       <c r="X54" s="64"/>
     </row>
     <row r="55" spans="24:24">
       <c r="X55" s="64"/>
     </row>
     <row r="56" spans="24:24">
       <c r="X56" s="64"/>
@@ -22010,62 +22185,68 @@
     </row>
     <row r="70" spans="24:24">
       <c r="X70" s="64"/>
     </row>
     <row r="71" spans="24:24">
       <c r="X71" s="64"/>
     </row>
     <row r="72" spans="24:24">
       <c r="X72" s="64"/>
     </row>
     <row r="73" spans="24:24">
       <c r="X73" s="64"/>
     </row>
     <row r="74" spans="24:24">
       <c r="X74" s="64"/>
     </row>
     <row r="75" spans="24:24">
       <c r="X75" s="64"/>
     </row>
     <row r="76" spans="24:24">
       <c r="X76" s="64"/>
     </row>
     <row r="77" spans="24:24">
       <c r="X77" s="64"/>
     </row>
+    <row r="78" spans="24:24">
+      <c r="X78" s="64"/>
+    </row>
+    <row r="79" spans="24:24">
+      <c r="X79" s="64"/>
+    </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="A3:AW3"/>
-[...8 lines deleted...]
-    <mergeCell ref="A7:AK7"/>
+    <mergeCell ref="Z5:AW5"/>
+    <mergeCell ref="AL7:AW7"/>
+    <mergeCell ref="A24:AK24"/>
+    <mergeCell ref="A31:AK31"/>
+    <mergeCell ref="Z7:AK7"/>
+    <mergeCell ref="T7:Y7"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B7:M7"/>
+    <mergeCell ref="N7:S7"/>
+    <mergeCell ref="A9:AK9"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>