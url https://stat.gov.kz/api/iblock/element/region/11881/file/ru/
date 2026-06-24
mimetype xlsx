--- v1 (2026-05-25)
+++ v2 (2026-06-24)
@@ -13,66 +13,66 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-13548" yWindow="576" windowWidth="23256" windowHeight="13176" firstSheet="1" activeTab="1"/>
+    <workbookView xWindow="-13548" yWindow="576" windowWidth="23256" windowHeight="13176" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Прибывшие" sheetId="1" r:id="rId1"/>
     <sheet name="Прибывшие 2024-2026" sheetId="4" r:id="rId2"/>
     <sheet name="Выбышие" sheetId="2" r:id="rId3"/>
     <sheet name="Выбышие  2024-2026" sheetId="5" r:id="rId4"/>
     <sheet name="Сальдо внешней миграции" sheetId="3" r:id="rId5"/>
     <sheet name="Сальдо внеш.мигр  2024-2026" sheetId="7" r:id="rId6"/>
   </sheets>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2505" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2556" uniqueCount="48">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -5081,50 +5081,53 @@
       </c>
       <c r="AG10" s="21">
         <v>44</v>
       </c>
       <c r="AH10" s="21">
         <v>14</v>
       </c>
       <c r="AI10" s="21">
         <v>86</v>
       </c>
       <c r="AJ10" s="21">
         <v>42</v>
       </c>
       <c r="AK10" s="21">
         <v>103</v>
       </c>
       <c r="AL10" s="21">
         <v>79</v>
       </c>
       <c r="AM10" s="25">
         <v>54</v>
       </c>
       <c r="AN10" s="21">
         <v>74</v>
       </c>
+      <c r="AO10" s="21">
+        <v>45</v>
+      </c>
     </row>
     <row r="11" spans="1:66">
       <c r="A11" s="52" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="17"/>
       <c r="C11" s="17"/>
       <c r="D11" s="17"/>
       <c r="E11" s="17"/>
       <c r="F11" s="17"/>
       <c r="G11" s="17"/>
       <c r="H11" s="24"/>
       <c r="I11" s="17"/>
       <c r="J11" s="20"/>
       <c r="K11" s="24"/>
       <c r="L11" s="20"/>
       <c r="M11" s="20"/>
       <c r="N11" s="25"/>
       <c r="O11" s="25"/>
       <c r="P11" s="25"/>
       <c r="Q11" s="25"/>
       <c r="R11" s="25"/>
       <c r="S11" s="25"/>
       <c r="T11" s="25">
         <v>10</v>
@@ -5167,50 +5170,53 @@
       </c>
       <c r="AG11" s="21">
         <v>26</v>
       </c>
       <c r="AH11" s="21">
         <v>9</v>
       </c>
       <c r="AI11" s="21">
         <v>38</v>
       </c>
       <c r="AJ11" s="21">
         <v>29</v>
       </c>
       <c r="AK11" s="21">
         <v>62</v>
       </c>
       <c r="AL11" s="21">
         <v>42</v>
       </c>
       <c r="AM11" s="25">
         <v>14</v>
       </c>
       <c r="AN11" s="21">
         <v>41</v>
       </c>
+      <c r="AO11" s="21">
+        <v>11</v>
+      </c>
     </row>
     <row r="12" spans="1:66">
       <c r="A12" s="52" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="17"/>
       <c r="C12" s="17"/>
       <c r="D12" s="17"/>
       <c r="E12" s="17"/>
       <c r="F12" s="17"/>
       <c r="G12" s="17"/>
       <c r="H12" s="24"/>
       <c r="I12" s="17"/>
       <c r="J12" s="20"/>
       <c r="K12" s="24"/>
       <c r="L12" s="20"/>
       <c r="M12" s="20"/>
       <c r="N12" s="25"/>
       <c r="O12" s="25"/>
       <c r="P12" s="25"/>
       <c r="Q12" s="25"/>
       <c r="R12" s="25"/>
       <c r="S12" s="25"/>
       <c r="T12" s="25" t="s">
         <v>26</v>
@@ -5252,50 +5258,53 @@
         <v>3</v>
       </c>
       <c r="AG12" s="21">
         <v>2</v>
       </c>
       <c r="AH12" s="21">
         <v>1</v>
       </c>
       <c r="AI12" s="21">
         <v>6</v>
       </c>
       <c r="AJ12" s="21">
         <v>1</v>
       </c>
       <c r="AK12" s="21">
         <v>4</v>
       </c>
       <c r="AL12" s="21">
         <v>4</v>
       </c>
       <c r="AM12" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN12" s="21">
         <v>1</v>
+      </c>
+      <c r="AO12" s="21">
+        <v>5</v>
       </c>
     </row>
     <row r="13" spans="1:66">
       <c r="A13" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="17"/>
       <c r="C13" s="17"/>
       <c r="D13" s="17"/>
       <c r="E13" s="17"/>
       <c r="F13" s="17"/>
       <c r="G13" s="17"/>
       <c r="H13" s="24"/>
       <c r="I13" s="17"/>
       <c r="J13" s="20"/>
       <c r="K13" s="24"/>
       <c r="L13" s="20"/>
       <c r="M13" s="20"/>
       <c r="N13" s="25"/>
       <c r="O13" s="25"/>
       <c r="P13" s="25"/>
       <c r="Q13" s="25"/>
       <c r="R13" s="25"/>
       <c r="S13" s="25"/>
       <c r="T13" s="25">
@@ -5339,50 +5348,53 @@
       </c>
       <c r="AG13" s="21">
         <v>4</v>
       </c>
       <c r="AH13" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AI13" s="21">
         <v>16</v>
       </c>
       <c r="AJ13" s="21">
         <v>3</v>
       </c>
       <c r="AK13" s="21">
         <v>6</v>
       </c>
       <c r="AL13" s="21">
         <v>5</v>
       </c>
       <c r="AM13" s="25">
         <v>1</v>
       </c>
       <c r="AN13" s="21">
         <v>4</v>
       </c>
+      <c r="AO13" s="21">
+        <v>1</v>
+      </c>
     </row>
     <row r="14" spans="1:66">
       <c r="A14" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="17"/>
       <c r="C14" s="17"/>
       <c r="D14" s="17"/>
       <c r="E14" s="17"/>
       <c r="F14" s="17"/>
       <c r="G14" s="17"/>
       <c r="H14" s="24"/>
       <c r="I14" s="17"/>
       <c r="J14" s="20"/>
       <c r="K14" s="24"/>
       <c r="L14" s="20"/>
       <c r="M14" s="20"/>
       <c r="N14" s="25"/>
       <c r="O14" s="25"/>
       <c r="P14" s="25"/>
       <c r="Q14" s="25"/>
       <c r="R14" s="25"/>
       <c r="S14" s="25"/>
       <c r="T14" s="25" t="s">
         <v>26</v>
@@ -5425,50 +5437,53 @@
       </c>
       <c r="AG14" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AH14" s="21">
         <v>3</v>
       </c>
       <c r="AI14" s="21">
         <v>9</v>
       </c>
       <c r="AJ14" s="21">
         <v>2</v>
       </c>
       <c r="AK14" s="21">
         <v>13</v>
       </c>
       <c r="AL14" s="21">
         <v>10</v>
       </c>
       <c r="AM14" s="25">
         <v>13</v>
       </c>
       <c r="AN14" s="21">
         <v>23</v>
       </c>
+      <c r="AO14" s="21">
+        <v>18</v>
+      </c>
     </row>
     <row r="15" spans="1:66">
       <c r="A15" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="17"/>
       <c r="C15" s="17"/>
       <c r="D15" s="17"/>
       <c r="E15" s="17"/>
       <c r="F15" s="17"/>
       <c r="G15" s="17"/>
       <c r="H15" s="24"/>
       <c r="I15" s="17"/>
       <c r="J15" s="20"/>
       <c r="K15" s="24"/>
       <c r="L15" s="20"/>
       <c r="M15" s="20"/>
       <c r="N15" s="25"/>
       <c r="O15" s="25"/>
       <c r="P15" s="25"/>
       <c r="Q15" s="25"/>
       <c r="R15" s="25"/>
       <c r="S15" s="25"/>
       <c r="T15" s="25" t="s">
         <v>26</v>
@@ -5511,50 +5526,53 @@
       </c>
       <c r="AG15" s="21">
         <v>6</v>
       </c>
       <c r="AH15" s="21">
         <v>1</v>
       </c>
       <c r="AI15" s="21">
         <v>2</v>
       </c>
       <c r="AJ15" s="21">
         <v>2</v>
       </c>
       <c r="AK15" s="21">
         <v>8</v>
       </c>
       <c r="AL15" s="21">
         <v>5</v>
       </c>
       <c r="AM15" s="25">
         <v>3</v>
       </c>
       <c r="AN15" s="21">
         <v>2</v>
       </c>
+      <c r="AO15" s="21">
+        <v>2</v>
+      </c>
     </row>
     <row r="16" spans="1:66">
       <c r="A16" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="17"/>
       <c r="C16" s="17"/>
       <c r="D16" s="17"/>
       <c r="E16" s="17"/>
       <c r="F16" s="17"/>
       <c r="G16" s="17"/>
       <c r="H16" s="24"/>
       <c r="I16" s="17"/>
       <c r="J16" s="20"/>
       <c r="K16" s="24"/>
       <c r="L16" s="20"/>
       <c r="M16" s="20"/>
       <c r="N16" s="25"/>
       <c r="O16" s="25"/>
       <c r="P16" s="25"/>
       <c r="Q16" s="25"/>
       <c r="R16" s="25"/>
       <c r="S16" s="25"/>
       <c r="T16" s="25" t="s">
         <v>26</v>
@@ -5597,50 +5615,53 @@
       </c>
       <c r="AG16" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AH16" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AI16" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AJ16" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK16" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL16" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AM16" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN16" s="21" t="s">
         <v>26</v>
       </c>
+      <c r="AO16" s="21" t="s">
+        <v>26</v>
+      </c>
     </row>
     <row r="17" spans="1:56">
       <c r="A17" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="17"/>
       <c r="C17" s="17"/>
       <c r="D17" s="17"/>
       <c r="E17" s="17"/>
       <c r="F17" s="17"/>
       <c r="G17" s="17"/>
       <c r="H17" s="24"/>
       <c r="I17" s="17"/>
       <c r="J17" s="20"/>
       <c r="K17" s="24"/>
       <c r="L17" s="20"/>
       <c r="M17" s="20"/>
       <c r="N17" s="25"/>
       <c r="O17" s="25"/>
       <c r="P17" s="25"/>
       <c r="Q17" s="25"/>
       <c r="R17" s="25"/>
       <c r="S17" s="25"/>
       <c r="T17" s="25" t="s">
         <v>26</v>
@@ -5683,50 +5704,53 @@
       </c>
       <c r="AG17" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AH17" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AI17" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AJ17" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK17" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL17" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AM17" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN17" s="21" t="s">
         <v>26</v>
       </c>
+      <c r="AO17" s="21" t="s">
+        <v>26</v>
+      </c>
     </row>
     <row r="18" spans="1:56">
       <c r="A18" s="16" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="17"/>
       <c r="C18" s="17"/>
       <c r="D18" s="17"/>
       <c r="E18" s="17"/>
       <c r="F18" s="17"/>
       <c r="G18" s="17"/>
       <c r="H18" s="24"/>
       <c r="I18" s="17"/>
       <c r="J18" s="20"/>
       <c r="K18" s="24"/>
       <c r="L18" s="20"/>
       <c r="M18" s="20"/>
       <c r="N18" s="25"/>
       <c r="O18" s="25"/>
       <c r="P18" s="25"/>
       <c r="Q18" s="25"/>
       <c r="R18" s="25"/>
       <c r="S18" s="25"/>
       <c r="T18" s="25" t="s">
         <v>26</v>
@@ -5769,50 +5793,53 @@
       </c>
       <c r="AG18" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AH18" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AI18" s="21">
         <v>1</v>
       </c>
       <c r="AJ18" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK18" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL18" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AM18" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN18" s="21" t="s">
         <v>26</v>
       </c>
+      <c r="AO18" s="21" t="s">
+        <v>26</v>
+      </c>
     </row>
     <row r="19" spans="1:56">
       <c r="A19" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="17"/>
       <c r="C19" s="17"/>
       <c r="D19" s="17"/>
       <c r="E19" s="17"/>
       <c r="F19" s="17"/>
       <c r="G19" s="17"/>
       <c r="H19" s="24"/>
       <c r="I19" s="17"/>
       <c r="J19" s="20"/>
       <c r="K19" s="24"/>
       <c r="L19" s="20"/>
       <c r="M19" s="20"/>
       <c r="N19" s="25"/>
       <c r="O19" s="25"/>
       <c r="P19" s="25"/>
       <c r="Q19" s="25"/>
       <c r="R19" s="25"/>
       <c r="S19" s="25"/>
       <c r="T19" s="25" t="s">
         <v>26</v>
@@ -5855,50 +5882,53 @@
       </c>
       <c r="AG19" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AH19" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AI19" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AJ19" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK19" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL19" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AM19" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN19" s="21" t="s">
         <v>26</v>
       </c>
+      <c r="AO19" s="21" t="s">
+        <v>26</v>
+      </c>
     </row>
     <row r="20" spans="1:56">
       <c r="A20" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="17"/>
       <c r="C20" s="17"/>
       <c r="D20" s="17"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
       <c r="G20" s="17"/>
       <c r="H20" s="24"/>
       <c r="I20" s="17"/>
       <c r="J20" s="20"/>
       <c r="K20" s="24"/>
       <c r="L20" s="20"/>
       <c r="M20" s="20"/>
       <c r="N20" s="25"/>
       <c r="O20" s="25"/>
       <c r="P20" s="25"/>
       <c r="Q20" s="25"/>
       <c r="R20" s="25"/>
       <c r="S20" s="25"/>
       <c r="T20" s="25" t="s">
         <v>26</v>
@@ -5941,50 +5971,53 @@
       </c>
       <c r="AG20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AH20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AI20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AJ20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AM20" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN20" s="21" t="s">
         <v>26</v>
       </c>
+      <c r="AO20" s="21" t="s">
+        <v>26</v>
+      </c>
     </row>
     <row r="21" spans="1:56">
       <c r="A21" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="17"/>
       <c r="C21" s="17"/>
       <c r="D21" s="17"/>
       <c r="E21" s="17"/>
       <c r="F21" s="17"/>
       <c r="G21" s="17"/>
       <c r="H21" s="24"/>
       <c r="I21" s="17"/>
       <c r="J21" s="20"/>
       <c r="K21" s="24"/>
       <c r="L21" s="20"/>
       <c r="M21" s="20"/>
       <c r="N21" s="25"/>
       <c r="O21" s="25"/>
       <c r="P21" s="25"/>
       <c r="Q21" s="25"/>
       <c r="R21" s="25"/>
       <c r="S21" s="25"/>
       <c r="T21" s="25" t="s">
         <v>26</v>
@@ -6027,50 +6060,53 @@
       </c>
       <c r="AG21" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AH21" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AI21" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AJ21" s="21">
         <v>4</v>
       </c>
       <c r="AK21" s="21">
         <v>6</v>
       </c>
       <c r="AL21" s="21">
         <v>5</v>
       </c>
       <c r="AM21" s="25">
         <v>15</v>
       </c>
       <c r="AN21" s="21">
         <v>1</v>
       </c>
+      <c r="AO21" s="21">
+        <v>6</v>
+      </c>
     </row>
     <row r="22" spans="1:56">
       <c r="A22" s="16" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="17"/>
       <c r="C22" s="17"/>
       <c r="D22" s="17"/>
       <c r="E22" s="17"/>
       <c r="F22" s="17"/>
       <c r="G22" s="17"/>
       <c r="H22" s="24"/>
       <c r="I22" s="17"/>
       <c r="J22" s="20"/>
       <c r="K22" s="24"/>
       <c r="L22" s="20"/>
       <c r="M22" s="20"/>
       <c r="N22" s="25"/>
       <c r="O22" s="25"/>
       <c r="P22" s="25"/>
       <c r="Q22" s="25"/>
       <c r="R22" s="25"/>
       <c r="S22" s="25"/>
       <c r="T22" s="25" t="s">
         <v>26</v>
@@ -6111,50 +6147,53 @@
       <c r="AF22" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AG22" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AH22" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AI22" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AJ22" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK22" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL22" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AM22" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN22" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO22" s="21" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="23" spans="1:56">
       <c r="A23" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="17"/>
       <c r="C23" s="17"/>
       <c r="D23" s="17"/>
       <c r="E23" s="17"/>
       <c r="F23" s="17"/>
       <c r="G23" s="17"/>
       <c r="H23" s="24"/>
       <c r="I23" s="17"/>
       <c r="J23" s="20"/>
       <c r="K23" s="24"/>
       <c r="L23" s="20"/>
       <c r="M23" s="20"/>
       <c r="N23" s="25"/>
       <c r="O23" s="25"/>
       <c r="P23" s="25"/>
       <c r="Q23" s="25"/>
       <c r="R23" s="25"/>
       <c r="S23" s="25"/>
@@ -6197,50 +6236,53 @@
       <c r="AF23" s="21">
         <v>5</v>
       </c>
       <c r="AG23" s="21">
         <v>6</v>
       </c>
       <c r="AH23" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AI23" s="21">
         <v>14</v>
       </c>
       <c r="AJ23" s="21">
         <v>1</v>
       </c>
       <c r="AK23" s="21">
         <v>4</v>
       </c>
       <c r="AL23" s="21">
         <v>8</v>
       </c>
       <c r="AM23" s="25">
         <v>8</v>
       </c>
       <c r="AN23" s="21">
+        <v>2</v>
+      </c>
+      <c r="AO23" s="21">
         <v>2</v>
       </c>
     </row>
     <row r="24" spans="1:56">
       <c r="A24" s="77" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="77"/>
       <c r="C24" s="77"/>
       <c r="D24" s="77"/>
       <c r="E24" s="77"/>
       <c r="F24" s="77"/>
       <c r="G24" s="77"/>
       <c r="H24" s="77"/>
       <c r="I24" s="77"/>
       <c r="J24" s="77"/>
       <c r="K24" s="77"/>
       <c r="L24" s="77"/>
       <c r="M24" s="77"/>
       <c r="N24" s="77"/>
       <c r="O24" s="77"/>
       <c r="P24" s="77"/>
       <c r="Q24" s="77"/>
       <c r="R24" s="77"/>
       <c r="S24" s="77"/>
@@ -6363,50 +6405,53 @@
       </c>
       <c r="AG25" s="21">
         <v>35</v>
       </c>
       <c r="AH25" s="21">
         <v>11</v>
       </c>
       <c r="AI25" s="21">
         <v>58</v>
       </c>
       <c r="AJ25" s="21">
         <v>29</v>
       </c>
       <c r="AK25" s="21">
         <v>78</v>
       </c>
       <c r="AL25" s="21">
         <v>59</v>
       </c>
       <c r="AM25" s="25">
         <v>26</v>
       </c>
       <c r="AN25" s="21">
         <v>52</v>
       </c>
+      <c r="AO25" s="21">
+        <v>20</v>
+      </c>
     </row>
     <row r="26" spans="1:56">
       <c r="A26" s="52" t="s">
         <v>28</v>
       </c>
       <c r="B26" s="17"/>
       <c r="C26" s="17"/>
       <c r="D26" s="17"/>
       <c r="E26" s="17"/>
       <c r="F26" s="17"/>
       <c r="G26" s="17"/>
       <c r="H26" s="24"/>
       <c r="I26" s="17"/>
       <c r="J26" s="20"/>
       <c r="K26" s="24"/>
       <c r="L26" s="20"/>
       <c r="M26" s="20"/>
       <c r="N26" s="25"/>
       <c r="O26" s="25"/>
       <c r="P26" s="25"/>
       <c r="Q26" s="25"/>
       <c r="R26" s="25"/>
       <c r="S26" s="25"/>
       <c r="T26" s="1">
         <v>10</v>
@@ -6449,50 +6494,53 @@
       </c>
       <c r="AG26" s="21">
         <v>24</v>
       </c>
       <c r="AH26" s="21">
         <v>9</v>
       </c>
       <c r="AI26" s="21">
         <v>37</v>
       </c>
       <c r="AJ26" s="21">
         <v>26</v>
       </c>
       <c r="AK26" s="21">
         <v>62</v>
       </c>
       <c r="AL26" s="21">
         <v>38</v>
       </c>
       <c r="AM26" s="25">
         <v>14</v>
       </c>
       <c r="AN26" s="21">
         <v>39</v>
       </c>
+      <c r="AO26" s="21">
+        <v>10</v>
+      </c>
     </row>
     <row r="27" spans="1:56">
       <c r="A27" s="52" t="s">
         <v>29</v>
       </c>
       <c r="B27" s="17"/>
       <c r="C27" s="17"/>
       <c r="D27" s="17"/>
       <c r="E27" s="17"/>
       <c r="F27" s="17"/>
       <c r="G27" s="17"/>
       <c r="H27" s="24"/>
       <c r="I27" s="17"/>
       <c r="J27" s="20"/>
       <c r="K27" s="24"/>
       <c r="L27" s="20"/>
       <c r="M27" s="20"/>
       <c r="N27" s="25"/>
       <c r="O27" s="25"/>
       <c r="P27" s="25"/>
       <c r="Q27" s="25"/>
       <c r="R27" s="25"/>
       <c r="S27" s="25"/>
       <c r="T27" s="1" t="s">
         <v>26</v>
@@ -6535,50 +6583,53 @@
       </c>
       <c r="AG27" s="21">
         <v>2</v>
       </c>
       <c r="AH27" s="21">
         <v>1</v>
       </c>
       <c r="AI27" s="21">
         <v>6</v>
       </c>
       <c r="AJ27" s="21">
         <v>1</v>
       </c>
       <c r="AK27" s="21">
         <v>4</v>
       </c>
       <c r="AL27" s="21">
         <v>4</v>
       </c>
       <c r="AM27" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN27" s="21">
         <v>1</v>
       </c>
+      <c r="AO27" s="21">
+        <v>5</v>
+      </c>
     </row>
     <row r="28" spans="1:56">
       <c r="A28" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="17"/>
       <c r="C28" s="17"/>
       <c r="D28" s="17"/>
       <c r="E28" s="17"/>
       <c r="F28" s="17"/>
       <c r="G28" s="17"/>
       <c r="H28" s="24"/>
       <c r="I28" s="17"/>
       <c r="J28" s="20"/>
       <c r="K28" s="24"/>
       <c r="L28" s="20"/>
       <c r="M28" s="20"/>
       <c r="N28" s="25"/>
       <c r="O28" s="25"/>
       <c r="P28" s="25"/>
       <c r="Q28" s="25"/>
       <c r="R28" s="25"/>
       <c r="S28" s="25"/>
       <c r="T28" s="1" t="s">
         <v>26</v>
@@ -6621,50 +6672,53 @@
       </c>
       <c r="AG28" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AH28" s="21">
         <v>1</v>
       </c>
       <c r="AI28" s="21">
         <v>6</v>
       </c>
       <c r="AJ28" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK28" s="21">
         <v>4</v>
       </c>
       <c r="AL28" s="21">
         <v>5</v>
       </c>
       <c r="AM28" s="25">
         <v>7</v>
       </c>
       <c r="AN28" s="21">
         <v>9</v>
       </c>
+      <c r="AO28" s="21">
+        <v>3</v>
+      </c>
     </row>
     <row r="29" spans="1:56">
       <c r="A29" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="17"/>
       <c r="C29" s="17"/>
       <c r="D29" s="17"/>
       <c r="E29" s="17"/>
       <c r="F29" s="17"/>
       <c r="G29" s="17"/>
       <c r="H29" s="24"/>
       <c r="I29" s="17"/>
       <c r="J29" s="20"/>
       <c r="K29" s="24"/>
       <c r="L29" s="20"/>
       <c r="M29" s="20"/>
       <c r="N29" s="25"/>
       <c r="O29" s="25"/>
       <c r="P29" s="25"/>
       <c r="Q29" s="25"/>
       <c r="R29" s="25"/>
       <c r="S29" s="25"/>
       <c r="T29" s="1" t="s">
         <v>26</v>
@@ -6706,50 +6760,53 @@
         <v>2</v>
       </c>
       <c r="AG29" s="21">
         <v>6</v>
       </c>
       <c r="AH29" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AI29" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AJ29" s="21">
         <v>2</v>
       </c>
       <c r="AK29" s="21">
         <v>6</v>
       </c>
       <c r="AL29" s="21">
         <v>4</v>
       </c>
       <c r="AM29" s="25">
         <v>2</v>
       </c>
       <c r="AN29" s="21">
         <v>2</v>
+      </c>
+      <c r="AO29" s="21">
+        <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:56">
       <c r="A30" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="17"/>
       <c r="C30" s="17"/>
       <c r="D30" s="17"/>
       <c r="E30" s="17"/>
       <c r="F30" s="17"/>
       <c r="G30" s="17"/>
       <c r="H30" s="24"/>
       <c r="I30" s="17"/>
       <c r="J30" s="20"/>
       <c r="K30" s="24"/>
       <c r="L30" s="20"/>
       <c r="M30" s="20"/>
       <c r="N30" s="25"/>
       <c r="O30" s="25"/>
       <c r="P30" s="25"/>
       <c r="Q30" s="25"/>
       <c r="R30" s="25"/>
       <c r="S30" s="25"/>
       <c r="T30" s="1">
@@ -6791,50 +6848,53 @@
       <c r="AF30" s="21">
         <v>3</v>
       </c>
       <c r="AG30" s="21">
         <v>3</v>
       </c>
       <c r="AH30" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AI30" s="21">
         <v>9</v>
       </c>
       <c r="AJ30" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK30" s="21">
         <v>2</v>
       </c>
       <c r="AL30" s="21">
         <v>8</v>
       </c>
       <c r="AM30" s="25">
         <v>3</v>
       </c>
       <c r="AN30" s="21">
+        <v>1</v>
+      </c>
+      <c r="AO30" s="21">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:56">
       <c r="A31" s="78" t="s">
         <v>12</v>
       </c>
       <c r="B31" s="78"/>
       <c r="C31" s="78"/>
       <c r="D31" s="78"/>
       <c r="E31" s="78"/>
       <c r="F31" s="78"/>
       <c r="G31" s="78"/>
       <c r="H31" s="78"/>
       <c r="I31" s="78"/>
       <c r="J31" s="78"/>
       <c r="K31" s="78"/>
       <c r="L31" s="78"/>
       <c r="M31" s="78"/>
       <c r="N31" s="78"/>
       <c r="O31" s="78"/>
       <c r="P31" s="78"/>
       <c r="Q31" s="78"/>
       <c r="R31" s="78"/>
       <c r="S31" s="78"/>
@@ -6957,51 +7017,53 @@
       </c>
       <c r="AG32" s="21">
         <v>9</v>
       </c>
       <c r="AH32" s="25">
         <v>3</v>
       </c>
       <c r="AI32" s="25">
         <v>28</v>
       </c>
       <c r="AJ32" s="21">
         <v>13</v>
       </c>
       <c r="AK32" s="21">
         <v>25</v>
       </c>
       <c r="AL32" s="25">
         <v>20</v>
       </c>
       <c r="AM32" s="25">
         <v>28</v>
       </c>
       <c r="AN32" s="21">
         <v>22</v>
       </c>
-      <c r="AO32" s="21"/>
+      <c r="AO32" s="25">
+        <v>25</v>
+      </c>
       <c r="AP32" s="21"/>
       <c r="AQ32" s="21"/>
       <c r="AR32" s="21"/>
       <c r="AS32" s="21"/>
       <c r="AT32" s="21"/>
       <c r="AU32" s="21"/>
       <c r="AV32" s="21"/>
       <c r="AW32" s="21"/>
       <c r="AX32" s="21"/>
       <c r="AY32" s="21"/>
       <c r="AZ32" s="21"/>
       <c r="BA32" s="21"/>
       <c r="BB32" s="21"/>
       <c r="BC32" s="21"/>
       <c r="BD32" s="21"/>
     </row>
     <row r="33" spans="1:56">
       <c r="A33" s="52" t="s">
         <v>28</v>
       </c>
       <c r="B33" s="16"/>
       <c r="C33" s="16"/>
       <c r="D33" s="16"/>
       <c r="E33" s="16"/>
       <c r="F33" s="16"/>
@@ -7059,51 +7121,53 @@
       </c>
       <c r="AG33" s="25">
         <v>2</v>
       </c>
       <c r="AH33" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AI33" s="25">
         <v>1</v>
       </c>
       <c r="AJ33" s="21">
         <v>3</v>
       </c>
       <c r="AK33" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL33" s="25">
         <v>4</v>
       </c>
       <c r="AM33" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN33" s="21">
         <v>2</v>
       </c>
-      <c r="AO33" s="21"/>
+      <c r="AO33" s="25">
+        <v>1</v>
+      </c>
       <c r="AP33" s="21"/>
       <c r="AQ33" s="21"/>
       <c r="AR33" s="21"/>
       <c r="AS33" s="21"/>
       <c r="AT33" s="21"/>
       <c r="AU33" s="21"/>
       <c r="AV33" s="21"/>
       <c r="AW33" s="21"/>
       <c r="AX33" s="21"/>
       <c r="AY33" s="21"/>
       <c r="AZ33" s="21"/>
       <c r="BA33" s="21"/>
       <c r="BB33" s="21"/>
       <c r="BC33" s="21"/>
       <c r="BD33" s="21"/>
     </row>
     <row r="34" spans="1:56">
       <c r="A34" s="52" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="16"/>
       <c r="C34" s="16"/>
       <c r="D34" s="16"/>
       <c r="E34" s="16"/>
       <c r="F34" s="16"/>
@@ -7161,51 +7225,53 @@
       </c>
       <c r="AG34" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AH34" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AI34" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AJ34" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK34" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL34" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AM34" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN34" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="AO34" s="21"/>
+      <c r="AO34" s="25" t="s">
+        <v>26</v>
+      </c>
       <c r="AP34" s="21"/>
       <c r="AQ34" s="21"/>
       <c r="AR34" s="21"/>
       <c r="AS34" s="21"/>
       <c r="AT34" s="21"/>
       <c r="AU34" s="21"/>
       <c r="AV34" s="21"/>
       <c r="AW34" s="21"/>
       <c r="AX34" s="21"/>
       <c r="AY34" s="21"/>
       <c r="AZ34" s="21"/>
       <c r="BA34" s="21"/>
       <c r="BB34" s="21"/>
       <c r="BC34" s="21"/>
       <c r="BD34" s="21"/>
     </row>
     <row r="35" spans="1:56">
       <c r="A35" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B35" s="16"/>
       <c r="C35" s="16"/>
       <c r="D35" s="16"/>
       <c r="E35" s="16"/>
       <c r="F35" s="16"/>
@@ -7263,51 +7329,53 @@
       </c>
       <c r="AG35" s="25">
         <v>4</v>
       </c>
       <c r="AH35" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AI35" s="25">
         <v>16</v>
       </c>
       <c r="AJ35" s="21">
         <v>3</v>
       </c>
       <c r="AK35" s="21">
         <v>6</v>
       </c>
       <c r="AL35" s="25">
         <v>5</v>
       </c>
       <c r="AM35" s="25">
         <v>1</v>
       </c>
       <c r="AN35" s="21">
         <v>4</v>
       </c>
-      <c r="AO35" s="21"/>
+      <c r="AO35" s="25">
+        <v>1</v>
+      </c>
       <c r="AP35" s="21"/>
       <c r="AQ35" s="21"/>
       <c r="AR35" s="21"/>
       <c r="AS35" s="21"/>
       <c r="AT35" s="21"/>
       <c r="AU35" s="21"/>
       <c r="AV35" s="21"/>
       <c r="AW35" s="21"/>
       <c r="AX35" s="21"/>
       <c r="AY35" s="21"/>
       <c r="AZ35" s="21"/>
       <c r="BA35" s="21"/>
       <c r="BB35" s="21"/>
       <c r="BC35" s="21"/>
       <c r="BD35" s="21"/>
     </row>
     <row r="36" spans="1:56">
       <c r="A36" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B36" s="16"/>
       <c r="C36" s="16"/>
       <c r="D36" s="16"/>
       <c r="E36" s="16"/>
       <c r="F36" s="16"/>
@@ -7365,51 +7433,53 @@
       </c>
       <c r="AG36" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AH36" s="25">
         <v>2</v>
       </c>
       <c r="AI36" s="25">
         <v>3</v>
       </c>
       <c r="AJ36" s="21">
         <v>2</v>
       </c>
       <c r="AK36" s="21">
         <v>9</v>
       </c>
       <c r="AL36" s="25">
         <v>5</v>
       </c>
       <c r="AM36" s="25">
         <v>6</v>
       </c>
       <c r="AN36" s="21">
         <v>14</v>
       </c>
-      <c r="AO36" s="21"/>
+      <c r="AO36" s="25">
+        <v>15</v>
+      </c>
       <c r="AP36" s="21"/>
       <c r="AQ36" s="21"/>
       <c r="AR36" s="21"/>
       <c r="AS36" s="21"/>
       <c r="AT36" s="21"/>
       <c r="AU36" s="21"/>
       <c r="AV36" s="21"/>
       <c r="AW36" s="21"/>
       <c r="AX36" s="21"/>
       <c r="AY36" s="21"/>
       <c r="AZ36" s="21"/>
       <c r="BA36" s="21"/>
       <c r="BB36" s="21"/>
       <c r="BC36" s="21"/>
       <c r="BD36" s="21"/>
     </row>
     <row r="37" spans="1:56">
       <c r="A37" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B37" s="16"/>
       <c r="C37" s="16"/>
       <c r="D37" s="16"/>
       <c r="E37" s="16"/>
       <c r="F37" s="16"/>
@@ -7467,51 +7537,53 @@
       </c>
       <c r="AG37" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AH37" s="25">
         <v>1</v>
       </c>
       <c r="AI37" s="25">
         <v>2</v>
       </c>
       <c r="AJ37" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK37" s="21">
         <v>2</v>
       </c>
       <c r="AL37" s="25">
         <v>1</v>
       </c>
       <c r="AM37" s="25">
         <v>1</v>
       </c>
       <c r="AN37" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="AO37" s="21"/>
+      <c r="AO37" s="25">
+        <v>1</v>
+      </c>
       <c r="AP37" s="21"/>
       <c r="AQ37" s="21"/>
       <c r="AR37" s="21"/>
       <c r="AS37" s="21"/>
       <c r="AT37" s="21"/>
       <c r="AU37" s="21"/>
       <c r="AV37" s="21"/>
       <c r="AW37" s="21"/>
       <c r="AX37" s="21"/>
       <c r="AY37" s="21"/>
       <c r="AZ37" s="21"/>
       <c r="BA37" s="21"/>
       <c r="BB37" s="21"/>
       <c r="BC37" s="21"/>
       <c r="BD37" s="21"/>
     </row>
     <row r="38" spans="1:56">
       <c r="A38" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B38" s="16"/>
       <c r="C38" s="16"/>
       <c r="D38" s="16"/>
       <c r="E38" s="16"/>
       <c r="F38" s="16"/>
@@ -7569,51 +7641,53 @@
       </c>
       <c r="AG38" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AH38" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AI38" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AJ38" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK38" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL38" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AM38" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN38" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="AO38" s="21"/>
+      <c r="AO38" s="25" t="s">
+        <v>26</v>
+      </c>
       <c r="AP38" s="21"/>
       <c r="AQ38" s="21"/>
       <c r="AR38" s="21"/>
       <c r="AS38" s="21"/>
       <c r="AT38" s="21"/>
       <c r="AU38" s="21"/>
       <c r="AV38" s="21"/>
       <c r="AW38" s="21"/>
       <c r="AX38" s="21"/>
       <c r="AY38" s="21"/>
       <c r="AZ38" s="21"/>
       <c r="BA38" s="21"/>
       <c r="BB38" s="21"/>
       <c r="BC38" s="21"/>
       <c r="BD38" s="21"/>
     </row>
     <row r="39" spans="1:56">
       <c r="A39" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B39" s="16"/>
       <c r="C39" s="16"/>
       <c r="D39" s="16"/>
       <c r="E39" s="16"/>
       <c r="F39" s="16"/>
@@ -7671,51 +7745,53 @@
       </c>
       <c r="AG39" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AH39" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AI39" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AJ39" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK39" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL39" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AM39" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN39" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="AO39" s="21"/>
+      <c r="AO39" s="25" t="s">
+        <v>26</v>
+      </c>
       <c r="AP39" s="21"/>
       <c r="AQ39" s="21"/>
       <c r="AR39" s="21"/>
       <c r="AS39" s="21"/>
       <c r="AT39" s="21"/>
       <c r="AU39" s="21"/>
       <c r="AV39" s="21"/>
       <c r="AW39" s="21"/>
       <c r="AX39" s="21"/>
       <c r="AY39" s="21"/>
       <c r="AZ39" s="21"/>
       <c r="BA39" s="21"/>
       <c r="BB39" s="21"/>
       <c r="BC39" s="21"/>
       <c r="BD39" s="21"/>
     </row>
     <row r="40" spans="1:56">
       <c r="A40" s="16" t="s">
         <v>30</v>
       </c>
       <c r="B40" s="16"/>
       <c r="C40" s="16"/>
       <c r="D40" s="16"/>
       <c r="E40" s="16"/>
       <c r="F40" s="16"/>
@@ -7773,51 +7849,53 @@
       </c>
       <c r="AG40" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AH40" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AI40" s="25">
         <v>1</v>
       </c>
       <c r="AJ40" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK40" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL40" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AM40" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN40" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="AO40" s="21"/>
+      <c r="AO40" s="25" t="s">
+        <v>26</v>
+      </c>
       <c r="AP40" s="21"/>
       <c r="AQ40" s="21"/>
       <c r="AR40" s="21"/>
       <c r="AS40" s="21"/>
       <c r="AT40" s="21"/>
       <c r="AU40" s="21"/>
       <c r="AV40" s="21"/>
       <c r="AW40" s="21"/>
       <c r="AX40" s="21"/>
       <c r="AY40" s="21"/>
       <c r="AZ40" s="21"/>
       <c r="BA40" s="21"/>
       <c r="BB40" s="21"/>
       <c r="BC40" s="21"/>
       <c r="BD40" s="21"/>
     </row>
     <row r="41" spans="1:56">
       <c r="A41" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B41" s="16"/>
       <c r="C41" s="16"/>
       <c r="D41" s="16"/>
       <c r="E41" s="16"/>
       <c r="F41" s="16"/>
@@ -7875,51 +7953,53 @@
       </c>
       <c r="AG41" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AH41" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AI41" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AJ41" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK41" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL41" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AM41" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN41" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="AO41" s="21"/>
+      <c r="AO41" s="25" t="s">
+        <v>26</v>
+      </c>
       <c r="AP41" s="21"/>
       <c r="AQ41" s="21"/>
       <c r="AR41" s="21"/>
       <c r="AS41" s="21"/>
       <c r="AT41" s="21"/>
       <c r="AU41" s="21"/>
       <c r="AV41" s="21"/>
       <c r="AW41" s="21"/>
       <c r="AX41" s="21"/>
       <c r="AY41" s="21"/>
       <c r="AZ41" s="21"/>
       <c r="BA41" s="21"/>
       <c r="BB41" s="21"/>
       <c r="BC41" s="21"/>
       <c r="BD41" s="21"/>
     </row>
     <row r="42" spans="1:56">
       <c r="A42" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="16"/>
       <c r="C42" s="16"/>
       <c r="D42" s="16"/>
       <c r="E42" s="16"/>
       <c r="F42" s="16"/>
@@ -7977,51 +8057,53 @@
       </c>
       <c r="AG42" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AH42" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AI42" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AJ42" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK42" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL42" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AM42" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN42" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="AO42" s="21"/>
+      <c r="AO42" s="25" t="s">
+        <v>26</v>
+      </c>
       <c r="AP42" s="21"/>
       <c r="AQ42" s="21"/>
       <c r="AR42" s="21"/>
       <c r="AS42" s="21"/>
       <c r="AT42" s="21"/>
       <c r="AU42" s="21"/>
       <c r="AV42" s="21"/>
       <c r="AW42" s="21"/>
       <c r="AX42" s="21"/>
       <c r="AY42" s="21"/>
       <c r="AZ42" s="21"/>
       <c r="BA42" s="21"/>
       <c r="BB42" s="21"/>
       <c r="BC42" s="21"/>
       <c r="BD42" s="21"/>
     </row>
     <row r="43" spans="1:56">
       <c r="A43" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="16"/>
       <c r="C43" s="16"/>
       <c r="D43" s="16"/>
       <c r="E43" s="16"/>
       <c r="F43" s="16"/>
@@ -8079,51 +8161,53 @@
       </c>
       <c r="AG43" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AH43" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AI43" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AJ43" s="21">
         <v>4</v>
       </c>
       <c r="AK43" s="21">
         <v>6</v>
       </c>
       <c r="AL43" s="25">
         <v>5</v>
       </c>
       <c r="AM43" s="25">
         <v>15</v>
       </c>
       <c r="AN43" s="21">
         <v>1</v>
       </c>
-      <c r="AO43" s="21"/>
+      <c r="AO43" s="25">
+        <v>6</v>
+      </c>
       <c r="AP43" s="21"/>
       <c r="AQ43" s="21"/>
       <c r="AR43" s="21"/>
       <c r="AS43" s="21"/>
       <c r="AT43" s="21"/>
       <c r="AU43" s="21"/>
       <c r="AV43" s="21"/>
       <c r="AW43" s="21"/>
       <c r="AX43" s="21"/>
       <c r="AY43" s="21"/>
       <c r="AZ43" s="21"/>
       <c r="BA43" s="21"/>
       <c r="BB43" s="21"/>
       <c r="BC43" s="21"/>
       <c r="BD43" s="21"/>
     </row>
     <row r="44" spans="1:56">
       <c r="A44" s="16" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="16"/>
       <c r="C44" s="16"/>
       <c r="D44" s="16"/>
       <c r="E44" s="16"/>
       <c r="F44" s="16"/>
@@ -8181,51 +8265,53 @@
       </c>
       <c r="AG44" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AH44" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AI44" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AJ44" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK44" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL44" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AM44" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN44" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="AO44" s="21"/>
+      <c r="AO44" s="25" t="s">
+        <v>26</v>
+      </c>
       <c r="AP44" s="21"/>
       <c r="AQ44" s="21"/>
       <c r="AR44" s="21"/>
       <c r="AS44" s="21"/>
       <c r="AT44" s="21"/>
       <c r="AU44" s="21"/>
       <c r="AV44" s="21"/>
       <c r="AW44" s="21"/>
       <c r="AX44" s="21"/>
       <c r="AY44" s="21"/>
       <c r="AZ44" s="21"/>
       <c r="BA44" s="21"/>
       <c r="BB44" s="21"/>
       <c r="BC44" s="21"/>
       <c r="BD44" s="21"/>
     </row>
     <row r="45" spans="1:56">
       <c r="A45" s="27" t="s">
         <v>24</v>
       </c>
       <c r="B45" s="27"/>
       <c r="C45" s="27"/>
       <c r="D45" s="27"/>
       <c r="E45" s="27"/>
       <c r="F45" s="27"/>
@@ -8283,51 +8369,53 @@
       </c>
       <c r="AG45" s="29">
         <v>3</v>
       </c>
       <c r="AH45" s="29" t="s">
         <v>26</v>
       </c>
       <c r="AI45" s="29">
         <v>5</v>
       </c>
       <c r="AJ45" s="29">
         <v>1</v>
       </c>
       <c r="AK45" s="29">
         <v>2</v>
       </c>
       <c r="AL45" s="29" t="s">
         <v>26</v>
       </c>
       <c r="AM45" s="29">
         <v>5</v>
       </c>
       <c r="AN45" s="29">
         <v>1</v>
       </c>
-      <c r="AO45" s="21"/>
+      <c r="AO45" s="29">
+        <v>1</v>
+      </c>
       <c r="AP45" s="21"/>
       <c r="AQ45" s="21"/>
       <c r="AR45" s="21"/>
       <c r="AS45" s="21"/>
       <c r="AT45" s="21"/>
       <c r="AU45" s="21"/>
       <c r="AV45" s="21"/>
       <c r="AW45" s="21"/>
       <c r="AX45" s="21"/>
       <c r="AY45" s="21"/>
       <c r="AZ45" s="21"/>
       <c r="BA45" s="21"/>
       <c r="BB45" s="21"/>
       <c r="BC45" s="21"/>
       <c r="BD45" s="21"/>
     </row>
     <row r="46" spans="1:56">
       <c r="T46" s="50"/>
       <c r="X46" s="8"/>
     </row>
     <row r="47" spans="1:56">
       <c r="X47" s="8"/>
     </row>
     <row r="48" spans="1:56">
       <c r="X48" s="8"/>
@@ -11785,51 +11873,51 @@
       <c r="AR39" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A3:AQ3"/>
     <mergeCell ref="A20:AQ20"/>
     <mergeCell ref="A27:AQ27"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="A7:AQ7"/>
     <mergeCell ref="AL5:AQ5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:BC96"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView topLeftCell="U1" workbookViewId="0">
       <selection activeCell="Z5" sqref="Z5:AW5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="25" style="8" customWidth="1"/>
     <col min="2" max="13" width="0" style="8" hidden="1" customWidth="1"/>
     <col min="14" max="19" width="9.109375" style="8" hidden="1" customWidth="1"/>
     <col min="20" max="23" width="9.109375" style="8"/>
     <col min="24" max="24" width="9.109375" style="59"/>
     <col min="25" max="16384" width="9.109375" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:55">
       <c r="X1" s="8"/>
     </row>
     <row r="2" spans="1:55">
       <c r="X2" s="8"/>
     </row>
     <row r="3" spans="1:55">
       <c r="X3" s="8"/>
     </row>
     <row r="4" spans="1:55">
       <c r="X4" s="8"/>
     </row>
@@ -12229,50 +12317,53 @@
       </c>
       <c r="AG10" s="21">
         <v>83</v>
       </c>
       <c r="AH10" s="21">
         <v>42</v>
       </c>
       <c r="AI10" s="21">
         <v>55</v>
       </c>
       <c r="AJ10" s="21">
         <v>47</v>
       </c>
       <c r="AK10" s="21">
         <v>20</v>
       </c>
       <c r="AL10" s="21">
         <v>12</v>
       </c>
       <c r="AM10" s="25">
         <v>22</v>
       </c>
       <c r="AN10" s="21">
         <v>31</v>
       </c>
+      <c r="AO10" s="21">
+        <v>13</v>
+      </c>
     </row>
     <row r="11" spans="1:55">
       <c r="A11" s="52" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="17"/>
       <c r="C11" s="17"/>
       <c r="D11" s="17"/>
       <c r="E11" s="17"/>
       <c r="F11" s="17"/>
       <c r="G11" s="17"/>
       <c r="H11" s="24"/>
       <c r="I11" s="17"/>
       <c r="J11" s="20"/>
       <c r="K11" s="24"/>
       <c r="L11" s="20"/>
       <c r="M11" s="20"/>
       <c r="N11" s="25"/>
       <c r="O11" s="25"/>
       <c r="P11" s="25"/>
       <c r="Q11" s="25"/>
       <c r="R11" s="25"/>
       <c r="S11" s="25"/>
       <c r="T11" s="1">
         <v>72</v>
@@ -12315,50 +12406,53 @@
       </c>
       <c r="AG11" s="21">
         <v>35</v>
       </c>
       <c r="AH11" s="21">
         <v>23</v>
       </c>
       <c r="AI11" s="21">
         <v>21</v>
       </c>
       <c r="AJ11" s="21">
         <v>26</v>
       </c>
       <c r="AK11" s="21">
         <v>7</v>
       </c>
       <c r="AL11" s="21">
         <v>8</v>
       </c>
       <c r="AM11" s="25">
         <v>11</v>
       </c>
       <c r="AN11" s="21">
         <v>16</v>
       </c>
+      <c r="AO11" s="21">
+        <v>7</v>
+      </c>
     </row>
     <row r="12" spans="1:55">
       <c r="A12" s="52" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="17"/>
       <c r="C12" s="17"/>
       <c r="D12" s="17"/>
       <c r="E12" s="17"/>
       <c r="F12" s="17"/>
       <c r="G12" s="17"/>
       <c r="H12" s="24"/>
       <c r="I12" s="17"/>
       <c r="J12" s="20"/>
       <c r="K12" s="24"/>
       <c r="L12" s="20"/>
       <c r="M12" s="20"/>
       <c r="N12" s="25"/>
       <c r="O12" s="25"/>
       <c r="P12" s="25"/>
       <c r="Q12" s="25"/>
       <c r="R12" s="25"/>
       <c r="S12" s="25"/>
       <c r="T12" s="1">
         <v>27</v>
@@ -12401,50 +12495,53 @@
       </c>
       <c r="AG12" s="21">
         <v>5</v>
       </c>
       <c r="AH12" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AI12" s="21">
         <v>6</v>
       </c>
       <c r="AJ12" s="21">
         <v>7</v>
       </c>
       <c r="AK12" s="21">
         <v>3</v>
       </c>
       <c r="AL12" s="21">
         <v>1</v>
       </c>
       <c r="AM12" s="25">
         <v>3</v>
       </c>
       <c r="AN12" s="21" t="s">
         <v>26</v>
       </c>
+      <c r="AO12" s="21">
+        <v>3</v>
+      </c>
     </row>
     <row r="13" spans="1:55">
       <c r="A13" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="17"/>
       <c r="C13" s="17"/>
       <c r="D13" s="17"/>
       <c r="E13" s="17"/>
       <c r="F13" s="17"/>
       <c r="G13" s="17"/>
       <c r="H13" s="24"/>
       <c r="I13" s="17"/>
       <c r="J13" s="20"/>
       <c r="K13" s="24"/>
       <c r="L13" s="20"/>
       <c r="M13" s="20"/>
       <c r="N13" s="25"/>
       <c r="O13" s="25"/>
       <c r="P13" s="25"/>
       <c r="Q13" s="25"/>
       <c r="R13" s="25"/>
       <c r="S13" s="25"/>
       <c r="T13" s="1">
         <v>15</v>
@@ -12487,50 +12584,53 @@
       </c>
       <c r="AG13" s="21">
         <v>8</v>
       </c>
       <c r="AH13" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AI13" s="21">
         <v>7</v>
       </c>
       <c r="AJ13" s="21">
         <v>1</v>
       </c>
       <c r="AK13" s="21">
         <v>1</v>
       </c>
       <c r="AL13" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AM13" s="25">
         <v>2</v>
       </c>
       <c r="AN13" s="21">
         <v>3</v>
       </c>
+      <c r="AO13" s="21" t="s">
+        <v>26</v>
+      </c>
     </row>
     <row r="14" spans="1:55">
       <c r="A14" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="17"/>
       <c r="C14" s="17"/>
       <c r="D14" s="17"/>
       <c r="E14" s="17"/>
       <c r="F14" s="17"/>
       <c r="G14" s="17"/>
       <c r="H14" s="24"/>
       <c r="I14" s="17"/>
       <c r="J14" s="20"/>
       <c r="K14" s="24"/>
       <c r="L14" s="20"/>
       <c r="M14" s="20"/>
       <c r="N14" s="25"/>
       <c r="O14" s="25"/>
       <c r="P14" s="25"/>
       <c r="Q14" s="25"/>
       <c r="R14" s="25"/>
       <c r="S14" s="25"/>
       <c r="T14" s="1" t="s">
         <v>26</v>
@@ -12571,50 +12671,53 @@
       <c r="AF14" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AG14" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AH14" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AI14" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AJ14" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK14" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL14" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AM14" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN14" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO14" s="21" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15" spans="1:55">
       <c r="A15" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="17"/>
       <c r="C15" s="17"/>
       <c r="D15" s="17"/>
       <c r="E15" s="17"/>
       <c r="F15" s="17"/>
       <c r="G15" s="17"/>
       <c r="H15" s="24"/>
       <c r="I15" s="17"/>
       <c r="J15" s="20"/>
       <c r="K15" s="24"/>
       <c r="L15" s="20"/>
       <c r="M15" s="20"/>
       <c r="N15" s="25"/>
       <c r="O15" s="25"/>
       <c r="P15" s="25"/>
       <c r="Q15" s="25"/>
       <c r="R15" s="25"/>
       <c r="S15" s="25"/>
@@ -12659,50 +12762,53 @@
       </c>
       <c r="AG15" s="21">
         <v>19</v>
       </c>
       <c r="AH15" s="21">
         <v>13</v>
       </c>
       <c r="AI15" s="21">
         <v>11</v>
       </c>
       <c r="AJ15" s="21">
         <v>7</v>
       </c>
       <c r="AK15" s="21">
         <v>4</v>
       </c>
       <c r="AL15" s="21">
         <v>1</v>
       </c>
       <c r="AM15" s="25">
         <v>1</v>
       </c>
       <c r="AN15" s="21">
         <v>8</v>
       </c>
+      <c r="AO15" s="21" t="s">
+        <v>26</v>
+      </c>
     </row>
     <row r="16" spans="1:55">
       <c r="A16" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="17"/>
       <c r="C16" s="17"/>
       <c r="D16" s="17"/>
       <c r="E16" s="17"/>
       <c r="F16" s="17"/>
       <c r="G16" s="17"/>
       <c r="H16" s="24"/>
       <c r="I16" s="17"/>
       <c r="J16" s="20"/>
       <c r="K16" s="24"/>
       <c r="L16" s="20"/>
       <c r="M16" s="20"/>
       <c r="N16" s="25"/>
       <c r="O16" s="25"/>
       <c r="P16" s="25"/>
       <c r="Q16" s="25"/>
       <c r="R16" s="25"/>
       <c r="S16" s="25"/>
       <c r="T16" s="1" t="s">
         <v>26</v>
@@ -12745,52 +12851,55 @@
       </c>
       <c r="AG16" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AH16" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AI16" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AJ16" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK16" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL16" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AM16" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN16" s="21" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="17" spans="1:40">
+      <c r="AO16" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17" spans="1:41">
       <c r="A17" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="17"/>
       <c r="C17" s="17"/>
       <c r="D17" s="17"/>
       <c r="E17" s="17"/>
       <c r="F17" s="17"/>
       <c r="G17" s="17"/>
       <c r="H17" s="24"/>
       <c r="I17" s="17"/>
       <c r="J17" s="20"/>
       <c r="K17" s="24"/>
       <c r="L17" s="20"/>
       <c r="M17" s="20"/>
       <c r="N17" s="25"/>
       <c r="O17" s="25"/>
       <c r="P17" s="25"/>
       <c r="Q17" s="25"/>
       <c r="R17" s="25"/>
       <c r="S17" s="25"/>
       <c r="T17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U17" s="21">
@@ -12831,52 +12940,55 @@
       </c>
       <c r="AG17" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AH17" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AI17" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AJ17" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK17" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL17" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AM17" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN17" s="21" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="18" spans="1:40">
+      <c r="AO17" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18" spans="1:41">
       <c r="A18" s="16" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="17"/>
       <c r="C18" s="17"/>
       <c r="D18" s="17"/>
       <c r="E18" s="17"/>
       <c r="F18" s="17"/>
       <c r="G18" s="17"/>
       <c r="H18" s="24"/>
       <c r="I18" s="17"/>
       <c r="J18" s="20"/>
       <c r="K18" s="24"/>
       <c r="L18" s="20"/>
       <c r="M18" s="20"/>
       <c r="N18" s="25"/>
       <c r="O18" s="25"/>
       <c r="P18" s="25"/>
       <c r="Q18" s="25"/>
       <c r="R18" s="25"/>
       <c r="S18" s="25"/>
       <c r="T18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U18" s="21" t="s">
@@ -12917,52 +13029,55 @@
       </c>
       <c r="AG18" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AH18" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AI18" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AJ18" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK18" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL18" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AM18" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN18" s="21" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="19" spans="1:40">
+      <c r="AO18" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19" spans="1:41">
       <c r="A19" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="17"/>
       <c r="C19" s="17"/>
       <c r="D19" s="17"/>
       <c r="E19" s="17"/>
       <c r="F19" s="17"/>
       <c r="G19" s="17"/>
       <c r="H19" s="24"/>
       <c r="I19" s="17"/>
       <c r="J19" s="20"/>
       <c r="K19" s="24"/>
       <c r="L19" s="20"/>
       <c r="M19" s="20"/>
       <c r="N19" s="25"/>
       <c r="O19" s="25"/>
       <c r="P19" s="25"/>
       <c r="Q19" s="25"/>
       <c r="R19" s="25"/>
       <c r="S19" s="25"/>
       <c r="T19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U19" s="21" t="s">
@@ -13003,52 +13118,55 @@
       </c>
       <c r="AG19" s="21">
         <v>1</v>
       </c>
       <c r="AH19" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AI19" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AJ19" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK19" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL19" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AM19" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN19" s="21" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="20" spans="1:40">
+      <c r="AO19" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20" spans="1:41">
       <c r="A20" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="17"/>
       <c r="C20" s="17"/>
       <c r="D20" s="17"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
       <c r="G20" s="17"/>
       <c r="H20" s="24"/>
       <c r="I20" s="17"/>
       <c r="J20" s="20"/>
       <c r="K20" s="24"/>
       <c r="L20" s="20"/>
       <c r="M20" s="20"/>
       <c r="N20" s="25"/>
       <c r="O20" s="25"/>
       <c r="P20" s="25"/>
       <c r="Q20" s="25"/>
       <c r="R20" s="25"/>
       <c r="S20" s="25"/>
       <c r="T20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U20" s="21" t="s">
@@ -13089,52 +13207,55 @@
       </c>
       <c r="AG20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AH20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AI20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AJ20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AM20" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN20" s="21" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="21" spans="1:40">
+      <c r="AO20" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="21" spans="1:41">
       <c r="A21" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="17"/>
       <c r="C21" s="17"/>
       <c r="D21" s="17"/>
       <c r="E21" s="17"/>
       <c r="F21" s="17"/>
       <c r="G21" s="17"/>
       <c r="H21" s="24"/>
       <c r="I21" s="17"/>
       <c r="J21" s="20"/>
       <c r="K21" s="24"/>
       <c r="L21" s="20"/>
       <c r="M21" s="20"/>
       <c r="N21" s="25"/>
       <c r="O21" s="25"/>
       <c r="P21" s="25"/>
       <c r="Q21" s="25"/>
       <c r="R21" s="25"/>
       <c r="S21" s="25"/>
       <c r="T21" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U21" s="21" t="s">
@@ -13175,52 +13296,55 @@
       </c>
       <c r="AG21" s="21">
         <v>2</v>
       </c>
       <c r="AH21" s="21">
         <v>1</v>
       </c>
       <c r="AI21" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AJ21" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK21" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL21" s="21">
         <v>2</v>
       </c>
       <c r="AM21" s="25">
         <v>1</v>
       </c>
       <c r="AN21" s="21" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="22" spans="1:40">
+      <c r="AO21" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="22" spans="1:41">
       <c r="A22" s="16" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="17"/>
       <c r="C22" s="17"/>
       <c r="D22" s="17"/>
       <c r="E22" s="17"/>
       <c r="F22" s="17"/>
       <c r="G22" s="17"/>
       <c r="H22" s="24"/>
       <c r="I22" s="17"/>
       <c r="J22" s="20"/>
       <c r="K22" s="24"/>
       <c r="L22" s="20"/>
       <c r="M22" s="20"/>
       <c r="N22" s="25"/>
       <c r="O22" s="25"/>
       <c r="P22" s="25"/>
       <c r="Q22" s="25"/>
       <c r="R22" s="25"/>
       <c r="S22" s="25"/>
       <c r="T22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U22" s="21" t="s">
@@ -13261,52 +13385,55 @@
       </c>
       <c r="AG22" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AH22" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AI22" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AJ22" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK22" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL22" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AM22" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN22" s="21" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="23" spans="1:40">
+      <c r="AO22" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="23" spans="1:41">
       <c r="A23" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="17"/>
       <c r="C23" s="17"/>
       <c r="D23" s="17"/>
       <c r="E23" s="17"/>
       <c r="F23" s="17"/>
       <c r="G23" s="17"/>
       <c r="H23" s="24"/>
       <c r="I23" s="17"/>
       <c r="J23" s="20"/>
       <c r="K23" s="24"/>
       <c r="L23" s="20"/>
       <c r="M23" s="20"/>
       <c r="N23" s="25"/>
       <c r="O23" s="25"/>
       <c r="P23" s="25"/>
       <c r="Q23" s="25"/>
       <c r="R23" s="25"/>
       <c r="S23" s="25"/>
       <c r="T23" s="1">
         <v>8</v>
       </c>
       <c r="U23" s="21">
@@ -13347,94 +13474,97 @@
       </c>
       <c r="AG23" s="21">
         <v>13</v>
       </c>
       <c r="AH23" s="21">
         <v>5</v>
       </c>
       <c r="AI23" s="21">
         <v>10</v>
       </c>
       <c r="AJ23" s="21">
         <v>6</v>
       </c>
       <c r="AK23" s="21">
         <v>5</v>
       </c>
       <c r="AL23" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AM23" s="25">
         <v>4</v>
       </c>
       <c r="AN23" s="21">
         <v>4</v>
       </c>
-    </row>
-    <row r="24" spans="1:40" ht="14.4" customHeight="1">
+      <c r="AO23" s="21">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:41" ht="14.4" customHeight="1">
       <c r="B24" s="68"/>
       <c r="C24" s="68"/>
       <c r="D24" s="68"/>
       <c r="E24" s="68"/>
       <c r="F24" s="68"/>
       <c r="G24" s="68"/>
       <c r="H24" s="68"/>
       <c r="I24" s="68"/>
       <c r="J24" s="68"/>
       <c r="K24" s="68"/>
       <c r="L24" s="68"/>
       <c r="M24" s="68"/>
       <c r="N24" s="68"/>
       <c r="O24" s="68"/>
       <c r="P24" s="68"/>
       <c r="Q24" s="68"/>
       <c r="R24" s="68"/>
       <c r="S24" s="68"/>
       <c r="T24" s="77" t="s">
         <v>11</v>
       </c>
       <c r="U24" s="77"/>
       <c r="V24" s="77"/>
       <c r="W24" s="77"/>
       <c r="X24" s="77"/>
       <c r="Y24" s="77"/>
       <c r="Z24" s="77"/>
       <c r="AA24" s="77"/>
       <c r="AB24" s="77"/>
       <c r="AC24" s="77"/>
       <c r="AD24" s="77"/>
       <c r="AE24" s="77"/>
       <c r="AF24" s="77"/>
       <c r="AG24" s="77"/>
       <c r="AH24" s="77"/>
       <c r="AI24" s="77"/>
       <c r="AJ24" s="77"/>
       <c r="AK24" s="77"/>
       <c r="AL24" s="77"/>
       <c r="AM24" s="77"/>
     </row>
-    <row r="25" spans="1:40">
+    <row r="25" spans="1:41">
       <c r="A25" s="51" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="17">
         <v>183</v>
       </c>
       <c r="C25" s="17">
         <v>191</v>
       </c>
       <c r="D25" s="17">
         <v>184</v>
       </c>
       <c r="E25" s="17">
         <v>229</v>
       </c>
       <c r="F25" s="17">
         <v>257</v>
       </c>
       <c r="G25" s="17">
         <v>445</v>
       </c>
       <c r="H25" s="20">
         <v>355</v>
       </c>
       <c r="I25" s="17">
@@ -13511,52 +13641,55 @@
       </c>
       <c r="AG25" s="21">
         <v>66</v>
       </c>
       <c r="AH25" s="21">
         <v>35</v>
       </c>
       <c r="AI25" s="21">
         <v>39</v>
       </c>
       <c r="AJ25" s="21">
         <v>46</v>
       </c>
       <c r="AK25" s="21">
         <v>15</v>
       </c>
       <c r="AL25" s="21">
         <v>10</v>
       </c>
       <c r="AM25" s="25">
         <v>19</v>
       </c>
       <c r="AN25" s="21">
         <v>21</v>
       </c>
-    </row>
-    <row r="26" spans="1:40">
+      <c r="AO25" s="21">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="26" spans="1:41">
       <c r="A26" s="52" t="s">
         <v>28</v>
       </c>
       <c r="B26" s="17"/>
       <c r="C26" s="17"/>
       <c r="D26" s="17"/>
       <c r="E26" s="17"/>
       <c r="F26" s="17"/>
       <c r="G26" s="17"/>
       <c r="H26" s="20"/>
       <c r="I26" s="17"/>
       <c r="J26" s="20"/>
       <c r="K26" s="24"/>
       <c r="L26" s="20"/>
       <c r="M26" s="20"/>
       <c r="N26" s="25"/>
       <c r="O26" s="25"/>
       <c r="P26" s="25"/>
       <c r="Q26" s="25"/>
       <c r="R26" s="25"/>
       <c r="S26" s="25"/>
       <c r="T26" s="25">
         <v>66</v>
       </c>
       <c r="U26" s="21">
@@ -13597,52 +13730,55 @@
       </c>
       <c r="AG26" s="21">
         <v>35</v>
       </c>
       <c r="AH26" s="21">
         <v>23</v>
       </c>
       <c r="AI26" s="21">
         <v>20</v>
       </c>
       <c r="AJ26" s="21">
         <v>26</v>
       </c>
       <c r="AK26" s="21">
         <v>7</v>
       </c>
       <c r="AL26" s="21">
         <v>8</v>
       </c>
       <c r="AM26" s="25">
         <v>11</v>
       </c>
       <c r="AN26" s="21">
         <v>11</v>
       </c>
-    </row>
-    <row r="27" spans="1:40">
+      <c r="AO26" s="21">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="27" spans="1:41">
       <c r="A27" s="52" t="s">
         <v>29</v>
       </c>
       <c r="B27" s="17"/>
       <c r="C27" s="17"/>
       <c r="D27" s="17"/>
       <c r="E27" s="17"/>
       <c r="F27" s="17"/>
       <c r="G27" s="17"/>
       <c r="H27" s="20"/>
       <c r="I27" s="17"/>
       <c r="J27" s="20"/>
       <c r="K27" s="24"/>
       <c r="L27" s="20"/>
       <c r="M27" s="20"/>
       <c r="N27" s="25"/>
       <c r="O27" s="25"/>
       <c r="P27" s="25"/>
       <c r="Q27" s="25"/>
       <c r="R27" s="25"/>
       <c r="S27" s="25"/>
       <c r="T27" s="25">
         <v>27</v>
       </c>
       <c r="U27" s="21">
@@ -13683,52 +13819,55 @@
       </c>
       <c r="AG27" s="21">
         <v>5</v>
       </c>
       <c r="AH27" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AI27" s="21">
         <v>6</v>
       </c>
       <c r="AJ27" s="21">
         <v>7</v>
       </c>
       <c r="AK27" s="21">
         <v>1</v>
       </c>
       <c r="AL27" s="21">
         <v>1</v>
       </c>
       <c r="AM27" s="25">
         <v>3</v>
       </c>
       <c r="AN27" s="21" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="28" spans="1:40">
+      <c r="AO27" s="21">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:41">
       <c r="A28" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="17"/>
       <c r="C28" s="17"/>
       <c r="D28" s="17"/>
       <c r="E28" s="17"/>
       <c r="F28" s="17"/>
       <c r="G28" s="17"/>
       <c r="H28" s="20"/>
       <c r="I28" s="17"/>
       <c r="J28" s="20"/>
       <c r="K28" s="24"/>
       <c r="L28" s="20"/>
       <c r="M28" s="20"/>
       <c r="N28" s="25"/>
       <c r="O28" s="25"/>
       <c r="P28" s="25"/>
       <c r="Q28" s="25"/>
       <c r="R28" s="25"/>
       <c r="S28" s="25"/>
       <c r="T28" s="25" t="s">
         <v>26</v>
       </c>
       <c r="U28" s="21" t="s">
@@ -13769,52 +13908,55 @@
       </c>
       <c r="AG28" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AH28" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AI28" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AJ28" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK28" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL28" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AM28" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN28" s="21" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="29" spans="1:40">
+      <c r="AO28" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="29" spans="1:41">
       <c r="A29" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="17"/>
       <c r="C29" s="17"/>
       <c r="D29" s="17"/>
       <c r="E29" s="17"/>
       <c r="F29" s="17"/>
       <c r="G29" s="17"/>
       <c r="H29" s="20"/>
       <c r="I29" s="17"/>
       <c r="J29" s="20"/>
       <c r="K29" s="24"/>
       <c r="L29" s="20"/>
       <c r="M29" s="20"/>
       <c r="N29" s="25"/>
       <c r="O29" s="25"/>
       <c r="P29" s="25"/>
       <c r="Q29" s="25"/>
       <c r="R29" s="25"/>
       <c r="S29" s="25"/>
       <c r="T29" s="25">
         <v>9</v>
       </c>
       <c r="U29" s="21">
@@ -13855,52 +13997,55 @@
       </c>
       <c r="AG29" s="21">
         <v>18</v>
       </c>
       <c r="AH29" s="21">
         <v>9</v>
       </c>
       <c r="AI29" s="21">
         <v>8</v>
       </c>
       <c r="AJ29" s="21">
         <v>7</v>
       </c>
       <c r="AK29" s="21">
         <v>4</v>
       </c>
       <c r="AL29" s="21">
         <v>1</v>
       </c>
       <c r="AM29" s="25">
         <v>1</v>
       </c>
       <c r="AN29" s="21">
         <v>8</v>
       </c>
-    </row>
-    <row r="30" spans="1:40">
+      <c r="AO29" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="30" spans="1:41">
       <c r="A30" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="17"/>
       <c r="C30" s="17"/>
       <c r="D30" s="17"/>
       <c r="E30" s="17"/>
       <c r="F30" s="17"/>
       <c r="G30" s="17"/>
       <c r="H30" s="20"/>
       <c r="I30" s="17"/>
       <c r="J30" s="20"/>
       <c r="K30" s="24"/>
       <c r="L30" s="20"/>
       <c r="M30" s="20"/>
       <c r="N30" s="25"/>
       <c r="O30" s="25"/>
       <c r="P30" s="25"/>
       <c r="Q30" s="25"/>
       <c r="R30" s="25"/>
       <c r="S30" s="25"/>
       <c r="T30" s="25">
         <v>4</v>
       </c>
       <c r="U30" s="21">
@@ -13941,94 +14086,97 @@
       </c>
       <c r="AG30" s="21">
         <v>8</v>
       </c>
       <c r="AH30" s="21">
         <v>3</v>
       </c>
       <c r="AI30" s="21">
         <v>5</v>
       </c>
       <c r="AJ30" s="21">
         <v>6</v>
       </c>
       <c r="AK30" s="21">
         <v>3</v>
       </c>
       <c r="AL30" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AM30" s="25">
         <v>4</v>
       </c>
       <c r="AN30" s="21">
         <v>2</v>
       </c>
-    </row>
-    <row r="31" spans="1:40" ht="14.4" customHeight="1">
+      <c r="AO30" s="21">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:41" ht="14.4" customHeight="1">
       <c r="B31" s="69"/>
       <c r="C31" s="69"/>
       <c r="D31" s="69"/>
       <c r="E31" s="69"/>
       <c r="F31" s="69"/>
       <c r="G31" s="69"/>
       <c r="H31" s="69"/>
       <c r="I31" s="69"/>
       <c r="J31" s="69"/>
       <c r="K31" s="69"/>
       <c r="L31" s="69"/>
       <c r="M31" s="69"/>
       <c r="N31" s="69"/>
       <c r="O31" s="69"/>
       <c r="P31" s="69"/>
       <c r="Q31" s="69"/>
       <c r="R31" s="69"/>
       <c r="S31" s="69"/>
       <c r="T31" s="78" t="s">
         <v>12</v>
       </c>
       <c r="U31" s="78"/>
       <c r="V31" s="78"/>
       <c r="W31" s="78"/>
       <c r="X31" s="78"/>
       <c r="Y31" s="78"/>
       <c r="Z31" s="78"/>
       <c r="AA31" s="78"/>
       <c r="AB31" s="78"/>
       <c r="AC31" s="78"/>
       <c r="AD31" s="78"/>
       <c r="AE31" s="78"/>
       <c r="AF31" s="78"/>
       <c r="AG31" s="78"/>
       <c r="AH31" s="78"/>
       <c r="AI31" s="78"/>
       <c r="AJ31" s="78"/>
       <c r="AK31" s="78"/>
       <c r="AL31" s="78"/>
       <c r="AM31" s="78"/>
     </row>
-    <row r="32" spans="1:40" s="16" customFormat="1">
+    <row r="32" spans="1:41" s="16" customFormat="1">
       <c r="A32" s="51" t="s">
         <v>27</v>
       </c>
       <c r="B32" s="17">
         <v>34</v>
       </c>
       <c r="C32" s="17">
         <v>29</v>
       </c>
       <c r="D32" s="17">
         <v>38</v>
       </c>
       <c r="E32" s="17">
         <v>56</v>
       </c>
       <c r="F32" s="17">
         <v>50</v>
       </c>
       <c r="G32" s="17">
         <v>107</v>
       </c>
       <c r="H32" s="20">
         <v>87</v>
       </c>
       <c r="I32" s="17">
@@ -14105,52 +14253,55 @@
       </c>
       <c r="AG32" s="21">
         <v>17</v>
       </c>
       <c r="AH32" s="25">
         <v>7</v>
       </c>
       <c r="AI32" s="25">
         <v>16</v>
       </c>
       <c r="AJ32" s="21">
         <v>1</v>
       </c>
       <c r="AK32" s="21">
         <v>5</v>
       </c>
       <c r="AL32" s="25">
         <v>2</v>
       </c>
       <c r="AM32" s="25">
         <v>3</v>
       </c>
       <c r="AN32" s="21">
         <v>10</v>
       </c>
-    </row>
-    <row r="33" spans="1:40">
+      <c r="AO32" s="25">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:41">
       <c r="A33" s="52" t="s">
         <v>28</v>
       </c>
       <c r="B33" s="16"/>
       <c r="C33" s="16"/>
       <c r="D33" s="16"/>
       <c r="E33" s="16"/>
       <c r="F33" s="16"/>
       <c r="G33" s="16"/>
       <c r="H33" s="16"/>
       <c r="I33" s="16"/>
       <c r="J33" s="16"/>
       <c r="K33" s="16"/>
       <c r="L33" s="16"/>
       <c r="M33" s="16"/>
       <c r="N33" s="16"/>
       <c r="O33" s="16"/>
       <c r="P33" s="16"/>
       <c r="Q33" s="16"/>
       <c r="R33" s="16"/>
       <c r="S33" s="16"/>
       <c r="T33" s="25">
         <v>6</v>
       </c>
       <c r="U33" s="25">
@@ -14191,52 +14342,55 @@
       </c>
       <c r="AG33" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AH33" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AI33" s="25">
         <v>1</v>
       </c>
       <c r="AJ33" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK33" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL33" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AM33" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN33" s="21">
         <v>5</v>
       </c>
-    </row>
-    <row r="34" spans="1:40">
+      <c r="AO33" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="34" spans="1:41">
       <c r="A34" s="52" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="16"/>
       <c r="C34" s="16"/>
       <c r="D34" s="16"/>
       <c r="E34" s="16"/>
       <c r="F34" s="16"/>
       <c r="G34" s="16"/>
       <c r="H34" s="16"/>
       <c r="I34" s="16"/>
       <c r="J34" s="16"/>
       <c r="K34" s="16"/>
       <c r="L34" s="16"/>
       <c r="M34" s="16"/>
       <c r="N34" s="16"/>
       <c r="O34" s="16"/>
       <c r="P34" s="16"/>
       <c r="Q34" s="16"/>
       <c r="R34" s="16"/>
       <c r="S34" s="16"/>
       <c r="T34" s="25" t="s">
         <v>26</v>
       </c>
       <c r="U34" s="25" t="s">
@@ -14277,52 +14431,55 @@
       </c>
       <c r="AG34" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AH34" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AI34" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AJ34" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK34" s="21">
         <v>2</v>
       </c>
       <c r="AL34" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AM34" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN34" s="1" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="35" spans="1:40">
+      <c r="AO34" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="35" spans="1:41">
       <c r="A35" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B35" s="16"/>
       <c r="C35" s="16"/>
       <c r="D35" s="16"/>
       <c r="E35" s="16"/>
       <c r="F35" s="16"/>
       <c r="G35" s="16"/>
       <c r="H35" s="16"/>
       <c r="I35" s="16"/>
       <c r="J35" s="16"/>
       <c r="K35" s="16"/>
       <c r="L35" s="16"/>
       <c r="M35" s="16"/>
       <c r="N35" s="16"/>
       <c r="O35" s="16"/>
       <c r="P35" s="16"/>
       <c r="Q35" s="16"/>
       <c r="R35" s="16"/>
       <c r="S35" s="16"/>
       <c r="T35" s="25">
         <v>15</v>
       </c>
       <c r="U35" s="25">
@@ -14363,52 +14520,55 @@
       </c>
       <c r="AG35" s="25">
         <v>8</v>
       </c>
       <c r="AH35" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AI35" s="25">
         <v>7</v>
       </c>
       <c r="AJ35" s="21">
         <v>1</v>
       </c>
       <c r="AK35" s="21">
         <v>1</v>
       </c>
       <c r="AL35" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AM35" s="25">
         <v>2</v>
       </c>
       <c r="AN35" s="21">
         <v>3</v>
       </c>
-    </row>
-    <row r="36" spans="1:40">
+      <c r="AO35" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="36" spans="1:41">
       <c r="A36" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B36" s="16"/>
       <c r="C36" s="16"/>
       <c r="D36" s="16"/>
       <c r="E36" s="16"/>
       <c r="F36" s="16"/>
       <c r="G36" s="16"/>
       <c r="H36" s="16"/>
       <c r="I36" s="16"/>
       <c r="J36" s="16"/>
       <c r="K36" s="16"/>
       <c r="L36" s="16"/>
       <c r="M36" s="16"/>
       <c r="N36" s="16"/>
       <c r="O36" s="16"/>
       <c r="P36" s="16"/>
       <c r="Q36" s="16"/>
       <c r="R36" s="16"/>
       <c r="S36" s="16"/>
       <c r="T36" s="25" t="s">
         <v>26</v>
       </c>
       <c r="U36" s="25" t="s">
@@ -14449,52 +14609,55 @@
       </c>
       <c r="AG36" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AH36" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AI36" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AJ36" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK36" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL36" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AM36" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN36" s="21" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="37" spans="1:40">
+      <c r="AO36" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="37" spans="1:41">
       <c r="A37" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B37" s="16"/>
       <c r="C37" s="16"/>
       <c r="D37" s="16"/>
       <c r="E37" s="16"/>
       <c r="F37" s="16"/>
       <c r="G37" s="16"/>
       <c r="H37" s="16"/>
       <c r="I37" s="16"/>
       <c r="J37" s="16"/>
       <c r="K37" s="16"/>
       <c r="L37" s="16"/>
       <c r="M37" s="16"/>
       <c r="N37" s="16"/>
       <c r="O37" s="16"/>
       <c r="P37" s="16"/>
       <c r="Q37" s="16"/>
       <c r="R37" s="16"/>
       <c r="S37" s="16"/>
       <c r="T37" s="25">
         <v>3</v>
       </c>
       <c r="U37" s="25">
@@ -14535,52 +14698,55 @@
       </c>
       <c r="AG37" s="25">
         <v>1</v>
       </c>
       <c r="AH37" s="25">
         <v>4</v>
       </c>
       <c r="AI37" s="25">
         <v>3</v>
       </c>
       <c r="AJ37" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK37" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL37" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AM37" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN37" s="21" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="38" spans="1:40">
+      <c r="AO37" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="38" spans="1:41">
       <c r="A38" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B38" s="16"/>
       <c r="C38" s="16"/>
       <c r="D38" s="16"/>
       <c r="E38" s="16"/>
       <c r="F38" s="16"/>
       <c r="G38" s="16"/>
       <c r="H38" s="16"/>
       <c r="I38" s="16"/>
       <c r="J38" s="16"/>
       <c r="K38" s="16"/>
       <c r="L38" s="16"/>
       <c r="M38" s="16"/>
       <c r="N38" s="16"/>
       <c r="O38" s="16"/>
       <c r="P38" s="16"/>
       <c r="Q38" s="16"/>
       <c r="R38" s="16"/>
       <c r="S38" s="16"/>
       <c r="T38" s="25" t="s">
         <v>26</v>
       </c>
       <c r="U38" s="25" t="s">
@@ -14621,52 +14787,55 @@
       </c>
       <c r="AG38" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AH38" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AI38" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AJ38" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK38" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL38" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AM38" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN38" s="21" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="39" spans="1:40">
+      <c r="AO38" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="39" spans="1:41">
       <c r="A39" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B39" s="16"/>
       <c r="C39" s="16"/>
       <c r="D39" s="16"/>
       <c r="E39" s="16"/>
       <c r="F39" s="16"/>
       <c r="G39" s="16"/>
       <c r="H39" s="16"/>
       <c r="I39" s="16"/>
       <c r="J39" s="16"/>
       <c r="K39" s="16"/>
       <c r="L39" s="16"/>
       <c r="M39" s="16"/>
       <c r="N39" s="16"/>
       <c r="O39" s="16"/>
       <c r="P39" s="16"/>
       <c r="Q39" s="16"/>
       <c r="R39" s="16"/>
       <c r="S39" s="16"/>
       <c r="T39" s="25" t="s">
         <v>26</v>
       </c>
       <c r="U39" s="25">
@@ -14707,52 +14876,55 @@
       </c>
       <c r="AG39" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AH39" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AI39" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AJ39" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK39" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL39" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AM39" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN39" s="21" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="40" spans="1:40">
+      <c r="AO39" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="40" spans="1:41">
       <c r="A40" s="16" t="s">
         <v>30</v>
       </c>
       <c r="B40" s="16"/>
       <c r="C40" s="16"/>
       <c r="D40" s="16"/>
       <c r="E40" s="16"/>
       <c r="F40" s="16"/>
       <c r="G40" s="16"/>
       <c r="H40" s="16"/>
       <c r="I40" s="16"/>
       <c r="J40" s="16"/>
       <c r="K40" s="16"/>
       <c r="L40" s="16"/>
       <c r="M40" s="16"/>
       <c r="N40" s="16"/>
       <c r="O40" s="16"/>
       <c r="P40" s="16"/>
       <c r="Q40" s="16"/>
       <c r="R40" s="16"/>
       <c r="S40" s="16"/>
       <c r="T40" s="25" t="s">
         <v>26</v>
       </c>
       <c r="U40" s="25" t="s">
@@ -14793,52 +14965,55 @@
       </c>
       <c r="AG40" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AH40" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AI40" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AJ40" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK40" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL40" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AM40" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN40" s="21" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="41" spans="1:40">
+      <c r="AO40" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="41" spans="1:41">
       <c r="A41" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B41" s="16"/>
       <c r="C41" s="16"/>
       <c r="D41" s="16"/>
       <c r="E41" s="16"/>
       <c r="F41" s="16"/>
       <c r="G41" s="16"/>
       <c r="H41" s="16"/>
       <c r="I41" s="16"/>
       <c r="J41" s="16"/>
       <c r="K41" s="16"/>
       <c r="L41" s="16"/>
       <c r="M41" s="16"/>
       <c r="N41" s="16"/>
       <c r="O41" s="16"/>
       <c r="P41" s="16"/>
       <c r="Q41" s="16"/>
       <c r="R41" s="16"/>
       <c r="S41" s="16"/>
       <c r="T41" s="25" t="s">
         <v>26</v>
       </c>
       <c r="U41" s="25" t="s">
@@ -14879,52 +15054,55 @@
       </c>
       <c r="AG41" s="25">
         <v>1</v>
       </c>
       <c r="AH41" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AI41" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AJ41" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK41" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL41" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AM41" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN41" s="21" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="42" spans="1:40">
+      <c r="AO41" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="42" spans="1:41">
       <c r="A42" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="16"/>
       <c r="C42" s="16"/>
       <c r="D42" s="16"/>
       <c r="E42" s="16"/>
       <c r="F42" s="16"/>
       <c r="G42" s="16"/>
       <c r="H42" s="16"/>
       <c r="I42" s="16"/>
       <c r="J42" s="16"/>
       <c r="K42" s="16"/>
       <c r="L42" s="16"/>
       <c r="M42" s="16"/>
       <c r="N42" s="16"/>
       <c r="O42" s="16"/>
       <c r="P42" s="16"/>
       <c r="Q42" s="16"/>
       <c r="R42" s="16"/>
       <c r="S42" s="16"/>
       <c r="T42" s="25" t="s">
         <v>26</v>
       </c>
       <c r="U42" s="25" t="s">
@@ -14965,52 +15143,55 @@
       </c>
       <c r="AG42" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AH42" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AI42" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AJ42" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK42" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL42" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AM42" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN42" s="21" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="43" spans="1:40">
+      <c r="AO42" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="43" spans="1:41">
       <c r="A43" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="16"/>
       <c r="C43" s="16"/>
       <c r="D43" s="16"/>
       <c r="E43" s="16"/>
       <c r="F43" s="16"/>
       <c r="G43" s="16"/>
       <c r="H43" s="16"/>
       <c r="I43" s="16"/>
       <c r="J43" s="16"/>
       <c r="K43" s="16"/>
       <c r="L43" s="16"/>
       <c r="M43" s="16"/>
       <c r="N43" s="16"/>
       <c r="O43" s="16"/>
       <c r="P43" s="16"/>
       <c r="Q43" s="16"/>
       <c r="R43" s="16"/>
       <c r="S43" s="16"/>
       <c r="T43" s="25" t="s">
         <v>26</v>
       </c>
       <c r="U43" s="25" t="s">
@@ -15051,52 +15232,55 @@
       </c>
       <c r="AG43" s="25">
         <v>2</v>
       </c>
       <c r="AH43" s="25">
         <v>1</v>
       </c>
       <c r="AI43" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AJ43" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK43" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL43" s="25">
         <v>2</v>
       </c>
       <c r="AM43" s="25">
         <v>1</v>
       </c>
       <c r="AN43" s="21" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="44" spans="1:40">
+      <c r="AO43" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="44" spans="1:41">
       <c r="A44" s="16" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="16"/>
       <c r="C44" s="16"/>
       <c r="D44" s="16"/>
       <c r="E44" s="16"/>
       <c r="F44" s="16"/>
       <c r="G44" s="16"/>
       <c r="H44" s="16"/>
       <c r="I44" s="16"/>
       <c r="J44" s="16"/>
       <c r="K44" s="16"/>
       <c r="L44" s="16"/>
       <c r="M44" s="16"/>
       <c r="N44" s="16"/>
       <c r="O44" s="16"/>
       <c r="P44" s="16"/>
       <c r="Q44" s="16"/>
       <c r="R44" s="16"/>
       <c r="S44" s="16"/>
       <c r="T44" s="25" t="s">
         <v>26</v>
       </c>
       <c r="U44" s="25" t="s">
@@ -15137,52 +15321,55 @@
       </c>
       <c r="AG44" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AH44" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AI44" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AJ44" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK44" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL44" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AM44" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN44" s="21" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="45" spans="1:40">
+      <c r="AO44" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="45" spans="1:41">
       <c r="A45" s="27" t="s">
         <v>24</v>
       </c>
       <c r="B45" s="27"/>
       <c r="C45" s="27"/>
       <c r="D45" s="27"/>
       <c r="E45" s="27"/>
       <c r="F45" s="27"/>
       <c r="G45" s="27"/>
       <c r="H45" s="27"/>
       <c r="I45" s="27"/>
       <c r="J45" s="27"/>
       <c r="K45" s="27"/>
       <c r="L45" s="27"/>
       <c r="M45" s="27"/>
       <c r="N45" s="27"/>
       <c r="O45" s="27"/>
       <c r="P45" s="27"/>
       <c r="Q45" s="27"/>
       <c r="R45" s="27"/>
       <c r="S45" s="27"/>
       <c r="T45" s="27">
         <v>4</v>
       </c>
       <c r="U45" s="29">
@@ -15223,58 +15410,61 @@
       </c>
       <c r="AG45" s="29">
         <v>5</v>
       </c>
       <c r="AH45" s="29">
         <v>2</v>
       </c>
       <c r="AI45" s="29">
         <v>5</v>
       </c>
       <c r="AJ45" s="29" t="s">
         <v>26</v>
       </c>
       <c r="AK45" s="29">
         <v>2</v>
       </c>
       <c r="AL45" s="29" t="s">
         <v>26</v>
       </c>
       <c r="AM45" s="29" t="s">
         <v>26</v>
       </c>
       <c r="AN45" s="29">
         <v>2</v>
       </c>
-    </row>
-    <row r="46" spans="1:40">
+      <c r="AO45" s="29">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="46" spans="1:41">
       <c r="X46" s="8"/>
     </row>
-    <row r="47" spans="1:40">
+    <row r="47" spans="1:41">
       <c r="X47" s="8"/>
     </row>
-    <row r="48" spans="1:40">
+    <row r="48" spans="1:41">
       <c r="X48" s="8"/>
     </row>
     <row r="49" spans="24:24">
       <c r="X49" s="8"/>
     </row>
     <row r="50" spans="24:24">
       <c r="X50" s="8"/>
     </row>
     <row r="51" spans="24:24">
       <c r="X51" s="8"/>
     </row>
     <row r="52" spans="24:24">
       <c r="X52" s="8"/>
     </row>
     <row r="53" spans="24:24">
       <c r="X53" s="8"/>
     </row>
     <row r="54" spans="24:24">
       <c r="X54" s="8"/>
     </row>
     <row r="55" spans="24:24">
       <c r="X55" s="8"/>
     </row>
     <row r="56" spans="24:24">
       <c r="X56" s="8"/>
@@ -18625,51 +18815,51 @@
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A3:AG3"/>
     <mergeCell ref="A20:AQ20"/>
     <mergeCell ref="A27:AQ27"/>
     <mergeCell ref="A7:AQ7"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="AL5:AQ5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист6"/>
   <dimension ref="A1:BE79"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
+    <sheetView topLeftCell="T1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="Z5" sqref="Z5:AW5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="24.44140625" style="8" customWidth="1"/>
     <col min="2" max="13" width="0" style="8" hidden="1" customWidth="1"/>
     <col min="14" max="18" width="9.109375" style="8" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="8" hidden="1" customWidth="1"/>
     <col min="20" max="23" width="9.109375" style="8"/>
     <col min="24" max="24" width="9.109375" style="59"/>
     <col min="25" max="25" width="9.109375" style="8"/>
     <col min="26" max="26" width="9.109375" style="64"/>
     <col min="27" max="16384" width="9.109375" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:57">
       <c r="X1" s="8"/>
       <c r="Z1" s="8"/>
     </row>
     <row r="2" spans="1:57">
       <c r="X2" s="8"/>
       <c r="Z2" s="8"/>
     </row>
     <row r="3" spans="1:57">
@@ -19095,50 +19285,53 @@
       </c>
       <c r="AG10" s="21">
         <v>-39</v>
       </c>
       <c r="AH10" s="21">
         <v>-28</v>
       </c>
       <c r="AI10" s="21">
         <v>31</v>
       </c>
       <c r="AJ10" s="21">
         <v>-5</v>
       </c>
       <c r="AK10" s="21">
         <v>83</v>
       </c>
       <c r="AL10" s="21">
         <v>67</v>
       </c>
       <c r="AM10" s="21">
         <v>32</v>
       </c>
       <c r="AN10" s="21">
         <v>43</v>
       </c>
+      <c r="AO10" s="21">
+        <v>32</v>
+      </c>
     </row>
     <row r="11" spans="1:57">
       <c r="A11" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="16"/>
       <c r="C11" s="16"/>
       <c r="D11" s="16"/>
       <c r="E11" s="16"/>
       <c r="F11" s="16"/>
       <c r="G11" s="16"/>
       <c r="H11" s="16"/>
       <c r="I11" s="16"/>
       <c r="J11" s="16"/>
       <c r="K11" s="16"/>
       <c r="L11" s="16"/>
       <c r="M11" s="16"/>
       <c r="N11" s="16"/>
       <c r="O11" s="16"/>
       <c r="P11" s="16"/>
       <c r="Q11" s="16"/>
       <c r="R11" s="16"/>
       <c r="S11" s="16"/>
       <c r="T11" s="4">
         <v>-62</v>
@@ -19181,50 +19374,53 @@
       </c>
       <c r="AG11" s="21">
         <v>-9</v>
       </c>
       <c r="AH11" s="21">
         <v>-14</v>
       </c>
       <c r="AI11" s="21">
         <v>17</v>
       </c>
       <c r="AJ11" s="21">
         <v>3</v>
       </c>
       <c r="AK11" s="21">
         <v>55</v>
       </c>
       <c r="AL11" s="21">
         <v>34</v>
       </c>
       <c r="AM11" s="21">
         <v>3</v>
       </c>
       <c r="AN11" s="21">
         <v>25</v>
       </c>
+      <c r="AO11" s="21">
+        <v>4</v>
+      </c>
     </row>
     <row r="12" spans="1:57">
       <c r="A12" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="16"/>
       <c r="C12" s="16"/>
       <c r="D12" s="16"/>
       <c r="E12" s="16"/>
       <c r="F12" s="16"/>
       <c r="G12" s="16"/>
       <c r="H12" s="16"/>
       <c r="I12" s="16"/>
       <c r="J12" s="16"/>
       <c r="K12" s="16"/>
       <c r="L12" s="16"/>
       <c r="M12" s="16"/>
       <c r="N12" s="16"/>
       <c r="O12" s="16"/>
       <c r="P12" s="16"/>
       <c r="Q12" s="16"/>
       <c r="R12" s="16"/>
       <c r="S12" s="16"/>
       <c r="T12" s="4">
         <v>-27</v>
@@ -19267,50 +19463,53 @@
       </c>
       <c r="AG12" s="21">
         <v>-3</v>
       </c>
       <c r="AH12" s="21">
         <v>1</v>
       </c>
       <c r="AI12" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AJ12" s="21">
         <v>-6</v>
       </c>
       <c r="AK12" s="21">
         <v>1</v>
       </c>
       <c r="AL12" s="21">
         <v>3</v>
       </c>
       <c r="AM12" s="21">
         <v>-3</v>
       </c>
       <c r="AN12" s="21">
         <v>1</v>
       </c>
+      <c r="AO12" s="21">
+        <v>2</v>
+      </c>
     </row>
     <row r="13" spans="1:57">
       <c r="A13" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="16"/>
       <c r="C13" s="16"/>
       <c r="D13" s="16"/>
       <c r="E13" s="16"/>
       <c r="F13" s="16"/>
       <c r="G13" s="16"/>
       <c r="H13" s="16"/>
       <c r="I13" s="16"/>
       <c r="J13" s="16"/>
       <c r="K13" s="16"/>
       <c r="L13" s="16"/>
       <c r="M13" s="16"/>
       <c r="N13" s="16"/>
       <c r="O13" s="16"/>
       <c r="P13" s="16"/>
       <c r="Q13" s="16"/>
       <c r="R13" s="16"/>
       <c r="S13" s="16"/>
       <c r="T13" s="4">
         <v>-8</v>
@@ -19353,50 +19552,53 @@
       </c>
       <c r="AG13" s="21">
         <v>-4</v>
       </c>
       <c r="AH13" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AI13" s="21">
         <v>9</v>
       </c>
       <c r="AJ13" s="21">
         <v>2</v>
       </c>
       <c r="AK13" s="21">
         <v>5</v>
       </c>
       <c r="AL13" s="21">
         <v>5</v>
       </c>
       <c r="AM13" s="21">
         <v>-1</v>
       </c>
       <c r="AN13" s="21">
         <v>1</v>
       </c>
+      <c r="AO13" s="21">
+        <v>1</v>
+      </c>
     </row>
     <row r="14" spans="1:57">
       <c r="A14" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="16"/>
       <c r="C14" s="16"/>
       <c r="D14" s="16"/>
       <c r="E14" s="16"/>
       <c r="F14" s="16"/>
       <c r="G14" s="16"/>
       <c r="H14" s="16"/>
       <c r="I14" s="16"/>
       <c r="J14" s="16"/>
       <c r="K14" s="16"/>
       <c r="L14" s="16"/>
       <c r="M14" s="16"/>
       <c r="N14" s="16"/>
       <c r="O14" s="16"/>
       <c r="P14" s="16"/>
       <c r="Q14" s="16"/>
       <c r="R14" s="16"/>
       <c r="S14" s="16"/>
       <c r="T14" s="4" t="s">
         <v>26</v>
@@ -19438,50 +19640,53 @@
         <v>2</v>
       </c>
       <c r="AG14" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AH14" s="21">
         <v>3</v>
       </c>
       <c r="AI14" s="21">
         <v>9</v>
       </c>
       <c r="AJ14" s="21">
         <v>2</v>
       </c>
       <c r="AK14" s="21">
         <v>13</v>
       </c>
       <c r="AL14" s="21">
         <v>10</v>
       </c>
       <c r="AM14" s="21">
         <v>13</v>
       </c>
       <c r="AN14" s="21">
         <v>23</v>
+      </c>
+      <c r="AO14" s="21">
+        <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:57">
       <c r="A15" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="16"/>
       <c r="C15" s="16"/>
       <c r="D15" s="16"/>
       <c r="E15" s="16"/>
       <c r="F15" s="16"/>
       <c r="G15" s="16"/>
       <c r="H15" s="16"/>
       <c r="I15" s="16"/>
       <c r="J15" s="16"/>
       <c r="K15" s="16"/>
       <c r="L15" s="16"/>
       <c r="M15" s="16"/>
       <c r="N15" s="16"/>
       <c r="O15" s="16"/>
       <c r="P15" s="16"/>
       <c r="Q15" s="16"/>
       <c r="R15" s="16"/>
       <c r="S15" s="16"/>
       <c r="T15" s="4">
@@ -19525,50 +19730,53 @@
       </c>
       <c r="AG15" s="21">
         <v>-13</v>
       </c>
       <c r="AH15" s="21">
         <v>-12</v>
       </c>
       <c r="AI15" s="21">
         <v>-9</v>
       </c>
       <c r="AJ15" s="21">
         <v>-5</v>
       </c>
       <c r="AK15" s="21">
         <v>4</v>
       </c>
       <c r="AL15" s="21">
         <v>4</v>
       </c>
       <c r="AM15" s="21">
         <v>2</v>
       </c>
       <c r="AN15" s="21">
         <v>-6</v>
       </c>
+      <c r="AO15" s="21">
+        <v>2</v>
+      </c>
     </row>
     <row r="16" spans="1:57">
       <c r="A16" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="16"/>
       <c r="C16" s="16"/>
       <c r="D16" s="16"/>
       <c r="E16" s="16"/>
       <c r="F16" s="16"/>
       <c r="G16" s="16"/>
       <c r="H16" s="16"/>
       <c r="I16" s="16"/>
       <c r="J16" s="16"/>
       <c r="K16" s="16"/>
       <c r="L16" s="16"/>
       <c r="M16" s="16"/>
       <c r="N16" s="16"/>
       <c r="O16" s="16"/>
       <c r="P16" s="16"/>
       <c r="Q16" s="16"/>
       <c r="R16" s="16"/>
       <c r="S16" s="16"/>
       <c r="T16" s="4" t="s">
         <v>26</v>
@@ -19611,52 +19819,55 @@
       </c>
       <c r="AG16" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AH16" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AI16" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AJ16" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK16" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL16" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AM16" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AN16" s="21" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="17" spans="1:40">
+      <c r="AO16" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17" spans="1:41">
       <c r="A17" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="16"/>
       <c r="C17" s="16"/>
       <c r="D17" s="16"/>
       <c r="E17" s="16"/>
       <c r="F17" s="16"/>
       <c r="G17" s="16"/>
       <c r="H17" s="16"/>
       <c r="I17" s="16"/>
       <c r="J17" s="16"/>
       <c r="K17" s="16"/>
       <c r="L17" s="16"/>
       <c r="M17" s="16"/>
       <c r="N17" s="16"/>
       <c r="O17" s="16"/>
       <c r="P17" s="16"/>
       <c r="Q17" s="16"/>
       <c r="R17" s="16"/>
       <c r="S17" s="16"/>
       <c r="T17" s="4" t="s">
         <v>26</v>
       </c>
       <c r="U17" s="21">
@@ -19697,52 +19908,55 @@
       </c>
       <c r="AG17" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AH17" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AI17" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AJ17" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK17" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL17" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AM17" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AN17" s="21" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="18" spans="1:40">
+      <c r="AO17" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18" spans="1:41">
       <c r="A18" s="16" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="16"/>
       <c r="C18" s="16"/>
       <c r="D18" s="16"/>
       <c r="E18" s="16"/>
       <c r="F18" s="16"/>
       <c r="G18" s="16"/>
       <c r="H18" s="16"/>
       <c r="I18" s="16"/>
       <c r="J18" s="16"/>
       <c r="K18" s="16"/>
       <c r="L18" s="16"/>
       <c r="M18" s="16"/>
       <c r="N18" s="16"/>
       <c r="O18" s="16"/>
       <c r="P18" s="16"/>
       <c r="Q18" s="16"/>
       <c r="R18" s="16"/>
       <c r="S18" s="16"/>
       <c r="T18" s="4" t="s">
         <v>26</v>
       </c>
       <c r="U18" s="21" t="s">
@@ -19783,52 +19997,55 @@
       </c>
       <c r="AG18" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AH18" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AI18" s="21">
         <v>1</v>
       </c>
       <c r="AJ18" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK18" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL18" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AM18" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AN18" s="21" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="19" spans="1:40">
+      <c r="AO18" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19" spans="1:41">
       <c r="A19" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="16"/>
       <c r="C19" s="16"/>
       <c r="D19" s="16"/>
       <c r="E19" s="16"/>
       <c r="F19" s="16"/>
       <c r="G19" s="16"/>
       <c r="H19" s="16"/>
       <c r="I19" s="16"/>
       <c r="J19" s="16"/>
       <c r="K19" s="16"/>
       <c r="L19" s="16"/>
       <c r="M19" s="16"/>
       <c r="N19" s="16"/>
       <c r="O19" s="16"/>
       <c r="P19" s="16"/>
       <c r="Q19" s="16"/>
       <c r="R19" s="16"/>
       <c r="S19" s="16"/>
       <c r="T19" s="4" t="s">
         <v>26</v>
       </c>
       <c r="U19" s="21" t="s">
@@ -19869,52 +20086,55 @@
       </c>
       <c r="AG19" s="21">
         <v>-1</v>
       </c>
       <c r="AH19" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AI19" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AJ19" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK19" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL19" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AM19" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AN19" s="21" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="20" spans="1:40">
+      <c r="AO19" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20" spans="1:41">
       <c r="A20" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="16"/>
       <c r="C20" s="16"/>
       <c r="D20" s="16"/>
       <c r="E20" s="16"/>
       <c r="F20" s="16"/>
       <c r="G20" s="16"/>
       <c r="H20" s="16"/>
       <c r="I20" s="16"/>
       <c r="J20" s="16"/>
       <c r="K20" s="16"/>
       <c r="L20" s="16"/>
       <c r="M20" s="16"/>
       <c r="N20" s="16"/>
       <c r="O20" s="16"/>
       <c r="P20" s="16"/>
       <c r="Q20" s="16"/>
       <c r="R20" s="16"/>
       <c r="S20" s="16"/>
       <c r="T20" s="4" t="s">
         <v>26</v>
       </c>
       <c r="U20" s="21" t="s">
@@ -19955,52 +20175,55 @@
       </c>
       <c r="AG20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AH20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AI20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AJ20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AM20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AN20" s="21" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="21" spans="1:40">
+      <c r="AO20" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="21" spans="1:41">
       <c r="A21" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="16"/>
       <c r="C21" s="16"/>
       <c r="D21" s="16"/>
       <c r="E21" s="16"/>
       <c r="F21" s="16"/>
       <c r="G21" s="16"/>
       <c r="H21" s="16"/>
       <c r="I21" s="16"/>
       <c r="J21" s="16"/>
       <c r="K21" s="16"/>
       <c r="L21" s="16"/>
       <c r="M21" s="16"/>
       <c r="N21" s="16"/>
       <c r="O21" s="16"/>
       <c r="P21" s="16"/>
       <c r="Q21" s="16"/>
       <c r="R21" s="16"/>
       <c r="S21" s="16"/>
       <c r="T21" s="4" t="s">
         <v>26</v>
       </c>
       <c r="U21" s="21" t="s">
@@ -20041,52 +20264,55 @@
       </c>
       <c r="AG21" s="21">
         <v>-2</v>
       </c>
       <c r="AH21" s="21">
         <v>-1</v>
       </c>
       <c r="AI21" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AJ21" s="21">
         <v>4</v>
       </c>
       <c r="AK21" s="21">
         <v>6</v>
       </c>
       <c r="AL21" s="21">
         <v>3</v>
       </c>
       <c r="AM21" s="21">
         <v>14</v>
       </c>
       <c r="AN21" s="21">
         <v>1</v>
       </c>
-    </row>
-    <row r="22" spans="1:40">
+      <c r="AO21" s="21">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="22" spans="1:41">
       <c r="A22" s="16" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="16"/>
       <c r="C22" s="16"/>
       <c r="D22" s="16"/>
       <c r="E22" s="16"/>
       <c r="F22" s="16"/>
       <c r="G22" s="16"/>
       <c r="H22" s="16"/>
       <c r="I22" s="16"/>
       <c r="J22" s="16"/>
       <c r="K22" s="16"/>
       <c r="L22" s="16"/>
       <c r="M22" s="16"/>
       <c r="N22" s="16"/>
       <c r="O22" s="16"/>
       <c r="P22" s="16"/>
       <c r="Q22" s="16"/>
       <c r="R22" s="16"/>
       <c r="S22" s="16"/>
       <c r="T22" s="4" t="s">
         <v>26</v>
       </c>
       <c r="U22" s="21" t="s">
@@ -20127,52 +20353,55 @@
       </c>
       <c r="AG22" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AH22" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AI22" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AJ22" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK22" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL22" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AM22" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AN22" s="21" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="23" spans="1:40">
+      <c r="AO22" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="23" spans="1:41">
       <c r="A23" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="16"/>
       <c r="C23" s="16"/>
       <c r="D23" s="16"/>
       <c r="E23" s="16"/>
       <c r="F23" s="16"/>
       <c r="G23" s="16"/>
       <c r="H23" s="16"/>
       <c r="I23" s="16"/>
       <c r="J23" s="16"/>
       <c r="K23" s="16"/>
       <c r="L23" s="16"/>
       <c r="M23" s="16"/>
       <c r="N23" s="16"/>
       <c r="O23" s="16"/>
       <c r="P23" s="16"/>
       <c r="Q23" s="16"/>
       <c r="R23" s="16"/>
       <c r="S23" s="16"/>
       <c r="T23" s="4">
         <v>-1</v>
       </c>
       <c r="U23" s="21">
@@ -20213,93 +20442,96 @@
       </c>
       <c r="AG23" s="21">
         <v>-7</v>
       </c>
       <c r="AH23" s="21">
         <v>-5</v>
       </c>
       <c r="AI23" s="21">
         <v>4</v>
       </c>
       <c r="AJ23" s="21">
         <v>-5</v>
       </c>
       <c r="AK23" s="21">
         <v>-1</v>
       </c>
       <c r="AL23" s="21">
         <v>8</v>
       </c>
       <c r="AM23" s="21">
         <v>4</v>
       </c>
       <c r="AN23" s="21">
         <v>-2</v>
       </c>
-    </row>
-    <row r="24" spans="1:40">
+      <c r="AO23" s="21">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:41">
       <c r="A24" s="78" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="78"/>
       <c r="C24" s="78"/>
       <c r="D24" s="78"/>
       <c r="E24" s="78"/>
       <c r="F24" s="78"/>
       <c r="G24" s="78"/>
       <c r="H24" s="78"/>
       <c r="I24" s="78"/>
       <c r="J24" s="78"/>
       <c r="K24" s="78"/>
       <c r="L24" s="78"/>
       <c r="M24" s="78"/>
       <c r="N24" s="78"/>
       <c r="O24" s="78"/>
       <c r="P24" s="78"/>
       <c r="Q24" s="78"/>
       <c r="R24" s="78"/>
       <c r="S24" s="78"/>
       <c r="T24" s="78"/>
       <c r="U24" s="78"/>
       <c r="V24" s="78"/>
       <c r="W24" s="78"/>
       <c r="X24" s="78"/>
       <c r="Y24" s="78"/>
       <c r="Z24" s="78"/>
       <c r="AA24" s="78"/>
       <c r="AB24" s="78"/>
       <c r="AC24" s="78"/>
       <c r="AD24" s="78"/>
       <c r="AE24" s="78"/>
       <c r="AF24" s="78"/>
       <c r="AG24" s="78"/>
       <c r="AH24" s="78"/>
       <c r="AI24" s="78"/>
       <c r="AJ24" s="78"/>
       <c r="AK24" s="78"/>
     </row>
-    <row r="25" spans="1:40">
+    <row r="25" spans="1:41">
       <c r="A25" s="62" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="16">
         <v>-164</v>
       </c>
       <c r="C25" s="16">
         <v>-165</v>
       </c>
       <c r="D25" s="16">
         <v>-155</v>
       </c>
       <c r="E25" s="16">
         <v>-216</v>
       </c>
       <c r="F25" s="16">
         <v>-211</v>
       </c>
       <c r="G25" s="16">
         <v>-423</v>
       </c>
       <c r="H25" s="16" t="s">
         <v>41</v>
       </c>
       <c r="I25" s="16" t="s">
@@ -20376,52 +20608,55 @@
       </c>
       <c r="AG25" s="21">
         <v>-31</v>
       </c>
       <c r="AH25" s="21">
         <v>-24</v>
       </c>
       <c r="AI25" s="21">
         <v>19</v>
       </c>
       <c r="AJ25" s="21">
         <v>-17</v>
       </c>
       <c r="AK25" s="21">
         <v>63</v>
       </c>
       <c r="AL25" s="21">
         <v>49</v>
       </c>
       <c r="AM25" s="21">
         <v>7</v>
       </c>
       <c r="AN25" s="21">
         <v>31</v>
       </c>
-    </row>
-    <row r="26" spans="1:40">
+      <c r="AO25" s="21">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="26" spans="1:41">
       <c r="A26" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B26" s="16"/>
       <c r="C26" s="16"/>
       <c r="D26" s="16"/>
       <c r="E26" s="16"/>
       <c r="F26" s="16"/>
       <c r="G26" s="16"/>
       <c r="H26" s="16"/>
       <c r="I26" s="16"/>
       <c r="J26" s="16"/>
       <c r="K26" s="16"/>
       <c r="L26" s="16"/>
       <c r="M26" s="16"/>
       <c r="N26" s="16"/>
       <c r="O26" s="16"/>
       <c r="P26" s="16"/>
       <c r="Q26" s="16"/>
       <c r="R26" s="16"/>
       <c r="S26" s="16"/>
       <c r="T26" s="25">
         <v>-56</v>
       </c>
       <c r="U26" s="21">
@@ -20462,52 +20697,55 @@
       </c>
       <c r="AG26" s="21">
         <v>-11</v>
       </c>
       <c r="AH26" s="21">
         <v>-14</v>
       </c>
       <c r="AI26" s="21">
         <v>17</v>
       </c>
       <c r="AJ26" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK26" s="21">
         <v>55</v>
       </c>
       <c r="AL26" s="21">
         <v>30</v>
       </c>
       <c r="AM26" s="21">
         <v>3</v>
       </c>
       <c r="AN26" s="21">
         <v>28</v>
       </c>
-    </row>
-    <row r="27" spans="1:40">
+      <c r="AO26" s="21">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:41">
       <c r="A27" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B27" s="16"/>
       <c r="C27" s="16"/>
       <c r="D27" s="16"/>
       <c r="E27" s="16"/>
       <c r="F27" s="16"/>
       <c r="G27" s="16"/>
       <c r="H27" s="16"/>
       <c r="I27" s="16"/>
       <c r="J27" s="16"/>
       <c r="K27" s="16"/>
       <c r="L27" s="16"/>
       <c r="M27" s="16"/>
       <c r="N27" s="16"/>
       <c r="O27" s="16"/>
       <c r="P27" s="16"/>
       <c r="Q27" s="16"/>
       <c r="R27" s="16"/>
       <c r="S27" s="16"/>
       <c r="T27" s="25">
         <v>-27</v>
       </c>
       <c r="U27" s="21">
@@ -20548,52 +20786,55 @@
       </c>
       <c r="AG27" s="21">
         <v>-3</v>
       </c>
       <c r="AH27" s="21">
         <v>1</v>
       </c>
       <c r="AI27" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AJ27" s="21">
         <v>-6</v>
       </c>
       <c r="AK27" s="21">
         <v>3</v>
       </c>
       <c r="AL27" s="21">
         <v>3</v>
       </c>
       <c r="AM27" s="21">
         <v>-3</v>
       </c>
       <c r="AN27" s="21">
         <v>1</v>
       </c>
-    </row>
-    <row r="28" spans="1:40">
+      <c r="AO27" s="21">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:41">
       <c r="A28" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="16"/>
       <c r="C28" s="16"/>
       <c r="D28" s="16"/>
       <c r="E28" s="16"/>
       <c r="F28" s="16"/>
       <c r="G28" s="16"/>
       <c r="H28" s="16"/>
       <c r="I28" s="16"/>
       <c r="J28" s="16"/>
       <c r="K28" s="16"/>
       <c r="L28" s="16"/>
       <c r="M28" s="16"/>
       <c r="N28" s="16"/>
       <c r="O28" s="16"/>
       <c r="P28" s="16"/>
       <c r="Q28" s="16"/>
       <c r="R28" s="16"/>
       <c r="S28" s="16"/>
       <c r="T28" s="25" t="s">
         <v>26</v>
       </c>
       <c r="U28" s="21" t="s">
@@ -20634,52 +20875,55 @@
       </c>
       <c r="AG28" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AH28" s="21">
         <v>1</v>
       </c>
       <c r="AI28" s="21">
         <v>6</v>
       </c>
       <c r="AJ28" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK28" s="21">
         <v>4</v>
       </c>
       <c r="AL28" s="21">
         <v>5</v>
       </c>
       <c r="AM28" s="21">
         <v>7</v>
       </c>
       <c r="AN28" s="21">
         <v>9</v>
       </c>
-    </row>
-    <row r="29" spans="1:40">
+      <c r="AO28" s="21">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="29" spans="1:41">
       <c r="A29" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="16"/>
       <c r="C29" s="16"/>
       <c r="D29" s="16"/>
       <c r="E29" s="16"/>
       <c r="F29" s="16"/>
       <c r="G29" s="16"/>
       <c r="H29" s="16"/>
       <c r="I29" s="16"/>
       <c r="J29" s="16"/>
       <c r="K29" s="16"/>
       <c r="L29" s="16"/>
       <c r="M29" s="16"/>
       <c r="N29" s="16"/>
       <c r="O29" s="16"/>
       <c r="P29" s="16"/>
       <c r="Q29" s="16"/>
       <c r="R29" s="16"/>
       <c r="S29" s="16"/>
       <c r="T29" s="25">
         <v>-9</v>
       </c>
       <c r="U29" s="21">
@@ -20720,52 +20964,55 @@
       </c>
       <c r="AG29" s="21">
         <v>-12</v>
       </c>
       <c r="AH29" s="21">
         <v>-9</v>
       </c>
       <c r="AI29" s="21">
         <v>-8</v>
       </c>
       <c r="AJ29" s="21">
         <v>-5</v>
       </c>
       <c r="AK29" s="21">
         <v>2</v>
       </c>
       <c r="AL29" s="21">
         <v>3</v>
       </c>
       <c r="AM29" s="21">
         <v>1</v>
       </c>
       <c r="AN29" s="21">
         <v>-6</v>
       </c>
-    </row>
-    <row r="30" spans="1:40">
+      <c r="AO29" s="21">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:41">
       <c r="A30" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="16"/>
       <c r="C30" s="16"/>
       <c r="D30" s="16"/>
       <c r="E30" s="16"/>
       <c r="F30" s="16"/>
       <c r="G30" s="16"/>
       <c r="H30" s="16"/>
       <c r="I30" s="16"/>
       <c r="J30" s="16"/>
       <c r="K30" s="16"/>
       <c r="L30" s="16"/>
       <c r="M30" s="16"/>
       <c r="N30" s="16"/>
       <c r="O30" s="16"/>
       <c r="P30" s="16"/>
       <c r="Q30" s="16"/>
       <c r="R30" s="16"/>
       <c r="S30" s="16"/>
       <c r="T30" s="25" t="s">
         <v>26</v>
       </c>
       <c r="U30" s="21">
@@ -20806,93 +21053,96 @@
       </c>
       <c r="AG30" s="21">
         <v>-5</v>
       </c>
       <c r="AH30" s="21">
         <v>-3</v>
       </c>
       <c r="AI30" s="21">
         <v>4</v>
       </c>
       <c r="AJ30" s="21">
         <v>-6</v>
       </c>
       <c r="AK30" s="21">
         <v>-1</v>
       </c>
       <c r="AL30" s="21">
         <v>8</v>
       </c>
       <c r="AM30" s="21">
         <v>-1</v>
       </c>
       <c r="AN30" s="21">
         <v>-1</v>
       </c>
-    </row>
-    <row r="31" spans="1:40">
+      <c r="AO30" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="31" spans="1:41">
       <c r="A31" s="78" t="s">
         <v>12</v>
       </c>
       <c r="B31" s="78"/>
       <c r="C31" s="78"/>
       <c r="D31" s="78"/>
       <c r="E31" s="78"/>
       <c r="F31" s="78"/>
       <c r="G31" s="78"/>
       <c r="H31" s="78"/>
       <c r="I31" s="78"/>
       <c r="J31" s="78"/>
       <c r="K31" s="78"/>
       <c r="L31" s="78"/>
       <c r="M31" s="78"/>
       <c r="N31" s="78"/>
       <c r="O31" s="78"/>
       <c r="P31" s="78"/>
       <c r="Q31" s="78"/>
       <c r="R31" s="78"/>
       <c r="S31" s="78"/>
       <c r="T31" s="78"/>
       <c r="U31" s="78"/>
       <c r="V31" s="78"/>
       <c r="W31" s="78"/>
       <c r="X31" s="78"/>
       <c r="Y31" s="78"/>
       <c r="Z31" s="78"/>
       <c r="AA31" s="78"/>
       <c r="AB31" s="78"/>
       <c r="AC31" s="78"/>
       <c r="AD31" s="78"/>
       <c r="AE31" s="78"/>
       <c r="AF31" s="78"/>
       <c r="AG31" s="78"/>
       <c r="AH31" s="78"/>
       <c r="AI31" s="78"/>
       <c r="AJ31" s="78"/>
       <c r="AK31" s="78"/>
     </row>
-    <row r="32" spans="1:40" s="16" customFormat="1">
+    <row r="32" spans="1:41" s="16" customFormat="1">
       <c r="A32" s="62" t="s">
         <v>27</v>
       </c>
       <c r="B32" s="16">
         <v>-22</v>
       </c>
       <c r="C32" s="16" t="s">
         <v>45</v>
       </c>
       <c r="D32" s="16">
         <v>-27</v>
       </c>
       <c r="E32" s="16" t="s">
         <v>46</v>
       </c>
       <c r="F32" s="16">
         <v>-42</v>
       </c>
       <c r="G32" s="16">
         <v>-99</v>
       </c>
       <c r="H32" s="16">
         <v>-77</v>
       </c>
       <c r="I32" s="16">
@@ -20969,52 +21219,55 @@
       </c>
       <c r="AG32" s="21">
         <v>-8</v>
       </c>
       <c r="AH32" s="25">
         <v>-4</v>
       </c>
       <c r="AI32" s="25">
         <v>12</v>
       </c>
       <c r="AJ32" s="21">
         <v>12</v>
       </c>
       <c r="AK32" s="21">
         <v>20</v>
       </c>
       <c r="AL32" s="25">
         <v>18</v>
       </c>
       <c r="AM32" s="25">
         <v>25</v>
       </c>
       <c r="AN32" s="21">
         <v>12</v>
       </c>
-    </row>
-    <row r="33" spans="1:40">
+      <c r="AO32" s="21">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="33" spans="1:41">
       <c r="A33" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B33" s="16"/>
       <c r="C33" s="16"/>
       <c r="D33" s="16"/>
       <c r="E33" s="16"/>
       <c r="F33" s="16"/>
       <c r="G33" s="16"/>
       <c r="H33" s="16"/>
       <c r="I33" s="16"/>
       <c r="J33" s="16"/>
       <c r="K33" s="16"/>
       <c r="L33" s="16"/>
       <c r="M33" s="16"/>
       <c r="N33" s="16"/>
       <c r="O33" s="16"/>
       <c r="P33" s="16"/>
       <c r="Q33" s="16"/>
       <c r="R33" s="16"/>
       <c r="S33" s="16"/>
       <c r="T33" s="1">
         <v>-6</v>
       </c>
       <c r="U33" s="25">
@@ -21055,52 +21308,55 @@
       </c>
       <c r="AG33" s="25">
         <v>2</v>
       </c>
       <c r="AH33" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AI33" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AJ33" s="21">
         <v>3</v>
       </c>
       <c r="AK33" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL33" s="25">
         <v>4</v>
       </c>
       <c r="AM33" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN33" s="21">
         <v>-3</v>
       </c>
-    </row>
-    <row r="34" spans="1:40">
+      <c r="AO33" s="21">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:41">
       <c r="A34" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="16"/>
       <c r="C34" s="16"/>
       <c r="D34" s="16"/>
       <c r="E34" s="16"/>
       <c r="F34" s="16"/>
       <c r="G34" s="16"/>
       <c r="H34" s="16"/>
       <c r="I34" s="16"/>
       <c r="J34" s="16"/>
       <c r="K34" s="16"/>
       <c r="L34" s="16"/>
       <c r="M34" s="16"/>
       <c r="N34" s="16"/>
       <c r="O34" s="16"/>
       <c r="P34" s="16"/>
       <c r="Q34" s="16"/>
       <c r="R34" s="16"/>
       <c r="S34" s="16"/>
       <c r="T34" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U34" s="25" t="s">
@@ -21141,52 +21397,55 @@
       </c>
       <c r="AG34" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AH34" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AI34" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AJ34" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK34" s="21">
         <v>-2</v>
       </c>
       <c r="AL34" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AM34" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN34" s="1" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="35" spans="1:40">
+      <c r="AO34" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="35" spans="1:41">
       <c r="A35" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B35" s="16"/>
       <c r="C35" s="16"/>
       <c r="D35" s="16"/>
       <c r="E35" s="16"/>
       <c r="F35" s="16"/>
       <c r="G35" s="16"/>
       <c r="H35" s="16"/>
       <c r="I35" s="16"/>
       <c r="J35" s="16"/>
       <c r="K35" s="16"/>
       <c r="L35" s="16"/>
       <c r="M35" s="16"/>
       <c r="N35" s="16"/>
       <c r="O35" s="16"/>
       <c r="P35" s="16"/>
       <c r="Q35" s="16"/>
       <c r="R35" s="16"/>
       <c r="S35" s="16"/>
       <c r="T35" s="1">
         <v>-8</v>
       </c>
       <c r="U35" s="25">
@@ -21227,52 +21486,55 @@
       </c>
       <c r="AG35" s="25">
         <v>-4</v>
       </c>
       <c r="AH35" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AI35" s="25">
         <v>9</v>
       </c>
       <c r="AJ35" s="21">
         <v>2</v>
       </c>
       <c r="AK35" s="21">
         <v>5</v>
       </c>
       <c r="AL35" s="25">
         <v>5</v>
       </c>
       <c r="AM35" s="25">
         <v>-1</v>
       </c>
       <c r="AN35" s="21">
         <v>1</v>
       </c>
-    </row>
-    <row r="36" spans="1:40">
+      <c r="AO35" s="21">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:41">
       <c r="A36" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B36" s="16"/>
       <c r="C36" s="16"/>
       <c r="D36" s="16"/>
       <c r="E36" s="16"/>
       <c r="F36" s="16"/>
       <c r="G36" s="16"/>
       <c r="H36" s="16"/>
       <c r="I36" s="16"/>
       <c r="J36" s="16"/>
       <c r="K36" s="16"/>
       <c r="L36" s="16"/>
       <c r="M36" s="16"/>
       <c r="N36" s="16"/>
       <c r="O36" s="16"/>
       <c r="P36" s="16"/>
       <c r="Q36" s="16"/>
       <c r="R36" s="16"/>
       <c r="S36" s="16"/>
       <c r="T36" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U36" s="25" t="s">
@@ -21313,52 +21575,55 @@
       </c>
       <c r="AG36" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AH36" s="25">
         <v>2</v>
       </c>
       <c r="AI36" s="25">
         <v>3</v>
       </c>
       <c r="AJ36" s="21">
         <v>2</v>
       </c>
       <c r="AK36" s="21">
         <v>9</v>
       </c>
       <c r="AL36" s="25">
         <v>5</v>
       </c>
       <c r="AM36" s="25">
         <v>6</v>
       </c>
       <c r="AN36" s="21">
         <v>14</v>
       </c>
-    </row>
-    <row r="37" spans="1:40">
+      <c r="AO36" s="21">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="37" spans="1:41">
       <c r="A37" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B37" s="16"/>
       <c r="C37" s="16"/>
       <c r="D37" s="16"/>
       <c r="E37" s="16"/>
       <c r="F37" s="16"/>
       <c r="G37" s="16"/>
       <c r="H37" s="16"/>
       <c r="I37" s="16"/>
       <c r="J37" s="16"/>
       <c r="K37" s="16"/>
       <c r="L37" s="16"/>
       <c r="M37" s="16"/>
       <c r="N37" s="16"/>
       <c r="O37" s="16"/>
       <c r="P37" s="16"/>
       <c r="Q37" s="16"/>
       <c r="R37" s="16"/>
       <c r="S37" s="16"/>
       <c r="T37" s="1">
         <v>-3</v>
       </c>
       <c r="U37" s="25">
@@ -21399,52 +21664,55 @@
       </c>
       <c r="AG37" s="25">
         <v>-1</v>
       </c>
       <c r="AH37" s="25">
         <v>-3</v>
       </c>
       <c r="AI37" s="25">
         <v>-1</v>
       </c>
       <c r="AJ37" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK37" s="21">
         <v>2</v>
       </c>
       <c r="AL37" s="25">
         <v>1</v>
       </c>
       <c r="AM37" s="25">
         <v>1</v>
       </c>
       <c r="AN37" s="21" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="38" spans="1:40">
+      <c r="AO37" s="21">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:41">
       <c r="A38" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B38" s="16"/>
       <c r="C38" s="16"/>
       <c r="D38" s="16"/>
       <c r="E38" s="16"/>
       <c r="F38" s="16"/>
       <c r="G38" s="16"/>
       <c r="H38" s="16"/>
       <c r="I38" s="16"/>
       <c r="J38" s="16"/>
       <c r="K38" s="16"/>
       <c r="L38" s="16"/>
       <c r="M38" s="16"/>
       <c r="N38" s="16"/>
       <c r="O38" s="16"/>
       <c r="P38" s="16"/>
       <c r="Q38" s="16"/>
       <c r="R38" s="16"/>
       <c r="S38" s="16"/>
       <c r="T38" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U38" s="25" t="s">
@@ -21485,52 +21753,55 @@
       </c>
       <c r="AG38" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AH38" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AI38" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AJ38" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK38" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL38" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AM38" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN38" s="21" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="39" spans="1:40">
+      <c r="AO38" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="39" spans="1:41">
       <c r="A39" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B39" s="16"/>
       <c r="C39" s="16"/>
       <c r="D39" s="16"/>
       <c r="E39" s="16"/>
       <c r="F39" s="16"/>
       <c r="G39" s="16"/>
       <c r="H39" s="16"/>
       <c r="I39" s="16"/>
       <c r="J39" s="16"/>
       <c r="K39" s="16"/>
       <c r="L39" s="16"/>
       <c r="M39" s="16"/>
       <c r="N39" s="16"/>
       <c r="O39" s="16"/>
       <c r="P39" s="16"/>
       <c r="Q39" s="16"/>
       <c r="R39" s="16"/>
       <c r="S39" s="16"/>
       <c r="T39" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U39" s="25">
@@ -21571,52 +21842,55 @@
       </c>
       <c r="AG39" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AH39" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AI39" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AJ39" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK39" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL39" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AM39" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN39" s="21" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="40" spans="1:40">
+      <c r="AO39" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="40" spans="1:41">
       <c r="A40" s="16" t="s">
         <v>30</v>
       </c>
       <c r="B40" s="16"/>
       <c r="C40" s="16"/>
       <c r="D40" s="16"/>
       <c r="E40" s="16"/>
       <c r="F40" s="16"/>
       <c r="G40" s="16"/>
       <c r="H40" s="16"/>
       <c r="I40" s="16"/>
       <c r="J40" s="16"/>
       <c r="K40" s="16"/>
       <c r="L40" s="16"/>
       <c r="M40" s="16"/>
       <c r="N40" s="16"/>
       <c r="O40" s="16"/>
       <c r="P40" s="16"/>
       <c r="Q40" s="16"/>
       <c r="R40" s="16"/>
       <c r="S40" s="16"/>
       <c r="T40" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U40" s="25" t="s">
@@ -21657,52 +21931,55 @@
       </c>
       <c r="AG40" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AH40" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AI40" s="25">
         <v>1</v>
       </c>
       <c r="AJ40" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK40" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL40" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AM40" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN40" s="21" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="41" spans="1:40">
+      <c r="AO40" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="41" spans="1:41">
       <c r="A41" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B41" s="16"/>
       <c r="C41" s="16"/>
       <c r="D41" s="16"/>
       <c r="E41" s="16"/>
       <c r="F41" s="16"/>
       <c r="G41" s="16"/>
       <c r="H41" s="16"/>
       <c r="I41" s="16"/>
       <c r="J41" s="16"/>
       <c r="K41" s="16"/>
       <c r="L41" s="16"/>
       <c r="M41" s="16"/>
       <c r="N41" s="16"/>
       <c r="O41" s="16"/>
       <c r="P41" s="16"/>
       <c r="Q41" s="16"/>
       <c r="R41" s="16"/>
       <c r="S41" s="16"/>
       <c r="T41" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U41" s="25" t="s">
@@ -21743,52 +22020,55 @@
       </c>
       <c r="AG41" s="25">
         <v>-1</v>
       </c>
       <c r="AH41" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AI41" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AJ41" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK41" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL41" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AM41" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN41" s="21" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="42" spans="1:40">
+      <c r="AO41" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="42" spans="1:41">
       <c r="A42" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="16"/>
       <c r="C42" s="16"/>
       <c r="D42" s="16"/>
       <c r="E42" s="16"/>
       <c r="F42" s="16"/>
       <c r="G42" s="16"/>
       <c r="H42" s="16"/>
       <c r="I42" s="16"/>
       <c r="J42" s="16"/>
       <c r="K42" s="16"/>
       <c r="L42" s="16"/>
       <c r="M42" s="16"/>
       <c r="N42" s="16"/>
       <c r="O42" s="16"/>
       <c r="P42" s="16"/>
       <c r="Q42" s="16"/>
       <c r="R42" s="16"/>
       <c r="S42" s="16"/>
       <c r="T42" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U42" s="25" t="s">
@@ -21829,52 +22109,55 @@
       </c>
       <c r="AG42" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AH42" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AI42" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AJ42" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK42" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL42" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AM42" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN42" s="21" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="43" spans="1:40">
+      <c r="AO42" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="43" spans="1:41">
       <c r="A43" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="16"/>
       <c r="C43" s="16"/>
       <c r="D43" s="16"/>
       <c r="E43" s="16"/>
       <c r="F43" s="16"/>
       <c r="G43" s="16"/>
       <c r="H43" s="16"/>
       <c r="I43" s="16"/>
       <c r="J43" s="16"/>
       <c r="K43" s="16"/>
       <c r="L43" s="16"/>
       <c r="M43" s="16"/>
       <c r="N43" s="16"/>
       <c r="O43" s="16"/>
       <c r="P43" s="16"/>
       <c r="Q43" s="16"/>
       <c r="R43" s="16"/>
       <c r="S43" s="16"/>
       <c r="T43" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U43" s="25" t="s">
@@ -21915,52 +22198,55 @@
       </c>
       <c r="AG43" s="25">
         <v>-2</v>
       </c>
       <c r="AH43" s="25">
         <v>-1</v>
       </c>
       <c r="AI43" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AJ43" s="21">
         <v>4</v>
       </c>
       <c r="AK43" s="21">
         <v>6</v>
       </c>
       <c r="AL43" s="25">
         <v>3</v>
       </c>
       <c r="AM43" s="25">
         <v>14</v>
       </c>
       <c r="AN43" s="21">
         <v>1</v>
       </c>
-    </row>
-    <row r="44" spans="1:40">
+      <c r="AO43" s="21">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="44" spans="1:41">
       <c r="A44" s="16" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="16"/>
       <c r="C44" s="16"/>
       <c r="D44" s="16"/>
       <c r="E44" s="16"/>
       <c r="F44" s="16"/>
       <c r="G44" s="16"/>
       <c r="H44" s="16"/>
       <c r="I44" s="16"/>
       <c r="J44" s="16"/>
       <c r="K44" s="16"/>
       <c r="L44" s="16"/>
       <c r="M44" s="16"/>
       <c r="N44" s="16"/>
       <c r="O44" s="16"/>
       <c r="P44" s="16"/>
       <c r="Q44" s="16"/>
       <c r="R44" s="16"/>
       <c r="S44" s="16"/>
       <c r="T44" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U44" s="25" t="s">
@@ -22001,52 +22287,55 @@
       </c>
       <c r="AG44" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AH44" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AI44" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AJ44" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK44" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL44" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AM44" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN44" s="21" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="45" spans="1:40">
+      <c r="AO44" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="45" spans="1:41">
       <c r="A45" s="27" t="s">
         <v>24</v>
       </c>
       <c r="B45" s="27"/>
       <c r="C45" s="27"/>
       <c r="D45" s="27"/>
       <c r="E45" s="27"/>
       <c r="F45" s="27"/>
       <c r="G45" s="27"/>
       <c r="H45" s="27"/>
       <c r="I45" s="27"/>
       <c r="J45" s="27"/>
       <c r="K45" s="27"/>
       <c r="L45" s="27"/>
       <c r="M45" s="27"/>
       <c r="N45" s="27"/>
       <c r="O45" s="27"/>
       <c r="P45" s="27"/>
       <c r="Q45" s="27"/>
       <c r="R45" s="27"/>
       <c r="S45" s="27"/>
       <c r="T45" s="2">
         <v>-1</v>
       </c>
       <c r="U45" s="29">
@@ -22087,59 +22376,62 @@
       </c>
       <c r="AG45" s="29">
         <v>-2</v>
       </c>
       <c r="AH45" s="29">
         <v>-2</v>
       </c>
       <c r="AI45" s="29" t="s">
         <v>26</v>
       </c>
       <c r="AJ45" s="29">
         <v>1</v>
       </c>
       <c r="AK45" s="29" t="s">
         <v>26</v>
       </c>
       <c r="AL45" s="29" t="s">
         <v>26</v>
       </c>
       <c r="AM45" s="29">
         <v>5</v>
       </c>
       <c r="AN45" s="29">
         <v>-1</v>
       </c>
-    </row>
-    <row r="46" spans="1:40">
+      <c r="AO45" s="29">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:41">
       <c r="X46" s="64"/>
       <c r="AB46" s="63"/>
     </row>
-    <row r="47" spans="1:40">
+    <row r="47" spans="1:41">
       <c r="X47" s="64"/>
     </row>
-    <row r="48" spans="1:40">
+    <row r="48" spans="1:41">
       <c r="X48" s="64"/>
     </row>
     <row r="49" spans="24:24">
       <c r="X49" s="64"/>
     </row>
     <row r="50" spans="24:24">
       <c r="X50" s="64"/>
     </row>
     <row r="51" spans="24:24">
       <c r="X51" s="64"/>
     </row>
     <row r="52" spans="24:24">
       <c r="X52" s="64"/>
     </row>
     <row r="53" spans="24:24">
       <c r="X53" s="64"/>
     </row>
     <row r="54" spans="24:24">
       <c r="X54" s="64"/>
     </row>
     <row r="55" spans="24:24">
       <c r="X55" s="64"/>
     </row>
     <row r="56" spans="24:24">
       <c r="X56" s="64"/>