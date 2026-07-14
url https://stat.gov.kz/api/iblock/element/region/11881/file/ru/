--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -28,51 +28,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-13548" yWindow="576" windowWidth="23256" windowHeight="13176" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Прибывшие" sheetId="1" r:id="rId1"/>
     <sheet name="Прибывшие 2024-2026" sheetId="4" r:id="rId2"/>
     <sheet name="Выбышие" sheetId="2" r:id="rId3"/>
     <sheet name="Выбышие  2024-2026" sheetId="5" r:id="rId4"/>
     <sheet name="Сальдо внешней миграции" sheetId="3" r:id="rId5"/>
     <sheet name="Сальдо внеш.мигр  2024-2026" sheetId="7" r:id="rId6"/>
   </sheets>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2556" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2612" uniqueCount="48">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -4608,51 +4608,51 @@
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A5:AF5"/>
     <mergeCell ref="A22:AQ22"/>
     <mergeCell ref="A29:AQ29"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="N7:Y7"/>
     <mergeCell ref="Z7:AK7"/>
     <mergeCell ref="A9:AQ9"/>
     <mergeCell ref="AL7:AQ7"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист2"/>
   <dimension ref="A1:BN124"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A4" workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="AB5" sqref="AB5:AW5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="25.44140625" style="8" customWidth="1"/>
     <col min="2" max="13" width="0" style="8" hidden="1" customWidth="1"/>
     <col min="14" max="19" width="9.109375" style="8" hidden="1" customWidth="1"/>
     <col min="20" max="23" width="0" style="8" hidden="1" customWidth="1"/>
     <col min="24" max="24" width="0" style="59" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="0" style="8" hidden="1" customWidth="1"/>
     <col min="26" max="16384" width="9.109375" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:66">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
       <c r="E1" s="10"/>
       <c r="F1" s="10"/>
       <c r="G1" s="10"/>
       <c r="H1" s="10"/>
       <c r="I1" s="10"/>
       <c r="J1" s="10"/>
@@ -5084,50 +5084,53 @@
       </c>
       <c r="AH10" s="21">
         <v>14</v>
       </c>
       <c r="AI10" s="21">
         <v>86</v>
       </c>
       <c r="AJ10" s="21">
         <v>42</v>
       </c>
       <c r="AK10" s="21">
         <v>103</v>
       </c>
       <c r="AL10" s="21">
         <v>79</v>
       </c>
       <c r="AM10" s="25">
         <v>54</v>
       </c>
       <c r="AN10" s="21">
         <v>74</v>
       </c>
       <c r="AO10" s="21">
         <v>45</v>
       </c>
+      <c r="AP10" s="21">
+        <v>12</v>
+      </c>
     </row>
     <row r="11" spans="1:66">
       <c r="A11" s="52" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="17"/>
       <c r="C11" s="17"/>
       <c r="D11" s="17"/>
       <c r="E11" s="17"/>
       <c r="F11" s="17"/>
       <c r="G11" s="17"/>
       <c r="H11" s="24"/>
       <c r="I11" s="17"/>
       <c r="J11" s="20"/>
       <c r="K11" s="24"/>
       <c r="L11" s="20"/>
       <c r="M11" s="20"/>
       <c r="N11" s="25"/>
       <c r="O11" s="25"/>
       <c r="P11" s="25"/>
       <c r="Q11" s="25"/>
       <c r="R11" s="25"/>
       <c r="S11" s="25"/>
       <c r="T11" s="25">
         <v>10</v>
@@ -5173,50 +5176,53 @@
       </c>
       <c r="AH11" s="21">
         <v>9</v>
       </c>
       <c r="AI11" s="21">
         <v>38</v>
       </c>
       <c r="AJ11" s="21">
         <v>29</v>
       </c>
       <c r="AK11" s="21">
         <v>62</v>
       </c>
       <c r="AL11" s="21">
         <v>42</v>
       </c>
       <c r="AM11" s="25">
         <v>14</v>
       </c>
       <c r="AN11" s="21">
         <v>41</v>
       </c>
       <c r="AO11" s="21">
         <v>11</v>
       </c>
+      <c r="AP11" s="21">
+        <v>3</v>
+      </c>
     </row>
     <row r="12" spans="1:66">
       <c r="A12" s="52" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="17"/>
       <c r="C12" s="17"/>
       <c r="D12" s="17"/>
       <c r="E12" s="17"/>
       <c r="F12" s="17"/>
       <c r="G12" s="17"/>
       <c r="H12" s="24"/>
       <c r="I12" s="17"/>
       <c r="J12" s="20"/>
       <c r="K12" s="24"/>
       <c r="L12" s="20"/>
       <c r="M12" s="20"/>
       <c r="N12" s="25"/>
       <c r="O12" s="25"/>
       <c r="P12" s="25"/>
       <c r="Q12" s="25"/>
       <c r="R12" s="25"/>
       <c r="S12" s="25"/>
       <c r="T12" s="25" t="s">
         <v>26</v>
@@ -5261,50 +5267,53 @@
         <v>2</v>
       </c>
       <c r="AH12" s="21">
         <v>1</v>
       </c>
       <c r="AI12" s="21">
         <v>6</v>
       </c>
       <c r="AJ12" s="21">
         <v>1</v>
       </c>
       <c r="AK12" s="21">
         <v>4</v>
       </c>
       <c r="AL12" s="21">
         <v>4</v>
       </c>
       <c r="AM12" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN12" s="21">
         <v>1</v>
       </c>
       <c r="AO12" s="21">
         <v>5</v>
+      </c>
+      <c r="AP12" s="21">
+        <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:66">
       <c r="A13" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="17"/>
       <c r="C13" s="17"/>
       <c r="D13" s="17"/>
       <c r="E13" s="17"/>
       <c r="F13" s="17"/>
       <c r="G13" s="17"/>
       <c r="H13" s="24"/>
       <c r="I13" s="17"/>
       <c r="J13" s="20"/>
       <c r="K13" s="24"/>
       <c r="L13" s="20"/>
       <c r="M13" s="20"/>
       <c r="N13" s="25"/>
       <c r="O13" s="25"/>
       <c r="P13" s="25"/>
       <c r="Q13" s="25"/>
       <c r="R13" s="25"/>
       <c r="S13" s="25"/>
       <c r="T13" s="25">
@@ -5351,50 +5360,53 @@
       </c>
       <c r="AH13" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AI13" s="21">
         <v>16</v>
       </c>
       <c r="AJ13" s="21">
         <v>3</v>
       </c>
       <c r="AK13" s="21">
         <v>6</v>
       </c>
       <c r="AL13" s="21">
         <v>5</v>
       </c>
       <c r="AM13" s="25">
         <v>1</v>
       </c>
       <c r="AN13" s="21">
         <v>4</v>
       </c>
       <c r="AO13" s="21">
         <v>1</v>
       </c>
+      <c r="AP13" s="21" t="s">
+        <v>26</v>
+      </c>
     </row>
     <row r="14" spans="1:66">
       <c r="A14" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="17"/>
       <c r="C14" s="17"/>
       <c r="D14" s="17"/>
       <c r="E14" s="17"/>
       <c r="F14" s="17"/>
       <c r="G14" s="17"/>
       <c r="H14" s="24"/>
       <c r="I14" s="17"/>
       <c r="J14" s="20"/>
       <c r="K14" s="24"/>
       <c r="L14" s="20"/>
       <c r="M14" s="20"/>
       <c r="N14" s="25"/>
       <c r="O14" s="25"/>
       <c r="P14" s="25"/>
       <c r="Q14" s="25"/>
       <c r="R14" s="25"/>
       <c r="S14" s="25"/>
       <c r="T14" s="25" t="s">
         <v>26</v>
@@ -5440,50 +5452,53 @@
       </c>
       <c r="AH14" s="21">
         <v>3</v>
       </c>
       <c r="AI14" s="21">
         <v>9</v>
       </c>
       <c r="AJ14" s="21">
         <v>2</v>
       </c>
       <c r="AK14" s="21">
         <v>13</v>
       </c>
       <c r="AL14" s="21">
         <v>10</v>
       </c>
       <c r="AM14" s="25">
         <v>13</v>
       </c>
       <c r="AN14" s="21">
         <v>23</v>
       </c>
       <c r="AO14" s="21">
         <v>18</v>
       </c>
+      <c r="AP14" s="21">
+        <v>2</v>
+      </c>
     </row>
     <row r="15" spans="1:66">
       <c r="A15" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="17"/>
       <c r="C15" s="17"/>
       <c r="D15" s="17"/>
       <c r="E15" s="17"/>
       <c r="F15" s="17"/>
       <c r="G15" s="17"/>
       <c r="H15" s="24"/>
       <c r="I15" s="17"/>
       <c r="J15" s="20"/>
       <c r="K15" s="24"/>
       <c r="L15" s="20"/>
       <c r="M15" s="20"/>
       <c r="N15" s="25"/>
       <c r="O15" s="25"/>
       <c r="P15" s="25"/>
       <c r="Q15" s="25"/>
       <c r="R15" s="25"/>
       <c r="S15" s="25"/>
       <c r="T15" s="25" t="s">
         <v>26</v>
@@ -5529,50 +5544,53 @@
       </c>
       <c r="AH15" s="21">
         <v>1</v>
       </c>
       <c r="AI15" s="21">
         <v>2</v>
       </c>
       <c r="AJ15" s="21">
         <v>2</v>
       </c>
       <c r="AK15" s="21">
         <v>8</v>
       </c>
       <c r="AL15" s="21">
         <v>5</v>
       </c>
       <c r="AM15" s="25">
         <v>3</v>
       </c>
       <c r="AN15" s="21">
         <v>2</v>
       </c>
       <c r="AO15" s="21">
         <v>2</v>
       </c>
+      <c r="AP15" s="21">
+        <v>4</v>
+      </c>
     </row>
     <row r="16" spans="1:66">
       <c r="A16" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="17"/>
       <c r="C16" s="17"/>
       <c r="D16" s="17"/>
       <c r="E16" s="17"/>
       <c r="F16" s="17"/>
       <c r="G16" s="17"/>
       <c r="H16" s="24"/>
       <c r="I16" s="17"/>
       <c r="J16" s="20"/>
       <c r="K16" s="24"/>
       <c r="L16" s="20"/>
       <c r="M16" s="20"/>
       <c r="N16" s="25"/>
       <c r="O16" s="25"/>
       <c r="P16" s="25"/>
       <c r="Q16" s="25"/>
       <c r="R16" s="25"/>
       <c r="S16" s="25"/>
       <c r="T16" s="25" t="s">
         <v>26</v>
@@ -5618,50 +5636,53 @@
       </c>
       <c r="AH16" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AI16" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AJ16" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK16" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL16" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AM16" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN16" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AO16" s="21" t="s">
         <v>26</v>
       </c>
+      <c r="AP16" s="21" t="s">
+        <v>26</v>
+      </c>
     </row>
     <row r="17" spans="1:56">
       <c r="A17" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="17"/>
       <c r="C17" s="17"/>
       <c r="D17" s="17"/>
       <c r="E17" s="17"/>
       <c r="F17" s="17"/>
       <c r="G17" s="17"/>
       <c r="H17" s="24"/>
       <c r="I17" s="17"/>
       <c r="J17" s="20"/>
       <c r="K17" s="24"/>
       <c r="L17" s="20"/>
       <c r="M17" s="20"/>
       <c r="N17" s="25"/>
       <c r="O17" s="25"/>
       <c r="P17" s="25"/>
       <c r="Q17" s="25"/>
       <c r="R17" s="25"/>
       <c r="S17" s="25"/>
       <c r="T17" s="25" t="s">
         <v>26</v>
@@ -5707,50 +5728,53 @@
       </c>
       <c r="AH17" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AI17" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AJ17" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK17" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL17" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AM17" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN17" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AO17" s="21" t="s">
         <v>26</v>
       </c>
+      <c r="AP17" s="21" t="s">
+        <v>26</v>
+      </c>
     </row>
     <row r="18" spans="1:56">
       <c r="A18" s="16" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="17"/>
       <c r="C18" s="17"/>
       <c r="D18" s="17"/>
       <c r="E18" s="17"/>
       <c r="F18" s="17"/>
       <c r="G18" s="17"/>
       <c r="H18" s="24"/>
       <c r="I18" s="17"/>
       <c r="J18" s="20"/>
       <c r="K18" s="24"/>
       <c r="L18" s="20"/>
       <c r="M18" s="20"/>
       <c r="N18" s="25"/>
       <c r="O18" s="25"/>
       <c r="P18" s="25"/>
       <c r="Q18" s="25"/>
       <c r="R18" s="25"/>
       <c r="S18" s="25"/>
       <c r="T18" s="25" t="s">
         <v>26</v>
@@ -5796,50 +5820,53 @@
       </c>
       <c r="AH18" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AI18" s="21">
         <v>1</v>
       </c>
       <c r="AJ18" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK18" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL18" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AM18" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN18" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AO18" s="21" t="s">
         <v>26</v>
       </c>
+      <c r="AP18" s="21" t="s">
+        <v>26</v>
+      </c>
     </row>
     <row r="19" spans="1:56">
       <c r="A19" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="17"/>
       <c r="C19" s="17"/>
       <c r="D19" s="17"/>
       <c r="E19" s="17"/>
       <c r="F19" s="17"/>
       <c r="G19" s="17"/>
       <c r="H19" s="24"/>
       <c r="I19" s="17"/>
       <c r="J19" s="20"/>
       <c r="K19" s="24"/>
       <c r="L19" s="20"/>
       <c r="M19" s="20"/>
       <c r="N19" s="25"/>
       <c r="O19" s="25"/>
       <c r="P19" s="25"/>
       <c r="Q19" s="25"/>
       <c r="R19" s="25"/>
       <c r="S19" s="25"/>
       <c r="T19" s="25" t="s">
         <v>26</v>
@@ -5885,50 +5912,53 @@
       </c>
       <c r="AH19" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AI19" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AJ19" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK19" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL19" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AM19" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN19" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AO19" s="21" t="s">
         <v>26</v>
       </c>
+      <c r="AP19" s="21">
+        <v>1</v>
+      </c>
     </row>
     <row r="20" spans="1:56">
       <c r="A20" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="17"/>
       <c r="C20" s="17"/>
       <c r="D20" s="17"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
       <c r="G20" s="17"/>
       <c r="H20" s="24"/>
       <c r="I20" s="17"/>
       <c r="J20" s="20"/>
       <c r="K20" s="24"/>
       <c r="L20" s="20"/>
       <c r="M20" s="20"/>
       <c r="N20" s="25"/>
       <c r="O20" s="25"/>
       <c r="P20" s="25"/>
       <c r="Q20" s="25"/>
       <c r="R20" s="25"/>
       <c r="S20" s="25"/>
       <c r="T20" s="25" t="s">
         <v>26</v>
@@ -5974,50 +6004,53 @@
       </c>
       <c r="AH20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AI20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AJ20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AM20" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AO20" s="21" t="s">
         <v>26</v>
       </c>
+      <c r="AP20" s="21" t="s">
+        <v>26</v>
+      </c>
     </row>
     <row r="21" spans="1:56">
       <c r="A21" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="17"/>
       <c r="C21" s="17"/>
       <c r="D21" s="17"/>
       <c r="E21" s="17"/>
       <c r="F21" s="17"/>
       <c r="G21" s="17"/>
       <c r="H21" s="24"/>
       <c r="I21" s="17"/>
       <c r="J21" s="20"/>
       <c r="K21" s="24"/>
       <c r="L21" s="20"/>
       <c r="M21" s="20"/>
       <c r="N21" s="25"/>
       <c r="O21" s="25"/>
       <c r="P21" s="25"/>
       <c r="Q21" s="25"/>
       <c r="R21" s="25"/>
       <c r="S21" s="25"/>
       <c r="T21" s="25" t="s">
         <v>26</v>
@@ -6063,50 +6096,53 @@
       </c>
       <c r="AH21" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AI21" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AJ21" s="21">
         <v>4</v>
       </c>
       <c r="AK21" s="21">
         <v>6</v>
       </c>
       <c r="AL21" s="21">
         <v>5</v>
       </c>
       <c r="AM21" s="25">
         <v>15</v>
       </c>
       <c r="AN21" s="21">
         <v>1</v>
       </c>
       <c r="AO21" s="21">
         <v>6</v>
       </c>
+      <c r="AP21" s="21" t="s">
+        <v>26</v>
+      </c>
     </row>
     <row r="22" spans="1:56">
       <c r="A22" s="16" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="17"/>
       <c r="C22" s="17"/>
       <c r="D22" s="17"/>
       <c r="E22" s="17"/>
       <c r="F22" s="17"/>
       <c r="G22" s="17"/>
       <c r="H22" s="24"/>
       <c r="I22" s="17"/>
       <c r="J22" s="20"/>
       <c r="K22" s="24"/>
       <c r="L22" s="20"/>
       <c r="M22" s="20"/>
       <c r="N22" s="25"/>
       <c r="O22" s="25"/>
       <c r="P22" s="25"/>
       <c r="Q22" s="25"/>
       <c r="R22" s="25"/>
       <c r="S22" s="25"/>
       <c r="T22" s="25" t="s">
         <v>26</v>
@@ -6150,50 +6186,53 @@
       <c r="AG22" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AH22" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AI22" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AJ22" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK22" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL22" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AM22" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN22" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AO22" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP22" s="21" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="23" spans="1:56">
       <c r="A23" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="17"/>
       <c r="C23" s="17"/>
       <c r="D23" s="17"/>
       <c r="E23" s="17"/>
       <c r="F23" s="17"/>
       <c r="G23" s="17"/>
       <c r="H23" s="24"/>
       <c r="I23" s="17"/>
       <c r="J23" s="20"/>
       <c r="K23" s="24"/>
       <c r="L23" s="20"/>
       <c r="M23" s="20"/>
       <c r="N23" s="25"/>
       <c r="O23" s="25"/>
       <c r="P23" s="25"/>
       <c r="Q23" s="25"/>
       <c r="R23" s="25"/>
       <c r="S23" s="25"/>
@@ -6240,50 +6279,53 @@
         <v>6</v>
       </c>
       <c r="AH23" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AI23" s="21">
         <v>14</v>
       </c>
       <c r="AJ23" s="21">
         <v>1</v>
       </c>
       <c r="AK23" s="21">
         <v>4</v>
       </c>
       <c r="AL23" s="21">
         <v>8</v>
       </c>
       <c r="AM23" s="25">
         <v>8</v>
       </c>
       <c r="AN23" s="21">
         <v>2</v>
       </c>
       <c r="AO23" s="21">
         <v>2</v>
+      </c>
+      <c r="AP23" s="21">
+        <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:56">
       <c r="A24" s="77" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="77"/>
       <c r="C24" s="77"/>
       <c r="D24" s="77"/>
       <c r="E24" s="77"/>
       <c r="F24" s="77"/>
       <c r="G24" s="77"/>
       <c r="H24" s="77"/>
       <c r="I24" s="77"/>
       <c r="J24" s="77"/>
       <c r="K24" s="77"/>
       <c r="L24" s="77"/>
       <c r="M24" s="77"/>
       <c r="N24" s="77"/>
       <c r="O24" s="77"/>
       <c r="P24" s="77"/>
       <c r="Q24" s="77"/>
       <c r="R24" s="77"/>
       <c r="S24" s="77"/>
       <c r="T24" s="77"/>
@@ -6408,50 +6450,53 @@
       </c>
       <c r="AH25" s="21">
         <v>11</v>
       </c>
       <c r="AI25" s="21">
         <v>58</v>
       </c>
       <c r="AJ25" s="21">
         <v>29</v>
       </c>
       <c r="AK25" s="21">
         <v>78</v>
       </c>
       <c r="AL25" s="21">
         <v>59</v>
       </c>
       <c r="AM25" s="25">
         <v>26</v>
       </c>
       <c r="AN25" s="21">
         <v>52</v>
       </c>
       <c r="AO25" s="21">
         <v>20</v>
       </c>
+      <c r="AP25" s="21">
+        <v>9</v>
+      </c>
     </row>
     <row r="26" spans="1:56">
       <c r="A26" s="52" t="s">
         <v>28</v>
       </c>
       <c r="B26" s="17"/>
       <c r="C26" s="17"/>
       <c r="D26" s="17"/>
       <c r="E26" s="17"/>
       <c r="F26" s="17"/>
       <c r="G26" s="17"/>
       <c r="H26" s="24"/>
       <c r="I26" s="17"/>
       <c r="J26" s="20"/>
       <c r="K26" s="24"/>
       <c r="L26" s="20"/>
       <c r="M26" s="20"/>
       <c r="N26" s="25"/>
       <c r="O26" s="25"/>
       <c r="P26" s="25"/>
       <c r="Q26" s="25"/>
       <c r="R26" s="25"/>
       <c r="S26" s="25"/>
       <c r="T26" s="1">
         <v>10</v>
@@ -6497,50 +6542,53 @@
       </c>
       <c r="AH26" s="21">
         <v>9</v>
       </c>
       <c r="AI26" s="21">
         <v>37</v>
       </c>
       <c r="AJ26" s="21">
         <v>26</v>
       </c>
       <c r="AK26" s="21">
         <v>62</v>
       </c>
       <c r="AL26" s="21">
         <v>38</v>
       </c>
       <c r="AM26" s="25">
         <v>14</v>
       </c>
       <c r="AN26" s="21">
         <v>39</v>
       </c>
       <c r="AO26" s="21">
         <v>10</v>
       </c>
+      <c r="AP26" s="21">
+        <v>3</v>
+      </c>
     </row>
     <row r="27" spans="1:56">
       <c r="A27" s="52" t="s">
         <v>29</v>
       </c>
       <c r="B27" s="17"/>
       <c r="C27" s="17"/>
       <c r="D27" s="17"/>
       <c r="E27" s="17"/>
       <c r="F27" s="17"/>
       <c r="G27" s="17"/>
       <c r="H27" s="24"/>
       <c r="I27" s="17"/>
       <c r="J27" s="20"/>
       <c r="K27" s="24"/>
       <c r="L27" s="20"/>
       <c r="M27" s="20"/>
       <c r="N27" s="25"/>
       <c r="O27" s="25"/>
       <c r="P27" s="25"/>
       <c r="Q27" s="25"/>
       <c r="R27" s="25"/>
       <c r="S27" s="25"/>
       <c r="T27" s="1" t="s">
         <v>26</v>
@@ -6586,50 +6634,53 @@
       </c>
       <c r="AH27" s="21">
         <v>1</v>
       </c>
       <c r="AI27" s="21">
         <v>6</v>
       </c>
       <c r="AJ27" s="21">
         <v>1</v>
       </c>
       <c r="AK27" s="21">
         <v>4</v>
       </c>
       <c r="AL27" s="21">
         <v>4</v>
       </c>
       <c r="AM27" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN27" s="21">
         <v>1</v>
       </c>
       <c r="AO27" s="21">
         <v>5</v>
       </c>
+      <c r="AP27" s="21">
+        <v>1</v>
+      </c>
     </row>
     <row r="28" spans="1:56">
       <c r="A28" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="17"/>
       <c r="C28" s="17"/>
       <c r="D28" s="17"/>
       <c r="E28" s="17"/>
       <c r="F28" s="17"/>
       <c r="G28" s="17"/>
       <c r="H28" s="24"/>
       <c r="I28" s="17"/>
       <c r="J28" s="20"/>
       <c r="K28" s="24"/>
       <c r="L28" s="20"/>
       <c r="M28" s="20"/>
       <c r="N28" s="25"/>
       <c r="O28" s="25"/>
       <c r="P28" s="25"/>
       <c r="Q28" s="25"/>
       <c r="R28" s="25"/>
       <c r="S28" s="25"/>
       <c r="T28" s="1" t="s">
         <v>26</v>
@@ -6675,50 +6726,53 @@
       </c>
       <c r="AH28" s="21">
         <v>1</v>
       </c>
       <c r="AI28" s="21">
         <v>6</v>
       </c>
       <c r="AJ28" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK28" s="21">
         <v>4</v>
       </c>
       <c r="AL28" s="21">
         <v>5</v>
       </c>
       <c r="AM28" s="25">
         <v>7</v>
       </c>
       <c r="AN28" s="21">
         <v>9</v>
       </c>
       <c r="AO28" s="21">
         <v>3</v>
       </c>
+      <c r="AP28" s="21" t="s">
+        <v>26</v>
+      </c>
     </row>
     <row r="29" spans="1:56">
       <c r="A29" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="17"/>
       <c r="C29" s="17"/>
       <c r="D29" s="17"/>
       <c r="E29" s="17"/>
       <c r="F29" s="17"/>
       <c r="G29" s="17"/>
       <c r="H29" s="24"/>
       <c r="I29" s="17"/>
       <c r="J29" s="20"/>
       <c r="K29" s="24"/>
       <c r="L29" s="20"/>
       <c r="M29" s="20"/>
       <c r="N29" s="25"/>
       <c r="O29" s="25"/>
       <c r="P29" s="25"/>
       <c r="Q29" s="25"/>
       <c r="R29" s="25"/>
       <c r="S29" s="25"/>
       <c r="T29" s="1" t="s">
         <v>26</v>
@@ -6763,50 +6817,53 @@
         <v>6</v>
       </c>
       <c r="AH29" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AI29" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AJ29" s="21">
         <v>2</v>
       </c>
       <c r="AK29" s="21">
         <v>6</v>
       </c>
       <c r="AL29" s="21">
         <v>4</v>
       </c>
       <c r="AM29" s="25">
         <v>2</v>
       </c>
       <c r="AN29" s="21">
         <v>2</v>
       </c>
       <c r="AO29" s="21">
         <v>1</v>
+      </c>
+      <c r="AP29" s="21">
+        <v>4</v>
       </c>
     </row>
     <row r="30" spans="1:56">
       <c r="A30" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="17"/>
       <c r="C30" s="17"/>
       <c r="D30" s="17"/>
       <c r="E30" s="17"/>
       <c r="F30" s="17"/>
       <c r="G30" s="17"/>
       <c r="H30" s="24"/>
       <c r="I30" s="17"/>
       <c r="J30" s="20"/>
       <c r="K30" s="24"/>
       <c r="L30" s="20"/>
       <c r="M30" s="20"/>
       <c r="N30" s="25"/>
       <c r="O30" s="25"/>
       <c r="P30" s="25"/>
       <c r="Q30" s="25"/>
       <c r="R30" s="25"/>
       <c r="S30" s="25"/>
       <c r="T30" s="1">
@@ -6851,50 +6908,53 @@
       <c r="AG30" s="21">
         <v>3</v>
       </c>
       <c r="AH30" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AI30" s="21">
         <v>9</v>
       </c>
       <c r="AJ30" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK30" s="21">
         <v>2</v>
       </c>
       <c r="AL30" s="21">
         <v>8</v>
       </c>
       <c r="AM30" s="25">
         <v>3</v>
       </c>
       <c r="AN30" s="21">
         <v>1</v>
       </c>
       <c r="AO30" s="21">
+        <v>1</v>
+      </c>
+      <c r="AP30" s="21">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:56">
       <c r="A31" s="78" t="s">
         <v>12</v>
       </c>
       <c r="B31" s="78"/>
       <c r="C31" s="78"/>
       <c r="D31" s="78"/>
       <c r="E31" s="78"/>
       <c r="F31" s="78"/>
       <c r="G31" s="78"/>
       <c r="H31" s="78"/>
       <c r="I31" s="78"/>
       <c r="J31" s="78"/>
       <c r="K31" s="78"/>
       <c r="L31" s="78"/>
       <c r="M31" s="78"/>
       <c r="N31" s="78"/>
       <c r="O31" s="78"/>
       <c r="P31" s="78"/>
       <c r="Q31" s="78"/>
       <c r="R31" s="78"/>
       <c r="S31" s="78"/>
@@ -7020,51 +7080,53 @@
       </c>
       <c r="AH32" s="25">
         <v>3</v>
       </c>
       <c r="AI32" s="25">
         <v>28</v>
       </c>
       <c r="AJ32" s="21">
         <v>13</v>
       </c>
       <c r="AK32" s="21">
         <v>25</v>
       </c>
       <c r="AL32" s="25">
         <v>20</v>
       </c>
       <c r="AM32" s="25">
         <v>28</v>
       </c>
       <c r="AN32" s="21">
         <v>22</v>
       </c>
       <c r="AO32" s="25">
         <v>25</v>
       </c>
-      <c r="AP32" s="21"/>
+      <c r="AP32" s="25">
+        <v>3</v>
+      </c>
       <c r="AQ32" s="21"/>
       <c r="AR32" s="21"/>
       <c r="AS32" s="21"/>
       <c r="AT32" s="21"/>
       <c r="AU32" s="21"/>
       <c r="AV32" s="21"/>
       <c r="AW32" s="21"/>
       <c r="AX32" s="21"/>
       <c r="AY32" s="21"/>
       <c r="AZ32" s="21"/>
       <c r="BA32" s="21"/>
       <c r="BB32" s="21"/>
       <c r="BC32" s="21"/>
       <c r="BD32" s="21"/>
     </row>
     <row r="33" spans="1:56">
       <c r="A33" s="52" t="s">
         <v>28</v>
       </c>
       <c r="B33" s="16"/>
       <c r="C33" s="16"/>
       <c r="D33" s="16"/>
       <c r="E33" s="16"/>
       <c r="F33" s="16"/>
       <c r="G33" s="16"/>
@@ -7124,51 +7186,53 @@
       </c>
       <c r="AH33" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AI33" s="25">
         <v>1</v>
       </c>
       <c r="AJ33" s="21">
         <v>3</v>
       </c>
       <c r="AK33" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL33" s="25">
         <v>4</v>
       </c>
       <c r="AM33" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN33" s="21">
         <v>2</v>
       </c>
       <c r="AO33" s="25">
         <v>1</v>
       </c>
-      <c r="AP33" s="21"/>
+      <c r="AP33" s="25" t="s">
+        <v>26</v>
+      </c>
       <c r="AQ33" s="21"/>
       <c r="AR33" s="21"/>
       <c r="AS33" s="21"/>
       <c r="AT33" s="21"/>
       <c r="AU33" s="21"/>
       <c r="AV33" s="21"/>
       <c r="AW33" s="21"/>
       <c r="AX33" s="21"/>
       <c r="AY33" s="21"/>
       <c r="AZ33" s="21"/>
       <c r="BA33" s="21"/>
       <c r="BB33" s="21"/>
       <c r="BC33" s="21"/>
       <c r="BD33" s="21"/>
     </row>
     <row r="34" spans="1:56">
       <c r="A34" s="52" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="16"/>
       <c r="C34" s="16"/>
       <c r="D34" s="16"/>
       <c r="E34" s="16"/>
       <c r="F34" s="16"/>
       <c r="G34" s="16"/>
@@ -7228,51 +7292,53 @@
       </c>
       <c r="AH34" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AI34" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AJ34" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK34" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL34" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AM34" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN34" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AO34" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="AP34" s="21"/>
+      <c r="AP34" s="25" t="s">
+        <v>26</v>
+      </c>
       <c r="AQ34" s="21"/>
       <c r="AR34" s="21"/>
       <c r="AS34" s="21"/>
       <c r="AT34" s="21"/>
       <c r="AU34" s="21"/>
       <c r="AV34" s="21"/>
       <c r="AW34" s="21"/>
       <c r="AX34" s="21"/>
       <c r="AY34" s="21"/>
       <c r="AZ34" s="21"/>
       <c r="BA34" s="21"/>
       <c r="BB34" s="21"/>
       <c r="BC34" s="21"/>
       <c r="BD34" s="21"/>
     </row>
     <row r="35" spans="1:56">
       <c r="A35" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B35" s="16"/>
       <c r="C35" s="16"/>
       <c r="D35" s="16"/>
       <c r="E35" s="16"/>
       <c r="F35" s="16"/>
       <c r="G35" s="16"/>
@@ -7332,51 +7398,53 @@
       </c>
       <c r="AH35" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AI35" s="25">
         <v>16</v>
       </c>
       <c r="AJ35" s="21">
         <v>3</v>
       </c>
       <c r="AK35" s="21">
         <v>6</v>
       </c>
       <c r="AL35" s="25">
         <v>5</v>
       </c>
       <c r="AM35" s="25">
         <v>1</v>
       </c>
       <c r="AN35" s="21">
         <v>4</v>
       </c>
       <c r="AO35" s="25">
         <v>1</v>
       </c>
-      <c r="AP35" s="21"/>
+      <c r="AP35" s="25" t="s">
+        <v>26</v>
+      </c>
       <c r="AQ35" s="21"/>
       <c r="AR35" s="21"/>
       <c r="AS35" s="21"/>
       <c r="AT35" s="21"/>
       <c r="AU35" s="21"/>
       <c r="AV35" s="21"/>
       <c r="AW35" s="21"/>
       <c r="AX35" s="21"/>
       <c r="AY35" s="21"/>
       <c r="AZ35" s="21"/>
       <c r="BA35" s="21"/>
       <c r="BB35" s="21"/>
       <c r="BC35" s="21"/>
       <c r="BD35" s="21"/>
     </row>
     <row r="36" spans="1:56">
       <c r="A36" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B36" s="16"/>
       <c r="C36" s="16"/>
       <c r="D36" s="16"/>
       <c r="E36" s="16"/>
       <c r="F36" s="16"/>
       <c r="G36" s="16"/>
@@ -7436,51 +7504,53 @@
       </c>
       <c r="AH36" s="25">
         <v>2</v>
       </c>
       <c r="AI36" s="25">
         <v>3</v>
       </c>
       <c r="AJ36" s="21">
         <v>2</v>
       </c>
       <c r="AK36" s="21">
         <v>9</v>
       </c>
       <c r="AL36" s="25">
         <v>5</v>
       </c>
       <c r="AM36" s="25">
         <v>6</v>
       </c>
       <c r="AN36" s="21">
         <v>14</v>
       </c>
       <c r="AO36" s="25">
         <v>15</v>
       </c>
-      <c r="AP36" s="21"/>
+      <c r="AP36" s="25">
+        <v>2</v>
+      </c>
       <c r="AQ36" s="21"/>
       <c r="AR36" s="21"/>
       <c r="AS36" s="21"/>
       <c r="AT36" s="21"/>
       <c r="AU36" s="21"/>
       <c r="AV36" s="21"/>
       <c r="AW36" s="21"/>
       <c r="AX36" s="21"/>
       <c r="AY36" s="21"/>
       <c r="AZ36" s="21"/>
       <c r="BA36" s="21"/>
       <c r="BB36" s="21"/>
       <c r="BC36" s="21"/>
       <c r="BD36" s="21"/>
     </row>
     <row r="37" spans="1:56">
       <c r="A37" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B37" s="16"/>
       <c r="C37" s="16"/>
       <c r="D37" s="16"/>
       <c r="E37" s="16"/>
       <c r="F37" s="16"/>
       <c r="G37" s="16"/>
@@ -7540,51 +7610,53 @@
       </c>
       <c r="AH37" s="25">
         <v>1</v>
       </c>
       <c r="AI37" s="25">
         <v>2</v>
       </c>
       <c r="AJ37" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK37" s="21">
         <v>2</v>
       </c>
       <c r="AL37" s="25">
         <v>1</v>
       </c>
       <c r="AM37" s="25">
         <v>1</v>
       </c>
       <c r="AN37" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AO37" s="25">
         <v>1</v>
       </c>
-      <c r="AP37" s="21"/>
+      <c r="AP37" s="25" t="s">
+        <v>26</v>
+      </c>
       <c r="AQ37" s="21"/>
       <c r="AR37" s="21"/>
       <c r="AS37" s="21"/>
       <c r="AT37" s="21"/>
       <c r="AU37" s="21"/>
       <c r="AV37" s="21"/>
       <c r="AW37" s="21"/>
       <c r="AX37" s="21"/>
       <c r="AY37" s="21"/>
       <c r="AZ37" s="21"/>
       <c r="BA37" s="21"/>
       <c r="BB37" s="21"/>
       <c r="BC37" s="21"/>
       <c r="BD37" s="21"/>
     </row>
     <row r="38" spans="1:56">
       <c r="A38" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B38" s="16"/>
       <c r="C38" s="16"/>
       <c r="D38" s="16"/>
       <c r="E38" s="16"/>
       <c r="F38" s="16"/>
       <c r="G38" s="16"/>
@@ -7644,51 +7716,53 @@
       </c>
       <c r="AH38" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AI38" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AJ38" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK38" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL38" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AM38" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN38" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AO38" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="AP38" s="21"/>
+      <c r="AP38" s="25" t="s">
+        <v>26</v>
+      </c>
       <c r="AQ38" s="21"/>
       <c r="AR38" s="21"/>
       <c r="AS38" s="21"/>
       <c r="AT38" s="21"/>
       <c r="AU38" s="21"/>
       <c r="AV38" s="21"/>
       <c r="AW38" s="21"/>
       <c r="AX38" s="21"/>
       <c r="AY38" s="21"/>
       <c r="AZ38" s="21"/>
       <c r="BA38" s="21"/>
       <c r="BB38" s="21"/>
       <c r="BC38" s="21"/>
       <c r="BD38" s="21"/>
     </row>
     <row r="39" spans="1:56">
       <c r="A39" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B39" s="16"/>
       <c r="C39" s="16"/>
       <c r="D39" s="16"/>
       <c r="E39" s="16"/>
       <c r="F39" s="16"/>
       <c r="G39" s="16"/>
@@ -7748,51 +7822,53 @@
       </c>
       <c r="AH39" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AI39" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AJ39" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK39" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL39" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AM39" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN39" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AO39" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="AP39" s="21"/>
+      <c r="AP39" s="25" t="s">
+        <v>26</v>
+      </c>
       <c r="AQ39" s="21"/>
       <c r="AR39" s="21"/>
       <c r="AS39" s="21"/>
       <c r="AT39" s="21"/>
       <c r="AU39" s="21"/>
       <c r="AV39" s="21"/>
       <c r="AW39" s="21"/>
       <c r="AX39" s="21"/>
       <c r="AY39" s="21"/>
       <c r="AZ39" s="21"/>
       <c r="BA39" s="21"/>
       <c r="BB39" s="21"/>
       <c r="BC39" s="21"/>
       <c r="BD39" s="21"/>
     </row>
     <row r="40" spans="1:56">
       <c r="A40" s="16" t="s">
         <v>30</v>
       </c>
       <c r="B40" s="16"/>
       <c r="C40" s="16"/>
       <c r="D40" s="16"/>
       <c r="E40" s="16"/>
       <c r="F40" s="16"/>
       <c r="G40" s="16"/>
@@ -7852,51 +7928,53 @@
       </c>
       <c r="AH40" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AI40" s="25">
         <v>1</v>
       </c>
       <c r="AJ40" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK40" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL40" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AM40" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN40" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AO40" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="AP40" s="21"/>
+      <c r="AP40" s="25" t="s">
+        <v>26</v>
+      </c>
       <c r="AQ40" s="21"/>
       <c r="AR40" s="21"/>
       <c r="AS40" s="21"/>
       <c r="AT40" s="21"/>
       <c r="AU40" s="21"/>
       <c r="AV40" s="21"/>
       <c r="AW40" s="21"/>
       <c r="AX40" s="21"/>
       <c r="AY40" s="21"/>
       <c r="AZ40" s="21"/>
       <c r="BA40" s="21"/>
       <c r="BB40" s="21"/>
       <c r="BC40" s="21"/>
       <c r="BD40" s="21"/>
     </row>
     <row r="41" spans="1:56">
       <c r="A41" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B41" s="16"/>
       <c r="C41" s="16"/>
       <c r="D41" s="16"/>
       <c r="E41" s="16"/>
       <c r="F41" s="16"/>
       <c r="G41" s="16"/>
@@ -7956,51 +8034,53 @@
       </c>
       <c r="AH41" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AI41" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AJ41" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK41" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL41" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AM41" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN41" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AO41" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="AP41" s="21"/>
+      <c r="AP41" s="25">
+        <v>1</v>
+      </c>
       <c r="AQ41" s="21"/>
       <c r="AR41" s="21"/>
       <c r="AS41" s="21"/>
       <c r="AT41" s="21"/>
       <c r="AU41" s="21"/>
       <c r="AV41" s="21"/>
       <c r="AW41" s="21"/>
       <c r="AX41" s="21"/>
       <c r="AY41" s="21"/>
       <c r="AZ41" s="21"/>
       <c r="BA41" s="21"/>
       <c r="BB41" s="21"/>
       <c r="BC41" s="21"/>
       <c r="BD41" s="21"/>
     </row>
     <row r="42" spans="1:56">
       <c r="A42" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="16"/>
       <c r="C42" s="16"/>
       <c r="D42" s="16"/>
       <c r="E42" s="16"/>
       <c r="F42" s="16"/>
       <c r="G42" s="16"/>
@@ -8060,51 +8140,53 @@
       </c>
       <c r="AH42" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AI42" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AJ42" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK42" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL42" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AM42" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN42" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AO42" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="AP42" s="21"/>
+      <c r="AP42" s="25" t="s">
+        <v>26</v>
+      </c>
       <c r="AQ42" s="21"/>
       <c r="AR42" s="21"/>
       <c r="AS42" s="21"/>
       <c r="AT42" s="21"/>
       <c r="AU42" s="21"/>
       <c r="AV42" s="21"/>
       <c r="AW42" s="21"/>
       <c r="AX42" s="21"/>
       <c r="AY42" s="21"/>
       <c r="AZ42" s="21"/>
       <c r="BA42" s="21"/>
       <c r="BB42" s="21"/>
       <c r="BC42" s="21"/>
       <c r="BD42" s="21"/>
     </row>
     <row r="43" spans="1:56">
       <c r="A43" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="16"/>
       <c r="C43" s="16"/>
       <c r="D43" s="16"/>
       <c r="E43" s="16"/>
       <c r="F43" s="16"/>
       <c r="G43" s="16"/>
@@ -8164,51 +8246,53 @@
       </c>
       <c r="AH43" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AI43" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AJ43" s="21">
         <v>4</v>
       </c>
       <c r="AK43" s="21">
         <v>6</v>
       </c>
       <c r="AL43" s="25">
         <v>5</v>
       </c>
       <c r="AM43" s="25">
         <v>15</v>
       </c>
       <c r="AN43" s="21">
         <v>1</v>
       </c>
       <c r="AO43" s="25">
         <v>6</v>
       </c>
-      <c r="AP43" s="21"/>
+      <c r="AP43" s="25" t="s">
+        <v>26</v>
+      </c>
       <c r="AQ43" s="21"/>
       <c r="AR43" s="21"/>
       <c r="AS43" s="21"/>
       <c r="AT43" s="21"/>
       <c r="AU43" s="21"/>
       <c r="AV43" s="21"/>
       <c r="AW43" s="21"/>
       <c r="AX43" s="21"/>
       <c r="AY43" s="21"/>
       <c r="AZ43" s="21"/>
       <c r="BA43" s="21"/>
       <c r="BB43" s="21"/>
       <c r="BC43" s="21"/>
       <c r="BD43" s="21"/>
     </row>
     <row r="44" spans="1:56">
       <c r="A44" s="16" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="16"/>
       <c r="C44" s="16"/>
       <c r="D44" s="16"/>
       <c r="E44" s="16"/>
       <c r="F44" s="16"/>
       <c r="G44" s="16"/>
@@ -8268,51 +8352,53 @@
       </c>
       <c r="AH44" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AI44" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AJ44" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK44" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL44" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AM44" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN44" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AO44" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="AP44" s="21"/>
+      <c r="AP44" s="25" t="s">
+        <v>26</v>
+      </c>
       <c r="AQ44" s="21"/>
       <c r="AR44" s="21"/>
       <c r="AS44" s="21"/>
       <c r="AT44" s="21"/>
       <c r="AU44" s="21"/>
       <c r="AV44" s="21"/>
       <c r="AW44" s="21"/>
       <c r="AX44" s="21"/>
       <c r="AY44" s="21"/>
       <c r="AZ44" s="21"/>
       <c r="BA44" s="21"/>
       <c r="BB44" s="21"/>
       <c r="BC44" s="21"/>
       <c r="BD44" s="21"/>
     </row>
     <row r="45" spans="1:56">
       <c r="A45" s="27" t="s">
         <v>24</v>
       </c>
       <c r="B45" s="27"/>
       <c r="C45" s="27"/>
       <c r="D45" s="27"/>
       <c r="E45" s="27"/>
       <c r="F45" s="27"/>
       <c r="G45" s="27"/>
@@ -8372,51 +8458,53 @@
       </c>
       <c r="AH45" s="29" t="s">
         <v>26</v>
       </c>
       <c r="AI45" s="29">
         <v>5</v>
       </c>
       <c r="AJ45" s="29">
         <v>1</v>
       </c>
       <c r="AK45" s="29">
         <v>2</v>
       </c>
       <c r="AL45" s="29" t="s">
         <v>26</v>
       </c>
       <c r="AM45" s="29">
         <v>5</v>
       </c>
       <c r="AN45" s="29">
         <v>1</v>
       </c>
       <c r="AO45" s="29">
         <v>1</v>
       </c>
-      <c r="AP45" s="21"/>
+      <c r="AP45" s="29" t="s">
+        <v>26</v>
+      </c>
       <c r="AQ45" s="21"/>
       <c r="AR45" s="21"/>
       <c r="AS45" s="21"/>
       <c r="AT45" s="21"/>
       <c r="AU45" s="21"/>
       <c r="AV45" s="21"/>
       <c r="AW45" s="21"/>
       <c r="AX45" s="21"/>
       <c r="AY45" s="21"/>
       <c r="AZ45" s="21"/>
       <c r="BA45" s="21"/>
       <c r="BB45" s="21"/>
       <c r="BC45" s="21"/>
       <c r="BD45" s="21"/>
     </row>
     <row r="46" spans="1:56">
       <c r="T46" s="50"/>
       <c r="X46" s="8"/>
     </row>
     <row r="47" spans="1:56">
       <c r="X47" s="8"/>
     </row>
     <row r="48" spans="1:56">
       <c r="X48" s="8"/>
     </row>
@@ -11873,51 +11961,51 @@
       <c r="AR39" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A3:AQ3"/>
     <mergeCell ref="A20:AQ20"/>
     <mergeCell ref="A27:AQ27"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="A7:AQ7"/>
     <mergeCell ref="AL5:AQ5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:BC96"/>
   <sheetViews>
-    <sheetView topLeftCell="U1" workbookViewId="0">
+    <sheetView topLeftCell="Y1" workbookViewId="0">
       <selection activeCell="Z5" sqref="Z5:AW5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="25" style="8" customWidth="1"/>
     <col min="2" max="13" width="0" style="8" hidden="1" customWidth="1"/>
     <col min="14" max="19" width="9.109375" style="8" hidden="1" customWidth="1"/>
     <col min="20" max="23" width="9.109375" style="8"/>
     <col min="24" max="24" width="9.109375" style="59"/>
     <col min="25" max="16384" width="9.109375" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:55">
       <c r="X1" s="8"/>
     </row>
     <row r="2" spans="1:55">
       <c r="X2" s="8"/>
     </row>
     <row r="3" spans="1:55">
       <c r="X3" s="8"/>
     </row>
     <row r="4" spans="1:55">
       <c r="X4" s="8"/>
     </row>
@@ -12320,50 +12408,53 @@
       </c>
       <c r="AH10" s="21">
         <v>42</v>
       </c>
       <c r="AI10" s="21">
         <v>55</v>
       </c>
       <c r="AJ10" s="21">
         <v>47</v>
       </c>
       <c r="AK10" s="21">
         <v>20</v>
       </c>
       <c r="AL10" s="21">
         <v>12</v>
       </c>
       <c r="AM10" s="25">
         <v>22</v>
       </c>
       <c r="AN10" s="21">
         <v>31</v>
       </c>
       <c r="AO10" s="21">
         <v>13</v>
       </c>
+      <c r="AP10" s="21">
+        <v>52</v>
+      </c>
     </row>
     <row r="11" spans="1:55">
       <c r="A11" s="52" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="17"/>
       <c r="C11" s="17"/>
       <c r="D11" s="17"/>
       <c r="E11" s="17"/>
       <c r="F11" s="17"/>
       <c r="G11" s="17"/>
       <c r="H11" s="24"/>
       <c r="I11" s="17"/>
       <c r="J11" s="20"/>
       <c r="K11" s="24"/>
       <c r="L11" s="20"/>
       <c r="M11" s="20"/>
       <c r="N11" s="25"/>
       <c r="O11" s="25"/>
       <c r="P11" s="25"/>
       <c r="Q11" s="25"/>
       <c r="R11" s="25"/>
       <c r="S11" s="25"/>
       <c r="T11" s="1">
         <v>72</v>
@@ -12409,50 +12500,53 @@
       </c>
       <c r="AH11" s="21">
         <v>23</v>
       </c>
       <c r="AI11" s="21">
         <v>21</v>
       </c>
       <c r="AJ11" s="21">
         <v>26</v>
       </c>
       <c r="AK11" s="21">
         <v>7</v>
       </c>
       <c r="AL11" s="21">
         <v>8</v>
       </c>
       <c r="AM11" s="25">
         <v>11</v>
       </c>
       <c r="AN11" s="21">
         <v>16</v>
       </c>
       <c r="AO11" s="21">
         <v>7</v>
       </c>
+      <c r="AP11" s="21">
+        <v>28</v>
+      </c>
     </row>
     <row r="12" spans="1:55">
       <c r="A12" s="52" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="17"/>
       <c r="C12" s="17"/>
       <c r="D12" s="17"/>
       <c r="E12" s="17"/>
       <c r="F12" s="17"/>
       <c r="G12" s="17"/>
       <c r="H12" s="24"/>
       <c r="I12" s="17"/>
       <c r="J12" s="20"/>
       <c r="K12" s="24"/>
       <c r="L12" s="20"/>
       <c r="M12" s="20"/>
       <c r="N12" s="25"/>
       <c r="O12" s="25"/>
       <c r="P12" s="25"/>
       <c r="Q12" s="25"/>
       <c r="R12" s="25"/>
       <c r="S12" s="25"/>
       <c r="T12" s="1">
         <v>27</v>
@@ -12498,50 +12592,53 @@
       </c>
       <c r="AH12" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AI12" s="21">
         <v>6</v>
       </c>
       <c r="AJ12" s="21">
         <v>7</v>
       </c>
       <c r="AK12" s="21">
         <v>3</v>
       </c>
       <c r="AL12" s="21">
         <v>1</v>
       </c>
       <c r="AM12" s="25">
         <v>3</v>
       </c>
       <c r="AN12" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AO12" s="21">
         <v>3</v>
       </c>
+      <c r="AP12" s="21">
+        <v>3</v>
+      </c>
     </row>
     <row r="13" spans="1:55">
       <c r="A13" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="17"/>
       <c r="C13" s="17"/>
       <c r="D13" s="17"/>
       <c r="E13" s="17"/>
       <c r="F13" s="17"/>
       <c r="G13" s="17"/>
       <c r="H13" s="24"/>
       <c r="I13" s="17"/>
       <c r="J13" s="20"/>
       <c r="K13" s="24"/>
       <c r="L13" s="20"/>
       <c r="M13" s="20"/>
       <c r="N13" s="25"/>
       <c r="O13" s="25"/>
       <c r="P13" s="25"/>
       <c r="Q13" s="25"/>
       <c r="R13" s="25"/>
       <c r="S13" s="25"/>
       <c r="T13" s="1">
         <v>15</v>
@@ -12587,50 +12684,53 @@
       </c>
       <c r="AH13" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AI13" s="21">
         <v>7</v>
       </c>
       <c r="AJ13" s="21">
         <v>1</v>
       </c>
       <c r="AK13" s="21">
         <v>1</v>
       </c>
       <c r="AL13" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AM13" s="25">
         <v>2</v>
       </c>
       <c r="AN13" s="21">
         <v>3</v>
       </c>
       <c r="AO13" s="21" t="s">
         <v>26</v>
       </c>
+      <c r="AP13" s="21">
+        <v>4</v>
+      </c>
     </row>
     <row r="14" spans="1:55">
       <c r="A14" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="17"/>
       <c r="C14" s="17"/>
       <c r="D14" s="17"/>
       <c r="E14" s="17"/>
       <c r="F14" s="17"/>
       <c r="G14" s="17"/>
       <c r="H14" s="24"/>
       <c r="I14" s="17"/>
       <c r="J14" s="20"/>
       <c r="K14" s="24"/>
       <c r="L14" s="20"/>
       <c r="M14" s="20"/>
       <c r="N14" s="25"/>
       <c r="O14" s="25"/>
       <c r="P14" s="25"/>
       <c r="Q14" s="25"/>
       <c r="R14" s="25"/>
       <c r="S14" s="25"/>
       <c r="T14" s="1" t="s">
         <v>26</v>
@@ -12674,50 +12774,53 @@
       <c r="AG14" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AH14" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AI14" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AJ14" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK14" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL14" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AM14" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN14" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AO14" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP14" s="21" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15" spans="1:55">
       <c r="A15" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="17"/>
       <c r="C15" s="17"/>
       <c r="D15" s="17"/>
       <c r="E15" s="17"/>
       <c r="F15" s="17"/>
       <c r="G15" s="17"/>
       <c r="H15" s="24"/>
       <c r="I15" s="17"/>
       <c r="J15" s="20"/>
       <c r="K15" s="24"/>
       <c r="L15" s="20"/>
       <c r="M15" s="20"/>
       <c r="N15" s="25"/>
       <c r="O15" s="25"/>
       <c r="P15" s="25"/>
       <c r="Q15" s="25"/>
       <c r="R15" s="25"/>
       <c r="S15" s="25"/>
@@ -12765,50 +12868,53 @@
       </c>
       <c r="AH15" s="21">
         <v>13</v>
       </c>
       <c r="AI15" s="21">
         <v>11</v>
       </c>
       <c r="AJ15" s="21">
         <v>7</v>
       </c>
       <c r="AK15" s="21">
         <v>4</v>
       </c>
       <c r="AL15" s="21">
         <v>1</v>
       </c>
       <c r="AM15" s="25">
         <v>1</v>
       </c>
       <c r="AN15" s="21">
         <v>8</v>
       </c>
       <c r="AO15" s="21" t="s">
         <v>26</v>
       </c>
+      <c r="AP15" s="21">
+        <v>15</v>
+      </c>
     </row>
     <row r="16" spans="1:55">
       <c r="A16" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="17"/>
       <c r="C16" s="17"/>
       <c r="D16" s="17"/>
       <c r="E16" s="17"/>
       <c r="F16" s="17"/>
       <c r="G16" s="17"/>
       <c r="H16" s="24"/>
       <c r="I16" s="17"/>
       <c r="J16" s="20"/>
       <c r="K16" s="24"/>
       <c r="L16" s="20"/>
       <c r="M16" s="20"/>
       <c r="N16" s="25"/>
       <c r="O16" s="25"/>
       <c r="P16" s="25"/>
       <c r="Q16" s="25"/>
       <c r="R16" s="25"/>
       <c r="S16" s="25"/>
       <c r="T16" s="1" t="s">
         <v>26</v>
@@ -12854,52 +12960,55 @@
       </c>
       <c r="AH16" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AI16" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AJ16" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK16" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL16" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AM16" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN16" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AO16" s="21" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="17" spans="1:41">
+      <c r="AP16" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17" spans="1:42">
       <c r="A17" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="17"/>
       <c r="C17" s="17"/>
       <c r="D17" s="17"/>
       <c r="E17" s="17"/>
       <c r="F17" s="17"/>
       <c r="G17" s="17"/>
       <c r="H17" s="24"/>
       <c r="I17" s="17"/>
       <c r="J17" s="20"/>
       <c r="K17" s="24"/>
       <c r="L17" s="20"/>
       <c r="M17" s="20"/>
       <c r="N17" s="25"/>
       <c r="O17" s="25"/>
       <c r="P17" s="25"/>
       <c r="Q17" s="25"/>
       <c r="R17" s="25"/>
       <c r="S17" s="25"/>
       <c r="T17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U17" s="21">
@@ -12943,52 +13052,55 @@
       </c>
       <c r="AH17" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AI17" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AJ17" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK17" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL17" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AM17" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN17" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AO17" s="21" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="18" spans="1:41">
+      <c r="AP17" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18" spans="1:42">
       <c r="A18" s="16" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="17"/>
       <c r="C18" s="17"/>
       <c r="D18" s="17"/>
       <c r="E18" s="17"/>
       <c r="F18" s="17"/>
       <c r="G18" s="17"/>
       <c r="H18" s="24"/>
       <c r="I18" s="17"/>
       <c r="J18" s="20"/>
       <c r="K18" s="24"/>
       <c r="L18" s="20"/>
       <c r="M18" s="20"/>
       <c r="N18" s="25"/>
       <c r="O18" s="25"/>
       <c r="P18" s="25"/>
       <c r="Q18" s="25"/>
       <c r="R18" s="25"/>
       <c r="S18" s="25"/>
       <c r="T18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U18" s="21" t="s">
@@ -13032,52 +13144,55 @@
       </c>
       <c r="AH18" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AI18" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AJ18" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK18" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL18" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AM18" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN18" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AO18" s="21" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="19" spans="1:41">
+      <c r="AP18" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19" spans="1:42">
       <c r="A19" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="17"/>
       <c r="C19" s="17"/>
       <c r="D19" s="17"/>
       <c r="E19" s="17"/>
       <c r="F19" s="17"/>
       <c r="G19" s="17"/>
       <c r="H19" s="24"/>
       <c r="I19" s="17"/>
       <c r="J19" s="20"/>
       <c r="K19" s="24"/>
       <c r="L19" s="20"/>
       <c r="M19" s="20"/>
       <c r="N19" s="25"/>
       <c r="O19" s="25"/>
       <c r="P19" s="25"/>
       <c r="Q19" s="25"/>
       <c r="R19" s="25"/>
       <c r="S19" s="25"/>
       <c r="T19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U19" s="21" t="s">
@@ -13121,52 +13236,55 @@
       </c>
       <c r="AH19" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AI19" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AJ19" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK19" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL19" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AM19" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN19" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AO19" s="21" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="20" spans="1:41">
+      <c r="AP19" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20" spans="1:42">
       <c r="A20" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="17"/>
       <c r="C20" s="17"/>
       <c r="D20" s="17"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
       <c r="G20" s="17"/>
       <c r="H20" s="24"/>
       <c r="I20" s="17"/>
       <c r="J20" s="20"/>
       <c r="K20" s="24"/>
       <c r="L20" s="20"/>
       <c r="M20" s="20"/>
       <c r="N20" s="25"/>
       <c r="O20" s="25"/>
       <c r="P20" s="25"/>
       <c r="Q20" s="25"/>
       <c r="R20" s="25"/>
       <c r="S20" s="25"/>
       <c r="T20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U20" s="21" t="s">
@@ -13210,52 +13328,55 @@
       </c>
       <c r="AH20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AI20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AJ20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AM20" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AO20" s="21" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="21" spans="1:41">
+      <c r="AP20" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="21" spans="1:42">
       <c r="A21" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="17"/>
       <c r="C21" s="17"/>
       <c r="D21" s="17"/>
       <c r="E21" s="17"/>
       <c r="F21" s="17"/>
       <c r="G21" s="17"/>
       <c r="H21" s="24"/>
       <c r="I21" s="17"/>
       <c r="J21" s="20"/>
       <c r="K21" s="24"/>
       <c r="L21" s="20"/>
       <c r="M21" s="20"/>
       <c r="N21" s="25"/>
       <c r="O21" s="25"/>
       <c r="P21" s="25"/>
       <c r="Q21" s="25"/>
       <c r="R21" s="25"/>
       <c r="S21" s="25"/>
       <c r="T21" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U21" s="21" t="s">
@@ -13299,52 +13420,55 @@
       </c>
       <c r="AH21" s="21">
         <v>1</v>
       </c>
       <c r="AI21" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AJ21" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK21" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL21" s="21">
         <v>2</v>
       </c>
       <c r="AM21" s="25">
         <v>1</v>
       </c>
       <c r="AN21" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AO21" s="21" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="22" spans="1:41">
+      <c r="AP21" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="22" spans="1:42">
       <c r="A22" s="16" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="17"/>
       <c r="C22" s="17"/>
       <c r="D22" s="17"/>
       <c r="E22" s="17"/>
       <c r="F22" s="17"/>
       <c r="G22" s="17"/>
       <c r="H22" s="24"/>
       <c r="I22" s="17"/>
       <c r="J22" s="20"/>
       <c r="K22" s="24"/>
       <c r="L22" s="20"/>
       <c r="M22" s="20"/>
       <c r="N22" s="25"/>
       <c r="O22" s="25"/>
       <c r="P22" s="25"/>
       <c r="Q22" s="25"/>
       <c r="R22" s="25"/>
       <c r="S22" s="25"/>
       <c r="T22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U22" s="21" t="s">
@@ -13388,52 +13512,55 @@
       </c>
       <c r="AH22" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AI22" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AJ22" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK22" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL22" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AM22" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN22" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AO22" s="21" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="23" spans="1:41">
+      <c r="AP22" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="23" spans="1:42">
       <c r="A23" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="17"/>
       <c r="C23" s="17"/>
       <c r="D23" s="17"/>
       <c r="E23" s="17"/>
       <c r="F23" s="17"/>
       <c r="G23" s="17"/>
       <c r="H23" s="24"/>
       <c r="I23" s="17"/>
       <c r="J23" s="20"/>
       <c r="K23" s="24"/>
       <c r="L23" s="20"/>
       <c r="M23" s="20"/>
       <c r="N23" s="25"/>
       <c r="O23" s="25"/>
       <c r="P23" s="25"/>
       <c r="Q23" s="25"/>
       <c r="R23" s="25"/>
       <c r="S23" s="25"/>
       <c r="T23" s="1">
         <v>8</v>
       </c>
       <c r="U23" s="21">
@@ -13477,94 +13604,97 @@
       </c>
       <c r="AH23" s="21">
         <v>5</v>
       </c>
       <c r="AI23" s="21">
         <v>10</v>
       </c>
       <c r="AJ23" s="21">
         <v>6</v>
       </c>
       <c r="AK23" s="21">
         <v>5</v>
       </c>
       <c r="AL23" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AM23" s="25">
         <v>4</v>
       </c>
       <c r="AN23" s="21">
         <v>4</v>
       </c>
       <c r="AO23" s="21">
         <v>3</v>
       </c>
-    </row>
-    <row r="24" spans="1:41" ht="14.4" customHeight="1">
+      <c r="AP23" s="21">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:42" ht="14.4" customHeight="1">
       <c r="B24" s="68"/>
       <c r="C24" s="68"/>
       <c r="D24" s="68"/>
       <c r="E24" s="68"/>
       <c r="F24" s="68"/>
       <c r="G24" s="68"/>
       <c r="H24" s="68"/>
       <c r="I24" s="68"/>
       <c r="J24" s="68"/>
       <c r="K24" s="68"/>
       <c r="L24" s="68"/>
       <c r="M24" s="68"/>
       <c r="N24" s="68"/>
       <c r="O24" s="68"/>
       <c r="P24" s="68"/>
       <c r="Q24" s="68"/>
       <c r="R24" s="68"/>
       <c r="S24" s="68"/>
       <c r="T24" s="77" t="s">
         <v>11</v>
       </c>
       <c r="U24" s="77"/>
       <c r="V24" s="77"/>
       <c r="W24" s="77"/>
       <c r="X24" s="77"/>
       <c r="Y24" s="77"/>
       <c r="Z24" s="77"/>
       <c r="AA24" s="77"/>
       <c r="AB24" s="77"/>
       <c r="AC24" s="77"/>
       <c r="AD24" s="77"/>
       <c r="AE24" s="77"/>
       <c r="AF24" s="77"/>
       <c r="AG24" s="77"/>
       <c r="AH24" s="77"/>
       <c r="AI24" s="77"/>
       <c r="AJ24" s="77"/>
       <c r="AK24" s="77"/>
       <c r="AL24" s="77"/>
       <c r="AM24" s="77"/>
     </row>
-    <row r="25" spans="1:41">
+    <row r="25" spans="1:42">
       <c r="A25" s="51" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="17">
         <v>183</v>
       </c>
       <c r="C25" s="17">
         <v>191</v>
       </c>
       <c r="D25" s="17">
         <v>184</v>
       </c>
       <c r="E25" s="17">
         <v>229</v>
       </c>
       <c r="F25" s="17">
         <v>257</v>
       </c>
       <c r="G25" s="17">
         <v>445</v>
       </c>
       <c r="H25" s="20">
         <v>355</v>
       </c>
       <c r="I25" s="17">
@@ -13644,52 +13774,55 @@
       </c>
       <c r="AH25" s="21">
         <v>35</v>
       </c>
       <c r="AI25" s="21">
         <v>39</v>
       </c>
       <c r="AJ25" s="21">
         <v>46</v>
       </c>
       <c r="AK25" s="21">
         <v>15</v>
       </c>
       <c r="AL25" s="21">
         <v>10</v>
       </c>
       <c r="AM25" s="25">
         <v>19</v>
       </c>
       <c r="AN25" s="21">
         <v>21</v>
       </c>
       <c r="AO25" s="21">
         <v>11</v>
       </c>
-    </row>
-    <row r="26" spans="1:41">
+      <c r="AP25" s="21">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="26" spans="1:42">
       <c r="A26" s="52" t="s">
         <v>28</v>
       </c>
       <c r="B26" s="17"/>
       <c r="C26" s="17"/>
       <c r="D26" s="17"/>
       <c r="E26" s="17"/>
       <c r="F26" s="17"/>
       <c r="G26" s="17"/>
       <c r="H26" s="20"/>
       <c r="I26" s="17"/>
       <c r="J26" s="20"/>
       <c r="K26" s="24"/>
       <c r="L26" s="20"/>
       <c r="M26" s="20"/>
       <c r="N26" s="25"/>
       <c r="O26" s="25"/>
       <c r="P26" s="25"/>
       <c r="Q26" s="25"/>
       <c r="R26" s="25"/>
       <c r="S26" s="25"/>
       <c r="T26" s="25">
         <v>66</v>
       </c>
       <c r="U26" s="21">
@@ -13733,52 +13866,55 @@
       </c>
       <c r="AH26" s="21">
         <v>23</v>
       </c>
       <c r="AI26" s="21">
         <v>20</v>
       </c>
       <c r="AJ26" s="21">
         <v>26</v>
       </c>
       <c r="AK26" s="21">
         <v>7</v>
       </c>
       <c r="AL26" s="21">
         <v>8</v>
       </c>
       <c r="AM26" s="25">
         <v>11</v>
       </c>
       <c r="AN26" s="21">
         <v>11</v>
       </c>
       <c r="AO26" s="21">
         <v>7</v>
       </c>
-    </row>
-    <row r="27" spans="1:41">
+      <c r="AP26" s="21">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="27" spans="1:42">
       <c r="A27" s="52" t="s">
         <v>29</v>
       </c>
       <c r="B27" s="17"/>
       <c r="C27" s="17"/>
       <c r="D27" s="17"/>
       <c r="E27" s="17"/>
       <c r="F27" s="17"/>
       <c r="G27" s="17"/>
       <c r="H27" s="20"/>
       <c r="I27" s="17"/>
       <c r="J27" s="20"/>
       <c r="K27" s="24"/>
       <c r="L27" s="20"/>
       <c r="M27" s="20"/>
       <c r="N27" s="25"/>
       <c r="O27" s="25"/>
       <c r="P27" s="25"/>
       <c r="Q27" s="25"/>
       <c r="R27" s="25"/>
       <c r="S27" s="25"/>
       <c r="T27" s="25">
         <v>27</v>
       </c>
       <c r="U27" s="21">
@@ -13822,52 +13958,55 @@
       </c>
       <c r="AH27" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AI27" s="21">
         <v>6</v>
       </c>
       <c r="AJ27" s="21">
         <v>7</v>
       </c>
       <c r="AK27" s="21">
         <v>1</v>
       </c>
       <c r="AL27" s="21">
         <v>1</v>
       </c>
       <c r="AM27" s="25">
         <v>3</v>
       </c>
       <c r="AN27" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AO27" s="21">
         <v>3</v>
       </c>
-    </row>
-    <row r="28" spans="1:41">
+      <c r="AP27" s="21">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:42">
       <c r="A28" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="17"/>
       <c r="C28" s="17"/>
       <c r="D28" s="17"/>
       <c r="E28" s="17"/>
       <c r="F28" s="17"/>
       <c r="G28" s="17"/>
       <c r="H28" s="20"/>
       <c r="I28" s="17"/>
       <c r="J28" s="20"/>
       <c r="K28" s="24"/>
       <c r="L28" s="20"/>
       <c r="M28" s="20"/>
       <c r="N28" s="25"/>
       <c r="O28" s="25"/>
       <c r="P28" s="25"/>
       <c r="Q28" s="25"/>
       <c r="R28" s="25"/>
       <c r="S28" s="25"/>
       <c r="T28" s="25" t="s">
         <v>26</v>
       </c>
       <c r="U28" s="21" t="s">
@@ -13911,52 +14050,55 @@
       </c>
       <c r="AH28" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AI28" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AJ28" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK28" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL28" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AM28" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN28" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AO28" s="21" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="29" spans="1:41">
+      <c r="AP28" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="29" spans="1:42">
       <c r="A29" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="17"/>
       <c r="C29" s="17"/>
       <c r="D29" s="17"/>
       <c r="E29" s="17"/>
       <c r="F29" s="17"/>
       <c r="G29" s="17"/>
       <c r="H29" s="20"/>
       <c r="I29" s="17"/>
       <c r="J29" s="20"/>
       <c r="K29" s="24"/>
       <c r="L29" s="20"/>
       <c r="M29" s="20"/>
       <c r="N29" s="25"/>
       <c r="O29" s="25"/>
       <c r="P29" s="25"/>
       <c r="Q29" s="25"/>
       <c r="R29" s="25"/>
       <c r="S29" s="25"/>
       <c r="T29" s="25">
         <v>9</v>
       </c>
       <c r="U29" s="21">
@@ -14000,52 +14142,55 @@
       </c>
       <c r="AH29" s="21">
         <v>9</v>
       </c>
       <c r="AI29" s="21">
         <v>8</v>
       </c>
       <c r="AJ29" s="21">
         <v>7</v>
       </c>
       <c r="AK29" s="21">
         <v>4</v>
       </c>
       <c r="AL29" s="21">
         <v>1</v>
       </c>
       <c r="AM29" s="25">
         <v>1</v>
       </c>
       <c r="AN29" s="21">
         <v>8</v>
       </c>
       <c r="AO29" s="21" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="30" spans="1:41">
+      <c r="AP29" s="21">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="30" spans="1:42">
       <c r="A30" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="17"/>
       <c r="C30" s="17"/>
       <c r="D30" s="17"/>
       <c r="E30" s="17"/>
       <c r="F30" s="17"/>
       <c r="G30" s="17"/>
       <c r="H30" s="20"/>
       <c r="I30" s="17"/>
       <c r="J30" s="20"/>
       <c r="K30" s="24"/>
       <c r="L30" s="20"/>
       <c r="M30" s="20"/>
       <c r="N30" s="25"/>
       <c r="O30" s="25"/>
       <c r="P30" s="25"/>
       <c r="Q30" s="25"/>
       <c r="R30" s="25"/>
       <c r="S30" s="25"/>
       <c r="T30" s="25">
         <v>4</v>
       </c>
       <c r="U30" s="21">
@@ -14089,94 +14234,97 @@
       </c>
       <c r="AH30" s="21">
         <v>3</v>
       </c>
       <c r="AI30" s="21">
         <v>5</v>
       </c>
       <c r="AJ30" s="21">
         <v>6</v>
       </c>
       <c r="AK30" s="21">
         <v>3</v>
       </c>
       <c r="AL30" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AM30" s="25">
         <v>4</v>
       </c>
       <c r="AN30" s="21">
         <v>2</v>
       </c>
       <c r="AO30" s="21">
         <v>1</v>
       </c>
-    </row>
-    <row r="31" spans="1:41" ht="14.4" customHeight="1">
+      <c r="AP30" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="31" spans="1:42" ht="14.4" customHeight="1">
       <c r="B31" s="69"/>
       <c r="C31" s="69"/>
       <c r="D31" s="69"/>
       <c r="E31" s="69"/>
       <c r="F31" s="69"/>
       <c r="G31" s="69"/>
       <c r="H31" s="69"/>
       <c r="I31" s="69"/>
       <c r="J31" s="69"/>
       <c r="K31" s="69"/>
       <c r="L31" s="69"/>
       <c r="M31" s="69"/>
       <c r="N31" s="69"/>
       <c r="O31" s="69"/>
       <c r="P31" s="69"/>
       <c r="Q31" s="69"/>
       <c r="R31" s="69"/>
       <c r="S31" s="69"/>
       <c r="T31" s="78" t="s">
         <v>12</v>
       </c>
       <c r="U31" s="78"/>
       <c r="V31" s="78"/>
       <c r="W31" s="78"/>
       <c r="X31" s="78"/>
       <c r="Y31" s="78"/>
       <c r="Z31" s="78"/>
       <c r="AA31" s="78"/>
       <c r="AB31" s="78"/>
       <c r="AC31" s="78"/>
       <c r="AD31" s="78"/>
       <c r="AE31" s="78"/>
       <c r="AF31" s="78"/>
       <c r="AG31" s="78"/>
       <c r="AH31" s="78"/>
       <c r="AI31" s="78"/>
       <c r="AJ31" s="78"/>
       <c r="AK31" s="78"/>
       <c r="AL31" s="78"/>
       <c r="AM31" s="78"/>
     </row>
-    <row r="32" spans="1:41" s="16" customFormat="1">
+    <row r="32" spans="1:42" s="16" customFormat="1">
       <c r="A32" s="51" t="s">
         <v>27</v>
       </c>
       <c r="B32" s="17">
         <v>34</v>
       </c>
       <c r="C32" s="17">
         <v>29</v>
       </c>
       <c r="D32" s="17">
         <v>38</v>
       </c>
       <c r="E32" s="17">
         <v>56</v>
       </c>
       <c r="F32" s="17">
         <v>50</v>
       </c>
       <c r="G32" s="17">
         <v>107</v>
       </c>
       <c r="H32" s="20">
         <v>87</v>
       </c>
       <c r="I32" s="17">
@@ -14256,52 +14404,55 @@
       </c>
       <c r="AH32" s="25">
         <v>7</v>
       </c>
       <c r="AI32" s="25">
         <v>16</v>
       </c>
       <c r="AJ32" s="21">
         <v>1</v>
       </c>
       <c r="AK32" s="21">
         <v>5</v>
       </c>
       <c r="AL32" s="25">
         <v>2</v>
       </c>
       <c r="AM32" s="25">
         <v>3</v>
       </c>
       <c r="AN32" s="21">
         <v>10</v>
       </c>
       <c r="AO32" s="25">
         <v>2</v>
       </c>
-    </row>
-    <row r="33" spans="1:41">
+      <c r="AP32" s="21">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="33" spans="1:42">
       <c r="A33" s="52" t="s">
         <v>28</v>
       </c>
       <c r="B33" s="16"/>
       <c r="C33" s="16"/>
       <c r="D33" s="16"/>
       <c r="E33" s="16"/>
       <c r="F33" s="16"/>
       <c r="G33" s="16"/>
       <c r="H33" s="16"/>
       <c r="I33" s="16"/>
       <c r="J33" s="16"/>
       <c r="K33" s="16"/>
       <c r="L33" s="16"/>
       <c r="M33" s="16"/>
       <c r="N33" s="16"/>
       <c r="O33" s="16"/>
       <c r="P33" s="16"/>
       <c r="Q33" s="16"/>
       <c r="R33" s="16"/>
       <c r="S33" s="16"/>
       <c r="T33" s="25">
         <v>6</v>
       </c>
       <c r="U33" s="25">
@@ -14345,52 +14496,55 @@
       </c>
       <c r="AH33" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AI33" s="25">
         <v>1</v>
       </c>
       <c r="AJ33" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK33" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL33" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AM33" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN33" s="21">
         <v>5</v>
       </c>
       <c r="AO33" s="25" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="34" spans="1:41">
+      <c r="AP33" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="34" spans="1:42">
       <c r="A34" s="52" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="16"/>
       <c r="C34" s="16"/>
       <c r="D34" s="16"/>
       <c r="E34" s="16"/>
       <c r="F34" s="16"/>
       <c r="G34" s="16"/>
       <c r="H34" s="16"/>
       <c r="I34" s="16"/>
       <c r="J34" s="16"/>
       <c r="K34" s="16"/>
       <c r="L34" s="16"/>
       <c r="M34" s="16"/>
       <c r="N34" s="16"/>
       <c r="O34" s="16"/>
       <c r="P34" s="16"/>
       <c r="Q34" s="16"/>
       <c r="R34" s="16"/>
       <c r="S34" s="16"/>
       <c r="T34" s="25" t="s">
         <v>26</v>
       </c>
       <c r="U34" s="25" t="s">
@@ -14434,52 +14588,55 @@
       </c>
       <c r="AH34" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AI34" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AJ34" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK34" s="21">
         <v>2</v>
       </c>
       <c r="AL34" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AM34" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN34" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AO34" s="25" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="35" spans="1:41">
+      <c r="AP34" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="35" spans="1:42">
       <c r="A35" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B35" s="16"/>
       <c r="C35" s="16"/>
       <c r="D35" s="16"/>
       <c r="E35" s="16"/>
       <c r="F35" s="16"/>
       <c r="G35" s="16"/>
       <c r="H35" s="16"/>
       <c r="I35" s="16"/>
       <c r="J35" s="16"/>
       <c r="K35" s="16"/>
       <c r="L35" s="16"/>
       <c r="M35" s="16"/>
       <c r="N35" s="16"/>
       <c r="O35" s="16"/>
       <c r="P35" s="16"/>
       <c r="Q35" s="16"/>
       <c r="R35" s="16"/>
       <c r="S35" s="16"/>
       <c r="T35" s="25">
         <v>15</v>
       </c>
       <c r="U35" s="25">
@@ -14523,52 +14680,55 @@
       </c>
       <c r="AH35" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AI35" s="25">
         <v>7</v>
       </c>
       <c r="AJ35" s="21">
         <v>1</v>
       </c>
       <c r="AK35" s="21">
         <v>1</v>
       </c>
       <c r="AL35" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AM35" s="25">
         <v>2</v>
       </c>
       <c r="AN35" s="21">
         <v>3</v>
       </c>
       <c r="AO35" s="25" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="36" spans="1:41">
+      <c r="AP35" s="21">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="36" spans="1:42">
       <c r="A36" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B36" s="16"/>
       <c r="C36" s="16"/>
       <c r="D36" s="16"/>
       <c r="E36" s="16"/>
       <c r="F36" s="16"/>
       <c r="G36" s="16"/>
       <c r="H36" s="16"/>
       <c r="I36" s="16"/>
       <c r="J36" s="16"/>
       <c r="K36" s="16"/>
       <c r="L36" s="16"/>
       <c r="M36" s="16"/>
       <c r="N36" s="16"/>
       <c r="O36" s="16"/>
       <c r="P36" s="16"/>
       <c r="Q36" s="16"/>
       <c r="R36" s="16"/>
       <c r="S36" s="16"/>
       <c r="T36" s="25" t="s">
         <v>26</v>
       </c>
       <c r="U36" s="25" t="s">
@@ -14612,52 +14772,55 @@
       </c>
       <c r="AH36" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AI36" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AJ36" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK36" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL36" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AM36" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN36" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AO36" s="25" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="37" spans="1:41">
+      <c r="AP36" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="37" spans="1:42">
       <c r="A37" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B37" s="16"/>
       <c r="C37" s="16"/>
       <c r="D37" s="16"/>
       <c r="E37" s="16"/>
       <c r="F37" s="16"/>
       <c r="G37" s="16"/>
       <c r="H37" s="16"/>
       <c r="I37" s="16"/>
       <c r="J37" s="16"/>
       <c r="K37" s="16"/>
       <c r="L37" s="16"/>
       <c r="M37" s="16"/>
       <c r="N37" s="16"/>
       <c r="O37" s="16"/>
       <c r="P37" s="16"/>
       <c r="Q37" s="16"/>
       <c r="R37" s="16"/>
       <c r="S37" s="16"/>
       <c r="T37" s="25">
         <v>3</v>
       </c>
       <c r="U37" s="25">
@@ -14701,52 +14864,55 @@
       </c>
       <c r="AH37" s="25">
         <v>4</v>
       </c>
       <c r="AI37" s="25">
         <v>3</v>
       </c>
       <c r="AJ37" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK37" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL37" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AM37" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN37" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AO37" s="25" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="38" spans="1:41">
+      <c r="AP37" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="38" spans="1:42">
       <c r="A38" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B38" s="16"/>
       <c r="C38" s="16"/>
       <c r="D38" s="16"/>
       <c r="E38" s="16"/>
       <c r="F38" s="16"/>
       <c r="G38" s="16"/>
       <c r="H38" s="16"/>
       <c r="I38" s="16"/>
       <c r="J38" s="16"/>
       <c r="K38" s="16"/>
       <c r="L38" s="16"/>
       <c r="M38" s="16"/>
       <c r="N38" s="16"/>
       <c r="O38" s="16"/>
       <c r="P38" s="16"/>
       <c r="Q38" s="16"/>
       <c r="R38" s="16"/>
       <c r="S38" s="16"/>
       <c r="T38" s="25" t="s">
         <v>26</v>
       </c>
       <c r="U38" s="25" t="s">
@@ -14790,52 +14956,55 @@
       </c>
       <c r="AH38" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AI38" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AJ38" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK38" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL38" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AM38" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN38" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AO38" s="25" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="39" spans="1:41">
+      <c r="AP38" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="39" spans="1:42">
       <c r="A39" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B39" s="16"/>
       <c r="C39" s="16"/>
       <c r="D39" s="16"/>
       <c r="E39" s="16"/>
       <c r="F39" s="16"/>
       <c r="G39" s="16"/>
       <c r="H39" s="16"/>
       <c r="I39" s="16"/>
       <c r="J39" s="16"/>
       <c r="K39" s="16"/>
       <c r="L39" s="16"/>
       <c r="M39" s="16"/>
       <c r="N39" s="16"/>
       <c r="O39" s="16"/>
       <c r="P39" s="16"/>
       <c r="Q39" s="16"/>
       <c r="R39" s="16"/>
       <c r="S39" s="16"/>
       <c r="T39" s="25" t="s">
         <v>26</v>
       </c>
       <c r="U39" s="25">
@@ -14879,52 +15048,55 @@
       </c>
       <c r="AH39" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AI39" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AJ39" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK39" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL39" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AM39" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN39" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AO39" s="25" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="40" spans="1:41">
+      <c r="AP39" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="40" spans="1:42">
       <c r="A40" s="16" t="s">
         <v>30</v>
       </c>
       <c r="B40" s="16"/>
       <c r="C40" s="16"/>
       <c r="D40" s="16"/>
       <c r="E40" s="16"/>
       <c r="F40" s="16"/>
       <c r="G40" s="16"/>
       <c r="H40" s="16"/>
       <c r="I40" s="16"/>
       <c r="J40" s="16"/>
       <c r="K40" s="16"/>
       <c r="L40" s="16"/>
       <c r="M40" s="16"/>
       <c r="N40" s="16"/>
       <c r="O40" s="16"/>
       <c r="P40" s="16"/>
       <c r="Q40" s="16"/>
       <c r="R40" s="16"/>
       <c r="S40" s="16"/>
       <c r="T40" s="25" t="s">
         <v>26</v>
       </c>
       <c r="U40" s="25" t="s">
@@ -14968,52 +15140,55 @@
       </c>
       <c r="AH40" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AI40" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AJ40" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK40" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL40" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AM40" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN40" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AO40" s="25" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="41" spans="1:41">
+      <c r="AP40" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="41" spans="1:42">
       <c r="A41" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B41" s="16"/>
       <c r="C41" s="16"/>
       <c r="D41" s="16"/>
       <c r="E41" s="16"/>
       <c r="F41" s="16"/>
       <c r="G41" s="16"/>
       <c r="H41" s="16"/>
       <c r="I41" s="16"/>
       <c r="J41" s="16"/>
       <c r="K41" s="16"/>
       <c r="L41" s="16"/>
       <c r="M41" s="16"/>
       <c r="N41" s="16"/>
       <c r="O41" s="16"/>
       <c r="P41" s="16"/>
       <c r="Q41" s="16"/>
       <c r="R41" s="16"/>
       <c r="S41" s="16"/>
       <c r="T41" s="25" t="s">
         <v>26</v>
       </c>
       <c r="U41" s="25" t="s">
@@ -15057,52 +15232,55 @@
       </c>
       <c r="AH41" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AI41" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AJ41" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK41" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL41" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AM41" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN41" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AO41" s="25" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="42" spans="1:41">
+      <c r="AP41" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="42" spans="1:42">
       <c r="A42" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="16"/>
       <c r="C42" s="16"/>
       <c r="D42" s="16"/>
       <c r="E42" s="16"/>
       <c r="F42" s="16"/>
       <c r="G42" s="16"/>
       <c r="H42" s="16"/>
       <c r="I42" s="16"/>
       <c r="J42" s="16"/>
       <c r="K42" s="16"/>
       <c r="L42" s="16"/>
       <c r="M42" s="16"/>
       <c r="N42" s="16"/>
       <c r="O42" s="16"/>
       <c r="P42" s="16"/>
       <c r="Q42" s="16"/>
       <c r="R42" s="16"/>
       <c r="S42" s="16"/>
       <c r="T42" s="25" t="s">
         <v>26</v>
       </c>
       <c r="U42" s="25" t="s">
@@ -15146,52 +15324,55 @@
       </c>
       <c r="AH42" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AI42" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AJ42" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK42" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL42" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AM42" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN42" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AO42" s="25" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="43" spans="1:41">
+      <c r="AP42" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="43" spans="1:42">
       <c r="A43" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="16"/>
       <c r="C43" s="16"/>
       <c r="D43" s="16"/>
       <c r="E43" s="16"/>
       <c r="F43" s="16"/>
       <c r="G43" s="16"/>
       <c r="H43" s="16"/>
       <c r="I43" s="16"/>
       <c r="J43" s="16"/>
       <c r="K43" s="16"/>
       <c r="L43" s="16"/>
       <c r="M43" s="16"/>
       <c r="N43" s="16"/>
       <c r="O43" s="16"/>
       <c r="P43" s="16"/>
       <c r="Q43" s="16"/>
       <c r="R43" s="16"/>
       <c r="S43" s="16"/>
       <c r="T43" s="25" t="s">
         <v>26</v>
       </c>
       <c r="U43" s="25" t="s">
@@ -15235,52 +15416,55 @@
       </c>
       <c r="AH43" s="25">
         <v>1</v>
       </c>
       <c r="AI43" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AJ43" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK43" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL43" s="25">
         <v>2</v>
       </c>
       <c r="AM43" s="25">
         <v>1</v>
       </c>
       <c r="AN43" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AO43" s="25" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="44" spans="1:41">
+      <c r="AP43" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="44" spans="1:42">
       <c r="A44" s="16" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="16"/>
       <c r="C44" s="16"/>
       <c r="D44" s="16"/>
       <c r="E44" s="16"/>
       <c r="F44" s="16"/>
       <c r="G44" s="16"/>
       <c r="H44" s="16"/>
       <c r="I44" s="16"/>
       <c r="J44" s="16"/>
       <c r="K44" s="16"/>
       <c r="L44" s="16"/>
       <c r="M44" s="16"/>
       <c r="N44" s="16"/>
       <c r="O44" s="16"/>
       <c r="P44" s="16"/>
       <c r="Q44" s="16"/>
       <c r="R44" s="16"/>
       <c r="S44" s="16"/>
       <c r="T44" s="25" t="s">
         <v>26</v>
       </c>
       <c r="U44" s="25" t="s">
@@ -15324,52 +15508,55 @@
       </c>
       <c r="AH44" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AI44" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AJ44" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK44" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL44" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AM44" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN44" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AO44" s="25" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="45" spans="1:41">
+      <c r="AP44" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="45" spans="1:42">
       <c r="A45" s="27" t="s">
         <v>24</v>
       </c>
       <c r="B45" s="27"/>
       <c r="C45" s="27"/>
       <c r="D45" s="27"/>
       <c r="E45" s="27"/>
       <c r="F45" s="27"/>
       <c r="G45" s="27"/>
       <c r="H45" s="27"/>
       <c r="I45" s="27"/>
       <c r="J45" s="27"/>
       <c r="K45" s="27"/>
       <c r="L45" s="27"/>
       <c r="M45" s="27"/>
       <c r="N45" s="27"/>
       <c r="O45" s="27"/>
       <c r="P45" s="27"/>
       <c r="Q45" s="27"/>
       <c r="R45" s="27"/>
       <c r="S45" s="27"/>
       <c r="T45" s="27">
         <v>4</v>
       </c>
       <c r="U45" s="29">
@@ -15413,58 +15600,61 @@
       </c>
       <c r="AH45" s="29">
         <v>2</v>
       </c>
       <c r="AI45" s="29">
         <v>5</v>
       </c>
       <c r="AJ45" s="29" t="s">
         <v>26</v>
       </c>
       <c r="AK45" s="29">
         <v>2</v>
       </c>
       <c r="AL45" s="29" t="s">
         <v>26</v>
       </c>
       <c r="AM45" s="29" t="s">
         <v>26</v>
       </c>
       <c r="AN45" s="29">
         <v>2</v>
       </c>
       <c r="AO45" s="29">
         <v>2</v>
       </c>
-    </row>
-    <row r="46" spans="1:41">
+      <c r="AP45" s="29">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="46" spans="1:42">
       <c r="X46" s="8"/>
     </row>
-    <row r="47" spans="1:41">
+    <row r="47" spans="1:42">
       <c r="X47" s="8"/>
     </row>
-    <row r="48" spans="1:41">
+    <row r="48" spans="1:42">
       <c r="X48" s="8"/>
     </row>
     <row r="49" spans="24:24">
       <c r="X49" s="8"/>
     </row>
     <row r="50" spans="24:24">
       <c r="X50" s="8"/>
     </row>
     <row r="51" spans="24:24">
       <c r="X51" s="8"/>
     </row>
     <row r="52" spans="24:24">
       <c r="X52" s="8"/>
     </row>
     <row r="53" spans="24:24">
       <c r="X53" s="8"/>
     </row>
     <row r="54" spans="24:24">
       <c r="X54" s="8"/>
     </row>
     <row r="55" spans="24:24">
       <c r="X55" s="8"/>
     </row>
     <row r="56" spans="24:24">
       <c r="X56" s="8"/>
@@ -18815,51 +19005,51 @@
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A3:AG3"/>
     <mergeCell ref="A20:AQ20"/>
     <mergeCell ref="A27:AQ27"/>
     <mergeCell ref="A7:AQ7"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="AL5:AQ5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист6"/>
   <dimension ref="A1:BE79"/>
   <sheetViews>
-    <sheetView topLeftCell="T1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView topLeftCell="U1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="Z5" sqref="Z5:AW5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="24.44140625" style="8" customWidth="1"/>
     <col min="2" max="13" width="0" style="8" hidden="1" customWidth="1"/>
     <col min="14" max="18" width="9.109375" style="8" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="8" hidden="1" customWidth="1"/>
     <col min="20" max="23" width="9.109375" style="8"/>
     <col min="24" max="24" width="9.109375" style="59"/>
     <col min="25" max="25" width="9.109375" style="8"/>
     <col min="26" max="26" width="9.109375" style="64"/>
     <col min="27" max="16384" width="9.109375" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:57">
       <c r="X1" s="8"/>
       <c r="Z1" s="8"/>
     </row>
     <row r="2" spans="1:57">
       <c r="X2" s="8"/>
       <c r="Z2" s="8"/>
     </row>
     <row r="3" spans="1:57">
@@ -19288,50 +19478,53 @@
       </c>
       <c r="AH10" s="21">
         <v>-28</v>
       </c>
       <c r="AI10" s="21">
         <v>31</v>
       </c>
       <c r="AJ10" s="21">
         <v>-5</v>
       </c>
       <c r="AK10" s="21">
         <v>83</v>
       </c>
       <c r="AL10" s="21">
         <v>67</v>
       </c>
       <c r="AM10" s="21">
         <v>32</v>
       </c>
       <c r="AN10" s="21">
         <v>43</v>
       </c>
       <c r="AO10" s="21">
         <v>32</v>
       </c>
+      <c r="AP10" s="25">
+        <v>-40</v>
+      </c>
     </row>
     <row r="11" spans="1:57">
       <c r="A11" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="16"/>
       <c r="C11" s="16"/>
       <c r="D11" s="16"/>
       <c r="E11" s="16"/>
       <c r="F11" s="16"/>
       <c r="G11" s="16"/>
       <c r="H11" s="16"/>
       <c r="I11" s="16"/>
       <c r="J11" s="16"/>
       <c r="K11" s="16"/>
       <c r="L11" s="16"/>
       <c r="M11" s="16"/>
       <c r="N11" s="16"/>
       <c r="O11" s="16"/>
       <c r="P11" s="16"/>
       <c r="Q11" s="16"/>
       <c r="R11" s="16"/>
       <c r="S11" s="16"/>
       <c r="T11" s="4">
         <v>-62</v>
@@ -19377,50 +19570,53 @@
       </c>
       <c r="AH11" s="21">
         <v>-14</v>
       </c>
       <c r="AI11" s="21">
         <v>17</v>
       </c>
       <c r="AJ11" s="21">
         <v>3</v>
       </c>
       <c r="AK11" s="21">
         <v>55</v>
       </c>
       <c r="AL11" s="21">
         <v>34</v>
       </c>
       <c r="AM11" s="21">
         <v>3</v>
       </c>
       <c r="AN11" s="21">
         <v>25</v>
       </c>
       <c r="AO11" s="21">
         <v>4</v>
       </c>
+      <c r="AP11" s="25">
+        <v>-25</v>
+      </c>
     </row>
     <row r="12" spans="1:57">
       <c r="A12" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="16"/>
       <c r="C12" s="16"/>
       <c r="D12" s="16"/>
       <c r="E12" s="16"/>
       <c r="F12" s="16"/>
       <c r="G12" s="16"/>
       <c r="H12" s="16"/>
       <c r="I12" s="16"/>
       <c r="J12" s="16"/>
       <c r="K12" s="16"/>
       <c r="L12" s="16"/>
       <c r="M12" s="16"/>
       <c r="N12" s="16"/>
       <c r="O12" s="16"/>
       <c r="P12" s="16"/>
       <c r="Q12" s="16"/>
       <c r="R12" s="16"/>
       <c r="S12" s="16"/>
       <c r="T12" s="4">
         <v>-27</v>
@@ -19466,50 +19662,53 @@
       </c>
       <c r="AH12" s="21">
         <v>1</v>
       </c>
       <c r="AI12" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AJ12" s="21">
         <v>-6</v>
       </c>
       <c r="AK12" s="21">
         <v>1</v>
       </c>
       <c r="AL12" s="21">
         <v>3</v>
       </c>
       <c r="AM12" s="21">
         <v>-3</v>
       </c>
       <c r="AN12" s="21">
         <v>1</v>
       </c>
       <c r="AO12" s="21">
         <v>2</v>
       </c>
+      <c r="AP12" s="25">
+        <v>-2</v>
+      </c>
     </row>
     <row r="13" spans="1:57">
       <c r="A13" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="16"/>
       <c r="C13" s="16"/>
       <c r="D13" s="16"/>
       <c r="E13" s="16"/>
       <c r="F13" s="16"/>
       <c r="G13" s="16"/>
       <c r="H13" s="16"/>
       <c r="I13" s="16"/>
       <c r="J13" s="16"/>
       <c r="K13" s="16"/>
       <c r="L13" s="16"/>
       <c r="M13" s="16"/>
       <c r="N13" s="16"/>
       <c r="O13" s="16"/>
       <c r="P13" s="16"/>
       <c r="Q13" s="16"/>
       <c r="R13" s="16"/>
       <c r="S13" s="16"/>
       <c r="T13" s="4">
         <v>-8</v>
@@ -19555,50 +19754,53 @@
       </c>
       <c r="AH13" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AI13" s="21">
         <v>9</v>
       </c>
       <c r="AJ13" s="21">
         <v>2</v>
       </c>
       <c r="AK13" s="21">
         <v>5</v>
       </c>
       <c r="AL13" s="21">
         <v>5</v>
       </c>
       <c r="AM13" s="21">
         <v>-1</v>
       </c>
       <c r="AN13" s="21">
         <v>1</v>
       </c>
       <c r="AO13" s="21">
         <v>1</v>
       </c>
+      <c r="AP13" s="25">
+        <v>-4</v>
+      </c>
     </row>
     <row r="14" spans="1:57">
       <c r="A14" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="16"/>
       <c r="C14" s="16"/>
       <c r="D14" s="16"/>
       <c r="E14" s="16"/>
       <c r="F14" s="16"/>
       <c r="G14" s="16"/>
       <c r="H14" s="16"/>
       <c r="I14" s="16"/>
       <c r="J14" s="16"/>
       <c r="K14" s="16"/>
       <c r="L14" s="16"/>
       <c r="M14" s="16"/>
       <c r="N14" s="16"/>
       <c r="O14" s="16"/>
       <c r="P14" s="16"/>
       <c r="Q14" s="16"/>
       <c r="R14" s="16"/>
       <c r="S14" s="16"/>
       <c r="T14" s="4" t="s">
         <v>26</v>
@@ -19643,50 +19845,53 @@
         <v>26</v>
       </c>
       <c r="AH14" s="21">
         <v>3</v>
       </c>
       <c r="AI14" s="21">
         <v>9</v>
       </c>
       <c r="AJ14" s="21">
         <v>2</v>
       </c>
       <c r="AK14" s="21">
         <v>13</v>
       </c>
       <c r="AL14" s="21">
         <v>10</v>
       </c>
       <c r="AM14" s="21">
         <v>13</v>
       </c>
       <c r="AN14" s="21">
         <v>23</v>
       </c>
       <c r="AO14" s="21">
         <v>18</v>
+      </c>
+      <c r="AP14" s="25">
+        <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:57">
       <c r="A15" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="16"/>
       <c r="C15" s="16"/>
       <c r="D15" s="16"/>
       <c r="E15" s="16"/>
       <c r="F15" s="16"/>
       <c r="G15" s="16"/>
       <c r="H15" s="16"/>
       <c r="I15" s="16"/>
       <c r="J15" s="16"/>
       <c r="K15" s="16"/>
       <c r="L15" s="16"/>
       <c r="M15" s="16"/>
       <c r="N15" s="16"/>
       <c r="O15" s="16"/>
       <c r="P15" s="16"/>
       <c r="Q15" s="16"/>
       <c r="R15" s="16"/>
       <c r="S15" s="16"/>
       <c r="T15" s="4">
@@ -19733,50 +19938,53 @@
       </c>
       <c r="AH15" s="21">
         <v>-12</v>
       </c>
       <c r="AI15" s="21">
         <v>-9</v>
       </c>
       <c r="AJ15" s="21">
         <v>-5</v>
       </c>
       <c r="AK15" s="21">
         <v>4</v>
       </c>
       <c r="AL15" s="21">
         <v>4</v>
       </c>
       <c r="AM15" s="21">
         <v>2</v>
       </c>
       <c r="AN15" s="21">
         <v>-6</v>
       </c>
       <c r="AO15" s="21">
         <v>2</v>
       </c>
+      <c r="AP15" s="25">
+        <v>-11</v>
+      </c>
     </row>
     <row r="16" spans="1:57">
       <c r="A16" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="16"/>
       <c r="C16" s="16"/>
       <c r="D16" s="16"/>
       <c r="E16" s="16"/>
       <c r="F16" s="16"/>
       <c r="G16" s="16"/>
       <c r="H16" s="16"/>
       <c r="I16" s="16"/>
       <c r="J16" s="16"/>
       <c r="K16" s="16"/>
       <c r="L16" s="16"/>
       <c r="M16" s="16"/>
       <c r="N16" s="16"/>
       <c r="O16" s="16"/>
       <c r="P16" s="16"/>
       <c r="Q16" s="16"/>
       <c r="R16" s="16"/>
       <c r="S16" s="16"/>
       <c r="T16" s="4" t="s">
         <v>26</v>
@@ -19822,52 +20030,55 @@
       </c>
       <c r="AH16" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AI16" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AJ16" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK16" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL16" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AM16" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AN16" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AO16" s="21" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="17" spans="1:41">
+      <c r="AP16" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17" spans="1:42">
       <c r="A17" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="16"/>
       <c r="C17" s="16"/>
       <c r="D17" s="16"/>
       <c r="E17" s="16"/>
       <c r="F17" s="16"/>
       <c r="G17" s="16"/>
       <c r="H17" s="16"/>
       <c r="I17" s="16"/>
       <c r="J17" s="16"/>
       <c r="K17" s="16"/>
       <c r="L17" s="16"/>
       <c r="M17" s="16"/>
       <c r="N17" s="16"/>
       <c r="O17" s="16"/>
       <c r="P17" s="16"/>
       <c r="Q17" s="16"/>
       <c r="R17" s="16"/>
       <c r="S17" s="16"/>
       <c r="T17" s="4" t="s">
         <v>26</v>
       </c>
       <c r="U17" s="21">
@@ -19911,52 +20122,55 @@
       </c>
       <c r="AH17" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AI17" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AJ17" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK17" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL17" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AM17" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AN17" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AO17" s="21" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="18" spans="1:41">
+      <c r="AP17" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18" spans="1:42">
       <c r="A18" s="16" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="16"/>
       <c r="C18" s="16"/>
       <c r="D18" s="16"/>
       <c r="E18" s="16"/>
       <c r="F18" s="16"/>
       <c r="G18" s="16"/>
       <c r="H18" s="16"/>
       <c r="I18" s="16"/>
       <c r="J18" s="16"/>
       <c r="K18" s="16"/>
       <c r="L18" s="16"/>
       <c r="M18" s="16"/>
       <c r="N18" s="16"/>
       <c r="O18" s="16"/>
       <c r="P18" s="16"/>
       <c r="Q18" s="16"/>
       <c r="R18" s="16"/>
       <c r="S18" s="16"/>
       <c r="T18" s="4" t="s">
         <v>26</v>
       </c>
       <c r="U18" s="21" t="s">
@@ -20000,52 +20214,55 @@
       </c>
       <c r="AH18" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AI18" s="21">
         <v>1</v>
       </c>
       <c r="AJ18" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK18" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL18" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AM18" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AN18" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AO18" s="21" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="19" spans="1:41">
+      <c r="AP18" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19" spans="1:42">
       <c r="A19" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="16"/>
       <c r="C19" s="16"/>
       <c r="D19" s="16"/>
       <c r="E19" s="16"/>
       <c r="F19" s="16"/>
       <c r="G19" s="16"/>
       <c r="H19" s="16"/>
       <c r="I19" s="16"/>
       <c r="J19" s="16"/>
       <c r="K19" s="16"/>
       <c r="L19" s="16"/>
       <c r="M19" s="16"/>
       <c r="N19" s="16"/>
       <c r="O19" s="16"/>
       <c r="P19" s="16"/>
       <c r="Q19" s="16"/>
       <c r="R19" s="16"/>
       <c r="S19" s="16"/>
       <c r="T19" s="4" t="s">
         <v>26</v>
       </c>
       <c r="U19" s="21" t="s">
@@ -20089,52 +20306,55 @@
       </c>
       <c r="AH19" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AI19" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AJ19" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK19" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL19" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AM19" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AN19" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AO19" s="21" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="20" spans="1:41">
+      <c r="AP19" s="25">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:42">
       <c r="A20" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="16"/>
       <c r="C20" s="16"/>
       <c r="D20" s="16"/>
       <c r="E20" s="16"/>
       <c r="F20" s="16"/>
       <c r="G20" s="16"/>
       <c r="H20" s="16"/>
       <c r="I20" s="16"/>
       <c r="J20" s="16"/>
       <c r="K20" s="16"/>
       <c r="L20" s="16"/>
       <c r="M20" s="16"/>
       <c r="N20" s="16"/>
       <c r="O20" s="16"/>
       <c r="P20" s="16"/>
       <c r="Q20" s="16"/>
       <c r="R20" s="16"/>
       <c r="S20" s="16"/>
       <c r="T20" s="4" t="s">
         <v>26</v>
       </c>
       <c r="U20" s="21" t="s">
@@ -20178,52 +20398,55 @@
       </c>
       <c r="AH20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AI20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AJ20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AM20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AN20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AO20" s="21" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="21" spans="1:41">
+      <c r="AP20" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="21" spans="1:42">
       <c r="A21" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="16"/>
       <c r="C21" s="16"/>
       <c r="D21" s="16"/>
       <c r="E21" s="16"/>
       <c r="F21" s="16"/>
       <c r="G21" s="16"/>
       <c r="H21" s="16"/>
       <c r="I21" s="16"/>
       <c r="J21" s="16"/>
       <c r="K21" s="16"/>
       <c r="L21" s="16"/>
       <c r="M21" s="16"/>
       <c r="N21" s="16"/>
       <c r="O21" s="16"/>
       <c r="P21" s="16"/>
       <c r="Q21" s="16"/>
       <c r="R21" s="16"/>
       <c r="S21" s="16"/>
       <c r="T21" s="4" t="s">
         <v>26</v>
       </c>
       <c r="U21" s="21" t="s">
@@ -20267,52 +20490,55 @@
       </c>
       <c r="AH21" s="21">
         <v>-1</v>
       </c>
       <c r="AI21" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AJ21" s="21">
         <v>4</v>
       </c>
       <c r="AK21" s="21">
         <v>6</v>
       </c>
       <c r="AL21" s="21">
         <v>3</v>
       </c>
       <c r="AM21" s="21">
         <v>14</v>
       </c>
       <c r="AN21" s="21">
         <v>1</v>
       </c>
       <c r="AO21" s="21">
         <v>6</v>
       </c>
-    </row>
-    <row r="22" spans="1:41">
+      <c r="AP21" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="22" spans="1:42">
       <c r="A22" s="16" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="16"/>
       <c r="C22" s="16"/>
       <c r="D22" s="16"/>
       <c r="E22" s="16"/>
       <c r="F22" s="16"/>
       <c r="G22" s="16"/>
       <c r="H22" s="16"/>
       <c r="I22" s="16"/>
       <c r="J22" s="16"/>
       <c r="K22" s="16"/>
       <c r="L22" s="16"/>
       <c r="M22" s="16"/>
       <c r="N22" s="16"/>
       <c r="O22" s="16"/>
       <c r="P22" s="16"/>
       <c r="Q22" s="16"/>
       <c r="R22" s="16"/>
       <c r="S22" s="16"/>
       <c r="T22" s="4" t="s">
         <v>26</v>
       </c>
       <c r="U22" s="21" t="s">
@@ -20356,52 +20582,55 @@
       </c>
       <c r="AH22" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AI22" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AJ22" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK22" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL22" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AM22" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AN22" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AO22" s="21" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="23" spans="1:41">
+      <c r="AP22" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="23" spans="1:42">
       <c r="A23" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="16"/>
       <c r="C23" s="16"/>
       <c r="D23" s="16"/>
       <c r="E23" s="16"/>
       <c r="F23" s="16"/>
       <c r="G23" s="16"/>
       <c r="H23" s="16"/>
       <c r="I23" s="16"/>
       <c r="J23" s="16"/>
       <c r="K23" s="16"/>
       <c r="L23" s="16"/>
       <c r="M23" s="16"/>
       <c r="N23" s="16"/>
       <c r="O23" s="16"/>
       <c r="P23" s="16"/>
       <c r="Q23" s="16"/>
       <c r="R23" s="16"/>
       <c r="S23" s="16"/>
       <c r="T23" s="4">
         <v>-1</v>
       </c>
       <c r="U23" s="21">
@@ -20445,93 +20674,97 @@
       </c>
       <c r="AH23" s="21">
         <v>-5</v>
       </c>
       <c r="AI23" s="21">
         <v>4</v>
       </c>
       <c r="AJ23" s="21">
         <v>-5</v>
       </c>
       <c r="AK23" s="21">
         <v>-1</v>
       </c>
       <c r="AL23" s="21">
         <v>8</v>
       </c>
       <c r="AM23" s="21">
         <v>4</v>
       </c>
       <c r="AN23" s="21">
         <v>-2</v>
       </c>
       <c r="AO23" s="21">
         <v>-1</v>
       </c>
-    </row>
-    <row r="24" spans="1:41">
+      <c r="AP23" s="25">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:42">
       <c r="A24" s="78" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="78"/>
       <c r="C24" s="78"/>
       <c r="D24" s="78"/>
       <c r="E24" s="78"/>
       <c r="F24" s="78"/>
       <c r="G24" s="78"/>
       <c r="H24" s="78"/>
       <c r="I24" s="78"/>
       <c r="J24" s="78"/>
       <c r="K24" s="78"/>
       <c r="L24" s="78"/>
       <c r="M24" s="78"/>
       <c r="N24" s="78"/>
       <c r="O24" s="78"/>
       <c r="P24" s="78"/>
       <c r="Q24" s="78"/>
       <c r="R24" s="78"/>
       <c r="S24" s="78"/>
       <c r="T24" s="78"/>
       <c r="U24" s="78"/>
       <c r="V24" s="78"/>
       <c r="W24" s="78"/>
       <c r="X24" s="78"/>
       <c r="Y24" s="78"/>
       <c r="Z24" s="78"/>
       <c r="AA24" s="78"/>
       <c r="AB24" s="78"/>
       <c r="AC24" s="78"/>
       <c r="AD24" s="78"/>
       <c r="AE24" s="78"/>
       <c r="AF24" s="78"/>
       <c r="AG24" s="78"/>
       <c r="AH24" s="78"/>
       <c r="AI24" s="78"/>
       <c r="AJ24" s="78"/>
       <c r="AK24" s="78"/>
-    </row>
-    <row r="25" spans="1:41">
+      <c r="AP24" s="16"/>
+    </row>
+    <row r="25" spans="1:42">
       <c r="A25" s="62" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="16">
         <v>-164</v>
       </c>
       <c r="C25" s="16">
         <v>-165</v>
       </c>
       <c r="D25" s="16">
         <v>-155</v>
       </c>
       <c r="E25" s="16">
         <v>-216</v>
       </c>
       <c r="F25" s="16">
         <v>-211</v>
       </c>
       <c r="G25" s="16">
         <v>-423</v>
       </c>
       <c r="H25" s="16" t="s">
         <v>41</v>
       </c>
       <c r="I25" s="16" t="s">
@@ -20611,52 +20844,55 @@
       </c>
       <c r="AH25" s="21">
         <v>-24</v>
       </c>
       <c r="AI25" s="21">
         <v>19</v>
       </c>
       <c r="AJ25" s="21">
         <v>-17</v>
       </c>
       <c r="AK25" s="21">
         <v>63</v>
       </c>
       <c r="AL25" s="21">
         <v>49</v>
       </c>
       <c r="AM25" s="21">
         <v>7</v>
       </c>
       <c r="AN25" s="21">
         <v>31</v>
       </c>
       <c r="AO25" s="21">
         <v>9</v>
       </c>
-    </row>
-    <row r="26" spans="1:41">
+      <c r="AP25" s="25">
+        <v>-37</v>
+      </c>
+    </row>
+    <row r="26" spans="1:42">
       <c r="A26" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B26" s="16"/>
       <c r="C26" s="16"/>
       <c r="D26" s="16"/>
       <c r="E26" s="16"/>
       <c r="F26" s="16"/>
       <c r="G26" s="16"/>
       <c r="H26" s="16"/>
       <c r="I26" s="16"/>
       <c r="J26" s="16"/>
       <c r="K26" s="16"/>
       <c r="L26" s="16"/>
       <c r="M26" s="16"/>
       <c r="N26" s="16"/>
       <c r="O26" s="16"/>
       <c r="P26" s="16"/>
       <c r="Q26" s="16"/>
       <c r="R26" s="16"/>
       <c r="S26" s="16"/>
       <c r="T26" s="25">
         <v>-56</v>
       </c>
       <c r="U26" s="21">
@@ -20700,52 +20936,55 @@
       </c>
       <c r="AH26" s="21">
         <v>-14</v>
       </c>
       <c r="AI26" s="21">
         <v>17</v>
       </c>
       <c r="AJ26" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK26" s="21">
         <v>55</v>
       </c>
       <c r="AL26" s="21">
         <v>30</v>
       </c>
       <c r="AM26" s="21">
         <v>3</v>
       </c>
       <c r="AN26" s="21">
         <v>28</v>
       </c>
       <c r="AO26" s="21">
         <v>3</v>
       </c>
-    </row>
-    <row r="27" spans="1:41">
+      <c r="AP26" s="25">
+        <v>-25</v>
+      </c>
+    </row>
+    <row r="27" spans="1:42">
       <c r="A27" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B27" s="16"/>
       <c r="C27" s="16"/>
       <c r="D27" s="16"/>
       <c r="E27" s="16"/>
       <c r="F27" s="16"/>
       <c r="G27" s="16"/>
       <c r="H27" s="16"/>
       <c r="I27" s="16"/>
       <c r="J27" s="16"/>
       <c r="K27" s="16"/>
       <c r="L27" s="16"/>
       <c r="M27" s="16"/>
       <c r="N27" s="16"/>
       <c r="O27" s="16"/>
       <c r="P27" s="16"/>
       <c r="Q27" s="16"/>
       <c r="R27" s="16"/>
       <c r="S27" s="16"/>
       <c r="T27" s="25">
         <v>-27</v>
       </c>
       <c r="U27" s="21">
@@ -20789,52 +21028,55 @@
       </c>
       <c r="AH27" s="21">
         <v>1</v>
       </c>
       <c r="AI27" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AJ27" s="21">
         <v>-6</v>
       </c>
       <c r="AK27" s="21">
         <v>3</v>
       </c>
       <c r="AL27" s="21">
         <v>3</v>
       </c>
       <c r="AM27" s="21">
         <v>-3</v>
       </c>
       <c r="AN27" s="21">
         <v>1</v>
       </c>
       <c r="AO27" s="21">
         <v>2</v>
       </c>
-    </row>
-    <row r="28" spans="1:41">
+      <c r="AP27" s="25">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:42">
       <c r="A28" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="16"/>
       <c r="C28" s="16"/>
       <c r="D28" s="16"/>
       <c r="E28" s="16"/>
       <c r="F28" s="16"/>
       <c r="G28" s="16"/>
       <c r="H28" s="16"/>
       <c r="I28" s="16"/>
       <c r="J28" s="16"/>
       <c r="K28" s="16"/>
       <c r="L28" s="16"/>
       <c r="M28" s="16"/>
       <c r="N28" s="16"/>
       <c r="O28" s="16"/>
       <c r="P28" s="16"/>
       <c r="Q28" s="16"/>
       <c r="R28" s="16"/>
       <c r="S28" s="16"/>
       <c r="T28" s="25" t="s">
         <v>26</v>
       </c>
       <c r="U28" s="21" t="s">
@@ -20878,52 +21120,55 @@
       </c>
       <c r="AH28" s="21">
         <v>1</v>
       </c>
       <c r="AI28" s="21">
         <v>6</v>
       </c>
       <c r="AJ28" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK28" s="21">
         <v>4</v>
       </c>
       <c r="AL28" s="21">
         <v>5</v>
       </c>
       <c r="AM28" s="21">
         <v>7</v>
       </c>
       <c r="AN28" s="21">
         <v>9</v>
       </c>
       <c r="AO28" s="21">
         <v>3</v>
       </c>
-    </row>
-    <row r="29" spans="1:41">
+      <c r="AP28" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="29" spans="1:42">
       <c r="A29" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="16"/>
       <c r="C29" s="16"/>
       <c r="D29" s="16"/>
       <c r="E29" s="16"/>
       <c r="F29" s="16"/>
       <c r="G29" s="16"/>
       <c r="H29" s="16"/>
       <c r="I29" s="16"/>
       <c r="J29" s="16"/>
       <c r="K29" s="16"/>
       <c r="L29" s="16"/>
       <c r="M29" s="16"/>
       <c r="N29" s="16"/>
       <c r="O29" s="16"/>
       <c r="P29" s="16"/>
       <c r="Q29" s="16"/>
       <c r="R29" s="16"/>
       <c r="S29" s="16"/>
       <c r="T29" s="25">
         <v>-9</v>
       </c>
       <c r="U29" s="21">
@@ -20967,52 +21212,55 @@
       </c>
       <c r="AH29" s="21">
         <v>-9</v>
       </c>
       <c r="AI29" s="21">
         <v>-8</v>
       </c>
       <c r="AJ29" s="21">
         <v>-5</v>
       </c>
       <c r="AK29" s="21">
         <v>2</v>
       </c>
       <c r="AL29" s="21">
         <v>3</v>
       </c>
       <c r="AM29" s="21">
         <v>1</v>
       </c>
       <c r="AN29" s="21">
         <v>-6</v>
       </c>
       <c r="AO29" s="21">
         <v>1</v>
       </c>
-    </row>
-    <row r="30" spans="1:41">
+      <c r="AP29" s="25">
+        <v>-11</v>
+      </c>
+    </row>
+    <row r="30" spans="1:42">
       <c r="A30" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="16"/>
       <c r="C30" s="16"/>
       <c r="D30" s="16"/>
       <c r="E30" s="16"/>
       <c r="F30" s="16"/>
       <c r="G30" s="16"/>
       <c r="H30" s="16"/>
       <c r="I30" s="16"/>
       <c r="J30" s="16"/>
       <c r="K30" s="16"/>
       <c r="L30" s="16"/>
       <c r="M30" s="16"/>
       <c r="N30" s="16"/>
       <c r="O30" s="16"/>
       <c r="P30" s="16"/>
       <c r="Q30" s="16"/>
       <c r="R30" s="16"/>
       <c r="S30" s="16"/>
       <c r="T30" s="25" t="s">
         <v>26</v>
       </c>
       <c r="U30" s="21">
@@ -21056,93 +21304,97 @@
       </c>
       <c r="AH30" s="21">
         <v>-3</v>
       </c>
       <c r="AI30" s="21">
         <v>4</v>
       </c>
       <c r="AJ30" s="21">
         <v>-6</v>
       </c>
       <c r="AK30" s="21">
         <v>-1</v>
       </c>
       <c r="AL30" s="21">
         <v>8</v>
       </c>
       <c r="AM30" s="21">
         <v>-1</v>
       </c>
       <c r="AN30" s="21">
         <v>-1</v>
       </c>
       <c r="AO30" s="21" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="31" spans="1:41">
+      <c r="AP30" s="25">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:42">
       <c r="A31" s="78" t="s">
         <v>12</v>
       </c>
       <c r="B31" s="78"/>
       <c r="C31" s="78"/>
       <c r="D31" s="78"/>
       <c r="E31" s="78"/>
       <c r="F31" s="78"/>
       <c r="G31" s="78"/>
       <c r="H31" s="78"/>
       <c r="I31" s="78"/>
       <c r="J31" s="78"/>
       <c r="K31" s="78"/>
       <c r="L31" s="78"/>
       <c r="M31" s="78"/>
       <c r="N31" s="78"/>
       <c r="O31" s="78"/>
       <c r="P31" s="78"/>
       <c r="Q31" s="78"/>
       <c r="R31" s="78"/>
       <c r="S31" s="78"/>
       <c r="T31" s="78"/>
       <c r="U31" s="78"/>
       <c r="V31" s="78"/>
       <c r="W31" s="78"/>
       <c r="X31" s="78"/>
       <c r="Y31" s="78"/>
       <c r="Z31" s="78"/>
       <c r="AA31" s="78"/>
       <c r="AB31" s="78"/>
       <c r="AC31" s="78"/>
       <c r="AD31" s="78"/>
       <c r="AE31" s="78"/>
       <c r="AF31" s="78"/>
       <c r="AG31" s="78"/>
       <c r="AH31" s="78"/>
       <c r="AI31" s="78"/>
       <c r="AJ31" s="78"/>
       <c r="AK31" s="78"/>
-    </row>
-    <row r="32" spans="1:41" s="16" customFormat="1">
+      <c r="AP31" s="16"/>
+    </row>
+    <row r="32" spans="1:42" s="16" customFormat="1">
       <c r="A32" s="62" t="s">
         <v>27</v>
       </c>
       <c r="B32" s="16">
         <v>-22</v>
       </c>
       <c r="C32" s="16" t="s">
         <v>45</v>
       </c>
       <c r="D32" s="16">
         <v>-27</v>
       </c>
       <c r="E32" s="16" t="s">
         <v>46</v>
       </c>
       <c r="F32" s="16">
         <v>-42</v>
       </c>
       <c r="G32" s="16">
         <v>-99</v>
       </c>
       <c r="H32" s="16">
         <v>-77</v>
       </c>
       <c r="I32" s="16">
@@ -21222,52 +21474,55 @@
       </c>
       <c r="AH32" s="25">
         <v>-4</v>
       </c>
       <c r="AI32" s="25">
         <v>12</v>
       </c>
       <c r="AJ32" s="21">
         <v>12</v>
       </c>
       <c r="AK32" s="21">
         <v>20</v>
       </c>
       <c r="AL32" s="25">
         <v>18</v>
       </c>
       <c r="AM32" s="25">
         <v>25</v>
       </c>
       <c r="AN32" s="21">
         <v>12</v>
       </c>
       <c r="AO32" s="21">
         <v>23</v>
       </c>
-    </row>
-    <row r="33" spans="1:41">
+      <c r="AP32" s="25">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="33" spans="1:42">
       <c r="A33" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B33" s="16"/>
       <c r="C33" s="16"/>
       <c r="D33" s="16"/>
       <c r="E33" s="16"/>
       <c r="F33" s="16"/>
       <c r="G33" s="16"/>
       <c r="H33" s="16"/>
       <c r="I33" s="16"/>
       <c r="J33" s="16"/>
       <c r="K33" s="16"/>
       <c r="L33" s="16"/>
       <c r="M33" s="16"/>
       <c r="N33" s="16"/>
       <c r="O33" s="16"/>
       <c r="P33" s="16"/>
       <c r="Q33" s="16"/>
       <c r="R33" s="16"/>
       <c r="S33" s="16"/>
       <c r="T33" s="1">
         <v>-6</v>
       </c>
       <c r="U33" s="25">
@@ -21311,52 +21566,55 @@
       </c>
       <c r="AH33" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AI33" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AJ33" s="21">
         <v>3</v>
       </c>
       <c r="AK33" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL33" s="25">
         <v>4</v>
       </c>
       <c r="AM33" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN33" s="21">
         <v>-3</v>
       </c>
       <c r="AO33" s="21">
         <v>1</v>
       </c>
-    </row>
-    <row r="34" spans="1:41">
+      <c r="AP33" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="34" spans="1:42">
       <c r="A34" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="16"/>
       <c r="C34" s="16"/>
       <c r="D34" s="16"/>
       <c r="E34" s="16"/>
       <c r="F34" s="16"/>
       <c r="G34" s="16"/>
       <c r="H34" s="16"/>
       <c r="I34" s="16"/>
       <c r="J34" s="16"/>
       <c r="K34" s="16"/>
       <c r="L34" s="16"/>
       <c r="M34" s="16"/>
       <c r="N34" s="16"/>
       <c r="O34" s="16"/>
       <c r="P34" s="16"/>
       <c r="Q34" s="16"/>
       <c r="R34" s="16"/>
       <c r="S34" s="16"/>
       <c r="T34" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U34" s="25" t="s">
@@ -21400,52 +21658,55 @@
       </c>
       <c r="AH34" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AI34" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AJ34" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK34" s="21">
         <v>-2</v>
       </c>
       <c r="AL34" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AM34" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN34" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AO34" s="21" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="35" spans="1:41">
+      <c r="AP34" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="35" spans="1:42">
       <c r="A35" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B35" s="16"/>
       <c r="C35" s="16"/>
       <c r="D35" s="16"/>
       <c r="E35" s="16"/>
       <c r="F35" s="16"/>
       <c r="G35" s="16"/>
       <c r="H35" s="16"/>
       <c r="I35" s="16"/>
       <c r="J35" s="16"/>
       <c r="K35" s="16"/>
       <c r="L35" s="16"/>
       <c r="M35" s="16"/>
       <c r="N35" s="16"/>
       <c r="O35" s="16"/>
       <c r="P35" s="16"/>
       <c r="Q35" s="16"/>
       <c r="R35" s="16"/>
       <c r="S35" s="16"/>
       <c r="T35" s="1">
         <v>-8</v>
       </c>
       <c r="U35" s="25">
@@ -21489,52 +21750,55 @@
       </c>
       <c r="AH35" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AI35" s="25">
         <v>9</v>
       </c>
       <c r="AJ35" s="21">
         <v>2</v>
       </c>
       <c r="AK35" s="21">
         <v>5</v>
       </c>
       <c r="AL35" s="25">
         <v>5</v>
       </c>
       <c r="AM35" s="25">
         <v>-1</v>
       </c>
       <c r="AN35" s="21">
         <v>1</v>
       </c>
       <c r="AO35" s="21">
         <v>1</v>
       </c>
-    </row>
-    <row r="36" spans="1:41">
+      <c r="AP35" s="25">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="36" spans="1:42">
       <c r="A36" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B36" s="16"/>
       <c r="C36" s="16"/>
       <c r="D36" s="16"/>
       <c r="E36" s="16"/>
       <c r="F36" s="16"/>
       <c r="G36" s="16"/>
       <c r="H36" s="16"/>
       <c r="I36" s="16"/>
       <c r="J36" s="16"/>
       <c r="K36" s="16"/>
       <c r="L36" s="16"/>
       <c r="M36" s="16"/>
       <c r="N36" s="16"/>
       <c r="O36" s="16"/>
       <c r="P36" s="16"/>
       <c r="Q36" s="16"/>
       <c r="R36" s="16"/>
       <c r="S36" s="16"/>
       <c r="T36" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U36" s="25" t="s">
@@ -21578,52 +21842,55 @@
       </c>
       <c r="AH36" s="25">
         <v>2</v>
       </c>
       <c r="AI36" s="25">
         <v>3</v>
       </c>
       <c r="AJ36" s="21">
         <v>2</v>
       </c>
       <c r="AK36" s="21">
         <v>9</v>
       </c>
       <c r="AL36" s="25">
         <v>5</v>
       </c>
       <c r="AM36" s="25">
         <v>6</v>
       </c>
       <c r="AN36" s="21">
         <v>14</v>
       </c>
       <c r="AO36" s="21">
         <v>15</v>
       </c>
-    </row>
-    <row r="37" spans="1:41">
+      <c r="AP36" s="25">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="37" spans="1:42">
       <c r="A37" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B37" s="16"/>
       <c r="C37" s="16"/>
       <c r="D37" s="16"/>
       <c r="E37" s="16"/>
       <c r="F37" s="16"/>
       <c r="G37" s="16"/>
       <c r="H37" s="16"/>
       <c r="I37" s="16"/>
       <c r="J37" s="16"/>
       <c r="K37" s="16"/>
       <c r="L37" s="16"/>
       <c r="M37" s="16"/>
       <c r="N37" s="16"/>
       <c r="O37" s="16"/>
       <c r="P37" s="16"/>
       <c r="Q37" s="16"/>
       <c r="R37" s="16"/>
       <c r="S37" s="16"/>
       <c r="T37" s="1">
         <v>-3</v>
       </c>
       <c r="U37" s="25">
@@ -21667,52 +21934,55 @@
       </c>
       <c r="AH37" s="25">
         <v>-3</v>
       </c>
       <c r="AI37" s="25">
         <v>-1</v>
       </c>
       <c r="AJ37" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK37" s="21">
         <v>2</v>
       </c>
       <c r="AL37" s="25">
         <v>1</v>
       </c>
       <c r="AM37" s="25">
         <v>1</v>
       </c>
       <c r="AN37" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AO37" s="21">
         <v>1</v>
       </c>
-    </row>
-    <row r="38" spans="1:41">
+      <c r="AP37" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="38" spans="1:42">
       <c r="A38" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B38" s="16"/>
       <c r="C38" s="16"/>
       <c r="D38" s="16"/>
       <c r="E38" s="16"/>
       <c r="F38" s="16"/>
       <c r="G38" s="16"/>
       <c r="H38" s="16"/>
       <c r="I38" s="16"/>
       <c r="J38" s="16"/>
       <c r="K38" s="16"/>
       <c r="L38" s="16"/>
       <c r="M38" s="16"/>
       <c r="N38" s="16"/>
       <c r="O38" s="16"/>
       <c r="P38" s="16"/>
       <c r="Q38" s="16"/>
       <c r="R38" s="16"/>
       <c r="S38" s="16"/>
       <c r="T38" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U38" s="25" t="s">
@@ -21756,52 +22026,55 @@
       </c>
       <c r="AH38" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AI38" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AJ38" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK38" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL38" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AM38" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN38" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AO38" s="21" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="39" spans="1:41">
+      <c r="AP38" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="39" spans="1:42">
       <c r="A39" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B39" s="16"/>
       <c r="C39" s="16"/>
       <c r="D39" s="16"/>
       <c r="E39" s="16"/>
       <c r="F39" s="16"/>
       <c r="G39" s="16"/>
       <c r="H39" s="16"/>
       <c r="I39" s="16"/>
       <c r="J39" s="16"/>
       <c r="K39" s="16"/>
       <c r="L39" s="16"/>
       <c r="M39" s="16"/>
       <c r="N39" s="16"/>
       <c r="O39" s="16"/>
       <c r="P39" s="16"/>
       <c r="Q39" s="16"/>
       <c r="R39" s="16"/>
       <c r="S39" s="16"/>
       <c r="T39" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U39" s="25">
@@ -21845,52 +22118,55 @@
       </c>
       <c r="AH39" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AI39" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AJ39" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK39" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL39" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AM39" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN39" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AO39" s="21" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="40" spans="1:41">
+      <c r="AP39" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="40" spans="1:42">
       <c r="A40" s="16" t="s">
         <v>30</v>
       </c>
       <c r="B40" s="16"/>
       <c r="C40" s="16"/>
       <c r="D40" s="16"/>
       <c r="E40" s="16"/>
       <c r="F40" s="16"/>
       <c r="G40" s="16"/>
       <c r="H40" s="16"/>
       <c r="I40" s="16"/>
       <c r="J40" s="16"/>
       <c r="K40" s="16"/>
       <c r="L40" s="16"/>
       <c r="M40" s="16"/>
       <c r="N40" s="16"/>
       <c r="O40" s="16"/>
       <c r="P40" s="16"/>
       <c r="Q40" s="16"/>
       <c r="R40" s="16"/>
       <c r="S40" s="16"/>
       <c r="T40" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U40" s="25" t="s">
@@ -21934,52 +22210,55 @@
       </c>
       <c r="AH40" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AI40" s="25">
         <v>1</v>
       </c>
       <c r="AJ40" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK40" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL40" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AM40" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN40" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AO40" s="21" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="41" spans="1:41">
+      <c r="AP40" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="41" spans="1:42">
       <c r="A41" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B41" s="16"/>
       <c r="C41" s="16"/>
       <c r="D41" s="16"/>
       <c r="E41" s="16"/>
       <c r="F41" s="16"/>
       <c r="G41" s="16"/>
       <c r="H41" s="16"/>
       <c r="I41" s="16"/>
       <c r="J41" s="16"/>
       <c r="K41" s="16"/>
       <c r="L41" s="16"/>
       <c r="M41" s="16"/>
       <c r="N41" s="16"/>
       <c r="O41" s="16"/>
       <c r="P41" s="16"/>
       <c r="Q41" s="16"/>
       <c r="R41" s="16"/>
       <c r="S41" s="16"/>
       <c r="T41" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U41" s="25" t="s">
@@ -22023,52 +22302,55 @@
       </c>
       <c r="AH41" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AI41" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AJ41" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK41" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL41" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AM41" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN41" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AO41" s="21" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="42" spans="1:41">
+      <c r="AP41" s="25">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:42">
       <c r="A42" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="16"/>
       <c r="C42" s="16"/>
       <c r="D42" s="16"/>
       <c r="E42" s="16"/>
       <c r="F42" s="16"/>
       <c r="G42" s="16"/>
       <c r="H42" s="16"/>
       <c r="I42" s="16"/>
       <c r="J42" s="16"/>
       <c r="K42" s="16"/>
       <c r="L42" s="16"/>
       <c r="M42" s="16"/>
       <c r="N42" s="16"/>
       <c r="O42" s="16"/>
       <c r="P42" s="16"/>
       <c r="Q42" s="16"/>
       <c r="R42" s="16"/>
       <c r="S42" s="16"/>
       <c r="T42" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U42" s="25" t="s">
@@ -22112,52 +22394,55 @@
       </c>
       <c r="AH42" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AI42" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AJ42" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK42" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL42" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AM42" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN42" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AO42" s="21" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="43" spans="1:41">
+      <c r="AP42" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="43" spans="1:42">
       <c r="A43" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="16"/>
       <c r="C43" s="16"/>
       <c r="D43" s="16"/>
       <c r="E43" s="16"/>
       <c r="F43" s="16"/>
       <c r="G43" s="16"/>
       <c r="H43" s="16"/>
       <c r="I43" s="16"/>
       <c r="J43" s="16"/>
       <c r="K43" s="16"/>
       <c r="L43" s="16"/>
       <c r="M43" s="16"/>
       <c r="N43" s="16"/>
       <c r="O43" s="16"/>
       <c r="P43" s="16"/>
       <c r="Q43" s="16"/>
       <c r="R43" s="16"/>
       <c r="S43" s="16"/>
       <c r="T43" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U43" s="25" t="s">
@@ -22201,52 +22486,55 @@
       </c>
       <c r="AH43" s="25">
         <v>-1</v>
       </c>
       <c r="AI43" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AJ43" s="21">
         <v>4</v>
       </c>
       <c r="AK43" s="21">
         <v>6</v>
       </c>
       <c r="AL43" s="25">
         <v>3</v>
       </c>
       <c r="AM43" s="25">
         <v>14</v>
       </c>
       <c r="AN43" s="21">
         <v>1</v>
       </c>
       <c r="AO43" s="21">
         <v>6</v>
       </c>
-    </row>
-    <row r="44" spans="1:41">
+      <c r="AP43" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="44" spans="1:42">
       <c r="A44" s="16" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="16"/>
       <c r="C44" s="16"/>
       <c r="D44" s="16"/>
       <c r="E44" s="16"/>
       <c r="F44" s="16"/>
       <c r="G44" s="16"/>
       <c r="H44" s="16"/>
       <c r="I44" s="16"/>
       <c r="J44" s="16"/>
       <c r="K44" s="16"/>
       <c r="L44" s="16"/>
       <c r="M44" s="16"/>
       <c r="N44" s="16"/>
       <c r="O44" s="16"/>
       <c r="P44" s="16"/>
       <c r="Q44" s="16"/>
       <c r="R44" s="16"/>
       <c r="S44" s="16"/>
       <c r="T44" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U44" s="25" t="s">
@@ -22290,52 +22578,55 @@
       </c>
       <c r="AH44" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AI44" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AJ44" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AK44" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AL44" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AM44" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AN44" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AO44" s="21" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="45" spans="1:41">
+      <c r="AP44" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="45" spans="1:42">
       <c r="A45" s="27" t="s">
         <v>24</v>
       </c>
       <c r="B45" s="27"/>
       <c r="C45" s="27"/>
       <c r="D45" s="27"/>
       <c r="E45" s="27"/>
       <c r="F45" s="27"/>
       <c r="G45" s="27"/>
       <c r="H45" s="27"/>
       <c r="I45" s="27"/>
       <c r="J45" s="27"/>
       <c r="K45" s="27"/>
       <c r="L45" s="27"/>
       <c r="M45" s="27"/>
       <c r="N45" s="27"/>
       <c r="O45" s="27"/>
       <c r="P45" s="27"/>
       <c r="Q45" s="27"/>
       <c r="R45" s="27"/>
       <c r="S45" s="27"/>
       <c r="T45" s="2">
         <v>-1</v>
       </c>
       <c r="U45" s="29">
@@ -22379,59 +22670,62 @@
       </c>
       <c r="AH45" s="29">
         <v>-2</v>
       </c>
       <c r="AI45" s="29" t="s">
         <v>26</v>
       </c>
       <c r="AJ45" s="29">
         <v>1</v>
       </c>
       <c r="AK45" s="29" t="s">
         <v>26</v>
       </c>
       <c r="AL45" s="29" t="s">
         <v>26</v>
       </c>
       <c r="AM45" s="29">
         <v>5</v>
       </c>
       <c r="AN45" s="29">
         <v>-1</v>
       </c>
       <c r="AO45" s="29">
         <v>-1</v>
       </c>
-    </row>
-    <row r="46" spans="1:41">
+      <c r="AP45" s="29">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="46" spans="1:42">
       <c r="X46" s="64"/>
       <c r="AB46" s="63"/>
     </row>
-    <row r="47" spans="1:41">
+    <row r="47" spans="1:42">
       <c r="X47" s="64"/>
     </row>
-    <row r="48" spans="1:41">
+    <row r="48" spans="1:42">
       <c r="X48" s="64"/>
     </row>
     <row r="49" spans="24:24">
       <c r="X49" s="64"/>
     </row>
     <row r="50" spans="24:24">
       <c r="X50" s="64"/>
     </row>
     <row r="51" spans="24:24">
       <c r="X51" s="64"/>
     </row>
     <row r="52" spans="24:24">
       <c r="X52" s="64"/>
     </row>
     <row r="53" spans="24:24">
       <c r="X53" s="64"/>
     </row>
     <row r="54" spans="24:24">
       <c r="X54" s="64"/>
     </row>
     <row r="55" spans="24:24">
       <c r="X55" s="64"/>
     </row>
     <row r="56" spans="24:24">
       <c r="X56" s="64"/>