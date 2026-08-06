--- v3 (2026-07-14)
+++ v4 (2026-08-06)
@@ -1,78 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
-[...5 lines deleted...]
-  <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\ДИСК Д\номенклатура по смк\эл.номенклатура 2026\14-26 Основные показатели (динамические ряды) по демографической и социальной статистике\миграция\месяц\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6206942F-C340-47AC-9252-1E08F372ED52}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-13548" yWindow="576" windowWidth="23256" windowHeight="13176" activeTab="1"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Прибывшие" sheetId="1" r:id="rId1"/>
-[...4 lines deleted...]
-    <sheet name="Сальдо внеш.мигр  2024-2026" sheetId="7" r:id="rId6"/>
+    <sheet name="Метаданные" sheetId="9" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="8" r:id="rId2"/>
+    <sheet name="Прибывшие" sheetId="4" r:id="rId3"/>
+    <sheet name="Выбышие  " sheetId="5" r:id="rId4"/>
+    <sheet name="Сальдо" sheetId="7" r:id="rId5"/>
   </sheets>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2612" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1556" uniqueCount="91">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -171,86 +168,209 @@
   <si>
     <t>-1-9</t>
   </si>
   <si>
     <t>-12-</t>
   </si>
   <si>
     <t>-33-</t>
   </si>
   <si>
     <t>-5-2</t>
   </si>
   <si>
     <t>-1-2</t>
   </si>
   <si>
     <t>-2-3</t>
   </si>
   <si>
     <t>-2-</t>
   </si>
   <si>
     <t>-5-</t>
   </si>
   <si>
-    <t>Сальдо внешней миграции населения Восточно-Казахстанской области</t>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Человек</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>С 1 января 2024 года</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Расчетный</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>нет</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://stat.gov.kz/upload/iblock/173/wl1yl7u2m0onwzkoj11wthws14vlrs8g.rar </t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Управление социальной и демографической статистики</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Адильшинова Гульшат</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>+7 723 2 254705</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>G.Adilshinova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Количество лиц, которые прибыли в страну из-за границы для постоянного или длительного проживания в отчетном периоде</t>
+  </si>
+  <si>
+    <t>Для формирования текущих данных по статистике миграции населения используются такие источники данных, как административные данные, предоставляемые административными источниками и национальные переписи населения, проводимые вне плана статистических работ</t>
+  </si>
+  <si>
+    <t>Ежемесячное число прибывших граждан по районам</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=38&amp;year=2026&amp;name=10723&amp;period=quarter&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Внешняя миграция по всем потокам </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сальдо внешней миграции </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="14">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="41">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
-      <charset val="204"/>
-[...4 lines deleted...]
-      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
@@ -268,66 +388,384 @@
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF006100"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C0006"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF3F3F76"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF3F3F3F"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FF7F7F7F"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C6500"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="23">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFC6EFCE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFC7CE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFEB9C"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFCC99"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF2F2F2"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFA5A5A5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="31"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="42"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="46"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="11"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="36"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="52"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="14">
+  <borders count="23">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
@@ -440,779 +878,3944 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4" tint="0.499984740745262"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color theme="4" tint="0.39997558519241921"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF7F7F7F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF7F7F7F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF7F7F7F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF7F7F7F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color rgb="FFFF8001"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="double">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="double">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="double">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB2B2B2"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB2B2B2"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB2B2B2"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFB2B2B2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="4"/>
+      </top>
+      <bottom style="double">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="1721">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="7" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="20" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="105">
+  <cellXfs count="78">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="23" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="24" applyFont="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="23" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="24" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="23" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="23" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="23" applyFont="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="3" xfId="25" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="29" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="3" xfId="26" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="3" xfId="26" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="3" xfId="25" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="3" xfId="1637" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="24" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="17" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="17" fontId="6" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="17" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...213 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="1721">
+    <cellStyle name="20% - Акцент1 2" xfId="36" xr:uid="{FCD12C0D-CE3B-449E-A8CA-9CA39660E87F}"/>
+    <cellStyle name="20% - Акцент1 2 10" xfId="37" xr:uid="{F9B46C49-3ADB-4CD6-9CD3-07B915AC851B}"/>
+    <cellStyle name="20% - Акцент1 2 11" xfId="38" xr:uid="{4D5F925D-D54F-4B0C-8350-763BA69D7337}"/>
+    <cellStyle name="20% - Акцент1 2 12" xfId="39" xr:uid="{754931CD-446F-4D63-A96B-D3FEC73BF04F}"/>
+    <cellStyle name="20% - Акцент1 2 13" xfId="40" xr:uid="{EA59D01E-186E-4895-8BA6-74B41410A33F}"/>
+    <cellStyle name="20% - Акцент1 2 14" xfId="41" xr:uid="{D4D04C96-6C2D-43F3-AD7B-69B58F8EB98B}"/>
+    <cellStyle name="20% - Акцент1 2 15" xfId="42" xr:uid="{9EA8E32A-CC8E-4295-8CBC-9351FB048EDA}"/>
+    <cellStyle name="20% - Акцент1 2 16" xfId="43" xr:uid="{A96034C1-5037-44AE-86C7-13731EECFF65}"/>
+    <cellStyle name="20% - Акцент1 2 17" xfId="44" xr:uid="{FC4D80D7-E1AB-4B7A-9DA4-E025CB95D085}"/>
+    <cellStyle name="20% - Акцент1 2 18" xfId="45" xr:uid="{EE5DA5A8-F382-453B-8C97-8C8B09A980DD}"/>
+    <cellStyle name="20% - Акцент1 2 19" xfId="46" xr:uid="{85971E3B-3B8C-4B65-AC8A-7CA20C3AE761}"/>
+    <cellStyle name="20% - Акцент1 2 2" xfId="47" xr:uid="{63455ED4-CE7A-46C7-A4FD-3F16497E067C}"/>
+    <cellStyle name="20% - Акцент1 2 20" xfId="48" xr:uid="{891284D4-F3F1-4020-B4EB-C67C74D6A9D2}"/>
+    <cellStyle name="20% - Акцент1 2 21" xfId="49" xr:uid="{0CDC8A04-1B4A-43B0-AD2A-D0742D76E5AA}"/>
+    <cellStyle name="20% - Акцент1 2 22" xfId="50" xr:uid="{833AF5C7-DDA9-4153-8FC1-33D6E273EB0D}"/>
+    <cellStyle name="20% - Акцент1 2 23" xfId="51" xr:uid="{015F995F-5A37-4ABA-BF08-DEE70613CDB7}"/>
+    <cellStyle name="20% - Акцент1 2 24" xfId="52" xr:uid="{6B46C049-269F-43AE-9BD3-CE78057A5A59}"/>
+    <cellStyle name="20% - Акцент1 2 25" xfId="53" xr:uid="{9968898B-32CC-4A4C-BC22-2C3F159A246E}"/>
+    <cellStyle name="20% - Акцент1 2 3" xfId="54" xr:uid="{EC18CB36-837C-4A24-8274-EC119906AAC1}"/>
+    <cellStyle name="20% - Акцент1 2 4" xfId="55" xr:uid="{9212E55C-58D0-4652-8197-449B04D258D9}"/>
+    <cellStyle name="20% - Акцент1 2 5" xfId="56" xr:uid="{6D4D47AE-BDF5-4352-9CB5-BF9C81B8363E}"/>
+    <cellStyle name="20% - Акцент1 2 6" xfId="57" xr:uid="{4FBC52AC-B600-475B-B70A-A62DF3A3B515}"/>
+    <cellStyle name="20% - Акцент1 2 7" xfId="58" xr:uid="{94279E33-AE77-45C8-8B50-7CEB1131BC9D}"/>
+    <cellStyle name="20% - Акцент1 2 8" xfId="59" xr:uid="{023006A2-86FD-463D-B0C2-C70588E502A5}"/>
+    <cellStyle name="20% - Акцент1 2 9" xfId="60" xr:uid="{5C297D77-81FA-4A90-9487-8BA1B301E938}"/>
+    <cellStyle name="20% - Акцент1 3" xfId="61" xr:uid="{7F680A4E-3D6F-473A-9957-83D6794BCD99}"/>
+    <cellStyle name="20% - Акцент1 3 10" xfId="62" xr:uid="{5A4611A0-7AE9-4BE0-8900-DFC6A2A03129}"/>
+    <cellStyle name="20% - Акцент1 3 11" xfId="63" xr:uid="{C18DFE26-6A9D-41C5-BE8D-EF9D3E81450A}"/>
+    <cellStyle name="20% - Акцент1 3 12" xfId="64" xr:uid="{830F4D52-F26C-4A22-B5FA-ACBEE61341CB}"/>
+    <cellStyle name="20% - Акцент1 3 13" xfId="65" xr:uid="{0915D1A0-DC49-46EE-8CF1-DDFA056D67C3}"/>
+    <cellStyle name="20% - Акцент1 3 14" xfId="66" xr:uid="{563A4681-AEEE-4F6F-93E0-C3F56FF9605A}"/>
+    <cellStyle name="20% - Акцент1 3 15" xfId="67" xr:uid="{62A9A960-A0D0-4EFD-B912-CA015BEC8D0C}"/>
+    <cellStyle name="20% - Акцент1 3 16" xfId="68" xr:uid="{D4AC07A7-A664-42AE-BFA7-67B49CB06F2A}"/>
+    <cellStyle name="20% - Акцент1 3 17" xfId="69" xr:uid="{BDBA831C-F3AE-4094-A691-F36A57186BB5}"/>
+    <cellStyle name="20% - Акцент1 3 18" xfId="70" xr:uid="{67F48D08-CCF7-4169-9678-9E8D95113F84}"/>
+    <cellStyle name="20% - Акцент1 3 19" xfId="71" xr:uid="{F26CB770-DD9B-4D1C-832C-C2BA3FF98E58}"/>
+    <cellStyle name="20% - Акцент1 3 2" xfId="72" xr:uid="{5E0400BF-53B7-4EA5-92EB-45583D3796A2}"/>
+    <cellStyle name="20% - Акцент1 3 20" xfId="73" xr:uid="{78F6E8A9-44BA-443D-8781-2B6AC0703688}"/>
+    <cellStyle name="20% - Акцент1 3 21" xfId="74" xr:uid="{27C40457-910E-4DDE-A519-F7016504DEDB}"/>
+    <cellStyle name="20% - Акцент1 3 22" xfId="75" xr:uid="{F18C37F7-ABB6-4C64-A8E1-A22748B526BB}"/>
+    <cellStyle name="20% - Акцент1 3 23" xfId="76" xr:uid="{2331C12C-B739-48FC-B5ED-B3DFFCDBBC6C}"/>
+    <cellStyle name="20% - Акцент1 3 24" xfId="77" xr:uid="{B0BA203A-0431-45DD-9316-A4B8465D9807}"/>
+    <cellStyle name="20% - Акцент1 3 25" xfId="78" xr:uid="{9C1FE5E6-B0E1-4FA4-A830-B416D4E2DDBA}"/>
+    <cellStyle name="20% - Акцент1 3 3" xfId="79" xr:uid="{B455E7D7-AA4F-4CFF-869E-FD3A8F5B6222}"/>
+    <cellStyle name="20% - Акцент1 3 4" xfId="80" xr:uid="{7F714929-B20E-4EDE-BD5E-2712ACB53BA8}"/>
+    <cellStyle name="20% - Акцент1 3 5" xfId="81" xr:uid="{F46723F7-0623-4CE4-AD45-C2EC0AE62EDD}"/>
+    <cellStyle name="20% - Акцент1 3 6" xfId="82" xr:uid="{28380147-3033-4055-ADB4-272CFEB194C3}"/>
+    <cellStyle name="20% - Акцент1 3 7" xfId="83" xr:uid="{D7F9B5CA-B890-45C7-9D5C-7F22E03E8EAB}"/>
+    <cellStyle name="20% - Акцент1 3 8" xfId="84" xr:uid="{1393AF1D-5ED3-46B3-8E27-D1A8A4DDB8B3}"/>
+    <cellStyle name="20% - Акцент1 3 9" xfId="85" xr:uid="{0EA9B078-7742-4D73-ABB5-94249F1A62C8}"/>
+    <cellStyle name="20% - Акцент1 4" xfId="86" xr:uid="{FACF70FC-075C-4143-B0F2-8369FC69ED85}"/>
+    <cellStyle name="20% - Акцент1 4 10" xfId="87" xr:uid="{714DCD1E-DAE2-410A-B479-EE9B029C4E30}"/>
+    <cellStyle name="20% - Акцент1 4 11" xfId="88" xr:uid="{5D3BBD30-1CC3-40DC-B31D-84213DD2F5AB}"/>
+    <cellStyle name="20% - Акцент1 4 12" xfId="89" xr:uid="{45F8E1E0-777A-4EE6-BAD4-DFBDE612079A}"/>
+    <cellStyle name="20% - Акцент1 4 13" xfId="90" xr:uid="{C2960D48-85D7-49C9-A1B8-2DD54D323DBF}"/>
+    <cellStyle name="20% - Акцент1 4 14" xfId="91" xr:uid="{627274CB-E7A0-41F3-8D62-2FFB0CB8B8F2}"/>
+    <cellStyle name="20% - Акцент1 4 15" xfId="92" xr:uid="{23676A38-07D4-461B-8426-5F335E031019}"/>
+    <cellStyle name="20% - Акцент1 4 16" xfId="93" xr:uid="{5B419605-0CAF-4461-8749-0856D1DE7CC3}"/>
+    <cellStyle name="20% - Акцент1 4 17" xfId="94" xr:uid="{803FC2C2-B4AF-4EF7-A514-4ACBFEB603B3}"/>
+    <cellStyle name="20% - Акцент1 4 18" xfId="95" xr:uid="{2B3A10A9-FF33-421F-B959-BA4C174D2B3E}"/>
+    <cellStyle name="20% - Акцент1 4 19" xfId="96" xr:uid="{96D6E136-D80F-493C-857F-11D18557367E}"/>
+    <cellStyle name="20% - Акцент1 4 2" xfId="97" xr:uid="{C1D3CAE1-1BE5-4231-AA5A-1E62A1355355}"/>
+    <cellStyle name="20% - Акцент1 4 20" xfId="98" xr:uid="{47DCA8E7-E363-429B-A37A-193296B6418A}"/>
+    <cellStyle name="20% - Акцент1 4 21" xfId="99" xr:uid="{9DDBE4CB-80B8-4159-9001-FEA0A7633581}"/>
+    <cellStyle name="20% - Акцент1 4 22" xfId="100" xr:uid="{5D702D5B-A2E9-4017-B0F4-82ABCA543DC6}"/>
+    <cellStyle name="20% - Акцент1 4 23" xfId="101" xr:uid="{280BDCF4-9591-4B5E-9C7F-326A575EC17A}"/>
+    <cellStyle name="20% - Акцент1 4 24" xfId="102" xr:uid="{6CA7F2D2-BBAF-4EA7-A2B9-D6C12DA1AE9D}"/>
+    <cellStyle name="20% - Акцент1 4 25" xfId="103" xr:uid="{006F1399-4725-4D9E-9AD7-F3018CDC431B}"/>
+    <cellStyle name="20% - Акцент1 4 3" xfId="104" xr:uid="{3C683C33-ABBF-4822-804E-8784ACEC67CC}"/>
+    <cellStyle name="20% - Акцент1 4 4" xfId="105" xr:uid="{0B7730C6-6949-46AF-92CE-D7B7E2580F6F}"/>
+    <cellStyle name="20% - Акцент1 4 5" xfId="106" xr:uid="{8BF87DE3-FA77-4AAE-8EC5-9641DA589AA5}"/>
+    <cellStyle name="20% - Акцент1 4 6" xfId="107" xr:uid="{C0767D88-AB5D-4AEF-9963-1BDBD0F3DA14}"/>
+    <cellStyle name="20% - Акцент1 4 7" xfId="108" xr:uid="{1CFEBD98-A38A-4B13-88B7-A21153554019}"/>
+    <cellStyle name="20% - Акцент1 4 8" xfId="109" xr:uid="{DEA88388-8DB5-4874-A9F8-CFF5BBE62BD3}"/>
+    <cellStyle name="20% - Акцент1 4 9" xfId="110" xr:uid="{91C1B860-3BC8-4944-8378-CF0D158E1ADC}"/>
+    <cellStyle name="20% - Акцент1 5" xfId="111" xr:uid="{088D1931-1CEF-4558-ABFE-59A5023C4E3C}"/>
+    <cellStyle name="20% - Акцент1 5 10" xfId="112" xr:uid="{45AE1EAF-8A3B-4070-BE3A-0BECEB34C5B6}"/>
+    <cellStyle name="20% - Акцент1 5 11" xfId="113" xr:uid="{53A51F06-3C28-48F7-80AC-E13154394751}"/>
+    <cellStyle name="20% - Акцент1 5 12" xfId="114" xr:uid="{539A658E-9F4A-4260-A8E2-8FF5220DFD2B}"/>
+    <cellStyle name="20% - Акцент1 5 13" xfId="115" xr:uid="{C4688DB5-1824-4692-87CE-6B0A387968F7}"/>
+    <cellStyle name="20% - Акцент1 5 14" xfId="116" xr:uid="{C3CE509E-61BC-4B7A-92B6-F36C8634897F}"/>
+    <cellStyle name="20% - Акцент1 5 15" xfId="117" xr:uid="{56E24E2A-553B-4F32-9DCF-DD0A12E54649}"/>
+    <cellStyle name="20% - Акцент1 5 16" xfId="118" xr:uid="{643945F7-CC10-4EDC-8FF7-F5D42FAD2321}"/>
+    <cellStyle name="20% - Акцент1 5 17" xfId="119" xr:uid="{F60E1212-493E-4E0B-81AA-489535C85AA5}"/>
+    <cellStyle name="20% - Акцент1 5 18" xfId="120" xr:uid="{A063C8AC-F9A2-4A3E-A803-78C7DFA6C64F}"/>
+    <cellStyle name="20% - Акцент1 5 19" xfId="121" xr:uid="{ABC469DA-33B3-4F49-B08C-9CECD96AC971}"/>
+    <cellStyle name="20% - Акцент1 5 2" xfId="122" xr:uid="{EC6F0075-7353-4EAA-9BD4-03C060CBFFEF}"/>
+    <cellStyle name="20% - Акцент1 5 20" xfId="123" xr:uid="{FBEEA236-E658-4211-9529-2B22290F8DA3}"/>
+    <cellStyle name="20% - Акцент1 5 21" xfId="124" xr:uid="{E626C298-E4EA-4DBE-8B9B-DAF3CD5A4530}"/>
+    <cellStyle name="20% - Акцент1 5 22" xfId="125" xr:uid="{5DB05594-74E0-4B09-90C6-30E8491FAB58}"/>
+    <cellStyle name="20% - Акцент1 5 23" xfId="126" xr:uid="{36364337-1714-4ACC-A67A-38FB26BB6F4F}"/>
+    <cellStyle name="20% - Акцент1 5 24" xfId="127" xr:uid="{70271A83-7392-46B1-85EB-996BF664AB0D}"/>
+    <cellStyle name="20% - Акцент1 5 25" xfId="128" xr:uid="{23D1EAB0-5334-416D-929B-6ABB64DEE07C}"/>
+    <cellStyle name="20% - Акцент1 5 3" xfId="129" xr:uid="{F3AAF2DB-AFB4-47B9-BEDD-392D7F9AAD65}"/>
+    <cellStyle name="20% - Акцент1 5 4" xfId="130" xr:uid="{888D9C99-ABF7-4E8E-BC12-E0E52B37892E}"/>
+    <cellStyle name="20% - Акцент1 5 5" xfId="131" xr:uid="{E5E286A3-A303-4EED-9CB7-640829003745}"/>
+    <cellStyle name="20% - Акцент1 5 6" xfId="132" xr:uid="{C7245F18-9398-4DC1-8490-5E508F953A43}"/>
+    <cellStyle name="20% - Акцент1 5 7" xfId="133" xr:uid="{A252F5B6-66C9-4355-9798-34505CFE7B0D}"/>
+    <cellStyle name="20% - Акцент1 5 8" xfId="134" xr:uid="{8813D656-0EF6-4074-B910-ECE1ED6E39D1}"/>
+    <cellStyle name="20% - Акцент1 5 9" xfId="135" xr:uid="{C6422E2B-16EC-4380-875C-7B4A9D4AC9C7}"/>
+    <cellStyle name="20% - Акцент1 6" xfId="136" xr:uid="{765F9B0A-B041-4336-A219-FDA895A6E6CB}"/>
+    <cellStyle name="20% - Акцент1 6 10" xfId="137" xr:uid="{C51E1E4D-4268-4C1C-AADE-9C0A14CC7B48}"/>
+    <cellStyle name="20% - Акцент1 6 11" xfId="138" xr:uid="{53FD661E-4F38-4615-9306-F6B859AE4D88}"/>
+    <cellStyle name="20% - Акцент1 6 12" xfId="139" xr:uid="{029BCABD-A922-48DA-B61F-5AC84A6098B8}"/>
+    <cellStyle name="20% - Акцент1 6 13" xfId="140" xr:uid="{79D1871A-FEEC-4DA7-8875-78D351D9D533}"/>
+    <cellStyle name="20% - Акцент1 6 14" xfId="141" xr:uid="{0D2425C0-B58A-4242-ABDF-A853D00FC4CA}"/>
+    <cellStyle name="20% - Акцент1 6 15" xfId="142" xr:uid="{7B3E039B-33DC-450E-947A-18E0769B92F0}"/>
+    <cellStyle name="20% - Акцент1 6 16" xfId="143" xr:uid="{88AFD115-9C20-4F4C-A852-9237B1894536}"/>
+    <cellStyle name="20% - Акцент1 6 17" xfId="144" xr:uid="{9D1D4630-DB35-4F3A-9B9E-85438C0F43F6}"/>
+    <cellStyle name="20% - Акцент1 6 18" xfId="145" xr:uid="{865D3A48-3E5A-40C3-84E3-1F83E681759D}"/>
+    <cellStyle name="20% - Акцент1 6 19" xfId="146" xr:uid="{CDFB5166-3E5D-4767-9C23-F60DD8FEDBF5}"/>
+    <cellStyle name="20% - Акцент1 6 2" xfId="147" xr:uid="{8EE7F471-78FB-4B83-B360-AEB24AC9B1E4}"/>
+    <cellStyle name="20% - Акцент1 6 20" xfId="148" xr:uid="{289B1FA7-F00A-4144-B18C-723FDBD3D00E}"/>
+    <cellStyle name="20% - Акцент1 6 21" xfId="149" xr:uid="{CE1402BB-0313-4ED6-8AD0-C4BCFB1640C2}"/>
+    <cellStyle name="20% - Акцент1 6 22" xfId="150" xr:uid="{F58F7D4E-9969-4814-AB96-E7D3FFE32C0C}"/>
+    <cellStyle name="20% - Акцент1 6 23" xfId="151" xr:uid="{0B1480CB-8ED1-4220-A1E6-4B0D42FFE74D}"/>
+    <cellStyle name="20% - Акцент1 6 24" xfId="152" xr:uid="{03167552-FBD0-4BB6-AC93-7DE58C2327DE}"/>
+    <cellStyle name="20% - Акцент1 6 25" xfId="153" xr:uid="{7F471114-5413-46FC-889E-6637FDD4D4DA}"/>
+    <cellStyle name="20% - Акцент1 6 3" xfId="154" xr:uid="{92D14024-07FC-461B-AA13-6C80994B932E}"/>
+    <cellStyle name="20% - Акцент1 6 4" xfId="155" xr:uid="{217B9896-0F60-4479-BA0A-32F1F8FC0812}"/>
+    <cellStyle name="20% - Акцент1 6 5" xfId="156" xr:uid="{898D1B10-188C-44BE-BB09-1AD93130BA9B}"/>
+    <cellStyle name="20% - Акцент1 6 6" xfId="157" xr:uid="{1A3E15AE-0BD5-479C-B690-C90563DC1D3C}"/>
+    <cellStyle name="20% - Акцент1 6 7" xfId="158" xr:uid="{454878DC-5BB8-45C7-A165-748D811B060B}"/>
+    <cellStyle name="20% - Акцент1 6 8" xfId="159" xr:uid="{ADC83966-B7B0-466A-B9A6-D1DD6EB5F037}"/>
+    <cellStyle name="20% - Акцент1 6 9" xfId="160" xr:uid="{1F253516-89FD-4C60-BFAE-780219DA2BF4}"/>
+    <cellStyle name="20% - Акцент1 7" xfId="161" xr:uid="{208089FE-6B1D-4FF5-8723-DA407ECD8E43}"/>
+    <cellStyle name="20% - Акцент1 7 10" xfId="162" xr:uid="{5EFD3265-2A0B-4CCA-96E0-8154D0709BB7}"/>
+    <cellStyle name="20% - Акцент1 7 11" xfId="163" xr:uid="{34FEBED9-EF0E-4704-B7EC-890A86F870AE}"/>
+    <cellStyle name="20% - Акцент1 7 12" xfId="164" xr:uid="{97106203-82F4-4780-ACEB-675A422B76BC}"/>
+    <cellStyle name="20% - Акцент1 7 13" xfId="165" xr:uid="{1F6C3292-C156-4F5D-9FB5-AF5459C2AC09}"/>
+    <cellStyle name="20% - Акцент1 7 14" xfId="166" xr:uid="{2F15C717-12DE-4D61-9899-8EAB06F008BB}"/>
+    <cellStyle name="20% - Акцент1 7 15" xfId="167" xr:uid="{CE84319C-E87A-4A10-8715-026179B3F8D4}"/>
+    <cellStyle name="20% - Акцент1 7 16" xfId="168" xr:uid="{0F2262C8-BCD7-4510-8AD6-A7671113CB0B}"/>
+    <cellStyle name="20% - Акцент1 7 17" xfId="169" xr:uid="{B5C608F3-97E5-40C6-A32A-C90BB770EFE7}"/>
+    <cellStyle name="20% - Акцент1 7 18" xfId="170" xr:uid="{6F76DB67-C891-469F-8C72-D3FCD2C4A97E}"/>
+    <cellStyle name="20% - Акцент1 7 19" xfId="171" xr:uid="{8B5EF6E3-1F01-4C97-9E23-65A0314DCC0F}"/>
+    <cellStyle name="20% - Акцент1 7 2" xfId="172" xr:uid="{A7BFE846-5BFA-459E-9E58-DC2C91A3413D}"/>
+    <cellStyle name="20% - Акцент1 7 20" xfId="173" xr:uid="{A2820A4A-0BAA-473E-8541-F6EFD9C80363}"/>
+    <cellStyle name="20% - Акцент1 7 21" xfId="174" xr:uid="{16AF8E0C-2FD3-49B6-BD12-0B569550F1CF}"/>
+    <cellStyle name="20% - Акцент1 7 22" xfId="175" xr:uid="{B025D3FF-EA18-4369-9EC2-6BD3192ACB30}"/>
+    <cellStyle name="20% - Акцент1 7 23" xfId="176" xr:uid="{5709833F-B139-443B-A14A-D7B76AD08290}"/>
+    <cellStyle name="20% - Акцент1 7 24" xfId="177" xr:uid="{0BC07EA4-D10C-493E-9C1A-227AF516009C}"/>
+    <cellStyle name="20% - Акцент1 7 25" xfId="178" xr:uid="{C6520350-E2A4-46F9-ADEC-14732936C93B}"/>
+    <cellStyle name="20% - Акцент1 7 3" xfId="179" xr:uid="{FA98B9F1-6ACB-4F4F-AC5B-48E34C6CDCAE}"/>
+    <cellStyle name="20% - Акцент1 7 4" xfId="180" xr:uid="{493152F3-6AF0-4FED-8F26-C39072DCA675}"/>
+    <cellStyle name="20% - Акцент1 7 5" xfId="181" xr:uid="{F4E1CB9A-7675-4D0E-8931-AD77DE7193B9}"/>
+    <cellStyle name="20% - Акцент1 7 6" xfId="182" xr:uid="{F019BF95-D7EA-47CD-9E42-8F13864B77FE}"/>
+    <cellStyle name="20% - Акцент1 7 7" xfId="183" xr:uid="{C089A3B0-27E4-4904-8B5E-E8401843C14A}"/>
+    <cellStyle name="20% - Акцент1 7 8" xfId="184" xr:uid="{45F76326-481A-4957-81DB-4E13C5650040}"/>
+    <cellStyle name="20% - Акцент1 7 9" xfId="185" xr:uid="{D0A87766-2452-4E73-A2D6-33B7C75F716E}"/>
+    <cellStyle name="20% - Акцент1 8" xfId="186" xr:uid="{71C0C224-B0DD-4261-A691-0186774E52EE}"/>
+    <cellStyle name="20% - Акцент1 8 10" xfId="187" xr:uid="{4DE077E7-26AB-4023-9AA7-E382DC942FF2}"/>
+    <cellStyle name="20% - Акцент1 8 11" xfId="188" xr:uid="{CF9E6EEC-3EDF-4F53-96C7-BC2C0333BB72}"/>
+    <cellStyle name="20% - Акцент1 8 12" xfId="189" xr:uid="{A9B009FB-B035-4C17-8C18-119107A833FC}"/>
+    <cellStyle name="20% - Акцент1 8 13" xfId="190" xr:uid="{1A8D130D-BCD4-4CAE-936E-12D6E1020A2C}"/>
+    <cellStyle name="20% - Акцент1 8 14" xfId="191" xr:uid="{0B4B41BB-4B0B-4DEB-81E5-F5FEE68C20E7}"/>
+    <cellStyle name="20% - Акцент1 8 15" xfId="192" xr:uid="{78C1BBF9-4CF2-43CB-83F6-9D3028B8D701}"/>
+    <cellStyle name="20% - Акцент1 8 16" xfId="193" xr:uid="{F1D1AFAA-77E1-4CB2-AA60-5A76A79C581C}"/>
+    <cellStyle name="20% - Акцент1 8 17" xfId="194" xr:uid="{C52E56BA-E3EE-40EF-BDC3-83A6362BB953}"/>
+    <cellStyle name="20% - Акцент1 8 18" xfId="195" xr:uid="{07B8DFB7-122A-4A13-8787-75E4009A9710}"/>
+    <cellStyle name="20% - Акцент1 8 19" xfId="196" xr:uid="{68C5B4E5-4D63-424B-89B7-D8C56BF920FC}"/>
+    <cellStyle name="20% - Акцент1 8 2" xfId="197" xr:uid="{8E53C949-6AFD-4D13-BA81-B0598AFF842B}"/>
+    <cellStyle name="20% - Акцент1 8 20" xfId="198" xr:uid="{31D8E738-FFC5-4D44-8FCC-EC65C9C4C9D1}"/>
+    <cellStyle name="20% - Акцент1 8 21" xfId="199" xr:uid="{631F4E53-A1F4-4983-B3A9-CEE341D96972}"/>
+    <cellStyle name="20% - Акцент1 8 22" xfId="200" xr:uid="{F82902B0-B2C4-4A94-A3D8-182D8C3FD693}"/>
+    <cellStyle name="20% - Акцент1 8 23" xfId="201" xr:uid="{D2F739A8-0F18-47E7-A567-BF5BC79DDAA3}"/>
+    <cellStyle name="20% - Акцент1 8 24" xfId="202" xr:uid="{FE54A22C-4B8D-4C68-9771-4276D81E13BE}"/>
+    <cellStyle name="20% - Акцент1 8 25" xfId="203" xr:uid="{3D572061-A894-41F1-9FD0-B6ED5EA97FD8}"/>
+    <cellStyle name="20% - Акцент1 8 3" xfId="204" xr:uid="{9672F8FD-569A-40ED-BE16-ECA04C84FBF2}"/>
+    <cellStyle name="20% - Акцент1 8 4" xfId="205" xr:uid="{3DACA480-02C5-43E0-AFC1-6466AED94892}"/>
+    <cellStyle name="20% - Акцент1 8 5" xfId="206" xr:uid="{0025AE3E-4628-43E1-A8C1-09FBF6098AD1}"/>
+    <cellStyle name="20% - Акцент1 8 6" xfId="207" xr:uid="{7D87EA92-7A81-476F-8E75-AA2D16F53F10}"/>
+    <cellStyle name="20% - Акцент1 8 7" xfId="208" xr:uid="{0444344E-9C0B-4F50-A93D-930D41C7A4C1}"/>
+    <cellStyle name="20% - Акцент1 8 8" xfId="209" xr:uid="{897137C0-267F-4058-91C1-047B94E2EEB0}"/>
+    <cellStyle name="20% - Акцент1 8 9" xfId="210" xr:uid="{EDEF3ED9-7940-42B1-960C-8FAA2B90A8A1}"/>
+    <cellStyle name="20% - Акцент1 9" xfId="211" xr:uid="{28CE1A03-A077-4EE7-8D83-57E866222209}"/>
+    <cellStyle name="20% - Акцент1 9 10" xfId="212" xr:uid="{8D91F5D4-0442-4861-8557-11D0238C21CA}"/>
+    <cellStyle name="20% - Акцент1 9 11" xfId="213" xr:uid="{576EC2A2-49DA-408D-94CD-AF6600E36F4D}"/>
+    <cellStyle name="20% - Акцент1 9 12" xfId="214" xr:uid="{F70F769F-5429-4005-9E16-C65BBCBC7B74}"/>
+    <cellStyle name="20% - Акцент1 9 13" xfId="215" xr:uid="{5DA51C7C-2B7F-466C-90DF-A96062C453C5}"/>
+    <cellStyle name="20% - Акцент1 9 14" xfId="216" xr:uid="{30CC32A3-BE64-4242-B019-F160C96102C9}"/>
+    <cellStyle name="20% - Акцент1 9 15" xfId="217" xr:uid="{C189916E-FDA4-499F-BBEF-30D57081C7B0}"/>
+    <cellStyle name="20% - Акцент1 9 16" xfId="218" xr:uid="{696FE40F-A160-428E-A2E0-867488CECA95}"/>
+    <cellStyle name="20% - Акцент1 9 17" xfId="219" xr:uid="{46FF6A22-EBBC-4769-B601-B8F06CC2836F}"/>
+    <cellStyle name="20% - Акцент1 9 18" xfId="220" xr:uid="{2C479F81-81B6-4BFC-ABB4-03F16CED98B9}"/>
+    <cellStyle name="20% - Акцент1 9 19" xfId="221" xr:uid="{8C0E8DCA-8E5F-4A44-B303-32EF8EB88F4B}"/>
+    <cellStyle name="20% - Акцент1 9 2" xfId="222" xr:uid="{05B79FD6-09EA-4294-84A8-C8744B2E13EA}"/>
+    <cellStyle name="20% - Акцент1 9 20" xfId="223" xr:uid="{A80A95B2-6788-4D08-8F1A-180B450AB711}"/>
+    <cellStyle name="20% - Акцент1 9 21" xfId="224" xr:uid="{BFC9194E-0A75-4C3C-AAA5-492B4F858F71}"/>
+    <cellStyle name="20% - Акцент1 9 22" xfId="225" xr:uid="{7B589836-8418-4B79-BEDE-2D1E79C1025C}"/>
+    <cellStyle name="20% - Акцент1 9 23" xfId="226" xr:uid="{E2F72332-1EB5-4E5D-909B-25D11B3B2D21}"/>
+    <cellStyle name="20% - Акцент1 9 24" xfId="227" xr:uid="{8248DB2E-1168-42D8-A53E-2DA7941ED386}"/>
+    <cellStyle name="20% - Акцент1 9 25" xfId="228" xr:uid="{D07E9A89-14EF-45CB-9694-D11C314C7470}"/>
+    <cellStyle name="20% - Акцент1 9 3" xfId="229" xr:uid="{8C2EA446-CBB3-4DE5-9DF2-9E6E79D7366F}"/>
+    <cellStyle name="20% - Акцент1 9 4" xfId="230" xr:uid="{88381FF7-FA1B-45D1-B948-811E1869BCD0}"/>
+    <cellStyle name="20% - Акцент1 9 5" xfId="231" xr:uid="{0688420C-EB72-4D42-8A02-A6E6D21E54ED}"/>
+    <cellStyle name="20% - Акцент1 9 6" xfId="232" xr:uid="{CF5D164F-DFED-4F11-AA90-AC7CE385118C}"/>
+    <cellStyle name="20% - Акцент1 9 7" xfId="233" xr:uid="{C6BE9037-4F49-473F-BCCB-CE7600D987C5}"/>
+    <cellStyle name="20% - Акцент1 9 8" xfId="234" xr:uid="{21674F10-833F-436A-8B3C-336FD6272D12}"/>
+    <cellStyle name="20% - Акцент1 9 9" xfId="235" xr:uid="{0971F10F-3F3D-461A-ADCC-975B0F3A7CBC}"/>
+    <cellStyle name="20% - Акцент2 2" xfId="236" xr:uid="{A39E633E-ECD3-4AE7-9964-E8EC5A7F8AC4}"/>
+    <cellStyle name="20% - Акцент2 2 10" xfId="237" xr:uid="{1AE0969B-BD70-479C-8DB0-1D3F4307CF7A}"/>
+    <cellStyle name="20% - Акцент2 2 11" xfId="238" xr:uid="{0A069D51-774E-4DE3-9599-7C06B0682A87}"/>
+    <cellStyle name="20% - Акцент2 2 12" xfId="239" xr:uid="{1EA94F99-C3C7-4ED8-887D-92AC42836344}"/>
+    <cellStyle name="20% - Акцент2 2 13" xfId="240" xr:uid="{1F2EE884-E996-474C-A874-D533B6956B65}"/>
+    <cellStyle name="20% - Акцент2 2 14" xfId="241" xr:uid="{FB720AB3-CD8D-4B9A-9CCE-B9755F98B811}"/>
+    <cellStyle name="20% - Акцент2 2 15" xfId="242" xr:uid="{E1429670-A39F-4BB7-8DA6-7634961C892D}"/>
+    <cellStyle name="20% - Акцент2 2 16" xfId="243" xr:uid="{102E238B-055C-4CBD-AFC3-32C1C967E263}"/>
+    <cellStyle name="20% - Акцент2 2 17" xfId="244" xr:uid="{CA7F6F6F-0091-442A-9474-125845CC6E70}"/>
+    <cellStyle name="20% - Акцент2 2 18" xfId="245" xr:uid="{9DF483EF-584B-4CB9-A141-4947CBA6FD98}"/>
+    <cellStyle name="20% - Акцент2 2 19" xfId="246" xr:uid="{03E7B449-0BA0-4BD0-9638-72B8E3CAFAB0}"/>
+    <cellStyle name="20% - Акцент2 2 2" xfId="247" xr:uid="{0CC1B1AA-3DF4-4E21-B350-A06076692003}"/>
+    <cellStyle name="20% - Акцент2 2 20" xfId="248" xr:uid="{B82C7513-1B27-4303-BF90-AC1C6045D105}"/>
+    <cellStyle name="20% - Акцент2 2 21" xfId="249" xr:uid="{8D5EE0E9-4B4D-49F6-82C8-EFB4E6A1C628}"/>
+    <cellStyle name="20% - Акцент2 2 22" xfId="250" xr:uid="{E0C161E2-0599-494E-A169-06667BA4EDB9}"/>
+    <cellStyle name="20% - Акцент2 2 23" xfId="251" xr:uid="{F2E7290A-690D-4C77-9239-6AA851CAFA4D}"/>
+    <cellStyle name="20% - Акцент2 2 24" xfId="252" xr:uid="{C5F07D99-9430-4757-A46F-5B5811E6286A}"/>
+    <cellStyle name="20% - Акцент2 2 25" xfId="253" xr:uid="{29C9BE0D-341B-4601-82D9-8B51728B18F4}"/>
+    <cellStyle name="20% - Акцент2 2 3" xfId="254" xr:uid="{1C7B3650-ED09-43E8-80FE-CDAE05E010F2}"/>
+    <cellStyle name="20% - Акцент2 2 4" xfId="255" xr:uid="{C71F0D4D-71B4-409B-9F31-C96DFF95E10E}"/>
+    <cellStyle name="20% - Акцент2 2 5" xfId="256" xr:uid="{8D23F036-DB3D-4D55-8766-63A51078438A}"/>
+    <cellStyle name="20% - Акцент2 2 6" xfId="257" xr:uid="{DEC63166-D583-4477-98E8-F652DDD3F792}"/>
+    <cellStyle name="20% - Акцент2 2 7" xfId="258" xr:uid="{8128F9EB-0B8F-4218-B0AE-539FD427EEBF}"/>
+    <cellStyle name="20% - Акцент2 2 8" xfId="259" xr:uid="{340C7028-9948-4D21-8F6B-B67F93180D2D}"/>
+    <cellStyle name="20% - Акцент2 2 9" xfId="260" xr:uid="{82024026-A163-4DD2-8B6D-4F80BD72E51D}"/>
+    <cellStyle name="20% - Акцент2 3" xfId="261" xr:uid="{A4E487BE-E79F-42A9-B8DB-7A96F4A6F918}"/>
+    <cellStyle name="20% - Акцент2 3 10" xfId="262" xr:uid="{A4B3A259-ACAE-4B03-8771-9165C5C5DCF4}"/>
+    <cellStyle name="20% - Акцент2 3 11" xfId="263" xr:uid="{90E98ED0-2FD0-47CE-B810-3DF0B4E52C15}"/>
+    <cellStyle name="20% - Акцент2 3 12" xfId="264" xr:uid="{456092F8-C32D-4466-8C04-680AF0565970}"/>
+    <cellStyle name="20% - Акцент2 3 13" xfId="265" xr:uid="{0D5544F5-0BDA-4527-BCAD-7C2FCBC71FEC}"/>
+    <cellStyle name="20% - Акцент2 3 14" xfId="266" xr:uid="{10377896-6B74-419C-BC6E-66D9D3E25E38}"/>
+    <cellStyle name="20% - Акцент2 3 15" xfId="267" xr:uid="{6D28B08E-1541-43E7-A8AD-0EC26891FC0D}"/>
+    <cellStyle name="20% - Акцент2 3 16" xfId="268" xr:uid="{96DB953F-E183-4DE4-AA6D-8D5A8BEF319F}"/>
+    <cellStyle name="20% - Акцент2 3 17" xfId="269" xr:uid="{5C80A8FB-B460-4BF7-8741-4F50EAFDF1FE}"/>
+    <cellStyle name="20% - Акцент2 3 18" xfId="270" xr:uid="{BC875107-9590-40BC-B922-40D36D335309}"/>
+    <cellStyle name="20% - Акцент2 3 19" xfId="271" xr:uid="{B2537063-7D6D-42F1-BEFC-B9895C09AEB9}"/>
+    <cellStyle name="20% - Акцент2 3 2" xfId="272" xr:uid="{B11A90E1-2CEA-4577-990E-888B16311415}"/>
+    <cellStyle name="20% - Акцент2 3 20" xfId="273" xr:uid="{7F27C75C-31F6-4737-98C7-E44EE10FFA03}"/>
+    <cellStyle name="20% - Акцент2 3 21" xfId="274" xr:uid="{439E00A0-8C6A-44E4-9909-0EC703DD9560}"/>
+    <cellStyle name="20% - Акцент2 3 22" xfId="275" xr:uid="{4213D36D-CC64-417D-96B1-60183DB4B58D}"/>
+    <cellStyle name="20% - Акцент2 3 23" xfId="276" xr:uid="{B066A939-3528-4296-9753-48ABC59FBDE0}"/>
+    <cellStyle name="20% - Акцент2 3 24" xfId="277" xr:uid="{9EB9C412-A807-45F8-A677-1F6B91A5AB77}"/>
+    <cellStyle name="20% - Акцент2 3 25" xfId="278" xr:uid="{0BD172D6-B51A-4F34-BF48-D07AF63F35C0}"/>
+    <cellStyle name="20% - Акцент2 3 3" xfId="279" xr:uid="{43681FD6-3949-460A-B839-B529949DD42A}"/>
+    <cellStyle name="20% - Акцент2 3 4" xfId="280" xr:uid="{75DDA511-806E-4362-B165-BBEDE623096F}"/>
+    <cellStyle name="20% - Акцент2 3 5" xfId="281" xr:uid="{D7796F03-E35A-4526-B97A-1B1AF36788BE}"/>
+    <cellStyle name="20% - Акцент2 3 6" xfId="282" xr:uid="{11A6C980-35EC-4C12-8C2E-AF0B1A2322A3}"/>
+    <cellStyle name="20% - Акцент2 3 7" xfId="283" xr:uid="{1F411805-4638-4C9D-80AC-A3FB94764295}"/>
+    <cellStyle name="20% - Акцент2 3 8" xfId="284" xr:uid="{0E577A33-7A34-4F9B-BDD4-98E8777C8AFE}"/>
+    <cellStyle name="20% - Акцент2 3 9" xfId="285" xr:uid="{A4B9C44E-EBCC-408C-805C-F069309D9622}"/>
+    <cellStyle name="20% - Акцент2 4" xfId="286" xr:uid="{0CB0BD1F-EF36-482D-B7CB-643877CD7766}"/>
+    <cellStyle name="20% - Акцент2 4 10" xfId="287" xr:uid="{A0040FE3-B952-4528-96C2-2D13CCDE8AB5}"/>
+    <cellStyle name="20% - Акцент2 4 11" xfId="288" xr:uid="{461E715E-4626-4322-98FF-A7C80EFDF35B}"/>
+    <cellStyle name="20% - Акцент2 4 12" xfId="289" xr:uid="{52857417-6090-45C5-A472-2D188CDAFAC1}"/>
+    <cellStyle name="20% - Акцент2 4 13" xfId="290" xr:uid="{EDB9FCAF-55CF-4FBE-BBC1-FE1DB3171A34}"/>
+    <cellStyle name="20% - Акцент2 4 14" xfId="291" xr:uid="{D9245E4A-D51C-45E4-AFFC-05098F5B340F}"/>
+    <cellStyle name="20% - Акцент2 4 15" xfId="292" xr:uid="{77A30CD2-888C-4387-87CC-35B6CAEA1DA0}"/>
+    <cellStyle name="20% - Акцент2 4 16" xfId="293" xr:uid="{A1C4A0D6-5B60-4576-951E-48DC39598CC8}"/>
+    <cellStyle name="20% - Акцент2 4 17" xfId="294" xr:uid="{9E21714B-9839-4CA2-8F4D-32F5CD751C65}"/>
+    <cellStyle name="20% - Акцент2 4 18" xfId="295" xr:uid="{7398FF1D-76B0-4732-BF27-EA230F1D15F0}"/>
+    <cellStyle name="20% - Акцент2 4 19" xfId="296" xr:uid="{5A5D70E6-A15C-4D6E-A5F2-45A7570FA195}"/>
+    <cellStyle name="20% - Акцент2 4 2" xfId="297" xr:uid="{A222FA0E-6800-452B-8192-06A8E58AD33D}"/>
+    <cellStyle name="20% - Акцент2 4 20" xfId="298" xr:uid="{B74599D7-34C9-457F-83E0-54039FE673B6}"/>
+    <cellStyle name="20% - Акцент2 4 21" xfId="299" xr:uid="{184F07F4-A7D1-424D-975A-5B5DD5C60D8C}"/>
+    <cellStyle name="20% - Акцент2 4 22" xfId="300" xr:uid="{EE7D7452-9A92-4D8E-A8F1-C353D55D203F}"/>
+    <cellStyle name="20% - Акцент2 4 23" xfId="301" xr:uid="{ADDF5A65-4BA2-4E6F-A7F7-C9F8052AC455}"/>
+    <cellStyle name="20% - Акцент2 4 24" xfId="302" xr:uid="{8B6F7F35-D4AF-453A-82BE-183FA332FF0C}"/>
+    <cellStyle name="20% - Акцент2 4 25" xfId="303" xr:uid="{93B6CD03-483C-4E85-BABC-C21A6C686FE2}"/>
+    <cellStyle name="20% - Акцент2 4 3" xfId="304" xr:uid="{B8AE977E-F92B-485B-9724-10AFBE0C50DA}"/>
+    <cellStyle name="20% - Акцент2 4 4" xfId="305" xr:uid="{51166481-6B46-499E-8EE5-BD401D13AA08}"/>
+    <cellStyle name="20% - Акцент2 4 5" xfId="306" xr:uid="{F88A8F43-D245-47A6-93C4-20BCF588CD27}"/>
+    <cellStyle name="20% - Акцент2 4 6" xfId="307" xr:uid="{5F5C05E4-3A89-4DDD-90ED-047726726F10}"/>
+    <cellStyle name="20% - Акцент2 4 7" xfId="308" xr:uid="{65EB7E4A-50EF-4AD8-A8D0-38882AF6E4F0}"/>
+    <cellStyle name="20% - Акцент2 4 8" xfId="309" xr:uid="{5312692C-B63B-4C23-9BD3-34FAF8288753}"/>
+    <cellStyle name="20% - Акцент2 4 9" xfId="310" xr:uid="{ED6F6198-0CF5-4E4A-99BC-82E86805C345}"/>
+    <cellStyle name="20% - Акцент2 5" xfId="311" xr:uid="{0D7525D6-18AE-4F06-B9A9-EEA6591FB045}"/>
+    <cellStyle name="20% - Акцент2 5 10" xfId="312" xr:uid="{2041B3CD-D356-428A-B7AF-C3117C61976C}"/>
+    <cellStyle name="20% - Акцент2 5 11" xfId="313" xr:uid="{BC19A2D2-A537-49E1-8D11-2CB7458B7BC4}"/>
+    <cellStyle name="20% - Акцент2 5 12" xfId="314" xr:uid="{DF3D4556-799A-46A4-BA26-64CF50055817}"/>
+    <cellStyle name="20% - Акцент2 5 13" xfId="315" xr:uid="{762D5148-ED22-4658-9D49-BF770CC82D85}"/>
+    <cellStyle name="20% - Акцент2 5 14" xfId="316" xr:uid="{6BF71E6A-3DD1-401E-9BDC-8A05E33C3396}"/>
+    <cellStyle name="20% - Акцент2 5 15" xfId="317" xr:uid="{E7CC0F9F-3CF2-451C-811F-C7E730E9C8B7}"/>
+    <cellStyle name="20% - Акцент2 5 16" xfId="318" xr:uid="{4DF9B4A0-89A8-426B-8856-AACCF24AA46D}"/>
+    <cellStyle name="20% - Акцент2 5 17" xfId="319" xr:uid="{F3EF7D39-42C8-4CAF-9B67-77A8357551C0}"/>
+    <cellStyle name="20% - Акцент2 5 18" xfId="320" xr:uid="{CE31B57D-C7CC-4E9D-9C59-B7D8D7E7D47C}"/>
+    <cellStyle name="20% - Акцент2 5 19" xfId="321" xr:uid="{016971A5-2950-4A84-86EB-BD1B50353CAC}"/>
+    <cellStyle name="20% - Акцент2 5 2" xfId="322" xr:uid="{17A65F1A-3219-40CA-A09F-567F6C35E859}"/>
+    <cellStyle name="20% - Акцент2 5 20" xfId="323" xr:uid="{4805A6BD-7365-450C-9F99-DD9B3F045429}"/>
+    <cellStyle name="20% - Акцент2 5 21" xfId="324" xr:uid="{95EE908A-37C1-4229-9DC0-D6F896060337}"/>
+    <cellStyle name="20% - Акцент2 5 22" xfId="325" xr:uid="{63D4BA0C-64CE-4A66-B5DA-94AD03586754}"/>
+    <cellStyle name="20% - Акцент2 5 23" xfId="326" xr:uid="{87AA7B9F-5BCF-42B9-885F-C03829E140C4}"/>
+    <cellStyle name="20% - Акцент2 5 24" xfId="327" xr:uid="{ED46EAF4-1AD1-4BCA-B5A8-A9598E0C0206}"/>
+    <cellStyle name="20% - Акцент2 5 25" xfId="328" xr:uid="{153F0B31-DF30-4753-8B06-ADCA489CAA8E}"/>
+    <cellStyle name="20% - Акцент2 5 3" xfId="329" xr:uid="{E87AA72F-605B-4753-9FE0-3D95F131312A}"/>
+    <cellStyle name="20% - Акцент2 5 4" xfId="330" xr:uid="{E4FD7B09-40DF-4A93-ACF1-994C32311E22}"/>
+    <cellStyle name="20% - Акцент2 5 5" xfId="331" xr:uid="{707DA4AC-67E8-4A75-9D70-68CB4E124722}"/>
+    <cellStyle name="20% - Акцент2 5 6" xfId="332" xr:uid="{88E46F6F-AD96-437C-B4A0-982D9C34FF14}"/>
+    <cellStyle name="20% - Акцент2 5 7" xfId="333" xr:uid="{B7E9EAD5-135B-49C5-A0F6-9BB1E6FC439B}"/>
+    <cellStyle name="20% - Акцент2 5 8" xfId="334" xr:uid="{D29E479E-3447-4DC8-A042-92C99DC73192}"/>
+    <cellStyle name="20% - Акцент2 5 9" xfId="335" xr:uid="{FBEE9C34-0F1E-41EF-BAA0-BEB20DF03461}"/>
+    <cellStyle name="20% - Акцент2 6" xfId="336" xr:uid="{5E1E67FB-E7F4-4580-B214-DAA17D43908E}"/>
+    <cellStyle name="20% - Акцент2 6 10" xfId="337" xr:uid="{3D629CCF-22A2-4915-9AED-4BA7CC326EE3}"/>
+    <cellStyle name="20% - Акцент2 6 11" xfId="338" xr:uid="{A6F0DA25-BB9F-48A1-8C4A-D6FAFC3ED08B}"/>
+    <cellStyle name="20% - Акцент2 6 12" xfId="339" xr:uid="{63970D4F-0991-45A5-B602-672B0A6F1920}"/>
+    <cellStyle name="20% - Акцент2 6 13" xfId="340" xr:uid="{F678161E-5E5E-4BDF-A9E8-668627D74FD5}"/>
+    <cellStyle name="20% - Акцент2 6 14" xfId="341" xr:uid="{75F400F6-1AF0-4ABD-8238-ABB878E60A81}"/>
+    <cellStyle name="20% - Акцент2 6 15" xfId="342" xr:uid="{1B5F618C-60B8-4530-8586-23C4358A5034}"/>
+    <cellStyle name="20% - Акцент2 6 16" xfId="343" xr:uid="{6840C4A3-C653-415F-9585-73DA103948C6}"/>
+    <cellStyle name="20% - Акцент2 6 17" xfId="344" xr:uid="{5F35D763-791A-43F0-98C7-A477127348D0}"/>
+    <cellStyle name="20% - Акцент2 6 18" xfId="345" xr:uid="{E3791FE1-8F06-4A69-8ADB-1242082CA068}"/>
+    <cellStyle name="20% - Акцент2 6 19" xfId="346" xr:uid="{0832C497-0D4F-4907-8CAD-C769E475E3CE}"/>
+    <cellStyle name="20% - Акцент2 6 2" xfId="347" xr:uid="{9C01D305-EE43-431F-AF65-89AE847C27AD}"/>
+    <cellStyle name="20% - Акцент2 6 20" xfId="348" xr:uid="{7430ACAB-F946-40B8-BBCB-A61D93CD3261}"/>
+    <cellStyle name="20% - Акцент2 6 21" xfId="349" xr:uid="{9DE2417D-6B89-4381-A8A7-05EB07662007}"/>
+    <cellStyle name="20% - Акцент2 6 22" xfId="350" xr:uid="{731D0256-A45D-4F74-804D-D950B5C7F8C9}"/>
+    <cellStyle name="20% - Акцент2 6 23" xfId="351" xr:uid="{31003501-AE46-453C-B25B-0D93D0419768}"/>
+    <cellStyle name="20% - Акцент2 6 24" xfId="352" xr:uid="{9B84B230-060D-40F9-B71F-7DD4B6395E41}"/>
+    <cellStyle name="20% - Акцент2 6 25" xfId="353" xr:uid="{F20BD356-BAA7-43D4-AD95-E7027DF1D625}"/>
+    <cellStyle name="20% - Акцент2 6 3" xfId="354" xr:uid="{0240501B-9FF4-47DD-AA21-A6A3E27036A9}"/>
+    <cellStyle name="20% - Акцент2 6 4" xfId="355" xr:uid="{83AE58FE-D597-4668-B739-0E754238EBDE}"/>
+    <cellStyle name="20% - Акцент2 6 5" xfId="356" xr:uid="{5AB2B45B-A0B9-44A4-9A9A-77F52571DD26}"/>
+    <cellStyle name="20% - Акцент2 6 6" xfId="357" xr:uid="{5D746280-DABA-400E-BD04-9D33BCAFCFD6}"/>
+    <cellStyle name="20% - Акцент2 6 7" xfId="358" xr:uid="{70DCB02D-14EB-4167-95FF-CC8D839EC289}"/>
+    <cellStyle name="20% - Акцент2 6 8" xfId="359" xr:uid="{D0F2E9A3-96BD-4CFD-BB46-6B75EE8B6A14}"/>
+    <cellStyle name="20% - Акцент2 6 9" xfId="360" xr:uid="{B05E05BA-5BA8-41BF-98FA-CF821DDED497}"/>
+    <cellStyle name="20% - Акцент2 7" xfId="361" xr:uid="{F5360AB9-3277-4FE1-A7F2-353604319652}"/>
+    <cellStyle name="20% - Акцент2 7 10" xfId="362" xr:uid="{FFBDCA97-1619-4C8C-8178-7BC7F456618F}"/>
+    <cellStyle name="20% - Акцент2 7 11" xfId="363" xr:uid="{F6565A38-FF97-41F3-823D-134967CDAECF}"/>
+    <cellStyle name="20% - Акцент2 7 12" xfId="364" xr:uid="{3CDE6242-349E-4D7A-A237-AB0AC366C317}"/>
+    <cellStyle name="20% - Акцент2 7 13" xfId="365" xr:uid="{DEB11FA5-37E4-4499-88ED-126EC422765F}"/>
+    <cellStyle name="20% - Акцент2 7 14" xfId="366" xr:uid="{80C6B309-F156-43C9-9CC9-4774A1AE554E}"/>
+    <cellStyle name="20% - Акцент2 7 15" xfId="367" xr:uid="{ACD8A356-FDD3-4BCB-A920-3E0EC2AACDA3}"/>
+    <cellStyle name="20% - Акцент2 7 16" xfId="368" xr:uid="{7879CBF6-6F58-48FD-9CC4-4382059274B2}"/>
+    <cellStyle name="20% - Акцент2 7 17" xfId="369" xr:uid="{B8409F08-CB63-466C-B380-8F5D1A48BA60}"/>
+    <cellStyle name="20% - Акцент2 7 18" xfId="370" xr:uid="{8FF99F2C-78AE-46CF-A059-705AAE842BC2}"/>
+    <cellStyle name="20% - Акцент2 7 19" xfId="371" xr:uid="{1BD04DDB-4617-40D9-B331-839594EE5643}"/>
+    <cellStyle name="20% - Акцент2 7 2" xfId="372" xr:uid="{99BBEBF0-31BF-4121-B641-2001514DBC4F}"/>
+    <cellStyle name="20% - Акцент2 7 20" xfId="373" xr:uid="{2D647A1B-AFB3-4551-8212-5BF81E43390A}"/>
+    <cellStyle name="20% - Акцент2 7 21" xfId="374" xr:uid="{571A377A-CE51-4B12-8C1F-5E9B6765603A}"/>
+    <cellStyle name="20% - Акцент2 7 22" xfId="375" xr:uid="{5CAD7240-0DBE-4B84-902D-F5C92F75340B}"/>
+    <cellStyle name="20% - Акцент2 7 23" xfId="376" xr:uid="{801F165F-CAF9-4BE7-B151-AB6839A6F23C}"/>
+    <cellStyle name="20% - Акцент2 7 24" xfId="377" xr:uid="{5E1B19FA-29FF-44B3-9ECE-B3EECC103248}"/>
+    <cellStyle name="20% - Акцент2 7 25" xfId="378" xr:uid="{567EB4FB-ADB2-4D07-9450-1C5341E4D4A7}"/>
+    <cellStyle name="20% - Акцент2 7 3" xfId="379" xr:uid="{378EBD6A-12D4-47A8-BB91-97A97A9D07C5}"/>
+    <cellStyle name="20% - Акцент2 7 4" xfId="380" xr:uid="{E2FFC365-15E6-4E80-B1F2-6141A425B82C}"/>
+    <cellStyle name="20% - Акцент2 7 5" xfId="381" xr:uid="{1DCD04F6-A8A7-4FEF-917A-DA832D5803B8}"/>
+    <cellStyle name="20% - Акцент2 7 6" xfId="382" xr:uid="{609F8BB1-8239-4CEA-A0E6-9407B0C42F81}"/>
+    <cellStyle name="20% - Акцент2 7 7" xfId="383" xr:uid="{AB39E9ED-5533-45B5-BA41-0D0DE33616FD}"/>
+    <cellStyle name="20% - Акцент2 7 8" xfId="384" xr:uid="{0C3D2F5F-A2B3-49D6-950B-94CA0C2A7A83}"/>
+    <cellStyle name="20% - Акцент2 7 9" xfId="385" xr:uid="{A4CB8C45-9605-4AE9-BC81-879E97DDA12D}"/>
+    <cellStyle name="20% - Акцент2 8" xfId="386" xr:uid="{34EF16E2-43A0-4AC0-9C66-3007D81A24FE}"/>
+    <cellStyle name="20% - Акцент2 8 10" xfId="387" xr:uid="{EB20F197-F941-4D9C-A609-ABA81C5F3239}"/>
+    <cellStyle name="20% - Акцент2 8 11" xfId="388" xr:uid="{D43B3C81-4988-4A78-B9FE-5FB67615B548}"/>
+    <cellStyle name="20% - Акцент2 8 12" xfId="389" xr:uid="{7E7D8F44-F9F7-4AD4-A691-A0FDA5C2467C}"/>
+    <cellStyle name="20% - Акцент2 8 13" xfId="390" xr:uid="{358F2DEA-6931-4805-B7A7-0E52270A7277}"/>
+    <cellStyle name="20% - Акцент2 8 14" xfId="391" xr:uid="{E305284A-C42D-4C53-8CCF-E0DEFD7D7742}"/>
+    <cellStyle name="20% - Акцент2 8 15" xfId="392" xr:uid="{3CFF2257-0785-4931-91C8-826CED019EE6}"/>
+    <cellStyle name="20% - Акцент2 8 16" xfId="393" xr:uid="{6856DF0B-4181-4FE4-80B1-1E3A3A8E1461}"/>
+    <cellStyle name="20% - Акцент2 8 17" xfId="394" xr:uid="{C38C17B1-5E08-4EEE-9C93-514078C601A3}"/>
+    <cellStyle name="20% - Акцент2 8 18" xfId="395" xr:uid="{6B23D229-8F33-481D-965F-6DD402B04E9A}"/>
+    <cellStyle name="20% - Акцент2 8 19" xfId="396" xr:uid="{80004862-7E7B-4183-A6B9-3F307AD77D78}"/>
+    <cellStyle name="20% - Акцент2 8 2" xfId="397" xr:uid="{3609B773-F57D-478F-BB3F-9D9D5292AB66}"/>
+    <cellStyle name="20% - Акцент2 8 20" xfId="398" xr:uid="{FF1D3639-A73B-4F89-9F29-40948D0ACD27}"/>
+    <cellStyle name="20% - Акцент2 8 21" xfId="399" xr:uid="{D6F19C81-3FAB-4CFF-B4EA-056A8C5324B8}"/>
+    <cellStyle name="20% - Акцент2 8 22" xfId="400" xr:uid="{F925465A-1CDF-4F33-BEE7-AEAF170E8D6D}"/>
+    <cellStyle name="20% - Акцент2 8 23" xfId="401" xr:uid="{06769EB2-3F74-48DC-AB74-8BE2E8F82D28}"/>
+    <cellStyle name="20% - Акцент2 8 24" xfId="402" xr:uid="{56BF1A04-D4C5-4DC1-8EF9-9CBDE50872AD}"/>
+    <cellStyle name="20% - Акцент2 8 25" xfId="403" xr:uid="{366B701E-9E82-4A6C-978A-3DB81E0E1EF9}"/>
+    <cellStyle name="20% - Акцент2 8 3" xfId="404" xr:uid="{D3393EE8-98BF-40C8-B02A-D80B78ED3B08}"/>
+    <cellStyle name="20% - Акцент2 8 4" xfId="405" xr:uid="{4B1D7A27-1278-43CF-B45B-1E045BA04E48}"/>
+    <cellStyle name="20% - Акцент2 8 5" xfId="406" xr:uid="{6E691144-2A18-4D3E-9054-F33526F7B0B8}"/>
+    <cellStyle name="20% - Акцент2 8 6" xfId="407" xr:uid="{ECCBD5CF-BC30-45D8-A3A8-AFEDC73EF382}"/>
+    <cellStyle name="20% - Акцент2 8 7" xfId="408" xr:uid="{5CE919EC-30E2-486B-ACCE-A2EDFB74CC2C}"/>
+    <cellStyle name="20% - Акцент2 8 8" xfId="409" xr:uid="{24C66283-8FA5-441E-80B9-858ECAA30F78}"/>
+    <cellStyle name="20% - Акцент2 8 9" xfId="410" xr:uid="{3172D425-44AC-4666-A955-1A042F28334D}"/>
+    <cellStyle name="20% - Акцент2 9" xfId="411" xr:uid="{B6931D6F-0B42-4317-BB78-397E3204541D}"/>
+    <cellStyle name="20% - Акцент2 9 10" xfId="412" xr:uid="{614F790E-83BF-4E1A-BD19-7DA4868B8B25}"/>
+    <cellStyle name="20% - Акцент2 9 11" xfId="413" xr:uid="{41091E22-579F-4932-808E-5EF80C1F74F5}"/>
+    <cellStyle name="20% - Акцент2 9 12" xfId="414" xr:uid="{637609A7-DE1A-46E7-8FC7-6E4B22B8DA29}"/>
+    <cellStyle name="20% - Акцент2 9 13" xfId="415" xr:uid="{10378377-719B-4E37-9B2B-3DAFC423D9F8}"/>
+    <cellStyle name="20% - Акцент2 9 14" xfId="416" xr:uid="{C51C35F7-102E-46DA-B7C5-B5ABE8FA761C}"/>
+    <cellStyle name="20% - Акцент2 9 15" xfId="417" xr:uid="{F9E3DDF8-8C78-4956-A82D-1C3D4EC0E5FD}"/>
+    <cellStyle name="20% - Акцент2 9 16" xfId="418" xr:uid="{953BF86C-5455-4D33-B418-C9E78F990432}"/>
+    <cellStyle name="20% - Акцент2 9 17" xfId="419" xr:uid="{D614BFB1-8E8A-41DB-B528-6BD64A15FD25}"/>
+    <cellStyle name="20% - Акцент2 9 18" xfId="420" xr:uid="{9DB73F89-BD19-434C-8084-23A962CCB273}"/>
+    <cellStyle name="20% - Акцент2 9 19" xfId="421" xr:uid="{A69A7B1E-1336-4EB7-80D8-92D566FB646E}"/>
+    <cellStyle name="20% - Акцент2 9 2" xfId="422" xr:uid="{BC89CC6C-8666-493E-9E61-EFDF7C5A2B43}"/>
+    <cellStyle name="20% - Акцент2 9 20" xfId="423" xr:uid="{C3D1D12B-40B1-4D33-99FB-750885F0DDCF}"/>
+    <cellStyle name="20% - Акцент2 9 21" xfId="424" xr:uid="{60259102-3D52-45AE-A7D1-52FC51A7913E}"/>
+    <cellStyle name="20% - Акцент2 9 22" xfId="425" xr:uid="{CC1A3893-37B0-4102-A17D-27718B53A9CC}"/>
+    <cellStyle name="20% - Акцент2 9 23" xfId="426" xr:uid="{91848868-7316-4B6E-B388-BE5E50BDE115}"/>
+    <cellStyle name="20% - Акцент2 9 24" xfId="427" xr:uid="{AC50FB4C-50F7-41E2-9FE6-77D70D625EEF}"/>
+    <cellStyle name="20% - Акцент2 9 25" xfId="428" xr:uid="{4E670FAE-0A45-428D-9C74-33AA38472F9E}"/>
+    <cellStyle name="20% - Акцент2 9 3" xfId="429" xr:uid="{B1B3B042-20BF-49F7-B39B-4107B0D7AC1B}"/>
+    <cellStyle name="20% - Акцент2 9 4" xfId="430" xr:uid="{DE212960-3FC8-4D4C-A88C-42FBD7041D28}"/>
+    <cellStyle name="20% - Акцент2 9 5" xfId="431" xr:uid="{94A57709-A8EF-406D-AF00-1CACE01EB136}"/>
+    <cellStyle name="20% - Акцент2 9 6" xfId="432" xr:uid="{A3ADD3BD-0234-437A-B73E-25FF383B7CC3}"/>
+    <cellStyle name="20% - Акцент2 9 7" xfId="433" xr:uid="{66E2DDDB-4C67-4536-83F0-59A1C0EEE9E6}"/>
+    <cellStyle name="20% - Акцент2 9 8" xfId="434" xr:uid="{1BE74E47-0C01-467B-B686-248243538464}"/>
+    <cellStyle name="20% - Акцент2 9 9" xfId="435" xr:uid="{5166A798-445A-492E-9760-4354AA7A7CF9}"/>
+    <cellStyle name="20% - Акцент3 2" xfId="436" xr:uid="{4EB545EC-5FC3-4A04-884D-F72FA2F26E7E}"/>
+    <cellStyle name="20% - Акцент3 2 10" xfId="437" xr:uid="{DF1282ED-20CB-414A-928B-8FA77B2CAE36}"/>
+    <cellStyle name="20% - Акцент3 2 11" xfId="438" xr:uid="{751EF9CD-112D-46CB-BAD2-0DE87698BCE0}"/>
+    <cellStyle name="20% - Акцент3 2 12" xfId="439" xr:uid="{9DD744B3-96F6-400B-B481-4451F9231E1F}"/>
+    <cellStyle name="20% - Акцент3 2 13" xfId="440" xr:uid="{59D38678-FA7E-40CE-9E06-E99B95ACCA0F}"/>
+    <cellStyle name="20% - Акцент3 2 14" xfId="441" xr:uid="{975E80C8-8772-4FAF-94B0-6D29014F520D}"/>
+    <cellStyle name="20% - Акцент3 2 15" xfId="442" xr:uid="{6CF06399-CA9A-44F7-A2ED-6C001218F02C}"/>
+    <cellStyle name="20% - Акцент3 2 16" xfId="443" xr:uid="{1AC7059C-A7C8-4837-9B51-0F043CA7C4FA}"/>
+    <cellStyle name="20% - Акцент3 2 17" xfId="444" xr:uid="{988B04FE-4C81-435E-97AA-7BC995AE79B9}"/>
+    <cellStyle name="20% - Акцент3 2 18" xfId="445" xr:uid="{DA37CB09-F227-4A00-8FF2-BAD0602E7610}"/>
+    <cellStyle name="20% - Акцент3 2 19" xfId="446" xr:uid="{CDEF0B86-7676-44B8-AA4B-E174D0F2F9E4}"/>
+    <cellStyle name="20% - Акцент3 2 2" xfId="447" xr:uid="{7303DD2C-55F4-45E8-9F1C-DEE47FA29016}"/>
+    <cellStyle name="20% - Акцент3 2 20" xfId="448" xr:uid="{056778CC-93E8-4B18-986A-92F176AB530D}"/>
+    <cellStyle name="20% - Акцент3 2 21" xfId="449" xr:uid="{800258C6-9A00-46B0-AB0D-B2858F8CFCF1}"/>
+    <cellStyle name="20% - Акцент3 2 22" xfId="450" xr:uid="{095ED4F1-8C70-4221-BD6C-A6F28ECB7216}"/>
+    <cellStyle name="20% - Акцент3 2 23" xfId="451" xr:uid="{C7A92946-CEAB-4035-B71C-E007CFAFF0D0}"/>
+    <cellStyle name="20% - Акцент3 2 24" xfId="452" xr:uid="{1333514E-5134-4E21-B936-E04B344CE62E}"/>
+    <cellStyle name="20% - Акцент3 2 25" xfId="453" xr:uid="{D0AEED7A-0A2C-4C21-A799-FE71B7F245A7}"/>
+    <cellStyle name="20% - Акцент3 2 3" xfId="454" xr:uid="{70379E75-308B-4532-9B3D-B12642676E19}"/>
+    <cellStyle name="20% - Акцент3 2 4" xfId="455" xr:uid="{C1A05C5C-7B36-431C-B5EF-170E70C82EE5}"/>
+    <cellStyle name="20% - Акцент3 2 5" xfId="456" xr:uid="{014C3878-7CF2-4466-A8F5-79A37CC28C2A}"/>
+    <cellStyle name="20% - Акцент3 2 6" xfId="457" xr:uid="{F3C3C7FD-FFCF-4B43-9D04-FE12E61DF2C0}"/>
+    <cellStyle name="20% - Акцент3 2 7" xfId="458" xr:uid="{56203EC9-E461-44E3-B0EB-F0C29F8401B1}"/>
+    <cellStyle name="20% - Акцент3 2 8" xfId="459" xr:uid="{06297397-EA4C-447D-BA13-F0EC0672074E}"/>
+    <cellStyle name="20% - Акцент3 2 9" xfId="460" xr:uid="{D7EE1BFF-47DA-4827-A0DB-CB1641ED42BC}"/>
+    <cellStyle name="20% - Акцент3 3" xfId="461" xr:uid="{A4F5B685-E368-41F8-A51E-0594B18A784F}"/>
+    <cellStyle name="20% - Акцент3 3 10" xfId="462" xr:uid="{7BADAE52-8951-4AEF-B181-A4B751684FFC}"/>
+    <cellStyle name="20% - Акцент3 3 11" xfId="463" xr:uid="{A0AAE6AB-4326-4387-8D27-A8203429BC95}"/>
+    <cellStyle name="20% - Акцент3 3 12" xfId="464" xr:uid="{892E8A17-49E2-403B-A631-BA545D9BDB7D}"/>
+    <cellStyle name="20% - Акцент3 3 13" xfId="465" xr:uid="{E03D69B2-0EDE-4978-BBF7-AD5893E85CF3}"/>
+    <cellStyle name="20% - Акцент3 3 14" xfId="466" xr:uid="{64802A0F-4736-4287-9BA3-9C5808BA01A0}"/>
+    <cellStyle name="20% - Акцент3 3 15" xfId="467" xr:uid="{A8A8494D-42FD-427A-83A7-AFB5DAD77D1C}"/>
+    <cellStyle name="20% - Акцент3 3 16" xfId="468" xr:uid="{BA8A2BB8-246A-4B82-A981-E4D9A4FBF77F}"/>
+    <cellStyle name="20% - Акцент3 3 17" xfId="469" xr:uid="{9B1C1CC8-DF70-4F01-B987-E0C37EE2BAF6}"/>
+    <cellStyle name="20% - Акцент3 3 18" xfId="470" xr:uid="{CB6FD768-720C-4A8B-BC65-8345511008AC}"/>
+    <cellStyle name="20% - Акцент3 3 19" xfId="471" xr:uid="{41749606-F985-4FD6-B1F0-4E24ECA7071C}"/>
+    <cellStyle name="20% - Акцент3 3 2" xfId="472" xr:uid="{294730C4-6BA9-48D1-AB80-850B52D5589C}"/>
+    <cellStyle name="20% - Акцент3 3 20" xfId="473" xr:uid="{4F7E9689-F29D-4B6C-A5B4-737C8087C447}"/>
+    <cellStyle name="20% - Акцент3 3 21" xfId="474" xr:uid="{96650B33-36F3-4747-BCA6-70F95DC492C5}"/>
+    <cellStyle name="20% - Акцент3 3 22" xfId="475" xr:uid="{8F8846AF-88F0-46F0-B83B-3EC2EF8B6808}"/>
+    <cellStyle name="20% - Акцент3 3 23" xfId="476" xr:uid="{7DEECA9F-B154-498B-A865-CCCD61DA780A}"/>
+    <cellStyle name="20% - Акцент3 3 24" xfId="477" xr:uid="{7909CF88-5B9F-4C85-95E9-62E9F176FCB9}"/>
+    <cellStyle name="20% - Акцент3 3 25" xfId="478" xr:uid="{7DE2C35E-B89C-4FAA-B0C6-E8435EDCDFCD}"/>
+    <cellStyle name="20% - Акцент3 3 3" xfId="479" xr:uid="{464AE272-85B5-496D-8E69-3F27EAA63D0C}"/>
+    <cellStyle name="20% - Акцент3 3 4" xfId="480" xr:uid="{560192FE-4E9B-4380-8B82-53F0209D5C83}"/>
+    <cellStyle name="20% - Акцент3 3 5" xfId="481" xr:uid="{AD8168FD-AEE7-475A-B9DF-A1CADA93B905}"/>
+    <cellStyle name="20% - Акцент3 3 6" xfId="482" xr:uid="{AF6646E1-7BE2-470F-8292-43ECB220802C}"/>
+    <cellStyle name="20% - Акцент3 3 7" xfId="483" xr:uid="{2BD2C754-9229-4FE0-B580-8594092C87C5}"/>
+    <cellStyle name="20% - Акцент3 3 8" xfId="484" xr:uid="{3CE05F8D-A387-4318-A87A-9F2A5A1F2F6E}"/>
+    <cellStyle name="20% - Акцент3 3 9" xfId="485" xr:uid="{3111443A-29B4-41FE-8998-5A28A4378213}"/>
+    <cellStyle name="20% - Акцент3 4" xfId="486" xr:uid="{53281B61-84C4-4313-843D-67B771C4863E}"/>
+    <cellStyle name="20% - Акцент3 4 10" xfId="487" xr:uid="{1745493F-C8D2-403E-83E1-55765B01CE85}"/>
+    <cellStyle name="20% - Акцент3 4 11" xfId="488" xr:uid="{9142B3DC-04FC-4C2B-A9B6-9A46D2FC33A8}"/>
+    <cellStyle name="20% - Акцент3 4 12" xfId="489" xr:uid="{59415467-A915-4BAD-90B7-5B40F5D1C40D}"/>
+    <cellStyle name="20% - Акцент3 4 13" xfId="490" xr:uid="{B07595B1-01AA-4481-B904-98ECF2764F36}"/>
+    <cellStyle name="20% - Акцент3 4 14" xfId="491" xr:uid="{B7A6CCF1-4443-4C2A-99F3-32B772C050C9}"/>
+    <cellStyle name="20% - Акцент3 4 15" xfId="492" xr:uid="{0FB7FE04-7A72-4C52-A52F-960F52FD036B}"/>
+    <cellStyle name="20% - Акцент3 4 16" xfId="493" xr:uid="{FE2B4533-E370-408F-8F0E-72E49AE17D8A}"/>
+    <cellStyle name="20% - Акцент3 4 17" xfId="494" xr:uid="{6B9BBF27-3C7B-4A31-A6F1-8F73C9119F3F}"/>
+    <cellStyle name="20% - Акцент3 4 18" xfId="495" xr:uid="{C471C0D9-C789-40AF-9BA6-54A443ED35CE}"/>
+    <cellStyle name="20% - Акцент3 4 19" xfId="496" xr:uid="{E16B15DF-93C1-4A0A-BCD2-E987CC97020A}"/>
+    <cellStyle name="20% - Акцент3 4 2" xfId="497" xr:uid="{F405C2A9-A06A-47C7-98FE-20CCC0ED2064}"/>
+    <cellStyle name="20% - Акцент3 4 20" xfId="498" xr:uid="{8C0BBC1B-596E-456B-BF39-8F568614A293}"/>
+    <cellStyle name="20% - Акцент3 4 21" xfId="499" xr:uid="{B43C1F52-7488-4131-9BED-178BF73C53B9}"/>
+    <cellStyle name="20% - Акцент3 4 22" xfId="500" xr:uid="{E5794B84-75F3-4BDA-8BB8-090AF1CA69F0}"/>
+    <cellStyle name="20% - Акцент3 4 23" xfId="501" xr:uid="{414BB601-F4BA-4A03-ACCD-0C22B05CC83C}"/>
+    <cellStyle name="20% - Акцент3 4 24" xfId="502" xr:uid="{C075945D-B783-4772-9B90-CC42B32484E2}"/>
+    <cellStyle name="20% - Акцент3 4 25" xfId="503" xr:uid="{7BEAB003-21EE-4572-AEFC-492E893A407B}"/>
+    <cellStyle name="20% - Акцент3 4 3" xfId="504" xr:uid="{D18A866D-D10A-4784-A1E4-A66DF2D99F70}"/>
+    <cellStyle name="20% - Акцент3 4 4" xfId="505" xr:uid="{285144F5-351E-4DB4-93E1-EAAFF8E7ACAD}"/>
+    <cellStyle name="20% - Акцент3 4 5" xfId="506" xr:uid="{6D5FFFAD-B7AB-4675-BC6A-9009A5B5D333}"/>
+    <cellStyle name="20% - Акцент3 4 6" xfId="507" xr:uid="{7D8B5643-DA13-4F40-BDF0-D6A7D7C1E548}"/>
+    <cellStyle name="20% - Акцент3 4 7" xfId="508" xr:uid="{F662C56F-3B8A-47D1-ACE7-AF19F7F02A0F}"/>
+    <cellStyle name="20% - Акцент3 4 8" xfId="509" xr:uid="{F522D69F-37CF-4B75-8B0E-4369DA0D648A}"/>
+    <cellStyle name="20% - Акцент3 4 9" xfId="510" xr:uid="{9286E358-2C44-47C0-9CAD-BC31C2CB89FE}"/>
+    <cellStyle name="20% - Акцент3 5" xfId="511" xr:uid="{0A1F6EDE-1B61-40BE-8CF6-B25F2DD370FB}"/>
+    <cellStyle name="20% - Акцент3 5 10" xfId="512" xr:uid="{43BD62E2-B273-4CE6-84A0-59E85B61A40F}"/>
+    <cellStyle name="20% - Акцент3 5 11" xfId="513" xr:uid="{7BFFFB9F-F9BE-4AB3-B717-A67D45D7AC54}"/>
+    <cellStyle name="20% - Акцент3 5 12" xfId="514" xr:uid="{49451042-67B6-4C57-AFFA-FAC0565C22FF}"/>
+    <cellStyle name="20% - Акцент3 5 13" xfId="515" xr:uid="{1D6D4992-5192-4AB5-8BBF-0C4785026CCA}"/>
+    <cellStyle name="20% - Акцент3 5 14" xfId="516" xr:uid="{4E556440-5F61-475E-91F9-569B1DE5C4EE}"/>
+    <cellStyle name="20% - Акцент3 5 15" xfId="517" xr:uid="{1A477DF7-132A-4DFA-A7F0-75E91E1D9FE7}"/>
+    <cellStyle name="20% - Акцент3 5 16" xfId="518" xr:uid="{23C530B2-5F41-4A77-8857-406215096B3B}"/>
+    <cellStyle name="20% - Акцент3 5 17" xfId="519" xr:uid="{4202266C-8014-45F9-8C14-66AC617B5CA1}"/>
+    <cellStyle name="20% - Акцент3 5 18" xfId="520" xr:uid="{EAB3A82D-58DE-49C5-8A4D-6705E6B08334}"/>
+    <cellStyle name="20% - Акцент3 5 19" xfId="521" xr:uid="{C55A11B9-7C09-48C6-8441-56F9D7827E3B}"/>
+    <cellStyle name="20% - Акцент3 5 2" xfId="522" xr:uid="{2F59D9A5-A36D-4AFB-9978-B92B718E9B36}"/>
+    <cellStyle name="20% - Акцент3 5 20" xfId="523" xr:uid="{30A661C3-5055-4CEC-B50A-B1F7849F6700}"/>
+    <cellStyle name="20% - Акцент3 5 21" xfId="524" xr:uid="{BE371B1C-2849-4507-85FF-B50B85B113D3}"/>
+    <cellStyle name="20% - Акцент3 5 22" xfId="525" xr:uid="{EB4EF6D8-33A9-4DFC-9852-AC525CCD0728}"/>
+    <cellStyle name="20% - Акцент3 5 23" xfId="526" xr:uid="{77051798-EC66-4FFE-9750-89012038FA13}"/>
+    <cellStyle name="20% - Акцент3 5 24" xfId="527" xr:uid="{5305C8FB-959F-40FB-9BC2-AB3D947ECD90}"/>
+    <cellStyle name="20% - Акцент3 5 25" xfId="528" xr:uid="{CFF3FF64-0CDC-4192-840F-74942C003010}"/>
+    <cellStyle name="20% - Акцент3 5 3" xfId="529" xr:uid="{AFAE4285-6CEC-460D-9335-4EAAD720696C}"/>
+    <cellStyle name="20% - Акцент3 5 4" xfId="530" xr:uid="{F638A0F6-B7F6-4FBF-8015-C492FEC5D0B2}"/>
+    <cellStyle name="20% - Акцент3 5 5" xfId="531" xr:uid="{70DEC946-61D4-47BC-A695-5373EE0FE186}"/>
+    <cellStyle name="20% - Акцент3 5 6" xfId="532" xr:uid="{E94B5B93-EDA1-4447-A117-75E985BD9F2F}"/>
+    <cellStyle name="20% - Акцент3 5 7" xfId="533" xr:uid="{AFFB54DB-C6E0-4405-839E-018B773C2E02}"/>
+    <cellStyle name="20% - Акцент3 5 8" xfId="534" xr:uid="{959D6B42-4706-418C-9695-50D154CAB5DA}"/>
+    <cellStyle name="20% - Акцент3 5 9" xfId="535" xr:uid="{580C894C-861E-41A8-86CD-93267BC77909}"/>
+    <cellStyle name="20% - Акцент3 6" xfId="536" xr:uid="{E67B07CC-622A-4E1A-8EBB-963366BFBE46}"/>
+    <cellStyle name="20% - Акцент3 6 10" xfId="537" xr:uid="{AD891345-310C-473B-BF8A-5A58D60D0F19}"/>
+    <cellStyle name="20% - Акцент3 6 11" xfId="538" xr:uid="{95C284CB-C1D7-4892-B3DD-42B2C632B353}"/>
+    <cellStyle name="20% - Акцент3 6 12" xfId="539" xr:uid="{3FE97558-9654-478C-9802-12CF44533626}"/>
+    <cellStyle name="20% - Акцент3 6 13" xfId="540" xr:uid="{372198FB-122C-4C61-907C-515F800CFD47}"/>
+    <cellStyle name="20% - Акцент3 6 14" xfId="541" xr:uid="{DCCB9408-9D64-48F2-B49D-684BF97779AE}"/>
+    <cellStyle name="20% - Акцент3 6 15" xfId="542" xr:uid="{1808FA62-F523-4E64-8635-BB3C118AE996}"/>
+    <cellStyle name="20% - Акцент3 6 16" xfId="543" xr:uid="{8ED1C6C6-25DD-404C-9AA6-243599EDCCE6}"/>
+    <cellStyle name="20% - Акцент3 6 17" xfId="544" xr:uid="{BB728028-067D-4EED-9FE1-DA1BF81ECDB8}"/>
+    <cellStyle name="20% - Акцент3 6 18" xfId="545" xr:uid="{15D8124B-6C2A-449F-9976-157C426FDC4A}"/>
+    <cellStyle name="20% - Акцент3 6 19" xfId="546" xr:uid="{E6F365E1-C9A6-4799-9D46-CB998C68E645}"/>
+    <cellStyle name="20% - Акцент3 6 2" xfId="547" xr:uid="{DEEB6CC3-602D-49DF-90A3-07AA7D034E3F}"/>
+    <cellStyle name="20% - Акцент3 6 20" xfId="548" xr:uid="{4DA9A123-B1B6-431B-BC00-0B3FA28AD34A}"/>
+    <cellStyle name="20% - Акцент3 6 21" xfId="549" xr:uid="{02DFABCD-CF03-4E31-9132-E14824AE9B3D}"/>
+    <cellStyle name="20% - Акцент3 6 22" xfId="550" xr:uid="{D397ED24-A9A3-45AE-A958-ECBEF72BE185}"/>
+    <cellStyle name="20% - Акцент3 6 23" xfId="551" xr:uid="{4CC17DB8-CACF-48E4-B60F-831AA2CFF71C}"/>
+    <cellStyle name="20% - Акцент3 6 24" xfId="552" xr:uid="{FD905EA6-1CFD-45E9-9823-4781B6659ADD}"/>
+    <cellStyle name="20% - Акцент3 6 25" xfId="553" xr:uid="{3CE60107-A9BD-4ADB-87D4-9095E41C886A}"/>
+    <cellStyle name="20% - Акцент3 6 3" xfId="554" xr:uid="{B0C3C8F7-F531-4D52-B750-17E46FDE7450}"/>
+    <cellStyle name="20% - Акцент3 6 4" xfId="555" xr:uid="{E64784CD-D136-4BA0-86D4-B12B1890DC60}"/>
+    <cellStyle name="20% - Акцент3 6 5" xfId="556" xr:uid="{E14B3C79-2C97-4312-888A-0A4FC3F4E43D}"/>
+    <cellStyle name="20% - Акцент3 6 6" xfId="557" xr:uid="{D26CC74D-4108-4262-86EC-988A4C50E97D}"/>
+    <cellStyle name="20% - Акцент3 6 7" xfId="558" xr:uid="{ABFEA5EE-335C-436F-9CAA-AAC368713E32}"/>
+    <cellStyle name="20% - Акцент3 6 8" xfId="559" xr:uid="{01893A95-0389-42DB-AA00-C7FAE2883A19}"/>
+    <cellStyle name="20% - Акцент3 6 9" xfId="560" xr:uid="{DE72169E-6753-4CC9-8173-4F6DAC9CDBEC}"/>
+    <cellStyle name="20% - Акцент3 7" xfId="561" xr:uid="{F465736E-A0CC-4EBA-B21C-6125C28B3401}"/>
+    <cellStyle name="20% - Акцент3 7 10" xfId="562" xr:uid="{F2C86CF8-6003-4118-827E-A084E8D2F165}"/>
+    <cellStyle name="20% - Акцент3 7 11" xfId="563" xr:uid="{72091237-CCDF-4C72-869A-7E90D9ED6490}"/>
+    <cellStyle name="20% - Акцент3 7 12" xfId="564" xr:uid="{83EF8168-59A3-4C3A-8559-9F37E3BC6A2E}"/>
+    <cellStyle name="20% - Акцент3 7 13" xfId="565" xr:uid="{E93753B7-DA9F-4E55-9B0D-86982498C86B}"/>
+    <cellStyle name="20% - Акцент3 7 14" xfId="566" xr:uid="{806EC83A-029B-4F0B-8368-8664F540DC91}"/>
+    <cellStyle name="20% - Акцент3 7 15" xfId="567" xr:uid="{9975C13D-B068-40F4-A9B3-D489BABFD545}"/>
+    <cellStyle name="20% - Акцент3 7 16" xfId="568" xr:uid="{2DA6BB4F-054D-4849-9089-D6B155842942}"/>
+    <cellStyle name="20% - Акцент3 7 17" xfId="569" xr:uid="{E46500CD-B2AA-4A4D-9A3A-2ABFE29ED77C}"/>
+    <cellStyle name="20% - Акцент3 7 18" xfId="570" xr:uid="{D779DB9F-AC5F-4AE7-87AD-618F6F6EA203}"/>
+    <cellStyle name="20% - Акцент3 7 19" xfId="571" xr:uid="{2F01EF86-EF66-40C5-B0FF-92B3EA6BCECE}"/>
+    <cellStyle name="20% - Акцент3 7 2" xfId="572" xr:uid="{BC845861-56F3-437C-8A7D-EFB5522E9EFF}"/>
+    <cellStyle name="20% - Акцент3 7 20" xfId="573" xr:uid="{8E8FAFBA-C1B7-4C32-82CC-D5F22784718F}"/>
+    <cellStyle name="20% - Акцент3 7 21" xfId="574" xr:uid="{7E9318BC-85A0-40D4-9672-1834237AC419}"/>
+    <cellStyle name="20% - Акцент3 7 22" xfId="575" xr:uid="{18410A47-CD52-4BA6-9884-CB8362997A67}"/>
+    <cellStyle name="20% - Акцент3 7 23" xfId="576" xr:uid="{E8B7E4D1-19C0-4F3A-AE0C-9638218D9AA3}"/>
+    <cellStyle name="20% - Акцент3 7 24" xfId="577" xr:uid="{497C2C22-3CA4-461C-8045-C424BAE47C90}"/>
+    <cellStyle name="20% - Акцент3 7 25" xfId="578" xr:uid="{C28D9A0F-E0B9-40CD-B60D-EA8E2CF76821}"/>
+    <cellStyle name="20% - Акцент3 7 3" xfId="579" xr:uid="{5EE09510-54D1-4235-B162-642458387CCA}"/>
+    <cellStyle name="20% - Акцент3 7 4" xfId="580" xr:uid="{C06DDB46-D32D-4113-BFBE-A94284979990}"/>
+    <cellStyle name="20% - Акцент3 7 5" xfId="581" xr:uid="{09FD2FF5-943C-4480-9046-BE2B8EDD27A3}"/>
+    <cellStyle name="20% - Акцент3 7 6" xfId="582" xr:uid="{B1EAD942-4DE1-4FEF-907F-3EC82846B7A9}"/>
+    <cellStyle name="20% - Акцент3 7 7" xfId="583" xr:uid="{46E29B74-FEF1-4D8C-8BAE-7CE823891546}"/>
+    <cellStyle name="20% - Акцент3 7 8" xfId="584" xr:uid="{5DDA39BB-FE80-43FE-9A7F-7E6F29032DED}"/>
+    <cellStyle name="20% - Акцент3 7 9" xfId="585" xr:uid="{36FA944A-DAFA-4342-A09D-9A8D2852AD66}"/>
+    <cellStyle name="20% - Акцент3 8" xfId="586" xr:uid="{8B805F71-C767-42DE-B5EE-727E71F6FC3E}"/>
+    <cellStyle name="20% - Акцент3 8 10" xfId="587" xr:uid="{43FB17CB-E989-47C6-9804-A3D94D57B7EC}"/>
+    <cellStyle name="20% - Акцент3 8 11" xfId="588" xr:uid="{E2C917F0-6BEA-4DAD-BFAD-D8B883940D07}"/>
+    <cellStyle name="20% - Акцент3 8 12" xfId="589" xr:uid="{1C6D069D-322B-446C-A7C8-436CD98ADDD3}"/>
+    <cellStyle name="20% - Акцент3 8 13" xfId="590" xr:uid="{A9EFD3EC-AC7E-4AAA-A1CA-973D7ED9CAA7}"/>
+    <cellStyle name="20% - Акцент3 8 14" xfId="591" xr:uid="{659EFB69-B7FF-4E41-BBE2-8BA57FE9AC06}"/>
+    <cellStyle name="20% - Акцент3 8 15" xfId="592" xr:uid="{2572370C-7FC8-4AED-A36D-CC2D54B62B8D}"/>
+    <cellStyle name="20% - Акцент3 8 16" xfId="593" xr:uid="{14DEFB5B-1745-4D6A-B5E6-D5EE7EECACAD}"/>
+    <cellStyle name="20% - Акцент3 8 17" xfId="594" xr:uid="{E8CE3821-EC53-4ADF-A32B-2E962E1A411D}"/>
+    <cellStyle name="20% - Акцент3 8 18" xfId="595" xr:uid="{1F08D17E-1DC1-42F6-830D-E5D76F9D43E0}"/>
+    <cellStyle name="20% - Акцент3 8 19" xfId="596" xr:uid="{F24D3883-0F5B-4CC7-A0EC-A34E3F31E4D8}"/>
+    <cellStyle name="20% - Акцент3 8 2" xfId="597" xr:uid="{D04D7E8B-F41E-46E3-BA3D-1F2EA726A5DA}"/>
+    <cellStyle name="20% - Акцент3 8 20" xfId="598" xr:uid="{FBA3DF9F-6F17-4CEA-9179-FC248A64D30F}"/>
+    <cellStyle name="20% - Акцент3 8 21" xfId="599" xr:uid="{084973DE-D08E-40E8-A511-9DC3452D7034}"/>
+    <cellStyle name="20% - Акцент3 8 22" xfId="600" xr:uid="{8A402ABA-308B-41F2-A041-201252CB40A8}"/>
+    <cellStyle name="20% - Акцент3 8 23" xfId="601" xr:uid="{21CF1B88-E29E-40B2-ABF7-A9A158E0A9B1}"/>
+    <cellStyle name="20% - Акцент3 8 24" xfId="602" xr:uid="{36B6F6BE-B4E3-4EA7-9405-0D382D3C3A25}"/>
+    <cellStyle name="20% - Акцент3 8 25" xfId="603" xr:uid="{39604D88-519F-4664-811F-E9D54ACC9AEE}"/>
+    <cellStyle name="20% - Акцент3 8 3" xfId="604" xr:uid="{45B0DA1F-EF77-476D-BE24-AEF95EC505E8}"/>
+    <cellStyle name="20% - Акцент3 8 4" xfId="605" xr:uid="{9B9D2EE6-8FAD-4AAE-B261-2014D41421A1}"/>
+    <cellStyle name="20% - Акцент3 8 5" xfId="606" xr:uid="{633918A3-55B6-4EC7-8892-6F8A97220B87}"/>
+    <cellStyle name="20% - Акцент3 8 6" xfId="607" xr:uid="{51F4A94A-9F5D-4956-B90F-5CA0CCB5C256}"/>
+    <cellStyle name="20% - Акцент3 8 7" xfId="608" xr:uid="{DCAA25FD-9B43-4B1B-8742-4B028D3DF6C7}"/>
+    <cellStyle name="20% - Акцент3 8 8" xfId="609" xr:uid="{6B65A108-7594-4B34-829F-DFCD8210C74B}"/>
+    <cellStyle name="20% - Акцент3 8 9" xfId="610" xr:uid="{26CF0C1F-807F-4B73-9813-58F71160C327}"/>
+    <cellStyle name="20% - Акцент3 9" xfId="611" xr:uid="{FEAB8563-C30B-4B58-ACB5-522DD3078858}"/>
+    <cellStyle name="20% - Акцент3 9 10" xfId="612" xr:uid="{D4867481-B929-4577-B966-A577A2C50556}"/>
+    <cellStyle name="20% - Акцент3 9 11" xfId="613" xr:uid="{54BD8AF7-9661-4552-B0CC-23AF10B7F2FA}"/>
+    <cellStyle name="20% - Акцент3 9 12" xfId="614" xr:uid="{33B165CA-F0D9-420A-873F-CD6D06DA6838}"/>
+    <cellStyle name="20% - Акцент3 9 13" xfId="615" xr:uid="{0099C000-B8B8-44C2-B8DA-EDCDCCD0F587}"/>
+    <cellStyle name="20% - Акцент3 9 14" xfId="616" xr:uid="{34B362E9-19DF-4784-AB7D-A2B45F2A7957}"/>
+    <cellStyle name="20% - Акцент3 9 15" xfId="617" xr:uid="{2809BFC1-A840-4195-A4DA-8AD736F9DBFF}"/>
+    <cellStyle name="20% - Акцент3 9 16" xfId="618" xr:uid="{B63DBE37-9D61-4DD7-AC02-7A88A32A7737}"/>
+    <cellStyle name="20% - Акцент3 9 17" xfId="619" xr:uid="{F572EF36-5C7B-4F36-AA04-A59522CB3F31}"/>
+    <cellStyle name="20% - Акцент3 9 18" xfId="620" xr:uid="{2E47DBC6-E196-421F-8054-71AB8A888FBB}"/>
+    <cellStyle name="20% - Акцент3 9 19" xfId="621" xr:uid="{102AECBB-A912-4F2B-BD63-558177760770}"/>
+    <cellStyle name="20% - Акцент3 9 2" xfId="622" xr:uid="{0FF5C0DF-1152-42E1-AC4B-DA2D93181479}"/>
+    <cellStyle name="20% - Акцент3 9 20" xfId="623" xr:uid="{43F836FB-50AD-4279-B4A1-D207C1878244}"/>
+    <cellStyle name="20% - Акцент3 9 21" xfId="624" xr:uid="{33D95477-899A-4752-B519-069D40465570}"/>
+    <cellStyle name="20% - Акцент3 9 22" xfId="625" xr:uid="{6646DA81-830A-4F50-ABB4-A088D5B5FC1E}"/>
+    <cellStyle name="20% - Акцент3 9 23" xfId="626" xr:uid="{72261CF1-594D-40A4-A9A7-4428ED1C7365}"/>
+    <cellStyle name="20% - Акцент3 9 24" xfId="627" xr:uid="{3110606B-744E-4BAF-AFA9-BB692EF86047}"/>
+    <cellStyle name="20% - Акцент3 9 25" xfId="628" xr:uid="{682F5EEB-18F9-4F83-B26A-3B37D21920ED}"/>
+    <cellStyle name="20% - Акцент3 9 3" xfId="629" xr:uid="{E6006D1A-E482-41ED-9026-C8682737139F}"/>
+    <cellStyle name="20% - Акцент3 9 4" xfId="630" xr:uid="{6219D34A-85B9-411D-9FD1-55424B7B4FDC}"/>
+    <cellStyle name="20% - Акцент3 9 5" xfId="631" xr:uid="{F550493D-08CE-4A7D-8033-D4C7F4A9712C}"/>
+    <cellStyle name="20% - Акцент3 9 6" xfId="632" xr:uid="{375AAE89-D37E-4C96-9EEF-59513E8151C4}"/>
+    <cellStyle name="20% - Акцент3 9 7" xfId="633" xr:uid="{E7ABBE0C-A2F7-4B2F-A43D-F53414AEFFB7}"/>
+    <cellStyle name="20% - Акцент3 9 8" xfId="634" xr:uid="{C6918849-9D15-497E-B61D-D4B23AB6C67C}"/>
+    <cellStyle name="20% - Акцент3 9 9" xfId="635" xr:uid="{0FCB5263-BE1A-4ACA-9D74-EB91A176E6ED}"/>
+    <cellStyle name="20% - Акцент4 2" xfId="636" xr:uid="{482F4241-F942-4FB0-8C73-AFA40A9DD63A}"/>
+    <cellStyle name="20% - Акцент4 2 10" xfId="637" xr:uid="{07E66183-53F3-4B6C-9995-25707AE2F9EB}"/>
+    <cellStyle name="20% - Акцент4 2 11" xfId="638" xr:uid="{DD2FAC00-B2EF-4AB1-BB8C-0EDB82CB7CD7}"/>
+    <cellStyle name="20% - Акцент4 2 12" xfId="639" xr:uid="{E3821B31-9688-4887-8C44-B135E3048E8A}"/>
+    <cellStyle name="20% - Акцент4 2 13" xfId="640" xr:uid="{2F2F469E-E949-4D3A-9207-7AD6E77D2138}"/>
+    <cellStyle name="20% - Акцент4 2 14" xfId="641" xr:uid="{E6F5F6E9-8FBE-404C-B17B-404772E209B9}"/>
+    <cellStyle name="20% - Акцент4 2 15" xfId="642" xr:uid="{F6B69B3D-D50A-4081-9ACC-E2D581CA48E1}"/>
+    <cellStyle name="20% - Акцент4 2 16" xfId="643" xr:uid="{6965B8A3-F070-4CAA-88E6-C6B105276A0E}"/>
+    <cellStyle name="20% - Акцент4 2 17" xfId="644" xr:uid="{C8AE7CAC-1148-445F-8111-BBA28D42E233}"/>
+    <cellStyle name="20% - Акцент4 2 18" xfId="645" xr:uid="{69B721F6-9330-4FBD-A083-3D2534C7C2F8}"/>
+    <cellStyle name="20% - Акцент4 2 19" xfId="646" xr:uid="{6511B07F-04B5-43F2-BC8E-73DB5D984B8D}"/>
+    <cellStyle name="20% - Акцент4 2 2" xfId="647" xr:uid="{FDFC6836-30B0-48A2-BD95-0A71D4306E3E}"/>
+    <cellStyle name="20% - Акцент4 2 20" xfId="648" xr:uid="{C2638618-F00E-4BC5-94E4-44EAD1FD1987}"/>
+    <cellStyle name="20% - Акцент4 2 21" xfId="649" xr:uid="{FD4325C8-BB18-42FA-9ACD-E0E8AB7F4C94}"/>
+    <cellStyle name="20% - Акцент4 2 22" xfId="650" xr:uid="{93EC39BA-32BA-4254-8606-C0A043558C27}"/>
+    <cellStyle name="20% - Акцент4 2 23" xfId="651" xr:uid="{D1BCE703-3E8A-4898-B98B-144196DA7C40}"/>
+    <cellStyle name="20% - Акцент4 2 24" xfId="652" xr:uid="{C9E51723-4E7E-42CC-9C96-BF3389BA6F29}"/>
+    <cellStyle name="20% - Акцент4 2 25" xfId="653" xr:uid="{6C8E918A-2875-4252-9DE5-ECDFF10AA9A8}"/>
+    <cellStyle name="20% - Акцент4 2 3" xfId="654" xr:uid="{623D2E6E-E8E3-49E2-9894-70E36765FCE8}"/>
+    <cellStyle name="20% - Акцент4 2 4" xfId="655" xr:uid="{EF42AEC0-093E-4059-A3C0-99104E9689D1}"/>
+    <cellStyle name="20% - Акцент4 2 5" xfId="656" xr:uid="{E65811FE-34D9-49A7-BEAD-D2793F016360}"/>
+    <cellStyle name="20% - Акцент4 2 6" xfId="657" xr:uid="{0033DD02-FED6-41DE-BF04-A87C21CE7D8D}"/>
+    <cellStyle name="20% - Акцент4 2 7" xfId="658" xr:uid="{A75C46F5-C66B-41FF-96C4-06669DA02C52}"/>
+    <cellStyle name="20% - Акцент4 2 8" xfId="659" xr:uid="{1F3800EE-2500-4776-8EDF-A0328D76B0FE}"/>
+    <cellStyle name="20% - Акцент4 2 9" xfId="660" xr:uid="{87E796AA-AB1C-402A-A09C-E2486779182C}"/>
+    <cellStyle name="20% - Акцент4 3" xfId="661" xr:uid="{5C5CE1C3-ACB4-4C2F-860F-406FC589AA39}"/>
+    <cellStyle name="20% - Акцент4 3 10" xfId="662" xr:uid="{68ADDDFC-57C5-4652-8B89-2AF9D2C3981E}"/>
+    <cellStyle name="20% - Акцент4 3 11" xfId="663" xr:uid="{765310E7-0211-446D-8345-B78FFE276006}"/>
+    <cellStyle name="20% - Акцент4 3 12" xfId="664" xr:uid="{AC2B9D8B-457B-4164-8776-DE986E1F934A}"/>
+    <cellStyle name="20% - Акцент4 3 13" xfId="665" xr:uid="{BD4DB70F-634E-46F8-89A4-75000FEFDBF8}"/>
+    <cellStyle name="20% - Акцент4 3 14" xfId="666" xr:uid="{81D8137D-25AE-4001-B4E3-BEFCD21B9771}"/>
+    <cellStyle name="20% - Акцент4 3 15" xfId="667" xr:uid="{9CA34810-3E13-4055-9266-16931B7B9D6B}"/>
+    <cellStyle name="20% - Акцент4 3 16" xfId="668" xr:uid="{1B94C01C-DCC1-4ECF-802E-B47D9C3C7730}"/>
+    <cellStyle name="20% - Акцент4 3 17" xfId="669" xr:uid="{8E1FB5F6-074F-4118-861B-D40B67D700CE}"/>
+    <cellStyle name="20% - Акцент4 3 18" xfId="670" xr:uid="{9C06C802-CEE9-420B-9334-A144D18C7EB7}"/>
+    <cellStyle name="20% - Акцент4 3 19" xfId="671" xr:uid="{104B37B0-48C4-4244-B7AF-59F155BF3A1D}"/>
+    <cellStyle name="20% - Акцент4 3 2" xfId="672" xr:uid="{E7040C9F-4F82-4384-B98A-B65A91FC1F2E}"/>
+    <cellStyle name="20% - Акцент4 3 20" xfId="673" xr:uid="{7B63C967-88C8-43F7-97A0-BE62C8BEB05B}"/>
+    <cellStyle name="20% - Акцент4 3 21" xfId="674" xr:uid="{A252288A-2A86-4CB4-9303-A697FAB479F9}"/>
+    <cellStyle name="20% - Акцент4 3 22" xfId="675" xr:uid="{E27E663C-6461-463C-8EA1-61EC758B8A78}"/>
+    <cellStyle name="20% - Акцент4 3 23" xfId="676" xr:uid="{35498657-90B7-4E39-88F3-5DBD9D4836A3}"/>
+    <cellStyle name="20% - Акцент4 3 24" xfId="677" xr:uid="{BE9DA4B5-7D24-4EA9-AFBA-5562E6314558}"/>
+    <cellStyle name="20% - Акцент4 3 25" xfId="678" xr:uid="{40C1A61F-67D8-468B-B5F0-FDF7D842C06B}"/>
+    <cellStyle name="20% - Акцент4 3 3" xfId="679" xr:uid="{194A450E-6679-4A31-9357-4365C431C74C}"/>
+    <cellStyle name="20% - Акцент4 3 4" xfId="680" xr:uid="{90BD3337-56A5-4023-8631-A7882792CC11}"/>
+    <cellStyle name="20% - Акцент4 3 5" xfId="681" xr:uid="{1082CFB2-AC7C-47F8-8D99-C55FEB76BB3D}"/>
+    <cellStyle name="20% - Акцент4 3 6" xfId="682" xr:uid="{65310A8E-E590-4D46-B565-0CD5E57F294D}"/>
+    <cellStyle name="20% - Акцент4 3 7" xfId="683" xr:uid="{011F4962-5086-402A-B467-A0170DA248BC}"/>
+    <cellStyle name="20% - Акцент4 3 8" xfId="684" xr:uid="{356302C5-9248-4BAB-8EE8-09257E38DB5C}"/>
+    <cellStyle name="20% - Акцент4 3 9" xfId="685" xr:uid="{E4CFA52B-9F64-425C-B71C-8229B8AAF41B}"/>
+    <cellStyle name="20% - Акцент4 4" xfId="686" xr:uid="{8CE780A2-FAAD-478D-BFE9-019478D0FC88}"/>
+    <cellStyle name="20% - Акцент4 4 10" xfId="687" xr:uid="{C54E5D5E-692E-4686-B3CC-6E72FB2B01FF}"/>
+    <cellStyle name="20% - Акцент4 4 11" xfId="688" xr:uid="{96B9DF54-1E10-48A6-A5FC-171108414957}"/>
+    <cellStyle name="20% - Акцент4 4 12" xfId="689" xr:uid="{CA9AFD56-D9CD-4F15-B31E-DCBA602F1252}"/>
+    <cellStyle name="20% - Акцент4 4 13" xfId="690" xr:uid="{A8C847B5-08E3-4648-A21F-1FE1349FBB39}"/>
+    <cellStyle name="20% - Акцент4 4 14" xfId="691" xr:uid="{35436CD8-2195-4553-91D8-4770EF570A22}"/>
+    <cellStyle name="20% - Акцент4 4 15" xfId="692" xr:uid="{213AFF9B-864F-456A-940E-54CA6D560596}"/>
+    <cellStyle name="20% - Акцент4 4 16" xfId="693" xr:uid="{7769E27E-A540-4C74-B73D-BBE1F696B16B}"/>
+    <cellStyle name="20% - Акцент4 4 17" xfId="694" xr:uid="{BC80DA51-5665-45A7-A935-4DB3FC801995}"/>
+    <cellStyle name="20% - Акцент4 4 18" xfId="695" xr:uid="{0F33F372-8C11-4649-AC97-AE93B63751BD}"/>
+    <cellStyle name="20% - Акцент4 4 19" xfId="696" xr:uid="{6D3F9C12-59CA-49BE-9529-AF1BE6967CE2}"/>
+    <cellStyle name="20% - Акцент4 4 2" xfId="697" xr:uid="{261672FC-CD41-479F-844A-802F2D80B406}"/>
+    <cellStyle name="20% - Акцент4 4 20" xfId="698" xr:uid="{7182EFFA-6D82-4F9B-9D40-F490F5B5686D}"/>
+    <cellStyle name="20% - Акцент4 4 21" xfId="699" xr:uid="{254B3857-34EC-437D-8DDA-82BA77891446}"/>
+    <cellStyle name="20% - Акцент4 4 22" xfId="700" xr:uid="{A42164A6-C740-422B-8D14-9753EEB1653D}"/>
+    <cellStyle name="20% - Акцент4 4 23" xfId="701" xr:uid="{13329C3D-4A55-4EE3-B14F-F1932BAD9205}"/>
+    <cellStyle name="20% - Акцент4 4 24" xfId="702" xr:uid="{949331C3-5DA2-45D4-ACDA-DF14517FBAFB}"/>
+    <cellStyle name="20% - Акцент4 4 25" xfId="703" xr:uid="{5ACD6395-6F48-4F03-A4EE-018DA5B75F95}"/>
+    <cellStyle name="20% - Акцент4 4 3" xfId="704" xr:uid="{6454F2D9-D01B-4F61-AB80-4077119B7A45}"/>
+    <cellStyle name="20% - Акцент4 4 4" xfId="705" xr:uid="{56510368-498F-4B5E-8209-CB09E7E53CAB}"/>
+    <cellStyle name="20% - Акцент4 4 5" xfId="706" xr:uid="{21E43139-5EDD-4E56-B809-32510783609C}"/>
+    <cellStyle name="20% - Акцент4 4 6" xfId="707" xr:uid="{2D1AB9B5-EC8B-4B47-9E44-9F058AD72A56}"/>
+    <cellStyle name="20% - Акцент4 4 7" xfId="708" xr:uid="{B5578E45-7313-41A9-B696-B9B7D304FDF7}"/>
+    <cellStyle name="20% - Акцент4 4 8" xfId="709" xr:uid="{5D5CA557-41BD-4FC2-97E3-F64A06CEF6DF}"/>
+    <cellStyle name="20% - Акцент4 4 9" xfId="710" xr:uid="{1799F938-B9D4-4B01-A32B-7E9AA4222425}"/>
+    <cellStyle name="20% - Акцент4 5" xfId="711" xr:uid="{7BF1B10B-F6E7-41EC-89AF-B9107A627B86}"/>
+    <cellStyle name="20% - Акцент4 5 10" xfId="712" xr:uid="{7265DFB5-F5B4-46D4-9DAF-26F0378E1DF9}"/>
+    <cellStyle name="20% - Акцент4 5 11" xfId="713" xr:uid="{05956081-4AFA-494C-B21E-3F1FD6F87987}"/>
+    <cellStyle name="20% - Акцент4 5 12" xfId="714" xr:uid="{367892D3-27AA-43DC-9A57-BBC8E03FB2ED}"/>
+    <cellStyle name="20% - Акцент4 5 13" xfId="715" xr:uid="{B5D79B85-2A8E-4CAD-8BAC-1F60350054FC}"/>
+    <cellStyle name="20% - Акцент4 5 14" xfId="716" xr:uid="{BEFD85EA-9F7B-4100-9BDE-232F9F1B8FB9}"/>
+    <cellStyle name="20% - Акцент4 5 15" xfId="717" xr:uid="{5843A6D0-3D8C-45DF-997B-05159FF1876A}"/>
+    <cellStyle name="20% - Акцент4 5 16" xfId="718" xr:uid="{89B15271-DD96-45F3-906C-B85B9C9DB237}"/>
+    <cellStyle name="20% - Акцент4 5 17" xfId="719" xr:uid="{4229C9E3-D9F4-456C-B8D6-880130EEBB81}"/>
+    <cellStyle name="20% - Акцент4 5 18" xfId="720" xr:uid="{C6C82EE2-BB55-4294-8484-F50F2AC859B4}"/>
+    <cellStyle name="20% - Акцент4 5 19" xfId="721" xr:uid="{D2E1CA65-8DA6-45F5-A3E6-40CF3ACF9C59}"/>
+    <cellStyle name="20% - Акцент4 5 2" xfId="722" xr:uid="{F8305127-17FE-4F0C-B4B4-35494F0286BD}"/>
+    <cellStyle name="20% - Акцент4 5 20" xfId="723" xr:uid="{EAD9111B-4278-4AEF-B842-E4052C7D9C3D}"/>
+    <cellStyle name="20% - Акцент4 5 21" xfId="724" xr:uid="{DA628DFB-BA86-4F74-BD1C-0C44E1F2094F}"/>
+    <cellStyle name="20% - Акцент4 5 22" xfId="725" xr:uid="{0CCA5A73-BDEE-4B2D-ACEC-95A00FE8E8A6}"/>
+    <cellStyle name="20% - Акцент4 5 23" xfId="726" xr:uid="{41E99B3A-7E30-4CB4-A9ED-B7B1B40B3C7E}"/>
+    <cellStyle name="20% - Акцент4 5 24" xfId="727" xr:uid="{A2BF5A39-7690-49E6-99B9-3DDA11C55A1F}"/>
+    <cellStyle name="20% - Акцент4 5 25" xfId="728" xr:uid="{4BFE9FC5-653C-4B1D-BF45-9F231F0EFFF1}"/>
+    <cellStyle name="20% - Акцент4 5 3" xfId="729" xr:uid="{21D8E3D2-D945-48B4-8F9C-9D8321DD2CB6}"/>
+    <cellStyle name="20% - Акцент4 5 4" xfId="730" xr:uid="{2D1A17C4-E326-4900-9CE8-A62FC2563F71}"/>
+    <cellStyle name="20% - Акцент4 5 5" xfId="731" xr:uid="{02F76F10-6A8A-4488-8F12-2945988C2D65}"/>
+    <cellStyle name="20% - Акцент4 5 6" xfId="732" xr:uid="{647E7B2D-4FEC-495F-938D-1F75B2E32EA9}"/>
+    <cellStyle name="20% - Акцент4 5 7" xfId="733" xr:uid="{EDF34A39-817D-4C0E-9CEC-BA14C600BAB0}"/>
+    <cellStyle name="20% - Акцент4 5 8" xfId="734" xr:uid="{1C98544D-5C77-4661-B332-E4659B2F8293}"/>
+    <cellStyle name="20% - Акцент4 5 9" xfId="735" xr:uid="{38797661-B075-4338-B333-E6B5E1070E39}"/>
+    <cellStyle name="20% - Акцент4 6" xfId="736" xr:uid="{39FBFB48-692B-4963-9D8B-6D7A61FF22A1}"/>
+    <cellStyle name="20% - Акцент4 6 10" xfId="737" xr:uid="{9010C855-D15C-4B9F-BB88-D4F9B2CFCB2C}"/>
+    <cellStyle name="20% - Акцент4 6 11" xfId="738" xr:uid="{1BED760B-F5AA-4FB6-AC8B-17469B26C220}"/>
+    <cellStyle name="20% - Акцент4 6 12" xfId="739" xr:uid="{313DB7D2-B0C9-4986-ACF9-E69B1E2E68BB}"/>
+    <cellStyle name="20% - Акцент4 6 13" xfId="740" xr:uid="{4F00F80C-6340-4AEE-8BCB-16890B58F771}"/>
+    <cellStyle name="20% - Акцент4 6 14" xfId="741" xr:uid="{7C4F057E-6797-4164-815A-63F45B92A942}"/>
+    <cellStyle name="20% - Акцент4 6 15" xfId="742" xr:uid="{4E77892D-232D-4967-B02B-3D0FCB54D967}"/>
+    <cellStyle name="20% - Акцент4 6 16" xfId="743" xr:uid="{94CC5C50-F181-4633-9A94-B7E0819D8D44}"/>
+    <cellStyle name="20% - Акцент4 6 17" xfId="744" xr:uid="{164154DC-1657-4526-871A-5B289989AE3F}"/>
+    <cellStyle name="20% - Акцент4 6 18" xfId="745" xr:uid="{FD072D31-6234-4464-A092-E328726953A9}"/>
+    <cellStyle name="20% - Акцент4 6 19" xfId="746" xr:uid="{0FE264F3-D728-4351-88C7-B07CCE072196}"/>
+    <cellStyle name="20% - Акцент4 6 2" xfId="747" xr:uid="{8016F306-646A-4D34-8BB1-43F0BA75DED8}"/>
+    <cellStyle name="20% - Акцент4 6 20" xfId="748" xr:uid="{3557CA3C-C70E-4391-9CFC-90F599157EF4}"/>
+    <cellStyle name="20% - Акцент4 6 21" xfId="749" xr:uid="{FDAE8E31-DA16-445A-BFB6-09B6FB482A70}"/>
+    <cellStyle name="20% - Акцент4 6 22" xfId="750" xr:uid="{299E8C8C-F9AC-42FF-9983-CE77DED944ED}"/>
+    <cellStyle name="20% - Акцент4 6 23" xfId="751" xr:uid="{C3F24B1F-AE07-4D85-924A-A838AFE6CE32}"/>
+    <cellStyle name="20% - Акцент4 6 24" xfId="752" xr:uid="{C79865C6-87E8-46A4-8388-9A38802B0465}"/>
+    <cellStyle name="20% - Акцент4 6 25" xfId="753" xr:uid="{85CC10C2-4ECE-48BA-AC48-C7A1B0FCC4C8}"/>
+    <cellStyle name="20% - Акцент4 6 3" xfId="754" xr:uid="{C2B3BA35-113C-464E-8633-B55A4AC557E6}"/>
+    <cellStyle name="20% - Акцент4 6 4" xfId="755" xr:uid="{62838506-EAE0-442B-B822-0486F9DACA14}"/>
+    <cellStyle name="20% - Акцент4 6 5" xfId="756" xr:uid="{46B73AA7-7A79-4DF9-A4F8-BE326EF1690B}"/>
+    <cellStyle name="20% - Акцент4 6 6" xfId="757" xr:uid="{D9554D36-D62C-4107-973A-88BDFB5C4545}"/>
+    <cellStyle name="20% - Акцент4 6 7" xfId="758" xr:uid="{7A9F814F-BE7F-4EDE-9DCE-A64CF493C181}"/>
+    <cellStyle name="20% - Акцент4 6 8" xfId="759" xr:uid="{59D3E425-A5A7-4A98-9604-12FBB0625551}"/>
+    <cellStyle name="20% - Акцент4 6 9" xfId="760" xr:uid="{4110CC44-43D7-4F77-92DF-06DF1E86C83D}"/>
+    <cellStyle name="20% - Акцент4 7" xfId="761" xr:uid="{0F194F2C-8D8D-49F1-BF72-492F079184EA}"/>
+    <cellStyle name="20% - Акцент4 7 10" xfId="762" xr:uid="{3785994F-37B6-4E5F-A9CB-76CC6AE163F7}"/>
+    <cellStyle name="20% - Акцент4 7 11" xfId="763" xr:uid="{3729852D-648E-4843-B249-E4C7F3BA4B0F}"/>
+    <cellStyle name="20% - Акцент4 7 12" xfId="764" xr:uid="{70DFB879-412D-4D1C-B6F1-B4EEFB43A5A6}"/>
+    <cellStyle name="20% - Акцент4 7 13" xfId="765" xr:uid="{5F641E32-79FD-4D8B-A979-8D9D45D90A0B}"/>
+    <cellStyle name="20% - Акцент4 7 14" xfId="766" xr:uid="{43A54DAB-47F8-479D-986D-47EFFA32CDD8}"/>
+    <cellStyle name="20% - Акцент4 7 15" xfId="767" xr:uid="{EE02F70E-7C66-47F1-9355-BC5647CF981F}"/>
+    <cellStyle name="20% - Акцент4 7 16" xfId="768" xr:uid="{2DEE4DD5-6B3F-47DA-8C64-83CCDE0BB51A}"/>
+    <cellStyle name="20% - Акцент4 7 17" xfId="769" xr:uid="{8866FE10-D2FE-4BA0-9682-136A16E222E4}"/>
+    <cellStyle name="20% - Акцент4 7 18" xfId="770" xr:uid="{A7446D3D-0201-47D8-8A06-D79F3369227F}"/>
+    <cellStyle name="20% - Акцент4 7 19" xfId="771" xr:uid="{628BF372-5ACD-4DB4-9D07-C8ACB67EB725}"/>
+    <cellStyle name="20% - Акцент4 7 2" xfId="772" xr:uid="{2F659104-547E-4308-A418-7E5A71E8CF9F}"/>
+    <cellStyle name="20% - Акцент4 7 20" xfId="773" xr:uid="{57A3F272-D0A9-4636-A57A-CACF5CFD8435}"/>
+    <cellStyle name="20% - Акцент4 7 21" xfId="774" xr:uid="{69C77AFB-DD43-4CAC-8B2F-6D8128C8961C}"/>
+    <cellStyle name="20% - Акцент4 7 22" xfId="775" xr:uid="{B6199FD1-53A4-45B9-9E96-9F7E09385230}"/>
+    <cellStyle name="20% - Акцент4 7 23" xfId="776" xr:uid="{5190F66D-3CED-4AD4-AEFD-BC9DE4CF8BC1}"/>
+    <cellStyle name="20% - Акцент4 7 24" xfId="777" xr:uid="{238A81F5-6EDA-4029-BF85-9FB4A3ADDCDD}"/>
+    <cellStyle name="20% - Акцент4 7 25" xfId="778" xr:uid="{B12F7763-91E8-4BCB-A64F-CB2330CB8683}"/>
+    <cellStyle name="20% - Акцент4 7 3" xfId="779" xr:uid="{0803490B-F443-4289-8FCA-E5B01F32D1A2}"/>
+    <cellStyle name="20% - Акцент4 7 4" xfId="780" xr:uid="{A6F1AC11-D3E9-4D7C-8CF8-2587ED6A805E}"/>
+    <cellStyle name="20% - Акцент4 7 5" xfId="781" xr:uid="{EB07AA86-9A58-4446-A778-C6DF725DCECF}"/>
+    <cellStyle name="20% - Акцент4 7 6" xfId="782" xr:uid="{06A68D89-F6B0-4B22-9414-5648C5B97823}"/>
+    <cellStyle name="20% - Акцент4 7 7" xfId="783" xr:uid="{EAE612E2-0FFA-47C2-A226-44A39AA27C47}"/>
+    <cellStyle name="20% - Акцент4 7 8" xfId="784" xr:uid="{164C3701-CF94-4A59-BE90-671A9BC1F1D4}"/>
+    <cellStyle name="20% - Акцент4 7 9" xfId="785" xr:uid="{2E0D4015-8C0A-49E7-9923-001448A5FF0A}"/>
+    <cellStyle name="20% - Акцент4 8" xfId="786" xr:uid="{93944ED0-C2AA-4D4D-BDEB-3307C239E2FF}"/>
+    <cellStyle name="20% - Акцент4 8 10" xfId="787" xr:uid="{1C683F1C-F779-4BC6-8845-BDEAE4181A0A}"/>
+    <cellStyle name="20% - Акцент4 8 11" xfId="788" xr:uid="{117473F6-863B-472C-9FE8-BFA73CAA4C41}"/>
+    <cellStyle name="20% - Акцент4 8 12" xfId="789" xr:uid="{11A46233-E99B-488F-85AB-40F9FD256604}"/>
+    <cellStyle name="20% - Акцент4 8 13" xfId="790" xr:uid="{6949CC86-E5E2-4C41-BC01-53BEE566D56D}"/>
+    <cellStyle name="20% - Акцент4 8 14" xfId="791" xr:uid="{CD6241AC-D672-40D5-8C86-D95F0345B02B}"/>
+    <cellStyle name="20% - Акцент4 8 15" xfId="792" xr:uid="{DDEFACAF-AD94-4340-8506-C6415B8F5818}"/>
+    <cellStyle name="20% - Акцент4 8 16" xfId="793" xr:uid="{3578BAB9-82DE-4505-A3A4-A3C8AD2ED4E8}"/>
+    <cellStyle name="20% - Акцент4 8 17" xfId="794" xr:uid="{A0FAB450-FBEE-402A-AFB7-D913D7AFE5B7}"/>
+    <cellStyle name="20% - Акцент4 8 18" xfId="795" xr:uid="{B30513F3-879B-4C66-98E2-AB3CD2B72441}"/>
+    <cellStyle name="20% - Акцент4 8 19" xfId="796" xr:uid="{304B3E75-88A6-4377-9B19-3649D851E0BA}"/>
+    <cellStyle name="20% - Акцент4 8 2" xfId="797" xr:uid="{2C372009-CE61-491D-B563-ED73A021F8D8}"/>
+    <cellStyle name="20% - Акцент4 8 20" xfId="798" xr:uid="{95D69445-C340-4CA2-8AFB-A0CF24388FAE}"/>
+    <cellStyle name="20% - Акцент4 8 21" xfId="799" xr:uid="{4E6B051F-C462-4FCE-BE35-276420F2C9E7}"/>
+    <cellStyle name="20% - Акцент4 8 22" xfId="800" xr:uid="{E1710C09-CB58-412C-8DC9-7167F213FF12}"/>
+    <cellStyle name="20% - Акцент4 8 23" xfId="801" xr:uid="{0D2D3C54-6429-4882-A8E9-42CC8C603724}"/>
+    <cellStyle name="20% - Акцент4 8 24" xfId="802" xr:uid="{5EA0A9D1-DCC5-44A3-9D49-AB0AD11C9C61}"/>
+    <cellStyle name="20% - Акцент4 8 25" xfId="803" xr:uid="{6AF0532A-9E1C-4AEA-947D-CAFE4271A462}"/>
+    <cellStyle name="20% - Акцент4 8 3" xfId="804" xr:uid="{F543A7BD-518B-4741-A073-9A3754471F73}"/>
+    <cellStyle name="20% - Акцент4 8 4" xfId="805" xr:uid="{B7AF2C5D-2178-4535-B1BB-EB9E7AE593C5}"/>
+    <cellStyle name="20% - Акцент4 8 5" xfId="806" xr:uid="{1CC16755-61F3-42ED-86BF-031C8E204B60}"/>
+    <cellStyle name="20% - Акцент4 8 6" xfId="807" xr:uid="{3B53257F-EFC1-4677-A6EC-A148EACC27DD}"/>
+    <cellStyle name="20% - Акцент4 8 7" xfId="808" xr:uid="{6BDA77F0-19E7-4D84-B39A-CDA71F0A3372}"/>
+    <cellStyle name="20% - Акцент4 8 8" xfId="809" xr:uid="{80AF215F-B4BB-4D2A-8600-9959E995EB10}"/>
+    <cellStyle name="20% - Акцент4 8 9" xfId="810" xr:uid="{F9E900D8-FEC9-4F2D-8668-838291ACCC42}"/>
+    <cellStyle name="20% - Акцент4 9" xfId="811" xr:uid="{E22E6146-FF40-4850-BADB-C6757DA88145}"/>
+    <cellStyle name="20% - Акцент4 9 10" xfId="812" xr:uid="{E411C200-6D19-47CD-9CC7-5BDD4BBF9BD4}"/>
+    <cellStyle name="20% - Акцент4 9 11" xfId="813" xr:uid="{9B580A75-D6E4-4681-AF8E-68A323F447C7}"/>
+    <cellStyle name="20% - Акцент4 9 12" xfId="814" xr:uid="{326C9848-B4B4-4E41-BDCA-AAE739910AA4}"/>
+    <cellStyle name="20% - Акцент4 9 13" xfId="815" xr:uid="{66A388E4-594F-4C7F-8F20-C2460FF03298}"/>
+    <cellStyle name="20% - Акцент4 9 14" xfId="816" xr:uid="{C32D65E2-D3BF-45CF-965D-348905E366ED}"/>
+    <cellStyle name="20% - Акцент4 9 15" xfId="817" xr:uid="{3460AE78-F22C-41DD-9DAA-56E92421A4DA}"/>
+    <cellStyle name="20% - Акцент4 9 16" xfId="818" xr:uid="{A13C16F5-3793-4FAE-B3B6-7188C5CA4943}"/>
+    <cellStyle name="20% - Акцент4 9 17" xfId="819" xr:uid="{80E26DBD-B902-4B6F-8AB9-056473B3F163}"/>
+    <cellStyle name="20% - Акцент4 9 18" xfId="820" xr:uid="{51156CD0-95CD-4463-8A1E-7C010823F15B}"/>
+    <cellStyle name="20% - Акцент4 9 19" xfId="821" xr:uid="{7F522866-E1C5-4F7C-B9D1-EAF9E683CAD5}"/>
+    <cellStyle name="20% - Акцент4 9 2" xfId="822" xr:uid="{978984C9-569B-4AA9-8866-DBEA672FD9D0}"/>
+    <cellStyle name="20% - Акцент4 9 20" xfId="823" xr:uid="{F985CEF7-12E6-4EFC-9ECF-ECA0D57C49E9}"/>
+    <cellStyle name="20% - Акцент4 9 21" xfId="824" xr:uid="{AA3230CD-BA85-42F4-95B7-98DA47620CB7}"/>
+    <cellStyle name="20% - Акцент4 9 22" xfId="825" xr:uid="{5746245B-D0B2-4A5C-BB26-7B5500F7C9B2}"/>
+    <cellStyle name="20% - Акцент4 9 23" xfId="826" xr:uid="{4AF485F5-2343-4CAF-98FB-82C4AEE76E27}"/>
+    <cellStyle name="20% - Акцент4 9 24" xfId="827" xr:uid="{1E354252-94AF-42AB-A196-16BC3236BB4A}"/>
+    <cellStyle name="20% - Акцент4 9 25" xfId="828" xr:uid="{74B5C168-3048-406D-9297-D652727BAF99}"/>
+    <cellStyle name="20% - Акцент4 9 3" xfId="829" xr:uid="{78AEEB5A-3ED5-4EE2-888C-BD3BDAFD8799}"/>
+    <cellStyle name="20% - Акцент4 9 4" xfId="830" xr:uid="{C177C951-7870-4548-82E2-8C6B79636D78}"/>
+    <cellStyle name="20% - Акцент4 9 5" xfId="831" xr:uid="{31693869-37A9-484B-8DC1-9ABCF76189F8}"/>
+    <cellStyle name="20% - Акцент4 9 6" xfId="832" xr:uid="{BD502488-3702-47A1-880D-B00FBA1EC0E2}"/>
+    <cellStyle name="20% - Акцент4 9 7" xfId="833" xr:uid="{F767AAE9-31D4-445F-B141-28F3D18D03D7}"/>
+    <cellStyle name="20% - Акцент4 9 8" xfId="834" xr:uid="{E1F5DA25-DDB0-46A8-B0F9-2F7768479A1E}"/>
+    <cellStyle name="20% - Акцент4 9 9" xfId="835" xr:uid="{12869895-721D-4A02-8EED-BF4DB8E65E5F}"/>
+    <cellStyle name="40% - Акцент3 2" xfId="836" xr:uid="{C793DF12-E5A3-4C94-A9D6-E3853A590E91}"/>
+    <cellStyle name="40% - Акцент3 2 10" xfId="837" xr:uid="{16B07E45-E7EE-47C5-B1F4-40E30B196DE6}"/>
+    <cellStyle name="40% - Акцент3 2 11" xfId="838" xr:uid="{EE15FF01-A79C-400B-BE2F-6DCE9F13382F}"/>
+    <cellStyle name="40% - Акцент3 2 12" xfId="839" xr:uid="{4752352B-5FAE-4C68-9C43-E0F86D17CDED}"/>
+    <cellStyle name="40% - Акцент3 2 13" xfId="840" xr:uid="{1A89FD7B-E2E4-44AC-8656-F3FA4DA258FF}"/>
+    <cellStyle name="40% - Акцент3 2 14" xfId="841" xr:uid="{6D5829DD-F995-4788-89DF-AE412A32A093}"/>
+    <cellStyle name="40% - Акцент3 2 15" xfId="842" xr:uid="{1653BE0F-7F2D-4E4C-B995-AF997519E961}"/>
+    <cellStyle name="40% - Акцент3 2 16" xfId="843" xr:uid="{86505FF8-B0BF-4B92-A2B7-A97889D038D6}"/>
+    <cellStyle name="40% - Акцент3 2 17" xfId="844" xr:uid="{AB813C2B-3491-40B7-A61F-A41DFECEFAAF}"/>
+    <cellStyle name="40% - Акцент3 2 18" xfId="845" xr:uid="{35ED15B6-E145-4BCD-9266-54BE1F206E30}"/>
+    <cellStyle name="40% - Акцент3 2 19" xfId="846" xr:uid="{7A7187E5-17A7-4CB0-8260-FC0E441D1096}"/>
+    <cellStyle name="40% - Акцент3 2 2" xfId="847" xr:uid="{C0C0F2BD-90BB-4D6B-88EF-1F1C242497D0}"/>
+    <cellStyle name="40% - Акцент3 2 20" xfId="848" xr:uid="{514EC36B-4306-4516-AA08-7CA7BCF4FEC3}"/>
+    <cellStyle name="40% - Акцент3 2 21" xfId="849" xr:uid="{4F177F39-59FD-4A95-9762-2CD6DD63A310}"/>
+    <cellStyle name="40% - Акцент3 2 22" xfId="850" xr:uid="{FFDDE041-FC28-48A5-9C39-81F034415D9B}"/>
+    <cellStyle name="40% - Акцент3 2 23" xfId="851" xr:uid="{4116130C-724F-4CF9-A22D-0DA5CE1FF22F}"/>
+    <cellStyle name="40% - Акцент3 2 24" xfId="852" xr:uid="{734080D6-1268-49CB-9822-0E72AC769A1B}"/>
+    <cellStyle name="40% - Акцент3 2 25" xfId="853" xr:uid="{AD67850F-5867-4A14-B001-6FBE08F00954}"/>
+    <cellStyle name="40% - Акцент3 2 3" xfId="854" xr:uid="{D35BD17A-420E-4C5D-B0F6-9D8FDF0436CB}"/>
+    <cellStyle name="40% - Акцент3 2 4" xfId="855" xr:uid="{3BBE4EE1-42CA-4DBE-94C1-05771FB1315B}"/>
+    <cellStyle name="40% - Акцент3 2 5" xfId="856" xr:uid="{36771157-B0F2-4C61-A7AE-405C21B6298D}"/>
+    <cellStyle name="40% - Акцент3 2 6" xfId="857" xr:uid="{A45CDDE2-81EF-4420-9EC9-77A078D8F74E}"/>
+    <cellStyle name="40% - Акцент3 2 7" xfId="858" xr:uid="{A9153E93-5B91-4494-8D09-5BB100CF5D2B}"/>
+    <cellStyle name="40% - Акцент3 2 8" xfId="859" xr:uid="{A4D20BDF-2C62-4861-AD96-BDC48C1DDBD1}"/>
+    <cellStyle name="40% - Акцент3 2 9" xfId="860" xr:uid="{00CA08B5-181E-4B88-8852-15BE3418F138}"/>
+    <cellStyle name="40% - Акцент3 3" xfId="861" xr:uid="{B96C1462-EF2D-486A-892A-BBA392D69B29}"/>
+    <cellStyle name="40% - Акцент3 3 10" xfId="862" xr:uid="{949610D1-4C01-44C8-AE81-1C4D4D7DA9BB}"/>
+    <cellStyle name="40% - Акцент3 3 11" xfId="863" xr:uid="{60AAD20A-FE48-4534-A707-59EA46F67B4D}"/>
+    <cellStyle name="40% - Акцент3 3 12" xfId="864" xr:uid="{C0DBF3D4-8FBB-45D3-9155-A28DF238C9E9}"/>
+    <cellStyle name="40% - Акцент3 3 13" xfId="865" xr:uid="{08778C64-5A2E-4B46-87F7-4D1FD734640A}"/>
+    <cellStyle name="40% - Акцент3 3 14" xfId="866" xr:uid="{744B1560-5B66-416E-827E-5A8147413E27}"/>
+    <cellStyle name="40% - Акцент3 3 15" xfId="867" xr:uid="{7FDC9B5E-3C9B-4990-BDFD-D2CB7E31CFDD}"/>
+    <cellStyle name="40% - Акцент3 3 16" xfId="868" xr:uid="{CC8F4B19-DEFD-4732-8ECF-A79504ABE534}"/>
+    <cellStyle name="40% - Акцент3 3 17" xfId="869" xr:uid="{7184AD03-36C1-4121-929E-E4981725D25A}"/>
+    <cellStyle name="40% - Акцент3 3 18" xfId="870" xr:uid="{9C376503-2ABB-45E4-A4D4-0087917E7AD6}"/>
+    <cellStyle name="40% - Акцент3 3 19" xfId="871" xr:uid="{E770DDCB-CEFB-4C34-95C2-93B3AAB355E0}"/>
+    <cellStyle name="40% - Акцент3 3 2" xfId="872" xr:uid="{552FEBDC-DC1F-4961-B6F3-C89C20512873}"/>
+    <cellStyle name="40% - Акцент3 3 20" xfId="873" xr:uid="{BDD5BAB0-F9D5-402B-B8C0-B1CE602421AA}"/>
+    <cellStyle name="40% - Акцент3 3 21" xfId="874" xr:uid="{12ED374B-A182-489B-862D-BF64920ADEE5}"/>
+    <cellStyle name="40% - Акцент3 3 22" xfId="875" xr:uid="{3A1B03D7-8E40-44E4-9DE5-61638EB63E2A}"/>
+    <cellStyle name="40% - Акцент3 3 23" xfId="876" xr:uid="{7FF00457-E6FF-424F-BBAF-4C557FFF1F14}"/>
+    <cellStyle name="40% - Акцент3 3 24" xfId="877" xr:uid="{0AEE9F65-B8CD-4FEC-8E89-3C03F345BB9D}"/>
+    <cellStyle name="40% - Акцент3 3 25" xfId="878" xr:uid="{802B76D3-CF08-4A63-9799-62513A4AB305}"/>
+    <cellStyle name="40% - Акцент3 3 3" xfId="879" xr:uid="{4EE45A9F-CEC8-420E-9D9B-7D36A49CEC25}"/>
+    <cellStyle name="40% - Акцент3 3 4" xfId="880" xr:uid="{F6E900ED-72A6-40BC-A35E-83D61BA072FC}"/>
+    <cellStyle name="40% - Акцент3 3 5" xfId="881" xr:uid="{6507E41F-E078-4577-AC33-2A0651728763}"/>
+    <cellStyle name="40% - Акцент3 3 6" xfId="882" xr:uid="{DE0E0339-2176-43F6-BEFA-D12FAD1FBD8D}"/>
+    <cellStyle name="40% - Акцент3 3 7" xfId="883" xr:uid="{6CD3BF18-4FE0-4F8B-B631-17AD3522B33D}"/>
+    <cellStyle name="40% - Акцент3 3 8" xfId="884" xr:uid="{39A671F8-FAEC-4062-AC95-128C5E256D03}"/>
+    <cellStyle name="40% - Акцент3 3 9" xfId="885" xr:uid="{A28F7C9F-C69C-4EC5-8139-D266E59601EE}"/>
+    <cellStyle name="40% - Акцент3 4" xfId="886" xr:uid="{0D5B5DE1-B39A-4EFE-BD31-6F77B667980C}"/>
+    <cellStyle name="40% - Акцент3 4 10" xfId="887" xr:uid="{5DC4A293-5B7B-419F-9F12-93521E07CFE1}"/>
+    <cellStyle name="40% - Акцент3 4 11" xfId="888" xr:uid="{7FACB56D-EB8A-4175-AF7D-5309E7B0431C}"/>
+    <cellStyle name="40% - Акцент3 4 12" xfId="889" xr:uid="{144E461D-80CB-45AA-99A8-1DE618EAB5C7}"/>
+    <cellStyle name="40% - Акцент3 4 13" xfId="890" xr:uid="{0C7F4A8D-CC99-41BB-A3BD-0A3471F9E615}"/>
+    <cellStyle name="40% - Акцент3 4 14" xfId="891" xr:uid="{10CE4E21-ABBE-4C51-891D-D94B5680A4CC}"/>
+    <cellStyle name="40% - Акцент3 4 15" xfId="892" xr:uid="{31C5A017-716B-46AB-9AA3-A1A242FAB0F5}"/>
+    <cellStyle name="40% - Акцент3 4 16" xfId="893" xr:uid="{6B0F3034-9A9E-4D46-9CA3-2D9299CD188D}"/>
+    <cellStyle name="40% - Акцент3 4 17" xfId="894" xr:uid="{60EF50AA-6CF6-4F69-A3AB-2419B2978CE3}"/>
+    <cellStyle name="40% - Акцент3 4 18" xfId="895" xr:uid="{4152D70F-77D7-4ECA-AE07-2276AD410C2B}"/>
+    <cellStyle name="40% - Акцент3 4 19" xfId="896" xr:uid="{B427E967-6845-442A-969E-2F0BA6CCC0E7}"/>
+    <cellStyle name="40% - Акцент3 4 2" xfId="897" xr:uid="{7C8FAF93-76B3-4D1B-999A-F45D0DC6FEB7}"/>
+    <cellStyle name="40% - Акцент3 4 20" xfId="898" xr:uid="{8446B414-36F1-48FA-AD30-6DE871C70718}"/>
+    <cellStyle name="40% - Акцент3 4 21" xfId="899" xr:uid="{9ECBE95E-B63E-4571-B880-80A03A6DBC3C}"/>
+    <cellStyle name="40% - Акцент3 4 22" xfId="900" xr:uid="{D8C560CA-052D-4515-81ED-73F93D07F142}"/>
+    <cellStyle name="40% - Акцент3 4 23" xfId="901" xr:uid="{E8FEFBE4-A7D7-45B2-B629-74B0D3DFD0AE}"/>
+    <cellStyle name="40% - Акцент3 4 24" xfId="902" xr:uid="{65359A6B-A070-4473-AEE3-25F66631B77F}"/>
+    <cellStyle name="40% - Акцент3 4 25" xfId="903" xr:uid="{F7E81B6C-F507-4425-BE2F-ED723CA97380}"/>
+    <cellStyle name="40% - Акцент3 4 3" xfId="904" xr:uid="{B2118078-A39C-4397-A8C7-A14230E9F3D8}"/>
+    <cellStyle name="40% - Акцент3 4 4" xfId="905" xr:uid="{B5992285-AAB1-4869-B277-AC79547E1F2D}"/>
+    <cellStyle name="40% - Акцент3 4 5" xfId="906" xr:uid="{3AF15F5B-3E88-4F34-ABB5-28FD06F5724D}"/>
+    <cellStyle name="40% - Акцент3 4 6" xfId="907" xr:uid="{526EA5AC-6F9B-46FD-8D11-C8B63AF99814}"/>
+    <cellStyle name="40% - Акцент3 4 7" xfId="908" xr:uid="{F0C3D877-36A0-48FE-B919-4C69DDD67E08}"/>
+    <cellStyle name="40% - Акцент3 4 8" xfId="909" xr:uid="{168776E6-E93C-47D9-81C8-83A0CD57746D}"/>
+    <cellStyle name="40% - Акцент3 4 9" xfId="910" xr:uid="{1E284598-4268-422F-BB69-E3C870E2225A}"/>
+    <cellStyle name="40% - Акцент3 5" xfId="911" xr:uid="{198BB004-E99B-4076-9617-CEEFA1028156}"/>
+    <cellStyle name="40% - Акцент3 5 10" xfId="912" xr:uid="{6E9D99F8-FDD6-4755-8824-668F828F6F8E}"/>
+    <cellStyle name="40% - Акцент3 5 11" xfId="913" xr:uid="{2B41AF0E-FB01-4DD2-B843-00DF6C3F0DA5}"/>
+    <cellStyle name="40% - Акцент3 5 12" xfId="914" xr:uid="{AC33C0E6-F950-43D3-8364-7708850798D5}"/>
+    <cellStyle name="40% - Акцент3 5 13" xfId="915" xr:uid="{1DD8311F-E635-4BBF-B31E-2733468B3EFC}"/>
+    <cellStyle name="40% - Акцент3 5 14" xfId="916" xr:uid="{421ED60B-DAC6-4163-93CD-FB823AEDF1D9}"/>
+    <cellStyle name="40% - Акцент3 5 15" xfId="917" xr:uid="{30E38669-A7EE-40E0-B438-BB32600A527F}"/>
+    <cellStyle name="40% - Акцент3 5 16" xfId="918" xr:uid="{ABAC97AA-A9D5-4D34-9318-78D63A2B0866}"/>
+    <cellStyle name="40% - Акцент3 5 17" xfId="919" xr:uid="{90414A86-5C8E-4235-8D0D-1DC980BEF775}"/>
+    <cellStyle name="40% - Акцент3 5 18" xfId="920" xr:uid="{461442B7-5231-4498-BF61-C02A590A80B3}"/>
+    <cellStyle name="40% - Акцент3 5 19" xfId="921" xr:uid="{8499EBA0-386C-45FB-8268-B8761600B1ED}"/>
+    <cellStyle name="40% - Акцент3 5 2" xfId="922" xr:uid="{A09DFE93-3966-4BA1-866A-35CE846A054D}"/>
+    <cellStyle name="40% - Акцент3 5 20" xfId="923" xr:uid="{A714DE9E-6561-4B7F-8596-E2AA09F80050}"/>
+    <cellStyle name="40% - Акцент3 5 21" xfId="924" xr:uid="{5247331E-49E0-4924-B5E8-CBEA72526561}"/>
+    <cellStyle name="40% - Акцент3 5 22" xfId="925" xr:uid="{0F305C36-C8F1-4CDD-BFC0-83915DFE36BE}"/>
+    <cellStyle name="40% - Акцент3 5 23" xfId="926" xr:uid="{0B4C7D6C-7A8A-4A9D-8751-4ED4D791A56C}"/>
+    <cellStyle name="40% - Акцент3 5 24" xfId="927" xr:uid="{061FAF31-8162-4D99-886D-790D4D44B84F}"/>
+    <cellStyle name="40% - Акцент3 5 25" xfId="928" xr:uid="{E395F0E9-0D22-4B10-A116-163EC35DC4D2}"/>
+    <cellStyle name="40% - Акцент3 5 3" xfId="929" xr:uid="{280EF1F7-26E6-49E9-B648-90D0640C6E17}"/>
+    <cellStyle name="40% - Акцент3 5 4" xfId="930" xr:uid="{A95F72C3-0EF6-4530-9E5C-08DDFB23E5EA}"/>
+    <cellStyle name="40% - Акцент3 5 5" xfId="931" xr:uid="{226858D4-84E1-49EE-9AFA-A08E8CCF064B}"/>
+    <cellStyle name="40% - Акцент3 5 6" xfId="932" xr:uid="{8DCAA319-B79B-480F-8CC1-F8106D983C58}"/>
+    <cellStyle name="40% - Акцент3 5 7" xfId="933" xr:uid="{6277D5E0-E1E8-49C0-927E-CE84A608531A}"/>
+    <cellStyle name="40% - Акцент3 5 8" xfId="934" xr:uid="{7D005996-87E1-4F2F-9DA4-7046D07527C0}"/>
+    <cellStyle name="40% - Акцент3 5 9" xfId="935" xr:uid="{D97E18CA-7FC3-4108-AA17-4A3B048E7658}"/>
+    <cellStyle name="40% - Акцент3 6" xfId="936" xr:uid="{D8A3F111-D555-47E1-86C4-7DAD33026403}"/>
+    <cellStyle name="40% - Акцент3 6 10" xfId="937" xr:uid="{157B31A4-9180-43CD-9EB1-B045D9D89C95}"/>
+    <cellStyle name="40% - Акцент3 6 11" xfId="938" xr:uid="{D2E8C7C0-26EE-4A72-BBF3-4B0679D5E480}"/>
+    <cellStyle name="40% - Акцент3 6 12" xfId="939" xr:uid="{E2E8D38D-3F44-4CCC-8312-DB900DC5A2D6}"/>
+    <cellStyle name="40% - Акцент3 6 13" xfId="940" xr:uid="{9F46F8AF-9F32-4730-A3F8-F59A21AC7C79}"/>
+    <cellStyle name="40% - Акцент3 6 14" xfId="941" xr:uid="{1A71942A-E1FE-48B1-9A71-AB4DD2D4E2E1}"/>
+    <cellStyle name="40% - Акцент3 6 15" xfId="942" xr:uid="{64E722D9-74E5-47E3-B956-E92897AB0309}"/>
+    <cellStyle name="40% - Акцент3 6 16" xfId="943" xr:uid="{DB6BCD48-D323-4803-8807-DBB6D53C689C}"/>
+    <cellStyle name="40% - Акцент3 6 17" xfId="944" xr:uid="{123528E7-A541-4900-9FD3-88F29D4798A6}"/>
+    <cellStyle name="40% - Акцент3 6 18" xfId="945" xr:uid="{6489B8FB-8318-456F-896C-40D47DB84271}"/>
+    <cellStyle name="40% - Акцент3 6 19" xfId="946" xr:uid="{297C41C6-81B9-4CC9-BAE6-D3F75AB55566}"/>
+    <cellStyle name="40% - Акцент3 6 2" xfId="947" xr:uid="{C29B37C1-2116-4E4E-A706-41F10D7F011C}"/>
+    <cellStyle name="40% - Акцент3 6 20" xfId="948" xr:uid="{8412967F-2236-4CC5-BA82-DF79ED9D3F32}"/>
+    <cellStyle name="40% - Акцент3 6 21" xfId="949" xr:uid="{F6CB2344-0C65-46F0-8262-B7EC4F170EAF}"/>
+    <cellStyle name="40% - Акцент3 6 22" xfId="950" xr:uid="{55C8ED11-0E16-448C-ABEB-32E26CFD20F9}"/>
+    <cellStyle name="40% - Акцент3 6 23" xfId="951" xr:uid="{1EDAD1A9-ABD3-436D-84C5-A51C6447EEB4}"/>
+    <cellStyle name="40% - Акцент3 6 24" xfId="952" xr:uid="{00C5FB80-F178-4C91-A9C5-8BB70B950FEB}"/>
+    <cellStyle name="40% - Акцент3 6 25" xfId="953" xr:uid="{7CF62D69-92AD-415F-A497-D974C2E6B9BB}"/>
+    <cellStyle name="40% - Акцент3 6 3" xfId="954" xr:uid="{AADEC71A-4BE6-43FC-9D62-B2D850564220}"/>
+    <cellStyle name="40% - Акцент3 6 4" xfId="955" xr:uid="{7818C45C-2BA3-470B-971D-D2E68136E38C}"/>
+    <cellStyle name="40% - Акцент3 6 5" xfId="956" xr:uid="{70FD81E1-80FA-41EC-9736-9FB155B0695C}"/>
+    <cellStyle name="40% - Акцент3 6 6" xfId="957" xr:uid="{D718E78F-49CE-4451-A8EF-19414542FD3F}"/>
+    <cellStyle name="40% - Акцент3 6 7" xfId="958" xr:uid="{882289FA-BA4A-4B12-9906-3C5FCBFB36F4}"/>
+    <cellStyle name="40% - Акцент3 6 8" xfId="959" xr:uid="{B8DA9C3A-C2B7-422E-8641-67D7E6DE9D34}"/>
+    <cellStyle name="40% - Акцент3 6 9" xfId="960" xr:uid="{6EBC2B7B-7E4A-4DBF-8A72-FEA4CDF9A92A}"/>
+    <cellStyle name="40% - Акцент3 7" xfId="961" xr:uid="{5C6284D5-2FC8-4462-B7CC-81002753966C}"/>
+    <cellStyle name="40% - Акцент3 7 10" xfId="962" xr:uid="{B76AE11B-5E1A-4EA1-BC8D-9A2EF3C1F3F1}"/>
+    <cellStyle name="40% - Акцент3 7 11" xfId="963" xr:uid="{DAD89C58-E473-4B3F-9776-A17058B6487C}"/>
+    <cellStyle name="40% - Акцент3 7 12" xfId="964" xr:uid="{D372B100-B1D3-4B34-A34C-3A2FF303F9C0}"/>
+    <cellStyle name="40% - Акцент3 7 13" xfId="965" xr:uid="{8B695ACB-A2D0-4154-AF07-0CA1CFD1842F}"/>
+    <cellStyle name="40% - Акцент3 7 14" xfId="966" xr:uid="{D8B45907-9F58-4BFE-8E22-C4330400CA85}"/>
+    <cellStyle name="40% - Акцент3 7 15" xfId="967" xr:uid="{AE570A18-9900-452A-A8FB-F9C42FBCDE41}"/>
+    <cellStyle name="40% - Акцент3 7 16" xfId="968" xr:uid="{41CB82CB-BBC9-4B97-B40E-BC8F31F6ECEA}"/>
+    <cellStyle name="40% - Акцент3 7 17" xfId="969" xr:uid="{CF7A63A5-8957-4E9E-9531-3CAFD8A5D221}"/>
+    <cellStyle name="40% - Акцент3 7 18" xfId="970" xr:uid="{91F84AC9-541D-4A3A-AF37-1BBF8197FFFE}"/>
+    <cellStyle name="40% - Акцент3 7 19" xfId="971" xr:uid="{CC79CE81-FDF1-4184-A3E1-98417CB092FD}"/>
+    <cellStyle name="40% - Акцент3 7 2" xfId="972" xr:uid="{F1B50B45-ABBB-48E7-AE24-581C3182BB07}"/>
+    <cellStyle name="40% - Акцент3 7 20" xfId="973" xr:uid="{3B4FEF84-BA57-4CDD-AECC-4A926E3E60B8}"/>
+    <cellStyle name="40% - Акцент3 7 21" xfId="974" xr:uid="{74FE7E6B-D053-4DB6-AF87-9E66B82E9B80}"/>
+    <cellStyle name="40% - Акцент3 7 22" xfId="975" xr:uid="{63D98103-5DDF-4AE0-B26E-E83100E47CCA}"/>
+    <cellStyle name="40% - Акцент3 7 23" xfId="976" xr:uid="{6F80304F-338A-4336-81E4-30721AF7593A}"/>
+    <cellStyle name="40% - Акцент3 7 24" xfId="977" xr:uid="{A9702A48-B6E5-47A3-9F12-7B1418187A2F}"/>
+    <cellStyle name="40% - Акцент3 7 25" xfId="978" xr:uid="{774F7B89-C37A-47B1-987F-A642FBCDBD47}"/>
+    <cellStyle name="40% - Акцент3 7 3" xfId="979" xr:uid="{EB69AD46-6494-4513-A18A-8B11B7B5F3D0}"/>
+    <cellStyle name="40% - Акцент3 7 4" xfId="980" xr:uid="{82469225-AD02-4166-86A6-DF41E863F461}"/>
+    <cellStyle name="40% - Акцент3 7 5" xfId="981" xr:uid="{0FE684A5-6F29-4406-9EF3-3459788AFE47}"/>
+    <cellStyle name="40% - Акцент3 7 6" xfId="982" xr:uid="{D0CA10BB-1737-4223-811D-817CC1051929}"/>
+    <cellStyle name="40% - Акцент3 7 7" xfId="983" xr:uid="{08E1DFB8-FDED-4CB4-98A3-CA79739CB398}"/>
+    <cellStyle name="40% - Акцент3 7 8" xfId="984" xr:uid="{ED66640A-2A85-40F3-BEC0-74FEBA499440}"/>
+    <cellStyle name="40% - Акцент3 7 9" xfId="985" xr:uid="{C393F0E1-F7FD-46C5-B1E2-6FA8B0440EE8}"/>
+    <cellStyle name="40% - Акцент3 8" xfId="986" xr:uid="{EEFFA168-AF44-4F12-8B64-9593137E1661}"/>
+    <cellStyle name="40% - Акцент3 8 10" xfId="987" xr:uid="{A0361941-9603-4088-A9C3-5D4A751E58C3}"/>
+    <cellStyle name="40% - Акцент3 8 11" xfId="988" xr:uid="{D312AD8B-1CC8-4FC0-A59C-0501CC8B0015}"/>
+    <cellStyle name="40% - Акцент3 8 12" xfId="989" xr:uid="{72513C52-C55E-4E68-9620-F896712B68A9}"/>
+    <cellStyle name="40% - Акцент3 8 13" xfId="990" xr:uid="{8E99C380-6FD8-48B5-99AE-68D427C7ED1E}"/>
+    <cellStyle name="40% - Акцент3 8 14" xfId="991" xr:uid="{9D76CEAF-354C-4CB0-AC28-1E2B81C95031}"/>
+    <cellStyle name="40% - Акцент3 8 15" xfId="992" xr:uid="{D604C520-5C2D-42D0-AFA3-B2DED5120D79}"/>
+    <cellStyle name="40% - Акцент3 8 16" xfId="993" xr:uid="{11FC1C94-BE4E-4C00-A032-CA43C1F63F59}"/>
+    <cellStyle name="40% - Акцент3 8 17" xfId="994" xr:uid="{EA8911FC-8AD7-4C20-B491-FA3037866E02}"/>
+    <cellStyle name="40% - Акцент3 8 18" xfId="995" xr:uid="{931E94FD-1E0A-406B-BA0F-8A870B3AE9DB}"/>
+    <cellStyle name="40% - Акцент3 8 19" xfId="996" xr:uid="{28A75686-6991-4CD2-9451-3276724D9989}"/>
+    <cellStyle name="40% - Акцент3 8 2" xfId="997" xr:uid="{8CE0C3AF-3414-4B18-B8EE-74F5AB949EB9}"/>
+    <cellStyle name="40% - Акцент3 8 20" xfId="998" xr:uid="{48241DE4-DAC5-4786-BAE0-482A461D8EDC}"/>
+    <cellStyle name="40% - Акцент3 8 21" xfId="999" xr:uid="{7E1EDACD-1841-46DC-83D7-0B2EEFB74FEC}"/>
+    <cellStyle name="40% - Акцент3 8 22" xfId="1000" xr:uid="{7C357B91-1F73-47A0-890F-461E09565B43}"/>
+    <cellStyle name="40% - Акцент3 8 23" xfId="1001" xr:uid="{8B203791-EA57-4305-A1F3-44A249AB95B2}"/>
+    <cellStyle name="40% - Акцент3 8 24" xfId="1002" xr:uid="{F1C9A42D-9313-4354-87B3-A8BD01259132}"/>
+    <cellStyle name="40% - Акцент3 8 25" xfId="1003" xr:uid="{72DB2612-5A5A-4ABC-A3ED-CAB4114E8202}"/>
+    <cellStyle name="40% - Акцент3 8 3" xfId="1004" xr:uid="{9AFDC2B5-BD6C-49E2-A084-F9D228DA27EE}"/>
+    <cellStyle name="40% - Акцент3 8 4" xfId="1005" xr:uid="{453B81DD-3813-4A12-8AC0-2956E9D7B083}"/>
+    <cellStyle name="40% - Акцент3 8 5" xfId="1006" xr:uid="{F3B396B0-15E3-4488-A27E-D244555D7C7F}"/>
+    <cellStyle name="40% - Акцент3 8 6" xfId="1007" xr:uid="{CF4220DA-8FB5-41EA-A446-4546AF5970D6}"/>
+    <cellStyle name="40% - Акцент3 8 7" xfId="1008" xr:uid="{0A4A99EC-87C1-4CA6-B99C-2845FAA6F75F}"/>
+    <cellStyle name="40% - Акцент3 8 8" xfId="1009" xr:uid="{2FD9615A-CA57-4E8B-BFA8-B6C84CC02DB5}"/>
+    <cellStyle name="40% - Акцент3 8 9" xfId="1010" xr:uid="{F72929BC-0EB3-4179-A4AA-C49D2D183DAE}"/>
+    <cellStyle name="40% - Акцент3 9" xfId="1011" xr:uid="{CE6F280E-215D-4B93-B946-5CD0F39173C9}"/>
+    <cellStyle name="40% - Акцент3 9 10" xfId="1012" xr:uid="{3E337359-E6FE-4DD2-AD14-19F8B1E77A2B}"/>
+    <cellStyle name="40% - Акцент3 9 11" xfId="1013" xr:uid="{16A29693-A60F-473B-8273-84B5FF82FAA2}"/>
+    <cellStyle name="40% - Акцент3 9 12" xfId="1014" xr:uid="{081A3AC0-7D5F-4977-B19F-5C8239CAEED1}"/>
+    <cellStyle name="40% - Акцент3 9 13" xfId="1015" xr:uid="{461B87B7-0076-4DE3-8B75-F5FB3BC047E7}"/>
+    <cellStyle name="40% - Акцент3 9 14" xfId="1016" xr:uid="{0FBE640F-8698-4B95-AC66-CA460A678D59}"/>
+    <cellStyle name="40% - Акцент3 9 15" xfId="1017" xr:uid="{CBA9EB66-B9B4-4A01-93E4-0D9ACF73EB92}"/>
+    <cellStyle name="40% - Акцент3 9 16" xfId="1018" xr:uid="{A42B2367-75EA-4F4C-B41D-871155479BBE}"/>
+    <cellStyle name="40% - Акцент3 9 17" xfId="1019" xr:uid="{51841C05-82ED-43CA-9BE5-256AFE875852}"/>
+    <cellStyle name="40% - Акцент3 9 18" xfId="1020" xr:uid="{9D5B07D9-FD15-40CB-8E23-852EA85A1E25}"/>
+    <cellStyle name="40% - Акцент3 9 19" xfId="1021" xr:uid="{42ADB722-0F60-4491-8918-EE299B042FFE}"/>
+    <cellStyle name="40% - Акцент3 9 2" xfId="1022" xr:uid="{50103712-DAC9-414A-870B-BA3A86F6C018}"/>
+    <cellStyle name="40% - Акцент3 9 20" xfId="1023" xr:uid="{D06E504B-8B78-413A-9E09-3BF2AF1D590A}"/>
+    <cellStyle name="40% - Акцент3 9 21" xfId="1024" xr:uid="{B54F3E92-1EC4-4240-BCDE-C278FE98791F}"/>
+    <cellStyle name="40% - Акцент3 9 22" xfId="1025" xr:uid="{A9A3465F-2114-461D-85CC-7AA2F669388A}"/>
+    <cellStyle name="40% - Акцент3 9 23" xfId="1026" xr:uid="{266D5307-0477-41CF-A8A4-339F9ECC9D42}"/>
+    <cellStyle name="40% - Акцент3 9 24" xfId="1027" xr:uid="{9F990F8F-ABA3-4A13-95B0-DD33CA9096DA}"/>
+    <cellStyle name="40% - Акцент3 9 25" xfId="1028" xr:uid="{0F9CBB9F-29AB-4974-9E85-4C6DDEB21559}"/>
+    <cellStyle name="40% - Акцент3 9 3" xfId="1029" xr:uid="{172CCEC6-B913-44E2-BD78-394CC3E8683A}"/>
+    <cellStyle name="40% - Акцент3 9 4" xfId="1030" xr:uid="{D197E2CB-B47B-4B76-B4CB-FDFD00736FF7}"/>
+    <cellStyle name="40% - Акцент3 9 5" xfId="1031" xr:uid="{B474F585-EBBC-431A-A3BF-F0A8133E97EF}"/>
+    <cellStyle name="40% - Акцент3 9 6" xfId="1032" xr:uid="{819810D0-C44B-4A98-81B5-16C2AD0F886C}"/>
+    <cellStyle name="40% - Акцент3 9 7" xfId="1033" xr:uid="{CF759841-1EAD-48F3-A0C6-781BC1AC7E38}"/>
+    <cellStyle name="40% - Акцент3 9 8" xfId="1034" xr:uid="{DC434F95-E55B-4905-95EA-F100D0341602}"/>
+    <cellStyle name="40% - Акцент3 9 9" xfId="1035" xr:uid="{766539BA-0889-4D18-BC4B-A1BAB0E0890B}"/>
+    <cellStyle name="60% - Акцент3 2" xfId="1036" xr:uid="{27477BE7-9804-4486-BC71-8B2C4BC5E78C}"/>
+    <cellStyle name="60% - Акцент3 2 10" xfId="1037" xr:uid="{71946147-F9E1-425A-804D-0E0B29544A0B}"/>
+    <cellStyle name="60% - Акцент3 2 11" xfId="1038" xr:uid="{228589C4-F849-44E8-85FA-F452C82D5D79}"/>
+    <cellStyle name="60% - Акцент3 2 12" xfId="1039" xr:uid="{A5D41CE4-C172-405A-A7E2-32B4E0122104}"/>
+    <cellStyle name="60% - Акцент3 2 13" xfId="1040" xr:uid="{1FC53CD3-4025-4DC0-889E-4092138ADC11}"/>
+    <cellStyle name="60% - Акцент3 2 14" xfId="1041" xr:uid="{2D2FBA09-7CF4-4481-9571-F6C56F2DCA38}"/>
+    <cellStyle name="60% - Акцент3 2 15" xfId="1042" xr:uid="{4E10283F-D3E0-479A-B16E-7D98D9A70AEC}"/>
+    <cellStyle name="60% - Акцент3 2 16" xfId="1043" xr:uid="{70637A68-362E-4713-82D8-264BCBE54F04}"/>
+    <cellStyle name="60% - Акцент3 2 17" xfId="1044" xr:uid="{E1DAFEF5-E8D8-4E14-AC1B-9F2E8C30FE63}"/>
+    <cellStyle name="60% - Акцент3 2 18" xfId="1045" xr:uid="{58CBA715-A570-4782-A907-78AD228170B9}"/>
+    <cellStyle name="60% - Акцент3 2 19" xfId="1046" xr:uid="{368C69D7-E995-4D53-86BA-B080AF43F7A4}"/>
+    <cellStyle name="60% - Акцент3 2 2" xfId="1047" xr:uid="{0E8A19D1-D0F0-47F9-8D6E-D2A29F4758D3}"/>
+    <cellStyle name="60% - Акцент3 2 20" xfId="1048" xr:uid="{432F0EA0-0F13-47AC-B7ED-8FACC70503B9}"/>
+    <cellStyle name="60% - Акцент3 2 21" xfId="1049" xr:uid="{7E5D95E8-716D-4E8D-B716-F6DA9C18CC10}"/>
+    <cellStyle name="60% - Акцент3 2 22" xfId="1050" xr:uid="{5A47319A-E996-48BA-9213-5BF255742B61}"/>
+    <cellStyle name="60% - Акцент3 2 23" xfId="1051" xr:uid="{B6AC9E59-C512-4498-B359-5101577E2333}"/>
+    <cellStyle name="60% - Акцент3 2 24" xfId="1052" xr:uid="{016E36F4-E9E2-477C-9AB9-4C680D8821EC}"/>
+    <cellStyle name="60% - Акцент3 2 25" xfId="1053" xr:uid="{07C07008-764F-4D02-BFC2-7794A02C541D}"/>
+    <cellStyle name="60% - Акцент3 2 3" xfId="1054" xr:uid="{54039DE3-1B1E-428F-AFFC-B6DCD436103A}"/>
+    <cellStyle name="60% - Акцент3 2 4" xfId="1055" xr:uid="{7797BD13-D576-4A1C-82D5-E790500B3BCC}"/>
+    <cellStyle name="60% - Акцент3 2 5" xfId="1056" xr:uid="{342478FA-8DF7-4FDF-8EE9-A3C5102E4A28}"/>
+    <cellStyle name="60% - Акцент3 2 6" xfId="1057" xr:uid="{40B2768D-C5B1-4486-8BA4-B716A5D34F5E}"/>
+    <cellStyle name="60% - Акцент3 2 7" xfId="1058" xr:uid="{5A3C5460-7284-4327-B43E-1ED8B5AE2CD7}"/>
+    <cellStyle name="60% - Акцент3 2 8" xfId="1059" xr:uid="{506BD465-8C16-4D2F-B924-E4341472145B}"/>
+    <cellStyle name="60% - Акцент3 2 9" xfId="1060" xr:uid="{FA091ABC-D859-47C5-9056-9972991A9727}"/>
+    <cellStyle name="60% - Акцент3 3" xfId="1061" xr:uid="{83A699AD-833E-4D33-8C26-06547D9EE4D6}"/>
+    <cellStyle name="60% - Акцент3 3 10" xfId="1062" xr:uid="{C7D19BD3-3A97-49C5-9274-3B2716E59031}"/>
+    <cellStyle name="60% - Акцент3 3 11" xfId="1063" xr:uid="{817BBA70-429D-4CE7-BFA2-6AF97C7F2FD1}"/>
+    <cellStyle name="60% - Акцент3 3 12" xfId="1064" xr:uid="{A947C853-24D0-4A9F-AA12-6F472276A369}"/>
+    <cellStyle name="60% - Акцент3 3 13" xfId="1065" xr:uid="{D8EED93F-6CD8-4E43-94B1-B661C608D5FD}"/>
+    <cellStyle name="60% - Акцент3 3 14" xfId="1066" xr:uid="{98E9638B-DA7A-4BFE-82EC-565BCAD34E93}"/>
+    <cellStyle name="60% - Акцент3 3 15" xfId="1067" xr:uid="{2EBB9A33-AB99-4583-A9A9-A3ECFFCE764B}"/>
+    <cellStyle name="60% - Акцент3 3 16" xfId="1068" xr:uid="{2207EFB9-8E02-4B9B-89C7-10DCB5B72CEF}"/>
+    <cellStyle name="60% - Акцент3 3 17" xfId="1069" xr:uid="{F9746BDE-FA85-4870-BEE8-AD8FB93BD6C0}"/>
+    <cellStyle name="60% - Акцент3 3 18" xfId="1070" xr:uid="{52FAF708-D2AD-44E7-BA16-619CB6DC9DC9}"/>
+    <cellStyle name="60% - Акцент3 3 19" xfId="1071" xr:uid="{73F6B920-5CCC-46D5-B700-89E5424C880A}"/>
+    <cellStyle name="60% - Акцент3 3 2" xfId="1072" xr:uid="{471C4ACE-26A3-45AC-A790-3E32E1E8F4FB}"/>
+    <cellStyle name="60% - Акцент3 3 20" xfId="1073" xr:uid="{FAA1FE73-9FD9-4EBC-A0E3-B3DDD2B4F890}"/>
+    <cellStyle name="60% - Акцент3 3 21" xfId="1074" xr:uid="{0FC639C4-C605-4D76-8435-E728F5375B59}"/>
+    <cellStyle name="60% - Акцент3 3 22" xfId="1075" xr:uid="{E08C8471-F5C8-4192-988F-778A7AD5D30C}"/>
+    <cellStyle name="60% - Акцент3 3 23" xfId="1076" xr:uid="{0EF6F3FE-068F-4399-B5E7-4DD24D46A25E}"/>
+    <cellStyle name="60% - Акцент3 3 24" xfId="1077" xr:uid="{42F4985C-DD4E-4242-B7EB-2C525997D3E1}"/>
+    <cellStyle name="60% - Акцент3 3 25" xfId="1078" xr:uid="{CD809149-410B-4937-96A3-CA02816CBF08}"/>
+    <cellStyle name="60% - Акцент3 3 3" xfId="1079" xr:uid="{ABE05EDE-CC96-45AA-8ADD-FB7AB1EEBE9A}"/>
+    <cellStyle name="60% - Акцент3 3 4" xfId="1080" xr:uid="{461AD6AA-F35B-450A-91BE-3995E1045EE1}"/>
+    <cellStyle name="60% - Акцент3 3 5" xfId="1081" xr:uid="{3F271ACB-EF24-47A1-B440-65B45FE6772A}"/>
+    <cellStyle name="60% - Акцент3 3 6" xfId="1082" xr:uid="{DBEF5152-BBE6-4AA7-9F35-BF3AA139A064}"/>
+    <cellStyle name="60% - Акцент3 3 7" xfId="1083" xr:uid="{27D30C79-832B-40FF-926A-B23EE94C9C26}"/>
+    <cellStyle name="60% - Акцент3 3 8" xfId="1084" xr:uid="{277D994B-9B08-4732-A810-E96DCBC67ABA}"/>
+    <cellStyle name="60% - Акцент3 3 9" xfId="1085" xr:uid="{F01DDB48-C918-4B13-BA91-C914F959DBCD}"/>
+    <cellStyle name="60% - Акцент3 4" xfId="1086" xr:uid="{B0E04D77-73FE-4B0D-A500-7C25806C50F7}"/>
+    <cellStyle name="60% - Акцент3 4 10" xfId="1087" xr:uid="{F0F7F27B-90A0-4E04-A26B-DDF82FFE9562}"/>
+    <cellStyle name="60% - Акцент3 4 11" xfId="1088" xr:uid="{ED191CED-ADD5-4000-AEB6-0A8371B73741}"/>
+    <cellStyle name="60% - Акцент3 4 12" xfId="1089" xr:uid="{0C2B1E24-DB52-40FE-A631-A575E63A1B6A}"/>
+    <cellStyle name="60% - Акцент3 4 13" xfId="1090" xr:uid="{AC02FDBB-BACA-4C51-80FD-9B043542F9A1}"/>
+    <cellStyle name="60% - Акцент3 4 14" xfId="1091" xr:uid="{51D41D98-79FF-49F7-B1D5-377B8EA2CBC7}"/>
+    <cellStyle name="60% - Акцент3 4 15" xfId="1092" xr:uid="{C2A77E6E-61FA-43BF-A060-9B803EB796AE}"/>
+    <cellStyle name="60% - Акцент3 4 16" xfId="1093" xr:uid="{E841B9D0-2614-482C-82B9-B55F7F649809}"/>
+    <cellStyle name="60% - Акцент3 4 17" xfId="1094" xr:uid="{3C9CCA6B-8B94-448A-9C56-8BB127D37351}"/>
+    <cellStyle name="60% - Акцент3 4 18" xfId="1095" xr:uid="{7AA8A05A-36BA-4BA3-A488-A425EB16663D}"/>
+    <cellStyle name="60% - Акцент3 4 19" xfId="1096" xr:uid="{89566539-2973-4987-9368-2C3A35E035EB}"/>
+    <cellStyle name="60% - Акцент3 4 2" xfId="1097" xr:uid="{EE55186B-BE69-4E1B-ACDF-C347DF23F197}"/>
+    <cellStyle name="60% - Акцент3 4 20" xfId="1098" xr:uid="{E8B3A576-4E96-4238-AFF3-CB4861B627B5}"/>
+    <cellStyle name="60% - Акцент3 4 21" xfId="1099" xr:uid="{6836922C-9755-47FF-B2CB-4544E5DACEA2}"/>
+    <cellStyle name="60% - Акцент3 4 22" xfId="1100" xr:uid="{F973E3CF-7E18-49BE-9A15-391312A1EDEE}"/>
+    <cellStyle name="60% - Акцент3 4 23" xfId="1101" xr:uid="{299E34BD-1AE0-45F2-BFC2-F5DBFA2A1D9A}"/>
+    <cellStyle name="60% - Акцент3 4 24" xfId="1102" xr:uid="{677566AC-AD13-4CE9-9AB7-B35ED9A68F62}"/>
+    <cellStyle name="60% - Акцент3 4 25" xfId="1103" xr:uid="{5DD3AB4F-9666-4D0C-B047-FEF602CAF06C}"/>
+    <cellStyle name="60% - Акцент3 4 3" xfId="1104" xr:uid="{F14C141C-ACC6-449E-B013-14E5202474F7}"/>
+    <cellStyle name="60% - Акцент3 4 4" xfId="1105" xr:uid="{8B639B95-0C14-4AA8-ACF9-A7103B9DBAD2}"/>
+    <cellStyle name="60% - Акцент3 4 5" xfId="1106" xr:uid="{095CF203-29FC-4277-B6E1-7E0F4D47D32C}"/>
+    <cellStyle name="60% - Акцент3 4 6" xfId="1107" xr:uid="{31166A6B-0B16-4F41-9A86-B46160055EE3}"/>
+    <cellStyle name="60% - Акцент3 4 7" xfId="1108" xr:uid="{0B96F6E3-2CC4-41F2-B160-A626BCECC28C}"/>
+    <cellStyle name="60% - Акцент3 4 8" xfId="1109" xr:uid="{1F0C1CC8-E1F9-43B9-85F2-405BF5A291AB}"/>
+    <cellStyle name="60% - Акцент3 4 9" xfId="1110" xr:uid="{6727801F-44AF-4687-8F04-BD25D256D35C}"/>
+    <cellStyle name="60% - Акцент3 5" xfId="1111" xr:uid="{E73341DB-D8C0-4FB0-A5D0-B6BA95378C36}"/>
+    <cellStyle name="60% - Акцент3 5 10" xfId="1112" xr:uid="{9A3532E7-3CC1-4A1F-912A-997CC663D0BD}"/>
+    <cellStyle name="60% - Акцент3 5 11" xfId="1113" xr:uid="{84070E65-D881-472F-829C-FE1E1C4A8576}"/>
+    <cellStyle name="60% - Акцент3 5 12" xfId="1114" xr:uid="{04730B7A-1E94-406F-B83A-64D0EB2A7AE9}"/>
+    <cellStyle name="60% - Акцент3 5 13" xfId="1115" xr:uid="{699CD1D1-6D5F-41BA-9682-B37DA212A814}"/>
+    <cellStyle name="60% - Акцент3 5 14" xfId="1116" xr:uid="{C1FEA3AE-E3FF-451F-83FB-3A8A97A4E9AA}"/>
+    <cellStyle name="60% - Акцент3 5 15" xfId="1117" xr:uid="{614122AC-08AE-4FB0-87DA-C13C40345C26}"/>
+    <cellStyle name="60% - Акцент3 5 16" xfId="1118" xr:uid="{6BA91F90-65AE-4AAF-BCAF-8DF08A9F089F}"/>
+    <cellStyle name="60% - Акцент3 5 17" xfId="1119" xr:uid="{0EF2B299-2E68-4467-897B-DF81A583F546}"/>
+    <cellStyle name="60% - Акцент3 5 18" xfId="1120" xr:uid="{59080C16-BD27-4463-A59B-75EFE8D15B72}"/>
+    <cellStyle name="60% - Акцент3 5 19" xfId="1121" xr:uid="{588D9866-3226-48F2-BB19-DBDF96407E39}"/>
+    <cellStyle name="60% - Акцент3 5 2" xfId="1122" xr:uid="{9276D989-D14A-4BA4-8983-E670D7DD7550}"/>
+    <cellStyle name="60% - Акцент3 5 20" xfId="1123" xr:uid="{D26DCABA-41F4-410C-B6D6-64CB7152A20C}"/>
+    <cellStyle name="60% - Акцент3 5 21" xfId="1124" xr:uid="{568D3B6C-34B3-427B-BA79-1CC33E40CFCC}"/>
+    <cellStyle name="60% - Акцент3 5 22" xfId="1125" xr:uid="{4DB445CC-9A27-48D6-88D3-E66FBE5DF542}"/>
+    <cellStyle name="60% - Акцент3 5 23" xfId="1126" xr:uid="{4552D492-7B6C-4CA5-A145-88B5FE2639B6}"/>
+    <cellStyle name="60% - Акцент3 5 24" xfId="1127" xr:uid="{1821226C-8077-4E59-B678-193C38288C09}"/>
+    <cellStyle name="60% - Акцент3 5 25" xfId="1128" xr:uid="{A49B04E0-459B-443E-BED2-462361DE51FA}"/>
+    <cellStyle name="60% - Акцент3 5 3" xfId="1129" xr:uid="{F5683D15-9D49-405F-9B81-EED1C251C1B1}"/>
+    <cellStyle name="60% - Акцент3 5 4" xfId="1130" xr:uid="{1A369809-E91D-41C4-BB83-C50B81472ED2}"/>
+    <cellStyle name="60% - Акцент3 5 5" xfId="1131" xr:uid="{C4FDE396-02E2-436A-83A9-B833FC887C30}"/>
+    <cellStyle name="60% - Акцент3 5 6" xfId="1132" xr:uid="{B7189586-D73C-4DAC-AB5A-0D13693F49F9}"/>
+    <cellStyle name="60% - Акцент3 5 7" xfId="1133" xr:uid="{CC061412-43F4-4DB4-ABD9-91A26A71CBCC}"/>
+    <cellStyle name="60% - Акцент3 5 8" xfId="1134" xr:uid="{86055E38-6C44-4875-A7D7-EE6C032C7B21}"/>
+    <cellStyle name="60% - Акцент3 5 9" xfId="1135" xr:uid="{FA06DC36-DCAC-4FBB-B09C-5EDC8489327D}"/>
+    <cellStyle name="60% - Акцент3 6" xfId="1136" xr:uid="{7C2E338F-D765-4613-B928-079F2B57FCAE}"/>
+    <cellStyle name="60% - Акцент3 6 10" xfId="1137" xr:uid="{7F11A75B-413E-49C5-BB85-D60226F525D8}"/>
+    <cellStyle name="60% - Акцент3 6 11" xfId="1138" xr:uid="{7870065E-F789-4AB9-9D7B-58D059747FD2}"/>
+    <cellStyle name="60% - Акцент3 6 12" xfId="1139" xr:uid="{0BBB4C8B-F09E-4918-B2B3-A452C60AF9A2}"/>
+    <cellStyle name="60% - Акцент3 6 13" xfId="1140" xr:uid="{8E3374E9-05D2-4E6E-81AF-0ECE0F859D21}"/>
+    <cellStyle name="60% - Акцент3 6 14" xfId="1141" xr:uid="{A04EA724-97F9-433A-AD20-943FA03B2B64}"/>
+    <cellStyle name="60% - Акцент3 6 15" xfId="1142" xr:uid="{0F05D01F-CED2-4529-AA90-1D71ABFE90CF}"/>
+    <cellStyle name="60% - Акцент3 6 16" xfId="1143" xr:uid="{880CE0B0-38E1-418B-940F-AD808EFE914B}"/>
+    <cellStyle name="60% - Акцент3 6 17" xfId="1144" xr:uid="{D9F5840E-D88B-4C6B-93A0-82C7C8567919}"/>
+    <cellStyle name="60% - Акцент3 6 18" xfId="1145" xr:uid="{B5F8719F-DBD1-4D62-98D3-91EDB8F40F42}"/>
+    <cellStyle name="60% - Акцент3 6 19" xfId="1146" xr:uid="{733CCA34-28C1-429D-9121-443312445A2B}"/>
+    <cellStyle name="60% - Акцент3 6 2" xfId="1147" xr:uid="{9486F069-B339-44EB-B454-F17E5C3D6138}"/>
+    <cellStyle name="60% - Акцент3 6 20" xfId="1148" xr:uid="{90E5F419-97D3-440D-ADA8-3991729EE325}"/>
+    <cellStyle name="60% - Акцент3 6 21" xfId="1149" xr:uid="{A43933BC-8261-4DEE-95D4-15DDCF943B29}"/>
+    <cellStyle name="60% - Акцент3 6 22" xfId="1150" xr:uid="{BE440DDA-075A-4B77-8992-A066694CA1E4}"/>
+    <cellStyle name="60% - Акцент3 6 23" xfId="1151" xr:uid="{1F40074D-EF54-4BCA-A96D-33B3FC7D5019}"/>
+    <cellStyle name="60% - Акцент3 6 24" xfId="1152" xr:uid="{F259DBB1-68C1-4062-BA13-1DECBC31AB58}"/>
+    <cellStyle name="60% - Акцент3 6 25" xfId="1153" xr:uid="{D6A561A3-5836-4087-B210-F1DD65EBDD91}"/>
+    <cellStyle name="60% - Акцент3 6 3" xfId="1154" xr:uid="{27106934-61D7-4284-8D38-AF6BA63E3ACB}"/>
+    <cellStyle name="60% - Акцент3 6 4" xfId="1155" xr:uid="{3FD679B0-F4B0-425A-93FD-4A473E7D18AC}"/>
+    <cellStyle name="60% - Акцент3 6 5" xfId="1156" xr:uid="{CEEF7D3D-4F53-43B1-8A98-6BBA88F576DC}"/>
+    <cellStyle name="60% - Акцент3 6 6" xfId="1157" xr:uid="{FAE9A71C-E1AC-4327-993E-D4C812D13601}"/>
+    <cellStyle name="60% - Акцент3 6 7" xfId="1158" xr:uid="{0EEA9A25-90F9-4625-B7BE-BB933199AA03}"/>
+    <cellStyle name="60% - Акцент3 6 8" xfId="1159" xr:uid="{6CFCE252-CC1F-4016-80CA-7446435D3462}"/>
+    <cellStyle name="60% - Акцент3 6 9" xfId="1160" xr:uid="{83236348-4A06-472B-991C-507FF152A4AC}"/>
+    <cellStyle name="60% - Акцент3 7" xfId="1161" xr:uid="{FEDF2FC9-4A6C-400F-874C-07CC4417B1C8}"/>
+    <cellStyle name="60% - Акцент3 7 10" xfId="1162" xr:uid="{9D6404B2-558F-4CBA-99D6-F60C87EAC537}"/>
+    <cellStyle name="60% - Акцент3 7 11" xfId="1163" xr:uid="{472790D5-2668-4BA6-8695-4C513DE4E141}"/>
+    <cellStyle name="60% - Акцент3 7 12" xfId="1164" xr:uid="{26ADF920-6341-4D12-B547-780EB620F8A5}"/>
+    <cellStyle name="60% - Акцент3 7 13" xfId="1165" xr:uid="{6AD937C5-820F-46AC-832E-A5A844EE0C4C}"/>
+    <cellStyle name="60% - Акцент3 7 14" xfId="1166" xr:uid="{F9D38B49-1641-4568-9A5E-7665B94632B2}"/>
+    <cellStyle name="60% - Акцент3 7 15" xfId="1167" xr:uid="{B43574B6-D75C-4109-951F-F41AF3FA65BF}"/>
+    <cellStyle name="60% - Акцент3 7 16" xfId="1168" xr:uid="{BB8EDAB6-5133-4010-A416-059BF57F84EE}"/>
+    <cellStyle name="60% - Акцент3 7 17" xfId="1169" xr:uid="{0FB39703-2E6F-46F3-A353-45B4A617BB48}"/>
+    <cellStyle name="60% - Акцент3 7 18" xfId="1170" xr:uid="{6117AC12-6134-4C20-A619-CB814236DC94}"/>
+    <cellStyle name="60% - Акцент3 7 19" xfId="1171" xr:uid="{7ADF6FF5-D46E-41A5-9E66-EF2984176F0F}"/>
+    <cellStyle name="60% - Акцент3 7 2" xfId="1172" xr:uid="{CBAD70F7-9B0E-4AD1-847D-5984835F704D}"/>
+    <cellStyle name="60% - Акцент3 7 20" xfId="1173" xr:uid="{7DF61420-8CE8-4F49-979D-8E70818B29B3}"/>
+    <cellStyle name="60% - Акцент3 7 21" xfId="1174" xr:uid="{153E452C-C842-4D41-B609-056863A0C27F}"/>
+    <cellStyle name="60% - Акцент3 7 22" xfId="1175" xr:uid="{5EC209C4-0442-46CA-8A6A-97EA6A3A635F}"/>
+    <cellStyle name="60% - Акцент3 7 23" xfId="1176" xr:uid="{04B727D5-D8EA-469A-A98C-9E3543F48033}"/>
+    <cellStyle name="60% - Акцент3 7 24" xfId="1177" xr:uid="{5D90DBE0-2E92-4FDE-A9F5-EBEC72BE5FED}"/>
+    <cellStyle name="60% - Акцент3 7 25" xfId="1178" xr:uid="{08B4E139-BB6F-4228-A016-8CEDA76BEA49}"/>
+    <cellStyle name="60% - Акцент3 7 3" xfId="1179" xr:uid="{8BF36525-4A9F-44EF-8FAE-5E47C779733A}"/>
+    <cellStyle name="60% - Акцент3 7 4" xfId="1180" xr:uid="{2246112C-84A6-4B84-90CF-F7A64450414F}"/>
+    <cellStyle name="60% - Акцент3 7 5" xfId="1181" xr:uid="{3776C24D-C8E7-475F-89A5-ADFF30B45597}"/>
+    <cellStyle name="60% - Акцент3 7 6" xfId="1182" xr:uid="{E29FC610-D88F-4761-8152-E686688EBA51}"/>
+    <cellStyle name="60% - Акцент3 7 7" xfId="1183" xr:uid="{918CACAD-5F5C-4249-8C18-DF5AB4DB2331}"/>
+    <cellStyle name="60% - Акцент3 7 8" xfId="1184" xr:uid="{7A13BAF5-E650-4FC5-A878-5A6267C43B9E}"/>
+    <cellStyle name="60% - Акцент3 7 9" xfId="1185" xr:uid="{166C0C2D-3A83-4371-A8F6-ACE8D9CBF58A}"/>
+    <cellStyle name="60% - Акцент3 8" xfId="1186" xr:uid="{F5F05919-72AA-4D79-BE1B-D3C4346856B1}"/>
+    <cellStyle name="60% - Акцент3 8 10" xfId="1187" xr:uid="{3D94EA53-70AE-4DA0-862D-3AC9F237AACC}"/>
+    <cellStyle name="60% - Акцент3 8 11" xfId="1188" xr:uid="{607D9668-8FB4-4380-B63D-B8210F033101}"/>
+    <cellStyle name="60% - Акцент3 8 12" xfId="1189" xr:uid="{1324A224-7FEA-4D3F-83DF-6BA125087E2E}"/>
+    <cellStyle name="60% - Акцент3 8 13" xfId="1190" xr:uid="{37B8F3D5-9164-447A-8A44-C9536BD2CECA}"/>
+    <cellStyle name="60% - Акцент3 8 14" xfId="1191" xr:uid="{97CAA13D-D5EC-4039-9EF9-C3D2837DFFA0}"/>
+    <cellStyle name="60% - Акцент3 8 15" xfId="1192" xr:uid="{0A5353C2-9F52-4D79-9754-E1589EFFF345}"/>
+    <cellStyle name="60% - Акцент3 8 16" xfId="1193" xr:uid="{F2989D62-F423-40C1-83A6-263EE7C570B4}"/>
+    <cellStyle name="60% - Акцент3 8 17" xfId="1194" xr:uid="{B745DE12-A422-48A4-A9EC-53AAD37FA33E}"/>
+    <cellStyle name="60% - Акцент3 8 18" xfId="1195" xr:uid="{3F0A5FF9-92ED-4A43-B798-65200679CAAF}"/>
+    <cellStyle name="60% - Акцент3 8 19" xfId="1196" xr:uid="{E9A98451-49DE-47CB-B5B1-51F857DD0C31}"/>
+    <cellStyle name="60% - Акцент3 8 2" xfId="1197" xr:uid="{9F77110F-2CA8-44D8-806C-AFAB1D2A5A50}"/>
+    <cellStyle name="60% - Акцент3 8 20" xfId="1198" xr:uid="{44B67143-0264-45C9-885C-CB5A1A37E3EE}"/>
+    <cellStyle name="60% - Акцент3 8 21" xfId="1199" xr:uid="{A890546E-AB84-4E09-B0F9-DEF6DA887B4C}"/>
+    <cellStyle name="60% - Акцент3 8 22" xfId="1200" xr:uid="{FDBBE73A-818A-4F7F-B91D-507C5E5E62CF}"/>
+    <cellStyle name="60% - Акцент3 8 23" xfId="1201" xr:uid="{C272F57A-C113-4C63-869B-6B7DC8A25A46}"/>
+    <cellStyle name="60% - Акцент3 8 24" xfId="1202" xr:uid="{3029D3D4-B15B-41EE-A2A2-7DBBB10CFD6B}"/>
+    <cellStyle name="60% - Акцент3 8 25" xfId="1203" xr:uid="{092D25DD-6963-4AEB-A502-5A87EBA89880}"/>
+    <cellStyle name="60% - Акцент3 8 3" xfId="1204" xr:uid="{C093306D-8293-46E9-8BB4-30B1FA730F30}"/>
+    <cellStyle name="60% - Акцент3 8 4" xfId="1205" xr:uid="{CCBE8231-1F30-4269-8736-F8AB75CE29CA}"/>
+    <cellStyle name="60% - Акцент3 8 5" xfId="1206" xr:uid="{E97AC315-30A3-4628-927C-40E56F60AAA8}"/>
+    <cellStyle name="60% - Акцент3 8 6" xfId="1207" xr:uid="{AAA9F822-A21B-4DF7-A09A-ECEF95D98326}"/>
+    <cellStyle name="60% - Акцент3 8 7" xfId="1208" xr:uid="{61104C54-71DD-4EE0-AD88-2BE98C175D0B}"/>
+    <cellStyle name="60% - Акцент3 8 8" xfId="1209" xr:uid="{3641C9D3-1FC2-4252-8598-832ACFDC2328}"/>
+    <cellStyle name="60% - Акцент3 8 9" xfId="1210" xr:uid="{232E239B-5E13-47C3-9F3F-1189D4E313E9}"/>
+    <cellStyle name="60% - Акцент3 9" xfId="1211" xr:uid="{2C571B29-3DE0-47DC-891E-7F031C5BED9F}"/>
+    <cellStyle name="60% - Акцент3 9 10" xfId="1212" xr:uid="{05CC7258-64FC-4E3D-80AE-B599D12A06A6}"/>
+    <cellStyle name="60% - Акцент3 9 11" xfId="1213" xr:uid="{C3D9C72D-7195-4E14-89DE-DA937F6F0BA7}"/>
+    <cellStyle name="60% - Акцент3 9 12" xfId="1214" xr:uid="{2FEC5145-F541-4467-BE69-BFC38E8118B6}"/>
+    <cellStyle name="60% - Акцент3 9 13" xfId="1215" xr:uid="{9762B96B-E4C8-49C5-BEA7-B09E088CB5F0}"/>
+    <cellStyle name="60% - Акцент3 9 14" xfId="1216" xr:uid="{438A9B59-543C-4D76-A1D9-CB596162C67D}"/>
+    <cellStyle name="60% - Акцент3 9 15" xfId="1217" xr:uid="{7447C01A-94AF-480D-A664-06F2573CAD05}"/>
+    <cellStyle name="60% - Акцент3 9 16" xfId="1218" xr:uid="{6A2985CD-07E1-4956-A505-DEBB514180FB}"/>
+    <cellStyle name="60% - Акцент3 9 17" xfId="1219" xr:uid="{FD8A8688-F3FA-4467-88F7-9F1FB5AC8D08}"/>
+    <cellStyle name="60% - Акцент3 9 18" xfId="1220" xr:uid="{3F6C95DA-F745-42D6-ACA2-6D3B6BAA53B0}"/>
+    <cellStyle name="60% - Акцент3 9 19" xfId="1221" xr:uid="{39D89BF0-1A1D-48FD-9597-2452F51109ED}"/>
+    <cellStyle name="60% - Акцент3 9 2" xfId="1222" xr:uid="{F5A528BC-5E90-4882-A0CE-DD3056426EFC}"/>
+    <cellStyle name="60% - Акцент3 9 20" xfId="1223" xr:uid="{92BEE701-3A4F-4008-A9EA-25B46C94D62E}"/>
+    <cellStyle name="60% - Акцент3 9 21" xfId="1224" xr:uid="{ED39D505-508A-44CF-BC6C-A6FA6EC79785}"/>
+    <cellStyle name="60% - Акцент3 9 22" xfId="1225" xr:uid="{E08D5005-8A94-4349-9893-C6201EB825E0}"/>
+    <cellStyle name="60% - Акцент3 9 23" xfId="1226" xr:uid="{9986D004-3F20-4566-AF21-D480D2E943EA}"/>
+    <cellStyle name="60% - Акцент3 9 24" xfId="1227" xr:uid="{AF6671B2-023A-42C9-8296-52A7A529E3B6}"/>
+    <cellStyle name="60% - Акцент3 9 25" xfId="1228" xr:uid="{67640CED-81AF-470D-8246-599634725A89}"/>
+    <cellStyle name="60% - Акцент3 9 3" xfId="1229" xr:uid="{F37CDC1F-CDAE-4C37-8885-3F44FB026D2E}"/>
+    <cellStyle name="60% - Акцент3 9 4" xfId="1230" xr:uid="{771F4AA0-B2C7-47EB-8CFE-0011E0B42BE7}"/>
+    <cellStyle name="60% - Акцент3 9 5" xfId="1231" xr:uid="{CFA9E0BE-3D95-4E66-823E-52D2F08D054A}"/>
+    <cellStyle name="60% - Акцент3 9 6" xfId="1232" xr:uid="{56ADFC50-8BEA-4198-984A-C799D7887AB6}"/>
+    <cellStyle name="60% - Акцент3 9 7" xfId="1233" xr:uid="{092994B8-A74B-43B4-AFF7-9BD44E4C7C55}"/>
+    <cellStyle name="60% - Акцент3 9 8" xfId="1234" xr:uid="{207CA159-E210-444E-83A6-632AED51D148}"/>
+    <cellStyle name="60% - Акцент3 9 9" xfId="1235" xr:uid="{018F0ECB-C5FA-41EF-8004-EE9A0CDDE685}"/>
+    <cellStyle name="60% - Акцент4 2" xfId="1236" xr:uid="{5AC26E24-71A4-4EDC-9C66-6AE629E64177}"/>
+    <cellStyle name="60% - Акцент4 2 10" xfId="1237" xr:uid="{F1425FC0-940E-401B-B825-EA49C9281546}"/>
+    <cellStyle name="60% - Акцент4 2 11" xfId="1238" xr:uid="{3B68D6EB-0AE0-4D23-92DE-B3C0174DB921}"/>
+    <cellStyle name="60% - Акцент4 2 12" xfId="1239" xr:uid="{9B0AE915-C969-449B-AD03-5172144C62F5}"/>
+    <cellStyle name="60% - Акцент4 2 13" xfId="1240" xr:uid="{3FB1A052-09C1-4A2D-A334-912E67DDDD3D}"/>
+    <cellStyle name="60% - Акцент4 2 14" xfId="1241" xr:uid="{43DBB294-7C8A-4983-8F12-0ACE5EB295CF}"/>
+    <cellStyle name="60% - Акцент4 2 15" xfId="1242" xr:uid="{204A3538-7136-49AA-AAFA-30945DFFAFD7}"/>
+    <cellStyle name="60% - Акцент4 2 16" xfId="1243" xr:uid="{5D1A1F42-FA9A-4460-A229-43230366CB5D}"/>
+    <cellStyle name="60% - Акцент4 2 17" xfId="1244" xr:uid="{7845646C-E93F-4D7A-AB58-90FD0FAD702A}"/>
+    <cellStyle name="60% - Акцент4 2 18" xfId="1245" xr:uid="{9ED8C3E1-C259-4D78-B98E-2AFDBFCFF736}"/>
+    <cellStyle name="60% - Акцент4 2 19" xfId="1246" xr:uid="{13F7B17E-20C6-42B6-8F1F-E0C0ADC39830}"/>
+    <cellStyle name="60% - Акцент4 2 2" xfId="1247" xr:uid="{31206FFF-3A41-4ECF-995B-7E3C287FD339}"/>
+    <cellStyle name="60% - Акцент4 2 20" xfId="1248" xr:uid="{0CD81896-3231-4FC8-B60C-C7DA2440F1B9}"/>
+    <cellStyle name="60% - Акцент4 2 21" xfId="1249" xr:uid="{413E4FD5-55EB-4D73-89F3-9BC4828B10E8}"/>
+    <cellStyle name="60% - Акцент4 2 22" xfId="1250" xr:uid="{D389C680-E981-4F5A-B615-DE5AEB955F4D}"/>
+    <cellStyle name="60% - Акцент4 2 23" xfId="1251" xr:uid="{E4184E56-CBBF-4EBA-A2B8-788FA574C97C}"/>
+    <cellStyle name="60% - Акцент4 2 24" xfId="1252" xr:uid="{2C77E287-155C-4A72-A1A5-022D8D9DDA8D}"/>
+    <cellStyle name="60% - Акцент4 2 25" xfId="1253" xr:uid="{E65A94C3-3926-4F85-BB39-3EBFEC3F989A}"/>
+    <cellStyle name="60% - Акцент4 2 3" xfId="1254" xr:uid="{D8A02F42-7ECE-4047-953C-3AAA112E80DF}"/>
+    <cellStyle name="60% - Акцент4 2 4" xfId="1255" xr:uid="{71740D0C-CE5B-4035-AB92-872BB807A398}"/>
+    <cellStyle name="60% - Акцент4 2 5" xfId="1256" xr:uid="{8F04AB68-7F08-4586-8F86-C6D7DDFC6687}"/>
+    <cellStyle name="60% - Акцент4 2 6" xfId="1257" xr:uid="{41788C37-B8BE-42A3-974C-C398EFE78F03}"/>
+    <cellStyle name="60% - Акцент4 2 7" xfId="1258" xr:uid="{81CE3E86-CF6A-4DF1-9F54-B1A72BEC005C}"/>
+    <cellStyle name="60% - Акцент4 2 8" xfId="1259" xr:uid="{3B3C6286-DD59-4FDA-AEF2-0B3BCC061F16}"/>
+    <cellStyle name="60% - Акцент4 2 9" xfId="1260" xr:uid="{15EF5950-2563-48F1-90F7-AA3FCD52F271}"/>
+    <cellStyle name="60% - Акцент4 3" xfId="1261" xr:uid="{8C7F476B-5021-45C3-B405-BC734AC921A5}"/>
+    <cellStyle name="60% - Акцент4 3 10" xfId="1262" xr:uid="{3570005C-AB33-4A7A-8135-1219417C1132}"/>
+    <cellStyle name="60% - Акцент4 3 11" xfId="1263" xr:uid="{4B8F640C-7ADE-4C3D-A60D-F1AFD8B458ED}"/>
+    <cellStyle name="60% - Акцент4 3 12" xfId="1264" xr:uid="{CE7155A0-A0A8-4B9A-A2E7-36252D713906}"/>
+    <cellStyle name="60% - Акцент4 3 13" xfId="1265" xr:uid="{9DF97204-A9FF-47D8-A62E-FCA8CDA78262}"/>
+    <cellStyle name="60% - Акцент4 3 14" xfId="1266" xr:uid="{2B3D80AB-7124-4D21-A12C-93DCA8AE432A}"/>
+    <cellStyle name="60% - Акцент4 3 15" xfId="1267" xr:uid="{2F0EE498-95D2-452D-AA9C-5DF5365E4A75}"/>
+    <cellStyle name="60% - Акцент4 3 16" xfId="1268" xr:uid="{FEF89D6A-D575-44EE-9178-0EE5DC033CAF}"/>
+    <cellStyle name="60% - Акцент4 3 17" xfId="1269" xr:uid="{C715AFEF-439D-4F11-9E3B-2FDAE24DD466}"/>
+    <cellStyle name="60% - Акцент4 3 18" xfId="1270" xr:uid="{28E865E4-6A8D-405A-8BB5-E1E6716EC41A}"/>
+    <cellStyle name="60% - Акцент4 3 19" xfId="1271" xr:uid="{03C5AA89-2E5A-421E-80A7-42398967620E}"/>
+    <cellStyle name="60% - Акцент4 3 2" xfId="1272" xr:uid="{0D8D078E-1B33-4421-B56E-4592B1B43C51}"/>
+    <cellStyle name="60% - Акцент4 3 20" xfId="1273" xr:uid="{8DA3EA6E-D88F-48BD-AB72-D082227A0800}"/>
+    <cellStyle name="60% - Акцент4 3 21" xfId="1274" xr:uid="{D72632BE-5E6A-4C39-BA88-53C3CD438D85}"/>
+    <cellStyle name="60% - Акцент4 3 22" xfId="1275" xr:uid="{89720687-EA41-47E2-870B-86894834B460}"/>
+    <cellStyle name="60% - Акцент4 3 23" xfId="1276" xr:uid="{F9A4575C-DB63-4FE8-8C96-AC92A2CF176E}"/>
+    <cellStyle name="60% - Акцент4 3 24" xfId="1277" xr:uid="{14504238-61C1-4B5E-B41C-7DF5711D195A}"/>
+    <cellStyle name="60% - Акцент4 3 25" xfId="1278" xr:uid="{B8472E7A-E507-428F-B27B-219CB2AB74CC}"/>
+    <cellStyle name="60% - Акцент4 3 3" xfId="1279" xr:uid="{CC7D1B26-CA18-4F5F-A980-EF9389B03FC3}"/>
+    <cellStyle name="60% - Акцент4 3 4" xfId="1280" xr:uid="{51685EC2-A102-47CF-9704-AA1B3599FFDA}"/>
+    <cellStyle name="60% - Акцент4 3 5" xfId="1281" xr:uid="{276A1025-70F8-414D-B77A-BC1707DBD7E8}"/>
+    <cellStyle name="60% - Акцент4 3 6" xfId="1282" xr:uid="{46654781-4EA4-4626-8EFD-80FBBEAAA750}"/>
+    <cellStyle name="60% - Акцент4 3 7" xfId="1283" xr:uid="{E6FA4434-E3E2-49E4-AB2B-AA08310C9BE5}"/>
+    <cellStyle name="60% - Акцент4 3 8" xfId="1284" xr:uid="{C3CF74E7-5DEE-49D6-B488-9672811747CF}"/>
+    <cellStyle name="60% - Акцент4 3 9" xfId="1285" xr:uid="{C2F01ACF-DB35-4DC9-9DA2-67D5C283AB73}"/>
+    <cellStyle name="60% - Акцент4 4" xfId="1286" xr:uid="{1F91D71A-2F0A-4598-91B5-B9F73E9F434C}"/>
+    <cellStyle name="60% - Акцент4 4 10" xfId="1287" xr:uid="{A730545F-C1FF-4477-874A-35C137457F25}"/>
+    <cellStyle name="60% - Акцент4 4 11" xfId="1288" xr:uid="{4C2B5B55-D862-4E03-9391-A99FA0AAF887}"/>
+    <cellStyle name="60% - Акцент4 4 12" xfId="1289" xr:uid="{A4B10909-885F-46C3-BBF3-23D9A060FE9F}"/>
+    <cellStyle name="60% - Акцент4 4 13" xfId="1290" xr:uid="{97132AC8-3AF3-4827-88AA-B73F02098D14}"/>
+    <cellStyle name="60% - Акцент4 4 14" xfId="1291" xr:uid="{BCE596A3-5C6C-45B8-A9DA-5553489B0B12}"/>
+    <cellStyle name="60% - Акцент4 4 15" xfId="1292" xr:uid="{BCD6EC88-1ED1-4CB6-93B9-517A3AA389B9}"/>
+    <cellStyle name="60% - Акцент4 4 16" xfId="1293" xr:uid="{ECCEBEF1-9D49-4D30-9FC7-A4177C147A85}"/>
+    <cellStyle name="60% - Акцент4 4 17" xfId="1294" xr:uid="{935D5736-405D-4165-B7DF-0EA56FFF93B2}"/>
+    <cellStyle name="60% - Акцент4 4 18" xfId="1295" xr:uid="{9D75323A-4B09-48BE-9917-91DDA8CB7CD4}"/>
+    <cellStyle name="60% - Акцент4 4 19" xfId="1296" xr:uid="{6C4568AB-F992-4EC3-AEE3-DDDDE87DECEA}"/>
+    <cellStyle name="60% - Акцент4 4 2" xfId="1297" xr:uid="{A3F20C3B-BEE6-4C98-80BB-7BBBA65A1EC6}"/>
+    <cellStyle name="60% - Акцент4 4 20" xfId="1298" xr:uid="{41F2D28E-AF9D-4B8A-B590-C9CD6F0D5327}"/>
+    <cellStyle name="60% - Акцент4 4 21" xfId="1299" xr:uid="{8C60B9D1-E772-4A35-A55A-107DDBD37599}"/>
+    <cellStyle name="60% - Акцент4 4 22" xfId="1300" xr:uid="{C10251AB-44A1-4B0E-B85D-227D5FDB4ED5}"/>
+    <cellStyle name="60% - Акцент4 4 23" xfId="1301" xr:uid="{B71F1F1B-378C-42D4-89BB-7D2293171650}"/>
+    <cellStyle name="60% - Акцент4 4 24" xfId="1302" xr:uid="{665D1468-05F6-44C4-9F66-F2992E5D28B4}"/>
+    <cellStyle name="60% - Акцент4 4 25" xfId="1303" xr:uid="{809B1E9E-8E9E-4458-800B-520E655FCECA}"/>
+    <cellStyle name="60% - Акцент4 4 3" xfId="1304" xr:uid="{C8A24CF0-408E-4029-A4D0-DF71ABD46575}"/>
+    <cellStyle name="60% - Акцент4 4 4" xfId="1305" xr:uid="{143397D0-0776-4CC6-81D8-BC651188790E}"/>
+    <cellStyle name="60% - Акцент4 4 5" xfId="1306" xr:uid="{F2035E1B-1B8E-4786-97DC-299687CBA561}"/>
+    <cellStyle name="60% - Акцент4 4 6" xfId="1307" xr:uid="{63C8D7BA-BCC9-4E87-BEA4-7FDB0B221B80}"/>
+    <cellStyle name="60% - Акцент4 4 7" xfId="1308" xr:uid="{F9225E21-5CD9-4856-8D9E-7165C26AF3C9}"/>
+    <cellStyle name="60% - Акцент4 4 8" xfId="1309" xr:uid="{DE6B6803-8202-4C1B-BF63-ABFB46E7C1F4}"/>
+    <cellStyle name="60% - Акцент4 4 9" xfId="1310" xr:uid="{C844CEE3-0FF4-4D5E-B5FF-644CD7F158B4}"/>
+    <cellStyle name="60% - Акцент4 5" xfId="1311" xr:uid="{CC0308FC-F863-43A3-9CCF-71CD1CF6F0D4}"/>
+    <cellStyle name="60% - Акцент4 5 10" xfId="1312" xr:uid="{C7974CD5-B191-49DA-BCD6-A6607799D8F7}"/>
+    <cellStyle name="60% - Акцент4 5 11" xfId="1313" xr:uid="{B27EB5F9-8FEC-4021-BDDA-65F6F48524BC}"/>
+    <cellStyle name="60% - Акцент4 5 12" xfId="1314" xr:uid="{BB5E0FE3-0CFD-4391-8240-CC091B92F582}"/>
+    <cellStyle name="60% - Акцент4 5 13" xfId="1315" xr:uid="{F71C2BBF-3B63-43A4-BE38-46B3D318BBF0}"/>
+    <cellStyle name="60% - Акцент4 5 14" xfId="1316" xr:uid="{E8EF176F-4103-4A66-9C6B-EE72820D13EB}"/>
+    <cellStyle name="60% - Акцент4 5 15" xfId="1317" xr:uid="{C0171F18-8222-4FE0-B380-3427EEAF6321}"/>
+    <cellStyle name="60% - Акцент4 5 16" xfId="1318" xr:uid="{B1E4EF03-5DE5-432D-A1FF-956295423A2E}"/>
+    <cellStyle name="60% - Акцент4 5 17" xfId="1319" xr:uid="{FDD472D0-D5F5-48D7-9C16-2F0C1B03142B}"/>
+    <cellStyle name="60% - Акцент4 5 18" xfId="1320" xr:uid="{974330C0-A213-44DB-B91F-EE40167B60A5}"/>
+    <cellStyle name="60% - Акцент4 5 19" xfId="1321" xr:uid="{80ED0115-2577-4862-80C5-14797BDEF13C}"/>
+    <cellStyle name="60% - Акцент4 5 2" xfId="1322" xr:uid="{138E82ED-AC35-44FE-A964-E94B64D11B31}"/>
+    <cellStyle name="60% - Акцент4 5 20" xfId="1323" xr:uid="{BB35D192-94F0-4F6C-B7FE-5ACEE8FB6F2F}"/>
+    <cellStyle name="60% - Акцент4 5 21" xfId="1324" xr:uid="{4A5E61AD-DE66-4703-A6CD-CCDC133AD251}"/>
+    <cellStyle name="60% - Акцент4 5 22" xfId="1325" xr:uid="{5124B881-E40B-4C9B-A92B-8FC2F49A53FD}"/>
+    <cellStyle name="60% - Акцент4 5 23" xfId="1326" xr:uid="{E57E28D6-2CD3-4897-9707-FD34230DEC2A}"/>
+    <cellStyle name="60% - Акцент4 5 24" xfId="1327" xr:uid="{10B920EF-C54C-4C5F-AC41-BB2675FC54F0}"/>
+    <cellStyle name="60% - Акцент4 5 25" xfId="1328" xr:uid="{E1312CAB-E3F4-4B6E-947C-CF4D6DA654CD}"/>
+    <cellStyle name="60% - Акцент4 5 3" xfId="1329" xr:uid="{1BA3B260-54D7-4685-AEC1-0734FCA39082}"/>
+    <cellStyle name="60% - Акцент4 5 4" xfId="1330" xr:uid="{FA11E2E0-A6BE-4E99-AA4C-67C5B4146DB3}"/>
+    <cellStyle name="60% - Акцент4 5 5" xfId="1331" xr:uid="{BBB24171-2079-4D8E-8B14-BD3DB6B58F1D}"/>
+    <cellStyle name="60% - Акцент4 5 6" xfId="1332" xr:uid="{CCC1C363-5C36-4D11-9BC4-6D28876AC480}"/>
+    <cellStyle name="60% - Акцент4 5 7" xfId="1333" xr:uid="{A81A6FDC-63CE-404A-B739-18846643A234}"/>
+    <cellStyle name="60% - Акцент4 5 8" xfId="1334" xr:uid="{56D809BB-12D2-4C4A-8749-128D934C7357}"/>
+    <cellStyle name="60% - Акцент4 5 9" xfId="1335" xr:uid="{92FA7846-B462-4E33-A74F-79915B5011AB}"/>
+    <cellStyle name="60% - Акцент4 6" xfId="1336" xr:uid="{AC2BE79D-A0CE-43E1-97B0-092964690189}"/>
+    <cellStyle name="60% - Акцент4 6 10" xfId="1337" xr:uid="{2ACEEC40-6BAF-4189-99A2-BCA022BA9371}"/>
+    <cellStyle name="60% - Акцент4 6 11" xfId="1338" xr:uid="{BD76B5FD-A26B-4B45-A0BE-CD399520D052}"/>
+    <cellStyle name="60% - Акцент4 6 12" xfId="1339" xr:uid="{20184451-92F7-4F4A-AAC4-01E68547B009}"/>
+    <cellStyle name="60% - Акцент4 6 13" xfId="1340" xr:uid="{0653904D-4899-40D4-8DC7-66321E911160}"/>
+    <cellStyle name="60% - Акцент4 6 14" xfId="1341" xr:uid="{AEC1036D-C706-431A-B38D-97200238CBF1}"/>
+    <cellStyle name="60% - Акцент4 6 15" xfId="1342" xr:uid="{7D182B45-87AA-46D1-8F39-243A58793480}"/>
+    <cellStyle name="60% - Акцент4 6 16" xfId="1343" xr:uid="{80661E2D-93F3-425B-8976-2609ADFD917B}"/>
+    <cellStyle name="60% - Акцент4 6 17" xfId="1344" xr:uid="{45749E00-A58A-4400-98CB-ECF4363D3533}"/>
+    <cellStyle name="60% - Акцент4 6 18" xfId="1345" xr:uid="{85EFF65D-991E-477D-88AE-8B9D2FECC653}"/>
+    <cellStyle name="60% - Акцент4 6 19" xfId="1346" xr:uid="{D5CCFE49-731D-4CE0-A708-605EEDCC8851}"/>
+    <cellStyle name="60% - Акцент4 6 2" xfId="1347" xr:uid="{B8FBAD8B-9270-45A7-921F-A1162B28DEE6}"/>
+    <cellStyle name="60% - Акцент4 6 20" xfId="1348" xr:uid="{FBA0CA73-1D7B-45C8-9079-43865ECEFD3F}"/>
+    <cellStyle name="60% - Акцент4 6 21" xfId="1349" xr:uid="{8EEF0085-A5CE-4769-A4B7-2D4722DE56FF}"/>
+    <cellStyle name="60% - Акцент4 6 22" xfId="1350" xr:uid="{BB9167C8-D29B-4B95-8AF7-16CD680CDB79}"/>
+    <cellStyle name="60% - Акцент4 6 23" xfId="1351" xr:uid="{772CFD26-81E6-4F89-98F7-F8016804599A}"/>
+    <cellStyle name="60% - Акцент4 6 24" xfId="1352" xr:uid="{EE622C46-D1CD-45DB-A5C3-10A7BAD00445}"/>
+    <cellStyle name="60% - Акцент4 6 25" xfId="1353" xr:uid="{6BEDE557-8ADC-4B57-B834-39859EF94313}"/>
+    <cellStyle name="60% - Акцент4 6 3" xfId="1354" xr:uid="{4708CD33-F716-4BC6-9A6C-710E36487872}"/>
+    <cellStyle name="60% - Акцент4 6 4" xfId="1355" xr:uid="{62C0D719-8C0B-4D0E-AE9D-5400BE0D4616}"/>
+    <cellStyle name="60% - Акцент4 6 5" xfId="1356" xr:uid="{C8764457-24A4-49A2-9FAA-8F9720A0FCCB}"/>
+    <cellStyle name="60% - Акцент4 6 6" xfId="1357" xr:uid="{72808200-46E6-4A35-B3AA-960C36CF226D}"/>
+    <cellStyle name="60% - Акцент4 6 7" xfId="1358" xr:uid="{41E6D28D-4C73-40A7-AAD9-DC664F61977A}"/>
+    <cellStyle name="60% - Акцент4 6 8" xfId="1359" xr:uid="{AB89C703-728F-4D32-8D6D-9AF0CD71C36C}"/>
+    <cellStyle name="60% - Акцент4 6 9" xfId="1360" xr:uid="{244B8CFD-00A5-4314-8EDA-FCAF63129D49}"/>
+    <cellStyle name="60% - Акцент4 7" xfId="1361" xr:uid="{AFF31956-CE66-4FDB-B611-82AA0761BFAC}"/>
+    <cellStyle name="60% - Акцент4 7 10" xfId="1362" xr:uid="{657E677D-5D3E-4E4A-AFAB-0D624F56EC85}"/>
+    <cellStyle name="60% - Акцент4 7 11" xfId="1363" xr:uid="{7CD693E8-14A4-40F9-8758-C9EDD900826A}"/>
+    <cellStyle name="60% - Акцент4 7 12" xfId="1364" xr:uid="{1BFE76E2-11F9-4DC2-AB9A-38C52C3F9090}"/>
+    <cellStyle name="60% - Акцент4 7 13" xfId="1365" xr:uid="{231B15A8-2AC6-4DC6-97BF-09A687BE45CA}"/>
+    <cellStyle name="60% - Акцент4 7 14" xfId="1366" xr:uid="{76F9162F-8EC9-4E49-9867-E360A53211AE}"/>
+    <cellStyle name="60% - Акцент4 7 15" xfId="1367" xr:uid="{3A205A1E-AF51-45C3-864B-E3C4FB2EA79E}"/>
+    <cellStyle name="60% - Акцент4 7 16" xfId="1368" xr:uid="{08B22BD1-B4F0-4D34-91AD-378E4B1D73F0}"/>
+    <cellStyle name="60% - Акцент4 7 17" xfId="1369" xr:uid="{5925655D-1468-42F6-8797-A3E084DABACF}"/>
+    <cellStyle name="60% - Акцент4 7 18" xfId="1370" xr:uid="{3BFBE93B-231F-4AD7-AD88-AA1F82A1A7D8}"/>
+    <cellStyle name="60% - Акцент4 7 19" xfId="1371" xr:uid="{6262E0B0-FC10-43F6-843D-A6BB670EF60B}"/>
+    <cellStyle name="60% - Акцент4 7 2" xfId="1372" xr:uid="{0C02D2CF-CF1A-4B62-A3B3-6B5897A6886D}"/>
+    <cellStyle name="60% - Акцент4 7 20" xfId="1373" xr:uid="{C0982D1B-4B54-4187-9558-9A6F41AD0506}"/>
+    <cellStyle name="60% - Акцент4 7 21" xfId="1374" xr:uid="{592895EC-62D1-4873-88AE-EB2E301C07DE}"/>
+    <cellStyle name="60% - Акцент4 7 22" xfId="1375" xr:uid="{C2C77197-772D-4F40-AB4F-D84EBE39C2E4}"/>
+    <cellStyle name="60% - Акцент4 7 23" xfId="1376" xr:uid="{AA7935E6-0BD8-4B67-AC10-B7EA0DEC4E09}"/>
+    <cellStyle name="60% - Акцент4 7 24" xfId="1377" xr:uid="{E406A3CA-D378-4D82-8063-6120C0849C58}"/>
+    <cellStyle name="60% - Акцент4 7 25" xfId="1378" xr:uid="{D45DB409-2A27-4AA3-8292-699F2B29ACD1}"/>
+    <cellStyle name="60% - Акцент4 7 3" xfId="1379" xr:uid="{846D536B-A613-4683-83FC-B975FF51A68B}"/>
+    <cellStyle name="60% - Акцент4 7 4" xfId="1380" xr:uid="{1667B754-481A-43B2-9001-5CEAD22088B2}"/>
+    <cellStyle name="60% - Акцент4 7 5" xfId="1381" xr:uid="{E5A2B021-5689-4D38-94D7-5DE9DBAF1598}"/>
+    <cellStyle name="60% - Акцент4 7 6" xfId="1382" xr:uid="{313A38B1-4F16-4150-A784-082405EE3E80}"/>
+    <cellStyle name="60% - Акцент4 7 7" xfId="1383" xr:uid="{338D92C5-C269-4737-B314-6465B78C2260}"/>
+    <cellStyle name="60% - Акцент4 7 8" xfId="1384" xr:uid="{F90281D2-BAB9-4E7F-BE90-3EFCAB338808}"/>
+    <cellStyle name="60% - Акцент4 7 9" xfId="1385" xr:uid="{E363FFEB-3F20-4D3E-B1FB-54A4F3C1C887}"/>
+    <cellStyle name="60% - Акцент4 8" xfId="1386" xr:uid="{70550143-9FD5-4941-9ECA-FFB4EE9D0C22}"/>
+    <cellStyle name="60% - Акцент4 8 10" xfId="1387" xr:uid="{0B693C8F-7025-46F1-B12D-57AF05C7B729}"/>
+    <cellStyle name="60% - Акцент4 8 11" xfId="1388" xr:uid="{8AC4D924-FE59-413E-83F5-2B09302E203C}"/>
+    <cellStyle name="60% - Акцент4 8 12" xfId="1389" xr:uid="{80908E0B-26C5-424B-9D4F-46D64F2C6374}"/>
+    <cellStyle name="60% - Акцент4 8 13" xfId="1390" xr:uid="{A2792941-DCEC-4461-91A0-C6F27CDF52B0}"/>
+    <cellStyle name="60% - Акцент4 8 14" xfId="1391" xr:uid="{2498E47B-3536-4410-90DC-92954B58A851}"/>
+    <cellStyle name="60% - Акцент4 8 15" xfId="1392" xr:uid="{AAEB5084-9A10-4811-857A-BA681407E073}"/>
+    <cellStyle name="60% - Акцент4 8 16" xfId="1393" xr:uid="{5E9C2D52-B998-4088-A62B-D4C7684E4813}"/>
+    <cellStyle name="60% - Акцент4 8 17" xfId="1394" xr:uid="{0202E5A2-904B-41DE-A6BB-211542C87E45}"/>
+    <cellStyle name="60% - Акцент4 8 18" xfId="1395" xr:uid="{BDC0B7EA-8F0A-4C7A-9A10-D140726C188F}"/>
+    <cellStyle name="60% - Акцент4 8 19" xfId="1396" xr:uid="{A6E10B9F-33FC-465A-B39D-F6AAC056EF35}"/>
+    <cellStyle name="60% - Акцент4 8 2" xfId="1397" xr:uid="{5E71986F-A941-4735-BFE8-9A1C77D42AAA}"/>
+    <cellStyle name="60% - Акцент4 8 20" xfId="1398" xr:uid="{C0DB161C-B19A-4B50-8162-4A9723712837}"/>
+    <cellStyle name="60% - Акцент4 8 21" xfId="1399" xr:uid="{0B53EE0F-9D28-4EB6-80C7-9B027FD5090D}"/>
+    <cellStyle name="60% - Акцент4 8 22" xfId="1400" xr:uid="{3371BA9D-521C-4DB3-BF6E-B685C82DE6FE}"/>
+    <cellStyle name="60% - Акцент4 8 23" xfId="1401" xr:uid="{C9C3A023-FEDA-4BC4-BBBB-E3CF1DB15BE5}"/>
+    <cellStyle name="60% - Акцент4 8 24" xfId="1402" xr:uid="{6303DF57-1D5F-4690-ADAE-1FF835391555}"/>
+    <cellStyle name="60% - Акцент4 8 25" xfId="1403" xr:uid="{0A6A8727-3089-4790-835C-D435E9B5E586}"/>
+    <cellStyle name="60% - Акцент4 8 3" xfId="1404" xr:uid="{84A73816-068F-419E-8687-339D40F79AD9}"/>
+    <cellStyle name="60% - Акцент4 8 4" xfId="1405" xr:uid="{E401F745-B250-452C-87DD-4DBE4B3A8CD7}"/>
+    <cellStyle name="60% - Акцент4 8 5" xfId="1406" xr:uid="{947E9602-DF3E-4822-9FAD-1576E9EB5AD9}"/>
+    <cellStyle name="60% - Акцент4 8 6" xfId="1407" xr:uid="{650C3883-D6B1-448C-842C-11FE9CDA0712}"/>
+    <cellStyle name="60% - Акцент4 8 7" xfId="1408" xr:uid="{4463897E-51A8-49DF-BD29-582E509F2007}"/>
+    <cellStyle name="60% - Акцент4 8 8" xfId="1409" xr:uid="{1C9EE4AD-5FE0-478E-83A9-EF8031617BCF}"/>
+    <cellStyle name="60% - Акцент4 8 9" xfId="1410" xr:uid="{A70F71E9-5453-4E08-BC6C-B762E5DF2D3D}"/>
+    <cellStyle name="60% - Акцент4 9" xfId="1411" xr:uid="{4CE3A856-A7AC-4900-BD7F-C2890600B228}"/>
+    <cellStyle name="60% - Акцент4 9 10" xfId="1412" xr:uid="{3C71CF02-84F7-41D8-8DCB-FCA9FA2942D1}"/>
+    <cellStyle name="60% - Акцент4 9 11" xfId="1413" xr:uid="{7C6EFCD9-CAAF-4619-99AC-A000543F8F70}"/>
+    <cellStyle name="60% - Акцент4 9 12" xfId="1414" xr:uid="{C16D4A16-9F73-4904-872A-A20E44FE7730}"/>
+    <cellStyle name="60% - Акцент4 9 13" xfId="1415" xr:uid="{E9AC3898-41D5-4E5A-BB58-24F76F00C5CB}"/>
+    <cellStyle name="60% - Акцент4 9 14" xfId="1416" xr:uid="{CD0389BD-DF11-4D00-A545-787E63579204}"/>
+    <cellStyle name="60% - Акцент4 9 15" xfId="1417" xr:uid="{07D7DFD8-4902-4DE7-94FD-6263155B5E31}"/>
+    <cellStyle name="60% - Акцент4 9 16" xfId="1418" xr:uid="{250A8B99-8BC0-444D-BF78-33EB2B6D4B1A}"/>
+    <cellStyle name="60% - Акцент4 9 17" xfId="1419" xr:uid="{8F2BA746-C967-497B-B400-5031CA74DAFA}"/>
+    <cellStyle name="60% - Акцент4 9 18" xfId="1420" xr:uid="{220E9ABA-CEDD-460A-924D-A26C1361BD65}"/>
+    <cellStyle name="60% - Акцент4 9 19" xfId="1421" xr:uid="{E2209D80-973B-476A-BD2A-89C8C551782E}"/>
+    <cellStyle name="60% - Акцент4 9 2" xfId="1422" xr:uid="{4D1CB3CE-36DC-45F6-A62E-47AA61532E1C}"/>
+    <cellStyle name="60% - Акцент4 9 20" xfId="1423" xr:uid="{6E9FF650-892E-4183-8704-5896BA56E2C1}"/>
+    <cellStyle name="60% - Акцент4 9 21" xfId="1424" xr:uid="{F80A82E9-3918-4570-BC67-CF47FF489F24}"/>
+    <cellStyle name="60% - Акцент4 9 22" xfId="1425" xr:uid="{C7C54748-D09B-4078-9E78-3CAA8E7E84C1}"/>
+    <cellStyle name="60% - Акцент4 9 23" xfId="1426" xr:uid="{B2A68CB7-ED07-4D4F-9416-9913EAEB35E6}"/>
+    <cellStyle name="60% - Акцент4 9 24" xfId="1427" xr:uid="{D82D3F98-3548-44FE-946D-1F1671BC8891}"/>
+    <cellStyle name="60% - Акцент4 9 25" xfId="1428" xr:uid="{0DD640D3-2AC0-4B27-A011-FB4398C2E418}"/>
+    <cellStyle name="60% - Акцент4 9 3" xfId="1429" xr:uid="{FD22A64D-A7FC-44FD-A156-EB5B92E65624}"/>
+    <cellStyle name="60% - Акцент4 9 4" xfId="1430" xr:uid="{D18DE3C0-A5F5-45DB-9E20-07570AADCC98}"/>
+    <cellStyle name="60% - Акцент4 9 5" xfId="1431" xr:uid="{4B2CB536-8AFE-48B4-90D4-DA9E4A71928C}"/>
+    <cellStyle name="60% - Акцент4 9 6" xfId="1432" xr:uid="{536E0275-9156-42A4-B6C9-7F6A9755F1D4}"/>
+    <cellStyle name="60% - Акцент4 9 7" xfId="1433" xr:uid="{AA5418A8-3B3D-4D1A-99F0-F471E69F62EE}"/>
+    <cellStyle name="60% - Акцент4 9 8" xfId="1434" xr:uid="{3DC921CC-B560-49A8-A912-DAAF35650EED}"/>
+    <cellStyle name="60% - Акцент4 9 9" xfId="1435" xr:uid="{874F9BE6-2D46-4E47-BF5C-DA202FA22AAA}"/>
+    <cellStyle name="60% - Акцент6 2" xfId="1436" xr:uid="{47FED8CA-5634-4394-843F-B0D9C44C913E}"/>
+    <cellStyle name="60% - Акцент6 2 10" xfId="1437" xr:uid="{C199689F-C8BE-4CBA-A83F-3139A829461C}"/>
+    <cellStyle name="60% - Акцент6 2 11" xfId="1438" xr:uid="{B528A686-1BC0-46B6-BD3A-080CB44EB049}"/>
+    <cellStyle name="60% - Акцент6 2 12" xfId="1439" xr:uid="{D7C0BFE2-F823-4A2B-90FC-DABA1F04ECAB}"/>
+    <cellStyle name="60% - Акцент6 2 13" xfId="1440" xr:uid="{873B7873-3595-4EB7-9FC0-BBD59A2D8AA3}"/>
+    <cellStyle name="60% - Акцент6 2 14" xfId="1441" xr:uid="{A3E3FDFE-AA60-4BF6-8ECA-3EF00FA035B7}"/>
+    <cellStyle name="60% - Акцент6 2 15" xfId="1442" xr:uid="{E6F26A25-C8E6-4895-B804-6BFD1DAB79BC}"/>
+    <cellStyle name="60% - Акцент6 2 16" xfId="1443" xr:uid="{546329A4-5982-4B0A-80E9-10199783106B}"/>
+    <cellStyle name="60% - Акцент6 2 17" xfId="1444" xr:uid="{0FC77B64-BD09-42AA-ACE4-823186F94751}"/>
+    <cellStyle name="60% - Акцент6 2 18" xfId="1445" xr:uid="{CF9F0485-543B-4307-8A96-61244A73BAD8}"/>
+    <cellStyle name="60% - Акцент6 2 19" xfId="1446" xr:uid="{4CEE3D33-94AC-4540-A0B5-4C1568AEDCFB}"/>
+    <cellStyle name="60% - Акцент6 2 2" xfId="1447" xr:uid="{9D98B56D-D9BA-441B-8890-97DE243F05D9}"/>
+    <cellStyle name="60% - Акцент6 2 20" xfId="1448" xr:uid="{866A7938-95FD-413F-B27F-5B025BB8DB61}"/>
+    <cellStyle name="60% - Акцент6 2 21" xfId="1449" xr:uid="{7D57532C-266D-47B9-9816-D20377F0F87F}"/>
+    <cellStyle name="60% - Акцент6 2 22" xfId="1450" xr:uid="{D093F496-1EDA-463C-9299-8F6F7FE9D5BB}"/>
+    <cellStyle name="60% - Акцент6 2 23" xfId="1451" xr:uid="{EED43861-B1B3-4EF8-A4FD-CA8553865EF0}"/>
+    <cellStyle name="60% - Акцент6 2 24" xfId="1452" xr:uid="{2E0B6D51-E1E7-4985-B1FA-AE6F462D0410}"/>
+    <cellStyle name="60% - Акцент6 2 25" xfId="1453" xr:uid="{4FA0FC39-FC96-4B87-A842-7B16C92B02EE}"/>
+    <cellStyle name="60% - Акцент6 2 3" xfId="1454" xr:uid="{11F72173-86DC-4254-BFC8-86DC69B0B9E8}"/>
+    <cellStyle name="60% - Акцент6 2 4" xfId="1455" xr:uid="{65063883-96AF-481C-B4F1-BC772BE8ABF1}"/>
+    <cellStyle name="60% - Акцент6 2 5" xfId="1456" xr:uid="{341EFA5F-21DD-4E46-A5FC-EF162A199D25}"/>
+    <cellStyle name="60% - Акцент6 2 6" xfId="1457" xr:uid="{CFBF6AF6-69F5-4EE3-B10D-8F56D9A9D5A9}"/>
+    <cellStyle name="60% - Акцент6 2 7" xfId="1458" xr:uid="{A45BBAEF-CB93-4D96-A87E-1661678E0B24}"/>
+    <cellStyle name="60% - Акцент6 2 8" xfId="1459" xr:uid="{55C0F70C-D4B5-440C-A5BA-A647384E0598}"/>
+    <cellStyle name="60% - Акцент6 2 9" xfId="1460" xr:uid="{90C632CE-D7A1-4631-9930-D0C1BCDFB966}"/>
+    <cellStyle name="60% - Акцент6 3" xfId="1461" xr:uid="{3893A8D1-3A77-4800-B45A-F78306A1EBEF}"/>
+    <cellStyle name="60% - Акцент6 3 10" xfId="1462" xr:uid="{658BCF1C-87F8-4BDE-A9A3-C9B8355EF391}"/>
+    <cellStyle name="60% - Акцент6 3 11" xfId="1463" xr:uid="{9FFCC360-DE77-496B-9D5F-B830BE5266F2}"/>
+    <cellStyle name="60% - Акцент6 3 12" xfId="1464" xr:uid="{98DEAD00-A167-4FE2-B07F-A312FD4498D7}"/>
+    <cellStyle name="60% - Акцент6 3 13" xfId="1465" xr:uid="{597CC4C5-1FD5-4E40-9250-A82BAEFE551B}"/>
+    <cellStyle name="60% - Акцент6 3 14" xfId="1466" xr:uid="{A7E1E1B2-C710-47B4-9C14-B2EBADEE7364}"/>
+    <cellStyle name="60% - Акцент6 3 15" xfId="1467" xr:uid="{A0BFABDC-8706-4C66-96B9-C6784D456C1A}"/>
+    <cellStyle name="60% - Акцент6 3 16" xfId="1468" xr:uid="{2F7ECD34-73B0-420D-B586-6BD5EAC12D56}"/>
+    <cellStyle name="60% - Акцент6 3 17" xfId="1469" xr:uid="{AA712EA9-564D-4925-BDD9-C3F5B63C4C4C}"/>
+    <cellStyle name="60% - Акцент6 3 18" xfId="1470" xr:uid="{2755F333-1003-4BAE-AB83-654752598A57}"/>
+    <cellStyle name="60% - Акцент6 3 19" xfId="1471" xr:uid="{CA7DD2C4-049D-4377-948C-14D4560FAD6D}"/>
+    <cellStyle name="60% - Акцент6 3 2" xfId="1472" xr:uid="{C91A7D58-6659-4DE0-8694-906DDD20FB93}"/>
+    <cellStyle name="60% - Акцент6 3 20" xfId="1473" xr:uid="{9B2366C3-B1FE-4A60-9DAB-3257989A9F23}"/>
+    <cellStyle name="60% - Акцент6 3 21" xfId="1474" xr:uid="{4FA63D15-AA39-4CDA-BF37-A32F06E7ED7A}"/>
+    <cellStyle name="60% - Акцент6 3 22" xfId="1475" xr:uid="{3A59B4D7-9CD5-4A9F-A5E2-75EFB2891382}"/>
+    <cellStyle name="60% - Акцент6 3 23" xfId="1476" xr:uid="{F370150C-91EA-43FD-8637-F582088FF304}"/>
+    <cellStyle name="60% - Акцент6 3 24" xfId="1477" xr:uid="{68D9F958-6FDE-4365-AA15-A7AA06095FCB}"/>
+    <cellStyle name="60% - Акцент6 3 25" xfId="1478" xr:uid="{B2BFBA64-1CB6-4D4B-BCCB-CEB2E98D092C}"/>
+    <cellStyle name="60% - Акцент6 3 3" xfId="1479" xr:uid="{13496B2A-CFDF-4A40-82E6-D460897C5498}"/>
+    <cellStyle name="60% - Акцент6 3 4" xfId="1480" xr:uid="{24B274F4-C907-4449-820B-925AF6F31C17}"/>
+    <cellStyle name="60% - Акцент6 3 5" xfId="1481" xr:uid="{B57B50FC-DE49-4E8E-8603-08935430141A}"/>
+    <cellStyle name="60% - Акцент6 3 6" xfId="1482" xr:uid="{66F90A09-3715-4814-A83C-D9F08E36D641}"/>
+    <cellStyle name="60% - Акцент6 3 7" xfId="1483" xr:uid="{381A3D27-250D-4993-9AE5-0B3BAA961972}"/>
+    <cellStyle name="60% - Акцент6 3 8" xfId="1484" xr:uid="{F2DBBC34-871B-4248-BB19-B16EE7273AD3}"/>
+    <cellStyle name="60% - Акцент6 3 9" xfId="1485" xr:uid="{8AD11AA5-55EF-44F8-9516-61623FB8A604}"/>
+    <cellStyle name="60% - Акцент6 4" xfId="1486" xr:uid="{3AED4CE6-762C-4607-B14E-B0930739EC69}"/>
+    <cellStyle name="60% - Акцент6 4 10" xfId="1487" xr:uid="{E708C6A1-BCC7-4536-B04B-BDA42E3DC8D0}"/>
+    <cellStyle name="60% - Акцент6 4 11" xfId="1488" xr:uid="{EA750FEE-EA3B-442F-B42D-33AC3C3BF0E9}"/>
+    <cellStyle name="60% - Акцент6 4 12" xfId="1489" xr:uid="{F33FC58F-82C4-4E07-9ED4-36ED081A73BC}"/>
+    <cellStyle name="60% - Акцент6 4 13" xfId="1490" xr:uid="{2B5D960A-3ABA-444A-8639-ACA52EE90B00}"/>
+    <cellStyle name="60% - Акцент6 4 14" xfId="1491" xr:uid="{3802A96E-3E45-4EE9-B843-7F9446A8B580}"/>
+    <cellStyle name="60% - Акцент6 4 15" xfId="1492" xr:uid="{ADA72CA7-355D-42DF-A11C-8EF0072E91B1}"/>
+    <cellStyle name="60% - Акцент6 4 16" xfId="1493" xr:uid="{CC1E7247-8E6E-4F33-8062-D0AE3D884E76}"/>
+    <cellStyle name="60% - Акцент6 4 17" xfId="1494" xr:uid="{AD87D731-F03C-4468-858C-804632B9276D}"/>
+    <cellStyle name="60% - Акцент6 4 18" xfId="1495" xr:uid="{ABF430CE-B427-4122-822F-7662B9AE1054}"/>
+    <cellStyle name="60% - Акцент6 4 19" xfId="1496" xr:uid="{9ADE084B-940F-456E-9FD3-1AD2373081B1}"/>
+    <cellStyle name="60% - Акцент6 4 2" xfId="1497" xr:uid="{16E491F8-5EF5-4184-8F9E-1A7E596D0CC5}"/>
+    <cellStyle name="60% - Акцент6 4 20" xfId="1498" xr:uid="{4B39762E-B57A-467B-A0A5-F7BF25EEC3DA}"/>
+    <cellStyle name="60% - Акцент6 4 21" xfId="1499" xr:uid="{9FE2625C-9EFF-4E4C-8E93-B32945D602C4}"/>
+    <cellStyle name="60% - Акцент6 4 22" xfId="1500" xr:uid="{73A6D805-4323-46E6-A552-AFE0A933A453}"/>
+    <cellStyle name="60% - Акцент6 4 23" xfId="1501" xr:uid="{E595F637-C3D7-4D8B-98E2-CF2D50640849}"/>
+    <cellStyle name="60% - Акцент6 4 24" xfId="1502" xr:uid="{46CFF7AB-D398-4D1B-A774-0139F61DAF8B}"/>
+    <cellStyle name="60% - Акцент6 4 25" xfId="1503" xr:uid="{C93508DE-D62E-4234-B09A-F18746618EBC}"/>
+    <cellStyle name="60% - Акцент6 4 3" xfId="1504" xr:uid="{D33FD1C6-D6F3-4786-801B-335A9FD483FA}"/>
+    <cellStyle name="60% - Акцент6 4 4" xfId="1505" xr:uid="{4F57BDAB-C112-413D-A95B-E8600FCD034B}"/>
+    <cellStyle name="60% - Акцент6 4 5" xfId="1506" xr:uid="{4EF6A906-9CFB-42F9-9DCD-3A3777E678AA}"/>
+    <cellStyle name="60% - Акцент6 4 6" xfId="1507" xr:uid="{84AD4B8C-FE93-44DA-B952-4CDDEDDF0E8D}"/>
+    <cellStyle name="60% - Акцент6 4 7" xfId="1508" xr:uid="{C4FFFE2C-B65C-4EDE-8E39-FC0AFEFD7E3F}"/>
+    <cellStyle name="60% - Акцент6 4 8" xfId="1509" xr:uid="{CAC49792-7147-4546-8FAC-74B1565EBC1C}"/>
+    <cellStyle name="60% - Акцент6 4 9" xfId="1510" xr:uid="{08B919B4-D59A-43DA-A5AE-D80B785DFB75}"/>
+    <cellStyle name="60% - Акцент6 5" xfId="1511" xr:uid="{9D22C5D1-FA27-48B5-8660-26C2B567E99D}"/>
+    <cellStyle name="60% - Акцент6 5 10" xfId="1512" xr:uid="{FB1A2B7A-24EF-4884-AC7D-FB3B22066746}"/>
+    <cellStyle name="60% - Акцент6 5 11" xfId="1513" xr:uid="{03D47075-8ACB-4722-8D2B-27518D0FCB20}"/>
+    <cellStyle name="60% - Акцент6 5 12" xfId="1514" xr:uid="{C5DC9905-DF85-482C-85EA-D4B38D1B2941}"/>
+    <cellStyle name="60% - Акцент6 5 13" xfId="1515" xr:uid="{1776A081-2DD5-4668-B1C8-7AC2F9CBD3F2}"/>
+    <cellStyle name="60% - Акцент6 5 14" xfId="1516" xr:uid="{5C103FC2-32EE-444B-B35A-FC766A4E4940}"/>
+    <cellStyle name="60% - Акцент6 5 15" xfId="1517" xr:uid="{044BD2F9-25A7-45F2-A09F-F79273C007A3}"/>
+    <cellStyle name="60% - Акцент6 5 16" xfId="1518" xr:uid="{BBD12F0E-2899-49BF-AA60-33AE77E76FD4}"/>
+    <cellStyle name="60% - Акцент6 5 17" xfId="1519" xr:uid="{1251C747-3BFA-42FE-9F9C-CC30F43196B5}"/>
+    <cellStyle name="60% - Акцент6 5 18" xfId="1520" xr:uid="{D676ED43-1C11-426A-B38A-853761ABD84B}"/>
+    <cellStyle name="60% - Акцент6 5 19" xfId="1521" xr:uid="{EFE7327C-1031-4059-90B8-31D376E048E9}"/>
+    <cellStyle name="60% - Акцент6 5 2" xfId="1522" xr:uid="{E227C0E9-6644-43B5-8730-77F821704CAE}"/>
+    <cellStyle name="60% - Акцент6 5 20" xfId="1523" xr:uid="{A69EF0AD-273C-48FB-B28D-4832445F8E80}"/>
+    <cellStyle name="60% - Акцент6 5 21" xfId="1524" xr:uid="{40EC9474-2037-4234-8E18-D5ABA4999774}"/>
+    <cellStyle name="60% - Акцент6 5 22" xfId="1525" xr:uid="{DD9F8204-E4B0-438D-9186-5C572758BA39}"/>
+    <cellStyle name="60% - Акцент6 5 23" xfId="1526" xr:uid="{7872F4FA-BF84-472E-8E47-ABB2FEC36FAA}"/>
+    <cellStyle name="60% - Акцент6 5 24" xfId="1527" xr:uid="{DA030F24-C529-4377-B702-C935A5719ACA}"/>
+    <cellStyle name="60% - Акцент6 5 25" xfId="1528" xr:uid="{86611FF2-02F8-4490-80EB-B92D7C97DE7B}"/>
+    <cellStyle name="60% - Акцент6 5 3" xfId="1529" xr:uid="{71939DBB-0DAD-4B8F-8A87-3FDC86130036}"/>
+    <cellStyle name="60% - Акцент6 5 4" xfId="1530" xr:uid="{F6BF62E8-254E-4926-8990-55AD8525010F}"/>
+    <cellStyle name="60% - Акцент6 5 5" xfId="1531" xr:uid="{CB230C52-05B0-4876-9604-CB5B36BC925B}"/>
+    <cellStyle name="60% - Акцент6 5 6" xfId="1532" xr:uid="{15ACD843-5EB5-4229-A8ED-C5F1EFBBB273}"/>
+    <cellStyle name="60% - Акцент6 5 7" xfId="1533" xr:uid="{5CA7555D-775F-46B4-AE2A-435BC78CC4DB}"/>
+    <cellStyle name="60% - Акцент6 5 8" xfId="1534" xr:uid="{63E4C0BD-ACA0-456A-9A30-A7C544464CA8}"/>
+    <cellStyle name="60% - Акцент6 5 9" xfId="1535" xr:uid="{6EF27200-F0BA-4A8F-AD1A-B7A4B2372F12}"/>
+    <cellStyle name="60% - Акцент6 6" xfId="1536" xr:uid="{C1CEC735-6016-4E5E-94E2-E3DBFA65372B}"/>
+    <cellStyle name="60% - Акцент6 6 10" xfId="1537" xr:uid="{5AF53065-54C2-4A3D-BC75-BC8FF0C3DAE0}"/>
+    <cellStyle name="60% - Акцент6 6 11" xfId="1538" xr:uid="{290BFC92-4185-4D4E-AE21-8A049D16577A}"/>
+    <cellStyle name="60% - Акцент6 6 12" xfId="1539" xr:uid="{241ED90C-BBB9-4C4A-983A-7079777F9EE8}"/>
+    <cellStyle name="60% - Акцент6 6 13" xfId="1540" xr:uid="{E678FF97-9A8E-4446-BFD2-E7B4DFAB7CF5}"/>
+    <cellStyle name="60% - Акцент6 6 14" xfId="1541" xr:uid="{823A0932-9CE4-46CA-ADD0-EA9D85A2C6C4}"/>
+    <cellStyle name="60% - Акцент6 6 15" xfId="1542" xr:uid="{5017B3AF-9D57-4E49-AA89-A454900AC451}"/>
+    <cellStyle name="60% - Акцент6 6 16" xfId="1543" xr:uid="{053ED4A9-A5CA-4772-BD69-A61F39986C95}"/>
+    <cellStyle name="60% - Акцент6 6 17" xfId="1544" xr:uid="{5A7C804F-EED5-4475-B677-9D8A82970401}"/>
+    <cellStyle name="60% - Акцент6 6 18" xfId="1545" xr:uid="{F4BBEAD2-06DB-4FAF-8916-904EBFB49FC2}"/>
+    <cellStyle name="60% - Акцент6 6 19" xfId="1546" xr:uid="{B21A16E6-7CD3-4EE6-873F-98BE08785686}"/>
+    <cellStyle name="60% - Акцент6 6 2" xfId="1547" xr:uid="{23B0D1FD-99B4-443C-A040-0376B550C56E}"/>
+    <cellStyle name="60% - Акцент6 6 20" xfId="1548" xr:uid="{35FD9A2A-DA50-4A57-AAAF-F8804796F020}"/>
+    <cellStyle name="60% - Акцент6 6 21" xfId="1549" xr:uid="{D9D539E6-D152-4919-B580-81BF5640E66F}"/>
+    <cellStyle name="60% - Акцент6 6 22" xfId="1550" xr:uid="{8EEA67A8-1377-4567-818C-B26A8DED0053}"/>
+    <cellStyle name="60% - Акцент6 6 23" xfId="1551" xr:uid="{BE285A82-3A96-476C-9CAF-28162328E5EC}"/>
+    <cellStyle name="60% - Акцент6 6 24" xfId="1552" xr:uid="{AB1C18F8-7B96-48C1-9BDB-6310E0FF206A}"/>
+    <cellStyle name="60% - Акцент6 6 25" xfId="1553" xr:uid="{F45C8D24-F662-4D63-8CCC-1822DC085BC2}"/>
+    <cellStyle name="60% - Акцент6 6 3" xfId="1554" xr:uid="{1840B0CE-F06B-430C-95D5-7983224A7FCE}"/>
+    <cellStyle name="60% - Акцент6 6 4" xfId="1555" xr:uid="{1FE431A2-6ADF-4422-887C-226D1E3C6F9A}"/>
+    <cellStyle name="60% - Акцент6 6 5" xfId="1556" xr:uid="{3B063643-A5F0-441B-A5A3-BE1C9C1D8F12}"/>
+    <cellStyle name="60% - Акцент6 6 6" xfId="1557" xr:uid="{FD34DE32-C5C0-474A-B7C6-762025E367E7}"/>
+    <cellStyle name="60% - Акцент6 6 7" xfId="1558" xr:uid="{CEBA0A39-FB17-4200-AD0D-9DEEE3E44119}"/>
+    <cellStyle name="60% - Акцент6 6 8" xfId="1559" xr:uid="{06DCFBE9-5819-4D56-AD6C-CE0DD112391C}"/>
+    <cellStyle name="60% - Акцент6 6 9" xfId="1560" xr:uid="{A6B3BF6E-05F3-41D4-B297-DC251DBF44F9}"/>
+    <cellStyle name="60% - Акцент6 7" xfId="1561" xr:uid="{CF2ABF1E-5394-4B5D-97F9-B4CBF533B5FB}"/>
+    <cellStyle name="60% - Акцент6 7 10" xfId="1562" xr:uid="{9985ED65-A651-4E7D-880A-3441351D00A0}"/>
+    <cellStyle name="60% - Акцент6 7 11" xfId="1563" xr:uid="{2B7B2B2B-53E9-4F64-BACF-98F5F9643944}"/>
+    <cellStyle name="60% - Акцент6 7 12" xfId="1564" xr:uid="{76076133-3F29-42DF-AD38-E931CD173887}"/>
+    <cellStyle name="60% - Акцент6 7 13" xfId="1565" xr:uid="{CA9DF457-ACED-46F5-AE74-FA365180846C}"/>
+    <cellStyle name="60% - Акцент6 7 14" xfId="1566" xr:uid="{4BC08241-9021-4A77-BA0F-F65A85DFCA61}"/>
+    <cellStyle name="60% - Акцент6 7 15" xfId="1567" xr:uid="{D25B0FA7-7A9B-4630-9EE8-9A017A1AAF98}"/>
+    <cellStyle name="60% - Акцент6 7 16" xfId="1568" xr:uid="{CA456635-83FA-45E8-8139-D0F530D5D971}"/>
+    <cellStyle name="60% - Акцент6 7 17" xfId="1569" xr:uid="{C13D7237-AD3D-4DF2-A91A-5F16C2E4D66D}"/>
+    <cellStyle name="60% - Акцент6 7 18" xfId="1570" xr:uid="{CE4CFE61-1E1A-424C-AFA3-C9761910C31E}"/>
+    <cellStyle name="60% - Акцент6 7 19" xfId="1571" xr:uid="{C07AEFDF-5A05-490A-83A0-1E13E19E841C}"/>
+    <cellStyle name="60% - Акцент6 7 2" xfId="1572" xr:uid="{CC25D95E-FBFE-482D-8D8F-815312617700}"/>
+    <cellStyle name="60% - Акцент6 7 20" xfId="1573" xr:uid="{AF1D31CE-C64F-4290-9494-08BECBDBED97}"/>
+    <cellStyle name="60% - Акцент6 7 21" xfId="1574" xr:uid="{5BB2633D-8CE6-496E-A9E7-AAC8466DD9CE}"/>
+    <cellStyle name="60% - Акцент6 7 22" xfId="1575" xr:uid="{789781C6-0BA5-4208-B48B-34C388B671CA}"/>
+    <cellStyle name="60% - Акцент6 7 23" xfId="1576" xr:uid="{5A50E387-E26A-4050-B9EB-EA4476C2C8FD}"/>
+    <cellStyle name="60% - Акцент6 7 24" xfId="1577" xr:uid="{DB727346-B954-4426-8AA8-6C7D573050B0}"/>
+    <cellStyle name="60% - Акцент6 7 25" xfId="1578" xr:uid="{16D72597-65EA-4613-ABAE-10CE617F195B}"/>
+    <cellStyle name="60% - Акцент6 7 3" xfId="1579" xr:uid="{25D88263-72F0-48AA-A906-2F99EAEC068C}"/>
+    <cellStyle name="60% - Акцент6 7 4" xfId="1580" xr:uid="{78658C2A-45E6-43F2-A69F-3D49F266B893}"/>
+    <cellStyle name="60% - Акцент6 7 5" xfId="1581" xr:uid="{0333BC3B-1D91-4F72-B692-FDFED5FD535F}"/>
+    <cellStyle name="60% - Акцент6 7 6" xfId="1582" xr:uid="{404E44BB-8A03-4657-914C-923883B74154}"/>
+    <cellStyle name="60% - Акцент6 7 7" xfId="1583" xr:uid="{3433DA90-43BF-4BD0-952D-339FC488540B}"/>
+    <cellStyle name="60% - Акцент6 7 8" xfId="1584" xr:uid="{1AF06614-9DAA-4405-851B-C424D97A4E06}"/>
+    <cellStyle name="60% - Акцент6 7 9" xfId="1585" xr:uid="{826158BA-0332-4B4C-8D5E-72208B852D71}"/>
+    <cellStyle name="60% - Акцент6 8" xfId="1586" xr:uid="{49D69EAE-7BF6-4175-AEFF-FD0C82537A42}"/>
+    <cellStyle name="60% - Акцент6 8 10" xfId="1587" xr:uid="{28520E3D-51D6-43E0-ACE2-51A12C3BA993}"/>
+    <cellStyle name="60% - Акцент6 8 11" xfId="1588" xr:uid="{EE38FBA4-7F04-4CBA-932C-B2EA0EB9054E}"/>
+    <cellStyle name="60% - Акцент6 8 12" xfId="1589" xr:uid="{FB948FE3-4C78-4B54-BB50-F30A831E4CB5}"/>
+    <cellStyle name="60% - Акцент6 8 13" xfId="1590" xr:uid="{4ADE757E-B7F9-4503-82D1-88362F254E2B}"/>
+    <cellStyle name="60% - Акцент6 8 14" xfId="1591" xr:uid="{89A3710D-03B5-40E6-98F0-072C43D2703E}"/>
+    <cellStyle name="60% - Акцент6 8 15" xfId="1592" xr:uid="{2D988B1A-14A3-4473-B565-CA9305322C2D}"/>
+    <cellStyle name="60% - Акцент6 8 16" xfId="1593" xr:uid="{1059B8B4-4866-4EB7-9493-56C1F07C09BE}"/>
+    <cellStyle name="60% - Акцент6 8 17" xfId="1594" xr:uid="{4FCA8E2F-9130-4DE2-A18C-8EF2CCE45488}"/>
+    <cellStyle name="60% - Акцент6 8 18" xfId="1595" xr:uid="{CDCE206A-589E-485B-A093-3EA31C078C00}"/>
+    <cellStyle name="60% - Акцент6 8 19" xfId="1596" xr:uid="{324FEB8E-5DE4-40F4-8762-BB7B42E3FADD}"/>
+    <cellStyle name="60% - Акцент6 8 2" xfId="1597" xr:uid="{DBC22F17-01FD-42EC-A532-ABF943C56D2F}"/>
+    <cellStyle name="60% - Акцент6 8 20" xfId="1598" xr:uid="{66507F7A-5111-4361-8D22-A53BB714421A}"/>
+    <cellStyle name="60% - Акцент6 8 21" xfId="1599" xr:uid="{08023C66-3A1A-43C9-A6A5-DD6C7BDEAEB6}"/>
+    <cellStyle name="60% - Акцент6 8 22" xfId="1600" xr:uid="{B12C1622-4B68-4409-B75E-27F3454EC046}"/>
+    <cellStyle name="60% - Акцент6 8 23" xfId="1601" xr:uid="{19A7EC93-0CF2-460C-B3E1-707077B12F7A}"/>
+    <cellStyle name="60% - Акцент6 8 24" xfId="1602" xr:uid="{36BA061E-A6B0-4160-A03E-5972AF209404}"/>
+    <cellStyle name="60% - Акцент6 8 25" xfId="1603" xr:uid="{CE745017-02C3-45BB-B29C-9A5C8F7C084E}"/>
+    <cellStyle name="60% - Акцент6 8 3" xfId="1604" xr:uid="{966E2375-7B0F-4AAD-9220-1DDBC1261F27}"/>
+    <cellStyle name="60% - Акцент6 8 4" xfId="1605" xr:uid="{ABAFAB8A-AA79-44E2-978F-7C08DD321E8D}"/>
+    <cellStyle name="60% - Акцент6 8 5" xfId="1606" xr:uid="{0F98A3EB-483C-472F-9438-6EE1EC3F8D34}"/>
+    <cellStyle name="60% - Акцент6 8 6" xfId="1607" xr:uid="{2C227D77-6456-4FD8-BCD7-0FBAD302A3B9}"/>
+    <cellStyle name="60% - Акцент6 8 7" xfId="1608" xr:uid="{33C254B1-BC21-48F6-9E49-A001F1A94C38}"/>
+    <cellStyle name="60% - Акцент6 8 8" xfId="1609" xr:uid="{A62745B9-7E1C-4640-A809-064367EE5968}"/>
+    <cellStyle name="60% - Акцент6 8 9" xfId="1610" xr:uid="{6263C449-F3A8-46F1-8DBB-BEF680D3A2C1}"/>
+    <cellStyle name="60% - Акцент6 9" xfId="1611" xr:uid="{D3380388-B1D0-44B5-9216-48F3B95B5C44}"/>
+    <cellStyle name="60% - Акцент6 9 10" xfId="1612" xr:uid="{DAF911BB-2435-4563-B3FB-E51C47A77F70}"/>
+    <cellStyle name="60% - Акцент6 9 11" xfId="1613" xr:uid="{A39BC24A-1C8B-445F-9D52-F82AA1789728}"/>
+    <cellStyle name="60% - Акцент6 9 12" xfId="1614" xr:uid="{1A283959-63F6-447A-9D80-50815572FE23}"/>
+    <cellStyle name="60% - Акцент6 9 13" xfId="1615" xr:uid="{84633CFF-E8CE-4434-AB65-2C64D4360F9B}"/>
+    <cellStyle name="60% - Акцент6 9 14" xfId="1616" xr:uid="{400E29AD-C9BA-4396-984E-86C978BC667D}"/>
+    <cellStyle name="60% - Акцент6 9 15" xfId="1617" xr:uid="{8C247B8B-E89C-434A-93C8-B12034672690}"/>
+    <cellStyle name="60% - Акцент6 9 16" xfId="1618" xr:uid="{E599F93C-804E-47C6-8DF8-4826FE786CB8}"/>
+    <cellStyle name="60% - Акцент6 9 17" xfId="1619" xr:uid="{5BBB3CF0-918F-46BC-A0F2-635327FD5AD8}"/>
+    <cellStyle name="60% - Акцент6 9 18" xfId="1620" xr:uid="{141AE512-3B62-414C-81CF-B2E55DAD981D}"/>
+    <cellStyle name="60% - Акцент6 9 19" xfId="1621" xr:uid="{199AC2E0-F345-47A2-91E5-640D078B716A}"/>
+    <cellStyle name="60% - Акцент6 9 2" xfId="1622" xr:uid="{ED420833-6E09-4790-A5B0-3DD688374735}"/>
+    <cellStyle name="60% - Акцент6 9 20" xfId="1623" xr:uid="{528385BA-9D8E-4553-899D-3E3D5FE14D3C}"/>
+    <cellStyle name="60% - Акцент6 9 21" xfId="1624" xr:uid="{0FBA560E-9ADB-47D2-B26A-2311C5241A77}"/>
+    <cellStyle name="60% - Акцент6 9 22" xfId="1625" xr:uid="{B1B6E2E0-07F0-4E00-AE20-4764C01D9121}"/>
+    <cellStyle name="60% - Акцент6 9 23" xfId="1626" xr:uid="{865F77EC-B7FE-4A41-9F9E-DB6295A2EF61}"/>
+    <cellStyle name="60% - Акцент6 9 24" xfId="1627" xr:uid="{5B2E2F8C-3E64-4C89-B691-E2C489B5C097}"/>
+    <cellStyle name="60% - Акцент6 9 25" xfId="1628" xr:uid="{EC37E110-CE1A-440A-A0B0-10DD1B7DE538}"/>
+    <cellStyle name="60% - Акцент6 9 3" xfId="1629" xr:uid="{61BB0B7A-D6B4-40C8-900E-169CA72C088F}"/>
+    <cellStyle name="60% - Акцент6 9 4" xfId="1630" xr:uid="{AAB5A029-3FBF-4EA3-9C24-764149F1D5AC}"/>
+    <cellStyle name="60% - Акцент6 9 5" xfId="1631" xr:uid="{17B2854D-3D5F-45AA-86C5-C9CA23B7EFCE}"/>
+    <cellStyle name="60% - Акцент6 9 6" xfId="1632" xr:uid="{E7671673-DD60-4647-867E-E793C11DE021}"/>
+    <cellStyle name="60% - Акцент6 9 7" xfId="1633" xr:uid="{E264925B-FE3B-48DF-9C27-40BAD17A6248}"/>
+    <cellStyle name="60% - Акцент6 9 8" xfId="1634" xr:uid="{3A7BF110-A0C5-4492-9DA5-900095843057}"/>
+    <cellStyle name="60% - Акцент6 9 9" xfId="1635" xr:uid="{16B33B7D-44F0-49E6-A315-63DB0F9DC289}"/>
+    <cellStyle name="Акцент1" xfId="17" builtinId="29" customBuiltin="1"/>
+    <cellStyle name="Акцент2" xfId="18" builtinId="33" customBuiltin="1"/>
+    <cellStyle name="Акцент3" xfId="19" builtinId="37" customBuiltin="1"/>
+    <cellStyle name="Акцент4" xfId="20" builtinId="41" customBuiltin="1"/>
+    <cellStyle name="Акцент5" xfId="21" builtinId="45" customBuiltin="1"/>
+    <cellStyle name="Акцент6" xfId="22" builtinId="49" customBuiltin="1"/>
+    <cellStyle name="Ввод " xfId="9" builtinId="20" customBuiltin="1"/>
+    <cellStyle name="Вывод" xfId="10" builtinId="21" customBuiltin="1"/>
+    <cellStyle name="Вычисление" xfId="11" builtinId="22" customBuiltin="1"/>
+    <cellStyle name="Гиперссылка" xfId="25" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="26" xr:uid="{7B690ED1-5773-4EBD-94C3-ECD6310F5BBB}"/>
+    <cellStyle name="Гиперссылка 2 2" xfId="1636" xr:uid="{697E1B32-D071-458F-8A08-9A143FBA774A}"/>
+    <cellStyle name="Заголовок 1" xfId="3" builtinId="16" customBuiltin="1"/>
+    <cellStyle name="Заголовок 2" xfId="4" builtinId="17" customBuiltin="1"/>
+    <cellStyle name="Заголовок 3" xfId="5" builtinId="18" customBuiltin="1"/>
+    <cellStyle name="Заголовок 4" xfId="6" builtinId="19" customBuiltin="1"/>
+    <cellStyle name="Итог" xfId="16" builtinId="25" customBuiltin="1"/>
+    <cellStyle name="Контрольная ячейка" xfId="13" builtinId="23" customBuiltin="1"/>
+    <cellStyle name="Название 2" xfId="29" xr:uid="{4AEBC28D-60CF-46A8-936F-733CB2EA5932}"/>
+    <cellStyle name="Название 2 2" xfId="1718" xr:uid="{6EE85788-C0BB-4B59-BA3C-920621E176CC}"/>
+    <cellStyle name="Нейтральный 2" xfId="30" xr:uid="{5F4ABFE4-DD7E-426F-A09A-1C172B45724B}"/>
+    <cellStyle name="Нейтральный 3" xfId="27" xr:uid="{7DD21A63-ED12-4E64-89C5-CC30D2A57D77}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
-    <cellStyle name="Обычный_обл.уровень" xfId="2"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный 2 2" xfId="31" xr:uid="{7331E4AE-4D73-4FE2-8FBE-1049246F9CEE}"/>
+    <cellStyle name="Обычный 2 2 2" xfId="1637" xr:uid="{DD01E0A8-A152-46F7-89E8-435261DFB0F3}"/>
+    <cellStyle name="Обычный 2 3" xfId="1638" xr:uid="{BADCF9D7-E4CA-4189-A286-10C522655D3E}"/>
+    <cellStyle name="Обычный 2 4" xfId="23" xr:uid="{10503E3D-7E98-47B0-B972-0476CB1B5340}"/>
+    <cellStyle name="Обычный 2 4 2" xfId="1720" xr:uid="{95F0AF31-70E9-40FF-8D44-C67D4928876A}"/>
+    <cellStyle name="Обычный 2 4 3" xfId="28" xr:uid="{96A40D3E-EFC9-42AA-AAED-833A2F388582}"/>
+    <cellStyle name="Обычный 3" xfId="24" xr:uid="{A2D5A373-910B-412D-A973-478FCC3EC01A}"/>
+    <cellStyle name="Обычный 3 2" xfId="1719" xr:uid="{1317C318-EC6E-4273-B3C0-F9655828118D}"/>
+    <cellStyle name="Обычный 4" xfId="32" xr:uid="{1F59B4C2-E04F-4324-B081-595648105CFF}"/>
+    <cellStyle name="Обычный_обл.уровень" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Плохой" xfId="8" builtinId="27" customBuiltin="1"/>
+    <cellStyle name="Пояснение" xfId="15" builtinId="53" customBuiltin="1"/>
+    <cellStyle name="Примечание 2" xfId="33" xr:uid="{AE4B7E70-DD59-47A1-B3E6-E50E4AD53BB1}"/>
+    <cellStyle name="Примечание 2 10" xfId="1639" xr:uid="{730BFC10-8E82-436C-A191-3F4DAE4E8656}"/>
+    <cellStyle name="Примечание 2 2" xfId="1640" xr:uid="{BF0CB194-227B-4758-A12F-080EE90860A6}"/>
+    <cellStyle name="Примечание 2 3" xfId="1641" xr:uid="{82633765-4F08-4B01-9C35-B382FCC007FA}"/>
+    <cellStyle name="Примечание 2 4" xfId="1642" xr:uid="{E52DE29A-3DFD-43EB-BEE5-97E3637310F9}"/>
+    <cellStyle name="Примечание 2 5" xfId="1643" xr:uid="{4C94D0EE-39A7-4895-832F-6A2DE2A6FC1B}"/>
+    <cellStyle name="Примечание 2 6" xfId="1644" xr:uid="{5D8C4FFD-49D3-4C64-9424-BC39E6B9390B}"/>
+    <cellStyle name="Примечание 2 7" xfId="1645" xr:uid="{07F78778-F1D1-42EC-B2C6-EE9DDCF7E776}"/>
+    <cellStyle name="Примечание 2 8" xfId="1646" xr:uid="{127825F1-BDB8-4ACE-822D-D700D0F9F887}"/>
+    <cellStyle name="Примечание 2 9" xfId="1647" xr:uid="{2B30D949-9DDB-4EBA-8177-84300F385AAF}"/>
+    <cellStyle name="Примечание 3" xfId="34" xr:uid="{9C9E8A3E-5D9C-4993-92EA-AFAA5A14A6E5}"/>
+    <cellStyle name="Примечание 3 10" xfId="1649" xr:uid="{56D06476-429D-49E6-A9E0-52781EB82C47}"/>
+    <cellStyle name="Примечание 3 11" xfId="1650" xr:uid="{C54A57DC-5B4B-484C-8D4D-1D594AC1EE46}"/>
+    <cellStyle name="Примечание 3 12" xfId="1651" xr:uid="{A5D62BD9-E146-4620-92CA-F95728679077}"/>
+    <cellStyle name="Примечание 3 13" xfId="1652" xr:uid="{C53D1C95-7D14-4285-84EA-F82B8B2DEB71}"/>
+    <cellStyle name="Примечание 3 14" xfId="1653" xr:uid="{EA8DB8C6-2A57-4EB1-B867-B213828A00BB}"/>
+    <cellStyle name="Примечание 3 15" xfId="1654" xr:uid="{10C491D1-BB25-4340-855D-FEF58B489E35}"/>
+    <cellStyle name="Примечание 3 16" xfId="1655" xr:uid="{C7E79D07-1D9F-4582-9F32-4D4435020356}"/>
+    <cellStyle name="Примечание 3 17" xfId="1656" xr:uid="{B9C5E50C-7B52-47C4-B0AA-72EE77445E5D}"/>
+    <cellStyle name="Примечание 3 18" xfId="1657" xr:uid="{89786A09-6CEB-40AA-9898-991E598969B0}"/>
+    <cellStyle name="Примечание 3 19" xfId="1658" xr:uid="{242CFB4C-E72C-4855-B427-2191BF75903B}"/>
+    <cellStyle name="Примечание 3 2" xfId="1659" xr:uid="{EE9D1319-FBB6-48FF-827D-EC71F6233033}"/>
+    <cellStyle name="Примечание 3 20" xfId="1660" xr:uid="{5B65591A-497D-42B2-80A8-66B8F10A5550}"/>
+    <cellStyle name="Примечание 3 21" xfId="1661" xr:uid="{80F27EDC-5039-4F1E-AAC6-CE8119D61FF9}"/>
+    <cellStyle name="Примечание 3 22" xfId="1662" xr:uid="{9662BB39-E958-49BF-82FD-5113EA851FC8}"/>
+    <cellStyle name="Примечание 3 23" xfId="1663" xr:uid="{E1E00C04-D905-4ED9-9D91-A0BAFE98AB39}"/>
+    <cellStyle name="Примечание 3 24" xfId="1664" xr:uid="{8BFD9B30-B1AF-4989-BA7F-5670DD4B50D4}"/>
+    <cellStyle name="Примечание 3 25" xfId="1665" xr:uid="{6E56103B-D6EA-4EC2-A5CF-9281B94D6309}"/>
+    <cellStyle name="Примечание 3 26" xfId="1666" xr:uid="{78041BA8-E467-49D2-9C8D-DCD87543BDC4}"/>
+    <cellStyle name="Примечание 3 27" xfId="1667" xr:uid="{89B3B108-C65E-4B73-8526-FB2AD08D3F30}"/>
+    <cellStyle name="Примечание 3 28" xfId="1668" xr:uid="{97301744-CAE7-442D-8A16-66CC61DEDFC8}"/>
+    <cellStyle name="Примечание 3 29" xfId="1669" xr:uid="{F6A94FCC-F82E-4665-80C4-38AB13503B2A}"/>
+    <cellStyle name="Примечание 3 3" xfId="1670" xr:uid="{33273889-680C-49CE-92F8-71D1326F3F78}"/>
+    <cellStyle name="Примечание 3 30" xfId="1671" xr:uid="{1B8CBF26-B25C-41FE-BF91-3CC6197CE344}"/>
+    <cellStyle name="Примечание 3 31" xfId="1672" xr:uid="{A45B2BA2-D6B1-4AC7-8C95-A34E694D3A12}"/>
+    <cellStyle name="Примечание 3 32" xfId="1673" xr:uid="{DE725598-6415-44EB-B692-BBB168FE27BD}"/>
+    <cellStyle name="Примечание 3 33" xfId="1674" xr:uid="{654B80A2-25CA-4DB5-B3E2-7E2F946A54B3}"/>
+    <cellStyle name="Примечание 3 34" xfId="1675" xr:uid="{EC9C1E13-2F2C-40BA-8DC1-B62BCCDC2E52}"/>
+    <cellStyle name="Примечание 3 35" xfId="1676" xr:uid="{2CCDD95B-06A6-44C9-882C-974E7B609EF1}"/>
+    <cellStyle name="Примечание 3 36" xfId="1648" xr:uid="{211C4177-8518-436E-B152-DB9DD82FAFAE}"/>
+    <cellStyle name="Примечание 3 4" xfId="1677" xr:uid="{62EFAFBA-EABA-483C-A8E1-95E5A2208FDA}"/>
+    <cellStyle name="Примечание 3 5" xfId="1678" xr:uid="{57DEB094-096C-4C9B-9F9A-CB87EF30D37C}"/>
+    <cellStyle name="Примечание 3 6" xfId="1679" xr:uid="{F90AD822-CC04-448C-A668-3E742DC3DED9}"/>
+    <cellStyle name="Примечание 3 7" xfId="1680" xr:uid="{93557390-3B68-410B-97CA-D51B5BBBD973}"/>
+    <cellStyle name="Примечание 3 8" xfId="1681" xr:uid="{C7074E25-4284-4ABF-A278-BF8CCEDB4DA5}"/>
+    <cellStyle name="Примечание 3 9" xfId="1682" xr:uid="{B4E86003-B319-47CE-AFA2-72CDF9C6A345}"/>
+    <cellStyle name="Примечание 4" xfId="35" xr:uid="{AA135834-4A82-4979-A4C3-0FBC1F38A0C3}"/>
+    <cellStyle name="Примечание 4 10" xfId="1684" xr:uid="{D3A0E4C2-F29C-4E6D-8F28-17B26DF80B7B}"/>
+    <cellStyle name="Примечание 4 11" xfId="1685" xr:uid="{CC8606EF-427D-4C4D-AB6D-30E6781E764A}"/>
+    <cellStyle name="Примечание 4 12" xfId="1686" xr:uid="{2E283ED1-BE76-40C7-8CF3-E6A3EFA3F5F9}"/>
+    <cellStyle name="Примечание 4 13" xfId="1687" xr:uid="{87BDCA8A-88F2-4471-AAC2-2F37EB8B4751}"/>
+    <cellStyle name="Примечание 4 14" xfId="1688" xr:uid="{37FAAD14-0CF7-4319-BB87-7D5CB59B843E}"/>
+    <cellStyle name="Примечание 4 15" xfId="1689" xr:uid="{24462EA9-8D94-4C0E-A32E-C40AF5E64CCF}"/>
+    <cellStyle name="Примечание 4 16" xfId="1690" xr:uid="{8FE5F138-538E-448A-B926-A3D8D545BCEF}"/>
+    <cellStyle name="Примечание 4 17" xfId="1691" xr:uid="{B8A3573E-F24B-4DC1-B10A-495722311778}"/>
+    <cellStyle name="Примечание 4 18" xfId="1692" xr:uid="{A3742EF6-193C-4BF4-92A8-18503D79FEEA}"/>
+    <cellStyle name="Примечание 4 19" xfId="1693" xr:uid="{B44496C5-2AE1-4CAC-A353-C325702EF97E}"/>
+    <cellStyle name="Примечание 4 2" xfId="1694" xr:uid="{3CF7DA9C-C31E-4DD8-9C6F-5DC1DE3B0280}"/>
+    <cellStyle name="Примечание 4 20" xfId="1695" xr:uid="{2562DEF7-5B54-478C-947D-4994E2690846}"/>
+    <cellStyle name="Примечание 4 21" xfId="1696" xr:uid="{A39038A5-25E7-4D34-97C9-A5880DDCA8DA}"/>
+    <cellStyle name="Примечание 4 22" xfId="1697" xr:uid="{2970DFF2-03AC-4291-BEC1-EF337C67C394}"/>
+    <cellStyle name="Примечание 4 23" xfId="1698" xr:uid="{3C744B3F-6180-47D3-9BEC-012B24FB0E57}"/>
+    <cellStyle name="Примечание 4 24" xfId="1699" xr:uid="{2BA36F28-588F-418B-B1D2-5B6AEC9D195E}"/>
+    <cellStyle name="Примечание 4 25" xfId="1700" xr:uid="{9490BDDE-1CC8-444D-93E4-6436EEFC46EE}"/>
+    <cellStyle name="Примечание 4 26" xfId="1701" xr:uid="{CD0A71F5-5A17-4190-A7D3-17B4F8C83FAB}"/>
+    <cellStyle name="Примечание 4 27" xfId="1702" xr:uid="{73EA6978-A522-4CFC-9D10-6C02458674B1}"/>
+    <cellStyle name="Примечание 4 28" xfId="1703" xr:uid="{7367EE2D-73AA-4A13-9DEB-1E9EC408C4C0}"/>
+    <cellStyle name="Примечание 4 29" xfId="1704" xr:uid="{A72AF9F7-C9A7-4C1D-90C4-F8692819A83D}"/>
+    <cellStyle name="Примечание 4 3" xfId="1705" xr:uid="{089D746E-4089-4C6B-A38D-B9ACC0411A80}"/>
+    <cellStyle name="Примечание 4 30" xfId="1706" xr:uid="{FB1704B0-66F2-49D3-9236-3378F2478293}"/>
+    <cellStyle name="Примечание 4 31" xfId="1707" xr:uid="{986F32E1-CF13-421C-B982-2EA9A43B7279}"/>
+    <cellStyle name="Примечание 4 32" xfId="1708" xr:uid="{575D9412-02A3-4BEA-8E92-FE85C1AC00DD}"/>
+    <cellStyle name="Примечание 4 33" xfId="1709" xr:uid="{F76AD49C-A95C-4168-A49B-E64A27462546}"/>
+    <cellStyle name="Примечание 4 34" xfId="1710" xr:uid="{28B26579-BC80-4EFB-AB5C-529880076F75}"/>
+    <cellStyle name="Примечание 4 35" xfId="1711" xr:uid="{E0D7D2FF-FCEB-43A4-AC6F-8D5797469920}"/>
+    <cellStyle name="Примечание 4 36" xfId="1683" xr:uid="{A08ADF95-7C84-4323-BBB2-19331A60A6F0}"/>
+    <cellStyle name="Примечание 4 4" xfId="1712" xr:uid="{7077BFD5-6B71-440F-A339-FF1A3E7790A6}"/>
+    <cellStyle name="Примечание 4 5" xfId="1713" xr:uid="{8062BCC9-0812-4F1F-B013-6DF7D5C6402C}"/>
+    <cellStyle name="Примечание 4 6" xfId="1714" xr:uid="{E12714F4-EB79-41A0-BD5C-439C7E6366D7}"/>
+    <cellStyle name="Примечание 4 7" xfId="1715" xr:uid="{DC22C61C-16E8-4B41-A975-75FF077B545F}"/>
+    <cellStyle name="Примечание 4 8" xfId="1716" xr:uid="{7511F5EE-8BB1-4F80-86A2-B1E36B923766}"/>
+    <cellStyle name="Примечание 4 9" xfId="1717" xr:uid="{4A4027C5-1408-4149-8933-2BD9FE1A21B6}"/>
+    <cellStyle name="Связанная ячейка" xfId="12" builtinId="24" customBuiltin="1"/>
+    <cellStyle name="Текст предупреждения" xfId="14" builtinId="11" customBuiltin="1"/>
+    <cellStyle name="Хороший" xfId="7" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
-[...329 lines deleted...]
-</xdr:wsDr>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1341,21524 +4944,11434 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:G.Adilshinova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=38&amp;year=2026&amp;name=10723&amp;period=quarter&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/173/wl1yl7u2m0onwzkoj11wthws14vlrs8g.rar" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-[...1 lines deleted...]
-  <dimension ref="A1:AQ42"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C64CA3CF-6447-44FB-8103-BBC163973370}">
+  <dimension ref="A2:B21"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="W31" sqref="W31"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="28.6640625" style="8" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="21" max="16384" width="9.109375" style="8"/>
+    <col min="1" max="1" width="53.42578125" customWidth="1"/>
+    <col min="2" max="2" width="67.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:43">
-[...319 lines deleted...]
-      <c r="F10" s="18">
+    <row r="2" spans="1:2">
+      <c r="A2" s="40" t="s">
         <v>54</v>
       </c>
-      <c r="G10" s="18">
-[...50 lines deleted...]
-      <c r="X10" s="21">
+      <c r="B2" s="49">
+        <v>613101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="40" t="s">
+        <v>55</v>
+      </c>
+      <c r="B3" s="49" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="40" t="s">
+        <v>56</v>
+      </c>
+      <c r="B4" s="50" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="40" t="s">
+        <v>58</v>
+      </c>
+      <c r="B5" s="49" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="40" t="s">
+        <v>59</v>
+      </c>
+      <c r="B6" s="50" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="40" t="s">
+        <v>61</v>
+      </c>
+      <c r="B7" s="49" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="40" t="s">
+        <v>62</v>
+      </c>
+      <c r="B8" s="49" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="25.5">
+      <c r="A9" s="40" t="s">
+        <v>64</v>
+      </c>
+      <c r="B9" s="52" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="51">
+      <c r="A10" s="40" t="s">
         <v>65</v>
       </c>
-      <c r="Y10" s="21">
-[...2 lines deleted...]
-      <c r="Z10" s="21">
+      <c r="B10" s="51" t="s">
         <v>86</v>
       </c>
-      <c r="AA10" s="21">
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="B11" s="45" t="s">
         <v>67</v>
       </c>
-      <c r="AB10" s="21">
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="41" t="s">
+        <v>68</v>
+      </c>
+      <c r="B12" s="46" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="40" t="s">
+        <v>70</v>
+      </c>
+      <c r="B13" s="47" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="33" customHeight="1">
+      <c r="A14" s="40" t="s">
+        <v>72</v>
+      </c>
+      <c r="B14" s="48" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="40" t="s">
+        <v>73</v>
+      </c>
+      <c r="B15" s="47" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="41" t="s">
+        <v>75</v>
+      </c>
+      <c r="B16" s="43">
+        <v>46237</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="41" t="s">
+        <v>76</v>
+      </c>
+      <c r="B17" s="43">
+        <v>46268</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="41" t="s">
+        <v>77</v>
+      </c>
+      <c r="B18" s="44" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="41" t="s">
+        <v>79</v>
+      </c>
+      <c r="B19" s="44" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="B20" s="43" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="41" t="s">
         <v>83</v>
       </c>
-      <c r="AC10" s="21">
-[...2809 lines deleted...]
-      <c r="AP42" s="1"/>
+      <c r="B21" s="42" t="s">
+        <v>84</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="9">
-[...13 lines deleted...]
-  <drawing r:id="rId2"/>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1" xr:uid="{80A830BE-90DF-430B-B031-E1CF4D98510E}"/>
+    <hyperlink ref="B15" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B12" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B13" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="B14" r:id="rId5" xr:uid="{A069BDB1-80E4-4778-9936-134E497FE3F3}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-[...1 lines deleted...]
-  <dimension ref="A1:BN124"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{955F4BBE-8A37-4C96-9A47-C97F29FB0D31}">
+  <dimension ref="A1:D19"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="AB5" sqref="AB5:AW5"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="F21" sqref="F21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="25.44140625" style="8" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="26" max="16384" width="9.109375" style="8"/>
+    <col min="2" max="2" width="56.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:66">
-[...51 lines deleted...]
-    <row r="5" spans="1:66" s="3" customFormat="1" ht="15" customHeight="1">
+    <row r="1" spans="1:4">
+      <c r="A1" s="33"/>
+      <c r="B1" s="33"/>
+      <c r="C1" s="33"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="33"/>
+      <c r="B2" s="33"/>
+      <c r="C2" s="33"/>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="33"/>
+      <c r="B3" s="35"/>
+      <c r="C3" s="35"/>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="33"/>
+      <c r="C4" s="35"/>
+      <c r="D4" s="36"/>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="33"/>
+      <c r="B5" s="35" t="s">
+        <v>47</v>
+      </c>
+      <c r="C5" s="35"/>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="33"/>
+      <c r="B6" s="35" t="s">
+        <v>48</v>
+      </c>
+      <c r="C6" s="35"/>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="33"/>
+      <c r="B7" s="35" t="s">
+        <v>49</v>
+      </c>
+      <c r="C7" s="35"/>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="33"/>
+      <c r="B8" s="35" t="s">
+        <v>50</v>
+      </c>
+      <c r="C8" s="35"/>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="33"/>
+      <c r="B9" s="35" t="s">
+        <v>51</v>
+      </c>
+      <c r="C9" s="35"/>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="33"/>
+      <c r="B10" s="33"/>
+      <c r="C10" s="35"/>
+      <c r="D10" s="34"/>
+    </row>
+    <row r="11" spans="1:4" ht="38.25" customHeight="1">
+      <c r="A11" s="33"/>
+      <c r="B11" s="37" t="s">
+        <v>52</v>
+      </c>
+      <c r="C11" s="35"/>
+      <c r="D11" s="34"/>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="33"/>
+      <c r="B12" s="33"/>
+      <c r="C12" s="35"/>
+      <c r="D12" s="34"/>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" s="33"/>
+      <c r="B13" s="33"/>
+      <c r="C13" s="33"/>
+      <c r="D13" s="34"/>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="B14" s="38" t="s">
+        <v>53</v>
+      </c>
+      <c r="C14" s="39"/>
+      <c r="D14" s="39"/>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="B15" s="36"/>
+      <c r="D15" s="36"/>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" s="53"/>
+      <c r="B19" s="53"/>
+      <c r="C19" s="53"/>
+      <c r="D19" s="53"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A19:D19"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <sheetPr codeName="Лист2"/>
+  <dimension ref="A2:BN122"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="AM28" sqref="AM28"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <cols>
+    <col min="1" max="1" width="25.42578125" style="5" customWidth="1"/>
+    <col min="2" max="13" width="0" style="5" hidden="1" customWidth="1"/>
+    <col min="14" max="19" width="9.140625" style="5" hidden="1" customWidth="1"/>
+    <col min="20" max="23" width="0" style="5" hidden="1" customWidth="1"/>
+    <col min="24" max="24" width="0" style="20" hidden="1" customWidth="1"/>
+    <col min="25" max="25" width="0" style="5" hidden="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="5"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:66" ht="12.75">
+      <c r="AC2" s="26"/>
+      <c r="AD2" s="26"/>
+      <c r="AE2" s="26"/>
+      <c r="AF2" s="26"/>
+      <c r="AG2" s="26"/>
+      <c r="AH2" s="26"/>
+      <c r="AI2" s="26"/>
+      <c r="AJ2" s="26"/>
+      <c r="AK2" s="26"/>
+      <c r="AL2" s="26"/>
+      <c r="AS2" s="26"/>
+      <c r="AT2" s="26"/>
+      <c r="AU2" s="26"/>
+      <c r="AV2" s="26"/>
+      <c r="AW2" s="26"/>
+      <c r="AX2" s="26"/>
+      <c r="AY2" s="26"/>
+      <c r="AZ2" s="26"/>
+      <c r="BA2" s="26"/>
+      <c r="BB2" s="26"/>
+      <c r="BC2" s="26"/>
+      <c r="BD2" s="26"/>
+      <c r="BE2" s="26"/>
+      <c r="BF2" s="26"/>
+      <c r="BG2" s="26"/>
+      <c r="BH2" s="26"/>
+      <c r="BI2" s="26"/>
+      <c r="BJ2" s="26"/>
+      <c r="BK2" s="26"/>
+      <c r="BL2" s="26"/>
+      <c r="BM2" s="26"/>
+      <c r="BN2" s="26"/>
+    </row>
+    <row r="3" spans="1:66" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="X3" s="21"/>
+      <c r="Y3" s="1"/>
+      <c r="AB3" s="54" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC3" s="54"/>
+      <c r="AD3" s="54"/>
+      <c r="AE3" s="54"/>
+      <c r="AF3" s="54"/>
+      <c r="AG3" s="54"/>
+      <c r="AH3" s="54"/>
+      <c r="AI3" s="54"/>
+      <c r="AJ3" s="54"/>
+      <c r="AK3" s="54"/>
+      <c r="AL3" s="54"/>
+      <c r="AM3" s="54"/>
+      <c r="AN3" s="54"/>
+      <c r="AO3" s="54"/>
+      <c r="AP3" s="54"/>
+      <c r="AQ3" s="54"/>
+      <c r="AR3" s="54"/>
+      <c r="AS3" s="54"/>
+      <c r="AT3" s="54"/>
+      <c r="AU3" s="54"/>
+      <c r="AV3" s="54"/>
+      <c r="AW3" s="54"/>
+    </row>
+    <row r="4" spans="1:66" s="3" customFormat="1" ht="17.45" customHeight="1">
+      <c r="X4" s="21"/>
+      <c r="Y4" s="1"/>
+      <c r="AK4" s="1"/>
+      <c r="AW4" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="5" spans="1:66">
+      <c r="A5" s="64"/>
+      <c r="B5" s="62">
+        <v>44228</v>
+      </c>
+      <c r="C5" s="63"/>
+      <c r="D5" s="63"/>
+      <c r="E5" s="63"/>
+      <c r="F5" s="63"/>
+      <c r="G5" s="63"/>
+      <c r="H5" s="63"/>
+      <c r="I5" s="63"/>
+      <c r="J5" s="63"/>
+      <c r="K5" s="63"/>
+      <c r="L5" s="63"/>
+      <c r="M5" s="63"/>
+      <c r="N5" s="62">
+        <v>44593</v>
+      </c>
+      <c r="O5" s="63"/>
+      <c r="P5" s="63"/>
+      <c r="Q5" s="63"/>
+      <c r="R5" s="63"/>
+      <c r="S5" s="63"/>
+      <c r="T5" s="60">
+        <v>2024</v>
+      </c>
+      <c r="U5" s="60"/>
+      <c r="V5" s="60"/>
+      <c r="W5" s="60"/>
       <c r="X5" s="60"/>
-      <c r="Y5" s="4"/>
-      <c r="AB5" s="76" t="s">
+      <c r="Y5" s="61"/>
+      <c r="Z5" s="55">
+        <v>2025</v>
+      </c>
+      <c r="AA5" s="56"/>
+      <c r="AB5" s="56"/>
+      <c r="AC5" s="56"/>
+      <c r="AD5" s="56"/>
+      <c r="AE5" s="56"/>
+      <c r="AF5" s="56"/>
+      <c r="AG5" s="56"/>
+      <c r="AH5" s="56"/>
+      <c r="AI5" s="56"/>
+      <c r="AJ5" s="56"/>
+      <c r="AK5" s="57"/>
+      <c r="AL5" s="55">
+        <v>2026</v>
+      </c>
+      <c r="AM5" s="56"/>
+      <c r="AN5" s="56"/>
+      <c r="AO5" s="56"/>
+      <c r="AP5" s="56"/>
+      <c r="AQ5" s="56"/>
+      <c r="AR5" s="56"/>
+      <c r="AS5" s="56"/>
+      <c r="AT5" s="56"/>
+      <c r="AU5" s="56"/>
+      <c r="AV5" s="56"/>
+      <c r="AW5" s="57"/>
+    </row>
+    <row r="6" spans="1:66" ht="18" customHeight="1">
+      <c r="A6" s="65"/>
+      <c r="B6" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="C6" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="D6" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="E6" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="G6" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="H6" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="I6" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="J6" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="K6" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="L6" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="M6" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="N6" s="18" t="s">
+        <v>5</v>
+      </c>
+      <c r="O6" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="P6" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q6" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="R6" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="S6" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="T6" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="U6" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="V6" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="W6" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="X6" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="Y6" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="Z6" s="31" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA6" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="AB6" s="31" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC6" s="31" t="s">
+        <v>8</v>
+      </c>
+      <c r="AD6" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE6" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF6" s="31" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG6" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH6" s="31" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI6" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ6" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="AK6" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="AL6" s="31" t="s">
+        <v>5</v>
+      </c>
+      <c r="AM6" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="AN6" s="31" t="s">
+        <v>7</v>
+      </c>
+      <c r="AO6" s="31" t="s">
+        <v>8</v>
+      </c>
+      <c r="AP6" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ6" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR6" s="31" t="s">
+        <v>2</v>
+      </c>
+      <c r="AS6" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="AT6" s="31" t="s">
+        <v>4</v>
+      </c>
+      <c r="AU6" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV6" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="AW6" s="30" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="7" spans="1:66">
+      <c r="A7" s="59" t="s">
+        <v>9</v>
+      </c>
+      <c r="B7" s="59"/>
+      <c r="C7" s="59"/>
+      <c r="D7" s="59"/>
+      <c r="E7" s="59"/>
+      <c r="F7" s="59"/>
+      <c r="G7" s="59"/>
+      <c r="H7" s="59"/>
+      <c r="I7" s="59"/>
+      <c r="J7" s="59"/>
+      <c r="K7" s="59"/>
+      <c r="L7" s="59"/>
+      <c r="M7" s="59"/>
+      <c r="N7" s="59"/>
+      <c r="O7" s="59"/>
+      <c r="P7" s="59"/>
+      <c r="Q7" s="59"/>
+      <c r="R7" s="59"/>
+      <c r="S7" s="59"/>
+      <c r="T7" s="59"/>
+      <c r="U7" s="59"/>
+      <c r="V7" s="59"/>
+      <c r="W7" s="59"/>
+      <c r="X7" s="59"/>
+      <c r="Y7" s="59"/>
+      <c r="Z7" s="59"/>
+      <c r="AA7" s="59"/>
+      <c r="AB7" s="59"/>
+      <c r="AC7" s="59"/>
+      <c r="AD7" s="59"/>
+      <c r="AE7" s="59"/>
+      <c r="AF7" s="59"/>
+      <c r="AG7" s="59"/>
+      <c r="AH7" s="59"/>
+      <c r="AI7" s="59"/>
+      <c r="AJ7" s="59"/>
+      <c r="AK7" s="59"/>
+    </row>
+    <row r="8" spans="1:66">
+      <c r="A8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="B8" s="6">
+        <v>31</v>
+      </c>
+      <c r="C8" s="6">
+        <v>35</v>
+      </c>
+      <c r="D8" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="6">
+        <v>19</v>
+      </c>
+      <c r="F8" s="6">
+        <v>54</v>
+      </c>
+      <c r="G8" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="H8" s="7">
+        <v>35</v>
+      </c>
+      <c r="I8" s="6">
+        <v>43</v>
+      </c>
+      <c r="J8" s="7">
+        <v>22</v>
+      </c>
+      <c r="K8" s="7">
+        <v>29</v>
+      </c>
+      <c r="L8" s="7">
+        <v>39</v>
+      </c>
+      <c r="M8" s="7">
+        <v>51</v>
+      </c>
+      <c r="N8" s="8">
+        <v>6</v>
+      </c>
+      <c r="O8" s="8">
+        <v>29</v>
+      </c>
+      <c r="P8" s="8">
+        <v>14</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>17</v>
+      </c>
+      <c r="R8" s="8">
+        <v>13</v>
+      </c>
+      <c r="S8" s="8">
+        <v>19</v>
+      </c>
+      <c r="T8" s="8">
+        <v>24</v>
+      </c>
+      <c r="U8" s="8">
+        <v>28</v>
+      </c>
+      <c r="V8" s="1">
+        <v>54</v>
+      </c>
+      <c r="W8" s="8">
+        <v>61</v>
+      </c>
+      <c r="X8" s="1">
+        <v>35</v>
+      </c>
+      <c r="Y8" s="8">
+        <v>53</v>
+      </c>
+      <c r="Z8" s="8">
+        <v>17</v>
+      </c>
+      <c r="AA8" s="8">
+        <v>68</v>
+      </c>
+      <c r="AB8" s="8">
+        <v>50</v>
+      </c>
+      <c r="AC8" s="8">
+        <v>70</v>
+      </c>
+      <c r="AD8" s="8">
+        <v>34</v>
+      </c>
+      <c r="AE8" s="8">
+        <v>43</v>
+      </c>
+      <c r="AF8" s="8">
+        <v>39</v>
+      </c>
+      <c r="AG8" s="8">
+        <v>44</v>
+      </c>
+      <c r="AH8" s="8">
+        <v>14</v>
+      </c>
+      <c r="AI8" s="8">
+        <v>86</v>
+      </c>
+      <c r="AJ8" s="8">
+        <v>42</v>
+      </c>
+      <c r="AK8" s="8">
+        <v>103</v>
+      </c>
+      <c r="AL8" s="8">
+        <v>79</v>
+      </c>
+      <c r="AM8" s="8">
+        <v>54</v>
+      </c>
+      <c r="AN8" s="8">
+        <v>74</v>
+      </c>
+      <c r="AO8" s="8">
+        <v>45</v>
+      </c>
+      <c r="AP8" s="8">
+        <v>12</v>
+      </c>
+      <c r="AQ8" s="77">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="9" spans="1:66">
+      <c r="A9" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9" s="6"/>
+      <c r="C9" s="6"/>
+      <c r="D9" s="6"/>
+      <c r="E9" s="6"/>
+      <c r="F9" s="6"/>
+      <c r="G9" s="6"/>
+      <c r="H9" s="7"/>
+      <c r="I9" s="6"/>
+      <c r="J9" s="7"/>
+      <c r="K9" s="7"/>
+      <c r="L9" s="7"/>
+      <c r="M9" s="7"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8"/>
+      <c r="P9" s="8"/>
+      <c r="Q9" s="8"/>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="8">
+        <v>10</v>
+      </c>
+      <c r="U9" s="8">
+        <v>12</v>
+      </c>
+      <c r="V9" s="1">
+        <v>23</v>
+      </c>
+      <c r="W9" s="8">
+        <v>31</v>
+      </c>
+      <c r="X9" s="1">
         <v>16</v>
       </c>
-      <c r="AC5" s="76"/>
-[...25 lines deleted...]
-      <c r="AW6" s="4" t="s">
+      <c r="Y9" s="8">
+        <v>24</v>
+      </c>
+      <c r="Z9" s="8">
         <v>10</v>
       </c>
-    </row>
-[...63 lines deleted...]
-      <c r="B8" s="53" t="s">
+      <c r="AA9" s="8">
+        <v>43</v>
+      </c>
+      <c r="AB9" s="8">
+        <v>34</v>
+      </c>
+      <c r="AC9" s="8">
+        <v>38</v>
+      </c>
+      <c r="AD9" s="8">
+        <v>19</v>
+      </c>
+      <c r="AE9" s="8">
+        <v>18</v>
+      </c>
+      <c r="AF9" s="8">
+        <v>15</v>
+      </c>
+      <c r="AG9" s="8">
+        <v>26</v>
+      </c>
+      <c r="AH9" s="8">
+        <v>9</v>
+      </c>
+      <c r="AI9" s="8">
+        <v>38</v>
+      </c>
+      <c r="AJ9" s="8">
+        <v>29</v>
+      </c>
+      <c r="AK9" s="8">
+        <v>62</v>
+      </c>
+      <c r="AL9" s="8">
+        <v>42</v>
+      </c>
+      <c r="AM9" s="8">
+        <v>14</v>
+      </c>
+      <c r="AN9" s="8">
+        <v>41</v>
+      </c>
+      <c r="AO9" s="8">
+        <v>11</v>
+      </c>
+      <c r="AP9" s="8">
+        <v>3</v>
+      </c>
+      <c r="AQ9" s="77">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:66">
+      <c r="A10" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="B10" s="6"/>
+      <c r="C10" s="6"/>
+      <c r="D10" s="6"/>
+      <c r="E10" s="6"/>
+      <c r="F10" s="6"/>
+      <c r="G10" s="6"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="6"/>
+      <c r="J10" s="7"/>
+      <c r="K10" s="7"/>
+      <c r="L10" s="7"/>
+      <c r="M10" s="7"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8"/>
+      <c r="P10" s="8"/>
+      <c r="Q10" s="8"/>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="U10" s="8">
         <v>5</v>
       </c>
-      <c r="C8" s="53" t="s">
+      <c r="V10" s="1">
+        <v>10</v>
+      </c>
+      <c r="W10" s="8">
+        <v>5</v>
+      </c>
+      <c r="X10" s="1">
+        <v>4</v>
+      </c>
+      <c r="Y10" s="8">
+        <v>5</v>
+      </c>
+      <c r="Z10" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA10" s="8">
+        <v>5</v>
+      </c>
+      <c r="AB10" s="8">
+        <v>1</v>
+      </c>
+      <c r="AC10" s="8">
+        <v>3</v>
+      </c>
+      <c r="AD10" s="8">
+        <v>8</v>
+      </c>
+      <c r="AE10" s="8">
+        <v>4</v>
+      </c>
+      <c r="AF10" s="8">
+        <v>3</v>
+      </c>
+      <c r="AG10" s="8">
+        <v>2</v>
+      </c>
+      <c r="AH10" s="8">
+        <v>1</v>
+      </c>
+      <c r="AI10" s="8">
         <v>6</v>
       </c>
-      <c r="D8" s="53" t="s">
+      <c r="AJ10" s="8">
+        <v>1</v>
+      </c>
+      <c r="AK10" s="8">
+        <v>4</v>
+      </c>
+      <c r="AL10" s="8">
+        <v>4</v>
+      </c>
+      <c r="AM10" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN10" s="8">
+        <v>1</v>
+      </c>
+      <c r="AO10" s="8">
+        <v>5</v>
+      </c>
+      <c r="AP10" s="8">
+        <v>1</v>
+      </c>
+      <c r="AQ10" s="77">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:66">
+      <c r="A11" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="B11" s="6"/>
+      <c r="C11" s="6"/>
+      <c r="D11" s="6"/>
+      <c r="E11" s="6"/>
+      <c r="F11" s="6"/>
+      <c r="G11" s="6"/>
+      <c r="H11" s="7"/>
+      <c r="I11" s="6"/>
+      <c r="J11" s="7"/>
+      <c r="K11" s="7"/>
+      <c r="L11" s="7"/>
+      <c r="M11" s="7"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8"/>
+      <c r="P11" s="8"/>
+      <c r="Q11" s="8"/>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="8">
         <v>7</v>
       </c>
-      <c r="E8" s="53" t="s">
+      <c r="U11" s="8">
+        <v>7</v>
+      </c>
+      <c r="V11" s="1">
+        <v>10</v>
+      </c>
+      <c r="W11" s="8">
+        <v>3</v>
+      </c>
+      <c r="X11" s="1">
+        <v>3</v>
+      </c>
+      <c r="Y11" s="8">
         <v>8</v>
       </c>
-      <c r="F8" s="53" t="s">
-[...5 lines deleted...]
-      <c r="H8" s="53" t="s">
+      <c r="Z11" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA11" s="8">
+        <v>4</v>
+      </c>
+      <c r="AB11" s="8">
+        <v>6</v>
+      </c>
+      <c r="AC11" s="8">
+        <v>8</v>
+      </c>
+      <c r="AD11" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE11" s="8">
+        <v>9</v>
+      </c>
+      <c r="AF11" s="8">
+        <v>7</v>
+      </c>
+      <c r="AG11" s="8">
+        <v>4</v>
+      </c>
+      <c r="AH11" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI11" s="8">
+        <v>16</v>
+      </c>
+      <c r="AJ11" s="8">
+        <v>3</v>
+      </c>
+      <c r="AK11" s="8">
+        <v>6</v>
+      </c>
+      <c r="AL11" s="8">
+        <v>5</v>
+      </c>
+      <c r="AM11" s="8">
+        <v>1</v>
+      </c>
+      <c r="AN11" s="8">
+        <v>4</v>
+      </c>
+      <c r="AO11" s="8">
+        <v>1</v>
+      </c>
+      <c r="AP11" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ11" s="77" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12" spans="1:66">
+      <c r="A12" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B12" s="6"/>
+      <c r="C12" s="6"/>
+      <c r="D12" s="6"/>
+      <c r="E12" s="6"/>
+      <c r="F12" s="6"/>
+      <c r="G12" s="6"/>
+      <c r="H12" s="7"/>
+      <c r="I12" s="6"/>
+      <c r="J12" s="7"/>
+      <c r="K12" s="7"/>
+      <c r="L12" s="7"/>
+      <c r="M12" s="7"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8"/>
+      <c r="P12" s="8"/>
+      <c r="Q12" s="8"/>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="U12" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="V12" s="1">
+        <v>1</v>
+      </c>
+      <c r="W12" s="8">
+        <v>3</v>
+      </c>
+      <c r="X12" s="1">
+        <v>1</v>
+      </c>
+      <c r="Y12" s="8">
         <v>2</v>
       </c>
-      <c r="I8" s="53" t="s">
+      <c r="Z12" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA12" s="8">
+        <v>4</v>
+      </c>
+      <c r="AB12" s="8">
         <v>3</v>
       </c>
-      <c r="J8" s="53" t="s">
+      <c r="AC12" s="8">
+        <v>1</v>
+      </c>
+      <c r="AD12" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE12" s="8">
+        <v>6</v>
+      </c>
+      <c r="AF12" s="8">
+        <v>2</v>
+      </c>
+      <c r="AG12" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH12" s="8">
+        <v>3</v>
+      </c>
+      <c r="AI12" s="8">
+        <v>9</v>
+      </c>
+      <c r="AJ12" s="8">
+        <v>2</v>
+      </c>
+      <c r="AK12" s="8">
+        <v>13</v>
+      </c>
+      <c r="AL12" s="8">
+        <v>10</v>
+      </c>
+      <c r="AM12" s="8">
+        <v>13</v>
+      </c>
+      <c r="AN12" s="8">
+        <v>23</v>
+      </c>
+      <c r="AO12" s="8">
+        <v>18</v>
+      </c>
+      <c r="AP12" s="8">
+        <v>2</v>
+      </c>
+      <c r="AQ12" s="77">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:66">
+      <c r="A13" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="B13" s="6"/>
+      <c r="C13" s="6"/>
+      <c r="D13" s="6"/>
+      <c r="E13" s="6"/>
+      <c r="F13" s="6"/>
+      <c r="G13" s="6"/>
+      <c r="H13" s="7"/>
+      <c r="I13" s="6"/>
+      <c r="J13" s="7"/>
+      <c r="K13" s="7"/>
+      <c r="L13" s="7"/>
+      <c r="M13" s="7"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8"/>
+      <c r="P13" s="8"/>
+      <c r="Q13" s="8"/>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="U13" s="8">
+        <v>2</v>
+      </c>
+      <c r="V13" s="1">
+        <v>3</v>
+      </c>
+      <c r="W13" s="8">
+        <v>15</v>
+      </c>
+      <c r="X13" s="1">
+        <v>6</v>
+      </c>
+      <c r="Y13" s="8">
+        <v>10</v>
+      </c>
+      <c r="Z13" s="8">
         <v>4</v>
       </c>
-      <c r="K8" s="53" t="s">
+      <c r="AA13" s="8">
+        <v>3</v>
+      </c>
+      <c r="AB13" s="8">
+        <v>3</v>
+      </c>
+      <c r="AC13" s="8">
+        <v>11</v>
+      </c>
+      <c r="AD13" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE13" s="8">
+        <v>2</v>
+      </c>
+      <c r="AF13" s="8">
+        <v>7</v>
+      </c>
+      <c r="AG13" s="8">
+        <v>6</v>
+      </c>
+      <c r="AH13" s="8">
+        <v>1</v>
+      </c>
+      <c r="AI13" s="8">
+        <v>2</v>
+      </c>
+      <c r="AJ13" s="8">
+        <v>2</v>
+      </c>
+      <c r="AK13" s="8">
+        <v>8</v>
+      </c>
+      <c r="AL13" s="8">
+        <v>5</v>
+      </c>
+      <c r="AM13" s="8">
+        <v>3</v>
+      </c>
+      <c r="AN13" s="8">
+        <v>2</v>
+      </c>
+      <c r="AO13" s="8">
+        <v>2</v>
+      </c>
+      <c r="AP13" s="8">
+        <v>4</v>
+      </c>
+      <c r="AQ13" s="77">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:66">
+      <c r="A14" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="B14" s="6"/>
+      <c r="C14" s="6"/>
+      <c r="D14" s="6"/>
+      <c r="E14" s="6"/>
+      <c r="F14" s="6"/>
+      <c r="G14" s="6"/>
+      <c r="H14" s="7"/>
+      <c r="I14" s="6"/>
+      <c r="J14" s="7"/>
+      <c r="K14" s="7"/>
+      <c r="L14" s="7"/>
+      <c r="M14" s="7"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8"/>
+      <c r="P14" s="8"/>
+      <c r="Q14" s="8"/>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="U14" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="V14" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="W14" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="X14" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y14" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z14" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA14" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB14" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC14" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD14" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE14" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF14" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG14" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH14" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI14" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ14" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK14" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL14" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM14" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN14" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO14" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP14" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ14" s="77" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15" spans="1:66">
+      <c r="A15" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="B15" s="6"/>
+      <c r="C15" s="6"/>
+      <c r="D15" s="6"/>
+      <c r="E15" s="6"/>
+      <c r="F15" s="6"/>
+      <c r="G15" s="6"/>
+      <c r="H15" s="7"/>
+      <c r="I15" s="6"/>
+      <c r="J15" s="7"/>
+      <c r="K15" s="7"/>
+      <c r="L15" s="7"/>
+      <c r="M15" s="7"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8"/>
+      <c r="P15" s="8"/>
+      <c r="Q15" s="8"/>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="U15" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="V15" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="W15" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="X15" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y15" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z15" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA15" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB15" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC15" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD15" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE15" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF15" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG15" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH15" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI15" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ15" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK15" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL15" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM15" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN15" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO15" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP15" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ15" s="77" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16" spans="1:66">
+      <c r="A16" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B16" s="6"/>
+      <c r="C16" s="6"/>
+      <c r="D16" s="6"/>
+      <c r="E16" s="6"/>
+      <c r="F16" s="6"/>
+      <c r="G16" s="6"/>
+      <c r="H16" s="7"/>
+      <c r="I16" s="6"/>
+      <c r="J16" s="7"/>
+      <c r="K16" s="7"/>
+      <c r="L16" s="7"/>
+      <c r="M16" s="7"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8"/>
+      <c r="P16" s="8"/>
+      <c r="Q16" s="8"/>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="U16" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="V16" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="W16" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="X16" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y16" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z16" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA16" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB16" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC16" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD16" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE16" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF16" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG16" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH16" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI16" s="8">
+        <v>1</v>
+      </c>
+      <c r="AJ16" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK16" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL16" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM16" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN16" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO16" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP16" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ16" s="77" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17" spans="1:56">
+      <c r="A17" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="B17" s="6"/>
+      <c r="C17" s="6"/>
+      <c r="D17" s="6"/>
+      <c r="E17" s="6"/>
+      <c r="F17" s="6"/>
+      <c r="G17" s="6"/>
+      <c r="H17" s="7"/>
+      <c r="I17" s="6"/>
+      <c r="J17" s="7"/>
+      <c r="K17" s="7"/>
+      <c r="L17" s="7"/>
+      <c r="M17" s="7"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8"/>
+      <c r="P17" s="8"/>
+      <c r="Q17" s="8"/>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="U17" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="V17" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="W17" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="X17" s="1">
+        <v>1</v>
+      </c>
+      <c r="Y17" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z17" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA17" s="8">
+        <v>2</v>
+      </c>
+      <c r="AB17" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC17" s="8">
+        <v>3</v>
+      </c>
+      <c r="AD17" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE17" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF17" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG17" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH17" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI17" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ17" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK17" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL17" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM17" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN17" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO17" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP17" s="8">
+        <v>1</v>
+      </c>
+      <c r="AQ17" s="77" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18" spans="1:56">
+      <c r="A18" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="B18" s="6"/>
+      <c r="C18" s="6"/>
+      <c r="D18" s="6"/>
+      <c r="E18" s="6"/>
+      <c r="F18" s="6"/>
+      <c r="G18" s="6"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="6"/>
+      <c r="J18" s="7"/>
+      <c r="K18" s="7"/>
+      <c r="L18" s="7"/>
+      <c r="M18" s="7"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8"/>
+      <c r="P18" s="8"/>
+      <c r="Q18" s="8"/>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="U18" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="V18" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="W18" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="X18" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y18" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z18" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA18" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB18" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC18" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD18" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE18" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF18" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG18" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH18" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI18" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ18" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK18" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL18" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM18" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN18" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO18" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP18" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ18" s="77" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19" spans="1:56">
+      <c r="A19" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="B19" s="6"/>
+      <c r="C19" s="6"/>
+      <c r="D19" s="6"/>
+      <c r="E19" s="6"/>
+      <c r="F19" s="6"/>
+      <c r="G19" s="6"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="6"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8"/>
+      <c r="P19" s="8"/>
+      <c r="Q19" s="8"/>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="U19" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="V19" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="W19" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="X19" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y19" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z19" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA19" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB19" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC19" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD19" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE19" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF19" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG19" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH19" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI19" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ19" s="8">
+        <v>4</v>
+      </c>
+      <c r="AK19" s="8">
+        <v>6</v>
+      </c>
+      <c r="AL19" s="8">
+        <v>5</v>
+      </c>
+      <c r="AM19" s="8">
+        <v>15</v>
+      </c>
+      <c r="AN19" s="8">
+        <v>1</v>
+      </c>
+      <c r="AO19" s="8">
+        <v>6</v>
+      </c>
+      <c r="AP19" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ19" s="77" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20" spans="1:56">
+      <c r="A20" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="B20" s="6"/>
+      <c r="C20" s="6"/>
+      <c r="D20" s="6"/>
+      <c r="E20" s="6"/>
+      <c r="F20" s="6"/>
+      <c r="G20" s="6"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="6"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8"/>
+      <c r="P20" s="8"/>
+      <c r="Q20" s="8"/>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="U20" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="V20" s="1">
+        <v>1</v>
+      </c>
+      <c r="W20" s="8">
+        <v>1</v>
+      </c>
+      <c r="X20" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y20" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z20" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA20" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB20" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC20" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD20" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE20" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF20" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG20" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH20" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI20" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ20" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK20" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL20" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM20" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN20" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO20" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP20" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ20" s="77" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="21" spans="1:56">
+      <c r="A21" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B21" s="6"/>
+      <c r="C21" s="6"/>
+      <c r="D21" s="6"/>
+      <c r="E21" s="6"/>
+      <c r="F21" s="6"/>
+      <c r="G21" s="6"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="6"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8"/>
+      <c r="P21" s="8"/>
+      <c r="Q21" s="8"/>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
+      <c r="T21" s="8">
+        <v>7</v>
+      </c>
+      <c r="U21" s="8">
+        <v>2</v>
+      </c>
+      <c r="V21" s="1">
+        <v>6</v>
+      </c>
+      <c r="W21" s="8">
+        <v>3</v>
+      </c>
+      <c r="X21" s="1">
+        <v>4</v>
+      </c>
+      <c r="Y21" s="8">
+        <v>4</v>
+      </c>
+      <c r="Z21" s="8">
+        <v>3</v>
+      </c>
+      <c r="AA21" s="8">
+        <v>7</v>
+      </c>
+      <c r="AB21" s="8">
+        <v>3</v>
+      </c>
+      <c r="AC21" s="8">
+        <v>6</v>
+      </c>
+      <c r="AD21" s="8">
+        <v>7</v>
+      </c>
+      <c r="AE21" s="8">
+        <v>4</v>
+      </c>
+      <c r="AF21" s="8">
+        <v>5</v>
+      </c>
+      <c r="AG21" s="8">
+        <v>6</v>
+      </c>
+      <c r="AH21" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI21" s="8">
+        <v>14</v>
+      </c>
+      <c r="AJ21" s="8">
+        <v>1</v>
+      </c>
+      <c r="AK21" s="8">
+        <v>4</v>
+      </c>
+      <c r="AL21" s="8">
+        <v>8</v>
+      </c>
+      <c r="AM21" s="8">
+        <v>8</v>
+      </c>
+      <c r="AN21" s="8">
+        <v>2</v>
+      </c>
+      <c r="AO21" s="8">
+        <v>2</v>
+      </c>
+      <c r="AP21" s="8">
+        <v>1</v>
+      </c>
+      <c r="AQ21" s="77">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:56">
+      <c r="A22" s="58" t="s">
+        <v>11</v>
+      </c>
+      <c r="B22" s="58"/>
+      <c r="C22" s="58"/>
+      <c r="D22" s="58"/>
+      <c r="E22" s="58"/>
+      <c r="F22" s="58"/>
+      <c r="G22" s="58"/>
+      <c r="H22" s="58"/>
+      <c r="I22" s="58"/>
+      <c r="J22" s="58"/>
+      <c r="K22" s="58"/>
+      <c r="L22" s="58"/>
+      <c r="M22" s="58"/>
+      <c r="N22" s="58"/>
+      <c r="O22" s="58"/>
+      <c r="P22" s="58"/>
+      <c r="Q22" s="58"/>
+      <c r="R22" s="58"/>
+      <c r="S22" s="58"/>
+      <c r="T22" s="58"/>
+      <c r="U22" s="58"/>
+      <c r="V22" s="58"/>
+      <c r="W22" s="58"/>
+      <c r="X22" s="58"/>
+      <c r="Y22" s="58"/>
+      <c r="Z22" s="58"/>
+      <c r="AA22" s="58"/>
+      <c r="AB22" s="58"/>
+      <c r="AC22" s="58"/>
+      <c r="AD22" s="58"/>
+      <c r="AE22" s="58"/>
+      <c r="AF22" s="58"/>
+      <c r="AG22" s="58"/>
+      <c r="AH22" s="58"/>
+      <c r="AI22" s="58"/>
+      <c r="AJ22" s="58"/>
+      <c r="AK22" s="58"/>
+      <c r="AQ22" s="77"/>
+    </row>
+    <row r="23" spans="1:56">
+      <c r="A23" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="B23" s="6">
+        <v>19</v>
+      </c>
+      <c r="C23" s="6">
+        <v>26</v>
+      </c>
+      <c r="D23" s="6">
+        <v>29</v>
+      </c>
+      <c r="E23" s="6">
         <v>13</v>
       </c>
-      <c r="L8" s="53" t="s">
+      <c r="F23" s="6">
+        <v>46</v>
+      </c>
+      <c r="G23" s="6">
+        <v>22</v>
+      </c>
+      <c r="H23" s="7">
+        <v>25</v>
+      </c>
+      <c r="I23" s="6">
+        <v>23</v>
+      </c>
+      <c r="J23" s="7">
         <v>14</v>
       </c>
-      <c r="M8" s="54" t="s">
+      <c r="K23" s="7">
         <v>15</v>
       </c>
-      <c r="N8" s="55" t="s">
+      <c r="L23" s="7">
+        <v>17</v>
+      </c>
+      <c r="M23" s="7">
+        <v>42</v>
+      </c>
+      <c r="N23" s="8">
+        <v>2</v>
+      </c>
+      <c r="O23" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="P23" s="8">
+        <v>8</v>
+      </c>
+      <c r="Q23" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="R23" s="8">
         <v>5</v>
       </c>
-      <c r="O8" s="55" t="s">
+      <c r="S23" s="8">
+        <v>12</v>
+      </c>
+      <c r="T23" s="1">
+        <v>14</v>
+      </c>
+      <c r="U23" s="8">
+        <v>19</v>
+      </c>
+      <c r="V23" s="1">
+        <v>38</v>
+      </c>
+      <c r="W23" s="8">
+        <v>54</v>
+      </c>
+      <c r="X23" s="5">
+        <v>28</v>
+      </c>
+      <c r="Y23" s="8">
+        <v>41</v>
+      </c>
+      <c r="Z23" s="8">
+        <v>16</v>
+      </c>
+      <c r="AA23" s="8">
+        <v>57</v>
+      </c>
+      <c r="AB23" s="8">
+        <v>38</v>
+      </c>
+      <c r="AC23" s="8">
+        <v>49</v>
+      </c>
+      <c r="AD23" s="8">
+        <v>29</v>
+      </c>
+      <c r="AE23" s="8">
+        <v>29</v>
+      </c>
+      <c r="AF23" s="8">
+        <v>23</v>
+      </c>
+      <c r="AG23" s="8">
+        <v>35</v>
+      </c>
+      <c r="AH23" s="8">
+        <v>11</v>
+      </c>
+      <c r="AI23" s="8">
+        <v>58</v>
+      </c>
+      <c r="AJ23" s="8">
+        <v>29</v>
+      </c>
+      <c r="AK23" s="8">
+        <v>78</v>
+      </c>
+      <c r="AL23" s="8">
+        <v>59</v>
+      </c>
+      <c r="AM23" s="8">
+        <v>26</v>
+      </c>
+      <c r="AN23" s="8">
+        <v>52</v>
+      </c>
+      <c r="AO23" s="8">
+        <v>20</v>
+      </c>
+      <c r="AP23" s="8">
+        <v>9</v>
+      </c>
+      <c r="AQ23" s="77">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:56">
+      <c r="A24" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B24" s="6"/>
+      <c r="C24" s="6"/>
+      <c r="D24" s="6"/>
+      <c r="E24" s="6"/>
+      <c r="F24" s="6"/>
+      <c r="G24" s="6"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="6"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="8"/>
+      <c r="O24" s="8"/>
+      <c r="P24" s="8"/>
+      <c r="Q24" s="8"/>
+      <c r="R24" s="8"/>
+      <c r="S24" s="8"/>
+      <c r="T24" s="1">
+        <v>10</v>
+      </c>
+      <c r="U24" s="8">
+        <v>12</v>
+      </c>
+      <c r="V24" s="1">
+        <v>23</v>
+      </c>
+      <c r="W24" s="8">
+        <v>31</v>
+      </c>
+      <c r="X24" s="5">
+        <v>15</v>
+      </c>
+      <c r="Y24" s="8">
+        <v>23</v>
+      </c>
+      <c r="Z24" s="8">
+        <v>10</v>
+      </c>
+      <c r="AA24" s="8">
+        <v>43</v>
+      </c>
+      <c r="AB24" s="8">
+        <v>33</v>
+      </c>
+      <c r="AC24" s="8">
+        <v>34</v>
+      </c>
+      <c r="AD24" s="8">
+        <v>18</v>
+      </c>
+      <c r="AE24" s="8">
+        <v>17</v>
+      </c>
+      <c r="AF24" s="8">
+        <v>15</v>
+      </c>
+      <c r="AG24" s="8">
+        <v>24</v>
+      </c>
+      <c r="AH24" s="8">
+        <v>9</v>
+      </c>
+      <c r="AI24" s="8">
+        <v>37</v>
+      </c>
+      <c r="AJ24" s="8">
+        <v>26</v>
+      </c>
+      <c r="AK24" s="8">
+        <v>62</v>
+      </c>
+      <c r="AL24" s="8">
+        <v>38</v>
+      </c>
+      <c r="AM24" s="8">
+        <v>14</v>
+      </c>
+      <c r="AN24" s="8">
+        <v>39</v>
+      </c>
+      <c r="AO24" s="8">
+        <v>10</v>
+      </c>
+      <c r="AP24" s="8">
+        <v>3</v>
+      </c>
+      <c r="AQ24" s="77">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:56">
+      <c r="A25" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="B25" s="6"/>
+      <c r="C25" s="6"/>
+      <c r="D25" s="6"/>
+      <c r="E25" s="6"/>
+      <c r="F25" s="6"/>
+      <c r="G25" s="6"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="6"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="8"/>
+      <c r="O25" s="8"/>
+      <c r="P25" s="8"/>
+      <c r="Q25" s="8"/>
+      <c r="R25" s="8"/>
+      <c r="S25" s="8"/>
+      <c r="T25" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="U25" s="8">
+        <v>5</v>
+      </c>
+      <c r="V25" s="1">
+        <v>10</v>
+      </c>
+      <c r="W25" s="8">
+        <v>5</v>
+      </c>
+      <c r="X25" s="5">
+        <v>4</v>
+      </c>
+      <c r="Y25" s="8">
+        <v>5</v>
+      </c>
+      <c r="Z25" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA25" s="8">
+        <v>5</v>
+      </c>
+      <c r="AB25" s="8">
+        <v>1</v>
+      </c>
+      <c r="AC25" s="8">
+        <v>3</v>
+      </c>
+      <c r="AD25" s="8">
+        <v>8</v>
+      </c>
+      <c r="AE25" s="8">
+        <v>4</v>
+      </c>
+      <c r="AF25" s="8">
+        <v>3</v>
+      </c>
+      <c r="AG25" s="8">
+        <v>2</v>
+      </c>
+      <c r="AH25" s="8">
+        <v>1</v>
+      </c>
+      <c r="AI25" s="8">
         <v>6</v>
       </c>
-      <c r="P8" s="55" t="s">
+      <c r="AJ25" s="8">
+        <v>1</v>
+      </c>
+      <c r="AK25" s="8">
+        <v>4</v>
+      </c>
+      <c r="AL25" s="8">
+        <v>4</v>
+      </c>
+      <c r="AM25" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN25" s="8">
+        <v>1</v>
+      </c>
+      <c r="AO25" s="8">
+        <v>5</v>
+      </c>
+      <c r="AP25" s="8">
+        <v>1</v>
+      </c>
+      <c r="AQ25" s="77">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:56">
+      <c r="A26" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B26" s="6"/>
+      <c r="C26" s="6"/>
+      <c r="D26" s="6"/>
+      <c r="E26" s="6"/>
+      <c r="F26" s="6"/>
+      <c r="G26" s="6"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="6"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="8"/>
+      <c r="O26" s="8"/>
+      <c r="P26" s="8"/>
+      <c r="Q26" s="8"/>
+      <c r="R26" s="8"/>
+      <c r="S26" s="8"/>
+      <c r="T26" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="U26" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="V26" s="1">
+        <v>1</v>
+      </c>
+      <c r="W26" s="8">
+        <v>3</v>
+      </c>
+      <c r="X26" s="5">
+        <v>1</v>
+      </c>
+      <c r="Y26" s="8">
+        <v>2</v>
+      </c>
+      <c r="Z26" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA26" s="8">
+        <v>1</v>
+      </c>
+      <c r="AB26" s="8">
+        <v>1</v>
+      </c>
+      <c r="AC26" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD26" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE26" s="8">
+        <v>3</v>
+      </c>
+      <c r="AF26" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG26" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH26" s="8">
+        <v>1</v>
+      </c>
+      <c r="AI26" s="8">
+        <v>6</v>
+      </c>
+      <c r="AJ26" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK26" s="8">
+        <v>4</v>
+      </c>
+      <c r="AL26" s="8">
+        <v>5</v>
+      </c>
+      <c r="AM26" s="8">
         <v>7</v>
       </c>
-      <c r="Q8" s="55" t="s">
+      <c r="AN26" s="8">
+        <v>9</v>
+      </c>
+      <c r="AO26" s="8">
+        <v>3</v>
+      </c>
+      <c r="AP26" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ26" s="77">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:56">
+      <c r="A27" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="B27" s="6"/>
+      <c r="C27" s="6"/>
+      <c r="D27" s="6"/>
+      <c r="E27" s="6"/>
+      <c r="F27" s="6"/>
+      <c r="G27" s="6"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="6"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="8"/>
+      <c r="O27" s="8"/>
+      <c r="P27" s="8"/>
+      <c r="Q27" s="8"/>
+      <c r="R27" s="8"/>
+      <c r="S27" s="8"/>
+      <c r="T27" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="U27" s="8">
+        <v>2</v>
+      </c>
+      <c r="V27" s="1">
+        <v>3</v>
+      </c>
+      <c r="W27" s="8">
+        <v>12</v>
+      </c>
+      <c r="X27" s="5">
+        <v>6</v>
+      </c>
+      <c r="Y27" s="8">
+        <v>9</v>
+      </c>
+      <c r="Z27" s="8">
+        <v>4</v>
+      </c>
+      <c r="AA27" s="8">
+        <v>3</v>
+      </c>
+      <c r="AB27" s="8">
+        <v>3</v>
+      </c>
+      <c r="AC27" s="8">
         <v>8</v>
       </c>
-      <c r="R8" s="55" t="s">
-[...5 lines deleted...]
-      <c r="T8" s="14" t="s">
+      <c r="AD27" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE27" s="8">
         <v>2</v>
       </c>
-      <c r="U8" s="14" t="s">
+      <c r="AF27" s="8">
+        <v>2</v>
+      </c>
+      <c r="AG27" s="8">
+        <v>6</v>
+      </c>
+      <c r="AH27" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI27" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ27" s="8">
+        <v>2</v>
+      </c>
+      <c r="AK27" s="8">
+        <v>6</v>
+      </c>
+      <c r="AL27" s="8">
+        <v>4</v>
+      </c>
+      <c r="AM27" s="8">
+        <v>2</v>
+      </c>
+      <c r="AN27" s="8">
+        <v>2</v>
+      </c>
+      <c r="AO27" s="8">
+        <v>1</v>
+      </c>
+      <c r="AP27" s="8">
+        <v>4</v>
+      </c>
+      <c r="AQ27" s="77">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:56">
+      <c r="A28" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B28" s="6"/>
+      <c r="C28" s="6"/>
+      <c r="D28" s="6"/>
+      <c r="E28" s="6"/>
+      <c r="F28" s="6"/>
+      <c r="G28" s="6"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="6"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="8"/>
+      <c r="O28" s="8"/>
+      <c r="P28" s="8"/>
+      <c r="Q28" s="8"/>
+      <c r="R28" s="8"/>
+      <c r="S28" s="8"/>
+      <c r="T28" s="1">
+        <v>4</v>
+      </c>
+      <c r="U28" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="V28" s="1">
+        <v>1</v>
+      </c>
+      <c r="W28" s="8">
         <v>3</v>
       </c>
-      <c r="V8" s="14" t="s">
+      <c r="X28" s="5">
+        <v>2</v>
+      </c>
+      <c r="Y28" s="8">
+        <v>2</v>
+      </c>
+      <c r="Z28" s="8">
+        <v>2</v>
+      </c>
+      <c r="AA28" s="8">
+        <v>5</v>
+      </c>
+      <c r="AB28" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC28" s="8">
         <v>4</v>
       </c>
-      <c r="W8" s="14" t="s">
+      <c r="AD28" s="8">
+        <v>3</v>
+      </c>
+      <c r="AE28" s="8">
+        <v>3</v>
+      </c>
+      <c r="AF28" s="8">
+        <v>3</v>
+      </c>
+      <c r="AG28" s="8">
+        <v>3</v>
+      </c>
+      <c r="AH28" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI28" s="8">
+        <v>9</v>
+      </c>
+      <c r="AJ28" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK28" s="8">
+        <v>2</v>
+      </c>
+      <c r="AL28" s="8">
+        <v>8</v>
+      </c>
+      <c r="AM28" s="8">
+        <v>3</v>
+      </c>
+      <c r="AN28" s="8">
+        <v>1</v>
+      </c>
+      <c r="AO28" s="8">
+        <v>1</v>
+      </c>
+      <c r="AP28" s="8">
+        <v>1</v>
+      </c>
+      <c r="AQ28" s="77">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:56">
+      <c r="A29" s="59" t="s">
+        <v>12</v>
+      </c>
+      <c r="B29" s="59"/>
+      <c r="C29" s="59"/>
+      <c r="D29" s="59"/>
+      <c r="E29" s="59"/>
+      <c r="F29" s="59"/>
+      <c r="G29" s="59"/>
+      <c r="H29" s="59"/>
+      <c r="I29" s="59"/>
+      <c r="J29" s="59"/>
+      <c r="K29" s="59"/>
+      <c r="L29" s="59"/>
+      <c r="M29" s="59"/>
+      <c r="N29" s="59"/>
+      <c r="O29" s="59"/>
+      <c r="P29" s="59"/>
+      <c r="Q29" s="59"/>
+      <c r="R29" s="59"/>
+      <c r="S29" s="59"/>
+      <c r="T29" s="59"/>
+      <c r="U29" s="59"/>
+      <c r="V29" s="59"/>
+      <c r="W29" s="59"/>
+      <c r="X29" s="59"/>
+      <c r="Y29" s="59"/>
+      <c r="Z29" s="59"/>
+      <c r="AA29" s="59"/>
+      <c r="AB29" s="59"/>
+      <c r="AC29" s="59"/>
+      <c r="AD29" s="59"/>
+      <c r="AE29" s="59"/>
+      <c r="AF29" s="59"/>
+      <c r="AG29" s="59"/>
+      <c r="AH29" s="59"/>
+      <c r="AI29" s="59"/>
+      <c r="AJ29" s="59"/>
+      <c r="AK29" s="59"/>
+      <c r="AQ29" s="77"/>
+    </row>
+    <row r="30" spans="1:56">
+      <c r="A30" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="B30" s="6">
+        <v>12</v>
+      </c>
+      <c r="C30" s="6">
+        <v>9</v>
+      </c>
+      <c r="D30" s="6">
+        <v>11</v>
+      </c>
+      <c r="E30" s="6">
+        <v>6</v>
+      </c>
+      <c r="F30" s="6">
+        <v>8</v>
+      </c>
+      <c r="G30" s="6">
+        <v>8</v>
+      </c>
+      <c r="H30" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="I30" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="J30" s="7">
+        <v>8</v>
+      </c>
+      <c r="K30" s="7">
+        <v>14</v>
+      </c>
+      <c r="L30" s="7">
+        <v>22</v>
+      </c>
+      <c r="M30" s="7">
+        <v>9</v>
+      </c>
+      <c r="N30" s="8">
+        <v>4</v>
+      </c>
+      <c r="O30" s="8">
+        <v>9</v>
+      </c>
+      <c r="P30" s="8">
+        <v>6</v>
+      </c>
+      <c r="Q30" s="8">
+        <v>7</v>
+      </c>
+      <c r="R30" s="8">
+        <v>8</v>
+      </c>
+      <c r="S30" s="8">
+        <v>7</v>
+      </c>
+      <c r="T30" s="1">
+        <v>10</v>
+      </c>
+      <c r="U30" s="8">
+        <v>9</v>
+      </c>
+      <c r="V30" s="1">
+        <v>16</v>
+      </c>
+      <c r="W30" s="8">
+        <v>7</v>
+      </c>
+      <c r="X30" s="1">
+        <v>7</v>
+      </c>
+      <c r="Y30" s="8">
+        <v>12</v>
+      </c>
+      <c r="Z30" s="8">
+        <v>1</v>
+      </c>
+      <c r="AA30" s="8">
+        <v>11</v>
+      </c>
+      <c r="AB30" s="8">
+        <v>12</v>
+      </c>
+      <c r="AC30" s="8">
+        <v>21</v>
+      </c>
+      <c r="AD30" s="8">
+        <v>5</v>
+      </c>
+      <c r="AE30" s="8">
+        <v>14</v>
+      </c>
+      <c r="AF30" s="8">
+        <v>16</v>
+      </c>
+      <c r="AG30" s="8">
+        <v>9</v>
+      </c>
+      <c r="AH30" s="8">
+        <v>3</v>
+      </c>
+      <c r="AI30" s="8">
+        <v>28</v>
+      </c>
+      <c r="AJ30" s="8">
         <v>13</v>
       </c>
-      <c r="X8" s="61" t="s">
+      <c r="AK30" s="8">
+        <v>25</v>
+      </c>
+      <c r="AL30" s="8">
+        <v>20</v>
+      </c>
+      <c r="AM30" s="8">
+        <v>28</v>
+      </c>
+      <c r="AN30" s="8">
+        <v>22</v>
+      </c>
+      <c r="AO30" s="8">
+        <v>25</v>
+      </c>
+      <c r="AP30" s="8">
+        <v>3</v>
+      </c>
+      <c r="AQ30" s="77">
+        <v>2</v>
+      </c>
+      <c r="AR30" s="8"/>
+      <c r="AS30" s="8"/>
+      <c r="AT30" s="8"/>
+      <c r="AU30" s="8"/>
+      <c r="AV30" s="8"/>
+      <c r="AW30" s="8"/>
+      <c r="AX30" s="8"/>
+      <c r="AY30" s="8"/>
+      <c r="AZ30" s="8"/>
+      <c r="BA30" s="8"/>
+      <c r="BB30" s="8"/>
+      <c r="BC30" s="8"/>
+      <c r="BD30" s="8"/>
+    </row>
+    <row r="31" spans="1:56">
+      <c r="A31" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="T31" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="U31" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="V31" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="W31" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="X31" s="1">
+        <v>1</v>
+      </c>
+      <c r="Y31" s="8">
+        <v>1</v>
+      </c>
+      <c r="Z31" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA31" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB31" s="8">
+        <v>1</v>
+      </c>
+      <c r="AC31" s="8">
+        <v>4</v>
+      </c>
+      <c r="AD31" s="8">
+        <v>1</v>
+      </c>
+      <c r="AE31" s="8">
+        <v>1</v>
+      </c>
+      <c r="AF31" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG31" s="8">
+        <v>2</v>
+      </c>
+      <c r="AH31" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI31" s="8">
+        <v>1</v>
+      </c>
+      <c r="AJ31" s="8">
+        <v>3</v>
+      </c>
+      <c r="AK31" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL31" s="8">
+        <v>4</v>
+      </c>
+      <c r="AM31" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN31" s="8">
+        <v>2</v>
+      </c>
+      <c r="AO31" s="8">
+        <v>1</v>
+      </c>
+      <c r="AP31" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ31" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR31" s="8"/>
+      <c r="AS31" s="8"/>
+      <c r="AT31" s="8"/>
+      <c r="AU31" s="8"/>
+      <c r="AV31" s="8"/>
+      <c r="AW31" s="8"/>
+      <c r="AX31" s="8"/>
+      <c r="AY31" s="8"/>
+      <c r="AZ31" s="8"/>
+      <c r="BA31" s="8"/>
+      <c r="BB31" s="8"/>
+      <c r="BC31" s="8"/>
+      <c r="BD31" s="8"/>
+    </row>
+    <row r="32" spans="1:56">
+      <c r="A32" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="T32" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="U32" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="V32" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="W32" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="X32" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y32" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z32" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA32" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB32" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC32" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD32" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE32" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF32" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG32" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH32" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI32" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ32" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK32" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL32" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM32" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN32" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO32" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP32" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ32" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR32" s="8"/>
+      <c r="AS32" s="8"/>
+      <c r="AT32" s="8"/>
+      <c r="AU32" s="8"/>
+      <c r="AV32" s="8"/>
+      <c r="AW32" s="8"/>
+      <c r="AX32" s="8"/>
+      <c r="AY32" s="8"/>
+      <c r="AZ32" s="8"/>
+      <c r="BA32" s="8"/>
+      <c r="BB32" s="8"/>
+      <c r="BC32" s="8"/>
+      <c r="BD32" s="8"/>
+    </row>
+    <row r="33" spans="1:56">
+      <c r="A33" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="T33" s="1">
+        <v>7</v>
+      </c>
+      <c r="U33" s="8">
+        <v>7</v>
+      </c>
+      <c r="V33" s="1">
+        <v>10</v>
+      </c>
+      <c r="W33" s="8">
+        <v>3</v>
+      </c>
+      <c r="X33" s="1">
+        <v>3</v>
+      </c>
+      <c r="Y33" s="8">
+        <v>8</v>
+      </c>
+      <c r="Z33" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA33" s="8">
+        <v>4</v>
+      </c>
+      <c r="AB33" s="8">
+        <v>6</v>
+      </c>
+      <c r="AC33" s="8">
+        <v>8</v>
+      </c>
+      <c r="AD33" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE33" s="8">
+        <v>9</v>
+      </c>
+      <c r="AF33" s="8">
+        <v>7</v>
+      </c>
+      <c r="AG33" s="8">
+        <v>4</v>
+      </c>
+      <c r="AH33" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI33" s="8">
+        <v>16</v>
+      </c>
+      <c r="AJ33" s="8">
+        <v>3</v>
+      </c>
+      <c r="AK33" s="8">
+        <v>6</v>
+      </c>
+      <c r="AL33" s="8">
+        <v>5</v>
+      </c>
+      <c r="AM33" s="8">
+        <v>1</v>
+      </c>
+      <c r="AN33" s="8">
+        <v>4</v>
+      </c>
+      <c r="AO33" s="8">
+        <v>1</v>
+      </c>
+      <c r="AP33" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ33" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR33" s="8"/>
+      <c r="AS33" s="8"/>
+      <c r="AT33" s="8"/>
+      <c r="AU33" s="8"/>
+      <c r="AV33" s="8"/>
+      <c r="AW33" s="8"/>
+      <c r="AX33" s="8"/>
+      <c r="AY33" s="8"/>
+      <c r="AZ33" s="8"/>
+      <c r="BA33" s="8"/>
+      <c r="BB33" s="8"/>
+      <c r="BC33" s="8"/>
+      <c r="BD33" s="8"/>
+    </row>
+    <row r="34" spans="1:56">
+      <c r="A34" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="T34" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="U34" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="V34" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="W34" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="X34" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y34" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z34" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA34" s="8">
+        <v>3</v>
+      </c>
+      <c r="AB34" s="8">
+        <v>2</v>
+      </c>
+      <c r="AC34" s="8">
+        <v>1</v>
+      </c>
+      <c r="AD34" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE34" s="8">
+        <v>3</v>
+      </c>
+      <c r="AF34" s="8">
+        <v>2</v>
+      </c>
+      <c r="AG34" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH34" s="8">
+        <v>2</v>
+      </c>
+      <c r="AI34" s="8">
+        <v>3</v>
+      </c>
+      <c r="AJ34" s="8">
+        <v>2</v>
+      </c>
+      <c r="AK34" s="8">
+        <v>9</v>
+      </c>
+      <c r="AL34" s="8">
+        <v>5</v>
+      </c>
+      <c r="AM34" s="8">
+        <v>6</v>
+      </c>
+      <c r="AN34" s="8">
         <v>14</v>
       </c>
-      <c r="Y8" s="45" t="s">
+      <c r="AO34" s="8">
         <v>15</v>
       </c>
-      <c r="Z8" s="73" t="s">
+      <c r="AP34" s="8">
+        <v>2</v>
+      </c>
+      <c r="AQ34" s="77">
+        <v>1</v>
+      </c>
+      <c r="AR34" s="8"/>
+      <c r="AS34" s="8"/>
+      <c r="AT34" s="8"/>
+      <c r="AU34" s="8"/>
+      <c r="AV34" s="8"/>
+      <c r="AW34" s="8"/>
+      <c r="AX34" s="8"/>
+      <c r="AY34" s="8"/>
+      <c r="AZ34" s="8"/>
+      <c r="BA34" s="8"/>
+      <c r="BB34" s="8"/>
+      <c r="BC34" s="8"/>
+      <c r="BD34" s="8"/>
+    </row>
+    <row r="35" spans="1:56">
+      <c r="A35" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="T35" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="U35" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="V35" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="W35" s="8">
+        <v>3</v>
+      </c>
+      <c r="X35" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y35" s="8">
+        <v>1</v>
+      </c>
+      <c r="Z35" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA35" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB35" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC35" s="8">
+        <v>3</v>
+      </c>
+      <c r="AD35" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE35" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF35" s="8">
         <v>5</v>
       </c>
-      <c r="AA8" s="73" t="s">
+      <c r="AG35" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH35" s="8">
+        <v>1</v>
+      </c>
+      <c r="AI35" s="8">
+        <v>2</v>
+      </c>
+      <c r="AJ35" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK35" s="8">
+        <v>2</v>
+      </c>
+      <c r="AL35" s="8">
+        <v>1</v>
+      </c>
+      <c r="AM35" s="8">
+        <v>1</v>
+      </c>
+      <c r="AN35" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO35" s="8">
+        <v>1</v>
+      </c>
+      <c r="AP35" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ35" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR35" s="8"/>
+      <c r="AS35" s="8"/>
+      <c r="AT35" s="8"/>
+      <c r="AU35" s="8"/>
+      <c r="AV35" s="8"/>
+      <c r="AW35" s="8"/>
+      <c r="AX35" s="8"/>
+      <c r="AY35" s="8"/>
+      <c r="AZ35" s="8"/>
+      <c r="BA35" s="8"/>
+      <c r="BB35" s="8"/>
+      <c r="BC35" s="8"/>
+      <c r="BD35" s="8"/>
+    </row>
+    <row r="36" spans="1:56">
+      <c r="A36" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="T36" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="U36" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="V36" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="W36" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="X36" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y36" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z36" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA36" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB36" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC36" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD36" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE36" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF36" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG36" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH36" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI36" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ36" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK36" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL36" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM36" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN36" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO36" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP36" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ36" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR36" s="8"/>
+      <c r="AS36" s="8"/>
+      <c r="AT36" s="8"/>
+      <c r="AU36" s="8"/>
+      <c r="AV36" s="8"/>
+      <c r="AW36" s="8"/>
+      <c r="AX36" s="8"/>
+      <c r="AY36" s="8"/>
+      <c r="AZ36" s="8"/>
+      <c r="BA36" s="8"/>
+      <c r="BB36" s="8"/>
+      <c r="BC36" s="8"/>
+      <c r="BD36" s="8"/>
+    </row>
+    <row r="37" spans="1:56">
+      <c r="A37" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="T37" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="U37" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="V37" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="W37" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="X37" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y37" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z37" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA37" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB37" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC37" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD37" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE37" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF37" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG37" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH37" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI37" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ37" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK37" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL37" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM37" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN37" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO37" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP37" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ37" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR37" s="8"/>
+      <c r="AS37" s="8"/>
+      <c r="AT37" s="8"/>
+      <c r="AU37" s="8"/>
+      <c r="AV37" s="8"/>
+      <c r="AW37" s="8"/>
+      <c r="AX37" s="8"/>
+      <c r="AY37" s="8"/>
+      <c r="AZ37" s="8"/>
+      <c r="BA37" s="8"/>
+      <c r="BB37" s="8"/>
+      <c r="BC37" s="8"/>
+      <c r="BD37" s="8"/>
+    </row>
+    <row r="38" spans="1:56">
+      <c r="A38" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="T38" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="U38" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="V38" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="W38" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="X38" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y38" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z38" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA38" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB38" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC38" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD38" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE38" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF38" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG38" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH38" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI38" s="8">
+        <v>1</v>
+      </c>
+      <c r="AJ38" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK38" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL38" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM38" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN38" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO38" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP38" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ38" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR38" s="8"/>
+      <c r="AS38" s="8"/>
+      <c r="AT38" s="8"/>
+      <c r="AU38" s="8"/>
+      <c r="AV38" s="8"/>
+      <c r="AW38" s="8"/>
+      <c r="AX38" s="8"/>
+      <c r="AY38" s="8"/>
+      <c r="AZ38" s="8"/>
+      <c r="BA38" s="8"/>
+      <c r="BB38" s="8"/>
+      <c r="BC38" s="8"/>
+      <c r="BD38" s="8"/>
+    </row>
+    <row r="39" spans="1:56">
+      <c r="A39" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="T39" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="U39" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="V39" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="W39" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="X39" s="1">
+        <v>1</v>
+      </c>
+      <c r="Y39" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z39" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA39" s="8">
+        <v>2</v>
+      </c>
+      <c r="AB39" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC39" s="8">
+        <v>3</v>
+      </c>
+      <c r="AD39" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE39" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF39" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG39" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH39" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI39" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ39" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK39" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL39" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM39" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN39" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO39" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP39" s="8">
+        <v>1</v>
+      </c>
+      <c r="AQ39" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR39" s="8"/>
+      <c r="AS39" s="8"/>
+      <c r="AT39" s="8"/>
+      <c r="AU39" s="8"/>
+      <c r="AV39" s="8"/>
+      <c r="AW39" s="8"/>
+      <c r="AX39" s="8"/>
+      <c r="AY39" s="8"/>
+      <c r="AZ39" s="8"/>
+      <c r="BA39" s="8"/>
+      <c r="BB39" s="8"/>
+      <c r="BC39" s="8"/>
+      <c r="BD39" s="8"/>
+    </row>
+    <row r="40" spans="1:56">
+      <c r="A40" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="T40" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="U40" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="V40" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="W40" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="X40" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y40" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z40" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA40" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB40" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC40" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD40" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE40" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF40" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG40" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH40" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI40" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ40" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK40" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL40" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM40" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN40" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO40" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP40" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ40" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR40" s="8"/>
+      <c r="AS40" s="8"/>
+      <c r="AT40" s="8"/>
+      <c r="AU40" s="8"/>
+      <c r="AV40" s="8"/>
+      <c r="AW40" s="8"/>
+      <c r="AX40" s="8"/>
+      <c r="AY40" s="8"/>
+      <c r="AZ40" s="8"/>
+      <c r="BA40" s="8"/>
+      <c r="BB40" s="8"/>
+      <c r="BC40" s="8"/>
+      <c r="BD40" s="8"/>
+    </row>
+    <row r="41" spans="1:56">
+      <c r="A41" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="T41" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="U41" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="V41" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="W41" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="X41" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y41" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z41" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA41" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB41" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC41" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD41" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE41" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF41" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG41" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH41" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI41" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ41" s="8">
+        <v>4</v>
+      </c>
+      <c r="AK41" s="8">
         <v>6</v>
       </c>
-      <c r="AB8" s="73" t="s">
-[...11 lines deleted...]
-      <c r="AF8" s="74" t="s">
+      <c r="AL41" s="8">
+        <v>5</v>
+      </c>
+      <c r="AM41" s="8">
+        <v>15</v>
+      </c>
+      <c r="AN41" s="8">
+        <v>1</v>
+      </c>
+      <c r="AO41" s="8">
+        <v>6</v>
+      </c>
+      <c r="AP41" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ41" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR41" s="8"/>
+      <c r="AS41" s="8"/>
+      <c r="AT41" s="8"/>
+      <c r="AU41" s="8"/>
+      <c r="AV41" s="8"/>
+      <c r="AW41" s="8"/>
+      <c r="AX41" s="8"/>
+      <c r="AY41" s="8"/>
+      <c r="AZ41" s="8"/>
+      <c r="BA41" s="8"/>
+      <c r="BB41" s="8"/>
+      <c r="BC41" s="8"/>
+      <c r="BD41" s="8"/>
+    </row>
+    <row r="42" spans="1:56">
+      <c r="A42" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="T42" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="U42" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="V42" s="1">
+        <v>1</v>
+      </c>
+      <c r="W42" s="8">
+        <v>1</v>
+      </c>
+      <c r="X42" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y42" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z42" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA42" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB42" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC42" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD42" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE42" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF42" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG42" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH42" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI42" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ42" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK42" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL42" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM42" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN42" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO42" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP42" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ42" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR42" s="8"/>
+      <c r="AS42" s="8"/>
+      <c r="AT42" s="8"/>
+      <c r="AU42" s="8"/>
+      <c r="AV42" s="8"/>
+      <c r="AW42" s="8"/>
+      <c r="AX42" s="8"/>
+      <c r="AY42" s="8"/>
+      <c r="AZ42" s="8"/>
+      <c r="BA42" s="8"/>
+      <c r="BB42" s="8"/>
+      <c r="BC42" s="8"/>
+      <c r="BD42" s="8"/>
+    </row>
+    <row r="43" spans="1:56">
+      <c r="A43" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="B43" s="9"/>
+      <c r="C43" s="9"/>
+      <c r="D43" s="9"/>
+      <c r="E43" s="9"/>
+      <c r="F43" s="9"/>
+      <c r="G43" s="9"/>
+      <c r="H43" s="9"/>
+      <c r="I43" s="9"/>
+      <c r="J43" s="9"/>
+      <c r="K43" s="9"/>
+      <c r="L43" s="9"/>
+      <c r="M43" s="9"/>
+      <c r="N43" s="9"/>
+      <c r="O43" s="9"/>
+      <c r="P43" s="9"/>
+      <c r="Q43" s="9"/>
+      <c r="R43" s="9"/>
+      <c r="S43" s="9"/>
+      <c r="T43" s="2">
+        <v>3</v>
+      </c>
+      <c r="U43" s="10">
         <v>2</v>
       </c>
-      <c r="AG8" s="74" t="s">
+      <c r="V43" s="2">
+        <v>5</v>
+      </c>
+      <c r="W43" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="X43" s="2">
+        <v>2</v>
+      </c>
+      <c r="Y43" s="10">
+        <v>2</v>
+      </c>
+      <c r="Z43" s="10">
+        <v>1</v>
+      </c>
+      <c r="AA43" s="10">
+        <v>2</v>
+      </c>
+      <c r="AB43" s="10">
         <v>3</v>
       </c>
-      <c r="AH8" s="74" t="s">
+      <c r="AC43" s="10">
+        <v>2</v>
+      </c>
+      <c r="AD43" s="10">
         <v>4</v>
       </c>
-      <c r="AI8" s="74" t="s">
-[...8 lines deleted...]
-      <c r="AL8" s="73" t="s">
+      <c r="AE43" s="10">
+        <v>1</v>
+      </c>
+      <c r="AF43" s="10">
+        <v>2</v>
+      </c>
+      <c r="AG43" s="10">
+        <v>3</v>
+      </c>
+      <c r="AH43" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI43" s="10">
         <v>5</v>
       </c>
-      <c r="AM8" s="73" t="s">
-[...14 lines deleted...]
-      <c r="AR8" s="74" t="s">
+      <c r="AJ43" s="10">
+        <v>1</v>
+      </c>
+      <c r="AK43" s="10">
         <v>2</v>
       </c>
-      <c r="AS8" s="74" t="s">
-[...301 lines deleted...]
-      <c r="U12" s="21">
+      <c r="AL43" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM43" s="10">
         <v>5</v>
       </c>
-      <c r="V12" s="1">
-[...3053 lines deleted...]
-      <c r="BD43" s="21"/>
+      <c r="AN43" s="10">
+        <v>1</v>
+      </c>
+      <c r="AO43" s="10">
+        <v>1</v>
+      </c>
+      <c r="AP43" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ43" s="10">
+        <v>1</v>
+      </c>
+      <c r="AR43" s="8"/>
+      <c r="AS43" s="8"/>
+      <c r="AT43" s="8"/>
+      <c r="AU43" s="8"/>
+      <c r="AV43" s="8"/>
+      <c r="AW43" s="8"/>
+      <c r="AX43" s="8"/>
+      <c r="AY43" s="8"/>
+      <c r="AZ43" s="8"/>
+      <c r="BA43" s="8"/>
+      <c r="BB43" s="8"/>
+      <c r="BC43" s="8"/>
+      <c r="BD43" s="8"/>
     </row>
     <row r="44" spans="1:56">
-      <c r="A44" s="16" t="s">
-[...102 lines deleted...]
-      <c r="BD44" s="21"/>
+      <c r="T44" s="16"/>
+      <c r="X44" s="5"/>
     </row>
     <row r="45" spans="1:56">
-      <c r="A45" s="27" t="s">
-[...102 lines deleted...]
-      <c r="BD45" s="21"/>
+      <c r="X45" s="5"/>
     </row>
     <row r="46" spans="1:56">
-      <c r="T46" s="50"/>
-      <c r="X46" s="8"/>
+      <c r="X46" s="5"/>
     </row>
     <row r="47" spans="1:56">
-      <c r="X47" s="8"/>
+      <c r="X47" s="5"/>
     </row>
     <row r="48" spans="1:56">
-      <c r="X48" s="8"/>
+      <c r="X48" s="5"/>
     </row>
     <row r="49" spans="24:24">
-      <c r="X49" s="8"/>
+      <c r="X49" s="5"/>
     </row>
     <row r="50" spans="24:24">
-      <c r="X50" s="8"/>
+      <c r="X50" s="5"/>
     </row>
     <row r="51" spans="24:24">
-      <c r="X51" s="8"/>
+      <c r="X51" s="5"/>
     </row>
     <row r="52" spans="24:24">
-      <c r="X52" s="8"/>
+      <c r="X52" s="5"/>
     </row>
     <row r="53" spans="24:24">
-      <c r="X53" s="8"/>
+      <c r="X53" s="5"/>
     </row>
     <row r="54" spans="24:24">
-      <c r="X54" s="8"/>
+      <c r="X54" s="5"/>
     </row>
     <row r="55" spans="24:24">
-      <c r="X55" s="8"/>
+      <c r="X55" s="5"/>
     </row>
     <row r="56" spans="24:24">
-      <c r="X56" s="8"/>
+      <c r="X56" s="5"/>
     </row>
     <row r="57" spans="24:24">
-      <c r="X57" s="8"/>
+      <c r="X57" s="5"/>
     </row>
     <row r="58" spans="24:24">
-      <c r="X58" s="8"/>
+      <c r="X58" s="5"/>
     </row>
     <row r="59" spans="24:24">
-      <c r="X59" s="8"/>
+      <c r="X59" s="5"/>
     </row>
     <row r="60" spans="24:24">
-      <c r="X60" s="8"/>
+      <c r="X60" s="5"/>
     </row>
     <row r="61" spans="24:24">
-      <c r="X61" s="8"/>
+      <c r="X61" s="5"/>
     </row>
     <row r="62" spans="24:24">
-      <c r="X62" s="8"/>
+      <c r="X62" s="5"/>
     </row>
     <row r="63" spans="24:24">
-      <c r="X63" s="8"/>
+      <c r="X63" s="5"/>
     </row>
     <row r="64" spans="24:24">
-      <c r="X64" s="8"/>
+      <c r="X64" s="5"/>
     </row>
     <row r="65" spans="24:24">
-      <c r="X65" s="8"/>
+      <c r="X65" s="5"/>
     </row>
     <row r="66" spans="24:24">
-      <c r="X66" s="8"/>
+      <c r="X66" s="5"/>
     </row>
     <row r="67" spans="24:24">
-      <c r="X67" s="8"/>
+      <c r="X67" s="5"/>
     </row>
     <row r="68" spans="24:24">
-      <c r="X68" s="8"/>
+      <c r="X68" s="5"/>
     </row>
     <row r="69" spans="24:24">
-      <c r="X69" s="8"/>
+      <c r="X69" s="5"/>
     </row>
     <row r="70" spans="24:24">
-      <c r="X70" s="8"/>
+      <c r="X70" s="5"/>
     </row>
     <row r="71" spans="24:24">
-      <c r="X71" s="8"/>
+      <c r="X71" s="5"/>
     </row>
     <row r="72" spans="24:24">
-      <c r="X72" s="8"/>
+      <c r="X72" s="5"/>
     </row>
     <row r="73" spans="24:24">
-      <c r="X73" s="8"/>
+      <c r="X73" s="5"/>
     </row>
     <row r="74" spans="24:24">
-      <c r="X74" s="8"/>
+      <c r="X74" s="5"/>
     </row>
     <row r="75" spans="24:24">
-      <c r="X75" s="8"/>
+      <c r="X75" s="5"/>
     </row>
     <row r="76" spans="24:24">
-      <c r="X76" s="8"/>
+      <c r="X76" s="5"/>
     </row>
     <row r="77" spans="24:24">
-      <c r="X77" s="8"/>
+      <c r="X77" s="5"/>
     </row>
     <row r="78" spans="24:24">
-      <c r="X78" s="8"/>
+      <c r="X78" s="5"/>
     </row>
     <row r="79" spans="24:24">
-      <c r="X79" s="8"/>
+      <c r="X79" s="5"/>
     </row>
     <row r="80" spans="24:24">
-      <c r="X80" s="8"/>
+      <c r="X80" s="5"/>
     </row>
     <row r="81" spans="24:24">
-      <c r="X81" s="8"/>
+      <c r="X81" s="5"/>
     </row>
     <row r="82" spans="24:24">
-      <c r="X82" s="8"/>
+      <c r="X82" s="5"/>
     </row>
     <row r="83" spans="24:24">
-      <c r="X83" s="8"/>
+      <c r="X83" s="5"/>
     </row>
     <row r="84" spans="24:24">
-      <c r="X84" s="8"/>
+      <c r="X84" s="5"/>
     </row>
     <row r="85" spans="24:24">
-      <c r="X85" s="8"/>
+      <c r="X85" s="5"/>
     </row>
     <row r="86" spans="24:24">
-      <c r="X86" s="8"/>
+      <c r="X86" s="5"/>
     </row>
     <row r="87" spans="24:24">
-      <c r="X87" s="8"/>
+      <c r="X87" s="5"/>
     </row>
     <row r="88" spans="24:24">
-      <c r="X88" s="8"/>
+      <c r="X88" s="5"/>
     </row>
     <row r="89" spans="24:24">
-      <c r="X89" s="8"/>
+      <c r="X89" s="5"/>
     </row>
     <row r="90" spans="24:24">
-      <c r="X90" s="8"/>
+      <c r="X90" s="5"/>
     </row>
     <row r="91" spans="24:24">
-      <c r="X91" s="8"/>
+      <c r="X91" s="5"/>
     </row>
     <row r="92" spans="24:24">
-      <c r="X92" s="8"/>
+      <c r="X92" s="5"/>
     </row>
     <row r="93" spans="24:24">
-      <c r="X93" s="8"/>
+      <c r="X93" s="5"/>
     </row>
     <row r="94" spans="24:24">
-      <c r="X94" s="8"/>
+      <c r="X94" s="5"/>
     </row>
     <row r="95" spans="24:24">
-      <c r="X95" s="8"/>
+      <c r="X95" s="5"/>
     </row>
     <row r="96" spans="24:24">
-      <c r="X96" s="8"/>
+      <c r="X96" s="5"/>
     </row>
     <row r="97" spans="24:24">
-      <c r="X97" s="8"/>
+      <c r="X97" s="5"/>
     </row>
     <row r="98" spans="24:24">
-      <c r="X98" s="8"/>
+      <c r="X98" s="5"/>
     </row>
     <row r="99" spans="24:24">
-      <c r="X99" s="8"/>
+      <c r="X99" s="5"/>
     </row>
     <row r="100" spans="24:24">
-      <c r="X100" s="8"/>
+      <c r="X100" s="5"/>
     </row>
     <row r="101" spans="24:24">
-      <c r="X101" s="8"/>
+      <c r="X101" s="5"/>
     </row>
     <row r="102" spans="24:24">
-      <c r="X102" s="8"/>
+      <c r="X102" s="5"/>
     </row>
     <row r="103" spans="24:24">
-      <c r="X103" s="8"/>
+      <c r="X103" s="5"/>
     </row>
     <row r="104" spans="24:24">
-      <c r="X104" s="8"/>
+      <c r="X104" s="5"/>
     </row>
     <row r="105" spans="24:24">
-      <c r="X105" s="8"/>
+      <c r="X105" s="5"/>
     </row>
     <row r="106" spans="24:24">
-      <c r="X106" s="8"/>
+      <c r="X106" s="5"/>
     </row>
     <row r="107" spans="24:24">
-      <c r="X107" s="8"/>
+      <c r="X107" s="5"/>
     </row>
     <row r="108" spans="24:24">
-      <c r="X108" s="8"/>
+      <c r="X108" s="5"/>
     </row>
     <row r="109" spans="24:24">
-      <c r="X109" s="8"/>
+      <c r="X109" s="5"/>
     </row>
     <row r="110" spans="24:24">
-      <c r="X110" s="8"/>
+      <c r="X110" s="5"/>
     </row>
     <row r="111" spans="24:24">
-      <c r="X111" s="8"/>
+      <c r="X111" s="5"/>
     </row>
     <row r="112" spans="24:24">
-      <c r="X112" s="8"/>
+      <c r="X112" s="5"/>
     </row>
     <row r="113" spans="24:24">
-      <c r="X113" s="8"/>
+      <c r="X113" s="5"/>
     </row>
     <row r="114" spans="24:24">
-      <c r="X114" s="8"/>
+      <c r="X114" s="5"/>
     </row>
     <row r="115" spans="24:24">
-      <c r="X115" s="8"/>
+      <c r="X115" s="5"/>
     </row>
     <row r="116" spans="24:24">
-      <c r="X116" s="8"/>
+      <c r="X116" s="5"/>
     </row>
     <row r="117" spans="24:24">
-      <c r="X117" s="8"/>
+      <c r="X117" s="5"/>
     </row>
     <row r="118" spans="24:24">
-      <c r="X118" s="8"/>
+      <c r="X118" s="5"/>
     </row>
     <row r="119" spans="24:24">
-      <c r="X119" s="8"/>
+      <c r="X119" s="5"/>
     </row>
     <row r="120" spans="24:24">
-      <c r="X120" s="8"/>
+      <c r="X120" s="5"/>
     </row>
     <row r="121" spans="24:24">
-      <c r="X121" s="8"/>
+      <c r="X121" s="5"/>
     </row>
     <row r="122" spans="24:24">
-      <c r="X122" s="8"/>
-[...5 lines deleted...]
-      <c r="X124" s="8"/>
+      <c r="X122" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="AB5:AW5"/>
-[...8 lines deleted...]
-    <mergeCell ref="A9:AK9"/>
+    <mergeCell ref="AB3:AW3"/>
+    <mergeCell ref="AL5:AW5"/>
+    <mergeCell ref="A22:AK22"/>
+    <mergeCell ref="A29:AK29"/>
+    <mergeCell ref="Z5:AK5"/>
+    <mergeCell ref="T5:Y5"/>
+    <mergeCell ref="B5:M5"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="N5:S5"/>
+    <mergeCell ref="A7:AK7"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
-  <drawing r:id="rId2"/>
-[...3220 lines deleted...]
-  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr codeName="Лист4"/>
-  <dimension ref="A1:BC96"/>
+  <dimension ref="A1:BC94"/>
   <sheetViews>
-    <sheetView topLeftCell="Y1" workbookViewId="0">
-      <selection activeCell="Z5" sqref="Z5:AW5"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="AI28" sqref="AI28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="25" style="8" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="25" max="16384" width="9.109375" style="8"/>
+    <col min="1" max="1" width="25" style="5" customWidth="1"/>
+    <col min="2" max="13" width="0" style="5" hidden="1" customWidth="1"/>
+    <col min="14" max="19" width="9.140625" style="5" hidden="1" customWidth="1"/>
+    <col min="20" max="23" width="0" style="5" hidden="1" customWidth="1"/>
+    <col min="24" max="24" width="0" style="20" hidden="1" customWidth="1"/>
+    <col min="25" max="25" width="0" style="5" hidden="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:55">
-      <c r="X1" s="8"/>
+      <c r="X1" s="5"/>
     </row>
     <row r="2" spans="1:55">
-      <c r="X2" s="8"/>
-[...9 lines deleted...]
-      <c r="Z5" s="94" t="s">
+      <c r="X2" s="5"/>
+    </row>
+    <row r="3" spans="1:55" ht="14.45" customHeight="1">
+      <c r="X3" s="5"/>
+      <c r="Z3" s="54" t="s">
         <v>17</v>
       </c>
-      <c r="AA5" s="94"/>
-[...37 lines deleted...]
-      <c r="AW6" s="4" t="s">
+      <c r="AA3" s="54"/>
+      <c r="AB3" s="54"/>
+      <c r="AC3" s="54"/>
+      <c r="AD3" s="54"/>
+      <c r="AE3" s="54"/>
+      <c r="AF3" s="54"/>
+      <c r="AG3" s="54"/>
+      <c r="AH3" s="54"/>
+      <c r="AI3" s="54"/>
+      <c r="AJ3" s="54"/>
+      <c r="AK3" s="54"/>
+      <c r="AL3" s="54"/>
+      <c r="AM3" s="54"/>
+      <c r="AN3" s="54"/>
+      <c r="AO3" s="54"/>
+      <c r="AP3" s="54"/>
+      <c r="AQ3" s="54"/>
+      <c r="AR3" s="54"/>
+      <c r="AS3" s="54"/>
+      <c r="AT3" s="54"/>
+      <c r="AU3" s="54"/>
+      <c r="AV3" s="54"/>
+      <c r="AW3" s="54"/>
+      <c r="AX3" s="26"/>
+      <c r="AY3" s="26"/>
+      <c r="AZ3" s="26"/>
+      <c r="BA3" s="26"/>
+      <c r="BB3" s="26"/>
+      <c r="BC3" s="26"/>
+    </row>
+    <row r="4" spans="1:55" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="5"/>
+      <c r="V4" s="5"/>
+      <c r="W4" s="5"/>
+      <c r="X4" s="5"/>
+      <c r="Y4" s="5"/>
+      <c r="Z4" s="5"/>
+      <c r="AK4" s="1"/>
+      <c r="AW4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="7" spans="1:55" ht="13.95" customHeight="1">
-[...1 lines deleted...]
-      <c r="B7" s="79">
+    <row r="5" spans="1:55" ht="13.9" customHeight="1">
+      <c r="A5" s="64"/>
+      <c r="B5" s="66">
         <v>2021</v>
       </c>
-      <c r="C7" s="80"/>
-[...10 lines deleted...]
-      <c r="N7" s="79">
+      <c r="C5" s="63"/>
+      <c r="D5" s="63"/>
+      <c r="E5" s="63"/>
+      <c r="F5" s="63"/>
+      <c r="G5" s="63"/>
+      <c r="H5" s="63"/>
+      <c r="I5" s="63"/>
+      <c r="J5" s="63"/>
+      <c r="K5" s="63"/>
+      <c r="L5" s="63"/>
+      <c r="M5" s="63"/>
+      <c r="N5" s="66">
         <v>2022</v>
       </c>
-      <c r="O7" s="80"/>
-[...4 lines deleted...]
-      <c r="T7" s="86">
+      <c r="O5" s="63"/>
+      <c r="P5" s="63"/>
+      <c r="Q5" s="63"/>
+      <c r="R5" s="63"/>
+      <c r="S5" s="63"/>
+      <c r="T5" s="63">
         <v>2024</v>
       </c>
-      <c r="U7" s="86"/>
-[...4 lines deleted...]
-      <c r="Z7" s="95">
+      <c r="U5" s="63"/>
+      <c r="V5" s="63"/>
+      <c r="W5" s="63"/>
+      <c r="X5" s="63"/>
+      <c r="Y5" s="71"/>
+      <c r="Z5" s="68">
         <v>2025</v>
       </c>
-      <c r="AA7" s="96"/>
-[...10 lines deleted...]
-      <c r="AL7" s="95">
+      <c r="AA5" s="69"/>
+      <c r="AB5" s="69"/>
+      <c r="AC5" s="69"/>
+      <c r="AD5" s="69"/>
+      <c r="AE5" s="69"/>
+      <c r="AF5" s="69"/>
+      <c r="AG5" s="69"/>
+      <c r="AH5" s="69"/>
+      <c r="AI5" s="69"/>
+      <c r="AJ5" s="69"/>
+      <c r="AK5" s="70"/>
+      <c r="AL5" s="68">
         <v>2026</v>
       </c>
-      <c r="AM7" s="96"/>
-[...13 lines deleted...]
-      <c r="B8" s="49" t="s">
+      <c r="AM5" s="69"/>
+      <c r="AN5" s="69"/>
+      <c r="AO5" s="69"/>
+      <c r="AP5" s="69"/>
+      <c r="AQ5" s="69"/>
+      <c r="AR5" s="69"/>
+      <c r="AS5" s="69"/>
+      <c r="AT5" s="69"/>
+      <c r="AU5" s="69"/>
+      <c r="AV5" s="69"/>
+      <c r="AW5" s="70"/>
+    </row>
+    <row r="6" spans="1:55" ht="18" customHeight="1">
+      <c r="A6" s="65"/>
+      <c r="B6" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="C8" s="49" t="s">
+      <c r="C6" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="D8" s="53" t="s">
+      <c r="D6" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="E8" s="53" t="s">
+      <c r="E6" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="F8" s="53" t="s">
+      <c r="F6" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="G8" s="53" t="s">
-[...2 lines deleted...]
-      <c r="H8" s="53" t="s">
+      <c r="G6" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="H6" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="I8" s="49" t="s">
+      <c r="I6" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="J8" s="49" t="s">
+      <c r="J6" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="K8" s="49" t="s">
+      <c r="K6" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="L8" s="49" t="s">
+      <c r="L6" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="M8" s="54" t="s">
+      <c r="M6" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="N8" s="56" t="s">
+      <c r="N6" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="O8" s="56" t="s">
+      <c r="O6" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="P8" s="56" t="s">
+      <c r="P6" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="Q8" s="56" t="s">
+      <c r="Q6" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="R8" s="56" t="s">
+      <c r="R6" s="18" t="s">
         <v>0</v>
       </c>
-      <c r="S8" s="56" t="s">
-[...2 lines deleted...]
-      <c r="T8" s="70" t="s">
+      <c r="S6" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="T6" s="28" t="s">
         <v>2</v>
       </c>
-      <c r="U8" s="70" t="s">
+      <c r="U6" s="28" t="s">
         <v>3</v>
       </c>
-      <c r="V8" s="70" t="s">
+      <c r="V6" s="28" t="s">
         <v>4</v>
       </c>
-      <c r="W8" s="70" t="s">
+      <c r="W6" s="28" t="s">
         <v>13</v>
       </c>
-      <c r="X8" s="71" t="s">
+      <c r="X6" s="29" t="s">
         <v>14</v>
       </c>
-      <c r="Y8" s="72" t="s">
+      <c r="Y6" s="30" t="s">
         <v>15</v>
       </c>
-      <c r="Z8" s="73" t="s">
+      <c r="Z6" s="31" t="s">
         <v>5</v>
       </c>
-      <c r="AA8" s="73" t="s">
+      <c r="AA6" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="AB8" s="73" t="s">
+      <c r="AB6" s="31" t="s">
         <v>7</v>
       </c>
-      <c r="AC8" s="73" t="s">
+      <c r="AC6" s="31" t="s">
         <v>8</v>
       </c>
-      <c r="AD8" s="73" t="s">
+      <c r="AD6" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="AE8" s="73" t="s">
-[...2 lines deleted...]
-      <c r="AF8" s="74" t="s">
+      <c r="AE6" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF6" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="AG8" s="74" t="s">
+      <c r="AG6" s="31" t="s">
         <v>3</v>
       </c>
-      <c r="AH8" s="74" t="s">
+      <c r="AH6" s="31" t="s">
         <v>4</v>
       </c>
-      <c r="AI8" s="74" t="s">
+      <c r="AI6" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="AJ8" s="75" t="s">
+      <c r="AJ6" s="32" t="s">
         <v>14</v>
       </c>
-      <c r="AK8" s="72" t="s">
+      <c r="AK6" s="30" t="s">
         <v>15</v>
       </c>
-      <c r="AL8" s="73" t="s">
+      <c r="AL6" s="31" t="s">
         <v>5</v>
       </c>
-      <c r="AM8" s="73" t="s">
+      <c r="AM6" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="AN8" s="73" t="s">
+      <c r="AN6" s="31" t="s">
         <v>7</v>
       </c>
-      <c r="AO8" s="73" t="s">
+      <c r="AO6" s="31" t="s">
         <v>8</v>
       </c>
-      <c r="AP8" s="73" t="s">
+      <c r="AP6" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="AQ8" s="73" t="s">
-[...2 lines deleted...]
-      <c r="AR8" s="74" t="s">
+      <c r="AQ6" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR6" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="AS8" s="74" t="s">
+      <c r="AS6" s="31" t="s">
         <v>3</v>
       </c>
-      <c r="AT8" s="74" t="s">
+      <c r="AT6" s="31" t="s">
         <v>4</v>
       </c>
-      <c r="AU8" s="74" t="s">
+      <c r="AU6" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="AV8" s="75" t="s">
+      <c r="AV6" s="32" t="s">
         <v>14</v>
       </c>
-      <c r="AW8" s="72" t="s">
+      <c r="AW6" s="30" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="9" spans="1:55" ht="14.4" customHeight="1">
-[...18 lines deleted...]
-      <c r="T9" s="85" t="s">
+    <row r="7" spans="1:55" ht="14.45" customHeight="1">
+      <c r="B7" s="23"/>
+      <c r="C7" s="23"/>
+      <c r="D7" s="23"/>
+      <c r="E7" s="23"/>
+      <c r="F7" s="23"/>
+      <c r="G7" s="23"/>
+      <c r="H7" s="23"/>
+      <c r="I7" s="23"/>
+      <c r="J7" s="23"/>
+      <c r="K7" s="23"/>
+      <c r="L7" s="23"/>
+      <c r="M7" s="23"/>
+      <c r="N7" s="23"/>
+      <c r="O7" s="23"/>
+      <c r="P7" s="23"/>
+      <c r="Q7" s="23"/>
+      <c r="R7" s="23"/>
+      <c r="S7" s="23"/>
+      <c r="T7" s="67" t="s">
         <v>9</v>
       </c>
-      <c r="U9" s="85"/>
-[...17 lines deleted...]
-      <c r="AM9" s="85"/>
+      <c r="U7" s="67"/>
+      <c r="V7" s="67"/>
+      <c r="W7" s="67"/>
+      <c r="X7" s="67"/>
+      <c r="Y7" s="67"/>
+      <c r="Z7" s="67"/>
+      <c r="AA7" s="67"/>
+      <c r="AB7" s="67"/>
+      <c r="AC7" s="67"/>
+      <c r="AD7" s="67"/>
+      <c r="AE7" s="67"/>
+      <c r="AF7" s="67"/>
+      <c r="AG7" s="67"/>
+      <c r="AH7" s="67"/>
+      <c r="AI7" s="67"/>
+      <c r="AJ7" s="67"/>
+      <c r="AK7" s="67"/>
+      <c r="AL7" s="67"/>
+      <c r="AM7" s="67"/>
+    </row>
+    <row r="8" spans="1:55">
+      <c r="A8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="B8" s="6">
+        <v>217</v>
+      </c>
+      <c r="C8" s="6">
+        <v>220</v>
+      </c>
+      <c r="D8" s="6">
+        <v>222</v>
+      </c>
+      <c r="E8" s="6">
+        <v>285</v>
+      </c>
+      <c r="F8" s="6">
+        <v>307</v>
+      </c>
+      <c r="G8" s="6">
+        <v>552</v>
+      </c>
+      <c r="H8" s="7">
+        <v>442</v>
+      </c>
+      <c r="I8" s="6">
+        <v>610</v>
+      </c>
+      <c r="J8" s="7">
+        <v>396</v>
+      </c>
+      <c r="K8" s="7">
+        <v>330</v>
+      </c>
+      <c r="L8" s="7">
+        <v>308</v>
+      </c>
+      <c r="M8" s="7">
+        <v>192</v>
+      </c>
+      <c r="N8" s="8">
+        <v>123</v>
+      </c>
+      <c r="O8" s="8">
+        <v>165</v>
+      </c>
+      <c r="P8" s="8">
+        <v>151</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>126</v>
+      </c>
+      <c r="R8" s="8">
+        <v>157</v>
+      </c>
+      <c r="S8" s="8">
+        <v>253</v>
+      </c>
+      <c r="T8" s="1">
+        <v>134</v>
+      </c>
+      <c r="U8" s="8">
+        <v>148</v>
+      </c>
+      <c r="V8" s="1">
+        <v>137</v>
+      </c>
+      <c r="W8" s="8">
+        <v>116</v>
+      </c>
+      <c r="X8" s="1">
+        <v>67</v>
+      </c>
+      <c r="Y8" s="8">
+        <v>58</v>
+      </c>
+      <c r="Z8" s="8">
+        <v>4</v>
+      </c>
+      <c r="AA8" s="8">
+        <v>62</v>
+      </c>
+      <c r="AB8" s="8">
+        <v>49</v>
+      </c>
+      <c r="AC8" s="8">
+        <v>52</v>
+      </c>
+      <c r="AD8" s="8">
+        <v>59</v>
+      </c>
+      <c r="AE8" s="8">
+        <v>111</v>
+      </c>
+      <c r="AF8" s="8">
+        <v>101</v>
+      </c>
+      <c r="AG8" s="8">
+        <v>83</v>
+      </c>
+      <c r="AH8" s="8">
+        <v>42</v>
+      </c>
+      <c r="AI8" s="8">
+        <v>55</v>
+      </c>
+      <c r="AJ8" s="8">
+        <v>47</v>
+      </c>
+      <c r="AK8" s="8">
+        <v>20</v>
+      </c>
+      <c r="AL8" s="8">
+        <v>12</v>
+      </c>
+      <c r="AM8" s="8">
+        <v>22</v>
+      </c>
+      <c r="AN8" s="8">
+        <v>31</v>
+      </c>
+      <c r="AO8" s="8">
+        <v>13</v>
+      </c>
+      <c r="AP8" s="8">
+        <v>52</v>
+      </c>
+      <c r="AQ8" s="77">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="9" spans="1:55">
+      <c r="A9" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9" s="6"/>
+      <c r="C9" s="6"/>
+      <c r="D9" s="6"/>
+      <c r="E9" s="6"/>
+      <c r="F9" s="6"/>
+      <c r="G9" s="6"/>
+      <c r="H9" s="7"/>
+      <c r="I9" s="6"/>
+      <c r="J9" s="7"/>
+      <c r="K9" s="7"/>
+      <c r="L9" s="7"/>
+      <c r="M9" s="7"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8"/>
+      <c r="P9" s="8"/>
+      <c r="Q9" s="8"/>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1">
+        <v>72</v>
+      </c>
+      <c r="U9" s="8">
+        <v>65</v>
+      </c>
+      <c r="V9" s="1">
+        <v>85</v>
+      </c>
+      <c r="W9" s="8">
+        <v>58</v>
+      </c>
+      <c r="X9" s="1">
+        <v>37</v>
+      </c>
+      <c r="Y9" s="8">
+        <v>28</v>
+      </c>
+      <c r="Z9" s="8">
+        <v>3</v>
+      </c>
+      <c r="AA9" s="8">
+        <v>30</v>
+      </c>
+      <c r="AB9" s="8">
+        <v>37</v>
+      </c>
+      <c r="AC9" s="8">
+        <v>28</v>
+      </c>
+      <c r="AD9" s="8">
+        <v>19</v>
+      </c>
+      <c r="AE9" s="8">
+        <v>48</v>
+      </c>
+      <c r="AF9" s="8">
+        <v>45</v>
+      </c>
+      <c r="AG9" s="8">
+        <v>35</v>
+      </c>
+      <c r="AH9" s="8">
+        <v>23</v>
+      </c>
+      <c r="AI9" s="8">
+        <v>21</v>
+      </c>
+      <c r="AJ9" s="8">
+        <v>26</v>
+      </c>
+      <c r="AK9" s="8">
+        <v>7</v>
+      </c>
+      <c r="AL9" s="8">
+        <v>8</v>
+      </c>
+      <c r="AM9" s="8">
+        <v>11</v>
+      </c>
+      <c r="AN9" s="8">
+        <v>16</v>
+      </c>
+      <c r="AO9" s="8">
+        <v>7</v>
+      </c>
+      <c r="AP9" s="8">
+        <v>28</v>
+      </c>
+      <c r="AQ9" s="77">
+        <v>13</v>
+      </c>
     </row>
     <row r="10" spans="1:55">
-      <c r="A10" s="51" t="s">
+      <c r="A10" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="B10" s="6"/>
+      <c r="C10" s="6"/>
+      <c r="D10" s="6"/>
+      <c r="E10" s="6"/>
+      <c r="F10" s="6"/>
+      <c r="G10" s="6"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="6"/>
+      <c r="J10" s="7"/>
+      <c r="K10" s="7"/>
+      <c r="L10" s="7"/>
+      <c r="M10" s="7"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8"/>
+      <c r="P10" s="8"/>
+      <c r="Q10" s="8"/>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1">
         <v>27</v>
       </c>
-      <c r="B10" s="17">
-[...63 lines deleted...]
-        <v>116</v>
+      <c r="U10" s="8">
+        <v>16</v>
+      </c>
+      <c r="V10" s="1">
+        <v>10</v>
+      </c>
+      <c r="W10" s="8">
+        <v>3</v>
       </c>
       <c r="X10" s="1">
-        <v>67</v>
-[...4 lines deleted...]
-      <c r="Z10" s="21">
         <v>4</v>
       </c>
-      <c r="AA10" s="25">
-[...5 lines deleted...]
-      <c r="AC10" s="21">
+      <c r="Y10" s="8">
+        <v>7</v>
+      </c>
+      <c r="Z10" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA10" s="8">
+        <v>11</v>
+      </c>
+      <c r="AB10" s="8">
+        <v>4</v>
+      </c>
+      <c r="AC10" s="8">
+        <v>7</v>
+      </c>
+      <c r="AD10" s="8">
+        <v>5</v>
+      </c>
+      <c r="AE10" s="8">
+        <v>15</v>
+      </c>
+      <c r="AF10" s="8">
+        <v>17</v>
+      </c>
+      <c r="AG10" s="8">
+        <v>5</v>
+      </c>
+      <c r="AH10" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI10" s="8">
+        <v>6</v>
+      </c>
+      <c r="AJ10" s="8">
+        <v>7</v>
+      </c>
+      <c r="AK10" s="8">
+        <v>3</v>
+      </c>
+      <c r="AL10" s="8">
+        <v>1</v>
+      </c>
+      <c r="AM10" s="8">
+        <v>3</v>
+      </c>
+      <c r="AN10" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO10" s="8">
+        <v>3</v>
+      </c>
+      <c r="AP10" s="8">
+        <v>3</v>
+      </c>
+      <c r="AQ10" s="77">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:55">
+      <c r="A11" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="B11" s="6"/>
+      <c r="C11" s="6"/>
+      <c r="D11" s="6"/>
+      <c r="E11" s="6"/>
+      <c r="F11" s="6"/>
+      <c r="G11" s="6"/>
+      <c r="H11" s="7"/>
+      <c r="I11" s="6"/>
+      <c r="J11" s="7"/>
+      <c r="K11" s="7"/>
+      <c r="L11" s="7"/>
+      <c r="M11" s="7"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8"/>
+      <c r="P11" s="8"/>
+      <c r="Q11" s="8"/>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1">
+        <v>15</v>
+      </c>
+      <c r="U11" s="8">
+        <v>11</v>
+      </c>
+      <c r="V11" s="1">
+        <v>8</v>
+      </c>
+      <c r="W11" s="8">
+        <v>9</v>
+      </c>
+      <c r="X11" s="1">
+        <v>13</v>
+      </c>
+      <c r="Y11" s="8">
+        <v>8</v>
+      </c>
+      <c r="Z11" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA11" s="8">
+        <v>3</v>
+      </c>
+      <c r="AB11" s="8">
+        <v>5</v>
+      </c>
+      <c r="AC11" s="8">
+        <v>4</v>
+      </c>
+      <c r="AD11" s="8">
+        <v>4</v>
+      </c>
+      <c r="AE11" s="8">
+        <v>1</v>
+      </c>
+      <c r="AF11" s="8">
+        <v>6</v>
+      </c>
+      <c r="AG11" s="8">
+        <v>8</v>
+      </c>
+      <c r="AH11" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI11" s="8">
+        <v>7</v>
+      </c>
+      <c r="AJ11" s="8">
+        <v>1</v>
+      </c>
+      <c r="AK11" s="8">
+        <v>1</v>
+      </c>
+      <c r="AL11" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM11" s="8">
+        <v>2</v>
+      </c>
+      <c r="AN11" s="8">
+        <v>3</v>
+      </c>
+      <c r="AO11" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP11" s="8">
+        <v>4</v>
+      </c>
+      <c r="AQ11" s="77">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:55">
+      <c r="A12" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B12" s="6"/>
+      <c r="C12" s="6"/>
+      <c r="D12" s="6"/>
+      <c r="E12" s="6"/>
+      <c r="F12" s="6"/>
+      <c r="G12" s="6"/>
+      <c r="H12" s="7"/>
+      <c r="I12" s="6"/>
+      <c r="J12" s="7"/>
+      <c r="K12" s="7"/>
+      <c r="L12" s="7"/>
+      <c r="M12" s="7"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8"/>
+      <c r="P12" s="8"/>
+      <c r="Q12" s="8"/>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="U12" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="V12" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="W12" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="X12" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y12" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z12" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA12" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB12" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC12" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD12" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE12" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF12" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG12" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH12" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI12" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ12" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK12" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL12" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM12" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN12" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO12" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP12" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ12" s="77" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13" spans="1:55">
+      <c r="A13" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="B13" s="6"/>
+      <c r="C13" s="6"/>
+      <c r="D13" s="6"/>
+      <c r="E13" s="6"/>
+      <c r="F13" s="6"/>
+      <c r="G13" s="6"/>
+      <c r="H13" s="7"/>
+      <c r="I13" s="6"/>
+      <c r="J13" s="7"/>
+      <c r="K13" s="7"/>
+      <c r="L13" s="7"/>
+      <c r="M13" s="7"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8"/>
+      <c r="P13" s="8"/>
+      <c r="Q13" s="8"/>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1">
+        <v>12</v>
+      </c>
+      <c r="U13" s="8">
+        <v>27</v>
+      </c>
+      <c r="V13" s="1">
+        <v>21</v>
+      </c>
+      <c r="W13" s="8">
+        <v>24</v>
+      </c>
+      <c r="X13" s="1">
+        <v>1</v>
+      </c>
+      <c r="Y13" s="8">
+        <v>6</v>
+      </c>
+      <c r="Z13" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA13" s="8">
+        <v>5</v>
+      </c>
+      <c r="AB13" s="8">
+        <v>2</v>
+      </c>
+      <c r="AC13" s="8">
+        <v>5</v>
+      </c>
+      <c r="AD13" s="8">
+        <v>13</v>
+      </c>
+      <c r="AE13" s="8">
+        <v>24</v>
+      </c>
+      <c r="AF13" s="8">
+        <v>23</v>
+      </c>
+      <c r="AG13" s="8">
+        <v>19</v>
+      </c>
+      <c r="AH13" s="8">
+        <v>13</v>
+      </c>
+      <c r="AI13" s="8">
+        <v>11</v>
+      </c>
+      <c r="AJ13" s="8">
+        <v>7</v>
+      </c>
+      <c r="AK13" s="8">
+        <v>4</v>
+      </c>
+      <c r="AL13" s="8">
+        <v>1</v>
+      </c>
+      <c r="AM13" s="8">
+        <v>1</v>
+      </c>
+      <c r="AN13" s="8">
+        <v>8</v>
+      </c>
+      <c r="AO13" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP13" s="8">
+        <v>15</v>
+      </c>
+      <c r="AQ13" s="77">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="14" spans="1:55">
+      <c r="A14" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="B14" s="6"/>
+      <c r="C14" s="6"/>
+      <c r="D14" s="6"/>
+      <c r="E14" s="6"/>
+      <c r="F14" s="6"/>
+      <c r="G14" s="6"/>
+      <c r="H14" s="7"/>
+      <c r="I14" s="6"/>
+      <c r="J14" s="7"/>
+      <c r="K14" s="7"/>
+      <c r="L14" s="7"/>
+      <c r="M14" s="7"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8"/>
+      <c r="P14" s="8"/>
+      <c r="Q14" s="8"/>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="U14" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="V14" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="W14" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="X14" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y14" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z14" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA14" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB14" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC14" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD14" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE14" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF14" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG14" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH14" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI14" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ14" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK14" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL14" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM14" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN14" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO14" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP14" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ14" s="77" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15" spans="1:55">
+      <c r="A15" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="B15" s="6"/>
+      <c r="C15" s="6"/>
+      <c r="D15" s="6"/>
+      <c r="E15" s="6"/>
+      <c r="F15" s="6"/>
+      <c r="G15" s="6"/>
+      <c r="H15" s="7"/>
+      <c r="I15" s="6"/>
+      <c r="J15" s="7"/>
+      <c r="K15" s="7"/>
+      <c r="L15" s="7"/>
+      <c r="M15" s="7"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8"/>
+      <c r="P15" s="8"/>
+      <c r="Q15" s="8"/>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="U15" s="8">
+        <v>8</v>
+      </c>
+      <c r="V15" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="W15" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="X15" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y15" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z15" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA15" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB15" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC15" s="8">
+        <v>4</v>
+      </c>
+      <c r="AD15" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE15" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF15" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG15" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH15" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI15" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ15" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK15" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL15" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM15" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN15" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO15" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP15" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ15" s="77" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16" spans="1:55">
+      <c r="A16" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B16" s="6"/>
+      <c r="C16" s="6"/>
+      <c r="D16" s="6"/>
+      <c r="E16" s="6"/>
+      <c r="F16" s="6"/>
+      <c r="G16" s="6"/>
+      <c r="H16" s="7"/>
+      <c r="I16" s="6"/>
+      <c r="J16" s="7"/>
+      <c r="K16" s="7"/>
+      <c r="L16" s="7"/>
+      <c r="M16" s="7"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8"/>
+      <c r="P16" s="8"/>
+      <c r="Q16" s="8"/>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="U16" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="V16" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="W16" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="X16" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y16" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z16" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA16" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB16" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC16" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD16" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE16" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF16" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG16" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH16" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI16" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ16" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK16" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL16" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM16" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN16" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO16" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP16" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ16" s="77" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17" spans="1:43">
+      <c r="A17" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="B17" s="6"/>
+      <c r="C17" s="6"/>
+      <c r="D17" s="6"/>
+      <c r="E17" s="6"/>
+      <c r="F17" s="6"/>
+      <c r="G17" s="6"/>
+      <c r="H17" s="7"/>
+      <c r="I17" s="6"/>
+      <c r="J17" s="7"/>
+      <c r="K17" s="7"/>
+      <c r="L17" s="7"/>
+      <c r="M17" s="7"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8"/>
+      <c r="P17" s="8"/>
+      <c r="Q17" s="8"/>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="U17" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="V17" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="W17" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="X17" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y17" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z17" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA17" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB17" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC17" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD17" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE17" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF17" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG17" s="8">
+        <v>1</v>
+      </c>
+      <c r="AH17" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI17" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ17" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK17" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL17" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM17" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN17" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO17" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP17" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ17" s="77" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18" spans="1:43">
+      <c r="A18" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="B18" s="6"/>
+      <c r="C18" s="6"/>
+      <c r="D18" s="6"/>
+      <c r="E18" s="6"/>
+      <c r="F18" s="6"/>
+      <c r="G18" s="6"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="6"/>
+      <c r="J18" s="7"/>
+      <c r="K18" s="7"/>
+      <c r="L18" s="7"/>
+      <c r="M18" s="7"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8"/>
+      <c r="P18" s="8"/>
+      <c r="Q18" s="8"/>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="U18" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="V18" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="W18" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="X18" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y18" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z18" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA18" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB18" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC18" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD18" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE18" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF18" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG18" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH18" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI18" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ18" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK18" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL18" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM18" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN18" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO18" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP18" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ18" s="77" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19" spans="1:43">
+      <c r="A19" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="B19" s="6"/>
+      <c r="C19" s="6"/>
+      <c r="D19" s="6"/>
+      <c r="E19" s="6"/>
+      <c r="F19" s="6"/>
+      <c r="G19" s="6"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="6"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8"/>
+      <c r="P19" s="8"/>
+      <c r="Q19" s="8"/>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="U19" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="V19" s="1">
+        <v>5</v>
+      </c>
+      <c r="W19" s="8">
+        <v>2</v>
+      </c>
+      <c r="X19" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y19" s="8">
+        <v>3</v>
+      </c>
+      <c r="Z19" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA19" s="8">
+        <v>1</v>
+      </c>
+      <c r="AB19" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC19" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD19" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE19" s="8">
+        <v>2</v>
+      </c>
+      <c r="AF19" s="8">
+        <v>1</v>
+      </c>
+      <c r="AG19" s="8">
+        <v>2</v>
+      </c>
+      <c r="AH19" s="8">
+        <v>1</v>
+      </c>
+      <c r="AI19" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ19" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK19" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL19" s="8">
+        <v>2</v>
+      </c>
+      <c r="AM19" s="8">
+        <v>1</v>
+      </c>
+      <c r="AN19" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO19" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP19" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ19" s="77" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20" spans="1:43">
+      <c r="A20" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="B20" s="6"/>
+      <c r="C20" s="6"/>
+      <c r="D20" s="6"/>
+      <c r="E20" s="6"/>
+      <c r="F20" s="6"/>
+      <c r="G20" s="6"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="6"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8"/>
+      <c r="P20" s="8"/>
+      <c r="Q20" s="8"/>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="U20" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="V20" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="W20" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="X20" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y20" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z20" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA20" s="8">
+        <v>1</v>
+      </c>
+      <c r="AB20" s="8">
+        <v>1</v>
+      </c>
+      <c r="AC20" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD20" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE20" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF20" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG20" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH20" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI20" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ20" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK20" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL20" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM20" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN20" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO20" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP20" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ20" s="77" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="21" spans="1:43">
+      <c r="A21" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B21" s="6"/>
+      <c r="C21" s="6"/>
+      <c r="D21" s="6"/>
+      <c r="E21" s="6"/>
+      <c r="F21" s="6"/>
+      <c r="G21" s="6"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="6"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8"/>
+      <c r="P21" s="8"/>
+      <c r="Q21" s="8"/>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
+      <c r="T21" s="1">
+        <v>8</v>
+      </c>
+      <c r="U21" s="8">
+        <v>21</v>
+      </c>
+      <c r="V21" s="1">
+        <v>8</v>
+      </c>
+      <c r="W21" s="8">
+        <v>20</v>
+      </c>
+      <c r="X21" s="1">
+        <v>12</v>
+      </c>
+      <c r="Y21" s="8">
+        <v>6</v>
+      </c>
+      <c r="Z21" s="8">
+        <v>1</v>
+      </c>
+      <c r="AA21" s="8">
+        <v>11</v>
+      </c>
+      <c r="AB21" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC21" s="8">
+        <v>4</v>
+      </c>
+      <c r="AD21" s="8">
+        <v>18</v>
+      </c>
+      <c r="AE21" s="8">
+        <v>21</v>
+      </c>
+      <c r="AF21" s="8">
+        <v>9</v>
+      </c>
+      <c r="AG21" s="8">
+        <v>13</v>
+      </c>
+      <c r="AH21" s="8">
+        <v>5</v>
+      </c>
+      <c r="AI21" s="8">
+        <v>10</v>
+      </c>
+      <c r="AJ21" s="8">
+        <v>6</v>
+      </c>
+      <c r="AK21" s="8">
+        <v>5</v>
+      </c>
+      <c r="AL21" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM21" s="8">
+        <v>4</v>
+      </c>
+      <c r="AN21" s="8">
+        <v>4</v>
+      </c>
+      <c r="AO21" s="8">
+        <v>3</v>
+      </c>
+      <c r="AP21" s="8">
+        <v>2</v>
+      </c>
+      <c r="AQ21" s="77">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:43" ht="14.45" customHeight="1">
+      <c r="B22" s="27"/>
+      <c r="C22" s="27"/>
+      <c r="D22" s="27"/>
+      <c r="E22" s="27"/>
+      <c r="F22" s="27"/>
+      <c r="G22" s="27"/>
+      <c r="H22" s="27"/>
+      <c r="I22" s="27"/>
+      <c r="J22" s="27"/>
+      <c r="K22" s="27"/>
+      <c r="L22" s="27"/>
+      <c r="M22" s="27"/>
+      <c r="N22" s="27"/>
+      <c r="O22" s="27"/>
+      <c r="P22" s="27"/>
+      <c r="Q22" s="27"/>
+      <c r="R22" s="27"/>
+      <c r="S22" s="27"/>
+      <c r="T22" s="58" t="s">
+        <v>11</v>
+      </c>
+      <c r="U22" s="58"/>
+      <c r="V22" s="58"/>
+      <c r="W22" s="58"/>
+      <c r="X22" s="58"/>
+      <c r="Y22" s="58"/>
+      <c r="Z22" s="58"/>
+      <c r="AA22" s="58"/>
+      <c r="AB22" s="58"/>
+      <c r="AC22" s="58"/>
+      <c r="AD22" s="58"/>
+      <c r="AE22" s="58"/>
+      <c r="AF22" s="58"/>
+      <c r="AG22" s="58"/>
+      <c r="AH22" s="58"/>
+      <c r="AI22" s="58"/>
+      <c r="AJ22" s="58"/>
+      <c r="AK22" s="58"/>
+      <c r="AL22" s="58"/>
+      <c r="AM22" s="58"/>
+      <c r="AQ22" s="77"/>
+    </row>
+    <row r="23" spans="1:43">
+      <c r="A23" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="B23" s="6">
+        <v>183</v>
+      </c>
+      <c r="C23" s="6">
+        <v>191</v>
+      </c>
+      <c r="D23" s="6">
+        <v>184</v>
+      </c>
+      <c r="E23" s="6">
+        <v>229</v>
+      </c>
+      <c r="F23" s="6">
+        <v>257</v>
+      </c>
+      <c r="G23" s="6">
+        <v>445</v>
+      </c>
+      <c r="H23" s="7">
+        <v>355</v>
+      </c>
+      <c r="I23" s="6">
+        <v>525</v>
+      </c>
+      <c r="J23" s="7">
+        <v>335</v>
+      </c>
+      <c r="K23" s="7">
+        <v>273</v>
+      </c>
+      <c r="L23" s="7">
+        <v>258</v>
+      </c>
+      <c r="M23" s="7">
+        <v>162</v>
+      </c>
+      <c r="N23" s="8">
+        <v>104</v>
+      </c>
+      <c r="O23" s="8">
+        <v>143</v>
+      </c>
+      <c r="P23" s="8">
+        <v>128</v>
+      </c>
+      <c r="Q23" s="8">
+        <v>96</v>
+      </c>
+      <c r="R23" s="8">
+        <v>136</v>
+      </c>
+      <c r="S23" s="8">
+        <v>215</v>
+      </c>
+      <c r="T23" s="8">
+        <v>106</v>
+      </c>
+      <c r="U23" s="8">
+        <v>108</v>
+      </c>
+      <c r="V23" s="1">
+        <v>114</v>
+      </c>
+      <c r="W23" s="8">
+        <v>93</v>
+      </c>
+      <c r="X23" s="1">
+        <v>43</v>
+      </c>
+      <c r="Y23" s="8">
+        <v>38</v>
+      </c>
+      <c r="Z23" s="8">
+        <v>3</v>
+      </c>
+      <c r="AA23" s="8">
+        <v>44</v>
+      </c>
+      <c r="AB23" s="8">
+        <v>40</v>
+      </c>
+      <c r="AC23" s="8">
+        <v>41</v>
+      </c>
+      <c r="AD23" s="8">
+        <v>41</v>
+      </c>
+      <c r="AE23" s="8">
+        <v>80</v>
+      </c>
+      <c r="AF23" s="8">
+        <v>81</v>
+      </c>
+      <c r="AG23" s="8">
+        <v>66</v>
+      </c>
+      <c r="AH23" s="8">
+        <v>35</v>
+      </c>
+      <c r="AI23" s="8">
+        <v>39</v>
+      </c>
+      <c r="AJ23" s="8">
+        <v>46</v>
+      </c>
+      <c r="AK23" s="8">
+        <v>15</v>
+      </c>
+      <c r="AL23" s="8">
+        <v>10</v>
+      </c>
+      <c r="AM23" s="8">
+        <v>19</v>
+      </c>
+      <c r="AN23" s="8">
+        <v>21</v>
+      </c>
+      <c r="AO23" s="8">
+        <v>11</v>
+      </c>
+      <c r="AP23" s="8">
+        <v>46</v>
+      </c>
+      <c r="AQ23" s="77">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="24" spans="1:43">
+      <c r="A24" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B24" s="6"/>
+      <c r="C24" s="6"/>
+      <c r="D24" s="6"/>
+      <c r="E24" s="6"/>
+      <c r="F24" s="6"/>
+      <c r="G24" s="6"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="6"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="8"/>
+      <c r="O24" s="8"/>
+      <c r="P24" s="8"/>
+      <c r="Q24" s="8"/>
+      <c r="R24" s="8"/>
+      <c r="S24" s="8"/>
+      <c r="T24" s="8">
+        <v>66</v>
+      </c>
+      <c r="U24" s="8">
+        <v>59</v>
+      </c>
+      <c r="V24" s="1">
+        <v>85</v>
+      </c>
+      <c r="W24" s="8">
         <v>52</v>
       </c>
-      <c r="AD10" s="25">
-[...20 lines deleted...]
-      <c r="AK10" s="21">
+      <c r="X24" s="1">
+        <v>37</v>
+      </c>
+      <c r="Y24" s="8">
+        <v>28</v>
+      </c>
+      <c r="Z24" s="8">
+        <v>3</v>
+      </c>
+      <c r="AA24" s="8">
+        <v>24</v>
+      </c>
+      <c r="AB24" s="8">
+        <v>36</v>
+      </c>
+      <c r="AC24" s="8">
+        <v>28</v>
+      </c>
+      <c r="AD24" s="8">
+        <v>19</v>
+      </c>
+      <c r="AE24" s="8">
+        <v>44</v>
+      </c>
+      <c r="AF24" s="8">
+        <v>39</v>
+      </c>
+      <c r="AG24" s="8">
+        <v>35</v>
+      </c>
+      <c r="AH24" s="8">
+        <v>23</v>
+      </c>
+      <c r="AI24" s="8">
         <v>20</v>
       </c>
-      <c r="AL10" s="21">
+      <c r="AJ24" s="8">
+        <v>26</v>
+      </c>
+      <c r="AK24" s="8">
+        <v>7</v>
+      </c>
+      <c r="AL24" s="8">
+        <v>8</v>
+      </c>
+      <c r="AM24" s="8">
+        <v>11</v>
+      </c>
+      <c r="AN24" s="8">
+        <v>11</v>
+      </c>
+      <c r="AO24" s="8">
+        <v>7</v>
+      </c>
+      <c r="AP24" s="8">
+        <v>28</v>
+      </c>
+      <c r="AQ24" s="77">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="25" spans="1:43">
+      <c r="A25" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="B25" s="6"/>
+      <c r="C25" s="6"/>
+      <c r="D25" s="6"/>
+      <c r="E25" s="6"/>
+      <c r="F25" s="6"/>
+      <c r="G25" s="6"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="6"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="8"/>
+      <c r="O25" s="8"/>
+      <c r="P25" s="8"/>
+      <c r="Q25" s="8"/>
+      <c r="R25" s="8"/>
+      <c r="S25" s="8"/>
+      <c r="T25" s="8">
+        <v>27</v>
+      </c>
+      <c r="U25" s="8">
+        <v>16</v>
+      </c>
+      <c r="V25" s="1">
+        <v>10</v>
+      </c>
+      <c r="W25" s="8">
+        <v>3</v>
+      </c>
+      <c r="X25" s="1">
+        <v>4</v>
+      </c>
+      <c r="Y25" s="8">
+        <v>4</v>
+      </c>
+      <c r="Z25" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA25" s="8">
+        <v>11</v>
+      </c>
+      <c r="AB25" s="8">
+        <v>4</v>
+      </c>
+      <c r="AC25" s="8">
+        <v>7</v>
+      </c>
+      <c r="AD25" s="8">
+        <v>4</v>
+      </c>
+      <c r="AE25" s="8">
+        <v>15</v>
+      </c>
+      <c r="AF25" s="8">
+        <v>14</v>
+      </c>
+      <c r="AG25" s="8">
+        <v>5</v>
+      </c>
+      <c r="AH25" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI25" s="8">
+        <v>6</v>
+      </c>
+      <c r="AJ25" s="8">
+        <v>7</v>
+      </c>
+      <c r="AK25" s="8">
+        <v>1</v>
+      </c>
+      <c r="AL25" s="8">
+        <v>1</v>
+      </c>
+      <c r="AM25" s="8">
+        <v>3</v>
+      </c>
+      <c r="AN25" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO25" s="8">
+        <v>3</v>
+      </c>
+      <c r="AP25" s="8">
+        <v>3</v>
+      </c>
+      <c r="AQ25" s="77">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:43">
+      <c r="A26" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B26" s="6"/>
+      <c r="C26" s="6"/>
+      <c r="D26" s="6"/>
+      <c r="E26" s="6"/>
+      <c r="F26" s="6"/>
+      <c r="G26" s="6"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="6"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="8"/>
+      <c r="O26" s="8"/>
+      <c r="P26" s="8"/>
+      <c r="Q26" s="8"/>
+      <c r="R26" s="8"/>
+      <c r="S26" s="8"/>
+      <c r="T26" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="U26" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="V26" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="W26" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="X26" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y26" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z26" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA26" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB26" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC26" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD26" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE26" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF26" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG26" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH26" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI26" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ26" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK26" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL26" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM26" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN26" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO26" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP26" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ26" s="77">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:43">
+      <c r="A27" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="B27" s="6"/>
+      <c r="C27" s="6"/>
+      <c r="D27" s="6"/>
+      <c r="E27" s="6"/>
+      <c r="F27" s="6"/>
+      <c r="G27" s="6"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="6"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="8"/>
+      <c r="O27" s="8"/>
+      <c r="P27" s="8"/>
+      <c r="Q27" s="8"/>
+      <c r="R27" s="8"/>
+      <c r="S27" s="8"/>
+      <c r="T27" s="8">
+        <v>9</v>
+      </c>
+      <c r="U27" s="8">
+        <v>25</v>
+      </c>
+      <c r="V27" s="1">
+        <v>17</v>
+      </c>
+      <c r="W27" s="8">
+        <v>21</v>
+      </c>
+      <c r="X27" s="1">
+        <v>1</v>
+      </c>
+      <c r="Y27" s="8">
+        <v>3</v>
+      </c>
+      <c r="Z27" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA27" s="8">
+        <v>5</v>
+      </c>
+      <c r="AB27" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC27" s="8">
+        <v>5</v>
+      </c>
+      <c r="AD27" s="8">
+        <v>11</v>
+      </c>
+      <c r="AE27" s="8">
+        <v>15</v>
+      </c>
+      <c r="AF27" s="8">
+        <v>23</v>
+      </c>
+      <c r="AG27" s="8">
+        <v>18</v>
+      </c>
+      <c r="AH27" s="8">
+        <v>9</v>
+      </c>
+      <c r="AI27" s="8">
+        <v>8</v>
+      </c>
+      <c r="AJ27" s="8">
+        <v>7</v>
+      </c>
+      <c r="AK27" s="8">
+        <v>4</v>
+      </c>
+      <c r="AL27" s="8">
+        <v>1</v>
+      </c>
+      <c r="AM27" s="8">
+        <v>1</v>
+      </c>
+      <c r="AN27" s="8">
+        <v>8</v>
+      </c>
+      <c r="AO27" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP27" s="8">
+        <v>15</v>
+      </c>
+      <c r="AQ27" s="77">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="28" spans="1:43">
+      <c r="A28" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B28" s="6"/>
+      <c r="C28" s="6"/>
+      <c r="D28" s="6"/>
+      <c r="E28" s="6"/>
+      <c r="F28" s="6"/>
+      <c r="G28" s="6"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="6"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="8"/>
+      <c r="O28" s="8"/>
+      <c r="P28" s="8"/>
+      <c r="Q28" s="8"/>
+      <c r="R28" s="8"/>
+      <c r="S28" s="8"/>
+      <c r="T28" s="8">
+        <v>4</v>
+      </c>
+      <c r="U28" s="8">
+        <v>8</v>
+      </c>
+      <c r="V28" s="1">
+        <v>2</v>
+      </c>
+      <c r="W28" s="8">
+        <v>17</v>
+      </c>
+      <c r="X28" s="1">
+        <v>1</v>
+      </c>
+      <c r="Y28" s="8">
+        <v>3</v>
+      </c>
+      <c r="Z28" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA28" s="8">
+        <v>4</v>
+      </c>
+      <c r="AB28" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC28" s="8">
+        <v>1</v>
+      </c>
+      <c r="AD28" s="8">
+        <v>7</v>
+      </c>
+      <c r="AE28" s="8">
+        <v>6</v>
+      </c>
+      <c r="AF28" s="8">
+        <v>5</v>
+      </c>
+      <c r="AG28" s="8">
+        <v>8</v>
+      </c>
+      <c r="AH28" s="8">
+        <v>3</v>
+      </c>
+      <c r="AI28" s="8">
+        <v>5</v>
+      </c>
+      <c r="AJ28" s="8">
+        <v>6</v>
+      </c>
+      <c r="AK28" s="8">
+        <v>3</v>
+      </c>
+      <c r="AL28" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM28" s="8">
+        <v>4</v>
+      </c>
+      <c r="AN28" s="8">
+        <v>2</v>
+      </c>
+      <c r="AO28" s="8">
+        <v>1</v>
+      </c>
+      <c r="AP28" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ28" s="77">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:43" ht="14.45" customHeight="1">
+      <c r="B29" s="23"/>
+      <c r="C29" s="23"/>
+      <c r="D29" s="23"/>
+      <c r="E29" s="23"/>
+      <c r="F29" s="23"/>
+      <c r="G29" s="23"/>
+      <c r="H29" s="23"/>
+      <c r="I29" s="23"/>
+      <c r="J29" s="23"/>
+      <c r="K29" s="23"/>
+      <c r="L29" s="23"/>
+      <c r="M29" s="23"/>
+      <c r="N29" s="23"/>
+      <c r="O29" s="23"/>
+      <c r="P29" s="23"/>
+      <c r="Q29" s="23"/>
+      <c r="R29" s="23"/>
+      <c r="S29" s="23"/>
+      <c r="T29" s="59" t="s">
         <v>12</v>
       </c>
-      <c r="AM10" s="25">
+      <c r="U29" s="59"/>
+      <c r="V29" s="59"/>
+      <c r="W29" s="59"/>
+      <c r="X29" s="59"/>
+      <c r="Y29" s="59"/>
+      <c r="Z29" s="59"/>
+      <c r="AA29" s="59"/>
+      <c r="AB29" s="59"/>
+      <c r="AC29" s="59"/>
+      <c r="AD29" s="59"/>
+      <c r="AE29" s="59"/>
+      <c r="AF29" s="59"/>
+      <c r="AG29" s="59"/>
+      <c r="AH29" s="59"/>
+      <c r="AI29" s="59"/>
+      <c r="AJ29" s="59"/>
+      <c r="AK29" s="59"/>
+      <c r="AL29" s="59"/>
+      <c r="AM29" s="59"/>
+      <c r="AQ29" s="77"/>
+    </row>
+    <row r="30" spans="1:43">
+      <c r="A30" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="B30" s="6">
+        <v>34</v>
+      </c>
+      <c r="C30" s="6">
+        <v>29</v>
+      </c>
+      <c r="D30" s="6">
+        <v>38</v>
+      </c>
+      <c r="E30" s="6">
+        <v>56</v>
+      </c>
+      <c r="F30" s="6">
+        <v>50</v>
+      </c>
+      <c r="G30" s="6">
+        <v>107</v>
+      </c>
+      <c r="H30" s="7">
+        <v>87</v>
+      </c>
+      <c r="I30" s="6">
+        <v>85</v>
+      </c>
+      <c r="J30" s="7">
+        <v>61</v>
+      </c>
+      <c r="K30" s="7">
+        <v>57</v>
+      </c>
+      <c r="L30" s="7">
+        <v>50</v>
+      </c>
+      <c r="M30" s="7">
+        <v>30</v>
+      </c>
+      <c r="N30" s="8">
+        <v>19</v>
+      </c>
+      <c r="O30" s="8">
         <v>22</v>
       </c>
-      <c r="AN10" s="21">
+      <c r="P30" s="8">
+        <v>23</v>
+      </c>
+      <c r="Q30" s="8">
+        <v>30</v>
+      </c>
+      <c r="R30" s="8">
+        <v>21</v>
+      </c>
+      <c r="S30" s="8">
+        <v>38</v>
+      </c>
+      <c r="T30" s="8">
+        <v>28</v>
+      </c>
+      <c r="U30" s="8">
+        <v>40</v>
+      </c>
+      <c r="V30" s="1">
+        <v>23</v>
+      </c>
+      <c r="W30" s="8">
+        <v>23</v>
+      </c>
+      <c r="X30" s="1">
+        <v>24</v>
+      </c>
+      <c r="Y30" s="8">
+        <v>20</v>
+      </c>
+      <c r="Z30" s="8">
+        <v>1</v>
+      </c>
+      <c r="AA30" s="8">
+        <v>18</v>
+      </c>
+      <c r="AB30" s="8">
+        <v>9</v>
+      </c>
+      <c r="AC30" s="8">
+        <v>11</v>
+      </c>
+      <c r="AD30" s="8">
+        <v>18</v>
+      </c>
+      <c r="AE30" s="8">
         <v>31</v>
       </c>
-      <c r="AO10" s="21">
+      <c r="AF30" s="8">
+        <v>20</v>
+      </c>
+      <c r="AG30" s="8">
+        <v>17</v>
+      </c>
+      <c r="AH30" s="8">
+        <v>7</v>
+      </c>
+      <c r="AI30" s="8">
+        <v>16</v>
+      </c>
+      <c r="AJ30" s="8">
+        <v>1</v>
+      </c>
+      <c r="AK30" s="8">
+        <v>5</v>
+      </c>
+      <c r="AL30" s="8">
+        <v>2</v>
+      </c>
+      <c r="AM30" s="8">
+        <v>3</v>
+      </c>
+      <c r="AN30" s="8">
+        <v>10</v>
+      </c>
+      <c r="AO30" s="8">
+        <v>2</v>
+      </c>
+      <c r="AP30" s="8">
+        <v>6</v>
+      </c>
+      <c r="AQ30" s="77">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="31" spans="1:43">
+      <c r="A31" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="T31" s="8">
+        <v>6</v>
+      </c>
+      <c r="U31" s="8">
+        <v>6</v>
+      </c>
+      <c r="V31" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="W31" s="8">
+        <v>6</v>
+      </c>
+      <c r="X31" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y31" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z31" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA31" s="8">
+        <v>6</v>
+      </c>
+      <c r="AB31" s="8">
+        <v>1</v>
+      </c>
+      <c r="AC31" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD31" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE31" s="8">
+        <v>4</v>
+      </c>
+      <c r="AF31" s="8">
+        <v>6</v>
+      </c>
+      <c r="AG31" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH31" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI31" s="8">
+        <v>1</v>
+      </c>
+      <c r="AJ31" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK31" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL31" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM31" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN31" s="8">
+        <v>5</v>
+      </c>
+      <c r="AO31" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP31" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ31" s="77">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:43">
+      <c r="A32" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="T32" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="U32" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="V32" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="W32" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="X32" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y32" s="8">
+        <v>3</v>
+      </c>
+      <c r="Z32" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA32" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB32" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC32" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD32" s="8">
+        <v>1</v>
+      </c>
+      <c r="AE32" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF32" s="8">
+        <v>3</v>
+      </c>
+      <c r="AG32" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH32" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI32" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ32" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK32" s="8">
+        <v>2</v>
+      </c>
+      <c r="AL32" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM32" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN32" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO32" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP32" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ32" s="77" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="33" spans="1:43">
+      <c r="A33" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="T33" s="8">
+        <v>15</v>
+      </c>
+      <c r="U33" s="8">
+        <v>11</v>
+      </c>
+      <c r="V33" s="1">
+        <v>8</v>
+      </c>
+      <c r="W33" s="8">
+        <v>9</v>
+      </c>
+      <c r="X33" s="1">
         <v>13</v>
       </c>
-      <c r="AP10" s="21">
-[...43 lines deleted...]
-      <c r="Z11" s="21">
+      <c r="Y33" s="8">
+        <v>8</v>
+      </c>
+      <c r="Z33" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA33" s="8">
         <v>3</v>
       </c>
-      <c r="AA11" s="25">
+      <c r="AB33" s="8">
+        <v>5</v>
+      </c>
+      <c r="AC33" s="8">
+        <v>4</v>
+      </c>
+      <c r="AD33" s="8">
+        <v>4</v>
+      </c>
+      <c r="AE33" s="8">
+        <v>1</v>
+      </c>
+      <c r="AF33" s="8">
+        <v>6</v>
+      </c>
+      <c r="AG33" s="8">
+        <v>8</v>
+      </c>
+      <c r="AH33" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI33" s="8">
+        <v>7</v>
+      </c>
+      <c r="AJ33" s="8">
+        <v>1</v>
+      </c>
+      <c r="AK33" s="8">
+        <v>1</v>
+      </c>
+      <c r="AL33" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM33" s="8">
+        <v>2</v>
+      </c>
+      <c r="AN33" s="8">
+        <v>3</v>
+      </c>
+      <c r="AO33" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP33" s="8">
+        <v>4</v>
+      </c>
+      <c r="AQ33" s="77">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="34" spans="1:43">
+      <c r="A34" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="T34" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="U34" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="V34" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="W34" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="X34" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y34" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z34" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA34" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB34" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC34" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD34" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE34" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF34" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG34" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH34" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI34" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ34" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK34" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL34" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM34" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN34" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO34" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP34" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ34" s="77" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="35" spans="1:43">
+      <c r="A35" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="T35" s="8">
+        <v>3</v>
+      </c>
+      <c r="U35" s="8">
+        <v>2</v>
+      </c>
+      <c r="V35" s="1">
+        <v>4</v>
+      </c>
+      <c r="W35" s="8">
+        <v>3</v>
+      </c>
+      <c r="X35" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y35" s="8">
+        <v>3</v>
+      </c>
+      <c r="Z35" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA35" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB35" s="8">
+        <v>2</v>
+      </c>
+      <c r="AC35" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD35" s="8">
+        <v>2</v>
+      </c>
+      <c r="AE35" s="8">
+        <v>9</v>
+      </c>
+      <c r="AF35" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG35" s="8">
+        <v>1</v>
+      </c>
+      <c r="AH35" s="8">
+        <v>4</v>
+      </c>
+      <c r="AI35" s="8">
+        <v>3</v>
+      </c>
+      <c r="AJ35" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK35" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL35" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM35" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN35" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO35" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP35" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ35" s="77">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:43">
+      <c r="A36" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="T36" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="U36" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="V36" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="W36" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="X36" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y36" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z36" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA36" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB36" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC36" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD36" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE36" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF36" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG36" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH36" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI36" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ36" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK36" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL36" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM36" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN36" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO36" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP36" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ36" s="77" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="37" spans="1:43">
+      <c r="A37" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="T37" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="U37" s="8">
+        <v>8</v>
+      </c>
+      <c r="V37" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="W37" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="X37" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y37" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z37" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA37" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB37" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC37" s="8">
+        <v>4</v>
+      </c>
+      <c r="AD37" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE37" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF37" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG37" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH37" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI37" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ37" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK37" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL37" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM37" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN37" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO37" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP37" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ37" s="77" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="38" spans="1:43">
+      <c r="A38" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="AB11" s="21">
-[...17 lines deleted...]
-      <c r="AH11" s="21">
+      <c r="T38" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="U38" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="V38" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="W38" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="X38" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y38" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z38" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA38" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB38" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC38" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD38" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE38" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF38" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG38" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH38" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI38" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ38" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK38" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL38" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM38" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN38" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO38" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP38" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ38" s="77" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="39" spans="1:43">
+      <c r="A39" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="T39" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="U39" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="V39" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="W39" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="X39" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y39" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z39" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA39" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB39" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC39" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD39" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE39" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF39" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG39" s="8">
+        <v>1</v>
+      </c>
+      <c r="AH39" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI39" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ39" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK39" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL39" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM39" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN39" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO39" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP39" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ39" s="77" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="40" spans="1:43">
+      <c r="A40" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="T40" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="U40" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="V40" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="W40" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="X40" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y40" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z40" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA40" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB40" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC40" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD40" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE40" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF40" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG40" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH40" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI40" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ40" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK40" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL40" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM40" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN40" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO40" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP40" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ40" s="77" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="41" spans="1:43">
+      <c r="A41" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="AI11" s="21">
-[...5 lines deleted...]
-      <c r="AK11" s="21">
+      <c r="T41" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="U41" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="V41" s="1">
+        <v>5</v>
+      </c>
+      <c r="W41" s="8">
+        <v>2</v>
+      </c>
+      <c r="X41" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y41" s="8">
+        <v>3</v>
+      </c>
+      <c r="Z41" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA41" s="8">
+        <v>1</v>
+      </c>
+      <c r="AB41" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC41" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD41" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE41" s="8">
+        <v>2</v>
+      </c>
+      <c r="AF41" s="8">
+        <v>1</v>
+      </c>
+      <c r="AG41" s="8">
+        <v>2</v>
+      </c>
+      <c r="AH41" s="8">
+        <v>1</v>
+      </c>
+      <c r="AI41" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ41" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK41" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL41" s="8">
+        <v>2</v>
+      </c>
+      <c r="AM41" s="8">
+        <v>1</v>
+      </c>
+      <c r="AN41" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO41" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP41" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ41" s="77" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="42" spans="1:43">
+      <c r="A42" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="T42" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="U42" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="V42" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="W42" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="X42" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y42" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z42" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA42" s="8">
+        <v>1</v>
+      </c>
+      <c r="AB42" s="8">
+        <v>1</v>
+      </c>
+      <c r="AC42" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD42" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE42" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF42" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG42" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH42" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI42" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ42" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK42" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL42" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM42" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN42" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO42" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP42" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ42" s="77" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="43" spans="1:43">
+      <c r="A43" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="B43" s="9"/>
+      <c r="C43" s="9"/>
+      <c r="D43" s="9"/>
+      <c r="E43" s="9"/>
+      <c r="F43" s="9"/>
+      <c r="G43" s="9"/>
+      <c r="H43" s="9"/>
+      <c r="I43" s="9"/>
+      <c r="J43" s="9"/>
+      <c r="K43" s="9"/>
+      <c r="L43" s="9"/>
+      <c r="M43" s="9"/>
+      <c r="N43" s="9"/>
+      <c r="O43" s="9"/>
+      <c r="P43" s="9"/>
+      <c r="Q43" s="9"/>
+      <c r="R43" s="9"/>
+      <c r="S43" s="9"/>
+      <c r="T43" s="9">
+        <v>4</v>
+      </c>
+      <c r="U43" s="10">
+        <v>13</v>
+      </c>
+      <c r="V43" s="2">
+        <v>6</v>
+      </c>
+      <c r="W43" s="10">
+        <v>3</v>
+      </c>
+      <c r="X43" s="2">
+        <v>11</v>
+      </c>
+      <c r="Y43" s="10">
+        <v>3</v>
+      </c>
+      <c r="Z43" s="10">
+        <v>1</v>
+      </c>
+      <c r="AA43" s="10">
         <v>7</v>
       </c>
-      <c r="AL11" s="21">
-[...2 lines deleted...]
-      <c r="AM11" s="25">
+      <c r="AB43" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC43" s="10">
+        <v>3</v>
+      </c>
+      <c r="AD43" s="10">
         <v>11</v>
       </c>
-      <c r="AN11" s="21">
-[...43 lines deleted...]
-      <c r="X12" s="1">
+      <c r="AE43" s="10">
+        <v>15</v>
+      </c>
+      <c r="AF43" s="10">
         <v>4</v>
       </c>
-      <c r="Y12" s="21">
-[...14 lines deleted...]
-      <c r="AD12" s="25">
+      <c r="AG43" s="10">
         <v>5</v>
       </c>
-      <c r="AE12" s="25">
-[...5 lines deleted...]
-      <c r="AG12" s="21">
+      <c r="AH43" s="10">
+        <v>2</v>
+      </c>
+      <c r="AI43" s="10">
         <v>5</v>
       </c>
-      <c r="AH12" s="21" t="s">
-[...106 lines deleted...]
-      <c r="AM13" s="25">
+      <c r="AJ43" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK43" s="10">
         <v>2</v>
       </c>
-      <c r="AN13" s="21">
-[...147 lines deleted...]
-      <c r="AB15" s="21">
+      <c r="AL43" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM43" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN43" s="10">
         <v>2</v>
       </c>
-      <c r="AC15" s="21">
-[...533 lines deleted...]
-      <c r="W21" s="21">
+      <c r="AO43" s="10">
         <v>2</v>
       </c>
-      <c r="X21" s="1" t="s">
-[...20 lines deleted...]
-      <c r="AE21" s="25">
+      <c r="AP43" s="10">
         <v>2</v>
       </c>
-      <c r="AF21" s="21">
-[...2220 lines deleted...]
-      <c r="X48" s="8"/>
+      <c r="AQ43" s="10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="44" spans="1:43">
+      <c r="X44" s="5"/>
+    </row>
+    <row r="45" spans="1:43">
+      <c r="X45" s="5"/>
+    </row>
+    <row r="46" spans="1:43">
+      <c r="X46" s="5"/>
+    </row>
+    <row r="47" spans="1:43">
+      <c r="X47" s="5"/>
+    </row>
+    <row r="48" spans="1:43">
+      <c r="X48" s="5"/>
     </row>
     <row r="49" spans="24:24">
-      <c r="X49" s="8"/>
+      <c r="X49" s="5"/>
     </row>
     <row r="50" spans="24:24">
-      <c r="X50" s="8"/>
+      <c r="X50" s="5"/>
     </row>
     <row r="51" spans="24:24">
-      <c r="X51" s="8"/>
+      <c r="X51" s="5"/>
     </row>
     <row r="52" spans="24:24">
-      <c r="X52" s="8"/>
+      <c r="X52" s="5"/>
     </row>
     <row r="53" spans="24:24">
-      <c r="X53" s="8"/>
+      <c r="X53" s="5"/>
     </row>
     <row r="54" spans="24:24">
-      <c r="X54" s="8"/>
+      <c r="X54" s="5"/>
     </row>
     <row r="55" spans="24:24">
-      <c r="X55" s="8"/>
+      <c r="X55" s="5"/>
     </row>
     <row r="56" spans="24:24">
-      <c r="X56" s="8"/>
+      <c r="X56" s="5"/>
     </row>
     <row r="57" spans="24:24">
-      <c r="X57" s="8"/>
+      <c r="X57" s="5"/>
     </row>
     <row r="58" spans="24:24">
-      <c r="X58" s="8"/>
+      <c r="X58" s="5"/>
     </row>
     <row r="59" spans="24:24">
-      <c r="X59" s="8"/>
+      <c r="X59" s="5"/>
     </row>
     <row r="60" spans="24:24">
-      <c r="X60" s="8"/>
+      <c r="X60" s="5"/>
     </row>
     <row r="61" spans="24:24">
-      <c r="X61" s="8"/>
+      <c r="X61" s="5"/>
     </row>
     <row r="62" spans="24:24">
-      <c r="X62" s="8"/>
+      <c r="X62" s="5"/>
     </row>
     <row r="63" spans="24:24">
-      <c r="X63" s="8"/>
+      <c r="X63" s="5"/>
     </row>
     <row r="64" spans="24:24">
-      <c r="X64" s="8"/>
+      <c r="X64" s="5"/>
     </row>
     <row r="65" spans="24:24">
-      <c r="X65" s="8"/>
+      <c r="X65" s="5"/>
     </row>
     <row r="66" spans="24:24">
-      <c r="X66" s="8"/>
+      <c r="X66" s="5"/>
     </row>
     <row r="67" spans="24:24">
-      <c r="X67" s="8"/>
+      <c r="X67" s="5"/>
     </row>
     <row r="68" spans="24:24">
-      <c r="X68" s="8"/>
+      <c r="X68" s="5"/>
     </row>
     <row r="69" spans="24:24">
-      <c r="X69" s="8"/>
+      <c r="X69" s="5"/>
     </row>
     <row r="70" spans="24:24">
-      <c r="X70" s="8"/>
+      <c r="X70" s="5"/>
     </row>
     <row r="71" spans="24:24">
-      <c r="X71" s="8"/>
+      <c r="X71" s="5"/>
     </row>
     <row r="72" spans="24:24">
-      <c r="X72" s="8"/>
+      <c r="X72" s="5"/>
     </row>
     <row r="73" spans="24:24">
-      <c r="X73" s="8"/>
+      <c r="X73" s="5"/>
     </row>
     <row r="74" spans="24:24">
-      <c r="X74" s="8"/>
+      <c r="X74" s="5"/>
     </row>
     <row r="75" spans="24:24">
-      <c r="X75" s="8"/>
+      <c r="X75" s="5"/>
     </row>
     <row r="76" spans="24:24">
-      <c r="X76" s="8"/>
+      <c r="X76" s="5"/>
     </row>
     <row r="77" spans="24:24">
-      <c r="X77" s="8"/>
+      <c r="X77" s="5"/>
     </row>
     <row r="78" spans="24:24">
-      <c r="X78" s="8"/>
+      <c r="X78" s="5"/>
     </row>
     <row r="79" spans="24:24">
-      <c r="X79" s="8"/>
+      <c r="X79" s="5"/>
     </row>
     <row r="80" spans="24:24">
-      <c r="X80" s="8"/>
+      <c r="X80" s="5"/>
     </row>
     <row r="81" spans="24:24">
-      <c r="X81" s="8"/>
+      <c r="X81" s="5"/>
     </row>
     <row r="82" spans="24:24">
-      <c r="X82" s="8"/>
+      <c r="X82" s="5"/>
     </row>
     <row r="83" spans="24:24">
-      <c r="X83" s="8"/>
+      <c r="X83" s="5"/>
     </row>
     <row r="84" spans="24:24">
-      <c r="X84" s="8"/>
+      <c r="X84" s="5"/>
     </row>
     <row r="85" spans="24:24">
-      <c r="X85" s="8"/>
+      <c r="X85" s="5"/>
     </row>
     <row r="86" spans="24:24">
-      <c r="X86" s="8"/>
+      <c r="X86" s="5"/>
     </row>
     <row r="87" spans="24:24">
-      <c r="X87" s="8"/>
+      <c r="X87" s="5"/>
     </row>
     <row r="88" spans="24:24">
-      <c r="X88" s="8"/>
+      <c r="X88" s="5"/>
     </row>
     <row r="89" spans="24:24">
-      <c r="X89" s="8"/>
+      <c r="X89" s="5"/>
     </row>
     <row r="90" spans="24:24">
-      <c r="X90" s="8"/>
+      <c r="X90" s="5"/>
     </row>
     <row r="91" spans="24:24">
-      <c r="X91" s="8"/>
+      <c r="X91" s="5"/>
     </row>
     <row r="92" spans="24:24">
-      <c r="X92" s="8"/>
+      <c r="X92" s="5"/>
     </row>
     <row r="93" spans="24:24">
-      <c r="X93" s="8"/>
+      <c r="X93" s="5"/>
     </row>
     <row r="94" spans="24:24">
-      <c r="X94" s="8"/>
-[...5 lines deleted...]
-      <c r="X96" s="8"/>
+      <c r="X94" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="Z5:AW5"/>
-[...8 lines deleted...]
-    <mergeCell ref="T9:AM9"/>
+    <mergeCell ref="T29:AM29"/>
+    <mergeCell ref="T22:AM22"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:M5"/>
+    <mergeCell ref="N5:S5"/>
+    <mergeCell ref="T7:AM7"/>
+    <mergeCell ref="Z3:AW3"/>
+    <mergeCell ref="AL5:AW5"/>
+    <mergeCell ref="Z5:AK5"/>
+    <mergeCell ref="T5:Y5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-[...3221 lines deleted...]
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr codeName="Лист6"/>
   <dimension ref="A1:BE79"/>
   <sheetViews>
-    <sheetView topLeftCell="U1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="Z5" sqref="Z5:AW5"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="AQ10" sqref="AQ10:AQ45"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="24.44140625" style="8" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="27" max="16384" width="9.109375" style="8"/>
+    <col min="1" max="1" width="24.42578125" style="5" customWidth="1"/>
+    <col min="2" max="13" width="0" style="5" hidden="1" customWidth="1"/>
+    <col min="14" max="18" width="9.140625" style="5" hidden="1" customWidth="1"/>
+    <col min="19" max="19" width="7" style="5" hidden="1" customWidth="1"/>
+    <col min="20" max="23" width="0" style="5" hidden="1" customWidth="1"/>
+    <col min="24" max="24" width="0" style="20" hidden="1" customWidth="1"/>
+    <col min="25" max="25" width="0" style="5" hidden="1" customWidth="1"/>
+    <col min="26" max="26" width="9.140625" style="23"/>
+    <col min="27" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:57">
-      <c r="X1" s="8"/>
-      <c r="Z1" s="8"/>
+      <c r="X1" s="5"/>
+      <c r="Z1" s="5"/>
     </row>
     <row r="2" spans="1:57">
-      <c r="X2" s="8"/>
-      <c r="Z2" s="8"/>
+      <c r="X2" s="5"/>
+      <c r="Z2" s="5"/>
     </row>
     <row r="3" spans="1:57">
-      <c r="X3" s="8"/>
-      <c r="Z3" s="8"/>
+      <c r="X3" s="5"/>
+      <c r="Z3" s="5"/>
     </row>
     <row r="4" spans="1:57">
-      <c r="X4" s="8"/>
-[...37 lines deleted...]
-      <c r="BE5" s="66"/>
+      <c r="X4" s="5"/>
+      <c r="Z4" s="5"/>
+    </row>
+    <row r="5" spans="1:57" ht="16.899999999999999" customHeight="1">
+      <c r="X5" s="5"/>
+      <c r="Z5" s="54" t="s">
+        <v>90</v>
+      </c>
+      <c r="AA5" s="54"/>
+      <c r="AB5" s="54"/>
+      <c r="AC5" s="54"/>
+      <c r="AD5" s="54"/>
+      <c r="AE5" s="54"/>
+      <c r="AF5" s="54"/>
+      <c r="AG5" s="54"/>
+      <c r="AH5" s="54"/>
+      <c r="AI5" s="54"/>
+      <c r="AJ5" s="54"/>
+      <c r="AK5" s="54"/>
+      <c r="AL5" s="54"/>
+      <c r="AM5" s="54"/>
+      <c r="AN5" s="54"/>
+      <c r="AO5" s="54"/>
+      <c r="AP5" s="54"/>
+      <c r="AQ5" s="54"/>
+      <c r="AR5" s="54"/>
+      <c r="AS5" s="54"/>
+      <c r="AT5" s="54"/>
+      <c r="AU5" s="54"/>
+      <c r="AV5" s="54"/>
+      <c r="AW5" s="54"/>
+      <c r="AX5" s="26"/>
+      <c r="AY5" s="26"/>
+      <c r="AZ5" s="26"/>
+      <c r="BA5" s="26"/>
+      <c r="BB5" s="26"/>
+      <c r="BC5" s="26"/>
+      <c r="BD5" s="26"/>
+      <c r="BE5" s="26"/>
     </row>
     <row r="6" spans="1:57" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A6" s="32"/>
-[...24 lines deleted...]
-      <c r="AW6" s="4" t="s">
+      <c r="A6" s="11"/>
+      <c r="B6" s="11"/>
+      <c r="C6" s="11"/>
+      <c r="D6" s="11"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="11"/>
+      <c r="G6" s="11"/>
+      <c r="H6" s="11"/>
+      <c r="I6" s="11"/>
+      <c r="J6" s="11"/>
+      <c r="K6" s="11"/>
+      <c r="L6" s="11"/>
+      <c r="M6" s="11"/>
+      <c r="N6" s="11"/>
+      <c r="O6" s="11"/>
+      <c r="P6" s="11"/>
+      <c r="Q6" s="11"/>
+      <c r="R6" s="11"/>
+      <c r="S6" s="11"/>
+      <c r="W6" s="5"/>
+      <c r="X6" s="5"/>
+      <c r="Y6" s="5"/>
+      <c r="Z6" s="5"/>
+      <c r="AK6" s="1"/>
+      <c r="AL6" s="25"/>
+      <c r="AW6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:57">
-      <c r="A7" s="81"/>
-      <c r="B7" s="102">
+      <c r="A7" s="64"/>
+      <c r="B7" s="74">
         <v>44228</v>
       </c>
-      <c r="C7" s="103"/>
-[...10 lines deleted...]
-      <c r="N7" s="104">
+      <c r="C7" s="75"/>
+      <c r="D7" s="75"/>
+      <c r="E7" s="75"/>
+      <c r="F7" s="75"/>
+      <c r="G7" s="75"/>
+      <c r="H7" s="75"/>
+      <c r="I7" s="75"/>
+      <c r="J7" s="75"/>
+      <c r="K7" s="75"/>
+      <c r="L7" s="75"/>
+      <c r="M7" s="75"/>
+      <c r="N7" s="76">
         <v>44593</v>
       </c>
-      <c r="O7" s="103"/>
-[...4 lines deleted...]
-      <c r="T7" s="91">
+      <c r="O7" s="75"/>
+      <c r="P7" s="75"/>
+      <c r="Q7" s="75"/>
+      <c r="R7" s="75"/>
+      <c r="S7" s="66"/>
+      <c r="T7" s="60">
         <v>2024</v>
       </c>
-      <c r="U7" s="91"/>
-[...4 lines deleted...]
-      <c r="Z7" s="88">
+      <c r="U7" s="60"/>
+      <c r="V7" s="60"/>
+      <c r="W7" s="60"/>
+      <c r="X7" s="60"/>
+      <c r="Y7" s="61"/>
+      <c r="Z7" s="55">
         <v>2025</v>
       </c>
-      <c r="AA7" s="100"/>
-[...10 lines deleted...]
-      <c r="AL7" s="88">
+      <c r="AA7" s="72"/>
+      <c r="AB7" s="72"/>
+      <c r="AC7" s="72"/>
+      <c r="AD7" s="72"/>
+      <c r="AE7" s="72"/>
+      <c r="AF7" s="72"/>
+      <c r="AG7" s="72"/>
+      <c r="AH7" s="72"/>
+      <c r="AI7" s="72"/>
+      <c r="AJ7" s="72"/>
+      <c r="AK7" s="73"/>
+      <c r="AL7" s="55">
         <v>2026</v>
       </c>
-      <c r="AM7" s="100"/>
-[...9 lines deleted...]
-      <c r="AW7" s="101"/>
+      <c r="AM7" s="72"/>
+      <c r="AN7" s="72"/>
+      <c r="AO7" s="72"/>
+      <c r="AP7" s="72"/>
+      <c r="AQ7" s="72"/>
+      <c r="AR7" s="72"/>
+      <c r="AS7" s="72"/>
+      <c r="AT7" s="72"/>
+      <c r="AU7" s="72"/>
+      <c r="AV7" s="72"/>
+      <c r="AW7" s="73"/>
     </row>
     <row r="8" spans="1:57" ht="18" customHeight="1">
-      <c r="A8" s="82"/>
-      <c r="B8" s="58" t="s">
+      <c r="A8" s="65"/>
+      <c r="B8" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="C8" s="53" t="s">
+      <c r="C8" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="D8" s="53" t="s">
+      <c r="D8" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="E8" s="53" t="s">
+      <c r="E8" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="F8" s="53" t="s">
+      <c r="F8" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="G8" s="53" t="s">
-[...2 lines deleted...]
-      <c r="H8" s="53" t="s">
+      <c r="G8" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="H8" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="I8" s="53" t="s">
+      <c r="I8" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="J8" s="53" t="s">
+      <c r="J8" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="K8" s="53" t="s">
+      <c r="K8" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="L8" s="53" t="s">
+      <c r="L8" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="M8" s="57" t="s">
+      <c r="M8" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="N8" s="53" t="s">
+      <c r="N8" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="O8" s="53" t="s">
+      <c r="O8" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="P8" s="53" t="s">
+      <c r="P8" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="Q8" s="53" t="s">
+      <c r="Q8" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="R8" s="53" t="s">
+      <c r="R8" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="S8" s="53" t="s">
-[...2 lines deleted...]
-      <c r="T8" s="70" t="s">
+      <c r="S8" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="T8" s="28" t="s">
         <v>2</v>
       </c>
-      <c r="U8" s="70" t="s">
+      <c r="U8" s="28" t="s">
         <v>3</v>
       </c>
-      <c r="V8" s="70" t="s">
+      <c r="V8" s="28" t="s">
         <v>4</v>
       </c>
-      <c r="W8" s="70" t="s">
+      <c r="W8" s="28" t="s">
         <v>13</v>
       </c>
-      <c r="X8" s="71" t="s">
+      <c r="X8" s="29" t="s">
         <v>14</v>
       </c>
-      <c r="Y8" s="72" t="s">
+      <c r="Y8" s="30" t="s">
         <v>15</v>
       </c>
-      <c r="Z8" s="73" t="s">
+      <c r="Z8" s="31" t="s">
         <v>5</v>
       </c>
-      <c r="AA8" s="73" t="s">
+      <c r="AA8" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="AB8" s="73" t="s">
+      <c r="AB8" s="31" t="s">
         <v>7</v>
       </c>
-      <c r="AC8" s="73" t="s">
+      <c r="AC8" s="31" t="s">
         <v>8</v>
       </c>
-      <c r="AD8" s="73" t="s">
+      <c r="AD8" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="AE8" s="73" t="s">
-[...2 lines deleted...]
-      <c r="AF8" s="74" t="s">
+      <c r="AE8" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF8" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="AG8" s="74" t="s">
+      <c r="AG8" s="31" t="s">
         <v>3</v>
       </c>
-      <c r="AH8" s="74" t="s">
+      <c r="AH8" s="31" t="s">
         <v>4</v>
       </c>
-      <c r="AI8" s="74" t="s">
+      <c r="AI8" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="AJ8" s="75" t="s">
+      <c r="AJ8" s="32" t="s">
         <v>14</v>
       </c>
-      <c r="AK8" s="72" t="s">
+      <c r="AK8" s="30" t="s">
         <v>15</v>
       </c>
-      <c r="AL8" s="73" t="s">
+      <c r="AL8" s="31" t="s">
         <v>5</v>
       </c>
-      <c r="AM8" s="73" t="s">
+      <c r="AM8" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="AN8" s="73" t="s">
+      <c r="AN8" s="31" t="s">
         <v>7</v>
       </c>
-      <c r="AO8" s="73" t="s">
+      <c r="AO8" s="31" t="s">
         <v>8</v>
       </c>
-      <c r="AP8" s="73" t="s">
+      <c r="AP8" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="AQ8" s="73" t="s">
-[...2 lines deleted...]
-      <c r="AR8" s="74" t="s">
+      <c r="AQ8" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR8" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="AS8" s="74" t="s">
+      <c r="AS8" s="31" t="s">
         <v>3</v>
       </c>
-      <c r="AT8" s="74" t="s">
+      <c r="AT8" s="31" t="s">
         <v>4</v>
       </c>
-      <c r="AU8" s="74" t="s">
+      <c r="AU8" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="AV8" s="75" t="s">
+      <c r="AV8" s="32" t="s">
         <v>14</v>
       </c>
-      <c r="AW8" s="72" t="s">
+      <c r="AW8" s="30" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:57">
-      <c r="A9" s="78" t="s">
+      <c r="A9" s="59" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="78"/>
-[...34 lines deleted...]
-      <c r="AK9" s="78"/>
+      <c r="B9" s="59"/>
+      <c r="C9" s="59"/>
+      <c r="D9" s="59"/>
+      <c r="E9" s="59"/>
+      <c r="F9" s="59"/>
+      <c r="G9" s="59"/>
+      <c r="H9" s="59"/>
+      <c r="I9" s="59"/>
+      <c r="J9" s="59"/>
+      <c r="K9" s="59"/>
+      <c r="L9" s="59"/>
+      <c r="M9" s="59"/>
+      <c r="N9" s="59"/>
+      <c r="O9" s="59"/>
+      <c r="P9" s="59"/>
+      <c r="Q9" s="59"/>
+      <c r="R9" s="59"/>
+      <c r="S9" s="59"/>
+      <c r="T9" s="59"/>
+      <c r="U9" s="59"/>
+      <c r="V9" s="59"/>
+      <c r="W9" s="59"/>
+      <c r="X9" s="59"/>
+      <c r="Y9" s="59"/>
+      <c r="Z9" s="59"/>
+      <c r="AA9" s="59"/>
+      <c r="AB9" s="59"/>
+      <c r="AC9" s="59"/>
+      <c r="AD9" s="59"/>
+      <c r="AE9" s="59"/>
+      <c r="AF9" s="59"/>
+      <c r="AG9" s="59"/>
+      <c r="AH9" s="59"/>
+      <c r="AI9" s="59"/>
+      <c r="AJ9" s="59"/>
+      <c r="AK9" s="59"/>
     </row>
     <row r="10" spans="1:57">
-      <c r="A10" s="62" t="s">
+      <c r="A10" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="B10" s="16">
+      <c r="B10" s="5">
         <v>-186</v>
       </c>
-      <c r="C10" s="16">
+      <c r="C10" s="5">
         <v>-185</v>
       </c>
-      <c r="D10" s="16">
+      <c r="D10" s="5">
         <v>-182</v>
       </c>
-      <c r="E10" s="16">
+      <c r="E10" s="5">
         <v>-266</v>
       </c>
-      <c r="F10" s="16">
+      <c r="F10" s="5">
         <v>-253</v>
       </c>
-      <c r="G10" s="16">
+      <c r="G10" s="5">
         <v>-522</v>
       </c>
-      <c r="H10" s="16" t="s">
+      <c r="H10" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="I10" s="16">
+      <c r="I10" s="5">
         <v>-567</v>
       </c>
-      <c r="J10" s="16">
+      <c r="J10" s="5">
         <v>-374</v>
       </c>
-      <c r="K10" s="16" t="s">
+      <c r="K10" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="L10" s="16">
+      <c r="L10" s="5">
         <v>-269</v>
       </c>
-      <c r="M10" s="16">
+      <c r="M10" s="5">
         <v>-141</v>
       </c>
-      <c r="N10" s="16">
+      <c r="N10" s="5">
         <v>-117</v>
       </c>
-      <c r="O10" s="16">
+      <c r="O10" s="5">
         <v>-136</v>
       </c>
-      <c r="P10" s="16">
+      <c r="P10" s="5">
         <v>-137</v>
       </c>
-      <c r="Q10" s="16" t="s">
+      <c r="Q10" s="5" t="s">
         <v>39</v>
       </c>
-      <c r="R10" s="16">
+      <c r="R10" s="5">
         <v>-144</v>
       </c>
-      <c r="S10" s="16">
+      <c r="S10" s="5">
         <v>-234</v>
       </c>
-      <c r="T10" s="4">
+      <c r="T10" s="1">
         <v>-110</v>
       </c>
-      <c r="U10" s="21">
+      <c r="U10" s="8">
         <v>-120</v>
       </c>
-      <c r="V10" s="4">
+      <c r="V10" s="1">
         <v>-83</v>
       </c>
-      <c r="W10" s="21">
+      <c r="W10" s="8">
         <v>-55</v>
       </c>
-      <c r="X10" s="4">
+      <c r="X10" s="1">
         <v>-32</v>
       </c>
-      <c r="Y10" s="21">
+      <c r="Y10" s="8">
         <v>-5</v>
       </c>
-      <c r="Z10" s="21">
+      <c r="Z10" s="8">
         <v>13</v>
       </c>
-      <c r="AA10" s="25">
+      <c r="AA10" s="8">
         <v>6</v>
       </c>
-      <c r="AB10" s="21">
-[...2 lines deleted...]
-      <c r="AC10" s="21">
+      <c r="AB10" s="8">
+        <v>1</v>
+      </c>
+      <c r="AC10" s="8">
         <v>18</v>
       </c>
-      <c r="AD10" s="25">
+      <c r="AD10" s="8">
         <v>-25</v>
       </c>
-      <c r="AE10" s="25">
+      <c r="AE10" s="8">
         <v>-68</v>
       </c>
-      <c r="AF10" s="21">
+      <c r="AF10" s="8">
         <v>-62</v>
       </c>
-      <c r="AG10" s="21">
+      <c r="AG10" s="8">
         <v>-39</v>
       </c>
-      <c r="AH10" s="21">
+      <c r="AH10" s="8">
         <v>-28</v>
       </c>
-      <c r="AI10" s="21">
+      <c r="AI10" s="8">
         <v>31</v>
       </c>
-      <c r="AJ10" s="21">
+      <c r="AJ10" s="8">
         <v>-5</v>
       </c>
-      <c r="AK10" s="21">
+      <c r="AK10" s="8">
         <v>83</v>
       </c>
-      <c r="AL10" s="21">
+      <c r="AL10" s="8">
         <v>67</v>
       </c>
-      <c r="AM10" s="21">
+      <c r="AM10" s="8">
         <v>32</v>
       </c>
-      <c r="AN10" s="21">
+      <c r="AN10" s="8">
         <v>43</v>
       </c>
-      <c r="AO10" s="21">
+      <c r="AO10" s="8">
         <v>32</v>
       </c>
-      <c r="AP10" s="25">
+      <c r="AP10" s="8">
         <v>-40</v>
       </c>
+      <c r="AQ10" s="77">
+        <v>-24</v>
+      </c>
     </row>
     <row r="11" spans="1:57">
-      <c r="A11" s="16" t="s">
+      <c r="A11" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="B11" s="16"/>
-[...17 lines deleted...]
-      <c r="T11" s="4">
+      <c r="T11" s="1">
         <v>-62</v>
       </c>
-      <c r="U11" s="21">
+      <c r="U11" s="8">
         <v>-53</v>
       </c>
-      <c r="V11" s="4">
+      <c r="V11" s="1">
         <v>-62</v>
       </c>
-      <c r="W11" s="21">
+      <c r="W11" s="8">
         <v>-27</v>
       </c>
-      <c r="X11" s="4">
+      <c r="X11" s="1">
         <v>-21</v>
       </c>
-      <c r="Y11" s="21">
+      <c r="Y11" s="8">
         <v>-4</v>
       </c>
-      <c r="Z11" s="21">
+      <c r="Z11" s="8">
         <v>7</v>
       </c>
-      <c r="AA11" s="25">
+      <c r="AA11" s="8">
         <v>13</v>
       </c>
-      <c r="AB11" s="21">
+      <c r="AB11" s="8">
         <v>-3</v>
       </c>
-      <c r="AC11" s="21">
+      <c r="AC11" s="8">
         <v>10</v>
       </c>
-      <c r="AD11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AE11" s="25">
+      <c r="AD11" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE11" s="8">
         <v>-30</v>
       </c>
-      <c r="AF11" s="21">
+      <c r="AF11" s="8">
         <v>-30</v>
       </c>
-      <c r="AG11" s="21">
+      <c r="AG11" s="8">
         <v>-9</v>
       </c>
-      <c r="AH11" s="21">
+      <c r="AH11" s="8">
         <v>-14</v>
       </c>
-      <c r="AI11" s="21">
+      <c r="AI11" s="8">
         <v>17</v>
       </c>
-      <c r="AJ11" s="21">
+      <c r="AJ11" s="8">
         <v>3</v>
       </c>
-      <c r="AK11" s="21">
+      <c r="AK11" s="8">
         <v>55</v>
       </c>
-      <c r="AL11" s="21">
+      <c r="AL11" s="8">
         <v>34</v>
       </c>
-      <c r="AM11" s="21">
+      <c r="AM11" s="8">
         <v>3</v>
       </c>
-      <c r="AN11" s="21">
+      <c r="AN11" s="8">
         <v>25</v>
       </c>
-      <c r="AO11" s="21">
+      <c r="AO11" s="8">
         <v>4</v>
       </c>
-      <c r="AP11" s="25">
+      <c r="AP11" s="8">
         <v>-25</v>
       </c>
+      <c r="AQ11" s="77">
+        <v>-10</v>
+      </c>
     </row>
     <row r="12" spans="1:57">
-      <c r="A12" s="16" t="s">
+      <c r="A12" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="B12" s="16"/>
-[...17 lines deleted...]
-      <c r="T12" s="4">
+      <c r="T12" s="1">
         <v>-27</v>
       </c>
-      <c r="U12" s="21">
+      <c r="U12" s="8">
         <v>-11</v>
       </c>
-      <c r="V12" s="4" t="s">
-[...2 lines deleted...]
-      <c r="W12" s="21">
+      <c r="V12" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="W12" s="8">
         <v>2</v>
       </c>
-      <c r="X12" s="4" t="s">
-[...2 lines deleted...]
-      <c r="Y12" s="21">
+      <c r="X12" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y12" s="8">
         <v>-2</v>
       </c>
-      <c r="Z12" s="21" t="s">
-[...2 lines deleted...]
-      <c r="AA12" s="25">
+      <c r="Z12" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA12" s="8">
         <v>-6</v>
       </c>
-      <c r="AB12" s="21">
+      <c r="AB12" s="8">
         <v>-3</v>
       </c>
-      <c r="AC12" s="21">
+      <c r="AC12" s="8">
         <v>-4</v>
       </c>
-      <c r="AD12" s="25">
+      <c r="AD12" s="8">
         <v>3</v>
       </c>
-      <c r="AE12" s="25">
+      <c r="AE12" s="8">
         <v>-11</v>
       </c>
-      <c r="AF12" s="21">
+      <c r="AF12" s="8">
         <v>-14</v>
       </c>
-      <c r="AG12" s="21">
+      <c r="AG12" s="8">
         <v>-3</v>
       </c>
-      <c r="AH12" s="21">
-[...5 lines deleted...]
-      <c r="AJ12" s="21">
+      <c r="AH12" s="8">
+        <v>1</v>
+      </c>
+      <c r="AI12" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ12" s="8">
         <v>-6</v>
       </c>
-      <c r="AK12" s="21">
-[...2 lines deleted...]
-      <c r="AL12" s="21">
+      <c r="AK12" s="8">
+        <v>1</v>
+      </c>
+      <c r="AL12" s="8">
         <v>3</v>
       </c>
-      <c r="AM12" s="21">
+      <c r="AM12" s="8">
         <v>-3</v>
       </c>
-      <c r="AN12" s="21">
-[...2 lines deleted...]
-      <c r="AO12" s="21">
+      <c r="AN12" s="8">
+        <v>1</v>
+      </c>
+      <c r="AO12" s="8">
         <v>2</v>
       </c>
-      <c r="AP12" s="25">
+      <c r="AP12" s="8">
         <v>-2</v>
       </c>
+      <c r="AQ12" s="77">
+        <v>1</v>
+      </c>
     </row>
     <row r="13" spans="1:57">
-      <c r="A13" s="16" t="s">
+      <c r="A13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="16"/>
-[...17 lines deleted...]
-      <c r="T13" s="4">
+      <c r="T13" s="1">
         <v>-8</v>
       </c>
-      <c r="U13" s="21">
+      <c r="U13" s="8">
         <v>-4</v>
       </c>
-      <c r="V13" s="4">
+      <c r="V13" s="1">
         <v>2</v>
       </c>
-      <c r="W13" s="21">
+      <c r="W13" s="8">
         <v>-6</v>
       </c>
-      <c r="X13" s="4">
+      <c r="X13" s="1">
         <v>-10</v>
       </c>
-      <c r="Y13" s="21" t="s">
-[...11 lines deleted...]
-      <c r="AC13" s="21">
+      <c r="Y13" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z13" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA13" s="8">
+        <v>1</v>
+      </c>
+      <c r="AB13" s="8">
+        <v>1</v>
+      </c>
+      <c r="AC13" s="8">
         <v>4</v>
       </c>
-      <c r="AD13" s="25">
+      <c r="AD13" s="8">
         <v>-4</v>
       </c>
-      <c r="AE13" s="25">
+      <c r="AE13" s="8">
         <v>8</v>
       </c>
-      <c r="AF13" s="21">
-[...2 lines deleted...]
-      <c r="AG13" s="21">
+      <c r="AF13" s="8">
+        <v>1</v>
+      </c>
+      <c r="AG13" s="8">
         <v>-4</v>
       </c>
-      <c r="AH13" s="21" t="s">
-[...2 lines deleted...]
-      <c r="AI13" s="21">
+      <c r="AH13" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI13" s="8">
         <v>9</v>
       </c>
-      <c r="AJ13" s="21">
+      <c r="AJ13" s="8">
         <v>2</v>
       </c>
-      <c r="AK13" s="21">
+      <c r="AK13" s="8">
         <v>5</v>
       </c>
-      <c r="AL13" s="21">
+      <c r="AL13" s="8">
         <v>5</v>
       </c>
-      <c r="AM13" s="21">
+      <c r="AM13" s="8">
         <v>-1</v>
       </c>
-      <c r="AN13" s="21">
-[...5 lines deleted...]
-      <c r="AP13" s="25">
+      <c r="AN13" s="8">
+        <v>1</v>
+      </c>
+      <c r="AO13" s="8">
+        <v>1</v>
+      </c>
+      <c r="AP13" s="8">
         <v>-4</v>
       </c>
+      <c r="AQ13" s="77">
+        <v>-3</v>
+      </c>
     </row>
     <row r="14" spans="1:57">
-      <c r="A14" s="16" t="s">
+      <c r="A14" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="16"/>
-[...26 lines deleted...]
-      <c r="W14" s="21">
+      <c r="T14" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="U14" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="V14" s="1">
+        <v>1</v>
+      </c>
+      <c r="W14" s="8">
         <v>3</v>
       </c>
-      <c r="X14" s="4">
-[...2 lines deleted...]
-      <c r="Y14" s="21">
+      <c r="X14" s="1">
+        <v>1</v>
+      </c>
+      <c r="Y14" s="8">
         <v>2</v>
       </c>
-      <c r="Z14" s="21" t="s">
-[...2 lines deleted...]
-      <c r="AA14" s="25">
+      <c r="Z14" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA14" s="8">
         <v>4</v>
       </c>
-      <c r="AB14" s="21">
+      <c r="AB14" s="8">
         <v>3</v>
       </c>
-      <c r="AC14" s="21">
-[...5 lines deleted...]
-      <c r="AE14" s="25">
+      <c r="AC14" s="8">
+        <v>1</v>
+      </c>
+      <c r="AD14" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE14" s="8">
         <v>6</v>
       </c>
-      <c r="AF14" s="21">
+      <c r="AF14" s="8">
         <v>2</v>
       </c>
-      <c r="AG14" s="21" t="s">
-[...2 lines deleted...]
-      <c r="AH14" s="21">
+      <c r="AG14" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH14" s="8">
         <v>3</v>
       </c>
-      <c r="AI14" s="21">
+      <c r="AI14" s="8">
         <v>9</v>
       </c>
-      <c r="AJ14" s="21">
+      <c r="AJ14" s="8">
         <v>2</v>
       </c>
-      <c r="AK14" s="21">
+      <c r="AK14" s="8">
         <v>13</v>
       </c>
-      <c r="AL14" s="21">
+      <c r="AL14" s="8">
         <v>10</v>
       </c>
-      <c r="AM14" s="21">
+      <c r="AM14" s="8">
         <v>13</v>
       </c>
-      <c r="AN14" s="21">
+      <c r="AN14" s="8">
         <v>23</v>
       </c>
-      <c r="AO14" s="21">
+      <c r="AO14" s="8">
         <v>18</v>
       </c>
-      <c r="AP14" s="25">
+      <c r="AP14" s="8">
         <v>2</v>
       </c>
+      <c r="AQ14" s="77">
+        <v>2</v>
+      </c>
     </row>
     <row r="15" spans="1:57">
-      <c r="A15" s="16" t="s">
+      <c r="A15" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="16"/>
-[...17 lines deleted...]
-      <c r="T15" s="4">
+      <c r="T15" s="1">
         <v>-12</v>
       </c>
-      <c r="U15" s="21">
+      <c r="U15" s="8">
         <v>-25</v>
       </c>
-      <c r="V15" s="4">
+      <c r="V15" s="1">
         <v>-18</v>
       </c>
-      <c r="W15" s="21">
+      <c r="W15" s="8">
         <v>-9</v>
       </c>
-      <c r="X15" s="4">
+      <c r="X15" s="1">
         <v>5</v>
       </c>
-      <c r="Y15" s="21">
+      <c r="Y15" s="8">
         <v>4</v>
       </c>
-      <c r="Z15" s="21">
+      <c r="Z15" s="8">
         <v>4</v>
       </c>
-      <c r="AA15" s="25">
+      <c r="AA15" s="8">
         <v>-2</v>
       </c>
-      <c r="AB15" s="21">
-[...2 lines deleted...]
-      <c r="AC15" s="21">
+      <c r="AB15" s="8">
+        <v>1</v>
+      </c>
+      <c r="AC15" s="8">
         <v>6</v>
       </c>
-      <c r="AD15" s="25">
+      <c r="AD15" s="8">
         <v>-13</v>
       </c>
-      <c r="AE15" s="25">
+      <c r="AE15" s="8">
         <v>-22</v>
       </c>
-      <c r="AF15" s="21">
+      <c r="AF15" s="8">
         <v>-16</v>
       </c>
-      <c r="AG15" s="21">
+      <c r="AG15" s="8">
         <v>-13</v>
       </c>
-      <c r="AH15" s="21">
+      <c r="AH15" s="8">
         <v>-12</v>
       </c>
-      <c r="AI15" s="21">
+      <c r="AI15" s="8">
         <v>-9</v>
       </c>
-      <c r="AJ15" s="21">
+      <c r="AJ15" s="8">
         <v>-5</v>
       </c>
-      <c r="AK15" s="21">
+      <c r="AK15" s="8">
         <v>4</v>
       </c>
-      <c r="AL15" s="21">
+      <c r="AL15" s="8">
         <v>4</v>
       </c>
-      <c r="AM15" s="21">
+      <c r="AM15" s="8">
         <v>2</v>
       </c>
-      <c r="AN15" s="21">
+      <c r="AN15" s="8">
         <v>-6</v>
       </c>
-      <c r="AO15" s="21">
+      <c r="AO15" s="8">
         <v>2</v>
       </c>
-      <c r="AP15" s="25">
+      <c r="AP15" s="8">
         <v>-11</v>
       </c>
+      <c r="AQ15" s="77">
+        <v>-14</v>
+      </c>
     </row>
     <row r="16" spans="1:57">
-      <c r="A16" s="16" t="s">
+      <c r="A16" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="16"/>
-[...88 lines deleted...]
-      <c r="A17" s="16" t="s">
+      <c r="T16" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="U16" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="V16" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="W16" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="X16" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y16" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z16" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA16" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB16" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC16" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD16" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE16" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF16" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG16" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH16" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI16" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ16" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK16" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL16" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM16" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN16" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO16" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP16" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ16" s="77" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17" spans="1:43">
+      <c r="A17" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="B17" s="16"/>
-[...20 lines deleted...]
-      <c r="U17" s="21">
+      <c r="T17" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="U17" s="8">
         <v>-8</v>
       </c>
-      <c r="V17" s="4" t="s">
-[...20 lines deleted...]
-      <c r="AC17" s="21">
+      <c r="V17" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="W17" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="X17" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y17" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z17" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA17" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB17" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC17" s="8">
         <v>-4</v>
       </c>
-      <c r="AD17" s="25" t="s">
-[...40 lines deleted...]
-      <c r="A18" s="16" t="s">
+      <c r="AD17" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE17" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF17" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG17" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH17" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI17" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ17" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK17" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL17" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM17" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN17" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO17" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP17" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ17" s="77" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18" spans="1:43">
+      <c r="A18" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="B18" s="16"/>
-[...88 lines deleted...]
-      <c r="A19" s="16" t="s">
+      <c r="T18" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="U18" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="V18" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="W18" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="X18" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y18" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z18" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA18" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB18" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC18" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD18" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE18" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF18" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG18" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH18" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI18" s="8">
+        <v>1</v>
+      </c>
+      <c r="AJ18" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK18" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL18" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM18" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN18" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO18" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP18" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ18" s="77" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19" spans="1:43">
+      <c r="A19" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="B19" s="16"/>
-[...38 lines deleted...]
-      <c r="AA19" s="25">
+      <c r="T19" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="U19" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="V19" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="W19" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="X19" s="1">
+        <v>1</v>
+      </c>
+      <c r="Y19" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z19" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA19" s="8">
         <v>2</v>
       </c>
-      <c r="AB19" s="21" t="s">
-[...2 lines deleted...]
-      <c r="AC19" s="21">
+      <c r="AB19" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC19" s="8">
         <v>3</v>
       </c>
-      <c r="AD19" s="25" t="s">
-[...8 lines deleted...]
-      <c r="AG19" s="21">
+      <c r="AD19" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE19" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF19" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG19" s="8">
         <v>-1</v>
       </c>
-      <c r="AH19" s="21" t="s">
-[...28 lines deleted...]
-      <c r="A20" s="16" t="s">
+      <c r="AH19" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI19" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ19" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK19" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL19" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM19" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN19" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO19" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP19" s="8">
+        <v>1</v>
+      </c>
+      <c r="AQ19" s="77" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20" spans="1:43">
+      <c r="A20" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="B20" s="16"/>
-[...88 lines deleted...]
-      <c r="A21" s="16" t="s">
+      <c r="T20" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="U20" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="V20" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="W20" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="X20" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y20" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z20" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA20" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB20" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC20" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD20" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE20" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF20" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG20" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH20" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI20" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ20" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK20" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL20" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM20" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN20" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO20" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP20" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ20" s="77" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="21" spans="1:43">
+      <c r="A21" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="B21" s="16"/>
-[...23 lines deleted...]
-      <c r="V21" s="4">
+      <c r="T21" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="U21" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="V21" s="1">
         <v>-5</v>
       </c>
-      <c r="W21" s="21">
+      <c r="W21" s="8">
         <v>-2</v>
       </c>
-      <c r="X21" s="4" t="s">
-[...2 lines deleted...]
-      <c r="Y21" s="21">
+      <c r="X21" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y21" s="8">
         <v>-3</v>
       </c>
-      <c r="Z21" s="21" t="s">
-[...2 lines deleted...]
-      <c r="AA21" s="25">
+      <c r="Z21" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA21" s="8">
         <v>-1</v>
       </c>
-      <c r="AB21" s="21" t="s">
-[...8 lines deleted...]
-      <c r="AE21" s="25">
+      <c r="AB21" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC21" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD21" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE21" s="8">
         <v>-2</v>
       </c>
-      <c r="AF21" s="21">
+      <c r="AF21" s="8">
         <v>-1</v>
       </c>
-      <c r="AG21" s="21">
+      <c r="AG21" s="8">
         <v>-2</v>
       </c>
-      <c r="AH21" s="21">
+      <c r="AH21" s="8">
         <v>-1</v>
       </c>
-      <c r="AI21" s="21" t="s">
-[...2 lines deleted...]
-      <c r="AJ21" s="21">
+      <c r="AI21" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ21" s="8">
         <v>4</v>
       </c>
-      <c r="AK21" s="21">
+      <c r="AK21" s="8">
         <v>6</v>
       </c>
-      <c r="AL21" s="21">
+      <c r="AL21" s="8">
         <v>3</v>
       </c>
-      <c r="AM21" s="21">
+      <c r="AM21" s="8">
         <v>14</v>
       </c>
-      <c r="AN21" s="21">
-[...2 lines deleted...]
-      <c r="AO21" s="21">
+      <c r="AN21" s="8">
+        <v>1</v>
+      </c>
+      <c r="AO21" s="8">
         <v>6</v>
       </c>
-      <c r="AP21" s="25" t="s">
-[...4 lines deleted...]
-      <c r="A22" s="16" t="s">
+      <c r="AP21" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ21" s="77" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="22" spans="1:43">
+      <c r="A22" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="B22" s="16"/>
-[...38 lines deleted...]
-      <c r="AA22" s="25">
+      <c r="T22" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="U22" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="V22" s="1">
+        <v>1</v>
+      </c>
+      <c r="W22" s="8">
+        <v>1</v>
+      </c>
+      <c r="X22" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y22" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z22" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA22" s="8">
         <v>-1</v>
       </c>
-      <c r="AB22" s="21">
+      <c r="AB22" s="8">
         <v>-1</v>
       </c>
-      <c r="AC22" s="21" t="s">
-[...43 lines deleted...]
-      <c r="A23" s="16" t="s">
+      <c r="AC22" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD22" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE22" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF22" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG22" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH22" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI22" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ22" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK22" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL22" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM22" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN22" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO22" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP22" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ22" s="77" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="23" spans="1:43">
+      <c r="A23" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="B23" s="16"/>
-[...17 lines deleted...]
-      <c r="T23" s="4">
+      <c r="T23" s="1">
         <v>-1</v>
       </c>
-      <c r="U23" s="21">
+      <c r="U23" s="8">
         <v>-19</v>
       </c>
-      <c r="V23" s="4">
+      <c r="V23" s="1">
         <v>-2</v>
       </c>
-      <c r="W23" s="21">
+      <c r="W23" s="8">
         <v>-17</v>
       </c>
-      <c r="X23" s="4">
+      <c r="X23" s="1">
         <v>-8</v>
       </c>
-      <c r="Y23" s="21">
+      <c r="Y23" s="8">
         <v>-2</v>
       </c>
-      <c r="Z23" s="21">
+      <c r="Z23" s="8">
         <v>2</v>
       </c>
-      <c r="AA23" s="25">
+      <c r="AA23" s="8">
         <v>-4</v>
       </c>
-      <c r="AB23" s="25">
+      <c r="AB23" s="8">
         <v>3</v>
       </c>
-      <c r="AC23" s="21">
+      <c r="AC23" s="8">
         <v>2</v>
       </c>
-      <c r="AD23" s="25">
+      <c r="AD23" s="8">
         <v>-11</v>
       </c>
-      <c r="AE23" s="25">
+      <c r="AE23" s="8">
         <v>-17</v>
       </c>
-      <c r="AF23" s="21">
+      <c r="AF23" s="8">
         <v>-4</v>
       </c>
-      <c r="AG23" s="21">
+      <c r="AG23" s="8">
         <v>-7</v>
       </c>
-      <c r="AH23" s="21">
+      <c r="AH23" s="8">
         <v>-5</v>
       </c>
-      <c r="AI23" s="21">
+      <c r="AI23" s="8">
         <v>4</v>
       </c>
-      <c r="AJ23" s="21">
+      <c r="AJ23" s="8">
         <v>-5</v>
       </c>
-      <c r="AK23" s="21">
+      <c r="AK23" s="8">
         <v>-1</v>
       </c>
-      <c r="AL23" s="21">
+      <c r="AL23" s="8">
         <v>8</v>
       </c>
-      <c r="AM23" s="21">
+      <c r="AM23" s="8">
         <v>4</v>
       </c>
-      <c r="AN23" s="21">
+      <c r="AN23" s="8">
         <v>-2</v>
       </c>
-      <c r="AO23" s="21">
+      <c r="AO23" s="8">
         <v>-1</v>
       </c>
-      <c r="AP23" s="25">
+      <c r="AP23" s="8">
         <v>-1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="78" t="s">
+      <c r="AQ23" s="77" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="24" spans="1:43">
+      <c r="A24" s="59" t="s">
         <v>11</v>
       </c>
-      <c r="B24" s="78"/>
-[...38 lines deleted...]
-      <c r="A25" s="62" t="s">
+      <c r="B24" s="59"/>
+      <c r="C24" s="59"/>
+      <c r="D24" s="59"/>
+      <c r="E24" s="59"/>
+      <c r="F24" s="59"/>
+      <c r="G24" s="59"/>
+      <c r="H24" s="59"/>
+      <c r="I24" s="59"/>
+      <c r="J24" s="59"/>
+      <c r="K24" s="59"/>
+      <c r="L24" s="59"/>
+      <c r="M24" s="59"/>
+      <c r="N24" s="59"/>
+      <c r="O24" s="59"/>
+      <c r="P24" s="59"/>
+      <c r="Q24" s="59"/>
+      <c r="R24" s="59"/>
+      <c r="S24" s="59"/>
+      <c r="T24" s="59"/>
+      <c r="U24" s="59"/>
+      <c r="V24" s="59"/>
+      <c r="W24" s="59"/>
+      <c r="X24" s="59"/>
+      <c r="Y24" s="59"/>
+      <c r="Z24" s="59"/>
+      <c r="AA24" s="59"/>
+      <c r="AB24" s="59"/>
+      <c r="AC24" s="59"/>
+      <c r="AD24" s="59"/>
+      <c r="AE24" s="59"/>
+      <c r="AF24" s="59"/>
+      <c r="AG24" s="59"/>
+      <c r="AH24" s="59"/>
+      <c r="AI24" s="59"/>
+      <c r="AJ24" s="59"/>
+      <c r="AK24" s="59"/>
+      <c r="AQ24" s="77"/>
+    </row>
+    <row r="25" spans="1:43">
+      <c r="A25" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="B25" s="16">
+      <c r="B25" s="5">
         <v>-164</v>
       </c>
-      <c r="C25" s="16">
+      <c r="C25" s="5">
         <v>-165</v>
       </c>
-      <c r="D25" s="16">
+      <c r="D25" s="5">
         <v>-155</v>
       </c>
-      <c r="E25" s="16">
+      <c r="E25" s="5">
         <v>-216</v>
       </c>
-      <c r="F25" s="16">
+      <c r="F25" s="5">
         <v>-211</v>
       </c>
-      <c r="G25" s="16">
+      <c r="G25" s="5">
         <v>-423</v>
       </c>
-      <c r="H25" s="16" t="s">
+      <c r="H25" s="5" t="s">
         <v>41</v>
       </c>
-      <c r="I25" s="16" t="s">
+      <c r="I25" s="5" t="s">
         <v>42</v>
       </c>
-      <c r="J25" s="16">
+      <c r="J25" s="5">
         <v>-321</v>
       </c>
-      <c r="K25" s="16">
+      <c r="K25" s="5">
         <v>-258</v>
       </c>
-      <c r="L25" s="16">
+      <c r="L25" s="5">
         <v>-241</v>
       </c>
-      <c r="M25" s="16" t="s">
+      <c r="M25" s="5" t="s">
         <v>40</v>
       </c>
-      <c r="N25" s="16" t="s">
+      <c r="N25" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="O25" s="16">
+      <c r="O25" s="5">
         <v>-123</v>
       </c>
-      <c r="P25" s="16" t="s">
+      <c r="P25" s="5" t="s">
         <v>40</v>
       </c>
-      <c r="Q25" s="16">
+      <c r="Q25" s="5">
         <v>-86</v>
       </c>
-      <c r="R25" s="16">
+      <c r="R25" s="5">
         <v>-131</v>
       </c>
-      <c r="S25" s="16" t="s">
+      <c r="S25" s="5" t="s">
         <v>44</v>
       </c>
-      <c r="T25" s="25">
+      <c r="T25" s="8">
         <v>-92</v>
       </c>
-      <c r="U25" s="21">
+      <c r="U25" s="8">
         <v>-89</v>
       </c>
-      <c r="V25" s="4">
+      <c r="V25" s="1">
         <v>-76</v>
       </c>
-      <c r="W25" s="21">
+      <c r="W25" s="8">
         <v>-39</v>
       </c>
-      <c r="X25" s="4">
+      <c r="X25" s="1">
         <v>-15</v>
       </c>
-      <c r="Y25" s="21">
+      <c r="Y25" s="8">
         <v>3</v>
       </c>
-      <c r="Z25" s="21">
+      <c r="Z25" s="8">
         <v>13</v>
       </c>
-      <c r="AA25" s="25">
+      <c r="AA25" s="8">
         <v>13</v>
       </c>
-      <c r="AB25" s="21">
+      <c r="AB25" s="8">
         <v>-2</v>
       </c>
-      <c r="AC25" s="21">
+      <c r="AC25" s="8">
         <v>8</v>
       </c>
-      <c r="AD25" s="25">
+      <c r="AD25" s="8">
         <v>-12</v>
       </c>
-      <c r="AE25" s="25">
+      <c r="AE25" s="8">
         <v>-51</v>
       </c>
-      <c r="AF25" s="21">
+      <c r="AF25" s="8">
         <v>-58</v>
       </c>
-      <c r="AG25" s="21">
+      <c r="AG25" s="8">
         <v>-31</v>
       </c>
-      <c r="AH25" s="21">
+      <c r="AH25" s="8">
         <v>-24</v>
       </c>
-      <c r="AI25" s="21">
+      <c r="AI25" s="8">
         <v>19</v>
       </c>
-      <c r="AJ25" s="21">
+      <c r="AJ25" s="8">
         <v>-17</v>
       </c>
-      <c r="AK25" s="21">
+      <c r="AK25" s="8">
         <v>63</v>
       </c>
-      <c r="AL25" s="21">
+      <c r="AL25" s="8">
         <v>49</v>
       </c>
-      <c r="AM25" s="21">
+      <c r="AM25" s="8">
         <v>7</v>
       </c>
-      <c r="AN25" s="21">
+      <c r="AN25" s="8">
         <v>31</v>
       </c>
-      <c r="AO25" s="21">
+      <c r="AO25" s="8">
         <v>9</v>
       </c>
-      <c r="AP25" s="25">
+      <c r="AP25" s="8">
         <v>-37</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="16" t="s">
+      <c r="AQ25" s="77">
+        <v>-20</v>
+      </c>
+    </row>
+    <row r="26" spans="1:43">
+      <c r="A26" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="B26" s="16"/>
-[...17 lines deleted...]
-      <c r="T26" s="25">
+      <c r="T26" s="8">
         <v>-56</v>
       </c>
-      <c r="U26" s="21">
+      <c r="U26" s="8">
         <v>-47</v>
       </c>
-      <c r="V26" s="4">
+      <c r="V26" s="1">
         <v>-62</v>
       </c>
-      <c r="W26" s="21">
+      <c r="W26" s="8">
         <v>-21</v>
       </c>
-      <c r="X26" s="4">
+      <c r="X26" s="1">
         <v>-22</v>
       </c>
-      <c r="Y26" s="21">
+      <c r="Y26" s="8">
         <v>-5</v>
       </c>
-      <c r="Z26" s="21">
+      <c r="Z26" s="8">
         <v>7</v>
       </c>
-      <c r="AA26" s="25">
+      <c r="AA26" s="8">
         <v>19</v>
       </c>
-      <c r="AB26" s="21">
+      <c r="AB26" s="8">
         <v>-3</v>
       </c>
-      <c r="AC26" s="21">
+      <c r="AC26" s="8">
         <v>6</v>
       </c>
-      <c r="AD26" s="25">
+      <c r="AD26" s="8">
         <v>-1</v>
       </c>
-      <c r="AE26" s="25">
+      <c r="AE26" s="8">
         <v>-27</v>
       </c>
-      <c r="AF26" s="21">
+      <c r="AF26" s="8">
         <v>-24</v>
       </c>
-      <c r="AG26" s="21">
+      <c r="AG26" s="8">
         <v>-11</v>
       </c>
-      <c r="AH26" s="21">
+      <c r="AH26" s="8">
         <v>-14</v>
       </c>
-      <c r="AI26" s="21">
+      <c r="AI26" s="8">
         <v>17</v>
       </c>
-      <c r="AJ26" s="21" t="s">
-[...2 lines deleted...]
-      <c r="AK26" s="21">
+      <c r="AJ26" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK26" s="8">
         <v>55</v>
       </c>
-      <c r="AL26" s="21">
+      <c r="AL26" s="8">
         <v>30</v>
       </c>
-      <c r="AM26" s="21">
+      <c r="AM26" s="8">
         <v>3</v>
       </c>
-      <c r="AN26" s="21">
+      <c r="AN26" s="8">
         <v>28</v>
       </c>
-      <c r="AO26" s="21">
+      <c r="AO26" s="8">
         <v>3</v>
       </c>
-      <c r="AP26" s="25">
+      <c r="AP26" s="8">
         <v>-25</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="16" t="s">
+      <c r="AQ26" s="77">
+        <v>-8</v>
+      </c>
+    </row>
+    <row r="27" spans="1:43">
+      <c r="A27" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="B27" s="16"/>
-[...17 lines deleted...]
-      <c r="T27" s="25">
+      <c r="T27" s="8">
         <v>-27</v>
       </c>
-      <c r="U27" s="21">
+      <c r="U27" s="8">
         <v>-11</v>
       </c>
-      <c r="V27" s="4" t="s">
-[...2 lines deleted...]
-      <c r="W27" s="21">
+      <c r="V27" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="W27" s="8">
         <v>2</v>
       </c>
-      <c r="X27" s="4" t="s">
-[...8 lines deleted...]
-      <c r="AA27" s="25">
+      <c r="X27" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y27" s="8">
+        <v>1</v>
+      </c>
+      <c r="Z27" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA27" s="8">
         <v>-6</v>
       </c>
-      <c r="AB27" s="21">
+      <c r="AB27" s="8">
         <v>-3</v>
       </c>
-      <c r="AC27" s="21">
+      <c r="AC27" s="8">
         <v>-4</v>
       </c>
-      <c r="AD27" s="25">
+      <c r="AD27" s="8">
         <v>4</v>
       </c>
-      <c r="AE27" s="25">
+      <c r="AE27" s="8">
         <v>-11</v>
       </c>
-      <c r="AF27" s="21">
+      <c r="AF27" s="8">
         <v>-11</v>
       </c>
-      <c r="AG27" s="21">
+      <c r="AG27" s="8">
         <v>-3</v>
       </c>
-      <c r="AH27" s="21">
-[...5 lines deleted...]
-      <c r="AJ27" s="21">
+      <c r="AH27" s="8">
+        <v>1</v>
+      </c>
+      <c r="AI27" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ27" s="8">
         <v>-6</v>
       </c>
-      <c r="AK27" s="21">
+      <c r="AK27" s="8">
         <v>3</v>
       </c>
-      <c r="AL27" s="21">
+      <c r="AL27" s="8">
         <v>3</v>
       </c>
-      <c r="AM27" s="21">
+      <c r="AM27" s="8">
         <v>-3</v>
       </c>
-      <c r="AN27" s="21">
-[...2 lines deleted...]
-      <c r="AO27" s="21">
+      <c r="AN27" s="8">
+        <v>1</v>
+      </c>
+      <c r="AO27" s="8">
         <v>2</v>
       </c>
-      <c r="AP27" s="25">
+      <c r="AP27" s="8">
         <v>-2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="16" t="s">
+      <c r="AQ27" s="77">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:43">
+      <c r="A28" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="B28" s="16"/>
-[...26 lines deleted...]
-      <c r="W28" s="21">
+      <c r="T28" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="U28" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="V28" s="1">
+        <v>1</v>
+      </c>
+      <c r="W28" s="8">
         <v>3</v>
       </c>
-      <c r="X28" s="4">
-[...2 lines deleted...]
-      <c r="Y28" s="21">
+      <c r="X28" s="1">
+        <v>1</v>
+      </c>
+      <c r="Y28" s="8">
         <v>2</v>
       </c>
-      <c r="Z28" s="21" t="s">
-[...14 lines deleted...]
-      <c r="AE28" s="25">
+      <c r="Z28" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA28" s="8">
+        <v>1</v>
+      </c>
+      <c r="AB28" s="8">
+        <v>1</v>
+      </c>
+      <c r="AC28" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD28" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE28" s="8">
         <v>3</v>
       </c>
-      <c r="AF28" s="21" t="s">
-[...8 lines deleted...]
-      <c r="AI28" s="21">
+      <c r="AF28" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG28" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH28" s="8">
+        <v>1</v>
+      </c>
+      <c r="AI28" s="8">
         <v>6</v>
       </c>
-      <c r="AJ28" s="21" t="s">
-[...2 lines deleted...]
-      <c r="AK28" s="21">
+      <c r="AJ28" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK28" s="8">
         <v>4</v>
       </c>
-      <c r="AL28" s="21">
+      <c r="AL28" s="8">
         <v>5</v>
       </c>
-      <c r="AM28" s="21">
+      <c r="AM28" s="8">
         <v>7</v>
       </c>
-      <c r="AN28" s="21">
+      <c r="AN28" s="8">
         <v>9</v>
       </c>
-      <c r="AO28" s="21">
+      <c r="AO28" s="8">
         <v>3</v>
       </c>
-      <c r="AP28" s="25" t="s">
-[...4 lines deleted...]
-      <c r="A29" s="16" t="s">
+      <c r="AP28" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ28" s="77">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:43">
+      <c r="A29" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="B29" s="16"/>
-[...17 lines deleted...]
-      <c r="T29" s="25">
+      <c r="T29" s="8">
         <v>-9</v>
       </c>
-      <c r="U29" s="21">
+      <c r="U29" s="8">
         <v>-23</v>
       </c>
-      <c r="V29" s="4">
+      <c r="V29" s="1">
         <v>-14</v>
       </c>
-      <c r="W29" s="21">
+      <c r="W29" s="8">
         <v>-9</v>
       </c>
-      <c r="X29" s="4">
+      <c r="X29" s="1">
         <v>5</v>
       </c>
-      <c r="Y29" s="21">
+      <c r="Y29" s="8">
         <v>6</v>
       </c>
-      <c r="Z29" s="21">
+      <c r="Z29" s="8">
         <v>4</v>
       </c>
-      <c r="AA29" s="25">
+      <c r="AA29" s="8">
         <v>-2</v>
       </c>
-      <c r="AB29" s="21">
+      <c r="AB29" s="8">
         <v>3</v>
       </c>
-      <c r="AC29" s="21">
+      <c r="AC29" s="8">
         <v>3</v>
       </c>
-      <c r="AD29" s="25">
+      <c r="AD29" s="8">
         <v>-11</v>
       </c>
-      <c r="AE29" s="25">
+      <c r="AE29" s="8">
         <v>-13</v>
       </c>
-      <c r="AF29" s="21">
+      <c r="AF29" s="8">
         <v>-21</v>
       </c>
-      <c r="AG29" s="21">
+      <c r="AG29" s="8">
         <v>-12</v>
       </c>
-      <c r="AH29" s="21">
+      <c r="AH29" s="8">
         <v>-9</v>
       </c>
-      <c r="AI29" s="21">
+      <c r="AI29" s="8">
         <v>-8</v>
       </c>
-      <c r="AJ29" s="21">
+      <c r="AJ29" s="8">
         <v>-5</v>
       </c>
-      <c r="AK29" s="21">
+      <c r="AK29" s="8">
         <v>2</v>
       </c>
-      <c r="AL29" s="21">
+      <c r="AL29" s="8">
         <v>3</v>
       </c>
-      <c r="AM29" s="21">
-[...2 lines deleted...]
-      <c r="AN29" s="21">
+      <c r="AM29" s="8">
+        <v>1</v>
+      </c>
+      <c r="AN29" s="8">
         <v>-6</v>
       </c>
-      <c r="AO29" s="21">
-[...2 lines deleted...]
-      <c r="AP29" s="25">
+      <c r="AO29" s="8">
+        <v>1</v>
+      </c>
+      <c r="AP29" s="8">
         <v>-11</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="16" t="s">
+      <c r="AQ29" s="77">
+        <v>-13</v>
+      </c>
+    </row>
+    <row r="30" spans="1:43">
+      <c r="A30" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="B30" s="16"/>
-[...20 lines deleted...]
-      <c r="U30" s="21">
+      <c r="T30" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="U30" s="8">
         <v>-8</v>
       </c>
-      <c r="V30" s="4">
+      <c r="V30" s="1">
         <v>-1</v>
       </c>
-      <c r="W30" s="21">
+      <c r="W30" s="8">
         <v>-14</v>
       </c>
-      <c r="X30" s="4">
-[...2 lines deleted...]
-      <c r="Y30" s="21">
+      <c r="X30" s="1">
+        <v>1</v>
+      </c>
+      <c r="Y30" s="8">
         <v>-1</v>
       </c>
-      <c r="Z30" s="21">
+      <c r="Z30" s="8">
         <v>2</v>
       </c>
-      <c r="AA30" s="25">
-[...5 lines deleted...]
-      <c r="AC30" s="21">
+      <c r="AA30" s="8">
+        <v>1</v>
+      </c>
+      <c r="AB30" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC30" s="8">
         <v>3</v>
       </c>
-      <c r="AD30" s="25">
+      <c r="AD30" s="8">
         <v>-4</v>
       </c>
-      <c r="AE30" s="25">
+      <c r="AE30" s="8">
         <v>-3</v>
       </c>
-      <c r="AF30" s="21">
+      <c r="AF30" s="8">
         <v>-2</v>
       </c>
-      <c r="AG30" s="21">
+      <c r="AG30" s="8">
         <v>-5</v>
       </c>
-      <c r="AH30" s="21">
+      <c r="AH30" s="8">
         <v>-3</v>
       </c>
-      <c r="AI30" s="21">
+      <c r="AI30" s="8">
         <v>4</v>
       </c>
-      <c r="AJ30" s="21">
+      <c r="AJ30" s="8">
         <v>-6</v>
       </c>
-      <c r="AK30" s="21">
+      <c r="AK30" s="8">
         <v>-1</v>
       </c>
-      <c r="AL30" s="21">
+      <c r="AL30" s="8">
         <v>8</v>
       </c>
-      <c r="AM30" s="21">
+      <c r="AM30" s="8">
         <v>-1</v>
       </c>
-      <c r="AN30" s="21">
+      <c r="AN30" s="8">
         <v>-1</v>
       </c>
-      <c r="AO30" s="21" t="s">
-[...7 lines deleted...]
-      <c r="A31" s="78" t="s">
+      <c r="AO30" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP30" s="8">
+        <v>1</v>
+      </c>
+      <c r="AQ30" s="77">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:43">
+      <c r="A31" s="59" t="s">
         <v>12</v>
       </c>
-      <c r="B31" s="78"/>
-[...38 lines deleted...]
-      <c r="A32" s="62" t="s">
+      <c r="B31" s="59"/>
+      <c r="C31" s="59"/>
+      <c r="D31" s="59"/>
+      <c r="E31" s="59"/>
+      <c r="F31" s="59"/>
+      <c r="G31" s="59"/>
+      <c r="H31" s="59"/>
+      <c r="I31" s="59"/>
+      <c r="J31" s="59"/>
+      <c r="K31" s="59"/>
+      <c r="L31" s="59"/>
+      <c r="M31" s="59"/>
+      <c r="N31" s="59"/>
+      <c r="O31" s="59"/>
+      <c r="P31" s="59"/>
+      <c r="Q31" s="59"/>
+      <c r="R31" s="59"/>
+      <c r="S31" s="59"/>
+      <c r="T31" s="59"/>
+      <c r="U31" s="59"/>
+      <c r="V31" s="59"/>
+      <c r="W31" s="59"/>
+      <c r="X31" s="59"/>
+      <c r="Y31" s="59"/>
+      <c r="Z31" s="59"/>
+      <c r="AA31" s="59"/>
+      <c r="AB31" s="59"/>
+      <c r="AC31" s="59"/>
+      <c r="AD31" s="59"/>
+      <c r="AE31" s="59"/>
+      <c r="AF31" s="59"/>
+      <c r="AG31" s="59"/>
+      <c r="AH31" s="59"/>
+      <c r="AI31" s="59"/>
+      <c r="AJ31" s="59"/>
+      <c r="AK31" s="59"/>
+      <c r="AQ31" s="77"/>
+    </row>
+    <row r="32" spans="1:43">
+      <c r="A32" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="B32" s="16">
+      <c r="B32" s="5">
         <v>-22</v>
       </c>
-      <c r="C32" s="16" t="s">
+      <c r="C32" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="D32" s="16">
+      <c r="D32" s="5">
         <v>-27</v>
       </c>
-      <c r="E32" s="16" t="s">
+      <c r="E32" s="5" t="s">
         <v>46</v>
       </c>
-      <c r="F32" s="16">
+      <c r="F32" s="5">
         <v>-42</v>
       </c>
-      <c r="G32" s="16">
+      <c r="G32" s="5">
         <v>-99</v>
       </c>
-      <c r="H32" s="16">
+      <c r="H32" s="5">
         <v>-77</v>
       </c>
-      <c r="I32" s="16">
+      <c r="I32" s="5">
         <v>-65</v>
       </c>
-      <c r="J32" s="16">
+      <c r="J32" s="5">
         <v>-53</v>
       </c>
-      <c r="K32" s="16">
+      <c r="K32" s="5">
         <v>-43</v>
       </c>
-      <c r="L32" s="16">
+      <c r="L32" s="5">
         <v>-28</v>
       </c>
-      <c r="M32" s="16">
+      <c r="M32" s="5">
         <v>-21</v>
       </c>
-      <c r="N32" s="16">
+      <c r="N32" s="5">
         <v>-15</v>
       </c>
-      <c r="O32" s="16">
+      <c r="O32" s="5">
         <v>-13</v>
       </c>
-      <c r="P32" s="16">
+      <c r="P32" s="5">
         <v>-17</v>
       </c>
-      <c r="Q32" s="16">
+      <c r="Q32" s="5">
         <v>-23</v>
       </c>
-      <c r="R32" s="16">
+      <c r="R32" s="5">
         <v>-13</v>
       </c>
-      <c r="S32" s="16">
+      <c r="S32" s="5">
         <v>-31</v>
       </c>
       <c r="T32" s="1">
         <v>-18</v>
       </c>
-      <c r="U32" s="25">
+      <c r="U32" s="8">
         <v>-31</v>
       </c>
-      <c r="V32" s="4">
+      <c r="V32" s="1">
         <v>-7</v>
       </c>
-      <c r="W32" s="25">
+      <c r="W32" s="8">
         <v>-16</v>
       </c>
-      <c r="X32" s="4">
+      <c r="X32" s="1">
         <v>-17</v>
       </c>
-      <c r="Y32" s="25">
+      <c r="Y32" s="8">
         <v>-8</v>
       </c>
-      <c r="Z32" s="21" t="s">
-[...2 lines deleted...]
-      <c r="AA32" s="25">
+      <c r="Z32" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA32" s="8">
         <v>-7</v>
       </c>
-      <c r="AB32" s="25">
+      <c r="AB32" s="8">
         <v>3</v>
       </c>
-      <c r="AC32" s="25">
+      <c r="AC32" s="8">
         <v>10</v>
       </c>
-      <c r="AD32" s="25">
+      <c r="AD32" s="8">
         <v>-13</v>
       </c>
-      <c r="AE32" s="25">
+      <c r="AE32" s="8">
         <v>-17</v>
       </c>
-      <c r="AF32" s="21">
+      <c r="AF32" s="8">
         <v>-4</v>
       </c>
-      <c r="AG32" s="21">
+      <c r="AG32" s="8">
         <v>-8</v>
       </c>
-      <c r="AH32" s="25">
+      <c r="AH32" s="8">
         <v>-4</v>
       </c>
-      <c r="AI32" s="25">
+      <c r="AI32" s="8">
         <v>12</v>
       </c>
-      <c r="AJ32" s="21">
+      <c r="AJ32" s="8">
         <v>12</v>
       </c>
-      <c r="AK32" s="21">
+      <c r="AK32" s="8">
         <v>20</v>
       </c>
-      <c r="AL32" s="25">
+      <c r="AL32" s="8">
         <v>18</v>
       </c>
-      <c r="AM32" s="25">
+      <c r="AM32" s="8">
         <v>25</v>
       </c>
-      <c r="AN32" s="21">
+      <c r="AN32" s="8">
         <v>12</v>
       </c>
-      <c r="AO32" s="21">
+      <c r="AO32" s="8">
         <v>23</v>
       </c>
-      <c r="AP32" s="25">
+      <c r="AP32" s="8">
         <v>-3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="16" t="s">
+      <c r="AQ32" s="77">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="33" spans="1:43">
+      <c r="A33" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="B33" s="16"/>
-[...16 lines deleted...]
-      <c r="S33" s="16"/>
       <c r="T33" s="1">
         <v>-6</v>
       </c>
-      <c r="U33" s="25">
+      <c r="U33" s="8">
         <v>-6</v>
       </c>
-      <c r="V33" s="4" t="s">
-[...2 lines deleted...]
-      <c r="W33" s="25">
+      <c r="V33" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="W33" s="8">
         <v>-6</v>
       </c>
-      <c r="X33" s="4">
-[...8 lines deleted...]
-      <c r="AA33" s="25">
+      <c r="X33" s="1">
+        <v>1</v>
+      </c>
+      <c r="Y33" s="8">
+        <v>1</v>
+      </c>
+      <c r="Z33" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA33" s="8">
         <v>-6</v>
       </c>
-      <c r="AB33" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AC33" s="25">
+      <c r="AB33" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC33" s="8">
         <v>4</v>
       </c>
-      <c r="AD33" s="25">
-[...2 lines deleted...]
-      <c r="AE33" s="25">
+      <c r="AD33" s="8">
+        <v>1</v>
+      </c>
+      <c r="AE33" s="8">
         <v>-3</v>
       </c>
-      <c r="AF33" s="21">
+      <c r="AF33" s="8">
         <v>-6</v>
       </c>
-      <c r="AG33" s="25">
+      <c r="AG33" s="8">
         <v>2</v>
       </c>
-      <c r="AH33" s="25" t="s">
-[...5 lines deleted...]
-      <c r="AJ33" s="21">
+      <c r="AH33" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI33" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ33" s="8">
         <v>3</v>
       </c>
-      <c r="AK33" s="21" t="s">
-[...2 lines deleted...]
-      <c r="AL33" s="25">
+      <c r="AK33" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL33" s="8">
         <v>4</v>
       </c>
-      <c r="AM33" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AN33" s="21">
+      <c r="AM33" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN33" s="8">
         <v>-3</v>
       </c>
-      <c r="AO33" s="21">
-[...7 lines deleted...]
-      <c r="A34" s="16" t="s">
+      <c r="AO33" s="8">
+        <v>1</v>
+      </c>
+      <c r="AP33" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ33" s="77">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="34" spans="1:43">
+      <c r="A34" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="B34" s="16"/>
-[...16 lines deleted...]
-      <c r="S34" s="16"/>
       <c r="T34" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="U34" s="25" t="s">
-[...11 lines deleted...]
-      <c r="Y34" s="25">
+      <c r="U34" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="V34" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="W34" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="X34" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y34" s="8">
         <v>-3</v>
       </c>
-      <c r="Z34" s="21" t="s">
-[...11 lines deleted...]
-      <c r="AD34" s="25">
+      <c r="Z34" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA34" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB34" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC34" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD34" s="8">
         <v>-1</v>
       </c>
-      <c r="AE34" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AF34" s="21">
+      <c r="AE34" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF34" s="8">
         <v>-3</v>
       </c>
-      <c r="AG34" s="25" t="s">
-[...11 lines deleted...]
-      <c r="AK34" s="21">
+      <c r="AG34" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH34" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI34" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ34" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK34" s="8">
         <v>-2</v>
       </c>
-      <c r="AL34" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AM34" s="25" t="s">
+      <c r="AL34" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM34" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AN34" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="AO34" s="21" t="s">
-[...7 lines deleted...]
-      <c r="A35" s="16" t="s">
+      <c r="AO34" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP34" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ34" s="77" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="35" spans="1:43">
+      <c r="A35" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="B35" s="16"/>
-[...16 lines deleted...]
-      <c r="S35" s="16"/>
       <c r="T35" s="1">
         <v>-8</v>
       </c>
-      <c r="U35" s="25">
+      <c r="U35" s="8">
         <v>-4</v>
       </c>
-      <c r="V35" s="4">
+      <c r="V35" s="1">
         <v>2</v>
       </c>
-      <c r="W35" s="25">
+      <c r="W35" s="8">
         <v>-6</v>
       </c>
-      <c r="X35" s="4">
+      <c r="X35" s="1">
         <v>-10</v>
       </c>
-      <c r="Y35" s="25" t="s">
-[...11 lines deleted...]
-      <c r="AC35" s="25">
+      <c r="Y35" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z35" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA35" s="8">
+        <v>1</v>
+      </c>
+      <c r="AB35" s="8">
+        <v>1</v>
+      </c>
+      <c r="AC35" s="8">
         <v>4</v>
       </c>
-      <c r="AD35" s="25">
+      <c r="AD35" s="8">
         <v>-4</v>
       </c>
-      <c r="AE35" s="25">
+      <c r="AE35" s="8">
         <v>8</v>
       </c>
-      <c r="AF35" s="21">
-[...2 lines deleted...]
-      <c r="AG35" s="25">
+      <c r="AF35" s="8">
+        <v>1</v>
+      </c>
+      <c r="AG35" s="8">
         <v>-4</v>
       </c>
-      <c r="AH35" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AI35" s="25">
+      <c r="AH35" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI35" s="8">
         <v>9</v>
       </c>
-      <c r="AJ35" s="21">
+      <c r="AJ35" s="8">
         <v>2</v>
       </c>
-      <c r="AK35" s="21">
+      <c r="AK35" s="8">
         <v>5</v>
       </c>
-      <c r="AL35" s="25">
+      <c r="AL35" s="8">
         <v>5</v>
       </c>
-      <c r="AM35" s="25">
+      <c r="AM35" s="8">
         <v>-1</v>
       </c>
-      <c r="AN35" s="21">
-[...5 lines deleted...]
-      <c r="AP35" s="25">
+      <c r="AN35" s="8">
+        <v>1</v>
+      </c>
+      <c r="AO35" s="8">
+        <v>1</v>
+      </c>
+      <c r="AP35" s="8">
         <v>-4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="16" t="s">
+      <c r="AQ35" s="77">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="36" spans="1:43">
+      <c r="A36" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="B36" s="16"/>
-[...16 lines deleted...]
-      <c r="S36" s="16"/>
       <c r="T36" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="U36" s="25" t="s">
-[...17 lines deleted...]
-      <c r="AA36" s="25">
+      <c r="U36" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="V36" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="W36" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="X36" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y36" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z36" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA36" s="8">
         <v>3</v>
       </c>
-      <c r="AB36" s="25">
+      <c r="AB36" s="8">
         <v>2</v>
       </c>
-      <c r="AC36" s="25">
-[...5 lines deleted...]
-      <c r="AE36" s="25">
+      <c r="AC36" s="8">
+        <v>1</v>
+      </c>
+      <c r="AD36" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE36" s="8">
         <v>3</v>
       </c>
-      <c r="AF36" s="21">
+      <c r="AF36" s="8">
         <v>2</v>
       </c>
-      <c r="AG36" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AH36" s="25">
+      <c r="AG36" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH36" s="8">
         <v>2</v>
       </c>
-      <c r="AI36" s="25">
+      <c r="AI36" s="8">
         <v>3</v>
       </c>
-      <c r="AJ36" s="21">
+      <c r="AJ36" s="8">
         <v>2</v>
       </c>
-      <c r="AK36" s="21">
+      <c r="AK36" s="8">
         <v>9</v>
       </c>
-      <c r="AL36" s="25">
+      <c r="AL36" s="8">
         <v>5</v>
       </c>
-      <c r="AM36" s="25">
+      <c r="AM36" s="8">
         <v>6</v>
       </c>
-      <c r="AN36" s="21">
+      <c r="AN36" s="8">
         <v>14</v>
       </c>
-      <c r="AO36" s="21">
+      <c r="AO36" s="8">
         <v>15</v>
       </c>
-      <c r="AP36" s="25">
+      <c r="AP36" s="8">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="16" t="s">
+      <c r="AQ36" s="77">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:43">
+      <c r="A37" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="B37" s="16"/>
-[...16 lines deleted...]
-      <c r="S37" s="16"/>
       <c r="T37" s="1">
         <v>-3</v>
       </c>
-      <c r="U37" s="25">
+      <c r="U37" s="8">
         <v>-2</v>
       </c>
-      <c r="V37" s="4">
+      <c r="V37" s="1">
         <v>-4</v>
       </c>
-      <c r="W37" s="25" t="s">
-[...5 lines deleted...]
-      <c r="Y37" s="25">
+      <c r="W37" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="X37" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y37" s="8">
         <v>-2</v>
       </c>
-      <c r="Z37" s="21" t="s">
-[...5 lines deleted...]
-      <c r="AB37" s="25">
+      <c r="Z37" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA37" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB37" s="8">
         <v>-2</v>
       </c>
-      <c r="AC37" s="25">
+      <c r="AC37" s="8">
         <v>3</v>
       </c>
-      <c r="AD37" s="25">
+      <c r="AD37" s="8">
         <v>-2</v>
       </c>
-      <c r="AE37" s="25">
+      <c r="AE37" s="8">
         <v>-9</v>
       </c>
-      <c r="AF37" s="21">
+      <c r="AF37" s="8">
         <v>5</v>
       </c>
-      <c r="AG37" s="25">
+      <c r="AG37" s="8">
         <v>-1</v>
       </c>
-      <c r="AH37" s="25">
+      <c r="AH37" s="8">
         <v>-3</v>
       </c>
-      <c r="AI37" s="25">
+      <c r="AI37" s="8">
         <v>-1</v>
       </c>
-      <c r="AJ37" s="21" t="s">
-[...2 lines deleted...]
-      <c r="AK37" s="21">
+      <c r="AJ37" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK37" s="8">
         <v>2</v>
       </c>
-      <c r="AL37" s="25">
-[...16 lines deleted...]
-      <c r="A38" s="16" t="s">
+      <c r="AL37" s="8">
+        <v>1</v>
+      </c>
+      <c r="AM37" s="8">
+        <v>1</v>
+      </c>
+      <c r="AN37" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO37" s="8">
+        <v>1</v>
+      </c>
+      <c r="AP37" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ37" s="77">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:43">
+      <c r="A38" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="B38" s="16"/>
-[...16 lines deleted...]
-      <c r="S38" s="16"/>
       <c r="T38" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="U38" s="25" t="s">
-[...67 lines deleted...]
-      <c r="A39" s="16" t="s">
+      <c r="U38" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="V38" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="W38" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="X38" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y38" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z38" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA38" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB38" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC38" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD38" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE38" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF38" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG38" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH38" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI38" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ38" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK38" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL38" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM38" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN38" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO38" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP38" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ38" s="77" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="39" spans="1:43">
+      <c r="A39" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="B39" s="16"/>
-[...16 lines deleted...]
-      <c r="S39" s="16"/>
       <c r="T39" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="U39" s="25">
+      <c r="U39" s="8">
         <v>-8</v>
       </c>
-      <c r="V39" s="4" t="s">
-[...20 lines deleted...]
-      <c r="AC39" s="25">
+      <c r="V39" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="W39" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="X39" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y39" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z39" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA39" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB39" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC39" s="8">
         <v>-4</v>
       </c>
-      <c r="AD39" s="25" t="s">
-[...40 lines deleted...]
-      <c r="A40" s="16" t="s">
+      <c r="AD39" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE39" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF39" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG39" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH39" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI39" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ39" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK39" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL39" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM39" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN39" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO39" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP39" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ39" s="77" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="40" spans="1:43">
+      <c r="A40" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="B40" s="16"/>
-[...16 lines deleted...]
-      <c r="S40" s="16"/>
       <c r="T40" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="U40" s="25" t="s">
-[...67 lines deleted...]
-      <c r="A41" s="16" t="s">
+      <c r="U40" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="V40" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="W40" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="X40" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y40" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z40" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA40" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB40" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC40" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD40" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE40" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF40" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG40" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH40" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI40" s="8">
+        <v>1</v>
+      </c>
+      <c r="AJ40" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK40" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL40" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM40" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN40" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO40" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP40" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ40" s="77" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="41" spans="1:43">
+      <c r="A41" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="B41" s="16"/>
-[...16 lines deleted...]
-      <c r="S41" s="16"/>
       <c r="T41" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="U41" s="25" t="s">
-[...17 lines deleted...]
-      <c r="AA41" s="25">
+      <c r="U41" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="V41" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="W41" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="X41" s="1">
+        <v>1</v>
+      </c>
+      <c r="Y41" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z41" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA41" s="8">
         <v>2</v>
       </c>
-      <c r="AB41" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AC41" s="25">
+      <c r="AB41" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC41" s="8">
         <v>3</v>
       </c>
-      <c r="AD41" s="25" t="s">
-[...8 lines deleted...]
-      <c r="AG41" s="25">
+      <c r="AD41" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE41" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF41" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG41" s="8">
         <v>-1</v>
       </c>
-      <c r="AH41" s="25" t="s">
-[...28 lines deleted...]
-      <c r="A42" s="16" t="s">
+      <c r="AH41" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI41" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ41" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK41" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL41" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM41" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN41" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO41" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP41" s="8">
+        <v>1</v>
+      </c>
+      <c r="AQ41" s="77" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="42" spans="1:43">
+      <c r="A42" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="B42" s="16"/>
-[...16 lines deleted...]
-      <c r="S42" s="16"/>
       <c r="T42" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="U42" s="25" t="s">
-[...67 lines deleted...]
-      <c r="A43" s="16" t="s">
+      <c r="U42" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="V42" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="W42" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="X42" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y42" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z42" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA42" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB42" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC42" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD42" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE42" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF42" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG42" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH42" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI42" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ42" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK42" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL42" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM42" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN42" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO42" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP42" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ42" s="77" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="43" spans="1:43">
+      <c r="A43" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="B43" s="16"/>
-[...16 lines deleted...]
-      <c r="S43" s="16"/>
       <c r="T43" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="U43" s="25" t="s">
-[...2 lines deleted...]
-      <c r="V43" s="4">
+      <c r="U43" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="V43" s="1">
         <v>-5</v>
       </c>
-      <c r="W43" s="25">
+      <c r="W43" s="8">
         <v>-2</v>
       </c>
-      <c r="X43" s="4" t="s">
-[...2 lines deleted...]
-      <c r="Y43" s="25">
+      <c r="X43" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y43" s="8">
         <v>-3</v>
       </c>
-      <c r="Z43" s="21" t="s">
-[...2 lines deleted...]
-      <c r="AA43" s="25">
+      <c r="Z43" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA43" s="8">
         <v>-1</v>
       </c>
-      <c r="AB43" s="25" t="s">
-[...8 lines deleted...]
-      <c r="AE43" s="25">
+      <c r="AB43" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC43" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD43" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE43" s="8">
         <v>-2</v>
       </c>
-      <c r="AF43" s="21">
+      <c r="AF43" s="8">
         <v>-1</v>
       </c>
-      <c r="AG43" s="25">
+      <c r="AG43" s="8">
         <v>-2</v>
       </c>
-      <c r="AH43" s="25">
+      <c r="AH43" s="8">
         <v>-1</v>
       </c>
-      <c r="AI43" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AJ43" s="21">
+      <c r="AI43" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ43" s="8">
         <v>4</v>
       </c>
-      <c r="AK43" s="21">
+      <c r="AK43" s="8">
         <v>6</v>
       </c>
-      <c r="AL43" s="25">
+      <c r="AL43" s="8">
         <v>3</v>
       </c>
-      <c r="AM43" s="25">
+      <c r="AM43" s="8">
         <v>14</v>
       </c>
-      <c r="AN43" s="21">
-[...2 lines deleted...]
-      <c r="AO43" s="21">
+      <c r="AN43" s="8">
+        <v>1</v>
+      </c>
+      <c r="AO43" s="8">
         <v>6</v>
       </c>
-      <c r="AP43" s="25" t="s">
-[...4 lines deleted...]
-      <c r="A44" s="16" t="s">
+      <c r="AP43" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ43" s="77" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="44" spans="1:43">
+      <c r="A44" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="B44" s="16"/>
-[...16 lines deleted...]
-      <c r="S44" s="16"/>
       <c r="T44" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="U44" s="25" t="s">
-[...17 lines deleted...]
-      <c r="AA44" s="25">
+      <c r="U44" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="V44" s="1">
+        <v>1</v>
+      </c>
+      <c r="W44" s="8">
+        <v>1</v>
+      </c>
+      <c r="X44" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y44" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z44" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA44" s="8">
         <v>-1</v>
       </c>
-      <c r="AB44" s="25">
+      <c r="AB44" s="8">
         <v>-1</v>
       </c>
-      <c r="AC44" s="25" t="s">
-[...43 lines deleted...]
-      <c r="A45" s="27" t="s">
+      <c r="AC44" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD44" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE44" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF44" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG44" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH44" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI44" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ44" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK44" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL44" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM44" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN44" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO44" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP44" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AQ44" s="77" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="45" spans="1:43">
+      <c r="A45" s="9" t="s">
         <v>24</v>
       </c>
-      <c r="B45" s="27"/>
-[...16 lines deleted...]
-      <c r="S45" s="27"/>
+      <c r="B45" s="9"/>
+      <c r="C45" s="9"/>
+      <c r="D45" s="9"/>
+      <c r="E45" s="9"/>
+      <c r="F45" s="9"/>
+      <c r="G45" s="9"/>
+      <c r="H45" s="9"/>
+      <c r="I45" s="9"/>
+      <c r="J45" s="9"/>
+      <c r="K45" s="9"/>
+      <c r="L45" s="9"/>
+      <c r="M45" s="9"/>
+      <c r="N45" s="9"/>
+      <c r="O45" s="9"/>
+      <c r="P45" s="9"/>
+      <c r="Q45" s="9"/>
+      <c r="R45" s="9"/>
+      <c r="S45" s="9"/>
       <c r="T45" s="2">
         <v>-1</v>
       </c>
-      <c r="U45" s="29">
+      <c r="U45" s="10">
         <v>-11</v>
       </c>
       <c r="V45" s="2">
         <v>-1</v>
       </c>
-      <c r="W45" s="29">
+      <c r="W45" s="10">
         <v>-3</v>
       </c>
       <c r="X45" s="2">
         <v>-9</v>
       </c>
-      <c r="Y45" s="29">
+      <c r="Y45" s="10">
         <v>-1</v>
       </c>
-      <c r="Z45" s="29" t="s">
-[...2 lines deleted...]
-      <c r="AA45" s="29">
+      <c r="Z45" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA45" s="10">
         <v>-5</v>
       </c>
-      <c r="AB45" s="29">
+      <c r="AB45" s="10">
         <v>3</v>
       </c>
-      <c r="AC45" s="29">
+      <c r="AC45" s="10">
         <v>-1</v>
       </c>
-      <c r="AD45" s="29">
+      <c r="AD45" s="10">
         <v>-7</v>
       </c>
-      <c r="AE45" s="29">
+      <c r="AE45" s="10">
         <v>-14</v>
       </c>
-      <c r="AF45" s="29">
+      <c r="AF45" s="10">
         <v>-2</v>
       </c>
-      <c r="AG45" s="29">
+      <c r="AG45" s="10">
         <v>-2</v>
       </c>
-      <c r="AH45" s="29">
+      <c r="AH45" s="10">
         <v>-2</v>
       </c>
-      <c r="AI45" s="29" t="s">
-[...11 lines deleted...]
-      <c r="AM45" s="29">
+      <c r="AI45" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ45" s="10">
+        <v>1</v>
+      </c>
+      <c r="AK45" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL45" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM45" s="10">
         <v>5</v>
       </c>
-      <c r="AN45" s="29">
+      <c r="AN45" s="10">
         <v>-1</v>
       </c>
-      <c r="AO45" s="29">
+      <c r="AO45" s="10">
         <v>-1</v>
       </c>
-      <c r="AP45" s="29">
+      <c r="AP45" s="10">
         <v>-2</v>
       </c>
-    </row>
-[...8 lines deleted...]
-      <c r="X48" s="64"/>
+      <c r="AQ45" s="10">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:43">
+      <c r="X46" s="23"/>
+      <c r="AB46" s="24"/>
+    </row>
+    <row r="47" spans="1:43">
+      <c r="X47" s="23"/>
+    </row>
+    <row r="48" spans="1:43">
+      <c r="X48" s="23"/>
     </row>
     <row r="49" spans="24:24">
-      <c r="X49" s="64"/>
+      <c r="X49" s="23"/>
     </row>
     <row r="50" spans="24:24">
-      <c r="X50" s="64"/>
+      <c r="X50" s="23"/>
     </row>
     <row r="51" spans="24:24">
-      <c r="X51" s="64"/>
+      <c r="X51" s="23"/>
     </row>
     <row r="52" spans="24:24">
-      <c r="X52" s="64"/>
+      <c r="X52" s="23"/>
     </row>
     <row r="53" spans="24:24">
-      <c r="X53" s="64"/>
+      <c r="X53" s="23"/>
     </row>
     <row r="54" spans="24:24">
-      <c r="X54" s="64"/>
+      <c r="X54" s="23"/>
     </row>
     <row r="55" spans="24:24">
-      <c r="X55" s="64"/>
+      <c r="X55" s="23"/>
     </row>
     <row r="56" spans="24:24">
-      <c r="X56" s="64"/>
+      <c r="X56" s="23"/>
     </row>
     <row r="57" spans="24:24">
-      <c r="X57" s="64"/>
+      <c r="X57" s="23"/>
     </row>
     <row r="58" spans="24:24">
-      <c r="X58" s="64"/>
+      <c r="X58" s="23"/>
     </row>
     <row r="59" spans="24:24">
-      <c r="X59" s="64"/>
+      <c r="X59" s="23"/>
     </row>
     <row r="60" spans="24:24">
-      <c r="X60" s="64"/>
+      <c r="X60" s="23"/>
     </row>
     <row r="61" spans="24:24">
-      <c r="X61" s="64"/>
+      <c r="X61" s="23"/>
     </row>
     <row r="62" spans="24:24">
-      <c r="X62" s="64"/>
+      <c r="X62" s="23"/>
     </row>
     <row r="63" spans="24:24">
-      <c r="X63" s="64"/>
+      <c r="X63" s="23"/>
     </row>
     <row r="64" spans="24:24">
-      <c r="X64" s="64"/>
+      <c r="X64" s="23"/>
     </row>
     <row r="65" spans="24:24">
-      <c r="X65" s="64"/>
+      <c r="X65" s="23"/>
     </row>
     <row r="66" spans="24:24">
-      <c r="X66" s="64"/>
+      <c r="X66" s="23"/>
     </row>
     <row r="67" spans="24:24">
-      <c r="X67" s="64"/>
+      <c r="X67" s="23"/>
     </row>
     <row r="68" spans="24:24">
-      <c r="X68" s="64"/>
+      <c r="X68" s="23"/>
     </row>
     <row r="69" spans="24:24">
-      <c r="X69" s="64"/>
+      <c r="X69" s="23"/>
     </row>
     <row r="70" spans="24:24">
-      <c r="X70" s="64"/>
+      <c r="X70" s="23"/>
     </row>
     <row r="71" spans="24:24">
-      <c r="X71" s="64"/>
+      <c r="X71" s="23"/>
     </row>
     <row r="72" spans="24:24">
-      <c r="X72" s="64"/>
+      <c r="X72" s="23"/>
     </row>
     <row r="73" spans="24:24">
-      <c r="X73" s="64"/>
+      <c r="X73" s="23"/>
     </row>
     <row r="74" spans="24:24">
-      <c r="X74" s="64"/>
+      <c r="X74" s="23"/>
     </row>
     <row r="75" spans="24:24">
-      <c r="X75" s="64"/>
+      <c r="X75" s="23"/>
     </row>
     <row r="76" spans="24:24">
-      <c r="X76" s="64"/>
+      <c r="X76" s="23"/>
     </row>
     <row r="77" spans="24:24">
-      <c r="X77" s="64"/>
+      <c r="X77" s="23"/>
     </row>
     <row r="78" spans="24:24">
-      <c r="X78" s="64"/>
+      <c r="X78" s="23"/>
     </row>
     <row r="79" spans="24:24">
-      <c r="X79" s="64"/>
+      <c r="X79" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="Z5:AW5"/>
     <mergeCell ref="AL7:AW7"/>
     <mergeCell ref="A24:AK24"/>
     <mergeCell ref="A31:AK31"/>
     <mergeCell ref="Z7:AK7"/>
     <mergeCell ref="T7:Y7"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:S7"/>
     <mergeCell ref="A9:AK9"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>Прибывшие</vt:lpstr>
-      <vt:lpstr>Прибывшие 2024-2026</vt:lpstr>
-[...3 lines deleted...]
-      <vt:lpstr>Сальдо внеш.мигр  2024-2026</vt:lpstr>
+      <vt:lpstr>Выбышие  </vt:lpstr>
+      <vt:lpstr>Сальдо</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>