--- v4 (2026-08-06)
+++ v5 (2026-09-15)
@@ -9,67 +9,67 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\ДИСК Д\номенклатура по смк\эл.номенклатура 2026\14-26 Основные показатели (динамические ряды) по демографической и социальной статистике\миграция\месяц\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6206942F-C340-47AC-9252-1E08F372ED52}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{455FA94C-A058-4A98-8589-9166926CA445}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="9" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="8" r:id="rId2"/>
     <sheet name="Прибывшие" sheetId="4" r:id="rId3"/>
     <sheet name="Выбышие  " sheetId="5" r:id="rId4"/>
     <sheet name="Сальдо" sheetId="7" r:id="rId5"/>
   </sheets>
-  <calcPr calcId="114210"/>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1556" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1619" uniqueCount="91">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -267,88 +267,91 @@
   <si>
     <t>Связанные публикации:</t>
   </si>
   <si>
     <t>Полезные ссылки:</t>
   </si>
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=  </t>
   </si>
   <si>
     <t xml:space="preserve">Дата последней актуализации: </t>
   </si>
   <si>
     <t>Дата следующей актуализации:</t>
   </si>
   <si>
     <t>Ответственное структурное подразделение</t>
   </si>
   <si>
     <t>Управление социальной и демографической статистики</t>
   </si>
   <si>
     <t>Ответственный исполнитель</t>
   </si>
   <si>
-    <t>Адильшинова Гульшат</t>
-[...1 lines deleted...]
-  <si>
     <t>Номер телефона :</t>
   </si>
   <si>
     <t>+7 723 2 254705</t>
   </si>
   <si>
     <t>Электронная почта</t>
-  </si>
-[...1 lines deleted...]
-    <t>G.Adilshinova@aspire.gov.kz</t>
   </si>
   <si>
     <t>Количество лиц, которые прибыли в страну из-за границы для постоянного или длительного проживания в отчетном периоде</t>
   </si>
   <si>
     <t>Для формирования текущих данных по статистике миграции населения используются такие источники данных, как административные данные, предоставляемые административными источниками и национальные переписи населения, проводимые вне плана статистических работ</t>
   </si>
   <si>
     <t>Ежемесячное число прибывших граждан по районам</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=38&amp;year=2026&amp;name=10723&amp;period=quarter&amp;type=spreadsheets</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Внешняя миграция по всем потокам </t>
   </si>
   <si>
     <t xml:space="preserve">Сальдо внешней миграции </t>
+  </si>
+  <si>
+    <t>Бахтиярова Анара Мухаметалиевна</t>
+  </si>
+  <si>
+    <t>A.Bakhtiyarova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=38&amp;year=2026&amp;name=10723&amp;period=&amp;type=</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="41">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
+  </numFmts>
+  <fonts count="40" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -560,56 +563,50 @@
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
-      <charset val="204"/>
-[...4 lines deleted...]
-      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Cambria"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="major"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF9C6500"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
@@ -1017,54 +1014,54 @@
     <xf numFmtId="0" fontId="16" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="6" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="7" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="7" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="8" borderId="20" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="38" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -2708,55 +2705,55 @@
     <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="78">
+  <cellXfs count="84">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
@@ -2813,1874 +2810,1888 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="23" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="24" applyFont="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="23" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="24" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="23" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="23" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="23" applyFont="1"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="3" xfId="25" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="29" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="3" xfId="26" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="3" xfId="26" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="3" xfId="26" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="3" xfId="25" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="3" xfId="1637" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="2" xfId="25" applyBorder="1"/>
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="24" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="17" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="17" fontId="6" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="17" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="1721">
-    <cellStyle name="20% - Акцент1 2" xfId="36" xr:uid="{FCD12C0D-CE3B-449E-A8CA-9CA39660E87F}"/>
-[...1598 lines deleted...]
-    <cellStyle name="60% - Акцент6 9 9" xfId="1635" xr:uid="{16B33B7D-44F0-49E6-A315-63DB0F9DC289}"/>
+    <cellStyle name="20% - Акцент1 2" xfId="36" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
+    <cellStyle name="20% - Акцент1 2 10" xfId="37" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="20% - Акцент1 2 11" xfId="38" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="20% - Акцент1 2 12" xfId="39" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="20% - Акцент1 2 13" xfId="40" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="20% - Акцент1 2 14" xfId="41" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="20% - Акцент1 2 15" xfId="42" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="20% - Акцент1 2 16" xfId="43" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
+    <cellStyle name="20% - Акцент1 2 17" xfId="44" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
+    <cellStyle name="20% - Акцент1 2 18" xfId="45" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
+    <cellStyle name="20% - Акцент1 2 19" xfId="46" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
+    <cellStyle name="20% - Акцент1 2 2" xfId="47" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
+    <cellStyle name="20% - Акцент1 2 20" xfId="48" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
+    <cellStyle name="20% - Акцент1 2 21" xfId="49" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
+    <cellStyle name="20% - Акцент1 2 22" xfId="50" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
+    <cellStyle name="20% - Акцент1 2 23" xfId="51" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
+    <cellStyle name="20% - Акцент1 2 24" xfId="52" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
+    <cellStyle name="20% - Акцент1 2 25" xfId="53" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
+    <cellStyle name="20% - Акцент1 2 3" xfId="54" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
+    <cellStyle name="20% - Акцент1 2 4" xfId="55" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
+    <cellStyle name="20% - Акцент1 2 5" xfId="56" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
+    <cellStyle name="20% - Акцент1 2 6" xfId="57" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
+    <cellStyle name="20% - Акцент1 2 7" xfId="58" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
+    <cellStyle name="20% - Акцент1 2 8" xfId="59" xr:uid="{00000000-0005-0000-0000-000017000000}"/>
+    <cellStyle name="20% - Акцент1 2 9" xfId="60" xr:uid="{00000000-0005-0000-0000-000018000000}"/>
+    <cellStyle name="20% - Акцент1 3" xfId="61" xr:uid="{00000000-0005-0000-0000-000019000000}"/>
+    <cellStyle name="20% - Акцент1 3 10" xfId="62" xr:uid="{00000000-0005-0000-0000-00001A000000}"/>
+    <cellStyle name="20% - Акцент1 3 11" xfId="63" xr:uid="{00000000-0005-0000-0000-00001B000000}"/>
+    <cellStyle name="20% - Акцент1 3 12" xfId="64" xr:uid="{00000000-0005-0000-0000-00001C000000}"/>
+    <cellStyle name="20% - Акцент1 3 13" xfId="65" xr:uid="{00000000-0005-0000-0000-00001D000000}"/>
+    <cellStyle name="20% - Акцент1 3 14" xfId="66" xr:uid="{00000000-0005-0000-0000-00001E000000}"/>
+    <cellStyle name="20% - Акцент1 3 15" xfId="67" xr:uid="{00000000-0005-0000-0000-00001F000000}"/>
+    <cellStyle name="20% - Акцент1 3 16" xfId="68" xr:uid="{00000000-0005-0000-0000-000020000000}"/>
+    <cellStyle name="20% - Акцент1 3 17" xfId="69" xr:uid="{00000000-0005-0000-0000-000021000000}"/>
+    <cellStyle name="20% - Акцент1 3 18" xfId="70" xr:uid="{00000000-0005-0000-0000-000022000000}"/>
+    <cellStyle name="20% - Акцент1 3 19" xfId="71" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
+    <cellStyle name="20% - Акцент1 3 2" xfId="72" xr:uid="{00000000-0005-0000-0000-000024000000}"/>
+    <cellStyle name="20% - Акцент1 3 20" xfId="73" xr:uid="{00000000-0005-0000-0000-000025000000}"/>
+    <cellStyle name="20% - Акцент1 3 21" xfId="74" xr:uid="{00000000-0005-0000-0000-000026000000}"/>
+    <cellStyle name="20% - Акцент1 3 22" xfId="75" xr:uid="{00000000-0005-0000-0000-000027000000}"/>
+    <cellStyle name="20% - Акцент1 3 23" xfId="76" xr:uid="{00000000-0005-0000-0000-000028000000}"/>
+    <cellStyle name="20% - Акцент1 3 24" xfId="77" xr:uid="{00000000-0005-0000-0000-000029000000}"/>
+    <cellStyle name="20% - Акцент1 3 25" xfId="78" xr:uid="{00000000-0005-0000-0000-00002A000000}"/>
+    <cellStyle name="20% - Акцент1 3 3" xfId="79" xr:uid="{00000000-0005-0000-0000-00002B000000}"/>
+    <cellStyle name="20% - Акцент1 3 4" xfId="80" xr:uid="{00000000-0005-0000-0000-00002C000000}"/>
+    <cellStyle name="20% - Акцент1 3 5" xfId="81" xr:uid="{00000000-0005-0000-0000-00002D000000}"/>
+    <cellStyle name="20% - Акцент1 3 6" xfId="82" xr:uid="{00000000-0005-0000-0000-00002E000000}"/>
+    <cellStyle name="20% - Акцент1 3 7" xfId="83" xr:uid="{00000000-0005-0000-0000-00002F000000}"/>
+    <cellStyle name="20% - Акцент1 3 8" xfId="84" xr:uid="{00000000-0005-0000-0000-000030000000}"/>
+    <cellStyle name="20% - Акцент1 3 9" xfId="85" xr:uid="{00000000-0005-0000-0000-000031000000}"/>
+    <cellStyle name="20% - Акцент1 4" xfId="86" xr:uid="{00000000-0005-0000-0000-000032000000}"/>
+    <cellStyle name="20% - Акцент1 4 10" xfId="87" xr:uid="{00000000-0005-0000-0000-000033000000}"/>
+    <cellStyle name="20% - Акцент1 4 11" xfId="88" xr:uid="{00000000-0005-0000-0000-000034000000}"/>
+    <cellStyle name="20% - Акцент1 4 12" xfId="89" xr:uid="{00000000-0005-0000-0000-000035000000}"/>
+    <cellStyle name="20% - Акцент1 4 13" xfId="90" xr:uid="{00000000-0005-0000-0000-000036000000}"/>
+    <cellStyle name="20% - Акцент1 4 14" xfId="91" xr:uid="{00000000-0005-0000-0000-000037000000}"/>
+    <cellStyle name="20% - Акцент1 4 15" xfId="92" xr:uid="{00000000-0005-0000-0000-000038000000}"/>
+    <cellStyle name="20% - Акцент1 4 16" xfId="93" xr:uid="{00000000-0005-0000-0000-000039000000}"/>
+    <cellStyle name="20% - Акцент1 4 17" xfId="94" xr:uid="{00000000-0005-0000-0000-00003A000000}"/>
+    <cellStyle name="20% - Акцент1 4 18" xfId="95" xr:uid="{00000000-0005-0000-0000-00003B000000}"/>
+    <cellStyle name="20% - Акцент1 4 19" xfId="96" xr:uid="{00000000-0005-0000-0000-00003C000000}"/>
+    <cellStyle name="20% - Акцент1 4 2" xfId="97" xr:uid="{00000000-0005-0000-0000-00003D000000}"/>
+    <cellStyle name="20% - Акцент1 4 20" xfId="98" xr:uid="{00000000-0005-0000-0000-00003E000000}"/>
+    <cellStyle name="20% - Акцент1 4 21" xfId="99" xr:uid="{00000000-0005-0000-0000-00003F000000}"/>
+    <cellStyle name="20% - Акцент1 4 22" xfId="100" xr:uid="{00000000-0005-0000-0000-000040000000}"/>
+    <cellStyle name="20% - Акцент1 4 23" xfId="101" xr:uid="{00000000-0005-0000-0000-000041000000}"/>
+    <cellStyle name="20% - Акцент1 4 24" xfId="102" xr:uid="{00000000-0005-0000-0000-000042000000}"/>
+    <cellStyle name="20% - Акцент1 4 25" xfId="103" xr:uid="{00000000-0005-0000-0000-000043000000}"/>
+    <cellStyle name="20% - Акцент1 4 3" xfId="104" xr:uid="{00000000-0005-0000-0000-000044000000}"/>
+    <cellStyle name="20% - Акцент1 4 4" xfId="105" xr:uid="{00000000-0005-0000-0000-000045000000}"/>
+    <cellStyle name="20% - Акцент1 4 5" xfId="106" xr:uid="{00000000-0005-0000-0000-000046000000}"/>
+    <cellStyle name="20% - Акцент1 4 6" xfId="107" xr:uid="{00000000-0005-0000-0000-000047000000}"/>
+    <cellStyle name="20% - Акцент1 4 7" xfId="108" xr:uid="{00000000-0005-0000-0000-000048000000}"/>
+    <cellStyle name="20% - Акцент1 4 8" xfId="109" xr:uid="{00000000-0005-0000-0000-000049000000}"/>
+    <cellStyle name="20% - Акцент1 4 9" xfId="110" xr:uid="{00000000-0005-0000-0000-00004A000000}"/>
+    <cellStyle name="20% - Акцент1 5" xfId="111" xr:uid="{00000000-0005-0000-0000-00004B000000}"/>
+    <cellStyle name="20% - Акцент1 5 10" xfId="112" xr:uid="{00000000-0005-0000-0000-00004C000000}"/>
+    <cellStyle name="20% - Акцент1 5 11" xfId="113" xr:uid="{00000000-0005-0000-0000-00004D000000}"/>
+    <cellStyle name="20% - Акцент1 5 12" xfId="114" xr:uid="{00000000-0005-0000-0000-00004E000000}"/>
+    <cellStyle name="20% - Акцент1 5 13" xfId="115" xr:uid="{00000000-0005-0000-0000-00004F000000}"/>
+    <cellStyle name="20% - Акцент1 5 14" xfId="116" xr:uid="{00000000-0005-0000-0000-000050000000}"/>
+    <cellStyle name="20% - Акцент1 5 15" xfId="117" xr:uid="{00000000-0005-0000-0000-000051000000}"/>
+    <cellStyle name="20% - Акцент1 5 16" xfId="118" xr:uid="{00000000-0005-0000-0000-000052000000}"/>
+    <cellStyle name="20% - Акцент1 5 17" xfId="119" xr:uid="{00000000-0005-0000-0000-000053000000}"/>
+    <cellStyle name="20% - Акцент1 5 18" xfId="120" xr:uid="{00000000-0005-0000-0000-000054000000}"/>
+    <cellStyle name="20% - Акцент1 5 19" xfId="121" xr:uid="{00000000-0005-0000-0000-000055000000}"/>
+    <cellStyle name="20% - Акцент1 5 2" xfId="122" xr:uid="{00000000-0005-0000-0000-000056000000}"/>
+    <cellStyle name="20% - Акцент1 5 20" xfId="123" xr:uid="{00000000-0005-0000-0000-000057000000}"/>
+    <cellStyle name="20% - Акцент1 5 21" xfId="124" xr:uid="{00000000-0005-0000-0000-000058000000}"/>
+    <cellStyle name="20% - Акцент1 5 22" xfId="125" xr:uid="{00000000-0005-0000-0000-000059000000}"/>
+    <cellStyle name="20% - Акцент1 5 23" xfId="126" xr:uid="{00000000-0005-0000-0000-00005A000000}"/>
+    <cellStyle name="20% - Акцент1 5 24" xfId="127" xr:uid="{00000000-0005-0000-0000-00005B000000}"/>
+    <cellStyle name="20% - Акцент1 5 25" xfId="128" xr:uid="{00000000-0005-0000-0000-00005C000000}"/>
+    <cellStyle name="20% - Акцент1 5 3" xfId="129" xr:uid="{00000000-0005-0000-0000-00005D000000}"/>
+    <cellStyle name="20% - Акцент1 5 4" xfId="130" xr:uid="{00000000-0005-0000-0000-00005E000000}"/>
+    <cellStyle name="20% - Акцент1 5 5" xfId="131" xr:uid="{00000000-0005-0000-0000-00005F000000}"/>
+    <cellStyle name="20% - Акцент1 5 6" xfId="132" xr:uid="{00000000-0005-0000-0000-000060000000}"/>
+    <cellStyle name="20% - Акцент1 5 7" xfId="133" xr:uid="{00000000-0005-0000-0000-000061000000}"/>
+    <cellStyle name="20% - Акцент1 5 8" xfId="134" xr:uid="{00000000-0005-0000-0000-000062000000}"/>
+    <cellStyle name="20% - Акцент1 5 9" xfId="135" xr:uid="{00000000-0005-0000-0000-000063000000}"/>
+    <cellStyle name="20% - Акцент1 6" xfId="136" xr:uid="{00000000-0005-0000-0000-000064000000}"/>
+    <cellStyle name="20% - Акцент1 6 10" xfId="137" xr:uid="{00000000-0005-0000-0000-000065000000}"/>
+    <cellStyle name="20% - Акцент1 6 11" xfId="138" xr:uid="{00000000-0005-0000-0000-000066000000}"/>
+    <cellStyle name="20% - Акцент1 6 12" xfId="139" xr:uid="{00000000-0005-0000-0000-000067000000}"/>
+    <cellStyle name="20% - Акцент1 6 13" xfId="140" xr:uid="{00000000-0005-0000-0000-000068000000}"/>
+    <cellStyle name="20% - Акцент1 6 14" xfId="141" xr:uid="{00000000-0005-0000-0000-000069000000}"/>
+    <cellStyle name="20% - Акцент1 6 15" xfId="142" xr:uid="{00000000-0005-0000-0000-00006A000000}"/>
+    <cellStyle name="20% - Акцент1 6 16" xfId="143" xr:uid="{00000000-0005-0000-0000-00006B000000}"/>
+    <cellStyle name="20% - Акцент1 6 17" xfId="144" xr:uid="{00000000-0005-0000-0000-00006C000000}"/>
+    <cellStyle name="20% - Акцент1 6 18" xfId="145" xr:uid="{00000000-0005-0000-0000-00006D000000}"/>
+    <cellStyle name="20% - Акцент1 6 19" xfId="146" xr:uid="{00000000-0005-0000-0000-00006E000000}"/>
+    <cellStyle name="20% - Акцент1 6 2" xfId="147" xr:uid="{00000000-0005-0000-0000-00006F000000}"/>
+    <cellStyle name="20% - Акцент1 6 20" xfId="148" xr:uid="{00000000-0005-0000-0000-000070000000}"/>
+    <cellStyle name="20% - Акцент1 6 21" xfId="149" xr:uid="{00000000-0005-0000-0000-000071000000}"/>
+    <cellStyle name="20% - Акцент1 6 22" xfId="150" xr:uid="{00000000-0005-0000-0000-000072000000}"/>
+    <cellStyle name="20% - Акцент1 6 23" xfId="151" xr:uid="{00000000-0005-0000-0000-000073000000}"/>
+    <cellStyle name="20% - Акцент1 6 24" xfId="152" xr:uid="{00000000-0005-0000-0000-000074000000}"/>
+    <cellStyle name="20% - Акцент1 6 25" xfId="153" xr:uid="{00000000-0005-0000-0000-000075000000}"/>
+    <cellStyle name="20% - Акцент1 6 3" xfId="154" xr:uid="{00000000-0005-0000-0000-000076000000}"/>
+    <cellStyle name="20% - Акцент1 6 4" xfId="155" xr:uid="{00000000-0005-0000-0000-000077000000}"/>
+    <cellStyle name="20% - Акцент1 6 5" xfId="156" xr:uid="{00000000-0005-0000-0000-000078000000}"/>
+    <cellStyle name="20% - Акцент1 6 6" xfId="157" xr:uid="{00000000-0005-0000-0000-000079000000}"/>
+    <cellStyle name="20% - Акцент1 6 7" xfId="158" xr:uid="{00000000-0005-0000-0000-00007A000000}"/>
+    <cellStyle name="20% - Акцент1 6 8" xfId="159" xr:uid="{00000000-0005-0000-0000-00007B000000}"/>
+    <cellStyle name="20% - Акцент1 6 9" xfId="160" xr:uid="{00000000-0005-0000-0000-00007C000000}"/>
+    <cellStyle name="20% - Акцент1 7" xfId="161" xr:uid="{00000000-0005-0000-0000-00007D000000}"/>
+    <cellStyle name="20% - Акцент1 7 10" xfId="162" xr:uid="{00000000-0005-0000-0000-00007E000000}"/>
+    <cellStyle name="20% - Акцент1 7 11" xfId="163" xr:uid="{00000000-0005-0000-0000-00007F000000}"/>
+    <cellStyle name="20% - Акцент1 7 12" xfId="164" xr:uid="{00000000-0005-0000-0000-000080000000}"/>
+    <cellStyle name="20% - Акцент1 7 13" xfId="165" xr:uid="{00000000-0005-0000-0000-000081000000}"/>
+    <cellStyle name="20% - Акцент1 7 14" xfId="166" xr:uid="{00000000-0005-0000-0000-000082000000}"/>
+    <cellStyle name="20% - Акцент1 7 15" xfId="167" xr:uid="{00000000-0005-0000-0000-000083000000}"/>
+    <cellStyle name="20% - Акцент1 7 16" xfId="168" xr:uid="{00000000-0005-0000-0000-000084000000}"/>
+    <cellStyle name="20% - Акцент1 7 17" xfId="169" xr:uid="{00000000-0005-0000-0000-000085000000}"/>
+    <cellStyle name="20% - Акцент1 7 18" xfId="170" xr:uid="{00000000-0005-0000-0000-000086000000}"/>
+    <cellStyle name="20% - Акцент1 7 19" xfId="171" xr:uid="{00000000-0005-0000-0000-000087000000}"/>
+    <cellStyle name="20% - Акцент1 7 2" xfId="172" xr:uid="{00000000-0005-0000-0000-000088000000}"/>
+    <cellStyle name="20% - Акцент1 7 20" xfId="173" xr:uid="{00000000-0005-0000-0000-000089000000}"/>
+    <cellStyle name="20% - Акцент1 7 21" xfId="174" xr:uid="{00000000-0005-0000-0000-00008A000000}"/>
+    <cellStyle name="20% - Акцент1 7 22" xfId="175" xr:uid="{00000000-0005-0000-0000-00008B000000}"/>
+    <cellStyle name="20% - Акцент1 7 23" xfId="176" xr:uid="{00000000-0005-0000-0000-00008C000000}"/>
+    <cellStyle name="20% - Акцент1 7 24" xfId="177" xr:uid="{00000000-0005-0000-0000-00008D000000}"/>
+    <cellStyle name="20% - Акцент1 7 25" xfId="178" xr:uid="{00000000-0005-0000-0000-00008E000000}"/>
+    <cellStyle name="20% - Акцент1 7 3" xfId="179" xr:uid="{00000000-0005-0000-0000-00008F000000}"/>
+    <cellStyle name="20% - Акцент1 7 4" xfId="180" xr:uid="{00000000-0005-0000-0000-000090000000}"/>
+    <cellStyle name="20% - Акцент1 7 5" xfId="181" xr:uid="{00000000-0005-0000-0000-000091000000}"/>
+    <cellStyle name="20% - Акцент1 7 6" xfId="182" xr:uid="{00000000-0005-0000-0000-000092000000}"/>
+    <cellStyle name="20% - Акцент1 7 7" xfId="183" xr:uid="{00000000-0005-0000-0000-000093000000}"/>
+    <cellStyle name="20% - Акцент1 7 8" xfId="184" xr:uid="{00000000-0005-0000-0000-000094000000}"/>
+    <cellStyle name="20% - Акцент1 7 9" xfId="185" xr:uid="{00000000-0005-0000-0000-000095000000}"/>
+    <cellStyle name="20% - Акцент1 8" xfId="186" xr:uid="{00000000-0005-0000-0000-000096000000}"/>
+    <cellStyle name="20% - Акцент1 8 10" xfId="187" xr:uid="{00000000-0005-0000-0000-000097000000}"/>
+    <cellStyle name="20% - Акцент1 8 11" xfId="188" xr:uid="{00000000-0005-0000-0000-000098000000}"/>
+    <cellStyle name="20% - Акцент1 8 12" xfId="189" xr:uid="{00000000-0005-0000-0000-000099000000}"/>
+    <cellStyle name="20% - Акцент1 8 13" xfId="190" xr:uid="{00000000-0005-0000-0000-00009A000000}"/>
+    <cellStyle name="20% - Акцент1 8 14" xfId="191" xr:uid="{00000000-0005-0000-0000-00009B000000}"/>
+    <cellStyle name="20% - Акцент1 8 15" xfId="192" xr:uid="{00000000-0005-0000-0000-00009C000000}"/>
+    <cellStyle name="20% - Акцент1 8 16" xfId="193" xr:uid="{00000000-0005-0000-0000-00009D000000}"/>
+    <cellStyle name="20% - Акцент1 8 17" xfId="194" xr:uid="{00000000-0005-0000-0000-00009E000000}"/>
+    <cellStyle name="20% - Акцент1 8 18" xfId="195" xr:uid="{00000000-0005-0000-0000-00009F000000}"/>
+    <cellStyle name="20% - Акцент1 8 19" xfId="196" xr:uid="{00000000-0005-0000-0000-0000A0000000}"/>
+    <cellStyle name="20% - Акцент1 8 2" xfId="197" xr:uid="{00000000-0005-0000-0000-0000A1000000}"/>
+    <cellStyle name="20% - Акцент1 8 20" xfId="198" xr:uid="{00000000-0005-0000-0000-0000A2000000}"/>
+    <cellStyle name="20% - Акцент1 8 21" xfId="199" xr:uid="{00000000-0005-0000-0000-0000A3000000}"/>
+    <cellStyle name="20% - Акцент1 8 22" xfId="200" xr:uid="{00000000-0005-0000-0000-0000A4000000}"/>
+    <cellStyle name="20% - Акцент1 8 23" xfId="201" xr:uid="{00000000-0005-0000-0000-0000A5000000}"/>
+    <cellStyle name="20% - Акцент1 8 24" xfId="202" xr:uid="{00000000-0005-0000-0000-0000A6000000}"/>
+    <cellStyle name="20% - Акцент1 8 25" xfId="203" xr:uid="{00000000-0005-0000-0000-0000A7000000}"/>
+    <cellStyle name="20% - Акцент1 8 3" xfId="204" xr:uid="{00000000-0005-0000-0000-0000A8000000}"/>
+    <cellStyle name="20% - Акцент1 8 4" xfId="205" xr:uid="{00000000-0005-0000-0000-0000A9000000}"/>
+    <cellStyle name="20% - Акцент1 8 5" xfId="206" xr:uid="{00000000-0005-0000-0000-0000AA000000}"/>
+    <cellStyle name="20% - Акцент1 8 6" xfId="207" xr:uid="{00000000-0005-0000-0000-0000AB000000}"/>
+    <cellStyle name="20% - Акцент1 8 7" xfId="208" xr:uid="{00000000-0005-0000-0000-0000AC000000}"/>
+    <cellStyle name="20% - Акцент1 8 8" xfId="209" xr:uid="{00000000-0005-0000-0000-0000AD000000}"/>
+    <cellStyle name="20% - Акцент1 8 9" xfId="210" xr:uid="{00000000-0005-0000-0000-0000AE000000}"/>
+    <cellStyle name="20% - Акцент1 9" xfId="211" xr:uid="{00000000-0005-0000-0000-0000AF000000}"/>
+    <cellStyle name="20% - Акцент1 9 10" xfId="212" xr:uid="{00000000-0005-0000-0000-0000B0000000}"/>
+    <cellStyle name="20% - Акцент1 9 11" xfId="213" xr:uid="{00000000-0005-0000-0000-0000B1000000}"/>
+    <cellStyle name="20% - Акцент1 9 12" xfId="214" xr:uid="{00000000-0005-0000-0000-0000B2000000}"/>
+    <cellStyle name="20% - Акцент1 9 13" xfId="215" xr:uid="{00000000-0005-0000-0000-0000B3000000}"/>
+    <cellStyle name="20% - Акцент1 9 14" xfId="216" xr:uid="{00000000-0005-0000-0000-0000B4000000}"/>
+    <cellStyle name="20% - Акцент1 9 15" xfId="217" xr:uid="{00000000-0005-0000-0000-0000B5000000}"/>
+    <cellStyle name="20% - Акцент1 9 16" xfId="218" xr:uid="{00000000-0005-0000-0000-0000B6000000}"/>
+    <cellStyle name="20% - Акцент1 9 17" xfId="219" xr:uid="{00000000-0005-0000-0000-0000B7000000}"/>
+    <cellStyle name="20% - Акцент1 9 18" xfId="220" xr:uid="{00000000-0005-0000-0000-0000B8000000}"/>
+    <cellStyle name="20% - Акцент1 9 19" xfId="221" xr:uid="{00000000-0005-0000-0000-0000B9000000}"/>
+    <cellStyle name="20% - Акцент1 9 2" xfId="222" xr:uid="{00000000-0005-0000-0000-0000BA000000}"/>
+    <cellStyle name="20% - Акцент1 9 20" xfId="223" xr:uid="{00000000-0005-0000-0000-0000BB000000}"/>
+    <cellStyle name="20% - Акцент1 9 21" xfId="224" xr:uid="{00000000-0005-0000-0000-0000BC000000}"/>
+    <cellStyle name="20% - Акцент1 9 22" xfId="225" xr:uid="{00000000-0005-0000-0000-0000BD000000}"/>
+    <cellStyle name="20% - Акцент1 9 23" xfId="226" xr:uid="{00000000-0005-0000-0000-0000BE000000}"/>
+    <cellStyle name="20% - Акцент1 9 24" xfId="227" xr:uid="{00000000-0005-0000-0000-0000BF000000}"/>
+    <cellStyle name="20% - Акцент1 9 25" xfId="228" xr:uid="{00000000-0005-0000-0000-0000C0000000}"/>
+    <cellStyle name="20% - Акцент1 9 3" xfId="229" xr:uid="{00000000-0005-0000-0000-0000C1000000}"/>
+    <cellStyle name="20% - Акцент1 9 4" xfId="230" xr:uid="{00000000-0005-0000-0000-0000C2000000}"/>
+    <cellStyle name="20% - Акцент1 9 5" xfId="231" xr:uid="{00000000-0005-0000-0000-0000C3000000}"/>
+    <cellStyle name="20% - Акцент1 9 6" xfId="232" xr:uid="{00000000-0005-0000-0000-0000C4000000}"/>
+    <cellStyle name="20% - Акцент1 9 7" xfId="233" xr:uid="{00000000-0005-0000-0000-0000C5000000}"/>
+    <cellStyle name="20% - Акцент1 9 8" xfId="234" xr:uid="{00000000-0005-0000-0000-0000C6000000}"/>
+    <cellStyle name="20% - Акцент1 9 9" xfId="235" xr:uid="{00000000-0005-0000-0000-0000C7000000}"/>
+    <cellStyle name="20% - Акцент2 2" xfId="236" xr:uid="{00000000-0005-0000-0000-0000C8000000}"/>
+    <cellStyle name="20% - Акцент2 2 10" xfId="237" xr:uid="{00000000-0005-0000-0000-0000C9000000}"/>
+    <cellStyle name="20% - Акцент2 2 11" xfId="238" xr:uid="{00000000-0005-0000-0000-0000CA000000}"/>
+    <cellStyle name="20% - Акцент2 2 12" xfId="239" xr:uid="{00000000-0005-0000-0000-0000CB000000}"/>
+    <cellStyle name="20% - Акцент2 2 13" xfId="240" xr:uid="{00000000-0005-0000-0000-0000CC000000}"/>
+    <cellStyle name="20% - Акцент2 2 14" xfId="241" xr:uid="{00000000-0005-0000-0000-0000CD000000}"/>
+    <cellStyle name="20% - Акцент2 2 15" xfId="242" xr:uid="{00000000-0005-0000-0000-0000CE000000}"/>
+    <cellStyle name="20% - Акцент2 2 16" xfId="243" xr:uid="{00000000-0005-0000-0000-0000CF000000}"/>
+    <cellStyle name="20% - Акцент2 2 17" xfId="244" xr:uid="{00000000-0005-0000-0000-0000D0000000}"/>
+    <cellStyle name="20% - Акцент2 2 18" xfId="245" xr:uid="{00000000-0005-0000-0000-0000D1000000}"/>
+    <cellStyle name="20% - Акцент2 2 19" xfId="246" xr:uid="{00000000-0005-0000-0000-0000D2000000}"/>
+    <cellStyle name="20% - Акцент2 2 2" xfId="247" xr:uid="{00000000-0005-0000-0000-0000D3000000}"/>
+    <cellStyle name="20% - Акцент2 2 20" xfId="248" xr:uid="{00000000-0005-0000-0000-0000D4000000}"/>
+    <cellStyle name="20% - Акцент2 2 21" xfId="249" xr:uid="{00000000-0005-0000-0000-0000D5000000}"/>
+    <cellStyle name="20% - Акцент2 2 22" xfId="250" xr:uid="{00000000-0005-0000-0000-0000D6000000}"/>
+    <cellStyle name="20% - Акцент2 2 23" xfId="251" xr:uid="{00000000-0005-0000-0000-0000D7000000}"/>
+    <cellStyle name="20% - Акцент2 2 24" xfId="252" xr:uid="{00000000-0005-0000-0000-0000D8000000}"/>
+    <cellStyle name="20% - Акцент2 2 25" xfId="253" xr:uid="{00000000-0005-0000-0000-0000D9000000}"/>
+    <cellStyle name="20% - Акцент2 2 3" xfId="254" xr:uid="{00000000-0005-0000-0000-0000DA000000}"/>
+    <cellStyle name="20% - Акцент2 2 4" xfId="255" xr:uid="{00000000-0005-0000-0000-0000DB000000}"/>
+    <cellStyle name="20% - Акцент2 2 5" xfId="256" xr:uid="{00000000-0005-0000-0000-0000DC000000}"/>
+    <cellStyle name="20% - Акцент2 2 6" xfId="257" xr:uid="{00000000-0005-0000-0000-0000DD000000}"/>
+    <cellStyle name="20% - Акцент2 2 7" xfId="258" xr:uid="{00000000-0005-0000-0000-0000DE000000}"/>
+    <cellStyle name="20% - Акцент2 2 8" xfId="259" xr:uid="{00000000-0005-0000-0000-0000DF000000}"/>
+    <cellStyle name="20% - Акцент2 2 9" xfId="260" xr:uid="{00000000-0005-0000-0000-0000E0000000}"/>
+    <cellStyle name="20% - Акцент2 3" xfId="261" xr:uid="{00000000-0005-0000-0000-0000E1000000}"/>
+    <cellStyle name="20% - Акцент2 3 10" xfId="262" xr:uid="{00000000-0005-0000-0000-0000E2000000}"/>
+    <cellStyle name="20% - Акцент2 3 11" xfId="263" xr:uid="{00000000-0005-0000-0000-0000E3000000}"/>
+    <cellStyle name="20% - Акцент2 3 12" xfId="264" xr:uid="{00000000-0005-0000-0000-0000E4000000}"/>
+    <cellStyle name="20% - Акцент2 3 13" xfId="265" xr:uid="{00000000-0005-0000-0000-0000E5000000}"/>
+    <cellStyle name="20% - Акцент2 3 14" xfId="266" xr:uid="{00000000-0005-0000-0000-0000E6000000}"/>
+    <cellStyle name="20% - Акцент2 3 15" xfId="267" xr:uid="{00000000-0005-0000-0000-0000E7000000}"/>
+    <cellStyle name="20% - Акцент2 3 16" xfId="268" xr:uid="{00000000-0005-0000-0000-0000E8000000}"/>
+    <cellStyle name="20% - Акцент2 3 17" xfId="269" xr:uid="{00000000-0005-0000-0000-0000E9000000}"/>
+    <cellStyle name="20% - Акцент2 3 18" xfId="270" xr:uid="{00000000-0005-0000-0000-0000EA000000}"/>
+    <cellStyle name="20% - Акцент2 3 19" xfId="271" xr:uid="{00000000-0005-0000-0000-0000EB000000}"/>
+    <cellStyle name="20% - Акцент2 3 2" xfId="272" xr:uid="{00000000-0005-0000-0000-0000EC000000}"/>
+    <cellStyle name="20% - Акцент2 3 20" xfId="273" xr:uid="{00000000-0005-0000-0000-0000ED000000}"/>
+    <cellStyle name="20% - Акцент2 3 21" xfId="274" xr:uid="{00000000-0005-0000-0000-0000EE000000}"/>
+    <cellStyle name="20% - Акцент2 3 22" xfId="275" xr:uid="{00000000-0005-0000-0000-0000EF000000}"/>
+    <cellStyle name="20% - Акцент2 3 23" xfId="276" xr:uid="{00000000-0005-0000-0000-0000F0000000}"/>
+    <cellStyle name="20% - Акцент2 3 24" xfId="277" xr:uid="{00000000-0005-0000-0000-0000F1000000}"/>
+    <cellStyle name="20% - Акцент2 3 25" xfId="278" xr:uid="{00000000-0005-0000-0000-0000F2000000}"/>
+    <cellStyle name="20% - Акцент2 3 3" xfId="279" xr:uid="{00000000-0005-0000-0000-0000F3000000}"/>
+    <cellStyle name="20% - Акцент2 3 4" xfId="280" xr:uid="{00000000-0005-0000-0000-0000F4000000}"/>
+    <cellStyle name="20% - Акцент2 3 5" xfId="281" xr:uid="{00000000-0005-0000-0000-0000F5000000}"/>
+    <cellStyle name="20% - Акцент2 3 6" xfId="282" xr:uid="{00000000-0005-0000-0000-0000F6000000}"/>
+    <cellStyle name="20% - Акцент2 3 7" xfId="283" xr:uid="{00000000-0005-0000-0000-0000F7000000}"/>
+    <cellStyle name="20% - Акцент2 3 8" xfId="284" xr:uid="{00000000-0005-0000-0000-0000F8000000}"/>
+    <cellStyle name="20% - Акцент2 3 9" xfId="285" xr:uid="{00000000-0005-0000-0000-0000F9000000}"/>
+    <cellStyle name="20% - Акцент2 4" xfId="286" xr:uid="{00000000-0005-0000-0000-0000FA000000}"/>
+    <cellStyle name="20% - Акцент2 4 10" xfId="287" xr:uid="{00000000-0005-0000-0000-0000FB000000}"/>
+    <cellStyle name="20% - Акцент2 4 11" xfId="288" xr:uid="{00000000-0005-0000-0000-0000FC000000}"/>
+    <cellStyle name="20% - Акцент2 4 12" xfId="289" xr:uid="{00000000-0005-0000-0000-0000FD000000}"/>
+    <cellStyle name="20% - Акцент2 4 13" xfId="290" xr:uid="{00000000-0005-0000-0000-0000FE000000}"/>
+    <cellStyle name="20% - Акцент2 4 14" xfId="291" xr:uid="{00000000-0005-0000-0000-0000FF000000}"/>
+    <cellStyle name="20% - Акцент2 4 15" xfId="292" xr:uid="{00000000-0005-0000-0000-000000010000}"/>
+    <cellStyle name="20% - Акцент2 4 16" xfId="293" xr:uid="{00000000-0005-0000-0000-000001010000}"/>
+    <cellStyle name="20% - Акцент2 4 17" xfId="294" xr:uid="{00000000-0005-0000-0000-000002010000}"/>
+    <cellStyle name="20% - Акцент2 4 18" xfId="295" xr:uid="{00000000-0005-0000-0000-000003010000}"/>
+    <cellStyle name="20% - Акцент2 4 19" xfId="296" xr:uid="{00000000-0005-0000-0000-000004010000}"/>
+    <cellStyle name="20% - Акцент2 4 2" xfId="297" xr:uid="{00000000-0005-0000-0000-000005010000}"/>
+    <cellStyle name="20% - Акцент2 4 20" xfId="298" xr:uid="{00000000-0005-0000-0000-000006010000}"/>
+    <cellStyle name="20% - Акцент2 4 21" xfId="299" xr:uid="{00000000-0005-0000-0000-000007010000}"/>
+    <cellStyle name="20% - Акцент2 4 22" xfId="300" xr:uid="{00000000-0005-0000-0000-000008010000}"/>
+    <cellStyle name="20% - Акцент2 4 23" xfId="301" xr:uid="{00000000-0005-0000-0000-000009010000}"/>
+    <cellStyle name="20% - Акцент2 4 24" xfId="302" xr:uid="{00000000-0005-0000-0000-00000A010000}"/>
+    <cellStyle name="20% - Акцент2 4 25" xfId="303" xr:uid="{00000000-0005-0000-0000-00000B010000}"/>
+    <cellStyle name="20% - Акцент2 4 3" xfId="304" xr:uid="{00000000-0005-0000-0000-00000C010000}"/>
+    <cellStyle name="20% - Акцент2 4 4" xfId="305" xr:uid="{00000000-0005-0000-0000-00000D010000}"/>
+    <cellStyle name="20% - Акцент2 4 5" xfId="306" xr:uid="{00000000-0005-0000-0000-00000E010000}"/>
+    <cellStyle name="20% - Акцент2 4 6" xfId="307" xr:uid="{00000000-0005-0000-0000-00000F010000}"/>
+    <cellStyle name="20% - Акцент2 4 7" xfId="308" xr:uid="{00000000-0005-0000-0000-000010010000}"/>
+    <cellStyle name="20% - Акцент2 4 8" xfId="309" xr:uid="{00000000-0005-0000-0000-000011010000}"/>
+    <cellStyle name="20% - Акцент2 4 9" xfId="310" xr:uid="{00000000-0005-0000-0000-000012010000}"/>
+    <cellStyle name="20% - Акцент2 5" xfId="311" xr:uid="{00000000-0005-0000-0000-000013010000}"/>
+    <cellStyle name="20% - Акцент2 5 10" xfId="312" xr:uid="{00000000-0005-0000-0000-000014010000}"/>
+    <cellStyle name="20% - Акцент2 5 11" xfId="313" xr:uid="{00000000-0005-0000-0000-000015010000}"/>
+    <cellStyle name="20% - Акцент2 5 12" xfId="314" xr:uid="{00000000-0005-0000-0000-000016010000}"/>
+    <cellStyle name="20% - Акцент2 5 13" xfId="315" xr:uid="{00000000-0005-0000-0000-000017010000}"/>
+    <cellStyle name="20% - Акцент2 5 14" xfId="316" xr:uid="{00000000-0005-0000-0000-000018010000}"/>
+    <cellStyle name="20% - Акцент2 5 15" xfId="317" xr:uid="{00000000-0005-0000-0000-000019010000}"/>
+    <cellStyle name="20% - Акцент2 5 16" xfId="318" xr:uid="{00000000-0005-0000-0000-00001A010000}"/>
+    <cellStyle name="20% - Акцент2 5 17" xfId="319" xr:uid="{00000000-0005-0000-0000-00001B010000}"/>
+    <cellStyle name="20% - Акцент2 5 18" xfId="320" xr:uid="{00000000-0005-0000-0000-00001C010000}"/>
+    <cellStyle name="20% - Акцент2 5 19" xfId="321" xr:uid="{00000000-0005-0000-0000-00001D010000}"/>
+    <cellStyle name="20% - Акцент2 5 2" xfId="322" xr:uid="{00000000-0005-0000-0000-00001E010000}"/>
+    <cellStyle name="20% - Акцент2 5 20" xfId="323" xr:uid="{00000000-0005-0000-0000-00001F010000}"/>
+    <cellStyle name="20% - Акцент2 5 21" xfId="324" xr:uid="{00000000-0005-0000-0000-000020010000}"/>
+    <cellStyle name="20% - Акцент2 5 22" xfId="325" xr:uid="{00000000-0005-0000-0000-000021010000}"/>
+    <cellStyle name="20% - Акцент2 5 23" xfId="326" xr:uid="{00000000-0005-0000-0000-000022010000}"/>
+    <cellStyle name="20% - Акцент2 5 24" xfId="327" xr:uid="{00000000-0005-0000-0000-000023010000}"/>
+    <cellStyle name="20% - Акцент2 5 25" xfId="328" xr:uid="{00000000-0005-0000-0000-000024010000}"/>
+    <cellStyle name="20% - Акцент2 5 3" xfId="329" xr:uid="{00000000-0005-0000-0000-000025010000}"/>
+    <cellStyle name="20% - Акцент2 5 4" xfId="330" xr:uid="{00000000-0005-0000-0000-000026010000}"/>
+    <cellStyle name="20% - Акцент2 5 5" xfId="331" xr:uid="{00000000-0005-0000-0000-000027010000}"/>
+    <cellStyle name="20% - Акцент2 5 6" xfId="332" xr:uid="{00000000-0005-0000-0000-000028010000}"/>
+    <cellStyle name="20% - Акцент2 5 7" xfId="333" xr:uid="{00000000-0005-0000-0000-000029010000}"/>
+    <cellStyle name="20% - Акцент2 5 8" xfId="334" xr:uid="{00000000-0005-0000-0000-00002A010000}"/>
+    <cellStyle name="20% - Акцент2 5 9" xfId="335" xr:uid="{00000000-0005-0000-0000-00002B010000}"/>
+    <cellStyle name="20% - Акцент2 6" xfId="336" xr:uid="{00000000-0005-0000-0000-00002C010000}"/>
+    <cellStyle name="20% - Акцент2 6 10" xfId="337" xr:uid="{00000000-0005-0000-0000-00002D010000}"/>
+    <cellStyle name="20% - Акцент2 6 11" xfId="338" xr:uid="{00000000-0005-0000-0000-00002E010000}"/>
+    <cellStyle name="20% - Акцент2 6 12" xfId="339" xr:uid="{00000000-0005-0000-0000-00002F010000}"/>
+    <cellStyle name="20% - Акцент2 6 13" xfId="340" xr:uid="{00000000-0005-0000-0000-000030010000}"/>
+    <cellStyle name="20% - Акцент2 6 14" xfId="341" xr:uid="{00000000-0005-0000-0000-000031010000}"/>
+    <cellStyle name="20% - Акцент2 6 15" xfId="342" xr:uid="{00000000-0005-0000-0000-000032010000}"/>
+    <cellStyle name="20% - Акцент2 6 16" xfId="343" xr:uid="{00000000-0005-0000-0000-000033010000}"/>
+    <cellStyle name="20% - Акцент2 6 17" xfId="344" xr:uid="{00000000-0005-0000-0000-000034010000}"/>
+    <cellStyle name="20% - Акцент2 6 18" xfId="345" xr:uid="{00000000-0005-0000-0000-000035010000}"/>
+    <cellStyle name="20% - Акцент2 6 19" xfId="346" xr:uid="{00000000-0005-0000-0000-000036010000}"/>
+    <cellStyle name="20% - Акцент2 6 2" xfId="347" xr:uid="{00000000-0005-0000-0000-000037010000}"/>
+    <cellStyle name="20% - Акцент2 6 20" xfId="348" xr:uid="{00000000-0005-0000-0000-000038010000}"/>
+    <cellStyle name="20% - Акцент2 6 21" xfId="349" xr:uid="{00000000-0005-0000-0000-000039010000}"/>
+    <cellStyle name="20% - Акцент2 6 22" xfId="350" xr:uid="{00000000-0005-0000-0000-00003A010000}"/>
+    <cellStyle name="20% - Акцент2 6 23" xfId="351" xr:uid="{00000000-0005-0000-0000-00003B010000}"/>
+    <cellStyle name="20% - Акцент2 6 24" xfId="352" xr:uid="{00000000-0005-0000-0000-00003C010000}"/>
+    <cellStyle name="20% - Акцент2 6 25" xfId="353" xr:uid="{00000000-0005-0000-0000-00003D010000}"/>
+    <cellStyle name="20% - Акцент2 6 3" xfId="354" xr:uid="{00000000-0005-0000-0000-00003E010000}"/>
+    <cellStyle name="20% - Акцент2 6 4" xfId="355" xr:uid="{00000000-0005-0000-0000-00003F010000}"/>
+    <cellStyle name="20% - Акцент2 6 5" xfId="356" xr:uid="{00000000-0005-0000-0000-000040010000}"/>
+    <cellStyle name="20% - Акцент2 6 6" xfId="357" xr:uid="{00000000-0005-0000-0000-000041010000}"/>
+    <cellStyle name="20% - Акцент2 6 7" xfId="358" xr:uid="{00000000-0005-0000-0000-000042010000}"/>
+    <cellStyle name="20% - Акцент2 6 8" xfId="359" xr:uid="{00000000-0005-0000-0000-000043010000}"/>
+    <cellStyle name="20% - Акцент2 6 9" xfId="360" xr:uid="{00000000-0005-0000-0000-000044010000}"/>
+    <cellStyle name="20% - Акцент2 7" xfId="361" xr:uid="{00000000-0005-0000-0000-000045010000}"/>
+    <cellStyle name="20% - Акцент2 7 10" xfId="362" xr:uid="{00000000-0005-0000-0000-000046010000}"/>
+    <cellStyle name="20% - Акцент2 7 11" xfId="363" xr:uid="{00000000-0005-0000-0000-000047010000}"/>
+    <cellStyle name="20% - Акцент2 7 12" xfId="364" xr:uid="{00000000-0005-0000-0000-000048010000}"/>
+    <cellStyle name="20% - Акцент2 7 13" xfId="365" xr:uid="{00000000-0005-0000-0000-000049010000}"/>
+    <cellStyle name="20% - Акцент2 7 14" xfId="366" xr:uid="{00000000-0005-0000-0000-00004A010000}"/>
+    <cellStyle name="20% - Акцент2 7 15" xfId="367" xr:uid="{00000000-0005-0000-0000-00004B010000}"/>
+    <cellStyle name="20% - Акцент2 7 16" xfId="368" xr:uid="{00000000-0005-0000-0000-00004C010000}"/>
+    <cellStyle name="20% - Акцент2 7 17" xfId="369" xr:uid="{00000000-0005-0000-0000-00004D010000}"/>
+    <cellStyle name="20% - Акцент2 7 18" xfId="370" xr:uid="{00000000-0005-0000-0000-00004E010000}"/>
+    <cellStyle name="20% - Акцент2 7 19" xfId="371" xr:uid="{00000000-0005-0000-0000-00004F010000}"/>
+    <cellStyle name="20% - Акцент2 7 2" xfId="372" xr:uid="{00000000-0005-0000-0000-000050010000}"/>
+    <cellStyle name="20% - Акцент2 7 20" xfId="373" xr:uid="{00000000-0005-0000-0000-000051010000}"/>
+    <cellStyle name="20% - Акцент2 7 21" xfId="374" xr:uid="{00000000-0005-0000-0000-000052010000}"/>
+    <cellStyle name="20% - Акцент2 7 22" xfId="375" xr:uid="{00000000-0005-0000-0000-000053010000}"/>
+    <cellStyle name="20% - Акцент2 7 23" xfId="376" xr:uid="{00000000-0005-0000-0000-000054010000}"/>
+    <cellStyle name="20% - Акцент2 7 24" xfId="377" xr:uid="{00000000-0005-0000-0000-000055010000}"/>
+    <cellStyle name="20% - Акцент2 7 25" xfId="378" xr:uid="{00000000-0005-0000-0000-000056010000}"/>
+    <cellStyle name="20% - Акцент2 7 3" xfId="379" xr:uid="{00000000-0005-0000-0000-000057010000}"/>
+    <cellStyle name="20% - Акцент2 7 4" xfId="380" xr:uid="{00000000-0005-0000-0000-000058010000}"/>
+    <cellStyle name="20% - Акцент2 7 5" xfId="381" xr:uid="{00000000-0005-0000-0000-000059010000}"/>
+    <cellStyle name="20% - Акцент2 7 6" xfId="382" xr:uid="{00000000-0005-0000-0000-00005A010000}"/>
+    <cellStyle name="20% - Акцент2 7 7" xfId="383" xr:uid="{00000000-0005-0000-0000-00005B010000}"/>
+    <cellStyle name="20% - Акцент2 7 8" xfId="384" xr:uid="{00000000-0005-0000-0000-00005C010000}"/>
+    <cellStyle name="20% - Акцент2 7 9" xfId="385" xr:uid="{00000000-0005-0000-0000-00005D010000}"/>
+    <cellStyle name="20% - Акцент2 8" xfId="386" xr:uid="{00000000-0005-0000-0000-00005E010000}"/>
+    <cellStyle name="20% - Акцент2 8 10" xfId="387" xr:uid="{00000000-0005-0000-0000-00005F010000}"/>
+    <cellStyle name="20% - Акцент2 8 11" xfId="388" xr:uid="{00000000-0005-0000-0000-000060010000}"/>
+    <cellStyle name="20% - Акцент2 8 12" xfId="389" xr:uid="{00000000-0005-0000-0000-000061010000}"/>
+    <cellStyle name="20% - Акцент2 8 13" xfId="390" xr:uid="{00000000-0005-0000-0000-000062010000}"/>
+    <cellStyle name="20% - Акцент2 8 14" xfId="391" xr:uid="{00000000-0005-0000-0000-000063010000}"/>
+    <cellStyle name="20% - Акцент2 8 15" xfId="392" xr:uid="{00000000-0005-0000-0000-000064010000}"/>
+    <cellStyle name="20% - Акцент2 8 16" xfId="393" xr:uid="{00000000-0005-0000-0000-000065010000}"/>
+    <cellStyle name="20% - Акцент2 8 17" xfId="394" xr:uid="{00000000-0005-0000-0000-000066010000}"/>
+    <cellStyle name="20% - Акцент2 8 18" xfId="395" xr:uid="{00000000-0005-0000-0000-000067010000}"/>
+    <cellStyle name="20% - Акцент2 8 19" xfId="396" xr:uid="{00000000-0005-0000-0000-000068010000}"/>
+    <cellStyle name="20% - Акцент2 8 2" xfId="397" xr:uid="{00000000-0005-0000-0000-000069010000}"/>
+    <cellStyle name="20% - Акцент2 8 20" xfId="398" xr:uid="{00000000-0005-0000-0000-00006A010000}"/>
+    <cellStyle name="20% - Акцент2 8 21" xfId="399" xr:uid="{00000000-0005-0000-0000-00006B010000}"/>
+    <cellStyle name="20% - Акцент2 8 22" xfId="400" xr:uid="{00000000-0005-0000-0000-00006C010000}"/>
+    <cellStyle name="20% - Акцент2 8 23" xfId="401" xr:uid="{00000000-0005-0000-0000-00006D010000}"/>
+    <cellStyle name="20% - Акцент2 8 24" xfId="402" xr:uid="{00000000-0005-0000-0000-00006E010000}"/>
+    <cellStyle name="20% - Акцент2 8 25" xfId="403" xr:uid="{00000000-0005-0000-0000-00006F010000}"/>
+    <cellStyle name="20% - Акцент2 8 3" xfId="404" xr:uid="{00000000-0005-0000-0000-000070010000}"/>
+    <cellStyle name="20% - Акцент2 8 4" xfId="405" xr:uid="{00000000-0005-0000-0000-000071010000}"/>
+    <cellStyle name="20% - Акцент2 8 5" xfId="406" xr:uid="{00000000-0005-0000-0000-000072010000}"/>
+    <cellStyle name="20% - Акцент2 8 6" xfId="407" xr:uid="{00000000-0005-0000-0000-000073010000}"/>
+    <cellStyle name="20% - Акцент2 8 7" xfId="408" xr:uid="{00000000-0005-0000-0000-000074010000}"/>
+    <cellStyle name="20% - Акцент2 8 8" xfId="409" xr:uid="{00000000-0005-0000-0000-000075010000}"/>
+    <cellStyle name="20% - Акцент2 8 9" xfId="410" xr:uid="{00000000-0005-0000-0000-000076010000}"/>
+    <cellStyle name="20% - Акцент2 9" xfId="411" xr:uid="{00000000-0005-0000-0000-000077010000}"/>
+    <cellStyle name="20% - Акцент2 9 10" xfId="412" xr:uid="{00000000-0005-0000-0000-000078010000}"/>
+    <cellStyle name="20% - Акцент2 9 11" xfId="413" xr:uid="{00000000-0005-0000-0000-000079010000}"/>
+    <cellStyle name="20% - Акцент2 9 12" xfId="414" xr:uid="{00000000-0005-0000-0000-00007A010000}"/>
+    <cellStyle name="20% - Акцент2 9 13" xfId="415" xr:uid="{00000000-0005-0000-0000-00007B010000}"/>
+    <cellStyle name="20% - Акцент2 9 14" xfId="416" xr:uid="{00000000-0005-0000-0000-00007C010000}"/>
+    <cellStyle name="20% - Акцент2 9 15" xfId="417" xr:uid="{00000000-0005-0000-0000-00007D010000}"/>
+    <cellStyle name="20% - Акцент2 9 16" xfId="418" xr:uid="{00000000-0005-0000-0000-00007E010000}"/>
+    <cellStyle name="20% - Акцент2 9 17" xfId="419" xr:uid="{00000000-0005-0000-0000-00007F010000}"/>
+    <cellStyle name="20% - Акцент2 9 18" xfId="420" xr:uid="{00000000-0005-0000-0000-000080010000}"/>
+    <cellStyle name="20% - Акцент2 9 19" xfId="421" xr:uid="{00000000-0005-0000-0000-000081010000}"/>
+    <cellStyle name="20% - Акцент2 9 2" xfId="422" xr:uid="{00000000-0005-0000-0000-000082010000}"/>
+    <cellStyle name="20% - Акцент2 9 20" xfId="423" xr:uid="{00000000-0005-0000-0000-000083010000}"/>
+    <cellStyle name="20% - Акцент2 9 21" xfId="424" xr:uid="{00000000-0005-0000-0000-000084010000}"/>
+    <cellStyle name="20% - Акцент2 9 22" xfId="425" xr:uid="{00000000-0005-0000-0000-000085010000}"/>
+    <cellStyle name="20% - Акцент2 9 23" xfId="426" xr:uid="{00000000-0005-0000-0000-000086010000}"/>
+    <cellStyle name="20% - Акцент2 9 24" xfId="427" xr:uid="{00000000-0005-0000-0000-000087010000}"/>
+    <cellStyle name="20% - Акцент2 9 25" xfId="428" xr:uid="{00000000-0005-0000-0000-000088010000}"/>
+    <cellStyle name="20% - Акцент2 9 3" xfId="429" xr:uid="{00000000-0005-0000-0000-000089010000}"/>
+    <cellStyle name="20% - Акцент2 9 4" xfId="430" xr:uid="{00000000-0005-0000-0000-00008A010000}"/>
+    <cellStyle name="20% - Акцент2 9 5" xfId="431" xr:uid="{00000000-0005-0000-0000-00008B010000}"/>
+    <cellStyle name="20% - Акцент2 9 6" xfId="432" xr:uid="{00000000-0005-0000-0000-00008C010000}"/>
+    <cellStyle name="20% - Акцент2 9 7" xfId="433" xr:uid="{00000000-0005-0000-0000-00008D010000}"/>
+    <cellStyle name="20% - Акцент2 9 8" xfId="434" xr:uid="{00000000-0005-0000-0000-00008E010000}"/>
+    <cellStyle name="20% - Акцент2 9 9" xfId="435" xr:uid="{00000000-0005-0000-0000-00008F010000}"/>
+    <cellStyle name="20% - Акцент3 2" xfId="436" xr:uid="{00000000-0005-0000-0000-000090010000}"/>
+    <cellStyle name="20% - Акцент3 2 10" xfId="437" xr:uid="{00000000-0005-0000-0000-000091010000}"/>
+    <cellStyle name="20% - Акцент3 2 11" xfId="438" xr:uid="{00000000-0005-0000-0000-000092010000}"/>
+    <cellStyle name="20% - Акцент3 2 12" xfId="439" xr:uid="{00000000-0005-0000-0000-000093010000}"/>
+    <cellStyle name="20% - Акцент3 2 13" xfId="440" xr:uid="{00000000-0005-0000-0000-000094010000}"/>
+    <cellStyle name="20% - Акцент3 2 14" xfId="441" xr:uid="{00000000-0005-0000-0000-000095010000}"/>
+    <cellStyle name="20% - Акцент3 2 15" xfId="442" xr:uid="{00000000-0005-0000-0000-000096010000}"/>
+    <cellStyle name="20% - Акцент3 2 16" xfId="443" xr:uid="{00000000-0005-0000-0000-000097010000}"/>
+    <cellStyle name="20% - Акцент3 2 17" xfId="444" xr:uid="{00000000-0005-0000-0000-000098010000}"/>
+    <cellStyle name="20% - Акцент3 2 18" xfId="445" xr:uid="{00000000-0005-0000-0000-000099010000}"/>
+    <cellStyle name="20% - Акцент3 2 19" xfId="446" xr:uid="{00000000-0005-0000-0000-00009A010000}"/>
+    <cellStyle name="20% - Акцент3 2 2" xfId="447" xr:uid="{00000000-0005-0000-0000-00009B010000}"/>
+    <cellStyle name="20% - Акцент3 2 20" xfId="448" xr:uid="{00000000-0005-0000-0000-00009C010000}"/>
+    <cellStyle name="20% - Акцент3 2 21" xfId="449" xr:uid="{00000000-0005-0000-0000-00009D010000}"/>
+    <cellStyle name="20% - Акцент3 2 22" xfId="450" xr:uid="{00000000-0005-0000-0000-00009E010000}"/>
+    <cellStyle name="20% - Акцент3 2 23" xfId="451" xr:uid="{00000000-0005-0000-0000-00009F010000}"/>
+    <cellStyle name="20% - Акцент3 2 24" xfId="452" xr:uid="{00000000-0005-0000-0000-0000A0010000}"/>
+    <cellStyle name="20% - Акцент3 2 25" xfId="453" xr:uid="{00000000-0005-0000-0000-0000A1010000}"/>
+    <cellStyle name="20% - Акцент3 2 3" xfId="454" xr:uid="{00000000-0005-0000-0000-0000A2010000}"/>
+    <cellStyle name="20% - Акцент3 2 4" xfId="455" xr:uid="{00000000-0005-0000-0000-0000A3010000}"/>
+    <cellStyle name="20% - Акцент3 2 5" xfId="456" xr:uid="{00000000-0005-0000-0000-0000A4010000}"/>
+    <cellStyle name="20% - Акцент3 2 6" xfId="457" xr:uid="{00000000-0005-0000-0000-0000A5010000}"/>
+    <cellStyle name="20% - Акцент3 2 7" xfId="458" xr:uid="{00000000-0005-0000-0000-0000A6010000}"/>
+    <cellStyle name="20% - Акцент3 2 8" xfId="459" xr:uid="{00000000-0005-0000-0000-0000A7010000}"/>
+    <cellStyle name="20% - Акцент3 2 9" xfId="460" xr:uid="{00000000-0005-0000-0000-0000A8010000}"/>
+    <cellStyle name="20% - Акцент3 3" xfId="461" xr:uid="{00000000-0005-0000-0000-0000A9010000}"/>
+    <cellStyle name="20% - Акцент3 3 10" xfId="462" xr:uid="{00000000-0005-0000-0000-0000AA010000}"/>
+    <cellStyle name="20% - Акцент3 3 11" xfId="463" xr:uid="{00000000-0005-0000-0000-0000AB010000}"/>
+    <cellStyle name="20% - Акцент3 3 12" xfId="464" xr:uid="{00000000-0005-0000-0000-0000AC010000}"/>
+    <cellStyle name="20% - Акцент3 3 13" xfId="465" xr:uid="{00000000-0005-0000-0000-0000AD010000}"/>
+    <cellStyle name="20% - Акцент3 3 14" xfId="466" xr:uid="{00000000-0005-0000-0000-0000AE010000}"/>
+    <cellStyle name="20% - Акцент3 3 15" xfId="467" xr:uid="{00000000-0005-0000-0000-0000AF010000}"/>
+    <cellStyle name="20% - Акцент3 3 16" xfId="468" xr:uid="{00000000-0005-0000-0000-0000B0010000}"/>
+    <cellStyle name="20% - Акцент3 3 17" xfId="469" xr:uid="{00000000-0005-0000-0000-0000B1010000}"/>
+    <cellStyle name="20% - Акцент3 3 18" xfId="470" xr:uid="{00000000-0005-0000-0000-0000B2010000}"/>
+    <cellStyle name="20% - Акцент3 3 19" xfId="471" xr:uid="{00000000-0005-0000-0000-0000B3010000}"/>
+    <cellStyle name="20% - Акцент3 3 2" xfId="472" xr:uid="{00000000-0005-0000-0000-0000B4010000}"/>
+    <cellStyle name="20% - Акцент3 3 20" xfId="473" xr:uid="{00000000-0005-0000-0000-0000B5010000}"/>
+    <cellStyle name="20% - Акцент3 3 21" xfId="474" xr:uid="{00000000-0005-0000-0000-0000B6010000}"/>
+    <cellStyle name="20% - Акцент3 3 22" xfId="475" xr:uid="{00000000-0005-0000-0000-0000B7010000}"/>
+    <cellStyle name="20% - Акцент3 3 23" xfId="476" xr:uid="{00000000-0005-0000-0000-0000B8010000}"/>
+    <cellStyle name="20% - Акцент3 3 24" xfId="477" xr:uid="{00000000-0005-0000-0000-0000B9010000}"/>
+    <cellStyle name="20% - Акцент3 3 25" xfId="478" xr:uid="{00000000-0005-0000-0000-0000BA010000}"/>
+    <cellStyle name="20% - Акцент3 3 3" xfId="479" xr:uid="{00000000-0005-0000-0000-0000BB010000}"/>
+    <cellStyle name="20% - Акцент3 3 4" xfId="480" xr:uid="{00000000-0005-0000-0000-0000BC010000}"/>
+    <cellStyle name="20% - Акцент3 3 5" xfId="481" xr:uid="{00000000-0005-0000-0000-0000BD010000}"/>
+    <cellStyle name="20% - Акцент3 3 6" xfId="482" xr:uid="{00000000-0005-0000-0000-0000BE010000}"/>
+    <cellStyle name="20% - Акцент3 3 7" xfId="483" xr:uid="{00000000-0005-0000-0000-0000BF010000}"/>
+    <cellStyle name="20% - Акцент3 3 8" xfId="484" xr:uid="{00000000-0005-0000-0000-0000C0010000}"/>
+    <cellStyle name="20% - Акцент3 3 9" xfId="485" xr:uid="{00000000-0005-0000-0000-0000C1010000}"/>
+    <cellStyle name="20% - Акцент3 4" xfId="486" xr:uid="{00000000-0005-0000-0000-0000C2010000}"/>
+    <cellStyle name="20% - Акцент3 4 10" xfId="487" xr:uid="{00000000-0005-0000-0000-0000C3010000}"/>
+    <cellStyle name="20% - Акцент3 4 11" xfId="488" xr:uid="{00000000-0005-0000-0000-0000C4010000}"/>
+    <cellStyle name="20% - Акцент3 4 12" xfId="489" xr:uid="{00000000-0005-0000-0000-0000C5010000}"/>
+    <cellStyle name="20% - Акцент3 4 13" xfId="490" xr:uid="{00000000-0005-0000-0000-0000C6010000}"/>
+    <cellStyle name="20% - Акцент3 4 14" xfId="491" xr:uid="{00000000-0005-0000-0000-0000C7010000}"/>
+    <cellStyle name="20% - Акцент3 4 15" xfId="492" xr:uid="{00000000-0005-0000-0000-0000C8010000}"/>
+    <cellStyle name="20% - Акцент3 4 16" xfId="493" xr:uid="{00000000-0005-0000-0000-0000C9010000}"/>
+    <cellStyle name="20% - Акцент3 4 17" xfId="494" xr:uid="{00000000-0005-0000-0000-0000CA010000}"/>
+    <cellStyle name="20% - Акцент3 4 18" xfId="495" xr:uid="{00000000-0005-0000-0000-0000CB010000}"/>
+    <cellStyle name="20% - Акцент3 4 19" xfId="496" xr:uid="{00000000-0005-0000-0000-0000CC010000}"/>
+    <cellStyle name="20% - Акцент3 4 2" xfId="497" xr:uid="{00000000-0005-0000-0000-0000CD010000}"/>
+    <cellStyle name="20% - Акцент3 4 20" xfId="498" xr:uid="{00000000-0005-0000-0000-0000CE010000}"/>
+    <cellStyle name="20% - Акцент3 4 21" xfId="499" xr:uid="{00000000-0005-0000-0000-0000CF010000}"/>
+    <cellStyle name="20% - Акцент3 4 22" xfId="500" xr:uid="{00000000-0005-0000-0000-0000D0010000}"/>
+    <cellStyle name="20% - Акцент3 4 23" xfId="501" xr:uid="{00000000-0005-0000-0000-0000D1010000}"/>
+    <cellStyle name="20% - Акцент3 4 24" xfId="502" xr:uid="{00000000-0005-0000-0000-0000D2010000}"/>
+    <cellStyle name="20% - Акцент3 4 25" xfId="503" xr:uid="{00000000-0005-0000-0000-0000D3010000}"/>
+    <cellStyle name="20% - Акцент3 4 3" xfId="504" xr:uid="{00000000-0005-0000-0000-0000D4010000}"/>
+    <cellStyle name="20% - Акцент3 4 4" xfId="505" xr:uid="{00000000-0005-0000-0000-0000D5010000}"/>
+    <cellStyle name="20% - Акцент3 4 5" xfId="506" xr:uid="{00000000-0005-0000-0000-0000D6010000}"/>
+    <cellStyle name="20% - Акцент3 4 6" xfId="507" xr:uid="{00000000-0005-0000-0000-0000D7010000}"/>
+    <cellStyle name="20% - Акцент3 4 7" xfId="508" xr:uid="{00000000-0005-0000-0000-0000D8010000}"/>
+    <cellStyle name="20% - Акцент3 4 8" xfId="509" xr:uid="{00000000-0005-0000-0000-0000D9010000}"/>
+    <cellStyle name="20% - Акцент3 4 9" xfId="510" xr:uid="{00000000-0005-0000-0000-0000DA010000}"/>
+    <cellStyle name="20% - Акцент3 5" xfId="511" xr:uid="{00000000-0005-0000-0000-0000DB010000}"/>
+    <cellStyle name="20% - Акцент3 5 10" xfId="512" xr:uid="{00000000-0005-0000-0000-0000DC010000}"/>
+    <cellStyle name="20% - Акцент3 5 11" xfId="513" xr:uid="{00000000-0005-0000-0000-0000DD010000}"/>
+    <cellStyle name="20% - Акцент3 5 12" xfId="514" xr:uid="{00000000-0005-0000-0000-0000DE010000}"/>
+    <cellStyle name="20% - Акцент3 5 13" xfId="515" xr:uid="{00000000-0005-0000-0000-0000DF010000}"/>
+    <cellStyle name="20% - Акцент3 5 14" xfId="516" xr:uid="{00000000-0005-0000-0000-0000E0010000}"/>
+    <cellStyle name="20% - Акцент3 5 15" xfId="517" xr:uid="{00000000-0005-0000-0000-0000E1010000}"/>
+    <cellStyle name="20% - Акцент3 5 16" xfId="518" xr:uid="{00000000-0005-0000-0000-0000E2010000}"/>
+    <cellStyle name="20% - Акцент3 5 17" xfId="519" xr:uid="{00000000-0005-0000-0000-0000E3010000}"/>
+    <cellStyle name="20% - Акцент3 5 18" xfId="520" xr:uid="{00000000-0005-0000-0000-0000E4010000}"/>
+    <cellStyle name="20% - Акцент3 5 19" xfId="521" xr:uid="{00000000-0005-0000-0000-0000E5010000}"/>
+    <cellStyle name="20% - Акцент3 5 2" xfId="522" xr:uid="{00000000-0005-0000-0000-0000E6010000}"/>
+    <cellStyle name="20% - Акцент3 5 20" xfId="523" xr:uid="{00000000-0005-0000-0000-0000E7010000}"/>
+    <cellStyle name="20% - Акцент3 5 21" xfId="524" xr:uid="{00000000-0005-0000-0000-0000E8010000}"/>
+    <cellStyle name="20% - Акцент3 5 22" xfId="525" xr:uid="{00000000-0005-0000-0000-0000E9010000}"/>
+    <cellStyle name="20% - Акцент3 5 23" xfId="526" xr:uid="{00000000-0005-0000-0000-0000EA010000}"/>
+    <cellStyle name="20% - Акцент3 5 24" xfId="527" xr:uid="{00000000-0005-0000-0000-0000EB010000}"/>
+    <cellStyle name="20% - Акцент3 5 25" xfId="528" xr:uid="{00000000-0005-0000-0000-0000EC010000}"/>
+    <cellStyle name="20% - Акцент3 5 3" xfId="529" xr:uid="{00000000-0005-0000-0000-0000ED010000}"/>
+    <cellStyle name="20% - Акцент3 5 4" xfId="530" xr:uid="{00000000-0005-0000-0000-0000EE010000}"/>
+    <cellStyle name="20% - Акцент3 5 5" xfId="531" xr:uid="{00000000-0005-0000-0000-0000EF010000}"/>
+    <cellStyle name="20% - Акцент3 5 6" xfId="532" xr:uid="{00000000-0005-0000-0000-0000F0010000}"/>
+    <cellStyle name="20% - Акцент3 5 7" xfId="533" xr:uid="{00000000-0005-0000-0000-0000F1010000}"/>
+    <cellStyle name="20% - Акцент3 5 8" xfId="534" xr:uid="{00000000-0005-0000-0000-0000F2010000}"/>
+    <cellStyle name="20% - Акцент3 5 9" xfId="535" xr:uid="{00000000-0005-0000-0000-0000F3010000}"/>
+    <cellStyle name="20% - Акцент3 6" xfId="536" xr:uid="{00000000-0005-0000-0000-0000F4010000}"/>
+    <cellStyle name="20% - Акцент3 6 10" xfId="537" xr:uid="{00000000-0005-0000-0000-0000F5010000}"/>
+    <cellStyle name="20% - Акцент3 6 11" xfId="538" xr:uid="{00000000-0005-0000-0000-0000F6010000}"/>
+    <cellStyle name="20% - Акцент3 6 12" xfId="539" xr:uid="{00000000-0005-0000-0000-0000F7010000}"/>
+    <cellStyle name="20% - Акцент3 6 13" xfId="540" xr:uid="{00000000-0005-0000-0000-0000F8010000}"/>
+    <cellStyle name="20% - Акцент3 6 14" xfId="541" xr:uid="{00000000-0005-0000-0000-0000F9010000}"/>
+    <cellStyle name="20% - Акцент3 6 15" xfId="542" xr:uid="{00000000-0005-0000-0000-0000FA010000}"/>
+    <cellStyle name="20% - Акцент3 6 16" xfId="543" xr:uid="{00000000-0005-0000-0000-0000FB010000}"/>
+    <cellStyle name="20% - Акцент3 6 17" xfId="544" xr:uid="{00000000-0005-0000-0000-0000FC010000}"/>
+    <cellStyle name="20% - Акцент3 6 18" xfId="545" xr:uid="{00000000-0005-0000-0000-0000FD010000}"/>
+    <cellStyle name="20% - Акцент3 6 19" xfId="546" xr:uid="{00000000-0005-0000-0000-0000FE010000}"/>
+    <cellStyle name="20% - Акцент3 6 2" xfId="547" xr:uid="{00000000-0005-0000-0000-0000FF010000}"/>
+    <cellStyle name="20% - Акцент3 6 20" xfId="548" xr:uid="{00000000-0005-0000-0000-000000020000}"/>
+    <cellStyle name="20% - Акцент3 6 21" xfId="549" xr:uid="{00000000-0005-0000-0000-000001020000}"/>
+    <cellStyle name="20% - Акцент3 6 22" xfId="550" xr:uid="{00000000-0005-0000-0000-000002020000}"/>
+    <cellStyle name="20% - Акцент3 6 23" xfId="551" xr:uid="{00000000-0005-0000-0000-000003020000}"/>
+    <cellStyle name="20% - Акцент3 6 24" xfId="552" xr:uid="{00000000-0005-0000-0000-000004020000}"/>
+    <cellStyle name="20% - Акцент3 6 25" xfId="553" xr:uid="{00000000-0005-0000-0000-000005020000}"/>
+    <cellStyle name="20% - Акцент3 6 3" xfId="554" xr:uid="{00000000-0005-0000-0000-000006020000}"/>
+    <cellStyle name="20% - Акцент3 6 4" xfId="555" xr:uid="{00000000-0005-0000-0000-000007020000}"/>
+    <cellStyle name="20% - Акцент3 6 5" xfId="556" xr:uid="{00000000-0005-0000-0000-000008020000}"/>
+    <cellStyle name="20% - Акцент3 6 6" xfId="557" xr:uid="{00000000-0005-0000-0000-000009020000}"/>
+    <cellStyle name="20% - Акцент3 6 7" xfId="558" xr:uid="{00000000-0005-0000-0000-00000A020000}"/>
+    <cellStyle name="20% - Акцент3 6 8" xfId="559" xr:uid="{00000000-0005-0000-0000-00000B020000}"/>
+    <cellStyle name="20% - Акцент3 6 9" xfId="560" xr:uid="{00000000-0005-0000-0000-00000C020000}"/>
+    <cellStyle name="20% - Акцент3 7" xfId="561" xr:uid="{00000000-0005-0000-0000-00000D020000}"/>
+    <cellStyle name="20% - Акцент3 7 10" xfId="562" xr:uid="{00000000-0005-0000-0000-00000E020000}"/>
+    <cellStyle name="20% - Акцент3 7 11" xfId="563" xr:uid="{00000000-0005-0000-0000-00000F020000}"/>
+    <cellStyle name="20% - Акцент3 7 12" xfId="564" xr:uid="{00000000-0005-0000-0000-000010020000}"/>
+    <cellStyle name="20% - Акцент3 7 13" xfId="565" xr:uid="{00000000-0005-0000-0000-000011020000}"/>
+    <cellStyle name="20% - Акцент3 7 14" xfId="566" xr:uid="{00000000-0005-0000-0000-000012020000}"/>
+    <cellStyle name="20% - Акцент3 7 15" xfId="567" xr:uid="{00000000-0005-0000-0000-000013020000}"/>
+    <cellStyle name="20% - Акцент3 7 16" xfId="568" xr:uid="{00000000-0005-0000-0000-000014020000}"/>
+    <cellStyle name="20% - Акцент3 7 17" xfId="569" xr:uid="{00000000-0005-0000-0000-000015020000}"/>
+    <cellStyle name="20% - Акцент3 7 18" xfId="570" xr:uid="{00000000-0005-0000-0000-000016020000}"/>
+    <cellStyle name="20% - Акцент3 7 19" xfId="571" xr:uid="{00000000-0005-0000-0000-000017020000}"/>
+    <cellStyle name="20% - Акцент3 7 2" xfId="572" xr:uid="{00000000-0005-0000-0000-000018020000}"/>
+    <cellStyle name="20% - Акцент3 7 20" xfId="573" xr:uid="{00000000-0005-0000-0000-000019020000}"/>
+    <cellStyle name="20% - Акцент3 7 21" xfId="574" xr:uid="{00000000-0005-0000-0000-00001A020000}"/>
+    <cellStyle name="20% - Акцент3 7 22" xfId="575" xr:uid="{00000000-0005-0000-0000-00001B020000}"/>
+    <cellStyle name="20% - Акцент3 7 23" xfId="576" xr:uid="{00000000-0005-0000-0000-00001C020000}"/>
+    <cellStyle name="20% - Акцент3 7 24" xfId="577" xr:uid="{00000000-0005-0000-0000-00001D020000}"/>
+    <cellStyle name="20% - Акцент3 7 25" xfId="578" xr:uid="{00000000-0005-0000-0000-00001E020000}"/>
+    <cellStyle name="20% - Акцент3 7 3" xfId="579" xr:uid="{00000000-0005-0000-0000-00001F020000}"/>
+    <cellStyle name="20% - Акцент3 7 4" xfId="580" xr:uid="{00000000-0005-0000-0000-000020020000}"/>
+    <cellStyle name="20% - Акцент3 7 5" xfId="581" xr:uid="{00000000-0005-0000-0000-000021020000}"/>
+    <cellStyle name="20% - Акцент3 7 6" xfId="582" xr:uid="{00000000-0005-0000-0000-000022020000}"/>
+    <cellStyle name="20% - Акцент3 7 7" xfId="583" xr:uid="{00000000-0005-0000-0000-000023020000}"/>
+    <cellStyle name="20% - Акцент3 7 8" xfId="584" xr:uid="{00000000-0005-0000-0000-000024020000}"/>
+    <cellStyle name="20% - Акцент3 7 9" xfId="585" xr:uid="{00000000-0005-0000-0000-000025020000}"/>
+    <cellStyle name="20% - Акцент3 8" xfId="586" xr:uid="{00000000-0005-0000-0000-000026020000}"/>
+    <cellStyle name="20% - Акцент3 8 10" xfId="587" xr:uid="{00000000-0005-0000-0000-000027020000}"/>
+    <cellStyle name="20% - Акцент3 8 11" xfId="588" xr:uid="{00000000-0005-0000-0000-000028020000}"/>
+    <cellStyle name="20% - Акцент3 8 12" xfId="589" xr:uid="{00000000-0005-0000-0000-000029020000}"/>
+    <cellStyle name="20% - Акцент3 8 13" xfId="590" xr:uid="{00000000-0005-0000-0000-00002A020000}"/>
+    <cellStyle name="20% - Акцент3 8 14" xfId="591" xr:uid="{00000000-0005-0000-0000-00002B020000}"/>
+    <cellStyle name="20% - Акцент3 8 15" xfId="592" xr:uid="{00000000-0005-0000-0000-00002C020000}"/>
+    <cellStyle name="20% - Акцент3 8 16" xfId="593" xr:uid="{00000000-0005-0000-0000-00002D020000}"/>
+    <cellStyle name="20% - Акцент3 8 17" xfId="594" xr:uid="{00000000-0005-0000-0000-00002E020000}"/>
+    <cellStyle name="20% - Акцент3 8 18" xfId="595" xr:uid="{00000000-0005-0000-0000-00002F020000}"/>
+    <cellStyle name="20% - Акцент3 8 19" xfId="596" xr:uid="{00000000-0005-0000-0000-000030020000}"/>
+    <cellStyle name="20% - Акцент3 8 2" xfId="597" xr:uid="{00000000-0005-0000-0000-000031020000}"/>
+    <cellStyle name="20% - Акцент3 8 20" xfId="598" xr:uid="{00000000-0005-0000-0000-000032020000}"/>
+    <cellStyle name="20% - Акцент3 8 21" xfId="599" xr:uid="{00000000-0005-0000-0000-000033020000}"/>
+    <cellStyle name="20% - Акцент3 8 22" xfId="600" xr:uid="{00000000-0005-0000-0000-000034020000}"/>
+    <cellStyle name="20% - Акцент3 8 23" xfId="601" xr:uid="{00000000-0005-0000-0000-000035020000}"/>
+    <cellStyle name="20% - Акцент3 8 24" xfId="602" xr:uid="{00000000-0005-0000-0000-000036020000}"/>
+    <cellStyle name="20% - Акцент3 8 25" xfId="603" xr:uid="{00000000-0005-0000-0000-000037020000}"/>
+    <cellStyle name="20% - Акцент3 8 3" xfId="604" xr:uid="{00000000-0005-0000-0000-000038020000}"/>
+    <cellStyle name="20% - Акцент3 8 4" xfId="605" xr:uid="{00000000-0005-0000-0000-000039020000}"/>
+    <cellStyle name="20% - Акцент3 8 5" xfId="606" xr:uid="{00000000-0005-0000-0000-00003A020000}"/>
+    <cellStyle name="20% - Акцент3 8 6" xfId="607" xr:uid="{00000000-0005-0000-0000-00003B020000}"/>
+    <cellStyle name="20% - Акцент3 8 7" xfId="608" xr:uid="{00000000-0005-0000-0000-00003C020000}"/>
+    <cellStyle name="20% - Акцент3 8 8" xfId="609" xr:uid="{00000000-0005-0000-0000-00003D020000}"/>
+    <cellStyle name="20% - Акцент3 8 9" xfId="610" xr:uid="{00000000-0005-0000-0000-00003E020000}"/>
+    <cellStyle name="20% - Акцент3 9" xfId="611" xr:uid="{00000000-0005-0000-0000-00003F020000}"/>
+    <cellStyle name="20% - Акцент3 9 10" xfId="612" xr:uid="{00000000-0005-0000-0000-000040020000}"/>
+    <cellStyle name="20% - Акцент3 9 11" xfId="613" xr:uid="{00000000-0005-0000-0000-000041020000}"/>
+    <cellStyle name="20% - Акцент3 9 12" xfId="614" xr:uid="{00000000-0005-0000-0000-000042020000}"/>
+    <cellStyle name="20% - Акцент3 9 13" xfId="615" xr:uid="{00000000-0005-0000-0000-000043020000}"/>
+    <cellStyle name="20% - Акцент3 9 14" xfId="616" xr:uid="{00000000-0005-0000-0000-000044020000}"/>
+    <cellStyle name="20% - Акцент3 9 15" xfId="617" xr:uid="{00000000-0005-0000-0000-000045020000}"/>
+    <cellStyle name="20% - Акцент3 9 16" xfId="618" xr:uid="{00000000-0005-0000-0000-000046020000}"/>
+    <cellStyle name="20% - Акцент3 9 17" xfId="619" xr:uid="{00000000-0005-0000-0000-000047020000}"/>
+    <cellStyle name="20% - Акцент3 9 18" xfId="620" xr:uid="{00000000-0005-0000-0000-000048020000}"/>
+    <cellStyle name="20% - Акцент3 9 19" xfId="621" xr:uid="{00000000-0005-0000-0000-000049020000}"/>
+    <cellStyle name="20% - Акцент3 9 2" xfId="622" xr:uid="{00000000-0005-0000-0000-00004A020000}"/>
+    <cellStyle name="20% - Акцент3 9 20" xfId="623" xr:uid="{00000000-0005-0000-0000-00004B020000}"/>
+    <cellStyle name="20% - Акцент3 9 21" xfId="624" xr:uid="{00000000-0005-0000-0000-00004C020000}"/>
+    <cellStyle name="20% - Акцент3 9 22" xfId="625" xr:uid="{00000000-0005-0000-0000-00004D020000}"/>
+    <cellStyle name="20% - Акцент3 9 23" xfId="626" xr:uid="{00000000-0005-0000-0000-00004E020000}"/>
+    <cellStyle name="20% - Акцент3 9 24" xfId="627" xr:uid="{00000000-0005-0000-0000-00004F020000}"/>
+    <cellStyle name="20% - Акцент3 9 25" xfId="628" xr:uid="{00000000-0005-0000-0000-000050020000}"/>
+    <cellStyle name="20% - Акцент3 9 3" xfId="629" xr:uid="{00000000-0005-0000-0000-000051020000}"/>
+    <cellStyle name="20% - Акцент3 9 4" xfId="630" xr:uid="{00000000-0005-0000-0000-000052020000}"/>
+    <cellStyle name="20% - Акцент3 9 5" xfId="631" xr:uid="{00000000-0005-0000-0000-000053020000}"/>
+    <cellStyle name="20% - Акцент3 9 6" xfId="632" xr:uid="{00000000-0005-0000-0000-000054020000}"/>
+    <cellStyle name="20% - Акцент3 9 7" xfId="633" xr:uid="{00000000-0005-0000-0000-000055020000}"/>
+    <cellStyle name="20% - Акцент3 9 8" xfId="634" xr:uid="{00000000-0005-0000-0000-000056020000}"/>
+    <cellStyle name="20% - Акцент3 9 9" xfId="635" xr:uid="{00000000-0005-0000-0000-000057020000}"/>
+    <cellStyle name="20% - Акцент4 2" xfId="636" xr:uid="{00000000-0005-0000-0000-000058020000}"/>
+    <cellStyle name="20% - Акцент4 2 10" xfId="637" xr:uid="{00000000-0005-0000-0000-000059020000}"/>
+    <cellStyle name="20% - Акцент4 2 11" xfId="638" xr:uid="{00000000-0005-0000-0000-00005A020000}"/>
+    <cellStyle name="20% - Акцент4 2 12" xfId="639" xr:uid="{00000000-0005-0000-0000-00005B020000}"/>
+    <cellStyle name="20% - Акцент4 2 13" xfId="640" xr:uid="{00000000-0005-0000-0000-00005C020000}"/>
+    <cellStyle name="20% - Акцент4 2 14" xfId="641" xr:uid="{00000000-0005-0000-0000-00005D020000}"/>
+    <cellStyle name="20% - Акцент4 2 15" xfId="642" xr:uid="{00000000-0005-0000-0000-00005E020000}"/>
+    <cellStyle name="20% - Акцент4 2 16" xfId="643" xr:uid="{00000000-0005-0000-0000-00005F020000}"/>
+    <cellStyle name="20% - Акцент4 2 17" xfId="644" xr:uid="{00000000-0005-0000-0000-000060020000}"/>
+    <cellStyle name="20% - Акцент4 2 18" xfId="645" xr:uid="{00000000-0005-0000-0000-000061020000}"/>
+    <cellStyle name="20% - Акцент4 2 19" xfId="646" xr:uid="{00000000-0005-0000-0000-000062020000}"/>
+    <cellStyle name="20% - Акцент4 2 2" xfId="647" xr:uid="{00000000-0005-0000-0000-000063020000}"/>
+    <cellStyle name="20% - Акцент4 2 20" xfId="648" xr:uid="{00000000-0005-0000-0000-000064020000}"/>
+    <cellStyle name="20% - Акцент4 2 21" xfId="649" xr:uid="{00000000-0005-0000-0000-000065020000}"/>
+    <cellStyle name="20% - Акцент4 2 22" xfId="650" xr:uid="{00000000-0005-0000-0000-000066020000}"/>
+    <cellStyle name="20% - Акцент4 2 23" xfId="651" xr:uid="{00000000-0005-0000-0000-000067020000}"/>
+    <cellStyle name="20% - Акцент4 2 24" xfId="652" xr:uid="{00000000-0005-0000-0000-000068020000}"/>
+    <cellStyle name="20% - Акцент4 2 25" xfId="653" xr:uid="{00000000-0005-0000-0000-000069020000}"/>
+    <cellStyle name="20% - Акцент4 2 3" xfId="654" xr:uid="{00000000-0005-0000-0000-00006A020000}"/>
+    <cellStyle name="20% - Акцент4 2 4" xfId="655" xr:uid="{00000000-0005-0000-0000-00006B020000}"/>
+    <cellStyle name="20% - Акцент4 2 5" xfId="656" xr:uid="{00000000-0005-0000-0000-00006C020000}"/>
+    <cellStyle name="20% - Акцент4 2 6" xfId="657" xr:uid="{00000000-0005-0000-0000-00006D020000}"/>
+    <cellStyle name="20% - Акцент4 2 7" xfId="658" xr:uid="{00000000-0005-0000-0000-00006E020000}"/>
+    <cellStyle name="20% - Акцент4 2 8" xfId="659" xr:uid="{00000000-0005-0000-0000-00006F020000}"/>
+    <cellStyle name="20% - Акцент4 2 9" xfId="660" xr:uid="{00000000-0005-0000-0000-000070020000}"/>
+    <cellStyle name="20% - Акцент4 3" xfId="661" xr:uid="{00000000-0005-0000-0000-000071020000}"/>
+    <cellStyle name="20% - Акцент4 3 10" xfId="662" xr:uid="{00000000-0005-0000-0000-000072020000}"/>
+    <cellStyle name="20% - Акцент4 3 11" xfId="663" xr:uid="{00000000-0005-0000-0000-000073020000}"/>
+    <cellStyle name="20% - Акцент4 3 12" xfId="664" xr:uid="{00000000-0005-0000-0000-000074020000}"/>
+    <cellStyle name="20% - Акцент4 3 13" xfId="665" xr:uid="{00000000-0005-0000-0000-000075020000}"/>
+    <cellStyle name="20% - Акцент4 3 14" xfId="666" xr:uid="{00000000-0005-0000-0000-000076020000}"/>
+    <cellStyle name="20% - Акцент4 3 15" xfId="667" xr:uid="{00000000-0005-0000-0000-000077020000}"/>
+    <cellStyle name="20% - Акцент4 3 16" xfId="668" xr:uid="{00000000-0005-0000-0000-000078020000}"/>
+    <cellStyle name="20% - Акцент4 3 17" xfId="669" xr:uid="{00000000-0005-0000-0000-000079020000}"/>
+    <cellStyle name="20% - Акцент4 3 18" xfId="670" xr:uid="{00000000-0005-0000-0000-00007A020000}"/>
+    <cellStyle name="20% - Акцент4 3 19" xfId="671" xr:uid="{00000000-0005-0000-0000-00007B020000}"/>
+    <cellStyle name="20% - Акцент4 3 2" xfId="672" xr:uid="{00000000-0005-0000-0000-00007C020000}"/>
+    <cellStyle name="20% - Акцент4 3 20" xfId="673" xr:uid="{00000000-0005-0000-0000-00007D020000}"/>
+    <cellStyle name="20% - Акцент4 3 21" xfId="674" xr:uid="{00000000-0005-0000-0000-00007E020000}"/>
+    <cellStyle name="20% - Акцент4 3 22" xfId="675" xr:uid="{00000000-0005-0000-0000-00007F020000}"/>
+    <cellStyle name="20% - Акцент4 3 23" xfId="676" xr:uid="{00000000-0005-0000-0000-000080020000}"/>
+    <cellStyle name="20% - Акцент4 3 24" xfId="677" xr:uid="{00000000-0005-0000-0000-000081020000}"/>
+    <cellStyle name="20% - Акцент4 3 25" xfId="678" xr:uid="{00000000-0005-0000-0000-000082020000}"/>
+    <cellStyle name="20% - Акцент4 3 3" xfId="679" xr:uid="{00000000-0005-0000-0000-000083020000}"/>
+    <cellStyle name="20% - Акцент4 3 4" xfId="680" xr:uid="{00000000-0005-0000-0000-000084020000}"/>
+    <cellStyle name="20% - Акцент4 3 5" xfId="681" xr:uid="{00000000-0005-0000-0000-000085020000}"/>
+    <cellStyle name="20% - Акцент4 3 6" xfId="682" xr:uid="{00000000-0005-0000-0000-000086020000}"/>
+    <cellStyle name="20% - Акцент4 3 7" xfId="683" xr:uid="{00000000-0005-0000-0000-000087020000}"/>
+    <cellStyle name="20% - Акцент4 3 8" xfId="684" xr:uid="{00000000-0005-0000-0000-000088020000}"/>
+    <cellStyle name="20% - Акцент4 3 9" xfId="685" xr:uid="{00000000-0005-0000-0000-000089020000}"/>
+    <cellStyle name="20% - Акцент4 4" xfId="686" xr:uid="{00000000-0005-0000-0000-00008A020000}"/>
+    <cellStyle name="20% - Акцент4 4 10" xfId="687" xr:uid="{00000000-0005-0000-0000-00008B020000}"/>
+    <cellStyle name="20% - Акцент4 4 11" xfId="688" xr:uid="{00000000-0005-0000-0000-00008C020000}"/>
+    <cellStyle name="20% - Акцент4 4 12" xfId="689" xr:uid="{00000000-0005-0000-0000-00008D020000}"/>
+    <cellStyle name="20% - Акцент4 4 13" xfId="690" xr:uid="{00000000-0005-0000-0000-00008E020000}"/>
+    <cellStyle name="20% - Акцент4 4 14" xfId="691" xr:uid="{00000000-0005-0000-0000-00008F020000}"/>
+    <cellStyle name="20% - Акцент4 4 15" xfId="692" xr:uid="{00000000-0005-0000-0000-000090020000}"/>
+    <cellStyle name="20% - Акцент4 4 16" xfId="693" xr:uid="{00000000-0005-0000-0000-000091020000}"/>
+    <cellStyle name="20% - Акцент4 4 17" xfId="694" xr:uid="{00000000-0005-0000-0000-000092020000}"/>
+    <cellStyle name="20% - Акцент4 4 18" xfId="695" xr:uid="{00000000-0005-0000-0000-000093020000}"/>
+    <cellStyle name="20% - Акцент4 4 19" xfId="696" xr:uid="{00000000-0005-0000-0000-000094020000}"/>
+    <cellStyle name="20% - Акцент4 4 2" xfId="697" xr:uid="{00000000-0005-0000-0000-000095020000}"/>
+    <cellStyle name="20% - Акцент4 4 20" xfId="698" xr:uid="{00000000-0005-0000-0000-000096020000}"/>
+    <cellStyle name="20% - Акцент4 4 21" xfId="699" xr:uid="{00000000-0005-0000-0000-000097020000}"/>
+    <cellStyle name="20% - Акцент4 4 22" xfId="700" xr:uid="{00000000-0005-0000-0000-000098020000}"/>
+    <cellStyle name="20% - Акцент4 4 23" xfId="701" xr:uid="{00000000-0005-0000-0000-000099020000}"/>
+    <cellStyle name="20% - Акцент4 4 24" xfId="702" xr:uid="{00000000-0005-0000-0000-00009A020000}"/>
+    <cellStyle name="20% - Акцент4 4 25" xfId="703" xr:uid="{00000000-0005-0000-0000-00009B020000}"/>
+    <cellStyle name="20% - Акцент4 4 3" xfId="704" xr:uid="{00000000-0005-0000-0000-00009C020000}"/>
+    <cellStyle name="20% - Акцент4 4 4" xfId="705" xr:uid="{00000000-0005-0000-0000-00009D020000}"/>
+    <cellStyle name="20% - Акцент4 4 5" xfId="706" xr:uid="{00000000-0005-0000-0000-00009E020000}"/>
+    <cellStyle name="20% - Акцент4 4 6" xfId="707" xr:uid="{00000000-0005-0000-0000-00009F020000}"/>
+    <cellStyle name="20% - Акцент4 4 7" xfId="708" xr:uid="{00000000-0005-0000-0000-0000A0020000}"/>
+    <cellStyle name="20% - Акцент4 4 8" xfId="709" xr:uid="{00000000-0005-0000-0000-0000A1020000}"/>
+    <cellStyle name="20% - Акцент4 4 9" xfId="710" xr:uid="{00000000-0005-0000-0000-0000A2020000}"/>
+    <cellStyle name="20% - Акцент4 5" xfId="711" xr:uid="{00000000-0005-0000-0000-0000A3020000}"/>
+    <cellStyle name="20% - Акцент4 5 10" xfId="712" xr:uid="{00000000-0005-0000-0000-0000A4020000}"/>
+    <cellStyle name="20% - Акцент4 5 11" xfId="713" xr:uid="{00000000-0005-0000-0000-0000A5020000}"/>
+    <cellStyle name="20% - Акцент4 5 12" xfId="714" xr:uid="{00000000-0005-0000-0000-0000A6020000}"/>
+    <cellStyle name="20% - Акцент4 5 13" xfId="715" xr:uid="{00000000-0005-0000-0000-0000A7020000}"/>
+    <cellStyle name="20% - Акцент4 5 14" xfId="716" xr:uid="{00000000-0005-0000-0000-0000A8020000}"/>
+    <cellStyle name="20% - Акцент4 5 15" xfId="717" xr:uid="{00000000-0005-0000-0000-0000A9020000}"/>
+    <cellStyle name="20% - Акцент4 5 16" xfId="718" xr:uid="{00000000-0005-0000-0000-0000AA020000}"/>
+    <cellStyle name="20% - Акцент4 5 17" xfId="719" xr:uid="{00000000-0005-0000-0000-0000AB020000}"/>
+    <cellStyle name="20% - Акцент4 5 18" xfId="720" xr:uid="{00000000-0005-0000-0000-0000AC020000}"/>
+    <cellStyle name="20% - Акцент4 5 19" xfId="721" xr:uid="{00000000-0005-0000-0000-0000AD020000}"/>
+    <cellStyle name="20% - Акцент4 5 2" xfId="722" xr:uid="{00000000-0005-0000-0000-0000AE020000}"/>
+    <cellStyle name="20% - Акцент4 5 20" xfId="723" xr:uid="{00000000-0005-0000-0000-0000AF020000}"/>
+    <cellStyle name="20% - Акцент4 5 21" xfId="724" xr:uid="{00000000-0005-0000-0000-0000B0020000}"/>
+    <cellStyle name="20% - Акцент4 5 22" xfId="725" xr:uid="{00000000-0005-0000-0000-0000B1020000}"/>
+    <cellStyle name="20% - Акцент4 5 23" xfId="726" xr:uid="{00000000-0005-0000-0000-0000B2020000}"/>
+    <cellStyle name="20% - Акцент4 5 24" xfId="727" xr:uid="{00000000-0005-0000-0000-0000B3020000}"/>
+    <cellStyle name="20% - Акцент4 5 25" xfId="728" xr:uid="{00000000-0005-0000-0000-0000B4020000}"/>
+    <cellStyle name="20% - Акцент4 5 3" xfId="729" xr:uid="{00000000-0005-0000-0000-0000B5020000}"/>
+    <cellStyle name="20% - Акцент4 5 4" xfId="730" xr:uid="{00000000-0005-0000-0000-0000B6020000}"/>
+    <cellStyle name="20% - Акцент4 5 5" xfId="731" xr:uid="{00000000-0005-0000-0000-0000B7020000}"/>
+    <cellStyle name="20% - Акцент4 5 6" xfId="732" xr:uid="{00000000-0005-0000-0000-0000B8020000}"/>
+    <cellStyle name="20% - Акцент4 5 7" xfId="733" xr:uid="{00000000-0005-0000-0000-0000B9020000}"/>
+    <cellStyle name="20% - Акцент4 5 8" xfId="734" xr:uid="{00000000-0005-0000-0000-0000BA020000}"/>
+    <cellStyle name="20% - Акцент4 5 9" xfId="735" xr:uid="{00000000-0005-0000-0000-0000BB020000}"/>
+    <cellStyle name="20% - Акцент4 6" xfId="736" xr:uid="{00000000-0005-0000-0000-0000BC020000}"/>
+    <cellStyle name="20% - Акцент4 6 10" xfId="737" xr:uid="{00000000-0005-0000-0000-0000BD020000}"/>
+    <cellStyle name="20% - Акцент4 6 11" xfId="738" xr:uid="{00000000-0005-0000-0000-0000BE020000}"/>
+    <cellStyle name="20% - Акцент4 6 12" xfId="739" xr:uid="{00000000-0005-0000-0000-0000BF020000}"/>
+    <cellStyle name="20% - Акцент4 6 13" xfId="740" xr:uid="{00000000-0005-0000-0000-0000C0020000}"/>
+    <cellStyle name="20% - Акцент4 6 14" xfId="741" xr:uid="{00000000-0005-0000-0000-0000C1020000}"/>
+    <cellStyle name="20% - Акцент4 6 15" xfId="742" xr:uid="{00000000-0005-0000-0000-0000C2020000}"/>
+    <cellStyle name="20% - Акцент4 6 16" xfId="743" xr:uid="{00000000-0005-0000-0000-0000C3020000}"/>
+    <cellStyle name="20% - Акцент4 6 17" xfId="744" xr:uid="{00000000-0005-0000-0000-0000C4020000}"/>
+    <cellStyle name="20% - Акцент4 6 18" xfId="745" xr:uid="{00000000-0005-0000-0000-0000C5020000}"/>
+    <cellStyle name="20% - Акцент4 6 19" xfId="746" xr:uid="{00000000-0005-0000-0000-0000C6020000}"/>
+    <cellStyle name="20% - Акцент4 6 2" xfId="747" xr:uid="{00000000-0005-0000-0000-0000C7020000}"/>
+    <cellStyle name="20% - Акцент4 6 20" xfId="748" xr:uid="{00000000-0005-0000-0000-0000C8020000}"/>
+    <cellStyle name="20% - Акцент4 6 21" xfId="749" xr:uid="{00000000-0005-0000-0000-0000C9020000}"/>
+    <cellStyle name="20% - Акцент4 6 22" xfId="750" xr:uid="{00000000-0005-0000-0000-0000CA020000}"/>
+    <cellStyle name="20% - Акцент4 6 23" xfId="751" xr:uid="{00000000-0005-0000-0000-0000CB020000}"/>
+    <cellStyle name="20% - Акцент4 6 24" xfId="752" xr:uid="{00000000-0005-0000-0000-0000CC020000}"/>
+    <cellStyle name="20% - Акцент4 6 25" xfId="753" xr:uid="{00000000-0005-0000-0000-0000CD020000}"/>
+    <cellStyle name="20% - Акцент4 6 3" xfId="754" xr:uid="{00000000-0005-0000-0000-0000CE020000}"/>
+    <cellStyle name="20% - Акцент4 6 4" xfId="755" xr:uid="{00000000-0005-0000-0000-0000CF020000}"/>
+    <cellStyle name="20% - Акцент4 6 5" xfId="756" xr:uid="{00000000-0005-0000-0000-0000D0020000}"/>
+    <cellStyle name="20% - Акцент4 6 6" xfId="757" xr:uid="{00000000-0005-0000-0000-0000D1020000}"/>
+    <cellStyle name="20% - Акцент4 6 7" xfId="758" xr:uid="{00000000-0005-0000-0000-0000D2020000}"/>
+    <cellStyle name="20% - Акцент4 6 8" xfId="759" xr:uid="{00000000-0005-0000-0000-0000D3020000}"/>
+    <cellStyle name="20% - Акцент4 6 9" xfId="760" xr:uid="{00000000-0005-0000-0000-0000D4020000}"/>
+    <cellStyle name="20% - Акцент4 7" xfId="761" xr:uid="{00000000-0005-0000-0000-0000D5020000}"/>
+    <cellStyle name="20% - Акцент4 7 10" xfId="762" xr:uid="{00000000-0005-0000-0000-0000D6020000}"/>
+    <cellStyle name="20% - Акцент4 7 11" xfId="763" xr:uid="{00000000-0005-0000-0000-0000D7020000}"/>
+    <cellStyle name="20% - Акцент4 7 12" xfId="764" xr:uid="{00000000-0005-0000-0000-0000D8020000}"/>
+    <cellStyle name="20% - Акцент4 7 13" xfId="765" xr:uid="{00000000-0005-0000-0000-0000D9020000}"/>
+    <cellStyle name="20% - Акцент4 7 14" xfId="766" xr:uid="{00000000-0005-0000-0000-0000DA020000}"/>
+    <cellStyle name="20% - Акцент4 7 15" xfId="767" xr:uid="{00000000-0005-0000-0000-0000DB020000}"/>
+    <cellStyle name="20% - Акцент4 7 16" xfId="768" xr:uid="{00000000-0005-0000-0000-0000DC020000}"/>
+    <cellStyle name="20% - Акцент4 7 17" xfId="769" xr:uid="{00000000-0005-0000-0000-0000DD020000}"/>
+    <cellStyle name="20% - Акцент4 7 18" xfId="770" xr:uid="{00000000-0005-0000-0000-0000DE020000}"/>
+    <cellStyle name="20% - Акцент4 7 19" xfId="771" xr:uid="{00000000-0005-0000-0000-0000DF020000}"/>
+    <cellStyle name="20% - Акцент4 7 2" xfId="772" xr:uid="{00000000-0005-0000-0000-0000E0020000}"/>
+    <cellStyle name="20% - Акцент4 7 20" xfId="773" xr:uid="{00000000-0005-0000-0000-0000E1020000}"/>
+    <cellStyle name="20% - Акцент4 7 21" xfId="774" xr:uid="{00000000-0005-0000-0000-0000E2020000}"/>
+    <cellStyle name="20% - Акцент4 7 22" xfId="775" xr:uid="{00000000-0005-0000-0000-0000E3020000}"/>
+    <cellStyle name="20% - Акцент4 7 23" xfId="776" xr:uid="{00000000-0005-0000-0000-0000E4020000}"/>
+    <cellStyle name="20% - Акцент4 7 24" xfId="777" xr:uid="{00000000-0005-0000-0000-0000E5020000}"/>
+    <cellStyle name="20% - Акцент4 7 25" xfId="778" xr:uid="{00000000-0005-0000-0000-0000E6020000}"/>
+    <cellStyle name="20% - Акцент4 7 3" xfId="779" xr:uid="{00000000-0005-0000-0000-0000E7020000}"/>
+    <cellStyle name="20% - Акцент4 7 4" xfId="780" xr:uid="{00000000-0005-0000-0000-0000E8020000}"/>
+    <cellStyle name="20% - Акцент4 7 5" xfId="781" xr:uid="{00000000-0005-0000-0000-0000E9020000}"/>
+    <cellStyle name="20% - Акцент4 7 6" xfId="782" xr:uid="{00000000-0005-0000-0000-0000EA020000}"/>
+    <cellStyle name="20% - Акцент4 7 7" xfId="783" xr:uid="{00000000-0005-0000-0000-0000EB020000}"/>
+    <cellStyle name="20% - Акцент4 7 8" xfId="784" xr:uid="{00000000-0005-0000-0000-0000EC020000}"/>
+    <cellStyle name="20% - Акцент4 7 9" xfId="785" xr:uid="{00000000-0005-0000-0000-0000ED020000}"/>
+    <cellStyle name="20% - Акцент4 8" xfId="786" xr:uid="{00000000-0005-0000-0000-0000EE020000}"/>
+    <cellStyle name="20% - Акцент4 8 10" xfId="787" xr:uid="{00000000-0005-0000-0000-0000EF020000}"/>
+    <cellStyle name="20% - Акцент4 8 11" xfId="788" xr:uid="{00000000-0005-0000-0000-0000F0020000}"/>
+    <cellStyle name="20% - Акцент4 8 12" xfId="789" xr:uid="{00000000-0005-0000-0000-0000F1020000}"/>
+    <cellStyle name="20% - Акцент4 8 13" xfId="790" xr:uid="{00000000-0005-0000-0000-0000F2020000}"/>
+    <cellStyle name="20% - Акцент4 8 14" xfId="791" xr:uid="{00000000-0005-0000-0000-0000F3020000}"/>
+    <cellStyle name="20% - Акцент4 8 15" xfId="792" xr:uid="{00000000-0005-0000-0000-0000F4020000}"/>
+    <cellStyle name="20% - Акцент4 8 16" xfId="793" xr:uid="{00000000-0005-0000-0000-0000F5020000}"/>
+    <cellStyle name="20% - Акцент4 8 17" xfId="794" xr:uid="{00000000-0005-0000-0000-0000F6020000}"/>
+    <cellStyle name="20% - Акцент4 8 18" xfId="795" xr:uid="{00000000-0005-0000-0000-0000F7020000}"/>
+    <cellStyle name="20% - Акцент4 8 19" xfId="796" xr:uid="{00000000-0005-0000-0000-0000F8020000}"/>
+    <cellStyle name="20% - Акцент4 8 2" xfId="797" xr:uid="{00000000-0005-0000-0000-0000F9020000}"/>
+    <cellStyle name="20% - Акцент4 8 20" xfId="798" xr:uid="{00000000-0005-0000-0000-0000FA020000}"/>
+    <cellStyle name="20% - Акцент4 8 21" xfId="799" xr:uid="{00000000-0005-0000-0000-0000FB020000}"/>
+    <cellStyle name="20% - Акцент4 8 22" xfId="800" xr:uid="{00000000-0005-0000-0000-0000FC020000}"/>
+    <cellStyle name="20% - Акцент4 8 23" xfId="801" xr:uid="{00000000-0005-0000-0000-0000FD020000}"/>
+    <cellStyle name="20% - Акцент4 8 24" xfId="802" xr:uid="{00000000-0005-0000-0000-0000FE020000}"/>
+    <cellStyle name="20% - Акцент4 8 25" xfId="803" xr:uid="{00000000-0005-0000-0000-0000FF020000}"/>
+    <cellStyle name="20% - Акцент4 8 3" xfId="804" xr:uid="{00000000-0005-0000-0000-000000030000}"/>
+    <cellStyle name="20% - Акцент4 8 4" xfId="805" xr:uid="{00000000-0005-0000-0000-000001030000}"/>
+    <cellStyle name="20% - Акцент4 8 5" xfId="806" xr:uid="{00000000-0005-0000-0000-000002030000}"/>
+    <cellStyle name="20% - Акцент4 8 6" xfId="807" xr:uid="{00000000-0005-0000-0000-000003030000}"/>
+    <cellStyle name="20% - Акцент4 8 7" xfId="808" xr:uid="{00000000-0005-0000-0000-000004030000}"/>
+    <cellStyle name="20% - Акцент4 8 8" xfId="809" xr:uid="{00000000-0005-0000-0000-000005030000}"/>
+    <cellStyle name="20% - Акцент4 8 9" xfId="810" xr:uid="{00000000-0005-0000-0000-000006030000}"/>
+    <cellStyle name="20% - Акцент4 9" xfId="811" xr:uid="{00000000-0005-0000-0000-000007030000}"/>
+    <cellStyle name="20% - Акцент4 9 10" xfId="812" xr:uid="{00000000-0005-0000-0000-000008030000}"/>
+    <cellStyle name="20% - Акцент4 9 11" xfId="813" xr:uid="{00000000-0005-0000-0000-000009030000}"/>
+    <cellStyle name="20% - Акцент4 9 12" xfId="814" xr:uid="{00000000-0005-0000-0000-00000A030000}"/>
+    <cellStyle name="20% - Акцент4 9 13" xfId="815" xr:uid="{00000000-0005-0000-0000-00000B030000}"/>
+    <cellStyle name="20% - Акцент4 9 14" xfId="816" xr:uid="{00000000-0005-0000-0000-00000C030000}"/>
+    <cellStyle name="20% - Акцент4 9 15" xfId="817" xr:uid="{00000000-0005-0000-0000-00000D030000}"/>
+    <cellStyle name="20% - Акцент4 9 16" xfId="818" xr:uid="{00000000-0005-0000-0000-00000E030000}"/>
+    <cellStyle name="20% - Акцент4 9 17" xfId="819" xr:uid="{00000000-0005-0000-0000-00000F030000}"/>
+    <cellStyle name="20% - Акцент4 9 18" xfId="820" xr:uid="{00000000-0005-0000-0000-000010030000}"/>
+    <cellStyle name="20% - Акцент4 9 19" xfId="821" xr:uid="{00000000-0005-0000-0000-000011030000}"/>
+    <cellStyle name="20% - Акцент4 9 2" xfId="822" xr:uid="{00000000-0005-0000-0000-000012030000}"/>
+    <cellStyle name="20% - Акцент4 9 20" xfId="823" xr:uid="{00000000-0005-0000-0000-000013030000}"/>
+    <cellStyle name="20% - Акцент4 9 21" xfId="824" xr:uid="{00000000-0005-0000-0000-000014030000}"/>
+    <cellStyle name="20% - Акцент4 9 22" xfId="825" xr:uid="{00000000-0005-0000-0000-000015030000}"/>
+    <cellStyle name="20% - Акцент4 9 23" xfId="826" xr:uid="{00000000-0005-0000-0000-000016030000}"/>
+    <cellStyle name="20% - Акцент4 9 24" xfId="827" xr:uid="{00000000-0005-0000-0000-000017030000}"/>
+    <cellStyle name="20% - Акцент4 9 25" xfId="828" xr:uid="{00000000-0005-0000-0000-000018030000}"/>
+    <cellStyle name="20% - Акцент4 9 3" xfId="829" xr:uid="{00000000-0005-0000-0000-000019030000}"/>
+    <cellStyle name="20% - Акцент4 9 4" xfId="830" xr:uid="{00000000-0005-0000-0000-00001A030000}"/>
+    <cellStyle name="20% - Акцент4 9 5" xfId="831" xr:uid="{00000000-0005-0000-0000-00001B030000}"/>
+    <cellStyle name="20% - Акцент4 9 6" xfId="832" xr:uid="{00000000-0005-0000-0000-00001C030000}"/>
+    <cellStyle name="20% - Акцент4 9 7" xfId="833" xr:uid="{00000000-0005-0000-0000-00001D030000}"/>
+    <cellStyle name="20% - Акцент4 9 8" xfId="834" xr:uid="{00000000-0005-0000-0000-00001E030000}"/>
+    <cellStyle name="20% - Акцент4 9 9" xfId="835" xr:uid="{00000000-0005-0000-0000-00001F030000}"/>
+    <cellStyle name="40% - Акцент3 2" xfId="836" xr:uid="{00000000-0005-0000-0000-000020030000}"/>
+    <cellStyle name="40% - Акцент3 2 10" xfId="837" xr:uid="{00000000-0005-0000-0000-000021030000}"/>
+    <cellStyle name="40% - Акцент3 2 11" xfId="838" xr:uid="{00000000-0005-0000-0000-000022030000}"/>
+    <cellStyle name="40% - Акцент3 2 12" xfId="839" xr:uid="{00000000-0005-0000-0000-000023030000}"/>
+    <cellStyle name="40% - Акцент3 2 13" xfId="840" xr:uid="{00000000-0005-0000-0000-000024030000}"/>
+    <cellStyle name="40% - Акцент3 2 14" xfId="841" xr:uid="{00000000-0005-0000-0000-000025030000}"/>
+    <cellStyle name="40% - Акцент3 2 15" xfId="842" xr:uid="{00000000-0005-0000-0000-000026030000}"/>
+    <cellStyle name="40% - Акцент3 2 16" xfId="843" xr:uid="{00000000-0005-0000-0000-000027030000}"/>
+    <cellStyle name="40% - Акцент3 2 17" xfId="844" xr:uid="{00000000-0005-0000-0000-000028030000}"/>
+    <cellStyle name="40% - Акцент3 2 18" xfId="845" xr:uid="{00000000-0005-0000-0000-000029030000}"/>
+    <cellStyle name="40% - Акцент3 2 19" xfId="846" xr:uid="{00000000-0005-0000-0000-00002A030000}"/>
+    <cellStyle name="40% - Акцент3 2 2" xfId="847" xr:uid="{00000000-0005-0000-0000-00002B030000}"/>
+    <cellStyle name="40% - Акцент3 2 20" xfId="848" xr:uid="{00000000-0005-0000-0000-00002C030000}"/>
+    <cellStyle name="40% - Акцент3 2 21" xfId="849" xr:uid="{00000000-0005-0000-0000-00002D030000}"/>
+    <cellStyle name="40% - Акцент3 2 22" xfId="850" xr:uid="{00000000-0005-0000-0000-00002E030000}"/>
+    <cellStyle name="40% - Акцент3 2 23" xfId="851" xr:uid="{00000000-0005-0000-0000-00002F030000}"/>
+    <cellStyle name="40% - Акцент3 2 24" xfId="852" xr:uid="{00000000-0005-0000-0000-000030030000}"/>
+    <cellStyle name="40% - Акцент3 2 25" xfId="853" xr:uid="{00000000-0005-0000-0000-000031030000}"/>
+    <cellStyle name="40% - Акцент3 2 3" xfId="854" xr:uid="{00000000-0005-0000-0000-000032030000}"/>
+    <cellStyle name="40% - Акцент3 2 4" xfId="855" xr:uid="{00000000-0005-0000-0000-000033030000}"/>
+    <cellStyle name="40% - Акцент3 2 5" xfId="856" xr:uid="{00000000-0005-0000-0000-000034030000}"/>
+    <cellStyle name="40% - Акцент3 2 6" xfId="857" xr:uid="{00000000-0005-0000-0000-000035030000}"/>
+    <cellStyle name="40% - Акцент3 2 7" xfId="858" xr:uid="{00000000-0005-0000-0000-000036030000}"/>
+    <cellStyle name="40% - Акцент3 2 8" xfId="859" xr:uid="{00000000-0005-0000-0000-000037030000}"/>
+    <cellStyle name="40% - Акцент3 2 9" xfId="860" xr:uid="{00000000-0005-0000-0000-000038030000}"/>
+    <cellStyle name="40% - Акцент3 3" xfId="861" xr:uid="{00000000-0005-0000-0000-000039030000}"/>
+    <cellStyle name="40% - Акцент3 3 10" xfId="862" xr:uid="{00000000-0005-0000-0000-00003A030000}"/>
+    <cellStyle name="40% - Акцент3 3 11" xfId="863" xr:uid="{00000000-0005-0000-0000-00003B030000}"/>
+    <cellStyle name="40% - Акцент3 3 12" xfId="864" xr:uid="{00000000-0005-0000-0000-00003C030000}"/>
+    <cellStyle name="40% - Акцент3 3 13" xfId="865" xr:uid="{00000000-0005-0000-0000-00003D030000}"/>
+    <cellStyle name="40% - Акцент3 3 14" xfId="866" xr:uid="{00000000-0005-0000-0000-00003E030000}"/>
+    <cellStyle name="40% - Акцент3 3 15" xfId="867" xr:uid="{00000000-0005-0000-0000-00003F030000}"/>
+    <cellStyle name="40% - Акцент3 3 16" xfId="868" xr:uid="{00000000-0005-0000-0000-000040030000}"/>
+    <cellStyle name="40% - Акцент3 3 17" xfId="869" xr:uid="{00000000-0005-0000-0000-000041030000}"/>
+    <cellStyle name="40% - Акцент3 3 18" xfId="870" xr:uid="{00000000-0005-0000-0000-000042030000}"/>
+    <cellStyle name="40% - Акцент3 3 19" xfId="871" xr:uid="{00000000-0005-0000-0000-000043030000}"/>
+    <cellStyle name="40% - Акцент3 3 2" xfId="872" xr:uid="{00000000-0005-0000-0000-000044030000}"/>
+    <cellStyle name="40% - Акцент3 3 20" xfId="873" xr:uid="{00000000-0005-0000-0000-000045030000}"/>
+    <cellStyle name="40% - Акцент3 3 21" xfId="874" xr:uid="{00000000-0005-0000-0000-000046030000}"/>
+    <cellStyle name="40% - Акцент3 3 22" xfId="875" xr:uid="{00000000-0005-0000-0000-000047030000}"/>
+    <cellStyle name="40% - Акцент3 3 23" xfId="876" xr:uid="{00000000-0005-0000-0000-000048030000}"/>
+    <cellStyle name="40% - Акцент3 3 24" xfId="877" xr:uid="{00000000-0005-0000-0000-000049030000}"/>
+    <cellStyle name="40% - Акцент3 3 25" xfId="878" xr:uid="{00000000-0005-0000-0000-00004A030000}"/>
+    <cellStyle name="40% - Акцент3 3 3" xfId="879" xr:uid="{00000000-0005-0000-0000-00004B030000}"/>
+    <cellStyle name="40% - Акцент3 3 4" xfId="880" xr:uid="{00000000-0005-0000-0000-00004C030000}"/>
+    <cellStyle name="40% - Акцент3 3 5" xfId="881" xr:uid="{00000000-0005-0000-0000-00004D030000}"/>
+    <cellStyle name="40% - Акцент3 3 6" xfId="882" xr:uid="{00000000-0005-0000-0000-00004E030000}"/>
+    <cellStyle name="40% - Акцент3 3 7" xfId="883" xr:uid="{00000000-0005-0000-0000-00004F030000}"/>
+    <cellStyle name="40% - Акцент3 3 8" xfId="884" xr:uid="{00000000-0005-0000-0000-000050030000}"/>
+    <cellStyle name="40% - Акцент3 3 9" xfId="885" xr:uid="{00000000-0005-0000-0000-000051030000}"/>
+    <cellStyle name="40% - Акцент3 4" xfId="886" xr:uid="{00000000-0005-0000-0000-000052030000}"/>
+    <cellStyle name="40% - Акцент3 4 10" xfId="887" xr:uid="{00000000-0005-0000-0000-000053030000}"/>
+    <cellStyle name="40% - Акцент3 4 11" xfId="888" xr:uid="{00000000-0005-0000-0000-000054030000}"/>
+    <cellStyle name="40% - Акцент3 4 12" xfId="889" xr:uid="{00000000-0005-0000-0000-000055030000}"/>
+    <cellStyle name="40% - Акцент3 4 13" xfId="890" xr:uid="{00000000-0005-0000-0000-000056030000}"/>
+    <cellStyle name="40% - Акцент3 4 14" xfId="891" xr:uid="{00000000-0005-0000-0000-000057030000}"/>
+    <cellStyle name="40% - Акцент3 4 15" xfId="892" xr:uid="{00000000-0005-0000-0000-000058030000}"/>
+    <cellStyle name="40% - Акцент3 4 16" xfId="893" xr:uid="{00000000-0005-0000-0000-000059030000}"/>
+    <cellStyle name="40% - Акцент3 4 17" xfId="894" xr:uid="{00000000-0005-0000-0000-00005A030000}"/>
+    <cellStyle name="40% - Акцент3 4 18" xfId="895" xr:uid="{00000000-0005-0000-0000-00005B030000}"/>
+    <cellStyle name="40% - Акцент3 4 19" xfId="896" xr:uid="{00000000-0005-0000-0000-00005C030000}"/>
+    <cellStyle name="40% - Акцент3 4 2" xfId="897" xr:uid="{00000000-0005-0000-0000-00005D030000}"/>
+    <cellStyle name="40% - Акцент3 4 20" xfId="898" xr:uid="{00000000-0005-0000-0000-00005E030000}"/>
+    <cellStyle name="40% - Акцент3 4 21" xfId="899" xr:uid="{00000000-0005-0000-0000-00005F030000}"/>
+    <cellStyle name="40% - Акцент3 4 22" xfId="900" xr:uid="{00000000-0005-0000-0000-000060030000}"/>
+    <cellStyle name="40% - Акцент3 4 23" xfId="901" xr:uid="{00000000-0005-0000-0000-000061030000}"/>
+    <cellStyle name="40% - Акцент3 4 24" xfId="902" xr:uid="{00000000-0005-0000-0000-000062030000}"/>
+    <cellStyle name="40% - Акцент3 4 25" xfId="903" xr:uid="{00000000-0005-0000-0000-000063030000}"/>
+    <cellStyle name="40% - Акцент3 4 3" xfId="904" xr:uid="{00000000-0005-0000-0000-000064030000}"/>
+    <cellStyle name="40% - Акцент3 4 4" xfId="905" xr:uid="{00000000-0005-0000-0000-000065030000}"/>
+    <cellStyle name="40% - Акцент3 4 5" xfId="906" xr:uid="{00000000-0005-0000-0000-000066030000}"/>
+    <cellStyle name="40% - Акцент3 4 6" xfId="907" xr:uid="{00000000-0005-0000-0000-000067030000}"/>
+    <cellStyle name="40% - Акцент3 4 7" xfId="908" xr:uid="{00000000-0005-0000-0000-000068030000}"/>
+    <cellStyle name="40% - Акцент3 4 8" xfId="909" xr:uid="{00000000-0005-0000-0000-000069030000}"/>
+    <cellStyle name="40% - Акцент3 4 9" xfId="910" xr:uid="{00000000-0005-0000-0000-00006A030000}"/>
+    <cellStyle name="40% - Акцент3 5" xfId="911" xr:uid="{00000000-0005-0000-0000-00006B030000}"/>
+    <cellStyle name="40% - Акцент3 5 10" xfId="912" xr:uid="{00000000-0005-0000-0000-00006C030000}"/>
+    <cellStyle name="40% - Акцент3 5 11" xfId="913" xr:uid="{00000000-0005-0000-0000-00006D030000}"/>
+    <cellStyle name="40% - Акцент3 5 12" xfId="914" xr:uid="{00000000-0005-0000-0000-00006E030000}"/>
+    <cellStyle name="40% - Акцент3 5 13" xfId="915" xr:uid="{00000000-0005-0000-0000-00006F030000}"/>
+    <cellStyle name="40% - Акцент3 5 14" xfId="916" xr:uid="{00000000-0005-0000-0000-000070030000}"/>
+    <cellStyle name="40% - Акцент3 5 15" xfId="917" xr:uid="{00000000-0005-0000-0000-000071030000}"/>
+    <cellStyle name="40% - Акцент3 5 16" xfId="918" xr:uid="{00000000-0005-0000-0000-000072030000}"/>
+    <cellStyle name="40% - Акцент3 5 17" xfId="919" xr:uid="{00000000-0005-0000-0000-000073030000}"/>
+    <cellStyle name="40% - Акцент3 5 18" xfId="920" xr:uid="{00000000-0005-0000-0000-000074030000}"/>
+    <cellStyle name="40% - Акцент3 5 19" xfId="921" xr:uid="{00000000-0005-0000-0000-000075030000}"/>
+    <cellStyle name="40% - Акцент3 5 2" xfId="922" xr:uid="{00000000-0005-0000-0000-000076030000}"/>
+    <cellStyle name="40% - Акцент3 5 20" xfId="923" xr:uid="{00000000-0005-0000-0000-000077030000}"/>
+    <cellStyle name="40% - Акцент3 5 21" xfId="924" xr:uid="{00000000-0005-0000-0000-000078030000}"/>
+    <cellStyle name="40% - Акцент3 5 22" xfId="925" xr:uid="{00000000-0005-0000-0000-000079030000}"/>
+    <cellStyle name="40% - Акцент3 5 23" xfId="926" xr:uid="{00000000-0005-0000-0000-00007A030000}"/>
+    <cellStyle name="40% - Акцент3 5 24" xfId="927" xr:uid="{00000000-0005-0000-0000-00007B030000}"/>
+    <cellStyle name="40% - Акцент3 5 25" xfId="928" xr:uid="{00000000-0005-0000-0000-00007C030000}"/>
+    <cellStyle name="40% - Акцент3 5 3" xfId="929" xr:uid="{00000000-0005-0000-0000-00007D030000}"/>
+    <cellStyle name="40% - Акцент3 5 4" xfId="930" xr:uid="{00000000-0005-0000-0000-00007E030000}"/>
+    <cellStyle name="40% - Акцент3 5 5" xfId="931" xr:uid="{00000000-0005-0000-0000-00007F030000}"/>
+    <cellStyle name="40% - Акцент3 5 6" xfId="932" xr:uid="{00000000-0005-0000-0000-000080030000}"/>
+    <cellStyle name="40% - Акцент3 5 7" xfId="933" xr:uid="{00000000-0005-0000-0000-000081030000}"/>
+    <cellStyle name="40% - Акцент3 5 8" xfId="934" xr:uid="{00000000-0005-0000-0000-000082030000}"/>
+    <cellStyle name="40% - Акцент3 5 9" xfId="935" xr:uid="{00000000-0005-0000-0000-000083030000}"/>
+    <cellStyle name="40% - Акцент3 6" xfId="936" xr:uid="{00000000-0005-0000-0000-000084030000}"/>
+    <cellStyle name="40% - Акцент3 6 10" xfId="937" xr:uid="{00000000-0005-0000-0000-000085030000}"/>
+    <cellStyle name="40% - Акцент3 6 11" xfId="938" xr:uid="{00000000-0005-0000-0000-000086030000}"/>
+    <cellStyle name="40% - Акцент3 6 12" xfId="939" xr:uid="{00000000-0005-0000-0000-000087030000}"/>
+    <cellStyle name="40% - Акцент3 6 13" xfId="940" xr:uid="{00000000-0005-0000-0000-000088030000}"/>
+    <cellStyle name="40% - Акцент3 6 14" xfId="941" xr:uid="{00000000-0005-0000-0000-000089030000}"/>
+    <cellStyle name="40% - Акцент3 6 15" xfId="942" xr:uid="{00000000-0005-0000-0000-00008A030000}"/>
+    <cellStyle name="40% - Акцент3 6 16" xfId="943" xr:uid="{00000000-0005-0000-0000-00008B030000}"/>
+    <cellStyle name="40% - Акцент3 6 17" xfId="944" xr:uid="{00000000-0005-0000-0000-00008C030000}"/>
+    <cellStyle name="40% - Акцент3 6 18" xfId="945" xr:uid="{00000000-0005-0000-0000-00008D030000}"/>
+    <cellStyle name="40% - Акцент3 6 19" xfId="946" xr:uid="{00000000-0005-0000-0000-00008E030000}"/>
+    <cellStyle name="40% - Акцент3 6 2" xfId="947" xr:uid="{00000000-0005-0000-0000-00008F030000}"/>
+    <cellStyle name="40% - Акцент3 6 20" xfId="948" xr:uid="{00000000-0005-0000-0000-000090030000}"/>
+    <cellStyle name="40% - Акцент3 6 21" xfId="949" xr:uid="{00000000-0005-0000-0000-000091030000}"/>
+    <cellStyle name="40% - Акцент3 6 22" xfId="950" xr:uid="{00000000-0005-0000-0000-000092030000}"/>
+    <cellStyle name="40% - Акцент3 6 23" xfId="951" xr:uid="{00000000-0005-0000-0000-000093030000}"/>
+    <cellStyle name="40% - Акцент3 6 24" xfId="952" xr:uid="{00000000-0005-0000-0000-000094030000}"/>
+    <cellStyle name="40% - Акцент3 6 25" xfId="953" xr:uid="{00000000-0005-0000-0000-000095030000}"/>
+    <cellStyle name="40% - Акцент3 6 3" xfId="954" xr:uid="{00000000-0005-0000-0000-000096030000}"/>
+    <cellStyle name="40% - Акцент3 6 4" xfId="955" xr:uid="{00000000-0005-0000-0000-000097030000}"/>
+    <cellStyle name="40% - Акцент3 6 5" xfId="956" xr:uid="{00000000-0005-0000-0000-000098030000}"/>
+    <cellStyle name="40% - Акцент3 6 6" xfId="957" xr:uid="{00000000-0005-0000-0000-000099030000}"/>
+    <cellStyle name="40% - Акцент3 6 7" xfId="958" xr:uid="{00000000-0005-0000-0000-00009A030000}"/>
+    <cellStyle name="40% - Акцент3 6 8" xfId="959" xr:uid="{00000000-0005-0000-0000-00009B030000}"/>
+    <cellStyle name="40% - Акцент3 6 9" xfId="960" xr:uid="{00000000-0005-0000-0000-00009C030000}"/>
+    <cellStyle name="40% - Акцент3 7" xfId="961" xr:uid="{00000000-0005-0000-0000-00009D030000}"/>
+    <cellStyle name="40% - Акцент3 7 10" xfId="962" xr:uid="{00000000-0005-0000-0000-00009E030000}"/>
+    <cellStyle name="40% - Акцент3 7 11" xfId="963" xr:uid="{00000000-0005-0000-0000-00009F030000}"/>
+    <cellStyle name="40% - Акцент3 7 12" xfId="964" xr:uid="{00000000-0005-0000-0000-0000A0030000}"/>
+    <cellStyle name="40% - Акцент3 7 13" xfId="965" xr:uid="{00000000-0005-0000-0000-0000A1030000}"/>
+    <cellStyle name="40% - Акцент3 7 14" xfId="966" xr:uid="{00000000-0005-0000-0000-0000A2030000}"/>
+    <cellStyle name="40% - Акцент3 7 15" xfId="967" xr:uid="{00000000-0005-0000-0000-0000A3030000}"/>
+    <cellStyle name="40% - Акцент3 7 16" xfId="968" xr:uid="{00000000-0005-0000-0000-0000A4030000}"/>
+    <cellStyle name="40% - Акцент3 7 17" xfId="969" xr:uid="{00000000-0005-0000-0000-0000A5030000}"/>
+    <cellStyle name="40% - Акцент3 7 18" xfId="970" xr:uid="{00000000-0005-0000-0000-0000A6030000}"/>
+    <cellStyle name="40% - Акцент3 7 19" xfId="971" xr:uid="{00000000-0005-0000-0000-0000A7030000}"/>
+    <cellStyle name="40% - Акцент3 7 2" xfId="972" xr:uid="{00000000-0005-0000-0000-0000A8030000}"/>
+    <cellStyle name="40% - Акцент3 7 20" xfId="973" xr:uid="{00000000-0005-0000-0000-0000A9030000}"/>
+    <cellStyle name="40% - Акцент3 7 21" xfId="974" xr:uid="{00000000-0005-0000-0000-0000AA030000}"/>
+    <cellStyle name="40% - Акцент3 7 22" xfId="975" xr:uid="{00000000-0005-0000-0000-0000AB030000}"/>
+    <cellStyle name="40% - Акцент3 7 23" xfId="976" xr:uid="{00000000-0005-0000-0000-0000AC030000}"/>
+    <cellStyle name="40% - Акцент3 7 24" xfId="977" xr:uid="{00000000-0005-0000-0000-0000AD030000}"/>
+    <cellStyle name="40% - Акцент3 7 25" xfId="978" xr:uid="{00000000-0005-0000-0000-0000AE030000}"/>
+    <cellStyle name="40% - Акцент3 7 3" xfId="979" xr:uid="{00000000-0005-0000-0000-0000AF030000}"/>
+    <cellStyle name="40% - Акцент3 7 4" xfId="980" xr:uid="{00000000-0005-0000-0000-0000B0030000}"/>
+    <cellStyle name="40% - Акцент3 7 5" xfId="981" xr:uid="{00000000-0005-0000-0000-0000B1030000}"/>
+    <cellStyle name="40% - Акцент3 7 6" xfId="982" xr:uid="{00000000-0005-0000-0000-0000B2030000}"/>
+    <cellStyle name="40% - Акцент3 7 7" xfId="983" xr:uid="{00000000-0005-0000-0000-0000B3030000}"/>
+    <cellStyle name="40% - Акцент3 7 8" xfId="984" xr:uid="{00000000-0005-0000-0000-0000B4030000}"/>
+    <cellStyle name="40% - Акцент3 7 9" xfId="985" xr:uid="{00000000-0005-0000-0000-0000B5030000}"/>
+    <cellStyle name="40% - Акцент3 8" xfId="986" xr:uid="{00000000-0005-0000-0000-0000B6030000}"/>
+    <cellStyle name="40% - Акцент3 8 10" xfId="987" xr:uid="{00000000-0005-0000-0000-0000B7030000}"/>
+    <cellStyle name="40% - Акцент3 8 11" xfId="988" xr:uid="{00000000-0005-0000-0000-0000B8030000}"/>
+    <cellStyle name="40% - Акцент3 8 12" xfId="989" xr:uid="{00000000-0005-0000-0000-0000B9030000}"/>
+    <cellStyle name="40% - Акцент3 8 13" xfId="990" xr:uid="{00000000-0005-0000-0000-0000BA030000}"/>
+    <cellStyle name="40% - Акцент3 8 14" xfId="991" xr:uid="{00000000-0005-0000-0000-0000BB030000}"/>
+    <cellStyle name="40% - Акцент3 8 15" xfId="992" xr:uid="{00000000-0005-0000-0000-0000BC030000}"/>
+    <cellStyle name="40% - Акцент3 8 16" xfId="993" xr:uid="{00000000-0005-0000-0000-0000BD030000}"/>
+    <cellStyle name="40% - Акцент3 8 17" xfId="994" xr:uid="{00000000-0005-0000-0000-0000BE030000}"/>
+    <cellStyle name="40% - Акцент3 8 18" xfId="995" xr:uid="{00000000-0005-0000-0000-0000BF030000}"/>
+    <cellStyle name="40% - Акцент3 8 19" xfId="996" xr:uid="{00000000-0005-0000-0000-0000C0030000}"/>
+    <cellStyle name="40% - Акцент3 8 2" xfId="997" xr:uid="{00000000-0005-0000-0000-0000C1030000}"/>
+    <cellStyle name="40% - Акцент3 8 20" xfId="998" xr:uid="{00000000-0005-0000-0000-0000C2030000}"/>
+    <cellStyle name="40% - Акцент3 8 21" xfId="999" xr:uid="{00000000-0005-0000-0000-0000C3030000}"/>
+    <cellStyle name="40% - Акцент3 8 22" xfId="1000" xr:uid="{00000000-0005-0000-0000-0000C4030000}"/>
+    <cellStyle name="40% - Акцент3 8 23" xfId="1001" xr:uid="{00000000-0005-0000-0000-0000C5030000}"/>
+    <cellStyle name="40% - Акцент3 8 24" xfId="1002" xr:uid="{00000000-0005-0000-0000-0000C6030000}"/>
+    <cellStyle name="40% - Акцент3 8 25" xfId="1003" xr:uid="{00000000-0005-0000-0000-0000C7030000}"/>
+    <cellStyle name="40% - Акцент3 8 3" xfId="1004" xr:uid="{00000000-0005-0000-0000-0000C8030000}"/>
+    <cellStyle name="40% - Акцент3 8 4" xfId="1005" xr:uid="{00000000-0005-0000-0000-0000C9030000}"/>
+    <cellStyle name="40% - Акцент3 8 5" xfId="1006" xr:uid="{00000000-0005-0000-0000-0000CA030000}"/>
+    <cellStyle name="40% - Акцент3 8 6" xfId="1007" xr:uid="{00000000-0005-0000-0000-0000CB030000}"/>
+    <cellStyle name="40% - Акцент3 8 7" xfId="1008" xr:uid="{00000000-0005-0000-0000-0000CC030000}"/>
+    <cellStyle name="40% - Акцент3 8 8" xfId="1009" xr:uid="{00000000-0005-0000-0000-0000CD030000}"/>
+    <cellStyle name="40% - Акцент3 8 9" xfId="1010" xr:uid="{00000000-0005-0000-0000-0000CE030000}"/>
+    <cellStyle name="40% - Акцент3 9" xfId="1011" xr:uid="{00000000-0005-0000-0000-0000CF030000}"/>
+    <cellStyle name="40% - Акцент3 9 10" xfId="1012" xr:uid="{00000000-0005-0000-0000-0000D0030000}"/>
+    <cellStyle name="40% - Акцент3 9 11" xfId="1013" xr:uid="{00000000-0005-0000-0000-0000D1030000}"/>
+    <cellStyle name="40% - Акцент3 9 12" xfId="1014" xr:uid="{00000000-0005-0000-0000-0000D2030000}"/>
+    <cellStyle name="40% - Акцент3 9 13" xfId="1015" xr:uid="{00000000-0005-0000-0000-0000D3030000}"/>
+    <cellStyle name="40% - Акцент3 9 14" xfId="1016" xr:uid="{00000000-0005-0000-0000-0000D4030000}"/>
+    <cellStyle name="40% - Акцент3 9 15" xfId="1017" xr:uid="{00000000-0005-0000-0000-0000D5030000}"/>
+    <cellStyle name="40% - Акцент3 9 16" xfId="1018" xr:uid="{00000000-0005-0000-0000-0000D6030000}"/>
+    <cellStyle name="40% - Акцент3 9 17" xfId="1019" xr:uid="{00000000-0005-0000-0000-0000D7030000}"/>
+    <cellStyle name="40% - Акцент3 9 18" xfId="1020" xr:uid="{00000000-0005-0000-0000-0000D8030000}"/>
+    <cellStyle name="40% - Акцент3 9 19" xfId="1021" xr:uid="{00000000-0005-0000-0000-0000D9030000}"/>
+    <cellStyle name="40% - Акцент3 9 2" xfId="1022" xr:uid="{00000000-0005-0000-0000-0000DA030000}"/>
+    <cellStyle name="40% - Акцент3 9 20" xfId="1023" xr:uid="{00000000-0005-0000-0000-0000DB030000}"/>
+    <cellStyle name="40% - Акцент3 9 21" xfId="1024" xr:uid="{00000000-0005-0000-0000-0000DC030000}"/>
+    <cellStyle name="40% - Акцент3 9 22" xfId="1025" xr:uid="{00000000-0005-0000-0000-0000DD030000}"/>
+    <cellStyle name="40% - Акцент3 9 23" xfId="1026" xr:uid="{00000000-0005-0000-0000-0000DE030000}"/>
+    <cellStyle name="40% - Акцент3 9 24" xfId="1027" xr:uid="{00000000-0005-0000-0000-0000DF030000}"/>
+    <cellStyle name="40% - Акцент3 9 25" xfId="1028" xr:uid="{00000000-0005-0000-0000-0000E0030000}"/>
+    <cellStyle name="40% - Акцент3 9 3" xfId="1029" xr:uid="{00000000-0005-0000-0000-0000E1030000}"/>
+    <cellStyle name="40% - Акцент3 9 4" xfId="1030" xr:uid="{00000000-0005-0000-0000-0000E2030000}"/>
+    <cellStyle name="40% - Акцент3 9 5" xfId="1031" xr:uid="{00000000-0005-0000-0000-0000E3030000}"/>
+    <cellStyle name="40% - Акцент3 9 6" xfId="1032" xr:uid="{00000000-0005-0000-0000-0000E4030000}"/>
+    <cellStyle name="40% - Акцент3 9 7" xfId="1033" xr:uid="{00000000-0005-0000-0000-0000E5030000}"/>
+    <cellStyle name="40% - Акцент3 9 8" xfId="1034" xr:uid="{00000000-0005-0000-0000-0000E6030000}"/>
+    <cellStyle name="40% - Акцент3 9 9" xfId="1035" xr:uid="{00000000-0005-0000-0000-0000E7030000}"/>
+    <cellStyle name="60% - Акцент3 2" xfId="1036" xr:uid="{00000000-0005-0000-0000-0000E8030000}"/>
+    <cellStyle name="60% - Акцент3 2 10" xfId="1037" xr:uid="{00000000-0005-0000-0000-0000E9030000}"/>
+    <cellStyle name="60% - Акцент3 2 11" xfId="1038" xr:uid="{00000000-0005-0000-0000-0000EA030000}"/>
+    <cellStyle name="60% - Акцент3 2 12" xfId="1039" xr:uid="{00000000-0005-0000-0000-0000EB030000}"/>
+    <cellStyle name="60% - Акцент3 2 13" xfId="1040" xr:uid="{00000000-0005-0000-0000-0000EC030000}"/>
+    <cellStyle name="60% - Акцент3 2 14" xfId="1041" xr:uid="{00000000-0005-0000-0000-0000ED030000}"/>
+    <cellStyle name="60% - Акцент3 2 15" xfId="1042" xr:uid="{00000000-0005-0000-0000-0000EE030000}"/>
+    <cellStyle name="60% - Акцент3 2 16" xfId="1043" xr:uid="{00000000-0005-0000-0000-0000EF030000}"/>
+    <cellStyle name="60% - Акцент3 2 17" xfId="1044" xr:uid="{00000000-0005-0000-0000-0000F0030000}"/>
+    <cellStyle name="60% - Акцент3 2 18" xfId="1045" xr:uid="{00000000-0005-0000-0000-0000F1030000}"/>
+    <cellStyle name="60% - Акцент3 2 19" xfId="1046" xr:uid="{00000000-0005-0000-0000-0000F2030000}"/>
+    <cellStyle name="60% - Акцент3 2 2" xfId="1047" xr:uid="{00000000-0005-0000-0000-0000F3030000}"/>
+    <cellStyle name="60% - Акцент3 2 20" xfId="1048" xr:uid="{00000000-0005-0000-0000-0000F4030000}"/>
+    <cellStyle name="60% - Акцент3 2 21" xfId="1049" xr:uid="{00000000-0005-0000-0000-0000F5030000}"/>
+    <cellStyle name="60% - Акцент3 2 22" xfId="1050" xr:uid="{00000000-0005-0000-0000-0000F6030000}"/>
+    <cellStyle name="60% - Акцент3 2 23" xfId="1051" xr:uid="{00000000-0005-0000-0000-0000F7030000}"/>
+    <cellStyle name="60% - Акцент3 2 24" xfId="1052" xr:uid="{00000000-0005-0000-0000-0000F8030000}"/>
+    <cellStyle name="60% - Акцент3 2 25" xfId="1053" xr:uid="{00000000-0005-0000-0000-0000F9030000}"/>
+    <cellStyle name="60% - Акцент3 2 3" xfId="1054" xr:uid="{00000000-0005-0000-0000-0000FA030000}"/>
+    <cellStyle name="60% - Акцент3 2 4" xfId="1055" xr:uid="{00000000-0005-0000-0000-0000FB030000}"/>
+    <cellStyle name="60% - Акцент3 2 5" xfId="1056" xr:uid="{00000000-0005-0000-0000-0000FC030000}"/>
+    <cellStyle name="60% - Акцент3 2 6" xfId="1057" xr:uid="{00000000-0005-0000-0000-0000FD030000}"/>
+    <cellStyle name="60% - Акцент3 2 7" xfId="1058" xr:uid="{00000000-0005-0000-0000-0000FE030000}"/>
+    <cellStyle name="60% - Акцент3 2 8" xfId="1059" xr:uid="{00000000-0005-0000-0000-0000FF030000}"/>
+    <cellStyle name="60% - Акцент3 2 9" xfId="1060" xr:uid="{00000000-0005-0000-0000-000000040000}"/>
+    <cellStyle name="60% - Акцент3 3" xfId="1061" xr:uid="{00000000-0005-0000-0000-000001040000}"/>
+    <cellStyle name="60% - Акцент3 3 10" xfId="1062" xr:uid="{00000000-0005-0000-0000-000002040000}"/>
+    <cellStyle name="60% - Акцент3 3 11" xfId="1063" xr:uid="{00000000-0005-0000-0000-000003040000}"/>
+    <cellStyle name="60% - Акцент3 3 12" xfId="1064" xr:uid="{00000000-0005-0000-0000-000004040000}"/>
+    <cellStyle name="60% - Акцент3 3 13" xfId="1065" xr:uid="{00000000-0005-0000-0000-000005040000}"/>
+    <cellStyle name="60% - Акцент3 3 14" xfId="1066" xr:uid="{00000000-0005-0000-0000-000006040000}"/>
+    <cellStyle name="60% - Акцент3 3 15" xfId="1067" xr:uid="{00000000-0005-0000-0000-000007040000}"/>
+    <cellStyle name="60% - Акцент3 3 16" xfId="1068" xr:uid="{00000000-0005-0000-0000-000008040000}"/>
+    <cellStyle name="60% - Акцент3 3 17" xfId="1069" xr:uid="{00000000-0005-0000-0000-000009040000}"/>
+    <cellStyle name="60% - Акцент3 3 18" xfId="1070" xr:uid="{00000000-0005-0000-0000-00000A040000}"/>
+    <cellStyle name="60% - Акцент3 3 19" xfId="1071" xr:uid="{00000000-0005-0000-0000-00000B040000}"/>
+    <cellStyle name="60% - Акцент3 3 2" xfId="1072" xr:uid="{00000000-0005-0000-0000-00000C040000}"/>
+    <cellStyle name="60% - Акцент3 3 20" xfId="1073" xr:uid="{00000000-0005-0000-0000-00000D040000}"/>
+    <cellStyle name="60% - Акцент3 3 21" xfId="1074" xr:uid="{00000000-0005-0000-0000-00000E040000}"/>
+    <cellStyle name="60% - Акцент3 3 22" xfId="1075" xr:uid="{00000000-0005-0000-0000-00000F040000}"/>
+    <cellStyle name="60% - Акцент3 3 23" xfId="1076" xr:uid="{00000000-0005-0000-0000-000010040000}"/>
+    <cellStyle name="60% - Акцент3 3 24" xfId="1077" xr:uid="{00000000-0005-0000-0000-000011040000}"/>
+    <cellStyle name="60% - Акцент3 3 25" xfId="1078" xr:uid="{00000000-0005-0000-0000-000012040000}"/>
+    <cellStyle name="60% - Акцент3 3 3" xfId="1079" xr:uid="{00000000-0005-0000-0000-000013040000}"/>
+    <cellStyle name="60% - Акцент3 3 4" xfId="1080" xr:uid="{00000000-0005-0000-0000-000014040000}"/>
+    <cellStyle name="60% - Акцент3 3 5" xfId="1081" xr:uid="{00000000-0005-0000-0000-000015040000}"/>
+    <cellStyle name="60% - Акцент3 3 6" xfId="1082" xr:uid="{00000000-0005-0000-0000-000016040000}"/>
+    <cellStyle name="60% - Акцент3 3 7" xfId="1083" xr:uid="{00000000-0005-0000-0000-000017040000}"/>
+    <cellStyle name="60% - Акцент3 3 8" xfId="1084" xr:uid="{00000000-0005-0000-0000-000018040000}"/>
+    <cellStyle name="60% - Акцент3 3 9" xfId="1085" xr:uid="{00000000-0005-0000-0000-000019040000}"/>
+    <cellStyle name="60% - Акцент3 4" xfId="1086" xr:uid="{00000000-0005-0000-0000-00001A040000}"/>
+    <cellStyle name="60% - Акцент3 4 10" xfId="1087" xr:uid="{00000000-0005-0000-0000-00001B040000}"/>
+    <cellStyle name="60% - Акцент3 4 11" xfId="1088" xr:uid="{00000000-0005-0000-0000-00001C040000}"/>
+    <cellStyle name="60% - Акцент3 4 12" xfId="1089" xr:uid="{00000000-0005-0000-0000-00001D040000}"/>
+    <cellStyle name="60% - Акцент3 4 13" xfId="1090" xr:uid="{00000000-0005-0000-0000-00001E040000}"/>
+    <cellStyle name="60% - Акцент3 4 14" xfId="1091" xr:uid="{00000000-0005-0000-0000-00001F040000}"/>
+    <cellStyle name="60% - Акцент3 4 15" xfId="1092" xr:uid="{00000000-0005-0000-0000-000020040000}"/>
+    <cellStyle name="60% - Акцент3 4 16" xfId="1093" xr:uid="{00000000-0005-0000-0000-000021040000}"/>
+    <cellStyle name="60% - Акцент3 4 17" xfId="1094" xr:uid="{00000000-0005-0000-0000-000022040000}"/>
+    <cellStyle name="60% - Акцент3 4 18" xfId="1095" xr:uid="{00000000-0005-0000-0000-000023040000}"/>
+    <cellStyle name="60% - Акцент3 4 19" xfId="1096" xr:uid="{00000000-0005-0000-0000-000024040000}"/>
+    <cellStyle name="60% - Акцент3 4 2" xfId="1097" xr:uid="{00000000-0005-0000-0000-000025040000}"/>
+    <cellStyle name="60% - Акцент3 4 20" xfId="1098" xr:uid="{00000000-0005-0000-0000-000026040000}"/>
+    <cellStyle name="60% - Акцент3 4 21" xfId="1099" xr:uid="{00000000-0005-0000-0000-000027040000}"/>
+    <cellStyle name="60% - Акцент3 4 22" xfId="1100" xr:uid="{00000000-0005-0000-0000-000028040000}"/>
+    <cellStyle name="60% - Акцент3 4 23" xfId="1101" xr:uid="{00000000-0005-0000-0000-000029040000}"/>
+    <cellStyle name="60% - Акцент3 4 24" xfId="1102" xr:uid="{00000000-0005-0000-0000-00002A040000}"/>
+    <cellStyle name="60% - Акцент3 4 25" xfId="1103" xr:uid="{00000000-0005-0000-0000-00002B040000}"/>
+    <cellStyle name="60% - Акцент3 4 3" xfId="1104" xr:uid="{00000000-0005-0000-0000-00002C040000}"/>
+    <cellStyle name="60% - Акцент3 4 4" xfId="1105" xr:uid="{00000000-0005-0000-0000-00002D040000}"/>
+    <cellStyle name="60% - Акцент3 4 5" xfId="1106" xr:uid="{00000000-0005-0000-0000-00002E040000}"/>
+    <cellStyle name="60% - Акцент3 4 6" xfId="1107" xr:uid="{00000000-0005-0000-0000-00002F040000}"/>
+    <cellStyle name="60% - Акцент3 4 7" xfId="1108" xr:uid="{00000000-0005-0000-0000-000030040000}"/>
+    <cellStyle name="60% - Акцент3 4 8" xfId="1109" xr:uid="{00000000-0005-0000-0000-000031040000}"/>
+    <cellStyle name="60% - Акцент3 4 9" xfId="1110" xr:uid="{00000000-0005-0000-0000-000032040000}"/>
+    <cellStyle name="60% - Акцент3 5" xfId="1111" xr:uid="{00000000-0005-0000-0000-000033040000}"/>
+    <cellStyle name="60% - Акцент3 5 10" xfId="1112" xr:uid="{00000000-0005-0000-0000-000034040000}"/>
+    <cellStyle name="60% - Акцент3 5 11" xfId="1113" xr:uid="{00000000-0005-0000-0000-000035040000}"/>
+    <cellStyle name="60% - Акцент3 5 12" xfId="1114" xr:uid="{00000000-0005-0000-0000-000036040000}"/>
+    <cellStyle name="60% - Акцент3 5 13" xfId="1115" xr:uid="{00000000-0005-0000-0000-000037040000}"/>
+    <cellStyle name="60% - Акцент3 5 14" xfId="1116" xr:uid="{00000000-0005-0000-0000-000038040000}"/>
+    <cellStyle name="60% - Акцент3 5 15" xfId="1117" xr:uid="{00000000-0005-0000-0000-000039040000}"/>
+    <cellStyle name="60% - Акцент3 5 16" xfId="1118" xr:uid="{00000000-0005-0000-0000-00003A040000}"/>
+    <cellStyle name="60% - Акцент3 5 17" xfId="1119" xr:uid="{00000000-0005-0000-0000-00003B040000}"/>
+    <cellStyle name="60% - Акцент3 5 18" xfId="1120" xr:uid="{00000000-0005-0000-0000-00003C040000}"/>
+    <cellStyle name="60% - Акцент3 5 19" xfId="1121" xr:uid="{00000000-0005-0000-0000-00003D040000}"/>
+    <cellStyle name="60% - Акцент3 5 2" xfId="1122" xr:uid="{00000000-0005-0000-0000-00003E040000}"/>
+    <cellStyle name="60% - Акцент3 5 20" xfId="1123" xr:uid="{00000000-0005-0000-0000-00003F040000}"/>
+    <cellStyle name="60% - Акцент3 5 21" xfId="1124" xr:uid="{00000000-0005-0000-0000-000040040000}"/>
+    <cellStyle name="60% - Акцент3 5 22" xfId="1125" xr:uid="{00000000-0005-0000-0000-000041040000}"/>
+    <cellStyle name="60% - Акцент3 5 23" xfId="1126" xr:uid="{00000000-0005-0000-0000-000042040000}"/>
+    <cellStyle name="60% - Акцент3 5 24" xfId="1127" xr:uid="{00000000-0005-0000-0000-000043040000}"/>
+    <cellStyle name="60% - Акцент3 5 25" xfId="1128" xr:uid="{00000000-0005-0000-0000-000044040000}"/>
+    <cellStyle name="60% - Акцент3 5 3" xfId="1129" xr:uid="{00000000-0005-0000-0000-000045040000}"/>
+    <cellStyle name="60% - Акцент3 5 4" xfId="1130" xr:uid="{00000000-0005-0000-0000-000046040000}"/>
+    <cellStyle name="60% - Акцент3 5 5" xfId="1131" xr:uid="{00000000-0005-0000-0000-000047040000}"/>
+    <cellStyle name="60% - Акцент3 5 6" xfId="1132" xr:uid="{00000000-0005-0000-0000-000048040000}"/>
+    <cellStyle name="60% - Акцент3 5 7" xfId="1133" xr:uid="{00000000-0005-0000-0000-000049040000}"/>
+    <cellStyle name="60% - Акцент3 5 8" xfId="1134" xr:uid="{00000000-0005-0000-0000-00004A040000}"/>
+    <cellStyle name="60% - Акцент3 5 9" xfId="1135" xr:uid="{00000000-0005-0000-0000-00004B040000}"/>
+    <cellStyle name="60% - Акцент3 6" xfId="1136" xr:uid="{00000000-0005-0000-0000-00004C040000}"/>
+    <cellStyle name="60% - Акцент3 6 10" xfId="1137" xr:uid="{00000000-0005-0000-0000-00004D040000}"/>
+    <cellStyle name="60% - Акцент3 6 11" xfId="1138" xr:uid="{00000000-0005-0000-0000-00004E040000}"/>
+    <cellStyle name="60% - Акцент3 6 12" xfId="1139" xr:uid="{00000000-0005-0000-0000-00004F040000}"/>
+    <cellStyle name="60% - Акцент3 6 13" xfId="1140" xr:uid="{00000000-0005-0000-0000-000050040000}"/>
+    <cellStyle name="60% - Акцент3 6 14" xfId="1141" xr:uid="{00000000-0005-0000-0000-000051040000}"/>
+    <cellStyle name="60% - Акцент3 6 15" xfId="1142" xr:uid="{00000000-0005-0000-0000-000052040000}"/>
+    <cellStyle name="60% - Акцент3 6 16" xfId="1143" xr:uid="{00000000-0005-0000-0000-000053040000}"/>
+    <cellStyle name="60% - Акцент3 6 17" xfId="1144" xr:uid="{00000000-0005-0000-0000-000054040000}"/>
+    <cellStyle name="60% - Акцент3 6 18" xfId="1145" xr:uid="{00000000-0005-0000-0000-000055040000}"/>
+    <cellStyle name="60% - Акцент3 6 19" xfId="1146" xr:uid="{00000000-0005-0000-0000-000056040000}"/>
+    <cellStyle name="60% - Акцент3 6 2" xfId="1147" xr:uid="{00000000-0005-0000-0000-000057040000}"/>
+    <cellStyle name="60% - Акцент3 6 20" xfId="1148" xr:uid="{00000000-0005-0000-0000-000058040000}"/>
+    <cellStyle name="60% - Акцент3 6 21" xfId="1149" xr:uid="{00000000-0005-0000-0000-000059040000}"/>
+    <cellStyle name="60% - Акцент3 6 22" xfId="1150" xr:uid="{00000000-0005-0000-0000-00005A040000}"/>
+    <cellStyle name="60% - Акцент3 6 23" xfId="1151" xr:uid="{00000000-0005-0000-0000-00005B040000}"/>
+    <cellStyle name="60% - Акцент3 6 24" xfId="1152" xr:uid="{00000000-0005-0000-0000-00005C040000}"/>
+    <cellStyle name="60% - Акцент3 6 25" xfId="1153" xr:uid="{00000000-0005-0000-0000-00005D040000}"/>
+    <cellStyle name="60% - Акцент3 6 3" xfId="1154" xr:uid="{00000000-0005-0000-0000-00005E040000}"/>
+    <cellStyle name="60% - Акцент3 6 4" xfId="1155" xr:uid="{00000000-0005-0000-0000-00005F040000}"/>
+    <cellStyle name="60% - Акцент3 6 5" xfId="1156" xr:uid="{00000000-0005-0000-0000-000060040000}"/>
+    <cellStyle name="60% - Акцент3 6 6" xfId="1157" xr:uid="{00000000-0005-0000-0000-000061040000}"/>
+    <cellStyle name="60% - Акцент3 6 7" xfId="1158" xr:uid="{00000000-0005-0000-0000-000062040000}"/>
+    <cellStyle name="60% - Акцент3 6 8" xfId="1159" xr:uid="{00000000-0005-0000-0000-000063040000}"/>
+    <cellStyle name="60% - Акцент3 6 9" xfId="1160" xr:uid="{00000000-0005-0000-0000-000064040000}"/>
+    <cellStyle name="60% - Акцент3 7" xfId="1161" xr:uid="{00000000-0005-0000-0000-000065040000}"/>
+    <cellStyle name="60% - Акцент3 7 10" xfId="1162" xr:uid="{00000000-0005-0000-0000-000066040000}"/>
+    <cellStyle name="60% - Акцент3 7 11" xfId="1163" xr:uid="{00000000-0005-0000-0000-000067040000}"/>
+    <cellStyle name="60% - Акцент3 7 12" xfId="1164" xr:uid="{00000000-0005-0000-0000-000068040000}"/>
+    <cellStyle name="60% - Акцент3 7 13" xfId="1165" xr:uid="{00000000-0005-0000-0000-000069040000}"/>
+    <cellStyle name="60% - Акцент3 7 14" xfId="1166" xr:uid="{00000000-0005-0000-0000-00006A040000}"/>
+    <cellStyle name="60% - Акцент3 7 15" xfId="1167" xr:uid="{00000000-0005-0000-0000-00006B040000}"/>
+    <cellStyle name="60% - Акцент3 7 16" xfId="1168" xr:uid="{00000000-0005-0000-0000-00006C040000}"/>
+    <cellStyle name="60% - Акцент3 7 17" xfId="1169" xr:uid="{00000000-0005-0000-0000-00006D040000}"/>
+    <cellStyle name="60% - Акцент3 7 18" xfId="1170" xr:uid="{00000000-0005-0000-0000-00006E040000}"/>
+    <cellStyle name="60% - Акцент3 7 19" xfId="1171" xr:uid="{00000000-0005-0000-0000-00006F040000}"/>
+    <cellStyle name="60% - Акцент3 7 2" xfId="1172" xr:uid="{00000000-0005-0000-0000-000070040000}"/>
+    <cellStyle name="60% - Акцент3 7 20" xfId="1173" xr:uid="{00000000-0005-0000-0000-000071040000}"/>
+    <cellStyle name="60% - Акцент3 7 21" xfId="1174" xr:uid="{00000000-0005-0000-0000-000072040000}"/>
+    <cellStyle name="60% - Акцент3 7 22" xfId="1175" xr:uid="{00000000-0005-0000-0000-000073040000}"/>
+    <cellStyle name="60% - Акцент3 7 23" xfId="1176" xr:uid="{00000000-0005-0000-0000-000074040000}"/>
+    <cellStyle name="60% - Акцент3 7 24" xfId="1177" xr:uid="{00000000-0005-0000-0000-000075040000}"/>
+    <cellStyle name="60% - Акцент3 7 25" xfId="1178" xr:uid="{00000000-0005-0000-0000-000076040000}"/>
+    <cellStyle name="60% - Акцент3 7 3" xfId="1179" xr:uid="{00000000-0005-0000-0000-000077040000}"/>
+    <cellStyle name="60% - Акцент3 7 4" xfId="1180" xr:uid="{00000000-0005-0000-0000-000078040000}"/>
+    <cellStyle name="60% - Акцент3 7 5" xfId="1181" xr:uid="{00000000-0005-0000-0000-000079040000}"/>
+    <cellStyle name="60% - Акцент3 7 6" xfId="1182" xr:uid="{00000000-0005-0000-0000-00007A040000}"/>
+    <cellStyle name="60% - Акцент3 7 7" xfId="1183" xr:uid="{00000000-0005-0000-0000-00007B040000}"/>
+    <cellStyle name="60% - Акцент3 7 8" xfId="1184" xr:uid="{00000000-0005-0000-0000-00007C040000}"/>
+    <cellStyle name="60% - Акцент3 7 9" xfId="1185" xr:uid="{00000000-0005-0000-0000-00007D040000}"/>
+    <cellStyle name="60% - Акцент3 8" xfId="1186" xr:uid="{00000000-0005-0000-0000-00007E040000}"/>
+    <cellStyle name="60% - Акцент3 8 10" xfId="1187" xr:uid="{00000000-0005-0000-0000-00007F040000}"/>
+    <cellStyle name="60% - Акцент3 8 11" xfId="1188" xr:uid="{00000000-0005-0000-0000-000080040000}"/>
+    <cellStyle name="60% - Акцент3 8 12" xfId="1189" xr:uid="{00000000-0005-0000-0000-000081040000}"/>
+    <cellStyle name="60% - Акцент3 8 13" xfId="1190" xr:uid="{00000000-0005-0000-0000-000082040000}"/>
+    <cellStyle name="60% - Акцент3 8 14" xfId="1191" xr:uid="{00000000-0005-0000-0000-000083040000}"/>
+    <cellStyle name="60% - Акцент3 8 15" xfId="1192" xr:uid="{00000000-0005-0000-0000-000084040000}"/>
+    <cellStyle name="60% - Акцент3 8 16" xfId="1193" xr:uid="{00000000-0005-0000-0000-000085040000}"/>
+    <cellStyle name="60% - Акцент3 8 17" xfId="1194" xr:uid="{00000000-0005-0000-0000-000086040000}"/>
+    <cellStyle name="60% - Акцент3 8 18" xfId="1195" xr:uid="{00000000-0005-0000-0000-000087040000}"/>
+    <cellStyle name="60% - Акцент3 8 19" xfId="1196" xr:uid="{00000000-0005-0000-0000-000088040000}"/>
+    <cellStyle name="60% - Акцент3 8 2" xfId="1197" xr:uid="{00000000-0005-0000-0000-000089040000}"/>
+    <cellStyle name="60% - Акцент3 8 20" xfId="1198" xr:uid="{00000000-0005-0000-0000-00008A040000}"/>
+    <cellStyle name="60% - Акцент3 8 21" xfId="1199" xr:uid="{00000000-0005-0000-0000-00008B040000}"/>
+    <cellStyle name="60% - Акцент3 8 22" xfId="1200" xr:uid="{00000000-0005-0000-0000-00008C040000}"/>
+    <cellStyle name="60% - Акцент3 8 23" xfId="1201" xr:uid="{00000000-0005-0000-0000-00008D040000}"/>
+    <cellStyle name="60% - Акцент3 8 24" xfId="1202" xr:uid="{00000000-0005-0000-0000-00008E040000}"/>
+    <cellStyle name="60% - Акцент3 8 25" xfId="1203" xr:uid="{00000000-0005-0000-0000-00008F040000}"/>
+    <cellStyle name="60% - Акцент3 8 3" xfId="1204" xr:uid="{00000000-0005-0000-0000-000090040000}"/>
+    <cellStyle name="60% - Акцент3 8 4" xfId="1205" xr:uid="{00000000-0005-0000-0000-000091040000}"/>
+    <cellStyle name="60% - Акцент3 8 5" xfId="1206" xr:uid="{00000000-0005-0000-0000-000092040000}"/>
+    <cellStyle name="60% - Акцент3 8 6" xfId="1207" xr:uid="{00000000-0005-0000-0000-000093040000}"/>
+    <cellStyle name="60% - Акцент3 8 7" xfId="1208" xr:uid="{00000000-0005-0000-0000-000094040000}"/>
+    <cellStyle name="60% - Акцент3 8 8" xfId="1209" xr:uid="{00000000-0005-0000-0000-000095040000}"/>
+    <cellStyle name="60% - Акцент3 8 9" xfId="1210" xr:uid="{00000000-0005-0000-0000-000096040000}"/>
+    <cellStyle name="60% - Акцент3 9" xfId="1211" xr:uid="{00000000-0005-0000-0000-000097040000}"/>
+    <cellStyle name="60% - Акцент3 9 10" xfId="1212" xr:uid="{00000000-0005-0000-0000-000098040000}"/>
+    <cellStyle name="60% - Акцент3 9 11" xfId="1213" xr:uid="{00000000-0005-0000-0000-000099040000}"/>
+    <cellStyle name="60% - Акцент3 9 12" xfId="1214" xr:uid="{00000000-0005-0000-0000-00009A040000}"/>
+    <cellStyle name="60% - Акцент3 9 13" xfId="1215" xr:uid="{00000000-0005-0000-0000-00009B040000}"/>
+    <cellStyle name="60% - Акцент3 9 14" xfId="1216" xr:uid="{00000000-0005-0000-0000-00009C040000}"/>
+    <cellStyle name="60% - Акцент3 9 15" xfId="1217" xr:uid="{00000000-0005-0000-0000-00009D040000}"/>
+    <cellStyle name="60% - Акцент3 9 16" xfId="1218" xr:uid="{00000000-0005-0000-0000-00009E040000}"/>
+    <cellStyle name="60% - Акцент3 9 17" xfId="1219" xr:uid="{00000000-0005-0000-0000-00009F040000}"/>
+    <cellStyle name="60% - Акцент3 9 18" xfId="1220" xr:uid="{00000000-0005-0000-0000-0000A0040000}"/>
+    <cellStyle name="60% - Акцент3 9 19" xfId="1221" xr:uid="{00000000-0005-0000-0000-0000A1040000}"/>
+    <cellStyle name="60% - Акцент3 9 2" xfId="1222" xr:uid="{00000000-0005-0000-0000-0000A2040000}"/>
+    <cellStyle name="60% - Акцент3 9 20" xfId="1223" xr:uid="{00000000-0005-0000-0000-0000A3040000}"/>
+    <cellStyle name="60% - Акцент3 9 21" xfId="1224" xr:uid="{00000000-0005-0000-0000-0000A4040000}"/>
+    <cellStyle name="60% - Акцент3 9 22" xfId="1225" xr:uid="{00000000-0005-0000-0000-0000A5040000}"/>
+    <cellStyle name="60% - Акцент3 9 23" xfId="1226" xr:uid="{00000000-0005-0000-0000-0000A6040000}"/>
+    <cellStyle name="60% - Акцент3 9 24" xfId="1227" xr:uid="{00000000-0005-0000-0000-0000A7040000}"/>
+    <cellStyle name="60% - Акцент3 9 25" xfId="1228" xr:uid="{00000000-0005-0000-0000-0000A8040000}"/>
+    <cellStyle name="60% - Акцент3 9 3" xfId="1229" xr:uid="{00000000-0005-0000-0000-0000A9040000}"/>
+    <cellStyle name="60% - Акцент3 9 4" xfId="1230" xr:uid="{00000000-0005-0000-0000-0000AA040000}"/>
+    <cellStyle name="60% - Акцент3 9 5" xfId="1231" xr:uid="{00000000-0005-0000-0000-0000AB040000}"/>
+    <cellStyle name="60% - Акцент3 9 6" xfId="1232" xr:uid="{00000000-0005-0000-0000-0000AC040000}"/>
+    <cellStyle name="60% - Акцент3 9 7" xfId="1233" xr:uid="{00000000-0005-0000-0000-0000AD040000}"/>
+    <cellStyle name="60% - Акцент3 9 8" xfId="1234" xr:uid="{00000000-0005-0000-0000-0000AE040000}"/>
+    <cellStyle name="60% - Акцент3 9 9" xfId="1235" xr:uid="{00000000-0005-0000-0000-0000AF040000}"/>
+    <cellStyle name="60% - Акцент4 2" xfId="1236" xr:uid="{00000000-0005-0000-0000-0000B0040000}"/>
+    <cellStyle name="60% - Акцент4 2 10" xfId="1237" xr:uid="{00000000-0005-0000-0000-0000B1040000}"/>
+    <cellStyle name="60% - Акцент4 2 11" xfId="1238" xr:uid="{00000000-0005-0000-0000-0000B2040000}"/>
+    <cellStyle name="60% - Акцент4 2 12" xfId="1239" xr:uid="{00000000-0005-0000-0000-0000B3040000}"/>
+    <cellStyle name="60% - Акцент4 2 13" xfId="1240" xr:uid="{00000000-0005-0000-0000-0000B4040000}"/>
+    <cellStyle name="60% - Акцент4 2 14" xfId="1241" xr:uid="{00000000-0005-0000-0000-0000B5040000}"/>
+    <cellStyle name="60% - Акцент4 2 15" xfId="1242" xr:uid="{00000000-0005-0000-0000-0000B6040000}"/>
+    <cellStyle name="60% - Акцент4 2 16" xfId="1243" xr:uid="{00000000-0005-0000-0000-0000B7040000}"/>
+    <cellStyle name="60% - Акцент4 2 17" xfId="1244" xr:uid="{00000000-0005-0000-0000-0000B8040000}"/>
+    <cellStyle name="60% - Акцент4 2 18" xfId="1245" xr:uid="{00000000-0005-0000-0000-0000B9040000}"/>
+    <cellStyle name="60% - Акцент4 2 19" xfId="1246" xr:uid="{00000000-0005-0000-0000-0000BA040000}"/>
+    <cellStyle name="60% - Акцент4 2 2" xfId="1247" xr:uid="{00000000-0005-0000-0000-0000BB040000}"/>
+    <cellStyle name="60% - Акцент4 2 20" xfId="1248" xr:uid="{00000000-0005-0000-0000-0000BC040000}"/>
+    <cellStyle name="60% - Акцент4 2 21" xfId="1249" xr:uid="{00000000-0005-0000-0000-0000BD040000}"/>
+    <cellStyle name="60% - Акцент4 2 22" xfId="1250" xr:uid="{00000000-0005-0000-0000-0000BE040000}"/>
+    <cellStyle name="60% - Акцент4 2 23" xfId="1251" xr:uid="{00000000-0005-0000-0000-0000BF040000}"/>
+    <cellStyle name="60% - Акцент4 2 24" xfId="1252" xr:uid="{00000000-0005-0000-0000-0000C0040000}"/>
+    <cellStyle name="60% - Акцент4 2 25" xfId="1253" xr:uid="{00000000-0005-0000-0000-0000C1040000}"/>
+    <cellStyle name="60% - Акцент4 2 3" xfId="1254" xr:uid="{00000000-0005-0000-0000-0000C2040000}"/>
+    <cellStyle name="60% - Акцент4 2 4" xfId="1255" xr:uid="{00000000-0005-0000-0000-0000C3040000}"/>
+    <cellStyle name="60% - Акцент4 2 5" xfId="1256" xr:uid="{00000000-0005-0000-0000-0000C4040000}"/>
+    <cellStyle name="60% - Акцент4 2 6" xfId="1257" xr:uid="{00000000-0005-0000-0000-0000C5040000}"/>
+    <cellStyle name="60% - Акцент4 2 7" xfId="1258" xr:uid="{00000000-0005-0000-0000-0000C6040000}"/>
+    <cellStyle name="60% - Акцент4 2 8" xfId="1259" xr:uid="{00000000-0005-0000-0000-0000C7040000}"/>
+    <cellStyle name="60% - Акцент4 2 9" xfId="1260" xr:uid="{00000000-0005-0000-0000-0000C8040000}"/>
+    <cellStyle name="60% - Акцент4 3" xfId="1261" xr:uid="{00000000-0005-0000-0000-0000C9040000}"/>
+    <cellStyle name="60% - Акцент4 3 10" xfId="1262" xr:uid="{00000000-0005-0000-0000-0000CA040000}"/>
+    <cellStyle name="60% - Акцент4 3 11" xfId="1263" xr:uid="{00000000-0005-0000-0000-0000CB040000}"/>
+    <cellStyle name="60% - Акцент4 3 12" xfId="1264" xr:uid="{00000000-0005-0000-0000-0000CC040000}"/>
+    <cellStyle name="60% - Акцент4 3 13" xfId="1265" xr:uid="{00000000-0005-0000-0000-0000CD040000}"/>
+    <cellStyle name="60% - Акцент4 3 14" xfId="1266" xr:uid="{00000000-0005-0000-0000-0000CE040000}"/>
+    <cellStyle name="60% - Акцент4 3 15" xfId="1267" xr:uid="{00000000-0005-0000-0000-0000CF040000}"/>
+    <cellStyle name="60% - Акцент4 3 16" xfId="1268" xr:uid="{00000000-0005-0000-0000-0000D0040000}"/>
+    <cellStyle name="60% - Акцент4 3 17" xfId="1269" xr:uid="{00000000-0005-0000-0000-0000D1040000}"/>
+    <cellStyle name="60% - Акцент4 3 18" xfId="1270" xr:uid="{00000000-0005-0000-0000-0000D2040000}"/>
+    <cellStyle name="60% - Акцент4 3 19" xfId="1271" xr:uid="{00000000-0005-0000-0000-0000D3040000}"/>
+    <cellStyle name="60% - Акцент4 3 2" xfId="1272" xr:uid="{00000000-0005-0000-0000-0000D4040000}"/>
+    <cellStyle name="60% - Акцент4 3 20" xfId="1273" xr:uid="{00000000-0005-0000-0000-0000D5040000}"/>
+    <cellStyle name="60% - Акцент4 3 21" xfId="1274" xr:uid="{00000000-0005-0000-0000-0000D6040000}"/>
+    <cellStyle name="60% - Акцент4 3 22" xfId="1275" xr:uid="{00000000-0005-0000-0000-0000D7040000}"/>
+    <cellStyle name="60% - Акцент4 3 23" xfId="1276" xr:uid="{00000000-0005-0000-0000-0000D8040000}"/>
+    <cellStyle name="60% - Акцент4 3 24" xfId="1277" xr:uid="{00000000-0005-0000-0000-0000D9040000}"/>
+    <cellStyle name="60% - Акцент4 3 25" xfId="1278" xr:uid="{00000000-0005-0000-0000-0000DA040000}"/>
+    <cellStyle name="60% - Акцент4 3 3" xfId="1279" xr:uid="{00000000-0005-0000-0000-0000DB040000}"/>
+    <cellStyle name="60% - Акцент4 3 4" xfId="1280" xr:uid="{00000000-0005-0000-0000-0000DC040000}"/>
+    <cellStyle name="60% - Акцент4 3 5" xfId="1281" xr:uid="{00000000-0005-0000-0000-0000DD040000}"/>
+    <cellStyle name="60% - Акцент4 3 6" xfId="1282" xr:uid="{00000000-0005-0000-0000-0000DE040000}"/>
+    <cellStyle name="60% - Акцент4 3 7" xfId="1283" xr:uid="{00000000-0005-0000-0000-0000DF040000}"/>
+    <cellStyle name="60% - Акцент4 3 8" xfId="1284" xr:uid="{00000000-0005-0000-0000-0000E0040000}"/>
+    <cellStyle name="60% - Акцент4 3 9" xfId="1285" xr:uid="{00000000-0005-0000-0000-0000E1040000}"/>
+    <cellStyle name="60% - Акцент4 4" xfId="1286" xr:uid="{00000000-0005-0000-0000-0000E2040000}"/>
+    <cellStyle name="60% - Акцент4 4 10" xfId="1287" xr:uid="{00000000-0005-0000-0000-0000E3040000}"/>
+    <cellStyle name="60% - Акцент4 4 11" xfId="1288" xr:uid="{00000000-0005-0000-0000-0000E4040000}"/>
+    <cellStyle name="60% - Акцент4 4 12" xfId="1289" xr:uid="{00000000-0005-0000-0000-0000E5040000}"/>
+    <cellStyle name="60% - Акцент4 4 13" xfId="1290" xr:uid="{00000000-0005-0000-0000-0000E6040000}"/>
+    <cellStyle name="60% - Акцент4 4 14" xfId="1291" xr:uid="{00000000-0005-0000-0000-0000E7040000}"/>
+    <cellStyle name="60% - Акцент4 4 15" xfId="1292" xr:uid="{00000000-0005-0000-0000-0000E8040000}"/>
+    <cellStyle name="60% - Акцент4 4 16" xfId="1293" xr:uid="{00000000-0005-0000-0000-0000E9040000}"/>
+    <cellStyle name="60% - Акцент4 4 17" xfId="1294" xr:uid="{00000000-0005-0000-0000-0000EA040000}"/>
+    <cellStyle name="60% - Акцент4 4 18" xfId="1295" xr:uid="{00000000-0005-0000-0000-0000EB040000}"/>
+    <cellStyle name="60% - Акцент4 4 19" xfId="1296" xr:uid="{00000000-0005-0000-0000-0000EC040000}"/>
+    <cellStyle name="60% - Акцент4 4 2" xfId="1297" xr:uid="{00000000-0005-0000-0000-0000ED040000}"/>
+    <cellStyle name="60% - Акцент4 4 20" xfId="1298" xr:uid="{00000000-0005-0000-0000-0000EE040000}"/>
+    <cellStyle name="60% - Акцент4 4 21" xfId="1299" xr:uid="{00000000-0005-0000-0000-0000EF040000}"/>
+    <cellStyle name="60% - Акцент4 4 22" xfId="1300" xr:uid="{00000000-0005-0000-0000-0000F0040000}"/>
+    <cellStyle name="60% - Акцент4 4 23" xfId="1301" xr:uid="{00000000-0005-0000-0000-0000F1040000}"/>
+    <cellStyle name="60% - Акцент4 4 24" xfId="1302" xr:uid="{00000000-0005-0000-0000-0000F2040000}"/>
+    <cellStyle name="60% - Акцент4 4 25" xfId="1303" xr:uid="{00000000-0005-0000-0000-0000F3040000}"/>
+    <cellStyle name="60% - Акцент4 4 3" xfId="1304" xr:uid="{00000000-0005-0000-0000-0000F4040000}"/>
+    <cellStyle name="60% - Акцент4 4 4" xfId="1305" xr:uid="{00000000-0005-0000-0000-0000F5040000}"/>
+    <cellStyle name="60% - Акцент4 4 5" xfId="1306" xr:uid="{00000000-0005-0000-0000-0000F6040000}"/>
+    <cellStyle name="60% - Акцент4 4 6" xfId="1307" xr:uid="{00000000-0005-0000-0000-0000F7040000}"/>
+    <cellStyle name="60% - Акцент4 4 7" xfId="1308" xr:uid="{00000000-0005-0000-0000-0000F8040000}"/>
+    <cellStyle name="60% - Акцент4 4 8" xfId="1309" xr:uid="{00000000-0005-0000-0000-0000F9040000}"/>
+    <cellStyle name="60% - Акцент4 4 9" xfId="1310" xr:uid="{00000000-0005-0000-0000-0000FA040000}"/>
+    <cellStyle name="60% - Акцент4 5" xfId="1311" xr:uid="{00000000-0005-0000-0000-0000FB040000}"/>
+    <cellStyle name="60% - Акцент4 5 10" xfId="1312" xr:uid="{00000000-0005-0000-0000-0000FC040000}"/>
+    <cellStyle name="60% - Акцент4 5 11" xfId="1313" xr:uid="{00000000-0005-0000-0000-0000FD040000}"/>
+    <cellStyle name="60% - Акцент4 5 12" xfId="1314" xr:uid="{00000000-0005-0000-0000-0000FE040000}"/>
+    <cellStyle name="60% - Акцент4 5 13" xfId="1315" xr:uid="{00000000-0005-0000-0000-0000FF040000}"/>
+    <cellStyle name="60% - Акцент4 5 14" xfId="1316" xr:uid="{00000000-0005-0000-0000-000000050000}"/>
+    <cellStyle name="60% - Акцент4 5 15" xfId="1317" xr:uid="{00000000-0005-0000-0000-000001050000}"/>
+    <cellStyle name="60% - Акцент4 5 16" xfId="1318" xr:uid="{00000000-0005-0000-0000-000002050000}"/>
+    <cellStyle name="60% - Акцент4 5 17" xfId="1319" xr:uid="{00000000-0005-0000-0000-000003050000}"/>
+    <cellStyle name="60% - Акцент4 5 18" xfId="1320" xr:uid="{00000000-0005-0000-0000-000004050000}"/>
+    <cellStyle name="60% - Акцент4 5 19" xfId="1321" xr:uid="{00000000-0005-0000-0000-000005050000}"/>
+    <cellStyle name="60% - Акцент4 5 2" xfId="1322" xr:uid="{00000000-0005-0000-0000-000006050000}"/>
+    <cellStyle name="60% - Акцент4 5 20" xfId="1323" xr:uid="{00000000-0005-0000-0000-000007050000}"/>
+    <cellStyle name="60% - Акцент4 5 21" xfId="1324" xr:uid="{00000000-0005-0000-0000-000008050000}"/>
+    <cellStyle name="60% - Акцент4 5 22" xfId="1325" xr:uid="{00000000-0005-0000-0000-000009050000}"/>
+    <cellStyle name="60% - Акцент4 5 23" xfId="1326" xr:uid="{00000000-0005-0000-0000-00000A050000}"/>
+    <cellStyle name="60% - Акцент4 5 24" xfId="1327" xr:uid="{00000000-0005-0000-0000-00000B050000}"/>
+    <cellStyle name="60% - Акцент4 5 25" xfId="1328" xr:uid="{00000000-0005-0000-0000-00000C050000}"/>
+    <cellStyle name="60% - Акцент4 5 3" xfId="1329" xr:uid="{00000000-0005-0000-0000-00000D050000}"/>
+    <cellStyle name="60% - Акцент4 5 4" xfId="1330" xr:uid="{00000000-0005-0000-0000-00000E050000}"/>
+    <cellStyle name="60% - Акцент4 5 5" xfId="1331" xr:uid="{00000000-0005-0000-0000-00000F050000}"/>
+    <cellStyle name="60% - Акцент4 5 6" xfId="1332" xr:uid="{00000000-0005-0000-0000-000010050000}"/>
+    <cellStyle name="60% - Акцент4 5 7" xfId="1333" xr:uid="{00000000-0005-0000-0000-000011050000}"/>
+    <cellStyle name="60% - Акцент4 5 8" xfId="1334" xr:uid="{00000000-0005-0000-0000-000012050000}"/>
+    <cellStyle name="60% - Акцент4 5 9" xfId="1335" xr:uid="{00000000-0005-0000-0000-000013050000}"/>
+    <cellStyle name="60% - Акцент4 6" xfId="1336" xr:uid="{00000000-0005-0000-0000-000014050000}"/>
+    <cellStyle name="60% - Акцент4 6 10" xfId="1337" xr:uid="{00000000-0005-0000-0000-000015050000}"/>
+    <cellStyle name="60% - Акцент4 6 11" xfId="1338" xr:uid="{00000000-0005-0000-0000-000016050000}"/>
+    <cellStyle name="60% - Акцент4 6 12" xfId="1339" xr:uid="{00000000-0005-0000-0000-000017050000}"/>
+    <cellStyle name="60% - Акцент4 6 13" xfId="1340" xr:uid="{00000000-0005-0000-0000-000018050000}"/>
+    <cellStyle name="60% - Акцент4 6 14" xfId="1341" xr:uid="{00000000-0005-0000-0000-000019050000}"/>
+    <cellStyle name="60% - Акцент4 6 15" xfId="1342" xr:uid="{00000000-0005-0000-0000-00001A050000}"/>
+    <cellStyle name="60% - Акцент4 6 16" xfId="1343" xr:uid="{00000000-0005-0000-0000-00001B050000}"/>
+    <cellStyle name="60% - Акцент4 6 17" xfId="1344" xr:uid="{00000000-0005-0000-0000-00001C050000}"/>
+    <cellStyle name="60% - Акцент4 6 18" xfId="1345" xr:uid="{00000000-0005-0000-0000-00001D050000}"/>
+    <cellStyle name="60% - Акцент4 6 19" xfId="1346" xr:uid="{00000000-0005-0000-0000-00001E050000}"/>
+    <cellStyle name="60% - Акцент4 6 2" xfId="1347" xr:uid="{00000000-0005-0000-0000-00001F050000}"/>
+    <cellStyle name="60% - Акцент4 6 20" xfId="1348" xr:uid="{00000000-0005-0000-0000-000020050000}"/>
+    <cellStyle name="60% - Акцент4 6 21" xfId="1349" xr:uid="{00000000-0005-0000-0000-000021050000}"/>
+    <cellStyle name="60% - Акцент4 6 22" xfId="1350" xr:uid="{00000000-0005-0000-0000-000022050000}"/>
+    <cellStyle name="60% - Акцент4 6 23" xfId="1351" xr:uid="{00000000-0005-0000-0000-000023050000}"/>
+    <cellStyle name="60% - Акцент4 6 24" xfId="1352" xr:uid="{00000000-0005-0000-0000-000024050000}"/>
+    <cellStyle name="60% - Акцент4 6 25" xfId="1353" xr:uid="{00000000-0005-0000-0000-000025050000}"/>
+    <cellStyle name="60% - Акцент4 6 3" xfId="1354" xr:uid="{00000000-0005-0000-0000-000026050000}"/>
+    <cellStyle name="60% - Акцент4 6 4" xfId="1355" xr:uid="{00000000-0005-0000-0000-000027050000}"/>
+    <cellStyle name="60% - Акцент4 6 5" xfId="1356" xr:uid="{00000000-0005-0000-0000-000028050000}"/>
+    <cellStyle name="60% - Акцент4 6 6" xfId="1357" xr:uid="{00000000-0005-0000-0000-000029050000}"/>
+    <cellStyle name="60% - Акцент4 6 7" xfId="1358" xr:uid="{00000000-0005-0000-0000-00002A050000}"/>
+    <cellStyle name="60% - Акцент4 6 8" xfId="1359" xr:uid="{00000000-0005-0000-0000-00002B050000}"/>
+    <cellStyle name="60% - Акцент4 6 9" xfId="1360" xr:uid="{00000000-0005-0000-0000-00002C050000}"/>
+    <cellStyle name="60% - Акцент4 7" xfId="1361" xr:uid="{00000000-0005-0000-0000-00002D050000}"/>
+    <cellStyle name="60% - Акцент4 7 10" xfId="1362" xr:uid="{00000000-0005-0000-0000-00002E050000}"/>
+    <cellStyle name="60% - Акцент4 7 11" xfId="1363" xr:uid="{00000000-0005-0000-0000-00002F050000}"/>
+    <cellStyle name="60% - Акцент4 7 12" xfId="1364" xr:uid="{00000000-0005-0000-0000-000030050000}"/>
+    <cellStyle name="60% - Акцент4 7 13" xfId="1365" xr:uid="{00000000-0005-0000-0000-000031050000}"/>
+    <cellStyle name="60% - Акцент4 7 14" xfId="1366" xr:uid="{00000000-0005-0000-0000-000032050000}"/>
+    <cellStyle name="60% - Акцент4 7 15" xfId="1367" xr:uid="{00000000-0005-0000-0000-000033050000}"/>
+    <cellStyle name="60% - Акцент4 7 16" xfId="1368" xr:uid="{00000000-0005-0000-0000-000034050000}"/>
+    <cellStyle name="60% - Акцент4 7 17" xfId="1369" xr:uid="{00000000-0005-0000-0000-000035050000}"/>
+    <cellStyle name="60% - Акцент4 7 18" xfId="1370" xr:uid="{00000000-0005-0000-0000-000036050000}"/>
+    <cellStyle name="60% - Акцент4 7 19" xfId="1371" xr:uid="{00000000-0005-0000-0000-000037050000}"/>
+    <cellStyle name="60% - Акцент4 7 2" xfId="1372" xr:uid="{00000000-0005-0000-0000-000038050000}"/>
+    <cellStyle name="60% - Акцент4 7 20" xfId="1373" xr:uid="{00000000-0005-0000-0000-000039050000}"/>
+    <cellStyle name="60% - Акцент4 7 21" xfId="1374" xr:uid="{00000000-0005-0000-0000-00003A050000}"/>
+    <cellStyle name="60% - Акцент4 7 22" xfId="1375" xr:uid="{00000000-0005-0000-0000-00003B050000}"/>
+    <cellStyle name="60% - Акцент4 7 23" xfId="1376" xr:uid="{00000000-0005-0000-0000-00003C050000}"/>
+    <cellStyle name="60% - Акцент4 7 24" xfId="1377" xr:uid="{00000000-0005-0000-0000-00003D050000}"/>
+    <cellStyle name="60% - Акцент4 7 25" xfId="1378" xr:uid="{00000000-0005-0000-0000-00003E050000}"/>
+    <cellStyle name="60% - Акцент4 7 3" xfId="1379" xr:uid="{00000000-0005-0000-0000-00003F050000}"/>
+    <cellStyle name="60% - Акцент4 7 4" xfId="1380" xr:uid="{00000000-0005-0000-0000-000040050000}"/>
+    <cellStyle name="60% - Акцент4 7 5" xfId="1381" xr:uid="{00000000-0005-0000-0000-000041050000}"/>
+    <cellStyle name="60% - Акцент4 7 6" xfId="1382" xr:uid="{00000000-0005-0000-0000-000042050000}"/>
+    <cellStyle name="60% - Акцент4 7 7" xfId="1383" xr:uid="{00000000-0005-0000-0000-000043050000}"/>
+    <cellStyle name="60% - Акцент4 7 8" xfId="1384" xr:uid="{00000000-0005-0000-0000-000044050000}"/>
+    <cellStyle name="60% - Акцент4 7 9" xfId="1385" xr:uid="{00000000-0005-0000-0000-000045050000}"/>
+    <cellStyle name="60% - Акцент4 8" xfId="1386" xr:uid="{00000000-0005-0000-0000-000046050000}"/>
+    <cellStyle name="60% - Акцент4 8 10" xfId="1387" xr:uid="{00000000-0005-0000-0000-000047050000}"/>
+    <cellStyle name="60% - Акцент4 8 11" xfId="1388" xr:uid="{00000000-0005-0000-0000-000048050000}"/>
+    <cellStyle name="60% - Акцент4 8 12" xfId="1389" xr:uid="{00000000-0005-0000-0000-000049050000}"/>
+    <cellStyle name="60% - Акцент4 8 13" xfId="1390" xr:uid="{00000000-0005-0000-0000-00004A050000}"/>
+    <cellStyle name="60% - Акцент4 8 14" xfId="1391" xr:uid="{00000000-0005-0000-0000-00004B050000}"/>
+    <cellStyle name="60% - Акцент4 8 15" xfId="1392" xr:uid="{00000000-0005-0000-0000-00004C050000}"/>
+    <cellStyle name="60% - Акцент4 8 16" xfId="1393" xr:uid="{00000000-0005-0000-0000-00004D050000}"/>
+    <cellStyle name="60% - Акцент4 8 17" xfId="1394" xr:uid="{00000000-0005-0000-0000-00004E050000}"/>
+    <cellStyle name="60% - Акцент4 8 18" xfId="1395" xr:uid="{00000000-0005-0000-0000-00004F050000}"/>
+    <cellStyle name="60% - Акцент4 8 19" xfId="1396" xr:uid="{00000000-0005-0000-0000-000050050000}"/>
+    <cellStyle name="60% - Акцент4 8 2" xfId="1397" xr:uid="{00000000-0005-0000-0000-000051050000}"/>
+    <cellStyle name="60% - Акцент4 8 20" xfId="1398" xr:uid="{00000000-0005-0000-0000-000052050000}"/>
+    <cellStyle name="60% - Акцент4 8 21" xfId="1399" xr:uid="{00000000-0005-0000-0000-000053050000}"/>
+    <cellStyle name="60% - Акцент4 8 22" xfId="1400" xr:uid="{00000000-0005-0000-0000-000054050000}"/>
+    <cellStyle name="60% - Акцент4 8 23" xfId="1401" xr:uid="{00000000-0005-0000-0000-000055050000}"/>
+    <cellStyle name="60% - Акцент4 8 24" xfId="1402" xr:uid="{00000000-0005-0000-0000-000056050000}"/>
+    <cellStyle name="60% - Акцент4 8 25" xfId="1403" xr:uid="{00000000-0005-0000-0000-000057050000}"/>
+    <cellStyle name="60% - Акцент4 8 3" xfId="1404" xr:uid="{00000000-0005-0000-0000-000058050000}"/>
+    <cellStyle name="60% - Акцент4 8 4" xfId="1405" xr:uid="{00000000-0005-0000-0000-000059050000}"/>
+    <cellStyle name="60% - Акцент4 8 5" xfId="1406" xr:uid="{00000000-0005-0000-0000-00005A050000}"/>
+    <cellStyle name="60% - Акцент4 8 6" xfId="1407" xr:uid="{00000000-0005-0000-0000-00005B050000}"/>
+    <cellStyle name="60% - Акцент4 8 7" xfId="1408" xr:uid="{00000000-0005-0000-0000-00005C050000}"/>
+    <cellStyle name="60% - Акцент4 8 8" xfId="1409" xr:uid="{00000000-0005-0000-0000-00005D050000}"/>
+    <cellStyle name="60% - Акцент4 8 9" xfId="1410" xr:uid="{00000000-0005-0000-0000-00005E050000}"/>
+    <cellStyle name="60% - Акцент4 9" xfId="1411" xr:uid="{00000000-0005-0000-0000-00005F050000}"/>
+    <cellStyle name="60% - Акцент4 9 10" xfId="1412" xr:uid="{00000000-0005-0000-0000-000060050000}"/>
+    <cellStyle name="60% - Акцент4 9 11" xfId="1413" xr:uid="{00000000-0005-0000-0000-000061050000}"/>
+    <cellStyle name="60% - Акцент4 9 12" xfId="1414" xr:uid="{00000000-0005-0000-0000-000062050000}"/>
+    <cellStyle name="60% - Акцент4 9 13" xfId="1415" xr:uid="{00000000-0005-0000-0000-000063050000}"/>
+    <cellStyle name="60% - Акцент4 9 14" xfId="1416" xr:uid="{00000000-0005-0000-0000-000064050000}"/>
+    <cellStyle name="60% - Акцент4 9 15" xfId="1417" xr:uid="{00000000-0005-0000-0000-000065050000}"/>
+    <cellStyle name="60% - Акцент4 9 16" xfId="1418" xr:uid="{00000000-0005-0000-0000-000066050000}"/>
+    <cellStyle name="60% - Акцент4 9 17" xfId="1419" xr:uid="{00000000-0005-0000-0000-000067050000}"/>
+    <cellStyle name="60% - Акцент4 9 18" xfId="1420" xr:uid="{00000000-0005-0000-0000-000068050000}"/>
+    <cellStyle name="60% - Акцент4 9 19" xfId="1421" xr:uid="{00000000-0005-0000-0000-000069050000}"/>
+    <cellStyle name="60% - Акцент4 9 2" xfId="1422" xr:uid="{00000000-0005-0000-0000-00006A050000}"/>
+    <cellStyle name="60% - Акцент4 9 20" xfId="1423" xr:uid="{00000000-0005-0000-0000-00006B050000}"/>
+    <cellStyle name="60% - Акцент4 9 21" xfId="1424" xr:uid="{00000000-0005-0000-0000-00006C050000}"/>
+    <cellStyle name="60% - Акцент4 9 22" xfId="1425" xr:uid="{00000000-0005-0000-0000-00006D050000}"/>
+    <cellStyle name="60% - Акцент4 9 23" xfId="1426" xr:uid="{00000000-0005-0000-0000-00006E050000}"/>
+    <cellStyle name="60% - Акцент4 9 24" xfId="1427" xr:uid="{00000000-0005-0000-0000-00006F050000}"/>
+    <cellStyle name="60% - Акцент4 9 25" xfId="1428" xr:uid="{00000000-0005-0000-0000-000070050000}"/>
+    <cellStyle name="60% - Акцент4 9 3" xfId="1429" xr:uid="{00000000-0005-0000-0000-000071050000}"/>
+    <cellStyle name="60% - Акцент4 9 4" xfId="1430" xr:uid="{00000000-0005-0000-0000-000072050000}"/>
+    <cellStyle name="60% - Акцент4 9 5" xfId="1431" xr:uid="{00000000-0005-0000-0000-000073050000}"/>
+    <cellStyle name="60% - Акцент4 9 6" xfId="1432" xr:uid="{00000000-0005-0000-0000-000074050000}"/>
+    <cellStyle name="60% - Акцент4 9 7" xfId="1433" xr:uid="{00000000-0005-0000-0000-000075050000}"/>
+    <cellStyle name="60% - Акцент4 9 8" xfId="1434" xr:uid="{00000000-0005-0000-0000-000076050000}"/>
+    <cellStyle name="60% - Акцент4 9 9" xfId="1435" xr:uid="{00000000-0005-0000-0000-000077050000}"/>
+    <cellStyle name="60% - Акцент6 2" xfId="1436" xr:uid="{00000000-0005-0000-0000-000078050000}"/>
+    <cellStyle name="60% - Акцент6 2 10" xfId="1437" xr:uid="{00000000-0005-0000-0000-000079050000}"/>
+    <cellStyle name="60% - Акцент6 2 11" xfId="1438" xr:uid="{00000000-0005-0000-0000-00007A050000}"/>
+    <cellStyle name="60% - Акцент6 2 12" xfId="1439" xr:uid="{00000000-0005-0000-0000-00007B050000}"/>
+    <cellStyle name="60% - Акцент6 2 13" xfId="1440" xr:uid="{00000000-0005-0000-0000-00007C050000}"/>
+    <cellStyle name="60% - Акцент6 2 14" xfId="1441" xr:uid="{00000000-0005-0000-0000-00007D050000}"/>
+    <cellStyle name="60% - Акцент6 2 15" xfId="1442" xr:uid="{00000000-0005-0000-0000-00007E050000}"/>
+    <cellStyle name="60% - Акцент6 2 16" xfId="1443" xr:uid="{00000000-0005-0000-0000-00007F050000}"/>
+    <cellStyle name="60% - Акцент6 2 17" xfId="1444" xr:uid="{00000000-0005-0000-0000-000080050000}"/>
+    <cellStyle name="60% - Акцент6 2 18" xfId="1445" xr:uid="{00000000-0005-0000-0000-000081050000}"/>
+    <cellStyle name="60% - Акцент6 2 19" xfId="1446" xr:uid="{00000000-0005-0000-0000-000082050000}"/>
+    <cellStyle name="60% - Акцент6 2 2" xfId="1447" xr:uid="{00000000-0005-0000-0000-000083050000}"/>
+    <cellStyle name="60% - Акцент6 2 20" xfId="1448" xr:uid="{00000000-0005-0000-0000-000084050000}"/>
+    <cellStyle name="60% - Акцент6 2 21" xfId="1449" xr:uid="{00000000-0005-0000-0000-000085050000}"/>
+    <cellStyle name="60% - Акцент6 2 22" xfId="1450" xr:uid="{00000000-0005-0000-0000-000086050000}"/>
+    <cellStyle name="60% - Акцент6 2 23" xfId="1451" xr:uid="{00000000-0005-0000-0000-000087050000}"/>
+    <cellStyle name="60% - Акцент6 2 24" xfId="1452" xr:uid="{00000000-0005-0000-0000-000088050000}"/>
+    <cellStyle name="60% - Акцент6 2 25" xfId="1453" xr:uid="{00000000-0005-0000-0000-000089050000}"/>
+    <cellStyle name="60% - Акцент6 2 3" xfId="1454" xr:uid="{00000000-0005-0000-0000-00008A050000}"/>
+    <cellStyle name="60% - Акцент6 2 4" xfId="1455" xr:uid="{00000000-0005-0000-0000-00008B050000}"/>
+    <cellStyle name="60% - Акцент6 2 5" xfId="1456" xr:uid="{00000000-0005-0000-0000-00008C050000}"/>
+    <cellStyle name="60% - Акцент6 2 6" xfId="1457" xr:uid="{00000000-0005-0000-0000-00008D050000}"/>
+    <cellStyle name="60% - Акцент6 2 7" xfId="1458" xr:uid="{00000000-0005-0000-0000-00008E050000}"/>
+    <cellStyle name="60% - Акцент6 2 8" xfId="1459" xr:uid="{00000000-0005-0000-0000-00008F050000}"/>
+    <cellStyle name="60% - Акцент6 2 9" xfId="1460" xr:uid="{00000000-0005-0000-0000-000090050000}"/>
+    <cellStyle name="60% - Акцент6 3" xfId="1461" xr:uid="{00000000-0005-0000-0000-000091050000}"/>
+    <cellStyle name="60% - Акцент6 3 10" xfId="1462" xr:uid="{00000000-0005-0000-0000-000092050000}"/>
+    <cellStyle name="60% - Акцент6 3 11" xfId="1463" xr:uid="{00000000-0005-0000-0000-000093050000}"/>
+    <cellStyle name="60% - Акцент6 3 12" xfId="1464" xr:uid="{00000000-0005-0000-0000-000094050000}"/>
+    <cellStyle name="60% - Акцент6 3 13" xfId="1465" xr:uid="{00000000-0005-0000-0000-000095050000}"/>
+    <cellStyle name="60% - Акцент6 3 14" xfId="1466" xr:uid="{00000000-0005-0000-0000-000096050000}"/>
+    <cellStyle name="60% - Акцент6 3 15" xfId="1467" xr:uid="{00000000-0005-0000-0000-000097050000}"/>
+    <cellStyle name="60% - Акцент6 3 16" xfId="1468" xr:uid="{00000000-0005-0000-0000-000098050000}"/>
+    <cellStyle name="60% - Акцент6 3 17" xfId="1469" xr:uid="{00000000-0005-0000-0000-000099050000}"/>
+    <cellStyle name="60% - Акцент6 3 18" xfId="1470" xr:uid="{00000000-0005-0000-0000-00009A050000}"/>
+    <cellStyle name="60% - Акцент6 3 19" xfId="1471" xr:uid="{00000000-0005-0000-0000-00009B050000}"/>
+    <cellStyle name="60% - Акцент6 3 2" xfId="1472" xr:uid="{00000000-0005-0000-0000-00009C050000}"/>
+    <cellStyle name="60% - Акцент6 3 20" xfId="1473" xr:uid="{00000000-0005-0000-0000-00009D050000}"/>
+    <cellStyle name="60% - Акцент6 3 21" xfId="1474" xr:uid="{00000000-0005-0000-0000-00009E050000}"/>
+    <cellStyle name="60% - Акцент6 3 22" xfId="1475" xr:uid="{00000000-0005-0000-0000-00009F050000}"/>
+    <cellStyle name="60% - Акцент6 3 23" xfId="1476" xr:uid="{00000000-0005-0000-0000-0000A0050000}"/>
+    <cellStyle name="60% - Акцент6 3 24" xfId="1477" xr:uid="{00000000-0005-0000-0000-0000A1050000}"/>
+    <cellStyle name="60% - Акцент6 3 25" xfId="1478" xr:uid="{00000000-0005-0000-0000-0000A2050000}"/>
+    <cellStyle name="60% - Акцент6 3 3" xfId="1479" xr:uid="{00000000-0005-0000-0000-0000A3050000}"/>
+    <cellStyle name="60% - Акцент6 3 4" xfId="1480" xr:uid="{00000000-0005-0000-0000-0000A4050000}"/>
+    <cellStyle name="60% - Акцент6 3 5" xfId="1481" xr:uid="{00000000-0005-0000-0000-0000A5050000}"/>
+    <cellStyle name="60% - Акцент6 3 6" xfId="1482" xr:uid="{00000000-0005-0000-0000-0000A6050000}"/>
+    <cellStyle name="60% - Акцент6 3 7" xfId="1483" xr:uid="{00000000-0005-0000-0000-0000A7050000}"/>
+    <cellStyle name="60% - Акцент6 3 8" xfId="1484" xr:uid="{00000000-0005-0000-0000-0000A8050000}"/>
+    <cellStyle name="60% - Акцент6 3 9" xfId="1485" xr:uid="{00000000-0005-0000-0000-0000A9050000}"/>
+    <cellStyle name="60% - Акцент6 4" xfId="1486" xr:uid="{00000000-0005-0000-0000-0000AA050000}"/>
+    <cellStyle name="60% - Акцент6 4 10" xfId="1487" xr:uid="{00000000-0005-0000-0000-0000AB050000}"/>
+    <cellStyle name="60% - Акцент6 4 11" xfId="1488" xr:uid="{00000000-0005-0000-0000-0000AC050000}"/>
+    <cellStyle name="60% - Акцент6 4 12" xfId="1489" xr:uid="{00000000-0005-0000-0000-0000AD050000}"/>
+    <cellStyle name="60% - Акцент6 4 13" xfId="1490" xr:uid="{00000000-0005-0000-0000-0000AE050000}"/>
+    <cellStyle name="60% - Акцент6 4 14" xfId="1491" xr:uid="{00000000-0005-0000-0000-0000AF050000}"/>
+    <cellStyle name="60% - Акцент6 4 15" xfId="1492" xr:uid="{00000000-0005-0000-0000-0000B0050000}"/>
+    <cellStyle name="60% - Акцент6 4 16" xfId="1493" xr:uid="{00000000-0005-0000-0000-0000B1050000}"/>
+    <cellStyle name="60% - Акцент6 4 17" xfId="1494" xr:uid="{00000000-0005-0000-0000-0000B2050000}"/>
+    <cellStyle name="60% - Акцент6 4 18" xfId="1495" xr:uid="{00000000-0005-0000-0000-0000B3050000}"/>
+    <cellStyle name="60% - Акцент6 4 19" xfId="1496" xr:uid="{00000000-0005-0000-0000-0000B4050000}"/>
+    <cellStyle name="60% - Акцент6 4 2" xfId="1497" xr:uid="{00000000-0005-0000-0000-0000B5050000}"/>
+    <cellStyle name="60% - Акцент6 4 20" xfId="1498" xr:uid="{00000000-0005-0000-0000-0000B6050000}"/>
+    <cellStyle name="60% - Акцент6 4 21" xfId="1499" xr:uid="{00000000-0005-0000-0000-0000B7050000}"/>
+    <cellStyle name="60% - Акцент6 4 22" xfId="1500" xr:uid="{00000000-0005-0000-0000-0000B8050000}"/>
+    <cellStyle name="60% - Акцент6 4 23" xfId="1501" xr:uid="{00000000-0005-0000-0000-0000B9050000}"/>
+    <cellStyle name="60% - Акцент6 4 24" xfId="1502" xr:uid="{00000000-0005-0000-0000-0000BA050000}"/>
+    <cellStyle name="60% - Акцент6 4 25" xfId="1503" xr:uid="{00000000-0005-0000-0000-0000BB050000}"/>
+    <cellStyle name="60% - Акцент6 4 3" xfId="1504" xr:uid="{00000000-0005-0000-0000-0000BC050000}"/>
+    <cellStyle name="60% - Акцент6 4 4" xfId="1505" xr:uid="{00000000-0005-0000-0000-0000BD050000}"/>
+    <cellStyle name="60% - Акцент6 4 5" xfId="1506" xr:uid="{00000000-0005-0000-0000-0000BE050000}"/>
+    <cellStyle name="60% - Акцент6 4 6" xfId="1507" xr:uid="{00000000-0005-0000-0000-0000BF050000}"/>
+    <cellStyle name="60% - Акцент6 4 7" xfId="1508" xr:uid="{00000000-0005-0000-0000-0000C0050000}"/>
+    <cellStyle name="60% - Акцент6 4 8" xfId="1509" xr:uid="{00000000-0005-0000-0000-0000C1050000}"/>
+    <cellStyle name="60% - Акцент6 4 9" xfId="1510" xr:uid="{00000000-0005-0000-0000-0000C2050000}"/>
+    <cellStyle name="60% - Акцент6 5" xfId="1511" xr:uid="{00000000-0005-0000-0000-0000C3050000}"/>
+    <cellStyle name="60% - Акцент6 5 10" xfId="1512" xr:uid="{00000000-0005-0000-0000-0000C4050000}"/>
+    <cellStyle name="60% - Акцент6 5 11" xfId="1513" xr:uid="{00000000-0005-0000-0000-0000C5050000}"/>
+    <cellStyle name="60% - Акцент6 5 12" xfId="1514" xr:uid="{00000000-0005-0000-0000-0000C6050000}"/>
+    <cellStyle name="60% - Акцент6 5 13" xfId="1515" xr:uid="{00000000-0005-0000-0000-0000C7050000}"/>
+    <cellStyle name="60% - Акцент6 5 14" xfId="1516" xr:uid="{00000000-0005-0000-0000-0000C8050000}"/>
+    <cellStyle name="60% - Акцент6 5 15" xfId="1517" xr:uid="{00000000-0005-0000-0000-0000C9050000}"/>
+    <cellStyle name="60% - Акцент6 5 16" xfId="1518" xr:uid="{00000000-0005-0000-0000-0000CA050000}"/>
+    <cellStyle name="60% - Акцент6 5 17" xfId="1519" xr:uid="{00000000-0005-0000-0000-0000CB050000}"/>
+    <cellStyle name="60% - Акцент6 5 18" xfId="1520" xr:uid="{00000000-0005-0000-0000-0000CC050000}"/>
+    <cellStyle name="60% - Акцент6 5 19" xfId="1521" xr:uid="{00000000-0005-0000-0000-0000CD050000}"/>
+    <cellStyle name="60% - Акцент6 5 2" xfId="1522" xr:uid="{00000000-0005-0000-0000-0000CE050000}"/>
+    <cellStyle name="60% - Акцент6 5 20" xfId="1523" xr:uid="{00000000-0005-0000-0000-0000CF050000}"/>
+    <cellStyle name="60% - Акцент6 5 21" xfId="1524" xr:uid="{00000000-0005-0000-0000-0000D0050000}"/>
+    <cellStyle name="60% - Акцент6 5 22" xfId="1525" xr:uid="{00000000-0005-0000-0000-0000D1050000}"/>
+    <cellStyle name="60% - Акцент6 5 23" xfId="1526" xr:uid="{00000000-0005-0000-0000-0000D2050000}"/>
+    <cellStyle name="60% - Акцент6 5 24" xfId="1527" xr:uid="{00000000-0005-0000-0000-0000D3050000}"/>
+    <cellStyle name="60% - Акцент6 5 25" xfId="1528" xr:uid="{00000000-0005-0000-0000-0000D4050000}"/>
+    <cellStyle name="60% - Акцент6 5 3" xfId="1529" xr:uid="{00000000-0005-0000-0000-0000D5050000}"/>
+    <cellStyle name="60% - Акцент6 5 4" xfId="1530" xr:uid="{00000000-0005-0000-0000-0000D6050000}"/>
+    <cellStyle name="60% - Акцент6 5 5" xfId="1531" xr:uid="{00000000-0005-0000-0000-0000D7050000}"/>
+    <cellStyle name="60% - Акцент6 5 6" xfId="1532" xr:uid="{00000000-0005-0000-0000-0000D8050000}"/>
+    <cellStyle name="60% - Акцент6 5 7" xfId="1533" xr:uid="{00000000-0005-0000-0000-0000D9050000}"/>
+    <cellStyle name="60% - Акцент6 5 8" xfId="1534" xr:uid="{00000000-0005-0000-0000-0000DA050000}"/>
+    <cellStyle name="60% - Акцент6 5 9" xfId="1535" xr:uid="{00000000-0005-0000-0000-0000DB050000}"/>
+    <cellStyle name="60% - Акцент6 6" xfId="1536" xr:uid="{00000000-0005-0000-0000-0000DC050000}"/>
+    <cellStyle name="60% - Акцент6 6 10" xfId="1537" xr:uid="{00000000-0005-0000-0000-0000DD050000}"/>
+    <cellStyle name="60% - Акцент6 6 11" xfId="1538" xr:uid="{00000000-0005-0000-0000-0000DE050000}"/>
+    <cellStyle name="60% - Акцент6 6 12" xfId="1539" xr:uid="{00000000-0005-0000-0000-0000DF050000}"/>
+    <cellStyle name="60% - Акцент6 6 13" xfId="1540" xr:uid="{00000000-0005-0000-0000-0000E0050000}"/>
+    <cellStyle name="60% - Акцент6 6 14" xfId="1541" xr:uid="{00000000-0005-0000-0000-0000E1050000}"/>
+    <cellStyle name="60% - Акцент6 6 15" xfId="1542" xr:uid="{00000000-0005-0000-0000-0000E2050000}"/>
+    <cellStyle name="60% - Акцент6 6 16" xfId="1543" xr:uid="{00000000-0005-0000-0000-0000E3050000}"/>
+    <cellStyle name="60% - Акцент6 6 17" xfId="1544" xr:uid="{00000000-0005-0000-0000-0000E4050000}"/>
+    <cellStyle name="60% - Акцент6 6 18" xfId="1545" xr:uid="{00000000-0005-0000-0000-0000E5050000}"/>
+    <cellStyle name="60% - Акцент6 6 19" xfId="1546" xr:uid="{00000000-0005-0000-0000-0000E6050000}"/>
+    <cellStyle name="60% - Акцент6 6 2" xfId="1547" xr:uid="{00000000-0005-0000-0000-0000E7050000}"/>
+    <cellStyle name="60% - Акцент6 6 20" xfId="1548" xr:uid="{00000000-0005-0000-0000-0000E8050000}"/>
+    <cellStyle name="60% - Акцент6 6 21" xfId="1549" xr:uid="{00000000-0005-0000-0000-0000E9050000}"/>
+    <cellStyle name="60% - Акцент6 6 22" xfId="1550" xr:uid="{00000000-0005-0000-0000-0000EA050000}"/>
+    <cellStyle name="60% - Акцент6 6 23" xfId="1551" xr:uid="{00000000-0005-0000-0000-0000EB050000}"/>
+    <cellStyle name="60% - Акцент6 6 24" xfId="1552" xr:uid="{00000000-0005-0000-0000-0000EC050000}"/>
+    <cellStyle name="60% - Акцент6 6 25" xfId="1553" xr:uid="{00000000-0005-0000-0000-0000ED050000}"/>
+    <cellStyle name="60% - Акцент6 6 3" xfId="1554" xr:uid="{00000000-0005-0000-0000-0000EE050000}"/>
+    <cellStyle name="60% - Акцент6 6 4" xfId="1555" xr:uid="{00000000-0005-0000-0000-0000EF050000}"/>
+    <cellStyle name="60% - Акцент6 6 5" xfId="1556" xr:uid="{00000000-0005-0000-0000-0000F0050000}"/>
+    <cellStyle name="60% - Акцент6 6 6" xfId="1557" xr:uid="{00000000-0005-0000-0000-0000F1050000}"/>
+    <cellStyle name="60% - Акцент6 6 7" xfId="1558" xr:uid="{00000000-0005-0000-0000-0000F2050000}"/>
+    <cellStyle name="60% - Акцент6 6 8" xfId="1559" xr:uid="{00000000-0005-0000-0000-0000F3050000}"/>
+    <cellStyle name="60% - Акцент6 6 9" xfId="1560" xr:uid="{00000000-0005-0000-0000-0000F4050000}"/>
+    <cellStyle name="60% - Акцент6 7" xfId="1561" xr:uid="{00000000-0005-0000-0000-0000F5050000}"/>
+    <cellStyle name="60% - Акцент6 7 10" xfId="1562" xr:uid="{00000000-0005-0000-0000-0000F6050000}"/>
+    <cellStyle name="60% - Акцент6 7 11" xfId="1563" xr:uid="{00000000-0005-0000-0000-0000F7050000}"/>
+    <cellStyle name="60% - Акцент6 7 12" xfId="1564" xr:uid="{00000000-0005-0000-0000-0000F8050000}"/>
+    <cellStyle name="60% - Акцент6 7 13" xfId="1565" xr:uid="{00000000-0005-0000-0000-0000F9050000}"/>
+    <cellStyle name="60% - Акцент6 7 14" xfId="1566" xr:uid="{00000000-0005-0000-0000-0000FA050000}"/>
+    <cellStyle name="60% - Акцент6 7 15" xfId="1567" xr:uid="{00000000-0005-0000-0000-0000FB050000}"/>
+    <cellStyle name="60% - Акцент6 7 16" xfId="1568" xr:uid="{00000000-0005-0000-0000-0000FC050000}"/>
+    <cellStyle name="60% - Акцент6 7 17" xfId="1569" xr:uid="{00000000-0005-0000-0000-0000FD050000}"/>
+    <cellStyle name="60% - Акцент6 7 18" xfId="1570" xr:uid="{00000000-0005-0000-0000-0000FE050000}"/>
+    <cellStyle name="60% - Акцент6 7 19" xfId="1571" xr:uid="{00000000-0005-0000-0000-0000FF050000}"/>
+    <cellStyle name="60% - Акцент6 7 2" xfId="1572" xr:uid="{00000000-0005-0000-0000-000000060000}"/>
+    <cellStyle name="60% - Акцент6 7 20" xfId="1573" xr:uid="{00000000-0005-0000-0000-000001060000}"/>
+    <cellStyle name="60% - Акцент6 7 21" xfId="1574" xr:uid="{00000000-0005-0000-0000-000002060000}"/>
+    <cellStyle name="60% - Акцент6 7 22" xfId="1575" xr:uid="{00000000-0005-0000-0000-000003060000}"/>
+    <cellStyle name="60% - Акцент6 7 23" xfId="1576" xr:uid="{00000000-0005-0000-0000-000004060000}"/>
+    <cellStyle name="60% - Акцент6 7 24" xfId="1577" xr:uid="{00000000-0005-0000-0000-000005060000}"/>
+    <cellStyle name="60% - Акцент6 7 25" xfId="1578" xr:uid="{00000000-0005-0000-0000-000006060000}"/>
+    <cellStyle name="60% - Акцент6 7 3" xfId="1579" xr:uid="{00000000-0005-0000-0000-000007060000}"/>
+    <cellStyle name="60% - Акцент6 7 4" xfId="1580" xr:uid="{00000000-0005-0000-0000-000008060000}"/>
+    <cellStyle name="60% - Акцент6 7 5" xfId="1581" xr:uid="{00000000-0005-0000-0000-000009060000}"/>
+    <cellStyle name="60% - Акцент6 7 6" xfId="1582" xr:uid="{00000000-0005-0000-0000-00000A060000}"/>
+    <cellStyle name="60% - Акцент6 7 7" xfId="1583" xr:uid="{00000000-0005-0000-0000-00000B060000}"/>
+    <cellStyle name="60% - Акцент6 7 8" xfId="1584" xr:uid="{00000000-0005-0000-0000-00000C060000}"/>
+    <cellStyle name="60% - Акцент6 7 9" xfId="1585" xr:uid="{00000000-0005-0000-0000-00000D060000}"/>
+    <cellStyle name="60% - Акцент6 8" xfId="1586" xr:uid="{00000000-0005-0000-0000-00000E060000}"/>
+    <cellStyle name="60% - Акцент6 8 10" xfId="1587" xr:uid="{00000000-0005-0000-0000-00000F060000}"/>
+    <cellStyle name="60% - Акцент6 8 11" xfId="1588" xr:uid="{00000000-0005-0000-0000-000010060000}"/>
+    <cellStyle name="60% - Акцент6 8 12" xfId="1589" xr:uid="{00000000-0005-0000-0000-000011060000}"/>
+    <cellStyle name="60% - Акцент6 8 13" xfId="1590" xr:uid="{00000000-0005-0000-0000-000012060000}"/>
+    <cellStyle name="60% - Акцент6 8 14" xfId="1591" xr:uid="{00000000-0005-0000-0000-000013060000}"/>
+    <cellStyle name="60% - Акцент6 8 15" xfId="1592" xr:uid="{00000000-0005-0000-0000-000014060000}"/>
+    <cellStyle name="60% - Акцент6 8 16" xfId="1593" xr:uid="{00000000-0005-0000-0000-000015060000}"/>
+    <cellStyle name="60% - Акцент6 8 17" xfId="1594" xr:uid="{00000000-0005-0000-0000-000016060000}"/>
+    <cellStyle name="60% - Акцент6 8 18" xfId="1595" xr:uid="{00000000-0005-0000-0000-000017060000}"/>
+    <cellStyle name="60% - Акцент6 8 19" xfId="1596" xr:uid="{00000000-0005-0000-0000-000018060000}"/>
+    <cellStyle name="60% - Акцент6 8 2" xfId="1597" xr:uid="{00000000-0005-0000-0000-000019060000}"/>
+    <cellStyle name="60% - Акцент6 8 20" xfId="1598" xr:uid="{00000000-0005-0000-0000-00001A060000}"/>
+    <cellStyle name="60% - Акцент6 8 21" xfId="1599" xr:uid="{00000000-0005-0000-0000-00001B060000}"/>
+    <cellStyle name="60% - Акцент6 8 22" xfId="1600" xr:uid="{00000000-0005-0000-0000-00001C060000}"/>
+    <cellStyle name="60% - Акцент6 8 23" xfId="1601" xr:uid="{00000000-0005-0000-0000-00001D060000}"/>
+    <cellStyle name="60% - Акцент6 8 24" xfId="1602" xr:uid="{00000000-0005-0000-0000-00001E060000}"/>
+    <cellStyle name="60% - Акцент6 8 25" xfId="1603" xr:uid="{00000000-0005-0000-0000-00001F060000}"/>
+    <cellStyle name="60% - Акцент6 8 3" xfId="1604" xr:uid="{00000000-0005-0000-0000-000020060000}"/>
+    <cellStyle name="60% - Акцент6 8 4" xfId="1605" xr:uid="{00000000-0005-0000-0000-000021060000}"/>
+    <cellStyle name="60% - Акцент6 8 5" xfId="1606" xr:uid="{00000000-0005-0000-0000-000022060000}"/>
+    <cellStyle name="60% - Акцент6 8 6" xfId="1607" xr:uid="{00000000-0005-0000-0000-000023060000}"/>
+    <cellStyle name="60% - Акцент6 8 7" xfId="1608" xr:uid="{00000000-0005-0000-0000-000024060000}"/>
+    <cellStyle name="60% - Акцент6 8 8" xfId="1609" xr:uid="{00000000-0005-0000-0000-000025060000}"/>
+    <cellStyle name="60% - Акцент6 8 9" xfId="1610" xr:uid="{00000000-0005-0000-0000-000026060000}"/>
+    <cellStyle name="60% - Акцент6 9" xfId="1611" xr:uid="{00000000-0005-0000-0000-000027060000}"/>
+    <cellStyle name="60% - Акцент6 9 10" xfId="1612" xr:uid="{00000000-0005-0000-0000-000028060000}"/>
+    <cellStyle name="60% - Акцент6 9 11" xfId="1613" xr:uid="{00000000-0005-0000-0000-000029060000}"/>
+    <cellStyle name="60% - Акцент6 9 12" xfId="1614" xr:uid="{00000000-0005-0000-0000-00002A060000}"/>
+    <cellStyle name="60% - Акцент6 9 13" xfId="1615" xr:uid="{00000000-0005-0000-0000-00002B060000}"/>
+    <cellStyle name="60% - Акцент6 9 14" xfId="1616" xr:uid="{00000000-0005-0000-0000-00002C060000}"/>
+    <cellStyle name="60% - Акцент6 9 15" xfId="1617" xr:uid="{00000000-0005-0000-0000-00002D060000}"/>
+    <cellStyle name="60% - Акцент6 9 16" xfId="1618" xr:uid="{00000000-0005-0000-0000-00002E060000}"/>
+    <cellStyle name="60% - Акцент6 9 17" xfId="1619" xr:uid="{00000000-0005-0000-0000-00002F060000}"/>
+    <cellStyle name="60% - Акцент6 9 18" xfId="1620" xr:uid="{00000000-0005-0000-0000-000030060000}"/>
+    <cellStyle name="60% - Акцент6 9 19" xfId="1621" xr:uid="{00000000-0005-0000-0000-000031060000}"/>
+    <cellStyle name="60% - Акцент6 9 2" xfId="1622" xr:uid="{00000000-0005-0000-0000-000032060000}"/>
+    <cellStyle name="60% - Акцент6 9 20" xfId="1623" xr:uid="{00000000-0005-0000-0000-000033060000}"/>
+    <cellStyle name="60% - Акцент6 9 21" xfId="1624" xr:uid="{00000000-0005-0000-0000-000034060000}"/>
+    <cellStyle name="60% - Акцент6 9 22" xfId="1625" xr:uid="{00000000-0005-0000-0000-000035060000}"/>
+    <cellStyle name="60% - Акцент6 9 23" xfId="1626" xr:uid="{00000000-0005-0000-0000-000036060000}"/>
+    <cellStyle name="60% - Акцент6 9 24" xfId="1627" xr:uid="{00000000-0005-0000-0000-000037060000}"/>
+    <cellStyle name="60% - Акцент6 9 25" xfId="1628" xr:uid="{00000000-0005-0000-0000-000038060000}"/>
+    <cellStyle name="60% - Акцент6 9 3" xfId="1629" xr:uid="{00000000-0005-0000-0000-000039060000}"/>
+    <cellStyle name="60% - Акцент6 9 4" xfId="1630" xr:uid="{00000000-0005-0000-0000-00003A060000}"/>
+    <cellStyle name="60% - Акцент6 9 5" xfId="1631" xr:uid="{00000000-0005-0000-0000-00003B060000}"/>
+    <cellStyle name="60% - Акцент6 9 6" xfId="1632" xr:uid="{00000000-0005-0000-0000-00003C060000}"/>
+    <cellStyle name="60% - Акцент6 9 7" xfId="1633" xr:uid="{00000000-0005-0000-0000-00003D060000}"/>
+    <cellStyle name="60% - Акцент6 9 8" xfId="1634" xr:uid="{00000000-0005-0000-0000-00003E060000}"/>
+    <cellStyle name="60% - Акцент6 9 9" xfId="1635" xr:uid="{00000000-0005-0000-0000-00003F060000}"/>
     <cellStyle name="Акцент1" xfId="17" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="18" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="19" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="20" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="21" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="22" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="11" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Гиперссылка" xfId="25" builtinId="8"/>
-    <cellStyle name="Гиперссылка 2" xfId="26" xr:uid="{7B690ED1-5773-4EBD-94C3-ECD6310F5BBB}"/>
-    <cellStyle name="Гиперссылка 2 2" xfId="1636" xr:uid="{697E1B32-D071-458F-8A08-9A143FBA774A}"/>
+    <cellStyle name="Гиперссылка 2" xfId="26" xr:uid="{00000000-0005-0000-0000-00004A060000}"/>
+    <cellStyle name="Гиперссылка 2 2" xfId="1636" xr:uid="{00000000-0005-0000-0000-00004B060000}"/>
     <cellStyle name="Заголовок 1" xfId="3" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="4" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="5" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="6" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="16" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="13" builtinId="23" customBuiltin="1"/>
-    <cellStyle name="Название 2" xfId="29" xr:uid="{4AEBC28D-60CF-46A8-936F-733CB2EA5932}"/>
-[...2 lines deleted...]
-    <cellStyle name="Нейтральный 3" xfId="27" xr:uid="{7DD21A63-ED12-4E64-89C5-CC30D2A57D77}"/>
+    <cellStyle name="Название 2" xfId="29" xr:uid="{00000000-0005-0000-0000-000052060000}"/>
+    <cellStyle name="Название 2 2" xfId="1718" xr:uid="{00000000-0005-0000-0000-000053060000}"/>
+    <cellStyle name="Нейтральный 2" xfId="30" xr:uid="{00000000-0005-0000-0000-000054060000}"/>
+    <cellStyle name="Нейтральный 3" xfId="27" xr:uid="{00000000-0005-0000-0000-000055060000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
-[...9 lines deleted...]
-    <cellStyle name="Обычный_обл.уровень" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000057060000}"/>
+    <cellStyle name="Обычный 2 2" xfId="31" xr:uid="{00000000-0005-0000-0000-000058060000}"/>
+    <cellStyle name="Обычный 2 2 2" xfId="1637" xr:uid="{00000000-0005-0000-0000-000059060000}"/>
+    <cellStyle name="Обычный 2 3" xfId="1638" xr:uid="{00000000-0005-0000-0000-00005A060000}"/>
+    <cellStyle name="Обычный 2 4" xfId="23" xr:uid="{00000000-0005-0000-0000-00005B060000}"/>
+    <cellStyle name="Обычный 2 4 2" xfId="1720" xr:uid="{00000000-0005-0000-0000-00005C060000}"/>
+    <cellStyle name="Обычный 2 4 3" xfId="28" xr:uid="{00000000-0005-0000-0000-00005D060000}"/>
+    <cellStyle name="Обычный 3" xfId="24" xr:uid="{00000000-0005-0000-0000-00005E060000}"/>
+    <cellStyle name="Обычный 3 2" xfId="1719" xr:uid="{00000000-0005-0000-0000-00005F060000}"/>
+    <cellStyle name="Обычный 4" xfId="32" xr:uid="{00000000-0005-0000-0000-000060060000}"/>
+    <cellStyle name="Обычный_обл.уровень" xfId="2" xr:uid="{00000000-0005-0000-0000-000061060000}"/>
     <cellStyle name="Плохой" xfId="8" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Пояснение" xfId="15" builtinId="53" customBuiltin="1"/>
-    <cellStyle name="Примечание 2" xfId="33" xr:uid="{AE4B7E70-DD59-47A1-B3E6-E50E4AD53BB1}"/>
-[...80 lines deleted...]
-    <cellStyle name="Примечание 4 9" xfId="1717" xr:uid="{4A4027C5-1408-4149-8933-2BD9FE1A21B6}"/>
+    <cellStyle name="Примечание 2" xfId="33" xr:uid="{00000000-0005-0000-0000-000064060000}"/>
+    <cellStyle name="Примечание 2 10" xfId="1639" xr:uid="{00000000-0005-0000-0000-000065060000}"/>
+    <cellStyle name="Примечание 2 2" xfId="1640" xr:uid="{00000000-0005-0000-0000-000066060000}"/>
+    <cellStyle name="Примечание 2 3" xfId="1641" xr:uid="{00000000-0005-0000-0000-000067060000}"/>
+    <cellStyle name="Примечание 2 4" xfId="1642" xr:uid="{00000000-0005-0000-0000-000068060000}"/>
+    <cellStyle name="Примечание 2 5" xfId="1643" xr:uid="{00000000-0005-0000-0000-000069060000}"/>
+    <cellStyle name="Примечание 2 6" xfId="1644" xr:uid="{00000000-0005-0000-0000-00006A060000}"/>
+    <cellStyle name="Примечание 2 7" xfId="1645" xr:uid="{00000000-0005-0000-0000-00006B060000}"/>
+    <cellStyle name="Примечание 2 8" xfId="1646" xr:uid="{00000000-0005-0000-0000-00006C060000}"/>
+    <cellStyle name="Примечание 2 9" xfId="1647" xr:uid="{00000000-0005-0000-0000-00006D060000}"/>
+    <cellStyle name="Примечание 3" xfId="34" xr:uid="{00000000-0005-0000-0000-00006E060000}"/>
+    <cellStyle name="Примечание 3 10" xfId="1649" xr:uid="{00000000-0005-0000-0000-00006F060000}"/>
+    <cellStyle name="Примечание 3 11" xfId="1650" xr:uid="{00000000-0005-0000-0000-000070060000}"/>
+    <cellStyle name="Примечание 3 12" xfId="1651" xr:uid="{00000000-0005-0000-0000-000071060000}"/>
+    <cellStyle name="Примечание 3 13" xfId="1652" xr:uid="{00000000-0005-0000-0000-000072060000}"/>
+    <cellStyle name="Примечание 3 14" xfId="1653" xr:uid="{00000000-0005-0000-0000-000073060000}"/>
+    <cellStyle name="Примечание 3 15" xfId="1654" xr:uid="{00000000-0005-0000-0000-000074060000}"/>
+    <cellStyle name="Примечание 3 16" xfId="1655" xr:uid="{00000000-0005-0000-0000-000075060000}"/>
+    <cellStyle name="Примечание 3 17" xfId="1656" xr:uid="{00000000-0005-0000-0000-000076060000}"/>
+    <cellStyle name="Примечание 3 18" xfId="1657" xr:uid="{00000000-0005-0000-0000-000077060000}"/>
+    <cellStyle name="Примечание 3 19" xfId="1658" xr:uid="{00000000-0005-0000-0000-000078060000}"/>
+    <cellStyle name="Примечание 3 2" xfId="1659" xr:uid="{00000000-0005-0000-0000-000079060000}"/>
+    <cellStyle name="Примечание 3 20" xfId="1660" xr:uid="{00000000-0005-0000-0000-00007A060000}"/>
+    <cellStyle name="Примечание 3 21" xfId="1661" xr:uid="{00000000-0005-0000-0000-00007B060000}"/>
+    <cellStyle name="Примечание 3 22" xfId="1662" xr:uid="{00000000-0005-0000-0000-00007C060000}"/>
+    <cellStyle name="Примечание 3 23" xfId="1663" xr:uid="{00000000-0005-0000-0000-00007D060000}"/>
+    <cellStyle name="Примечание 3 24" xfId="1664" xr:uid="{00000000-0005-0000-0000-00007E060000}"/>
+    <cellStyle name="Примечание 3 25" xfId="1665" xr:uid="{00000000-0005-0000-0000-00007F060000}"/>
+    <cellStyle name="Примечание 3 26" xfId="1666" xr:uid="{00000000-0005-0000-0000-000080060000}"/>
+    <cellStyle name="Примечание 3 27" xfId="1667" xr:uid="{00000000-0005-0000-0000-000081060000}"/>
+    <cellStyle name="Примечание 3 28" xfId="1668" xr:uid="{00000000-0005-0000-0000-000082060000}"/>
+    <cellStyle name="Примечание 3 29" xfId="1669" xr:uid="{00000000-0005-0000-0000-000083060000}"/>
+    <cellStyle name="Примечание 3 3" xfId="1670" xr:uid="{00000000-0005-0000-0000-000084060000}"/>
+    <cellStyle name="Примечание 3 30" xfId="1671" xr:uid="{00000000-0005-0000-0000-000085060000}"/>
+    <cellStyle name="Примечание 3 31" xfId="1672" xr:uid="{00000000-0005-0000-0000-000086060000}"/>
+    <cellStyle name="Примечание 3 32" xfId="1673" xr:uid="{00000000-0005-0000-0000-000087060000}"/>
+    <cellStyle name="Примечание 3 33" xfId="1674" xr:uid="{00000000-0005-0000-0000-000088060000}"/>
+    <cellStyle name="Примечание 3 34" xfId="1675" xr:uid="{00000000-0005-0000-0000-000089060000}"/>
+    <cellStyle name="Примечание 3 35" xfId="1676" xr:uid="{00000000-0005-0000-0000-00008A060000}"/>
+    <cellStyle name="Примечание 3 36" xfId="1648" xr:uid="{00000000-0005-0000-0000-00008B060000}"/>
+    <cellStyle name="Примечание 3 4" xfId="1677" xr:uid="{00000000-0005-0000-0000-00008C060000}"/>
+    <cellStyle name="Примечание 3 5" xfId="1678" xr:uid="{00000000-0005-0000-0000-00008D060000}"/>
+    <cellStyle name="Примечание 3 6" xfId="1679" xr:uid="{00000000-0005-0000-0000-00008E060000}"/>
+    <cellStyle name="Примечание 3 7" xfId="1680" xr:uid="{00000000-0005-0000-0000-00008F060000}"/>
+    <cellStyle name="Примечание 3 8" xfId="1681" xr:uid="{00000000-0005-0000-0000-000090060000}"/>
+    <cellStyle name="Примечание 3 9" xfId="1682" xr:uid="{00000000-0005-0000-0000-000091060000}"/>
+    <cellStyle name="Примечание 4" xfId="35" xr:uid="{00000000-0005-0000-0000-000092060000}"/>
+    <cellStyle name="Примечание 4 10" xfId="1684" xr:uid="{00000000-0005-0000-0000-000093060000}"/>
+    <cellStyle name="Примечание 4 11" xfId="1685" xr:uid="{00000000-0005-0000-0000-000094060000}"/>
+    <cellStyle name="Примечание 4 12" xfId="1686" xr:uid="{00000000-0005-0000-0000-000095060000}"/>
+    <cellStyle name="Примечание 4 13" xfId="1687" xr:uid="{00000000-0005-0000-0000-000096060000}"/>
+    <cellStyle name="Примечание 4 14" xfId="1688" xr:uid="{00000000-0005-0000-0000-000097060000}"/>
+    <cellStyle name="Примечание 4 15" xfId="1689" xr:uid="{00000000-0005-0000-0000-000098060000}"/>
+    <cellStyle name="Примечание 4 16" xfId="1690" xr:uid="{00000000-0005-0000-0000-000099060000}"/>
+    <cellStyle name="Примечание 4 17" xfId="1691" xr:uid="{00000000-0005-0000-0000-00009A060000}"/>
+    <cellStyle name="Примечание 4 18" xfId="1692" xr:uid="{00000000-0005-0000-0000-00009B060000}"/>
+    <cellStyle name="Примечание 4 19" xfId="1693" xr:uid="{00000000-0005-0000-0000-00009C060000}"/>
+    <cellStyle name="Примечание 4 2" xfId="1694" xr:uid="{00000000-0005-0000-0000-00009D060000}"/>
+    <cellStyle name="Примечание 4 20" xfId="1695" xr:uid="{00000000-0005-0000-0000-00009E060000}"/>
+    <cellStyle name="Примечание 4 21" xfId="1696" xr:uid="{00000000-0005-0000-0000-00009F060000}"/>
+    <cellStyle name="Примечание 4 22" xfId="1697" xr:uid="{00000000-0005-0000-0000-0000A0060000}"/>
+    <cellStyle name="Примечание 4 23" xfId="1698" xr:uid="{00000000-0005-0000-0000-0000A1060000}"/>
+    <cellStyle name="Примечание 4 24" xfId="1699" xr:uid="{00000000-0005-0000-0000-0000A2060000}"/>
+    <cellStyle name="Примечание 4 25" xfId="1700" xr:uid="{00000000-0005-0000-0000-0000A3060000}"/>
+    <cellStyle name="Примечание 4 26" xfId="1701" xr:uid="{00000000-0005-0000-0000-0000A4060000}"/>
+    <cellStyle name="Примечание 4 27" xfId="1702" xr:uid="{00000000-0005-0000-0000-0000A5060000}"/>
+    <cellStyle name="Примечание 4 28" xfId="1703" xr:uid="{00000000-0005-0000-0000-0000A6060000}"/>
+    <cellStyle name="Примечание 4 29" xfId="1704" xr:uid="{00000000-0005-0000-0000-0000A7060000}"/>
+    <cellStyle name="Примечание 4 3" xfId="1705" xr:uid="{00000000-0005-0000-0000-0000A8060000}"/>
+    <cellStyle name="Примечание 4 30" xfId="1706" xr:uid="{00000000-0005-0000-0000-0000A9060000}"/>
+    <cellStyle name="Примечание 4 31" xfId="1707" xr:uid="{00000000-0005-0000-0000-0000AA060000}"/>
+    <cellStyle name="Примечание 4 32" xfId="1708" xr:uid="{00000000-0005-0000-0000-0000AB060000}"/>
+    <cellStyle name="Примечание 4 33" xfId="1709" xr:uid="{00000000-0005-0000-0000-0000AC060000}"/>
+    <cellStyle name="Примечание 4 34" xfId="1710" xr:uid="{00000000-0005-0000-0000-0000AD060000}"/>
+    <cellStyle name="Примечание 4 35" xfId="1711" xr:uid="{00000000-0005-0000-0000-0000AE060000}"/>
+    <cellStyle name="Примечание 4 36" xfId="1683" xr:uid="{00000000-0005-0000-0000-0000AF060000}"/>
+    <cellStyle name="Примечание 4 4" xfId="1712" xr:uid="{00000000-0005-0000-0000-0000B0060000}"/>
+    <cellStyle name="Примечание 4 5" xfId="1713" xr:uid="{00000000-0005-0000-0000-0000B1060000}"/>
+    <cellStyle name="Примечание 4 6" xfId="1714" xr:uid="{00000000-0005-0000-0000-0000B2060000}"/>
+    <cellStyle name="Примечание 4 7" xfId="1715" xr:uid="{00000000-0005-0000-0000-0000B3060000}"/>
+    <cellStyle name="Примечание 4 8" xfId="1716" xr:uid="{00000000-0005-0000-0000-0000B4060000}"/>
+    <cellStyle name="Примечание 4 9" xfId="1717" xr:uid="{00000000-0005-0000-0000-0000B5060000}"/>
     <cellStyle name="Связанная ячейка" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Текст предупреждения" xfId="14" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Хороший" xfId="7" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
@@ -4944,523 +4955,523 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:G.Adilshinova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=38&amp;year=2026&amp;name=10723&amp;period=quarter&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/173/wl1yl7u2m0onwzkoj11wthws14vlrs8g.rar" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/173/wl1yl7u2m0onwzkoj11wthws14vlrs8g.rar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=38&amp;year=2026&amp;name=10723&amp;period=&amp;type=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Bakhtiyarova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C64CA3CF-6447-44FB-8103-BBC163973370}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:B21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B28" sqref="B28"/>
+      <selection activeCell="F21" sqref="F21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="53.42578125" customWidth="1"/>
     <col min="2" max="2" width="67.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:2">
+    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="40" t="s">
         <v>54</v>
       </c>
-      <c r="B2" s="49">
+      <c r="B2" s="48">
         <v>613101</v>
       </c>
     </row>
-    <row r="3" spans="1:2">
+    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A3" s="40" t="s">
         <v>55</v>
       </c>
-      <c r="B3" s="49" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:2">
+      <c r="B3" s="48" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" s="40" t="s">
         <v>56</v>
       </c>
-      <c r="B4" s="50" t="s">
+      <c r="B4" s="49" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="5" spans="1:2">
+    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" s="40" t="s">
         <v>58</v>
       </c>
-      <c r="B5" s="49" t="s">
-[...3 lines deleted...]
-    <row r="6" spans="1:2">
+      <c r="B5" s="48" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" s="40" t="s">
         <v>59</v>
       </c>
-      <c r="B6" s="50" t="s">
+      <c r="B6" s="49" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="7" spans="1:2">
+    <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" s="40" t="s">
         <v>61</v>
       </c>
-      <c r="B7" s="49" t="s">
-[...3 lines deleted...]
-    <row r="8" spans="1:2">
+      <c r="B7" s="48" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" s="40" t="s">
         <v>62</v>
       </c>
-      <c r="B8" s="49" t="s">
+      <c r="B8" s="48" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="9" spans="1:2" ht="25.5">
+    <row r="9" spans="1:2" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A9" s="40" t="s">
         <v>64</v>
       </c>
-      <c r="B9" s="52" t="s">
-[...3 lines deleted...]
-    <row r="10" spans="1:2" ht="51">
+      <c r="B9" s="51" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="63.75" x14ac:dyDescent="0.25">
       <c r="A10" s="40" t="s">
         <v>65</v>
       </c>
-      <c r="B10" s="51" t="s">
-[...3 lines deleted...]
-    <row r="11" spans="1:2">
+      <c r="B10" s="50" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" s="41" t="s">
         <v>66</v>
       </c>
-      <c r="B11" s="45" t="s">
+      <c r="B11" s="44" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="12" spans="1:2">
+    <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" s="41" t="s">
         <v>68</v>
       </c>
-      <c r="B12" s="46" t="s">
+      <c r="B12" s="45" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="13" spans="1:2">
+    <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="40" t="s">
         <v>70</v>
       </c>
-      <c r="B13" s="47" t="s">
+      <c r="B13" s="46" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="14" spans="1:2" ht="33" customHeight="1">
+    <row r="14" spans="1:2" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="40" t="s">
         <v>72</v>
       </c>
-      <c r="B14" s="48" t="s">
-[...3 lines deleted...]
-    <row r="15" spans="1:2">
+      <c r="B14" s="47" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="40" t="s">
         <v>73</v>
       </c>
-      <c r="B15" s="47" t="s">
+      <c r="B15" s="46" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="16" spans="1:2">
+    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="41" t="s">
         <v>75</v>
       </c>
-      <c r="B16" s="43">
-[...3 lines deleted...]
-    <row r="17" spans="1:2">
+      <c r="B16" s="42">
+        <v>46272</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="41" t="s">
         <v>76</v>
       </c>
-      <c r="B17" s="43">
-[...3 lines deleted...]
-    <row r="18" spans="1:2">
+      <c r="B17" s="42">
+        <v>46302</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="41" t="s">
         <v>77</v>
       </c>
-      <c r="B18" s="44" t="s">
+      <c r="B18" s="43" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="19" spans="1:2">
+    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="41" t="s">
         <v>79</v>
       </c>
-      <c r="B19" s="44" t="s">
+      <c r="B19" s="43" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" s="41" t="s">
         <v>80</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="41" t="s">
+      <c r="B20" s="42" t="s">
         <v>81</v>
       </c>
-      <c r="B20" s="43" t="s">
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A21" s="41" t="s">
         <v>82</v>
       </c>
-    </row>
-[...5 lines deleted...]
-        <v>84</v>
+      <c r="B21" s="56" t="s">
+        <v>89</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1" xr:uid="{80A830BE-90DF-430B-B031-E1CF4D98510E}"/>
-[...3 lines deleted...]
-    <hyperlink ref="B14" r:id="rId5" xr:uid="{A069BDB1-80E4-4778-9936-134E497FE3F3}"/>
+    <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B12" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B13" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B21" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="B14" r:id="rId5" xr:uid="{D81AE2DA-81B9-4AC2-BF48-28F50F5F2181}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{955F4BBE-8A37-4C96-9A47-C97F29FB0D31}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:D19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="F21" sqref="F21"/>
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="56.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="33"/>
       <c r="B1" s="33"/>
       <c r="C1" s="33"/>
     </row>
-    <row r="2" spans="1:4">
+    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2" s="33"/>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
     </row>
-    <row r="3" spans="1:4">
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" s="33"/>
       <c r="B3" s="35"/>
       <c r="C3" s="35"/>
     </row>
-    <row r="4" spans="1:4">
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" s="33"/>
       <c r="C4" s="35"/>
       <c r="D4" s="36"/>
     </row>
-    <row r="5" spans="1:4">
+    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" s="33"/>
       <c r="B5" s="35" t="s">
         <v>47</v>
       </c>
       <c r="C5" s="35"/>
     </row>
-    <row r="6" spans="1:4">
+    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A6" s="33"/>
       <c r="B6" s="35" t="s">
         <v>48</v>
       </c>
       <c r="C6" s="35"/>
     </row>
-    <row r="7" spans="1:4">
+    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A7" s="33"/>
       <c r="B7" s="35" t="s">
         <v>49</v>
       </c>
       <c r="C7" s="35"/>
     </row>
-    <row r="8" spans="1:4">
+    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A8" s="33"/>
       <c r="B8" s="35" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="35"/>
     </row>
-    <row r="9" spans="1:4">
+    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A9" s="33"/>
       <c r="B9" s="35" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="35"/>
     </row>
-    <row r="10" spans="1:4">
+    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A10" s="33"/>
       <c r="B10" s="33"/>
       <c r="C10" s="35"/>
       <c r="D10" s="34"/>
     </row>
-    <row r="11" spans="1:4" ht="38.25" customHeight="1">
+    <row r="11" spans="1:4" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="33"/>
       <c r="B11" s="37" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="35"/>
       <c r="D11" s="34"/>
     </row>
-    <row r="12" spans="1:4">
+    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A12" s="33"/>
       <c r="B12" s="33"/>
       <c r="C12" s="35"/>
       <c r="D12" s="34"/>
     </row>
-    <row r="13" spans="1:4">
+    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A13" s="33"/>
       <c r="B13" s="33"/>
       <c r="C13" s="33"/>
       <c r="D13" s="34"/>
     </row>
-    <row r="14" spans="1:4">
+    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B14" s="38" t="s">
         <v>53</v>
       </c>
       <c r="C14" s="39"/>
       <c r="D14" s="39"/>
     </row>
-    <row r="15" spans="1:4">
+    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B15" s="36"/>
       <c r="D15" s="36"/>
     </row>
-    <row r="19" spans="1:4">
-[...3 lines deleted...]
-      <c r="D19" s="53"/>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A19" s="60"/>
+      <c r="B19" s="60"/>
+      <c r="C19" s="60"/>
+      <c r="D19" s="60"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A19:D19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Лист2"/>
   <dimension ref="A2:BN122"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AM28" sqref="AM28"/>
+      <selection activeCell="AR23" sqref="AR23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="5" customWidth="1"/>
     <col min="2" max="13" width="0" style="5" hidden="1" customWidth="1"/>
     <col min="14" max="19" width="9.140625" style="5" hidden="1" customWidth="1"/>
     <col min="20" max="23" width="0" style="5" hidden="1" customWidth="1"/>
     <col min="24" max="24" width="0" style="20" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="0" style="5" hidden="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:66" ht="12.75">
+    <row r="2" spans="1:66" ht="12.75" x14ac:dyDescent="0.2">
       <c r="AC2" s="26"/>
       <c r="AD2" s="26"/>
       <c r="AE2" s="26"/>
       <c r="AF2" s="26"/>
       <c r="AG2" s="26"/>
       <c r="AH2" s="26"/>
       <c r="AI2" s="26"/>
       <c r="AJ2" s="26"/>
       <c r="AK2" s="26"/>
       <c r="AL2" s="26"/>
       <c r="AS2" s="26"/>
       <c r="AT2" s="26"/>
       <c r="AU2" s="26"/>
       <c r="AV2" s="26"/>
       <c r="AW2" s="26"/>
       <c r="AX2" s="26"/>
       <c r="AY2" s="26"/>
       <c r="AZ2" s="26"/>
       <c r="BA2" s="26"/>
       <c r="BB2" s="26"/>
       <c r="BC2" s="26"/>
       <c r="BD2" s="26"/>
       <c r="BE2" s="26"/>
       <c r="BF2" s="26"/>
       <c r="BG2" s="26"/>
       <c r="BH2" s="26"/>
       <c r="BI2" s="26"/>
       <c r="BJ2" s="26"/>
       <c r="BK2" s="26"/>
       <c r="BL2" s="26"/>
       <c r="BM2" s="26"/>
       <c r="BN2" s="26"/>
     </row>
-    <row r="3" spans="1:66" s="3" customFormat="1" ht="15" customHeight="1">
+    <row r="3" spans="1:66" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="X3" s="21"/>
       <c r="Y3" s="1"/>
-      <c r="AB3" s="54" t="s">
+      <c r="AB3" s="61" t="s">
         <v>16</v>
       </c>
-      <c r="AC3" s="54"/>
-[...21 lines deleted...]
-    <row r="4" spans="1:66" s="3" customFormat="1" ht="17.45" customHeight="1">
+      <c r="AC3" s="61"/>
+      <c r="AD3" s="61"/>
+      <c r="AE3" s="61"/>
+      <c r="AF3" s="61"/>
+      <c r="AG3" s="61"/>
+      <c r="AH3" s="61"/>
+      <c r="AI3" s="61"/>
+      <c r="AJ3" s="61"/>
+      <c r="AK3" s="61"/>
+      <c r="AL3" s="61"/>
+      <c r="AM3" s="61"/>
+      <c r="AN3" s="61"/>
+      <c r="AO3" s="61"/>
+      <c r="AP3" s="61"/>
+      <c r="AQ3" s="61"/>
+      <c r="AR3" s="61"/>
+      <c r="AS3" s="61"/>
+      <c r="AT3" s="61"/>
+      <c r="AU3" s="61"/>
+      <c r="AV3" s="61"/>
+      <c r="AW3" s="61"/>
+    </row>
+    <row r="4" spans="1:66" s="3" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="X4" s="21"/>
       <c r="Y4" s="1"/>
       <c r="AK4" s="1"/>
       <c r="AW4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:66">
-[...1 lines deleted...]
-      <c r="B5" s="62">
+    <row r="5" spans="1:66" x14ac:dyDescent="0.2">
+      <c r="A5" s="71"/>
+      <c r="B5" s="69">
         <v>44228</v>
       </c>
-      <c r="C5" s="63"/>
-[...10 lines deleted...]
-      <c r="N5" s="62">
+      <c r="C5" s="70"/>
+      <c r="D5" s="70"/>
+      <c r="E5" s="70"/>
+      <c r="F5" s="70"/>
+      <c r="G5" s="70"/>
+      <c r="H5" s="70"/>
+      <c r="I5" s="70"/>
+      <c r="J5" s="70"/>
+      <c r="K5" s="70"/>
+      <c r="L5" s="70"/>
+      <c r="M5" s="70"/>
+      <c r="N5" s="69">
         <v>44593</v>
       </c>
-      <c r="O5" s="63"/>
-[...4 lines deleted...]
-      <c r="T5" s="60">
+      <c r="O5" s="70"/>
+      <c r="P5" s="70"/>
+      <c r="Q5" s="70"/>
+      <c r="R5" s="70"/>
+      <c r="S5" s="70"/>
+      <c r="T5" s="67">
         <v>2024</v>
       </c>
-      <c r="U5" s="60"/>
-[...4 lines deleted...]
-      <c r="Z5" s="55">
+      <c r="U5" s="67"/>
+      <c r="V5" s="67"/>
+      <c r="W5" s="67"/>
+      <c r="X5" s="67"/>
+      <c r="Y5" s="68"/>
+      <c r="Z5" s="62">
         <v>2025</v>
       </c>
-      <c r="AA5" s="56"/>
-[...10 lines deleted...]
-      <c r="AL5" s="55">
+      <c r="AA5" s="63"/>
+      <c r="AB5" s="63"/>
+      <c r="AC5" s="63"/>
+      <c r="AD5" s="63"/>
+      <c r="AE5" s="63"/>
+      <c r="AF5" s="63"/>
+      <c r="AG5" s="63"/>
+      <c r="AH5" s="63"/>
+      <c r="AI5" s="63"/>
+      <c r="AJ5" s="63"/>
+      <c r="AK5" s="64"/>
+      <c r="AL5" s="62">
         <v>2026</v>
       </c>
-      <c r="AM5" s="56"/>
-[...12 lines deleted...]
-      <c r="A6" s="65"/>
+      <c r="AM5" s="63"/>
+      <c r="AN5" s="63"/>
+      <c r="AO5" s="63"/>
+      <c r="AP5" s="63"/>
+      <c r="AQ5" s="63"/>
+      <c r="AR5" s="63"/>
+      <c r="AS5" s="63"/>
+      <c r="AT5" s="63"/>
+      <c r="AU5" s="63"/>
+      <c r="AV5" s="63"/>
+      <c r="AW5" s="64"/>
+    </row>
+    <row r="6" spans="1:66" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="72"/>
       <c r="B6" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="17" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="17" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="17" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="17" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="17" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="17" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="17" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="17" t="s">
@@ -5562,92 +5573,92 @@
       <c r="AP6" s="31" t="s">
         <v>0</v>
       </c>
       <c r="AQ6" s="31" t="s">
         <v>1</v>
       </c>
       <c r="AR6" s="31" t="s">
         <v>2</v>
       </c>
       <c r="AS6" s="31" t="s">
         <v>3</v>
       </c>
       <c r="AT6" s="31" t="s">
         <v>4</v>
       </c>
       <c r="AU6" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AV6" s="32" t="s">
         <v>14</v>
       </c>
       <c r="AW6" s="30" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="7" spans="1:66">
-      <c r="A7" s="59" t="s">
+    <row r="7" spans="1:66" x14ac:dyDescent="0.2">
+      <c r="A7" s="66" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="59"/>
-[...36 lines deleted...]
-    <row r="8" spans="1:66">
+      <c r="B7" s="66"/>
+      <c r="C7" s="66"/>
+      <c r="D7" s="66"/>
+      <c r="E7" s="66"/>
+      <c r="F7" s="66"/>
+      <c r="G7" s="66"/>
+      <c r="H7" s="66"/>
+      <c r="I7" s="66"/>
+      <c r="J7" s="66"/>
+      <c r="K7" s="66"/>
+      <c r="L7" s="66"/>
+      <c r="M7" s="66"/>
+      <c r="N7" s="66"/>
+      <c r="O7" s="66"/>
+      <c r="P7" s="66"/>
+      <c r="Q7" s="66"/>
+      <c r="R7" s="66"/>
+      <c r="S7" s="66"/>
+      <c r="T7" s="66"/>
+      <c r="U7" s="66"/>
+      <c r="V7" s="66"/>
+      <c r="W7" s="66"/>
+      <c r="X7" s="66"/>
+      <c r="Y7" s="66"/>
+      <c r="Z7" s="66"/>
+      <c r="AA7" s="66"/>
+      <c r="AB7" s="66"/>
+      <c r="AC7" s="66"/>
+      <c r="AD7" s="66"/>
+      <c r="AE7" s="66"/>
+      <c r="AF7" s="66"/>
+      <c r="AG7" s="66"/>
+      <c r="AH7" s="66"/>
+      <c r="AI7" s="66"/>
+      <c r="AJ7" s="66"/>
+      <c r="AK7" s="66"/>
+    </row>
+    <row r="8" spans="1:66" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="6">
         <v>31</v>
       </c>
       <c r="C8" s="6">
         <v>35</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="6">
         <v>19</v>
       </c>
       <c r="F8" s="6">
         <v>54</v>
       </c>
       <c r="G8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="H8" s="7">
         <v>35</v>
       </c>
       <c r="I8" s="6">
@@ -5730,55 +5741,58 @@
       </c>
       <c r="AI8" s="8">
         <v>86</v>
       </c>
       <c r="AJ8" s="8">
         <v>42</v>
       </c>
       <c r="AK8" s="8">
         <v>103</v>
       </c>
       <c r="AL8" s="8">
         <v>79</v>
       </c>
       <c r="AM8" s="8">
         <v>54</v>
       </c>
       <c r="AN8" s="8">
         <v>74</v>
       </c>
       <c r="AO8" s="8">
         <v>45</v>
       </c>
       <c r="AP8" s="8">
         <v>12</v>
       </c>
-      <c r="AQ8" s="77">
+      <c r="AQ8" s="8">
         <v>10</v>
       </c>
-    </row>
-    <row r="9" spans="1:66">
+      <c r="AR8" s="52">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="9" spans="1:66" x14ac:dyDescent="0.2">
       <c r="A9" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="6"/>
       <c r="C9" s="6"/>
       <c r="D9" s="6"/>
       <c r="E9" s="6"/>
       <c r="F9" s="6"/>
       <c r="G9" s="6"/>
       <c r="H9" s="7"/>
       <c r="I9" s="6"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8"/>
       <c r="P9" s="8"/>
       <c r="Q9" s="8"/>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="8">
         <v>10</v>
       </c>
       <c r="U9" s="8">
@@ -5825,55 +5839,58 @@
       </c>
       <c r="AI9" s="8">
         <v>38</v>
       </c>
       <c r="AJ9" s="8">
         <v>29</v>
       </c>
       <c r="AK9" s="8">
         <v>62</v>
       </c>
       <c r="AL9" s="8">
         <v>42</v>
       </c>
       <c r="AM9" s="8">
         <v>14</v>
       </c>
       <c r="AN9" s="8">
         <v>41</v>
       </c>
       <c r="AO9" s="8">
         <v>11</v>
       </c>
       <c r="AP9" s="8">
         <v>3</v>
       </c>
-      <c r="AQ9" s="77">
+      <c r="AQ9" s="8">
         <v>3</v>
       </c>
-    </row>
-    <row r="10" spans="1:66">
+      <c r="AR9" s="52">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="10" spans="1:66" x14ac:dyDescent="0.2">
       <c r="A10" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="6"/>
       <c r="C10" s="6"/>
       <c r="D10" s="6"/>
       <c r="E10" s="6"/>
       <c r="F10" s="6"/>
       <c r="G10" s="6"/>
       <c r="H10" s="7"/>
       <c r="I10" s="6"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8"/>
       <c r="P10" s="8"/>
       <c r="Q10" s="8"/>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="8" t="s">
         <v>26</v>
       </c>
       <c r="U10" s="8">
@@ -5920,55 +5937,58 @@
       </c>
       <c r="AI10" s="8">
         <v>6</v>
       </c>
       <c r="AJ10" s="8">
         <v>1</v>
       </c>
       <c r="AK10" s="8">
         <v>4</v>
       </c>
       <c r="AL10" s="8">
         <v>4</v>
       </c>
       <c r="AM10" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AN10" s="8">
         <v>1</v>
       </c>
       <c r="AO10" s="8">
         <v>5</v>
       </c>
       <c r="AP10" s="8">
         <v>1</v>
       </c>
-      <c r="AQ10" s="77">
+      <c r="AQ10" s="8">
         <v>2</v>
       </c>
-    </row>
-    <row r="11" spans="1:66">
+      <c r="AR10" s="52">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:66" x14ac:dyDescent="0.2">
       <c r="A11" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="6"/>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
       <c r="F11" s="6"/>
       <c r="G11" s="6"/>
       <c r="H11" s="7"/>
       <c r="I11" s="6"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8"/>
       <c r="P11" s="8"/>
       <c r="Q11" s="8"/>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="8">
         <v>7</v>
       </c>
       <c r="U11" s="8">
@@ -6015,55 +6035,58 @@
       </c>
       <c r="AI11" s="8">
         <v>16</v>
       </c>
       <c r="AJ11" s="8">
         <v>3</v>
       </c>
       <c r="AK11" s="8">
         <v>6</v>
       </c>
       <c r="AL11" s="8">
         <v>5</v>
       </c>
       <c r="AM11" s="8">
         <v>1</v>
       </c>
       <c r="AN11" s="8">
         <v>4</v>
       </c>
       <c r="AO11" s="8">
         <v>1</v>
       </c>
       <c r="AP11" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="AQ11" s="77" t="s">
-[...3 lines deleted...]
-    <row r="12" spans="1:66">
+      <c r="AQ11" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR11" s="52">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:66" x14ac:dyDescent="0.2">
       <c r="A12" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="6"/>
       <c r="C12" s="6"/>
       <c r="D12" s="6"/>
       <c r="E12" s="6"/>
       <c r="F12" s="6"/>
       <c r="G12" s="6"/>
       <c r="H12" s="7"/>
       <c r="I12" s="6"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8"/>
       <c r="P12" s="8"/>
       <c r="Q12" s="8"/>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="8" t="s">
         <v>26</v>
       </c>
       <c r="U12" s="8" t="s">
@@ -6110,55 +6133,58 @@
       </c>
       <c r="AI12" s="8">
         <v>9</v>
       </c>
       <c r="AJ12" s="8">
         <v>2</v>
       </c>
       <c r="AK12" s="8">
         <v>13</v>
       </c>
       <c r="AL12" s="8">
         <v>10</v>
       </c>
       <c r="AM12" s="8">
         <v>13</v>
       </c>
       <c r="AN12" s="8">
         <v>23</v>
       </c>
       <c r="AO12" s="8">
         <v>18</v>
       </c>
       <c r="AP12" s="8">
         <v>2</v>
       </c>
-      <c r="AQ12" s="77">
+      <c r="AQ12" s="8">
         <v>2</v>
       </c>
-    </row>
-    <row r="13" spans="1:66">
+      <c r="AR12" s="53" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13" spans="1:66" x14ac:dyDescent="0.2">
       <c r="A13" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="6"/>
       <c r="C13" s="6"/>
       <c r="D13" s="6"/>
       <c r="E13" s="6"/>
       <c r="F13" s="6"/>
       <c r="G13" s="6"/>
       <c r="H13" s="7"/>
       <c r="I13" s="6"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8"/>
       <c r="P13" s="8"/>
       <c r="Q13" s="8"/>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="8" t="s">
         <v>26</v>
       </c>
       <c r="U13" s="8">
@@ -6205,55 +6231,58 @@
       </c>
       <c r="AI13" s="8">
         <v>2</v>
       </c>
       <c r="AJ13" s="8">
         <v>2</v>
       </c>
       <c r="AK13" s="8">
         <v>8</v>
       </c>
       <c r="AL13" s="8">
         <v>5</v>
       </c>
       <c r="AM13" s="8">
         <v>3</v>
       </c>
       <c r="AN13" s="8">
         <v>2</v>
       </c>
       <c r="AO13" s="8">
         <v>2</v>
       </c>
       <c r="AP13" s="8">
         <v>4</v>
       </c>
-      <c r="AQ13" s="77">
-[...3 lines deleted...]
-    <row r="14" spans="1:66">
+      <c r="AQ13" s="8">
+        <v>1</v>
+      </c>
+      <c r="AR13" s="52">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:66" x14ac:dyDescent="0.2">
       <c r="A14" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="6"/>
       <c r="C14" s="6"/>
       <c r="D14" s="6"/>
       <c r="E14" s="6"/>
       <c r="F14" s="6"/>
       <c r="G14" s="6"/>
       <c r="H14" s="7"/>
       <c r="I14" s="6"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8"/>
       <c r="P14" s="8"/>
       <c r="Q14" s="8"/>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="8" t="s">
         <v>26</v>
       </c>
       <c r="U14" s="8" t="s">
@@ -6300,55 +6329,58 @@
       </c>
       <c r="AI14" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AJ14" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AK14" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AL14" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AM14" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AN14" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AO14" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AP14" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="AQ14" s="77" t="s">
-[...3 lines deleted...]
-    <row r="15" spans="1:66">
+      <c r="AQ14" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR14" s="53" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15" spans="1:66" x14ac:dyDescent="0.2">
       <c r="A15" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="6"/>
       <c r="C15" s="6"/>
       <c r="D15" s="6"/>
       <c r="E15" s="6"/>
       <c r="F15" s="6"/>
       <c r="G15" s="6"/>
       <c r="H15" s="7"/>
       <c r="I15" s="6"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8"/>
       <c r="P15" s="8"/>
       <c r="Q15" s="8"/>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="8" t="s">
         <v>26</v>
       </c>
       <c r="U15" s="8" t="s">
@@ -6395,55 +6427,58 @@
       </c>
       <c r="AI15" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AJ15" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AK15" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AL15" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AM15" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AN15" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AO15" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AP15" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="AQ15" s="77" t="s">
-[...3 lines deleted...]
-    <row r="16" spans="1:66">
+      <c r="AQ15" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR15" s="53" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16" spans="1:66" x14ac:dyDescent="0.2">
       <c r="A16" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="6"/>
       <c r="C16" s="6"/>
       <c r="D16" s="6"/>
       <c r="E16" s="6"/>
       <c r="F16" s="6"/>
       <c r="G16" s="6"/>
       <c r="H16" s="7"/>
       <c r="I16" s="6"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8"/>
       <c r="P16" s="8"/>
       <c r="Q16" s="8"/>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="8" t="s">
         <v>26</v>
       </c>
       <c r="U16" s="8" t="s">
@@ -6490,55 +6525,58 @@
       </c>
       <c r="AI16" s="8">
         <v>1</v>
       </c>
       <c r="AJ16" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AK16" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AL16" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AM16" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AN16" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AO16" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AP16" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="AQ16" s="77" t="s">
-[...3 lines deleted...]
-    <row r="17" spans="1:56">
+      <c r="AQ16" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR16" s="53" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A17" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="6"/>
       <c r="C17" s="6"/>
       <c r="D17" s="6"/>
       <c r="E17" s="6"/>
       <c r="F17" s="6"/>
       <c r="G17" s="6"/>
       <c r="H17" s="7"/>
       <c r="I17" s="6"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8"/>
       <c r="P17" s="8"/>
       <c r="Q17" s="8"/>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="8" t="s">
         <v>26</v>
       </c>
       <c r="U17" s="8" t="s">
@@ -6585,55 +6623,58 @@
       </c>
       <c r="AI17" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AJ17" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AK17" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AL17" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AM17" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AN17" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AO17" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AP17" s="8">
         <v>1</v>
       </c>
-      <c r="AQ17" s="77" t="s">
-[...3 lines deleted...]
-    <row r="18" spans="1:56">
+      <c r="AQ17" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR17" s="53" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A18" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="6"/>
       <c r="C18" s="6"/>
       <c r="D18" s="6"/>
       <c r="E18" s="6"/>
       <c r="F18" s="6"/>
       <c r="G18" s="6"/>
       <c r="H18" s="7"/>
       <c r="I18" s="6"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8"/>
       <c r="P18" s="8"/>
       <c r="Q18" s="8"/>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="8" t="s">
         <v>26</v>
       </c>
       <c r="U18" s="8" t="s">
@@ -6680,55 +6721,58 @@
       </c>
       <c r="AI18" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AJ18" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AK18" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AL18" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AM18" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AN18" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AO18" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AP18" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="AQ18" s="77" t="s">
-[...3 lines deleted...]
-    <row r="19" spans="1:56">
+      <c r="AQ18" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR18" s="53" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A19" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="6"/>
       <c r="C19" s="6"/>
       <c r="D19" s="6"/>
       <c r="E19" s="6"/>
       <c r="F19" s="6"/>
       <c r="G19" s="6"/>
       <c r="H19" s="7"/>
       <c r="I19" s="6"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8"/>
       <c r="P19" s="8"/>
       <c r="Q19" s="8"/>
       <c r="R19" s="8"/>
       <c r="S19" s="8"/>
       <c r="T19" s="8" t="s">
         <v>26</v>
       </c>
       <c r="U19" s="8" t="s">
@@ -6775,55 +6819,58 @@
       </c>
       <c r="AI19" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AJ19" s="8">
         <v>4</v>
       </c>
       <c r="AK19" s="8">
         <v>6</v>
       </c>
       <c r="AL19" s="8">
         <v>5</v>
       </c>
       <c r="AM19" s="8">
         <v>15</v>
       </c>
       <c r="AN19" s="8">
         <v>1</v>
       </c>
       <c r="AO19" s="8">
         <v>6</v>
       </c>
       <c r="AP19" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="AQ19" s="77" t="s">
-[...3 lines deleted...]
-    <row r="20" spans="1:56">
+      <c r="AQ19" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR19" s="52">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="20" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A20" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B20" s="6"/>
       <c r="C20" s="6"/>
       <c r="D20" s="6"/>
       <c r="E20" s="6"/>
       <c r="F20" s="6"/>
       <c r="G20" s="6"/>
       <c r="H20" s="7"/>
       <c r="I20" s="6"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8"/>
       <c r="P20" s="8"/>
       <c r="Q20" s="8"/>
       <c r="R20" s="8"/>
       <c r="S20" s="8"/>
       <c r="T20" s="8" t="s">
         <v>26</v>
       </c>
       <c r="U20" s="8" t="s">
@@ -6870,55 +6917,58 @@
       </c>
       <c r="AI20" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AJ20" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AK20" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AL20" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AM20" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AN20" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AO20" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AP20" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="AQ20" s="77" t="s">
-[...3 lines deleted...]
-    <row r="21" spans="1:56">
+      <c r="AQ20" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR20" s="53" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="21" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A21" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B21" s="6"/>
       <c r="C21" s="6"/>
       <c r="D21" s="6"/>
       <c r="E21" s="6"/>
       <c r="F21" s="6"/>
       <c r="G21" s="6"/>
       <c r="H21" s="7"/>
       <c r="I21" s="6"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="8"/>
       <c r="O21" s="8"/>
       <c r="P21" s="8"/>
       <c r="Q21" s="8"/>
       <c r="R21" s="8"/>
       <c r="S21" s="8"/>
       <c r="T21" s="8">
         <v>7</v>
       </c>
       <c r="U21" s="8">
@@ -6965,97 +7015,100 @@
       </c>
       <c r="AI21" s="8">
         <v>14</v>
       </c>
       <c r="AJ21" s="8">
         <v>1</v>
       </c>
       <c r="AK21" s="8">
         <v>4</v>
       </c>
       <c r="AL21" s="8">
         <v>8</v>
       </c>
       <c r="AM21" s="8">
         <v>8</v>
       </c>
       <c r="AN21" s="8">
         <v>2</v>
       </c>
       <c r="AO21" s="8">
         <v>2</v>
       </c>
       <c r="AP21" s="8">
         <v>1</v>
       </c>
-      <c r="AQ21" s="77">
+      <c r="AQ21" s="8">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="58" t="s">
+      <c r="AR21" s="53" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="22" spans="1:56" x14ac:dyDescent="0.2">
+      <c r="A22" s="65" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="58"/>
-[...37 lines deleted...]
-    <row r="23" spans="1:56">
+      <c r="B22" s="65"/>
+      <c r="C22" s="65"/>
+      <c r="D22" s="65"/>
+      <c r="E22" s="65"/>
+      <c r="F22" s="65"/>
+      <c r="G22" s="65"/>
+      <c r="H22" s="65"/>
+      <c r="I22" s="65"/>
+      <c r="J22" s="65"/>
+      <c r="K22" s="65"/>
+      <c r="L22" s="65"/>
+      <c r="M22" s="65"/>
+      <c r="N22" s="65"/>
+      <c r="O22" s="65"/>
+      <c r="P22" s="65"/>
+      <c r="Q22" s="65"/>
+      <c r="R22" s="65"/>
+      <c r="S22" s="65"/>
+      <c r="T22" s="65"/>
+      <c r="U22" s="65"/>
+      <c r="V22" s="65"/>
+      <c r="W22" s="65"/>
+      <c r="X22" s="65"/>
+      <c r="Y22" s="65"/>
+      <c r="Z22" s="65"/>
+      <c r="AA22" s="65"/>
+      <c r="AB22" s="65"/>
+      <c r="AC22" s="65"/>
+      <c r="AD22" s="65"/>
+      <c r="AE22" s="65"/>
+      <c r="AF22" s="65"/>
+      <c r="AG22" s="65"/>
+      <c r="AH22" s="65"/>
+      <c r="AI22" s="65"/>
+      <c r="AJ22" s="65"/>
+      <c r="AK22" s="65"/>
+      <c r="AQ22" s="8"/>
+    </row>
+    <row r="23" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B23" s="6">
         <v>19</v>
       </c>
       <c r="C23" s="6">
         <v>26</v>
       </c>
       <c r="D23" s="6">
         <v>29</v>
       </c>
       <c r="E23" s="6">
         <v>13</v>
       </c>
       <c r="F23" s="6">
         <v>46</v>
       </c>
       <c r="G23" s="6">
         <v>22</v>
       </c>
       <c r="H23" s="7">
         <v>25</v>
       </c>
       <c r="I23" s="6">
@@ -7138,55 +7191,58 @@
       </c>
       <c r="AI23" s="8">
         <v>58</v>
       </c>
       <c r="AJ23" s="8">
         <v>29</v>
       </c>
       <c r="AK23" s="8">
         <v>78</v>
       </c>
       <c r="AL23" s="8">
         <v>59</v>
       </c>
       <c r="AM23" s="8">
         <v>26</v>
       </c>
       <c r="AN23" s="8">
         <v>52</v>
       </c>
       <c r="AO23" s="8">
         <v>20</v>
       </c>
       <c r="AP23" s="8">
         <v>9</v>
       </c>
-      <c r="AQ23" s="77">
+      <c r="AQ23" s="8">
         <v>8</v>
       </c>
-    </row>
-    <row r="24" spans="1:56">
+      <c r="AR23" s="52">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="24" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A24" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B24" s="6"/>
       <c r="C24" s="6"/>
       <c r="D24" s="6"/>
       <c r="E24" s="6"/>
       <c r="F24" s="6"/>
       <c r="G24" s="6"/>
       <c r="H24" s="7"/>
       <c r="I24" s="6"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="8"/>
       <c r="O24" s="8"/>
       <c r="P24" s="8"/>
       <c r="Q24" s="8"/>
       <c r="R24" s="8"/>
       <c r="S24" s="8"/>
       <c r="T24" s="1">
         <v>10</v>
       </c>
       <c r="U24" s="8">
@@ -7233,55 +7289,58 @@
       </c>
       <c r="AI24" s="8">
         <v>37</v>
       </c>
       <c r="AJ24" s="8">
         <v>26</v>
       </c>
       <c r="AK24" s="8">
         <v>62</v>
       </c>
       <c r="AL24" s="8">
         <v>38</v>
       </c>
       <c r="AM24" s="8">
         <v>14</v>
       </c>
       <c r="AN24" s="8">
         <v>39</v>
       </c>
       <c r="AO24" s="8">
         <v>10</v>
       </c>
       <c r="AP24" s="8">
         <v>3</v>
       </c>
-      <c r="AQ24" s="77">
+      <c r="AQ24" s="8">
         <v>3</v>
       </c>
-    </row>
-    <row r="25" spans="1:56">
+      <c r="AR24" s="52">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="25" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A25" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="6"/>
       <c r="C25" s="6"/>
       <c r="D25" s="6"/>
       <c r="E25" s="6"/>
       <c r="F25" s="6"/>
       <c r="G25" s="6"/>
       <c r="H25" s="7"/>
       <c r="I25" s="6"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="8"/>
       <c r="O25" s="8"/>
       <c r="P25" s="8"/>
       <c r="Q25" s="8"/>
       <c r="R25" s="8"/>
       <c r="S25" s="8"/>
       <c r="T25" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U25" s="8">
@@ -7328,55 +7387,58 @@
       </c>
       <c r="AI25" s="8">
         <v>6</v>
       </c>
       <c r="AJ25" s="8">
         <v>1</v>
       </c>
       <c r="AK25" s="8">
         <v>4</v>
       </c>
       <c r="AL25" s="8">
         <v>4</v>
       </c>
       <c r="AM25" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AN25" s="8">
         <v>1</v>
       </c>
       <c r="AO25" s="8">
         <v>5</v>
       </c>
       <c r="AP25" s="8">
         <v>1</v>
       </c>
-      <c r="AQ25" s="77">
+      <c r="AQ25" s="8">
         <v>2</v>
       </c>
-    </row>
-    <row r="26" spans="1:56">
+      <c r="AR25" s="52">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A26" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="6"/>
       <c r="C26" s="6"/>
       <c r="D26" s="6"/>
       <c r="E26" s="6"/>
       <c r="F26" s="6"/>
       <c r="G26" s="6"/>
       <c r="H26" s="7"/>
       <c r="I26" s="6"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="8"/>
       <c r="O26" s="8"/>
       <c r="P26" s="8"/>
       <c r="Q26" s="8"/>
       <c r="R26" s="8"/>
       <c r="S26" s="8"/>
       <c r="T26" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U26" s="8" t="s">
@@ -7423,55 +7485,58 @@
       </c>
       <c r="AI26" s="8">
         <v>6</v>
       </c>
       <c r="AJ26" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AK26" s="8">
         <v>4</v>
       </c>
       <c r="AL26" s="8">
         <v>5</v>
       </c>
       <c r="AM26" s="8">
         <v>7</v>
       </c>
       <c r="AN26" s="8">
         <v>9</v>
       </c>
       <c r="AO26" s="8">
         <v>3</v>
       </c>
       <c r="AP26" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="AQ26" s="77">
-[...3 lines deleted...]
-    <row r="27" spans="1:56">
+      <c r="AQ26" s="8">
+        <v>1</v>
+      </c>
+      <c r="AR26" s="53" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="27" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A27" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="6"/>
       <c r="C27" s="6"/>
       <c r="D27" s="6"/>
       <c r="E27" s="6"/>
       <c r="F27" s="6"/>
       <c r="G27" s="6"/>
       <c r="H27" s="7"/>
       <c r="I27" s="6"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="8"/>
       <c r="O27" s="8"/>
       <c r="P27" s="8"/>
       <c r="Q27" s="8"/>
       <c r="R27" s="8"/>
       <c r="S27" s="8"/>
       <c r="T27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U27" s="8">
@@ -7518,55 +7583,58 @@
       </c>
       <c r="AI27" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AJ27" s="8">
         <v>2</v>
       </c>
       <c r="AK27" s="8">
         <v>6</v>
       </c>
       <c r="AL27" s="8">
         <v>4</v>
       </c>
       <c r="AM27" s="8">
         <v>2</v>
       </c>
       <c r="AN27" s="8">
         <v>2</v>
       </c>
       <c r="AO27" s="8">
         <v>1</v>
       </c>
       <c r="AP27" s="8">
         <v>4</v>
       </c>
-      <c r="AQ27" s="77">
-[...3 lines deleted...]
-    <row r="28" spans="1:56">
+      <c r="AQ27" s="8">
+        <v>1</v>
+      </c>
+      <c r="AR27" s="52">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A28" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="6"/>
       <c r="C28" s="6"/>
       <c r="D28" s="6"/>
       <c r="E28" s="6"/>
       <c r="F28" s="6"/>
       <c r="G28" s="6"/>
       <c r="H28" s="7"/>
       <c r="I28" s="6"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="8"/>
       <c r="O28" s="8"/>
       <c r="P28" s="8"/>
       <c r="Q28" s="8"/>
       <c r="R28" s="8"/>
       <c r="S28" s="8"/>
       <c r="T28" s="1">
         <v>4</v>
       </c>
       <c r="U28" s="8" t="s">
@@ -7613,97 +7681,100 @@
       </c>
       <c r="AI28" s="8">
         <v>9</v>
       </c>
       <c r="AJ28" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AK28" s="8">
         <v>2</v>
       </c>
       <c r="AL28" s="8">
         <v>8</v>
       </c>
       <c r="AM28" s="8">
         <v>3</v>
       </c>
       <c r="AN28" s="8">
         <v>1</v>
       </c>
       <c r="AO28" s="8">
         <v>1</v>
       </c>
       <c r="AP28" s="8">
         <v>1</v>
       </c>
-      <c r="AQ28" s="77">
-[...4 lines deleted...]
-      <c r="A29" s="59" t="s">
+      <c r="AQ28" s="8">
+        <v>1</v>
+      </c>
+      <c r="AR28" s="53" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="29" spans="1:56" x14ac:dyDescent="0.2">
+      <c r="A29" s="66" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="59"/>
-[...37 lines deleted...]
-    <row r="30" spans="1:56">
+      <c r="B29" s="66"/>
+      <c r="C29" s="66"/>
+      <c r="D29" s="66"/>
+      <c r="E29" s="66"/>
+      <c r="F29" s="66"/>
+      <c r="G29" s="66"/>
+      <c r="H29" s="66"/>
+      <c r="I29" s="66"/>
+      <c r="J29" s="66"/>
+      <c r="K29" s="66"/>
+      <c r="L29" s="66"/>
+      <c r="M29" s="66"/>
+      <c r="N29" s="66"/>
+      <c r="O29" s="66"/>
+      <c r="P29" s="66"/>
+      <c r="Q29" s="66"/>
+      <c r="R29" s="66"/>
+      <c r="S29" s="66"/>
+      <c r="T29" s="66"/>
+      <c r="U29" s="66"/>
+      <c r="V29" s="66"/>
+      <c r="W29" s="66"/>
+      <c r="X29" s="66"/>
+      <c r="Y29" s="66"/>
+      <c r="Z29" s="66"/>
+      <c r="AA29" s="66"/>
+      <c r="AB29" s="66"/>
+      <c r="AC29" s="66"/>
+      <c r="AD29" s="66"/>
+      <c r="AE29" s="66"/>
+      <c r="AF29" s="66"/>
+      <c r="AG29" s="66"/>
+      <c r="AH29" s="66"/>
+      <c r="AI29" s="66"/>
+      <c r="AJ29" s="66"/>
+      <c r="AK29" s="66"/>
+      <c r="AQ29" s="8"/>
+    </row>
+    <row r="30" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A30" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="6">
         <v>12</v>
       </c>
       <c r="C30" s="6">
         <v>9</v>
       </c>
       <c r="D30" s="6">
         <v>11</v>
       </c>
       <c r="E30" s="6">
         <v>6</v>
       </c>
       <c r="F30" s="6">
         <v>8</v>
       </c>
       <c r="G30" s="6">
         <v>8</v>
       </c>
       <c r="H30" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I30" s="6" t="s">
@@ -7786,68 +7857,70 @@
       </c>
       <c r="AI30" s="8">
         <v>28</v>
       </c>
       <c r="AJ30" s="8">
         <v>13</v>
       </c>
       <c r="AK30" s="8">
         <v>25</v>
       </c>
       <c r="AL30" s="8">
         <v>20</v>
       </c>
       <c r="AM30" s="8">
         <v>28</v>
       </c>
       <c r="AN30" s="8">
         <v>22</v>
       </c>
       <c r="AO30" s="8">
         <v>25</v>
       </c>
       <c r="AP30" s="8">
         <v>3</v>
       </c>
-      <c r="AQ30" s="77">
+      <c r="AQ30" s="8">
         <v>2</v>
       </c>
-      <c r="AR30" s="8"/>
+      <c r="AR30" s="52">
+        <v>6</v>
+      </c>
       <c r="AS30" s="8"/>
       <c r="AT30" s="8"/>
       <c r="AU30" s="8"/>
       <c r="AV30" s="8"/>
       <c r="AW30" s="8"/>
       <c r="AX30" s="8"/>
       <c r="AY30" s="8"/>
       <c r="AZ30" s="8"/>
       <c r="BA30" s="8"/>
       <c r="BB30" s="8"/>
       <c r="BC30" s="8"/>
       <c r="BD30" s="8"/>
     </row>
-    <row r="31" spans="1:56">
+    <row r="31" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A31" s="14" t="s">
         <v>28</v>
       </c>
       <c r="T31" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U31" s="8" t="s">
         <v>26</v>
       </c>
       <c r="V31" s="1" t="s">
         <v>26</v>
       </c>
       <c r="W31" s="8" t="s">
         <v>26</v>
       </c>
       <c r="X31" s="1">
         <v>1</v>
       </c>
       <c r="Y31" s="8">
         <v>1</v>
       </c>
       <c r="Z31" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AA31" s="8" t="s">
@@ -7876,68 +7949,70 @@
       </c>
       <c r="AI31" s="8">
         <v>1</v>
       </c>
       <c r="AJ31" s="8">
         <v>3</v>
       </c>
       <c r="AK31" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AL31" s="8">
         <v>4</v>
       </c>
       <c r="AM31" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AN31" s="8">
         <v>2</v>
       </c>
       <c r="AO31" s="8">
         <v>1</v>
       </c>
       <c r="AP31" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="AQ31" s="77" t="s">
-[...2 lines deleted...]
-      <c r="AR31" s="8"/>
+      <c r="AQ31" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR31" s="53" t="s">
+        <v>26</v>
+      </c>
       <c r="AS31" s="8"/>
       <c r="AT31" s="8"/>
       <c r="AU31" s="8"/>
       <c r="AV31" s="8"/>
       <c r="AW31" s="8"/>
       <c r="AX31" s="8"/>
       <c r="AY31" s="8"/>
       <c r="AZ31" s="8"/>
       <c r="BA31" s="8"/>
       <c r="BB31" s="8"/>
       <c r="BC31" s="8"/>
       <c r="BD31" s="8"/>
     </row>
-    <row r="32" spans="1:56">
+    <row r="32" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A32" s="14" t="s">
         <v>29</v>
       </c>
       <c r="T32" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U32" s="8" t="s">
         <v>26</v>
       </c>
       <c r="V32" s="1" t="s">
         <v>26</v>
       </c>
       <c r="W32" s="8" t="s">
         <v>26</v>
       </c>
       <c r="X32" s="1" t="s">
         <v>26</v>
       </c>
       <c r="Y32" s="8" t="s">
         <v>26</v>
       </c>
       <c r="Z32" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AA32" s="8" t="s">
@@ -7966,68 +8041,70 @@
       </c>
       <c r="AI32" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AJ32" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AK32" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AL32" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AM32" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AN32" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AO32" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AP32" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="AQ32" s="77" t="s">
-[...2 lines deleted...]
-      <c r="AR32" s="8"/>
+      <c r="AQ32" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR32" s="53" t="s">
+        <v>26</v>
+      </c>
       <c r="AS32" s="8"/>
       <c r="AT32" s="8"/>
       <c r="AU32" s="8"/>
       <c r="AV32" s="8"/>
       <c r="AW32" s="8"/>
       <c r="AX32" s="8"/>
       <c r="AY32" s="8"/>
       <c r="AZ32" s="8"/>
       <c r="BA32" s="8"/>
       <c r="BB32" s="8"/>
       <c r="BC32" s="8"/>
       <c r="BD32" s="8"/>
     </row>
-    <row r="33" spans="1:56">
+    <row r="33" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A33" s="5" t="s">
         <v>18</v>
       </c>
       <c r="T33" s="1">
         <v>7</v>
       </c>
       <c r="U33" s="8">
         <v>7</v>
       </c>
       <c r="V33" s="1">
         <v>10</v>
       </c>
       <c r="W33" s="8">
         <v>3</v>
       </c>
       <c r="X33" s="1">
         <v>3</v>
       </c>
       <c r="Y33" s="8">
         <v>8</v>
       </c>
       <c r="Z33" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AA33" s="8">
@@ -8056,68 +8133,70 @@
       </c>
       <c r="AI33" s="8">
         <v>16</v>
       </c>
       <c r="AJ33" s="8">
         <v>3</v>
       </c>
       <c r="AK33" s="8">
         <v>6</v>
       </c>
       <c r="AL33" s="8">
         <v>5</v>
       </c>
       <c r="AM33" s="8">
         <v>1</v>
       </c>
       <c r="AN33" s="8">
         <v>4</v>
       </c>
       <c r="AO33" s="8">
         <v>1</v>
       </c>
       <c r="AP33" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="AQ33" s="77" t="s">
-[...2 lines deleted...]
-      <c r="AR33" s="8"/>
+      <c r="AQ33" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR33" s="52">
+        <v>2</v>
+      </c>
       <c r="AS33" s="8"/>
       <c r="AT33" s="8"/>
       <c r="AU33" s="8"/>
       <c r="AV33" s="8"/>
       <c r="AW33" s="8"/>
       <c r="AX33" s="8"/>
       <c r="AY33" s="8"/>
       <c r="AZ33" s="8"/>
       <c r="BA33" s="8"/>
       <c r="BB33" s="8"/>
       <c r="BC33" s="8"/>
       <c r="BD33" s="8"/>
     </row>
-    <row r="34" spans="1:56">
+    <row r="34" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A34" s="5" t="s">
         <v>19</v>
       </c>
       <c r="T34" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U34" s="8" t="s">
         <v>26</v>
       </c>
       <c r="V34" s="1" t="s">
         <v>26</v>
       </c>
       <c r="W34" s="8" t="s">
         <v>26</v>
       </c>
       <c r="X34" s="1" t="s">
         <v>26</v>
       </c>
       <c r="Y34" s="8" t="s">
         <v>26</v>
       </c>
       <c r="Z34" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AA34" s="8">
@@ -8146,68 +8225,70 @@
       </c>
       <c r="AI34" s="8">
         <v>3</v>
       </c>
       <c r="AJ34" s="8">
         <v>2</v>
       </c>
       <c r="AK34" s="8">
         <v>9</v>
       </c>
       <c r="AL34" s="8">
         <v>5</v>
       </c>
       <c r="AM34" s="8">
         <v>6</v>
       </c>
       <c r="AN34" s="8">
         <v>14</v>
       </c>
       <c r="AO34" s="8">
         <v>15</v>
       </c>
       <c r="AP34" s="8">
         <v>2</v>
       </c>
-      <c r="AQ34" s="77">
-[...2 lines deleted...]
-      <c r="AR34" s="8"/>
+      <c r="AQ34" s="8">
+        <v>1</v>
+      </c>
+      <c r="AR34" s="53" t="s">
+        <v>26</v>
+      </c>
       <c r="AS34" s="8"/>
       <c r="AT34" s="8"/>
       <c r="AU34" s="8"/>
       <c r="AV34" s="8"/>
       <c r="AW34" s="8"/>
       <c r="AX34" s="8"/>
       <c r="AY34" s="8"/>
       <c r="AZ34" s="8"/>
       <c r="BA34" s="8"/>
       <c r="BB34" s="8"/>
       <c r="BC34" s="8"/>
       <c r="BD34" s="8"/>
     </row>
-    <row r="35" spans="1:56">
+    <row r="35" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A35" s="5" t="s">
         <v>20</v>
       </c>
       <c r="T35" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U35" s="8" t="s">
         <v>26</v>
       </c>
       <c r="V35" s="1" t="s">
         <v>26</v>
       </c>
       <c r="W35" s="8">
         <v>3</v>
       </c>
       <c r="X35" s="1" t="s">
         <v>26</v>
       </c>
       <c r="Y35" s="8">
         <v>1</v>
       </c>
       <c r="Z35" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AA35" s="8" t="s">
@@ -8236,68 +8317,70 @@
       </c>
       <c r="AI35" s="8">
         <v>2</v>
       </c>
       <c r="AJ35" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AK35" s="8">
         <v>2</v>
       </c>
       <c r="AL35" s="8">
         <v>1</v>
       </c>
       <c r="AM35" s="8">
         <v>1</v>
       </c>
       <c r="AN35" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AO35" s="8">
         <v>1</v>
       </c>
       <c r="AP35" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="AQ35" s="77" t="s">
-[...2 lines deleted...]
-      <c r="AR35" s="8"/>
+      <c r="AQ35" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR35" s="53" t="s">
+        <v>26</v>
+      </c>
       <c r="AS35" s="8"/>
       <c r="AT35" s="8"/>
       <c r="AU35" s="8"/>
       <c r="AV35" s="8"/>
       <c r="AW35" s="8"/>
       <c r="AX35" s="8"/>
       <c r="AY35" s="8"/>
       <c r="AZ35" s="8"/>
       <c r="BA35" s="8"/>
       <c r="BB35" s="8"/>
       <c r="BC35" s="8"/>
       <c r="BD35" s="8"/>
     </row>
-    <row r="36" spans="1:56">
+    <row r="36" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A36" s="5" t="s">
         <v>21</v>
       </c>
       <c r="T36" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U36" s="8" t="s">
         <v>26</v>
       </c>
       <c r="V36" s="1" t="s">
         <v>26</v>
       </c>
       <c r="W36" s="8" t="s">
         <v>26</v>
       </c>
       <c r="X36" s="1" t="s">
         <v>26</v>
       </c>
       <c r="Y36" s="8" t="s">
         <v>26</v>
       </c>
       <c r="Z36" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AA36" s="8" t="s">
@@ -8326,68 +8409,70 @@
       </c>
       <c r="AI36" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AJ36" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AK36" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AL36" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AM36" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AN36" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AO36" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AP36" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="AQ36" s="77" t="s">
-[...2 lines deleted...]
-      <c r="AR36" s="8"/>
+      <c r="AQ36" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR36" s="53" t="s">
+        <v>26</v>
+      </c>
       <c r="AS36" s="8"/>
       <c r="AT36" s="8"/>
       <c r="AU36" s="8"/>
       <c r="AV36" s="8"/>
       <c r="AW36" s="8"/>
       <c r="AX36" s="8"/>
       <c r="AY36" s="8"/>
       <c r="AZ36" s="8"/>
       <c r="BA36" s="8"/>
       <c r="BB36" s="8"/>
       <c r="BC36" s="8"/>
       <c r="BD36" s="8"/>
     </row>
-    <row r="37" spans="1:56">
+    <row r="37" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A37" s="5" t="s">
         <v>32</v>
       </c>
       <c r="T37" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U37" s="8" t="s">
         <v>26</v>
       </c>
       <c r="V37" s="1" t="s">
         <v>26</v>
       </c>
       <c r="W37" s="8" t="s">
         <v>26</v>
       </c>
       <c r="X37" s="1" t="s">
         <v>26</v>
       </c>
       <c r="Y37" s="8" t="s">
         <v>26</v>
       </c>
       <c r="Z37" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AA37" s="8" t="s">
@@ -8416,68 +8501,70 @@
       </c>
       <c r="AI37" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AJ37" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AK37" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AL37" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AM37" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AN37" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AO37" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AP37" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="AQ37" s="77" t="s">
-[...2 lines deleted...]
-      <c r="AR37" s="8"/>
+      <c r="AQ37" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR37" s="53" t="s">
+        <v>26</v>
+      </c>
       <c r="AS37" s="8"/>
       <c r="AT37" s="8"/>
       <c r="AU37" s="8"/>
       <c r="AV37" s="8"/>
       <c r="AW37" s="8"/>
       <c r="AX37" s="8"/>
       <c r="AY37" s="8"/>
       <c r="AZ37" s="8"/>
       <c r="BA37" s="8"/>
       <c r="BB37" s="8"/>
       <c r="BC37" s="8"/>
       <c r="BD37" s="8"/>
     </row>
-    <row r="38" spans="1:56">
+    <row r="38" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A38" s="5" t="s">
         <v>30</v>
       </c>
       <c r="T38" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U38" s="8" t="s">
         <v>26</v>
       </c>
       <c r="V38" s="1" t="s">
         <v>26</v>
       </c>
       <c r="W38" s="8" t="s">
         <v>26</v>
       </c>
       <c r="X38" s="1" t="s">
         <v>26</v>
       </c>
       <c r="Y38" s="8" t="s">
         <v>26</v>
       </c>
       <c r="Z38" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AA38" s="8" t="s">
@@ -8506,68 +8593,70 @@
       </c>
       <c r="AI38" s="8">
         <v>1</v>
       </c>
       <c r="AJ38" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AK38" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AL38" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AM38" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AN38" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AO38" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AP38" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="AQ38" s="77" t="s">
-[...2 lines deleted...]
-      <c r="AR38" s="8"/>
+      <c r="AQ38" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR38" s="53" t="s">
+        <v>26</v>
+      </c>
       <c r="AS38" s="8"/>
       <c r="AT38" s="8"/>
       <c r="AU38" s="8"/>
       <c r="AV38" s="8"/>
       <c r="AW38" s="8"/>
       <c r="AX38" s="8"/>
       <c r="AY38" s="8"/>
       <c r="AZ38" s="8"/>
       <c r="BA38" s="8"/>
       <c r="BB38" s="8"/>
       <c r="BC38" s="8"/>
       <c r="BD38" s="8"/>
     </row>
-    <row r="39" spans="1:56">
+    <row r="39" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A39" s="5" t="s">
         <v>25</v>
       </c>
       <c r="T39" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U39" s="8" t="s">
         <v>26</v>
       </c>
       <c r="V39" s="1" t="s">
         <v>26</v>
       </c>
       <c r="W39" s="8" t="s">
         <v>26</v>
       </c>
       <c r="X39" s="1">
         <v>1</v>
       </c>
       <c r="Y39" s="8" t="s">
         <v>26</v>
       </c>
       <c r="Z39" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AA39" s="8">
@@ -8596,68 +8685,70 @@
       </c>
       <c r="AI39" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AJ39" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AK39" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AL39" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AM39" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AN39" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AO39" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AP39" s="8">
         <v>1</v>
       </c>
-      <c r="AQ39" s="77" t="s">
-[...2 lines deleted...]
-      <c r="AR39" s="8"/>
+      <c r="AQ39" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR39" s="53" t="s">
+        <v>26</v>
+      </c>
       <c r="AS39" s="8"/>
       <c r="AT39" s="8"/>
       <c r="AU39" s="8"/>
       <c r="AV39" s="8"/>
       <c r="AW39" s="8"/>
       <c r="AX39" s="8"/>
       <c r="AY39" s="8"/>
       <c r="AZ39" s="8"/>
       <c r="BA39" s="8"/>
       <c r="BB39" s="8"/>
       <c r="BC39" s="8"/>
       <c r="BD39" s="8"/>
     </row>
-    <row r="40" spans="1:56">
+    <row r="40" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A40" s="5" t="s">
         <v>22</v>
       </c>
       <c r="T40" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U40" s="8" t="s">
         <v>26</v>
       </c>
       <c r="V40" s="1" t="s">
         <v>26</v>
       </c>
       <c r="W40" s="8" t="s">
         <v>26</v>
       </c>
       <c r="X40" s="1" t="s">
         <v>26</v>
       </c>
       <c r="Y40" s="8" t="s">
         <v>26</v>
       </c>
       <c r="Z40" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AA40" s="8" t="s">
@@ -8686,68 +8777,70 @@
       </c>
       <c r="AI40" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AJ40" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AK40" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AL40" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AM40" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AN40" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AO40" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AP40" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="AQ40" s="77" t="s">
-[...2 lines deleted...]
-      <c r="AR40" s="8"/>
+      <c r="AQ40" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR40" s="53" t="s">
+        <v>26</v>
+      </c>
       <c r="AS40" s="8"/>
       <c r="AT40" s="8"/>
       <c r="AU40" s="8"/>
       <c r="AV40" s="8"/>
       <c r="AW40" s="8"/>
       <c r="AX40" s="8"/>
       <c r="AY40" s="8"/>
       <c r="AZ40" s="8"/>
       <c r="BA40" s="8"/>
       <c r="BB40" s="8"/>
       <c r="BC40" s="8"/>
       <c r="BD40" s="8"/>
     </row>
-    <row r="41" spans="1:56">
+    <row r="41" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A41" s="5" t="s">
         <v>23</v>
       </c>
       <c r="T41" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U41" s="8" t="s">
         <v>26</v>
       </c>
       <c r="V41" s="1" t="s">
         <v>26</v>
       </c>
       <c r="W41" s="8" t="s">
         <v>26</v>
       </c>
       <c r="X41" s="1" t="s">
         <v>26</v>
       </c>
       <c r="Y41" s="8" t="s">
         <v>26</v>
       </c>
       <c r="Z41" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AA41" s="8" t="s">
@@ -8776,68 +8869,70 @@
       </c>
       <c r="AI41" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AJ41" s="8">
         <v>4</v>
       </c>
       <c r="AK41" s="8">
         <v>6</v>
       </c>
       <c r="AL41" s="8">
         <v>5</v>
       </c>
       <c r="AM41" s="8">
         <v>15</v>
       </c>
       <c r="AN41" s="8">
         <v>1</v>
       </c>
       <c r="AO41" s="8">
         <v>6</v>
       </c>
       <c r="AP41" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="AQ41" s="77" t="s">
-[...2 lines deleted...]
-      <c r="AR41" s="8"/>
+      <c r="AQ41" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR41" s="52">
+        <v>4</v>
+      </c>
       <c r="AS41" s="8"/>
       <c r="AT41" s="8"/>
       <c r="AU41" s="8"/>
       <c r="AV41" s="8"/>
       <c r="AW41" s="8"/>
       <c r="AX41" s="8"/>
       <c r="AY41" s="8"/>
       <c r="AZ41" s="8"/>
       <c r="BA41" s="8"/>
       <c r="BB41" s="8"/>
       <c r="BC41" s="8"/>
       <c r="BD41" s="8"/>
     </row>
-    <row r="42" spans="1:56">
+    <row r="42" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A42" s="5" t="s">
         <v>31</v>
       </c>
       <c r="T42" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U42" s="8" t="s">
         <v>26</v>
       </c>
       <c r="V42" s="1">
         <v>1</v>
       </c>
       <c r="W42" s="8">
         <v>1</v>
       </c>
       <c r="X42" s="1" t="s">
         <v>26</v>
       </c>
       <c r="Y42" s="8" t="s">
         <v>26</v>
       </c>
       <c r="Z42" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AA42" s="8" t="s">
@@ -8866,68 +8961,70 @@
       </c>
       <c r="AI42" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AJ42" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AK42" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AL42" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AM42" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AN42" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AO42" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AP42" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="AQ42" s="77" t="s">
-[...2 lines deleted...]
-      <c r="AR42" s="8"/>
+      <c r="AQ42" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR42" s="53" t="s">
+        <v>26</v>
+      </c>
       <c r="AS42" s="8"/>
       <c r="AT42" s="8"/>
       <c r="AU42" s="8"/>
       <c r="AV42" s="8"/>
       <c r="AW42" s="8"/>
       <c r="AX42" s="8"/>
       <c r="AY42" s="8"/>
       <c r="AZ42" s="8"/>
       <c r="BA42" s="8"/>
       <c r="BB42" s="8"/>
       <c r="BC42" s="8"/>
       <c r="BD42" s="8"/>
     </row>
-    <row r="43" spans="1:56">
+    <row r="43" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A43" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="9"/>
       <c r="C43" s="9"/>
       <c r="D43" s="9"/>
       <c r="E43" s="9"/>
       <c r="F43" s="9"/>
       <c r="G43" s="9"/>
       <c r="H43" s="9"/>
       <c r="I43" s="9"/>
       <c r="J43" s="9"/>
       <c r="K43" s="9"/>
       <c r="L43" s="9"/>
       <c r="M43" s="9"/>
       <c r="N43" s="9"/>
       <c r="O43" s="9"/>
       <c r="P43" s="9"/>
       <c r="Q43" s="9"/>
       <c r="R43" s="9"/>
       <c r="S43" s="9"/>
       <c r="T43" s="2">
         <v>3</v>
       </c>
       <c r="U43" s="10">
@@ -8977,458 +9074,460 @@
       </c>
       <c r="AJ43" s="10">
         <v>1</v>
       </c>
       <c r="AK43" s="10">
         <v>2</v>
       </c>
       <c r="AL43" s="10" t="s">
         <v>26</v>
       </c>
       <c r="AM43" s="10">
         <v>5</v>
       </c>
       <c r="AN43" s="10">
         <v>1</v>
       </c>
       <c r="AO43" s="10">
         <v>1</v>
       </c>
       <c r="AP43" s="10" t="s">
         <v>26</v>
       </c>
       <c r="AQ43" s="10">
         <v>1</v>
       </c>
-      <c r="AR43" s="8"/>
+      <c r="AR43" s="54" t="s">
+        <v>26</v>
+      </c>
       <c r="AS43" s="8"/>
       <c r="AT43" s="8"/>
       <c r="AU43" s="8"/>
       <c r="AV43" s="8"/>
       <c r="AW43" s="8"/>
       <c r="AX43" s="8"/>
       <c r="AY43" s="8"/>
       <c r="AZ43" s="8"/>
       <c r="BA43" s="8"/>
       <c r="BB43" s="8"/>
       <c r="BC43" s="8"/>
       <c r="BD43" s="8"/>
     </row>
-    <row r="44" spans="1:56">
+    <row r="44" spans="1:56" x14ac:dyDescent="0.2">
       <c r="T44" s="16"/>
       <c r="X44" s="5"/>
     </row>
-    <row r="45" spans="1:56">
+    <row r="45" spans="1:56" x14ac:dyDescent="0.2">
       <c r="X45" s="5"/>
     </row>
-    <row r="46" spans="1:56">
+    <row r="46" spans="1:56" x14ac:dyDescent="0.2">
       <c r="X46" s="5"/>
     </row>
-    <row r="47" spans="1:56">
+    <row r="47" spans="1:56" x14ac:dyDescent="0.2">
       <c r="X47" s="5"/>
     </row>
-    <row r="48" spans="1:56">
+    <row r="48" spans="1:56" x14ac:dyDescent="0.2">
       <c r="X48" s="5"/>
     </row>
-    <row r="49" spans="24:24">
+    <row r="49" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X49" s="5"/>
     </row>
-    <row r="50" spans="24:24">
+    <row r="50" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X50" s="5"/>
     </row>
-    <row r="51" spans="24:24">
+    <row r="51" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X51" s="5"/>
     </row>
-    <row r="52" spans="24:24">
+    <row r="52" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X52" s="5"/>
     </row>
-    <row r="53" spans="24:24">
+    <row r="53" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X53" s="5"/>
     </row>
-    <row r="54" spans="24:24">
+    <row r="54" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X54" s="5"/>
     </row>
-    <row r="55" spans="24:24">
+    <row r="55" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X55" s="5"/>
     </row>
-    <row r="56" spans="24:24">
+    <row r="56" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X56" s="5"/>
     </row>
-    <row r="57" spans="24:24">
+    <row r="57" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X57" s="5"/>
     </row>
-    <row r="58" spans="24:24">
+    <row r="58" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X58" s="5"/>
     </row>
-    <row r="59" spans="24:24">
+    <row r="59" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X59" s="5"/>
     </row>
-    <row r="60" spans="24:24">
+    <row r="60" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X60" s="5"/>
     </row>
-    <row r="61" spans="24:24">
+    <row r="61" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X61" s="5"/>
     </row>
-    <row r="62" spans="24:24">
+    <row r="62" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X62" s="5"/>
     </row>
-    <row r="63" spans="24:24">
+    <row r="63" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X63" s="5"/>
     </row>
-    <row r="64" spans="24:24">
+    <row r="64" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X64" s="5"/>
     </row>
-    <row r="65" spans="24:24">
+    <row r="65" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X65" s="5"/>
     </row>
-    <row r="66" spans="24:24">
+    <row r="66" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X66" s="5"/>
     </row>
-    <row r="67" spans="24:24">
+    <row r="67" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X67" s="5"/>
     </row>
-    <row r="68" spans="24:24">
+    <row r="68" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X68" s="5"/>
     </row>
-    <row r="69" spans="24:24">
+    <row r="69" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X69" s="5"/>
     </row>
-    <row r="70" spans="24:24">
+    <row r="70" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X70" s="5"/>
     </row>
-    <row r="71" spans="24:24">
+    <row r="71" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X71" s="5"/>
     </row>
-    <row r="72" spans="24:24">
+    <row r="72" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X72" s="5"/>
     </row>
-    <row r="73" spans="24:24">
+    <row r="73" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X73" s="5"/>
     </row>
-    <row r="74" spans="24:24">
+    <row r="74" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X74" s="5"/>
     </row>
-    <row r="75" spans="24:24">
+    <row r="75" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X75" s="5"/>
     </row>
-    <row r="76" spans="24:24">
+    <row r="76" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X76" s="5"/>
     </row>
-    <row r="77" spans="24:24">
+    <row r="77" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X77" s="5"/>
     </row>
-    <row r="78" spans="24:24">
+    <row r="78" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X78" s="5"/>
     </row>
-    <row r="79" spans="24:24">
+    <row r="79" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X79" s="5"/>
     </row>
-    <row r="80" spans="24:24">
+    <row r="80" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X80" s="5"/>
     </row>
-    <row r="81" spans="24:24">
+    <row r="81" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X81" s="5"/>
     </row>
-    <row r="82" spans="24:24">
+    <row r="82" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X82" s="5"/>
     </row>
-    <row r="83" spans="24:24">
+    <row r="83" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X83" s="5"/>
     </row>
-    <row r="84" spans="24:24">
+    <row r="84" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X84" s="5"/>
     </row>
-    <row r="85" spans="24:24">
+    <row r="85" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X85" s="5"/>
     </row>
-    <row r="86" spans="24:24">
+    <row r="86" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X86" s="5"/>
     </row>
-    <row r="87" spans="24:24">
+    <row r="87" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X87" s="5"/>
     </row>
-    <row r="88" spans="24:24">
+    <row r="88" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X88" s="5"/>
     </row>
-    <row r="89" spans="24:24">
+    <row r="89" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X89" s="5"/>
     </row>
-    <row r="90" spans="24:24">
+    <row r="90" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X90" s="5"/>
     </row>
-    <row r="91" spans="24:24">
+    <row r="91" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X91" s="5"/>
     </row>
-    <row r="92" spans="24:24">
+    <row r="92" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X92" s="5"/>
     </row>
-    <row r="93" spans="24:24">
+    <row r="93" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X93" s="5"/>
     </row>
-    <row r="94" spans="24:24">
+    <row r="94" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X94" s="5"/>
     </row>
-    <row r="95" spans="24:24">
+    <row r="95" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X95" s="5"/>
     </row>
-    <row r="96" spans="24:24">
+    <row r="96" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X96" s="5"/>
     </row>
-    <row r="97" spans="24:24">
+    <row r="97" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X97" s="5"/>
     </row>
-    <row r="98" spans="24:24">
+    <row r="98" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X98" s="5"/>
     </row>
-    <row r="99" spans="24:24">
+    <row r="99" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X99" s="5"/>
     </row>
-    <row r="100" spans="24:24">
+    <row r="100" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X100" s="5"/>
     </row>
-    <row r="101" spans="24:24">
+    <row r="101" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X101" s="5"/>
     </row>
-    <row r="102" spans="24:24">
+    <row r="102" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X102" s="5"/>
     </row>
-    <row r="103" spans="24:24">
+    <row r="103" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X103" s="5"/>
     </row>
-    <row r="104" spans="24:24">
+    <row r="104" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X104" s="5"/>
     </row>
-    <row r="105" spans="24:24">
+    <row r="105" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X105" s="5"/>
     </row>
-    <row r="106" spans="24:24">
+    <row r="106" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X106" s="5"/>
     </row>
-    <row r="107" spans="24:24">
+    <row r="107" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X107" s="5"/>
     </row>
-    <row r="108" spans="24:24">
+    <row r="108" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X108" s="5"/>
     </row>
-    <row r="109" spans="24:24">
+    <row r="109" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X109" s="5"/>
     </row>
-    <row r="110" spans="24:24">
+    <row r="110" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X110" s="5"/>
     </row>
-    <row r="111" spans="24:24">
+    <row r="111" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X111" s="5"/>
     </row>
-    <row r="112" spans="24:24">
+    <row r="112" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X112" s="5"/>
     </row>
-    <row r="113" spans="24:24">
+    <row r="113" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X113" s="5"/>
     </row>
-    <row r="114" spans="24:24">
+    <row r="114" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X114" s="5"/>
     </row>
-    <row r="115" spans="24:24">
+    <row r="115" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X115" s="5"/>
     </row>
-    <row r="116" spans="24:24">
+    <row r="116" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X116" s="5"/>
     </row>
-    <row r="117" spans="24:24">
+    <row r="117" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X117" s="5"/>
     </row>
-    <row r="118" spans="24:24">
+    <row r="118" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X118" s="5"/>
     </row>
-    <row r="119" spans="24:24">
+    <row r="119" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X119" s="5"/>
     </row>
-    <row r="120" spans="24:24">
+    <row r="120" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X120" s="5"/>
     </row>
-    <row r="121" spans="24:24">
+    <row r="121" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X121" s="5"/>
     </row>
-    <row r="122" spans="24:24">
+    <row r="122" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X122" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="AB3:AW3"/>
     <mergeCell ref="AL5:AW5"/>
     <mergeCell ref="A22:AK22"/>
     <mergeCell ref="A29:AK29"/>
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="T5:Y5"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="N5:S5"/>
     <mergeCell ref="A7:AK7"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:BC94"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AI28" sqref="AI28"/>
+      <selection activeCell="Z3" sqref="Z3:AW3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="25" style="5" customWidth="1"/>
     <col min="2" max="13" width="0" style="5" hidden="1" customWidth="1"/>
     <col min="14" max="19" width="9.140625" style="5" hidden="1" customWidth="1"/>
     <col min="20" max="23" width="0" style="5" hidden="1" customWidth="1"/>
     <col min="24" max="24" width="0" style="20" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="0" style="5" hidden="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:55">
+    <row r="1" spans="1:55" x14ac:dyDescent="0.2">
       <c r="X1" s="5"/>
     </row>
-    <row r="2" spans="1:55">
+    <row r="2" spans="1:55" x14ac:dyDescent="0.2">
       <c r="X2" s="5"/>
     </row>
-    <row r="3" spans="1:55" ht="14.45" customHeight="1">
+    <row r="3" spans="1:55" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="X3" s="5"/>
-      <c r="Z3" s="54" t="s">
+      <c r="Z3" s="61" t="s">
         <v>17</v>
       </c>
-      <c r="AA3" s="54"/>
-[...21 lines deleted...]
-      <c r="AW3" s="54"/>
+      <c r="AA3" s="61"/>
+      <c r="AB3" s="61"/>
+      <c r="AC3" s="61"/>
+      <c r="AD3" s="61"/>
+      <c r="AE3" s="61"/>
+      <c r="AF3" s="61"/>
+      <c r="AG3" s="61"/>
+      <c r="AH3" s="61"/>
+      <c r="AI3" s="61"/>
+      <c r="AJ3" s="61"/>
+      <c r="AK3" s="61"/>
+      <c r="AL3" s="61"/>
+      <c r="AM3" s="61"/>
+      <c r="AN3" s="61"/>
+      <c r="AO3" s="61"/>
+      <c r="AP3" s="61"/>
+      <c r="AQ3" s="61"/>
+      <c r="AR3" s="61"/>
+      <c r="AS3" s="61"/>
+      <c r="AT3" s="61"/>
+      <c r="AU3" s="61"/>
+      <c r="AV3" s="61"/>
+      <c r="AW3" s="61"/>
       <c r="AX3" s="26"/>
       <c r="AY3" s="26"/>
       <c r="AZ3" s="26"/>
       <c r="BA3" s="26"/>
       <c r="BB3" s="26"/>
       <c r="BC3" s="26"/>
     </row>
-    <row r="4" spans="1:55" s="3" customFormat="1" ht="15" customHeight="1">
+    <row r="4" spans="1:55" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Y4" s="5"/>
       <c r="Z4" s="5"/>
       <c r="AK4" s="1"/>
       <c r="AW4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:55" ht="13.9" customHeight="1">
-[...1 lines deleted...]
-      <c r="B5" s="66">
+    <row r="5" spans="1:55" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="71"/>
+      <c r="B5" s="77">
         <v>2021</v>
       </c>
-      <c r="C5" s="63"/>
-[...10 lines deleted...]
-      <c r="N5" s="66">
+      <c r="C5" s="70"/>
+      <c r="D5" s="70"/>
+      <c r="E5" s="70"/>
+      <c r="F5" s="70"/>
+      <c r="G5" s="70"/>
+      <c r="H5" s="70"/>
+      <c r="I5" s="70"/>
+      <c r="J5" s="70"/>
+      <c r="K5" s="70"/>
+      <c r="L5" s="70"/>
+      <c r="M5" s="70"/>
+      <c r="N5" s="77">
         <v>2022</v>
       </c>
-      <c r="O5" s="63"/>
-[...4 lines deleted...]
-      <c r="T5" s="63">
+      <c r="O5" s="70"/>
+      <c r="P5" s="70"/>
+      <c r="Q5" s="70"/>
+      <c r="R5" s="70"/>
+      <c r="S5" s="70"/>
+      <c r="T5" s="70">
         <v>2024</v>
       </c>
-      <c r="U5" s="63"/>
-[...4 lines deleted...]
-      <c r="Z5" s="68">
+      <c r="U5" s="70"/>
+      <c r="V5" s="70"/>
+      <c r="W5" s="70"/>
+      <c r="X5" s="70"/>
+      <c r="Y5" s="76"/>
+      <c r="Z5" s="73">
         <v>2025</v>
       </c>
-      <c r="AA5" s="69"/>
-[...10 lines deleted...]
-      <c r="AL5" s="68">
+      <c r="AA5" s="74"/>
+      <c r="AB5" s="74"/>
+      <c r="AC5" s="74"/>
+      <c r="AD5" s="74"/>
+      <c r="AE5" s="74"/>
+      <c r="AF5" s="74"/>
+      <c r="AG5" s="74"/>
+      <c r="AH5" s="74"/>
+      <c r="AI5" s="74"/>
+      <c r="AJ5" s="74"/>
+      <c r="AK5" s="75"/>
+      <c r="AL5" s="73">
         <v>2026</v>
       </c>
-      <c r="AM5" s="69"/>
-[...12 lines deleted...]
-      <c r="A6" s="65"/>
+      <c r="AM5" s="74"/>
+      <c r="AN5" s="74"/>
+      <c r="AO5" s="74"/>
+      <c r="AP5" s="74"/>
+      <c r="AQ5" s="74"/>
+      <c r="AR5" s="74"/>
+      <c r="AS5" s="74"/>
+      <c r="AT5" s="74"/>
+      <c r="AU5" s="74"/>
+      <c r="AV5" s="74"/>
+      <c r="AW5" s="75"/>
+    </row>
+    <row r="6" spans="1:55" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="72"/>
       <c r="B6" s="15" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="15" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="17" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="17" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="17" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="17" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="17" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="15" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="15" t="s">
@@ -9530,93 +9629,93 @@
       <c r="AP6" s="31" t="s">
         <v>0</v>
       </c>
       <c r="AQ6" s="31" t="s">
         <v>1</v>
       </c>
       <c r="AR6" s="31" t="s">
         <v>2</v>
       </c>
       <c r="AS6" s="31" t="s">
         <v>3</v>
       </c>
       <c r="AT6" s="31" t="s">
         <v>4</v>
       </c>
       <c r="AU6" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AV6" s="32" t="s">
         <v>14</v>
       </c>
       <c r="AW6" s="30" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="7" spans="1:55" ht="14.45" customHeight="1">
+    <row r="7" spans="1:55" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="23"/>
       <c r="C7" s="23"/>
       <c r="D7" s="23"/>
       <c r="E7" s="23"/>
       <c r="F7" s="23"/>
       <c r="G7" s="23"/>
       <c r="H7" s="23"/>
       <c r="I7" s="23"/>
       <c r="J7" s="23"/>
       <c r="K7" s="23"/>
       <c r="L7" s="23"/>
       <c r="M7" s="23"/>
       <c r="N7" s="23"/>
       <c r="O7" s="23"/>
       <c r="P7" s="23"/>
       <c r="Q7" s="23"/>
       <c r="R7" s="23"/>
       <c r="S7" s="23"/>
-      <c r="T7" s="67" t="s">
+      <c r="T7" s="78" t="s">
         <v>9</v>
       </c>
-      <c r="U7" s="67"/>
-[...19 lines deleted...]
-    <row r="8" spans="1:55">
+      <c r="U7" s="78"/>
+      <c r="V7" s="78"/>
+      <c r="W7" s="78"/>
+      <c r="X7" s="78"/>
+      <c r="Y7" s="78"/>
+      <c r="Z7" s="78"/>
+      <c r="AA7" s="78"/>
+      <c r="AB7" s="78"/>
+      <c r="AC7" s="78"/>
+      <c r="AD7" s="78"/>
+      <c r="AE7" s="78"/>
+      <c r="AF7" s="78"/>
+      <c r="AG7" s="78"/>
+      <c r="AH7" s="78"/>
+      <c r="AI7" s="78"/>
+      <c r="AJ7" s="78"/>
+      <c r="AK7" s="78"/>
+      <c r="AL7" s="78"/>
+      <c r="AM7" s="78"/>
+    </row>
+    <row r="8" spans="1:55" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="6">
         <v>217</v>
       </c>
       <c r="C8" s="6">
         <v>220</v>
       </c>
       <c r="D8" s="6">
         <v>222</v>
       </c>
       <c r="E8" s="6">
         <v>285</v>
       </c>
       <c r="F8" s="6">
         <v>307</v>
       </c>
       <c r="G8" s="6">
         <v>552</v>
       </c>
       <c r="H8" s="7">
         <v>442</v>
       </c>
       <c r="I8" s="6">
@@ -9699,55 +9798,58 @@
       </c>
       <c r="AI8" s="8">
         <v>55</v>
       </c>
       <c r="AJ8" s="8">
         <v>47</v>
       </c>
       <c r="AK8" s="8">
         <v>20</v>
       </c>
       <c r="AL8" s="8">
         <v>12</v>
       </c>
       <c r="AM8" s="8">
         <v>22</v>
       </c>
       <c r="AN8" s="8">
         <v>31</v>
       </c>
       <c r="AO8" s="8">
         <v>13</v>
       </c>
       <c r="AP8" s="8">
         <v>52</v>
       </c>
-      <c r="AQ8" s="77">
+      <c r="AQ8" s="8">
         <v>34</v>
       </c>
-    </row>
-    <row r="9" spans="1:55">
+      <c r="AR8" s="52">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="9" spans="1:55" x14ac:dyDescent="0.2">
       <c r="A9" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="6"/>
       <c r="C9" s="6"/>
       <c r="D9" s="6"/>
       <c r="E9" s="6"/>
       <c r="F9" s="6"/>
       <c r="G9" s="6"/>
       <c r="H9" s="7"/>
       <c r="I9" s="6"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8"/>
       <c r="P9" s="8"/>
       <c r="Q9" s="8"/>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1">
         <v>72</v>
       </c>
       <c r="U9" s="8">
@@ -9794,55 +9896,58 @@
       </c>
       <c r="AI9" s="8">
         <v>21</v>
       </c>
       <c r="AJ9" s="8">
         <v>26</v>
       </c>
       <c r="AK9" s="8">
         <v>7</v>
       </c>
       <c r="AL9" s="8">
         <v>8</v>
       </c>
       <c r="AM9" s="8">
         <v>11</v>
       </c>
       <c r="AN9" s="8">
         <v>16</v>
       </c>
       <c r="AO9" s="8">
         <v>7</v>
       </c>
       <c r="AP9" s="8">
         <v>28</v>
       </c>
-      <c r="AQ9" s="77">
+      <c r="AQ9" s="8">
         <v>13</v>
       </c>
-    </row>
-    <row r="10" spans="1:55">
+      <c r="AR9" s="52">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="10" spans="1:55" x14ac:dyDescent="0.2">
       <c r="A10" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="6"/>
       <c r="C10" s="6"/>
       <c r="D10" s="6"/>
       <c r="E10" s="6"/>
       <c r="F10" s="6"/>
       <c r="G10" s="6"/>
       <c r="H10" s="7"/>
       <c r="I10" s="6"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8"/>
       <c r="P10" s="8"/>
       <c r="Q10" s="8"/>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1">
         <v>27</v>
       </c>
       <c r="U10" s="8">
@@ -9889,55 +9994,58 @@
       </c>
       <c r="AI10" s="8">
         <v>6</v>
       </c>
       <c r="AJ10" s="8">
         <v>7</v>
       </c>
       <c r="AK10" s="8">
         <v>3</v>
       </c>
       <c r="AL10" s="8">
         <v>1</v>
       </c>
       <c r="AM10" s="8">
         <v>3</v>
       </c>
       <c r="AN10" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AO10" s="8">
         <v>3</v>
       </c>
       <c r="AP10" s="8">
         <v>3</v>
       </c>
-      <c r="AQ10" s="77">
-[...3 lines deleted...]
-    <row r="11" spans="1:55">
+      <c r="AQ10" s="8">
+        <v>1</v>
+      </c>
+      <c r="AR10" s="52">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:55" x14ac:dyDescent="0.2">
       <c r="A11" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="6"/>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
       <c r="F11" s="6"/>
       <c r="G11" s="6"/>
       <c r="H11" s="7"/>
       <c r="I11" s="6"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8"/>
       <c r="P11" s="8"/>
       <c r="Q11" s="8"/>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1">
         <v>15</v>
       </c>
       <c r="U11" s="8">
@@ -9984,55 +10092,58 @@
       </c>
       <c r="AI11" s="8">
         <v>7</v>
       </c>
       <c r="AJ11" s="8">
         <v>1</v>
       </c>
       <c r="AK11" s="8">
         <v>1</v>
       </c>
       <c r="AL11" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AM11" s="8">
         <v>2</v>
       </c>
       <c r="AN11" s="8">
         <v>3</v>
       </c>
       <c r="AO11" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AP11" s="8">
         <v>4</v>
       </c>
-      <c r="AQ11" s="77">
+      <c r="AQ11" s="8">
         <v>3</v>
       </c>
-    </row>
-    <row r="12" spans="1:55">
+      <c r="AR11" s="52">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="12" spans="1:55" x14ac:dyDescent="0.2">
       <c r="A12" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="6"/>
       <c r="C12" s="6"/>
       <c r="D12" s="6"/>
       <c r="E12" s="6"/>
       <c r="F12" s="6"/>
       <c r="G12" s="6"/>
       <c r="H12" s="7"/>
       <c r="I12" s="6"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8"/>
       <c r="P12" s="8"/>
       <c r="Q12" s="8"/>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U12" s="8" t="s">
@@ -10079,55 +10190,58 @@
       </c>
       <c r="AI12" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AJ12" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AK12" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AL12" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AM12" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AN12" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AO12" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AP12" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="AQ12" s="77" t="s">
-[...3 lines deleted...]
-    <row r="13" spans="1:55">
+      <c r="AQ12" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR12" s="53" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13" spans="1:55" x14ac:dyDescent="0.2">
       <c r="A13" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="6"/>
       <c r="C13" s="6"/>
       <c r="D13" s="6"/>
       <c r="E13" s="6"/>
       <c r="F13" s="6"/>
       <c r="G13" s="6"/>
       <c r="H13" s="7"/>
       <c r="I13" s="6"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8"/>
       <c r="P13" s="8"/>
       <c r="Q13" s="8"/>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1">
         <v>12</v>
       </c>
       <c r="U13" s="8">
@@ -10174,55 +10288,58 @@
       </c>
       <c r="AI13" s="8">
         <v>11</v>
       </c>
       <c r="AJ13" s="8">
         <v>7</v>
       </c>
       <c r="AK13" s="8">
         <v>4</v>
       </c>
       <c r="AL13" s="8">
         <v>1</v>
       </c>
       <c r="AM13" s="8">
         <v>1</v>
       </c>
       <c r="AN13" s="8">
         <v>8</v>
       </c>
       <c r="AO13" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AP13" s="8">
         <v>15</v>
       </c>
-      <c r="AQ13" s="77">
+      <c r="AQ13" s="8">
         <v>15</v>
       </c>
-    </row>
-    <row r="14" spans="1:55">
+      <c r="AR13" s="52">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:55" x14ac:dyDescent="0.2">
       <c r="A14" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="6"/>
       <c r="C14" s="6"/>
       <c r="D14" s="6"/>
       <c r="E14" s="6"/>
       <c r="F14" s="6"/>
       <c r="G14" s="6"/>
       <c r="H14" s="7"/>
       <c r="I14" s="6"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8"/>
       <c r="P14" s="8"/>
       <c r="Q14" s="8"/>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U14" s="8" t="s">
@@ -10269,55 +10386,58 @@
       </c>
       <c r="AI14" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AJ14" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AK14" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AL14" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AM14" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AN14" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AO14" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AP14" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="AQ14" s="77" t="s">
-[...3 lines deleted...]
-    <row r="15" spans="1:55">
+      <c r="AQ14" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR14" s="53" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15" spans="1:55" x14ac:dyDescent="0.2">
       <c r="A15" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="6"/>
       <c r="C15" s="6"/>
       <c r="D15" s="6"/>
       <c r="E15" s="6"/>
       <c r="F15" s="6"/>
       <c r="G15" s="6"/>
       <c r="H15" s="7"/>
       <c r="I15" s="6"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8"/>
       <c r="P15" s="8"/>
       <c r="Q15" s="8"/>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U15" s="8">
@@ -10364,55 +10484,58 @@
       </c>
       <c r="AI15" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AJ15" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AK15" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AL15" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AM15" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AN15" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AO15" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AP15" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="AQ15" s="77" t="s">
-[...3 lines deleted...]
-    <row r="16" spans="1:55">
+      <c r="AQ15" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR15" s="53" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16" spans="1:55" x14ac:dyDescent="0.2">
       <c r="A16" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="6"/>
       <c r="C16" s="6"/>
       <c r="D16" s="6"/>
       <c r="E16" s="6"/>
       <c r="F16" s="6"/>
       <c r="G16" s="6"/>
       <c r="H16" s="7"/>
       <c r="I16" s="6"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8"/>
       <c r="P16" s="8"/>
       <c r="Q16" s="8"/>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U16" s="8" t="s">
@@ -10459,55 +10582,58 @@
       </c>
       <c r="AI16" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AJ16" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AK16" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AL16" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AM16" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AN16" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AO16" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AP16" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="AQ16" s="77" t="s">
-[...3 lines deleted...]
-    <row r="17" spans="1:43">
+      <c r="AQ16" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR16" s="53" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A17" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="6"/>
       <c r="C17" s="6"/>
       <c r="D17" s="6"/>
       <c r="E17" s="6"/>
       <c r="F17" s="6"/>
       <c r="G17" s="6"/>
       <c r="H17" s="7"/>
       <c r="I17" s="6"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8"/>
       <c r="P17" s="8"/>
       <c r="Q17" s="8"/>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U17" s="8" t="s">
@@ -10554,55 +10680,58 @@
       </c>
       <c r="AI17" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AJ17" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AK17" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AL17" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AM17" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AN17" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AO17" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AP17" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="AQ17" s="77" t="s">
-[...3 lines deleted...]
-    <row r="18" spans="1:43">
+      <c r="AQ17" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR17" s="53" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A18" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="6"/>
       <c r="C18" s="6"/>
       <c r="D18" s="6"/>
       <c r="E18" s="6"/>
       <c r="F18" s="6"/>
       <c r="G18" s="6"/>
       <c r="H18" s="7"/>
       <c r="I18" s="6"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8"/>
       <c r="P18" s="8"/>
       <c r="Q18" s="8"/>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U18" s="8" t="s">
@@ -10649,55 +10778,58 @@
       </c>
       <c r="AI18" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AJ18" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AK18" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AL18" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AM18" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AN18" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AO18" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AP18" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="AQ18" s="77" t="s">
-[...3 lines deleted...]
-    <row r="19" spans="1:43">
+      <c r="AQ18" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR18" s="53" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A19" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="6"/>
       <c r="C19" s="6"/>
       <c r="D19" s="6"/>
       <c r="E19" s="6"/>
       <c r="F19" s="6"/>
       <c r="G19" s="6"/>
       <c r="H19" s="7"/>
       <c r="I19" s="6"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8"/>
       <c r="P19" s="8"/>
       <c r="Q19" s="8"/>
       <c r="R19" s="8"/>
       <c r="S19" s="8"/>
       <c r="T19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U19" s="8" t="s">
@@ -10744,55 +10876,58 @@
       </c>
       <c r="AI19" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AJ19" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AK19" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AL19" s="8">
         <v>2</v>
       </c>
       <c r="AM19" s="8">
         <v>1</v>
       </c>
       <c r="AN19" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AO19" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AP19" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="AQ19" s="77" t="s">
-[...3 lines deleted...]
-    <row r="20" spans="1:43">
+      <c r="AQ19" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR19" s="53" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A20" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B20" s="6"/>
       <c r="C20" s="6"/>
       <c r="D20" s="6"/>
       <c r="E20" s="6"/>
       <c r="F20" s="6"/>
       <c r="G20" s="6"/>
       <c r="H20" s="7"/>
       <c r="I20" s="6"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8"/>
       <c r="P20" s="8"/>
       <c r="Q20" s="8"/>
       <c r="R20" s="8"/>
       <c r="S20" s="8"/>
       <c r="T20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U20" s="8" t="s">
@@ -10839,55 +10974,58 @@
       </c>
       <c r="AI20" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AJ20" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AK20" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AL20" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AM20" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AN20" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AO20" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AP20" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="AQ20" s="77" t="s">
-[...3 lines deleted...]
-    <row r="21" spans="1:43">
+      <c r="AQ20" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR20" s="53" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="21" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A21" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B21" s="6"/>
       <c r="C21" s="6"/>
       <c r="D21" s="6"/>
       <c r="E21" s="6"/>
       <c r="F21" s="6"/>
       <c r="G21" s="6"/>
       <c r="H21" s="7"/>
       <c r="I21" s="6"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="8"/>
       <c r="O21" s="8"/>
       <c r="P21" s="8"/>
       <c r="Q21" s="8"/>
       <c r="R21" s="8"/>
       <c r="S21" s="8"/>
       <c r="T21" s="1">
         <v>8</v>
       </c>
       <c r="U21" s="8">
@@ -10934,98 +11072,101 @@
       </c>
       <c r="AI21" s="8">
         <v>10</v>
       </c>
       <c r="AJ21" s="8">
         <v>6</v>
       </c>
       <c r="AK21" s="8">
         <v>5</v>
       </c>
       <c r="AL21" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AM21" s="8">
         <v>4</v>
       </c>
       <c r="AN21" s="8">
         <v>4</v>
       </c>
       <c r="AO21" s="8">
         <v>3</v>
       </c>
       <c r="AP21" s="8">
         <v>2</v>
       </c>
-      <c r="AQ21" s="77">
+      <c r="AQ21" s="8">
         <v>2</v>
       </c>
-    </row>
-    <row r="22" spans="1:43" ht="14.45" customHeight="1">
+      <c r="AR21" s="52">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:44" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="27"/>
       <c r="C22" s="27"/>
       <c r="D22" s="27"/>
       <c r="E22" s="27"/>
       <c r="F22" s="27"/>
       <c r="G22" s="27"/>
       <c r="H22" s="27"/>
       <c r="I22" s="27"/>
       <c r="J22" s="27"/>
       <c r="K22" s="27"/>
       <c r="L22" s="27"/>
       <c r="M22" s="27"/>
       <c r="N22" s="27"/>
       <c r="O22" s="27"/>
       <c r="P22" s="27"/>
       <c r="Q22" s="27"/>
       <c r="R22" s="27"/>
       <c r="S22" s="27"/>
-      <c r="T22" s="58" t="s">
+      <c r="T22" s="65" t="s">
         <v>11</v>
       </c>
-      <c r="U22" s="58"/>
-[...20 lines deleted...]
-    <row r="23" spans="1:43">
+      <c r="U22" s="65"/>
+      <c r="V22" s="65"/>
+      <c r="W22" s="65"/>
+      <c r="X22" s="65"/>
+      <c r="Y22" s="65"/>
+      <c r="Z22" s="65"/>
+      <c r="AA22" s="65"/>
+      <c r="AB22" s="65"/>
+      <c r="AC22" s="65"/>
+      <c r="AD22" s="65"/>
+      <c r="AE22" s="65"/>
+      <c r="AF22" s="65"/>
+      <c r="AG22" s="65"/>
+      <c r="AH22" s="65"/>
+      <c r="AI22" s="65"/>
+      <c r="AJ22" s="65"/>
+      <c r="AK22" s="65"/>
+      <c r="AL22" s="65"/>
+      <c r="AM22" s="65"/>
+      <c r="AQ22" s="8"/>
+    </row>
+    <row r="23" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B23" s="6">
         <v>183</v>
       </c>
       <c r="C23" s="6">
         <v>191</v>
       </c>
       <c r="D23" s="6">
         <v>184</v>
       </c>
       <c r="E23" s="6">
         <v>229</v>
       </c>
       <c r="F23" s="6">
         <v>257</v>
       </c>
       <c r="G23" s="6">
         <v>445</v>
       </c>
       <c r="H23" s="7">
         <v>355</v>
       </c>
       <c r="I23" s="6">
@@ -11108,55 +11249,58 @@
       </c>
       <c r="AI23" s="8">
         <v>39</v>
       </c>
       <c r="AJ23" s="8">
         <v>46</v>
       </c>
       <c r="AK23" s="8">
         <v>15</v>
       </c>
       <c r="AL23" s="8">
         <v>10</v>
       </c>
       <c r="AM23" s="8">
         <v>19</v>
       </c>
       <c r="AN23" s="8">
         <v>21</v>
       </c>
       <c r="AO23" s="8">
         <v>11</v>
       </c>
       <c r="AP23" s="8">
         <v>46</v>
       </c>
-      <c r="AQ23" s="77">
+      <c r="AQ23" s="8">
         <v>28</v>
       </c>
-    </row>
-    <row r="24" spans="1:43">
+      <c r="AR23" s="52">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="24" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A24" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B24" s="6"/>
       <c r="C24" s="6"/>
       <c r="D24" s="6"/>
       <c r="E24" s="6"/>
       <c r="F24" s="6"/>
       <c r="G24" s="6"/>
       <c r="H24" s="7"/>
       <c r="I24" s="6"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="8"/>
       <c r="O24" s="8"/>
       <c r="P24" s="8"/>
       <c r="Q24" s="8"/>
       <c r="R24" s="8"/>
       <c r="S24" s="8"/>
       <c r="T24" s="8">
         <v>66</v>
       </c>
       <c r="U24" s="8">
@@ -11203,55 +11347,58 @@
       </c>
       <c r="AI24" s="8">
         <v>20</v>
       </c>
       <c r="AJ24" s="8">
         <v>26</v>
       </c>
       <c r="AK24" s="8">
         <v>7</v>
       </c>
       <c r="AL24" s="8">
         <v>8</v>
       </c>
       <c r="AM24" s="8">
         <v>11</v>
       </c>
       <c r="AN24" s="8">
         <v>11</v>
       </c>
       <c r="AO24" s="8">
         <v>7</v>
       </c>
       <c r="AP24" s="8">
         <v>28</v>
       </c>
-      <c r="AQ24" s="77">
+      <c r="AQ24" s="8">
         <v>11</v>
       </c>
-    </row>
-    <row r="25" spans="1:43">
+      <c r="AR24" s="52">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="25" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A25" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="6"/>
       <c r="C25" s="6"/>
       <c r="D25" s="6"/>
       <c r="E25" s="6"/>
       <c r="F25" s="6"/>
       <c r="G25" s="6"/>
       <c r="H25" s="7"/>
       <c r="I25" s="6"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="8"/>
       <c r="O25" s="8"/>
       <c r="P25" s="8"/>
       <c r="Q25" s="8"/>
       <c r="R25" s="8"/>
       <c r="S25" s="8"/>
       <c r="T25" s="8">
         <v>27</v>
       </c>
       <c r="U25" s="8">
@@ -11298,55 +11445,58 @@
       </c>
       <c r="AI25" s="8">
         <v>6</v>
       </c>
       <c r="AJ25" s="8">
         <v>7</v>
       </c>
       <c r="AK25" s="8">
         <v>1</v>
       </c>
       <c r="AL25" s="8">
         <v>1</v>
       </c>
       <c r="AM25" s="8">
         <v>3</v>
       </c>
       <c r="AN25" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AO25" s="8">
         <v>3</v>
       </c>
       <c r="AP25" s="8">
         <v>3</v>
       </c>
-      <c r="AQ25" s="77">
-[...3 lines deleted...]
-    <row r="26" spans="1:43">
+      <c r="AQ25" s="8">
+        <v>1</v>
+      </c>
+      <c r="AR25" s="52">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A26" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="6"/>
       <c r="C26" s="6"/>
       <c r="D26" s="6"/>
       <c r="E26" s="6"/>
       <c r="F26" s="6"/>
       <c r="G26" s="6"/>
       <c r="H26" s="7"/>
       <c r="I26" s="6"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="8"/>
       <c r="O26" s="8"/>
       <c r="P26" s="8"/>
       <c r="Q26" s="8"/>
       <c r="R26" s="8"/>
       <c r="S26" s="8"/>
       <c r="T26" s="8" t="s">
         <v>26</v>
       </c>
       <c r="U26" s="8" t="s">
@@ -11393,55 +11543,58 @@
       </c>
       <c r="AI26" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AJ26" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AK26" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AL26" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AM26" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AN26" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AO26" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AP26" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="AQ26" s="77">
+      <c r="AQ26" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:43">
+      <c r="AR26" s="53" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="27" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A27" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="6"/>
       <c r="C27" s="6"/>
       <c r="D27" s="6"/>
       <c r="E27" s="6"/>
       <c r="F27" s="6"/>
       <c r="G27" s="6"/>
       <c r="H27" s="7"/>
       <c r="I27" s="6"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="8"/>
       <c r="O27" s="8"/>
       <c r="P27" s="8"/>
       <c r="Q27" s="8"/>
       <c r="R27" s="8"/>
       <c r="S27" s="8"/>
       <c r="T27" s="8">
         <v>9</v>
       </c>
       <c r="U27" s="8">
@@ -11488,55 +11641,58 @@
       </c>
       <c r="AI27" s="8">
         <v>8</v>
       </c>
       <c r="AJ27" s="8">
         <v>7</v>
       </c>
       <c r="AK27" s="8">
         <v>4</v>
       </c>
       <c r="AL27" s="8">
         <v>1</v>
       </c>
       <c r="AM27" s="8">
         <v>1</v>
       </c>
       <c r="AN27" s="8">
         <v>8</v>
       </c>
       <c r="AO27" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AP27" s="8">
         <v>15</v>
       </c>
-      <c r="AQ27" s="77">
+      <c r="AQ27" s="8">
         <v>14</v>
       </c>
-    </row>
-    <row r="28" spans="1:43">
+      <c r="AR27" s="52">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A28" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="6"/>
       <c r="C28" s="6"/>
       <c r="D28" s="6"/>
       <c r="E28" s="6"/>
       <c r="F28" s="6"/>
       <c r="G28" s="6"/>
       <c r="H28" s="7"/>
       <c r="I28" s="6"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="8"/>
       <c r="O28" s="8"/>
       <c r="P28" s="8"/>
       <c r="Q28" s="8"/>
       <c r="R28" s="8"/>
       <c r="S28" s="8"/>
       <c r="T28" s="8">
         <v>4</v>
       </c>
       <c r="U28" s="8">
@@ -11583,98 +11739,101 @@
       </c>
       <c r="AI28" s="8">
         <v>5</v>
       </c>
       <c r="AJ28" s="8">
         <v>6</v>
       </c>
       <c r="AK28" s="8">
         <v>3</v>
       </c>
       <c r="AL28" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AM28" s="8">
         <v>4</v>
       </c>
       <c r="AN28" s="8">
         <v>2</v>
       </c>
       <c r="AO28" s="8">
         <v>1</v>
       </c>
       <c r="AP28" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="AQ28" s="77">
+      <c r="AQ28" s="8">
         <v>2</v>
       </c>
-    </row>
-    <row r="29" spans="1:43" ht="14.45" customHeight="1">
+      <c r="AR28" s="52">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:44" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="23"/>
       <c r="C29" s="23"/>
       <c r="D29" s="23"/>
       <c r="E29" s="23"/>
       <c r="F29" s="23"/>
       <c r="G29" s="23"/>
       <c r="H29" s="23"/>
       <c r="I29" s="23"/>
       <c r="J29" s="23"/>
       <c r="K29" s="23"/>
       <c r="L29" s="23"/>
       <c r="M29" s="23"/>
       <c r="N29" s="23"/>
       <c r="O29" s="23"/>
       <c r="P29" s="23"/>
       <c r="Q29" s="23"/>
       <c r="R29" s="23"/>
       <c r="S29" s="23"/>
-      <c r="T29" s="59" t="s">
+      <c r="T29" s="66" t="s">
         <v>12</v>
       </c>
-      <c r="U29" s="59"/>
-[...20 lines deleted...]
-    <row r="30" spans="1:43">
+      <c r="U29" s="66"/>
+      <c r="V29" s="66"/>
+      <c r="W29" s="66"/>
+      <c r="X29" s="66"/>
+      <c r="Y29" s="66"/>
+      <c r="Z29" s="66"/>
+      <c r="AA29" s="66"/>
+      <c r="AB29" s="66"/>
+      <c r="AC29" s="66"/>
+      <c r="AD29" s="66"/>
+      <c r="AE29" s="66"/>
+      <c r="AF29" s="66"/>
+      <c r="AG29" s="66"/>
+      <c r="AH29" s="66"/>
+      <c r="AI29" s="66"/>
+      <c r="AJ29" s="66"/>
+      <c r="AK29" s="66"/>
+      <c r="AL29" s="66"/>
+      <c r="AM29" s="66"/>
+      <c r="AQ29" s="8"/>
+    </row>
+    <row r="30" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A30" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="6">
         <v>34</v>
       </c>
       <c r="C30" s="6">
         <v>29</v>
       </c>
       <c r="D30" s="6">
         <v>38</v>
       </c>
       <c r="E30" s="6">
         <v>56</v>
       </c>
       <c r="F30" s="6">
         <v>50</v>
       </c>
       <c r="G30" s="6">
         <v>107</v>
       </c>
       <c r="H30" s="7">
         <v>87</v>
       </c>
       <c r="I30" s="6">
@@ -11757,55 +11916,58 @@
       </c>
       <c r="AI30" s="8">
         <v>16</v>
       </c>
       <c r="AJ30" s="8">
         <v>1</v>
       </c>
       <c r="AK30" s="8">
         <v>5</v>
       </c>
       <c r="AL30" s="8">
         <v>2</v>
       </c>
       <c r="AM30" s="8">
         <v>3</v>
       </c>
       <c r="AN30" s="8">
         <v>10</v>
       </c>
       <c r="AO30" s="8">
         <v>2</v>
       </c>
       <c r="AP30" s="8">
         <v>6</v>
       </c>
-      <c r="AQ30" s="77">
+      <c r="AQ30" s="8">
         <v>6</v>
       </c>
-    </row>
-    <row r="31" spans="1:43">
+      <c r="AR30" s="52">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="31" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A31" s="14" t="s">
         <v>28</v>
       </c>
       <c r="T31" s="8">
         <v>6</v>
       </c>
       <c r="U31" s="8">
         <v>6</v>
       </c>
       <c r="V31" s="1" t="s">
         <v>26</v>
       </c>
       <c r="W31" s="8">
         <v>6</v>
       </c>
       <c r="X31" s="1" t="s">
         <v>26</v>
       </c>
       <c r="Y31" s="8" t="s">
         <v>26</v>
       </c>
       <c r="Z31" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AA31" s="8">
@@ -11834,55 +11996,58 @@
       </c>
       <c r="AI31" s="8">
         <v>1</v>
       </c>
       <c r="AJ31" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AK31" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AL31" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AM31" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AN31" s="8">
         <v>5</v>
       </c>
       <c r="AO31" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AP31" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="AQ31" s="77">
+      <c r="AQ31" s="8">
         <v>2</v>
       </c>
-    </row>
-    <row r="32" spans="1:43">
+      <c r="AR31" s="53" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="32" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A32" s="14" t="s">
         <v>29</v>
       </c>
       <c r="T32" s="8" t="s">
         <v>26</v>
       </c>
       <c r="U32" s="8" t="s">
         <v>26</v>
       </c>
       <c r="V32" s="1" t="s">
         <v>26</v>
       </c>
       <c r="W32" s="8" t="s">
         <v>26</v>
       </c>
       <c r="X32" s="1" t="s">
         <v>26</v>
       </c>
       <c r="Y32" s="8">
         <v>3</v>
       </c>
       <c r="Z32" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AA32" s="8" t="s">
@@ -11911,55 +12076,58 @@
       </c>
       <c r="AI32" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AJ32" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AK32" s="8">
         <v>2</v>
       </c>
       <c r="AL32" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AM32" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AN32" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AO32" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AP32" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="AQ32" s="77" t="s">
-[...3 lines deleted...]
-    <row r="33" spans="1:43">
+      <c r="AQ32" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR32" s="53" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="33" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A33" s="5" t="s">
         <v>18</v>
       </c>
       <c r="T33" s="8">
         <v>15</v>
       </c>
       <c r="U33" s="8">
         <v>11</v>
       </c>
       <c r="V33" s="1">
         <v>8</v>
       </c>
       <c r="W33" s="8">
         <v>9</v>
       </c>
       <c r="X33" s="1">
         <v>13</v>
       </c>
       <c r="Y33" s="8">
         <v>8</v>
       </c>
       <c r="Z33" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AA33" s="8">
@@ -11988,55 +12156,58 @@
       </c>
       <c r="AI33" s="8">
         <v>7</v>
       </c>
       <c r="AJ33" s="8">
         <v>1</v>
       </c>
       <c r="AK33" s="8">
         <v>1</v>
       </c>
       <c r="AL33" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AM33" s="8">
         <v>2</v>
       </c>
       <c r="AN33" s="8">
         <v>3</v>
       </c>
       <c r="AO33" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AP33" s="8">
         <v>4</v>
       </c>
-      <c r="AQ33" s="77">
+      <c r="AQ33" s="8">
         <v>3</v>
       </c>
-    </row>
-    <row r="34" spans="1:43">
+      <c r="AR33" s="52">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="34" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A34" s="5" t="s">
         <v>19</v>
       </c>
       <c r="T34" s="8" t="s">
         <v>26</v>
       </c>
       <c r="U34" s="8" t="s">
         <v>26</v>
       </c>
       <c r="V34" s="1" t="s">
         <v>26</v>
       </c>
       <c r="W34" s="8" t="s">
         <v>26</v>
       </c>
       <c r="X34" s="1" t="s">
         <v>26</v>
       </c>
       <c r="Y34" s="8" t="s">
         <v>26</v>
       </c>
       <c r="Z34" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AA34" s="8" t="s">
@@ -12065,55 +12236,58 @@
       </c>
       <c r="AI34" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AJ34" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AK34" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AL34" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AM34" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AN34" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AO34" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AP34" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="AQ34" s="77" t="s">
-[...3 lines deleted...]
-    <row r="35" spans="1:43">
+      <c r="AQ34" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR34" s="53" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="35" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A35" s="5" t="s">
         <v>20</v>
       </c>
       <c r="T35" s="8">
         <v>3</v>
       </c>
       <c r="U35" s="8">
         <v>2</v>
       </c>
       <c r="V35" s="1">
         <v>4</v>
       </c>
       <c r="W35" s="8">
         <v>3</v>
       </c>
       <c r="X35" s="1" t="s">
         <v>26</v>
       </c>
       <c r="Y35" s="8">
         <v>3</v>
       </c>
       <c r="Z35" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AA35" s="8" t="s">
@@ -12142,55 +12316,58 @@
       </c>
       <c r="AI35" s="8">
         <v>3</v>
       </c>
       <c r="AJ35" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AK35" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AL35" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AM35" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AN35" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AO35" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AP35" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="AQ35" s="77">
-[...3 lines deleted...]
-    <row r="36" spans="1:43">
+      <c r="AQ35" s="8">
+        <v>1</v>
+      </c>
+      <c r="AR35" s="53" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="36" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A36" s="5" t="s">
         <v>21</v>
       </c>
       <c r="T36" s="8" t="s">
         <v>26</v>
       </c>
       <c r="U36" s="8" t="s">
         <v>26</v>
       </c>
       <c r="V36" s="1" t="s">
         <v>26</v>
       </c>
       <c r="W36" s="8" t="s">
         <v>26</v>
       </c>
       <c r="X36" s="1" t="s">
         <v>26</v>
       </c>
       <c r="Y36" s="8" t="s">
         <v>26</v>
       </c>
       <c r="Z36" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AA36" s="8" t="s">
@@ -12219,55 +12396,58 @@
       </c>
       <c r="AI36" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AJ36" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AK36" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AL36" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AM36" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AN36" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AO36" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AP36" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="AQ36" s="77" t="s">
-[...3 lines deleted...]
-    <row r="37" spans="1:43">
+      <c r="AQ36" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR36" s="53" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="37" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A37" s="5" t="s">
         <v>32</v>
       </c>
       <c r="T37" s="8" t="s">
         <v>26</v>
       </c>
       <c r="U37" s="8">
         <v>8</v>
       </c>
       <c r="V37" s="1" t="s">
         <v>26</v>
       </c>
       <c r="W37" s="8" t="s">
         <v>26</v>
       </c>
       <c r="X37" s="1" t="s">
         <v>26</v>
       </c>
       <c r="Y37" s="8" t="s">
         <v>26</v>
       </c>
       <c r="Z37" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AA37" s="8" t="s">
@@ -12296,55 +12476,58 @@
       </c>
       <c r="AI37" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AJ37" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AK37" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AL37" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AM37" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AN37" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AO37" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AP37" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="AQ37" s="77" t="s">
-[...3 lines deleted...]
-    <row r="38" spans="1:43">
+      <c r="AQ37" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR37" s="53" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="38" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A38" s="5" t="s">
         <v>30</v>
       </c>
       <c r="T38" s="8" t="s">
         <v>26</v>
       </c>
       <c r="U38" s="8" t="s">
         <v>26</v>
       </c>
       <c r="V38" s="1" t="s">
         <v>26</v>
       </c>
       <c r="W38" s="8" t="s">
         <v>26</v>
       </c>
       <c r="X38" s="1" t="s">
         <v>26</v>
       </c>
       <c r="Y38" s="8" t="s">
         <v>26</v>
       </c>
       <c r="Z38" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AA38" s="8" t="s">
@@ -12373,55 +12556,58 @@
       </c>
       <c r="AI38" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AJ38" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AK38" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AL38" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AM38" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AN38" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AO38" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AP38" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="AQ38" s="77" t="s">
-[...3 lines deleted...]
-    <row r="39" spans="1:43">
+      <c r="AQ38" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR38" s="53" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="39" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A39" s="5" t="s">
         <v>25</v>
       </c>
       <c r="T39" s="8" t="s">
         <v>26</v>
       </c>
       <c r="U39" s="8" t="s">
         <v>26</v>
       </c>
       <c r="V39" s="1" t="s">
         <v>26</v>
       </c>
       <c r="W39" s="8" t="s">
         <v>26</v>
       </c>
       <c r="X39" s="1" t="s">
         <v>26</v>
       </c>
       <c r="Y39" s="8" t="s">
         <v>26</v>
       </c>
       <c r="Z39" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AA39" s="8" t="s">
@@ -12450,55 +12636,58 @@
       </c>
       <c r="AI39" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AJ39" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AK39" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AL39" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AM39" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AN39" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AO39" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AP39" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="AQ39" s="77" t="s">
-[...3 lines deleted...]
-    <row r="40" spans="1:43">
+      <c r="AQ39" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR39" s="53" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="40" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A40" s="5" t="s">
         <v>22</v>
       </c>
       <c r="T40" s="8" t="s">
         <v>26</v>
       </c>
       <c r="U40" s="8" t="s">
         <v>26</v>
       </c>
       <c r="V40" s="1" t="s">
         <v>26</v>
       </c>
       <c r="W40" s="8" t="s">
         <v>26</v>
       </c>
       <c r="X40" s="1" t="s">
         <v>26</v>
       </c>
       <c r="Y40" s="8" t="s">
         <v>26</v>
       </c>
       <c r="Z40" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AA40" s="8" t="s">
@@ -12527,55 +12716,58 @@
       </c>
       <c r="AI40" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AJ40" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AK40" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AL40" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AM40" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AN40" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AO40" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AP40" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="AQ40" s="77" t="s">
-[...3 lines deleted...]
-    <row r="41" spans="1:43">
+      <c r="AQ40" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR40" s="53" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="41" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A41" s="5" t="s">
         <v>23</v>
       </c>
       <c r="T41" s="8" t="s">
         <v>26</v>
       </c>
       <c r="U41" s="8" t="s">
         <v>26</v>
       </c>
       <c r="V41" s="1">
         <v>5</v>
       </c>
       <c r="W41" s="8">
         <v>2</v>
       </c>
       <c r="X41" s="1" t="s">
         <v>26</v>
       </c>
       <c r="Y41" s="8">
         <v>3</v>
       </c>
       <c r="Z41" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AA41" s="8">
@@ -12604,55 +12796,58 @@
       </c>
       <c r="AI41" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AJ41" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AK41" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AL41" s="8">
         <v>2</v>
       </c>
       <c r="AM41" s="8">
         <v>1</v>
       </c>
       <c r="AN41" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AO41" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AP41" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="AQ41" s="77" t="s">
-[...3 lines deleted...]
-    <row r="42" spans="1:43">
+      <c r="AQ41" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR41" s="53" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="42" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A42" s="5" t="s">
         <v>31</v>
       </c>
       <c r="T42" s="8" t="s">
         <v>26</v>
       </c>
       <c r="U42" s="8" t="s">
         <v>26</v>
       </c>
       <c r="V42" s="1" t="s">
         <v>26</v>
       </c>
       <c r="W42" s="8" t="s">
         <v>26</v>
       </c>
       <c r="X42" s="1" t="s">
         <v>26</v>
       </c>
       <c r="Y42" s="8" t="s">
         <v>26</v>
       </c>
       <c r="Z42" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AA42" s="8">
@@ -12681,55 +12876,58 @@
       </c>
       <c r="AI42" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AJ42" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AK42" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AL42" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AM42" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AN42" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AO42" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AP42" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="AQ42" s="77" t="s">
-[...3 lines deleted...]
-    <row r="43" spans="1:43">
+      <c r="AQ42" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR42" s="53" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="43" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A43" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="9"/>
       <c r="C43" s="9"/>
       <c r="D43" s="9"/>
       <c r="E43" s="9"/>
       <c r="F43" s="9"/>
       <c r="G43" s="9"/>
       <c r="H43" s="9"/>
       <c r="I43" s="9"/>
       <c r="J43" s="9"/>
       <c r="K43" s="9"/>
       <c r="L43" s="9"/>
       <c r="M43" s="9"/>
       <c r="N43" s="9"/>
       <c r="O43" s="9"/>
       <c r="P43" s="9"/>
       <c r="Q43" s="9"/>
       <c r="R43" s="9"/>
       <c r="S43" s="9"/>
       <c r="T43" s="9">
         <v>4</v>
       </c>
       <c r="U43" s="10">
@@ -12779,392 +12977,395 @@
       </c>
       <c r="AJ43" s="10" t="s">
         <v>26</v>
       </c>
       <c r="AK43" s="10">
         <v>2</v>
       </c>
       <c r="AL43" s="10" t="s">
         <v>26</v>
       </c>
       <c r="AM43" s="10" t="s">
         <v>26</v>
       </c>
       <c r="AN43" s="10">
         <v>2</v>
       </c>
       <c r="AO43" s="10">
         <v>2</v>
       </c>
       <c r="AP43" s="10">
         <v>2</v>
       </c>
       <c r="AQ43" s="10" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="44" spans="1:43">
+      <c r="AR43" s="55">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="44" spans="1:44" x14ac:dyDescent="0.2">
       <c r="X44" s="5"/>
     </row>
-    <row r="45" spans="1:43">
+    <row r="45" spans="1:44" x14ac:dyDescent="0.2">
       <c r="X45" s="5"/>
     </row>
-    <row r="46" spans="1:43">
+    <row r="46" spans="1:44" x14ac:dyDescent="0.2">
       <c r="X46" s="5"/>
     </row>
-    <row r="47" spans="1:43">
+    <row r="47" spans="1:44" x14ac:dyDescent="0.2">
       <c r="X47" s="5"/>
     </row>
-    <row r="48" spans="1:43">
+    <row r="48" spans="1:44" x14ac:dyDescent="0.2">
       <c r="X48" s="5"/>
     </row>
-    <row r="49" spans="24:24">
+    <row r="49" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X49" s="5"/>
     </row>
-    <row r="50" spans="24:24">
+    <row r="50" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X50" s="5"/>
     </row>
-    <row r="51" spans="24:24">
+    <row r="51" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X51" s="5"/>
     </row>
-    <row r="52" spans="24:24">
+    <row r="52" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X52" s="5"/>
     </row>
-    <row r="53" spans="24:24">
+    <row r="53" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X53" s="5"/>
     </row>
-    <row r="54" spans="24:24">
+    <row r="54" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X54" s="5"/>
     </row>
-    <row r="55" spans="24:24">
+    <row r="55" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X55" s="5"/>
     </row>
-    <row r="56" spans="24:24">
+    <row r="56" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X56" s="5"/>
     </row>
-    <row r="57" spans="24:24">
+    <row r="57" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X57" s="5"/>
     </row>
-    <row r="58" spans="24:24">
+    <row r="58" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X58" s="5"/>
     </row>
-    <row r="59" spans="24:24">
+    <row r="59" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X59" s="5"/>
     </row>
-    <row r="60" spans="24:24">
+    <row r="60" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X60" s="5"/>
     </row>
-    <row r="61" spans="24:24">
+    <row r="61" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X61" s="5"/>
     </row>
-    <row r="62" spans="24:24">
+    <row r="62" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X62" s="5"/>
     </row>
-    <row r="63" spans="24:24">
+    <row r="63" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X63" s="5"/>
     </row>
-    <row r="64" spans="24:24">
+    <row r="64" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X64" s="5"/>
     </row>
-    <row r="65" spans="24:24">
+    <row r="65" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X65" s="5"/>
     </row>
-    <row r="66" spans="24:24">
+    <row r="66" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X66" s="5"/>
     </row>
-    <row r="67" spans="24:24">
+    <row r="67" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X67" s="5"/>
     </row>
-    <row r="68" spans="24:24">
+    <row r="68" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X68" s="5"/>
     </row>
-    <row r="69" spans="24:24">
+    <row r="69" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X69" s="5"/>
     </row>
-    <row r="70" spans="24:24">
+    <row r="70" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X70" s="5"/>
     </row>
-    <row r="71" spans="24:24">
+    <row r="71" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X71" s="5"/>
     </row>
-    <row r="72" spans="24:24">
+    <row r="72" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X72" s="5"/>
     </row>
-    <row r="73" spans="24:24">
+    <row r="73" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X73" s="5"/>
     </row>
-    <row r="74" spans="24:24">
+    <row r="74" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X74" s="5"/>
     </row>
-    <row r="75" spans="24:24">
+    <row r="75" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X75" s="5"/>
     </row>
-    <row r="76" spans="24:24">
+    <row r="76" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X76" s="5"/>
     </row>
-    <row r="77" spans="24:24">
+    <row r="77" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X77" s="5"/>
     </row>
-    <row r="78" spans="24:24">
+    <row r="78" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X78" s="5"/>
     </row>
-    <row r="79" spans="24:24">
+    <row r="79" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X79" s="5"/>
     </row>
-    <row r="80" spans="24:24">
+    <row r="80" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X80" s="5"/>
     </row>
-    <row r="81" spans="24:24">
+    <row r="81" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X81" s="5"/>
     </row>
-    <row r="82" spans="24:24">
+    <row r="82" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X82" s="5"/>
     </row>
-    <row r="83" spans="24:24">
+    <row r="83" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X83" s="5"/>
     </row>
-    <row r="84" spans="24:24">
+    <row r="84" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X84" s="5"/>
     </row>
-    <row r="85" spans="24:24">
+    <row r="85" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X85" s="5"/>
     </row>
-    <row r="86" spans="24:24">
+    <row r="86" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X86" s="5"/>
     </row>
-    <row r="87" spans="24:24">
+    <row r="87" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X87" s="5"/>
     </row>
-    <row r="88" spans="24:24">
+    <row r="88" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X88" s="5"/>
     </row>
-    <row r="89" spans="24:24">
+    <row r="89" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X89" s="5"/>
     </row>
-    <row r="90" spans="24:24">
+    <row r="90" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X90" s="5"/>
     </row>
-    <row r="91" spans="24:24">
+    <row r="91" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X91" s="5"/>
     </row>
-    <row r="92" spans="24:24">
+    <row r="92" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X92" s="5"/>
     </row>
-    <row r="93" spans="24:24">
+    <row r="93" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X93" s="5"/>
     </row>
-    <row r="94" spans="24:24">
+    <row r="94" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X94" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="T29:AM29"/>
-    <mergeCell ref="T22:AM22"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:S5"/>
     <mergeCell ref="T7:AM7"/>
     <mergeCell ref="Z3:AW3"/>
     <mergeCell ref="AL5:AW5"/>
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="T5:Y5"/>
+    <mergeCell ref="T29:AM29"/>
+    <mergeCell ref="T22:AM22"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr codeName="Лист6"/>
   <dimension ref="A1:BE79"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="AQ10" sqref="AQ10:AQ45"/>
+      <selection activeCell="AR10" sqref="AR10:AR45"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="24.42578125" style="5" customWidth="1"/>
     <col min="2" max="13" width="0" style="5" hidden="1" customWidth="1"/>
     <col min="14" max="18" width="9.140625" style="5" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="5" hidden="1" customWidth="1"/>
     <col min="20" max="23" width="0" style="5" hidden="1" customWidth="1"/>
     <col min="24" max="24" width="0" style="20" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="0" style="5" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="9.140625" style="23"/>
     <col min="27" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57">
+    <row r="1" spans="1:57" x14ac:dyDescent="0.2">
       <c r="X1" s="5"/>
       <c r="Z1" s="5"/>
     </row>
-    <row r="2" spans="1:57">
+    <row r="2" spans="1:57" x14ac:dyDescent="0.2">
       <c r="X2" s="5"/>
       <c r="Z2" s="5"/>
     </row>
-    <row r="3" spans="1:57">
+    <row r="3" spans="1:57" x14ac:dyDescent="0.2">
       <c r="X3" s="5"/>
       <c r="Z3" s="5"/>
     </row>
-    <row r="4" spans="1:57">
+    <row r="4" spans="1:57" x14ac:dyDescent="0.2">
       <c r="X4" s="5"/>
       <c r="Z4" s="5"/>
     </row>
-    <row r="5" spans="1:57" ht="16.899999999999999" customHeight="1">
+    <row r="5" spans="1:57" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="X5" s="5"/>
-      <c r="Z5" s="54" t="s">
-[...24 lines deleted...]
-      <c r="AW5" s="54"/>
+      <c r="Z5" s="61" t="s">
+        <v>87</v>
+      </c>
+      <c r="AA5" s="61"/>
+      <c r="AB5" s="61"/>
+      <c r="AC5" s="61"/>
+      <c r="AD5" s="61"/>
+      <c r="AE5" s="61"/>
+      <c r="AF5" s="61"/>
+      <c r="AG5" s="61"/>
+      <c r="AH5" s="61"/>
+      <c r="AI5" s="61"/>
+      <c r="AJ5" s="61"/>
+      <c r="AK5" s="61"/>
+      <c r="AL5" s="61"/>
+      <c r="AM5" s="61"/>
+      <c r="AN5" s="61"/>
+      <c r="AO5" s="61"/>
+      <c r="AP5" s="61"/>
+      <c r="AQ5" s="61"/>
+      <c r="AR5" s="61"/>
+      <c r="AS5" s="61"/>
+      <c r="AT5" s="61"/>
+      <c r="AU5" s="61"/>
+      <c r="AV5" s="61"/>
+      <c r="AW5" s="61"/>
       <c r="AX5" s="26"/>
       <c r="AY5" s="26"/>
       <c r="AZ5" s="26"/>
       <c r="BA5" s="26"/>
       <c r="BB5" s="26"/>
       <c r="BC5" s="26"/>
       <c r="BD5" s="26"/>
       <c r="BE5" s="26"/>
     </row>
-    <row r="6" spans="1:57" s="3" customFormat="1" ht="12" customHeight="1">
+    <row r="6" spans="1:57" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="11"/>
       <c r="B6" s="11"/>
       <c r="C6" s="11"/>
       <c r="D6" s="11"/>
       <c r="E6" s="11"/>
       <c r="F6" s="11"/>
       <c r="G6" s="11"/>
       <c r="H6" s="11"/>
       <c r="I6" s="11"/>
       <c r="J6" s="11"/>
       <c r="K6" s="11"/>
       <c r="L6" s="11"/>
       <c r="M6" s="11"/>
       <c r="N6" s="11"/>
       <c r="O6" s="11"/>
       <c r="P6" s="11"/>
       <c r="Q6" s="11"/>
       <c r="R6" s="11"/>
       <c r="S6" s="11"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
       <c r="Z6" s="5"/>
       <c r="AK6" s="1"/>
       <c r="AL6" s="25"/>
       <c r="AW6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="7" spans="1:57">
-[...1 lines deleted...]
-      <c r="B7" s="74">
+    <row r="7" spans="1:57" x14ac:dyDescent="0.2">
+      <c r="A7" s="71"/>
+      <c r="B7" s="81">
         <v>44228</v>
       </c>
-      <c r="C7" s="75"/>
-[...10 lines deleted...]
-      <c r="N7" s="76">
+      <c r="C7" s="82"/>
+      <c r="D7" s="82"/>
+      <c r="E7" s="82"/>
+      <c r="F7" s="82"/>
+      <c r="G7" s="82"/>
+      <c r="H7" s="82"/>
+      <c r="I7" s="82"/>
+      <c r="J7" s="82"/>
+      <c r="K7" s="82"/>
+      <c r="L7" s="82"/>
+      <c r="M7" s="82"/>
+      <c r="N7" s="83">
         <v>44593</v>
       </c>
-      <c r="O7" s="75"/>
-[...4 lines deleted...]
-      <c r="T7" s="60">
+      <c r="O7" s="82"/>
+      <c r="P7" s="82"/>
+      <c r="Q7" s="82"/>
+      <c r="R7" s="82"/>
+      <c r="S7" s="77"/>
+      <c r="T7" s="67">
         <v>2024</v>
       </c>
-      <c r="U7" s="60"/>
-[...4 lines deleted...]
-      <c r="Z7" s="55">
+      <c r="U7" s="67"/>
+      <c r="V7" s="67"/>
+      <c r="W7" s="67"/>
+      <c r="X7" s="67"/>
+      <c r="Y7" s="68"/>
+      <c r="Z7" s="62">
         <v>2025</v>
       </c>
-      <c r="AA7" s="72"/>
-[...10 lines deleted...]
-      <c r="AL7" s="55">
+      <c r="AA7" s="79"/>
+      <c r="AB7" s="79"/>
+      <c r="AC7" s="79"/>
+      <c r="AD7" s="79"/>
+      <c r="AE7" s="79"/>
+      <c r="AF7" s="79"/>
+      <c r="AG7" s="79"/>
+      <c r="AH7" s="79"/>
+      <c r="AI7" s="79"/>
+      <c r="AJ7" s="79"/>
+      <c r="AK7" s="80"/>
+      <c r="AL7" s="62">
         <v>2026</v>
       </c>
-      <c r="AM7" s="72"/>
-[...12 lines deleted...]
-      <c r="A8" s="65"/>
+      <c r="AM7" s="79"/>
+      <c r="AN7" s="79"/>
+      <c r="AO7" s="79"/>
+      <c r="AP7" s="79"/>
+      <c r="AQ7" s="79"/>
+      <c r="AR7" s="79"/>
+      <c r="AS7" s="79"/>
+      <c r="AT7" s="79"/>
+      <c r="AU7" s="79"/>
+      <c r="AV7" s="79"/>
+      <c r="AW7" s="80"/>
+    </row>
+    <row r="8" spans="1:57" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="72"/>
       <c r="B8" s="19" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="17" t="s">
         <v>6</v>
       </c>
       <c r="D8" s="17" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>8</v>
       </c>
       <c r="F8" s="17" t="s">
         <v>0</v>
       </c>
       <c r="G8" s="17" t="s">
         <v>1</v>
       </c>
       <c r="H8" s="17" t="s">
         <v>2</v>
       </c>
       <c r="I8" s="17" t="s">
         <v>3</v>
       </c>
       <c r="J8" s="17" t="s">
@@ -13266,92 +13467,92 @@
       <c r="AP8" s="31" t="s">
         <v>0</v>
       </c>
       <c r="AQ8" s="31" t="s">
         <v>1</v>
       </c>
       <c r="AR8" s="31" t="s">
         <v>2</v>
       </c>
       <c r="AS8" s="31" t="s">
         <v>3</v>
       </c>
       <c r="AT8" s="31" t="s">
         <v>4</v>
       </c>
       <c r="AU8" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AV8" s="32" t="s">
         <v>14</v>
       </c>
       <c r="AW8" s="30" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="9" spans="1:57">
-      <c r="A9" s="59" t="s">
+    <row r="9" spans="1:57" x14ac:dyDescent="0.2">
+      <c r="A9" s="66" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="59"/>
-[...36 lines deleted...]
-    <row r="10" spans="1:57">
+      <c r="B9" s="66"/>
+      <c r="C9" s="66"/>
+      <c r="D9" s="66"/>
+      <c r="E9" s="66"/>
+      <c r="F9" s="66"/>
+      <c r="G9" s="66"/>
+      <c r="H9" s="66"/>
+      <c r="I9" s="66"/>
+      <c r="J9" s="66"/>
+      <c r="K9" s="66"/>
+      <c r="L9" s="66"/>
+      <c r="M9" s="66"/>
+      <c r="N9" s="66"/>
+      <c r="O9" s="66"/>
+      <c r="P9" s="66"/>
+      <c r="Q9" s="66"/>
+      <c r="R9" s="66"/>
+      <c r="S9" s="66"/>
+      <c r="T9" s="66"/>
+      <c r="U9" s="66"/>
+      <c r="V9" s="66"/>
+      <c r="W9" s="66"/>
+      <c r="X9" s="66"/>
+      <c r="Y9" s="66"/>
+      <c r="Z9" s="66"/>
+      <c r="AA9" s="66"/>
+      <c r="AB9" s="66"/>
+      <c r="AC9" s="66"/>
+      <c r="AD9" s="66"/>
+      <c r="AE9" s="66"/>
+      <c r="AF9" s="66"/>
+      <c r="AG9" s="66"/>
+      <c r="AH9" s="66"/>
+      <c r="AI9" s="66"/>
+      <c r="AJ9" s="66"/>
+      <c r="AK9" s="66"/>
+    </row>
+    <row r="10" spans="1:57" x14ac:dyDescent="0.2">
       <c r="A10" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="5">
         <v>-186</v>
       </c>
       <c r="C10" s="5">
         <v>-185</v>
       </c>
       <c r="D10" s="5">
         <v>-182</v>
       </c>
       <c r="E10" s="5">
         <v>-266</v>
       </c>
       <c r="F10" s="5">
         <v>-253</v>
       </c>
       <c r="G10" s="5">
         <v>-522</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="5">
@@ -13434,55 +13635,58 @@
       </c>
       <c r="AI10" s="8">
         <v>31</v>
       </c>
       <c r="AJ10" s="8">
         <v>-5</v>
       </c>
       <c r="AK10" s="8">
         <v>83</v>
       </c>
       <c r="AL10" s="8">
         <v>67</v>
       </c>
       <c r="AM10" s="8">
         <v>32</v>
       </c>
       <c r="AN10" s="8">
         <v>43</v>
       </c>
       <c r="AO10" s="8">
         <v>32</v>
       </c>
       <c r="AP10" s="8">
         <v>-40</v>
       </c>
-      <c r="AQ10" s="77">
+      <c r="AQ10" s="8">
         <v>-24</v>
       </c>
-    </row>
-    <row r="11" spans="1:57">
+      <c r="AR10" s="57">
+        <v>-9</v>
+      </c>
+    </row>
+    <row r="11" spans="1:57" x14ac:dyDescent="0.2">
       <c r="A11" s="5" t="s">
         <v>28</v>
       </c>
       <c r="T11" s="1">
         <v>-62</v>
       </c>
       <c r="U11" s="8">
         <v>-53</v>
       </c>
       <c r="V11" s="1">
         <v>-62</v>
       </c>
       <c r="W11" s="8">
         <v>-27</v>
       </c>
       <c r="X11" s="1">
         <v>-21</v>
       </c>
       <c r="Y11" s="8">
         <v>-4</v>
       </c>
       <c r="Z11" s="8">
         <v>7</v>
       </c>
       <c r="AA11" s="8">
@@ -13511,55 +13715,58 @@
       </c>
       <c r="AI11" s="8">
         <v>17</v>
       </c>
       <c r="AJ11" s="8">
         <v>3</v>
       </c>
       <c r="AK11" s="8">
         <v>55</v>
       </c>
       <c r="AL11" s="8">
         <v>34</v>
       </c>
       <c r="AM11" s="8">
         <v>3</v>
       </c>
       <c r="AN11" s="8">
         <v>25</v>
       </c>
       <c r="AO11" s="8">
         <v>4</v>
       </c>
       <c r="AP11" s="8">
         <v>-25</v>
       </c>
-      <c r="AQ11" s="77">
+      <c r="AQ11" s="8">
         <v>-10</v>
       </c>
-    </row>
-    <row r="12" spans="1:57">
+      <c r="AR11" s="57">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:57" x14ac:dyDescent="0.2">
       <c r="A12" s="5" t="s">
         <v>29</v>
       </c>
       <c r="T12" s="1">
         <v>-27</v>
       </c>
       <c r="U12" s="8">
         <v>-11</v>
       </c>
       <c r="V12" s="1" t="s">
         <v>26</v>
       </c>
       <c r="W12" s="8">
         <v>2</v>
       </c>
       <c r="X12" s="1" t="s">
         <v>26</v>
       </c>
       <c r="Y12" s="8">
         <v>-2</v>
       </c>
       <c r="Z12" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AA12" s="8">
@@ -13588,55 +13795,58 @@
       </c>
       <c r="AI12" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AJ12" s="8">
         <v>-6</v>
       </c>
       <c r="AK12" s="8">
         <v>1</v>
       </c>
       <c r="AL12" s="8">
         <v>3</v>
       </c>
       <c r="AM12" s="8">
         <v>-3</v>
       </c>
       <c r="AN12" s="8">
         <v>1</v>
       </c>
       <c r="AO12" s="8">
         <v>2</v>
       </c>
       <c r="AP12" s="8">
         <v>-2</v>
       </c>
-      <c r="AQ12" s="77">
-[...3 lines deleted...]
-    <row r="13" spans="1:57">
+      <c r="AQ12" s="8">
+        <v>1</v>
+      </c>
+      <c r="AR12" s="57" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13" spans="1:57" x14ac:dyDescent="0.2">
       <c r="A13" s="5" t="s">
         <v>18</v>
       </c>
       <c r="T13" s="1">
         <v>-8</v>
       </c>
       <c r="U13" s="8">
         <v>-4</v>
       </c>
       <c r="V13" s="1">
         <v>2</v>
       </c>
       <c r="W13" s="8">
         <v>-6</v>
       </c>
       <c r="X13" s="1">
         <v>-10</v>
       </c>
       <c r="Y13" s="8" t="s">
         <v>26</v>
       </c>
       <c r="Z13" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AA13" s="8">
@@ -13665,55 +13875,58 @@
       </c>
       <c r="AI13" s="8">
         <v>9</v>
       </c>
       <c r="AJ13" s="8">
         <v>2</v>
       </c>
       <c r="AK13" s="8">
         <v>5</v>
       </c>
       <c r="AL13" s="8">
         <v>5</v>
       </c>
       <c r="AM13" s="8">
         <v>-1</v>
       </c>
       <c r="AN13" s="8">
         <v>1</v>
       </c>
       <c r="AO13" s="8">
         <v>1</v>
       </c>
       <c r="AP13" s="8">
         <v>-4</v>
       </c>
-      <c r="AQ13" s="77">
+      <c r="AQ13" s="8">
         <v>-3</v>
       </c>
-    </row>
-    <row r="14" spans="1:57">
+      <c r="AR13" s="57">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="14" spans="1:57" x14ac:dyDescent="0.2">
       <c r="A14" s="5" t="s">
         <v>19</v>
       </c>
       <c r="T14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U14" s="8" t="s">
         <v>26</v>
       </c>
       <c r="V14" s="1">
         <v>1</v>
       </c>
       <c r="W14" s="8">
         <v>3</v>
       </c>
       <c r="X14" s="1">
         <v>1</v>
       </c>
       <c r="Y14" s="8">
         <v>2</v>
       </c>
       <c r="Z14" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AA14" s="8">
@@ -13742,55 +13955,58 @@
       </c>
       <c r="AI14" s="8">
         <v>9</v>
       </c>
       <c r="AJ14" s="8">
         <v>2</v>
       </c>
       <c r="AK14" s="8">
         <v>13</v>
       </c>
       <c r="AL14" s="8">
         <v>10</v>
       </c>
       <c r="AM14" s="8">
         <v>13</v>
       </c>
       <c r="AN14" s="8">
         <v>23</v>
       </c>
       <c r="AO14" s="8">
         <v>18</v>
       </c>
       <c r="AP14" s="8">
         <v>2</v>
       </c>
-      <c r="AQ14" s="77">
+      <c r="AQ14" s="8">
         <v>2</v>
       </c>
-    </row>
-    <row r="15" spans="1:57">
+      <c r="AR14" s="57" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15" spans="1:57" x14ac:dyDescent="0.2">
       <c r="A15" s="5" t="s">
         <v>20</v>
       </c>
       <c r="T15" s="1">
         <v>-12</v>
       </c>
       <c r="U15" s="8">
         <v>-25</v>
       </c>
       <c r="V15" s="1">
         <v>-18</v>
       </c>
       <c r="W15" s="8">
         <v>-9</v>
       </c>
       <c r="X15" s="1">
         <v>5</v>
       </c>
       <c r="Y15" s="8">
         <v>4</v>
       </c>
       <c r="Z15" s="8">
         <v>4</v>
       </c>
       <c r="AA15" s="8">
@@ -13819,55 +14035,58 @@
       </c>
       <c r="AI15" s="8">
         <v>-9</v>
       </c>
       <c r="AJ15" s="8">
         <v>-5</v>
       </c>
       <c r="AK15" s="8">
         <v>4</v>
       </c>
       <c r="AL15" s="8">
         <v>4</v>
       </c>
       <c r="AM15" s="8">
         <v>2</v>
       </c>
       <c r="AN15" s="8">
         <v>-6</v>
       </c>
       <c r="AO15" s="8">
         <v>2</v>
       </c>
       <c r="AP15" s="8">
         <v>-11</v>
       </c>
-      <c r="AQ15" s="77">
+      <c r="AQ15" s="8">
         <v>-14</v>
       </c>
-    </row>
-    <row r="16" spans="1:57">
+      <c r="AR15" s="57" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16" spans="1:57" x14ac:dyDescent="0.2">
       <c r="A16" s="5" t="s">
         <v>21</v>
       </c>
       <c r="T16" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U16" s="8" t="s">
         <v>26</v>
       </c>
       <c r="V16" s="1" t="s">
         <v>26</v>
       </c>
       <c r="W16" s="8" t="s">
         <v>26</v>
       </c>
       <c r="X16" s="1" t="s">
         <v>26</v>
       </c>
       <c r="Y16" s="8" t="s">
         <v>26</v>
       </c>
       <c r="Z16" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AA16" s="8" t="s">
@@ -13896,55 +14115,58 @@
       </c>
       <c r="AI16" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AJ16" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AK16" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AL16" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AM16" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AN16" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AO16" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AP16" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="AQ16" s="77" t="s">
-[...3 lines deleted...]
-    <row r="17" spans="1:43">
+      <c r="AQ16" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR16" s="57" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A17" s="5" t="s">
         <v>32</v>
       </c>
       <c r="T17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U17" s="8">
         <v>-8</v>
       </c>
       <c r="V17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="W17" s="8" t="s">
         <v>26</v>
       </c>
       <c r="X17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="Y17" s="8" t="s">
         <v>26</v>
       </c>
       <c r="Z17" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AA17" s="8" t="s">
@@ -13973,55 +14195,58 @@
       </c>
       <c r="AI17" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AJ17" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AK17" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AL17" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AM17" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AN17" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AO17" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AP17" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="AQ17" s="77" t="s">
-[...3 lines deleted...]
-    <row r="18" spans="1:43">
+      <c r="AQ17" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR17" s="57" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A18" s="5" t="s">
         <v>30</v>
       </c>
       <c r="T18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U18" s="8" t="s">
         <v>26</v>
       </c>
       <c r="V18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="W18" s="8" t="s">
         <v>26</v>
       </c>
       <c r="X18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="Y18" s="8" t="s">
         <v>26</v>
       </c>
       <c r="Z18" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AA18" s="8" t="s">
@@ -14050,55 +14275,58 @@
       </c>
       <c r="AI18" s="8">
         <v>1</v>
       </c>
       <c r="AJ18" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AK18" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AL18" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AM18" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AN18" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AO18" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AP18" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="AQ18" s="77" t="s">
-[...3 lines deleted...]
-    <row r="19" spans="1:43">
+      <c r="AQ18" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR18" s="57" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A19" s="5" t="s">
         <v>25</v>
       </c>
       <c r="T19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U19" s="8" t="s">
         <v>26</v>
       </c>
       <c r="V19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="W19" s="8" t="s">
         <v>26</v>
       </c>
       <c r="X19" s="1">
         <v>1</v>
       </c>
       <c r="Y19" s="8" t="s">
         <v>26</v>
       </c>
       <c r="Z19" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AA19" s="8">
@@ -14127,55 +14355,58 @@
       </c>
       <c r="AI19" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AJ19" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AK19" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AL19" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AM19" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AN19" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AO19" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AP19" s="8">
         <v>1</v>
       </c>
-      <c r="AQ19" s="77" t="s">
-[...3 lines deleted...]
-    <row r="20" spans="1:43">
+      <c r="AQ19" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR19" s="57" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A20" s="5" t="s">
         <v>22</v>
       </c>
       <c r="T20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U20" s="8" t="s">
         <v>26</v>
       </c>
       <c r="V20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="W20" s="8" t="s">
         <v>26</v>
       </c>
       <c r="X20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="Y20" s="8" t="s">
         <v>26</v>
       </c>
       <c r="Z20" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AA20" s="8" t="s">
@@ -14204,55 +14435,58 @@
       </c>
       <c r="AI20" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AJ20" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AK20" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AL20" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AM20" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AN20" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AO20" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AP20" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="AQ20" s="77" t="s">
-[...3 lines deleted...]
-    <row r="21" spans="1:43">
+      <c r="AQ20" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR20" s="57" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="21" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A21" s="5" t="s">
         <v>23</v>
       </c>
       <c r="T21" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U21" s="8" t="s">
         <v>26</v>
       </c>
       <c r="V21" s="1">
         <v>-5</v>
       </c>
       <c r="W21" s="8">
         <v>-2</v>
       </c>
       <c r="X21" s="1" t="s">
         <v>26</v>
       </c>
       <c r="Y21" s="8">
         <v>-3</v>
       </c>
       <c r="Z21" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AA21" s="8">
@@ -14281,55 +14515,58 @@
       </c>
       <c r="AI21" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AJ21" s="8">
         <v>4</v>
       </c>
       <c r="AK21" s="8">
         <v>6</v>
       </c>
       <c r="AL21" s="8">
         <v>3</v>
       </c>
       <c r="AM21" s="8">
         <v>14</v>
       </c>
       <c r="AN21" s="8">
         <v>1</v>
       </c>
       <c r="AO21" s="8">
         <v>6</v>
       </c>
       <c r="AP21" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="AQ21" s="77" t="s">
-[...3 lines deleted...]
-    <row r="22" spans="1:43">
+      <c r="AQ21" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR21" s="57">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A22" s="5" t="s">
         <v>31</v>
       </c>
       <c r="T22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U22" s="8" t="s">
         <v>26</v>
       </c>
       <c r="V22" s="1">
         <v>1</v>
       </c>
       <c r="W22" s="8">
         <v>1</v>
       </c>
       <c r="X22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="Y22" s="8" t="s">
         <v>26</v>
       </c>
       <c r="Z22" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AA22" s="8">
@@ -14358,55 +14595,58 @@
       </c>
       <c r="AI22" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AJ22" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AK22" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AL22" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AM22" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AN22" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AO22" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AP22" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="AQ22" s="77" t="s">
-[...3 lines deleted...]
-    <row r="23" spans="1:43">
+      <c r="AQ22" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR22" s="57" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="23" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A23" s="5" t="s">
         <v>24</v>
       </c>
       <c r="T23" s="1">
         <v>-1</v>
       </c>
       <c r="U23" s="8">
         <v>-19</v>
       </c>
       <c r="V23" s="1">
         <v>-2</v>
       </c>
       <c r="W23" s="8">
         <v>-17</v>
       </c>
       <c r="X23" s="1">
         <v>-8</v>
       </c>
       <c r="Y23" s="8">
         <v>-2</v>
       </c>
       <c r="Z23" s="8">
         <v>2</v>
       </c>
       <c r="AA23" s="8">
@@ -14435,97 +14675,101 @@
       </c>
       <c r="AI23" s="8">
         <v>4</v>
       </c>
       <c r="AJ23" s="8">
         <v>-5</v>
       </c>
       <c r="AK23" s="8">
         <v>-1</v>
       </c>
       <c r="AL23" s="8">
         <v>8</v>
       </c>
       <c r="AM23" s="8">
         <v>4</v>
       </c>
       <c r="AN23" s="8">
         <v>-2</v>
       </c>
       <c r="AO23" s="8">
         <v>-1</v>
       </c>
       <c r="AP23" s="8">
         <v>-1</v>
       </c>
-      <c r="AQ23" s="77" t="s">
-[...4 lines deleted...]
-      <c r="A24" s="59" t="s">
+      <c r="AQ23" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR23" s="57">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="A24" s="66" t="s">
         <v>11</v>
       </c>
-      <c r="B24" s="59"/>
-[...37 lines deleted...]
-    <row r="25" spans="1:43">
+      <c r="B24" s="66"/>
+      <c r="C24" s="66"/>
+      <c r="D24" s="66"/>
+      <c r="E24" s="66"/>
+      <c r="F24" s="66"/>
+      <c r="G24" s="66"/>
+      <c r="H24" s="66"/>
+      <c r="I24" s="66"/>
+      <c r="J24" s="66"/>
+      <c r="K24" s="66"/>
+      <c r="L24" s="66"/>
+      <c r="M24" s="66"/>
+      <c r="N24" s="66"/>
+      <c r="O24" s="66"/>
+      <c r="P24" s="66"/>
+      <c r="Q24" s="66"/>
+      <c r="R24" s="66"/>
+      <c r="S24" s="66"/>
+      <c r="T24" s="66"/>
+      <c r="U24" s="66"/>
+      <c r="V24" s="66"/>
+      <c r="W24" s="66"/>
+      <c r="X24" s="66"/>
+      <c r="Y24" s="66"/>
+      <c r="Z24" s="66"/>
+      <c r="AA24" s="66"/>
+      <c r="AB24" s="66"/>
+      <c r="AC24" s="66"/>
+      <c r="AD24" s="66"/>
+      <c r="AE24" s="66"/>
+      <c r="AF24" s="66"/>
+      <c r="AG24" s="66"/>
+      <c r="AH24" s="66"/>
+      <c r="AI24" s="66"/>
+      <c r="AJ24" s="66"/>
+      <c r="AK24" s="66"/>
+      <c r="AQ24" s="8"/>
+      <c r="AR24" s="58"/>
+    </row>
+    <row r="25" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A25" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="5">
         <v>-164</v>
       </c>
       <c r="C25" s="5">
         <v>-165</v>
       </c>
       <c r="D25" s="5">
         <v>-155</v>
       </c>
       <c r="E25" s="5">
         <v>-216</v>
       </c>
       <c r="F25" s="5">
         <v>-211</v>
       </c>
       <c r="G25" s="5">
         <v>-423</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I25" s="5" t="s">
@@ -14608,55 +14852,58 @@
       </c>
       <c r="AI25" s="8">
         <v>19</v>
       </c>
       <c r="AJ25" s="8">
         <v>-17</v>
       </c>
       <c r="AK25" s="8">
         <v>63</v>
       </c>
       <c r="AL25" s="8">
         <v>49</v>
       </c>
       <c r="AM25" s="8">
         <v>7</v>
       </c>
       <c r="AN25" s="8">
         <v>31</v>
       </c>
       <c r="AO25" s="8">
         <v>9</v>
       </c>
       <c r="AP25" s="8">
         <v>-37</v>
       </c>
-      <c r="AQ25" s="77">
+      <c r="AQ25" s="8">
         <v>-20</v>
       </c>
-    </row>
-    <row r="26" spans="1:43">
+      <c r="AR25" s="57">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A26" s="5" t="s">
         <v>28</v>
       </c>
       <c r="T26" s="8">
         <v>-56</v>
       </c>
       <c r="U26" s="8">
         <v>-47</v>
       </c>
       <c r="V26" s="1">
         <v>-62</v>
       </c>
       <c r="W26" s="8">
         <v>-21</v>
       </c>
       <c r="X26" s="1">
         <v>-22</v>
       </c>
       <c r="Y26" s="8">
         <v>-5</v>
       </c>
       <c r="Z26" s="8">
         <v>7</v>
       </c>
       <c r="AA26" s="8">
@@ -14685,55 +14932,58 @@
       </c>
       <c r="AI26" s="8">
         <v>17</v>
       </c>
       <c r="AJ26" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AK26" s="8">
         <v>55</v>
       </c>
       <c r="AL26" s="8">
         <v>30</v>
       </c>
       <c r="AM26" s="8">
         <v>3</v>
       </c>
       <c r="AN26" s="8">
         <v>28</v>
       </c>
       <c r="AO26" s="8">
         <v>3</v>
       </c>
       <c r="AP26" s="8">
         <v>-25</v>
       </c>
-      <c r="AQ26" s="77">
+      <c r="AQ26" s="8">
         <v>-8</v>
       </c>
-    </row>
-    <row r="27" spans="1:43">
+      <c r="AR26" s="57">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A27" s="5" t="s">
         <v>29</v>
       </c>
       <c r="T27" s="8">
         <v>-27</v>
       </c>
       <c r="U27" s="8">
         <v>-11</v>
       </c>
       <c r="V27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="W27" s="8">
         <v>2</v>
       </c>
       <c r="X27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="Y27" s="8">
         <v>1</v>
       </c>
       <c r="Z27" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AA27" s="8">
@@ -14762,55 +15012,58 @@
       </c>
       <c r="AI27" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AJ27" s="8">
         <v>-6</v>
       </c>
       <c r="AK27" s="8">
         <v>3</v>
       </c>
       <c r="AL27" s="8">
         <v>3</v>
       </c>
       <c r="AM27" s="8">
         <v>-3</v>
       </c>
       <c r="AN27" s="8">
         <v>1</v>
       </c>
       <c r="AO27" s="8">
         <v>2</v>
       </c>
       <c r="AP27" s="8">
         <v>-2</v>
       </c>
-      <c r="AQ27" s="77">
-[...3 lines deleted...]
-    <row r="28" spans="1:43">
+      <c r="AQ27" s="8">
+        <v>1</v>
+      </c>
+      <c r="AR27" s="57" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="28" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A28" s="5" t="s">
         <v>19</v>
       </c>
       <c r="T28" s="8" t="s">
         <v>26</v>
       </c>
       <c r="U28" s="8" t="s">
         <v>26</v>
       </c>
       <c r="V28" s="1">
         <v>1</v>
       </c>
       <c r="W28" s="8">
         <v>3</v>
       </c>
       <c r="X28" s="1">
         <v>1</v>
       </c>
       <c r="Y28" s="8">
         <v>2</v>
       </c>
       <c r="Z28" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AA28" s="8">
@@ -14839,55 +15092,58 @@
       </c>
       <c r="AI28" s="8">
         <v>6</v>
       </c>
       <c r="AJ28" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AK28" s="8">
         <v>4</v>
       </c>
       <c r="AL28" s="8">
         <v>5</v>
       </c>
       <c r="AM28" s="8">
         <v>7</v>
       </c>
       <c r="AN28" s="8">
         <v>9</v>
       </c>
       <c r="AO28" s="8">
         <v>3</v>
       </c>
       <c r="AP28" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="AQ28" s="77">
-[...3 lines deleted...]
-    <row r="29" spans="1:43">
+      <c r="AQ28" s="8">
+        <v>1</v>
+      </c>
+      <c r="AR28" s="57" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="29" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A29" s="5" t="s">
         <v>20</v>
       </c>
       <c r="T29" s="8">
         <v>-9</v>
       </c>
       <c r="U29" s="8">
         <v>-23</v>
       </c>
       <c r="V29" s="1">
         <v>-14</v>
       </c>
       <c r="W29" s="8">
         <v>-9</v>
       </c>
       <c r="X29" s="1">
         <v>5</v>
       </c>
       <c r="Y29" s="8">
         <v>6</v>
       </c>
       <c r="Z29" s="8">
         <v>4</v>
       </c>
       <c r="AA29" s="8">
@@ -14916,55 +15172,58 @@
       </c>
       <c r="AI29" s="8">
         <v>-8</v>
       </c>
       <c r="AJ29" s="8">
         <v>-5</v>
       </c>
       <c r="AK29" s="8">
         <v>2</v>
       </c>
       <c r="AL29" s="8">
         <v>3</v>
       </c>
       <c r="AM29" s="8">
         <v>1</v>
       </c>
       <c r="AN29" s="8">
         <v>-6</v>
       </c>
       <c r="AO29" s="8">
         <v>1</v>
       </c>
       <c r="AP29" s="8">
         <v>-11</v>
       </c>
-      <c r="AQ29" s="77">
+      <c r="AQ29" s="8">
         <v>-13</v>
       </c>
-    </row>
-    <row r="30" spans="1:43">
+      <c r="AR29" s="57" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="30" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A30" s="5" t="s">
         <v>24</v>
       </c>
       <c r="T30" s="8" t="s">
         <v>26</v>
       </c>
       <c r="U30" s="8">
         <v>-8</v>
       </c>
       <c r="V30" s="1">
         <v>-1</v>
       </c>
       <c r="W30" s="8">
         <v>-14</v>
       </c>
       <c r="X30" s="1">
         <v>1</v>
       </c>
       <c r="Y30" s="8">
         <v>-1</v>
       </c>
       <c r="Z30" s="8">
         <v>2</v>
       </c>
       <c r="AA30" s="8">
@@ -14993,97 +15252,101 @@
       </c>
       <c r="AI30" s="8">
         <v>4</v>
       </c>
       <c r="AJ30" s="8">
         <v>-6</v>
       </c>
       <c r="AK30" s="8">
         <v>-1</v>
       </c>
       <c r="AL30" s="8">
         <v>8</v>
       </c>
       <c r="AM30" s="8">
         <v>-1</v>
       </c>
       <c r="AN30" s="8">
         <v>-1</v>
       </c>
       <c r="AO30" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AP30" s="8">
         <v>1</v>
       </c>
-      <c r="AQ30" s="77">
+      <c r="AQ30" s="8">
         <v>-1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="59" t="s">
+      <c r="AR30" s="57">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="A31" s="66" t="s">
         <v>12</v>
       </c>
-      <c r="B31" s="59"/>
-[...37 lines deleted...]
-    <row r="32" spans="1:43">
+      <c r="B31" s="66"/>
+      <c r="C31" s="66"/>
+      <c r="D31" s="66"/>
+      <c r="E31" s="66"/>
+      <c r="F31" s="66"/>
+      <c r="G31" s="66"/>
+      <c r="H31" s="66"/>
+      <c r="I31" s="66"/>
+      <c r="J31" s="66"/>
+      <c r="K31" s="66"/>
+      <c r="L31" s="66"/>
+      <c r="M31" s="66"/>
+      <c r="N31" s="66"/>
+      <c r="O31" s="66"/>
+      <c r="P31" s="66"/>
+      <c r="Q31" s="66"/>
+      <c r="R31" s="66"/>
+      <c r="S31" s="66"/>
+      <c r="T31" s="66"/>
+      <c r="U31" s="66"/>
+      <c r="V31" s="66"/>
+      <c r="W31" s="66"/>
+      <c r="X31" s="66"/>
+      <c r="Y31" s="66"/>
+      <c r="Z31" s="66"/>
+      <c r="AA31" s="66"/>
+      <c r="AB31" s="66"/>
+      <c r="AC31" s="66"/>
+      <c r="AD31" s="66"/>
+      <c r="AE31" s="66"/>
+      <c r="AF31" s="66"/>
+      <c r="AG31" s="66"/>
+      <c r="AH31" s="66"/>
+      <c r="AI31" s="66"/>
+      <c r="AJ31" s="66"/>
+      <c r="AK31" s="66"/>
+      <c r="AQ31" s="8"/>
+      <c r="AR31" s="58"/>
+    </row>
+    <row r="32" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A32" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B32" s="5">
         <v>-22</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D32" s="5">
         <v>-27</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>46</v>
       </c>
       <c r="F32" s="5">
         <v>-42</v>
       </c>
       <c r="G32" s="5">
         <v>-99</v>
       </c>
       <c r="H32" s="5">
         <v>-77</v>
       </c>
       <c r="I32" s="5">
@@ -15166,55 +15429,58 @@
       </c>
       <c r="AI32" s="8">
         <v>12</v>
       </c>
       <c r="AJ32" s="8">
         <v>12</v>
       </c>
       <c r="AK32" s="8">
         <v>20</v>
       </c>
       <c r="AL32" s="8">
         <v>18</v>
       </c>
       <c r="AM32" s="8">
         <v>25</v>
       </c>
       <c r="AN32" s="8">
         <v>12</v>
       </c>
       <c r="AO32" s="8">
         <v>23</v>
       </c>
       <c r="AP32" s="8">
         <v>-3</v>
       </c>
-      <c r="AQ32" s="77">
+      <c r="AQ32" s="8">
         <v>-4</v>
       </c>
-    </row>
-    <row r="33" spans="1:43">
+      <c r="AR32" s="57">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="33" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A33" s="5" t="s">
         <v>28</v>
       </c>
       <c r="T33" s="1">
         <v>-6</v>
       </c>
       <c r="U33" s="8">
         <v>-6</v>
       </c>
       <c r="V33" s="1" t="s">
         <v>26</v>
       </c>
       <c r="W33" s="8">
         <v>-6</v>
       </c>
       <c r="X33" s="1">
         <v>1</v>
       </c>
       <c r="Y33" s="8">
         <v>1</v>
       </c>
       <c r="Z33" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AA33" s="8">
@@ -15243,55 +15509,58 @@
       </c>
       <c r="AI33" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AJ33" s="8">
         <v>3</v>
       </c>
       <c r="AK33" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AL33" s="8">
         <v>4</v>
       </c>
       <c r="AM33" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AN33" s="8">
         <v>-3</v>
       </c>
       <c r="AO33" s="8">
         <v>1</v>
       </c>
       <c r="AP33" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="AQ33" s="77">
+      <c r="AQ33" s="8">
         <v>-2</v>
       </c>
-    </row>
-    <row r="34" spans="1:43">
+      <c r="AR33" s="57" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="34" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A34" s="5" t="s">
         <v>29</v>
       </c>
       <c r="T34" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U34" s="8" t="s">
         <v>26</v>
       </c>
       <c r="V34" s="1" t="s">
         <v>26</v>
       </c>
       <c r="W34" s="8" t="s">
         <v>26</v>
       </c>
       <c r="X34" s="1" t="s">
         <v>26</v>
       </c>
       <c r="Y34" s="8">
         <v>-3</v>
       </c>
       <c r="Z34" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AA34" s="8" t="s">
@@ -15320,55 +15589,58 @@
       </c>
       <c r="AI34" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AJ34" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AK34" s="8">
         <v>-2</v>
       </c>
       <c r="AL34" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AM34" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AN34" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AO34" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AP34" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="AQ34" s="77" t="s">
-[...3 lines deleted...]
-    <row r="35" spans="1:43">
+      <c r="AQ34" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR34" s="57" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="35" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A35" s="5" t="s">
         <v>18</v>
       </c>
       <c r="T35" s="1">
         <v>-8</v>
       </c>
       <c r="U35" s="8">
         <v>-4</v>
       </c>
       <c r="V35" s="1">
         <v>2</v>
       </c>
       <c r="W35" s="8">
         <v>-6</v>
       </c>
       <c r="X35" s="1">
         <v>-10</v>
       </c>
       <c r="Y35" s="8" t="s">
         <v>26</v>
       </c>
       <c r="Z35" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AA35" s="8">
@@ -15397,55 +15669,58 @@
       </c>
       <c r="AI35" s="8">
         <v>9</v>
       </c>
       <c r="AJ35" s="8">
         <v>2</v>
       </c>
       <c r="AK35" s="8">
         <v>5</v>
       </c>
       <c r="AL35" s="8">
         <v>5</v>
       </c>
       <c r="AM35" s="8">
         <v>-1</v>
       </c>
       <c r="AN35" s="8">
         <v>1</v>
       </c>
       <c r="AO35" s="8">
         <v>1</v>
       </c>
       <c r="AP35" s="8">
         <v>-4</v>
       </c>
-      <c r="AQ35" s="77">
+      <c r="AQ35" s="8">
         <v>-3</v>
       </c>
-    </row>
-    <row r="36" spans="1:43">
+      <c r="AR35" s="57">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="36" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A36" s="5" t="s">
         <v>19</v>
       </c>
       <c r="T36" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U36" s="8" t="s">
         <v>26</v>
       </c>
       <c r="V36" s="1" t="s">
         <v>26</v>
       </c>
       <c r="W36" s="8" t="s">
         <v>26</v>
       </c>
       <c r="X36" s="1" t="s">
         <v>26</v>
       </c>
       <c r="Y36" s="8" t="s">
         <v>26</v>
       </c>
       <c r="Z36" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AA36" s="8">
@@ -15474,55 +15749,58 @@
       </c>
       <c r="AI36" s="8">
         <v>3</v>
       </c>
       <c r="AJ36" s="8">
         <v>2</v>
       </c>
       <c r="AK36" s="8">
         <v>9</v>
       </c>
       <c r="AL36" s="8">
         <v>5</v>
       </c>
       <c r="AM36" s="8">
         <v>6</v>
       </c>
       <c r="AN36" s="8">
         <v>14</v>
       </c>
       <c r="AO36" s="8">
         <v>15</v>
       </c>
       <c r="AP36" s="8">
         <v>2</v>
       </c>
-      <c r="AQ36" s="77">
-[...3 lines deleted...]
-    <row r="37" spans="1:43">
+      <c r="AQ36" s="8">
+        <v>1</v>
+      </c>
+      <c r="AR36" s="57" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="37" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A37" s="5" t="s">
         <v>20</v>
       </c>
       <c r="T37" s="1">
         <v>-3</v>
       </c>
       <c r="U37" s="8">
         <v>-2</v>
       </c>
       <c r="V37" s="1">
         <v>-4</v>
       </c>
       <c r="W37" s="8" t="s">
         <v>26</v>
       </c>
       <c r="X37" s="1" t="s">
         <v>26</v>
       </c>
       <c r="Y37" s="8">
         <v>-2</v>
       </c>
       <c r="Z37" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AA37" s="8" t="s">
@@ -15551,55 +15829,58 @@
       </c>
       <c r="AI37" s="8">
         <v>-1</v>
       </c>
       <c r="AJ37" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AK37" s="8">
         <v>2</v>
       </c>
       <c r="AL37" s="8">
         <v>1</v>
       </c>
       <c r="AM37" s="8">
         <v>1</v>
       </c>
       <c r="AN37" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AO37" s="8">
         <v>1</v>
       </c>
       <c r="AP37" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="AQ37" s="77">
+      <c r="AQ37" s="8">
         <v>-1</v>
       </c>
-    </row>
-    <row r="38" spans="1:43">
+      <c r="AR37" s="57" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="38" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A38" s="5" t="s">
         <v>21</v>
       </c>
       <c r="T38" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U38" s="8" t="s">
         <v>26</v>
       </c>
       <c r="V38" s="1" t="s">
         <v>26</v>
       </c>
       <c r="W38" s="8" t="s">
         <v>26</v>
       </c>
       <c r="X38" s="1" t="s">
         <v>26</v>
       </c>
       <c r="Y38" s="8" t="s">
         <v>26</v>
       </c>
       <c r="Z38" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AA38" s="8" t="s">
@@ -15628,55 +15909,58 @@
       </c>
       <c r="AI38" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AJ38" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AK38" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AL38" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AM38" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AN38" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AO38" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AP38" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="AQ38" s="77" t="s">
-[...3 lines deleted...]
-    <row r="39" spans="1:43">
+      <c r="AQ38" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR38" s="57" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="39" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A39" s="5" t="s">
         <v>32</v>
       </c>
       <c r="T39" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U39" s="8">
         <v>-8</v>
       </c>
       <c r="V39" s="1" t="s">
         <v>26</v>
       </c>
       <c r="W39" s="8" t="s">
         <v>26</v>
       </c>
       <c r="X39" s="1" t="s">
         <v>26</v>
       </c>
       <c r="Y39" s="8" t="s">
         <v>26</v>
       </c>
       <c r="Z39" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AA39" s="8" t="s">
@@ -15705,55 +15989,58 @@
       </c>
       <c r="AI39" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AJ39" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AK39" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AL39" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AM39" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AN39" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AO39" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AP39" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="AQ39" s="77" t="s">
-[...3 lines deleted...]
-    <row r="40" spans="1:43">
+      <c r="AQ39" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR39" s="57" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="40" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A40" s="5" t="s">
         <v>30</v>
       </c>
       <c r="T40" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U40" s="8" t="s">
         <v>26</v>
       </c>
       <c r="V40" s="1" t="s">
         <v>26</v>
       </c>
       <c r="W40" s="8" t="s">
         <v>26</v>
       </c>
       <c r="X40" s="1" t="s">
         <v>26</v>
       </c>
       <c r="Y40" s="8" t="s">
         <v>26</v>
       </c>
       <c r="Z40" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AA40" s="8" t="s">
@@ -15782,55 +16069,58 @@
       </c>
       <c r="AI40" s="8">
         <v>1</v>
       </c>
       <c r="AJ40" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AK40" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AL40" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AM40" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AN40" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AO40" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AP40" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="AQ40" s="77" t="s">
-[...3 lines deleted...]
-    <row r="41" spans="1:43">
+      <c r="AQ40" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR40" s="57" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="41" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A41" s="5" t="s">
         <v>25</v>
       </c>
       <c r="T41" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U41" s="8" t="s">
         <v>26</v>
       </c>
       <c r="V41" s="1" t="s">
         <v>26</v>
       </c>
       <c r="W41" s="8" t="s">
         <v>26</v>
       </c>
       <c r="X41" s="1">
         <v>1</v>
       </c>
       <c r="Y41" s="8" t="s">
         <v>26</v>
       </c>
       <c r="Z41" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AA41" s="8">
@@ -15859,55 +16149,58 @@
       </c>
       <c r="AI41" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AJ41" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AK41" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AL41" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AM41" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AN41" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AO41" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AP41" s="8">
         <v>1</v>
       </c>
-      <c r="AQ41" s="77" t="s">
-[...3 lines deleted...]
-    <row r="42" spans="1:43">
+      <c r="AQ41" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR41" s="57" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="42" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A42" s="5" t="s">
         <v>22</v>
       </c>
       <c r="T42" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U42" s="8" t="s">
         <v>26</v>
       </c>
       <c r="V42" s="1" t="s">
         <v>26</v>
       </c>
       <c r="W42" s="8" t="s">
         <v>26</v>
       </c>
       <c r="X42" s="1" t="s">
         <v>26</v>
       </c>
       <c r="Y42" s="8" t="s">
         <v>26</v>
       </c>
       <c r="Z42" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AA42" s="8" t="s">
@@ -15936,55 +16229,58 @@
       </c>
       <c r="AI42" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AJ42" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AK42" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AL42" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AM42" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AN42" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AO42" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AP42" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="AQ42" s="77" t="s">
-[...3 lines deleted...]
-    <row r="43" spans="1:43">
+      <c r="AQ42" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR42" s="57" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="43" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A43" s="5" t="s">
         <v>23</v>
       </c>
       <c r="T43" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U43" s="8" t="s">
         <v>26</v>
       </c>
       <c r="V43" s="1">
         <v>-5</v>
       </c>
       <c r="W43" s="8">
         <v>-2</v>
       </c>
       <c r="X43" s="1" t="s">
         <v>26</v>
       </c>
       <c r="Y43" s="8">
         <v>-3</v>
       </c>
       <c r="Z43" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AA43" s="8">
@@ -16013,55 +16309,58 @@
       </c>
       <c r="AI43" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AJ43" s="8">
         <v>4</v>
       </c>
       <c r="AK43" s="8">
         <v>6</v>
       </c>
       <c r="AL43" s="8">
         <v>3</v>
       </c>
       <c r="AM43" s="8">
         <v>14</v>
       </c>
       <c r="AN43" s="8">
         <v>1</v>
       </c>
       <c r="AO43" s="8">
         <v>6</v>
       </c>
       <c r="AP43" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="AQ43" s="77" t="s">
-[...3 lines deleted...]
-    <row r="44" spans="1:43">
+      <c r="AQ43" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR43" s="57">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="44" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A44" s="5" t="s">
         <v>31</v>
       </c>
       <c r="T44" s="1" t="s">
         <v>26</v>
       </c>
       <c r="U44" s="8" t="s">
         <v>26</v>
       </c>
       <c r="V44" s="1">
         <v>1</v>
       </c>
       <c r="W44" s="8">
         <v>1</v>
       </c>
       <c r="X44" s="1" t="s">
         <v>26</v>
       </c>
       <c r="Y44" s="8" t="s">
         <v>26</v>
       </c>
       <c r="Z44" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AA44" s="8">
@@ -16090,55 +16389,58 @@
       </c>
       <c r="AI44" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AJ44" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AK44" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AL44" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AM44" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AN44" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AO44" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AP44" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="AQ44" s="77" t="s">
-[...3 lines deleted...]
-    <row r="45" spans="1:43">
+      <c r="AQ44" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR44" s="57" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="45" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A45" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B45" s="9"/>
       <c r="C45" s="9"/>
       <c r="D45" s="9"/>
       <c r="E45" s="9"/>
       <c r="F45" s="9"/>
       <c r="G45" s="9"/>
       <c r="H45" s="9"/>
       <c r="I45" s="9"/>
       <c r="J45" s="9"/>
       <c r="K45" s="9"/>
       <c r="L45" s="9"/>
       <c r="M45" s="9"/>
       <c r="N45" s="9"/>
       <c r="O45" s="9"/>
       <c r="P45" s="9"/>
       <c r="Q45" s="9"/>
       <c r="R45" s="9"/>
       <c r="S45" s="9"/>
       <c r="T45" s="2">
         <v>-1</v>
       </c>
       <c r="U45" s="10">
@@ -16188,152 +16490,155 @@
       </c>
       <c r="AJ45" s="10">
         <v>1</v>
       </c>
       <c r="AK45" s="10" t="s">
         <v>26</v>
       </c>
       <c r="AL45" s="10" t="s">
         <v>26</v>
       </c>
       <c r="AM45" s="10">
         <v>5</v>
       </c>
       <c r="AN45" s="10">
         <v>-1</v>
       </c>
       <c r="AO45" s="10">
         <v>-1</v>
       </c>
       <c r="AP45" s="10">
         <v>-2</v>
       </c>
       <c r="AQ45" s="10">
         <v>1</v>
       </c>
-    </row>
-    <row r="46" spans="1:43">
+      <c r="AR45" s="59">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="46" spans="1:44" x14ac:dyDescent="0.2">
       <c r="X46" s="23"/>
       <c r="AB46" s="24"/>
     </row>
-    <row r="47" spans="1:43">
+    <row r="47" spans="1:44" x14ac:dyDescent="0.2">
       <c r="X47" s="23"/>
     </row>
-    <row r="48" spans="1:43">
+    <row r="48" spans="1:44" x14ac:dyDescent="0.2">
       <c r="X48" s="23"/>
     </row>
-    <row r="49" spans="24:24">
+    <row r="49" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X49" s="23"/>
     </row>
-    <row r="50" spans="24:24">
+    <row r="50" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X50" s="23"/>
     </row>
-    <row r="51" spans="24:24">
+    <row r="51" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X51" s="23"/>
     </row>
-    <row r="52" spans="24:24">
+    <row r="52" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X52" s="23"/>
     </row>
-    <row r="53" spans="24:24">
+    <row r="53" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X53" s="23"/>
     </row>
-    <row r="54" spans="24:24">
+    <row r="54" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X54" s="23"/>
     </row>
-    <row r="55" spans="24:24">
+    <row r="55" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X55" s="23"/>
     </row>
-    <row r="56" spans="24:24">
+    <row r="56" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X56" s="23"/>
     </row>
-    <row r="57" spans="24:24">
+    <row r="57" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X57" s="23"/>
     </row>
-    <row r="58" spans="24:24">
+    <row r="58" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X58" s="23"/>
     </row>
-    <row r="59" spans="24:24">
+    <row r="59" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X59" s="23"/>
     </row>
-    <row r="60" spans="24:24">
+    <row r="60" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X60" s="23"/>
     </row>
-    <row r="61" spans="24:24">
+    <row r="61" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X61" s="23"/>
     </row>
-    <row r="62" spans="24:24">
+    <row r="62" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X62" s="23"/>
     </row>
-    <row r="63" spans="24:24">
+    <row r="63" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X63" s="23"/>
     </row>
-    <row r="64" spans="24:24">
+    <row r="64" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X64" s="23"/>
     </row>
-    <row r="65" spans="24:24">
+    <row r="65" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X65" s="23"/>
     </row>
-    <row r="66" spans="24:24">
+    <row r="66" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X66" s="23"/>
     </row>
-    <row r="67" spans="24:24">
+    <row r="67" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X67" s="23"/>
     </row>
-    <row r="68" spans="24:24">
+    <row r="68" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X68" s="23"/>
     </row>
-    <row r="69" spans="24:24">
+    <row r="69" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X69" s="23"/>
     </row>
-    <row r="70" spans="24:24">
+    <row r="70" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X70" s="23"/>
     </row>
-    <row r="71" spans="24:24">
+    <row r="71" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X71" s="23"/>
     </row>
-    <row r="72" spans="24:24">
+    <row r="72" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X72" s="23"/>
     </row>
-    <row r="73" spans="24:24">
+    <row r="73" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X73" s="23"/>
     </row>
-    <row r="74" spans="24:24">
+    <row r="74" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X74" s="23"/>
     </row>
-    <row r="75" spans="24:24">
+    <row r="75" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X75" s="23"/>
     </row>
-    <row r="76" spans="24:24">
+    <row r="76" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X76" s="23"/>
     </row>
-    <row r="77" spans="24:24">
+    <row r="77" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X77" s="23"/>
     </row>
-    <row r="78" spans="24:24">
+    <row r="78" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X78" s="23"/>
     </row>
-    <row r="79" spans="24:24">
+    <row r="79" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X79" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="Z5:AW5"/>
     <mergeCell ref="AL7:AW7"/>
     <mergeCell ref="A24:AK24"/>
     <mergeCell ref="A31:AK31"/>
     <mergeCell ref="Z7:AK7"/>
     <mergeCell ref="T7:Y7"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:S7"/>
     <mergeCell ref="A9:AK9"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>