--- v0 (2026-04-15)
+++ v1 (2026-05-25)
@@ -10,69 +10,69 @@
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-795" yWindow="135" windowWidth="23250" windowHeight="13170" firstSheet="3" activeTab="5"/>
+    <workbookView xWindow="-792" yWindow="132" windowWidth="23256" windowHeight="13176" firstSheet="2" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="Келгендер" sheetId="1" r:id="rId1"/>
     <sheet name="Келгендер шілде 2024-2026" sheetId="5" r:id="rId2"/>
     <sheet name="Кеткендер" sheetId="6" r:id="rId3"/>
     <sheet name="Кеткендер шілде 2024-2026" sheetId="2" r:id="rId4"/>
     <sheet name="Ішкі көші-қонның айырымы" sheetId="4" r:id="rId5"/>
     <sheet name="Ішкі көші қон айырым 2024-2026 " sheetId="7" r:id="rId6"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="497" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="501" uniqueCount="39">
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
@@ -139,50 +139,56 @@
     <t>ҚР ішіндегі кеткендер саны</t>
   </si>
   <si>
     <t xml:space="preserve">мамыр </t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Шығыс Қазақстан облысы</t>
   </si>
   <si>
     <t>Өскемен қалалық әкімшілігі</t>
   </si>
   <si>
     <t>Риддер қалалық әкімшілігі</t>
   </si>
   <si>
     <t>Марқакөл ауданы</t>
   </si>
   <si>
     <t>Үлкен Нарын ауданы</t>
   </si>
   <si>
     <t>Шығыс Қазақстан облысының ішкі көші-қонның айырымы</t>
+  </si>
+  <si>
+    <t>Өскемен қ.ә.</t>
+  </si>
+  <si>
+    <t>Риддер қ.ә.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="10">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
       <charset val="204"/>
@@ -294,93 +300,93 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="67">
+  <cellXfs count="71">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
@@ -466,617 +472,487 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_05_19" xfId="1"/>
     <cellStyle name="Обычный_обл.уровень" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>19</xdr:col>
       <xdr:colOff>251460</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>121920</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2049" name="Picture 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2171700" cy="548640"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>0</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>83820</xdr:rowOff>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>304800</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>7620</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1025" name="Picture 2"/>
+        <xdr:cNvPr id="3073" name="Picture 3"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1516380" cy="548640"/>
-[...45 lines deleted...]
-          <a:ext cx="1775460" cy="548640"/>
+          <a:ext cx="2926080" cy="899160"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>19</xdr:col>
       <xdr:colOff>175260</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>121920</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3073" name="Picture 2"/>
+        <xdr:cNvPr id="4097" name="Picture 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2049780" cy="548640"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>0</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>121920</xdr:rowOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>297180</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>198120</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4097" name="Picture 2"/>
+        <xdr:cNvPr id="5121" name="Picture 3"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1645920" cy="548640"/>
-[...45 lines deleted...]
-          <a:ext cx="1844040" cy="548640"/>
+          <a:ext cx="2926080" cy="899160"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>19</xdr:col>
       <xdr:colOff>160020</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>137160</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5121" name="Picture 2"/>
+        <xdr:cNvPr id="6145" name="Picture 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2194560" cy="563880"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>0</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>68580</xdr:rowOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>327660</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>99060</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6145" name="Picture 2"/>
+        <xdr:cNvPr id="1025" name="Picture 3"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1455420" cy="548640"/>
-[...45 lines deleted...]
-          <a:ext cx="1828800" cy="548640"/>
+          <a:ext cx="2926080" cy="899160"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1102,51 +978,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1306,168 +1182,168 @@
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:AQ43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="T9" sqref="T9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="28" style="13" customWidth="1"/>
     <col min="2" max="19" width="0" style="13" hidden="1" customWidth="1"/>
-    <col min="20" max="16384" width="9.140625" style="13"/>
+    <col min="20" max="16384" width="9.109375" style="13"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:43" ht="12.75">
-      <c r="A3" s="58" t="s">
+    <row r="3" spans="1:43" ht="13.2">
+      <c r="A3" s="62" t="s">
         <v>27</v>
       </c>
-      <c r="B3" s="58"/>
-[...40 lines deleted...]
-      <c r="AQ3" s="58"/>
+      <c r="B3" s="62"/>
+      <c r="C3" s="62"/>
+      <c r="D3" s="62"/>
+      <c r="E3" s="62"/>
+      <c r="F3" s="62"/>
+      <c r="G3" s="62"/>
+      <c r="H3" s="62"/>
+      <c r="I3" s="62"/>
+      <c r="J3" s="62"/>
+      <c r="K3" s="62"/>
+      <c r="L3" s="62"/>
+      <c r="M3" s="62"/>
+      <c r="N3" s="62"/>
+      <c r="O3" s="62"/>
+      <c r="P3" s="62"/>
+      <c r="Q3" s="62"/>
+      <c r="R3" s="62"/>
+      <c r="S3" s="62"/>
+      <c r="T3" s="62"/>
+      <c r="U3" s="62"/>
+      <c r="V3" s="62"/>
+      <c r="W3" s="62"/>
+      <c r="X3" s="62"/>
+      <c r="Y3" s="62"/>
+      <c r="Z3" s="62"/>
+      <c r="AA3" s="62"/>
+      <c r="AB3" s="62"/>
+      <c r="AC3" s="62"/>
+      <c r="AD3" s="62"/>
+      <c r="AE3" s="62"/>
+      <c r="AF3" s="62"/>
+      <c r="AG3" s="62"/>
+      <c r="AH3" s="62"/>
+      <c r="AI3" s="62"/>
+      <c r="AJ3" s="62"/>
+      <c r="AK3" s="62"/>
+      <c r="AL3" s="62"/>
+      <c r="AM3" s="62"/>
+      <c r="AN3" s="62"/>
+      <c r="AO3" s="62"/>
+      <c r="AP3" s="62"/>
+      <c r="AQ3" s="62"/>
     </row>
     <row r="4" spans="1:43" s="1" customFormat="1">
       <c r="X4" s="2"/>
       <c r="Y4" s="3"/>
       <c r="Z4" s="16"/>
       <c r="AA4" s="16"/>
       <c r="AQ4" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:43">
-      <c r="A5" s="59"/>
-      <c r="B5" s="61">
+      <c r="A5" s="63"/>
+      <c r="B5" s="65">
         <v>2021</v>
       </c>
-      <c r="C5" s="62"/>
-[...10 lines deleted...]
-      <c r="N5" s="61">
+      <c r="C5" s="66"/>
+      <c r="D5" s="66"/>
+      <c r="E5" s="66"/>
+      <c r="F5" s="66"/>
+      <c r="G5" s="66"/>
+      <c r="H5" s="66"/>
+      <c r="I5" s="66"/>
+      <c r="J5" s="66"/>
+      <c r="K5" s="66"/>
+      <c r="L5" s="66"/>
+      <c r="M5" s="66"/>
+      <c r="N5" s="65">
         <v>2022</v>
       </c>
-      <c r="O5" s="62"/>
-[...10 lines deleted...]
-      <c r="Z5" s="63">
+      <c r="O5" s="66"/>
+      <c r="P5" s="66"/>
+      <c r="Q5" s="66"/>
+      <c r="R5" s="66"/>
+      <c r="S5" s="66"/>
+      <c r="T5" s="66"/>
+      <c r="U5" s="66"/>
+      <c r="V5" s="66"/>
+      <c r="W5" s="66"/>
+      <c r="X5" s="66"/>
+      <c r="Y5" s="66"/>
+      <c r="Z5" s="67">
         <v>2023</v>
       </c>
-      <c r="AA5" s="63"/>
-[...10 lines deleted...]
-      <c r="AL5" s="55">
+      <c r="AA5" s="67"/>
+      <c r="AB5" s="67"/>
+      <c r="AC5" s="67"/>
+      <c r="AD5" s="67"/>
+      <c r="AE5" s="67"/>
+      <c r="AF5" s="67"/>
+      <c r="AG5" s="67"/>
+      <c r="AH5" s="67"/>
+      <c r="AI5" s="67"/>
+      <c r="AJ5" s="67"/>
+      <c r="AK5" s="59"/>
+      <c r="AL5" s="59">
         <v>2024</v>
       </c>
-      <c r="AM5" s="56"/>
-[...3 lines deleted...]
-      <c r="AQ5" s="57"/>
+      <c r="AM5" s="60"/>
+      <c r="AN5" s="60"/>
+      <c r="AO5" s="60"/>
+      <c r="AP5" s="60"/>
+      <c r="AQ5" s="61"/>
     </row>
     <row r="6" spans="1:43">
-      <c r="A6" s="60"/>
+      <c r="A6" s="64"/>
       <c r="B6" s="17" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="17" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="18" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="18" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="18" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="18" t="s">
         <v>7</v>
       </c>
       <c r="H6" s="18" t="s">
         <v>8</v>
       </c>
       <c r="I6" s="17" t="s">
         <v>0</v>
       </c>
       <c r="J6" s="17" t="s">
@@ -1552,95 +1428,95 @@
         <v>14</v>
       </c>
       <c r="AK6" s="17" t="s">
         <v>15</v>
       </c>
       <c r="AL6" s="43" t="s">
         <v>2</v>
       </c>
       <c r="AM6" s="43" t="s">
         <v>3</v>
       </c>
       <c r="AN6" s="20" t="s">
         <v>4</v>
       </c>
       <c r="AO6" s="44" t="s">
         <v>5</v>
       </c>
       <c r="AP6" s="50" t="s">
         <v>29</v>
       </c>
       <c r="AQ6" s="51" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:43">
-      <c r="A7" s="64" t="s">
+      <c r="A7" s="68" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="64"/>
-[...40 lines deleted...]
-      <c r="AQ7" s="54"/>
+      <c r="B7" s="68"/>
+      <c r="C7" s="68"/>
+      <c r="D7" s="68"/>
+      <c r="E7" s="68"/>
+      <c r="F7" s="68"/>
+      <c r="G7" s="68"/>
+      <c r="H7" s="68"/>
+      <c r="I7" s="68"/>
+      <c r="J7" s="68"/>
+      <c r="K7" s="68"/>
+      <c r="L7" s="68"/>
+      <c r="M7" s="68"/>
+      <c r="N7" s="68"/>
+      <c r="O7" s="68"/>
+      <c r="P7" s="68"/>
+      <c r="Q7" s="68"/>
+      <c r="R7" s="68"/>
+      <c r="S7" s="68"/>
+      <c r="T7" s="68"/>
+      <c r="U7" s="68"/>
+      <c r="V7" s="68"/>
+      <c r="W7" s="68"/>
+      <c r="X7" s="68"/>
+      <c r="Y7" s="68"/>
+      <c r="Z7" s="68"/>
+      <c r="AA7" s="68"/>
+      <c r="AB7" s="68"/>
+      <c r="AC7" s="68"/>
+      <c r="AD7" s="68"/>
+      <c r="AE7" s="68"/>
+      <c r="AF7" s="68"/>
+      <c r="AG7" s="68"/>
+      <c r="AH7" s="68"/>
+      <c r="AI7" s="68"/>
+      <c r="AJ7" s="68"/>
+      <c r="AK7" s="68"/>
+      <c r="AL7" s="68"/>
+      <c r="AM7" s="68"/>
+      <c r="AN7" s="68"/>
+      <c r="AO7" s="68"/>
+      <c r="AP7" s="68"/>
+      <c r="AQ7" s="58"/>
     </row>
     <row r="8" spans="1:43">
       <c r="A8" s="48" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="6"/>
       <c r="C8" s="6"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="10"/>
       <c r="I8" s="7"/>
       <c r="J8" s="8"/>
       <c r="K8" s="9"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="15"/>
       <c r="O8" s="15"/>
       <c r="P8" s="15"/>
       <c r="Q8" s="15"/>
       <c r="R8" s="15"/>
       <c r="S8" s="15"/>
       <c r="T8" s="11">
         <v>1418</v>
@@ -2739,95 +2615,95 @@
         <v>77</v>
       </c>
       <c r="AK19" s="11">
         <v>125</v>
       </c>
       <c r="AL19" s="15">
         <v>143</v>
       </c>
       <c r="AM19" s="11">
         <v>79</v>
       </c>
       <c r="AN19" s="25">
         <v>101</v>
       </c>
       <c r="AO19" s="11">
         <v>125</v>
       </c>
       <c r="AP19" s="11">
         <v>129</v>
       </c>
       <c r="AQ19" s="41">
         <v>109</v>
       </c>
     </row>
     <row r="20" spans="1:43">
-      <c r="A20" s="65" t="s">
+      <c r="A20" s="69" t="s">
         <v>12</v>
       </c>
-      <c r="B20" s="65"/>
-[...40 lines deleted...]
-      <c r="AQ20" s="65"/>
+      <c r="B20" s="69"/>
+      <c r="C20" s="69"/>
+      <c r="D20" s="69"/>
+      <c r="E20" s="69"/>
+      <c r="F20" s="69"/>
+      <c r="G20" s="69"/>
+      <c r="H20" s="69"/>
+      <c r="I20" s="69"/>
+      <c r="J20" s="69"/>
+      <c r="K20" s="69"/>
+      <c r="L20" s="69"/>
+      <c r="M20" s="69"/>
+      <c r="N20" s="69"/>
+      <c r="O20" s="69"/>
+      <c r="P20" s="69"/>
+      <c r="Q20" s="69"/>
+      <c r="R20" s="69"/>
+      <c r="S20" s="69"/>
+      <c r="T20" s="69"/>
+      <c r="U20" s="69"/>
+      <c r="V20" s="69"/>
+      <c r="W20" s="69"/>
+      <c r="X20" s="69"/>
+      <c r="Y20" s="69"/>
+      <c r="Z20" s="69"/>
+      <c r="AA20" s="69"/>
+      <c r="AB20" s="69"/>
+      <c r="AC20" s="69"/>
+      <c r="AD20" s="69"/>
+      <c r="AE20" s="69"/>
+      <c r="AF20" s="69"/>
+      <c r="AG20" s="69"/>
+      <c r="AH20" s="69"/>
+      <c r="AI20" s="69"/>
+      <c r="AJ20" s="69"/>
+      <c r="AK20" s="69"/>
+      <c r="AL20" s="69"/>
+      <c r="AM20" s="69"/>
+      <c r="AN20" s="69"/>
+      <c r="AO20" s="69"/>
+      <c r="AP20" s="69"/>
+      <c r="AQ20" s="69"/>
     </row>
     <row r="21" spans="1:43">
       <c r="A21" s="48" t="s">
         <v>31</v>
       </c>
       <c r="B21" s="6"/>
       <c r="C21" s="6"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="12"/>
       <c r="I21" s="7"/>
       <c r="J21" s="8"/>
       <c r="K21" s="9"/>
       <c r="L21" s="26"/>
       <c r="M21" s="8"/>
       <c r="N21" s="15"/>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21" s="15"/>
       <c r="S21" s="15"/>
       <c r="T21" s="11">
         <v>837</v>
@@ -3356,95 +3232,95 @@
         <v>35</v>
       </c>
       <c r="AK26" s="11">
         <v>49</v>
       </c>
       <c r="AL26" s="15">
         <v>56</v>
       </c>
       <c r="AM26" s="11">
         <v>33</v>
       </c>
       <c r="AN26" s="25">
         <v>39</v>
       </c>
       <c r="AO26" s="11">
         <v>55</v>
       </c>
       <c r="AP26" s="11">
         <v>49</v>
       </c>
       <c r="AQ26" s="41">
         <v>54</v>
       </c>
     </row>
     <row r="27" spans="1:43">
-      <c r="A27" s="54" t="s">
+      <c r="A27" s="58" t="s">
         <v>11</v>
       </c>
-      <c r="B27" s="54"/>
-[...40 lines deleted...]
-      <c r="AQ27" s="54"/>
+      <c r="B27" s="58"/>
+      <c r="C27" s="58"/>
+      <c r="D27" s="58"/>
+      <c r="E27" s="58"/>
+      <c r="F27" s="58"/>
+      <c r="G27" s="58"/>
+      <c r="H27" s="58"/>
+      <c r="I27" s="58"/>
+      <c r="J27" s="58"/>
+      <c r="K27" s="58"/>
+      <c r="L27" s="58"/>
+      <c r="M27" s="58"/>
+      <c r="N27" s="58"/>
+      <c r="O27" s="58"/>
+      <c r="P27" s="58"/>
+      <c r="Q27" s="58"/>
+      <c r="R27" s="58"/>
+      <c r="S27" s="58"/>
+      <c r="T27" s="58"/>
+      <c r="U27" s="58"/>
+      <c r="V27" s="58"/>
+      <c r="W27" s="58"/>
+      <c r="X27" s="58"/>
+      <c r="Y27" s="58"/>
+      <c r="Z27" s="58"/>
+      <c r="AA27" s="58"/>
+      <c r="AB27" s="58"/>
+      <c r="AC27" s="58"/>
+      <c r="AD27" s="58"/>
+      <c r="AE27" s="58"/>
+      <c r="AF27" s="58"/>
+      <c r="AG27" s="58"/>
+      <c r="AH27" s="58"/>
+      <c r="AI27" s="58"/>
+      <c r="AJ27" s="58"/>
+      <c r="AK27" s="58"/>
+      <c r="AL27" s="58"/>
+      <c r="AM27" s="58"/>
+      <c r="AN27" s="58"/>
+      <c r="AO27" s="58"/>
+      <c r="AP27" s="58"/>
+      <c r="AQ27" s="58"/>
     </row>
     <row r="28" spans="1:43">
       <c r="A28" s="48" t="s">
         <v>31</v>
       </c>
       <c r="B28" s="6"/>
       <c r="C28" s="6"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="8"/>
       <c r="I28" s="7"/>
       <c r="J28" s="8"/>
       <c r="K28" s="9"/>
       <c r="L28" s="10"/>
       <c r="M28" s="10"/>
       <c r="N28" s="11"/>
       <c r="O28" s="11"/>
       <c r="P28" s="11"/>
       <c r="Q28" s="11"/>
       <c r="R28" s="11"/>
       <c r="S28" s="11"/>
       <c r="T28" s="11">
         <v>581</v>
@@ -4681,2882 +4557,2970 @@
       <c r="Z43" s="11"/>
       <c r="AA43" s="11"/>
       <c r="AB43" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A27:AQ27"/>
     <mergeCell ref="AL5:AQ5"/>
     <mergeCell ref="A3:AQ3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="A7:AQ7"/>
     <mergeCell ref="A20:AQ20"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AW44"/>
+  <dimension ref="A5:BJ46"/>
   <sheetViews>
-    <sheetView topLeftCell="A13" workbookViewId="0">
-      <selection activeCell="AM8" sqref="AM8:AM43"/>
+    <sheetView topLeftCell="A4" workbookViewId="0">
+      <selection activeCell="AG5" sqref="AG5:AW5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="28" style="13" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="13"/>
+    <col min="1" max="1" width="20" style="13" customWidth="1"/>
+    <col min="2" max="24" width="0" style="13" hidden="1" customWidth="1"/>
+    <col min="25" max="25" width="5.44140625" style="13" hidden="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="13"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:49" ht="16.149999999999999" customHeight="1">
-      <c r="A3" s="58" t="s">
+    <row r="5" spans="1:62" ht="16.2" customHeight="1">
+      <c r="AA5" s="52"/>
+      <c r="AE5" s="52"/>
+      <c r="AF5" s="52"/>
+      <c r="AG5" s="62" t="s">
         <v>27</v>
       </c>
-      <c r="B3" s="58"/>
-[...51 lines deleted...]
-      <c r="AW4" s="4" t="s">
+      <c r="AH5" s="62"/>
+      <c r="AI5" s="62"/>
+      <c r="AJ5" s="62"/>
+      <c r="AK5" s="62"/>
+      <c r="AL5" s="62"/>
+      <c r="AM5" s="62"/>
+      <c r="AN5" s="62"/>
+      <c r="AO5" s="62"/>
+      <c r="AP5" s="62"/>
+      <c r="AQ5" s="62"/>
+      <c r="AR5" s="62"/>
+      <c r="AS5" s="62"/>
+      <c r="AT5" s="62"/>
+      <c r="AU5" s="62"/>
+      <c r="AV5" s="62"/>
+      <c r="AW5" s="62"/>
+      <c r="AX5" s="52"/>
+      <c r="AY5" s="52"/>
+      <c r="AZ5" s="52"/>
+      <c r="BA5" s="52"/>
+      <c r="BB5" s="52"/>
+      <c r="BC5" s="52"/>
+      <c r="BD5" s="52"/>
+      <c r="BE5" s="52"/>
+      <c r="BF5" s="52"/>
+      <c r="BG5" s="52"/>
+      <c r="BH5" s="52"/>
+      <c r="BI5" s="52"/>
+      <c r="BJ5" s="52"/>
+    </row>
+    <row r="6" spans="1:62" s="1" customFormat="1" ht="13.2" customHeight="1">
+      <c r="Y6" s="4"/>
+      <c r="AK6" s="4"/>
+      <c r="AW6" s="4" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:49">
-[...1 lines deleted...]
-      <c r="B5" s="61">
+    <row r="7" spans="1:62">
+      <c r="A7" s="63"/>
+      <c r="B7" s="65">
         <v>2021</v>
       </c>
-      <c r="C5" s="62"/>
-[...10 lines deleted...]
-      <c r="N5" s="61">
+      <c r="C7" s="66"/>
+      <c r="D7" s="66"/>
+      <c r="E7" s="66"/>
+      <c r="F7" s="66"/>
+      <c r="G7" s="66"/>
+      <c r="H7" s="66"/>
+      <c r="I7" s="66"/>
+      <c r="J7" s="66"/>
+      <c r="K7" s="66"/>
+      <c r="L7" s="66"/>
+      <c r="M7" s="66"/>
+      <c r="N7" s="65">
         <v>2022</v>
       </c>
-      <c r="O5" s="62"/>
-[...4 lines deleted...]
-      <c r="T5" s="56">
+      <c r="O7" s="66"/>
+      <c r="P7" s="66"/>
+      <c r="Q7" s="66"/>
+      <c r="R7" s="66"/>
+      <c r="S7" s="66"/>
+      <c r="T7" s="60">
         <v>2024</v>
       </c>
-      <c r="U5" s="56"/>
-[...4 lines deleted...]
-      <c r="Z5" s="55">
+      <c r="U7" s="60"/>
+      <c r="V7" s="60"/>
+      <c r="W7" s="60"/>
+      <c r="X7" s="60"/>
+      <c r="Y7" s="60"/>
+      <c r="Z7" s="59">
         <v>2025</v>
       </c>
-      <c r="AA5" s="56"/>
-[...10 lines deleted...]
-      <c r="AL5" s="55">
+      <c r="AA7" s="60"/>
+      <c r="AB7" s="60"/>
+      <c r="AC7" s="60"/>
+      <c r="AD7" s="60"/>
+      <c r="AE7" s="60"/>
+      <c r="AF7" s="60"/>
+      <c r="AG7" s="60"/>
+      <c r="AH7" s="60"/>
+      <c r="AI7" s="60"/>
+      <c r="AJ7" s="60"/>
+      <c r="AK7" s="61"/>
+      <c r="AL7" s="59">
         <v>2026</v>
       </c>
-      <c r="AM5" s="56"/>
-[...13 lines deleted...]
-      <c r="B6" s="17" t="s">
+      <c r="AM7" s="60"/>
+      <c r="AN7" s="60"/>
+      <c r="AO7" s="60"/>
+      <c r="AP7" s="60"/>
+      <c r="AQ7" s="60"/>
+      <c r="AR7" s="60"/>
+      <c r="AS7" s="60"/>
+      <c r="AT7" s="60"/>
+      <c r="AU7" s="60"/>
+      <c r="AV7" s="60"/>
+      <c r="AW7" s="61"/>
+    </row>
+    <row r="8" spans="1:62" ht="18" customHeight="1">
+      <c r="A8" s="64"/>
+      <c r="B8" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="17" t="s">
+      <c r="C8" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="D6" s="18" t="s">
+      <c r="D8" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="E6" s="18" t="s">
+      <c r="E8" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="F6" s="18" t="s">
+      <c r="F8" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="G6" s="18" t="s">
+      <c r="G8" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="H6" s="18" t="s">
+      <c r="H8" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="I6" s="17" t="s">
+      <c r="I8" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="J6" s="17" t="s">
+      <c r="J8" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="K6" s="17" t="s">
+      <c r="K8" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="L6" s="17" t="s">
+      <c r="L8" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="M6" s="17" t="s">
+      <c r="M8" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="N6" s="19" t="s">
+      <c r="N8" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="O6" s="19" t="s">
+      <c r="O8" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="P6" s="20" t="s">
+      <c r="P8" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="Q6" s="21" t="s">
+      <c r="Q8" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="R6" s="21" t="s">
+      <c r="R8" s="21" t="s">
         <v>6</v>
       </c>
-      <c r="S6" s="21" t="s">
+      <c r="S8" s="21" t="s">
         <v>7</v>
       </c>
-      <c r="T6" s="46" t="s">
+      <c r="T8" s="46" t="s">
         <v>8</v>
       </c>
-      <c r="U6" s="46" t="s">
+      <c r="U8" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="V6" s="46" t="s">
+      <c r="V8" s="46" t="s">
         <v>1</v>
       </c>
-      <c r="W6" s="46" t="s">
+      <c r="W8" s="46" t="s">
         <v>13</v>
       </c>
-      <c r="X6" s="46" t="s">
+      <c r="X8" s="46" t="s">
         <v>14</v>
       </c>
-      <c r="Y6" s="21" t="s">
+      <c r="Y8" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="Z6" s="43" t="s">
+      <c r="Z8" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="AA6" s="43" t="s">
+      <c r="AA8" s="43" t="s">
         <v>3</v>
       </c>
-      <c r="AB6" s="20" t="s">
+      <c r="AB8" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="AC6" s="44" t="s">
+      <c r="AC8" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="AD6" s="44" t="s">
+      <c r="AD8" s="55" t="s">
         <v>29</v>
       </c>
-      <c r="AE6" s="44" t="s">
+      <c r="AE8" s="55" t="s">
         <v>7</v>
       </c>
-      <c r="AF6" s="46" t="s">
+      <c r="AF8" s="43" t="s">
         <v>8</v>
       </c>
-      <c r="AG6" s="46" t="s">
+      <c r="AG8" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="AH6" s="46" t="s">
+      <c r="AH8" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="AI6" s="46" t="s">
+      <c r="AI8" s="43" t="s">
         <v>13</v>
       </c>
-      <c r="AJ6" s="53" t="s">
+      <c r="AJ8" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="AK6" s="17" t="s">
+      <c r="AK8" s="56" t="s">
         <v>15</v>
       </c>
-      <c r="AL6" s="43" t="s">
+      <c r="AL8" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="AM6" s="43" t="s">
+      <c r="AM8" s="43" t="s">
         <v>3</v>
       </c>
-      <c r="AN6" s="20" t="s">
+      <c r="AN8" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="AO6" s="44" t="s">
+      <c r="AO8" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="AP6" s="44" t="s">
+      <c r="AP8" s="55" t="s">
         <v>29</v>
       </c>
-      <c r="AQ6" s="44" t="s">
+      <c r="AQ8" s="55" t="s">
         <v>7</v>
       </c>
-      <c r="AR6" s="46" t="s">
+      <c r="AR8" s="43" t="s">
         <v>8</v>
       </c>
-      <c r="AS6" s="46" t="s">
+      <c r="AS8" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="AT6" s="46" t="s">
+      <c r="AT8" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="AU6" s="46" t="s">
+      <c r="AU8" s="43" t="s">
         <v>13</v>
       </c>
-      <c r="AV6" s="53" t="s">
+      <c r="AV8" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="AW6" s="17" t="s">
+      <c r="AW8" s="56" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="7" spans="1:49">
-      <c r="A7" s="64" t="s">
+    <row r="9" spans="1:62" ht="14.4" customHeight="1">
+      <c r="B9" s="53"/>
+      <c r="C9" s="53"/>
+      <c r="D9" s="53"/>
+      <c r="E9" s="53"/>
+      <c r="F9" s="53"/>
+      <c r="G9" s="53"/>
+      <c r="H9" s="53"/>
+      <c r="I9" s="53"/>
+      <c r="J9" s="53"/>
+      <c r="K9" s="53"/>
+      <c r="L9" s="53"/>
+      <c r="M9" s="53"/>
+      <c r="N9" s="53"/>
+      <c r="O9" s="53"/>
+      <c r="P9" s="53"/>
+      <c r="Q9" s="53"/>
+      <c r="R9" s="53"/>
+      <c r="S9" s="53"/>
+      <c r="T9" s="53"/>
+      <c r="U9" s="53"/>
+      <c r="V9" s="53"/>
+      <c r="W9" s="53"/>
+      <c r="X9" s="53"/>
+      <c r="Y9" s="53"/>
+      <c r="Z9" s="68" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="64"/>
-[...37 lines deleted...]
-      <c r="A8" s="13" t="s">
+      <c r="AA9" s="68"/>
+      <c r="AB9" s="68"/>
+      <c r="AC9" s="68"/>
+      <c r="AD9" s="68"/>
+      <c r="AE9" s="68"/>
+      <c r="AF9" s="68"/>
+      <c r="AG9" s="68"/>
+      <c r="AH9" s="68"/>
+      <c r="AI9" s="68"/>
+      <c r="AJ9" s="68"/>
+      <c r="AK9" s="68"/>
+      <c r="AL9" s="68"/>
+      <c r="AM9" s="68"/>
+    </row>
+    <row r="10" spans="1:62">
+      <c r="A10" s="40" t="s">
         <v>31</v>
       </c>
-      <c r="T8" s="41">
+      <c r="T10" s="41">
         <v>2406</v>
       </c>
-      <c r="U8" s="41">
+      <c r="U10" s="41">
         <v>2233</v>
       </c>
-      <c r="V8" s="41">
+      <c r="V10" s="41">
         <v>3213</v>
       </c>
-      <c r="W8" s="41">
+      <c r="W10" s="41">
         <v>3406</v>
       </c>
-      <c r="X8" s="41">
+      <c r="X10" s="41">
         <v>3014</v>
       </c>
-      <c r="Y8" s="41">
+      <c r="Y10" s="41">
         <v>2673</v>
       </c>
-      <c r="Z8" s="11">
+      <c r="Z10" s="11">
         <v>2995</v>
       </c>
-      <c r="AA8" s="11">
+      <c r="AA10" s="11">
         <v>2777</v>
       </c>
-      <c r="AB8" s="11">
+      <c r="AB10" s="11">
         <v>2150</v>
       </c>
-      <c r="AC8" s="11">
+      <c r="AC10" s="11">
         <v>2868</v>
       </c>
-      <c r="AD8" s="15">
+      <c r="AD10" s="15">
         <v>2561</v>
       </c>
-      <c r="AE8" s="11">
+      <c r="AE10" s="11">
         <v>2615</v>
       </c>
-      <c r="AF8" s="11">
+      <c r="AF10" s="11">
         <v>2893</v>
       </c>
-      <c r="AG8" s="11">
+      <c r="AG10" s="11">
         <v>3557</v>
       </c>
-      <c r="AH8" s="11">
+      <c r="AH10" s="11">
         <v>3532</v>
       </c>
-      <c r="AI8" s="11">
+      <c r="AI10" s="11">
         <v>3102</v>
       </c>
-      <c r="AJ8" s="11">
+      <c r="AJ10" s="11">
         <v>2672</v>
       </c>
-      <c r="AK8" s="11">
+      <c r="AK10" s="11">
         <v>2309</v>
       </c>
-      <c r="AL8" s="15">
+      <c r="AL10" s="15">
         <v>2861</v>
       </c>
-      <c r="AM8" s="11">
+      <c r="AM10" s="11">
         <v>2835</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="T9" s="41">
+      <c r="AN10" s="11">
+        <v>3169</v>
+      </c>
+    </row>
+    <row r="11" spans="1:62">
+      <c r="A11" s="57" t="s">
+        <v>37</v>
+      </c>
+      <c r="T11" s="41">
         <v>1359</v>
       </c>
-      <c r="U9" s="41">
+      <c r="U11" s="41">
         <v>1237</v>
       </c>
-      <c r="V9" s="41">
+      <c r="V11" s="41">
         <v>1732</v>
       </c>
-      <c r="W9" s="41">
+      <c r="W11" s="41">
         <v>1859</v>
       </c>
-      <c r="X9" s="41">
+      <c r="X11" s="41">
         <v>1639</v>
       </c>
-      <c r="Y9" s="41">
+      <c r="Y11" s="41">
         <v>1452</v>
       </c>
-      <c r="Z9" s="11">
+      <c r="Z11" s="11">
         <v>1643</v>
       </c>
-      <c r="AA9" s="11">
+      <c r="AA11" s="11">
         <v>1480</v>
       </c>
-      <c r="AB9" s="11">
+      <c r="AB11" s="11">
         <v>1223</v>
       </c>
-      <c r="AC9" s="11">
+      <c r="AC11" s="11">
         <v>1547</v>
       </c>
-      <c r="AD9" s="15">
+      <c r="AD11" s="15">
         <v>1420</v>
       </c>
-      <c r="AE9" s="11">
+      <c r="AE11" s="11">
         <v>1480</v>
       </c>
-      <c r="AF9" s="11">
+      <c r="AF11" s="11">
         <v>1682</v>
       </c>
-      <c r="AG9" s="11">
+      <c r="AG11" s="11">
         <v>2041</v>
       </c>
-      <c r="AH9" s="11">
+      <c r="AH11" s="11">
         <v>1667</v>
       </c>
-      <c r="AI9" s="11">
+      <c r="AI11" s="11">
         <v>1540</v>
       </c>
-      <c r="AJ9" s="11">
+      <c r="AJ11" s="11">
         <v>1315</v>
       </c>
-      <c r="AK9" s="11">
+      <c r="AK11" s="11">
         <v>1142</v>
       </c>
-      <c r="AL9" s="15">
+      <c r="AL11" s="15">
         <v>1426</v>
       </c>
-      <c r="AM9" s="11">
+      <c r="AM11" s="11">
         <v>1292</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="T10" s="41">
+      <c r="AN11" s="11">
+        <v>1464</v>
+      </c>
+    </row>
+    <row r="12" spans="1:62">
+      <c r="A12" s="57" t="s">
+        <v>38</v>
+      </c>
+      <c r="T12" s="41">
         <v>76</v>
       </c>
-      <c r="U10" s="41">
+      <c r="U12" s="41">
         <v>112</v>
       </c>
-      <c r="V10" s="41">
+      <c r="V12" s="41">
         <v>162</v>
       </c>
-      <c r="W10" s="41">
+      <c r="W12" s="41">
         <v>124</v>
       </c>
-      <c r="X10" s="41">
+      <c r="X12" s="41">
         <v>113</v>
       </c>
-      <c r="Y10" s="41">
+      <c r="Y12" s="41">
         <v>93</v>
       </c>
-      <c r="Z10" s="11">
+      <c r="Z12" s="11">
         <v>104</v>
       </c>
-      <c r="AA10" s="11">
+      <c r="AA12" s="11">
         <v>99</v>
       </c>
-      <c r="AB10" s="11">
+      <c r="AB12" s="11">
         <v>104</v>
       </c>
-      <c r="AC10" s="11">
+      <c r="AC12" s="11">
         <v>118</v>
       </c>
-      <c r="AD10" s="15">
+      <c r="AD12" s="15">
         <v>112</v>
       </c>
-      <c r="AE10" s="11">
+      <c r="AE12" s="11">
         <v>123</v>
       </c>
-      <c r="AF10" s="11">
+      <c r="AF12" s="11">
         <v>118</v>
       </c>
-      <c r="AG10" s="11">
+      <c r="AG12" s="11">
         <v>115</v>
-      </c>
-[...128 lines deleted...]
-        <v>161</v>
       </c>
       <c r="AH12" s="11">
         <v>142</v>
       </c>
       <c r="AI12" s="11">
+        <v>139</v>
+      </c>
+      <c r="AJ12" s="11">
+        <v>128</v>
+      </c>
+      <c r="AK12" s="11">
+        <v>103</v>
+      </c>
+      <c r="AL12" s="15">
+        <v>165</v>
+      </c>
+      <c r="AM12" s="11">
+        <v>172</v>
+      </c>
+      <c r="AN12" s="11">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="13" spans="1:62">
+      <c r="A13" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="T13" s="41">
+        <v>198</v>
+      </c>
+      <c r="U13" s="41">
+        <v>175</v>
+      </c>
+      <c r="V13" s="41">
+        <v>271</v>
+      </c>
+      <c r="W13" s="41">
+        <v>287</v>
+      </c>
+      <c r="X13" s="41">
+        <v>256</v>
+      </c>
+      <c r="Y13" s="41">
+        <v>224</v>
+      </c>
+      <c r="Z13" s="11">
+        <v>244</v>
+      </c>
+      <c r="AA13" s="11">
+        <v>214</v>
+      </c>
+      <c r="AB13" s="11">
+        <v>169</v>
+      </c>
+      <c r="AC13" s="11">
+        <v>209</v>
+      </c>
+      <c r="AD13" s="15">
+        <v>201</v>
+      </c>
+      <c r="AE13" s="11">
+        <v>201</v>
+      </c>
+      <c r="AF13" s="11">
+        <v>249</v>
+      </c>
+      <c r="AG13" s="11">
+        <v>275</v>
+      </c>
+      <c r="AH13" s="11">
+        <v>359</v>
+      </c>
+      <c r="AI13" s="11">
+        <v>290</v>
+      </c>
+      <c r="AJ13" s="11">
+        <v>208</v>
+      </c>
+      <c r="AK13" s="11">
+        <v>196</v>
+      </c>
+      <c r="AL13" s="15">
+        <v>226</v>
+      </c>
+      <c r="AM13" s="11">
+        <v>222</v>
+      </c>
+      <c r="AN13" s="11">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="14" spans="1:62">
+      <c r="A14" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="T14" s="41">
+        <v>114</v>
+      </c>
+      <c r="U14" s="41">
+        <v>98</v>
+      </c>
+      <c r="V14" s="41">
+        <v>122</v>
+      </c>
+      <c r="W14" s="41">
+        <v>180</v>
+      </c>
+      <c r="X14" s="41">
+        <v>145</v>
+      </c>
+      <c r="Y14" s="41">
+        <v>162</v>
+      </c>
+      <c r="Z14" s="11">
+        <v>163</v>
+      </c>
+      <c r="AA14" s="11">
+        <v>151</v>
+      </c>
+      <c r="AB14" s="11">
+        <v>120</v>
+      </c>
+      <c r="AC14" s="11">
+        <v>125</v>
+      </c>
+      <c r="AD14" s="15">
+        <v>102</v>
+      </c>
+      <c r="AE14" s="11">
+        <v>150</v>
+      </c>
+      <c r="AF14" s="11">
+        <v>113</v>
+      </c>
+      <c r="AG14" s="11">
+        <v>161</v>
+      </c>
+      <c r="AH14" s="11">
+        <v>142</v>
+      </c>
+      <c r="AI14" s="11">
         <v>195</v>
       </c>
-      <c r="AJ12" s="11">
+      <c r="AJ14" s="11">
         <v>171</v>
       </c>
-      <c r="AK12" s="11">
+      <c r="AK14" s="11">
         <v>133</v>
       </c>
-      <c r="AL12" s="15">
+      <c r="AL14" s="15">
         <v>149</v>
       </c>
-      <c r="AM12" s="11">
+      <c r="AM14" s="11">
         <v>169</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="13" t="s">
+      <c r="AN14" s="11">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="15" spans="1:62">
+      <c r="A15" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="T13" s="41">
+      <c r="T15" s="41">
         <v>145</v>
       </c>
-      <c r="U13" s="41">
+      <c r="U15" s="41">
         <v>104</v>
       </c>
-      <c r="V13" s="41">
+      <c r="V15" s="41">
         <v>204</v>
       </c>
-      <c r="W13" s="41">
+      <c r="W15" s="41">
         <v>221</v>
       </c>
-      <c r="X13" s="41">
+      <c r="X15" s="41">
         <v>162</v>
       </c>
-      <c r="Y13" s="41">
+      <c r="Y15" s="41">
         <v>145</v>
       </c>
-      <c r="Z13" s="11">
+      <c r="Z15" s="11">
         <v>156</v>
       </c>
-      <c r="AA13" s="11">
+      <c r="AA15" s="11">
         <v>150</v>
       </c>
-      <c r="AB13" s="11">
+      <c r="AB15" s="11">
         <v>109</v>
       </c>
-      <c r="AC13" s="11">
+      <c r="AC15" s="11">
         <v>199</v>
       </c>
-      <c r="AD13" s="15">
+      <c r="AD15" s="15">
         <v>158</v>
       </c>
-      <c r="AE13" s="11">
+      <c r="AE15" s="11">
         <v>134</v>
       </c>
-      <c r="AF13" s="11">
+      <c r="AF15" s="11">
         <v>140</v>
       </c>
-      <c r="AG13" s="11">
+      <c r="AG15" s="11">
         <v>162</v>
       </c>
-      <c r="AH13" s="11">
+      <c r="AH15" s="11">
         <v>264</v>
       </c>
-      <c r="AI13" s="11">
+      <c r="AI15" s="11">
         <v>193</v>
       </c>
-      <c r="AJ13" s="11">
+      <c r="AJ15" s="11">
         <v>124</v>
       </c>
-      <c r="AK13" s="11">
+      <c r="AK15" s="11">
         <v>134</v>
       </c>
-      <c r="AL13" s="15">
+      <c r="AL15" s="15">
         <v>148</v>
       </c>
-      <c r="AM13" s="11">
+      <c r="AM15" s="11">
         <v>165</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="13" t="s">
+      <c r="AN15" s="11">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="16" spans="1:62">
+      <c r="A16" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="T14" s="41">
+      <c r="T16" s="41">
         <v>61</v>
       </c>
-      <c r="U14" s="41">
+      <c r="U16" s="41">
         <v>54</v>
       </c>
-      <c r="V14" s="41">
+      <c r="V16" s="41">
         <v>77</v>
       </c>
-      <c r="W14" s="41">
+      <c r="W16" s="41">
         <v>62</v>
       </c>
-      <c r="X14" s="41">
+      <c r="X16" s="41">
         <v>71</v>
       </c>
-      <c r="Y14" s="41">
+      <c r="Y16" s="41">
         <v>50</v>
       </c>
-      <c r="Z14" s="11">
+      <c r="Z16" s="11">
         <v>77</v>
       </c>
-      <c r="AA14" s="11">
+      <c r="AA16" s="11">
         <v>80</v>
       </c>
-      <c r="AB14" s="11">
+      <c r="AB16" s="11">
         <v>48</v>
       </c>
-      <c r="AC14" s="11">
+      <c r="AC16" s="11">
         <v>66</v>
       </c>
-      <c r="AD14" s="15">
+      <c r="AD16" s="15">
         <v>69</v>
       </c>
-      <c r="AE14" s="11">
+      <c r="AE16" s="11">
         <v>66</v>
       </c>
-      <c r="AF14" s="11">
+      <c r="AF16" s="11">
         <v>53</v>
       </c>
-      <c r="AG14" s="11">
+      <c r="AG16" s="11">
         <v>85</v>
       </c>
-      <c r="AH14" s="11">
+      <c r="AH16" s="11">
         <v>107</v>
       </c>
-      <c r="AI14" s="11">
+      <c r="AI16" s="11">
         <v>58</v>
       </c>
-      <c r="AJ14" s="11">
+      <c r="AJ16" s="11">
         <v>61</v>
       </c>
-      <c r="AK14" s="11">
+      <c r="AK16" s="11">
         <v>67</v>
       </c>
-      <c r="AL14" s="15">
+      <c r="AL16" s="15">
         <v>91</v>
       </c>
-      <c r="AM14" s="11">
+      <c r="AM16" s="11">
         <v>116</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="13" t="s">
+      <c r="AN16" s="11">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="17" spans="1:40">
+      <c r="A17" s="13" t="s">
         <v>22</v>
-      </c>
-[...128 lines deleted...]
-        <v>23</v>
       </c>
       <c r="T17" s="41">
         <v>33</v>
       </c>
       <c r="U17" s="41">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="V17" s="41">
-        <v>55</v>
+        <v>28</v>
       </c>
       <c r="W17" s="41">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="X17" s="41">
-        <v>52</v>
+        <v>33</v>
       </c>
       <c r="Y17" s="41">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="Z17" s="11">
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="AA17" s="11">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="AB17" s="11">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="AC17" s="11">
         <v>62</v>
       </c>
       <c r="AD17" s="15">
+        <v>24</v>
+      </c>
+      <c r="AE17" s="11">
+        <v>30</v>
+      </c>
+      <c r="AF17" s="11">
+        <v>53</v>
+      </c>
+      <c r="AG17" s="11">
+        <v>61</v>
+      </c>
+      <c r="AH17" s="11">
+        <v>79</v>
+      </c>
+      <c r="AI17" s="11">
+        <v>70</v>
+      </c>
+      <c r="AJ17" s="11">
+        <v>86</v>
+      </c>
+      <c r="AK17" s="11">
+        <v>46</v>
+      </c>
+      <c r="AL17" s="15">
+        <v>72</v>
+      </c>
+      <c r="AM17" s="11">
+        <v>51</v>
+      </c>
+      <c r="AN17" s="11">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="18" spans="1:40">
+      <c r="A18" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="T18" s="41">
+        <v>36</v>
+      </c>
+      <c r="U18" s="41">
+        <v>26</v>
+      </c>
+      <c r="V18" s="41">
+        <v>41</v>
+      </c>
+      <c r="W18" s="41">
+        <v>58</v>
+      </c>
+      <c r="X18" s="41">
+        <v>46</v>
+      </c>
+      <c r="Y18" s="41">
+        <v>56</v>
+      </c>
+      <c r="Z18" s="11">
+        <v>43</v>
+      </c>
+      <c r="AA18" s="11">
+        <v>51</v>
+      </c>
+      <c r="AB18" s="11">
+        <v>22</v>
+      </c>
+      <c r="AC18" s="11">
+        <v>46</v>
+      </c>
+      <c r="AD18" s="15">
+        <v>57</v>
+      </c>
+      <c r="AE18" s="11">
+        <v>25</v>
+      </c>
+      <c r="AF18" s="11">
+        <v>34</v>
+      </c>
+      <c r="AG18" s="11">
+        <v>54</v>
+      </c>
+      <c r="AH18" s="11">
+        <v>55</v>
+      </c>
+      <c r="AI18" s="11">
+        <v>57</v>
+      </c>
+      <c r="AJ18" s="11">
+        <v>40</v>
+      </c>
+      <c r="AK18" s="11">
+        <v>80</v>
+      </c>
+      <c r="AL18" s="15">
+        <v>52</v>
+      </c>
+      <c r="AM18" s="11">
+        <v>57</v>
+      </c>
+      <c r="AN18" s="11">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="19" spans="1:40">
+      <c r="A19" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="T19" s="41">
+        <v>33</v>
+      </c>
+      <c r="U19" s="41">
+        <v>44</v>
+      </c>
+      <c r="V19" s="41">
+        <v>55</v>
+      </c>
+      <c r="W19" s="41">
+        <v>47</v>
+      </c>
+      <c r="X19" s="41">
+        <v>52</v>
+      </c>
+      <c r="Y19" s="41">
+        <v>54</v>
+      </c>
+      <c r="Z19" s="11">
+        <v>67</v>
+      </c>
+      <c r="AA19" s="11">
+        <v>67</v>
+      </c>
+      <c r="AB19" s="11">
+        <v>25</v>
+      </c>
+      <c r="AC19" s="11">
+        <v>62</v>
+      </c>
+      <c r="AD19" s="15">
         <v>28</v>
       </c>
-      <c r="AE17" s="11">
+      <c r="AE19" s="11">
         <v>42</v>
       </c>
-      <c r="AF17" s="11">
+      <c r="AF19" s="11">
         <v>41</v>
       </c>
-      <c r="AG17" s="11">
+      <c r="AG19" s="11">
         <v>44</v>
       </c>
-      <c r="AH17" s="11">
+      <c r="AH19" s="11">
         <v>49</v>
       </c>
-      <c r="AI17" s="11">
+      <c r="AI19" s="11">
         <v>74</v>
       </c>
-      <c r="AJ17" s="11">
+      <c r="AJ19" s="11">
         <v>48</v>
       </c>
-      <c r="AK17" s="11">
+      <c r="AK19" s="11">
         <v>45</v>
       </c>
-      <c r="AL17" s="15">
+      <c r="AL19" s="15">
         <v>52</v>
       </c>
-      <c r="AM17" s="11">
+      <c r="AM19" s="11">
         <v>50</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="13" t="s">
+      <c r="AN19" s="11">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="20" spans="1:40">
+      <c r="A20" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="T18" s="41">
+      <c r="T20" s="41">
         <v>84</v>
       </c>
-      <c r="U18" s="41">
+      <c r="U20" s="41">
         <v>82</v>
       </c>
-      <c r="V18" s="41">
+      <c r="V20" s="41">
         <v>82</v>
       </c>
-      <c r="W18" s="41">
+      <c r="W20" s="41">
         <v>95</v>
       </c>
-      <c r="X18" s="41">
+      <c r="X20" s="41">
         <v>118</v>
       </c>
-      <c r="Y18" s="41">
+      <c r="Y20" s="41">
         <v>49</v>
       </c>
-      <c r="Z18" s="11">
+      <c r="Z20" s="11">
         <v>107</v>
       </c>
-      <c r="AA18" s="11">
+      <c r="AA20" s="11">
         <v>101</v>
       </c>
-      <c r="AB18" s="11">
+      <c r="AB20" s="11">
         <v>53</v>
       </c>
-      <c r="AC18" s="11">
+      <c r="AC20" s="11">
         <v>99</v>
       </c>
-      <c r="AD18" s="15">
+      <c r="AD20" s="15">
         <v>74</v>
       </c>
-      <c r="AE18" s="11">
+      <c r="AE20" s="11">
         <v>72</v>
       </c>
-      <c r="AF18" s="11">
+      <c r="AF20" s="11">
         <v>68</v>
       </c>
-      <c r="AG18" s="11">
+      <c r="AG20" s="11">
         <v>122</v>
       </c>
-      <c r="AH18" s="11">
+      <c r="AH20" s="11">
         <v>109</v>
       </c>
-      <c r="AI18" s="11">
+      <c r="AI20" s="11">
         <v>98</v>
       </c>
-      <c r="AJ18" s="11">
+      <c r="AJ20" s="11">
         <v>80</v>
       </c>
-      <c r="AK18" s="11">
+      <c r="AK20" s="11">
         <v>58</v>
       </c>
-      <c r="AL18" s="15">
+      <c r="AL20" s="15">
         <v>82</v>
       </c>
-      <c r="AM18" s="11">
+      <c r="AM20" s="11">
         <v>123</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="13" t="s">
+      <c r="AN20" s="11">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="21" spans="1:40">
+      <c r="A21" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="T19" s="41">
+      <c r="T21" s="41">
         <v>144</v>
       </c>
-      <c r="U19" s="41">
+      <c r="U21" s="41">
         <v>130</v>
       </c>
-      <c r="V19" s="41">
+      <c r="V21" s="41">
         <v>219</v>
       </c>
-      <c r="W19" s="41">
+      <c r="W21" s="41">
         <v>210</v>
       </c>
-      <c r="X19" s="41">
+      <c r="X21" s="41">
         <v>212</v>
       </c>
-      <c r="Y19" s="41">
+      <c r="Y21" s="41">
         <v>186</v>
       </c>
-      <c r="Z19" s="11">
+      <c r="Z21" s="11">
         <v>168</v>
       </c>
-      <c r="AA19" s="11">
+      <c r="AA21" s="11">
         <v>161</v>
       </c>
-      <c r="AB19" s="11">
+      <c r="AB21" s="11">
         <v>144</v>
       </c>
-      <c r="AC19" s="11">
+      <c r="AC21" s="11">
         <v>195</v>
       </c>
-      <c r="AD19" s="15">
+      <c r="AD21" s="15">
         <v>150</v>
       </c>
-      <c r="AE19" s="11">
+      <c r="AE21" s="11">
         <v>136</v>
       </c>
-      <c r="AF19" s="11">
+      <c r="AF21" s="11">
         <v>168</v>
       </c>
-      <c r="AG19" s="11">
+      <c r="AG21" s="11">
         <v>239</v>
       </c>
-      <c r="AH19" s="11">
+      <c r="AH21" s="11">
         <v>304</v>
       </c>
-      <c r="AI19" s="11">
+      <c r="AI21" s="11">
         <v>168</v>
       </c>
-      <c r="AJ19" s="11">
+      <c r="AJ21" s="11">
         <v>162</v>
       </c>
-      <c r="AK19" s="11">
+      <c r="AK21" s="11">
         <v>143</v>
       </c>
-      <c r="AL19" s="15">
+      <c r="AL21" s="15">
         <v>227</v>
       </c>
-      <c r="AM19" s="11">
+      <c r="AM21" s="11">
         <v>201</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="13" t="s">
+      <c r="AN21" s="11">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="22" spans="1:40">
+      <c r="A22" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="T20" s="41">
+      <c r="T22" s="41">
         <v>36</v>
       </c>
-      <c r="U20" s="41">
+      <c r="U22" s="41">
         <v>36</v>
       </c>
-      <c r="V20" s="41">
+      <c r="V22" s="41">
         <v>64</v>
       </c>
-      <c r="W20" s="41">
+      <c r="W22" s="41">
         <v>43</v>
       </c>
-      <c r="X20" s="41">
+      <c r="X22" s="41">
         <v>49</v>
       </c>
-      <c r="Y20" s="41">
+      <c r="Y22" s="41">
         <v>46</v>
       </c>
-      <c r="Z20" s="11">
+      <c r="Z22" s="11">
         <v>51</v>
       </c>
-      <c r="AA20" s="11">
+      <c r="AA22" s="11">
         <v>63</v>
       </c>
-      <c r="AB20" s="11">
+      <c r="AB22" s="11">
         <v>38</v>
       </c>
-      <c r="AC20" s="11">
+      <c r="AC22" s="11">
         <v>56</v>
       </c>
-      <c r="AD20" s="15">
+      <c r="AD22" s="15">
         <v>57</v>
       </c>
-      <c r="AE20" s="11">
+      <c r="AE22" s="11">
         <v>44</v>
       </c>
-      <c r="AF20" s="11">
+      <c r="AF22" s="11">
         <v>52</v>
       </c>
-      <c r="AG20" s="11">
+      <c r="AG22" s="11">
         <v>76</v>
       </c>
-      <c r="AH20" s="11">
+      <c r="AH22" s="11">
         <v>70</v>
       </c>
-      <c r="AI20" s="11">
+      <c r="AI22" s="11">
         <v>66</v>
       </c>
-      <c r="AJ20" s="11">
+      <c r="AJ22" s="11">
         <v>77</v>
       </c>
-      <c r="AK20" s="11">
+      <c r="AK22" s="11">
         <v>42</v>
       </c>
-      <c r="AL20" s="15">
+      <c r="AL22" s="15">
         <v>77</v>
       </c>
-      <c r="AM20" s="11">
+      <c r="AM22" s="11">
         <v>81</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="13" t="s">
+      <c r="AN22" s="11">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="23" spans="1:40">
+      <c r="A23" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="T21" s="41">
+      <c r="T23" s="41">
         <v>87</v>
       </c>
-      <c r="U21" s="41">
+      <c r="U23" s="41">
         <v>100</v>
       </c>
-      <c r="V21" s="41">
+      <c r="V23" s="41">
         <v>156</v>
       </c>
-      <c r="W21" s="41">
+      <c r="W23" s="41">
         <v>172</v>
       </c>
-      <c r="X21" s="41">
+      <c r="X23" s="41">
         <v>118</v>
       </c>
-      <c r="Y21" s="41">
+      <c r="Y23" s="41">
         <v>118</v>
       </c>
-      <c r="Z21" s="11">
+      <c r="Z23" s="11">
         <v>115</v>
       </c>
-      <c r="AA21" s="11">
+      <c r="AA23" s="11">
         <v>92</v>
       </c>
-      <c r="AB21" s="15">
+      <c r="AB23" s="15">
         <v>66</v>
       </c>
-      <c r="AC21" s="11">
+      <c r="AC23" s="11">
         <v>84</v>
       </c>
-      <c r="AD21" s="15">
+      <c r="AD23" s="15">
         <v>109</v>
       </c>
-      <c r="AE21" s="11">
+      <c r="AE23" s="11">
         <v>112</v>
       </c>
-      <c r="AF21" s="11">
+      <c r="AF23" s="11">
         <v>122</v>
       </c>
-      <c r="AG21" s="11">
+      <c r="AG23" s="11">
         <v>122</v>
       </c>
-      <c r="AH21" s="11">
+      <c r="AH23" s="11">
         <v>185</v>
       </c>
-      <c r="AI21" s="11">
+      <c r="AI23" s="11">
         <v>154</v>
       </c>
-      <c r="AJ21" s="11">
+      <c r="AJ23" s="11">
         <v>172</v>
       </c>
-      <c r="AK21" s="11">
+      <c r="AK23" s="11">
         <v>120</v>
       </c>
-      <c r="AL21" s="15">
+      <c r="AL23" s="15">
         <v>94</v>
       </c>
-      <c r="AM21" s="11">
+      <c r="AM23" s="11">
         <v>136</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="66" t="s">
+      <c r="AN23" s="11">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="24" spans="1:40" ht="14.4" customHeight="1">
+      <c r="B24" s="54"/>
+      <c r="C24" s="54"/>
+      <c r="D24" s="54"/>
+      <c r="E24" s="54"/>
+      <c r="F24" s="54"/>
+      <c r="G24" s="54"/>
+      <c r="H24" s="54"/>
+      <c r="I24" s="54"/>
+      <c r="J24" s="54"/>
+      <c r="K24" s="54"/>
+      <c r="L24" s="54"/>
+      <c r="M24" s="54"/>
+      <c r="N24" s="54"/>
+      <c r="O24" s="54"/>
+      <c r="P24" s="54"/>
+      <c r="Q24" s="54"/>
+      <c r="R24" s="54"/>
+      <c r="S24" s="54"/>
+      <c r="T24" s="54"/>
+      <c r="U24" s="54"/>
+      <c r="V24" s="54"/>
+      <c r="W24" s="54"/>
+      <c r="X24" s="54"/>
+      <c r="Y24" s="54"/>
+      <c r="Z24" s="70" t="s">
         <v>12</v>
       </c>
-      <c r="B22" s="66"/>
-[...38 lines deleted...]
-      <c r="A23" s="13" t="s">
+      <c r="AA24" s="70"/>
+      <c r="AB24" s="70"/>
+      <c r="AC24" s="70"/>
+      <c r="AD24" s="70"/>
+      <c r="AE24" s="70"/>
+      <c r="AF24" s="70"/>
+      <c r="AG24" s="70"/>
+      <c r="AH24" s="70"/>
+      <c r="AI24" s="70"/>
+      <c r="AJ24" s="70"/>
+      <c r="AK24" s="70"/>
+      <c r="AL24" s="70"/>
+      <c r="AM24" s="70"/>
+    </row>
+    <row r="25" spans="1:40">
+      <c r="A25" s="40" t="s">
         <v>31</v>
       </c>
-      <c r="T23" s="41">
+      <c r="T25" s="41">
         <v>1533</v>
       </c>
-      <c r="U23" s="41">
+      <c r="U25" s="41">
         <v>1413</v>
       </c>
-      <c r="V23" s="41">
+      <c r="V25" s="41">
         <v>1974</v>
       </c>
-      <c r="W23" s="41">
+      <c r="W25" s="41">
         <v>2122</v>
       </c>
-      <c r="X23" s="41">
+      <c r="X25" s="41">
         <v>1879</v>
       </c>
-      <c r="Y23" s="41">
+      <c r="Y25" s="41">
         <v>1673</v>
       </c>
-      <c r="Z23" s="11">
+      <c r="Z25" s="11">
         <v>1866</v>
       </c>
-      <c r="AA23" s="11">
+      <c r="AA25" s="11">
         <v>1655</v>
       </c>
-      <c r="AB23" s="11">
+      <c r="AB25" s="11">
         <v>1367</v>
       </c>
-      <c r="AC23" s="11">
+      <c r="AC25" s="11">
         <v>1782</v>
       </c>
-      <c r="AD23" s="15">
+      <c r="AD25" s="15">
         <v>1596</v>
       </c>
-      <c r="AE23" s="11">
+      <c r="AE25" s="11">
         <v>1679</v>
       </c>
-      <c r="AF23" s="11">
+      <c r="AF25" s="11">
         <v>1851</v>
       </c>
-      <c r="AG23" s="15">
+      <c r="AG25" s="15">
         <v>2234</v>
       </c>
-      <c r="AH23" s="11">
+      <c r="AH25" s="11">
         <v>1963</v>
       </c>
-      <c r="AI23" s="11">
+      <c r="AI25" s="11">
         <v>1864</v>
       </c>
-      <c r="AJ23" s="11">
+      <c r="AJ25" s="11">
         <v>1546</v>
       </c>
-      <c r="AK23" s="11">
+      <c r="AK25" s="11">
         <v>1353</v>
       </c>
-      <c r="AL23" s="15">
+      <c r="AL25" s="15">
         <v>1750</v>
       </c>
-      <c r="AM23" s="11">
+      <c r="AM25" s="11">
         <v>1593</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="T24" s="41">
+      <c r="AN25" s="11">
+        <v>1785</v>
+      </c>
+    </row>
+    <row r="26" spans="1:40">
+      <c r="A26" s="57" t="s">
+        <v>37</v>
+      </c>
+      <c r="T26" s="41">
         <v>1236</v>
       </c>
-      <c r="U24" s="41">
+      <c r="U26" s="41">
         <v>1099</v>
       </c>
-      <c r="V24" s="41">
+      <c r="V26" s="41">
         <v>1554</v>
       </c>
-      <c r="W24" s="41">
+      <c r="W26" s="41">
         <v>1695</v>
       </c>
-      <c r="X24" s="41">
+      <c r="X26" s="41">
         <v>1509</v>
       </c>
-      <c r="Y24" s="41">
+      <c r="Y26" s="41">
         <v>1318</v>
       </c>
-      <c r="Z24" s="11">
+      <c r="Z26" s="11">
         <v>1506</v>
       </c>
-      <c r="AA24" s="11">
+      <c r="AA26" s="11">
         <v>1344</v>
       </c>
-      <c r="AB24" s="11">
+      <c r="AB26" s="11">
         <v>1113</v>
       </c>
-      <c r="AC24" s="11">
+      <c r="AC26" s="11">
         <v>1419</v>
       </c>
-      <c r="AD24" s="15">
+      <c r="AD26" s="15">
         <v>1287</v>
       </c>
-      <c r="AE24" s="11">
+      <c r="AE26" s="11">
         <v>1344</v>
       </c>
-      <c r="AF24" s="11">
+      <c r="AF26" s="11">
         <v>1549</v>
       </c>
-      <c r="AG24" s="11">
+      <c r="AG26" s="11">
         <v>1839</v>
       </c>
-      <c r="AH24" s="11">
+      <c r="AH26" s="11">
         <v>1515</v>
       </c>
-      <c r="AI24" s="11">
+      <c r="AI26" s="11">
         <v>1429</v>
       </c>
-      <c r="AJ24" s="11">
+      <c r="AJ26" s="11">
         <v>1203</v>
       </c>
-      <c r="AK24" s="11">
+      <c r="AK26" s="11">
         <v>1007</v>
       </c>
-      <c r="AL24" s="15">
+      <c r="AL26" s="15">
         <v>1348</v>
       </c>
-      <c r="AM24" s="11">
+      <c r="AM26" s="11">
         <v>1170</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="T25" s="41">
+      <c r="AN26" s="11">
+        <v>1349</v>
+      </c>
+    </row>
+    <row r="27" spans="1:40">
+      <c r="A27" s="57" t="s">
+        <v>38</v>
+      </c>
+      <c r="T27" s="41">
         <v>72</v>
       </c>
-      <c r="U25" s="41">
+      <c r="U27" s="41">
         <v>106</v>
       </c>
-      <c r="V25" s="41">
+      <c r="V27" s="41">
         <v>155</v>
       </c>
-      <c r="W25" s="41">
+      <c r="W27" s="41">
         <v>111</v>
       </c>
-      <c r="X25" s="41">
+      <c r="X27" s="41">
         <v>103</v>
       </c>
-      <c r="Y25" s="41">
+      <c r="Y27" s="41">
         <v>89</v>
       </c>
-      <c r="Z25" s="11">
+      <c r="Z27" s="11">
         <v>95</v>
       </c>
-      <c r="AA25" s="11">
+      <c r="AA27" s="11">
         <v>93</v>
       </c>
-      <c r="AB25" s="11">
+      <c r="AB27" s="11">
         <v>95</v>
       </c>
-      <c r="AC25" s="11">
+      <c r="AC27" s="11">
         <v>112</v>
       </c>
-      <c r="AD25" s="15">
+      <c r="AD27" s="15">
         <v>107</v>
       </c>
-      <c r="AE25" s="11">
+      <c r="AE27" s="11">
         <v>109</v>
       </c>
-      <c r="AF25" s="11">
+      <c r="AF27" s="11">
         <v>116</v>
-      </c>
-[...128 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AG27" s="11">
         <v>108</v>
       </c>
       <c r="AH27" s="11">
+        <v>127</v>
+      </c>
+      <c r="AI27" s="11">
+        <v>130</v>
+      </c>
+      <c r="AJ27" s="11">
+        <v>106</v>
+      </c>
+      <c r="AK27" s="11">
+        <v>97</v>
+      </c>
+      <c r="AL27" s="15">
+        <v>158</v>
+      </c>
+      <c r="AM27" s="11">
+        <v>165</v>
+      </c>
+      <c r="AN27" s="11">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="28" spans="1:40">
+      <c r="A28" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="T28" s="41">
+        <v>68</v>
+      </c>
+      <c r="U28" s="41">
+        <v>83</v>
+      </c>
+      <c r="V28" s="41">
+        <v>72</v>
+      </c>
+      <c r="W28" s="41">
+        <v>96</v>
+      </c>
+      <c r="X28" s="41">
+        <v>86</v>
+      </c>
+      <c r="Y28" s="41">
+        <v>111</v>
+      </c>
+      <c r="Z28" s="11">
+        <v>94</v>
+      </c>
+      <c r="AA28" s="11">
+        <v>91</v>
+      </c>
+      <c r="AB28" s="11">
+        <v>71</v>
+      </c>
+      <c r="AC28" s="11">
+        <v>92</v>
+      </c>
+      <c r="AD28" s="15">
+        <v>51</v>
+      </c>
+      <c r="AE28" s="11">
+        <v>83</v>
+      </c>
+      <c r="AF28" s="11">
+        <v>53</v>
+      </c>
+      <c r="AG28" s="11">
+        <v>113</v>
+      </c>
+      <c r="AH28" s="11">
+        <v>76</v>
+      </c>
+      <c r="AI28" s="11">
+        <v>97</v>
+      </c>
+      <c r="AJ28" s="11">
+        <v>107</v>
+      </c>
+      <c r="AK28" s="11">
+        <v>80</v>
+      </c>
+      <c r="AL28" s="15">
+        <v>89</v>
+      </c>
+      <c r="AM28" s="11">
+        <v>105</v>
+      </c>
+      <c r="AN28" s="11">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="29" spans="1:40">
+      <c r="A29" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="T29" s="41">
+        <v>108</v>
+      </c>
+      <c r="U29" s="41">
+        <v>69</v>
+      </c>
+      <c r="V29" s="41">
+        <v>125</v>
+      </c>
+      <c r="W29" s="41">
+        <v>144</v>
+      </c>
+      <c r="X29" s="41">
+        <v>122</v>
+      </c>
+      <c r="Y29" s="41">
+        <v>94</v>
+      </c>
+      <c r="Z29" s="11">
+        <v>114</v>
+      </c>
+      <c r="AA29" s="11">
+        <v>92</v>
+      </c>
+      <c r="AB29" s="11">
+        <v>62</v>
+      </c>
+      <c r="AC29" s="11">
+        <v>125</v>
+      </c>
+      <c r="AD29" s="15">
+        <v>92</v>
+      </c>
+      <c r="AE29" s="11">
+        <v>92</v>
+      </c>
+      <c r="AF29" s="11">
+        <v>93</v>
+      </c>
+      <c r="AG29" s="11">
+        <v>108</v>
+      </c>
+      <c r="AH29" s="11">
         <v>167</v>
       </c>
-      <c r="AI27" s="11">
+      <c r="AI29" s="11">
         <v>128</v>
       </c>
-      <c r="AJ27" s="11">
+      <c r="AJ29" s="11">
         <v>75</v>
       </c>
-      <c r="AK27" s="11">
+      <c r="AK29" s="11">
         <v>108</v>
       </c>
-      <c r="AL27" s="15">
+      <c r="AL29" s="15">
         <v>95</v>
       </c>
-      <c r="AM27" s="11">
+      <c r="AM29" s="11">
         <v>98</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="13" t="s">
+      <c r="AN29" s="11">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="30" spans="1:40">
+      <c r="A30" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="T28" s="41">
+      <c r="T30" s="41">
         <v>49</v>
       </c>
-      <c r="U28" s="41">
+      <c r="U30" s="41">
         <v>56</v>
       </c>
-      <c r="V28" s="41">
+      <c r="V30" s="41">
         <v>68</v>
       </c>
-      <c r="W28" s="41">
+      <c r="W30" s="41">
         <v>76</v>
       </c>
-      <c r="X28" s="41">
+      <c r="X30" s="41">
         <v>59</v>
       </c>
-      <c r="Y28" s="41">
+      <c r="Y30" s="41">
         <v>61</v>
       </c>
-      <c r="Z28" s="11">
+      <c r="Z30" s="11">
         <v>57</v>
       </c>
-      <c r="AA28" s="11">
+      <c r="AA30" s="11">
         <v>35</v>
       </c>
-      <c r="AB28" s="11">
+      <c r="AB30" s="11">
         <v>26</v>
       </c>
-      <c r="AC28" s="11">
+      <c r="AC30" s="11">
         <v>34</v>
       </c>
-      <c r="AD28" s="15">
+      <c r="AD30" s="15">
         <v>59</v>
       </c>
-      <c r="AE28" s="11">
+      <c r="AE30" s="11">
         <v>51</v>
       </c>
-      <c r="AF28" s="11">
+      <c r="AF30" s="11">
         <v>40</v>
       </c>
-      <c r="AG28" s="11">
+      <c r="AG30" s="11">
         <v>66</v>
       </c>
-      <c r="AH28" s="11">
+      <c r="AH30" s="11">
         <v>78</v>
       </c>
-      <c r="AI28" s="11">
+      <c r="AI30" s="11">
         <v>80</v>
       </c>
-      <c r="AJ28" s="11">
+      <c r="AJ30" s="11">
         <v>55</v>
       </c>
-      <c r="AK28" s="11">
+      <c r="AK30" s="11">
         <v>61</v>
       </c>
-      <c r="AL28" s="15">
+      <c r="AL30" s="15">
         <v>60</v>
       </c>
-      <c r="AM28" s="11">
+      <c r="AM30" s="11">
         <v>55</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="66" t="s">
+      <c r="AN30" s="11">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="31" spans="1:40" ht="14.4" customHeight="1">
+      <c r="B31" s="54"/>
+      <c r="C31" s="54"/>
+      <c r="D31" s="54"/>
+      <c r="E31" s="54"/>
+      <c r="F31" s="54"/>
+      <c r="G31" s="54"/>
+      <c r="H31" s="54"/>
+      <c r="I31" s="54"/>
+      <c r="J31" s="54"/>
+      <c r="K31" s="54"/>
+      <c r="L31" s="54"/>
+      <c r="M31" s="54"/>
+      <c r="N31" s="54"/>
+      <c r="O31" s="54"/>
+      <c r="P31" s="54"/>
+      <c r="Q31" s="54"/>
+      <c r="R31" s="54"/>
+      <c r="S31" s="54"/>
+      <c r="T31" s="54"/>
+      <c r="U31" s="54"/>
+      <c r="V31" s="54"/>
+      <c r="W31" s="54"/>
+      <c r="X31" s="54"/>
+      <c r="Y31" s="54"/>
+      <c r="Z31" s="70" t="s">
         <v>11</v>
       </c>
-      <c r="B29" s="66"/>
-[...38 lines deleted...]
-      <c r="A30" s="13" t="s">
+      <c r="AA31" s="70"/>
+      <c r="AB31" s="70"/>
+      <c r="AC31" s="70"/>
+      <c r="AD31" s="70"/>
+      <c r="AE31" s="70"/>
+      <c r="AF31" s="70"/>
+      <c r="AG31" s="70"/>
+      <c r="AH31" s="70"/>
+      <c r="AI31" s="70"/>
+      <c r="AJ31" s="70"/>
+      <c r="AK31" s="70"/>
+      <c r="AL31" s="70"/>
+      <c r="AM31" s="70"/>
+    </row>
+    <row r="32" spans="1:40">
+      <c r="A32" s="40" t="s">
         <v>31</v>
       </c>
-      <c r="T30" s="41">
+      <c r="T32" s="41">
         <v>873</v>
       </c>
-      <c r="U30" s="41">
+      <c r="U32" s="41">
         <v>820</v>
       </c>
-      <c r="V30" s="41">
+      <c r="V32" s="41">
         <v>1239</v>
       </c>
-      <c r="W30" s="41">
+      <c r="W32" s="41">
         <v>1284</v>
       </c>
-      <c r="X30" s="41">
+      <c r="X32" s="41">
         <v>1135</v>
       </c>
-      <c r="Y30" s="41">
+      <c r="Y32" s="41">
         <v>1000</v>
       </c>
-      <c r="Z30" s="11">
+      <c r="Z32" s="11">
         <v>1129</v>
       </c>
-      <c r="AA30" s="11">
+      <c r="AA32" s="11">
         <v>1122</v>
       </c>
-      <c r="AB30" s="15">
+      <c r="AB32" s="15">
         <v>783</v>
       </c>
-      <c r="AC30" s="15">
+      <c r="AC32" s="15">
         <v>1086</v>
       </c>
-      <c r="AD30" s="15">
+      <c r="AD32" s="15">
         <v>965</v>
       </c>
-      <c r="AE30" s="11">
+      <c r="AE32" s="11">
         <v>936</v>
       </c>
-      <c r="AF30" s="11">
+      <c r="AF32" s="11">
         <v>1042</v>
       </c>
-      <c r="AG30" s="15">
+      <c r="AG32" s="15">
         <v>1323</v>
       </c>
-      <c r="AH30" s="15">
+      <c r="AH32" s="15">
         <v>1569</v>
       </c>
-      <c r="AI30" s="15">
+      <c r="AI32" s="15">
         <v>1238</v>
       </c>
-      <c r="AJ30" s="11">
+      <c r="AJ32" s="11">
         <v>1126</v>
       </c>
-      <c r="AK30" s="11">
+      <c r="AK32" s="11">
         <v>956</v>
       </c>
-      <c r="AL30" s="15">
+      <c r="AL32" s="15">
         <v>1111</v>
       </c>
-      <c r="AM30" s="15">
+      <c r="AM32" s="15">
         <v>1242</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="T31" s="41">
+      <c r="AN32" s="11">
+        <v>1384</v>
+      </c>
+    </row>
+    <row r="33" spans="1:40">
+      <c r="A33" s="57" t="s">
+        <v>37</v>
+      </c>
+      <c r="T33" s="41">
         <v>123</v>
       </c>
-      <c r="U31" s="41">
+      <c r="U33" s="41">
         <v>138</v>
       </c>
-      <c r="V31" s="41">
+      <c r="V33" s="41">
         <v>178</v>
       </c>
-      <c r="W31" s="41">
+      <c r="W33" s="41">
         <v>164</v>
       </c>
-      <c r="X31" s="41">
+      <c r="X33" s="41">
         <v>130</v>
       </c>
-      <c r="Y31" s="41">
+      <c r="Y33" s="41">
         <v>134</v>
       </c>
-      <c r="Z31" s="11">
+      <c r="Z33" s="11">
         <v>137</v>
       </c>
-      <c r="AA31" s="11">
+      <c r="AA33" s="11">
         <v>136</v>
       </c>
-      <c r="AB31" s="15">
+      <c r="AB33" s="15">
         <v>110</v>
       </c>
-      <c r="AC31" s="15">
+      <c r="AC33" s="15">
         <v>128</v>
       </c>
-      <c r="AD31" s="15">
+      <c r="AD33" s="15">
         <v>133</v>
       </c>
-      <c r="AE31" s="11">
+      <c r="AE33" s="11">
         <v>136</v>
       </c>
-      <c r="AF31" s="11">
+      <c r="AF33" s="11">
         <v>133</v>
       </c>
-      <c r="AG31" s="11">
+      <c r="AG33" s="11">
         <v>202</v>
       </c>
-      <c r="AH31" s="15">
+      <c r="AH33" s="15">
         <v>152</v>
       </c>
-      <c r="AI31" s="15">
+      <c r="AI33" s="15">
         <v>111</v>
       </c>
-      <c r="AJ31" s="11">
+      <c r="AJ33" s="11">
         <v>112</v>
       </c>
-      <c r="AK31" s="11">
+      <c r="AK33" s="11">
         <v>135</v>
       </c>
-      <c r="AL31" s="15">
+      <c r="AL33" s="15">
         <v>78</v>
       </c>
-      <c r="AM31" s="15">
+      <c r="AM33" s="15">
         <v>122</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="13" t="s">
+      <c r="AN33" s="11">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="34" spans="1:40">
+      <c r="A34" s="57" t="s">
+        <v>38</v>
+      </c>
+      <c r="T34" s="41">
+        <v>4</v>
+      </c>
+      <c r="U34" s="41">
+        <v>6</v>
+      </c>
+      <c r="V34" s="41">
+        <v>7</v>
+      </c>
+      <c r="W34" s="41">
+        <v>13</v>
+      </c>
+      <c r="X34" s="41">
+        <v>10</v>
+      </c>
+      <c r="Y34" s="41">
+        <v>4</v>
+      </c>
+      <c r="Z34" s="11">
+        <v>9</v>
+      </c>
+      <c r="AA34" s="11">
+        <v>6</v>
+      </c>
+      <c r="AB34" s="15">
+        <v>9</v>
+      </c>
+      <c r="AC34" s="15">
+        <v>6</v>
+      </c>
+      <c r="AD34" s="15">
+        <v>5</v>
+      </c>
+      <c r="AE34" s="11">
+        <v>14</v>
+      </c>
+      <c r="AF34" s="11">
+        <v>2</v>
+      </c>
+      <c r="AG34" s="11">
+        <v>7</v>
+      </c>
+      <c r="AH34" s="15">
+        <v>15</v>
+      </c>
+      <c r="AI34" s="15">
+        <v>9</v>
+      </c>
+      <c r="AJ34" s="11">
+        <v>22</v>
+      </c>
+      <c r="AK34" s="11">
+        <v>6</v>
+      </c>
+      <c r="AL34" s="15">
+        <v>7</v>
+      </c>
+      <c r="AM34" s="15">
+        <v>7</v>
+      </c>
+      <c r="AN34" s="2" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="35" spans="1:40">
+      <c r="A35" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="T35" s="41">
+        <v>198</v>
+      </c>
+      <c r="U35" s="41">
+        <v>175</v>
+      </c>
+      <c r="V35" s="41">
+        <v>271</v>
+      </c>
+      <c r="W35" s="41">
+        <v>287</v>
+      </c>
+      <c r="X35" s="41">
+        <v>256</v>
+      </c>
+      <c r="Y35" s="41">
+        <v>224</v>
+      </c>
+      <c r="Z35" s="11">
+        <v>244</v>
+      </c>
+      <c r="AA35" s="11">
+        <v>214</v>
+      </c>
+      <c r="AB35" s="15">
+        <v>169</v>
+      </c>
+      <c r="AC35" s="15">
+        <v>209</v>
+      </c>
+      <c r="AD35" s="15">
+        <v>201</v>
+      </c>
+      <c r="AE35" s="11">
+        <v>201</v>
+      </c>
+      <c r="AF35" s="11">
+        <v>249</v>
+      </c>
+      <c r="AG35" s="11">
+        <v>275</v>
+      </c>
+      <c r="AH35" s="15">
+        <v>359</v>
+      </c>
+      <c r="AI35" s="15">
+        <v>290</v>
+      </c>
+      <c r="AJ35" s="11">
+        <v>208</v>
+      </c>
+      <c r="AK35" s="11">
+        <v>196</v>
+      </c>
+      <c r="AL35" s="15">
+        <v>226</v>
+      </c>
+      <c r="AM35" s="15">
+        <v>222</v>
+      </c>
+      <c r="AN35" s="11">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="36" spans="1:40">
+      <c r="A36" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="T36" s="41">
+        <v>46</v>
+      </c>
+      <c r="U36" s="41">
+        <v>15</v>
+      </c>
+      <c r="V36" s="41">
+        <v>50</v>
+      </c>
+      <c r="W36" s="41">
+        <v>84</v>
+      </c>
+      <c r="X36" s="41">
+        <v>59</v>
+      </c>
+      <c r="Y36" s="41">
+        <v>51</v>
+      </c>
+      <c r="Z36" s="11">
+        <v>69</v>
+      </c>
+      <c r="AA36" s="11">
+        <v>60</v>
+      </c>
+      <c r="AB36" s="15">
+        <v>49</v>
+      </c>
+      <c r="AC36" s="15">
         <v>33</v>
       </c>
-      <c r="T32" s="41">
-[...144 lines deleted...]
-      <c r="Y34" s="41">
+      <c r="AD36" s="15">
         <v>51</v>
       </c>
-      <c r="Z34" s="11">
-[...2 lines deleted...]
-      <c r="AA34" s="11">
+      <c r="AE36" s="11">
+        <v>67</v>
+      </c>
+      <c r="AF36" s="11">
         <v>60</v>
       </c>
-      <c r="AB34" s="15">
-[...11 lines deleted...]
-      <c r="AF34" s="11">
+      <c r="AG36" s="11">
+        <v>48</v>
+      </c>
+      <c r="AH36" s="15">
+        <v>66</v>
+      </c>
+      <c r="AI36" s="15">
+        <v>98</v>
+      </c>
+      <c r="AJ36" s="11">
+        <v>64</v>
+      </c>
+      <c r="AK36" s="11">
+        <v>53</v>
+      </c>
+      <c r="AL36" s="15">
         <v>60</v>
       </c>
-      <c r="AG34" s="11">
-[...8 lines deleted...]
-      <c r="AJ34" s="11">
+      <c r="AM36" s="15">
         <v>64</v>
       </c>
-      <c r="AK34" s="11">
-[...10 lines deleted...]
-      <c r="A35" s="13" t="s">
+      <c r="AN36" s="11">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="37" spans="1:40">
+      <c r="A37" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="T35" s="41">
+      <c r="T37" s="41">
         <v>37</v>
-      </c>
-[...128 lines deleted...]
-        <v>33</v>
       </c>
       <c r="U37" s="41">
         <v>35</v>
       </c>
       <c r="V37" s="41">
-        <v>28</v>
+        <v>79</v>
       </c>
       <c r="W37" s="41">
+        <v>77</v>
+      </c>
+      <c r="X37" s="41">
+        <v>40</v>
+      </c>
+      <c r="Y37" s="41">
+        <v>51</v>
+      </c>
+      <c r="Z37" s="11">
+        <v>42</v>
+      </c>
+      <c r="AA37" s="11">
+        <v>58</v>
+      </c>
+      <c r="AB37" s="15">
+        <v>47</v>
+      </c>
+      <c r="AC37" s="15">
+        <v>74</v>
+      </c>
+      <c r="AD37" s="15">
+        <v>66</v>
+      </c>
+      <c r="AE37" s="11">
+        <v>42</v>
+      </c>
+      <c r="AF37" s="11">
+        <v>47</v>
+      </c>
+      <c r="AG37" s="11">
+        <v>54</v>
+      </c>
+      <c r="AH37" s="15">
+        <v>97</v>
+      </c>
+      <c r="AI37" s="15">
+        <v>65</v>
+      </c>
+      <c r="AJ37" s="11">
+        <v>49</v>
+      </c>
+      <c r="AK37" s="11">
+        <v>26</v>
+      </c>
+      <c r="AL37" s="15">
+        <v>53</v>
+      </c>
+      <c r="AM37" s="15">
+        <v>67</v>
+      </c>
+      <c r="AN37" s="11">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="38" spans="1:40">
+      <c r="A38" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="T38" s="41">
+        <v>61</v>
+      </c>
+      <c r="U38" s="41">
+        <v>54</v>
+      </c>
+      <c r="V38" s="41">
+        <v>77</v>
+      </c>
+      <c r="W38" s="41">
+        <v>62</v>
+      </c>
+      <c r="X38" s="41">
+        <v>71</v>
+      </c>
+      <c r="Y38" s="41">
+        <v>50</v>
+      </c>
+      <c r="Z38" s="11">
+        <v>77</v>
+      </c>
+      <c r="AA38" s="11">
+        <v>80</v>
+      </c>
+      <c r="AB38" s="15">
         <v>48</v>
       </c>
-      <c r="X37" s="41">
-[...23 lines deleted...]
-      <c r="AF37" s="11">
+      <c r="AC38" s="15">
+        <v>66</v>
+      </c>
+      <c r="AD38" s="15">
+        <v>69</v>
+      </c>
+      <c r="AE38" s="11">
+        <v>66</v>
+      </c>
+      <c r="AF38" s="11">
         <v>53</v>
       </c>
-      <c r="AG37" s="11">
+      <c r="AG38" s="11">
+        <v>85</v>
+      </c>
+      <c r="AH38" s="15">
+        <v>107</v>
+      </c>
+      <c r="AI38" s="15">
+        <v>58</v>
+      </c>
+      <c r="AJ38" s="11">
         <v>61</v>
       </c>
-      <c r="AH37" s="15">
-[...46 lines deleted...]
-      <c r="AB38" s="15">
+      <c r="AK38" s="11">
+        <v>67</v>
+      </c>
+      <c r="AL38" s="15">
+        <v>91</v>
+      </c>
+      <c r="AM38" s="15">
+        <v>116</v>
+      </c>
+      <c r="AN38" s="11">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="39" spans="1:40">
+      <c r="A39" s="13" t="s">
         <v>22</v>
-      </c>
-[...36 lines deleted...]
-        <v>23</v>
       </c>
       <c r="T39" s="41">
         <v>33</v>
       </c>
       <c r="U39" s="41">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="V39" s="41">
-        <v>55</v>
+        <v>28</v>
       </c>
       <c r="W39" s="41">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="X39" s="41">
-        <v>52</v>
+        <v>33</v>
       </c>
       <c r="Y39" s="41">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="Z39" s="11">
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="AA39" s="11">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="AB39" s="15">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="AC39" s="15">
         <v>62</v>
       </c>
       <c r="AD39" s="15">
+        <v>24</v>
+      </c>
+      <c r="AE39" s="11">
+        <v>30</v>
+      </c>
+      <c r="AF39" s="11">
+        <v>53</v>
+      </c>
+      <c r="AG39" s="11">
+        <v>61</v>
+      </c>
+      <c r="AH39" s="15">
+        <v>79</v>
+      </c>
+      <c r="AI39" s="15">
+        <v>70</v>
+      </c>
+      <c r="AJ39" s="11">
+        <v>86</v>
+      </c>
+      <c r="AK39" s="11">
+        <v>46</v>
+      </c>
+      <c r="AL39" s="15">
+        <v>72</v>
+      </c>
+      <c r="AM39" s="15">
+        <v>51</v>
+      </c>
+      <c r="AN39" s="11">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="40" spans="1:40">
+      <c r="A40" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="T40" s="41">
+        <v>36</v>
+      </c>
+      <c r="U40" s="41">
+        <v>26</v>
+      </c>
+      <c r="V40" s="41">
+        <v>41</v>
+      </c>
+      <c r="W40" s="41">
+        <v>58</v>
+      </c>
+      <c r="X40" s="41">
+        <v>46</v>
+      </c>
+      <c r="Y40" s="41">
+        <v>56</v>
+      </c>
+      <c r="Z40" s="11">
+        <v>43</v>
+      </c>
+      <c r="AA40" s="11">
+        <v>51</v>
+      </c>
+      <c r="AB40" s="15">
+        <v>22</v>
+      </c>
+      <c r="AC40" s="15">
+        <v>46</v>
+      </c>
+      <c r="AD40" s="15">
+        <v>57</v>
+      </c>
+      <c r="AE40" s="11">
+        <v>25</v>
+      </c>
+      <c r="AF40" s="11">
+        <v>34</v>
+      </c>
+      <c r="AG40" s="11">
+        <v>54</v>
+      </c>
+      <c r="AH40" s="15">
+        <v>55</v>
+      </c>
+      <c r="AI40" s="15">
+        <v>57</v>
+      </c>
+      <c r="AJ40" s="11">
+        <v>40</v>
+      </c>
+      <c r="AK40" s="11">
+        <v>80</v>
+      </c>
+      <c r="AL40" s="15">
+        <v>52</v>
+      </c>
+      <c r="AM40" s="15">
+        <v>57</v>
+      </c>
+      <c r="AN40" s="11">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="41" spans="1:40">
+      <c r="A41" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="T41" s="41">
+        <v>33</v>
+      </c>
+      <c r="U41" s="41">
+        <v>44</v>
+      </c>
+      <c r="V41" s="41">
+        <v>55</v>
+      </c>
+      <c r="W41" s="41">
+        <v>47</v>
+      </c>
+      <c r="X41" s="41">
+        <v>52</v>
+      </c>
+      <c r="Y41" s="41">
+        <v>54</v>
+      </c>
+      <c r="Z41" s="11">
+        <v>67</v>
+      </c>
+      <c r="AA41" s="11">
+        <v>67</v>
+      </c>
+      <c r="AB41" s="15">
+        <v>25</v>
+      </c>
+      <c r="AC41" s="15">
+        <v>62</v>
+      </c>
+      <c r="AD41" s="15">
         <v>28</v>
       </c>
-      <c r="AE39" s="11">
+      <c r="AE41" s="11">
         <v>42</v>
       </c>
-      <c r="AF39" s="11">
+      <c r="AF41" s="11">
         <v>41</v>
       </c>
-      <c r="AG39" s="11">
+      <c r="AG41" s="11">
         <v>44</v>
       </c>
-      <c r="AH39" s="15">
+      <c r="AH41" s="15">
         <v>49</v>
       </c>
-      <c r="AI39" s="15">
+      <c r="AI41" s="15">
         <v>74</v>
       </c>
-      <c r="AJ39" s="11">
+      <c r="AJ41" s="11">
         <v>48</v>
       </c>
-      <c r="AK39" s="11">
+      <c r="AK41" s="11">
         <v>45</v>
       </c>
-      <c r="AL39" s="15">
+      <c r="AL41" s="15">
         <v>52</v>
       </c>
-      <c r="AM39" s="15">
+      <c r="AM41" s="15">
         <v>50</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="13" t="s">
+      <c r="AN41" s="11">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="42" spans="1:40">
+      <c r="A42" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="T40" s="41">
+      <c r="T42" s="41">
         <v>84</v>
       </c>
-      <c r="U40" s="41">
+      <c r="U42" s="41">
         <v>82</v>
       </c>
-      <c r="V40" s="41">
+      <c r="V42" s="41">
         <v>82</v>
       </c>
-      <c r="W40" s="41">
+      <c r="W42" s="41">
         <v>95</v>
       </c>
-      <c r="X40" s="41">
+      <c r="X42" s="41">
         <v>118</v>
       </c>
-      <c r="Y40" s="41">
+      <c r="Y42" s="41">
         <v>49</v>
       </c>
-      <c r="Z40" s="11">
+      <c r="Z42" s="11">
         <v>107</v>
       </c>
-      <c r="AA40" s="11">
+      <c r="AA42" s="11">
         <v>101</v>
       </c>
-      <c r="AB40" s="15">
+      <c r="AB42" s="15">
         <v>53</v>
       </c>
-      <c r="AC40" s="15">
+      <c r="AC42" s="15">
         <v>99</v>
       </c>
-      <c r="AD40" s="15">
+      <c r="AD42" s="15">
         <v>74</v>
       </c>
-      <c r="AE40" s="11">
+      <c r="AE42" s="11">
         <v>72</v>
       </c>
-      <c r="AF40" s="11">
+      <c r="AF42" s="11">
         <v>68</v>
       </c>
-      <c r="AG40" s="11">
+      <c r="AG42" s="11">
         <v>122</v>
       </c>
-      <c r="AH40" s="15">
+      <c r="AH42" s="15">
         <v>109</v>
       </c>
-      <c r="AI40" s="15">
+      <c r="AI42" s="15">
         <v>98</v>
       </c>
-      <c r="AJ40" s="11">
+      <c r="AJ42" s="11">
         <v>80</v>
       </c>
-      <c r="AK40" s="11">
+      <c r="AK42" s="11">
         <v>58</v>
       </c>
-      <c r="AL40" s="15">
+      <c r="AL42" s="15">
         <v>82</v>
       </c>
-      <c r="AM40" s="15">
+      <c r="AM42" s="15">
         <v>123</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="13" t="s">
+      <c r="AN42" s="11">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="43" spans="1:40">
+      <c r="A43" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="T41" s="41">
+      <c r="T43" s="41">
         <v>144</v>
       </c>
-      <c r="U41" s="41">
+      <c r="U43" s="41">
         <v>130</v>
       </c>
-      <c r="V41" s="41">
+      <c r="V43" s="41">
         <v>219</v>
       </c>
-      <c r="W41" s="41">
+      <c r="W43" s="41">
         <v>210</v>
       </c>
-      <c r="X41" s="41">
+      <c r="X43" s="41">
         <v>212</v>
       </c>
-      <c r="Y41" s="41">
+      <c r="Y43" s="41">
         <v>186</v>
       </c>
-      <c r="Z41" s="11">
+      <c r="Z43" s="11">
         <v>168</v>
       </c>
-      <c r="AA41" s="11">
+      <c r="AA43" s="11">
         <v>161</v>
       </c>
-      <c r="AB41" s="15">
+      <c r="AB43" s="15">
         <v>144</v>
       </c>
-      <c r="AC41" s="15">
+      <c r="AC43" s="15">
         <v>195</v>
       </c>
-      <c r="AD41" s="15">
+      <c r="AD43" s="15">
         <v>150</v>
       </c>
-      <c r="AE41" s="11">
+      <c r="AE43" s="11">
         <v>136</v>
       </c>
-      <c r="AF41" s="11">
+      <c r="AF43" s="11">
         <v>168</v>
       </c>
-      <c r="AG41" s="11">
+      <c r="AG43" s="11">
         <v>239</v>
       </c>
-      <c r="AH41" s="15">
+      <c r="AH43" s="15">
         <v>304</v>
       </c>
-      <c r="AI41" s="15">
+      <c r="AI43" s="15">
         <v>168</v>
       </c>
-      <c r="AJ41" s="11">
+      <c r="AJ43" s="11">
         <v>162</v>
       </c>
-      <c r="AK41" s="11">
+      <c r="AK43" s="11">
         <v>143</v>
       </c>
-      <c r="AL41" s="15">
+      <c r="AL43" s="15">
         <v>227</v>
       </c>
-      <c r="AM41" s="15">
+      <c r="AM43" s="15">
         <v>201</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="13" t="s">
+      <c r="AN43" s="11">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="44" spans="1:40">
+      <c r="A44" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="T42" s="41">
+      <c r="T44" s="41">
         <v>36</v>
       </c>
-      <c r="U42" s="41">
+      <c r="U44" s="41">
         <v>36</v>
       </c>
-      <c r="V42" s="41">
+      <c r="V44" s="41">
         <v>64</v>
       </c>
-      <c r="W42" s="41">
+      <c r="W44" s="41">
         <v>43</v>
       </c>
-      <c r="X42" s="41">
+      <c r="X44" s="41">
         <v>49</v>
       </c>
-      <c r="Y42" s="41">
+      <c r="Y44" s="41">
         <v>46</v>
       </c>
-      <c r="Z42" s="11">
+      <c r="Z44" s="11">
         <v>51</v>
       </c>
-      <c r="AA42" s="11">
+      <c r="AA44" s="11">
         <v>63</v>
       </c>
-      <c r="AB42" s="15">
+      <c r="AB44" s="15">
         <v>38</v>
       </c>
-      <c r="AC42" s="15">
+      <c r="AC44" s="15">
         <v>56</v>
       </c>
-      <c r="AD42" s="15">
+      <c r="AD44" s="15">
         <v>57</v>
       </c>
-      <c r="AE42" s="11">
+      <c r="AE44" s="11">
         <v>44</v>
       </c>
-      <c r="AF42" s="11">
+      <c r="AF44" s="11">
         <v>52</v>
       </c>
-      <c r="AG42" s="11">
+      <c r="AG44" s="11">
         <v>76</v>
       </c>
-      <c r="AH42" s="15">
+      <c r="AH44" s="15">
         <v>70</v>
       </c>
-      <c r="AI42" s="15">
+      <c r="AI44" s="15">
         <v>66</v>
       </c>
-      <c r="AJ42" s="11">
+      <c r="AJ44" s="11">
         <v>77</v>
       </c>
-      <c r="AK42" s="11">
+      <c r="AK44" s="11">
         <v>42</v>
       </c>
-      <c r="AL42" s="15">
+      <c r="AL44" s="15">
         <v>77</v>
       </c>
-      <c r="AM42" s="15">
+      <c r="AM44" s="15">
         <v>81</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="45" t="s">
+      <c r="AN44" s="11">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="45" spans="1:40">
+      <c r="A45" s="45" t="s">
         <v>26</v>
       </c>
-      <c r="B43" s="45"/>
-[...17 lines deleted...]
-      <c r="T43" s="42">
+      <c r="B45" s="45"/>
+      <c r="C45" s="45"/>
+      <c r="D45" s="45"/>
+      <c r="E45" s="45"/>
+      <c r="F45" s="45"/>
+      <c r="G45" s="45"/>
+      <c r="H45" s="45"/>
+      <c r="I45" s="45"/>
+      <c r="J45" s="45"/>
+      <c r="K45" s="45"/>
+      <c r="L45" s="45"/>
+      <c r="M45" s="45"/>
+      <c r="N45" s="45"/>
+      <c r="O45" s="45"/>
+      <c r="P45" s="45"/>
+      <c r="Q45" s="45"/>
+      <c r="R45" s="45"/>
+      <c r="S45" s="45"/>
+      <c r="T45" s="42">
         <v>38</v>
       </c>
-      <c r="U43" s="42">
+      <c r="U45" s="42">
         <v>44</v>
       </c>
-      <c r="V43" s="42">
+      <c r="V45" s="42">
         <v>88</v>
       </c>
-      <c r="W43" s="42">
+      <c r="W45" s="42">
         <v>96</v>
       </c>
-      <c r="X43" s="42">
+      <c r="X45" s="42">
         <v>59</v>
       </c>
-      <c r="Y43" s="42">
+      <c r="Y45" s="42">
         <v>57</v>
       </c>
-      <c r="Z43" s="32">
+      <c r="Z45" s="32">
         <v>58</v>
       </c>
-      <c r="AA43" s="32">
+      <c r="AA45" s="32">
         <v>57</v>
       </c>
-      <c r="AB43" s="32">
+      <c r="AB45" s="32">
         <v>40</v>
       </c>
-      <c r="AC43" s="32">
+      <c r="AC45" s="32">
         <v>50</v>
       </c>
-      <c r="AD43" s="32">
+      <c r="AD45" s="32">
         <v>50</v>
       </c>
-      <c r="AE43" s="32">
+      <c r="AE45" s="32">
         <v>61</v>
       </c>
-      <c r="AF43" s="32">
+      <c r="AF45" s="32">
         <v>82</v>
       </c>
-      <c r="AG43" s="32">
+      <c r="AG45" s="32">
         <v>56</v>
       </c>
-      <c r="AH43" s="32">
+      <c r="AH45" s="32">
         <v>107</v>
       </c>
-      <c r="AI43" s="32">
+      <c r="AI45" s="32">
         <v>74</v>
       </c>
-      <c r="AJ43" s="32">
+      <c r="AJ45" s="32">
         <v>117</v>
       </c>
-      <c r="AK43" s="32">
+      <c r="AK45" s="32">
         <v>59</v>
       </c>
-      <c r="AL43" s="32">
+      <c r="AL45" s="32">
         <v>34</v>
       </c>
-      <c r="AM43" s="32">
+      <c r="AM45" s="32">
         <v>81</v>
       </c>
-    </row>
-[...25 lines deleted...]
-      <c r="Y44" s="5"/>
+      <c r="AN45" s="32">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="46" spans="1:40">
+      <c r="A46" s="5"/>
+      <c r="B46" s="5"/>
+      <c r="C46" s="5"/>
+      <c r="D46" s="5"/>
+      <c r="E46" s="5"/>
+      <c r="F46" s="5"/>
+      <c r="G46" s="5"/>
+      <c r="H46" s="5"/>
+      <c r="I46" s="5"/>
+      <c r="J46" s="5"/>
+      <c r="K46" s="5"/>
+      <c r="L46" s="5"/>
+      <c r="M46" s="5"/>
+      <c r="N46" s="5"/>
+      <c r="O46" s="5"/>
+      <c r="P46" s="5"/>
+      <c r="Q46" s="5"/>
+      <c r="R46" s="5"/>
+      <c r="S46" s="5"/>
+      <c r="T46" s="5"/>
+      <c r="U46" s="5"/>
+      <c r="V46" s="5"/>
+      <c r="W46" s="5"/>
+      <c r="X46" s="5"/>
+      <c r="Y46" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="A3:AW3"/>
-[...8 lines deleted...]
-    <mergeCell ref="N5:S5"/>
+    <mergeCell ref="Z31:AM31"/>
+    <mergeCell ref="AL7:AW7"/>
+    <mergeCell ref="Z7:AK7"/>
+    <mergeCell ref="Z9:AM9"/>
+    <mergeCell ref="AG5:AW5"/>
+    <mergeCell ref="T7:Y7"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B7:M7"/>
+    <mergeCell ref="N7:S7"/>
+    <mergeCell ref="Z24:AM24"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:AQ42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="V16" sqref="V16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="27.28515625" style="13" customWidth="1"/>
+    <col min="1" max="1" width="27.33203125" style="13" customWidth="1"/>
     <col min="2" max="19" width="0" style="13" hidden="1" customWidth="1"/>
-    <col min="20" max="16384" width="9.140625" style="13"/>
+    <col min="20" max="16384" width="9.109375" style="13"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:43" ht="12.75">
-      <c r="A3" s="58" t="s">
+    <row r="3" spans="1:43" ht="13.2">
+      <c r="A3" s="62" t="s">
         <v>28</v>
       </c>
-      <c r="B3" s="58"/>
-[...33 lines deleted...]
-      <c r="AJ3" s="58"/>
+      <c r="B3" s="62"/>
+      <c r="C3" s="62"/>
+      <c r="D3" s="62"/>
+      <c r="E3" s="62"/>
+      <c r="F3" s="62"/>
+      <c r="G3" s="62"/>
+      <c r="H3" s="62"/>
+      <c r="I3" s="62"/>
+      <c r="J3" s="62"/>
+      <c r="K3" s="62"/>
+      <c r="L3" s="62"/>
+      <c r="M3" s="62"/>
+      <c r="N3" s="62"/>
+      <c r="O3" s="62"/>
+      <c r="P3" s="62"/>
+      <c r="Q3" s="62"/>
+      <c r="R3" s="62"/>
+      <c r="S3" s="62"/>
+      <c r="T3" s="62"/>
+      <c r="U3" s="62"/>
+      <c r="V3" s="62"/>
+      <c r="W3" s="62"/>
+      <c r="X3" s="62"/>
+      <c r="Y3" s="62"/>
+      <c r="Z3" s="62"/>
+      <c r="AA3" s="62"/>
+      <c r="AB3" s="62"/>
+      <c r="AC3" s="62"/>
+      <c r="AD3" s="62"/>
+      <c r="AE3" s="62"/>
+      <c r="AF3" s="62"/>
+      <c r="AG3" s="62"/>
+      <c r="AH3" s="62"/>
+      <c r="AI3" s="62"/>
+      <c r="AJ3" s="62"/>
       <c r="AK3" s="52"/>
       <c r="AL3" s="52"/>
       <c r="AM3" s="52"/>
       <c r="AN3" s="52"/>
       <c r="AO3" s="52"/>
       <c r="AP3" s="52"/>
       <c r="AQ3" s="52"/>
     </row>
-    <row r="4" spans="1:43" s="1" customFormat="1" ht="12.75">
+    <row r="4" spans="1:43" s="1" customFormat="1" ht="13.2">
       <c r="A4" s="35"/>
       <c r="B4" s="35"/>
       <c r="C4" s="35"/>
       <c r="D4" s="35"/>
       <c r="E4" s="35"/>
       <c r="F4" s="35"/>
       <c r="G4" s="35"/>
       <c r="H4" s="35"/>
       <c r="I4" s="35"/>
       <c r="J4" s="35"/>
       <c r="K4" s="35"/>
       <c r="L4" s="35"/>
       <c r="M4" s="35"/>
       <c r="N4" s="35"/>
       <c r="O4" s="35"/>
       <c r="P4" s="35"/>
       <c r="Q4" s="35"/>
       <c r="R4" s="35"/>
       <c r="S4" s="35"/>
       <c r="T4" s="35"/>
       <c r="U4" s="35"/>
       <c r="V4" s="35"/>
       <c r="W4" s="35"/>
       <c r="X4" s="39"/>
       <c r="Y4" s="37"/>
       <c r="Z4" s="38"/>
       <c r="AA4" s="38"/>
       <c r="AB4" s="35"/>
       <c r="AQ4" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:43">
-      <c r="A5" s="59"/>
-      <c r="B5" s="61">
+      <c r="A5" s="63"/>
+      <c r="B5" s="65">
         <v>2021</v>
       </c>
-      <c r="C5" s="62"/>
-[...10 lines deleted...]
-      <c r="N5" s="61">
+      <c r="C5" s="66"/>
+      <c r="D5" s="66"/>
+      <c r="E5" s="66"/>
+      <c r="F5" s="66"/>
+      <c r="G5" s="66"/>
+      <c r="H5" s="66"/>
+      <c r="I5" s="66"/>
+      <c r="J5" s="66"/>
+      <c r="K5" s="66"/>
+      <c r="L5" s="66"/>
+      <c r="M5" s="66"/>
+      <c r="N5" s="65">
         <v>2022</v>
       </c>
-      <c r="O5" s="62"/>
-[...10 lines deleted...]
-      <c r="Z5" s="63">
+      <c r="O5" s="66"/>
+      <c r="P5" s="66"/>
+      <c r="Q5" s="66"/>
+      <c r="R5" s="66"/>
+      <c r="S5" s="66"/>
+      <c r="T5" s="66"/>
+      <c r="U5" s="66"/>
+      <c r="V5" s="66"/>
+      <c r="W5" s="66"/>
+      <c r="X5" s="66"/>
+      <c r="Y5" s="66"/>
+      <c r="Z5" s="67">
         <v>2023</v>
       </c>
-      <c r="AA5" s="63"/>
-[...10 lines deleted...]
-      <c r="AL5" s="55">
+      <c r="AA5" s="67"/>
+      <c r="AB5" s="67"/>
+      <c r="AC5" s="67"/>
+      <c r="AD5" s="67"/>
+      <c r="AE5" s="67"/>
+      <c r="AF5" s="67"/>
+      <c r="AG5" s="67"/>
+      <c r="AH5" s="67"/>
+      <c r="AI5" s="67"/>
+      <c r="AJ5" s="67"/>
+      <c r="AK5" s="59"/>
+      <c r="AL5" s="59">
         <v>2024</v>
       </c>
-      <c r="AM5" s="56"/>
-[...3 lines deleted...]
-      <c r="AQ5" s="57"/>
+      <c r="AM5" s="60"/>
+      <c r="AN5" s="60"/>
+      <c r="AO5" s="60"/>
+      <c r="AP5" s="60"/>
+      <c r="AQ5" s="61"/>
     </row>
     <row r="6" spans="1:43">
-      <c r="A6" s="60"/>
+      <c r="A6" s="64"/>
       <c r="B6" s="17" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="17" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="18" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="18" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="18" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="18" t="s">
         <v>7</v>
       </c>
       <c r="H6" s="18" t="s">
         <v>8</v>
       </c>
       <c r="I6" s="17" t="s">
         <v>0</v>
       </c>
       <c r="J6" s="17" t="s">
@@ -7641,95 +7605,95 @@
         <v>14</v>
       </c>
       <c r="AK6" s="17" t="s">
         <v>15</v>
       </c>
       <c r="AL6" s="43" t="s">
         <v>2</v>
       </c>
       <c r="AM6" s="43" t="s">
         <v>3</v>
       </c>
       <c r="AN6" s="20" t="s">
         <v>4</v>
       </c>
       <c r="AO6" s="44" t="s">
         <v>5</v>
       </c>
       <c r="AP6" s="50" t="s">
         <v>29</v>
       </c>
       <c r="AQ6" s="51" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:43">
-      <c r="A7" s="64" t="s">
+      <c r="A7" s="68" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="64"/>
-[...40 lines deleted...]
-      <c r="AQ7" s="54"/>
+      <c r="B7" s="68"/>
+      <c r="C7" s="68"/>
+      <c r="D7" s="68"/>
+      <c r="E7" s="68"/>
+      <c r="F7" s="68"/>
+      <c r="G7" s="68"/>
+      <c r="H7" s="68"/>
+      <c r="I7" s="68"/>
+      <c r="J7" s="68"/>
+      <c r="K7" s="68"/>
+      <c r="L7" s="68"/>
+      <c r="M7" s="68"/>
+      <c r="N7" s="68"/>
+      <c r="O7" s="68"/>
+      <c r="P7" s="68"/>
+      <c r="Q7" s="68"/>
+      <c r="R7" s="68"/>
+      <c r="S7" s="68"/>
+      <c r="T7" s="68"/>
+      <c r="U7" s="68"/>
+      <c r="V7" s="68"/>
+      <c r="W7" s="68"/>
+      <c r="X7" s="68"/>
+      <c r="Y7" s="68"/>
+      <c r="Z7" s="68"/>
+      <c r="AA7" s="68"/>
+      <c r="AB7" s="68"/>
+      <c r="AC7" s="68"/>
+      <c r="AD7" s="68"/>
+      <c r="AE7" s="68"/>
+      <c r="AF7" s="68"/>
+      <c r="AG7" s="68"/>
+      <c r="AH7" s="68"/>
+      <c r="AI7" s="68"/>
+      <c r="AJ7" s="68"/>
+      <c r="AK7" s="68"/>
+      <c r="AL7" s="68"/>
+      <c r="AM7" s="68"/>
+      <c r="AN7" s="68"/>
+      <c r="AO7" s="68"/>
+      <c r="AP7" s="68"/>
+      <c r="AQ7" s="58"/>
     </row>
     <row r="8" spans="1:43">
       <c r="A8" s="48" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="6"/>
       <c r="C8" s="6"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="12"/>
       <c r="I8" s="7"/>
       <c r="J8" s="8"/>
       <c r="K8" s="9"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="15"/>
       <c r="O8" s="15"/>
       <c r="P8" s="15"/>
       <c r="Q8" s="15"/>
       <c r="R8" s="15"/>
       <c r="S8" s="15"/>
       <c r="T8" s="11">
         <v>1584</v>
@@ -8828,95 +8792,95 @@
         <v>93</v>
       </c>
       <c r="AK19" s="11">
         <v>120</v>
       </c>
       <c r="AL19" s="15">
         <v>194</v>
       </c>
       <c r="AM19" s="11">
         <v>134</v>
       </c>
       <c r="AN19" s="25">
         <v>140</v>
       </c>
       <c r="AO19" s="11">
         <v>145</v>
       </c>
       <c r="AP19" s="11">
         <v>148</v>
       </c>
       <c r="AQ19" s="14">
         <v>133</v>
       </c>
     </row>
     <row r="20" spans="1:43">
-      <c r="A20" s="65" t="s">
+      <c r="A20" s="69" t="s">
         <v>12</v>
       </c>
-      <c r="B20" s="65"/>
-[...40 lines deleted...]
-      <c r="AQ20" s="65"/>
+      <c r="B20" s="69"/>
+      <c r="C20" s="69"/>
+      <c r="D20" s="69"/>
+      <c r="E20" s="69"/>
+      <c r="F20" s="69"/>
+      <c r="G20" s="69"/>
+      <c r="H20" s="69"/>
+      <c r="I20" s="69"/>
+      <c r="J20" s="69"/>
+      <c r="K20" s="69"/>
+      <c r="L20" s="69"/>
+      <c r="M20" s="69"/>
+      <c r="N20" s="69"/>
+      <c r="O20" s="69"/>
+      <c r="P20" s="69"/>
+      <c r="Q20" s="69"/>
+      <c r="R20" s="69"/>
+      <c r="S20" s="69"/>
+      <c r="T20" s="69"/>
+      <c r="U20" s="69"/>
+      <c r="V20" s="69"/>
+      <c r="W20" s="69"/>
+      <c r="X20" s="69"/>
+      <c r="Y20" s="69"/>
+      <c r="Z20" s="69"/>
+      <c r="AA20" s="69"/>
+      <c r="AB20" s="69"/>
+      <c r="AC20" s="69"/>
+      <c r="AD20" s="69"/>
+      <c r="AE20" s="69"/>
+      <c r="AF20" s="69"/>
+      <c r="AG20" s="69"/>
+      <c r="AH20" s="69"/>
+      <c r="AI20" s="69"/>
+      <c r="AJ20" s="69"/>
+      <c r="AK20" s="69"/>
+      <c r="AL20" s="69"/>
+      <c r="AM20" s="69"/>
+      <c r="AN20" s="69"/>
+      <c r="AO20" s="69"/>
+      <c r="AP20" s="69"/>
+      <c r="AQ20" s="69"/>
     </row>
     <row r="21" spans="1:43">
       <c r="A21" s="48" t="s">
         <v>31</v>
       </c>
       <c r="B21" s="6"/>
       <c r="C21" s="6"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="10"/>
       <c r="I21" s="7"/>
       <c r="J21" s="8"/>
       <c r="K21" s="9"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="15"/>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21" s="15"/>
       <c r="S21" s="15"/>
       <c r="T21" s="11">
         <v>774</v>
@@ -9445,95 +9409,95 @@
         <v>47</v>
       </c>
       <c r="AK26" s="11">
         <v>47</v>
       </c>
       <c r="AL26" s="15">
         <v>67</v>
       </c>
       <c r="AM26" s="11">
         <v>66</v>
       </c>
       <c r="AN26" s="25">
         <v>56</v>
       </c>
       <c r="AO26" s="11">
         <v>64</v>
       </c>
       <c r="AP26" s="11">
         <v>43</v>
       </c>
       <c r="AQ26" s="14">
         <v>59</v>
       </c>
     </row>
     <row r="27" spans="1:43">
-      <c r="A27" s="54" t="s">
+      <c r="A27" s="58" t="s">
         <v>11</v>
       </c>
-      <c r="B27" s="54"/>
-[...40 lines deleted...]
-      <c r="AQ27" s="54"/>
+      <c r="B27" s="58"/>
+      <c r="C27" s="58"/>
+      <c r="D27" s="58"/>
+      <c r="E27" s="58"/>
+      <c r="F27" s="58"/>
+      <c r="G27" s="58"/>
+      <c r="H27" s="58"/>
+      <c r="I27" s="58"/>
+      <c r="J27" s="58"/>
+      <c r="K27" s="58"/>
+      <c r="L27" s="58"/>
+      <c r="M27" s="58"/>
+      <c r="N27" s="58"/>
+      <c r="O27" s="58"/>
+      <c r="P27" s="58"/>
+      <c r="Q27" s="58"/>
+      <c r="R27" s="58"/>
+      <c r="S27" s="58"/>
+      <c r="T27" s="58"/>
+      <c r="U27" s="58"/>
+      <c r="V27" s="58"/>
+      <c r="W27" s="58"/>
+      <c r="X27" s="58"/>
+      <c r="Y27" s="58"/>
+      <c r="Z27" s="58"/>
+      <c r="AA27" s="58"/>
+      <c r="AB27" s="58"/>
+      <c r="AC27" s="58"/>
+      <c r="AD27" s="58"/>
+      <c r="AE27" s="58"/>
+      <c r="AF27" s="58"/>
+      <c r="AG27" s="58"/>
+      <c r="AH27" s="58"/>
+      <c r="AI27" s="58"/>
+      <c r="AJ27" s="58"/>
+      <c r="AK27" s="58"/>
+      <c r="AL27" s="58"/>
+      <c r="AM27" s="58"/>
+      <c r="AN27" s="58"/>
+      <c r="AO27" s="58"/>
+      <c r="AP27" s="58"/>
+      <c r="AQ27" s="58"/>
     </row>
     <row r="28" spans="1:43">
       <c r="A28" s="48" t="s">
         <v>31</v>
       </c>
       <c r="B28" s="6"/>
       <c r="C28" s="6"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="10"/>
       <c r="I28" s="7"/>
       <c r="J28" s="8"/>
       <c r="K28" s="12"/>
       <c r="L28" s="10"/>
       <c r="M28" s="10"/>
       <c r="N28" s="11"/>
       <c r="O28" s="11"/>
       <c r="P28" s="11"/>
       <c r="Q28" s="11"/>
       <c r="R28" s="11"/>
       <c r="S28" s="15"/>
       <c r="T28" s="11">
         <v>810</v>
@@ -10741,2871 +10705,2980 @@
       <c r="AA42" s="11"/>
       <c r="AB42" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A3:AJ3"/>
     <mergeCell ref="A27:AQ27"/>
     <mergeCell ref="AL5:AQ5"/>
     <mergeCell ref="A7:AQ7"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="A20:AQ20"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AW43"/>
+  <dimension ref="A5:BZ45"/>
   <sheetViews>
-    <sheetView topLeftCell="AB1" workbookViewId="0">
-      <selection activeCell="AM8" sqref="AM8:AM43"/>
+    <sheetView topLeftCell="A4" workbookViewId="0">
+      <selection activeCell="Z5" sqref="Z5:AW5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="29" style="13" customWidth="1"/>
+    <col min="1" max="1" width="20.109375" style="13" customWidth="1"/>
     <col min="2" max="19" width="0" style="13" hidden="1" customWidth="1"/>
-    <col min="20" max="16384" width="9.140625" style="13"/>
+    <col min="20" max="16384" width="9.109375" style="13"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:49" ht="12.75">
-      <c r="A3" s="58" t="s">
+    <row r="5" spans="1:78" ht="14.4" customHeight="1">
+      <c r="Z5" s="62" t="s">
         <v>28</v>
       </c>
-      <c r="B3" s="58"/>
-[...70 lines deleted...]
-      <c r="AW4" s="4" t="s">
+      <c r="AA5" s="62"/>
+      <c r="AB5" s="62"/>
+      <c r="AC5" s="62"/>
+      <c r="AD5" s="62"/>
+      <c r="AE5" s="62"/>
+      <c r="AF5" s="62"/>
+      <c r="AG5" s="62"/>
+      <c r="AH5" s="62"/>
+      <c r="AI5" s="62"/>
+      <c r="AJ5" s="62"/>
+      <c r="AK5" s="62"/>
+      <c r="AL5" s="62"/>
+      <c r="AM5" s="62"/>
+      <c r="AN5" s="62"/>
+      <c r="AO5" s="62"/>
+      <c r="AP5" s="62"/>
+      <c r="AQ5" s="62"/>
+      <c r="AR5" s="62"/>
+      <c r="AS5" s="62"/>
+      <c r="AT5" s="62"/>
+      <c r="AU5" s="62"/>
+      <c r="AV5" s="62"/>
+      <c r="AW5" s="62"/>
+      <c r="AX5" s="52"/>
+      <c r="AY5" s="52"/>
+      <c r="AZ5" s="52"/>
+      <c r="BA5" s="52"/>
+      <c r="BB5" s="52"/>
+      <c r="BC5" s="52"/>
+      <c r="BD5" s="52"/>
+      <c r="BE5" s="52"/>
+      <c r="BF5" s="52"/>
+      <c r="BG5" s="52"/>
+      <c r="BH5" s="52"/>
+      <c r="BI5" s="52"/>
+      <c r="BJ5" s="52"/>
+      <c r="BK5" s="52"/>
+      <c r="BL5" s="52"/>
+      <c r="BM5" s="52"/>
+      <c r="BN5" s="52"/>
+      <c r="BO5" s="52"/>
+      <c r="BP5" s="52"/>
+      <c r="BQ5" s="52"/>
+      <c r="BR5" s="52"/>
+      <c r="BS5" s="52"/>
+      <c r="BT5" s="52"/>
+      <c r="BU5" s="52"/>
+      <c r="BV5" s="52"/>
+      <c r="BW5" s="52"/>
+      <c r="BX5" s="52"/>
+      <c r="BY5" s="52"/>
+      <c r="BZ5" s="52"/>
+    </row>
+    <row r="6" spans="1:78" s="1" customFormat="1" ht="16.95" customHeight="1">
+      <c r="A6" s="35"/>
+      <c r="B6" s="35"/>
+      <c r="C6" s="35"/>
+      <c r="D6" s="35"/>
+      <c r="E6" s="35"/>
+      <c r="F6" s="35"/>
+      <c r="G6" s="35"/>
+      <c r="H6" s="35"/>
+      <c r="I6" s="35"/>
+      <c r="J6" s="35"/>
+      <c r="K6" s="35"/>
+      <c r="L6" s="35"/>
+      <c r="M6" s="35"/>
+      <c r="N6" s="35"/>
+      <c r="O6" s="35"/>
+      <c r="P6" s="35"/>
+      <c r="Q6" s="35"/>
+      <c r="R6" s="35"/>
+      <c r="S6" s="35"/>
+      <c r="Y6" s="4"/>
+      <c r="AK6" s="4"/>
+      <c r="AW6" s="4" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:49">
-[...1 lines deleted...]
-      <c r="B5" s="61">
+    <row r="7" spans="1:78">
+      <c r="A7" s="63"/>
+      <c r="B7" s="65">
         <v>2021</v>
       </c>
-      <c r="C5" s="62"/>
-[...10 lines deleted...]
-      <c r="N5" s="61">
+      <c r="C7" s="66"/>
+      <c r="D7" s="66"/>
+      <c r="E7" s="66"/>
+      <c r="F7" s="66"/>
+      <c r="G7" s="66"/>
+      <c r="H7" s="66"/>
+      <c r="I7" s="66"/>
+      <c r="J7" s="66"/>
+      <c r="K7" s="66"/>
+      <c r="L7" s="66"/>
+      <c r="M7" s="66"/>
+      <c r="N7" s="65">
         <v>2022</v>
       </c>
-      <c r="O5" s="62"/>
-[...4 lines deleted...]
-      <c r="T5" s="56">
+      <c r="O7" s="66"/>
+      <c r="P7" s="66"/>
+      <c r="Q7" s="66"/>
+      <c r="R7" s="66"/>
+      <c r="S7" s="66"/>
+      <c r="T7" s="60">
         <v>2024</v>
       </c>
-      <c r="U5" s="56"/>
-[...4 lines deleted...]
-      <c r="Z5" s="55">
+      <c r="U7" s="60"/>
+      <c r="V7" s="60"/>
+      <c r="W7" s="60"/>
+      <c r="X7" s="60"/>
+      <c r="Y7" s="60"/>
+      <c r="Z7" s="59">
         <v>2025</v>
       </c>
-      <c r="AA5" s="56"/>
-[...10 lines deleted...]
-      <c r="AL5" s="55">
+      <c r="AA7" s="60"/>
+      <c r="AB7" s="60"/>
+      <c r="AC7" s="60"/>
+      <c r="AD7" s="60"/>
+      <c r="AE7" s="60"/>
+      <c r="AF7" s="60"/>
+      <c r="AG7" s="60"/>
+      <c r="AH7" s="60"/>
+      <c r="AI7" s="60"/>
+      <c r="AJ7" s="60"/>
+      <c r="AK7" s="61"/>
+      <c r="AL7" s="59">
         <v>2026</v>
       </c>
-      <c r="AM5" s="56"/>
-[...13 lines deleted...]
-      <c r="B6" s="17" t="s">
+      <c r="AM7" s="60"/>
+      <c r="AN7" s="60"/>
+      <c r="AO7" s="60"/>
+      <c r="AP7" s="60"/>
+      <c r="AQ7" s="60"/>
+      <c r="AR7" s="60"/>
+      <c r="AS7" s="60"/>
+      <c r="AT7" s="60"/>
+      <c r="AU7" s="60"/>
+      <c r="AV7" s="60"/>
+      <c r="AW7" s="61"/>
+    </row>
+    <row r="8" spans="1:78" ht="18" customHeight="1">
+      <c r="A8" s="64"/>
+      <c r="B8" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="17" t="s">
+      <c r="C8" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="D6" s="18" t="s">
+      <c r="D8" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="E6" s="18" t="s">
+      <c r="E8" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="F6" s="18" t="s">
+      <c r="F8" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="G6" s="18" t="s">
+      <c r="G8" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="H6" s="18" t="s">
+      <c r="H8" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="I6" s="17" t="s">
+      <c r="I8" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="J6" s="17" t="s">
+      <c r="J8" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="K6" s="17" t="s">
+      <c r="K8" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="L6" s="17" t="s">
+      <c r="L8" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="M6" s="17" t="s">
+      <c r="M8" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="N6" s="19" t="s">
+      <c r="N8" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="O6" s="19" t="s">
+      <c r="O8" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="P6" s="20" t="s">
+      <c r="P8" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="Q6" s="17" t="s">
+      <c r="Q8" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="R6" s="17" t="s">
+      <c r="R8" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="S6" s="17" t="s">
+      <c r="S8" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="T6" s="46" t="s">
+      <c r="T8" s="43" t="s">
         <v>8</v>
       </c>
-      <c r="U6" s="46" t="s">
+      <c r="U8" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="V6" s="46" t="s">
+      <c r="V8" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="W6" s="46" t="s">
+      <c r="W8" s="43" t="s">
         <v>13</v>
       </c>
-      <c r="X6" s="46" t="s">
+      <c r="X8" s="43" t="s">
         <v>14</v>
       </c>
-      <c r="Y6" s="21" t="s">
+      <c r="Y8" s="19" t="s">
         <v>15</v>
       </c>
-      <c r="Z6" s="43" t="s">
+      <c r="Z8" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="AA6" s="43" t="s">
+      <c r="AA8" s="43" t="s">
         <v>3</v>
       </c>
-      <c r="AB6" s="20" t="s">
+      <c r="AB8" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="AC6" s="44" t="s">
+      <c r="AC8" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="AD6" s="44" t="s">
+      <c r="AD8" s="55" t="s">
         <v>29</v>
       </c>
-      <c r="AE6" s="44" t="s">
+      <c r="AE8" s="55" t="s">
         <v>7</v>
       </c>
-      <c r="AF6" s="46" t="s">
+      <c r="AF8" s="43" t="s">
         <v>8</v>
       </c>
-      <c r="AG6" s="46" t="s">
+      <c r="AG8" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="AH6" s="46" t="s">
+      <c r="AH8" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="AI6" s="46" t="s">
+      <c r="AI8" s="43" t="s">
         <v>13</v>
       </c>
-      <c r="AJ6" s="53" t="s">
+      <c r="AJ8" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="AK6" s="17" t="s">
+      <c r="AK8" s="56" t="s">
         <v>15</v>
       </c>
-      <c r="AL6" s="43" t="s">
+      <c r="AL8" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="AM6" s="43" t="s">
+      <c r="AM8" s="43" t="s">
         <v>3</v>
       </c>
-      <c r="AN6" s="20" t="s">
+      <c r="AN8" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="AO6" s="44" t="s">
+      <c r="AO8" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="AP6" s="44" t="s">
+      <c r="AP8" s="55" t="s">
         <v>29</v>
       </c>
-      <c r="AQ6" s="44" t="s">
+      <c r="AQ8" s="55" t="s">
         <v>7</v>
       </c>
-      <c r="AR6" s="46" t="s">
+      <c r="AR8" s="43" t="s">
         <v>8</v>
       </c>
-      <c r="AS6" s="46" t="s">
+      <c r="AS8" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="AT6" s="46" t="s">
+      <c r="AT8" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="AU6" s="46" t="s">
+      <c r="AU8" s="43" t="s">
         <v>13</v>
       </c>
-      <c r="AV6" s="53" t="s">
+      <c r="AV8" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="AW6" s="17" t="s">
+      <c r="AW8" s="56" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="7" spans="1:49">
-      <c r="A7" s="64" t="s">
+    <row r="9" spans="1:78" ht="14.4" customHeight="1">
+      <c r="B9" s="53"/>
+      <c r="C9" s="53"/>
+      <c r="D9" s="53"/>
+      <c r="E9" s="53"/>
+      <c r="F9" s="53"/>
+      <c r="G9" s="53"/>
+      <c r="H9" s="53"/>
+      <c r="I9" s="53"/>
+      <c r="J9" s="53"/>
+      <c r="K9" s="53"/>
+      <c r="L9" s="53"/>
+      <c r="M9" s="53"/>
+      <c r="N9" s="53"/>
+      <c r="O9" s="53"/>
+      <c r="P9" s="53"/>
+      <c r="Q9" s="53"/>
+      <c r="R9" s="53"/>
+      <c r="S9" s="53"/>
+      <c r="T9" s="68" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="64"/>
-[...37 lines deleted...]
-      <c r="A8" s="13" t="s">
+      <c r="U9" s="68"/>
+      <c r="V9" s="68"/>
+      <c r="W9" s="68"/>
+      <c r="X9" s="68"/>
+      <c r="Y9" s="68"/>
+      <c r="Z9" s="68"/>
+      <c r="AA9" s="68"/>
+      <c r="AB9" s="68"/>
+      <c r="AC9" s="68"/>
+      <c r="AD9" s="68"/>
+      <c r="AE9" s="68"/>
+      <c r="AF9" s="68"/>
+      <c r="AG9" s="68"/>
+      <c r="AH9" s="68"/>
+      <c r="AI9" s="68"/>
+      <c r="AJ9" s="68"/>
+      <c r="AK9" s="68"/>
+      <c r="AL9" s="68"/>
+      <c r="AM9" s="68"/>
+    </row>
+    <row r="10" spans="1:78">
+      <c r="A10" s="40" t="s">
         <v>31</v>
       </c>
-      <c r="T8" s="41">
+      <c r="T10" s="41">
         <v>2706</v>
       </c>
-      <c r="U8" s="41">
+      <c r="U10" s="41">
         <v>2521</v>
       </c>
-      <c r="V8" s="41">
+      <c r="V10" s="41">
         <v>3608</v>
       </c>
-      <c r="W8" s="41">
+      <c r="W10" s="41">
         <v>3651</v>
       </c>
-      <c r="X8" s="41">
+      <c r="X10" s="41">
         <v>3443</v>
       </c>
-      <c r="Y8" s="41">
+      <c r="Y10" s="41">
         <v>2833</v>
       </c>
-      <c r="Z8" s="15">
+      <c r="Z10" s="15">
         <v>3325</v>
       </c>
-      <c r="AA8" s="15">
+      <c r="AA10" s="15">
         <v>3082</v>
       </c>
-      <c r="AB8" s="11">
+      <c r="AB10" s="11">
         <v>2427</v>
       </c>
-      <c r="AC8" s="11">
+      <c r="AC10" s="11">
         <v>3169</v>
       </c>
-      <c r="AD8" s="15">
+      <c r="AD10" s="15">
         <v>2792</v>
       </c>
-      <c r="AE8" s="11">
+      <c r="AE10" s="11">
         <v>2990</v>
       </c>
-      <c r="AF8" s="11">
+      <c r="AF10" s="11">
         <v>3409</v>
       </c>
-      <c r="AG8" s="11">
+      <c r="AG10" s="11">
         <v>4053</v>
       </c>
-      <c r="AH8" s="11">
+      <c r="AH10" s="11">
         <v>4014</v>
       </c>
-      <c r="AI8" s="11">
+      <c r="AI10" s="11">
         <v>3412</v>
       </c>
-      <c r="AJ8" s="11">
+      <c r="AJ10" s="11">
         <v>2964</v>
       </c>
-      <c r="AK8" s="11">
+      <c r="AK10" s="11">
         <v>2642</v>
       </c>
-      <c r="AL8" s="11">
+      <c r="AL10" s="11">
         <v>3425</v>
       </c>
-      <c r="AM8" s="11">
+      <c r="AM10" s="11">
         <v>3237</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="T9" s="41">
+      <c r="AN10" s="11">
+        <v>3369</v>
+      </c>
+    </row>
+    <row r="11" spans="1:78">
+      <c r="A11" s="57" t="s">
+        <v>37</v>
+      </c>
+      <c r="T11" s="41">
         <v>1125</v>
       </c>
-      <c r="U9" s="41">
+      <c r="U11" s="41">
         <v>1084</v>
       </c>
-      <c r="V9" s="41">
+      <c r="V11" s="41">
         <v>1520</v>
       </c>
-      <c r="W9" s="41">
+      <c r="W11" s="41">
         <v>1517</v>
       </c>
-      <c r="X9" s="41">
+      <c r="X11" s="41">
         <v>1375</v>
       </c>
-      <c r="Y9" s="41">
+      <c r="Y11" s="41">
         <v>1110</v>
       </c>
-      <c r="Z9" s="15">
+      <c r="Z11" s="15">
         <v>1322</v>
       </c>
-      <c r="AA9" s="15">
+      <c r="AA11" s="15">
         <v>1288</v>
       </c>
-      <c r="AB9" s="11">
+      <c r="AB11" s="11">
         <v>1012</v>
       </c>
-      <c r="AC9" s="11">
+      <c r="AC11" s="11">
         <v>1226</v>
       </c>
-      <c r="AD9" s="15">
+      <c r="AD11" s="15">
         <v>1210</v>
       </c>
-      <c r="AE9" s="11">
+      <c r="AE11" s="11">
         <v>1251</v>
       </c>
-      <c r="AF9" s="11">
+      <c r="AF11" s="11">
         <v>1388</v>
       </c>
-      <c r="AG9" s="11">
+      <c r="AG11" s="11">
         <v>1719</v>
       </c>
-      <c r="AH9" s="11">
+      <c r="AH11" s="11">
         <v>1686</v>
       </c>
-      <c r="AI9" s="11">
+      <c r="AI11" s="11">
         <v>1460</v>
       </c>
-      <c r="AJ9" s="11">
+      <c r="AJ11" s="11">
         <v>1263</v>
       </c>
-      <c r="AK9" s="11">
+      <c r="AK11" s="11">
         <v>1183</v>
       </c>
-      <c r="AL9" s="11">
+      <c r="AL11" s="11">
         <v>1502</v>
       </c>
-      <c r="AM9" s="11">
+      <c r="AM11" s="11">
         <v>1521</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="T10" s="41">
+      <c r="AN11" s="11">
+        <v>1515</v>
+      </c>
+    </row>
+    <row r="12" spans="1:78">
+      <c r="A12" s="57" t="s">
+        <v>38</v>
+      </c>
+      <c r="T12" s="41">
         <v>137</v>
       </c>
-      <c r="U10" s="41">
+      <c r="U12" s="41">
         <v>143</v>
       </c>
-      <c r="V10" s="41">
+      <c r="V12" s="41">
         <v>188</v>
       </c>
-      <c r="W10" s="41">
+      <c r="W12" s="41">
         <v>115</v>
       </c>
-      <c r="X10" s="41">
+      <c r="X12" s="41">
         <v>165</v>
       </c>
-      <c r="Y10" s="41">
+      <c r="Y12" s="41">
         <v>110</v>
       </c>
-      <c r="Z10" s="15">
+      <c r="Z12" s="15">
         <v>126</v>
       </c>
-      <c r="AA10" s="15">
+      <c r="AA12" s="15">
         <v>158</v>
       </c>
-      <c r="AB10" s="11">
+      <c r="AB12" s="11">
         <v>102</v>
       </c>
-      <c r="AC10" s="11">
+      <c r="AC12" s="11">
         <v>148</v>
       </c>
-      <c r="AD10" s="15">
+      <c r="AD12" s="15">
         <v>149</v>
       </c>
-      <c r="AE10" s="11">
+      <c r="AE12" s="11">
         <v>183</v>
       </c>
-      <c r="AF10" s="11">
+      <c r="AF12" s="11">
         <v>172</v>
       </c>
-      <c r="AG10" s="11">
+      <c r="AG12" s="11">
         <v>150</v>
       </c>
-      <c r="AH10" s="11">
+      <c r="AH12" s="11">
         <v>166</v>
       </c>
-      <c r="AI10" s="11">
+      <c r="AI12" s="11">
         <v>164</v>
       </c>
-      <c r="AJ10" s="11">
+      <c r="AJ12" s="11">
         <v>135</v>
       </c>
-      <c r="AK10" s="11">
+      <c r="AK12" s="11">
         <v>109</v>
       </c>
-      <c r="AL10" s="11">
+      <c r="AL12" s="11">
         <v>173</v>
       </c>
-      <c r="AM10" s="11">
+      <c r="AM12" s="11">
         <v>170</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="13" t="s">
+      <c r="AN12" s="11">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="13" spans="1:78">
+      <c r="A13" s="13" t="s">
         <v>18</v>
       </c>
-      <c r="T11" s="41">
+      <c r="T13" s="41">
         <v>228</v>
       </c>
-      <c r="U11" s="41">
+      <c r="U13" s="41">
         <v>204</v>
       </c>
-      <c r="V11" s="41">
+      <c r="V13" s="41">
         <v>282</v>
       </c>
-      <c r="W11" s="41">
+      <c r="W13" s="41">
         <v>324</v>
       </c>
-      <c r="X11" s="41">
+      <c r="X13" s="41">
         <v>262</v>
       </c>
-      <c r="Y11" s="41">
+      <c r="Y13" s="41">
         <v>268</v>
       </c>
-      <c r="Z11" s="15">
+      <c r="Z13" s="15">
         <v>288</v>
       </c>
-      <c r="AA11" s="15">
+      <c r="AA13" s="15">
         <v>247</v>
       </c>
-      <c r="AB11" s="11">
+      <c r="AB13" s="11">
         <v>209</v>
       </c>
-      <c r="AC11" s="11">
+      <c r="AC13" s="11">
         <v>297</v>
       </c>
-      <c r="AD11" s="15">
+      <c r="AD13" s="15">
         <v>230</v>
       </c>
-      <c r="AE11" s="11">
+      <c r="AE13" s="11">
         <v>219</v>
       </c>
-      <c r="AF11" s="11">
+      <c r="AF13" s="11">
         <v>300</v>
       </c>
-      <c r="AG11" s="11">
+      <c r="AG13" s="11">
         <v>392</v>
       </c>
-      <c r="AH11" s="11">
+      <c r="AH13" s="11">
         <v>342</v>
       </c>
-      <c r="AI11" s="11">
+      <c r="AI13" s="11">
         <v>261</v>
       </c>
-      <c r="AJ11" s="11">
+      <c r="AJ13" s="11">
         <v>197</v>
       </c>
-      <c r="AK11" s="11">
+      <c r="AK13" s="11">
         <v>220</v>
       </c>
-      <c r="AL11" s="11">
+      <c r="AL13" s="11">
         <v>276</v>
       </c>
-      <c r="AM11" s="11">
+      <c r="AM13" s="11">
         <v>249</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="13" t="s">
+      <c r="AN13" s="11">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="14" spans="1:78">
+      <c r="A14" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="T12" s="41">
+      <c r="T14" s="41">
         <v>165</v>
       </c>
-      <c r="U12" s="41">
+      <c r="U14" s="41">
         <v>186</v>
       </c>
-      <c r="V12" s="41">
+      <c r="V14" s="41">
         <v>259</v>
       </c>
-      <c r="W12" s="41">
+      <c r="W14" s="41">
         <v>276</v>
       </c>
-      <c r="X12" s="41">
+      <c r="X14" s="41">
         <v>209</v>
       </c>
-      <c r="Y12" s="41">
+      <c r="Y14" s="41">
         <v>242</v>
       </c>
-      <c r="Z12" s="15">
+      <c r="Z14" s="15">
         <v>246</v>
       </c>
-      <c r="AA12" s="15">
+      <c r="AA14" s="15">
         <v>216</v>
       </c>
-      <c r="AB12" s="11">
+      <c r="AB14" s="11">
         <v>174</v>
       </c>
-      <c r="AC12" s="11">
+      <c r="AC14" s="11">
         <v>219</v>
       </c>
-      <c r="AD12" s="15">
+      <c r="AD14" s="15">
         <v>178</v>
       </c>
-      <c r="AE12" s="11">
+      <c r="AE14" s="11">
         <v>220</v>
       </c>
-      <c r="AF12" s="11">
+      <c r="AF14" s="11">
         <v>254</v>
       </c>
-      <c r="AG12" s="11">
+      <c r="AG14" s="11">
         <v>308</v>
       </c>
-      <c r="AH12" s="11">
+      <c r="AH14" s="11">
         <v>247</v>
       </c>
-      <c r="AI12" s="11">
+      <c r="AI14" s="11">
         <v>259</v>
       </c>
-      <c r="AJ12" s="11">
+      <c r="AJ14" s="11">
         <v>235</v>
       </c>
-      <c r="AK12" s="11">
+      <c r="AK14" s="11">
         <v>180</v>
       </c>
-      <c r="AL12" s="11">
+      <c r="AL14" s="11">
         <v>269</v>
       </c>
-      <c r="AM12" s="11">
+      <c r="AM14" s="11">
         <v>237</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="13" t="s">
+      <c r="AN14" s="11">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="15" spans="1:78">
+      <c r="A15" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="T13" s="41">
+      <c r="T15" s="41">
         <v>163</v>
       </c>
-      <c r="U13" s="41">
+      <c r="U15" s="41">
         <v>168</v>
       </c>
-      <c r="V13" s="41">
+      <c r="V15" s="41">
         <v>260</v>
       </c>
-      <c r="W13" s="41">
+      <c r="W15" s="41">
         <v>229</v>
       </c>
-      <c r="X13" s="41">
+      <c r="X15" s="41">
         <v>201</v>
       </c>
-      <c r="Y13" s="41">
+      <c r="Y15" s="41">
         <v>183</v>
       </c>
-      <c r="Z13" s="15">
+      <c r="Z15" s="15">
         <v>218</v>
       </c>
-      <c r="AA13" s="15">
+      <c r="AA15" s="15">
         <v>189</v>
       </c>
-      <c r="AB13" s="11">
+      <c r="AB15" s="11">
         <v>159</v>
       </c>
-      <c r="AC13" s="11">
+      <c r="AC15" s="11">
         <v>202</v>
       </c>
-      <c r="AD13" s="15">
+      <c r="AD15" s="15">
         <v>197</v>
       </c>
-      <c r="AE13" s="11">
+      <c r="AE15" s="11">
         <v>210</v>
       </c>
-      <c r="AF13" s="11">
+      <c r="AF15" s="11">
         <v>206</v>
       </c>
-      <c r="AG13" s="11">
+      <c r="AG15" s="11">
         <v>278</v>
       </c>
-      <c r="AH13" s="11">
+      <c r="AH15" s="11">
         <v>322</v>
       </c>
-      <c r="AI13" s="11">
+      <c r="AI15" s="11">
         <v>222</v>
       </c>
-      <c r="AJ13" s="11">
+      <c r="AJ15" s="11">
         <v>218</v>
       </c>
-      <c r="AK13" s="11">
+      <c r="AK15" s="11">
         <v>162</v>
       </c>
-      <c r="AL13" s="11">
+      <c r="AL15" s="11">
         <v>203</v>
       </c>
-      <c r="AM13" s="11">
+      <c r="AM15" s="11">
         <v>173</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="13" t="s">
+      <c r="AN15" s="11">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="16" spans="1:78">
+      <c r="A16" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="T14" s="41">
+      <c r="T16" s="41">
         <v>56</v>
       </c>
-      <c r="U14" s="41">
+      <c r="U16" s="41">
         <v>98</v>
       </c>
-      <c r="V14" s="41">
+      <c r="V16" s="41">
         <v>133</v>
       </c>
-      <c r="W14" s="41">
+      <c r="W16" s="41">
         <v>141</v>
       </c>
-      <c r="X14" s="41">
+      <c r="X16" s="41">
         <v>131</v>
       </c>
-      <c r="Y14" s="41">
+      <c r="Y16" s="41">
         <v>116</v>
       </c>
-      <c r="Z14" s="15">
+      <c r="Z16" s="15">
         <v>147</v>
       </c>
-      <c r="AA14" s="15">
+      <c r="AA16" s="15">
         <v>121</v>
       </c>
-      <c r="AB14" s="11">
+      <c r="AB16" s="11">
         <v>93</v>
       </c>
-      <c r="AC14" s="11">
+      <c r="AC16" s="11">
         <v>162</v>
       </c>
-      <c r="AD14" s="15">
+      <c r="AD16" s="15">
         <v>115</v>
       </c>
-      <c r="AE14" s="11">
+      <c r="AE16" s="11">
         <v>64</v>
       </c>
-      <c r="AF14" s="11">
+      <c r="AF16" s="11">
         <v>106</v>
       </c>
-      <c r="AG14" s="11">
+      <c r="AG16" s="11">
         <v>158</v>
       </c>
-      <c r="AH14" s="11">
+      <c r="AH16" s="11">
         <v>142</v>
       </c>
-      <c r="AI14" s="11">
+      <c r="AI16" s="11">
         <v>90</v>
       </c>
-      <c r="AJ14" s="11">
+      <c r="AJ16" s="11">
         <v>123</v>
       </c>
-      <c r="AK14" s="11">
+      <c r="AK16" s="11">
         <v>89</v>
       </c>
-      <c r="AL14" s="11">
+      <c r="AL16" s="11">
         <v>141</v>
       </c>
-      <c r="AM14" s="11">
+      <c r="AM16" s="11">
         <v>106</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="13" t="s">
+      <c r="AN16" s="11">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="17" spans="1:40">
+      <c r="A17" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="T15" s="41">
+      <c r="T17" s="41">
         <v>48</v>
       </c>
-      <c r="U15" s="41">
+      <c r="U17" s="41">
         <v>48</v>
       </c>
-      <c r="V15" s="41">
+      <c r="V17" s="41">
         <v>61</v>
       </c>
-      <c r="W15" s="41">
+      <c r="W17" s="41">
         <v>85</v>
       </c>
-      <c r="X15" s="41">
+      <c r="X17" s="41">
         <v>77</v>
       </c>
-      <c r="Y15" s="41">
+      <c r="Y17" s="41">
         <v>64</v>
       </c>
-      <c r="Z15" s="15">
+      <c r="Z17" s="15">
         <v>85</v>
       </c>
-      <c r="AA15" s="15">
+      <c r="AA17" s="15">
         <v>69</v>
       </c>
-      <c r="AB15" s="11">
+      <c r="AB17" s="11">
         <v>41</v>
       </c>
-      <c r="AC15" s="11">
+      <c r="AC17" s="11">
         <v>62</v>
       </c>
-      <c r="AD15" s="15">
+      <c r="AD17" s="15">
         <v>50</v>
       </c>
-      <c r="AE15" s="11">
+      <c r="AE17" s="11">
         <v>52</v>
       </c>
-      <c r="AF15" s="11">
+      <c r="AF17" s="11">
         <v>94</v>
       </c>
-      <c r="AG15" s="11">
+      <c r="AG17" s="11">
         <v>85</v>
       </c>
-      <c r="AH15" s="11">
+      <c r="AH17" s="11">
         <v>78</v>
       </c>
-      <c r="AI15" s="11">
+      <c r="AI17" s="11">
         <v>74</v>
       </c>
-      <c r="AJ15" s="11">
+      <c r="AJ17" s="11">
         <v>76</v>
       </c>
-      <c r="AK15" s="11">
+      <c r="AK17" s="11">
         <v>61</v>
       </c>
-      <c r="AL15" s="11">
+      <c r="AL17" s="11">
         <v>60</v>
       </c>
-      <c r="AM15" s="11">
+      <c r="AM17" s="11">
         <v>49</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="13" t="s">
+      <c r="AN17" s="11">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="18" spans="1:40">
+      <c r="A18" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="T16" s="41">
+      <c r="T18" s="41">
         <v>100</v>
       </c>
-      <c r="U16" s="41">
+      <c r="U18" s="41">
         <v>72</v>
       </c>
-      <c r="V16" s="41">
+      <c r="V18" s="41">
         <v>84</v>
       </c>
-      <c r="W16" s="41">
+      <c r="W18" s="41">
         <v>75</v>
       </c>
-      <c r="X16" s="41">
+      <c r="X18" s="41">
         <v>150</v>
       </c>
-      <c r="Y16" s="41">
+      <c r="Y18" s="41">
         <v>70</v>
       </c>
-      <c r="Z16" s="15">
+      <c r="Z18" s="15">
         <v>90</v>
       </c>
-      <c r="AA16" s="15">
+      <c r="AA18" s="15">
         <v>64</v>
       </c>
-      <c r="AB16" s="11">
+      <c r="AB18" s="11">
         <v>61</v>
       </c>
-      <c r="AC16" s="11">
+      <c r="AC18" s="11">
         <v>77</v>
       </c>
-      <c r="AD16" s="15">
+      <c r="AD18" s="15">
         <v>51</v>
       </c>
-      <c r="AE16" s="11">
+      <c r="AE18" s="11">
         <v>90</v>
       </c>
-      <c r="AF16" s="11">
+      <c r="AF18" s="11">
         <v>80</v>
       </c>
-      <c r="AG16" s="11">
+      <c r="AG18" s="11">
         <v>71</v>
       </c>
-      <c r="AH16" s="11">
+      <c r="AH18" s="11">
         <v>72</v>
       </c>
-      <c r="AI16" s="11">
+      <c r="AI18" s="11">
         <v>107</v>
       </c>
-      <c r="AJ16" s="11">
+      <c r="AJ18" s="11">
         <v>62</v>
       </c>
-      <c r="AK16" s="11">
+      <c r="AK18" s="11">
         <v>63</v>
       </c>
-      <c r="AL16" s="11">
+      <c r="AL18" s="11">
         <v>82</v>
       </c>
-      <c r="AM16" s="11">
+      <c r="AM18" s="11">
         <v>73</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="13" t="s">
+      <c r="AN18" s="11">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="19" spans="1:40">
+      <c r="A19" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="T17" s="41">
+      <c r="T19" s="41">
         <v>66</v>
       </c>
-      <c r="U17" s="41">
+      <c r="U19" s="41">
         <v>39</v>
       </c>
-      <c r="V17" s="41">
+      <c r="V19" s="41">
         <v>86</v>
       </c>
-      <c r="W17" s="41">
+      <c r="W19" s="41">
         <v>133</v>
       </c>
-      <c r="X17" s="41">
+      <c r="X19" s="41">
         <v>132</v>
       </c>
-      <c r="Y17" s="41">
+      <c r="Y19" s="41">
         <v>65</v>
       </c>
-      <c r="Z17" s="15">
+      <c r="Z19" s="15">
         <v>93</v>
       </c>
-      <c r="AA17" s="15">
+      <c r="AA19" s="15">
         <v>46</v>
       </c>
-      <c r="AB17" s="11">
+      <c r="AB19" s="11">
         <v>64</v>
       </c>
-      <c r="AC17" s="11">
+      <c r="AC19" s="11">
         <v>47</v>
       </c>
-      <c r="AD17" s="15">
+      <c r="AD19" s="15">
         <v>54</v>
       </c>
-      <c r="AE17" s="11">
+      <c r="AE19" s="11">
         <v>65</v>
       </c>
-      <c r="AF17" s="11">
+      <c r="AF19" s="11">
         <v>69</v>
       </c>
-      <c r="AG17" s="11">
+      <c r="AG19" s="11">
         <v>96</v>
       </c>
-      <c r="AH17" s="11">
+      <c r="AH19" s="11">
         <v>81</v>
       </c>
-      <c r="AI17" s="11">
+      <c r="AI19" s="11">
         <v>86</v>
       </c>
-      <c r="AJ17" s="11">
+      <c r="AJ19" s="11">
         <v>70</v>
       </c>
-      <c r="AK17" s="11">
+      <c r="AK19" s="11">
         <v>55</v>
       </c>
-      <c r="AL17" s="11">
+      <c r="AL19" s="11">
         <v>67</v>
       </c>
-      <c r="AM17" s="11">
+      <c r="AM19" s="11">
         <v>60</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="13" t="s">
+      <c r="AN19" s="11">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="20" spans="1:40">
+      <c r="A20" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="T18" s="41">
+      <c r="T20" s="41">
         <v>159</v>
       </c>
-      <c r="U18" s="41">
+      <c r="U20" s="41">
         <v>109</v>
       </c>
-      <c r="V18" s="41">
+      <c r="V20" s="41">
         <v>195</v>
       </c>
-      <c r="W18" s="41">
+      <c r="W20" s="41">
         <v>180</v>
       </c>
-      <c r="X18" s="41">
+      <c r="X20" s="41">
         <v>203</v>
       </c>
-      <c r="Y18" s="41">
+      <c r="Y20" s="41">
         <v>132</v>
       </c>
-      <c r="Z18" s="15">
+      <c r="Z20" s="15">
         <v>211</v>
       </c>
-      <c r="AA18" s="15">
+      <c r="AA20" s="15">
         <v>133</v>
       </c>
-      <c r="AB18" s="11">
+      <c r="AB20" s="11">
         <v>131</v>
       </c>
-      <c r="AC18" s="11">
+      <c r="AC20" s="11">
         <v>191</v>
       </c>
-      <c r="AD18" s="15">
+      <c r="AD20" s="15">
         <v>142</v>
       </c>
-      <c r="AE18" s="11">
+      <c r="AE20" s="11">
         <v>146</v>
       </c>
-      <c r="AF18" s="11">
+      <c r="AF20" s="11">
         <v>167</v>
       </c>
-      <c r="AG18" s="11">
+      <c r="AG20" s="11">
         <v>182</v>
       </c>
-      <c r="AH18" s="11">
+      <c r="AH20" s="11">
         <v>203</v>
       </c>
-      <c r="AI18" s="11">
+      <c r="AI20" s="11">
         <v>150</v>
       </c>
-      <c r="AJ18" s="11">
+      <c r="AJ20" s="11">
         <v>123</v>
       </c>
-      <c r="AK18" s="11">
+      <c r="AK20" s="11">
         <v>106</v>
       </c>
-      <c r="AL18" s="11">
+      <c r="AL20" s="11">
         <v>185</v>
       </c>
-      <c r="AM18" s="11">
+      <c r="AM20" s="11">
         <v>150</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="13" t="s">
+      <c r="AN20" s="11">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="21" spans="1:40">
+      <c r="A21" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="T19" s="41">
+      <c r="T21" s="41">
         <v>216</v>
       </c>
-      <c r="U19" s="41">
+      <c r="U21" s="41">
         <v>178</v>
       </c>
-      <c r="V19" s="41">
+      <c r="V21" s="41">
         <v>277</v>
       </c>
-      <c r="W19" s="41">
+      <c r="W21" s="41">
         <v>292</v>
       </c>
-      <c r="X19" s="41">
+      <c r="X21" s="41">
         <v>251</v>
       </c>
-      <c r="Y19" s="41">
+      <c r="Y21" s="41">
         <v>253</v>
       </c>
-      <c r="Z19" s="15">
+      <c r="Z21" s="15">
         <v>258</v>
       </c>
-      <c r="AA19" s="15">
+      <c r="AA21" s="15">
         <v>318</v>
       </c>
-      <c r="AB19" s="11">
+      <c r="AB21" s="11">
         <v>195</v>
       </c>
-      <c r="AC19" s="11">
+      <c r="AC21" s="11">
         <v>290</v>
       </c>
-      <c r="AD19" s="15">
+      <c r="AD21" s="15">
         <v>212</v>
       </c>
-      <c r="AE19" s="11">
+      <c r="AE21" s="11">
         <v>248</v>
       </c>
-      <c r="AF19" s="11">
+      <c r="AF21" s="11">
         <v>295</v>
       </c>
-      <c r="AG19" s="11">
+      <c r="AG21" s="11">
         <v>340</v>
       </c>
-      <c r="AH19" s="11">
+      <c r="AH21" s="11">
         <v>320</v>
       </c>
-      <c r="AI19" s="11">
+      <c r="AI21" s="11">
         <v>303</v>
       </c>
-      <c r="AJ19" s="11">
+      <c r="AJ21" s="11">
         <v>193</v>
       </c>
-      <c r="AK19" s="11">
+      <c r="AK21" s="11">
         <v>182</v>
       </c>
-      <c r="AL19" s="11">
+      <c r="AL21" s="11">
         <v>236</v>
       </c>
-      <c r="AM19" s="11">
+      <c r="AM21" s="11">
         <v>248</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="13" t="s">
+      <c r="AN21" s="11">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="22" spans="1:40">
+      <c r="A22" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="T20" s="41">
+      <c r="T22" s="41">
         <v>85</v>
       </c>
-      <c r="U20" s="41">
+      <c r="U22" s="41">
         <v>71</v>
       </c>
-      <c r="V20" s="41">
+      <c r="V22" s="41">
         <v>98</v>
       </c>
-      <c r="W20" s="41">
+      <c r="W22" s="41">
         <v>121</v>
       </c>
-      <c r="X20" s="41">
+      <c r="X22" s="41">
         <v>114</v>
       </c>
-      <c r="Y20" s="41">
+      <c r="Y22" s="41">
         <v>91</v>
       </c>
-      <c r="Z20" s="15">
+      <c r="Z22" s="15">
         <v>88</v>
       </c>
-      <c r="AA20" s="15">
+      <c r="AA22" s="15">
         <v>94</v>
       </c>
-      <c r="AB20" s="11">
+      <c r="AB22" s="11">
         <v>78</v>
       </c>
-      <c r="AC20" s="11">
+      <c r="AC22" s="11">
         <v>111</v>
       </c>
-      <c r="AD20" s="15">
+      <c r="AD22" s="15">
         <v>88</v>
       </c>
-      <c r="AE20" s="11">
+      <c r="AE22" s="11">
         <v>99</v>
       </c>
-      <c r="AF20" s="11">
+      <c r="AF22" s="11">
         <v>86</v>
       </c>
-      <c r="AG20" s="11">
+      <c r="AG22" s="11">
         <v>112</v>
       </c>
-      <c r="AH20" s="11">
+      <c r="AH22" s="11">
         <v>127</v>
       </c>
-      <c r="AI20" s="11">
+      <c r="AI22" s="11">
         <v>99</v>
       </c>
-      <c r="AJ20" s="11">
+      <c r="AJ22" s="11">
         <v>96</v>
       </c>
-      <c r="AK20" s="11">
+      <c r="AK22" s="11">
         <v>78</v>
       </c>
-      <c r="AL20" s="11">
+      <c r="AL22" s="11">
         <v>110</v>
       </c>
-      <c r="AM20" s="11">
+      <c r="AM22" s="11">
         <v>73</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="13" t="s">
+      <c r="AN22" s="11">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="23" spans="1:40">
+      <c r="A23" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="T21" s="41">
+      <c r="T23" s="41">
         <v>158</v>
       </c>
-      <c r="U21" s="41">
+      <c r="U23" s="41">
         <v>121</v>
       </c>
-      <c r="V21" s="41">
+      <c r="V23" s="41">
         <v>165</v>
       </c>
-      <c r="W21" s="41">
+      <c r="W23" s="41">
         <v>163</v>
       </c>
-      <c r="X21" s="41">
+      <c r="X23" s="41">
         <v>173</v>
       </c>
-      <c r="Y21" s="41">
+      <c r="Y23" s="41">
         <v>129</v>
       </c>
-      <c r="Z21" s="15">
+      <c r="Z23" s="15">
         <v>153</v>
       </c>
-      <c r="AA21" s="15">
+      <c r="AA23" s="15">
         <v>139</v>
       </c>
-      <c r="AB21" s="15">
+      <c r="AB23" s="15">
         <v>108</v>
       </c>
-      <c r="AC21" s="11">
+      <c r="AC23" s="11">
         <v>137</v>
       </c>
-      <c r="AD21" s="15">
+      <c r="AD23" s="15">
         <v>116</v>
       </c>
-      <c r="AE21" s="11">
+      <c r="AE23" s="11">
         <v>143</v>
       </c>
-      <c r="AF21" s="11">
+      <c r="AF23" s="11">
         <v>192</v>
       </c>
-      <c r="AG21" s="11">
+      <c r="AG23" s="11">
         <v>162</v>
       </c>
-      <c r="AH21" s="11">
+      <c r="AH23" s="11">
         <v>228</v>
       </c>
-      <c r="AI21" s="11">
+      <c r="AI23" s="11">
         <v>137</v>
       </c>
-      <c r="AJ21" s="11">
+      <c r="AJ23" s="11">
         <v>173</v>
       </c>
-      <c r="AK21" s="11">
+      <c r="AK23" s="11">
         <v>154</v>
       </c>
-      <c r="AL21" s="11">
+      <c r="AL23" s="11">
         <v>121</v>
       </c>
-      <c r="AM21" s="11">
+      <c r="AM23" s="11">
         <v>128</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="66" t="s">
+      <c r="AN23" s="11">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="24" spans="1:40" ht="14.4" customHeight="1">
+      <c r="B24" s="54"/>
+      <c r="C24" s="54"/>
+      <c r="D24" s="54"/>
+      <c r="E24" s="54"/>
+      <c r="F24" s="54"/>
+      <c r="G24" s="54"/>
+      <c r="H24" s="54"/>
+      <c r="I24" s="54"/>
+      <c r="J24" s="54"/>
+      <c r="K24" s="54"/>
+      <c r="L24" s="54"/>
+      <c r="M24" s="54"/>
+      <c r="N24" s="54"/>
+      <c r="O24" s="54"/>
+      <c r="P24" s="54"/>
+      <c r="Q24" s="54"/>
+      <c r="R24" s="54"/>
+      <c r="S24" s="54"/>
+      <c r="T24" s="70" t="s">
         <v>12</v>
       </c>
-      <c r="B22" s="66"/>
-[...37 lines deleted...]
-      <c r="A23" s="13" t="s">
+      <c r="U24" s="70"/>
+      <c r="V24" s="70"/>
+      <c r="W24" s="70"/>
+      <c r="X24" s="70"/>
+      <c r="Y24" s="70"/>
+      <c r="Z24" s="70"/>
+      <c r="AA24" s="70"/>
+      <c r="AB24" s="70"/>
+      <c r="AC24" s="70"/>
+      <c r="AD24" s="70"/>
+      <c r="AE24" s="70"/>
+      <c r="AF24" s="70"/>
+      <c r="AG24" s="70"/>
+      <c r="AH24" s="70"/>
+      <c r="AI24" s="70"/>
+      <c r="AJ24" s="70"/>
+      <c r="AK24" s="70"/>
+      <c r="AL24" s="70"/>
+      <c r="AM24" s="70"/>
+    </row>
+    <row r="25" spans="1:40">
+      <c r="A25" s="40" t="s">
         <v>31</v>
       </c>
-      <c r="T23" s="41">
+      <c r="T25" s="41">
         <v>1389</v>
       </c>
-      <c r="U23" s="41">
+      <c r="U25" s="41">
         <v>1418</v>
       </c>
-      <c r="V23" s="41">
+      <c r="V25" s="41">
         <v>1890</v>
       </c>
-      <c r="W23" s="41">
+      <c r="W25" s="41">
         <v>1839</v>
       </c>
-      <c r="X23" s="41">
+      <c r="X25" s="41">
         <v>1674</v>
       </c>
-      <c r="Y23" s="41">
+      <c r="Y25" s="41">
         <v>1336</v>
       </c>
-      <c r="Z23" s="15">
+      <c r="Z25" s="15">
         <v>1593</v>
       </c>
-      <c r="AA23" s="15">
+      <c r="AA25" s="15">
         <v>1560</v>
       </c>
-      <c r="AB23" s="11">
+      <c r="AB25" s="11">
         <v>1223</v>
       </c>
-      <c r="AC23" s="11">
+      <c r="AC25" s="11">
         <v>1512</v>
       </c>
-      <c r="AD23" s="15">
+      <c r="AD25" s="15">
         <v>1523</v>
       </c>
-      <c r="AE23" s="11">
+      <c r="AE25" s="11">
         <v>1606</v>
       </c>
-      <c r="AF23" s="11">
+      <c r="AF25" s="11">
         <v>1707</v>
       </c>
-      <c r="AG23" s="11">
+      <c r="AG25" s="11">
         <v>2053</v>
       </c>
-      <c r="AH23" s="11">
+      <c r="AH25" s="11">
         <v>2067</v>
       </c>
-      <c r="AI23" s="11">
+      <c r="AI25" s="11">
         <v>1767</v>
       </c>
-      <c r="AJ23" s="11">
+      <c r="AJ25" s="11">
         <v>1598</v>
       </c>
-      <c r="AK23" s="11">
+      <c r="AK25" s="11">
         <v>1428</v>
       </c>
-      <c r="AL23" s="11">
+      <c r="AL25" s="11">
         <v>1788</v>
       </c>
-      <c r="AM23" s="11">
+      <c r="AM25" s="11">
         <v>1806</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="T24" s="41">
+      <c r="AN25" s="11">
+        <v>1837</v>
+      </c>
+    </row>
+    <row r="26" spans="1:40">
+      <c r="A26" s="57" t="s">
+        <v>37</v>
+      </c>
+      <c r="T26" s="41">
         <v>1000</v>
       </c>
-      <c r="U24" s="41">
+      <c r="U26" s="41">
         <v>988</v>
       </c>
-      <c r="V24" s="41">
+      <c r="V26" s="41">
         <v>1347</v>
       </c>
-      <c r="W24" s="41">
+      <c r="W26" s="41">
         <v>1361</v>
       </c>
-      <c r="X24" s="41">
+      <c r="X26" s="41">
         <v>1213</v>
       </c>
-      <c r="Y24" s="41">
+      <c r="Y26" s="41">
         <v>975</v>
       </c>
-      <c r="Z24" s="15">
+      <c r="Z26" s="15">
         <v>1162</v>
       </c>
-      <c r="AA24" s="15">
+      <c r="AA26" s="15">
         <v>1133</v>
       </c>
-      <c r="AB24" s="11">
+      <c r="AB26" s="11">
         <v>891</v>
       </c>
-      <c r="AC24" s="11">
+      <c r="AC26" s="11">
         <v>1121</v>
       </c>
-      <c r="AD24" s="15">
+      <c r="AD26" s="15">
         <v>1105</v>
       </c>
-      <c r="AE24" s="11">
+      <c r="AE26" s="11">
         <v>1129</v>
       </c>
-      <c r="AF24" s="11">
+      <c r="AF26" s="11">
         <v>1217</v>
       </c>
-      <c r="AG24" s="11">
+      <c r="AG26" s="11">
         <v>1517</v>
       </c>
-      <c r="AH24" s="11">
+      <c r="AH26" s="11">
         <v>1503</v>
       </c>
-      <c r="AI24" s="11">
+      <c r="AI26" s="11">
         <v>1295</v>
       </c>
-      <c r="AJ24" s="11">
+      <c r="AJ26" s="11">
         <v>1160</v>
       </c>
-      <c r="AK24" s="11">
+      <c r="AK26" s="11">
         <v>1080</v>
       </c>
-      <c r="AL24" s="11">
+      <c r="AL26" s="11">
         <v>1335</v>
       </c>
-      <c r="AM24" s="11">
+      <c r="AM26" s="11">
         <v>1385</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="T25" s="41">
+      <c r="AN26" s="11">
+        <v>1392</v>
+      </c>
+    </row>
+    <row r="27" spans="1:40">
+      <c r="A27" s="57" t="s">
+        <v>38</v>
+      </c>
+      <c r="T27" s="41">
         <v>128</v>
       </c>
-      <c r="U25" s="41">
+      <c r="U27" s="41">
         <v>126</v>
       </c>
-      <c r="V25" s="41">
+      <c r="V27" s="41">
         <v>172</v>
       </c>
-      <c r="W25" s="41">
+      <c r="W27" s="41">
         <v>105</v>
       </c>
-      <c r="X25" s="41">
+      <c r="X27" s="41">
         <v>151</v>
       </c>
-      <c r="Y25" s="41">
+      <c r="Y27" s="41">
         <v>95</v>
       </c>
-      <c r="Z25" s="15">
+      <c r="Z27" s="15">
         <v>114</v>
       </c>
-      <c r="AA25" s="15">
+      <c r="AA27" s="15">
         <v>139</v>
       </c>
-      <c r="AB25" s="11">
+      <c r="AB27" s="11">
         <v>90</v>
       </c>
-      <c r="AC25" s="11">
+      <c r="AC27" s="11">
         <v>135</v>
       </c>
-      <c r="AD25" s="15">
+      <c r="AD27" s="15">
         <v>147</v>
       </c>
-      <c r="AE25" s="11">
+      <c r="AE27" s="11">
         <v>177</v>
       </c>
-      <c r="AF25" s="11">
+      <c r="AF27" s="11">
         <v>158</v>
       </c>
-      <c r="AG25" s="11">
+      <c r="AG27" s="11">
         <v>131</v>
       </c>
-      <c r="AH25" s="11">
+      <c r="AH27" s="11">
         <v>151</v>
       </c>
-      <c r="AI25" s="11">
+      <c r="AI27" s="11">
         <v>140</v>
       </c>
-      <c r="AJ25" s="11">
+      <c r="AJ27" s="11">
         <v>117</v>
       </c>
-      <c r="AK25" s="11">
+      <c r="AK27" s="11">
         <v>93</v>
       </c>
-      <c r="AL25" s="11">
+      <c r="AL27" s="11">
         <v>152</v>
       </c>
-      <c r="AM25" s="11">
+      <c r="AM27" s="11">
         <v>155</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="13" t="s">
+      <c r="AN27" s="11">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="28" spans="1:40">
+      <c r="A28" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="T26" s="41">
+      <c r="T28" s="41">
         <v>76</v>
       </c>
-      <c r="U26" s="41">
+      <c r="U28" s="41">
         <v>128</v>
       </c>
-      <c r="V26" s="41">
+      <c r="V28" s="41">
         <v>143</v>
       </c>
-      <c r="W26" s="41">
+      <c r="W28" s="41">
         <v>175</v>
       </c>
-      <c r="X26" s="41">
+      <c r="X28" s="41">
         <v>125</v>
       </c>
-      <c r="Y26" s="41">
+      <c r="Y28" s="41">
         <v>131</v>
       </c>
-      <c r="Z26" s="15">
+      <c r="Z28" s="15">
         <v>134</v>
       </c>
-      <c r="AA26" s="15">
+      <c r="AA28" s="15">
         <v>131</v>
       </c>
-      <c r="AB26" s="11">
+      <c r="AB28" s="11">
         <v>109</v>
       </c>
-      <c r="AC26" s="11">
+      <c r="AC28" s="11">
         <v>105</v>
       </c>
-      <c r="AD26" s="15">
+      <c r="AD28" s="15">
         <v>114</v>
       </c>
-      <c r="AE26" s="11">
+      <c r="AE28" s="11">
         <v>122</v>
       </c>
-      <c r="AF26" s="11">
+      <c r="AF28" s="11">
         <v>134</v>
       </c>
-      <c r="AG26" s="11">
+      <c r="AG28" s="11">
         <v>172</v>
       </c>
-      <c r="AH26" s="11">
+      <c r="AH28" s="11">
         <v>119</v>
       </c>
-      <c r="AI26" s="11">
+      <c r="AI28" s="11">
         <v>168</v>
       </c>
-      <c r="AJ26" s="11">
+      <c r="AJ28" s="11">
         <v>127</v>
       </c>
-      <c r="AK26" s="11">
+      <c r="AK28" s="11">
         <v>100</v>
       </c>
-      <c r="AL26" s="11">
+      <c r="AL28" s="11">
         <v>145</v>
       </c>
-      <c r="AM26" s="11">
+      <c r="AM28" s="11">
         <v>119</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="13" t="s">
+      <c r="AN28" s="11">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="29" spans="1:40">
+      <c r="A29" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="T27" s="41">
+      <c r="T29" s="41">
         <v>102</v>
       </c>
-      <c r="U27" s="41">
+      <c r="U29" s="41">
         <v>119</v>
       </c>
-      <c r="V27" s="41">
+      <c r="V29" s="41">
         <v>164</v>
       </c>
-      <c r="W27" s="41">
+      <c r="W29" s="41">
         <v>124</v>
       </c>
-      <c r="X27" s="41">
+      <c r="X29" s="41">
         <v>88</v>
       </c>
-      <c r="Y27" s="41">
+      <c r="Y29" s="41">
         <v>92</v>
       </c>
-      <c r="Z27" s="15">
+      <c r="Z29" s="15">
         <v>116</v>
       </c>
-      <c r="AA27" s="15">
+      <c r="AA29" s="15">
         <v>90</v>
       </c>
-      <c r="AB27" s="11">
+      <c r="AB29" s="11">
         <v>83</v>
       </c>
-      <c r="AC27" s="11">
+      <c r="AC29" s="11">
         <v>91</v>
       </c>
-      <c r="AD27" s="15">
+      <c r="AD29" s="15">
         <v>103</v>
       </c>
-      <c r="AE27" s="11">
+      <c r="AE29" s="11">
         <v>113</v>
       </c>
-      <c r="AF27" s="11">
+      <c r="AF29" s="11">
         <v>116</v>
       </c>
-      <c r="AG27" s="11">
+      <c r="AG29" s="11">
         <v>153</v>
       </c>
-      <c r="AH27" s="11">
+      <c r="AH29" s="11">
         <v>192</v>
       </c>
-      <c r="AI27" s="11">
+      <c r="AI29" s="11">
         <v>112</v>
       </c>
-      <c r="AJ27" s="11">
+      <c r="AJ29" s="11">
         <v>135</v>
       </c>
-      <c r="AK27" s="11">
+      <c r="AK29" s="11">
         <v>83</v>
       </c>
-      <c r="AL27" s="11">
+      <c r="AL29" s="11">
         <v>117</v>
       </c>
-      <c r="AM27" s="11">
+      <c r="AM29" s="11">
         <v>90</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="13" t="s">
+      <c r="AN29" s="11">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="30" spans="1:40">
+      <c r="A30" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="T28" s="41">
+      <c r="T30" s="41">
         <v>83</v>
       </c>
-      <c r="U28" s="41">
+      <c r="U30" s="41">
         <v>57</v>
       </c>
-      <c r="V28" s="41">
+      <c r="V30" s="41">
         <v>64</v>
       </c>
-      <c r="W28" s="41">
+      <c r="W30" s="41">
         <v>74</v>
       </c>
-      <c r="X28" s="41">
+      <c r="X30" s="41">
         <v>97</v>
       </c>
-      <c r="Y28" s="41">
+      <c r="Y30" s="41">
         <v>43</v>
       </c>
-      <c r="Z28" s="15">
+      <c r="Z30" s="15">
         <v>67</v>
       </c>
-      <c r="AA28" s="15">
+      <c r="AA30" s="15">
         <v>67</v>
       </c>
-      <c r="AB28" s="11">
+      <c r="AB30" s="11">
         <v>50</v>
       </c>
-      <c r="AC28" s="11">
+      <c r="AC30" s="11">
         <v>60</v>
       </c>
-      <c r="AD28" s="15">
+      <c r="AD30" s="15">
         <v>54</v>
       </c>
-      <c r="AE28" s="11">
+      <c r="AE30" s="11">
         <v>65</v>
       </c>
-      <c r="AF28" s="11">
+      <c r="AF30" s="11">
         <v>82</v>
       </c>
-      <c r="AG28" s="11">
+      <c r="AG30" s="11">
         <v>80</v>
       </c>
-      <c r="AH28" s="11">
+      <c r="AH30" s="11">
         <v>102</v>
       </c>
-      <c r="AI28" s="11">
+      <c r="AI30" s="11">
         <v>52</v>
       </c>
-      <c r="AJ28" s="11">
+      <c r="AJ30" s="11">
         <v>59</v>
       </c>
-      <c r="AK28" s="11">
+      <c r="AK30" s="11">
         <v>72</v>
       </c>
-      <c r="AL28" s="11">
+      <c r="AL30" s="11">
         <v>39</v>
       </c>
-      <c r="AM28" s="11">
+      <c r="AM30" s="11">
         <v>57</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="66" t="s">
+      <c r="AN30" s="11">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="31" spans="1:40" ht="14.4" customHeight="1">
+      <c r="B31" s="54"/>
+      <c r="C31" s="54"/>
+      <c r="D31" s="54"/>
+      <c r="E31" s="54"/>
+      <c r="F31" s="54"/>
+      <c r="G31" s="54"/>
+      <c r="H31" s="54"/>
+      <c r="I31" s="54"/>
+      <c r="J31" s="54"/>
+      <c r="K31" s="54"/>
+      <c r="L31" s="54"/>
+      <c r="M31" s="54"/>
+      <c r="N31" s="54"/>
+      <c r="O31" s="54"/>
+      <c r="P31" s="54"/>
+      <c r="Q31" s="54"/>
+      <c r="R31" s="54"/>
+      <c r="S31" s="54"/>
+      <c r="T31" s="70" t="s">
         <v>11</v>
       </c>
-      <c r="B29" s="66"/>
-[...37 lines deleted...]
-      <c r="A30" s="13" t="s">
+      <c r="U31" s="70"/>
+      <c r="V31" s="70"/>
+      <c r="W31" s="70"/>
+      <c r="X31" s="70"/>
+      <c r="Y31" s="70"/>
+      <c r="Z31" s="70"/>
+      <c r="AA31" s="70"/>
+      <c r="AB31" s="70"/>
+      <c r="AC31" s="70"/>
+      <c r="AD31" s="70"/>
+      <c r="AE31" s="70"/>
+      <c r="AF31" s="70"/>
+      <c r="AG31" s="70"/>
+      <c r="AH31" s="70"/>
+      <c r="AI31" s="70"/>
+      <c r="AJ31" s="70"/>
+      <c r="AK31" s="70"/>
+      <c r="AL31" s="70"/>
+      <c r="AM31" s="70"/>
+    </row>
+    <row r="32" spans="1:40">
+      <c r="A32" s="40" t="s">
         <v>31</v>
       </c>
-      <c r="T30" s="41">
+      <c r="T32" s="41">
         <v>1317</v>
       </c>
-      <c r="U30" s="41">
+      <c r="U32" s="41">
         <v>1103</v>
       </c>
-      <c r="V30" s="41">
+      <c r="V32" s="41">
         <v>1718</v>
       </c>
-      <c r="W30" s="41">
+      <c r="W32" s="41">
         <v>1812</v>
       </c>
-      <c r="X30" s="41">
+      <c r="X32" s="41">
         <v>1769</v>
       </c>
-      <c r="Y30" s="41">
+      <c r="Y32" s="41">
         <v>1497</v>
       </c>
-      <c r="Z30" s="15">
+      <c r="Z32" s="15">
         <v>1732</v>
       </c>
-      <c r="AA30" s="15">
+      <c r="AA32" s="15">
         <v>1522</v>
       </c>
-      <c r="AB30" s="15">
+      <c r="AB32" s="15">
         <v>1204</v>
       </c>
-      <c r="AC30" s="15">
+      <c r="AC32" s="15">
         <v>1657</v>
       </c>
-      <c r="AD30" s="15">
+      <c r="AD32" s="15">
         <v>1269</v>
       </c>
-      <c r="AE30" s="11">
+      <c r="AE32" s="11">
         <v>1384</v>
       </c>
-      <c r="AF30" s="11">
+      <c r="AF32" s="11">
         <v>1702</v>
       </c>
-      <c r="AG30" s="11">
+      <c r="AG32" s="11">
         <v>2000</v>
       </c>
-      <c r="AH30" s="15">
+      <c r="AH32" s="15">
         <v>1947</v>
       </c>
-      <c r="AI30" s="15">
+      <c r="AI32" s="15">
         <v>1645</v>
       </c>
-      <c r="AJ30" s="11">
+      <c r="AJ32" s="11">
         <v>1366</v>
       </c>
-      <c r="AK30" s="11">
+      <c r="AK32" s="11">
         <v>1214</v>
       </c>
-      <c r="AL30" s="11">
+      <c r="AL32" s="11">
         <v>1637</v>
       </c>
-      <c r="AM30" s="15">
+      <c r="AM32" s="15">
         <v>1431</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="T31" s="41">
+      <c r="AN32" s="11">
+        <v>1532</v>
+      </c>
+    </row>
+    <row r="33" spans="1:40">
+      <c r="A33" s="57" t="s">
+        <v>37</v>
+      </c>
+      <c r="T33" s="41">
         <v>125</v>
       </c>
-      <c r="U31" s="41">
+      <c r="U33" s="41">
         <v>96</v>
       </c>
-      <c r="V31" s="41">
+      <c r="V33" s="41">
         <v>173</v>
       </c>
-      <c r="W31" s="41">
+      <c r="W33" s="41">
         <v>156</v>
       </c>
-      <c r="X31" s="41">
+      <c r="X33" s="41">
         <v>162</v>
       </c>
-      <c r="Y31" s="41">
+      <c r="Y33" s="41">
         <v>135</v>
       </c>
-      <c r="Z31" s="15">
+      <c r="Z33" s="15">
         <v>160</v>
       </c>
-      <c r="AA31" s="15">
+      <c r="AA33" s="15">
         <v>155</v>
       </c>
-      <c r="AB31" s="15">
+      <c r="AB33" s="15">
         <v>121</v>
       </c>
-      <c r="AC31" s="15">
+      <c r="AC33" s="15">
         <v>105</v>
       </c>
-      <c r="AD31" s="15">
+      <c r="AD33" s="15">
         <v>105</v>
       </c>
-      <c r="AE31" s="11">
+      <c r="AE33" s="11">
         <v>122</v>
       </c>
-      <c r="AF31" s="11">
+      <c r="AF33" s="11">
         <v>171</v>
       </c>
-      <c r="AG31" s="11">
+      <c r="AG33" s="11">
         <v>202</v>
       </c>
-      <c r="AH31" s="15">
+      <c r="AH33" s="15">
         <v>183</v>
       </c>
-      <c r="AI31" s="15">
+      <c r="AI33" s="15">
         <v>165</v>
       </c>
-      <c r="AJ31" s="11">
+      <c r="AJ33" s="11">
         <v>103</v>
       </c>
-      <c r="AK31" s="11">
+      <c r="AK33" s="11">
         <v>103</v>
       </c>
-      <c r="AL31" s="11">
+      <c r="AL33" s="11">
         <v>167</v>
       </c>
-      <c r="AM31" s="15">
+      <c r="AM33" s="15">
         <v>136</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="T32" s="41">
+      <c r="AN33" s="11">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="34" spans="1:40">
+      <c r="A34" s="57" t="s">
+        <v>38</v>
+      </c>
+      <c r="T34" s="41">
         <v>9</v>
       </c>
-      <c r="U32" s="41">
+      <c r="U34" s="41">
         <v>17</v>
       </c>
-      <c r="V32" s="41">
+      <c r="V34" s="41">
         <v>16</v>
       </c>
-      <c r="W32" s="41">
+      <c r="W34" s="41">
         <v>10</v>
       </c>
-      <c r="X32" s="41">
+      <c r="X34" s="41">
         <v>14</v>
       </c>
-      <c r="Y32" s="41">
+      <c r="Y34" s="41">
         <v>15</v>
       </c>
-      <c r="Z32" s="15">
+      <c r="Z34" s="15">
         <v>12</v>
       </c>
-      <c r="AA32" s="15">
+      <c r="AA34" s="15">
         <v>19</v>
       </c>
-      <c r="AB32" s="15">
+      <c r="AB34" s="15">
         <v>12</v>
       </c>
-      <c r="AC32" s="15">
+      <c r="AC34" s="15">
         <v>13</v>
       </c>
-      <c r="AD32" s="15">
+      <c r="AD34" s="15">
         <v>2</v>
       </c>
-      <c r="AE32" s="11">
+      <c r="AE34" s="11">
         <v>6</v>
       </c>
-      <c r="AF32" s="11">
+      <c r="AF34" s="11">
         <v>14</v>
       </c>
-      <c r="AG32" s="11">
+      <c r="AG34" s="11">
         <v>19</v>
       </c>
-      <c r="AH32" s="15">
+      <c r="AH34" s="15">
         <v>15</v>
       </c>
-      <c r="AI32" s="15">
+      <c r="AI34" s="15">
         <v>24</v>
       </c>
-      <c r="AJ32" s="11">
+      <c r="AJ34" s="11">
         <v>18</v>
       </c>
-      <c r="AK32" s="11">
+      <c r="AK34" s="11">
         <v>16</v>
       </c>
-      <c r="AL32" s="11">
+      <c r="AL34" s="11">
         <v>21</v>
       </c>
-      <c r="AM32" s="15">
+      <c r="AM34" s="15">
         <v>15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="13" t="s">
+      <c r="AN34" s="2" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="35" spans="1:40">
+      <c r="A35" s="13" t="s">
         <v>18</v>
       </c>
-      <c r="T33" s="41">
+      <c r="T35" s="41">
         <v>228</v>
       </c>
-      <c r="U33" s="41">
+      <c r="U35" s="41">
         <v>204</v>
       </c>
-      <c r="V33" s="41">
+      <c r="V35" s="41">
         <v>282</v>
       </c>
-      <c r="W33" s="41">
+      <c r="W35" s="41">
         <v>324</v>
       </c>
-      <c r="X33" s="41">
+      <c r="X35" s="41">
         <v>262</v>
       </c>
-      <c r="Y33" s="41">
+      <c r="Y35" s="41">
         <v>268</v>
       </c>
-      <c r="Z33" s="15">
+      <c r="Z35" s="15">
         <v>288</v>
       </c>
-      <c r="AA33" s="15">
+      <c r="AA35" s="15">
         <v>247</v>
       </c>
-      <c r="AB33" s="15">
+      <c r="AB35" s="15">
         <v>209</v>
       </c>
-      <c r="AC33" s="15">
+      <c r="AC35" s="15">
         <v>297</v>
       </c>
-      <c r="AD33" s="15">
+      <c r="AD35" s="15">
         <v>230</v>
       </c>
-      <c r="AE33" s="11">
+      <c r="AE35" s="11">
         <v>219</v>
       </c>
-      <c r="AF33" s="11">
+      <c r="AF35" s="11">
         <v>300</v>
       </c>
-      <c r="AG33" s="11">
+      <c r="AG35" s="11">
         <v>392</v>
       </c>
-      <c r="AH33" s="15">
+      <c r="AH35" s="15">
         <v>342</v>
       </c>
-      <c r="AI33" s="15">
+      <c r="AI35" s="15">
         <v>261</v>
       </c>
-      <c r="AJ33" s="11">
+      <c r="AJ35" s="11">
         <v>197</v>
       </c>
-      <c r="AK33" s="11">
+      <c r="AK35" s="11">
         <v>220</v>
       </c>
-      <c r="AL33" s="11">
+      <c r="AL35" s="11">
         <v>276</v>
       </c>
-      <c r="AM33" s="15">
+      <c r="AM35" s="15">
         <v>249</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="13" t="s">
+      <c r="AN35" s="15">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="36" spans="1:40">
+      <c r="A36" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="T34" s="41">
+      <c r="T36" s="41">
         <v>89</v>
       </c>
-      <c r="U34" s="41">
+      <c r="U36" s="41">
         <v>58</v>
       </c>
-      <c r="V34" s="41">
+      <c r="V36" s="41">
         <v>116</v>
       </c>
-      <c r="W34" s="41">
+      <c r="W36" s="41">
         <v>101</v>
       </c>
-      <c r="X34" s="41">
+      <c r="X36" s="41">
         <v>84</v>
       </c>
-      <c r="Y34" s="41">
+      <c r="Y36" s="41">
         <v>111</v>
       </c>
-      <c r="Z34" s="15">
+      <c r="Z36" s="15">
         <v>112</v>
       </c>
-      <c r="AA34" s="15">
+      <c r="AA36" s="15">
         <v>85</v>
       </c>
-      <c r="AB34" s="15">
+      <c r="AB36" s="15">
         <v>65</v>
       </c>
-      <c r="AC34" s="15">
+      <c r="AC36" s="15">
         <v>114</v>
       </c>
-      <c r="AD34" s="15">
+      <c r="AD36" s="15">
         <v>64</v>
       </c>
-      <c r="AE34" s="11">
+      <c r="AE36" s="11">
         <v>98</v>
       </c>
-      <c r="AF34" s="11">
+      <c r="AF36" s="11">
         <v>120</v>
       </c>
-      <c r="AG34" s="11">
+      <c r="AG36" s="11">
         <v>136</v>
       </c>
-      <c r="AH34" s="15">
+      <c r="AH36" s="15">
         <v>128</v>
       </c>
-      <c r="AI34" s="15">
+      <c r="AI36" s="15">
         <v>91</v>
       </c>
-      <c r="AJ34" s="11">
+      <c r="AJ36" s="11">
         <v>108</v>
       </c>
-      <c r="AK34" s="11">
+      <c r="AK36" s="11">
         <v>80</v>
       </c>
-      <c r="AL34" s="11">
+      <c r="AL36" s="11">
         <v>124</v>
       </c>
-      <c r="AM34" s="15">
+      <c r="AM36" s="15">
         <v>118</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="13" t="s">
+      <c r="AN36" s="15">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="37" spans="1:40">
+      <c r="A37" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="T35" s="41">
+      <c r="T37" s="41">
         <v>61</v>
       </c>
-      <c r="U35" s="41">
+      <c r="U37" s="41">
         <v>49</v>
       </c>
-      <c r="V35" s="41">
+      <c r="V37" s="41">
         <v>96</v>
       </c>
-      <c r="W35" s="41">
+      <c r="W37" s="41">
         <v>105</v>
       </c>
-      <c r="X35" s="41">
+      <c r="X37" s="41">
         <v>113</v>
       </c>
-      <c r="Y35" s="41">
+      <c r="Y37" s="41">
         <v>91</v>
       </c>
-      <c r="Z35" s="15">
+      <c r="Z37" s="15">
         <v>102</v>
       </c>
-      <c r="AA35" s="15">
+      <c r="AA37" s="15">
         <v>99</v>
       </c>
-      <c r="AB35" s="15">
+      <c r="AB37" s="15">
         <v>76</v>
       </c>
-      <c r="AC35" s="15">
+      <c r="AC37" s="15">
         <v>111</v>
       </c>
-      <c r="AD35" s="15">
+      <c r="AD37" s="15">
         <v>94</v>
       </c>
-      <c r="AE35" s="11">
+      <c r="AE37" s="11">
         <v>97</v>
       </c>
-      <c r="AF35" s="11">
+      <c r="AF37" s="11">
         <v>90</v>
       </c>
-      <c r="AG35" s="11">
+      <c r="AG37" s="11">
         <v>125</v>
       </c>
-      <c r="AH35" s="15">
+      <c r="AH37" s="15">
         <v>130</v>
       </c>
-      <c r="AI35" s="15">
+      <c r="AI37" s="15">
         <v>110</v>
       </c>
-      <c r="AJ35" s="11">
+      <c r="AJ37" s="11">
         <v>83</v>
       </c>
-      <c r="AK35" s="11">
+      <c r="AK37" s="11">
         <v>79</v>
       </c>
-      <c r="AL35" s="11">
+      <c r="AL37" s="11">
         <v>86</v>
       </c>
-      <c r="AM35" s="15">
+      <c r="AM37" s="15">
         <v>83</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="13" t="s">
+      <c r="AN37" s="15">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="38" spans="1:40">
+      <c r="A38" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="T36" s="41">
+      <c r="T38" s="41">
         <v>56</v>
       </c>
-      <c r="U36" s="41">
+      <c r="U38" s="41">
         <v>98</v>
       </c>
-      <c r="V36" s="41">
+      <c r="V38" s="41">
         <v>133</v>
       </c>
-      <c r="W36" s="41">
+      <c r="W38" s="41">
         <v>141</v>
       </c>
-      <c r="X36" s="41">
+      <c r="X38" s="41">
         <v>131</v>
       </c>
-      <c r="Y36" s="41">
+      <c r="Y38" s="41">
         <v>116</v>
       </c>
-      <c r="Z36" s="15">
+      <c r="Z38" s="15">
         <v>147</v>
       </c>
-      <c r="AA36" s="15">
+      <c r="AA38" s="15">
         <v>121</v>
       </c>
-      <c r="AB36" s="15">
+      <c r="AB38" s="15">
         <v>93</v>
       </c>
-      <c r="AC36" s="15">
+      <c r="AC38" s="15">
         <v>162</v>
       </c>
-      <c r="AD36" s="15">
+      <c r="AD38" s="15">
         <v>115</v>
       </c>
-      <c r="AE36" s="11">
+      <c r="AE38" s="11">
         <v>64</v>
       </c>
-      <c r="AF36" s="11">
+      <c r="AF38" s="11">
         <v>106</v>
       </c>
-      <c r="AG36" s="11">
+      <c r="AG38" s="11">
         <v>158</v>
       </c>
-      <c r="AH36" s="15">
+      <c r="AH38" s="15">
         <v>142</v>
       </c>
-      <c r="AI36" s="15">
+      <c r="AI38" s="15">
         <v>90</v>
       </c>
-      <c r="AJ36" s="11">
+      <c r="AJ38" s="11">
         <v>123</v>
       </c>
-      <c r="AK36" s="11">
+      <c r="AK38" s="11">
         <v>89</v>
       </c>
-      <c r="AL36" s="11">
+      <c r="AL38" s="11">
         <v>141</v>
       </c>
-      <c r="AM36" s="15">
+      <c r="AM38" s="15">
         <v>106</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="13" t="s">
+      <c r="AN38" s="15">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="39" spans="1:40">
+      <c r="A39" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="T37" s="41">
+      <c r="T39" s="41">
         <v>48</v>
       </c>
-      <c r="U37" s="41">
+      <c r="U39" s="41">
         <v>48</v>
       </c>
-      <c r="V37" s="41">
+      <c r="V39" s="41">
         <v>61</v>
       </c>
-      <c r="W37" s="41">
+      <c r="W39" s="41">
         <v>85</v>
       </c>
-      <c r="X37" s="41">
+      <c r="X39" s="41">
         <v>77</v>
       </c>
-      <c r="Y37" s="41">
+      <c r="Y39" s="41">
         <v>64</v>
       </c>
-      <c r="Z37" s="15">
+      <c r="Z39" s="15">
         <v>85</v>
       </c>
-      <c r="AA37" s="15">
+      <c r="AA39" s="15">
         <v>69</v>
       </c>
-      <c r="AB37" s="15">
+      <c r="AB39" s="15">
         <v>41</v>
       </c>
-      <c r="AC37" s="15">
+      <c r="AC39" s="15">
         <v>62</v>
       </c>
-      <c r="AD37" s="15">
+      <c r="AD39" s="15">
         <v>50</v>
       </c>
-      <c r="AE37" s="11">
+      <c r="AE39" s="11">
         <v>52</v>
       </c>
-      <c r="AF37" s="11">
+      <c r="AF39" s="11">
         <v>94</v>
       </c>
-      <c r="AG37" s="11">
+      <c r="AG39" s="11">
         <v>85</v>
       </c>
-      <c r="AH37" s="15">
+      <c r="AH39" s="15">
         <v>78</v>
       </c>
-      <c r="AI37" s="15">
+      <c r="AI39" s="15">
         <v>74</v>
       </c>
-      <c r="AJ37" s="11">
+      <c r="AJ39" s="11">
         <v>76</v>
       </c>
-      <c r="AK37" s="11">
+      <c r="AK39" s="11">
         <v>61</v>
       </c>
-      <c r="AL37" s="11">
+      <c r="AL39" s="11">
         <v>60</v>
       </c>
-      <c r="AM37" s="15">
+      <c r="AM39" s="15">
         <v>49</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="13" t="s">
+      <c r="AN39" s="15">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="40" spans="1:40">
+      <c r="A40" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="T38" s="41">
+      <c r="T40" s="41">
         <v>100</v>
       </c>
-      <c r="U38" s="41">
+      <c r="U40" s="41">
         <v>72</v>
       </c>
-      <c r="V38" s="41">
+      <c r="V40" s="41">
         <v>84</v>
       </c>
-      <c r="W38" s="41">
+      <c r="W40" s="41">
         <v>75</v>
       </c>
-      <c r="X38" s="41">
+      <c r="X40" s="41">
         <v>150</v>
       </c>
-      <c r="Y38" s="41">
+      <c r="Y40" s="41">
         <v>70</v>
       </c>
-      <c r="Z38" s="15">
+      <c r="Z40" s="15">
         <v>90</v>
       </c>
-      <c r="AA38" s="15">
+      <c r="AA40" s="15">
         <v>64</v>
       </c>
-      <c r="AB38" s="15">
+      <c r="AB40" s="15">
         <v>61</v>
       </c>
-      <c r="AC38" s="15">
+      <c r="AC40" s="15">
         <v>77</v>
       </c>
-      <c r="AD38" s="15">
+      <c r="AD40" s="15">
         <v>51</v>
       </c>
-      <c r="AE38" s="11">
+      <c r="AE40" s="11">
         <v>90</v>
       </c>
-      <c r="AF38" s="11">
+      <c r="AF40" s="11">
         <v>80</v>
       </c>
-      <c r="AG38" s="11">
+      <c r="AG40" s="11">
         <v>71</v>
       </c>
-      <c r="AH38" s="15">
+      <c r="AH40" s="15">
         <v>72</v>
       </c>
-      <c r="AI38" s="15">
+      <c r="AI40" s="15">
         <v>107</v>
       </c>
-      <c r="AJ38" s="11">
+      <c r="AJ40" s="11">
         <v>62</v>
       </c>
-      <c r="AK38" s="11">
+      <c r="AK40" s="11">
         <v>63</v>
       </c>
-      <c r="AL38" s="11">
+      <c r="AL40" s="11">
         <v>82</v>
       </c>
-      <c r="AM38" s="15">
+      <c r="AM40" s="15">
         <v>73</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="13" t="s">
+      <c r="AN40" s="15">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="41" spans="1:40">
+      <c r="A41" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="T39" s="41">
+      <c r="T41" s="41">
         <v>66</v>
       </c>
-      <c r="U39" s="41">
+      <c r="U41" s="41">
         <v>39</v>
       </c>
-      <c r="V39" s="41">
+      <c r="V41" s="41">
         <v>86</v>
       </c>
-      <c r="W39" s="41">
+      <c r="W41" s="41">
         <v>133</v>
       </c>
-      <c r="X39" s="41">
+      <c r="X41" s="41">
         <v>132</v>
       </c>
-      <c r="Y39" s="41">
+      <c r="Y41" s="41">
         <v>65</v>
       </c>
-      <c r="Z39" s="15">
+      <c r="Z41" s="15">
         <v>93</v>
       </c>
-      <c r="AA39" s="15">
+      <c r="AA41" s="15">
         <v>46</v>
       </c>
-      <c r="AB39" s="15">
+      <c r="AB41" s="15">
         <v>64</v>
       </c>
-      <c r="AC39" s="15">
+      <c r="AC41" s="15">
         <v>47</v>
       </c>
-      <c r="AD39" s="15">
+      <c r="AD41" s="15">
         <v>54</v>
       </c>
-      <c r="AE39" s="11">
+      <c r="AE41" s="11">
         <v>65</v>
       </c>
-      <c r="AF39" s="11">
+      <c r="AF41" s="11">
         <v>69</v>
       </c>
-      <c r="AG39" s="11">
+      <c r="AG41" s="11">
         <v>96</v>
       </c>
-      <c r="AH39" s="15">
+      <c r="AH41" s="15">
         <v>81</v>
       </c>
-      <c r="AI39" s="15">
+      <c r="AI41" s="15">
         <v>86</v>
       </c>
-      <c r="AJ39" s="11">
+      <c r="AJ41" s="11">
         <v>70</v>
       </c>
-      <c r="AK39" s="11">
+      <c r="AK41" s="11">
         <v>55</v>
       </c>
-      <c r="AL39" s="11">
+      <c r="AL41" s="11">
         <v>67</v>
       </c>
-      <c r="AM39" s="15">
+      <c r="AM41" s="15">
         <v>60</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="13" t="s">
+      <c r="AN41" s="15">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="42" spans="1:40">
+      <c r="A42" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="T40" s="41">
+      <c r="T42" s="41">
         <v>159</v>
       </c>
-      <c r="U40" s="41">
+      <c r="U42" s="41">
         <v>109</v>
       </c>
-      <c r="V40" s="41">
+      <c r="V42" s="41">
         <v>195</v>
       </c>
-      <c r="W40" s="41">
+      <c r="W42" s="41">
         <v>180</v>
       </c>
-      <c r="X40" s="41">
+      <c r="X42" s="41">
         <v>203</v>
       </c>
-      <c r="Y40" s="41">
+      <c r="Y42" s="41">
         <v>132</v>
       </c>
-      <c r="Z40" s="15">
+      <c r="Z42" s="15">
         <v>211</v>
       </c>
-      <c r="AA40" s="15">
+      <c r="AA42" s="15">
         <v>133</v>
       </c>
-      <c r="AB40" s="15">
+      <c r="AB42" s="15">
         <v>131</v>
       </c>
-      <c r="AC40" s="15">
+      <c r="AC42" s="15">
         <v>191</v>
       </c>
-      <c r="AD40" s="15">
+      <c r="AD42" s="15">
         <v>142</v>
       </c>
-      <c r="AE40" s="11">
+      <c r="AE42" s="11">
         <v>146</v>
       </c>
-      <c r="AF40" s="11">
+      <c r="AF42" s="11">
         <v>167</v>
       </c>
-      <c r="AG40" s="11">
+      <c r="AG42" s="11">
         <v>182</v>
       </c>
-      <c r="AH40" s="15">
+      <c r="AH42" s="15">
         <v>203</v>
       </c>
-      <c r="AI40" s="15">
+      <c r="AI42" s="15">
         <v>150</v>
       </c>
-      <c r="AJ40" s="11">
+      <c r="AJ42" s="11">
         <v>123</v>
       </c>
-      <c r="AK40" s="11">
+      <c r="AK42" s="11">
         <v>106</v>
       </c>
-      <c r="AL40" s="11">
+      <c r="AL42" s="11">
         <v>185</v>
       </c>
-      <c r="AM40" s="15">
+      <c r="AM42" s="15">
         <v>150</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="13" t="s">
+      <c r="AN42" s="15">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="43" spans="1:40">
+      <c r="A43" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="T41" s="41">
+      <c r="T43" s="41">
         <v>216</v>
       </c>
-      <c r="U41" s="41">
+      <c r="U43" s="41">
         <v>178</v>
       </c>
-      <c r="V41" s="41">
+      <c r="V43" s="41">
         <v>277</v>
       </c>
-      <c r="W41" s="41">
+      <c r="W43" s="41">
         <v>292</v>
       </c>
-      <c r="X41" s="41">
+      <c r="X43" s="41">
         <v>251</v>
       </c>
-      <c r="Y41" s="41">
+      <c r="Y43" s="41">
         <v>253</v>
       </c>
-      <c r="Z41" s="15">
+      <c r="Z43" s="15">
         <v>258</v>
       </c>
-      <c r="AA41" s="15">
+      <c r="AA43" s="15">
         <v>318</v>
       </c>
-      <c r="AB41" s="15">
+      <c r="AB43" s="15">
         <v>195</v>
       </c>
-      <c r="AC41" s="15">
+      <c r="AC43" s="15">
         <v>290</v>
       </c>
-      <c r="AD41" s="15">
+      <c r="AD43" s="15">
         <v>212</v>
       </c>
-      <c r="AE41" s="11">
+      <c r="AE43" s="11">
         <v>248</v>
       </c>
-      <c r="AF41" s="11">
+      <c r="AF43" s="11">
         <v>295</v>
       </c>
-      <c r="AG41" s="11">
+      <c r="AG43" s="11">
         <v>340</v>
       </c>
-      <c r="AH41" s="15">
+      <c r="AH43" s="15">
         <v>320</v>
       </c>
-      <c r="AI41" s="15">
+      <c r="AI43" s="15">
         <v>303</v>
       </c>
-      <c r="AJ41" s="11">
+      <c r="AJ43" s="11">
         <v>193</v>
       </c>
-      <c r="AK41" s="11">
+      <c r="AK43" s="11">
         <v>182</v>
       </c>
-      <c r="AL41" s="11">
+      <c r="AL43" s="11">
         <v>236</v>
       </c>
-      <c r="AM41" s="15">
+      <c r="AM43" s="15">
         <v>248</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="13" t="s">
+      <c r="AN43" s="15">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="44" spans="1:40">
+      <c r="A44" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="T42" s="41">
+      <c r="T44" s="41">
         <v>85</v>
       </c>
-      <c r="U42" s="41">
+      <c r="U44" s="41">
         <v>71</v>
       </c>
-      <c r="V42" s="41">
+      <c r="V44" s="41">
         <v>98</v>
       </c>
-      <c r="W42" s="41">
+      <c r="W44" s="41">
         <v>121</v>
       </c>
-      <c r="X42" s="41">
+      <c r="X44" s="41">
         <v>114</v>
       </c>
-      <c r="Y42" s="41">
+      <c r="Y44" s="41">
         <v>91</v>
       </c>
-      <c r="Z42" s="15">
+      <c r="Z44" s="15">
         <v>88</v>
       </c>
-      <c r="AA42" s="15">
+      <c r="AA44" s="15">
         <v>94</v>
       </c>
-      <c r="AB42" s="15">
+      <c r="AB44" s="15">
         <v>78</v>
       </c>
-      <c r="AC42" s="15">
+      <c r="AC44" s="15">
         <v>111</v>
       </c>
-      <c r="AD42" s="15">
+      <c r="AD44" s="15">
         <v>88</v>
       </c>
-      <c r="AE42" s="11">
+      <c r="AE44" s="11">
         <v>99</v>
       </c>
-      <c r="AF42" s="11">
+      <c r="AF44" s="11">
         <v>86</v>
       </c>
-      <c r="AG42" s="11">
+      <c r="AG44" s="11">
         <v>112</v>
       </c>
-      <c r="AH42" s="15">
+      <c r="AH44" s="15">
         <v>127</v>
       </c>
-      <c r="AI42" s="15">
+      <c r="AI44" s="15">
         <v>99</v>
       </c>
-      <c r="AJ42" s="11">
+      <c r="AJ44" s="11">
         <v>96</v>
       </c>
-      <c r="AK42" s="11">
+      <c r="AK44" s="11">
         <v>78</v>
       </c>
-      <c r="AL42" s="13">
+      <c r="AL44" s="13">
         <v>110</v>
       </c>
-      <c r="AM42" s="15">
+      <c r="AM44" s="15">
         <v>73</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="45" t="s">
+      <c r="AN44" s="15">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="45" spans="1:40">
+      <c r="A45" s="45" t="s">
         <v>26</v>
       </c>
-      <c r="B43" s="45"/>
-[...17 lines deleted...]
-      <c r="T43" s="42">
+      <c r="B45" s="45"/>
+      <c r="C45" s="45"/>
+      <c r="D45" s="45"/>
+      <c r="E45" s="45"/>
+      <c r="F45" s="45"/>
+      <c r="G45" s="45"/>
+      <c r="H45" s="45"/>
+      <c r="I45" s="45"/>
+      <c r="J45" s="45"/>
+      <c r="K45" s="45"/>
+      <c r="L45" s="45"/>
+      <c r="M45" s="45"/>
+      <c r="N45" s="45"/>
+      <c r="O45" s="45"/>
+      <c r="P45" s="45"/>
+      <c r="Q45" s="45"/>
+      <c r="R45" s="45"/>
+      <c r="S45" s="45"/>
+      <c r="T45" s="42">
         <v>75</v>
       </c>
-      <c r="U43" s="42">
+      <c r="U45" s="42">
         <v>64</v>
       </c>
-      <c r="V43" s="42">
+      <c r="V45" s="42">
         <v>101</v>
       </c>
-      <c r="W43" s="42">
+      <c r="W45" s="42">
         <v>89</v>
       </c>
-      <c r="X43" s="42">
+      <c r="X45" s="42">
         <v>76</v>
       </c>
-      <c r="Y43" s="42">
+      <c r="Y45" s="42">
         <v>86</v>
       </c>
-      <c r="Z43" s="32">
+      <c r="Z45" s="32">
         <v>86</v>
       </c>
-      <c r="AA43" s="32">
+      <c r="AA45" s="32">
         <v>72</v>
       </c>
-      <c r="AB43" s="32">
+      <c r="AB45" s="32">
         <v>58</v>
       </c>
-      <c r="AC43" s="32">
+      <c r="AC45" s="32">
         <v>77</v>
       </c>
-      <c r="AD43" s="32">
+      <c r="AD45" s="32">
         <v>62</v>
       </c>
-      <c r="AE43" s="32">
+      <c r="AE45" s="32">
         <v>78</v>
       </c>
-      <c r="AF43" s="32">
+      <c r="AF45" s="32">
         <v>110</v>
       </c>
-      <c r="AG43" s="32">
+      <c r="AG45" s="32">
         <v>82</v>
       </c>
-      <c r="AH43" s="32">
+      <c r="AH45" s="32">
         <v>126</v>
       </c>
-      <c r="AI43" s="32">
+      <c r="AI45" s="32">
         <v>85</v>
       </c>
-      <c r="AJ43" s="32">
+      <c r="AJ45" s="32">
         <v>114</v>
       </c>
-      <c r="AK43" s="32">
+      <c r="AK45" s="32">
         <v>82</v>
       </c>
-      <c r="AL43" s="45">
+      <c r="AL45" s="45">
         <v>82</v>
       </c>
-      <c r="AM43" s="32">
+      <c r="AM45" s="32">
         <v>71</v>
+      </c>
+      <c r="AN45" s="32">
+        <v>78</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="A3:AW3"/>
-[...8 lines deleted...]
-    <mergeCell ref="N5:S5"/>
+    <mergeCell ref="Z5:AW5"/>
+    <mergeCell ref="Z7:AK7"/>
+    <mergeCell ref="T7:Y7"/>
+    <mergeCell ref="T24:AM24"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B7:M7"/>
+    <mergeCell ref="N7:S7"/>
+    <mergeCell ref="T9:AM9"/>
+    <mergeCell ref="T31:AM31"/>
+    <mergeCell ref="AL7:AW7"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:AQ52"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A14" sqref="A14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="29.7109375" style="13" customWidth="1"/>
+    <col min="1" max="1" width="29.6640625" style="13" customWidth="1"/>
     <col min="2" max="19" width="0" style="13" hidden="1" customWidth="1"/>
-    <col min="20" max="16384" width="9.140625" style="13"/>
+    <col min="20" max="16384" width="9.109375" style="13"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:43" ht="12.75">
-      <c r="A3" s="58" t="s">
+    <row r="3" spans="1:43" ht="13.2">
+      <c r="A3" s="62" t="s">
         <v>36</v>
       </c>
-      <c r="B3" s="58"/>
-[...42 lines deleted...]
-    <row r="4" spans="1:43" s="1" customFormat="1" ht="12.75">
+      <c r="B3" s="62"/>
+      <c r="C3" s="62"/>
+      <c r="D3" s="62"/>
+      <c r="E3" s="62"/>
+      <c r="F3" s="62"/>
+      <c r="G3" s="62"/>
+      <c r="H3" s="62"/>
+      <c r="I3" s="62"/>
+      <c r="J3" s="62"/>
+      <c r="K3" s="62"/>
+      <c r="L3" s="62"/>
+      <c r="M3" s="62"/>
+      <c r="N3" s="62"/>
+      <c r="O3" s="62"/>
+      <c r="P3" s="62"/>
+      <c r="Q3" s="62"/>
+      <c r="R3" s="62"/>
+      <c r="S3" s="62"/>
+      <c r="T3" s="62"/>
+      <c r="U3" s="62"/>
+      <c r="V3" s="62"/>
+      <c r="W3" s="62"/>
+      <c r="X3" s="62"/>
+      <c r="Y3" s="62"/>
+      <c r="Z3" s="62"/>
+      <c r="AA3" s="62"/>
+      <c r="AB3" s="62"/>
+      <c r="AC3" s="62"/>
+      <c r="AD3" s="62"/>
+      <c r="AE3" s="62"/>
+      <c r="AF3" s="62"/>
+      <c r="AG3" s="62"/>
+      <c r="AH3" s="62"/>
+      <c r="AI3" s="62"/>
+      <c r="AJ3" s="62"/>
+      <c r="AK3" s="62"/>
+      <c r="AL3" s="62"/>
+      <c r="AM3" s="62"/>
+      <c r="AN3" s="62"/>
+      <c r="AO3" s="62"/>
+      <c r="AP3" s="62"/>
+      <c r="AQ3" s="62"/>
+    </row>
+    <row r="4" spans="1:43" s="1" customFormat="1" ht="13.2">
       <c r="A4" s="35"/>
       <c r="B4" s="35"/>
       <c r="C4" s="35"/>
       <c r="D4" s="35"/>
       <c r="E4" s="35"/>
       <c r="F4" s="35"/>
       <c r="G4" s="35"/>
       <c r="H4" s="35"/>
       <c r="I4" s="35"/>
       <c r="J4" s="35"/>
       <c r="K4" s="35"/>
       <c r="L4" s="35"/>
       <c r="M4" s="35"/>
       <c r="N4" s="35"/>
       <c r="O4" s="35"/>
       <c r="P4" s="35"/>
       <c r="Q4" s="35"/>
       <c r="R4" s="35"/>
       <c r="S4" s="35"/>
       <c r="T4" s="35"/>
       <c r="U4" s="35"/>
       <c r="V4" s="35"/>
       <c r="W4" s="35"/>
       <c r="X4" s="36"/>
       <c r="Y4" s="37"/>
       <c r="Z4" s="38"/>
       <c r="AA4" s="38"/>
       <c r="AB4" s="35"/>
       <c r="AQ4" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:43">
-      <c r="A5" s="59"/>
-      <c r="B5" s="61">
+      <c r="A5" s="63"/>
+      <c r="B5" s="65">
         <v>2021</v>
       </c>
-      <c r="C5" s="62"/>
-[...10 lines deleted...]
-      <c r="N5" s="61">
+      <c r="C5" s="66"/>
+      <c r="D5" s="66"/>
+      <c r="E5" s="66"/>
+      <c r="F5" s="66"/>
+      <c r="G5" s="66"/>
+      <c r="H5" s="66"/>
+      <c r="I5" s="66"/>
+      <c r="J5" s="66"/>
+      <c r="K5" s="66"/>
+      <c r="L5" s="66"/>
+      <c r="M5" s="66"/>
+      <c r="N5" s="65">
         <v>2022</v>
       </c>
-      <c r="O5" s="62"/>
-[...10 lines deleted...]
-      <c r="Z5" s="63">
+      <c r="O5" s="66"/>
+      <c r="P5" s="66"/>
+      <c r="Q5" s="66"/>
+      <c r="R5" s="66"/>
+      <c r="S5" s="66"/>
+      <c r="T5" s="66"/>
+      <c r="U5" s="66"/>
+      <c r="V5" s="66"/>
+      <c r="W5" s="66"/>
+      <c r="X5" s="66"/>
+      <c r="Y5" s="66"/>
+      <c r="Z5" s="67">
         <v>2023</v>
       </c>
-      <c r="AA5" s="63"/>
-[...10 lines deleted...]
-      <c r="AL5" s="55">
+      <c r="AA5" s="67"/>
+      <c r="AB5" s="67"/>
+      <c r="AC5" s="67"/>
+      <c r="AD5" s="67"/>
+      <c r="AE5" s="67"/>
+      <c r="AF5" s="67"/>
+      <c r="AG5" s="67"/>
+      <c r="AH5" s="67"/>
+      <c r="AI5" s="67"/>
+      <c r="AJ5" s="67"/>
+      <c r="AK5" s="59"/>
+      <c r="AL5" s="59">
         <v>2024</v>
       </c>
-      <c r="AM5" s="56"/>
-[...3 lines deleted...]
-      <c r="AQ5" s="57"/>
+      <c r="AM5" s="60"/>
+      <c r="AN5" s="60"/>
+      <c r="AO5" s="60"/>
+      <c r="AP5" s="60"/>
+      <c r="AQ5" s="61"/>
     </row>
     <row r="6" spans="1:43">
-      <c r="A6" s="60"/>
+      <c r="A6" s="64"/>
       <c r="B6" s="17" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="18" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="17" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="18" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="18" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="18" t="s">
         <v>7</v>
       </c>
       <c r="H6" s="18" t="s">
         <v>8</v>
       </c>
       <c r="I6" s="17" t="s">
         <v>0</v>
       </c>
       <c r="J6" s="17" t="s">
@@ -13690,95 +13763,95 @@
         <v>14</v>
       </c>
       <c r="AK6" s="17" t="s">
         <v>15</v>
       </c>
       <c r="AL6" s="43" t="s">
         <v>2</v>
       </c>
       <c r="AM6" s="43" t="s">
         <v>3</v>
       </c>
       <c r="AN6" s="20" t="s">
         <v>4</v>
       </c>
       <c r="AO6" s="44" t="s">
         <v>5</v>
       </c>
       <c r="AP6" s="50" t="s">
         <v>29</v>
       </c>
       <c r="AQ6" s="51" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:43">
-      <c r="A7" s="64" t="s">
+      <c r="A7" s="68" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="64"/>
-[...40 lines deleted...]
-      <c r="AQ7" s="54"/>
+      <c r="B7" s="68"/>
+      <c r="C7" s="68"/>
+      <c r="D7" s="68"/>
+      <c r="E7" s="68"/>
+      <c r="F7" s="68"/>
+      <c r="G7" s="68"/>
+      <c r="H7" s="68"/>
+      <c r="I7" s="68"/>
+      <c r="J7" s="68"/>
+      <c r="K7" s="68"/>
+      <c r="L7" s="68"/>
+      <c r="M7" s="68"/>
+      <c r="N7" s="68"/>
+      <c r="O7" s="68"/>
+      <c r="P7" s="68"/>
+      <c r="Q7" s="68"/>
+      <c r="R7" s="68"/>
+      <c r="S7" s="68"/>
+      <c r="T7" s="68"/>
+      <c r="U7" s="68"/>
+      <c r="V7" s="68"/>
+      <c r="W7" s="68"/>
+      <c r="X7" s="68"/>
+      <c r="Y7" s="68"/>
+      <c r="Z7" s="68"/>
+      <c r="AA7" s="68"/>
+      <c r="AB7" s="68"/>
+      <c r="AC7" s="68"/>
+      <c r="AD7" s="68"/>
+      <c r="AE7" s="68"/>
+      <c r="AF7" s="68"/>
+      <c r="AG7" s="68"/>
+      <c r="AH7" s="68"/>
+      <c r="AI7" s="68"/>
+      <c r="AJ7" s="68"/>
+      <c r="AK7" s="68"/>
+      <c r="AL7" s="68"/>
+      <c r="AM7" s="68"/>
+      <c r="AN7" s="68"/>
+      <c r="AO7" s="68"/>
+      <c r="AP7" s="68"/>
+      <c r="AQ7" s="58"/>
     </row>
     <row r="8" spans="1:43">
       <c r="A8" s="48" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
       <c r="H8" s="4"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
       <c r="K8" s="4"/>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="15"/>
       <c r="O8" s="15"/>
       <c r="P8" s="15"/>
       <c r="Q8" s="15"/>
       <c r="R8" s="15"/>
       <c r="S8" s="15"/>
       <c r="T8" s="11">
         <v>1584</v>
@@ -14877,95 +14950,95 @@
         <v>-16</v>
       </c>
       <c r="AK19" s="11">
         <v>5</v>
       </c>
       <c r="AL19" s="11">
         <v>-51</v>
       </c>
       <c r="AM19" s="11">
         <v>-55</v>
       </c>
       <c r="AN19" s="25">
         <v>-39</v>
       </c>
       <c r="AO19" s="11">
         <v>-20</v>
       </c>
       <c r="AP19" s="11">
         <v>-19</v>
       </c>
       <c r="AQ19" s="13">
         <v>-24</v>
       </c>
     </row>
     <row r="20" spans="1:43">
-      <c r="A20" s="65" t="s">
+      <c r="A20" s="69" t="s">
         <v>12</v>
       </c>
-      <c r="B20" s="65"/>
-[...40 lines deleted...]
-      <c r="AQ20" s="65"/>
+      <c r="B20" s="69"/>
+      <c r="C20" s="69"/>
+      <c r="D20" s="69"/>
+      <c r="E20" s="69"/>
+      <c r="F20" s="69"/>
+      <c r="G20" s="69"/>
+      <c r="H20" s="69"/>
+      <c r="I20" s="69"/>
+      <c r="J20" s="69"/>
+      <c r="K20" s="69"/>
+      <c r="L20" s="69"/>
+      <c r="M20" s="69"/>
+      <c r="N20" s="69"/>
+      <c r="O20" s="69"/>
+      <c r="P20" s="69"/>
+      <c r="Q20" s="69"/>
+      <c r="R20" s="69"/>
+      <c r="S20" s="69"/>
+      <c r="T20" s="69"/>
+      <c r="U20" s="69"/>
+      <c r="V20" s="69"/>
+      <c r="W20" s="69"/>
+      <c r="X20" s="69"/>
+      <c r="Y20" s="69"/>
+      <c r="Z20" s="69"/>
+      <c r="AA20" s="69"/>
+      <c r="AB20" s="69"/>
+      <c r="AC20" s="69"/>
+      <c r="AD20" s="69"/>
+      <c r="AE20" s="69"/>
+      <c r="AF20" s="69"/>
+      <c r="AG20" s="69"/>
+      <c r="AH20" s="69"/>
+      <c r="AI20" s="69"/>
+      <c r="AJ20" s="69"/>
+      <c r="AK20" s="69"/>
+      <c r="AL20" s="69"/>
+      <c r="AM20" s="69"/>
+      <c r="AN20" s="69"/>
+      <c r="AO20" s="69"/>
+      <c r="AP20" s="69"/>
+      <c r="AQ20" s="69"/>
     </row>
     <row r="21" spans="1:43">
       <c r="A21" s="48" t="s">
         <v>31</v>
       </c>
       <c r="B21" s="6"/>
       <c r="C21" s="6"/>
       <c r="D21" s="6"/>
       <c r="E21" s="6"/>
       <c r="F21" s="6"/>
       <c r="G21" s="6"/>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="6"/>
       <c r="N21" s="15"/>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21" s="15"/>
       <c r="S21" s="15"/>
       <c r="T21" s="11">
         <v>63</v>
@@ -15494,95 +15567,95 @@
         <v>-12</v>
       </c>
       <c r="AK26" s="11">
         <v>2</v>
       </c>
       <c r="AL26" s="11">
         <v>-11</v>
       </c>
       <c r="AM26" s="11">
         <v>-33</v>
       </c>
       <c r="AN26" s="25">
         <v>-17</v>
       </c>
       <c r="AO26" s="11">
         <v>-9</v>
       </c>
       <c r="AP26" s="11">
         <v>6</v>
       </c>
       <c r="AQ26" s="13">
         <v>-5</v>
       </c>
     </row>
     <row r="27" spans="1:43">
-      <c r="A27" s="54" t="s">
+      <c r="A27" s="58" t="s">
         <v>11</v>
       </c>
-      <c r="B27" s="54"/>
-[...40 lines deleted...]
-      <c r="AQ27" s="54"/>
+      <c r="B27" s="58"/>
+      <c r="C27" s="58"/>
+      <c r="D27" s="58"/>
+      <c r="E27" s="58"/>
+      <c r="F27" s="58"/>
+      <c r="G27" s="58"/>
+      <c r="H27" s="58"/>
+      <c r="I27" s="58"/>
+      <c r="J27" s="58"/>
+      <c r="K27" s="58"/>
+      <c r="L27" s="58"/>
+      <c r="M27" s="58"/>
+      <c r="N27" s="58"/>
+      <c r="O27" s="58"/>
+      <c r="P27" s="58"/>
+      <c r="Q27" s="58"/>
+      <c r="R27" s="58"/>
+      <c r="S27" s="58"/>
+      <c r="T27" s="58"/>
+      <c r="U27" s="58"/>
+      <c r="V27" s="58"/>
+      <c r="W27" s="58"/>
+      <c r="X27" s="58"/>
+      <c r="Y27" s="58"/>
+      <c r="Z27" s="58"/>
+      <c r="AA27" s="58"/>
+      <c r="AB27" s="58"/>
+      <c r="AC27" s="58"/>
+      <c r="AD27" s="58"/>
+      <c r="AE27" s="58"/>
+      <c r="AF27" s="58"/>
+      <c r="AG27" s="58"/>
+      <c r="AH27" s="58"/>
+      <c r="AI27" s="58"/>
+      <c r="AJ27" s="58"/>
+      <c r="AK27" s="58"/>
+      <c r="AL27" s="58"/>
+      <c r="AM27" s="58"/>
+      <c r="AN27" s="58"/>
+      <c r="AO27" s="58"/>
+      <c r="AP27" s="58"/>
+      <c r="AQ27" s="58"/>
     </row>
     <row r="28" spans="1:43">
       <c r="A28" s="48" t="s">
         <v>31</v>
       </c>
       <c r="B28" s="6"/>
       <c r="C28" s="6"/>
       <c r="D28" s="6"/>
       <c r="E28" s="6"/>
       <c r="F28" s="6"/>
       <c r="G28" s="6"/>
       <c r="H28" s="6"/>
       <c r="I28" s="6"/>
       <c r="J28" s="6"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
       <c r="M28" s="6"/>
       <c r="N28" s="11"/>
       <c r="O28" s="11"/>
       <c r="P28" s="11"/>
       <c r="Q28" s="11"/>
       <c r="R28" s="11"/>
       <c r="S28" s="11"/>
       <c r="T28" s="11">
         <v>-229</v>
@@ -16797,2711 +16870,2822 @@
     </row>
     <row r="52" spans="26:26">
       <c r="Z52" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A27:AQ27"/>
     <mergeCell ref="AL5:AQ5"/>
     <mergeCell ref="A3:AQ3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="A7:AQ7"/>
     <mergeCell ref="A20:AQ20"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AW43"/>
+  <dimension ref="A1:BX45"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="Z1" workbookViewId="0">
-      <selection activeCell="AO45" sqref="AO45"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="Z5" sqref="Z5:AW5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="29.7109375" style="13" customWidth="1"/>
+    <col min="1" max="1" width="19.6640625" style="13" customWidth="1"/>
     <col min="2" max="19" width="0" style="13" hidden="1" customWidth="1"/>
-    <col min="20" max="16384" width="9.140625" style="13"/>
+    <col min="20" max="16384" width="9.109375" style="13"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:49" ht="17.45" customHeight="1">
-      <c r="A3" s="58" t="s">
+    <row r="1" spans="1:76" ht="13.05" customHeight="1"/>
+    <row r="2" spans="1:76" ht="13.05" customHeight="1"/>
+    <row r="3" spans="1:76" ht="13.05" customHeight="1"/>
+    <row r="4" spans="1:76" ht="13.05" customHeight="1"/>
+    <row r="5" spans="1:76" ht="13.05" customHeight="1">
+      <c r="Z5" s="62" t="s">
         <v>36</v>
       </c>
-      <c r="B3" s="58"/>
-[...70 lines deleted...]
-      <c r="AW4" s="4" t="s">
+      <c r="AA5" s="62"/>
+      <c r="AB5" s="62"/>
+      <c r="AC5" s="62"/>
+      <c r="AD5" s="62"/>
+      <c r="AE5" s="62"/>
+      <c r="AF5" s="62"/>
+      <c r="AG5" s="62"/>
+      <c r="AH5" s="62"/>
+      <c r="AI5" s="62"/>
+      <c r="AJ5" s="62"/>
+      <c r="AK5" s="62"/>
+      <c r="AL5" s="62"/>
+      <c r="AM5" s="62"/>
+      <c r="AN5" s="62"/>
+      <c r="AO5" s="62"/>
+      <c r="AP5" s="62"/>
+      <c r="AQ5" s="62"/>
+      <c r="AR5" s="62"/>
+      <c r="AS5" s="62"/>
+      <c r="AT5" s="62"/>
+      <c r="AU5" s="62"/>
+      <c r="AV5" s="62"/>
+      <c r="AW5" s="62"/>
+      <c r="AX5" s="52"/>
+      <c r="AY5" s="52"/>
+      <c r="AZ5" s="52"/>
+      <c r="BA5" s="52"/>
+      <c r="BB5" s="52"/>
+      <c r="BC5" s="52"/>
+      <c r="BD5" s="52"/>
+      <c r="BE5" s="52"/>
+      <c r="BF5" s="52"/>
+      <c r="BG5" s="52"/>
+      <c r="BH5" s="52"/>
+      <c r="BI5" s="52"/>
+      <c r="BJ5" s="52"/>
+      <c r="BK5" s="52"/>
+      <c r="BL5" s="52"/>
+      <c r="BM5" s="52"/>
+      <c r="BN5" s="52"/>
+      <c r="BO5" s="52"/>
+      <c r="BP5" s="52"/>
+      <c r="BQ5" s="52"/>
+      <c r="BR5" s="52"/>
+      <c r="BS5" s="52"/>
+      <c r="BT5" s="52"/>
+      <c r="BU5" s="52"/>
+      <c r="BV5" s="52"/>
+      <c r="BW5" s="52"/>
+      <c r="BX5" s="52"/>
+    </row>
+    <row r="6" spans="1:76" s="1" customFormat="1" ht="13.05" customHeight="1">
+      <c r="A6" s="35"/>
+      <c r="B6" s="35"/>
+      <c r="C6" s="35"/>
+      <c r="D6" s="35"/>
+      <c r="E6" s="35"/>
+      <c r="F6" s="35"/>
+      <c r="G6" s="35"/>
+      <c r="H6" s="35"/>
+      <c r="I6" s="35"/>
+      <c r="J6" s="35"/>
+      <c r="K6" s="35"/>
+      <c r="L6" s="35"/>
+      <c r="M6" s="35"/>
+      <c r="N6" s="35"/>
+      <c r="O6" s="35"/>
+      <c r="P6" s="35"/>
+      <c r="Q6" s="35"/>
+      <c r="R6" s="35"/>
+      <c r="S6" s="35"/>
+      <c r="Y6" s="4"/>
+      <c r="AK6" s="4"/>
+      <c r="AW6" s="4" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:49">
-[...1 lines deleted...]
-      <c r="B5" s="61">
+    <row r="7" spans="1:76">
+      <c r="A7" s="63"/>
+      <c r="B7" s="65">
         <v>2021</v>
       </c>
-      <c r="C5" s="62"/>
-[...10 lines deleted...]
-      <c r="N5" s="61">
+      <c r="C7" s="66"/>
+      <c r="D7" s="66"/>
+      <c r="E7" s="66"/>
+      <c r="F7" s="66"/>
+      <c r="G7" s="66"/>
+      <c r="H7" s="66"/>
+      <c r="I7" s="66"/>
+      <c r="J7" s="66"/>
+      <c r="K7" s="66"/>
+      <c r="L7" s="66"/>
+      <c r="M7" s="66"/>
+      <c r="N7" s="65">
         <v>2022</v>
       </c>
-      <c r="O5" s="62"/>
-[...4 lines deleted...]
-      <c r="T5" s="56">
+      <c r="O7" s="66"/>
+      <c r="P7" s="66"/>
+      <c r="Q7" s="66"/>
+      <c r="R7" s="66"/>
+      <c r="S7" s="66"/>
+      <c r="T7" s="60">
         <v>2024</v>
       </c>
-      <c r="U5" s="56"/>
-[...4 lines deleted...]
-      <c r="Z5" s="55">
+      <c r="U7" s="60"/>
+      <c r="V7" s="60"/>
+      <c r="W7" s="60"/>
+      <c r="X7" s="60"/>
+      <c r="Y7" s="60"/>
+      <c r="Z7" s="59">
         <v>2025</v>
       </c>
-      <c r="AA5" s="56"/>
-[...10 lines deleted...]
-      <c r="AL5" s="55">
+      <c r="AA7" s="60"/>
+      <c r="AB7" s="60"/>
+      <c r="AC7" s="60"/>
+      <c r="AD7" s="60"/>
+      <c r="AE7" s="60"/>
+      <c r="AF7" s="60"/>
+      <c r="AG7" s="60"/>
+      <c r="AH7" s="60"/>
+      <c r="AI7" s="60"/>
+      <c r="AJ7" s="60"/>
+      <c r="AK7" s="61"/>
+      <c r="AL7" s="59">
         <v>2026</v>
       </c>
-      <c r="AM5" s="56"/>
-[...13 lines deleted...]
-      <c r="B6" s="17" t="s">
+      <c r="AM7" s="60"/>
+      <c r="AN7" s="60"/>
+      <c r="AO7" s="60"/>
+      <c r="AP7" s="60"/>
+      <c r="AQ7" s="60"/>
+      <c r="AR7" s="60"/>
+      <c r="AS7" s="60"/>
+      <c r="AT7" s="60"/>
+      <c r="AU7" s="60"/>
+      <c r="AV7" s="60"/>
+      <c r="AW7" s="61"/>
+    </row>
+    <row r="8" spans="1:76" ht="18" customHeight="1">
+      <c r="A8" s="64"/>
+      <c r="B8" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="18" t="s">
+      <c r="C8" s="18" t="s">
         <v>3</v>
       </c>
-      <c r="D6" s="17" t="s">
+      <c r="D8" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="E6" s="18" t="s">
+      <c r="E8" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="F6" s="18" t="s">
+      <c r="F8" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="G6" s="18" t="s">
+      <c r="G8" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="H6" s="18" t="s">
+      <c r="H8" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="I6" s="17" t="s">
+      <c r="I8" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="J6" s="17" t="s">
+      <c r="J8" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="K6" s="17" t="s">
+      <c r="K8" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="L6" s="17" t="s">
+      <c r="L8" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="M6" s="17" t="s">
+      <c r="M8" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="N6" s="19" t="s">
+      <c r="N8" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="O6" s="19" t="s">
+      <c r="O8" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="P6" s="21" t="s">
+      <c r="P8" s="21" t="s">
         <v>4</v>
       </c>
-      <c r="Q6" s="21" t="s">
+      <c r="Q8" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="R6" s="21" t="s">
+      <c r="R8" s="21" t="s">
         <v>6</v>
       </c>
-      <c r="S6" s="21" t="s">
+      <c r="S8" s="21" t="s">
         <v>7</v>
       </c>
-      <c r="T6" s="46" t="s">
+      <c r="T8" s="43" t="s">
         <v>8</v>
       </c>
-      <c r="U6" s="46" t="s">
+      <c r="U8" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="V6" s="46" t="s">
+      <c r="V8" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="W6" s="46" t="s">
+      <c r="W8" s="43" t="s">
         <v>13</v>
       </c>
-      <c r="X6" s="46" t="s">
+      <c r="X8" s="43" t="s">
         <v>14</v>
       </c>
-      <c r="Y6" s="21" t="s">
+      <c r="Y8" s="19" t="s">
         <v>15</v>
       </c>
-      <c r="Z6" s="43" t="s">
+      <c r="Z8" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="AA6" s="43" t="s">
+      <c r="AA8" s="43" t="s">
         <v>3</v>
       </c>
-      <c r="AB6" s="20" t="s">
+      <c r="AB8" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="AC6" s="44" t="s">
+      <c r="AC8" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="AD6" s="44" t="s">
+      <c r="AD8" s="55" t="s">
         <v>29</v>
       </c>
-      <c r="AE6" s="44" t="s">
+      <c r="AE8" s="55" t="s">
         <v>7</v>
       </c>
-      <c r="AF6" s="46" t="s">
+      <c r="AF8" s="43" t="s">
         <v>8</v>
       </c>
-      <c r="AG6" s="46" t="s">
+      <c r="AG8" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="AH6" s="46" t="s">
+      <c r="AH8" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="AI6" s="46" t="s">
+      <c r="AI8" s="43" t="s">
         <v>13</v>
       </c>
-      <c r="AJ6" s="53" t="s">
+      <c r="AJ8" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="AK6" s="17" t="s">
+      <c r="AK8" s="56" t="s">
         <v>15</v>
       </c>
-      <c r="AL6" s="43" t="s">
+      <c r="AL8" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="AM6" s="43" t="s">
+      <c r="AM8" s="43" t="s">
         <v>3</v>
       </c>
-      <c r="AN6" s="20" t="s">
+      <c r="AN8" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="AO6" s="44" t="s">
+      <c r="AO8" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="AP6" s="44" t="s">
+      <c r="AP8" s="55" t="s">
         <v>29</v>
       </c>
-      <c r="AQ6" s="44" t="s">
+      <c r="AQ8" s="55" t="s">
         <v>7</v>
       </c>
-      <c r="AR6" s="46" t="s">
+      <c r="AR8" s="43" t="s">
         <v>8</v>
       </c>
-      <c r="AS6" s="46" t="s">
+      <c r="AS8" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="AT6" s="46" t="s">
+      <c r="AT8" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="AU6" s="46" t="s">
+      <c r="AU8" s="43" t="s">
         <v>13</v>
       </c>
-      <c r="AV6" s="53" t="s">
+      <c r="AV8" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="AW6" s="17" t="s">
+      <c r="AW8" s="56" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="7" spans="1:49">
-      <c r="A7" s="64" t="s">
+    <row r="9" spans="1:76" ht="14.4" customHeight="1">
+      <c r="B9" s="53"/>
+      <c r="C9" s="53"/>
+      <c r="D9" s="53"/>
+      <c r="E9" s="53"/>
+      <c r="F9" s="53"/>
+      <c r="G9" s="53"/>
+      <c r="H9" s="53"/>
+      <c r="I9" s="53"/>
+      <c r="J9" s="53"/>
+      <c r="K9" s="53"/>
+      <c r="L9" s="53"/>
+      <c r="M9" s="53"/>
+      <c r="N9" s="53"/>
+      <c r="O9" s="53"/>
+      <c r="P9" s="53"/>
+      <c r="Q9" s="53"/>
+      <c r="R9" s="53"/>
+      <c r="S9" s="53"/>
+      <c r="T9" s="68" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="64"/>
-[...37 lines deleted...]
-      <c r="A8" s="13" t="s">
+      <c r="U9" s="68"/>
+      <c r="V9" s="68"/>
+      <c r="W9" s="68"/>
+      <c r="X9" s="68"/>
+      <c r="Y9" s="68"/>
+      <c r="Z9" s="68"/>
+      <c r="AA9" s="68"/>
+      <c r="AB9" s="68"/>
+      <c r="AC9" s="68"/>
+      <c r="AD9" s="68"/>
+      <c r="AE9" s="68"/>
+      <c r="AF9" s="68"/>
+      <c r="AG9" s="68"/>
+      <c r="AH9" s="68"/>
+      <c r="AI9" s="68"/>
+      <c r="AJ9" s="68"/>
+      <c r="AK9" s="68"/>
+      <c r="AL9" s="68"/>
+      <c r="AM9" s="68"/>
+    </row>
+    <row r="10" spans="1:76">
+      <c r="A10" s="40" t="s">
         <v>31</v>
       </c>
-      <c r="T8" s="2">
+      <c r="T10" s="2">
         <v>-300</v>
       </c>
-      <c r="U8" s="2">
+      <c r="U10" s="2">
         <v>-288</v>
       </c>
-      <c r="V8" s="2">
+      <c r="V10" s="2">
         <v>-395</v>
       </c>
-      <c r="W8" s="2">
+      <c r="W10" s="2">
         <v>-245</v>
       </c>
-      <c r="X8" s="2">
+      <c r="X10" s="2">
         <v>-429</v>
       </c>
-      <c r="Y8" s="2">
+      <c r="Y10" s="2">
         <v>-160</v>
       </c>
-      <c r="Z8" s="11">
+      <c r="Z10" s="11">
         <v>-330</v>
       </c>
-      <c r="AA8" s="15">
+      <c r="AA10" s="15">
         <v>-305</v>
       </c>
-      <c r="AB8" s="11">
+      <c r="AB10" s="11">
         <v>-277</v>
       </c>
-      <c r="AC8" s="11">
+      <c r="AC10" s="11">
         <v>-301</v>
       </c>
-      <c r="AD8" s="15">
+      <c r="AD10" s="15">
         <v>-231</v>
       </c>
-      <c r="AE8" s="11">
+      <c r="AE10" s="11">
         <v>-375</v>
       </c>
-      <c r="AF8" s="11">
+      <c r="AF10" s="11">
         <v>-516</v>
       </c>
-      <c r="AG8" s="11">
+      <c r="AG10" s="11">
         <v>-496</v>
       </c>
-      <c r="AH8" s="11">
+      <c r="AH10" s="11">
         <v>-482</v>
       </c>
-      <c r="AI8" s="11">
+      <c r="AI10" s="11">
         <v>-310</v>
       </c>
-      <c r="AJ8" s="11">
+      <c r="AJ10" s="11">
         <v>-292</v>
       </c>
-      <c r="AK8" s="11">
+      <c r="AK10" s="11">
         <v>-333</v>
       </c>
-      <c r="AL8" s="11">
+      <c r="AL10" s="11">
         <v>-564</v>
       </c>
-      <c r="AM8" s="11">
+      <c r="AM10" s="11">
         <v>-402</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="T9" s="2">
+      <c r="AN10" s="11">
+        <v>-200</v>
+      </c>
+    </row>
+    <row r="11" spans="1:76">
+      <c r="A11" s="57" t="s">
+        <v>37</v>
+      </c>
+      <c r="T11" s="2">
         <v>234</v>
       </c>
-      <c r="U9" s="2">
+      <c r="U11" s="2">
         <v>153</v>
       </c>
-      <c r="V9" s="2">
+      <c r="V11" s="2">
         <v>212</v>
       </c>
-      <c r="W9" s="2">
+      <c r="W11" s="2">
         <v>342</v>
       </c>
-      <c r="X9" s="2">
+      <c r="X11" s="2">
         <v>264</v>
       </c>
-      <c r="Y9" s="2">
+      <c r="Y11" s="2">
         <v>342</v>
       </c>
-      <c r="Z9" s="11">
+      <c r="Z11" s="11">
         <v>321</v>
       </c>
-      <c r="AA9" s="15">
+      <c r="AA11" s="15">
         <v>192</v>
       </c>
-      <c r="AB9" s="11">
+      <c r="AB11" s="11">
         <v>211</v>
       </c>
-      <c r="AC9" s="11">
+      <c r="AC11" s="11">
         <v>321</v>
       </c>
-      <c r="AD9" s="15">
+      <c r="AD11" s="15">
         <v>210</v>
       </c>
-      <c r="AE9" s="11">
+      <c r="AE11" s="11">
         <v>229</v>
       </c>
-      <c r="AF9" s="11">
+      <c r="AF11" s="11">
         <v>294</v>
       </c>
-      <c r="AG9" s="11">
+      <c r="AG11" s="11">
         <v>322</v>
       </c>
-      <c r="AH9" s="11">
+      <c r="AH11" s="11">
         <v>-19</v>
       </c>
-      <c r="AI9" s="11">
+      <c r="AI11" s="11">
         <v>80</v>
       </c>
-      <c r="AJ9" s="11">
+      <c r="AJ11" s="11">
         <v>52</v>
       </c>
-      <c r="AK9" s="11">
+      <c r="AK11" s="11">
         <v>-41</v>
       </c>
-      <c r="AL9" s="11">
+      <c r="AL11" s="11">
         <v>-76</v>
       </c>
-      <c r="AM9" s="11">
+      <c r="AM11" s="11">
         <v>-229</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="T10" s="2">
+      <c r="AN11" s="11">
+        <v>-51</v>
+      </c>
+    </row>
+    <row r="12" spans="1:76">
+      <c r="A12" s="57" t="s">
+        <v>38</v>
+      </c>
+      <c r="T12" s="2">
         <v>-61</v>
       </c>
-      <c r="U10" s="2">
+      <c r="U12" s="2">
         <v>-31</v>
       </c>
-      <c r="V10" s="2">
+      <c r="V12" s="2">
         <v>-26</v>
       </c>
-      <c r="W10" s="2">
+      <c r="W12" s="2">
         <v>9</v>
       </c>
-      <c r="X10" s="2">
+      <c r="X12" s="2">
         <v>-52</v>
       </c>
-      <c r="Y10" s="2">
+      <c r="Y12" s="2">
         <v>-17</v>
       </c>
-      <c r="Z10" s="11">
+      <c r="Z12" s="11">
         <v>-22</v>
       </c>
-      <c r="AA10" s="15">
+      <c r="AA12" s="15">
         <v>-59</v>
       </c>
-      <c r="AB10" s="11">
+      <c r="AB12" s="11">
         <v>2</v>
       </c>
-      <c r="AC10" s="11">
+      <c r="AC12" s="11">
         <v>-30</v>
       </c>
-      <c r="AD10" s="15">
+      <c r="AD12" s="15">
         <v>-37</v>
       </c>
-      <c r="AE10" s="11">
+      <c r="AE12" s="11">
         <v>-60</v>
       </c>
-      <c r="AF10" s="11">
+      <c r="AF12" s="11">
         <v>-54</v>
       </c>
-      <c r="AG10" s="11">
+      <c r="AG12" s="11">
         <v>-35</v>
       </c>
-      <c r="AH10" s="11">
+      <c r="AH12" s="11">
         <v>-24</v>
       </c>
-      <c r="AI10" s="11">
+      <c r="AI12" s="11">
         <v>-25</v>
       </c>
-      <c r="AJ10" s="11">
+      <c r="AJ12" s="11">
         <v>-7</v>
       </c>
-      <c r="AK10" s="11">
+      <c r="AK12" s="11">
         <v>-6</v>
       </c>
-      <c r="AL10" s="11">
+      <c r="AL12" s="11">
         <v>-8</v>
       </c>
-      <c r="AM10" s="11">
+      <c r="AM12" s="11">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="13" t="s">
+      <c r="AN12" s="11">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="13" spans="1:76">
+      <c r="A13" s="13" t="s">
         <v>18</v>
       </c>
-      <c r="T11" s="2">
+      <c r="T13" s="2">
         <v>-30</v>
       </c>
-      <c r="U11" s="2">
+      <c r="U13" s="2">
         <v>-29</v>
       </c>
-      <c r="V11" s="2">
+      <c r="V13" s="2">
         <v>-11</v>
       </c>
-      <c r="W11" s="2">
+      <c r="W13" s="2">
         <v>-37</v>
       </c>
-      <c r="X11" s="2">
+      <c r="X13" s="2">
         <v>-6</v>
       </c>
-      <c r="Y11" s="2">
+      <c r="Y13" s="2">
         <v>-44</v>
       </c>
-      <c r="Z11" s="11">
+      <c r="Z13" s="11">
         <v>-44</v>
       </c>
-      <c r="AA11" s="15">
+      <c r="AA13" s="15">
         <v>-33</v>
       </c>
-      <c r="AB11" s="11">
+      <c r="AB13" s="11">
         <v>-40</v>
       </c>
-      <c r="AC11" s="11">
+      <c r="AC13" s="11">
         <v>-88</v>
       </c>
-      <c r="AD11" s="15">
+      <c r="AD13" s="15">
         <v>-29</v>
       </c>
-      <c r="AE11" s="11">
+      <c r="AE13" s="11">
         <v>-18</v>
       </c>
-      <c r="AF11" s="11">
+      <c r="AF13" s="11">
         <v>-51</v>
       </c>
-      <c r="AG11" s="11">
+      <c r="AG13" s="11">
         <v>-117</v>
       </c>
-      <c r="AH11" s="11">
+      <c r="AH13" s="11">
         <v>17</v>
       </c>
-      <c r="AI11" s="11">
+      <c r="AI13" s="11">
         <v>29</v>
       </c>
-      <c r="AJ11" s="11">
+      <c r="AJ13" s="11">
         <v>11</v>
       </c>
-      <c r="AK11" s="11">
+      <c r="AK13" s="11">
         <v>-24</v>
       </c>
-      <c r="AL11" s="11">
+      <c r="AL13" s="11">
         <v>-50</v>
       </c>
-      <c r="AM11" s="11">
+      <c r="AM13" s="11">
         <v>-27</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="13" t="s">
+      <c r="AN13" s="11">
+        <v>-9</v>
+      </c>
+    </row>
+    <row r="14" spans="1:76">
+      <c r="A14" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="T12" s="2">
+      <c r="T14" s="2">
         <v>-51</v>
       </c>
-      <c r="U12" s="2">
+      <c r="U14" s="2">
         <v>-88</v>
       </c>
-      <c r="V12" s="2">
+      <c r="V14" s="2">
         <v>-137</v>
       </c>
-      <c r="W12" s="2">
+      <c r="W14" s="2">
         <v>-96</v>
       </c>
-      <c r="X12" s="2">
+      <c r="X14" s="2">
         <v>-64</v>
       </c>
-      <c r="Y12" s="2">
+      <c r="Y14" s="2">
         <v>-80</v>
       </c>
-      <c r="Z12" s="11">
+      <c r="Z14" s="11">
         <v>-83</v>
       </c>
-      <c r="AA12" s="15">
+      <c r="AA14" s="15">
         <v>-65</v>
       </c>
-      <c r="AB12" s="11">
+      <c r="AB14" s="11">
         <v>-54</v>
       </c>
-      <c r="AC12" s="11">
+      <c r="AC14" s="11">
         <v>-94</v>
       </c>
-      <c r="AD12" s="15">
+      <c r="AD14" s="15">
         <v>-76</v>
       </c>
-      <c r="AE12" s="11">
+      <c r="AE14" s="11">
         <v>-70</v>
       </c>
-      <c r="AF12" s="11">
+      <c r="AF14" s="11">
         <v>-141</v>
       </c>
-      <c r="AG12" s="11">
+      <c r="AG14" s="11">
         <v>-147</v>
       </c>
-      <c r="AH12" s="11">
+      <c r="AH14" s="11">
         <v>-105</v>
       </c>
-      <c r="AI12" s="11">
+      <c r="AI14" s="11">
         <v>-64</v>
       </c>
-      <c r="AJ12" s="11">
+      <c r="AJ14" s="11">
         <v>-64</v>
       </c>
-      <c r="AK12" s="11">
+      <c r="AK14" s="11">
         <v>-47</v>
       </c>
-      <c r="AL12" s="11">
+      <c r="AL14" s="11">
         <v>-120</v>
       </c>
-      <c r="AM12" s="11">
+      <c r="AM14" s="11">
         <v>-68</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="13" t="s">
+      <c r="AN14" s="11">
+        <v>-44</v>
+      </c>
+    </row>
+    <row r="15" spans="1:76">
+      <c r="A15" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="T13" s="2">
+      <c r="T15" s="2">
         <v>-18</v>
       </c>
-      <c r="U13" s="2">
+      <c r="U15" s="2">
         <v>-64</v>
       </c>
-      <c r="V13" s="2">
+      <c r="V15" s="2">
         <v>-56</v>
       </c>
-      <c r="W13" s="2">
+      <c r="W15" s="2">
         <v>-8</v>
       </c>
-      <c r="X13" s="2">
+      <c r="X15" s="2">
         <v>-39</v>
       </c>
-      <c r="Y13" s="2">
+      <c r="Y15" s="2">
         <v>-38</v>
       </c>
-      <c r="Z13" s="11">
+      <c r="Z15" s="11">
         <v>-62</v>
       </c>
-      <c r="AA13" s="15">
+      <c r="AA15" s="15">
         <v>-39</v>
       </c>
-      <c r="AB13" s="11">
+      <c r="AB15" s="11">
         <v>-50</v>
       </c>
-      <c r="AC13" s="11">
+      <c r="AC15" s="11">
         <v>-3</v>
       </c>
-      <c r="AD13" s="15">
+      <c r="AD15" s="15">
         <v>-39</v>
       </c>
-      <c r="AE13" s="11">
+      <c r="AE15" s="11">
         <v>-76</v>
       </c>
-      <c r="AF13" s="11">
+      <c r="AF15" s="11">
         <v>-66</v>
       </c>
-      <c r="AG13" s="11">
+      <c r="AG15" s="11">
         <v>-116</v>
       </c>
-      <c r="AH13" s="11">
+      <c r="AH15" s="11">
         <v>-58</v>
       </c>
-      <c r="AI13" s="11">
+      <c r="AI15" s="11">
         <v>-29</v>
       </c>
-      <c r="AJ13" s="11">
+      <c r="AJ15" s="11">
         <v>-94</v>
       </c>
-      <c r="AK13" s="11">
+      <c r="AK15" s="11">
         <v>-28</v>
       </c>
-      <c r="AL13" s="11">
+      <c r="AL15" s="11">
         <v>-55</v>
       </c>
-      <c r="AM13" s="11">
+      <c r="AM15" s="11">
         <v>-8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="13" t="s">
+      <c r="AN15" s="11">
+        <v>-18</v>
+      </c>
+    </row>
+    <row r="16" spans="1:76">
+      <c r="A16" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="T14" s="2">
+      <c r="T16" s="2">
         <v>5</v>
       </c>
-      <c r="U14" s="2">
+      <c r="U16" s="2">
         <v>-44</v>
       </c>
-      <c r="V14" s="2">
+      <c r="V16" s="2">
         <v>-56</v>
       </c>
-      <c r="W14" s="2">
+      <c r="W16" s="2">
         <v>-79</v>
       </c>
-      <c r="X14" s="2">
+      <c r="X16" s="2">
         <v>-60</v>
       </c>
-      <c r="Y14" s="2">
+      <c r="Y16" s="2">
         <v>-66</v>
       </c>
-      <c r="Z14" s="11">
+      <c r="Z16" s="11">
         <v>-70</v>
       </c>
-      <c r="AA14" s="15">
+      <c r="AA16" s="15">
         <v>-41</v>
       </c>
-      <c r="AB14" s="11">
+      <c r="AB16" s="11">
         <v>-45</v>
       </c>
-      <c r="AC14" s="11">
+      <c r="AC16" s="11">
         <v>-96</v>
       </c>
-      <c r="AD14" s="15">
+      <c r="AD16" s="15">
         <v>-46</v>
       </c>
-      <c r="AE14" s="11">
+      <c r="AE16" s="11">
         <v>2</v>
       </c>
-      <c r="AF14" s="11">
+      <c r="AF16" s="11">
         <v>-53</v>
       </c>
-      <c r="AG14" s="11">
+      <c r="AG16" s="11">
         <v>-73</v>
       </c>
-      <c r="AH14" s="11">
+      <c r="AH16" s="11">
         <v>-35</v>
       </c>
-      <c r="AI14" s="11">
+      <c r="AI16" s="11">
         <v>-32</v>
       </c>
-      <c r="AJ14" s="11">
+      <c r="AJ16" s="11">
         <v>-62</v>
       </c>
-      <c r="AK14" s="11">
+      <c r="AK16" s="11">
         <v>-22</v>
       </c>
-      <c r="AL14" s="11">
+      <c r="AL16" s="11">
         <v>-50</v>
       </c>
-      <c r="AM14" s="11">
+      <c r="AM16" s="11">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="13" t="s">
+      <c r="AN16" s="11">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="17" spans="1:40">
+      <c r="A17" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="T15" s="2">
+      <c r="T17" s="2">
         <v>-15</v>
       </c>
-      <c r="U15" s="2">
+      <c r="U17" s="2">
         <v>-13</v>
       </c>
-      <c r="V15" s="2">
+      <c r="V17" s="2">
         <v>-33</v>
       </c>
-      <c r="W15" s="2">
+      <c r="W17" s="2">
         <v>-37</v>
       </c>
-      <c r="X15" s="2">
+      <c r="X17" s="2">
         <v>-44</v>
       </c>
-      <c r="Y15" s="2">
+      <c r="Y17" s="2">
         <v>-26</v>
       </c>
-      <c r="Z15" s="11">
+      <c r="Z17" s="11">
         <v>-28</v>
       </c>
-      <c r="AA15" s="15">
+      <c r="AA17" s="15">
         <v>-1</v>
       </c>
-      <c r="AB15" s="11">
+      <c r="AB17" s="11">
         <v>-12</v>
       </c>
-      <c r="AC15" s="11" t="s">
+      <c r="AC17" s="11" t="s">
         <v>30</v>
-      </c>
-[...128 lines deleted...]
-        <v>15</v>
       </c>
       <c r="AD17" s="15">
         <v>-26</v>
       </c>
       <c r="AE17" s="11">
+        <v>-22</v>
+      </c>
+      <c r="AF17" s="11">
+        <v>-41</v>
+      </c>
+      <c r="AG17" s="11">
+        <v>-24</v>
+      </c>
+      <c r="AH17" s="11">
+        <v>1</v>
+      </c>
+      <c r="AI17" s="11">
+        <v>-4</v>
+      </c>
+      <c r="AJ17" s="11">
+        <v>10</v>
+      </c>
+      <c r="AK17" s="11">
+        <v>-15</v>
+      </c>
+      <c r="AL17" s="11">
+        <v>12</v>
+      </c>
+      <c r="AM17" s="11">
+        <v>2</v>
+      </c>
+      <c r="AN17" s="11">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:40">
+      <c r="A18" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="T18" s="2">
+        <v>-64</v>
+      </c>
+      <c r="U18" s="2">
+        <v>-46</v>
+      </c>
+      <c r="V18" s="2">
+        <v>-43</v>
+      </c>
+      <c r="W18" s="2">
+        <v>-17</v>
+      </c>
+      <c r="X18" s="2">
+        <v>-104</v>
+      </c>
+      <c r="Y18" s="2">
+        <v>-14</v>
+      </c>
+      <c r="Z18" s="11">
+        <v>-47</v>
+      </c>
+      <c r="AA18" s="15">
+        <v>-13</v>
+      </c>
+      <c r="AB18" s="11">
+        <v>-39</v>
+      </c>
+      <c r="AC18" s="11">
+        <v>-31</v>
+      </c>
+      <c r="AD18" s="15">
+        <v>6</v>
+      </c>
+      <c r="AE18" s="11">
+        <v>-65</v>
+      </c>
+      <c r="AF18" s="11">
+        <v>-46</v>
+      </c>
+      <c r="AG18" s="11">
+        <v>-17</v>
+      </c>
+      <c r="AH18" s="11">
+        <v>-17</v>
+      </c>
+      <c r="AI18" s="11">
+        <v>-50</v>
+      </c>
+      <c r="AJ18" s="11">
+        <v>-22</v>
+      </c>
+      <c r="AK18" s="11">
+        <v>17</v>
+      </c>
+      <c r="AL18" s="11">
+        <v>-30</v>
+      </c>
+      <c r="AM18" s="11">
+        <v>-16</v>
+      </c>
+      <c r="AN18" s="11">
+        <v>-33</v>
+      </c>
+    </row>
+    <row r="19" spans="1:40">
+      <c r="A19" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="T19" s="2">
+        <v>-33</v>
+      </c>
+      <c r="U19" s="2">
+        <v>5</v>
+      </c>
+      <c r="V19" s="2">
+        <v>-31</v>
+      </c>
+      <c r="W19" s="2">
+        <v>-86</v>
+      </c>
+      <c r="X19" s="2">
+        <v>-80</v>
+      </c>
+      <c r="Y19" s="2">
+        <v>-11</v>
+      </c>
+      <c r="Z19" s="11">
+        <v>-26</v>
+      </c>
+      <c r="AA19" s="15">
+        <v>21</v>
+      </c>
+      <c r="AB19" s="11">
+        <v>-39</v>
+      </c>
+      <c r="AC19" s="11">
+        <v>15</v>
+      </c>
+      <c r="AD19" s="15">
+        <v>-26</v>
+      </c>
+      <c r="AE19" s="11">
         <v>-23</v>
       </c>
-      <c r="AF17" s="11">
+      <c r="AF19" s="11">
         <v>-28</v>
       </c>
-      <c r="AG17" s="11">
+      <c r="AG19" s="11">
         <v>-52</v>
       </c>
-      <c r="AH17" s="11">
+      <c r="AH19" s="11">
         <v>-32</v>
       </c>
-      <c r="AI17" s="11">
+      <c r="AI19" s="11">
         <v>-12</v>
       </c>
-      <c r="AJ17" s="11">
+      <c r="AJ19" s="11">
         <v>-22</v>
       </c>
-      <c r="AK17" s="11">
+      <c r="AK19" s="11">
         <v>-10</v>
       </c>
-      <c r="AL17" s="11">
+      <c r="AL19" s="11">
         <v>-15</v>
       </c>
-      <c r="AM17" s="11">
+      <c r="AM19" s="11">
         <v>-10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="13" t="s">
+      <c r="AN19" s="11">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="20" spans="1:40">
+      <c r="A20" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="T18" s="2">
+      <c r="T20" s="2">
         <v>-75</v>
       </c>
-      <c r="U18" s="2">
+      <c r="U20" s="2">
         <v>-27</v>
       </c>
-      <c r="V18" s="2">
+      <c r="V20" s="2">
         <v>-113</v>
       </c>
-      <c r="W18" s="2">
+      <c r="W20" s="2">
         <v>-85</v>
       </c>
-      <c r="X18" s="2">
+      <c r="X20" s="2">
         <v>-85</v>
       </c>
-      <c r="Y18" s="2">
+      <c r="Y20" s="2">
         <v>-83</v>
       </c>
-      <c r="Z18" s="11">
+      <c r="Z20" s="11">
         <v>-104</v>
       </c>
-      <c r="AA18" s="15">
+      <c r="AA20" s="15">
         <v>-32</v>
       </c>
-      <c r="AB18" s="11">
+      <c r="AB20" s="11">
         <v>-78</v>
       </c>
-      <c r="AC18" s="11">
+      <c r="AC20" s="11">
         <v>-92</v>
       </c>
-      <c r="AD18" s="15">
+      <c r="AD20" s="15">
         <v>-68</v>
       </c>
-      <c r="AE18" s="11">
+      <c r="AE20" s="11">
         <v>-74</v>
       </c>
-      <c r="AF18" s="11">
+      <c r="AF20" s="11">
         <v>-99</v>
       </c>
-      <c r="AG18" s="11">
+      <c r="AG20" s="11">
         <v>-60</v>
       </c>
-      <c r="AH18" s="11">
+      <c r="AH20" s="11">
         <v>-94</v>
       </c>
-      <c r="AI18" s="11">
+      <c r="AI20" s="11">
         <v>-52</v>
       </c>
-      <c r="AJ18" s="11">
+      <c r="AJ20" s="11">
         <v>-43</v>
       </c>
-      <c r="AK18" s="11">
+      <c r="AK20" s="11">
         <v>-48</v>
       </c>
-      <c r="AL18" s="11">
+      <c r="AL20" s="11">
         <v>-103</v>
       </c>
-      <c r="AM18" s="11">
+      <c r="AM20" s="11">
         <v>-27</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="13" t="s">
+      <c r="AN20" s="11">
+        <v>-15</v>
+      </c>
+    </row>
+    <row r="21" spans="1:40">
+      <c r="A21" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="T19" s="2">
+      <c r="T21" s="2">
         <v>-72</v>
       </c>
-      <c r="U19" s="2">
+      <c r="U21" s="2">
         <v>-48</v>
       </c>
-      <c r="V19" s="2">
+      <c r="V21" s="2">
         <v>-58</v>
       </c>
-      <c r="W19" s="2">
+      <c r="W21" s="2">
         <v>-82</v>
       </c>
-      <c r="X19" s="2">
+      <c r="X21" s="2">
         <v>-39</v>
       </c>
-      <c r="Y19" s="2">
+      <c r="Y21" s="2">
         <v>-67</v>
       </c>
-      <c r="Z19" s="11">
+      <c r="Z21" s="11">
         <v>-90</v>
       </c>
-      <c r="AA19" s="15">
+      <c r="AA21" s="15">
         <v>-157</v>
       </c>
-      <c r="AB19" s="11">
+      <c r="AB21" s="11">
         <v>-51</v>
       </c>
-      <c r="AC19" s="11">
+      <c r="AC21" s="11">
         <v>-95</v>
       </c>
-      <c r="AD19" s="15">
+      <c r="AD21" s="15">
         <v>-62</v>
       </c>
-      <c r="AE19" s="11">
+      <c r="AE21" s="11">
         <v>-112</v>
       </c>
-      <c r="AF19" s="11">
+      <c r="AF21" s="11">
         <v>-127</v>
       </c>
-      <c r="AG19" s="11">
+      <c r="AG21" s="11">
         <v>-101</v>
       </c>
-      <c r="AH19" s="11">
+      <c r="AH21" s="11">
         <v>-16</v>
       </c>
-      <c r="AI19" s="11">
+      <c r="AI21" s="11">
         <v>-135</v>
       </c>
-      <c r="AJ19" s="11">
+      <c r="AJ21" s="11">
         <v>-31</v>
       </c>
-      <c r="AK19" s="11">
+      <c r="AK21" s="11">
         <v>-39</v>
       </c>
-      <c r="AL19" s="11">
+      <c r="AL21" s="11">
         <v>-9</v>
       </c>
-      <c r="AM19" s="11">
+      <c r="AM21" s="11">
         <v>-47</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="13" t="s">
+      <c r="AN21" s="11">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:40">
+      <c r="A22" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="T20" s="2">
+      <c r="T22" s="2">
         <v>-49</v>
       </c>
-      <c r="U20" s="2">
+      <c r="U22" s="2">
         <v>-35</v>
       </c>
-      <c r="V20" s="2">
+      <c r="V22" s="2">
         <v>-34</v>
       </c>
-      <c r="W20" s="2">
+      <c r="W22" s="2">
         <v>-78</v>
       </c>
-      <c r="X20" s="2">
+      <c r="X22" s="2">
         <v>-65</v>
       </c>
-      <c r="Y20" s="2">
+      <c r="Y22" s="2">
         <v>-45</v>
       </c>
-      <c r="Z20" s="11">
+      <c r="Z22" s="11">
         <v>-37</v>
       </c>
-      <c r="AA20" s="15">
+      <c r="AA22" s="15">
         <v>-31</v>
       </c>
-      <c r="AB20" s="11">
+      <c r="AB22" s="11">
         <v>-40</v>
       </c>
-      <c r="AC20" s="11">
+      <c r="AC22" s="11">
         <v>-55</v>
       </c>
-      <c r="AD20" s="15">
+      <c r="AD22" s="15">
         <v>-31</v>
       </c>
-      <c r="AE20" s="11">
+      <c r="AE22" s="11">
         <v>-55</v>
       </c>
-      <c r="AF20" s="11">
+      <c r="AF22" s="11">
         <v>-34</v>
       </c>
-      <c r="AG20" s="11">
+      <c r="AG22" s="11">
         <v>-36</v>
       </c>
-      <c r="AH20" s="11">
+      <c r="AH22" s="11">
         <v>-57</v>
       </c>
-      <c r="AI20" s="11">
+      <c r="AI22" s="11">
         <v>-33</v>
       </c>
-      <c r="AJ20" s="11">
+      <c r="AJ22" s="11">
         <v>-19</v>
       </c>
-      <c r="AK20" s="11">
+      <c r="AK22" s="11">
         <v>-36</v>
       </c>
-      <c r="AL20" s="11">
+      <c r="AL22" s="11">
         <v>-33</v>
       </c>
-      <c r="AM20" s="11">
+      <c r="AM22" s="11">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="13" t="s">
+      <c r="AN22" s="11">
+        <v>-30</v>
+      </c>
+    </row>
+    <row r="23" spans="1:40">
+      <c r="A23" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="T21" s="2">
+      <c r="T23" s="2">
         <v>-71</v>
       </c>
-      <c r="U21" s="2">
+      <c r="U23" s="2">
         <v>-21</v>
       </c>
-      <c r="V21" s="2">
+      <c r="V23" s="2">
         <v>-9</v>
       </c>
-      <c r="W21" s="2">
+      <c r="W23" s="2">
         <v>9</v>
       </c>
-      <c r="X21" s="2">
+      <c r="X23" s="2">
         <v>-55</v>
       </c>
-      <c r="Y21" s="2">
+      <c r="Y23" s="2">
         <v>-11</v>
       </c>
-      <c r="Z21" s="11">
+      <c r="Z23" s="11">
         <v>-38</v>
       </c>
-      <c r="AA21" s="15">
+      <c r="AA23" s="15">
         <v>-47</v>
       </c>
-      <c r="AB21" s="15">
+      <c r="AB23" s="15">
         <v>-42</v>
       </c>
-      <c r="AC21" s="11">
+      <c r="AC23" s="11">
         <v>-53</v>
       </c>
-      <c r="AD21" s="15">
+      <c r="AD23" s="15">
         <v>-7</v>
       </c>
-      <c r="AE21" s="11">
+      <c r="AE23" s="11">
         <v>-31</v>
       </c>
-      <c r="AF21" s="11">
+      <c r="AF23" s="11">
         <v>-70</v>
       </c>
-      <c r="AG21" s="11">
+      <c r="AG23" s="11">
         <v>-40</v>
       </c>
-      <c r="AH21" s="11">
+      <c r="AH23" s="11">
         <v>-43</v>
       </c>
-      <c r="AI21" s="11">
+      <c r="AI23" s="11">
         <v>17</v>
       </c>
-      <c r="AJ21" s="11">
+      <c r="AJ23" s="11">
         <v>-1</v>
       </c>
-      <c r="AK21" s="11">
+      <c r="AK23" s="11">
         <v>-34</v>
       </c>
-      <c r="AL21" s="11">
+      <c r="AL23" s="11">
         <v>-27</v>
       </c>
-      <c r="AM21" s="11">
+      <c r="AM23" s="11">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="66" t="s">
+      <c r="AN23" s="11">
+        <v>-50</v>
+      </c>
+    </row>
+    <row r="24" spans="1:40" ht="14.4" customHeight="1">
+      <c r="B24" s="54"/>
+      <c r="C24" s="54"/>
+      <c r="D24" s="54"/>
+      <c r="E24" s="54"/>
+      <c r="F24" s="54"/>
+      <c r="G24" s="54"/>
+      <c r="H24" s="54"/>
+      <c r="I24" s="54"/>
+      <c r="J24" s="54"/>
+      <c r="K24" s="54"/>
+      <c r="L24" s="54"/>
+      <c r="M24" s="54"/>
+      <c r="N24" s="54"/>
+      <c r="O24" s="54"/>
+      <c r="P24" s="54"/>
+      <c r="Q24" s="54"/>
+      <c r="R24" s="54"/>
+      <c r="S24" s="54"/>
+      <c r="T24" s="70" t="s">
         <v>12</v>
       </c>
-      <c r="B22" s="66"/>
-[...37 lines deleted...]
-      <c r="A23" s="13" t="s">
+      <c r="U24" s="70"/>
+      <c r="V24" s="70"/>
+      <c r="W24" s="70"/>
+      <c r="X24" s="70"/>
+      <c r="Y24" s="70"/>
+      <c r="Z24" s="70"/>
+      <c r="AA24" s="70"/>
+      <c r="AB24" s="70"/>
+      <c r="AC24" s="70"/>
+      <c r="AD24" s="70"/>
+      <c r="AE24" s="70"/>
+      <c r="AF24" s="70"/>
+      <c r="AG24" s="70"/>
+      <c r="AH24" s="70"/>
+      <c r="AI24" s="70"/>
+      <c r="AJ24" s="70"/>
+      <c r="AK24" s="70"/>
+      <c r="AL24" s="70"/>
+      <c r="AM24" s="70"/>
+    </row>
+    <row r="25" spans="1:40">
+      <c r="A25" s="40" t="s">
         <v>31</v>
       </c>
-      <c r="T23" s="2">
+      <c r="T25" s="2">
         <v>144</v>
       </c>
-      <c r="U23" s="2">
+      <c r="U25" s="2">
         <v>-5</v>
       </c>
-      <c r="V23" s="2">
+      <c r="V25" s="2">
         <v>84</v>
       </c>
-      <c r="W23" s="2">
+      <c r="W25" s="2">
         <v>283</v>
       </c>
-      <c r="X23" s="2">
+      <c r="X25" s="2">
         <v>205</v>
       </c>
-      <c r="Y23" s="2">
+      <c r="Y25" s="2">
         <v>337</v>
       </c>
-      <c r="Z23" s="11">
+      <c r="Z25" s="11">
         <v>273</v>
       </c>
-      <c r="AA23" s="15">
+      <c r="AA25" s="15">
         <v>95</v>
       </c>
-      <c r="AB23" s="11">
+      <c r="AB25" s="11">
         <v>144</v>
       </c>
-      <c r="AC23" s="11">
+      <c r="AC25" s="11">
         <v>270</v>
       </c>
-      <c r="AD23" s="15">
+      <c r="AD25" s="15">
         <v>73</v>
       </c>
-      <c r="AE23" s="11">
+      <c r="AE25" s="11">
         <v>73</v>
       </c>
-      <c r="AF23" s="11">
+      <c r="AF25" s="11">
         <v>144</v>
       </c>
-      <c r="AG23" s="11">
+      <c r="AG25" s="11">
         <v>181</v>
       </c>
-      <c r="AH23" s="11">
+      <c r="AH25" s="11">
         <v>-104</v>
       </c>
-      <c r="AI23" s="11">
+      <c r="AI25" s="11">
         <v>97</v>
       </c>
-      <c r="AJ23" s="11">
+      <c r="AJ25" s="11">
         <v>-52</v>
       </c>
-      <c r="AK23" s="11">
+      <c r="AK25" s="11">
         <v>-75</v>
       </c>
-      <c r="AL23" s="11">
+      <c r="AL25" s="11">
         <v>-38</v>
       </c>
-      <c r="AM23" s="11">
+      <c r="AM25" s="11">
         <v>-213</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="13" t="s">
+      <c r="AN25" s="11">
+        <v>-52</v>
+      </c>
+    </row>
+    <row r="26" spans="1:40">
+      <c r="A26" s="57" t="s">
+        <v>37</v>
+      </c>
+      <c r="T26" s="2">
+        <v>236</v>
+      </c>
+      <c r="U26" s="2">
+        <v>111</v>
+      </c>
+      <c r="V26" s="2">
+        <v>207</v>
+      </c>
+      <c r="W26" s="2">
+        <v>334</v>
+      </c>
+      <c r="X26" s="2">
+        <v>296</v>
+      </c>
+      <c r="Y26" s="2">
+        <v>343</v>
+      </c>
+      <c r="Z26" s="11">
+        <v>344</v>
+      </c>
+      <c r="AA26" s="15">
+        <v>211</v>
+      </c>
+      <c r="AB26" s="11">
+        <v>222</v>
+      </c>
+      <c r="AC26" s="11">
+        <v>298</v>
+      </c>
+      <c r="AD26" s="15">
+        <v>182</v>
+      </c>
+      <c r="AE26" s="11">
+        <v>215</v>
+      </c>
+      <c r="AF26" s="11">
+        <v>332</v>
+      </c>
+      <c r="AG26" s="11">
+        <v>322</v>
+      </c>
+      <c r="AH26" s="11">
+        <v>12</v>
+      </c>
+      <c r="AI26" s="11">
+        <v>134</v>
+      </c>
+      <c r="AJ26" s="11">
+        <v>43</v>
+      </c>
+      <c r="AK26" s="11">
+        <v>-73</v>
+      </c>
+      <c r="AL26" s="11">
+        <v>13</v>
+      </c>
+      <c r="AM26" s="11">
+        <v>-215</v>
+      </c>
+      <c r="AN26" s="11">
+        <v>-43</v>
+      </c>
+    </row>
+    <row r="27" spans="1:40">
+      <c r="A27" s="57" t="s">
+        <v>38</v>
+      </c>
+      <c r="T27" s="2">
+        <v>-56</v>
+      </c>
+      <c r="U27" s="2">
+        <v>-20</v>
+      </c>
+      <c r="V27" s="2">
+        <v>-17</v>
+      </c>
+      <c r="W27" s="2">
+        <v>6</v>
+      </c>
+      <c r="X27" s="2">
+        <v>-48</v>
+      </c>
+      <c r="Y27" s="2">
+        <v>-6</v>
+      </c>
+      <c r="Z27" s="11">
+        <v>-19</v>
+      </c>
+      <c r="AA27" s="15">
+        <v>-46</v>
+      </c>
+      <c r="AB27" s="11">
+        <v>5</v>
+      </c>
+      <c r="AC27" s="11">
+        <v>-23</v>
+      </c>
+      <c r="AD27" s="15">
+        <v>-40</v>
+      </c>
+      <c r="AE27" s="11">
+        <v>-68</v>
+      </c>
+      <c r="AF27" s="11">
+        <v>-42</v>
+      </c>
+      <c r="AG27" s="11">
+        <v>-23</v>
+      </c>
+      <c r="AH27" s="11">
+        <v>-24</v>
+      </c>
+      <c r="AI27" s="11">
+        <v>-10</v>
+      </c>
+      <c r="AJ27" s="11">
+        <v>-11</v>
+      </c>
+      <c r="AK27" s="11">
+        <v>4</v>
+      </c>
+      <c r="AL27" s="11">
+        <v>6</v>
+      </c>
+      <c r="AM27" s="11">
+        <v>10</v>
+      </c>
+      <c r="AN27" s="11">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="28" spans="1:40">
+      <c r="A28" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="T28" s="2">
+        <v>-8</v>
+      </c>
+      <c r="U28" s="2">
+        <v>-45</v>
+      </c>
+      <c r="V28" s="2">
+        <v>-71</v>
+      </c>
+      <c r="W28" s="2">
+        <v>-79</v>
+      </c>
+      <c r="X28" s="2">
+        <v>-39</v>
+      </c>
+      <c r="Y28" s="2">
+        <v>-20</v>
+      </c>
+      <c r="Z28" s="11">
+        <v>-40</v>
+      </c>
+      <c r="AA28" s="15">
+        <v>-40</v>
+      </c>
+      <c r="AB28" s="11">
+        <v>-38</v>
+      </c>
+      <c r="AC28" s="11">
+        <v>-13</v>
+      </c>
+      <c r="AD28" s="15">
+        <v>-63</v>
+      </c>
+      <c r="AE28" s="11">
+        <v>-39</v>
+      </c>
+      <c r="AF28" s="11">
+        <v>-81</v>
+      </c>
+      <c r="AG28" s="11">
+        <v>-59</v>
+      </c>
+      <c r="AH28" s="11">
+        <v>-43</v>
+      </c>
+      <c r="AI28" s="11">
+        <v>-71</v>
+      </c>
+      <c r="AJ28" s="11">
+        <v>-20</v>
+      </c>
+      <c r="AK28" s="11">
+        <v>-20</v>
+      </c>
+      <c r="AL28" s="11">
+        <v>-56</v>
+      </c>
+      <c r="AM28" s="11">
+        <v>-14</v>
+      </c>
+      <c r="AN28" s="11">
+        <v>-19</v>
+      </c>
+    </row>
+    <row r="29" spans="1:40">
+      <c r="A29" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="T29" s="2">
+        <v>6</v>
+      </c>
+      <c r="U29" s="2">
+        <v>-50</v>
+      </c>
+      <c r="V29" s="2">
+        <v>-39</v>
+      </c>
+      <c r="W29" s="2">
+        <v>20</v>
+      </c>
+      <c r="X29" s="2">
+        <v>34</v>
+      </c>
+      <c r="Y29" s="2">
+        <v>2</v>
+      </c>
+      <c r="Z29" s="11">
+        <v>-2</v>
+      </c>
+      <c r="AA29" s="15">
+        <v>2</v>
+      </c>
+      <c r="AB29" s="11">
+        <v>-21</v>
+      </c>
+      <c r="AC29" s="11">
+        <v>34</v>
+      </c>
+      <c r="AD29" s="15">
+        <v>-11</v>
+      </c>
+      <c r="AE29" s="11">
+        <v>-21</v>
+      </c>
+      <c r="AF29" s="11">
+        <v>-23</v>
+      </c>
+      <c r="AG29" s="11">
+        <v>-45</v>
+      </c>
+      <c r="AH29" s="11">
+        <v>-25</v>
+      </c>
+      <c r="AI29" s="11">
+        <v>16</v>
+      </c>
+      <c r="AJ29" s="11">
+        <v>-60</v>
+      </c>
+      <c r="AK29" s="11">
+        <v>25</v>
+      </c>
+      <c r="AL29" s="11">
+        <v>-22</v>
+      </c>
+      <c r="AM29" s="11">
+        <v>8</v>
+      </c>
+      <c r="AN29" s="11" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="30" spans="1:40">
+      <c r="A30" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="T30" s="2">
+        <v>-34</v>
+      </c>
+      <c r="U30" s="2">
+        <v>-1</v>
+      </c>
+      <c r="V30" s="2">
+        <v>4</v>
+      </c>
+      <c r="W30" s="2">
+        <v>2</v>
+      </c>
+      <c r="X30" s="2">
+        <v>-38</v>
+      </c>
+      <c r="Y30" s="2">
+        <v>18</v>
+      </c>
+      <c r="Z30" s="11">
+        <v>-10</v>
+      </c>
+      <c r="AA30" s="15">
+        <v>-32</v>
+      </c>
+      <c r="AB30" s="11">
+        <v>-24</v>
+      </c>
+      <c r="AC30" s="11">
+        <v>-26</v>
+      </c>
+      <c r="AD30" s="15">
+        <v>5</v>
+      </c>
+      <c r="AE30" s="11">
+        <v>-14</v>
+      </c>
+      <c r="AF30" s="11">
+        <v>-42</v>
+      </c>
+      <c r="AG30" s="11">
+        <v>-14</v>
+      </c>
+      <c r="AH30" s="11">
+        <v>-24</v>
+      </c>
+      <c r="AI30" s="11">
+        <v>28</v>
+      </c>
+      <c r="AJ30" s="2"/>
+      <c r="AK30" s="11">
+        <v>-11</v>
+      </c>
+      <c r="AL30" s="11">
+        <v>21</v>
+      </c>
+      <c r="AM30" s="11">
+        <v>-2</v>
+      </c>
+      <c r="AN30" s="11">
+        <v>-20</v>
+      </c>
+    </row>
+    <row r="31" spans="1:40" ht="14.4" customHeight="1">
+      <c r="B31" s="54"/>
+      <c r="C31" s="54"/>
+      <c r="D31" s="54"/>
+      <c r="E31" s="54"/>
+      <c r="F31" s="54"/>
+      <c r="G31" s="54"/>
+      <c r="H31" s="54"/>
+      <c r="I31" s="54"/>
+      <c r="J31" s="54"/>
+      <c r="K31" s="54"/>
+      <c r="L31" s="54"/>
+      <c r="M31" s="54"/>
+      <c r="N31" s="54"/>
+      <c r="O31" s="54"/>
+      <c r="P31" s="54"/>
+      <c r="Q31" s="54"/>
+      <c r="R31" s="54"/>
+      <c r="S31" s="54"/>
+      <c r="T31" s="70" t="s">
+        <v>11</v>
+      </c>
+      <c r="U31" s="70"/>
+      <c r="V31" s="70"/>
+      <c r="W31" s="70"/>
+      <c r="X31" s="70"/>
+      <c r="Y31" s="70"/>
+      <c r="Z31" s="70"/>
+      <c r="AA31" s="70"/>
+      <c r="AB31" s="70"/>
+      <c r="AC31" s="70"/>
+      <c r="AD31" s="70"/>
+      <c r="AE31" s="70"/>
+      <c r="AF31" s="70"/>
+      <c r="AG31" s="70"/>
+      <c r="AH31" s="70"/>
+      <c r="AI31" s="70"/>
+      <c r="AJ31" s="70"/>
+      <c r="AK31" s="70"/>
+      <c r="AL31" s="70"/>
+      <c r="AM31" s="70"/>
+    </row>
+    <row r="32" spans="1:40">
+      <c r="A32" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="T32" s="2">
+        <v>-444</v>
+      </c>
+      <c r="U32" s="2">
+        <v>-283</v>
+      </c>
+      <c r="V32" s="2">
+        <v>-479</v>
+      </c>
+      <c r="W32" s="2">
+        <v>-528</v>
+      </c>
+      <c r="X32" s="2">
+        <v>-634</v>
+      </c>
+      <c r="Y32" s="2">
+        <v>-497</v>
+      </c>
+      <c r="Z32" s="11">
+        <v>-603</v>
+      </c>
+      <c r="AA32" s="15">
+        <v>-400</v>
+      </c>
+      <c r="AB32" s="15">
+        <v>-421</v>
+      </c>
+      <c r="AC32" s="15">
+        <v>-571</v>
+      </c>
+      <c r="AD32" s="15">
+        <v>-304</v>
+      </c>
+      <c r="AE32" s="11">
+        <v>-448</v>
+      </c>
+      <c r="AF32" s="11">
+        <v>-660</v>
+      </c>
+      <c r="AG32" s="11">
+        <v>-677</v>
+      </c>
+      <c r="AH32" s="15">
+        <v>-378</v>
+      </c>
+      <c r="AI32" s="15">
+        <v>-407</v>
+      </c>
+      <c r="AJ32" s="11">
+        <v>-240</v>
+      </c>
+      <c r="AK32" s="11">
+        <v>-258</v>
+      </c>
+      <c r="AL32" s="11">
+        <v>-526</v>
+      </c>
+      <c r="AM32" s="15">
+        <v>-189</v>
+      </c>
+      <c r="AN32" s="11">
+        <v>-148</v>
+      </c>
+    </row>
+    <row r="33" spans="1:40">
+      <c r="A33" s="57" t="s">
+        <v>37</v>
+      </c>
+      <c r="T33" s="2">
+        <v>-2</v>
+      </c>
+      <c r="U33" s="2">
+        <v>42</v>
+      </c>
+      <c r="V33" s="2">
+        <v>5</v>
+      </c>
+      <c r="W33" s="2">
+        <v>8</v>
+      </c>
+      <c r="X33" s="2">
+        <v>-32</v>
+      </c>
+      <c r="Y33" s="2">
+        <v>-1</v>
+      </c>
+      <c r="Z33" s="11">
+        <v>-23</v>
+      </c>
+      <c r="AA33" s="15">
+        <v>-19</v>
+      </c>
+      <c r="AB33" s="15">
+        <v>-11</v>
+      </c>
+      <c r="AC33" s="15">
+        <v>23</v>
+      </c>
+      <c r="AD33" s="15">
+        <v>28</v>
+      </c>
+      <c r="AE33" s="11">
+        <v>14</v>
+      </c>
+      <c r="AF33" s="11">
+        <v>-38</v>
+      </c>
+      <c r="AG33" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="AH33" s="15">
+        <v>-31</v>
+      </c>
+      <c r="AI33" s="15">
+        <v>-54</v>
+      </c>
+      <c r="AJ33" s="11">
+        <v>9</v>
+      </c>
+      <c r="AK33" s="11">
         <v>32</v>
       </c>
-      <c r="T24" s="2">
-[...50 lines deleted...]
-      <c r="AK24" s="11">
+      <c r="AL33" s="11">
+        <v>-89</v>
+      </c>
+      <c r="AM33" s="15">
+        <v>-14</v>
+      </c>
+      <c r="AN33" s="11">
+        <v>-8</v>
+      </c>
+    </row>
+    <row r="34" spans="1:40">
+      <c r="A34" s="57" t="s">
+        <v>38</v>
+      </c>
+      <c r="T34" s="2">
+        <v>-5</v>
+      </c>
+      <c r="U34" s="2">
+        <v>-11</v>
+      </c>
+      <c r="V34" s="2">
+        <v>-9</v>
+      </c>
+      <c r="W34" s="2">
+        <v>3</v>
+      </c>
+      <c r="X34" s="2">
+        <v>-4</v>
+      </c>
+      <c r="Y34" s="2">
+        <v>-11</v>
+      </c>
+      <c r="Z34" s="11">
+        <v>-3</v>
+      </c>
+      <c r="AA34" s="15">
+        <v>-13</v>
+      </c>
+      <c r="AB34" s="15">
+        <v>-3</v>
+      </c>
+      <c r="AC34" s="15">
+        <v>-7</v>
+      </c>
+      <c r="AD34" s="15">
+        <v>3</v>
+      </c>
+      <c r="AE34" s="11">
+        <v>8</v>
+      </c>
+      <c r="AF34" s="11">
+        <v>-12</v>
+      </c>
+      <c r="AG34" s="11">
+        <v>-12</v>
+      </c>
+      <c r="AH34" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AI34" s="15">
+        <v>-15</v>
+      </c>
+      <c r="AJ34" s="11">
+        <v>4</v>
+      </c>
+      <c r="AK34" s="11">
+        <v>-10</v>
+      </c>
+      <c r="AL34" s="11">
+        <v>-14</v>
+      </c>
+      <c r="AM34" s="15">
+        <v>-8</v>
+      </c>
+      <c r="AN34" s="2" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="35" spans="1:40">
+      <c r="A35" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="T35" s="2">
+        <v>-30</v>
+      </c>
+      <c r="U35" s="2">
+        <v>-29</v>
+      </c>
+      <c r="V35" s="2">
+        <v>-11</v>
+      </c>
+      <c r="W35" s="2">
+        <v>-37</v>
+      </c>
+      <c r="X35" s="2">
+        <v>-6</v>
+      </c>
+      <c r="Y35" s="2">
+        <v>-44</v>
+      </c>
+      <c r="Z35" s="11">
+        <v>-44</v>
+      </c>
+      <c r="AA35" s="15">
+        <v>-33</v>
+      </c>
+      <c r="AB35" s="15">
+        <v>-40</v>
+      </c>
+      <c r="AC35" s="15">
+        <v>-88</v>
+      </c>
+      <c r="AD35" s="15">
+        <v>-29</v>
+      </c>
+      <c r="AE35" s="11">
+        <v>-18</v>
+      </c>
+      <c r="AF35" s="11">
+        <v>-51</v>
+      </c>
+      <c r="AG35" s="11">
+        <v>-117</v>
+      </c>
+      <c r="AH35" s="15">
+        <v>17</v>
+      </c>
+      <c r="AI35" s="15">
+        <v>29</v>
+      </c>
+      <c r="AJ35" s="11">
+        <v>11</v>
+      </c>
+      <c r="AK35" s="11">
+        <v>-24</v>
+      </c>
+      <c r="AL35" s="11">
+        <v>-50</v>
+      </c>
+      <c r="AM35" s="15">
+        <v>-27</v>
+      </c>
+      <c r="AN35" s="11">
+        <v>-9</v>
+      </c>
+    </row>
+    <row r="36" spans="1:40">
+      <c r="A36" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="T36" s="2">
+        <v>-43</v>
+      </c>
+      <c r="U36" s="2">
+        <v>-43</v>
+      </c>
+      <c r="V36" s="2">
+        <v>-66</v>
+      </c>
+      <c r="W36" s="2">
+        <v>-17</v>
+      </c>
+      <c r="X36" s="2">
+        <v>-25</v>
+      </c>
+      <c r="Y36" s="2">
+        <v>-60</v>
+      </c>
+      <c r="Z36" s="11">
+        <v>-43</v>
+      </c>
+      <c r="AA36" s="15">
+        <v>-25</v>
+      </c>
+      <c r="AB36" s="15">
+        <v>-16</v>
+      </c>
+      <c r="AC36" s="15">
+        <v>-81</v>
+      </c>
+      <c r="AD36" s="15">
+        <v>-13</v>
+      </c>
+      <c r="AE36" s="11">
+        <v>-31</v>
+      </c>
+      <c r="AF36" s="11">
+        <v>-60</v>
+      </c>
+      <c r="AG36" s="11">
+        <v>-88</v>
+      </c>
+      <c r="AH36" s="15">
+        <v>-62</v>
+      </c>
+      <c r="AI36" s="15">
+        <v>7</v>
+      </c>
+      <c r="AJ36" s="11">
+        <v>-44</v>
+      </c>
+      <c r="AK36" s="11">
+        <v>-27</v>
+      </c>
+      <c r="AL36" s="11">
+        <v>-64</v>
+      </c>
+      <c r="AM36" s="15">
+        <v>-54</v>
+      </c>
+      <c r="AN36" s="11">
+        <v>-25</v>
+      </c>
+    </row>
+    <row r="37" spans="1:40">
+      <c r="A37" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="T37" s="2">
+        <v>-24</v>
+      </c>
+      <c r="U37" s="2">
+        <v>-14</v>
+      </c>
+      <c r="V37" s="2">
+        <v>-17</v>
+      </c>
+      <c r="W37" s="2">
+        <v>-28</v>
+      </c>
+      <c r="X37" s="2">
         <v>-73</v>
       </c>
-      <c r="AL24" s="11">
-[...10 lines deleted...]
-      <c r="T25" s="2">
+      <c r="Y37" s="2">
+        <v>-40</v>
+      </c>
+      <c r="Z37" s="11">
+        <v>-60</v>
+      </c>
+      <c r="AA37" s="15">
+        <v>-41</v>
+      </c>
+      <c r="AB37" s="15">
+        <v>-29</v>
+      </c>
+      <c r="AC37" s="15">
+        <v>-37</v>
+      </c>
+      <c r="AD37" s="15">
+        <v>-28</v>
+      </c>
+      <c r="AE37" s="11">
+        <v>-55</v>
+      </c>
+      <c r="AF37" s="11">
+        <v>-43</v>
+      </c>
+      <c r="AG37" s="11">
+        <v>-71</v>
+      </c>
+      <c r="AH37" s="15">
+        <v>-33</v>
+      </c>
+      <c r="AI37" s="15">
+        <v>-45</v>
+      </c>
+      <c r="AJ37" s="11">
+        <v>-34</v>
+      </c>
+      <c r="AK37" s="11">
+        <v>-53</v>
+      </c>
+      <c r="AL37" s="11">
+        <v>-33</v>
+      </c>
+      <c r="AM37" s="15">
+        <v>-16</v>
+      </c>
+      <c r="AN37" s="11">
+        <v>-18</v>
+      </c>
+    </row>
+    <row r="38" spans="1:40">
+      <c r="A38" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="T38" s="2">
+        <v>5</v>
+      </c>
+      <c r="U38" s="2">
+        <v>-44</v>
+      </c>
+      <c r="V38" s="2">
         <v>-56</v>
       </c>
-      <c r="U25" s="2">
-[...17 lines deleted...]
-      <c r="AA25" s="15">
+      <c r="W38" s="2">
+        <v>-79</v>
+      </c>
+      <c r="X38" s="2">
+        <v>-60</v>
+      </c>
+      <c r="Y38" s="2">
+        <v>-66</v>
+      </c>
+      <c r="Z38" s="11">
+        <v>-70</v>
+      </c>
+      <c r="AA38" s="15">
+        <v>-41</v>
+      </c>
+      <c r="AB38" s="15">
+        <v>-45</v>
+      </c>
+      <c r="AC38" s="15">
+        <v>-96</v>
+      </c>
+      <c r="AD38" s="15">
         <v>-46</v>
       </c>
-      <c r="AB25" s="11">
-[...32 lines deleted...]
-      <c r="AM25" s="11">
+      <c r="AE38" s="11">
+        <v>2</v>
+      </c>
+      <c r="AF38" s="11">
+        <v>-53</v>
+      </c>
+      <c r="AG38" s="11">
+        <v>-73</v>
+      </c>
+      <c r="AH38" s="15">
+        <v>-35</v>
+      </c>
+      <c r="AI38" s="15">
+        <v>-32</v>
+      </c>
+      <c r="AJ38" s="11">
+        <v>-62</v>
+      </c>
+      <c r="AK38" s="11">
+        <v>-22</v>
+      </c>
+      <c r="AL38" s="11">
+        <v>-50</v>
+      </c>
+      <c r="AM38" s="15">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="13" t="s">
+      <c r="AN38" s="11">
         <v>19</v>
       </c>
-      <c r="T26" s="2">
-[...26 lines deleted...]
-      <c r="AC26" s="11">
+    </row>
+    <row r="39" spans="1:40">
+      <c r="A39" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="T39" s="2">
+        <v>-15</v>
+      </c>
+      <c r="U39" s="2">
         <v>-13</v>
       </c>
-      <c r="AD26" s="15">
-[...102 lines deleted...]
-      <c r="U28" s="2">
+      <c r="V39" s="2">
+        <v>-33</v>
+      </c>
+      <c r="W39" s="2">
+        <v>-37</v>
+      </c>
+      <c r="X39" s="2">
+        <v>-44</v>
+      </c>
+      <c r="Y39" s="2">
+        <v>-26</v>
+      </c>
+      <c r="Z39" s="11">
+        <v>-28</v>
+      </c>
+      <c r="AA39" s="15">
         <v>-1</v>
       </c>
-      <c r="V28" s="2">
-[...201 lines deleted...]
-      <c r="AG31" s="11" t="s">
+      <c r="AB39" s="15">
+        <v>-12</v>
+      </c>
+      <c r="AC39" s="15" t="s">
         <v>30</v>
-      </c>
-[...506 lines deleted...]
-        <v>15</v>
       </c>
       <c r="AD39" s="15">
         <v>-26</v>
       </c>
       <c r="AE39" s="11">
+        <v>-22</v>
+      </c>
+      <c r="AF39" s="11">
+        <v>-41</v>
+      </c>
+      <c r="AG39" s="11">
+        <v>-24</v>
+      </c>
+      <c r="AH39" s="15">
+        <v>1</v>
+      </c>
+      <c r="AI39" s="15">
+        <v>-4</v>
+      </c>
+      <c r="AJ39" s="11">
+        <v>10</v>
+      </c>
+      <c r="AK39" s="11">
+        <v>-15</v>
+      </c>
+      <c r="AL39" s="11">
+        <v>12</v>
+      </c>
+      <c r="AM39" s="15">
+        <v>2</v>
+      </c>
+      <c r="AN39" s="11">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:40">
+      <c r="A40" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="T40" s="2">
+        <v>-64</v>
+      </c>
+      <c r="U40" s="2">
+        <v>-46</v>
+      </c>
+      <c r="V40" s="2">
+        <v>-43</v>
+      </c>
+      <c r="W40" s="2">
+        <v>-17</v>
+      </c>
+      <c r="X40" s="2">
+        <v>-104</v>
+      </c>
+      <c r="Y40" s="2">
+        <v>-14</v>
+      </c>
+      <c r="Z40" s="11">
+        <v>-47</v>
+      </c>
+      <c r="AA40" s="15">
+        <v>-13</v>
+      </c>
+      <c r="AB40" s="15">
+        <v>-39</v>
+      </c>
+      <c r="AC40" s="15">
+        <v>-31</v>
+      </c>
+      <c r="AD40" s="15">
+        <v>6</v>
+      </c>
+      <c r="AE40" s="11">
+        <v>-65</v>
+      </c>
+      <c r="AF40" s="11">
+        <v>-46</v>
+      </c>
+      <c r="AG40" s="11">
+        <v>-17</v>
+      </c>
+      <c r="AH40" s="15">
+        <v>-17</v>
+      </c>
+      <c r="AI40" s="15">
+        <v>-50</v>
+      </c>
+      <c r="AJ40" s="11">
+        <v>-22</v>
+      </c>
+      <c r="AK40" s="11">
+        <v>17</v>
+      </c>
+      <c r="AL40" s="11">
+        <v>-30</v>
+      </c>
+      <c r="AM40" s="15">
+        <v>-16</v>
+      </c>
+      <c r="AN40" s="11">
+        <v>-33</v>
+      </c>
+    </row>
+    <row r="41" spans="1:40">
+      <c r="A41" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="T41" s="2">
+        <v>-33</v>
+      </c>
+      <c r="U41" s="2">
+        <v>5</v>
+      </c>
+      <c r="V41" s="2">
+        <v>-31</v>
+      </c>
+      <c r="W41" s="2">
+        <v>-86</v>
+      </c>
+      <c r="X41" s="2">
+        <v>-80</v>
+      </c>
+      <c r="Y41" s="2">
+        <v>-11</v>
+      </c>
+      <c r="Z41" s="11">
+        <v>-26</v>
+      </c>
+      <c r="AA41" s="15">
+        <v>21</v>
+      </c>
+      <c r="AB41" s="15">
+        <v>-39</v>
+      </c>
+      <c r="AC41" s="15">
+        <v>15</v>
+      </c>
+      <c r="AD41" s="15">
+        <v>-26</v>
+      </c>
+      <c r="AE41" s="11">
         <v>-23</v>
       </c>
-      <c r="AF39" s="11">
+      <c r="AF41" s="11">
         <v>-28</v>
       </c>
-      <c r="AG39" s="11">
+      <c r="AG41" s="11">
         <v>-52</v>
       </c>
-      <c r="AH39" s="15">
+      <c r="AH41" s="15">
         <v>-32</v>
       </c>
-      <c r="AI39" s="15">
+      <c r="AI41" s="15">
         <v>-12</v>
       </c>
-      <c r="AJ39" s="11">
+      <c r="AJ41" s="11">
         <v>-22</v>
       </c>
-      <c r="AK39" s="11">
+      <c r="AK41" s="11">
         <v>-10</v>
       </c>
-      <c r="AL39" s="11">
+      <c r="AL41" s="11">
         <v>-15</v>
       </c>
-      <c r="AM39" s="15">
+      <c r="AM41" s="15">
         <v>-10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="13" t="s">
+      <c r="AN41" s="11">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="42" spans="1:40">
+      <c r="A42" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="T40" s="2">
+      <c r="T42" s="2">
         <v>-75</v>
       </c>
-      <c r="U40" s="2">
+      <c r="U42" s="2">
         <v>-27</v>
       </c>
-      <c r="V40" s="2">
+      <c r="V42" s="2">
         <v>-113</v>
       </c>
-      <c r="W40" s="2">
+      <c r="W42" s="2">
         <v>-85</v>
       </c>
-      <c r="X40" s="2">
+      <c r="X42" s="2">
         <v>-85</v>
       </c>
-      <c r="Y40" s="2">
+      <c r="Y42" s="2">
         <v>-83</v>
       </c>
-      <c r="Z40" s="11">
+      <c r="Z42" s="11">
         <v>-104</v>
       </c>
-      <c r="AA40" s="15">
+      <c r="AA42" s="15">
         <v>-32</v>
       </c>
-      <c r="AB40" s="15">
+      <c r="AB42" s="15">
         <v>-78</v>
       </c>
-      <c r="AC40" s="15">
+      <c r="AC42" s="15">
         <v>-92</v>
       </c>
-      <c r="AD40" s="15">
+      <c r="AD42" s="15">
         <v>-68</v>
       </c>
-      <c r="AE40" s="11">
+      <c r="AE42" s="11">
         <v>-74</v>
       </c>
-      <c r="AF40" s="11">
+      <c r="AF42" s="11">
         <v>-99</v>
       </c>
-      <c r="AG40" s="11">
+      <c r="AG42" s="11">
         <v>-60</v>
       </c>
-      <c r="AH40" s="15">
+      <c r="AH42" s="15">
         <v>-94</v>
       </c>
-      <c r="AI40" s="15">
+      <c r="AI42" s="15">
         <v>-52</v>
       </c>
-      <c r="AJ40" s="11">
+      <c r="AJ42" s="11">
         <v>-43</v>
       </c>
-      <c r="AK40" s="11">
+      <c r="AK42" s="11">
         <v>-48</v>
       </c>
-      <c r="AL40" s="11">
+      <c r="AL42" s="11">
         <v>-103</v>
       </c>
-      <c r="AM40" s="15">
+      <c r="AM42" s="15">
         <v>-27</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="13" t="s">
+      <c r="AN42" s="11">
+        <v>-15</v>
+      </c>
+    </row>
+    <row r="43" spans="1:40">
+      <c r="A43" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="T41" s="2">
+      <c r="T43" s="2">
         <v>-72</v>
       </c>
-      <c r="U41" s="2">
+      <c r="U43" s="2">
         <v>-48</v>
       </c>
-      <c r="V41" s="2">
+      <c r="V43" s="2">
         <v>-58</v>
       </c>
-      <c r="W41" s="2">
+      <c r="W43" s="2">
         <v>-82</v>
       </c>
-      <c r="X41" s="2">
+      <c r="X43" s="2">
         <v>-39</v>
       </c>
-      <c r="Y41" s="2">
+      <c r="Y43" s="2">
         <v>-67</v>
       </c>
-      <c r="Z41" s="11">
+      <c r="Z43" s="11">
         <v>-90</v>
       </c>
-      <c r="AA41" s="15">
+      <c r="AA43" s="15">
         <v>-157</v>
       </c>
-      <c r="AB41" s="15">
+      <c r="AB43" s="15">
         <v>-51</v>
       </c>
-      <c r="AC41" s="15">
+      <c r="AC43" s="15">
         <v>-95</v>
       </c>
-      <c r="AD41" s="15">
+      <c r="AD43" s="15">
         <v>-62</v>
       </c>
-      <c r="AE41" s="11">
+      <c r="AE43" s="11">
         <v>-112</v>
       </c>
-      <c r="AF41" s="11">
+      <c r="AF43" s="11">
         <v>-127</v>
       </c>
-      <c r="AG41" s="11">
+      <c r="AG43" s="11">
         <v>-101</v>
       </c>
-      <c r="AH41" s="15">
+      <c r="AH43" s="15">
         <v>-16</v>
       </c>
-      <c r="AI41" s="15">
+      <c r="AI43" s="15">
         <v>-135</v>
       </c>
-      <c r="AJ41" s="11">
+      <c r="AJ43" s="11">
         <v>-31</v>
       </c>
-      <c r="AK41" s="11">
+      <c r="AK43" s="11">
         <v>-39</v>
       </c>
-      <c r="AL41" s="11">
+      <c r="AL43" s="11">
         <v>-9</v>
       </c>
-      <c r="AM41" s="15">
+      <c r="AM43" s="15">
         <v>-47</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="13" t="s">
+      <c r="AN43" s="11">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="44" spans="1:40">
+      <c r="A44" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="T42" s="2">
+      <c r="T44" s="2">
         <v>-49</v>
       </c>
-      <c r="U42" s="2">
+      <c r="U44" s="2">
         <v>-35</v>
       </c>
-      <c r="V42" s="2">
+      <c r="V44" s="2">
         <v>-34</v>
       </c>
-      <c r="W42" s="2">
+      <c r="W44" s="2">
         <v>-78</v>
       </c>
-      <c r="X42" s="2">
+      <c r="X44" s="2">
         <v>-65</v>
       </c>
-      <c r="Y42" s="2">
+      <c r="Y44" s="2">
         <v>-45</v>
       </c>
-      <c r="Z42" s="2">
+      <c r="Z44" s="2">
         <v>-37</v>
       </c>
-      <c r="AA42" s="15">
+      <c r="AA44" s="15">
         <v>-31</v>
       </c>
-      <c r="AB42" s="15">
+      <c r="AB44" s="15">
         <v>-40</v>
       </c>
-      <c r="AC42" s="15">
+      <c r="AC44" s="15">
         <v>-55</v>
       </c>
-      <c r="AD42" s="15">
+      <c r="AD44" s="15">
         <v>-31</v>
       </c>
-      <c r="AE42" s="11">
+      <c r="AE44" s="11">
         <v>-55</v>
       </c>
-      <c r="AF42" s="11">
+      <c r="AF44" s="11">
         <v>-34</v>
       </c>
-      <c r="AG42" s="11">
+      <c r="AG44" s="11">
         <v>-36</v>
       </c>
-      <c r="AH42" s="15">
+      <c r="AH44" s="15">
         <v>-57</v>
       </c>
-      <c r="AI42" s="15">
+      <c r="AI44" s="15">
         <v>-33</v>
       </c>
-      <c r="AJ42" s="11">
+      <c r="AJ44" s="11">
         <v>-19</v>
       </c>
-      <c r="AK42" s="11">
+      <c r="AK44" s="11">
         <v>-36</v>
       </c>
-      <c r="AL42" s="11">
+      <c r="AL44" s="11">
         <v>-33</v>
       </c>
-      <c r="AM42" s="15">
+      <c r="AM44" s="15">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="45" t="s">
+      <c r="AN44" s="11">
+        <v>-30</v>
+      </c>
+    </row>
+    <row r="45" spans="1:40">
+      <c r="A45" s="45" t="s">
         <v>26</v>
       </c>
-      <c r="B43" s="45"/>
-[...17 lines deleted...]
-      <c r="T43" s="3">
+      <c r="B45" s="45"/>
+      <c r="C45" s="45"/>
+      <c r="D45" s="45"/>
+      <c r="E45" s="45"/>
+      <c r="F45" s="45"/>
+      <c r="G45" s="45"/>
+      <c r="H45" s="45"/>
+      <c r="I45" s="45"/>
+      <c r="J45" s="45"/>
+      <c r="K45" s="45"/>
+      <c r="L45" s="45"/>
+      <c r="M45" s="45"/>
+      <c r="N45" s="45"/>
+      <c r="O45" s="45"/>
+      <c r="P45" s="45"/>
+      <c r="Q45" s="45"/>
+      <c r="R45" s="45"/>
+      <c r="S45" s="45"/>
+      <c r="T45" s="3">
         <v>-37</v>
       </c>
-      <c r="U43" s="3">
+      <c r="U45" s="3">
         <v>-20</v>
       </c>
-      <c r="V43" s="3">
+      <c r="V45" s="3">
         <v>-13</v>
       </c>
-      <c r="W43" s="3">
+      <c r="W45" s="3">
         <v>7</v>
       </c>
-      <c r="X43" s="3">
+      <c r="X45" s="3">
         <v>-17</v>
       </c>
-      <c r="Y43" s="3">
+      <c r="Y45" s="3">
         <v>-29</v>
       </c>
-      <c r="Z43" s="3">
+      <c r="Z45" s="3">
         <v>-28</v>
       </c>
-      <c r="AA43" s="32">
+      <c r="AA45" s="32">
         <v>-15</v>
       </c>
-      <c r="AB43" s="32">
+      <c r="AB45" s="32">
         <v>-18</v>
       </c>
-      <c r="AC43" s="32">
+      <c r="AC45" s="32">
         <v>-27</v>
       </c>
-      <c r="AD43" s="32">
+      <c r="AD45" s="32">
         <v>-12</v>
       </c>
-      <c r="AE43" s="32">
+      <c r="AE45" s="32">
         <v>-17</v>
       </c>
-      <c r="AF43" s="32">
+      <c r="AF45" s="32">
         <v>-28</v>
       </c>
-      <c r="AG43" s="32">
+      <c r="AG45" s="32">
         <v>-26</v>
       </c>
-      <c r="AH43" s="32">
+      <c r="AH45" s="32">
         <v>-19</v>
       </c>
-      <c r="AI43" s="32">
+      <c r="AI45" s="32">
         <v>-11</v>
       </c>
-      <c r="AJ43" s="32">
+      <c r="AJ45" s="32">
         <v>3</v>
       </c>
-      <c r="AK43" s="32">
+      <c r="AK45" s="32">
         <v>-23</v>
       </c>
-      <c r="AL43" s="32">
+      <c r="AL45" s="32">
         <v>-48</v>
       </c>
-      <c r="AM43" s="32">
+      <c r="AM45" s="32">
         <v>10</v>
+      </c>
+      <c r="AN45" s="32">
+        <v>-30</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="A3:AW3"/>
-[...8 lines deleted...]
-    <mergeCell ref="N5:S5"/>
+    <mergeCell ref="Z5:AW5"/>
+    <mergeCell ref="AL7:AW7"/>
+    <mergeCell ref="Z7:AK7"/>
+    <mergeCell ref="T7:Y7"/>
+    <mergeCell ref="T31:AM31"/>
+    <mergeCell ref="T24:AM24"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B7:M7"/>
+    <mergeCell ref="N7:S7"/>
+    <mergeCell ref="T9:AM9"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>