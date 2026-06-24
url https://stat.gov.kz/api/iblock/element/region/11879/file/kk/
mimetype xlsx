--- v1 (2026-05-25)
+++ v2 (2026-06-24)
@@ -13,66 +13,66 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-792" yWindow="132" windowWidth="23256" windowHeight="13176" firstSheet="2" activeTab="5"/>
+    <workbookView xWindow="-792" yWindow="132" windowWidth="23256" windowHeight="13176" firstSheet="2" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="Келгендер" sheetId="1" r:id="rId1"/>
     <sheet name="Келгендер шілде 2024-2026" sheetId="5" r:id="rId2"/>
     <sheet name="Кеткендер" sheetId="6" r:id="rId3"/>
     <sheet name="Кеткендер шілде 2024-2026" sheetId="2" r:id="rId4"/>
     <sheet name="Ішкі көші-қонның айырымы" sheetId="4" r:id="rId5"/>
     <sheet name="Ішкі көші қон айырым 2024-2026 " sheetId="7" r:id="rId6"/>
   </sheets>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="501" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="503" uniqueCount="39">
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
@@ -4932,50 +4932,53 @@
       </c>
       <c r="AG10" s="11">
         <v>3557</v>
       </c>
       <c r="AH10" s="11">
         <v>3532</v>
       </c>
       <c r="AI10" s="11">
         <v>3102</v>
       </c>
       <c r="AJ10" s="11">
         <v>2672</v>
       </c>
       <c r="AK10" s="11">
         <v>2309</v>
       </c>
       <c r="AL10" s="15">
         <v>2861</v>
       </c>
       <c r="AM10" s="11">
         <v>2835</v>
       </c>
       <c r="AN10" s="11">
         <v>3169</v>
       </c>
+      <c r="AO10" s="11">
+        <v>2718</v>
+      </c>
     </row>
     <row r="11" spans="1:62">
       <c r="A11" s="57" t="s">
         <v>37</v>
       </c>
       <c r="T11" s="41">
         <v>1359</v>
       </c>
       <c r="U11" s="41">
         <v>1237</v>
       </c>
       <c r="V11" s="41">
         <v>1732</v>
       </c>
       <c r="W11" s="41">
         <v>1859</v>
       </c>
       <c r="X11" s="41">
         <v>1639</v>
       </c>
       <c r="Y11" s="41">
         <v>1452</v>
       </c>
       <c r="Z11" s="11">
         <v>1643</v>
@@ -5000,50 +5003,53 @@
       </c>
       <c r="AG11" s="11">
         <v>2041</v>
       </c>
       <c r="AH11" s="11">
         <v>1667</v>
       </c>
       <c r="AI11" s="11">
         <v>1540</v>
       </c>
       <c r="AJ11" s="11">
         <v>1315</v>
       </c>
       <c r="AK11" s="11">
         <v>1142</v>
       </c>
       <c r="AL11" s="15">
         <v>1426</v>
       </c>
       <c r="AM11" s="11">
         <v>1292</v>
       </c>
       <c r="AN11" s="11">
         <v>1464</v>
       </c>
+      <c r="AO11" s="11">
+        <v>1333</v>
+      </c>
     </row>
     <row r="12" spans="1:62">
       <c r="A12" s="57" t="s">
         <v>38</v>
       </c>
       <c r="T12" s="41">
         <v>76</v>
       </c>
       <c r="U12" s="41">
         <v>112</v>
       </c>
       <c r="V12" s="41">
         <v>162</v>
       </c>
       <c r="W12" s="41">
         <v>124</v>
       </c>
       <c r="X12" s="41">
         <v>113</v>
       </c>
       <c r="Y12" s="41">
         <v>93</v>
       </c>
       <c r="Z12" s="11">
         <v>104</v>
@@ -5068,50 +5074,53 @@
       </c>
       <c r="AG12" s="11">
         <v>115</v>
       </c>
       <c r="AH12" s="11">
         <v>142</v>
       </c>
       <c r="AI12" s="11">
         <v>139</v>
       </c>
       <c r="AJ12" s="11">
         <v>128</v>
       </c>
       <c r="AK12" s="11">
         <v>103</v>
       </c>
       <c r="AL12" s="15">
         <v>165</v>
       </c>
       <c r="AM12" s="11">
         <v>172</v>
       </c>
       <c r="AN12" s="11">
         <v>172</v>
       </c>
+      <c r="AO12" s="11">
+        <v>108</v>
+      </c>
     </row>
     <row r="13" spans="1:62">
       <c r="A13" s="13" t="s">
         <v>18</v>
       </c>
       <c r="T13" s="41">
         <v>198</v>
       </c>
       <c r="U13" s="41">
         <v>175</v>
       </c>
       <c r="V13" s="41">
         <v>271</v>
       </c>
       <c r="W13" s="41">
         <v>287</v>
       </c>
       <c r="X13" s="41">
         <v>256</v>
       </c>
       <c r="Y13" s="41">
         <v>224</v>
       </c>
       <c r="Z13" s="11">
         <v>244</v>
@@ -5136,50 +5145,53 @@
       </c>
       <c r="AG13" s="11">
         <v>275</v>
       </c>
       <c r="AH13" s="11">
         <v>359</v>
       </c>
       <c r="AI13" s="11">
         <v>290</v>
       </c>
       <c r="AJ13" s="11">
         <v>208</v>
       </c>
       <c r="AK13" s="11">
         <v>196</v>
       </c>
       <c r="AL13" s="15">
         <v>226</v>
       </c>
       <c r="AM13" s="11">
         <v>222</v>
       </c>
       <c r="AN13" s="11">
         <v>259</v>
       </c>
+      <c r="AO13" s="11">
+        <v>194</v>
+      </c>
     </row>
     <row r="14" spans="1:62">
       <c r="A14" s="13" t="s">
         <v>19</v>
       </c>
       <c r="T14" s="41">
         <v>114</v>
       </c>
       <c r="U14" s="41">
         <v>98</v>
       </c>
       <c r="V14" s="41">
         <v>122</v>
       </c>
       <c r="W14" s="41">
         <v>180</v>
       </c>
       <c r="X14" s="41">
         <v>145</v>
       </c>
       <c r="Y14" s="41">
         <v>162</v>
       </c>
       <c r="Z14" s="11">
         <v>163</v>
@@ -5204,50 +5216,53 @@
       </c>
       <c r="AG14" s="11">
         <v>161</v>
       </c>
       <c r="AH14" s="11">
         <v>142</v>
       </c>
       <c r="AI14" s="11">
         <v>195</v>
       </c>
       <c r="AJ14" s="11">
         <v>171</v>
       </c>
       <c r="AK14" s="11">
         <v>133</v>
       </c>
       <c r="AL14" s="15">
         <v>149</v>
       </c>
       <c r="AM14" s="11">
         <v>169</v>
       </c>
       <c r="AN14" s="11">
         <v>207</v>
       </c>
+      <c r="AO14" s="11">
+        <v>180</v>
+      </c>
     </row>
     <row r="15" spans="1:62">
       <c r="A15" s="13" t="s">
         <v>20</v>
       </c>
       <c r="T15" s="41">
         <v>145</v>
       </c>
       <c r="U15" s="41">
         <v>104</v>
       </c>
       <c r="V15" s="41">
         <v>204</v>
       </c>
       <c r="W15" s="41">
         <v>221</v>
       </c>
       <c r="X15" s="41">
         <v>162</v>
       </c>
       <c r="Y15" s="41">
         <v>145</v>
       </c>
       <c r="Z15" s="11">
         <v>156</v>
@@ -5272,50 +5287,53 @@
       </c>
       <c r="AG15" s="11">
         <v>162</v>
       </c>
       <c r="AH15" s="11">
         <v>264</v>
       </c>
       <c r="AI15" s="11">
         <v>193</v>
       </c>
       <c r="AJ15" s="11">
         <v>124</v>
       </c>
       <c r="AK15" s="11">
         <v>134</v>
       </c>
       <c r="AL15" s="15">
         <v>148</v>
       </c>
       <c r="AM15" s="11">
         <v>165</v>
       </c>
       <c r="AN15" s="11">
         <v>177</v>
       </c>
+      <c r="AO15" s="11">
+        <v>165</v>
+      </c>
     </row>
     <row r="16" spans="1:62">
       <c r="A16" s="13" t="s">
         <v>21</v>
       </c>
       <c r="T16" s="41">
         <v>61</v>
       </c>
       <c r="U16" s="41">
         <v>54</v>
       </c>
       <c r="V16" s="41">
         <v>77</v>
       </c>
       <c r="W16" s="41">
         <v>62</v>
       </c>
       <c r="X16" s="41">
         <v>71</v>
       </c>
       <c r="Y16" s="41">
         <v>50</v>
       </c>
       <c r="Z16" s="11">
         <v>77</v>
@@ -5340,52 +5358,55 @@
       </c>
       <c r="AG16" s="11">
         <v>85</v>
       </c>
       <c r="AH16" s="11">
         <v>107</v>
       </c>
       <c r="AI16" s="11">
         <v>58</v>
       </c>
       <c r="AJ16" s="11">
         <v>61</v>
       </c>
       <c r="AK16" s="11">
         <v>67</v>
       </c>
       <c r="AL16" s="15">
         <v>91</v>
       </c>
       <c r="AM16" s="11">
         <v>116</v>
       </c>
       <c r="AN16" s="11">
         <v>118</v>
       </c>
-    </row>
-    <row r="17" spans="1:40">
+      <c r="AO16" s="11">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="17" spans="1:41">
       <c r="A17" s="13" t="s">
         <v>22</v>
       </c>
       <c r="T17" s="41">
         <v>33</v>
       </c>
       <c r="U17" s="41">
         <v>35</v>
       </c>
       <c r="V17" s="41">
         <v>28</v>
       </c>
       <c r="W17" s="41">
         <v>48</v>
       </c>
       <c r="X17" s="41">
         <v>33</v>
       </c>
       <c r="Y17" s="41">
         <v>38</v>
       </c>
       <c r="Z17" s="11">
         <v>57</v>
       </c>
       <c r="AA17" s="11">
@@ -5408,52 +5429,55 @@
       </c>
       <c r="AG17" s="11">
         <v>61</v>
       </c>
       <c r="AH17" s="11">
         <v>79</v>
       </c>
       <c r="AI17" s="11">
         <v>70</v>
       </c>
       <c r="AJ17" s="11">
         <v>86</v>
       </c>
       <c r="AK17" s="11">
         <v>46</v>
       </c>
       <c r="AL17" s="15">
         <v>72</v>
       </c>
       <c r="AM17" s="11">
         <v>51</v>
       </c>
       <c r="AN17" s="11">
         <v>72</v>
       </c>
-    </row>
-    <row r="18" spans="1:40">
+      <c r="AO17" s="11">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="18" spans="1:41">
       <c r="A18" s="13" t="s">
         <v>34</v>
       </c>
       <c r="T18" s="41">
         <v>36</v>
       </c>
       <c r="U18" s="41">
         <v>26</v>
       </c>
       <c r="V18" s="41">
         <v>41</v>
       </c>
       <c r="W18" s="41">
         <v>58</v>
       </c>
       <c r="X18" s="41">
         <v>46</v>
       </c>
       <c r="Y18" s="41">
         <v>56</v>
       </c>
       <c r="Z18" s="11">
         <v>43</v>
       </c>
       <c r="AA18" s="11">
@@ -5476,52 +5500,55 @@
       </c>
       <c r="AG18" s="11">
         <v>54</v>
       </c>
       <c r="AH18" s="11">
         <v>55</v>
       </c>
       <c r="AI18" s="11">
         <v>57</v>
       </c>
       <c r="AJ18" s="11">
         <v>40</v>
       </c>
       <c r="AK18" s="11">
         <v>80</v>
       </c>
       <c r="AL18" s="15">
         <v>52</v>
       </c>
       <c r="AM18" s="11">
         <v>57</v>
       </c>
       <c r="AN18" s="11">
         <v>49</v>
       </c>
-    </row>
-    <row r="19" spans="1:40">
+      <c r="AO18" s="11">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="19" spans="1:41">
       <c r="A19" s="13" t="s">
         <v>23</v>
       </c>
       <c r="T19" s="41">
         <v>33</v>
       </c>
       <c r="U19" s="41">
         <v>44</v>
       </c>
       <c r="V19" s="41">
         <v>55</v>
       </c>
       <c r="W19" s="41">
         <v>47</v>
       </c>
       <c r="X19" s="41">
         <v>52</v>
       </c>
       <c r="Y19" s="41">
         <v>54</v>
       </c>
       <c r="Z19" s="11">
         <v>67</v>
       </c>
       <c r="AA19" s="11">
@@ -5544,52 +5571,55 @@
       </c>
       <c r="AG19" s="11">
         <v>44</v>
       </c>
       <c r="AH19" s="11">
         <v>49</v>
       </c>
       <c r="AI19" s="11">
         <v>74</v>
       </c>
       <c r="AJ19" s="11">
         <v>48</v>
       </c>
       <c r="AK19" s="11">
         <v>45</v>
       </c>
       <c r="AL19" s="15">
         <v>52</v>
       </c>
       <c r="AM19" s="11">
         <v>50</v>
       </c>
       <c r="AN19" s="11">
         <v>77</v>
       </c>
-    </row>
-    <row r="20" spans="1:40">
+      <c r="AO19" s="11">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="20" spans="1:41">
       <c r="A20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T20" s="41">
         <v>84</v>
       </c>
       <c r="U20" s="41">
         <v>82</v>
       </c>
       <c r="V20" s="41">
         <v>82</v>
       </c>
       <c r="W20" s="41">
         <v>95</v>
       </c>
       <c r="X20" s="41">
         <v>118</v>
       </c>
       <c r="Y20" s="41">
         <v>49</v>
       </c>
       <c r="Z20" s="11">
         <v>107</v>
       </c>
       <c r="AA20" s="11">
@@ -5612,52 +5642,55 @@
       </c>
       <c r="AG20" s="11">
         <v>122</v>
       </c>
       <c r="AH20" s="11">
         <v>109</v>
       </c>
       <c r="AI20" s="11">
         <v>98</v>
       </c>
       <c r="AJ20" s="11">
         <v>80</v>
       </c>
       <c r="AK20" s="11">
         <v>58</v>
       </c>
       <c r="AL20" s="15">
         <v>82</v>
       </c>
       <c r="AM20" s="11">
         <v>123</v>
       </c>
       <c r="AN20" s="11">
         <v>129</v>
       </c>
-    </row>
-    <row r="21" spans="1:40">
+      <c r="AO20" s="11">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="21" spans="1:41">
       <c r="A21" s="13" t="s">
         <v>25</v>
       </c>
       <c r="T21" s="41">
         <v>144</v>
       </c>
       <c r="U21" s="41">
         <v>130</v>
       </c>
       <c r="V21" s="41">
         <v>219</v>
       </c>
       <c r="W21" s="41">
         <v>210</v>
       </c>
       <c r="X21" s="41">
         <v>212</v>
       </c>
       <c r="Y21" s="41">
         <v>186</v>
       </c>
       <c r="Z21" s="11">
         <v>168</v>
       </c>
       <c r="AA21" s="11">
@@ -5680,52 +5713,55 @@
       </c>
       <c r="AG21" s="11">
         <v>239</v>
       </c>
       <c r="AH21" s="11">
         <v>304</v>
       </c>
       <c r="AI21" s="11">
         <v>168</v>
       </c>
       <c r="AJ21" s="11">
         <v>162</v>
       </c>
       <c r="AK21" s="11">
         <v>143</v>
       </c>
       <c r="AL21" s="15">
         <v>227</v>
       </c>
       <c r="AM21" s="11">
         <v>201</v>
       </c>
       <c r="AN21" s="11">
         <v>258</v>
       </c>
-    </row>
-    <row r="22" spans="1:40">
+      <c r="AO21" s="11">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="22" spans="1:41">
       <c r="A22" s="13" t="s">
         <v>35</v>
       </c>
       <c r="T22" s="41">
         <v>36</v>
       </c>
       <c r="U22" s="41">
         <v>36</v>
       </c>
       <c r="V22" s="41">
         <v>64</v>
       </c>
       <c r="W22" s="41">
         <v>43</v>
       </c>
       <c r="X22" s="41">
         <v>49</v>
       </c>
       <c r="Y22" s="41">
         <v>46</v>
       </c>
       <c r="Z22" s="11">
         <v>51</v>
       </c>
       <c r="AA22" s="11">
@@ -5748,52 +5784,55 @@
       </c>
       <c r="AG22" s="11">
         <v>76</v>
       </c>
       <c r="AH22" s="11">
         <v>70</v>
       </c>
       <c r="AI22" s="11">
         <v>66</v>
       </c>
       <c r="AJ22" s="11">
         <v>77</v>
       </c>
       <c r="AK22" s="11">
         <v>42</v>
       </c>
       <c r="AL22" s="15">
         <v>77</v>
       </c>
       <c r="AM22" s="11">
         <v>81</v>
       </c>
       <c r="AN22" s="11">
         <v>81</v>
       </c>
-    </row>
-    <row r="23" spans="1:40">
+      <c r="AO22" s="11">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="23" spans="1:41">
       <c r="A23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="T23" s="41">
         <v>87</v>
       </c>
       <c r="U23" s="41">
         <v>100</v>
       </c>
       <c r="V23" s="41">
         <v>156</v>
       </c>
       <c r="W23" s="41">
         <v>172</v>
       </c>
       <c r="X23" s="41">
         <v>118</v>
       </c>
       <c r="Y23" s="41">
         <v>118</v>
       </c>
       <c r="Z23" s="11">
         <v>115</v>
       </c>
       <c r="AA23" s="11">
@@ -5816,94 +5855,97 @@
       </c>
       <c r="AG23" s="11">
         <v>122</v>
       </c>
       <c r="AH23" s="11">
         <v>185</v>
       </c>
       <c r="AI23" s="11">
         <v>154</v>
       </c>
       <c r="AJ23" s="11">
         <v>172</v>
       </c>
       <c r="AK23" s="11">
         <v>120</v>
       </c>
       <c r="AL23" s="15">
         <v>94</v>
       </c>
       <c r="AM23" s="11">
         <v>136</v>
       </c>
       <c r="AN23" s="11">
         <v>106</v>
       </c>
-    </row>
-    <row r="24" spans="1:40" ht="14.4" customHeight="1">
+      <c r="AO23" s="11">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="24" spans="1:41" ht="14.4" customHeight="1">
       <c r="B24" s="54"/>
       <c r="C24" s="54"/>
       <c r="D24" s="54"/>
       <c r="E24" s="54"/>
       <c r="F24" s="54"/>
       <c r="G24" s="54"/>
       <c r="H24" s="54"/>
       <c r="I24" s="54"/>
       <c r="J24" s="54"/>
       <c r="K24" s="54"/>
       <c r="L24" s="54"/>
       <c r="M24" s="54"/>
       <c r="N24" s="54"/>
       <c r="O24" s="54"/>
       <c r="P24" s="54"/>
       <c r="Q24" s="54"/>
       <c r="R24" s="54"/>
       <c r="S24" s="54"/>
       <c r="T24" s="54"/>
       <c r="U24" s="54"/>
       <c r="V24" s="54"/>
       <c r="W24" s="54"/>
       <c r="X24" s="54"/>
       <c r="Y24" s="54"/>
       <c r="Z24" s="70" t="s">
         <v>12</v>
       </c>
       <c r="AA24" s="70"/>
       <c r="AB24" s="70"/>
       <c r="AC24" s="70"/>
       <c r="AD24" s="70"/>
       <c r="AE24" s="70"/>
       <c r="AF24" s="70"/>
       <c r="AG24" s="70"/>
       <c r="AH24" s="70"/>
       <c r="AI24" s="70"/>
       <c r="AJ24" s="70"/>
       <c r="AK24" s="70"/>
       <c r="AL24" s="70"/>
       <c r="AM24" s="70"/>
     </row>
-    <row r="25" spans="1:40">
+    <row r="25" spans="1:41">
       <c r="A25" s="40" t="s">
         <v>31</v>
       </c>
       <c r="T25" s="41">
         <v>1533</v>
       </c>
       <c r="U25" s="41">
         <v>1413</v>
       </c>
       <c r="V25" s="41">
         <v>1974</v>
       </c>
       <c r="W25" s="41">
         <v>2122</v>
       </c>
       <c r="X25" s="41">
         <v>1879</v>
       </c>
       <c r="Y25" s="41">
         <v>1673</v>
       </c>
       <c r="Z25" s="11">
         <v>1866</v>
       </c>
       <c r="AA25" s="11">
@@ -5926,52 +5968,55 @@
       </c>
       <c r="AG25" s="15">
         <v>2234</v>
       </c>
       <c r="AH25" s="11">
         <v>1963</v>
       </c>
       <c r="AI25" s="11">
         <v>1864</v>
       </c>
       <c r="AJ25" s="11">
         <v>1546</v>
       </c>
       <c r="AK25" s="11">
         <v>1353</v>
       </c>
       <c r="AL25" s="15">
         <v>1750</v>
       </c>
       <c r="AM25" s="11">
         <v>1593</v>
       </c>
       <c r="AN25" s="11">
         <v>1785</v>
       </c>
-    </row>
-    <row r="26" spans="1:40">
+      <c r="AO25" s="11">
+        <v>1573</v>
+      </c>
+    </row>
+    <row r="26" spans="1:41">
       <c r="A26" s="57" t="s">
         <v>37</v>
       </c>
       <c r="T26" s="41">
         <v>1236</v>
       </c>
       <c r="U26" s="41">
         <v>1099</v>
       </c>
       <c r="V26" s="41">
         <v>1554</v>
       </c>
       <c r="W26" s="41">
         <v>1695</v>
       </c>
       <c r="X26" s="41">
         <v>1509</v>
       </c>
       <c r="Y26" s="41">
         <v>1318</v>
       </c>
       <c r="Z26" s="11">
         <v>1506</v>
       </c>
       <c r="AA26" s="11">
@@ -5994,52 +6039,55 @@
       </c>
       <c r="AG26" s="11">
         <v>1839</v>
       </c>
       <c r="AH26" s="11">
         <v>1515</v>
       </c>
       <c r="AI26" s="11">
         <v>1429</v>
       </c>
       <c r="AJ26" s="11">
         <v>1203</v>
       </c>
       <c r="AK26" s="11">
         <v>1007</v>
       </c>
       <c r="AL26" s="15">
         <v>1348</v>
       </c>
       <c r="AM26" s="11">
         <v>1170</v>
       </c>
       <c r="AN26" s="11">
         <v>1349</v>
       </c>
-    </row>
-    <row r="27" spans="1:40">
+      <c r="AO26" s="11">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="27" spans="1:41">
       <c r="A27" s="57" t="s">
         <v>38</v>
       </c>
       <c r="T27" s="41">
         <v>72</v>
       </c>
       <c r="U27" s="41">
         <v>106</v>
       </c>
       <c r="V27" s="41">
         <v>155</v>
       </c>
       <c r="W27" s="41">
         <v>111</v>
       </c>
       <c r="X27" s="41">
         <v>103</v>
       </c>
       <c r="Y27" s="41">
         <v>89</v>
       </c>
       <c r="Z27" s="11">
         <v>95</v>
       </c>
       <c r="AA27" s="11">
@@ -6062,52 +6110,55 @@
       </c>
       <c r="AG27" s="11">
         <v>108</v>
       </c>
       <c r="AH27" s="11">
         <v>127</v>
       </c>
       <c r="AI27" s="11">
         <v>130</v>
       </c>
       <c r="AJ27" s="11">
         <v>106</v>
       </c>
       <c r="AK27" s="11">
         <v>97</v>
       </c>
       <c r="AL27" s="15">
         <v>158</v>
       </c>
       <c r="AM27" s="11">
         <v>165</v>
       </c>
       <c r="AN27" s="11">
         <v>157</v>
       </c>
-    </row>
-    <row r="28" spans="1:40">
+      <c r="AO27" s="11">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="28" spans="1:41">
       <c r="A28" s="13" t="s">
         <v>19</v>
       </c>
       <c r="T28" s="41">
         <v>68</v>
       </c>
       <c r="U28" s="41">
         <v>83</v>
       </c>
       <c r="V28" s="41">
         <v>72</v>
       </c>
       <c r="W28" s="41">
         <v>96</v>
       </c>
       <c r="X28" s="41">
         <v>86</v>
       </c>
       <c r="Y28" s="41">
         <v>111</v>
       </c>
       <c r="Z28" s="11">
         <v>94</v>
       </c>
       <c r="AA28" s="11">
@@ -6130,52 +6181,55 @@
       </c>
       <c r="AG28" s="11">
         <v>113</v>
       </c>
       <c r="AH28" s="11">
         <v>76</v>
       </c>
       <c r="AI28" s="11">
         <v>97</v>
       </c>
       <c r="AJ28" s="11">
         <v>107</v>
       </c>
       <c r="AK28" s="11">
         <v>80</v>
       </c>
       <c r="AL28" s="15">
         <v>89</v>
       </c>
       <c r="AM28" s="11">
         <v>105</v>
       </c>
       <c r="AN28" s="11">
         <v>115</v>
       </c>
-    </row>
-    <row r="29" spans="1:40">
+      <c r="AO28" s="11">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="29" spans="1:41">
       <c r="A29" s="13" t="s">
         <v>20</v>
       </c>
       <c r="T29" s="41">
         <v>108</v>
       </c>
       <c r="U29" s="41">
         <v>69</v>
       </c>
       <c r="V29" s="41">
         <v>125</v>
       </c>
       <c r="W29" s="41">
         <v>144</v>
       </c>
       <c r="X29" s="41">
         <v>122</v>
       </c>
       <c r="Y29" s="41">
         <v>94</v>
       </c>
       <c r="Z29" s="11">
         <v>114</v>
       </c>
       <c r="AA29" s="11">
@@ -6198,52 +6252,55 @@
       </c>
       <c r="AG29" s="11">
         <v>108</v>
       </c>
       <c r="AH29" s="11">
         <v>167</v>
       </c>
       <c r="AI29" s="11">
         <v>128</v>
       </c>
       <c r="AJ29" s="11">
         <v>75</v>
       </c>
       <c r="AK29" s="11">
         <v>108</v>
       </c>
       <c r="AL29" s="15">
         <v>95</v>
       </c>
       <c r="AM29" s="11">
         <v>98</v>
       </c>
       <c r="AN29" s="11">
         <v>106</v>
       </c>
-    </row>
-    <row r="30" spans="1:40">
+      <c r="AO29" s="11">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="30" spans="1:41">
       <c r="A30" s="13" t="s">
         <v>26</v>
       </c>
       <c r="T30" s="41">
         <v>49</v>
       </c>
       <c r="U30" s="41">
         <v>56</v>
       </c>
       <c r="V30" s="41">
         <v>68</v>
       </c>
       <c r="W30" s="41">
         <v>76</v>
       </c>
       <c r="X30" s="41">
         <v>59</v>
       </c>
       <c r="Y30" s="41">
         <v>61</v>
       </c>
       <c r="Z30" s="11">
         <v>57</v>
       </c>
       <c r="AA30" s="11">
@@ -6266,94 +6323,97 @@
       </c>
       <c r="AG30" s="11">
         <v>66</v>
       </c>
       <c r="AH30" s="11">
         <v>78</v>
       </c>
       <c r="AI30" s="11">
         <v>80</v>
       </c>
       <c r="AJ30" s="11">
         <v>55</v>
       </c>
       <c r="AK30" s="11">
         <v>61</v>
       </c>
       <c r="AL30" s="15">
         <v>60</v>
       </c>
       <c r="AM30" s="11">
         <v>55</v>
       </c>
       <c r="AN30" s="11">
         <v>58</v>
       </c>
-    </row>
-    <row r="31" spans="1:40" ht="14.4" customHeight="1">
+      <c r="AO30" s="11">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="31" spans="1:41" ht="14.4" customHeight="1">
       <c r="B31" s="54"/>
       <c r="C31" s="54"/>
       <c r="D31" s="54"/>
       <c r="E31" s="54"/>
       <c r="F31" s="54"/>
       <c r="G31" s="54"/>
       <c r="H31" s="54"/>
       <c r="I31" s="54"/>
       <c r="J31" s="54"/>
       <c r="K31" s="54"/>
       <c r="L31" s="54"/>
       <c r="M31" s="54"/>
       <c r="N31" s="54"/>
       <c r="O31" s="54"/>
       <c r="P31" s="54"/>
       <c r="Q31" s="54"/>
       <c r="R31" s="54"/>
       <c r="S31" s="54"/>
       <c r="T31" s="54"/>
       <c r="U31" s="54"/>
       <c r="V31" s="54"/>
       <c r="W31" s="54"/>
       <c r="X31" s="54"/>
       <c r="Y31" s="54"/>
       <c r="Z31" s="70" t="s">
         <v>11</v>
       </c>
       <c r="AA31" s="70"/>
       <c r="AB31" s="70"/>
       <c r="AC31" s="70"/>
       <c r="AD31" s="70"/>
       <c r="AE31" s="70"/>
       <c r="AF31" s="70"/>
       <c r="AG31" s="70"/>
       <c r="AH31" s="70"/>
       <c r="AI31" s="70"/>
       <c r="AJ31" s="70"/>
       <c r="AK31" s="70"/>
       <c r="AL31" s="70"/>
       <c r="AM31" s="70"/>
     </row>
-    <row r="32" spans="1:40">
+    <row r="32" spans="1:41">
       <c r="A32" s="40" t="s">
         <v>31</v>
       </c>
       <c r="T32" s="41">
         <v>873</v>
       </c>
       <c r="U32" s="41">
         <v>820</v>
       </c>
       <c r="V32" s="41">
         <v>1239</v>
       </c>
       <c r="W32" s="41">
         <v>1284</v>
       </c>
       <c r="X32" s="41">
         <v>1135</v>
       </c>
       <c r="Y32" s="41">
         <v>1000</v>
       </c>
       <c r="Z32" s="11">
         <v>1129</v>
       </c>
       <c r="AA32" s="11">
@@ -6376,52 +6436,55 @@
       </c>
       <c r="AG32" s="15">
         <v>1323</v>
       </c>
       <c r="AH32" s="15">
         <v>1569</v>
       </c>
       <c r="AI32" s="15">
         <v>1238</v>
       </c>
       <c r="AJ32" s="11">
         <v>1126</v>
       </c>
       <c r="AK32" s="11">
         <v>956</v>
       </c>
       <c r="AL32" s="15">
         <v>1111</v>
       </c>
       <c r="AM32" s="15">
         <v>1242</v>
       </c>
       <c r="AN32" s="11">
         <v>1384</v>
       </c>
-    </row>
-    <row r="33" spans="1:40">
+      <c r="AO32" s="11">
+        <v>1145</v>
+      </c>
+    </row>
+    <row r="33" spans="1:41">
       <c r="A33" s="57" t="s">
         <v>37</v>
       </c>
       <c r="T33" s="41">
         <v>123</v>
       </c>
       <c r="U33" s="41">
         <v>138</v>
       </c>
       <c r="V33" s="41">
         <v>178</v>
       </c>
       <c r="W33" s="41">
         <v>164</v>
       </c>
       <c r="X33" s="41">
         <v>130</v>
       </c>
       <c r="Y33" s="41">
         <v>134</v>
       </c>
       <c r="Z33" s="11">
         <v>137</v>
       </c>
       <c r="AA33" s="11">
@@ -6444,52 +6507,55 @@
       </c>
       <c r="AG33" s="11">
         <v>202</v>
       </c>
       <c r="AH33" s="15">
         <v>152</v>
       </c>
       <c r="AI33" s="15">
         <v>111</v>
       </c>
       <c r="AJ33" s="11">
         <v>112</v>
       </c>
       <c r="AK33" s="11">
         <v>135</v>
       </c>
       <c r="AL33" s="15">
         <v>78</v>
       </c>
       <c r="AM33" s="15">
         <v>122</v>
       </c>
       <c r="AN33" s="11">
         <v>115</v>
       </c>
-    </row>
-    <row r="34" spans="1:40">
+      <c r="AO33" s="11">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="34" spans="1:41">
       <c r="A34" s="57" t="s">
         <v>38</v>
       </c>
       <c r="T34" s="41">
         <v>4</v>
       </c>
       <c r="U34" s="41">
         <v>6</v>
       </c>
       <c r="V34" s="41">
         <v>7</v>
       </c>
       <c r="W34" s="41">
         <v>13</v>
       </c>
       <c r="X34" s="41">
         <v>10</v>
       </c>
       <c r="Y34" s="41">
         <v>4</v>
       </c>
       <c r="Z34" s="11">
         <v>9</v>
       </c>
       <c r="AA34" s="11">
@@ -6512,52 +6578,55 @@
       </c>
       <c r="AG34" s="11">
         <v>7</v>
       </c>
       <c r="AH34" s="15">
         <v>15</v>
       </c>
       <c r="AI34" s="15">
         <v>9</v>
       </c>
       <c r="AJ34" s="11">
         <v>22</v>
       </c>
       <c r="AK34" s="11">
         <v>6</v>
       </c>
       <c r="AL34" s="15">
         <v>7</v>
       </c>
       <c r="AM34" s="15">
         <v>7</v>
       </c>
       <c r="AN34" s="2" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="35" spans="1:40">
+      <c r="AO34" s="11">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="35" spans="1:41">
       <c r="A35" s="13" t="s">
         <v>18</v>
       </c>
       <c r="T35" s="41">
         <v>198</v>
       </c>
       <c r="U35" s="41">
         <v>175</v>
       </c>
       <c r="V35" s="41">
         <v>271</v>
       </c>
       <c r="W35" s="41">
         <v>287</v>
       </c>
       <c r="X35" s="41">
         <v>256</v>
       </c>
       <c r="Y35" s="41">
         <v>224</v>
       </c>
       <c r="Z35" s="11">
         <v>244</v>
       </c>
       <c r="AA35" s="11">
@@ -6580,52 +6649,55 @@
       </c>
       <c r="AG35" s="11">
         <v>275</v>
       </c>
       <c r="AH35" s="15">
         <v>359</v>
       </c>
       <c r="AI35" s="15">
         <v>290</v>
       </c>
       <c r="AJ35" s="11">
         <v>208</v>
       </c>
       <c r="AK35" s="11">
         <v>196</v>
       </c>
       <c r="AL35" s="15">
         <v>226</v>
       </c>
       <c r="AM35" s="15">
         <v>222</v>
       </c>
       <c r="AN35" s="11">
         <v>259</v>
       </c>
-    </row>
-    <row r="36" spans="1:40">
+      <c r="AO35" s="11">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="36" spans="1:41">
       <c r="A36" s="13" t="s">
         <v>19</v>
       </c>
       <c r="T36" s="41">
         <v>46</v>
       </c>
       <c r="U36" s="41">
         <v>15</v>
       </c>
       <c r="V36" s="41">
         <v>50</v>
       </c>
       <c r="W36" s="41">
         <v>84</v>
       </c>
       <c r="X36" s="41">
         <v>59</v>
       </c>
       <c r="Y36" s="41">
         <v>51</v>
       </c>
       <c r="Z36" s="11">
         <v>69</v>
       </c>
       <c r="AA36" s="11">
@@ -6648,52 +6720,55 @@
       </c>
       <c r="AG36" s="11">
         <v>48</v>
       </c>
       <c r="AH36" s="15">
         <v>66</v>
       </c>
       <c r="AI36" s="15">
         <v>98</v>
       </c>
       <c r="AJ36" s="11">
         <v>64</v>
       </c>
       <c r="AK36" s="11">
         <v>53</v>
       </c>
       <c r="AL36" s="15">
         <v>60</v>
       </c>
       <c r="AM36" s="15">
         <v>64</v>
       </c>
       <c r="AN36" s="11">
         <v>92</v>
       </c>
-    </row>
-    <row r="37" spans="1:40">
+      <c r="AO36" s="11">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="37" spans="1:41">
       <c r="A37" s="13" t="s">
         <v>20</v>
       </c>
       <c r="T37" s="41">
         <v>37</v>
       </c>
       <c r="U37" s="41">
         <v>35</v>
       </c>
       <c r="V37" s="41">
         <v>79</v>
       </c>
       <c r="W37" s="41">
         <v>77</v>
       </c>
       <c r="X37" s="41">
         <v>40</v>
       </c>
       <c r="Y37" s="41">
         <v>51</v>
       </c>
       <c r="Z37" s="11">
         <v>42</v>
       </c>
       <c r="AA37" s="11">
@@ -6716,52 +6791,55 @@
       </c>
       <c r="AG37" s="11">
         <v>54</v>
       </c>
       <c r="AH37" s="15">
         <v>97</v>
       </c>
       <c r="AI37" s="15">
         <v>65</v>
       </c>
       <c r="AJ37" s="11">
         <v>49</v>
       </c>
       <c r="AK37" s="11">
         <v>26</v>
       </c>
       <c r="AL37" s="15">
         <v>53</v>
       </c>
       <c r="AM37" s="15">
         <v>67</v>
       </c>
       <c r="AN37" s="11">
         <v>71</v>
       </c>
-    </row>
-    <row r="38" spans="1:40">
+      <c r="AO37" s="11">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="38" spans="1:41">
       <c r="A38" s="13" t="s">
         <v>21</v>
       </c>
       <c r="T38" s="41">
         <v>61</v>
       </c>
       <c r="U38" s="41">
         <v>54</v>
       </c>
       <c r="V38" s="41">
         <v>77</v>
       </c>
       <c r="W38" s="41">
         <v>62</v>
       </c>
       <c r="X38" s="41">
         <v>71</v>
       </c>
       <c r="Y38" s="41">
         <v>50</v>
       </c>
       <c r="Z38" s="11">
         <v>77</v>
       </c>
       <c r="AA38" s="11">
@@ -6784,52 +6862,55 @@
       </c>
       <c r="AG38" s="11">
         <v>85</v>
       </c>
       <c r="AH38" s="15">
         <v>107</v>
       </c>
       <c r="AI38" s="15">
         <v>58</v>
       </c>
       <c r="AJ38" s="11">
         <v>61</v>
       </c>
       <c r="AK38" s="11">
         <v>67</v>
       </c>
       <c r="AL38" s="15">
         <v>91</v>
       </c>
       <c r="AM38" s="15">
         <v>116</v>
       </c>
       <c r="AN38" s="11">
         <v>118</v>
       </c>
-    </row>
-    <row r="39" spans="1:40">
+      <c r="AO38" s="11">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="39" spans="1:41">
       <c r="A39" s="13" t="s">
         <v>22</v>
       </c>
       <c r="T39" s="41">
         <v>33</v>
       </c>
       <c r="U39" s="41">
         <v>35</v>
       </c>
       <c r="V39" s="41">
         <v>28</v>
       </c>
       <c r="W39" s="41">
         <v>48</v>
       </c>
       <c r="X39" s="41">
         <v>33</v>
       </c>
       <c r="Y39" s="41">
         <v>38</v>
       </c>
       <c r="Z39" s="11">
         <v>57</v>
       </c>
       <c r="AA39" s="11">
@@ -6852,52 +6933,55 @@
       </c>
       <c r="AG39" s="11">
         <v>61</v>
       </c>
       <c r="AH39" s="15">
         <v>79</v>
       </c>
       <c r="AI39" s="15">
         <v>70</v>
       </c>
       <c r="AJ39" s="11">
         <v>86</v>
       </c>
       <c r="AK39" s="11">
         <v>46</v>
       </c>
       <c r="AL39" s="15">
         <v>72</v>
       </c>
       <c r="AM39" s="15">
         <v>51</v>
       </c>
       <c r="AN39" s="11">
         <v>72</v>
       </c>
-    </row>
-    <row r="40" spans="1:40">
+      <c r="AO39" s="11">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="40" spans="1:41">
       <c r="A40" s="13" t="s">
         <v>34</v>
       </c>
       <c r="T40" s="41">
         <v>36</v>
       </c>
       <c r="U40" s="41">
         <v>26</v>
       </c>
       <c r="V40" s="41">
         <v>41</v>
       </c>
       <c r="W40" s="41">
         <v>58</v>
       </c>
       <c r="X40" s="41">
         <v>46</v>
       </c>
       <c r="Y40" s="41">
         <v>56</v>
       </c>
       <c r="Z40" s="11">
         <v>43</v>
       </c>
       <c r="AA40" s="11">
@@ -6920,52 +7004,55 @@
       </c>
       <c r="AG40" s="11">
         <v>54</v>
       </c>
       <c r="AH40" s="15">
         <v>55</v>
       </c>
       <c r="AI40" s="15">
         <v>57</v>
       </c>
       <c r="AJ40" s="11">
         <v>40</v>
       </c>
       <c r="AK40" s="11">
         <v>80</v>
       </c>
       <c r="AL40" s="15">
         <v>52</v>
       </c>
       <c r="AM40" s="15">
         <v>57</v>
       </c>
       <c r="AN40" s="11">
         <v>49</v>
       </c>
-    </row>
-    <row r="41" spans="1:40">
+      <c r="AO40" s="11">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="41" spans="1:41">
       <c r="A41" s="13" t="s">
         <v>23</v>
       </c>
       <c r="T41" s="41">
         <v>33</v>
       </c>
       <c r="U41" s="41">
         <v>44</v>
       </c>
       <c r="V41" s="41">
         <v>55</v>
       </c>
       <c r="W41" s="41">
         <v>47</v>
       </c>
       <c r="X41" s="41">
         <v>52</v>
       </c>
       <c r="Y41" s="41">
         <v>54</v>
       </c>
       <c r="Z41" s="11">
         <v>67</v>
       </c>
       <c r="AA41" s="11">
@@ -6988,52 +7075,55 @@
       </c>
       <c r="AG41" s="11">
         <v>44</v>
       </c>
       <c r="AH41" s="15">
         <v>49</v>
       </c>
       <c r="AI41" s="15">
         <v>74</v>
       </c>
       <c r="AJ41" s="11">
         <v>48</v>
       </c>
       <c r="AK41" s="11">
         <v>45</v>
       </c>
       <c r="AL41" s="15">
         <v>52</v>
       </c>
       <c r="AM41" s="15">
         <v>50</v>
       </c>
       <c r="AN41" s="11">
         <v>77</v>
       </c>
-    </row>
-    <row r="42" spans="1:40">
+      <c r="AO41" s="11">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="42" spans="1:41">
       <c r="A42" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T42" s="41">
         <v>84</v>
       </c>
       <c r="U42" s="41">
         <v>82</v>
       </c>
       <c r="V42" s="41">
         <v>82</v>
       </c>
       <c r="W42" s="41">
         <v>95</v>
       </c>
       <c r="X42" s="41">
         <v>118</v>
       </c>
       <c r="Y42" s="41">
         <v>49</v>
       </c>
       <c r="Z42" s="11">
         <v>107</v>
       </c>
       <c r="AA42" s="11">
@@ -7056,52 +7146,55 @@
       </c>
       <c r="AG42" s="11">
         <v>122</v>
       </c>
       <c r="AH42" s="15">
         <v>109</v>
       </c>
       <c r="AI42" s="15">
         <v>98</v>
       </c>
       <c r="AJ42" s="11">
         <v>80</v>
       </c>
       <c r="AK42" s="11">
         <v>58</v>
       </c>
       <c r="AL42" s="15">
         <v>82</v>
       </c>
       <c r="AM42" s="15">
         <v>123</v>
       </c>
       <c r="AN42" s="11">
         <v>129</v>
       </c>
-    </row>
-    <row r="43" spans="1:40">
+      <c r="AO42" s="11">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="43" spans="1:41">
       <c r="A43" s="13" t="s">
         <v>25</v>
       </c>
       <c r="T43" s="41">
         <v>144</v>
       </c>
       <c r="U43" s="41">
         <v>130</v>
       </c>
       <c r="V43" s="41">
         <v>219</v>
       </c>
       <c r="W43" s="41">
         <v>210</v>
       </c>
       <c r="X43" s="41">
         <v>212</v>
       </c>
       <c r="Y43" s="41">
         <v>186</v>
       </c>
       <c r="Z43" s="11">
         <v>168</v>
       </c>
       <c r="AA43" s="11">
@@ -7124,52 +7217,55 @@
       </c>
       <c r="AG43" s="11">
         <v>239</v>
       </c>
       <c r="AH43" s="15">
         <v>304</v>
       </c>
       <c r="AI43" s="15">
         <v>168</v>
       </c>
       <c r="AJ43" s="11">
         <v>162</v>
       </c>
       <c r="AK43" s="11">
         <v>143</v>
       </c>
       <c r="AL43" s="15">
         <v>227</v>
       </c>
       <c r="AM43" s="15">
         <v>201</v>
       </c>
       <c r="AN43" s="11">
         <v>258</v>
       </c>
-    </row>
-    <row r="44" spans="1:40">
+      <c r="AO43" s="11">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="44" spans="1:41">
       <c r="A44" s="13" t="s">
         <v>35</v>
       </c>
       <c r="T44" s="41">
         <v>36</v>
       </c>
       <c r="U44" s="41">
         <v>36</v>
       </c>
       <c r="V44" s="41">
         <v>64</v>
       </c>
       <c r="W44" s="41">
         <v>43</v>
       </c>
       <c r="X44" s="41">
         <v>49</v>
       </c>
       <c r="Y44" s="41">
         <v>46</v>
       </c>
       <c r="Z44" s="11">
         <v>51</v>
       </c>
       <c r="AA44" s="11">
@@ -7192,52 +7288,55 @@
       </c>
       <c r="AG44" s="11">
         <v>76</v>
       </c>
       <c r="AH44" s="15">
         <v>70</v>
       </c>
       <c r="AI44" s="15">
         <v>66</v>
       </c>
       <c r="AJ44" s="11">
         <v>77</v>
       </c>
       <c r="AK44" s="11">
         <v>42</v>
       </c>
       <c r="AL44" s="15">
         <v>77</v>
       </c>
       <c r="AM44" s="15">
         <v>81</v>
       </c>
       <c r="AN44" s="11">
         <v>81</v>
       </c>
-    </row>
-    <row r="45" spans="1:40">
+      <c r="AO44" s="11">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="45" spans="1:41">
       <c r="A45" s="45" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="45"/>
       <c r="C45" s="45"/>
       <c r="D45" s="45"/>
       <c r="E45" s="45"/>
       <c r="F45" s="45"/>
       <c r="G45" s="45"/>
       <c r="H45" s="45"/>
       <c r="I45" s="45"/>
       <c r="J45" s="45"/>
       <c r="K45" s="45"/>
       <c r="L45" s="45"/>
       <c r="M45" s="45"/>
       <c r="N45" s="45"/>
       <c r="O45" s="45"/>
       <c r="P45" s="45"/>
       <c r="Q45" s="45"/>
       <c r="R45" s="45"/>
       <c r="S45" s="45"/>
       <c r="T45" s="42">
         <v>38</v>
       </c>
       <c r="U45" s="42">
@@ -7278,52 +7377,55 @@
       </c>
       <c r="AG45" s="32">
         <v>56</v>
       </c>
       <c r="AH45" s="32">
         <v>107</v>
       </c>
       <c r="AI45" s="32">
         <v>74</v>
       </c>
       <c r="AJ45" s="32">
         <v>117</v>
       </c>
       <c r="AK45" s="32">
         <v>59</v>
       </c>
       <c r="AL45" s="32">
         <v>34</v>
       </c>
       <c r="AM45" s="32">
         <v>81</v>
       </c>
       <c r="AN45" s="32">
         <v>48</v>
       </c>
-    </row>
-    <row r="46" spans="1:40">
+      <c r="AO45" s="32">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="46" spans="1:41">
       <c r="A46" s="5"/>
       <c r="B46" s="5"/>
       <c r="C46" s="5"/>
       <c r="D46" s="5"/>
       <c r="E46" s="5"/>
       <c r="F46" s="5"/>
       <c r="G46" s="5"/>
       <c r="H46" s="5"/>
       <c r="I46" s="5"/>
       <c r="J46" s="5"/>
       <c r="K46" s="5"/>
       <c r="L46" s="5"/>
       <c r="M46" s="5"/>
       <c r="N46" s="5"/>
       <c r="O46" s="5"/>
       <c r="P46" s="5"/>
       <c r="Q46" s="5"/>
       <c r="R46" s="5"/>
       <c r="S46" s="5"/>
       <c r="T46" s="5"/>
       <c r="U46" s="5"/>
       <c r="V46" s="5"/>
       <c r="W46" s="5"/>
       <c r="X46" s="5"/>
       <c r="Y46" s="5"/>
@@ -10707,51 +10809,51 @@
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A3:AJ3"/>
     <mergeCell ref="A27:AQ27"/>
     <mergeCell ref="AL5:AQ5"/>
     <mergeCell ref="A7:AQ7"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="A20:AQ20"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A5:BZ45"/>
   <sheetViews>
-    <sheetView topLeftCell="A4" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="T4" workbookViewId="0">
       <selection activeCell="Z5" sqref="Z5:AW5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="20.109375" style="13" customWidth="1"/>
     <col min="2" max="19" width="0" style="13" hidden="1" customWidth="1"/>
     <col min="20" max="16384" width="9.109375" style="13"/>
   </cols>
   <sheetData>
     <row r="5" spans="1:78" ht="14.4" customHeight="1">
       <c r="Z5" s="62" t="s">
         <v>28</v>
       </c>
       <c r="AA5" s="62"/>
       <c r="AB5" s="62"/>
       <c r="AC5" s="62"/>
       <c r="AD5" s="62"/>
       <c r="AE5" s="62"/>
       <c r="AF5" s="62"/>
       <c r="AG5" s="62"/>
       <c r="AH5" s="62"/>
       <c r="AI5" s="62"/>
       <c r="AJ5" s="62"/>
       <c r="AK5" s="62"/>
@@ -11118,50 +11220,53 @@
       </c>
       <c r="AG10" s="11">
         <v>4053</v>
       </c>
       <c r="AH10" s="11">
         <v>4014</v>
       </c>
       <c r="AI10" s="11">
         <v>3412</v>
       </c>
       <c r="AJ10" s="11">
         <v>2964</v>
       </c>
       <c r="AK10" s="11">
         <v>2642</v>
       </c>
       <c r="AL10" s="11">
         <v>3425</v>
       </c>
       <c r="AM10" s="11">
         <v>3237</v>
       </c>
       <c r="AN10" s="11">
         <v>3369</v>
       </c>
+      <c r="AO10" s="11">
+        <v>2863</v>
+      </c>
     </row>
     <row r="11" spans="1:78">
       <c r="A11" s="57" t="s">
         <v>37</v>
       </c>
       <c r="T11" s="41">
         <v>1125</v>
       </c>
       <c r="U11" s="41">
         <v>1084</v>
       </c>
       <c r="V11" s="41">
         <v>1520</v>
       </c>
       <c r="W11" s="41">
         <v>1517</v>
       </c>
       <c r="X11" s="41">
         <v>1375</v>
       </c>
       <c r="Y11" s="41">
         <v>1110</v>
       </c>
       <c r="Z11" s="15">
         <v>1322</v>
@@ -11186,50 +11291,53 @@
       </c>
       <c r="AG11" s="11">
         <v>1719</v>
       </c>
       <c r="AH11" s="11">
         <v>1686</v>
       </c>
       <c r="AI11" s="11">
         <v>1460</v>
       </c>
       <c r="AJ11" s="11">
         <v>1263</v>
       </c>
       <c r="AK11" s="11">
         <v>1183</v>
       </c>
       <c r="AL11" s="11">
         <v>1502</v>
       </c>
       <c r="AM11" s="11">
         <v>1521</v>
       </c>
       <c r="AN11" s="11">
         <v>1515</v>
       </c>
+      <c r="AO11" s="11">
+        <v>1224</v>
+      </c>
     </row>
     <row r="12" spans="1:78">
       <c r="A12" s="57" t="s">
         <v>38</v>
       </c>
       <c r="T12" s="41">
         <v>137</v>
       </c>
       <c r="U12" s="41">
         <v>143</v>
       </c>
       <c r="V12" s="41">
         <v>188</v>
       </c>
       <c r="W12" s="41">
         <v>115</v>
       </c>
       <c r="X12" s="41">
         <v>165</v>
       </c>
       <c r="Y12" s="41">
         <v>110</v>
       </c>
       <c r="Z12" s="15">
         <v>126</v>
@@ -11254,50 +11362,53 @@
       </c>
       <c r="AG12" s="11">
         <v>150</v>
       </c>
       <c r="AH12" s="11">
         <v>166</v>
       </c>
       <c r="AI12" s="11">
         <v>164</v>
       </c>
       <c r="AJ12" s="11">
         <v>135</v>
       </c>
       <c r="AK12" s="11">
         <v>109</v>
       </c>
       <c r="AL12" s="11">
         <v>173</v>
       </c>
       <c r="AM12" s="11">
         <v>170</v>
       </c>
       <c r="AN12" s="11">
         <v>142</v>
       </c>
+      <c r="AO12" s="11">
+        <v>153</v>
+      </c>
     </row>
     <row r="13" spans="1:78">
       <c r="A13" s="13" t="s">
         <v>18</v>
       </c>
       <c r="T13" s="41">
         <v>228</v>
       </c>
       <c r="U13" s="41">
         <v>204</v>
       </c>
       <c r="V13" s="41">
         <v>282</v>
       </c>
       <c r="W13" s="41">
         <v>324</v>
       </c>
       <c r="X13" s="41">
         <v>262</v>
       </c>
       <c r="Y13" s="41">
         <v>268</v>
       </c>
       <c r="Z13" s="15">
         <v>288</v>
@@ -11322,50 +11433,53 @@
       </c>
       <c r="AG13" s="11">
         <v>392</v>
       </c>
       <c r="AH13" s="11">
         <v>342</v>
       </c>
       <c r="AI13" s="11">
         <v>261</v>
       </c>
       <c r="AJ13" s="11">
         <v>197</v>
       </c>
       <c r="AK13" s="11">
         <v>220</v>
       </c>
       <c r="AL13" s="11">
         <v>276</v>
       </c>
       <c r="AM13" s="11">
         <v>249</v>
       </c>
       <c r="AN13" s="11">
         <v>268</v>
       </c>
+      <c r="AO13" s="11">
+        <v>275</v>
+      </c>
     </row>
     <row r="14" spans="1:78">
       <c r="A14" s="13" t="s">
         <v>19</v>
       </c>
       <c r="T14" s="41">
         <v>165</v>
       </c>
       <c r="U14" s="41">
         <v>186</v>
       </c>
       <c r="V14" s="41">
         <v>259</v>
       </c>
       <c r="W14" s="41">
         <v>276</v>
       </c>
       <c r="X14" s="41">
         <v>209</v>
       </c>
       <c r="Y14" s="41">
         <v>242</v>
       </c>
       <c r="Z14" s="15">
         <v>246</v>
@@ -11390,50 +11504,53 @@
       </c>
       <c r="AG14" s="11">
         <v>308</v>
       </c>
       <c r="AH14" s="11">
         <v>247</v>
       </c>
       <c r="AI14" s="11">
         <v>259</v>
       </c>
       <c r="AJ14" s="11">
         <v>235</v>
       </c>
       <c r="AK14" s="11">
         <v>180</v>
       </c>
       <c r="AL14" s="11">
         <v>269</v>
       </c>
       <c r="AM14" s="11">
         <v>237</v>
       </c>
       <c r="AN14" s="11">
         <v>251</v>
       </c>
+      <c r="AO14" s="11">
+        <v>198</v>
+      </c>
     </row>
     <row r="15" spans="1:78">
       <c r="A15" s="13" t="s">
         <v>20</v>
       </c>
       <c r="T15" s="41">
         <v>163</v>
       </c>
       <c r="U15" s="41">
         <v>168</v>
       </c>
       <c r="V15" s="41">
         <v>260</v>
       </c>
       <c r="W15" s="41">
         <v>229</v>
       </c>
       <c r="X15" s="41">
         <v>201</v>
       </c>
       <c r="Y15" s="41">
         <v>183</v>
       </c>
       <c r="Z15" s="15">
         <v>218</v>
@@ -11458,50 +11575,53 @@
       </c>
       <c r="AG15" s="11">
         <v>278</v>
       </c>
       <c r="AH15" s="11">
         <v>322</v>
       </c>
       <c r="AI15" s="11">
         <v>222</v>
       </c>
       <c r="AJ15" s="11">
         <v>218</v>
       </c>
       <c r="AK15" s="11">
         <v>162</v>
       </c>
       <c r="AL15" s="11">
         <v>203</v>
       </c>
       <c r="AM15" s="11">
         <v>173</v>
       </c>
       <c r="AN15" s="11">
         <v>195</v>
       </c>
+      <c r="AO15" s="11">
+        <v>212</v>
+      </c>
     </row>
     <row r="16" spans="1:78">
       <c r="A16" s="13" t="s">
         <v>21</v>
       </c>
       <c r="T16" s="41">
         <v>56</v>
       </c>
       <c r="U16" s="41">
         <v>98</v>
       </c>
       <c r="V16" s="41">
         <v>133</v>
       </c>
       <c r="W16" s="41">
         <v>141</v>
       </c>
       <c r="X16" s="41">
         <v>131</v>
       </c>
       <c r="Y16" s="41">
         <v>116</v>
       </c>
       <c r="Z16" s="15">
         <v>147</v>
@@ -11526,52 +11646,55 @@
       </c>
       <c r="AG16" s="11">
         <v>158</v>
       </c>
       <c r="AH16" s="11">
         <v>142</v>
       </c>
       <c r="AI16" s="11">
         <v>90</v>
       </c>
       <c r="AJ16" s="11">
         <v>123</v>
       </c>
       <c r="AK16" s="11">
         <v>89</v>
       </c>
       <c r="AL16" s="11">
         <v>141</v>
       </c>
       <c r="AM16" s="11">
         <v>106</v>
       </c>
       <c r="AN16" s="11">
         <v>99</v>
       </c>
-    </row>
-    <row r="17" spans="1:40">
+      <c r="AO16" s="11">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="17" spans="1:41">
       <c r="A17" s="13" t="s">
         <v>22</v>
       </c>
       <c r="T17" s="41">
         <v>48</v>
       </c>
       <c r="U17" s="41">
         <v>48</v>
       </c>
       <c r="V17" s="41">
         <v>61</v>
       </c>
       <c r="W17" s="41">
         <v>85</v>
       </c>
       <c r="X17" s="41">
         <v>77</v>
       </c>
       <c r="Y17" s="41">
         <v>64</v>
       </c>
       <c r="Z17" s="15">
         <v>85</v>
       </c>
       <c r="AA17" s="15">
@@ -11594,52 +11717,55 @@
       </c>
       <c r="AG17" s="11">
         <v>85</v>
       </c>
       <c r="AH17" s="11">
         <v>78</v>
       </c>
       <c r="AI17" s="11">
         <v>74</v>
       </c>
       <c r="AJ17" s="11">
         <v>76</v>
       </c>
       <c r="AK17" s="11">
         <v>61</v>
       </c>
       <c r="AL17" s="11">
         <v>60</v>
       </c>
       <c r="AM17" s="11">
         <v>49</v>
       </c>
       <c r="AN17" s="11">
         <v>75</v>
       </c>
-    </row>
-    <row r="18" spans="1:40">
+      <c r="AO17" s="11">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="18" spans="1:41">
       <c r="A18" s="13" t="s">
         <v>34</v>
       </c>
       <c r="T18" s="41">
         <v>100</v>
       </c>
       <c r="U18" s="41">
         <v>72</v>
       </c>
       <c r="V18" s="41">
         <v>84</v>
       </c>
       <c r="W18" s="41">
         <v>75</v>
       </c>
       <c r="X18" s="41">
         <v>150</v>
       </c>
       <c r="Y18" s="41">
         <v>70</v>
       </c>
       <c r="Z18" s="15">
         <v>90</v>
       </c>
       <c r="AA18" s="15">
@@ -11662,52 +11788,55 @@
       </c>
       <c r="AG18" s="11">
         <v>71</v>
       </c>
       <c r="AH18" s="11">
         <v>72</v>
       </c>
       <c r="AI18" s="11">
         <v>107</v>
       </c>
       <c r="AJ18" s="11">
         <v>62</v>
       </c>
       <c r="AK18" s="11">
         <v>63</v>
       </c>
       <c r="AL18" s="11">
         <v>82</v>
       </c>
       <c r="AM18" s="11">
         <v>73</v>
       </c>
       <c r="AN18" s="11">
         <v>82</v>
       </c>
-    </row>
-    <row r="19" spans="1:40">
+      <c r="AO18" s="11">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="19" spans="1:41">
       <c r="A19" s="13" t="s">
         <v>23</v>
       </c>
       <c r="T19" s="41">
         <v>66</v>
       </c>
       <c r="U19" s="41">
         <v>39</v>
       </c>
       <c r="V19" s="41">
         <v>86</v>
       </c>
       <c r="W19" s="41">
         <v>133</v>
       </c>
       <c r="X19" s="41">
         <v>132</v>
       </c>
       <c r="Y19" s="41">
         <v>65</v>
       </c>
       <c r="Z19" s="15">
         <v>93</v>
       </c>
       <c r="AA19" s="15">
@@ -11730,52 +11859,55 @@
       </c>
       <c r="AG19" s="11">
         <v>96</v>
       </c>
       <c r="AH19" s="11">
         <v>81</v>
       </c>
       <c r="AI19" s="11">
         <v>86</v>
       </c>
       <c r="AJ19" s="11">
         <v>70</v>
       </c>
       <c r="AK19" s="11">
         <v>55</v>
       </c>
       <c r="AL19" s="11">
         <v>67</v>
       </c>
       <c r="AM19" s="11">
         <v>60</v>
       </c>
       <c r="AN19" s="11">
         <v>69</v>
       </c>
-    </row>
-    <row r="20" spans="1:40">
+      <c r="AO19" s="11">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="20" spans="1:41">
       <c r="A20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T20" s="41">
         <v>159</v>
       </c>
       <c r="U20" s="41">
         <v>109</v>
       </c>
       <c r="V20" s="41">
         <v>195</v>
       </c>
       <c r="W20" s="41">
         <v>180</v>
       </c>
       <c r="X20" s="41">
         <v>203</v>
       </c>
       <c r="Y20" s="41">
         <v>132</v>
       </c>
       <c r="Z20" s="15">
         <v>211</v>
       </c>
       <c r="AA20" s="15">
@@ -11798,52 +11930,55 @@
       </c>
       <c r="AG20" s="11">
         <v>182</v>
       </c>
       <c r="AH20" s="11">
         <v>203</v>
       </c>
       <c r="AI20" s="11">
         <v>150</v>
       </c>
       <c r="AJ20" s="11">
         <v>123</v>
       </c>
       <c r="AK20" s="11">
         <v>106</v>
       </c>
       <c r="AL20" s="11">
         <v>185</v>
       </c>
       <c r="AM20" s="11">
         <v>150</v>
       </c>
       <c r="AN20" s="11">
         <v>144</v>
       </c>
-    </row>
-    <row r="21" spans="1:40">
+      <c r="AO20" s="11">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="21" spans="1:41">
       <c r="A21" s="13" t="s">
         <v>25</v>
       </c>
       <c r="T21" s="41">
         <v>216</v>
       </c>
       <c r="U21" s="41">
         <v>178</v>
       </c>
       <c r="V21" s="41">
         <v>277</v>
       </c>
       <c r="W21" s="41">
         <v>292</v>
       </c>
       <c r="X21" s="41">
         <v>251</v>
       </c>
       <c r="Y21" s="41">
         <v>253</v>
       </c>
       <c r="Z21" s="15">
         <v>258</v>
       </c>
       <c r="AA21" s="15">
@@ -11866,52 +12001,55 @@
       </c>
       <c r="AG21" s="11">
         <v>340</v>
       </c>
       <c r="AH21" s="11">
         <v>320</v>
       </c>
       <c r="AI21" s="11">
         <v>303</v>
       </c>
       <c r="AJ21" s="11">
         <v>193</v>
       </c>
       <c r="AK21" s="11">
         <v>182</v>
       </c>
       <c r="AL21" s="11">
         <v>236</v>
       </c>
       <c r="AM21" s="11">
         <v>248</v>
       </c>
       <c r="AN21" s="11">
         <v>262</v>
       </c>
-    </row>
-    <row r="22" spans="1:40">
+      <c r="AO21" s="11">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="22" spans="1:41">
       <c r="A22" s="13" t="s">
         <v>35</v>
       </c>
       <c r="T22" s="41">
         <v>85</v>
       </c>
       <c r="U22" s="41">
         <v>71</v>
       </c>
       <c r="V22" s="41">
         <v>98</v>
       </c>
       <c r="W22" s="41">
         <v>121</v>
       </c>
       <c r="X22" s="41">
         <v>114</v>
       </c>
       <c r="Y22" s="41">
         <v>91</v>
       </c>
       <c r="Z22" s="15">
         <v>88</v>
       </c>
       <c r="AA22" s="15">
@@ -11934,52 +12072,55 @@
       </c>
       <c r="AG22" s="11">
         <v>112</v>
       </c>
       <c r="AH22" s="11">
         <v>127</v>
       </c>
       <c r="AI22" s="11">
         <v>99</v>
       </c>
       <c r="AJ22" s="11">
         <v>96</v>
       </c>
       <c r="AK22" s="11">
         <v>78</v>
       </c>
       <c r="AL22" s="11">
         <v>110</v>
       </c>
       <c r="AM22" s="11">
         <v>73</v>
       </c>
       <c r="AN22" s="11">
         <v>111</v>
       </c>
-    </row>
-    <row r="23" spans="1:40">
+      <c r="AO22" s="11">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="23" spans="1:41">
       <c r="A23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="T23" s="41">
         <v>158</v>
       </c>
       <c r="U23" s="41">
         <v>121</v>
       </c>
       <c r="V23" s="41">
         <v>165</v>
       </c>
       <c r="W23" s="41">
         <v>163</v>
       </c>
       <c r="X23" s="41">
         <v>173</v>
       </c>
       <c r="Y23" s="41">
         <v>129</v>
       </c>
       <c r="Z23" s="15">
         <v>153</v>
       </c>
       <c r="AA23" s="15">
@@ -12002,94 +12143,97 @@
       </c>
       <c r="AG23" s="11">
         <v>162</v>
       </c>
       <c r="AH23" s="11">
         <v>228</v>
       </c>
       <c r="AI23" s="11">
         <v>137</v>
       </c>
       <c r="AJ23" s="11">
         <v>173</v>
       </c>
       <c r="AK23" s="11">
         <v>154</v>
       </c>
       <c r="AL23" s="11">
         <v>121</v>
       </c>
       <c r="AM23" s="11">
         <v>128</v>
       </c>
       <c r="AN23" s="11">
         <v>156</v>
       </c>
-    </row>
-    <row r="24" spans="1:40" ht="14.4" customHeight="1">
+      <c r="AO23" s="11">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="24" spans="1:41" ht="14.4" customHeight="1">
       <c r="B24" s="54"/>
       <c r="C24" s="54"/>
       <c r="D24" s="54"/>
       <c r="E24" s="54"/>
       <c r="F24" s="54"/>
       <c r="G24" s="54"/>
       <c r="H24" s="54"/>
       <c r="I24" s="54"/>
       <c r="J24" s="54"/>
       <c r="K24" s="54"/>
       <c r="L24" s="54"/>
       <c r="M24" s="54"/>
       <c r="N24" s="54"/>
       <c r="O24" s="54"/>
       <c r="P24" s="54"/>
       <c r="Q24" s="54"/>
       <c r="R24" s="54"/>
       <c r="S24" s="54"/>
       <c r="T24" s="70" t="s">
         <v>12</v>
       </c>
       <c r="U24" s="70"/>
       <c r="V24" s="70"/>
       <c r="W24" s="70"/>
       <c r="X24" s="70"/>
       <c r="Y24" s="70"/>
       <c r="Z24" s="70"/>
       <c r="AA24" s="70"/>
       <c r="AB24" s="70"/>
       <c r="AC24" s="70"/>
       <c r="AD24" s="70"/>
       <c r="AE24" s="70"/>
       <c r="AF24" s="70"/>
       <c r="AG24" s="70"/>
       <c r="AH24" s="70"/>
       <c r="AI24" s="70"/>
       <c r="AJ24" s="70"/>
       <c r="AK24" s="70"/>
       <c r="AL24" s="70"/>
       <c r="AM24" s="70"/>
     </row>
-    <row r="25" spans="1:40">
+    <row r="25" spans="1:41">
       <c r="A25" s="40" t="s">
         <v>31</v>
       </c>
       <c r="T25" s="41">
         <v>1389</v>
       </c>
       <c r="U25" s="41">
         <v>1418</v>
       </c>
       <c r="V25" s="41">
         <v>1890</v>
       </c>
       <c r="W25" s="41">
         <v>1839</v>
       </c>
       <c r="X25" s="41">
         <v>1674</v>
       </c>
       <c r="Y25" s="41">
         <v>1336</v>
       </c>
       <c r="Z25" s="15">
         <v>1593</v>
       </c>
       <c r="AA25" s="15">
@@ -12112,52 +12256,55 @@
       </c>
       <c r="AG25" s="11">
         <v>2053</v>
       </c>
       <c r="AH25" s="11">
         <v>2067</v>
       </c>
       <c r="AI25" s="11">
         <v>1767</v>
       </c>
       <c r="AJ25" s="11">
         <v>1598</v>
       </c>
       <c r="AK25" s="11">
         <v>1428</v>
       </c>
       <c r="AL25" s="11">
         <v>1788</v>
       </c>
       <c r="AM25" s="11">
         <v>1806</v>
       </c>
       <c r="AN25" s="11">
         <v>1837</v>
       </c>
-    </row>
-    <row r="26" spans="1:40">
+      <c r="AO25" s="11">
+        <v>1474</v>
+      </c>
+    </row>
+    <row r="26" spans="1:41">
       <c r="A26" s="57" t="s">
         <v>37</v>
       </c>
       <c r="T26" s="41">
         <v>1000</v>
       </c>
       <c r="U26" s="41">
         <v>988</v>
       </c>
       <c r="V26" s="41">
         <v>1347</v>
       </c>
       <c r="W26" s="41">
         <v>1361</v>
       </c>
       <c r="X26" s="41">
         <v>1213</v>
       </c>
       <c r="Y26" s="41">
         <v>975</v>
       </c>
       <c r="Z26" s="15">
         <v>1162</v>
       </c>
       <c r="AA26" s="15">
@@ -12180,52 +12327,55 @@
       </c>
       <c r="AG26" s="11">
         <v>1517</v>
       </c>
       <c r="AH26" s="11">
         <v>1503</v>
       </c>
       <c r="AI26" s="11">
         <v>1295</v>
       </c>
       <c r="AJ26" s="11">
         <v>1160</v>
       </c>
       <c r="AK26" s="11">
         <v>1080</v>
       </c>
       <c r="AL26" s="11">
         <v>1335</v>
       </c>
       <c r="AM26" s="11">
         <v>1385</v>
       </c>
       <c r="AN26" s="11">
         <v>1392</v>
       </c>
-    </row>
-    <row r="27" spans="1:40">
+      <c r="AO26" s="11">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="27" spans="1:41">
       <c r="A27" s="57" t="s">
         <v>38</v>
       </c>
       <c r="T27" s="41">
         <v>128</v>
       </c>
       <c r="U27" s="41">
         <v>126</v>
       </c>
       <c r="V27" s="41">
         <v>172</v>
       </c>
       <c r="W27" s="41">
         <v>105</v>
       </c>
       <c r="X27" s="41">
         <v>151</v>
       </c>
       <c r="Y27" s="41">
         <v>95</v>
       </c>
       <c r="Z27" s="15">
         <v>114</v>
       </c>
       <c r="AA27" s="15">
@@ -12248,52 +12398,55 @@
       </c>
       <c r="AG27" s="11">
         <v>131</v>
       </c>
       <c r="AH27" s="11">
         <v>151</v>
       </c>
       <c r="AI27" s="11">
         <v>140</v>
       </c>
       <c r="AJ27" s="11">
         <v>117</v>
       </c>
       <c r="AK27" s="11">
         <v>93</v>
       </c>
       <c r="AL27" s="11">
         <v>152</v>
       </c>
       <c r="AM27" s="11">
         <v>155</v>
       </c>
       <c r="AN27" s="11">
         <v>127</v>
       </c>
-    </row>
-    <row r="28" spans="1:40">
+      <c r="AO27" s="11">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="28" spans="1:41">
       <c r="A28" s="13" t="s">
         <v>19</v>
       </c>
       <c r="T28" s="41">
         <v>76</v>
       </c>
       <c r="U28" s="41">
         <v>128</v>
       </c>
       <c r="V28" s="41">
         <v>143</v>
       </c>
       <c r="W28" s="41">
         <v>175</v>
       </c>
       <c r="X28" s="41">
         <v>125</v>
       </c>
       <c r="Y28" s="41">
         <v>131</v>
       </c>
       <c r="Z28" s="15">
         <v>134</v>
       </c>
       <c r="AA28" s="15">
@@ -12316,52 +12469,55 @@
       </c>
       <c r="AG28" s="11">
         <v>172</v>
       </c>
       <c r="AH28" s="11">
         <v>119</v>
       </c>
       <c r="AI28" s="11">
         <v>168</v>
       </c>
       <c r="AJ28" s="11">
         <v>127</v>
       </c>
       <c r="AK28" s="11">
         <v>100</v>
       </c>
       <c r="AL28" s="11">
         <v>145</v>
       </c>
       <c r="AM28" s="11">
         <v>119</v>
       </c>
       <c r="AN28" s="11">
         <v>134</v>
       </c>
-    </row>
-    <row r="29" spans="1:40">
+      <c r="AO28" s="11">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="29" spans="1:41">
       <c r="A29" s="13" t="s">
         <v>20</v>
       </c>
       <c r="T29" s="41">
         <v>102</v>
       </c>
       <c r="U29" s="41">
         <v>119</v>
       </c>
       <c r="V29" s="41">
         <v>164</v>
       </c>
       <c r="W29" s="41">
         <v>124</v>
       </c>
       <c r="X29" s="41">
         <v>88</v>
       </c>
       <c r="Y29" s="41">
         <v>92</v>
       </c>
       <c r="Z29" s="15">
         <v>116</v>
       </c>
       <c r="AA29" s="15">
@@ -12384,52 +12540,55 @@
       </c>
       <c r="AG29" s="11">
         <v>153</v>
       </c>
       <c r="AH29" s="11">
         <v>192</v>
       </c>
       <c r="AI29" s="11">
         <v>112</v>
       </c>
       <c r="AJ29" s="11">
         <v>135</v>
       </c>
       <c r="AK29" s="11">
         <v>83</v>
       </c>
       <c r="AL29" s="11">
         <v>117</v>
       </c>
       <c r="AM29" s="11">
         <v>90</v>
       </c>
       <c r="AN29" s="11">
         <v>106</v>
       </c>
-    </row>
-    <row r="30" spans="1:40">
+      <c r="AO29" s="11">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="30" spans="1:41">
       <c r="A30" s="13" t="s">
         <v>26</v>
       </c>
       <c r="T30" s="41">
         <v>83</v>
       </c>
       <c r="U30" s="41">
         <v>57</v>
       </c>
       <c r="V30" s="41">
         <v>64</v>
       </c>
       <c r="W30" s="41">
         <v>74</v>
       </c>
       <c r="X30" s="41">
         <v>97</v>
       </c>
       <c r="Y30" s="41">
         <v>43</v>
       </c>
       <c r="Z30" s="15">
         <v>67</v>
       </c>
       <c r="AA30" s="15">
@@ -12452,94 +12611,97 @@
       </c>
       <c r="AG30" s="11">
         <v>80</v>
       </c>
       <c r="AH30" s="11">
         <v>102</v>
       </c>
       <c r="AI30" s="11">
         <v>52</v>
       </c>
       <c r="AJ30" s="11">
         <v>59</v>
       </c>
       <c r="AK30" s="11">
         <v>72</v>
       </c>
       <c r="AL30" s="11">
         <v>39</v>
       </c>
       <c r="AM30" s="11">
         <v>57</v>
       </c>
       <c r="AN30" s="11">
         <v>78</v>
       </c>
-    </row>
-    <row r="31" spans="1:40" ht="14.4" customHeight="1">
+      <c r="AO30" s="11">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="31" spans="1:41" ht="14.4" customHeight="1">
       <c r="B31" s="54"/>
       <c r="C31" s="54"/>
       <c r="D31" s="54"/>
       <c r="E31" s="54"/>
       <c r="F31" s="54"/>
       <c r="G31" s="54"/>
       <c r="H31" s="54"/>
       <c r="I31" s="54"/>
       <c r="J31" s="54"/>
       <c r="K31" s="54"/>
       <c r="L31" s="54"/>
       <c r="M31" s="54"/>
       <c r="N31" s="54"/>
       <c r="O31" s="54"/>
       <c r="P31" s="54"/>
       <c r="Q31" s="54"/>
       <c r="R31" s="54"/>
       <c r="S31" s="54"/>
       <c r="T31" s="70" t="s">
         <v>11</v>
       </c>
       <c r="U31" s="70"/>
       <c r="V31" s="70"/>
       <c r="W31" s="70"/>
       <c r="X31" s="70"/>
       <c r="Y31" s="70"/>
       <c r="Z31" s="70"/>
       <c r="AA31" s="70"/>
       <c r="AB31" s="70"/>
       <c r="AC31" s="70"/>
       <c r="AD31" s="70"/>
       <c r="AE31" s="70"/>
       <c r="AF31" s="70"/>
       <c r="AG31" s="70"/>
       <c r="AH31" s="70"/>
       <c r="AI31" s="70"/>
       <c r="AJ31" s="70"/>
       <c r="AK31" s="70"/>
       <c r="AL31" s="70"/>
       <c r="AM31" s="70"/>
     </row>
-    <row r="32" spans="1:40">
+    <row r="32" spans="1:41">
       <c r="A32" s="40" t="s">
         <v>31</v>
       </c>
       <c r="T32" s="41">
         <v>1317</v>
       </c>
       <c r="U32" s="41">
         <v>1103</v>
       </c>
       <c r="V32" s="41">
         <v>1718</v>
       </c>
       <c r="W32" s="41">
         <v>1812</v>
       </c>
       <c r="X32" s="41">
         <v>1769</v>
       </c>
       <c r="Y32" s="41">
         <v>1497</v>
       </c>
       <c r="Z32" s="15">
         <v>1732</v>
       </c>
       <c r="AA32" s="15">
@@ -12562,52 +12724,55 @@
       </c>
       <c r="AG32" s="11">
         <v>2000</v>
       </c>
       <c r="AH32" s="15">
         <v>1947</v>
       </c>
       <c r="AI32" s="15">
         <v>1645</v>
       </c>
       <c r="AJ32" s="11">
         <v>1366</v>
       </c>
       <c r="AK32" s="11">
         <v>1214</v>
       </c>
       <c r="AL32" s="11">
         <v>1637</v>
       </c>
       <c r="AM32" s="15">
         <v>1431</v>
       </c>
       <c r="AN32" s="11">
         <v>1532</v>
       </c>
-    </row>
-    <row r="33" spans="1:40">
+      <c r="AO32" s="15">
+        <v>1389</v>
+      </c>
+    </row>
+    <row r="33" spans="1:41">
       <c r="A33" s="57" t="s">
         <v>37</v>
       </c>
       <c r="T33" s="41">
         <v>125</v>
       </c>
       <c r="U33" s="41">
         <v>96</v>
       </c>
       <c r="V33" s="41">
         <v>173</v>
       </c>
       <c r="W33" s="41">
         <v>156</v>
       </c>
       <c r="X33" s="41">
         <v>162</v>
       </c>
       <c r="Y33" s="41">
         <v>135</v>
       </c>
       <c r="Z33" s="15">
         <v>160</v>
       </c>
       <c r="AA33" s="15">
@@ -12630,52 +12795,55 @@
       </c>
       <c r="AG33" s="11">
         <v>202</v>
       </c>
       <c r="AH33" s="15">
         <v>183</v>
       </c>
       <c r="AI33" s="15">
         <v>165</v>
       </c>
       <c r="AJ33" s="11">
         <v>103</v>
       </c>
       <c r="AK33" s="11">
         <v>103</v>
       </c>
       <c r="AL33" s="11">
         <v>167</v>
       </c>
       <c r="AM33" s="15">
         <v>136</v>
       </c>
       <c r="AN33" s="11">
         <v>123</v>
       </c>
-    </row>
-    <row r="34" spans="1:40">
+      <c r="AO33" s="15">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="34" spans="1:41">
       <c r="A34" s="57" t="s">
         <v>38</v>
       </c>
       <c r="T34" s="41">
         <v>9</v>
       </c>
       <c r="U34" s="41">
         <v>17</v>
       </c>
       <c r="V34" s="41">
         <v>16</v>
       </c>
       <c r="W34" s="41">
         <v>10</v>
       </c>
       <c r="X34" s="41">
         <v>14</v>
       </c>
       <c r="Y34" s="41">
         <v>15</v>
       </c>
       <c r="Z34" s="15">
         <v>12</v>
       </c>
       <c r="AA34" s="15">
@@ -12698,52 +12866,55 @@
       </c>
       <c r="AG34" s="11">
         <v>19</v>
       </c>
       <c r="AH34" s="15">
         <v>15</v>
       </c>
       <c r="AI34" s="15">
         <v>24</v>
       </c>
       <c r="AJ34" s="11">
         <v>18</v>
       </c>
       <c r="AK34" s="11">
         <v>16</v>
       </c>
       <c r="AL34" s="11">
         <v>21</v>
       </c>
       <c r="AM34" s="15">
         <v>15</v>
       </c>
       <c r="AN34" s="2" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="35" spans="1:40">
+      <c r="AO34" s="15">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="35" spans="1:41">
       <c r="A35" s="13" t="s">
         <v>18</v>
       </c>
       <c r="T35" s="41">
         <v>228</v>
       </c>
       <c r="U35" s="41">
         <v>204</v>
       </c>
       <c r="V35" s="41">
         <v>282</v>
       </c>
       <c r="W35" s="41">
         <v>324</v>
       </c>
       <c r="X35" s="41">
         <v>262</v>
       </c>
       <c r="Y35" s="41">
         <v>268</v>
       </c>
       <c r="Z35" s="15">
         <v>288</v>
       </c>
       <c r="AA35" s="15">
@@ -12766,52 +12937,55 @@
       </c>
       <c r="AG35" s="11">
         <v>392</v>
       </c>
       <c r="AH35" s="15">
         <v>342</v>
       </c>
       <c r="AI35" s="15">
         <v>261</v>
       </c>
       <c r="AJ35" s="11">
         <v>197</v>
       </c>
       <c r="AK35" s="11">
         <v>220</v>
       </c>
       <c r="AL35" s="11">
         <v>276</v>
       </c>
       <c r="AM35" s="15">
         <v>249</v>
       </c>
       <c r="AN35" s="15">
         <v>268</v>
       </c>
-    </row>
-    <row r="36" spans="1:40">
+      <c r="AO35" s="15">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="36" spans="1:41">
       <c r="A36" s="13" t="s">
         <v>19</v>
       </c>
       <c r="T36" s="41">
         <v>89</v>
       </c>
       <c r="U36" s="41">
         <v>58</v>
       </c>
       <c r="V36" s="41">
         <v>116</v>
       </c>
       <c r="W36" s="41">
         <v>101</v>
       </c>
       <c r="X36" s="41">
         <v>84</v>
       </c>
       <c r="Y36" s="41">
         <v>111</v>
       </c>
       <c r="Z36" s="15">
         <v>112</v>
       </c>
       <c r="AA36" s="15">
@@ -12834,52 +13008,55 @@
       </c>
       <c r="AG36" s="11">
         <v>136</v>
       </c>
       <c r="AH36" s="15">
         <v>128</v>
       </c>
       <c r="AI36" s="15">
         <v>91</v>
       </c>
       <c r="AJ36" s="11">
         <v>108</v>
       </c>
       <c r="AK36" s="11">
         <v>80</v>
       </c>
       <c r="AL36" s="11">
         <v>124</v>
       </c>
       <c r="AM36" s="15">
         <v>118</v>
       </c>
       <c r="AN36" s="15">
         <v>117</v>
       </c>
-    </row>
-    <row r="37" spans="1:40">
+      <c r="AO36" s="15">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="37" spans="1:41">
       <c r="A37" s="13" t="s">
         <v>20</v>
       </c>
       <c r="T37" s="41">
         <v>61</v>
       </c>
       <c r="U37" s="41">
         <v>49</v>
       </c>
       <c r="V37" s="41">
         <v>96</v>
       </c>
       <c r="W37" s="41">
         <v>105</v>
       </c>
       <c r="X37" s="41">
         <v>113</v>
       </c>
       <c r="Y37" s="41">
         <v>91</v>
       </c>
       <c r="Z37" s="15">
         <v>102</v>
       </c>
       <c r="AA37" s="15">
@@ -12902,52 +13079,55 @@
       </c>
       <c r="AG37" s="11">
         <v>125</v>
       </c>
       <c r="AH37" s="15">
         <v>130</v>
       </c>
       <c r="AI37" s="15">
         <v>110</v>
       </c>
       <c r="AJ37" s="11">
         <v>83</v>
       </c>
       <c r="AK37" s="11">
         <v>79</v>
       </c>
       <c r="AL37" s="11">
         <v>86</v>
       </c>
       <c r="AM37" s="15">
         <v>83</v>
       </c>
       <c r="AN37" s="15">
         <v>89</v>
       </c>
-    </row>
-    <row r="38" spans="1:40">
+      <c r="AO37" s="15">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="38" spans="1:41">
       <c r="A38" s="13" t="s">
         <v>21</v>
       </c>
       <c r="T38" s="41">
         <v>56</v>
       </c>
       <c r="U38" s="41">
         <v>98</v>
       </c>
       <c r="V38" s="41">
         <v>133</v>
       </c>
       <c r="W38" s="41">
         <v>141</v>
       </c>
       <c r="X38" s="41">
         <v>131</v>
       </c>
       <c r="Y38" s="41">
         <v>116</v>
       </c>
       <c r="Z38" s="15">
         <v>147</v>
       </c>
       <c r="AA38" s="15">
@@ -12970,52 +13150,55 @@
       </c>
       <c r="AG38" s="11">
         <v>158</v>
       </c>
       <c r="AH38" s="15">
         <v>142</v>
       </c>
       <c r="AI38" s="15">
         <v>90</v>
       </c>
       <c r="AJ38" s="11">
         <v>123</v>
       </c>
       <c r="AK38" s="11">
         <v>89</v>
       </c>
       <c r="AL38" s="11">
         <v>141</v>
       </c>
       <c r="AM38" s="15">
         <v>106</v>
       </c>
       <c r="AN38" s="15">
         <v>99</v>
       </c>
-    </row>
-    <row r="39" spans="1:40">
+      <c r="AO38" s="15">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="39" spans="1:41">
       <c r="A39" s="13" t="s">
         <v>22</v>
       </c>
       <c r="T39" s="41">
         <v>48</v>
       </c>
       <c r="U39" s="41">
         <v>48</v>
       </c>
       <c r="V39" s="41">
         <v>61</v>
       </c>
       <c r="W39" s="41">
         <v>85</v>
       </c>
       <c r="X39" s="41">
         <v>77</v>
       </c>
       <c r="Y39" s="41">
         <v>64</v>
       </c>
       <c r="Z39" s="15">
         <v>85</v>
       </c>
       <c r="AA39" s="15">
@@ -13038,52 +13221,55 @@
       </c>
       <c r="AG39" s="11">
         <v>85</v>
       </c>
       <c r="AH39" s="15">
         <v>78</v>
       </c>
       <c r="AI39" s="15">
         <v>74</v>
       </c>
       <c r="AJ39" s="11">
         <v>76</v>
       </c>
       <c r="AK39" s="11">
         <v>61</v>
       </c>
       <c r="AL39" s="11">
         <v>60</v>
       </c>
       <c r="AM39" s="15">
         <v>49</v>
       </c>
       <c r="AN39" s="15">
         <v>75</v>
       </c>
-    </row>
-    <row r="40" spans="1:40">
+      <c r="AO39" s="15">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="40" spans="1:41">
       <c r="A40" s="13" t="s">
         <v>34</v>
       </c>
       <c r="T40" s="41">
         <v>100</v>
       </c>
       <c r="U40" s="41">
         <v>72</v>
       </c>
       <c r="V40" s="41">
         <v>84</v>
       </c>
       <c r="W40" s="41">
         <v>75</v>
       </c>
       <c r="X40" s="41">
         <v>150</v>
       </c>
       <c r="Y40" s="41">
         <v>70</v>
       </c>
       <c r="Z40" s="15">
         <v>90</v>
       </c>
       <c r="AA40" s="15">
@@ -13106,52 +13292,55 @@
       </c>
       <c r="AG40" s="11">
         <v>71</v>
       </c>
       <c r="AH40" s="15">
         <v>72</v>
       </c>
       <c r="AI40" s="15">
         <v>107</v>
       </c>
       <c r="AJ40" s="11">
         <v>62</v>
       </c>
       <c r="AK40" s="11">
         <v>63</v>
       </c>
       <c r="AL40" s="11">
         <v>82</v>
       </c>
       <c r="AM40" s="15">
         <v>73</v>
       </c>
       <c r="AN40" s="15">
         <v>82</v>
       </c>
-    </row>
-    <row r="41" spans="1:40">
+      <c r="AO40" s="15">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="41" spans="1:41">
       <c r="A41" s="13" t="s">
         <v>23</v>
       </c>
       <c r="T41" s="41">
         <v>66</v>
       </c>
       <c r="U41" s="41">
         <v>39</v>
       </c>
       <c r="V41" s="41">
         <v>86</v>
       </c>
       <c r="W41" s="41">
         <v>133</v>
       </c>
       <c r="X41" s="41">
         <v>132</v>
       </c>
       <c r="Y41" s="41">
         <v>65</v>
       </c>
       <c r="Z41" s="15">
         <v>93</v>
       </c>
       <c r="AA41" s="15">
@@ -13174,52 +13363,55 @@
       </c>
       <c r="AG41" s="11">
         <v>96</v>
       </c>
       <c r="AH41" s="15">
         <v>81</v>
       </c>
       <c r="AI41" s="15">
         <v>86</v>
       </c>
       <c r="AJ41" s="11">
         <v>70</v>
       </c>
       <c r="AK41" s="11">
         <v>55</v>
       </c>
       <c r="AL41" s="11">
         <v>67</v>
       </c>
       <c r="AM41" s="15">
         <v>60</v>
       </c>
       <c r="AN41" s="15">
         <v>69</v>
       </c>
-    </row>
-    <row r="42" spans="1:40">
+      <c r="AO41" s="15">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="42" spans="1:41">
       <c r="A42" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T42" s="41">
         <v>159</v>
       </c>
       <c r="U42" s="41">
         <v>109</v>
       </c>
       <c r="V42" s="41">
         <v>195</v>
       </c>
       <c r="W42" s="41">
         <v>180</v>
       </c>
       <c r="X42" s="41">
         <v>203</v>
       </c>
       <c r="Y42" s="41">
         <v>132</v>
       </c>
       <c r="Z42" s="15">
         <v>211</v>
       </c>
       <c r="AA42" s="15">
@@ -13242,52 +13434,55 @@
       </c>
       <c r="AG42" s="11">
         <v>182</v>
       </c>
       <c r="AH42" s="15">
         <v>203</v>
       </c>
       <c r="AI42" s="15">
         <v>150</v>
       </c>
       <c r="AJ42" s="11">
         <v>123</v>
       </c>
       <c r="AK42" s="11">
         <v>106</v>
       </c>
       <c r="AL42" s="11">
         <v>185</v>
       </c>
       <c r="AM42" s="15">
         <v>150</v>
       </c>
       <c r="AN42" s="15">
         <v>144</v>
       </c>
-    </row>
-    <row r="43" spans="1:40">
+      <c r="AO42" s="15">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="43" spans="1:41">
       <c r="A43" s="13" t="s">
         <v>25</v>
       </c>
       <c r="T43" s="41">
         <v>216</v>
       </c>
       <c r="U43" s="41">
         <v>178</v>
       </c>
       <c r="V43" s="41">
         <v>277</v>
       </c>
       <c r="W43" s="41">
         <v>292</v>
       </c>
       <c r="X43" s="41">
         <v>251</v>
       </c>
       <c r="Y43" s="41">
         <v>253</v>
       </c>
       <c r="Z43" s="15">
         <v>258</v>
       </c>
       <c r="AA43" s="15">
@@ -13310,52 +13505,55 @@
       </c>
       <c r="AG43" s="11">
         <v>340</v>
       </c>
       <c r="AH43" s="15">
         <v>320</v>
       </c>
       <c r="AI43" s="15">
         <v>303</v>
       </c>
       <c r="AJ43" s="11">
         <v>193</v>
       </c>
       <c r="AK43" s="11">
         <v>182</v>
       </c>
       <c r="AL43" s="11">
         <v>236</v>
       </c>
       <c r="AM43" s="15">
         <v>248</v>
       </c>
       <c r="AN43" s="15">
         <v>262</v>
       </c>
-    </row>
-    <row r="44" spans="1:40">
+      <c r="AO43" s="15">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="44" spans="1:41">
       <c r="A44" s="13" t="s">
         <v>35</v>
       </c>
       <c r="T44" s="41">
         <v>85</v>
       </c>
       <c r="U44" s="41">
         <v>71</v>
       </c>
       <c r="V44" s="41">
         <v>98</v>
       </c>
       <c r="W44" s="41">
         <v>121</v>
       </c>
       <c r="X44" s="41">
         <v>114</v>
       </c>
       <c r="Y44" s="41">
         <v>91</v>
       </c>
       <c r="Z44" s="15">
         <v>88</v>
       </c>
       <c r="AA44" s="15">
@@ -13378,52 +13576,55 @@
       </c>
       <c r="AG44" s="11">
         <v>112</v>
       </c>
       <c r="AH44" s="15">
         <v>127</v>
       </c>
       <c r="AI44" s="15">
         <v>99</v>
       </c>
       <c r="AJ44" s="11">
         <v>96</v>
       </c>
       <c r="AK44" s="11">
         <v>78</v>
       </c>
       <c r="AL44" s="13">
         <v>110</v>
       </c>
       <c r="AM44" s="15">
         <v>73</v>
       </c>
       <c r="AN44" s="15">
         <v>111</v>
       </c>
-    </row>
-    <row r="45" spans="1:40">
+      <c r="AO44" s="15">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="45" spans="1:41">
       <c r="A45" s="45" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="45"/>
       <c r="C45" s="45"/>
       <c r="D45" s="45"/>
       <c r="E45" s="45"/>
       <c r="F45" s="45"/>
       <c r="G45" s="45"/>
       <c r="H45" s="45"/>
       <c r="I45" s="45"/>
       <c r="J45" s="45"/>
       <c r="K45" s="45"/>
       <c r="L45" s="45"/>
       <c r="M45" s="45"/>
       <c r="N45" s="45"/>
       <c r="O45" s="45"/>
       <c r="P45" s="45"/>
       <c r="Q45" s="45"/>
       <c r="R45" s="45"/>
       <c r="S45" s="45"/>
       <c r="T45" s="42">
         <v>75</v>
       </c>
       <c r="U45" s="42">
@@ -13463,50 +13664,53 @@
         <v>110</v>
       </c>
       <c r="AG45" s="32">
         <v>82</v>
       </c>
       <c r="AH45" s="32">
         <v>126</v>
       </c>
       <c r="AI45" s="32">
         <v>85</v>
       </c>
       <c r="AJ45" s="32">
         <v>114</v>
       </c>
       <c r="AK45" s="32">
         <v>82</v>
       </c>
       <c r="AL45" s="45">
         <v>82</v>
       </c>
       <c r="AM45" s="32">
         <v>71</v>
       </c>
       <c r="AN45" s="32">
         <v>78</v>
+      </c>
+      <c r="AO45" s="32">
+        <v>72</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="Z5:AW5"/>
     <mergeCell ref="Z7:AK7"/>
     <mergeCell ref="T7:Y7"/>
     <mergeCell ref="T24:AM24"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:S7"/>
     <mergeCell ref="T9:AM9"/>
     <mergeCell ref="T31:AM31"/>
     <mergeCell ref="AL7:AW7"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:AQ52"/>
@@ -16872,51 +17076,51 @@
       <c r="Z52" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A27:AQ27"/>
     <mergeCell ref="AL5:AQ5"/>
     <mergeCell ref="A3:AQ3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="A7:AQ7"/>
     <mergeCell ref="A20:AQ20"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BX45"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView topLeftCell="T4" workbookViewId="0">
       <selection activeCell="Z5" sqref="Z5:AW5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="19.6640625" style="13" customWidth="1"/>
     <col min="2" max="19" width="0" style="13" hidden="1" customWidth="1"/>
     <col min="20" max="16384" width="9.109375" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:76" ht="13.05" customHeight="1"/>
     <row r="2" spans="1:76" ht="13.05" customHeight="1"/>
     <row r="3" spans="1:76" ht="13.05" customHeight="1"/>
     <row r="4" spans="1:76" ht="13.05" customHeight="1"/>
     <row r="5" spans="1:76" ht="13.05" customHeight="1">
       <c r="Z5" s="62" t="s">
         <v>36</v>
       </c>
       <c r="AA5" s="62"/>
       <c r="AB5" s="62"/>
       <c r="AC5" s="62"/>
       <c r="AD5" s="62"/>
       <c r="AE5" s="62"/>
       <c r="AF5" s="62"/>
       <c r="AG5" s="62"/>
@@ -17285,50 +17489,53 @@
       </c>
       <c r="AG10" s="11">
         <v>-496</v>
       </c>
       <c r="AH10" s="11">
         <v>-482</v>
       </c>
       <c r="AI10" s="11">
         <v>-310</v>
       </c>
       <c r="AJ10" s="11">
         <v>-292</v>
       </c>
       <c r="AK10" s="11">
         <v>-333</v>
       </c>
       <c r="AL10" s="11">
         <v>-564</v>
       </c>
       <c r="AM10" s="11">
         <v>-402</v>
       </c>
       <c r="AN10" s="11">
         <v>-200</v>
       </c>
+      <c r="AO10" s="11">
+        <v>-145</v>
+      </c>
     </row>
     <row r="11" spans="1:76">
       <c r="A11" s="57" t="s">
         <v>37</v>
       </c>
       <c r="T11" s="2">
         <v>234</v>
       </c>
       <c r="U11" s="2">
         <v>153</v>
       </c>
       <c r="V11" s="2">
         <v>212</v>
       </c>
       <c r="W11" s="2">
         <v>342</v>
       </c>
       <c r="X11" s="2">
         <v>264</v>
       </c>
       <c r="Y11" s="2">
         <v>342</v>
       </c>
       <c r="Z11" s="11">
         <v>321</v>
@@ -17353,50 +17560,53 @@
       </c>
       <c r="AG11" s="11">
         <v>322</v>
       </c>
       <c r="AH11" s="11">
         <v>-19</v>
       </c>
       <c r="AI11" s="11">
         <v>80</v>
       </c>
       <c r="AJ11" s="11">
         <v>52</v>
       </c>
       <c r="AK11" s="11">
         <v>-41</v>
       </c>
       <c r="AL11" s="11">
         <v>-76</v>
       </c>
       <c r="AM11" s="11">
         <v>-229</v>
       </c>
       <c r="AN11" s="11">
         <v>-51</v>
       </c>
+      <c r="AO11" s="11">
+        <v>109</v>
+      </c>
     </row>
     <row r="12" spans="1:76">
       <c r="A12" s="57" t="s">
         <v>38</v>
       </c>
       <c r="T12" s="2">
         <v>-61</v>
       </c>
       <c r="U12" s="2">
         <v>-31</v>
       </c>
       <c r="V12" s="2">
         <v>-26</v>
       </c>
       <c r="W12" s="2">
         <v>9</v>
       </c>
       <c r="X12" s="2">
         <v>-52</v>
       </c>
       <c r="Y12" s="2">
         <v>-17</v>
       </c>
       <c r="Z12" s="11">
         <v>-22</v>
@@ -17421,50 +17631,53 @@
       </c>
       <c r="AG12" s="11">
         <v>-35</v>
       </c>
       <c r="AH12" s="11">
         <v>-24</v>
       </c>
       <c r="AI12" s="11">
         <v>-25</v>
       </c>
       <c r="AJ12" s="11">
         <v>-7</v>
       </c>
       <c r="AK12" s="11">
         <v>-6</v>
       </c>
       <c r="AL12" s="11">
         <v>-8</v>
       </c>
       <c r="AM12" s="11">
         <v>2</v>
       </c>
       <c r="AN12" s="11">
         <v>30</v>
       </c>
+      <c r="AO12" s="11">
+        <v>-45</v>
+      </c>
     </row>
     <row r="13" spans="1:76">
       <c r="A13" s="13" t="s">
         <v>18</v>
       </c>
       <c r="T13" s="2">
         <v>-30</v>
       </c>
       <c r="U13" s="2">
         <v>-29</v>
       </c>
       <c r="V13" s="2">
         <v>-11</v>
       </c>
       <c r="W13" s="2">
         <v>-37</v>
       </c>
       <c r="X13" s="2">
         <v>-6</v>
       </c>
       <c r="Y13" s="2">
         <v>-44</v>
       </c>
       <c r="Z13" s="11">
         <v>-44</v>
@@ -17489,50 +17702,53 @@
       </c>
       <c r="AG13" s="11">
         <v>-117</v>
       </c>
       <c r="AH13" s="11">
         <v>17</v>
       </c>
       <c r="AI13" s="11">
         <v>29</v>
       </c>
       <c r="AJ13" s="11">
         <v>11</v>
       </c>
       <c r="AK13" s="11">
         <v>-24</v>
       </c>
       <c r="AL13" s="11">
         <v>-50</v>
       </c>
       <c r="AM13" s="11">
         <v>-27</v>
       </c>
       <c r="AN13" s="11">
         <v>-9</v>
       </c>
+      <c r="AO13" s="11">
+        <v>-81</v>
+      </c>
     </row>
     <row r="14" spans="1:76">
       <c r="A14" s="13" t="s">
         <v>19</v>
       </c>
       <c r="T14" s="2">
         <v>-51</v>
       </c>
       <c r="U14" s="2">
         <v>-88</v>
       </c>
       <c r="V14" s="2">
         <v>-137</v>
       </c>
       <c r="W14" s="2">
         <v>-96</v>
       </c>
       <c r="X14" s="2">
         <v>-64</v>
       </c>
       <c r="Y14" s="2">
         <v>-80</v>
       </c>
       <c r="Z14" s="11">
         <v>-83</v>
@@ -17557,50 +17773,53 @@
       </c>
       <c r="AG14" s="11">
         <v>-147</v>
       </c>
       <c r="AH14" s="11">
         <v>-105</v>
       </c>
       <c r="AI14" s="11">
         <v>-64</v>
       </c>
       <c r="AJ14" s="11">
         <v>-64</v>
       </c>
       <c r="AK14" s="11">
         <v>-47</v>
       </c>
       <c r="AL14" s="11">
         <v>-120</v>
       </c>
       <c r="AM14" s="11">
         <v>-68</v>
       </c>
       <c r="AN14" s="11">
         <v>-44</v>
       </c>
+      <c r="AO14" s="11">
+        <v>-18</v>
+      </c>
     </row>
     <row r="15" spans="1:76">
       <c r="A15" s="13" t="s">
         <v>20</v>
       </c>
       <c r="T15" s="2">
         <v>-18</v>
       </c>
       <c r="U15" s="2">
         <v>-64</v>
       </c>
       <c r="V15" s="2">
         <v>-56</v>
       </c>
       <c r="W15" s="2">
         <v>-8</v>
       </c>
       <c r="X15" s="2">
         <v>-39</v>
       </c>
       <c r="Y15" s="2">
         <v>-38</v>
       </c>
       <c r="Z15" s="11">
         <v>-62</v>
@@ -17625,50 +17844,53 @@
       </c>
       <c r="AG15" s="11">
         <v>-116</v>
       </c>
       <c r="AH15" s="11">
         <v>-58</v>
       </c>
       <c r="AI15" s="11">
         <v>-29</v>
       </c>
       <c r="AJ15" s="11">
         <v>-94</v>
       </c>
       <c r="AK15" s="11">
         <v>-28</v>
       </c>
       <c r="AL15" s="11">
         <v>-55</v>
       </c>
       <c r="AM15" s="11">
         <v>-8</v>
       </c>
       <c r="AN15" s="11">
         <v>-18</v>
       </c>
+      <c r="AO15" s="11">
+        <v>-47</v>
+      </c>
     </row>
     <row r="16" spans="1:76">
       <c r="A16" s="13" t="s">
         <v>21</v>
       </c>
       <c r="T16" s="2">
         <v>5</v>
       </c>
       <c r="U16" s="2">
         <v>-44</v>
       </c>
       <c r="V16" s="2">
         <v>-56</v>
       </c>
       <c r="W16" s="2">
         <v>-79</v>
       </c>
       <c r="X16" s="2">
         <v>-60</v>
       </c>
       <c r="Y16" s="2">
         <v>-66</v>
       </c>
       <c r="Z16" s="11">
         <v>-70</v>
@@ -17693,52 +17915,55 @@
       </c>
       <c r="AG16" s="11">
         <v>-73</v>
       </c>
       <c r="AH16" s="11">
         <v>-35</v>
       </c>
       <c r="AI16" s="11">
         <v>-32</v>
       </c>
       <c r="AJ16" s="11">
         <v>-62</v>
       </c>
       <c r="AK16" s="11">
         <v>-22</v>
       </c>
       <c r="AL16" s="11">
         <v>-50</v>
       </c>
       <c r="AM16" s="11">
         <v>10</v>
       </c>
       <c r="AN16" s="11">
         <v>19</v>
       </c>
-    </row>
-    <row r="17" spans="1:40">
+      <c r="AO16" s="11">
+        <v>-16</v>
+      </c>
+    </row>
+    <row r="17" spans="1:41">
       <c r="A17" s="13" t="s">
         <v>22</v>
       </c>
       <c r="T17" s="2">
         <v>-15</v>
       </c>
       <c r="U17" s="2">
         <v>-13</v>
       </c>
       <c r="V17" s="2">
         <v>-33</v>
       </c>
       <c r="W17" s="2">
         <v>-37</v>
       </c>
       <c r="X17" s="2">
         <v>-44</v>
       </c>
       <c r="Y17" s="2">
         <v>-26</v>
       </c>
       <c r="Z17" s="11">
         <v>-28</v>
       </c>
       <c r="AA17" s="15">
@@ -17761,52 +17986,55 @@
       </c>
       <c r="AG17" s="11">
         <v>-24</v>
       </c>
       <c r="AH17" s="11">
         <v>1</v>
       </c>
       <c r="AI17" s="11">
         <v>-4</v>
       </c>
       <c r="AJ17" s="11">
         <v>10</v>
       </c>
       <c r="AK17" s="11">
         <v>-15</v>
       </c>
       <c r="AL17" s="11">
         <v>12</v>
       </c>
       <c r="AM17" s="11">
         <v>2</v>
       </c>
       <c r="AN17" s="11">
         <v>-3</v>
       </c>
-    </row>
-    <row r="18" spans="1:40">
+      <c r="AO17" s="11">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="18" spans="1:41">
       <c r="A18" s="13" t="s">
         <v>34</v>
       </c>
       <c r="T18" s="2">
         <v>-64</v>
       </c>
       <c r="U18" s="2">
         <v>-46</v>
       </c>
       <c r="V18" s="2">
         <v>-43</v>
       </c>
       <c r="W18" s="2">
         <v>-17</v>
       </c>
       <c r="X18" s="2">
         <v>-104</v>
       </c>
       <c r="Y18" s="2">
         <v>-14</v>
       </c>
       <c r="Z18" s="11">
         <v>-47</v>
       </c>
       <c r="AA18" s="15">
@@ -17829,52 +18057,55 @@
       </c>
       <c r="AG18" s="11">
         <v>-17</v>
       </c>
       <c r="AH18" s="11">
         <v>-17</v>
       </c>
       <c r="AI18" s="11">
         <v>-50</v>
       </c>
       <c r="AJ18" s="11">
         <v>-22</v>
       </c>
       <c r="AK18" s="11">
         <v>17</v>
       </c>
       <c r="AL18" s="11">
         <v>-30</v>
       </c>
       <c r="AM18" s="11">
         <v>-16</v>
       </c>
       <c r="AN18" s="11">
         <v>-33</v>
       </c>
-    </row>
-    <row r="19" spans="1:40">
+      <c r="AO18" s="11">
+        <v>-21</v>
+      </c>
+    </row>
+    <row r="19" spans="1:41">
       <c r="A19" s="13" t="s">
         <v>23</v>
       </c>
       <c r="T19" s="2">
         <v>-33</v>
       </c>
       <c r="U19" s="2">
         <v>5</v>
       </c>
       <c r="V19" s="2">
         <v>-31</v>
       </c>
       <c r="W19" s="2">
         <v>-86</v>
       </c>
       <c r="X19" s="2">
         <v>-80</v>
       </c>
       <c r="Y19" s="2">
         <v>-11</v>
       </c>
       <c r="Z19" s="11">
         <v>-26</v>
       </c>
       <c r="AA19" s="15">
@@ -17897,52 +18128,55 @@
       </c>
       <c r="AG19" s="11">
         <v>-52</v>
       </c>
       <c r="AH19" s="11">
         <v>-32</v>
       </c>
       <c r="AI19" s="11">
         <v>-12</v>
       </c>
       <c r="AJ19" s="11">
         <v>-22</v>
       </c>
       <c r="AK19" s="11">
         <v>-10</v>
       </c>
       <c r="AL19" s="11">
         <v>-15</v>
       </c>
       <c r="AM19" s="11">
         <v>-10</v>
       </c>
       <c r="AN19" s="11">
         <v>8</v>
       </c>
-    </row>
-    <row r="20" spans="1:40">
+      <c r="AO19" s="11">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:41">
       <c r="A20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T20" s="2">
         <v>-75</v>
       </c>
       <c r="U20" s="2">
         <v>-27</v>
       </c>
       <c r="V20" s="2">
         <v>-113</v>
       </c>
       <c r="W20" s="2">
         <v>-85</v>
       </c>
       <c r="X20" s="2">
         <v>-85</v>
       </c>
       <c r="Y20" s="2">
         <v>-83</v>
       </c>
       <c r="Z20" s="11">
         <v>-104</v>
       </c>
       <c r="AA20" s="15">
@@ -17965,52 +18199,55 @@
       </c>
       <c r="AG20" s="11">
         <v>-60</v>
       </c>
       <c r="AH20" s="11">
         <v>-94</v>
       </c>
       <c r="AI20" s="11">
         <v>-52</v>
       </c>
       <c r="AJ20" s="11">
         <v>-43</v>
       </c>
       <c r="AK20" s="11">
         <v>-48</v>
       </c>
       <c r="AL20" s="11">
         <v>-103</v>
       </c>
       <c r="AM20" s="11">
         <v>-27</v>
       </c>
       <c r="AN20" s="11">
         <v>-15</v>
       </c>
-    </row>
-    <row r="21" spans="1:40">
+      <c r="AO20" s="11">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="21" spans="1:41">
       <c r="A21" s="13" t="s">
         <v>25</v>
       </c>
       <c r="T21" s="2">
         <v>-72</v>
       </c>
       <c r="U21" s="2">
         <v>-48</v>
       </c>
       <c r="V21" s="2">
         <v>-58</v>
       </c>
       <c r="W21" s="2">
         <v>-82</v>
       </c>
       <c r="X21" s="2">
         <v>-39</v>
       </c>
       <c r="Y21" s="2">
         <v>-67</v>
       </c>
       <c r="Z21" s="11">
         <v>-90</v>
       </c>
       <c r="AA21" s="15">
@@ -18033,52 +18270,55 @@
       </c>
       <c r="AG21" s="11">
         <v>-101</v>
       </c>
       <c r="AH21" s="11">
         <v>-16</v>
       </c>
       <c r="AI21" s="11">
         <v>-135</v>
       </c>
       <c r="AJ21" s="11">
         <v>-31</v>
       </c>
       <c r="AK21" s="11">
         <v>-39</v>
       </c>
       <c r="AL21" s="11">
         <v>-9</v>
       </c>
       <c r="AM21" s="11">
         <v>-47</v>
       </c>
       <c r="AN21" s="11">
         <v>-4</v>
       </c>
-    </row>
-    <row r="22" spans="1:40">
+      <c r="AO21" s="11">
+        <v>-52</v>
+      </c>
+    </row>
+    <row r="22" spans="1:41">
       <c r="A22" s="13" t="s">
         <v>35</v>
       </c>
       <c r="T22" s="2">
         <v>-49</v>
       </c>
       <c r="U22" s="2">
         <v>-35</v>
       </c>
       <c r="V22" s="2">
         <v>-34</v>
       </c>
       <c r="W22" s="2">
         <v>-78</v>
       </c>
       <c r="X22" s="2">
         <v>-65</v>
       </c>
       <c r="Y22" s="2">
         <v>-45</v>
       </c>
       <c r="Z22" s="11">
         <v>-37</v>
       </c>
       <c r="AA22" s="15">
@@ -18101,52 +18341,55 @@
       </c>
       <c r="AG22" s="11">
         <v>-36</v>
       </c>
       <c r="AH22" s="11">
         <v>-57</v>
       </c>
       <c r="AI22" s="11">
         <v>-33</v>
       </c>
       <c r="AJ22" s="11">
         <v>-19</v>
       </c>
       <c r="AK22" s="11">
         <v>-36</v>
       </c>
       <c r="AL22" s="11">
         <v>-33</v>
       </c>
       <c r="AM22" s="11">
         <v>8</v>
       </c>
       <c r="AN22" s="11">
         <v>-30</v>
       </c>
-    </row>
-    <row r="23" spans="1:40">
+      <c r="AO22" s="11">
+        <v>-7</v>
+      </c>
+    </row>
+    <row r="23" spans="1:41">
       <c r="A23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="T23" s="2">
         <v>-71</v>
       </c>
       <c r="U23" s="2">
         <v>-21</v>
       </c>
       <c r="V23" s="2">
         <v>-9</v>
       </c>
       <c r="W23" s="2">
         <v>9</v>
       </c>
       <c r="X23" s="2">
         <v>-55</v>
       </c>
       <c r="Y23" s="2">
         <v>-11</v>
       </c>
       <c r="Z23" s="11">
         <v>-38</v>
       </c>
       <c r="AA23" s="15">
@@ -18169,94 +18412,97 @@
       </c>
       <c r="AG23" s="11">
         <v>-40</v>
       </c>
       <c r="AH23" s="11">
         <v>-43</v>
       </c>
       <c r="AI23" s="11">
         <v>17</v>
       </c>
       <c r="AJ23" s="11">
         <v>-1</v>
       </c>
       <c r="AK23" s="11">
         <v>-34</v>
       </c>
       <c r="AL23" s="11">
         <v>-27</v>
       </c>
       <c r="AM23" s="11">
         <v>8</v>
       </c>
       <c r="AN23" s="11">
         <v>-50</v>
       </c>
-    </row>
-    <row r="24" spans="1:40" ht="14.4" customHeight="1">
+      <c r="AO23" s="11">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="24" spans="1:41" ht="14.4" customHeight="1">
       <c r="B24" s="54"/>
       <c r="C24" s="54"/>
       <c r="D24" s="54"/>
       <c r="E24" s="54"/>
       <c r="F24" s="54"/>
       <c r="G24" s="54"/>
       <c r="H24" s="54"/>
       <c r="I24" s="54"/>
       <c r="J24" s="54"/>
       <c r="K24" s="54"/>
       <c r="L24" s="54"/>
       <c r="M24" s="54"/>
       <c r="N24" s="54"/>
       <c r="O24" s="54"/>
       <c r="P24" s="54"/>
       <c r="Q24" s="54"/>
       <c r="R24" s="54"/>
       <c r="S24" s="54"/>
       <c r="T24" s="70" t="s">
         <v>12</v>
       </c>
       <c r="U24" s="70"/>
       <c r="V24" s="70"/>
       <c r="W24" s="70"/>
       <c r="X24" s="70"/>
       <c r="Y24" s="70"/>
       <c r="Z24" s="70"/>
       <c r="AA24" s="70"/>
       <c r="AB24" s="70"/>
       <c r="AC24" s="70"/>
       <c r="AD24" s="70"/>
       <c r="AE24" s="70"/>
       <c r="AF24" s="70"/>
       <c r="AG24" s="70"/>
       <c r="AH24" s="70"/>
       <c r="AI24" s="70"/>
       <c r="AJ24" s="70"/>
       <c r="AK24" s="70"/>
       <c r="AL24" s="70"/>
       <c r="AM24" s="70"/>
     </row>
-    <row r="25" spans="1:40">
+    <row r="25" spans="1:41">
       <c r="A25" s="40" t="s">
         <v>31</v>
       </c>
       <c r="T25" s="2">
         <v>144</v>
       </c>
       <c r="U25" s="2">
         <v>-5</v>
       </c>
       <c r="V25" s="2">
         <v>84</v>
       </c>
       <c r="W25" s="2">
         <v>283</v>
       </c>
       <c r="X25" s="2">
         <v>205</v>
       </c>
       <c r="Y25" s="2">
         <v>337</v>
       </c>
       <c r="Z25" s="11">
         <v>273</v>
       </c>
       <c r="AA25" s="15">
@@ -18279,52 +18525,55 @@
       </c>
       <c r="AG25" s="11">
         <v>181</v>
       </c>
       <c r="AH25" s="11">
         <v>-104</v>
       </c>
       <c r="AI25" s="11">
         <v>97</v>
       </c>
       <c r="AJ25" s="11">
         <v>-52</v>
       </c>
       <c r="AK25" s="11">
         <v>-75</v>
       </c>
       <c r="AL25" s="11">
         <v>-38</v>
       </c>
       <c r="AM25" s="11">
         <v>-213</v>
       </c>
       <c r="AN25" s="11">
         <v>-52</v>
       </c>
-    </row>
-    <row r="26" spans="1:40">
+      <c r="AO25" s="11">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="26" spans="1:41">
       <c r="A26" s="57" t="s">
         <v>37</v>
       </c>
       <c r="T26" s="2">
         <v>236</v>
       </c>
       <c r="U26" s="2">
         <v>111</v>
       </c>
       <c r="V26" s="2">
         <v>207</v>
       </c>
       <c r="W26" s="2">
         <v>334</v>
       </c>
       <c r="X26" s="2">
         <v>296</v>
       </c>
       <c r="Y26" s="2">
         <v>343</v>
       </c>
       <c r="Z26" s="11">
         <v>344</v>
       </c>
       <c r="AA26" s="15">
@@ -18347,52 +18596,55 @@
       </c>
       <c r="AG26" s="11">
         <v>322</v>
       </c>
       <c r="AH26" s="11">
         <v>12</v>
       </c>
       <c r="AI26" s="11">
         <v>134</v>
       </c>
       <c r="AJ26" s="11">
         <v>43</v>
       </c>
       <c r="AK26" s="11">
         <v>-73</v>
       </c>
       <c r="AL26" s="11">
         <v>13</v>
       </c>
       <c r="AM26" s="11">
         <v>-215</v>
       </c>
       <c r="AN26" s="11">
         <v>-43</v>
       </c>
-    </row>
-    <row r="27" spans="1:40">
+      <c r="AO26" s="11">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="27" spans="1:41">
       <c r="A27" s="57" t="s">
         <v>38</v>
       </c>
       <c r="T27" s="2">
         <v>-56</v>
       </c>
       <c r="U27" s="2">
         <v>-20</v>
       </c>
       <c r="V27" s="2">
         <v>-17</v>
       </c>
       <c r="W27" s="2">
         <v>6</v>
       </c>
       <c r="X27" s="2">
         <v>-48</v>
       </c>
       <c r="Y27" s="2">
         <v>-6</v>
       </c>
       <c r="Z27" s="11">
         <v>-19</v>
       </c>
       <c r="AA27" s="15">
@@ -18415,52 +18667,55 @@
       </c>
       <c r="AG27" s="11">
         <v>-23</v>
       </c>
       <c r="AH27" s="11">
         <v>-24</v>
       </c>
       <c r="AI27" s="11">
         <v>-10</v>
       </c>
       <c r="AJ27" s="11">
         <v>-11</v>
       </c>
       <c r="AK27" s="11">
         <v>4</v>
       </c>
       <c r="AL27" s="11">
         <v>6</v>
       </c>
       <c r="AM27" s="11">
         <v>10</v>
       </c>
       <c r="AN27" s="11">
         <v>30</v>
       </c>
-    </row>
-    <row r="28" spans="1:40">
+      <c r="AO27" s="11">
+        <v>-41</v>
+      </c>
+    </row>
+    <row r="28" spans="1:41">
       <c r="A28" s="13" t="s">
         <v>19</v>
       </c>
       <c r="T28" s="2">
         <v>-8</v>
       </c>
       <c r="U28" s="2">
         <v>-45</v>
       </c>
       <c r="V28" s="2">
         <v>-71</v>
       </c>
       <c r="W28" s="2">
         <v>-79</v>
       </c>
       <c r="X28" s="2">
         <v>-39</v>
       </c>
       <c r="Y28" s="2">
         <v>-20</v>
       </c>
       <c r="Z28" s="11">
         <v>-40</v>
       </c>
       <c r="AA28" s="15">
@@ -18483,52 +18738,55 @@
       </c>
       <c r="AG28" s="11">
         <v>-59</v>
       </c>
       <c r="AH28" s="11">
         <v>-43</v>
       </c>
       <c r="AI28" s="11">
         <v>-71</v>
       </c>
       <c r="AJ28" s="11">
         <v>-20</v>
       </c>
       <c r="AK28" s="11">
         <v>-20</v>
       </c>
       <c r="AL28" s="11">
         <v>-56</v>
       </c>
       <c r="AM28" s="11">
         <v>-14</v>
       </c>
       <c r="AN28" s="11">
         <v>-19</v>
       </c>
-    </row>
-    <row r="29" spans="1:40">
+      <c r="AO28" s="11">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:41">
       <c r="A29" s="13" t="s">
         <v>20</v>
       </c>
       <c r="T29" s="2">
         <v>6</v>
       </c>
       <c r="U29" s="2">
         <v>-50</v>
       </c>
       <c r="V29" s="2">
         <v>-39</v>
       </c>
       <c r="W29" s="2">
         <v>20</v>
       </c>
       <c r="X29" s="2">
         <v>34</v>
       </c>
       <c r="Y29" s="2">
         <v>2</v>
       </c>
       <c r="Z29" s="11">
         <v>-2</v>
       </c>
       <c r="AA29" s="15">
@@ -18551,52 +18809,55 @@
       </c>
       <c r="AG29" s="11">
         <v>-45</v>
       </c>
       <c r="AH29" s="11">
         <v>-25</v>
       </c>
       <c r="AI29" s="11">
         <v>16</v>
       </c>
       <c r="AJ29" s="11">
         <v>-60</v>
       </c>
       <c r="AK29" s="11">
         <v>25</v>
       </c>
       <c r="AL29" s="11">
         <v>-22</v>
       </c>
       <c r="AM29" s="11">
         <v>8</v>
       </c>
       <c r="AN29" s="11" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="30" spans="1:40">
+      <c r="AO29" s="11" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="30" spans="1:41">
       <c r="A30" s="13" t="s">
         <v>26</v>
       </c>
       <c r="T30" s="2">
         <v>-34</v>
       </c>
       <c r="U30" s="2">
         <v>-1</v>
       </c>
       <c r="V30" s="2">
         <v>4</v>
       </c>
       <c r="W30" s="2">
         <v>2</v>
       </c>
       <c r="X30" s="2">
         <v>-38</v>
       </c>
       <c r="Y30" s="2">
         <v>18</v>
       </c>
       <c r="Z30" s="11">
         <v>-10</v>
       </c>
       <c r="AA30" s="15">
@@ -18617,94 +18878,97 @@
       <c r="AF30" s="11">
         <v>-42</v>
       </c>
       <c r="AG30" s="11">
         <v>-14</v>
       </c>
       <c r="AH30" s="11">
         <v>-24</v>
       </c>
       <c r="AI30" s="11">
         <v>28</v>
       </c>
       <c r="AJ30" s="2"/>
       <c r="AK30" s="11">
         <v>-11</v>
       </c>
       <c r="AL30" s="11">
         <v>21</v>
       </c>
       <c r="AM30" s="11">
         <v>-2</v>
       </c>
       <c r="AN30" s="11">
         <v>-20</v>
       </c>
-    </row>
-    <row r="31" spans="1:40" ht="14.4" customHeight="1">
+      <c r="AO30" s="11">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="31" spans="1:41" ht="14.4" customHeight="1">
       <c r="B31" s="54"/>
       <c r="C31" s="54"/>
       <c r="D31" s="54"/>
       <c r="E31" s="54"/>
       <c r="F31" s="54"/>
       <c r="G31" s="54"/>
       <c r="H31" s="54"/>
       <c r="I31" s="54"/>
       <c r="J31" s="54"/>
       <c r="K31" s="54"/>
       <c r="L31" s="54"/>
       <c r="M31" s="54"/>
       <c r="N31" s="54"/>
       <c r="O31" s="54"/>
       <c r="P31" s="54"/>
       <c r="Q31" s="54"/>
       <c r="R31" s="54"/>
       <c r="S31" s="54"/>
       <c r="T31" s="70" t="s">
         <v>11</v>
       </c>
       <c r="U31" s="70"/>
       <c r="V31" s="70"/>
       <c r="W31" s="70"/>
       <c r="X31" s="70"/>
       <c r="Y31" s="70"/>
       <c r="Z31" s="70"/>
       <c r="AA31" s="70"/>
       <c r="AB31" s="70"/>
       <c r="AC31" s="70"/>
       <c r="AD31" s="70"/>
       <c r="AE31" s="70"/>
       <c r="AF31" s="70"/>
       <c r="AG31" s="70"/>
       <c r="AH31" s="70"/>
       <c r="AI31" s="70"/>
       <c r="AJ31" s="70"/>
       <c r="AK31" s="70"/>
       <c r="AL31" s="70"/>
       <c r="AM31" s="70"/>
     </row>
-    <row r="32" spans="1:40">
+    <row r="32" spans="1:41">
       <c r="A32" s="40" t="s">
         <v>31</v>
       </c>
       <c r="T32" s="2">
         <v>-444</v>
       </c>
       <c r="U32" s="2">
         <v>-283</v>
       </c>
       <c r="V32" s="2">
         <v>-479</v>
       </c>
       <c r="W32" s="2">
         <v>-528</v>
       </c>
       <c r="X32" s="2">
         <v>-634</v>
       </c>
       <c r="Y32" s="2">
         <v>-497</v>
       </c>
       <c r="Z32" s="11">
         <v>-603</v>
       </c>
       <c r="AA32" s="15">
@@ -18727,52 +18991,55 @@
       </c>
       <c r="AG32" s="11">
         <v>-677</v>
       </c>
       <c r="AH32" s="15">
         <v>-378</v>
       </c>
       <c r="AI32" s="15">
         <v>-407</v>
       </c>
       <c r="AJ32" s="11">
         <v>-240</v>
       </c>
       <c r="AK32" s="11">
         <v>-258</v>
       </c>
       <c r="AL32" s="11">
         <v>-526</v>
       </c>
       <c r="AM32" s="15">
         <v>-189</v>
       </c>
       <c r="AN32" s="11">
         <v>-148</v>
       </c>
-    </row>
-    <row r="33" spans="1:40">
+      <c r="AO32" s="15">
+        <v>-244</v>
+      </c>
+    </row>
+    <row r="33" spans="1:41">
       <c r="A33" s="57" t="s">
         <v>37</v>
       </c>
       <c r="T33" s="2">
         <v>-2</v>
       </c>
       <c r="U33" s="2">
         <v>42</v>
       </c>
       <c r="V33" s="2">
         <v>5</v>
       </c>
       <c r="W33" s="2">
         <v>8</v>
       </c>
       <c r="X33" s="2">
         <v>-32</v>
       </c>
       <c r="Y33" s="2">
         <v>-1</v>
       </c>
       <c r="Z33" s="11">
         <v>-23</v>
       </c>
       <c r="AA33" s="15">
@@ -18795,52 +19062,55 @@
       </c>
       <c r="AG33" s="11" t="s">
         <v>30</v>
       </c>
       <c r="AH33" s="15">
         <v>-31</v>
       </c>
       <c r="AI33" s="15">
         <v>-54</v>
       </c>
       <c r="AJ33" s="11">
         <v>9</v>
       </c>
       <c r="AK33" s="11">
         <v>32</v>
       </c>
       <c r="AL33" s="11">
         <v>-89</v>
       </c>
       <c r="AM33" s="15">
         <v>-14</v>
       </c>
       <c r="AN33" s="11">
         <v>-8</v>
       </c>
-    </row>
-    <row r="34" spans="1:40">
+      <c r="AO33" s="15">
+        <v>-21</v>
+      </c>
+    </row>
+    <row r="34" spans="1:41">
       <c r="A34" s="57" t="s">
         <v>38</v>
       </c>
       <c r="T34" s="2">
         <v>-5</v>
       </c>
       <c r="U34" s="2">
         <v>-11</v>
       </c>
       <c r="V34" s="2">
         <v>-9</v>
       </c>
       <c r="W34" s="2">
         <v>3</v>
       </c>
       <c r="X34" s="2">
         <v>-4</v>
       </c>
       <c r="Y34" s="2">
         <v>-11</v>
       </c>
       <c r="Z34" s="11">
         <v>-3</v>
       </c>
       <c r="AA34" s="15">
@@ -18863,52 +19133,55 @@
       </c>
       <c r="AG34" s="11">
         <v>-12</v>
       </c>
       <c r="AH34" s="15" t="s">
         <v>30</v>
       </c>
       <c r="AI34" s="15">
         <v>-15</v>
       </c>
       <c r="AJ34" s="11">
         <v>4</v>
       </c>
       <c r="AK34" s="11">
         <v>-10</v>
       </c>
       <c r="AL34" s="11">
         <v>-14</v>
       </c>
       <c r="AM34" s="15">
         <v>-8</v>
       </c>
       <c r="AN34" s="2" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="35" spans="1:40">
+      <c r="AO34" s="15">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="35" spans="1:41">
       <c r="A35" s="13" t="s">
         <v>18</v>
       </c>
       <c r="T35" s="2">
         <v>-30</v>
       </c>
       <c r="U35" s="2">
         <v>-29</v>
       </c>
       <c r="V35" s="2">
         <v>-11</v>
       </c>
       <c r="W35" s="2">
         <v>-37</v>
       </c>
       <c r="X35" s="2">
         <v>-6</v>
       </c>
       <c r="Y35" s="2">
         <v>-44</v>
       </c>
       <c r="Z35" s="11">
         <v>-44</v>
       </c>
       <c r="AA35" s="15">
@@ -18931,52 +19204,55 @@
       </c>
       <c r="AG35" s="11">
         <v>-117</v>
       </c>
       <c r="AH35" s="15">
         <v>17</v>
       </c>
       <c r="AI35" s="15">
         <v>29</v>
       </c>
       <c r="AJ35" s="11">
         <v>11</v>
       </c>
       <c r="AK35" s="11">
         <v>-24</v>
       </c>
       <c r="AL35" s="11">
         <v>-50</v>
       </c>
       <c r="AM35" s="15">
         <v>-27</v>
       </c>
       <c r="AN35" s="11">
         <v>-9</v>
       </c>
-    </row>
-    <row r="36" spans="1:40">
+      <c r="AO35" s="15">
+        <v>-81</v>
+      </c>
+    </row>
+    <row r="36" spans="1:41">
       <c r="A36" s="13" t="s">
         <v>19</v>
       </c>
       <c r="T36" s="2">
         <v>-43</v>
       </c>
       <c r="U36" s="2">
         <v>-43</v>
       </c>
       <c r="V36" s="2">
         <v>-66</v>
       </c>
       <c r="W36" s="2">
         <v>-17</v>
       </c>
       <c r="X36" s="2">
         <v>-25</v>
       </c>
       <c r="Y36" s="2">
         <v>-60</v>
       </c>
       <c r="Z36" s="11">
         <v>-43</v>
       </c>
       <c r="AA36" s="15">
@@ -18999,52 +19275,55 @@
       </c>
       <c r="AG36" s="11">
         <v>-88</v>
       </c>
       <c r="AH36" s="15">
         <v>-62</v>
       </c>
       <c r="AI36" s="15">
         <v>7</v>
       </c>
       <c r="AJ36" s="11">
         <v>-44</v>
       </c>
       <c r="AK36" s="11">
         <v>-27</v>
       </c>
       <c r="AL36" s="11">
         <v>-64</v>
       </c>
       <c r="AM36" s="15">
         <v>-54</v>
       </c>
       <c r="AN36" s="11">
         <v>-25</v>
       </c>
-    </row>
-    <row r="37" spans="1:40">
+      <c r="AO36" s="15">
+        <v>-34</v>
+      </c>
+    </row>
+    <row r="37" spans="1:41">
       <c r="A37" s="13" t="s">
         <v>20</v>
       </c>
       <c r="T37" s="2">
         <v>-24</v>
       </c>
       <c r="U37" s="2">
         <v>-14</v>
       </c>
       <c r="V37" s="2">
         <v>-17</v>
       </c>
       <c r="W37" s="2">
         <v>-28</v>
       </c>
       <c r="X37" s="2">
         <v>-73</v>
       </c>
       <c r="Y37" s="2">
         <v>-40</v>
       </c>
       <c r="Z37" s="11">
         <v>-60</v>
       </c>
       <c r="AA37" s="15">
@@ -19067,52 +19346,55 @@
       </c>
       <c r="AG37" s="11">
         <v>-71</v>
       </c>
       <c r="AH37" s="15">
         <v>-33</v>
       </c>
       <c r="AI37" s="15">
         <v>-45</v>
       </c>
       <c r="AJ37" s="11">
         <v>-34</v>
       </c>
       <c r="AK37" s="11">
         <v>-53</v>
       </c>
       <c r="AL37" s="11">
         <v>-33</v>
       </c>
       <c r="AM37" s="15">
         <v>-16</v>
       </c>
       <c r="AN37" s="11">
         <v>-18</v>
       </c>
-    </row>
-    <row r="38" spans="1:40">
+      <c r="AO37" s="15">
+        <v>-47</v>
+      </c>
+    </row>
+    <row r="38" spans="1:41">
       <c r="A38" s="13" t="s">
         <v>21</v>
       </c>
       <c r="T38" s="2">
         <v>5</v>
       </c>
       <c r="U38" s="2">
         <v>-44</v>
       </c>
       <c r="V38" s="2">
         <v>-56</v>
       </c>
       <c r="W38" s="2">
         <v>-79</v>
       </c>
       <c r="X38" s="2">
         <v>-60</v>
       </c>
       <c r="Y38" s="2">
         <v>-66</v>
       </c>
       <c r="Z38" s="11">
         <v>-70</v>
       </c>
       <c r="AA38" s="15">
@@ -19135,52 +19417,55 @@
       </c>
       <c r="AG38" s="11">
         <v>-73</v>
       </c>
       <c r="AH38" s="15">
         <v>-35</v>
       </c>
       <c r="AI38" s="15">
         <v>-32</v>
       </c>
       <c r="AJ38" s="11">
         <v>-62</v>
       </c>
       <c r="AK38" s="11">
         <v>-22</v>
       </c>
       <c r="AL38" s="11">
         <v>-50</v>
       </c>
       <c r="AM38" s="15">
         <v>10</v>
       </c>
       <c r="AN38" s="11">
         <v>19</v>
       </c>
-    </row>
-    <row r="39" spans="1:40">
+      <c r="AO38" s="15">
+        <v>-16</v>
+      </c>
+    </row>
+    <row r="39" spans="1:41">
       <c r="A39" s="13" t="s">
         <v>22</v>
       </c>
       <c r="T39" s="2">
         <v>-15</v>
       </c>
       <c r="U39" s="2">
         <v>-13</v>
       </c>
       <c r="V39" s="2">
         <v>-33</v>
       </c>
       <c r="W39" s="2">
         <v>-37</v>
       </c>
       <c r="X39" s="2">
         <v>-44</v>
       </c>
       <c r="Y39" s="2">
         <v>-26</v>
       </c>
       <c r="Z39" s="11">
         <v>-28</v>
       </c>
       <c r="AA39" s="15">
@@ -19203,52 +19488,55 @@
       </c>
       <c r="AG39" s="11">
         <v>-24</v>
       </c>
       <c r="AH39" s="15">
         <v>1</v>
       </c>
       <c r="AI39" s="15">
         <v>-4</v>
       </c>
       <c r="AJ39" s="11">
         <v>10</v>
       </c>
       <c r="AK39" s="11">
         <v>-15</v>
       </c>
       <c r="AL39" s="11">
         <v>12</v>
       </c>
       <c r="AM39" s="15">
         <v>2</v>
       </c>
       <c r="AN39" s="11">
         <v>-3</v>
       </c>
-    </row>
-    <row r="40" spans="1:40">
+      <c r="AO39" s="15">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="40" spans="1:41">
       <c r="A40" s="13" t="s">
         <v>34</v>
       </c>
       <c r="T40" s="2">
         <v>-64</v>
       </c>
       <c r="U40" s="2">
         <v>-46</v>
       </c>
       <c r="V40" s="2">
         <v>-43</v>
       </c>
       <c r="W40" s="2">
         <v>-17</v>
       </c>
       <c r="X40" s="2">
         <v>-104</v>
       </c>
       <c r="Y40" s="2">
         <v>-14</v>
       </c>
       <c r="Z40" s="11">
         <v>-47</v>
       </c>
       <c r="AA40" s="15">
@@ -19271,52 +19559,55 @@
       </c>
       <c r="AG40" s="11">
         <v>-17</v>
       </c>
       <c r="AH40" s="15">
         <v>-17</v>
       </c>
       <c r="AI40" s="15">
         <v>-50</v>
       </c>
       <c r="AJ40" s="11">
         <v>-22</v>
       </c>
       <c r="AK40" s="11">
         <v>17</v>
       </c>
       <c r="AL40" s="11">
         <v>-30</v>
       </c>
       <c r="AM40" s="15">
         <v>-16</v>
       </c>
       <c r="AN40" s="11">
         <v>-33</v>
       </c>
-    </row>
-    <row r="41" spans="1:40">
+      <c r="AO40" s="15">
+        <v>-21</v>
+      </c>
+    </row>
+    <row r="41" spans="1:41">
       <c r="A41" s="13" t="s">
         <v>23</v>
       </c>
       <c r="T41" s="2">
         <v>-33</v>
       </c>
       <c r="U41" s="2">
         <v>5</v>
       </c>
       <c r="V41" s="2">
         <v>-31</v>
       </c>
       <c r="W41" s="2">
         <v>-86</v>
       </c>
       <c r="X41" s="2">
         <v>-80</v>
       </c>
       <c r="Y41" s="2">
         <v>-11</v>
       </c>
       <c r="Z41" s="11">
         <v>-26</v>
       </c>
       <c r="AA41" s="15">
@@ -19339,52 +19630,55 @@
       </c>
       <c r="AG41" s="11">
         <v>-52</v>
       </c>
       <c r="AH41" s="15">
         <v>-32</v>
       </c>
       <c r="AI41" s="15">
         <v>-12</v>
       </c>
       <c r="AJ41" s="11">
         <v>-22</v>
       </c>
       <c r="AK41" s="11">
         <v>-10</v>
       </c>
       <c r="AL41" s="11">
         <v>-15</v>
       </c>
       <c r="AM41" s="15">
         <v>-10</v>
       </c>
       <c r="AN41" s="11">
         <v>8</v>
       </c>
-    </row>
-    <row r="42" spans="1:40">
+      <c r="AO41" s="15">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="42" spans="1:41">
       <c r="A42" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T42" s="2">
         <v>-75</v>
       </c>
       <c r="U42" s="2">
         <v>-27</v>
       </c>
       <c r="V42" s="2">
         <v>-113</v>
       </c>
       <c r="W42" s="2">
         <v>-85</v>
       </c>
       <c r="X42" s="2">
         <v>-85</v>
       </c>
       <c r="Y42" s="2">
         <v>-83</v>
       </c>
       <c r="Z42" s="11">
         <v>-104</v>
       </c>
       <c r="AA42" s="15">
@@ -19407,52 +19701,55 @@
       </c>
       <c r="AG42" s="11">
         <v>-60</v>
       </c>
       <c r="AH42" s="15">
         <v>-94</v>
       </c>
       <c r="AI42" s="15">
         <v>-52</v>
       </c>
       <c r="AJ42" s="11">
         <v>-43</v>
       </c>
       <c r="AK42" s="11">
         <v>-48</v>
       </c>
       <c r="AL42" s="11">
         <v>-103</v>
       </c>
       <c r="AM42" s="15">
         <v>-27</v>
       </c>
       <c r="AN42" s="11">
         <v>-15</v>
       </c>
-    </row>
-    <row r="43" spans="1:40">
+      <c r="AO42" s="15">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="43" spans="1:41">
       <c r="A43" s="13" t="s">
         <v>25</v>
       </c>
       <c r="T43" s="2">
         <v>-72</v>
       </c>
       <c r="U43" s="2">
         <v>-48</v>
       </c>
       <c r="V43" s="2">
         <v>-58</v>
       </c>
       <c r="W43" s="2">
         <v>-82</v>
       </c>
       <c r="X43" s="2">
         <v>-39</v>
       </c>
       <c r="Y43" s="2">
         <v>-67</v>
       </c>
       <c r="Z43" s="11">
         <v>-90</v>
       </c>
       <c r="AA43" s="15">
@@ -19475,52 +19772,55 @@
       </c>
       <c r="AG43" s="11">
         <v>-101</v>
       </c>
       <c r="AH43" s="15">
         <v>-16</v>
       </c>
       <c r="AI43" s="15">
         <v>-135</v>
       </c>
       <c r="AJ43" s="11">
         <v>-31</v>
       </c>
       <c r="AK43" s="11">
         <v>-39</v>
       </c>
       <c r="AL43" s="11">
         <v>-9</v>
       </c>
       <c r="AM43" s="15">
         <v>-47</v>
       </c>
       <c r="AN43" s="11">
         <v>-4</v>
       </c>
-    </row>
-    <row r="44" spans="1:40">
+      <c r="AO43" s="15">
+        <v>-52</v>
+      </c>
+    </row>
+    <row r="44" spans="1:41">
       <c r="A44" s="13" t="s">
         <v>35</v>
       </c>
       <c r="T44" s="2">
         <v>-49</v>
       </c>
       <c r="U44" s="2">
         <v>-35</v>
       </c>
       <c r="V44" s="2">
         <v>-34</v>
       </c>
       <c r="W44" s="2">
         <v>-78</v>
       </c>
       <c r="X44" s="2">
         <v>-65</v>
       </c>
       <c r="Y44" s="2">
         <v>-45</v>
       </c>
       <c r="Z44" s="2">
         <v>-37</v>
       </c>
       <c r="AA44" s="15">
@@ -19543,52 +19843,55 @@
       </c>
       <c r="AG44" s="11">
         <v>-36</v>
       </c>
       <c r="AH44" s="15">
         <v>-57</v>
       </c>
       <c r="AI44" s="15">
         <v>-33</v>
       </c>
       <c r="AJ44" s="11">
         <v>-19</v>
       </c>
       <c r="AK44" s="11">
         <v>-36</v>
       </c>
       <c r="AL44" s="11">
         <v>-33</v>
       </c>
       <c r="AM44" s="15">
         <v>8</v>
       </c>
       <c r="AN44" s="11">
         <v>-30</v>
       </c>
-    </row>
-    <row r="45" spans="1:40">
+      <c r="AO44" s="15">
+        <v>-7</v>
+      </c>
+    </row>
+    <row r="45" spans="1:41">
       <c r="A45" s="45" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="45"/>
       <c r="C45" s="45"/>
       <c r="D45" s="45"/>
       <c r="E45" s="45"/>
       <c r="F45" s="45"/>
       <c r="G45" s="45"/>
       <c r="H45" s="45"/>
       <c r="I45" s="45"/>
       <c r="J45" s="45"/>
       <c r="K45" s="45"/>
       <c r="L45" s="45"/>
       <c r="M45" s="45"/>
       <c r="N45" s="45"/>
       <c r="O45" s="45"/>
       <c r="P45" s="45"/>
       <c r="Q45" s="45"/>
       <c r="R45" s="45"/>
       <c r="S45" s="45"/>
       <c r="T45" s="3">
         <v>-37</v>
       </c>
       <c r="U45" s="3">
@@ -19628,50 +19931,53 @@
         <v>-28</v>
       </c>
       <c r="AG45" s="32">
         <v>-26</v>
       </c>
       <c r="AH45" s="32">
         <v>-19</v>
       </c>
       <c r="AI45" s="32">
         <v>-11</v>
       </c>
       <c r="AJ45" s="32">
         <v>3</v>
       </c>
       <c r="AK45" s="32">
         <v>-23</v>
       </c>
       <c r="AL45" s="32">
         <v>-48</v>
       </c>
       <c r="AM45" s="32">
         <v>10</v>
       </c>
       <c r="AN45" s="32">
         <v>-30</v>
+      </c>
+      <c r="AO45" s="32" t="s">
+        <v>30</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="Z5:AW5"/>
     <mergeCell ref="AL7:AW7"/>
     <mergeCell ref="Z7:AK7"/>
     <mergeCell ref="T7:Y7"/>
     <mergeCell ref="T31:AM31"/>
     <mergeCell ref="T24:AM24"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:S7"/>
     <mergeCell ref="T9:AM9"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">