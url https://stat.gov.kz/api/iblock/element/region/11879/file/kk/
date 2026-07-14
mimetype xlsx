--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -13,51 +13,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-792" yWindow="132" windowWidth="23256" windowHeight="13176" firstSheet="2" activeTab="3"/>
+    <workbookView xWindow="-792" yWindow="132" windowWidth="23256" windowHeight="13176" firstSheet="2" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="Келгендер" sheetId="1" r:id="rId1"/>
     <sheet name="Келгендер шілде 2024-2026" sheetId="5" r:id="rId2"/>
     <sheet name="Кеткендер" sheetId="6" r:id="rId3"/>
     <sheet name="Кеткендер шілде 2024-2026" sheetId="2" r:id="rId4"/>
     <sheet name="Ішкі көші-қонның айырымы" sheetId="4" r:id="rId5"/>
     <sheet name="Ішкі көші қон айырым 2024-2026 " sheetId="7" r:id="rId6"/>
   </sheets>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="503" uniqueCount="39">
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
@@ -4935,50 +4935,53 @@
       </c>
       <c r="AH10" s="11">
         <v>3532</v>
       </c>
       <c r="AI10" s="11">
         <v>3102</v>
       </c>
       <c r="AJ10" s="11">
         <v>2672</v>
       </c>
       <c r="AK10" s="11">
         <v>2309</v>
       </c>
       <c r="AL10" s="15">
         <v>2861</v>
       </c>
       <c r="AM10" s="11">
         <v>2835</v>
       </c>
       <c r="AN10" s="11">
         <v>3169</v>
       </c>
       <c r="AO10" s="11">
         <v>2718</v>
       </c>
+      <c r="AP10" s="11">
+        <v>2207</v>
+      </c>
     </row>
     <row r="11" spans="1:62">
       <c r="A11" s="57" t="s">
         <v>37</v>
       </c>
       <c r="T11" s="41">
         <v>1359</v>
       </c>
       <c r="U11" s="41">
         <v>1237</v>
       </c>
       <c r="V11" s="41">
         <v>1732</v>
       </c>
       <c r="W11" s="41">
         <v>1859</v>
       </c>
       <c r="X11" s="41">
         <v>1639</v>
       </c>
       <c r="Y11" s="41">
         <v>1452</v>
       </c>
       <c r="Z11" s="11">
         <v>1643</v>
@@ -5006,50 +5009,53 @@
       </c>
       <c r="AH11" s="11">
         <v>1667</v>
       </c>
       <c r="AI11" s="11">
         <v>1540</v>
       </c>
       <c r="AJ11" s="11">
         <v>1315</v>
       </c>
       <c r="AK11" s="11">
         <v>1142</v>
       </c>
       <c r="AL11" s="15">
         <v>1426</v>
       </c>
       <c r="AM11" s="11">
         <v>1292</v>
       </c>
       <c r="AN11" s="11">
         <v>1464</v>
       </c>
       <c r="AO11" s="11">
         <v>1333</v>
       </c>
+      <c r="AP11" s="11">
+        <v>1070</v>
+      </c>
     </row>
     <row r="12" spans="1:62">
       <c r="A12" s="57" t="s">
         <v>38</v>
       </c>
       <c r="T12" s="41">
         <v>76</v>
       </c>
       <c r="U12" s="41">
         <v>112</v>
       </c>
       <c r="V12" s="41">
         <v>162</v>
       </c>
       <c r="W12" s="41">
         <v>124</v>
       </c>
       <c r="X12" s="41">
         <v>113</v>
       </c>
       <c r="Y12" s="41">
         <v>93</v>
       </c>
       <c r="Z12" s="11">
         <v>104</v>
@@ -5077,50 +5083,53 @@
       </c>
       <c r="AH12" s="11">
         <v>142</v>
       </c>
       <c r="AI12" s="11">
         <v>139</v>
       </c>
       <c r="AJ12" s="11">
         <v>128</v>
       </c>
       <c r="AK12" s="11">
         <v>103</v>
       </c>
       <c r="AL12" s="15">
         <v>165</v>
       </c>
       <c r="AM12" s="11">
         <v>172</v>
       </c>
       <c r="AN12" s="11">
         <v>172</v>
       </c>
       <c r="AO12" s="11">
         <v>108</v>
       </c>
+      <c r="AP12" s="11">
+        <v>116</v>
+      </c>
     </row>
     <row r="13" spans="1:62">
       <c r="A13" s="13" t="s">
         <v>18</v>
       </c>
       <c r="T13" s="41">
         <v>198</v>
       </c>
       <c r="U13" s="41">
         <v>175</v>
       </c>
       <c r="V13" s="41">
         <v>271</v>
       </c>
       <c r="W13" s="41">
         <v>287</v>
       </c>
       <c r="X13" s="41">
         <v>256</v>
       </c>
       <c r="Y13" s="41">
         <v>224</v>
       </c>
       <c r="Z13" s="11">
         <v>244</v>
@@ -5148,50 +5157,53 @@
       </c>
       <c r="AH13" s="11">
         <v>359</v>
       </c>
       <c r="AI13" s="11">
         <v>290</v>
       </c>
       <c r="AJ13" s="11">
         <v>208</v>
       </c>
       <c r="AK13" s="11">
         <v>196</v>
       </c>
       <c r="AL13" s="15">
         <v>226</v>
       </c>
       <c r="AM13" s="11">
         <v>222</v>
       </c>
       <c r="AN13" s="11">
         <v>259</v>
       </c>
       <c r="AO13" s="11">
         <v>194</v>
       </c>
+      <c r="AP13" s="11">
+        <v>180</v>
+      </c>
     </row>
     <row r="14" spans="1:62">
       <c r="A14" s="13" t="s">
         <v>19</v>
       </c>
       <c r="T14" s="41">
         <v>114</v>
       </c>
       <c r="U14" s="41">
         <v>98</v>
       </c>
       <c r="V14" s="41">
         <v>122</v>
       </c>
       <c r="W14" s="41">
         <v>180</v>
       </c>
       <c r="X14" s="41">
         <v>145</v>
       </c>
       <c r="Y14" s="41">
         <v>162</v>
       </c>
       <c r="Z14" s="11">
         <v>163</v>
@@ -5219,50 +5231,53 @@
       </c>
       <c r="AH14" s="11">
         <v>142</v>
       </c>
       <c r="AI14" s="11">
         <v>195</v>
       </c>
       <c r="AJ14" s="11">
         <v>171</v>
       </c>
       <c r="AK14" s="11">
         <v>133</v>
       </c>
       <c r="AL14" s="15">
         <v>149</v>
       </c>
       <c r="AM14" s="11">
         <v>169</v>
       </c>
       <c r="AN14" s="11">
         <v>207</v>
       </c>
       <c r="AO14" s="11">
         <v>180</v>
       </c>
+      <c r="AP14" s="11">
+        <v>123</v>
+      </c>
     </row>
     <row r="15" spans="1:62">
       <c r="A15" s="13" t="s">
         <v>20</v>
       </c>
       <c r="T15" s="41">
         <v>145</v>
       </c>
       <c r="U15" s="41">
         <v>104</v>
       </c>
       <c r="V15" s="41">
         <v>204</v>
       </c>
       <c r="W15" s="41">
         <v>221</v>
       </c>
       <c r="X15" s="41">
         <v>162</v>
       </c>
       <c r="Y15" s="41">
         <v>145</v>
       </c>
       <c r="Z15" s="11">
         <v>156</v>
@@ -5290,50 +5305,53 @@
       </c>
       <c r="AH15" s="11">
         <v>264</v>
       </c>
       <c r="AI15" s="11">
         <v>193</v>
       </c>
       <c r="AJ15" s="11">
         <v>124</v>
       </c>
       <c r="AK15" s="11">
         <v>134</v>
       </c>
       <c r="AL15" s="15">
         <v>148</v>
       </c>
       <c r="AM15" s="11">
         <v>165</v>
       </c>
       <c r="AN15" s="11">
         <v>177</v>
       </c>
       <c r="AO15" s="11">
         <v>165</v>
       </c>
+      <c r="AP15" s="11">
+        <v>138</v>
+      </c>
     </row>
     <row r="16" spans="1:62">
       <c r="A16" s="13" t="s">
         <v>21</v>
       </c>
       <c r="T16" s="41">
         <v>61</v>
       </c>
       <c r="U16" s="41">
         <v>54</v>
       </c>
       <c r="V16" s="41">
         <v>77</v>
       </c>
       <c r="W16" s="41">
         <v>62</v>
       </c>
       <c r="X16" s="41">
         <v>71</v>
       </c>
       <c r="Y16" s="41">
         <v>50</v>
       </c>
       <c r="Z16" s="11">
         <v>77</v>
@@ -5361,52 +5379,55 @@
       </c>
       <c r="AH16" s="11">
         <v>107</v>
       </c>
       <c r="AI16" s="11">
         <v>58</v>
       </c>
       <c r="AJ16" s="11">
         <v>61</v>
       </c>
       <c r="AK16" s="11">
         <v>67</v>
       </c>
       <c r="AL16" s="15">
         <v>91</v>
       </c>
       <c r="AM16" s="11">
         <v>116</v>
       </c>
       <c r="AN16" s="11">
         <v>118</v>
       </c>
       <c r="AO16" s="11">
         <v>78</v>
       </c>
-    </row>
-    <row r="17" spans="1:41">
+      <c r="AP16" s="11">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="17" spans="1:42">
       <c r="A17" s="13" t="s">
         <v>22</v>
       </c>
       <c r="T17" s="41">
         <v>33</v>
       </c>
       <c r="U17" s="41">
         <v>35</v>
       </c>
       <c r="V17" s="41">
         <v>28</v>
       </c>
       <c r="W17" s="41">
         <v>48</v>
       </c>
       <c r="X17" s="41">
         <v>33</v>
       </c>
       <c r="Y17" s="41">
         <v>38</v>
       </c>
       <c r="Z17" s="11">
         <v>57</v>
       </c>
       <c r="AA17" s="11">
@@ -5432,52 +5453,55 @@
       </c>
       <c r="AH17" s="11">
         <v>79</v>
       </c>
       <c r="AI17" s="11">
         <v>70</v>
       </c>
       <c r="AJ17" s="11">
         <v>86</v>
       </c>
       <c r="AK17" s="11">
         <v>46</v>
       </c>
       <c r="AL17" s="15">
         <v>72</v>
       </c>
       <c r="AM17" s="11">
         <v>51</v>
       </c>
       <c r="AN17" s="11">
         <v>72</v>
       </c>
       <c r="AO17" s="11">
         <v>62</v>
       </c>
-    </row>
-    <row r="18" spans="1:41">
+      <c r="AP17" s="11">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="18" spans="1:42">
       <c r="A18" s="13" t="s">
         <v>34</v>
       </c>
       <c r="T18" s="41">
         <v>36</v>
       </c>
       <c r="U18" s="41">
         <v>26</v>
       </c>
       <c r="V18" s="41">
         <v>41</v>
       </c>
       <c r="W18" s="41">
         <v>58</v>
       </c>
       <c r="X18" s="41">
         <v>46</v>
       </c>
       <c r="Y18" s="41">
         <v>56</v>
       </c>
       <c r="Z18" s="11">
         <v>43</v>
       </c>
       <c r="AA18" s="11">
@@ -5503,52 +5527,55 @@
       </c>
       <c r="AH18" s="11">
         <v>55</v>
       </c>
       <c r="AI18" s="11">
         <v>57</v>
       </c>
       <c r="AJ18" s="11">
         <v>40</v>
       </c>
       <c r="AK18" s="11">
         <v>80</v>
       </c>
       <c r="AL18" s="15">
         <v>52</v>
       </c>
       <c r="AM18" s="11">
         <v>57</v>
       </c>
       <c r="AN18" s="11">
         <v>49</v>
       </c>
       <c r="AO18" s="11">
         <v>51</v>
       </c>
-    </row>
-    <row r="19" spans="1:41">
+      <c r="AP18" s="11">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="19" spans="1:42">
       <c r="A19" s="13" t="s">
         <v>23</v>
       </c>
       <c r="T19" s="41">
         <v>33</v>
       </c>
       <c r="U19" s="41">
         <v>44</v>
       </c>
       <c r="V19" s="41">
         <v>55</v>
       </c>
       <c r="W19" s="41">
         <v>47</v>
       </c>
       <c r="X19" s="41">
         <v>52</v>
       </c>
       <c r="Y19" s="41">
         <v>54</v>
       </c>
       <c r="Z19" s="11">
         <v>67</v>
       </c>
       <c r="AA19" s="11">
@@ -5574,52 +5601,55 @@
       </c>
       <c r="AH19" s="11">
         <v>49</v>
       </c>
       <c r="AI19" s="11">
         <v>74</v>
       </c>
       <c r="AJ19" s="11">
         <v>48</v>
       </c>
       <c r="AK19" s="11">
         <v>45</v>
       </c>
       <c r="AL19" s="15">
         <v>52</v>
       </c>
       <c r="AM19" s="11">
         <v>50</v>
       </c>
       <c r="AN19" s="11">
         <v>77</v>
       </c>
       <c r="AO19" s="11">
         <v>55</v>
       </c>
-    </row>
-    <row r="20" spans="1:41">
+      <c r="AP19" s="11">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="20" spans="1:42">
       <c r="A20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T20" s="41">
         <v>84</v>
       </c>
       <c r="U20" s="41">
         <v>82</v>
       </c>
       <c r="V20" s="41">
         <v>82</v>
       </c>
       <c r="W20" s="41">
         <v>95</v>
       </c>
       <c r="X20" s="41">
         <v>118</v>
       </c>
       <c r="Y20" s="41">
         <v>49</v>
       </c>
       <c r="Z20" s="11">
         <v>107</v>
       </c>
       <c r="AA20" s="11">
@@ -5645,52 +5675,55 @@
       </c>
       <c r="AH20" s="11">
         <v>109</v>
       </c>
       <c r="AI20" s="11">
         <v>98</v>
       </c>
       <c r="AJ20" s="11">
         <v>80</v>
       </c>
       <c r="AK20" s="11">
         <v>58</v>
       </c>
       <c r="AL20" s="15">
         <v>82</v>
       </c>
       <c r="AM20" s="11">
         <v>123</v>
       </c>
       <c r="AN20" s="11">
         <v>129</v>
       </c>
       <c r="AO20" s="11">
         <v>121</v>
       </c>
-    </row>
-    <row r="21" spans="1:41">
+      <c r="AP20" s="11">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="21" spans="1:42">
       <c r="A21" s="13" t="s">
         <v>25</v>
       </c>
       <c r="T21" s="41">
         <v>144</v>
       </c>
       <c r="U21" s="41">
         <v>130</v>
       </c>
       <c r="V21" s="41">
         <v>219</v>
       </c>
       <c r="W21" s="41">
         <v>210</v>
       </c>
       <c r="X21" s="41">
         <v>212</v>
       </c>
       <c r="Y21" s="41">
         <v>186</v>
       </c>
       <c r="Z21" s="11">
         <v>168</v>
       </c>
       <c r="AA21" s="11">
@@ -5716,52 +5749,55 @@
       </c>
       <c r="AH21" s="11">
         <v>304</v>
       </c>
       <c r="AI21" s="11">
         <v>168</v>
       </c>
       <c r="AJ21" s="11">
         <v>162</v>
       </c>
       <c r="AK21" s="11">
         <v>143</v>
       </c>
       <c r="AL21" s="15">
         <v>227</v>
       </c>
       <c r="AM21" s="11">
         <v>201</v>
       </c>
       <c r="AN21" s="11">
         <v>258</v>
       </c>
       <c r="AO21" s="11">
         <v>192</v>
       </c>
-    </row>
-    <row r="22" spans="1:41">
+      <c r="AP21" s="11">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="22" spans="1:42">
       <c r="A22" s="13" t="s">
         <v>35</v>
       </c>
       <c r="T22" s="41">
         <v>36</v>
       </c>
       <c r="U22" s="41">
         <v>36</v>
       </c>
       <c r="V22" s="41">
         <v>64</v>
       </c>
       <c r="W22" s="41">
         <v>43</v>
       </c>
       <c r="X22" s="41">
         <v>49</v>
       </c>
       <c r="Y22" s="41">
         <v>46</v>
       </c>
       <c r="Z22" s="11">
         <v>51</v>
       </c>
       <c r="AA22" s="11">
@@ -5787,52 +5823,55 @@
       </c>
       <c r="AH22" s="11">
         <v>70</v>
       </c>
       <c r="AI22" s="11">
         <v>66</v>
       </c>
       <c r="AJ22" s="11">
         <v>77</v>
       </c>
       <c r="AK22" s="11">
         <v>42</v>
       </c>
       <c r="AL22" s="15">
         <v>77</v>
       </c>
       <c r="AM22" s="11">
         <v>81</v>
       </c>
       <c r="AN22" s="11">
         <v>81</v>
       </c>
       <c r="AO22" s="11">
         <v>64</v>
       </c>
-    </row>
-    <row r="23" spans="1:41">
+      <c r="AP22" s="11">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="23" spans="1:42">
       <c r="A23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="T23" s="41">
         <v>87</v>
       </c>
       <c r="U23" s="41">
         <v>100</v>
       </c>
       <c r="V23" s="41">
         <v>156</v>
       </c>
       <c r="W23" s="41">
         <v>172</v>
       </c>
       <c r="X23" s="41">
         <v>118</v>
       </c>
       <c r="Y23" s="41">
         <v>118</v>
       </c>
       <c r="Z23" s="11">
         <v>115</v>
       </c>
       <c r="AA23" s="11">
@@ -5858,94 +5897,97 @@
       </c>
       <c r="AH23" s="11">
         <v>185</v>
       </c>
       <c r="AI23" s="11">
         <v>154</v>
       </c>
       <c r="AJ23" s="11">
         <v>172</v>
       </c>
       <c r="AK23" s="11">
         <v>120</v>
       </c>
       <c r="AL23" s="15">
         <v>94</v>
       </c>
       <c r="AM23" s="11">
         <v>136</v>
       </c>
       <c r="AN23" s="11">
         <v>106</v>
       </c>
       <c r="AO23" s="11">
         <v>115</v>
       </c>
-    </row>
-    <row r="24" spans="1:41" ht="14.4" customHeight="1">
+      <c r="AP23" s="11">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="24" spans="1:42" ht="14.4" customHeight="1">
       <c r="B24" s="54"/>
       <c r="C24" s="54"/>
       <c r="D24" s="54"/>
       <c r="E24" s="54"/>
       <c r="F24" s="54"/>
       <c r="G24" s="54"/>
       <c r="H24" s="54"/>
       <c r="I24" s="54"/>
       <c r="J24" s="54"/>
       <c r="K24" s="54"/>
       <c r="L24" s="54"/>
       <c r="M24" s="54"/>
       <c r="N24" s="54"/>
       <c r="O24" s="54"/>
       <c r="P24" s="54"/>
       <c r="Q24" s="54"/>
       <c r="R24" s="54"/>
       <c r="S24" s="54"/>
       <c r="T24" s="54"/>
       <c r="U24" s="54"/>
       <c r="V24" s="54"/>
       <c r="W24" s="54"/>
       <c r="X24" s="54"/>
       <c r="Y24" s="54"/>
       <c r="Z24" s="70" t="s">
         <v>12</v>
       </c>
       <c r="AA24" s="70"/>
       <c r="AB24" s="70"/>
       <c r="AC24" s="70"/>
       <c r="AD24" s="70"/>
       <c r="AE24" s="70"/>
       <c r="AF24" s="70"/>
       <c r="AG24" s="70"/>
       <c r="AH24" s="70"/>
       <c r="AI24" s="70"/>
       <c r="AJ24" s="70"/>
       <c r="AK24" s="70"/>
       <c r="AL24" s="70"/>
       <c r="AM24" s="70"/>
     </row>
-    <row r="25" spans="1:41">
+    <row r="25" spans="1:42">
       <c r="A25" s="40" t="s">
         <v>31</v>
       </c>
       <c r="T25" s="41">
         <v>1533</v>
       </c>
       <c r="U25" s="41">
         <v>1413</v>
       </c>
       <c r="V25" s="41">
         <v>1974</v>
       </c>
       <c r="W25" s="41">
         <v>2122</v>
       </c>
       <c r="X25" s="41">
         <v>1879</v>
       </c>
       <c r="Y25" s="41">
         <v>1673</v>
       </c>
       <c r="Z25" s="11">
         <v>1866</v>
       </c>
       <c r="AA25" s="11">
@@ -5971,52 +6013,55 @@
       </c>
       <c r="AH25" s="11">
         <v>1963</v>
       </c>
       <c r="AI25" s="11">
         <v>1864</v>
       </c>
       <c r="AJ25" s="11">
         <v>1546</v>
       </c>
       <c r="AK25" s="11">
         <v>1353</v>
       </c>
       <c r="AL25" s="15">
         <v>1750</v>
       </c>
       <c r="AM25" s="11">
         <v>1593</v>
       </c>
       <c r="AN25" s="11">
         <v>1785</v>
       </c>
       <c r="AO25" s="11">
         <v>1573</v>
       </c>
-    </row>
-    <row r="26" spans="1:41">
+      <c r="AP25" s="11">
+        <v>1306</v>
+      </c>
+    </row>
+    <row r="26" spans="1:42">
       <c r="A26" s="57" t="s">
         <v>37</v>
       </c>
       <c r="T26" s="41">
         <v>1236</v>
       </c>
       <c r="U26" s="41">
         <v>1099</v>
       </c>
       <c r="V26" s="41">
         <v>1554</v>
       </c>
       <c r="W26" s="41">
         <v>1695</v>
       </c>
       <c r="X26" s="41">
         <v>1509</v>
       </c>
       <c r="Y26" s="41">
         <v>1318</v>
       </c>
       <c r="Z26" s="11">
         <v>1506</v>
       </c>
       <c r="AA26" s="11">
@@ -6042,52 +6087,55 @@
       </c>
       <c r="AH26" s="11">
         <v>1515</v>
       </c>
       <c r="AI26" s="11">
         <v>1429</v>
       </c>
       <c r="AJ26" s="11">
         <v>1203</v>
       </c>
       <c r="AK26" s="11">
         <v>1007</v>
       </c>
       <c r="AL26" s="15">
         <v>1348</v>
       </c>
       <c r="AM26" s="11">
         <v>1170</v>
       </c>
       <c r="AN26" s="11">
         <v>1349</v>
       </c>
       <c r="AO26" s="11">
         <v>1226</v>
       </c>
-    </row>
-    <row r="27" spans="1:41">
+      <c r="AP26" s="11">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="27" spans="1:42">
       <c r="A27" s="57" t="s">
         <v>38</v>
       </c>
       <c r="T27" s="41">
         <v>72</v>
       </c>
       <c r="U27" s="41">
         <v>106</v>
       </c>
       <c r="V27" s="41">
         <v>155</v>
       </c>
       <c r="W27" s="41">
         <v>111</v>
       </c>
       <c r="X27" s="41">
         <v>103</v>
       </c>
       <c r="Y27" s="41">
         <v>89</v>
       </c>
       <c r="Z27" s="11">
         <v>95</v>
       </c>
       <c r="AA27" s="11">
@@ -6113,52 +6161,55 @@
       </c>
       <c r="AH27" s="11">
         <v>127</v>
       </c>
       <c r="AI27" s="11">
         <v>130</v>
       </c>
       <c r="AJ27" s="11">
         <v>106</v>
       </c>
       <c r="AK27" s="11">
         <v>97</v>
       </c>
       <c r="AL27" s="15">
         <v>158</v>
       </c>
       <c r="AM27" s="11">
         <v>165</v>
       </c>
       <c r="AN27" s="11">
         <v>157</v>
       </c>
       <c r="AO27" s="11">
         <v>93</v>
       </c>
-    </row>
-    <row r="28" spans="1:41">
+      <c r="AP27" s="11">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="28" spans="1:42">
       <c r="A28" s="13" t="s">
         <v>19</v>
       </c>
       <c r="T28" s="41">
         <v>68</v>
       </c>
       <c r="U28" s="41">
         <v>83</v>
       </c>
       <c r="V28" s="41">
         <v>72</v>
       </c>
       <c r="W28" s="41">
         <v>96</v>
       </c>
       <c r="X28" s="41">
         <v>86</v>
       </c>
       <c r="Y28" s="41">
         <v>111</v>
       </c>
       <c r="Z28" s="11">
         <v>94</v>
       </c>
       <c r="AA28" s="11">
@@ -6184,52 +6235,55 @@
       </c>
       <c r="AH28" s="11">
         <v>76</v>
       </c>
       <c r="AI28" s="11">
         <v>97</v>
       </c>
       <c r="AJ28" s="11">
         <v>107</v>
       </c>
       <c r="AK28" s="11">
         <v>80</v>
       </c>
       <c r="AL28" s="15">
         <v>89</v>
       </c>
       <c r="AM28" s="11">
         <v>105</v>
       </c>
       <c r="AN28" s="11">
         <v>115</v>
       </c>
       <c r="AO28" s="11">
         <v>109</v>
       </c>
-    </row>
-    <row r="29" spans="1:41">
+      <c r="AP28" s="11">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="29" spans="1:42">
       <c r="A29" s="13" t="s">
         <v>20</v>
       </c>
       <c r="T29" s="41">
         <v>108</v>
       </c>
       <c r="U29" s="41">
         <v>69</v>
       </c>
       <c r="V29" s="41">
         <v>125</v>
       </c>
       <c r="W29" s="41">
         <v>144</v>
       </c>
       <c r="X29" s="41">
         <v>122</v>
       </c>
       <c r="Y29" s="41">
         <v>94</v>
       </c>
       <c r="Z29" s="11">
         <v>114</v>
       </c>
       <c r="AA29" s="11">
@@ -6255,52 +6309,55 @@
       </c>
       <c r="AH29" s="11">
         <v>167</v>
       </c>
       <c r="AI29" s="11">
         <v>128</v>
       </c>
       <c r="AJ29" s="11">
         <v>75</v>
       </c>
       <c r="AK29" s="11">
         <v>108</v>
       </c>
       <c r="AL29" s="15">
         <v>95</v>
       </c>
       <c r="AM29" s="11">
         <v>98</v>
       </c>
       <c r="AN29" s="11">
         <v>106</v>
       </c>
       <c r="AO29" s="11">
         <v>102</v>
       </c>
-    </row>
-    <row r="30" spans="1:41">
+      <c r="AP29" s="11">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="30" spans="1:42">
       <c r="A30" s="13" t="s">
         <v>26</v>
       </c>
       <c r="T30" s="41">
         <v>49</v>
       </c>
       <c r="U30" s="41">
         <v>56</v>
       </c>
       <c r="V30" s="41">
         <v>68</v>
       </c>
       <c r="W30" s="41">
         <v>76</v>
       </c>
       <c r="X30" s="41">
         <v>59</v>
       </c>
       <c r="Y30" s="41">
         <v>61</v>
       </c>
       <c r="Z30" s="11">
         <v>57</v>
       </c>
       <c r="AA30" s="11">
@@ -6326,94 +6383,97 @@
       </c>
       <c r="AH30" s="11">
         <v>78</v>
       </c>
       <c r="AI30" s="11">
         <v>80</v>
       </c>
       <c r="AJ30" s="11">
         <v>55</v>
       </c>
       <c r="AK30" s="11">
         <v>61</v>
       </c>
       <c r="AL30" s="15">
         <v>60</v>
       </c>
       <c r="AM30" s="11">
         <v>55</v>
       </c>
       <c r="AN30" s="11">
         <v>58</v>
       </c>
       <c r="AO30" s="11">
         <v>43</v>
       </c>
-    </row>
-    <row r="31" spans="1:41" ht="14.4" customHeight="1">
+      <c r="AP30" s="11">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="31" spans="1:42" ht="14.4" customHeight="1">
       <c r="B31" s="54"/>
       <c r="C31" s="54"/>
       <c r="D31" s="54"/>
       <c r="E31" s="54"/>
       <c r="F31" s="54"/>
       <c r="G31" s="54"/>
       <c r="H31" s="54"/>
       <c r="I31" s="54"/>
       <c r="J31" s="54"/>
       <c r="K31" s="54"/>
       <c r="L31" s="54"/>
       <c r="M31" s="54"/>
       <c r="N31" s="54"/>
       <c r="O31" s="54"/>
       <c r="P31" s="54"/>
       <c r="Q31" s="54"/>
       <c r="R31" s="54"/>
       <c r="S31" s="54"/>
       <c r="T31" s="54"/>
       <c r="U31" s="54"/>
       <c r="V31" s="54"/>
       <c r="W31" s="54"/>
       <c r="X31" s="54"/>
       <c r="Y31" s="54"/>
       <c r="Z31" s="70" t="s">
         <v>11</v>
       </c>
       <c r="AA31" s="70"/>
       <c r="AB31" s="70"/>
       <c r="AC31" s="70"/>
       <c r="AD31" s="70"/>
       <c r="AE31" s="70"/>
       <c r="AF31" s="70"/>
       <c r="AG31" s="70"/>
       <c r="AH31" s="70"/>
       <c r="AI31" s="70"/>
       <c r="AJ31" s="70"/>
       <c r="AK31" s="70"/>
       <c r="AL31" s="70"/>
       <c r="AM31" s="70"/>
     </row>
-    <row r="32" spans="1:41">
+    <row r="32" spans="1:42">
       <c r="A32" s="40" t="s">
         <v>31</v>
       </c>
       <c r="T32" s="41">
         <v>873</v>
       </c>
       <c r="U32" s="41">
         <v>820</v>
       </c>
       <c r="V32" s="41">
         <v>1239</v>
       </c>
       <c r="W32" s="41">
         <v>1284</v>
       </c>
       <c r="X32" s="41">
         <v>1135</v>
       </c>
       <c r="Y32" s="41">
         <v>1000</v>
       </c>
       <c r="Z32" s="11">
         <v>1129</v>
       </c>
       <c r="AA32" s="11">
@@ -6439,52 +6499,55 @@
       </c>
       <c r="AH32" s="15">
         <v>1569</v>
       </c>
       <c r="AI32" s="15">
         <v>1238</v>
       </c>
       <c r="AJ32" s="11">
         <v>1126</v>
       </c>
       <c r="AK32" s="11">
         <v>956</v>
       </c>
       <c r="AL32" s="15">
         <v>1111</v>
       </c>
       <c r="AM32" s="15">
         <v>1242</v>
       </c>
       <c r="AN32" s="11">
         <v>1384</v>
       </c>
       <c r="AO32" s="11">
         <v>1145</v>
       </c>
-    </row>
-    <row r="33" spans="1:41">
+      <c r="AP32" s="11">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="33" spans="1:42">
       <c r="A33" s="57" t="s">
         <v>37</v>
       </c>
       <c r="T33" s="41">
         <v>123</v>
       </c>
       <c r="U33" s="41">
         <v>138</v>
       </c>
       <c r="V33" s="41">
         <v>178</v>
       </c>
       <c r="W33" s="41">
         <v>164</v>
       </c>
       <c r="X33" s="41">
         <v>130</v>
       </c>
       <c r="Y33" s="41">
         <v>134</v>
       </c>
       <c r="Z33" s="11">
         <v>137</v>
       </c>
       <c r="AA33" s="11">
@@ -6510,52 +6573,55 @@
       </c>
       <c r="AH33" s="15">
         <v>152</v>
       </c>
       <c r="AI33" s="15">
         <v>111</v>
       </c>
       <c r="AJ33" s="11">
         <v>112</v>
       </c>
       <c r="AK33" s="11">
         <v>135</v>
       </c>
       <c r="AL33" s="15">
         <v>78</v>
       </c>
       <c r="AM33" s="15">
         <v>122</v>
       </c>
       <c r="AN33" s="11">
         <v>115</v>
       </c>
       <c r="AO33" s="11">
         <v>107</v>
       </c>
-    </row>
-    <row r="34" spans="1:41">
+      <c r="AP33" s="11">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="34" spans="1:42">
       <c r="A34" s="57" t="s">
         <v>38</v>
       </c>
       <c r="T34" s="41">
         <v>4</v>
       </c>
       <c r="U34" s="41">
         <v>6</v>
       </c>
       <c r="V34" s="41">
         <v>7</v>
       </c>
       <c r="W34" s="41">
         <v>13</v>
       </c>
       <c r="X34" s="41">
         <v>10</v>
       </c>
       <c r="Y34" s="41">
         <v>4</v>
       </c>
       <c r="Z34" s="11">
         <v>9</v>
       </c>
       <c r="AA34" s="11">
@@ -6581,52 +6647,55 @@
       </c>
       <c r="AH34" s="15">
         <v>15</v>
       </c>
       <c r="AI34" s="15">
         <v>9</v>
       </c>
       <c r="AJ34" s="11">
         <v>22</v>
       </c>
       <c r="AK34" s="11">
         <v>6</v>
       </c>
       <c r="AL34" s="15">
         <v>7</v>
       </c>
       <c r="AM34" s="15">
         <v>7</v>
       </c>
       <c r="AN34" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AO34" s="11">
         <v>15</v>
       </c>
-    </row>
-    <row r="35" spans="1:41">
+      <c r="AP34" s="11">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="35" spans="1:42">
       <c r="A35" s="13" t="s">
         <v>18</v>
       </c>
       <c r="T35" s="41">
         <v>198</v>
       </c>
       <c r="U35" s="41">
         <v>175</v>
       </c>
       <c r="V35" s="41">
         <v>271</v>
       </c>
       <c r="W35" s="41">
         <v>287</v>
       </c>
       <c r="X35" s="41">
         <v>256</v>
       </c>
       <c r="Y35" s="41">
         <v>224</v>
       </c>
       <c r="Z35" s="11">
         <v>244</v>
       </c>
       <c r="AA35" s="11">
@@ -6652,52 +6721,55 @@
       </c>
       <c r="AH35" s="15">
         <v>359</v>
       </c>
       <c r="AI35" s="15">
         <v>290</v>
       </c>
       <c r="AJ35" s="11">
         <v>208</v>
       </c>
       <c r="AK35" s="11">
         <v>196</v>
       </c>
       <c r="AL35" s="15">
         <v>226</v>
       </c>
       <c r="AM35" s="15">
         <v>222</v>
       </c>
       <c r="AN35" s="11">
         <v>259</v>
       </c>
       <c r="AO35" s="11">
         <v>194</v>
       </c>
-    </row>
-    <row r="36" spans="1:41">
+      <c r="AP35" s="11">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="36" spans="1:42">
       <c r="A36" s="13" t="s">
         <v>19</v>
       </c>
       <c r="T36" s="41">
         <v>46</v>
       </c>
       <c r="U36" s="41">
         <v>15</v>
       </c>
       <c r="V36" s="41">
         <v>50</v>
       </c>
       <c r="W36" s="41">
         <v>84</v>
       </c>
       <c r="X36" s="41">
         <v>59</v>
       </c>
       <c r="Y36" s="41">
         <v>51</v>
       </c>
       <c r="Z36" s="11">
         <v>69</v>
       </c>
       <c r="AA36" s="11">
@@ -6723,52 +6795,55 @@
       </c>
       <c r="AH36" s="15">
         <v>66</v>
       </c>
       <c r="AI36" s="15">
         <v>98</v>
       </c>
       <c r="AJ36" s="11">
         <v>64</v>
       </c>
       <c r="AK36" s="11">
         <v>53</v>
       </c>
       <c r="AL36" s="15">
         <v>60</v>
       </c>
       <c r="AM36" s="15">
         <v>64</v>
       </c>
       <c r="AN36" s="11">
         <v>92</v>
       </c>
       <c r="AO36" s="11">
         <v>71</v>
       </c>
-    </row>
-    <row r="37" spans="1:41">
+      <c r="AP36" s="11">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="37" spans="1:42">
       <c r="A37" s="13" t="s">
         <v>20</v>
       </c>
       <c r="T37" s="41">
         <v>37</v>
       </c>
       <c r="U37" s="41">
         <v>35</v>
       </c>
       <c r="V37" s="41">
         <v>79</v>
       </c>
       <c r="W37" s="41">
         <v>77</v>
       </c>
       <c r="X37" s="41">
         <v>40</v>
       </c>
       <c r="Y37" s="41">
         <v>51</v>
       </c>
       <c r="Z37" s="11">
         <v>42</v>
       </c>
       <c r="AA37" s="11">
@@ -6794,52 +6869,55 @@
       </c>
       <c r="AH37" s="15">
         <v>97</v>
       </c>
       <c r="AI37" s="15">
         <v>65</v>
       </c>
       <c r="AJ37" s="11">
         <v>49</v>
       </c>
       <c r="AK37" s="11">
         <v>26</v>
       </c>
       <c r="AL37" s="15">
         <v>53</v>
       </c>
       <c r="AM37" s="15">
         <v>67</v>
       </c>
       <c r="AN37" s="11">
         <v>71</v>
       </c>
       <c r="AO37" s="11">
         <v>63</v>
       </c>
-    </row>
-    <row r="38" spans="1:41">
+      <c r="AP37" s="11">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="38" spans="1:42">
       <c r="A38" s="13" t="s">
         <v>21</v>
       </c>
       <c r="T38" s="41">
         <v>61</v>
       </c>
       <c r="U38" s="41">
         <v>54</v>
       </c>
       <c r="V38" s="41">
         <v>77</v>
       </c>
       <c r="W38" s="41">
         <v>62</v>
       </c>
       <c r="X38" s="41">
         <v>71</v>
       </c>
       <c r="Y38" s="41">
         <v>50</v>
       </c>
       <c r="Z38" s="11">
         <v>77</v>
       </c>
       <c r="AA38" s="11">
@@ -6865,52 +6943,55 @@
       </c>
       <c r="AH38" s="15">
         <v>107</v>
       </c>
       <c r="AI38" s="15">
         <v>58</v>
       </c>
       <c r="AJ38" s="11">
         <v>61</v>
       </c>
       <c r="AK38" s="11">
         <v>67</v>
       </c>
       <c r="AL38" s="15">
         <v>91</v>
       </c>
       <c r="AM38" s="15">
         <v>116</v>
       </c>
       <c r="AN38" s="11">
         <v>118</v>
       </c>
       <c r="AO38" s="11">
         <v>78</v>
       </c>
-    </row>
-    <row r="39" spans="1:41">
+      <c r="AP38" s="11">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="39" spans="1:42">
       <c r="A39" s="13" t="s">
         <v>22</v>
       </c>
       <c r="T39" s="41">
         <v>33</v>
       </c>
       <c r="U39" s="41">
         <v>35</v>
       </c>
       <c r="V39" s="41">
         <v>28</v>
       </c>
       <c r="W39" s="41">
         <v>48</v>
       </c>
       <c r="X39" s="41">
         <v>33</v>
       </c>
       <c r="Y39" s="41">
         <v>38</v>
       </c>
       <c r="Z39" s="11">
         <v>57</v>
       </c>
       <c r="AA39" s="11">
@@ -6936,52 +7017,55 @@
       </c>
       <c r="AH39" s="15">
         <v>79</v>
       </c>
       <c r="AI39" s="15">
         <v>70</v>
       </c>
       <c r="AJ39" s="11">
         <v>86</v>
       </c>
       <c r="AK39" s="11">
         <v>46</v>
       </c>
       <c r="AL39" s="15">
         <v>72</v>
       </c>
       <c r="AM39" s="15">
         <v>51</v>
       </c>
       <c r="AN39" s="11">
         <v>72</v>
       </c>
       <c r="AO39" s="11">
         <v>62</v>
       </c>
-    </row>
-    <row r="40" spans="1:41">
+      <c r="AP39" s="11">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="40" spans="1:42">
       <c r="A40" s="13" t="s">
         <v>34</v>
       </c>
       <c r="T40" s="41">
         <v>36</v>
       </c>
       <c r="U40" s="41">
         <v>26</v>
       </c>
       <c r="V40" s="41">
         <v>41</v>
       </c>
       <c r="W40" s="41">
         <v>58</v>
       </c>
       <c r="X40" s="41">
         <v>46</v>
       </c>
       <c r="Y40" s="41">
         <v>56</v>
       </c>
       <c r="Z40" s="11">
         <v>43</v>
       </c>
       <c r="AA40" s="11">
@@ -7007,52 +7091,55 @@
       </c>
       <c r="AH40" s="15">
         <v>55</v>
       </c>
       <c r="AI40" s="15">
         <v>57</v>
       </c>
       <c r="AJ40" s="11">
         <v>40</v>
       </c>
       <c r="AK40" s="11">
         <v>80</v>
       </c>
       <c r="AL40" s="15">
         <v>52</v>
       </c>
       <c r="AM40" s="15">
         <v>57</v>
       </c>
       <c r="AN40" s="11">
         <v>49</v>
       </c>
       <c r="AO40" s="11">
         <v>51</v>
       </c>
-    </row>
-    <row r="41" spans="1:41">
+      <c r="AP40" s="11">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="41" spans="1:42">
       <c r="A41" s="13" t="s">
         <v>23</v>
       </c>
       <c r="T41" s="41">
         <v>33</v>
       </c>
       <c r="U41" s="41">
         <v>44</v>
       </c>
       <c r="V41" s="41">
         <v>55</v>
       </c>
       <c r="W41" s="41">
         <v>47</v>
       </c>
       <c r="X41" s="41">
         <v>52</v>
       </c>
       <c r="Y41" s="41">
         <v>54</v>
       </c>
       <c r="Z41" s="11">
         <v>67</v>
       </c>
       <c r="AA41" s="11">
@@ -7078,52 +7165,55 @@
       </c>
       <c r="AH41" s="15">
         <v>49</v>
       </c>
       <c r="AI41" s="15">
         <v>74</v>
       </c>
       <c r="AJ41" s="11">
         <v>48</v>
       </c>
       <c r="AK41" s="11">
         <v>45</v>
       </c>
       <c r="AL41" s="15">
         <v>52</v>
       </c>
       <c r="AM41" s="15">
         <v>50</v>
       </c>
       <c r="AN41" s="11">
         <v>77</v>
       </c>
       <c r="AO41" s="11">
         <v>55</v>
       </c>
-    </row>
-    <row r="42" spans="1:41">
+      <c r="AP41" s="11">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="42" spans="1:42">
       <c r="A42" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T42" s="41">
         <v>84</v>
       </c>
       <c r="U42" s="41">
         <v>82</v>
       </c>
       <c r="V42" s="41">
         <v>82</v>
       </c>
       <c r="W42" s="41">
         <v>95</v>
       </c>
       <c r="X42" s="41">
         <v>118</v>
       </c>
       <c r="Y42" s="41">
         <v>49</v>
       </c>
       <c r="Z42" s="11">
         <v>107</v>
       </c>
       <c r="AA42" s="11">
@@ -7149,52 +7239,55 @@
       </c>
       <c r="AH42" s="15">
         <v>109</v>
       </c>
       <c r="AI42" s="15">
         <v>98</v>
       </c>
       <c r="AJ42" s="11">
         <v>80</v>
       </c>
       <c r="AK42" s="11">
         <v>58</v>
       </c>
       <c r="AL42" s="15">
         <v>82</v>
       </c>
       <c r="AM42" s="15">
         <v>123</v>
       </c>
       <c r="AN42" s="11">
         <v>129</v>
       </c>
       <c r="AO42" s="11">
         <v>121</v>
       </c>
-    </row>
-    <row r="43" spans="1:41">
+      <c r="AP42" s="11">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="43" spans="1:42">
       <c r="A43" s="13" t="s">
         <v>25</v>
       </c>
       <c r="T43" s="41">
         <v>144</v>
       </c>
       <c r="U43" s="41">
         <v>130</v>
       </c>
       <c r="V43" s="41">
         <v>219</v>
       </c>
       <c r="W43" s="41">
         <v>210</v>
       </c>
       <c r="X43" s="41">
         <v>212</v>
       </c>
       <c r="Y43" s="41">
         <v>186</v>
       </c>
       <c r="Z43" s="11">
         <v>168</v>
       </c>
       <c r="AA43" s="11">
@@ -7220,52 +7313,55 @@
       </c>
       <c r="AH43" s="15">
         <v>304</v>
       </c>
       <c r="AI43" s="15">
         <v>168</v>
       </c>
       <c r="AJ43" s="11">
         <v>162</v>
       </c>
       <c r="AK43" s="11">
         <v>143</v>
       </c>
       <c r="AL43" s="15">
         <v>227</v>
       </c>
       <c r="AM43" s="15">
         <v>201</v>
       </c>
       <c r="AN43" s="11">
         <v>258</v>
       </c>
       <c r="AO43" s="11">
         <v>192</v>
       </c>
-    </row>
-    <row r="44" spans="1:41">
+      <c r="AP43" s="11">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="44" spans="1:42">
       <c r="A44" s="13" t="s">
         <v>35</v>
       </c>
       <c r="T44" s="41">
         <v>36</v>
       </c>
       <c r="U44" s="41">
         <v>36</v>
       </c>
       <c r="V44" s="41">
         <v>64</v>
       </c>
       <c r="W44" s="41">
         <v>43</v>
       </c>
       <c r="X44" s="41">
         <v>49</v>
       </c>
       <c r="Y44" s="41">
         <v>46</v>
       </c>
       <c r="Z44" s="11">
         <v>51</v>
       </c>
       <c r="AA44" s="11">
@@ -7291,52 +7387,55 @@
       </c>
       <c r="AH44" s="15">
         <v>70</v>
       </c>
       <c r="AI44" s="15">
         <v>66</v>
       </c>
       <c r="AJ44" s="11">
         <v>77</v>
       </c>
       <c r="AK44" s="11">
         <v>42</v>
       </c>
       <c r="AL44" s="15">
         <v>77</v>
       </c>
       <c r="AM44" s="15">
         <v>81</v>
       </c>
       <c r="AN44" s="11">
         <v>81</v>
       </c>
       <c r="AO44" s="11">
         <v>64</v>
       </c>
-    </row>
-    <row r="45" spans="1:41">
+      <c r="AP44" s="11">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="45" spans="1:42">
       <c r="A45" s="45" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="45"/>
       <c r="C45" s="45"/>
       <c r="D45" s="45"/>
       <c r="E45" s="45"/>
       <c r="F45" s="45"/>
       <c r="G45" s="45"/>
       <c r="H45" s="45"/>
       <c r="I45" s="45"/>
       <c r="J45" s="45"/>
       <c r="K45" s="45"/>
       <c r="L45" s="45"/>
       <c r="M45" s="45"/>
       <c r="N45" s="45"/>
       <c r="O45" s="45"/>
       <c r="P45" s="45"/>
       <c r="Q45" s="45"/>
       <c r="R45" s="45"/>
       <c r="S45" s="45"/>
       <c r="T45" s="42">
         <v>38</v>
       </c>
       <c r="U45" s="42">
@@ -7380,52 +7479,55 @@
       </c>
       <c r="AH45" s="32">
         <v>107</v>
       </c>
       <c r="AI45" s="32">
         <v>74</v>
       </c>
       <c r="AJ45" s="32">
         <v>117</v>
       </c>
       <c r="AK45" s="32">
         <v>59</v>
       </c>
       <c r="AL45" s="32">
         <v>34</v>
       </c>
       <c r="AM45" s="32">
         <v>81</v>
       </c>
       <c r="AN45" s="32">
         <v>48</v>
       </c>
       <c r="AO45" s="32">
         <v>72</v>
       </c>
-    </row>
-    <row r="46" spans="1:41">
+      <c r="AP45" s="32">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="46" spans="1:42">
       <c r="A46" s="5"/>
       <c r="B46" s="5"/>
       <c r="C46" s="5"/>
       <c r="D46" s="5"/>
       <c r="E46" s="5"/>
       <c r="F46" s="5"/>
       <c r="G46" s="5"/>
       <c r="H46" s="5"/>
       <c r="I46" s="5"/>
       <c r="J46" s="5"/>
       <c r="K46" s="5"/>
       <c r="L46" s="5"/>
       <c r="M46" s="5"/>
       <c r="N46" s="5"/>
       <c r="O46" s="5"/>
       <c r="P46" s="5"/>
       <c r="Q46" s="5"/>
       <c r="R46" s="5"/>
       <c r="S46" s="5"/>
       <c r="T46" s="5"/>
       <c r="U46" s="5"/>
       <c r="V46" s="5"/>
       <c r="W46" s="5"/>
       <c r="X46" s="5"/>
       <c r="Y46" s="5"/>
@@ -10809,51 +10911,51 @@
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A3:AJ3"/>
     <mergeCell ref="A27:AQ27"/>
     <mergeCell ref="AL5:AQ5"/>
     <mergeCell ref="A7:AQ7"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="A20:AQ20"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A5:BZ45"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="T4" workbookViewId="0">
+    <sheetView topLeftCell="AE4" workbookViewId="0">
       <selection activeCell="Z5" sqref="Z5:AW5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="20.109375" style="13" customWidth="1"/>
     <col min="2" max="19" width="0" style="13" hidden="1" customWidth="1"/>
     <col min="20" max="16384" width="9.109375" style="13"/>
   </cols>
   <sheetData>
     <row r="5" spans="1:78" ht="14.4" customHeight="1">
       <c r="Z5" s="62" t="s">
         <v>28</v>
       </c>
       <c r="AA5" s="62"/>
       <c r="AB5" s="62"/>
       <c r="AC5" s="62"/>
       <c r="AD5" s="62"/>
       <c r="AE5" s="62"/>
       <c r="AF5" s="62"/>
       <c r="AG5" s="62"/>
       <c r="AH5" s="62"/>
       <c r="AI5" s="62"/>
       <c r="AJ5" s="62"/>
       <c r="AK5" s="62"/>
@@ -11223,50 +11325,53 @@
       </c>
       <c r="AH10" s="11">
         <v>4014</v>
       </c>
       <c r="AI10" s="11">
         <v>3412</v>
       </c>
       <c r="AJ10" s="11">
         <v>2964</v>
       </c>
       <c r="AK10" s="11">
         <v>2642</v>
       </c>
       <c r="AL10" s="11">
         <v>3425</v>
       </c>
       <c r="AM10" s="11">
         <v>3237</v>
       </c>
       <c r="AN10" s="11">
         <v>3369</v>
       </c>
       <c r="AO10" s="11">
         <v>2863</v>
       </c>
+      <c r="AP10" s="11">
+        <v>2472</v>
+      </c>
     </row>
     <row r="11" spans="1:78">
       <c r="A11" s="57" t="s">
         <v>37</v>
       </c>
       <c r="T11" s="41">
         <v>1125</v>
       </c>
       <c r="U11" s="41">
         <v>1084</v>
       </c>
       <c r="V11" s="41">
         <v>1520</v>
       </c>
       <c r="W11" s="41">
         <v>1517</v>
       </c>
       <c r="X11" s="41">
         <v>1375</v>
       </c>
       <c r="Y11" s="41">
         <v>1110</v>
       </c>
       <c r="Z11" s="15">
         <v>1322</v>
@@ -11294,50 +11399,53 @@
       </c>
       <c r="AH11" s="11">
         <v>1686</v>
       </c>
       <c r="AI11" s="11">
         <v>1460</v>
       </c>
       <c r="AJ11" s="11">
         <v>1263</v>
       </c>
       <c r="AK11" s="11">
         <v>1183</v>
       </c>
       <c r="AL11" s="11">
         <v>1502</v>
       </c>
       <c r="AM11" s="11">
         <v>1521</v>
       </c>
       <c r="AN11" s="11">
         <v>1515</v>
       </c>
       <c r="AO11" s="11">
         <v>1224</v>
       </c>
+      <c r="AP11" s="11">
+        <v>1107</v>
+      </c>
     </row>
     <row r="12" spans="1:78">
       <c r="A12" s="57" t="s">
         <v>38</v>
       </c>
       <c r="T12" s="41">
         <v>137</v>
       </c>
       <c r="U12" s="41">
         <v>143</v>
       </c>
       <c r="V12" s="41">
         <v>188</v>
       </c>
       <c r="W12" s="41">
         <v>115</v>
       </c>
       <c r="X12" s="41">
         <v>165</v>
       </c>
       <c r="Y12" s="41">
         <v>110</v>
       </c>
       <c r="Z12" s="15">
         <v>126</v>
@@ -11365,50 +11473,53 @@
       </c>
       <c r="AH12" s="11">
         <v>166</v>
       </c>
       <c r="AI12" s="11">
         <v>164</v>
       </c>
       <c r="AJ12" s="11">
         <v>135</v>
       </c>
       <c r="AK12" s="11">
         <v>109</v>
       </c>
       <c r="AL12" s="11">
         <v>173</v>
       </c>
       <c r="AM12" s="11">
         <v>170</v>
       </c>
       <c r="AN12" s="11">
         <v>142</v>
       </c>
       <c r="AO12" s="11">
         <v>153</v>
       </c>
+      <c r="AP12" s="11">
+        <v>123</v>
+      </c>
     </row>
     <row r="13" spans="1:78">
       <c r="A13" s="13" t="s">
         <v>18</v>
       </c>
       <c r="T13" s="41">
         <v>228</v>
       </c>
       <c r="U13" s="41">
         <v>204</v>
       </c>
       <c r="V13" s="41">
         <v>282</v>
       </c>
       <c r="W13" s="41">
         <v>324</v>
       </c>
       <c r="X13" s="41">
         <v>262</v>
       </c>
       <c r="Y13" s="41">
         <v>268</v>
       </c>
       <c r="Z13" s="15">
         <v>288</v>
@@ -11436,50 +11547,53 @@
       </c>
       <c r="AH13" s="11">
         <v>342</v>
       </c>
       <c r="AI13" s="11">
         <v>261</v>
       </c>
       <c r="AJ13" s="11">
         <v>197</v>
       </c>
       <c r="AK13" s="11">
         <v>220</v>
       </c>
       <c r="AL13" s="11">
         <v>276</v>
       </c>
       <c r="AM13" s="11">
         <v>249</v>
       </c>
       <c r="AN13" s="11">
         <v>268</v>
       </c>
       <c r="AO13" s="11">
         <v>275</v>
       </c>
+      <c r="AP13" s="11">
+        <v>162</v>
+      </c>
     </row>
     <row r="14" spans="1:78">
       <c r="A14" s="13" t="s">
         <v>19</v>
       </c>
       <c r="T14" s="41">
         <v>165</v>
       </c>
       <c r="U14" s="41">
         <v>186</v>
       </c>
       <c r="V14" s="41">
         <v>259</v>
       </c>
       <c r="W14" s="41">
         <v>276</v>
       </c>
       <c r="X14" s="41">
         <v>209</v>
       </c>
       <c r="Y14" s="41">
         <v>242</v>
       </c>
       <c r="Z14" s="15">
         <v>246</v>
@@ -11507,50 +11621,53 @@
       </c>
       <c r="AH14" s="11">
         <v>247</v>
       </c>
       <c r="AI14" s="11">
         <v>259</v>
       </c>
       <c r="AJ14" s="11">
         <v>235</v>
       </c>
       <c r="AK14" s="11">
         <v>180</v>
       </c>
       <c r="AL14" s="11">
         <v>269</v>
       </c>
       <c r="AM14" s="11">
         <v>237</v>
       </c>
       <c r="AN14" s="11">
         <v>251</v>
       </c>
       <c r="AO14" s="11">
         <v>198</v>
       </c>
+      <c r="AP14" s="11">
+        <v>177</v>
+      </c>
     </row>
     <row r="15" spans="1:78">
       <c r="A15" s="13" t="s">
         <v>20</v>
       </c>
       <c r="T15" s="41">
         <v>163</v>
       </c>
       <c r="U15" s="41">
         <v>168</v>
       </c>
       <c r="V15" s="41">
         <v>260</v>
       </c>
       <c r="W15" s="41">
         <v>229</v>
       </c>
       <c r="X15" s="41">
         <v>201</v>
       </c>
       <c r="Y15" s="41">
         <v>183</v>
       </c>
       <c r="Z15" s="15">
         <v>218</v>
@@ -11578,50 +11695,53 @@
       </c>
       <c r="AH15" s="11">
         <v>322</v>
       </c>
       <c r="AI15" s="11">
         <v>222</v>
       </c>
       <c r="AJ15" s="11">
         <v>218</v>
       </c>
       <c r="AK15" s="11">
         <v>162</v>
       </c>
       <c r="AL15" s="11">
         <v>203</v>
       </c>
       <c r="AM15" s="11">
         <v>173</v>
       </c>
       <c r="AN15" s="11">
         <v>195</v>
       </c>
       <c r="AO15" s="11">
         <v>212</v>
       </c>
+      <c r="AP15" s="11">
+        <v>213</v>
+      </c>
     </row>
     <row r="16" spans="1:78">
       <c r="A16" s="13" t="s">
         <v>21</v>
       </c>
       <c r="T16" s="41">
         <v>56</v>
       </c>
       <c r="U16" s="41">
         <v>98</v>
       </c>
       <c r="V16" s="41">
         <v>133</v>
       </c>
       <c r="W16" s="41">
         <v>141</v>
       </c>
       <c r="X16" s="41">
         <v>131</v>
       </c>
       <c r="Y16" s="41">
         <v>116</v>
       </c>
       <c r="Z16" s="15">
         <v>147</v>
@@ -11649,52 +11769,55 @@
       </c>
       <c r="AH16" s="11">
         <v>142</v>
       </c>
       <c r="AI16" s="11">
         <v>90</v>
       </c>
       <c r="AJ16" s="11">
         <v>123</v>
       </c>
       <c r="AK16" s="11">
         <v>89</v>
       </c>
       <c r="AL16" s="11">
         <v>141</v>
       </c>
       <c r="AM16" s="11">
         <v>106</v>
       </c>
       <c r="AN16" s="11">
         <v>99</v>
       </c>
       <c r="AO16" s="11">
         <v>94</v>
       </c>
-    </row>
-    <row r="17" spans="1:41">
+      <c r="AP16" s="11">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="17" spans="1:42">
       <c r="A17" s="13" t="s">
         <v>22</v>
       </c>
       <c r="T17" s="41">
         <v>48</v>
       </c>
       <c r="U17" s="41">
         <v>48</v>
       </c>
       <c r="V17" s="41">
         <v>61</v>
       </c>
       <c r="W17" s="41">
         <v>85</v>
       </c>
       <c r="X17" s="41">
         <v>77</v>
       </c>
       <c r="Y17" s="41">
         <v>64</v>
       </c>
       <c r="Z17" s="15">
         <v>85</v>
       </c>
       <c r="AA17" s="15">
@@ -11720,52 +11843,55 @@
       </c>
       <c r="AH17" s="11">
         <v>78</v>
       </c>
       <c r="AI17" s="11">
         <v>74</v>
       </c>
       <c r="AJ17" s="11">
         <v>76</v>
       </c>
       <c r="AK17" s="11">
         <v>61</v>
       </c>
       <c r="AL17" s="11">
         <v>60</v>
       </c>
       <c r="AM17" s="11">
         <v>49</v>
       </c>
       <c r="AN17" s="11">
         <v>75</v>
       </c>
       <c r="AO17" s="11">
         <v>48</v>
       </c>
-    </row>
-    <row r="18" spans="1:41">
+      <c r="AP17" s="11">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="18" spans="1:42">
       <c r="A18" s="13" t="s">
         <v>34</v>
       </c>
       <c r="T18" s="41">
         <v>100</v>
       </c>
       <c r="U18" s="41">
         <v>72</v>
       </c>
       <c r="V18" s="41">
         <v>84</v>
       </c>
       <c r="W18" s="41">
         <v>75</v>
       </c>
       <c r="X18" s="41">
         <v>150</v>
       </c>
       <c r="Y18" s="41">
         <v>70</v>
       </c>
       <c r="Z18" s="15">
         <v>90</v>
       </c>
       <c r="AA18" s="15">
@@ -11791,52 +11917,55 @@
       </c>
       <c r="AH18" s="11">
         <v>72</v>
       </c>
       <c r="AI18" s="11">
         <v>107</v>
       </c>
       <c r="AJ18" s="11">
         <v>62</v>
       </c>
       <c r="AK18" s="11">
         <v>63</v>
       </c>
       <c r="AL18" s="11">
         <v>82</v>
       </c>
       <c r="AM18" s="11">
         <v>73</v>
       </c>
       <c r="AN18" s="11">
         <v>82</v>
       </c>
       <c r="AO18" s="11">
         <v>72</v>
       </c>
-    </row>
-    <row r="19" spans="1:41">
+      <c r="AP18" s="11">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="19" spans="1:42">
       <c r="A19" s="13" t="s">
         <v>23</v>
       </c>
       <c r="T19" s="41">
         <v>66</v>
       </c>
       <c r="U19" s="41">
         <v>39</v>
       </c>
       <c r="V19" s="41">
         <v>86</v>
       </c>
       <c r="W19" s="41">
         <v>133</v>
       </c>
       <c r="X19" s="41">
         <v>132</v>
       </c>
       <c r="Y19" s="41">
         <v>65</v>
       </c>
       <c r="Z19" s="15">
         <v>93</v>
       </c>
       <c r="AA19" s="15">
@@ -11862,52 +11991,55 @@
       </c>
       <c r="AH19" s="11">
         <v>81</v>
       </c>
       <c r="AI19" s="11">
         <v>86</v>
       </c>
       <c r="AJ19" s="11">
         <v>70</v>
       </c>
       <c r="AK19" s="11">
         <v>55</v>
       </c>
       <c r="AL19" s="11">
         <v>67</v>
       </c>
       <c r="AM19" s="11">
         <v>60</v>
       </c>
       <c r="AN19" s="11">
         <v>69</v>
       </c>
       <c r="AO19" s="11">
         <v>60</v>
       </c>
-    </row>
-    <row r="20" spans="1:41">
+      <c r="AP19" s="11">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="20" spans="1:42">
       <c r="A20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T20" s="41">
         <v>159</v>
       </c>
       <c r="U20" s="41">
         <v>109</v>
       </c>
       <c r="V20" s="41">
         <v>195</v>
       </c>
       <c r="W20" s="41">
         <v>180</v>
       </c>
       <c r="X20" s="41">
         <v>203</v>
       </c>
       <c r="Y20" s="41">
         <v>132</v>
       </c>
       <c r="Z20" s="15">
         <v>211</v>
       </c>
       <c r="AA20" s="15">
@@ -11933,52 +12065,55 @@
       </c>
       <c r="AH20" s="11">
         <v>203</v>
       </c>
       <c r="AI20" s="11">
         <v>150</v>
       </c>
       <c r="AJ20" s="11">
         <v>123</v>
       </c>
       <c r="AK20" s="11">
         <v>106</v>
       </c>
       <c r="AL20" s="11">
         <v>185</v>
       </c>
       <c r="AM20" s="11">
         <v>150</v>
       </c>
       <c r="AN20" s="11">
         <v>144</v>
       </c>
       <c r="AO20" s="11">
         <v>91</v>
       </c>
-    </row>
-    <row r="21" spans="1:41">
+      <c r="AP20" s="11">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="21" spans="1:42">
       <c r="A21" s="13" t="s">
         <v>25</v>
       </c>
       <c r="T21" s="41">
         <v>216</v>
       </c>
       <c r="U21" s="41">
         <v>178</v>
       </c>
       <c r="V21" s="41">
         <v>277</v>
       </c>
       <c r="W21" s="41">
         <v>292</v>
       </c>
       <c r="X21" s="41">
         <v>251</v>
       </c>
       <c r="Y21" s="41">
         <v>253</v>
       </c>
       <c r="Z21" s="15">
         <v>258</v>
       </c>
       <c r="AA21" s="15">
@@ -12004,52 +12139,55 @@
       </c>
       <c r="AH21" s="11">
         <v>320</v>
       </c>
       <c r="AI21" s="11">
         <v>303</v>
       </c>
       <c r="AJ21" s="11">
         <v>193</v>
       </c>
       <c r="AK21" s="11">
         <v>182</v>
       </c>
       <c r="AL21" s="11">
         <v>236</v>
       </c>
       <c r="AM21" s="11">
         <v>248</v>
       </c>
       <c r="AN21" s="11">
         <v>262</v>
       </c>
       <c r="AO21" s="11">
         <v>244</v>
       </c>
-    </row>
-    <row r="22" spans="1:41">
+      <c r="AP21" s="11">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="22" spans="1:42">
       <c r="A22" s="13" t="s">
         <v>35</v>
       </c>
       <c r="T22" s="41">
         <v>85</v>
       </c>
       <c r="U22" s="41">
         <v>71</v>
       </c>
       <c r="V22" s="41">
         <v>98</v>
       </c>
       <c r="W22" s="41">
         <v>121</v>
       </c>
       <c r="X22" s="41">
         <v>114</v>
       </c>
       <c r="Y22" s="41">
         <v>91</v>
       </c>
       <c r="Z22" s="15">
         <v>88</v>
       </c>
       <c r="AA22" s="15">
@@ -12075,52 +12213,55 @@
       </c>
       <c r="AH22" s="11">
         <v>127</v>
       </c>
       <c r="AI22" s="11">
         <v>99</v>
       </c>
       <c r="AJ22" s="11">
         <v>96</v>
       </c>
       <c r="AK22" s="11">
         <v>78</v>
       </c>
       <c r="AL22" s="11">
         <v>110</v>
       </c>
       <c r="AM22" s="11">
         <v>73</v>
       </c>
       <c r="AN22" s="11">
         <v>111</v>
       </c>
       <c r="AO22" s="11">
         <v>71</v>
       </c>
-    </row>
-    <row r="23" spans="1:41">
+      <c r="AP22" s="11">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="23" spans="1:42">
       <c r="A23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="T23" s="41">
         <v>158</v>
       </c>
       <c r="U23" s="41">
         <v>121</v>
       </c>
       <c r="V23" s="41">
         <v>165</v>
       </c>
       <c r="W23" s="41">
         <v>163</v>
       </c>
       <c r="X23" s="41">
         <v>173</v>
       </c>
       <c r="Y23" s="41">
         <v>129</v>
       </c>
       <c r="Z23" s="15">
         <v>153</v>
       </c>
       <c r="AA23" s="15">
@@ -12146,94 +12287,97 @@
       </c>
       <c r="AH23" s="11">
         <v>228</v>
       </c>
       <c r="AI23" s="11">
         <v>137</v>
       </c>
       <c r="AJ23" s="11">
         <v>173</v>
       </c>
       <c r="AK23" s="11">
         <v>154</v>
       </c>
       <c r="AL23" s="11">
         <v>121</v>
       </c>
       <c r="AM23" s="11">
         <v>128</v>
       </c>
       <c r="AN23" s="11">
         <v>156</v>
       </c>
       <c r="AO23" s="11">
         <v>121</v>
       </c>
-    </row>
-    <row r="24" spans="1:41" ht="14.4" customHeight="1">
+      <c r="AP23" s="11">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="24" spans="1:42" ht="14.4" customHeight="1">
       <c r="B24" s="54"/>
       <c r="C24" s="54"/>
       <c r="D24" s="54"/>
       <c r="E24" s="54"/>
       <c r="F24" s="54"/>
       <c r="G24" s="54"/>
       <c r="H24" s="54"/>
       <c r="I24" s="54"/>
       <c r="J24" s="54"/>
       <c r="K24" s="54"/>
       <c r="L24" s="54"/>
       <c r="M24" s="54"/>
       <c r="N24" s="54"/>
       <c r="O24" s="54"/>
       <c r="P24" s="54"/>
       <c r="Q24" s="54"/>
       <c r="R24" s="54"/>
       <c r="S24" s="54"/>
       <c r="T24" s="70" t="s">
         <v>12</v>
       </c>
       <c r="U24" s="70"/>
       <c r="V24" s="70"/>
       <c r="W24" s="70"/>
       <c r="X24" s="70"/>
       <c r="Y24" s="70"/>
       <c r="Z24" s="70"/>
       <c r="AA24" s="70"/>
       <c r="AB24" s="70"/>
       <c r="AC24" s="70"/>
       <c r="AD24" s="70"/>
       <c r="AE24" s="70"/>
       <c r="AF24" s="70"/>
       <c r="AG24" s="70"/>
       <c r="AH24" s="70"/>
       <c r="AI24" s="70"/>
       <c r="AJ24" s="70"/>
       <c r="AK24" s="70"/>
       <c r="AL24" s="70"/>
       <c r="AM24" s="70"/>
     </row>
-    <row r="25" spans="1:41">
+    <row r="25" spans="1:42">
       <c r="A25" s="40" t="s">
         <v>31</v>
       </c>
       <c r="T25" s="41">
         <v>1389</v>
       </c>
       <c r="U25" s="41">
         <v>1418</v>
       </c>
       <c r="V25" s="41">
         <v>1890</v>
       </c>
       <c r="W25" s="41">
         <v>1839</v>
       </c>
       <c r="X25" s="41">
         <v>1674</v>
       </c>
       <c r="Y25" s="41">
         <v>1336</v>
       </c>
       <c r="Z25" s="15">
         <v>1593</v>
       </c>
       <c r="AA25" s="15">
@@ -12259,52 +12403,55 @@
       </c>
       <c r="AH25" s="11">
         <v>2067</v>
       </c>
       <c r="AI25" s="11">
         <v>1767</v>
       </c>
       <c r="AJ25" s="11">
         <v>1598</v>
       </c>
       <c r="AK25" s="11">
         <v>1428</v>
       </c>
       <c r="AL25" s="11">
         <v>1788</v>
       </c>
       <c r="AM25" s="11">
         <v>1806</v>
       </c>
       <c r="AN25" s="11">
         <v>1837</v>
       </c>
       <c r="AO25" s="11">
         <v>1474</v>
       </c>
-    </row>
-    <row r="26" spans="1:41">
+      <c r="AP25" s="11">
+        <v>1395</v>
+      </c>
+    </row>
+    <row r="26" spans="1:42">
       <c r="A26" s="57" t="s">
         <v>37</v>
       </c>
       <c r="T26" s="41">
         <v>1000</v>
       </c>
       <c r="U26" s="41">
         <v>988</v>
       </c>
       <c r="V26" s="41">
         <v>1347</v>
       </c>
       <c r="W26" s="41">
         <v>1361</v>
       </c>
       <c r="X26" s="41">
         <v>1213</v>
       </c>
       <c r="Y26" s="41">
         <v>975</v>
       </c>
       <c r="Z26" s="15">
         <v>1162</v>
       </c>
       <c r="AA26" s="15">
@@ -12330,52 +12477,55 @@
       </c>
       <c r="AH26" s="11">
         <v>1503</v>
       </c>
       <c r="AI26" s="11">
         <v>1295</v>
       </c>
       <c r="AJ26" s="11">
         <v>1160</v>
       </c>
       <c r="AK26" s="11">
         <v>1080</v>
       </c>
       <c r="AL26" s="11">
         <v>1335</v>
       </c>
       <c r="AM26" s="11">
         <v>1385</v>
       </c>
       <c r="AN26" s="11">
         <v>1392</v>
       </c>
       <c r="AO26" s="11">
         <v>1096</v>
       </c>
-    </row>
-    <row r="27" spans="1:41">
+      <c r="AP26" s="11">
+        <v>1018</v>
+      </c>
+    </row>
+    <row r="27" spans="1:42">
       <c r="A27" s="57" t="s">
         <v>38</v>
       </c>
       <c r="T27" s="41">
         <v>128</v>
       </c>
       <c r="U27" s="41">
         <v>126</v>
       </c>
       <c r="V27" s="41">
         <v>172</v>
       </c>
       <c r="W27" s="41">
         <v>105</v>
       </c>
       <c r="X27" s="41">
         <v>151</v>
       </c>
       <c r="Y27" s="41">
         <v>95</v>
       </c>
       <c r="Z27" s="15">
         <v>114</v>
       </c>
       <c r="AA27" s="15">
@@ -12401,52 +12551,55 @@
       </c>
       <c r="AH27" s="11">
         <v>151</v>
       </c>
       <c r="AI27" s="11">
         <v>140</v>
       </c>
       <c r="AJ27" s="11">
         <v>117</v>
       </c>
       <c r="AK27" s="11">
         <v>93</v>
       </c>
       <c r="AL27" s="11">
         <v>152</v>
       </c>
       <c r="AM27" s="11">
         <v>155</v>
       </c>
       <c r="AN27" s="11">
         <v>127</v>
       </c>
       <c r="AO27" s="11">
         <v>134</v>
       </c>
-    </row>
-    <row r="28" spans="1:41">
+      <c r="AP27" s="11">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="28" spans="1:42">
       <c r="A28" s="13" t="s">
         <v>19</v>
       </c>
       <c r="T28" s="41">
         <v>76</v>
       </c>
       <c r="U28" s="41">
         <v>128</v>
       </c>
       <c r="V28" s="41">
         <v>143</v>
       </c>
       <c r="W28" s="41">
         <v>175</v>
       </c>
       <c r="X28" s="41">
         <v>125</v>
       </c>
       <c r="Y28" s="41">
         <v>131</v>
       </c>
       <c r="Z28" s="15">
         <v>134</v>
       </c>
       <c r="AA28" s="15">
@@ -12472,52 +12625,55 @@
       </c>
       <c r="AH28" s="11">
         <v>119</v>
       </c>
       <c r="AI28" s="11">
         <v>168</v>
       </c>
       <c r="AJ28" s="11">
         <v>127</v>
       </c>
       <c r="AK28" s="11">
         <v>100</v>
       </c>
       <c r="AL28" s="11">
         <v>145</v>
       </c>
       <c r="AM28" s="11">
         <v>119</v>
       </c>
       <c r="AN28" s="11">
         <v>134</v>
       </c>
       <c r="AO28" s="11">
         <v>93</v>
       </c>
-    </row>
-    <row r="29" spans="1:41">
+      <c r="AP28" s="11">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="29" spans="1:42">
       <c r="A29" s="13" t="s">
         <v>20</v>
       </c>
       <c r="T29" s="41">
         <v>102</v>
       </c>
       <c r="U29" s="41">
         <v>119</v>
       </c>
       <c r="V29" s="41">
         <v>164</v>
       </c>
       <c r="W29" s="41">
         <v>124</v>
       </c>
       <c r="X29" s="41">
         <v>88</v>
       </c>
       <c r="Y29" s="41">
         <v>92</v>
       </c>
       <c r="Z29" s="15">
         <v>116</v>
       </c>
       <c r="AA29" s="15">
@@ -12543,52 +12699,55 @@
       </c>
       <c r="AH29" s="11">
         <v>192</v>
       </c>
       <c r="AI29" s="11">
         <v>112</v>
       </c>
       <c r="AJ29" s="11">
         <v>135</v>
       </c>
       <c r="AK29" s="11">
         <v>83</v>
       </c>
       <c r="AL29" s="11">
         <v>117</v>
       </c>
       <c r="AM29" s="11">
         <v>90</v>
       </c>
       <c r="AN29" s="11">
         <v>106</v>
       </c>
       <c r="AO29" s="11">
         <v>102</v>
       </c>
-    </row>
-    <row r="30" spans="1:41">
+      <c r="AP29" s="11">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="30" spans="1:42">
       <c r="A30" s="13" t="s">
         <v>26</v>
       </c>
       <c r="T30" s="41">
         <v>83</v>
       </c>
       <c r="U30" s="41">
         <v>57</v>
       </c>
       <c r="V30" s="41">
         <v>64</v>
       </c>
       <c r="W30" s="41">
         <v>74</v>
       </c>
       <c r="X30" s="41">
         <v>97</v>
       </c>
       <c r="Y30" s="41">
         <v>43</v>
       </c>
       <c r="Z30" s="15">
         <v>67</v>
       </c>
       <c r="AA30" s="15">
@@ -12614,94 +12773,97 @@
       </c>
       <c r="AH30" s="11">
         <v>102</v>
       </c>
       <c r="AI30" s="11">
         <v>52</v>
       </c>
       <c r="AJ30" s="11">
         <v>59</v>
       </c>
       <c r="AK30" s="11">
         <v>72</v>
       </c>
       <c r="AL30" s="11">
         <v>39</v>
       </c>
       <c r="AM30" s="11">
         <v>57</v>
       </c>
       <c r="AN30" s="11">
         <v>78</v>
       </c>
       <c r="AO30" s="11">
         <v>49</v>
       </c>
-    </row>
-    <row r="31" spans="1:41" ht="14.4" customHeight="1">
+      <c r="AP30" s="11">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="31" spans="1:42" ht="14.4" customHeight="1">
       <c r="B31" s="54"/>
       <c r="C31" s="54"/>
       <c r="D31" s="54"/>
       <c r="E31" s="54"/>
       <c r="F31" s="54"/>
       <c r="G31" s="54"/>
       <c r="H31" s="54"/>
       <c r="I31" s="54"/>
       <c r="J31" s="54"/>
       <c r="K31" s="54"/>
       <c r="L31" s="54"/>
       <c r="M31" s="54"/>
       <c r="N31" s="54"/>
       <c r="O31" s="54"/>
       <c r="P31" s="54"/>
       <c r="Q31" s="54"/>
       <c r="R31" s="54"/>
       <c r="S31" s="54"/>
       <c r="T31" s="70" t="s">
         <v>11</v>
       </c>
       <c r="U31" s="70"/>
       <c r="V31" s="70"/>
       <c r="W31" s="70"/>
       <c r="X31" s="70"/>
       <c r="Y31" s="70"/>
       <c r="Z31" s="70"/>
       <c r="AA31" s="70"/>
       <c r="AB31" s="70"/>
       <c r="AC31" s="70"/>
       <c r="AD31" s="70"/>
       <c r="AE31" s="70"/>
       <c r="AF31" s="70"/>
       <c r="AG31" s="70"/>
       <c r="AH31" s="70"/>
       <c r="AI31" s="70"/>
       <c r="AJ31" s="70"/>
       <c r="AK31" s="70"/>
       <c r="AL31" s="70"/>
       <c r="AM31" s="70"/>
     </row>
-    <row r="32" spans="1:41">
+    <row r="32" spans="1:42">
       <c r="A32" s="40" t="s">
         <v>31</v>
       </c>
       <c r="T32" s="41">
         <v>1317</v>
       </c>
       <c r="U32" s="41">
         <v>1103</v>
       </c>
       <c r="V32" s="41">
         <v>1718</v>
       </c>
       <c r="W32" s="41">
         <v>1812</v>
       </c>
       <c r="X32" s="41">
         <v>1769</v>
       </c>
       <c r="Y32" s="41">
         <v>1497</v>
       </c>
       <c r="Z32" s="15">
         <v>1732</v>
       </c>
       <c r="AA32" s="15">
@@ -12727,52 +12889,55 @@
       </c>
       <c r="AH32" s="15">
         <v>1947</v>
       </c>
       <c r="AI32" s="15">
         <v>1645</v>
       </c>
       <c r="AJ32" s="11">
         <v>1366</v>
       </c>
       <c r="AK32" s="11">
         <v>1214</v>
       </c>
       <c r="AL32" s="11">
         <v>1637</v>
       </c>
       <c r="AM32" s="15">
         <v>1431</v>
       </c>
       <c r="AN32" s="11">
         <v>1532</v>
       </c>
       <c r="AO32" s="15">
         <v>1389</v>
       </c>
-    </row>
-    <row r="33" spans="1:41">
+      <c r="AP32" s="11">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="33" spans="1:42">
       <c r="A33" s="57" t="s">
         <v>37</v>
       </c>
       <c r="T33" s="41">
         <v>125</v>
       </c>
       <c r="U33" s="41">
         <v>96</v>
       </c>
       <c r="V33" s="41">
         <v>173</v>
       </c>
       <c r="W33" s="41">
         <v>156</v>
       </c>
       <c r="X33" s="41">
         <v>162</v>
       </c>
       <c r="Y33" s="41">
         <v>135</v>
       </c>
       <c r="Z33" s="15">
         <v>160</v>
       </c>
       <c r="AA33" s="15">
@@ -12798,52 +12963,55 @@
       </c>
       <c r="AH33" s="15">
         <v>183</v>
       </c>
       <c r="AI33" s="15">
         <v>165</v>
       </c>
       <c r="AJ33" s="11">
         <v>103</v>
       </c>
       <c r="AK33" s="11">
         <v>103</v>
       </c>
       <c r="AL33" s="11">
         <v>167</v>
       </c>
       <c r="AM33" s="15">
         <v>136</v>
       </c>
       <c r="AN33" s="11">
         <v>123</v>
       </c>
       <c r="AO33" s="15">
         <v>128</v>
       </c>
-    </row>
-    <row r="34" spans="1:41">
+      <c r="AP33" s="15">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="34" spans="1:42">
       <c r="A34" s="57" t="s">
         <v>38</v>
       </c>
       <c r="T34" s="41">
         <v>9</v>
       </c>
       <c r="U34" s="41">
         <v>17</v>
       </c>
       <c r="V34" s="41">
         <v>16</v>
       </c>
       <c r="W34" s="41">
         <v>10</v>
       </c>
       <c r="X34" s="41">
         <v>14</v>
       </c>
       <c r="Y34" s="41">
         <v>15</v>
       </c>
       <c r="Z34" s="15">
         <v>12</v>
       </c>
       <c r="AA34" s="15">
@@ -12869,52 +13037,55 @@
       </c>
       <c r="AH34" s="15">
         <v>15</v>
       </c>
       <c r="AI34" s="15">
         <v>24</v>
       </c>
       <c r="AJ34" s="11">
         <v>18</v>
       </c>
       <c r="AK34" s="11">
         <v>16</v>
       </c>
       <c r="AL34" s="11">
         <v>21</v>
       </c>
       <c r="AM34" s="15">
         <v>15</v>
       </c>
       <c r="AN34" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AO34" s="15">
         <v>19</v>
       </c>
-    </row>
-    <row r="35" spans="1:41">
+      <c r="AP34" s="15">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="35" spans="1:42">
       <c r="A35" s="13" t="s">
         <v>18</v>
       </c>
       <c r="T35" s="41">
         <v>228</v>
       </c>
       <c r="U35" s="41">
         <v>204</v>
       </c>
       <c r="V35" s="41">
         <v>282</v>
       </c>
       <c r="W35" s="41">
         <v>324</v>
       </c>
       <c r="X35" s="41">
         <v>262</v>
       </c>
       <c r="Y35" s="41">
         <v>268</v>
       </c>
       <c r="Z35" s="15">
         <v>288</v>
       </c>
       <c r="AA35" s="15">
@@ -12940,52 +13111,55 @@
       </c>
       <c r="AH35" s="15">
         <v>342</v>
       </c>
       <c r="AI35" s="15">
         <v>261</v>
       </c>
       <c r="AJ35" s="11">
         <v>197</v>
       </c>
       <c r="AK35" s="11">
         <v>220</v>
       </c>
       <c r="AL35" s="11">
         <v>276</v>
       </c>
       <c r="AM35" s="15">
         <v>249</v>
       </c>
       <c r="AN35" s="15">
         <v>268</v>
       </c>
       <c r="AO35" s="15">
         <v>275</v>
       </c>
-    </row>
-    <row r="36" spans="1:41">
+      <c r="AP35" s="15">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="36" spans="1:42">
       <c r="A36" s="13" t="s">
         <v>19</v>
       </c>
       <c r="T36" s="41">
         <v>89</v>
       </c>
       <c r="U36" s="41">
         <v>58</v>
       </c>
       <c r="V36" s="41">
         <v>116</v>
       </c>
       <c r="W36" s="41">
         <v>101</v>
       </c>
       <c r="X36" s="41">
         <v>84</v>
       </c>
       <c r="Y36" s="41">
         <v>111</v>
       </c>
       <c r="Z36" s="15">
         <v>112</v>
       </c>
       <c r="AA36" s="15">
@@ -13011,52 +13185,55 @@
       </c>
       <c r="AH36" s="15">
         <v>128</v>
       </c>
       <c r="AI36" s="15">
         <v>91</v>
       </c>
       <c r="AJ36" s="11">
         <v>108</v>
       </c>
       <c r="AK36" s="11">
         <v>80</v>
       </c>
       <c r="AL36" s="11">
         <v>124</v>
       </c>
       <c r="AM36" s="15">
         <v>118</v>
       </c>
       <c r="AN36" s="15">
         <v>117</v>
       </c>
       <c r="AO36" s="15">
         <v>105</v>
       </c>
-    </row>
-    <row r="37" spans="1:41">
+      <c r="AP36" s="15">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="37" spans="1:42">
       <c r="A37" s="13" t="s">
         <v>20</v>
       </c>
       <c r="T37" s="41">
         <v>61</v>
       </c>
       <c r="U37" s="41">
         <v>49</v>
       </c>
       <c r="V37" s="41">
         <v>96</v>
       </c>
       <c r="W37" s="41">
         <v>105</v>
       </c>
       <c r="X37" s="41">
         <v>113</v>
       </c>
       <c r="Y37" s="41">
         <v>91</v>
       </c>
       <c r="Z37" s="15">
         <v>102</v>
       </c>
       <c r="AA37" s="15">
@@ -13082,52 +13259,55 @@
       </c>
       <c r="AH37" s="15">
         <v>130</v>
       </c>
       <c r="AI37" s="15">
         <v>110</v>
       </c>
       <c r="AJ37" s="11">
         <v>83</v>
       </c>
       <c r="AK37" s="11">
         <v>79</v>
       </c>
       <c r="AL37" s="11">
         <v>86</v>
       </c>
       <c r="AM37" s="15">
         <v>83</v>
       </c>
       <c r="AN37" s="15">
         <v>89</v>
       </c>
       <c r="AO37" s="15">
         <v>110</v>
       </c>
-    </row>
-    <row r="38" spans="1:41">
+      <c r="AP37" s="15">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="38" spans="1:42">
       <c r="A38" s="13" t="s">
         <v>21</v>
       </c>
       <c r="T38" s="41">
         <v>56</v>
       </c>
       <c r="U38" s="41">
         <v>98</v>
       </c>
       <c r="V38" s="41">
         <v>133</v>
       </c>
       <c r="W38" s="41">
         <v>141</v>
       </c>
       <c r="X38" s="41">
         <v>131</v>
       </c>
       <c r="Y38" s="41">
         <v>116</v>
       </c>
       <c r="Z38" s="15">
         <v>147</v>
       </c>
       <c r="AA38" s="15">
@@ -13153,52 +13333,55 @@
       </c>
       <c r="AH38" s="15">
         <v>142</v>
       </c>
       <c r="AI38" s="15">
         <v>90</v>
       </c>
       <c r="AJ38" s="11">
         <v>123</v>
       </c>
       <c r="AK38" s="11">
         <v>89</v>
       </c>
       <c r="AL38" s="11">
         <v>141</v>
       </c>
       <c r="AM38" s="15">
         <v>106</v>
       </c>
       <c r="AN38" s="15">
         <v>99</v>
       </c>
       <c r="AO38" s="15">
         <v>94</v>
       </c>
-    </row>
-    <row r="39" spans="1:41">
+      <c r="AP38" s="15">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="39" spans="1:42">
       <c r="A39" s="13" t="s">
         <v>22</v>
       </c>
       <c r="T39" s="41">
         <v>48</v>
       </c>
       <c r="U39" s="41">
         <v>48</v>
       </c>
       <c r="V39" s="41">
         <v>61</v>
       </c>
       <c r="W39" s="41">
         <v>85</v>
       </c>
       <c r="X39" s="41">
         <v>77</v>
       </c>
       <c r="Y39" s="41">
         <v>64</v>
       </c>
       <c r="Z39" s="15">
         <v>85</v>
       </c>
       <c r="AA39" s="15">
@@ -13224,52 +13407,55 @@
       </c>
       <c r="AH39" s="15">
         <v>78</v>
       </c>
       <c r="AI39" s="15">
         <v>74</v>
       </c>
       <c r="AJ39" s="11">
         <v>76</v>
       </c>
       <c r="AK39" s="11">
         <v>61</v>
       </c>
       <c r="AL39" s="11">
         <v>60</v>
       </c>
       <c r="AM39" s="15">
         <v>49</v>
       </c>
       <c r="AN39" s="15">
         <v>75</v>
       </c>
       <c r="AO39" s="15">
         <v>48</v>
       </c>
-    </row>
-    <row r="40" spans="1:41">
+      <c r="AP39" s="15">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="40" spans="1:42">
       <c r="A40" s="13" t="s">
         <v>34</v>
       </c>
       <c r="T40" s="41">
         <v>100</v>
       </c>
       <c r="U40" s="41">
         <v>72</v>
       </c>
       <c r="V40" s="41">
         <v>84</v>
       </c>
       <c r="W40" s="41">
         <v>75</v>
       </c>
       <c r="X40" s="41">
         <v>150</v>
       </c>
       <c r="Y40" s="41">
         <v>70</v>
       </c>
       <c r="Z40" s="15">
         <v>90</v>
       </c>
       <c r="AA40" s="15">
@@ -13295,52 +13481,55 @@
       </c>
       <c r="AH40" s="15">
         <v>72</v>
       </c>
       <c r="AI40" s="15">
         <v>107</v>
       </c>
       <c r="AJ40" s="11">
         <v>62</v>
       </c>
       <c r="AK40" s="11">
         <v>63</v>
       </c>
       <c r="AL40" s="11">
         <v>82</v>
       </c>
       <c r="AM40" s="15">
         <v>73</v>
       </c>
       <c r="AN40" s="15">
         <v>82</v>
       </c>
       <c r="AO40" s="15">
         <v>72</v>
       </c>
-    </row>
-    <row r="41" spans="1:41">
+      <c r="AP40" s="15">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="41" spans="1:42">
       <c r="A41" s="13" t="s">
         <v>23</v>
       </c>
       <c r="T41" s="41">
         <v>66</v>
       </c>
       <c r="U41" s="41">
         <v>39</v>
       </c>
       <c r="V41" s="41">
         <v>86</v>
       </c>
       <c r="W41" s="41">
         <v>133</v>
       </c>
       <c r="X41" s="41">
         <v>132</v>
       </c>
       <c r="Y41" s="41">
         <v>65</v>
       </c>
       <c r="Z41" s="15">
         <v>93</v>
       </c>
       <c r="AA41" s="15">
@@ -13366,52 +13555,55 @@
       </c>
       <c r="AH41" s="15">
         <v>81</v>
       </c>
       <c r="AI41" s="15">
         <v>86</v>
       </c>
       <c r="AJ41" s="11">
         <v>70</v>
       </c>
       <c r="AK41" s="11">
         <v>55</v>
       </c>
       <c r="AL41" s="11">
         <v>67</v>
       </c>
       <c r="AM41" s="15">
         <v>60</v>
       </c>
       <c r="AN41" s="15">
         <v>69</v>
       </c>
       <c r="AO41" s="15">
         <v>60</v>
       </c>
-    </row>
-    <row r="42" spans="1:41">
+      <c r="AP41" s="15">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="42" spans="1:42">
       <c r="A42" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T42" s="41">
         <v>159</v>
       </c>
       <c r="U42" s="41">
         <v>109</v>
       </c>
       <c r="V42" s="41">
         <v>195</v>
       </c>
       <c r="W42" s="41">
         <v>180</v>
       </c>
       <c r="X42" s="41">
         <v>203</v>
       </c>
       <c r="Y42" s="41">
         <v>132</v>
       </c>
       <c r="Z42" s="15">
         <v>211</v>
       </c>
       <c r="AA42" s="15">
@@ -13437,52 +13629,55 @@
       </c>
       <c r="AH42" s="15">
         <v>203</v>
       </c>
       <c r="AI42" s="15">
         <v>150</v>
       </c>
       <c r="AJ42" s="11">
         <v>123</v>
       </c>
       <c r="AK42" s="11">
         <v>106</v>
       </c>
       <c r="AL42" s="11">
         <v>185</v>
       </c>
       <c r="AM42" s="15">
         <v>150</v>
       </c>
       <c r="AN42" s="15">
         <v>144</v>
       </c>
       <c r="AO42" s="15">
         <v>91</v>
       </c>
-    </row>
-    <row r="43" spans="1:41">
+      <c r="AP42" s="15">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="43" spans="1:42">
       <c r="A43" s="13" t="s">
         <v>25</v>
       </c>
       <c r="T43" s="41">
         <v>216</v>
       </c>
       <c r="U43" s="41">
         <v>178</v>
       </c>
       <c r="V43" s="41">
         <v>277</v>
       </c>
       <c r="W43" s="41">
         <v>292</v>
       </c>
       <c r="X43" s="41">
         <v>251</v>
       </c>
       <c r="Y43" s="41">
         <v>253</v>
       </c>
       <c r="Z43" s="15">
         <v>258</v>
       </c>
       <c r="AA43" s="15">
@@ -13508,52 +13703,55 @@
       </c>
       <c r="AH43" s="15">
         <v>320</v>
       </c>
       <c r="AI43" s="15">
         <v>303</v>
       </c>
       <c r="AJ43" s="11">
         <v>193</v>
       </c>
       <c r="AK43" s="11">
         <v>182</v>
       </c>
       <c r="AL43" s="11">
         <v>236</v>
       </c>
       <c r="AM43" s="15">
         <v>248</v>
       </c>
       <c r="AN43" s="15">
         <v>262</v>
       </c>
       <c r="AO43" s="15">
         <v>244</v>
       </c>
-    </row>
-    <row r="44" spans="1:41">
+      <c r="AP43" s="15">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="44" spans="1:42">
       <c r="A44" s="13" t="s">
         <v>35</v>
       </c>
       <c r="T44" s="41">
         <v>85</v>
       </c>
       <c r="U44" s="41">
         <v>71</v>
       </c>
       <c r="V44" s="41">
         <v>98</v>
       </c>
       <c r="W44" s="41">
         <v>121</v>
       </c>
       <c r="X44" s="41">
         <v>114</v>
       </c>
       <c r="Y44" s="41">
         <v>91</v>
       </c>
       <c r="Z44" s="15">
         <v>88</v>
       </c>
       <c r="AA44" s="15">
@@ -13579,52 +13777,55 @@
       </c>
       <c r="AH44" s="15">
         <v>127</v>
       </c>
       <c r="AI44" s="15">
         <v>99</v>
       </c>
       <c r="AJ44" s="11">
         <v>96</v>
       </c>
       <c r="AK44" s="11">
         <v>78</v>
       </c>
       <c r="AL44" s="13">
         <v>110</v>
       </c>
       <c r="AM44" s="15">
         <v>73</v>
       </c>
       <c r="AN44" s="15">
         <v>111</v>
       </c>
       <c r="AO44" s="15">
         <v>71</v>
       </c>
-    </row>
-    <row r="45" spans="1:41">
+      <c r="AP44" s="15">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="45" spans="1:42">
       <c r="A45" s="45" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="45"/>
       <c r="C45" s="45"/>
       <c r="D45" s="45"/>
       <c r="E45" s="45"/>
       <c r="F45" s="45"/>
       <c r="G45" s="45"/>
       <c r="H45" s="45"/>
       <c r="I45" s="45"/>
       <c r="J45" s="45"/>
       <c r="K45" s="45"/>
       <c r="L45" s="45"/>
       <c r="M45" s="45"/>
       <c r="N45" s="45"/>
       <c r="O45" s="45"/>
       <c r="P45" s="45"/>
       <c r="Q45" s="45"/>
       <c r="R45" s="45"/>
       <c r="S45" s="45"/>
       <c r="T45" s="42">
         <v>75</v>
       </c>
       <c r="U45" s="42">
@@ -13667,50 +13868,53 @@
         <v>82</v>
       </c>
       <c r="AH45" s="32">
         <v>126</v>
       </c>
       <c r="AI45" s="32">
         <v>85</v>
       </c>
       <c r="AJ45" s="32">
         <v>114</v>
       </c>
       <c r="AK45" s="32">
         <v>82</v>
       </c>
       <c r="AL45" s="45">
         <v>82</v>
       </c>
       <c r="AM45" s="32">
         <v>71</v>
       </c>
       <c r="AN45" s="32">
         <v>78</v>
       </c>
       <c r="AO45" s="32">
         <v>72</v>
+      </c>
+      <c r="AP45" s="32">
+        <v>73</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="Z5:AW5"/>
     <mergeCell ref="Z7:AK7"/>
     <mergeCell ref="T7:Y7"/>
     <mergeCell ref="T24:AM24"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:S7"/>
     <mergeCell ref="T9:AM9"/>
     <mergeCell ref="T31:AM31"/>
     <mergeCell ref="AL7:AW7"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:AQ52"/>
@@ -17076,51 +17280,51 @@
       <c r="Z52" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A27:AQ27"/>
     <mergeCell ref="AL5:AQ5"/>
     <mergeCell ref="A3:AQ3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="A7:AQ7"/>
     <mergeCell ref="A20:AQ20"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BX45"/>
   <sheetViews>
-    <sheetView topLeftCell="T4" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="V4" workbookViewId="0">
       <selection activeCell="Z5" sqref="Z5:AW5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="19.6640625" style="13" customWidth="1"/>
     <col min="2" max="19" width="0" style="13" hidden="1" customWidth="1"/>
     <col min="20" max="16384" width="9.109375" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:76" ht="13.05" customHeight="1"/>
     <row r="2" spans="1:76" ht="13.05" customHeight="1"/>
     <row r="3" spans="1:76" ht="13.05" customHeight="1"/>
     <row r="4" spans="1:76" ht="13.05" customHeight="1"/>
     <row r="5" spans="1:76" ht="13.05" customHeight="1">
       <c r="Z5" s="62" t="s">
         <v>36</v>
       </c>
       <c r="AA5" s="62"/>
       <c r="AB5" s="62"/>
       <c r="AC5" s="62"/>
       <c r="AD5" s="62"/>
       <c r="AE5" s="62"/>
       <c r="AF5" s="62"/>
       <c r="AG5" s="62"/>
@@ -17492,50 +17696,53 @@
       </c>
       <c r="AH10" s="11">
         <v>-482</v>
       </c>
       <c r="AI10" s="11">
         <v>-310</v>
       </c>
       <c r="AJ10" s="11">
         <v>-292</v>
       </c>
       <c r="AK10" s="11">
         <v>-333</v>
       </c>
       <c r="AL10" s="11">
         <v>-564</v>
       </c>
       <c r="AM10" s="11">
         <v>-402</v>
       </c>
       <c r="AN10" s="11">
         <v>-200</v>
       </c>
       <c r="AO10" s="11">
         <v>-145</v>
       </c>
+      <c r="AP10" s="11">
+        <v>-265</v>
+      </c>
     </row>
     <row r="11" spans="1:76">
       <c r="A11" s="57" t="s">
         <v>37</v>
       </c>
       <c r="T11" s="2">
         <v>234</v>
       </c>
       <c r="U11" s="2">
         <v>153</v>
       </c>
       <c r="V11" s="2">
         <v>212</v>
       </c>
       <c r="W11" s="2">
         <v>342</v>
       </c>
       <c r="X11" s="2">
         <v>264</v>
       </c>
       <c r="Y11" s="2">
         <v>342</v>
       </c>
       <c r="Z11" s="11">
         <v>321</v>
@@ -17563,50 +17770,53 @@
       </c>
       <c r="AH11" s="11">
         <v>-19</v>
       </c>
       <c r="AI11" s="11">
         <v>80</v>
       </c>
       <c r="AJ11" s="11">
         <v>52</v>
       </c>
       <c r="AK11" s="11">
         <v>-41</v>
       </c>
       <c r="AL11" s="11">
         <v>-76</v>
       </c>
       <c r="AM11" s="11">
         <v>-229</v>
       </c>
       <c r="AN11" s="11">
         <v>-51</v>
       </c>
       <c r="AO11" s="11">
         <v>109</v>
       </c>
+      <c r="AP11" s="11">
+        <v>-37</v>
+      </c>
     </row>
     <row r="12" spans="1:76">
       <c r="A12" s="57" t="s">
         <v>38</v>
       </c>
       <c r="T12" s="2">
         <v>-61</v>
       </c>
       <c r="U12" s="2">
         <v>-31</v>
       </c>
       <c r="V12" s="2">
         <v>-26</v>
       </c>
       <c r="W12" s="2">
         <v>9</v>
       </c>
       <c r="X12" s="2">
         <v>-52</v>
       </c>
       <c r="Y12" s="2">
         <v>-17</v>
       </c>
       <c r="Z12" s="11">
         <v>-22</v>
@@ -17634,50 +17844,53 @@
       </c>
       <c r="AH12" s="11">
         <v>-24</v>
       </c>
       <c r="AI12" s="11">
         <v>-25</v>
       </c>
       <c r="AJ12" s="11">
         <v>-7</v>
       </c>
       <c r="AK12" s="11">
         <v>-6</v>
       </c>
       <c r="AL12" s="11">
         <v>-8</v>
       </c>
       <c r="AM12" s="11">
         <v>2</v>
       </c>
       <c r="AN12" s="11">
         <v>30</v>
       </c>
       <c r="AO12" s="11">
         <v>-45</v>
       </c>
+      <c r="AP12" s="11">
+        <v>-7</v>
+      </c>
     </row>
     <row r="13" spans="1:76">
       <c r="A13" s="13" t="s">
         <v>18</v>
       </c>
       <c r="T13" s="2">
         <v>-30</v>
       </c>
       <c r="U13" s="2">
         <v>-29</v>
       </c>
       <c r="V13" s="2">
         <v>-11</v>
       </c>
       <c r="W13" s="2">
         <v>-37</v>
       </c>
       <c r="X13" s="2">
         <v>-6</v>
       </c>
       <c r="Y13" s="2">
         <v>-44</v>
       </c>
       <c r="Z13" s="11">
         <v>-44</v>
@@ -17705,50 +17918,53 @@
       </c>
       <c r="AH13" s="11">
         <v>17</v>
       </c>
       <c r="AI13" s="11">
         <v>29</v>
       </c>
       <c r="AJ13" s="11">
         <v>11</v>
       </c>
       <c r="AK13" s="11">
         <v>-24</v>
       </c>
       <c r="AL13" s="11">
         <v>-50</v>
       </c>
       <c r="AM13" s="11">
         <v>-27</v>
       </c>
       <c r="AN13" s="11">
         <v>-9</v>
       </c>
       <c r="AO13" s="11">
         <v>-81</v>
       </c>
+      <c r="AP13" s="11">
+        <v>18</v>
+      </c>
     </row>
     <row r="14" spans="1:76">
       <c r="A14" s="13" t="s">
         <v>19</v>
       </c>
       <c r="T14" s="2">
         <v>-51</v>
       </c>
       <c r="U14" s="2">
         <v>-88</v>
       </c>
       <c r="V14" s="2">
         <v>-137</v>
       </c>
       <c r="W14" s="2">
         <v>-96</v>
       </c>
       <c r="X14" s="2">
         <v>-64</v>
       </c>
       <c r="Y14" s="2">
         <v>-80</v>
       </c>
       <c r="Z14" s="11">
         <v>-83</v>
@@ -17776,50 +17992,53 @@
       </c>
       <c r="AH14" s="11">
         <v>-105</v>
       </c>
       <c r="AI14" s="11">
         <v>-64</v>
       </c>
       <c r="AJ14" s="11">
         <v>-64</v>
       </c>
       <c r="AK14" s="11">
         <v>-47</v>
       </c>
       <c r="AL14" s="11">
         <v>-120</v>
       </c>
       <c r="AM14" s="11">
         <v>-68</v>
       </c>
       <c r="AN14" s="11">
         <v>-44</v>
       </c>
       <c r="AO14" s="11">
         <v>-18</v>
       </c>
+      <c r="AP14" s="11">
+        <v>-54</v>
+      </c>
     </row>
     <row r="15" spans="1:76">
       <c r="A15" s="13" t="s">
         <v>20</v>
       </c>
       <c r="T15" s="2">
         <v>-18</v>
       </c>
       <c r="U15" s="2">
         <v>-64</v>
       </c>
       <c r="V15" s="2">
         <v>-56</v>
       </c>
       <c r="W15" s="2">
         <v>-8</v>
       </c>
       <c r="X15" s="2">
         <v>-39</v>
       </c>
       <c r="Y15" s="2">
         <v>-38</v>
       </c>
       <c r="Z15" s="11">
         <v>-62</v>
@@ -17847,50 +18066,53 @@
       </c>
       <c r="AH15" s="11">
         <v>-58</v>
       </c>
       <c r="AI15" s="11">
         <v>-29</v>
       </c>
       <c r="AJ15" s="11">
         <v>-94</v>
       </c>
       <c r="AK15" s="11">
         <v>-28</v>
       </c>
       <c r="AL15" s="11">
         <v>-55</v>
       </c>
       <c r="AM15" s="11">
         <v>-8</v>
       </c>
       <c r="AN15" s="11">
         <v>-18</v>
       </c>
       <c r="AO15" s="11">
         <v>-47</v>
       </c>
+      <c r="AP15" s="11">
+        <v>-75</v>
+      </c>
     </row>
     <row r="16" spans="1:76">
       <c r="A16" s="13" t="s">
         <v>21</v>
       </c>
       <c r="T16" s="2">
         <v>5</v>
       </c>
       <c r="U16" s="2">
         <v>-44</v>
       </c>
       <c r="V16" s="2">
         <v>-56</v>
       </c>
       <c r="W16" s="2">
         <v>-79</v>
       </c>
       <c r="X16" s="2">
         <v>-60</v>
       </c>
       <c r="Y16" s="2">
         <v>-66</v>
       </c>
       <c r="Z16" s="11">
         <v>-70</v>
@@ -17918,52 +18140,55 @@
       </c>
       <c r="AH16" s="11">
         <v>-35</v>
       </c>
       <c r="AI16" s="11">
         <v>-32</v>
       </c>
       <c r="AJ16" s="11">
         <v>-62</v>
       </c>
       <c r="AK16" s="11">
         <v>-22</v>
       </c>
       <c r="AL16" s="11">
         <v>-50</v>
       </c>
       <c r="AM16" s="11">
         <v>10</v>
       </c>
       <c r="AN16" s="11">
         <v>19</v>
       </c>
       <c r="AO16" s="11">
         <v>-16</v>
       </c>
-    </row>
-    <row r="17" spans="1:41">
+      <c r="AP16" s="11">
+        <v>-54</v>
+      </c>
+    </row>
+    <row r="17" spans="1:42">
       <c r="A17" s="13" t="s">
         <v>22</v>
       </c>
       <c r="T17" s="2">
         <v>-15</v>
       </c>
       <c r="U17" s="2">
         <v>-13</v>
       </c>
       <c r="V17" s="2">
         <v>-33</v>
       </c>
       <c r="W17" s="2">
         <v>-37</v>
       </c>
       <c r="X17" s="2">
         <v>-44</v>
       </c>
       <c r="Y17" s="2">
         <v>-26</v>
       </c>
       <c r="Z17" s="11">
         <v>-28</v>
       </c>
       <c r="AA17" s="15">
@@ -17989,52 +18214,55 @@
       </c>
       <c r="AH17" s="11">
         <v>1</v>
       </c>
       <c r="AI17" s="11">
         <v>-4</v>
       </c>
       <c r="AJ17" s="11">
         <v>10</v>
       </c>
       <c r="AK17" s="11">
         <v>-15</v>
       </c>
       <c r="AL17" s="11">
         <v>12</v>
       </c>
       <c r="AM17" s="11">
         <v>2</v>
       </c>
       <c r="AN17" s="11">
         <v>-3</v>
       </c>
       <c r="AO17" s="11">
         <v>14</v>
       </c>
-    </row>
-    <row r="18" spans="1:41">
+      <c r="AP17" s="11">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="18" spans="1:42">
       <c r="A18" s="13" t="s">
         <v>34</v>
       </c>
       <c r="T18" s="2">
         <v>-64</v>
       </c>
       <c r="U18" s="2">
         <v>-46</v>
       </c>
       <c r="V18" s="2">
         <v>-43</v>
       </c>
       <c r="W18" s="2">
         <v>-17</v>
       </c>
       <c r="X18" s="2">
         <v>-104</v>
       </c>
       <c r="Y18" s="2">
         <v>-14</v>
       </c>
       <c r="Z18" s="11">
         <v>-47</v>
       </c>
       <c r="AA18" s="15">
@@ -18060,52 +18288,55 @@
       </c>
       <c r="AH18" s="11">
         <v>-17</v>
       </c>
       <c r="AI18" s="11">
         <v>-50</v>
       </c>
       <c r="AJ18" s="11">
         <v>-22</v>
       </c>
       <c r="AK18" s="11">
         <v>17</v>
       </c>
       <c r="AL18" s="11">
         <v>-30</v>
       </c>
       <c r="AM18" s="11">
         <v>-16</v>
       </c>
       <c r="AN18" s="11">
         <v>-33</v>
       </c>
       <c r="AO18" s="11">
         <v>-21</v>
       </c>
-    </row>
-    <row r="19" spans="1:41">
+      <c r="AP18" s="11">
+        <v>-14</v>
+      </c>
+    </row>
+    <row r="19" spans="1:42">
       <c r="A19" s="13" t="s">
         <v>23</v>
       </c>
       <c r="T19" s="2">
         <v>-33</v>
       </c>
       <c r="U19" s="2">
         <v>5</v>
       </c>
       <c r="V19" s="2">
         <v>-31</v>
       </c>
       <c r="W19" s="2">
         <v>-86</v>
       </c>
       <c r="X19" s="2">
         <v>-80</v>
       </c>
       <c r="Y19" s="2">
         <v>-11</v>
       </c>
       <c r="Z19" s="11">
         <v>-26</v>
       </c>
       <c r="AA19" s="15">
@@ -18131,52 +18362,55 @@
       </c>
       <c r="AH19" s="11">
         <v>-32</v>
       </c>
       <c r="AI19" s="11">
         <v>-12</v>
       </c>
       <c r="AJ19" s="11">
         <v>-22</v>
       </c>
       <c r="AK19" s="11">
         <v>-10</v>
       </c>
       <c r="AL19" s="11">
         <v>-15</v>
       </c>
       <c r="AM19" s="11">
         <v>-10</v>
       </c>
       <c r="AN19" s="11">
         <v>8</v>
       </c>
       <c r="AO19" s="11">
         <v>-5</v>
       </c>
-    </row>
-    <row r="20" spans="1:41">
+      <c r="AP19" s="11">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="20" spans="1:42">
       <c r="A20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T20" s="2">
         <v>-75</v>
       </c>
       <c r="U20" s="2">
         <v>-27</v>
       </c>
       <c r="V20" s="2">
         <v>-113</v>
       </c>
       <c r="W20" s="2">
         <v>-85</v>
       </c>
       <c r="X20" s="2">
         <v>-85</v>
       </c>
       <c r="Y20" s="2">
         <v>-83</v>
       </c>
       <c r="Z20" s="11">
         <v>-104</v>
       </c>
       <c r="AA20" s="15">
@@ -18202,52 +18436,55 @@
       </c>
       <c r="AH20" s="11">
         <v>-94</v>
       </c>
       <c r="AI20" s="11">
         <v>-52</v>
       </c>
       <c r="AJ20" s="11">
         <v>-43</v>
       </c>
       <c r="AK20" s="11">
         <v>-48</v>
       </c>
       <c r="AL20" s="11">
         <v>-103</v>
       </c>
       <c r="AM20" s="11">
         <v>-27</v>
       </c>
       <c r="AN20" s="11">
         <v>-15</v>
       </c>
       <c r="AO20" s="11">
         <v>30</v>
       </c>
-    </row>
-    <row r="21" spans="1:41">
+      <c r="AP20" s="11">
+        <v>-31</v>
+      </c>
+    </row>
+    <row r="21" spans="1:42">
       <c r="A21" s="13" t="s">
         <v>25</v>
       </c>
       <c r="T21" s="2">
         <v>-72</v>
       </c>
       <c r="U21" s="2">
         <v>-48</v>
       </c>
       <c r="V21" s="2">
         <v>-58</v>
       </c>
       <c r="W21" s="2">
         <v>-82</v>
       </c>
       <c r="X21" s="2">
         <v>-39</v>
       </c>
       <c r="Y21" s="2">
         <v>-67</v>
       </c>
       <c r="Z21" s="11">
         <v>-90</v>
       </c>
       <c r="AA21" s="15">
@@ -18273,52 +18510,55 @@
       </c>
       <c r="AH21" s="11">
         <v>-16</v>
       </c>
       <c r="AI21" s="11">
         <v>-135</v>
       </c>
       <c r="AJ21" s="11">
         <v>-31</v>
       </c>
       <c r="AK21" s="11">
         <v>-39</v>
       </c>
       <c r="AL21" s="11">
         <v>-9</v>
       </c>
       <c r="AM21" s="11">
         <v>-47</v>
       </c>
       <c r="AN21" s="11">
         <v>-4</v>
       </c>
       <c r="AO21" s="11">
         <v>-52</v>
       </c>
-    </row>
-    <row r="22" spans="1:41">
+      <c r="AP21" s="11">
+        <v>-15</v>
+      </c>
+    </row>
+    <row r="22" spans="1:42">
       <c r="A22" s="13" t="s">
         <v>35</v>
       </c>
       <c r="T22" s="2">
         <v>-49</v>
       </c>
       <c r="U22" s="2">
         <v>-35</v>
       </c>
       <c r="V22" s="2">
         <v>-34</v>
       </c>
       <c r="W22" s="2">
         <v>-78</v>
       </c>
       <c r="X22" s="2">
         <v>-65</v>
       </c>
       <c r="Y22" s="2">
         <v>-45</v>
       </c>
       <c r="Z22" s="11">
         <v>-37</v>
       </c>
       <c r="AA22" s="15">
@@ -18344,52 +18584,55 @@
       </c>
       <c r="AH22" s="11">
         <v>-57</v>
       </c>
       <c r="AI22" s="11">
         <v>-33</v>
       </c>
       <c r="AJ22" s="11">
         <v>-19</v>
       </c>
       <c r="AK22" s="11">
         <v>-36</v>
       </c>
       <c r="AL22" s="11">
         <v>-33</v>
       </c>
       <c r="AM22" s="11">
         <v>8</v>
       </c>
       <c r="AN22" s="11">
         <v>-30</v>
       </c>
       <c r="AO22" s="11">
         <v>-7</v>
       </c>
-    </row>
-    <row r="23" spans="1:41">
+      <c r="AP22" s="11">
+        <v>-46</v>
+      </c>
+    </row>
+    <row r="23" spans="1:42">
       <c r="A23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="T23" s="2">
         <v>-71</v>
       </c>
       <c r="U23" s="2">
         <v>-21</v>
       </c>
       <c r="V23" s="2">
         <v>-9</v>
       </c>
       <c r="W23" s="2">
         <v>9</v>
       </c>
       <c r="X23" s="2">
         <v>-55</v>
       </c>
       <c r="Y23" s="2">
         <v>-11</v>
       </c>
       <c r="Z23" s="11">
         <v>-38</v>
       </c>
       <c r="AA23" s="15">
@@ -18415,94 +18658,97 @@
       </c>
       <c r="AH23" s="11">
         <v>-43</v>
       </c>
       <c r="AI23" s="11">
         <v>17</v>
       </c>
       <c r="AJ23" s="11">
         <v>-1</v>
       </c>
       <c r="AK23" s="11">
         <v>-34</v>
       </c>
       <c r="AL23" s="11">
         <v>-27</v>
       </c>
       <c r="AM23" s="11">
         <v>8</v>
       </c>
       <c r="AN23" s="11">
         <v>-50</v>
       </c>
       <c r="AO23" s="11">
         <v>-6</v>
       </c>
-    </row>
-    <row r="24" spans="1:41" ht="14.4" customHeight="1">
+      <c r="AP23" s="11">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:42" ht="14.4" customHeight="1">
       <c r="B24" s="54"/>
       <c r="C24" s="54"/>
       <c r="D24" s="54"/>
       <c r="E24" s="54"/>
       <c r="F24" s="54"/>
       <c r="G24" s="54"/>
       <c r="H24" s="54"/>
       <c r="I24" s="54"/>
       <c r="J24" s="54"/>
       <c r="K24" s="54"/>
       <c r="L24" s="54"/>
       <c r="M24" s="54"/>
       <c r="N24" s="54"/>
       <c r="O24" s="54"/>
       <c r="P24" s="54"/>
       <c r="Q24" s="54"/>
       <c r="R24" s="54"/>
       <c r="S24" s="54"/>
       <c r="T24" s="70" t="s">
         <v>12</v>
       </c>
       <c r="U24" s="70"/>
       <c r="V24" s="70"/>
       <c r="W24" s="70"/>
       <c r="X24" s="70"/>
       <c r="Y24" s="70"/>
       <c r="Z24" s="70"/>
       <c r="AA24" s="70"/>
       <c r="AB24" s="70"/>
       <c r="AC24" s="70"/>
       <c r="AD24" s="70"/>
       <c r="AE24" s="70"/>
       <c r="AF24" s="70"/>
       <c r="AG24" s="70"/>
       <c r="AH24" s="70"/>
       <c r="AI24" s="70"/>
       <c r="AJ24" s="70"/>
       <c r="AK24" s="70"/>
       <c r="AL24" s="70"/>
       <c r="AM24" s="70"/>
     </row>
-    <row r="25" spans="1:41">
+    <row r="25" spans="1:42">
       <c r="A25" s="40" t="s">
         <v>31</v>
       </c>
       <c r="T25" s="2">
         <v>144</v>
       </c>
       <c r="U25" s="2">
         <v>-5</v>
       </c>
       <c r="V25" s="2">
         <v>84</v>
       </c>
       <c r="W25" s="2">
         <v>283</v>
       </c>
       <c r="X25" s="2">
         <v>205</v>
       </c>
       <c r="Y25" s="2">
         <v>337</v>
       </c>
       <c r="Z25" s="11">
         <v>273</v>
       </c>
       <c r="AA25" s="15">
@@ -18528,52 +18774,55 @@
       </c>
       <c r="AH25" s="11">
         <v>-104</v>
       </c>
       <c r="AI25" s="11">
         <v>97</v>
       </c>
       <c r="AJ25" s="11">
         <v>-52</v>
       </c>
       <c r="AK25" s="11">
         <v>-75</v>
       </c>
       <c r="AL25" s="11">
         <v>-38</v>
       </c>
       <c r="AM25" s="11">
         <v>-213</v>
       </c>
       <c r="AN25" s="11">
         <v>-52</v>
       </c>
       <c r="AO25" s="11">
         <v>99</v>
       </c>
-    </row>
-    <row r="26" spans="1:41">
+      <c r="AP25" s="11">
+        <v>-89</v>
+      </c>
+    </row>
+    <row r="26" spans="1:42">
       <c r="A26" s="57" t="s">
         <v>37</v>
       </c>
       <c r="T26" s="2">
         <v>236</v>
       </c>
       <c r="U26" s="2">
         <v>111</v>
       </c>
       <c r="V26" s="2">
         <v>207</v>
       </c>
       <c r="W26" s="2">
         <v>334</v>
       </c>
       <c r="X26" s="2">
         <v>296</v>
       </c>
       <c r="Y26" s="2">
         <v>343</v>
       </c>
       <c r="Z26" s="11">
         <v>344</v>
       </c>
       <c r="AA26" s="15">
@@ -18599,52 +18848,55 @@
       </c>
       <c r="AH26" s="11">
         <v>12</v>
       </c>
       <c r="AI26" s="11">
         <v>134</v>
       </c>
       <c r="AJ26" s="11">
         <v>43</v>
       </c>
       <c r="AK26" s="11">
         <v>-73</v>
       </c>
       <c r="AL26" s="11">
         <v>13</v>
       </c>
       <c r="AM26" s="11">
         <v>-215</v>
       </c>
       <c r="AN26" s="11">
         <v>-43</v>
       </c>
       <c r="AO26" s="11">
         <v>130</v>
       </c>
-    </row>
-    <row r="27" spans="1:41">
+      <c r="AP26" s="11">
+        <v>-44</v>
+      </c>
+    </row>
+    <row r="27" spans="1:42">
       <c r="A27" s="57" t="s">
         <v>38</v>
       </c>
       <c r="T27" s="2">
         <v>-56</v>
       </c>
       <c r="U27" s="2">
         <v>-20</v>
       </c>
       <c r="V27" s="2">
         <v>-17</v>
       </c>
       <c r="W27" s="2">
         <v>6</v>
       </c>
       <c r="X27" s="2">
         <v>-48</v>
       </c>
       <c r="Y27" s="2">
         <v>-6</v>
       </c>
       <c r="Z27" s="11">
         <v>-19</v>
       </c>
       <c r="AA27" s="15">
@@ -18670,52 +18922,55 @@
       </c>
       <c r="AH27" s="11">
         <v>-24</v>
       </c>
       <c r="AI27" s="11">
         <v>-10</v>
       </c>
       <c r="AJ27" s="11">
         <v>-11</v>
       </c>
       <c r="AK27" s="11">
         <v>4</v>
       </c>
       <c r="AL27" s="11">
         <v>6</v>
       </c>
       <c r="AM27" s="11">
         <v>10</v>
       </c>
       <c r="AN27" s="11">
         <v>30</v>
       </c>
       <c r="AO27" s="11">
         <v>-41</v>
       </c>
-    </row>
-    <row r="28" spans="1:41">
+      <c r="AP27" s="11">
+        <v>-11</v>
+      </c>
+    </row>
+    <row r="28" spans="1:42">
       <c r="A28" s="13" t="s">
         <v>19</v>
       </c>
       <c r="T28" s="2">
         <v>-8</v>
       </c>
       <c r="U28" s="2">
         <v>-45</v>
       </c>
       <c r="V28" s="2">
         <v>-71</v>
       </c>
       <c r="W28" s="2">
         <v>-79</v>
       </c>
       <c r="X28" s="2">
         <v>-39</v>
       </c>
       <c r="Y28" s="2">
         <v>-20</v>
       </c>
       <c r="Z28" s="11">
         <v>-40</v>
       </c>
       <c r="AA28" s="15">
@@ -18741,52 +18996,55 @@
       </c>
       <c r="AH28" s="11">
         <v>-43</v>
       </c>
       <c r="AI28" s="11">
         <v>-71</v>
       </c>
       <c r="AJ28" s="11">
         <v>-20</v>
       </c>
       <c r="AK28" s="11">
         <v>-20</v>
       </c>
       <c r="AL28" s="11">
         <v>-56</v>
       </c>
       <c r="AM28" s="11">
         <v>-14</v>
       </c>
       <c r="AN28" s="11">
         <v>-19</v>
       </c>
       <c r="AO28" s="11">
         <v>16</v>
       </c>
-    </row>
-    <row r="29" spans="1:41">
+      <c r="AP28" s="11">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="29" spans="1:42">
       <c r="A29" s="13" t="s">
         <v>20</v>
       </c>
       <c r="T29" s="2">
         <v>6</v>
       </c>
       <c r="U29" s="2">
         <v>-50</v>
       </c>
       <c r="V29" s="2">
         <v>-39</v>
       </c>
       <c r="W29" s="2">
         <v>20</v>
       </c>
       <c r="X29" s="2">
         <v>34</v>
       </c>
       <c r="Y29" s="2">
         <v>2</v>
       </c>
       <c r="Z29" s="11">
         <v>-2</v>
       </c>
       <c r="AA29" s="15">
@@ -18812,52 +19070,55 @@
       </c>
       <c r="AH29" s="11">
         <v>-25</v>
       </c>
       <c r="AI29" s="11">
         <v>16</v>
       </c>
       <c r="AJ29" s="11">
         <v>-60</v>
       </c>
       <c r="AK29" s="11">
         <v>25</v>
       </c>
       <c r="AL29" s="11">
         <v>-22</v>
       </c>
       <c r="AM29" s="11">
         <v>8</v>
       </c>
       <c r="AN29" s="11" t="s">
         <v>30</v>
       </c>
       <c r="AO29" s="11" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="30" spans="1:41">
+      <c r="AP29" s="11">
+        <v>-41</v>
+      </c>
+    </row>
+    <row r="30" spans="1:42">
       <c r="A30" s="13" t="s">
         <v>26</v>
       </c>
       <c r="T30" s="2">
         <v>-34</v>
       </c>
       <c r="U30" s="2">
         <v>-1</v>
       </c>
       <c r="V30" s="2">
         <v>4</v>
       </c>
       <c r="W30" s="2">
         <v>2</v>
       </c>
       <c r="X30" s="2">
         <v>-38</v>
       </c>
       <c r="Y30" s="2">
         <v>18</v>
       </c>
       <c r="Z30" s="11">
         <v>-10</v>
       </c>
       <c r="AA30" s="15">
@@ -18881,94 +19142,97 @@
       <c r="AG30" s="11">
         <v>-14</v>
       </c>
       <c r="AH30" s="11">
         <v>-24</v>
       </c>
       <c r="AI30" s="11">
         <v>28</v>
       </c>
       <c r="AJ30" s="2"/>
       <c r="AK30" s="11">
         <v>-11</v>
       </c>
       <c r="AL30" s="11">
         <v>21</v>
       </c>
       <c r="AM30" s="11">
         <v>-2</v>
       </c>
       <c r="AN30" s="11">
         <v>-20</v>
       </c>
       <c r="AO30" s="11">
         <v>-6</v>
       </c>
-    </row>
-    <row r="31" spans="1:41" ht="14.4" customHeight="1">
+      <c r="AP30" s="11">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="31" spans="1:42" ht="14.4" customHeight="1">
       <c r="B31" s="54"/>
       <c r="C31" s="54"/>
       <c r="D31" s="54"/>
       <c r="E31" s="54"/>
       <c r="F31" s="54"/>
       <c r="G31" s="54"/>
       <c r="H31" s="54"/>
       <c r="I31" s="54"/>
       <c r="J31" s="54"/>
       <c r="K31" s="54"/>
       <c r="L31" s="54"/>
       <c r="M31" s="54"/>
       <c r="N31" s="54"/>
       <c r="O31" s="54"/>
       <c r="P31" s="54"/>
       <c r="Q31" s="54"/>
       <c r="R31" s="54"/>
       <c r="S31" s="54"/>
       <c r="T31" s="70" t="s">
         <v>11</v>
       </c>
       <c r="U31" s="70"/>
       <c r="V31" s="70"/>
       <c r="W31" s="70"/>
       <c r="X31" s="70"/>
       <c r="Y31" s="70"/>
       <c r="Z31" s="70"/>
       <c r="AA31" s="70"/>
       <c r="AB31" s="70"/>
       <c r="AC31" s="70"/>
       <c r="AD31" s="70"/>
       <c r="AE31" s="70"/>
       <c r="AF31" s="70"/>
       <c r="AG31" s="70"/>
       <c r="AH31" s="70"/>
       <c r="AI31" s="70"/>
       <c r="AJ31" s="70"/>
       <c r="AK31" s="70"/>
       <c r="AL31" s="70"/>
       <c r="AM31" s="70"/>
     </row>
-    <row r="32" spans="1:41">
+    <row r="32" spans="1:42">
       <c r="A32" s="40" t="s">
         <v>31</v>
       </c>
       <c r="T32" s="2">
         <v>-444</v>
       </c>
       <c r="U32" s="2">
         <v>-283</v>
       </c>
       <c r="V32" s="2">
         <v>-479</v>
       </c>
       <c r="W32" s="2">
         <v>-528</v>
       </c>
       <c r="X32" s="2">
         <v>-634</v>
       </c>
       <c r="Y32" s="2">
         <v>-497</v>
       </c>
       <c r="Z32" s="11">
         <v>-603</v>
       </c>
       <c r="AA32" s="15">
@@ -18994,52 +19258,55 @@
       </c>
       <c r="AH32" s="15">
         <v>-378</v>
       </c>
       <c r="AI32" s="15">
         <v>-407</v>
       </c>
       <c r="AJ32" s="11">
         <v>-240</v>
       </c>
       <c r="AK32" s="11">
         <v>-258</v>
       </c>
       <c r="AL32" s="11">
         <v>-526</v>
       </c>
       <c r="AM32" s="15">
         <v>-189</v>
       </c>
       <c r="AN32" s="11">
         <v>-148</v>
       </c>
       <c r="AO32" s="15">
         <v>-244</v>
       </c>
-    </row>
-    <row r="33" spans="1:41">
+      <c r="AP32" s="15">
+        <v>-176</v>
+      </c>
+    </row>
+    <row r="33" spans="1:42">
       <c r="A33" s="57" t="s">
         <v>37</v>
       </c>
       <c r="T33" s="2">
         <v>-2</v>
       </c>
       <c r="U33" s="2">
         <v>42</v>
       </c>
       <c r="V33" s="2">
         <v>5</v>
       </c>
       <c r="W33" s="2">
         <v>8</v>
       </c>
       <c r="X33" s="2">
         <v>-32</v>
       </c>
       <c r="Y33" s="2">
         <v>-1</v>
       </c>
       <c r="Z33" s="11">
         <v>-23</v>
       </c>
       <c r="AA33" s="15">
@@ -19065,52 +19332,55 @@
       </c>
       <c r="AH33" s="15">
         <v>-31</v>
       </c>
       <c r="AI33" s="15">
         <v>-54</v>
       </c>
       <c r="AJ33" s="11">
         <v>9</v>
       </c>
       <c r="AK33" s="11">
         <v>32</v>
       </c>
       <c r="AL33" s="11">
         <v>-89</v>
       </c>
       <c r="AM33" s="15">
         <v>-14</v>
       </c>
       <c r="AN33" s="11">
         <v>-8</v>
       </c>
       <c r="AO33" s="15">
         <v>-21</v>
       </c>
-    </row>
-    <row r="34" spans="1:41">
+      <c r="AP33" s="15">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="34" spans="1:42">
       <c r="A34" s="57" t="s">
         <v>38</v>
       </c>
       <c r="T34" s="2">
         <v>-5</v>
       </c>
       <c r="U34" s="2">
         <v>-11</v>
       </c>
       <c r="V34" s="2">
         <v>-9</v>
       </c>
       <c r="W34" s="2">
         <v>3</v>
       </c>
       <c r="X34" s="2">
         <v>-4</v>
       </c>
       <c r="Y34" s="2">
         <v>-11</v>
       </c>
       <c r="Z34" s="11">
         <v>-3</v>
       </c>
       <c r="AA34" s="15">
@@ -19136,52 +19406,55 @@
       </c>
       <c r="AH34" s="15" t="s">
         <v>30</v>
       </c>
       <c r="AI34" s="15">
         <v>-15</v>
       </c>
       <c r="AJ34" s="11">
         <v>4</v>
       </c>
       <c r="AK34" s="11">
         <v>-10</v>
       </c>
       <c r="AL34" s="11">
         <v>-14</v>
       </c>
       <c r="AM34" s="15">
         <v>-8</v>
       </c>
       <c r="AN34" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AO34" s="15">
         <v>-4</v>
       </c>
-    </row>
-    <row r="35" spans="1:41">
+      <c r="AP34" s="15">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="35" spans="1:42">
       <c r="A35" s="13" t="s">
         <v>18</v>
       </c>
       <c r="T35" s="2">
         <v>-30</v>
       </c>
       <c r="U35" s="2">
         <v>-29</v>
       </c>
       <c r="V35" s="2">
         <v>-11</v>
       </c>
       <c r="W35" s="2">
         <v>-37</v>
       </c>
       <c r="X35" s="2">
         <v>-6</v>
       </c>
       <c r="Y35" s="2">
         <v>-44</v>
       </c>
       <c r="Z35" s="11">
         <v>-44</v>
       </c>
       <c r="AA35" s="15">
@@ -19207,52 +19480,55 @@
       </c>
       <c r="AH35" s="15">
         <v>17</v>
       </c>
       <c r="AI35" s="15">
         <v>29</v>
       </c>
       <c r="AJ35" s="11">
         <v>11</v>
       </c>
       <c r="AK35" s="11">
         <v>-24</v>
       </c>
       <c r="AL35" s="11">
         <v>-50</v>
       </c>
       <c r="AM35" s="15">
         <v>-27</v>
       </c>
       <c r="AN35" s="11">
         <v>-9</v>
       </c>
       <c r="AO35" s="15">
         <v>-81</v>
       </c>
-    </row>
-    <row r="36" spans="1:41">
+      <c r="AP35" s="15">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="36" spans="1:42">
       <c r="A36" s="13" t="s">
         <v>19</v>
       </c>
       <c r="T36" s="2">
         <v>-43</v>
       </c>
       <c r="U36" s="2">
         <v>-43</v>
       </c>
       <c r="V36" s="2">
         <v>-66</v>
       </c>
       <c r="W36" s="2">
         <v>-17</v>
       </c>
       <c r="X36" s="2">
         <v>-25</v>
       </c>
       <c r="Y36" s="2">
         <v>-60</v>
       </c>
       <c r="Z36" s="11">
         <v>-43</v>
       </c>
       <c r="AA36" s="15">
@@ -19278,52 +19554,55 @@
       </c>
       <c r="AH36" s="15">
         <v>-62</v>
       </c>
       <c r="AI36" s="15">
         <v>7</v>
       </c>
       <c r="AJ36" s="11">
         <v>-44</v>
       </c>
       <c r="AK36" s="11">
         <v>-27</v>
       </c>
       <c r="AL36" s="11">
         <v>-64</v>
       </c>
       <c r="AM36" s="15">
         <v>-54</v>
       </c>
       <c r="AN36" s="11">
         <v>-25</v>
       </c>
       <c r="AO36" s="15">
         <v>-34</v>
       </c>
-    </row>
-    <row r="37" spans="1:41">
+      <c r="AP36" s="15">
+        <v>-48</v>
+      </c>
+    </row>
+    <row r="37" spans="1:42">
       <c r="A37" s="13" t="s">
         <v>20</v>
       </c>
       <c r="T37" s="2">
         <v>-24</v>
       </c>
       <c r="U37" s="2">
         <v>-14</v>
       </c>
       <c r="V37" s="2">
         <v>-17</v>
       </c>
       <c r="W37" s="2">
         <v>-28</v>
       </c>
       <c r="X37" s="2">
         <v>-73</v>
       </c>
       <c r="Y37" s="2">
         <v>-40</v>
       </c>
       <c r="Z37" s="11">
         <v>-60</v>
       </c>
       <c r="AA37" s="15">
@@ -19349,52 +19628,55 @@
       </c>
       <c r="AH37" s="15">
         <v>-33</v>
       </c>
       <c r="AI37" s="15">
         <v>-45</v>
       </c>
       <c r="AJ37" s="11">
         <v>-34</v>
       </c>
       <c r="AK37" s="11">
         <v>-53</v>
       </c>
       <c r="AL37" s="11">
         <v>-33</v>
       </c>
       <c r="AM37" s="15">
         <v>-16</v>
       </c>
       <c r="AN37" s="11">
         <v>-18</v>
       </c>
       <c r="AO37" s="15">
         <v>-47</v>
       </c>
-    </row>
-    <row r="38" spans="1:41">
+      <c r="AP37" s="15">
+        <v>-34</v>
+      </c>
+    </row>
+    <row r="38" spans="1:42">
       <c r="A38" s="13" t="s">
         <v>21</v>
       </c>
       <c r="T38" s="2">
         <v>5</v>
       </c>
       <c r="U38" s="2">
         <v>-44</v>
       </c>
       <c r="V38" s="2">
         <v>-56</v>
       </c>
       <c r="W38" s="2">
         <v>-79</v>
       </c>
       <c r="X38" s="2">
         <v>-60</v>
       </c>
       <c r="Y38" s="2">
         <v>-66</v>
       </c>
       <c r="Z38" s="11">
         <v>-70</v>
       </c>
       <c r="AA38" s="15">
@@ -19420,52 +19702,55 @@
       </c>
       <c r="AH38" s="15">
         <v>-35</v>
       </c>
       <c r="AI38" s="15">
         <v>-32</v>
       </c>
       <c r="AJ38" s="11">
         <v>-62</v>
       </c>
       <c r="AK38" s="11">
         <v>-22</v>
       </c>
       <c r="AL38" s="11">
         <v>-50</v>
       </c>
       <c r="AM38" s="15">
         <v>10</v>
       </c>
       <c r="AN38" s="11">
         <v>19</v>
       </c>
       <c r="AO38" s="15">
         <v>-16</v>
       </c>
-    </row>
-    <row r="39" spans="1:41">
+      <c r="AP38" s="15">
+        <v>-54</v>
+      </c>
+    </row>
+    <row r="39" spans="1:42">
       <c r="A39" s="13" t="s">
         <v>22</v>
       </c>
       <c r="T39" s="2">
         <v>-15</v>
       </c>
       <c r="U39" s="2">
         <v>-13</v>
       </c>
       <c r="V39" s="2">
         <v>-33</v>
       </c>
       <c r="W39" s="2">
         <v>-37</v>
       </c>
       <c r="X39" s="2">
         <v>-44</v>
       </c>
       <c r="Y39" s="2">
         <v>-26</v>
       </c>
       <c r="Z39" s="11">
         <v>-28</v>
       </c>
       <c r="AA39" s="15">
@@ -19491,52 +19776,55 @@
       </c>
       <c r="AH39" s="15">
         <v>1</v>
       </c>
       <c r="AI39" s="15">
         <v>-4</v>
       </c>
       <c r="AJ39" s="11">
         <v>10</v>
       </c>
       <c r="AK39" s="11">
         <v>-15</v>
       </c>
       <c r="AL39" s="11">
         <v>12</v>
       </c>
       <c r="AM39" s="15">
         <v>2</v>
       </c>
       <c r="AN39" s="11">
         <v>-3</v>
       </c>
       <c r="AO39" s="15">
         <v>14</v>
       </c>
-    </row>
-    <row r="40" spans="1:41">
+      <c r="AP39" s="15">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="40" spans="1:42">
       <c r="A40" s="13" t="s">
         <v>34</v>
       </c>
       <c r="T40" s="2">
         <v>-64</v>
       </c>
       <c r="U40" s="2">
         <v>-46</v>
       </c>
       <c r="V40" s="2">
         <v>-43</v>
       </c>
       <c r="W40" s="2">
         <v>-17</v>
       </c>
       <c r="X40" s="2">
         <v>-104</v>
       </c>
       <c r="Y40" s="2">
         <v>-14</v>
       </c>
       <c r="Z40" s="11">
         <v>-47</v>
       </c>
       <c r="AA40" s="15">
@@ -19562,52 +19850,55 @@
       </c>
       <c r="AH40" s="15">
         <v>-17</v>
       </c>
       <c r="AI40" s="15">
         <v>-50</v>
       </c>
       <c r="AJ40" s="11">
         <v>-22</v>
       </c>
       <c r="AK40" s="11">
         <v>17</v>
       </c>
       <c r="AL40" s="11">
         <v>-30</v>
       </c>
       <c r="AM40" s="15">
         <v>-16</v>
       </c>
       <c r="AN40" s="11">
         <v>-33</v>
       </c>
       <c r="AO40" s="15">
         <v>-21</v>
       </c>
-    </row>
-    <row r="41" spans="1:41">
+      <c r="AP40" s="15">
+        <v>-14</v>
+      </c>
+    </row>
+    <row r="41" spans="1:42">
       <c r="A41" s="13" t="s">
         <v>23</v>
       </c>
       <c r="T41" s="2">
         <v>-33</v>
       </c>
       <c r="U41" s="2">
         <v>5</v>
       </c>
       <c r="V41" s="2">
         <v>-31</v>
       </c>
       <c r="W41" s="2">
         <v>-86</v>
       </c>
       <c r="X41" s="2">
         <v>-80</v>
       </c>
       <c r="Y41" s="2">
         <v>-11</v>
       </c>
       <c r="Z41" s="11">
         <v>-26</v>
       </c>
       <c r="AA41" s="15">
@@ -19633,52 +19924,55 @@
       </c>
       <c r="AH41" s="15">
         <v>-32</v>
       </c>
       <c r="AI41" s="15">
         <v>-12</v>
       </c>
       <c r="AJ41" s="11">
         <v>-22</v>
       </c>
       <c r="AK41" s="11">
         <v>-10</v>
       </c>
       <c r="AL41" s="11">
         <v>-15</v>
       </c>
       <c r="AM41" s="15">
         <v>-10</v>
       </c>
       <c r="AN41" s="11">
         <v>8</v>
       </c>
       <c r="AO41" s="15">
         <v>-5</v>
       </c>
-    </row>
-    <row r="42" spans="1:41">
+      <c r="AP41" s="15">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="42" spans="1:42">
       <c r="A42" s="13" t="s">
         <v>24</v>
       </c>
       <c r="T42" s="2">
         <v>-75</v>
       </c>
       <c r="U42" s="2">
         <v>-27</v>
       </c>
       <c r="V42" s="2">
         <v>-113</v>
       </c>
       <c r="W42" s="2">
         <v>-85</v>
       </c>
       <c r="X42" s="2">
         <v>-85</v>
       </c>
       <c r="Y42" s="2">
         <v>-83</v>
       </c>
       <c r="Z42" s="11">
         <v>-104</v>
       </c>
       <c r="AA42" s="15">
@@ -19704,52 +19998,55 @@
       </c>
       <c r="AH42" s="15">
         <v>-94</v>
       </c>
       <c r="AI42" s="15">
         <v>-52</v>
       </c>
       <c r="AJ42" s="11">
         <v>-43</v>
       </c>
       <c r="AK42" s="11">
         <v>-48</v>
       </c>
       <c r="AL42" s="11">
         <v>-103</v>
       </c>
       <c r="AM42" s="15">
         <v>-27</v>
       </c>
       <c r="AN42" s="11">
         <v>-15</v>
       </c>
       <c r="AO42" s="15">
         <v>30</v>
       </c>
-    </row>
-    <row r="43" spans="1:41">
+      <c r="AP42" s="15">
+        <v>-31</v>
+      </c>
+    </row>
+    <row r="43" spans="1:42">
       <c r="A43" s="13" t="s">
         <v>25</v>
       </c>
       <c r="T43" s="2">
         <v>-72</v>
       </c>
       <c r="U43" s="2">
         <v>-48</v>
       </c>
       <c r="V43" s="2">
         <v>-58</v>
       </c>
       <c r="W43" s="2">
         <v>-82</v>
       </c>
       <c r="X43" s="2">
         <v>-39</v>
       </c>
       <c r="Y43" s="2">
         <v>-67</v>
       </c>
       <c r="Z43" s="11">
         <v>-90</v>
       </c>
       <c r="AA43" s="15">
@@ -19775,52 +20072,55 @@
       </c>
       <c r="AH43" s="15">
         <v>-16</v>
       </c>
       <c r="AI43" s="15">
         <v>-135</v>
       </c>
       <c r="AJ43" s="11">
         <v>-31</v>
       </c>
       <c r="AK43" s="11">
         <v>-39</v>
       </c>
       <c r="AL43" s="11">
         <v>-9</v>
       </c>
       <c r="AM43" s="15">
         <v>-47</v>
       </c>
       <c r="AN43" s="11">
         <v>-4</v>
       </c>
       <c r="AO43" s="15">
         <v>-52</v>
       </c>
-    </row>
-    <row r="44" spans="1:41">
+      <c r="AP43" s="15">
+        <v>-15</v>
+      </c>
+    </row>
+    <row r="44" spans="1:42">
       <c r="A44" s="13" t="s">
         <v>35</v>
       </c>
       <c r="T44" s="2">
         <v>-49</v>
       </c>
       <c r="U44" s="2">
         <v>-35</v>
       </c>
       <c r="V44" s="2">
         <v>-34</v>
       </c>
       <c r="W44" s="2">
         <v>-78</v>
       </c>
       <c r="X44" s="2">
         <v>-65</v>
       </c>
       <c r="Y44" s="2">
         <v>-45</v>
       </c>
       <c r="Z44" s="2">
         <v>-37</v>
       </c>
       <c r="AA44" s="15">
@@ -19846,52 +20146,55 @@
       </c>
       <c r="AH44" s="15">
         <v>-57</v>
       </c>
       <c r="AI44" s="15">
         <v>-33</v>
       </c>
       <c r="AJ44" s="11">
         <v>-19</v>
       </c>
       <c r="AK44" s="11">
         <v>-36</v>
       </c>
       <c r="AL44" s="11">
         <v>-33</v>
       </c>
       <c r="AM44" s="15">
         <v>8</v>
       </c>
       <c r="AN44" s="11">
         <v>-30</v>
       </c>
       <c r="AO44" s="15">
         <v>-7</v>
       </c>
-    </row>
-    <row r="45" spans="1:41">
+      <c r="AP44" s="15">
+        <v>-46</v>
+      </c>
+    </row>
+    <row r="45" spans="1:42">
       <c r="A45" s="45" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="45"/>
       <c r="C45" s="45"/>
       <c r="D45" s="45"/>
       <c r="E45" s="45"/>
       <c r="F45" s="45"/>
       <c r="G45" s="45"/>
       <c r="H45" s="45"/>
       <c r="I45" s="45"/>
       <c r="J45" s="45"/>
       <c r="K45" s="45"/>
       <c r="L45" s="45"/>
       <c r="M45" s="45"/>
       <c r="N45" s="45"/>
       <c r="O45" s="45"/>
       <c r="P45" s="45"/>
       <c r="Q45" s="45"/>
       <c r="R45" s="45"/>
       <c r="S45" s="45"/>
       <c r="T45" s="3">
         <v>-37</v>
       </c>
       <c r="U45" s="3">
@@ -19934,50 +20237,53 @@
         <v>-26</v>
       </c>
       <c r="AH45" s="32">
         <v>-19</v>
       </c>
       <c r="AI45" s="32">
         <v>-11</v>
       </c>
       <c r="AJ45" s="32">
         <v>3</v>
       </c>
       <c r="AK45" s="32">
         <v>-23</v>
       </c>
       <c r="AL45" s="32">
         <v>-48</v>
       </c>
       <c r="AM45" s="32">
         <v>10</v>
       </c>
       <c r="AN45" s="32">
         <v>-30</v>
       </c>
       <c r="AO45" s="32" t="s">
         <v>30</v>
+      </c>
+      <c r="AP45" s="32">
+        <v>-18</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="Z5:AW5"/>
     <mergeCell ref="AL7:AW7"/>
     <mergeCell ref="Z7:AK7"/>
     <mergeCell ref="T7:Y7"/>
     <mergeCell ref="T31:AM31"/>
     <mergeCell ref="T24:AM24"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:S7"/>
     <mergeCell ref="T9:AM9"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">