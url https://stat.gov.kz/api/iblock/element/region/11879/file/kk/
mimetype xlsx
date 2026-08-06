--- v3 (2026-07-14)
+++ v4 (2026-08-06)
@@ -1,275 +1,425 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
-[...5 lines deleted...]
-  <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\ДИСК Д\номенклатура по смк\эл.номенклатура 2026\14-26 Основные показатели (динамические ряды) по демографической и социальной статистике\көші-қон\месяц\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1EBF8335-231E-4BF1-8578-7FD884BBD564}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-792" yWindow="132" windowWidth="23256" windowHeight="13176" firstSheet="2" activeTab="5"/>
+    <workbookView xWindow="-105" yWindow="0" windowWidth="14610" windowHeight="15585" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Келгендер" sheetId="1" r:id="rId1"/>
-[...4 lines deleted...]
-    <sheet name="Ішкі көші қон айырым 2024-2026 " sheetId="7" r:id="rId6"/>
+    <sheet name="Метадеректер" sheetId="12" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="13" r:id="rId2"/>
+    <sheet name="Келгендер" sheetId="5" r:id="rId3"/>
+    <sheet name="Кеткендер " sheetId="2" r:id="rId4"/>
+    <sheet name="Ішкі көші қон айырым" sheetId="7" r:id="rId5"/>
   </sheets>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="503" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="315" uniqueCount="77">
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>Барлық халық</t>
   </si>
   <si>
     <t>Ауыл халқы</t>
   </si>
   <si>
     <t>Қала халқы</t>
   </si>
   <si>
     <t>қазан</t>
   </si>
   <si>
     <t>қараша</t>
   </si>
   <si>
     <t>желтоқсан</t>
   </si>
   <si>
-    <t>октябрь</t>
-[...4 lines deleted...]
-  <si>
     <t>Глубокое ауданы</t>
   </si>
   <si>
     <t>Зайсан ауданы</t>
   </si>
   <si>
     <t>Алтай ауданы</t>
   </si>
   <si>
     <t>Күршім ауданы</t>
   </si>
   <si>
     <t>Катонқарағай ауданы</t>
   </si>
   <si>
     <t>Самар ауданы</t>
   </si>
   <si>
     <t>Тарбағатай ауданы</t>
   </si>
   <si>
     <t>Ұлан ауданы</t>
   </si>
   <si>
     <t>Шемонаиха ауданы</t>
   </si>
   <si>
     <t>ҚР ішіндегі келгендер саны</t>
   </si>
   <si>
     <t>ҚР ішіндегі кеткендер саны</t>
   </si>
   <si>
     <t xml:space="preserve">мамыр </t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Шығыс Қазақстан облысы</t>
   </si>
   <si>
-    <t>Өскемен қалалық әкімшілігі</t>
-[...4 lines deleted...]
-  <si>
     <t>Марқакөл ауданы</t>
   </si>
   <si>
     <t>Үлкен Нарын ауданы</t>
   </si>
   <si>
     <t>Шығыс Қазақстан облысының ішкі көші-қонның айырымы</t>
   </si>
   <si>
     <t>Өскемен қ.ә.</t>
   </si>
   <si>
     <t>Риддер қ.ә.</t>
   </si>
+  <si>
+    <t>G.Adilshinova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Электронды пошта</t>
+  </si>
+  <si>
+    <t>+7 723 2 254705</t>
+  </si>
+  <si>
+    <t>Телефон нөмірі:</t>
+  </si>
+  <si>
+    <t>Адильшинова Гульшат Сагымбаевна</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Әлеуметтік және демографиялық статистика басқармасы</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Келесі жаңартылу күні</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңартылу күні  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=  </t>
+  </si>
+  <si>
+    <t>Пайдалы сілтемелер</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=38&amp;year=2026&amp;name=10723&amp;period=quarter&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Байланысты басылымдар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/173/wl1yl7u2m0onwzkoj11wthws14vlrs8g.rar</t>
+  </si>
+  <si>
+    <t>Әдіснамалық түсініктемелер</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>Ескерту</t>
+  </si>
+  <si>
+    <t>Халықтың көші-қоны статистикасы бойынша ағымдағы деректерді қалыптастыру үшін әкімшілік дереккөздер ұсынатын әкімшілік деректер және Статистикалық жұмыс жоспарынан тыс жүргізілетін ұлттық санақтардың дереккөздері пайдаланылады.</t>
+  </si>
+  <si>
+    <t>Көрсеткіш көзі</t>
+  </si>
+  <si>
+    <t>есепті кезеңде шетелден елге тұрақты немесе ұзақ мерзімге тұру үшін келген адамдар саны</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Есептеу әдістемесі </t>
+  </si>
+  <si>
+    <t>Есептік</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Тұрақты немесе ұзақ мерзімге тұру үшін шетелден елге келген адамдар</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Көрсеткішті анықтау </t>
+  </si>
+  <si>
+    <t>1 қаңтар 2024 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>КСП қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Адам</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіш коды</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Барлық ағындар бойынша  ішкі көші-қон </t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>" -" құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>"0,0"  - елеусіз шама</t>
+  </si>
+  <si>
+    <t>"х" - деректер құпиялы</t>
+  </si>
+  <si>
+    <t>"…" - деректер жоқ</t>
+  </si>
+  <si>
+    <t>Кейбір жағдайларда жиынтық пен шарттардың қосындысы арасындағы шамалы сәйкессіздіктер деректердің дөңгелектенуімен түсіндіріледі</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасының Стратегиялық жоспарлау мен реформалау агенттігінің Ұлттық статистика бюросы</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="10">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="16">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
-      <charset val="204"/>
-[...4 lines deleted...]
-      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
       <sz val="10"/>
-      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
@@ -336,693 +486,339 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="71">
+  <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...18 lines deleted...]
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="12" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...123 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="6">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="4" xr:uid="{28C893EA-A25A-4F1D-BB4A-D36B0E898214}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный_05_19" xfId="1"/>
-    <cellStyle name="Обычный_обл.уровень" xfId="2"/>
+    <cellStyle name="Обычный 2" xfId="3" xr:uid="{54DC6F32-BCDC-47B5-9802-B9659A72B7DB}"/>
+    <cellStyle name="Обычный 2 2 2" xfId="5" xr:uid="{D8EE1C35-7B3E-497D-95B8-EF8186A28390}"/>
+    <cellStyle name="Обычный_обл.уровень" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
-[...329 lines deleted...]
-</xdr:wsDr>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1151,19179 +947,9549 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=38&amp;year=2026&amp;name=10723&amp;period=quarter&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:G.Adilshinova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AQ43"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1A8AF4EB-421F-41D3-BDCE-1BB0134E3BD2}">
+  <dimension ref="A2:B21"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="T9" sqref="T9"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A28" sqref="A28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="28" style="13" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="20" max="16384" width="9.109375" style="13"/>
+    <col min="1" max="1" width="53.42578125" customWidth="1"/>
+    <col min="2" max="2" width="67.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:43" ht="13.2">
-[...511 lines deleted...]
-      <c r="Y10" s="11">
+    <row r="2" spans="1:2">
+      <c r="A2" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="B2" s="35">
+        <v>613101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="24" t="s">
+        <v>67</v>
+      </c>
+      <c r="B3" s="31" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="24" t="s">
+        <v>66</v>
+      </c>
+      <c r="B4" s="31" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="24" t="s">
+        <v>64</v>
+      </c>
+      <c r="B5" s="31" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="B6" s="31" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="24" t="s">
+        <v>61</v>
+      </c>
+      <c r="B7" s="33" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="B8" s="34" t="s">
         <v>58</v>
       </c>
-      <c r="Z10" s="11">
-[...2 lines deleted...]
-      <c r="AA10" s="11">
+    </row>
+    <row r="9" spans="1:2" ht="26.25">
+      <c r="A9" s="24" t="s">
+        <v>57</v>
+      </c>
+      <c r="B9" s="33" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="51">
+      <c r="A10" s="24" t="s">
+        <v>55</v>
+      </c>
+      <c r="B10" s="32" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="24" t="s">
+        <v>53</v>
+      </c>
+      <c r="B11" s="31" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="24" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" s="30" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="B13" s="29" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="30">
+      <c r="A14" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="B14" s="28" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="B15" s="27" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="24" t="s">
         <v>44</v>
       </c>
-      <c r="AB10" s="11">
-[...192 lines deleted...]
-      <c r="AC12" s="11">
+      <c r="B16" s="25">
+        <v>46237</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="B17" s="25">
+        <v>46268</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="B18" s="26" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="24" t="s">
         <v>40</v>
       </c>
-      <c r="AD12" s="15">
-[...278 lines deleted...]
-      <c r="AB15" s="11">
+      <c r="B19" s="26" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="24" t="s">
         <v>38</v>
       </c>
-      <c r="AC15" s="11">
-[...183 lines deleted...]
-      <c r="AA17" s="11">
+      <c r="B20" s="25" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="24" t="s">
         <v>36</v>
       </c>
-      <c r="AB17" s="11">
-[...607 lines deleted...]
-      <c r="Y24" s="11">
+      <c r="B21" s="23" t="s">
         <v>35</v>
       </c>
-      <c r="Z24" s="11">
-[...1547 lines deleted...]
-      <c r="AB43" s="11"/>
     </row>
   </sheetData>
-  <mergeCells count="9">
-[...13 lines deleted...]
-  <drawing r:id="rId2"/>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1" xr:uid="{815E7278-1520-4F84-988A-C6B1FAD5B956}"/>
+    <hyperlink ref="B15" r:id="rId2" xr:uid="{22ADF8DA-7776-4795-BD2D-ADF1B0D01CB2}"/>
+    <hyperlink ref="B14" r:id="rId3" xr:uid="{75B72C2E-B1CC-4527-9F71-E1FAF9E3C1C5}"/>
+    <hyperlink ref="B12" r:id="rId4" xr:uid="{B4784C49-0F30-4B50-823D-57E5E183E5FE}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A5:BJ46"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0995295E-4BB0-47A9-9820-A8FECBC9153E}">
+  <dimension ref="A5:B14"/>
   <sheetViews>
-    <sheetView topLeftCell="A4" workbookViewId="0">
-      <selection activeCell="AG5" sqref="AG5:AW5"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B30" sqref="B30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="20" style="13" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="26" max="16384" width="9.109375" style="13"/>
+    <col min="1" max="1" width="9.140625" style="36"/>
+    <col min="2" max="2" width="136.28515625" style="36" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:62" ht="16.2" customHeight="1">
-[...3 lines deleted...]
-      <c r="AG5" s="62" t="s">
+    <row r="5" spans="2:2">
+      <c r="B5" s="36" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="36" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="36" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="36" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="36" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="36" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="36" t="s">
+        <v>76</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A3:BJ43"/>
+  <sheetViews>
+    <sheetView topLeftCell="AI1" workbookViewId="0">
+      <selection activeCell="AQ8" sqref="AQ8:AQ43"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <cols>
+    <col min="1" max="1" width="20" style="4" customWidth="1"/>
+    <col min="2" max="24" width="0" style="4" hidden="1" customWidth="1"/>
+    <col min="25" max="25" width="5.42578125" style="4" hidden="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="4"/>
+  </cols>
+  <sheetData>
+    <row r="3" spans="1:62" ht="16.149999999999999" customHeight="1">
+      <c r="AA3" s="19"/>
+      <c r="AE3" s="19"/>
+      <c r="AF3" s="19"/>
+      <c r="AG3" s="46" t="s">
+        <v>25</v>
+      </c>
+      <c r="AH3" s="46"/>
+      <c r="AI3" s="46"/>
+      <c r="AJ3" s="46"/>
+      <c r="AK3" s="46"/>
+      <c r="AL3" s="46"/>
+      <c r="AM3" s="46"/>
+      <c r="AN3" s="46"/>
+      <c r="AO3" s="46"/>
+      <c r="AP3" s="46"/>
+      <c r="AQ3" s="46"/>
+      <c r="AR3" s="46"/>
+      <c r="AS3" s="46"/>
+      <c r="AT3" s="46"/>
+      <c r="AU3" s="46"/>
+      <c r="AV3" s="46"/>
+      <c r="AW3" s="46"/>
+      <c r="AX3" s="19"/>
+      <c r="AY3" s="19"/>
+      <c r="AZ3" s="19"/>
+      <c r="BA3" s="19"/>
+      <c r="BB3" s="19"/>
+      <c r="BC3" s="19"/>
+      <c r="BD3" s="19"/>
+      <c r="BE3" s="19"/>
+      <c r="BF3" s="19"/>
+      <c r="BG3" s="19"/>
+      <c r="BH3" s="19"/>
+      <c r="BI3" s="19"/>
+      <c r="BJ3" s="19"/>
+    </row>
+    <row r="4" spans="1:62" s="1" customFormat="1" ht="13.15" customHeight="1">
+      <c r="Y4" s="2"/>
+      <c r="AK4" s="2"/>
+      <c r="AW4" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:62">
+      <c r="A5" s="38"/>
+      <c r="B5" s="40">
+        <v>2021</v>
+      </c>
+      <c r="C5" s="41"/>
+      <c r="D5" s="41"/>
+      <c r="E5" s="41"/>
+      <c r="F5" s="41"/>
+      <c r="G5" s="41"/>
+      <c r="H5" s="41"/>
+      <c r="I5" s="41"/>
+      <c r="J5" s="41"/>
+      <c r="K5" s="41"/>
+      <c r="L5" s="41"/>
+      <c r="M5" s="41"/>
+      <c r="N5" s="40">
+        <v>2022</v>
+      </c>
+      <c r="O5" s="41"/>
+      <c r="P5" s="41"/>
+      <c r="Q5" s="41"/>
+      <c r="R5" s="41"/>
+      <c r="S5" s="41"/>
+      <c r="T5" s="37">
+        <v>2024</v>
+      </c>
+      <c r="U5" s="37"/>
+      <c r="V5" s="37"/>
+      <c r="W5" s="37"/>
+      <c r="X5" s="37"/>
+      <c r="Y5" s="37"/>
+      <c r="Z5" s="43">
+        <v>2025</v>
+      </c>
+      <c r="AA5" s="37"/>
+      <c r="AB5" s="37"/>
+      <c r="AC5" s="37"/>
+      <c r="AD5" s="37"/>
+      <c r="AE5" s="37"/>
+      <c r="AF5" s="37"/>
+      <c r="AG5" s="37"/>
+      <c r="AH5" s="37"/>
+      <c r="AI5" s="37"/>
+      <c r="AJ5" s="37"/>
+      <c r="AK5" s="44"/>
+      <c r="AL5" s="43">
+        <v>2026</v>
+      </c>
+      <c r="AM5" s="37"/>
+      <c r="AN5" s="37"/>
+      <c r="AO5" s="37"/>
+      <c r="AP5" s="37"/>
+      <c r="AQ5" s="37"/>
+      <c r="AR5" s="37"/>
+      <c r="AS5" s="37"/>
+      <c r="AT5" s="37"/>
+      <c r="AU5" s="37"/>
+      <c r="AV5" s="37"/>
+      <c r="AW5" s="44"/>
+    </row>
+    <row r="6" spans="1:62" ht="18" customHeight="1">
+      <c r="A6" s="39"/>
+      <c r="B6" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="D6" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="E6" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F6" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="G6" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="H6" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="I6" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="J6" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="K6" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="L6" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="M6" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="N6" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="O6" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="P6" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q6" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="R6" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="S6" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="T6" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="U6" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="V6" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="W6" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="X6" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="Y6" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="Z6" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="AA6" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="AB6" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="AC6" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD6" s="16" t="s">
         <v>27</v>
       </c>
-      <c r="AH5" s="62"/>
-[...32 lines deleted...]
-      <c r="AW6" s="4" t="s">
+      <c r="AE6" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="AF6" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG6" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH6" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI6" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ6" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="AK6" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="AL6" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="AM6" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="AN6" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="AO6" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="AP6" s="16" t="s">
+        <v>27</v>
+      </c>
+      <c r="AQ6" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="AR6" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="AS6" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="AT6" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="AU6" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV6" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="AW6" s="21" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="7" spans="1:62" ht="14.45" customHeight="1">
+      <c r="B7" s="20"/>
+      <c r="C7" s="20"/>
+      <c r="D7" s="20"/>
+      <c r="E7" s="20"/>
+      <c r="F7" s="20"/>
+      <c r="G7" s="20"/>
+      <c r="H7" s="20"/>
+      <c r="I7" s="20"/>
+      <c r="J7" s="20"/>
+      <c r="K7" s="20"/>
+      <c r="L7" s="20"/>
+      <c r="M7" s="20"/>
+      <c r="N7" s="20"/>
+      <c r="O7" s="20"/>
+      <c r="P7" s="20"/>
+      <c r="Q7" s="20"/>
+      <c r="R7" s="20"/>
+      <c r="S7" s="20"/>
+      <c r="T7" s="20"/>
+      <c r="U7" s="20"/>
+      <c r="V7" s="20"/>
+      <c r="W7" s="20"/>
+      <c r="X7" s="20"/>
+      <c r="Y7" s="20"/>
+      <c r="Z7" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="AA7" s="45"/>
+      <c r="AB7" s="45"/>
+      <c r="AC7" s="45"/>
+      <c r="AD7" s="45"/>
+      <c r="AE7" s="45"/>
+      <c r="AF7" s="45"/>
+      <c r="AG7" s="45"/>
+      <c r="AH7" s="45"/>
+      <c r="AI7" s="45"/>
+      <c r="AJ7" s="45"/>
+      <c r="AK7" s="45"/>
+      <c r="AL7" s="45"/>
+      <c r="AM7" s="45"/>
+    </row>
+    <row r="8" spans="1:62">
+      <c r="A8" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="T8" s="6">
+        <v>2406</v>
+      </c>
+      <c r="U8" s="6">
+        <v>2233</v>
+      </c>
+      <c r="V8" s="6">
+        <v>3213</v>
+      </c>
+      <c r="W8" s="6">
+        <v>3406</v>
+      </c>
+      <c r="X8" s="6">
+        <v>3014</v>
+      </c>
+      <c r="Y8" s="6">
+        <v>2673</v>
+      </c>
+      <c r="Z8" s="5">
+        <v>2995</v>
+      </c>
+      <c r="AA8" s="5">
+        <v>2777</v>
+      </c>
+      <c r="AB8" s="5">
+        <v>2150</v>
+      </c>
+      <c r="AC8" s="5">
+        <v>2868</v>
+      </c>
+      <c r="AD8" s="5">
+        <v>2561</v>
+      </c>
+      <c r="AE8" s="5">
+        <v>2615</v>
+      </c>
+      <c r="AF8" s="5">
+        <v>2893</v>
+      </c>
+      <c r="AG8" s="5">
+        <v>3557</v>
+      </c>
+      <c r="AH8" s="5">
+        <v>3532</v>
+      </c>
+      <c r="AI8" s="5">
+        <v>3102</v>
+      </c>
+      <c r="AJ8" s="5">
+        <v>2672</v>
+      </c>
+      <c r="AK8" s="5">
+        <v>2309</v>
+      </c>
+      <c r="AL8" s="5">
+        <v>2861</v>
+      </c>
+      <c r="AM8" s="5">
+        <v>2835</v>
+      </c>
+      <c r="AN8" s="5">
+        <v>3169</v>
+      </c>
+      <c r="AO8" s="5">
+        <v>2718</v>
+      </c>
+      <c r="AP8" s="5">
+        <v>2207</v>
+      </c>
+      <c r="AQ8" s="5">
+        <v>2774</v>
+      </c>
+    </row>
+    <row r="9" spans="1:62">
+      <c r="A9" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="T9" s="6">
+        <v>1359</v>
+      </c>
+      <c r="U9" s="6">
+        <v>1237</v>
+      </c>
+      <c r="V9" s="6">
+        <v>1732</v>
+      </c>
+      <c r="W9" s="6">
+        <v>1859</v>
+      </c>
+      <c r="X9" s="6">
+        <v>1639</v>
+      </c>
+      <c r="Y9" s="6">
+        <v>1452</v>
+      </c>
+      <c r="Z9" s="5">
+        <v>1643</v>
+      </c>
+      <c r="AA9" s="5">
+        <v>1480</v>
+      </c>
+      <c r="AB9" s="5">
+        <v>1223</v>
+      </c>
+      <c r="AC9" s="5">
+        <v>1547</v>
+      </c>
+      <c r="AD9" s="5">
+        <v>1420</v>
+      </c>
+      <c r="AE9" s="5">
+        <v>1480</v>
+      </c>
+      <c r="AF9" s="5">
+        <v>1682</v>
+      </c>
+      <c r="AG9" s="5">
+        <v>2041</v>
+      </c>
+      <c r="AH9" s="5">
+        <v>1667</v>
+      </c>
+      <c r="AI9" s="5">
+        <v>1540</v>
+      </c>
+      <c r="AJ9" s="5">
+        <v>1315</v>
+      </c>
+      <c r="AK9" s="5">
+        <v>1142</v>
+      </c>
+      <c r="AL9" s="5">
+        <v>1426</v>
+      </c>
+      <c r="AM9" s="5">
+        <v>1292</v>
+      </c>
+      <c r="AN9" s="5">
+        <v>1464</v>
+      </c>
+      <c r="AO9" s="5">
+        <v>1333</v>
+      </c>
+      <c r="AP9" s="5">
+        <v>1070</v>
+      </c>
+      <c r="AQ9" s="5">
+        <v>1504</v>
+      </c>
+    </row>
+    <row r="10" spans="1:62">
+      <c r="A10" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="T10" s="6">
+        <v>76</v>
+      </c>
+      <c r="U10" s="6">
+        <v>112</v>
+      </c>
+      <c r="V10" s="6">
+        <v>162</v>
+      </c>
+      <c r="W10" s="6">
+        <v>124</v>
+      </c>
+      <c r="X10" s="6">
+        <v>113</v>
+      </c>
+      <c r="Y10" s="6">
+        <v>93</v>
+      </c>
+      <c r="Z10" s="5">
+        <v>104</v>
+      </c>
+      <c r="AA10" s="5">
+        <v>99</v>
+      </c>
+      <c r="AB10" s="5">
+        <v>104</v>
+      </c>
+      <c r="AC10" s="5">
+        <v>118</v>
+      </c>
+      <c r="AD10" s="5">
+        <v>112</v>
+      </c>
+      <c r="AE10" s="5">
+        <v>123</v>
+      </c>
+      <c r="AF10" s="5">
+        <v>118</v>
+      </c>
+      <c r="AG10" s="5">
+        <v>115</v>
+      </c>
+      <c r="AH10" s="5">
+        <v>142</v>
+      </c>
+      <c r="AI10" s="5">
+        <v>139</v>
+      </c>
+      <c r="AJ10" s="5">
+        <v>128</v>
+      </c>
+      <c r="AK10" s="5">
+        <v>103</v>
+      </c>
+      <c r="AL10" s="5">
+        <v>165</v>
+      </c>
+      <c r="AM10" s="5">
+        <v>172</v>
+      </c>
+      <c r="AN10" s="5">
+        <v>172</v>
+      </c>
+      <c r="AO10" s="5">
+        <v>108</v>
+      </c>
+      <c r="AP10" s="5">
+        <v>116</v>
+      </c>
+      <c r="AQ10" s="5">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="11" spans="1:62">
+      <c r="A11" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="T11" s="6">
+        <v>198</v>
+      </c>
+      <c r="U11" s="6">
+        <v>175</v>
+      </c>
+      <c r="V11" s="6">
+        <v>271</v>
+      </c>
+      <c r="W11" s="6">
+        <v>287</v>
+      </c>
+      <c r="X11" s="6">
+        <v>256</v>
+      </c>
+      <c r="Y11" s="6">
+        <v>224</v>
+      </c>
+      <c r="Z11" s="5">
+        <v>244</v>
+      </c>
+      <c r="AA11" s="5">
+        <v>214</v>
+      </c>
+      <c r="AB11" s="5">
+        <v>169</v>
+      </c>
+      <c r="AC11" s="5">
+        <v>209</v>
+      </c>
+      <c r="AD11" s="5">
+        <v>201</v>
+      </c>
+      <c r="AE11" s="5">
+        <v>201</v>
+      </c>
+      <c r="AF11" s="5">
+        <v>249</v>
+      </c>
+      <c r="AG11" s="5">
+        <v>275</v>
+      </c>
+      <c r="AH11" s="5">
+        <v>359</v>
+      </c>
+      <c r="AI11" s="5">
+        <v>290</v>
+      </c>
+      <c r="AJ11" s="5">
+        <v>208</v>
+      </c>
+      <c r="AK11" s="5">
+        <v>196</v>
+      </c>
+      <c r="AL11" s="5">
+        <v>226</v>
+      </c>
+      <c r="AM11" s="5">
+        <v>222</v>
+      </c>
+      <c r="AN11" s="5">
+        <v>259</v>
+      </c>
+      <c r="AO11" s="5">
+        <v>194</v>
+      </c>
+      <c r="AP11" s="5">
+        <v>180</v>
+      </c>
+      <c r="AQ11" s="5">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="12" spans="1:62">
+      <c r="A12" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="T12" s="6">
+        <v>114</v>
+      </c>
+      <c r="U12" s="6">
+        <v>98</v>
+      </c>
+      <c r="V12" s="6">
+        <v>122</v>
+      </c>
+      <c r="W12" s="6">
+        <v>180</v>
+      </c>
+      <c r="X12" s="6">
+        <v>145</v>
+      </c>
+      <c r="Y12" s="6">
+        <v>162</v>
+      </c>
+      <c r="Z12" s="5">
+        <v>163</v>
+      </c>
+      <c r="AA12" s="5">
+        <v>151</v>
+      </c>
+      <c r="AB12" s="5">
+        <v>120</v>
+      </c>
+      <c r="AC12" s="5">
+        <v>125</v>
+      </c>
+      <c r="AD12" s="5">
+        <v>102</v>
+      </c>
+      <c r="AE12" s="5">
+        <v>150</v>
+      </c>
+      <c r="AF12" s="5">
+        <v>113</v>
+      </c>
+      <c r="AG12" s="5">
+        <v>161</v>
+      </c>
+      <c r="AH12" s="5">
+        <v>142</v>
+      </c>
+      <c r="AI12" s="5">
+        <v>195</v>
+      </c>
+      <c r="AJ12" s="5">
+        <v>171</v>
+      </c>
+      <c r="AK12" s="5">
+        <v>133</v>
+      </c>
+      <c r="AL12" s="5">
+        <v>149</v>
+      </c>
+      <c r="AM12" s="5">
+        <v>169</v>
+      </c>
+      <c r="AN12" s="5">
+        <v>207</v>
+      </c>
+      <c r="AO12" s="5">
+        <v>180</v>
+      </c>
+      <c r="AP12" s="5">
+        <v>123</v>
+      </c>
+      <c r="AQ12" s="5">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="13" spans="1:62">
+      <c r="A13" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="T13" s="6">
+        <v>145</v>
+      </c>
+      <c r="U13" s="6">
+        <v>104</v>
+      </c>
+      <c r="V13" s="6">
+        <v>204</v>
+      </c>
+      <c r="W13" s="6">
+        <v>221</v>
+      </c>
+      <c r="X13" s="6">
+        <v>162</v>
+      </c>
+      <c r="Y13" s="6">
+        <v>145</v>
+      </c>
+      <c r="Z13" s="5">
+        <v>156</v>
+      </c>
+      <c r="AA13" s="5">
+        <v>150</v>
+      </c>
+      <c r="AB13" s="5">
+        <v>109</v>
+      </c>
+      <c r="AC13" s="5">
+        <v>199</v>
+      </c>
+      <c r="AD13" s="5">
+        <v>158</v>
+      </c>
+      <c r="AE13" s="5">
+        <v>134</v>
+      </c>
+      <c r="AF13" s="5">
+        <v>140</v>
+      </c>
+      <c r="AG13" s="5">
+        <v>162</v>
+      </c>
+      <c r="AH13" s="5">
+        <v>264</v>
+      </c>
+      <c r="AI13" s="5">
+        <v>193</v>
+      </c>
+      <c r="AJ13" s="5">
+        <v>124</v>
+      </c>
+      <c r="AK13" s="5">
+        <v>134</v>
+      </c>
+      <c r="AL13" s="5">
+        <v>148</v>
+      </c>
+      <c r="AM13" s="5">
+        <v>165</v>
+      </c>
+      <c r="AN13" s="5">
+        <v>177</v>
+      </c>
+      <c r="AO13" s="5">
+        <v>165</v>
+      </c>
+      <c r="AP13" s="5">
+        <v>138</v>
+      </c>
+      <c r="AQ13" s="5">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="14" spans="1:62">
+      <c r="A14" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="T14" s="6">
+        <v>61</v>
+      </c>
+      <c r="U14" s="6">
+        <v>54</v>
+      </c>
+      <c r="V14" s="6">
+        <v>77</v>
+      </c>
+      <c r="W14" s="6">
+        <v>62</v>
+      </c>
+      <c r="X14" s="6">
+        <v>71</v>
+      </c>
+      <c r="Y14" s="6">
+        <v>50</v>
+      </c>
+      <c r="Z14" s="5">
+        <v>77</v>
+      </c>
+      <c r="AA14" s="5">
+        <v>80</v>
+      </c>
+      <c r="AB14" s="5">
+        <v>48</v>
+      </c>
+      <c r="AC14" s="5">
+        <v>66</v>
+      </c>
+      <c r="AD14" s="5">
+        <v>69</v>
+      </c>
+      <c r="AE14" s="5">
+        <v>66</v>
+      </c>
+      <c r="AF14" s="5">
+        <v>53</v>
+      </c>
+      <c r="AG14" s="5">
+        <v>85</v>
+      </c>
+      <c r="AH14" s="5">
+        <v>107</v>
+      </c>
+      <c r="AI14" s="5">
+        <v>58</v>
+      </c>
+      <c r="AJ14" s="5">
+        <v>61</v>
+      </c>
+      <c r="AK14" s="5">
+        <v>67</v>
+      </c>
+      <c r="AL14" s="5">
+        <v>91</v>
+      </c>
+      <c r="AM14" s="5">
+        <v>116</v>
+      </c>
+      <c r="AN14" s="5">
+        <v>118</v>
+      </c>
+      <c r="AO14" s="5">
+        <v>78</v>
+      </c>
+      <c r="AP14" s="5">
+        <v>53</v>
+      </c>
+      <c r="AQ14" s="5">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="15" spans="1:62">
+      <c r="A15" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="T15" s="6">
+        <v>33</v>
+      </c>
+      <c r="U15" s="6">
+        <v>35</v>
+      </c>
+      <c r="V15" s="6">
+        <v>28</v>
+      </c>
+      <c r="W15" s="6">
+        <v>48</v>
+      </c>
+      <c r="X15" s="6">
+        <v>33</v>
+      </c>
+      <c r="Y15" s="6">
+        <v>38</v>
+      </c>
+      <c r="Z15" s="5">
+        <v>57</v>
+      </c>
+      <c r="AA15" s="5">
+        <v>68</v>
+      </c>
+      <c r="AB15" s="5">
+        <v>29</v>
+      </c>
+      <c r="AC15" s="5">
+        <v>62</v>
+      </c>
+      <c r="AD15" s="5">
+        <v>24</v>
+      </c>
+      <c r="AE15" s="5">
+        <v>30</v>
+      </c>
+      <c r="AF15" s="5">
+        <v>53</v>
+      </c>
+      <c r="AG15" s="5">
+        <v>61</v>
+      </c>
+      <c r="AH15" s="5">
+        <v>79</v>
+      </c>
+      <c r="AI15" s="5">
+        <v>70</v>
+      </c>
+      <c r="AJ15" s="5">
+        <v>86</v>
+      </c>
+      <c r="AK15" s="5">
+        <v>46</v>
+      </c>
+      <c r="AL15" s="5">
+        <v>72</v>
+      </c>
+      <c r="AM15" s="5">
+        <v>51</v>
+      </c>
+      <c r="AN15" s="5">
+        <v>72</v>
+      </c>
+      <c r="AO15" s="5">
+        <v>62</v>
+      </c>
+      <c r="AP15" s="5">
+        <v>73</v>
+      </c>
+      <c r="AQ15" s="5">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="16" spans="1:62">
+      <c r="A16" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="T16" s="6">
+        <v>36</v>
+      </c>
+      <c r="U16" s="6">
+        <v>26</v>
+      </c>
+      <c r="V16" s="6">
+        <v>41</v>
+      </c>
+      <c r="W16" s="6">
+        <v>58</v>
+      </c>
+      <c r="X16" s="6">
+        <v>46</v>
+      </c>
+      <c r="Y16" s="6">
+        <v>56</v>
+      </c>
+      <c r="Z16" s="5">
+        <v>43</v>
+      </c>
+      <c r="AA16" s="5">
+        <v>51</v>
+      </c>
+      <c r="AB16" s="5">
+        <v>22</v>
+      </c>
+      <c r="AC16" s="5">
+        <v>46</v>
+      </c>
+      <c r="AD16" s="5">
+        <v>57</v>
+      </c>
+      <c r="AE16" s="5">
+        <v>25</v>
+      </c>
+      <c r="AF16" s="5">
+        <v>34</v>
+      </c>
+      <c r="AG16" s="5">
+        <v>54</v>
+      </c>
+      <c r="AH16" s="5">
+        <v>55</v>
+      </c>
+      <c r="AI16" s="5">
+        <v>57</v>
+      </c>
+      <c r="AJ16" s="5">
+        <v>40</v>
+      </c>
+      <c r="AK16" s="5">
+        <v>80</v>
+      </c>
+      <c r="AL16" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM16" s="5">
+        <v>57</v>
+      </c>
+      <c r="AN16" s="5">
+        <v>49</v>
+      </c>
+      <c r="AO16" s="5">
+        <v>51</v>
+      </c>
+      <c r="AP16" s="5">
+        <v>29</v>
+      </c>
+      <c r="AQ16" s="5">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="17" spans="1:43">
+      <c r="A17" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="T17" s="6">
+        <v>33</v>
+      </c>
+      <c r="U17" s="6">
+        <v>44</v>
+      </c>
+      <c r="V17" s="6">
+        <v>55</v>
+      </c>
+      <c r="W17" s="6">
+        <v>47</v>
+      </c>
+      <c r="X17" s="6">
+        <v>52</v>
+      </c>
+      <c r="Y17" s="6">
+        <v>54</v>
+      </c>
+      <c r="Z17" s="5">
+        <v>67</v>
+      </c>
+      <c r="AA17" s="5">
+        <v>67</v>
+      </c>
+      <c r="AB17" s="5">
+        <v>25</v>
+      </c>
+      <c r="AC17" s="5">
+        <v>62</v>
+      </c>
+      <c r="AD17" s="5">
+        <v>28</v>
+      </c>
+      <c r="AE17" s="5">
+        <v>42</v>
+      </c>
+      <c r="AF17" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG17" s="5">
+        <v>44</v>
+      </c>
+      <c r="AH17" s="5">
+        <v>49</v>
+      </c>
+      <c r="AI17" s="5">
+        <v>74</v>
+      </c>
+      <c r="AJ17" s="5">
+        <v>48</v>
+      </c>
+      <c r="AK17" s="5">
+        <v>45</v>
+      </c>
+      <c r="AL17" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM17" s="5">
+        <v>50</v>
+      </c>
+      <c r="AN17" s="5">
+        <v>77</v>
+      </c>
+      <c r="AO17" s="5">
+        <v>55</v>
+      </c>
+      <c r="AP17" s="5">
+        <v>73</v>
+      </c>
+      <c r="AQ17" s="5">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="18" spans="1:43">
+      <c r="A18" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="T18" s="6">
+        <v>84</v>
+      </c>
+      <c r="U18" s="6">
+        <v>82</v>
+      </c>
+      <c r="V18" s="6">
+        <v>82</v>
+      </c>
+      <c r="W18" s="6">
+        <v>95</v>
+      </c>
+      <c r="X18" s="6">
+        <v>118</v>
+      </c>
+      <c r="Y18" s="6">
+        <v>49</v>
+      </c>
+      <c r="Z18" s="5">
+        <v>107</v>
+      </c>
+      <c r="AA18" s="5">
+        <v>101</v>
+      </c>
+      <c r="AB18" s="5">
+        <v>53</v>
+      </c>
+      <c r="AC18" s="5">
+        <v>99</v>
+      </c>
+      <c r="AD18" s="5">
+        <v>74</v>
+      </c>
+      <c r="AE18" s="5">
+        <v>72</v>
+      </c>
+      <c r="AF18" s="5">
+        <v>68</v>
+      </c>
+      <c r="AG18" s="5">
+        <v>122</v>
+      </c>
+      <c r="AH18" s="5">
+        <v>109</v>
+      </c>
+      <c r="AI18" s="5">
+        <v>98</v>
+      </c>
+      <c r="AJ18" s="5">
+        <v>80</v>
+      </c>
+      <c r="AK18" s="5">
+        <v>58</v>
+      </c>
+      <c r="AL18" s="5">
+        <v>82</v>
+      </c>
+      <c r="AM18" s="5">
+        <v>123</v>
+      </c>
+      <c r="AN18" s="5">
+        <v>129</v>
+      </c>
+      <c r="AO18" s="5">
+        <v>121</v>
+      </c>
+      <c r="AP18" s="5">
+        <v>50</v>
+      </c>
+      <c r="AQ18" s="5">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="19" spans="1:43">
+      <c r="A19" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="T19" s="6">
+        <v>144</v>
+      </c>
+      <c r="U19" s="6">
+        <v>130</v>
+      </c>
+      <c r="V19" s="6">
+        <v>219</v>
+      </c>
+      <c r="W19" s="6">
+        <v>210</v>
+      </c>
+      <c r="X19" s="6">
+        <v>212</v>
+      </c>
+      <c r="Y19" s="6">
+        <v>186</v>
+      </c>
+      <c r="Z19" s="5">
+        <v>168</v>
+      </c>
+      <c r="AA19" s="5">
+        <v>161</v>
+      </c>
+      <c r="AB19" s="5">
+        <v>144</v>
+      </c>
+      <c r="AC19" s="5">
+        <v>195</v>
+      </c>
+      <c r="AD19" s="5">
+        <v>150</v>
+      </c>
+      <c r="AE19" s="5">
+        <v>136</v>
+      </c>
+      <c r="AF19" s="5">
+        <v>168</v>
+      </c>
+      <c r="AG19" s="5">
+        <v>239</v>
+      </c>
+      <c r="AH19" s="5">
+        <v>304</v>
+      </c>
+      <c r="AI19" s="5">
+        <v>168</v>
+      </c>
+      <c r="AJ19" s="5">
+        <v>162</v>
+      </c>
+      <c r="AK19" s="5">
+        <v>143</v>
+      </c>
+      <c r="AL19" s="5">
+        <v>227</v>
+      </c>
+      <c r="AM19" s="5">
+        <v>201</v>
+      </c>
+      <c r="AN19" s="5">
+        <v>258</v>
+      </c>
+      <c r="AO19" s="5">
+        <v>192</v>
+      </c>
+      <c r="AP19" s="5">
+        <v>155</v>
+      </c>
+      <c r="AQ19" s="5">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="20" spans="1:43">
+      <c r="A20" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="T20" s="6">
+        <v>36</v>
+      </c>
+      <c r="U20" s="6">
+        <v>36</v>
+      </c>
+      <c r="V20" s="6">
+        <v>64</v>
+      </c>
+      <c r="W20" s="6">
+        <v>43</v>
+      </c>
+      <c r="X20" s="6">
+        <v>49</v>
+      </c>
+      <c r="Y20" s="6">
+        <v>46</v>
+      </c>
+      <c r="Z20" s="5">
+        <v>51</v>
+      </c>
+      <c r="AA20" s="5">
+        <v>63</v>
+      </c>
+      <c r="AB20" s="5">
+        <v>38</v>
+      </c>
+      <c r="AC20" s="5">
+        <v>56</v>
+      </c>
+      <c r="AD20" s="5">
+        <v>57</v>
+      </c>
+      <c r="AE20" s="5">
+        <v>44</v>
+      </c>
+      <c r="AF20" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG20" s="5">
+        <v>76</v>
+      </c>
+      <c r="AH20" s="5">
+        <v>70</v>
+      </c>
+      <c r="AI20" s="5">
+        <v>66</v>
+      </c>
+      <c r="AJ20" s="5">
+        <v>77</v>
+      </c>
+      <c r="AK20" s="5">
+        <v>42</v>
+      </c>
+      <c r="AL20" s="5">
+        <v>77</v>
+      </c>
+      <c r="AM20" s="5">
+        <v>81</v>
+      </c>
+      <c r="AN20" s="5">
+        <v>81</v>
+      </c>
+      <c r="AO20" s="5">
+        <v>64</v>
+      </c>
+      <c r="AP20" s="5">
+        <v>35</v>
+      </c>
+      <c r="AQ20" s="5">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="21" spans="1:43">
+      <c r="A21" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="T21" s="6">
+        <v>87</v>
+      </c>
+      <c r="U21" s="6">
+        <v>100</v>
+      </c>
+      <c r="V21" s="6">
+        <v>156</v>
+      </c>
+      <c r="W21" s="6">
+        <v>172</v>
+      </c>
+      <c r="X21" s="6">
+        <v>118</v>
+      </c>
+      <c r="Y21" s="6">
+        <v>118</v>
+      </c>
+      <c r="Z21" s="5">
+        <v>115</v>
+      </c>
+      <c r="AA21" s="5">
+        <v>92</v>
+      </c>
+      <c r="AB21" s="5">
+        <v>66</v>
+      </c>
+      <c r="AC21" s="5">
+        <v>84</v>
+      </c>
+      <c r="AD21" s="5">
+        <v>109</v>
+      </c>
+      <c r="AE21" s="5">
+        <v>112</v>
+      </c>
+      <c r="AF21" s="5">
+        <v>122</v>
+      </c>
+      <c r="AG21" s="5">
+        <v>122</v>
+      </c>
+      <c r="AH21" s="5">
+        <v>185</v>
+      </c>
+      <c r="AI21" s="5">
+        <v>154</v>
+      </c>
+      <c r="AJ21" s="5">
+        <v>172</v>
+      </c>
+      <c r="AK21" s="5">
+        <v>120</v>
+      </c>
+      <c r="AL21" s="5">
+        <v>94</v>
+      </c>
+      <c r="AM21" s="5">
+        <v>136</v>
+      </c>
+      <c r="AN21" s="5">
+        <v>106</v>
+      </c>
+      <c r="AO21" s="5">
+        <v>115</v>
+      </c>
+      <c r="AP21" s="5">
+        <v>112</v>
+      </c>
+      <c r="AQ21" s="5">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="22" spans="1:43" ht="14.45" customHeight="1">
+      <c r="B22" s="14"/>
+      <c r="C22" s="14"/>
+      <c r="D22" s="14"/>
+      <c r="E22" s="14"/>
+      <c r="F22" s="14"/>
+      <c r="G22" s="14"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="14"/>
+      <c r="L22" s="14"/>
+      <c r="M22" s="14"/>
+      <c r="N22" s="14"/>
+      <c r="O22" s="14"/>
+      <c r="P22" s="14"/>
+      <c r="Q22" s="14"/>
+      <c r="R22" s="14"/>
+      <c r="S22" s="14"/>
+      <c r="T22" s="14"/>
+      <c r="U22" s="14"/>
+      <c r="V22" s="14"/>
+      <c r="W22" s="14"/>
+      <c r="X22" s="14"/>
+      <c r="Y22" s="14"/>
+      <c r="Z22" s="42" t="s">
+        <v>12</v>
+      </c>
+      <c r="AA22" s="42"/>
+      <c r="AB22" s="42"/>
+      <c r="AC22" s="42"/>
+      <c r="AD22" s="42"/>
+      <c r="AE22" s="42"/>
+      <c r="AF22" s="42"/>
+      <c r="AG22" s="42"/>
+      <c r="AH22" s="42"/>
+      <c r="AI22" s="42"/>
+      <c r="AJ22" s="42"/>
+      <c r="AK22" s="42"/>
+      <c r="AL22" s="42"/>
+      <c r="AM22" s="42"/>
+      <c r="AQ22" s="5"/>
+    </row>
+    <row r="23" spans="1:43">
+      <c r="A23" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="T23" s="6">
+        <v>1533</v>
+      </c>
+      <c r="U23" s="6">
+        <v>1413</v>
+      </c>
+      <c r="V23" s="6">
+        <v>1974</v>
+      </c>
+      <c r="W23" s="6">
+        <v>2122</v>
+      </c>
+      <c r="X23" s="6">
+        <v>1879</v>
+      </c>
+      <c r="Y23" s="6">
+        <v>1673</v>
+      </c>
+      <c r="Z23" s="5">
+        <v>1866</v>
+      </c>
+      <c r="AA23" s="5">
+        <v>1655</v>
+      </c>
+      <c r="AB23" s="5">
+        <v>1367</v>
+      </c>
+      <c r="AC23" s="5">
+        <v>1782</v>
+      </c>
+      <c r="AD23" s="5">
+        <v>1596</v>
+      </c>
+      <c r="AE23" s="5">
+        <v>1679</v>
+      </c>
+      <c r="AF23" s="5">
+        <v>1851</v>
+      </c>
+      <c r="AG23" s="5">
+        <v>2234</v>
+      </c>
+      <c r="AH23" s="5">
+        <v>1963</v>
+      </c>
+      <c r="AI23" s="5">
+        <v>1864</v>
+      </c>
+      <c r="AJ23" s="5">
+        <v>1546</v>
+      </c>
+      <c r="AK23" s="5">
+        <v>1353</v>
+      </c>
+      <c r="AL23" s="5">
+        <v>1750</v>
+      </c>
+      <c r="AM23" s="5">
+        <v>1593</v>
+      </c>
+      <c r="AN23" s="5">
+        <v>1785</v>
+      </c>
+      <c r="AO23" s="5">
+        <v>1573</v>
+      </c>
+      <c r="AP23" s="5">
+        <v>1306</v>
+      </c>
+      <c r="AQ23" s="5">
+        <v>1786</v>
+      </c>
+    </row>
+    <row r="24" spans="1:43">
+      <c r="A24" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="T24" s="6">
+        <v>1236</v>
+      </c>
+      <c r="U24" s="6">
+        <v>1099</v>
+      </c>
+      <c r="V24" s="6">
+        <v>1554</v>
+      </c>
+      <c r="W24" s="6">
+        <v>1695</v>
+      </c>
+      <c r="X24" s="6">
+        <v>1509</v>
+      </c>
+      <c r="Y24" s="6">
+        <v>1318</v>
+      </c>
+      <c r="Z24" s="5">
+        <v>1506</v>
+      </c>
+      <c r="AA24" s="5">
+        <v>1344</v>
+      </c>
+      <c r="AB24" s="5">
+        <v>1113</v>
+      </c>
+      <c r="AC24" s="5">
+        <v>1419</v>
+      </c>
+      <c r="AD24" s="5">
+        <v>1287</v>
+      </c>
+      <c r="AE24" s="5">
+        <v>1344</v>
+      </c>
+      <c r="AF24" s="5">
+        <v>1549</v>
+      </c>
+      <c r="AG24" s="5">
+        <v>1839</v>
+      </c>
+      <c r="AH24" s="5">
+        <v>1515</v>
+      </c>
+      <c r="AI24" s="5">
+        <v>1429</v>
+      </c>
+      <c r="AJ24" s="5">
+        <v>1203</v>
+      </c>
+      <c r="AK24" s="5">
+        <v>1007</v>
+      </c>
+      <c r="AL24" s="5">
+        <v>1348</v>
+      </c>
+      <c r="AM24" s="5">
+        <v>1170</v>
+      </c>
+      <c r="AN24" s="5">
+        <v>1349</v>
+      </c>
+      <c r="AO24" s="5">
+        <v>1226</v>
+      </c>
+      <c r="AP24" s="5">
+        <v>974</v>
+      </c>
+      <c r="AQ24" s="5">
+        <v>1406</v>
+      </c>
+    </row>
+    <row r="25" spans="1:43">
+      <c r="A25" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="T25" s="6">
+        <v>72</v>
+      </c>
+      <c r="U25" s="6">
+        <v>106</v>
+      </c>
+      <c r="V25" s="6">
+        <v>155</v>
+      </c>
+      <c r="W25" s="6">
+        <v>111</v>
+      </c>
+      <c r="X25" s="6">
+        <v>103</v>
+      </c>
+      <c r="Y25" s="6">
+        <v>89</v>
+      </c>
+      <c r="Z25" s="5">
+        <v>95</v>
+      </c>
+      <c r="AA25" s="5">
+        <v>93</v>
+      </c>
+      <c r="AB25" s="5">
+        <v>95</v>
+      </c>
+      <c r="AC25" s="5">
+        <v>112</v>
+      </c>
+      <c r="AD25" s="5">
+        <v>107</v>
+      </c>
+      <c r="AE25" s="5">
+        <v>109</v>
+      </c>
+      <c r="AF25" s="5">
+        <v>116</v>
+      </c>
+      <c r="AG25" s="5">
+        <v>108</v>
+      </c>
+      <c r="AH25" s="5">
+        <v>127</v>
+      </c>
+      <c r="AI25" s="5">
+        <v>130</v>
+      </c>
+      <c r="AJ25" s="5">
+        <v>106</v>
+      </c>
+      <c r="AK25" s="5">
+        <v>97</v>
+      </c>
+      <c r="AL25" s="5">
+        <v>158</v>
+      </c>
+      <c r="AM25" s="5">
+        <v>165</v>
+      </c>
+      <c r="AN25" s="5">
+        <v>157</v>
+      </c>
+      <c r="AO25" s="5">
+        <v>93</v>
+      </c>
+      <c r="AP25" s="5">
+        <v>106</v>
+      </c>
+      <c r="AQ25" s="5">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="26" spans="1:43">
+      <c r="A26" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="T26" s="6">
+        <v>68</v>
+      </c>
+      <c r="U26" s="6">
+        <v>83</v>
+      </c>
+      <c r="V26" s="6">
+        <v>72</v>
+      </c>
+      <c r="W26" s="6">
+        <v>96</v>
+      </c>
+      <c r="X26" s="6">
+        <v>86</v>
+      </c>
+      <c r="Y26" s="6">
+        <v>111</v>
+      </c>
+      <c r="Z26" s="5">
+        <v>94</v>
+      </c>
+      <c r="AA26" s="5">
+        <v>91</v>
+      </c>
+      <c r="AB26" s="5">
+        <v>71</v>
+      </c>
+      <c r="AC26" s="5">
+        <v>92</v>
+      </c>
+      <c r="AD26" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE26" s="5">
+        <v>83</v>
+      </c>
+      <c r="AF26" s="5">
+        <v>53</v>
+      </c>
+      <c r="AG26" s="5">
+        <v>113</v>
+      </c>
+      <c r="AH26" s="5">
+        <v>76</v>
+      </c>
+      <c r="AI26" s="5">
+        <v>97</v>
+      </c>
+      <c r="AJ26" s="5">
+        <v>107</v>
+      </c>
+      <c r="AK26" s="5">
+        <v>80</v>
+      </c>
+      <c r="AL26" s="5">
+        <v>89</v>
+      </c>
+      <c r="AM26" s="5">
+        <v>105</v>
+      </c>
+      <c r="AN26" s="5">
+        <v>115</v>
+      </c>
+      <c r="AO26" s="5">
+        <v>109</v>
+      </c>
+      <c r="AP26" s="5">
+        <v>79</v>
+      </c>
+      <c r="AQ26" s="5">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="27" spans="1:43">
+      <c r="A27" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="T27" s="6">
+        <v>108</v>
+      </c>
+      <c r="U27" s="6">
+        <v>69</v>
+      </c>
+      <c r="V27" s="6">
+        <v>125</v>
+      </c>
+      <c r="W27" s="6">
+        <v>144</v>
+      </c>
+      <c r="X27" s="6">
+        <v>122</v>
+      </c>
+      <c r="Y27" s="6">
+        <v>94</v>
+      </c>
+      <c r="Z27" s="5">
+        <v>114</v>
+      </c>
+      <c r="AA27" s="5">
+        <v>92</v>
+      </c>
+      <c r="AB27" s="5">
+        <v>62</v>
+      </c>
+      <c r="AC27" s="5">
+        <v>125</v>
+      </c>
+      <c r="AD27" s="5">
+        <v>92</v>
+      </c>
+      <c r="AE27" s="5">
+        <v>92</v>
+      </c>
+      <c r="AF27" s="5">
+        <v>93</v>
+      </c>
+      <c r="AG27" s="5">
+        <v>108</v>
+      </c>
+      <c r="AH27" s="5">
+        <v>167</v>
+      </c>
+      <c r="AI27" s="5">
+        <v>128</v>
+      </c>
+      <c r="AJ27" s="5">
+        <v>75</v>
+      </c>
+      <c r="AK27" s="5">
+        <v>108</v>
+      </c>
+      <c r="AL27" s="5">
+        <v>95</v>
+      </c>
+      <c r="AM27" s="5">
+        <v>98</v>
+      </c>
+      <c r="AN27" s="5">
+        <v>106</v>
+      </c>
+      <c r="AO27" s="5">
+        <v>102</v>
+      </c>
+      <c r="AP27" s="5">
+        <v>90</v>
+      </c>
+      <c r="AQ27" s="5">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="28" spans="1:43">
+      <c r="A28" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="T28" s="6">
+        <v>49</v>
+      </c>
+      <c r="U28" s="6">
+        <v>56</v>
+      </c>
+      <c r="V28" s="6">
+        <v>68</v>
+      </c>
+      <c r="W28" s="6">
+        <v>76</v>
+      </c>
+      <c r="X28" s="6">
+        <v>59</v>
+      </c>
+      <c r="Y28" s="6">
+        <v>61</v>
+      </c>
+      <c r="Z28" s="5">
+        <v>57</v>
+      </c>
+      <c r="AA28" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB28" s="5">
+        <v>26</v>
+      </c>
+      <c r="AC28" s="5">
+        <v>34</v>
+      </c>
+      <c r="AD28" s="5">
+        <v>59</v>
+      </c>
+      <c r="AE28" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF28" s="5">
+        <v>40</v>
+      </c>
+      <c r="AG28" s="5">
+        <v>66</v>
+      </c>
+      <c r="AH28" s="5">
+        <v>78</v>
+      </c>
+      <c r="AI28" s="5">
+        <v>80</v>
+      </c>
+      <c r="AJ28" s="5">
+        <v>55</v>
+      </c>
+      <c r="AK28" s="5">
+        <v>61</v>
+      </c>
+      <c r="AL28" s="5">
+        <v>60</v>
+      </c>
+      <c r="AM28" s="5">
+        <v>55</v>
+      </c>
+      <c r="AN28" s="5">
+        <v>58</v>
+      </c>
+      <c r="AO28" s="5">
+        <v>43</v>
+      </c>
+      <c r="AP28" s="5">
+        <v>57</v>
+      </c>
+      <c r="AQ28" s="5">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="29" spans="1:43" ht="14.45" customHeight="1">
+      <c r="B29" s="14"/>
+      <c r="C29" s="14"/>
+      <c r="D29" s="14"/>
+      <c r="E29" s="14"/>
+      <c r="F29" s="14"/>
+      <c r="G29" s="14"/>
+      <c r="H29" s="14"/>
+      <c r="I29" s="14"/>
+      <c r="J29" s="14"/>
+      <c r="K29" s="14"/>
+      <c r="L29" s="14"/>
+      <c r="M29" s="14"/>
+      <c r="N29" s="14"/>
+      <c r="O29" s="14"/>
+      <c r="P29" s="14"/>
+      <c r="Q29" s="14"/>
+      <c r="R29" s="14"/>
+      <c r="S29" s="14"/>
+      <c r="T29" s="14"/>
+      <c r="U29" s="14"/>
+      <c r="V29" s="14"/>
+      <c r="W29" s="14"/>
+      <c r="X29" s="14"/>
+      <c r="Y29" s="14"/>
+      <c r="Z29" s="42" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA29" s="42"/>
+      <c r="AB29" s="42"/>
+      <c r="AC29" s="42"/>
+      <c r="AD29" s="42"/>
+      <c r="AE29" s="42"/>
+      <c r="AF29" s="42"/>
+      <c r="AG29" s="42"/>
+      <c r="AH29" s="42"/>
+      <c r="AI29" s="42"/>
+      <c r="AJ29" s="42"/>
+      <c r="AK29" s="42"/>
+      <c r="AL29" s="42"/>
+      <c r="AM29" s="42"/>
+      <c r="AQ29" s="5"/>
+    </row>
+    <row r="30" spans="1:43">
+      <c r="A30" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="T30" s="6">
+        <v>873</v>
+      </c>
+      <c r="U30" s="6">
+        <v>820</v>
+      </c>
+      <c r="V30" s="6">
+        <v>1239</v>
+      </c>
+      <c r="W30" s="6">
+        <v>1284</v>
+      </c>
+      <c r="X30" s="6">
+        <v>1135</v>
+      </c>
+      <c r="Y30" s="6">
+        <v>1000</v>
+      </c>
+      <c r="Z30" s="5">
+        <v>1129</v>
+      </c>
+      <c r="AA30" s="5">
+        <v>1122</v>
+      </c>
+      <c r="AB30" s="5">
+        <v>783</v>
+      </c>
+      <c r="AC30" s="5">
+        <v>1086</v>
+      </c>
+      <c r="AD30" s="5">
+        <v>965</v>
+      </c>
+      <c r="AE30" s="5">
+        <v>936</v>
+      </c>
+      <c r="AF30" s="5">
+        <v>1042</v>
+      </c>
+      <c r="AG30" s="5">
+        <v>1323</v>
+      </c>
+      <c r="AH30" s="5">
+        <v>1569</v>
+      </c>
+      <c r="AI30" s="5">
+        <v>1238</v>
+      </c>
+      <c r="AJ30" s="5">
+        <v>1126</v>
+      </c>
+      <c r="AK30" s="5">
+        <v>956</v>
+      </c>
+      <c r="AL30" s="5">
+        <v>1111</v>
+      </c>
+      <c r="AM30" s="5">
+        <v>1242</v>
+      </c>
+      <c r="AN30" s="5">
+        <v>1384</v>
+      </c>
+      <c r="AO30" s="5">
+        <v>1145</v>
+      </c>
+      <c r="AP30" s="5">
+        <v>901</v>
+      </c>
+      <c r="AQ30" s="5">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="31" spans="1:43">
+      <c r="A31" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="T31" s="6">
+        <v>123</v>
+      </c>
+      <c r="U31" s="6">
+        <v>138</v>
+      </c>
+      <c r="V31" s="6">
+        <v>178</v>
+      </c>
+      <c r="W31" s="6">
+        <v>164</v>
+      </c>
+      <c r="X31" s="6">
+        <v>130</v>
+      </c>
+      <c r="Y31" s="6">
+        <v>134</v>
+      </c>
+      <c r="Z31" s="5">
+        <v>137</v>
+      </c>
+      <c r="AA31" s="5">
+        <v>136</v>
+      </c>
+      <c r="AB31" s="5">
+        <v>110</v>
+      </c>
+      <c r="AC31" s="5">
+        <v>128</v>
+      </c>
+      <c r="AD31" s="5">
+        <v>133</v>
+      </c>
+      <c r="AE31" s="5">
+        <v>136</v>
+      </c>
+      <c r="AF31" s="5">
+        <v>133</v>
+      </c>
+      <c r="AG31" s="5">
+        <v>202</v>
+      </c>
+      <c r="AH31" s="5">
+        <v>152</v>
+      </c>
+      <c r="AI31" s="5">
+        <v>111</v>
+      </c>
+      <c r="AJ31" s="5">
+        <v>112</v>
+      </c>
+      <c r="AK31" s="5">
+        <v>135</v>
+      </c>
+      <c r="AL31" s="5">
+        <v>78</v>
+      </c>
+      <c r="AM31" s="5">
+        <v>122</v>
+      </c>
+      <c r="AN31" s="5">
+        <v>115</v>
+      </c>
+      <c r="AO31" s="5">
+        <v>107</v>
+      </c>
+      <c r="AP31" s="5">
+        <v>96</v>
+      </c>
+      <c r="AQ31" s="5">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="32" spans="1:43">
+      <c r="A32" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="T32" s="6">
+        <v>4</v>
+      </c>
+      <c r="U32" s="6">
+        <v>6</v>
+      </c>
+      <c r="V32" s="6">
+        <v>7</v>
+      </c>
+      <c r="W32" s="6">
+        <v>13</v>
+      </c>
+      <c r="X32" s="6">
+        <v>10</v>
+      </c>
+      <c r="Y32" s="6">
+        <v>4</v>
+      </c>
+      <c r="Z32" s="5">
         <v>9</v>
       </c>
-    </row>
-[...63 lines deleted...]
-      <c r="B8" s="17" t="s">
+      <c r="AA32" s="5">
+        <v>6</v>
+      </c>
+      <c r="AB32" s="5">
+        <v>9</v>
+      </c>
+      <c r="AC32" s="5">
+        <v>6</v>
+      </c>
+      <c r="AD32" s="5">
+        <v>5</v>
+      </c>
+      <c r="AE32" s="5">
+        <v>14</v>
+      </c>
+      <c r="AF32" s="5">
         <v>2</v>
       </c>
-      <c r="C8" s="17" t="s">
-[...8 lines deleted...]
-      <c r="F8" s="18" t="s">
+      <c r="AG32" s="5">
+        <v>7</v>
+      </c>
+      <c r="AH32" s="5">
+        <v>15</v>
+      </c>
+      <c r="AI32" s="5">
+        <v>9</v>
+      </c>
+      <c r="AJ32" s="5">
+        <v>22</v>
+      </c>
+      <c r="AK32" s="5">
         <v>6</v>
       </c>
-      <c r="G8" s="18" t="s">
+      <c r="AL32" s="5">
         <v>7</v>
       </c>
-      <c r="H8" s="18" t="s">
-[...14 lines deleted...]
-      <c r="M8" s="17" t="s">
+      <c r="AM32" s="5">
+        <v>7</v>
+      </c>
+      <c r="AN32" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="AO32" s="5">
         <v>15</v>
       </c>
-      <c r="N8" s="19" t="s">
-[...32 lines deleted...]
-      <c r="Y8" s="21" t="s">
+      <c r="AP32" s="5">
+        <v>10</v>
+      </c>
+      <c r="AQ32" s="5">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="33" spans="1:43">
+      <c r="A33" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="T33" s="6">
+        <v>198</v>
+      </c>
+      <c r="U33" s="6">
+        <v>175</v>
+      </c>
+      <c r="V33" s="6">
+        <v>271</v>
+      </c>
+      <c r="W33" s="6">
+        <v>287</v>
+      </c>
+      <c r="X33" s="6">
+        <v>256</v>
+      </c>
+      <c r="Y33" s="6">
+        <v>224</v>
+      </c>
+      <c r="Z33" s="5">
+        <v>244</v>
+      </c>
+      <c r="AA33" s="5">
+        <v>214</v>
+      </c>
+      <c r="AB33" s="5">
+        <v>169</v>
+      </c>
+      <c r="AC33" s="5">
+        <v>209</v>
+      </c>
+      <c r="AD33" s="5">
+        <v>201</v>
+      </c>
+      <c r="AE33" s="5">
+        <v>201</v>
+      </c>
+      <c r="AF33" s="5">
+        <v>249</v>
+      </c>
+      <c r="AG33" s="5">
+        <v>275</v>
+      </c>
+      <c r="AH33" s="5">
+        <v>359</v>
+      </c>
+      <c r="AI33" s="5">
+        <v>290</v>
+      </c>
+      <c r="AJ33" s="5">
+        <v>208</v>
+      </c>
+      <c r="AK33" s="5">
+        <v>196</v>
+      </c>
+      <c r="AL33" s="5">
+        <v>226</v>
+      </c>
+      <c r="AM33" s="5">
+        <v>222</v>
+      </c>
+      <c r="AN33" s="5">
+        <v>259</v>
+      </c>
+      <c r="AO33" s="5">
+        <v>194</v>
+      </c>
+      <c r="AP33" s="5">
+        <v>180</v>
+      </c>
+      <c r="AQ33" s="5">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="34" spans="1:43">
+      <c r="A34" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="T34" s="6">
+        <v>46</v>
+      </c>
+      <c r="U34" s="6">
         <v>15</v>
       </c>
-      <c r="Z8" s="43" t="s">
-[...11 lines deleted...]
-      <c r="AD8" s="55" t="s">
+      <c r="V34" s="6">
+        <v>50</v>
+      </c>
+      <c r="W34" s="6">
+        <v>84</v>
+      </c>
+      <c r="X34" s="6">
+        <v>59</v>
+      </c>
+      <c r="Y34" s="6">
+        <v>51</v>
+      </c>
+      <c r="Z34" s="5">
+        <v>69</v>
+      </c>
+      <c r="AA34" s="5">
+        <v>60</v>
+      </c>
+      <c r="AB34" s="5">
+        <v>49</v>
+      </c>
+      <c r="AC34" s="5">
+        <v>33</v>
+      </c>
+      <c r="AD34" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE34" s="5">
+        <v>67</v>
+      </c>
+      <c r="AF34" s="5">
+        <v>60</v>
+      </c>
+      <c r="AG34" s="5">
+        <v>48</v>
+      </c>
+      <c r="AH34" s="5">
+        <v>66</v>
+      </c>
+      <c r="AI34" s="5">
+        <v>98</v>
+      </c>
+      <c r="AJ34" s="5">
+        <v>64</v>
+      </c>
+      <c r="AK34" s="5">
+        <v>53</v>
+      </c>
+      <c r="AL34" s="5">
+        <v>60</v>
+      </c>
+      <c r="AM34" s="5">
+        <v>64</v>
+      </c>
+      <c r="AN34" s="5">
+        <v>92</v>
+      </c>
+      <c r="AO34" s="5">
+        <v>71</v>
+      </c>
+      <c r="AP34" s="5">
+        <v>44</v>
+      </c>
+      <c r="AQ34" s="5">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="35" spans="1:43">
+      <c r="A35" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="T35" s="6">
+        <v>37</v>
+      </c>
+      <c r="U35" s="6">
+        <v>35</v>
+      </c>
+      <c r="V35" s="6">
+        <v>79</v>
+      </c>
+      <c r="W35" s="6">
+        <v>77</v>
+      </c>
+      <c r="X35" s="6">
+        <v>40</v>
+      </c>
+      <c r="Y35" s="6">
+        <v>51</v>
+      </c>
+      <c r="Z35" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA35" s="5">
+        <v>58</v>
+      </c>
+      <c r="AB35" s="5">
+        <v>47</v>
+      </c>
+      <c r="AC35" s="5">
+        <v>74</v>
+      </c>
+      <c r="AD35" s="5">
+        <v>66</v>
+      </c>
+      <c r="AE35" s="5">
+        <v>42</v>
+      </c>
+      <c r="AF35" s="5">
+        <v>47</v>
+      </c>
+      <c r="AG35" s="5">
+        <v>54</v>
+      </c>
+      <c r="AH35" s="5">
+        <v>97</v>
+      </c>
+      <c r="AI35" s="5">
+        <v>65</v>
+      </c>
+      <c r="AJ35" s="5">
+        <v>49</v>
+      </c>
+      <c r="AK35" s="5">
+        <v>26</v>
+      </c>
+      <c r="AL35" s="5">
+        <v>53</v>
+      </c>
+      <c r="AM35" s="5">
+        <v>67</v>
+      </c>
+      <c r="AN35" s="5">
+        <v>71</v>
+      </c>
+      <c r="AO35" s="5">
+        <v>63</v>
+      </c>
+      <c r="AP35" s="5">
+        <v>48</v>
+      </c>
+      <c r="AQ35" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="36" spans="1:43">
+      <c r="A36" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="T36" s="6">
+        <v>61</v>
+      </c>
+      <c r="U36" s="6">
+        <v>54</v>
+      </c>
+      <c r="V36" s="6">
+        <v>77</v>
+      </c>
+      <c r="W36" s="6">
+        <v>62</v>
+      </c>
+      <c r="X36" s="6">
+        <v>71</v>
+      </c>
+      <c r="Y36" s="6">
+        <v>50</v>
+      </c>
+      <c r="Z36" s="5">
+        <v>77</v>
+      </c>
+      <c r="AA36" s="5">
+        <v>80</v>
+      </c>
+      <c r="AB36" s="5">
+        <v>48</v>
+      </c>
+      <c r="AC36" s="5">
+        <v>66</v>
+      </c>
+      <c r="AD36" s="5">
+        <v>69</v>
+      </c>
+      <c r="AE36" s="5">
+        <v>66</v>
+      </c>
+      <c r="AF36" s="5">
+        <v>53</v>
+      </c>
+      <c r="AG36" s="5">
+        <v>85</v>
+      </c>
+      <c r="AH36" s="5">
+        <v>107</v>
+      </c>
+      <c r="AI36" s="5">
+        <v>58</v>
+      </c>
+      <c r="AJ36" s="5">
+        <v>61</v>
+      </c>
+      <c r="AK36" s="5">
+        <v>67</v>
+      </c>
+      <c r="AL36" s="5">
+        <v>91</v>
+      </c>
+      <c r="AM36" s="5">
+        <v>116</v>
+      </c>
+      <c r="AN36" s="5">
+        <v>118</v>
+      </c>
+      <c r="AO36" s="5">
+        <v>78</v>
+      </c>
+      <c r="AP36" s="5">
+        <v>53</v>
+      </c>
+      <c r="AQ36" s="5">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="37" spans="1:43">
+      <c r="A37" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="T37" s="6">
+        <v>33</v>
+      </c>
+      <c r="U37" s="6">
+        <v>35</v>
+      </c>
+      <c r="V37" s="6">
+        <v>28</v>
+      </c>
+      <c r="W37" s="6">
+        <v>48</v>
+      </c>
+      <c r="X37" s="6">
+        <v>33</v>
+      </c>
+      <c r="Y37" s="6">
+        <v>38</v>
+      </c>
+      <c r="Z37" s="5">
+        <v>57</v>
+      </c>
+      <c r="AA37" s="5">
+        <v>68</v>
+      </c>
+      <c r="AB37" s="5">
         <v>29</v>
       </c>
-      <c r="AE8" s="55" t="s">
-[...32 lines deleted...]
-      <c r="AP8" s="55" t="s">
+      <c r="AC37" s="5">
+        <v>62</v>
+      </c>
+      <c r="AD37" s="5">
+        <v>24</v>
+      </c>
+      <c r="AE37" s="5">
+        <v>30</v>
+      </c>
+      <c r="AF37" s="5">
+        <v>53</v>
+      </c>
+      <c r="AG37" s="5">
+        <v>61</v>
+      </c>
+      <c r="AH37" s="5">
+        <v>79</v>
+      </c>
+      <c r="AI37" s="5">
+        <v>70</v>
+      </c>
+      <c r="AJ37" s="5">
+        <v>86</v>
+      </c>
+      <c r="AK37" s="5">
+        <v>46</v>
+      </c>
+      <c r="AL37" s="5">
+        <v>72</v>
+      </c>
+      <c r="AM37" s="5">
+        <v>51</v>
+      </c>
+      <c r="AN37" s="5">
+        <v>72</v>
+      </c>
+      <c r="AO37" s="5">
+        <v>62</v>
+      </c>
+      <c r="AP37" s="5">
+        <v>73</v>
+      </c>
+      <c r="AQ37" s="5">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="38" spans="1:43">
+      <c r="A38" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="T38" s="6">
+        <v>36</v>
+      </c>
+      <c r="U38" s="6">
+        <v>26</v>
+      </c>
+      <c r="V38" s="6">
+        <v>41</v>
+      </c>
+      <c r="W38" s="6">
+        <v>58</v>
+      </c>
+      <c r="X38" s="6">
+        <v>46</v>
+      </c>
+      <c r="Y38" s="6">
+        <v>56</v>
+      </c>
+      <c r="Z38" s="5">
+        <v>43</v>
+      </c>
+      <c r="AA38" s="5">
+        <v>51</v>
+      </c>
+      <c r="AB38" s="5">
+        <v>22</v>
+      </c>
+      <c r="AC38" s="5">
+        <v>46</v>
+      </c>
+      <c r="AD38" s="5">
+        <v>57</v>
+      </c>
+      <c r="AE38" s="5">
+        <v>25</v>
+      </c>
+      <c r="AF38" s="5">
+        <v>34</v>
+      </c>
+      <c r="AG38" s="5">
+        <v>54</v>
+      </c>
+      <c r="AH38" s="5">
+        <v>55</v>
+      </c>
+      <c r="AI38" s="5">
+        <v>57</v>
+      </c>
+      <c r="AJ38" s="5">
+        <v>40</v>
+      </c>
+      <c r="AK38" s="5">
+        <v>80</v>
+      </c>
+      <c r="AL38" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM38" s="5">
+        <v>57</v>
+      </c>
+      <c r="AN38" s="5">
+        <v>49</v>
+      </c>
+      <c r="AO38" s="5">
+        <v>51</v>
+      </c>
+      <c r="AP38" s="5">
         <v>29</v>
       </c>
-      <c r="AQ8" s="55" t="s">
-[...64 lines deleted...]
-      <c r="A10" s="40" t="s">
+      <c r="AQ38" s="5">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="39" spans="1:43">
+      <c r="A39" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="T39" s="6">
+        <v>33</v>
+      </c>
+      <c r="U39" s="6">
+        <v>44</v>
+      </c>
+      <c r="V39" s="6">
+        <v>55</v>
+      </c>
+      <c r="W39" s="6">
+        <v>47</v>
+      </c>
+      <c r="X39" s="6">
+        <v>52</v>
+      </c>
+      <c r="Y39" s="6">
+        <v>54</v>
+      </c>
+      <c r="Z39" s="5">
+        <v>67</v>
+      </c>
+      <c r="AA39" s="5">
+        <v>67</v>
+      </c>
+      <c r="AB39" s="5">
+        <v>25</v>
+      </c>
+      <c r="AC39" s="5">
+        <v>62</v>
+      </c>
+      <c r="AD39" s="5">
+        <v>28</v>
+      </c>
+      <c r="AE39" s="5">
+        <v>42</v>
+      </c>
+      <c r="AF39" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG39" s="5">
+        <v>44</v>
+      </c>
+      <c r="AH39" s="5">
+        <v>49</v>
+      </c>
+      <c r="AI39" s="5">
+        <v>74</v>
+      </c>
+      <c r="AJ39" s="5">
+        <v>48</v>
+      </c>
+      <c r="AK39" s="5">
+        <v>45</v>
+      </c>
+      <c r="AL39" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM39" s="5">
+        <v>50</v>
+      </c>
+      <c r="AN39" s="5">
+        <v>77</v>
+      </c>
+      <c r="AO39" s="5">
+        <v>55</v>
+      </c>
+      <c r="AP39" s="5">
+        <v>73</v>
+      </c>
+      <c r="AQ39" s="5">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="40" spans="1:43">
+      <c r="A40" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="T40" s="6">
+        <v>84</v>
+      </c>
+      <c r="U40" s="6">
+        <v>82</v>
+      </c>
+      <c r="V40" s="6">
+        <v>82</v>
+      </c>
+      <c r="W40" s="6">
+        <v>95</v>
+      </c>
+      <c r="X40" s="6">
+        <v>118</v>
+      </c>
+      <c r="Y40" s="6">
+        <v>49</v>
+      </c>
+      <c r="Z40" s="5">
+        <v>107</v>
+      </c>
+      <c r="AA40" s="5">
+        <v>101</v>
+      </c>
+      <c r="AB40" s="5">
+        <v>53</v>
+      </c>
+      <c r="AC40" s="5">
+        <v>99</v>
+      </c>
+      <c r="AD40" s="5">
+        <v>74</v>
+      </c>
+      <c r="AE40" s="5">
+        <v>72</v>
+      </c>
+      <c r="AF40" s="5">
+        <v>68</v>
+      </c>
+      <c r="AG40" s="5">
+        <v>122</v>
+      </c>
+      <c r="AH40" s="5">
+        <v>109</v>
+      </c>
+      <c r="AI40" s="5">
+        <v>98</v>
+      </c>
+      <c r="AJ40" s="5">
+        <v>80</v>
+      </c>
+      <c r="AK40" s="5">
+        <v>58</v>
+      </c>
+      <c r="AL40" s="5">
+        <v>82</v>
+      </c>
+      <c r="AM40" s="5">
+        <v>123</v>
+      </c>
+      <c r="AN40" s="5">
+        <v>129</v>
+      </c>
+      <c r="AO40" s="5">
+        <v>121</v>
+      </c>
+      <c r="AP40" s="5">
+        <v>50</v>
+      </c>
+      <c r="AQ40" s="5">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="41" spans="1:43">
+      <c r="A41" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="T41" s="6">
+        <v>144</v>
+      </c>
+      <c r="U41" s="6">
+        <v>130</v>
+      </c>
+      <c r="V41" s="6">
+        <v>219</v>
+      </c>
+      <c r="W41" s="6">
+        <v>210</v>
+      </c>
+      <c r="X41" s="6">
+        <v>212</v>
+      </c>
+      <c r="Y41" s="6">
+        <v>186</v>
+      </c>
+      <c r="Z41" s="5">
+        <v>168</v>
+      </c>
+      <c r="AA41" s="5">
+        <v>161</v>
+      </c>
+      <c r="AB41" s="5">
+        <v>144</v>
+      </c>
+      <c r="AC41" s="5">
+        <v>195</v>
+      </c>
+      <c r="AD41" s="5">
+        <v>150</v>
+      </c>
+      <c r="AE41" s="5">
+        <v>136</v>
+      </c>
+      <c r="AF41" s="5">
+        <v>168</v>
+      </c>
+      <c r="AG41" s="5">
+        <v>239</v>
+      </c>
+      <c r="AH41" s="5">
+        <v>304</v>
+      </c>
+      <c r="AI41" s="5">
+        <v>168</v>
+      </c>
+      <c r="AJ41" s="5">
+        <v>162</v>
+      </c>
+      <c r="AK41" s="5">
+        <v>143</v>
+      </c>
+      <c r="AL41" s="5">
+        <v>227</v>
+      </c>
+      <c r="AM41" s="5">
+        <v>201</v>
+      </c>
+      <c r="AN41" s="5">
+        <v>258</v>
+      </c>
+      <c r="AO41" s="5">
+        <v>192</v>
+      </c>
+      <c r="AP41" s="5">
+        <v>155</v>
+      </c>
+      <c r="AQ41" s="5">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="42" spans="1:43">
+      <c r="A42" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="T10" s="41">
-[...144 lines deleted...]
-      <c r="A12" s="57" t="s">
+      <c r="T42" s="6">
+        <v>36</v>
+      </c>
+      <c r="U42" s="6">
+        <v>36</v>
+      </c>
+      <c r="V42" s="6">
+        <v>64</v>
+      </c>
+      <c r="W42" s="6">
+        <v>43</v>
+      </c>
+      <c r="X42" s="6">
+        <v>49</v>
+      </c>
+      <c r="Y42" s="6">
+        <v>46</v>
+      </c>
+      <c r="Z42" s="5">
+        <v>51</v>
+      </c>
+      <c r="AA42" s="5">
+        <v>63</v>
+      </c>
+      <c r="AB42" s="5">
         <v>38</v>
       </c>
-      <c r="T12" s="41">
+      <c r="AC42" s="5">
+        <v>56</v>
+      </c>
+      <c r="AD42" s="5">
+        <v>57</v>
+      </c>
+      <c r="AE42" s="5">
+        <v>44</v>
+      </c>
+      <c r="AF42" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG42" s="5">
         <v>76</v>
       </c>
-      <c r="U12" s="41">
-[...292 lines deleted...]
-      <c r="T16" s="41">
+      <c r="AH42" s="5">
+        <v>70</v>
+      </c>
+      <c r="AI42" s="5">
+        <v>66</v>
+      </c>
+      <c r="AJ42" s="5">
+        <v>77</v>
+      </c>
+      <c r="AK42" s="5">
+        <v>42</v>
+      </c>
+      <c r="AL42" s="5">
+        <v>77</v>
+      </c>
+      <c r="AM42" s="5">
+        <v>81</v>
+      </c>
+      <c r="AN42" s="5">
+        <v>81</v>
+      </c>
+      <c r="AO42" s="5">
+        <v>64</v>
+      </c>
+      <c r="AP42" s="5">
+        <v>35</v>
+      </c>
+      <c r="AQ42" s="5">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="43" spans="1:43">
+      <c r="A43" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="B43" s="17"/>
+      <c r="C43" s="17"/>
+      <c r="D43" s="17"/>
+      <c r="E43" s="17"/>
+      <c r="F43" s="17"/>
+      <c r="G43" s="17"/>
+      <c r="H43" s="17"/>
+      <c r="I43" s="17"/>
+      <c r="J43" s="17"/>
+      <c r="K43" s="17"/>
+      <c r="L43" s="17"/>
+      <c r="M43" s="17"/>
+      <c r="N43" s="17"/>
+      <c r="O43" s="17"/>
+      <c r="P43" s="17"/>
+      <c r="Q43" s="17"/>
+      <c r="R43" s="17"/>
+      <c r="S43" s="17"/>
+      <c r="T43" s="15">
+        <v>38</v>
+      </c>
+      <c r="U43" s="15">
+        <v>44</v>
+      </c>
+      <c r="V43" s="15">
+        <v>88</v>
+      </c>
+      <c r="W43" s="15">
+        <v>96</v>
+      </c>
+      <c r="X43" s="15">
+        <v>59</v>
+      </c>
+      <c r="Y43" s="15">
+        <v>57</v>
+      </c>
+      <c r="Z43" s="12">
+        <v>58</v>
+      </c>
+      <c r="AA43" s="12">
+        <v>57</v>
+      </c>
+      <c r="AB43" s="12">
+        <v>40</v>
+      </c>
+      <c r="AC43" s="12">
+        <v>50</v>
+      </c>
+      <c r="AD43" s="12">
+        <v>50</v>
+      </c>
+      <c r="AE43" s="12">
         <v>61</v>
       </c>
-      <c r="U16" s="41">
-[...20 lines deleted...]
-      <c r="AB16" s="11">
+      <c r="AF43" s="12">
+        <v>82</v>
+      </c>
+      <c r="AG43" s="12">
+        <v>56</v>
+      </c>
+      <c r="AH43" s="12">
+        <v>107</v>
+      </c>
+      <c r="AI43" s="12">
+        <v>74</v>
+      </c>
+      <c r="AJ43" s="12">
+        <v>117</v>
+      </c>
+      <c r="AK43" s="12">
+        <v>59</v>
+      </c>
+      <c r="AL43" s="12">
+        <v>34</v>
+      </c>
+      <c r="AM43" s="12">
+        <v>81</v>
+      </c>
+      <c r="AN43" s="12">
         <v>48</v>
       </c>
-      <c r="AC16" s="11">
-[...100 lines deleted...]
-      <c r="AL17" s="15">
+      <c r="AO43" s="12">
         <v>72</v>
       </c>
-      <c r="AM17" s="11">
-[...58 lines deleted...]
-      <c r="AH18" s="11">
+      <c r="AP43" s="12">
         <v>55</v>
       </c>
-      <c r="AI18" s="11">
-[...256 lines deleted...]
-      <c r="V22" s="41">
+      <c r="AQ43" s="12">
         <v>64</v>
       </c>
-      <c r="W22" s="41">
-[...1741 lines deleted...]
-      <c r="Y46" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="Z31:AM31"/>
-[...8 lines deleted...]
-    <mergeCell ref="Z24:AM24"/>
+    <mergeCell ref="Z29:AM29"/>
+    <mergeCell ref="AL5:AW5"/>
+    <mergeCell ref="Z5:AK5"/>
+    <mergeCell ref="Z7:AM7"/>
+    <mergeCell ref="AG3:AW3"/>
+    <mergeCell ref="T5:Y5"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:M5"/>
+    <mergeCell ref="N5:S5"/>
+    <mergeCell ref="Z22:AM22"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="A3:AQ42"/>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+  <dimension ref="A3:BZ43"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="V16" sqref="V16"/>
+    <sheetView topLeftCell="AM1" workbookViewId="0">
+      <selection activeCell="AW35" sqref="AW35"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="27.33203125" style="13" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="20" max="16384" width="9.109375" style="13"/>
+    <col min="1" max="1" width="20.140625" style="4" customWidth="1"/>
+    <col min="2" max="19" width="0" style="4" hidden="1" customWidth="1"/>
+    <col min="20" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:43" ht="13.2">
-      <c r="A3" s="62" t="s">
+    <row r="3" spans="1:78" ht="14.45" customHeight="1">
+      <c r="Z3" s="46" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA3" s="46"/>
+      <c r="AB3" s="46"/>
+      <c r="AC3" s="46"/>
+      <c r="AD3" s="46"/>
+      <c r="AE3" s="46"/>
+      <c r="AF3" s="46"/>
+      <c r="AG3" s="46"/>
+      <c r="AH3" s="46"/>
+      <c r="AI3" s="46"/>
+      <c r="AJ3" s="46"/>
+      <c r="AK3" s="46"/>
+      <c r="AL3" s="46"/>
+      <c r="AM3" s="46"/>
+      <c r="AN3" s="46"/>
+      <c r="AO3" s="46"/>
+      <c r="AP3" s="46"/>
+      <c r="AQ3" s="46"/>
+      <c r="AR3" s="46"/>
+      <c r="AS3" s="46"/>
+      <c r="AT3" s="46"/>
+      <c r="AU3" s="46"/>
+      <c r="AV3" s="46"/>
+      <c r="AW3" s="46"/>
+      <c r="AX3" s="19"/>
+      <c r="AY3" s="19"/>
+      <c r="AZ3" s="19"/>
+      <c r="BA3" s="19"/>
+      <c r="BB3" s="19"/>
+      <c r="BC3" s="19"/>
+      <c r="BD3" s="19"/>
+      <c r="BE3" s="19"/>
+      <c r="BF3" s="19"/>
+      <c r="BG3" s="19"/>
+      <c r="BH3" s="19"/>
+      <c r="BI3" s="19"/>
+      <c r="BJ3" s="19"/>
+      <c r="BK3" s="19"/>
+      <c r="BL3" s="19"/>
+      <c r="BM3" s="19"/>
+      <c r="BN3" s="19"/>
+      <c r="BO3" s="19"/>
+      <c r="BP3" s="19"/>
+      <c r="BQ3" s="19"/>
+      <c r="BR3" s="19"/>
+      <c r="BS3" s="19"/>
+      <c r="BT3" s="19"/>
+      <c r="BU3" s="19"/>
+      <c r="BV3" s="19"/>
+      <c r="BW3" s="19"/>
+      <c r="BX3" s="19"/>
+      <c r="BY3" s="19"/>
+      <c r="BZ3" s="19"/>
+    </row>
+    <row r="4" spans="1:78" s="1" customFormat="1" ht="16.899999999999999" customHeight="1">
+      <c r="A4" s="13"/>
+      <c r="B4" s="13"/>
+      <c r="C4" s="13"/>
+      <c r="D4" s="13"/>
+      <c r="E4" s="13"/>
+      <c r="F4" s="13"/>
+      <c r="G4" s="13"/>
+      <c r="H4" s="13"/>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
+      <c r="K4" s="13"/>
+      <c r="L4" s="13"/>
+      <c r="M4" s="13"/>
+      <c r="N4" s="13"/>
+      <c r="O4" s="13"/>
+      <c r="P4" s="13"/>
+      <c r="Q4" s="13"/>
+      <c r="R4" s="13"/>
+      <c r="S4" s="13"/>
+      <c r="Y4" s="2"/>
+      <c r="AK4" s="2"/>
+      <c r="AW4" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:78">
+      <c r="A5" s="38"/>
+      <c r="B5" s="40">
+        <v>2021</v>
+      </c>
+      <c r="C5" s="41"/>
+      <c r="D5" s="41"/>
+      <c r="E5" s="41"/>
+      <c r="F5" s="41"/>
+      <c r="G5" s="41"/>
+      <c r="H5" s="41"/>
+      <c r="I5" s="41"/>
+      <c r="J5" s="41"/>
+      <c r="K5" s="41"/>
+      <c r="L5" s="41"/>
+      <c r="M5" s="41"/>
+      <c r="N5" s="40">
+        <v>2022</v>
+      </c>
+      <c r="O5" s="41"/>
+      <c r="P5" s="41"/>
+      <c r="Q5" s="41"/>
+      <c r="R5" s="41"/>
+      <c r="S5" s="41"/>
+      <c r="T5" s="37">
+        <v>2024</v>
+      </c>
+      <c r="U5" s="37"/>
+      <c r="V5" s="37"/>
+      <c r="W5" s="37"/>
+      <c r="X5" s="37"/>
+      <c r="Y5" s="37"/>
+      <c r="Z5" s="43">
+        <v>2025</v>
+      </c>
+      <c r="AA5" s="37"/>
+      <c r="AB5" s="37"/>
+      <c r="AC5" s="37"/>
+      <c r="AD5" s="37"/>
+      <c r="AE5" s="37"/>
+      <c r="AF5" s="37"/>
+      <c r="AG5" s="37"/>
+      <c r="AH5" s="37"/>
+      <c r="AI5" s="37"/>
+      <c r="AJ5" s="37"/>
+      <c r="AK5" s="44"/>
+      <c r="AL5" s="43">
+        <v>2026</v>
+      </c>
+      <c r="AM5" s="37"/>
+      <c r="AN5" s="37"/>
+      <c r="AO5" s="37"/>
+      <c r="AP5" s="37"/>
+      <c r="AQ5" s="37"/>
+      <c r="AR5" s="37"/>
+      <c r="AS5" s="37"/>
+      <c r="AT5" s="37"/>
+      <c r="AU5" s="37"/>
+      <c r="AV5" s="37"/>
+      <c r="AW5" s="44"/>
+    </row>
+    <row r="6" spans="1:78" ht="18" customHeight="1">
+      <c r="A6" s="39"/>
+      <c r="B6" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="D6" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="E6" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F6" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="G6" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="H6" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="I6" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="J6" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="K6" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="L6" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="M6" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="N6" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="O6" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="P6" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q6" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="R6" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="S6" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="T6" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="U6" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="V6" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="W6" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="X6" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="Y6" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="Z6" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="AA6" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="AB6" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="AC6" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD6" s="16" t="s">
+        <v>27</v>
+      </c>
+      <c r="AE6" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="AF6" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG6" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH6" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI6" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ6" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="AK6" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="AL6" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="AM6" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="AN6" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="AO6" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="AP6" s="16" t="s">
+        <v>27</v>
+      </c>
+      <c r="AQ6" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="AR6" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="AS6" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="AT6" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="AU6" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV6" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="AW6" s="21" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="7" spans="1:78" ht="14.45" customHeight="1">
+      <c r="B7" s="20"/>
+      <c r="C7" s="20"/>
+      <c r="D7" s="20"/>
+      <c r="E7" s="20"/>
+      <c r="F7" s="20"/>
+      <c r="G7" s="20"/>
+      <c r="H7" s="20"/>
+      <c r="I7" s="20"/>
+      <c r="J7" s="20"/>
+      <c r="K7" s="20"/>
+      <c r="L7" s="20"/>
+      <c r="M7" s="20"/>
+      <c r="N7" s="20"/>
+      <c r="O7" s="20"/>
+      <c r="P7" s="20"/>
+      <c r="Q7" s="20"/>
+      <c r="R7" s="20"/>
+      <c r="S7" s="20"/>
+      <c r="T7" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="U7" s="45"/>
+      <c r="V7" s="45"/>
+      <c r="W7" s="45"/>
+      <c r="X7" s="45"/>
+      <c r="Y7" s="45"/>
+      <c r="Z7" s="45"/>
+      <c r="AA7" s="45"/>
+      <c r="AB7" s="45"/>
+      <c r="AC7" s="45"/>
+      <c r="AD7" s="45"/>
+      <c r="AE7" s="45"/>
+      <c r="AF7" s="45"/>
+      <c r="AG7" s="45"/>
+      <c r="AH7" s="45"/>
+      <c r="AI7" s="45"/>
+      <c r="AJ7" s="45"/>
+      <c r="AK7" s="45"/>
+      <c r="AL7" s="45"/>
+      <c r="AM7" s="45"/>
+    </row>
+    <row r="8" spans="1:78">
+      <c r="A8" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="T8" s="6">
+        <v>2706</v>
+      </c>
+      <c r="U8" s="6">
+        <v>2521</v>
+      </c>
+      <c r="V8" s="6">
+        <v>3608</v>
+      </c>
+      <c r="W8" s="6">
+        <v>3651</v>
+      </c>
+      <c r="X8" s="6">
+        <v>3443</v>
+      </c>
+      <c r="Y8" s="6">
+        <v>2833</v>
+      </c>
+      <c r="Z8" s="5">
+        <v>3325</v>
+      </c>
+      <c r="AA8" s="5">
+        <v>3082</v>
+      </c>
+      <c r="AB8" s="5">
+        <v>2427</v>
+      </c>
+      <c r="AC8" s="5">
+        <v>3169</v>
+      </c>
+      <c r="AD8" s="5">
+        <v>2792</v>
+      </c>
+      <c r="AE8" s="5">
+        <v>2990</v>
+      </c>
+      <c r="AF8" s="5">
+        <v>3409</v>
+      </c>
+      <c r="AG8" s="5">
+        <v>4053</v>
+      </c>
+      <c r="AH8" s="5">
+        <v>4014</v>
+      </c>
+      <c r="AI8" s="5">
+        <v>3412</v>
+      </c>
+      <c r="AJ8" s="5">
+        <v>2964</v>
+      </c>
+      <c r="AK8" s="5">
+        <v>2642</v>
+      </c>
+      <c r="AL8" s="5">
+        <v>3425</v>
+      </c>
+      <c r="AM8" s="5">
+        <v>3237</v>
+      </c>
+      <c r="AN8" s="5">
+        <v>3369</v>
+      </c>
+      <c r="AO8" s="5">
+        <v>2863</v>
+      </c>
+      <c r="AP8" s="5">
+        <v>2472</v>
+      </c>
+      <c r="AQ8" s="5">
+        <v>3159</v>
+      </c>
+    </row>
+    <row r="9" spans="1:78">
+      <c r="A9" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="T9" s="6">
+        <v>1125</v>
+      </c>
+      <c r="U9" s="6">
+        <v>1084</v>
+      </c>
+      <c r="V9" s="6">
+        <v>1520</v>
+      </c>
+      <c r="W9" s="6">
+        <v>1517</v>
+      </c>
+      <c r="X9" s="6">
+        <v>1375</v>
+      </c>
+      <c r="Y9" s="6">
+        <v>1110</v>
+      </c>
+      <c r="Z9" s="5">
+        <v>1322</v>
+      </c>
+      <c r="AA9" s="5">
+        <v>1288</v>
+      </c>
+      <c r="AB9" s="5">
+        <v>1012</v>
+      </c>
+      <c r="AC9" s="5">
+        <v>1226</v>
+      </c>
+      <c r="AD9" s="5">
+        <v>1210</v>
+      </c>
+      <c r="AE9" s="5">
+        <v>1251</v>
+      </c>
+      <c r="AF9" s="5">
+        <v>1388</v>
+      </c>
+      <c r="AG9" s="5">
+        <v>1719</v>
+      </c>
+      <c r="AH9" s="5">
+        <v>1686</v>
+      </c>
+      <c r="AI9" s="5">
+        <v>1460</v>
+      </c>
+      <c r="AJ9" s="5">
+        <v>1263</v>
+      </c>
+      <c r="AK9" s="5">
+        <v>1183</v>
+      </c>
+      <c r="AL9" s="5">
+        <v>1502</v>
+      </c>
+      <c r="AM9" s="5">
+        <v>1521</v>
+      </c>
+      <c r="AN9" s="5">
+        <v>1515</v>
+      </c>
+      <c r="AO9" s="5">
+        <v>1224</v>
+      </c>
+      <c r="AP9" s="5">
+        <v>1107</v>
+      </c>
+      <c r="AQ9" s="5">
+        <v>1389</v>
+      </c>
+    </row>
+    <row r="10" spans="1:78">
+      <c r="A10" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="T10" s="6">
+        <v>137</v>
+      </c>
+      <c r="U10" s="6">
+        <v>143</v>
+      </c>
+      <c r="V10" s="6">
+        <v>188</v>
+      </c>
+      <c r="W10" s="6">
+        <v>115</v>
+      </c>
+      <c r="X10" s="6">
+        <v>165</v>
+      </c>
+      <c r="Y10" s="6">
+        <v>110</v>
+      </c>
+      <c r="Z10" s="5">
+        <v>126</v>
+      </c>
+      <c r="AA10" s="5">
+        <v>158</v>
+      </c>
+      <c r="AB10" s="5">
+        <v>102</v>
+      </c>
+      <c r="AC10" s="5">
+        <v>148</v>
+      </c>
+      <c r="AD10" s="5">
+        <v>149</v>
+      </c>
+      <c r="AE10" s="5">
+        <v>183</v>
+      </c>
+      <c r="AF10" s="5">
+        <v>172</v>
+      </c>
+      <c r="AG10" s="5">
+        <v>150</v>
+      </c>
+      <c r="AH10" s="5">
+        <v>166</v>
+      </c>
+      <c r="AI10" s="5">
+        <v>164</v>
+      </c>
+      <c r="AJ10" s="5">
+        <v>135</v>
+      </c>
+      <c r="AK10" s="5">
+        <v>109</v>
+      </c>
+      <c r="AL10" s="5">
+        <v>173</v>
+      </c>
+      <c r="AM10" s="5">
+        <v>170</v>
+      </c>
+      <c r="AN10" s="5">
+        <v>142</v>
+      </c>
+      <c r="AO10" s="5">
+        <v>153</v>
+      </c>
+      <c r="AP10" s="5">
+        <v>123</v>
+      </c>
+      <c r="AQ10" s="5">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="11" spans="1:78">
+      <c r="A11" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="T11" s="6">
+        <v>228</v>
+      </c>
+      <c r="U11" s="6">
+        <v>204</v>
+      </c>
+      <c r="V11" s="6">
+        <v>282</v>
+      </c>
+      <c r="W11" s="6">
+        <v>324</v>
+      </c>
+      <c r="X11" s="6">
+        <v>262</v>
+      </c>
+      <c r="Y11" s="6">
+        <v>268</v>
+      </c>
+      <c r="Z11" s="5">
+        <v>288</v>
+      </c>
+      <c r="AA11" s="5">
+        <v>247</v>
+      </c>
+      <c r="AB11" s="5">
+        <v>209</v>
+      </c>
+      <c r="AC11" s="5">
+        <v>297</v>
+      </c>
+      <c r="AD11" s="5">
+        <v>230</v>
+      </c>
+      <c r="AE11" s="5">
+        <v>219</v>
+      </c>
+      <c r="AF11" s="5">
+        <v>300</v>
+      </c>
+      <c r="AG11" s="5">
+        <v>392</v>
+      </c>
+      <c r="AH11" s="5">
+        <v>342</v>
+      </c>
+      <c r="AI11" s="5">
+        <v>261</v>
+      </c>
+      <c r="AJ11" s="5">
+        <v>197</v>
+      </c>
+      <c r="AK11" s="5">
+        <v>220</v>
+      </c>
+      <c r="AL11" s="5">
+        <v>276</v>
+      </c>
+      <c r="AM11" s="5">
+        <v>249</v>
+      </c>
+      <c r="AN11" s="5">
+        <v>268</v>
+      </c>
+      <c r="AO11" s="5">
+        <v>275</v>
+      </c>
+      <c r="AP11" s="5">
+        <v>162</v>
+      </c>
+      <c r="AQ11" s="5">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="12" spans="1:78">
+      <c r="A12" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="T12" s="6">
+        <v>165</v>
+      </c>
+      <c r="U12" s="6">
+        <v>186</v>
+      </c>
+      <c r="V12" s="6">
+        <v>259</v>
+      </c>
+      <c r="W12" s="6">
+        <v>276</v>
+      </c>
+      <c r="X12" s="6">
+        <v>209</v>
+      </c>
+      <c r="Y12" s="6">
+        <v>242</v>
+      </c>
+      <c r="Z12" s="5">
+        <v>246</v>
+      </c>
+      <c r="AA12" s="5">
+        <v>216</v>
+      </c>
+      <c r="AB12" s="5">
+        <v>174</v>
+      </c>
+      <c r="AC12" s="5">
+        <v>219</v>
+      </c>
+      <c r="AD12" s="5">
+        <v>178</v>
+      </c>
+      <c r="AE12" s="5">
+        <v>220</v>
+      </c>
+      <c r="AF12" s="5">
+        <v>254</v>
+      </c>
+      <c r="AG12" s="5">
+        <v>308</v>
+      </c>
+      <c r="AH12" s="5">
+        <v>247</v>
+      </c>
+      <c r="AI12" s="5">
+        <v>259</v>
+      </c>
+      <c r="AJ12" s="5">
+        <v>235</v>
+      </c>
+      <c r="AK12" s="5">
+        <v>180</v>
+      </c>
+      <c r="AL12" s="5">
+        <v>269</v>
+      </c>
+      <c r="AM12" s="5">
+        <v>237</v>
+      </c>
+      <c r="AN12" s="5">
+        <v>251</v>
+      </c>
+      <c r="AO12" s="5">
+        <v>198</v>
+      </c>
+      <c r="AP12" s="5">
+        <v>177</v>
+      </c>
+      <c r="AQ12" s="5">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="13" spans="1:78">
+      <c r="A13" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="T13" s="6">
+        <v>163</v>
+      </c>
+      <c r="U13" s="6">
+        <v>168</v>
+      </c>
+      <c r="V13" s="6">
+        <v>260</v>
+      </c>
+      <c r="W13" s="6">
+        <v>229</v>
+      </c>
+      <c r="X13" s="6">
+        <v>201</v>
+      </c>
+      <c r="Y13" s="6">
+        <v>183</v>
+      </c>
+      <c r="Z13" s="5">
+        <v>218</v>
+      </c>
+      <c r="AA13" s="5">
+        <v>189</v>
+      </c>
+      <c r="AB13" s="5">
+        <v>159</v>
+      </c>
+      <c r="AC13" s="5">
+        <v>202</v>
+      </c>
+      <c r="AD13" s="5">
+        <v>197</v>
+      </c>
+      <c r="AE13" s="5">
+        <v>210</v>
+      </c>
+      <c r="AF13" s="5">
+        <v>206</v>
+      </c>
+      <c r="AG13" s="5">
+        <v>278</v>
+      </c>
+      <c r="AH13" s="5">
+        <v>322</v>
+      </c>
+      <c r="AI13" s="5">
+        <v>222</v>
+      </c>
+      <c r="AJ13" s="5">
+        <v>218</v>
+      </c>
+      <c r="AK13" s="5">
+        <v>162</v>
+      </c>
+      <c r="AL13" s="5">
+        <v>203</v>
+      </c>
+      <c r="AM13" s="5">
+        <v>173</v>
+      </c>
+      <c r="AN13" s="5">
+        <v>195</v>
+      </c>
+      <c r="AO13" s="5">
+        <v>212</v>
+      </c>
+      <c r="AP13" s="5">
+        <v>213</v>
+      </c>
+      <c r="AQ13" s="5">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="14" spans="1:78">
+      <c r="A14" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="T14" s="6">
+        <v>56</v>
+      </c>
+      <c r="U14" s="6">
+        <v>98</v>
+      </c>
+      <c r="V14" s="6">
+        <v>133</v>
+      </c>
+      <c r="W14" s="6">
+        <v>141</v>
+      </c>
+      <c r="X14" s="6">
+        <v>131</v>
+      </c>
+      <c r="Y14" s="6">
+        <v>116</v>
+      </c>
+      <c r="Z14" s="5">
+        <v>147</v>
+      </c>
+      <c r="AA14" s="5">
+        <v>121</v>
+      </c>
+      <c r="AB14" s="5">
+        <v>93</v>
+      </c>
+      <c r="AC14" s="5">
+        <v>162</v>
+      </c>
+      <c r="AD14" s="5">
+        <v>115</v>
+      </c>
+      <c r="AE14" s="5">
+        <v>64</v>
+      </c>
+      <c r="AF14" s="5">
+        <v>106</v>
+      </c>
+      <c r="AG14" s="5">
+        <v>158</v>
+      </c>
+      <c r="AH14" s="5">
+        <v>142</v>
+      </c>
+      <c r="AI14" s="5">
+        <v>90</v>
+      </c>
+      <c r="AJ14" s="5">
+        <v>123</v>
+      </c>
+      <c r="AK14" s="5">
+        <v>89</v>
+      </c>
+      <c r="AL14" s="5">
+        <v>141</v>
+      </c>
+      <c r="AM14" s="5">
+        <v>106</v>
+      </c>
+      <c r="AN14" s="5">
+        <v>99</v>
+      </c>
+      <c r="AO14" s="5">
+        <v>94</v>
+      </c>
+      <c r="AP14" s="5">
+        <v>107</v>
+      </c>
+      <c r="AQ14" s="5">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="15" spans="1:78">
+      <c r="A15" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="T15" s="6">
+        <v>48</v>
+      </c>
+      <c r="U15" s="6">
+        <v>48</v>
+      </c>
+      <c r="V15" s="6">
+        <v>61</v>
+      </c>
+      <c r="W15" s="6">
+        <v>85</v>
+      </c>
+      <c r="X15" s="6">
+        <v>77</v>
+      </c>
+      <c r="Y15" s="6">
+        <v>64</v>
+      </c>
+      <c r="Z15" s="5">
+        <v>85</v>
+      </c>
+      <c r="AA15" s="5">
+        <v>69</v>
+      </c>
+      <c r="AB15" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC15" s="5">
+        <v>62</v>
+      </c>
+      <c r="AD15" s="5">
+        <v>50</v>
+      </c>
+      <c r="AE15" s="5">
+        <v>52</v>
+      </c>
+      <c r="AF15" s="5">
+        <v>94</v>
+      </c>
+      <c r="AG15" s="5">
+        <v>85</v>
+      </c>
+      <c r="AH15" s="5">
+        <v>78</v>
+      </c>
+      <c r="AI15" s="5">
+        <v>74</v>
+      </c>
+      <c r="AJ15" s="5">
+        <v>76</v>
+      </c>
+      <c r="AK15" s="5">
+        <v>61</v>
+      </c>
+      <c r="AL15" s="5">
+        <v>60</v>
+      </c>
+      <c r="AM15" s="5">
+        <v>49</v>
+      </c>
+      <c r="AN15" s="5">
+        <v>75</v>
+      </c>
+      <c r="AO15" s="5">
+        <v>48</v>
+      </c>
+      <c r="AP15" s="5">
+        <v>40</v>
+      </c>
+      <c r="AQ15" s="5">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="16" spans="1:78">
+      <c r="A16" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="T16" s="6">
+        <v>100</v>
+      </c>
+      <c r="U16" s="6">
+        <v>72</v>
+      </c>
+      <c r="V16" s="6">
+        <v>84</v>
+      </c>
+      <c r="W16" s="6">
+        <v>75</v>
+      </c>
+      <c r="X16" s="6">
+        <v>150</v>
+      </c>
+      <c r="Y16" s="6">
+        <v>70</v>
+      </c>
+      <c r="Z16" s="5">
+        <v>90</v>
+      </c>
+      <c r="AA16" s="5">
+        <v>64</v>
+      </c>
+      <c r="AB16" s="5">
+        <v>61</v>
+      </c>
+      <c r="AC16" s="5">
+        <v>77</v>
+      </c>
+      <c r="AD16" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE16" s="5">
+        <v>90</v>
+      </c>
+      <c r="AF16" s="5">
+        <v>80</v>
+      </c>
+      <c r="AG16" s="5">
+        <v>71</v>
+      </c>
+      <c r="AH16" s="5">
+        <v>72</v>
+      </c>
+      <c r="AI16" s="5">
+        <v>107</v>
+      </c>
+      <c r="AJ16" s="5">
+        <v>62</v>
+      </c>
+      <c r="AK16" s="5">
+        <v>63</v>
+      </c>
+      <c r="AL16" s="5">
+        <v>82</v>
+      </c>
+      <c r="AM16" s="5">
+        <v>73</v>
+      </c>
+      <c r="AN16" s="5">
+        <v>82</v>
+      </c>
+      <c r="AO16" s="5">
+        <v>72</v>
+      </c>
+      <c r="AP16" s="5">
+        <v>43</v>
+      </c>
+      <c r="AQ16" s="5">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="17" spans="1:43">
+      <c r="A17" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="T17" s="6">
+        <v>66</v>
+      </c>
+      <c r="U17" s="6">
+        <v>39</v>
+      </c>
+      <c r="V17" s="6">
+        <v>86</v>
+      </c>
+      <c r="W17" s="6">
+        <v>133</v>
+      </c>
+      <c r="X17" s="6">
+        <v>132</v>
+      </c>
+      <c r="Y17" s="6">
+        <v>65</v>
+      </c>
+      <c r="Z17" s="5">
+        <v>93</v>
+      </c>
+      <c r="AA17" s="5">
+        <v>46</v>
+      </c>
+      <c r="AB17" s="5">
+        <v>64</v>
+      </c>
+      <c r="AC17" s="5">
+        <v>47</v>
+      </c>
+      <c r="AD17" s="5">
+        <v>54</v>
+      </c>
+      <c r="AE17" s="5">
+        <v>65</v>
+      </c>
+      <c r="AF17" s="5">
+        <v>69</v>
+      </c>
+      <c r="AG17" s="5">
+        <v>96</v>
+      </c>
+      <c r="AH17" s="5">
+        <v>81</v>
+      </c>
+      <c r="AI17" s="5">
+        <v>86</v>
+      </c>
+      <c r="AJ17" s="5">
+        <v>70</v>
+      </c>
+      <c r="AK17" s="5">
+        <v>55</v>
+      </c>
+      <c r="AL17" s="5">
+        <v>67</v>
+      </c>
+      <c r="AM17" s="5">
+        <v>60</v>
+      </c>
+      <c r="AN17" s="5">
+        <v>69</v>
+      </c>
+      <c r="AO17" s="5">
+        <v>60</v>
+      </c>
+      <c r="AP17" s="5">
+        <v>51</v>
+      </c>
+      <c r="AQ17" s="5">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="18" spans="1:43">
+      <c r="A18" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="T18" s="6">
+        <v>159</v>
+      </c>
+      <c r="U18" s="6">
+        <v>109</v>
+      </c>
+      <c r="V18" s="6">
+        <v>195</v>
+      </c>
+      <c r="W18" s="6">
+        <v>180</v>
+      </c>
+      <c r="X18" s="6">
+        <v>203</v>
+      </c>
+      <c r="Y18" s="6">
+        <v>132</v>
+      </c>
+      <c r="Z18" s="5">
+        <v>211</v>
+      </c>
+      <c r="AA18" s="5">
+        <v>133</v>
+      </c>
+      <c r="AB18" s="5">
+        <v>131</v>
+      </c>
+      <c r="AC18" s="5">
+        <v>191</v>
+      </c>
+      <c r="AD18" s="5">
+        <v>142</v>
+      </c>
+      <c r="AE18" s="5">
+        <v>146</v>
+      </c>
+      <c r="AF18" s="5">
+        <v>167</v>
+      </c>
+      <c r="AG18" s="5">
+        <v>182</v>
+      </c>
+      <c r="AH18" s="5">
+        <v>203</v>
+      </c>
+      <c r="AI18" s="5">
+        <v>150</v>
+      </c>
+      <c r="AJ18" s="5">
+        <v>123</v>
+      </c>
+      <c r="AK18" s="5">
+        <v>106</v>
+      </c>
+      <c r="AL18" s="5">
+        <v>185</v>
+      </c>
+      <c r="AM18" s="5">
+        <v>150</v>
+      </c>
+      <c r="AN18" s="5">
+        <v>144</v>
+      </c>
+      <c r="AO18" s="5">
+        <v>91</v>
+      </c>
+      <c r="AP18" s="5">
+        <v>81</v>
+      </c>
+      <c r="AQ18" s="5">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="19" spans="1:43">
+      <c r="A19" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="T19" s="6">
+        <v>216</v>
+      </c>
+      <c r="U19" s="6">
+        <v>178</v>
+      </c>
+      <c r="V19" s="6">
+        <v>277</v>
+      </c>
+      <c r="W19" s="6">
+        <v>292</v>
+      </c>
+      <c r="X19" s="6">
+        <v>251</v>
+      </c>
+      <c r="Y19" s="6">
+        <v>253</v>
+      </c>
+      <c r="Z19" s="5">
+        <v>258</v>
+      </c>
+      <c r="AA19" s="5">
+        <v>318</v>
+      </c>
+      <c r="AB19" s="5">
+        <v>195</v>
+      </c>
+      <c r="AC19" s="5">
+        <v>290</v>
+      </c>
+      <c r="AD19" s="5">
+        <v>212</v>
+      </c>
+      <c r="AE19" s="5">
+        <v>248</v>
+      </c>
+      <c r="AF19" s="5">
+        <v>295</v>
+      </c>
+      <c r="AG19" s="5">
+        <v>340</v>
+      </c>
+      <c r="AH19" s="5">
+        <v>320</v>
+      </c>
+      <c r="AI19" s="5">
+        <v>303</v>
+      </c>
+      <c r="AJ19" s="5">
+        <v>193</v>
+      </c>
+      <c r="AK19" s="5">
+        <v>182</v>
+      </c>
+      <c r="AL19" s="5">
+        <v>236</v>
+      </c>
+      <c r="AM19" s="5">
+        <v>248</v>
+      </c>
+      <c r="AN19" s="5">
+        <v>262</v>
+      </c>
+      <c r="AO19" s="5">
+        <v>244</v>
+      </c>
+      <c r="AP19" s="5">
+        <v>170</v>
+      </c>
+      <c r="AQ19" s="5">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="20" spans="1:43">
+      <c r="A20" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="T20" s="6">
+        <v>85</v>
+      </c>
+      <c r="U20" s="6">
+        <v>71</v>
+      </c>
+      <c r="V20" s="6">
+        <v>98</v>
+      </c>
+      <c r="W20" s="6">
+        <v>121</v>
+      </c>
+      <c r="X20" s="6">
+        <v>114</v>
+      </c>
+      <c r="Y20" s="6">
+        <v>91</v>
+      </c>
+      <c r="Z20" s="5">
+        <v>88</v>
+      </c>
+      <c r="AA20" s="5">
+        <v>94</v>
+      </c>
+      <c r="AB20" s="5">
+        <v>78</v>
+      </c>
+      <c r="AC20" s="5">
+        <v>111</v>
+      </c>
+      <c r="AD20" s="5">
+        <v>88</v>
+      </c>
+      <c r="AE20" s="5">
+        <v>99</v>
+      </c>
+      <c r="AF20" s="5">
+        <v>86</v>
+      </c>
+      <c r="AG20" s="5">
+        <v>112</v>
+      </c>
+      <c r="AH20" s="5">
+        <v>127</v>
+      </c>
+      <c r="AI20" s="5">
+        <v>99</v>
+      </c>
+      <c r="AJ20" s="5">
+        <v>96</v>
+      </c>
+      <c r="AK20" s="5">
+        <v>78</v>
+      </c>
+      <c r="AL20" s="5">
+        <v>110</v>
+      </c>
+      <c r="AM20" s="5">
+        <v>73</v>
+      </c>
+      <c r="AN20" s="5">
+        <v>111</v>
+      </c>
+      <c r="AO20" s="5">
+        <v>71</v>
+      </c>
+      <c r="AP20" s="5">
+        <v>81</v>
+      </c>
+      <c r="AQ20" s="5">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="21" spans="1:43">
+      <c r="A21" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="T21" s="6">
+        <v>158</v>
+      </c>
+      <c r="U21" s="6">
+        <v>121</v>
+      </c>
+      <c r="V21" s="6">
+        <v>165</v>
+      </c>
+      <c r="W21" s="6">
+        <v>163</v>
+      </c>
+      <c r="X21" s="6">
+        <v>173</v>
+      </c>
+      <c r="Y21" s="6">
+        <v>129</v>
+      </c>
+      <c r="Z21" s="5">
+        <v>153</v>
+      </c>
+      <c r="AA21" s="5">
+        <v>139</v>
+      </c>
+      <c r="AB21" s="5">
+        <v>108</v>
+      </c>
+      <c r="AC21" s="5">
+        <v>137</v>
+      </c>
+      <c r="AD21" s="5">
+        <v>116</v>
+      </c>
+      <c r="AE21" s="5">
+        <v>143</v>
+      </c>
+      <c r="AF21" s="5">
+        <v>192</v>
+      </c>
+      <c r="AG21" s="5">
+        <v>162</v>
+      </c>
+      <c r="AH21" s="5">
+        <v>228</v>
+      </c>
+      <c r="AI21" s="5">
+        <v>137</v>
+      </c>
+      <c r="AJ21" s="5">
+        <v>173</v>
+      </c>
+      <c r="AK21" s="5">
+        <v>154</v>
+      </c>
+      <c r="AL21" s="5">
+        <v>121</v>
+      </c>
+      <c r="AM21" s="5">
+        <v>128</v>
+      </c>
+      <c r="AN21" s="5">
+        <v>156</v>
+      </c>
+      <c r="AO21" s="5">
+        <v>121</v>
+      </c>
+      <c r="AP21" s="5">
+        <v>117</v>
+      </c>
+      <c r="AQ21" s="5">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="22" spans="1:43" ht="14.45" customHeight="1">
+      <c r="B22" s="14"/>
+      <c r="C22" s="14"/>
+      <c r="D22" s="14"/>
+      <c r="E22" s="14"/>
+      <c r="F22" s="14"/>
+      <c r="G22" s="14"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="14"/>
+      <c r="L22" s="14"/>
+      <c r="M22" s="14"/>
+      <c r="N22" s="14"/>
+      <c r="O22" s="14"/>
+      <c r="P22" s="14"/>
+      <c r="Q22" s="14"/>
+      <c r="R22" s="14"/>
+      <c r="S22" s="14"/>
+      <c r="T22" s="42" t="s">
+        <v>12</v>
+      </c>
+      <c r="U22" s="42"/>
+      <c r="V22" s="42"/>
+      <c r="W22" s="42"/>
+      <c r="X22" s="42"/>
+      <c r="Y22" s="42"/>
+      <c r="Z22" s="42"/>
+      <c r="AA22" s="42"/>
+      <c r="AB22" s="42"/>
+      <c r="AC22" s="42"/>
+      <c r="AD22" s="42"/>
+      <c r="AE22" s="42"/>
+      <c r="AF22" s="42"/>
+      <c r="AG22" s="42"/>
+      <c r="AH22" s="42"/>
+      <c r="AI22" s="42"/>
+      <c r="AJ22" s="42"/>
+      <c r="AK22" s="42"/>
+      <c r="AL22" s="42"/>
+      <c r="AM22" s="42"/>
+      <c r="AQ22" s="5"/>
+    </row>
+    <row r="23" spans="1:43">
+      <c r="A23" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="T23" s="6">
+        <v>1389</v>
+      </c>
+      <c r="U23" s="6">
+        <v>1418</v>
+      </c>
+      <c r="V23" s="6">
+        <v>1890</v>
+      </c>
+      <c r="W23" s="6">
+        <v>1839</v>
+      </c>
+      <c r="X23" s="6">
+        <v>1674</v>
+      </c>
+      <c r="Y23" s="6">
+        <v>1336</v>
+      </c>
+      <c r="Z23" s="5">
+        <v>1593</v>
+      </c>
+      <c r="AA23" s="5">
+        <v>1560</v>
+      </c>
+      <c r="AB23" s="5">
+        <v>1223</v>
+      </c>
+      <c r="AC23" s="5">
+        <v>1512</v>
+      </c>
+      <c r="AD23" s="5">
+        <v>1523</v>
+      </c>
+      <c r="AE23" s="5">
+        <v>1606</v>
+      </c>
+      <c r="AF23" s="5">
+        <v>1707</v>
+      </c>
+      <c r="AG23" s="5">
+        <v>2053</v>
+      </c>
+      <c r="AH23" s="5">
+        <v>2067</v>
+      </c>
+      <c r="AI23" s="5">
+        <v>1767</v>
+      </c>
+      <c r="AJ23" s="5">
+        <v>1598</v>
+      </c>
+      <c r="AK23" s="5">
+        <v>1428</v>
+      </c>
+      <c r="AL23" s="5">
+        <v>1788</v>
+      </c>
+      <c r="AM23" s="5">
+        <v>1806</v>
+      </c>
+      <c r="AN23" s="5">
+        <v>1837</v>
+      </c>
+      <c r="AO23" s="5">
+        <v>1474</v>
+      </c>
+      <c r="AP23" s="5">
+        <v>1395</v>
+      </c>
+      <c r="AQ23" s="5">
+        <v>1654</v>
+      </c>
+    </row>
+    <row r="24" spans="1:43">
+      <c r="A24" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="T24" s="6">
+        <v>1000</v>
+      </c>
+      <c r="U24" s="6">
+        <v>988</v>
+      </c>
+      <c r="V24" s="6">
+        <v>1347</v>
+      </c>
+      <c r="W24" s="6">
+        <v>1361</v>
+      </c>
+      <c r="X24" s="6">
+        <v>1213</v>
+      </c>
+      <c r="Y24" s="6">
+        <v>975</v>
+      </c>
+      <c r="Z24" s="5">
+        <v>1162</v>
+      </c>
+      <c r="AA24" s="5">
+        <v>1133</v>
+      </c>
+      <c r="AB24" s="5">
+        <v>891</v>
+      </c>
+      <c r="AC24" s="5">
+        <v>1121</v>
+      </c>
+      <c r="AD24" s="5">
+        <v>1105</v>
+      </c>
+      <c r="AE24" s="5">
+        <v>1129</v>
+      </c>
+      <c r="AF24" s="5">
+        <v>1217</v>
+      </c>
+      <c r="AG24" s="5">
+        <v>1517</v>
+      </c>
+      <c r="AH24" s="5">
+        <v>1503</v>
+      </c>
+      <c r="AI24" s="5">
+        <v>1295</v>
+      </c>
+      <c r="AJ24" s="5">
+        <v>1160</v>
+      </c>
+      <c r="AK24" s="5">
+        <v>1080</v>
+      </c>
+      <c r="AL24" s="5">
+        <v>1335</v>
+      </c>
+      <c r="AM24" s="5">
+        <v>1385</v>
+      </c>
+      <c r="AN24" s="5">
+        <v>1392</v>
+      </c>
+      <c r="AO24" s="5">
+        <v>1096</v>
+      </c>
+      <c r="AP24" s="5">
+        <v>1018</v>
+      </c>
+      <c r="AQ24" s="5">
+        <v>1214</v>
+      </c>
+    </row>
+    <row r="25" spans="1:43">
+      <c r="A25" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="T25" s="6">
+        <v>128</v>
+      </c>
+      <c r="U25" s="6">
+        <v>126</v>
+      </c>
+      <c r="V25" s="6">
+        <v>172</v>
+      </c>
+      <c r="W25" s="6">
+        <v>105</v>
+      </c>
+      <c r="X25" s="6">
+        <v>151</v>
+      </c>
+      <c r="Y25" s="6">
+        <v>95</v>
+      </c>
+      <c r="Z25" s="5">
+        <v>114</v>
+      </c>
+      <c r="AA25" s="5">
+        <v>139</v>
+      </c>
+      <c r="AB25" s="5">
+        <v>90</v>
+      </c>
+      <c r="AC25" s="5">
+        <v>135</v>
+      </c>
+      <c r="AD25" s="5">
+        <v>147</v>
+      </c>
+      <c r="AE25" s="5">
+        <v>177</v>
+      </c>
+      <c r="AF25" s="5">
+        <v>158</v>
+      </c>
+      <c r="AG25" s="5">
+        <v>131</v>
+      </c>
+      <c r="AH25" s="5">
+        <v>151</v>
+      </c>
+      <c r="AI25" s="5">
+        <v>140</v>
+      </c>
+      <c r="AJ25" s="5">
+        <v>117</v>
+      </c>
+      <c r="AK25" s="5">
+        <v>93</v>
+      </c>
+      <c r="AL25" s="5">
+        <v>152</v>
+      </c>
+      <c r="AM25" s="5">
+        <v>155</v>
+      </c>
+      <c r="AN25" s="5">
+        <v>127</v>
+      </c>
+      <c r="AO25" s="5">
+        <v>134</v>
+      </c>
+      <c r="AP25" s="5">
+        <v>117</v>
+      </c>
+      <c r="AQ25" s="5">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="26" spans="1:43">
+      <c r="A26" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="T26" s="6">
+        <v>76</v>
+      </c>
+      <c r="U26" s="6">
+        <v>128</v>
+      </c>
+      <c r="V26" s="6">
+        <v>143</v>
+      </c>
+      <c r="W26" s="6">
+        <v>175</v>
+      </c>
+      <c r="X26" s="6">
+        <v>125</v>
+      </c>
+      <c r="Y26" s="6">
+        <v>131</v>
+      </c>
+      <c r="Z26" s="5">
+        <v>134</v>
+      </c>
+      <c r="AA26" s="5">
+        <v>131</v>
+      </c>
+      <c r="AB26" s="5">
+        <v>109</v>
+      </c>
+      <c r="AC26" s="5">
+        <v>105</v>
+      </c>
+      <c r="AD26" s="5">
+        <v>114</v>
+      </c>
+      <c r="AE26" s="5">
+        <v>122</v>
+      </c>
+      <c r="AF26" s="5">
+        <v>134</v>
+      </c>
+      <c r="AG26" s="5">
+        <v>172</v>
+      </c>
+      <c r="AH26" s="5">
+        <v>119</v>
+      </c>
+      <c r="AI26" s="5">
+        <v>168</v>
+      </c>
+      <c r="AJ26" s="5">
+        <v>127</v>
+      </c>
+      <c r="AK26" s="5">
+        <v>100</v>
+      </c>
+      <c r="AL26" s="5">
+        <v>145</v>
+      </c>
+      <c r="AM26" s="5">
+        <v>119</v>
+      </c>
+      <c r="AN26" s="5">
+        <v>134</v>
+      </c>
+      <c r="AO26" s="5">
+        <v>93</v>
+      </c>
+      <c r="AP26" s="5">
+        <v>85</v>
+      </c>
+      <c r="AQ26" s="5">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="27" spans="1:43">
+      <c r="A27" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="T27" s="6">
+        <v>102</v>
+      </c>
+      <c r="U27" s="6">
+        <v>119</v>
+      </c>
+      <c r="V27" s="6">
+        <v>164</v>
+      </c>
+      <c r="W27" s="6">
+        <v>124</v>
+      </c>
+      <c r="X27" s="6">
+        <v>88</v>
+      </c>
+      <c r="Y27" s="6">
+        <v>92</v>
+      </c>
+      <c r="Z27" s="5">
+        <v>116</v>
+      </c>
+      <c r="AA27" s="5">
+        <v>90</v>
+      </c>
+      <c r="AB27" s="5">
+        <v>83</v>
+      </c>
+      <c r="AC27" s="5">
+        <v>91</v>
+      </c>
+      <c r="AD27" s="5">
+        <v>103</v>
+      </c>
+      <c r="AE27" s="5">
+        <v>113</v>
+      </c>
+      <c r="AF27" s="5">
+        <v>116</v>
+      </c>
+      <c r="AG27" s="5">
+        <v>153</v>
+      </c>
+      <c r="AH27" s="5">
+        <v>192</v>
+      </c>
+      <c r="AI27" s="5">
+        <v>112</v>
+      </c>
+      <c r="AJ27" s="5">
+        <v>135</v>
+      </c>
+      <c r="AK27" s="5">
+        <v>83</v>
+      </c>
+      <c r="AL27" s="5">
+        <v>117</v>
+      </c>
+      <c r="AM27" s="5">
+        <v>90</v>
+      </c>
+      <c r="AN27" s="5">
+        <v>106</v>
+      </c>
+      <c r="AO27" s="5">
+        <v>102</v>
+      </c>
+      <c r="AP27" s="5">
+        <v>131</v>
+      </c>
+      <c r="AQ27" s="5">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="28" spans="1:43">
+      <c r="A28" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="T28" s="6">
+        <v>83</v>
+      </c>
+      <c r="U28" s="6">
+        <v>57</v>
+      </c>
+      <c r="V28" s="6">
+        <v>64</v>
+      </c>
+      <c r="W28" s="6">
+        <v>74</v>
+      </c>
+      <c r="X28" s="6">
+        <v>97</v>
+      </c>
+      <c r="Y28" s="6">
+        <v>43</v>
+      </c>
+      <c r="Z28" s="5">
+        <v>67</v>
+      </c>
+      <c r="AA28" s="5">
+        <v>67</v>
+      </c>
+      <c r="AB28" s="5">
+        <v>50</v>
+      </c>
+      <c r="AC28" s="5">
+        <v>60</v>
+      </c>
+      <c r="AD28" s="5">
+        <v>54</v>
+      </c>
+      <c r="AE28" s="5">
+        <v>65</v>
+      </c>
+      <c r="AF28" s="5">
+        <v>82</v>
+      </c>
+      <c r="AG28" s="5">
+        <v>80</v>
+      </c>
+      <c r="AH28" s="5">
+        <v>102</v>
+      </c>
+      <c r="AI28" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ28" s="5">
+        <v>59</v>
+      </c>
+      <c r="AK28" s="5">
+        <v>72</v>
+      </c>
+      <c r="AL28" s="5">
+        <v>39</v>
+      </c>
+      <c r="AM28" s="5">
+        <v>57</v>
+      </c>
+      <c r="AN28" s="5">
+        <v>78</v>
+      </c>
+      <c r="AO28" s="5">
+        <v>49</v>
+      </c>
+      <c r="AP28" s="5">
+        <v>44</v>
+      </c>
+      <c r="AQ28" s="5">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="29" spans="1:43" ht="14.45" customHeight="1">
+      <c r="B29" s="14"/>
+      <c r="C29" s="14"/>
+      <c r="D29" s="14"/>
+      <c r="E29" s="14"/>
+      <c r="F29" s="14"/>
+      <c r="G29" s="14"/>
+      <c r="H29" s="14"/>
+      <c r="I29" s="14"/>
+      <c r="J29" s="14"/>
+      <c r="K29" s="14"/>
+      <c r="L29" s="14"/>
+      <c r="M29" s="14"/>
+      <c r="N29" s="14"/>
+      <c r="O29" s="14"/>
+      <c r="P29" s="14"/>
+      <c r="Q29" s="14"/>
+      <c r="R29" s="14"/>
+      <c r="S29" s="14"/>
+      <c r="T29" s="42" t="s">
+        <v>11</v>
+      </c>
+      <c r="U29" s="42"/>
+      <c r="V29" s="42"/>
+      <c r="W29" s="42"/>
+      <c r="X29" s="42"/>
+      <c r="Y29" s="42"/>
+      <c r="Z29" s="42"/>
+      <c r="AA29" s="42"/>
+      <c r="AB29" s="42"/>
+      <c r="AC29" s="42"/>
+      <c r="AD29" s="42"/>
+      <c r="AE29" s="42"/>
+      <c r="AF29" s="42"/>
+      <c r="AG29" s="42"/>
+      <c r="AH29" s="42"/>
+      <c r="AI29" s="42"/>
+      <c r="AJ29" s="42"/>
+      <c r="AK29" s="42"/>
+      <c r="AL29" s="42"/>
+      <c r="AM29" s="42"/>
+      <c r="AQ29" s="5"/>
+    </row>
+    <row r="30" spans="1:43">
+      <c r="A30" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="T30" s="6">
+        <v>1317</v>
+      </c>
+      <c r="U30" s="6">
+        <v>1103</v>
+      </c>
+      <c r="V30" s="6">
+        <v>1718</v>
+      </c>
+      <c r="W30" s="6">
+        <v>1812</v>
+      </c>
+      <c r="X30" s="6">
+        <v>1769</v>
+      </c>
+      <c r="Y30" s="6">
+        <v>1497</v>
+      </c>
+      <c r="Z30" s="5">
+        <v>1732</v>
+      </c>
+      <c r="AA30" s="5">
+        <v>1522</v>
+      </c>
+      <c r="AB30" s="5">
+        <v>1204</v>
+      </c>
+      <c r="AC30" s="5">
+        <v>1657</v>
+      </c>
+      <c r="AD30" s="5">
+        <v>1269</v>
+      </c>
+      <c r="AE30" s="5">
+        <v>1384</v>
+      </c>
+      <c r="AF30" s="5">
+        <v>1702</v>
+      </c>
+      <c r="AG30" s="5">
+        <v>2000</v>
+      </c>
+      <c r="AH30" s="5">
+        <v>1947</v>
+      </c>
+      <c r="AI30" s="5">
+        <v>1645</v>
+      </c>
+      <c r="AJ30" s="5">
+        <v>1366</v>
+      </c>
+      <c r="AK30" s="5">
+        <v>1214</v>
+      </c>
+      <c r="AL30" s="5">
+        <v>1637</v>
+      </c>
+      <c r="AM30" s="5">
+        <v>1431</v>
+      </c>
+      <c r="AN30" s="5">
+        <v>1532</v>
+      </c>
+      <c r="AO30" s="5">
+        <v>1389</v>
+      </c>
+      <c r="AP30" s="5">
+        <v>1077</v>
+      </c>
+      <c r="AQ30" s="5">
+        <v>1505</v>
+      </c>
+    </row>
+    <row r="31" spans="1:43">
+      <c r="A31" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="T31" s="6">
+        <v>125</v>
+      </c>
+      <c r="U31" s="6">
+        <v>96</v>
+      </c>
+      <c r="V31" s="6">
+        <v>173</v>
+      </c>
+      <c r="W31" s="6">
+        <v>156</v>
+      </c>
+      <c r="X31" s="6">
+        <v>162</v>
+      </c>
+      <c r="Y31" s="6">
+        <v>135</v>
+      </c>
+      <c r="Z31" s="5">
+        <v>160</v>
+      </c>
+      <c r="AA31" s="5">
+        <v>155</v>
+      </c>
+      <c r="AB31" s="5">
+        <v>121</v>
+      </c>
+      <c r="AC31" s="5">
+        <v>105</v>
+      </c>
+      <c r="AD31" s="5">
+        <v>105</v>
+      </c>
+      <c r="AE31" s="5">
+        <v>122</v>
+      </c>
+      <c r="AF31" s="5">
+        <v>171</v>
+      </c>
+      <c r="AG31" s="5">
+        <v>202</v>
+      </c>
+      <c r="AH31" s="5">
+        <v>183</v>
+      </c>
+      <c r="AI31" s="5">
+        <v>165</v>
+      </c>
+      <c r="AJ31" s="5">
+        <v>103</v>
+      </c>
+      <c r="AK31" s="5">
+        <v>103</v>
+      </c>
+      <c r="AL31" s="5">
+        <v>167</v>
+      </c>
+      <c r="AM31" s="5">
+        <v>136</v>
+      </c>
+      <c r="AN31" s="5">
+        <v>123</v>
+      </c>
+      <c r="AO31" s="5">
+        <v>128</v>
+      </c>
+      <c r="AP31" s="5">
+        <v>89</v>
+      </c>
+      <c r="AQ31" s="5">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="32" spans="1:43">
+      <c r="A32" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="T32" s="6">
+        <v>9</v>
+      </c>
+      <c r="U32" s="6">
+        <v>17</v>
+      </c>
+      <c r="V32" s="6">
+        <v>16</v>
+      </c>
+      <c r="W32" s="6">
+        <v>10</v>
+      </c>
+      <c r="X32" s="6">
+        <v>14</v>
+      </c>
+      <c r="Y32" s="6">
+        <v>15</v>
+      </c>
+      <c r="Z32" s="5">
+        <v>12</v>
+      </c>
+      <c r="AA32" s="5">
+        <v>19</v>
+      </c>
+      <c r="AB32" s="5">
+        <v>12</v>
+      </c>
+      <c r="AC32" s="5">
+        <v>13</v>
+      </c>
+      <c r="AD32" s="5">
+        <v>2</v>
+      </c>
+      <c r="AE32" s="5">
+        <v>6</v>
+      </c>
+      <c r="AF32" s="5">
+        <v>14</v>
+      </c>
+      <c r="AG32" s="5">
+        <v>19</v>
+      </c>
+      <c r="AH32" s="5">
+        <v>15</v>
+      </c>
+      <c r="AI32" s="5">
+        <v>24</v>
+      </c>
+      <c r="AJ32" s="5">
+        <v>18</v>
+      </c>
+      <c r="AK32" s="5">
+        <v>16</v>
+      </c>
+      <c r="AL32" s="5">
+        <v>21</v>
+      </c>
+      <c r="AM32" s="5">
+        <v>15</v>
+      </c>
+      <c r="AN32" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="B3" s="62"/>
-[...142 lines deleted...]
-      <c r="F6" s="18" t="s">
+      <c r="AO32" s="5">
+        <v>19</v>
+      </c>
+      <c r="AP32" s="5">
         <v>6</v>
       </c>
-      <c r="G6" s="18" t="s">
-[...2 lines deleted...]
-      <c r="H6" s="18" t="s">
+      <c r="AQ32" s="5">
         <v>8</v>
       </c>
-      <c r="I6" s="17" t="s">
-[...41 lines deleted...]
-      <c r="W6" s="17" t="s">
+    </row>
+    <row r="33" spans="1:43">
+      <c r="A33" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="X6" s="17" t="s">
+      <c r="T33" s="6">
+        <v>228</v>
+      </c>
+      <c r="U33" s="6">
+        <v>204</v>
+      </c>
+      <c r="V33" s="6">
+        <v>282</v>
+      </c>
+      <c r="W33" s="6">
+        <v>324</v>
+      </c>
+      <c r="X33" s="6">
+        <v>262</v>
+      </c>
+      <c r="Y33" s="6">
+        <v>268</v>
+      </c>
+      <c r="Z33" s="5">
+        <v>288</v>
+      </c>
+      <c r="AA33" s="5">
+        <v>247</v>
+      </c>
+      <c r="AB33" s="5">
+        <v>209</v>
+      </c>
+      <c r="AC33" s="5">
+        <v>297</v>
+      </c>
+      <c r="AD33" s="5">
+        <v>230</v>
+      </c>
+      <c r="AE33" s="5">
+        <v>219</v>
+      </c>
+      <c r="AF33" s="5">
+        <v>300</v>
+      </c>
+      <c r="AG33" s="5">
+        <v>392</v>
+      </c>
+      <c r="AH33" s="5">
+        <v>342</v>
+      </c>
+      <c r="AI33" s="5">
+        <v>261</v>
+      </c>
+      <c r="AJ33" s="5">
+        <v>197</v>
+      </c>
+      <c r="AK33" s="5">
+        <v>220</v>
+      </c>
+      <c r="AL33" s="5">
+        <v>276</v>
+      </c>
+      <c r="AM33" s="5">
+        <v>249</v>
+      </c>
+      <c r="AN33" s="5">
+        <v>268</v>
+      </c>
+      <c r="AO33" s="5">
+        <v>275</v>
+      </c>
+      <c r="AP33" s="5">
+        <v>162</v>
+      </c>
+      <c r="AQ33" s="5">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="34" spans="1:43">
+      <c r="A34" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="Y6" s="17" t="s">
-[...105 lines deleted...]
-      <c r="A8" s="48" t="s">
+      <c r="T34" s="6">
+        <v>89</v>
+      </c>
+      <c r="U34" s="6">
+        <v>58</v>
+      </c>
+      <c r="V34" s="6">
+        <v>116</v>
+      </c>
+      <c r="W34" s="6">
+        <v>101</v>
+      </c>
+      <c r="X34" s="6">
+        <v>84</v>
+      </c>
+      <c r="Y34" s="6">
+        <v>111</v>
+      </c>
+      <c r="Z34" s="5">
+        <v>112</v>
+      </c>
+      <c r="AA34" s="5">
+        <v>85</v>
+      </c>
+      <c r="AB34" s="5">
+        <v>65</v>
+      </c>
+      <c r="AC34" s="5">
+        <v>114</v>
+      </c>
+      <c r="AD34" s="5">
+        <v>64</v>
+      </c>
+      <c r="AE34" s="5">
+        <v>98</v>
+      </c>
+      <c r="AF34" s="5">
+        <v>120</v>
+      </c>
+      <c r="AG34" s="5">
+        <v>136</v>
+      </c>
+      <c r="AH34" s="5">
+        <v>128</v>
+      </c>
+      <c r="AI34" s="5">
+        <v>91</v>
+      </c>
+      <c r="AJ34" s="5">
+        <v>108</v>
+      </c>
+      <c r="AK34" s="5">
+        <v>80</v>
+      </c>
+      <c r="AL34" s="5">
+        <v>124</v>
+      </c>
+      <c r="AM34" s="5">
+        <v>118</v>
+      </c>
+      <c r="AN34" s="5">
+        <v>117</v>
+      </c>
+      <c r="AO34" s="5">
+        <v>105</v>
+      </c>
+      <c r="AP34" s="5">
+        <v>92</v>
+      </c>
+      <c r="AQ34" s="5">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="35" spans="1:43">
+      <c r="A35" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="T35" s="6">
+        <v>61</v>
+      </c>
+      <c r="U35" s="6">
+        <v>49</v>
+      </c>
+      <c r="V35" s="6">
+        <v>96</v>
+      </c>
+      <c r="W35" s="6">
+        <v>105</v>
+      </c>
+      <c r="X35" s="6">
+        <v>113</v>
+      </c>
+      <c r="Y35" s="6">
+        <v>91</v>
+      </c>
+      <c r="Z35" s="5">
+        <v>102</v>
+      </c>
+      <c r="AA35" s="5">
+        <v>99</v>
+      </c>
+      <c r="AB35" s="5">
+        <v>76</v>
+      </c>
+      <c r="AC35" s="5">
+        <v>111</v>
+      </c>
+      <c r="AD35" s="5">
+        <v>94</v>
+      </c>
+      <c r="AE35" s="5">
+        <v>97</v>
+      </c>
+      <c r="AF35" s="5">
+        <v>90</v>
+      </c>
+      <c r="AG35" s="5">
+        <v>125</v>
+      </c>
+      <c r="AH35" s="5">
+        <v>130</v>
+      </c>
+      <c r="AI35" s="5">
+        <v>110</v>
+      </c>
+      <c r="AJ35" s="5">
+        <v>83</v>
+      </c>
+      <c r="AK35" s="5">
+        <v>79</v>
+      </c>
+      <c r="AL35" s="5">
+        <v>86</v>
+      </c>
+      <c r="AM35" s="5">
+        <v>83</v>
+      </c>
+      <c r="AN35" s="5">
+        <v>89</v>
+      </c>
+      <c r="AO35" s="5">
+        <v>110</v>
+      </c>
+      <c r="AP35" s="5">
+        <v>82</v>
+      </c>
+      <c r="AQ35" s="5">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="36" spans="1:43">
+      <c r="A36" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="T36" s="6">
+        <v>56</v>
+      </c>
+      <c r="U36" s="6">
+        <v>98</v>
+      </c>
+      <c r="V36" s="6">
+        <v>133</v>
+      </c>
+      <c r="W36" s="6">
+        <v>141</v>
+      </c>
+      <c r="X36" s="6">
+        <v>131</v>
+      </c>
+      <c r="Y36" s="6">
+        <v>116</v>
+      </c>
+      <c r="Z36" s="5">
+        <v>147</v>
+      </c>
+      <c r="AA36" s="5">
+        <v>121</v>
+      </c>
+      <c r="AB36" s="5">
+        <v>93</v>
+      </c>
+      <c r="AC36" s="5">
+        <v>162</v>
+      </c>
+      <c r="AD36" s="5">
+        <v>115</v>
+      </c>
+      <c r="AE36" s="5">
+        <v>64</v>
+      </c>
+      <c r="AF36" s="5">
+        <v>106</v>
+      </c>
+      <c r="AG36" s="5">
+        <v>158</v>
+      </c>
+      <c r="AH36" s="5">
+        <v>142</v>
+      </c>
+      <c r="AI36" s="5">
+        <v>90</v>
+      </c>
+      <c r="AJ36" s="5">
+        <v>123</v>
+      </c>
+      <c r="AK36" s="5">
+        <v>89</v>
+      </c>
+      <c r="AL36" s="5">
+        <v>141</v>
+      </c>
+      <c r="AM36" s="5">
+        <v>106</v>
+      </c>
+      <c r="AN36" s="5">
+        <v>99</v>
+      </c>
+      <c r="AO36" s="5">
+        <v>94</v>
+      </c>
+      <c r="AP36" s="5">
+        <v>107</v>
+      </c>
+      <c r="AQ36" s="5">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="37" spans="1:43">
+      <c r="A37" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="T37" s="6">
+        <v>48</v>
+      </c>
+      <c r="U37" s="6">
+        <v>48</v>
+      </c>
+      <c r="V37" s="6">
+        <v>61</v>
+      </c>
+      <c r="W37" s="6">
+        <v>85</v>
+      </c>
+      <c r="X37" s="6">
+        <v>77</v>
+      </c>
+      <c r="Y37" s="6">
+        <v>64</v>
+      </c>
+      <c r="Z37" s="5">
+        <v>85</v>
+      </c>
+      <c r="AA37" s="5">
+        <v>69</v>
+      </c>
+      <c r="AB37" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC37" s="5">
+        <v>62</v>
+      </c>
+      <c r="AD37" s="5">
+        <v>50</v>
+      </c>
+      <c r="AE37" s="5">
+        <v>52</v>
+      </c>
+      <c r="AF37" s="5">
+        <v>94</v>
+      </c>
+      <c r="AG37" s="5">
+        <v>85</v>
+      </c>
+      <c r="AH37" s="5">
+        <v>78</v>
+      </c>
+      <c r="AI37" s="5">
+        <v>74</v>
+      </c>
+      <c r="AJ37" s="5">
+        <v>76</v>
+      </c>
+      <c r="AK37" s="5">
+        <v>61</v>
+      </c>
+      <c r="AL37" s="5">
+        <v>60</v>
+      </c>
+      <c r="AM37" s="5">
+        <v>49</v>
+      </c>
+      <c r="AN37" s="5">
+        <v>75</v>
+      </c>
+      <c r="AO37" s="5">
+        <v>48</v>
+      </c>
+      <c r="AP37" s="5">
+        <v>40</v>
+      </c>
+      <c r="AQ37" s="5">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="38" spans="1:43">
+      <c r="A38" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="T38" s="6">
+        <v>100</v>
+      </c>
+      <c r="U38" s="6">
+        <v>72</v>
+      </c>
+      <c r="V38" s="6">
+        <v>84</v>
+      </c>
+      <c r="W38" s="6">
+        <v>75</v>
+      </c>
+      <c r="X38" s="6">
+        <v>150</v>
+      </c>
+      <c r="Y38" s="6">
+        <v>70</v>
+      </c>
+      <c r="Z38" s="5">
+        <v>90</v>
+      </c>
+      <c r="AA38" s="5">
+        <v>64</v>
+      </c>
+      <c r="AB38" s="5">
+        <v>61</v>
+      </c>
+      <c r="AC38" s="5">
+        <v>77</v>
+      </c>
+      <c r="AD38" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE38" s="5">
+        <v>90</v>
+      </c>
+      <c r="AF38" s="5">
+        <v>80</v>
+      </c>
+      <c r="AG38" s="5">
+        <v>71</v>
+      </c>
+      <c r="AH38" s="5">
+        <v>72</v>
+      </c>
+      <c r="AI38" s="5">
+        <v>107</v>
+      </c>
+      <c r="AJ38" s="5">
+        <v>62</v>
+      </c>
+      <c r="AK38" s="5">
+        <v>63</v>
+      </c>
+      <c r="AL38" s="5">
+        <v>82</v>
+      </c>
+      <c r="AM38" s="5">
+        <v>73</v>
+      </c>
+      <c r="AN38" s="5">
+        <v>82</v>
+      </c>
+      <c r="AO38" s="5">
+        <v>72</v>
+      </c>
+      <c r="AP38" s="5">
+        <v>43</v>
+      </c>
+      <c r="AQ38" s="5">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="39" spans="1:43">
+      <c r="A39" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="T39" s="6">
+        <v>66</v>
+      </c>
+      <c r="U39" s="6">
+        <v>39</v>
+      </c>
+      <c r="V39" s="6">
+        <v>86</v>
+      </c>
+      <c r="W39" s="6">
+        <v>133</v>
+      </c>
+      <c r="X39" s="6">
+        <v>132</v>
+      </c>
+      <c r="Y39" s="6">
+        <v>65</v>
+      </c>
+      <c r="Z39" s="5">
+        <v>93</v>
+      </c>
+      <c r="AA39" s="5">
+        <v>46</v>
+      </c>
+      <c r="AB39" s="5">
+        <v>64</v>
+      </c>
+      <c r="AC39" s="5">
+        <v>47</v>
+      </c>
+      <c r="AD39" s="5">
+        <v>54</v>
+      </c>
+      <c r="AE39" s="5">
+        <v>65</v>
+      </c>
+      <c r="AF39" s="5">
+        <v>69</v>
+      </c>
+      <c r="AG39" s="5">
+        <v>96</v>
+      </c>
+      <c r="AH39" s="5">
+        <v>81</v>
+      </c>
+      <c r="AI39" s="5">
+        <v>86</v>
+      </c>
+      <c r="AJ39" s="5">
+        <v>70</v>
+      </c>
+      <c r="AK39" s="5">
+        <v>55</v>
+      </c>
+      <c r="AL39" s="5">
+        <v>67</v>
+      </c>
+      <c r="AM39" s="5">
+        <v>60</v>
+      </c>
+      <c r="AN39" s="5">
+        <v>69</v>
+      </c>
+      <c r="AO39" s="5">
+        <v>60</v>
+      </c>
+      <c r="AP39" s="5">
+        <v>51</v>
+      </c>
+      <c r="AQ39" s="5">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="40" spans="1:43">
+      <c r="A40" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="T40" s="6">
+        <v>159</v>
+      </c>
+      <c r="U40" s="6">
+        <v>109</v>
+      </c>
+      <c r="V40" s="6">
+        <v>195</v>
+      </c>
+      <c r="W40" s="6">
+        <v>180</v>
+      </c>
+      <c r="X40" s="6">
+        <v>203</v>
+      </c>
+      <c r="Y40" s="6">
+        <v>132</v>
+      </c>
+      <c r="Z40" s="5">
+        <v>211</v>
+      </c>
+      <c r="AA40" s="5">
+        <v>133</v>
+      </c>
+      <c r="AB40" s="5">
+        <v>131</v>
+      </c>
+      <c r="AC40" s="5">
+        <v>191</v>
+      </c>
+      <c r="AD40" s="5">
+        <v>142</v>
+      </c>
+      <c r="AE40" s="5">
+        <v>146</v>
+      </c>
+      <c r="AF40" s="5">
+        <v>167</v>
+      </c>
+      <c r="AG40" s="5">
+        <v>182</v>
+      </c>
+      <c r="AH40" s="5">
+        <v>203</v>
+      </c>
+      <c r="AI40" s="5">
+        <v>150</v>
+      </c>
+      <c r="AJ40" s="5">
+        <v>123</v>
+      </c>
+      <c r="AK40" s="5">
+        <v>106</v>
+      </c>
+      <c r="AL40" s="5">
+        <v>185</v>
+      </c>
+      <c r="AM40" s="5">
+        <v>150</v>
+      </c>
+      <c r="AN40" s="5">
+        <v>144</v>
+      </c>
+      <c r="AO40" s="5">
+        <v>91</v>
+      </c>
+      <c r="AP40" s="5">
+        <v>81</v>
+      </c>
+      <c r="AQ40" s="5">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="41" spans="1:43">
+      <c r="A41" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="T41" s="6">
+        <v>216</v>
+      </c>
+      <c r="U41" s="6">
+        <v>178</v>
+      </c>
+      <c r="V41" s="6">
+        <v>277</v>
+      </c>
+      <c r="W41" s="6">
+        <v>292</v>
+      </c>
+      <c r="X41" s="6">
+        <v>251</v>
+      </c>
+      <c r="Y41" s="6">
+        <v>253</v>
+      </c>
+      <c r="Z41" s="5">
+        <v>258</v>
+      </c>
+      <c r="AA41" s="5">
+        <v>318</v>
+      </c>
+      <c r="AB41" s="5">
+        <v>195</v>
+      </c>
+      <c r="AC41" s="5">
+        <v>290</v>
+      </c>
+      <c r="AD41" s="5">
+        <v>212</v>
+      </c>
+      <c r="AE41" s="5">
+        <v>248</v>
+      </c>
+      <c r="AF41" s="5">
+        <v>295</v>
+      </c>
+      <c r="AG41" s="5">
+        <v>340</v>
+      </c>
+      <c r="AH41" s="5">
+        <v>320</v>
+      </c>
+      <c r="AI41" s="5">
+        <v>303</v>
+      </c>
+      <c r="AJ41" s="5">
+        <v>193</v>
+      </c>
+      <c r="AK41" s="5">
+        <v>182</v>
+      </c>
+      <c r="AL41" s="5">
+        <v>236</v>
+      </c>
+      <c r="AM41" s="5">
+        <v>248</v>
+      </c>
+      <c r="AN41" s="5">
+        <v>262</v>
+      </c>
+      <c r="AO41" s="5">
+        <v>244</v>
+      </c>
+      <c r="AP41" s="5">
+        <v>170</v>
+      </c>
+      <c r="AQ41" s="5">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="42" spans="1:43">
+      <c r="A42" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="B8" s="6"/>
-[...207 lines deleted...]
-      <c r="T10" s="11">
+      <c r="T42" s="6">
+        <v>85</v>
+      </c>
+      <c r="U42" s="6">
+        <v>71</v>
+      </c>
+      <c r="V42" s="6">
+        <v>98</v>
+      </c>
+      <c r="W42" s="6">
+        <v>121</v>
+      </c>
+      <c r="X42" s="6">
+        <v>114</v>
+      </c>
+      <c r="Y42" s="6">
+        <v>91</v>
+      </c>
+      <c r="Z42" s="5">
+        <v>88</v>
+      </c>
+      <c r="AA42" s="5">
+        <v>94</v>
+      </c>
+      <c r="AB42" s="5">
+        <v>78</v>
+      </c>
+      <c r="AC42" s="5">
+        <v>111</v>
+      </c>
+      <c r="AD42" s="5">
+        <v>88</v>
+      </c>
+      <c r="AE42" s="5">
+        <v>99</v>
+      </c>
+      <c r="AF42" s="5">
         <v>86</v>
       </c>
-      <c r="U10" s="11">
+      <c r="AG42" s="5">
+        <v>112</v>
+      </c>
+      <c r="AH42" s="5">
+        <v>127</v>
+      </c>
+      <c r="AI42" s="5">
+        <v>99</v>
+      </c>
+      <c r="AJ42" s="5">
+        <v>96</v>
+      </c>
+      <c r="AK42" s="5">
+        <v>78</v>
+      </c>
+      <c r="AL42" s="4">
+        <v>110</v>
+      </c>
+      <c r="AM42" s="5">
+        <v>73</v>
+      </c>
+      <c r="AN42" s="5">
+        <v>111</v>
+      </c>
+      <c r="AO42" s="5">
+        <v>71</v>
+      </c>
+      <c r="AP42" s="5">
+        <v>81</v>
+      </c>
+      <c r="AQ42" s="5">
         <v>92</v>
       </c>
-      <c r="V10" s="11">
-[...2 lines deleted...]
-      <c r="W10" s="11">
+    </row>
+    <row r="43" spans="1:43">
+      <c r="A43" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="B43" s="17"/>
+      <c r="C43" s="17"/>
+      <c r="D43" s="17"/>
+      <c r="E43" s="17"/>
+      <c r="F43" s="17"/>
+      <c r="G43" s="17"/>
+      <c r="H43" s="17"/>
+      <c r="I43" s="17"/>
+      <c r="J43" s="17"/>
+      <c r="K43" s="17"/>
+      <c r="L43" s="17"/>
+      <c r="M43" s="17"/>
+      <c r="N43" s="17"/>
+      <c r="O43" s="17"/>
+      <c r="P43" s="17"/>
+      <c r="Q43" s="17"/>
+      <c r="R43" s="17"/>
+      <c r="S43" s="17"/>
+      <c r="T43" s="15">
+        <v>75</v>
+      </c>
+      <c r="U43" s="15">
+        <v>64</v>
+      </c>
+      <c r="V43" s="15">
+        <v>101</v>
+      </c>
+      <c r="W43" s="15">
         <v>89</v>
       </c>
-      <c r="X10" s="11">
-[...29 lines deleted...]
-      <c r="AH10" s="15">
+      <c r="X43" s="15">
+        <v>76</v>
+      </c>
+      <c r="Y43" s="15">
+        <v>86</v>
+      </c>
+      <c r="Z43" s="12">
+        <v>86</v>
+      </c>
+      <c r="AA43" s="12">
+        <v>72</v>
+      </c>
+      <c r="AB43" s="12">
+        <v>58</v>
+      </c>
+      <c r="AC43" s="12">
+        <v>77</v>
+      </c>
+      <c r="AD43" s="12">
+        <v>62</v>
+      </c>
+      <c r="AE43" s="12">
+        <v>78</v>
+      </c>
+      <c r="AF43" s="12">
+        <v>110</v>
+      </c>
+      <c r="AG43" s="12">
+        <v>82</v>
+      </c>
+      <c r="AH43" s="12">
+        <v>126</v>
+      </c>
+      <c r="AI43" s="12">
+        <v>85</v>
+      </c>
+      <c r="AJ43" s="12">
+        <v>114</v>
+      </c>
+      <c r="AK43" s="12">
+        <v>82</v>
+      </c>
+      <c r="AL43" s="17">
+        <v>82</v>
+      </c>
+      <c r="AM43" s="12">
         <v>71</v>
       </c>
-      <c r="AI10" s="11">
-[...144 lines deleted...]
-      <c r="T12" s="11">
+      <c r="AN43" s="12">
+        <v>78</v>
+      </c>
+      <c r="AO43" s="12">
+        <v>72</v>
+      </c>
+      <c r="AP43" s="12">
+        <v>73</v>
+      </c>
+      <c r="AQ43" s="12">
         <v>106</v>
       </c>
-      <c r="U12" s="11">
-[...2624 lines deleted...]
-      <c r="AB42" s="11"/>
     </row>
   </sheetData>
-  <mergeCells count="9">
-[...3 lines deleted...]
-    <mergeCell ref="A7:AQ7"/>
+  <mergeCells count="10">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:Y5"/>
+    <mergeCell ref="N5:S5"/>
+    <mergeCell ref="T7:AM7"/>
+    <mergeCell ref="T29:AM29"/>
+    <mergeCell ref="AL5:AW5"/>
+    <mergeCell ref="Z3:AW3"/>
     <mergeCell ref="Z5:AK5"/>
-    <mergeCell ref="A20:AQ20"/>
+    <mergeCell ref="T5:Y5"/>
+    <mergeCell ref="T22:AM22"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-  <headerFooter alignWithMargins="0"/>
-[...2986 lines deleted...]
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AQ52"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
+  <dimension ref="A1:BX43"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A14" sqref="A14"/>
+    <sheetView topLeftCell="AE1" workbookViewId="0">
+      <selection activeCell="AN29" sqref="AN29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="29.6640625" style="13" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="20" max="16384" width="9.109375" style="13"/>
+    <col min="1" max="1" width="19.7109375" style="4" customWidth="1"/>
+    <col min="2" max="19" width="0" style="4" hidden="1" customWidth="1"/>
+    <col min="20" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:43" ht="13.2">
-[...75 lines deleted...]
-      <c r="AQ4" s="4" t="s">
+    <row r="1" spans="1:76" ht="13.15" customHeight="1"/>
+    <row r="2" spans="1:76" ht="13.15" customHeight="1"/>
+    <row r="3" spans="1:76" ht="13.15" customHeight="1">
+      <c r="Z3" s="46" t="s">
+        <v>32</v>
+      </c>
+      <c r="AA3" s="46"/>
+      <c r="AB3" s="46"/>
+      <c r="AC3" s="46"/>
+      <c r="AD3" s="46"/>
+      <c r="AE3" s="46"/>
+      <c r="AF3" s="46"/>
+      <c r="AG3" s="46"/>
+      <c r="AH3" s="46"/>
+      <c r="AI3" s="46"/>
+      <c r="AJ3" s="46"/>
+      <c r="AK3" s="46"/>
+      <c r="AL3" s="46"/>
+      <c r="AM3" s="46"/>
+      <c r="AN3" s="46"/>
+      <c r="AO3" s="46"/>
+      <c r="AP3" s="46"/>
+      <c r="AQ3" s="46"/>
+      <c r="AR3" s="46"/>
+      <c r="AS3" s="46"/>
+      <c r="AT3" s="46"/>
+      <c r="AU3" s="46"/>
+      <c r="AV3" s="46"/>
+      <c r="AW3" s="46"/>
+      <c r="AX3" s="19"/>
+      <c r="AY3" s="19"/>
+      <c r="AZ3" s="19"/>
+      <c r="BA3" s="19"/>
+      <c r="BB3" s="19"/>
+      <c r="BC3" s="19"/>
+      <c r="BD3" s="19"/>
+      <c r="BE3" s="19"/>
+      <c r="BF3" s="19"/>
+      <c r="BG3" s="19"/>
+      <c r="BH3" s="19"/>
+      <c r="BI3" s="19"/>
+      <c r="BJ3" s="19"/>
+      <c r="BK3" s="19"/>
+      <c r="BL3" s="19"/>
+      <c r="BM3" s="19"/>
+      <c r="BN3" s="19"/>
+      <c r="BO3" s="19"/>
+      <c r="BP3" s="19"/>
+      <c r="BQ3" s="19"/>
+      <c r="BR3" s="19"/>
+      <c r="BS3" s="19"/>
+      <c r="BT3" s="19"/>
+      <c r="BU3" s="19"/>
+      <c r="BV3" s="19"/>
+      <c r="BW3" s="19"/>
+      <c r="BX3" s="19"/>
+    </row>
+    <row r="4" spans="1:76" s="1" customFormat="1" ht="13.15" customHeight="1">
+      <c r="A4" s="13"/>
+      <c r="B4" s="13"/>
+      <c r="C4" s="13"/>
+      <c r="D4" s="13"/>
+      <c r="E4" s="13"/>
+      <c r="F4" s="13"/>
+      <c r="G4" s="13"/>
+      <c r="H4" s="13"/>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
+      <c r="K4" s="13"/>
+      <c r="L4" s="13"/>
+      <c r="M4" s="13"/>
+      <c r="N4" s="13"/>
+      <c r="O4" s="13"/>
+      <c r="P4" s="13"/>
+      <c r="Q4" s="13"/>
+      <c r="R4" s="13"/>
+      <c r="S4" s="13"/>
+      <c r="Y4" s="2"/>
+      <c r="AK4" s="2"/>
+      <c r="AW4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:43">
-[...1 lines deleted...]
-      <c r="B5" s="65">
+    <row r="5" spans="1:76">
+      <c r="A5" s="38"/>
+      <c r="B5" s="40">
         <v>2021</v>
       </c>
-      <c r="C5" s="66"/>
-[...10 lines deleted...]
-      <c r="N5" s="65">
+      <c r="C5" s="41"/>
+      <c r="D5" s="41"/>
+      <c r="E5" s="41"/>
+      <c r="F5" s="41"/>
+      <c r="G5" s="41"/>
+      <c r="H5" s="41"/>
+      <c r="I5" s="41"/>
+      <c r="J5" s="41"/>
+      <c r="K5" s="41"/>
+      <c r="L5" s="41"/>
+      <c r="M5" s="41"/>
+      <c r="N5" s="40">
         <v>2022</v>
       </c>
-      <c r="O5" s="66"/>
-[...24 lines deleted...]
-      <c r="AL5" s="59">
+      <c r="O5" s="41"/>
+      <c r="P5" s="41"/>
+      <c r="Q5" s="41"/>
+      <c r="R5" s="41"/>
+      <c r="S5" s="41"/>
+      <c r="T5" s="37">
         <v>2024</v>
       </c>
-      <c r="AM5" s="60"/>
-[...7 lines deleted...]
-      <c r="B6" s="17" t="s">
+      <c r="U5" s="37"/>
+      <c r="V5" s="37"/>
+      <c r="W5" s="37"/>
+      <c r="X5" s="37"/>
+      <c r="Y5" s="37"/>
+      <c r="Z5" s="43">
+        <v>2025</v>
+      </c>
+      <c r="AA5" s="37"/>
+      <c r="AB5" s="37"/>
+      <c r="AC5" s="37"/>
+      <c r="AD5" s="37"/>
+      <c r="AE5" s="37"/>
+      <c r="AF5" s="37"/>
+      <c r="AG5" s="37"/>
+      <c r="AH5" s="37"/>
+      <c r="AI5" s="37"/>
+      <c r="AJ5" s="37"/>
+      <c r="AK5" s="44"/>
+      <c r="AL5" s="43">
+        <v>2026</v>
+      </c>
+      <c r="AM5" s="37"/>
+      <c r="AN5" s="37"/>
+      <c r="AO5" s="37"/>
+      <c r="AP5" s="37"/>
+      <c r="AQ5" s="37"/>
+      <c r="AR5" s="37"/>
+      <c r="AS5" s="37"/>
+      <c r="AT5" s="37"/>
+      <c r="AU5" s="37"/>
+      <c r="AV5" s="37"/>
+      <c r="AW5" s="44"/>
+    </row>
+    <row r="6" spans="1:76" ht="18" customHeight="1">
+      <c r="A6" s="39"/>
+      <c r="B6" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="18" t="s">
+      <c r="C6" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="D6" s="17" t="s">
+      <c r="D6" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="E6" s="18" t="s">
+      <c r="E6" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="F6" s="18" t="s">
+      <c r="F6" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="G6" s="18" t="s">
+      <c r="G6" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="H6" s="18" t="s">
+      <c r="H6" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="I6" s="17" t="s">
+      <c r="I6" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="J6" s="17" t="s">
+      <c r="J6" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="K6" s="17" t="s">
+      <c r="K6" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="L6" s="17" t="s">
+      <c r="L6" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="M6" s="17" t="s">
+      <c r="M6" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="N6" s="19" t="s">
+      <c r="N6" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="O6" s="19" t="s">
+      <c r="O6" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="P6" s="21" t="s">
+      <c r="P6" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="Q6" s="21" t="s">
+      <c r="Q6" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="R6" s="21" t="s">
+      <c r="R6" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="S6" s="21" t="s">
+      <c r="S6" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="T6" s="21" t="s">
+      <c r="T6" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="U6" s="21" t="s">
+      <c r="U6" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="V6" s="21" t="s">
+      <c r="V6" s="16" t="s">
         <v>1</v>
       </c>
-      <c r="W6" s="21" t="s">
+      <c r="W6" s="16" t="s">
         <v>13</v>
       </c>
-      <c r="X6" s="21" t="s">
+      <c r="X6" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="Y6" s="17" t="s">
+      <c r="Y6" s="9" t="s">
         <v>15</v>
       </c>
-      <c r="Z6" s="22" t="s">
+      <c r="Z6" s="16" t="s">
         <v>2</v>
       </c>
-      <c r="AA6" s="22" t="s">
+      <c r="AA6" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="AB6" s="18" t="s">
+      <c r="AB6" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="AC6" s="23" t="s">
+      <c r="AC6" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="AD6" s="23" t="s">
+      <c r="AD6" s="16" t="s">
+        <v>27</v>
+      </c>
+      <c r="AE6" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="AF6" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG6" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH6" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI6" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ6" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="AK6" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="AL6" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="AM6" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="AN6" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="AO6" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="AP6" s="16" t="s">
+        <v>27</v>
+      </c>
+      <c r="AQ6" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="AR6" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="AS6" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="AT6" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="AU6" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV6" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="AW6" s="21" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="7" spans="1:76" ht="14.45" customHeight="1">
+      <c r="B7" s="20"/>
+      <c r="C7" s="20"/>
+      <c r="D7" s="20"/>
+      <c r="E7" s="20"/>
+      <c r="F7" s="20"/>
+      <c r="G7" s="20"/>
+      <c r="H7" s="20"/>
+      <c r="I7" s="20"/>
+      <c r="J7" s="20"/>
+      <c r="K7" s="20"/>
+      <c r="L7" s="20"/>
+      <c r="M7" s="20"/>
+      <c r="N7" s="20"/>
+      <c r="O7" s="20"/>
+      <c r="P7" s="20"/>
+      <c r="Q7" s="20"/>
+      <c r="R7" s="20"/>
+      <c r="S7" s="20"/>
+      <c r="T7" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="U7" s="45"/>
+      <c r="V7" s="45"/>
+      <c r="W7" s="45"/>
+      <c r="X7" s="45"/>
+      <c r="Y7" s="45"/>
+      <c r="Z7" s="45"/>
+      <c r="AA7" s="45"/>
+      <c r="AB7" s="45"/>
+      <c r="AC7" s="45"/>
+      <c r="AD7" s="45"/>
+      <c r="AE7" s="45"/>
+      <c r="AF7" s="45"/>
+      <c r="AG7" s="45"/>
+      <c r="AH7" s="45"/>
+      <c r="AI7" s="45"/>
+      <c r="AJ7" s="45"/>
+      <c r="AK7" s="45"/>
+      <c r="AL7" s="45"/>
+      <c r="AM7" s="45"/>
+    </row>
+    <row r="8" spans="1:76">
+      <c r="A8" s="14" t="s">
         <v>29</v>
       </c>
-      <c r="AE6" s="23" t="s">
+      <c r="T8" s="2">
+        <v>-300</v>
+      </c>
+      <c r="U8" s="2">
+        <v>-288</v>
+      </c>
+      <c r="V8" s="2">
+        <v>-395</v>
+      </c>
+      <c r="W8" s="2">
+        <v>-245</v>
+      </c>
+      <c r="X8" s="2">
+        <v>-429</v>
+      </c>
+      <c r="Y8" s="2">
+        <v>-160</v>
+      </c>
+      <c r="Z8" s="5">
+        <v>-330</v>
+      </c>
+      <c r="AA8" s="5">
+        <v>-305</v>
+      </c>
+      <c r="AB8" s="5">
+        <v>-277</v>
+      </c>
+      <c r="AC8" s="5">
+        <v>-301</v>
+      </c>
+      <c r="AD8" s="5">
+        <v>-231</v>
+      </c>
+      <c r="AE8" s="5">
+        <v>-375</v>
+      </c>
+      <c r="AF8" s="5">
+        <v>-516</v>
+      </c>
+      <c r="AG8" s="5">
+        <v>-496</v>
+      </c>
+      <c r="AH8" s="5">
+        <v>-482</v>
+      </c>
+      <c r="AI8" s="5">
+        <v>-310</v>
+      </c>
+      <c r="AJ8" s="5">
+        <v>-292</v>
+      </c>
+      <c r="AK8" s="5">
+        <v>-333</v>
+      </c>
+      <c r="AL8" s="5">
+        <v>-564</v>
+      </c>
+      <c r="AM8" s="5">
+        <v>-402</v>
+      </c>
+      <c r="AN8" s="5">
+        <v>-200</v>
+      </c>
+      <c r="AO8" s="5">
+        <v>-145</v>
+      </c>
+      <c r="AP8" s="5">
+        <v>-265</v>
+      </c>
+      <c r="AQ8" s="5">
+        <v>-385</v>
+      </c>
+    </row>
+    <row r="9" spans="1:76">
+      <c r="A9" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="T9" s="2">
+        <v>234</v>
+      </c>
+      <c r="U9" s="2">
+        <v>153</v>
+      </c>
+      <c r="V9" s="2">
+        <v>212</v>
+      </c>
+      <c r="W9" s="2">
+        <v>342</v>
+      </c>
+      <c r="X9" s="2">
+        <v>264</v>
+      </c>
+      <c r="Y9" s="2">
+        <v>342</v>
+      </c>
+      <c r="Z9" s="5">
+        <v>321</v>
+      </c>
+      <c r="AA9" s="5">
+        <v>192</v>
+      </c>
+      <c r="AB9" s="5">
+        <v>211</v>
+      </c>
+      <c r="AC9" s="5">
+        <v>321</v>
+      </c>
+      <c r="AD9" s="5">
+        <v>210</v>
+      </c>
+      <c r="AE9" s="5">
+        <v>229</v>
+      </c>
+      <c r="AF9" s="5">
+        <v>294</v>
+      </c>
+      <c r="AG9" s="5">
+        <v>322</v>
+      </c>
+      <c r="AH9" s="5">
+        <v>-19</v>
+      </c>
+      <c r="AI9" s="5">
+        <v>80</v>
+      </c>
+      <c r="AJ9" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK9" s="5">
+        <v>-41</v>
+      </c>
+      <c r="AL9" s="5">
+        <v>-76</v>
+      </c>
+      <c r="AM9" s="5">
+        <v>-229</v>
+      </c>
+      <c r="AN9" s="5">
+        <v>-51</v>
+      </c>
+      <c r="AO9" s="5">
+        <v>109</v>
+      </c>
+      <c r="AP9" s="5">
+        <v>-37</v>
+      </c>
+      <c r="AQ9" s="5">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="10" spans="1:76">
+      <c r="A10" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="T10" s="2">
+        <v>-61</v>
+      </c>
+      <c r="U10" s="2">
+        <v>-31</v>
+      </c>
+      <c r="V10" s="2">
+        <v>-26</v>
+      </c>
+      <c r="W10" s="2">
+        <v>9</v>
+      </c>
+      <c r="X10" s="2">
+        <v>-52</v>
+      </c>
+      <c r="Y10" s="2">
+        <v>-17</v>
+      </c>
+      <c r="Z10" s="5">
+        <v>-22</v>
+      </c>
+      <c r="AA10" s="5">
+        <v>-59</v>
+      </c>
+      <c r="AB10" s="5">
+        <v>2</v>
+      </c>
+      <c r="AC10" s="5">
+        <v>-30</v>
+      </c>
+      <c r="AD10" s="5">
+        <v>-37</v>
+      </c>
+      <c r="AE10" s="5">
+        <v>-60</v>
+      </c>
+      <c r="AF10" s="5">
+        <v>-54</v>
+      </c>
+      <c r="AG10" s="5">
+        <v>-35</v>
+      </c>
+      <c r="AH10" s="5">
+        <v>-24</v>
+      </c>
+      <c r="AI10" s="5">
+        <v>-25</v>
+      </c>
+      <c r="AJ10" s="5">
+        <v>-7</v>
+      </c>
+      <c r="AK10" s="5">
+        <v>-6</v>
+      </c>
+      <c r="AL10" s="5">
+        <v>-8</v>
+      </c>
+      <c r="AM10" s="5">
+        <v>2</v>
+      </c>
+      <c r="AN10" s="5">
+        <v>30</v>
+      </c>
+      <c r="AO10" s="5">
+        <v>-45</v>
+      </c>
+      <c r="AP10" s="5">
+        <v>-7</v>
+      </c>
+      <c r="AQ10" s="5">
+        <v>-31</v>
+      </c>
+    </row>
+    <row r="11" spans="1:76">
+      <c r="A11" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="T11" s="2">
+        <v>-30</v>
+      </c>
+      <c r="U11" s="2">
+        <v>-29</v>
+      </c>
+      <c r="V11" s="2">
+        <v>-11</v>
+      </c>
+      <c r="W11" s="2">
+        <v>-37</v>
+      </c>
+      <c r="X11" s="2">
+        <v>-6</v>
+      </c>
+      <c r="Y11" s="2">
+        <v>-44</v>
+      </c>
+      <c r="Z11" s="5">
+        <v>-44</v>
+      </c>
+      <c r="AA11" s="5">
+        <v>-33</v>
+      </c>
+      <c r="AB11" s="5">
+        <v>-40</v>
+      </c>
+      <c r="AC11" s="5">
+        <v>-88</v>
+      </c>
+      <c r="AD11" s="5">
+        <v>-29</v>
+      </c>
+      <c r="AE11" s="5">
+        <v>-18</v>
+      </c>
+      <c r="AF11" s="5">
+        <v>-51</v>
+      </c>
+      <c r="AG11" s="5">
+        <v>-117</v>
+      </c>
+      <c r="AH11" s="5">
+        <v>17</v>
+      </c>
+      <c r="AI11" s="5">
+        <v>29</v>
+      </c>
+      <c r="AJ11" s="5">
+        <v>11</v>
+      </c>
+      <c r="AK11" s="5">
+        <v>-24</v>
+      </c>
+      <c r="AL11" s="5">
+        <v>-50</v>
+      </c>
+      <c r="AM11" s="5">
+        <v>-27</v>
+      </c>
+      <c r="AN11" s="5">
+        <v>-9</v>
+      </c>
+      <c r="AO11" s="5">
+        <v>-81</v>
+      </c>
+      <c r="AP11" s="5">
+        <v>18</v>
+      </c>
+      <c r="AQ11" s="5">
+        <v>-94</v>
+      </c>
+    </row>
+    <row r="12" spans="1:76">
+      <c r="A12" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="T12" s="2">
+        <v>-51</v>
+      </c>
+      <c r="U12" s="2">
+        <v>-88</v>
+      </c>
+      <c r="V12" s="2">
+        <v>-137</v>
+      </c>
+      <c r="W12" s="2">
+        <v>-96</v>
+      </c>
+      <c r="X12" s="2">
+        <v>-64</v>
+      </c>
+      <c r="Y12" s="2">
+        <v>-80</v>
+      </c>
+      <c r="Z12" s="5">
+        <v>-83</v>
+      </c>
+      <c r="AA12" s="5">
+        <v>-65</v>
+      </c>
+      <c r="AB12" s="5">
+        <v>-54</v>
+      </c>
+      <c r="AC12" s="5">
+        <v>-94</v>
+      </c>
+      <c r="AD12" s="5">
+        <v>-76</v>
+      </c>
+      <c r="AE12" s="5">
+        <v>-70</v>
+      </c>
+      <c r="AF12" s="5">
+        <v>-141</v>
+      </c>
+      <c r="AG12" s="5">
+        <v>-147</v>
+      </c>
+      <c r="AH12" s="5">
+        <v>-105</v>
+      </c>
+      <c r="AI12" s="5">
+        <v>-64</v>
+      </c>
+      <c r="AJ12" s="5">
+        <v>-64</v>
+      </c>
+      <c r="AK12" s="5">
+        <v>-47</v>
+      </c>
+      <c r="AL12" s="5">
+        <v>-120</v>
+      </c>
+      <c r="AM12" s="5">
+        <v>-68</v>
+      </c>
+      <c r="AN12" s="5">
+        <v>-44</v>
+      </c>
+      <c r="AO12" s="5">
+        <v>-18</v>
+      </c>
+      <c r="AP12" s="5">
+        <v>-54</v>
+      </c>
+      <c r="AQ12" s="5">
+        <v>-88</v>
+      </c>
+    </row>
+    <row r="13" spans="1:76">
+      <c r="A13" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="T13" s="2">
+        <v>-18</v>
+      </c>
+      <c r="U13" s="2">
+        <v>-64</v>
+      </c>
+      <c r="V13" s="2">
+        <v>-56</v>
+      </c>
+      <c r="W13" s="2">
+        <v>-8</v>
+      </c>
+      <c r="X13" s="2">
+        <v>-39</v>
+      </c>
+      <c r="Y13" s="2">
+        <v>-38</v>
+      </c>
+      <c r="Z13" s="5">
+        <v>-62</v>
+      </c>
+      <c r="AA13" s="5">
+        <v>-39</v>
+      </c>
+      <c r="AB13" s="5">
+        <v>-50</v>
+      </c>
+      <c r="AC13" s="5">
+        <v>-3</v>
+      </c>
+      <c r="AD13" s="5">
+        <v>-39</v>
+      </c>
+      <c r="AE13" s="5">
+        <v>-76</v>
+      </c>
+      <c r="AF13" s="5">
+        <v>-66</v>
+      </c>
+      <c r="AG13" s="5">
+        <v>-116</v>
+      </c>
+      <c r="AH13" s="5">
+        <v>-58</v>
+      </c>
+      <c r="AI13" s="5">
+        <v>-29</v>
+      </c>
+      <c r="AJ13" s="5">
+        <v>-94</v>
+      </c>
+      <c r="AK13" s="5">
+        <v>-28</v>
+      </c>
+      <c r="AL13" s="5">
+        <v>-55</v>
+      </c>
+      <c r="AM13" s="5">
+        <v>-8</v>
+      </c>
+      <c r="AN13" s="5">
+        <v>-18</v>
+      </c>
+      <c r="AO13" s="5">
+        <v>-47</v>
+      </c>
+      <c r="AP13" s="5">
+        <v>-75</v>
+      </c>
+      <c r="AQ13" s="5">
+        <v>-28</v>
+      </c>
+    </row>
+    <row r="14" spans="1:76">
+      <c r="A14" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="T14" s="2">
+        <v>5</v>
+      </c>
+      <c r="U14" s="2">
+        <v>-44</v>
+      </c>
+      <c r="V14" s="2">
+        <v>-56</v>
+      </c>
+      <c r="W14" s="2">
+        <v>-79</v>
+      </c>
+      <c r="X14" s="2">
+        <v>-60</v>
+      </c>
+      <c r="Y14" s="2">
+        <v>-66</v>
+      </c>
+      <c r="Z14" s="5">
+        <v>-70</v>
+      </c>
+      <c r="AA14" s="5">
+        <v>-41</v>
+      </c>
+      <c r="AB14" s="5">
+        <v>-45</v>
+      </c>
+      <c r="AC14" s="5">
+        <v>-96</v>
+      </c>
+      <c r="AD14" s="5">
+        <v>-46</v>
+      </c>
+      <c r="AE14" s="5">
+        <v>2</v>
+      </c>
+      <c r="AF14" s="5">
+        <v>-53</v>
+      </c>
+      <c r="AG14" s="5">
+        <v>-73</v>
+      </c>
+      <c r="AH14" s="5">
+        <v>-35</v>
+      </c>
+      <c r="AI14" s="5">
+        <v>-32</v>
+      </c>
+      <c r="AJ14" s="5">
+        <v>-62</v>
+      </c>
+      <c r="AK14" s="5">
+        <v>-22</v>
+      </c>
+      <c r="AL14" s="5">
+        <v>-50</v>
+      </c>
+      <c r="AM14" s="5">
+        <v>10</v>
+      </c>
+      <c r="AN14" s="5">
+        <v>19</v>
+      </c>
+      <c r="AO14" s="5">
+        <v>-16</v>
+      </c>
+      <c r="AP14" s="5">
+        <v>-54</v>
+      </c>
+      <c r="AQ14" s="5">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:76">
+      <c r="A15" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="T15" s="2">
+        <v>-15</v>
+      </c>
+      <c r="U15" s="2">
+        <v>-13</v>
+      </c>
+      <c r="V15" s="2">
+        <v>-33</v>
+      </c>
+      <c r="W15" s="2">
+        <v>-37</v>
+      </c>
+      <c r="X15" s="2">
+        <v>-44</v>
+      </c>
+      <c r="Y15" s="2">
+        <v>-26</v>
+      </c>
+      <c r="Z15" s="5">
+        <v>-28</v>
+      </c>
+      <c r="AA15" s="5">
+        <v>-1</v>
+      </c>
+      <c r="AB15" s="5">
+        <v>-12</v>
+      </c>
+      <c r="AC15" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD15" s="5">
+        <v>-26</v>
+      </c>
+      <c r="AE15" s="5">
+        <v>-22</v>
+      </c>
+      <c r="AF15" s="5">
+        <v>-41</v>
+      </c>
+      <c r="AG15" s="5">
+        <v>-24</v>
+      </c>
+      <c r="AH15" s="5">
+        <v>1</v>
+      </c>
+      <c r="AI15" s="5">
+        <v>-4</v>
+      </c>
+      <c r="AJ15" s="5">
+        <v>10</v>
+      </c>
+      <c r="AK15" s="5">
+        <v>-15</v>
+      </c>
+      <c r="AL15" s="5">
+        <v>12</v>
+      </c>
+      <c r="AM15" s="5">
+        <v>2</v>
+      </c>
+      <c r="AN15" s="5">
+        <v>-3</v>
+      </c>
+      <c r="AO15" s="5">
+        <v>14</v>
+      </c>
+      <c r="AP15" s="5">
+        <v>33</v>
+      </c>
+      <c r="AQ15" s="5">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:76">
+      <c r="A16" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="T16" s="2">
+        <v>-64</v>
+      </c>
+      <c r="U16" s="2">
+        <v>-46</v>
+      </c>
+      <c r="V16" s="2">
+        <v>-43</v>
+      </c>
+      <c r="W16" s="2">
+        <v>-17</v>
+      </c>
+      <c r="X16" s="2">
+        <v>-104</v>
+      </c>
+      <c r="Y16" s="2">
+        <v>-14</v>
+      </c>
+      <c r="Z16" s="5">
+        <v>-47</v>
+      </c>
+      <c r="AA16" s="5">
+        <v>-13</v>
+      </c>
+      <c r="AB16" s="5">
+        <v>-39</v>
+      </c>
+      <c r="AC16" s="5">
+        <v>-31</v>
+      </c>
+      <c r="AD16" s="5">
+        <v>6</v>
+      </c>
+      <c r="AE16" s="5">
+        <v>-65</v>
+      </c>
+      <c r="AF16" s="5">
+        <v>-46</v>
+      </c>
+      <c r="AG16" s="5">
+        <v>-17</v>
+      </c>
+      <c r="AH16" s="5">
+        <v>-17</v>
+      </c>
+      <c r="AI16" s="5">
+        <v>-50</v>
+      </c>
+      <c r="AJ16" s="5">
+        <v>-22</v>
+      </c>
+      <c r="AK16" s="5">
+        <v>17</v>
+      </c>
+      <c r="AL16" s="5">
+        <v>-30</v>
+      </c>
+      <c r="AM16" s="5">
+        <v>-16</v>
+      </c>
+      <c r="AN16" s="5">
+        <v>-33</v>
+      </c>
+      <c r="AO16" s="5">
+        <v>-21</v>
+      </c>
+      <c r="AP16" s="5">
+        <v>-14</v>
+      </c>
+      <c r="AQ16" s="5">
+        <v>-30</v>
+      </c>
+    </row>
+    <row r="17" spans="1:43">
+      <c r="A17" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="T17" s="2">
+        <v>-33</v>
+      </c>
+      <c r="U17" s="2">
+        <v>5</v>
+      </c>
+      <c r="V17" s="2">
+        <v>-31</v>
+      </c>
+      <c r="W17" s="2">
+        <v>-86</v>
+      </c>
+      <c r="X17" s="2">
+        <v>-80</v>
+      </c>
+      <c r="Y17" s="2">
+        <v>-11</v>
+      </c>
+      <c r="Z17" s="5">
+        <v>-26</v>
+      </c>
+      <c r="AA17" s="5">
+        <v>21</v>
+      </c>
+      <c r="AB17" s="5">
+        <v>-39</v>
+      </c>
+      <c r="AC17" s="5">
+        <v>15</v>
+      </c>
+      <c r="AD17" s="5">
+        <v>-26</v>
+      </c>
+      <c r="AE17" s="5">
+        <v>-23</v>
+      </c>
+      <c r="AF17" s="5">
+        <v>-28</v>
+      </c>
+      <c r="AG17" s="5">
+        <v>-52</v>
+      </c>
+      <c r="AH17" s="5">
+        <v>-32</v>
+      </c>
+      <c r="AI17" s="5">
+        <v>-12</v>
+      </c>
+      <c r="AJ17" s="5">
+        <v>-22</v>
+      </c>
+      <c r="AK17" s="5">
+        <v>-10</v>
+      </c>
+      <c r="AL17" s="5">
+        <v>-15</v>
+      </c>
+      <c r="AM17" s="5">
+        <v>-10</v>
+      </c>
+      <c r="AN17" s="5">
+        <v>8</v>
+      </c>
+      <c r="AO17" s="5">
+        <v>-5</v>
+      </c>
+      <c r="AP17" s="5">
+        <v>22</v>
+      </c>
+      <c r="AQ17" s="5">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:43">
+      <c r="A18" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="T18" s="2">
+        <v>-75</v>
+      </c>
+      <c r="U18" s="2">
+        <v>-27</v>
+      </c>
+      <c r="V18" s="2">
+        <v>-113</v>
+      </c>
+      <c r="W18" s="2">
+        <v>-85</v>
+      </c>
+      <c r="X18" s="2">
+        <v>-85</v>
+      </c>
+      <c r="Y18" s="2">
+        <v>-83</v>
+      </c>
+      <c r="Z18" s="5">
+        <v>-104</v>
+      </c>
+      <c r="AA18" s="5">
+        <v>-32</v>
+      </c>
+      <c r="AB18" s="5">
+        <v>-78</v>
+      </c>
+      <c r="AC18" s="5">
+        <v>-92</v>
+      </c>
+      <c r="AD18" s="5">
+        <v>-68</v>
+      </c>
+      <c r="AE18" s="5">
+        <v>-74</v>
+      </c>
+      <c r="AF18" s="5">
+        <v>-99</v>
+      </c>
+      <c r="AG18" s="5">
+        <v>-60</v>
+      </c>
+      <c r="AH18" s="5">
+        <v>-94</v>
+      </c>
+      <c r="AI18" s="5">
+        <v>-52</v>
+      </c>
+      <c r="AJ18" s="5">
+        <v>-43</v>
+      </c>
+      <c r="AK18" s="5">
+        <v>-48</v>
+      </c>
+      <c r="AL18" s="5">
+        <v>-103</v>
+      </c>
+      <c r="AM18" s="5">
+        <v>-27</v>
+      </c>
+      <c r="AN18" s="5">
+        <v>-15</v>
+      </c>
+      <c r="AO18" s="5">
+        <v>30</v>
+      </c>
+      <c r="AP18" s="5">
+        <v>-31</v>
+      </c>
+      <c r="AQ18" s="5">
+        <v>-58</v>
+      </c>
+    </row>
+    <row r="19" spans="1:43">
+      <c r="A19" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="T19" s="2">
+        <v>-72</v>
+      </c>
+      <c r="U19" s="2">
+        <v>-48</v>
+      </c>
+      <c r="V19" s="2">
+        <v>-58</v>
+      </c>
+      <c r="W19" s="2">
+        <v>-82</v>
+      </c>
+      <c r="X19" s="2">
+        <v>-39</v>
+      </c>
+      <c r="Y19" s="2">
+        <v>-67</v>
+      </c>
+      <c r="Z19" s="5">
+        <v>-90</v>
+      </c>
+      <c r="AA19" s="5">
+        <v>-157</v>
+      </c>
+      <c r="AB19" s="5">
+        <v>-51</v>
+      </c>
+      <c r="AC19" s="5">
+        <v>-95</v>
+      </c>
+      <c r="AD19" s="5">
+        <v>-62</v>
+      </c>
+      <c r="AE19" s="5">
+        <v>-112</v>
+      </c>
+      <c r="AF19" s="5">
+        <v>-127</v>
+      </c>
+      <c r="AG19" s="5">
+        <v>-101</v>
+      </c>
+      <c r="AH19" s="5">
+        <v>-16</v>
+      </c>
+      <c r="AI19" s="5">
+        <v>-135</v>
+      </c>
+      <c r="AJ19" s="5">
+        <v>-31</v>
+      </c>
+      <c r="AK19" s="5">
+        <v>-39</v>
+      </c>
+      <c r="AL19" s="5">
+        <v>-9</v>
+      </c>
+      <c r="AM19" s="5">
+        <v>-47</v>
+      </c>
+      <c r="AN19" s="5">
+        <v>-4</v>
+      </c>
+      <c r="AO19" s="5">
+        <v>-52</v>
+      </c>
+      <c r="AP19" s="5">
+        <v>-15</v>
+      </c>
+      <c r="AQ19" s="5">
+        <v>-95</v>
+      </c>
+    </row>
+    <row r="20" spans="1:43">
+      <c r="A20" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="T20" s="2">
+        <v>-49</v>
+      </c>
+      <c r="U20" s="2">
+        <v>-35</v>
+      </c>
+      <c r="V20" s="2">
+        <v>-34</v>
+      </c>
+      <c r="W20" s="2">
+        <v>-78</v>
+      </c>
+      <c r="X20" s="2">
+        <v>-65</v>
+      </c>
+      <c r="Y20" s="2">
+        <v>-45</v>
+      </c>
+      <c r="Z20" s="5">
+        <v>-37</v>
+      </c>
+      <c r="AA20" s="5">
+        <v>-31</v>
+      </c>
+      <c r="AB20" s="5">
+        <v>-40</v>
+      </c>
+      <c r="AC20" s="5">
+        <v>-55</v>
+      </c>
+      <c r="AD20" s="5">
+        <v>-31</v>
+      </c>
+      <c r="AE20" s="5">
+        <v>-55</v>
+      </c>
+      <c r="AF20" s="5">
+        <v>-34</v>
+      </c>
+      <c r="AG20" s="5">
+        <v>-36</v>
+      </c>
+      <c r="AH20" s="5">
+        <v>-57</v>
+      </c>
+      <c r="AI20" s="5">
+        <v>-33</v>
+      </c>
+      <c r="AJ20" s="5">
+        <v>-19</v>
+      </c>
+      <c r="AK20" s="5">
+        <v>-36</v>
+      </c>
+      <c r="AL20" s="5">
+        <v>-33</v>
+      </c>
+      <c r="AM20" s="5">
+        <v>8</v>
+      </c>
+      <c r="AN20" s="5">
+        <v>-30</v>
+      </c>
+      <c r="AO20" s="5">
+        <v>-7</v>
+      </c>
+      <c r="AP20" s="5">
+        <v>-46</v>
+      </c>
+      <c r="AQ20" s="5">
+        <v>-21</v>
+      </c>
+    </row>
+    <row r="21" spans="1:43">
+      <c r="A21" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="T21" s="2">
+        <v>-71</v>
+      </c>
+      <c r="U21" s="2">
+        <v>-21</v>
+      </c>
+      <c r="V21" s="2">
+        <v>-9</v>
+      </c>
+      <c r="W21" s="2">
+        <v>9</v>
+      </c>
+      <c r="X21" s="2">
+        <v>-55</v>
+      </c>
+      <c r="Y21" s="2">
+        <v>-11</v>
+      </c>
+      <c r="Z21" s="5">
+        <v>-38</v>
+      </c>
+      <c r="AA21" s="5">
+        <v>-47</v>
+      </c>
+      <c r="AB21" s="5">
+        <v>-42</v>
+      </c>
+      <c r="AC21" s="5">
+        <v>-53</v>
+      </c>
+      <c r="AD21" s="5">
+        <v>-7</v>
+      </c>
+      <c r="AE21" s="5">
+        <v>-31</v>
+      </c>
+      <c r="AF21" s="5">
+        <v>-70</v>
+      </c>
+      <c r="AG21" s="5">
+        <v>-40</v>
+      </c>
+      <c r="AH21" s="5">
+        <v>-43</v>
+      </c>
+      <c r="AI21" s="5">
+        <v>17</v>
+      </c>
+      <c r="AJ21" s="5">
+        <v>-1</v>
+      </c>
+      <c r="AK21" s="5">
+        <v>-34</v>
+      </c>
+      <c r="AL21" s="5">
+        <v>-27</v>
+      </c>
+      <c r="AM21" s="5">
+        <v>8</v>
+      </c>
+      <c r="AN21" s="5">
+        <v>-50</v>
+      </c>
+      <c r="AO21" s="5">
+        <v>-6</v>
+      </c>
+      <c r="AP21" s="5">
+        <v>-5</v>
+      </c>
+      <c r="AQ21" s="5">
+        <v>-51</v>
+      </c>
+    </row>
+    <row r="22" spans="1:43" ht="14.45" customHeight="1">
+      <c r="B22" s="14"/>
+      <c r="C22" s="14"/>
+      <c r="D22" s="14"/>
+      <c r="E22" s="14"/>
+      <c r="F22" s="14"/>
+      <c r="G22" s="14"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="14"/>
+      <c r="L22" s="14"/>
+      <c r="M22" s="14"/>
+      <c r="N22" s="14"/>
+      <c r="O22" s="14"/>
+      <c r="P22" s="14"/>
+      <c r="Q22" s="14"/>
+      <c r="R22" s="14"/>
+      <c r="S22" s="14"/>
+      <c r="T22" s="42" t="s">
+        <v>12</v>
+      </c>
+      <c r="U22" s="42"/>
+      <c r="V22" s="42"/>
+      <c r="W22" s="42"/>
+      <c r="X22" s="42"/>
+      <c r="Y22" s="42"/>
+      <c r="Z22" s="42"/>
+      <c r="AA22" s="42"/>
+      <c r="AB22" s="42"/>
+      <c r="AC22" s="42"/>
+      <c r="AD22" s="42"/>
+      <c r="AE22" s="42"/>
+      <c r="AF22" s="42"/>
+      <c r="AG22" s="42"/>
+      <c r="AH22" s="42"/>
+      <c r="AI22" s="42"/>
+      <c r="AJ22" s="42"/>
+      <c r="AK22" s="42"/>
+      <c r="AL22" s="42"/>
+      <c r="AM22" s="42"/>
+      <c r="AQ22" s="5"/>
+    </row>
+    <row r="23" spans="1:43">
+      <c r="A23" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="T23" s="2">
+        <v>144</v>
+      </c>
+      <c r="U23" s="2">
+        <v>-5</v>
+      </c>
+      <c r="V23" s="2">
+        <v>84</v>
+      </c>
+      <c r="W23" s="2">
+        <v>283</v>
+      </c>
+      <c r="X23" s="2">
+        <v>205</v>
+      </c>
+      <c r="Y23" s="2">
+        <v>337</v>
+      </c>
+      <c r="Z23" s="5">
+        <v>273</v>
+      </c>
+      <c r="AA23" s="5">
+        <v>95</v>
+      </c>
+      <c r="AB23" s="5">
+        <v>144</v>
+      </c>
+      <c r="AC23" s="5">
+        <v>270</v>
+      </c>
+      <c r="AD23" s="5">
+        <v>73</v>
+      </c>
+      <c r="AE23" s="5">
+        <v>73</v>
+      </c>
+      <c r="AF23" s="5">
+        <v>144</v>
+      </c>
+      <c r="AG23" s="5">
+        <v>181</v>
+      </c>
+      <c r="AH23" s="5">
+        <v>-104</v>
+      </c>
+      <c r="AI23" s="5">
+        <v>97</v>
+      </c>
+      <c r="AJ23" s="5">
+        <v>-52</v>
+      </c>
+      <c r="AK23" s="5">
+        <v>-75</v>
+      </c>
+      <c r="AL23" s="5">
+        <v>-38</v>
+      </c>
+      <c r="AM23" s="5">
+        <v>-213</v>
+      </c>
+      <c r="AN23" s="5">
+        <v>-52</v>
+      </c>
+      <c r="AO23" s="5">
+        <v>99</v>
+      </c>
+      <c r="AP23" s="5">
+        <v>-89</v>
+      </c>
+      <c r="AQ23" s="5">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="24" spans="1:43">
+      <c r="A24" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="T24" s="2">
+        <v>236</v>
+      </c>
+      <c r="U24" s="2">
+        <v>111</v>
+      </c>
+      <c r="V24" s="2">
+        <v>207</v>
+      </c>
+      <c r="W24" s="2">
+        <v>334</v>
+      </c>
+      <c r="X24" s="2">
+        <v>296</v>
+      </c>
+      <c r="Y24" s="2">
+        <v>343</v>
+      </c>
+      <c r="Z24" s="5">
+        <v>344</v>
+      </c>
+      <c r="AA24" s="5">
+        <v>211</v>
+      </c>
+      <c r="AB24" s="5">
+        <v>222</v>
+      </c>
+      <c r="AC24" s="5">
+        <v>298</v>
+      </c>
+      <c r="AD24" s="5">
+        <v>182</v>
+      </c>
+      <c r="AE24" s="5">
+        <v>215</v>
+      </c>
+      <c r="AF24" s="5">
+        <v>332</v>
+      </c>
+      <c r="AG24" s="5">
+        <v>322</v>
+      </c>
+      <c r="AH24" s="5">
+        <v>12</v>
+      </c>
+      <c r="AI24" s="5">
+        <v>134</v>
+      </c>
+      <c r="AJ24" s="5">
+        <v>43</v>
+      </c>
+      <c r="AK24" s="5">
+        <v>-73</v>
+      </c>
+      <c r="AL24" s="5">
+        <v>13</v>
+      </c>
+      <c r="AM24" s="5">
+        <v>-215</v>
+      </c>
+      <c r="AN24" s="5">
+        <v>-43</v>
+      </c>
+      <c r="AO24" s="5">
+        <v>130</v>
+      </c>
+      <c r="AP24" s="5">
+        <v>-44</v>
+      </c>
+      <c r="AQ24" s="5">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="25" spans="1:43">
+      <c r="A25" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="T25" s="2">
+        <v>-56</v>
+      </c>
+      <c r="U25" s="2">
+        <v>-20</v>
+      </c>
+      <c r="V25" s="2">
+        <v>-17</v>
+      </c>
+      <c r="W25" s="2">
+        <v>6</v>
+      </c>
+      <c r="X25" s="2">
+        <v>-48</v>
+      </c>
+      <c r="Y25" s="2">
+        <v>-6</v>
+      </c>
+      <c r="Z25" s="5">
+        <v>-19</v>
+      </c>
+      <c r="AA25" s="5">
+        <v>-46</v>
+      </c>
+      <c r="AB25" s="5">
+        <v>5</v>
+      </c>
+      <c r="AC25" s="5">
+        <v>-23</v>
+      </c>
+      <c r="AD25" s="5">
+        <v>-40</v>
+      </c>
+      <c r="AE25" s="5">
+        <v>-68</v>
+      </c>
+      <c r="AF25" s="5">
+        <v>-42</v>
+      </c>
+      <c r="AG25" s="5">
+        <v>-23</v>
+      </c>
+      <c r="AH25" s="5">
+        <v>-24</v>
+      </c>
+      <c r="AI25" s="5">
+        <v>-10</v>
+      </c>
+      <c r="AJ25" s="5">
+        <v>-11</v>
+      </c>
+      <c r="AK25" s="5">
+        <v>4</v>
+      </c>
+      <c r="AL25" s="5">
+        <v>6</v>
+      </c>
+      <c r="AM25" s="5">
+        <v>10</v>
+      </c>
+      <c r="AN25" s="5">
+        <v>30</v>
+      </c>
+      <c r="AO25" s="5">
+        <v>-41</v>
+      </c>
+      <c r="AP25" s="5">
+        <v>-11</v>
+      </c>
+      <c r="AQ25" s="5">
+        <v>-32</v>
+      </c>
+    </row>
+    <row r="26" spans="1:43">
+      <c r="A26" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="T26" s="2">
+        <v>-8</v>
+      </c>
+      <c r="U26" s="2">
+        <v>-45</v>
+      </c>
+      <c r="V26" s="2">
+        <v>-71</v>
+      </c>
+      <c r="W26" s="2">
+        <v>-79</v>
+      </c>
+      <c r="X26" s="2">
+        <v>-39</v>
+      </c>
+      <c r="Y26" s="2">
+        <v>-20</v>
+      </c>
+      <c r="Z26" s="5">
+        <v>-40</v>
+      </c>
+      <c r="AA26" s="5">
+        <v>-40</v>
+      </c>
+      <c r="AB26" s="5">
+        <v>-38</v>
+      </c>
+      <c r="AC26" s="5">
+        <v>-13</v>
+      </c>
+      <c r="AD26" s="5">
+        <v>-63</v>
+      </c>
+      <c r="AE26" s="5">
+        <v>-39</v>
+      </c>
+      <c r="AF26" s="5">
+        <v>-81</v>
+      </c>
+      <c r="AG26" s="5">
+        <v>-59</v>
+      </c>
+      <c r="AH26" s="5">
+        <v>-43</v>
+      </c>
+      <c r="AI26" s="5">
+        <v>-71</v>
+      </c>
+      <c r="AJ26" s="5">
+        <v>-20</v>
+      </c>
+      <c r="AK26" s="5">
+        <v>-20</v>
+      </c>
+      <c r="AL26" s="5">
+        <v>-56</v>
+      </c>
+      <c r="AM26" s="5">
+        <v>-14</v>
+      </c>
+      <c r="AN26" s="5">
+        <v>-19</v>
+      </c>
+      <c r="AO26" s="5">
+        <v>16</v>
+      </c>
+      <c r="AP26" s="5">
+        <v>-6</v>
+      </c>
+      <c r="AQ26" s="5">
+        <v>-30</v>
+      </c>
+    </row>
+    <row r="27" spans="1:43">
+      <c r="A27" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="T27" s="2">
+        <v>6</v>
+      </c>
+      <c r="U27" s="2">
+        <v>-50</v>
+      </c>
+      <c r="V27" s="2">
+        <v>-39</v>
+      </c>
+      <c r="W27" s="2">
+        <v>20</v>
+      </c>
+      <c r="X27" s="2">
+        <v>34</v>
+      </c>
+      <c r="Y27" s="2">
+        <v>2</v>
+      </c>
+      <c r="Z27" s="5">
+        <v>-2</v>
+      </c>
+      <c r="AA27" s="5">
+        <v>2</v>
+      </c>
+      <c r="AB27" s="5">
+        <v>-21</v>
+      </c>
+      <c r="AC27" s="5">
+        <v>34</v>
+      </c>
+      <c r="AD27" s="5">
+        <v>-11</v>
+      </c>
+      <c r="AE27" s="5">
+        <v>-21</v>
+      </c>
+      <c r="AF27" s="5">
+        <v>-23</v>
+      </c>
+      <c r="AG27" s="5">
+        <v>-45</v>
+      </c>
+      <c r="AH27" s="5">
+        <v>-25</v>
+      </c>
+      <c r="AI27" s="5">
+        <v>16</v>
+      </c>
+      <c r="AJ27" s="5">
+        <v>-60</v>
+      </c>
+      <c r="AK27" s="5">
+        <v>25</v>
+      </c>
+      <c r="AL27" s="5">
+        <v>-22</v>
+      </c>
+      <c r="AM27" s="5">
+        <v>8</v>
+      </c>
+      <c r="AN27" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="AO27" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="AP27" s="5">
+        <v>-41</v>
+      </c>
+      <c r="AQ27" s="5">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="28" spans="1:43">
+      <c r="A28" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="T28" s="2">
+        <v>-34</v>
+      </c>
+      <c r="U28" s="2">
+        <v>-1</v>
+      </c>
+      <c r="V28" s="2">
+        <v>4</v>
+      </c>
+      <c r="W28" s="2">
+        <v>2</v>
+      </c>
+      <c r="X28" s="2">
+        <v>-38</v>
+      </c>
+      <c r="Y28" s="2">
+        <v>18</v>
+      </c>
+      <c r="Z28" s="5">
+        <v>-10</v>
+      </c>
+      <c r="AA28" s="5">
+        <v>-32</v>
+      </c>
+      <c r="AB28" s="5">
+        <v>-24</v>
+      </c>
+      <c r="AC28" s="5">
+        <v>-26</v>
+      </c>
+      <c r="AD28" s="5">
+        <v>5</v>
+      </c>
+      <c r="AE28" s="5">
+        <v>-14</v>
+      </c>
+      <c r="AF28" s="5">
+        <v>-42</v>
+      </c>
+      <c r="AG28" s="5">
+        <v>-14</v>
+      </c>
+      <c r="AH28" s="5">
+        <v>-24</v>
+      </c>
+      <c r="AI28" s="5">
+        <v>28</v>
+      </c>
+      <c r="AJ28" s="2"/>
+      <c r="AK28" s="5">
+        <v>-11</v>
+      </c>
+      <c r="AL28" s="5">
+        <v>21</v>
+      </c>
+      <c r="AM28" s="5">
+        <v>-2</v>
+      </c>
+      <c r="AN28" s="5">
+        <v>-20</v>
+      </c>
+      <c r="AO28" s="5">
+        <v>-6</v>
+      </c>
+      <c r="AP28" s="5">
+        <v>13</v>
+      </c>
+      <c r="AQ28" s="5">
+        <v>-9</v>
+      </c>
+    </row>
+    <row r="29" spans="1:43" ht="14.45" customHeight="1">
+      <c r="B29" s="14"/>
+      <c r="C29" s="14"/>
+      <c r="D29" s="14"/>
+      <c r="E29" s="14"/>
+      <c r="F29" s="14"/>
+      <c r="G29" s="14"/>
+      <c r="H29" s="14"/>
+      <c r="I29" s="14"/>
+      <c r="J29" s="14"/>
+      <c r="K29" s="14"/>
+      <c r="L29" s="14"/>
+      <c r="M29" s="14"/>
+      <c r="N29" s="14"/>
+      <c r="O29" s="14"/>
+      <c r="P29" s="14"/>
+      <c r="Q29" s="14"/>
+      <c r="R29" s="14"/>
+      <c r="S29" s="14"/>
+      <c r="T29" s="42" t="s">
+        <v>11</v>
+      </c>
+      <c r="U29" s="42"/>
+      <c r="V29" s="42"/>
+      <c r="W29" s="42"/>
+      <c r="X29" s="42"/>
+      <c r="Y29" s="42"/>
+      <c r="Z29" s="42"/>
+      <c r="AA29" s="42"/>
+      <c r="AB29" s="42"/>
+      <c r="AC29" s="42"/>
+      <c r="AD29" s="42"/>
+      <c r="AE29" s="42"/>
+      <c r="AF29" s="42"/>
+      <c r="AG29" s="42"/>
+      <c r="AH29" s="42"/>
+      <c r="AI29" s="42"/>
+      <c r="AJ29" s="42"/>
+      <c r="AK29" s="42"/>
+      <c r="AL29" s="42"/>
+      <c r="AM29" s="42"/>
+      <c r="AQ29" s="5"/>
+    </row>
+    <row r="30" spans="1:43">
+      <c r="A30" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="T30" s="2">
+        <v>-444</v>
+      </c>
+      <c r="U30" s="2">
+        <v>-283</v>
+      </c>
+      <c r="V30" s="2">
+        <v>-479</v>
+      </c>
+      <c r="W30" s="2">
+        <v>-528</v>
+      </c>
+      <c r="X30" s="2">
+        <v>-634</v>
+      </c>
+      <c r="Y30" s="2">
+        <v>-497</v>
+      </c>
+      <c r="Z30" s="5">
+        <v>-603</v>
+      </c>
+      <c r="AA30" s="5">
+        <v>-400</v>
+      </c>
+      <c r="AB30" s="5">
+        <v>-421</v>
+      </c>
+      <c r="AC30" s="5">
+        <v>-571</v>
+      </c>
+      <c r="AD30" s="5">
+        <v>-304</v>
+      </c>
+      <c r="AE30" s="5">
+        <v>-448</v>
+      </c>
+      <c r="AF30" s="5">
+        <v>-660</v>
+      </c>
+      <c r="AG30" s="5">
+        <v>-677</v>
+      </c>
+      <c r="AH30" s="5">
+        <v>-378</v>
+      </c>
+      <c r="AI30" s="5">
+        <v>-407</v>
+      </c>
+      <c r="AJ30" s="5">
+        <v>-240</v>
+      </c>
+      <c r="AK30" s="5">
+        <v>-258</v>
+      </c>
+      <c r="AL30" s="5">
+        <v>-526</v>
+      </c>
+      <c r="AM30" s="5">
+        <v>-189</v>
+      </c>
+      <c r="AN30" s="5">
+        <v>-148</v>
+      </c>
+      <c r="AO30" s="5">
+        <v>-244</v>
+      </c>
+      <c r="AP30" s="5">
+        <v>-176</v>
+      </c>
+      <c r="AQ30" s="5">
+        <v>-517</v>
+      </c>
+    </row>
+    <row r="31" spans="1:43">
+      <c r="A31" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="T31" s="2">
+        <v>-2</v>
+      </c>
+      <c r="U31" s="2">
+        <v>42</v>
+      </c>
+      <c r="V31" s="2">
+        <v>5</v>
+      </c>
+      <c r="W31" s="2">
+        <v>8</v>
+      </c>
+      <c r="X31" s="2">
+        <v>-32</v>
+      </c>
+      <c r="Y31" s="2">
+        <v>-1</v>
+      </c>
+      <c r="Z31" s="5">
+        <v>-23</v>
+      </c>
+      <c r="AA31" s="5">
+        <v>-19</v>
+      </c>
+      <c r="AB31" s="5">
+        <v>-11</v>
+      </c>
+      <c r="AC31" s="5">
+        <v>23</v>
+      </c>
+      <c r="AD31" s="5">
+        <v>28</v>
+      </c>
+      <c r="AE31" s="5">
+        <v>14</v>
+      </c>
+      <c r="AF31" s="5">
+        <v>-38</v>
+      </c>
+      <c r="AG31" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH31" s="5">
+        <v>-31</v>
+      </c>
+      <c r="AI31" s="5">
+        <v>-54</v>
+      </c>
+      <c r="AJ31" s="5">
+        <v>9</v>
+      </c>
+      <c r="AK31" s="5">
+        <v>32</v>
+      </c>
+      <c r="AL31" s="5">
+        <v>-89</v>
+      </c>
+      <c r="AM31" s="5">
+        <v>-14</v>
+      </c>
+      <c r="AN31" s="5">
+        <v>-8</v>
+      </c>
+      <c r="AO31" s="5">
+        <v>-21</v>
+      </c>
+      <c r="AP31" s="5">
         <v>7</v>
       </c>
-      <c r="AF6" s="47" t="s">
+      <c r="AQ31" s="5">
+        <v>-77</v>
+      </c>
+    </row>
+    <row r="32" spans="1:43">
+      <c r="A32" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="T32" s="2">
+        <v>-5</v>
+      </c>
+      <c r="U32" s="2">
+        <v>-11</v>
+      </c>
+      <c r="V32" s="2">
+        <v>-9</v>
+      </c>
+      <c r="W32" s="2">
+        <v>3</v>
+      </c>
+      <c r="X32" s="2">
+        <v>-4</v>
+      </c>
+      <c r="Y32" s="2">
+        <v>-11</v>
+      </c>
+      <c r="Z32" s="5">
+        <v>-3</v>
+      </c>
+      <c r="AA32" s="5">
+        <v>-13</v>
+      </c>
+      <c r="AB32" s="5">
+        <v>-3</v>
+      </c>
+      <c r="AC32" s="5">
+        <v>-7</v>
+      </c>
+      <c r="AD32" s="5">
+        <v>3</v>
+      </c>
+      <c r="AE32" s="5">
         <v>8</v>
       </c>
-      <c r="AG6" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AH6" s="47" t="s">
+      <c r="AF32" s="5">
+        <v>-12</v>
+      </c>
+      <c r="AG32" s="5">
+        <v>-12</v>
+      </c>
+      <c r="AH32" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI32" s="5">
+        <v>-15</v>
+      </c>
+      <c r="AJ32" s="5">
+        <v>4</v>
+      </c>
+      <c r="AK32" s="5">
+        <v>-10</v>
+      </c>
+      <c r="AL32" s="5">
+        <v>-14</v>
+      </c>
+      <c r="AM32" s="5">
+        <v>-8</v>
+      </c>
+      <c r="AN32" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="AO32" s="5">
+        <v>-4</v>
+      </c>
+      <c r="AP32" s="5">
+        <v>4</v>
+      </c>
+      <c r="AQ32" s="5">
         <v>1</v>
       </c>
-      <c r="AI6" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AJ6" s="47" t="s">
+    </row>
+    <row r="33" spans="1:43">
+      <c r="A33" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="T33" s="2">
+        <v>-30</v>
+      </c>
+      <c r="U33" s="2">
+        <v>-29</v>
+      </c>
+      <c r="V33" s="2">
+        <v>-11</v>
+      </c>
+      <c r="W33" s="2">
+        <v>-37</v>
+      </c>
+      <c r="X33" s="2">
+        <v>-6</v>
+      </c>
+      <c r="Y33" s="2">
+        <v>-44</v>
+      </c>
+      <c r="Z33" s="5">
+        <v>-44</v>
+      </c>
+      <c r="AA33" s="5">
+        <v>-33</v>
+      </c>
+      <c r="AB33" s="5">
+        <v>-40</v>
+      </c>
+      <c r="AC33" s="5">
+        <v>-88</v>
+      </c>
+      <c r="AD33" s="5">
+        <v>-29</v>
+      </c>
+      <c r="AE33" s="5">
+        <v>-18</v>
+      </c>
+      <c r="AF33" s="5">
+        <v>-51</v>
+      </c>
+      <c r="AG33" s="5">
+        <v>-117</v>
+      </c>
+      <c r="AH33" s="5">
+        <v>17</v>
+      </c>
+      <c r="AI33" s="5">
+        <v>29</v>
+      </c>
+      <c r="AJ33" s="5">
+        <v>11</v>
+      </c>
+      <c r="AK33" s="5">
+        <v>-24</v>
+      </c>
+      <c r="AL33" s="5">
+        <v>-50</v>
+      </c>
+      <c r="AM33" s="5">
+        <v>-27</v>
+      </c>
+      <c r="AN33" s="5">
+        <v>-9</v>
+      </c>
+      <c r="AO33" s="5">
+        <v>-81</v>
+      </c>
+      <c r="AP33" s="5">
+        <v>18</v>
+      </c>
+      <c r="AQ33" s="5">
+        <v>-94</v>
+      </c>
+    </row>
+    <row r="34" spans="1:43">
+      <c r="A34" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="T34" s="2">
+        <v>-43</v>
+      </c>
+      <c r="U34" s="2">
+        <v>-43</v>
+      </c>
+      <c r="V34" s="2">
+        <v>-66</v>
+      </c>
+      <c r="W34" s="2">
+        <v>-17</v>
+      </c>
+      <c r="X34" s="2">
+        <v>-25</v>
+      </c>
+      <c r="Y34" s="2">
+        <v>-60</v>
+      </c>
+      <c r="Z34" s="5">
+        <v>-43</v>
+      </c>
+      <c r="AA34" s="5">
+        <v>-25</v>
+      </c>
+      <c r="AB34" s="5">
+        <v>-16</v>
+      </c>
+      <c r="AC34" s="5">
+        <v>-81</v>
+      </c>
+      <c r="AD34" s="5">
+        <v>-13</v>
+      </c>
+      <c r="AE34" s="5">
+        <v>-31</v>
+      </c>
+      <c r="AF34" s="5">
+        <v>-60</v>
+      </c>
+      <c r="AG34" s="5">
+        <v>-88</v>
+      </c>
+      <c r="AH34" s="5">
+        <v>-62</v>
+      </c>
+      <c r="AI34" s="5">
+        <v>7</v>
+      </c>
+      <c r="AJ34" s="5">
+        <v>-44</v>
+      </c>
+      <c r="AK34" s="5">
+        <v>-27</v>
+      </c>
+      <c r="AL34" s="5">
+        <v>-64</v>
+      </c>
+      <c r="AM34" s="5">
+        <v>-54</v>
+      </c>
+      <c r="AN34" s="5">
+        <v>-25</v>
+      </c>
+      <c r="AO34" s="5">
+        <v>-34</v>
+      </c>
+      <c r="AP34" s="5">
+        <v>-48</v>
+      </c>
+      <c r="AQ34" s="5">
+        <v>-58</v>
+      </c>
+    </row>
+    <row r="35" spans="1:43">
+      <c r="A35" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="T35" s="2">
+        <v>-24</v>
+      </c>
+      <c r="U35" s="2">
+        <v>-14</v>
+      </c>
+      <c r="V35" s="2">
+        <v>-17</v>
+      </c>
+      <c r="W35" s="2">
+        <v>-28</v>
+      </c>
+      <c r="X35" s="2">
+        <v>-73</v>
+      </c>
+      <c r="Y35" s="2">
+        <v>-40</v>
+      </c>
+      <c r="Z35" s="5">
+        <v>-60</v>
+      </c>
+      <c r="AA35" s="5">
+        <v>-41</v>
+      </c>
+      <c r="AB35" s="5">
+        <v>-29</v>
+      </c>
+      <c r="AC35" s="5">
+        <v>-37</v>
+      </c>
+      <c r="AD35" s="5">
+        <v>-28</v>
+      </c>
+      <c r="AE35" s="5">
+        <v>-55</v>
+      </c>
+      <c r="AF35" s="5">
+        <v>-43</v>
+      </c>
+      <c r="AG35" s="5">
+        <v>-71</v>
+      </c>
+      <c r="AH35" s="5">
+        <v>-33</v>
+      </c>
+      <c r="AI35" s="5">
+        <v>-45</v>
+      </c>
+      <c r="AJ35" s="5">
+        <v>-34</v>
+      </c>
+      <c r="AK35" s="5">
+        <v>-53</v>
+      </c>
+      <c r="AL35" s="5">
+        <v>-33</v>
+      </c>
+      <c r="AM35" s="5">
+        <v>-16</v>
+      </c>
+      <c r="AN35" s="5">
+        <v>-18</v>
+      </c>
+      <c r="AO35" s="5">
+        <v>-47</v>
+      </c>
+      <c r="AP35" s="5">
+        <v>-34</v>
+      </c>
+      <c r="AQ35" s="5">
+        <v>-39</v>
+      </c>
+    </row>
+    <row r="36" spans="1:43">
+      <c r="A36" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="T36" s="2">
+        <v>5</v>
+      </c>
+      <c r="U36" s="2">
+        <v>-44</v>
+      </c>
+      <c r="V36" s="2">
+        <v>-56</v>
+      </c>
+      <c r="W36" s="2">
+        <v>-79</v>
+      </c>
+      <c r="X36" s="2">
+        <v>-60</v>
+      </c>
+      <c r="Y36" s="2">
+        <v>-66</v>
+      </c>
+      <c r="Z36" s="5">
+        <v>-70</v>
+      </c>
+      <c r="AA36" s="5">
+        <v>-41</v>
+      </c>
+      <c r="AB36" s="5">
+        <v>-45</v>
+      </c>
+      <c r="AC36" s="5">
+        <v>-96</v>
+      </c>
+      <c r="AD36" s="5">
+        <v>-46</v>
+      </c>
+      <c r="AE36" s="5">
+        <v>2</v>
+      </c>
+      <c r="AF36" s="5">
+        <v>-53</v>
+      </c>
+      <c r="AG36" s="5">
+        <v>-73</v>
+      </c>
+      <c r="AH36" s="5">
+        <v>-35</v>
+      </c>
+      <c r="AI36" s="5">
+        <v>-32</v>
+      </c>
+      <c r="AJ36" s="5">
+        <v>-62</v>
+      </c>
+      <c r="AK36" s="5">
+        <v>-22</v>
+      </c>
+      <c r="AL36" s="5">
+        <v>-50</v>
+      </c>
+      <c r="AM36" s="5">
+        <v>10</v>
+      </c>
+      <c r="AN36" s="5">
+        <v>19</v>
+      </c>
+      <c r="AO36" s="5">
+        <v>-16</v>
+      </c>
+      <c r="AP36" s="5">
+        <v>-54</v>
+      </c>
+      <c r="AQ36" s="5">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="37" spans="1:43">
+      <c r="A37" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="T37" s="2">
+        <v>-15</v>
+      </c>
+      <c r="U37" s="2">
+        <v>-13</v>
+      </c>
+      <c r="V37" s="2">
+        <v>-33</v>
+      </c>
+      <c r="W37" s="2">
+        <v>-37</v>
+      </c>
+      <c r="X37" s="2">
+        <v>-44</v>
+      </c>
+      <c r="Y37" s="2">
+        <v>-26</v>
+      </c>
+      <c r="Z37" s="5">
+        <v>-28</v>
+      </c>
+      <c r="AA37" s="5">
+        <v>-1</v>
+      </c>
+      <c r="AB37" s="5">
+        <v>-12</v>
+      </c>
+      <c r="AC37" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD37" s="5">
+        <v>-26</v>
+      </c>
+      <c r="AE37" s="5">
+        <v>-22</v>
+      </c>
+      <c r="AF37" s="5">
+        <v>-41</v>
+      </c>
+      <c r="AG37" s="5">
+        <v>-24</v>
+      </c>
+      <c r="AH37" s="5">
+        <v>1</v>
+      </c>
+      <c r="AI37" s="5">
+        <v>-4</v>
+      </c>
+      <c r="AJ37" s="5">
+        <v>10</v>
+      </c>
+      <c r="AK37" s="5">
+        <v>-15</v>
+      </c>
+      <c r="AL37" s="5">
+        <v>12</v>
+      </c>
+      <c r="AM37" s="5">
+        <v>2</v>
+      </c>
+      <c r="AN37" s="5">
+        <v>-3</v>
+      </c>
+      <c r="AO37" s="5">
         <v>14</v>
       </c>
-      <c r="AK6" s="17" t="s">
+      <c r="AP37" s="5">
+        <v>33</v>
+      </c>
+      <c r="AQ37" s="5">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="38" spans="1:43">
+      <c r="A38" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="T38" s="2">
+        <v>-64</v>
+      </c>
+      <c r="U38" s="2">
+        <v>-46</v>
+      </c>
+      <c r="V38" s="2">
+        <v>-43</v>
+      </c>
+      <c r="W38" s="2">
+        <v>-17</v>
+      </c>
+      <c r="X38" s="2">
+        <v>-104</v>
+      </c>
+      <c r="Y38" s="2">
+        <v>-14</v>
+      </c>
+      <c r="Z38" s="5">
+        <v>-47</v>
+      </c>
+      <c r="AA38" s="5">
+        <v>-13</v>
+      </c>
+      <c r="AB38" s="5">
+        <v>-39</v>
+      </c>
+      <c r="AC38" s="5">
+        <v>-31</v>
+      </c>
+      <c r="AD38" s="5">
+        <v>6</v>
+      </c>
+      <c r="AE38" s="5">
+        <v>-65</v>
+      </c>
+      <c r="AF38" s="5">
+        <v>-46</v>
+      </c>
+      <c r="AG38" s="5">
+        <v>-17</v>
+      </c>
+      <c r="AH38" s="5">
+        <v>-17</v>
+      </c>
+      <c r="AI38" s="5">
+        <v>-50</v>
+      </c>
+      <c r="AJ38" s="5">
+        <v>-22</v>
+      </c>
+      <c r="AK38" s="5">
+        <v>17</v>
+      </c>
+      <c r="AL38" s="5">
+        <v>-30</v>
+      </c>
+      <c r="AM38" s="5">
+        <v>-16</v>
+      </c>
+      <c r="AN38" s="5">
+        <v>-33</v>
+      </c>
+      <c r="AO38" s="5">
+        <v>-21</v>
+      </c>
+      <c r="AP38" s="5">
+        <v>-14</v>
+      </c>
+      <c r="AQ38" s="5">
+        <v>-30</v>
+      </c>
+    </row>
+    <row r="39" spans="1:43">
+      <c r="A39" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="T39" s="2">
+        <v>-33</v>
+      </c>
+      <c r="U39" s="2">
+        <v>5</v>
+      </c>
+      <c r="V39" s="2">
+        <v>-31</v>
+      </c>
+      <c r="W39" s="2">
+        <v>-86</v>
+      </c>
+      <c r="X39" s="2">
+        <v>-80</v>
+      </c>
+      <c r="Y39" s="2">
+        <v>-11</v>
+      </c>
+      <c r="Z39" s="5">
+        <v>-26</v>
+      </c>
+      <c r="AA39" s="5">
+        <v>21</v>
+      </c>
+      <c r="AB39" s="5">
+        <v>-39</v>
+      </c>
+      <c r="AC39" s="5">
         <v>15</v>
       </c>
-      <c r="AL6" s="43" t="s">
-[...2 lines deleted...]
-      <c r="AM6" s="43" t="s">
+      <c r="AD39" s="5">
+        <v>-26</v>
+      </c>
+      <c r="AE39" s="5">
+        <v>-23</v>
+      </c>
+      <c r="AF39" s="5">
+        <v>-28</v>
+      </c>
+      <c r="AG39" s="5">
+        <v>-52</v>
+      </c>
+      <c r="AH39" s="5">
+        <v>-32</v>
+      </c>
+      <c r="AI39" s="5">
+        <v>-12</v>
+      </c>
+      <c r="AJ39" s="5">
+        <v>-22</v>
+      </c>
+      <c r="AK39" s="5">
+        <v>-10</v>
+      </c>
+      <c r="AL39" s="5">
+        <v>-15</v>
+      </c>
+      <c r="AM39" s="5">
+        <v>-10</v>
+      </c>
+      <c r="AN39" s="5">
+        <v>8</v>
+      </c>
+      <c r="AO39" s="5">
+        <v>-5</v>
+      </c>
+      <c r="AP39" s="5">
+        <v>22</v>
+      </c>
+      <c r="AQ39" s="5">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="40" spans="1:43">
+      <c r="A40" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="T40" s="2">
+        <v>-75</v>
+      </c>
+      <c r="U40" s="2">
+        <v>-27</v>
+      </c>
+      <c r="V40" s="2">
+        <v>-113</v>
+      </c>
+      <c r="W40" s="2">
+        <v>-85</v>
+      </c>
+      <c r="X40" s="2">
+        <v>-85</v>
+      </c>
+      <c r="Y40" s="2">
+        <v>-83</v>
+      </c>
+      <c r="Z40" s="5">
+        <v>-104</v>
+      </c>
+      <c r="AA40" s="5">
+        <v>-32</v>
+      </c>
+      <c r="AB40" s="5">
+        <v>-78</v>
+      </c>
+      <c r="AC40" s="5">
+        <v>-92</v>
+      </c>
+      <c r="AD40" s="5">
+        <v>-68</v>
+      </c>
+      <c r="AE40" s="5">
+        <v>-74</v>
+      </c>
+      <c r="AF40" s="5">
+        <v>-99</v>
+      </c>
+      <c r="AG40" s="5">
+        <v>-60</v>
+      </c>
+      <c r="AH40" s="5">
+        <v>-94</v>
+      </c>
+      <c r="AI40" s="5">
+        <v>-52</v>
+      </c>
+      <c r="AJ40" s="5">
+        <v>-43</v>
+      </c>
+      <c r="AK40" s="5">
+        <v>-48</v>
+      </c>
+      <c r="AL40" s="5">
+        <v>-103</v>
+      </c>
+      <c r="AM40" s="5">
+        <v>-27</v>
+      </c>
+      <c r="AN40" s="5">
+        <v>-15</v>
+      </c>
+      <c r="AO40" s="5">
+        <v>30</v>
+      </c>
+      <c r="AP40" s="5">
+        <v>-31</v>
+      </c>
+      <c r="AQ40" s="5">
+        <v>-58</v>
+      </c>
+    </row>
+    <row r="41" spans="1:43">
+      <c r="A41" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="T41" s="2">
+        <v>-72</v>
+      </c>
+      <c r="U41" s="2">
+        <v>-48</v>
+      </c>
+      <c r="V41" s="2">
+        <v>-58</v>
+      </c>
+      <c r="W41" s="2">
+        <v>-82</v>
+      </c>
+      <c r="X41" s="2">
+        <v>-39</v>
+      </c>
+      <c r="Y41" s="2">
+        <v>-67</v>
+      </c>
+      <c r="Z41" s="5">
+        <v>-90</v>
+      </c>
+      <c r="AA41" s="5">
+        <v>-157</v>
+      </c>
+      <c r="AB41" s="5">
+        <v>-51</v>
+      </c>
+      <c r="AC41" s="5">
+        <v>-95</v>
+      </c>
+      <c r="AD41" s="5">
+        <v>-62</v>
+      </c>
+      <c r="AE41" s="5">
+        <v>-112</v>
+      </c>
+      <c r="AF41" s="5">
+        <v>-127</v>
+      </c>
+      <c r="AG41" s="5">
+        <v>-101</v>
+      </c>
+      <c r="AH41" s="5">
+        <v>-16</v>
+      </c>
+      <c r="AI41" s="5">
+        <v>-135</v>
+      </c>
+      <c r="AJ41" s="5">
+        <v>-31</v>
+      </c>
+      <c r="AK41" s="5">
+        <v>-39</v>
+      </c>
+      <c r="AL41" s="5">
+        <v>-9</v>
+      </c>
+      <c r="AM41" s="5">
+        <v>-47</v>
+      </c>
+      <c r="AN41" s="5">
+        <v>-4</v>
+      </c>
+      <c r="AO41" s="5">
+        <v>-52</v>
+      </c>
+      <c r="AP41" s="5">
+        <v>-15</v>
+      </c>
+      <c r="AQ41" s="5">
+        <v>-95</v>
+      </c>
+    </row>
+    <row r="42" spans="1:43">
+      <c r="A42" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="T42" s="2">
+        <v>-49</v>
+      </c>
+      <c r="U42" s="2">
+        <v>-35</v>
+      </c>
+      <c r="V42" s="2">
+        <v>-34</v>
+      </c>
+      <c r="W42" s="2">
+        <v>-78</v>
+      </c>
+      <c r="X42" s="2">
+        <v>-65</v>
+      </c>
+      <c r="Y42" s="2">
+        <v>-45</v>
+      </c>
+      <c r="Z42" s="2">
+        <v>-37</v>
+      </c>
+      <c r="AA42" s="5">
+        <v>-31</v>
+      </c>
+      <c r="AB42" s="5">
+        <v>-40</v>
+      </c>
+      <c r="AC42" s="5">
+        <v>-55</v>
+      </c>
+      <c r="AD42" s="5">
+        <v>-31</v>
+      </c>
+      <c r="AE42" s="5">
+        <v>-55</v>
+      </c>
+      <c r="AF42" s="5">
+        <v>-34</v>
+      </c>
+      <c r="AG42" s="5">
+        <v>-36</v>
+      </c>
+      <c r="AH42" s="5">
+        <v>-57</v>
+      </c>
+      <c r="AI42" s="5">
+        <v>-33</v>
+      </c>
+      <c r="AJ42" s="5">
+        <v>-19</v>
+      </c>
+      <c r="AK42" s="5">
+        <v>-36</v>
+      </c>
+      <c r="AL42" s="5">
+        <v>-33</v>
+      </c>
+      <c r="AM42" s="5">
+        <v>8</v>
+      </c>
+      <c r="AN42" s="5">
+        <v>-30</v>
+      </c>
+      <c r="AO42" s="5">
+        <v>-7</v>
+      </c>
+      <c r="AP42" s="5">
+        <v>-46</v>
+      </c>
+      <c r="AQ42" s="5">
+        <v>-21</v>
+      </c>
+    </row>
+    <row r="43" spans="1:43">
+      <c r="A43" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="B43" s="17"/>
+      <c r="C43" s="17"/>
+      <c r="D43" s="17"/>
+      <c r="E43" s="17"/>
+      <c r="F43" s="17"/>
+      <c r="G43" s="17"/>
+      <c r="H43" s="17"/>
+      <c r="I43" s="17"/>
+      <c r="J43" s="17"/>
+      <c r="K43" s="17"/>
+      <c r="L43" s="17"/>
+      <c r="M43" s="17"/>
+      <c r="N43" s="17"/>
+      <c r="O43" s="17"/>
+      <c r="P43" s="17"/>
+      <c r="Q43" s="17"/>
+      <c r="R43" s="17"/>
+      <c r="S43" s="17"/>
+      <c r="T43" s="3">
+        <v>-37</v>
+      </c>
+      <c r="U43" s="3">
+        <v>-20</v>
+      </c>
+      <c r="V43" s="3">
+        <v>-13</v>
+      </c>
+      <c r="W43" s="3">
+        <v>7</v>
+      </c>
+      <c r="X43" s="3">
+        <v>-17</v>
+      </c>
+      <c r="Y43" s="3">
+        <v>-29</v>
+      </c>
+      <c r="Z43" s="3">
+        <v>-28</v>
+      </c>
+      <c r="AA43" s="12">
+        <v>-15</v>
+      </c>
+      <c r="AB43" s="12">
+        <v>-18</v>
+      </c>
+      <c r="AC43" s="12">
+        <v>-27</v>
+      </c>
+      <c r="AD43" s="12">
+        <v>-12</v>
+      </c>
+      <c r="AE43" s="12">
+        <v>-17</v>
+      </c>
+      <c r="AF43" s="12">
+        <v>-28</v>
+      </c>
+      <c r="AG43" s="12">
+        <v>-26</v>
+      </c>
+      <c r="AH43" s="12">
+        <v>-19</v>
+      </c>
+      <c r="AI43" s="12">
+        <v>-11</v>
+      </c>
+      <c r="AJ43" s="12">
         <v>3</v>
       </c>
-      <c r="AN6" s="20" t="s">
-[...13 lines deleted...]
-      <c r="A7" s="68" t="s">
+      <c r="AK43" s="12">
+        <v>-23</v>
+      </c>
+      <c r="AL43" s="12">
+        <v>-48</v>
+      </c>
+      <c r="AM43" s="12">
         <v>10</v>
       </c>
-      <c r="B7" s="68"/>
-[...257 lines deleted...]
-      <c r="U10" s="11">
+      <c r="AN43" s="12">
+        <v>-30</v>
+      </c>
+      <c r="AO43" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="AP43" s="12">
         <v>-18</v>
       </c>
-      <c r="V10" s="11">
-[...314 lines deleted...]
-      <c r="AF13" s="15">
+      <c r="AQ43" s="12">
         <v>-42</v>
       </c>
-      <c r="AG13" s="15">
-[...2501 lines deleted...]
-      <c r="Z52" s="40"/>
     </row>
   </sheetData>
-  <mergeCells count="9">
-[...2 lines deleted...]
-    <mergeCell ref="A3:AQ3"/>
+  <mergeCells count="10">
+    <mergeCell ref="T29:AM29"/>
+    <mergeCell ref="T22:AM22"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:Y5"/>
+    <mergeCell ref="N5:S5"/>
+    <mergeCell ref="T7:AM7"/>
+    <mergeCell ref="Z3:AW3"/>
+    <mergeCell ref="AL5:AW5"/>
     <mergeCell ref="Z5:AK5"/>
-    <mergeCell ref="A7:AQ7"/>
-[...2986 lines deleted...]
-    <mergeCell ref="T9:AM9"/>
+    <mergeCell ref="T5:Y5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>Келгендер</vt:lpstr>
-      <vt:lpstr>Келгендер шілде 2024-2026</vt:lpstr>
-[...3 lines deleted...]
-      <vt:lpstr>Ішкі көші қон айырым 2024-2026 </vt:lpstr>
+      <vt:lpstr>Кеткендер </vt:lpstr>
+      <vt:lpstr>Ішкі көші қон айырым</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>