--- v4 (2026-08-06)
+++ v5 (2026-09-15)
@@ -9,62 +9,62 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\ДИСК Д\номенклатура по смк\эл.номенклатура 2026\14-26 Основные показатели (динамические ряды) по демографической и социальной статистике\көші-қон\месяц\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1EBF8335-231E-4BF1-8578-7FD884BBD564}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B96F91DD-AAD6-44AA-9315-CBAA01E0F486}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="0" windowWidth="14610" windowHeight="15585" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="12" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="13" r:id="rId2"/>
     <sheet name="Келгендер" sheetId="5" r:id="rId3"/>
     <sheet name="Кеткендер " sheetId="2" r:id="rId4"/>
     <sheet name="Ішкі көші қон айырым" sheetId="7" r:id="rId5"/>
   </sheets>
-  <calcPr calcId="114210"/>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="315" uniqueCount="77">
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
@@ -132,87 +132,78 @@
   <si>
     <t xml:space="preserve">мамыр </t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Шығыс Қазақстан облысы</t>
   </si>
   <si>
     <t>Марқакөл ауданы</t>
   </si>
   <si>
     <t>Үлкен Нарын ауданы</t>
   </si>
   <si>
     <t>Шығыс Қазақстан облысының ішкі көші-қонның айырымы</t>
   </si>
   <si>
     <t>Өскемен қ.ә.</t>
   </si>
   <si>
     <t>Риддер қ.ә.</t>
   </si>
   <si>
-    <t>G.Adilshinova@aspire.gov.kz</t>
-[...1 lines deleted...]
-  <si>
     <t>Электронды пошта</t>
   </si>
   <si>
     <t>+7 723 2 254705</t>
   </si>
   <si>
     <t>Телефон нөмірі:</t>
-  </si>
-[...1 lines deleted...]
-    <t>Адильшинова Гульшат Сагымбаевна</t>
   </si>
   <si>
     <t>Жауапты орындаушы</t>
   </si>
   <si>
     <t>Әлеуметтік және демографиялық статистика басқармасы</t>
   </si>
   <si>
     <t>Жауапты құрылымдық бөлімше</t>
   </si>
   <si>
     <t>Келесі жаңартылу күні</t>
   </si>
   <si>
     <t xml:space="preserve">Соңғы жаңартылу күні  </t>
   </si>
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=  </t>
   </si>
   <si>
     <t>Пайдалы сілтемелер</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=38&amp;year=2026&amp;name=10723&amp;period=quarter&amp;type=spreadsheets</t>
   </si>
   <si>
     <t>Байланысты басылымдар</t>
   </si>
   <si>
     <t>https://stat.gov.kz/upload/iblock/173/wl1yl7u2m0onwzkoj11wthws14vlrs8g.rar</t>
   </si>
   <si>
     <t>Әдіснамалық түсініктемелер</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>Классификаторлар</t>
   </si>
   <si>
     <t>Ескерту</t>
   </si>
   <si>
     <t>Халықтың көші-қоны статистикасы бойынша ағымдағы деректерді қалыптастыру үшін әкімшілік дереккөздер ұсынатын әкімшілік деректер және Статистикалық жұмыс жоспарынан тыс жүргізілетін ұлттық санақтардың дереккөздері пайдаланылады.</t>
   </si>
   <si>
     <t>Көрсеткіш көзі</t>
   </si>
@@ -255,58 +246,70 @@
   <si>
     <t>Статистикалық көрсеткіш коды</t>
   </si>
   <si>
     <t xml:space="preserve">Барлық ағындар бойынша  ішкі көші-қон </t>
   </si>
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>" -" құбылыс жоқ</t>
   </si>
   <si>
     <t>"0,0"  - елеусіз шама</t>
   </si>
   <si>
     <t>"х" - деректер құпиялы</t>
   </si>
   <si>
     <t>"…" - деректер жоқ</t>
   </si>
   <si>
     <t>Кейбір жағдайларда жиынтық пен шарттардың қосындысы арасындағы шамалы сәйкессіздіктер деректердің дөңгелектенуімен түсіндіріледі</t>
   </si>
   <si>
-    <t>© Қазақстан Республикасының Стратегиялық жоспарлау мен реформалау агенттігінің Ұлттық статистика бюросы</t>
+    <t>A.Bakhtiyarova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Бахтиярова Анара Мухаметалиевна</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/vko/spreadsheets/?industry=4482&amp;year=2026&amp;name=10706&amp;period=quarter&amp;type=spreadsheets</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="16">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
+  </numFmts>
+  <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
@@ -362,50 +365,56 @@
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
@@ -513,51 +522,51 @@
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -565,128 +574,141 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="12" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
-    <cellStyle name="Гиперссылка 2" xfId="4" xr:uid="{28C893EA-A25A-4F1D-BB4A-D36B0E898214}"/>
+    <cellStyle name="Гиперссылка 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="3" xr:uid="{54DC6F32-BCDC-47B5-9802-B9659A72B7DB}"/>
-[...1 lines deleted...]
-    <cellStyle name="Обычный_обл.уровень" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Обычный 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Обычный 2 2 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="Обычный_обл.уровень" xfId="1" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -947,427 +969,426 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=38&amp;year=2026&amp;name=10723&amp;period=quarter&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:G.Adilshinova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Bakhtiyarova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1A8AF4EB-421F-41D3-BDCE-1BB0134E3BD2}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:B21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A28" sqref="A28"/>
+      <selection activeCell="A25" sqref="A25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="53.42578125" customWidth="1"/>
     <col min="2" max="2" width="67.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:2">
-[...3 lines deleted...]
-      <c r="B2" s="35">
+    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A2" s="23" t="s">
+        <v>65</v>
+      </c>
+      <c r="B2" s="34">
         <v>613101</v>
       </c>
     </row>
-    <row r="3" spans="1:2">
-[...8 lines deleted...]
-      <c r="A4" s="24" t="s">
+    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A3" s="23" t="s">
+        <v>64</v>
+      </c>
+      <c r="B3" s="30" t="s">
         <v>66</v>
       </c>
-      <c r="B4" s="31" t="s">
-[...12 lines deleted...]
-      <c r="A6" s="24" t="s">
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A4" s="23" t="s">
         <v>63</v>
       </c>
-      <c r="B6" s="31" t="s">
+      <c r="B4" s="30" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="7" spans="1:2">
-      <c r="A7" s="24" t="s">
+    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A5" s="23" t="s">
         <v>61</v>
       </c>
-      <c r="B7" s="33" t="s">
+      <c r="B5" s="30" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A6" s="23" t="s">
         <v>60</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="24" t="s">
+      <c r="B6" s="30" t="s">
         <v>59</v>
       </c>
-      <c r="B8" s="34" t="s">
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A7" s="23" t="s">
         <v>58</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="24" t="s">
+      <c r="B7" s="32" t="s">
         <v>57</v>
       </c>
-      <c r="B9" s="33" t="s">
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A8" s="23" t="s">
         <v>56</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="24" t="s">
+      <c r="B8" s="33" t="s">
         <v>55</v>
       </c>
-      <c r="B10" s="32" t="s">
+    </row>
+    <row r="9" spans="1:2" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="A9" s="23" t="s">
         <v>54</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="24" t="s">
+      <c r="B9" s="32" t="s">
         <v>53</v>
       </c>
-      <c r="B11" s="31" t="s">
+    </row>
+    <row r="10" spans="1:2" ht="51" x14ac:dyDescent="0.25">
+      <c r="A10" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="B10" s="31" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A11" s="23" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" s="30" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="12" spans="1:2">
-[...11 lines deleted...]
-      <c r="B13" s="29" t="s">
+    <row r="12" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A12" s="23" t="s">
         <v>49</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="24" t="s">
+      <c r="B12" s="29" t="s">
         <v>48</v>
       </c>
-      <c r="B14" s="28" t="s">
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A13" s="23" t="s">
         <v>47</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="24" t="s">
+      <c r="B13" s="28" t="s">
         <v>46</v>
       </c>
-      <c r="B15" s="27" t="s">
+    </row>
+    <row r="14" spans="1:2" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="23" t="s">
         <v>45</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="24" t="s">
+      <c r="B14" s="27" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A15" s="23" t="s">
         <v>44</v>
       </c>
-      <c r="B16" s="25">
-[...4 lines deleted...]
-      <c r="A17" s="24" t="s">
+      <c r="B15" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="B17" s="25">
-[...4 lines deleted...]
-      <c r="A18" s="24" t="s">
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A16" s="23" t="s">
         <v>42</v>
       </c>
-      <c r="B18" s="26" t="s">
+      <c r="B16" s="24">
+        <v>46272</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A17" s="23" t="s">
         <v>41</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="24" t="s">
+      <c r="B17" s="24">
+        <v>46302</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A18" s="23" t="s">
         <v>40</v>
       </c>
-      <c r="B19" s="26" t="s">
+      <c r="B18" s="25" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="20" spans="1:2">
-      <c r="A20" s="24" t="s">
+    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A19" s="23" t="s">
         <v>38</v>
       </c>
-      <c r="B20" s="25" t="s">
+      <c r="B19" s="25" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" s="23" t="s">
         <v>37</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="24" t="s">
+      <c r="B20" s="24" t="s">
         <v>36</v>
       </c>
-      <c r="B21" s="23" t="s">
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A21" s="23" t="s">
         <v>35</v>
+      </c>
+      <c r="B21" s="36" t="s">
+        <v>73</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1" xr:uid="{815E7278-1520-4F84-988A-C6B1FAD5B956}"/>
-[...2 lines deleted...]
-    <hyperlink ref="B12" r:id="rId4" xr:uid="{B4784C49-0F30-4B50-823D-57E5E183E5FE}"/>
+    <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B12" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B21" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0995295E-4BB0-47A9-9820-A8FECBC9153E}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A5:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B30" sqref="B30"/>
+      <selection activeCell="B22" sqref="B22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="36"/>
-    <col min="2" max="2" width="136.28515625" style="36" customWidth="1"/>
+    <col min="1" max="1" width="9.140625" style="35"/>
+    <col min="2" max="2" width="136.28515625" style="53" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="2:2">
-      <c r="B5" s="36" t="s">
+    <row r="5" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B5" s="53" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B6" s="53" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B7" s="53" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B8" s="53" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="6" spans="2:2">
-      <c r="B6" s="36" t="s">
+    <row r="9" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B9" s="53" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="7" spans="2:2">
-      <c r="B7" s="36" t="s">
+    <row r="11" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B11" s="53" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="8" spans="2:2">
-[...10 lines deleted...]
-      <c r="B11" s="36" t="s">
+    <row r="14" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B14" s="53" t="s">
         <v>75</v>
-      </c>
-[...3 lines deleted...]
-        <v>76</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A3:BJ43"/>
   <sheetViews>
-    <sheetView topLeftCell="AI1" workbookViewId="0">
-      <selection activeCell="AQ8" sqref="AQ8:AQ43"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="AG3" sqref="AG3:AW3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20" style="4" customWidth="1"/>
     <col min="2" max="24" width="0" style="4" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="5.42578125" style="4" hidden="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:62" ht="16.149999999999999" customHeight="1">
+    <row r="3" spans="1:62" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AA3" s="19"/>
       <c r="AE3" s="19"/>
       <c r="AF3" s="19"/>
-      <c r="AG3" s="46" t="s">
+      <c r="AG3" s="48" t="s">
         <v>25</v>
       </c>
-      <c r="AH3" s="46"/>
-[...14 lines deleted...]
-      <c r="AW3" s="46"/>
+      <c r="AH3" s="48"/>
+      <c r="AI3" s="48"/>
+      <c r="AJ3" s="48"/>
+      <c r="AK3" s="48"/>
+      <c r="AL3" s="48"/>
+      <c r="AM3" s="48"/>
+      <c r="AN3" s="48"/>
+      <c r="AO3" s="48"/>
+      <c r="AP3" s="48"/>
+      <c r="AQ3" s="48"/>
+      <c r="AR3" s="48"/>
+      <c r="AS3" s="48"/>
+      <c r="AT3" s="48"/>
+      <c r="AU3" s="48"/>
+      <c r="AV3" s="48"/>
+      <c r="AW3" s="48"/>
       <c r="AX3" s="19"/>
       <c r="AY3" s="19"/>
       <c r="AZ3" s="19"/>
       <c r="BA3" s="19"/>
       <c r="BB3" s="19"/>
       <c r="BC3" s="19"/>
       <c r="BD3" s="19"/>
       <c r="BE3" s="19"/>
       <c r="BF3" s="19"/>
       <c r="BG3" s="19"/>
       <c r="BH3" s="19"/>
       <c r="BI3" s="19"/>
       <c r="BJ3" s="19"/>
     </row>
-    <row r="4" spans="1:62" s="1" customFormat="1" ht="13.15" customHeight="1">
+    <row r="4" spans="1:62" s="1" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="Y4" s="2"/>
       <c r="AK4" s="2"/>
       <c r="AW4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:62">
-[...1 lines deleted...]
-      <c r="B5" s="40">
+    <row r="5" spans="1:62" x14ac:dyDescent="0.2">
+      <c r="A5" s="49"/>
+      <c r="B5" s="51">
         <v>2021</v>
       </c>
-      <c r="C5" s="41"/>
-[...10 lines deleted...]
-      <c r="N5" s="40">
+      <c r="C5" s="52"/>
+      <c r="D5" s="52"/>
+      <c r="E5" s="52"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="52"/>
+      <c r="H5" s="52"/>
+      <c r="I5" s="52"/>
+      <c r="J5" s="52"/>
+      <c r="K5" s="52"/>
+      <c r="L5" s="52"/>
+      <c r="M5" s="52"/>
+      <c r="N5" s="51">
         <v>2022</v>
       </c>
-      <c r="O5" s="41"/>
-[...4 lines deleted...]
-      <c r="T5" s="37">
+      <c r="O5" s="52"/>
+      <c r="P5" s="52"/>
+      <c r="Q5" s="52"/>
+      <c r="R5" s="52"/>
+      <c r="S5" s="52"/>
+      <c r="T5" s="45">
         <v>2024</v>
       </c>
-      <c r="U5" s="37"/>
-[...4 lines deleted...]
-      <c r="Z5" s="43">
+      <c r="U5" s="45"/>
+      <c r="V5" s="45"/>
+      <c r="W5" s="45"/>
+      <c r="X5" s="45"/>
+      <c r="Y5" s="45"/>
+      <c r="Z5" s="44">
         <v>2025</v>
       </c>
-      <c r="AA5" s="37"/>
-[...10 lines deleted...]
-      <c r="AL5" s="43">
+      <c r="AA5" s="45"/>
+      <c r="AB5" s="45"/>
+      <c r="AC5" s="45"/>
+      <c r="AD5" s="45"/>
+      <c r="AE5" s="45"/>
+      <c r="AF5" s="45"/>
+      <c r="AG5" s="45"/>
+      <c r="AH5" s="45"/>
+      <c r="AI5" s="45"/>
+      <c r="AJ5" s="45"/>
+      <c r="AK5" s="46"/>
+      <c r="AL5" s="44">
         <v>2026</v>
       </c>
-      <c r="AM5" s="37"/>
-[...12 lines deleted...]
-      <c r="A6" s="39"/>
+      <c r="AM5" s="45"/>
+      <c r="AN5" s="45"/>
+      <c r="AO5" s="45"/>
+      <c r="AP5" s="45"/>
+      <c r="AQ5" s="45"/>
+      <c r="AR5" s="45"/>
+      <c r="AS5" s="45"/>
+      <c r="AT5" s="45"/>
+      <c r="AU5" s="45"/>
+      <c r="AV5" s="45"/>
+      <c r="AW5" s="46"/>
+    </row>
+    <row r="6" spans="1:62" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="50"/>
       <c r="B6" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="8" t="s">
         <v>7</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>8</v>
       </c>
       <c r="I6" s="7" t="s">
         <v>0</v>
       </c>
       <c r="J6" s="7" t="s">
@@ -1469,93 +1490,93 @@
       <c r="AP6" s="16" t="s">
         <v>27</v>
       </c>
       <c r="AQ6" s="16" t="s">
         <v>7</v>
       </c>
       <c r="AR6" s="16" t="s">
         <v>8</v>
       </c>
       <c r="AS6" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AT6" s="16" t="s">
         <v>1</v>
       </c>
       <c r="AU6" s="16" t="s">
         <v>13</v>
       </c>
       <c r="AV6" s="9" t="s">
         <v>14</v>
       </c>
       <c r="AW6" s="21" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="7" spans="1:62" ht="14.45" customHeight="1">
+    <row r="7" spans="1:62" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="20"/>
       <c r="C7" s="20"/>
       <c r="D7" s="20"/>
       <c r="E7" s="20"/>
       <c r="F7" s="20"/>
       <c r="G7" s="20"/>
       <c r="H7" s="20"/>
       <c r="I7" s="20"/>
       <c r="J7" s="20"/>
       <c r="K7" s="20"/>
       <c r="L7" s="20"/>
       <c r="M7" s="20"/>
       <c r="N7" s="20"/>
       <c r="O7" s="20"/>
       <c r="P7" s="20"/>
       <c r="Q7" s="20"/>
       <c r="R7" s="20"/>
       <c r="S7" s="20"/>
       <c r="T7" s="20"/>
       <c r="U7" s="20"/>
       <c r="V7" s="20"/>
       <c r="W7" s="20"/>
       <c r="X7" s="20"/>
       <c r="Y7" s="20"/>
-      <c r="Z7" s="45" t="s">
+      <c r="Z7" s="47" t="s">
         <v>10</v>
       </c>
-      <c r="AA7" s="45"/>
-[...13 lines deleted...]
-    <row r="8" spans="1:62">
+      <c r="AA7" s="47"/>
+      <c r="AB7" s="47"/>
+      <c r="AC7" s="47"/>
+      <c r="AD7" s="47"/>
+      <c r="AE7" s="47"/>
+      <c r="AF7" s="47"/>
+      <c r="AG7" s="47"/>
+      <c r="AH7" s="47"/>
+      <c r="AI7" s="47"/>
+      <c r="AJ7" s="47"/>
+      <c r="AK7" s="47"/>
+      <c r="AL7" s="47"/>
+      <c r="AM7" s="47"/>
+    </row>
+    <row r="8" spans="1:62" x14ac:dyDescent="0.2">
       <c r="A8" s="14" t="s">
         <v>29</v>
       </c>
       <c r="T8" s="6">
         <v>2406</v>
       </c>
       <c r="U8" s="6">
         <v>2233</v>
       </c>
       <c r="V8" s="6">
         <v>3213</v>
       </c>
       <c r="W8" s="6">
         <v>3406</v>
       </c>
       <c r="X8" s="6">
         <v>3014</v>
       </c>
       <c r="Y8" s="6">
         <v>2673</v>
       </c>
       <c r="Z8" s="5">
         <v>2995</v>
       </c>
       <c r="AA8" s="5">
@@ -1587,52 +1608,55 @@
       </c>
       <c r="AJ8" s="5">
         <v>2672</v>
       </c>
       <c r="AK8" s="5">
         <v>2309</v>
       </c>
       <c r="AL8" s="5">
         <v>2861</v>
       </c>
       <c r="AM8" s="5">
         <v>2835</v>
       </c>
       <c r="AN8" s="5">
         <v>3169</v>
       </c>
       <c r="AO8" s="5">
         <v>2718</v>
       </c>
       <c r="AP8" s="5">
         <v>2207</v>
       </c>
       <c r="AQ8" s="5">
         <v>2774</v>
       </c>
-    </row>
-    <row r="9" spans="1:62">
+      <c r="AR8" s="37">
+        <v>2481</v>
+      </c>
+    </row>
+    <row r="9" spans="1:62" x14ac:dyDescent="0.2">
       <c r="A9" s="22" t="s">
         <v>33</v>
       </c>
       <c r="T9" s="6">
         <v>1359</v>
       </c>
       <c r="U9" s="6">
         <v>1237</v>
       </c>
       <c r="V9" s="6">
         <v>1732</v>
       </c>
       <c r="W9" s="6">
         <v>1859</v>
       </c>
       <c r="X9" s="6">
         <v>1639</v>
       </c>
       <c r="Y9" s="6">
         <v>1452</v>
       </c>
       <c r="Z9" s="5">
         <v>1643</v>
       </c>
       <c r="AA9" s="5">
@@ -1664,52 +1688,55 @@
       </c>
       <c r="AJ9" s="5">
         <v>1315</v>
       </c>
       <c r="AK9" s="5">
         <v>1142</v>
       </c>
       <c r="AL9" s="5">
         <v>1426</v>
       </c>
       <c r="AM9" s="5">
         <v>1292</v>
       </c>
       <c r="AN9" s="5">
         <v>1464</v>
       </c>
       <c r="AO9" s="5">
         <v>1333</v>
       </c>
       <c r="AP9" s="5">
         <v>1070</v>
       </c>
       <c r="AQ9" s="5">
         <v>1504</v>
       </c>
-    </row>
-    <row r="10" spans="1:62">
+      <c r="AR9" s="37">
+        <v>1217</v>
+      </c>
+    </row>
+    <row r="10" spans="1:62" x14ac:dyDescent="0.2">
       <c r="A10" s="22" t="s">
         <v>34</v>
       </c>
       <c r="T10" s="6">
         <v>76</v>
       </c>
       <c r="U10" s="6">
         <v>112</v>
       </c>
       <c r="V10" s="6">
         <v>162</v>
       </c>
       <c r="W10" s="6">
         <v>124</v>
       </c>
       <c r="X10" s="6">
         <v>113</v>
       </c>
       <c r="Y10" s="6">
         <v>93</v>
       </c>
       <c r="Z10" s="5">
         <v>104</v>
       </c>
       <c r="AA10" s="5">
@@ -1741,52 +1768,55 @@
       </c>
       <c r="AJ10" s="5">
         <v>128</v>
       </c>
       <c r="AK10" s="5">
         <v>103</v>
       </c>
       <c r="AL10" s="5">
         <v>165</v>
       </c>
       <c r="AM10" s="5">
         <v>172</v>
       </c>
       <c r="AN10" s="5">
         <v>172</v>
       </c>
       <c r="AO10" s="5">
         <v>108</v>
       </c>
       <c r="AP10" s="5">
         <v>116</v>
       </c>
       <c r="AQ10" s="5">
         <v>103</v>
       </c>
-    </row>
-    <row r="11" spans="1:62">
+      <c r="AR10" s="37">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="11" spans="1:62" x14ac:dyDescent="0.2">
       <c r="A11" s="4" t="s">
         <v>16</v>
       </c>
       <c r="T11" s="6">
         <v>198</v>
       </c>
       <c r="U11" s="6">
         <v>175</v>
       </c>
       <c r="V11" s="6">
         <v>271</v>
       </c>
       <c r="W11" s="6">
         <v>287</v>
       </c>
       <c r="X11" s="6">
         <v>256</v>
       </c>
       <c r="Y11" s="6">
         <v>224</v>
       </c>
       <c r="Z11" s="5">
         <v>244</v>
       </c>
       <c r="AA11" s="5">
@@ -1818,52 +1848,55 @@
       </c>
       <c r="AJ11" s="5">
         <v>208</v>
       </c>
       <c r="AK11" s="5">
         <v>196</v>
       </c>
       <c r="AL11" s="5">
         <v>226</v>
       </c>
       <c r="AM11" s="5">
         <v>222</v>
       </c>
       <c r="AN11" s="5">
         <v>259</v>
       </c>
       <c r="AO11" s="5">
         <v>194</v>
       </c>
       <c r="AP11" s="5">
         <v>180</v>
       </c>
       <c r="AQ11" s="5">
         <v>202</v>
       </c>
-    </row>
-    <row r="12" spans="1:62">
+      <c r="AR11" s="37">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="12" spans="1:62" x14ac:dyDescent="0.2">
       <c r="A12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="T12" s="6">
         <v>114</v>
       </c>
       <c r="U12" s="6">
         <v>98</v>
       </c>
       <c r="V12" s="6">
         <v>122</v>
       </c>
       <c r="W12" s="6">
         <v>180</v>
       </c>
       <c r="X12" s="6">
         <v>145</v>
       </c>
       <c r="Y12" s="6">
         <v>162</v>
       </c>
       <c r="Z12" s="5">
         <v>163</v>
       </c>
       <c r="AA12" s="5">
@@ -1895,52 +1928,55 @@
       </c>
       <c r="AJ12" s="5">
         <v>171</v>
       </c>
       <c r="AK12" s="5">
         <v>133</v>
       </c>
       <c r="AL12" s="5">
         <v>149</v>
       </c>
       <c r="AM12" s="5">
         <v>169</v>
       </c>
       <c r="AN12" s="5">
         <v>207</v>
       </c>
       <c r="AO12" s="5">
         <v>180</v>
       </c>
       <c r="AP12" s="5">
         <v>123</v>
       </c>
       <c r="AQ12" s="5">
         <v>198</v>
       </c>
-    </row>
-    <row r="13" spans="1:62">
+      <c r="AR12" s="37">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="13" spans="1:62" x14ac:dyDescent="0.2">
       <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
       <c r="T13" s="6">
         <v>145</v>
       </c>
       <c r="U13" s="6">
         <v>104</v>
       </c>
       <c r="V13" s="6">
         <v>204</v>
       </c>
       <c r="W13" s="6">
         <v>221</v>
       </c>
       <c r="X13" s="6">
         <v>162</v>
       </c>
       <c r="Y13" s="6">
         <v>145</v>
       </c>
       <c r="Z13" s="5">
         <v>156</v>
       </c>
       <c r="AA13" s="5">
@@ -1972,52 +2008,55 @@
       </c>
       <c r="AJ13" s="5">
         <v>124</v>
       </c>
       <c r="AK13" s="5">
         <v>134</v>
       </c>
       <c r="AL13" s="5">
         <v>148</v>
       </c>
       <c r="AM13" s="5">
         <v>165</v>
       </c>
       <c r="AN13" s="5">
         <v>177</v>
       </c>
       <c r="AO13" s="5">
         <v>165</v>
       </c>
       <c r="AP13" s="5">
         <v>138</v>
       </c>
       <c r="AQ13" s="5">
         <v>152</v>
       </c>
-    </row>
-    <row r="14" spans="1:62">
+      <c r="AR13" s="37">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="14" spans="1:62" x14ac:dyDescent="0.2">
       <c r="A14" s="4" t="s">
         <v>19</v>
       </c>
       <c r="T14" s="6">
         <v>61</v>
       </c>
       <c r="U14" s="6">
         <v>54</v>
       </c>
       <c r="V14" s="6">
         <v>77</v>
       </c>
       <c r="W14" s="6">
         <v>62</v>
       </c>
       <c r="X14" s="6">
         <v>71</v>
       </c>
       <c r="Y14" s="6">
         <v>50</v>
       </c>
       <c r="Z14" s="5">
         <v>77</v>
       </c>
       <c r="AA14" s="5">
@@ -2049,52 +2088,55 @@
       </c>
       <c r="AJ14" s="5">
         <v>61</v>
       </c>
       <c r="AK14" s="5">
         <v>67</v>
       </c>
       <c r="AL14" s="5">
         <v>91</v>
       </c>
       <c r="AM14" s="5">
         <v>116</v>
       </c>
       <c r="AN14" s="5">
         <v>118</v>
       </c>
       <c r="AO14" s="5">
         <v>78</v>
       </c>
       <c r="AP14" s="5">
         <v>53</v>
       </c>
       <c r="AQ14" s="5">
         <v>72</v>
       </c>
-    </row>
-    <row r="15" spans="1:62">
+      <c r="AR14" s="37">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="15" spans="1:62" x14ac:dyDescent="0.2">
       <c r="A15" s="4" t="s">
         <v>20</v>
       </c>
       <c r="T15" s="6">
         <v>33</v>
       </c>
       <c r="U15" s="6">
         <v>35</v>
       </c>
       <c r="V15" s="6">
         <v>28</v>
       </c>
       <c r="W15" s="6">
         <v>48</v>
       </c>
       <c r="X15" s="6">
         <v>33</v>
       </c>
       <c r="Y15" s="6">
         <v>38</v>
       </c>
       <c r="Z15" s="5">
         <v>57</v>
       </c>
       <c r="AA15" s="5">
@@ -2126,52 +2168,55 @@
       </c>
       <c r="AJ15" s="5">
         <v>86</v>
       </c>
       <c r="AK15" s="5">
         <v>46</v>
       </c>
       <c r="AL15" s="5">
         <v>72</v>
       </c>
       <c r="AM15" s="5">
         <v>51</v>
       </c>
       <c r="AN15" s="5">
         <v>72</v>
       </c>
       <c r="AO15" s="5">
         <v>62</v>
       </c>
       <c r="AP15" s="5">
         <v>73</v>
       </c>
       <c r="AQ15" s="5">
         <v>39</v>
       </c>
-    </row>
-    <row r="16" spans="1:62">
+      <c r="AR15" s="37">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="16" spans="1:62" x14ac:dyDescent="0.2">
       <c r="A16" s="4" t="s">
         <v>30</v>
       </c>
       <c r="T16" s="6">
         <v>36</v>
       </c>
       <c r="U16" s="6">
         <v>26</v>
       </c>
       <c r="V16" s="6">
         <v>41</v>
       </c>
       <c r="W16" s="6">
         <v>58</v>
       </c>
       <c r="X16" s="6">
         <v>46</v>
       </c>
       <c r="Y16" s="6">
         <v>56</v>
       </c>
       <c r="Z16" s="5">
         <v>43</v>
       </c>
       <c r="AA16" s="5">
@@ -2203,52 +2248,55 @@
       </c>
       <c r="AJ16" s="5">
         <v>40</v>
       </c>
       <c r="AK16" s="5">
         <v>80</v>
       </c>
       <c r="AL16" s="5">
         <v>52</v>
       </c>
       <c r="AM16" s="5">
         <v>57</v>
       </c>
       <c r="AN16" s="5">
         <v>49</v>
       </c>
       <c r="AO16" s="5">
         <v>51</v>
       </c>
       <c r="AP16" s="5">
         <v>29</v>
       </c>
       <c r="AQ16" s="5">
         <v>42</v>
       </c>
-    </row>
-    <row r="17" spans="1:43">
+      <c r="AR16" s="37">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="17" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A17" s="4" t="s">
         <v>21</v>
       </c>
       <c r="T17" s="6">
         <v>33</v>
       </c>
       <c r="U17" s="6">
         <v>44</v>
       </c>
       <c r="V17" s="6">
         <v>55</v>
       </c>
       <c r="W17" s="6">
         <v>47</v>
       </c>
       <c r="X17" s="6">
         <v>52</v>
       </c>
       <c r="Y17" s="6">
         <v>54</v>
       </c>
       <c r="Z17" s="5">
         <v>67</v>
       </c>
       <c r="AA17" s="5">
@@ -2280,52 +2328,55 @@
       </c>
       <c r="AJ17" s="5">
         <v>48</v>
       </c>
       <c r="AK17" s="5">
         <v>45</v>
       </c>
       <c r="AL17" s="5">
         <v>52</v>
       </c>
       <c r="AM17" s="5">
         <v>50</v>
       </c>
       <c r="AN17" s="5">
         <v>77</v>
       </c>
       <c r="AO17" s="5">
         <v>55</v>
       </c>
       <c r="AP17" s="5">
         <v>73</v>
       </c>
       <c r="AQ17" s="5">
         <v>51</v>
       </c>
-    </row>
-    <row r="18" spans="1:43">
+      <c r="AR17" s="37">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="18" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A18" s="4" t="s">
         <v>22</v>
       </c>
       <c r="T18" s="6">
         <v>84</v>
       </c>
       <c r="U18" s="6">
         <v>82</v>
       </c>
       <c r="V18" s="6">
         <v>82</v>
       </c>
       <c r="W18" s="6">
         <v>95</v>
       </c>
       <c r="X18" s="6">
         <v>118</v>
       </c>
       <c r="Y18" s="6">
         <v>49</v>
       </c>
       <c r="Z18" s="5">
         <v>107</v>
       </c>
       <c r="AA18" s="5">
@@ -2357,52 +2408,55 @@
       </c>
       <c r="AJ18" s="5">
         <v>80</v>
       </c>
       <c r="AK18" s="5">
         <v>58</v>
       </c>
       <c r="AL18" s="5">
         <v>82</v>
       </c>
       <c r="AM18" s="5">
         <v>123</v>
       </c>
       <c r="AN18" s="5">
         <v>129</v>
       </c>
       <c r="AO18" s="5">
         <v>121</v>
       </c>
       <c r="AP18" s="5">
         <v>50</v>
       </c>
       <c r="AQ18" s="5">
         <v>64</v>
       </c>
-    </row>
-    <row r="19" spans="1:43">
+      <c r="AR18" s="37">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="19" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A19" s="4" t="s">
         <v>23</v>
       </c>
       <c r="T19" s="6">
         <v>144</v>
       </c>
       <c r="U19" s="6">
         <v>130</v>
       </c>
       <c r="V19" s="6">
         <v>219</v>
       </c>
       <c r="W19" s="6">
         <v>210</v>
       </c>
       <c r="X19" s="6">
         <v>212</v>
       </c>
       <c r="Y19" s="6">
         <v>186</v>
       </c>
       <c r="Z19" s="5">
         <v>168</v>
       </c>
       <c r="AA19" s="5">
@@ -2434,52 +2488,55 @@
       </c>
       <c r="AJ19" s="5">
         <v>162</v>
       </c>
       <c r="AK19" s="5">
         <v>143</v>
       </c>
       <c r="AL19" s="5">
         <v>227</v>
       </c>
       <c r="AM19" s="5">
         <v>201</v>
       </c>
       <c r="AN19" s="5">
         <v>258</v>
       </c>
       <c r="AO19" s="5">
         <v>192</v>
       </c>
       <c r="AP19" s="5">
         <v>155</v>
       </c>
       <c r="AQ19" s="5">
         <v>158</v>
       </c>
-    </row>
-    <row r="20" spans="1:43">
+      <c r="AR19" s="37">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="20" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A20" s="4" t="s">
         <v>31</v>
       </c>
       <c r="T20" s="6">
         <v>36</v>
       </c>
       <c r="U20" s="6">
         <v>36</v>
       </c>
       <c r="V20" s="6">
         <v>64</v>
       </c>
       <c r="W20" s="6">
         <v>43</v>
       </c>
       <c r="X20" s="6">
         <v>49</v>
       </c>
       <c r="Y20" s="6">
         <v>46</v>
       </c>
       <c r="Z20" s="5">
         <v>51</v>
       </c>
       <c r="AA20" s="5">
@@ -2511,52 +2568,55 @@
       </c>
       <c r="AJ20" s="5">
         <v>77</v>
       </c>
       <c r="AK20" s="5">
         <v>42</v>
       </c>
       <c r="AL20" s="5">
         <v>77</v>
       </c>
       <c r="AM20" s="5">
         <v>81</v>
       </c>
       <c r="AN20" s="5">
         <v>81</v>
       </c>
       <c r="AO20" s="5">
         <v>64</v>
       </c>
       <c r="AP20" s="5">
         <v>35</v>
       </c>
       <c r="AQ20" s="5">
         <v>71</v>
       </c>
-    </row>
-    <row r="21" spans="1:43">
+      <c r="AR20" s="37">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="21" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A21" s="4" t="s">
         <v>24</v>
       </c>
       <c r="T21" s="6">
         <v>87</v>
       </c>
       <c r="U21" s="6">
         <v>100</v>
       </c>
       <c r="V21" s="6">
         <v>156</v>
       </c>
       <c r="W21" s="6">
         <v>172</v>
       </c>
       <c r="X21" s="6">
         <v>118</v>
       </c>
       <c r="Y21" s="6">
         <v>118</v>
       </c>
       <c r="Z21" s="5">
         <v>115</v>
       </c>
       <c r="AA21" s="5">
@@ -2588,95 +2648,99 @@
       </c>
       <c r="AJ21" s="5">
         <v>172</v>
       </c>
       <c r="AK21" s="5">
         <v>120</v>
       </c>
       <c r="AL21" s="5">
         <v>94</v>
       </c>
       <c r="AM21" s="5">
         <v>136</v>
       </c>
       <c r="AN21" s="5">
         <v>106</v>
       </c>
       <c r="AO21" s="5">
         <v>115</v>
       </c>
       <c r="AP21" s="5">
         <v>112</v>
       </c>
       <c r="AQ21" s="5">
         <v>118</v>
       </c>
-    </row>
-    <row r="22" spans="1:43" ht="14.45" customHeight="1">
+      <c r="AR21" s="37">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="22" spans="1:44" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="14"/>
       <c r="C22" s="14"/>
       <c r="D22" s="14"/>
       <c r="E22" s="14"/>
       <c r="F22" s="14"/>
       <c r="G22" s="14"/>
       <c r="H22" s="14"/>
       <c r="I22" s="14"/>
       <c r="J22" s="14"/>
       <c r="K22" s="14"/>
       <c r="L22" s="14"/>
       <c r="M22" s="14"/>
       <c r="N22" s="14"/>
       <c r="O22" s="14"/>
       <c r="P22" s="14"/>
       <c r="Q22" s="14"/>
       <c r="R22" s="14"/>
       <c r="S22" s="14"/>
       <c r="T22" s="14"/>
       <c r="U22" s="14"/>
       <c r="V22" s="14"/>
       <c r="W22" s="14"/>
       <c r="X22" s="14"/>
       <c r="Y22" s="14"/>
-      <c r="Z22" s="42" t="s">
+      <c r="Z22" s="43" t="s">
         <v>12</v>
       </c>
-      <c r="AA22" s="42"/>
-[...11 lines deleted...]
-      <c r="AM22" s="42"/>
+      <c r="AA22" s="43"/>
+      <c r="AB22" s="43"/>
+      <c r="AC22" s="43"/>
+      <c r="AD22" s="43"/>
+      <c r="AE22" s="43"/>
+      <c r="AF22" s="43"/>
+      <c r="AG22" s="43"/>
+      <c r="AH22" s="43"/>
+      <c r="AI22" s="43"/>
+      <c r="AJ22" s="43"/>
+      <c r="AK22" s="43"/>
+      <c r="AL22" s="43"/>
+      <c r="AM22" s="43"/>
       <c r="AQ22" s="5"/>
-    </row>
-    <row r="23" spans="1:43">
+      <c r="AR22" s="38"/>
+    </row>
+    <row r="23" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A23" s="14" t="s">
         <v>29</v>
       </c>
       <c r="T23" s="6">
         <v>1533</v>
       </c>
       <c r="U23" s="6">
         <v>1413</v>
       </c>
       <c r="V23" s="6">
         <v>1974</v>
       </c>
       <c r="W23" s="6">
         <v>2122</v>
       </c>
       <c r="X23" s="6">
         <v>1879</v>
       </c>
       <c r="Y23" s="6">
         <v>1673</v>
       </c>
       <c r="Z23" s="5">
         <v>1866</v>
       </c>
       <c r="AA23" s="5">
@@ -2708,52 +2772,55 @@
       </c>
       <c r="AJ23" s="5">
         <v>1546</v>
       </c>
       <c r="AK23" s="5">
         <v>1353</v>
       </c>
       <c r="AL23" s="5">
         <v>1750</v>
       </c>
       <c r="AM23" s="5">
         <v>1593</v>
       </c>
       <c r="AN23" s="5">
         <v>1785</v>
       </c>
       <c r="AO23" s="5">
         <v>1573</v>
       </c>
       <c r="AP23" s="5">
         <v>1306</v>
       </c>
       <c r="AQ23" s="5">
         <v>1786</v>
       </c>
-    </row>
-    <row r="24" spans="1:43">
+      <c r="AR23" s="37">
+        <v>1469</v>
+      </c>
+    </row>
+    <row r="24" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A24" s="22" t="s">
         <v>33</v>
       </c>
       <c r="T24" s="6">
         <v>1236</v>
       </c>
       <c r="U24" s="6">
         <v>1099</v>
       </c>
       <c r="V24" s="6">
         <v>1554</v>
       </c>
       <c r="W24" s="6">
         <v>1695</v>
       </c>
       <c r="X24" s="6">
         <v>1509</v>
       </c>
       <c r="Y24" s="6">
         <v>1318</v>
       </c>
       <c r="Z24" s="5">
         <v>1506</v>
       </c>
       <c r="AA24" s="5">
@@ -2785,52 +2852,55 @@
       </c>
       <c r="AJ24" s="5">
         <v>1203</v>
       </c>
       <c r="AK24" s="5">
         <v>1007</v>
       </c>
       <c r="AL24" s="5">
         <v>1348</v>
       </c>
       <c r="AM24" s="5">
         <v>1170</v>
       </c>
       <c r="AN24" s="5">
         <v>1349</v>
       </c>
       <c r="AO24" s="5">
         <v>1226</v>
       </c>
       <c r="AP24" s="5">
         <v>974</v>
       </c>
       <c r="AQ24" s="5">
         <v>1406</v>
       </c>
-    </row>
-    <row r="25" spans="1:43">
+      <c r="AR24" s="37">
+        <v>1142</v>
+      </c>
+    </row>
+    <row r="25" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A25" s="22" t="s">
         <v>34</v>
       </c>
       <c r="T25" s="6">
         <v>72</v>
       </c>
       <c r="U25" s="6">
         <v>106</v>
       </c>
       <c r="V25" s="6">
         <v>155</v>
       </c>
       <c r="W25" s="6">
         <v>111</v>
       </c>
       <c r="X25" s="6">
         <v>103</v>
       </c>
       <c r="Y25" s="6">
         <v>89</v>
       </c>
       <c r="Z25" s="5">
         <v>95</v>
       </c>
       <c r="AA25" s="5">
@@ -2862,52 +2932,55 @@
       </c>
       <c r="AJ25" s="5">
         <v>106</v>
       </c>
       <c r="AK25" s="5">
         <v>97</v>
       </c>
       <c r="AL25" s="5">
         <v>158</v>
       </c>
       <c r="AM25" s="5">
         <v>165</v>
       </c>
       <c r="AN25" s="5">
         <v>157</v>
       </c>
       <c r="AO25" s="5">
         <v>93</v>
       </c>
       <c r="AP25" s="5">
         <v>106</v>
       </c>
       <c r="AQ25" s="5">
         <v>94</v>
       </c>
-    </row>
-    <row r="26" spans="1:43">
+      <c r="AR25" s="37">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="26" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A26" s="4" t="s">
         <v>17</v>
       </c>
       <c r="T26" s="6">
         <v>68</v>
       </c>
       <c r="U26" s="6">
         <v>83</v>
       </c>
       <c r="V26" s="6">
         <v>72</v>
       </c>
       <c r="W26" s="6">
         <v>96</v>
       </c>
       <c r="X26" s="6">
         <v>86</v>
       </c>
       <c r="Y26" s="6">
         <v>111</v>
       </c>
       <c r="Z26" s="5">
         <v>94</v>
       </c>
       <c r="AA26" s="5">
@@ -2939,52 +3012,55 @@
       </c>
       <c r="AJ26" s="5">
         <v>107</v>
       </c>
       <c r="AK26" s="5">
         <v>80</v>
       </c>
       <c r="AL26" s="5">
         <v>89</v>
       </c>
       <c r="AM26" s="5">
         <v>105</v>
       </c>
       <c r="AN26" s="5">
         <v>115</v>
       </c>
       <c r="AO26" s="5">
         <v>109</v>
       </c>
       <c r="AP26" s="5">
         <v>79</v>
       </c>
       <c r="AQ26" s="5">
         <v>121</v>
       </c>
-    </row>
-    <row r="27" spans="1:43">
+      <c r="AR26" s="37">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="27" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A27" s="4" t="s">
         <v>18</v>
       </c>
       <c r="T27" s="6">
         <v>108</v>
       </c>
       <c r="U27" s="6">
         <v>69</v>
       </c>
       <c r="V27" s="6">
         <v>125</v>
       </c>
       <c r="W27" s="6">
         <v>144</v>
       </c>
       <c r="X27" s="6">
         <v>122</v>
       </c>
       <c r="Y27" s="6">
         <v>94</v>
       </c>
       <c r="Z27" s="5">
         <v>114</v>
       </c>
       <c r="AA27" s="5">
@@ -3016,52 +3092,55 @@
       </c>
       <c r="AJ27" s="5">
         <v>75</v>
       </c>
       <c r="AK27" s="5">
         <v>108</v>
       </c>
       <c r="AL27" s="5">
         <v>95</v>
       </c>
       <c r="AM27" s="5">
         <v>98</v>
       </c>
       <c r="AN27" s="5">
         <v>106</v>
       </c>
       <c r="AO27" s="5">
         <v>102</v>
       </c>
       <c r="AP27" s="5">
         <v>90</v>
       </c>
       <c r="AQ27" s="5">
         <v>111</v>
       </c>
-    </row>
-    <row r="28" spans="1:43">
+      <c r="AR27" s="37">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="28" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A28" s="4" t="s">
         <v>24</v>
       </c>
       <c r="T28" s="6">
         <v>49</v>
       </c>
       <c r="U28" s="6">
         <v>56</v>
       </c>
       <c r="V28" s="6">
         <v>68</v>
       </c>
       <c r="W28" s="6">
         <v>76</v>
       </c>
       <c r="X28" s="6">
         <v>59</v>
       </c>
       <c r="Y28" s="6">
         <v>61</v>
       </c>
       <c r="Z28" s="5">
         <v>57</v>
       </c>
       <c r="AA28" s="5">
@@ -3093,95 +3172,98 @@
       </c>
       <c r="AJ28" s="5">
         <v>55</v>
       </c>
       <c r="AK28" s="5">
         <v>61</v>
       </c>
       <c r="AL28" s="5">
         <v>60</v>
       </c>
       <c r="AM28" s="5">
         <v>55</v>
       </c>
       <c r="AN28" s="5">
         <v>58</v>
       </c>
       <c r="AO28" s="5">
         <v>43</v>
       </c>
       <c r="AP28" s="5">
         <v>57</v>
       </c>
       <c r="AQ28" s="5">
         <v>54</v>
       </c>
-    </row>
-    <row r="29" spans="1:43" ht="14.45" customHeight="1">
+      <c r="AR28" s="37">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="29" spans="1:44" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="14"/>
       <c r="C29" s="14"/>
       <c r="D29" s="14"/>
       <c r="E29" s="14"/>
       <c r="F29" s="14"/>
       <c r="G29" s="14"/>
       <c r="H29" s="14"/>
       <c r="I29" s="14"/>
       <c r="J29" s="14"/>
       <c r="K29" s="14"/>
       <c r="L29" s="14"/>
       <c r="M29" s="14"/>
       <c r="N29" s="14"/>
       <c r="O29" s="14"/>
       <c r="P29" s="14"/>
       <c r="Q29" s="14"/>
       <c r="R29" s="14"/>
       <c r="S29" s="14"/>
       <c r="T29" s="14"/>
       <c r="U29" s="14"/>
       <c r="V29" s="14"/>
       <c r="W29" s="14"/>
       <c r="X29" s="14"/>
       <c r="Y29" s="14"/>
-      <c r="Z29" s="42" t="s">
+      <c r="Z29" s="43" t="s">
         <v>11</v>
       </c>
-      <c r="AA29" s="42"/>
-[...11 lines deleted...]
-      <c r="AM29" s="42"/>
+      <c r="AA29" s="43"/>
+      <c r="AB29" s="43"/>
+      <c r="AC29" s="43"/>
+      <c r="AD29" s="43"/>
+      <c r="AE29" s="43"/>
+      <c r="AF29" s="43"/>
+      <c r="AG29" s="43"/>
+      <c r="AH29" s="43"/>
+      <c r="AI29" s="43"/>
+      <c r="AJ29" s="43"/>
+      <c r="AK29" s="43"/>
+      <c r="AL29" s="43"/>
+      <c r="AM29" s="43"/>
       <c r="AQ29" s="5"/>
     </row>
-    <row r="30" spans="1:43">
+    <row r="30" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A30" s="14" t="s">
         <v>29</v>
       </c>
       <c r="T30" s="6">
         <v>873</v>
       </c>
       <c r="U30" s="6">
         <v>820</v>
       </c>
       <c r="V30" s="6">
         <v>1239</v>
       </c>
       <c r="W30" s="6">
         <v>1284</v>
       </c>
       <c r="X30" s="6">
         <v>1135</v>
       </c>
       <c r="Y30" s="6">
         <v>1000</v>
       </c>
       <c r="Z30" s="5">
         <v>1129</v>
       </c>
       <c r="AA30" s="5">
@@ -3213,52 +3295,55 @@
       </c>
       <c r="AJ30" s="5">
         <v>1126</v>
       </c>
       <c r="AK30" s="5">
         <v>956</v>
       </c>
       <c r="AL30" s="5">
         <v>1111</v>
       </c>
       <c r="AM30" s="5">
         <v>1242</v>
       </c>
       <c r="AN30" s="5">
         <v>1384</v>
       </c>
       <c r="AO30" s="5">
         <v>1145</v>
       </c>
       <c r="AP30" s="5">
         <v>901</v>
       </c>
       <c r="AQ30" s="5">
         <v>988</v>
       </c>
-    </row>
-    <row r="31" spans="1:43">
+      <c r="AR30" s="37">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="31" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A31" s="22" t="s">
         <v>33</v>
       </c>
       <c r="T31" s="6">
         <v>123</v>
       </c>
       <c r="U31" s="6">
         <v>138</v>
       </c>
       <c r="V31" s="6">
         <v>178</v>
       </c>
       <c r="W31" s="6">
         <v>164</v>
       </c>
       <c r="X31" s="6">
         <v>130</v>
       </c>
       <c r="Y31" s="6">
         <v>134</v>
       </c>
       <c r="Z31" s="5">
         <v>137</v>
       </c>
       <c r="AA31" s="5">
@@ -3290,52 +3375,55 @@
       </c>
       <c r="AJ31" s="5">
         <v>112</v>
       </c>
       <c r="AK31" s="5">
         <v>135</v>
       </c>
       <c r="AL31" s="5">
         <v>78</v>
       </c>
       <c r="AM31" s="5">
         <v>122</v>
       </c>
       <c r="AN31" s="5">
         <v>115</v>
       </c>
       <c r="AO31" s="5">
         <v>107</v>
       </c>
       <c r="AP31" s="5">
         <v>96</v>
       </c>
       <c r="AQ31" s="5">
         <v>98</v>
       </c>
-    </row>
-    <row r="32" spans="1:43">
+      <c r="AR31" s="37">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="32" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A32" s="22" t="s">
         <v>34</v>
       </c>
       <c r="T32" s="6">
         <v>4</v>
       </c>
       <c r="U32" s="6">
         <v>6</v>
       </c>
       <c r="V32" s="6">
         <v>7</v>
       </c>
       <c r="W32" s="6">
         <v>13</v>
       </c>
       <c r="X32" s="6">
         <v>10</v>
       </c>
       <c r="Y32" s="6">
         <v>4</v>
       </c>
       <c r="Z32" s="5">
         <v>9</v>
       </c>
       <c r="AA32" s="5">
@@ -3367,52 +3455,55 @@
       </c>
       <c r="AJ32" s="5">
         <v>22</v>
       </c>
       <c r="AK32" s="5">
         <v>6</v>
       </c>
       <c r="AL32" s="5">
         <v>7</v>
       </c>
       <c r="AM32" s="5">
         <v>7</v>
       </c>
       <c r="AN32" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AO32" s="5">
         <v>15</v>
       </c>
       <c r="AP32" s="5">
         <v>10</v>
       </c>
       <c r="AQ32" s="5">
         <v>9</v>
       </c>
-    </row>
-    <row r="33" spans="1:43">
+      <c r="AR32" s="37">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="33" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A33" s="4" t="s">
         <v>16</v>
       </c>
       <c r="T33" s="6">
         <v>198</v>
       </c>
       <c r="U33" s="6">
         <v>175</v>
       </c>
       <c r="V33" s="6">
         <v>271</v>
       </c>
       <c r="W33" s="6">
         <v>287</v>
       </c>
       <c r="X33" s="6">
         <v>256</v>
       </c>
       <c r="Y33" s="6">
         <v>224</v>
       </c>
       <c r="Z33" s="5">
         <v>244</v>
       </c>
       <c r="AA33" s="5">
@@ -3444,52 +3535,55 @@
       </c>
       <c r="AJ33" s="5">
         <v>208</v>
       </c>
       <c r="AK33" s="5">
         <v>196</v>
       </c>
       <c r="AL33" s="5">
         <v>226</v>
       </c>
       <c r="AM33" s="5">
         <v>222</v>
       </c>
       <c r="AN33" s="5">
         <v>259</v>
       </c>
       <c r="AO33" s="5">
         <v>194</v>
       </c>
       <c r="AP33" s="5">
         <v>180</v>
       </c>
       <c r="AQ33" s="5">
         <v>202</v>
       </c>
-    </row>
-    <row r="34" spans="1:43">
+      <c r="AR33" s="37">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="34" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A34" s="4" t="s">
         <v>17</v>
       </c>
       <c r="T34" s="6">
         <v>46</v>
       </c>
       <c r="U34" s="6">
         <v>15</v>
       </c>
       <c r="V34" s="6">
         <v>50</v>
       </c>
       <c r="W34" s="6">
         <v>84</v>
       </c>
       <c r="X34" s="6">
         <v>59</v>
       </c>
       <c r="Y34" s="6">
         <v>51</v>
       </c>
       <c r="Z34" s="5">
         <v>69</v>
       </c>
       <c r="AA34" s="5">
@@ -3521,52 +3615,55 @@
       </c>
       <c r="AJ34" s="5">
         <v>64</v>
       </c>
       <c r="AK34" s="5">
         <v>53</v>
       </c>
       <c r="AL34" s="5">
         <v>60</v>
       </c>
       <c r="AM34" s="5">
         <v>64</v>
       </c>
       <c r="AN34" s="5">
         <v>92</v>
       </c>
       <c r="AO34" s="5">
         <v>71</v>
       </c>
       <c r="AP34" s="5">
         <v>44</v>
       </c>
       <c r="AQ34" s="5">
         <v>77</v>
       </c>
-    </row>
-    <row r="35" spans="1:43">
+      <c r="AR34" s="37">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="35" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A35" s="4" t="s">
         <v>18</v>
       </c>
       <c r="T35" s="6">
         <v>37</v>
       </c>
       <c r="U35" s="6">
         <v>35</v>
       </c>
       <c r="V35" s="6">
         <v>79</v>
       </c>
       <c r="W35" s="6">
         <v>77</v>
       </c>
       <c r="X35" s="6">
         <v>40</v>
       </c>
       <c r="Y35" s="6">
         <v>51</v>
       </c>
       <c r="Z35" s="5">
         <v>42</v>
       </c>
       <c r="AA35" s="5">
@@ -3598,52 +3695,55 @@
       </c>
       <c r="AJ35" s="5">
         <v>49</v>
       </c>
       <c r="AK35" s="5">
         <v>26</v>
       </c>
       <c r="AL35" s="5">
         <v>53</v>
       </c>
       <c r="AM35" s="5">
         <v>67</v>
       </c>
       <c r="AN35" s="5">
         <v>71</v>
       </c>
       <c r="AO35" s="5">
         <v>63</v>
       </c>
       <c r="AP35" s="5">
         <v>48</v>
       </c>
       <c r="AQ35" s="5">
         <v>41</v>
       </c>
-    </row>
-    <row r="36" spans="1:43">
+      <c r="AR35" s="37">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="36" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A36" s="4" t="s">
         <v>19</v>
       </c>
       <c r="T36" s="6">
         <v>61</v>
       </c>
       <c r="U36" s="6">
         <v>54</v>
       </c>
       <c r="V36" s="6">
         <v>77</v>
       </c>
       <c r="W36" s="6">
         <v>62</v>
       </c>
       <c r="X36" s="6">
         <v>71</v>
       </c>
       <c r="Y36" s="6">
         <v>50</v>
       </c>
       <c r="Z36" s="5">
         <v>77</v>
       </c>
       <c r="AA36" s="5">
@@ -3675,52 +3775,55 @@
       </c>
       <c r="AJ36" s="5">
         <v>61</v>
       </c>
       <c r="AK36" s="5">
         <v>67</v>
       </c>
       <c r="AL36" s="5">
         <v>91</v>
       </c>
       <c r="AM36" s="5">
         <v>116</v>
       </c>
       <c r="AN36" s="5">
         <v>118</v>
       </c>
       <c r="AO36" s="5">
         <v>78</v>
       </c>
       <c r="AP36" s="5">
         <v>53</v>
       </c>
       <c r="AQ36" s="5">
         <v>72</v>
       </c>
-    </row>
-    <row r="37" spans="1:43">
+      <c r="AR36" s="37">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="37" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A37" s="4" t="s">
         <v>20</v>
       </c>
       <c r="T37" s="6">
         <v>33</v>
       </c>
       <c r="U37" s="6">
         <v>35</v>
       </c>
       <c r="V37" s="6">
         <v>28</v>
       </c>
       <c r="W37" s="6">
         <v>48</v>
       </c>
       <c r="X37" s="6">
         <v>33</v>
       </c>
       <c r="Y37" s="6">
         <v>38</v>
       </c>
       <c r="Z37" s="5">
         <v>57</v>
       </c>
       <c r="AA37" s="5">
@@ -3752,52 +3855,55 @@
       </c>
       <c r="AJ37" s="5">
         <v>86</v>
       </c>
       <c r="AK37" s="5">
         <v>46</v>
       </c>
       <c r="AL37" s="5">
         <v>72</v>
       </c>
       <c r="AM37" s="5">
         <v>51</v>
       </c>
       <c r="AN37" s="5">
         <v>72</v>
       </c>
       <c r="AO37" s="5">
         <v>62</v>
       </c>
       <c r="AP37" s="5">
         <v>73</v>
       </c>
       <c r="AQ37" s="5">
         <v>39</v>
       </c>
-    </row>
-    <row r="38" spans="1:43">
+      <c r="AR37" s="37">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="38" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A38" s="4" t="s">
         <v>30</v>
       </c>
       <c r="T38" s="6">
         <v>36</v>
       </c>
       <c r="U38" s="6">
         <v>26</v>
       </c>
       <c r="V38" s="6">
         <v>41</v>
       </c>
       <c r="W38" s="6">
         <v>58</v>
       </c>
       <c r="X38" s="6">
         <v>46</v>
       </c>
       <c r="Y38" s="6">
         <v>56</v>
       </c>
       <c r="Z38" s="5">
         <v>43</v>
       </c>
       <c r="AA38" s="5">
@@ -3829,52 +3935,55 @@
       </c>
       <c r="AJ38" s="5">
         <v>40</v>
       </c>
       <c r="AK38" s="5">
         <v>80</v>
       </c>
       <c r="AL38" s="5">
         <v>52</v>
       </c>
       <c r="AM38" s="5">
         <v>57</v>
       </c>
       <c r="AN38" s="5">
         <v>49</v>
       </c>
       <c r="AO38" s="5">
         <v>51</v>
       </c>
       <c r="AP38" s="5">
         <v>29</v>
       </c>
       <c r="AQ38" s="5">
         <v>42</v>
       </c>
-    </row>
-    <row r="39" spans="1:43">
+      <c r="AR38" s="37">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="39" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A39" s="4" t="s">
         <v>21</v>
       </c>
       <c r="T39" s="6">
         <v>33</v>
       </c>
       <c r="U39" s="6">
         <v>44</v>
       </c>
       <c r="V39" s="6">
         <v>55</v>
       </c>
       <c r="W39" s="6">
         <v>47</v>
       </c>
       <c r="X39" s="6">
         <v>52</v>
       </c>
       <c r="Y39" s="6">
         <v>54</v>
       </c>
       <c r="Z39" s="5">
         <v>67</v>
       </c>
       <c r="AA39" s="5">
@@ -3906,52 +4015,55 @@
       </c>
       <c r="AJ39" s="5">
         <v>48</v>
       </c>
       <c r="AK39" s="5">
         <v>45</v>
       </c>
       <c r="AL39" s="5">
         <v>52</v>
       </c>
       <c r="AM39" s="5">
         <v>50</v>
       </c>
       <c r="AN39" s="5">
         <v>77</v>
       </c>
       <c r="AO39" s="5">
         <v>55</v>
       </c>
       <c r="AP39" s="5">
         <v>73</v>
       </c>
       <c r="AQ39" s="5">
         <v>51</v>
       </c>
-    </row>
-    <row r="40" spans="1:43">
+      <c r="AR39" s="37">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="40" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A40" s="4" t="s">
         <v>22</v>
       </c>
       <c r="T40" s="6">
         <v>84</v>
       </c>
       <c r="U40" s="6">
         <v>82</v>
       </c>
       <c r="V40" s="6">
         <v>82</v>
       </c>
       <c r="W40" s="6">
         <v>95</v>
       </c>
       <c r="X40" s="6">
         <v>118</v>
       </c>
       <c r="Y40" s="6">
         <v>49</v>
       </c>
       <c r="Z40" s="5">
         <v>107</v>
       </c>
       <c r="AA40" s="5">
@@ -3983,52 +4095,55 @@
       </c>
       <c r="AJ40" s="5">
         <v>80</v>
       </c>
       <c r="AK40" s="5">
         <v>58</v>
       </c>
       <c r="AL40" s="5">
         <v>82</v>
       </c>
       <c r="AM40" s="5">
         <v>123</v>
       </c>
       <c r="AN40" s="5">
         <v>129</v>
       </c>
       <c r="AO40" s="5">
         <v>121</v>
       </c>
       <c r="AP40" s="5">
         <v>50</v>
       </c>
       <c r="AQ40" s="5">
         <v>64</v>
       </c>
-    </row>
-    <row r="41" spans="1:43">
+      <c r="AR40" s="37">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="41" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A41" s="4" t="s">
         <v>23</v>
       </c>
       <c r="T41" s="6">
         <v>144</v>
       </c>
       <c r="U41" s="6">
         <v>130</v>
       </c>
       <c r="V41" s="6">
         <v>219</v>
       </c>
       <c r="W41" s="6">
         <v>210</v>
       </c>
       <c r="X41" s="6">
         <v>212</v>
       </c>
       <c r="Y41" s="6">
         <v>186</v>
       </c>
       <c r="Z41" s="5">
         <v>168</v>
       </c>
       <c r="AA41" s="5">
@@ -4060,52 +4175,55 @@
       </c>
       <c r="AJ41" s="5">
         <v>162</v>
       </c>
       <c r="AK41" s="5">
         <v>143</v>
       </c>
       <c r="AL41" s="5">
         <v>227</v>
       </c>
       <c r="AM41" s="5">
         <v>201</v>
       </c>
       <c r="AN41" s="5">
         <v>258</v>
       </c>
       <c r="AO41" s="5">
         <v>192</v>
       </c>
       <c r="AP41" s="5">
         <v>155</v>
       </c>
       <c r="AQ41" s="5">
         <v>158</v>
       </c>
-    </row>
-    <row r="42" spans="1:43">
+      <c r="AR41" s="37">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="42" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A42" s="4" t="s">
         <v>31</v>
       </c>
       <c r="T42" s="6">
         <v>36</v>
       </c>
       <c r="U42" s="6">
         <v>36</v>
       </c>
       <c r="V42" s="6">
         <v>64</v>
       </c>
       <c r="W42" s="6">
         <v>43</v>
       </c>
       <c r="X42" s="6">
         <v>49</v>
       </c>
       <c r="Y42" s="6">
         <v>46</v>
       </c>
       <c r="Z42" s="5">
         <v>51</v>
       </c>
       <c r="AA42" s="5">
@@ -4137,52 +4255,55 @@
       </c>
       <c r="AJ42" s="5">
         <v>77</v>
       </c>
       <c r="AK42" s="5">
         <v>42</v>
       </c>
       <c r="AL42" s="5">
         <v>77</v>
       </c>
       <c r="AM42" s="5">
         <v>81</v>
       </c>
       <c r="AN42" s="5">
         <v>81</v>
       </c>
       <c r="AO42" s="5">
         <v>64</v>
       </c>
       <c r="AP42" s="5">
         <v>35</v>
       </c>
       <c r="AQ42" s="5">
         <v>71</v>
       </c>
-    </row>
-    <row r="43" spans="1:43">
+      <c r="AR42" s="37">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="43" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A43" s="17" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="17"/>
       <c r="C43" s="17"/>
       <c r="D43" s="17"/>
       <c r="E43" s="17"/>
       <c r="F43" s="17"/>
       <c r="G43" s="17"/>
       <c r="H43" s="17"/>
       <c r="I43" s="17"/>
       <c r="J43" s="17"/>
       <c r="K43" s="17"/>
       <c r="L43" s="17"/>
       <c r="M43" s="17"/>
       <c r="N43" s="17"/>
       <c r="O43" s="17"/>
       <c r="P43" s="17"/>
       <c r="Q43" s="17"/>
       <c r="R43" s="17"/>
       <c r="S43" s="17"/>
       <c r="T43" s="15">
         <v>38</v>
       </c>
       <c r="U43" s="15">
@@ -4232,232 +4353,235 @@
       </c>
       <c r="AJ43" s="12">
         <v>117</v>
       </c>
       <c r="AK43" s="12">
         <v>59</v>
       </c>
       <c r="AL43" s="12">
         <v>34</v>
       </c>
       <c r="AM43" s="12">
         <v>81</v>
       </c>
       <c r="AN43" s="12">
         <v>48</v>
       </c>
       <c r="AO43" s="12">
         <v>72</v>
       </c>
       <c r="AP43" s="12">
         <v>55</v>
       </c>
       <c r="AQ43" s="12">
         <v>64</v>
       </c>
+      <c r="AR43" s="39">
+        <v>52</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="T5:Y5"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:M5"/>
+    <mergeCell ref="N5:S5"/>
+    <mergeCell ref="Z22:AM22"/>
     <mergeCell ref="Z29:AM29"/>
     <mergeCell ref="AL5:AW5"/>
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="Z7:AM7"/>
     <mergeCell ref="AG3:AW3"/>
-    <mergeCell ref="T5:Y5"/>
-[...3 lines deleted...]
-    <mergeCell ref="Z22:AM22"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A3:BZ43"/>
   <sheetViews>
-    <sheetView topLeftCell="AM1" workbookViewId="0">
-      <selection activeCell="AW35" sqref="AW35"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="Z3" sqref="Z3:AW3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.140625" style="4" customWidth="1"/>
     <col min="2" max="19" width="0" style="4" hidden="1" customWidth="1"/>
     <col min="20" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:78" ht="14.45" customHeight="1">
-      <c r="Z3" s="46" t="s">
+    <row r="3" spans="1:78" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Z3" s="48" t="s">
         <v>26</v>
       </c>
-      <c r="AA3" s="46"/>
-[...21 lines deleted...]
-      <c r="AW3" s="46"/>
+      <c r="AA3" s="48"/>
+      <c r="AB3" s="48"/>
+      <c r="AC3" s="48"/>
+      <c r="AD3" s="48"/>
+      <c r="AE3" s="48"/>
+      <c r="AF3" s="48"/>
+      <c r="AG3" s="48"/>
+      <c r="AH3" s="48"/>
+      <c r="AI3" s="48"/>
+      <c r="AJ3" s="48"/>
+      <c r="AK3" s="48"/>
+      <c r="AL3" s="48"/>
+      <c r="AM3" s="48"/>
+      <c r="AN3" s="48"/>
+      <c r="AO3" s="48"/>
+      <c r="AP3" s="48"/>
+      <c r="AQ3" s="48"/>
+      <c r="AR3" s="48"/>
+      <c r="AS3" s="48"/>
+      <c r="AT3" s="48"/>
+      <c r="AU3" s="48"/>
+      <c r="AV3" s="48"/>
+      <c r="AW3" s="48"/>
       <c r="AX3" s="19"/>
       <c r="AY3" s="19"/>
       <c r="AZ3" s="19"/>
       <c r="BA3" s="19"/>
       <c r="BB3" s="19"/>
       <c r="BC3" s="19"/>
       <c r="BD3" s="19"/>
       <c r="BE3" s="19"/>
       <c r="BF3" s="19"/>
       <c r="BG3" s="19"/>
       <c r="BH3" s="19"/>
       <c r="BI3" s="19"/>
       <c r="BJ3" s="19"/>
       <c r="BK3" s="19"/>
       <c r="BL3" s="19"/>
       <c r="BM3" s="19"/>
       <c r="BN3" s="19"/>
       <c r="BO3" s="19"/>
       <c r="BP3" s="19"/>
       <c r="BQ3" s="19"/>
       <c r="BR3" s="19"/>
       <c r="BS3" s="19"/>
       <c r="BT3" s="19"/>
       <c r="BU3" s="19"/>
       <c r="BV3" s="19"/>
       <c r="BW3" s="19"/>
       <c r="BX3" s="19"/>
       <c r="BY3" s="19"/>
       <c r="BZ3" s="19"/>
     </row>
-    <row r="4" spans="1:78" s="1" customFormat="1" ht="16.899999999999999" customHeight="1">
+    <row r="4" spans="1:78" s="1" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="13"/>
       <c r="B4" s="13"/>
       <c r="C4" s="13"/>
       <c r="D4" s="13"/>
       <c r="E4" s="13"/>
       <c r="F4" s="13"/>
       <c r="G4" s="13"/>
       <c r="H4" s="13"/>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="13"/>
       <c r="L4" s="13"/>
       <c r="M4" s="13"/>
       <c r="N4" s="13"/>
       <c r="O4" s="13"/>
       <c r="P4" s="13"/>
       <c r="Q4" s="13"/>
       <c r="R4" s="13"/>
       <c r="S4" s="13"/>
       <c r="Y4" s="2"/>
       <c r="AK4" s="2"/>
       <c r="AW4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:78">
-[...1 lines deleted...]
-      <c r="B5" s="40">
+    <row r="5" spans="1:78" x14ac:dyDescent="0.2">
+      <c r="A5" s="49"/>
+      <c r="B5" s="51">
         <v>2021</v>
       </c>
-      <c r="C5" s="41"/>
-[...10 lines deleted...]
-      <c r="N5" s="40">
+      <c r="C5" s="52"/>
+      <c r="D5" s="52"/>
+      <c r="E5" s="52"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="52"/>
+      <c r="H5" s="52"/>
+      <c r="I5" s="52"/>
+      <c r="J5" s="52"/>
+      <c r="K5" s="52"/>
+      <c r="L5" s="52"/>
+      <c r="M5" s="52"/>
+      <c r="N5" s="51">
         <v>2022</v>
       </c>
-      <c r="O5" s="41"/>
-[...4 lines deleted...]
-      <c r="T5" s="37">
+      <c r="O5" s="52"/>
+      <c r="P5" s="52"/>
+      <c r="Q5" s="52"/>
+      <c r="R5" s="52"/>
+      <c r="S5" s="52"/>
+      <c r="T5" s="45">
         <v>2024</v>
       </c>
-      <c r="U5" s="37"/>
-[...4 lines deleted...]
-      <c r="Z5" s="43">
+      <c r="U5" s="45"/>
+      <c r="V5" s="45"/>
+      <c r="W5" s="45"/>
+      <c r="X5" s="45"/>
+      <c r="Y5" s="45"/>
+      <c r="Z5" s="44">
         <v>2025</v>
       </c>
-      <c r="AA5" s="37"/>
-[...10 lines deleted...]
-      <c r="AL5" s="43">
+      <c r="AA5" s="45"/>
+      <c r="AB5" s="45"/>
+      <c r="AC5" s="45"/>
+      <c r="AD5" s="45"/>
+      <c r="AE5" s="45"/>
+      <c r="AF5" s="45"/>
+      <c r="AG5" s="45"/>
+      <c r="AH5" s="45"/>
+      <c r="AI5" s="45"/>
+      <c r="AJ5" s="45"/>
+      <c r="AK5" s="46"/>
+      <c r="AL5" s="44">
         <v>2026</v>
       </c>
-      <c r="AM5" s="37"/>
-[...12 lines deleted...]
-      <c r="A6" s="39"/>
+      <c r="AM5" s="45"/>
+      <c r="AN5" s="45"/>
+      <c r="AO5" s="45"/>
+      <c r="AP5" s="45"/>
+      <c r="AQ5" s="45"/>
+      <c r="AR5" s="45"/>
+      <c r="AS5" s="45"/>
+      <c r="AT5" s="45"/>
+      <c r="AU5" s="45"/>
+      <c r="AV5" s="45"/>
+      <c r="AW5" s="46"/>
+    </row>
+    <row r="6" spans="1:78" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="50"/>
       <c r="B6" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="8" t="s">
         <v>7</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>8</v>
       </c>
       <c r="I6" s="7" t="s">
         <v>0</v>
       </c>
       <c r="J6" s="7" t="s">
@@ -4559,93 +4683,93 @@
       <c r="AP6" s="16" t="s">
         <v>27</v>
       </c>
       <c r="AQ6" s="16" t="s">
         <v>7</v>
       </c>
       <c r="AR6" s="16" t="s">
         <v>8</v>
       </c>
       <c r="AS6" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AT6" s="16" t="s">
         <v>1</v>
       </c>
       <c r="AU6" s="16" t="s">
         <v>13</v>
       </c>
       <c r="AV6" s="9" t="s">
         <v>14</v>
       </c>
       <c r="AW6" s="21" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="7" spans="1:78" ht="14.45" customHeight="1">
+    <row r="7" spans="1:78" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="20"/>
       <c r="C7" s="20"/>
       <c r="D7" s="20"/>
       <c r="E7" s="20"/>
       <c r="F7" s="20"/>
       <c r="G7" s="20"/>
       <c r="H7" s="20"/>
       <c r="I7" s="20"/>
       <c r="J7" s="20"/>
       <c r="K7" s="20"/>
       <c r="L7" s="20"/>
       <c r="M7" s="20"/>
       <c r="N7" s="20"/>
       <c r="O7" s="20"/>
       <c r="P7" s="20"/>
       <c r="Q7" s="20"/>
       <c r="R7" s="20"/>
       <c r="S7" s="20"/>
-      <c r="T7" s="45" t="s">
+      <c r="T7" s="47" t="s">
         <v>10</v>
       </c>
-      <c r="U7" s="45"/>
-[...19 lines deleted...]
-    <row r="8" spans="1:78">
+      <c r="U7" s="47"/>
+      <c r="V7" s="47"/>
+      <c r="W7" s="47"/>
+      <c r="X7" s="47"/>
+      <c r="Y7" s="47"/>
+      <c r="Z7" s="47"/>
+      <c r="AA7" s="47"/>
+      <c r="AB7" s="47"/>
+      <c r="AC7" s="47"/>
+      <c r="AD7" s="47"/>
+      <c r="AE7" s="47"/>
+      <c r="AF7" s="47"/>
+      <c r="AG7" s="47"/>
+      <c r="AH7" s="47"/>
+      <c r="AI7" s="47"/>
+      <c r="AJ7" s="47"/>
+      <c r="AK7" s="47"/>
+      <c r="AL7" s="47"/>
+      <c r="AM7" s="47"/>
+    </row>
+    <row r="8" spans="1:78" x14ac:dyDescent="0.2">
       <c r="A8" s="14" t="s">
         <v>29</v>
       </c>
       <c r="T8" s="6">
         <v>2706</v>
       </c>
       <c r="U8" s="6">
         <v>2521</v>
       </c>
       <c r="V8" s="6">
         <v>3608</v>
       </c>
       <c r="W8" s="6">
         <v>3651</v>
       </c>
       <c r="X8" s="6">
         <v>3443</v>
       </c>
       <c r="Y8" s="6">
         <v>2833</v>
       </c>
       <c r="Z8" s="5">
         <v>3325</v>
       </c>
       <c r="AA8" s="5">
@@ -4677,52 +4801,55 @@
       </c>
       <c r="AJ8" s="5">
         <v>2964</v>
       </c>
       <c r="AK8" s="5">
         <v>2642</v>
       </c>
       <c r="AL8" s="5">
         <v>3425</v>
       </c>
       <c r="AM8" s="5">
         <v>3237</v>
       </c>
       <c r="AN8" s="5">
         <v>3369</v>
       </c>
       <c r="AO8" s="5">
         <v>2863</v>
       </c>
       <c r="AP8" s="5">
         <v>2472</v>
       </c>
       <c r="AQ8" s="5">
         <v>3159</v>
       </c>
-    </row>
-    <row r="9" spans="1:78">
+      <c r="AR8" s="37">
+        <v>2815</v>
+      </c>
+    </row>
+    <row r="9" spans="1:78" x14ac:dyDescent="0.2">
       <c r="A9" s="22" t="s">
         <v>33</v>
       </c>
       <c r="T9" s="6">
         <v>1125</v>
       </c>
       <c r="U9" s="6">
         <v>1084</v>
       </c>
       <c r="V9" s="6">
         <v>1520</v>
       </c>
       <c r="W9" s="6">
         <v>1517</v>
       </c>
       <c r="X9" s="6">
         <v>1375</v>
       </c>
       <c r="Y9" s="6">
         <v>1110</v>
       </c>
       <c r="Z9" s="5">
         <v>1322</v>
       </c>
       <c r="AA9" s="5">
@@ -4754,52 +4881,55 @@
       </c>
       <c r="AJ9" s="5">
         <v>1263</v>
       </c>
       <c r="AK9" s="5">
         <v>1183</v>
       </c>
       <c r="AL9" s="5">
         <v>1502</v>
       </c>
       <c r="AM9" s="5">
         <v>1521</v>
       </c>
       <c r="AN9" s="5">
         <v>1515</v>
       </c>
       <c r="AO9" s="5">
         <v>1224</v>
       </c>
       <c r="AP9" s="5">
         <v>1107</v>
       </c>
       <c r="AQ9" s="5">
         <v>1389</v>
       </c>
-    </row>
-    <row r="10" spans="1:78">
+      <c r="AR9" s="37">
+        <v>1235</v>
+      </c>
+    </row>
+    <row r="10" spans="1:78" x14ac:dyDescent="0.2">
       <c r="A10" s="22" t="s">
         <v>34</v>
       </c>
       <c r="T10" s="6">
         <v>137</v>
       </c>
       <c r="U10" s="6">
         <v>143</v>
       </c>
       <c r="V10" s="6">
         <v>188</v>
       </c>
       <c r="W10" s="6">
         <v>115</v>
       </c>
       <c r="X10" s="6">
         <v>165</v>
       </c>
       <c r="Y10" s="6">
         <v>110</v>
       </c>
       <c r="Z10" s="5">
         <v>126</v>
       </c>
       <c r="AA10" s="5">
@@ -4831,52 +4961,55 @@
       </c>
       <c r="AJ10" s="5">
         <v>135</v>
       </c>
       <c r="AK10" s="5">
         <v>109</v>
       </c>
       <c r="AL10" s="5">
         <v>173</v>
       </c>
       <c r="AM10" s="5">
         <v>170</v>
       </c>
       <c r="AN10" s="5">
         <v>142</v>
       </c>
       <c r="AO10" s="5">
         <v>153</v>
       </c>
       <c r="AP10" s="5">
         <v>123</v>
       </c>
       <c r="AQ10" s="5">
         <v>134</v>
       </c>
-    </row>
-    <row r="11" spans="1:78">
+      <c r="AR10" s="37">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="11" spans="1:78" x14ac:dyDescent="0.2">
       <c r="A11" s="4" t="s">
         <v>16</v>
       </c>
       <c r="T11" s="6">
         <v>228</v>
       </c>
       <c r="U11" s="6">
         <v>204</v>
       </c>
       <c r="V11" s="6">
         <v>282</v>
       </c>
       <c r="W11" s="6">
         <v>324</v>
       </c>
       <c r="X11" s="6">
         <v>262</v>
       </c>
       <c r="Y11" s="6">
         <v>268</v>
       </c>
       <c r="Z11" s="5">
         <v>288</v>
       </c>
       <c r="AA11" s="5">
@@ -4908,52 +5041,55 @@
       </c>
       <c r="AJ11" s="5">
         <v>197</v>
       </c>
       <c r="AK11" s="5">
         <v>220</v>
       </c>
       <c r="AL11" s="5">
         <v>276</v>
       </c>
       <c r="AM11" s="5">
         <v>249</v>
       </c>
       <c r="AN11" s="5">
         <v>268</v>
       </c>
       <c r="AO11" s="5">
         <v>275</v>
       </c>
       <c r="AP11" s="5">
         <v>162</v>
       </c>
       <c r="AQ11" s="5">
         <v>296</v>
       </c>
-    </row>
-    <row r="12" spans="1:78">
+      <c r="AR11" s="37">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="12" spans="1:78" x14ac:dyDescent="0.2">
       <c r="A12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="T12" s="6">
         <v>165</v>
       </c>
       <c r="U12" s="6">
         <v>186</v>
       </c>
       <c r="V12" s="6">
         <v>259</v>
       </c>
       <c r="W12" s="6">
         <v>276</v>
       </c>
       <c r="X12" s="6">
         <v>209</v>
       </c>
       <c r="Y12" s="6">
         <v>242</v>
       </c>
       <c r="Z12" s="5">
         <v>246</v>
       </c>
       <c r="AA12" s="5">
@@ -4985,52 +5121,55 @@
       </c>
       <c r="AJ12" s="5">
         <v>235</v>
       </c>
       <c r="AK12" s="5">
         <v>180</v>
       </c>
       <c r="AL12" s="5">
         <v>269</v>
       </c>
       <c r="AM12" s="5">
         <v>237</v>
       </c>
       <c r="AN12" s="5">
         <v>251</v>
       </c>
       <c r="AO12" s="5">
         <v>198</v>
       </c>
       <c r="AP12" s="5">
         <v>177</v>
       </c>
       <c r="AQ12" s="5">
         <v>286</v>
       </c>
-    </row>
-    <row r="13" spans="1:78">
+      <c r="AR12" s="37">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="13" spans="1:78" x14ac:dyDescent="0.2">
       <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
       <c r="T13" s="6">
         <v>163</v>
       </c>
       <c r="U13" s="6">
         <v>168</v>
       </c>
       <c r="V13" s="6">
         <v>260</v>
       </c>
       <c r="W13" s="6">
         <v>229</v>
       </c>
       <c r="X13" s="6">
         <v>201</v>
       </c>
       <c r="Y13" s="6">
         <v>183</v>
       </c>
       <c r="Z13" s="5">
         <v>218</v>
       </c>
       <c r="AA13" s="5">
@@ -5062,52 +5201,55 @@
       </c>
       <c r="AJ13" s="5">
         <v>218</v>
       </c>
       <c r="AK13" s="5">
         <v>162</v>
       </c>
       <c r="AL13" s="5">
         <v>203</v>
       </c>
       <c r="AM13" s="5">
         <v>173</v>
       </c>
       <c r="AN13" s="5">
         <v>195</v>
       </c>
       <c r="AO13" s="5">
         <v>212</v>
       </c>
       <c r="AP13" s="5">
         <v>213</v>
       </c>
       <c r="AQ13" s="5">
         <v>180</v>
       </c>
-    </row>
-    <row r="14" spans="1:78">
+      <c r="AR13" s="37">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="14" spans="1:78" x14ac:dyDescent="0.2">
       <c r="A14" s="4" t="s">
         <v>19</v>
       </c>
       <c r="T14" s="6">
         <v>56</v>
       </c>
       <c r="U14" s="6">
         <v>98</v>
       </c>
       <c r="V14" s="6">
         <v>133</v>
       </c>
       <c r="W14" s="6">
         <v>141</v>
       </c>
       <c r="X14" s="6">
         <v>131</v>
       </c>
       <c r="Y14" s="6">
         <v>116</v>
       </c>
       <c r="Z14" s="5">
         <v>147</v>
       </c>
       <c r="AA14" s="5">
@@ -5139,52 +5281,55 @@
       </c>
       <c r="AJ14" s="5">
         <v>123</v>
       </c>
       <c r="AK14" s="5">
         <v>89</v>
       </c>
       <c r="AL14" s="5">
         <v>141</v>
       </c>
       <c r="AM14" s="5">
         <v>106</v>
       </c>
       <c r="AN14" s="5">
         <v>99</v>
       </c>
       <c r="AO14" s="5">
         <v>94</v>
       </c>
       <c r="AP14" s="5">
         <v>107</v>
       </c>
       <c r="AQ14" s="5">
         <v>67</v>
       </c>
-    </row>
-    <row r="15" spans="1:78">
+      <c r="AR14" s="37">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="15" spans="1:78" x14ac:dyDescent="0.2">
       <c r="A15" s="4" t="s">
         <v>20</v>
       </c>
       <c r="T15" s="6">
         <v>48</v>
       </c>
       <c r="U15" s="6">
         <v>48</v>
       </c>
       <c r="V15" s="6">
         <v>61</v>
       </c>
       <c r="W15" s="6">
         <v>85</v>
       </c>
       <c r="X15" s="6">
         <v>77</v>
       </c>
       <c r="Y15" s="6">
         <v>64</v>
       </c>
       <c r="Z15" s="5">
         <v>85</v>
       </c>
       <c r="AA15" s="5">
@@ -5216,52 +5361,55 @@
       </c>
       <c r="AJ15" s="5">
         <v>76</v>
       </c>
       <c r="AK15" s="5">
         <v>61</v>
       </c>
       <c r="AL15" s="5">
         <v>60</v>
       </c>
       <c r="AM15" s="5">
         <v>49</v>
       </c>
       <c r="AN15" s="5">
         <v>75</v>
       </c>
       <c r="AO15" s="5">
         <v>48</v>
       </c>
       <c r="AP15" s="5">
         <v>40</v>
       </c>
       <c r="AQ15" s="5">
         <v>42</v>
       </c>
-    </row>
-    <row r="16" spans="1:78">
+      <c r="AR15" s="37">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="16" spans="1:78" x14ac:dyDescent="0.2">
       <c r="A16" s="4" t="s">
         <v>30</v>
       </c>
       <c r="T16" s="6">
         <v>100</v>
       </c>
       <c r="U16" s="6">
         <v>72</v>
       </c>
       <c r="V16" s="6">
         <v>84</v>
       </c>
       <c r="W16" s="6">
         <v>75</v>
       </c>
       <c r="X16" s="6">
         <v>150</v>
       </c>
       <c r="Y16" s="6">
         <v>70</v>
       </c>
       <c r="Z16" s="5">
         <v>90</v>
       </c>
       <c r="AA16" s="5">
@@ -5293,52 +5441,55 @@
       </c>
       <c r="AJ16" s="5">
         <v>62</v>
       </c>
       <c r="AK16" s="5">
         <v>63</v>
       </c>
       <c r="AL16" s="5">
         <v>82</v>
       </c>
       <c r="AM16" s="5">
         <v>73</v>
       </c>
       <c r="AN16" s="5">
         <v>82</v>
       </c>
       <c r="AO16" s="5">
         <v>72</v>
       </c>
       <c r="AP16" s="5">
         <v>43</v>
       </c>
       <c r="AQ16" s="5">
         <v>72</v>
       </c>
-    </row>
-    <row r="17" spans="1:43">
+      <c r="AR16" s="37">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="17" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A17" s="4" t="s">
         <v>21</v>
       </c>
       <c r="T17" s="6">
         <v>66</v>
       </c>
       <c r="U17" s="6">
         <v>39</v>
       </c>
       <c r="V17" s="6">
         <v>86</v>
       </c>
       <c r="W17" s="6">
         <v>133</v>
       </c>
       <c r="X17" s="6">
         <v>132</v>
       </c>
       <c r="Y17" s="6">
         <v>65</v>
       </c>
       <c r="Z17" s="5">
         <v>93</v>
       </c>
       <c r="AA17" s="5">
@@ -5370,52 +5521,55 @@
       </c>
       <c r="AJ17" s="5">
         <v>70</v>
       </c>
       <c r="AK17" s="5">
         <v>55</v>
       </c>
       <c r="AL17" s="5">
         <v>67</v>
       </c>
       <c r="AM17" s="5">
         <v>60</v>
       </c>
       <c r="AN17" s="5">
         <v>69</v>
       </c>
       <c r="AO17" s="5">
         <v>60</v>
       </c>
       <c r="AP17" s="5">
         <v>51</v>
       </c>
       <c r="AQ17" s="5">
         <v>57</v>
       </c>
-    </row>
-    <row r="18" spans="1:43">
+      <c r="AR17" s="37">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="18" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A18" s="4" t="s">
         <v>22</v>
       </c>
       <c r="T18" s="6">
         <v>159</v>
       </c>
       <c r="U18" s="6">
         <v>109</v>
       </c>
       <c r="V18" s="6">
         <v>195</v>
       </c>
       <c r="W18" s="6">
         <v>180</v>
       </c>
       <c r="X18" s="6">
         <v>203</v>
       </c>
       <c r="Y18" s="6">
         <v>132</v>
       </c>
       <c r="Z18" s="5">
         <v>211</v>
       </c>
       <c r="AA18" s="5">
@@ -5447,52 +5601,55 @@
       </c>
       <c r="AJ18" s="5">
         <v>123</v>
       </c>
       <c r="AK18" s="5">
         <v>106</v>
       </c>
       <c r="AL18" s="5">
         <v>185</v>
       </c>
       <c r="AM18" s="5">
         <v>150</v>
       </c>
       <c r="AN18" s="5">
         <v>144</v>
       </c>
       <c r="AO18" s="5">
         <v>91</v>
       </c>
       <c r="AP18" s="5">
         <v>81</v>
       </c>
       <c r="AQ18" s="5">
         <v>122</v>
       </c>
-    </row>
-    <row r="19" spans="1:43">
+      <c r="AR18" s="37">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="19" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A19" s="4" t="s">
         <v>23</v>
       </c>
       <c r="T19" s="6">
         <v>216</v>
       </c>
       <c r="U19" s="6">
         <v>178</v>
       </c>
       <c r="V19" s="6">
         <v>277</v>
       </c>
       <c r="W19" s="6">
         <v>292</v>
       </c>
       <c r="X19" s="6">
         <v>251</v>
       </c>
       <c r="Y19" s="6">
         <v>253</v>
       </c>
       <c r="Z19" s="5">
         <v>258</v>
       </c>
       <c r="AA19" s="5">
@@ -5524,52 +5681,55 @@
       </c>
       <c r="AJ19" s="5">
         <v>193</v>
       </c>
       <c r="AK19" s="5">
         <v>182</v>
       </c>
       <c r="AL19" s="5">
         <v>236</v>
       </c>
       <c r="AM19" s="5">
         <v>248</v>
       </c>
       <c r="AN19" s="5">
         <v>262</v>
       </c>
       <c r="AO19" s="5">
         <v>244</v>
       </c>
       <c r="AP19" s="5">
         <v>170</v>
       </c>
       <c r="AQ19" s="5">
         <v>253</v>
       </c>
-    </row>
-    <row r="20" spans="1:43">
+      <c r="AR19" s="37">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="20" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A20" s="4" t="s">
         <v>31</v>
       </c>
       <c r="T20" s="6">
         <v>85</v>
       </c>
       <c r="U20" s="6">
         <v>71</v>
       </c>
       <c r="V20" s="6">
         <v>98</v>
       </c>
       <c r="W20" s="6">
         <v>121</v>
       </c>
       <c r="X20" s="6">
         <v>114</v>
       </c>
       <c r="Y20" s="6">
         <v>91</v>
       </c>
       <c r="Z20" s="5">
         <v>88</v>
       </c>
       <c r="AA20" s="5">
@@ -5601,52 +5761,55 @@
       </c>
       <c r="AJ20" s="5">
         <v>96</v>
       </c>
       <c r="AK20" s="5">
         <v>78</v>
       </c>
       <c r="AL20" s="5">
         <v>110</v>
       </c>
       <c r="AM20" s="5">
         <v>73</v>
       </c>
       <c r="AN20" s="5">
         <v>111</v>
       </c>
       <c r="AO20" s="5">
         <v>71</v>
       </c>
       <c r="AP20" s="5">
         <v>81</v>
       </c>
       <c r="AQ20" s="5">
         <v>92</v>
       </c>
-    </row>
-    <row r="21" spans="1:43">
+      <c r="AR20" s="37">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="21" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A21" s="4" t="s">
         <v>24</v>
       </c>
       <c r="T21" s="6">
         <v>158</v>
       </c>
       <c r="U21" s="6">
         <v>121</v>
       </c>
       <c r="V21" s="6">
         <v>165</v>
       </c>
       <c r="W21" s="6">
         <v>163</v>
       </c>
       <c r="X21" s="6">
         <v>173</v>
       </c>
       <c r="Y21" s="6">
         <v>129</v>
       </c>
       <c r="Z21" s="5">
         <v>153</v>
       </c>
       <c r="AA21" s="5">
@@ -5678,95 +5841,98 @@
       </c>
       <c r="AJ21" s="5">
         <v>173</v>
       </c>
       <c r="AK21" s="5">
         <v>154</v>
       </c>
       <c r="AL21" s="5">
         <v>121</v>
       </c>
       <c r="AM21" s="5">
         <v>128</v>
       </c>
       <c r="AN21" s="5">
         <v>156</v>
       </c>
       <c r="AO21" s="5">
         <v>121</v>
       </c>
       <c r="AP21" s="5">
         <v>117</v>
       </c>
       <c r="AQ21" s="5">
         <v>169</v>
       </c>
-    </row>
-    <row r="22" spans="1:43" ht="14.45" customHeight="1">
+      <c r="AR21" s="37">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="22" spans="1:44" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="14"/>
       <c r="C22" s="14"/>
       <c r="D22" s="14"/>
       <c r="E22" s="14"/>
       <c r="F22" s="14"/>
       <c r="G22" s="14"/>
       <c r="H22" s="14"/>
       <c r="I22" s="14"/>
       <c r="J22" s="14"/>
       <c r="K22" s="14"/>
       <c r="L22" s="14"/>
       <c r="M22" s="14"/>
       <c r="N22" s="14"/>
       <c r="O22" s="14"/>
       <c r="P22" s="14"/>
       <c r="Q22" s="14"/>
       <c r="R22" s="14"/>
       <c r="S22" s="14"/>
-      <c r="T22" s="42" t="s">
+      <c r="T22" s="43" t="s">
         <v>12</v>
       </c>
-      <c r="U22" s="42"/>
-[...17 lines deleted...]
-      <c r="AM22" s="42"/>
+      <c r="U22" s="43"/>
+      <c r="V22" s="43"/>
+      <c r="W22" s="43"/>
+      <c r="X22" s="43"/>
+      <c r="Y22" s="43"/>
+      <c r="Z22" s="43"/>
+      <c r="AA22" s="43"/>
+      <c r="AB22" s="43"/>
+      <c r="AC22" s="43"/>
+      <c r="AD22" s="43"/>
+      <c r="AE22" s="43"/>
+      <c r="AF22" s="43"/>
+      <c r="AG22" s="43"/>
+      <c r="AH22" s="43"/>
+      <c r="AI22" s="43"/>
+      <c r="AJ22" s="43"/>
+      <c r="AK22" s="43"/>
+      <c r="AL22" s="43"/>
+      <c r="AM22" s="43"/>
       <c r="AQ22" s="5"/>
     </row>
-    <row r="23" spans="1:43">
+    <row r="23" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A23" s="14" t="s">
         <v>29</v>
       </c>
       <c r="T23" s="6">
         <v>1389</v>
       </c>
       <c r="U23" s="6">
         <v>1418</v>
       </c>
       <c r="V23" s="6">
         <v>1890</v>
       </c>
       <c r="W23" s="6">
         <v>1839</v>
       </c>
       <c r="X23" s="6">
         <v>1674</v>
       </c>
       <c r="Y23" s="6">
         <v>1336</v>
       </c>
       <c r="Z23" s="5">
         <v>1593</v>
       </c>
       <c r="AA23" s="5">
@@ -5798,52 +5964,55 @@
       </c>
       <c r="AJ23" s="5">
         <v>1598</v>
       </c>
       <c r="AK23" s="5">
         <v>1428</v>
       </c>
       <c r="AL23" s="5">
         <v>1788</v>
       </c>
       <c r="AM23" s="5">
         <v>1806</v>
       </c>
       <c r="AN23" s="5">
         <v>1837</v>
       </c>
       <c r="AO23" s="5">
         <v>1474</v>
       </c>
       <c r="AP23" s="5">
         <v>1395</v>
       </c>
       <c r="AQ23" s="5">
         <v>1654</v>
       </c>
-    </row>
-    <row r="24" spans="1:43">
+      <c r="AR23" s="37">
+        <v>1513</v>
+      </c>
+    </row>
+    <row r="24" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A24" s="22" t="s">
         <v>33</v>
       </c>
       <c r="T24" s="6">
         <v>1000</v>
       </c>
       <c r="U24" s="6">
         <v>988</v>
       </c>
       <c r="V24" s="6">
         <v>1347</v>
       </c>
       <c r="W24" s="6">
         <v>1361</v>
       </c>
       <c r="X24" s="6">
         <v>1213</v>
       </c>
       <c r="Y24" s="6">
         <v>975</v>
       </c>
       <c r="Z24" s="5">
         <v>1162</v>
       </c>
       <c r="AA24" s="5">
@@ -5875,52 +6044,55 @@
       </c>
       <c r="AJ24" s="5">
         <v>1160</v>
       </c>
       <c r="AK24" s="5">
         <v>1080</v>
       </c>
       <c r="AL24" s="5">
         <v>1335</v>
       </c>
       <c r="AM24" s="5">
         <v>1385</v>
       </c>
       <c r="AN24" s="5">
         <v>1392</v>
       </c>
       <c r="AO24" s="5">
         <v>1096</v>
       </c>
       <c r="AP24" s="5">
         <v>1018</v>
       </c>
       <c r="AQ24" s="5">
         <v>1214</v>
       </c>
-    </row>
-    <row r="25" spans="1:43">
+      <c r="AR24" s="37">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="25" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A25" s="22" t="s">
         <v>34</v>
       </c>
       <c r="T25" s="6">
         <v>128</v>
       </c>
       <c r="U25" s="6">
         <v>126</v>
       </c>
       <c r="V25" s="6">
         <v>172</v>
       </c>
       <c r="W25" s="6">
         <v>105</v>
       </c>
       <c r="X25" s="6">
         <v>151</v>
       </c>
       <c r="Y25" s="6">
         <v>95</v>
       </c>
       <c r="Z25" s="5">
         <v>114</v>
       </c>
       <c r="AA25" s="5">
@@ -5952,52 +6124,55 @@
       </c>
       <c r="AJ25" s="5">
         <v>117</v>
       </c>
       <c r="AK25" s="5">
         <v>93</v>
       </c>
       <c r="AL25" s="5">
         <v>152</v>
       </c>
       <c r="AM25" s="5">
         <v>155</v>
       </c>
       <c r="AN25" s="5">
         <v>127</v>
       </c>
       <c r="AO25" s="5">
         <v>134</v>
       </c>
       <c r="AP25" s="5">
         <v>117</v>
       </c>
       <c r="AQ25" s="5">
         <v>126</v>
       </c>
-    </row>
-    <row r="26" spans="1:43">
+      <c r="AR25" s="37">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="26" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A26" s="4" t="s">
         <v>17</v>
       </c>
       <c r="T26" s="6">
         <v>76</v>
       </c>
       <c r="U26" s="6">
         <v>128</v>
       </c>
       <c r="V26" s="6">
         <v>143</v>
       </c>
       <c r="W26" s="6">
         <v>175</v>
       </c>
       <c r="X26" s="6">
         <v>125</v>
       </c>
       <c r="Y26" s="6">
         <v>131</v>
       </c>
       <c r="Z26" s="5">
         <v>134</v>
       </c>
       <c r="AA26" s="5">
@@ -6029,52 +6204,55 @@
       </c>
       <c r="AJ26" s="5">
         <v>127</v>
       </c>
       <c r="AK26" s="5">
         <v>100</v>
       </c>
       <c r="AL26" s="5">
         <v>145</v>
       </c>
       <c r="AM26" s="5">
         <v>119</v>
       </c>
       <c r="AN26" s="5">
         <v>134</v>
       </c>
       <c r="AO26" s="5">
         <v>93</v>
       </c>
       <c r="AP26" s="5">
         <v>85</v>
       </c>
       <c r="AQ26" s="5">
         <v>151</v>
       </c>
-    </row>
-    <row r="27" spans="1:43">
+      <c r="AR26" s="37">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="27" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A27" s="4" t="s">
         <v>18</v>
       </c>
       <c r="T27" s="6">
         <v>102</v>
       </c>
       <c r="U27" s="6">
         <v>119</v>
       </c>
       <c r="V27" s="6">
         <v>164</v>
       </c>
       <c r="W27" s="6">
         <v>124</v>
       </c>
       <c r="X27" s="6">
         <v>88</v>
       </c>
       <c r="Y27" s="6">
         <v>92</v>
       </c>
       <c r="Z27" s="5">
         <v>116</v>
       </c>
       <c r="AA27" s="5">
@@ -6106,52 +6284,55 @@
       </c>
       <c r="AJ27" s="5">
         <v>135</v>
       </c>
       <c r="AK27" s="5">
         <v>83</v>
       </c>
       <c r="AL27" s="5">
         <v>117</v>
       </c>
       <c r="AM27" s="5">
         <v>90</v>
       </c>
       <c r="AN27" s="5">
         <v>106</v>
       </c>
       <c r="AO27" s="5">
         <v>102</v>
       </c>
       <c r="AP27" s="5">
         <v>131</v>
       </c>
       <c r="AQ27" s="5">
         <v>100</v>
       </c>
-    </row>
-    <row r="28" spans="1:43">
+      <c r="AR27" s="37">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="28" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A28" s="4" t="s">
         <v>24</v>
       </c>
       <c r="T28" s="6">
         <v>83</v>
       </c>
       <c r="U28" s="6">
         <v>57</v>
       </c>
       <c r="V28" s="6">
         <v>64</v>
       </c>
       <c r="W28" s="6">
         <v>74</v>
       </c>
       <c r="X28" s="6">
         <v>97</v>
       </c>
       <c r="Y28" s="6">
         <v>43</v>
       </c>
       <c r="Z28" s="5">
         <v>67</v>
       </c>
       <c r="AA28" s="5">
@@ -6183,95 +6364,98 @@
       </c>
       <c r="AJ28" s="5">
         <v>59</v>
       </c>
       <c r="AK28" s="5">
         <v>72</v>
       </c>
       <c r="AL28" s="5">
         <v>39</v>
       </c>
       <c r="AM28" s="5">
         <v>57</v>
       </c>
       <c r="AN28" s="5">
         <v>78</v>
       </c>
       <c r="AO28" s="5">
         <v>49</v>
       </c>
       <c r="AP28" s="5">
         <v>44</v>
       </c>
       <c r="AQ28" s="5">
         <v>63</v>
       </c>
-    </row>
-    <row r="29" spans="1:43" ht="14.45" customHeight="1">
+      <c r="AR28" s="37">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="29" spans="1:44" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="14"/>
       <c r="C29" s="14"/>
       <c r="D29" s="14"/>
       <c r="E29" s="14"/>
       <c r="F29" s="14"/>
       <c r="G29" s="14"/>
       <c r="H29" s="14"/>
       <c r="I29" s="14"/>
       <c r="J29" s="14"/>
       <c r="K29" s="14"/>
       <c r="L29" s="14"/>
       <c r="M29" s="14"/>
       <c r="N29" s="14"/>
       <c r="O29" s="14"/>
       <c r="P29" s="14"/>
       <c r="Q29" s="14"/>
       <c r="R29" s="14"/>
       <c r="S29" s="14"/>
-      <c r="T29" s="42" t="s">
+      <c r="T29" s="43" t="s">
         <v>11</v>
       </c>
-      <c r="U29" s="42"/>
-[...17 lines deleted...]
-      <c r="AM29" s="42"/>
+      <c r="U29" s="43"/>
+      <c r="V29" s="43"/>
+      <c r="W29" s="43"/>
+      <c r="X29" s="43"/>
+      <c r="Y29" s="43"/>
+      <c r="Z29" s="43"/>
+      <c r="AA29" s="43"/>
+      <c r="AB29" s="43"/>
+      <c r="AC29" s="43"/>
+      <c r="AD29" s="43"/>
+      <c r="AE29" s="43"/>
+      <c r="AF29" s="43"/>
+      <c r="AG29" s="43"/>
+      <c r="AH29" s="43"/>
+      <c r="AI29" s="43"/>
+      <c r="AJ29" s="43"/>
+      <c r="AK29" s="43"/>
+      <c r="AL29" s="43"/>
+      <c r="AM29" s="43"/>
       <c r="AQ29" s="5"/>
     </row>
-    <row r="30" spans="1:43">
+    <row r="30" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A30" s="14" t="s">
         <v>29</v>
       </c>
       <c r="T30" s="6">
         <v>1317</v>
       </c>
       <c r="U30" s="6">
         <v>1103</v>
       </c>
       <c r="V30" s="6">
         <v>1718</v>
       </c>
       <c r="W30" s="6">
         <v>1812</v>
       </c>
       <c r="X30" s="6">
         <v>1769</v>
       </c>
       <c r="Y30" s="6">
         <v>1497</v>
       </c>
       <c r="Z30" s="5">
         <v>1732</v>
       </c>
       <c r="AA30" s="5">
@@ -6303,52 +6487,55 @@
       </c>
       <c r="AJ30" s="5">
         <v>1366</v>
       </c>
       <c r="AK30" s="5">
         <v>1214</v>
       </c>
       <c r="AL30" s="5">
         <v>1637</v>
       </c>
       <c r="AM30" s="5">
         <v>1431</v>
       </c>
       <c r="AN30" s="5">
         <v>1532</v>
       </c>
       <c r="AO30" s="5">
         <v>1389</v>
       </c>
       <c r="AP30" s="5">
         <v>1077</v>
       </c>
       <c r="AQ30" s="5">
         <v>1505</v>
       </c>
-    </row>
-    <row r="31" spans="1:43">
+      <c r="AR30" s="37">
+        <v>1302</v>
+      </c>
+    </row>
+    <row r="31" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A31" s="22" t="s">
         <v>33</v>
       </c>
       <c r="T31" s="6">
         <v>125</v>
       </c>
       <c r="U31" s="6">
         <v>96</v>
       </c>
       <c r="V31" s="6">
         <v>173</v>
       </c>
       <c r="W31" s="6">
         <v>156</v>
       </c>
       <c r="X31" s="6">
         <v>162</v>
       </c>
       <c r="Y31" s="6">
         <v>135</v>
       </c>
       <c r="Z31" s="5">
         <v>160</v>
       </c>
       <c r="AA31" s="5">
@@ -6380,52 +6567,55 @@
       </c>
       <c r="AJ31" s="5">
         <v>103</v>
       </c>
       <c r="AK31" s="5">
         <v>103</v>
       </c>
       <c r="AL31" s="5">
         <v>167</v>
       </c>
       <c r="AM31" s="5">
         <v>136</v>
       </c>
       <c r="AN31" s="5">
         <v>123</v>
       </c>
       <c r="AO31" s="5">
         <v>128</v>
       </c>
       <c r="AP31" s="5">
         <v>89</v>
       </c>
       <c r="AQ31" s="5">
         <v>175</v>
       </c>
-    </row>
-    <row r="32" spans="1:43">
+      <c r="AR31" s="37">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="32" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A32" s="22" t="s">
         <v>34</v>
       </c>
       <c r="T32" s="6">
         <v>9</v>
       </c>
       <c r="U32" s="6">
         <v>17</v>
       </c>
       <c r="V32" s="6">
         <v>16</v>
       </c>
       <c r="W32" s="6">
         <v>10</v>
       </c>
       <c r="X32" s="6">
         <v>14</v>
       </c>
       <c r="Y32" s="6">
         <v>15</v>
       </c>
       <c r="Z32" s="5">
         <v>12</v>
       </c>
       <c r="AA32" s="5">
@@ -6457,52 +6647,55 @@
       </c>
       <c r="AJ32" s="5">
         <v>18</v>
       </c>
       <c r="AK32" s="5">
         <v>16</v>
       </c>
       <c r="AL32" s="5">
         <v>21</v>
       </c>
       <c r="AM32" s="5">
         <v>15</v>
       </c>
       <c r="AN32" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AO32" s="5">
         <v>19</v>
       </c>
       <c r="AP32" s="5">
         <v>6</v>
       </c>
       <c r="AQ32" s="5">
         <v>8</v>
       </c>
-    </row>
-    <row r="33" spans="1:43">
+      <c r="AR32" s="37">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="33" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A33" s="4" t="s">
         <v>16</v>
       </c>
       <c r="T33" s="6">
         <v>228</v>
       </c>
       <c r="U33" s="6">
         <v>204</v>
       </c>
       <c r="V33" s="6">
         <v>282</v>
       </c>
       <c r="W33" s="6">
         <v>324</v>
       </c>
       <c r="X33" s="6">
         <v>262</v>
       </c>
       <c r="Y33" s="6">
         <v>268</v>
       </c>
       <c r="Z33" s="5">
         <v>288</v>
       </c>
       <c r="AA33" s="5">
@@ -6534,52 +6727,55 @@
       </c>
       <c r="AJ33" s="5">
         <v>197</v>
       </c>
       <c r="AK33" s="5">
         <v>220</v>
       </c>
       <c r="AL33" s="5">
         <v>276</v>
       </c>
       <c r="AM33" s="5">
         <v>249</v>
       </c>
       <c r="AN33" s="5">
         <v>268</v>
       </c>
       <c r="AO33" s="5">
         <v>275</v>
       </c>
       <c r="AP33" s="5">
         <v>162</v>
       </c>
       <c r="AQ33" s="5">
         <v>296</v>
       </c>
-    </row>
-    <row r="34" spans="1:43">
+      <c r="AR33" s="37">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="34" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A34" s="4" t="s">
         <v>17</v>
       </c>
       <c r="T34" s="6">
         <v>89</v>
       </c>
       <c r="U34" s="6">
         <v>58</v>
       </c>
       <c r="V34" s="6">
         <v>116</v>
       </c>
       <c r="W34" s="6">
         <v>101</v>
       </c>
       <c r="X34" s="6">
         <v>84</v>
       </c>
       <c r="Y34" s="6">
         <v>111</v>
       </c>
       <c r="Z34" s="5">
         <v>112</v>
       </c>
       <c r="AA34" s="5">
@@ -6611,52 +6807,55 @@
       </c>
       <c r="AJ34" s="5">
         <v>108</v>
       </c>
       <c r="AK34" s="5">
         <v>80</v>
       </c>
       <c r="AL34" s="5">
         <v>124</v>
       </c>
       <c r="AM34" s="5">
         <v>118</v>
       </c>
       <c r="AN34" s="5">
         <v>117</v>
       </c>
       <c r="AO34" s="5">
         <v>105</v>
       </c>
       <c r="AP34" s="5">
         <v>92</v>
       </c>
       <c r="AQ34" s="5">
         <v>135</v>
       </c>
-    </row>
-    <row r="35" spans="1:43">
+      <c r="AR34" s="37">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="35" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A35" s="4" t="s">
         <v>18</v>
       </c>
       <c r="T35" s="6">
         <v>61</v>
       </c>
       <c r="U35" s="6">
         <v>49</v>
       </c>
       <c r="V35" s="6">
         <v>96</v>
       </c>
       <c r="W35" s="6">
         <v>105</v>
       </c>
       <c r="X35" s="6">
         <v>113</v>
       </c>
       <c r="Y35" s="6">
         <v>91</v>
       </c>
       <c r="Z35" s="5">
         <v>102</v>
       </c>
       <c r="AA35" s="5">
@@ -6688,52 +6887,55 @@
       </c>
       <c r="AJ35" s="5">
         <v>83</v>
       </c>
       <c r="AK35" s="5">
         <v>79</v>
       </c>
       <c r="AL35" s="5">
         <v>86</v>
       </c>
       <c r="AM35" s="5">
         <v>83</v>
       </c>
       <c r="AN35" s="5">
         <v>89</v>
       </c>
       <c r="AO35" s="5">
         <v>110</v>
       </c>
       <c r="AP35" s="5">
         <v>82</v>
       </c>
       <c r="AQ35" s="5">
         <v>80</v>
       </c>
-    </row>
-    <row r="36" spans="1:43">
+      <c r="AR35" s="37">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="36" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A36" s="4" t="s">
         <v>19</v>
       </c>
       <c r="T36" s="6">
         <v>56</v>
       </c>
       <c r="U36" s="6">
         <v>98</v>
       </c>
       <c r="V36" s="6">
         <v>133</v>
       </c>
       <c r="W36" s="6">
         <v>141</v>
       </c>
       <c r="X36" s="6">
         <v>131</v>
       </c>
       <c r="Y36" s="6">
         <v>116</v>
       </c>
       <c r="Z36" s="5">
         <v>147</v>
       </c>
       <c r="AA36" s="5">
@@ -6765,52 +6967,55 @@
       </c>
       <c r="AJ36" s="5">
         <v>123</v>
       </c>
       <c r="AK36" s="5">
         <v>89</v>
       </c>
       <c r="AL36" s="5">
         <v>141</v>
       </c>
       <c r="AM36" s="5">
         <v>106</v>
       </c>
       <c r="AN36" s="5">
         <v>99</v>
       </c>
       <c r="AO36" s="5">
         <v>94</v>
       </c>
       <c r="AP36" s="5">
         <v>107</v>
       </c>
       <c r="AQ36" s="5">
         <v>67</v>
       </c>
-    </row>
-    <row r="37" spans="1:43">
+      <c r="AR36" s="37">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="37" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A37" s="4" t="s">
         <v>20</v>
       </c>
       <c r="T37" s="6">
         <v>48</v>
       </c>
       <c r="U37" s="6">
         <v>48</v>
       </c>
       <c r="V37" s="6">
         <v>61</v>
       </c>
       <c r="W37" s="6">
         <v>85</v>
       </c>
       <c r="X37" s="6">
         <v>77</v>
       </c>
       <c r="Y37" s="6">
         <v>64</v>
       </c>
       <c r="Z37" s="5">
         <v>85</v>
       </c>
       <c r="AA37" s="5">
@@ -6842,52 +7047,55 @@
       </c>
       <c r="AJ37" s="5">
         <v>76</v>
       </c>
       <c r="AK37" s="5">
         <v>61</v>
       </c>
       <c r="AL37" s="5">
         <v>60</v>
       </c>
       <c r="AM37" s="5">
         <v>49</v>
       </c>
       <c r="AN37" s="5">
         <v>75</v>
       </c>
       <c r="AO37" s="5">
         <v>48</v>
       </c>
       <c r="AP37" s="5">
         <v>40</v>
       </c>
       <c r="AQ37" s="5">
         <v>42</v>
       </c>
-    </row>
-    <row r="38" spans="1:43">
+      <c r="AR37" s="37">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="38" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A38" s="4" t="s">
         <v>30</v>
       </c>
       <c r="T38" s="6">
         <v>100</v>
       </c>
       <c r="U38" s="6">
         <v>72</v>
       </c>
       <c r="V38" s="6">
         <v>84</v>
       </c>
       <c r="W38" s="6">
         <v>75</v>
       </c>
       <c r="X38" s="6">
         <v>150</v>
       </c>
       <c r="Y38" s="6">
         <v>70</v>
       </c>
       <c r="Z38" s="5">
         <v>90</v>
       </c>
       <c r="AA38" s="5">
@@ -6919,52 +7127,55 @@
       </c>
       <c r="AJ38" s="5">
         <v>62</v>
       </c>
       <c r="AK38" s="5">
         <v>63</v>
       </c>
       <c r="AL38" s="5">
         <v>82</v>
       </c>
       <c r="AM38" s="5">
         <v>73</v>
       </c>
       <c r="AN38" s="5">
         <v>82</v>
       </c>
       <c r="AO38" s="5">
         <v>72</v>
       </c>
       <c r="AP38" s="5">
         <v>43</v>
       </c>
       <c r="AQ38" s="5">
         <v>72</v>
       </c>
-    </row>
-    <row r="39" spans="1:43">
+      <c r="AR38" s="37">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="39" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A39" s="4" t="s">
         <v>21</v>
       </c>
       <c r="T39" s="6">
         <v>66</v>
       </c>
       <c r="U39" s="6">
         <v>39</v>
       </c>
       <c r="V39" s="6">
         <v>86</v>
       </c>
       <c r="W39" s="6">
         <v>133</v>
       </c>
       <c r="X39" s="6">
         <v>132</v>
       </c>
       <c r="Y39" s="6">
         <v>65</v>
       </c>
       <c r="Z39" s="5">
         <v>93</v>
       </c>
       <c r="AA39" s="5">
@@ -6996,52 +7207,55 @@
       </c>
       <c r="AJ39" s="5">
         <v>70</v>
       </c>
       <c r="AK39" s="5">
         <v>55</v>
       </c>
       <c r="AL39" s="5">
         <v>67</v>
       </c>
       <c r="AM39" s="5">
         <v>60</v>
       </c>
       <c r="AN39" s="5">
         <v>69</v>
       </c>
       <c r="AO39" s="5">
         <v>60</v>
       </c>
       <c r="AP39" s="5">
         <v>51</v>
       </c>
       <c r="AQ39" s="5">
         <v>57</v>
       </c>
-    </row>
-    <row r="40" spans="1:43">
+      <c r="AR39" s="37">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="40" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A40" s="4" t="s">
         <v>22</v>
       </c>
       <c r="T40" s="6">
         <v>159</v>
       </c>
       <c r="U40" s="6">
         <v>109</v>
       </c>
       <c r="V40" s="6">
         <v>195</v>
       </c>
       <c r="W40" s="6">
         <v>180</v>
       </c>
       <c r="X40" s="6">
         <v>203</v>
       </c>
       <c r="Y40" s="6">
         <v>132</v>
       </c>
       <c r="Z40" s="5">
         <v>211</v>
       </c>
       <c r="AA40" s="5">
@@ -7073,52 +7287,55 @@
       </c>
       <c r="AJ40" s="5">
         <v>123</v>
       </c>
       <c r="AK40" s="5">
         <v>106</v>
       </c>
       <c r="AL40" s="5">
         <v>185</v>
       </c>
       <c r="AM40" s="5">
         <v>150</v>
       </c>
       <c r="AN40" s="5">
         <v>144</v>
       </c>
       <c r="AO40" s="5">
         <v>91</v>
       </c>
       <c r="AP40" s="5">
         <v>81</v>
       </c>
       <c r="AQ40" s="5">
         <v>122</v>
       </c>
-    </row>
-    <row r="41" spans="1:43">
+      <c r="AR40" s="37">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="41" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A41" s="4" t="s">
         <v>23</v>
       </c>
       <c r="T41" s="6">
         <v>216</v>
       </c>
       <c r="U41" s="6">
         <v>178</v>
       </c>
       <c r="V41" s="6">
         <v>277</v>
       </c>
       <c r="W41" s="6">
         <v>292</v>
       </c>
       <c r="X41" s="6">
         <v>251</v>
       </c>
       <c r="Y41" s="6">
         <v>253</v>
       </c>
       <c r="Z41" s="5">
         <v>258</v>
       </c>
       <c r="AA41" s="5">
@@ -7150,52 +7367,55 @@
       </c>
       <c r="AJ41" s="5">
         <v>193</v>
       </c>
       <c r="AK41" s="5">
         <v>182</v>
       </c>
       <c r="AL41" s="5">
         <v>236</v>
       </c>
       <c r="AM41" s="5">
         <v>248</v>
       </c>
       <c r="AN41" s="5">
         <v>262</v>
       </c>
       <c r="AO41" s="5">
         <v>244</v>
       </c>
       <c r="AP41" s="5">
         <v>170</v>
       </c>
       <c r="AQ41" s="5">
         <v>253</v>
       </c>
-    </row>
-    <row r="42" spans="1:43">
+      <c r="AR41" s="37">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="42" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A42" s="4" t="s">
         <v>31</v>
       </c>
       <c r="T42" s="6">
         <v>85</v>
       </c>
       <c r="U42" s="6">
         <v>71</v>
       </c>
       <c r="V42" s="6">
         <v>98</v>
       </c>
       <c r="W42" s="6">
         <v>121</v>
       </c>
       <c r="X42" s="6">
         <v>114</v>
       </c>
       <c r="Y42" s="6">
         <v>91</v>
       </c>
       <c r="Z42" s="5">
         <v>88</v>
       </c>
       <c r="AA42" s="5">
@@ -7227,52 +7447,55 @@
       </c>
       <c r="AJ42" s="5">
         <v>96</v>
       </c>
       <c r="AK42" s="5">
         <v>78</v>
       </c>
       <c r="AL42" s="4">
         <v>110</v>
       </c>
       <c r="AM42" s="5">
         <v>73</v>
       </c>
       <c r="AN42" s="5">
         <v>111</v>
       </c>
       <c r="AO42" s="5">
         <v>71</v>
       </c>
       <c r="AP42" s="5">
         <v>81</v>
       </c>
       <c r="AQ42" s="5">
         <v>92</v>
       </c>
-    </row>
-    <row r="43" spans="1:43">
+      <c r="AR42" s="37">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="43" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A43" s="17" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="17"/>
       <c r="C43" s="17"/>
       <c r="D43" s="17"/>
       <c r="E43" s="17"/>
       <c r="F43" s="17"/>
       <c r="G43" s="17"/>
       <c r="H43" s="17"/>
       <c r="I43" s="17"/>
       <c r="J43" s="17"/>
       <c r="K43" s="17"/>
       <c r="L43" s="17"/>
       <c r="M43" s="17"/>
       <c r="N43" s="17"/>
       <c r="O43" s="17"/>
       <c r="P43" s="17"/>
       <c r="Q43" s="17"/>
       <c r="R43" s="17"/>
       <c r="S43" s="17"/>
       <c r="T43" s="15">
         <v>75</v>
       </c>
       <c r="U43" s="15">
@@ -7322,231 +7545,234 @@
       </c>
       <c r="AJ43" s="12">
         <v>114</v>
       </c>
       <c r="AK43" s="12">
         <v>82</v>
       </c>
       <c r="AL43" s="17">
         <v>82</v>
       </c>
       <c r="AM43" s="12">
         <v>71</v>
       </c>
       <c r="AN43" s="12">
         <v>78</v>
       </c>
       <c r="AO43" s="12">
         <v>72</v>
       </c>
       <c r="AP43" s="12">
         <v>73</v>
       </c>
       <c r="AQ43" s="12">
         <v>106</v>
       </c>
+      <c r="AR43" s="39">
+        <v>55</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="A5:A6"/>
-[...2 lines deleted...]
-    <mergeCell ref="T7:AM7"/>
     <mergeCell ref="T29:AM29"/>
     <mergeCell ref="AL5:AW5"/>
     <mergeCell ref="Z3:AW3"/>
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="T5:Y5"/>
     <mergeCell ref="T22:AM22"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:M5"/>
+    <mergeCell ref="N5:S5"/>
+    <mergeCell ref="T7:AM7"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:BX43"/>
   <sheetViews>
-    <sheetView topLeftCell="AE1" workbookViewId="0">
-      <selection activeCell="AN29" sqref="AN29"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="Z3" sqref="Z3:AW3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.7109375" style="4" customWidth="1"/>
     <col min="2" max="19" width="0" style="4" hidden="1" customWidth="1"/>
     <col min="20" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:76" ht="13.15" customHeight="1"/>
-[...2 lines deleted...]
-      <c r="Z3" s="46" t="s">
+    <row r="1" spans="1:76" ht="13.15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:76" ht="13.15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="3" spans="1:76" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Z3" s="48" t="s">
         <v>32</v>
       </c>
-      <c r="AA3" s="46"/>
-[...21 lines deleted...]
-      <c r="AW3" s="46"/>
+      <c r="AA3" s="48"/>
+      <c r="AB3" s="48"/>
+      <c r="AC3" s="48"/>
+      <c r="AD3" s="48"/>
+      <c r="AE3" s="48"/>
+      <c r="AF3" s="48"/>
+      <c r="AG3" s="48"/>
+      <c r="AH3" s="48"/>
+      <c r="AI3" s="48"/>
+      <c r="AJ3" s="48"/>
+      <c r="AK3" s="48"/>
+      <c r="AL3" s="48"/>
+      <c r="AM3" s="48"/>
+      <c r="AN3" s="48"/>
+      <c r="AO3" s="48"/>
+      <c r="AP3" s="48"/>
+      <c r="AQ3" s="48"/>
+      <c r="AR3" s="48"/>
+      <c r="AS3" s="48"/>
+      <c r="AT3" s="48"/>
+      <c r="AU3" s="48"/>
+      <c r="AV3" s="48"/>
+      <c r="AW3" s="48"/>
       <c r="AX3" s="19"/>
       <c r="AY3" s="19"/>
       <c r="AZ3" s="19"/>
       <c r="BA3" s="19"/>
       <c r="BB3" s="19"/>
       <c r="BC3" s="19"/>
       <c r="BD3" s="19"/>
       <c r="BE3" s="19"/>
       <c r="BF3" s="19"/>
       <c r="BG3" s="19"/>
       <c r="BH3" s="19"/>
       <c r="BI3" s="19"/>
       <c r="BJ3" s="19"/>
       <c r="BK3" s="19"/>
       <c r="BL3" s="19"/>
       <c r="BM3" s="19"/>
       <c r="BN3" s="19"/>
       <c r="BO3" s="19"/>
       <c r="BP3" s="19"/>
       <c r="BQ3" s="19"/>
       <c r="BR3" s="19"/>
       <c r="BS3" s="19"/>
       <c r="BT3" s="19"/>
       <c r="BU3" s="19"/>
       <c r="BV3" s="19"/>
       <c r="BW3" s="19"/>
       <c r="BX3" s="19"/>
     </row>
-    <row r="4" spans="1:76" s="1" customFormat="1" ht="13.15" customHeight="1">
+    <row r="4" spans="1:76" s="1" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="13"/>
       <c r="B4" s="13"/>
       <c r="C4" s="13"/>
       <c r="D4" s="13"/>
       <c r="E4" s="13"/>
       <c r="F4" s="13"/>
       <c r="G4" s="13"/>
       <c r="H4" s="13"/>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="13"/>
       <c r="L4" s="13"/>
       <c r="M4" s="13"/>
       <c r="N4" s="13"/>
       <c r="O4" s="13"/>
       <c r="P4" s="13"/>
       <c r="Q4" s="13"/>
       <c r="R4" s="13"/>
       <c r="S4" s="13"/>
       <c r="Y4" s="2"/>
       <c r="AK4" s="2"/>
       <c r="AW4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:76">
-[...1 lines deleted...]
-      <c r="B5" s="40">
+    <row r="5" spans="1:76" x14ac:dyDescent="0.2">
+      <c r="A5" s="49"/>
+      <c r="B5" s="51">
         <v>2021</v>
       </c>
-      <c r="C5" s="41"/>
-[...10 lines deleted...]
-      <c r="N5" s="40">
+      <c r="C5" s="52"/>
+      <c r="D5" s="52"/>
+      <c r="E5" s="52"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="52"/>
+      <c r="H5" s="52"/>
+      <c r="I5" s="52"/>
+      <c r="J5" s="52"/>
+      <c r="K5" s="52"/>
+      <c r="L5" s="52"/>
+      <c r="M5" s="52"/>
+      <c r="N5" s="51">
         <v>2022</v>
       </c>
-      <c r="O5" s="41"/>
-[...4 lines deleted...]
-      <c r="T5" s="37">
+      <c r="O5" s="52"/>
+      <c r="P5" s="52"/>
+      <c r="Q5" s="52"/>
+      <c r="R5" s="52"/>
+      <c r="S5" s="52"/>
+      <c r="T5" s="45">
         <v>2024</v>
       </c>
-      <c r="U5" s="37"/>
-[...4 lines deleted...]
-      <c r="Z5" s="43">
+      <c r="U5" s="45"/>
+      <c r="V5" s="45"/>
+      <c r="W5" s="45"/>
+      <c r="X5" s="45"/>
+      <c r="Y5" s="45"/>
+      <c r="Z5" s="44">
         <v>2025</v>
       </c>
-      <c r="AA5" s="37"/>
-[...10 lines deleted...]
-      <c r="AL5" s="43">
+      <c r="AA5" s="45"/>
+      <c r="AB5" s="45"/>
+      <c r="AC5" s="45"/>
+      <c r="AD5" s="45"/>
+      <c r="AE5" s="45"/>
+      <c r="AF5" s="45"/>
+      <c r="AG5" s="45"/>
+      <c r="AH5" s="45"/>
+      <c r="AI5" s="45"/>
+      <c r="AJ5" s="45"/>
+      <c r="AK5" s="46"/>
+      <c r="AL5" s="44">
         <v>2026</v>
       </c>
-      <c r="AM5" s="37"/>
-[...12 lines deleted...]
-      <c r="A6" s="39"/>
+      <c r="AM5" s="45"/>
+      <c r="AN5" s="45"/>
+      <c r="AO5" s="45"/>
+      <c r="AP5" s="45"/>
+      <c r="AQ5" s="45"/>
+      <c r="AR5" s="45"/>
+      <c r="AS5" s="45"/>
+      <c r="AT5" s="45"/>
+      <c r="AU5" s="45"/>
+      <c r="AV5" s="45"/>
+      <c r="AW5" s="46"/>
+    </row>
+    <row r="6" spans="1:76" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="50"/>
       <c r="B6" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="8" t="s">
         <v>7</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>8</v>
       </c>
       <c r="I6" s="7" t="s">
         <v>0</v>
       </c>
       <c r="J6" s="7" t="s">
@@ -7648,93 +7874,93 @@
       <c r="AP6" s="16" t="s">
         <v>27</v>
       </c>
       <c r="AQ6" s="16" t="s">
         <v>7</v>
       </c>
       <c r="AR6" s="16" t="s">
         <v>8</v>
       </c>
       <c r="AS6" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AT6" s="16" t="s">
         <v>1</v>
       </c>
       <c r="AU6" s="16" t="s">
         <v>13</v>
       </c>
       <c r="AV6" s="9" t="s">
         <v>14</v>
       </c>
       <c r="AW6" s="21" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="7" spans="1:76" ht="14.45" customHeight="1">
+    <row r="7" spans="1:76" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="20"/>
       <c r="C7" s="20"/>
       <c r="D7" s="20"/>
       <c r="E7" s="20"/>
       <c r="F7" s="20"/>
       <c r="G7" s="20"/>
       <c r="H7" s="20"/>
       <c r="I7" s="20"/>
       <c r="J7" s="20"/>
       <c r="K7" s="20"/>
       <c r="L7" s="20"/>
       <c r="M7" s="20"/>
       <c r="N7" s="20"/>
       <c r="O7" s="20"/>
       <c r="P7" s="20"/>
       <c r="Q7" s="20"/>
       <c r="R7" s="20"/>
       <c r="S7" s="20"/>
-      <c r="T7" s="45" t="s">
+      <c r="T7" s="47" t="s">
         <v>10</v>
       </c>
-      <c r="U7" s="45"/>
-[...19 lines deleted...]
-    <row r="8" spans="1:76">
+      <c r="U7" s="47"/>
+      <c r="V7" s="47"/>
+      <c r="W7" s="47"/>
+      <c r="X7" s="47"/>
+      <c r="Y7" s="47"/>
+      <c r="Z7" s="47"/>
+      <c r="AA7" s="47"/>
+      <c r="AB7" s="47"/>
+      <c r="AC7" s="47"/>
+      <c r="AD7" s="47"/>
+      <c r="AE7" s="47"/>
+      <c r="AF7" s="47"/>
+      <c r="AG7" s="47"/>
+      <c r="AH7" s="47"/>
+      <c r="AI7" s="47"/>
+      <c r="AJ7" s="47"/>
+      <c r="AK7" s="47"/>
+      <c r="AL7" s="47"/>
+      <c r="AM7" s="47"/>
+    </row>
+    <row r="8" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A8" s="14" t="s">
         <v>29</v>
       </c>
       <c r="T8" s="2">
         <v>-300</v>
       </c>
       <c r="U8" s="2">
         <v>-288</v>
       </c>
       <c r="V8" s="2">
         <v>-395</v>
       </c>
       <c r="W8" s="2">
         <v>-245</v>
       </c>
       <c r="X8" s="2">
         <v>-429</v>
       </c>
       <c r="Y8" s="2">
         <v>-160</v>
       </c>
       <c r="Z8" s="5">
         <v>-330</v>
       </c>
       <c r="AA8" s="5">
@@ -7766,52 +7992,55 @@
       </c>
       <c r="AJ8" s="5">
         <v>-292</v>
       </c>
       <c r="AK8" s="5">
         <v>-333</v>
       </c>
       <c r="AL8" s="5">
         <v>-564</v>
       </c>
       <c r="AM8" s="5">
         <v>-402</v>
       </c>
       <c r="AN8" s="5">
         <v>-200</v>
       </c>
       <c r="AO8" s="5">
         <v>-145</v>
       </c>
       <c r="AP8" s="5">
         <v>-265</v>
       </c>
       <c r="AQ8" s="5">
         <v>-385</v>
       </c>
-    </row>
-    <row r="9" spans="1:76">
+      <c r="AR8" s="40">
+        <v>-334</v>
+      </c>
+    </row>
+    <row r="9" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A9" s="22" t="s">
         <v>33</v>
       </c>
       <c r="T9" s="2">
         <v>234</v>
       </c>
       <c r="U9" s="2">
         <v>153</v>
       </c>
       <c r="V9" s="2">
         <v>212</v>
       </c>
       <c r="W9" s="2">
         <v>342</v>
       </c>
       <c r="X9" s="2">
         <v>264</v>
       </c>
       <c r="Y9" s="2">
         <v>342</v>
       </c>
       <c r="Z9" s="5">
         <v>321</v>
       </c>
       <c r="AA9" s="5">
@@ -7843,52 +8072,55 @@
       </c>
       <c r="AJ9" s="5">
         <v>52</v>
       </c>
       <c r="AK9" s="5">
         <v>-41</v>
       </c>
       <c r="AL9" s="5">
         <v>-76</v>
       </c>
       <c r="AM9" s="5">
         <v>-229</v>
       </c>
       <c r="AN9" s="5">
         <v>-51</v>
       </c>
       <c r="AO9" s="5">
         <v>109</v>
       </c>
       <c r="AP9" s="5">
         <v>-37</v>
       </c>
       <c r="AQ9" s="5">
         <v>115</v>
       </c>
-    </row>
-    <row r="10" spans="1:76">
+      <c r="AR9" s="40">
+        <v>-18</v>
+      </c>
+    </row>
+    <row r="10" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A10" s="22" t="s">
         <v>34</v>
       </c>
       <c r="T10" s="2">
         <v>-61</v>
       </c>
       <c r="U10" s="2">
         <v>-31</v>
       </c>
       <c r="V10" s="2">
         <v>-26</v>
       </c>
       <c r="W10" s="2">
         <v>9</v>
       </c>
       <c r="X10" s="2">
         <v>-52</v>
       </c>
       <c r="Y10" s="2">
         <v>-17</v>
       </c>
       <c r="Z10" s="5">
         <v>-22</v>
       </c>
       <c r="AA10" s="5">
@@ -7920,52 +8152,55 @@
       </c>
       <c r="AJ10" s="5">
         <v>-7</v>
       </c>
       <c r="AK10" s="5">
         <v>-6</v>
       </c>
       <c r="AL10" s="5">
         <v>-8</v>
       </c>
       <c r="AM10" s="5">
         <v>2</v>
       </c>
       <c r="AN10" s="5">
         <v>30</v>
       </c>
       <c r="AO10" s="5">
         <v>-45</v>
       </c>
       <c r="AP10" s="5">
         <v>-7</v>
       </c>
       <c r="AQ10" s="5">
         <v>-31</v>
       </c>
-    </row>
-    <row r="11" spans="1:76">
+      <c r="AR10" s="40">
+        <v>-16</v>
+      </c>
+    </row>
+    <row r="11" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A11" s="4" t="s">
         <v>16</v>
       </c>
       <c r="T11" s="2">
         <v>-30</v>
       </c>
       <c r="U11" s="2">
         <v>-29</v>
       </c>
       <c r="V11" s="2">
         <v>-11</v>
       </c>
       <c r="W11" s="2">
         <v>-37</v>
       </c>
       <c r="X11" s="2">
         <v>-6</v>
       </c>
       <c r="Y11" s="2">
         <v>-44</v>
       </c>
       <c r="Z11" s="5">
         <v>-44</v>
       </c>
       <c r="AA11" s="5">
@@ -7997,52 +8232,55 @@
       </c>
       <c r="AJ11" s="5">
         <v>11</v>
       </c>
       <c r="AK11" s="5">
         <v>-24</v>
       </c>
       <c r="AL11" s="5">
         <v>-50</v>
       </c>
       <c r="AM11" s="5">
         <v>-27</v>
       </c>
       <c r="AN11" s="5">
         <v>-9</v>
       </c>
       <c r="AO11" s="5">
         <v>-81</v>
       </c>
       <c r="AP11" s="5">
         <v>18</v>
       </c>
       <c r="AQ11" s="5">
         <v>-94</v>
       </c>
-    </row>
-    <row r="12" spans="1:76">
+      <c r="AR11" s="40">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="12" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="T12" s="2">
         <v>-51</v>
       </c>
       <c r="U12" s="2">
         <v>-88</v>
       </c>
       <c r="V12" s="2">
         <v>-137</v>
       </c>
       <c r="W12" s="2">
         <v>-96</v>
       </c>
       <c r="X12" s="2">
         <v>-64</v>
       </c>
       <c r="Y12" s="2">
         <v>-80</v>
       </c>
       <c r="Z12" s="5">
         <v>-83</v>
       </c>
       <c r="AA12" s="5">
@@ -8074,52 +8312,55 @@
       </c>
       <c r="AJ12" s="5">
         <v>-64</v>
       </c>
       <c r="AK12" s="5">
         <v>-47</v>
       </c>
       <c r="AL12" s="5">
         <v>-120</v>
       </c>
       <c r="AM12" s="5">
         <v>-68</v>
       </c>
       <c r="AN12" s="5">
         <v>-44</v>
       </c>
       <c r="AO12" s="5">
         <v>-18</v>
       </c>
       <c r="AP12" s="5">
         <v>-54</v>
       </c>
       <c r="AQ12" s="5">
         <v>-88</v>
       </c>
-    </row>
-    <row r="13" spans="1:76">
+      <c r="AR12" s="40">
+        <v>-50</v>
+      </c>
+    </row>
+    <row r="13" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
       <c r="T13" s="2">
         <v>-18</v>
       </c>
       <c r="U13" s="2">
         <v>-64</v>
       </c>
       <c r="V13" s="2">
         <v>-56</v>
       </c>
       <c r="W13" s="2">
         <v>-8</v>
       </c>
       <c r="X13" s="2">
         <v>-39</v>
       </c>
       <c r="Y13" s="2">
         <v>-38</v>
       </c>
       <c r="Z13" s="5">
         <v>-62</v>
       </c>
       <c r="AA13" s="5">
@@ -8151,52 +8392,55 @@
       </c>
       <c r="AJ13" s="5">
         <v>-94</v>
       </c>
       <c r="AK13" s="5">
         <v>-28</v>
       </c>
       <c r="AL13" s="5">
         <v>-55</v>
       </c>
       <c r="AM13" s="5">
         <v>-8</v>
       </c>
       <c r="AN13" s="5">
         <v>-18</v>
       </c>
       <c r="AO13" s="5">
         <v>-47</v>
       </c>
       <c r="AP13" s="5">
         <v>-75</v>
       </c>
       <c r="AQ13" s="5">
         <v>-28</v>
       </c>
-    </row>
-    <row r="14" spans="1:76">
+      <c r="AR13" s="40">
+        <v>-32</v>
+      </c>
+    </row>
+    <row r="14" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A14" s="4" t="s">
         <v>19</v>
       </c>
       <c r="T14" s="2">
         <v>5</v>
       </c>
       <c r="U14" s="2">
         <v>-44</v>
       </c>
       <c r="V14" s="2">
         <v>-56</v>
       </c>
       <c r="W14" s="2">
         <v>-79</v>
       </c>
       <c r="X14" s="2">
         <v>-60</v>
       </c>
       <c r="Y14" s="2">
         <v>-66</v>
       </c>
       <c r="Z14" s="5">
         <v>-70</v>
       </c>
       <c r="AA14" s="5">
@@ -8228,52 +8472,55 @@
       </c>
       <c r="AJ14" s="5">
         <v>-62</v>
       </c>
       <c r="AK14" s="5">
         <v>-22</v>
       </c>
       <c r="AL14" s="5">
         <v>-50</v>
       </c>
       <c r="AM14" s="5">
         <v>10</v>
       </c>
       <c r="AN14" s="5">
         <v>19</v>
       </c>
       <c r="AO14" s="5">
         <v>-16</v>
       </c>
       <c r="AP14" s="5">
         <v>-54</v>
       </c>
       <c r="AQ14" s="5">
         <v>5</v>
       </c>
-    </row>
-    <row r="15" spans="1:76">
+      <c r="AR14" s="40">
+        <v>-31</v>
+      </c>
+    </row>
+    <row r="15" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A15" s="4" t="s">
         <v>20</v>
       </c>
       <c r="T15" s="2">
         <v>-15</v>
       </c>
       <c r="U15" s="2">
         <v>-13</v>
       </c>
       <c r="V15" s="2">
         <v>-33</v>
       </c>
       <c r="W15" s="2">
         <v>-37</v>
       </c>
       <c r="X15" s="2">
         <v>-44</v>
       </c>
       <c r="Y15" s="2">
         <v>-26</v>
       </c>
       <c r="Z15" s="5">
         <v>-28</v>
       </c>
       <c r="AA15" s="5">
@@ -8305,52 +8552,55 @@
       </c>
       <c r="AJ15" s="5">
         <v>10</v>
       </c>
       <c r="AK15" s="5">
         <v>-15</v>
       </c>
       <c r="AL15" s="5">
         <v>12</v>
       </c>
       <c r="AM15" s="5">
         <v>2</v>
       </c>
       <c r="AN15" s="5">
         <v>-3</v>
       </c>
       <c r="AO15" s="5">
         <v>14</v>
       </c>
       <c r="AP15" s="5">
         <v>33</v>
       </c>
       <c r="AQ15" s="5">
         <v>-3</v>
       </c>
-    </row>
-    <row r="16" spans="1:76">
+      <c r="AR15" s="40">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="16" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A16" s="4" t="s">
         <v>30</v>
       </c>
       <c r="T16" s="2">
         <v>-64</v>
       </c>
       <c r="U16" s="2">
         <v>-46</v>
       </c>
       <c r="V16" s="2">
         <v>-43</v>
       </c>
       <c r="W16" s="2">
         <v>-17</v>
       </c>
       <c r="X16" s="2">
         <v>-104</v>
       </c>
       <c r="Y16" s="2">
         <v>-14</v>
       </c>
       <c r="Z16" s="5">
         <v>-47</v>
       </c>
       <c r="AA16" s="5">
@@ -8382,52 +8632,55 @@
       </c>
       <c r="AJ16" s="5">
         <v>-22</v>
       </c>
       <c r="AK16" s="5">
         <v>17</v>
       </c>
       <c r="AL16" s="5">
         <v>-30</v>
       </c>
       <c r="AM16" s="5">
         <v>-16</v>
       </c>
       <c r="AN16" s="5">
         <v>-33</v>
       </c>
       <c r="AO16" s="5">
         <v>-21</v>
       </c>
       <c r="AP16" s="5">
         <v>-14</v>
       </c>
       <c r="AQ16" s="5">
         <v>-30</v>
       </c>
-    </row>
-    <row r="17" spans="1:43">
+      <c r="AR16" s="40">
+        <v>-49</v>
+      </c>
+    </row>
+    <row r="17" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A17" s="4" t="s">
         <v>21</v>
       </c>
       <c r="T17" s="2">
         <v>-33</v>
       </c>
       <c r="U17" s="2">
         <v>5</v>
       </c>
       <c r="V17" s="2">
         <v>-31</v>
       </c>
       <c r="W17" s="2">
         <v>-86</v>
       </c>
       <c r="X17" s="2">
         <v>-80</v>
       </c>
       <c r="Y17" s="2">
         <v>-11</v>
       </c>
       <c r="Z17" s="5">
         <v>-26</v>
       </c>
       <c r="AA17" s="5">
@@ -8459,52 +8712,55 @@
       </c>
       <c r="AJ17" s="5">
         <v>-22</v>
       </c>
       <c r="AK17" s="5">
         <v>-10</v>
       </c>
       <c r="AL17" s="5">
         <v>-15</v>
       </c>
       <c r="AM17" s="5">
         <v>-10</v>
       </c>
       <c r="AN17" s="5">
         <v>8</v>
       </c>
       <c r="AO17" s="5">
         <v>-5</v>
       </c>
       <c r="AP17" s="5">
         <v>22</v>
       </c>
       <c r="AQ17" s="5">
         <v>-6</v>
       </c>
-    </row>
-    <row r="18" spans="1:43">
+      <c r="AR17" s="40">
+        <v>-10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A18" s="4" t="s">
         <v>22</v>
       </c>
       <c r="T18" s="2">
         <v>-75</v>
       </c>
       <c r="U18" s="2">
         <v>-27</v>
       </c>
       <c r="V18" s="2">
         <v>-113</v>
       </c>
       <c r="W18" s="2">
         <v>-85</v>
       </c>
       <c r="X18" s="2">
         <v>-85</v>
       </c>
       <c r="Y18" s="2">
         <v>-83</v>
       </c>
       <c r="Z18" s="5">
         <v>-104</v>
       </c>
       <c r="AA18" s="5">
@@ -8536,52 +8792,55 @@
       </c>
       <c r="AJ18" s="5">
         <v>-43</v>
       </c>
       <c r="AK18" s="5">
         <v>-48</v>
       </c>
       <c r="AL18" s="5">
         <v>-103</v>
       </c>
       <c r="AM18" s="5">
         <v>-27</v>
       </c>
       <c r="AN18" s="5">
         <v>-15</v>
       </c>
       <c r="AO18" s="5">
         <v>30</v>
       </c>
       <c r="AP18" s="5">
         <v>-31</v>
       </c>
       <c r="AQ18" s="5">
         <v>-58</v>
       </c>
-    </row>
-    <row r="19" spans="1:43">
+      <c r="AR18" s="40">
+        <v>-80</v>
+      </c>
+    </row>
+    <row r="19" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A19" s="4" t="s">
         <v>23</v>
       </c>
       <c r="T19" s="2">
         <v>-72</v>
       </c>
       <c r="U19" s="2">
         <v>-48</v>
       </c>
       <c r="V19" s="2">
         <v>-58</v>
       </c>
       <c r="W19" s="2">
         <v>-82</v>
       </c>
       <c r="X19" s="2">
         <v>-39</v>
       </c>
       <c r="Y19" s="2">
         <v>-67</v>
       </c>
       <c r="Z19" s="5">
         <v>-90</v>
       </c>
       <c r="AA19" s="5">
@@ -8613,52 +8872,55 @@
       </c>
       <c r="AJ19" s="5">
         <v>-31</v>
       </c>
       <c r="AK19" s="5">
         <v>-39</v>
       </c>
       <c r="AL19" s="5">
         <v>-9</v>
       </c>
       <c r="AM19" s="5">
         <v>-47</v>
       </c>
       <c r="AN19" s="5">
         <v>-4</v>
       </c>
       <c r="AO19" s="5">
         <v>-52</v>
       </c>
       <c r="AP19" s="5">
         <v>-15</v>
       </c>
       <c r="AQ19" s="5">
         <v>-95</v>
       </c>
-    </row>
-    <row r="20" spans="1:43">
+      <c r="AR19" s="40">
+        <v>-60</v>
+      </c>
+    </row>
+    <row r="20" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A20" s="4" t="s">
         <v>31</v>
       </c>
       <c r="T20" s="2">
         <v>-49</v>
       </c>
       <c r="U20" s="2">
         <v>-35</v>
       </c>
       <c r="V20" s="2">
         <v>-34</v>
       </c>
       <c r="W20" s="2">
         <v>-78</v>
       </c>
       <c r="X20" s="2">
         <v>-65</v>
       </c>
       <c r="Y20" s="2">
         <v>-45</v>
       </c>
       <c r="Z20" s="5">
         <v>-37</v>
       </c>
       <c r="AA20" s="5">
@@ -8690,52 +8952,55 @@
       </c>
       <c r="AJ20" s="5">
         <v>-19</v>
       </c>
       <c r="AK20" s="5">
         <v>-36</v>
       </c>
       <c r="AL20" s="5">
         <v>-33</v>
       </c>
       <c r="AM20" s="5">
         <v>8</v>
       </c>
       <c r="AN20" s="5">
         <v>-30</v>
       </c>
       <c r="AO20" s="5">
         <v>-7</v>
       </c>
       <c r="AP20" s="5">
         <v>-46</v>
       </c>
       <c r="AQ20" s="5">
         <v>-21</v>
       </c>
-    </row>
-    <row r="21" spans="1:43">
+      <c r="AR20" s="40">
+        <v>-13</v>
+      </c>
+    </row>
+    <row r="21" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A21" s="4" t="s">
         <v>24</v>
       </c>
       <c r="T21" s="2">
         <v>-71</v>
       </c>
       <c r="U21" s="2">
         <v>-21</v>
       </c>
       <c r="V21" s="2">
         <v>-9</v>
       </c>
       <c r="W21" s="2">
         <v>9</v>
       </c>
       <c r="X21" s="2">
         <v>-55</v>
       </c>
       <c r="Y21" s="2">
         <v>-11</v>
       </c>
       <c r="Z21" s="5">
         <v>-38</v>
       </c>
       <c r="AA21" s="5">
@@ -8767,95 +9032,99 @@
       </c>
       <c r="AJ21" s="5">
         <v>-1</v>
       </c>
       <c r="AK21" s="5">
         <v>-34</v>
       </c>
       <c r="AL21" s="5">
         <v>-27</v>
       </c>
       <c r="AM21" s="5">
         <v>8</v>
       </c>
       <c r="AN21" s="5">
         <v>-50</v>
       </c>
       <c r="AO21" s="5">
         <v>-6</v>
       </c>
       <c r="AP21" s="5">
         <v>-5</v>
       </c>
       <c r="AQ21" s="5">
         <v>-51</v>
       </c>
-    </row>
-    <row r="22" spans="1:43" ht="14.45" customHeight="1">
+      <c r="AR21" s="40">
+        <v>-16</v>
+      </c>
+    </row>
+    <row r="22" spans="1:44" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="14"/>
       <c r="C22" s="14"/>
       <c r="D22" s="14"/>
       <c r="E22" s="14"/>
       <c r="F22" s="14"/>
       <c r="G22" s="14"/>
       <c r="H22" s="14"/>
       <c r="I22" s="14"/>
       <c r="J22" s="14"/>
       <c r="K22" s="14"/>
       <c r="L22" s="14"/>
       <c r="M22" s="14"/>
       <c r="N22" s="14"/>
       <c r="O22" s="14"/>
       <c r="P22" s="14"/>
       <c r="Q22" s="14"/>
       <c r="R22" s="14"/>
       <c r="S22" s="14"/>
-      <c r="T22" s="42" t="s">
+      <c r="T22" s="43" t="s">
         <v>12</v>
       </c>
-      <c r="U22" s="42"/>
-[...17 lines deleted...]
-      <c r="AM22" s="42"/>
+      <c r="U22" s="43"/>
+      <c r="V22" s="43"/>
+      <c r="W22" s="43"/>
+      <c r="X22" s="43"/>
+      <c r="Y22" s="43"/>
+      <c r="Z22" s="43"/>
+      <c r="AA22" s="43"/>
+      <c r="AB22" s="43"/>
+      <c r="AC22" s="43"/>
+      <c r="AD22" s="43"/>
+      <c r="AE22" s="43"/>
+      <c r="AF22" s="43"/>
+      <c r="AG22" s="43"/>
+      <c r="AH22" s="43"/>
+      <c r="AI22" s="43"/>
+      <c r="AJ22" s="43"/>
+      <c r="AK22" s="43"/>
+      <c r="AL22" s="43"/>
+      <c r="AM22" s="43"/>
       <c r="AQ22" s="5"/>
-    </row>
-    <row r="23" spans="1:43">
+      <c r="AR22" s="41"/>
+    </row>
+    <row r="23" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A23" s="14" t="s">
         <v>29</v>
       </c>
       <c r="T23" s="2">
         <v>144</v>
       </c>
       <c r="U23" s="2">
         <v>-5</v>
       </c>
       <c r="V23" s="2">
         <v>84</v>
       </c>
       <c r="W23" s="2">
         <v>283</v>
       </c>
       <c r="X23" s="2">
         <v>205</v>
       </c>
       <c r="Y23" s="2">
         <v>337</v>
       </c>
       <c r="Z23" s="5">
         <v>273</v>
       </c>
       <c r="AA23" s="5">
@@ -8887,52 +9156,55 @@
       </c>
       <c r="AJ23" s="5">
         <v>-52</v>
       </c>
       <c r="AK23" s="5">
         <v>-75</v>
       </c>
       <c r="AL23" s="5">
         <v>-38</v>
       </c>
       <c r="AM23" s="5">
         <v>-213</v>
       </c>
       <c r="AN23" s="5">
         <v>-52</v>
       </c>
       <c r="AO23" s="5">
         <v>99</v>
       </c>
       <c r="AP23" s="5">
         <v>-89</v>
       </c>
       <c r="AQ23" s="5">
         <v>132</v>
       </c>
-    </row>
-    <row r="24" spans="1:43">
+      <c r="AR23" s="40">
+        <v>-44</v>
+      </c>
+    </row>
+    <row r="24" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A24" s="22" t="s">
         <v>33</v>
       </c>
       <c r="T24" s="2">
         <v>236</v>
       </c>
       <c r="U24" s="2">
         <v>111</v>
       </c>
       <c r="V24" s="2">
         <v>207</v>
       </c>
       <c r="W24" s="2">
         <v>334</v>
       </c>
       <c r="X24" s="2">
         <v>296</v>
       </c>
       <c r="Y24" s="2">
         <v>343</v>
       </c>
       <c r="Z24" s="5">
         <v>344</v>
       </c>
       <c r="AA24" s="5">
@@ -8964,52 +9236,55 @@
       </c>
       <c r="AJ24" s="5">
         <v>43</v>
       </c>
       <c r="AK24" s="5">
         <v>-73</v>
       </c>
       <c r="AL24" s="5">
         <v>13</v>
       </c>
       <c r="AM24" s="5">
         <v>-215</v>
       </c>
       <c r="AN24" s="5">
         <v>-43</v>
       </c>
       <c r="AO24" s="5">
         <v>130</v>
       </c>
       <c r="AP24" s="5">
         <v>-44</v>
       </c>
       <c r="AQ24" s="5">
         <v>192</v>
       </c>
-    </row>
-    <row r="25" spans="1:43">
+      <c r="AR24" s="40">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="25" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A25" s="22" t="s">
         <v>34</v>
       </c>
       <c r="T25" s="2">
         <v>-56</v>
       </c>
       <c r="U25" s="2">
         <v>-20</v>
       </c>
       <c r="V25" s="2">
         <v>-17</v>
       </c>
       <c r="W25" s="2">
         <v>6</v>
       </c>
       <c r="X25" s="2">
         <v>-48</v>
       </c>
       <c r="Y25" s="2">
         <v>-6</v>
       </c>
       <c r="Z25" s="5">
         <v>-19</v>
       </c>
       <c r="AA25" s="5">
@@ -9041,52 +9316,55 @@
       </c>
       <c r="AJ25" s="5">
         <v>-11</v>
       </c>
       <c r="AK25" s="5">
         <v>4</v>
       </c>
       <c r="AL25" s="5">
         <v>6</v>
       </c>
       <c r="AM25" s="5">
         <v>10</v>
       </c>
       <c r="AN25" s="5">
         <v>30</v>
       </c>
       <c r="AO25" s="5">
         <v>-41</v>
       </c>
       <c r="AP25" s="5">
         <v>-11</v>
       </c>
       <c r="AQ25" s="5">
         <v>-32</v>
       </c>
-    </row>
-    <row r="26" spans="1:43">
+      <c r="AR25" s="40">
+        <v>-23</v>
+      </c>
+    </row>
+    <row r="26" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A26" s="4" t="s">
         <v>17</v>
       </c>
       <c r="T26" s="2">
         <v>-8</v>
       </c>
       <c r="U26" s="2">
         <v>-45</v>
       </c>
       <c r="V26" s="2">
         <v>-71</v>
       </c>
       <c r="W26" s="2">
         <v>-79</v>
       </c>
       <c r="X26" s="2">
         <v>-39</v>
       </c>
       <c r="Y26" s="2">
         <v>-20</v>
       </c>
       <c r="Z26" s="5">
         <v>-40</v>
       </c>
       <c r="AA26" s="5">
@@ -9118,52 +9396,55 @@
       </c>
       <c r="AJ26" s="5">
         <v>-20</v>
       </c>
       <c r="AK26" s="5">
         <v>-20</v>
       </c>
       <c r="AL26" s="5">
         <v>-56</v>
       </c>
       <c r="AM26" s="5">
         <v>-14</v>
       </c>
       <c r="AN26" s="5">
         <v>-19</v>
       </c>
       <c r="AO26" s="5">
         <v>16</v>
       </c>
       <c r="AP26" s="5">
         <v>-6</v>
       </c>
       <c r="AQ26" s="5">
         <v>-30</v>
       </c>
-    </row>
-    <row r="27" spans="1:43">
+      <c r="AR26" s="40">
+        <v>-7</v>
+      </c>
+    </row>
+    <row r="27" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A27" s="4" t="s">
         <v>18</v>
       </c>
       <c r="T27" s="2">
         <v>6</v>
       </c>
       <c r="U27" s="2">
         <v>-50</v>
       </c>
       <c r="V27" s="2">
         <v>-39</v>
       </c>
       <c r="W27" s="2">
         <v>20</v>
       </c>
       <c r="X27" s="2">
         <v>34</v>
       </c>
       <c r="Y27" s="2">
         <v>2</v>
       </c>
       <c r="Z27" s="5">
         <v>-2</v>
       </c>
       <c r="AA27" s="5">
@@ -9195,52 +9476,55 @@
       </c>
       <c r="AJ27" s="5">
         <v>-60</v>
       </c>
       <c r="AK27" s="5">
         <v>25</v>
       </c>
       <c r="AL27" s="5">
         <v>-22</v>
       </c>
       <c r="AM27" s="5">
         <v>8</v>
       </c>
       <c r="AN27" s="5" t="s">
         <v>28</v>
       </c>
       <c r="AO27" s="5" t="s">
         <v>28</v>
       </c>
       <c r="AP27" s="5">
         <v>-41</v>
       </c>
       <c r="AQ27" s="5">
         <v>11</v>
       </c>
-    </row>
-    <row r="28" spans="1:43">
+      <c r="AR27" s="40">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A28" s="4" t="s">
         <v>24</v>
       </c>
       <c r="T28" s="2">
         <v>-34</v>
       </c>
       <c r="U28" s="2">
         <v>-1</v>
       </c>
       <c r="V28" s="2">
         <v>4</v>
       </c>
       <c r="W28" s="2">
         <v>2</v>
       </c>
       <c r="X28" s="2">
         <v>-38</v>
       </c>
       <c r="Y28" s="2">
         <v>18</v>
       </c>
       <c r="Z28" s="5">
         <v>-10</v>
       </c>
       <c r="AA28" s="5">
@@ -9270,95 +9554,99 @@
       <c r="AI28" s="5">
         <v>28</v>
       </c>
       <c r="AJ28" s="2"/>
       <c r="AK28" s="5">
         <v>-11</v>
       </c>
       <c r="AL28" s="5">
         <v>21</v>
       </c>
       <c r="AM28" s="5">
         <v>-2</v>
       </c>
       <c r="AN28" s="5">
         <v>-20</v>
       </c>
       <c r="AO28" s="5">
         <v>-6</v>
       </c>
       <c r="AP28" s="5">
         <v>13</v>
       </c>
       <c r="AQ28" s="5">
         <v>-9</v>
       </c>
-    </row>
-    <row r="29" spans="1:43" ht="14.45" customHeight="1">
+      <c r="AR28" s="40">
+        <v>-13</v>
+      </c>
+    </row>
+    <row r="29" spans="1:44" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="14"/>
       <c r="C29" s="14"/>
       <c r="D29" s="14"/>
       <c r="E29" s="14"/>
       <c r="F29" s="14"/>
       <c r="G29" s="14"/>
       <c r="H29" s="14"/>
       <c r="I29" s="14"/>
       <c r="J29" s="14"/>
       <c r="K29" s="14"/>
       <c r="L29" s="14"/>
       <c r="M29" s="14"/>
       <c r="N29" s="14"/>
       <c r="O29" s="14"/>
       <c r="P29" s="14"/>
       <c r="Q29" s="14"/>
       <c r="R29" s="14"/>
       <c r="S29" s="14"/>
-      <c r="T29" s="42" t="s">
+      <c r="T29" s="43" t="s">
         <v>11</v>
       </c>
-      <c r="U29" s="42"/>
-[...17 lines deleted...]
-      <c r="AM29" s="42"/>
+      <c r="U29" s="43"/>
+      <c r="V29" s="43"/>
+      <c r="W29" s="43"/>
+      <c r="X29" s="43"/>
+      <c r="Y29" s="43"/>
+      <c r="Z29" s="43"/>
+      <c r="AA29" s="43"/>
+      <c r="AB29" s="43"/>
+      <c r="AC29" s="43"/>
+      <c r="AD29" s="43"/>
+      <c r="AE29" s="43"/>
+      <c r="AF29" s="43"/>
+      <c r="AG29" s="43"/>
+      <c r="AH29" s="43"/>
+      <c r="AI29" s="43"/>
+      <c r="AJ29" s="43"/>
+      <c r="AK29" s="43"/>
+      <c r="AL29" s="43"/>
+      <c r="AM29" s="43"/>
       <c r="AQ29" s="5"/>
-    </row>
-    <row r="30" spans="1:43">
+      <c r="AR29" s="41"/>
+    </row>
+    <row r="30" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A30" s="14" t="s">
         <v>29</v>
       </c>
       <c r="T30" s="2">
         <v>-444</v>
       </c>
       <c r="U30" s="2">
         <v>-283</v>
       </c>
       <c r="V30" s="2">
         <v>-479</v>
       </c>
       <c r="W30" s="2">
         <v>-528</v>
       </c>
       <c r="X30" s="2">
         <v>-634</v>
       </c>
       <c r="Y30" s="2">
         <v>-497</v>
       </c>
       <c r="Z30" s="5">
         <v>-603</v>
       </c>
       <c r="AA30" s="5">
@@ -9390,52 +9678,55 @@
       </c>
       <c r="AJ30" s="5">
         <v>-240</v>
       </c>
       <c r="AK30" s="5">
         <v>-258</v>
       </c>
       <c r="AL30" s="5">
         <v>-526</v>
       </c>
       <c r="AM30" s="5">
         <v>-189</v>
       </c>
       <c r="AN30" s="5">
         <v>-148</v>
       </c>
       <c r="AO30" s="5">
         <v>-244</v>
       </c>
       <c r="AP30" s="5">
         <v>-176</v>
       </c>
       <c r="AQ30" s="5">
         <v>-517</v>
       </c>
-    </row>
-    <row r="31" spans="1:43">
+      <c r="AR30" s="40">
+        <v>-290</v>
+      </c>
+    </row>
+    <row r="31" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A31" s="22" t="s">
         <v>33</v>
       </c>
       <c r="T31" s="2">
         <v>-2</v>
       </c>
       <c r="U31" s="2">
         <v>42</v>
       </c>
       <c r="V31" s="2">
         <v>5</v>
       </c>
       <c r="W31" s="2">
         <v>8</v>
       </c>
       <c r="X31" s="2">
         <v>-32</v>
       </c>
       <c r="Y31" s="2">
         <v>-1</v>
       </c>
       <c r="Z31" s="5">
         <v>-23</v>
       </c>
       <c r="AA31" s="5">
@@ -9467,52 +9758,55 @@
       </c>
       <c r="AJ31" s="5">
         <v>9</v>
       </c>
       <c r="AK31" s="5">
         <v>32</v>
       </c>
       <c r="AL31" s="5">
         <v>-89</v>
       </c>
       <c r="AM31" s="5">
         <v>-14</v>
       </c>
       <c r="AN31" s="5">
         <v>-8</v>
       </c>
       <c r="AO31" s="5">
         <v>-21</v>
       </c>
       <c r="AP31" s="5">
         <v>7</v>
       </c>
       <c r="AQ31" s="5">
         <v>-77</v>
       </c>
-    </row>
-    <row r="32" spans="1:43">
+      <c r="AR31" s="40">
+        <v>-12</v>
+      </c>
+    </row>
+    <row r="32" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A32" s="22" t="s">
         <v>34</v>
       </c>
       <c r="T32" s="2">
         <v>-5</v>
       </c>
       <c r="U32" s="2">
         <v>-11</v>
       </c>
       <c r="V32" s="2">
         <v>-9</v>
       </c>
       <c r="W32" s="2">
         <v>3</v>
       </c>
       <c r="X32" s="2">
         <v>-4</v>
       </c>
       <c r="Y32" s="2">
         <v>-11</v>
       </c>
       <c r="Z32" s="5">
         <v>-3</v>
       </c>
       <c r="AA32" s="5">
@@ -9544,52 +9838,55 @@
       </c>
       <c r="AJ32" s="5">
         <v>4</v>
       </c>
       <c r="AK32" s="5">
         <v>-10</v>
       </c>
       <c r="AL32" s="5">
         <v>-14</v>
       </c>
       <c r="AM32" s="5">
         <v>-8</v>
       </c>
       <c r="AN32" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AO32" s="5">
         <v>-4</v>
       </c>
       <c r="AP32" s="5">
         <v>4</v>
       </c>
       <c r="AQ32" s="5">
         <v>1</v>
       </c>
-    </row>
-    <row r="33" spans="1:43">
+      <c r="AR32" s="40">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="33" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A33" s="4" t="s">
         <v>16</v>
       </c>
       <c r="T33" s="2">
         <v>-30</v>
       </c>
       <c r="U33" s="2">
         <v>-29</v>
       </c>
       <c r="V33" s="2">
         <v>-11</v>
       </c>
       <c r="W33" s="2">
         <v>-37</v>
       </c>
       <c r="X33" s="2">
         <v>-6</v>
       </c>
       <c r="Y33" s="2">
         <v>-44</v>
       </c>
       <c r="Z33" s="5">
         <v>-44</v>
       </c>
       <c r="AA33" s="5">
@@ -9621,52 +9918,55 @@
       </c>
       <c r="AJ33" s="5">
         <v>11</v>
       </c>
       <c r="AK33" s="5">
         <v>-24</v>
       </c>
       <c r="AL33" s="5">
         <v>-50</v>
       </c>
       <c r="AM33" s="5">
         <v>-27</v>
       </c>
       <c r="AN33" s="5">
         <v>-9</v>
       </c>
       <c r="AO33" s="5">
         <v>-81</v>
       </c>
       <c r="AP33" s="5">
         <v>18</v>
       </c>
       <c r="AQ33" s="5">
         <v>-94</v>
       </c>
-    </row>
-    <row r="34" spans="1:43">
+      <c r="AR33" s="40">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="34" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A34" s="4" t="s">
         <v>17</v>
       </c>
       <c r="T34" s="2">
         <v>-43</v>
       </c>
       <c r="U34" s="2">
         <v>-43</v>
       </c>
       <c r="V34" s="2">
         <v>-66</v>
       </c>
       <c r="W34" s="2">
         <v>-17</v>
       </c>
       <c r="X34" s="2">
         <v>-25</v>
       </c>
       <c r="Y34" s="2">
         <v>-60</v>
       </c>
       <c r="Z34" s="5">
         <v>-43</v>
       </c>
       <c r="AA34" s="5">
@@ -9698,52 +9998,55 @@
       </c>
       <c r="AJ34" s="5">
         <v>-44</v>
       </c>
       <c r="AK34" s="5">
         <v>-27</v>
       </c>
       <c r="AL34" s="5">
         <v>-64</v>
       </c>
       <c r="AM34" s="5">
         <v>-54</v>
       </c>
       <c r="AN34" s="5">
         <v>-25</v>
       </c>
       <c r="AO34" s="5">
         <v>-34</v>
       </c>
       <c r="AP34" s="5">
         <v>-48</v>
       </c>
       <c r="AQ34" s="5">
         <v>-58</v>
       </c>
-    </row>
-    <row r="35" spans="1:43">
+      <c r="AR34" s="40">
+        <v>-43</v>
+      </c>
+    </row>
+    <row r="35" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A35" s="4" t="s">
         <v>18</v>
       </c>
       <c r="T35" s="2">
         <v>-24</v>
       </c>
       <c r="U35" s="2">
         <v>-14</v>
       </c>
       <c r="V35" s="2">
         <v>-17</v>
       </c>
       <c r="W35" s="2">
         <v>-28</v>
       </c>
       <c r="X35" s="2">
         <v>-73</v>
       </c>
       <c r="Y35" s="2">
         <v>-40</v>
       </c>
       <c r="Z35" s="5">
         <v>-60</v>
       </c>
       <c r="AA35" s="5">
@@ -9775,52 +10078,55 @@
       </c>
       <c r="AJ35" s="5">
         <v>-34</v>
       </c>
       <c r="AK35" s="5">
         <v>-53</v>
       </c>
       <c r="AL35" s="5">
         <v>-33</v>
       </c>
       <c r="AM35" s="5">
         <v>-16</v>
       </c>
       <c r="AN35" s="5">
         <v>-18</v>
       </c>
       <c r="AO35" s="5">
         <v>-47</v>
       </c>
       <c r="AP35" s="5">
         <v>-34</v>
       </c>
       <c r="AQ35" s="5">
         <v>-39</v>
       </c>
-    </row>
-    <row r="36" spans="1:43">
+      <c r="AR35" s="40">
+        <v>-37</v>
+      </c>
+    </row>
+    <row r="36" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A36" s="4" t="s">
         <v>19</v>
       </c>
       <c r="T36" s="2">
         <v>5</v>
       </c>
       <c r="U36" s="2">
         <v>-44</v>
       </c>
       <c r="V36" s="2">
         <v>-56</v>
       </c>
       <c r="W36" s="2">
         <v>-79</v>
       </c>
       <c r="X36" s="2">
         <v>-60</v>
       </c>
       <c r="Y36" s="2">
         <v>-66</v>
       </c>
       <c r="Z36" s="5">
         <v>-70</v>
       </c>
       <c r="AA36" s="5">
@@ -9852,52 +10158,55 @@
       </c>
       <c r="AJ36" s="5">
         <v>-62</v>
       </c>
       <c r="AK36" s="5">
         <v>-22</v>
       </c>
       <c r="AL36" s="5">
         <v>-50</v>
       </c>
       <c r="AM36" s="5">
         <v>10</v>
       </c>
       <c r="AN36" s="5">
         <v>19</v>
       </c>
       <c r="AO36" s="5">
         <v>-16</v>
       </c>
       <c r="AP36" s="5">
         <v>-54</v>
       </c>
       <c r="AQ36" s="5">
         <v>5</v>
       </c>
-    </row>
-    <row r="37" spans="1:43">
+      <c r="AR36" s="40">
+        <v>-31</v>
+      </c>
+    </row>
+    <row r="37" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A37" s="4" t="s">
         <v>20</v>
       </c>
       <c r="T37" s="2">
         <v>-15</v>
       </c>
       <c r="U37" s="2">
         <v>-13</v>
       </c>
       <c r="V37" s="2">
         <v>-33</v>
       </c>
       <c r="W37" s="2">
         <v>-37</v>
       </c>
       <c r="X37" s="2">
         <v>-44</v>
       </c>
       <c r="Y37" s="2">
         <v>-26</v>
       </c>
       <c r="Z37" s="5">
         <v>-28</v>
       </c>
       <c r="AA37" s="5">
@@ -9929,52 +10238,55 @@
       </c>
       <c r="AJ37" s="5">
         <v>10</v>
       </c>
       <c r="AK37" s="5">
         <v>-15</v>
       </c>
       <c r="AL37" s="5">
         <v>12</v>
       </c>
       <c r="AM37" s="5">
         <v>2</v>
       </c>
       <c r="AN37" s="5">
         <v>-3</v>
       </c>
       <c r="AO37" s="5">
         <v>14</v>
       </c>
       <c r="AP37" s="5">
         <v>33</v>
       </c>
       <c r="AQ37" s="5">
         <v>-3</v>
       </c>
-    </row>
-    <row r="38" spans="1:43">
+      <c r="AR37" s="40">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="38" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A38" s="4" t="s">
         <v>30</v>
       </c>
       <c r="T38" s="2">
         <v>-64</v>
       </c>
       <c r="U38" s="2">
         <v>-46</v>
       </c>
       <c r="V38" s="2">
         <v>-43</v>
       </c>
       <c r="W38" s="2">
         <v>-17</v>
       </c>
       <c r="X38" s="2">
         <v>-104</v>
       </c>
       <c r="Y38" s="2">
         <v>-14</v>
       </c>
       <c r="Z38" s="5">
         <v>-47</v>
       </c>
       <c r="AA38" s="5">
@@ -10006,52 +10318,55 @@
       </c>
       <c r="AJ38" s="5">
         <v>-22</v>
       </c>
       <c r="AK38" s="5">
         <v>17</v>
       </c>
       <c r="AL38" s="5">
         <v>-30</v>
       </c>
       <c r="AM38" s="5">
         <v>-16</v>
       </c>
       <c r="AN38" s="5">
         <v>-33</v>
       </c>
       <c r="AO38" s="5">
         <v>-21</v>
       </c>
       <c r="AP38" s="5">
         <v>-14</v>
       </c>
       <c r="AQ38" s="5">
         <v>-30</v>
       </c>
-    </row>
-    <row r="39" spans="1:43">
+      <c r="AR38" s="40">
+        <v>-49</v>
+      </c>
+    </row>
+    <row r="39" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A39" s="4" t="s">
         <v>21</v>
       </c>
       <c r="T39" s="2">
         <v>-33</v>
       </c>
       <c r="U39" s="2">
         <v>5</v>
       </c>
       <c r="V39" s="2">
         <v>-31</v>
       </c>
       <c r="W39" s="2">
         <v>-86</v>
       </c>
       <c r="X39" s="2">
         <v>-80</v>
       </c>
       <c r="Y39" s="2">
         <v>-11</v>
       </c>
       <c r="Z39" s="5">
         <v>-26</v>
       </c>
       <c r="AA39" s="5">
@@ -10083,52 +10398,55 @@
       </c>
       <c r="AJ39" s="5">
         <v>-22</v>
       </c>
       <c r="AK39" s="5">
         <v>-10</v>
       </c>
       <c r="AL39" s="5">
         <v>-15</v>
       </c>
       <c r="AM39" s="5">
         <v>-10</v>
       </c>
       <c r="AN39" s="5">
         <v>8</v>
       </c>
       <c r="AO39" s="5">
         <v>-5</v>
       </c>
       <c r="AP39" s="5">
         <v>22</v>
       </c>
       <c r="AQ39" s="5">
         <v>-6</v>
       </c>
-    </row>
-    <row r="40" spans="1:43">
+      <c r="AR39" s="40">
+        <v>-10</v>
+      </c>
+    </row>
+    <row r="40" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A40" s="4" t="s">
         <v>22</v>
       </c>
       <c r="T40" s="2">
         <v>-75</v>
       </c>
       <c r="U40" s="2">
         <v>-27</v>
       </c>
       <c r="V40" s="2">
         <v>-113</v>
       </c>
       <c r="W40" s="2">
         <v>-85</v>
       </c>
       <c r="X40" s="2">
         <v>-85</v>
       </c>
       <c r="Y40" s="2">
         <v>-83</v>
       </c>
       <c r="Z40" s="5">
         <v>-104</v>
       </c>
       <c r="AA40" s="5">
@@ -10160,52 +10478,55 @@
       </c>
       <c r="AJ40" s="5">
         <v>-43</v>
       </c>
       <c r="AK40" s="5">
         <v>-48</v>
       </c>
       <c r="AL40" s="5">
         <v>-103</v>
       </c>
       <c r="AM40" s="5">
         <v>-27</v>
       </c>
       <c r="AN40" s="5">
         <v>-15</v>
       </c>
       <c r="AO40" s="5">
         <v>30</v>
       </c>
       <c r="AP40" s="5">
         <v>-31</v>
       </c>
       <c r="AQ40" s="5">
         <v>-58</v>
       </c>
-    </row>
-    <row r="41" spans="1:43">
+      <c r="AR40" s="40">
+        <v>-80</v>
+      </c>
+    </row>
+    <row r="41" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A41" s="4" t="s">
         <v>23</v>
       </c>
       <c r="T41" s="2">
         <v>-72</v>
       </c>
       <c r="U41" s="2">
         <v>-48</v>
       </c>
       <c r="V41" s="2">
         <v>-58</v>
       </c>
       <c r="W41" s="2">
         <v>-82</v>
       </c>
       <c r="X41" s="2">
         <v>-39</v>
       </c>
       <c r="Y41" s="2">
         <v>-67</v>
       </c>
       <c r="Z41" s="5">
         <v>-90</v>
       </c>
       <c r="AA41" s="5">
@@ -10237,52 +10558,55 @@
       </c>
       <c r="AJ41" s="5">
         <v>-31</v>
       </c>
       <c r="AK41" s="5">
         <v>-39</v>
       </c>
       <c r="AL41" s="5">
         <v>-9</v>
       </c>
       <c r="AM41" s="5">
         <v>-47</v>
       </c>
       <c r="AN41" s="5">
         <v>-4</v>
       </c>
       <c r="AO41" s="5">
         <v>-52</v>
       </c>
       <c r="AP41" s="5">
         <v>-15</v>
       </c>
       <c r="AQ41" s="5">
         <v>-95</v>
       </c>
-    </row>
-    <row r="42" spans="1:43">
+      <c r="AR41" s="40">
+        <v>-60</v>
+      </c>
+    </row>
+    <row r="42" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A42" s="4" t="s">
         <v>31</v>
       </c>
       <c r="T42" s="2">
         <v>-49</v>
       </c>
       <c r="U42" s="2">
         <v>-35</v>
       </c>
       <c r="V42" s="2">
         <v>-34</v>
       </c>
       <c r="W42" s="2">
         <v>-78</v>
       </c>
       <c r="X42" s="2">
         <v>-65</v>
       </c>
       <c r="Y42" s="2">
         <v>-45</v>
       </c>
       <c r="Z42" s="2">
         <v>-37</v>
       </c>
       <c r="AA42" s="5">
@@ -10314,52 +10638,55 @@
       </c>
       <c r="AJ42" s="5">
         <v>-19</v>
       </c>
       <c r="AK42" s="5">
         <v>-36</v>
       </c>
       <c r="AL42" s="5">
         <v>-33</v>
       </c>
       <c r="AM42" s="5">
         <v>8</v>
       </c>
       <c r="AN42" s="5">
         <v>-30</v>
       </c>
       <c r="AO42" s="5">
         <v>-7</v>
       </c>
       <c r="AP42" s="5">
         <v>-46</v>
       </c>
       <c r="AQ42" s="5">
         <v>-21</v>
       </c>
-    </row>
-    <row r="43" spans="1:43">
+      <c r="AR42" s="40">
+        <v>-13</v>
+      </c>
+    </row>
+    <row r="43" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A43" s="17" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="17"/>
       <c r="C43" s="17"/>
       <c r="D43" s="17"/>
       <c r="E43" s="17"/>
       <c r="F43" s="17"/>
       <c r="G43" s="17"/>
       <c r="H43" s="17"/>
       <c r="I43" s="17"/>
       <c r="J43" s="17"/>
       <c r="K43" s="17"/>
       <c r="L43" s="17"/>
       <c r="M43" s="17"/>
       <c r="N43" s="17"/>
       <c r="O43" s="17"/>
       <c r="P43" s="17"/>
       <c r="Q43" s="17"/>
       <c r="R43" s="17"/>
       <c r="S43" s="17"/>
       <c r="T43" s="3">
         <v>-37</v>
       </c>
       <c r="U43" s="3">
@@ -10409,63 +10736,66 @@
       </c>
       <c r="AJ43" s="12">
         <v>3</v>
       </c>
       <c r="AK43" s="12">
         <v>-23</v>
       </c>
       <c r="AL43" s="12">
         <v>-48</v>
       </c>
       <c r="AM43" s="12">
         <v>10</v>
       </c>
       <c r="AN43" s="12">
         <v>-30</v>
       </c>
       <c r="AO43" s="12" t="s">
         <v>28</v>
       </c>
       <c r="AP43" s="12">
         <v>-18</v>
       </c>
       <c r="AQ43" s="12">
         <v>-42</v>
       </c>
+      <c r="AR43" s="42">
+        <v>-3</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="T29:AM29"/>
-    <mergeCell ref="T22:AM22"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:S5"/>
     <mergeCell ref="T7:AM7"/>
     <mergeCell ref="Z3:AW3"/>
     <mergeCell ref="AL5:AW5"/>
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="T5:Y5"/>
+    <mergeCell ref="T29:AM29"/>
+    <mergeCell ref="T22:AM22"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">