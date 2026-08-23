--- v0 (2026-04-14)
+++ v1 (2026-08-23)
@@ -1,76 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="1410" yWindow="4245" windowWidth="27270" windowHeight="5235" activeTab="6"/>
+    <workbookView xWindow="1710" yWindow="1455" windowWidth="27270" windowHeight="10950" activeTab="7"/>
   </bookViews>
   <sheets>
     <sheet name="2018" sheetId="1" r:id="rId1"/>
     <sheet name="2019" sheetId="2" r:id="rId2"/>
     <sheet name="2020" sheetId="3" r:id="rId3"/>
     <sheet name="2021" sheetId="4" r:id="rId4"/>
     <sheet name="2022" sheetId="5" r:id="rId5"/>
     <sheet name="2023" sheetId="6" r:id="rId6"/>
     <sheet name="2024" sheetId="7" r:id="rId7"/>
+    <sheet name="2025" sheetId="8" r:id="rId8"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'2018'!$2:$4</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1034" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1171" uniqueCount="58">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>Turkestan</t>
   </si>
   <si>
     <t>Turkistan city</t>
   </si>
   <si>
     <t>Kentau C.A.</t>
   </si>
   <si>
     <t>Zhetisai</t>
   </si>
   <si>
     <t>Otyrar</t>
   </si>
   <si>
     <t>Sairam</t>
   </si>
   <si>
@@ -161,97 +164,100 @@
   <si>
     <t>Industrial products were shipped to residents in value terms for 2020</t>
   </si>
   <si>
     <t>Industrial products were shipped to residents in value terms for 2021</t>
   </si>
   <si>
     <t>Industrial products were shipped to residents in value terms for 2023</t>
   </si>
   <si>
     <t>Industrial products were shipped to residents in value terms for 2022</t>
   </si>
   <si>
     <t>Avai</t>
   </si>
   <si>
     <t>Zhetysuskaya</t>
   </si>
   <si>
     <t>Ulytau</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
-    <t>Отгружено в другие регионы</t>
-[...28 lines deleted...]
-  <si>
     <t>Mangystau</t>
   </si>
   <si>
     <t>Paviodarskaya</t>
   </si>
   <si>
     <t>Turkestan city</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Turkistan</t>
+  </si>
+  <si>
+    <t>Turkistan c.a.</t>
+  </si>
+  <si>
+    <t>Kentau c.a.</t>
+  </si>
+  <si>
+    <t>Ordabasy district</t>
+  </si>
+  <si>
+    <t>Sairam district</t>
+  </si>
+  <si>
+    <t>Sozak district</t>
+  </si>
+  <si>
+    <t>Tole bi district</t>
+  </si>
+  <si>
+    <t>Tyulkubas district</t>
+  </si>
+  <si>
+    <t>Industrial products were shipped to residents in value terms for 2025</t>
+  </si>
+  <si>
+    <t>Industrial products were shipped to residents in value terms for 2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="21">
+  <fonts count="23">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
@@ -352,50 +358,61 @@
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
@@ -488,51 +505,51 @@
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="73">
+  <cellXfs count="83">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -582,85 +599,82 @@
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="19" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="19" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="19" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="19" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -687,70 +701,103 @@
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0000FF"/>
     </mruColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1012,116 +1059,120 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:U16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A5" sqref="A5:A13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="2" width="9.85546875" customWidth="1"/>
     <col min="3" max="17" width="13.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A1" s="51" t="s">
+      <c r="A1" s="50" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="51"/>
-[...16 lines deleted...]
-      <c r="S1" s="51"/>
+      <c r="B1" s="50"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
+      <c r="E1" s="50"/>
+      <c r="F1" s="50"/>
+      <c r="G1" s="50"/>
+      <c r="H1" s="50"/>
+      <c r="I1" s="50"/>
+      <c r="J1" s="50"/>
+      <c r="K1" s="50"/>
+      <c r="L1" s="50"/>
+      <c r="M1" s="50"/>
+      <c r="N1" s="50"/>
+      <c r="O1" s="50"/>
+      <c r="P1" s="50"/>
+      <c r="Q1" s="50"/>
+      <c r="R1" s="50"/>
+      <c r="S1" s="50"/>
     </row>
     <row r="2" spans="1:21" s="1" customFormat="1">
-      <c r="A2" s="52" t="s">
+      <c r="A2" s="51" t="s">
         <v>34</v>
       </c>
-      <c r="B2" s="52"/>
-[...16 lines deleted...]
-      <c r="S2" s="52"/>
+      <c r="B2" s="51"/>
+      <c r="C2" s="51"/>
+      <c r="D2" s="51"/>
+      <c r="E2" s="51"/>
+      <c r="F2" s="51"/>
+      <c r="G2" s="51"/>
+      <c r="H2" s="51"/>
+      <c r="I2" s="51"/>
+      <c r="J2" s="51"/>
+      <c r="K2" s="51"/>
+      <c r="L2" s="51"/>
+      <c r="M2" s="51"/>
+      <c r="N2" s="51"/>
+      <c r="O2" s="51"/>
+      <c r="P2" s="51"/>
+      <c r="Q2" s="51"/>
+      <c r="R2" s="51"/>
+      <c r="S2" s="51"/>
     </row>
     <row r="3" spans="1:21" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A3" s="49"/>
+      <c r="A3" s="48"/>
     </row>
     <row r="4" spans="1:21" s="1" customFormat="1" ht="78.75">
-      <c r="A4" s="49"/>
+      <c r="A4" s="48"/>
       <c r="B4" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>14</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G4" s="8" t="s">
         <v>18</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>19</v>
       </c>
       <c r="I4" s="8" t="s">
         <v>20</v>
       </c>
       <c r="J4" s="8" t="s">
@@ -1624,172 +1675,172 @@
       </c>
       <c r="Q13" s="3">
         <v>432896</v>
       </c>
     </row>
     <row r="14" spans="1:21" ht="2.4500000000000002" customHeight="1">
       <c r="A14" s="4"/>
       <c r="B14" s="4"/>
       <c r="C14" s="4"/>
       <c r="D14" s="4"/>
       <c r="E14" s="4"/>
       <c r="F14" s="4"/>
       <c r="G14" s="4"/>
       <c r="H14" s="4"/>
       <c r="I14" s="4"/>
       <c r="J14" s="4"/>
       <c r="K14" s="4"/>
       <c r="L14" s="4"/>
       <c r="M14" s="4"/>
       <c r="N14" s="4"/>
       <c r="O14" s="4"/>
       <c r="P14" s="4"/>
       <c r="Q14" s="4"/>
     </row>
     <row r="16" spans="1:21" s="6" customFormat="1" ht="34.5" customHeight="1">
-      <c r="A16" s="50" t="s">
+      <c r="A16" s="49" t="s">
         <v>29</v>
       </c>
-      <c r="B16" s="50"/>
-[...18 lines deleted...]
-      <c r="U16" s="50"/>
+      <c r="B16" s="49"/>
+      <c r="C16" s="49"/>
+      <c r="D16" s="49"/>
+      <c r="E16" s="49"/>
+      <c r="F16" s="49"/>
+      <c r="G16" s="49"/>
+      <c r="H16" s="49"/>
+      <c r="I16" s="49"/>
+      <c r="J16" s="49"/>
+      <c r="K16" s="49"/>
+      <c r="L16" s="49"/>
+      <c r="M16" s="49"/>
+      <c r="N16" s="49"/>
+      <c r="O16" s="49"/>
+      <c r="P16" s="49"/>
+      <c r="Q16" s="49"/>
+      <c r="R16" s="49"/>
+      <c r="S16" s="49"/>
+      <c r="T16" s="49"/>
+      <c r="U16" s="49"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="A16:U16"/>
     <mergeCell ref="A1:S1"/>
     <mergeCell ref="A2:S2"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:S19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="Q6" sqref="B6:Q6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.85546875" customWidth="1"/>
     <col min="2" max="18" width="13.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A1" s="51" t="s">
+      <c r="A1" s="50" t="s">
         <v>35</v>
       </c>
-      <c r="B1" s="51"/>
-[...16 lines deleted...]
-      <c r="S1" s="51"/>
+      <c r="B1" s="50"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
+      <c r="E1" s="50"/>
+      <c r="F1" s="50"/>
+      <c r="G1" s="50"/>
+      <c r="H1" s="50"/>
+      <c r="I1" s="50"/>
+      <c r="J1" s="50"/>
+      <c r="K1" s="50"/>
+      <c r="L1" s="50"/>
+      <c r="M1" s="50"/>
+      <c r="N1" s="50"/>
+      <c r="O1" s="50"/>
+      <c r="P1" s="50"/>
+      <c r="Q1" s="50"/>
+      <c r="R1" s="50"/>
+      <c r="S1" s="50"/>
     </row>
     <row r="3" spans="1:19" s="1" customFormat="1">
-      <c r="A3" s="52" t="s">
+      <c r="A3" s="51" t="s">
         <v>34</v>
       </c>
-      <c r="B3" s="52"/>
-[...16 lines deleted...]
-      <c r="S3" s="52"/>
+      <c r="B3" s="51"/>
+      <c r="C3" s="51"/>
+      <c r="D3" s="51"/>
+      <c r="E3" s="51"/>
+      <c r="F3" s="51"/>
+      <c r="G3" s="51"/>
+      <c r="H3" s="51"/>
+      <c r="I3" s="51"/>
+      <c r="J3" s="51"/>
+      <c r="K3" s="51"/>
+      <c r="L3" s="51"/>
+      <c r="M3" s="51"/>
+      <c r="N3" s="51"/>
+      <c r="O3" s="51"/>
+      <c r="P3" s="51"/>
+      <c r="Q3" s="51"/>
+      <c r="R3" s="51"/>
+      <c r="S3" s="51"/>
     </row>
     <row r="4" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A4" s="49"/>
-      <c r="B4" s="55" t="s">
+      <c r="A4" s="48"/>
+      <c r="B4" s="54" t="s">
         <v>31</v>
       </c>
-      <c r="C4" s="56"/>
-[...15 lines deleted...]
-      <c r="S4" s="56"/>
+      <c r="C4" s="55"/>
+      <c r="D4" s="55"/>
+      <c r="E4" s="55"/>
+      <c r="F4" s="55"/>
+      <c r="G4" s="55"/>
+      <c r="H4" s="55"/>
+      <c r="I4" s="55"/>
+      <c r="J4" s="55"/>
+      <c r="K4" s="55"/>
+      <c r="L4" s="55"/>
+      <c r="M4" s="55"/>
+      <c r="N4" s="55"/>
+      <c r="O4" s="55"/>
+      <c r="P4" s="55"/>
+      <c r="Q4" s="55"/>
+      <c r="R4" s="55"/>
+      <c r="S4" s="55"/>
     </row>
     <row r="5" spans="1:19" s="1" customFormat="1" ht="78.75">
-      <c r="A5" s="49"/>
+      <c r="A5" s="48"/>
       <c r="B5" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="8" t="s">
         <v>18</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>19</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -2379,188 +2430,188 @@
       <c r="R15" s="3">
         <v>838868</v>
       </c>
     </row>
     <row r="16" spans="1:19" ht="2.4500000000000002" customHeight="1">
       <c r="A16" s="4"/>
       <c r="B16" s="4"/>
       <c r="C16" s="4"/>
       <c r="D16" s="4"/>
       <c r="E16" s="4"/>
       <c r="F16" s="4"/>
       <c r="G16" s="4"/>
       <c r="H16" s="4"/>
       <c r="I16" s="4"/>
       <c r="J16" s="4"/>
       <c r="K16" s="4"/>
       <c r="L16" s="4"/>
       <c r="M16" s="4"/>
       <c r="N16" s="4"/>
       <c r="O16" s="4"/>
       <c r="P16" s="4"/>
       <c r="Q16" s="4"/>
       <c r="R16" s="4"/>
     </row>
     <row r="18" spans="1:17">
-      <c r="A18" s="53" t="s">
+      <c r="A18" s="52" t="s">
         <v>29</v>
       </c>
-      <c r="B18" s="54"/>
-[...14 lines deleted...]
-      <c r="Q18" s="54"/>
+      <c r="B18" s="53"/>
+      <c r="C18" s="53"/>
+      <c r="D18" s="53"/>
+      <c r="E18" s="53"/>
+      <c r="F18" s="53"/>
+      <c r="G18" s="53"/>
+      <c r="H18" s="53"/>
+      <c r="I18" s="53"/>
+      <c r="J18" s="53"/>
+      <c r="K18" s="53"/>
+      <c r="L18" s="53"/>
+      <c r="M18" s="53"/>
+      <c r="N18" s="53"/>
+      <c r="O18" s="53"/>
+      <c r="P18" s="53"/>
+      <c r="Q18" s="53"/>
     </row>
     <row r="19" spans="1:17">
-      <c r="A19" s="54"/>
-[...15 lines deleted...]
-      <c r="Q19" s="54"/>
+      <c r="A19" s="53"/>
+      <c r="B19" s="53"/>
+      <c r="C19" s="53"/>
+      <c r="D19" s="53"/>
+      <c r="E19" s="53"/>
+      <c r="F19" s="53"/>
+      <c r="G19" s="53"/>
+      <c r="H19" s="53"/>
+      <c r="I19" s="53"/>
+      <c r="J19" s="53"/>
+      <c r="K19" s="53"/>
+      <c r="L19" s="53"/>
+      <c r="M19" s="53"/>
+      <c r="N19" s="53"/>
+      <c r="O19" s="53"/>
+      <c r="P19" s="53"/>
+      <c r="Q19" s="53"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="A18:Q19"/>
     <mergeCell ref="A3:S3"/>
     <mergeCell ref="A1:S1"/>
     <mergeCell ref="B4:S4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:U18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A15" sqref="A15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="18" width="13.42578125" customWidth="1"/>
     <col min="19" max="19" width="0.42578125" customWidth="1"/>
     <col min="20" max="21" width="9.140625" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A1" s="51" t="s">
+      <c r="A1" s="50" t="s">
         <v>36</v>
       </c>
-      <c r="B1" s="51"/>
-[...16 lines deleted...]
-      <c r="S1" s="51"/>
+      <c r="B1" s="50"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
+      <c r="E1" s="50"/>
+      <c r="F1" s="50"/>
+      <c r="G1" s="50"/>
+      <c r="H1" s="50"/>
+      <c r="I1" s="50"/>
+      <c r="J1" s="50"/>
+      <c r="K1" s="50"/>
+      <c r="L1" s="50"/>
+      <c r="M1" s="50"/>
+      <c r="N1" s="50"/>
+      <c r="O1" s="50"/>
+      <c r="P1" s="50"/>
+      <c r="Q1" s="50"/>
+      <c r="R1" s="50"/>
+      <c r="S1" s="50"/>
     </row>
     <row r="2" spans="1:21">
-      <c r="C2" s="52" t="s">
+      <c r="C2" s="51" t="s">
         <v>34</v>
       </c>
-      <c r="D2" s="52"/>
-[...16 lines deleted...]
-      <c r="U2" s="52"/>
+      <c r="D2" s="51"/>
+      <c r="E2" s="51"/>
+      <c r="F2" s="51"/>
+      <c r="G2" s="51"/>
+      <c r="H2" s="51"/>
+      <c r="I2" s="51"/>
+      <c r="J2" s="51"/>
+      <c r="K2" s="51"/>
+      <c r="L2" s="51"/>
+      <c r="M2" s="51"/>
+      <c r="N2" s="51"/>
+      <c r="O2" s="51"/>
+      <c r="P2" s="51"/>
+      <c r="Q2" s="51"/>
+      <c r="R2" s="51"/>
+      <c r="S2" s="51"/>
+      <c r="T2" s="51"/>
+      <c r="U2" s="51"/>
     </row>
     <row r="3" spans="1:21" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A3" s="49"/>
-      <c r="B3" s="55" t="s">
+      <c r="A3" s="48"/>
+      <c r="B3" s="54" t="s">
         <v>31</v>
       </c>
-      <c r="C3" s="56"/>
-[...15 lines deleted...]
-      <c r="S3" s="56"/>
+      <c r="C3" s="55"/>
+      <c r="D3" s="55"/>
+      <c r="E3" s="55"/>
+      <c r="F3" s="55"/>
+      <c r="G3" s="55"/>
+      <c r="H3" s="55"/>
+      <c r="I3" s="55"/>
+      <c r="J3" s="55"/>
+      <c r="K3" s="55"/>
+      <c r="L3" s="55"/>
+      <c r="M3" s="55"/>
+      <c r="N3" s="55"/>
+      <c r="O3" s="55"/>
+      <c r="P3" s="55"/>
+      <c r="Q3" s="55"/>
+      <c r="R3" s="55"/>
+      <c r="S3" s="55"/>
     </row>
     <row r="4" spans="1:21" s="1" customFormat="1" ht="78.75">
-      <c r="A4" s="49"/>
+      <c r="A4" s="48"/>
       <c r="B4" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G4" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>18</v>
       </c>
       <c r="I4" s="8" t="s">
         <v>19</v>
       </c>
       <c r="J4" s="8" t="s">
@@ -3204,165 +3255,165 @@
       <c r="R15" s="3">
         <v>935292</v>
       </c>
     </row>
     <row r="16" spans="1:21" ht="2.4500000000000002" customHeight="1">
       <c r="A16" s="32"/>
       <c r="B16" s="4"/>
       <c r="C16" s="4"/>
       <c r="D16" s="4"/>
       <c r="E16" s="4"/>
       <c r="F16" s="4"/>
       <c r="G16" s="4"/>
       <c r="H16" s="4"/>
       <c r="I16" s="4"/>
       <c r="J16" s="4"/>
       <c r="K16" s="4"/>
       <c r="L16" s="4"/>
       <c r="M16" s="4"/>
       <c r="N16" s="4"/>
       <c r="O16" s="4"/>
       <c r="P16" s="4"/>
       <c r="Q16" s="4"/>
       <c r="R16" s="4"/>
     </row>
     <row r="18" spans="1:15" ht="35.25" customHeight="1">
-      <c r="A18" s="57" t="s">
+      <c r="A18" s="56" t="s">
         <v>29</v>
       </c>
-      <c r="B18" s="57"/>
-[...12 lines deleted...]
-      <c r="O18" s="57"/>
+      <c r="B18" s="56"/>
+      <c r="C18" s="56"/>
+      <c r="D18" s="56"/>
+      <c r="E18" s="56"/>
+      <c r="F18" s="56"/>
+      <c r="G18" s="56"/>
+      <c r="H18" s="56"/>
+      <c r="I18" s="56"/>
+      <c r="J18" s="56"/>
+      <c r="K18" s="56"/>
+      <c r="L18" s="56"/>
+      <c r="M18" s="56"/>
+      <c r="N18" s="56"/>
+      <c r="O18" s="56"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="A18:O18"/>
     <mergeCell ref="C2:U2"/>
     <mergeCell ref="A1:S1"/>
     <mergeCell ref="B3:S3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:S18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A15" sqref="A15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="18" width="13.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" s="1" customFormat="1">
-      <c r="A1" s="60" t="s">
+      <c r="A1" s="59" t="s">
         <v>37</v>
       </c>
-      <c r="B1" s="60"/>
-[...15 lines deleted...]
-      <c r="R1" s="60"/>
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
+      <c r="F1" s="59"/>
+      <c r="G1" s="59"/>
+      <c r="H1" s="59"/>
+      <c r="I1" s="59"/>
+      <c r="J1" s="59"/>
+      <c r="K1" s="59"/>
+      <c r="L1" s="59"/>
+      <c r="M1" s="59"/>
+      <c r="N1" s="59"/>
+      <c r="O1" s="59"/>
+      <c r="P1" s="59"/>
+      <c r="Q1" s="59"/>
+      <c r="R1" s="59"/>
     </row>
     <row r="2" spans="1:19" s="1" customFormat="1">
-      <c r="A2" s="52" t="s">
+      <c r="A2" s="51" t="s">
         <v>34</v>
       </c>
-      <c r="B2" s="52"/>
-[...16 lines deleted...]
-      <c r="S2" s="52"/>
+      <c r="B2" s="51"/>
+      <c r="C2" s="51"/>
+      <c r="D2" s="51"/>
+      <c r="E2" s="51"/>
+      <c r="F2" s="51"/>
+      <c r="G2" s="51"/>
+      <c r="H2" s="51"/>
+      <c r="I2" s="51"/>
+      <c r="J2" s="51"/>
+      <c r="K2" s="51"/>
+      <c r="L2" s="51"/>
+      <c r="M2" s="51"/>
+      <c r="N2" s="51"/>
+      <c r="O2" s="51"/>
+      <c r="P2" s="51"/>
+      <c r="Q2" s="51"/>
+      <c r="R2" s="51"/>
+      <c r="S2" s="51"/>
     </row>
     <row r="3" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A3" s="49"/>
-      <c r="B3" s="55" t="s">
+      <c r="A3" s="48"/>
+      <c r="B3" s="54" t="s">
         <v>31</v>
       </c>
-      <c r="C3" s="56"/>
-[...15 lines deleted...]
-      <c r="S3" s="56"/>
+      <c r="C3" s="55"/>
+      <c r="D3" s="55"/>
+      <c r="E3" s="55"/>
+      <c r="F3" s="55"/>
+      <c r="G3" s="55"/>
+      <c r="H3" s="55"/>
+      <c r="I3" s="55"/>
+      <c r="J3" s="55"/>
+      <c r="K3" s="55"/>
+      <c r="L3" s="55"/>
+      <c r="M3" s="55"/>
+      <c r="N3" s="55"/>
+      <c r="O3" s="55"/>
+      <c r="P3" s="55"/>
+      <c r="Q3" s="55"/>
+      <c r="R3" s="55"/>
+      <c r="S3" s="55"/>
     </row>
     <row r="4" spans="1:19" s="1" customFormat="1" ht="78.75">
-      <c r="A4" s="49"/>
+      <c r="A4" s="48"/>
       <c r="B4" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G4" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>18</v>
       </c>
       <c r="I4" s="8" t="s">
         <v>19</v>
       </c>
       <c r="J4" s="8" t="s">
@@ -4008,165 +4059,165 @@
       <c r="R15" s="3">
         <v>1253630</v>
       </c>
     </row>
     <row r="16" spans="1:19" ht="2.4500000000000002" customHeight="1">
       <c r="A16" s="32"/>
       <c r="B16" s="4"/>
       <c r="C16" s="4"/>
       <c r="D16" s="4"/>
       <c r="E16" s="4"/>
       <c r="F16" s="4"/>
       <c r="G16" s="4"/>
       <c r="H16" s="4"/>
       <c r="I16" s="4"/>
       <c r="J16" s="4"/>
       <c r="K16" s="4"/>
       <c r="L16" s="4"/>
       <c r="M16" s="4"/>
       <c r="N16" s="4"/>
       <c r="O16" s="4"/>
       <c r="P16" s="4"/>
       <c r="Q16" s="4"/>
       <c r="R16" s="4"/>
     </row>
     <row r="17" spans="1:13" ht="38.25" customHeight="1">
-      <c r="A17" s="58" t="s">
+      <c r="A17" s="57" t="s">
         <v>29</v>
       </c>
-      <c r="B17" s="59"/>
-[...10 lines deleted...]
-      <c r="M17" s="59"/>
+      <c r="B17" s="58"/>
+      <c r="C17" s="58"/>
+      <c r="D17" s="58"/>
+      <c r="E17" s="58"/>
+      <c r="F17" s="58"/>
+      <c r="G17" s="58"/>
+      <c r="H17" s="58"/>
+      <c r="I17" s="58"/>
+      <c r="J17" s="58"/>
+      <c r="K17" s="58"/>
+      <c r="L17" s="58"/>
+      <c r="M17" s="58"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="A1:R1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="A2:S2"/>
     <mergeCell ref="B3:S3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="Q6" sqref="B6:Q6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="20" style="17" customWidth="1"/>
     <col min="2" max="18" width="13.42578125" style="17" customWidth="1"/>
     <col min="19" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" s="14" customFormat="1" ht="15" customHeight="1">
-      <c r="A1" s="61" t="s">
+      <c r="A1" s="60" t="s">
         <v>39</v>
       </c>
-      <c r="B1" s="61"/>
-[...15 lines deleted...]
-      <c r="R1" s="61"/>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+      <c r="I1" s="60"/>
+      <c r="J1" s="60"/>
+      <c r="K1" s="60"/>
+      <c r="L1" s="60"/>
+      <c r="M1" s="60"/>
+      <c r="N1" s="60"/>
+      <c r="O1" s="60"/>
+      <c r="P1" s="60"/>
+      <c r="Q1" s="60"/>
+      <c r="R1" s="60"/>
     </row>
     <row r="3" spans="1:18" s="15" customFormat="1">
-      <c r="A3" s="62" t="s">
+      <c r="A3" s="61" t="s">
         <v>34</v>
       </c>
-      <c r="B3" s="62"/>
-[...15 lines deleted...]
-      <c r="R3" s="62"/>
+      <c r="B3" s="61"/>
+      <c r="C3" s="61"/>
+      <c r="D3" s="61"/>
+      <c r="E3" s="61"/>
+      <c r="F3" s="61"/>
+      <c r="G3" s="61"/>
+      <c r="H3" s="61"/>
+      <c r="I3" s="61"/>
+      <c r="J3" s="61"/>
+      <c r="K3" s="61"/>
+      <c r="L3" s="61"/>
+      <c r="M3" s="61"/>
+      <c r="N3" s="61"/>
+      <c r="O3" s="61"/>
+      <c r="P3" s="61"/>
+      <c r="Q3" s="61"/>
+      <c r="R3" s="61"/>
     </row>
     <row r="4" spans="1:18" s="15" customFormat="1" ht="15" customHeight="1">
-      <c r="A4" s="63"/>
-      <c r="B4" s="65" t="s">
+      <c r="A4" s="62"/>
+      <c r="B4" s="64" t="s">
         <v>31</v>
       </c>
-      <c r="C4" s="66"/>
-[...14 lines deleted...]
-      <c r="R4" s="66"/>
+      <c r="C4" s="65"/>
+      <c r="D4" s="65"/>
+      <c r="E4" s="65"/>
+      <c r="F4" s="65"/>
+      <c r="G4" s="65"/>
+      <c r="H4" s="65"/>
+      <c r="I4" s="65"/>
+      <c r="J4" s="65"/>
+      <c r="K4" s="65"/>
+      <c r="L4" s="65"/>
+      <c r="M4" s="65"/>
+      <c r="N4" s="65"/>
+      <c r="O4" s="65"/>
+      <c r="P4" s="65"/>
+      <c r="Q4" s="65"/>
+      <c r="R4" s="65"/>
     </row>
     <row r="5" spans="1:18" s="15" customFormat="1" ht="85.5">
-      <c r="A5" s="63"/>
+      <c r="A5" s="62"/>
       <c r="B5" s="11" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="11" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="11" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>18</v>
       </c>
       <c r="I5" s="11" t="s">
         <v>19</v>
       </c>
       <c r="J5" s="11" t="s">
@@ -4812,180 +4863,180 @@
       <c r="R16" s="18">
         <v>2637749</v>
       </c>
     </row>
     <row r="17" spans="1:18" ht="14.25" customHeight="1">
       <c r="A17" s="22"/>
       <c r="B17" s="16"/>
       <c r="C17" s="16"/>
       <c r="D17" s="16"/>
       <c r="E17" s="16"/>
       <c r="F17" s="16"/>
       <c r="G17" s="16"/>
       <c r="H17" s="16"/>
       <c r="I17" s="16"/>
       <c r="J17" s="16"/>
       <c r="K17" s="16"/>
       <c r="L17" s="16"/>
       <c r="M17" s="16"/>
       <c r="N17" s="16"/>
       <c r="O17" s="16"/>
       <c r="P17" s="16"/>
       <c r="Q17" s="16"/>
       <c r="R17" s="16"/>
     </row>
     <row r="18" spans="1:18" ht="38.25" customHeight="1">
-      <c r="A18" s="64" t="s">
+      <c r="A18" s="63" t="s">
         <v>29</v>
       </c>
-      <c r="B18" s="64"/>
-[...15 lines deleted...]
-      <c r="R18" s="64"/>
+      <c r="B18" s="63"/>
+      <c r="C18" s="63"/>
+      <c r="D18" s="63"/>
+      <c r="E18" s="63"/>
+      <c r="F18" s="63"/>
+      <c r="G18" s="63"/>
+      <c r="H18" s="63"/>
+      <c r="I18" s="63"/>
+      <c r="J18" s="63"/>
+      <c r="K18" s="63"/>
+      <c r="L18" s="63"/>
+      <c r="M18" s="63"/>
+      <c r="N18" s="63"/>
+      <c r="O18" s="63"/>
+      <c r="P18" s="63"/>
+      <c r="Q18" s="63"/>
+      <c r="R18" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:R1"/>
     <mergeCell ref="A3:R3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="A18:R18"/>
     <mergeCell ref="B4:R4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:X18"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="V4" sqref="A4:XFD5"/>
+    <sheetView topLeftCell="F1" workbookViewId="0">
+      <selection activeCell="U3" sqref="U3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="20" style="17" customWidth="1"/>
     <col min="2" max="2" width="13" style="17" customWidth="1"/>
     <col min="3" max="21" width="13.42578125" style="17" customWidth="1"/>
     <col min="22" max="22" width="9.140625" style="17" customWidth="1"/>
     <col min="23" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" s="14" customFormat="1" ht="15" customHeight="1">
-      <c r="A1" s="61" t="s">
+      <c r="A1" s="60" t="s">
         <v>38</v>
       </c>
-      <c r="B1" s="61"/>
-[...18 lines deleted...]
-      <c r="U1" s="61"/>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+      <c r="I1" s="60"/>
+      <c r="J1" s="60"/>
+      <c r="K1" s="60"/>
+      <c r="L1" s="60"/>
+      <c r="M1" s="60"/>
+      <c r="N1" s="60"/>
+      <c r="O1" s="60"/>
+      <c r="P1" s="60"/>
+      <c r="Q1" s="60"/>
+      <c r="R1" s="60"/>
+      <c r="S1" s="60"/>
+      <c r="T1" s="60"/>
+      <c r="U1" s="60"/>
     </row>
     <row r="3" spans="1:24" s="15" customFormat="1">
       <c r="B3" s="29"/>
       <c r="C3" s="29"/>
       <c r="D3" s="29"/>
       <c r="E3" s="29"/>
       <c r="F3" s="29"/>
       <c r="G3" s="29"/>
       <c r="H3" s="29"/>
       <c r="I3" s="29"/>
       <c r="J3" s="29"/>
       <c r="K3" s="29"/>
       <c r="L3" s="29"/>
       <c r="M3" s="29"/>
       <c r="N3" s="29"/>
       <c r="O3" s="29"/>
       <c r="P3" s="29"/>
       <c r="Q3" s="29"/>
       <c r="R3" s="29"/>
       <c r="S3" s="29"/>
       <c r="T3" s="29"/>
       <c r="U3" s="29" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:24" s="15" customFormat="1" ht="15" customHeight="1">
-      <c r="A4" s="67"/>
-      <c r="B4" s="65" t="s">
+      <c r="A4" s="66"/>
+      <c r="B4" s="64" t="s">
         <v>31</v>
       </c>
-      <c r="C4" s="66"/>
-[...17 lines deleted...]
-      <c r="U4" s="66"/>
+      <c r="C4" s="65"/>
+      <c r="D4" s="65"/>
+      <c r="E4" s="65"/>
+      <c r="F4" s="65"/>
+      <c r="G4" s="65"/>
+      <c r="H4" s="65"/>
+      <c r="I4" s="65"/>
+      <c r="J4" s="65"/>
+      <c r="K4" s="65"/>
+      <c r="L4" s="65"/>
+      <c r="M4" s="65"/>
+      <c r="N4" s="65"/>
+      <c r="O4" s="65"/>
+      <c r="P4" s="65"/>
+      <c r="Q4" s="65"/>
+      <c r="R4" s="65"/>
+      <c r="S4" s="65"/>
+      <c r="T4" s="65"/>
+      <c r="U4" s="65"/>
       <c r="V4" s="31"/>
       <c r="W4" s="31"/>
       <c r="X4" s="31"/>
     </row>
     <row r="5" spans="1:24" s="19" customFormat="1" ht="85.5">
-      <c r="A5" s="68"/>
+      <c r="A5" s="67"/>
       <c r="B5" s="30" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="30" t="s">
         <v>12</v>
       </c>
       <c r="D5" s="30" t="s">
         <v>13</v>
       </c>
       <c r="E5" s="30" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="30" t="s">
         <v>15</v>
       </c>
       <c r="G5" s="30" t="s">
         <v>16</v>
       </c>
       <c r="H5" s="30" t="s">
         <v>17</v>
       </c>
       <c r="I5" s="34" t="s">
         <v>41</v>
       </c>
       <c r="J5" s="30" t="s">
@@ -5670,823 +5721,1650 @@
     </row>
     <row r="17" spans="1:23" ht="2.4500000000000002" customHeight="1">
       <c r="A17" s="22"/>
       <c r="B17" s="22"/>
       <c r="C17" s="16"/>
       <c r="D17" s="16"/>
       <c r="E17" s="16"/>
       <c r="F17" s="16"/>
       <c r="G17" s="16"/>
       <c r="H17" s="16"/>
       <c r="I17" s="16"/>
       <c r="J17" s="16"/>
       <c r="K17" s="16"/>
       <c r="L17" s="16"/>
       <c r="M17" s="16"/>
       <c r="N17" s="16"/>
       <c r="O17" s="16"/>
       <c r="P17" s="16"/>
       <c r="Q17" s="16"/>
       <c r="R17" s="16"/>
       <c r="S17" s="16"/>
       <c r="T17" s="16"/>
       <c r="U17" s="16"/>
     </row>
     <row r="18" spans="1:23" ht="38.25" customHeight="1">
-      <c r="A18" s="64" t="s">
+      <c r="A18" s="63" t="s">
         <v>29</v>
       </c>
-      <c r="B18" s="64"/>
-[...20 lines deleted...]
-      <c r="W18" s="64"/>
+      <c r="B18" s="63"/>
+      <c r="C18" s="63"/>
+      <c r="D18" s="63"/>
+      <c r="E18" s="63"/>
+      <c r="F18" s="63"/>
+      <c r="G18" s="63"/>
+      <c r="H18" s="63"/>
+      <c r="I18" s="63"/>
+      <c r="J18" s="63"/>
+      <c r="K18" s="63"/>
+      <c r="L18" s="63"/>
+      <c r="M18" s="63"/>
+      <c r="N18" s="63"/>
+      <c r="O18" s="63"/>
+      <c r="P18" s="63"/>
+      <c r="Q18" s="63"/>
+      <c r="R18" s="63"/>
+      <c r="S18" s="63"/>
+      <c r="T18" s="63"/>
+      <c r="U18" s="63"/>
+      <c r="V18" s="63"/>
+      <c r="W18" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:U1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="A18:W18"/>
     <mergeCell ref="B4:U4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="P3" sqref="P3"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="B4" sqref="B4:V4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" customWidth="1"/>
     <col min="8" max="8" width="12.28515625" customWidth="1"/>
     <col min="19" max="19" width="11.7109375" customWidth="1"/>
     <col min="21" max="21" width="10.28515625" customWidth="1"/>
     <col min="22" max="22" width="15.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" s="14" customFormat="1" ht="15" customHeight="1">
-      <c r="A1" s="61" t="s">
-[...24 lines deleted...]
-      <c r="A2" s="69" t="s">
+      <c r="A1" s="60" t="s">
+        <v>57</v>
+      </c>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+      <c r="I1" s="60"/>
+      <c r="J1" s="60"/>
+      <c r="K1" s="60"/>
+      <c r="L1" s="60"/>
+      <c r="M1" s="60"/>
+      <c r="N1" s="60"/>
+      <c r="O1" s="60"/>
+      <c r="P1" s="60"/>
+      <c r="Q1" s="60"/>
+      <c r="R1" s="60"/>
+      <c r="S1" s="60"/>
+      <c r="T1" s="60"/>
+      <c r="U1" s="60"/>
+    </row>
+    <row r="2" spans="1:23" s="14" customFormat="1" ht="15" customHeight="1">
+      <c r="A2" s="47"/>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
+      <c r="O2" s="47"/>
+      <c r="P2" s="47"/>
+      <c r="Q2" s="47"/>
+      <c r="R2" s="47"/>
+      <c r="S2" s="47"/>
+      <c r="T2" s="47"/>
+      <c r="U2" s="47"/>
+      <c r="V2" s="14" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="3" spans="1:23" s="36" customFormat="1" ht="15" customHeight="1">
+      <c r="A3" s="68" t="s">
         <v>43</v>
       </c>
-      <c r="B2" s="71" t="s">
+      <c r="B3" s="81" t="s">
+        <v>31</v>
+      </c>
+      <c r="C3" s="70"/>
+      <c r="D3" s="70"/>
+      <c r="E3" s="70"/>
+      <c r="F3" s="70"/>
+      <c r="G3" s="70"/>
+      <c r="H3" s="70"/>
+      <c r="I3" s="70"/>
+      <c r="J3" s="70"/>
+      <c r="K3" s="70"/>
+      <c r="L3" s="70"/>
+      <c r="M3" s="70"/>
+      <c r="N3" s="70"/>
+      <c r="O3" s="70"/>
+      <c r="P3" s="70"/>
+      <c r="Q3" s="70"/>
+      <c r="R3" s="70"/>
+      <c r="S3" s="70"/>
+      <c r="T3" s="70"/>
+      <c r="U3" s="70"/>
+      <c r="V3" s="70"/>
+    </row>
+    <row r="4" spans="1:23" s="46" customFormat="1" ht="85.5">
+      <c r="A4" s="69"/>
+      <c r="B4" s="30" t="s">
+        <v>40</v>
+      </c>
+      <c r="C4" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="E4" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="F4" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="G4" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="H4" s="30" t="s">
+        <v>17</v>
+      </c>
+      <c r="I4" s="34" t="s">
+        <v>41</v>
+      </c>
+      <c r="J4" s="30" t="s">
+        <v>18</v>
+      </c>
+      <c r="K4" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="L4" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="M4" s="45" t="s">
         <v>44</v>
       </c>
-      <c r="C2" s="71"/>
-[...61 lines deleted...]
-      <c r="O3" s="30" t="s">
+      <c r="N4" s="45" t="s">
+        <v>45</v>
+      </c>
+      <c r="O4" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="P3" s="48" t="s">
-[...2 lines deleted...]
-      <c r="Q3" s="34" t="s">
+      <c r="P4" s="45" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q4" s="34" t="s">
         <v>42</v>
       </c>
-      <c r="R3" s="30" t="s">
+      <c r="R4" s="30" t="s">
         <v>24</v>
       </c>
-      <c r="S3" s="30" t="s">
+      <c r="S4" s="30" t="s">
         <v>25</v>
       </c>
-      <c r="T3" s="30" t="s">
+      <c r="T4" s="30" t="s">
         <v>26</v>
       </c>
-      <c r="U3" s="30" t="s">
+      <c r="U4" s="30" t="s">
         <v>27</v>
       </c>
-      <c r="V3" s="30" t="s">
+      <c r="V4" s="30" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="4" spans="1:23" s="36" customFormat="1">
-[...3 lines deleted...]
-      <c r="B4" s="38">
+    <row r="5" spans="1:23" s="36" customFormat="1">
+      <c r="A5" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="37">
         <v>5499</v>
       </c>
-      <c r="C4" s="38">
+      <c r="C5" s="37">
         <v>1168286</v>
       </c>
-      <c r="D4" s="38">
+      <c r="D5" s="37">
         <v>1105446</v>
       </c>
-      <c r="E4" s="38">
+      <c r="E5" s="37">
         <v>14388417</v>
       </c>
-      <c r="F4" s="38">
+      <c r="F5" s="37">
         <v>1387313</v>
       </c>
-      <c r="G4" s="38">
+      <c r="G5" s="37">
         <v>89015</v>
       </c>
-      <c r="H4" s="38">
+      <c r="H5" s="37">
         <v>108070484</v>
       </c>
-      <c r="I4" s="38">
+      <c r="I5" s="37">
         <v>4018</v>
       </c>
-      <c r="J4" s="38">
+      <c r="J5" s="37">
         <v>1401138</v>
       </c>
-      <c r="K4" s="38">
+      <c r="K5" s="37">
         <v>2670</v>
       </c>
-      <c r="L4" s="38">
+      <c r="L5" s="37">
         <v>1552285</v>
       </c>
-      <c r="M4" s="38">
+      <c r="M5" s="37">
         <v>1414587</v>
       </c>
-      <c r="N4" s="38">
+      <c r="N5" s="37">
         <v>1491298</v>
       </c>
-      <c r="O4" s="38">
+      <c r="O5" s="37">
         <v>344450</v>
       </c>
-      <c r="P4" s="35" t="s">
-[...2 lines deleted...]
-      <c r="Q4" s="38">
+      <c r="P5" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q5" s="37">
         <v>110860</v>
       </c>
-      <c r="R4" s="38">
+      <c r="R5" s="37">
         <v>911147</v>
       </c>
-      <c r="S4" s="38">
+      <c r="S5" s="37">
         <v>361466377</v>
       </c>
-      <c r="T4" s="38">
+      <c r="T5" s="37">
         <v>2137300</v>
       </c>
-      <c r="U4" s="39">
+      <c r="U5" s="38">
         <v>36136668</v>
       </c>
-      <c r="V4" s="40">
+      <c r="V5" s="39">
         <v>533187258</v>
       </c>
     </row>
-    <row r="5" spans="1:23" s="36" customFormat="1">
-[...15 lines deleted...]
-      <c r="F5" s="38">
+    <row r="6" spans="1:23" s="36" customFormat="1">
+      <c r="A6" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="B6" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C6" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="D6" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E6" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="F6" s="37">
         <v>684296</v>
       </c>
-      <c r="G5" s="35" t="s">
-[...14 lines deleted...]
-      <c r="L5" s="38">
+      <c r="G6" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="H6" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="I6" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="J6" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="K6" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="L6" s="37">
         <v>668611</v>
       </c>
-      <c r="M5" s="35" t="s">
-[...14 lines deleted...]
-      <c r="R5" s="38">
+      <c r="M6" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="N6" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="O6" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="P6" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q6" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="R6" s="37">
         <v>637382</v>
       </c>
-      <c r="S5" s="38">
+      <c r="S6" s="37">
         <v>893591</v>
       </c>
-      <c r="T5" s="38">
+      <c r="T6" s="37">
         <v>1306232</v>
       </c>
-      <c r="U5" s="41" t="s">
-[...2 lines deleted...]
-      <c r="V5" s="42">
+      <c r="U6" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="V6" s="41">
         <v>4190112</v>
       </c>
     </row>
-    <row r="6" spans="1:23" s="36" customFormat="1">
-[...3 lines deleted...]
-      <c r="B6" s="38">
+    <row r="7" spans="1:23" s="36" customFormat="1">
+      <c r="A7" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" s="37">
         <v>5499</v>
       </c>
-      <c r="C6" s="38">
+      <c r="C7" s="37">
         <v>1154782</v>
       </c>
-      <c r="D6" s="38">
+      <c r="D7" s="37">
         <v>1101831</v>
       </c>
-      <c r="E6" s="38">
+      <c r="E7" s="37">
         <v>5252024</v>
       </c>
-      <c r="F6" s="38">
+      <c r="F7" s="37">
         <v>697842</v>
       </c>
-      <c r="G6" s="38">
+      <c r="G7" s="37">
         <v>89015</v>
       </c>
-      <c r="H6" s="38">
+      <c r="H7" s="37">
         <v>79492</v>
       </c>
-      <c r="I6" s="38">
+      <c r="I7" s="37">
         <v>4018</v>
       </c>
-      <c r="J6" s="38">
+      <c r="J7" s="37">
         <v>1364439</v>
       </c>
-      <c r="K6" s="38">
+      <c r="K7" s="37">
         <v>2670</v>
       </c>
-      <c r="L6" s="38">
+      <c r="L7" s="37">
         <v>779408</v>
       </c>
-      <c r="M6" s="38">
+      <c r="M7" s="37">
         <v>1414587</v>
       </c>
-      <c r="N6" s="38">
+      <c r="N7" s="37">
         <v>1491298</v>
       </c>
-      <c r="O6" s="38">
+      <c r="O7" s="37">
         <v>344450</v>
       </c>
-      <c r="P6" s="35" t="s">
-[...2 lines deleted...]
-      <c r="Q6" s="38">
+      <c r="P7" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="37">
         <v>110860</v>
       </c>
-      <c r="R6" s="38">
+      <c r="R7" s="37">
         <v>273765</v>
       </c>
-      <c r="S6" s="38">
+      <c r="S7" s="37">
         <v>802770</v>
       </c>
-      <c r="T6" s="38">
+      <c r="T7" s="37">
         <v>820068</v>
       </c>
-      <c r="U6" s="39">
+      <c r="U7" s="38">
         <v>9671113</v>
       </c>
-      <c r="V6" s="42">
+      <c r="V7" s="41">
         <v>25459931</v>
       </c>
     </row>
-    <row r="7" spans="1:23" s="36" customFormat="1">
-[...22 lines deleted...]
-      <c r="U7" s="39">
+    <row r="8" spans="1:23" s="36" customFormat="1">
+      <c r="A8" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="37"/>
+      <c r="C8" s="37"/>
+      <c r="D8" s="37"/>
+      <c r="E8" s="37"/>
+      <c r="F8" s="37"/>
+      <c r="G8" s="37"/>
+      <c r="H8" s="37"/>
+      <c r="I8" s="37"/>
+      <c r="J8" s="37"/>
+      <c r="K8" s="37"/>
+      <c r="L8" s="37"/>
+      <c r="M8" s="37"/>
+      <c r="N8" s="37"/>
+      <c r="O8" s="37"/>
+      <c r="P8" s="35"/>
+      <c r="Q8" s="37"/>
+      <c r="R8" s="37"/>
+      <c r="S8" s="37"/>
+      <c r="T8" s="37"/>
+      <c r="U8" s="38">
         <v>3820433</v>
       </c>
-      <c r="V7" s="42">
+      <c r="V8" s="41">
         <v>3820433</v>
       </c>
     </row>
-    <row r="8" spans="1:23" s="36" customFormat="1">
-[...6 lines deleted...]
-      <c r="C8" s="38">
+    <row r="9" spans="1:23" s="36" customFormat="1">
+      <c r="A9" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B9" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C9" s="37">
         <v>13504</v>
       </c>
-      <c r="D8" s="38">
+      <c r="D9" s="37">
         <v>3615</v>
       </c>
-      <c r="E8" s="38">
+      <c r="E9" s="37">
         <v>68785</v>
       </c>
-      <c r="F8" s="35" t="s">
-[...5 lines deleted...]
-      <c r="H8" s="38">
+      <c r="F9" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G9" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="H9" s="37">
         <v>37715</v>
       </c>
-      <c r="I8" s="35" t="s">
-[...2 lines deleted...]
-      <c r="J8" s="38">
+      <c r="I9" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="J9" s="37">
         <v>36699</v>
       </c>
-      <c r="K8" s="35" t="s">
-[...2 lines deleted...]
-      <c r="L8" s="38">
+      <c r="K9" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="L9" s="37">
         <v>77073</v>
       </c>
-      <c r="M8" s="35" t="s">
-[...26 lines deleted...]
-      <c r="V8" s="42">
+      <c r="M9" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="N9" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="O9" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="P9" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="R9" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="S9" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="T9" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="U9" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="V9" s="41">
         <v>386390</v>
       </c>
     </row>
-    <row r="9" spans="1:23" s="36" customFormat="1">
-[...21 lines deleted...]
-      <c r="H9" s="38">
+    <row r="10" spans="1:23" s="36" customFormat="1">
+      <c r="A10" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C10" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="D10" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E10" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="F10" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G10" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="H10" s="37">
         <v>107946477</v>
       </c>
-      <c r="I9" s="35" t="s">
-[...8 lines deleted...]
-      <c r="L9" s="38">
+      <c r="I10" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="J10" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="K10" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="L10" s="37">
         <v>27193</v>
       </c>
-      <c r="M9" s="35" t="s">
-[...17 lines deleted...]
-      <c r="S9" s="38">
+      <c r="M10" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="N10" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="O10" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="P10" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="R10" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="S10" s="37">
         <v>359770016</v>
       </c>
-      <c r="T9" s="35" t="s">
-[...5 lines deleted...]
-      <c r="V9" s="42">
+      <c r="T10" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="U10" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="V10" s="41">
         <v>467743686</v>
       </c>
     </row>
-    <row r="10" spans="1:23" s="36" customFormat="1">
-[...12 lines deleted...]
-      <c r="E10" s="38">
+    <row r="11" spans="1:23" s="36" customFormat="1">
+      <c r="A11" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B11" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C11" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="D11" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E11" s="37">
         <v>8516047</v>
       </c>
-      <c r="F10" s="35" t="s">
-[...44 lines deleted...]
-      <c r="U10" s="39">
+      <c r="F11" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G11" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="H11" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="I11" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="J11" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="K11" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="L11" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="M11" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="N11" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="O11" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="P11" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="R11" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="S11" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="T11" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="U11" s="38">
         <v>19666611</v>
       </c>
-      <c r="V10" s="42">
+      <c r="V11" s="41">
         <v>28182658</v>
       </c>
     </row>
-    <row r="11" spans="1:23" s="36" customFormat="1">
-[...12 lines deleted...]
-      <c r="E11" s="38">
+    <row r="12" spans="1:23" s="36" customFormat="1">
+      <c r="A12" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="B12" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C12" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="D12" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E12" s="37">
         <v>551561</v>
       </c>
-      <c r="F11" s="38">
+      <c r="F12" s="37">
         <v>5175</v>
       </c>
-      <c r="G11" s="35" t="s">
-[...2 lines deleted...]
-      <c r="H11" s="38">
+      <c r="G12" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="H12" s="37">
         <v>6800</v>
       </c>
-      <c r="I11" s="35" t="s">
-[...35 lines deleted...]
-      <c r="U11" s="38">
+      <c r="I12" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="J12" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="K12" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="L12" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="M12" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="N12" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="O12" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="P12" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="R12" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="S12" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="T12" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="U12" s="37">
         <v>10325</v>
       </c>
-      <c r="V11" s="42">
+      <c r="V12" s="41">
         <v>573861</v>
       </c>
     </row>
-    <row r="12" spans="1:23" s="36" customFormat="1">
-[...22 lines deleted...]
-      <c r="U12" s="46">
+    <row r="13" spans="1:23" s="36" customFormat="1">
+      <c r="A13" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="B13" s="42"/>
+      <c r="C13" s="42"/>
+      <c r="D13" s="42"/>
+      <c r="E13" s="43"/>
+      <c r="F13" s="43"/>
+      <c r="G13" s="42"/>
+      <c r="H13" s="43"/>
+      <c r="I13" s="42"/>
+      <c r="J13" s="42"/>
+      <c r="K13" s="42"/>
+      <c r="L13" s="42"/>
+      <c r="M13" s="42"/>
+      <c r="N13" s="42"/>
+      <c r="O13" s="42"/>
+      <c r="P13" s="42"/>
+      <c r="Q13" s="42"/>
+      <c r="R13" s="42"/>
+      <c r="S13" s="42"/>
+      <c r="T13" s="42"/>
+      <c r="U13" s="43">
         <v>2830187</v>
       </c>
-      <c r="V12" s="47">
+      <c r="V13" s="44">
         <v>2830187</v>
       </c>
     </row>
-    <row r="14" spans="1:23" s="17" customFormat="1" ht="38.25" customHeight="1">
-      <c r="A14" s="64" t="s">
+    <row r="15" spans="1:23" s="17" customFormat="1" ht="38.25" customHeight="1">
+      <c r="A15" s="63" t="s">
         <v>29</v>
       </c>
-      <c r="B14" s="64"/>
-[...20 lines deleted...]
-      <c r="W14" s="64"/>
+      <c r="B15" s="63"/>
+      <c r="C15" s="63"/>
+      <c r="D15" s="63"/>
+      <c r="E15" s="63"/>
+      <c r="F15" s="63"/>
+      <c r="G15" s="63"/>
+      <c r="H15" s="63"/>
+      <c r="I15" s="63"/>
+      <c r="J15" s="63"/>
+      <c r="K15" s="63"/>
+      <c r="L15" s="63"/>
+      <c r="M15" s="63"/>
+      <c r="N15" s="63"/>
+      <c r="O15" s="63"/>
+      <c r="P15" s="63"/>
+      <c r="Q15" s="63"/>
+      <c r="R15" s="63"/>
+      <c r="S15" s="63"/>
+      <c r="T15" s="63"/>
+      <c r="U15" s="63"/>
+      <c r="V15" s="63"/>
+      <c r="W15" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:U1"/>
-    <mergeCell ref="A2:A3"/>
-[...1 lines deleted...]
-    <mergeCell ref="A14:W14"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:V3"/>
+    <mergeCell ref="A15:W15"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:V14"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="E22" sqref="E22"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="20" customWidth="1"/>
+    <col min="2" max="20" width="12.42578125" customWidth="1"/>
+    <col min="22" max="22" width="12.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:22" s="1" customFormat="1">
+      <c r="A1" s="71"/>
+      <c r="B1" s="71"/>
+      <c r="C1" s="71"/>
+      <c r="D1" s="71"/>
+      <c r="E1" s="71"/>
+      <c r="F1" s="71"/>
+      <c r="G1" s="71"/>
+      <c r="H1" s="71"/>
+      <c r="I1" s="71"/>
+      <c r="J1" s="71"/>
+      <c r="K1" s="71"/>
+      <c r="L1" s="71"/>
+      <c r="M1" s="71"/>
+      <c r="N1" s="71"/>
+      <c r="O1" s="71"/>
+      <c r="P1" s="71"/>
+      <c r="Q1" s="71"/>
+      <c r="R1" s="71"/>
+      <c r="S1" s="71"/>
+      <c r="T1" s="71"/>
+    </row>
+    <row r="2" spans="1:22">
+      <c r="C2" s="80" t="s">
+        <v>56</v>
+      </c>
+      <c r="D2" s="80"/>
+      <c r="E2" s="80"/>
+      <c r="F2" s="80"/>
+      <c r="G2" s="80"/>
+      <c r="H2" s="80"/>
+      <c r="I2" s="80"/>
+      <c r="J2" s="80"/>
+      <c r="K2" s="80"/>
+      <c r="L2" s="80"/>
+      <c r="M2" s="80"/>
+      <c r="N2" s="80"/>
+      <c r="O2" s="80"/>
+      <c r="P2" s="80"/>
+      <c r="Q2" s="80"/>
+      <c r="R2" s="80"/>
+      <c r="S2" s="80"/>
+      <c r="T2" s="80"/>
+      <c r="U2" s="80"/>
+      <c r="V2" s="80"/>
+    </row>
+    <row r="3" spans="1:22" s="1" customFormat="1">
+      <c r="A3" s="72" t="s">
+        <v>47</v>
+      </c>
+      <c r="B3" s="72" t="s">
+        <v>47</v>
+      </c>
+      <c r="C3" s="72" t="s">
+        <v>47</v>
+      </c>
+      <c r="D3" s="72" t="s">
+        <v>47</v>
+      </c>
+      <c r="E3" s="72" t="s">
+        <v>47</v>
+      </c>
+      <c r="F3" s="72" t="s">
+        <v>47</v>
+      </c>
+      <c r="G3" s="72" t="s">
+        <v>47</v>
+      </c>
+      <c r="H3" s="72" t="s">
+        <v>47</v>
+      </c>
+      <c r="I3" s="72" t="s">
+        <v>47</v>
+      </c>
+      <c r="J3" s="72" t="s">
+        <v>47</v>
+      </c>
+      <c r="K3" s="72" t="s">
+        <v>47</v>
+      </c>
+      <c r="L3" s="72" t="s">
+        <v>47</v>
+      </c>
+      <c r="M3" s="72" t="s">
+        <v>47</v>
+      </c>
+      <c r="N3" s="72" t="s">
+        <v>47</v>
+      </c>
+      <c r="O3" s="72" t="s">
+        <v>47</v>
+      </c>
+      <c r="P3" s="72" t="s">
+        <v>47</v>
+      </c>
+      <c r="Q3" s="72" t="s">
+        <v>47</v>
+      </c>
+      <c r="R3" s="72" t="s">
+        <v>47</v>
+      </c>
+      <c r="S3" s="72" t="s">
+        <v>47</v>
+      </c>
+      <c r="T3" s="72" t="s">
+        <v>47</v>
+      </c>
+      <c r="U3" s="82" t="s">
+        <v>34</v>
+      </c>
+      <c r="V3" s="82"/>
+    </row>
+    <row r="4" spans="1:22" s="1" customFormat="1">
+      <c r="A4" s="73"/>
+      <c r="B4" s="81" t="s">
+        <v>31</v>
+      </c>
+      <c r="C4" s="74"/>
+      <c r="D4" s="74"/>
+      <c r="E4" s="74"/>
+      <c r="F4" s="74"/>
+      <c r="G4" s="74"/>
+      <c r="H4" s="74"/>
+      <c r="I4" s="75"/>
+      <c r="J4" s="74"/>
+      <c r="K4" s="74"/>
+      <c r="L4" s="74"/>
+      <c r="M4" s="74"/>
+      <c r="N4" s="74"/>
+      <c r="O4" s="74"/>
+      <c r="P4" s="74"/>
+      <c r="Q4" s="75"/>
+      <c r="R4" s="74"/>
+      <c r="S4" s="74"/>
+      <c r="T4" s="76"/>
+      <c r="U4" s="74"/>
+      <c r="V4" s="76"/>
+    </row>
+    <row r="5" spans="1:22" s="1" customFormat="1" ht="85.5">
+      <c r="A5" s="73"/>
+      <c r="B5" s="30" t="s">
+        <v>40</v>
+      </c>
+      <c r="C5" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="E5" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="F5" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="G5" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="H5" s="30" t="s">
+        <v>17</v>
+      </c>
+      <c r="I5" s="34" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="30" t="s">
+        <v>18</v>
+      </c>
+      <c r="K5" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="L5" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="M5" s="45" t="s">
+        <v>44</v>
+      </c>
+      <c r="N5" s="45" t="s">
+        <v>45</v>
+      </c>
+      <c r="O5" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="P5" s="45" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q5" s="34" t="s">
+        <v>42</v>
+      </c>
+      <c r="R5" s="30" t="s">
+        <v>24</v>
+      </c>
+      <c r="S5" s="30" t="s">
+        <v>25</v>
+      </c>
+      <c r="T5" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="U5" s="30" t="s">
+        <v>27</v>
+      </c>
+      <c r="V5" s="30" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="6" spans="1:22" s="1" customFormat="1">
+      <c r="A6" s="77" t="s">
+        <v>48</v>
+      </c>
+      <c r="B6" s="78">
+        <v>148185</v>
+      </c>
+      <c r="C6" s="78">
+        <v>1026466</v>
+      </c>
+      <c r="D6" s="78">
+        <v>1150364</v>
+      </c>
+      <c r="E6" s="78">
+        <v>9829020</v>
+      </c>
+      <c r="F6" s="78">
+        <v>1801686</v>
+      </c>
+      <c r="G6" s="78">
+        <v>4375700</v>
+      </c>
+      <c r="H6" s="78">
+        <v>173531842</v>
+      </c>
+      <c r="I6" s="78">
+        <v>155257</v>
+      </c>
+      <c r="J6" s="78">
+        <v>4951276</v>
+      </c>
+      <c r="K6" s="78">
+        <v>450812</v>
+      </c>
+      <c r="L6" s="78">
+        <v>1729475</v>
+      </c>
+      <c r="M6" s="78">
+        <v>1361438</v>
+      </c>
+      <c r="N6" s="78">
+        <v>1105550</v>
+      </c>
+      <c r="O6" s="78">
+        <v>182717</v>
+      </c>
+      <c r="P6" s="78">
+        <v>918582</v>
+      </c>
+      <c r="Q6" s="78">
+        <v>393429</v>
+      </c>
+      <c r="R6" s="78">
+        <v>931040</v>
+      </c>
+      <c r="S6" s="78">
+        <v>408331250</v>
+      </c>
+      <c r="T6" s="78">
+        <v>11217353</v>
+      </c>
+      <c r="U6" s="78">
+        <v>21316488</v>
+      </c>
+      <c r="V6" s="78">
+        <v>644907930</v>
+      </c>
+    </row>
+    <row r="7" spans="1:22" s="1" customFormat="1">
+      <c r="A7" s="77" t="s">
+        <v>49</v>
+      </c>
+      <c r="B7" s="78">
+        <v>134852</v>
+      </c>
+      <c r="C7" s="78">
+        <v>131979</v>
+      </c>
+      <c r="D7" s="78">
+        <v>193555</v>
+      </c>
+      <c r="E7" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="F7" s="78">
+        <v>495825</v>
+      </c>
+      <c r="G7" s="78">
+        <v>448983</v>
+      </c>
+      <c r="H7" s="78">
+        <v>572139</v>
+      </c>
+      <c r="I7" s="78">
+        <v>150247</v>
+      </c>
+      <c r="J7" s="78">
+        <v>406610</v>
+      </c>
+      <c r="K7" s="78">
+        <v>150657</v>
+      </c>
+      <c r="L7" s="78">
+        <v>577486</v>
+      </c>
+      <c r="M7" s="78">
+        <v>526125</v>
+      </c>
+      <c r="N7" s="78">
+        <v>159072</v>
+      </c>
+      <c r="O7" s="78">
+        <v>70197</v>
+      </c>
+      <c r="P7" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="R7" s="78">
+        <v>502498</v>
+      </c>
+      <c r="S7" s="78">
+        <v>681607</v>
+      </c>
+      <c r="T7" s="78">
+        <v>1493004</v>
+      </c>
+      <c r="U7" s="78">
+        <v>815936</v>
+      </c>
+      <c r="V7" s="78">
+        <v>7510772</v>
+      </c>
+    </row>
+    <row r="8" spans="1:22" s="1" customFormat="1">
+      <c r="A8" s="77" t="s">
+        <v>50</v>
+      </c>
+      <c r="B8" s="78">
+        <v>13333</v>
+      </c>
+      <c r="C8" s="78">
+        <v>847998</v>
+      </c>
+      <c r="D8" s="78">
+        <v>953187</v>
+      </c>
+      <c r="E8" s="78">
+        <v>46096</v>
+      </c>
+      <c r="F8" s="78">
+        <v>1273566</v>
+      </c>
+      <c r="G8" s="78">
+        <v>3926717</v>
+      </c>
+      <c r="H8" s="78">
+        <v>120523</v>
+      </c>
+      <c r="I8" s="78">
+        <v>5010</v>
+      </c>
+      <c r="J8" s="78">
+        <v>1522093</v>
+      </c>
+      <c r="K8" s="78">
+        <v>191691</v>
+      </c>
+      <c r="L8" s="78">
+        <v>922821</v>
+      </c>
+      <c r="M8" s="78">
+        <v>832020</v>
+      </c>
+      <c r="N8" s="78">
+        <v>718425</v>
+      </c>
+      <c r="O8" s="78">
+        <v>112520</v>
+      </c>
+      <c r="P8" s="78">
+        <v>918582</v>
+      </c>
+      <c r="Q8" s="78">
+        <v>393429</v>
+      </c>
+      <c r="R8" s="78">
+        <v>344770</v>
+      </c>
+      <c r="S8" s="78">
+        <v>2365754</v>
+      </c>
+      <c r="T8" s="78">
+        <v>6951107</v>
+      </c>
+      <c r="U8" s="78">
+        <v>7881718</v>
+      </c>
+      <c r="V8" s="78">
+        <v>30341360</v>
+      </c>
+    </row>
+    <row r="9" spans="1:22" s="1" customFormat="1">
+      <c r="A9" s="77" t="s">
+        <v>51</v>
+      </c>
+      <c r="B9" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="C9" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="D9" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="E9" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="F9" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="G9" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="H9" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="I9" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="J9" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="K9" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="L9" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="M9" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="N9" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="O9" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="P9" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="R9" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="S9" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="T9" s="78">
+        <v>2479784</v>
+      </c>
+      <c r="U9" s="78">
+        <v>415211</v>
+      </c>
+      <c r="V9" s="78">
+        <v>2894995</v>
+      </c>
+    </row>
+    <row r="10" spans="1:22" s="1" customFormat="1">
+      <c r="A10" s="77" t="s">
+        <v>52</v>
+      </c>
+      <c r="B10" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="C10" s="79" t="s">
+        <v>1</v>
+      </c>
+      <c r="D10" s="78">
+        <v>3622</v>
+      </c>
+      <c r="E10" s="78">
+        <v>48378</v>
+      </c>
+      <c r="F10" s="79" t="s">
+        <v>1</v>
+      </c>
+      <c r="G10" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="H10" s="78">
+        <v>15640</v>
+      </c>
+      <c r="I10" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="J10" s="78">
+        <v>132360</v>
+      </c>
+      <c r="K10" s="78">
+        <v>108464</v>
+      </c>
+      <c r="L10" s="79" t="s">
+        <v>1</v>
+      </c>
+      <c r="M10" s="78">
+        <v>3293</v>
+      </c>
+      <c r="N10" s="78">
+        <v>145608</v>
+      </c>
+      <c r="O10" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="P10" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="R10" s="79" t="s">
+        <v>1</v>
+      </c>
+      <c r="S10" s="78">
+        <v>134374</v>
+      </c>
+      <c r="T10" s="79" t="s">
+        <v>1</v>
+      </c>
+      <c r="U10" s="78">
+        <v>2045383</v>
+      </c>
+      <c r="V10" s="78">
+        <v>3170188</v>
+      </c>
+    </row>
+    <row r="11" spans="1:22" s="1" customFormat="1">
+      <c r="A11" s="77" t="s">
+        <v>53</v>
+      </c>
+      <c r="B11" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="C11" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="D11" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="E11" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="F11" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="G11" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="H11" s="79" t="s">
+        <v>1</v>
+      </c>
+      <c r="I11" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="J11" s="78">
+        <v>2890213</v>
+      </c>
+      <c r="K11" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="L11" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="M11" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="N11" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="O11" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="P11" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="R11" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="S11" s="78">
+        <v>405144202</v>
+      </c>
+      <c r="T11" s="78">
+        <v>152116</v>
+      </c>
+      <c r="U11" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="V11" s="78">
+        <v>580990254</v>
+      </c>
+    </row>
+    <row r="12" spans="1:22" s="1" customFormat="1">
+      <c r="A12" s="77" t="s">
+        <v>54</v>
+      </c>
+      <c r="B12" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="C12" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="D12" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="E12" s="78">
+        <v>9137088</v>
+      </c>
+      <c r="F12" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="G12" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="H12" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="I12" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="J12" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="K12" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="L12" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="M12" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="N12" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="O12" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="P12" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="R12" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="S12" s="78">
+        <v>5313</v>
+      </c>
+      <c r="T12" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="U12" s="78">
+        <v>10158240</v>
+      </c>
+      <c r="V12" s="78">
+        <v>19300641</v>
+      </c>
+    </row>
+    <row r="13" spans="1:22" s="1" customFormat="1">
+      <c r="A13" s="77" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="C13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="D13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="E13" s="78">
+        <v>597458</v>
+      </c>
+      <c r="F13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="G13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="H13" s="78">
+        <v>19817</v>
+      </c>
+      <c r="I13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="J13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="K13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="L13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="M13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="N13" s="79" t="s">
+        <v>1</v>
+      </c>
+      <c r="O13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="P13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="R13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="S13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="T13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="U13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="V13" s="78">
+        <v>699720</v>
+      </c>
+    </row>
+    <row r="14" spans="1:22" ht="2.4500000000000002" customHeight="1">
+      <c r="A14" s="4"/>
+      <c r="B14" s="4"/>
+      <c r="C14" s="4"/>
+      <c r="D14" s="4"/>
+      <c r="E14" s="4"/>
+      <c r="F14" s="4"/>
+      <c r="G14" s="4"/>
+      <c r="H14" s="4"/>
+      <c r="I14" s="4"/>
+      <c r="J14" s="4"/>
+      <c r="K14" s="4"/>
+      <c r="L14" s="4"/>
+      <c r="M14" s="4"/>
+      <c r="N14" s="4"/>
+      <c r="O14" s="4"/>
+      <c r="P14" s="4"/>
+      <c r="Q14" s="4"/>
+      <c r="R14" s="4"/>
+      <c r="S14" s="4"/>
+      <c r="T14" s="4"/>
+    </row>
+  </sheetData>
+  <mergeCells count="7">
+    <mergeCell ref="A1:T1"/>
+    <mergeCell ref="A3:T3"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:T4"/>
+    <mergeCell ref="U4:V4"/>
+    <mergeCell ref="C2:V2"/>
+    <mergeCell ref="U3:V3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Apache POI</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="8" baseType="lpstr">
+    <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>2018</vt:lpstr>
       <vt:lpstr>2019</vt:lpstr>
       <vt:lpstr>2020</vt:lpstr>
       <vt:lpstr>2021</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
+      <vt:lpstr>2025</vt:lpstr>
       <vt:lpstr>'2018'!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>