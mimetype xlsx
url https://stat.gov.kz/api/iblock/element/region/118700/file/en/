--- v0 (2026-04-15)
+++ v1 (2026-10-13)
@@ -1,62 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-435" yWindow="-300" windowWidth="29040" windowHeight="13065" activeTab="1"/>
+    <workbookView xWindow="-432" yWindow="-300" windowWidth="23256" windowHeight="13068" activeTab="1"/>
   </bookViews>
   <sheets>
-    <sheet name="The number of regist. divorces" sheetId="5" r:id="rId1"/>
-    <sheet name="The crude divorce rate" sheetId="6" r:id="rId2"/>
+    <sheet name="Metadata" sheetId="8" r:id="rId1"/>
+    <sheet name="Symbols" sheetId="7" r:id="rId2"/>
+    <sheet name="The number of regist. divorces" sheetId="5" r:id="rId3"/>
+    <sheet name="The crude divorce rate" sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="338" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="375" uniqueCount="61">
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">Soltustik Kazakhstan </t>
   </si>
   <si>
     <t>Petropavlovsk city</t>
   </si>
   <si>
     <t>Aiyrtau district</t>
   </si>
   <si>
     <t>Akzhar district</t>
   </si>
   <si>
     <t>Magzhan Zhumabayev district</t>
   </si>
   <si>
     <t>Esil district</t>
   </si>
   <si>
     <t>Zhambyl district</t>
   </si>
   <si>
@@ -120,59 +124,174 @@
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> Data from 2009 has been recalculated due to the formation of new regions.</t>
     </r>
   </si>
+  <si>
+    <t>Symbols:                                        
+"-" no phenomenon
+"0.0" is an insignificant value                                        
+"x"- data is confidential
+"..."- data is missing                                        
+In some cases, minor discrepancies between the total and the sum of the terms are explained by rounding the data.                                          
+Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>The code of the statistical indicator</t>
+  </si>
+  <si>
+    <t>Naming of the statistical indicator</t>
+  </si>
+  <si>
+    <t>Total divorce rate in KZ</t>
+  </si>
+  <si>
+    <t>Unit of measurement</t>
+  </si>
+  <si>
+    <t>Divorces per 1000 people</t>
+  </si>
+  <si>
+    <t>Short name of the KSP</t>
+  </si>
+  <si>
+    <t>History of the indicator</t>
+  </si>
+  <si>
+    <t>Defining an indicator</t>
+  </si>
+  <si>
+    <t>Number of registered divorces per 1000 people per year, among regions</t>
+  </si>
+  <si>
+    <t>Data processing method</t>
+  </si>
+  <si>
+    <t>Calculated</t>
+  </si>
+  <si>
+    <t>Calculation method</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> The divorce rate is calculated by dividing the number of registered divorces by month by the average population at the time of calculation multiplied by 1000
+</t>
+  </si>
+  <si>
+    <t>The source of the indicator</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> To form current data on statistics of marriages and divorces are used such data sources like administrative data, given by administrative sources, usually, from registration acts of citizens condition and "Government corporation "Government for citizens"</t>
+  </si>
+  <si>
+    <t>Note</t>
+  </si>
+  <si>
+    <t>Classifiers</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Methodological explanations</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/075/suslb3k6pbcgs8k76u7fcw2az79e2vbz.doc</t>
+  </si>
+  <si>
+    <t>Related publications</t>
+  </si>
+  <si>
+    <t>Useful links</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t>Date of last update</t>
+  </si>
+  <si>
+    <t>Date of the next update</t>
+  </si>
+  <si>
+    <t>Responsible structural unit</t>
+  </si>
+  <si>
+    <t>Responsible executor</t>
+  </si>
+  <si>
+    <t>Phone Number:</t>
+  </si>
+  <si>
+    <t>E-mail</t>
+  </si>
+  <si>
+    <t>Since 2000</t>
+  </si>
+  <si>
+    <t>Division of Social, Demographic Statistics and Living Standards</t>
+  </si>
+  <si>
+    <t>Bubenko Olga</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> +7 7152 4610 63</t>
+  </si>
+  <si>
+    <t>o.bubenko@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/9a3/u0kihdqbd7</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
   </numFmts>
-  <fonts count="31">
+  <fonts count="34">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -366,50 +485,68 @@
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="22">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -475,51 +612,51 @@
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="46"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="11"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="36"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="52"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="15">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -647,52 +784,67 @@
       <left style="thin">
         <color rgb="FFB2B2B2"/>
       </left>
       <right style="thin">
         <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1768">
+  <cellStyleXfs count="1769">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="5" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="6" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="6" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="7" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -2420,52 +2572,56 @@
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="89">
+  <cellXfs count="100">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -2610,103 +2766,130 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="1628" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1628" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="4" xfId="1628" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="1628" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="4" xfId="1628" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1628" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="1628" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="4" xfId="1628" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="1628" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="31" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="1637" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="31" fillId="0" borderId="1" xfId="1637" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="33" fillId="0" borderId="1" xfId="1768" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1768">
+  <cellStyles count="1769">
     <cellStyle name="20% - Акцент1 2" xfId="26"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="27"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="28"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="29"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="30"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="31"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="32"/>
     <cellStyle name="20% - Акцент1 2 16" xfId="33"/>
     <cellStyle name="20% - Акцент1 2 17" xfId="34"/>
     <cellStyle name="20% - Акцент1 2 18" xfId="35"/>
     <cellStyle name="20% - Акцент1 2 19" xfId="36"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="37"/>
     <cellStyle name="20% - Акцент1 2 20" xfId="38"/>
     <cellStyle name="20% - Акцент1 2 21" xfId="39"/>
     <cellStyle name="20% - Акцент1 2 22" xfId="40"/>
     <cellStyle name="20% - Акцент1 2 23" xfId="41"/>
     <cellStyle name="20% - Акцент1 2 24" xfId="42"/>
     <cellStyle name="20% - Акцент1 2 25" xfId="43"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="44"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="45"/>
     <cellStyle name="20% - Акцент1 2 5" xfId="46"/>
     <cellStyle name="20% - Акцент1 2 6" xfId="47"/>
     <cellStyle name="20% - Акцент1 2 7" xfId="48"/>
     <cellStyle name="20% - Акцент1 2 8" xfId="49"/>
     <cellStyle name="20% - Акцент1 2 9" xfId="50"/>
@@ -4273,50 +4456,51 @@
     <cellStyle name="60% - Акцент6 9 19" xfId="1611"/>
     <cellStyle name="60% - Акцент6 9 2" xfId="1612"/>
     <cellStyle name="60% - Акцент6 9 20" xfId="1613"/>
     <cellStyle name="60% - Акцент6 9 21" xfId="1614"/>
     <cellStyle name="60% - Акцент6 9 22" xfId="1615"/>
     <cellStyle name="60% - Акцент6 9 23" xfId="1616"/>
     <cellStyle name="60% - Акцент6 9 24" xfId="1617"/>
     <cellStyle name="60% - Акцент6 9 25" xfId="1618"/>
     <cellStyle name="60% - Акцент6 9 3" xfId="1619"/>
     <cellStyle name="60% - Акцент6 9 4" xfId="1620"/>
     <cellStyle name="60% - Акцент6 9 5" xfId="1621"/>
     <cellStyle name="60% - Акцент6 9 6" xfId="1622"/>
     <cellStyle name="60% - Акцент6 9 7" xfId="1623"/>
     <cellStyle name="60% - Акцент6 9 8" xfId="1624"/>
     <cellStyle name="60% - Акцент6 9 9" xfId="1625"/>
     <cellStyle name="Акцент1" xfId="19" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="20" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="21" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="22" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="23" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="24" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="11" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="12" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="13" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Гиперссылка 2" xfId="1626"/>
+    <cellStyle name="Гиперссылка 4" xfId="1768"/>
     <cellStyle name="Денежный 2" xfId="1627"/>
     <cellStyle name="Заголовок 1" xfId="4" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="5" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="6" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="7" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="18" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="15" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название" xfId="3" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Нейтральный" xfId="10" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10 2" xfId="1628"/>
     <cellStyle name="Обычный 10 3" xfId="1629"/>
     <cellStyle name="Обычный 10 4" xfId="1630"/>
     <cellStyle name="Обычный 10 5" xfId="1631"/>
     <cellStyle name="Обычный 10 6" xfId="1632"/>
     <cellStyle name="Обычный 10 7" xfId="1633"/>
     <cellStyle name="Обычный 17" xfId="1634"/>
     <cellStyle name="Обычный 2" xfId="1635"/>
     <cellStyle name="Обычный 2 2" xfId="1636"/>
     <cellStyle name="Обычный 2 2 2" xfId="1637"/>
     <cellStyle name="Обычный 2 3" xfId="1638"/>
     <cellStyle name="Обычный 2 4" xfId="1639"/>
     <cellStyle name="Обычный 2 5" xfId="1640"/>
     <cellStyle name="Обычный 2 6" xfId="1641"/>
     <cellStyle name="Обычный 2 7" xfId="1642"/>
@@ -4443,51 +4627,51 @@
     <cellStyle name="Примечание 4 32" xfId="1758"/>
     <cellStyle name="Примечание 4 33" xfId="1759"/>
     <cellStyle name="Примечание 4 34" xfId="1760"/>
     <cellStyle name="Примечание 4 35" xfId="1761"/>
     <cellStyle name="Примечание 4 4" xfId="1762"/>
     <cellStyle name="Примечание 4 5" xfId="1763"/>
     <cellStyle name="Примечание 4 6" xfId="1764"/>
     <cellStyle name="Примечание 4 7" xfId="1765"/>
     <cellStyle name="Примечание 4 8" xfId="1766"/>
     <cellStyle name="Примечание 4 9" xfId="1767"/>
     <cellStyle name="Связанная ячейка" xfId="14" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Текст предупреждения" xfId="16" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Хороший" xfId="8" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4729,117 +4913,330 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:o.bubenko@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/9a3/u0kihdqbd7lmv1qbbw29q4ova086he0h/%D0%BC%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D1%80%D0%BE%D0%B6%D0%B4%D0%B0%D0%B5%D0%BC%D0%BE%D1%81%D1%82%D0%B8%20%D1%80%D1%83%D1%81.7z" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:B20"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B13" sqref="B13"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="33.44140625" style="90" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="76.5546875" style="90" bestFit="1" customWidth="1"/>
+    <col min="3" max="16384" width="9.109375" style="90"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="91" t="s">
+        <v>26</v>
+      </c>
+      <c r="B1" s="92">
+        <v>61250101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="91" t="s">
+        <v>27</v>
+      </c>
+      <c r="B2" s="93" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="91" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" s="93" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="91" t="s">
+        <v>31</v>
+      </c>
+      <c r="B4" s="93" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="91" t="s">
+        <v>32</v>
+      </c>
+      <c r="B5" s="93" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="91" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" s="93" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="91" t="s">
+        <v>35</v>
+      </c>
+      <c r="B7" s="93" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="27.6" customHeight="1">
+      <c r="A8" s="91" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" s="94" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="36.6" customHeight="1">
+      <c r="A9" s="91" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" s="95" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="91" t="s">
+        <v>41</v>
+      </c>
+      <c r="B10" s="95"/>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="91" t="s">
+        <v>42</v>
+      </c>
+      <c r="B11" s="95" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="91" t="s">
+        <v>44</v>
+      </c>
+      <c r="B12" s="95" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="91" t="s">
+        <v>46</v>
+      </c>
+      <c r="B13" s="95" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="91" t="s">
+        <v>47</v>
+      </c>
+      <c r="B14" s="95" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="91" t="s">
+        <v>49</v>
+      </c>
+      <c r="B15" s="96">
+        <v>46142</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="91" t="s">
+        <v>50</v>
+      </c>
+      <c r="B16" s="96">
+        <v>46507</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="91" t="s">
+        <v>51</v>
+      </c>
+      <c r="B17" s="97" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="91" t="s">
+        <v>52</v>
+      </c>
+      <c r="B18" s="97" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="91" t="s">
+        <v>53</v>
+      </c>
+      <c r="B19" s="98" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="91" t="s">
+        <v>54</v>
+      </c>
+      <c r="B20" s="99" t="s">
+        <v>59</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B11" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B20" r:id="rId3"/>
+    <hyperlink ref="B13" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B5"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="9.109375" style="90"/>
+    <col min="2" max="2" width="78.6640625" style="90" customWidth="1"/>
+    <col min="3" max="16384" width="9.109375" style="90"/>
+  </cols>
+  <sheetData>
+    <row r="5" spans="2:2" ht="177" customHeight="1">
+      <c r="B5" s="89" t="s">
+        <v>25</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA90"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="AA22" sqref="AA22:AA47"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="22.42578125" style="5" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="20" max="25" width="4.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="22.44140625" style="5" customWidth="1"/>
+    <col min="2" max="2" width="4.44140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="3" max="9" width="4.88671875" style="5" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="4.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.33203125" style="5" bestFit="1" customWidth="1"/>
+    <col min="12" max="18" width="4.88671875" style="5" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="4.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="20" max="25" width="4.88671875" style="5" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="5" style="5" bestFit="1" customWidth="1"/>
-    <col min="27" max="27" width="5.28515625" style="5" customWidth="1"/>
-    <col min="28" max="16384" width="9.140625" style="5"/>
+    <col min="27" max="27" width="5.33203125" style="5" customWidth="1"/>
+    <col min="28" max="16384" width="9.109375" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="12.75" customHeight="1">
-      <c r="A1" s="72" t="s">
+      <c r="A1" s="81" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="72"/>
-[...23 lines deleted...]
-      <c r="Z1" s="72"/>
+      <c r="B1" s="81"/>
+      <c r="C1" s="81"/>
+      <c r="D1" s="81"/>
+      <c r="E1" s="81"/>
+      <c r="F1" s="81"/>
+      <c r="G1" s="81"/>
+      <c r="H1" s="81"/>
+      <c r="I1" s="81"/>
+      <c r="J1" s="81"/>
+      <c r="K1" s="81"/>
+      <c r="L1" s="81"/>
+      <c r="M1" s="81"/>
+      <c r="N1" s="81"/>
+      <c r="O1" s="81"/>
+      <c r="P1" s="81"/>
+      <c r="Q1" s="81"/>
+      <c r="R1" s="81"/>
+      <c r="S1" s="81"/>
+      <c r="T1" s="81"/>
+      <c r="U1" s="81"/>
+      <c r="V1" s="81"/>
+      <c r="W1" s="81"/>
+      <c r="X1" s="81"/>
+      <c r="Y1" s="81"/>
+      <c r="Z1" s="81"/>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" s="33"/>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
     </row>
     <row r="3" spans="1:27">
       <c r="V3" s="34"/>
       <c r="Y3" s="35"/>
-      <c r="Z3" s="79" t="s">
+      <c r="Z3" s="84" t="s">
         <v>20</v>
       </c>
-      <c r="AA3" s="79"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:27" ht="12.75">
+      <c r="AA3" s="84"/>
+    </row>
+    <row r="4" spans="1:27" ht="12">
       <c r="A4" s="36"/>
       <c r="B4" s="9">
         <v>2000</v>
       </c>
       <c r="C4" s="9">
         <v>2001</v>
       </c>
       <c r="D4" s="9">
         <v>2002</v>
       </c>
       <c r="E4" s="9">
         <v>2003</v>
       </c>
       <c r="F4" s="9">
         <v>2004</v>
       </c>
       <c r="G4" s="9">
         <v>2005</v>
       </c>
       <c r="H4" s="9">
         <v>2006</v>
       </c>
       <c r="I4" s="9">
         <v>2007</v>
       </c>
@@ -4877,78 +5274,78 @@
         <v>2018</v>
       </c>
       <c r="U4" s="37">
         <v>2019</v>
       </c>
       <c r="V4" s="38">
         <v>2020</v>
       </c>
       <c r="W4" s="10">
         <v>2021</v>
       </c>
       <c r="X4" s="10">
         <v>2022</v>
       </c>
       <c r="Y4" s="12">
         <v>2023</v>
       </c>
       <c r="Z4" s="12">
         <v>2024</v>
       </c>
       <c r="AA4" s="62">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="1:27">
-      <c r="A5" s="73" t="s">
+      <c r="A5" s="82" t="s">
         <v>16</v>
       </c>
-      <c r="B5" s="73"/>
-[...23 lines deleted...]
-      <c r="Z5" s="73"/>
+      <c r="B5" s="82"/>
+      <c r="C5" s="82"/>
+      <c r="D5" s="82"/>
+      <c r="E5" s="82"/>
+      <c r="F5" s="82"/>
+      <c r="G5" s="82"/>
+      <c r="H5" s="82"/>
+      <c r="I5" s="82"/>
+      <c r="J5" s="82"/>
+      <c r="K5" s="82"/>
+      <c r="L5" s="82"/>
+      <c r="M5" s="82"/>
+      <c r="N5" s="82"/>
+      <c r="O5" s="82"/>
+      <c r="P5" s="82"/>
+      <c r="Q5" s="82"/>
+      <c r="R5" s="82"/>
+      <c r="S5" s="82"/>
+      <c r="T5" s="82"/>
+      <c r="U5" s="82"/>
+      <c r="V5" s="82"/>
+      <c r="W5" s="82"/>
+      <c r="X5" s="82"/>
+      <c r="Y5" s="82"/>
+      <c r="Z5" s="82"/>
       <c r="AA5" s="7"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="31">
         <v>983</v>
       </c>
       <c r="C6" s="31">
         <v>1078</v>
       </c>
       <c r="D6" s="31">
         <v>1252</v>
       </c>
       <c r="E6" s="39">
         <v>1457</v>
       </c>
       <c r="F6" s="39">
         <v>1541</v>
       </c>
       <c r="G6" s="39">
         <v>1583</v>
       </c>
       <c r="H6" s="39">
@@ -4986,51 +5383,51 @@
       </c>
       <c r="S6" s="41">
         <v>2006</v>
       </c>
       <c r="T6" s="41">
         <v>2107</v>
       </c>
       <c r="U6" s="41">
         <v>1991</v>
       </c>
       <c r="V6" s="42">
         <v>1938</v>
       </c>
       <c r="W6" s="42">
         <v>1770</v>
       </c>
       <c r="X6" s="42">
         <v>1619</v>
       </c>
       <c r="Y6" s="42">
         <v>1472</v>
       </c>
       <c r="Z6" s="66">
         <v>1494</v>
       </c>
-      <c r="AA6" s="78">
+      <c r="AA6" s="72">
         <v>1700</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="31">
         <v>450</v>
       </c>
       <c r="C7" s="31">
         <v>492</v>
       </c>
       <c r="D7" s="31">
         <v>655</v>
       </c>
       <c r="E7" s="39">
         <v>701</v>
       </c>
       <c r="F7" s="39">
         <v>801</v>
       </c>
       <c r="G7" s="39">
         <v>820</v>
       </c>
@@ -5069,51 +5466,51 @@
       </c>
       <c r="S7" s="41">
         <v>1036</v>
       </c>
       <c r="T7" s="41">
         <v>1074</v>
       </c>
       <c r="U7" s="44">
         <v>972</v>
       </c>
       <c r="V7" s="42">
         <v>960</v>
       </c>
       <c r="W7" s="42">
         <v>854</v>
       </c>
       <c r="X7" s="42">
         <v>868</v>
       </c>
       <c r="Y7" s="42">
         <v>766</v>
       </c>
       <c r="Z7" s="66">
         <v>771</v>
       </c>
-      <c r="AA7" s="78">
+      <c r="AA7" s="72">
         <v>917</v>
       </c>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="32">
         <v>66</v>
       </c>
       <c r="C8" s="32">
         <v>76</v>
       </c>
       <c r="D8" s="32">
         <v>73</v>
       </c>
       <c r="E8" s="39">
         <v>102</v>
       </c>
       <c r="F8" s="39">
         <v>90</v>
       </c>
       <c r="G8" s="39">
         <v>72</v>
       </c>
@@ -5152,51 +5549,51 @@
       </c>
       <c r="S8" s="44">
         <v>94</v>
       </c>
       <c r="T8" s="44">
         <v>99</v>
       </c>
       <c r="U8" s="44">
         <v>107</v>
       </c>
       <c r="V8" s="42">
         <v>85</v>
       </c>
       <c r="W8" s="42">
         <v>89</v>
       </c>
       <c r="X8" s="42">
         <v>62</v>
       </c>
       <c r="Y8" s="42">
         <v>57</v>
       </c>
       <c r="Z8" s="65">
         <v>81</v>
       </c>
-      <c r="AA8" s="78">
+      <c r="AA8" s="72">
         <v>89</v>
       </c>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="32">
         <v>11</v>
       </c>
       <c r="C9" s="32">
         <v>14</v>
       </c>
       <c r="D9" s="32">
         <v>20</v>
       </c>
       <c r="E9" s="39">
         <v>34</v>
       </c>
       <c r="F9" s="39">
         <v>45</v>
       </c>
       <c r="G9" s="39">
         <v>24</v>
       </c>
@@ -5235,51 +5632,51 @@
       </c>
       <c r="S9" s="44">
         <v>40</v>
       </c>
       <c r="T9" s="44">
         <v>30</v>
       </c>
       <c r="U9" s="44">
         <v>42</v>
       </c>
       <c r="V9" s="42">
         <v>42</v>
       </c>
       <c r="W9" s="42">
         <v>36</v>
       </c>
       <c r="X9" s="42">
         <v>20</v>
       </c>
       <c r="Y9" s="42">
         <v>23</v>
       </c>
       <c r="Z9" s="65">
         <v>14</v>
       </c>
-      <c r="AA9" s="78">
+      <c r="AA9" s="72">
         <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="32">
         <v>47</v>
       </c>
       <c r="C10" s="32">
         <v>55</v>
       </c>
       <c r="D10" s="32">
         <v>54</v>
       </c>
       <c r="E10" s="39">
         <v>74</v>
       </c>
       <c r="F10" s="39">
         <v>63</v>
       </c>
       <c r="G10" s="39">
         <v>89</v>
       </c>
@@ -5318,51 +5715,51 @@
       </c>
       <c r="S10" s="44">
         <v>84</v>
       </c>
       <c r="T10" s="44">
         <v>93</v>
       </c>
       <c r="U10" s="44">
         <v>96</v>
       </c>
       <c r="V10" s="42">
         <v>76</v>
       </c>
       <c r="W10" s="42">
         <v>80</v>
       </c>
       <c r="X10" s="42">
         <v>67</v>
       </c>
       <c r="Y10" s="42">
         <v>48</v>
       </c>
       <c r="Z10" s="65">
         <v>56</v>
       </c>
-      <c r="AA10" s="78">
+      <c r="AA10" s="72">
         <v>66</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="32">
         <v>38</v>
       </c>
       <c r="C11" s="32">
         <v>36</v>
       </c>
       <c r="D11" s="32">
         <v>29</v>
       </c>
       <c r="E11" s="39">
         <v>44</v>
       </c>
       <c r="F11" s="39">
         <v>41</v>
       </c>
       <c r="G11" s="39">
         <v>41</v>
       </c>
@@ -5401,51 +5798,51 @@
       </c>
       <c r="S11" s="44">
         <v>55</v>
       </c>
       <c r="T11" s="44">
         <v>87</v>
       </c>
       <c r="U11" s="44">
         <v>70</v>
       </c>
       <c r="V11" s="42">
         <v>67</v>
       </c>
       <c r="W11" s="42">
         <v>61</v>
       </c>
       <c r="X11" s="42">
         <v>79</v>
       </c>
       <c r="Y11" s="42">
         <v>44</v>
       </c>
       <c r="Z11" s="65">
         <v>42</v>
       </c>
-      <c r="AA11" s="78">
+      <c r="AA11" s="72">
         <v>49</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="31">
         <v>24</v>
       </c>
       <c r="C12" s="31">
         <v>35</v>
       </c>
       <c r="D12" s="31">
         <v>51</v>
       </c>
       <c r="E12" s="39">
         <v>53</v>
       </c>
       <c r="F12" s="39">
         <v>33</v>
       </c>
       <c r="G12" s="39">
         <v>32</v>
       </c>
@@ -5484,51 +5881,51 @@
       </c>
       <c r="S12" s="44">
         <v>58</v>
       </c>
       <c r="T12" s="44">
         <v>52</v>
       </c>
       <c r="U12" s="44">
         <v>71</v>
       </c>
       <c r="V12" s="42">
         <v>59</v>
       </c>
       <c r="W12" s="42">
         <v>60</v>
       </c>
       <c r="X12" s="42">
         <v>38</v>
       </c>
       <c r="Y12" s="42">
         <v>37</v>
       </c>
       <c r="Z12" s="65">
         <v>39</v>
       </c>
-      <c r="AA12" s="78">
+      <c r="AA12" s="72">
         <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="32">
         <v>70</v>
       </c>
       <c r="C13" s="32">
         <v>68</v>
       </c>
       <c r="D13" s="32">
         <v>62</v>
       </c>
       <c r="E13" s="39">
         <v>64</v>
       </c>
       <c r="F13" s="39">
         <v>81</v>
       </c>
       <c r="G13" s="39">
         <v>84</v>
       </c>
@@ -5567,51 +5964,51 @@
       </c>
       <c r="S13" s="44">
         <v>147</v>
       </c>
       <c r="T13" s="44">
         <v>160</v>
       </c>
       <c r="U13" s="44">
         <v>136</v>
       </c>
       <c r="V13" s="42">
         <v>157</v>
       </c>
       <c r="W13" s="42">
         <v>140</v>
       </c>
       <c r="X13" s="42">
         <v>115</v>
       </c>
       <c r="Y13" s="42">
         <v>119</v>
       </c>
       <c r="Z13" s="65">
         <v>125</v>
       </c>
-      <c r="AA13" s="78">
+      <c r="AA13" s="72">
         <v>135</v>
       </c>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="32">
         <v>35</v>
       </c>
       <c r="C14" s="32">
         <v>42</v>
       </c>
       <c r="D14" s="32">
         <v>39</v>
       </c>
       <c r="E14" s="39">
         <v>61</v>
       </c>
       <c r="F14" s="39">
         <v>68</v>
       </c>
       <c r="G14" s="39">
         <v>58</v>
       </c>
@@ -5650,51 +6047,51 @@
       </c>
       <c r="S14" s="44">
         <v>58</v>
       </c>
       <c r="T14" s="44">
         <v>57</v>
       </c>
       <c r="U14" s="44">
         <v>58</v>
       </c>
       <c r="V14" s="42">
         <v>59</v>
       </c>
       <c r="W14" s="42">
         <v>36</v>
       </c>
       <c r="X14" s="42">
         <v>39</v>
       </c>
       <c r="Y14" s="42">
         <v>45</v>
       </c>
       <c r="Z14" s="65">
         <v>37</v>
       </c>
-      <c r="AA14" s="78">
+      <c r="AA14" s="72">
         <v>46</v>
       </c>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="31">
         <v>32</v>
       </c>
       <c r="C15" s="31">
         <v>30</v>
       </c>
       <c r="D15" s="31">
         <v>25</v>
       </c>
       <c r="E15" s="39">
         <v>34</v>
       </c>
       <c r="F15" s="39">
         <v>39</v>
       </c>
       <c r="G15" s="39">
         <v>59</v>
       </c>
@@ -5733,51 +6130,51 @@
       </c>
       <c r="S15" s="44">
         <v>62</v>
       </c>
       <c r="T15" s="44">
         <v>62</v>
       </c>
       <c r="U15" s="44">
         <v>46</v>
       </c>
       <c r="V15" s="42">
         <v>68</v>
       </c>
       <c r="W15" s="42">
         <v>64</v>
       </c>
       <c r="X15" s="42">
         <v>35</v>
       </c>
       <c r="Y15" s="42">
         <v>42</v>
       </c>
       <c r="Z15" s="65">
         <v>39</v>
       </c>
-      <c r="AA15" s="78">
+      <c r="AA15" s="72">
         <v>46</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="32">
         <v>26</v>
       </c>
       <c r="C16" s="32">
         <v>30</v>
       </c>
       <c r="D16" s="32">
         <v>32</v>
       </c>
       <c r="E16" s="39">
         <v>42</v>
       </c>
       <c r="F16" s="39">
         <v>37</v>
       </c>
       <c r="G16" s="39">
         <v>43</v>
       </c>
@@ -5816,51 +6213,51 @@
       </c>
       <c r="S16" s="44">
         <v>64</v>
       </c>
       <c r="T16" s="44">
         <v>71</v>
       </c>
       <c r="U16" s="44">
         <v>64</v>
       </c>
       <c r="V16" s="42">
         <v>63</v>
       </c>
       <c r="W16" s="42">
         <v>56</v>
       </c>
       <c r="X16" s="42">
         <v>56</v>
       </c>
       <c r="Y16" s="42">
         <v>49</v>
       </c>
       <c r="Z16" s="65">
         <v>51</v>
       </c>
-      <c r="AA16" s="78">
+      <c r="AA16" s="72">
         <v>56</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="32">
         <v>88</v>
       </c>
       <c r="C17" s="32">
         <v>98</v>
       </c>
       <c r="D17" s="32">
         <v>96</v>
       </c>
       <c r="E17" s="39">
         <v>103</v>
       </c>
       <c r="F17" s="39">
         <v>92</v>
       </c>
       <c r="G17" s="39">
         <v>109</v>
       </c>
@@ -5899,51 +6296,51 @@
       </c>
       <c r="S17" s="44">
         <v>105</v>
       </c>
       <c r="T17" s="44">
         <v>149</v>
       </c>
       <c r="U17" s="44">
         <v>130</v>
       </c>
       <c r="V17" s="42">
         <v>113</v>
       </c>
       <c r="W17" s="42">
         <v>124</v>
       </c>
       <c r="X17" s="42">
         <v>109</v>
       </c>
       <c r="Y17" s="42">
         <v>103</v>
       </c>
       <c r="Z17" s="65">
         <v>115</v>
       </c>
-      <c r="AA17" s="78">
+      <c r="AA17" s="72">
         <v>94</v>
       </c>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="31">
         <v>15</v>
       </c>
       <c r="C18" s="31">
         <v>15</v>
       </c>
       <c r="D18" s="31">
         <v>21</v>
       </c>
       <c r="E18" s="39">
         <v>27</v>
       </c>
       <c r="F18" s="39">
         <v>19</v>
       </c>
       <c r="G18" s="39">
         <v>19</v>
       </c>
@@ -5982,51 +6379,51 @@
       </c>
       <c r="S18" s="44">
         <v>51</v>
       </c>
       <c r="T18" s="44">
         <v>36</v>
       </c>
       <c r="U18" s="44">
         <v>45</v>
       </c>
       <c r="V18" s="42">
         <v>42</v>
       </c>
       <c r="W18" s="42">
         <v>30</v>
       </c>
       <c r="X18" s="42">
         <v>26</v>
       </c>
       <c r="Y18" s="42">
         <v>30</v>
       </c>
       <c r="Z18" s="65">
         <v>28</v>
       </c>
-      <c r="AA18" s="78">
+      <c r="AA18" s="72">
         <v>28</v>
       </c>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="31">
         <v>14</v>
       </c>
       <c r="C19" s="31">
         <v>21</v>
       </c>
       <c r="D19" s="31">
         <v>25</v>
       </c>
       <c r="E19" s="39">
         <v>27</v>
       </c>
       <c r="F19" s="39">
         <v>34</v>
       </c>
       <c r="G19" s="39">
         <v>37</v>
       </c>
@@ -6065,51 +6462,51 @@
       </c>
       <c r="S19" s="44">
         <v>21</v>
       </c>
       <c r="T19" s="44">
         <v>18</v>
       </c>
       <c r="U19" s="44">
         <v>16</v>
       </c>
       <c r="V19" s="42">
         <v>28</v>
       </c>
       <c r="W19" s="42">
         <v>32</v>
       </c>
       <c r="X19" s="42">
         <v>25</v>
       </c>
       <c r="Y19" s="42">
         <v>25</v>
       </c>
       <c r="Z19" s="65">
         <v>28</v>
       </c>
-      <c r="AA19" s="78">
+      <c r="AA19" s="72">
         <v>23</v>
       </c>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="32">
         <v>67</v>
       </c>
       <c r="C20" s="32">
         <v>66</v>
       </c>
       <c r="D20" s="32">
         <v>70</v>
       </c>
       <c r="E20" s="39">
         <v>91</v>
       </c>
       <c r="F20" s="39">
         <v>98</v>
       </c>
       <c r="G20" s="39">
         <v>96</v>
       </c>
@@ -6148,83 +6545,83 @@
       </c>
       <c r="S20" s="44">
         <v>131</v>
       </c>
       <c r="T20" s="44">
         <v>119</v>
       </c>
       <c r="U20" s="44">
         <v>138</v>
       </c>
       <c r="V20" s="42">
         <v>119</v>
       </c>
       <c r="W20" s="42">
         <v>108</v>
       </c>
       <c r="X20" s="42">
         <v>80</v>
       </c>
       <c r="Y20" s="42">
         <v>84</v>
       </c>
       <c r="Z20" s="65">
         <v>68</v>
       </c>
-      <c r="AA20" s="78">
+      <c r="AA20" s="72">
         <v>93</v>
       </c>
     </row>
     <row r="21" spans="1:27">
-      <c r="A21" s="74" t="s">
+      <c r="A21" s="83" t="s">
         <v>17</v>
       </c>
-      <c r="B21" s="74"/>
-[...23 lines deleted...]
-      <c r="Z21" s="74"/>
+      <c r="B21" s="83"/>
+      <c r="C21" s="83"/>
+      <c r="D21" s="83"/>
+      <c r="E21" s="83"/>
+      <c r="F21" s="83"/>
+      <c r="G21" s="83"/>
+      <c r="H21" s="83"/>
+      <c r="I21" s="83"/>
+      <c r="J21" s="83"/>
+      <c r="K21" s="83"/>
+      <c r="L21" s="83"/>
+      <c r="M21" s="83"/>
+      <c r="N21" s="83"/>
+      <c r="O21" s="83"/>
+      <c r="P21" s="83"/>
+      <c r="Q21" s="83"/>
+      <c r="R21" s="83"/>
+      <c r="S21" s="83"/>
+      <c r="T21" s="83"/>
+      <c r="U21" s="83"/>
+      <c r="V21" s="83"/>
+      <c r="W21" s="83"/>
+      <c r="X21" s="83"/>
+      <c r="Y21" s="83"/>
+      <c r="Z21" s="83"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B22" s="45">
         <v>596</v>
       </c>
       <c r="C22" s="45">
         <v>660</v>
       </c>
       <c r="D22" s="46">
         <v>789</v>
       </c>
       <c r="E22" s="47">
         <v>1106</v>
       </c>
       <c r="F22" s="48">
         <v>1008</v>
       </c>
       <c r="G22" s="45">
         <v>989</v>
       </c>
       <c r="H22" s="48">
         <v>1084</v>
@@ -6261,51 +6658,51 @@
       </c>
       <c r="S22" s="40">
         <v>1187</v>
       </c>
       <c r="T22" s="40">
         <v>1231</v>
       </c>
       <c r="U22" s="40">
         <v>1103</v>
       </c>
       <c r="V22" s="50">
         <v>1091</v>
       </c>
       <c r="W22" s="50">
         <v>994</v>
       </c>
       <c r="X22" s="42">
         <v>982</v>
       </c>
       <c r="Y22" s="42">
         <v>884</v>
       </c>
       <c r="Z22" s="65">
         <v>884</v>
       </c>
-      <c r="AA22" s="80">
+      <c r="AA22" s="73">
         <v>1026</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="26">
         <v>450</v>
       </c>
       <c r="C23" s="51">
         <v>492</v>
       </c>
       <c r="D23" s="51">
         <v>655</v>
       </c>
       <c r="E23" s="51">
         <v>701</v>
       </c>
       <c r="F23" s="48">
         <v>801</v>
       </c>
       <c r="G23" s="45">
         <v>819</v>
       </c>
@@ -6344,51 +6741,51 @@
       </c>
       <c r="S23" s="40">
         <v>1036</v>
       </c>
       <c r="T23" s="40">
         <v>1074</v>
       </c>
       <c r="U23" s="43">
         <v>972</v>
       </c>
       <c r="V23" s="50">
         <v>960</v>
       </c>
       <c r="W23" s="50">
         <v>854</v>
       </c>
       <c r="X23" s="42">
         <v>868</v>
       </c>
       <c r="Y23" s="42">
         <v>766</v>
       </c>
       <c r="Z23" s="65">
         <v>771</v>
       </c>
-      <c r="AA23" s="81">
+      <c r="AA23" s="74">
         <v>917</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B24" s="51">
         <v>6</v>
       </c>
       <c r="C24" s="51">
         <v>8</v>
       </c>
       <c r="D24" s="51" t="s">
         <v>0</v>
       </c>
       <c r="E24" s="51" t="s">
         <v>0</v>
       </c>
       <c r="F24" s="48" t="s">
         <v>0</v>
       </c>
       <c r="G24" s="45" t="s">
         <v>0</v>
       </c>
@@ -6427,51 +6824,51 @@
       </c>
       <c r="S24" s="43" t="s">
         <v>0</v>
       </c>
       <c r="T24" s="43" t="s">
         <v>0</v>
       </c>
       <c r="U24" s="43" t="s">
         <v>0</v>
       </c>
       <c r="V24" s="43" t="s">
         <v>0</v>
       </c>
       <c r="W24" s="43" t="s">
         <v>0</v>
       </c>
       <c r="X24" s="43" t="s">
         <v>0</v>
       </c>
       <c r="Y24" s="42" t="s">
         <v>0</v>
       </c>
       <c r="Z24" s="61" t="s">
         <v>0</v>
       </c>
-      <c r="AA24" s="81" t="s">
+      <c r="AA24" s="74" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B25" s="51">
         <v>18</v>
       </c>
       <c r="C25" s="51">
         <v>30</v>
       </c>
       <c r="D25" s="51">
         <v>17</v>
       </c>
       <c r="E25" s="51">
         <v>74</v>
       </c>
       <c r="F25" s="48">
         <v>44</v>
       </c>
       <c r="G25" s="45">
         <v>43</v>
       </c>
@@ -6510,51 +6907,51 @@
       </c>
       <c r="S25" s="43">
         <v>36</v>
       </c>
       <c r="T25" s="43">
         <v>38</v>
       </c>
       <c r="U25" s="43">
         <v>31</v>
       </c>
       <c r="V25" s="43">
         <v>25</v>
       </c>
       <c r="W25" s="50">
         <v>28</v>
       </c>
       <c r="X25" s="43">
         <v>28</v>
       </c>
       <c r="Y25" s="42">
         <v>24</v>
       </c>
       <c r="Z25" s="65">
         <v>29</v>
       </c>
-      <c r="AA25" s="81">
+      <c r="AA25" s="74">
         <v>24</v>
       </c>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="51">
         <v>18</v>
       </c>
       <c r="C26" s="51">
         <v>24</v>
       </c>
       <c r="D26" s="51">
         <v>22</v>
       </c>
       <c r="E26" s="51">
         <v>61</v>
       </c>
       <c r="F26" s="48">
         <v>56</v>
       </c>
       <c r="G26" s="45">
         <v>41</v>
       </c>
@@ -6593,51 +6990,51 @@
       </c>
       <c r="S26" s="43">
         <v>30</v>
       </c>
       <c r="T26" s="43">
         <v>30</v>
       </c>
       <c r="U26" s="43">
         <v>25</v>
       </c>
       <c r="V26" s="42">
         <v>27</v>
       </c>
       <c r="W26" s="50">
         <v>17</v>
       </c>
       <c r="X26" s="43">
         <v>24</v>
       </c>
       <c r="Y26" s="42">
         <v>27</v>
       </c>
       <c r="Z26" s="65">
         <v>16</v>
       </c>
-      <c r="AA26" s="81">
+      <c r="AA26" s="74">
         <v>23</v>
       </c>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B27" s="26">
         <v>17</v>
       </c>
       <c r="C27" s="51">
         <v>19</v>
       </c>
       <c r="D27" s="51">
         <v>13</v>
       </c>
       <c r="E27" s="51">
         <v>34</v>
       </c>
       <c r="F27" s="48">
         <v>29</v>
       </c>
       <c r="G27" s="45">
         <v>32</v>
       </c>
@@ -6676,51 +7073,51 @@
       </c>
       <c r="S27" s="43">
         <v>34</v>
       </c>
       <c r="T27" s="43">
         <v>31</v>
       </c>
       <c r="U27" s="43">
         <v>22</v>
       </c>
       <c r="V27" s="42">
         <v>35</v>
       </c>
       <c r="W27" s="50">
         <v>36</v>
       </c>
       <c r="X27" s="43">
         <v>20</v>
       </c>
       <c r="Y27" s="42">
         <v>23</v>
       </c>
       <c r="Z27" s="65">
         <v>18</v>
       </c>
-      <c r="AA27" s="81">
+      <c r="AA27" s="74">
         <v>28</v>
       </c>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B28" s="51">
         <v>10</v>
       </c>
       <c r="C28" s="51">
         <v>13</v>
       </c>
       <c r="D28" s="51">
         <v>10</v>
       </c>
       <c r="E28" s="51">
         <v>42</v>
       </c>
       <c r="F28" s="48" t="s">
         <v>0</v>
       </c>
       <c r="G28" s="45" t="s">
         <v>0</v>
       </c>
@@ -6759,51 +7156,51 @@
       </c>
       <c r="S28" s="43" t="s">
         <v>0</v>
       </c>
       <c r="T28" s="43" t="s">
         <v>0</v>
       </c>
       <c r="U28" s="43" t="s">
         <v>0</v>
       </c>
       <c r="V28" s="43" t="s">
         <v>0</v>
       </c>
       <c r="W28" s="43" t="s">
         <v>0</v>
       </c>
       <c r="X28" s="43" t="s">
         <v>0</v>
       </c>
       <c r="Y28" s="42" t="s">
         <v>0</v>
       </c>
       <c r="Z28" s="64" t="s">
         <v>0</v>
       </c>
-      <c r="AA28" s="81" t="s">
+      <c r="AA28" s="74" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B29" s="51">
         <v>33</v>
       </c>
       <c r="C29" s="51">
         <v>36</v>
       </c>
       <c r="D29" s="51">
         <v>34</v>
       </c>
       <c r="E29" s="51">
         <v>103</v>
       </c>
       <c r="F29" s="47">
         <v>78</v>
       </c>
       <c r="G29" s="54">
         <v>54</v>
       </c>
@@ -6842,51 +7239,51 @@
       </c>
       <c r="S29" s="43">
         <v>51</v>
       </c>
       <c r="T29" s="43">
         <v>58</v>
       </c>
       <c r="U29" s="43">
         <v>53</v>
       </c>
       <c r="V29" s="43">
         <v>44</v>
       </c>
       <c r="W29" s="50">
         <v>59</v>
       </c>
       <c r="X29" s="43">
         <v>42</v>
       </c>
       <c r="Y29" s="42">
         <v>44</v>
       </c>
       <c r="Z29" s="65">
         <v>50</v>
       </c>
-      <c r="AA29" s="81">
+      <c r="AA29" s="74">
         <v>34</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B30" s="26">
         <v>8</v>
       </c>
       <c r="C30" s="51">
         <v>13</v>
       </c>
       <c r="D30" s="51">
         <v>16</v>
       </c>
       <c r="E30" s="51" t="s">
         <v>0</v>
       </c>
       <c r="F30" s="47" t="s">
         <v>0</v>
       </c>
       <c r="G30" s="54" t="s">
         <v>0</v>
       </c>
@@ -6925,51 +7322,51 @@
       </c>
       <c r="S30" s="43" t="s">
         <v>0</v>
       </c>
       <c r="T30" s="43" t="s">
         <v>0</v>
       </c>
       <c r="U30" s="43" t="s">
         <v>0</v>
       </c>
       <c r="V30" s="43" t="s">
         <v>0</v>
       </c>
       <c r="W30" s="43" t="s">
         <v>0</v>
       </c>
       <c r="X30" s="43" t="s">
         <v>0</v>
       </c>
       <c r="Y30" s="42" t="s">
         <v>0</v>
       </c>
       <c r="Z30" s="64" t="s">
         <v>0</v>
       </c>
-      <c r="AA30" s="82" t="s">
+      <c r="AA30" s="75" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B31" s="51">
         <v>36</v>
       </c>
       <c r="C31" s="51">
         <v>25</v>
       </c>
       <c r="D31" s="51">
         <v>22</v>
       </c>
       <c r="E31" s="51">
         <v>91</v>
       </c>
       <c r="F31" s="47" t="s">
         <v>0</v>
       </c>
       <c r="G31" s="54" t="s">
         <v>0</v>
       </c>
@@ -7008,83 +7405,83 @@
       </c>
       <c r="S31" s="44" t="s">
         <v>0</v>
       </c>
       <c r="T31" s="44" t="s">
         <v>0</v>
       </c>
       <c r="U31" s="44" t="s">
         <v>0</v>
       </c>
       <c r="V31" s="43" t="s">
         <v>0</v>
       </c>
       <c r="W31" s="43" t="s">
         <v>0</v>
       </c>
       <c r="X31" s="43" t="s">
         <v>0</v>
       </c>
       <c r="Y31" s="42" t="s">
         <v>0</v>
       </c>
       <c r="Z31" s="64" t="s">
         <v>0</v>
       </c>
-      <c r="AA31" s="82" t="s">
+      <c r="AA31" s="75" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:27">
-      <c r="A32" s="74" t="s">
+      <c r="A32" s="83" t="s">
         <v>18</v>
       </c>
-      <c r="B32" s="74"/>
-[...23 lines deleted...]
-      <c r="Z32" s="74"/>
+      <c r="B32" s="83"/>
+      <c r="C32" s="83"/>
+      <c r="D32" s="83"/>
+      <c r="E32" s="83"/>
+      <c r="F32" s="83"/>
+      <c r="G32" s="83"/>
+      <c r="H32" s="83"/>
+      <c r="I32" s="83"/>
+      <c r="J32" s="83"/>
+      <c r="K32" s="83"/>
+      <c r="L32" s="83"/>
+      <c r="M32" s="83"/>
+      <c r="N32" s="83"/>
+      <c r="O32" s="83"/>
+      <c r="P32" s="83"/>
+      <c r="Q32" s="83"/>
+      <c r="R32" s="83"/>
+      <c r="S32" s="83"/>
+      <c r="T32" s="83"/>
+      <c r="U32" s="83"/>
+      <c r="V32" s="83"/>
+      <c r="W32" s="83"/>
+      <c r="X32" s="83"/>
+      <c r="Y32" s="83"/>
+      <c r="Z32" s="83"/>
       <c r="AA32" s="7"/>
     </row>
     <row r="33" spans="1:27">
       <c r="A33" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B33" s="45">
         <v>387</v>
       </c>
       <c r="C33" s="45">
         <v>418</v>
       </c>
       <c r="D33" s="55">
         <v>463</v>
       </c>
       <c r="E33" s="46">
         <v>351</v>
       </c>
       <c r="F33" s="46">
         <v>533</v>
       </c>
       <c r="G33" s="45">
         <v>594</v>
       </c>
       <c r="H33" s="46">
@@ -7122,51 +7519,51 @@
       </c>
       <c r="S33" s="43">
         <v>819</v>
       </c>
       <c r="T33" s="43">
         <v>876</v>
       </c>
       <c r="U33" s="43">
         <v>888</v>
       </c>
       <c r="V33" s="43">
         <v>847</v>
       </c>
       <c r="W33" s="43">
         <v>776</v>
       </c>
       <c r="X33" s="43">
         <v>637</v>
       </c>
       <c r="Y33" s="43">
         <v>588</v>
       </c>
       <c r="Z33" s="65">
         <v>610</v>
       </c>
-      <c r="AA33" s="81">
+      <c r="AA33" s="74">
         <v>674</v>
       </c>
     </row>
     <row r="34" spans="1:27" s="26" customFormat="1">
       <c r="A34" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B34" s="56" t="s">
         <v>0</v>
       </c>
       <c r="C34" s="56" t="s">
         <v>0</v>
       </c>
       <c r="D34" s="56" t="s">
         <v>0</v>
       </c>
       <c r="E34" s="56" t="s">
         <v>0</v>
       </c>
       <c r="F34" s="56" t="s">
         <v>0</v>
       </c>
       <c r="G34" s="56">
         <v>1</v>
       </c>
@@ -7205,51 +7602,51 @@
       </c>
       <c r="S34" s="43" t="s">
         <v>0</v>
       </c>
       <c r="T34" s="43" t="s">
         <v>0</v>
       </c>
       <c r="U34" s="43" t="s">
         <v>0</v>
       </c>
       <c r="V34" s="43" t="s">
         <v>0</v>
       </c>
       <c r="W34" s="43" t="s">
         <v>0</v>
       </c>
       <c r="X34" s="43" t="s">
         <v>0</v>
       </c>
       <c r="Y34" s="43" t="s">
         <v>0</v>
       </c>
       <c r="Z34" s="63" t="s">
         <v>0</v>
       </c>
-      <c r="AA34" s="81" t="s">
+      <c r="AA34" s="74" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:27" s="26" customFormat="1">
       <c r="A35" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B35" s="56">
         <v>66</v>
       </c>
       <c r="C35" s="56">
         <v>76</v>
       </c>
       <c r="D35" s="56">
         <v>73</v>
       </c>
       <c r="E35" s="56">
         <v>102</v>
       </c>
       <c r="F35" s="56">
         <v>90</v>
       </c>
       <c r="G35" s="56">
         <v>72</v>
       </c>
@@ -7288,51 +7685,51 @@
       </c>
       <c r="S35" s="43">
         <v>94</v>
       </c>
       <c r="T35" s="43">
         <v>99</v>
       </c>
       <c r="U35" s="43">
         <v>107</v>
       </c>
       <c r="V35" s="42">
         <v>85</v>
       </c>
       <c r="W35" s="43">
         <v>89</v>
       </c>
       <c r="X35" s="43">
         <v>62</v>
       </c>
       <c r="Y35" s="43">
         <v>57</v>
       </c>
       <c r="Z35" s="65">
         <v>81</v>
       </c>
-      <c r="AA35" s="81">
+      <c r="AA35" s="74">
         <v>89</v>
       </c>
     </row>
     <row r="36" spans="1:27" s="26" customFormat="1">
       <c r="A36" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B36" s="56">
         <v>5</v>
       </c>
       <c r="C36" s="56">
         <v>6</v>
       </c>
       <c r="D36" s="56">
         <v>20</v>
       </c>
       <c r="E36" s="56">
         <v>34</v>
       </c>
       <c r="F36" s="56">
         <v>45</v>
       </c>
       <c r="G36" s="56">
         <v>24</v>
       </c>
@@ -7371,51 +7768,51 @@
       </c>
       <c r="S36" s="43">
         <v>40</v>
       </c>
       <c r="T36" s="43">
         <v>30</v>
       </c>
       <c r="U36" s="43">
         <v>42</v>
       </c>
       <c r="V36" s="42">
         <v>42</v>
       </c>
       <c r="W36" s="43">
         <v>36</v>
       </c>
       <c r="X36" s="43">
         <v>20</v>
       </c>
       <c r="Y36" s="43">
         <v>23</v>
       </c>
       <c r="Z36" s="65">
         <v>14</v>
       </c>
-      <c r="AA36" s="81">
+      <c r="AA36" s="74">
         <v>22</v>
       </c>
     </row>
     <row r="37" spans="1:27" s="26" customFormat="1">
       <c r="A37" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B37" s="56">
         <v>29</v>
       </c>
       <c r="C37" s="56">
         <v>25</v>
       </c>
       <c r="D37" s="56">
         <v>37</v>
       </c>
       <c r="E37" s="56" t="s">
         <v>0</v>
       </c>
       <c r="F37" s="56">
         <v>19</v>
       </c>
       <c r="G37" s="56">
         <v>46</v>
       </c>
@@ -7454,51 +7851,51 @@
       </c>
       <c r="S37" s="43">
         <v>48</v>
       </c>
       <c r="T37" s="43">
         <v>55</v>
       </c>
       <c r="U37" s="43">
         <v>65</v>
       </c>
       <c r="V37" s="42">
         <v>51</v>
       </c>
       <c r="W37" s="43">
         <v>52</v>
       </c>
       <c r="X37" s="43">
         <v>39</v>
       </c>
       <c r="Y37" s="43">
         <v>24</v>
       </c>
       <c r="Z37" s="65">
         <v>27</v>
       </c>
-      <c r="AA37" s="81">
+      <c r="AA37" s="74">
         <v>42</v>
       </c>
     </row>
     <row r="38" spans="1:27" s="26" customFormat="1">
       <c r="A38" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B38" s="56">
         <v>38</v>
       </c>
       <c r="C38" s="56">
         <v>36</v>
       </c>
       <c r="D38" s="56">
         <v>29</v>
       </c>
       <c r="E38" s="56">
         <v>44</v>
       </c>
       <c r="F38" s="56">
         <v>41</v>
       </c>
       <c r="G38" s="56">
         <v>41</v>
       </c>
@@ -7537,51 +7934,51 @@
       </c>
       <c r="S38" s="43">
         <v>55</v>
       </c>
       <c r="T38" s="43">
         <v>87</v>
       </c>
       <c r="U38" s="43">
         <v>70</v>
       </c>
       <c r="V38" s="42">
         <v>67</v>
       </c>
       <c r="W38" s="43">
         <v>61</v>
       </c>
       <c r="X38" s="43">
         <v>79</v>
       </c>
       <c r="Y38" s="43">
         <v>44</v>
       </c>
       <c r="Z38" s="65">
         <v>42</v>
       </c>
-      <c r="AA38" s="81">
+      <c r="AA38" s="74">
         <v>49</v>
       </c>
     </row>
     <row r="39" spans="1:27" s="26" customFormat="1">
       <c r="A39" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B39" s="56">
         <v>24</v>
       </c>
       <c r="C39" s="56">
         <v>35</v>
       </c>
       <c r="D39" s="56">
         <v>51</v>
       </c>
       <c r="E39" s="56">
         <v>53</v>
       </c>
       <c r="F39" s="56">
         <v>33</v>
       </c>
       <c r="G39" s="56">
         <v>32</v>
       </c>
@@ -7620,51 +8017,51 @@
       </c>
       <c r="S39" s="43">
         <v>58</v>
       </c>
       <c r="T39" s="43">
         <v>52</v>
       </c>
       <c r="U39" s="43">
         <v>71</v>
       </c>
       <c r="V39" s="42">
         <v>59</v>
       </c>
       <c r="W39" s="43">
         <v>60</v>
       </c>
       <c r="X39" s="43">
         <v>38</v>
       </c>
       <c r="Y39" s="43">
         <v>37</v>
       </c>
       <c r="Z39" s="65">
         <v>39</v>
       </c>
-      <c r="AA39" s="81">
+      <c r="AA39" s="74">
         <v>36</v>
       </c>
     </row>
     <row r="40" spans="1:27" s="26" customFormat="1">
       <c r="A40" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B40" s="56">
         <v>70</v>
       </c>
       <c r="C40" s="56">
         <v>68</v>
       </c>
       <c r="D40" s="56">
         <v>62</v>
       </c>
       <c r="E40" s="56">
         <v>64</v>
       </c>
       <c r="F40" s="56">
         <v>81</v>
       </c>
       <c r="G40" s="56">
         <v>84</v>
       </c>
@@ -7703,51 +8100,51 @@
       </c>
       <c r="S40" s="43">
         <v>147</v>
       </c>
       <c r="T40" s="43">
         <v>160</v>
       </c>
       <c r="U40" s="43">
         <v>136</v>
       </c>
       <c r="V40" s="42">
         <v>157</v>
       </c>
       <c r="W40" s="43">
         <v>140</v>
       </c>
       <c r="X40" s="43">
         <v>115</v>
       </c>
       <c r="Y40" s="43">
         <v>119</v>
       </c>
       <c r="Z40" s="65">
         <v>125</v>
       </c>
-      <c r="AA40" s="81">
+      <c r="AA40" s="74">
         <v>135</v>
       </c>
     </row>
     <row r="41" spans="1:27" s="26" customFormat="1">
       <c r="A41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B41" s="56">
         <v>17</v>
       </c>
       <c r="C41" s="56">
         <v>18</v>
       </c>
       <c r="D41" s="56">
         <v>17</v>
       </c>
       <c r="E41" s="56" t="s">
         <v>0</v>
       </c>
       <c r="F41" s="56">
         <v>12</v>
       </c>
       <c r="G41" s="56">
         <v>17</v>
       </c>
@@ -7786,51 +8183,51 @@
       </c>
       <c r="S41" s="43">
         <v>28</v>
       </c>
       <c r="T41" s="43">
         <v>27</v>
       </c>
       <c r="U41" s="43">
         <v>33</v>
       </c>
       <c r="V41" s="42">
         <v>32</v>
       </c>
       <c r="W41" s="43">
         <v>19</v>
       </c>
       <c r="X41" s="43">
         <v>15</v>
       </c>
       <c r="Y41" s="43">
         <v>18</v>
       </c>
       <c r="Z41" s="65">
         <v>21</v>
       </c>
-      <c r="AA41" s="81">
+      <c r="AA41" s="74">
         <v>23</v>
       </c>
     </row>
     <row r="42" spans="1:27" s="26" customFormat="1">
       <c r="A42" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B42" s="56">
         <v>15</v>
       </c>
       <c r="C42" s="56">
         <v>11</v>
       </c>
       <c r="D42" s="56">
         <v>12</v>
       </c>
       <c r="E42" s="56" t="s">
         <v>0</v>
       </c>
       <c r="F42" s="56">
         <v>10</v>
       </c>
       <c r="G42" s="56">
         <v>27</v>
       </c>
@@ -7869,51 +8266,51 @@
       </c>
       <c r="S42" s="43">
         <v>28</v>
       </c>
       <c r="T42" s="43">
         <v>31</v>
       </c>
       <c r="U42" s="43">
         <v>24</v>
       </c>
       <c r="V42" s="42">
         <v>33</v>
       </c>
       <c r="W42" s="43">
         <v>28</v>
       </c>
       <c r="X42" s="43">
         <v>15</v>
       </c>
       <c r="Y42" s="43">
         <v>19</v>
       </c>
       <c r="Z42" s="65">
         <v>21</v>
       </c>
-      <c r="AA42" s="81">
+      <c r="AA42" s="74">
         <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:27" s="26" customFormat="1">
       <c r="A43" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B43" s="56">
         <v>16</v>
       </c>
       <c r="C43" s="56">
         <v>17</v>
       </c>
       <c r="D43" s="56">
         <v>22</v>
       </c>
       <c r="E43" s="56" t="s">
         <v>0</v>
       </c>
       <c r="F43" s="56">
         <v>37</v>
       </c>
       <c r="G43" s="56">
         <v>43</v>
       </c>
@@ -7952,51 +8349,51 @@
       </c>
       <c r="S43" s="43">
         <v>64</v>
       </c>
       <c r="T43" s="43">
         <v>71</v>
       </c>
       <c r="U43" s="43">
         <v>64</v>
       </c>
       <c r="V43" s="42">
         <v>63</v>
       </c>
       <c r="W43" s="43">
         <v>56</v>
       </c>
       <c r="X43" s="43">
         <v>56</v>
       </c>
       <c r="Y43" s="43">
         <v>49</v>
       </c>
       <c r="Z43" s="65">
         <v>51</v>
       </c>
-      <c r="AA43" s="81">
+      <c r="AA43" s="74">
         <v>56</v>
       </c>
     </row>
     <row r="44" spans="1:27">
       <c r="A44" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B44" s="56">
         <v>55</v>
       </c>
       <c r="C44" s="56">
         <v>62</v>
       </c>
       <c r="D44" s="56">
         <v>62</v>
       </c>
       <c r="E44" s="56" t="s">
         <v>0</v>
       </c>
       <c r="F44" s="56">
         <v>14</v>
       </c>
       <c r="G44" s="56">
         <v>55</v>
       </c>
@@ -8035,51 +8432,51 @@
       </c>
       <c r="S44" s="43">
         <v>54</v>
       </c>
       <c r="T44" s="43">
         <v>91</v>
       </c>
       <c r="U44" s="43">
         <v>77</v>
       </c>
       <c r="V44" s="42">
         <v>69</v>
       </c>
       <c r="W44" s="43">
         <v>65</v>
       </c>
       <c r="X44" s="43">
         <v>67</v>
       </c>
       <c r="Y44" s="43">
         <v>59</v>
       </c>
       <c r="Z44" s="65">
         <v>65</v>
       </c>
-      <c r="AA44" s="81">
+      <c r="AA44" s="74">
         <v>60</v>
       </c>
     </row>
     <row r="45" spans="1:27">
       <c r="A45" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B45" s="56">
         <v>15</v>
       </c>
       <c r="C45" s="56">
         <v>15</v>
       </c>
       <c r="D45" s="56">
         <v>21</v>
       </c>
       <c r="E45" s="56">
         <v>27</v>
       </c>
       <c r="F45" s="56">
         <v>19</v>
       </c>
       <c r="G45" s="56">
         <v>19</v>
       </c>
@@ -8118,51 +8515,51 @@
       </c>
       <c r="S45" s="43">
         <v>51</v>
       </c>
       <c r="T45" s="43">
         <v>36</v>
       </c>
       <c r="U45" s="43">
         <v>45</v>
       </c>
       <c r="V45" s="42">
         <v>42</v>
       </c>
       <c r="W45" s="43">
         <v>30</v>
       </c>
       <c r="X45" s="43">
         <v>26</v>
       </c>
       <c r="Y45" s="43">
         <v>30</v>
       </c>
       <c r="Z45" s="65">
         <v>28</v>
       </c>
-      <c r="AA45" s="81">
+      <c r="AA45" s="74">
         <v>28</v>
       </c>
     </row>
     <row r="46" spans="1:27">
       <c r="A46" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B46" s="56">
         <v>6</v>
       </c>
       <c r="C46" s="56">
         <v>8</v>
       </c>
       <c r="D46" s="56">
         <v>9</v>
       </c>
       <c r="E46" s="56">
         <v>27</v>
       </c>
       <c r="F46" s="56">
         <v>34</v>
       </c>
       <c r="G46" s="56">
         <v>37</v>
       </c>
@@ -8201,51 +8598,51 @@
       </c>
       <c r="S46" s="43">
         <v>21</v>
       </c>
       <c r="T46" s="43">
         <v>18</v>
       </c>
       <c r="U46" s="43">
         <v>16</v>
       </c>
       <c r="V46" s="42">
         <v>28</v>
       </c>
       <c r="W46" s="43">
         <v>32</v>
       </c>
       <c r="X46" s="43">
         <v>25</v>
       </c>
       <c r="Y46" s="43">
         <v>25</v>
       </c>
       <c r="Z46" s="65">
         <v>28</v>
       </c>
-      <c r="AA46" s="81">
+      <c r="AA46" s="74">
         <v>23</v>
       </c>
     </row>
     <row r="47" spans="1:27">
       <c r="A47" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B47" s="57">
         <v>31</v>
       </c>
       <c r="C47" s="57">
         <v>41</v>
       </c>
       <c r="D47" s="57">
         <v>48</v>
       </c>
       <c r="E47" s="57" t="s">
         <v>0</v>
       </c>
       <c r="F47" s="57">
         <v>98</v>
       </c>
       <c r="G47" s="57">
         <v>96</v>
       </c>
@@ -8284,55 +8681,55 @@
       </c>
       <c r="S47" s="58">
         <v>131</v>
       </c>
       <c r="T47" s="58">
         <v>119</v>
       </c>
       <c r="U47" s="58">
         <v>138</v>
       </c>
       <c r="V47" s="59">
         <v>119</v>
       </c>
       <c r="W47" s="58">
         <v>108</v>
       </c>
       <c r="X47" s="58">
         <v>80</v>
       </c>
       <c r="Y47" s="58">
         <v>84</v>
       </c>
       <c r="Z47" s="67">
         <v>68</v>
       </c>
-      <c r="AA47" s="83">
+      <c r="AA47" s="76">
         <v>93</v>
       </c>
     </row>
-    <row r="48" spans="1:27" ht="12.75">
+    <row r="48" spans="1:27" ht="12">
       <c r="A48" s="71" t="s">
         <v>24</v>
       </c>
       <c r="K48" s="60"/>
       <c r="L48" s="60"/>
       <c r="M48" s="60"/>
       <c r="N48" s="60"/>
       <c r="O48" s="60"/>
       <c r="P48" s="60"/>
       <c r="Q48" s="60"/>
       <c r="R48" s="60"/>
       <c r="S48" s="60"/>
       <c r="T48" s="60"/>
       <c r="U48" s="60"/>
     </row>
     <row r="50" spans="25:25">
       <c r="Y50" s="42"/>
     </row>
     <row r="51" spans="25:25">
       <c r="Y51" s="42"/>
     </row>
     <row r="52" spans="25:25">
       <c r="Y52" s="42"/>
     </row>
     <row r="53" spans="25:25">
@@ -8433,112 +8830,112 @@
     </row>
     <row r="87" spans="25:25">
       <c r="Y87" s="43"/>
     </row>
     <row r="88" spans="25:25">
       <c r="Y88" s="43"/>
     </row>
     <row r="89" spans="25:25">
       <c r="Y89" s="43"/>
     </row>
     <row r="90" spans="25:25">
       <c r="Y90" s="58"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:Z1"/>
     <mergeCell ref="A5:Z5"/>
     <mergeCell ref="A21:Z21"/>
     <mergeCell ref="A32:Z32"/>
     <mergeCell ref="Z3:AA3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA48"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="W3" sqref="W3:AA3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="22.85546875" style="7" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="28" max="16384" width="9.140625" style="5"/>
+    <col min="1" max="1" width="22.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="2" max="10" width="4.44140625" style="7" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="12" max="21" width="4.44140625" style="7" bestFit="1" customWidth="1"/>
+    <col min="22" max="26" width="4.44140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="5.5546875" style="5" customWidth="1"/>
+    <col min="28" max="16384" width="9.109375" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="12.75" customHeight="1">
-      <c r="A1" s="75" t="s">
+      <c r="A1" s="85" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="75"/>
-[...23 lines deleted...]
-      <c r="Z1" s="75"/>
+      <c r="B1" s="85"/>
+      <c r="C1" s="85"/>
+      <c r="D1" s="85"/>
+      <c r="E1" s="85"/>
+      <c r="F1" s="85"/>
+      <c r="G1" s="85"/>
+      <c r="H1" s="85"/>
+      <c r="I1" s="85"/>
+      <c r="J1" s="85"/>
+      <c r="K1" s="85"/>
+      <c r="L1" s="85"/>
+      <c r="M1" s="85"/>
+      <c r="N1" s="85"/>
+      <c r="O1" s="85"/>
+      <c r="P1" s="85"/>
+      <c r="Q1" s="85"/>
+      <c r="R1" s="85"/>
+      <c r="S1" s="85"/>
+      <c r="T1" s="85"/>
+      <c r="U1" s="85"/>
+      <c r="V1" s="85"/>
+      <c r="W1" s="85"/>
+      <c r="X1" s="85"/>
+      <c r="Y1" s="85"/>
+      <c r="Z1" s="85"/>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" s="6"/>
     </row>
     <row r="3" spans="1:27">
       <c r="W3" s="88" t="s">
         <v>19</v>
       </c>
       <c r="X3" s="88"/>
       <c r="Y3" s="88"/>
       <c r="Z3" s="88"/>
       <c r="AA3" s="88"/>
     </row>
-    <row r="4" spans="1:27" ht="12.75">
+    <row r="4" spans="1:27" ht="12">
       <c r="A4" s="8"/>
       <c r="B4" s="10">
         <v>2000</v>
       </c>
       <c r="C4" s="10">
         <v>2001</v>
       </c>
       <c r="D4" s="10">
         <v>2002</v>
       </c>
       <c r="E4" s="10">
         <v>2003</v>
       </c>
       <c r="F4" s="10">
         <v>2004</v>
       </c>
       <c r="G4" s="10">
         <v>2005</v>
       </c>
       <c r="H4" s="10">
         <v>2006</v>
       </c>
       <c r="I4" s="10">
         <v>2007</v>
       </c>
@@ -8576,78 +8973,78 @@
         <v>2018</v>
       </c>
       <c r="U4" s="11">
         <v>2019</v>
       </c>
       <c r="V4" s="12">
         <v>2020</v>
       </c>
       <c r="W4" s="10">
         <v>2021</v>
       </c>
       <c r="X4" s="10">
         <v>2022</v>
       </c>
       <c r="Y4" s="12">
         <v>2023</v>
       </c>
       <c r="Z4" s="62">
         <v>2024</v>
       </c>
       <c r="AA4" s="62">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="1:27">
-      <c r="A5" s="77" t="s">
+      <c r="A5" s="87" t="s">
         <v>16</v>
       </c>
-      <c r="B5" s="77"/>
-[...23 lines deleted...]
-      <c r="Z5" s="77"/>
+      <c r="B5" s="87"/>
+      <c r="C5" s="87"/>
+      <c r="D5" s="87"/>
+      <c r="E5" s="87"/>
+      <c r="F5" s="87"/>
+      <c r="G5" s="87"/>
+      <c r="H5" s="87"/>
+      <c r="I5" s="87"/>
+      <c r="J5" s="87"/>
+      <c r="K5" s="87"/>
+      <c r="L5" s="87"/>
+      <c r="M5" s="87"/>
+      <c r="N5" s="87"/>
+      <c r="O5" s="87"/>
+      <c r="P5" s="87"/>
+      <c r="Q5" s="87"/>
+      <c r="R5" s="87"/>
+      <c r="S5" s="87"/>
+      <c r="T5" s="87"/>
+      <c r="U5" s="87"/>
+      <c r="V5" s="87"/>
+      <c r="W5" s="87"/>
+      <c r="X5" s="87"/>
+      <c r="Y5" s="87"/>
+      <c r="Z5" s="87"/>
       <c r="AA5" s="7"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="13">
         <v>1.3881729920564871</v>
       </c>
       <c r="C6" s="13">
         <v>1.5467548996115894</v>
       </c>
       <c r="D6" s="13">
         <v>1.8231991903364617</v>
       </c>
       <c r="E6" s="13">
         <v>2.1479458517150767</v>
       </c>
       <c r="F6" s="13">
         <v>2.299257031123525</v>
       </c>
       <c r="G6" s="13">
         <v>2.3821347418476218</v>
       </c>
       <c r="H6" s="14">
@@ -8685,51 +9082,51 @@
       </c>
       <c r="S6" s="15">
         <v>3.58</v>
       </c>
       <c r="T6" s="15">
         <v>3.79</v>
       </c>
       <c r="U6" s="15">
         <v>3.61</v>
       </c>
       <c r="V6" s="16">
         <v>3.55</v>
       </c>
       <c r="W6" s="16">
         <v>3.28</v>
       </c>
       <c r="X6" s="16">
         <v>3.02</v>
       </c>
       <c r="Y6" s="16">
         <v>2.77</v>
       </c>
       <c r="Z6" s="69">
         <v>2.84</v>
       </c>
-      <c r="AA6" s="84">
+      <c r="AA6" s="77">
         <v>3.28</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="13">
         <v>2.2491228420915843</v>
       </c>
       <c r="C7" s="13">
         <v>2.4954351795496041</v>
       </c>
       <c r="D7" s="13">
         <v>3.3648931196925873</v>
       </c>
       <c r="E7" s="13">
         <v>3.6238907973335195</v>
       </c>
       <c r="F7" s="13">
         <v>4.1732443458009651</v>
       </c>
       <c r="G7" s="13">
         <v>4.2972434755266748</v>
       </c>
@@ -8768,51 +9165,51 @@
       </c>
       <c r="S7" s="15">
         <v>4.76</v>
       </c>
       <c r="T7" s="15">
         <v>4.91</v>
       </c>
       <c r="U7" s="15">
         <v>4.43</v>
       </c>
       <c r="V7" s="16">
         <v>4.37</v>
       </c>
       <c r="W7" s="16">
         <v>3.88</v>
       </c>
       <c r="X7" s="16">
         <v>3.91</v>
       </c>
       <c r="Y7" s="16">
         <v>3.44</v>
       </c>
       <c r="Z7" s="69">
         <v>3.47</v>
       </c>
-      <c r="AA7" s="84">
+      <c r="AA7" s="77">
         <v>4.13</v>
       </c>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="13">
         <v>1.1674287382041053</v>
       </c>
       <c r="C8" s="13">
         <v>1.3735643090158229</v>
       </c>
       <c r="D8" s="13">
         <v>1.3480573201359138</v>
       </c>
       <c r="E8" s="13">
         <v>1.9264183727430686</v>
       </c>
       <c r="F8" s="13">
         <v>1.7405430494314227</v>
       </c>
       <c r="G8" s="13">
         <v>1.4184257444272614</v>
       </c>
@@ -8851,51 +9248,51 @@
       </c>
       <c r="S8" s="15">
         <v>2.5</v>
       </c>
       <c r="T8" s="15">
         <v>2.67</v>
       </c>
       <c r="U8" s="15">
         <v>2.92</v>
       </c>
       <c r="V8" s="16">
         <v>2.36</v>
       </c>
       <c r="W8" s="16">
         <v>2.52</v>
       </c>
       <c r="X8" s="16">
         <v>1.88</v>
       </c>
       <c r="Y8" s="16">
         <v>1.76</v>
       </c>
       <c r="Z8" s="69">
         <v>2.58</v>
       </c>
-      <c r="AA8" s="84">
+      <c r="AA8" s="77">
         <v>2.94</v>
       </c>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="13">
         <v>0.42357380773599801</v>
       </c>
       <c r="C9" s="13">
         <v>0.55598578264927223</v>
       </c>
       <c r="D9" s="13">
         <v>0.81712698153293017</v>
       </c>
       <c r="E9" s="13">
         <v>1.4271622557558714</v>
       </c>
       <c r="F9" s="13">
         <v>1.9456514689668591</v>
       </c>
       <c r="G9" s="13">
         <v>1.067591912991259</v>
       </c>
@@ -8934,51 +9331,51 @@
       </c>
       <c r="S9" s="15">
         <v>2.5</v>
       </c>
       <c r="T9" s="15">
         <v>1.91</v>
       </c>
       <c r="U9" s="15">
         <v>2.71</v>
       </c>
       <c r="V9" s="16">
         <v>2.78</v>
       </c>
       <c r="W9" s="16">
         <v>2.4300000000000002</v>
       </c>
       <c r="X9" s="16">
         <v>1.47</v>
       </c>
       <c r="Y9" s="16">
         <v>1.73</v>
       </c>
       <c r="Z9" s="69">
         <v>1.08</v>
       </c>
-      <c r="AA9" s="84">
+      <c r="AA9" s="77">
         <v>1.77</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="13">
         <v>0.96351951127010327</v>
       </c>
       <c r="C10" s="13">
         <v>1.1422281756539256</v>
       </c>
       <c r="D10" s="13">
         <v>1.1382319463766284</v>
       </c>
       <c r="E10" s="13">
         <v>1.5824815020743339</v>
       </c>
       <c r="F10" s="13">
         <v>1.3657500243883931</v>
       </c>
       <c r="G10" s="13">
         <v>1.9492536986541389</v>
       </c>
@@ -9017,51 +9414,51 @@
       </c>
       <c r="S10" s="15">
         <v>2.75</v>
       </c>
       <c r="T10" s="15">
         <v>3.09</v>
       </c>
       <c r="U10" s="15">
         <v>3.26</v>
       </c>
       <c r="V10" s="16">
         <v>2.65</v>
       </c>
       <c r="W10" s="16">
         <v>2.85</v>
       </c>
       <c r="X10" s="16">
         <v>2.4300000000000002</v>
       </c>
       <c r="Y10" s="16">
         <v>1.77</v>
       </c>
       <c r="Z10" s="69">
         <v>2.11</v>
       </c>
-      <c r="AA10" s="84">
+      <c r="AA10" s="77">
         <v>2.5299999999999998</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="13">
         <v>1.0181525889208922</v>
       </c>
       <c r="C11" s="13">
         <v>0.97868638538495001</v>
       </c>
       <c r="D11" s="13">
         <v>0.79886506067242391</v>
       </c>
       <c r="E11" s="13">
         <v>1.2245863542116029</v>
       </c>
       <c r="F11" s="13">
         <v>1.1507641354533589</v>
       </c>
       <c r="G11" s="13">
         <v>1.1573093967877606</v>
       </c>
@@ -9100,51 +9497,51 @@
       </c>
       <c r="S11" s="15">
         <v>2.34</v>
       </c>
       <c r="T11" s="15">
         <v>3.83</v>
       </c>
       <c r="U11" s="15">
         <v>3.18</v>
       </c>
       <c r="V11" s="16">
         <v>3.11</v>
       </c>
       <c r="W11" s="16">
         <v>2.9</v>
       </c>
       <c r="X11" s="16">
         <v>3.67</v>
       </c>
       <c r="Y11" s="16">
         <v>2.08</v>
       </c>
       <c r="Z11" s="69">
         <v>2.02</v>
       </c>
-      <c r="AA11" s="84">
+      <c r="AA11" s="77">
         <v>2.42</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="13">
         <v>0.66279117935405474</v>
       </c>
       <c r="C12" s="13">
         <v>0.97902097902097907</v>
       </c>
       <c r="D12" s="13">
         <v>1.4440228778526532</v>
       </c>
       <c r="E12" s="13">
         <v>1.5186463989455437</v>
       </c>
       <c r="F12" s="13">
         <v>0.9569377990430622</v>
       </c>
       <c r="G12" s="13">
         <v>0.94209085288662531</v>
       </c>
@@ -9183,51 +9580,51 @@
       </c>
       <c r="S12" s="15">
         <v>2.87</v>
       </c>
       <c r="T12" s="15">
         <v>2.66</v>
       </c>
       <c r="U12" s="15">
         <v>3.73</v>
       </c>
       <c r="V12" s="16">
         <v>3.21</v>
       </c>
       <c r="W12" s="16">
         <v>3.37</v>
       </c>
       <c r="X12" s="16">
         <v>2.08</v>
       </c>
       <c r="Y12" s="16">
         <v>2.06</v>
       </c>
       <c r="Z12" s="69">
         <v>2.23</v>
       </c>
-      <c r="AA12" s="84">
+      <c r="AA12" s="77">
         <v>2.13</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="13">
         <v>1.4014996045768973</v>
       </c>
       <c r="C13" s="13">
         <v>1.3668341708542715</v>
       </c>
       <c r="D13" s="13">
         <v>1.2518045165914573</v>
       </c>
       <c r="E13" s="13">
         <v>1.3018317179093397</v>
       </c>
       <c r="F13" s="13">
         <v>1.6370581458800704</v>
       </c>
       <c r="G13" s="13">
         <v>1.6722740936871654</v>
       </c>
@@ -9266,51 +9663,51 @@
       </c>
       <c r="S13" s="15">
         <v>3.31</v>
       </c>
       <c r="T13" s="15">
         <v>3.61</v>
       </c>
       <c r="U13" s="15">
         <v>3.08</v>
       </c>
       <c r="V13" s="16">
         <v>3.55</v>
       </c>
       <c r="W13" s="16">
         <v>3.16</v>
       </c>
       <c r="X13" s="16">
         <v>2.48</v>
       </c>
       <c r="Y13" s="16">
         <v>2.56</v>
       </c>
       <c r="Z13" s="69">
         <v>2.69</v>
       </c>
-      <c r="AA13" s="84">
+      <c r="AA13" s="77">
         <v>2.92</v>
       </c>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="13">
         <v>1.2258121005165923</v>
       </c>
       <c r="C14" s="13">
         <v>1.4867519779111136</v>
       </c>
       <c r="D14" s="13">
         <v>1.3941018766756033</v>
       </c>
       <c r="E14" s="13">
         <v>2.1991888237945023</v>
       </c>
       <c r="F14" s="13">
         <v>2.4898848428260196</v>
       </c>
       <c r="G14" s="13">
         <v>2.1496608724658093</v>
       </c>
@@ -9349,51 +9746,51 @@
       </c>
       <c r="S14" s="15">
         <v>3.16</v>
       </c>
       <c r="T14" s="15">
         <v>3.17</v>
       </c>
       <c r="U14" s="15">
         <v>3.29</v>
       </c>
       <c r="V14" s="16">
         <v>3.42</v>
       </c>
       <c r="W14" s="16">
         <v>2.13</v>
       </c>
       <c r="X14" s="16">
         <v>2.21</v>
       </c>
       <c r="Y14" s="16">
         <v>2.59</v>
       </c>
       <c r="Z14" s="69">
         <v>2.17</v>
       </c>
-      <c r="AA14" s="84">
+      <c r="AA14" s="77">
         <v>2.76</v>
       </c>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="13">
         <v>1.0119377025851846</v>
       </c>
       <c r="C15" s="13">
         <v>0.96816355509657437</v>
       </c>
       <c r="D15" s="13">
         <v>0.8248375070111188</v>
       </c>
       <c r="E15" s="13">
         <v>1.1460545387130483</v>
       </c>
       <c r="F15" s="13">
         <v>1.344364012409514</v>
       </c>
       <c r="G15" s="13">
         <v>2.0754916100889997</v>
       </c>
@@ -9432,51 +9829,51 @@
       </c>
       <c r="S15" s="15">
         <v>3.27</v>
       </c>
       <c r="T15" s="15">
         <v>3.32</v>
       </c>
       <c r="U15" s="15">
         <v>2.52</v>
       </c>
       <c r="V15" s="16">
         <v>3.82</v>
       </c>
       <c r="W15" s="16">
         <v>3.68</v>
       </c>
       <c r="X15" s="16">
         <v>1.94</v>
       </c>
       <c r="Y15" s="16">
         <v>2.36</v>
       </c>
       <c r="Z15" s="69">
         <v>2.23</v>
       </c>
-      <c r="AA15" s="84">
+      <c r="AA15" s="77">
         <v>2.7</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="13">
         <v>0.83814190387157084</v>
       </c>
       <c r="C16" s="13">
         <v>0.98692326671601283</v>
       </c>
       <c r="D16" s="13">
         <v>1.0741138560687433</v>
       </c>
       <c r="E16" s="13">
         <v>1.4306638961746772</v>
       </c>
       <c r="F16" s="13">
         <v>1.2791481564709339</v>
       </c>
       <c r="G16" s="13">
         <v>1.5054177534265758</v>
       </c>
@@ -9515,51 +9912,51 @@
       </c>
       <c r="S16" s="15">
         <v>3.27</v>
       </c>
       <c r="T16" s="15">
         <v>3.71</v>
       </c>
       <c r="U16" s="15">
         <v>3.41</v>
       </c>
       <c r="V16" s="16">
         <v>3.42</v>
       </c>
       <c r="W16" s="16">
         <v>3.11</v>
       </c>
       <c r="X16" s="16">
         <v>3.06</v>
       </c>
       <c r="Y16" s="16">
         <v>2.72</v>
       </c>
       <c r="Z16" s="69">
         <v>2.89</v>
       </c>
-      <c r="AA16" s="84">
+      <c r="AA16" s="77">
         <v>3.25</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="13">
         <v>1.3698523517095913</v>
       </c>
       <c r="C17" s="13">
         <v>1.5602859462815839</v>
       </c>
       <c r="D17" s="13">
         <v>1.5558905042057665</v>
       </c>
       <c r="E17" s="13">
         <v>1.6934940234458493</v>
       </c>
       <c r="F17" s="13">
         <v>1.5346249760214847</v>
       </c>
       <c r="G17" s="13">
         <v>1.8413717374778276</v>
       </c>
@@ -9598,51 +9995,51 @@
       </c>
       <c r="S17" s="15">
         <v>2.38</v>
       </c>
       <c r="T17" s="15">
         <v>3.43</v>
       </c>
       <c r="U17" s="15">
         <v>3.05</v>
       </c>
       <c r="V17" s="16">
         <v>2.7</v>
       </c>
       <c r="W17" s="16">
         <v>3.02</v>
       </c>
       <c r="X17" s="16">
         <v>2.68</v>
       </c>
       <c r="Y17" s="16">
         <v>2.58</v>
       </c>
       <c r="Z17" s="69">
         <v>2.94</v>
       </c>
-      <c r="AA17" s="84">
+      <c r="AA17" s="77">
         <v>2.48</v>
       </c>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="13">
         <v>0.76846230692384543</v>
       </c>
       <c r="C18" s="13">
         <v>0.78173858661663542</v>
       </c>
       <c r="D18" s="13">
         <v>1.1135266981282146</v>
       </c>
       <c r="E18" s="13">
         <v>1.4633353205788304</v>
       </c>
       <c r="F18" s="13">
         <v>1.060179114471445</v>
       </c>
       <c r="G18" s="13">
         <v>1.0682859632846984</v>
       </c>
@@ -9681,51 +10078,51 @@
       </c>
       <c r="S18" s="15">
         <v>4.38</v>
       </c>
       <c r="T18" s="15">
         <v>3.17</v>
       </c>
       <c r="U18" s="15">
         <v>4.07</v>
       </c>
       <c r="V18" s="16">
         <v>3.92</v>
       </c>
       <c r="W18" s="16">
         <v>2.88</v>
       </c>
       <c r="X18" s="16">
         <v>2.6</v>
       </c>
       <c r="Y18" s="16">
         <v>3.07</v>
       </c>
       <c r="Z18" s="69">
         <v>2.93</v>
       </c>
-      <c r="AA18" s="84">
+      <c r="AA18" s="77">
         <v>3.03</v>
       </c>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="13">
         <v>0.55669324214167837</v>
       </c>
       <c r="C19" s="13">
         <v>0.84474748084233386</v>
       </c>
       <c r="D19" s="13">
         <v>1.0185788787483703</v>
       </c>
       <c r="E19" s="13">
         <v>1.1178966980643825</v>
       </c>
       <c r="F19" s="13">
         <v>1.4210482320488174</v>
       </c>
       <c r="G19" s="13">
         <v>1.5518181436899721</v>
       </c>
@@ -9764,51 +10161,51 @@
       </c>
       <c r="S19" s="15">
         <v>1.27</v>
       </c>
       <c r="T19" s="15">
         <v>1.1000000000000001</v>
       </c>
       <c r="U19" s="15">
         <v>0.99</v>
       </c>
       <c r="V19" s="16">
         <v>1.76</v>
       </c>
       <c r="W19" s="16">
         <v>2.04</v>
       </c>
       <c r="X19" s="16">
         <v>1.88</v>
       </c>
       <c r="Y19" s="16">
         <v>1.92</v>
       </c>
       <c r="Z19" s="69">
         <v>2.23</v>
       </c>
-      <c r="AA19" s="84">
+      <c r="AA19" s="77">
         <v>1.94</v>
       </c>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="17">
         <v>1.2598839778486071</v>
       </c>
       <c r="C20" s="17">
         <v>1.2608292818048963</v>
       </c>
       <c r="D20" s="17">
         <v>1.3552758954501452</v>
       </c>
       <c r="E20" s="17">
         <v>1.778281515643015</v>
       </c>
       <c r="F20" s="17">
         <v>1.933739813334912</v>
       </c>
       <c r="G20" s="17">
         <v>1.905139908712046</v>
       </c>
@@ -9847,83 +10244,83 @@
       </c>
       <c r="S20" s="19">
         <v>3.17</v>
       </c>
       <c r="T20" s="19">
         <v>2.91</v>
       </c>
       <c r="U20" s="19">
         <v>3.41</v>
       </c>
       <c r="V20" s="16">
         <v>2.98</v>
       </c>
       <c r="W20" s="16">
         <v>2.75</v>
       </c>
       <c r="X20" s="16">
         <v>2.2200000000000002</v>
       </c>
       <c r="Y20" s="16">
         <v>2.37</v>
       </c>
       <c r="Z20" s="69">
         <v>1.95</v>
       </c>
-      <c r="AA20" s="84">
+      <c r="AA20" s="77">
         <v>2.73</v>
       </c>
     </row>
     <row r="21" spans="1:27">
-      <c r="A21" s="76" t="s">
+      <c r="A21" s="86" t="s">
         <v>17</v>
       </c>
-      <c r="B21" s="76"/>
-[...23 lines deleted...]
-      <c r="Z21" s="76"/>
+      <c r="B21" s="86"/>
+      <c r="C21" s="86"/>
+      <c r="D21" s="86"/>
+      <c r="E21" s="86"/>
+      <c r="F21" s="86"/>
+      <c r="G21" s="86"/>
+      <c r="H21" s="86"/>
+      <c r="I21" s="86"/>
+      <c r="J21" s="86"/>
+      <c r="K21" s="86"/>
+      <c r="L21" s="86"/>
+      <c r="M21" s="86"/>
+      <c r="N21" s="86"/>
+      <c r="O21" s="86"/>
+      <c r="P21" s="86"/>
+      <c r="Q21" s="86"/>
+      <c r="R21" s="86"/>
+      <c r="S21" s="86"/>
+      <c r="T21" s="86"/>
+      <c r="U21" s="86"/>
+      <c r="V21" s="86"/>
+      <c r="W21" s="86"/>
+      <c r="X21" s="86"/>
+      <c r="Y21" s="86"/>
+      <c r="Z21" s="86"/>
       <c r="AA21" s="7"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B22" s="20">
         <v>2.2220233834407064</v>
       </c>
       <c r="C22" s="20">
         <v>2.5009852366083609</v>
       </c>
       <c r="D22" s="21">
         <v>3.0528739190156511</v>
       </c>
       <c r="E22" s="21">
         <v>4.4054442687400668</v>
       </c>
       <c r="F22" s="21">
         <v>4.2507970244420825</v>
       </c>
       <c r="G22" s="20">
         <v>4.345476354720927</v>
       </c>
       <c r="H22" s="21">
@@ -9961,51 +10358,51 @@
       </c>
       <c r="S22" s="22">
         <v>4.7300000000000004</v>
       </c>
       <c r="T22" s="22">
         <v>4.88</v>
       </c>
       <c r="U22" s="22">
         <v>4.3600000000000003</v>
       </c>
       <c r="V22" s="16">
         <v>4.3099999999999996</v>
       </c>
       <c r="W22" s="16">
         <v>3.93</v>
       </c>
       <c r="X22" s="16">
         <v>3.79</v>
       </c>
       <c r="Y22" s="16">
         <v>3.41</v>
       </c>
       <c r="Z22" s="69">
         <v>3.42</v>
       </c>
-      <c r="AA22" s="85">
+      <c r="AA22" s="78">
         <v>3.97</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="20">
         <v>2.2596260067889209</v>
       </c>
       <c r="C23" s="20">
         <v>2.5070191440465939</v>
       </c>
       <c r="D23" s="21">
         <v>3.3802962274861947</v>
       </c>
       <c r="E23" s="21">
         <v>3.6402347198421352</v>
       </c>
       <c r="F23" s="21">
         <v>4.1920711762396969</v>
       </c>
       <c r="G23" s="20">
         <v>4.3114112896857772</v>
       </c>
@@ -10044,51 +10441,51 @@
       </c>
       <c r="S23" s="22">
         <v>4.76</v>
       </c>
       <c r="T23" s="22">
         <v>4.91</v>
       </c>
       <c r="U23" s="22">
         <v>4.43</v>
       </c>
       <c r="V23" s="16">
         <v>4.37</v>
       </c>
       <c r="W23" s="16">
         <v>3.88</v>
       </c>
       <c r="X23" s="16">
         <v>3.91</v>
       </c>
       <c r="Y23" s="16">
         <v>3.44</v>
       </c>
       <c r="Z23" s="69">
         <v>3.47</v>
       </c>
-      <c r="AA23" s="85">
+      <c r="AA23" s="78">
         <v>4.13</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B24" s="20">
         <v>1.5839493136219642</v>
       </c>
       <c r="C24" s="20">
         <v>2.244668911335578</v>
       </c>
       <c r="D24" s="21" t="s">
         <v>0</v>
       </c>
       <c r="E24" s="21" t="s">
         <v>0</v>
       </c>
       <c r="F24" s="21" t="s">
         <v>0</v>
       </c>
       <c r="G24" s="20" t="s">
         <v>0</v>
       </c>
@@ -10127,51 +10524,51 @@
       </c>
       <c r="S24" s="22" t="s">
         <v>0</v>
       </c>
       <c r="T24" s="22" t="s">
         <v>0</v>
       </c>
       <c r="U24" s="22" t="s">
         <v>0</v>
       </c>
       <c r="V24" s="22" t="s">
         <v>0</v>
       </c>
       <c r="W24" s="22" t="s">
         <v>0</v>
       </c>
       <c r="X24" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y24" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Z24" s="68" t="s">
         <v>0</v>
       </c>
-      <c r="AA24" s="86" t="s">
+      <c r="AA24" s="79" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B25" s="20">
         <v>1.9027484143763214</v>
       </c>
       <c r="C25" s="20">
         <v>3.215434083601286</v>
       </c>
       <c r="D25" s="21">
         <v>1.8384340867308315</v>
       </c>
       <c r="E25" s="21">
         <v>8.0364900086880979</v>
       </c>
       <c r="F25" s="21">
         <v>4.7670639219934987</v>
       </c>
       <c r="G25" s="20">
         <v>4.5512277730736663</v>
       </c>
@@ -10210,51 +10607,51 @@
       </c>
       <c r="S25" s="22">
         <v>4.68</v>
       </c>
       <c r="T25" s="22">
         <v>4.93</v>
       </c>
       <c r="U25" s="22">
         <v>4.0199999999999996</v>
       </c>
       <c r="V25" s="5">
         <v>3.26</v>
       </c>
       <c r="W25" s="16">
         <v>3.7</v>
       </c>
       <c r="X25" s="16">
         <v>3.25</v>
       </c>
       <c r="Y25" s="16">
         <v>2.8</v>
       </c>
       <c r="Z25" s="69">
         <v>3.39</v>
       </c>
-      <c r="AA25" s="85">
+      <c r="AA25" s="78">
         <v>2.82</v>
       </c>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="20">
         <v>2.0093770931011385</v>
       </c>
       <c r="C26" s="20">
         <v>2.7106392590919359</v>
       </c>
       <c r="D26" s="21">
         <v>2.5111288665677436</v>
       </c>
       <c r="E26" s="21">
         <v>7.0147194112235507</v>
       </c>
       <c r="F26" s="21">
         <v>6.526806526806527</v>
       </c>
       <c r="G26" s="20">
         <v>4.8161635146246917</v>
       </c>
@@ -10293,51 +10690,51 @@
       </c>
       <c r="S26" s="22">
         <v>4.28</v>
       </c>
       <c r="T26" s="22">
         <v>4.33</v>
       </c>
       <c r="U26" s="22">
         <v>3.64</v>
       </c>
       <c r="V26" s="16">
         <v>3.97</v>
       </c>
       <c r="W26" s="16">
         <v>2.5299999999999998</v>
       </c>
       <c r="X26" s="16">
         <v>3.39</v>
       </c>
       <c r="Y26" s="16">
         <v>3.86</v>
       </c>
       <c r="Z26" s="69">
         <v>2.33</v>
       </c>
-      <c r="AA26" s="85">
+      <c r="AA26" s="78">
         <v>3.43</v>
       </c>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B27" s="20">
         <v>1.8695699989002528</v>
       </c>
       <c r="C27" s="20">
         <v>2.1608097350164903</v>
       </c>
       <c r="D27" s="21">
         <v>1.5281532855295639</v>
       </c>
       <c r="E27" s="21">
         <v>4.1087613293051364</v>
       </c>
       <c r="F27" s="21">
         <v>3.6110073465321877</v>
       </c>
       <c r="G27" s="20">
         <v>4.0753948038716254</v>
       </c>
@@ -10376,51 +10773,51 @@
       </c>
       <c r="S27" s="22">
         <v>4.53</v>
       </c>
       <c r="T27" s="22">
         <v>4.0599999999999996</v>
       </c>
       <c r="U27" s="22">
         <v>2.88</v>
       </c>
       <c r="V27" s="16">
         <v>4.6100000000000003</v>
       </c>
       <c r="W27" s="16">
         <v>4.7699999999999996</v>
       </c>
       <c r="X27" s="16">
         <v>2.4500000000000002</v>
       </c>
       <c r="Y27" s="16">
         <v>2.83</v>
       </c>
       <c r="Z27" s="69">
         <v>2.23</v>
       </c>
-      <c r="AA27" s="85">
+      <c r="AA27" s="78">
         <v>3.48</v>
       </c>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B28" s="20">
         <v>1.386001386001386</v>
       </c>
       <c r="C28" s="20">
         <v>1.8571428571428572</v>
       </c>
       <c r="D28" s="21">
         <v>1.4753614635585719</v>
       </c>
       <c r="E28" s="21">
         <v>6.3463281958295559</v>
       </c>
       <c r="F28" s="21" t="s">
         <v>0</v>
       </c>
       <c r="G28" s="20" t="s">
         <v>0</v>
       </c>
@@ -10459,51 +10856,51 @@
       </c>
       <c r="S28" s="22" t="s">
         <v>0</v>
       </c>
       <c r="T28" s="22" t="s">
         <v>0</v>
       </c>
       <c r="U28" s="22" t="s">
         <v>0</v>
       </c>
       <c r="V28" s="22" t="s">
         <v>0</v>
       </c>
       <c r="W28" s="22" t="s">
         <v>0</v>
       </c>
       <c r="X28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Z28" s="68" t="s">
         <v>0</v>
       </c>
-      <c r="AA28" s="86" t="s">
+      <c r="AA28" s="79" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B29" s="20">
         <v>2.5704938463935192</v>
       </c>
       <c r="C29" s="20">
         <v>2.8562361155188829</v>
       </c>
       <c r="D29" s="21">
         <v>2.7392845633258136</v>
       </c>
       <c r="E29" s="21">
         <v>8.4067907280444008</v>
       </c>
       <c r="F29" s="21">
         <v>6.4660532205918919</v>
       </c>
       <c r="G29" s="20">
         <v>4.5689144597681697</v>
       </c>
@@ -10542,51 +10939,51 @@
       </c>
       <c r="S29" s="22">
         <v>4.49</v>
       </c>
       <c r="T29" s="22">
         <v>5.09</v>
       </c>
       <c r="U29" s="22">
         <v>4.6500000000000004</v>
       </c>
       <c r="V29" s="16">
         <v>3.87</v>
       </c>
       <c r="W29" s="16">
         <v>5.21</v>
       </c>
       <c r="X29" s="16">
         <v>3.21</v>
       </c>
       <c r="Y29" s="16">
         <v>3.37</v>
       </c>
       <c r="Z29" s="69">
         <v>3.85</v>
       </c>
-      <c r="AA29" s="85">
+      <c r="AA29" s="78">
         <v>2.64</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B30" s="20">
         <v>1.0353306587291318</v>
       </c>
       <c r="C30" s="20">
         <v>1.7042475091767173</v>
       </c>
       <c r="D30" s="21">
         <v>2.1381798743819322</v>
       </c>
       <c r="E30" s="21" t="s">
         <v>0</v>
       </c>
       <c r="F30" s="21" t="s">
         <v>0</v>
       </c>
       <c r="G30" s="20" t="s">
         <v>0</v>
       </c>
@@ -10625,51 +11022,51 @@
       </c>
       <c r="S30" s="22" t="s">
         <v>0</v>
       </c>
       <c r="T30" s="22" t="s">
         <v>0</v>
       </c>
       <c r="U30" s="22" t="s">
         <v>0</v>
       </c>
       <c r="V30" s="22" t="s">
         <v>0</v>
       </c>
       <c r="W30" s="22" t="s">
         <v>0</v>
       </c>
       <c r="X30" s="22" t="s">
         <v>0</v>
       </c>
       <c r="Y30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Z30" s="68" t="s">
         <v>0</v>
       </c>
-      <c r="AA30" s="86" t="s">
+      <c r="AA30" s="79" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B31" s="20">
         <v>3.6010803240972291</v>
       </c>
       <c r="C31" s="20">
         <v>2.5319019647559244</v>
       </c>
       <c r="D31" s="21">
         <v>2.2517911975435005</v>
       </c>
       <c r="E31" s="21">
         <v>9.3409977417368086</v>
       </c>
       <c r="F31" s="21" t="s">
         <v>0</v>
       </c>
       <c r="G31" s="20" t="s">
         <v>0</v>
       </c>
@@ -10708,83 +11105,83 @@
       </c>
       <c r="S31" s="25" t="s">
         <v>0</v>
       </c>
       <c r="T31" s="25" t="s">
         <v>0</v>
       </c>
       <c r="U31" s="25" t="s">
         <v>0</v>
       </c>
       <c r="V31" s="22" t="s">
         <v>0</v>
       </c>
       <c r="W31" s="22" t="s">
         <v>0</v>
       </c>
       <c r="X31" s="22" t="s">
         <v>0</v>
       </c>
       <c r="Y31" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Z31" s="68" t="s">
         <v>0</v>
       </c>
-      <c r="AA31" s="86" t="s">
+      <c r="AA31" s="79" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:27">
-      <c r="A32" s="76" t="s">
+      <c r="A32" s="86" t="s">
         <v>18</v>
       </c>
-      <c r="B32" s="76"/>
-[...23 lines deleted...]
-      <c r="Z32" s="76"/>
+      <c r="B32" s="86"/>
+      <c r="C32" s="86"/>
+      <c r="D32" s="86"/>
+      <c r="E32" s="86"/>
+      <c r="F32" s="86"/>
+      <c r="G32" s="86"/>
+      <c r="H32" s="86"/>
+      <c r="I32" s="86"/>
+      <c r="J32" s="86"/>
+      <c r="K32" s="86"/>
+      <c r="L32" s="86"/>
+      <c r="M32" s="86"/>
+      <c r="N32" s="86"/>
+      <c r="O32" s="86"/>
+      <c r="P32" s="86"/>
+      <c r="Q32" s="86"/>
+      <c r="R32" s="86"/>
+      <c r="S32" s="86"/>
+      <c r="T32" s="86"/>
+      <c r="U32" s="86"/>
+      <c r="V32" s="86"/>
+      <c r="W32" s="86"/>
+      <c r="X32" s="86"/>
+      <c r="Y32" s="86"/>
+      <c r="Z32" s="86"/>
       <c r="AA32" s="7"/>
     </row>
     <row r="33" spans="1:27">
       <c r="A33" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B33" s="20">
         <v>0.87974339680973679</v>
       </c>
       <c r="C33" s="20">
         <v>0.96525319422603084</v>
       </c>
       <c r="D33" s="21">
         <v>1.0811189464344091</v>
       </c>
       <c r="E33" s="21">
         <v>0.82149556661544998</v>
       </c>
       <c r="F33" s="21">
         <v>1.2307067096605859</v>
       </c>
       <c r="G33" s="20">
         <v>1.3594637213145144</v>
       </c>
       <c r="H33" s="21">
@@ -10822,51 +11219,51 @@
       </c>
       <c r="S33" s="22">
         <v>2.65</v>
       </c>
       <c r="T33" s="22">
         <v>2.89</v>
       </c>
       <c r="U33" s="22">
         <v>2.98</v>
       </c>
       <c r="V33" s="16">
         <v>2.9</v>
       </c>
       <c r="W33" s="16">
         <v>2.71</v>
       </c>
       <c r="X33" s="16">
         <v>2.29</v>
       </c>
       <c r="Y33" s="16">
         <v>2.15</v>
       </c>
       <c r="Z33" s="69">
         <v>2.2799999999999998</v>
       </c>
-      <c r="AA33" s="85">
+      <c r="AA33" s="78">
         <v>2.59</v>
       </c>
     </row>
     <row r="34" spans="1:27" s="26" customFormat="1">
       <c r="A34" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B34" s="20" t="s">
         <v>0</v>
       </c>
       <c r="C34" s="20" t="s">
         <v>0</v>
       </c>
       <c r="D34" s="20" t="s">
         <v>0</v>
       </c>
       <c r="E34" s="20" t="s">
         <v>0</v>
       </c>
       <c r="F34" s="20" t="s">
         <v>0</v>
       </c>
       <c r="G34" s="20">
         <v>1.1641443538998835</v>
       </c>
@@ -10905,51 +11302,51 @@
       </c>
       <c r="S34" s="22" t="s">
         <v>0</v>
       </c>
       <c r="T34" s="22" t="s">
         <v>0</v>
       </c>
       <c r="U34" s="22" t="s">
         <v>0</v>
       </c>
       <c r="V34" s="22" t="s">
         <v>0</v>
       </c>
       <c r="W34" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X34" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y34" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Z34" s="69" t="s">
         <v>0</v>
       </c>
-      <c r="AA34" s="84" t="s">
+      <c r="AA34" s="77" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:27" s="26" customFormat="1">
       <c r="A35" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B35" s="20">
         <v>1.1674287382041053</v>
       </c>
       <c r="C35" s="20">
         <v>1.3735643090158229</v>
       </c>
       <c r="D35" s="20">
         <v>1.3480573201359138</v>
       </c>
       <c r="E35" s="20">
         <v>1.9264183727430686</v>
       </c>
       <c r="F35" s="20">
         <v>1.7405430494314227</v>
       </c>
       <c r="G35" s="20">
         <v>1.4184257444272614</v>
       </c>
@@ -10988,51 +11385,51 @@
       </c>
       <c r="S35" s="22">
         <v>2.5</v>
       </c>
       <c r="T35" s="22">
         <v>2.67</v>
       </c>
       <c r="U35" s="22">
         <v>2.92</v>
       </c>
       <c r="V35" s="16">
         <v>2.36</v>
       </c>
       <c r="W35" s="16">
         <v>2.52</v>
       </c>
       <c r="X35" s="16">
         <v>1.88</v>
       </c>
       <c r="Y35" s="16">
         <v>1.76</v>
       </c>
       <c r="Z35" s="69">
         <v>2.58</v>
       </c>
-      <c r="AA35" s="85">
+      <c r="AA35" s="78">
         <v>2.94</v>
       </c>
     </row>
     <row r="36" spans="1:27" s="26" customFormat="1">
       <c r="A36" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B36" s="27">
         <v>0.22541306944976669</v>
       </c>
       <c r="C36" s="27">
         <v>0.2775657483866491</v>
       </c>
       <c r="D36" s="27">
         <v>0.87877323256733597</v>
       </c>
       <c r="E36" s="27">
         <v>1.4271622557558714</v>
       </c>
       <c r="F36" s="27">
         <v>1.9456514689668591</v>
       </c>
       <c r="G36" s="27">
         <v>1.067591912991259</v>
       </c>
@@ -11071,51 +11468,51 @@
       </c>
       <c r="S36" s="22">
         <v>2.5</v>
       </c>
       <c r="T36" s="22">
         <v>1.91</v>
       </c>
       <c r="U36" s="22">
         <v>2.71</v>
       </c>
       <c r="V36" s="16">
         <v>2.78</v>
       </c>
       <c r="W36" s="16">
         <v>2.4300000000000002</v>
       </c>
       <c r="X36" s="16">
         <v>1.47</v>
       </c>
       <c r="Y36" s="16">
         <v>1.73</v>
       </c>
       <c r="Z36" s="69">
         <v>1.08</v>
       </c>
-      <c r="AA36" s="85">
+      <c r="AA36" s="78">
         <v>1.77</v>
       </c>
     </row>
     <row r="37" spans="1:27" s="26" customFormat="1">
       <c r="A37" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B37" s="20">
         <v>0.73754752730833306</v>
       </c>
       <c r="C37" s="20">
         <v>0.64397305616732992</v>
       </c>
       <c r="D37" s="20">
         <v>0.96871318235371118</v>
       </c>
       <c r="E37" s="20" t="s">
         <v>0</v>
       </c>
       <c r="F37" s="20">
         <v>0.51492608100600301</v>
       </c>
       <c r="G37" s="20">
         <v>1.2703497604286049</v>
       </c>
@@ -11154,51 +11551,51 @@
       </c>
       <c r="S37" s="22">
         <v>2.1</v>
       </c>
       <c r="T37" s="22">
         <v>2.46</v>
       </c>
       <c r="U37" s="22">
         <v>2.99</v>
       </c>
       <c r="V37" s="16">
         <v>2.42</v>
       </c>
       <c r="W37" s="16">
         <v>2.54</v>
       </c>
       <c r="X37" s="16">
         <v>2.06</v>
       </c>
       <c r="Y37" s="16">
         <v>1.3</v>
       </c>
       <c r="Z37" s="69">
         <v>1.5</v>
       </c>
-      <c r="AA37" s="85">
+      <c r="AA37" s="78">
         <v>2.4</v>
       </c>
     </row>
     <row r="38" spans="1:27" s="26" customFormat="1">
       <c r="A38" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B38" s="20">
         <v>1.0181525889208922</v>
       </c>
       <c r="C38" s="20">
         <v>0.97868638538495001</v>
       </c>
       <c r="D38" s="20">
         <v>0.79886506067242391</v>
       </c>
       <c r="E38" s="20">
         <v>1.2245863542116029</v>
       </c>
       <c r="F38" s="20">
         <v>1.1507641354533589</v>
       </c>
       <c r="G38" s="20">
         <v>1.1573093967877606</v>
       </c>
@@ -11237,51 +11634,51 @@
       </c>
       <c r="S38" s="22">
         <v>2.34</v>
       </c>
       <c r="T38" s="22">
         <v>3.83</v>
       </c>
       <c r="U38" s="22">
         <v>3.18</v>
       </c>
       <c r="V38" s="16">
         <v>3.11</v>
       </c>
       <c r="W38" s="16">
         <v>2.9</v>
       </c>
       <c r="X38" s="16">
         <v>3.67</v>
       </c>
       <c r="Y38" s="16">
         <v>2.08</v>
       </c>
       <c r="Z38" s="69">
         <v>2.02</v>
       </c>
-      <c r="AA38" s="85">
+      <c r="AA38" s="78">
         <v>2.42</v>
       </c>
     </row>
     <row r="39" spans="1:27" s="26" customFormat="1">
       <c r="A39" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B39" s="20">
         <v>0.66279117935405474</v>
       </c>
       <c r="C39" s="20">
         <v>0.97902097902097907</v>
       </c>
       <c r="D39" s="20">
         <v>1.4440228778526532</v>
       </c>
       <c r="E39" s="20">
         <v>1.5186463989455437</v>
       </c>
       <c r="F39" s="20">
         <v>0.9569377990430622</v>
       </c>
       <c r="G39" s="20">
         <v>0.94209085288662531</v>
       </c>
@@ -11320,51 +11717,51 @@
       </c>
       <c r="S39" s="22">
         <v>2.87</v>
       </c>
       <c r="T39" s="22">
         <v>2.66</v>
       </c>
       <c r="U39" s="22">
         <v>3.73</v>
       </c>
       <c r="V39" s="16">
         <v>3.21</v>
       </c>
       <c r="W39" s="16">
         <v>3.37</v>
       </c>
       <c r="X39" s="16">
         <v>2.08</v>
       </c>
       <c r="Y39" s="16">
         <v>2.06</v>
       </c>
       <c r="Z39" s="69">
         <v>2.23</v>
       </c>
-      <c r="AA39" s="85">
+      <c r="AA39" s="78">
         <v>2.13</v>
       </c>
     </row>
     <row r="40" spans="1:27" s="26" customFormat="1">
       <c r="A40" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B40" s="20">
         <v>1.4014996045768973</v>
       </c>
       <c r="C40" s="20">
         <v>1.3668341708542715</v>
       </c>
       <c r="D40" s="20">
         <v>1.2518045165914573</v>
       </c>
       <c r="E40" s="20">
         <v>1.3018317179093397</v>
       </c>
       <c r="F40" s="20">
         <v>1.6370581458800704</v>
       </c>
       <c r="G40" s="20">
         <v>1.6722740936871654</v>
       </c>
@@ -11403,51 +11800,51 @@
       </c>
       <c r="S40" s="22">
         <v>3.31</v>
       </c>
       <c r="T40" s="22">
         <v>3.61</v>
       </c>
       <c r="U40" s="22">
         <v>3.08</v>
       </c>
       <c r="V40" s="16">
         <v>3.55</v>
       </c>
       <c r="W40" s="16">
         <v>3.16</v>
       </c>
       <c r="X40" s="16">
         <v>2.48</v>
       </c>
       <c r="Y40" s="16">
         <v>2.56</v>
       </c>
       <c r="Z40" s="69">
         <v>2.69</v>
       </c>
-      <c r="AA40" s="85">
+      <c r="AA40" s="78">
         <v>2.92</v>
       </c>
     </row>
     <row r="41" spans="1:27" s="26" customFormat="1">
       <c r="A41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B41" s="20">
         <v>0.86759039526397719</v>
       </c>
       <c r="C41" s="20">
         <v>0.92805032095073592</v>
       </c>
       <c r="D41" s="20">
         <v>0.8847715207661081</v>
       </c>
       <c r="E41" s="20" t="s">
         <v>0</v>
       </c>
       <c r="F41" s="20">
         <v>0.64066629294466249</v>
       </c>
       <c r="G41" s="20">
         <v>0.92051115442928311</v>
       </c>
@@ -11486,51 +11883,51 @@
       </c>
       <c r="S41" s="22">
         <v>2.4700000000000002</v>
       </c>
       <c r="T41" s="22">
         <v>2.44</v>
       </c>
       <c r="U41" s="22">
         <v>3.06</v>
       </c>
       <c r="V41" s="16">
         <v>3.06</v>
       </c>
       <c r="W41" s="16">
         <v>1.87</v>
       </c>
       <c r="X41" s="16">
         <v>1.42</v>
       </c>
       <c r="Y41" s="16">
         <v>1.73</v>
       </c>
       <c r="Z41" s="69">
         <v>2.06</v>
       </c>
-      <c r="AA41" s="85">
+      <c r="AA41" s="78">
         <v>2.3199999999999998</v>
       </c>
     </row>
     <row r="42" spans="1:27" s="26" customFormat="1">
       <c r="A42" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B42" s="20">
         <v>0.66579373710024636</v>
       </c>
       <c r="C42" s="20">
         <v>0.49564061549552801</v>
       </c>
       <c r="D42" s="20">
         <v>0.55040821942941009</v>
       </c>
       <c r="E42" s="20" t="s">
         <v>0</v>
       </c>
       <c r="F42" s="20">
         <v>0.47666714333381</v>
       </c>
       <c r="G42" s="20">
         <v>1.3122721749696233</v>
       </c>
@@ -11569,51 +11966,51 @@
       </c>
       <c r="S42" s="22">
         <v>2.44</v>
       </c>
       <c r="T42" s="22">
         <v>2.81</v>
       </c>
       <c r="U42" s="22">
         <v>2.2599999999999998</v>
       </c>
       <c r="V42" s="16">
         <v>3.24</v>
       </c>
       <c r="W42" s="16">
         <v>2.85</v>
       </c>
       <c r="X42" s="16">
         <v>1.51</v>
       </c>
       <c r="Y42" s="16">
         <v>1.96</v>
       </c>
       <c r="Z42" s="69">
         <v>2.2400000000000002</v>
       </c>
-      <c r="AA42" s="85">
+      <c r="AA42" s="78">
         <v>2</v>
       </c>
     </row>
     <row r="43" spans="1:27" s="26" customFormat="1">
       <c r="A43" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B43" s="20">
         <v>0.67209947072166687</v>
       </c>
       <c r="C43" s="20">
         <v>0.72657335185383054</v>
       </c>
       <c r="D43" s="20">
         <v>0.95593986269227427</v>
       </c>
       <c r="E43" s="20" t="s">
         <v>0</v>
       </c>
       <c r="F43" s="20">
         <v>1.4425232460671746</v>
       </c>
       <c r="G43" s="20">
         <v>1.5054177534265758</v>
       </c>
@@ -11652,51 +12049,51 @@
       </c>
       <c r="S43" s="22">
         <v>3.27</v>
       </c>
       <c r="T43" s="22">
         <v>3.71</v>
       </c>
       <c r="U43" s="22">
         <v>3.41</v>
       </c>
       <c r="V43" s="16">
         <v>3.42</v>
       </c>
       <c r="W43" s="16">
         <v>3.11</v>
       </c>
       <c r="X43" s="16">
         <v>3.06</v>
       </c>
       <c r="Y43" s="16">
         <v>2.72</v>
       </c>
       <c r="Z43" s="69">
         <v>2.89</v>
       </c>
-      <c r="AA43" s="85">
+      <c r="AA43" s="78">
         <v>3.25</v>
       </c>
     </row>
     <row r="44" spans="1:27" s="26" customFormat="1">
       <c r="A44" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B44" s="20">
         <v>1.0699868683429794</v>
       </c>
       <c r="C44" s="20">
         <v>1.2349367592869236</v>
       </c>
       <c r="D44" s="20">
         <v>1.2578871553490638</v>
       </c>
       <c r="E44" s="20" t="s">
         <v>0</v>
       </c>
       <c r="F44" s="20">
         <v>0.29235797145333237</v>
       </c>
       <c r="G44" s="20">
         <v>1.1609253630530227</v>
       </c>
@@ -11735,51 +12132,51 @@
       </c>
       <c r="S44" s="22">
         <v>1.65</v>
       </c>
       <c r="T44" s="22">
         <v>2.84</v>
       </c>
       <c r="U44" s="22">
         <v>2.4700000000000002</v>
       </c>
       <c r="V44" s="16">
         <v>2.27</v>
       </c>
       <c r="W44" s="16">
         <v>2.19</v>
       </c>
       <c r="X44" s="16">
         <v>2.4300000000000002</v>
       </c>
       <c r="Y44" s="16">
         <v>2.19</v>
       </c>
       <c r="Z44" s="69">
         <v>2.4900000000000002</v>
       </c>
-      <c r="AA44" s="85">
+      <c r="AA44" s="78">
         <v>2.4</v>
       </c>
     </row>
     <row r="45" spans="1:27" s="26" customFormat="1">
       <c r="A45" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B45" s="20">
         <v>0.76846230692384543</v>
       </c>
       <c r="C45" s="20">
         <v>0.78173858661663542</v>
       </c>
       <c r="D45" s="20">
         <v>1.1135266981282146</v>
       </c>
       <c r="E45" s="20">
         <v>1.4633353205788304</v>
       </c>
       <c r="F45" s="20">
         <v>1.060179114471445</v>
       </c>
       <c r="G45" s="20">
         <v>1.0682859632846984</v>
       </c>
@@ -11818,51 +12215,51 @@
       </c>
       <c r="S45" s="22">
         <v>4.38</v>
       </c>
       <c r="T45" s="22">
         <v>3.17</v>
       </c>
       <c r="U45" s="22">
         <v>4.07</v>
       </c>
       <c r="V45" s="16">
         <v>3.92</v>
       </c>
       <c r="W45" s="16">
         <v>2.88</v>
       </c>
       <c r="X45" s="16">
         <v>2.6</v>
       </c>
       <c r="Y45" s="16">
         <v>3.07</v>
       </c>
       <c r="Z45" s="69">
         <v>2.93</v>
       </c>
-      <c r="AA45" s="85">
+      <c r="AA45" s="78">
         <v>3.03</v>
       </c>
     </row>
     <row r="46" spans="1:27" s="26" customFormat="1">
       <c r="A46" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B46" s="20">
         <v>0.34440203197198865</v>
       </c>
       <c r="C46" s="20">
         <v>0.46426602443199949</v>
       </c>
       <c r="D46" s="20">
         <v>0.52751890276068225</v>
       </c>
       <c r="E46" s="20">
         <v>1.3196158451650741</v>
       </c>
       <c r="F46" s="20">
         <v>1.4210482320488174</v>
       </c>
       <c r="G46" s="20">
         <v>1.5518181436899721</v>
       </c>
@@ -11901,51 +12298,51 @@
       </c>
       <c r="S46" s="22">
         <v>1.27</v>
       </c>
       <c r="T46" s="22">
         <v>1.1000000000000001</v>
       </c>
       <c r="U46" s="22">
         <v>0.99</v>
       </c>
       <c r="V46" s="16">
         <v>1.76</v>
       </c>
       <c r="W46" s="16">
         <v>2.04</v>
       </c>
       <c r="X46" s="16">
         <v>1.88</v>
       </c>
       <c r="Y46" s="16">
         <v>1.92</v>
       </c>
       <c r="Z46" s="69">
         <v>2.23</v>
       </c>
-      <c r="AA46" s="85">
+      <c r="AA46" s="78">
         <v>1.94</v>
       </c>
     </row>
     <row r="47" spans="1:27" s="26" customFormat="1">
       <c r="A47" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B47" s="28">
         <v>0.71788340184102362</v>
       </c>
       <c r="C47" s="28">
         <v>0.96533050797574904</v>
       </c>
       <c r="D47" s="28">
         <v>1.1461318051575931</v>
       </c>
       <c r="E47" s="28" t="s">
         <v>0</v>
       </c>
       <c r="F47" s="28">
         <v>2.1396445570062439</v>
       </c>
       <c r="G47" s="28">
         <v>1.905139908712046</v>
       </c>
@@ -11984,83 +12381,85 @@
       </c>
       <c r="S47" s="29">
         <v>3.17</v>
       </c>
       <c r="T47" s="29">
         <v>2.91</v>
       </c>
       <c r="U47" s="29">
         <v>3.41</v>
       </c>
       <c r="V47" s="30">
         <v>2.98</v>
       </c>
       <c r="W47" s="30">
         <v>2.75</v>
       </c>
       <c r="X47" s="30">
         <v>2.2200000000000002</v>
       </c>
       <c r="Y47" s="30">
         <v>2.37</v>
       </c>
       <c r="Z47" s="70">
         <v>1.95</v>
       </c>
-      <c r="AA47" s="87">
+      <c r="AA47" s="80">
         <v>2.73</v>
       </c>
     </row>
-    <row r="48" spans="1:27" ht="12.75">
+    <row r="48" spans="1:27" ht="12">
       <c r="A48" s="71" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:Z1"/>
     <mergeCell ref="A32:Z32"/>
     <mergeCell ref="A21:Z21"/>
     <mergeCell ref="A5:Z5"/>
     <mergeCell ref="W3:AA3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Symbols</vt:lpstr>
       <vt:lpstr>The number of regist. divorces</vt:lpstr>
       <vt:lpstr>The crude divorce rate</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>G.Aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>