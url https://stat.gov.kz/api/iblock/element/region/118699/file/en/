--- v0 (2026-04-15)
+++ v1 (2026-10-13)
@@ -1,63 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-435" yWindow="-300" windowWidth="29040" windowHeight="13065" tabRatio="734" activeTab="1"/>
+    <workbookView xWindow="-432" yWindow="-300" windowWidth="23256" windowHeight="13068" tabRatio="734"/>
   </bookViews>
   <sheets>
-    <sheet name="The number of regist. marriages" sheetId="3" r:id="rId1"/>
-    <sheet name="The crude marriage rate" sheetId="4" r:id="rId2"/>
+    <sheet name="Metadata" sheetId="6" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="5" r:id="rId2"/>
+    <sheet name="The number of regist. marriages" sheetId="3" r:id="rId3"/>
+    <sheet name="The crude marriage rate" sheetId="4" r:id="rId4"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="316" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="353" uniqueCount="62">
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">Soltustik Kazakhstan </t>
   </si>
   <si>
     <t>Petropavlovsk city</t>
   </si>
   <si>
     <t>Aiyrtau district</t>
   </si>
   <si>
     <t>Akzhar district</t>
   </si>
   <si>
     <t>Magzhan Zhumabayev district</t>
   </si>
   <si>
     <t>Esil district</t>
   </si>
   <si>
     <t>Zhambyl district</t>
   </si>
   <si>
@@ -121,59 +125,176 @@
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> Data from 2009 has been recalculated due to the formation of new regions.</t>
     </r>
   </si>
+  <si>
+    <t>Symbols:     
+"-" there is no phenomenon
+"0.0" is an insignificant value     
+"x"- data is confidential
+"..."- data is missing     
+In some cases, minor discrepancies between the total and the sum of the terms are explained by rounding the data.       
+Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>The code of the statistical indicator</t>
+  </si>
+  <si>
+    <t>Naming of the statistical indicator</t>
+  </si>
+  <si>
+    <t>Unit of measurement</t>
+  </si>
+  <si>
+    <t>Marriages</t>
+  </si>
+  <si>
+    <t>Short name of the SIC</t>
+  </si>
+  <si>
+    <t>History of the indicator</t>
+  </si>
+  <si>
+    <t>From 2000</t>
+  </si>
+  <si>
+    <t>Defining an indicator</t>
+  </si>
+  <si>
+    <t>Data processing method</t>
+  </si>
+  <si>
+    <t>Counting</t>
+  </si>
+  <si>
+    <t>Calculation method</t>
+  </si>
+  <si>
+    <t>The source of the indicator</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> To form current data on statistics of marriages and divorces are used such data sources like administrative data, given by administrative sources, usually, from registration acts of citizens condition and "Government corporation "Government for citizens"</t>
+  </si>
+  <si>
+    <t>Note</t>
+  </si>
+  <si>
+    <t>Classifiers</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Methodological explanations</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/075/suslb3k6pbcgs8k76u7fcw2az79e2vbz.doc</t>
+  </si>
+  <si>
+    <t>Related publications</t>
+  </si>
+  <si>
+    <t>Useful links</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t>Date of last update</t>
+  </si>
+  <si>
+    <t>Date of the next update</t>
+  </si>
+  <si>
+    <t>Responsible structural unit</t>
+  </si>
+  <si>
+    <t>Responsible executor</t>
+  </si>
+  <si>
+    <t>Phone Number:</t>
+  </si>
+  <si>
+    <t>E-mail</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The number of registered marriages </t>
+  </si>
+  <si>
+    <t>The number of registered marriages</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Annual number of registered marriages by regions </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> The statistics of registered marriages is based on accounting of marriage registrations acts in citizens stay acts registration departments</t>
+  </si>
+  <si>
+    <t>Division of Social, Demographic Statistics and Living Standards</t>
+  </si>
+  <si>
+    <t>Bubenko Olga</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> +7 7152 4610 63</t>
+  </si>
+  <si>
+    <t>o.bubenko@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/9a3/u0kihdqbd7</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
   </numFmts>
-  <fonts count="31">
+  <fonts count="34">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -367,50 +488,68 @@
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="22">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -476,51 +615,51 @@
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="46"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="11"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="36"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="52"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="15">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -648,52 +787,67 @@
       <left style="thin">
         <color rgb="FFB2B2B2"/>
       </left>
       <right style="thin">
         <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1766">
+  <cellStyleXfs count="1767">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="5" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="6" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="6" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="7" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -2419,52 +2573,56 @@
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="72">
+  <cellXfs count="81">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -2568,97 +2726,120 @@
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="1626" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="23" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="1626" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="4" xfId="1626" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="1626" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="23" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="1626" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="4" xfId="1626" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="14" fontId="31" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="1635" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="1626" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="49" fontId="31" fillId="0" borderId="1" xfId="1635" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="49" fontId="33" fillId="0" borderId="1" xfId="1766" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1766">
+  <cellStyles count="1767">
     <cellStyle name="20% - Акцент1 2" xfId="24"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="25"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="26"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="27"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="28"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="29"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="30"/>
     <cellStyle name="20% - Акцент1 2 16" xfId="31"/>
     <cellStyle name="20% - Акцент1 2 17" xfId="32"/>
     <cellStyle name="20% - Акцент1 2 18" xfId="33"/>
     <cellStyle name="20% - Акцент1 2 19" xfId="34"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="35"/>
     <cellStyle name="20% - Акцент1 2 20" xfId="36"/>
     <cellStyle name="20% - Акцент1 2 21" xfId="37"/>
     <cellStyle name="20% - Акцент1 2 22" xfId="38"/>
     <cellStyle name="20% - Акцент1 2 23" xfId="39"/>
     <cellStyle name="20% - Акцент1 2 24" xfId="40"/>
     <cellStyle name="20% - Акцент1 2 25" xfId="41"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="42"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="43"/>
     <cellStyle name="20% - Акцент1 2 5" xfId="44"/>
     <cellStyle name="20% - Акцент1 2 6" xfId="45"/>
     <cellStyle name="20% - Акцент1 2 7" xfId="46"/>
     <cellStyle name="20% - Акцент1 2 8" xfId="47"/>
     <cellStyle name="20% - Акцент1 2 9" xfId="48"/>
@@ -4225,50 +4406,51 @@
     <cellStyle name="60% - Акцент6 9 19" xfId="1609"/>
     <cellStyle name="60% - Акцент6 9 2" xfId="1610"/>
     <cellStyle name="60% - Акцент6 9 20" xfId="1611"/>
     <cellStyle name="60% - Акцент6 9 21" xfId="1612"/>
     <cellStyle name="60% - Акцент6 9 22" xfId="1613"/>
     <cellStyle name="60% - Акцент6 9 23" xfId="1614"/>
     <cellStyle name="60% - Акцент6 9 24" xfId="1615"/>
     <cellStyle name="60% - Акцент6 9 25" xfId="1616"/>
     <cellStyle name="60% - Акцент6 9 3" xfId="1617"/>
     <cellStyle name="60% - Акцент6 9 4" xfId="1618"/>
     <cellStyle name="60% - Акцент6 9 5" xfId="1619"/>
     <cellStyle name="60% - Акцент6 9 6" xfId="1620"/>
     <cellStyle name="60% - Акцент6 9 7" xfId="1621"/>
     <cellStyle name="60% - Акцент6 9 8" xfId="1622"/>
     <cellStyle name="60% - Акцент6 9 9" xfId="1623"/>
     <cellStyle name="Акцент1" xfId="17" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="18" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="19" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="20" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="21" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="22" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="11" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Гиперссылка 2" xfId="1624"/>
+    <cellStyle name="Гиперссылка 4" xfId="1766"/>
     <cellStyle name="Денежный 2" xfId="1625"/>
     <cellStyle name="Заголовок 1" xfId="2" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="3" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="4" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="16" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="13" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Нейтральный" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10 2" xfId="1626"/>
     <cellStyle name="Обычный 10 3" xfId="1627"/>
     <cellStyle name="Обычный 10 4" xfId="1628"/>
     <cellStyle name="Обычный 10 5" xfId="1629"/>
     <cellStyle name="Обычный 10 6" xfId="1630"/>
     <cellStyle name="Обычный 10 7" xfId="1631"/>
     <cellStyle name="Обычный 17" xfId="1632"/>
     <cellStyle name="Обычный 2" xfId="1633"/>
     <cellStyle name="Обычный 2 2" xfId="1634"/>
     <cellStyle name="Обычный 2 2 2" xfId="1635"/>
     <cellStyle name="Обычный 2 3" xfId="1636"/>
     <cellStyle name="Обычный 2 4" xfId="1637"/>
     <cellStyle name="Обычный 2 5" xfId="1638"/>
     <cellStyle name="Обычный 2 6" xfId="1639"/>
     <cellStyle name="Обычный 2 7" xfId="1640"/>
@@ -4393,51 +4575,51 @@
     <cellStyle name="Примечание 4 32" xfId="1756"/>
     <cellStyle name="Примечание 4 33" xfId="1757"/>
     <cellStyle name="Примечание 4 34" xfId="1758"/>
     <cellStyle name="Примечание 4 35" xfId="1759"/>
     <cellStyle name="Примечание 4 4" xfId="1760"/>
     <cellStyle name="Примечание 4 5" xfId="1761"/>
     <cellStyle name="Примечание 4 6" xfId="1762"/>
     <cellStyle name="Примечание 4 7" xfId="1763"/>
     <cellStyle name="Примечание 4 8" xfId="1764"/>
     <cellStyle name="Примечание 4 9" xfId="1765"/>
     <cellStyle name="Связанная ячейка" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Текст предупреждения" xfId="14" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Хороший" xfId="6" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4680,120 +4862,330 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:o.bubenko@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/9a3/u0kihdqbd7lmv1qbbw29q4ova086he0h/%D0%BC%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D1%80%D0%BE%D0%B6%D0%B4%D0%B0%D0%B5%D0%BC%D0%BE%D1%81%D1%82%D0%B8%20%D1%80%D1%83%D1%81.7z" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:B20"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="D24" sqref="D24"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4"/>
+  <cols>
+    <col min="1" max="1" width="33.44140625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="66.5546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="73" t="s">
+        <v>26</v>
+      </c>
+      <c r="B1" s="74">
+        <v>612401</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="73" t="s">
+        <v>27</v>
+      </c>
+      <c r="B2" s="75" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="73" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" s="75" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="73" t="s">
+        <v>30</v>
+      </c>
+      <c r="B4" s="75" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="73" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" s="75" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="73" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" s="75" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="73" t="s">
+        <v>34</v>
+      </c>
+      <c r="B7" s="75" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="30.6" customHeight="1">
+      <c r="A8" s="73" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" s="76" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="57" customHeight="1">
+      <c r="A9" s="73" t="s">
+        <v>37</v>
+      </c>
+      <c r="B9" s="76" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="73" t="s">
+        <v>39</v>
+      </c>
+      <c r="B10" s="76"/>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="73" t="s">
+        <v>40</v>
+      </c>
+      <c r="B11" s="76" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="27">
+      <c r="A12" s="73" t="s">
+        <v>42</v>
+      </c>
+      <c r="B12" s="76" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="73" t="s">
+        <v>44</v>
+      </c>
+      <c r="B13" s="76" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="73" t="s">
+        <v>45</v>
+      </c>
+      <c r="B14" s="76" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="73" t="s">
+        <v>47</v>
+      </c>
+      <c r="B15" s="77">
+        <v>46142</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="73" t="s">
+        <v>48</v>
+      </c>
+      <c r="B16" s="77">
+        <v>46507</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="73" t="s">
+        <v>49</v>
+      </c>
+      <c r="B17" s="78" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="73" t="s">
+        <v>50</v>
+      </c>
+      <c r="B18" s="78" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="73" t="s">
+        <v>51</v>
+      </c>
+      <c r="B19" s="79" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="73" t="s">
+        <v>52</v>
+      </c>
+      <c r="B20" s="80" t="s">
+        <v>60</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B11" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B20" r:id="rId3"/>
+    <hyperlink ref="B13" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B5"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4"/>
+  <cols>
+    <col min="2" max="2" width="74.5546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="5" spans="2:2" ht="178.5" customHeight="1">
+      <c r="B5" s="72" t="s">
+        <v>25</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA48"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="Z3" sqref="Z3:AA3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="22.85546875" style="6" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="20" max="25" width="4.85546875" style="6" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="22.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="2" max="9" width="4.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="4.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="12" max="18" width="4.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="4.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="20" max="25" width="4.88671875" style="6" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="5" style="6" bestFit="1" customWidth="1"/>
-    <col min="27" max="27" width="6.5703125" style="6" customWidth="1"/>
-    <col min="28" max="16384" width="9.140625" style="6"/>
+    <col min="27" max="27" width="6.5546875" style="6" customWidth="1"/>
+    <col min="28" max="16384" width="9.109375" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="12.75" customHeight="1">
-      <c r="A1" s="57" t="s">
+      <c r="A1" s="64" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="57"/>
-[...23 lines deleted...]
-      <c r="Z1" s="57"/>
+      <c r="B1" s="64"/>
+      <c r="C1" s="64"/>
+      <c r="D1" s="64"/>
+      <c r="E1" s="64"/>
+      <c r="F1" s="64"/>
+      <c r="G1" s="64"/>
+      <c r="H1" s="64"/>
+      <c r="I1" s="64"/>
+      <c r="J1" s="64"/>
+      <c r="K1" s="64"/>
+      <c r="L1" s="64"/>
+      <c r="M1" s="64"/>
+      <c r="N1" s="64"/>
+      <c r="O1" s="64"/>
+      <c r="P1" s="64"/>
+      <c r="Q1" s="64"/>
+      <c r="R1" s="64"/>
+      <c r="S1" s="64"/>
+      <c r="T1" s="64"/>
+      <c r="U1" s="64"/>
+      <c r="V1" s="64"/>
+      <c r="W1" s="64"/>
+      <c r="X1" s="64"/>
+      <c r="Y1" s="64"/>
+      <c r="Z1" s="64"/>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" s="5"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
     </row>
     <row r="3" spans="1:27">
       <c r="V3" s="8"/>
       <c r="Y3" s="9"/>
-      <c r="Z3" s="68" t="s">
+      <c r="Z3" s="67" t="s">
         <v>20</v>
       </c>
-      <c r="AA3" s="68"/>
+      <c r="AA3" s="67"/>
     </row>
-    <row r="4" spans="1:27" ht="12.75">
+    <row r="4" spans="1:27" ht="12">
       <c r="A4" s="10"/>
       <c r="B4" s="11">
         <v>2000</v>
       </c>
       <c r="C4" s="11">
         <v>2001</v>
       </c>
       <c r="D4" s="11">
         <v>2002</v>
       </c>
       <c r="E4" s="11">
         <v>2003</v>
       </c>
       <c r="F4" s="11">
         <v>2004</v>
       </c>
       <c r="G4" s="11">
         <v>2005</v>
       </c>
       <c r="H4" s="11">
         <v>2006</v>
       </c>
       <c r="I4" s="11">
         <v>2007</v>
       </c>
@@ -4831,78 +5223,78 @@
         <v>2018</v>
       </c>
       <c r="U4" s="13">
         <v>2019</v>
       </c>
       <c r="V4" s="14">
         <v>2020</v>
       </c>
       <c r="W4" s="12">
         <v>2021</v>
       </c>
       <c r="X4" s="12">
         <v>2022</v>
       </c>
       <c r="Y4" s="14">
         <v>2023</v>
       </c>
       <c r="Z4" s="14">
         <v>2024</v>
       </c>
       <c r="AA4" s="14">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="1:27">
-      <c r="A5" s="58" t="s">
+      <c r="A5" s="65" t="s">
         <v>16</v>
       </c>
-      <c r="B5" s="58"/>
-[...23 lines deleted...]
-      <c r="Z5" s="58"/>
+      <c r="B5" s="65"/>
+      <c r="C5" s="65"/>
+      <c r="D5" s="65"/>
+      <c r="E5" s="65"/>
+      <c r="F5" s="65"/>
+      <c r="G5" s="65"/>
+      <c r="H5" s="65"/>
+      <c r="I5" s="65"/>
+      <c r="J5" s="65"/>
+      <c r="K5" s="65"/>
+      <c r="L5" s="65"/>
+      <c r="M5" s="65"/>
+      <c r="N5" s="65"/>
+      <c r="O5" s="65"/>
+      <c r="P5" s="65"/>
+      <c r="Q5" s="65"/>
+      <c r="R5" s="65"/>
+      <c r="S5" s="65"/>
+      <c r="T5" s="65"/>
+      <c r="U5" s="65"/>
+      <c r="V5" s="65"/>
+      <c r="W5" s="65"/>
+      <c r="X5" s="65"/>
+      <c r="Y5" s="65"/>
+      <c r="Z5" s="65"/>
       <c r="AA5" s="7"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="15">
         <v>3930</v>
       </c>
       <c r="C6" s="16">
         <v>3647</v>
       </c>
       <c r="D6" s="16">
         <v>3813</v>
       </c>
       <c r="E6" s="16">
         <v>4255</v>
       </c>
       <c r="F6" s="17">
         <v>4357</v>
       </c>
       <c r="G6" s="16">
         <v>5030</v>
       </c>
       <c r="H6" s="16">
@@ -4940,51 +5332,51 @@
       </c>
       <c r="S6" s="16">
         <v>3830</v>
       </c>
       <c r="T6" s="16">
         <v>3605</v>
       </c>
       <c r="U6" s="16">
         <v>3446</v>
       </c>
       <c r="V6" s="16">
         <v>2932</v>
       </c>
       <c r="W6" s="16">
         <v>3515</v>
       </c>
       <c r="X6" s="16">
         <v>3514</v>
       </c>
       <c r="Y6" s="16">
         <v>3121</v>
       </c>
       <c r="Z6" s="38">
         <v>3021</v>
       </c>
-      <c r="AA6" s="64">
+      <c r="AA6" s="57">
         <v>2921</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="15">
         <v>957</v>
       </c>
       <c r="C7" s="16">
         <v>1047</v>
       </c>
       <c r="D7" s="16">
         <v>1182</v>
       </c>
       <c r="E7" s="16">
         <v>1348</v>
       </c>
       <c r="F7" s="16">
         <v>1361</v>
       </c>
       <c r="G7" s="17">
         <v>1734</v>
       </c>
@@ -5023,51 +5415,51 @@
       </c>
       <c r="S7" s="16">
         <v>1928</v>
       </c>
       <c r="T7" s="16">
         <v>1793</v>
       </c>
       <c r="U7" s="16">
         <v>1722</v>
       </c>
       <c r="V7" s="16">
         <v>1488</v>
       </c>
       <c r="W7" s="16">
         <v>1777</v>
       </c>
       <c r="X7" s="16">
         <v>1715</v>
       </c>
       <c r="Y7" s="16">
         <v>1579</v>
       </c>
       <c r="Z7" s="38">
         <v>1515</v>
       </c>
-      <c r="AA7" s="64">
+      <c r="AA7" s="57">
         <v>1503</v>
       </c>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="15">
         <v>394</v>
       </c>
       <c r="C8" s="16">
         <v>320</v>
       </c>
       <c r="D8" s="16">
         <v>307</v>
       </c>
       <c r="E8" s="16">
         <v>371</v>
       </c>
       <c r="F8" s="17">
         <v>371</v>
       </c>
       <c r="G8" s="16">
         <v>323</v>
       </c>
@@ -5106,51 +5498,51 @@
       </c>
       <c r="S8" s="16">
         <v>180</v>
       </c>
       <c r="T8" s="16">
         <v>171</v>
       </c>
       <c r="U8" s="16">
         <v>151</v>
       </c>
       <c r="V8" s="16">
         <v>154</v>
       </c>
       <c r="W8" s="16">
         <v>171</v>
       </c>
       <c r="X8" s="16">
         <v>178</v>
       </c>
       <c r="Y8" s="16">
         <v>160</v>
       </c>
       <c r="Z8" s="37">
         <v>161</v>
       </c>
-      <c r="AA8" s="64">
+      <c r="AA8" s="57">
         <v>147</v>
       </c>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="15">
         <v>156</v>
       </c>
       <c r="C9" s="16">
         <v>138</v>
       </c>
       <c r="D9" s="16">
         <v>125</v>
       </c>
       <c r="E9" s="16">
         <v>138</v>
       </c>
       <c r="F9" s="17">
         <v>155</v>
       </c>
       <c r="G9" s="16">
         <v>196</v>
       </c>
@@ -5189,51 +5581,51 @@
       </c>
       <c r="S9" s="16">
         <v>59</v>
       </c>
       <c r="T9" s="16">
         <v>53</v>
       </c>
       <c r="U9" s="16">
         <v>65</v>
       </c>
       <c r="V9" s="16">
         <v>74</v>
       </c>
       <c r="W9" s="16">
         <v>69</v>
       </c>
       <c r="X9" s="16">
         <v>71</v>
       </c>
       <c r="Y9" s="16">
         <v>61</v>
       </c>
       <c r="Z9" s="37">
         <v>67</v>
       </c>
-      <c r="AA9" s="64">
+      <c r="AA9" s="57">
         <v>54</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="15">
         <v>265</v>
       </c>
       <c r="C10" s="16">
         <v>230</v>
       </c>
       <c r="D10" s="16">
         <v>231</v>
       </c>
       <c r="E10" s="16">
         <v>204</v>
       </c>
       <c r="F10" s="17">
         <v>232</v>
       </c>
       <c r="G10" s="16">
         <v>280</v>
       </c>
@@ -5272,51 +5664,51 @@
       </c>
       <c r="S10" s="16">
         <v>176</v>
       </c>
       <c r="T10" s="16">
         <v>170</v>
       </c>
       <c r="U10" s="16">
         <v>161</v>
       </c>
       <c r="V10" s="16">
         <v>118</v>
       </c>
       <c r="W10" s="16">
         <v>174</v>
       </c>
       <c r="X10" s="16">
         <v>172</v>
       </c>
       <c r="Y10" s="16">
         <v>135</v>
       </c>
       <c r="Z10" s="37">
         <v>123</v>
       </c>
-      <c r="AA10" s="64">
+      <c r="AA10" s="57">
         <v>115</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="15">
         <v>206</v>
       </c>
       <c r="C11" s="16">
         <v>185</v>
       </c>
       <c r="D11" s="16">
         <v>176</v>
       </c>
       <c r="E11" s="16">
         <v>218</v>
       </c>
       <c r="F11" s="17">
         <v>206</v>
       </c>
       <c r="G11" s="16">
         <v>261</v>
       </c>
@@ -5355,51 +5747,51 @@
       </c>
       <c r="S11" s="16">
         <v>137</v>
       </c>
       <c r="T11" s="16">
         <v>132</v>
       </c>
       <c r="U11" s="16">
         <v>121</v>
       </c>
       <c r="V11" s="16">
         <v>95</v>
       </c>
       <c r="W11" s="16">
         <v>136</v>
       </c>
       <c r="X11" s="16">
         <v>141</v>
       </c>
       <c r="Y11" s="16">
         <v>108</v>
       </c>
       <c r="Z11" s="37">
         <v>107</v>
       </c>
-      <c r="AA11" s="64">
+      <c r="AA11" s="57">
         <v>107</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="15">
         <v>183</v>
       </c>
       <c r="C12" s="16">
         <v>153</v>
       </c>
       <c r="D12" s="16">
         <v>177</v>
       </c>
       <c r="E12" s="16">
         <v>220</v>
       </c>
       <c r="F12" s="17">
         <v>219</v>
       </c>
       <c r="G12" s="16">
         <v>195</v>
       </c>
@@ -5438,51 +5830,51 @@
       </c>
       <c r="S12" s="16">
         <v>119</v>
       </c>
       <c r="T12" s="16">
         <v>115</v>
       </c>
       <c r="U12" s="16">
         <v>122</v>
       </c>
       <c r="V12" s="16">
         <v>81</v>
       </c>
       <c r="W12" s="16">
         <v>108</v>
       </c>
       <c r="X12" s="16">
         <v>94</v>
       </c>
       <c r="Y12" s="16">
         <v>94</v>
       </c>
       <c r="Z12" s="37">
         <v>78</v>
       </c>
-      <c r="AA12" s="64">
+      <c r="AA12" s="57">
         <v>75</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="15">
         <v>300</v>
       </c>
       <c r="C13" s="16">
         <v>210</v>
       </c>
       <c r="D13" s="16">
         <v>237</v>
       </c>
       <c r="E13" s="16">
         <v>239</v>
       </c>
       <c r="F13" s="17">
         <v>293</v>
       </c>
       <c r="G13" s="16">
         <v>337</v>
       </c>
@@ -5521,51 +5913,51 @@
       </c>
       <c r="S13" s="16">
         <v>234</v>
       </c>
       <c r="T13" s="16">
         <v>262</v>
       </c>
       <c r="U13" s="16">
         <v>255</v>
       </c>
       <c r="V13" s="16">
         <v>197</v>
       </c>
       <c r="W13" s="16">
         <v>241</v>
       </c>
       <c r="X13" s="16">
         <v>273</v>
       </c>
       <c r="Y13" s="16">
         <v>215</v>
       </c>
       <c r="Z13" s="37">
         <v>222</v>
       </c>
-      <c r="AA13" s="64">
+      <c r="AA13" s="57">
         <v>204</v>
       </c>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="15">
         <v>119</v>
       </c>
       <c r="C14" s="16">
         <v>164</v>
       </c>
       <c r="D14" s="16">
         <v>156</v>
       </c>
       <c r="E14" s="16">
         <v>154</v>
       </c>
       <c r="F14" s="16">
         <v>160</v>
       </c>
       <c r="G14" s="17">
         <v>198</v>
       </c>
@@ -5604,51 +5996,51 @@
       </c>
       <c r="S14" s="16">
         <v>118</v>
       </c>
       <c r="T14" s="16">
         <v>108</v>
       </c>
       <c r="U14" s="16">
         <v>87</v>
       </c>
       <c r="V14" s="16">
         <v>84</v>
       </c>
       <c r="W14" s="16">
         <v>104</v>
       </c>
       <c r="X14" s="16">
         <v>94</v>
       </c>
       <c r="Y14" s="16">
         <v>94</v>
       </c>
       <c r="Z14" s="37">
         <v>88</v>
       </c>
-      <c r="AA14" s="64">
+      <c r="AA14" s="57">
         <v>79</v>
       </c>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="15">
         <v>187</v>
       </c>
       <c r="C15" s="16">
         <v>169</v>
       </c>
       <c r="D15" s="16">
         <v>182</v>
       </c>
       <c r="E15" s="16">
         <v>173</v>
       </c>
       <c r="F15" s="16">
         <v>168</v>
       </c>
       <c r="G15" s="17">
         <v>227</v>
       </c>
@@ -5687,51 +6079,51 @@
       </c>
       <c r="S15" s="16">
         <v>99</v>
       </c>
       <c r="T15" s="16">
         <v>129</v>
       </c>
       <c r="U15" s="16">
         <v>113</v>
       </c>
       <c r="V15" s="16">
         <v>112</v>
       </c>
       <c r="W15" s="16">
         <v>116</v>
       </c>
       <c r="X15" s="16">
         <v>108</v>
       </c>
       <c r="Y15" s="16">
         <v>91</v>
       </c>
       <c r="Z15" s="37">
         <v>94</v>
       </c>
-      <c r="AA15" s="64">
+      <c r="AA15" s="57">
         <v>85</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="15">
         <v>164</v>
       </c>
       <c r="C16" s="16">
         <v>140</v>
       </c>
       <c r="D16" s="16">
         <v>146</v>
       </c>
       <c r="E16" s="16">
         <v>185</v>
       </c>
       <c r="F16" s="17">
         <v>174</v>
       </c>
       <c r="G16" s="16">
         <v>222</v>
       </c>
@@ -5770,51 +6162,51 @@
       </c>
       <c r="S16" s="16">
         <v>121</v>
       </c>
       <c r="T16" s="16">
         <v>100</v>
       </c>
       <c r="U16" s="16">
         <v>97</v>
       </c>
       <c r="V16" s="16">
         <v>87</v>
       </c>
       <c r="W16" s="16">
         <v>90</v>
       </c>
       <c r="X16" s="16">
         <v>103</v>
       </c>
       <c r="Y16" s="16">
         <v>80</v>
       </c>
       <c r="Z16" s="37">
         <v>78</v>
       </c>
-      <c r="AA16" s="64">
+      <c r="AA16" s="57">
         <v>86</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="15">
         <v>415</v>
       </c>
       <c r="C17" s="16">
         <v>359</v>
       </c>
       <c r="D17" s="16">
         <v>378</v>
       </c>
       <c r="E17" s="16">
         <v>409</v>
       </c>
       <c r="F17" s="16">
         <v>423</v>
       </c>
       <c r="G17" s="17">
         <v>394</v>
       </c>
@@ -5853,51 +6245,51 @@
       </c>
       <c r="S17" s="16">
         <v>269</v>
       </c>
       <c r="T17" s="16">
         <v>212</v>
       </c>
       <c r="U17" s="16">
         <v>248</v>
       </c>
       <c r="V17" s="16">
         <v>181</v>
       </c>
       <c r="W17" s="16">
         <v>214</v>
       </c>
       <c r="X17" s="16">
         <v>233</v>
       </c>
       <c r="Y17" s="16">
         <v>204</v>
       </c>
       <c r="Z17" s="37">
         <v>211</v>
       </c>
-      <c r="AA17" s="64">
+      <c r="AA17" s="57">
         <v>209</v>
       </c>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="15">
         <v>82</v>
       </c>
       <c r="C18" s="16">
         <v>96</v>
       </c>
       <c r="D18" s="16">
         <v>84</v>
       </c>
       <c r="E18" s="16">
         <v>88</v>
       </c>
       <c r="F18" s="16">
         <v>98</v>
       </c>
       <c r="G18" s="17">
         <v>120</v>
       </c>
@@ -5936,51 +6328,51 @@
       </c>
       <c r="S18" s="16">
         <v>72</v>
       </c>
       <c r="T18" s="16">
         <v>81</v>
       </c>
       <c r="U18" s="16">
         <v>68</v>
       </c>
       <c r="V18" s="16">
         <v>51</v>
       </c>
       <c r="W18" s="16">
         <v>56</v>
       </c>
       <c r="X18" s="16">
         <v>58</v>
       </c>
       <c r="Y18" s="16">
         <v>51</v>
       </c>
       <c r="Z18" s="37">
         <v>43</v>
       </c>
-      <c r="AA18" s="64">
+      <c r="AA18" s="57">
         <v>49</v>
       </c>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="15">
         <v>159</v>
       </c>
       <c r="C19" s="16">
         <v>146</v>
       </c>
       <c r="D19" s="16">
         <v>126</v>
       </c>
       <c r="E19" s="16">
         <v>170</v>
       </c>
       <c r="F19" s="16">
         <v>173</v>
       </c>
       <c r="G19" s="17">
         <v>166</v>
       </c>
@@ -6019,51 +6411,51 @@
       </c>
       <c r="S19" s="16">
         <v>56</v>
       </c>
       <c r="T19" s="16">
         <v>56</v>
       </c>
       <c r="U19" s="16">
         <v>64</v>
       </c>
       <c r="V19" s="16">
         <v>64</v>
       </c>
       <c r="W19" s="16">
         <v>76</v>
       </c>
       <c r="X19" s="16">
         <v>71</v>
       </c>
       <c r="Y19" s="16">
         <v>60</v>
       </c>
       <c r="Z19" s="37">
         <v>54</v>
       </c>
-      <c r="AA19" s="64">
+      <c r="AA19" s="57">
         <v>50</v>
       </c>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="15">
         <v>343</v>
       </c>
       <c r="C20" s="16">
         <v>290</v>
       </c>
       <c r="D20" s="16">
         <v>306</v>
       </c>
       <c r="E20" s="16">
         <v>338</v>
       </c>
       <c r="F20" s="16">
         <v>324</v>
       </c>
       <c r="G20" s="17">
         <v>377</v>
       </c>
@@ -6102,83 +6494,83 @@
       </c>
       <c r="S20" s="16">
         <v>262</v>
       </c>
       <c r="T20" s="16">
         <v>223</v>
       </c>
       <c r="U20" s="16">
         <v>172</v>
       </c>
       <c r="V20" s="16">
         <v>146</v>
       </c>
       <c r="W20" s="16">
         <v>183</v>
       </c>
       <c r="X20" s="16">
         <v>203</v>
       </c>
       <c r="Y20" s="16">
         <v>189</v>
       </c>
       <c r="Z20" s="37">
         <v>180</v>
       </c>
-      <c r="AA20" s="64">
+      <c r="AA20" s="57">
         <v>158</v>
       </c>
     </row>
     <row r="21" spans="1:27">
-      <c r="A21" s="59" t="s">
+      <c r="A21" s="66" t="s">
         <v>17</v>
       </c>
-      <c r="B21" s="59"/>
-[...23 lines deleted...]
-      <c r="Z21" s="59"/>
+      <c r="B21" s="66"/>
+      <c r="C21" s="66"/>
+      <c r="D21" s="66"/>
+      <c r="E21" s="66"/>
+      <c r="F21" s="66"/>
+      <c r="G21" s="66"/>
+      <c r="H21" s="66"/>
+      <c r="I21" s="66"/>
+      <c r="J21" s="66"/>
+      <c r="K21" s="66"/>
+      <c r="L21" s="66"/>
+      <c r="M21" s="66"/>
+      <c r="N21" s="66"/>
+      <c r="O21" s="66"/>
+      <c r="P21" s="66"/>
+      <c r="Q21" s="66"/>
+      <c r="R21" s="66"/>
+      <c r="S21" s="66"/>
+      <c r="T21" s="66"/>
+      <c r="U21" s="66"/>
+      <c r="V21" s="66"/>
+      <c r="W21" s="66"/>
+      <c r="X21" s="66"/>
+      <c r="Y21" s="66"/>
+      <c r="Z21" s="66"/>
       <c r="AA21" s="7"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B22" s="18">
         <v>1365</v>
       </c>
       <c r="C22" s="18">
         <v>1447</v>
       </c>
       <c r="D22" s="15">
         <v>1565</v>
       </c>
       <c r="E22" s="15">
         <v>1778</v>
       </c>
       <c r="F22" s="18">
         <v>1659</v>
       </c>
       <c r="G22" s="18">
         <v>2093</v>
       </c>
       <c r="H22" s="18">
@@ -6216,51 +6608,51 @@
       </c>
       <c r="S22" s="16">
         <v>2205</v>
       </c>
       <c r="T22" s="16">
         <v>2035</v>
       </c>
       <c r="U22" s="16">
         <v>1957</v>
       </c>
       <c r="V22" s="16">
         <v>1710</v>
       </c>
       <c r="W22" s="16">
         <v>2051</v>
       </c>
       <c r="X22" s="16">
         <v>1981</v>
       </c>
       <c r="Y22" s="16">
         <v>1804</v>
       </c>
       <c r="Z22" s="40">
         <v>1711</v>
       </c>
-      <c r="AA22" s="65">
+      <c r="AA22" s="58">
         <v>1699</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="18">
         <v>957</v>
       </c>
       <c r="C23" s="18">
         <v>1047</v>
       </c>
       <c r="D23" s="15">
         <v>1182</v>
       </c>
       <c r="E23" s="15">
         <v>1348</v>
       </c>
       <c r="F23" s="18">
         <v>1361</v>
       </c>
       <c r="G23" s="18">
         <v>1733</v>
       </c>
@@ -6299,51 +6691,51 @@
       </c>
       <c r="S23" s="16">
         <v>1928</v>
       </c>
       <c r="T23" s="16">
         <v>1793</v>
       </c>
       <c r="U23" s="16">
         <v>1722</v>
       </c>
       <c r="V23" s="16">
         <v>1488</v>
       </c>
       <c r="W23" s="16">
         <v>1777</v>
       </c>
       <c r="X23" s="16">
         <v>1715</v>
       </c>
       <c r="Y23" s="16">
         <v>1579</v>
       </c>
       <c r="Z23" s="40">
         <v>1515</v>
       </c>
-      <c r="AA23" s="65">
+      <c r="AA23" s="58">
         <v>1503</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B24" s="18">
         <v>24</v>
       </c>
       <c r="C24" s="18">
         <v>23</v>
       </c>
       <c r="D24" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E24" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F24" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G24" s="19" t="s">
         <v>0</v>
       </c>
@@ -6382,51 +6774,51 @@
       </c>
       <c r="S24" s="19" t="s">
         <v>0</v>
       </c>
       <c r="T24" s="19" t="s">
         <v>0</v>
       </c>
       <c r="U24" s="19" t="s">
         <v>0</v>
       </c>
       <c r="V24" s="16" t="s">
         <v>0</v>
       </c>
       <c r="W24" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X24" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y24" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Z24" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="AA24" s="66" t="s">
+      <c r="AA24" s="59" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B25" s="18">
         <v>57</v>
       </c>
       <c r="C25" s="18">
         <v>54</v>
       </c>
       <c r="D25" s="15">
         <v>46</v>
       </c>
       <c r="E25" s="15">
         <v>62</v>
       </c>
       <c r="F25" s="18">
         <v>69</v>
       </c>
       <c r="G25" s="18">
         <v>77</v>
       </c>
@@ -6465,51 +6857,51 @@
       </c>
       <c r="S25" s="19">
         <v>73</v>
       </c>
       <c r="T25" s="19">
         <v>62</v>
       </c>
       <c r="U25" s="19">
         <v>57</v>
       </c>
       <c r="V25" s="16">
         <v>37</v>
       </c>
       <c r="W25" s="16">
         <v>67</v>
       </c>
       <c r="X25" s="16">
         <v>65</v>
       </c>
       <c r="Y25" s="16">
         <v>63</v>
       </c>
       <c r="Z25" s="39">
         <v>43</v>
       </c>
-      <c r="AA25" s="65">
+      <c r="AA25" s="58">
         <v>43</v>
       </c>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="18">
         <v>45</v>
       </c>
       <c r="C26" s="18">
         <v>45</v>
       </c>
       <c r="D26" s="15">
         <v>42</v>
       </c>
       <c r="E26" s="15">
         <v>56</v>
       </c>
       <c r="F26" s="18">
         <v>49</v>
       </c>
       <c r="G26" s="18">
         <v>81</v>
       </c>
@@ -6548,51 +6940,51 @@
       </c>
       <c r="S26" s="19">
         <v>48</v>
       </c>
       <c r="T26" s="19">
         <v>39</v>
       </c>
       <c r="U26" s="19">
         <v>39</v>
       </c>
       <c r="V26" s="16">
         <v>44</v>
       </c>
       <c r="W26" s="16">
         <v>52</v>
       </c>
       <c r="X26" s="16">
         <v>47</v>
       </c>
       <c r="Y26" s="16">
         <v>40</v>
       </c>
       <c r="Z26" s="39">
         <v>38</v>
       </c>
-      <c r="AA26" s="65">
+      <c r="AA26" s="58">
         <v>36</v>
       </c>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B27" s="18">
         <v>42</v>
       </c>
       <c r="C27" s="18">
         <v>58</v>
       </c>
       <c r="D27" s="15">
         <v>51</v>
       </c>
       <c r="E27" s="15">
         <v>67</v>
       </c>
       <c r="F27" s="18">
         <v>70</v>
       </c>
       <c r="G27" s="18">
         <v>87</v>
       </c>
@@ -6631,51 +7023,51 @@
       </c>
       <c r="S27" s="19">
         <v>42</v>
       </c>
       <c r="T27" s="19">
         <v>60</v>
       </c>
       <c r="U27" s="19">
         <v>55</v>
       </c>
       <c r="V27" s="16">
         <v>63</v>
       </c>
       <c r="W27" s="16">
         <v>61</v>
       </c>
       <c r="X27" s="16">
         <v>55</v>
       </c>
       <c r="Y27" s="16">
         <v>44</v>
       </c>
       <c r="Z27" s="39">
         <v>34</v>
       </c>
-      <c r="AA27" s="65">
+      <c r="AA27" s="58">
         <v>43</v>
       </c>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B28" s="18">
         <v>35</v>
       </c>
       <c r="C28" s="18">
         <v>30</v>
       </c>
       <c r="D28" s="15">
         <v>33</v>
       </c>
       <c r="E28" s="15">
         <v>43</v>
       </c>
       <c r="F28" s="18"/>
       <c r="G28" s="18"/>
       <c r="H28" s="18"/>
       <c r="I28" s="18"/>
       <c r="J28" s="18"/>
       <c r="K28" s="19" t="s">
@@ -6704,51 +7096,51 @@
       </c>
       <c r="S28" s="19" t="s">
         <v>0</v>
       </c>
       <c r="T28" s="19" t="s">
         <v>0</v>
       </c>
       <c r="U28" s="19" t="s">
         <v>0</v>
       </c>
       <c r="V28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="W28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Z28" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="AA28" s="66" t="s">
+      <c r="AA28" s="59" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B29" s="18">
         <v>74</v>
       </c>
       <c r="C29" s="18">
         <v>81</v>
       </c>
       <c r="D29" s="15">
         <v>86</v>
       </c>
       <c r="E29" s="15">
         <v>106</v>
       </c>
       <c r="F29" s="15">
         <v>110</v>
       </c>
       <c r="G29" s="18">
         <v>115</v>
       </c>
@@ -6787,51 +7179,51 @@
       </c>
       <c r="S29" s="19">
         <v>114</v>
       </c>
       <c r="T29" s="19">
         <v>81</v>
       </c>
       <c r="U29" s="19">
         <v>84</v>
       </c>
       <c r="V29" s="16">
         <v>78</v>
       </c>
       <c r="W29" s="16">
         <v>94</v>
       </c>
       <c r="X29" s="16">
         <v>99</v>
       </c>
       <c r="Y29" s="16">
         <v>78</v>
       </c>
       <c r="Z29" s="39">
         <v>81</v>
       </c>
-      <c r="AA29" s="65">
+      <c r="AA29" s="58">
         <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B30" s="18">
         <v>52</v>
       </c>
       <c r="C30" s="18">
         <v>58</v>
       </c>
       <c r="D30" s="15">
         <v>46</v>
       </c>
       <c r="E30" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F30" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G30" s="19" t="s">
         <v>0</v>
       </c>
@@ -6870,51 +7262,51 @@
       </c>
       <c r="S30" s="19" t="s">
         <v>0</v>
       </c>
       <c r="T30" s="19" t="s">
         <v>0</v>
       </c>
       <c r="U30" s="19" t="s">
         <v>0</v>
       </c>
       <c r="V30" s="19" t="s">
         <v>0</v>
       </c>
       <c r="W30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Z30" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="AA30" s="66" t="s">
+      <c r="AA30" s="59" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B31" s="18">
         <v>79</v>
       </c>
       <c r="C31" s="18">
         <v>51</v>
       </c>
       <c r="D31" s="15">
         <v>79</v>
       </c>
       <c r="E31" s="15">
         <v>96</v>
       </c>
       <c r="F31" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G31" s="19" t="s">
         <v>0</v>
       </c>
@@ -6953,83 +7345,83 @@
       </c>
       <c r="S31" s="19" t="s">
         <v>0</v>
       </c>
       <c r="T31" s="19" t="s">
         <v>0</v>
       </c>
       <c r="U31" s="19" t="s">
         <v>0</v>
       </c>
       <c r="V31" s="19" t="s">
         <v>0</v>
       </c>
       <c r="W31" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X31" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y31" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Z31" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="AA31" s="66" t="s">
+      <c r="AA31" s="59" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:27">
-      <c r="A32" s="59" t="s">
+      <c r="A32" s="66" t="s">
         <v>18</v>
       </c>
-      <c r="B32" s="59"/>
-[...23 lines deleted...]
-      <c r="Z32" s="59"/>
+      <c r="B32" s="66"/>
+      <c r="C32" s="66"/>
+      <c r="D32" s="66"/>
+      <c r="E32" s="66"/>
+      <c r="F32" s="66"/>
+      <c r="G32" s="66"/>
+      <c r="H32" s="66"/>
+      <c r="I32" s="66"/>
+      <c r="J32" s="66"/>
+      <c r="K32" s="66"/>
+      <c r="L32" s="66"/>
+      <c r="M32" s="66"/>
+      <c r="N32" s="66"/>
+      <c r="O32" s="66"/>
+      <c r="P32" s="66"/>
+      <c r="Q32" s="66"/>
+      <c r="R32" s="66"/>
+      <c r="S32" s="66"/>
+      <c r="T32" s="66"/>
+      <c r="U32" s="66"/>
+      <c r="V32" s="66"/>
+      <c r="W32" s="66"/>
+      <c r="X32" s="66"/>
+      <c r="Y32" s="66"/>
+      <c r="Z32" s="66"/>
       <c r="AA32" s="7"/>
     </row>
     <row r="33" spans="1:27">
       <c r="A33" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B33" s="18">
         <v>2565</v>
       </c>
       <c r="C33" s="18">
         <v>2200</v>
       </c>
       <c r="D33" s="15">
         <v>2248</v>
       </c>
       <c r="E33" s="15">
         <v>2477</v>
       </c>
       <c r="F33" s="15">
         <v>2698</v>
       </c>
       <c r="G33" s="18">
         <v>2937</v>
       </c>
       <c r="H33" s="15">
@@ -7067,51 +7459,51 @@
       </c>
       <c r="S33" s="16">
         <v>1625</v>
       </c>
       <c r="T33" s="16">
         <v>1570</v>
       </c>
       <c r="U33" s="16">
         <v>1489</v>
       </c>
       <c r="V33" s="16">
         <v>1222</v>
       </c>
       <c r="W33" s="16">
         <v>1464</v>
       </c>
       <c r="X33" s="16">
         <v>1533</v>
       </c>
       <c r="Y33" s="16">
         <v>1317</v>
       </c>
       <c r="Z33" s="40">
         <v>1310</v>
       </c>
-      <c r="AA33" s="65">
+      <c r="AA33" s="58">
         <v>1222</v>
       </c>
     </row>
     <row r="34" spans="1:27">
       <c r="A34" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B34" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C34" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D34" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E34" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F34" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G34" s="20">
         <v>1</v>
       </c>
@@ -7150,51 +7542,51 @@
       </c>
       <c r="S34" s="19" t="s">
         <v>0</v>
       </c>
       <c r="T34" s="19" t="s">
         <v>0</v>
       </c>
       <c r="U34" s="19" t="s">
         <v>0</v>
       </c>
       <c r="V34" s="19" t="s">
         <v>0</v>
       </c>
       <c r="W34" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X34" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y34" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Z34" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="AA34" s="65" t="s">
+      <c r="AA34" s="58" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:27">
       <c r="A35" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B35" s="20">
         <v>394</v>
       </c>
       <c r="C35" s="20">
         <v>320</v>
       </c>
       <c r="D35" s="20">
         <v>307</v>
       </c>
       <c r="E35" s="20">
         <v>371</v>
       </c>
       <c r="F35" s="20">
         <v>371</v>
       </c>
       <c r="G35" s="20">
         <v>323</v>
       </c>
@@ -7233,51 +7625,51 @@
       </c>
       <c r="S35" s="19">
         <v>180</v>
       </c>
       <c r="T35" s="19">
         <v>171</v>
       </c>
       <c r="U35" s="19">
         <v>151</v>
       </c>
       <c r="V35" s="21">
         <v>154</v>
       </c>
       <c r="W35" s="16">
         <v>171</v>
       </c>
       <c r="X35" s="16">
         <v>178</v>
       </c>
       <c r="Y35" s="16">
         <v>160</v>
       </c>
       <c r="Z35" s="40">
         <v>161</v>
       </c>
-      <c r="AA35" s="65">
+      <c r="AA35" s="58">
         <v>147</v>
       </c>
     </row>
     <row r="36" spans="1:27">
       <c r="A36" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B36" s="20">
         <v>132</v>
       </c>
       <c r="C36" s="20">
         <v>115</v>
       </c>
       <c r="D36" s="20">
         <v>125</v>
       </c>
       <c r="E36" s="20">
         <v>138</v>
       </c>
       <c r="F36" s="20">
         <v>155</v>
       </c>
       <c r="G36" s="20">
         <v>196</v>
       </c>
@@ -7316,51 +7708,51 @@
       </c>
       <c r="S36" s="19">
         <v>59</v>
       </c>
       <c r="T36" s="19">
         <v>53</v>
       </c>
       <c r="U36" s="19">
         <v>65</v>
       </c>
       <c r="V36" s="21">
         <v>74</v>
       </c>
       <c r="W36" s="16">
         <v>69</v>
       </c>
       <c r="X36" s="16">
         <v>71</v>
       </c>
       <c r="Y36" s="16">
         <v>61</v>
       </c>
       <c r="Z36" s="39">
         <v>67</v>
       </c>
-      <c r="AA36" s="65">
+      <c r="AA36" s="58">
         <v>54</v>
       </c>
     </row>
     <row r="37" spans="1:27">
       <c r="A37" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B37" s="20">
         <v>208</v>
       </c>
       <c r="C37" s="20">
         <v>176</v>
       </c>
       <c r="D37" s="20">
         <v>185</v>
       </c>
       <c r="E37" s="20">
         <v>142</v>
       </c>
       <c r="F37" s="20">
         <v>163</v>
       </c>
       <c r="G37" s="20">
         <v>203</v>
       </c>
@@ -7399,51 +7791,51 @@
       </c>
       <c r="S37" s="19">
         <v>103</v>
       </c>
       <c r="T37" s="19">
         <v>108</v>
       </c>
       <c r="U37" s="19">
         <v>104</v>
       </c>
       <c r="V37" s="21">
         <v>81</v>
       </c>
       <c r="W37" s="16">
         <v>107</v>
       </c>
       <c r="X37" s="16">
         <v>107</v>
       </c>
       <c r="Y37" s="16">
         <v>72</v>
       </c>
       <c r="Z37" s="39">
         <v>80</v>
       </c>
-      <c r="AA37" s="65">
+      <c r="AA37" s="58">
         <v>72</v>
       </c>
     </row>
     <row r="38" spans="1:27">
       <c r="A38" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B38" s="20">
         <v>206</v>
       </c>
       <c r="C38" s="20">
         <v>185</v>
       </c>
       <c r="D38" s="20">
         <v>176</v>
       </c>
       <c r="E38" s="20">
         <v>218</v>
       </c>
       <c r="F38" s="20">
         <v>206</v>
       </c>
       <c r="G38" s="20">
         <v>261</v>
       </c>
@@ -7482,51 +7874,51 @@
       </c>
       <c r="S38" s="19">
         <v>137</v>
       </c>
       <c r="T38" s="19">
         <v>132</v>
       </c>
       <c r="U38" s="19">
         <v>121</v>
       </c>
       <c r="V38" s="21">
         <v>95</v>
       </c>
       <c r="W38" s="16">
         <v>136</v>
       </c>
       <c r="X38" s="16">
         <v>141</v>
       </c>
       <c r="Y38" s="16">
         <v>108</v>
       </c>
       <c r="Z38" s="39">
         <v>107</v>
       </c>
-      <c r="AA38" s="65">
+      <c r="AA38" s="58">
         <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:27">
       <c r="A39" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B39" s="20">
         <v>183</v>
       </c>
       <c r="C39" s="20">
         <v>153</v>
       </c>
       <c r="D39" s="20">
         <v>177</v>
       </c>
       <c r="E39" s="20">
         <v>220</v>
       </c>
       <c r="F39" s="20">
         <v>219</v>
       </c>
       <c r="G39" s="20">
         <v>195</v>
       </c>
@@ -7565,51 +7957,51 @@
       </c>
       <c r="S39" s="19">
         <v>119</v>
       </c>
       <c r="T39" s="19">
         <v>115</v>
       </c>
       <c r="U39" s="19">
         <v>122</v>
       </c>
       <c r="V39" s="21">
         <v>81</v>
       </c>
       <c r="W39" s="16">
         <v>108</v>
       </c>
       <c r="X39" s="16">
         <v>94</v>
       </c>
       <c r="Y39" s="16">
         <v>94</v>
       </c>
       <c r="Z39" s="39">
         <v>78</v>
       </c>
-      <c r="AA39" s="65">
+      <c r="AA39" s="58">
         <v>75</v>
       </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B40" s="20">
         <v>300</v>
       </c>
       <c r="C40" s="20">
         <v>210</v>
       </c>
       <c r="D40" s="20">
         <v>237</v>
       </c>
       <c r="E40" s="20">
         <v>239</v>
       </c>
       <c r="F40" s="20">
         <v>293</v>
       </c>
       <c r="G40" s="20">
         <v>337</v>
       </c>
@@ -7648,51 +8040,51 @@
       </c>
       <c r="S40" s="19">
         <v>234</v>
       </c>
       <c r="T40" s="19">
         <v>262</v>
       </c>
       <c r="U40" s="19">
         <v>255</v>
       </c>
       <c r="V40" s="21">
         <v>197</v>
       </c>
       <c r="W40" s="16">
         <v>241</v>
       </c>
       <c r="X40" s="16">
         <v>273</v>
       </c>
       <c r="Y40" s="16">
         <v>215</v>
       </c>
       <c r="Z40" s="39">
         <v>222</v>
       </c>
-      <c r="AA40" s="65">
+      <c r="AA40" s="58">
         <v>204</v>
       </c>
     </row>
     <row r="41" spans="1:27">
       <c r="A41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B41" s="20">
         <v>74</v>
       </c>
       <c r="C41" s="20">
         <v>119</v>
       </c>
       <c r="D41" s="20">
         <v>114</v>
       </c>
       <c r="E41" s="20">
         <v>98</v>
       </c>
       <c r="F41" s="20">
         <v>111</v>
       </c>
       <c r="G41" s="20">
         <v>117</v>
       </c>
@@ -7731,51 +8123,51 @@
       </c>
       <c r="S41" s="19">
         <v>70</v>
       </c>
       <c r="T41" s="19">
         <v>69</v>
       </c>
       <c r="U41" s="19">
         <v>48</v>
       </c>
       <c r="V41" s="21">
         <v>40</v>
       </c>
       <c r="W41" s="16">
         <v>52</v>
       </c>
       <c r="X41" s="16">
         <v>47</v>
       </c>
       <c r="Y41" s="16">
         <v>54</v>
       </c>
       <c r="Z41" s="39">
         <v>50</v>
       </c>
-      <c r="AA41" s="65">
+      <c r="AA41" s="58">
         <v>43</v>
       </c>
     </row>
     <row r="42" spans="1:27">
       <c r="A42" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B42" s="20">
         <v>145</v>
       </c>
       <c r="C42" s="20">
         <v>111</v>
       </c>
       <c r="D42" s="20">
         <v>131</v>
       </c>
       <c r="E42" s="20">
         <v>106</v>
       </c>
       <c r="F42" s="20">
         <v>98</v>
       </c>
       <c r="G42" s="20">
         <v>140</v>
       </c>
@@ -7814,51 +8206,51 @@
       </c>
       <c r="S42" s="19">
         <v>57</v>
       </c>
       <c r="T42" s="19">
         <v>69</v>
       </c>
       <c r="U42" s="19">
         <v>58</v>
       </c>
       <c r="V42" s="21">
         <v>49</v>
       </c>
       <c r="W42" s="16">
         <v>55</v>
       </c>
       <c r="X42" s="16">
         <v>53</v>
       </c>
       <c r="Y42" s="16">
         <v>47</v>
       </c>
       <c r="Z42" s="39">
         <v>60</v>
       </c>
-      <c r="AA42" s="65">
+      <c r="AA42" s="58">
         <v>42</v>
       </c>
     </row>
     <row r="43" spans="1:27">
       <c r="A43" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B43" s="20">
         <v>129</v>
       </c>
       <c r="C43" s="20">
         <v>110</v>
       </c>
       <c r="D43" s="20">
         <v>113</v>
       </c>
       <c r="E43" s="20">
         <v>142</v>
       </c>
       <c r="F43" s="20">
         <v>174</v>
       </c>
       <c r="G43" s="20">
         <v>222</v>
       </c>
@@ -7897,51 +8289,51 @@
       </c>
       <c r="S43" s="19">
         <v>121</v>
       </c>
       <c r="T43" s="19">
         <v>100</v>
       </c>
       <c r="U43" s="19">
         <v>97</v>
       </c>
       <c r="V43" s="21">
         <v>87</v>
       </c>
       <c r="W43" s="16">
         <v>90</v>
       </c>
       <c r="X43" s="16">
         <v>103</v>
       </c>
       <c r="Y43" s="16">
         <v>80</v>
       </c>
       <c r="Z43" s="39">
         <v>78</v>
       </c>
-      <c r="AA43" s="65">
+      <c r="AA43" s="58">
         <v>86</v>
       </c>
     </row>
     <row r="44" spans="1:27">
       <c r="A44" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B44" s="20">
         <v>341</v>
       </c>
       <c r="C44" s="20">
         <v>278</v>
       </c>
       <c r="D44" s="20">
         <v>292</v>
       </c>
       <c r="E44" s="20">
         <v>303</v>
       </c>
       <c r="F44" s="20">
         <v>313</v>
       </c>
       <c r="G44" s="20">
         <v>279</v>
       </c>
@@ -7980,51 +8372,51 @@
       </c>
       <c r="S44" s="19">
         <v>155</v>
       </c>
       <c r="T44" s="19">
         <v>131</v>
       </c>
       <c r="U44" s="19">
         <v>164</v>
       </c>
       <c r="V44" s="21">
         <v>103</v>
       </c>
       <c r="W44" s="16">
         <v>120</v>
       </c>
       <c r="X44" s="16">
         <v>134</v>
       </c>
       <c r="Y44" s="16">
         <v>126</v>
       </c>
       <c r="Z44" s="39">
         <v>130</v>
       </c>
-      <c r="AA44" s="65">
+      <c r="AA44" s="58">
         <v>135</v>
       </c>
     </row>
     <row r="45" spans="1:27">
       <c r="A45" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B45" s="20">
         <v>82</v>
       </c>
       <c r="C45" s="20">
         <v>96</v>
       </c>
       <c r="D45" s="20">
         <v>84</v>
       </c>
       <c r="E45" s="20">
         <v>88</v>
       </c>
       <c r="F45" s="20">
         <v>98</v>
       </c>
       <c r="G45" s="20">
         <v>120</v>
       </c>
@@ -8063,51 +8455,51 @@
       </c>
       <c r="S45" s="19">
         <v>72</v>
       </c>
       <c r="T45" s="19">
         <v>81</v>
       </c>
       <c r="U45" s="19">
         <v>68</v>
       </c>
       <c r="V45" s="21">
         <v>51</v>
       </c>
       <c r="W45" s="16">
         <v>56</v>
       </c>
       <c r="X45" s="16">
         <v>58</v>
       </c>
       <c r="Y45" s="16">
         <v>51</v>
       </c>
       <c r="Z45" s="39">
         <v>43</v>
       </c>
-      <c r="AA45" s="65">
+      <c r="AA45" s="58">
         <v>49</v>
       </c>
     </row>
     <row r="46" spans="1:27">
       <c r="A46" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B46" s="20">
         <v>107</v>
       </c>
       <c r="C46" s="20">
         <v>88</v>
       </c>
       <c r="D46" s="20">
         <v>80</v>
       </c>
       <c r="E46" s="20">
         <v>170</v>
       </c>
       <c r="F46" s="20">
         <v>173</v>
       </c>
       <c r="G46" s="20">
         <v>166</v>
       </c>
@@ -8146,51 +8538,51 @@
       </c>
       <c r="S46" s="19">
         <v>56</v>
       </c>
       <c r="T46" s="19">
         <v>56</v>
       </c>
       <c r="U46" s="19">
         <v>64</v>
       </c>
       <c r="V46" s="21">
         <v>64</v>
       </c>
       <c r="W46" s="16">
         <v>76</v>
       </c>
       <c r="X46" s="16">
         <v>71</v>
       </c>
       <c r="Y46" s="16">
         <v>60</v>
       </c>
       <c r="Z46" s="39">
         <v>54</v>
       </c>
-      <c r="AA46" s="65">
+      <c r="AA46" s="58">
         <v>50</v>
       </c>
     </row>
     <row r="47" spans="1:27">
       <c r="A47" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B47" s="22">
         <v>264</v>
       </c>
       <c r="C47" s="22">
         <v>239</v>
       </c>
       <c r="D47" s="22">
         <v>227</v>
       </c>
       <c r="E47" s="22">
         <v>242</v>
       </c>
       <c r="F47" s="22">
         <v>324</v>
       </c>
       <c r="G47" s="22">
         <v>377</v>
       </c>
@@ -8229,141 +8621,141 @@
       </c>
       <c r="S47" s="23">
         <v>262</v>
       </c>
       <c r="T47" s="23">
         <v>223</v>
       </c>
       <c r="U47" s="23">
         <v>172</v>
       </c>
       <c r="V47" s="23">
         <v>146</v>
       </c>
       <c r="W47" s="24">
         <v>183</v>
       </c>
       <c r="X47" s="24">
         <v>203</v>
       </c>
       <c r="Y47" s="24">
         <v>189</v>
       </c>
       <c r="Z47" s="41">
         <v>180</v>
       </c>
-      <c r="AA47" s="67">
+      <c r="AA47" s="60">
         <v>158</v>
       </c>
     </row>
-    <row r="48" spans="1:27" ht="12.75">
+    <row r="48" spans="1:27" ht="12">
       <c r="A48" s="56" t="s">
         <v>24</v>
       </c>
       <c r="B48" s="56"/>
       <c r="C48" s="56"/>
       <c r="D48" s="56"/>
       <c r="E48" s="56"/>
       <c r="F48" s="56"/>
       <c r="G48" s="56"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:Z1"/>
     <mergeCell ref="A5:Z5"/>
     <mergeCell ref="A21:Z21"/>
     <mergeCell ref="A32:Z32"/>
     <mergeCell ref="Z3:AA3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA48"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="AA4" sqref="AA4:AA47"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="22.85546875" style="7" bestFit="1" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="28" max="16384" width="9.140625" style="6"/>
+    <col min="1" max="1" width="22.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="2" max="6" width="4.44140625" style="7" bestFit="1" customWidth="1"/>
+    <col min="7" max="10" width="4.6640625" style="7" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="4.44140625" style="7" bestFit="1" customWidth="1"/>
+    <col min="13" max="16" width="4.6640625" style="7" bestFit="1" customWidth="1"/>
+    <col min="17" max="18" width="4.44140625" style="7" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="4.6640625" style="7" bestFit="1" customWidth="1"/>
+    <col min="20" max="21" width="4.44140625" style="7" bestFit="1" customWidth="1"/>
+    <col min="22" max="26" width="4.44140625" style="6" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="5.6640625" style="6" customWidth="1"/>
+    <col min="28" max="16384" width="9.109375" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="12.75" customHeight="1">
-      <c r="A1" s="61" t="s">
+      <c r="A1" s="69" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="61"/>
-[...23 lines deleted...]
-      <c r="Z1" s="61"/>
+      <c r="B1" s="69"/>
+      <c r="C1" s="69"/>
+      <c r="D1" s="69"/>
+      <c r="E1" s="69"/>
+      <c r="F1" s="69"/>
+      <c r="G1" s="69"/>
+      <c r="H1" s="69"/>
+      <c r="I1" s="69"/>
+      <c r="J1" s="69"/>
+      <c r="K1" s="69"/>
+      <c r="L1" s="69"/>
+      <c r="M1" s="69"/>
+      <c r="N1" s="69"/>
+      <c r="O1" s="69"/>
+      <c r="P1" s="69"/>
+      <c r="Q1" s="69"/>
+      <c r="R1" s="69"/>
+      <c r="S1" s="69"/>
+      <c r="T1" s="69"/>
+      <c r="U1" s="69"/>
+      <c r="V1" s="69"/>
+      <c r="W1" s="69"/>
+      <c r="X1" s="69"/>
+      <c r="Y1" s="69"/>
+      <c r="Z1" s="69"/>
     </row>
     <row r="3" spans="1:27">
-      <c r="W3" s="60" t="s">
+      <c r="W3" s="68" t="s">
         <v>19</v>
       </c>
-      <c r="X3" s="60"/>
-[...1 lines deleted...]
-      <c r="Z3" s="60"/>
+      <c r="X3" s="68"/>
+      <c r="Y3" s="68"/>
+      <c r="Z3" s="68"/>
     </row>
-    <row r="4" spans="1:27" ht="12.75">
+    <row r="4" spans="1:27" ht="12">
       <c r="A4" s="25"/>
       <c r="B4" s="12">
         <v>2000</v>
       </c>
       <c r="C4" s="12">
         <v>2001</v>
       </c>
       <c r="D4" s="12">
         <v>2002</v>
       </c>
       <c r="E4" s="12">
         <v>2003</v>
       </c>
       <c r="F4" s="12">
         <v>2004</v>
       </c>
       <c r="G4" s="12">
         <v>2005</v>
       </c>
       <c r="H4" s="12">
         <v>2006</v>
       </c>
       <c r="I4" s="12">
         <v>2007</v>
       </c>
@@ -8401,78 +8793,78 @@
         <v>2018</v>
       </c>
       <c r="U4" s="26">
         <v>2019</v>
       </c>
       <c r="V4" s="14">
         <v>2020</v>
       </c>
       <c r="W4" s="14">
         <v>2021</v>
       </c>
       <c r="X4" s="12">
         <v>2022</v>
       </c>
       <c r="Y4" s="14">
         <v>2023</v>
       </c>
       <c r="Z4" s="14">
         <v>2024</v>
       </c>
       <c r="AA4" s="14">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="1:27">
-      <c r="A5" s="62" t="s">
+      <c r="A5" s="70" t="s">
         <v>16</v>
       </c>
-      <c r="B5" s="62"/>
-[...23 lines deleted...]
-      <c r="Z5" s="62"/>
+      <c r="B5" s="70"/>
+      <c r="C5" s="70"/>
+      <c r="D5" s="70"/>
+      <c r="E5" s="70"/>
+      <c r="F5" s="70"/>
+      <c r="G5" s="70"/>
+      <c r="H5" s="70"/>
+      <c r="I5" s="70"/>
+      <c r="J5" s="70"/>
+      <c r="K5" s="70"/>
+      <c r="L5" s="70"/>
+      <c r="M5" s="70"/>
+      <c r="N5" s="70"/>
+      <c r="O5" s="70"/>
+      <c r="P5" s="70"/>
+      <c r="Q5" s="70"/>
+      <c r="R5" s="70"/>
+      <c r="S5" s="70"/>
+      <c r="T5" s="70"/>
+      <c r="U5" s="70"/>
+      <c r="V5" s="70"/>
+      <c r="W5" s="70"/>
+      <c r="X5" s="70"/>
+      <c r="Y5" s="70"/>
+      <c r="Z5" s="70"/>
       <c r="AA5" s="7"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="27">
         <v>5.5498676081200351</v>
       </c>
       <c r="C6" s="27">
         <v>5.2328526149197279</v>
       </c>
       <c r="D6" s="27">
         <v>5.5526026459687925</v>
       </c>
       <c r="E6" s="27">
         <v>6.2728274530182908</v>
       </c>
       <c r="F6" s="27">
         <v>6.5008844157074615</v>
       </c>
       <c r="G6" s="27">
         <v>7.5692594766225758</v>
       </c>
       <c r="H6" s="28">
@@ -8510,51 +8902,51 @@
       </c>
       <c r="S6" s="21">
         <v>6.84</v>
       </c>
       <c r="T6" s="21">
         <v>6.49</v>
       </c>
       <c r="U6" s="21">
         <v>6.25</v>
       </c>
       <c r="V6" s="29">
         <v>5.37</v>
       </c>
       <c r="W6" s="29">
         <v>6.51</v>
       </c>
       <c r="X6" s="29">
         <v>6.55</v>
       </c>
       <c r="Y6" s="29">
         <v>5.87</v>
       </c>
       <c r="Z6" s="42">
         <v>5.74</v>
       </c>
-      <c r="AA6" s="69">
+      <c r="AA6" s="61">
         <v>5.64</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="27">
         <v>4.7831345775147689</v>
       </c>
       <c r="C7" s="27">
         <v>5.3104077906269023</v>
       </c>
       <c r="D7" s="27">
         <v>6.0722193396589894</v>
       </c>
       <c r="E7" s="27">
         <v>6.9686231024330727</v>
       </c>
       <c r="F7" s="27">
         <v>7.0908683578465848</v>
       </c>
       <c r="G7" s="27">
         <v>9.0870977884917732</v>
       </c>
@@ -8593,51 +8985,51 @@
       </c>
       <c r="S7" s="19">
         <v>8.86</v>
       </c>
       <c r="T7" s="19">
         <v>8.1999999999999993</v>
       </c>
       <c r="U7" s="19">
         <v>7.85</v>
       </c>
       <c r="V7" s="29">
         <v>6.77</v>
       </c>
       <c r="W7" s="29">
         <v>8.08</v>
       </c>
       <c r="X7" s="29">
         <v>7.72</v>
       </c>
       <c r="Y7" s="29">
         <v>7.1</v>
       </c>
       <c r="Z7" s="42">
         <v>6.82</v>
       </c>
-      <c r="AA7" s="69">
+      <c r="AA7" s="61">
         <v>6.77</v>
       </c>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="27">
         <v>6.9691958007942052</v>
       </c>
       <c r="C8" s="27">
         <v>5.7834286695403083</v>
       </c>
       <c r="D8" s="27">
         <v>5.6692273600236378</v>
       </c>
       <c r="E8" s="27">
         <v>7.0068746694870434</v>
       </c>
       <c r="F8" s="27">
         <v>7.1749052371006421</v>
       </c>
       <c r="G8" s="27">
         <v>6.3632154923611868</v>
       </c>
@@ -8676,51 +9068,51 @@
       </c>
       <c r="S8" s="19">
         <v>4.79</v>
       </c>
       <c r="T8" s="19">
         <v>4.62</v>
       </c>
       <c r="U8" s="19">
         <v>4.13</v>
       </c>
       <c r="V8" s="29">
         <v>4.28</v>
       </c>
       <c r="W8" s="29">
         <v>4.84</v>
       </c>
       <c r="X8" s="29">
         <v>5.39</v>
       </c>
       <c r="Y8" s="29">
         <v>4.95</v>
       </c>
       <c r="Z8" s="42">
         <v>5.13</v>
       </c>
-      <c r="AA8" s="69">
+      <c r="AA8" s="61">
         <v>4.8499999999999996</v>
       </c>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="27">
         <v>6.0070467278923356</v>
       </c>
       <c r="C9" s="27">
         <v>5.4804312861142543</v>
       </c>
       <c r="D9" s="27">
         <v>5.1070436345808137</v>
       </c>
       <c r="E9" s="27">
         <v>5.7925997439503014</v>
       </c>
       <c r="F9" s="27">
         <v>6.7016883931080704</v>
       </c>
       <c r="G9" s="27">
         <v>8.7186672894286161</v>
       </c>
@@ -8759,51 +9151,51 @@
       </c>
       <c r="S9" s="19">
         <v>3.68</v>
       </c>
       <c r="T9" s="19">
         <v>3.37</v>
       </c>
       <c r="U9" s="19">
         <v>4.2</v>
       </c>
       <c r="V9" s="29">
         <v>4.8899999999999997</v>
       </c>
       <c r="W9" s="29">
         <v>4.66</v>
       </c>
       <c r="X9" s="29">
         <v>5.22</v>
       </c>
       <c r="Y9" s="29">
         <v>4.58</v>
       </c>
       <c r="Z9" s="42">
         <v>5.17</v>
       </c>
-      <c r="AA9" s="69">
+      <c r="AA9" s="61">
         <v>4.34</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="27">
         <v>5.4326100103527102</v>
       </c>
       <c r="C10" s="27">
         <v>4.7765905527345982</v>
       </c>
       <c r="D10" s="27">
         <v>4.8691033261666883</v>
       </c>
       <c r="E10" s="27">
         <v>4.3625165732860012</v>
       </c>
       <c r="F10" s="27">
         <v>5.0294286612397974</v>
       </c>
       <c r="G10" s="27">
         <v>6.1324835463276282</v>
       </c>
@@ -8842,51 +9234,51 @@
       </c>
       <c r="S10" s="19">
         <v>5.75</v>
       </c>
       <c r="T10" s="19">
         <v>5.65</v>
       </c>
       <c r="U10" s="19">
         <v>5.47</v>
       </c>
       <c r="V10" s="29">
         <v>4.1100000000000003</v>
       </c>
       <c r="W10" s="29">
         <v>6.2</v>
       </c>
       <c r="X10" s="29">
         <v>6.24</v>
       </c>
       <c r="Y10" s="29">
         <v>4.99</v>
       </c>
       <c r="Z10" s="42">
         <v>4.63</v>
       </c>
-      <c r="AA10" s="69">
+      <c r="AA10" s="61">
         <v>4.42</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="27">
         <v>5.5194587715185204</v>
       </c>
       <c r="C11" s="27">
         <v>5.0293605915615478</v>
       </c>
       <c r="D11" s="27">
         <v>4.8482845061498834</v>
       </c>
       <c r="E11" s="27">
         <v>6.0672687549574871</v>
       </c>
       <c r="F11" s="27">
         <v>5.7818880952046818</v>
       </c>
       <c r="G11" s="27">
         <v>7.3672622576001352</v>
       </c>
@@ -8925,51 +9317,51 @@
       </c>
       <c r="S11" s="19">
         <v>5.83</v>
       </c>
       <c r="T11" s="19">
         <v>5.81</v>
       </c>
       <c r="U11" s="19">
         <v>5.49</v>
       </c>
       <c r="V11" s="29">
         <v>4.41</v>
       </c>
       <c r="W11" s="29">
         <v>6.47</v>
       </c>
       <c r="X11" s="29">
         <v>6.55</v>
       </c>
       <c r="Y11" s="29">
         <v>5.1100000000000003</v>
       </c>
       <c r="Z11" s="42">
         <v>5.16</v>
       </c>
-      <c r="AA11" s="69">
+      <c r="AA11" s="61">
         <v>5.28</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="27">
         <v>5.0537827425746675</v>
       </c>
       <c r="C12" s="27">
         <v>4.27972027972028</v>
       </c>
       <c r="D12" s="27">
         <v>5.011608811370972</v>
       </c>
       <c r="E12" s="27">
         <v>6.3038152409060304</v>
       </c>
       <c r="F12" s="27">
         <v>6.3505872118312308</v>
       </c>
       <c r="G12" s="27">
         <v>5.7408661347778729</v>
       </c>
@@ -9008,51 +9400,51 @@
       </c>
       <c r="S12" s="19">
         <v>5.89</v>
       </c>
       <c r="T12" s="19">
         <v>5.88</v>
       </c>
       <c r="U12" s="19">
         <v>6.41</v>
       </c>
       <c r="V12" s="29">
         <v>4.41</v>
       </c>
       <c r="W12" s="29">
         <v>6.07</v>
       </c>
       <c r="X12" s="29">
         <v>5.14</v>
       </c>
       <c r="Y12" s="29">
         <v>5.24</v>
       </c>
       <c r="Z12" s="42">
         <v>4.46</v>
       </c>
-      <c r="AA12" s="69">
+      <c r="AA12" s="61">
         <v>4.45</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="27">
         <v>6.0064268767581313</v>
       </c>
       <c r="C13" s="27">
         <v>4.2211055276381915</v>
       </c>
       <c r="D13" s="27">
         <v>4.7851237166479903</v>
       </c>
       <c r="E13" s="27">
         <v>4.86152782156769</v>
       </c>
       <c r="F13" s="27">
         <v>5.921704157319267</v>
       </c>
       <c r="G13" s="27">
         <v>6.7090043996735078</v>
       </c>
@@ -9091,51 +9483,51 @@
       </c>
       <c r="S13" s="19">
         <v>5.27</v>
       </c>
       <c r="T13" s="19">
         <v>5.92</v>
       </c>
       <c r="U13" s="19">
         <v>5.78</v>
       </c>
       <c r="V13" s="29">
         <v>4.45</v>
       </c>
       <c r="W13" s="29">
         <v>5.44</v>
       </c>
       <c r="X13" s="29">
         <v>5.88</v>
       </c>
       <c r="Y13" s="29">
         <v>4.62</v>
       </c>
       <c r="Z13" s="42">
         <v>4.7699999999999996</v>
       </c>
-      <c r="AA13" s="69">
+      <c r="AA13" s="61">
         <v>4.42</v>
       </c>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="27">
         <v>4.1677611417564133</v>
       </c>
       <c r="C14" s="27">
         <v>5.8054124851767286</v>
       </c>
       <c r="D14" s="27">
         <v>5.576407506702413</v>
       </c>
       <c r="E14" s="27">
         <v>5.55205047318612</v>
       </c>
       <c r="F14" s="27">
         <v>5.8585525713553395</v>
       </c>
       <c r="G14" s="27">
         <v>7.3384974611763836</v>
       </c>
@@ -9174,51 +9566,51 @@
       </c>
       <c r="S14" s="19">
         <v>6.43</v>
       </c>
       <c r="T14" s="19">
         <v>6.01</v>
       </c>
       <c r="U14" s="19">
         <v>4.93</v>
       </c>
       <c r="V14" s="29">
         <v>4.87</v>
       </c>
       <c r="W14" s="29">
         <v>6.16</v>
       </c>
       <c r="X14" s="29">
         <v>5.32</v>
       </c>
       <c r="Y14" s="29">
         <v>5.41</v>
       </c>
       <c r="Z14" s="42">
         <v>5.16</v>
       </c>
-      <c r="AA14" s="69">
+      <c r="AA14" s="61">
         <v>4.75</v>
       </c>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="27">
         <v>5.9135109494821725</v>
       </c>
       <c r="C15" s="27">
         <v>5.4539880270440353</v>
       </c>
       <c r="D15" s="27">
         <v>6.0048170510409449</v>
       </c>
       <c r="E15" s="27">
         <v>5.8313951528634504</v>
       </c>
       <c r="F15" s="27">
         <v>5.79110651499483</v>
       </c>
       <c r="G15" s="27">
         <v>7.9853660252576768</v>
       </c>
@@ -9257,51 +9649,51 @@
       </c>
       <c r="S15" s="19">
         <v>5.22</v>
       </c>
       <c r="T15" s="19">
         <v>6.91</v>
       </c>
       <c r="U15" s="19">
         <v>6.19</v>
       </c>
       <c r="V15" s="29">
         <v>6.29</v>
       </c>
       <c r="W15" s="29">
         <v>6.68</v>
       </c>
       <c r="X15" s="29">
         <v>5.97</v>
       </c>
       <c r="Y15" s="29">
         <v>5.1100000000000003</v>
       </c>
       <c r="Z15" s="42">
         <v>5.38</v>
       </c>
-      <c r="AA15" s="69">
+      <c r="AA15" s="61">
         <v>5</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="27">
         <v>5.2867412398052931</v>
       </c>
       <c r="C16" s="27">
         <v>4.6056419113413938</v>
       </c>
       <c r="D16" s="27">
         <v>4.900644468313641</v>
       </c>
       <c r="E16" s="27">
         <v>6.3017338283884596</v>
       </c>
       <c r="F16" s="27">
         <v>6.015453492593041</v>
       </c>
       <c r="G16" s="27">
         <v>7.7721567735046468</v>
       </c>
@@ -9340,51 +9732,51 @@
       </c>
       <c r="S16" s="30">
         <v>6.17</v>
       </c>
       <c r="T16" s="30">
         <v>5.22</v>
       </c>
       <c r="U16" s="30">
         <v>5.16</v>
       </c>
       <c r="V16" s="29">
         <v>4.7300000000000004</v>
       </c>
       <c r="W16" s="29">
         <v>4.99</v>
       </c>
       <c r="X16" s="29">
         <v>5.63</v>
       </c>
       <c r="Y16" s="29">
         <v>4.45</v>
       </c>
       <c r="Z16" s="42">
         <v>4.42</v>
       </c>
-      <c r="AA16" s="69">
+      <c r="AA16" s="61">
         <v>4.99</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="27">
         <v>6.4600991586304586</v>
       </c>
       <c r="C17" s="27">
         <v>5.7157413746437609</v>
       </c>
       <c r="D17" s="27">
         <v>6.1263188603102057</v>
       </c>
       <c r="E17" s="27">
         <v>6.7246510251393437</v>
       </c>
       <c r="F17" s="27">
         <v>7.055938748446609</v>
       </c>
       <c r="G17" s="27">
         <v>6.65596756482811</v>
       </c>
@@ -9423,51 +9815,51 @@
       </c>
       <c r="S17" s="30">
         <v>6.1</v>
       </c>
       <c r="T17" s="30">
         <v>4.8899999999999997</v>
       </c>
       <c r="U17" s="30">
         <v>5.82</v>
       </c>
       <c r="V17" s="6">
         <v>4.33</v>
       </c>
       <c r="W17" s="29">
         <v>5.22</v>
       </c>
       <c r="X17" s="29">
         <v>5.73</v>
       </c>
       <c r="Y17" s="29">
         <v>5.0999999999999996</v>
       </c>
       <c r="Z17" s="42">
         <v>5.4</v>
       </c>
-      <c r="AA17" s="69">
+      <c r="AA17" s="61">
         <v>5.51</v>
       </c>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="27">
         <v>4.2009272778503552</v>
       </c>
       <c r="C18" s="27">
         <v>5.0031269543464667</v>
       </c>
       <c r="D18" s="27">
         <v>4.4541067925128583</v>
       </c>
       <c r="E18" s="27">
         <v>4.7693891929976697</v>
       </c>
       <c r="F18" s="27">
         <v>5.4682922746421898</v>
       </c>
       <c r="G18" s="27">
         <v>6.7470692417980942</v>
       </c>
@@ -9506,51 +9898,51 @@
       </c>
       <c r="S18" s="30">
         <v>6.19</v>
       </c>
       <c r="T18" s="30">
         <v>7.12</v>
       </c>
       <c r="U18" s="30">
         <v>6.15</v>
       </c>
       <c r="V18" s="29">
         <v>4.76</v>
       </c>
       <c r="W18" s="29">
         <v>5.38</v>
       </c>
       <c r="X18" s="29">
         <v>5.8</v>
       </c>
       <c r="Y18" s="29">
         <v>5.22</v>
       </c>
       <c r="Z18" s="42">
         <v>4.5</v>
       </c>
-      <c r="AA18" s="69">
+      <c r="AA18" s="61">
         <v>5.31</v>
       </c>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="27">
         <v>6.3224446786090622</v>
       </c>
       <c r="C19" s="27">
         <v>5.8730062953800353</v>
       </c>
       <c r="D19" s="27">
         <v>5.1336375488917865</v>
       </c>
       <c r="E19" s="27">
         <v>7.0386088396646311</v>
       </c>
       <c r="F19" s="27">
         <v>7.2306277689542764</v>
       </c>
       <c r="G19" s="27">
         <v>6.962211131149604</v>
       </c>
@@ -9589,51 +9981,51 @@
       </c>
       <c r="S19" s="30">
         <v>3.4</v>
       </c>
       <c r="T19" s="30">
         <v>3.44</v>
       </c>
       <c r="U19" s="30">
         <v>3.96</v>
       </c>
       <c r="V19" s="29">
         <v>4.01</v>
       </c>
       <c r="W19" s="29">
         <v>4.8499999999999996</v>
       </c>
       <c r="X19" s="29">
         <v>5.33</v>
       </c>
       <c r="Y19" s="29">
         <v>4.5999999999999996</v>
       </c>
       <c r="Z19" s="42">
         <v>4.29</v>
       </c>
-      <c r="AA19" s="69">
+      <c r="AA19" s="61">
         <v>4.21</v>
       </c>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="27">
         <v>6.4498537970458543</v>
       </c>
       <c r="C20" s="27">
         <v>5.5400074503548469</v>
       </c>
       <c r="D20" s="27">
         <v>5.9244917715392065</v>
       </c>
       <c r="E20" s="27">
         <v>6.6050456295311983</v>
       </c>
       <c r="F20" s="27">
         <v>6.3931806073521571</v>
       </c>
       <c r="G20" s="27">
         <v>7.481643183171264</v>
       </c>
@@ -9672,83 +10064,83 @@
       </c>
       <c r="S20" s="31">
         <v>6.34</v>
       </c>
       <c r="T20" s="31">
         <v>5.45</v>
       </c>
       <c r="U20" s="31">
         <v>4.25</v>
       </c>
       <c r="V20" s="32">
         <v>3.66</v>
       </c>
       <c r="W20" s="29">
         <v>4.67</v>
       </c>
       <c r="X20" s="29">
         <v>5.63</v>
       </c>
       <c r="Y20" s="29">
         <v>5.33</v>
       </c>
       <c r="Z20" s="42">
         <v>5.17</v>
       </c>
-      <c r="AA20" s="69">
+      <c r="AA20" s="61">
         <v>4.63</v>
       </c>
     </row>
     <row r="21" spans="1:27">
-      <c r="A21" s="63" t="s">
+      <c r="A21" s="71" t="s">
         <v>17</v>
       </c>
-      <c r="B21" s="63"/>
-[...23 lines deleted...]
-      <c r="Z21" s="63"/>
+      <c r="B21" s="71"/>
+      <c r="C21" s="71"/>
+      <c r="D21" s="71"/>
+      <c r="E21" s="71"/>
+      <c r="F21" s="71"/>
+      <c r="G21" s="71"/>
+      <c r="H21" s="71"/>
+      <c r="I21" s="71"/>
+      <c r="J21" s="71"/>
+      <c r="K21" s="71"/>
+      <c r="L21" s="71"/>
+      <c r="M21" s="71"/>
+      <c r="N21" s="71"/>
+      <c r="O21" s="71"/>
+      <c r="P21" s="71"/>
+      <c r="Q21" s="71"/>
+      <c r="R21" s="71"/>
+      <c r="S21" s="71"/>
+      <c r="T21" s="71"/>
+      <c r="U21" s="71"/>
+      <c r="V21" s="71"/>
+      <c r="W21" s="71"/>
+      <c r="X21" s="71"/>
+      <c r="Y21" s="71"/>
+      <c r="Z21" s="71"/>
       <c r="AA21" s="7"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B22" s="27">
         <v>5.0890300644237652</v>
       </c>
       <c r="C22" s="27">
         <v>5.4832206626853006</v>
       </c>
       <c r="D22" s="27">
         <v>6.0554470003288898</v>
       </c>
       <c r="E22" s="27">
         <v>7.0821699003796006</v>
       </c>
       <c r="F22" s="27">
         <v>6.9961034360609275</v>
       </c>
       <c r="G22" s="27">
         <v>9.1962406576652196</v>
       </c>
       <c r="H22" s="27">
@@ -9786,51 +10178,51 @@
       </c>
       <c r="S22" s="45">
         <v>8.7799999999999994</v>
       </c>
       <c r="T22" s="45">
         <v>8.06</v>
       </c>
       <c r="U22" s="45">
         <v>7.74</v>
       </c>
       <c r="V22" s="46">
         <v>6.75</v>
       </c>
       <c r="W22" s="47">
         <v>8.11</v>
       </c>
       <c r="X22" s="47">
         <v>7.65</v>
       </c>
       <c r="Y22" s="47">
         <v>6.96</v>
       </c>
       <c r="Z22" s="48">
         <v>6.61</v>
       </c>
-      <c r="AA22" s="70">
+      <c r="AA22" s="62">
         <v>6.58</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="27">
         <v>4.8054713077711053</v>
       </c>
       <c r="C23" s="27">
         <v>5.3350590321479343</v>
       </c>
       <c r="D23" s="27">
         <v>6.1000154822727977</v>
       </c>
       <c r="E23" s="27">
         <v>7.0000519291686141</v>
       </c>
       <c r="F23" s="27">
         <v>7.1228575166819317</v>
       </c>
       <c r="G23" s="27">
         <v>9.1229252320213092</v>
       </c>
@@ -9869,51 +10261,51 @@
       </c>
       <c r="S23" s="44">
         <v>8.86</v>
       </c>
       <c r="T23" s="44">
         <v>8.1999999999999993</v>
       </c>
       <c r="U23" s="44">
         <v>7.85</v>
       </c>
       <c r="V23" s="46">
         <v>6.77</v>
       </c>
       <c r="W23" s="47">
         <v>8.08</v>
       </c>
       <c r="X23" s="47">
         <v>7.72</v>
       </c>
       <c r="Y23" s="47">
         <v>7.1</v>
       </c>
       <c r="Z23" s="48">
         <v>6.82</v>
       </c>
-      <c r="AA23" s="70">
+      <c r="AA23" s="62">
         <v>6.77</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B24" s="27">
         <v>6.3357972544878569</v>
       </c>
       <c r="C24" s="27">
         <v>6.4534231200897869</v>
       </c>
       <c r="D24" s="27" t="s">
         <v>0</v>
       </c>
       <c r="E24" s="27" t="s">
         <v>0</v>
       </c>
       <c r="F24" s="27" t="s">
         <v>0</v>
       </c>
       <c r="G24" s="27" t="s">
         <v>0</v>
       </c>
@@ -10035,51 +10427,51 @@
       </c>
       <c r="S25" s="44">
         <v>9.49</v>
       </c>
       <c r="T25" s="44">
         <v>8.0399999999999991</v>
       </c>
       <c r="U25" s="44">
         <v>7.4</v>
       </c>
       <c r="V25" s="51">
         <v>4.83</v>
       </c>
       <c r="W25" s="47">
         <v>8.85</v>
       </c>
       <c r="X25" s="47">
         <v>7.55</v>
       </c>
       <c r="Y25" s="47">
         <v>7.35</v>
       </c>
       <c r="Z25" s="48">
         <v>5.03</v>
       </c>
-      <c r="AA25" s="70">
+      <c r="AA25" s="62">
         <v>5.05</v>
       </c>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="27">
         <v>5.023442732752847</v>
       </c>
       <c r="C26" s="27">
         <v>5.0824486107973792</v>
       </c>
       <c r="D26" s="27">
         <v>4.7939732907202375</v>
       </c>
       <c r="E26" s="27">
         <v>6.4397424103035883</v>
       </c>
       <c r="F26" s="27">
         <v>5.7109557109557114</v>
       </c>
       <c r="G26" s="27">
         <v>9.5148596264536582</v>
       </c>
@@ -10118,51 +10510,51 @@
       </c>
       <c r="S26" s="44">
         <v>6.84</v>
       </c>
       <c r="T26" s="44">
         <v>5.63</v>
       </c>
       <c r="U26" s="44">
         <v>5.68</v>
       </c>
       <c r="V26" s="46">
         <v>6.48</v>
       </c>
       <c r="W26" s="47">
         <v>7.75</v>
       </c>
       <c r="X26" s="47">
         <v>6.64</v>
       </c>
       <c r="Y26" s="47">
         <v>5.72</v>
       </c>
       <c r="Z26" s="48">
         <v>5.53</v>
       </c>
-      <c r="AA26" s="70">
+      <c r="AA26" s="62">
         <v>5.37</v>
       </c>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B27" s="27">
         <v>4.6189376443418011</v>
       </c>
       <c r="C27" s="27">
         <v>6.5961560332082332</v>
       </c>
       <c r="D27" s="27">
         <v>5.9950628893852116</v>
       </c>
       <c r="E27" s="27">
         <v>8.0966767371601218</v>
       </c>
       <c r="F27" s="27">
         <v>8.716224629560454</v>
       </c>
       <c r="G27" s="27">
         <v>11.079979623025981</v>
       </c>
@@ -10201,51 +10593,51 @@
       </c>
       <c r="S27" s="44">
         <v>5.59</v>
       </c>
       <c r="T27" s="44">
         <v>7.85</v>
       </c>
       <c r="U27" s="44">
         <v>7.2</v>
       </c>
       <c r="V27" s="46">
         <v>8.3000000000000007</v>
       </c>
       <c r="W27" s="47">
         <v>8.08</v>
       </c>
       <c r="X27" s="47">
         <v>6.74</v>
       </c>
       <c r="Y27" s="47">
         <v>5.41</v>
       </c>
       <c r="Z27" s="48">
         <v>4.21</v>
       </c>
-      <c r="AA27" s="70">
+      <c r="AA27" s="62">
         <v>5.35</v>
       </c>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B28" s="27">
         <v>4.8510048510048511</v>
       </c>
       <c r="C28" s="27">
         <v>4.2857142857142856</v>
       </c>
       <c r="D28" s="27">
         <v>4.8686928297432868</v>
       </c>
       <c r="E28" s="27">
         <v>6.4974312481112122</v>
       </c>
       <c r="F28" s="27">
         <v>0</v>
       </c>
       <c r="G28" s="27" t="s">
         <v>0</v>
       </c>
@@ -10367,51 +10759,51 @@
       </c>
       <c r="S29" s="45">
         <v>10.039999999999999</v>
       </c>
       <c r="T29" s="45">
         <v>7.12</v>
       </c>
       <c r="U29" s="45">
         <v>7.37</v>
       </c>
       <c r="V29" s="44">
         <v>6.85</v>
       </c>
       <c r="W29" s="47">
         <v>8.3000000000000007</v>
       </c>
       <c r="X29" s="47">
         <v>7.56</v>
       </c>
       <c r="Y29" s="47">
         <v>5.98</v>
       </c>
       <c r="Z29" s="48">
         <v>6.23</v>
       </c>
-      <c r="AA29" s="70">
+      <c r="AA29" s="62">
         <v>5.74</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B30" s="27">
         <v>6.7296492817393556</v>
       </c>
       <c r="C30" s="27">
         <v>7.6035658101730466</v>
       </c>
       <c r="D30" s="27">
         <v>6.147267138848056</v>
       </c>
       <c r="E30" s="27" t="s">
         <v>0</v>
       </c>
       <c r="F30" s="27" t="s">
         <v>0</v>
       </c>
       <c r="G30" s="27" t="s">
         <v>0</v>
       </c>
@@ -10538,78 +10930,78 @@
         <v>0</v>
       </c>
       <c r="U31" s="45" t="s">
         <v>0</v>
       </c>
       <c r="V31" s="44" t="s">
         <v>0</v>
       </c>
       <c r="W31" s="44" t="s">
         <v>0</v>
       </c>
       <c r="X31" s="44" t="s">
         <v>0</v>
       </c>
       <c r="Y31" s="47" t="s">
         <v>0</v>
       </c>
       <c r="Z31" s="47" t="s">
         <v>0</v>
       </c>
       <c r="AA31" s="29" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:27">
-      <c r="A32" s="63" t="s">
+      <c r="A32" s="71" t="s">
         <v>18</v>
       </c>
-      <c r="B32" s="63"/>
-[...23 lines deleted...]
-      <c r="Z32" s="63"/>
+      <c r="B32" s="71"/>
+      <c r="C32" s="71"/>
+      <c r="D32" s="71"/>
+      <c r="E32" s="71"/>
+      <c r="F32" s="71"/>
+      <c r="G32" s="71"/>
+      <c r="H32" s="71"/>
+      <c r="I32" s="71"/>
+      <c r="J32" s="71"/>
+      <c r="K32" s="71"/>
+      <c r="L32" s="71"/>
+      <c r="M32" s="71"/>
+      <c r="N32" s="71"/>
+      <c r="O32" s="71"/>
+      <c r="P32" s="71"/>
+      <c r="Q32" s="71"/>
+      <c r="R32" s="71"/>
+      <c r="S32" s="71"/>
+      <c r="T32" s="71"/>
+      <c r="U32" s="71"/>
+      <c r="V32" s="71"/>
+      <c r="W32" s="71"/>
+      <c r="X32" s="71"/>
+      <c r="Y32" s="71"/>
+      <c r="Z32" s="71"/>
       <c r="AA32" s="7"/>
     </row>
     <row r="33" spans="1:27">
       <c r="A33" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B33" s="33">
         <v>5.8308573974598827</v>
       </c>
       <c r="C33" s="33">
         <v>5.0802799696106886</v>
       </c>
       <c r="D33" s="33">
         <v>5.2491477140055114</v>
       </c>
       <c r="E33" s="33">
         <v>5.7972778305027619</v>
       </c>
       <c r="F33" s="33">
         <v>6.2297311494639036</v>
       </c>
       <c r="G33" s="33">
         <v>6.7217928442773216</v>
       </c>
       <c r="H33" s="33">
@@ -10647,51 +11039,51 @@
       </c>
       <c r="S33" s="45">
         <v>5.26</v>
       </c>
       <c r="T33" s="45">
         <v>5.17</v>
       </c>
       <c r="U33" s="45">
         <v>5</v>
       </c>
       <c r="V33" s="46">
         <v>4.18</v>
       </c>
       <c r="W33" s="46">
         <v>5.1100000000000003</v>
       </c>
       <c r="X33" s="46">
         <v>5.52</v>
       </c>
       <c r="Y33" s="46">
         <v>4.82</v>
       </c>
       <c r="Z33" s="42">
         <v>4.9000000000000004</v>
       </c>
-      <c r="AA33" s="70">
+      <c r="AA33" s="62">
         <v>4.7</v>
       </c>
     </row>
     <row r="34" spans="1:27">
       <c r="A34" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B34" s="34" t="s">
         <v>0</v>
       </c>
       <c r="C34" s="34" t="s">
         <v>0</v>
       </c>
       <c r="D34" s="34" t="s">
         <v>0</v>
       </c>
       <c r="E34" s="34" t="s">
         <v>0</v>
       </c>
       <c r="F34" s="34" t="s">
         <v>0</v>
       </c>
       <c r="G34" s="34">
         <v>1.1641443538998835</v>
       </c>
@@ -10730,51 +11122,51 @@
       </c>
       <c r="S34" s="45" t="s">
         <v>0</v>
       </c>
       <c r="T34" s="45" t="s">
         <v>0</v>
       </c>
       <c r="U34" s="45" t="s">
         <v>0</v>
       </c>
       <c r="V34" s="44" t="s">
         <v>0</v>
       </c>
       <c r="W34" s="44" t="s">
         <v>0</v>
       </c>
       <c r="X34" s="46" t="s">
         <v>0</v>
       </c>
       <c r="Y34" s="46" t="s">
         <v>0</v>
       </c>
       <c r="Z34" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="AA34" s="69" t="s">
+      <c r="AA34" s="61" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:27">
       <c r="A35" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B35" s="34">
         <v>6.9691958007942052</v>
       </c>
       <c r="C35" s="34">
         <v>5.7834286695403083</v>
       </c>
       <c r="D35" s="34">
         <v>5.6692273600236378</v>
       </c>
       <c r="E35" s="34">
         <v>7.0068746694870434</v>
       </c>
       <c r="F35" s="34">
         <v>7.1749052371006421</v>
       </c>
       <c r="G35" s="34">
         <v>6.3632154923611868</v>
       </c>
@@ -10813,51 +11205,51 @@
       </c>
       <c r="S35" s="45">
         <v>4.79</v>
       </c>
       <c r="T35" s="45">
         <v>4.62</v>
       </c>
       <c r="U35" s="45">
         <v>4.13</v>
       </c>
       <c r="V35" s="46">
         <v>4.28</v>
       </c>
       <c r="W35" s="46">
         <v>4.84</v>
       </c>
       <c r="X35" s="46">
         <v>5.39</v>
       </c>
       <c r="Y35" s="46">
         <v>4.95</v>
       </c>
       <c r="Z35" s="42">
         <v>5.13</v>
       </c>
-      <c r="AA35" s="70">
+      <c r="AA35" s="62">
         <v>4.8499999999999996</v>
       </c>
     </row>
     <row r="36" spans="1:27">
       <c r="A36" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B36" s="34">
         <v>5.9509050334738411</v>
       </c>
       <c r="C36" s="34">
         <v>5.3200101774107749</v>
       </c>
       <c r="D36" s="34">
         <v>5.4923327035458502</v>
       </c>
       <c r="E36" s="34">
         <v>5.7925997439503014</v>
       </c>
       <c r="F36" s="34">
         <v>6.7016883931080704</v>
       </c>
       <c r="G36" s="34">
         <v>8.7186672894286161</v>
       </c>
@@ -10896,51 +11288,51 @@
       </c>
       <c r="S36" s="45">
         <v>3.68</v>
       </c>
       <c r="T36" s="45">
         <v>3.37</v>
       </c>
       <c r="U36" s="45">
         <v>4.2</v>
       </c>
       <c r="V36" s="46">
         <v>4.8899999999999997</v>
       </c>
       <c r="W36" s="46">
         <v>4.66</v>
       </c>
       <c r="X36" s="46">
         <v>5.22</v>
       </c>
       <c r="Y36" s="46">
         <v>4.58</v>
       </c>
       <c r="Z36" s="42">
         <v>5.17</v>
       </c>
-      <c r="AA36" s="70">
+      <c r="AA36" s="62">
         <v>4.34</v>
       </c>
     </row>
     <row r="37" spans="1:27">
       <c r="A37" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B37" s="34">
         <v>5.28999605793563</v>
       </c>
       <c r="C37" s="34">
         <v>4.5335703154180029</v>
       </c>
       <c r="D37" s="34">
         <v>4.8435659117685557</v>
       </c>
       <c r="E37" s="34">
         <v>3.7812217074079992</v>
       </c>
       <c r="F37" s="34">
         <v>4.4175237475778149</v>
       </c>
       <c r="G37" s="34">
         <v>5.6061087253697135</v>
       </c>
@@ -10979,51 +11371,51 @@
       </c>
       <c r="S37" s="45">
         <v>4.5</v>
       </c>
       <c r="T37" s="45">
         <v>4.83</v>
       </c>
       <c r="U37" s="45">
         <v>4.79</v>
       </c>
       <c r="V37" s="46">
         <v>3.85</v>
       </c>
       <c r="W37" s="46">
         <v>5.22</v>
       </c>
       <c r="X37" s="46">
         <v>5.65</v>
       </c>
       <c r="Y37" s="46">
         <v>3.89</v>
       </c>
       <c r="Z37" s="42">
         <v>4.4400000000000004</v>
       </c>
-      <c r="AA37" s="70">
+      <c r="AA37" s="62">
         <v>4.1100000000000003</v>
       </c>
     </row>
     <row r="38" spans="1:27">
       <c r="A38" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B38" s="34">
         <v>5.5194587715185204</v>
       </c>
       <c r="C38" s="34">
         <v>5.0293605915615478</v>
       </c>
       <c r="D38" s="34">
         <v>4.8482845061498834</v>
       </c>
       <c r="E38" s="34">
         <v>6.0672687549574871</v>
       </c>
       <c r="F38" s="34">
         <v>5.7818880952046818</v>
       </c>
       <c r="G38" s="34">
         <v>7.3672622576001352</v>
       </c>
@@ -11062,51 +11454,51 @@
       </c>
       <c r="S38" s="45">
         <v>5.83</v>
       </c>
       <c r="T38" s="45">
         <v>5.81</v>
       </c>
       <c r="U38" s="45">
         <v>5.49</v>
       </c>
       <c r="V38" s="46">
         <v>4.41</v>
       </c>
       <c r="W38" s="46">
         <v>6.47</v>
       </c>
       <c r="X38" s="46">
         <v>6.55</v>
       </c>
       <c r="Y38" s="46">
         <v>5.1100000000000003</v>
       </c>
       <c r="Z38" s="42">
         <v>5.16</v>
       </c>
-      <c r="AA38" s="70">
+      <c r="AA38" s="62">
         <v>5.28</v>
       </c>
     </row>
     <row r="39" spans="1:27">
       <c r="A39" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B39" s="34">
         <v>5.0537827425746675</v>
       </c>
       <c r="C39" s="34">
         <v>4.27972027972028</v>
       </c>
       <c r="D39" s="34">
         <v>5.011608811370972</v>
       </c>
       <c r="E39" s="34">
         <v>6.3038152409060304</v>
       </c>
       <c r="F39" s="34">
         <v>6.3505872118312308</v>
       </c>
       <c r="G39" s="34">
         <v>5.7408661347778729</v>
       </c>
@@ -11145,51 +11537,51 @@
       </c>
       <c r="S39" s="45">
         <v>5.89</v>
       </c>
       <c r="T39" s="45">
         <v>5.88</v>
       </c>
       <c r="U39" s="45">
         <v>6.41</v>
       </c>
       <c r="V39" s="46">
         <v>4.41</v>
       </c>
       <c r="W39" s="46">
         <v>6.07</v>
       </c>
       <c r="X39" s="46">
         <v>5.14</v>
       </c>
       <c r="Y39" s="46">
         <v>5.24</v>
       </c>
       <c r="Z39" s="42">
         <v>4.46</v>
       </c>
-      <c r="AA39" s="70">
+      <c r="AA39" s="62">
         <v>4.45</v>
       </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B40" s="34">
         <v>6.0064268767581313</v>
       </c>
       <c r="C40" s="34">
         <v>4.2211055276381915</v>
       </c>
       <c r="D40" s="34">
         <v>4.7851237166479903</v>
       </c>
       <c r="E40" s="34">
         <v>4.86152782156769</v>
       </c>
       <c r="F40" s="34">
         <v>5.921704157319267</v>
       </c>
       <c r="G40" s="34">
         <v>6.7090043996735078</v>
       </c>
@@ -11228,51 +11620,51 @@
       </c>
       <c r="S40" s="45">
         <v>5.27</v>
       </c>
       <c r="T40" s="45">
         <v>5.92</v>
       </c>
       <c r="U40" s="45">
         <v>5.78</v>
       </c>
       <c r="V40" s="46">
         <v>4.45</v>
       </c>
       <c r="W40" s="46">
         <v>5.44</v>
       </c>
       <c r="X40" s="46">
         <v>5.88</v>
       </c>
       <c r="Y40" s="46">
         <v>4.62</v>
       </c>
       <c r="Z40" s="42">
         <v>4.7699999999999996</v>
       </c>
-      <c r="AA40" s="70">
+      <c r="AA40" s="62">
         <v>4.42</v>
       </c>
     </row>
     <row r="41" spans="1:27">
       <c r="A41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B41" s="34">
         <v>3.7765699558549595</v>
       </c>
       <c r="C41" s="34">
         <v>6.1354437885076436</v>
       </c>
       <c r="D41" s="34">
         <v>5.933173727490372</v>
       </c>
       <c r="E41" s="34">
         <v>5.1466533623926694</v>
       </c>
       <c r="F41" s="34">
         <v>5.926163209738128</v>
       </c>
       <c r="G41" s="34">
         <v>6.3352826510721245</v>
       </c>
@@ -11311,51 +11703,51 @@
       </c>
       <c r="S41" s="45">
         <v>6.18</v>
       </c>
       <c r="T41" s="45">
         <v>6.24</v>
       </c>
       <c r="U41" s="45">
         <v>4.46</v>
       </c>
       <c r="V41" s="46">
         <v>3.82</v>
       </c>
       <c r="W41" s="46">
         <v>5.1100000000000003</v>
       </c>
       <c r="X41" s="46">
         <v>4.4400000000000004</v>
       </c>
       <c r="Y41" s="46">
         <v>5.2</v>
       </c>
       <c r="Z41" s="42">
         <v>4.9000000000000004</v>
       </c>
-      <c r="AA41" s="70">
+      <c r="AA41" s="62">
         <v>4.33</v>
       </c>
     </row>
     <row r="42" spans="1:27">
       <c r="A42" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B42" s="34">
         <v>6.4360061253023817</v>
       </c>
       <c r="C42" s="34">
         <v>5.0014643927276001</v>
       </c>
       <c r="D42" s="34">
         <v>6.0086230621043937</v>
       </c>
       <c r="E42" s="34">
         <v>4.9551234106207929</v>
       </c>
       <c r="F42" s="34">
         <v>4.6713380046713375</v>
       </c>
       <c r="G42" s="34">
         <v>6.8043742405832326</v>
       </c>
@@ -11394,51 +11786,51 @@
       </c>
       <c r="S42" s="45">
         <v>4.9800000000000004</v>
       </c>
       <c r="T42" s="45">
         <v>6.26</v>
       </c>
       <c r="U42" s="45">
         <v>5.47</v>
       </c>
       <c r="V42" s="46">
         <v>4.8</v>
       </c>
       <c r="W42" s="46">
         <v>5.6</v>
       </c>
       <c r="X42" s="46">
         <v>5.34</v>
       </c>
       <c r="Y42" s="46">
         <v>4.8600000000000003</v>
       </c>
       <c r="Z42" s="42">
         <v>6.4</v>
       </c>
-      <c r="AA42" s="70">
+      <c r="AA42" s="62">
         <v>4.68</v>
       </c>
     </row>
     <row r="43" spans="1:27">
       <c r="A43" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B43" s="34">
         <v>5.4188019826934388</v>
       </c>
       <c r="C43" s="34">
         <v>4.7013569825836097</v>
       </c>
       <c r="D43" s="34">
         <v>4.9100547492830451</v>
       </c>
       <c r="E43" s="34">
         <v>6.244777694709529</v>
       </c>
       <c r="F43" s="34">
         <v>6.7837579679915789</v>
       </c>
       <c r="G43" s="34">
         <v>7.7721567735046468</v>
       </c>
@@ -11477,51 +11869,51 @@
       </c>
       <c r="S43" s="45">
         <v>6.17</v>
       </c>
       <c r="T43" s="45">
         <v>5.22</v>
       </c>
       <c r="U43" s="52">
         <v>5.16</v>
       </c>
       <c r="V43" s="46">
         <v>4.7300000000000004</v>
       </c>
       <c r="W43" s="46">
         <v>4.99</v>
       </c>
       <c r="X43" s="46">
         <v>5.63</v>
       </c>
       <c r="Y43" s="46">
         <v>4.45</v>
       </c>
       <c r="Z43" s="42">
         <v>4.42</v>
       </c>
-      <c r="AA43" s="70">
+      <c r="AA43" s="62">
         <v>4.99</v>
       </c>
     </row>
     <row r="44" spans="1:27">
       <c r="A44" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B44" s="34">
         <v>6.6339185837264729</v>
       </c>
       <c r="C44" s="34">
         <v>5.5372970819639482</v>
       </c>
       <c r="D44" s="34">
         <v>5.9242427316439779</v>
       </c>
       <c r="E44" s="34">
         <v>6.2385472214787212</v>
       </c>
       <c r="F44" s="34">
         <v>6.5362889332066452</v>
       </c>
       <c r="G44" s="34">
         <v>5.8890577507598785</v>
       </c>
@@ -11560,51 +11952,51 @@
       </c>
       <c r="S44" s="45">
         <v>4.74</v>
       </c>
       <c r="T44" s="45">
         <v>4.09</v>
       </c>
       <c r="U44" s="52">
         <v>5.26</v>
       </c>
       <c r="V44" s="46">
         <v>3.39</v>
       </c>
       <c r="W44" s="46">
         <v>4.04</v>
       </c>
       <c r="X44" s="46">
         <v>4.8600000000000003</v>
       </c>
       <c r="Y44" s="46">
         <v>4.68</v>
       </c>
       <c r="Z44" s="42">
         <v>4.99</v>
       </c>
-      <c r="AA44" s="70">
+      <c r="AA44" s="62">
         <v>5.39</v>
       </c>
     </row>
     <row r="45" spans="1:27">
       <c r="A45" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B45" s="34">
         <v>4.2009272778503552</v>
       </c>
       <c r="C45" s="34">
         <v>5.0031269543464667</v>
       </c>
       <c r="D45" s="34">
         <v>4.4541067925128583</v>
       </c>
       <c r="E45" s="34">
         <v>4.7693891929976697</v>
       </c>
       <c r="F45" s="34">
         <v>5.4682922746421898</v>
       </c>
       <c r="G45" s="34">
         <v>6.7470692417980942</v>
       </c>
@@ -11643,51 +12035,51 @@
       </c>
       <c r="S45" s="45">
         <v>6.19</v>
       </c>
       <c r="T45" s="45">
         <v>7.12</v>
       </c>
       <c r="U45" s="52">
         <v>6.15</v>
       </c>
       <c r="V45" s="46">
         <v>4.76</v>
       </c>
       <c r="W45" s="46">
         <v>5.38</v>
       </c>
       <c r="X45" s="46">
         <v>5.8</v>
       </c>
       <c r="Y45" s="46">
         <v>5.22</v>
       </c>
       <c r="Z45" s="42">
         <v>4.5</v>
       </c>
-      <c r="AA45" s="70">
+      <c r="AA45" s="62">
         <v>5.31</v>
       </c>
     </row>
     <row r="46" spans="1:27">
       <c r="A46" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B46" s="34">
         <v>6.1418362368337975</v>
       </c>
       <c r="C46" s="34">
         <v>5.1069262687519954</v>
       </c>
       <c r="D46" s="34">
         <v>4.6890569134282867</v>
       </c>
       <c r="E46" s="34">
         <v>8.3086923584467627</v>
       </c>
       <c r="F46" s="34">
         <v>7.2306277689542764</v>
       </c>
       <c r="G46" s="34">
         <v>6.962211131149604</v>
       </c>
@@ -11726,51 +12118,51 @@
       </c>
       <c r="S46" s="45">
         <v>3.4</v>
       </c>
       <c r="T46" s="45">
         <v>3.44</v>
       </c>
       <c r="U46" s="52">
         <v>3.96</v>
       </c>
       <c r="V46" s="46">
         <v>4.01</v>
       </c>
       <c r="W46" s="46">
         <v>4.8499999999999996</v>
       </c>
       <c r="X46" s="46">
         <v>5.33</v>
       </c>
       <c r="Y46" s="46">
         <v>4.5999999999999996</v>
       </c>
       <c r="Z46" s="42">
         <v>4.29</v>
       </c>
-      <c r="AA46" s="70">
+      <c r="AA46" s="62">
         <v>4.21</v>
       </c>
     </row>
     <row r="47" spans="1:27">
       <c r="A47" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B47" s="35">
         <v>6.1135876801945237</v>
       </c>
       <c r="C47" s="35">
         <v>5.6271705221025377</v>
       </c>
       <c r="D47" s="35">
         <v>5.4202483285577845</v>
       </c>
       <c r="E47" s="35">
         <v>5.8410369047331709</v>
       </c>
       <c r="F47" s="35">
         <v>7.0739269027553382</v>
       </c>
       <c r="G47" s="35">
         <v>7.481643183171264</v>
       </c>
@@ -11809,83 +12201,85 @@
       </c>
       <c r="S47" s="53">
         <v>6.34</v>
       </c>
       <c r="T47" s="53">
         <v>5.45</v>
       </c>
       <c r="U47" s="54">
         <v>4.25</v>
       </c>
       <c r="V47" s="55">
         <v>3.66</v>
       </c>
       <c r="W47" s="55">
         <v>4.67</v>
       </c>
       <c r="X47" s="55">
         <v>5.63</v>
       </c>
       <c r="Y47" s="55">
         <v>5.33</v>
       </c>
       <c r="Z47" s="43">
         <v>5.17</v>
       </c>
-      <c r="AA47" s="71">
+      <c r="AA47" s="63">
         <v>4.63</v>
       </c>
     </row>
-    <row r="48" spans="1:27" ht="12.75">
+    <row r="48" spans="1:27" ht="12">
       <c r="A48" s="56" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="W3:Z3"/>
     <mergeCell ref="A1:Z1"/>
     <mergeCell ref="A5:Z5"/>
     <mergeCell ref="A21:Z21"/>
     <mergeCell ref="A32:Z32"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>The number of regist. marriages</vt:lpstr>
       <vt:lpstr>The crude marriage rate</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>G.Aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>