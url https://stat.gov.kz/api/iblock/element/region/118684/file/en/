--- v0 (2026-04-15)
+++ v1 (2026-10-13)
@@ -1,70 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="2505" yWindow="645" windowWidth="13365" windowHeight="12465" activeTab="1"/>
+    <workbookView xWindow="2508" yWindow="648" windowWidth="13368" windowHeight="12468"/>
   </bookViews>
   <sheets>
-    <sheet name="All population" sheetId="3" r:id="rId1"/>
-    <sheet name="Total coefficient" sheetId="5" r:id="rId2"/>
+    <sheet name="Metadata" sheetId="7" r:id="rId1"/>
+    <sheet name="Symbols" sheetId="6" r:id="rId2"/>
+    <sheet name="All population" sheetId="3" r:id="rId3"/>
+    <sheet name="Total coefficient" sheetId="5" r:id="rId4"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="J8" i="5"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="408" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="445" uniqueCount="62">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
     <t xml:space="preserve">Soltustik Kazakhstan </t>
   </si>
   <si>
     <t>Petropavlovsk city</t>
   </si>
   <si>
     <t>Aiyrtau district</t>
   </si>
   <si>
     <t>Akzhar district</t>
   </si>
   <si>
     <t>Magzhan Zhumabayev district</t>
   </si>
   <si>
     <t>Esil district</t>
   </si>
   <si>
@@ -131,59 +135,173 @@
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> Data from 2009 has been recalculated due to the formation of new regions.</t>
     </r>
   </si>
+  <si>
+    <t>Statistical indicator code</t>
+  </si>
+  <si>
+    <t>Statistical indicator name</t>
+  </si>
+  <si>
+    <t>Natural population growth of Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>Unit of measurement</t>
+  </si>
+  <si>
+    <t>People</t>
+  </si>
+  <si>
+    <t>Short name of the KSP</t>
+  </si>
+  <si>
+    <t>History of the indicator</t>
+  </si>
+  <si>
+    <t>Defining an indicator</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> The difference between the number of births and deaths by region </t>
+  </si>
+  <si>
+    <t>Data processing method</t>
+  </si>
+  <si>
+    <t>Calculated</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Calculation method </t>
+  </si>
+  <si>
+    <t xml:space="preserve">The statistics of natural growth in the Republic of Kazakhstan are based on the registration of birth and death certificates in the civil registration authorities </t>
+  </si>
+  <si>
+    <t>The source of the indicator</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> To generate current data on the statistics of natural population growth, data sources such as administrative data provided by administrative sources, in particular, from civil registration authorities and NAO "State Corporation "Government for Citizens", conducted outside the statistical work plan, are used </t>
+  </si>
+  <si>
+    <t>Note</t>
+  </si>
+  <si>
+    <t>Classifiers</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Methodological explanations</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/9a3/u0kihdqbd7</t>
+  </si>
+  <si>
+    <t>Related publications</t>
+  </si>
+  <si>
+    <t>Useful links</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date of last update</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Date of the next update </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Responsible structural unit  </t>
+  </si>
+  <si>
+    <t>Responsible executor</t>
+  </si>
+  <si>
+    <t>Phone number:</t>
+  </si>
+  <si>
+    <t>E-mail</t>
+  </si>
+  <si>
+    <t>Symbols:                                        
+"-" no phenomenon
+"0.0" is an insignificant value                                        
+"x"- data is confidential
+"..."- data is missing                                        
+In some cases, minor discrepancies between the total and the sum of the terms are explained by rounding the data.                                          
+Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>Division of Social, Demographic Statistics and Living Standards</t>
+  </si>
+  <si>
+    <t>Bubenko Olga</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> +7 7152 4610 63</t>
+  </si>
+  <si>
+    <t>o.bubenko@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/sko/dynamic-tables/28251/</t>
+  </si>
+  <si>
+    <t>Since 2000</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
   </numFmts>
-  <fonts count="31">
+  <fonts count="34">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -377,50 +495,68 @@
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="8"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="22">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -486,51 +622,51 @@
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="46"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="11"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="36"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="52"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="16">
+  <borders count="17">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -669,52 +805,67 @@
       <left style="thin">
         <color rgb="FFB2B2B2"/>
       </left>
       <right style="thin">
         <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1768">
+  <cellStyleXfs count="1770">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="5" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="6" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="6" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="7" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -2442,52 +2593,57 @@
     <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="70">
+  <cellXfs count="82">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -2587,97 +2743,127 @@
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...25 lines deleted...]
-    </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="1628" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="1635" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="16" xfId="1635" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="16" xfId="1635" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="16" xfId="1635" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="32" fillId="0" borderId="1" xfId="1637" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="1637" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="31" fillId="0" borderId="1" xfId="1637" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="33" fillId="0" borderId="1" xfId="1769" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="1769" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1768">
+  <cellStyles count="1770">
     <cellStyle name="20% - Акцент1 2" xfId="26"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="27"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="28"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="29"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="30"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="31"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="32"/>
     <cellStyle name="20% - Акцент1 2 16" xfId="33"/>
     <cellStyle name="20% - Акцент1 2 17" xfId="34"/>
     <cellStyle name="20% - Акцент1 2 18" xfId="35"/>
     <cellStyle name="20% - Акцент1 2 19" xfId="36"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="37"/>
     <cellStyle name="20% - Акцент1 2 20" xfId="38"/>
     <cellStyle name="20% - Акцент1 2 21" xfId="39"/>
     <cellStyle name="20% - Акцент1 2 22" xfId="40"/>
     <cellStyle name="20% - Акцент1 2 23" xfId="41"/>
     <cellStyle name="20% - Акцент1 2 24" xfId="42"/>
     <cellStyle name="20% - Акцент1 2 25" xfId="43"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="44"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="45"/>
     <cellStyle name="20% - Акцент1 2 5" xfId="46"/>
     <cellStyle name="20% - Акцент1 2 6" xfId="47"/>
     <cellStyle name="20% - Акцент1 2 7" xfId="48"/>
     <cellStyle name="20% - Акцент1 2 8" xfId="49"/>
     <cellStyle name="20% - Акцент1 2 9" xfId="50"/>
@@ -4244,97 +4430,99 @@
     <cellStyle name="60% - Акцент6 9 19" xfId="1611"/>
     <cellStyle name="60% - Акцент6 9 2" xfId="1612"/>
     <cellStyle name="60% - Акцент6 9 20" xfId="1613"/>
     <cellStyle name="60% - Акцент6 9 21" xfId="1614"/>
     <cellStyle name="60% - Акцент6 9 22" xfId="1615"/>
     <cellStyle name="60% - Акцент6 9 23" xfId="1616"/>
     <cellStyle name="60% - Акцент6 9 24" xfId="1617"/>
     <cellStyle name="60% - Акцент6 9 25" xfId="1618"/>
     <cellStyle name="60% - Акцент6 9 3" xfId="1619"/>
     <cellStyle name="60% - Акцент6 9 4" xfId="1620"/>
     <cellStyle name="60% - Акцент6 9 5" xfId="1621"/>
     <cellStyle name="60% - Акцент6 9 6" xfId="1622"/>
     <cellStyle name="60% - Акцент6 9 7" xfId="1623"/>
     <cellStyle name="60% - Акцент6 9 8" xfId="1624"/>
     <cellStyle name="60% - Акцент6 9 9" xfId="1625"/>
     <cellStyle name="Акцент1" xfId="19" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="20" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="21" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="22" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="23" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="24" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="11" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="12" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="13" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Гиперссылка 2" xfId="1626"/>
+    <cellStyle name="Гиперссылка 4" xfId="1769"/>
     <cellStyle name="Денежный 2" xfId="1627"/>
     <cellStyle name="Заголовок 1" xfId="4" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="5" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="6" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="7" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="18" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="15" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название" xfId="3" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Нейтральный" xfId="10" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10 2" xfId="1628"/>
     <cellStyle name="Обычный 10 3" xfId="1629"/>
     <cellStyle name="Обычный 10 4" xfId="1630"/>
     <cellStyle name="Обычный 10 5" xfId="1631"/>
     <cellStyle name="Обычный 10 6" xfId="1632"/>
     <cellStyle name="Обычный 10 7" xfId="1633"/>
     <cellStyle name="Обычный 17" xfId="1634"/>
     <cellStyle name="Обычный 2" xfId="1635"/>
     <cellStyle name="Обычный 2 2" xfId="1636"/>
     <cellStyle name="Обычный 2 2 2" xfId="1637"/>
     <cellStyle name="Обычный 2 3" xfId="1638"/>
     <cellStyle name="Обычный 2 4" xfId="1639"/>
     <cellStyle name="Обычный 2 5" xfId="1640"/>
     <cellStyle name="Обычный 2 6" xfId="1641"/>
     <cellStyle name="Обычный 2 7" xfId="1642"/>
     <cellStyle name="Обычный 2 8" xfId="1643"/>
     <cellStyle name="Обычный 3" xfId="25"/>
     <cellStyle name="Обычный 3 10" xfId="1644"/>
     <cellStyle name="Обычный 3 11" xfId="1645"/>
     <cellStyle name="Обычный 3 12" xfId="1646"/>
     <cellStyle name="Обычный 3 2" xfId="1647"/>
     <cellStyle name="Обычный 3 3" xfId="1648"/>
     <cellStyle name="Обычный 3 4" xfId="1649"/>
     <cellStyle name="Обычный 3 5" xfId="1650"/>
     <cellStyle name="Обычный 3 6" xfId="1651"/>
     <cellStyle name="Обычный 3 7" xfId="1652"/>
     <cellStyle name="Обычный 3 8" xfId="1653"/>
     <cellStyle name="Обычный 3 9" xfId="1654"/>
     <cellStyle name="Обычный 4 2" xfId="1655"/>
     <cellStyle name="Обычный 4 3" xfId="1656"/>
     <cellStyle name="Обычный 4 4" xfId="1657"/>
     <cellStyle name="Обычный 4 5" xfId="1658"/>
     <cellStyle name="Обычный 4 6" xfId="1659"/>
     <cellStyle name="Обычный 4 7" xfId="1660"/>
     <cellStyle name="Обычный 4 8" xfId="1661"/>
     <cellStyle name="Обычный 5 2" xfId="1662"/>
     <cellStyle name="Обычный 5 3" xfId="1663"/>
+    <cellStyle name="Обычный 6" xfId="1768"/>
     <cellStyle name="Обычный 6 2" xfId="1664"/>
     <cellStyle name="Обычный 7 10" xfId="1665"/>
     <cellStyle name="Обычный 7 2" xfId="1666"/>
     <cellStyle name="Обычный 7 3" xfId="1667"/>
     <cellStyle name="Обычный 7 4" xfId="1668"/>
     <cellStyle name="Обычный 7 5" xfId="1669"/>
     <cellStyle name="Обычный 7 6" xfId="1670"/>
     <cellStyle name="Обычный 7 7" xfId="1671"/>
     <cellStyle name="Обычный 7 8" xfId="1672"/>
     <cellStyle name="Обычный 7 9" xfId="1673"/>
     <cellStyle name="Обычный 8 2" xfId="1674"/>
     <cellStyle name="Обычный 8 3" xfId="1675"/>
     <cellStyle name="Обычный 8 4" xfId="1676"/>
     <cellStyle name="Обычный 8 5" xfId="1677"/>
     <cellStyle name="Обычный 8 6" xfId="1678"/>
     <cellStyle name="Обычный 8 7" xfId="1679"/>
     <cellStyle name="Обычный 8 8" xfId="1680"/>
     <cellStyle name="Обычный 8 9" xfId="1681"/>
     <cellStyle name="Обычный 9 2" xfId="1682"/>
     <cellStyle name="Обычный 9 3" xfId="1683"/>
     <cellStyle name="Обычный 9 4" xfId="1684"/>
     <cellStyle name="Обычный 9 5" xfId="1685"/>
     <cellStyle name="Обычный 9 6" xfId="1686"/>
     <cellStyle name="Обычный 9 7" xfId="1687"/>
     <cellStyle name="Обычный 9 8" xfId="1688"/>
@@ -4414,51 +4602,51 @@
     <cellStyle name="Примечание 4 32" xfId="1758"/>
     <cellStyle name="Примечание 4 33" xfId="1759"/>
     <cellStyle name="Примечание 4 34" xfId="1760"/>
     <cellStyle name="Примечание 4 35" xfId="1761"/>
     <cellStyle name="Примечание 4 4" xfId="1762"/>
     <cellStyle name="Примечание 4 5" xfId="1763"/>
     <cellStyle name="Примечание 4 6" xfId="1764"/>
     <cellStyle name="Примечание 4 7" xfId="1765"/>
     <cellStyle name="Примечание 4 8" xfId="1766"/>
     <cellStyle name="Примечание 4 9" xfId="1767"/>
     <cellStyle name="Связанная ячейка" xfId="14" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Текст предупреждения" xfId="16" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Хороший" xfId="8" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4701,126 +4889,344 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/9a3/u0kihdqbd7lmv1qbbw29q4ova086he0h/%D0%BC%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D1%80%D0%BE%D0%B6%D0%B4%D0%B0%D0%B5%D0%BC%D0%BE%D1%81%D1%82%D0%B8%20%D1%80%D1%83%D1%81.7z" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:o.bubenko@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:B21"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B11" sqref="B11"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="27.88671875" style="72" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="80.109375" style="72" bestFit="1" customWidth="1"/>
+    <col min="3" max="16384" width="9.109375" style="72"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2">
+      <c r="A2" s="70" t="s">
+        <v>26</v>
+      </c>
+      <c r="B2" s="71">
+        <v>612301</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="70" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" s="73" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="70" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" s="73" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="70" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" s="73" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="70" t="s">
+        <v>32</v>
+      </c>
+      <c r="B6" s="73" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="70" t="s">
+        <v>33</v>
+      </c>
+      <c r="B7" s="73" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="70" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" s="73" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="26.4">
+      <c r="A9" s="70" t="s">
+        <v>37</v>
+      </c>
+      <c r="B9" s="74" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="52.8">
+      <c r="A10" s="70" t="s">
+        <v>39</v>
+      </c>
+      <c r="B10" s="74" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="70" t="s">
+        <v>41</v>
+      </c>
+      <c r="B11" s="74"/>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="70" t="s">
+        <v>42</v>
+      </c>
+      <c r="B12" s="75" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="70" t="s">
+        <v>44</v>
+      </c>
+      <c r="B13" s="75" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="70" t="s">
+        <v>46</v>
+      </c>
+      <c r="B14" s="81" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="70" t="s">
+        <v>47</v>
+      </c>
+      <c r="B15" s="75" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="70" t="s">
+        <v>49</v>
+      </c>
+      <c r="B16" s="76">
+        <v>46142</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="70" t="s">
+        <v>50</v>
+      </c>
+      <c r="B17" s="76">
+        <v>46507</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="70" t="s">
+        <v>51</v>
+      </c>
+      <c r="B18" s="78" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="B19" s="78" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="70" t="s">
+        <v>53</v>
+      </c>
+      <c r="B20" s="79" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="70" t="s">
+        <v>54</v>
+      </c>
+      <c r="B21" s="80" t="s">
+        <v>59</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B5"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B10" sqref="B10"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="9.109375" style="72"/>
+    <col min="2" max="2" width="78.6640625" style="72" customWidth="1"/>
+    <col min="3" max="16384" width="9.109375" style="72"/>
+  </cols>
+  <sheetData>
+    <row r="5" spans="2:2" ht="177" customHeight="1">
+      <c r="B5" s="77" t="s">
+        <v>55</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA46"/>
   <sheetViews>
-    <sheetView topLeftCell="B46" zoomScale="190" zoomScaleNormal="190" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="M9" sqref="M9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="22.85546875" style="7" bestFit="1" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="28" max="16384" width="9.140625" style="6"/>
+    <col min="1" max="1" width="22.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="2" max="4" width="5.33203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.88671875" style="4" bestFit="1" customWidth="1"/>
+    <col min="6" max="10" width="4.44140625" style="4" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.33203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="12" max="15" width="4.44140625" style="4" bestFit="1" customWidth="1"/>
+    <col min="16" max="17" width="4.88671875" style="4" bestFit="1" customWidth="1"/>
+    <col min="18" max="21" width="4.44140625" style="4" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="4.44140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="5.33203125" style="5" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="4.44140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="25" max="26" width="4.44140625" style="6" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="6.109375" style="6" customWidth="1"/>
+    <col min="28" max="16384" width="9.109375" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="12.75" customHeight="1">
-      <c r="A1" s="55" t="s">
+      <c r="A1" s="61" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="55"/>
-[...23 lines deleted...]
-      <c r="Z1" s="55"/>
+      <c r="B1" s="61"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
+      <c r="H1" s="61"/>
+      <c r="I1" s="61"/>
+      <c r="J1" s="61"/>
+      <c r="K1" s="61"/>
+      <c r="L1" s="61"/>
+      <c r="M1" s="61"/>
+      <c r="N1" s="61"/>
+      <c r="O1" s="61"/>
+      <c r="P1" s="61"/>
+      <c r="Q1" s="61"/>
+      <c r="R1" s="61"/>
+      <c r="S1" s="61"/>
+      <c r="T1" s="61"/>
+      <c r="U1" s="61"/>
+      <c r="V1" s="61"/>
+      <c r="W1" s="61"/>
+      <c r="X1" s="61"/>
+      <c r="Y1" s="61"/>
+      <c r="Z1" s="61"/>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" s="2"/>
     </row>
     <row r="3" spans="1:27">
       <c r="V3" s="3"/>
-      <c r="X3" s="56" t="s">
+      <c r="X3" s="65" t="s">
         <v>20</v>
       </c>
-      <c r="Y3" s="56"/>
-[...3 lines deleted...]
-    <row r="4" spans="1:27" s="7" customFormat="1" ht="12.75">
+      <c r="Y3" s="65"/>
+      <c r="Z3" s="65"/>
+      <c r="AA3" s="65"/>
+    </row>
+    <row r="4" spans="1:27" s="7" customFormat="1" ht="12">
       <c r="A4" s="8"/>
       <c r="B4" s="46">
         <v>2000</v>
       </c>
       <c r="C4" s="46">
         <v>2001</v>
       </c>
       <c r="D4" s="46">
         <v>2002</v>
       </c>
       <c r="E4" s="46">
         <v>2003</v>
       </c>
       <c r="F4" s="46">
         <v>2004</v>
       </c>
       <c r="G4" s="46">
         <v>2005</v>
       </c>
       <c r="H4" s="46">
         <v>2006</v>
       </c>
       <c r="I4" s="47">
         <v>2007</v>
       </c>
@@ -4858,78 +5264,78 @@
         <v>2018</v>
       </c>
       <c r="U4" s="48">
         <v>2019</v>
       </c>
       <c r="V4" s="48">
         <v>2020</v>
       </c>
       <c r="W4" s="48">
         <v>2021</v>
       </c>
       <c r="X4" s="48">
         <v>2022</v>
       </c>
       <c r="Y4" s="50">
         <v>2023</v>
       </c>
       <c r="Z4" s="50">
         <v>2024</v>
       </c>
       <c r="AA4" s="54">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="1:27" s="7" customFormat="1">
-      <c r="A5" s="58" t="s">
+      <c r="A5" s="63" t="s">
         <v>17</v>
       </c>
-      <c r="B5" s="59"/>
-[...23 lines deleted...]
-      <c r="Z5" s="59"/>
+      <c r="B5" s="64"/>
+      <c r="C5" s="64"/>
+      <c r="D5" s="64"/>
+      <c r="E5" s="64"/>
+      <c r="F5" s="64"/>
+      <c r="G5" s="64"/>
+      <c r="H5" s="64"/>
+      <c r="I5" s="64"/>
+      <c r="J5" s="64"/>
+      <c r="K5" s="64"/>
+      <c r="L5" s="64"/>
+      <c r="M5" s="64"/>
+      <c r="N5" s="64"/>
+      <c r="O5" s="64"/>
+      <c r="P5" s="64"/>
+      <c r="Q5" s="64"/>
+      <c r="R5" s="64"/>
+      <c r="S5" s="64"/>
+      <c r="T5" s="64"/>
+      <c r="U5" s="64"/>
+      <c r="V5" s="64"/>
+      <c r="W5" s="64"/>
+      <c r="X5" s="64"/>
+      <c r="Y5" s="64"/>
+      <c r="Z5" s="64"/>
     </row>
     <row r="6" spans="1:27" s="7" customFormat="1">
       <c r="A6" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="10">
         <v>-912</v>
       </c>
       <c r="C6" s="10">
         <v>-1026</v>
       </c>
       <c r="D6" s="10">
         <v>-1102</v>
       </c>
       <c r="E6" s="10">
         <v>-995</v>
       </c>
       <c r="F6" s="10">
         <v>-678</v>
       </c>
       <c r="G6" s="10">
         <v>-470</v>
       </c>
       <c r="H6" s="11">
         <v>-914</v>
@@ -6133,78 +6539,78 @@
         <v>29</v>
       </c>
       <c r="U20" s="13">
         <v>8</v>
       </c>
       <c r="V20" s="13">
         <v>-40</v>
       </c>
       <c r="W20" s="13">
         <v>-164</v>
       </c>
       <c r="X20" s="14">
         <v>4</v>
       </c>
       <c r="Y20" s="14">
         <v>-85</v>
       </c>
       <c r="Z20" s="38">
         <v>-58</v>
       </c>
       <c r="AA20" s="13">
         <v>-107</v>
       </c>
     </row>
     <row r="21" spans="1:27" s="5" customFormat="1">
-      <c r="A21" s="57" t="s">
+      <c r="A21" s="62" t="s">
         <v>18</v>
       </c>
-      <c r="B21" s="57"/>
-[...23 lines deleted...]
-      <c r="Z21" s="57"/>
+      <c r="B21" s="62"/>
+      <c r="C21" s="62"/>
+      <c r="D21" s="62"/>
+      <c r="E21" s="62"/>
+      <c r="F21" s="62"/>
+      <c r="G21" s="62"/>
+      <c r="H21" s="62"/>
+      <c r="I21" s="62"/>
+      <c r="J21" s="62"/>
+      <c r="K21" s="62"/>
+      <c r="L21" s="62"/>
+      <c r="M21" s="62"/>
+      <c r="N21" s="62"/>
+      <c r="O21" s="62"/>
+      <c r="P21" s="62"/>
+      <c r="Q21" s="62"/>
+      <c r="R21" s="62"/>
+      <c r="S21" s="62"/>
+      <c r="T21" s="62"/>
+      <c r="U21" s="62"/>
+      <c r="V21" s="62"/>
+      <c r="W21" s="62"/>
+      <c r="X21" s="62"/>
+      <c r="Y21" s="62"/>
+      <c r="Z21" s="62"/>
       <c r="AA21" s="7"/>
     </row>
     <row r="22" spans="1:27" s="5" customFormat="1">
       <c r="A22" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="10">
         <v>-1226</v>
       </c>
       <c r="C22" s="10">
         <v>-1371</v>
       </c>
       <c r="D22" s="10">
         <v>-1443</v>
       </c>
       <c r="E22" s="5">
         <v>-1146</v>
       </c>
       <c r="F22" s="10">
         <v>-950</v>
       </c>
       <c r="G22" s="10">
         <v>-629</v>
       </c>
       <c r="H22" s="10">
@@ -6242,51 +6648,51 @@
       </c>
       <c r="S22" s="19">
         <v>640</v>
       </c>
       <c r="T22" s="19">
         <v>638</v>
       </c>
       <c r="U22" s="19">
         <v>350</v>
       </c>
       <c r="V22" s="20">
         <v>-284</v>
       </c>
       <c r="W22" s="20">
         <v>-898</v>
       </c>
       <c r="X22" s="14">
         <v>-164</v>
       </c>
       <c r="Y22" s="14">
         <v>-42</v>
       </c>
       <c r="Z22" s="39">
         <v>-565</v>
       </c>
-      <c r="AA22" s="64">
+      <c r="AA22" s="55">
         <v>-737</v>
       </c>
     </row>
     <row r="23" spans="1:27" s="5" customFormat="1">
       <c r="A23" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B23" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C23" s="16" t="s">
         <v>1</v>
       </c>
       <c r="D23" s="16" t="s">
         <v>1</v>
       </c>
       <c r="E23" s="10">
         <v>-940</v>
       </c>
       <c r="F23" s="10">
         <v>-826</v>
       </c>
       <c r="G23" s="10">
         <v>-524</v>
       </c>
@@ -6325,51 +6731,51 @@
       </c>
       <c r="S23" s="19">
         <v>638</v>
       </c>
       <c r="T23" s="19">
         <v>673</v>
       </c>
       <c r="U23" s="19">
         <v>387</v>
       </c>
       <c r="V23" s="20">
         <v>-211</v>
       </c>
       <c r="W23" s="20">
         <v>-694</v>
       </c>
       <c r="X23" s="14">
         <v>-83</v>
       </c>
       <c r="Y23" s="14">
         <v>38</v>
       </c>
       <c r="Z23" s="39">
         <v>-452</v>
       </c>
-      <c r="AA23" s="64">
+      <c r="AA23" s="55">
         <v>-596</v>
       </c>
     </row>
     <row r="24" spans="1:27" s="5" customFormat="1">
       <c r="A24" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B24" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C24" s="16" t="s">
         <v>1</v>
       </c>
       <c r="D24" s="16" t="s">
         <v>1</v>
       </c>
       <c r="E24" s="10">
         <v>-87</v>
       </c>
       <c r="F24" s="10">
         <v>-47</v>
       </c>
       <c r="G24" s="10">
         <v>-62</v>
       </c>
@@ -6408,51 +6814,51 @@
       </c>
       <c r="S24" s="19">
         <v>10</v>
       </c>
       <c r="T24" s="19">
         <v>-22</v>
       </c>
       <c r="U24" s="19">
         <v>-16</v>
       </c>
       <c r="V24" s="20">
         <v>-57</v>
       </c>
       <c r="W24" s="20">
         <v>-81</v>
       </c>
       <c r="X24" s="14">
         <v>-12</v>
       </c>
       <c r="Y24" s="14">
         <v>-20</v>
       </c>
       <c r="Z24" s="39">
         <v>-14</v>
       </c>
-      <c r="AA24" s="64">
+      <c r="AA24" s="55">
         <v>-39</v>
       </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B25" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C25" s="16" t="s">
         <v>1</v>
       </c>
       <c r="D25" s="16" t="s">
         <v>1</v>
       </c>
       <c r="E25" s="10">
         <v>-47</v>
       </c>
       <c r="F25" s="10">
         <v>-58</v>
       </c>
       <c r="G25" s="10">
         <v>-36</v>
       </c>
@@ -6491,51 +6897,51 @@
       </c>
       <c r="S25" s="19">
         <v>-35</v>
       </c>
       <c r="T25" s="19">
         <v>-5</v>
       </c>
       <c r="U25" s="19">
         <v>-27</v>
       </c>
       <c r="V25" s="20">
         <v>-28</v>
       </c>
       <c r="W25" s="20">
         <v>-42</v>
       </c>
       <c r="X25" s="14">
         <v>-37</v>
       </c>
       <c r="Y25" s="14">
         <v>-25</v>
       </c>
       <c r="Z25" s="39">
         <v>-41</v>
       </c>
-      <c r="AA25" s="64">
+      <c r="AA25" s="55">
         <v>-44</v>
       </c>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B26" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C26" s="16" t="s">
         <v>1</v>
       </c>
       <c r="D26" s="16" t="s">
         <v>1</v>
       </c>
       <c r="E26" s="10">
         <v>-27</v>
       </c>
       <c r="F26" s="10">
         <v>-35</v>
       </c>
       <c r="G26" s="10">
         <v>-9</v>
       </c>
@@ -6574,51 +6980,51 @@
       </c>
       <c r="S26" s="19">
         <v>5</v>
       </c>
       <c r="T26" s="19">
         <v>8</v>
       </c>
       <c r="U26" s="19">
         <v>7</v>
       </c>
       <c r="V26" s="20">
         <v>20</v>
       </c>
       <c r="W26" s="20">
         <v>-23</v>
       </c>
       <c r="X26" s="14">
         <v>-7</v>
       </c>
       <c r="Y26" s="14">
         <v>-10</v>
       </c>
       <c r="Z26" s="39">
         <v>-34</v>
       </c>
-      <c r="AA26" s="64">
+      <c r="AA26" s="55">
         <v>-20</v>
       </c>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" s="17" t="s">
         <v>12</v>
       </c>
       <c r="B27" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C27" s="16" t="s">
         <v>1</v>
       </c>
       <c r="D27" s="16" t="s">
         <v>1</v>
       </c>
       <c r="E27" s="10">
         <v>-85</v>
       </c>
       <c r="F27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G27" s="10">
         <v>2</v>
       </c>
@@ -6657,51 +7063,51 @@
       </c>
       <c r="S27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="T27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="U27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="V27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="W27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="X27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="Y27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="Z27" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="AA27" s="64" t="s">
+      <c r="AA27" s="55" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" s="17" t="s">
         <v>13</v>
       </c>
       <c r="B28" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C28" s="16" t="s">
         <v>1</v>
       </c>
       <c r="D28" s="16" t="s">
         <v>1</v>
       </c>
       <c r="E28" s="10">
         <v>17</v>
       </c>
       <c r="F28" s="10">
         <v>16</v>
       </c>
       <c r="G28" s="10"/>
       <c r="H28" s="10">
         <v>-42</v>
@@ -6738,51 +7144,51 @@
       </c>
       <c r="S28" s="19">
         <v>22</v>
       </c>
       <c r="T28" s="19">
         <v>-16</v>
       </c>
       <c r="U28" s="19">
         <v>-1</v>
       </c>
       <c r="V28" s="20">
         <v>-8</v>
       </c>
       <c r="W28" s="20">
         <v>-58</v>
       </c>
       <c r="X28" s="14">
         <v>-25</v>
       </c>
       <c r="Y28" s="14">
         <v>-25</v>
       </c>
       <c r="Z28" s="39">
         <v>-24</v>
       </c>
-      <c r="AA28" s="64">
+      <c r="AA28" s="55">
         <v>-38</v>
       </c>
     </row>
     <row r="29" spans="1:27" s="5" customFormat="1">
       <c r="A29" s="17" t="s">
         <v>16</v>
       </c>
       <c r="B29" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C29" s="16" t="s">
         <v>1</v>
       </c>
       <c r="D29" s="16" t="s">
         <v>1</v>
       </c>
       <c r="E29" s="10">
         <v>23</v>
       </c>
       <c r="F29" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G29" s="10" t="s">
         <v>0</v>
       </c>
@@ -6821,83 +7227,83 @@
       </c>
       <c r="S29" s="10" t="s">
         <v>0</v>
       </c>
       <c r="T29" s="10" t="s">
         <v>0</v>
       </c>
       <c r="U29" s="10" t="s">
         <v>0</v>
       </c>
       <c r="V29" s="10" t="s">
         <v>0</v>
       </c>
       <c r="W29" s="10" t="s">
         <v>0</v>
       </c>
       <c r="X29" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y29" s="10" t="s">
         <v>0</v>
       </c>
       <c r="Z29" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="AA29" s="64" t="s">
+      <c r="AA29" s="55" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:27" s="5" customFormat="1">
-      <c r="A30" s="57" t="s">
+      <c r="A30" s="62" t="s">
         <v>19</v>
       </c>
-      <c r="B30" s="57"/>
-[...23 lines deleted...]
-      <c r="Z30" s="57"/>
+      <c r="B30" s="62"/>
+      <c r="C30" s="62"/>
+      <c r="D30" s="62"/>
+      <c r="E30" s="62"/>
+      <c r="F30" s="62"/>
+      <c r="G30" s="62"/>
+      <c r="H30" s="62"/>
+      <c r="I30" s="62"/>
+      <c r="J30" s="62"/>
+      <c r="K30" s="62"/>
+      <c r="L30" s="62"/>
+      <c r="M30" s="62"/>
+      <c r="N30" s="62"/>
+      <c r="O30" s="62"/>
+      <c r="P30" s="62"/>
+      <c r="Q30" s="62"/>
+      <c r="R30" s="62"/>
+      <c r="S30" s="62"/>
+      <c r="T30" s="62"/>
+      <c r="U30" s="62"/>
+      <c r="V30" s="62"/>
+      <c r="W30" s="62"/>
+      <c r="X30" s="62"/>
+      <c r="Y30" s="62"/>
+      <c r="Z30" s="62"/>
       <c r="AA30" s="7"/>
     </row>
     <row r="31" spans="1:27" s="5" customFormat="1">
       <c r="A31" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B31" s="10">
         <v>314</v>
       </c>
       <c r="C31" s="10">
         <v>345</v>
       </c>
       <c r="D31" s="10">
         <v>341</v>
       </c>
       <c r="E31" s="5">
         <v>151</v>
       </c>
       <c r="F31" s="10">
         <v>272</v>
       </c>
       <c r="G31" s="10">
         <v>159</v>
       </c>
       <c r="H31" s="10">
@@ -6935,51 +7341,51 @@
       </c>
       <c r="S31" s="19">
         <v>157</v>
       </c>
       <c r="T31" s="19">
         <v>-5</v>
       </c>
       <c r="U31" s="22">
         <v>-168</v>
       </c>
       <c r="V31" s="19">
         <v>-333</v>
       </c>
       <c r="W31" s="20">
         <v>-993</v>
       </c>
       <c r="X31" s="14">
         <v>-202</v>
       </c>
       <c r="Y31" s="14">
         <v>-317</v>
       </c>
       <c r="Z31" s="35">
         <v>-407</v>
       </c>
-      <c r="AA31" s="65">
+      <c r="AA31" s="56">
         <v>-665</v>
       </c>
     </row>
     <row r="32" spans="1:27" s="5" customFormat="1">
       <c r="A32" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B32" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C32" s="16" t="s">
         <v>1</v>
       </c>
       <c r="D32" s="16" t="s">
         <v>1</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F32" s="10">
         <v>-1</v>
       </c>
       <c r="G32" s="10">
         <v>1</v>
       </c>
@@ -7101,51 +7507,51 @@
       </c>
       <c r="S33" s="19">
         <v>-43</v>
       </c>
       <c r="T33" s="19">
         <v>22</v>
       </c>
       <c r="U33" s="22">
         <v>-27</v>
       </c>
       <c r="V33" s="20">
         <v>-31</v>
       </c>
       <c r="W33" s="20">
         <v>-63</v>
       </c>
       <c r="X33" s="14">
         <v>-74</v>
       </c>
       <c r="Y33" s="14">
         <v>-32</v>
       </c>
       <c r="Z33" s="35">
         <v>-76</v>
       </c>
-      <c r="AA33" s="65">
+      <c r="AA33" s="56">
         <v>-51</v>
       </c>
     </row>
     <row r="34" spans="1:27" s="5" customFormat="1">
       <c r="A34" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B34" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C34" s="16" t="s">
         <v>1</v>
       </c>
       <c r="D34" s="16" t="s">
         <v>1</v>
       </c>
       <c r="E34" s="10">
         <v>160</v>
       </c>
       <c r="F34" s="10">
         <v>95</v>
       </c>
       <c r="G34" s="10">
         <v>107</v>
       </c>
@@ -7184,51 +7590,51 @@
       </c>
       <c r="S34" s="19">
         <v>87</v>
       </c>
       <c r="T34" s="19">
         <v>41</v>
       </c>
       <c r="U34" s="22">
         <v>54</v>
       </c>
       <c r="V34" s="20">
         <v>57</v>
       </c>
       <c r="W34" s="20">
         <v>23</v>
       </c>
       <c r="X34" s="14">
         <v>81</v>
       </c>
       <c r="Y34" s="14">
         <v>65</v>
       </c>
       <c r="Z34" s="35">
         <v>54</v>
       </c>
-      <c r="AA34" s="65">
+      <c r="AA34" s="56">
         <v>70</v>
       </c>
     </row>
     <row r="35" spans="1:27" s="5" customFormat="1">
       <c r="A35" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B35" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C35" s="16" t="s">
         <v>1</v>
       </c>
       <c r="D35" s="16" t="s">
         <v>1</v>
       </c>
       <c r="E35" s="10">
         <v>-81</v>
       </c>
       <c r="F35" s="10">
         <v>-26</v>
       </c>
       <c r="G35" s="10">
         <v>-24</v>
       </c>
@@ -7267,51 +7673,51 @@
       </c>
       <c r="S35" s="19">
         <v>-56</v>
       </c>
       <c r="T35" s="19">
         <v>-58</v>
       </c>
       <c r="U35" s="22">
         <v>-91</v>
       </c>
       <c r="V35" s="20">
         <v>-84</v>
       </c>
       <c r="W35" s="20">
         <v>-132</v>
       </c>
       <c r="X35" s="14">
         <v>-55</v>
       </c>
       <c r="Y35" s="14">
         <v>-83</v>
       </c>
       <c r="Z35" s="35">
         <v>-76</v>
       </c>
-      <c r="AA35" s="65">
+      <c r="AA35" s="56">
         <v>-64</v>
       </c>
     </row>
     <row r="36" spans="1:27" s="5" customFormat="1">
       <c r="A36" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B36" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C36" s="16" t="s">
         <v>1</v>
       </c>
       <c r="D36" s="16" t="s">
         <v>1</v>
       </c>
       <c r="E36" s="10">
         <v>2</v>
       </c>
       <c r="F36" s="10">
         <v>-56</v>
       </c>
       <c r="G36" s="10">
         <v>-23</v>
       </c>
@@ -7350,51 +7756,51 @@
       </c>
       <c r="S36" s="19">
         <v>-35</v>
       </c>
       <c r="T36" s="19">
         <v>-21</v>
       </c>
       <c r="U36" s="22">
         <v>-58</v>
       </c>
       <c r="V36" s="20">
         <v>-72</v>
       </c>
       <c r="W36" s="20">
         <v>-173</v>
       </c>
       <c r="X36" s="14">
         <v>-100</v>
       </c>
       <c r="Y36" s="14">
         <v>-81</v>
       </c>
       <c r="Z36" s="35">
         <v>-58</v>
       </c>
-      <c r="AA36" s="65">
+      <c r="AA36" s="56">
         <v>-78</v>
       </c>
     </row>
     <row r="37" spans="1:27" s="5" customFormat="1">
       <c r="A37" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C37" s="16" t="s">
         <v>1</v>
       </c>
       <c r="D37" s="16" t="s">
         <v>1</v>
       </c>
       <c r="E37" s="10">
         <v>33</v>
       </c>
       <c r="F37" s="10">
         <v>94</v>
       </c>
       <c r="G37" s="10">
         <v>8</v>
       </c>
@@ -7433,51 +7839,51 @@
       </c>
       <c r="S37" s="19">
         <v>8</v>
       </c>
       <c r="T37" s="19">
         <v>-40</v>
       </c>
       <c r="U37" s="22">
         <v>-30</v>
       </c>
       <c r="V37" s="20">
         <v>-74</v>
       </c>
       <c r="W37" s="20">
         <v>-88</v>
       </c>
       <c r="X37" s="14">
         <v>12</v>
       </c>
       <c r="Y37" s="14">
         <v>-4</v>
       </c>
       <c r="Z37" s="35">
         <v>-21</v>
       </c>
-      <c r="AA37" s="65">
+      <c r="AA37" s="56">
         <v>-67</v>
       </c>
     </row>
     <row r="38" spans="1:27" s="5" customFormat="1">
       <c r="A38" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C38" s="16" t="s">
         <v>1</v>
       </c>
       <c r="D38" s="16" t="s">
         <v>1</v>
       </c>
       <c r="E38" s="10">
         <v>-118</v>
       </c>
       <c r="F38" s="10">
         <v>-119</v>
       </c>
       <c r="G38" s="10">
         <v>-177</v>
       </c>
@@ -7516,51 +7922,51 @@
       </c>
       <c r="S38" s="19">
         <v>17</v>
       </c>
       <c r="T38" s="19">
         <v>36</v>
       </c>
       <c r="U38" s="22">
         <v>-56</v>
       </c>
       <c r="V38" s="20">
         <v>-68</v>
       </c>
       <c r="W38" s="20">
         <v>-159</v>
       </c>
       <c r="X38" s="14">
         <v>-74</v>
       </c>
       <c r="Y38" s="14">
         <v>-24</v>
       </c>
       <c r="Z38" s="35">
         <v>-38</v>
       </c>
-      <c r="AA38" s="65">
+      <c r="AA38" s="56">
         <v>-148</v>
       </c>
     </row>
     <row r="39" spans="1:27" s="5" customFormat="1">
       <c r="A39" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B39" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C39" s="16" t="s">
         <v>1</v>
       </c>
       <c r="D39" s="16" t="s">
         <v>1</v>
       </c>
       <c r="E39" s="10">
         <v>-10</v>
       </c>
       <c r="F39" s="10">
         <v>28</v>
       </c>
       <c r="G39" s="10">
         <v>-32</v>
       </c>
@@ -7599,51 +8005,51 @@
       </c>
       <c r="S39" s="19">
         <v>-1</v>
       </c>
       <c r="T39" s="19" t="s">
         <v>0</v>
       </c>
       <c r="U39" s="22">
         <v>5</v>
       </c>
       <c r="V39" s="20">
         <v>1</v>
       </c>
       <c r="W39" s="20">
         <v>-9</v>
       </c>
       <c r="X39" s="14">
         <v>-18</v>
       </c>
       <c r="Y39" s="14">
         <v>-18</v>
       </c>
       <c r="Z39" s="35">
         <v>-20</v>
       </c>
-      <c r="AA39" s="65">
+      <c r="AA39" s="56">
         <v>-76</v>
       </c>
     </row>
     <row r="40" spans="1:27" s="5" customFormat="1">
       <c r="A40" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B40" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C40" s="16" t="s">
         <v>1</v>
       </c>
       <c r="D40" s="16" t="s">
         <v>1</v>
       </c>
       <c r="E40" s="10">
         <v>6</v>
       </c>
       <c r="F40" s="10">
         <v>77</v>
       </c>
       <c r="G40" s="10">
         <v>31</v>
       </c>
@@ -7682,51 +8088,51 @@
       </c>
       <c r="S40" s="19">
         <v>-27</v>
       </c>
       <c r="T40" s="19">
         <v>-36</v>
       </c>
       <c r="U40" s="22">
         <v>-19</v>
       </c>
       <c r="V40" s="20">
         <v>-2</v>
       </c>
       <c r="W40" s="20">
         <v>-61</v>
       </c>
       <c r="X40" s="14">
         <v>-42</v>
       </c>
       <c r="Y40" s="14">
         <v>-22</v>
       </c>
       <c r="Z40" s="35">
         <v>-42</v>
       </c>
-      <c r="AA40" s="65">
+      <c r="AA40" s="56">
         <v>-36</v>
       </c>
     </row>
     <row r="41" spans="1:27" s="5" customFormat="1">
       <c r="A41" s="17" t="s">
         <v>12</v>
       </c>
       <c r="B41" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C41" s="16" t="s">
         <v>1</v>
       </c>
       <c r="D41" s="16" t="s">
         <v>1</v>
       </c>
       <c r="E41" s="10">
         <v>-42</v>
       </c>
       <c r="F41" s="10">
         <v>-121</v>
       </c>
       <c r="G41" s="10">
         <v>-81</v>
       </c>
@@ -7765,51 +8171,51 @@
       </c>
       <c r="S41" s="19">
         <v>-75</v>
       </c>
       <c r="T41" s="19">
         <v>-80</v>
       </c>
       <c r="U41" s="22">
         <v>-124</v>
       </c>
       <c r="V41" s="20">
         <v>-121</v>
       </c>
       <c r="W41" s="20">
         <v>-176</v>
       </c>
       <c r="X41" s="14">
         <v>-75</v>
       </c>
       <c r="Y41" s="14">
         <v>-74</v>
       </c>
       <c r="Z41" s="35">
         <v>-125</v>
       </c>
-      <c r="AA41" s="65">
+      <c r="AA41" s="56">
         <v>-105</v>
       </c>
     </row>
     <row r="42" spans="1:27" s="5" customFormat="1">
       <c r="A42" s="17" t="s">
         <v>13</v>
       </c>
       <c r="B42" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C42" s="16" t="s">
         <v>1</v>
       </c>
       <c r="D42" s="16" t="s">
         <v>1</v>
       </c>
       <c r="E42" s="10">
         <v>134</v>
       </c>
       <c r="F42" s="10">
         <v>174</v>
       </c>
       <c r="G42" s="10">
         <v>120</v>
       </c>
@@ -7848,51 +8254,51 @@
       </c>
       <c r="S42" s="19">
         <v>4</v>
       </c>
       <c r="T42" s="19">
         <v>-39</v>
       </c>
       <c r="U42" s="22">
         <v>23</v>
       </c>
       <c r="V42" s="20">
         <v>-4</v>
       </c>
       <c r="W42" s="20">
         <v>-76</v>
       </c>
       <c r="X42" s="14">
         <v>23</v>
       </c>
       <c r="Y42" s="14">
         <v>-36</v>
       </c>
       <c r="Z42" s="35">
         <v>-9</v>
       </c>
-      <c r="AA42" s="65">
+      <c r="AA42" s="56">
         <v>-68</v>
       </c>
     </row>
     <row r="43" spans="1:27">
       <c r="A43" s="17" t="s">
         <v>14</v>
       </c>
       <c r="B43" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C43" s="16" t="s">
         <v>1</v>
       </c>
       <c r="D43" s="16" t="s">
         <v>1</v>
       </c>
       <c r="E43" s="10">
         <v>-51</v>
       </c>
       <c r="F43" s="10">
         <v>-40</v>
       </c>
       <c r="G43" s="10">
         <v>42</v>
       </c>
@@ -7931,51 +8337,51 @@
       </c>
       <c r="S43" s="19">
         <v>36</v>
       </c>
       <c r="T43" s="19">
         <v>26</v>
       </c>
       <c r="U43" s="22">
         <v>5</v>
       </c>
       <c r="V43" s="20">
         <v>-1</v>
       </c>
       <c r="W43" s="20">
         <v>-27</v>
       </c>
       <c r="X43" s="18" t="s">
         <v>0</v>
       </c>
       <c r="Y43" s="14">
         <v>-22</v>
       </c>
       <c r="Z43" s="35">
         <v>-16</v>
       </c>
-      <c r="AA43" s="65">
+      <c r="AA43" s="56">
         <v>-19</v>
       </c>
     </row>
     <row r="44" spans="1:27">
       <c r="A44" s="17" t="s">
         <v>15</v>
       </c>
       <c r="B44" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C44" s="16" t="s">
         <v>1</v>
       </c>
       <c r="D44" s="16" t="s">
         <v>1</v>
       </c>
       <c r="E44" s="10">
         <v>147</v>
       </c>
       <c r="F44" s="10">
         <v>171</v>
       </c>
       <c r="G44" s="10">
         <v>175</v>
       </c>
@@ -8014,51 +8420,51 @@
       </c>
       <c r="S44" s="19">
         <v>145</v>
       </c>
       <c r="T44" s="19">
         <v>115</v>
       </c>
       <c r="U44" s="22">
         <v>142</v>
       </c>
       <c r="V44" s="20">
         <v>106</v>
       </c>
       <c r="W44" s="20">
         <v>112</v>
       </c>
       <c r="X44" s="14">
         <v>116</v>
       </c>
       <c r="Y44" s="14">
         <v>99</v>
       </c>
       <c r="Z44" s="35">
         <v>78</v>
       </c>
-      <c r="AA44" s="65">
+      <c r="AA44" s="56">
         <v>84</v>
       </c>
     </row>
     <row r="45" spans="1:27">
       <c r="A45" s="23" t="s">
         <v>16</v>
       </c>
       <c r="B45" s="24" t="s">
         <v>1</v>
       </c>
       <c r="C45" s="24" t="s">
         <v>1</v>
       </c>
       <c r="D45" s="24" t="s">
         <v>1</v>
       </c>
       <c r="E45" s="25">
         <v>57</v>
       </c>
       <c r="F45" s="25">
         <v>45</v>
       </c>
       <c r="G45" s="25">
         <v>115</v>
       </c>
@@ -8097,181 +8503,181 @@
       </c>
       <c r="S45" s="26">
         <v>97</v>
       </c>
       <c r="T45" s="26">
         <v>29</v>
       </c>
       <c r="U45" s="26">
         <v>8</v>
       </c>
       <c r="V45" s="27">
         <v>-40</v>
       </c>
       <c r="W45" s="27">
         <v>-164</v>
       </c>
       <c r="X45" s="28">
         <v>4</v>
       </c>
       <c r="Y45" s="28">
         <v>-85</v>
       </c>
       <c r="Z45" s="37">
         <v>-58</v>
       </c>
-      <c r="AA45" s="66">
+      <c r="AA45" s="57">
         <v>-107</v>
       </c>
     </row>
-    <row r="46" spans="1:27" ht="12.75">
+    <row r="46" spans="1:27" ht="12">
       <c r="A46" s="52" t="s">
         <v>25</v>
       </c>
       <c r="B46" s="52"/>
       <c r="C46" s="52"/>
       <c r="D46" s="52"/>
       <c r="E46" s="52"/>
       <c r="F46" s="52"/>
       <c r="G46" s="52"/>
       <c r="H46" s="52"/>
       <c r="I46" s="52"/>
       <c r="J46" s="52"/>
       <c r="K46" s="52"/>
       <c r="L46" s="52"/>
       <c r="M46" s="52"/>
       <c r="N46" s="52"/>
       <c r="O46" s="52"/>
       <c r="P46" s="52"/>
       <c r="Q46" s="52"/>
       <c r="R46" s="52"/>
       <c r="S46" s="52"/>
       <c r="T46" s="52"/>
       <c r="U46" s="52"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:Z1"/>
     <mergeCell ref="A30:Z30"/>
     <mergeCell ref="A21:Z21"/>
     <mergeCell ref="A5:Z5"/>
     <mergeCell ref="X3:AA3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BS209"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="AD39" sqref="AD39"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="22.85546875" style="29" bestFit="1" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="72" max="16384" width="9.140625" style="6"/>
+    <col min="1" max="1" width="22.88671875" style="29" bestFit="1" customWidth="1"/>
+    <col min="2" max="4" width="4.44140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="5" max="6" width="4.44140625" style="4" bestFit="1" customWidth="1"/>
+    <col min="7" max="10" width="4.44140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.33203125" style="5" bestFit="1" customWidth="1"/>
+    <col min="12" max="13" width="4.44140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="4.6640625" style="5" bestFit="1" customWidth="1"/>
+    <col min="15" max="22" width="4.44140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="4.44140625" style="5" customWidth="1"/>
+    <col min="24" max="24" width="4.44140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="4.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="4.44140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="5.109375" style="5" customWidth="1"/>
+    <col min="28" max="71" width="9.109375" style="5"/>
+    <col min="72" max="16384" width="9.109375" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:71" ht="12.75" customHeight="1">
-      <c r="A1" s="60" t="s">
+      <c r="A1" s="66" t="s">
         <v>23</v>
       </c>
-      <c r="B1" s="60"/>
-[...23 lines deleted...]
-      <c r="Z1" s="60"/>
+      <c r="B1" s="66"/>
+      <c r="C1" s="66"/>
+      <c r="D1" s="66"/>
+      <c r="E1" s="66"/>
+      <c r="F1" s="66"/>
+      <c r="G1" s="66"/>
+      <c r="H1" s="66"/>
+      <c r="I1" s="66"/>
+      <c r="J1" s="66"/>
+      <c r="K1" s="66"/>
+      <c r="L1" s="66"/>
+      <c r="M1" s="66"/>
+      <c r="N1" s="66"/>
+      <c r="O1" s="66"/>
+      <c r="P1" s="66"/>
+      <c r="Q1" s="66"/>
+      <c r="R1" s="66"/>
+      <c r="S1" s="66"/>
+      <c r="T1" s="66"/>
+      <c r="U1" s="66"/>
+      <c r="V1" s="66"/>
+      <c r="W1" s="66"/>
+      <c r="X1" s="66"/>
+      <c r="Y1" s="66"/>
+      <c r="Z1" s="66"/>
     </row>
     <row r="2" spans="1:71">
       <c r="B2" s="31"/>
       <c r="C2" s="31"/>
       <c r="D2" s="31"/>
       <c r="E2" s="31"/>
       <c r="F2" s="31"/>
       <c r="G2" s="31"/>
       <c r="H2" s="31"/>
       <c r="I2" s="31"/>
       <c r="J2" s="31"/>
       <c r="K2" s="31"/>
       <c r="L2" s="31"/>
       <c r="M2" s="31"/>
       <c r="N2" s="31"/>
       <c r="O2" s="31"/>
       <c r="P2" s="31"/>
       <c r="Q2" s="31"/>
       <c r="R2" s="31"/>
       <c r="S2" s="31"/>
       <c r="T2" s="30"/>
       <c r="U2" s="30"/>
       <c r="Y2" s="5"/>
     </row>
     <row r="3" spans="1:71">
-      <c r="W3" s="61" t="s">
+      <c r="W3" s="67" t="s">
         <v>21</v>
       </c>
-      <c r="X3" s="61"/>
-[...3 lines deleted...]
-    <row r="4" spans="1:71" ht="12.75">
+      <c r="X3" s="67"/>
+      <c r="Y3" s="67"/>
+      <c r="Z3" s="67"/>
+    </row>
+    <row r="4" spans="1:71" ht="12">
       <c r="A4" s="32"/>
       <c r="B4" s="51">
         <v>2000</v>
       </c>
       <c r="C4" s="51">
         <v>2001</v>
       </c>
       <c r="D4" s="51">
         <v>2002</v>
       </c>
       <c r="E4" s="53">
         <v>2003</v>
       </c>
       <c r="F4" s="53">
         <v>2004</v>
       </c>
       <c r="G4" s="51">
         <v>2005</v>
       </c>
       <c r="H4" s="51">
         <v>2006</v>
       </c>
       <c r="I4" s="51">
         <v>2007</v>
       </c>
@@ -8309,78 +8715,78 @@
         <v>2018</v>
       </c>
       <c r="U4" s="51">
         <v>2019</v>
       </c>
       <c r="V4" s="51">
         <v>2020</v>
       </c>
       <c r="W4" s="53">
         <v>2021</v>
       </c>
       <c r="X4" s="53">
         <v>2022</v>
       </c>
       <c r="Y4" s="54">
         <v>2023</v>
       </c>
       <c r="Z4" s="54">
         <v>2024</v>
       </c>
       <c r="AA4" s="54">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="1:71">
-      <c r="A5" s="63" t="s">
+      <c r="A5" s="69" t="s">
         <v>17</v>
       </c>
-      <c r="B5" s="63"/>
-[...23 lines deleted...]
-      <c r="Z5" s="63"/>
+      <c r="B5" s="69"/>
+      <c r="C5" s="69"/>
+      <c r="D5" s="69"/>
+      <c r="E5" s="69"/>
+      <c r="F5" s="69"/>
+      <c r="G5" s="69"/>
+      <c r="H5" s="69"/>
+      <c r="I5" s="69"/>
+      <c r="J5" s="69"/>
+      <c r="K5" s="69"/>
+      <c r="L5" s="69"/>
+      <c r="M5" s="69"/>
+      <c r="N5" s="69"/>
+      <c r="O5" s="69"/>
+      <c r="P5" s="69"/>
+      <c r="Q5" s="69"/>
+      <c r="R5" s="69"/>
+      <c r="S5" s="69"/>
+      <c r="T5" s="69"/>
+      <c r="U5" s="69"/>
+      <c r="V5" s="69"/>
+      <c r="W5" s="69"/>
+      <c r="X5" s="69"/>
+      <c r="Y5" s="69"/>
+      <c r="Z5" s="69"/>
       <c r="AA5" s="7"/>
     </row>
     <row r="6" spans="1:71" s="1" customFormat="1">
       <c r="A6" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="42">
         <v>-1.29</v>
       </c>
       <c r="C6" s="42">
         <v>-1.47</v>
       </c>
       <c r="D6" s="42">
         <v>-1.6</v>
       </c>
       <c r="E6" s="42">
         <v>-1.47</v>
       </c>
       <c r="F6" s="42">
         <v>-1.01</v>
       </c>
       <c r="G6" s="42">
         <v>-0.71</v>
       </c>
       <c r="H6" s="42">
@@ -8418,51 +8824,51 @@
       </c>
       <c r="S6" s="42">
         <v>1.42</v>
       </c>
       <c r="T6" s="42">
         <v>1.1399999999999999</v>
       </c>
       <c r="U6" s="42">
         <v>0.33</v>
       </c>
       <c r="V6" s="42">
         <v>-1.1299999999999999</v>
       </c>
       <c r="W6" s="42">
         <v>-3.5</v>
       </c>
       <c r="X6" s="42">
         <v>-0.68</v>
       </c>
       <c r="Y6" s="42">
         <v>-0.67</v>
       </c>
       <c r="Z6" s="40">
         <v>-1.85</v>
       </c>
-      <c r="AA6" s="67">
+      <c r="AA6" s="58">
         <v>-2.71</v>
       </c>
       <c r="AB6" s="5"/>
       <c r="AC6" s="5"/>
       <c r="AD6" s="5"/>
       <c r="AE6" s="5"/>
       <c r="AF6" s="5"/>
       <c r="AG6" s="5"/>
       <c r="AH6" s="5"/>
       <c r="AI6" s="5"/>
       <c r="AJ6" s="5"/>
       <c r="AK6" s="5"/>
       <c r="AL6" s="5"/>
       <c r="AM6" s="5"/>
       <c r="AN6" s="5"/>
       <c r="AO6" s="5"/>
       <c r="AP6" s="5"/>
       <c r="AQ6" s="5"/>
       <c r="AR6" s="5"/>
       <c r="AS6" s="5"/>
       <c r="AT6" s="5"/>
       <c r="AU6" s="5"/>
       <c r="AV6" s="5"/>
       <c r="AW6" s="5"/>
       <c r="AX6" s="5"/>
@@ -8545,51 +8951,51 @@
       </c>
       <c r="S7" s="42">
         <v>2.93</v>
       </c>
       <c r="T7" s="42">
         <v>3.08</v>
       </c>
       <c r="U7" s="42">
         <v>1.76</v>
       </c>
       <c r="V7" s="42">
         <v>-0.96</v>
       </c>
       <c r="W7" s="42">
         <v>-3.16</v>
       </c>
       <c r="X7" s="42">
         <v>-0.37</v>
       </c>
       <c r="Y7" s="42">
         <v>0.17</v>
       </c>
       <c r="Z7" s="40">
         <v>-2.0299999999999998</v>
       </c>
-      <c r="AA7" s="67">
+      <c r="AA7" s="58">
         <v>-2.68</v>
       </c>
       <c r="AB7" s="5"/>
       <c r="AC7" s="5"/>
       <c r="AD7" s="5"/>
       <c r="AE7" s="5"/>
       <c r="AF7" s="5"/>
       <c r="AG7" s="5"/>
       <c r="AH7" s="5"/>
       <c r="AI7" s="5"/>
       <c r="AJ7" s="5"/>
       <c r="AK7" s="5"/>
       <c r="AL7" s="5"/>
       <c r="AM7" s="5"/>
       <c r="AN7" s="5"/>
       <c r="AO7" s="5"/>
       <c r="AP7" s="5"/>
       <c r="AQ7" s="5"/>
       <c r="AR7" s="5"/>
       <c r="AS7" s="5"/>
       <c r="AT7" s="5"/>
       <c r="AU7" s="5"/>
       <c r="AV7" s="5"/>
       <c r="AW7" s="5"/>
       <c r="AX7" s="5"/>
@@ -8673,51 +9079,51 @@
       </c>
       <c r="S8" s="42">
         <v>-1.1399999999999999</v>
       </c>
       <c r="T8" s="42">
         <v>0.59</v>
       </c>
       <c r="U8" s="42">
         <v>-0.74</v>
       </c>
       <c r="V8" s="42">
         <v>-0.86</v>
       </c>
       <c r="W8" s="42">
         <v>-1.78</v>
       </c>
       <c r="X8" s="42">
         <v>-2.2400000000000002</v>
       </c>
       <c r="Y8" s="42">
         <v>-0.99</v>
       </c>
       <c r="Z8" s="40">
         <v>-2.42</v>
       </c>
-      <c r="AA8" s="67">
+      <c r="AA8" s="58">
         <v>-1.68</v>
       </c>
       <c r="AB8" s="5"/>
       <c r="AC8" s="5"/>
       <c r="AD8" s="5"/>
       <c r="AE8" s="5"/>
       <c r="AF8" s="5"/>
       <c r="AG8" s="5"/>
       <c r="AH8" s="5"/>
       <c r="AI8" s="5"/>
       <c r="AJ8" s="5"/>
       <c r="AK8" s="5"/>
       <c r="AL8" s="5"/>
       <c r="AM8" s="5"/>
       <c r="AN8" s="5"/>
       <c r="AO8" s="5"/>
       <c r="AP8" s="5"/>
       <c r="AQ8" s="5"/>
       <c r="AR8" s="5"/>
       <c r="AS8" s="5"/>
       <c r="AT8" s="5"/>
       <c r="AU8" s="5"/>
       <c r="AV8" s="5"/>
       <c r="AW8" s="5"/>
       <c r="AX8" s="5"/>
@@ -8800,51 +9206,51 @@
       </c>
       <c r="S9" s="42">
         <v>5.43</v>
       </c>
       <c r="T9" s="42">
         <v>2.61</v>
       </c>
       <c r="U9" s="42">
         <v>3.49</v>
       </c>
       <c r="V9" s="42">
         <v>3.77</v>
       </c>
       <c r="W9" s="42">
         <v>1.55</v>
       </c>
       <c r="X9" s="42">
         <v>5.96</v>
       </c>
       <c r="Y9" s="42">
         <v>4.88</v>
       </c>
       <c r="Z9" s="40">
         <v>4.17</v>
       </c>
-      <c r="AA9" s="67">
+      <c r="AA9" s="58">
         <v>5.62</v>
       </c>
       <c r="AB9" s="5"/>
       <c r="AC9" s="5"/>
       <c r="AD9" s="5"/>
       <c r="AE9" s="5"/>
       <c r="AF9" s="5"/>
       <c r="AG9" s="5"/>
       <c r="AH9" s="5"/>
       <c r="AI9" s="5"/>
       <c r="AJ9" s="5"/>
       <c r="AK9" s="5"/>
       <c r="AL9" s="5"/>
       <c r="AM9" s="5"/>
       <c r="AN9" s="5"/>
       <c r="AO9" s="5"/>
       <c r="AP9" s="5"/>
       <c r="AQ9" s="5"/>
       <c r="AR9" s="5"/>
       <c r="AS9" s="5"/>
       <c r="AT9" s="5"/>
       <c r="AU9" s="5"/>
       <c r="AV9" s="5"/>
       <c r="AW9" s="5"/>
       <c r="AX9" s="5"/>
@@ -8927,51 +9333,51 @@
       </c>
       <c r="S10" s="42">
         <v>-1.5</v>
       </c>
       <c r="T10" s="42">
         <v>-2.66</v>
       </c>
       <c r="U10" s="42">
         <v>-3.64</v>
       </c>
       <c r="V10" s="42">
         <v>-4.91</v>
       </c>
       <c r="W10" s="42">
         <v>-7.59</v>
       </c>
       <c r="X10" s="42">
         <v>-2.4300000000000002</v>
       </c>
       <c r="Y10" s="42">
         <v>-3.8</v>
       </c>
       <c r="Z10" s="40">
         <v>-3.39</v>
       </c>
-      <c r="AA10" s="67">
+      <c r="AA10" s="58">
         <v>-3.96</v>
       </c>
       <c r="AB10" s="5"/>
       <c r="AC10" s="5"/>
       <c r="AD10" s="5"/>
       <c r="AE10" s="5"/>
       <c r="AF10" s="5"/>
       <c r="AG10" s="5"/>
       <c r="AH10" s="5"/>
       <c r="AI10" s="5"/>
       <c r="AJ10" s="5"/>
       <c r="AK10" s="5"/>
       <c r="AL10" s="5"/>
       <c r="AM10" s="5"/>
       <c r="AN10" s="5"/>
       <c r="AO10" s="5"/>
       <c r="AP10" s="5"/>
       <c r="AQ10" s="5"/>
       <c r="AR10" s="5"/>
       <c r="AS10" s="5"/>
       <c r="AT10" s="5"/>
       <c r="AU10" s="5"/>
       <c r="AV10" s="5"/>
       <c r="AW10" s="5"/>
       <c r="AX10" s="5"/>
@@ -9054,51 +9460,51 @@
       </c>
       <c r="S11" s="42">
         <v>-1.49</v>
       </c>
       <c r="T11" s="42">
         <v>-0.92</v>
       </c>
       <c r="U11" s="42">
         <v>-2.63</v>
       </c>
       <c r="V11" s="42">
         <v>-3.34</v>
       </c>
       <c r="W11" s="42">
         <v>-8.23</v>
       </c>
       <c r="X11" s="42">
         <v>-4.6500000000000004</v>
       </c>
       <c r="Y11" s="42">
         <v>-3.83</v>
       </c>
       <c r="Z11" s="40">
         <v>-2.8</v>
       </c>
-      <c r="AA11" s="67">
+      <c r="AA11" s="58">
         <v>-3.85</v>
       </c>
       <c r="AB11" s="5"/>
       <c r="AC11" s="5"/>
       <c r="AD11" s="5"/>
       <c r="AE11" s="5"/>
       <c r="AF11" s="5"/>
       <c r="AG11" s="5"/>
       <c r="AH11" s="5"/>
       <c r="AI11" s="5"/>
       <c r="AJ11" s="5"/>
       <c r="AK11" s="5"/>
       <c r="AL11" s="5"/>
       <c r="AM11" s="5"/>
       <c r="AN11" s="5"/>
       <c r="AO11" s="5"/>
       <c r="AP11" s="5"/>
       <c r="AQ11" s="5"/>
       <c r="AR11" s="5"/>
       <c r="AS11" s="5"/>
       <c r="AT11" s="5"/>
       <c r="AU11" s="5"/>
       <c r="AV11" s="5"/>
       <c r="AW11" s="5"/>
       <c r="AX11" s="5"/>
@@ -9181,51 +9587,51 @@
       </c>
       <c r="S12" s="42">
         <v>0.4</v>
       </c>
       <c r="T12" s="42">
         <v>-2.04</v>
       </c>
       <c r="U12" s="42">
         <v>-1.58</v>
       </c>
       <c r="V12" s="42">
         <v>-4.0199999999999996</v>
       </c>
       <c r="W12" s="42">
         <v>-4.95</v>
       </c>
       <c r="X12" s="42">
         <v>0.66</v>
       </c>
       <c r="Y12" s="42">
         <v>-0.22</v>
       </c>
       <c r="Z12" s="40">
         <v>-1.2</v>
       </c>
-      <c r="AA12" s="67">
+      <c r="AA12" s="58">
         <v>-3.97</v>
       </c>
       <c r="AB12" s="5"/>
       <c r="AC12" s="5"/>
       <c r="AD12" s="5"/>
       <c r="AE12" s="5"/>
       <c r="AF12" s="5"/>
       <c r="AG12" s="5"/>
       <c r="AH12" s="5"/>
       <c r="AI12" s="5"/>
       <c r="AJ12" s="5"/>
       <c r="AK12" s="5"/>
       <c r="AL12" s="5"/>
       <c r="AM12" s="5"/>
       <c r="AN12" s="5"/>
       <c r="AO12" s="5"/>
       <c r="AP12" s="5"/>
       <c r="AQ12" s="5"/>
       <c r="AR12" s="5"/>
       <c r="AS12" s="5"/>
       <c r="AT12" s="5"/>
       <c r="AU12" s="5"/>
       <c r="AV12" s="5"/>
       <c r="AW12" s="5"/>
       <c r="AX12" s="5"/>
@@ -9308,51 +9714,51 @@
       </c>
       <c r="S13" s="42">
         <v>0.38</v>
       </c>
       <c r="T13" s="42">
         <v>0.81</v>
       </c>
       <c r="U13" s="42">
         <v>-1.27</v>
       </c>
       <c r="V13" s="42">
         <v>-1.54</v>
       </c>
       <c r="W13" s="42">
         <v>-3.59</v>
       </c>
       <c r="X13" s="42">
         <v>-1.59</v>
       </c>
       <c r="Y13" s="42">
         <v>-0.52</v>
       </c>
       <c r="Z13" s="40">
         <v>-0.82</v>
       </c>
-      <c r="AA13" s="67">
+      <c r="AA13" s="58">
         <v>-3.21</v>
       </c>
       <c r="AB13" s="5"/>
       <c r="AC13" s="5"/>
       <c r="AD13" s="5"/>
       <c r="AE13" s="5"/>
       <c r="AF13" s="5"/>
       <c r="AG13" s="5"/>
       <c r="AH13" s="5"/>
       <c r="AI13" s="5"/>
       <c r="AJ13" s="5"/>
       <c r="AK13" s="5"/>
       <c r="AL13" s="5"/>
       <c r="AM13" s="5"/>
       <c r="AN13" s="5"/>
       <c r="AO13" s="5"/>
       <c r="AP13" s="5"/>
       <c r="AQ13" s="5"/>
       <c r="AR13" s="5"/>
       <c r="AS13" s="5"/>
       <c r="AT13" s="5"/>
       <c r="AU13" s="5"/>
       <c r="AV13" s="5"/>
       <c r="AW13" s="5"/>
       <c r="AX13" s="5"/>
@@ -9435,51 +9841,51 @@
       </c>
       <c r="S14" s="42">
         <v>-1.96</v>
       </c>
       <c r="T14" s="42">
         <v>-0.28000000000000003</v>
       </c>
       <c r="U14" s="42">
         <v>-1.25</v>
       </c>
       <c r="V14" s="42">
         <v>-1.56</v>
       </c>
       <c r="W14" s="42">
         <v>-3.02</v>
       </c>
       <c r="X14" s="42">
         <v>-3.12</v>
       </c>
       <c r="Y14" s="42">
         <v>-2.4700000000000002</v>
       </c>
       <c r="Z14" s="40">
         <v>-3.58</v>
       </c>
-      <c r="AA14" s="67">
+      <c r="AA14" s="58">
         <v>-7.21</v>
       </c>
       <c r="AB14" s="5"/>
       <c r="AC14" s="5"/>
       <c r="AD14" s="5"/>
       <c r="AE14" s="5"/>
       <c r="AF14" s="5"/>
       <c r="AG14" s="5"/>
       <c r="AH14" s="5"/>
       <c r="AI14" s="5"/>
       <c r="AJ14" s="5"/>
       <c r="AK14" s="5"/>
       <c r="AL14" s="5"/>
       <c r="AM14" s="5"/>
       <c r="AN14" s="5"/>
       <c r="AO14" s="5"/>
       <c r="AP14" s="5"/>
       <c r="AQ14" s="5"/>
       <c r="AR14" s="5"/>
       <c r="AS14" s="5"/>
       <c r="AT14" s="5"/>
       <c r="AU14" s="5"/>
       <c r="AV14" s="5"/>
       <c r="AW14" s="5"/>
       <c r="AX14" s="5"/>
@@ -9562,51 +9968,51 @@
       </c>
       <c r="S15" s="42">
         <v>-1.1599999999999999</v>
       </c>
       <c r="T15" s="42">
         <v>-1.5</v>
       </c>
       <c r="U15" s="42">
         <v>-0.66</v>
       </c>
       <c r="V15" s="42">
         <v>1.01</v>
       </c>
       <c r="W15" s="42">
         <v>-4.84</v>
       </c>
       <c r="X15" s="42">
         <v>-2.71</v>
       </c>
       <c r="Y15" s="42">
         <v>-1.8</v>
       </c>
       <c r="Z15" s="40">
         <v>-4.3499999999999996</v>
       </c>
-      <c r="AA15" s="67">
+      <c r="AA15" s="58">
         <v>-3.29</v>
       </c>
       <c r="AB15" s="5"/>
       <c r="AC15" s="5"/>
       <c r="AD15" s="5"/>
       <c r="AE15" s="5"/>
       <c r="AF15" s="5"/>
       <c r="AG15" s="5"/>
       <c r="AH15" s="5"/>
       <c r="AI15" s="5"/>
       <c r="AJ15" s="5"/>
       <c r="AK15" s="5"/>
       <c r="AL15" s="5"/>
       <c r="AM15" s="5"/>
       <c r="AN15" s="5"/>
       <c r="AO15" s="5"/>
       <c r="AP15" s="5"/>
       <c r="AQ15" s="5"/>
       <c r="AR15" s="5"/>
       <c r="AS15" s="5"/>
       <c r="AT15" s="5"/>
       <c r="AU15" s="5"/>
       <c r="AV15" s="5"/>
       <c r="AW15" s="5"/>
       <c r="AX15" s="5"/>
@@ -9689,51 +10095,51 @@
       </c>
       <c r="S16" s="42">
         <v>-3.83</v>
       </c>
       <c r="T16" s="42">
         <v>-4.18</v>
       </c>
       <c r="U16" s="42">
         <v>-6.6</v>
       </c>
       <c r="V16" s="42">
         <v>-6.57</v>
       </c>
       <c r="W16" s="42">
         <v>-9.77</v>
       </c>
       <c r="X16" s="42">
         <v>-4.0999999999999996</v>
       </c>
       <c r="Y16" s="42">
         <v>-4.1100000000000003</v>
       </c>
       <c r="Z16" s="40">
         <v>-7.09</v>
       </c>
-      <c r="AA16" s="67">
+      <c r="AA16" s="58">
         <v>-6.09</v>
       </c>
       <c r="AB16" s="5"/>
       <c r="AC16" s="5"/>
       <c r="AD16" s="5"/>
       <c r="AE16" s="5"/>
       <c r="AF16" s="5"/>
       <c r="AG16" s="5"/>
       <c r="AH16" s="5"/>
       <c r="AI16" s="5"/>
       <c r="AJ16" s="5"/>
       <c r="AK16" s="5"/>
       <c r="AL16" s="5"/>
       <c r="AM16" s="5"/>
       <c r="AN16" s="5"/>
       <c r="AO16" s="5"/>
       <c r="AP16" s="5"/>
       <c r="AQ16" s="5"/>
       <c r="AR16" s="5"/>
       <c r="AS16" s="5"/>
       <c r="AT16" s="5"/>
       <c r="AU16" s="5"/>
       <c r="AV16" s="5"/>
       <c r="AW16" s="5"/>
       <c r="AX16" s="5"/>
@@ -9816,51 +10222,51 @@
       </c>
       <c r="S17" s="42">
         <v>0.59</v>
       </c>
       <c r="T17" s="42">
         <v>-1.27</v>
       </c>
       <c r="U17" s="42">
         <v>0.52</v>
       </c>
       <c r="V17" s="42">
         <v>-0.28999999999999998</v>
       </c>
       <c r="W17" s="42">
         <v>-3.27</v>
       </c>
       <c r="X17" s="42">
         <v>-0.05</v>
       </c>
       <c r="Y17" s="42">
         <v>-1.53</v>
       </c>
       <c r="Z17" s="40">
         <v>-0.84</v>
       </c>
-      <c r="AA17" s="67">
+      <c r="AA17" s="58">
         <v>-2.79</v>
       </c>
       <c r="AB17" s="5"/>
       <c r="AC17" s="5"/>
       <c r="AD17" s="5"/>
       <c r="AE17" s="5"/>
       <c r="AF17" s="5"/>
       <c r="AG17" s="5"/>
       <c r="AH17" s="5"/>
       <c r="AI17" s="5"/>
       <c r="AJ17" s="5"/>
       <c r="AK17" s="5"/>
       <c r="AL17" s="5"/>
       <c r="AM17" s="5"/>
       <c r="AN17" s="5"/>
       <c r="AO17" s="5"/>
       <c r="AP17" s="5"/>
       <c r="AQ17" s="5"/>
       <c r="AR17" s="5"/>
       <c r="AS17" s="5"/>
       <c r="AT17" s="5"/>
       <c r="AU17" s="5"/>
       <c r="AV17" s="5"/>
       <c r="AW17" s="5"/>
       <c r="AX17" s="5"/>
@@ -9943,51 +10349,51 @@
       </c>
       <c r="S18" s="42">
         <v>3.09</v>
       </c>
       <c r="T18" s="42">
         <v>2.29</v>
       </c>
       <c r="U18" s="42">
         <v>0.45</v>
       </c>
       <c r="V18" s="42">
         <v>-0.09</v>
       </c>
       <c r="W18" s="42">
         <v>-2.59</v>
       </c>
       <c r="X18" s="42" t="s">
         <v>0</v>
       </c>
       <c r="Y18" s="42">
         <v>-2.25</v>
       </c>
       <c r="Z18" s="40">
         <v>-1.68</v>
       </c>
-      <c r="AA18" s="67">
+      <c r="AA18" s="58">
         <v>-2.06</v>
       </c>
       <c r="AB18" s="5"/>
       <c r="AC18" s="5"/>
       <c r="AD18" s="5"/>
       <c r="AE18" s="5"/>
       <c r="AF18" s="5"/>
       <c r="AG18" s="5"/>
       <c r="AH18" s="5"/>
       <c r="AI18" s="5"/>
       <c r="AJ18" s="5"/>
       <c r="AK18" s="5"/>
       <c r="AL18" s="5"/>
       <c r="AM18" s="5"/>
       <c r="AN18" s="5"/>
       <c r="AO18" s="5"/>
       <c r="AP18" s="5"/>
       <c r="AQ18" s="5"/>
       <c r="AR18" s="5"/>
       <c r="AS18" s="5"/>
       <c r="AT18" s="5"/>
       <c r="AU18" s="5"/>
       <c r="AV18" s="5"/>
       <c r="AW18" s="5"/>
       <c r="AX18" s="5"/>
@@ -10070,51 +10476,51 @@
       </c>
       <c r="S19" s="42">
         <v>8.8000000000000007</v>
       </c>
       <c r="T19" s="42">
         <v>7.05</v>
       </c>
       <c r="U19" s="42">
         <v>8.7899999999999991</v>
       </c>
       <c r="V19" s="42">
         <v>6.65</v>
       </c>
       <c r="W19" s="42">
         <v>7.14</v>
       </c>
       <c r="X19" s="42">
         <v>8.6999999999999993</v>
       </c>
       <c r="Y19" s="42">
         <v>7.59</v>
       </c>
       <c r="Z19" s="40">
         <v>6.2</v>
       </c>
-      <c r="AA19" s="67">
+      <c r="AA19" s="58">
         <v>7.07</v>
       </c>
       <c r="AB19" s="5"/>
       <c r="AC19" s="5"/>
       <c r="AD19" s="5"/>
       <c r="AE19" s="5"/>
       <c r="AF19" s="5"/>
       <c r="AG19" s="5"/>
       <c r="AH19" s="5"/>
       <c r="AI19" s="5"/>
       <c r="AJ19" s="5"/>
       <c r="AK19" s="5"/>
       <c r="AL19" s="5"/>
       <c r="AM19" s="5"/>
       <c r="AN19" s="5"/>
       <c r="AO19" s="5"/>
       <c r="AP19" s="5"/>
       <c r="AQ19" s="5"/>
       <c r="AR19" s="5"/>
       <c r="AS19" s="5"/>
       <c r="AT19" s="5"/>
       <c r="AU19" s="5"/>
       <c r="AV19" s="5"/>
       <c r="AW19" s="5"/>
       <c r="AX19" s="5"/>
@@ -10197,127 +10603,127 @@
       </c>
       <c r="S20" s="42">
         <v>2.35</v>
       </c>
       <c r="T20" s="42">
         <v>0.71</v>
       </c>
       <c r="U20" s="42">
         <v>0.2</v>
       </c>
       <c r="V20" s="42">
         <v>-1</v>
       </c>
       <c r="W20" s="42">
         <v>-4.18</v>
       </c>
       <c r="X20" s="42">
         <v>0.11</v>
       </c>
       <c r="Y20" s="42">
         <v>-2.4</v>
       </c>
       <c r="Z20" s="40">
         <v>-1.66</v>
       </c>
-      <c r="AA20" s="67">
+      <c r="AA20" s="58">
         <v>-3.14</v>
       </c>
       <c r="AB20" s="5"/>
       <c r="AC20" s="5"/>
       <c r="AD20" s="5"/>
       <c r="AE20" s="5"/>
       <c r="AF20" s="5"/>
       <c r="AG20" s="5"/>
       <c r="AH20" s="5"/>
       <c r="AI20" s="5"/>
       <c r="AJ20" s="5"/>
       <c r="AK20" s="5"/>
       <c r="AL20" s="5"/>
       <c r="AM20" s="5"/>
       <c r="AN20" s="5"/>
       <c r="AO20" s="5"/>
       <c r="AP20" s="5"/>
       <c r="AQ20" s="5"/>
       <c r="AR20" s="5"/>
       <c r="AS20" s="5"/>
       <c r="AT20" s="5"/>
       <c r="AU20" s="5"/>
       <c r="AV20" s="5"/>
       <c r="AW20" s="5"/>
       <c r="AX20" s="5"/>
       <c r="AY20" s="5"/>
       <c r="AZ20" s="5"/>
       <c r="BA20" s="5"/>
       <c r="BB20" s="5"/>
       <c r="BC20" s="5"/>
       <c r="BD20" s="5"/>
       <c r="BE20" s="5"/>
       <c r="BF20" s="5"/>
       <c r="BG20" s="5"/>
       <c r="BH20" s="5"/>
       <c r="BI20" s="5"/>
       <c r="BJ20" s="5"/>
       <c r="BK20" s="5"/>
       <c r="BL20" s="5"/>
       <c r="BM20" s="5"/>
       <c r="BN20" s="5"/>
       <c r="BO20" s="5"/>
       <c r="BP20" s="5"/>
       <c r="BQ20" s="5"/>
       <c r="BR20" s="5"/>
       <c r="BS20" s="5"/>
     </row>
     <row r="21" spans="1:71" ht="15" customHeight="1">
-      <c r="A21" s="62" t="s">
+      <c r="A21" s="68" t="s">
         <v>18</v>
       </c>
-      <c r="B21" s="62"/>
-[...23 lines deleted...]
-      <c r="Z21" s="62"/>
+      <c r="B21" s="68"/>
+      <c r="C21" s="68"/>
+      <c r="D21" s="68"/>
+      <c r="E21" s="68"/>
+      <c r="F21" s="68"/>
+      <c r="G21" s="68"/>
+      <c r="H21" s="68"/>
+      <c r="I21" s="68"/>
+      <c r="J21" s="68"/>
+      <c r="K21" s="68"/>
+      <c r="L21" s="68"/>
+      <c r="M21" s="68"/>
+      <c r="N21" s="68"/>
+      <c r="O21" s="68"/>
+      <c r="P21" s="68"/>
+      <c r="Q21" s="68"/>
+      <c r="R21" s="68"/>
+      <c r="S21" s="68"/>
+      <c r="T21" s="68"/>
+      <c r="U21" s="68"/>
+      <c r="V21" s="68"/>
+      <c r="W21" s="68"/>
+      <c r="X21" s="68"/>
+      <c r="Y21" s="68"/>
+      <c r="Z21" s="68"/>
       <c r="AA21" s="7"/>
     </row>
     <row r="22" spans="1:71" s="1" customFormat="1">
       <c r="A22" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="42">
         <v>-4.57</v>
       </c>
       <c r="C22" s="42">
         <v>-5.19</v>
       </c>
       <c r="D22" s="42">
         <v>-5.58</v>
       </c>
       <c r="E22" s="42">
         <v>-4.5599999999999996</v>
       </c>
       <c r="F22" s="42">
         <v>-4.01</v>
       </c>
       <c r="G22" s="42">
         <v>-2.76</v>
       </c>
       <c r="H22" s="42">
@@ -10355,51 +10761,51 @@
       </c>
       <c r="S22" s="42">
         <v>2.5499999999999998</v>
       </c>
       <c r="T22" s="42">
         <v>2.5299999999999998</v>
       </c>
       <c r="U22" s="42">
         <v>1.38</v>
       </c>
       <c r="V22" s="42">
         <v>-1.1200000000000001</v>
       </c>
       <c r="W22" s="42">
         <v>-3.55</v>
       </c>
       <c r="X22" s="42">
         <v>-0.63</v>
       </c>
       <c r="Y22" s="42">
         <v>-0.16</v>
       </c>
       <c r="Z22" s="42">
         <v>-2.1800000000000002</v>
       </c>
-      <c r="AA22" s="67">
+      <c r="AA22" s="58">
         <v>-2.85</v>
       </c>
       <c r="AB22" s="5"/>
       <c r="AC22" s="5"/>
       <c r="AD22" s="5"/>
       <c r="AE22" s="5"/>
       <c r="AF22" s="5"/>
       <c r="AG22" s="5"/>
       <c r="AH22" s="5"/>
       <c r="AI22" s="5"/>
       <c r="AJ22" s="5"/>
       <c r="AK22" s="5"/>
       <c r="AL22" s="5"/>
       <c r="AM22" s="5"/>
       <c r="AN22" s="5"/>
       <c r="AO22" s="5"/>
       <c r="AP22" s="5"/>
       <c r="AQ22" s="5"/>
       <c r="AR22" s="5"/>
       <c r="AS22" s="5"/>
       <c r="AT22" s="5"/>
       <c r="AU22" s="5"/>
       <c r="AV22" s="5"/>
       <c r="AW22" s="5"/>
       <c r="AX22" s="5"/>
@@ -10482,51 +10888,51 @@
       </c>
       <c r="S23" s="42">
         <v>2.93</v>
       </c>
       <c r="T23" s="42">
         <v>3.08</v>
       </c>
       <c r="U23" s="42">
         <v>1.76</v>
       </c>
       <c r="V23" s="42">
         <v>-0.96</v>
       </c>
       <c r="W23" s="42">
         <v>-3.16</v>
       </c>
       <c r="X23" s="42">
         <v>-0.37</v>
       </c>
       <c r="Y23" s="42">
         <v>0.17</v>
       </c>
       <c r="Z23" s="42">
         <v>-2.0299999999999998</v>
       </c>
-      <c r="AA23" s="67">
+      <c r="AA23" s="58">
         <v>-2.68</v>
       </c>
       <c r="AB23" s="5"/>
       <c r="AC23" s="5"/>
       <c r="AD23" s="5"/>
       <c r="AE23" s="5"/>
       <c r="AF23" s="5"/>
       <c r="AG23" s="5"/>
       <c r="AH23" s="5"/>
       <c r="AI23" s="5"/>
       <c r="AJ23" s="5"/>
       <c r="AK23" s="5"/>
       <c r="AL23" s="5"/>
       <c r="AM23" s="5"/>
       <c r="AN23" s="5"/>
       <c r="AO23" s="5"/>
       <c r="AP23" s="5"/>
       <c r="AQ23" s="5"/>
       <c r="AR23" s="5"/>
       <c r="AS23" s="5"/>
       <c r="AT23" s="5"/>
       <c r="AU23" s="5"/>
       <c r="AV23" s="5"/>
       <c r="AW23" s="5"/>
       <c r="AX23" s="5"/>
@@ -10609,51 +11015,51 @@
       </c>
       <c r="S24" s="42">
         <v>1.3</v>
       </c>
       <c r="T24" s="42">
         <v>-2.85</v>
       </c>
       <c r="U24" s="42">
         <v>-2.08</v>
       </c>
       <c r="V24" s="42">
         <v>-7.44</v>
       </c>
       <c r="W24" s="42">
         <v>-10.7</v>
       </c>
       <c r="X24" s="42">
         <v>-1.39</v>
       </c>
       <c r="Y24" s="42">
         <v>-2.33</v>
       </c>
       <c r="Z24" s="42">
         <v>-1.64</v>
       </c>
-      <c r="AA24" s="67">
+      <c r="AA24" s="58">
         <v>-4.58</v>
       </c>
       <c r="AB24" s="5"/>
       <c r="AC24" s="5"/>
       <c r="AD24" s="5"/>
       <c r="AE24" s="5"/>
       <c r="AF24" s="5"/>
       <c r="AG24" s="5"/>
       <c r="AH24" s="5"/>
       <c r="AI24" s="5"/>
       <c r="AJ24" s="5"/>
       <c r="AK24" s="5"/>
       <c r="AL24" s="5"/>
       <c r="AM24" s="5"/>
       <c r="AN24" s="5"/>
       <c r="AO24" s="5"/>
       <c r="AP24" s="5"/>
       <c r="AQ24" s="5"/>
       <c r="AR24" s="5"/>
       <c r="AS24" s="5"/>
       <c r="AT24" s="5"/>
       <c r="AU24" s="5"/>
       <c r="AV24" s="5"/>
       <c r="AW24" s="5"/>
       <c r="AX24" s="5"/>
@@ -10736,51 +11142,51 @@
       </c>
       <c r="S25" s="42">
         <v>-4.99</v>
       </c>
       <c r="T25" s="42">
         <v>-0.72</v>
       </c>
       <c r="U25" s="42">
         <v>-3.93</v>
       </c>
       <c r="V25" s="42">
         <v>-4.12</v>
       </c>
       <c r="W25" s="42">
         <v>-6.26</v>
       </c>
       <c r="X25" s="42">
         <v>-5.23</v>
       </c>
       <c r="Y25" s="42">
         <v>-3.58</v>
       </c>
       <c r="Z25" s="42">
         <v>-5.97</v>
       </c>
-      <c r="AA25" s="67">
+      <c r="AA25" s="58">
         <v>-6.56</v>
       </c>
       <c r="AB25" s="5"/>
       <c r="AC25" s="5"/>
       <c r="AD25" s="5"/>
       <c r="AE25" s="5"/>
       <c r="AF25" s="5"/>
       <c r="AG25" s="5"/>
       <c r="AH25" s="5"/>
       <c r="AI25" s="5"/>
       <c r="AJ25" s="5"/>
       <c r="AK25" s="5"/>
       <c r="AL25" s="5"/>
       <c r="AM25" s="5"/>
       <c r="AN25" s="5"/>
       <c r="AO25" s="5"/>
       <c r="AP25" s="5"/>
       <c r="AQ25" s="5"/>
       <c r="AR25" s="5"/>
       <c r="AS25" s="5"/>
       <c r="AT25" s="5"/>
       <c r="AU25" s="5"/>
       <c r="AV25" s="5"/>
       <c r="AW25" s="5"/>
       <c r="AX25" s="5"/>
@@ -10863,51 +11269,51 @@
       </c>
       <c r="S26" s="42">
         <v>0.67</v>
       </c>
       <c r="T26" s="42">
         <v>1.05</v>
       </c>
       <c r="U26" s="42">
         <v>0.92</v>
       </c>
       <c r="V26" s="42">
         <v>2.63</v>
       </c>
       <c r="W26" s="42">
         <v>-3.05</v>
       </c>
       <c r="X26" s="42">
         <v>-0.86</v>
       </c>
       <c r="Y26" s="42">
         <v>-1.23</v>
       </c>
       <c r="Z26" s="42">
         <v>-4.21</v>
       </c>
-      <c r="AA26" s="67">
+      <c r="AA26" s="58">
         <v>-2.4900000000000002</v>
       </c>
       <c r="AB26" s="5"/>
       <c r="AC26" s="5"/>
       <c r="AD26" s="5"/>
       <c r="AE26" s="5"/>
       <c r="AF26" s="5"/>
       <c r="AG26" s="5"/>
       <c r="AH26" s="5"/>
       <c r="AI26" s="5"/>
       <c r="AJ26" s="5"/>
       <c r="AK26" s="5"/>
       <c r="AL26" s="5"/>
       <c r="AM26" s="5"/>
       <c r="AN26" s="5"/>
       <c r="AO26" s="5"/>
       <c r="AP26" s="5"/>
       <c r="AQ26" s="5"/>
       <c r="AR26" s="5"/>
       <c r="AS26" s="5"/>
       <c r="AT26" s="5"/>
       <c r="AU26" s="5"/>
       <c r="AV26" s="5"/>
       <c r="AW26" s="5"/>
       <c r="AX26" s="5"/>
@@ -10990,127 +11396,127 @@
       </c>
       <c r="S27" s="42">
         <v>1.94</v>
       </c>
       <c r="T27" s="42">
         <v>-1.41</v>
       </c>
       <c r="U27" s="42">
         <v>-0.09</v>
       </c>
       <c r="V27" s="42">
         <v>-0.7</v>
       </c>
       <c r="W27" s="42">
         <v>-5.12</v>
       </c>
       <c r="X27" s="42">
         <v>-1.91</v>
       </c>
       <c r="Y27" s="42">
         <v>-1.92</v>
       </c>
       <c r="Z27" s="42">
         <v>-1.85</v>
       </c>
-      <c r="AA27" s="67">
+      <c r="AA27" s="58">
         <v>-2.95</v>
       </c>
       <c r="AB27" s="5"/>
       <c r="AC27" s="5"/>
       <c r="AD27" s="5"/>
       <c r="AE27" s="5"/>
       <c r="AF27" s="5"/>
       <c r="AG27" s="5"/>
       <c r="AH27" s="5"/>
       <c r="AI27" s="5"/>
       <c r="AJ27" s="5"/>
       <c r="AK27" s="5"/>
       <c r="AL27" s="5"/>
       <c r="AM27" s="5"/>
       <c r="AN27" s="5"/>
       <c r="AO27" s="5"/>
       <c r="AP27" s="5"/>
       <c r="AQ27" s="5"/>
       <c r="AR27" s="5"/>
       <c r="AS27" s="5"/>
       <c r="AT27" s="5"/>
       <c r="AU27" s="5"/>
       <c r="AV27" s="5"/>
       <c r="AW27" s="5"/>
       <c r="AX27" s="5"/>
       <c r="AY27" s="5"/>
       <c r="AZ27" s="5"/>
       <c r="BA27" s="5"/>
       <c r="BB27" s="5"/>
       <c r="BC27" s="5"/>
       <c r="BD27" s="5"/>
       <c r="BE27" s="5"/>
       <c r="BF27" s="5"/>
       <c r="BG27" s="5"/>
       <c r="BH27" s="5"/>
       <c r="BI27" s="5"/>
       <c r="BJ27" s="5"/>
       <c r="BK27" s="5"/>
       <c r="BL27" s="5"/>
       <c r="BM27" s="5"/>
       <c r="BN27" s="5"/>
       <c r="BO27" s="5"/>
       <c r="BP27" s="5"/>
       <c r="BQ27" s="5"/>
       <c r="BR27" s="5"/>
       <c r="BS27" s="5"/>
     </row>
     <row r="28" spans="1:71" ht="15" customHeight="1">
-      <c r="A28" s="62" t="s">
+      <c r="A28" s="68" t="s">
         <v>19</v>
       </c>
-      <c r="B28" s="62"/>
-[...23 lines deleted...]
-      <c r="Z28" s="62"/>
+      <c r="B28" s="68"/>
+      <c r="C28" s="68"/>
+      <c r="D28" s="68"/>
+      <c r="E28" s="68"/>
+      <c r="F28" s="68"/>
+      <c r="G28" s="68"/>
+      <c r="H28" s="68"/>
+      <c r="I28" s="68"/>
+      <c r="J28" s="68"/>
+      <c r="K28" s="68"/>
+      <c r="L28" s="68"/>
+      <c r="M28" s="68"/>
+      <c r="N28" s="68"/>
+      <c r="O28" s="68"/>
+      <c r="P28" s="68"/>
+      <c r="Q28" s="68"/>
+      <c r="R28" s="68"/>
+      <c r="S28" s="68"/>
+      <c r="T28" s="68"/>
+      <c r="U28" s="68"/>
+      <c r="V28" s="68"/>
+      <c r="W28" s="68"/>
+      <c r="X28" s="68"/>
+      <c r="Y28" s="68"/>
+      <c r="Z28" s="68"/>
       <c r="AA28" s="7"/>
     </row>
     <row r="29" spans="1:71" s="1" customFormat="1">
       <c r="A29" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="42">
         <v>0.72</v>
       </c>
       <c r="C29" s="42">
         <v>0.8</v>
       </c>
       <c r="D29" s="42">
         <v>0.79</v>
       </c>
       <c r="E29" s="42">
         <v>0.35</v>
       </c>
       <c r="F29" s="42">
         <v>0.63</v>
       </c>
       <c r="G29" s="42">
         <v>0.36</v>
       </c>
       <c r="H29" s="42">
@@ -11148,51 +11554,51 @@
       </c>
       <c r="S29" s="42">
         <v>0.51</v>
       </c>
       <c r="T29" s="42">
         <v>-0.02</v>
       </c>
       <c r="U29" s="42">
         <v>-0.56000000000000005</v>
       </c>
       <c r="V29" s="42">
         <v>-1.1399999999999999</v>
       </c>
       <c r="W29" s="42">
         <v>-3.46</v>
       </c>
       <c r="X29" s="42">
         <v>-0.73</v>
       </c>
       <c r="Y29" s="42">
         <v>-1.1599999999999999</v>
       </c>
       <c r="Z29" s="42">
         <v>-1.52</v>
       </c>
-      <c r="AA29" s="68">
+      <c r="AA29" s="59">
         <v>-2.56</v>
       </c>
       <c r="AB29" s="5"/>
       <c r="AC29" s="5"/>
       <c r="AD29" s="5"/>
       <c r="AE29" s="5"/>
       <c r="AF29" s="5"/>
       <c r="AG29" s="5"/>
       <c r="AH29" s="5"/>
       <c r="AI29" s="5"/>
       <c r="AJ29" s="5"/>
       <c r="AK29" s="5"/>
       <c r="AL29" s="5"/>
       <c r="AM29" s="5"/>
       <c r="AN29" s="5"/>
       <c r="AO29" s="5"/>
       <c r="AP29" s="5"/>
       <c r="AQ29" s="5"/>
       <c r="AR29" s="5"/>
       <c r="AS29" s="5"/>
       <c r="AT29" s="5"/>
       <c r="AU29" s="5"/>
       <c r="AV29" s="5"/>
       <c r="AW29" s="5"/>
       <c r="AX29" s="5"/>
@@ -11275,51 +11681,51 @@
       </c>
       <c r="S30" s="42" t="s">
         <v>0</v>
       </c>
       <c r="T30" s="42" t="s">
         <v>0</v>
       </c>
       <c r="U30" s="42" t="s">
         <v>0</v>
       </c>
       <c r="V30" s="42" t="s">
         <v>0</v>
       </c>
       <c r="W30" s="42" t="s">
         <v>0</v>
       </c>
       <c r="X30" s="42" t="s">
         <v>0</v>
       </c>
       <c r="Y30" s="42" t="s">
         <v>0</v>
       </c>
       <c r="Z30" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="AA30" s="68" t="s">
+      <c r="AA30" s="59" t="s">
         <v>0</v>
       </c>
       <c r="AB30" s="5"/>
       <c r="AC30" s="5"/>
       <c r="AD30" s="5"/>
       <c r="AE30" s="5"/>
       <c r="AF30" s="5"/>
       <c r="AG30" s="5"/>
       <c r="AH30" s="5"/>
       <c r="AI30" s="5"/>
       <c r="AJ30" s="5"/>
       <c r="AK30" s="5"/>
       <c r="AL30" s="5"/>
       <c r="AM30" s="5"/>
       <c r="AN30" s="5"/>
       <c r="AO30" s="5"/>
       <c r="AP30" s="5"/>
       <c r="AQ30" s="5"/>
       <c r="AR30" s="5"/>
       <c r="AS30" s="5"/>
       <c r="AT30" s="5"/>
       <c r="AU30" s="5"/>
       <c r="AV30" s="5"/>
       <c r="AW30" s="5"/>
       <c r="AX30" s="5"/>
@@ -11402,51 +11808,51 @@
       </c>
       <c r="S31" s="42">
         <v>-1.1399999999999999</v>
       </c>
       <c r="T31" s="42">
         <v>0.59</v>
       </c>
       <c r="U31" s="42">
         <v>-0.74</v>
       </c>
       <c r="V31" s="42">
         <v>-0.86</v>
       </c>
       <c r="W31" s="42">
         <v>-1.78</v>
       </c>
       <c r="X31" s="42">
         <v>-2.2400000000000002</v>
       </c>
       <c r="Y31" s="42">
         <v>-0.99</v>
       </c>
       <c r="Z31" s="42">
         <v>-2.42</v>
       </c>
-      <c r="AA31" s="68">
+      <c r="AA31" s="59">
         <v>-1.68</v>
       </c>
       <c r="AB31" s="5"/>
       <c r="AC31" s="5"/>
       <c r="AD31" s="5"/>
       <c r="AE31" s="5"/>
       <c r="AF31" s="5"/>
       <c r="AG31" s="5"/>
       <c r="AH31" s="5"/>
       <c r="AI31" s="5"/>
       <c r="AJ31" s="5"/>
       <c r="AK31" s="5"/>
       <c r="AL31" s="5"/>
       <c r="AM31" s="5"/>
       <c r="AN31" s="5"/>
       <c r="AO31" s="5"/>
       <c r="AP31" s="5"/>
       <c r="AQ31" s="5"/>
       <c r="AR31" s="5"/>
       <c r="AS31" s="5"/>
       <c r="AT31" s="5"/>
       <c r="AU31" s="5"/>
       <c r="AV31" s="5"/>
       <c r="AW31" s="5"/>
       <c r="AX31" s="5"/>
@@ -11529,51 +11935,51 @@
       </c>
       <c r="S32" s="42">
         <v>5.43</v>
       </c>
       <c r="T32" s="42">
         <v>2.61</v>
       </c>
       <c r="U32" s="42">
         <v>3.49</v>
       </c>
       <c r="V32" s="42">
         <v>3.77</v>
       </c>
       <c r="W32" s="42">
         <v>1.55</v>
       </c>
       <c r="X32" s="42">
         <v>5.96</v>
       </c>
       <c r="Y32" s="42">
         <v>4.88</v>
       </c>
       <c r="Z32" s="42">
         <v>4.17</v>
       </c>
-      <c r="AA32" s="68">
+      <c r="AA32" s="59">
         <v>5.62</v>
       </c>
       <c r="AB32" s="5"/>
       <c r="AC32" s="5"/>
       <c r="AD32" s="5"/>
       <c r="AE32" s="5"/>
       <c r="AF32" s="5"/>
       <c r="AG32" s="5"/>
       <c r="AH32" s="5"/>
       <c r="AI32" s="5"/>
       <c r="AJ32" s="5"/>
       <c r="AK32" s="5"/>
       <c r="AL32" s="5"/>
       <c r="AM32" s="5"/>
       <c r="AN32" s="5"/>
       <c r="AO32" s="5"/>
       <c r="AP32" s="5"/>
       <c r="AQ32" s="5"/>
       <c r="AR32" s="5"/>
       <c r="AS32" s="5"/>
       <c r="AT32" s="5"/>
       <c r="AU32" s="5"/>
       <c r="AV32" s="5"/>
       <c r="AW32" s="5"/>
       <c r="AX32" s="5"/>
@@ -11656,51 +12062,51 @@
       </c>
       <c r="S33" s="42">
         <v>-2.4500000000000002</v>
       </c>
       <c r="T33" s="42">
         <v>-2.59</v>
       </c>
       <c r="U33" s="42">
         <v>-4.1900000000000004</v>
       </c>
       <c r="V33" s="42">
         <v>-3.99</v>
       </c>
       <c r="W33" s="42">
         <v>-6.44</v>
       </c>
       <c r="X33" s="42">
         <v>-2.9</v>
       </c>
       <c r="Y33" s="42">
         <v>-4.4800000000000004</v>
       </c>
       <c r="Z33" s="42">
         <v>-4.22</v>
       </c>
-      <c r="AA33" s="68">
+      <c r="AA33" s="59">
         <v>-3.65</v>
       </c>
       <c r="AB33" s="5"/>
       <c r="AC33" s="5"/>
       <c r="AD33" s="5"/>
       <c r="AE33" s="5"/>
       <c r="AF33" s="5"/>
       <c r="AG33" s="5"/>
       <c r="AH33" s="5"/>
       <c r="AI33" s="5"/>
       <c r="AJ33" s="5"/>
       <c r="AK33" s="5"/>
       <c r="AL33" s="5"/>
       <c r="AM33" s="5"/>
       <c r="AN33" s="5"/>
       <c r="AO33" s="5"/>
       <c r="AP33" s="5"/>
       <c r="AQ33" s="5"/>
       <c r="AR33" s="5"/>
       <c r="AS33" s="5"/>
       <c r="AT33" s="5"/>
       <c r="AU33" s="5"/>
       <c r="AV33" s="5"/>
       <c r="AW33" s="5"/>
       <c r="AX33" s="5"/>
@@ -11783,51 +12189,51 @@
       </c>
       <c r="S34" s="42">
         <v>-1.49</v>
       </c>
       <c r="T34" s="42">
         <v>-0.92</v>
       </c>
       <c r="U34" s="42">
         <v>-2.63</v>
       </c>
       <c r="V34" s="42">
         <v>-3.34</v>
       </c>
       <c r="W34" s="42">
         <v>-8.23</v>
       </c>
       <c r="X34" s="42">
         <v>-4.6500000000000004</v>
       </c>
       <c r="Y34" s="42">
         <v>-3.83</v>
       </c>
       <c r="Z34" s="42">
         <v>-2.8</v>
       </c>
-      <c r="AA34" s="68">
+      <c r="AA34" s="59">
         <v>-3.85</v>
       </c>
       <c r="AB34" s="5"/>
       <c r="AC34" s="5"/>
       <c r="AD34" s="5"/>
       <c r="AE34" s="5"/>
       <c r="AF34" s="5"/>
       <c r="AG34" s="5"/>
       <c r="AH34" s="5"/>
       <c r="AI34" s="5"/>
       <c r="AJ34" s="5"/>
       <c r="AK34" s="5"/>
       <c r="AL34" s="5"/>
       <c r="AM34" s="5"/>
       <c r="AN34" s="5"/>
       <c r="AO34" s="5"/>
       <c r="AP34" s="5"/>
       <c r="AQ34" s="5"/>
       <c r="AR34" s="5"/>
       <c r="AS34" s="5"/>
       <c r="AT34" s="5"/>
       <c r="AU34" s="5"/>
       <c r="AV34" s="5"/>
       <c r="AW34" s="5"/>
       <c r="AX34" s="5"/>
@@ -11910,51 +12316,51 @@
       </c>
       <c r="S35" s="42">
         <v>0.4</v>
       </c>
       <c r="T35" s="42">
         <v>-2.04</v>
       </c>
       <c r="U35" s="42">
         <v>-1.58</v>
       </c>
       <c r="V35" s="42">
         <v>-4.0199999999999996</v>
       </c>
       <c r="W35" s="42">
         <v>-4.95</v>
       </c>
       <c r="X35" s="42">
         <v>0.66</v>
       </c>
       <c r="Y35" s="42">
         <v>-0.22</v>
       </c>
       <c r="Z35" s="42">
         <v>-1.2</v>
       </c>
-      <c r="AA35" s="68">
+      <c r="AA35" s="59">
         <v>-3.97</v>
       </c>
       <c r="AB35" s="5"/>
       <c r="AC35" s="5"/>
       <c r="AD35" s="5"/>
       <c r="AE35" s="5"/>
       <c r="AF35" s="5"/>
       <c r="AG35" s="5"/>
       <c r="AH35" s="5"/>
       <c r="AI35" s="5"/>
       <c r="AJ35" s="5"/>
       <c r="AK35" s="5"/>
       <c r="AL35" s="5"/>
       <c r="AM35" s="5"/>
       <c r="AN35" s="5"/>
       <c r="AO35" s="5"/>
       <c r="AP35" s="5"/>
       <c r="AQ35" s="5"/>
       <c r="AR35" s="5"/>
       <c r="AS35" s="5"/>
       <c r="AT35" s="5"/>
       <c r="AU35" s="5"/>
       <c r="AV35" s="5"/>
       <c r="AW35" s="5"/>
       <c r="AX35" s="5"/>
@@ -12037,51 +12443,51 @@
       </c>
       <c r="S36" s="42">
         <v>0.38</v>
       </c>
       <c r="T36" s="42">
         <v>0.81</v>
       </c>
       <c r="U36" s="42">
         <v>-1.27</v>
       </c>
       <c r="V36" s="42">
         <v>-1.54</v>
       </c>
       <c r="W36" s="42">
         <v>-3.59</v>
       </c>
       <c r="X36" s="42">
         <v>-1.59</v>
       </c>
       <c r="Y36" s="42">
         <v>-0.52</v>
       </c>
       <c r="Z36" s="42">
         <v>-0.82</v>
       </c>
-      <c r="AA36" s="68">
+      <c r="AA36" s="59">
         <v>-3.21</v>
       </c>
       <c r="AB36" s="5"/>
       <c r="AC36" s="5"/>
       <c r="AD36" s="5"/>
       <c r="AE36" s="5"/>
       <c r="AF36" s="5"/>
       <c r="AG36" s="5"/>
       <c r="AH36" s="5"/>
       <c r="AI36" s="5"/>
       <c r="AJ36" s="5"/>
       <c r="AK36" s="5"/>
       <c r="AL36" s="5"/>
       <c r="AM36" s="5"/>
       <c r="AN36" s="5"/>
       <c r="AO36" s="5"/>
       <c r="AP36" s="5"/>
       <c r="AQ36" s="5"/>
       <c r="AR36" s="5"/>
       <c r="AS36" s="5"/>
       <c r="AT36" s="5"/>
       <c r="AU36" s="5"/>
       <c r="AV36" s="5"/>
       <c r="AW36" s="5"/>
       <c r="AX36" s="5"/>
@@ -12164,51 +12570,51 @@
       </c>
       <c r="S37" s="42">
         <v>-0.09</v>
       </c>
       <c r="T37" s="42" t="s">
         <v>0</v>
       </c>
       <c r="U37" s="42">
         <v>0.46</v>
       </c>
       <c r="V37" s="42">
         <v>0.1</v>
       </c>
       <c r="W37" s="42">
         <v>-0.88</v>
       </c>
       <c r="X37" s="42">
         <v>-1.7</v>
       </c>
       <c r="Y37" s="42">
         <v>-1.73</v>
       </c>
       <c r="Z37" s="42">
         <v>-1.96</v>
       </c>
-      <c r="AA37" s="68">
+      <c r="AA37" s="59">
         <v>-7.65</v>
       </c>
       <c r="AB37" s="5"/>
       <c r="AC37" s="5"/>
       <c r="AD37" s="5"/>
       <c r="AE37" s="5"/>
       <c r="AF37" s="5"/>
       <c r="AG37" s="5"/>
       <c r="AH37" s="5"/>
       <c r="AI37" s="5"/>
       <c r="AJ37" s="5"/>
       <c r="AK37" s="5"/>
       <c r="AL37" s="5"/>
       <c r="AM37" s="5"/>
       <c r="AN37" s="5"/>
       <c r="AO37" s="5"/>
       <c r="AP37" s="5"/>
       <c r="AQ37" s="5"/>
       <c r="AR37" s="5"/>
       <c r="AS37" s="5"/>
       <c r="AT37" s="5"/>
       <c r="AU37" s="5"/>
       <c r="AV37" s="5"/>
       <c r="AW37" s="5"/>
       <c r="AX37" s="5"/>
@@ -12291,51 +12697,51 @@
       </c>
       <c r="S38" s="42">
         <v>-2.36</v>
       </c>
       <c r="T38" s="42">
         <v>-3.27</v>
       </c>
       <c r="U38" s="42">
         <v>-1.79</v>
       </c>
       <c r="V38" s="42">
         <v>-0.2</v>
       </c>
       <c r="W38" s="42">
         <v>-6.21</v>
       </c>
       <c r="X38" s="42">
         <v>-4.2300000000000004</v>
       </c>
       <c r="Y38" s="42">
         <v>-2.27</v>
       </c>
       <c r="Z38" s="42">
         <v>-4.4800000000000004</v>
       </c>
-      <c r="AA38" s="68">
+      <c r="AA38" s="59">
         <v>-4.01</v>
       </c>
       <c r="AB38" s="5"/>
       <c r="AC38" s="5"/>
       <c r="AD38" s="5"/>
       <c r="AE38" s="5"/>
       <c r="AF38" s="5"/>
       <c r="AG38" s="5"/>
       <c r="AH38" s="5"/>
       <c r="AI38" s="5"/>
       <c r="AJ38" s="5"/>
       <c r="AK38" s="5"/>
       <c r="AL38" s="5"/>
       <c r="AM38" s="5"/>
       <c r="AN38" s="5"/>
       <c r="AO38" s="5"/>
       <c r="AP38" s="5"/>
       <c r="AQ38" s="5"/>
       <c r="AR38" s="5"/>
       <c r="AS38" s="5"/>
       <c r="AT38" s="5"/>
       <c r="AU38" s="5"/>
       <c r="AV38" s="5"/>
       <c r="AW38" s="5"/>
       <c r="AX38" s="5"/>
@@ -12418,51 +12824,51 @@
       </c>
       <c r="S39" s="42">
         <v>-3.83</v>
       </c>
       <c r="T39" s="42">
         <v>-4.18</v>
       </c>
       <c r="U39" s="42">
         <v>-6.6</v>
       </c>
       <c r="V39" s="42">
         <v>-6.57</v>
       </c>
       <c r="W39" s="42">
         <v>-9.77</v>
       </c>
       <c r="X39" s="42">
         <v>-4.0999999999999996</v>
       </c>
       <c r="Y39" s="42">
         <v>-4.1100000000000003</v>
       </c>
       <c r="Z39" s="42">
         <v>-7.09</v>
       </c>
-      <c r="AA39" s="68">
+      <c r="AA39" s="59">
         <v>-6.09</v>
       </c>
       <c r="AB39" s="5"/>
       <c r="AC39" s="5"/>
       <c r="AD39" s="5"/>
       <c r="AE39" s="5"/>
       <c r="AF39" s="5"/>
       <c r="AG39" s="5"/>
       <c r="AH39" s="5"/>
       <c r="AI39" s="5"/>
       <c r="AJ39" s="5"/>
       <c r="AK39" s="5"/>
       <c r="AL39" s="5"/>
       <c r="AM39" s="5"/>
       <c r="AN39" s="5"/>
       <c r="AO39" s="5"/>
       <c r="AP39" s="5"/>
       <c r="AQ39" s="5"/>
       <c r="AR39" s="5"/>
       <c r="AS39" s="5"/>
       <c r="AT39" s="5"/>
       <c r="AU39" s="5"/>
       <c r="AV39" s="5"/>
       <c r="AW39" s="5"/>
       <c r="AX39" s="5"/>
@@ -12545,51 +12951,51 @@
       </c>
       <c r="S40" s="42">
         <v>0.12</v>
       </c>
       <c r="T40" s="42">
         <v>-1.22</v>
       </c>
       <c r="U40" s="42">
         <v>0.74</v>
       </c>
       <c r="V40" s="42">
         <v>-0.13</v>
       </c>
       <c r="W40" s="42">
         <v>-2.56</v>
       </c>
       <c r="X40" s="42">
         <v>0.83</v>
       </c>
       <c r="Y40" s="42">
         <v>-1.34</v>
       </c>
       <c r="Z40" s="42">
         <v>-0.35</v>
       </c>
-      <c r="AA40" s="68">
+      <c r="AA40" s="59">
         <v>-2.71</v>
       </c>
       <c r="AB40" s="5"/>
       <c r="AC40" s="5"/>
       <c r="AD40" s="5"/>
       <c r="AE40" s="5"/>
       <c r="AF40" s="5"/>
       <c r="AG40" s="5"/>
       <c r="AH40" s="5"/>
       <c r="AI40" s="5"/>
       <c r="AJ40" s="5"/>
       <c r="AK40" s="5"/>
       <c r="AL40" s="5"/>
       <c r="AM40" s="5"/>
       <c r="AN40" s="5"/>
       <c r="AO40" s="5"/>
       <c r="AP40" s="5"/>
       <c r="AQ40" s="5"/>
       <c r="AR40" s="5"/>
       <c r="AS40" s="5"/>
       <c r="AT40" s="5"/>
       <c r="AU40" s="5"/>
       <c r="AV40" s="5"/>
       <c r="AW40" s="5"/>
       <c r="AX40" s="5"/>
@@ -12672,51 +13078,51 @@
       </c>
       <c r="S41" s="42">
         <v>3.09</v>
       </c>
       <c r="T41" s="42">
         <v>2.29</v>
       </c>
       <c r="U41" s="42">
         <v>0.45</v>
       </c>
       <c r="V41" s="42">
         <v>-0.09</v>
       </c>
       <c r="W41" s="42">
         <v>-2.59</v>
       </c>
       <c r="X41" s="42" t="s">
         <v>0</v>
       </c>
       <c r="Y41" s="42">
         <v>-2.25</v>
       </c>
       <c r="Z41" s="42">
         <v>-1.68</v>
       </c>
-      <c r="AA41" s="68">
+      <c r="AA41" s="59">
         <v>-2.06</v>
       </c>
       <c r="AB41" s="5"/>
       <c r="AC41" s="5"/>
       <c r="AD41" s="5"/>
       <c r="AE41" s="5"/>
       <c r="AF41" s="5"/>
       <c r="AG41" s="5"/>
       <c r="AH41" s="5"/>
       <c r="AI41" s="5"/>
       <c r="AJ41" s="5"/>
       <c r="AK41" s="5"/>
       <c r="AL41" s="5"/>
       <c r="AM41" s="5"/>
       <c r="AN41" s="5"/>
       <c r="AO41" s="5"/>
       <c r="AP41" s="5"/>
       <c r="AQ41" s="5"/>
       <c r="AR41" s="5"/>
       <c r="AS41" s="5"/>
       <c r="AT41" s="5"/>
       <c r="AU41" s="5"/>
       <c r="AV41" s="5"/>
       <c r="AW41" s="5"/>
       <c r="AX41" s="5"/>
@@ -12799,51 +13205,51 @@
       </c>
       <c r="S42" s="42">
         <v>8.8000000000000007</v>
       </c>
       <c r="T42" s="42">
         <v>7.05</v>
       </c>
       <c r="U42" s="42">
         <v>8.7899999999999991</v>
       </c>
       <c r="V42" s="42">
         <v>6.65</v>
       </c>
       <c r="W42" s="42">
         <v>7.14</v>
       </c>
       <c r="X42" s="42">
         <v>8.6999999999999993</v>
       </c>
       <c r="Y42" s="42">
         <v>7.59</v>
       </c>
       <c r="Z42" s="42">
         <v>6.2</v>
       </c>
-      <c r="AA42" s="68">
+      <c r="AA42" s="59">
         <v>7.07</v>
       </c>
       <c r="AB42" s="5"/>
       <c r="AC42" s="5"/>
       <c r="AD42" s="5"/>
       <c r="AE42" s="5"/>
       <c r="AF42" s="5"/>
       <c r="AG42" s="5"/>
       <c r="AH42" s="5"/>
       <c r="AI42" s="5"/>
       <c r="AJ42" s="5"/>
       <c r="AK42" s="5"/>
       <c r="AL42" s="5"/>
       <c r="AM42" s="5"/>
       <c r="AN42" s="5"/>
       <c r="AO42" s="5"/>
       <c r="AP42" s="5"/>
       <c r="AQ42" s="5"/>
       <c r="AR42" s="5"/>
       <c r="AS42" s="5"/>
       <c r="AT42" s="5"/>
       <c r="AU42" s="5"/>
       <c r="AV42" s="5"/>
       <c r="AW42" s="5"/>
       <c r="AX42" s="5"/>
@@ -12926,99 +13332,99 @@
       </c>
       <c r="S43" s="43">
         <v>2.35</v>
       </c>
       <c r="T43" s="43">
         <v>0.71</v>
       </c>
       <c r="U43" s="43">
         <v>0.2</v>
       </c>
       <c r="V43" s="44">
         <v>-1</v>
       </c>
       <c r="W43" s="44">
         <v>-4.18</v>
       </c>
       <c r="X43" s="45">
         <v>0.11</v>
       </c>
       <c r="Y43" s="45">
         <v>-2.4</v>
       </c>
       <c r="Z43" s="41">
         <v>-1.66</v>
       </c>
-      <c r="AA43" s="69">
+      <c r="AA43" s="60">
         <v>-3.14</v>
       </c>
       <c r="AB43" s="5"/>
       <c r="AC43" s="5"/>
       <c r="AD43" s="5"/>
       <c r="AE43" s="5"/>
       <c r="AF43" s="5"/>
       <c r="AG43" s="5"/>
       <c r="AH43" s="5"/>
       <c r="AI43" s="5"/>
       <c r="AJ43" s="5"/>
       <c r="AK43" s="5"/>
       <c r="AL43" s="5"/>
       <c r="AM43" s="5"/>
       <c r="AN43" s="5"/>
       <c r="AO43" s="5"/>
       <c r="AP43" s="5"/>
       <c r="AQ43" s="5"/>
       <c r="AR43" s="5"/>
       <c r="AS43" s="5"/>
       <c r="AT43" s="5"/>
       <c r="AU43" s="5"/>
       <c r="AV43" s="5"/>
       <c r="AW43" s="5"/>
       <c r="AX43" s="5"/>
       <c r="AY43" s="5"/>
       <c r="AZ43" s="5"/>
       <c r="BA43" s="5"/>
       <c r="BB43" s="5"/>
       <c r="BC43" s="5"/>
       <c r="BD43" s="5"/>
       <c r="BE43" s="5"/>
       <c r="BF43" s="5"/>
       <c r="BG43" s="5"/>
       <c r="BH43" s="5"/>
       <c r="BI43" s="5"/>
       <c r="BJ43" s="5"/>
       <c r="BK43" s="5"/>
       <c r="BL43" s="5"/>
       <c r="BM43" s="5"/>
       <c r="BN43" s="5"/>
       <c r="BO43" s="5"/>
       <c r="BP43" s="5"/>
       <c r="BQ43" s="5"/>
       <c r="BR43" s="5"/>
       <c r="BS43" s="5"/>
     </row>
-    <row r="44" spans="1:71" ht="12.75">
+    <row r="44" spans="1:71" ht="12">
       <c r="A44" s="52" t="s">
         <v>25</v>
       </c>
       <c r="Y44" s="5"/>
     </row>
     <row r="45" spans="1:71">
       <c r="Y45" s="5"/>
     </row>
     <row r="46" spans="1:71">
       <c r="Y46" s="5"/>
     </row>
     <row r="47" spans="1:71">
       <c r="Y47" s="5"/>
     </row>
     <row r="48" spans="1:71">
       <c r="Y48" s="5"/>
     </row>
     <row r="49" spans="25:25">
       <c r="Y49" s="5"/>
     </row>
     <row r="50" spans="25:25">
       <c r="Y50" s="5"/>
     </row>
     <row r="51" spans="25:25">
       <c r="Y51" s="5"/>
@@ -13499,51 +13905,53 @@
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:Z1"/>
     <mergeCell ref="W3:Z3"/>
     <mergeCell ref="A28:Z28"/>
     <mergeCell ref="A21:Z21"/>
     <mergeCell ref="A5:Z5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Symbols</vt:lpstr>
       <vt:lpstr>All population</vt:lpstr>
       <vt:lpstr>Total coefficient</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>G.Aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>