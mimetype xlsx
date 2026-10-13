--- v0 (2026-04-15)
+++ v1 (2026-10-13)
@@ -1,77 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="13620" yWindow="795" windowWidth="8310" windowHeight="11745" firstSheet="1" activeTab="8"/>
+    <workbookView xWindow="13620" yWindow="792" windowWidth="8316" windowHeight="11748"/>
   </bookViews>
   <sheets>
-    <sheet name="All population" sheetId="3" r:id="rId1"/>
-[...7 lines deleted...]
-    <sheet name="Rate for girls" sheetId="11" r:id="rId9"/>
+    <sheet name="Metadata" sheetId="13" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="12" r:id="rId2"/>
+    <sheet name="All population" sheetId="3" r:id="rId3"/>
+    <sheet name="Number of men" sheetId="4" r:id="rId4"/>
+    <sheet name="Number of women" sheetId="5" r:id="rId5"/>
+    <sheet name="Total mortality rate" sheetId="6" r:id="rId6"/>
+    <sheet name="Rate for men" sheetId="7" r:id="rId7"/>
+    <sheet name="Rate for women" sheetId="8" r:id="rId8"/>
+    <sheet name="Infant mortality rate" sheetId="9" r:id="rId9"/>
+    <sheet name="Rate for boys" sheetId="10" r:id="rId10"/>
+    <sheet name="Rate for girls" sheetId="11" r:id="rId11"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2416" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2460" uniqueCount="88">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
     <t> -</t>
   </si>
   <si>
     <t>- </t>
   </si>
   <si>
     <t>...</t>
   </si>
   <si>
     <t>Men</t>
   </si>
   <si>
     <t>Women</t>
   </si>
   <si>
     <t>All population</t>
   </si>
   <si>
@@ -262,59 +266,207 @@
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> Data from 2009 has been recalculated due to the formation of new regions.</t>
     </r>
   </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Death number </t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t>Person</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Death number</t>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>The statistics of those died in the Republic of Kazakhstan is based on the registration of death certificates in the civil status registration authorities</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t>To generate current data on mortality statistics, data sources such as administrative data provided by administrative sources, in particular, from civil registration authorities and NAO State Corporation Government for Citizens, conducted outside the statistical work plan, are used.</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>The data is generated by the date of registration of death certificates</t>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25797/</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/methodology/25848/</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/Search/SearchByKeyWord</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Since 2000 </t>
+  </si>
+  <si>
+    <t>Division of Social, Demographic Statistics and Living Standards</t>
+  </si>
+  <si>
+    <t>Bubenko Olga</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> +7 7152 4610 63</t>
+  </si>
+  <si>
+    <t>o.bubenko@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/sko/dynamic-tables/28251/</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
   </numFmts>
-  <fonts count="14">
+  <fonts count="23">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -363,60 +515,117 @@
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="7">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -448,57 +657,92 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="153">
+  <cellXfs count="174">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
@@ -804,130 +1048,181 @@
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...19 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="19" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="14" fontId="14" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="7">
+    <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный 2 2" xfId="3"/>
+    <cellStyle name="Обычный 2 2 2" xfId="6"/>
+    <cellStyle name="Обычный 2 4" xfId="4"/>
     <cellStyle name="Финансовый" xfId="1" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1170,128 +1465,7443 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/sko/dynamic-tables/28251/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:o.bubenko@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:B29"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="44.33203125" style="145" customWidth="1"/>
+    <col min="2" max="2" width="94.6640625" style="145" customWidth="1"/>
+    <col min="3" max="256" width="8.88671875" style="145"/>
+    <col min="257" max="257" width="44.33203125" style="145" customWidth="1"/>
+    <col min="258" max="258" width="94.6640625" style="145" customWidth="1"/>
+    <col min="259" max="512" width="8.88671875" style="145"/>
+    <col min="513" max="513" width="44.33203125" style="145" customWidth="1"/>
+    <col min="514" max="514" width="94.6640625" style="145" customWidth="1"/>
+    <col min="515" max="768" width="8.88671875" style="145"/>
+    <col min="769" max="769" width="44.33203125" style="145" customWidth="1"/>
+    <col min="770" max="770" width="94.6640625" style="145" customWidth="1"/>
+    <col min="771" max="1024" width="8.88671875" style="145"/>
+    <col min="1025" max="1025" width="44.33203125" style="145" customWidth="1"/>
+    <col min="1026" max="1026" width="94.6640625" style="145" customWidth="1"/>
+    <col min="1027" max="1280" width="8.88671875" style="145"/>
+    <col min="1281" max="1281" width="44.33203125" style="145" customWidth="1"/>
+    <col min="1282" max="1282" width="94.6640625" style="145" customWidth="1"/>
+    <col min="1283" max="1536" width="8.88671875" style="145"/>
+    <col min="1537" max="1537" width="44.33203125" style="145" customWidth="1"/>
+    <col min="1538" max="1538" width="94.6640625" style="145" customWidth="1"/>
+    <col min="1539" max="1792" width="8.88671875" style="145"/>
+    <col min="1793" max="1793" width="44.33203125" style="145" customWidth="1"/>
+    <col min="1794" max="1794" width="94.6640625" style="145" customWidth="1"/>
+    <col min="1795" max="2048" width="8.88671875" style="145"/>
+    <col min="2049" max="2049" width="44.33203125" style="145" customWidth="1"/>
+    <col min="2050" max="2050" width="94.6640625" style="145" customWidth="1"/>
+    <col min="2051" max="2304" width="8.88671875" style="145"/>
+    <col min="2305" max="2305" width="44.33203125" style="145" customWidth="1"/>
+    <col min="2306" max="2306" width="94.6640625" style="145" customWidth="1"/>
+    <col min="2307" max="2560" width="8.88671875" style="145"/>
+    <col min="2561" max="2561" width="44.33203125" style="145" customWidth="1"/>
+    <col min="2562" max="2562" width="94.6640625" style="145" customWidth="1"/>
+    <col min="2563" max="2816" width="8.88671875" style="145"/>
+    <col min="2817" max="2817" width="44.33203125" style="145" customWidth="1"/>
+    <col min="2818" max="2818" width="94.6640625" style="145" customWidth="1"/>
+    <col min="2819" max="3072" width="8.88671875" style="145"/>
+    <col min="3073" max="3073" width="44.33203125" style="145" customWidth="1"/>
+    <col min="3074" max="3074" width="94.6640625" style="145" customWidth="1"/>
+    <col min="3075" max="3328" width="8.88671875" style="145"/>
+    <col min="3329" max="3329" width="44.33203125" style="145" customWidth="1"/>
+    <col min="3330" max="3330" width="94.6640625" style="145" customWidth="1"/>
+    <col min="3331" max="3584" width="8.88671875" style="145"/>
+    <col min="3585" max="3585" width="44.33203125" style="145" customWidth="1"/>
+    <col min="3586" max="3586" width="94.6640625" style="145" customWidth="1"/>
+    <col min="3587" max="3840" width="8.88671875" style="145"/>
+    <col min="3841" max="3841" width="44.33203125" style="145" customWidth="1"/>
+    <col min="3842" max="3842" width="94.6640625" style="145" customWidth="1"/>
+    <col min="3843" max="4096" width="8.88671875" style="145"/>
+    <col min="4097" max="4097" width="44.33203125" style="145" customWidth="1"/>
+    <col min="4098" max="4098" width="94.6640625" style="145" customWidth="1"/>
+    <col min="4099" max="4352" width="8.88671875" style="145"/>
+    <col min="4353" max="4353" width="44.33203125" style="145" customWidth="1"/>
+    <col min="4354" max="4354" width="94.6640625" style="145" customWidth="1"/>
+    <col min="4355" max="4608" width="8.88671875" style="145"/>
+    <col min="4609" max="4609" width="44.33203125" style="145" customWidth="1"/>
+    <col min="4610" max="4610" width="94.6640625" style="145" customWidth="1"/>
+    <col min="4611" max="4864" width="8.88671875" style="145"/>
+    <col min="4865" max="4865" width="44.33203125" style="145" customWidth="1"/>
+    <col min="4866" max="4866" width="94.6640625" style="145" customWidth="1"/>
+    <col min="4867" max="5120" width="8.88671875" style="145"/>
+    <col min="5121" max="5121" width="44.33203125" style="145" customWidth="1"/>
+    <col min="5122" max="5122" width="94.6640625" style="145" customWidth="1"/>
+    <col min="5123" max="5376" width="8.88671875" style="145"/>
+    <col min="5377" max="5377" width="44.33203125" style="145" customWidth="1"/>
+    <col min="5378" max="5378" width="94.6640625" style="145" customWidth="1"/>
+    <col min="5379" max="5632" width="8.88671875" style="145"/>
+    <col min="5633" max="5633" width="44.33203125" style="145" customWidth="1"/>
+    <col min="5634" max="5634" width="94.6640625" style="145" customWidth="1"/>
+    <col min="5635" max="5888" width="8.88671875" style="145"/>
+    <col min="5889" max="5889" width="44.33203125" style="145" customWidth="1"/>
+    <col min="5890" max="5890" width="94.6640625" style="145" customWidth="1"/>
+    <col min="5891" max="6144" width="8.88671875" style="145"/>
+    <col min="6145" max="6145" width="44.33203125" style="145" customWidth="1"/>
+    <col min="6146" max="6146" width="94.6640625" style="145" customWidth="1"/>
+    <col min="6147" max="6400" width="8.88671875" style="145"/>
+    <col min="6401" max="6401" width="44.33203125" style="145" customWidth="1"/>
+    <col min="6402" max="6402" width="94.6640625" style="145" customWidth="1"/>
+    <col min="6403" max="6656" width="8.88671875" style="145"/>
+    <col min="6657" max="6657" width="44.33203125" style="145" customWidth="1"/>
+    <col min="6658" max="6658" width="94.6640625" style="145" customWidth="1"/>
+    <col min="6659" max="6912" width="8.88671875" style="145"/>
+    <col min="6913" max="6913" width="44.33203125" style="145" customWidth="1"/>
+    <col min="6914" max="6914" width="94.6640625" style="145" customWidth="1"/>
+    <col min="6915" max="7168" width="8.88671875" style="145"/>
+    <col min="7169" max="7169" width="44.33203125" style="145" customWidth="1"/>
+    <col min="7170" max="7170" width="94.6640625" style="145" customWidth="1"/>
+    <col min="7171" max="7424" width="8.88671875" style="145"/>
+    <col min="7425" max="7425" width="44.33203125" style="145" customWidth="1"/>
+    <col min="7426" max="7426" width="94.6640625" style="145" customWidth="1"/>
+    <col min="7427" max="7680" width="8.88671875" style="145"/>
+    <col min="7681" max="7681" width="44.33203125" style="145" customWidth="1"/>
+    <col min="7682" max="7682" width="94.6640625" style="145" customWidth="1"/>
+    <col min="7683" max="7936" width="8.88671875" style="145"/>
+    <col min="7937" max="7937" width="44.33203125" style="145" customWidth="1"/>
+    <col min="7938" max="7938" width="94.6640625" style="145" customWidth="1"/>
+    <col min="7939" max="8192" width="8.88671875" style="145"/>
+    <col min="8193" max="8193" width="44.33203125" style="145" customWidth="1"/>
+    <col min="8194" max="8194" width="94.6640625" style="145" customWidth="1"/>
+    <col min="8195" max="8448" width="8.88671875" style="145"/>
+    <col min="8449" max="8449" width="44.33203125" style="145" customWidth="1"/>
+    <col min="8450" max="8450" width="94.6640625" style="145" customWidth="1"/>
+    <col min="8451" max="8704" width="8.88671875" style="145"/>
+    <col min="8705" max="8705" width="44.33203125" style="145" customWidth="1"/>
+    <col min="8706" max="8706" width="94.6640625" style="145" customWidth="1"/>
+    <col min="8707" max="8960" width="8.88671875" style="145"/>
+    <col min="8961" max="8961" width="44.33203125" style="145" customWidth="1"/>
+    <col min="8962" max="8962" width="94.6640625" style="145" customWidth="1"/>
+    <col min="8963" max="9216" width="8.88671875" style="145"/>
+    <col min="9217" max="9217" width="44.33203125" style="145" customWidth="1"/>
+    <col min="9218" max="9218" width="94.6640625" style="145" customWidth="1"/>
+    <col min="9219" max="9472" width="8.88671875" style="145"/>
+    <col min="9473" max="9473" width="44.33203125" style="145" customWidth="1"/>
+    <col min="9474" max="9474" width="94.6640625" style="145" customWidth="1"/>
+    <col min="9475" max="9728" width="8.88671875" style="145"/>
+    <col min="9729" max="9729" width="44.33203125" style="145" customWidth="1"/>
+    <col min="9730" max="9730" width="94.6640625" style="145" customWidth="1"/>
+    <col min="9731" max="9984" width="8.88671875" style="145"/>
+    <col min="9985" max="9985" width="44.33203125" style="145" customWidth="1"/>
+    <col min="9986" max="9986" width="94.6640625" style="145" customWidth="1"/>
+    <col min="9987" max="10240" width="8.88671875" style="145"/>
+    <col min="10241" max="10241" width="44.33203125" style="145" customWidth="1"/>
+    <col min="10242" max="10242" width="94.6640625" style="145" customWidth="1"/>
+    <col min="10243" max="10496" width="8.88671875" style="145"/>
+    <col min="10497" max="10497" width="44.33203125" style="145" customWidth="1"/>
+    <col min="10498" max="10498" width="94.6640625" style="145" customWidth="1"/>
+    <col min="10499" max="10752" width="8.88671875" style="145"/>
+    <col min="10753" max="10753" width="44.33203125" style="145" customWidth="1"/>
+    <col min="10754" max="10754" width="94.6640625" style="145" customWidth="1"/>
+    <col min="10755" max="11008" width="8.88671875" style="145"/>
+    <col min="11009" max="11009" width="44.33203125" style="145" customWidth="1"/>
+    <col min="11010" max="11010" width="94.6640625" style="145" customWidth="1"/>
+    <col min="11011" max="11264" width="8.88671875" style="145"/>
+    <col min="11265" max="11265" width="44.33203125" style="145" customWidth="1"/>
+    <col min="11266" max="11266" width="94.6640625" style="145" customWidth="1"/>
+    <col min="11267" max="11520" width="8.88671875" style="145"/>
+    <col min="11521" max="11521" width="44.33203125" style="145" customWidth="1"/>
+    <col min="11522" max="11522" width="94.6640625" style="145" customWidth="1"/>
+    <col min="11523" max="11776" width="8.88671875" style="145"/>
+    <col min="11777" max="11777" width="44.33203125" style="145" customWidth="1"/>
+    <col min="11778" max="11778" width="94.6640625" style="145" customWidth="1"/>
+    <col min="11779" max="12032" width="8.88671875" style="145"/>
+    <col min="12033" max="12033" width="44.33203125" style="145" customWidth="1"/>
+    <col min="12034" max="12034" width="94.6640625" style="145" customWidth="1"/>
+    <col min="12035" max="12288" width="8.88671875" style="145"/>
+    <col min="12289" max="12289" width="44.33203125" style="145" customWidth="1"/>
+    <col min="12290" max="12290" width="94.6640625" style="145" customWidth="1"/>
+    <col min="12291" max="12544" width="8.88671875" style="145"/>
+    <col min="12545" max="12545" width="44.33203125" style="145" customWidth="1"/>
+    <col min="12546" max="12546" width="94.6640625" style="145" customWidth="1"/>
+    <col min="12547" max="12800" width="8.88671875" style="145"/>
+    <col min="12801" max="12801" width="44.33203125" style="145" customWidth="1"/>
+    <col min="12802" max="12802" width="94.6640625" style="145" customWidth="1"/>
+    <col min="12803" max="13056" width="8.88671875" style="145"/>
+    <col min="13057" max="13057" width="44.33203125" style="145" customWidth="1"/>
+    <col min="13058" max="13058" width="94.6640625" style="145" customWidth="1"/>
+    <col min="13059" max="13312" width="8.88671875" style="145"/>
+    <col min="13313" max="13313" width="44.33203125" style="145" customWidth="1"/>
+    <col min="13314" max="13314" width="94.6640625" style="145" customWidth="1"/>
+    <col min="13315" max="13568" width="8.88671875" style="145"/>
+    <col min="13569" max="13569" width="44.33203125" style="145" customWidth="1"/>
+    <col min="13570" max="13570" width="94.6640625" style="145" customWidth="1"/>
+    <col min="13571" max="13824" width="8.88671875" style="145"/>
+    <col min="13825" max="13825" width="44.33203125" style="145" customWidth="1"/>
+    <col min="13826" max="13826" width="94.6640625" style="145" customWidth="1"/>
+    <col min="13827" max="14080" width="8.88671875" style="145"/>
+    <col min="14081" max="14081" width="44.33203125" style="145" customWidth="1"/>
+    <col min="14082" max="14082" width="94.6640625" style="145" customWidth="1"/>
+    <col min="14083" max="14336" width="8.88671875" style="145"/>
+    <col min="14337" max="14337" width="44.33203125" style="145" customWidth="1"/>
+    <col min="14338" max="14338" width="94.6640625" style="145" customWidth="1"/>
+    <col min="14339" max="14592" width="8.88671875" style="145"/>
+    <col min="14593" max="14593" width="44.33203125" style="145" customWidth="1"/>
+    <col min="14594" max="14594" width="94.6640625" style="145" customWidth="1"/>
+    <col min="14595" max="14848" width="8.88671875" style="145"/>
+    <col min="14849" max="14849" width="44.33203125" style="145" customWidth="1"/>
+    <col min="14850" max="14850" width="94.6640625" style="145" customWidth="1"/>
+    <col min="14851" max="15104" width="8.88671875" style="145"/>
+    <col min="15105" max="15105" width="44.33203125" style="145" customWidth="1"/>
+    <col min="15106" max="15106" width="94.6640625" style="145" customWidth="1"/>
+    <col min="15107" max="15360" width="8.88671875" style="145"/>
+    <col min="15361" max="15361" width="44.33203125" style="145" customWidth="1"/>
+    <col min="15362" max="15362" width="94.6640625" style="145" customWidth="1"/>
+    <col min="15363" max="15616" width="8.88671875" style="145"/>
+    <col min="15617" max="15617" width="44.33203125" style="145" customWidth="1"/>
+    <col min="15618" max="15618" width="94.6640625" style="145" customWidth="1"/>
+    <col min="15619" max="15872" width="8.88671875" style="145"/>
+    <col min="15873" max="15873" width="44.33203125" style="145" customWidth="1"/>
+    <col min="15874" max="15874" width="94.6640625" style="145" customWidth="1"/>
+    <col min="15875" max="16128" width="8.88671875" style="145"/>
+    <col min="16129" max="16129" width="44.33203125" style="145" customWidth="1"/>
+    <col min="16130" max="16130" width="94.6640625" style="145" customWidth="1"/>
+    <col min="16131" max="16384" width="8.88671875" style="145"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="163"/>
+      <c r="B1" s="163"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="151" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2" s="152">
+        <v>612201</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="151" t="s">
+        <v>54</v>
+      </c>
+      <c r="B3" s="153" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="151" t="s">
+        <v>56</v>
+      </c>
+      <c r="B4" s="154" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="151" t="s">
+        <v>58</v>
+      </c>
+      <c r="B5" s="154" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="151" t="s">
+        <v>60</v>
+      </c>
+      <c r="B6" s="154" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="151" t="s">
+        <v>61</v>
+      </c>
+      <c r="B7" s="154" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="151" t="s">
+        <v>62</v>
+      </c>
+      <c r="B8" s="154" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="26.4">
+      <c r="A9" s="151" t="s">
+        <v>63</v>
+      </c>
+      <c r="B9" s="154" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="39.6">
+      <c r="A10" s="151" t="s">
+        <v>65</v>
+      </c>
+      <c r="B10" s="154" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="151" t="s">
+        <v>67</v>
+      </c>
+      <c r="B11" s="154" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="151" t="s">
+        <v>69</v>
+      </c>
+      <c r="B12" s="154" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="151" t="s">
+        <v>71</v>
+      </c>
+      <c r="B13" s="154" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="13.8">
+      <c r="A14" s="151" t="s">
+        <v>73</v>
+      </c>
+      <c r="B14" s="173" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="151" t="s">
+        <v>74</v>
+      </c>
+      <c r="B15" s="154" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="155" t="s">
+        <v>76</v>
+      </c>
+      <c r="B16" s="156">
+        <v>46142</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="155" t="s">
+        <v>77</v>
+      </c>
+      <c r="B17" s="157">
+        <v>46507</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="151" t="s">
+        <v>78</v>
+      </c>
+      <c r="B18" s="160" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="151" t="s">
+        <v>79</v>
+      </c>
+      <c r="B19" s="160" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="151" t="s">
+        <v>80</v>
+      </c>
+      <c r="B20" s="161" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="151" t="s">
+        <v>81</v>
+      </c>
+      <c r="B21" s="162" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="158"/>
+      <c r="B22" s="158"/>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="158"/>
+      <c r="B23" s="158"/>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="158"/>
+      <c r="B24" s="158"/>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="158"/>
+      <c r="B25" s="158"/>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="158"/>
+      <c r="B26" s="158"/>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" s="158"/>
+      <c r="B27" s="158"/>
+    </row>
+    <row r="28" spans="1:2">
+      <c r="A28" s="158"/>
+      <c r="B28" s="158"/>
+    </row>
+    <row r="29" spans="1:2">
+      <c r="A29" s="159"/>
+      <c r="B29" s="159"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:B1"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:AA46"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="AC25" sqref="AC25"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <cols>
+    <col min="1" max="1" width="22.88671875" style="45" bestFit="1" customWidth="1"/>
+    <col min="2" max="9" width="4.6640625" style="13" bestFit="1" customWidth="1"/>
+    <col min="10" max="11" width="5.33203125" style="13" bestFit="1" customWidth="1"/>
+    <col min="12" max="26" width="4.6640625" style="13" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="5.44140625" style="13" customWidth="1"/>
+    <col min="28" max="16384" width="9.109375" style="13"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:27" ht="12.75" customHeight="1">
+      <c r="A1" s="168" t="s">
+        <v>36</v>
+      </c>
+      <c r="B1" s="168"/>
+      <c r="C1" s="168"/>
+      <c r="D1" s="168"/>
+      <c r="E1" s="168"/>
+      <c r="F1" s="168"/>
+      <c r="G1" s="168"/>
+      <c r="H1" s="168"/>
+      <c r="I1" s="168"/>
+      <c r="J1" s="168"/>
+      <c r="K1" s="168"/>
+      <c r="L1" s="168"/>
+      <c r="M1" s="168"/>
+      <c r="N1" s="168"/>
+      <c r="O1" s="168"/>
+      <c r="P1" s="168"/>
+      <c r="Q1" s="168"/>
+      <c r="R1" s="168"/>
+      <c r="S1" s="168"/>
+      <c r="T1" s="168"/>
+      <c r="U1" s="168"/>
+      <c r="V1" s="168"/>
+      <c r="W1" s="168"/>
+      <c r="X1" s="168"/>
+      <c r="Y1" s="168"/>
+      <c r="Z1" s="168"/>
+    </row>
+    <row r="3" spans="1:27">
+      <c r="T3" s="170" t="s">
+        <v>27</v>
+      </c>
+      <c r="U3" s="170"/>
+      <c r="V3" s="170"/>
+      <c r="W3" s="170"/>
+      <c r="X3" s="170"/>
+      <c r="Y3" s="170"/>
+      <c r="Z3" s="170"/>
+      <c r="AA3" s="170"/>
+    </row>
+    <row r="4" spans="1:27" ht="12">
+      <c r="A4" s="47"/>
+      <c r="B4" s="48">
+        <v>2000</v>
+      </c>
+      <c r="C4" s="48">
+        <v>2001</v>
+      </c>
+      <c r="D4" s="48">
+        <v>2002</v>
+      </c>
+      <c r="E4" s="48">
+        <v>2003</v>
+      </c>
+      <c r="F4" s="48">
+        <v>2004</v>
+      </c>
+      <c r="G4" s="48">
+        <v>2005</v>
+      </c>
+      <c r="H4" s="48">
+        <v>2006</v>
+      </c>
+      <c r="I4" s="48">
+        <v>2007</v>
+      </c>
+      <c r="J4" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K4" s="48" t="s">
+        <v>43</v>
+      </c>
+      <c r="L4" s="48">
+        <v>2010</v>
+      </c>
+      <c r="M4" s="48">
+        <v>2011</v>
+      </c>
+      <c r="N4" s="48">
+        <v>2012</v>
+      </c>
+      <c r="O4" s="48">
+        <v>2013</v>
+      </c>
+      <c r="P4" s="48">
+        <v>2014</v>
+      </c>
+      <c r="Q4" s="48">
+        <v>2015</v>
+      </c>
+      <c r="R4" s="50">
+        <v>2016</v>
+      </c>
+      <c r="S4" s="48">
+        <v>2017</v>
+      </c>
+      <c r="T4" s="48">
+        <v>2018</v>
+      </c>
+      <c r="U4" s="50">
+        <v>2019</v>
+      </c>
+      <c r="V4" s="18">
+        <v>2020</v>
+      </c>
+      <c r="W4" s="15">
+        <v>2021</v>
+      </c>
+      <c r="X4" s="15">
+        <v>2022</v>
+      </c>
+      <c r="Y4" s="15">
+        <v>2023</v>
+      </c>
+      <c r="Z4" s="18">
+        <v>2024</v>
+      </c>
+      <c r="AA4" s="18">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:27">
+      <c r="A5" s="169" t="s">
+        <v>28</v>
+      </c>
+      <c r="B5" s="169"/>
+      <c r="C5" s="169"/>
+      <c r="D5" s="169"/>
+      <c r="E5" s="169"/>
+      <c r="F5" s="169"/>
+      <c r="G5" s="169"/>
+      <c r="H5" s="169"/>
+      <c r="I5" s="169"/>
+      <c r="J5" s="169"/>
+      <c r="K5" s="169"/>
+      <c r="L5" s="169"/>
+      <c r="M5" s="169"/>
+      <c r="N5" s="169"/>
+      <c r="O5" s="169"/>
+      <c r="P5" s="169"/>
+      <c r="Q5" s="169"/>
+      <c r="R5" s="169"/>
+      <c r="S5" s="169"/>
+      <c r="T5" s="169"/>
+      <c r="U5" s="169"/>
+      <c r="V5" s="169"/>
+      <c r="W5" s="169"/>
+      <c r="X5" s="169"/>
+      <c r="Y5" s="169"/>
+      <c r="Z5" s="169"/>
+      <c r="AA5" s="121"/>
+    </row>
+    <row r="6" spans="1:27">
+      <c r="A6" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B6" s="73">
+        <v>17.84</v>
+      </c>
+      <c r="C6" s="73">
+        <v>17.16</v>
+      </c>
+      <c r="D6" s="73">
+        <v>17.21</v>
+      </c>
+      <c r="E6" s="73">
+        <v>16.239999999999998</v>
+      </c>
+      <c r="F6" s="73">
+        <v>14.79</v>
+      </c>
+      <c r="G6" s="73">
+        <v>16.43</v>
+      </c>
+      <c r="H6" s="73">
+        <v>12.34</v>
+      </c>
+      <c r="I6" s="73">
+        <v>16.52</v>
+      </c>
+      <c r="J6" s="73">
+        <v>24.32</v>
+      </c>
+      <c r="K6" s="86">
+        <v>15.33</v>
+      </c>
+      <c r="L6" s="86">
+        <v>13.23</v>
+      </c>
+      <c r="M6" s="86">
+        <v>14.48</v>
+      </c>
+      <c r="N6" s="86">
+        <v>12.32</v>
+      </c>
+      <c r="O6" s="86">
+        <v>11.21</v>
+      </c>
+      <c r="P6" s="86">
+        <v>9.7100000000000009</v>
+      </c>
+      <c r="Q6" s="86">
+        <v>7.77</v>
+      </c>
+      <c r="R6" s="86">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="S6" s="86">
+        <v>8.75</v>
+      </c>
+      <c r="T6" s="86">
+        <v>14.01</v>
+      </c>
+      <c r="U6" s="86">
+        <v>11.52</v>
+      </c>
+      <c r="V6" s="124">
+        <v>9.7799999999999994</v>
+      </c>
+      <c r="W6" s="124">
+        <v>10.87</v>
+      </c>
+      <c r="X6" s="124">
+        <v>11.08</v>
+      </c>
+      <c r="Y6" s="124">
+        <v>11.11</v>
+      </c>
+      <c r="Z6" s="119">
+        <v>6.41</v>
+      </c>
+      <c r="AA6" s="142">
+        <v>5.71</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27">
+      <c r="A7" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="B7" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C7" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="D7" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="E7" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="F7" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="G7" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="H7" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="I7" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="J7" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="K7" s="86">
+        <v>15.66</v>
+      </c>
+      <c r="L7" s="86">
+        <v>12.26</v>
+      </c>
+      <c r="M7" s="86">
+        <v>11.51</v>
+      </c>
+      <c r="N7" s="86">
+        <v>10.1</v>
+      </c>
+      <c r="O7" s="86">
+        <v>13.91</v>
+      </c>
+      <c r="P7" s="86">
+        <v>8.5299999999999994</v>
+      </c>
+      <c r="Q7" s="86">
+        <v>8.1199999999999992</v>
+      </c>
+      <c r="R7" s="86">
+        <v>5.29</v>
+      </c>
+      <c r="S7" s="86">
+        <v>7.7</v>
+      </c>
+      <c r="T7" s="86">
+        <v>13.18</v>
+      </c>
+      <c r="U7" s="86">
+        <v>12.96</v>
+      </c>
+      <c r="V7" s="124">
+        <v>9.33</v>
+      </c>
+      <c r="W7" s="124">
+        <v>18.2</v>
+      </c>
+      <c r="X7" s="124">
+        <v>9.24</v>
+      </c>
+      <c r="Y7" s="124">
+        <v>9.94</v>
+      </c>
+      <c r="Z7" s="119">
+        <v>8.42</v>
+      </c>
+      <c r="AA7" s="142">
+        <v>3.99</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27">
+      <c r="A8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C8" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="D8" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="E8" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="F8" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="G8" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="H8" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="I8" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="J8" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="K8" s="86">
+        <v>9.8699999999999992</v>
+      </c>
+      <c r="L8" s="86">
+        <v>6.43</v>
+      </c>
+      <c r="M8" s="86">
+        <v>17.75</v>
+      </c>
+      <c r="N8" s="86">
+        <v>25.13</v>
+      </c>
+      <c r="O8" s="86">
+        <v>3.44</v>
+      </c>
+      <c r="P8" s="86">
+        <v>12.05</v>
+      </c>
+      <c r="Q8" s="86">
+        <v>7.22</v>
+      </c>
+      <c r="R8" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="S8" s="86">
+        <v>14.15</v>
+      </c>
+      <c r="T8" s="86">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="U8" s="86">
+        <v>9.76</v>
+      </c>
+      <c r="V8" s="124">
+        <v>13.51</v>
+      </c>
+      <c r="W8" s="124" t="s">
+        <v>0</v>
+      </c>
+      <c r="X8" s="124">
+        <v>15.71</v>
+      </c>
+      <c r="Y8" s="124">
+        <v>5.24</v>
+      </c>
+      <c r="Z8" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA8" s="142">
+        <v>6.41</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27">
+      <c r="A9" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C9" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="D9" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="E9" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="F9" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="G9" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="H9" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="I9" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="J9" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="K9" s="86">
+        <v>4.93</v>
+      </c>
+      <c r="L9" s="86">
+        <v>20.55</v>
+      </c>
+      <c r="M9" s="86">
+        <v>11.7</v>
+      </c>
+      <c r="N9" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="O9" s="86">
+        <v>6.94</v>
+      </c>
+      <c r="P9" s="86">
+        <v>6.58</v>
+      </c>
+      <c r="Q9" s="86">
+        <v>6.58</v>
+      </c>
+      <c r="R9" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="S9" s="86">
+        <v>17.04</v>
+      </c>
+      <c r="T9" s="86">
+        <v>19.61</v>
+      </c>
+      <c r="U9" s="86">
+        <v>9.35</v>
+      </c>
+      <c r="V9" s="124" t="s">
+        <v>0</v>
+      </c>
+      <c r="W9" s="124" t="s">
+        <v>0</v>
+      </c>
+      <c r="X9" s="124">
+        <v>9.6199999999999992</v>
+      </c>
+      <c r="Y9" s="124">
+        <v>10.64</v>
+      </c>
+      <c r="Z9" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA9" s="142">
+        <v>12.99</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27">
+      <c r="A10" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C10" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="D10" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="E10" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="F10" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="G10" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="H10" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="I10" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="J10" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="K10" s="86">
+        <v>25.67</v>
+      </c>
+      <c r="L10" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="M10" s="86">
+        <v>20.2</v>
+      </c>
+      <c r="N10" s="86">
+        <v>22.86</v>
+      </c>
+      <c r="O10" s="86">
+        <v>25.91</v>
+      </c>
+      <c r="P10" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="86">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="R10" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="S10" s="86">
+        <v>18.63</v>
+      </c>
+      <c r="T10" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="U10" s="86">
+        <v>11.7</v>
+      </c>
+      <c r="V10" s="124">
+        <v>12.58</v>
+      </c>
+      <c r="W10" s="124">
+        <v>6.71</v>
+      </c>
+      <c r="X10" s="124">
+        <v>13.16</v>
+      </c>
+      <c r="Y10" s="124" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z10" s="119">
+        <v>15.82</v>
+      </c>
+      <c r="AA10" s="135" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27">
+      <c r="A11" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B11" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C11" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="D11" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="E11" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="F11" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="G11" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="H11" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="I11" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="J11" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="K11" s="86">
+        <v>21.16</v>
+      </c>
+      <c r="L11" s="86">
+        <v>14.42</v>
+      </c>
+      <c r="M11" s="86">
+        <v>26.43</v>
+      </c>
+      <c r="N11" s="86">
+        <v>24.54</v>
+      </c>
+      <c r="O11" s="86">
+        <v>6.13</v>
+      </c>
+      <c r="P11" s="86">
+        <v>18.18</v>
+      </c>
+      <c r="Q11" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="R11" s="86">
+        <v>28.99</v>
+      </c>
+      <c r="S11" s="86">
+        <v>7.35</v>
+      </c>
+      <c r="T11" s="86">
+        <v>20.83</v>
+      </c>
+      <c r="U11" s="86">
+        <v>15.04</v>
+      </c>
+      <c r="V11" s="124">
+        <v>6.9</v>
+      </c>
+      <c r="W11" s="124">
+        <v>16.13</v>
+      </c>
+      <c r="X11" s="124">
+        <v>24.73</v>
+      </c>
+      <c r="Y11" s="124">
+        <v>28.74</v>
+      </c>
+      <c r="Z11" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA11" s="142">
+        <v>10.99</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27">
+      <c r="A12" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B12" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C12" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="D12" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="E12" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="F12" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="G12" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="H12" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="I12" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="J12" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="K12" s="86">
+        <v>28.17</v>
+      </c>
+      <c r="L12" s="86">
+        <v>5.92</v>
+      </c>
+      <c r="M12" s="86">
+        <v>7.69</v>
+      </c>
+      <c r="N12" s="86">
+        <v>12.12</v>
+      </c>
+      <c r="O12" s="86">
+        <v>16.64</v>
+      </c>
+      <c r="P12" s="86">
+        <v>23.12</v>
+      </c>
+      <c r="Q12" s="86">
+        <v>16.260000000000002</v>
+      </c>
+      <c r="R12" s="86">
+        <v>14.08</v>
+      </c>
+      <c r="S12" s="86">
+        <v>21.33</v>
+      </c>
+      <c r="T12" s="86">
+        <v>8.26</v>
+      </c>
+      <c r="U12" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="V12" s="124">
+        <v>23.39</v>
+      </c>
+      <c r="W12" s="124" t="s">
+        <v>0</v>
+      </c>
+      <c r="X12" s="124">
+        <v>30.61</v>
+      </c>
+      <c r="Y12" s="124">
+        <v>10.99</v>
+      </c>
+      <c r="Z12" s="119">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="AA12" s="135" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27">
+      <c r="A13" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B13" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C13" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="D13" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="E13" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="F13" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="G13" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="H13" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="I13" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="J13" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="K13" s="86">
+        <v>9.84</v>
+      </c>
+      <c r="L13" s="86">
+        <v>16.89</v>
+      </c>
+      <c r="M13" s="86">
+        <v>13.35</v>
+      </c>
+      <c r="N13" s="86">
+        <v>16.75</v>
+      </c>
+      <c r="O13" s="86">
+        <v>3.48</v>
+      </c>
+      <c r="P13" s="86">
+        <v>6.83</v>
+      </c>
+      <c r="Q13" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="R13" s="86">
+        <v>10.49</v>
+      </c>
+      <c r="S13" s="86">
+        <v>6.62</v>
+      </c>
+      <c r="T13" s="86">
+        <v>21.76</v>
+      </c>
+      <c r="U13" s="86">
+        <v>28.48</v>
+      </c>
+      <c r="V13" s="124">
+        <v>17.48</v>
+      </c>
+      <c r="W13" s="124">
+        <v>3.64</v>
+      </c>
+      <c r="X13" s="124">
+        <v>4.6100000000000003</v>
+      </c>
+      <c r="Y13" s="124">
+        <v>13.35</v>
+      </c>
+      <c r="Z13" s="119">
+        <v>4.2</v>
+      </c>
+      <c r="AA13" s="135" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27">
+      <c r="A14" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B14" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C14" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="D14" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="E14" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="F14" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="G14" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="H14" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="I14" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="J14" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="K14" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="L14" s="86">
+        <v>13.7</v>
+      </c>
+      <c r="M14" s="86">
+        <v>7.19</v>
+      </c>
+      <c r="N14" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="O14" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="P14" s="86">
+        <v>22.9</v>
+      </c>
+      <c r="Q14" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="R14" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="S14" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="T14" s="86">
+        <v>9.35</v>
+      </c>
+      <c r="U14" s="86">
+        <v>10.42</v>
+      </c>
+      <c r="V14" s="124">
+        <v>20</v>
+      </c>
+      <c r="W14" s="124" t="s">
+        <v>0</v>
+      </c>
+      <c r="X14" s="124" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="124">
+        <v>24.32</v>
+      </c>
+      <c r="Z14" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA14" s="135" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27">
+      <c r="A15" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B15" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C15" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="D15" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="E15" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="F15" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="G15" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="H15" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="I15" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="J15" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="K15" s="86">
+        <v>10.64</v>
+      </c>
+      <c r="L15" s="86">
+        <v>40.82</v>
+      </c>
+      <c r="M15" s="86">
+        <v>12.51</v>
+      </c>
+      <c r="N15" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="O15" s="86">
+        <v>20.53</v>
+      </c>
+      <c r="P15" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="86">
+        <v>14.6</v>
+      </c>
+      <c r="R15" s="86">
+        <v>9.6199999999999992</v>
+      </c>
+      <c r="S15" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="T15" s="86">
+        <v>24.59</v>
+      </c>
+      <c r="U15" s="86">
+        <v>8.1300000000000008</v>
+      </c>
+      <c r="V15" s="124">
+        <v>13.99</v>
+      </c>
+      <c r="W15" s="124">
+        <v>15.63</v>
+      </c>
+      <c r="X15" s="124">
+        <v>7.81</v>
+      </c>
+      <c r="Y15" s="124">
+        <v>20.41</v>
+      </c>
+      <c r="Z15" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="142">
+        <v>19.420000000000002</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27">
+      <c r="A16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="B16" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C16" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="D16" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="E16" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="F16" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="G16" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="H16" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="I16" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="J16" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="K16" s="86">
+        <v>18.989999999999998</v>
+      </c>
+      <c r="L16" s="86">
+        <v>12.2</v>
+      </c>
+      <c r="M16" s="86">
+        <v>31.1</v>
+      </c>
+      <c r="N16" s="86">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="O16" s="86">
+        <v>17.649999999999999</v>
+      </c>
+      <c r="P16" s="86">
+        <v>18.87</v>
+      </c>
+      <c r="Q16" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="R16" s="86">
+        <v>19.27</v>
+      </c>
+      <c r="S16" s="86">
+        <v>14.83</v>
+      </c>
+      <c r="T16" s="86">
+        <v>7.46</v>
+      </c>
+      <c r="U16" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="V16" s="124">
+        <v>8.6199999999999992</v>
+      </c>
+      <c r="W16" s="124">
+        <v>9.35</v>
+      </c>
+      <c r="X16" s="124" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="124">
+        <v>13.33</v>
+      </c>
+      <c r="Z16" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="135" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27">
+      <c r="A17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C17" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="D17" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="E17" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="F17" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="G17" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="H17" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="I17" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="J17" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="K17" s="86">
+        <v>15.74</v>
+      </c>
+      <c r="L17" s="86">
+        <v>5.22</v>
+      </c>
+      <c r="M17" s="86">
+        <v>20.94</v>
+      </c>
+      <c r="N17" s="86">
+        <v>10.55</v>
+      </c>
+      <c r="O17" s="86">
+        <v>8.24</v>
+      </c>
+      <c r="P17" s="86">
+        <v>6.49</v>
+      </c>
+      <c r="Q17" s="86">
+        <v>8.11</v>
+      </c>
+      <c r="R17" s="86">
+        <v>6.45</v>
+      </c>
+      <c r="S17" s="86">
+        <v>7.55</v>
+      </c>
+      <c r="T17" s="86">
+        <v>10.42</v>
+      </c>
+      <c r="U17" s="86">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="V17" s="124">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="W17" s="124">
+        <v>9.57</v>
+      </c>
+      <c r="X17" s="124">
+        <v>4.4400000000000004</v>
+      </c>
+      <c r="Y17" s="124">
+        <v>4.4400000000000004</v>
+      </c>
+      <c r="Z17" s="119">
+        <v>9.57</v>
+      </c>
+      <c r="AA17" s="135" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:27">
+      <c r="A18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C18" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="D18" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="E18" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="F18" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="G18" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="H18" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="I18" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="J18" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="K18" s="86">
+        <v>17.010000000000002</v>
+      </c>
+      <c r="L18" s="86">
+        <v>16.670000000000002</v>
+      </c>
+      <c r="M18" s="86">
+        <v>9.01</v>
+      </c>
+      <c r="N18" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="O18" s="86">
+        <v>9.09</v>
+      </c>
+      <c r="P18" s="86">
+        <v>25.32</v>
+      </c>
+      <c r="Q18" s="86">
+        <v>42.11</v>
+      </c>
+      <c r="R18" s="86">
+        <v>13.16</v>
+      </c>
+      <c r="S18" s="86">
+        <v>13.16</v>
+      </c>
+      <c r="T18" s="86">
+        <v>25</v>
+      </c>
+      <c r="U18" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="V18" s="124" t="s">
+        <v>0</v>
+      </c>
+      <c r="W18" s="124">
+        <v>17.54</v>
+      </c>
+      <c r="X18" s="124">
+        <v>17.54</v>
+      </c>
+      <c r="Y18" s="124" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z18" s="119">
+        <v>42.55</v>
+      </c>
+      <c r="AA18" s="135" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27">
+      <c r="A19" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C19" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="D19" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="E19" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="F19" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="G19" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="H19" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="I19" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="J19" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="K19" s="86">
+        <v>11.31</v>
+      </c>
+      <c r="L19" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="M19" s="86">
+        <v>11.98</v>
+      </c>
+      <c r="N19" s="86">
+        <v>17.649999999999999</v>
+      </c>
+      <c r="O19" s="86">
+        <v>12.42</v>
+      </c>
+      <c r="P19" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="86">
+        <v>6.85</v>
+      </c>
+      <c r="R19" s="86">
+        <v>32.94</v>
+      </c>
+      <c r="S19" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="T19" s="86">
+        <v>8.1300000000000008</v>
+      </c>
+      <c r="U19" s="86">
+        <v>7.19</v>
+      </c>
+      <c r="V19" s="124" t="s">
+        <v>0</v>
+      </c>
+      <c r="W19" s="124">
+        <v>7.63</v>
+      </c>
+      <c r="X19" s="124" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y19" s="124">
+        <v>8.4700000000000006</v>
+      </c>
+      <c r="Z19" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA19" s="142">
+        <v>11.24</v>
+      </c>
+    </row>
+    <row r="20" spans="1:27">
+      <c r="A20" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C20" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="D20" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="E20" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="F20" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="G20" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="H20" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="I20" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="J20" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="K20" s="86">
+        <v>21.28</v>
+      </c>
+      <c r="L20" s="86">
+        <v>27.61</v>
+      </c>
+      <c r="M20" s="86">
+        <v>12.5</v>
+      </c>
+      <c r="N20" s="86">
+        <v>12.94</v>
+      </c>
+      <c r="O20" s="86">
+        <v>6.21</v>
+      </c>
+      <c r="P20" s="86">
+        <v>10.38</v>
+      </c>
+      <c r="Q20" s="86">
+        <v>11.3</v>
+      </c>
+      <c r="R20" s="86">
+        <v>15.38</v>
+      </c>
+      <c r="S20" s="86">
+        <v>7.19</v>
+      </c>
+      <c r="T20" s="86">
+        <v>24.78</v>
+      </c>
+      <c r="U20" s="86">
+        <v>7.91</v>
+      </c>
+      <c r="V20" s="124">
+        <v>4.8099999999999996</v>
+      </c>
+      <c r="W20" s="124" t="s">
+        <v>0</v>
+      </c>
+      <c r="X20" s="124">
+        <v>27.4</v>
+      </c>
+      <c r="Y20" s="124">
+        <v>23.53</v>
+      </c>
+      <c r="Z20" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA20" s="142">
+        <v>25.16</v>
+      </c>
+    </row>
+    <row r="21" spans="1:27">
+      <c r="A21" s="166" t="s">
+        <v>8</v>
+      </c>
+      <c r="B21" s="166"/>
+      <c r="C21" s="166"/>
+      <c r="D21" s="166"/>
+      <c r="E21" s="166"/>
+      <c r="F21" s="166"/>
+      <c r="G21" s="166"/>
+      <c r="H21" s="166"/>
+      <c r="I21" s="166"/>
+      <c r="J21" s="166"/>
+      <c r="K21" s="166"/>
+      <c r="L21" s="166"/>
+      <c r="M21" s="166"/>
+      <c r="N21" s="166"/>
+      <c r="O21" s="166"/>
+      <c r="P21" s="166"/>
+      <c r="Q21" s="166"/>
+      <c r="R21" s="166"/>
+      <c r="S21" s="166"/>
+      <c r="T21" s="166"/>
+      <c r="U21" s="166"/>
+      <c r="V21" s="166"/>
+      <c r="W21" s="166"/>
+      <c r="X21" s="166"/>
+      <c r="Y21" s="166"/>
+      <c r="Z21" s="166"/>
+      <c r="AA21" s="121"/>
+    </row>
+    <row r="22" spans="1:27">
+      <c r="A22" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B22" s="73">
+        <v>19.149999999999999</v>
+      </c>
+      <c r="C22" s="73">
+        <v>17.21</v>
+      </c>
+      <c r="D22" s="73">
+        <v>19.2</v>
+      </c>
+      <c r="E22" s="73">
+        <v>23.57</v>
+      </c>
+      <c r="F22" s="73">
+        <v>16.71</v>
+      </c>
+      <c r="G22" s="73">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="H22" s="73">
+        <v>11.63</v>
+      </c>
+      <c r="I22" s="73">
+        <v>18</v>
+      </c>
+      <c r="J22" s="73">
+        <v>26.36</v>
+      </c>
+      <c r="K22" s="86">
+        <v>15.48</v>
+      </c>
+      <c r="L22" s="86">
+        <v>12.65</v>
+      </c>
+      <c r="M22" s="86">
+        <v>13.59</v>
+      </c>
+      <c r="N22" s="86">
+        <v>10.7</v>
+      </c>
+      <c r="O22" s="86">
+        <v>14.39</v>
+      </c>
+      <c r="P22" s="86">
+        <v>8.33</v>
+      </c>
+      <c r="Q22" s="86">
+        <v>7.91</v>
+      </c>
+      <c r="R22" s="86">
+        <v>5.13</v>
+      </c>
+      <c r="S22" s="86">
+        <v>6.69</v>
+      </c>
+      <c r="T22" s="86">
+        <v>12.55</v>
+      </c>
+      <c r="U22" s="86">
+        <v>11.77</v>
+      </c>
+      <c r="V22" s="86">
+        <v>9.18</v>
+      </c>
+      <c r="W22" s="86">
+        <v>18.13</v>
+      </c>
+      <c r="X22" s="126">
+        <v>8.7200000000000006</v>
+      </c>
+      <c r="Y22" s="126">
+        <v>9.2200000000000006</v>
+      </c>
+      <c r="Z22" s="119">
+        <v>9.44</v>
+      </c>
+      <c r="AA22" s="142">
+        <v>4.18</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27">
+      <c r="A23" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="B23" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C23" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="D23" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="E23" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="F23" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="G23" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="H23" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="I23" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="J23" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="K23" s="86">
+        <v>15.66</v>
+      </c>
+      <c r="L23" s="86">
+        <v>12.26</v>
+      </c>
+      <c r="M23" s="86">
+        <v>11.51</v>
+      </c>
+      <c r="N23" s="86">
+        <v>10.1</v>
+      </c>
+      <c r="O23" s="86">
+        <v>13.91</v>
+      </c>
+      <c r="P23" s="86">
+        <v>8.5299999999999994</v>
+      </c>
+      <c r="Q23" s="86">
+        <v>8.1199999999999992</v>
+      </c>
+      <c r="R23" s="86">
+        <v>5.29</v>
+      </c>
+      <c r="S23" s="86">
+        <v>7.7</v>
+      </c>
+      <c r="T23" s="86">
+        <v>13.18</v>
+      </c>
+      <c r="U23" s="86">
+        <v>12.96</v>
+      </c>
+      <c r="V23" s="86">
+        <v>9.33</v>
+      </c>
+      <c r="W23" s="86">
+        <v>18.2</v>
+      </c>
+      <c r="X23" s="124">
+        <v>9.24</v>
+      </c>
+      <c r="Y23" s="126">
+        <v>9.94</v>
+      </c>
+      <c r="Z23" s="119">
+        <v>8.42</v>
+      </c>
+      <c r="AA23" s="142">
+        <v>3.99</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27">
+      <c r="A24" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B24" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C24" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="D24" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="E24" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="F24" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="G24" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="H24" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="I24" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="J24" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="K24" s="86">
+        <v>31.34</v>
+      </c>
+      <c r="L24" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="M24" s="86">
+        <v>17.54</v>
+      </c>
+      <c r="N24" s="86">
+        <v>46.15</v>
+      </c>
+      <c r="O24" s="86">
+        <v>30.77</v>
+      </c>
+      <c r="P24" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="R24" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="S24" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="T24" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="U24" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="V24" s="86">
+        <v>20.83</v>
+      </c>
+      <c r="W24" s="86">
+        <v>20</v>
+      </c>
+      <c r="X24" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y24" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z24" s="119">
+        <v>24.39</v>
+      </c>
+      <c r="AA24" s="135" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27">
+      <c r="A25" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B25" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C25" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="D25" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="E25" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="F25" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="G25" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="H25" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="I25" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="J25" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="K25" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="L25" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="M25" s="86">
+        <v>21.74</v>
+      </c>
+      <c r="N25" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="O25" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="P25" s="86">
+        <v>33.9</v>
+      </c>
+      <c r="Q25" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="R25" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="S25" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="T25" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="U25" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="V25" s="124" t="s">
+        <v>0</v>
+      </c>
+      <c r="W25" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="X25" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y25" s="126">
+        <v>25.64</v>
+      </c>
+      <c r="Z25" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA25" s="135" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27">
+      <c r="A26" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B26" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C26" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="D26" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="E26" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="F26" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="G26" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="H26" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="I26" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="J26" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="K26" s="86">
+        <v>14.49</v>
+      </c>
+      <c r="L26" s="86">
+        <v>42.86</v>
+      </c>
+      <c r="M26" s="86">
+        <v>34.69</v>
+      </c>
+      <c r="N26" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="O26" s="86">
+        <v>33.17</v>
+      </c>
+      <c r="P26" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="86">
+        <v>15.38</v>
+      </c>
+      <c r="R26" s="86">
+        <v>24.39</v>
+      </c>
+      <c r="S26" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="T26" s="86">
+        <v>19.23</v>
+      </c>
+      <c r="U26" s="86">
+        <v>17.54</v>
+      </c>
+      <c r="V26" s="86">
+        <v>14.93</v>
+      </c>
+      <c r="W26" s="86">
+        <v>28.57</v>
+      </c>
+      <c r="X26" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y26" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z26" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA26" s="142">
+        <v>17.239999999999998</v>
+      </c>
+    </row>
+    <row r="27" spans="1:27">
+      <c r="A27" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="B27" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C27" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="D27" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="E27" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="F27" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="G27" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="H27" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="I27" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="J27" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="K27" s="86">
+        <v>10</v>
+      </c>
+      <c r="L27" s="86">
+        <v>10.75</v>
+      </c>
+      <c r="M27" s="86">
+        <v>31.25</v>
+      </c>
+      <c r="N27" s="86">
+        <v>9.17</v>
+      </c>
+      <c r="O27" s="86">
+        <v>9.6199999999999992</v>
+      </c>
+      <c r="P27" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="86">
+        <v>8</v>
+      </c>
+      <c r="R27" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="S27" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="T27" s="86">
+        <v>11.63</v>
+      </c>
+      <c r="U27" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="V27" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="W27" s="86">
+        <v>13.16</v>
+      </c>
+      <c r="X27" s="86">
+        <v>14.29</v>
+      </c>
+      <c r="Y27" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z27" s="119">
+        <v>25</v>
+      </c>
+      <c r="AA27" s="135" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:27">
+      <c r="A28" s="166" t="s">
+        <v>9</v>
+      </c>
+      <c r="B28" s="166"/>
+      <c r="C28" s="166"/>
+      <c r="D28" s="166"/>
+      <c r="E28" s="166"/>
+      <c r="F28" s="166"/>
+      <c r="G28" s="166"/>
+      <c r="H28" s="166"/>
+      <c r="I28" s="166"/>
+      <c r="J28" s="166"/>
+      <c r="K28" s="166"/>
+      <c r="L28" s="166"/>
+      <c r="M28" s="166"/>
+      <c r="N28" s="166"/>
+      <c r="O28" s="166"/>
+      <c r="P28" s="166"/>
+      <c r="Q28" s="166"/>
+      <c r="R28" s="166"/>
+      <c r="S28" s="166"/>
+      <c r="T28" s="166"/>
+      <c r="U28" s="166"/>
+      <c r="V28" s="166"/>
+      <c r="W28" s="166"/>
+      <c r="X28" s="166"/>
+      <c r="Y28" s="166"/>
+      <c r="Z28" s="166"/>
+      <c r="AA28" s="121"/>
+    </row>
+    <row r="29" spans="1:27">
+      <c r="A29" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B29" s="88">
+        <v>17.22</v>
+      </c>
+      <c r="C29" s="88">
+        <v>17.13</v>
+      </c>
+      <c r="D29" s="88">
+        <v>16.190000000000001</v>
+      </c>
+      <c r="E29" s="88">
+        <v>12.05</v>
+      </c>
+      <c r="F29" s="88">
+        <v>13.81</v>
+      </c>
+      <c r="G29" s="88">
+        <v>14.92</v>
+      </c>
+      <c r="H29" s="88">
+        <v>12.8</v>
+      </c>
+      <c r="I29" s="88">
+        <v>15.47</v>
+      </c>
+      <c r="J29" s="88">
+        <v>22.85</v>
+      </c>
+      <c r="K29" s="87">
+        <v>15.2</v>
+      </c>
+      <c r="L29" s="87">
+        <v>13.65</v>
+      </c>
+      <c r="M29" s="87">
+        <v>15.18</v>
+      </c>
+      <c r="N29" s="87">
+        <v>13.68</v>
+      </c>
+      <c r="O29" s="87">
+        <v>8.58</v>
+      </c>
+      <c r="P29" s="87">
+        <v>10.96</v>
+      </c>
+      <c r="Q29" s="87">
+        <v>7.66</v>
+      </c>
+      <c r="R29" s="87">
+        <v>11.34</v>
+      </c>
+      <c r="S29" s="87">
+        <v>10.7</v>
+      </c>
+      <c r="T29" s="87">
+        <v>15.42</v>
+      </c>
+      <c r="U29" s="86">
+        <v>11.26</v>
+      </c>
+      <c r="V29" s="86">
+        <v>10.34</v>
+      </c>
+      <c r="W29" s="86">
+        <v>4.0199999999999996</v>
+      </c>
+      <c r="X29" s="86">
+        <v>13.26</v>
+      </c>
+      <c r="Y29" s="86">
+        <v>12.88</v>
+      </c>
+      <c r="Z29" s="119">
+        <v>3.62</v>
+      </c>
+      <c r="AA29" s="142">
+        <v>7.17</v>
+      </c>
+    </row>
+    <row r="30" spans="1:27">
+      <c r="A30" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="B30" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C30" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="D30" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="E30" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="F30" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="G30" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="H30" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="I30" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="J30" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="K30" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="L30" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="M30" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="N30" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="O30" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="P30" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="R30" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="S30" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="T30" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="U30" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="V30" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="W30" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="X30" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y30" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z30" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA30" s="135" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:27">
+      <c r="A31" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B31" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C31" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="D31" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="E31" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="F31" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="G31" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="H31" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="I31" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="J31" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="K31" s="87">
+        <v>9.8699999999999992</v>
+      </c>
+      <c r="L31" s="87">
+        <v>6.43</v>
+      </c>
+      <c r="M31" s="87">
+        <v>17.75</v>
+      </c>
+      <c r="N31" s="87">
+        <v>25.13</v>
+      </c>
+      <c r="O31" s="87">
+        <v>3.44</v>
+      </c>
+      <c r="P31" s="87">
+        <v>12.05</v>
+      </c>
+      <c r="Q31" s="87">
+        <v>7.22</v>
+      </c>
+      <c r="R31" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="S31" s="87">
+        <v>14.15</v>
+      </c>
+      <c r="T31" s="86">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="U31" s="86">
+        <v>9.76</v>
+      </c>
+      <c r="V31" s="124">
+        <v>13.51</v>
+      </c>
+      <c r="W31" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="X31" s="86">
+        <v>15.71</v>
+      </c>
+      <c r="Y31" s="86">
+        <v>5.24</v>
+      </c>
+      <c r="Z31" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA31" s="142">
+        <v>6.41</v>
+      </c>
+    </row>
+    <row r="32" spans="1:27">
+      <c r="A32" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B32" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C32" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="D32" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="E32" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="F32" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="G32" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="H32" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="I32" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="J32" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="K32" s="87">
+        <v>4.93</v>
+      </c>
+      <c r="L32" s="87">
+        <v>20.55</v>
+      </c>
+      <c r="M32" s="87">
+        <v>11.7</v>
+      </c>
+      <c r="N32" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="O32" s="87">
+        <v>6.94</v>
+      </c>
+      <c r="P32" s="87">
+        <v>6.58</v>
+      </c>
+      <c r="Q32" s="87">
+        <v>6.58</v>
+      </c>
+      <c r="R32" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="S32" s="87">
+        <v>17.04</v>
+      </c>
+      <c r="T32" s="86">
+        <v>19.61</v>
+      </c>
+      <c r="U32" s="86">
+        <v>9.35</v>
+      </c>
+      <c r="V32" s="124" t="s">
+        <v>0</v>
+      </c>
+      <c r="W32" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="X32" s="86">
+        <v>9.6199999999999992</v>
+      </c>
+      <c r="Y32" s="86">
+        <v>10.64</v>
+      </c>
+      <c r="Z32" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA32" s="142">
+        <v>12.99</v>
+      </c>
+    </row>
+    <row r="33" spans="1:27">
+      <c r="A33" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B33" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C33" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="D33" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="E33" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="F33" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="G33" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="H33" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="I33" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="J33" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="K33" s="87">
+        <v>23.39</v>
+      </c>
+      <c r="L33" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="M33" s="87">
+        <v>21.28</v>
+      </c>
+      <c r="N33" s="87">
+        <v>9.09</v>
+      </c>
+      <c r="O33" s="87">
+        <v>21.07</v>
+      </c>
+      <c r="P33" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q33" s="87">
+        <v>7.52</v>
+      </c>
+      <c r="R33" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="S33" s="87">
+        <v>30.93</v>
+      </c>
+      <c r="T33" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="U33" s="86">
+        <v>18.690000000000001</v>
+      </c>
+      <c r="V33" s="124">
+        <v>9.01</v>
+      </c>
+      <c r="W33" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="X33" s="86">
+        <v>17.7</v>
+      </c>
+      <c r="Y33" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z33" s="119">
+        <v>11.49</v>
+      </c>
+      <c r="AA33" s="135" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:27">
+      <c r="A34" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B34" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C34" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="D34" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="E34" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="F34" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="G34" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="H34" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="I34" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="J34" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="K34" s="87">
+        <v>21.16</v>
+      </c>
+      <c r="L34" s="87">
+        <v>14.42</v>
+      </c>
+      <c r="M34" s="87">
+        <v>26.43</v>
+      </c>
+      <c r="N34" s="87">
+        <v>24.54</v>
+      </c>
+      <c r="O34" s="87">
+        <v>6.13</v>
+      </c>
+      <c r="P34" s="87">
+        <v>18.18</v>
+      </c>
+      <c r="Q34" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="R34" s="87">
+        <v>28.99</v>
+      </c>
+      <c r="S34" s="87">
+        <v>7.35</v>
+      </c>
+      <c r="T34" s="86">
+        <v>20.83</v>
+      </c>
+      <c r="U34" s="86">
+        <v>15.04</v>
+      </c>
+      <c r="V34" s="124">
+        <v>6.9</v>
+      </c>
+      <c r="W34" s="86">
+        <v>16.13</v>
+      </c>
+      <c r="X34" s="86">
+        <v>24.73</v>
+      </c>
+      <c r="Y34" s="86">
+        <v>28.74</v>
+      </c>
+      <c r="Z34" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA34" s="142">
+        <v>10.99</v>
+      </c>
+    </row>
+    <row r="35" spans="1:27">
+      <c r="A35" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B35" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C35" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="D35" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="E35" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="F35" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="G35" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="H35" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="I35" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="J35" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="K35" s="87">
+        <v>28.17</v>
+      </c>
+      <c r="L35" s="87">
+        <v>5.92</v>
+      </c>
+      <c r="M35" s="87">
+        <v>7.69</v>
+      </c>
+      <c r="N35" s="87">
+        <v>12.12</v>
+      </c>
+      <c r="O35" s="87">
+        <v>16.64</v>
+      </c>
+      <c r="P35" s="87">
+        <v>23.12</v>
+      </c>
+      <c r="Q35" s="87">
+        <v>16.260000000000002</v>
+      </c>
+      <c r="R35" s="87">
+        <v>14.08</v>
+      </c>
+      <c r="S35" s="87">
+        <v>21.33</v>
+      </c>
+      <c r="T35" s="86">
+        <v>8.26</v>
+      </c>
+      <c r="U35" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="V35" s="124">
+        <v>23.39</v>
+      </c>
+      <c r="W35" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="X35" s="86">
+        <v>30.61</v>
+      </c>
+      <c r="Y35" s="86">
+        <v>10.99</v>
+      </c>
+      <c r="Z35" s="119">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="AA35" s="135" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:27">
+      <c r="A36" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B36" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C36" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="D36" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="E36" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="F36" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="G36" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="H36" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="I36" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="J36" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="K36" s="87">
+        <v>9.84</v>
+      </c>
+      <c r="L36" s="87">
+        <v>16.89</v>
+      </c>
+      <c r="M36" s="87">
+        <v>13.35</v>
+      </c>
+      <c r="N36" s="87">
+        <v>16.75</v>
+      </c>
+      <c r="O36" s="87">
+        <v>3.48</v>
+      </c>
+      <c r="P36" s="87">
+        <v>6.83</v>
+      </c>
+      <c r="Q36" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="R36" s="87">
+        <v>10.49</v>
+      </c>
+      <c r="S36" s="87">
+        <v>6.62</v>
+      </c>
+      <c r="T36" s="86">
+        <v>21.76</v>
+      </c>
+      <c r="U36" s="86">
+        <v>28.48</v>
+      </c>
+      <c r="V36" s="124">
+        <v>17.48</v>
+      </c>
+      <c r="W36" s="86">
+        <v>3.64</v>
+      </c>
+      <c r="X36" s="86">
+        <v>4.6100000000000003</v>
+      </c>
+      <c r="Y36" s="86">
+        <v>13.35</v>
+      </c>
+      <c r="Z36" s="119">
+        <v>4.2</v>
+      </c>
+      <c r="AA36" s="135" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:27">
+      <c r="A37" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B37" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C37" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="D37" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="E37" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="F37" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="G37" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="H37" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="I37" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="J37" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="K37" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="L37" s="87">
+        <v>20.83</v>
+      </c>
+      <c r="M37" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="N37" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="O37" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="P37" s="87">
+        <v>13.89</v>
+      </c>
+      <c r="Q37" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="R37" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="S37" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="T37" s="86">
+        <v>15.63</v>
+      </c>
+      <c r="U37" s="86">
+        <v>17.86</v>
+      </c>
+      <c r="V37" s="124">
+        <v>31.75</v>
+      </c>
+      <c r="W37" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="X37" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y37" s="86">
+        <v>20.83</v>
+      </c>
+      <c r="Z37" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA37" s="135" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:27">
+      <c r="A38" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B38" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C38" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="D38" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="E38" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="F38" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="G38" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="H38" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="I38" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="J38" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="K38" s="87">
+        <v>8.4</v>
+      </c>
+      <c r="L38" s="87">
+        <v>39.68</v>
+      </c>
+      <c r="M38" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="N38" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="O38" s="87">
+        <v>11.63</v>
+      </c>
+      <c r="P38" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q38" s="87">
+        <v>13.89</v>
+      </c>
+      <c r="R38" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="S38" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="T38" s="86">
+        <v>28.57</v>
+      </c>
+      <c r="U38" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="V38" s="124">
+        <v>13.16</v>
+      </c>
+      <c r="W38" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="X38" s="86">
+        <v>17.239999999999998</v>
+      </c>
+      <c r="Y38" s="86">
+        <v>39.22</v>
+      </c>
+      <c r="Z38" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA38" s="142">
+        <v>22.22</v>
+      </c>
+    </row>
+    <row r="39" spans="1:27">
+      <c r="A39" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="B39" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C39" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="D39" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="E39" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="F39" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="G39" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="H39" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="I39" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="J39" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="K39" s="87">
+        <v>18.989999999999998</v>
+      </c>
+      <c r="L39" s="87">
+        <v>12.2</v>
+      </c>
+      <c r="M39" s="87">
+        <v>31.1</v>
+      </c>
+      <c r="N39" s="87">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="O39" s="87">
+        <v>17.649999999999999</v>
+      </c>
+      <c r="P39" s="87">
+        <v>18.87</v>
+      </c>
+      <c r="Q39" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="R39" s="87">
+        <v>19.27</v>
+      </c>
+      <c r="S39" s="87">
+        <v>14.83</v>
+      </c>
+      <c r="T39" s="86">
+        <v>7.46</v>
+      </c>
+      <c r="U39" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="V39" s="124">
+        <v>8.6199999999999992</v>
+      </c>
+      <c r="W39" s="86">
+        <v>9.35</v>
+      </c>
+      <c r="X39" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y39" s="86">
+        <v>13.33</v>
+      </c>
+      <c r="Z39" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA39" s="135" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:27">
+      <c r="A40" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="B40" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C40" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="D40" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="E40" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="F40" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="G40" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="H40" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="I40" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="J40" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="K40" s="87">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="L40" s="87">
+        <v>3.45</v>
+      </c>
+      <c r="M40" s="87">
+        <v>17.43</v>
+      </c>
+      <c r="N40" s="87">
+        <v>10.93</v>
+      </c>
+      <c r="O40" s="87">
+        <v>7.69</v>
+      </c>
+      <c r="P40" s="87">
+        <v>9.52</v>
+      </c>
+      <c r="Q40" s="87">
+        <v>8.16</v>
+      </c>
+      <c r="R40" s="87">
+        <v>9.4600000000000009</v>
+      </c>
+      <c r="S40" s="87">
+        <v>11.05</v>
+      </c>
+      <c r="T40" s="86">
+        <v>9.9</v>
+      </c>
+      <c r="U40" s="86">
+        <v>12.27</v>
+      </c>
+      <c r="V40" s="124">
+        <v>6.13</v>
+      </c>
+      <c r="W40" s="86">
+        <v>7.52</v>
+      </c>
+      <c r="X40" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y40" s="86">
+        <v>6.45</v>
+      </c>
+      <c r="Z40" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA40" s="135" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:27">
+      <c r="A41" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B41" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C41" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="D41" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="E41" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="F41" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="G41" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="H41" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="I41" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="J41" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="K41" s="87">
+        <v>17.010000000000002</v>
+      </c>
+      <c r="L41" s="87">
+        <v>16.670000000000002</v>
+      </c>
+      <c r="M41" s="87">
+        <v>9.01</v>
+      </c>
+      <c r="N41" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="O41" s="87">
+        <v>9.09</v>
+      </c>
+      <c r="P41" s="87">
+        <v>25.32</v>
+      </c>
+      <c r="Q41" s="87">
+        <v>42.11</v>
+      </c>
+      <c r="R41" s="87">
+        <v>13.16</v>
+      </c>
+      <c r="S41" s="87">
+        <v>13.16</v>
+      </c>
+      <c r="T41" s="86">
+        <v>25</v>
+      </c>
+      <c r="U41" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="V41" s="124" t="s">
+        <v>0</v>
+      </c>
+      <c r="W41" s="86">
+        <v>17.54</v>
+      </c>
+      <c r="X41" s="86">
+        <v>17.54</v>
+      </c>
+      <c r="Y41" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z41" s="119">
+        <v>42.55</v>
+      </c>
+      <c r="AA41" s="135" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:27">
+      <c r="A42" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B42" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C42" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="D42" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="E42" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="F42" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="G42" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="H42" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="I42" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="J42" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="K42" s="87">
+        <v>11.31</v>
+      </c>
+      <c r="L42" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="M42" s="87">
+        <v>11.98</v>
+      </c>
+      <c r="N42" s="87">
+        <v>17.649999999999999</v>
+      </c>
+      <c r="O42" s="87">
+        <v>12.42</v>
+      </c>
+      <c r="P42" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q42" s="87">
+        <v>6.85</v>
+      </c>
+      <c r="R42" s="87">
+        <v>32.94</v>
+      </c>
+      <c r="S42" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="T42" s="86">
+        <v>8.1300000000000008</v>
+      </c>
+      <c r="U42" s="86">
+        <v>7.19</v>
+      </c>
+      <c r="V42" s="124" t="s">
+        <v>0</v>
+      </c>
+      <c r="W42" s="86">
+        <v>7.63</v>
+      </c>
+      <c r="X42" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y42" s="86">
+        <v>8.4700000000000006</v>
+      </c>
+      <c r="Z42" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA42" s="142">
+        <v>11.24</v>
+      </c>
+    </row>
+    <row r="43" spans="1:27">
+      <c r="A43" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="B43" s="89" t="s">
+        <v>4</v>
+      </c>
+      <c r="C43" s="89" t="s">
+        <v>4</v>
+      </c>
+      <c r="D43" s="89" t="s">
+        <v>4</v>
+      </c>
+      <c r="E43" s="89" t="s">
+        <v>4</v>
+      </c>
+      <c r="F43" s="89" t="s">
+        <v>4</v>
+      </c>
+      <c r="G43" s="89" t="s">
+        <v>4</v>
+      </c>
+      <c r="H43" s="89" t="s">
+        <v>4</v>
+      </c>
+      <c r="I43" s="89" t="s">
+        <v>4</v>
+      </c>
+      <c r="J43" s="89" t="s">
+        <v>4</v>
+      </c>
+      <c r="K43" s="90">
+        <v>21.28</v>
+      </c>
+      <c r="L43" s="90">
+        <v>27.61</v>
+      </c>
+      <c r="M43" s="90">
+        <v>12.5</v>
+      </c>
+      <c r="N43" s="90">
+        <v>12.94</v>
+      </c>
+      <c r="O43" s="90">
+        <v>6.21</v>
+      </c>
+      <c r="P43" s="90">
+        <v>10.38</v>
+      </c>
+      <c r="Q43" s="90">
+        <v>11.3</v>
+      </c>
+      <c r="R43" s="90">
+        <v>15.38</v>
+      </c>
+      <c r="S43" s="90">
+        <v>7.19</v>
+      </c>
+      <c r="T43" s="91">
+        <v>24.78</v>
+      </c>
+      <c r="U43" s="91">
+        <v>7.91</v>
+      </c>
+      <c r="V43" s="125">
+        <v>4.8099999999999996</v>
+      </c>
+      <c r="W43" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="X43" s="91">
+        <v>27.4</v>
+      </c>
+      <c r="Y43" s="91">
+        <v>23.53</v>
+      </c>
+      <c r="Z43" s="118" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA43" s="143">
+        <v>25.16</v>
+      </c>
+    </row>
+    <row r="44" spans="1:27" ht="12">
+      <c r="A44" s="172" t="s">
+        <v>41</v>
+      </c>
+      <c r="B44" s="172"/>
+      <c r="C44" s="172"/>
+      <c r="D44" s="172"/>
+      <c r="E44" s="172"/>
+      <c r="F44" s="172"/>
+      <c r="G44" s="172"/>
+      <c r="H44" s="172"/>
+      <c r="I44" s="172"/>
+      <c r="J44" s="172"/>
+      <c r="K44" s="172"/>
+      <c r="L44" s="172"/>
+      <c r="M44" s="172"/>
+      <c r="N44" s="172"/>
+      <c r="O44" s="172"/>
+      <c r="P44" s="172"/>
+      <c r="Q44" s="172"/>
+      <c r="R44" s="172"/>
+      <c r="S44" s="172"/>
+      <c r="T44" s="172"/>
+      <c r="U44" s="172"/>
+      <c r="Z44" s="95"/>
+    </row>
+    <row r="45" spans="1:27" ht="12">
+      <c r="A45" s="130" t="s">
+        <v>45</v>
+      </c>
+      <c r="Z45" s="95"/>
+    </row>
+    <row r="46" spans="1:27">
+      <c r="Z46" s="96"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A44:U44"/>
+    <mergeCell ref="A1:Z1"/>
+    <mergeCell ref="A5:Z5"/>
+    <mergeCell ref="A21:Z21"/>
+    <mergeCell ref="A28:Z28"/>
+    <mergeCell ref="T3:AA3"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:AA58"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="T3" sqref="T3:AA3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <cols>
+    <col min="1" max="1" width="22.88671875" style="45" bestFit="1" customWidth="1"/>
+    <col min="2" max="10" width="4.6640625" style="13" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.33203125" style="13" bestFit="1" customWidth="1"/>
+    <col min="12" max="25" width="4.6640625" style="13" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="5.33203125" style="13" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="6.5546875" style="13" customWidth="1"/>
+    <col min="28" max="16384" width="9.109375" style="13"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:27" ht="12.75" customHeight="1">
+      <c r="A1" s="168" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1" s="168"/>
+      <c r="C1" s="168"/>
+      <c r="D1" s="168"/>
+      <c r="E1" s="168"/>
+      <c r="F1" s="168"/>
+      <c r="G1" s="168"/>
+      <c r="H1" s="168"/>
+      <c r="I1" s="168"/>
+      <c r="J1" s="168"/>
+      <c r="K1" s="168"/>
+      <c r="L1" s="168"/>
+      <c r="M1" s="168"/>
+      <c r="N1" s="168"/>
+      <c r="O1" s="168"/>
+      <c r="P1" s="168"/>
+      <c r="Q1" s="168"/>
+      <c r="R1" s="168"/>
+      <c r="S1" s="168"/>
+      <c r="T1" s="168"/>
+      <c r="U1" s="168"/>
+      <c r="V1" s="168"/>
+      <c r="W1" s="168"/>
+      <c r="X1" s="168"/>
+      <c r="Y1" s="168"/>
+      <c r="Z1" s="168"/>
+    </row>
+    <row r="3" spans="1:27">
+      <c r="T3" s="170" t="s">
+        <v>27</v>
+      </c>
+      <c r="U3" s="170"/>
+      <c r="V3" s="170"/>
+      <c r="W3" s="170"/>
+      <c r="X3" s="170"/>
+      <c r="Y3" s="170"/>
+      <c r="Z3" s="170"/>
+      <c r="AA3" s="170"/>
+    </row>
+    <row r="4" spans="1:27" ht="12">
+      <c r="A4" s="47"/>
+      <c r="B4" s="48">
+        <v>2000</v>
+      </c>
+      <c r="C4" s="48">
+        <v>2001</v>
+      </c>
+      <c r="D4" s="48">
+        <v>2002</v>
+      </c>
+      <c r="E4" s="48">
+        <v>2003</v>
+      </c>
+      <c r="F4" s="48">
+        <v>2004</v>
+      </c>
+      <c r="G4" s="48">
+        <v>2005</v>
+      </c>
+      <c r="H4" s="48">
+        <v>2006</v>
+      </c>
+      <c r="I4" s="48">
+        <v>2007</v>
+      </c>
+      <c r="J4" s="15">
+        <v>2008</v>
+      </c>
+      <c r="K4" s="48" t="s">
+        <v>43</v>
+      </c>
+      <c r="L4" s="48">
+        <v>2010</v>
+      </c>
+      <c r="M4" s="48">
+        <v>2011</v>
+      </c>
+      <c r="N4" s="48">
+        <v>2012</v>
+      </c>
+      <c r="O4" s="48">
+        <v>2013</v>
+      </c>
+      <c r="P4" s="48">
+        <v>2014</v>
+      </c>
+      <c r="Q4" s="48">
+        <v>2015</v>
+      </c>
+      <c r="R4" s="50">
+        <v>2016</v>
+      </c>
+      <c r="S4" s="48">
+        <v>2017</v>
+      </c>
+      <c r="T4" s="48">
+        <v>2018</v>
+      </c>
+      <c r="U4" s="48">
+        <v>2019</v>
+      </c>
+      <c r="V4" s="50">
+        <v>2020</v>
+      </c>
+      <c r="W4" s="15">
+        <v>2021</v>
+      </c>
+      <c r="X4" s="15">
+        <v>2022</v>
+      </c>
+      <c r="Y4" s="15">
+        <v>2023</v>
+      </c>
+      <c r="Z4" s="18">
+        <v>2024</v>
+      </c>
+      <c r="AA4" s="18">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:27">
+      <c r="A5" s="169" t="s">
+        <v>29</v>
+      </c>
+      <c r="B5" s="169"/>
+      <c r="C5" s="169"/>
+      <c r="D5" s="169"/>
+      <c r="E5" s="169"/>
+      <c r="F5" s="169"/>
+      <c r="G5" s="169"/>
+      <c r="H5" s="169"/>
+      <c r="I5" s="169"/>
+      <c r="J5" s="169"/>
+      <c r="K5" s="169"/>
+      <c r="L5" s="169"/>
+      <c r="M5" s="169"/>
+      <c r="N5" s="169"/>
+      <c r="O5" s="169"/>
+      <c r="P5" s="169"/>
+      <c r="Q5" s="169"/>
+      <c r="R5" s="169"/>
+      <c r="S5" s="169"/>
+      <c r="T5" s="169"/>
+      <c r="U5" s="169"/>
+      <c r="V5" s="169"/>
+      <c r="W5" s="169"/>
+      <c r="X5" s="169"/>
+      <c r="Y5" s="169"/>
+      <c r="Z5" s="169"/>
+      <c r="AA5" s="11"/>
+    </row>
+    <row r="6" spans="1:27">
+      <c r="A6" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B6" s="73">
+        <v>13.45</v>
+      </c>
+      <c r="C6" s="73">
+        <v>12.31</v>
+      </c>
+      <c r="D6" s="73">
+        <v>12.65</v>
+      </c>
+      <c r="E6" s="73">
+        <v>11.47</v>
+      </c>
+      <c r="F6" s="73">
+        <v>14.87</v>
+      </c>
+      <c r="G6" s="73">
+        <v>13.63</v>
+      </c>
+      <c r="H6" s="73">
+        <v>9.15</v>
+      </c>
+      <c r="I6" s="73">
+        <v>13.83</v>
+      </c>
+      <c r="J6" s="73">
+        <v>17.55</v>
+      </c>
+      <c r="K6" s="86">
+        <v>12.43</v>
+      </c>
+      <c r="L6" s="86">
+        <v>10.33</v>
+      </c>
+      <c r="M6" s="86">
+        <v>9.32</v>
+      </c>
+      <c r="N6" s="86">
+        <v>9.65</v>
+      </c>
+      <c r="O6" s="86">
+        <v>10.67</v>
+      </c>
+      <c r="P6" s="86">
+        <v>7.48</v>
+      </c>
+      <c r="Q6" s="86">
+        <v>7.92</v>
+      </c>
+      <c r="R6" s="86">
+        <v>5.85</v>
+      </c>
+      <c r="S6" s="86">
+        <v>9.26</v>
+      </c>
+      <c r="T6" s="86">
+        <v>7.41</v>
+      </c>
+      <c r="U6" s="86">
+        <v>6.92</v>
+      </c>
+      <c r="V6" s="86">
+        <v>7.59</v>
+      </c>
+      <c r="W6" s="86">
+        <v>9.26</v>
+      </c>
+      <c r="X6" s="124">
+        <v>10.35</v>
+      </c>
+      <c r="Y6" s="124">
+        <v>5.84</v>
+      </c>
+      <c r="Z6" s="121">
+        <v>7.07</v>
+      </c>
+      <c r="AA6" s="11">
+        <v>6.59</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27">
+      <c r="A7" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="B7" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C7" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="D7" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="E7" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="F7" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="G7" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="H7" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="I7" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="J7" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="K7" s="86">
+        <v>13.26</v>
+      </c>
+      <c r="L7" s="86">
+        <v>9</v>
+      </c>
+      <c r="M7" s="86">
+        <v>6.33</v>
+      </c>
+      <c r="N7" s="86">
+        <v>12.48</v>
+      </c>
+      <c r="O7" s="86">
+        <v>10.46</v>
+      </c>
+      <c r="P7" s="86">
+        <v>8.7799999999999994</v>
+      </c>
+      <c r="Q7" s="86">
+        <v>6.27</v>
+      </c>
+      <c r="R7" s="86">
+        <v>4.9800000000000004</v>
+      </c>
+      <c r="S7" s="86">
+        <v>10.96</v>
+      </c>
+      <c r="T7" s="86">
+        <v>7.89</v>
+      </c>
+      <c r="U7" s="86">
+        <v>5.79</v>
+      </c>
+      <c r="V7" s="86">
+        <v>5.9</v>
+      </c>
+      <c r="W7" s="86">
+        <v>11.63</v>
+      </c>
+      <c r="X7" s="124">
+        <v>9.69</v>
+      </c>
+      <c r="Y7" s="124">
+        <v>6.13</v>
+      </c>
+      <c r="Z7" s="121">
+        <v>6.77</v>
+      </c>
+      <c r="AA7" s="11">
+        <v>3.26</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27">
+      <c r="A8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C8" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="D8" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="E8" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="F8" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="G8" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="H8" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="I8" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="J8" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="K8" s="86">
+        <v>6.54</v>
+      </c>
+      <c r="L8" s="86">
+        <v>7.27</v>
+      </c>
+      <c r="M8" s="86">
+        <v>6.29</v>
+      </c>
+      <c r="N8" s="86">
+        <v>9.86</v>
+      </c>
+      <c r="O8" s="86">
+        <v>10.33</v>
+      </c>
+      <c r="P8" s="86">
+        <v>8.4</v>
+      </c>
+      <c r="Q8" s="86">
+        <v>8.66</v>
+      </c>
+      <c r="R8" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="S8" s="86">
+        <v>4.41</v>
+      </c>
+      <c r="T8" s="86">
+        <v>4.4400000000000004</v>
+      </c>
+      <c r="U8" s="86">
+        <v>9.9499999999999993</v>
+      </c>
+      <c r="V8" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="W8" s="86">
+        <v>9.9499999999999993</v>
+      </c>
+      <c r="X8" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y8" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z8" s="120" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA8" s="36" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27">
+      <c r="A9" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C9" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="D9" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="E9" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="F9" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="G9" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="H9" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="I9" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="J9" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="K9" s="86">
+        <v>10.99</v>
+      </c>
+      <c r="L9" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="M9" s="86">
+        <v>13.24</v>
+      </c>
+      <c r="N9" s="86">
+        <v>5.85</v>
+      </c>
+      <c r="O9" s="86">
+        <v>6.29</v>
+      </c>
+      <c r="P9" s="86">
+        <v>6.29</v>
+      </c>
+      <c r="Q9" s="86">
+        <v>9.26</v>
+      </c>
+      <c r="R9" s="86">
+        <v>7.81</v>
+      </c>
+      <c r="S9" s="86">
+        <v>19.61</v>
+      </c>
+      <c r="T9" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="U9" s="86">
+        <v>11.9</v>
+      </c>
+      <c r="V9" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="W9" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="X9" s="86">
+        <v>11.9</v>
+      </c>
+      <c r="Y9" s="124">
+        <v>10.64</v>
+      </c>
+      <c r="Z9" s="120" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA9" s="11">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27">
+      <c r="A10" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C10" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="D10" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="E10" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="F10" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="G10" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="H10" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="I10" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="J10" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="K10" s="86">
+        <v>10.050000000000001</v>
+      </c>
+      <c r="L10" s="86">
+        <v>18.260000000000002</v>
+      </c>
+      <c r="M10" s="86">
+        <v>5.56</v>
+      </c>
+      <c r="N10" s="86">
+        <v>10.75</v>
+      </c>
+      <c r="O10" s="86">
+        <v>6.17</v>
+      </c>
+      <c r="P10" s="86">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="Q10" s="86">
+        <v>5.21</v>
+      </c>
+      <c r="R10" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="S10" s="86">
+        <v>16.95</v>
+      </c>
+      <c r="T10" s="86">
+        <v>12.14</v>
+      </c>
+      <c r="U10" s="86">
+        <v>7.69</v>
+      </c>
+      <c r="V10" s="86">
+        <v>13.33</v>
+      </c>
+      <c r="W10" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="X10" s="124">
+        <v>7.25</v>
+      </c>
+      <c r="Y10" s="124">
+        <v>8.33</v>
+      </c>
+      <c r="Z10" s="121">
+        <v>16.670000000000002</v>
+      </c>
+      <c r="AA10" s="36" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27">
+      <c r="A11" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B11" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C11" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="D11" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="E11" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="F11" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="G11" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="H11" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="I11" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="J11" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="K11" s="86">
+        <v>4.83</v>
+      </c>
+      <c r="L11" s="86">
+        <v>11.36</v>
+      </c>
+      <c r="M11" s="86">
+        <v>16.95</v>
+      </c>
+      <c r="N11" s="86">
+        <v>5.32</v>
+      </c>
+      <c r="O11" s="86">
+        <v>11.07</v>
+      </c>
+      <c r="P11" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="86">
+        <v>7.14</v>
+      </c>
+      <c r="R11" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="S11" s="86">
+        <v>7.63</v>
+      </c>
+      <c r="T11" s="86">
+        <v>7.94</v>
+      </c>
+      <c r="U11" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="V11" s="86">
+        <v>15.38</v>
+      </c>
+      <c r="W11" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="X11" s="124">
+        <v>10.31</v>
+      </c>
+      <c r="Y11" s="124">
+        <v>20.2</v>
+      </c>
+      <c r="Z11" s="121">
+        <v>10.1</v>
+      </c>
+      <c r="AA11" s="36" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27">
+      <c r="A12" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B12" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C12" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="D12" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="E12" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="F12" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="G12" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="H12" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="I12" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="J12" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="K12" s="86">
+        <v>5.29</v>
+      </c>
+      <c r="L12" s="86">
+        <v>10.93</v>
+      </c>
+      <c r="M12" s="86">
+        <v>6.37</v>
+      </c>
+      <c r="N12" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="O12" s="86">
+        <v>5.71</v>
+      </c>
+      <c r="P12" s="86">
+        <v>6.13</v>
+      </c>
+      <c r="Q12" s="86">
+        <v>13.65</v>
+      </c>
+      <c r="R12" s="86">
+        <v>7.46</v>
+      </c>
+      <c r="S12" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="T12" s="86">
+        <v>7.75</v>
+      </c>
+      <c r="U12" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="V12" s="86">
+        <v>8.93</v>
+      </c>
+      <c r="W12" s="86">
+        <v>8.6199999999999992</v>
+      </c>
+      <c r="X12" s="124">
+        <v>9.35</v>
+      </c>
+      <c r="Y12" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="120" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="11">
+        <v>13.16</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27">
+      <c r="A13" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B13" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C13" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="D13" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="E13" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="F13" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="G13" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="H13" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="I13" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="J13" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="K13" s="86">
+        <v>16.5</v>
+      </c>
+      <c r="L13" s="86">
+        <v>7.46</v>
+      </c>
+      <c r="M13" s="86">
+        <v>11.22</v>
+      </c>
+      <c r="N13" s="86">
+        <v>6.67</v>
+      </c>
+      <c r="O13" s="86">
+        <v>13.84</v>
+      </c>
+      <c r="P13" s="86">
+        <v>16.93</v>
+      </c>
+      <c r="Q13" s="86">
+        <v>6.83</v>
+      </c>
+      <c r="R13" s="86">
+        <v>11.41</v>
+      </c>
+      <c r="S13" s="86">
+        <v>17.32</v>
+      </c>
+      <c r="T13" s="86">
+        <v>11.03</v>
+      </c>
+      <c r="U13" s="86">
+        <v>3.95</v>
+      </c>
+      <c r="V13" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="W13" s="86">
+        <v>4.26</v>
+      </c>
+      <c r="X13" s="124">
+        <v>14.49</v>
+      </c>
+      <c r="Y13" s="124">
+        <v>4.6500000000000004</v>
+      </c>
+      <c r="Z13" s="121">
+        <v>9.7100000000000009</v>
+      </c>
+      <c r="AA13" s="11">
+        <v>17.05</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27">
+      <c r="A14" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B14" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C14" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="D14" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="E14" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="F14" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="G14" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="H14" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="I14" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="J14" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="K14" s="86">
+        <v>13.07</v>
+      </c>
+      <c r="L14" s="86">
+        <v>32.47</v>
+      </c>
+      <c r="M14" s="86">
+        <v>6.49</v>
+      </c>
+      <c r="N14" s="86">
+        <v>6.99</v>
+      </c>
+      <c r="O14" s="86">
+        <v>15.47</v>
+      </c>
+      <c r="P14" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="86">
+        <v>7.25</v>
+      </c>
+      <c r="R14" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="S14" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="T14" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="U14" s="86">
+        <v>17.09</v>
+      </c>
+      <c r="V14" s="86">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="W14" s="86">
+        <v>8.93</v>
+      </c>
+      <c r="X14" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="124">
+        <v>11.11</v>
+      </c>
+      <c r="Z14" s="121">
+        <v>13.51</v>
+      </c>
+      <c r="AA14" s="11">
+        <v>16.39</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27">
+      <c r="A15" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B15" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C15" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="D15" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="E15" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="F15" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="G15" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="H15" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="I15" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="J15" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="K15" s="86">
+        <v>29.59</v>
+      </c>
+      <c r="L15" s="86">
+        <v>16.04</v>
+      </c>
+      <c r="M15" s="86">
+        <v>25.48</v>
+      </c>
+      <c r="N15" s="86">
+        <v>7.87</v>
+      </c>
+      <c r="O15" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="P15" s="86">
+        <v>7.19</v>
+      </c>
+      <c r="Q15" s="86">
+        <v>7.14</v>
+      </c>
+      <c r="R15" s="86">
+        <v>8.26</v>
+      </c>
+      <c r="S15" s="86">
+        <v>8.85</v>
+      </c>
+      <c r="T15" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="U15" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="V15" s="86">
+        <v>16.260000000000002</v>
+      </c>
+      <c r="W15" s="86">
+        <v>9.01</v>
+      </c>
+      <c r="X15" s="124">
+        <v>26.87</v>
+      </c>
+      <c r="Y15" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z15" s="120" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="137">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27">
+      <c r="A16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="B16" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C16" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="D16" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="E16" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="F16" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="G16" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="H16" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="I16" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="J16" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="K16" s="86">
+        <v>5.75</v>
+      </c>
+      <c r="L16" s="86">
+        <v>6.13</v>
+      </c>
+      <c r="M16" s="86">
+        <v>6.49</v>
+      </c>
+      <c r="N16" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="O16" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="P16" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="86">
+        <v>7.25</v>
+      </c>
+      <c r="R16" s="86">
+        <v>7.94</v>
+      </c>
+      <c r="S16" s="86">
+        <v>7.75</v>
+      </c>
+      <c r="T16" s="86">
+        <v>7.75</v>
+      </c>
+      <c r="U16" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="V16" s="86">
+        <v>21.51</v>
+      </c>
+      <c r="W16" s="86">
+        <v>40.82</v>
+      </c>
+      <c r="X16" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="121">
+        <v>14.71</v>
+      </c>
+      <c r="AA16" s="36" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27">
+      <c r="A17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C17" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="D17" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="E17" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="F17" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="G17" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="H17" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="I17" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="J17" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="K17" s="86">
+        <v>9.85</v>
+      </c>
+      <c r="L17" s="86">
+        <v>5.43</v>
+      </c>
+      <c r="M17" s="86">
+        <v>12.16</v>
+      </c>
+      <c r="N17" s="86">
+        <v>5.43</v>
+      </c>
+      <c r="O17" s="86">
+        <v>11.25</v>
+      </c>
+      <c r="P17" s="86">
+        <v>3.16</v>
+      </c>
+      <c r="Q17" s="86">
+        <v>16.41</v>
+      </c>
+      <c r="R17" s="86">
+        <v>7.27</v>
+      </c>
+      <c r="S17" s="86">
+        <v>10.6</v>
+      </c>
+      <c r="T17" s="86">
+        <v>14.15</v>
+      </c>
+      <c r="U17" s="86">
+        <v>10.83</v>
+      </c>
+      <c r="V17" s="86">
+        <v>8.0299999999999994</v>
+      </c>
+      <c r="W17" s="86">
+        <v>11.8</v>
+      </c>
+      <c r="X17" s="124">
+        <v>14.1</v>
+      </c>
+      <c r="Y17" s="124">
+        <v>15.46</v>
+      </c>
+      <c r="Z17" s="121">
+        <v>16.14</v>
+      </c>
+      <c r="AA17" s="36" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:27">
+      <c r="A18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C18" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="D18" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="E18" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="F18" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="G18" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="H18" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="I18" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="J18" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="K18" s="86">
+        <v>12.5</v>
+      </c>
+      <c r="L18" s="86">
+        <v>10.31</v>
+      </c>
+      <c r="M18" s="86">
+        <v>20.62</v>
+      </c>
+      <c r="N18" s="86">
+        <v>10</v>
+      </c>
+      <c r="O18" s="86">
+        <v>21.05</v>
+      </c>
+      <c r="P18" s="86">
+        <v>11.36</v>
+      </c>
+      <c r="Q18" s="86">
+        <v>9.09</v>
+      </c>
+      <c r="R18" s="86">
+        <v>12.5</v>
+      </c>
+      <c r="S18" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="T18" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="U18" s="86">
+        <v>24.54</v>
+      </c>
+      <c r="V18" s="86">
+        <v>13.89</v>
+      </c>
+      <c r="W18" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="X18" s="124">
+        <v>18.18</v>
+      </c>
+      <c r="Y18" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z18" s="120" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA18" s="11">
+        <v>55.56</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27">
+      <c r="A19" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C19" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="D19" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="E19" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="F19" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="G19" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="H19" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="I19" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="J19" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="K19" s="86">
+        <v>19.260000000000002</v>
+      </c>
+      <c r="L19" s="86">
+        <v>20.13</v>
+      </c>
+      <c r="M19" s="86">
+        <v>13.7</v>
+      </c>
+      <c r="N19" s="86">
+        <v>18.41</v>
+      </c>
+      <c r="O19" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="P19" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="86">
+        <v>8.4</v>
+      </c>
+      <c r="R19" s="86">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="S19" s="86">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="T19" s="86">
+        <v>8.5500000000000007</v>
+      </c>
+      <c r="U19" s="86">
+        <v>8.4</v>
+      </c>
+      <c r="V19" s="86">
+        <v>9.09</v>
+      </c>
+      <c r="W19" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="X19" s="124">
+        <v>20.41</v>
+      </c>
+      <c r="Y19" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z19" s="121">
+        <v>13.51</v>
+      </c>
+      <c r="AA19" s="36" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:27">
+      <c r="A20" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C20" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="D20" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="E20" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="F20" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="G20" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="H20" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="I20" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="J20" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="K20" s="86">
+        <v>16.18</v>
+      </c>
+      <c r="L20" s="86">
+        <v>9.2899999999999991</v>
+      </c>
+      <c r="M20" s="86">
+        <v>9.93</v>
+      </c>
+      <c r="N20" s="86">
+        <v>12.35</v>
+      </c>
+      <c r="O20" s="86">
+        <v>24.48</v>
+      </c>
+      <c r="P20" s="86">
+        <v>6.87</v>
+      </c>
+      <c r="Q20" s="86">
+        <v>7.39</v>
+      </c>
+      <c r="R20" s="86">
+        <v>12.05</v>
+      </c>
+      <c r="S20" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="T20" s="86">
+        <v>4.0199999999999996</v>
+      </c>
+      <c r="U20" s="86">
+        <v>8.89</v>
+      </c>
+      <c r="V20" s="86">
+        <v>12.93</v>
+      </c>
+      <c r="W20" s="86">
+        <v>4.3099999999999996</v>
+      </c>
+      <c r="X20" s="124">
+        <v>9.9499999999999993</v>
+      </c>
+      <c r="Y20" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z20" s="120" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA20" s="11">
+        <v>12.05</v>
+      </c>
+    </row>
+    <row r="21" spans="1:27">
+      <c r="A21" s="166" t="s">
+        <v>8</v>
+      </c>
+      <c r="B21" s="166"/>
+      <c r="C21" s="166"/>
+      <c r="D21" s="166"/>
+      <c r="E21" s="166"/>
+      <c r="F21" s="166"/>
+      <c r="G21" s="166"/>
+      <c r="H21" s="166"/>
+      <c r="I21" s="166"/>
+      <c r="J21" s="166"/>
+      <c r="K21" s="166"/>
+      <c r="L21" s="166"/>
+      <c r="M21" s="166"/>
+      <c r="N21" s="166"/>
+      <c r="O21" s="166"/>
+      <c r="P21" s="166"/>
+      <c r="Q21" s="166"/>
+      <c r="R21" s="166"/>
+      <c r="S21" s="166"/>
+      <c r="T21" s="166"/>
+      <c r="U21" s="166"/>
+      <c r="V21" s="166"/>
+      <c r="W21" s="166"/>
+      <c r="X21" s="166"/>
+      <c r="Y21" s="166"/>
+      <c r="Z21" s="166"/>
+      <c r="AA21" s="11"/>
+    </row>
+    <row r="22" spans="1:27">
+      <c r="A22" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B22" s="73">
+        <v>10.83</v>
+      </c>
+      <c r="C22" s="73">
+        <v>10.89</v>
+      </c>
+      <c r="D22" s="73">
+        <v>15.87</v>
+      </c>
+      <c r="E22" s="73">
+        <v>13.39</v>
+      </c>
+      <c r="F22" s="73">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="G22" s="73">
+        <v>15.54</v>
+      </c>
+      <c r="H22" s="73">
+        <v>12.83</v>
+      </c>
+      <c r="I22" s="73">
+        <v>16.010000000000002</v>
+      </c>
+      <c r="J22" s="73">
+        <v>16.45</v>
+      </c>
+      <c r="K22" s="86">
+        <v>14.04</v>
+      </c>
+      <c r="L22" s="86">
+        <v>9.77</v>
+      </c>
+      <c r="M22" s="86">
+        <v>6.61</v>
+      </c>
+      <c r="N22" s="86">
+        <v>11.81</v>
+      </c>
+      <c r="O22" s="86">
+        <v>9.73</v>
+      </c>
+      <c r="P22" s="86">
+        <v>7.61</v>
+      </c>
+      <c r="Q22" s="86">
+        <v>7.53</v>
+      </c>
+      <c r="R22" s="127">
+        <v>5.97</v>
+      </c>
+      <c r="S22" s="86">
+        <v>11.19</v>
+      </c>
+      <c r="T22" s="86">
+        <v>8.09</v>
+      </c>
+      <c r="U22" s="86">
+        <v>6.22</v>
+      </c>
+      <c r="V22" s="124">
+        <v>7.64</v>
+      </c>
+      <c r="W22" s="86">
+        <v>13.32</v>
+      </c>
+      <c r="X22" s="86">
+        <v>9.6199999999999992</v>
+      </c>
+      <c r="Y22" s="86">
+        <v>6.73</v>
+      </c>
+      <c r="Z22" s="121">
+        <v>6.68</v>
+      </c>
+      <c r="AA22" s="11">
+        <v>3.72</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27">
+      <c r="A23" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="B23" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C23" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="D23" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="E23" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="F23" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="G23" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="H23" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="I23" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="J23" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="K23" s="86">
+        <v>13.26</v>
+      </c>
+      <c r="L23" s="86">
+        <v>9</v>
+      </c>
+      <c r="M23" s="86">
+        <v>6.33</v>
+      </c>
+      <c r="N23" s="86">
+        <v>12.48</v>
+      </c>
+      <c r="O23" s="86">
+        <v>10.46</v>
+      </c>
+      <c r="P23" s="86">
+        <v>8.7799999999999994</v>
+      </c>
+      <c r="Q23" s="86">
+        <v>6.27</v>
+      </c>
+      <c r="R23" s="86">
+        <v>4.9800000000000004</v>
+      </c>
+      <c r="S23" s="86">
+        <v>10.96</v>
+      </c>
+      <c r="T23" s="86">
+        <v>7.89</v>
+      </c>
+      <c r="U23" s="86">
+        <v>5.79</v>
+      </c>
+      <c r="V23" s="124">
+        <v>5.9</v>
+      </c>
+      <c r="W23" s="86">
+        <v>11.63</v>
+      </c>
+      <c r="X23" s="86">
+        <v>9.69</v>
+      </c>
+      <c r="Y23" s="86">
+        <v>6.13</v>
+      </c>
+      <c r="Z23" s="121">
+        <v>6.77</v>
+      </c>
+      <c r="AA23" s="11">
+        <v>3.26</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27">
+      <c r="A24" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B24" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C24" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="D24" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="E24" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="F24" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="G24" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="H24" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="I24" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="J24" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="K24" s="86">
+        <v>20.83</v>
+      </c>
+      <c r="L24" s="86">
+        <v>15.87</v>
+      </c>
+      <c r="M24" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="N24" s="86">
+        <v>16.95</v>
+      </c>
+      <c r="O24" s="86">
+        <v>17.86</v>
+      </c>
+      <c r="P24" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="86">
+        <v>16.95</v>
+      </c>
+      <c r="R24" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="S24" s="86">
+        <v>18.52</v>
+      </c>
+      <c r="T24" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="U24" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="V24" s="86">
+        <v>23.26</v>
+      </c>
+      <c r="W24" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="X24" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y24" s="86">
+        <v>20</v>
+      </c>
+      <c r="Z24" s="120" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA24" s="36" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27">
+      <c r="A25" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B25" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C25" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="D25" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="E25" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="F25" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="G25" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="H25" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="I25" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="J25" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="K25" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="L25" s="86">
+        <v>17.86</v>
+      </c>
+      <c r="M25" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="N25" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="O25" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="P25" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="R25" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="S25" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="T25" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="U25" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="V25" s="124">
+        <v>30.3</v>
+      </c>
+      <c r="W25" s="86">
+        <v>24.39</v>
+      </c>
+      <c r="X25" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y25" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z25" s="120" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA25" s="36" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27">
+      <c r="A26" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B26" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C26" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="D26" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="E26" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="F26" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="G26" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="H26" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="I26" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="J26" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="K26" s="86">
+        <v>31.25</v>
+      </c>
+      <c r="L26" s="86">
+        <v>15.38</v>
+      </c>
+      <c r="M26" s="86">
+        <v>19.61</v>
+      </c>
+      <c r="N26" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="O26" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="P26" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="R26" s="86">
+        <v>22.22</v>
+      </c>
+      <c r="S26" s="86">
+        <v>17.54</v>
+      </c>
+      <c r="T26" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="U26" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="V26" s="86">
+        <v>36.36</v>
+      </c>
+      <c r="W26" s="86">
+        <v>20.83</v>
+      </c>
+      <c r="X26" s="86">
+        <v>16.670000000000002</v>
+      </c>
+      <c r="Y26" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z26" s="120" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA26" s="11">
+        <v>26.32</v>
+      </c>
+    </row>
+    <row r="27" spans="1:27">
+      <c r="A27" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="B27" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C27" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="D27" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="E27" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="F27" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="G27" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="H27" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="I27" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="J27" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="K27" s="86">
+        <v>18.02</v>
+      </c>
+      <c r="L27" s="86">
+        <v>9.6199999999999992</v>
+      </c>
+      <c r="M27" s="86">
+        <v>12.35</v>
+      </c>
+      <c r="N27" s="86">
+        <v>9.7100000000000009</v>
+      </c>
+      <c r="O27" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="P27" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="86">
+        <v>31.58</v>
+      </c>
+      <c r="R27" s="86">
+        <v>23.53</v>
+      </c>
+      <c r="S27" s="86">
+        <v>10.53</v>
+      </c>
+      <c r="T27" s="86">
+        <v>28.17</v>
+      </c>
+      <c r="U27" s="86">
+        <v>21.74</v>
+      </c>
+      <c r="V27" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="W27" s="86">
+        <v>36.630000000000003</v>
+      </c>
+      <c r="X27" s="86">
+        <v>12.5</v>
+      </c>
+      <c r="Y27" s="86">
+        <v>14.29</v>
+      </c>
+      <c r="Z27" s="121">
+        <v>20.41</v>
+      </c>
+      <c r="AA27" s="36" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:27">
+      <c r="A28" s="166" t="s">
+        <v>9</v>
+      </c>
+      <c r="B28" s="166"/>
+      <c r="C28" s="166"/>
+      <c r="D28" s="166"/>
+      <c r="E28" s="166"/>
+      <c r="F28" s="166"/>
+      <c r="G28" s="166"/>
+      <c r="H28" s="166"/>
+      <c r="I28" s="166"/>
+      <c r="J28" s="166"/>
+      <c r="K28" s="166"/>
+      <c r="L28" s="166"/>
+      <c r="M28" s="166"/>
+      <c r="N28" s="166"/>
+      <c r="O28" s="166"/>
+      <c r="P28" s="166"/>
+      <c r="Q28" s="166"/>
+      <c r="R28" s="166"/>
+      <c r="S28" s="166"/>
+      <c r="T28" s="166"/>
+      <c r="U28" s="166"/>
+      <c r="V28" s="166"/>
+      <c r="W28" s="166"/>
+      <c r="X28" s="166"/>
+      <c r="Y28" s="166"/>
+      <c r="Z28" s="166"/>
+      <c r="AA28" s="11"/>
+    </row>
+    <row r="29" spans="1:27">
+      <c r="A29" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B29" s="88">
+        <v>14.6</v>
+      </c>
+      <c r="C29" s="88">
+        <v>13.02</v>
+      </c>
+      <c r="D29" s="88">
+        <v>10.98</v>
+      </c>
+      <c r="E29" s="88">
+        <v>10.36</v>
+      </c>
+      <c r="F29" s="88">
+        <v>13.32</v>
+      </c>
+      <c r="G29" s="88">
+        <v>12.43</v>
+      </c>
+      <c r="H29" s="88">
+        <v>7.01</v>
+      </c>
+      <c r="I29" s="88">
+        <v>12.36</v>
+      </c>
+      <c r="J29" s="88">
+        <v>18.32</v>
+      </c>
+      <c r="K29" s="93">
+        <v>11.32</v>
+      </c>
+      <c r="L29" s="93">
+        <v>10.76</v>
+      </c>
+      <c r="M29" s="93">
+        <v>11.4</v>
+      </c>
+      <c r="N29" s="93">
+        <v>7.96</v>
+      </c>
+      <c r="O29" s="93">
+        <v>11.39</v>
+      </c>
+      <c r="P29" s="93">
+        <v>7.38</v>
+      </c>
+      <c r="Q29" s="93">
+        <v>8.26</v>
+      </c>
+      <c r="R29" s="93">
+        <v>5.74</v>
+      </c>
+      <c r="S29" s="93">
+        <v>7.43</v>
+      </c>
+      <c r="T29" s="93">
+        <v>6.72</v>
+      </c>
+      <c r="U29" s="93">
+        <v>7.59</v>
+      </c>
+      <c r="V29" s="128">
+        <v>7.54</v>
+      </c>
+      <c r="W29" s="128">
+        <v>5.54</v>
+      </c>
+      <c r="X29" s="128">
+        <v>11.16</v>
+      </c>
+      <c r="Y29" s="128">
+        <v>4.96</v>
+      </c>
+      <c r="Z29" s="121">
+        <v>7.44</v>
+      </c>
+      <c r="AA29" s="11">
+        <v>9.2100000000000009</v>
+      </c>
+    </row>
+    <row r="30" spans="1:27">
+      <c r="A30" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="B30" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C30" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="D30" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="E30" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="F30" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="G30" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="H30" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="I30" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="J30" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="K30" s="93" t="s">
+        <v>0</v>
+      </c>
+      <c r="L30" s="93" t="s">
+        <v>0</v>
+      </c>
+      <c r="M30" s="93" t="s">
+        <v>0</v>
+      </c>
+      <c r="N30" s="93" t="s">
+        <v>0</v>
+      </c>
+      <c r="O30" s="93" t="s">
+        <v>0</v>
+      </c>
+      <c r="P30" s="93" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="93" t="s">
+        <v>0</v>
+      </c>
+      <c r="R30" s="93" t="s">
+        <v>0</v>
+      </c>
+      <c r="S30" s="93" t="s">
+        <v>0</v>
+      </c>
+      <c r="T30" s="93" t="s">
+        <v>0</v>
+      </c>
+      <c r="U30" s="93" t="s">
+        <v>0</v>
+      </c>
+      <c r="V30" s="93" t="s">
+        <v>0</v>
+      </c>
+      <c r="W30" s="128" t="s">
+        <v>0</v>
+      </c>
+      <c r="X30" s="128" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y30" s="128" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z30" s="123" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA30" s="36" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:27">
+      <c r="A31" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B31" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C31" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="D31" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="E31" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="F31" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="G31" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="H31" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="I31" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="J31" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="K31" s="93">
+        <v>6.54</v>
+      </c>
+      <c r="L31" s="93">
+        <v>7.27</v>
+      </c>
+      <c r="M31" s="93">
+        <v>6.29</v>
+      </c>
+      <c r="N31" s="93">
+        <v>9.86</v>
+      </c>
+      <c r="O31" s="93">
+        <v>10.33</v>
+      </c>
+      <c r="P31" s="93">
+        <v>8.4</v>
+      </c>
+      <c r="Q31" s="93">
+        <v>8.66</v>
+      </c>
+      <c r="R31" s="93" t="s">
+        <v>0</v>
+      </c>
+      <c r="S31" s="93">
+        <v>4.41</v>
+      </c>
+      <c r="T31" s="93">
+        <v>4.4400000000000004</v>
+      </c>
+      <c r="U31" s="93">
+        <v>9.9499999999999993</v>
+      </c>
+      <c r="V31" s="128" t="s">
+        <v>0</v>
+      </c>
+      <c r="W31" s="128">
+        <v>9.9499999999999993</v>
+      </c>
+      <c r="X31" s="128" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y31" s="128" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z31" s="123" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA31" s="36" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:27">
+      <c r="A32" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B32" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C32" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="D32" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="E32" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="F32" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="G32" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="H32" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="I32" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="J32" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="K32" s="93">
+        <v>10.99</v>
+      </c>
+      <c r="L32" s="93" t="s">
+        <v>0</v>
+      </c>
+      <c r="M32" s="93">
+        <v>13.24</v>
+      </c>
+      <c r="N32" s="93">
+        <v>5.85</v>
+      </c>
+      <c r="O32" s="93">
+        <v>6.29</v>
+      </c>
+      <c r="P32" s="93">
+        <v>6.29</v>
+      </c>
+      <c r="Q32" s="93">
+        <v>9.26</v>
+      </c>
+      <c r="R32" s="93">
+        <v>7.81</v>
+      </c>
+      <c r="S32" s="93">
+        <v>19.61</v>
+      </c>
+      <c r="T32" s="93" t="s">
+        <v>0</v>
+      </c>
+      <c r="U32" s="93">
+        <v>11.9</v>
+      </c>
+      <c r="V32" s="128" t="s">
+        <v>0</v>
+      </c>
+      <c r="W32" s="128" t="s">
+        <v>0</v>
+      </c>
+      <c r="X32" s="128">
+        <v>11.9</v>
+      </c>
+      <c r="Y32" s="128">
+        <v>10.64</v>
+      </c>
+      <c r="Z32" s="123" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA32" s="11">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="33" spans="1:27">
+      <c r="A33" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B33" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C33" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="D33" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="E33" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="F33" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="G33" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="H33" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="I33" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="J33" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="K33" s="93">
+        <v>6.62</v>
+      </c>
+      <c r="L33" s="93">
+        <v>19.23</v>
+      </c>
+      <c r="M33" s="93">
+        <v>7.52</v>
+      </c>
+      <c r="N33" s="93">
+        <v>7.87</v>
+      </c>
+      <c r="O33" s="93" t="s">
+        <v>0</v>
+      </c>
+      <c r="P33" s="93">
+        <v>14.29</v>
+      </c>
+      <c r="Q33" s="93" t="s">
+        <v>0</v>
+      </c>
+      <c r="R33" s="93" t="s">
+        <v>0</v>
+      </c>
+      <c r="S33" s="93">
+        <v>16.260000000000002</v>
+      </c>
+      <c r="T33" s="93">
+        <v>17.059999999999999</v>
+      </c>
+      <c r="U33" s="93">
+        <v>10.42</v>
+      </c>
+      <c r="V33" s="128">
+        <v>9.35</v>
+      </c>
+      <c r="W33" s="128" t="s">
+        <v>0</v>
+      </c>
+      <c r="X33" s="128">
+        <v>12.82</v>
+      </c>
+      <c r="Y33" s="128" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z33" s="121">
+        <v>28.57</v>
+      </c>
+      <c r="AA33" s="36" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:27">
+      <c r="A34" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B34" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C34" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="D34" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="E34" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="F34" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="G34" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="H34" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="I34" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="J34" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="K34" s="93">
+        <v>4.83</v>
+      </c>
+      <c r="L34" s="93">
+        <v>11.36</v>
+      </c>
+      <c r="M34" s="93">
+        <v>16.95</v>
+      </c>
+      <c r="N34" s="93">
+        <v>5.32</v>
+      </c>
+      <c r="O34" s="93">
+        <v>11.07</v>
+      </c>
+      <c r="P34" s="93" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q34" s="93">
+        <v>7.14</v>
+      </c>
+      <c r="R34" s="93" t="s">
+        <v>0</v>
+      </c>
+      <c r="S34" s="93">
+        <v>7.63</v>
+      </c>
+      <c r="T34" s="93">
+        <v>7.94</v>
+      </c>
+      <c r="U34" s="93" t="s">
+        <v>0</v>
+      </c>
+      <c r="V34" s="128">
+        <v>15.38</v>
+      </c>
+      <c r="W34" s="128" t="s">
+        <v>0</v>
+      </c>
+      <c r="X34" s="128">
+        <v>10.31</v>
+      </c>
+      <c r="Y34" s="128">
+        <v>20.2</v>
+      </c>
+      <c r="Z34" s="121">
+        <v>10.1</v>
+      </c>
+      <c r="AA34" s="36" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:27">
+      <c r="A35" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B35" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C35" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="D35" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="E35" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="F35" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="G35" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="H35" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="I35" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="J35" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="K35" s="93">
+        <v>5.29</v>
+      </c>
+      <c r="L35" s="93">
+        <v>10.93</v>
+      </c>
+      <c r="M35" s="93">
+        <v>6.37</v>
+      </c>
+      <c r="N35" s="93" t="s">
+        <v>0</v>
+      </c>
+      <c r="O35" s="93">
+        <v>5.71</v>
+      </c>
+      <c r="P35" s="93">
+        <v>6.13</v>
+      </c>
+      <c r="Q35" s="93">
+        <v>13.65</v>
+      </c>
+      <c r="R35" s="93">
+        <v>7.46</v>
+      </c>
+      <c r="S35" s="93" t="s">
+        <v>0</v>
+      </c>
+      <c r="T35" s="93">
+        <v>7.75</v>
+      </c>
+      <c r="U35" s="93" t="s">
+        <v>0</v>
+      </c>
+      <c r="V35" s="128">
+        <v>8.93</v>
+      </c>
+      <c r="W35" s="128">
+        <v>8.6199999999999992</v>
+      </c>
+      <c r="X35" s="128">
+        <v>9.35</v>
+      </c>
+      <c r="Y35" s="128" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z35" s="123" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA35" s="11">
+        <v>13.16</v>
+      </c>
+    </row>
+    <row r="36" spans="1:27">
+      <c r="A36" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B36" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C36" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="D36" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="E36" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="F36" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="G36" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="H36" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="I36" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="J36" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="K36" s="93">
+        <v>16.5</v>
+      </c>
+      <c r="L36" s="93">
+        <v>7.46</v>
+      </c>
+      <c r="M36" s="93">
+        <v>11.22</v>
+      </c>
+      <c r="N36" s="93">
+        <v>6.67</v>
+      </c>
+      <c r="O36" s="93">
+        <v>13.84</v>
+      </c>
+      <c r="P36" s="93">
+        <v>16.93</v>
+      </c>
+      <c r="Q36" s="93">
+        <v>6.83</v>
+      </c>
+      <c r="R36" s="93">
+        <v>11.41</v>
+      </c>
+      <c r="S36" s="93">
+        <v>17.32</v>
+      </c>
+      <c r="T36" s="93">
+        <v>11.03</v>
+      </c>
+      <c r="U36" s="93">
+        <v>3.95</v>
+      </c>
+      <c r="V36" s="128" t="s">
+        <v>0</v>
+      </c>
+      <c r="W36" s="128">
+        <v>4.26</v>
+      </c>
+      <c r="X36" s="128">
+        <v>14.49</v>
+      </c>
+      <c r="Y36" s="128">
+        <v>4.6500000000000004</v>
+      </c>
+      <c r="Z36" s="121">
+        <v>9.7100000000000009</v>
+      </c>
+      <c r="AA36" s="11">
+        <v>17.05</v>
+      </c>
+    </row>
+    <row r="37" spans="1:27">
+      <c r="A37" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B37" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C37" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="D37" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="E37" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="F37" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="G37" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="H37" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="I37" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="J37" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="K37" s="93">
+        <v>19.23</v>
+      </c>
+      <c r="L37" s="93">
+        <v>40.82</v>
+      </c>
+      <c r="M37" s="93">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="N37" s="93">
+        <v>11.11</v>
+      </c>
+      <c r="O37" s="93">
+        <v>23.93</v>
+      </c>
+      <c r="P37" s="93" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q37" s="93">
+        <v>10.99</v>
+      </c>
+      <c r="R37" s="93" t="s">
+        <v>0</v>
+      </c>
+      <c r="S37" s="93" t="s">
+        <v>0</v>
+      </c>
+      <c r="T37" s="93" t="s">
+        <v>0</v>
+      </c>
+      <c r="U37" s="93">
+        <v>28.99</v>
+      </c>
+      <c r="V37" s="128" t="s">
+        <v>0</v>
+      </c>
+      <c r="W37" s="128" t="s">
+        <v>0</v>
+      </c>
+      <c r="X37" s="128" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y37" s="128">
+        <v>16.39</v>
+      </c>
+      <c r="Z37" s="121">
+        <v>21.74</v>
+      </c>
+      <c r="AA37" s="11">
+        <v>26.32</v>
+      </c>
+    </row>
+    <row r="38" spans="1:27">
+      <c r="A38" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B38" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C38" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="D38" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="E38" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="F38" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="G38" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="H38" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="I38" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="J38" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="K38" s="93">
+        <v>28.57</v>
+      </c>
+      <c r="L38" s="93">
+        <v>16.39</v>
+      </c>
+      <c r="M38" s="93">
+        <v>28.6</v>
+      </c>
+      <c r="N38" s="93">
+        <v>12.66</v>
+      </c>
+      <c r="O38" s="93" t="s">
+        <v>0</v>
+      </c>
+      <c r="P38" s="93">
+        <v>12.5</v>
+      </c>
+      <c r="Q38" s="93">
+        <v>12.66</v>
+      </c>
+      <c r="R38" s="93" t="s">
+        <v>0</v>
+      </c>
+      <c r="S38" s="93" t="s">
+        <v>0</v>
+      </c>
+      <c r="T38" s="93" t="s">
+        <v>0</v>
+      </c>
+      <c r="U38" s="93" t="s">
+        <v>0</v>
+      </c>
+      <c r="V38" s="128" t="s">
+        <v>0</v>
+      </c>
+      <c r="W38" s="128" t="s">
+        <v>0</v>
+      </c>
+      <c r="X38" s="128">
+        <v>35.1</v>
+      </c>
+      <c r="Y38" s="128" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z38" s="123" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA38" s="11">
+        <v>23.81</v>
+      </c>
+    </row>
+    <row r="39" spans="1:27">
+      <c r="A39" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="B39" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C39" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="D39" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="E39" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="F39" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="G39" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="H39" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="I39" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="J39" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="K39" s="93">
+        <v>5.75</v>
+      </c>
+      <c r="L39" s="93">
+        <v>6.13</v>
+      </c>
+      <c r="M39" s="93">
+        <v>6.49</v>
+      </c>
+      <c r="N39" s="93" t="s">
+        <v>0</v>
+      </c>
+      <c r="O39" s="93" t="s">
+        <v>0</v>
+      </c>
+      <c r="P39" s="93" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q39" s="93">
+        <v>7.25</v>
+      </c>
+      <c r="R39" s="93">
+        <v>7.94</v>
+      </c>
+      <c r="S39" s="93">
+        <v>7.75</v>
+      </c>
+      <c r="T39" s="93">
+        <v>7.75</v>
+      </c>
+      <c r="U39" s="93" t="s">
+        <v>0</v>
+      </c>
+      <c r="V39" s="128">
+        <v>21.51</v>
+      </c>
+      <c r="W39" s="128">
+        <v>40.82</v>
+      </c>
+      <c r="X39" s="128" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y39" s="128" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z39" s="121">
+        <v>14.71</v>
+      </c>
+      <c r="AA39" s="36" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:27">
+      <c r="A40" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="B40" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C40" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="D40" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="E40" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="F40" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="G40" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="H40" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="I40" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="J40" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="K40" s="93">
+        <v>6.78</v>
+      </c>
+      <c r="L40" s="93">
+        <v>3.79</v>
+      </c>
+      <c r="M40" s="93">
+        <v>12.1</v>
+      </c>
+      <c r="N40" s="93">
+        <v>3.77</v>
+      </c>
+      <c r="O40" s="93">
+        <v>15.4</v>
+      </c>
+      <c r="P40" s="93">
+        <v>4.3899999999999997</v>
+      </c>
+      <c r="Q40" s="93">
+        <v>9.2200000000000006</v>
+      </c>
+      <c r="R40" s="93" t="s">
+        <v>0</v>
+      </c>
+      <c r="S40" s="93">
+        <v>10.64</v>
+      </c>
+      <c r="T40" s="93">
+        <v>7.09</v>
+      </c>
+      <c r="U40" s="93">
+        <v>5.41</v>
+      </c>
+      <c r="V40" s="128">
+        <v>12.27</v>
+      </c>
+      <c r="W40" s="128" t="s">
+        <v>0</v>
+      </c>
+      <c r="X40" s="128">
+        <v>15.15</v>
+      </c>
+      <c r="Y40" s="128">
+        <v>16.13</v>
+      </c>
+      <c r="Z40" s="121">
+        <v>15.58</v>
+      </c>
+      <c r="AA40" s="36" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:27">
+      <c r="A41" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B41" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C41" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="D41" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="E41" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="F41" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="G41" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="H41" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="I41" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="J41" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="K41" s="93">
+        <v>12.5</v>
+      </c>
+      <c r="L41" s="93">
+        <v>10.31</v>
+      </c>
+      <c r="M41" s="93">
+        <v>20.62</v>
+      </c>
+      <c r="N41" s="93">
+        <v>10</v>
+      </c>
+      <c r="O41" s="93">
+        <v>21.05</v>
+      </c>
+      <c r="P41" s="93">
+        <v>11.36</v>
+      </c>
+      <c r="Q41" s="93">
+        <v>9.09</v>
+      </c>
+      <c r="R41" s="93">
+        <v>12.5</v>
+      </c>
+      <c r="S41" s="93" t="s">
+        <v>0</v>
+      </c>
+      <c r="T41" s="93" t="s">
+        <v>0</v>
+      </c>
+      <c r="U41" s="93">
+        <v>24.54</v>
+      </c>
+      <c r="V41" s="128">
+        <v>13.89</v>
+      </c>
+      <c r="W41" s="128" t="s">
+        <v>0</v>
+      </c>
+      <c r="X41" s="128">
+        <v>18.18</v>
+      </c>
+      <c r="Y41" s="128" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z41" s="123" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA41" s="11">
+        <v>55.56</v>
+      </c>
+    </row>
+    <row r="42" spans="1:27">
+      <c r="A42" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B42" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C42" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="D42" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="E42" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="F42" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="G42" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="H42" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="I42" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="J42" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="K42" s="93">
+        <v>19.260000000000002</v>
+      </c>
+      <c r="L42" s="93">
+        <v>20.13</v>
+      </c>
+      <c r="M42" s="93">
+        <v>13.7</v>
+      </c>
+      <c r="N42" s="93">
+        <v>18.41</v>
+      </c>
+      <c r="O42" s="93" t="s">
+        <v>0</v>
+      </c>
+      <c r="P42" s="93" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q42" s="93">
+        <v>8.4</v>
+      </c>
+      <c r="R42" s="93">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="S42" s="93">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="T42" s="93">
+        <v>8.5500000000000007</v>
+      </c>
+      <c r="U42" s="93">
+        <v>8.4</v>
+      </c>
+      <c r="V42" s="128">
+        <v>9.09</v>
+      </c>
+      <c r="W42" s="128" t="s">
+        <v>0</v>
+      </c>
+      <c r="X42" s="128">
+        <v>20.41</v>
+      </c>
+      <c r="Y42" s="128" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z42" s="121">
+        <v>13.51</v>
+      </c>
+      <c r="AA42" s="36" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:27">
+      <c r="A43" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="B43" s="89" t="s">
+        <v>4</v>
+      </c>
+      <c r="C43" s="89" t="s">
+        <v>4</v>
+      </c>
+      <c r="D43" s="89" t="s">
+        <v>4</v>
+      </c>
+      <c r="E43" s="89" t="s">
+        <v>4</v>
+      </c>
+      <c r="F43" s="89" t="s">
+        <v>4</v>
+      </c>
+      <c r="G43" s="89" t="s">
+        <v>4</v>
+      </c>
+      <c r="H43" s="89" t="s">
+        <v>4</v>
+      </c>
+      <c r="I43" s="89" t="s">
+        <v>4</v>
+      </c>
+      <c r="J43" s="89" t="s">
+        <v>4</v>
+      </c>
+      <c r="K43" s="91">
+        <v>16.18</v>
+      </c>
+      <c r="L43" s="91">
+        <v>9.2899999999999991</v>
+      </c>
+      <c r="M43" s="91">
+        <v>9.93</v>
+      </c>
+      <c r="N43" s="91">
+        <v>12.35</v>
+      </c>
+      <c r="O43" s="91">
+        <v>24.48</v>
+      </c>
+      <c r="P43" s="91">
+        <v>6.87</v>
+      </c>
+      <c r="Q43" s="91">
+        <v>7.39</v>
+      </c>
+      <c r="R43" s="91">
+        <v>12.05</v>
+      </c>
+      <c r="S43" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="T43" s="91">
+        <v>4.0199999999999996</v>
+      </c>
+      <c r="U43" s="91">
+        <v>8.89</v>
+      </c>
+      <c r="V43" s="125">
+        <v>12.93</v>
+      </c>
+      <c r="W43" s="125">
+        <v>4.3099999999999996</v>
+      </c>
+      <c r="X43" s="125">
+        <v>9.9499999999999993</v>
+      </c>
+      <c r="Y43" s="125" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z43" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA43" s="139">
+        <v>12.05</v>
+      </c>
+    </row>
+    <row r="44" spans="1:27" ht="12">
+      <c r="A44" s="172" t="s">
+        <v>41</v>
+      </c>
+      <c r="B44" s="172"/>
+      <c r="C44" s="172"/>
+      <c r="D44" s="172"/>
+      <c r="E44" s="172"/>
+      <c r="F44" s="172"/>
+      <c r="G44" s="172"/>
+      <c r="H44" s="172"/>
+      <c r="I44" s="172"/>
+      <c r="J44" s="172"/>
+      <c r="K44" s="172"/>
+      <c r="L44" s="172"/>
+      <c r="M44" s="172"/>
+      <c r="N44" s="172"/>
+      <c r="O44" s="172"/>
+      <c r="P44" s="172"/>
+      <c r="Q44" s="172"/>
+      <c r="R44" s="172"/>
+      <c r="S44" s="172"/>
+      <c r="T44" s="172"/>
+      <c r="U44" s="172"/>
+      <c r="Y44" s="82"/>
+      <c r="Z44" s="94"/>
+    </row>
+    <row r="45" spans="1:27" ht="12">
+      <c r="A45" s="130" t="s">
+        <v>45</v>
+      </c>
+      <c r="Y45" s="82"/>
+      <c r="Z45" s="94"/>
+    </row>
+    <row r="46" spans="1:27">
+      <c r="Z46" s="96"/>
+    </row>
+    <row r="49" spans="25:25">
+      <c r="Y49" s="82"/>
+    </row>
+    <row r="50" spans="25:25">
+      <c r="Y50" s="82"/>
+    </row>
+    <row r="51" spans="25:25">
+      <c r="Y51" s="82"/>
+    </row>
+    <row r="52" spans="25:25">
+      <c r="Y52" s="34"/>
+    </row>
+    <row r="53" spans="25:25">
+      <c r="Y53" s="34"/>
+    </row>
+    <row r="54" spans="25:25">
+      <c r="Y54" s="34"/>
+    </row>
+    <row r="55" spans="25:25">
+      <c r="Y55" s="34"/>
+    </row>
+    <row r="56" spans="25:25">
+      <c r="Y56" s="34"/>
+    </row>
+    <row r="57" spans="25:25">
+      <c r="Y57" s="34"/>
+    </row>
+    <row r="58" spans="25:25">
+      <c r="Y58" s="34"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A44:U44"/>
+    <mergeCell ref="A1:Z1"/>
+    <mergeCell ref="A5:Z5"/>
+    <mergeCell ref="A21:Z21"/>
+    <mergeCell ref="A28:Z28"/>
+    <mergeCell ref="T3:AA3"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B2:D20"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="4.44140625" style="145" customWidth="1"/>
+    <col min="2" max="2" width="88.44140625" style="145" customWidth="1"/>
+    <col min="3" max="3" width="37.88671875" style="145" customWidth="1"/>
+    <col min="4" max="256" width="8.88671875" style="145"/>
+    <col min="257" max="257" width="4.44140625" style="145" customWidth="1"/>
+    <col min="258" max="258" width="88.44140625" style="145" customWidth="1"/>
+    <col min="259" max="259" width="37.88671875" style="145" customWidth="1"/>
+    <col min="260" max="512" width="8.88671875" style="145"/>
+    <col min="513" max="513" width="4.44140625" style="145" customWidth="1"/>
+    <col min="514" max="514" width="88.44140625" style="145" customWidth="1"/>
+    <col min="515" max="515" width="37.88671875" style="145" customWidth="1"/>
+    <col min="516" max="768" width="8.88671875" style="145"/>
+    <col min="769" max="769" width="4.44140625" style="145" customWidth="1"/>
+    <col min="770" max="770" width="88.44140625" style="145" customWidth="1"/>
+    <col min="771" max="771" width="37.88671875" style="145" customWidth="1"/>
+    <col min="772" max="1024" width="8.88671875" style="145"/>
+    <col min="1025" max="1025" width="4.44140625" style="145" customWidth="1"/>
+    <col min="1026" max="1026" width="88.44140625" style="145" customWidth="1"/>
+    <col min="1027" max="1027" width="37.88671875" style="145" customWidth="1"/>
+    <col min="1028" max="1280" width="8.88671875" style="145"/>
+    <col min="1281" max="1281" width="4.44140625" style="145" customWidth="1"/>
+    <col min="1282" max="1282" width="88.44140625" style="145" customWidth="1"/>
+    <col min="1283" max="1283" width="37.88671875" style="145" customWidth="1"/>
+    <col min="1284" max="1536" width="8.88671875" style="145"/>
+    <col min="1537" max="1537" width="4.44140625" style="145" customWidth="1"/>
+    <col min="1538" max="1538" width="88.44140625" style="145" customWidth="1"/>
+    <col min="1539" max="1539" width="37.88671875" style="145" customWidth="1"/>
+    <col min="1540" max="1792" width="8.88671875" style="145"/>
+    <col min="1793" max="1793" width="4.44140625" style="145" customWidth="1"/>
+    <col min="1794" max="1794" width="88.44140625" style="145" customWidth="1"/>
+    <col min="1795" max="1795" width="37.88671875" style="145" customWidth="1"/>
+    <col min="1796" max="2048" width="8.88671875" style="145"/>
+    <col min="2049" max="2049" width="4.44140625" style="145" customWidth="1"/>
+    <col min="2050" max="2050" width="88.44140625" style="145" customWidth="1"/>
+    <col min="2051" max="2051" width="37.88671875" style="145" customWidth="1"/>
+    <col min="2052" max="2304" width="8.88671875" style="145"/>
+    <col min="2305" max="2305" width="4.44140625" style="145" customWidth="1"/>
+    <col min="2306" max="2306" width="88.44140625" style="145" customWidth="1"/>
+    <col min="2307" max="2307" width="37.88671875" style="145" customWidth="1"/>
+    <col min="2308" max="2560" width="8.88671875" style="145"/>
+    <col min="2561" max="2561" width="4.44140625" style="145" customWidth="1"/>
+    <col min="2562" max="2562" width="88.44140625" style="145" customWidth="1"/>
+    <col min="2563" max="2563" width="37.88671875" style="145" customWidth="1"/>
+    <col min="2564" max="2816" width="8.88671875" style="145"/>
+    <col min="2817" max="2817" width="4.44140625" style="145" customWidth="1"/>
+    <col min="2818" max="2818" width="88.44140625" style="145" customWidth="1"/>
+    <col min="2819" max="2819" width="37.88671875" style="145" customWidth="1"/>
+    <col min="2820" max="3072" width="8.88671875" style="145"/>
+    <col min="3073" max="3073" width="4.44140625" style="145" customWidth="1"/>
+    <col min="3074" max="3074" width="88.44140625" style="145" customWidth="1"/>
+    <col min="3075" max="3075" width="37.88671875" style="145" customWidth="1"/>
+    <col min="3076" max="3328" width="8.88671875" style="145"/>
+    <col min="3329" max="3329" width="4.44140625" style="145" customWidth="1"/>
+    <col min="3330" max="3330" width="88.44140625" style="145" customWidth="1"/>
+    <col min="3331" max="3331" width="37.88671875" style="145" customWidth="1"/>
+    <col min="3332" max="3584" width="8.88671875" style="145"/>
+    <col min="3585" max="3585" width="4.44140625" style="145" customWidth="1"/>
+    <col min="3586" max="3586" width="88.44140625" style="145" customWidth="1"/>
+    <col min="3587" max="3587" width="37.88671875" style="145" customWidth="1"/>
+    <col min="3588" max="3840" width="8.88671875" style="145"/>
+    <col min="3841" max="3841" width="4.44140625" style="145" customWidth="1"/>
+    <col min="3842" max="3842" width="88.44140625" style="145" customWidth="1"/>
+    <col min="3843" max="3843" width="37.88671875" style="145" customWidth="1"/>
+    <col min="3844" max="4096" width="8.88671875" style="145"/>
+    <col min="4097" max="4097" width="4.44140625" style="145" customWidth="1"/>
+    <col min="4098" max="4098" width="88.44140625" style="145" customWidth="1"/>
+    <col min="4099" max="4099" width="37.88671875" style="145" customWidth="1"/>
+    <col min="4100" max="4352" width="8.88671875" style="145"/>
+    <col min="4353" max="4353" width="4.44140625" style="145" customWidth="1"/>
+    <col min="4354" max="4354" width="88.44140625" style="145" customWidth="1"/>
+    <col min="4355" max="4355" width="37.88671875" style="145" customWidth="1"/>
+    <col min="4356" max="4608" width="8.88671875" style="145"/>
+    <col min="4609" max="4609" width="4.44140625" style="145" customWidth="1"/>
+    <col min="4610" max="4610" width="88.44140625" style="145" customWidth="1"/>
+    <col min="4611" max="4611" width="37.88671875" style="145" customWidth="1"/>
+    <col min="4612" max="4864" width="8.88671875" style="145"/>
+    <col min="4865" max="4865" width="4.44140625" style="145" customWidth="1"/>
+    <col min="4866" max="4866" width="88.44140625" style="145" customWidth="1"/>
+    <col min="4867" max="4867" width="37.88671875" style="145" customWidth="1"/>
+    <col min="4868" max="5120" width="8.88671875" style="145"/>
+    <col min="5121" max="5121" width="4.44140625" style="145" customWidth="1"/>
+    <col min="5122" max="5122" width="88.44140625" style="145" customWidth="1"/>
+    <col min="5123" max="5123" width="37.88671875" style="145" customWidth="1"/>
+    <col min="5124" max="5376" width="8.88671875" style="145"/>
+    <col min="5377" max="5377" width="4.44140625" style="145" customWidth="1"/>
+    <col min="5378" max="5378" width="88.44140625" style="145" customWidth="1"/>
+    <col min="5379" max="5379" width="37.88671875" style="145" customWidth="1"/>
+    <col min="5380" max="5632" width="8.88671875" style="145"/>
+    <col min="5633" max="5633" width="4.44140625" style="145" customWidth="1"/>
+    <col min="5634" max="5634" width="88.44140625" style="145" customWidth="1"/>
+    <col min="5635" max="5635" width="37.88671875" style="145" customWidth="1"/>
+    <col min="5636" max="5888" width="8.88671875" style="145"/>
+    <col min="5889" max="5889" width="4.44140625" style="145" customWidth="1"/>
+    <col min="5890" max="5890" width="88.44140625" style="145" customWidth="1"/>
+    <col min="5891" max="5891" width="37.88671875" style="145" customWidth="1"/>
+    <col min="5892" max="6144" width="8.88671875" style="145"/>
+    <col min="6145" max="6145" width="4.44140625" style="145" customWidth="1"/>
+    <col min="6146" max="6146" width="88.44140625" style="145" customWidth="1"/>
+    <col min="6147" max="6147" width="37.88671875" style="145" customWidth="1"/>
+    <col min="6148" max="6400" width="8.88671875" style="145"/>
+    <col min="6401" max="6401" width="4.44140625" style="145" customWidth="1"/>
+    <col min="6402" max="6402" width="88.44140625" style="145" customWidth="1"/>
+    <col min="6403" max="6403" width="37.88671875" style="145" customWidth="1"/>
+    <col min="6404" max="6656" width="8.88671875" style="145"/>
+    <col min="6657" max="6657" width="4.44140625" style="145" customWidth="1"/>
+    <col min="6658" max="6658" width="88.44140625" style="145" customWidth="1"/>
+    <col min="6659" max="6659" width="37.88671875" style="145" customWidth="1"/>
+    <col min="6660" max="6912" width="8.88671875" style="145"/>
+    <col min="6913" max="6913" width="4.44140625" style="145" customWidth="1"/>
+    <col min="6914" max="6914" width="88.44140625" style="145" customWidth="1"/>
+    <col min="6915" max="6915" width="37.88671875" style="145" customWidth="1"/>
+    <col min="6916" max="7168" width="8.88671875" style="145"/>
+    <col min="7169" max="7169" width="4.44140625" style="145" customWidth="1"/>
+    <col min="7170" max="7170" width="88.44140625" style="145" customWidth="1"/>
+    <col min="7171" max="7171" width="37.88671875" style="145" customWidth="1"/>
+    <col min="7172" max="7424" width="8.88671875" style="145"/>
+    <col min="7425" max="7425" width="4.44140625" style="145" customWidth="1"/>
+    <col min="7426" max="7426" width="88.44140625" style="145" customWidth="1"/>
+    <col min="7427" max="7427" width="37.88671875" style="145" customWidth="1"/>
+    <col min="7428" max="7680" width="8.88671875" style="145"/>
+    <col min="7681" max="7681" width="4.44140625" style="145" customWidth="1"/>
+    <col min="7682" max="7682" width="88.44140625" style="145" customWidth="1"/>
+    <col min="7683" max="7683" width="37.88671875" style="145" customWidth="1"/>
+    <col min="7684" max="7936" width="8.88671875" style="145"/>
+    <col min="7937" max="7937" width="4.44140625" style="145" customWidth="1"/>
+    <col min="7938" max="7938" width="88.44140625" style="145" customWidth="1"/>
+    <col min="7939" max="7939" width="37.88671875" style="145" customWidth="1"/>
+    <col min="7940" max="8192" width="8.88671875" style="145"/>
+    <col min="8193" max="8193" width="4.44140625" style="145" customWidth="1"/>
+    <col min="8194" max="8194" width="88.44140625" style="145" customWidth="1"/>
+    <col min="8195" max="8195" width="37.88671875" style="145" customWidth="1"/>
+    <col min="8196" max="8448" width="8.88671875" style="145"/>
+    <col min="8449" max="8449" width="4.44140625" style="145" customWidth="1"/>
+    <col min="8450" max="8450" width="88.44140625" style="145" customWidth="1"/>
+    <col min="8451" max="8451" width="37.88671875" style="145" customWidth="1"/>
+    <col min="8452" max="8704" width="8.88671875" style="145"/>
+    <col min="8705" max="8705" width="4.44140625" style="145" customWidth="1"/>
+    <col min="8706" max="8706" width="88.44140625" style="145" customWidth="1"/>
+    <col min="8707" max="8707" width="37.88671875" style="145" customWidth="1"/>
+    <col min="8708" max="8960" width="8.88671875" style="145"/>
+    <col min="8961" max="8961" width="4.44140625" style="145" customWidth="1"/>
+    <col min="8962" max="8962" width="88.44140625" style="145" customWidth="1"/>
+    <col min="8963" max="8963" width="37.88671875" style="145" customWidth="1"/>
+    <col min="8964" max="9216" width="8.88671875" style="145"/>
+    <col min="9217" max="9217" width="4.44140625" style="145" customWidth="1"/>
+    <col min="9218" max="9218" width="88.44140625" style="145" customWidth="1"/>
+    <col min="9219" max="9219" width="37.88671875" style="145" customWidth="1"/>
+    <col min="9220" max="9472" width="8.88671875" style="145"/>
+    <col min="9473" max="9473" width="4.44140625" style="145" customWidth="1"/>
+    <col min="9474" max="9474" width="88.44140625" style="145" customWidth="1"/>
+    <col min="9475" max="9475" width="37.88671875" style="145" customWidth="1"/>
+    <col min="9476" max="9728" width="8.88671875" style="145"/>
+    <col min="9729" max="9729" width="4.44140625" style="145" customWidth="1"/>
+    <col min="9730" max="9730" width="88.44140625" style="145" customWidth="1"/>
+    <col min="9731" max="9731" width="37.88671875" style="145" customWidth="1"/>
+    <col min="9732" max="9984" width="8.88671875" style="145"/>
+    <col min="9985" max="9985" width="4.44140625" style="145" customWidth="1"/>
+    <col min="9986" max="9986" width="88.44140625" style="145" customWidth="1"/>
+    <col min="9987" max="9987" width="37.88671875" style="145" customWidth="1"/>
+    <col min="9988" max="10240" width="8.88671875" style="145"/>
+    <col min="10241" max="10241" width="4.44140625" style="145" customWidth="1"/>
+    <col min="10242" max="10242" width="88.44140625" style="145" customWidth="1"/>
+    <col min="10243" max="10243" width="37.88671875" style="145" customWidth="1"/>
+    <col min="10244" max="10496" width="8.88671875" style="145"/>
+    <col min="10497" max="10497" width="4.44140625" style="145" customWidth="1"/>
+    <col min="10498" max="10498" width="88.44140625" style="145" customWidth="1"/>
+    <col min="10499" max="10499" width="37.88671875" style="145" customWidth="1"/>
+    <col min="10500" max="10752" width="8.88671875" style="145"/>
+    <col min="10753" max="10753" width="4.44140625" style="145" customWidth="1"/>
+    <col min="10754" max="10754" width="88.44140625" style="145" customWidth="1"/>
+    <col min="10755" max="10755" width="37.88671875" style="145" customWidth="1"/>
+    <col min="10756" max="11008" width="8.88671875" style="145"/>
+    <col min="11009" max="11009" width="4.44140625" style="145" customWidth="1"/>
+    <col min="11010" max="11010" width="88.44140625" style="145" customWidth="1"/>
+    <col min="11011" max="11011" width="37.88671875" style="145" customWidth="1"/>
+    <col min="11012" max="11264" width="8.88671875" style="145"/>
+    <col min="11265" max="11265" width="4.44140625" style="145" customWidth="1"/>
+    <col min="11266" max="11266" width="88.44140625" style="145" customWidth="1"/>
+    <col min="11267" max="11267" width="37.88671875" style="145" customWidth="1"/>
+    <col min="11268" max="11520" width="8.88671875" style="145"/>
+    <col min="11521" max="11521" width="4.44140625" style="145" customWidth="1"/>
+    <col min="11522" max="11522" width="88.44140625" style="145" customWidth="1"/>
+    <col min="11523" max="11523" width="37.88671875" style="145" customWidth="1"/>
+    <col min="11524" max="11776" width="8.88671875" style="145"/>
+    <col min="11777" max="11777" width="4.44140625" style="145" customWidth="1"/>
+    <col min="11778" max="11778" width="88.44140625" style="145" customWidth="1"/>
+    <col min="11779" max="11779" width="37.88671875" style="145" customWidth="1"/>
+    <col min="11780" max="12032" width="8.88671875" style="145"/>
+    <col min="12033" max="12033" width="4.44140625" style="145" customWidth="1"/>
+    <col min="12034" max="12034" width="88.44140625" style="145" customWidth="1"/>
+    <col min="12035" max="12035" width="37.88671875" style="145" customWidth="1"/>
+    <col min="12036" max="12288" width="8.88671875" style="145"/>
+    <col min="12289" max="12289" width="4.44140625" style="145" customWidth="1"/>
+    <col min="12290" max="12290" width="88.44140625" style="145" customWidth="1"/>
+    <col min="12291" max="12291" width="37.88671875" style="145" customWidth="1"/>
+    <col min="12292" max="12544" width="8.88671875" style="145"/>
+    <col min="12545" max="12545" width="4.44140625" style="145" customWidth="1"/>
+    <col min="12546" max="12546" width="88.44140625" style="145" customWidth="1"/>
+    <col min="12547" max="12547" width="37.88671875" style="145" customWidth="1"/>
+    <col min="12548" max="12800" width="8.88671875" style="145"/>
+    <col min="12801" max="12801" width="4.44140625" style="145" customWidth="1"/>
+    <col min="12802" max="12802" width="88.44140625" style="145" customWidth="1"/>
+    <col min="12803" max="12803" width="37.88671875" style="145" customWidth="1"/>
+    <col min="12804" max="13056" width="8.88671875" style="145"/>
+    <col min="13057" max="13057" width="4.44140625" style="145" customWidth="1"/>
+    <col min="13058" max="13058" width="88.44140625" style="145" customWidth="1"/>
+    <col min="13059" max="13059" width="37.88671875" style="145" customWidth="1"/>
+    <col min="13060" max="13312" width="8.88671875" style="145"/>
+    <col min="13313" max="13313" width="4.44140625" style="145" customWidth="1"/>
+    <col min="13314" max="13314" width="88.44140625" style="145" customWidth="1"/>
+    <col min="13315" max="13315" width="37.88671875" style="145" customWidth="1"/>
+    <col min="13316" max="13568" width="8.88671875" style="145"/>
+    <col min="13569" max="13569" width="4.44140625" style="145" customWidth="1"/>
+    <col min="13570" max="13570" width="88.44140625" style="145" customWidth="1"/>
+    <col min="13571" max="13571" width="37.88671875" style="145" customWidth="1"/>
+    <col min="13572" max="13824" width="8.88671875" style="145"/>
+    <col min="13825" max="13825" width="4.44140625" style="145" customWidth="1"/>
+    <col min="13826" max="13826" width="88.44140625" style="145" customWidth="1"/>
+    <col min="13827" max="13827" width="37.88671875" style="145" customWidth="1"/>
+    <col min="13828" max="14080" width="8.88671875" style="145"/>
+    <col min="14081" max="14081" width="4.44140625" style="145" customWidth="1"/>
+    <col min="14082" max="14082" width="88.44140625" style="145" customWidth="1"/>
+    <col min="14083" max="14083" width="37.88671875" style="145" customWidth="1"/>
+    <col min="14084" max="14336" width="8.88671875" style="145"/>
+    <col min="14337" max="14337" width="4.44140625" style="145" customWidth="1"/>
+    <col min="14338" max="14338" width="88.44140625" style="145" customWidth="1"/>
+    <col min="14339" max="14339" width="37.88671875" style="145" customWidth="1"/>
+    <col min="14340" max="14592" width="8.88671875" style="145"/>
+    <col min="14593" max="14593" width="4.44140625" style="145" customWidth="1"/>
+    <col min="14594" max="14594" width="88.44140625" style="145" customWidth="1"/>
+    <col min="14595" max="14595" width="37.88671875" style="145" customWidth="1"/>
+    <col min="14596" max="14848" width="8.88671875" style="145"/>
+    <col min="14849" max="14849" width="4.44140625" style="145" customWidth="1"/>
+    <col min="14850" max="14850" width="88.44140625" style="145" customWidth="1"/>
+    <col min="14851" max="14851" width="37.88671875" style="145" customWidth="1"/>
+    <col min="14852" max="15104" width="8.88671875" style="145"/>
+    <col min="15105" max="15105" width="4.44140625" style="145" customWidth="1"/>
+    <col min="15106" max="15106" width="88.44140625" style="145" customWidth="1"/>
+    <col min="15107" max="15107" width="37.88671875" style="145" customWidth="1"/>
+    <col min="15108" max="15360" width="8.88671875" style="145"/>
+    <col min="15361" max="15361" width="4.44140625" style="145" customWidth="1"/>
+    <col min="15362" max="15362" width="88.44140625" style="145" customWidth="1"/>
+    <col min="15363" max="15363" width="37.88671875" style="145" customWidth="1"/>
+    <col min="15364" max="15616" width="8.88671875" style="145"/>
+    <col min="15617" max="15617" width="4.44140625" style="145" customWidth="1"/>
+    <col min="15618" max="15618" width="88.44140625" style="145" customWidth="1"/>
+    <col min="15619" max="15619" width="37.88671875" style="145" customWidth="1"/>
+    <col min="15620" max="15872" width="8.88671875" style="145"/>
+    <col min="15873" max="15873" width="4.44140625" style="145" customWidth="1"/>
+    <col min="15874" max="15874" width="88.44140625" style="145" customWidth="1"/>
+    <col min="15875" max="15875" width="37.88671875" style="145" customWidth="1"/>
+    <col min="15876" max="16128" width="8.88671875" style="145"/>
+    <col min="16129" max="16129" width="4.44140625" style="145" customWidth="1"/>
+    <col min="16130" max="16130" width="88.44140625" style="145" customWidth="1"/>
+    <col min="16131" max="16131" width="37.88671875" style="145" customWidth="1"/>
+    <col min="16132" max="16384" width="8.88671875" style="145"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="144"/>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="146" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="146" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="146" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="146" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="146" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="146"/>
+    </row>
+    <row r="11" spans="2:2" ht="26.4">
+      <c r="B11" s="147" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="148"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="148"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="149" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="20" spans="3:4">
+      <c r="C20" s="150"/>
+      <c r="D20" s="150"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA48"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="AB24" sqref="AB24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="22.85546875" style="11" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="22" max="26" width="4.85546875" style="13" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="22.88671875" style="11" bestFit="1" customWidth="1"/>
+    <col min="2" max="3" width="4.88671875" style="11" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="4.88671875" style="12" bestFit="1" customWidth="1"/>
+    <col min="5" max="10" width="4.88671875" style="11" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.33203125" style="11" bestFit="1" customWidth="1"/>
+    <col min="12" max="21" width="4.88671875" style="11" bestFit="1" customWidth="1"/>
+    <col min="22" max="26" width="4.88671875" style="13" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="6" style="13" customWidth="1"/>
-    <col min="28" max="16384" width="9.140625" style="13"/>
+    <col min="28" max="16384" width="9.109375" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="12.75" customHeight="1">
-      <c r="A1" s="131" t="s">
+      <c r="A1" s="164" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="131"/>
-[...23 lines deleted...]
-      <c r="Z1" s="131"/>
+      <c r="B1" s="164"/>
+      <c r="C1" s="164"/>
+      <c r="D1" s="164"/>
+      <c r="E1" s="164"/>
+      <c r="F1" s="164"/>
+      <c r="G1" s="164"/>
+      <c r="H1" s="164"/>
+      <c r="I1" s="164"/>
+      <c r="J1" s="164"/>
+      <c r="K1" s="164"/>
+      <c r="L1" s="164"/>
+      <c r="M1" s="164"/>
+      <c r="N1" s="164"/>
+      <c r="O1" s="164"/>
+      <c r="P1" s="164"/>
+      <c r="Q1" s="164"/>
+      <c r="R1" s="164"/>
+      <c r="S1" s="164"/>
+      <c r="T1" s="164"/>
+      <c r="U1" s="164"/>
+      <c r="V1" s="164"/>
+      <c r="W1" s="164"/>
+      <c r="X1" s="164"/>
+      <c r="Y1" s="164"/>
+      <c r="Z1" s="164"/>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" s="10"/>
     </row>
     <row r="3" spans="1:27">
-      <c r="T3" s="141" t="s">
+      <c r="T3" s="167" t="s">
         <v>10</v>
       </c>
-      <c r="U3" s="141"/>
-[...7 lines deleted...]
-    <row r="4" spans="1:27" ht="12.75">
+      <c r="U3" s="167"/>
+      <c r="V3" s="167"/>
+      <c r="W3" s="167"/>
+      <c r="X3" s="167"/>
+      <c r="Y3" s="167"/>
+      <c r="Z3" s="167"/>
+      <c r="AA3" s="167"/>
+    </row>
+    <row r="4" spans="1:27" ht="12">
       <c r="A4" s="14"/>
       <c r="B4" s="15">
         <v>2000</v>
       </c>
       <c r="C4" s="15">
         <v>2001</v>
       </c>
       <c r="D4" s="16">
         <v>2002</v>
       </c>
       <c r="E4" s="15">
         <v>2003</v>
       </c>
       <c r="F4" s="15">
         <v>2004</v>
       </c>
       <c r="G4" s="15">
         <v>2005</v>
       </c>
       <c r="H4" s="15">
         <v>2006</v>
       </c>
       <c r="I4" s="15">
         <v>2007</v>
       </c>
@@ -1329,78 +8939,78 @@
         <v>2018</v>
       </c>
       <c r="U4" s="17">
         <v>2019</v>
       </c>
       <c r="V4" s="18">
         <v>2020</v>
       </c>
       <c r="W4" s="15">
         <v>2021</v>
       </c>
       <c r="X4" s="15">
         <v>2022</v>
       </c>
       <c r="Y4" s="15">
         <v>2023</v>
       </c>
       <c r="Z4" s="18">
         <v>2024</v>
       </c>
       <c r="AA4" s="15">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="1:27">
-      <c r="A5" s="132" t="s">
+      <c r="A5" s="165" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="132"/>
-[...23 lines deleted...]
-      <c r="Z5" s="132"/>
+      <c r="B5" s="165"/>
+      <c r="C5" s="165"/>
+      <c r="D5" s="165"/>
+      <c r="E5" s="165"/>
+      <c r="F5" s="165"/>
+      <c r="G5" s="165"/>
+      <c r="H5" s="165"/>
+      <c r="I5" s="165"/>
+      <c r="J5" s="165"/>
+      <c r="K5" s="165"/>
+      <c r="L5" s="165"/>
+      <c r="M5" s="165"/>
+      <c r="N5" s="165"/>
+      <c r="O5" s="165"/>
+      <c r="P5" s="165"/>
+      <c r="Q5" s="165"/>
+      <c r="R5" s="165"/>
+      <c r="S5" s="165"/>
+      <c r="T5" s="165"/>
+      <c r="U5" s="165"/>
+      <c r="V5" s="165"/>
+      <c r="W5" s="165"/>
+      <c r="X5" s="165"/>
+      <c r="Y5" s="165"/>
+      <c r="Z5" s="165"/>
       <c r="AA5" s="11"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="19">
         <v>8930</v>
       </c>
       <c r="C6" s="19">
         <v>8961</v>
       </c>
       <c r="D6" s="19">
         <v>9113</v>
       </c>
       <c r="E6" s="19">
         <v>9272</v>
       </c>
       <c r="F6" s="19">
         <v>8901</v>
       </c>
       <c r="G6" s="20">
         <v>8999</v>
       </c>
       <c r="H6" s="21">
@@ -1438,51 +9048,51 @@
       </c>
       <c r="S6" s="22">
         <v>6596</v>
       </c>
       <c r="T6" s="21">
         <v>6557</v>
       </c>
       <c r="U6" s="22">
         <v>6688</v>
       </c>
       <c r="V6" s="23">
         <v>7494</v>
       </c>
       <c r="W6" s="23">
         <v>8379</v>
       </c>
       <c r="X6" s="23">
         <v>6245</v>
       </c>
       <c r="Y6" s="23">
         <v>5913</v>
       </c>
       <c r="Z6" s="98">
         <v>6054</v>
       </c>
-      <c r="AA6" s="138">
+      <c r="AA6" s="131">
         <v>6055</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="19">
         <v>2891</v>
       </c>
       <c r="C7" s="19">
         <v>3098</v>
       </c>
       <c r="D7" s="19">
         <v>3233</v>
       </c>
       <c r="E7" s="19">
         <v>3235</v>
       </c>
       <c r="F7" s="19">
         <v>3098</v>
       </c>
       <c r="G7" s="20">
         <v>3159</v>
       </c>
@@ -1521,51 +9131,51 @@
       </c>
       <c r="S7" s="22">
         <v>2449</v>
       </c>
       <c r="T7" s="21">
         <v>2445</v>
       </c>
       <c r="U7" s="22">
         <v>2535</v>
       </c>
       <c r="V7" s="23">
         <v>3057</v>
       </c>
       <c r="W7" s="23">
         <v>3389</v>
       </c>
       <c r="X7" s="23">
         <v>2577</v>
       </c>
       <c r="Y7" s="23">
         <v>2269</v>
       </c>
       <c r="Z7" s="98">
         <v>2495</v>
       </c>
-      <c r="AA7" s="138">
+      <c r="AA7" s="131">
         <v>2518</v>
       </c>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="19">
         <v>749</v>
       </c>
       <c r="C8" s="19">
         <v>724</v>
       </c>
       <c r="D8" s="19">
         <v>703</v>
       </c>
       <c r="E8" s="19">
         <v>723</v>
       </c>
       <c r="F8" s="19">
         <v>696</v>
       </c>
       <c r="G8" s="20">
         <v>688</v>
       </c>
@@ -1604,51 +9214,51 @@
       </c>
       <c r="S8" s="22">
         <v>482</v>
       </c>
       <c r="T8" s="21">
         <v>426</v>
       </c>
       <c r="U8" s="22">
         <v>433</v>
       </c>
       <c r="V8" s="23">
         <v>484</v>
       </c>
       <c r="W8" s="23">
         <v>517</v>
       </c>
       <c r="X8" s="23">
         <v>434</v>
       </c>
       <c r="Y8" s="23">
         <v>389</v>
       </c>
       <c r="Z8" s="98">
         <v>397</v>
       </c>
-      <c r="AA8" s="138">
+      <c r="AA8" s="131">
         <v>343</v>
       </c>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="19">
         <v>200</v>
       </c>
       <c r="C9" s="19">
         <v>217</v>
       </c>
       <c r="D9" s="19">
         <v>211</v>
       </c>
       <c r="E9" s="19">
         <v>216</v>
       </c>
       <c r="F9" s="19">
         <v>237</v>
       </c>
       <c r="G9" s="20">
         <v>252</v>
       </c>
@@ -1687,51 +9297,51 @@
       </c>
       <c r="S9" s="22">
         <v>136</v>
       </c>
       <c r="T9" s="21">
         <v>152</v>
       </c>
       <c r="U9" s="22">
         <v>137</v>
       </c>
       <c r="V9" s="23">
         <v>146</v>
       </c>
       <c r="W9" s="23">
         <v>173</v>
       </c>
       <c r="X9" s="23">
         <v>107</v>
       </c>
       <c r="Y9" s="23">
         <v>123</v>
       </c>
       <c r="Z9" s="98">
         <v>113</v>
       </c>
-      <c r="AA9" s="138">
+      <c r="AA9" s="131">
         <v>85</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="19">
         <v>677</v>
       </c>
       <c r="C10" s="19">
         <v>669</v>
       </c>
       <c r="D10" s="19">
         <v>657</v>
       </c>
       <c r="E10" s="19">
         <v>660</v>
       </c>
       <c r="F10" s="19">
         <v>578</v>
       </c>
       <c r="G10" s="20">
         <v>600</v>
       </c>
@@ -1770,51 +9380,51 @@
       </c>
       <c r="S10" s="22">
         <v>384</v>
       </c>
       <c r="T10" s="21">
         <v>400</v>
       </c>
       <c r="U10" s="22">
         <v>408</v>
       </c>
       <c r="V10" s="23">
         <v>450</v>
       </c>
       <c r="W10" s="23">
         <v>493</v>
       </c>
       <c r="X10" s="23">
         <v>357</v>
       </c>
       <c r="Y10" s="23">
         <v>346</v>
       </c>
       <c r="Z10" s="98">
         <v>341</v>
       </c>
-      <c r="AA10" s="138">
+      <c r="AA10" s="131">
         <v>315</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="19">
         <v>433</v>
       </c>
       <c r="C11" s="19">
         <v>454</v>
       </c>
       <c r="D11" s="19">
         <v>418</v>
       </c>
       <c r="E11" s="19">
         <v>404</v>
       </c>
       <c r="F11" s="19">
         <v>462</v>
       </c>
       <c r="G11" s="20">
         <v>423</v>
       </c>
@@ -1853,51 +9463,51 @@
       </c>
       <c r="S11" s="22">
         <v>313</v>
       </c>
       <c r="T11" s="21">
         <v>291</v>
       </c>
       <c r="U11" s="22">
         <v>302</v>
       </c>
       <c r="V11" s="23">
         <v>347</v>
       </c>
       <c r="W11" s="23">
         <v>414</v>
       </c>
       <c r="X11" s="23">
         <v>317</v>
       </c>
       <c r="Y11" s="23">
         <v>278</v>
       </c>
       <c r="Z11" s="98">
         <v>253</v>
       </c>
-      <c r="AA11" s="138">
+      <c r="AA11" s="131">
         <v>261</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="19">
         <v>428</v>
       </c>
       <c r="C12" s="19">
         <v>414</v>
       </c>
       <c r="D12" s="19">
         <v>412</v>
       </c>
       <c r="E12" s="19">
         <v>397</v>
       </c>
       <c r="F12" s="19">
         <v>362</v>
       </c>
       <c r="G12" s="20">
         <v>396</v>
       </c>
@@ -1936,51 +9546,51 @@
       </c>
       <c r="S12" s="22">
         <v>259</v>
       </c>
       <c r="T12" s="21">
         <v>270</v>
       </c>
       <c r="U12" s="22">
         <v>284</v>
       </c>
       <c r="V12" s="23">
         <v>312</v>
       </c>
       <c r="W12" s="23">
         <v>319</v>
       </c>
       <c r="X12" s="23">
         <v>193</v>
       </c>
       <c r="Y12" s="23">
         <v>197</v>
       </c>
       <c r="Z12" s="98">
         <v>223</v>
       </c>
-      <c r="AA12" s="138">
+      <c r="AA12" s="131">
         <v>219</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="19">
         <v>641</v>
       </c>
       <c r="C13" s="19">
         <v>566</v>
       </c>
       <c r="D13" s="19">
         <v>633</v>
       </c>
       <c r="E13" s="19">
         <v>652</v>
       </c>
       <c r="F13" s="19">
         <v>623</v>
       </c>
       <c r="G13" s="20">
         <v>665</v>
       </c>
@@ -2019,51 +9629,51 @@
       </c>
       <c r="S13" s="22">
         <v>516</v>
       </c>
       <c r="T13" s="21">
         <v>507</v>
       </c>
       <c r="U13" s="22">
         <v>551</v>
       </c>
       <c r="V13" s="23">
         <v>590</v>
       </c>
       <c r="W13" s="23">
         <v>669</v>
       </c>
       <c r="X13" s="23">
         <v>498</v>
       </c>
       <c r="Y13" s="23">
         <v>481</v>
       </c>
       <c r="Z13" s="98">
         <v>482</v>
       </c>
-      <c r="AA13" s="138">
+      <c r="AA13" s="131">
         <v>504</v>
       </c>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="19">
         <v>359</v>
       </c>
       <c r="C14" s="19">
         <v>347</v>
       </c>
       <c r="D14" s="19">
         <v>385</v>
       </c>
       <c r="E14" s="19">
         <v>362</v>
       </c>
       <c r="F14" s="19">
         <v>351</v>
       </c>
       <c r="G14" s="20">
         <v>368</v>
       </c>
@@ -2102,51 +9712,51 @@
       </c>
       <c r="S14" s="22">
         <v>246</v>
       </c>
       <c r="T14" s="21">
         <v>224</v>
       </c>
       <c r="U14" s="22">
         <v>235</v>
       </c>
       <c r="V14" s="23">
         <v>229</v>
       </c>
       <c r="W14" s="23">
         <v>255</v>
       </c>
       <c r="X14" s="23">
         <v>207</v>
       </c>
       <c r="Y14" s="23">
         <v>224</v>
       </c>
       <c r="Z14" s="98">
         <v>219</v>
       </c>
-      <c r="AA14" s="138">
+      <c r="AA14" s="131">
         <v>243</v>
       </c>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="19">
         <v>380</v>
       </c>
       <c r="C15" s="19">
         <v>388</v>
       </c>
       <c r="D15" s="19">
         <v>412</v>
       </c>
       <c r="E15" s="19">
         <v>391</v>
       </c>
       <c r="F15" s="19">
         <v>335</v>
       </c>
       <c r="G15" s="20">
         <v>381</v>
       </c>
@@ -2185,51 +9795,51 @@
       </c>
       <c r="S15" s="22">
         <v>266</v>
       </c>
       <c r="T15" s="21">
         <v>273</v>
       </c>
       <c r="U15" s="22">
         <v>258</v>
       </c>
       <c r="V15" s="23">
         <v>248</v>
       </c>
       <c r="W15" s="23">
         <v>323</v>
       </c>
       <c r="X15" s="23">
         <v>253</v>
       </c>
       <c r="Y15" s="23">
         <v>239</v>
       </c>
       <c r="Z15" s="98">
         <v>253</v>
       </c>
-      <c r="AA15" s="138">
+      <c r="AA15" s="131">
         <v>239</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="19">
         <v>396</v>
       </c>
       <c r="C16" s="19">
         <v>388</v>
       </c>
       <c r="D16" s="19">
         <v>458</v>
       </c>
       <c r="E16" s="19">
         <v>445</v>
       </c>
       <c r="F16" s="19">
         <v>448</v>
       </c>
       <c r="G16" s="20">
         <v>409</v>
       </c>
@@ -2268,51 +9878,51 @@
       </c>
       <c r="S16" s="22">
         <v>320</v>
       </c>
       <c r="T16" s="21">
         <v>305</v>
       </c>
       <c r="U16" s="22">
         <v>319</v>
       </c>
       <c r="V16" s="23">
         <v>330</v>
       </c>
       <c r="W16" s="23">
         <v>381</v>
       </c>
       <c r="X16" s="23">
         <v>247</v>
       </c>
       <c r="Y16" s="23">
         <v>244</v>
       </c>
       <c r="Z16" s="98">
         <v>267</v>
       </c>
-      <c r="AA16" s="138">
+      <c r="AA16" s="131">
         <v>269</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="19">
         <v>676</v>
       </c>
       <c r="C17" s="19">
         <v>738</v>
       </c>
       <c r="D17" s="19">
         <v>695</v>
       </c>
       <c r="E17" s="19">
         <v>700</v>
       </c>
       <c r="F17" s="19">
         <v>659</v>
       </c>
       <c r="G17" s="20">
         <v>683</v>
       </c>
@@ -2351,51 +9961,51 @@
       </c>
       <c r="S17" s="22">
         <v>522</v>
       </c>
       <c r="T17" s="21">
         <v>555</v>
       </c>
       <c r="U17" s="22">
         <v>499</v>
       </c>
       <c r="V17" s="23">
         <v>554</v>
       </c>
       <c r="W17" s="23">
         <v>600</v>
       </c>
       <c r="X17" s="23">
         <v>423</v>
       </c>
       <c r="Y17" s="23">
         <v>474</v>
       </c>
       <c r="Z17" s="98">
         <v>424</v>
       </c>
-      <c r="AA17" s="138">
+      <c r="AA17" s="131">
         <v>451</v>
       </c>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="19">
         <v>213</v>
       </c>
       <c r="C18" s="19">
         <v>176</v>
       </c>
       <c r="D18" s="19">
         <v>155</v>
       </c>
       <c r="E18" s="19">
         <v>226</v>
       </c>
       <c r="F18" s="19">
         <v>212</v>
       </c>
       <c r="G18" s="20">
         <v>187</v>
       </c>
@@ -2434,51 +10044,51 @@
       </c>
       <c r="S18" s="22">
         <v>133</v>
       </c>
       <c r="T18" s="21">
         <v>128</v>
       </c>
       <c r="U18" s="22">
         <v>141</v>
       </c>
       <c r="V18" s="23">
         <v>142</v>
       </c>
       <c r="W18" s="23">
         <v>143</v>
       </c>
       <c r="X18" s="23">
         <v>116</v>
       </c>
       <c r="Y18" s="23">
         <v>113</v>
       </c>
       <c r="Z18" s="98">
         <v>110</v>
       </c>
-      <c r="AA18" s="138">
+      <c r="AA18" s="131">
         <v>109</v>
       </c>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="19">
         <v>242</v>
       </c>
       <c r="C19" s="19">
         <v>170</v>
       </c>
       <c r="D19" s="19">
         <v>173</v>
       </c>
       <c r="E19" s="19">
         <v>222</v>
       </c>
       <c r="F19" s="19">
         <v>217</v>
       </c>
       <c r="G19" s="20">
         <v>189</v>
       </c>
@@ -2517,51 +10127,51 @@
       </c>
       <c r="S19" s="22">
         <v>119</v>
       </c>
       <c r="T19" s="21">
         <v>125</v>
       </c>
       <c r="U19" s="22">
         <v>116</v>
       </c>
       <c r="V19" s="23">
         <v>125</v>
       </c>
       <c r="W19" s="23">
         <v>132</v>
       </c>
       <c r="X19" s="23">
         <v>100</v>
       </c>
       <c r="Y19" s="23">
         <v>107</v>
       </c>
       <c r="Z19" s="98">
         <v>99</v>
       </c>
-      <c r="AA19" s="138">
+      <c r="AA19" s="131">
         <v>87</v>
       </c>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B20" s="19">
         <v>645</v>
       </c>
       <c r="C20" s="19">
         <v>612</v>
       </c>
       <c r="D20" s="19">
         <v>568</v>
       </c>
       <c r="E20" s="19">
         <v>639</v>
       </c>
       <c r="F20" s="19">
         <v>623</v>
       </c>
       <c r="G20" s="20">
         <v>599</v>
       </c>
@@ -2600,83 +10210,83 @@
       </c>
       <c r="S20" s="22">
         <v>451</v>
       </c>
       <c r="T20" s="21">
         <v>456</v>
       </c>
       <c r="U20" s="22">
         <v>470</v>
       </c>
       <c r="V20" s="23">
         <v>480</v>
       </c>
       <c r="W20" s="23">
         <v>571</v>
       </c>
       <c r="X20" s="23">
         <v>416</v>
       </c>
       <c r="Y20" s="23">
         <v>429</v>
       </c>
       <c r="Z20" s="98">
         <v>378</v>
       </c>
-      <c r="AA20" s="138">
+      <c r="AA20" s="131">
         <v>412</v>
       </c>
     </row>
     <row r="21" spans="1:27">
-      <c r="A21" s="133" t="s">
+      <c r="A21" s="166" t="s">
         <v>8</v>
       </c>
-      <c r="B21" s="133"/>
-[...23 lines deleted...]
-      <c r="Z21" s="133"/>
+      <c r="B21" s="166"/>
+      <c r="C21" s="166"/>
+      <c r="D21" s="166"/>
+      <c r="E21" s="166"/>
+      <c r="F21" s="166"/>
+      <c r="G21" s="166"/>
+      <c r="H21" s="166"/>
+      <c r="I21" s="166"/>
+      <c r="J21" s="166"/>
+      <c r="K21" s="166"/>
+      <c r="L21" s="166"/>
+      <c r="M21" s="166"/>
+      <c r="N21" s="166"/>
+      <c r="O21" s="166"/>
+      <c r="P21" s="166"/>
+      <c r="Q21" s="166"/>
+      <c r="R21" s="166"/>
+      <c r="S21" s="166"/>
+      <c r="T21" s="166"/>
+      <c r="U21" s="166"/>
+      <c r="V21" s="166"/>
+      <c r="W21" s="166"/>
+      <c r="X21" s="166"/>
+      <c r="Y21" s="166"/>
+      <c r="Z21" s="166"/>
       <c r="AA21" s="11"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B22" s="24">
         <v>3825</v>
       </c>
       <c r="C22" s="24">
         <v>4059</v>
       </c>
       <c r="D22" s="25">
         <v>4177</v>
       </c>
       <c r="E22" s="26">
         <v>4176</v>
       </c>
       <c r="F22" s="26">
         <v>3678</v>
       </c>
       <c r="G22" s="24">
         <v>3774</v>
       </c>
       <c r="H22" s="26">
@@ -2714,51 +10324,51 @@
       </c>
       <c r="S22" s="28">
         <v>2921</v>
       </c>
       <c r="T22" s="28">
         <v>2926</v>
       </c>
       <c r="U22" s="28">
         <v>3040</v>
       </c>
       <c r="V22" s="29">
         <v>3590</v>
       </c>
       <c r="W22" s="29">
         <v>4030</v>
       </c>
       <c r="X22" s="29">
         <v>3060</v>
       </c>
       <c r="Y22" s="29">
         <v>2755</v>
       </c>
       <c r="Z22" s="100">
         <v>2962</v>
       </c>
-      <c r="AA22" s="138">
+      <c r="AA22" s="131">
         <v>3008</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B23" s="24">
         <v>2888</v>
       </c>
       <c r="C23" s="24">
         <v>3093</v>
       </c>
       <c r="D23" s="25">
         <v>3228</v>
       </c>
       <c r="E23" s="26">
         <v>3233</v>
       </c>
       <c r="F23" s="26">
         <v>3096</v>
       </c>
       <c r="G23" s="24">
         <v>3156</v>
       </c>
@@ -2797,51 +10407,51 @@
       </c>
       <c r="S23" s="28">
         <v>2449</v>
       </c>
       <c r="T23" s="28">
         <v>2445</v>
       </c>
       <c r="U23" s="28">
         <v>2535</v>
       </c>
       <c r="V23" s="29">
         <v>3057</v>
       </c>
       <c r="W23" s="29">
         <v>3389</v>
       </c>
       <c r="X23" s="29">
         <v>2577</v>
       </c>
       <c r="Y23" s="29">
         <v>2269</v>
       </c>
       <c r="Z23" s="100">
         <v>2495</v>
       </c>
-      <c r="AA23" s="138">
+      <c r="AA23" s="131">
         <v>2518</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B24" s="24">
         <v>26</v>
       </c>
       <c r="C24" s="24">
         <v>25</v>
       </c>
       <c r="D24" s="25">
         <v>22</v>
       </c>
       <c r="E24" s="20" t="s">
         <v>0</v>
       </c>
       <c r="F24" s="20" t="s">
         <v>0</v>
       </c>
       <c r="G24" s="20" t="s">
         <v>0</v>
       </c>
@@ -2963,51 +10573,51 @@
       </c>
       <c r="S25" s="28">
         <v>108</v>
       </c>
       <c r="T25" s="28">
         <v>122</v>
       </c>
       <c r="U25" s="28">
         <v>114</v>
       </c>
       <c r="V25" s="29">
         <v>148</v>
       </c>
       <c r="W25" s="29">
         <v>173</v>
       </c>
       <c r="X25" s="29">
         <v>111</v>
       </c>
       <c r="Y25" s="29">
         <v>111</v>
       </c>
       <c r="Z25" s="99">
         <v>108</v>
       </c>
-      <c r="AA25" s="138">
+      <c r="AA25" s="131">
         <v>114</v>
       </c>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="24">
         <v>125</v>
       </c>
       <c r="C26" s="24">
         <v>139</v>
       </c>
       <c r="D26" s="25">
         <v>145</v>
       </c>
       <c r="E26" s="26">
         <v>138</v>
       </c>
       <c r="F26" s="26">
         <v>155</v>
       </c>
       <c r="G26" s="24">
         <v>137</v>
       </c>
@@ -3046,51 +10656,51 @@
       </c>
       <c r="S26" s="28">
         <v>105</v>
       </c>
       <c r="T26" s="28">
         <v>90</v>
       </c>
       <c r="U26" s="28">
         <v>115</v>
       </c>
       <c r="V26" s="29">
         <v>98</v>
       </c>
       <c r="W26" s="29">
         <v>113</v>
       </c>
       <c r="X26" s="29">
         <v>96</v>
       </c>
       <c r="Y26" s="29">
         <v>93</v>
       </c>
       <c r="Z26" s="99">
         <v>97</v>
       </c>
-      <c r="AA26" s="138">
+      <c r="AA26" s="131">
         <v>96</v>
       </c>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="24">
         <v>127</v>
       </c>
       <c r="C27" s="24">
         <v>137</v>
       </c>
       <c r="D27" s="25">
         <v>140</v>
       </c>
       <c r="E27" s="26">
         <v>164</v>
       </c>
       <c r="F27" s="26">
         <v>132</v>
       </c>
       <c r="G27" s="24">
         <v>129</v>
       </c>
@@ -3129,51 +10739,51 @@
       </c>
       <c r="S27" s="28">
         <v>102</v>
       </c>
       <c r="T27" s="28">
         <v>96</v>
       </c>
       <c r="U27" s="28">
         <v>102</v>
       </c>
       <c r="V27" s="29">
         <v>102</v>
       </c>
       <c r="W27" s="29">
         <v>141</v>
       </c>
       <c r="X27" s="29">
         <v>117</v>
       </c>
       <c r="Y27" s="29">
         <v>108</v>
       </c>
       <c r="Z27" s="99">
         <v>109</v>
       </c>
-      <c r="AA27" s="138">
+      <c r="AA27" s="131">
         <v>116</v>
       </c>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B28" s="24">
         <v>119</v>
       </c>
       <c r="C28" s="24">
         <v>130</v>
       </c>
       <c r="D28" s="25">
         <v>142</v>
       </c>
       <c r="E28" s="26">
         <v>150</v>
       </c>
       <c r="F28" s="20" t="s">
         <v>0</v>
       </c>
       <c r="G28" s="20" t="s">
         <v>0</v>
       </c>
@@ -3295,51 +10905,51 @@
       </c>
       <c r="S29" s="28">
         <v>157</v>
       </c>
       <c r="T29" s="28">
         <v>173</v>
       </c>
       <c r="U29" s="28">
         <v>174</v>
       </c>
       <c r="V29" s="29">
         <v>185</v>
       </c>
       <c r="W29" s="29">
         <v>214</v>
       </c>
       <c r="X29" s="29">
         <v>159</v>
       </c>
       <c r="Y29" s="29">
         <v>174</v>
       </c>
       <c r="Z29" s="99">
         <v>153</v>
       </c>
-      <c r="AA29" s="138">
+      <c r="AA29" s="131">
         <v>164</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B30" s="24">
         <v>83</v>
       </c>
       <c r="C30" s="24">
         <v>75</v>
       </c>
       <c r="D30" s="25">
         <v>61</v>
       </c>
       <c r="E30" s="20" t="s">
         <v>0</v>
       </c>
       <c r="F30" s="20" t="s">
         <v>0</v>
       </c>
       <c r="G30" s="20" t="s">
         <v>0</v>
       </c>
@@ -3466,78 +11076,78 @@
         <v>0</v>
       </c>
       <c r="U31" s="20" t="s">
         <v>0</v>
       </c>
       <c r="V31" s="20" t="s">
         <v>0</v>
       </c>
       <c r="W31" s="19" t="s">
         <v>0</v>
       </c>
       <c r="X31" s="19" t="s">
         <v>0</v>
       </c>
       <c r="Y31" s="20" t="s">
         <v>0</v>
       </c>
       <c r="Z31" s="97" t="s">
         <v>0</v>
       </c>
       <c r="AA31" s="97" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:27">
-      <c r="A32" s="133" t="s">
+      <c r="A32" s="166" t="s">
         <v>9</v>
       </c>
-      <c r="B32" s="133"/>
-[...23 lines deleted...]
-      <c r="Z32" s="133"/>
+      <c r="B32" s="166"/>
+      <c r="C32" s="166"/>
+      <c r="D32" s="166"/>
+      <c r="E32" s="166"/>
+      <c r="F32" s="166"/>
+      <c r="G32" s="166"/>
+      <c r="H32" s="166"/>
+      <c r="I32" s="166"/>
+      <c r="J32" s="166"/>
+      <c r="K32" s="166"/>
+      <c r="L32" s="166"/>
+      <c r="M32" s="166"/>
+      <c r="N32" s="166"/>
+      <c r="O32" s="166"/>
+      <c r="P32" s="166"/>
+      <c r="Q32" s="166"/>
+      <c r="R32" s="166"/>
+      <c r="S32" s="166"/>
+      <c r="T32" s="166"/>
+      <c r="U32" s="166"/>
+      <c r="V32" s="166"/>
+      <c r="W32" s="166"/>
+      <c r="X32" s="166"/>
+      <c r="Y32" s="166"/>
+      <c r="Z32" s="166"/>
       <c r="AA32" s="11"/>
     </row>
     <row r="33" spans="1:27">
       <c r="A33" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B33" s="30">
         <v>5105</v>
       </c>
       <c r="C33" s="30">
         <v>4902</v>
       </c>
       <c r="D33" s="31">
         <v>4936</v>
       </c>
       <c r="E33" s="30">
         <v>5096</v>
       </c>
       <c r="F33" s="30">
         <v>5223</v>
       </c>
       <c r="G33" s="30">
         <v>5225</v>
       </c>
       <c r="H33" s="30">
@@ -3575,51 +11185,51 @@
       </c>
       <c r="S33" s="22">
         <v>3675</v>
       </c>
       <c r="T33" s="22">
         <v>3631</v>
       </c>
       <c r="U33" s="21">
         <v>3648</v>
       </c>
       <c r="V33" s="19">
         <v>3904</v>
       </c>
       <c r="W33" s="19">
         <v>4349</v>
       </c>
       <c r="X33" s="19">
         <v>3185</v>
       </c>
       <c r="Y33" s="19">
         <v>3158</v>
       </c>
       <c r="Z33" s="100">
         <v>3092</v>
       </c>
-      <c r="AA33" s="138">
+      <c r="AA33" s="131">
         <v>3047</v>
       </c>
     </row>
     <row r="34" spans="1:27" s="34" customFormat="1">
       <c r="A34" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B34" s="32">
         <v>3</v>
       </c>
       <c r="C34" s="32">
         <v>5</v>
       </c>
       <c r="D34" s="33">
         <v>5</v>
       </c>
       <c r="E34" s="32">
         <v>2</v>
       </c>
       <c r="F34" s="32">
         <v>2</v>
       </c>
       <c r="G34" s="32">
         <v>3</v>
       </c>
@@ -3658,51 +11268,51 @@
       </c>
       <c r="S34" s="97" t="s">
         <v>0</v>
       </c>
       <c r="T34" s="97" t="s">
         <v>0</v>
       </c>
       <c r="U34" s="97" t="s">
         <v>0</v>
       </c>
       <c r="V34" s="104" t="s">
         <v>0</v>
       </c>
       <c r="W34" s="104" t="s">
         <v>0</v>
       </c>
       <c r="X34" s="104" t="s">
         <v>0</v>
       </c>
       <c r="Y34" s="104" t="s">
         <v>0</v>
       </c>
       <c r="Z34" s="100" t="s">
         <v>0</v>
       </c>
-      <c r="AA34" s="139" t="s">
+      <c r="AA34" s="132" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:27" s="34" customFormat="1">
       <c r="A35" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B35" s="32">
         <v>749</v>
       </c>
       <c r="C35" s="32">
         <v>724</v>
       </c>
       <c r="D35" s="33">
         <v>703</v>
       </c>
       <c r="E35" s="32">
         <v>723</v>
       </c>
       <c r="F35" s="32">
         <v>696</v>
       </c>
       <c r="G35" s="32">
         <v>688</v>
       </c>
@@ -3741,51 +11351,51 @@
       </c>
       <c r="S35" s="35">
         <v>482</v>
       </c>
       <c r="T35" s="35">
         <v>426</v>
       </c>
       <c r="U35" s="36">
         <v>433</v>
       </c>
       <c r="V35" s="19">
         <v>484</v>
       </c>
       <c r="W35" s="19">
         <v>517</v>
       </c>
       <c r="X35" s="19">
         <v>434</v>
       </c>
       <c r="Y35" s="19">
         <v>389</v>
       </c>
       <c r="Z35" s="100">
         <v>397</v>
       </c>
-      <c r="AA35" s="138">
+      <c r="AA35" s="131">
         <v>343</v>
       </c>
     </row>
     <row r="36" spans="1:27" s="34" customFormat="1">
       <c r="A36" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B36" s="32">
         <v>174</v>
       </c>
       <c r="C36" s="32">
         <v>192</v>
       </c>
       <c r="D36" s="33">
         <v>189</v>
       </c>
       <c r="E36" s="32">
         <v>216</v>
       </c>
       <c r="F36" s="32">
         <v>237</v>
       </c>
       <c r="G36" s="32">
         <v>252</v>
       </c>
@@ -3824,51 +11434,51 @@
       </c>
       <c r="S36" s="35">
         <v>136</v>
       </c>
       <c r="T36" s="35">
         <v>152</v>
       </c>
       <c r="U36" s="36">
         <v>137</v>
       </c>
       <c r="V36" s="19">
         <v>146</v>
       </c>
       <c r="W36" s="19">
         <v>173</v>
       </c>
       <c r="X36" s="19">
         <v>107</v>
       </c>
       <c r="Y36" s="19">
         <v>123</v>
       </c>
       <c r="Z36" s="99">
         <v>113</v>
       </c>
-      <c r="AA36" s="138">
+      <c r="AA36" s="131">
         <v>85</v>
       </c>
     </row>
     <row r="37" spans="1:27">
       <c r="A37" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B37" s="32">
         <v>506</v>
       </c>
       <c r="C37" s="32">
         <v>494</v>
       </c>
       <c r="D37" s="33">
         <v>498</v>
       </c>
       <c r="E37" s="32">
         <v>475</v>
       </c>
       <c r="F37" s="32">
         <v>438</v>
       </c>
       <c r="G37" s="32">
         <v>434</v>
       </c>
@@ -3907,51 +11517,51 @@
       </c>
       <c r="S37" s="35">
         <v>276</v>
       </c>
       <c r="T37" s="35">
         <v>278</v>
       </c>
       <c r="U37" s="36">
         <v>294</v>
       </c>
       <c r="V37" s="19">
         <v>302</v>
       </c>
       <c r="W37" s="19">
         <v>320</v>
       </c>
       <c r="X37" s="19">
         <v>246</v>
       </c>
       <c r="Y37" s="19">
         <v>235</v>
       </c>
       <c r="Z37" s="99">
         <v>233</v>
       </c>
-      <c r="AA37" s="138">
+      <c r="AA37" s="131">
         <v>201</v>
       </c>
     </row>
     <row r="38" spans="1:27">
       <c r="A38" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B38" s="32">
         <v>433</v>
       </c>
       <c r="C38" s="32">
         <v>454</v>
       </c>
       <c r="D38" s="33">
         <v>418</v>
       </c>
       <c r="E38" s="32">
         <v>404</v>
       </c>
       <c r="F38" s="32">
         <v>462</v>
       </c>
       <c r="G38" s="32">
         <v>423</v>
       </c>
@@ -3990,51 +11600,51 @@
       </c>
       <c r="S38" s="35">
         <v>313</v>
       </c>
       <c r="T38" s="35">
         <v>291</v>
       </c>
       <c r="U38" s="36">
         <v>302</v>
       </c>
       <c r="V38" s="19">
         <v>347</v>
       </c>
       <c r="W38" s="19">
         <v>414</v>
       </c>
       <c r="X38" s="19">
         <v>317</v>
       </c>
       <c r="Y38" s="19">
         <v>278</v>
       </c>
       <c r="Z38" s="99">
         <v>253</v>
       </c>
-      <c r="AA38" s="138">
+      <c r="AA38" s="131">
         <v>261</v>
       </c>
     </row>
     <row r="39" spans="1:27">
       <c r="A39" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B39" s="32">
         <v>428</v>
       </c>
       <c r="C39" s="32">
         <v>414</v>
       </c>
       <c r="D39" s="33">
         <v>412</v>
       </c>
       <c r="E39" s="32">
         <v>397</v>
       </c>
       <c r="F39" s="32">
         <v>362</v>
       </c>
       <c r="G39" s="32">
         <v>396</v>
       </c>
@@ -4073,51 +11683,51 @@
       </c>
       <c r="S39" s="35">
         <v>259</v>
       </c>
       <c r="T39" s="35">
         <v>270</v>
       </c>
       <c r="U39" s="36">
         <v>284</v>
       </c>
       <c r="V39" s="19">
         <v>312</v>
       </c>
       <c r="W39" s="19">
         <v>319</v>
       </c>
       <c r="X39" s="19">
         <v>193</v>
       </c>
       <c r="Y39" s="19">
         <v>197</v>
       </c>
       <c r="Z39" s="99">
         <v>223</v>
       </c>
-      <c r="AA39" s="138">
+      <c r="AA39" s="131">
         <v>219</v>
       </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B40" s="32">
         <v>641</v>
       </c>
       <c r="C40" s="32">
         <v>566</v>
       </c>
       <c r="D40" s="33">
         <v>633</v>
       </c>
       <c r="E40" s="32">
         <v>652</v>
       </c>
       <c r="F40" s="32">
         <v>623</v>
       </c>
       <c r="G40" s="32">
         <v>665</v>
       </c>
@@ -4156,51 +11766,51 @@
       </c>
       <c r="S40" s="35">
         <v>516</v>
       </c>
       <c r="T40" s="35">
         <v>507</v>
       </c>
       <c r="U40" s="36">
         <v>551</v>
       </c>
       <c r="V40" s="19">
         <v>590</v>
       </c>
       <c r="W40" s="19">
         <v>669</v>
       </c>
       <c r="X40" s="19">
         <v>498</v>
       </c>
       <c r="Y40" s="19">
         <v>481</v>
       </c>
       <c r="Z40" s="99">
         <v>482</v>
       </c>
-      <c r="AA40" s="138">
+      <c r="AA40" s="131">
         <v>504</v>
       </c>
     </row>
     <row r="41" spans="1:27">
       <c r="A41" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B41" s="32">
         <v>234</v>
       </c>
       <c r="C41" s="32">
         <v>208</v>
       </c>
       <c r="D41" s="33">
         <v>240</v>
       </c>
       <c r="E41" s="32">
         <v>224</v>
       </c>
       <c r="F41" s="32">
         <v>196</v>
       </c>
       <c r="G41" s="32">
         <v>231</v>
       </c>
@@ -4239,51 +11849,51 @@
       </c>
       <c r="S41" s="35">
         <v>141</v>
       </c>
       <c r="T41" s="35">
         <v>134</v>
       </c>
       <c r="U41" s="36">
         <v>120</v>
       </c>
       <c r="V41" s="19">
         <v>131</v>
       </c>
       <c r="W41" s="19">
         <v>142</v>
       </c>
       <c r="X41" s="19">
         <v>111</v>
       </c>
       <c r="Y41" s="19">
         <v>131</v>
       </c>
       <c r="Z41" s="99">
         <v>122</v>
       </c>
-      <c r="AA41" s="138">
+      <c r="AA41" s="131">
         <v>147</v>
       </c>
     </row>
     <row r="42" spans="1:27">
       <c r="A42" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B42" s="32">
         <v>253</v>
       </c>
       <c r="C42" s="32">
         <v>251</v>
       </c>
       <c r="D42" s="33">
         <v>272</v>
       </c>
       <c r="E42" s="32">
         <v>227</v>
       </c>
       <c r="F42" s="32">
         <v>203</v>
       </c>
       <c r="G42" s="32">
         <v>252</v>
       </c>
@@ -4322,51 +11932,51 @@
       </c>
       <c r="S42" s="35">
         <v>164</v>
       </c>
       <c r="T42" s="35">
         <v>177</v>
       </c>
       <c r="U42" s="36">
         <v>156</v>
       </c>
       <c r="V42" s="19">
         <v>146</v>
       </c>
       <c r="W42" s="19">
         <v>182</v>
       </c>
       <c r="X42" s="19">
         <v>136</v>
       </c>
       <c r="Y42" s="19">
         <v>131</v>
       </c>
       <c r="Z42" s="99">
         <v>144</v>
       </c>
-      <c r="AA42" s="138">
+      <c r="AA42" s="131">
         <v>123</v>
       </c>
     </row>
     <row r="43" spans="1:27">
       <c r="A43" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B43" s="32">
         <v>277</v>
       </c>
       <c r="C43" s="32">
         <v>258</v>
       </c>
       <c r="D43" s="33">
         <v>316</v>
       </c>
       <c r="E43" s="32">
         <v>295</v>
       </c>
       <c r="F43" s="32">
         <v>448</v>
       </c>
       <c r="G43" s="32">
         <v>409</v>
       </c>
@@ -4405,51 +12015,51 @@
       </c>
       <c r="S43" s="35">
         <v>320</v>
       </c>
       <c r="T43" s="35">
         <v>305</v>
       </c>
       <c r="U43" s="36">
         <v>319</v>
       </c>
       <c r="V43" s="19">
         <v>330</v>
       </c>
       <c r="W43" s="19">
         <v>381</v>
       </c>
       <c r="X43" s="19">
         <v>247</v>
       </c>
       <c r="Y43" s="19">
         <v>244</v>
       </c>
       <c r="Z43" s="99">
         <v>267</v>
       </c>
-      <c r="AA43" s="138">
+      <c r="AA43" s="131">
         <v>269</v>
       </c>
     </row>
     <row r="44" spans="1:27">
       <c r="A44" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B44" s="32">
         <v>515</v>
       </c>
       <c r="C44" s="32">
         <v>573</v>
       </c>
       <c r="D44" s="33">
         <v>526</v>
       </c>
       <c r="E44" s="32">
         <v>520</v>
       </c>
       <c r="F44" s="32">
         <v>504</v>
       </c>
       <c r="G44" s="32">
         <v>497</v>
       </c>
@@ -4488,51 +12098,51 @@
       </c>
       <c r="S44" s="35">
         <v>365</v>
       </c>
       <c r="T44" s="35">
         <v>382</v>
       </c>
       <c r="U44" s="36">
         <v>325</v>
       </c>
       <c r="V44" s="19">
         <v>369</v>
       </c>
       <c r="W44" s="19">
         <v>386</v>
       </c>
       <c r="X44" s="19">
         <v>264</v>
       </c>
       <c r="Y44" s="19">
         <v>300</v>
       </c>
       <c r="Z44" s="99">
         <v>271</v>
       </c>
-      <c r="AA44" s="138">
+      <c r="AA44" s="131">
         <v>287</v>
       </c>
     </row>
     <row r="45" spans="1:27">
       <c r="A45" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B45" s="32">
         <v>213</v>
       </c>
       <c r="C45" s="32">
         <v>176</v>
       </c>
       <c r="D45" s="33">
         <v>155</v>
       </c>
       <c r="E45" s="32">
         <v>226</v>
       </c>
       <c r="F45" s="32">
         <v>212</v>
       </c>
       <c r="G45" s="32">
         <v>187</v>
       </c>
@@ -4571,51 +12181,51 @@
       </c>
       <c r="S45" s="35">
         <v>133</v>
       </c>
       <c r="T45" s="35">
         <v>128</v>
       </c>
       <c r="U45" s="36">
         <v>141</v>
       </c>
       <c r="V45" s="19">
         <v>142</v>
       </c>
       <c r="W45" s="19">
         <v>143</v>
       </c>
       <c r="X45" s="19">
         <v>116</v>
       </c>
       <c r="Y45" s="19">
         <v>113</v>
       </c>
       <c r="Z45" s="99">
         <v>110</v>
       </c>
-      <c r="AA45" s="138">
+      <c r="AA45" s="131">
         <v>109</v>
       </c>
     </row>
     <row r="46" spans="1:27">
       <c r="A46" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B46" s="32">
         <v>159</v>
       </c>
       <c r="C46" s="32">
         <v>95</v>
       </c>
       <c r="D46" s="33">
         <v>112</v>
       </c>
       <c r="E46" s="32">
         <v>222</v>
       </c>
       <c r="F46" s="32">
         <v>217</v>
       </c>
       <c r="G46" s="32">
         <v>189</v>
       </c>
@@ -4654,51 +12264,51 @@
       </c>
       <c r="S46" s="35">
         <v>119</v>
       </c>
       <c r="T46" s="35">
         <v>125</v>
       </c>
       <c r="U46" s="36">
         <v>116</v>
       </c>
       <c r="V46" s="19">
         <v>125</v>
       </c>
       <c r="W46" s="19">
         <v>132</v>
       </c>
       <c r="X46" s="19">
         <v>100</v>
       </c>
       <c r="Y46" s="19">
         <v>107</v>
       </c>
       <c r="Z46" s="99">
         <v>99</v>
       </c>
-      <c r="AA46" s="138">
+      <c r="AA46" s="131">
         <v>87</v>
       </c>
     </row>
     <row r="47" spans="1:27">
       <c r="A47" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B47" s="37">
         <v>520</v>
       </c>
       <c r="C47" s="37">
         <v>492</v>
       </c>
       <c r="D47" s="38">
         <v>457</v>
       </c>
       <c r="E47" s="37">
         <v>513</v>
       </c>
       <c r="F47" s="37">
         <v>623</v>
       </c>
       <c r="G47" s="37">
         <v>599</v>
       </c>
@@ -4737,146 +12347,146 @@
       </c>
       <c r="S47" s="41">
         <v>451</v>
       </c>
       <c r="T47" s="41">
         <v>456</v>
       </c>
       <c r="U47" s="42">
         <v>470</v>
       </c>
       <c r="V47" s="43">
         <v>480</v>
       </c>
       <c r="W47" s="43">
         <v>571</v>
       </c>
       <c r="X47" s="43">
         <v>416</v>
       </c>
       <c r="Y47" s="43">
         <v>429</v>
       </c>
       <c r="Z47" s="101">
         <v>378</v>
       </c>
-      <c r="AA47" s="140">
+      <c r="AA47" s="133">
         <v>412</v>
       </c>
     </row>
-    <row r="48" spans="1:27" ht="12.75">
+    <row r="48" spans="1:27" ht="12">
       <c r="A48" s="129" t="s">
         <v>44</v>
       </c>
       <c r="K48" s="6"/>
       <c r="L48" s="6"/>
       <c r="M48" s="6"/>
       <c r="N48" s="6"/>
       <c r="O48" s="6"/>
       <c r="P48" s="6"/>
       <c r="Q48" s="6"/>
       <c r="R48" s="7"/>
       <c r="S48" s="8"/>
       <c r="T48" s="8"/>
       <c r="U48" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:Z1"/>
     <mergeCell ref="A5:Z5"/>
     <mergeCell ref="A21:Z21"/>
     <mergeCell ref="A32:Z32"/>
     <mergeCell ref="T3:AA3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA48"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="AA22" sqref="AA22:AA47"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="22.85546875" style="45" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="12" max="26" width="4.85546875" style="13" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="22.88671875" style="45" bestFit="1" customWidth="1"/>
+    <col min="2" max="3" width="4.88671875" style="13" bestFit="1" customWidth="1"/>
+    <col min="4" max="5" width="4.88671875" style="2" bestFit="1" customWidth="1"/>
+    <col min="6" max="10" width="4.88671875" style="13" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.33203125" style="13" bestFit="1" customWidth="1"/>
+    <col min="12" max="26" width="4.88671875" style="13" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="7" style="13" customWidth="1"/>
-    <col min="28" max="16384" width="9.140625" style="13"/>
+    <col min="28" max="16384" width="9.109375" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="12.75" customHeight="1">
-      <c r="A1" s="134" t="s">
+      <c r="A1" s="168" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="134"/>
-[...23 lines deleted...]
-      <c r="Z1" s="134"/>
+      <c r="B1" s="168"/>
+      <c r="C1" s="168"/>
+      <c r="D1" s="168"/>
+      <c r="E1" s="168"/>
+      <c r="F1" s="168"/>
+      <c r="G1" s="168"/>
+      <c r="H1" s="168"/>
+      <c r="I1" s="168"/>
+      <c r="J1" s="168"/>
+      <c r="K1" s="168"/>
+      <c r="L1" s="168"/>
+      <c r="M1" s="168"/>
+      <c r="N1" s="168"/>
+      <c r="O1" s="168"/>
+      <c r="P1" s="168"/>
+      <c r="Q1" s="168"/>
+      <c r="R1" s="168"/>
+      <c r="S1" s="168"/>
+      <c r="T1" s="168"/>
+      <c r="U1" s="168"/>
+      <c r="V1" s="168"/>
+      <c r="W1" s="168"/>
+      <c r="X1" s="168"/>
+      <c r="Y1" s="168"/>
+      <c r="Z1" s="168"/>
     </row>
     <row r="3" spans="1:27">
-      <c r="T3" s="142" t="s">
+      <c r="T3" s="170" t="s">
         <v>10</v>
       </c>
-      <c r="U3" s="142"/>
-[...7 lines deleted...]
-    <row r="4" spans="1:27" ht="12.75">
+      <c r="U3" s="170"/>
+      <c r="V3" s="170"/>
+      <c r="W3" s="170"/>
+      <c r="X3" s="170"/>
+      <c r="Y3" s="170"/>
+      <c r="Z3" s="170"/>
+      <c r="AA3" s="170"/>
+    </row>
+    <row r="4" spans="1:27" ht="12">
       <c r="A4" s="47"/>
       <c r="B4" s="48">
         <v>2000</v>
       </c>
       <c r="C4" s="48">
         <v>2001</v>
       </c>
       <c r="D4" s="49">
         <v>2002</v>
       </c>
       <c r="E4" s="49">
         <v>2003</v>
       </c>
       <c r="F4" s="48">
         <v>2004</v>
       </c>
       <c r="G4" s="48">
         <v>2005</v>
       </c>
       <c r="H4" s="48">
         <v>2006</v>
       </c>
       <c r="I4" s="48">
         <v>2007</v>
       </c>
@@ -4914,78 +12524,78 @@
         <v>2018</v>
       </c>
       <c r="U4" s="50">
         <v>2019</v>
       </c>
       <c r="V4" s="18">
         <v>2020</v>
       </c>
       <c r="W4" s="15">
         <v>2021</v>
       </c>
       <c r="X4" s="15">
         <v>2022</v>
       </c>
       <c r="Y4" s="15">
         <v>2023</v>
       </c>
       <c r="Z4" s="18">
         <v>2024</v>
       </c>
       <c r="AA4" s="18">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="1:27">
-      <c r="A5" s="135" t="s">
+      <c r="A5" s="169" t="s">
         <v>5</v>
       </c>
-      <c r="B5" s="135"/>
-[...23 lines deleted...]
-      <c r="Z5" s="135"/>
+      <c r="B5" s="169"/>
+      <c r="C5" s="169"/>
+      <c r="D5" s="169"/>
+      <c r="E5" s="169"/>
+      <c r="F5" s="169"/>
+      <c r="G5" s="169"/>
+      <c r="H5" s="169"/>
+      <c r="I5" s="169"/>
+      <c r="J5" s="169"/>
+      <c r="K5" s="169"/>
+      <c r="L5" s="169"/>
+      <c r="M5" s="169"/>
+      <c r="N5" s="169"/>
+      <c r="O5" s="169"/>
+      <c r="P5" s="169"/>
+      <c r="Q5" s="169"/>
+      <c r="R5" s="169"/>
+      <c r="S5" s="169"/>
+      <c r="T5" s="169"/>
+      <c r="U5" s="169"/>
+      <c r="V5" s="169"/>
+      <c r="W5" s="169"/>
+      <c r="X5" s="169"/>
+      <c r="Y5" s="169"/>
+      <c r="Z5" s="169"/>
       <c r="AA5" s="11"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="51">
         <v>4947</v>
       </c>
       <c r="C6" s="51">
         <v>4986</v>
       </c>
       <c r="D6" s="52">
         <v>5131</v>
       </c>
       <c r="E6" s="52">
         <v>5079</v>
       </c>
       <c r="F6" s="51">
         <v>4897</v>
       </c>
       <c r="G6" s="53">
         <v>4952</v>
       </c>
       <c r="H6" s="53">
@@ -6190,78 +13800,78 @@
         <v>248</v>
       </c>
       <c r="U20" s="53">
         <v>254</v>
       </c>
       <c r="V20" s="23">
         <v>257</v>
       </c>
       <c r="W20" s="23">
         <v>294</v>
       </c>
       <c r="X20" s="23">
         <v>232</v>
       </c>
       <c r="Y20" s="23">
         <v>231</v>
       </c>
       <c r="Z20" s="102">
         <v>219</v>
       </c>
       <c r="AA20" s="105">
         <v>222</v>
       </c>
     </row>
     <row r="21" spans="1:27">
-      <c r="A21" s="133" t="s">
+      <c r="A21" s="166" t="s">
         <v>8</v>
       </c>
-      <c r="B21" s="133"/>
-[...23 lines deleted...]
-      <c r="Z21" s="133"/>
+      <c r="B21" s="166"/>
+      <c r="C21" s="166"/>
+      <c r="D21" s="166"/>
+      <c r="E21" s="166"/>
+      <c r="F21" s="166"/>
+      <c r="G21" s="166"/>
+      <c r="H21" s="166"/>
+      <c r="I21" s="166"/>
+      <c r="J21" s="166"/>
+      <c r="K21" s="166"/>
+      <c r="L21" s="166"/>
+      <c r="M21" s="166"/>
+      <c r="N21" s="166"/>
+      <c r="O21" s="166"/>
+      <c r="P21" s="166"/>
+      <c r="Q21" s="166"/>
+      <c r="R21" s="166"/>
+      <c r="S21" s="166"/>
+      <c r="T21" s="166"/>
+      <c r="U21" s="166"/>
+      <c r="V21" s="166"/>
+      <c r="W21" s="166"/>
+      <c r="X21" s="166"/>
+      <c r="Y21" s="166"/>
+      <c r="Z21" s="166"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B22" s="55">
         <v>2114</v>
       </c>
       <c r="C22" s="55">
         <v>2222</v>
       </c>
       <c r="D22" s="56">
         <v>2339</v>
       </c>
       <c r="E22" s="56">
         <v>2294</v>
       </c>
       <c r="F22" s="55">
         <v>1976</v>
       </c>
       <c r="G22" s="55">
         <v>2002</v>
       </c>
       <c r="H22" s="55">
         <v>2160</v>
@@ -7050,78 +14660,78 @@
         <v>0</v>
       </c>
       <c r="U31" s="30" t="s">
         <v>0</v>
       </c>
       <c r="V31" s="44" t="s">
         <v>0</v>
       </c>
       <c r="W31" s="31" t="s">
         <v>0</v>
       </c>
       <c r="X31" s="31" t="s">
         <v>0</v>
       </c>
       <c r="Y31" s="53" t="s">
         <v>0</v>
       </c>
       <c r="Z31" s="102" t="s">
         <v>0</v>
       </c>
       <c r="AA31" s="105" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:27">
-      <c r="A32" s="133" t="s">
+      <c r="A32" s="166" t="s">
         <v>9</v>
       </c>
-      <c r="B32" s="133"/>
-[...23 lines deleted...]
-      <c r="Z32" s="133"/>
+      <c r="B32" s="166"/>
+      <c r="C32" s="166"/>
+      <c r="D32" s="166"/>
+      <c r="E32" s="166"/>
+      <c r="F32" s="166"/>
+      <c r="G32" s="166"/>
+      <c r="H32" s="166"/>
+      <c r="I32" s="166"/>
+      <c r="J32" s="166"/>
+      <c r="K32" s="166"/>
+      <c r="L32" s="166"/>
+      <c r="M32" s="166"/>
+      <c r="N32" s="166"/>
+      <c r="O32" s="166"/>
+      <c r="P32" s="166"/>
+      <c r="Q32" s="166"/>
+      <c r="R32" s="166"/>
+      <c r="S32" s="166"/>
+      <c r="T32" s="166"/>
+      <c r="U32" s="166"/>
+      <c r="V32" s="166"/>
+      <c r="W32" s="166"/>
+      <c r="X32" s="166"/>
+      <c r="Y32" s="166"/>
+      <c r="Z32" s="166"/>
       <c r="AA32" s="11"/>
     </row>
     <row r="33" spans="1:27">
       <c r="A33" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B33" s="57">
         <v>2833</v>
       </c>
       <c r="C33" s="57">
         <v>2764</v>
       </c>
       <c r="D33" s="58">
         <v>2792</v>
       </c>
       <c r="E33" s="58">
         <v>2785</v>
       </c>
       <c r="F33" s="57">
         <v>2921</v>
       </c>
       <c r="G33" s="57">
         <v>2950</v>
       </c>
       <c r="H33" s="57">
@@ -8325,134 +15935,134 @@
       <c r="T47" s="62">
         <v>248</v>
       </c>
       <c r="U47" s="61">
         <v>254</v>
       </c>
       <c r="V47" s="43">
         <v>257</v>
       </c>
       <c r="W47" s="43">
         <v>294</v>
       </c>
       <c r="X47" s="43">
         <v>232</v>
       </c>
       <c r="Y47" s="43">
         <v>231</v>
       </c>
       <c r="Z47" s="103">
         <v>219</v>
       </c>
       <c r="AA47" s="106">
         <v>222</v>
       </c>
     </row>
-    <row r="48" spans="1:27" ht="12.75">
+    <row r="48" spans="1:27" ht="12">
       <c r="A48" s="129" t="s">
         <v>44</v>
       </c>
       <c r="S48" s="34"/>
       <c r="T48" s="34"/>
       <c r="U48" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:Z1"/>
     <mergeCell ref="A5:Z5"/>
     <mergeCell ref="A21:Z21"/>
     <mergeCell ref="A32:Z32"/>
     <mergeCell ref="T3:AA3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA48"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="AB23" sqref="AB23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="22.85546875" style="45" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="28" max="16384" width="9.140625" style="13"/>
+    <col min="1" max="1" width="22.88671875" style="45" bestFit="1" customWidth="1"/>
+    <col min="2" max="3" width="4.88671875" style="13" bestFit="1" customWidth="1"/>
+    <col min="4" max="5" width="4.88671875" style="2" bestFit="1" customWidth="1"/>
+    <col min="6" max="10" width="4.88671875" style="13" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.33203125" style="13" bestFit="1" customWidth="1"/>
+    <col min="12" max="26" width="4.88671875" style="13" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="5.5546875" style="13" customWidth="1"/>
+    <col min="28" max="16384" width="9.109375" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="12.75" customHeight="1">
-      <c r="A1" s="134" t="s">
+      <c r="A1" s="168" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="134"/>
-[...23 lines deleted...]
-      <c r="Z1" s="134"/>
+      <c r="B1" s="168"/>
+      <c r="C1" s="168"/>
+      <c r="D1" s="168"/>
+      <c r="E1" s="168"/>
+      <c r="F1" s="168"/>
+      <c r="G1" s="168"/>
+      <c r="H1" s="168"/>
+      <c r="I1" s="168"/>
+      <c r="J1" s="168"/>
+      <c r="K1" s="168"/>
+      <c r="L1" s="168"/>
+      <c r="M1" s="168"/>
+      <c r="N1" s="168"/>
+      <c r="O1" s="168"/>
+      <c r="P1" s="168"/>
+      <c r="Q1" s="168"/>
+      <c r="R1" s="168"/>
+      <c r="S1" s="168"/>
+      <c r="T1" s="168"/>
+      <c r="U1" s="168"/>
+      <c r="V1" s="168"/>
+      <c r="W1" s="168"/>
+      <c r="X1" s="168"/>
+      <c r="Y1" s="168"/>
+      <c r="Z1" s="168"/>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" s="63"/>
-      <c r="T3" s="142" t="s">
+      <c r="T3" s="170" t="s">
         <v>10</v>
       </c>
-      <c r="U3" s="142"/>
-[...7 lines deleted...]
-    <row r="4" spans="1:27" ht="12.75">
+      <c r="U3" s="170"/>
+      <c r="V3" s="170"/>
+      <c r="W3" s="170"/>
+      <c r="X3" s="170"/>
+      <c r="Y3" s="170"/>
+      <c r="Z3" s="170"/>
+      <c r="AA3" s="170"/>
+    </row>
+    <row r="4" spans="1:27" ht="12">
       <c r="A4" s="47"/>
       <c r="B4" s="48">
         <v>2000</v>
       </c>
       <c r="C4" s="48">
         <v>2001</v>
       </c>
       <c r="D4" s="49">
         <v>2002</v>
       </c>
       <c r="E4" s="49">
         <v>2003</v>
       </c>
       <c r="F4" s="48">
         <v>2004</v>
       </c>
       <c r="G4" s="48">
         <v>2005</v>
       </c>
       <c r="H4" s="48">
         <v>2006</v>
       </c>
       <c r="I4" s="48">
         <v>2007</v>
       </c>
@@ -8490,78 +16100,78 @@
         <v>2018</v>
       </c>
       <c r="U4" s="50">
         <v>2019</v>
       </c>
       <c r="V4" s="18">
         <v>2020</v>
       </c>
       <c r="W4" s="15">
         <v>2021</v>
       </c>
       <c r="X4" s="15">
         <v>2022</v>
       </c>
       <c r="Y4" s="15">
         <v>2023</v>
       </c>
       <c r="Z4" s="18">
         <v>2024</v>
       </c>
       <c r="AA4" s="18">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="1:27">
-      <c r="A5" s="135" t="s">
+      <c r="A5" s="169" t="s">
         <v>6</v>
       </c>
-      <c r="B5" s="135"/>
-[...23 lines deleted...]
-      <c r="Z5" s="135"/>
+      <c r="B5" s="169"/>
+      <c r="C5" s="169"/>
+      <c r="D5" s="169"/>
+      <c r="E5" s="169"/>
+      <c r="F5" s="169"/>
+      <c r="G5" s="169"/>
+      <c r="H5" s="169"/>
+      <c r="I5" s="169"/>
+      <c r="J5" s="169"/>
+      <c r="K5" s="169"/>
+      <c r="L5" s="169"/>
+      <c r="M5" s="169"/>
+      <c r="N5" s="169"/>
+      <c r="O5" s="169"/>
+      <c r="P5" s="169"/>
+      <c r="Q5" s="169"/>
+      <c r="R5" s="169"/>
+      <c r="S5" s="169"/>
+      <c r="T5" s="169"/>
+      <c r="U5" s="169"/>
+      <c r="V5" s="169"/>
+      <c r="W5" s="169"/>
+      <c r="X5" s="169"/>
+      <c r="Y5" s="169"/>
+      <c r="Z5" s="169"/>
       <c r="AA5" s="11"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="51">
         <v>3983</v>
       </c>
       <c r="C6" s="51">
         <v>3975</v>
       </c>
       <c r="D6" s="52">
         <v>3982</v>
       </c>
       <c r="E6" s="52">
         <v>4193</v>
       </c>
       <c r="F6" s="51">
         <v>4004</v>
       </c>
       <c r="G6" s="53">
         <v>4047</v>
       </c>
       <c r="H6" s="53">
@@ -9766,78 +17376,78 @@
         <v>208</v>
       </c>
       <c r="U20" s="53">
         <v>216</v>
       </c>
       <c r="V20" s="23">
         <v>223</v>
       </c>
       <c r="W20" s="23">
         <v>277</v>
       </c>
       <c r="X20" s="23">
         <v>184</v>
       </c>
       <c r="Y20" s="23">
         <v>198</v>
       </c>
       <c r="Z20" s="105">
         <v>159</v>
       </c>
       <c r="AA20" s="105">
         <v>190</v>
       </c>
     </row>
     <row r="21" spans="1:27">
-      <c r="A21" s="133" t="s">
+      <c r="A21" s="166" t="s">
         <v>8</v>
       </c>
-      <c r="B21" s="133"/>
-[...23 lines deleted...]
-      <c r="Z21" s="133"/>
+      <c r="B21" s="166"/>
+      <c r="C21" s="166"/>
+      <c r="D21" s="166"/>
+      <c r="E21" s="166"/>
+      <c r="F21" s="166"/>
+      <c r="G21" s="166"/>
+      <c r="H21" s="166"/>
+      <c r="I21" s="166"/>
+      <c r="J21" s="166"/>
+      <c r="K21" s="166"/>
+      <c r="L21" s="166"/>
+      <c r="M21" s="166"/>
+      <c r="N21" s="166"/>
+      <c r="O21" s="166"/>
+      <c r="P21" s="166"/>
+      <c r="Q21" s="166"/>
+      <c r="R21" s="166"/>
+      <c r="S21" s="166"/>
+      <c r="T21" s="166"/>
+      <c r="U21" s="166"/>
+      <c r="V21" s="166"/>
+      <c r="W21" s="166"/>
+      <c r="X21" s="166"/>
+      <c r="Y21" s="166"/>
+      <c r="Z21" s="166"/>
       <c r="AA21" s="11"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B22" s="55">
         <v>1711</v>
       </c>
       <c r="C22" s="55">
         <v>1837</v>
       </c>
       <c r="D22" s="56">
         <v>1838</v>
       </c>
       <c r="E22" s="56">
         <v>1882</v>
       </c>
       <c r="F22" s="55">
         <v>1702</v>
       </c>
       <c r="G22" s="55">
         <v>1772</v>
       </c>
       <c r="H22" s="55">
@@ -10627,78 +18237,78 @@
         <v>0</v>
       </c>
       <c r="U31" s="30" t="s">
         <v>0</v>
       </c>
       <c r="V31" s="53" t="s">
         <v>0</v>
       </c>
       <c r="W31" s="53" t="s">
         <v>0</v>
       </c>
       <c r="X31" s="53" t="s">
         <v>0</v>
       </c>
       <c r="Y31" s="19" t="s">
         <v>0</v>
       </c>
       <c r="Z31" s="104" t="s">
         <v>0</v>
       </c>
       <c r="AA31" s="105" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:27">
-      <c r="A32" s="133" t="s">
+      <c r="A32" s="166" t="s">
         <v>9</v>
       </c>
-      <c r="B32" s="133"/>
-[...23 lines deleted...]
-      <c r="Z32" s="133"/>
+      <c r="B32" s="166"/>
+      <c r="C32" s="166"/>
+      <c r="D32" s="166"/>
+      <c r="E32" s="166"/>
+      <c r="F32" s="166"/>
+      <c r="G32" s="166"/>
+      <c r="H32" s="166"/>
+      <c r="I32" s="166"/>
+      <c r="J32" s="166"/>
+      <c r="K32" s="166"/>
+      <c r="L32" s="166"/>
+      <c r="M32" s="166"/>
+      <c r="N32" s="166"/>
+      <c r="O32" s="166"/>
+      <c r="P32" s="166"/>
+      <c r="Q32" s="166"/>
+      <c r="R32" s="166"/>
+      <c r="S32" s="166"/>
+      <c r="T32" s="166"/>
+      <c r="U32" s="166"/>
+      <c r="V32" s="166"/>
+      <c r="W32" s="166"/>
+      <c r="X32" s="166"/>
+      <c r="Y32" s="166"/>
+      <c r="Z32" s="166"/>
       <c r="AA32" s="11"/>
     </row>
     <row r="33" spans="1:27">
       <c r="A33" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B33" s="55">
         <v>2272</v>
       </c>
       <c r="C33" s="55">
         <v>2138</v>
       </c>
       <c r="D33" s="56">
         <v>2144</v>
       </c>
       <c r="E33" s="56">
         <v>2311</v>
       </c>
       <c r="F33" s="55">
         <v>2302</v>
       </c>
       <c r="G33" s="55">
         <v>2275</v>
       </c>
       <c r="H33" s="55">
@@ -11902,144 +19512,144 @@
       <c r="T47" s="62">
         <v>208</v>
       </c>
       <c r="U47" s="61">
         <v>216</v>
       </c>
       <c r="V47" s="43">
         <v>223</v>
       </c>
       <c r="W47" s="43">
         <v>277</v>
       </c>
       <c r="X47" s="43">
         <v>184</v>
       </c>
       <c r="Y47" s="43">
         <v>198</v>
       </c>
       <c r="Z47" s="106">
         <v>159</v>
       </c>
       <c r="AA47" s="106">
         <v>190</v>
       </c>
     </row>
-    <row r="48" spans="1:27" ht="12.75">
+    <row r="48" spans="1:27" ht="12">
       <c r="A48" s="129" t="s">
         <v>44</v>
       </c>
       <c r="K48" s="34"/>
       <c r="L48" s="34"/>
       <c r="M48" s="34"/>
       <c r="N48" s="34"/>
       <c r="O48" s="34"/>
       <c r="P48" s="34"/>
       <c r="Q48" s="34"/>
       <c r="R48" s="34"/>
       <c r="S48" s="34"/>
       <c r="T48" s="34"/>
       <c r="U48" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:Z1"/>
     <mergeCell ref="A5:Z5"/>
     <mergeCell ref="A21:Z21"/>
     <mergeCell ref="A32:Z32"/>
     <mergeCell ref="T3:AA3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA48"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="R3" sqref="R3:AA3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="22.85546875" style="13" bestFit="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="28" max="16384" width="9.140625" style="13"/>
+    <col min="1" max="1" width="22.88671875" style="13" bestFit="1" customWidth="1"/>
+    <col min="2" max="9" width="4.6640625" style="13" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="4.6640625" style="11" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.33203125" style="13" bestFit="1" customWidth="1"/>
+    <col min="12" max="18" width="4.6640625" style="13" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="4.6640625" style="11" bestFit="1" customWidth="1"/>
+    <col min="20" max="26" width="4.6640625" style="13" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="6.109375" style="13" customWidth="1"/>
+    <col min="28" max="16384" width="9.109375" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="12.75" customHeight="1">
-      <c r="A1" s="134" t="s">
+      <c r="A1" s="168" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="134"/>
-[...23 lines deleted...]
-      <c r="Z1" s="134"/>
+      <c r="B1" s="168"/>
+      <c r="C1" s="168"/>
+      <c r="D1" s="168"/>
+      <c r="E1" s="168"/>
+      <c r="F1" s="168"/>
+      <c r="G1" s="168"/>
+      <c r="H1" s="168"/>
+      <c r="I1" s="168"/>
+      <c r="J1" s="168"/>
+      <c r="K1" s="168"/>
+      <c r="L1" s="168"/>
+      <c r="M1" s="168"/>
+      <c r="N1" s="168"/>
+      <c r="O1" s="168"/>
+      <c r="P1" s="168"/>
+      <c r="Q1" s="168"/>
+      <c r="R1" s="168"/>
+      <c r="S1" s="168"/>
+      <c r="T1" s="168"/>
+      <c r="U1" s="168"/>
+      <c r="V1" s="168"/>
+      <c r="W1" s="168"/>
+      <c r="X1" s="168"/>
+      <c r="Y1" s="168"/>
+      <c r="Z1" s="168"/>
     </row>
     <row r="3" spans="1:27" ht="15" customHeight="1">
-      <c r="R3" s="142" t="s">
+      <c r="R3" s="170" t="s">
         <v>11</v>
       </c>
-      <c r="S3" s="142"/>
-[...9 lines deleted...]
-    <row r="4" spans="1:27" ht="12.75">
+      <c r="S3" s="170"/>
+      <c r="T3" s="170"/>
+      <c r="U3" s="170"/>
+      <c r="V3" s="170"/>
+      <c r="W3" s="170"/>
+      <c r="X3" s="170"/>
+      <c r="Y3" s="170"/>
+      <c r="Z3" s="170"/>
+      <c r="AA3" s="170"/>
+    </row>
+    <row r="4" spans="1:27" ht="12">
       <c r="A4" s="67"/>
       <c r="B4" s="48">
         <v>2000</v>
       </c>
       <c r="C4" s="48">
         <v>2001</v>
       </c>
       <c r="D4" s="48">
         <v>2002</v>
       </c>
       <c r="E4" s="48">
         <v>2003</v>
       </c>
       <c r="F4" s="48">
         <v>2004</v>
       </c>
       <c r="G4" s="48">
         <v>2005</v>
       </c>
       <c r="H4" s="48">
         <v>2006</v>
       </c>
       <c r="I4" s="48">
         <v>2007</v>
       </c>
@@ -12077,78 +19687,78 @@
         <v>2018</v>
       </c>
       <c r="U4" s="50">
         <v>2019</v>
       </c>
       <c r="V4" s="18">
         <v>2020</v>
       </c>
       <c r="W4" s="15">
         <v>2021</v>
       </c>
       <c r="X4" s="15">
         <v>2022</v>
       </c>
       <c r="Y4" s="15">
         <v>2023</v>
       </c>
       <c r="Z4" s="18">
         <v>2024</v>
       </c>
       <c r="AA4" s="18">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="1:27">
-      <c r="A5" s="135" t="s">
+      <c r="A5" s="169" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="135"/>
-[...23 lines deleted...]
-      <c r="Z5" s="135"/>
+      <c r="B5" s="169"/>
+      <c r="C5" s="169"/>
+      <c r="D5" s="169"/>
+      <c r="E5" s="169"/>
+      <c r="F5" s="169"/>
+      <c r="G5" s="169"/>
+      <c r="H5" s="169"/>
+      <c r="I5" s="169"/>
+      <c r="J5" s="169"/>
+      <c r="K5" s="169"/>
+      <c r="L5" s="169"/>
+      <c r="M5" s="169"/>
+      <c r="N5" s="169"/>
+      <c r="O5" s="169"/>
+      <c r="P5" s="169"/>
+      <c r="Q5" s="169"/>
+      <c r="R5" s="169"/>
+      <c r="S5" s="169"/>
+      <c r="T5" s="169"/>
+      <c r="U5" s="169"/>
+      <c r="V5" s="169"/>
+      <c r="W5" s="169"/>
+      <c r="X5" s="169"/>
+      <c r="Y5" s="169"/>
+      <c r="Z5" s="169"/>
       <c r="AA5" s="11"/>
     </row>
     <row r="6" spans="1:27" s="11" customFormat="1">
       <c r="A6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="68">
         <v>12.610767872903795</v>
       </c>
       <c r="C6" s="68">
         <v>12.85757945771749</v>
       </c>
       <c r="D6" s="68">
         <v>13.270618387808447</v>
       </c>
       <c r="E6" s="68">
         <v>13.669014370008366</v>
       </c>
       <c r="F6" s="68">
         <v>13.280783149922451</v>
       </c>
       <c r="G6" s="68">
         <v>13.541901795253789</v>
       </c>
       <c r="H6" s="69">
@@ -12186,51 +19796,51 @@
       </c>
       <c r="S6" s="70">
         <v>11.77</v>
       </c>
       <c r="T6" s="71">
         <v>11.8</v>
       </c>
       <c r="U6" s="72">
         <v>12.14</v>
       </c>
       <c r="V6" s="66">
         <v>13.74</v>
       </c>
       <c r="W6" s="66">
         <v>15.52</v>
       </c>
       <c r="X6" s="66">
         <v>11.64</v>
       </c>
       <c r="Y6" s="66">
         <v>11.11</v>
       </c>
       <c r="Z6" s="108">
         <v>11.51</v>
       </c>
-      <c r="AA6" s="143">
+      <c r="AA6" s="134">
         <v>11.69</v>
       </c>
     </row>
     <row r="7" spans="1:27" s="11" customFormat="1">
       <c r="A7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="68">
         <v>14.449364747748378</v>
       </c>
       <c r="C7" s="68">
         <v>15.713126394806247</v>
       </c>
       <c r="D7" s="68">
         <v>16.608701459490284</v>
       </c>
       <c r="E7" s="68">
         <v>16.723661525497768</v>
       </c>
       <c r="F7" s="68">
         <v>16.140712838066655</v>
       </c>
       <c r="G7" s="68">
         <v>16.554868462425322</v>
       </c>
@@ -12269,51 +19879,51 @@
       </c>
       <c r="S7" s="70">
         <v>11.26</v>
       </c>
       <c r="T7" s="71">
         <v>11.18</v>
       </c>
       <c r="U7" s="72">
         <v>11.56</v>
       </c>
       <c r="V7" s="66">
         <v>13.91</v>
       </c>
       <c r="W7" s="66">
         <v>15.41</v>
       </c>
       <c r="X7" s="66">
         <v>11.6</v>
       </c>
       <c r="Y7" s="66">
         <v>10.199999999999999</v>
       </c>
       <c r="Z7" s="108">
         <v>11.22</v>
       </c>
-      <c r="AA7" s="143">
+      <c r="AA7" s="134">
         <v>11.34</v>
       </c>
     </row>
     <row r="8" spans="1:27" s="11" customFormat="1">
       <c r="A8" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="68">
         <v>13.248547347195077</v>
       </c>
       <c r="C8" s="68">
         <v>13.085007364834945</v>
       </c>
       <c r="D8" s="68">
         <v>12.981976658295169</v>
       </c>
       <c r="E8" s="68">
         <v>13.654906700914104</v>
       </c>
       <c r="F8" s="68">
         <v>13.460199582269667</v>
       </c>
       <c r="G8" s="68">
         <v>13.553846002304942</v>
       </c>
@@ -12352,51 +19962,51 @@
       </c>
       <c r="S8" s="70">
         <v>12.82</v>
       </c>
       <c r="T8" s="71">
         <v>11.51</v>
       </c>
       <c r="U8" s="72">
         <v>11.83</v>
       </c>
       <c r="V8" s="66">
         <v>13.45</v>
       </c>
       <c r="W8" s="66">
         <v>14.65</v>
       </c>
       <c r="X8" s="66">
         <v>13.14</v>
       </c>
       <c r="Y8" s="66">
         <v>12.04</v>
       </c>
       <c r="Z8" s="108">
         <v>12.65</v>
       </c>
-      <c r="AA8" s="143">
+      <c r="AA8" s="134">
         <v>11.33</v>
       </c>
     </row>
     <row r="9" spans="1:27" s="11" customFormat="1">
       <c r="A9" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="68">
         <v>7.7013419588363279</v>
       </c>
       <c r="C9" s="68">
         <v>8.6177796310637191</v>
       </c>
       <c r="D9" s="68">
         <v>8.6206896551724128</v>
       </c>
       <c r="E9" s="68">
         <v>9.0666778600961226</v>
       </c>
       <c r="F9" s="68">
         <v>10.247097736558791</v>
       </c>
       <c r="G9" s="68">
         <v>11.209715086408222</v>
       </c>
@@ -12435,51 +20045,51 @@
       </c>
       <c r="S9" s="70">
         <v>8.49</v>
       </c>
       <c r="T9" s="71">
         <v>9.67</v>
       </c>
       <c r="U9" s="72">
         <v>8.85</v>
       </c>
       <c r="V9" s="66">
         <v>9.65</v>
       </c>
       <c r="W9" s="66">
         <v>11.69</v>
       </c>
       <c r="X9" s="66">
         <v>7.87</v>
       </c>
       <c r="Y9" s="66">
         <v>9.23</v>
       </c>
       <c r="Z9" s="108">
         <v>8.73</v>
       </c>
-      <c r="AA9" s="143">
+      <c r="AA9" s="134">
         <v>6.83</v>
       </c>
     </row>
     <row r="10" spans="1:27" s="11" customFormat="1">
       <c r="A10" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="68">
         <v>13.878781045316167</v>
       </c>
       <c r="C10" s="68">
         <v>13.893648172954114</v>
       </c>
       <c r="D10" s="68">
         <v>13.848488680915644</v>
       </c>
       <c r="E10" s="68">
         <v>14.114024207690004</v>
       </c>
       <c r="F10" s="68">
         <v>12.530214509468117</v>
       </c>
       <c r="G10" s="68">
         <v>13.14103617070206</v>
       </c>
@@ -12518,51 +20128,51 @@
       </c>
       <c r="S10" s="70">
         <v>12.56</v>
       </c>
       <c r="T10" s="71">
         <v>13.3</v>
       </c>
       <c r="U10" s="72">
         <v>13.86</v>
       </c>
       <c r="V10" s="66">
         <v>15.66</v>
       </c>
       <c r="W10" s="66">
         <v>17.559999999999999</v>
       </c>
       <c r="X10" s="66">
         <v>12.96</v>
       </c>
       <c r="Y10" s="66">
         <v>12.78</v>
       </c>
       <c r="Z10" s="108">
         <v>12.84</v>
       </c>
-      <c r="AA10" s="143">
+      <c r="AA10" s="134">
         <v>12.1</v>
       </c>
     </row>
     <row r="11" spans="1:27" s="11" customFormat="1">
       <c r="A11" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="68">
         <v>11.601580815861746</v>
       </c>
       <c r="C11" s="68">
         <v>12.342322749021314</v>
       </c>
       <c r="D11" s="68">
         <v>11.514675702105974</v>
       </c>
       <c r="E11" s="68">
         <v>11.243929252306536</v>
       </c>
       <c r="F11" s="68">
         <v>12.967147087303704</v>
       </c>
       <c r="G11" s="68">
         <v>11.940045727834702</v>
       </c>
@@ -12601,51 +20211,51 @@
       </c>
       <c r="S11" s="70">
         <v>13.31</v>
       </c>
       <c r="T11" s="71">
         <v>12.81</v>
       </c>
       <c r="U11" s="72">
         <v>13.71</v>
       </c>
       <c r="V11" s="66">
         <v>16.11</v>
       </c>
       <c r="W11" s="66">
         <v>19.690000000000001</v>
       </c>
       <c r="X11" s="66">
         <v>14.73</v>
       </c>
       <c r="Y11" s="66">
         <v>13.16</v>
       </c>
       <c r="Z11" s="108">
         <v>12.2</v>
       </c>
-      <c r="AA11" s="143">
+      <c r="AA11" s="134">
         <v>12.87</v>
       </c>
     </row>
     <row r="12" spans="1:27" s="11" customFormat="1">
       <c r="A12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="68">
         <v>11.819776031813978</v>
       </c>
       <c r="C12" s="68">
         <v>11.58041958041958</v>
       </c>
       <c r="D12" s="68">
         <v>11.665439719123393</v>
       </c>
       <c r="E12" s="68">
         <v>11.375521139271337</v>
       </c>
       <c r="F12" s="68">
         <v>10.497317674351168</v>
       </c>
       <c r="G12" s="68">
         <v>11.658374304471987</v>
       </c>
@@ -12684,51 +20294,51 @@
       </c>
       <c r="S12" s="70">
         <v>12.83</v>
       </c>
       <c r="T12" s="71">
         <v>13.8</v>
       </c>
       <c r="U12" s="72">
         <v>14.93</v>
       </c>
       <c r="V12" s="66">
         <v>16.97</v>
       </c>
       <c r="W12" s="66">
         <v>17.93</v>
       </c>
       <c r="X12" s="66">
         <v>10.56</v>
       </c>
       <c r="Y12" s="66">
         <v>10.98</v>
       </c>
       <c r="Z12" s="108">
         <v>12.75</v>
       </c>
-      <c r="AA12" s="143">
+      <c r="AA12" s="134">
         <v>12.98</v>
       </c>
     </row>
     <row r="13" spans="1:27" s="11" customFormat="1">
       <c r="A13" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="68">
         <v>12.833732093339874</v>
       </c>
       <c r="C13" s="68">
         <v>11.376884422110553</v>
       </c>
       <c r="D13" s="68">
         <v>12.780520306490203</v>
       </c>
       <c r="E13" s="68">
         <v>13.262410626201397</v>
       </c>
       <c r="F13" s="68">
         <v>12.591200307201033</v>
       </c>
       <c r="G13" s="68">
         <v>13.238836575023392</v>
       </c>
@@ -12767,51 +20377,51 @@
       </c>
       <c r="S13" s="70">
         <v>11.62</v>
       </c>
       <c r="T13" s="71">
         <v>11.45</v>
       </c>
       <c r="U13" s="72">
         <v>12.48</v>
       </c>
       <c r="V13" s="66">
         <v>13.34</v>
       </c>
       <c r="W13" s="66">
         <v>15.09</v>
       </c>
       <c r="X13" s="66">
         <v>10.72</v>
       </c>
       <c r="Y13" s="66">
         <v>10.34</v>
       </c>
       <c r="Z13" s="108">
         <v>10.36</v>
       </c>
-      <c r="AA13" s="143">
+      <c r="AA13" s="134">
         <v>10.92</v>
       </c>
     </row>
     <row r="14" spans="1:27" s="11" customFormat="1">
       <c r="A14" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="68">
         <v>12.573329831013046</v>
       </c>
       <c r="C14" s="68">
         <v>12.283403246075151</v>
       </c>
       <c r="D14" s="68">
         <v>13.762287756925828</v>
       </c>
       <c r="E14" s="68">
         <v>13.050923839567373</v>
       </c>
       <c r="F14" s="68">
         <v>12.852199703410776</v>
       </c>
       <c r="G14" s="68">
         <v>13.639227604610651</v>
       </c>
@@ -12850,51 +20460,51 @@
       </c>
       <c r="S14" s="70">
         <v>13.41</v>
       </c>
       <c r="T14" s="71">
         <v>12.46</v>
       </c>
       <c r="U14" s="72">
         <v>13.33</v>
       </c>
       <c r="V14" s="66">
         <v>13.27</v>
       </c>
       <c r="W14" s="66">
         <v>15.1</v>
       </c>
       <c r="X14" s="66">
         <v>11.72</v>
       </c>
       <c r="Y14" s="66">
         <v>12.89</v>
       </c>
       <c r="Z14" s="108">
         <v>12.84</v>
       </c>
-      <c r="AA14" s="143">
+      <c r="AA14" s="134">
         <v>14.6</v>
       </c>
     </row>
     <row r="15" spans="1:27" s="11" customFormat="1">
       <c r="A15" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="68">
         <v>12.016760218199067</v>
       </c>
       <c r="C15" s="68">
         <v>12.521581979249028</v>
       </c>
       <c r="D15" s="68">
         <v>13.593322115543238</v>
       </c>
       <c r="E15" s="68">
         <v>13.179627195200053</v>
       </c>
       <c r="F15" s="68">
         <v>11.547742157876593</v>
       </c>
       <c r="G15" s="68">
         <v>13.402750905828965</v>
       </c>
@@ -12933,51 +20543,51 @@
       </c>
       <c r="S15" s="70">
         <v>14.03</v>
       </c>
       <c r="T15" s="71">
         <v>14.63</v>
       </c>
       <c r="U15" s="72">
         <v>14.14</v>
       </c>
       <c r="V15" s="66">
         <v>13.94</v>
       </c>
       <c r="W15" s="66">
         <v>18.600000000000001</v>
       </c>
       <c r="X15" s="66">
         <v>13.99</v>
       </c>
       <c r="Y15" s="66">
         <v>13.42</v>
       </c>
       <c r="Z15" s="108">
         <v>14.49</v>
       </c>
-      <c r="AA15" s="143">
+      <c r="AA15" s="134">
         <v>14.04</v>
       </c>
     </row>
     <row r="16" spans="1:27" s="11" customFormat="1">
       <c r="A16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="68">
         <v>12.765545920505463</v>
       </c>
       <c r="C16" s="68">
         <v>12.764207582860433</v>
       </c>
       <c r="D16" s="68">
         <v>15.373254564983888</v>
       </c>
       <c r="E16" s="68">
         <v>15.158224614231701</v>
       </c>
       <c r="F16" s="68">
         <v>15.488064164837255</v>
       </c>
       <c r="G16" s="68">
         <v>14.318973515150454</v>
       </c>
@@ -13016,51 +20626,51 @@
       </c>
       <c r="S16" s="70">
         <v>16.329999999999998</v>
       </c>
       <c r="T16" s="71">
         <v>15.93</v>
       </c>
       <c r="U16" s="72">
         <v>16.98</v>
       </c>
       <c r="V16" s="66">
         <v>17.920000000000002</v>
       </c>
       <c r="W16" s="66">
         <v>21.14</v>
       </c>
       <c r="X16" s="66">
         <v>13.51</v>
       </c>
       <c r="Y16" s="66">
         <v>13.57</v>
       </c>
       <c r="Z16" s="108">
         <v>15.14</v>
       </c>
-      <c r="AA16" s="143">
+      <c r="AA16" s="134">
         <v>15.6</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="73">
         <v>10.522956701769132</v>
       </c>
       <c r="C17" s="73">
         <v>11.749908452610295</v>
       </c>
       <c r="D17" s="73">
         <v>11.263998962739663</v>
       </c>
       <c r="E17" s="73">
         <v>11.509182683612567</v>
       </c>
       <c r="F17" s="73">
         <v>10.99258542606694</v>
       </c>
       <c r="G17" s="73">
         <v>11.538136666948221</v>
       </c>
@@ -13099,51 +20709,51 @@
       </c>
       <c r="S17" s="75">
         <v>11.85</v>
       </c>
       <c r="T17" s="76">
         <v>12.79</v>
       </c>
       <c r="U17" s="77">
         <v>11.72</v>
       </c>
       <c r="V17" s="66">
         <v>13.25</v>
       </c>
       <c r="W17" s="66">
         <v>14.63</v>
       </c>
       <c r="X17" s="66">
         <v>10.4</v>
       </c>
       <c r="Y17" s="66">
         <v>11.86</v>
       </c>
       <c r="Z17" s="108">
         <v>10.85</v>
       </c>
-      <c r="AA17" s="143">
+      <c r="AA17" s="134">
         <v>11.89</v>
       </c>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="73">
         <v>10.912164758318605</v>
       </c>
       <c r="C18" s="73">
         <v>9.1723994163018556</v>
       </c>
       <c r="D18" s="73">
         <v>8.218887533803489</v>
       </c>
       <c r="E18" s="73">
         <v>12.248658609289469</v>
       </c>
       <c r="F18" s="73">
         <v>11.829366961470859</v>
       </c>
       <c r="G18" s="73">
         <v>10.514182901802029</v>
       </c>
@@ -13182,51 +20792,51 @@
       </c>
       <c r="S18" s="75">
         <v>11.43</v>
       </c>
       <c r="T18" s="76">
         <v>11.26</v>
       </c>
       <c r="U18" s="77">
         <v>12.75</v>
       </c>
       <c r="V18" s="66">
         <v>13.25</v>
       </c>
       <c r="W18" s="66">
         <v>13.73</v>
       </c>
       <c r="X18" s="66">
         <v>11.59</v>
       </c>
       <c r="Y18" s="66">
         <v>11.56</v>
       </c>
       <c r="Z18" s="108">
         <v>11.52</v>
       </c>
-      <c r="AA18" s="143">
+      <c r="AA18" s="134">
         <v>11.81</v>
       </c>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="73">
         <v>9.6228403284490138</v>
       </c>
       <c r="C19" s="73">
         <v>6.8384319877712745</v>
       </c>
       <c r="D19" s="73">
         <v>7.0485658409387222</v>
       </c>
       <c r="E19" s="73">
         <v>9.1915950729738132</v>
       </c>
       <c r="F19" s="73">
         <v>9.0696313633703927</v>
       </c>
       <c r="G19" s="73">
         <v>7.926854842092018</v>
       </c>
@@ -13265,51 +20875,51 @@
       </c>
       <c r="S19" s="75">
         <v>7.22</v>
       </c>
       <c r="T19" s="76">
         <v>7.67</v>
       </c>
       <c r="U19" s="77">
         <v>7.18</v>
       </c>
       <c r="V19" s="66">
         <v>7.84</v>
       </c>
       <c r="W19" s="66">
         <v>8.42</v>
       </c>
       <c r="X19" s="66">
         <v>7.5</v>
       </c>
       <c r="Y19" s="66">
         <v>8.1999999999999993</v>
       </c>
       <c r="Z19" s="108">
         <v>7.87</v>
       </c>
-      <c r="AA19" s="143">
+      <c r="AA19" s="134">
         <v>7.33</v>
       </c>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B20" s="73">
         <v>12.128733816602262</v>
       </c>
       <c r="C20" s="73">
         <v>11.691326067645402</v>
       </c>
       <c r="D20" s="73">
         <v>10.997095837366892</v>
       </c>
       <c r="E20" s="73">
         <v>12.487053719735016</v>
       </c>
       <c r="F20" s="73">
         <v>12.293060241914796</v>
       </c>
       <c r="G20" s="73">
         <v>11.887279222067869</v>
       </c>
@@ -13348,83 +20958,83 @@
       </c>
       <c r="S20" s="75">
         <v>10.92</v>
       </c>
       <c r="T20" s="76">
         <v>11.14</v>
       </c>
       <c r="U20" s="77">
         <v>11.61</v>
       </c>
       <c r="V20" s="66">
         <v>12.03</v>
       </c>
       <c r="W20" s="66">
         <v>14.57</v>
       </c>
       <c r="X20" s="66">
         <v>11.54</v>
       </c>
       <c r="Y20" s="66">
         <v>12.11</v>
       </c>
       <c r="Z20" s="108">
         <v>10.85</v>
       </c>
-      <c r="AA20" s="143">
+      <c r="AA20" s="134">
         <v>12.08</v>
       </c>
     </row>
     <row r="21" spans="1:27">
-      <c r="A21" s="136" t="s">
+      <c r="A21" s="171" t="s">
         <v>8</v>
       </c>
-      <c r="B21" s="136"/>
-[...23 lines deleted...]
-      <c r="Z21" s="136"/>
+      <c r="B21" s="171"/>
+      <c r="C21" s="171"/>
+      <c r="D21" s="171"/>
+      <c r="E21" s="171"/>
+      <c r="F21" s="171"/>
+      <c r="G21" s="171"/>
+      <c r="H21" s="171"/>
+      <c r="I21" s="171"/>
+      <c r="J21" s="171"/>
+      <c r="K21" s="171"/>
+      <c r="L21" s="171"/>
+      <c r="M21" s="171"/>
+      <c r="N21" s="171"/>
+      <c r="O21" s="171"/>
+      <c r="P21" s="171"/>
+      <c r="Q21" s="171"/>
+      <c r="R21" s="171"/>
+      <c r="S21" s="171"/>
+      <c r="T21" s="171"/>
+      <c r="U21" s="171"/>
+      <c r="V21" s="171"/>
+      <c r="W21" s="171"/>
+      <c r="X21" s="171"/>
+      <c r="Y21" s="171"/>
+      <c r="Z21" s="171"/>
       <c r="AA21" s="11"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B22" s="78">
         <v>14.260468861846814</v>
       </c>
       <c r="C22" s="78">
         <v>15.381059205141419</v>
       </c>
       <c r="D22" s="78">
         <v>16.162046083305928</v>
       </c>
       <c r="E22" s="78">
         <v>16.633937853759964</v>
       </c>
       <c r="F22" s="78">
         <v>15.510348666565458</v>
       </c>
       <c r="G22" s="78">
         <v>16.582232318217166</v>
       </c>
       <c r="H22" s="78">
@@ -13462,51 +21072,51 @@
       </c>
       <c r="S22" s="75">
         <v>11.63</v>
       </c>
       <c r="T22" s="78">
         <v>11.59</v>
       </c>
       <c r="U22" s="78">
         <v>12.02</v>
       </c>
       <c r="V22" s="66">
         <v>14.18</v>
       </c>
       <c r="W22" s="66">
         <v>15.93</v>
       </c>
       <c r="X22" s="66">
         <v>11.81</v>
       </c>
       <c r="Y22" s="66">
         <v>10.63</v>
       </c>
       <c r="Z22" s="108">
         <v>11.45</v>
       </c>
-      <c r="AA22" s="143">
+      <c r="AA22" s="134">
         <v>11.65</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B23" s="78">
         <v>14.501777572458675</v>
       </c>
       <c r="C23" s="78">
         <v>15.76058986287828</v>
       </c>
       <c r="D23" s="78">
         <v>16.658925530267844</v>
       </c>
       <c r="E23" s="78">
         <v>16.788700212909593</v>
       </c>
       <c r="F23" s="78">
         <v>16.203061625016357</v>
       </c>
       <c r="G23" s="78">
         <v>16.613936544869734</v>
       </c>
@@ -13545,51 +21155,51 @@
       </c>
       <c r="S23" s="78">
         <v>11.26</v>
       </c>
       <c r="T23" s="78">
         <v>11.18</v>
       </c>
       <c r="U23" s="78">
         <v>11.56</v>
       </c>
       <c r="V23" s="66">
         <v>13.91</v>
       </c>
       <c r="W23" s="66">
         <v>15.41</v>
       </c>
       <c r="X23" s="66">
         <v>11.6</v>
       </c>
       <c r="Y23" s="66">
         <v>10.199999999999999</v>
       </c>
       <c r="Z23" s="108">
         <v>11.22</v>
       </c>
-      <c r="AA23" s="143">
+      <c r="AA23" s="134">
         <v>11.34</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B24" s="79">
         <v>6.8637803590285111</v>
       </c>
       <c r="C24" s="79">
         <v>7.0145903479236811</v>
       </c>
       <c r="D24" s="79">
         <v>12.813046010483401</v>
       </c>
       <c r="E24" s="79" t="s">
         <v>0</v>
       </c>
       <c r="F24" s="79" t="s">
         <v>0</v>
       </c>
       <c r="G24" s="79" t="s">
         <v>0</v>
       </c>
@@ -13628,51 +21238,51 @@
       </c>
       <c r="S24" s="79" t="s">
         <v>0</v>
       </c>
       <c r="T24" s="79" t="s">
         <v>0</v>
       </c>
       <c r="U24" s="79" t="s">
         <v>0</v>
       </c>
       <c r="V24" s="79" t="s">
         <v>0</v>
       </c>
       <c r="W24" s="79" t="s">
         <v>0</v>
       </c>
       <c r="X24" s="79" t="s">
         <v>0</v>
       </c>
       <c r="Y24" s="66" t="s">
         <v>0</v>
       </c>
       <c r="Z24" s="108" t="s">
         <v>0</v>
       </c>
-      <c r="AA24" s="144" t="s">
+      <c r="AA24" s="135" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="79">
         <v>18.076109936575055</v>
       </c>
       <c r="C25" s="79">
         <v>18.756698821007504</v>
       </c>
       <c r="D25" s="79">
         <v>17.194765870011896</v>
       </c>
       <c r="E25" s="79">
         <v>20.091225021720245</v>
       </c>
       <c r="F25" s="79">
         <v>15.167930660888407</v>
       </c>
       <c r="G25" s="79">
         <v>17.569856054191366</v>
       </c>
@@ -13711,51 +21321,51 @@
       </c>
       <c r="S25" s="79">
         <v>14.05</v>
       </c>
       <c r="T25" s="79">
         <v>15.83</v>
       </c>
       <c r="U25" s="79">
         <v>14.79</v>
       </c>
       <c r="V25" s="66">
         <v>19.309999999999999</v>
       </c>
       <c r="W25" s="66">
         <v>22.86</v>
       </c>
       <c r="X25" s="79">
         <v>12.89</v>
       </c>
       <c r="Y25" s="66">
         <v>12.95</v>
       </c>
       <c r="Z25" s="108">
         <v>12.64</v>
       </c>
-      <c r="AA25" s="143">
+      <c r="AA25" s="134">
         <v>13.38</v>
       </c>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="79">
         <v>13.95400759098013</v>
       </c>
       <c r="C26" s="79">
         <v>15.699119042240795</v>
       </c>
       <c r="D26" s="79">
         <v>16.550622075105583</v>
       </c>
       <c r="E26" s="79">
         <v>15.869365225390984</v>
       </c>
       <c r="F26" s="79">
         <v>18.065268065268064</v>
       </c>
       <c r="G26" s="79">
         <v>16.093034183014215</v>
       </c>
@@ -13794,51 +21404,51 @@
       </c>
       <c r="S26" s="79">
         <v>14.97</v>
       </c>
       <c r="T26" s="79">
         <v>13</v>
       </c>
       <c r="U26" s="79">
         <v>16.760000000000002</v>
       </c>
       <c r="V26" s="66">
         <v>14.43</v>
       </c>
       <c r="W26" s="66">
         <v>16.850000000000001</v>
       </c>
       <c r="X26" s="79">
         <v>13.57</v>
       </c>
       <c r="Y26" s="66">
         <v>13.3</v>
       </c>
       <c r="Z26" s="108">
         <v>14.13</v>
       </c>
-      <c r="AA26" s="143">
+      <c r="AA26" s="134">
         <v>14.31</v>
       </c>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="79">
         <v>13.966787638843067</v>
       </c>
       <c r="C27" s="79">
         <v>15.580575457750482</v>
       </c>
       <c r="D27" s="79">
         <v>16.457035382626071</v>
       </c>
       <c r="E27" s="79">
         <v>19.818731117824772</v>
       </c>
       <c r="F27" s="79">
         <v>16.436309301456856</v>
       </c>
       <c r="G27" s="79">
         <v>16.42893530310749</v>
       </c>
@@ -13877,51 +21487,51 @@
       </c>
       <c r="S27" s="79">
         <v>13.58</v>
       </c>
       <c r="T27" s="79">
         <v>12.57</v>
       </c>
       <c r="U27" s="79">
         <v>13.36</v>
       </c>
       <c r="V27" s="66">
         <v>13.43</v>
       </c>
       <c r="W27" s="66">
         <v>18.670000000000002</v>
       </c>
       <c r="X27" s="79">
         <v>14.34</v>
       </c>
       <c r="Y27" s="66">
         <v>13.27</v>
       </c>
       <c r="Z27" s="108">
         <v>13.49</v>
       </c>
-      <c r="AA27" s="143">
+      <c r="AA27" s="134">
         <v>14.44</v>
       </c>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B28" s="79">
         <v>16.493416493416493</v>
       </c>
       <c r="C28" s="79">
         <v>18.571428571428573</v>
       </c>
       <c r="D28" s="79">
         <v>20.950132782531721</v>
       </c>
       <c r="E28" s="79">
         <v>22.665457842248415</v>
       </c>
       <c r="F28" s="79" t="s">
         <v>0</v>
       </c>
       <c r="G28" s="79" t="s">
         <v>0</v>
       </c>
@@ -13960,51 +21570,51 @@
       </c>
       <c r="S28" s="79" t="s">
         <v>0</v>
       </c>
       <c r="T28" s="79" t="s">
         <v>0</v>
       </c>
       <c r="U28" s="79" t="s">
         <v>0</v>
       </c>
       <c r="V28" s="79" t="s">
         <v>0</v>
       </c>
       <c r="W28" s="79" t="s">
         <v>0</v>
       </c>
       <c r="X28" s="79" t="s">
         <v>0</v>
       </c>
       <c r="Y28" s="66" t="s">
         <v>0</v>
       </c>
       <c r="Z28" s="108" t="s">
         <v>0</v>
       </c>
-      <c r="AA28" s="144" t="s">
+      <c r="AA28" s="135" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="79">
         <v>12.540894220283533</v>
       </c>
       <c r="C29" s="79">
         <v>13.091082196128212</v>
       </c>
       <c r="D29" s="79">
         <v>13.615855623590074</v>
       </c>
       <c r="E29" s="79">
         <v>14.691478942213516</v>
       </c>
       <c r="F29" s="79">
         <v>12.849208322971069</v>
       </c>
       <c r="G29" s="79">
         <v>15.737372028090363</v>
       </c>
@@ -14043,51 +21653,51 @@
       </c>
       <c r="S29" s="79">
         <v>13.82</v>
       </c>
       <c r="T29" s="79">
         <v>15.2</v>
       </c>
       <c r="U29" s="79">
         <v>15.28</v>
       </c>
       <c r="V29" s="66">
         <v>16.260000000000002</v>
       </c>
       <c r="W29" s="66">
         <v>18.89</v>
       </c>
       <c r="X29" s="79">
         <v>12.15</v>
       </c>
       <c r="Y29" s="66">
         <v>13.33</v>
       </c>
       <c r="Z29" s="108">
         <v>11.77</v>
       </c>
-      <c r="AA29" s="143">
+      <c r="AA29" s="134">
         <v>12.73</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B30" s="79">
         <v>10.741555584314741</v>
       </c>
       <c r="C30" s="79">
         <v>9.832197168327216</v>
       </c>
       <c r="D30" s="79">
         <v>8.1518107710811183</v>
       </c>
       <c r="E30" s="79" t="s">
         <v>0</v>
       </c>
       <c r="F30" s="79" t="s">
         <v>0</v>
       </c>
       <c r="G30" s="79" t="s">
         <v>0</v>
       </c>
@@ -14126,51 +21736,51 @@
       </c>
       <c r="S30" s="79" t="s">
         <v>0</v>
       </c>
       <c r="T30" s="79" t="s">
         <v>0</v>
       </c>
       <c r="U30" s="79" t="s">
         <v>0</v>
       </c>
       <c r="V30" s="79" t="s">
         <v>0</v>
       </c>
       <c r="W30" s="79" t="s">
         <v>0</v>
       </c>
       <c r="X30" s="79" t="s">
         <v>0</v>
       </c>
       <c r="Y30" s="79" t="s">
         <v>0</v>
       </c>
       <c r="Z30" s="108" t="s">
         <v>0</v>
       </c>
-      <c r="AA30" s="144" t="s">
+      <c r="AA30" s="135" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B31" s="79">
         <v>12.503751125337601</v>
       </c>
       <c r="C31" s="79">
         <v>12.153129430828438</v>
       </c>
       <c r="D31" s="79">
         <v>11.361310133060389</v>
       </c>
       <c r="E31" s="79">
         <v>12.933689180866351</v>
       </c>
       <c r="F31" s="79" t="s">
         <v>0</v>
       </c>
       <c r="G31" s="79" t="s">
         <v>0</v>
       </c>
@@ -14209,83 +21819,83 @@
       </c>
       <c r="S31" s="79" t="s">
         <v>0</v>
       </c>
       <c r="T31" s="79" t="s">
         <v>0</v>
       </c>
       <c r="U31" s="79" t="s">
         <v>0</v>
       </c>
       <c r="V31" s="79" t="s">
         <v>0</v>
       </c>
       <c r="W31" s="79" t="s">
         <v>0</v>
       </c>
       <c r="X31" s="79" t="s">
         <v>0</v>
       </c>
       <c r="Y31" s="79" t="s">
         <v>0</v>
       </c>
       <c r="Z31" s="108" t="s">
         <v>0</v>
       </c>
-      <c r="AA31" s="144" t="s">
+      <c r="AA31" s="135" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:27">
-      <c r="A32" s="136" t="s">
+      <c r="A32" s="171" t="s">
         <v>9</v>
       </c>
-      <c r="B32" s="136"/>
-[...23 lines deleted...]
-      <c r="Z32" s="136"/>
+      <c r="B32" s="171"/>
+      <c r="C32" s="171"/>
+      <c r="D32" s="171"/>
+      <c r="E32" s="171"/>
+      <c r="F32" s="171"/>
+      <c r="G32" s="171"/>
+      <c r="H32" s="171"/>
+      <c r="I32" s="171"/>
+      <c r="J32" s="171"/>
+      <c r="K32" s="171"/>
+      <c r="L32" s="171"/>
+      <c r="M32" s="171"/>
+      <c r="N32" s="171"/>
+      <c r="O32" s="171"/>
+      <c r="P32" s="171"/>
+      <c r="Q32" s="171"/>
+      <c r="R32" s="171"/>
+      <c r="S32" s="171"/>
+      <c r="T32" s="171"/>
+      <c r="U32" s="171"/>
+      <c r="V32" s="171"/>
+      <c r="W32" s="171"/>
+      <c r="X32" s="171"/>
+      <c r="Y32" s="171"/>
+      <c r="Z32" s="171"/>
       <c r="AA32" s="11"/>
     </row>
     <row r="33" spans="1:27">
       <c r="A33" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B33" s="80">
         <v>11.604883826133607</v>
       </c>
       <c r="C33" s="80">
         <v>11.319787459559818</v>
       </c>
       <c r="D33" s="73">
         <v>11.525708681641994</v>
       </c>
       <c r="E33" s="73">
         <v>11.926898596787273</v>
       </c>
       <c r="F33" s="73">
         <v>12.060002147386941</v>
       </c>
       <c r="G33" s="80">
         <v>11.958245696748044</v>
       </c>
       <c r="H33" s="73">
@@ -14323,51 +21933,51 @@
       </c>
       <c r="S33" s="77">
         <v>11.89</v>
       </c>
       <c r="T33" s="74">
         <v>11.96</v>
       </c>
       <c r="U33" s="77">
         <v>12.24</v>
       </c>
       <c r="V33" s="66">
         <v>13.35</v>
       </c>
       <c r="W33" s="66">
         <v>15.17</v>
       </c>
       <c r="X33" s="66">
         <v>11.47</v>
       </c>
       <c r="Y33" s="66">
         <v>11.57</v>
       </c>
       <c r="Z33" s="108">
         <v>11.57</v>
       </c>
-      <c r="AA33" s="143">
+      <c r="AA33" s="134">
         <v>11.72</v>
       </c>
     </row>
     <row r="34" spans="1:27" s="34" customFormat="1">
       <c r="A34" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B34" s="79">
         <v>3.225806451612903</v>
       </c>
       <c r="C34" s="79">
         <v>5.4884742041712409</v>
       </c>
       <c r="D34" s="79">
         <v>5.636978579481398</v>
       </c>
       <c r="E34" s="79">
         <v>2.3028209556706969</v>
       </c>
       <c r="F34" s="79">
         <v>2.3201856148491879</v>
       </c>
       <c r="G34" s="79">
         <v>3.4924330616996508</v>
       </c>
@@ -14406,51 +22016,51 @@
       </c>
       <c r="S34" s="79" t="s">
         <v>0</v>
       </c>
       <c r="T34" s="79" t="s">
         <v>0</v>
       </c>
       <c r="U34" s="79" t="s">
         <v>0</v>
       </c>
       <c r="V34" s="79" t="s">
         <v>0</v>
       </c>
       <c r="W34" s="66" t="s">
         <v>0</v>
       </c>
       <c r="X34" s="66" t="s">
         <v>0</v>
       </c>
       <c r="Y34" s="66" t="s">
         <v>0</v>
       </c>
       <c r="Z34" s="108" t="s">
         <v>0</v>
       </c>
-      <c r="AA34" s="144" t="s">
+      <c r="AA34" s="135" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:27" s="34" customFormat="1">
       <c r="A35" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B35" s="79">
         <v>13.248547347195077</v>
       </c>
       <c r="C35" s="79">
         <v>13.085007364834945</v>
       </c>
       <c r="D35" s="79">
         <v>12.981976658295169</v>
       </c>
       <c r="E35" s="79">
         <v>13.654906700914104</v>
       </c>
       <c r="F35" s="79">
         <v>13.460199582269667</v>
       </c>
       <c r="G35" s="79">
         <v>13.553846002304942</v>
       </c>
@@ -14489,51 +22099,51 @@
       </c>
       <c r="S35" s="79">
         <v>12.82</v>
       </c>
       <c r="T35" s="79">
         <v>11.51</v>
       </c>
       <c r="U35" s="79">
         <v>11.83</v>
       </c>
       <c r="V35" s="82">
         <v>13.45</v>
       </c>
       <c r="W35" s="66">
         <v>14.65</v>
       </c>
       <c r="X35" s="66">
         <v>13.14</v>
       </c>
       <c r="Y35" s="66">
         <v>12.04</v>
       </c>
       <c r="Z35" s="108">
         <v>12.65</v>
       </c>
-      <c r="AA35" s="143">
+      <c r="AA35" s="134">
         <v>11.33</v>
       </c>
     </row>
     <row r="36" spans="1:27" s="34" customFormat="1">
       <c r="A36" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B36" s="79">
         <v>7.8443748168518805</v>
       </c>
       <c r="C36" s="79">
         <v>8.8821039483727713</v>
       </c>
       <c r="D36" s="79">
         <v>8.3044070477613268</v>
       </c>
       <c r="E36" s="79">
         <v>9.0666778600961226</v>
       </c>
       <c r="F36" s="79">
         <v>10.247097736558791</v>
       </c>
       <c r="G36" s="79">
         <v>11.209715086408222</v>
       </c>
@@ -14572,51 +22182,51 @@
       </c>
       <c r="S36" s="79">
         <v>8.49</v>
       </c>
       <c r="T36" s="79">
         <v>9.67</v>
       </c>
       <c r="U36" s="79">
         <v>8.85</v>
       </c>
       <c r="V36" s="82">
         <v>9.65</v>
       </c>
       <c r="W36" s="66">
         <v>11.69</v>
       </c>
       <c r="X36" s="66">
         <v>7.87</v>
       </c>
       <c r="Y36" s="66">
         <v>9.23</v>
       </c>
       <c r="Z36" s="108">
         <v>8.73</v>
       </c>
-      <c r="AA36" s="143">
+      <c r="AA36" s="134">
         <v>6.83</v>
       </c>
     </row>
     <row r="37" spans="1:27" s="34" customFormat="1">
       <c r="A37" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B37" s="79">
         <v>12.86893271786264</v>
       </c>
       <c r="C37" s="79">
         <v>12.72490758986644</v>
       </c>
       <c r="D37" s="79">
         <v>13.038355805733735</v>
       </c>
       <c r="E37" s="79">
         <v>12.64845289449859</v>
       </c>
       <c r="F37" s="79">
         <v>11.870401235822595</v>
       </c>
       <c r="G37" s="79">
         <v>11.985473826652489</v>
       </c>
@@ -14655,51 +22265,51 @@
       </c>
       <c r="S37" s="79">
         <v>12.06</v>
       </c>
       <c r="T37" s="79">
         <v>12.43</v>
       </c>
       <c r="U37" s="79">
         <v>13.53</v>
       </c>
       <c r="V37" s="82">
         <v>14.34</v>
       </c>
       <c r="W37" s="66">
         <v>15.6</v>
       </c>
       <c r="X37" s="66">
         <v>12.99</v>
       </c>
       <c r="Y37" s="66">
         <v>12.7</v>
       </c>
       <c r="Z37" s="108">
         <v>12.93</v>
       </c>
-      <c r="AA37" s="143">
+      <c r="AA37" s="134">
         <v>11.47</v>
       </c>
     </row>
     <row r="38" spans="1:27" s="34" customFormat="1">
       <c r="A38" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B38" s="79">
         <v>11.601580815861746</v>
       </c>
       <c r="C38" s="79">
         <v>12.342322749021314</v>
       </c>
       <c r="D38" s="79">
         <v>11.514675702105974</v>
       </c>
       <c r="E38" s="79">
         <v>11.243929252306536</v>
       </c>
       <c r="F38" s="79">
         <v>12.967147087303704</v>
       </c>
       <c r="G38" s="79">
         <v>11.940045727834702</v>
       </c>
@@ -14738,51 +22348,51 @@
       </c>
       <c r="S38" s="79">
         <v>13.31</v>
       </c>
       <c r="T38" s="79">
         <v>12.81</v>
       </c>
       <c r="U38" s="79">
         <v>13.71</v>
       </c>
       <c r="V38" s="82">
         <v>16.11</v>
       </c>
       <c r="W38" s="66">
         <v>19.690000000000001</v>
       </c>
       <c r="X38" s="66">
         <v>14.73</v>
       </c>
       <c r="Y38" s="66">
         <v>13.16</v>
       </c>
       <c r="Z38" s="108">
         <v>12.2</v>
       </c>
-      <c r="AA38" s="143">
+      <c r="AA38" s="134">
         <v>12.87</v>
       </c>
     </row>
     <row r="39" spans="1:27" s="34" customFormat="1">
       <c r="A39" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B39" s="79">
         <v>11.819776031813978</v>
       </c>
       <c r="C39" s="79">
         <v>11.58041958041958</v>
       </c>
       <c r="D39" s="79">
         <v>11.665439719123393</v>
       </c>
       <c r="E39" s="79">
         <v>11.375521139271337</v>
       </c>
       <c r="F39" s="79">
         <v>10.497317674351168</v>
       </c>
       <c r="G39" s="79">
         <v>11.658374304471987</v>
       </c>
@@ -14821,51 +22431,51 @@
       </c>
       <c r="S39" s="79">
         <v>12.83</v>
       </c>
       <c r="T39" s="79">
         <v>13.8</v>
       </c>
       <c r="U39" s="79">
         <v>14.93</v>
       </c>
       <c r="V39" s="82">
         <v>16.97</v>
       </c>
       <c r="W39" s="66">
         <v>17.93</v>
       </c>
       <c r="X39" s="66">
         <v>10.56</v>
       </c>
       <c r="Y39" s="66">
         <v>10.98</v>
       </c>
       <c r="Z39" s="108">
         <v>12.75</v>
       </c>
-      <c r="AA39" s="143">
+      <c r="AA39" s="134">
         <v>12.98</v>
       </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B40" s="79">
         <v>12.833732093339874</v>
       </c>
       <c r="C40" s="79">
         <v>11.376884422110553</v>
       </c>
       <c r="D40" s="79">
         <v>12.780520306490203</v>
       </c>
       <c r="E40" s="79">
         <v>13.262410626201397</v>
       </c>
       <c r="F40" s="79">
         <v>12.591200307201033</v>
       </c>
       <c r="G40" s="79">
         <v>13.238836575023392</v>
       </c>
@@ -14904,51 +22514,51 @@
       </c>
       <c r="S40" s="79">
         <v>11.62</v>
       </c>
       <c r="T40" s="79">
         <v>11.45</v>
       </c>
       <c r="U40" s="79">
         <v>12.48</v>
       </c>
       <c r="V40" s="82">
         <v>13.34</v>
       </c>
       <c r="W40" s="66">
         <v>15.09</v>
       </c>
       <c r="X40" s="66">
         <v>10.72</v>
       </c>
       <c r="Y40" s="66">
         <v>10.34</v>
       </c>
       <c r="Z40" s="108">
         <v>10.36</v>
       </c>
-      <c r="AA40" s="143">
+      <c r="AA40" s="134">
         <v>10.92</v>
       </c>
     </row>
     <row r="41" spans="1:27">
       <c r="A41" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B41" s="79">
         <v>11.94212661716298</v>
       </c>
       <c r="C41" s="79">
         <v>10.724137042097393</v>
       </c>
       <c r="D41" s="79">
         <v>12.490892057874467</v>
       </c>
       <c r="E41" s="79">
         <v>11.763779114040386</v>
       </c>
       <c r="F41" s="79">
         <v>10.464216118096152</v>
       </c>
       <c r="G41" s="79">
         <v>12.508122157244964</v>
       </c>
@@ -14987,51 +22597,51 @@
       </c>
       <c r="S41" s="79">
         <v>12.45</v>
       </c>
       <c r="T41" s="79">
         <v>12.12</v>
       </c>
       <c r="U41" s="79">
         <v>11.14</v>
       </c>
       <c r="V41" s="82">
         <v>12.51</v>
       </c>
       <c r="W41" s="66">
         <v>13.94</v>
       </c>
       <c r="X41" s="66">
         <v>10.49</v>
       </c>
       <c r="Y41" s="66">
         <v>12.61</v>
       </c>
       <c r="Z41" s="108">
         <v>11.97</v>
       </c>
-      <c r="AA41" s="143">
+      <c r="AA41" s="134">
         <v>14.8</v>
       </c>
     </row>
     <row r="42" spans="1:27">
       <c r="A42" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B42" s="79">
         <v>11.229721032424155</v>
       </c>
       <c r="C42" s="79">
         <v>11.309617680852503</v>
       </c>
       <c r="D42" s="79">
         <v>12.475919640399962</v>
       </c>
       <c r="E42" s="79">
         <v>10.611443530291698</v>
       </c>
       <c r="F42" s="79">
         <v>9.6763430096763443</v>
       </c>
       <c r="G42" s="79">
         <v>12.247873633049819</v>
       </c>
@@ -15070,51 +22680,51 @@
       </c>
       <c r="S42" s="79">
         <v>14.32</v>
       </c>
       <c r="T42" s="79">
         <v>16.059999999999999</v>
       </c>
       <c r="U42" s="79">
         <v>14.71</v>
       </c>
       <c r="V42" s="82">
         <v>14.32</v>
       </c>
       <c r="W42" s="66">
         <v>18.54</v>
       </c>
       <c r="X42" s="66">
         <v>13.71</v>
       </c>
       <c r="Y42" s="66">
         <v>13.54</v>
       </c>
       <c r="Z42" s="108">
         <v>15.36</v>
       </c>
-      <c r="AA42" s="143">
+      <c r="AA42" s="134">
         <v>13.69</v>
       </c>
     </row>
     <row r="43" spans="1:27">
       <c r="A43" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B43" s="79">
         <v>11.635722086868856</v>
       </c>
       <c r="C43" s="79">
         <v>11.026819104605194</v>
       </c>
       <c r="D43" s="79">
         <v>13.730772573216303</v>
       </c>
       <c r="E43" s="79">
         <v>12.973305774220503</v>
       </c>
       <c r="F43" s="79">
         <v>17.466227411840386</v>
       </c>
       <c r="G43" s="79">
         <v>14.318973515150454</v>
       </c>
@@ -15153,51 +22763,51 @@
       </c>
       <c r="S43" s="79">
         <v>16.329999999999998</v>
       </c>
       <c r="T43" s="79">
         <v>15.93</v>
       </c>
       <c r="U43" s="79">
         <v>16.98</v>
       </c>
       <c r="V43" s="82">
         <v>17.920000000000002</v>
       </c>
       <c r="W43" s="66">
         <v>21.14</v>
       </c>
       <c r="X43" s="66">
         <v>13.51</v>
       </c>
       <c r="Y43" s="66">
         <v>13.57</v>
       </c>
       <c r="Z43" s="108">
         <v>15.14</v>
       </c>
-      <c r="AA43" s="143">
+      <c r="AA43" s="134">
         <v>15.6</v>
       </c>
     </row>
     <row r="44" spans="1:27">
       <c r="A44" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B44" s="79">
         <v>10.018967949029715</v>
       </c>
       <c r="C44" s="79">
         <v>11.413205855990439</v>
       </c>
       <c r="D44" s="79">
         <v>10.671752317961412</v>
       </c>
       <c r="E44" s="79">
         <v>10.706417673824868</v>
       </c>
       <c r="F44" s="79">
         <v>10.524886972319965</v>
       </c>
       <c r="G44" s="79">
         <v>10.490543735224586</v>
       </c>
@@ -15236,51 +22846,51 @@
       </c>
       <c r="S44" s="79">
         <v>11.16</v>
       </c>
       <c r="T44" s="79">
         <v>11.93</v>
       </c>
       <c r="U44" s="79">
         <v>10.42</v>
       </c>
       <c r="V44" s="82">
         <v>12.13</v>
       </c>
       <c r="W44" s="66">
         <v>13.01</v>
       </c>
       <c r="X44" s="66">
         <v>9.57</v>
       </c>
       <c r="Y44" s="66">
         <v>11.14</v>
       </c>
       <c r="Z44" s="108">
         <v>10.39</v>
       </c>
-      <c r="AA44" s="143">
+      <c r="AA44" s="134">
         <v>11.46</v>
       </c>
     </row>
     <row r="45" spans="1:27">
       <c r="A45" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B45" s="79">
         <v>10.912164758318605</v>
       </c>
       <c r="C45" s="79">
         <v>9.1723994163018556</v>
       </c>
       <c r="D45" s="79">
         <v>8.218887533803489</v>
       </c>
       <c r="E45" s="79">
         <v>12.248658609289469</v>
       </c>
       <c r="F45" s="79">
         <v>11.829366961470859</v>
       </c>
       <c r="G45" s="79">
         <v>10.514182901802029</v>
       </c>
@@ -15319,51 +22929,51 @@
       </c>
       <c r="S45" s="79">
         <v>11.43</v>
       </c>
       <c r="T45" s="79">
         <v>11.26</v>
       </c>
       <c r="U45" s="79">
         <v>12.75</v>
       </c>
       <c r="V45" s="82">
         <v>13.25</v>
       </c>
       <c r="W45" s="66">
         <v>13.73</v>
       </c>
       <c r="X45" s="66">
         <v>11.59</v>
       </c>
       <c r="Y45" s="66">
         <v>11.56</v>
       </c>
       <c r="Z45" s="108">
         <v>11.52</v>
       </c>
-      <c r="AA45" s="143">
+      <c r="AA45" s="134">
         <v>11.81</v>
       </c>
     </row>
     <row r="46" spans="1:27">
       <c r="A46" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B46" s="79">
         <v>9.1266538472576979</v>
       </c>
       <c r="C46" s="79">
         <v>5.5131590401299944</v>
       </c>
       <c r="D46" s="79">
         <v>6.5646796787996013</v>
       </c>
       <c r="E46" s="79">
         <v>10.850174726912833</v>
       </c>
       <c r="F46" s="79">
         <v>9.0696313633703927</v>
       </c>
       <c r="G46" s="79">
         <v>7.926854842092018</v>
       </c>
@@ -15402,51 +23012,51 @@
       </c>
       <c r="S46" s="79">
         <v>7.22</v>
       </c>
       <c r="T46" s="79">
         <v>7.67</v>
       </c>
       <c r="U46" s="79">
         <v>7.18</v>
       </c>
       <c r="V46" s="82">
         <v>7.84</v>
       </c>
       <c r="W46" s="66">
         <v>8.42</v>
       </c>
       <c r="X46" s="66">
         <v>7.5</v>
       </c>
       <c r="Y46" s="66">
         <v>8.1999999999999993</v>
       </c>
       <c r="Z46" s="108">
         <v>7.87</v>
       </c>
-      <c r="AA46" s="143">
+      <c r="AA46" s="134">
         <v>7.33</v>
       </c>
     </row>
     <row r="47" spans="1:27">
       <c r="A47" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B47" s="83">
         <v>12.04191512765588</v>
       </c>
       <c r="C47" s="83">
         <v>11.583966095708989</v>
       </c>
       <c r="D47" s="83">
         <v>10.912129894937918</v>
       </c>
       <c r="E47" s="83">
         <v>12.382032777388911</v>
       </c>
       <c r="F47" s="83">
         <v>13.602026112396839</v>
       </c>
       <c r="G47" s="83">
         <v>11.887279222067869</v>
       </c>
@@ -15485,153 +23095,153 @@
       </c>
       <c r="S47" s="83">
         <v>10.92</v>
       </c>
       <c r="T47" s="83">
         <v>11.14</v>
       </c>
       <c r="U47" s="83">
         <v>11.61</v>
       </c>
       <c r="V47" s="84">
         <v>12.03</v>
       </c>
       <c r="W47" s="84">
         <v>14.57</v>
       </c>
       <c r="X47" s="84">
         <v>11.54</v>
       </c>
       <c r="Y47" s="84">
         <v>12.11</v>
       </c>
       <c r="Z47" s="107">
         <v>10.85</v>
       </c>
-      <c r="AA47" s="145">
+      <c r="AA47" s="136">
         <v>12.08</v>
       </c>
     </row>
-    <row r="48" spans="1:27" ht="12.75">
+    <row r="48" spans="1:27" ht="12">
       <c r="A48" s="129" t="s">
         <v>44</v>
       </c>
       <c r="B48" s="78"/>
       <c r="C48" s="78"/>
       <c r="D48" s="78"/>
       <c r="E48" s="78"/>
       <c r="F48" s="78"/>
       <c r="G48" s="78"/>
       <c r="H48" s="78"/>
       <c r="I48" s="78"/>
       <c r="J48" s="78"/>
       <c r="K48" s="78"/>
       <c r="L48" s="78"/>
       <c r="M48" s="78"/>
       <c r="N48" s="78"/>
       <c r="O48" s="78"/>
       <c r="P48" s="78"/>
       <c r="Q48" s="78"/>
       <c r="R48" s="78"/>
       <c r="S48" s="78"/>
       <c r="T48" s="78"/>
       <c r="U48" s="78"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:Z1"/>
     <mergeCell ref="A5:Z5"/>
     <mergeCell ref="A21:Z21"/>
     <mergeCell ref="A32:Z32"/>
     <mergeCell ref="R3:AA3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA48"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="T3" sqref="T3:AA3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="22.85546875" style="45" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="28" max="16384" width="9.140625" style="13"/>
+    <col min="1" max="1" width="22.88671875" style="45" bestFit="1" customWidth="1"/>
+    <col min="2" max="10" width="4.6640625" style="13" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.33203125" style="13" bestFit="1" customWidth="1"/>
+    <col min="12" max="25" width="4.6640625" style="13" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="5.33203125" style="13" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="5.88671875" style="13" customWidth="1"/>
+    <col min="28" max="16384" width="9.109375" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="12.75" customHeight="1">
-      <c r="A1" s="134" t="s">
+      <c r="A1" s="168" t="s">
         <v>34</v>
       </c>
-      <c r="B1" s="134"/>
-[...23 lines deleted...]
-      <c r="Z1" s="134"/>
+      <c r="B1" s="168"/>
+      <c r="C1" s="168"/>
+      <c r="D1" s="168"/>
+      <c r="E1" s="168"/>
+      <c r="F1" s="168"/>
+      <c r="G1" s="168"/>
+      <c r="H1" s="168"/>
+      <c r="I1" s="168"/>
+      <c r="J1" s="168"/>
+      <c r="K1" s="168"/>
+      <c r="L1" s="168"/>
+      <c r="M1" s="168"/>
+      <c r="N1" s="168"/>
+      <c r="O1" s="168"/>
+      <c r="P1" s="168"/>
+      <c r="Q1" s="168"/>
+      <c r="R1" s="168"/>
+      <c r="S1" s="168"/>
+      <c r="T1" s="168"/>
+      <c r="U1" s="168"/>
+      <c r="V1" s="168"/>
+      <c r="W1" s="168"/>
+      <c r="X1" s="168"/>
+      <c r="Y1" s="168"/>
+      <c r="Z1" s="168"/>
     </row>
     <row r="3" spans="1:27">
-      <c r="T3" s="142" t="s">
+      <c r="T3" s="170" t="s">
         <v>11</v>
       </c>
-      <c r="U3" s="142"/>
-[...7 lines deleted...]
-    <row r="4" spans="1:27" ht="12.75">
+      <c r="U3" s="170"/>
+      <c r="V3" s="170"/>
+      <c r="W3" s="170"/>
+      <c r="X3" s="170"/>
+      <c r="Y3" s="170"/>
+      <c r="Z3" s="170"/>
+      <c r="AA3" s="170"/>
+    </row>
+    <row r="4" spans="1:27" ht="12">
       <c r="A4" s="47"/>
       <c r="B4" s="48">
         <v>2000</v>
       </c>
       <c r="C4" s="48">
         <v>2001</v>
       </c>
       <c r="D4" s="48">
         <v>2002</v>
       </c>
       <c r="E4" s="48">
         <v>2003</v>
       </c>
       <c r="F4" s="48">
         <v>2004</v>
       </c>
       <c r="G4" s="48">
         <v>2005</v>
       </c>
       <c r="H4" s="48">
         <v>2006</v>
       </c>
       <c r="I4" s="48">
         <v>2007</v>
       </c>
@@ -15669,78 +23279,78 @@
         <v>2018</v>
       </c>
       <c r="U4" s="50">
         <v>2019</v>
       </c>
       <c r="V4" s="18">
         <v>2020</v>
       </c>
       <c r="W4" s="15">
         <v>2021</v>
       </c>
       <c r="X4" s="15">
         <v>2022</v>
       </c>
       <c r="Y4" s="15">
         <v>2023</v>
       </c>
       <c r="Z4" s="18">
         <v>2024</v>
       </c>
       <c r="AA4" s="18">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="1:27">
-      <c r="A5" s="135" t="s">
+      <c r="A5" s="169" t="s">
         <v>5</v>
       </c>
-      <c r="B5" s="135"/>
-[...23 lines deleted...]
-      <c r="Z5" s="135"/>
+      <c r="B5" s="169"/>
+      <c r="C5" s="169"/>
+      <c r="D5" s="169"/>
+      <c r="E5" s="169"/>
+      <c r="F5" s="169"/>
+      <c r="G5" s="169"/>
+      <c r="H5" s="169"/>
+      <c r="I5" s="169"/>
+      <c r="J5" s="169"/>
+      <c r="K5" s="169"/>
+      <c r="L5" s="169"/>
+      <c r="M5" s="169"/>
+      <c r="N5" s="169"/>
+      <c r="O5" s="169"/>
+      <c r="P5" s="169"/>
+      <c r="Q5" s="169"/>
+      <c r="R5" s="169"/>
+      <c r="S5" s="169"/>
+      <c r="T5" s="169"/>
+      <c r="U5" s="169"/>
+      <c r="V5" s="169"/>
+      <c r="W5" s="169"/>
+      <c r="X5" s="169"/>
+      <c r="Y5" s="169"/>
+      <c r="Z5" s="169"/>
       <c r="AA5" s="11"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="73">
         <v>14.502270468663429</v>
       </c>
       <c r="C6" s="73">
         <v>14.864812490497073</v>
       </c>
       <c r="D6" s="73">
         <v>15.537655573388244</v>
       </c>
       <c r="E6" s="73">
         <v>15.581953281751414</v>
       </c>
       <c r="F6" s="73">
         <v>15.212704487701226</v>
       </c>
       <c r="G6" s="73">
         <v>15.520640383126631</v>
       </c>
       <c r="H6" s="73">
@@ -15778,51 +23388,51 @@
       </c>
       <c r="S6" s="75">
         <v>12.96</v>
       </c>
       <c r="T6" s="76">
         <v>12.9</v>
       </c>
       <c r="U6" s="77">
         <v>13.58</v>
       </c>
       <c r="V6" s="66">
         <v>15.18</v>
       </c>
       <c r="W6" s="66">
         <v>16.41</v>
       </c>
       <c r="X6" s="66">
         <v>12.47</v>
       </c>
       <c r="Y6" s="66">
         <v>12.47</v>
       </c>
       <c r="Z6" s="110">
         <v>12.83</v>
       </c>
-      <c r="AA6" s="146">
+      <c r="AA6" s="137">
         <v>12.7</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="73">
         <v>17.639758404809839</v>
       </c>
       <c r="C7" s="73">
         <v>18.897160373227337</v>
       </c>
       <c r="D7" s="73">
         <v>20.626902771918221</v>
       </c>
       <c r="E7" s="73">
         <v>20.544244277617466</v>
       </c>
       <c r="F7" s="73">
         <v>19.436627890110529</v>
       </c>
       <c r="G7" s="73">
         <v>19.790869079835641</v>
       </c>
@@ -16945,78 +24555,78 @@
         <v>12.41</v>
       </c>
       <c r="U20" s="77">
         <v>12.84</v>
       </c>
       <c r="V20" s="66">
         <v>13.17</v>
       </c>
       <c r="W20" s="66">
         <v>15.34</v>
       </c>
       <c r="X20" s="66">
         <v>13.02</v>
       </c>
       <c r="Y20" s="66">
         <v>13.19</v>
       </c>
       <c r="Z20" s="110">
         <v>12.73</v>
       </c>
       <c r="AA20" s="11">
         <v>13.17</v>
       </c>
     </row>
     <row r="21" spans="1:27">
-      <c r="A21" s="133" t="s">
+      <c r="A21" s="166" t="s">
         <v>8</v>
       </c>
-      <c r="B21" s="133"/>
-[...23 lines deleted...]
-      <c r="Z21" s="133"/>
+      <c r="B21" s="166"/>
+      <c r="C21" s="166"/>
+      <c r="D21" s="166"/>
+      <c r="E21" s="166"/>
+      <c r="F21" s="166"/>
+      <c r="G21" s="166"/>
+      <c r="H21" s="166"/>
+      <c r="I21" s="166"/>
+      <c r="J21" s="166"/>
+      <c r="K21" s="166"/>
+      <c r="L21" s="166"/>
+      <c r="M21" s="166"/>
+      <c r="N21" s="166"/>
+      <c r="O21" s="166"/>
+      <c r="P21" s="166"/>
+      <c r="Q21" s="166"/>
+      <c r="R21" s="166"/>
+      <c r="S21" s="166"/>
+      <c r="T21" s="166"/>
+      <c r="U21" s="166"/>
+      <c r="V21" s="166"/>
+      <c r="W21" s="166"/>
+      <c r="X21" s="166"/>
+      <c r="Y21" s="166"/>
+      <c r="Z21" s="166"/>
       <c r="AA21" s="11"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B22" s="79">
         <v>17.051481115524997</v>
       </c>
       <c r="C22" s="79">
         <v>18.255461439240204</v>
       </c>
       <c r="D22" s="79">
         <v>19.668684830137909</v>
       </c>
       <c r="E22" s="79">
         <v>19.918900379448974</v>
       </c>
       <c r="F22" s="79">
         <v>18.257330419798485</v>
       </c>
       <c r="G22" s="79">
         <v>19.351128251970636</v>
       </c>
       <c r="H22" s="79">
@@ -17220,51 +24830,51 @@
       </c>
       <c r="S24" s="79" t="s">
         <v>0</v>
       </c>
       <c r="T24" s="79" t="s">
         <v>0</v>
       </c>
       <c r="U24" s="79" t="s">
         <v>0</v>
       </c>
       <c r="V24" s="79" t="s">
         <v>0</v>
       </c>
       <c r="W24" s="66" t="s">
         <v>0</v>
       </c>
       <c r="X24" s="66" t="s">
         <v>0</v>
       </c>
       <c r="Y24" s="66" t="s">
         <v>0</v>
       </c>
       <c r="Z24" s="111" t="s">
         <v>0</v>
       </c>
-      <c r="AA24" s="147" t="s">
+      <c r="AA24" s="138" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="79">
         <v>19.967793880837359</v>
       </c>
       <c r="C25" s="79">
         <v>21.362397820163487</v>
       </c>
       <c r="D25" s="79">
         <v>17.414306183180866</v>
       </c>
       <c r="E25" s="79">
         <v>20.613986478998115</v>
       </c>
       <c r="F25" s="20" t="s">
         <v>1</v>
       </c>
       <c r="G25" s="20" t="s">
         <v>1</v>
       </c>
@@ -17552,51 +25162,51 @@
       </c>
       <c r="S28" s="79" t="s">
         <v>0</v>
       </c>
       <c r="T28" s="79" t="s">
         <v>0</v>
       </c>
       <c r="U28" s="79" t="s">
         <v>0</v>
       </c>
       <c r="V28" s="79" t="s">
         <v>0</v>
       </c>
       <c r="W28" s="66" t="s">
         <v>0</v>
       </c>
       <c r="X28" s="66" t="s">
         <v>0</v>
       </c>
       <c r="Y28" s="66" t="s">
         <v>0</v>
       </c>
       <c r="Z28" s="111" t="s">
         <v>0</v>
       </c>
-      <c r="AA28" s="147" t="s">
+      <c r="AA28" s="138" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="79">
         <v>12.963111146675203</v>
       </c>
       <c r="C29" s="79">
         <v>15.614834092387769</v>
       </c>
       <c r="D29" s="79">
         <v>17.820311855457472</v>
       </c>
       <c r="E29" s="79">
         <v>18.218285141233494</v>
       </c>
       <c r="F29" s="20" t="s">
         <v>1</v>
       </c>
       <c r="G29" s="20" t="s">
         <v>1</v>
       </c>
@@ -17718,51 +25328,51 @@
       </c>
       <c r="S30" s="79" t="s">
         <v>0</v>
       </c>
       <c r="T30" s="79" t="s">
         <v>0</v>
       </c>
       <c r="U30" s="79" t="s">
         <v>0</v>
       </c>
       <c r="V30" s="79" t="s">
         <v>0</v>
       </c>
       <c r="W30" s="79" t="s">
         <v>0</v>
       </c>
       <c r="X30" s="79" t="s">
         <v>0</v>
       </c>
       <c r="Y30" s="79" t="s">
         <v>0</v>
       </c>
       <c r="Z30" s="112" t="s">
         <v>0</v>
       </c>
-      <c r="AA30" s="147" t="s">
+      <c r="AA30" s="138" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B31" s="79">
         <v>13.950667205822887</v>
       </c>
       <c r="C31" s="79">
         <v>13.89740445534437</v>
       </c>
       <c r="D31" s="79">
         <v>12.602003925214339</v>
       </c>
       <c r="E31" s="79">
         <v>15.120132560066279</v>
       </c>
       <c r="F31" s="79" t="s">
         <v>0</v>
       </c>
       <c r="G31" s="79" t="s">
         <v>0</v>
       </c>
@@ -17801,83 +25411,83 @@
       </c>
       <c r="S31" s="79" t="s">
         <v>0</v>
       </c>
       <c r="T31" s="79" t="s">
         <v>0</v>
       </c>
       <c r="U31" s="79" t="s">
         <v>0</v>
       </c>
       <c r="V31" s="79" t="s">
         <v>0</v>
       </c>
       <c r="W31" s="79" t="s">
         <v>0</v>
       </c>
       <c r="X31" s="79" t="s">
         <v>0</v>
       </c>
       <c r="Y31" s="79" t="s">
         <v>0</v>
       </c>
       <c r="Z31" s="112" t="s">
         <v>0</v>
       </c>
-      <c r="AA31" s="147" t="s">
+      <c r="AA31" s="138" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:27">
-      <c r="A32" s="133" t="s">
+      <c r="A32" s="166" t="s">
         <v>9</v>
       </c>
-      <c r="B32" s="133"/>
-[...23 lines deleted...]
-      <c r="Z32" s="133"/>
+      <c r="B32" s="166"/>
+      <c r="C32" s="166"/>
+      <c r="D32" s="166"/>
+      <c r="E32" s="166"/>
+      <c r="F32" s="166"/>
+      <c r="G32" s="166"/>
+      <c r="H32" s="166"/>
+      <c r="I32" s="166"/>
+      <c r="J32" s="166"/>
+      <c r="K32" s="166"/>
+      <c r="L32" s="166"/>
+      <c r="M32" s="166"/>
+      <c r="N32" s="166"/>
+      <c r="O32" s="166"/>
+      <c r="P32" s="166"/>
+      <c r="Q32" s="166"/>
+      <c r="R32" s="166"/>
+      <c r="S32" s="166"/>
+      <c r="T32" s="166"/>
+      <c r="U32" s="166"/>
+      <c r="V32" s="166"/>
+      <c r="W32" s="166"/>
+      <c r="X32" s="166"/>
+      <c r="Y32" s="166"/>
+      <c r="Z32" s="166"/>
       <c r="AA32" s="11"/>
     </row>
     <row r="33" spans="1:27">
       <c r="A33" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B33" s="79">
         <v>13.046792068766219</v>
       </c>
       <c r="C33" s="79">
         <v>12.933656518768776</v>
       </c>
       <c r="D33" s="79">
         <v>13.212815295064123</v>
       </c>
       <c r="E33" s="79">
         <v>13.212389758381683</v>
       </c>
       <c r="F33" s="79">
         <v>13.670517593595777</v>
       </c>
       <c r="G33" s="79">
         <v>13.682587168516134</v>
       </c>
       <c r="H33" s="79">
@@ -19077,132 +26687,132 @@
       </c>
       <c r="S47" s="83">
         <v>11.87</v>
       </c>
       <c r="T47" s="83">
         <v>12.41</v>
       </c>
       <c r="U47" s="83">
         <v>12.84</v>
       </c>
       <c r="V47" s="84">
         <v>13.17</v>
       </c>
       <c r="W47" s="84">
         <v>15.34</v>
       </c>
       <c r="X47" s="84">
         <v>13.02</v>
       </c>
       <c r="Y47" s="84">
         <v>13.19</v>
       </c>
       <c r="Z47" s="114">
         <v>12.73</v>
       </c>
-      <c r="AA47" s="148">
+      <c r="AA47" s="139">
         <v>13.17</v>
       </c>
     </row>
-    <row r="48" spans="1:27" ht="12.75">
+    <row r="48" spans="1:27" ht="12">
       <c r="A48" s="129" t="s">
         <v>44</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:Z1"/>
     <mergeCell ref="A5:Z5"/>
     <mergeCell ref="A21:Z21"/>
     <mergeCell ref="A32:Z32"/>
     <mergeCell ref="T3:AA3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA48"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="T3" sqref="T3:AA3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="22.85546875" style="45" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="28" max="16384" width="9.140625" style="13"/>
+    <col min="1" max="1" width="22.88671875" style="45" bestFit="1" customWidth="1"/>
+    <col min="2" max="10" width="4.6640625" style="13" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.33203125" style="13" bestFit="1" customWidth="1"/>
+    <col min="12" max="26" width="4.6640625" style="13" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="5.5546875" style="13" customWidth="1"/>
+    <col min="28" max="16384" width="9.109375" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="12.75" customHeight="1">
-      <c r="A1" s="134" t="s">
+      <c r="A1" s="168" t="s">
         <v>38</v>
       </c>
-      <c r="B1" s="134"/>
-[...23 lines deleted...]
-      <c r="Z1" s="134"/>
+      <c r="B1" s="168"/>
+      <c r="C1" s="168"/>
+      <c r="D1" s="168"/>
+      <c r="E1" s="168"/>
+      <c r="F1" s="168"/>
+      <c r="G1" s="168"/>
+      <c r="H1" s="168"/>
+      <c r="I1" s="168"/>
+      <c r="J1" s="168"/>
+      <c r="K1" s="168"/>
+      <c r="L1" s="168"/>
+      <c r="M1" s="168"/>
+      <c r="N1" s="168"/>
+      <c r="O1" s="168"/>
+      <c r="P1" s="168"/>
+      <c r="Q1" s="168"/>
+      <c r="R1" s="168"/>
+      <c r="S1" s="168"/>
+      <c r="T1" s="168"/>
+      <c r="U1" s="168"/>
+      <c r="V1" s="168"/>
+      <c r="W1" s="168"/>
+      <c r="X1" s="168"/>
+      <c r="Y1" s="168"/>
+      <c r="Z1" s="168"/>
     </row>
     <row r="3" spans="1:27">
-      <c r="T3" s="142" t="s">
+      <c r="T3" s="170" t="s">
         <v>11</v>
       </c>
-      <c r="U3" s="142"/>
-[...7 lines deleted...]
-    <row r="4" spans="1:27" ht="12.75">
+      <c r="U3" s="170"/>
+      <c r="V3" s="170"/>
+      <c r="W3" s="170"/>
+      <c r="X3" s="170"/>
+      <c r="Y3" s="170"/>
+      <c r="Z3" s="170"/>
+      <c r="AA3" s="170"/>
+    </row>
+    <row r="4" spans="1:27" ht="12">
       <c r="A4" s="47"/>
       <c r="B4" s="48">
         <v>2000</v>
       </c>
       <c r="C4" s="48">
         <v>2001</v>
       </c>
       <c r="D4" s="48">
         <v>2002</v>
       </c>
       <c r="E4" s="48">
         <v>2003</v>
       </c>
       <c r="F4" s="48">
         <v>2004</v>
       </c>
       <c r="G4" s="48">
         <v>2005</v>
       </c>
       <c r="H4" s="48">
         <v>2006</v>
       </c>
       <c r="I4" s="48">
         <v>2007</v>
       </c>
@@ -19240,78 +26850,78 @@
         <v>2018</v>
       </c>
       <c r="U4" s="50">
         <v>2019</v>
       </c>
       <c r="V4" s="18">
         <v>2020</v>
       </c>
       <c r="W4" s="15">
         <v>2021</v>
       </c>
       <c r="X4" s="15">
         <v>2022</v>
       </c>
       <c r="Y4" s="15">
         <v>2023</v>
       </c>
       <c r="Z4" s="18">
         <v>2024</v>
       </c>
       <c r="AA4" s="18">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="1:27">
-      <c r="A5" s="135" t="s">
+      <c r="A5" s="169" t="s">
         <v>6</v>
       </c>
-      <c r="B5" s="135"/>
-[...23 lines deleted...]
-      <c r="Z5" s="135"/>
+      <c r="B5" s="169"/>
+      <c r="C5" s="169"/>
+      <c r="D5" s="169"/>
+      <c r="E5" s="169"/>
+      <c r="F5" s="169"/>
+      <c r="G5" s="169"/>
+      <c r="H5" s="169"/>
+      <c r="I5" s="169"/>
+      <c r="J5" s="169"/>
+      <c r="K5" s="169"/>
+      <c r="L5" s="169"/>
+      <c r="M5" s="169"/>
+      <c r="N5" s="169"/>
+      <c r="O5" s="169"/>
+      <c r="P5" s="169"/>
+      <c r="Q5" s="169"/>
+      <c r="R5" s="169"/>
+      <c r="S5" s="169"/>
+      <c r="T5" s="169"/>
+      <c r="U5" s="169"/>
+      <c r="V5" s="169"/>
+      <c r="W5" s="169"/>
+      <c r="X5" s="169"/>
+      <c r="Y5" s="169"/>
+      <c r="Z5" s="169"/>
       <c r="AA5" s="11"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="73">
         <v>10.852668821941846</v>
       </c>
       <c r="C6" s="73">
         <v>10.995242310245629</v>
       </c>
       <c r="D6" s="73">
         <v>11.170473146120841</v>
       </c>
       <c r="E6" s="73">
         <v>11.89947455575626</v>
       </c>
       <c r="F6" s="73">
         <v>11.495358361480788</v>
       </c>
       <c r="G6" s="73">
         <v>11.714408114116338</v>
       </c>
       <c r="H6" s="73">
@@ -20516,78 +28126,78 @@
         <v>9.92</v>
       </c>
       <c r="U20" s="73">
         <v>10.44</v>
       </c>
       <c r="V20" s="73">
         <v>10.95</v>
       </c>
       <c r="W20" s="73">
         <v>13.83</v>
       </c>
       <c r="X20" s="73">
         <v>10.09</v>
       </c>
       <c r="Y20" s="73">
         <v>11.05</v>
       </c>
       <c r="Z20" s="115">
         <v>9.01</v>
       </c>
       <c r="AA20" s="80">
         <v>11.01</v>
       </c>
     </row>
     <row r="21" spans="1:27">
-      <c r="A21" s="133" t="s">
+      <c r="A21" s="166" t="s">
         <v>8</v>
       </c>
-      <c r="B21" s="133"/>
-[...23 lines deleted...]
-      <c r="Z21" s="133"/>
+      <c r="B21" s="166"/>
+      <c r="C21" s="166"/>
+      <c r="D21" s="166"/>
+      <c r="E21" s="166"/>
+      <c r="F21" s="166"/>
+      <c r="G21" s="166"/>
+      <c r="H21" s="166"/>
+      <c r="I21" s="166"/>
+      <c r="J21" s="166"/>
+      <c r="K21" s="166"/>
+      <c r="L21" s="166"/>
+      <c r="M21" s="166"/>
+      <c r="N21" s="166"/>
+      <c r="O21" s="166"/>
+      <c r="P21" s="166"/>
+      <c r="Q21" s="166"/>
+      <c r="R21" s="166"/>
+      <c r="S21" s="166"/>
+      <c r="T21" s="166"/>
+      <c r="U21" s="166"/>
+      <c r="V21" s="166"/>
+      <c r="W21" s="166"/>
+      <c r="X21" s="166"/>
+      <c r="Y21" s="166"/>
+      <c r="Z21" s="166"/>
       <c r="AA21" s="11"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B22" s="73">
         <v>11.852354711674673</v>
       </c>
       <c r="C22" s="73">
         <v>12.910117610679485</v>
       </c>
       <c r="D22" s="73">
         <v>13.16255903636891</v>
       </c>
       <c r="E22" s="73">
         <v>13.838337046595932</v>
       </c>
       <c r="F22" s="73">
         <v>13.198146676230541</v>
       </c>
       <c r="G22" s="73">
         <v>14.274551503580723</v>
       </c>
       <c r="H22" s="73">
@@ -21377,78 +28987,78 @@
         <v>0</v>
       </c>
       <c r="U31" s="73" t="s">
         <v>0</v>
       </c>
       <c r="V31" s="73" t="s">
         <v>0</v>
       </c>
       <c r="W31" s="73" t="s">
         <v>0</v>
       </c>
       <c r="X31" s="73" t="s">
         <v>0</v>
       </c>
       <c r="Y31" s="73" t="s">
         <v>0</v>
       </c>
       <c r="Z31" s="115" t="s">
         <v>0</v>
       </c>
       <c r="AA31" s="80" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:27">
-      <c r="A32" s="133" t="s">
+      <c r="A32" s="166" t="s">
         <v>9</v>
       </c>
-      <c r="B32" s="133"/>
-[...23 lines deleted...]
-      <c r="Z32" s="133"/>
+      <c r="B32" s="166"/>
+      <c r="C32" s="166"/>
+      <c r="D32" s="166"/>
+      <c r="E32" s="166"/>
+      <c r="F32" s="166"/>
+      <c r="G32" s="166"/>
+      <c r="H32" s="166"/>
+      <c r="I32" s="166"/>
+      <c r="J32" s="166"/>
+      <c r="K32" s="166"/>
+      <c r="L32" s="166"/>
+      <c r="M32" s="166"/>
+      <c r="N32" s="166"/>
+      <c r="O32" s="166"/>
+      <c r="P32" s="166"/>
+      <c r="Q32" s="166"/>
+      <c r="R32" s="166"/>
+      <c r="S32" s="166"/>
+      <c r="T32" s="166"/>
+      <c r="U32" s="166"/>
+      <c r="V32" s="166"/>
+      <c r="W32" s="166"/>
+      <c r="X32" s="166"/>
+      <c r="Y32" s="166"/>
+      <c r="Z32" s="166"/>
       <c r="AA32" s="11"/>
     </row>
     <row r="33" spans="1:27">
       <c r="A33" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B33" s="79">
         <v>10.204494109509671</v>
       </c>
       <c r="C33" s="79">
         <v>9.752381647459158</v>
       </c>
       <c r="D33" s="79">
         <v>9.8876114316283665</v>
       </c>
       <c r="E33" s="79">
         <v>10.680802978238615</v>
       </c>
       <c r="F33" s="79">
         <v>10.494308364902876</v>
       </c>
       <c r="G33" s="79">
         <v>10.278537059208892</v>
       </c>
       <c r="H33" s="79">
@@ -22652,135 +30262,135 @@
       <c r="T47" s="83">
         <v>9.92</v>
       </c>
       <c r="U47" s="83">
         <v>10.44</v>
       </c>
       <c r="V47" s="83">
         <v>10.95</v>
       </c>
       <c r="W47" s="83">
         <v>13.83</v>
       </c>
       <c r="X47" s="83">
         <v>10.09</v>
       </c>
       <c r="Y47" s="83">
         <v>11.05</v>
       </c>
       <c r="Z47" s="116">
         <v>9.01</v>
       </c>
       <c r="AA47" s="89">
         <v>11.01</v>
       </c>
     </row>
-    <row r="48" spans="1:27" ht="12.75">
+    <row r="48" spans="1:27" ht="12">
       <c r="A48" s="129" t="s">
         <v>44</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:Z1"/>
     <mergeCell ref="A5:Z5"/>
     <mergeCell ref="A21:Z21"/>
     <mergeCell ref="A32:Z32"/>
     <mergeCell ref="T3:AA3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA48"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="T3" sqref="T3:AA3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="22.85546875" style="13" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="28" max="16384" width="9.140625" style="13"/>
+    <col min="1" max="1" width="22.88671875" style="13" bestFit="1" customWidth="1"/>
+    <col min="2" max="9" width="4.6640625" style="13" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="5.33203125" style="11" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.33203125" style="13" bestFit="1" customWidth="1"/>
+    <col min="12" max="18" width="4.6640625" style="13" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="4.6640625" style="11" bestFit="1" customWidth="1"/>
+    <col min="20" max="25" width="4.6640625" style="13" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="5.33203125" style="13" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="5.6640625" style="13" customWidth="1"/>
+    <col min="28" max="16384" width="9.109375" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="12.75" customHeight="1">
-      <c r="A1" s="134" t="s">
+      <c r="A1" s="168" t="s">
         <v>35</v>
       </c>
-      <c r="B1" s="134"/>
-[...23 lines deleted...]
-      <c r="Z1" s="134"/>
+      <c r="B1" s="168"/>
+      <c r="C1" s="168"/>
+      <c r="D1" s="168"/>
+      <c r="E1" s="168"/>
+      <c r="F1" s="168"/>
+      <c r="G1" s="168"/>
+      <c r="H1" s="168"/>
+      <c r="I1" s="168"/>
+      <c r="J1" s="168"/>
+      <c r="K1" s="168"/>
+      <c r="L1" s="168"/>
+      <c r="M1" s="168"/>
+      <c r="N1" s="168"/>
+      <c r="O1" s="168"/>
+      <c r="P1" s="168"/>
+      <c r="Q1" s="168"/>
+      <c r="R1" s="168"/>
+      <c r="S1" s="168"/>
+      <c r="T1" s="168"/>
+      <c r="U1" s="168"/>
+      <c r="V1" s="168"/>
+      <c r="W1" s="168"/>
+      <c r="X1" s="168"/>
+      <c r="Y1" s="168"/>
+      <c r="Z1" s="168"/>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" s="46"/>
     </row>
     <row r="3" spans="1:27">
-      <c r="T3" s="142" t="s">
+      <c r="T3" s="170" t="s">
         <v>40</v>
       </c>
-      <c r="U3" s="142"/>
-[...7 lines deleted...]
-    <row r="4" spans="1:27" ht="12.75">
+      <c r="U3" s="170"/>
+      <c r="V3" s="170"/>
+      <c r="W3" s="170"/>
+      <c r="X3" s="170"/>
+      <c r="Y3" s="170"/>
+      <c r="Z3" s="170"/>
+      <c r="AA3" s="170"/>
+    </row>
+    <row r="4" spans="1:27" ht="12">
       <c r="A4" s="67"/>
       <c r="B4" s="48">
         <v>2000</v>
       </c>
       <c r="C4" s="48">
         <v>2001</v>
       </c>
       <c r="D4" s="48">
         <v>2002</v>
       </c>
       <c r="E4" s="48">
         <v>2003</v>
       </c>
       <c r="F4" s="48">
         <v>2004</v>
       </c>
       <c r="G4" s="48">
         <v>2005</v>
       </c>
       <c r="H4" s="48">
         <v>2006</v>
       </c>
       <c r="I4" s="48">
         <v>2007</v>
       </c>
@@ -22818,78 +30428,78 @@
         <v>2018</v>
       </c>
       <c r="U4" s="50">
         <v>2019</v>
       </c>
       <c r="V4" s="85">
         <v>2020</v>
       </c>
       <c r="W4" s="15">
         <v>2021</v>
       </c>
       <c r="X4" s="15">
         <v>2022</v>
       </c>
       <c r="Y4" s="15">
         <v>2023</v>
       </c>
       <c r="Z4" s="18">
         <v>2024</v>
       </c>
       <c r="AA4" s="18">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="1:27">
-      <c r="A5" s="135" t="s">
+      <c r="A5" s="169" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="135"/>
-[...23 lines deleted...]
-      <c r="Z5" s="135"/>
+      <c r="B5" s="169"/>
+      <c r="C5" s="169"/>
+      <c r="D5" s="169"/>
+      <c r="E5" s="169"/>
+      <c r="F5" s="169"/>
+      <c r="G5" s="169"/>
+      <c r="H5" s="169"/>
+      <c r="I5" s="169"/>
+      <c r="J5" s="169"/>
+      <c r="K5" s="169"/>
+      <c r="L5" s="169"/>
+      <c r="M5" s="169"/>
+      <c r="N5" s="169"/>
+      <c r="O5" s="169"/>
+      <c r="P5" s="169"/>
+      <c r="Q5" s="169"/>
+      <c r="R5" s="169"/>
+      <c r="S5" s="169"/>
+      <c r="T5" s="169"/>
+      <c r="U5" s="169"/>
+      <c r="V5" s="169"/>
+      <c r="W5" s="169"/>
+      <c r="X5" s="169"/>
+      <c r="Y5" s="169"/>
+      <c r="Z5" s="169"/>
       <c r="AA5" s="11"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="86">
         <v>15.72</v>
       </c>
       <c r="C6" s="86">
         <v>14.85</v>
       </c>
       <c r="D6" s="86">
         <v>15</v>
       </c>
       <c r="E6" s="86">
         <v>13.96</v>
       </c>
       <c r="F6" s="86">
         <v>14.82</v>
       </c>
       <c r="G6" s="86">
         <v>15.06</v>
       </c>
       <c r="H6" s="86">
@@ -22927,51 +30537,51 @@
       </c>
       <c r="S6" s="86">
         <v>9</v>
       </c>
       <c r="T6" s="86">
         <v>10.81</v>
       </c>
       <c r="U6" s="86">
         <v>9.3000000000000007</v>
       </c>
       <c r="V6" s="86">
         <v>8.73</v>
       </c>
       <c r="W6" s="86">
         <v>10.1</v>
       </c>
       <c r="X6" s="86">
         <v>10.73</v>
       </c>
       <c r="Y6" s="86">
         <v>8.5299999999999994</v>
       </c>
       <c r="Z6" s="86">
         <v>6.74</v>
       </c>
-      <c r="AA6" s="149">
+      <c r="AA6" s="140">
         <v>6.14</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="86">
         <v>15.8</v>
       </c>
       <c r="C7" s="86">
         <v>13.9</v>
       </c>
       <c r="D7" s="86">
         <v>17.899999999999999</v>
       </c>
       <c r="E7" s="86">
         <v>18.600000000000001</v>
       </c>
       <c r="F7" s="86">
         <v>19.8</v>
       </c>
       <c r="G7" s="86">
         <v>16.8</v>
       </c>
@@ -23010,51 +30620,51 @@
       </c>
       <c r="S7" s="86">
         <v>9.31</v>
       </c>
       <c r="T7" s="86">
         <v>10.59</v>
       </c>
       <c r="U7" s="86">
         <v>9.56</v>
       </c>
       <c r="V7" s="86">
         <v>7.7</v>
       </c>
       <c r="W7" s="86">
         <v>15.1</v>
       </c>
       <c r="X7" s="86">
         <v>9.4700000000000006</v>
       </c>
       <c r="Y7" s="86">
         <v>8.11</v>
       </c>
       <c r="Z7" s="86">
         <v>7.61</v>
       </c>
-      <c r="AA7" s="149">
+      <c r="AA7" s="140">
         <v>3.64</v>
       </c>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="86">
         <v>26.4</v>
       </c>
       <c r="C8" s="86">
         <v>10.199999999999999</v>
       </c>
       <c r="D8" s="86">
         <v>20</v>
       </c>
       <c r="E8" s="86">
         <v>17.3</v>
       </c>
       <c r="F8" s="86">
         <v>15.5</v>
       </c>
       <c r="G8" s="86">
         <v>21.9</v>
       </c>
@@ -23093,51 +30703,51 @@
       </c>
       <c r="S8" s="86">
         <v>9.11</v>
       </c>
       <c r="T8" s="86">
         <v>6.74</v>
       </c>
       <c r="U8" s="86">
         <v>9.85</v>
       </c>
       <c r="V8" s="86">
         <v>6.62</v>
       </c>
       <c r="W8" s="86">
         <v>4.41</v>
       </c>
       <c r="X8" s="86">
         <v>8.33</v>
       </c>
       <c r="Y8" s="86">
         <v>2.78</v>
       </c>
       <c r="Z8" s="86" t="s">
         <v>0</v>
       </c>
-      <c r="AA8" s="149">
+      <c r="AA8" s="140">
         <v>3.42</v>
       </c>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="86">
         <v>14.6</v>
       </c>
       <c r="C9" s="86">
         <v>12.9</v>
       </c>
       <c r="D9" s="86">
         <v>5.8</v>
       </c>
       <c r="E9" s="86">
         <v>13.3</v>
       </c>
       <c r="F9" s="86">
         <v>15.1</v>
       </c>
       <c r="G9" s="86">
         <v>11.1</v>
       </c>
@@ -23176,51 +30786,51 @@
       </c>
       <c r="S9" s="86">
         <v>17.59</v>
       </c>
       <c r="T9" s="86">
         <v>10.36</v>
       </c>
       <c r="U9" s="86">
         <v>10.47</v>
       </c>
       <c r="V9" s="86" t="s">
         <v>0</v>
       </c>
       <c r="W9" s="86" t="s">
         <v>0</v>
       </c>
       <c r="X9" s="86">
         <v>10.64</v>
       </c>
       <c r="Y9" s="86">
         <v>10.64</v>
       </c>
       <c r="Z9" s="86" t="s">
         <v>0</v>
       </c>
-      <c r="AA9" s="149">
+      <c r="AA9" s="140">
         <v>11.98</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="86">
         <v>12.1</v>
       </c>
       <c r="C10" s="86">
         <v>10.5</v>
       </c>
       <c r="D10" s="86">
         <v>14.5</v>
       </c>
       <c r="E10" s="86">
         <v>13.4</v>
       </c>
       <c r="F10" s="86">
         <v>19.899999999999999</v>
       </c>
       <c r="G10" s="86">
         <v>15.6</v>
       </c>
@@ -23257,51 +30867,51 @@
       <c r="R10" s="86"/>
       <c r="S10" s="86">
         <v>17.75</v>
       </c>
       <c r="T10" s="86">
         <v>6.08</v>
       </c>
       <c r="U10" s="86">
         <v>9.9700000000000006</v>
       </c>
       <c r="V10" s="86">
         <v>12.94</v>
       </c>
       <c r="W10" s="86">
         <v>3.57</v>
       </c>
       <c r="X10" s="86">
         <v>10.34</v>
       </c>
       <c r="Y10" s="86">
         <v>4.12</v>
       </c>
       <c r="Z10" s="86">
         <v>16.329999999999998</v>
       </c>
-      <c r="AA10" s="149" t="s">
+      <c r="AA10" s="140" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="86">
         <v>14.2</v>
       </c>
       <c r="C11" s="86">
         <v>22.6</v>
       </c>
       <c r="D11" s="86">
         <v>10.8</v>
       </c>
       <c r="E11" s="86">
         <v>7.4</v>
       </c>
       <c r="F11" s="86">
         <v>7.4</v>
       </c>
       <c r="G11" s="86">
         <v>22.4</v>
       </c>
@@ -23340,51 +30950,51 @@
       </c>
       <c r="S11" s="86">
         <v>7.31</v>
       </c>
       <c r="T11" s="86">
         <v>14.81</v>
       </c>
       <c r="U11" s="86">
         <v>8.1999999999999993</v>
       </c>
       <c r="V11" s="86">
         <v>10.91</v>
       </c>
       <c r="W11" s="86">
         <v>8.3000000000000007</v>
       </c>
       <c r="X11" s="86">
         <v>17.97</v>
       </c>
       <c r="Y11" s="86">
         <v>24.91</v>
       </c>
       <c r="Z11" s="86">
         <v>5.08</v>
       </c>
-      <c r="AA11" s="149">
+      <c r="AA11" s="140">
         <v>5.46</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="86">
         <v>13.6</v>
       </c>
       <c r="C12" s="86">
         <v>6</v>
       </c>
       <c r="D12" s="86">
         <v>10.7</v>
       </c>
       <c r="E12" s="86">
         <v>14</v>
       </c>
       <c r="F12" s="86">
         <v>4.5</v>
       </c>
       <c r="G12" s="86">
         <v>26.9</v>
       </c>
@@ -23421,51 +31031,51 @@
       <c r="R12" s="86">
         <v>10.87</v>
       </c>
       <c r="S12" s="86">
         <v>10.99</v>
       </c>
       <c r="T12" s="86">
         <v>8.09</v>
       </c>
       <c r="U12" s="86"/>
       <c r="V12" s="86">
         <v>16.54</v>
       </c>
       <c r="W12" s="86">
         <v>4.33</v>
       </c>
       <c r="X12" s="86">
         <v>19.510000000000002</v>
       </c>
       <c r="Y12" s="86">
         <v>5.18</v>
       </c>
       <c r="Z12" s="86">
         <v>4.95</v>
       </c>
-      <c r="AA12" s="149">
+      <c r="AA12" s="140">
         <v>6.58</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="86">
         <v>15.8</v>
       </c>
       <c r="C13" s="86">
         <v>13.8</v>
       </c>
       <c r="D13" s="86">
         <v>17.2</v>
       </c>
       <c r="E13" s="86">
         <v>9.4</v>
       </c>
       <c r="F13" s="86">
         <v>6</v>
       </c>
       <c r="G13" s="86">
         <v>4.0999999999999996</v>
       </c>
@@ -23504,51 +31114,51 @@
       </c>
       <c r="S13" s="86">
         <v>11.26</v>
       </c>
       <c r="T13" s="86">
         <v>16.61</v>
       </c>
       <c r="U13" s="86">
         <v>15.98</v>
       </c>
       <c r="V13" s="86">
         <v>9.58</v>
       </c>
       <c r="W13" s="86">
         <v>3.92</v>
       </c>
       <c r="X13" s="86">
         <v>9.43</v>
       </c>
       <c r="Y13" s="86">
         <v>9.09</v>
       </c>
       <c r="Z13" s="86">
         <v>6.76</v>
       </c>
-      <c r="AA13" s="149">
+      <c r="AA13" s="140">
         <v>7.87</v>
       </c>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="86">
         <v>21.9</v>
       </c>
       <c r="C14" s="86">
         <v>27.6</v>
       </c>
       <c r="D14" s="86">
         <v>17.3</v>
       </c>
       <c r="E14" s="86">
         <v>15.6</v>
       </c>
       <c r="F14" s="86">
         <v>12.6</v>
       </c>
       <c r="G14" s="86">
         <v>26.7</v>
       </c>
@@ -23587,51 +31197,51 @@
       </c>
       <c r="S14" s="86" t="s">
         <v>0</v>
       </c>
       <c r="T14" s="86">
         <v>4.57</v>
       </c>
       <c r="U14" s="86">
         <v>14.08</v>
       </c>
       <c r="V14" s="86">
         <v>14.85</v>
       </c>
       <c r="W14" s="86">
         <v>4.9000000000000004</v>
       </c>
       <c r="X14" s="86" t="s">
         <v>0</v>
       </c>
       <c r="Y14" s="86">
         <v>17.63</v>
       </c>
       <c r="Z14" s="86">
         <v>6.33</v>
       </c>
-      <c r="AA14" s="149">
+      <c r="AA14" s="140">
         <v>8.1300000000000008</v>
       </c>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="86">
         <v>14.7</v>
       </c>
       <c r="C15" s="86">
         <v>10.1</v>
       </c>
       <c r="D15" s="86">
         <v>20.3</v>
       </c>
       <c r="E15" s="86" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="86">
         <v>13.4</v>
       </c>
       <c r="G15" s="86">
         <v>15.2</v>
       </c>
@@ -23670,51 +31280,51 @@
       </c>
       <c r="S15" s="86">
         <v>4.0999999999999996</v>
       </c>
       <c r="T15" s="86">
         <v>12.24</v>
       </c>
       <c r="U15" s="86">
         <v>4.07</v>
       </c>
       <c r="V15" s="86">
         <v>15.04</v>
       </c>
       <c r="W15" s="86">
         <v>12.55</v>
       </c>
       <c r="X15" s="86">
         <v>18.170000000000002</v>
       </c>
       <c r="Y15" s="86">
         <v>9.66</v>
       </c>
       <c r="Z15" s="86" t="s">
         <v>0</v>
       </c>
-      <c r="AA15" s="149">
+      <c r="AA15" s="140">
         <v>21.86</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="86" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="86">
         <v>11.7</v>
       </c>
       <c r="D16" s="86">
         <v>22.6</v>
       </c>
       <c r="E16" s="86">
         <v>3.1</v>
       </c>
       <c r="F16" s="86">
         <v>12.2</v>
       </c>
       <c r="G16" s="86">
         <v>6.1</v>
       </c>
@@ -23753,51 +31363,51 @@
       </c>
       <c r="S16" s="86">
         <v>11.65</v>
       </c>
       <c r="T16" s="86">
         <v>8.5299999999999994</v>
       </c>
       <c r="U16" s="86" t="s">
         <v>0</v>
       </c>
       <c r="V16" s="86">
         <v>14.35</v>
       </c>
       <c r="W16" s="86">
         <v>24.39</v>
       </c>
       <c r="X16" s="86" t="s">
         <v>0</v>
       </c>
       <c r="Y16" s="86">
         <v>5.88</v>
       </c>
       <c r="Z16" s="86">
         <v>7.04</v>
       </c>
-      <c r="AA16" s="149" t="s">
+      <c r="AA16" s="140" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="86">
         <v>12.4</v>
       </c>
       <c r="C17" s="86">
         <v>21.1</v>
       </c>
       <c r="D17" s="86">
         <v>13.9</v>
       </c>
       <c r="E17" s="86">
         <v>16.399999999999999</v>
       </c>
       <c r="F17" s="86">
         <v>10.6</v>
       </c>
       <c r="G17" s="86">
         <v>11.1</v>
       </c>
@@ -23836,51 +31446,51 @@
       </c>
       <c r="S17" s="86">
         <v>9.1199999999999992</v>
       </c>
       <c r="T17" s="86">
         <v>12</v>
       </c>
       <c r="U17" s="86">
         <v>9.6</v>
       </c>
       <c r="V17" s="86">
         <v>5.61</v>
       </c>
       <c r="W17" s="86">
         <v>10.43</v>
       </c>
       <c r="X17" s="86">
         <v>9.27</v>
       </c>
       <c r="Y17" s="86">
         <v>9.64</v>
       </c>
       <c r="Z17" s="86">
         <v>12.65</v>
       </c>
-      <c r="AA17" s="149" t="s">
+      <c r="AA17" s="140" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="86">
         <v>31.4</v>
       </c>
       <c r="C18" s="86">
         <v>11.8</v>
       </c>
       <c r="D18" s="86">
         <v>5.8</v>
       </c>
       <c r="E18" s="86">
         <v>5.8</v>
       </c>
       <c r="F18" s="86">
         <v>17.3</v>
       </c>
       <c r="G18" s="86">
         <v>4.4000000000000004</v>
       </c>
@@ -23919,51 +31529,51 @@
       </c>
       <c r="S18" s="86">
         <v>6.41</v>
       </c>
       <c r="T18" s="86">
         <v>12.41</v>
       </c>
       <c r="U18" s="86">
         <v>13.34</v>
       </c>
       <c r="V18" s="86">
         <v>7.09</v>
       </c>
       <c r="W18" s="86">
         <v>8.6199999999999992</v>
       </c>
       <c r="X18" s="86">
         <v>17.239999999999998</v>
       </c>
       <c r="Y18" s="86" t="s">
         <v>0</v>
       </c>
       <c r="Z18" s="86">
         <v>21.28</v>
       </c>
-      <c r="AA18" s="149">
+      <c r="AA18" s="140">
         <v>22.22</v>
       </c>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="86">
         <v>13.1</v>
       </c>
       <c r="C19" s="86">
         <v>23</v>
       </c>
       <c r="D19" s="86">
         <v>11.6</v>
       </c>
       <c r="E19" s="86">
         <v>11</v>
       </c>
       <c r="F19" s="86">
         <v>10.6</v>
       </c>
       <c r="G19" s="86">
         <v>8.1</v>
       </c>
@@ -24002,51 +31612,51 @@
       </c>
       <c r="S19" s="86">
         <v>4.22</v>
       </c>
       <c r="T19" s="86">
         <v>8.33</v>
       </c>
       <c r="U19" s="86">
         <v>7.75</v>
       </c>
       <c r="V19" s="86">
         <v>4.33</v>
       </c>
       <c r="W19" s="86">
         <v>4.0999999999999996</v>
       </c>
       <c r="X19" s="86">
         <v>9.26</v>
       </c>
       <c r="Y19" s="86">
         <v>4.63</v>
       </c>
       <c r="Z19" s="86">
         <v>5.65</v>
       </c>
-      <c r="AA19" s="149">
+      <c r="AA19" s="140">
         <v>5.85</v>
       </c>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B20" s="86">
         <v>14.3</v>
       </c>
       <c r="C20" s="86">
         <v>15.4</v>
       </c>
       <c r="D20" s="86">
         <v>8.8000000000000007</v>
       </c>
       <c r="E20" s="86">
         <v>15.3</v>
       </c>
       <c r="F20" s="86">
         <v>22.5</v>
       </c>
       <c r="G20" s="86">
         <v>11.3</v>
       </c>
@@ -24085,84 +31695,84 @@
       </c>
       <c r="S20" s="86">
         <v>3.65</v>
       </c>
       <c r="T20" s="86">
         <v>14.2</v>
       </c>
       <c r="U20" s="86">
         <v>8.3699999999999992</v>
       </c>
       <c r="V20" s="86">
         <v>9.09</v>
       </c>
       <c r="W20" s="86">
         <v>2.27</v>
       </c>
       <c r="X20" s="86">
         <v>19.05</v>
       </c>
       <c r="Y20" s="86">
         <v>11.63</v>
       </c>
       <c r="Z20" s="86" t="s">
         <v>0</v>
       </c>
-      <c r="AA20" s="149">
+      <c r="AA20" s="140">
         <v>19.36</v>
       </c>
     </row>
     <row r="21" spans="1:27">
-      <c r="A21" s="136" t="s">
+      <c r="A21" s="171" t="s">
         <v>8</v>
       </c>
-      <c r="B21" s="136"/>
-[...24 lines deleted...]
-      <c r="AA21" s="149"/>
+      <c r="B21" s="171"/>
+      <c r="C21" s="171"/>
+      <c r="D21" s="171"/>
+      <c r="E21" s="171"/>
+      <c r="F21" s="171"/>
+      <c r="G21" s="171"/>
+      <c r="H21" s="171"/>
+      <c r="I21" s="171"/>
+      <c r="J21" s="171"/>
+      <c r="K21" s="171"/>
+      <c r="L21" s="171"/>
+      <c r="M21" s="171"/>
+      <c r="N21" s="171"/>
+      <c r="O21" s="171"/>
+      <c r="P21" s="171"/>
+      <c r="Q21" s="171"/>
+      <c r="R21" s="171"/>
+      <c r="S21" s="171"/>
+      <c r="T21" s="171"/>
+      <c r="U21" s="171"/>
+      <c r="V21" s="171"/>
+      <c r="W21" s="171"/>
+      <c r="X21" s="171"/>
+      <c r="Y21" s="171"/>
+      <c r="Z21" s="171"/>
+      <c r="AA21" s="140"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B22" s="86">
         <v>15.06</v>
       </c>
       <c r="C22" s="86">
         <v>14.19</v>
       </c>
       <c r="D22" s="86">
         <v>17.59</v>
       </c>
       <c r="E22" s="86">
         <v>18.73</v>
       </c>
       <c r="F22" s="86">
         <v>17.38</v>
       </c>
       <c r="G22" s="86">
         <v>17.27</v>
       </c>
       <c r="H22" s="86">
         <v>12.18</v>
@@ -24199,51 +31809,51 @@
       </c>
       <c r="S22" s="86">
         <v>8.92</v>
       </c>
       <c r="T22" s="86">
         <v>10.38</v>
       </c>
       <c r="U22" s="86">
         <v>9.1300000000000008</v>
       </c>
       <c r="V22" s="86">
         <v>8.4499999999999993</v>
       </c>
       <c r="W22" s="86">
         <v>15.85</v>
       </c>
       <c r="X22" s="86">
         <v>9.17</v>
       </c>
       <c r="Y22" s="86">
         <v>8.02</v>
       </c>
       <c r="Z22" s="86">
         <v>8.1</v>
       </c>
-      <c r="AA22" s="149">
+      <c r="AA22" s="140">
         <v>3.96</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B23" s="86" t="s">
         <v>4</v>
       </c>
       <c r="C23" s="86" t="s">
         <v>4</v>
       </c>
       <c r="D23" s="86">
         <v>18.399999999999999</v>
       </c>
       <c r="E23" s="86">
         <v>18.399999999999999</v>
       </c>
       <c r="F23" s="86">
         <v>19.823788546255507</v>
       </c>
       <c r="G23" s="86">
         <v>16.717325227963524</v>
       </c>
@@ -24282,51 +31892,51 @@
       </c>
       <c r="S23" s="86">
         <v>9.31</v>
       </c>
       <c r="T23" s="86">
         <v>10.59</v>
       </c>
       <c r="U23" s="86">
         <v>9.56</v>
       </c>
       <c r="V23" s="86">
         <v>7.7</v>
       </c>
       <c r="W23" s="86">
         <v>15.1</v>
       </c>
       <c r="X23" s="86">
         <v>9.4700000000000006</v>
       </c>
       <c r="Y23" s="86">
         <v>8.11</v>
       </c>
       <c r="Z23" s="86">
         <v>7.61</v>
       </c>
-      <c r="AA23" s="149">
+      <c r="AA23" s="140">
         <v>3.64</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="86" t="s">
         <v>4</v>
       </c>
       <c r="C24" s="86" t="s">
         <v>4</v>
       </c>
       <c r="D24" s="86">
         <v>9.1</v>
       </c>
       <c r="E24" s="86">
         <v>18.3</v>
       </c>
       <c r="F24" s="86" t="s">
         <v>0</v>
       </c>
       <c r="G24" s="86">
         <v>9.6153846153846168</v>
       </c>
@@ -24365,51 +31975,51 @@
       </c>
       <c r="S24" s="86">
         <v>8.4700000000000006</v>
       </c>
       <c r="T24" s="86" t="s">
         <v>0</v>
       </c>
       <c r="U24" s="86" t="s">
         <v>0</v>
       </c>
       <c r="V24" s="86">
         <v>21.98</v>
       </c>
       <c r="W24" s="86">
         <v>10.87</v>
       </c>
       <c r="X24" s="86" t="s">
         <v>0</v>
       </c>
       <c r="Y24" s="86">
         <v>10.99</v>
       </c>
       <c r="Z24" s="86">
         <v>10.99</v>
       </c>
-      <c r="AA24" s="149" t="s">
+      <c r="AA24" s="140" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="86" t="s">
         <v>4</v>
       </c>
       <c r="C25" s="86" t="s">
         <v>4</v>
       </c>
       <c r="D25" s="86">
         <v>18.2</v>
       </c>
       <c r="E25" s="86">
         <v>27.6</v>
       </c>
       <c r="F25" s="86">
         <v>10.309278350515465</v>
       </c>
       <c r="G25" s="86">
         <v>29.702970297029701</v>
       </c>
@@ -24448,51 +32058,51 @@
       </c>
       <c r="S25" s="86" t="s">
         <v>0</v>
       </c>
       <c r="T25" s="86" t="s">
         <v>0</v>
       </c>
       <c r="U25" s="86" t="s">
         <v>0</v>
       </c>
       <c r="V25" s="86">
         <v>14.29</v>
       </c>
       <c r="W25" s="86">
         <v>14.08</v>
       </c>
       <c r="X25" s="86" t="s">
         <v>0</v>
       </c>
       <c r="Y25" s="86">
         <v>14.71</v>
       </c>
       <c r="Z25" s="86" t="s">
         <v>0</v>
       </c>
-      <c r="AA25" s="149" t="s">
+      <c r="AA25" s="140" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="86" t="s">
         <v>4</v>
       </c>
       <c r="C26" s="86" t="s">
         <v>4</v>
       </c>
       <c r="D26" s="86">
         <v>17.5</v>
       </c>
       <c r="E26" s="86" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="86">
         <v>10.309278350515465</v>
       </c>
       <c r="G26" s="86">
         <v>25</v>
       </c>
@@ -24531,51 +32141,51 @@
       </c>
       <c r="S26" s="86">
         <v>9.35</v>
       </c>
       <c r="T26" s="86">
         <v>9.6199999999999992</v>
       </c>
       <c r="U26" s="86">
         <v>9.17</v>
       </c>
       <c r="V26" s="86">
         <v>24.59</v>
       </c>
       <c r="W26" s="86">
         <v>25.42</v>
       </c>
       <c r="X26" s="86">
         <v>9.09</v>
       </c>
       <c r="Y26" s="86" t="s">
         <v>0</v>
       </c>
       <c r="Z26" s="86" t="s">
         <v>0</v>
       </c>
-      <c r="AA26" s="149">
+      <c r="AA26" s="140">
         <v>20.83</v>
       </c>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B27" s="86" t="s">
         <v>4</v>
       </c>
       <c r="C27" s="86" t="s">
         <v>4</v>
       </c>
       <c r="D27" s="86">
         <v>21.4</v>
       </c>
       <c r="E27" s="86" t="s">
         <v>0</v>
       </c>
       <c r="F27" s="86" t="s">
         <v>0</v>
       </c>
       <c r="G27" s="86" t="s">
         <v>0</v>
       </c>
@@ -24614,51 +32224,51 @@
       </c>
       <c r="S27" s="86" t="s">
         <v>0</v>
       </c>
       <c r="T27" s="86" t="s">
         <v>0</v>
       </c>
       <c r="U27" s="86" t="s">
         <v>0</v>
       </c>
       <c r="V27" s="86" t="s">
         <v>0</v>
       </c>
       <c r="W27" s="86" t="s">
         <v>0</v>
       </c>
       <c r="X27" s="86" t="s">
         <v>0</v>
       </c>
       <c r="Y27" s="86" t="s">
         <v>0</v>
       </c>
       <c r="Z27" s="86" t="s">
         <v>0</v>
       </c>
-      <c r="AA27" s="149" t="s">
+      <c r="AA27" s="140" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B28" s="86" t="s">
         <v>4</v>
       </c>
       <c r="C28" s="86" t="s">
         <v>4</v>
       </c>
       <c r="D28" s="86">
         <v>21.3</v>
       </c>
       <c r="E28" s="86">
         <v>30</v>
       </c>
       <c r="F28" s="86">
         <v>5.8479532163742682</v>
       </c>
       <c r="G28" s="86">
         <v>15.957446808510637</v>
       </c>
@@ -24697,51 +32307,51 @@
       </c>
       <c r="S28" s="86">
         <v>5.59</v>
       </c>
       <c r="T28" s="86">
         <v>19.11</v>
       </c>
       <c r="U28" s="86">
         <v>11.56</v>
       </c>
       <c r="V28" s="86" t="s">
         <v>0</v>
       </c>
       <c r="W28" s="86">
         <v>24.88</v>
       </c>
       <c r="X28" s="86">
         <v>13.87</v>
       </c>
       <c r="Y28" s="86">
         <v>6.71</v>
       </c>
       <c r="Z28" s="86">
         <v>23.26</v>
       </c>
-      <c r="AA28" s="149" t="s">
+      <c r="AA28" s="140" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="86" t="s">
         <v>4</v>
       </c>
       <c r="C29" s="86" t="s">
         <v>4</v>
       </c>
       <c r="D29" s="86">
         <v>24.9</v>
       </c>
       <c r="E29" s="86">
         <v>7.8</v>
       </c>
       <c r="F29" s="86" t="s">
         <v>0</v>
       </c>
       <c r="G29" s="86" t="s">
         <v>0</v>
       </c>
@@ -24780,51 +32390,51 @@
       </c>
       <c r="S29" s="86" t="s">
         <v>0</v>
       </c>
       <c r="T29" s="86" t="s">
         <v>0</v>
       </c>
       <c r="U29" s="86" t="s">
         <v>0</v>
       </c>
       <c r="V29" s="86" t="s">
         <v>0</v>
       </c>
       <c r="W29" s="86" t="s">
         <v>0</v>
       </c>
       <c r="X29" s="86" t="s">
         <v>0</v>
       </c>
       <c r="Y29" s="86" t="s">
         <v>0</v>
       </c>
       <c r="Z29" s="86" t="s">
         <v>0</v>
       </c>
-      <c r="AA29" s="149" t="s">
+      <c r="AA29" s="140" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="86" t="s">
         <v>4</v>
       </c>
       <c r="C30" s="86" t="s">
         <v>4</v>
       </c>
       <c r="D30" s="86">
         <v>8.6</v>
       </c>
       <c r="E30" s="86">
         <v>20.399999999999999</v>
       </c>
       <c r="F30" s="86" t="s">
         <v>0</v>
       </c>
       <c r="G30" s="86" t="s">
         <v>0</v>
       </c>
@@ -24863,83 +32473,83 @@
       </c>
       <c r="S30" s="86" t="s">
         <v>0</v>
       </c>
       <c r="T30" s="86" t="s">
         <v>0</v>
       </c>
       <c r="U30" s="86" t="s">
         <v>0</v>
       </c>
       <c r="V30" s="86" t="s">
         <v>0</v>
       </c>
       <c r="W30" s="86" t="s">
         <v>0</v>
       </c>
       <c r="X30" s="86" t="s">
         <v>0</v>
       </c>
       <c r="Y30" s="86" t="s">
         <v>0</v>
       </c>
       <c r="Z30" s="86" t="s">
         <v>0</v>
       </c>
-      <c r="AA30" s="149" t="s">
+      <c r="AA30" s="140" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:27">
-      <c r="A31" s="136" t="s">
+      <c r="A31" s="171" t="s">
         <v>9</v>
       </c>
-      <c r="B31" s="136"/>
-[...23 lines deleted...]
-      <c r="Z31" s="136"/>
+      <c r="B31" s="171"/>
+      <c r="C31" s="171"/>
+      <c r="D31" s="171"/>
+      <c r="E31" s="171"/>
+      <c r="F31" s="171"/>
+      <c r="G31" s="171"/>
+      <c r="H31" s="171"/>
+      <c r="I31" s="171"/>
+      <c r="J31" s="171"/>
+      <c r="K31" s="171"/>
+      <c r="L31" s="171"/>
+      <c r="M31" s="171"/>
+      <c r="N31" s="171"/>
+      <c r="O31" s="171"/>
+      <c r="P31" s="171"/>
+      <c r="Q31" s="171"/>
+      <c r="R31" s="171"/>
+      <c r="S31" s="171"/>
+      <c r="T31" s="171"/>
+      <c r="U31" s="171"/>
+      <c r="V31" s="171"/>
+      <c r="W31" s="171"/>
+      <c r="X31" s="171"/>
+      <c r="Y31" s="171"/>
+      <c r="Z31" s="171"/>
       <c r="AA31" s="11"/>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B32" s="86">
         <v>15.97</v>
       </c>
       <c r="C32" s="86">
         <v>15.16</v>
       </c>
       <c r="D32" s="86">
         <v>13.66</v>
       </c>
       <c r="E32" s="86">
         <v>11.23</v>
       </c>
       <c r="F32" s="86">
         <v>13.56</v>
       </c>
       <c r="G32" s="86">
         <v>13.7</v>
       </c>
       <c r="H32" s="86">
@@ -24977,51 +32587,51 @@
       </c>
       <c r="S32" s="86">
         <v>9.1</v>
       </c>
       <c r="T32" s="86">
         <v>11.2</v>
       </c>
       <c r="U32" s="86">
         <v>9.4600000000000009</v>
       </c>
       <c r="V32" s="86">
         <v>8.98</v>
       </c>
       <c r="W32" s="86">
         <v>4.75</v>
       </c>
       <c r="X32" s="86">
         <v>12.25</v>
       </c>
       <c r="Y32" s="86">
         <v>9.0299999999999994</v>
       </c>
       <c r="Z32" s="86">
         <v>5.5</v>
       </c>
-      <c r="AA32" s="149">
+      <c r="AA32" s="140">
         <v>8.16</v>
       </c>
     </row>
     <row r="33" spans="1:27">
       <c r="A33" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B33" s="86" t="s">
         <v>4</v>
       </c>
       <c r="C33" s="86" t="s">
         <v>4</v>
       </c>
       <c r="D33" s="86" t="s">
         <v>0</v>
       </c>
       <c r="E33" s="86" t="s">
         <v>0</v>
       </c>
       <c r="F33" s="86" t="s">
         <v>0</v>
       </c>
       <c r="G33" s="86" t="s">
         <v>0</v>
       </c>
@@ -25060,51 +32670,51 @@
       </c>
       <c r="S33" s="86" t="s">
         <v>0</v>
       </c>
       <c r="T33" s="86" t="s">
         <v>0</v>
       </c>
       <c r="U33" s="86" t="s">
         <v>0</v>
       </c>
       <c r="V33" s="86" t="s">
         <v>0</v>
       </c>
       <c r="W33" s="86" t="s">
         <v>0</v>
       </c>
       <c r="X33" s="86" t="s">
         <v>0</v>
       </c>
       <c r="Y33" s="86" t="s">
         <v>0</v>
       </c>
       <c r="Z33" s="86" t="s">
         <v>0</v>
       </c>
-      <c r="AA33" s="149" t="s">
+      <c r="AA33" s="140" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:27">
       <c r="A34" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B34" s="86" t="s">
         <v>4</v>
       </c>
       <c r="C34" s="86" t="s">
         <v>4</v>
       </c>
       <c r="D34" s="86">
         <v>20.2</v>
       </c>
       <c r="E34" s="86">
         <v>17.3</v>
       </c>
       <c r="F34" s="86">
         <v>15.45595054095827</v>
       </c>
       <c r="G34" s="86">
         <v>22.222222222222221</v>
       </c>
@@ -25143,51 +32753,51 @@
       </c>
       <c r="S34" s="86">
         <v>9.11</v>
       </c>
       <c r="T34" s="86">
         <v>6.74</v>
       </c>
       <c r="U34" s="86">
         <v>9.85</v>
       </c>
       <c r="V34" s="86">
         <v>6.62</v>
       </c>
       <c r="W34" s="86">
         <v>4.41</v>
       </c>
       <c r="X34" s="86">
         <v>8.33</v>
       </c>
       <c r="Y34" s="86">
         <v>2.78</v>
       </c>
       <c r="Z34" s="86" t="s">
         <v>0</v>
       </c>
-      <c r="AA34" s="149">
+      <c r="AA34" s="140">
         <v>3.42</v>
       </c>
     </row>
     <row r="35" spans="1:27">
       <c r="A35" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B35" s="86" t="s">
         <v>4</v>
       </c>
       <c r="C35" s="86" t="s">
         <v>4</v>
       </c>
       <c r="D35" s="86">
         <v>6.4</v>
       </c>
       <c r="E35" s="86">
         <v>13.3</v>
       </c>
       <c r="F35" s="86">
         <v>15.060240963855422</v>
       </c>
       <c r="G35" s="86">
         <v>11.142061281337048</v>
       </c>
@@ -25226,51 +32836,51 @@
       </c>
       <c r="S35" s="86">
         <v>17.59</v>
       </c>
       <c r="T35" s="86">
         <v>10.36</v>
       </c>
       <c r="U35" s="86">
         <v>10.47</v>
       </c>
       <c r="V35" s="86" t="s">
         <v>0</v>
       </c>
       <c r="W35" s="86" t="s">
         <v>0</v>
       </c>
       <c r="X35" s="86">
         <v>10.64</v>
       </c>
       <c r="Y35" s="86">
         <v>10.64</v>
       </c>
       <c r="Z35" s="86" t="s">
         <v>0</v>
       </c>
-      <c r="AA35" s="149">
+      <c r="AA35" s="140">
         <v>11.98</v>
       </c>
     </row>
     <row r="36" spans="1:27">
       <c r="A36" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B36" s="86" t="s">
         <v>4</v>
       </c>
       <c r="C36" s="86" t="s">
         <v>4</v>
       </c>
       <c r="D36" s="86">
         <v>15.3</v>
       </c>
       <c r="E36" s="86">
         <v>5.0999999999999996</v>
       </c>
       <c r="F36" s="86">
         <v>24.271844660194173</v>
       </c>
       <c r="G36" s="86">
         <v>17.073170731707318</v>
       </c>
@@ -25309,51 +32919,51 @@
       </c>
       <c r="S36" s="86">
         <v>22.73</v>
       </c>
       <c r="T36" s="86">
         <v>9.09</v>
       </c>
       <c r="U36" s="86">
         <v>14.78</v>
       </c>
       <c r="V36" s="86">
         <v>9.17</v>
       </c>
       <c r="W36" s="86" t="s">
         <v>0</v>
       </c>
       <c r="X36" s="86">
         <v>15.71</v>
       </c>
       <c r="Y36" s="86" t="s">
         <v>0</v>
       </c>
       <c r="Z36" s="86">
         <v>19.53</v>
       </c>
-      <c r="AA36" s="149" t="s">
+      <c r="AA36" s="140" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:27">
       <c r="A37" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B37" s="86" t="s">
         <v>4</v>
       </c>
       <c r="C37" s="86" t="s">
         <v>4</v>
       </c>
       <c r="D37" s="86">
         <v>10.8</v>
       </c>
       <c r="E37" s="86">
         <v>7.4</v>
       </c>
       <c r="F37" s="86">
         <v>7.3891625615763541</v>
       </c>
       <c r="G37" s="86">
         <v>22.5</v>
       </c>
@@ -25392,51 +33002,51 @@
       </c>
       <c r="S37" s="86">
         <v>7.31</v>
       </c>
       <c r="T37" s="86">
         <v>14.81</v>
       </c>
       <c r="U37" s="86">
         <v>8.1999999999999993</v>
       </c>
       <c r="V37" s="86">
         <v>10.91</v>
       </c>
       <c r="W37" s="86">
         <v>8.3000000000000007</v>
       </c>
       <c r="X37" s="86">
         <v>17.97</v>
       </c>
       <c r="Y37" s="86">
         <v>24.91</v>
       </c>
       <c r="Z37" s="86">
         <v>5.08</v>
       </c>
-      <c r="AA37" s="149">
+      <c r="AA37" s="140">
         <v>5.46</v>
       </c>
     </row>
     <row r="38" spans="1:27">
       <c r="A38" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B38" s="86" t="s">
         <v>4</v>
       </c>
       <c r="C38" s="86" t="s">
         <v>4</v>
       </c>
       <c r="D38" s="86">
         <v>10.7</v>
       </c>
       <c r="E38" s="86">
         <v>14</v>
       </c>
       <c r="F38" s="86">
         <v>4.3859649122807012</v>
       </c>
       <c r="G38" s="86">
         <v>27.227722772277229</v>
       </c>
@@ -25475,51 +33085,51 @@
       </c>
       <c r="S38" s="86">
         <v>10.99</v>
       </c>
       <c r="T38" s="86">
         <v>8.09</v>
       </c>
       <c r="U38" s="86" t="s">
         <v>0</v>
       </c>
       <c r="V38" s="86">
         <v>16.54</v>
       </c>
       <c r="W38" s="86">
         <v>4.33</v>
       </c>
       <c r="X38" s="86">
         <v>19.510000000000002</v>
       </c>
       <c r="Y38" s="86">
         <v>5.18</v>
       </c>
       <c r="Z38" s="86">
         <v>4.95</v>
       </c>
-      <c r="AA38" s="149">
+      <c r="AA38" s="140">
         <v>6.58</v>
       </c>
     </row>
     <row r="39" spans="1:27">
       <c r="A39" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B39" s="86" t="s">
         <v>4</v>
       </c>
       <c r="C39" s="86" t="s">
         <v>4</v>
       </c>
       <c r="D39" s="86">
         <v>17.2</v>
       </c>
       <c r="E39" s="86">
         <v>9.4</v>
       </c>
       <c r="F39" s="86">
         <v>5.9523809523809517</v>
       </c>
       <c r="G39" s="86">
         <v>4.0983606557377055</v>
       </c>
@@ -25558,51 +33168,51 @@
       </c>
       <c r="S39" s="86">
         <v>11.26</v>
       </c>
       <c r="T39" s="86">
         <v>16.61</v>
       </c>
       <c r="U39" s="86">
         <v>15.98</v>
       </c>
       <c r="V39" s="86">
         <v>9.58</v>
       </c>
       <c r="W39" s="86">
         <v>3.92</v>
       </c>
       <c r="X39" s="86">
         <v>9.43</v>
       </c>
       <c r="Y39" s="86">
         <v>9.09</v>
       </c>
       <c r="Z39" s="86">
         <v>6.76</v>
       </c>
-      <c r="AA39" s="149">
+      <c r="AA39" s="140">
         <v>7.87</v>
       </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B40" s="86" t="s">
         <v>4</v>
       </c>
       <c r="C40" s="86" t="s">
         <v>4</v>
       </c>
       <c r="D40" s="86">
         <v>16.5</v>
       </c>
       <c r="E40" s="86">
         <v>4.5999999999999996</v>
       </c>
       <c r="F40" s="86">
         <v>13.392857142857142</v>
       </c>
       <c r="G40" s="86">
         <v>25.125628140703519</v>
       </c>
@@ -25641,51 +33251,51 @@
       </c>
       <c r="S40" s="86" t="s">
         <v>0</v>
       </c>
       <c r="T40" s="86">
         <v>7.46</v>
       </c>
       <c r="U40" s="86">
         <v>24</v>
       </c>
       <c r="V40" s="86">
         <v>15.15</v>
       </c>
       <c r="W40" s="86" t="s">
         <v>0</v>
       </c>
       <c r="X40" s="86" t="s">
         <v>0</v>
       </c>
       <c r="Y40" s="86">
         <v>19.600000000000001</v>
       </c>
       <c r="Z40" s="86">
         <v>9.8000000000000007</v>
       </c>
-      <c r="AA40" s="149">
+      <c r="AA40" s="140">
         <v>14.08</v>
       </c>
     </row>
     <row r="41" spans="1:27">
       <c r="A41" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B41" s="86" t="s">
         <v>4</v>
       </c>
       <c r="C41" s="86" t="s">
         <v>4</v>
       </c>
       <c r="D41" s="86">
         <v>20.6</v>
       </c>
       <c r="E41" s="86" t="s">
         <v>0</v>
       </c>
       <c r="F41" s="86">
         <v>14.285714285714285</v>
       </c>
       <c r="G41" s="86">
         <v>10.600706713780919</v>
       </c>
@@ -25724,51 +33334,51 @@
       </c>
       <c r="S41" s="86" t="s">
         <v>0</v>
       </c>
       <c r="T41" s="86">
         <v>14.18</v>
       </c>
       <c r="U41" s="86" t="s">
         <v>0</v>
       </c>
       <c r="V41" s="86">
         <v>6.94</v>
       </c>
       <c r="W41" s="86" t="s">
         <v>0</v>
       </c>
       <c r="X41" s="86">
         <v>27.17</v>
       </c>
       <c r="Y41" s="86">
         <v>18.350000000000001</v>
       </c>
       <c r="Z41" s="86" t="s">
         <v>0</v>
       </c>
-      <c r="AA41" s="149">
+      <c r="AA41" s="140">
         <v>22.99</v>
       </c>
     </row>
     <row r="42" spans="1:27">
       <c r="A42" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="86" t="s">
         <v>4</v>
       </c>
       <c r="C42" s="86" t="s">
         <v>4</v>
       </c>
       <c r="D42" s="86">
         <v>24.6</v>
       </c>
       <c r="E42" s="86">
         <v>3.1</v>
       </c>
       <c r="F42" s="86">
         <v>12.232415902140673</v>
       </c>
       <c r="G42" s="86">
         <v>6.0606060606060606</v>
       </c>
@@ -25807,51 +33417,51 @@
       </c>
       <c r="S42" s="86">
         <v>11.65</v>
       </c>
       <c r="T42" s="86">
         <v>8.5299999999999994</v>
       </c>
       <c r="U42" s="86" t="s">
         <v>0</v>
       </c>
       <c r="V42" s="86">
         <v>14.35</v>
       </c>
       <c r="W42" s="86">
         <v>24.39</v>
       </c>
       <c r="X42" s="86" t="s">
         <v>0</v>
       </c>
       <c r="Y42" s="86">
         <v>5.88</v>
       </c>
       <c r="Z42" s="86">
         <v>7.04</v>
       </c>
-      <c r="AA42" s="149" t="s">
+      <c r="AA42" s="140" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:27">
       <c r="A43" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="86" t="s">
         <v>4</v>
       </c>
       <c r="C43" s="86" t="s">
         <v>4</v>
       </c>
       <c r="D43" s="86">
         <v>12.6</v>
       </c>
       <c r="E43" s="86">
         <v>9.1999999999999993</v>
       </c>
       <c r="F43" s="86">
         <v>11.799410029498524</v>
       </c>
       <c r="G43" s="86">
         <v>9.7560975609756095</v>
       </c>
@@ -25890,51 +33500,51 @@
       </c>
       <c r="S43" s="86">
         <v>10.84</v>
       </c>
       <c r="T43" s="86">
         <v>8.75</v>
       </c>
       <c r="U43" s="86">
         <v>8.6199999999999992</v>
       </c>
       <c r="V43" s="86">
         <v>8.35</v>
       </c>
       <c r="W43" s="86">
         <v>3.23</v>
       </c>
       <c r="X43" s="86">
         <v>6.97</v>
       </c>
       <c r="Y43" s="86">
         <v>11.06</v>
       </c>
       <c r="Z43" s="86">
         <v>7.6</v>
       </c>
-      <c r="AA43" s="149" t="s">
+      <c r="AA43" s="140" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:27">
       <c r="A44" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B44" s="86" t="s">
         <v>4</v>
       </c>
       <c r="C44" s="86" t="s">
         <v>4</v>
       </c>
       <c r="D44" s="86">
         <v>5.8</v>
       </c>
       <c r="E44" s="86">
         <v>5.8</v>
       </c>
       <c r="F44" s="86">
         <v>17.441860465116278</v>
       </c>
       <c r="G44" s="86">
         <v>4.3668122270742353</v>
       </c>
@@ -25973,51 +33583,51 @@
       </c>
       <c r="S44" s="86">
         <v>6.41</v>
       </c>
       <c r="T44" s="86">
         <v>12.41</v>
       </c>
       <c r="U44" s="86">
         <v>13.34</v>
       </c>
       <c r="V44" s="86">
         <v>7.09</v>
       </c>
       <c r="W44" s="86">
         <v>8.6199999999999992</v>
       </c>
       <c r="X44" s="86">
         <v>17.239999999999998</v>
       </c>
       <c r="Y44" s="86" t="s">
         <v>0</v>
       </c>
       <c r="Z44" s="86">
         <v>21.28</v>
       </c>
-      <c r="AA44" s="149">
+      <c r="AA44" s="140">
         <v>22.22</v>
       </c>
     </row>
     <row r="45" spans="1:27">
       <c r="A45" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B45" s="86" t="s">
         <v>4</v>
       </c>
       <c r="C45" s="86" t="s">
         <v>4</v>
       </c>
       <c r="D45" s="86">
         <v>4.5999999999999996</v>
       </c>
       <c r="E45" s="86">
         <v>11</v>
       </c>
       <c r="F45" s="86">
         <v>10.309278350515465</v>
       </c>
       <c r="G45" s="86">
         <v>8.2417582417582427</v>
       </c>
@@ -26056,51 +33666,51 @@
       </c>
       <c r="S45" s="86">
         <v>4.22</v>
       </c>
       <c r="T45" s="86">
         <v>8.33</v>
       </c>
       <c r="U45" s="86">
         <v>7.75</v>
       </c>
       <c r="V45" s="86">
         <v>4.33</v>
       </c>
       <c r="W45" s="86">
         <v>4.0999999999999996</v>
       </c>
       <c r="X45" s="86">
         <v>9.26</v>
       </c>
       <c r="Y45" s="86">
         <v>4.63</v>
       </c>
       <c r="Z45" s="86">
         <v>5.65</v>
       </c>
-      <c r="AA45" s="149">
+      <c r="AA45" s="140">
         <v>5.85</v>
       </c>
     </row>
     <row r="46" spans="1:27">
       <c r="A46" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B46" s="89" t="s">
         <v>4</v>
       </c>
       <c r="C46" s="89" t="s">
         <v>4</v>
       </c>
       <c r="D46" s="90">
         <v>9.1</v>
       </c>
       <c r="E46" s="91">
         <v>15.3</v>
       </c>
       <c r="F46" s="92">
         <v>22.45508982035928</v>
       </c>
       <c r="G46" s="92">
         <v>11.204481792717086</v>
       </c>
@@ -26139,6689 +33749,117 @@
       </c>
       <c r="S46" s="91">
         <v>3.65</v>
       </c>
       <c r="T46" s="91">
         <v>14.2</v>
       </c>
       <c r="U46" s="91">
         <v>8.3699999999999992</v>
       </c>
       <c r="V46" s="125">
         <v>9.09</v>
       </c>
       <c r="W46" s="92">
         <v>2.27</v>
       </c>
       <c r="X46" s="125">
         <v>19.05</v>
       </c>
       <c r="Y46" s="125">
         <v>11.63</v>
       </c>
       <c r="Z46" s="117" t="s">
         <v>0</v>
       </c>
-      <c r="AA46" s="150">
+      <c r="AA46" s="141">
         <v>19.36</v>
       </c>
     </row>
-    <row r="47" spans="1:27" ht="12.75">
+    <row r="47" spans="1:27" ht="12">
       <c r="A47" s="129" t="s">
         <v>41</v>
       </c>
       <c r="B47" s="129"/>
       <c r="C47" s="129"/>
       <c r="D47" s="129"/>
       <c r="E47" s="129"/>
       <c r="F47" s="129"/>
       <c r="G47" s="129"/>
       <c r="H47" s="129"/>
       <c r="I47" s="129"/>
       <c r="J47" s="129"/>
       <c r="K47" s="129"/>
       <c r="L47" s="129"/>
       <c r="M47" s="129"/>
       <c r="N47" s="129"/>
       <c r="O47" s="129"/>
       <c r="P47" s="129"/>
       <c r="Q47" s="129"/>
       <c r="R47" s="129"/>
       <c r="S47" s="129"/>
       <c r="T47" s="129"/>
       <c r="U47" s="129"/>
       <c r="Z47" s="96"/>
     </row>
-    <row r="48" spans="1:27" ht="12.75">
+    <row r="48" spans="1:27" ht="12">
       <c r="A48" s="130" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:Z1"/>
     <mergeCell ref="A5:Z5"/>
     <mergeCell ref="A21:Z21"/>
     <mergeCell ref="A31:Z31"/>
     <mergeCell ref="T3:AA3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-</worksheet>
-[...6572 lines deleted...]
-  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>11</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
+    <vt:vector size="11" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>All population</vt:lpstr>
       <vt:lpstr>Number of men</vt:lpstr>
       <vt:lpstr>Number of women</vt:lpstr>
       <vt:lpstr>Total mortality rate</vt:lpstr>
       <vt:lpstr>Rate for men</vt:lpstr>
       <vt:lpstr>Rate for women</vt:lpstr>
       <vt:lpstr>Infant mortality rate</vt:lpstr>
       <vt:lpstr>Rate for boys</vt:lpstr>
       <vt:lpstr>Rate for girls</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>G.Aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>