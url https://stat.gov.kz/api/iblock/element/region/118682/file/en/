--- v0 (2026-04-15)
+++ v1 (2026-10-13)
@@ -1,73 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="255" yWindow="-45" windowWidth="28650" windowHeight="12735" activeTab="6"/>
+    <workbookView xWindow="252" yWindow="-48" windowWidth="23256" windowHeight="12732"/>
   </bookViews>
   <sheets>
-    <sheet name="All people" sheetId="3" r:id="rId1"/>
-[...5 lines deleted...]
-    <sheet name="Total fertility rate" sheetId="9" r:id="rId7"/>
+    <sheet name="Metadata" sheetId="11" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="12" r:id="rId2"/>
+    <sheet name="All people" sheetId="3" r:id="rId3"/>
+    <sheet name="Number of boys" sheetId="4" r:id="rId4"/>
+    <sheet name="Number of girls" sheetId="5" r:id="rId5"/>
+    <sheet name="General fertility rate" sheetId="6" r:id="rId6"/>
+    <sheet name="Rate for boys" sheetId="7" r:id="rId7"/>
+    <sheet name="Rate for girls" sheetId="8" r:id="rId8"/>
+    <sheet name="Total fertility rate" sheetId="9" r:id="rId9"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1053" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1097" uniqueCount="76">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
     <t xml:space="preserve">Soltustik Kazakhstan </t>
   </si>
   <si>
     <t>Petropavlovsk city</t>
   </si>
   <si>
     <t>Aiyrtau district</t>
   </si>
   <si>
     <t>Akzhar district</t>
   </si>
   <si>
     <t>Magzhan Zhumabayev district</t>
   </si>
   <si>
     <t>Esil district</t>
   </si>
   <si>
@@ -155,59 +159,210 @@
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> Data from 2009 has been recalculated due to the formation of new regions.</t>
     </r>
   </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Total fertility rate</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t>Births per woman</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Total fertility rate per 1000 people by region</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Calculated</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>The total fertility rate represents the average number of children that would be born to a woman over her entire reproductive period, assuming the age-specific fertility rates observed in the reference year remain constant</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t>Administartive data of the civil registration offices of the Ministry of Justice of the Republic of Kazakhstan and the register of the attached population of the Ministry of Health of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>1) Data since 2009 are recounted due to formation of new regions 2) Data of 2000-2008 are for South Kazakhstan region</t>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/9a3/u0kihdqbd7</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>Division of Social, Demographic Statistics and Living Standards</t>
+  </si>
+  <si>
+    <t>Bubenko Olga</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> +7 7152 4610 63</t>
+  </si>
+  <si>
+    <t>o.bubenko@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/sko/dynamic-tables/28251/</t>
+  </si>
+  <si>
+    <t>Since 2000</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
   </numFmts>
-  <fonts count="32">
+  <fonts count="41">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -407,50 +562,107 @@
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="22">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -516,51 +728,51 @@
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="46"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="11"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="36"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="52"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="15">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -688,52 +900,67 @@
       <left style="thin">
         <color rgb="FFB2B2B2"/>
       </left>
       <right style="thin">
         <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1766">
+  <cellStyleXfs count="1767">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="5" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="6" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="6" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="7" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -2459,52 +2686,56 @@
     <xf numFmtId="0" fontId="26" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="147">
+  <cellXfs count="171">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -2766,124 +2997,182 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...31 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="23" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="1626" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="1626" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="1626" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="3" xfId="1626" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="29" fillId="0" borderId="0" xfId="1626" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1634" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="1634" applyFont="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="1634" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="1634" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="1" xfId="1766" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="1" xfId="1766" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="1" xfId="1634" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="33" fillId="0" borderId="1" xfId="1634" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="1634" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="1634" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="1635" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="32" fillId="0" borderId="1" xfId="1634" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="0" borderId="1" xfId="1766" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="1" xfId="1766" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="1634" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="1634" applyFont="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="1634" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="1634" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="1637" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="1634" applyFont="1" applyAlignment="1"/>
   </cellXfs>
-  <cellStyles count="1766">
+  <cellStyles count="1767">
     <cellStyle name="20% - Акцент1 2" xfId="24"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="25"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="26"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="27"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="28"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="29"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="30"/>
     <cellStyle name="20% - Акцент1 2 16" xfId="31"/>
     <cellStyle name="20% - Акцент1 2 17" xfId="32"/>
     <cellStyle name="20% - Акцент1 2 18" xfId="33"/>
     <cellStyle name="20% - Акцент1 2 19" xfId="34"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="35"/>
     <cellStyle name="20% - Акцент1 2 20" xfId="36"/>
     <cellStyle name="20% - Акцент1 2 21" xfId="37"/>
     <cellStyle name="20% - Акцент1 2 22" xfId="38"/>
     <cellStyle name="20% - Акцент1 2 23" xfId="39"/>
     <cellStyle name="20% - Акцент1 2 24" xfId="40"/>
     <cellStyle name="20% - Акцент1 2 25" xfId="41"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="42"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="43"/>
     <cellStyle name="20% - Акцент1 2 5" xfId="44"/>
     <cellStyle name="20% - Акцент1 2 6" xfId="45"/>
     <cellStyle name="20% - Акцент1 2 7" xfId="46"/>
     <cellStyle name="20% - Акцент1 2 8" xfId="47"/>
     <cellStyle name="20% - Акцент1 2 9" xfId="48"/>
@@ -4449,50 +4738,51 @@
     <cellStyle name="60% - Акцент6 9 18" xfId="1608"/>
     <cellStyle name="60% - Акцент6 9 19" xfId="1609"/>
     <cellStyle name="60% - Акцент6 9 2" xfId="1610"/>
     <cellStyle name="60% - Акцент6 9 20" xfId="1611"/>
     <cellStyle name="60% - Акцент6 9 21" xfId="1612"/>
     <cellStyle name="60% - Акцент6 9 22" xfId="1613"/>
     <cellStyle name="60% - Акцент6 9 23" xfId="1614"/>
     <cellStyle name="60% - Акцент6 9 24" xfId="1615"/>
     <cellStyle name="60% - Акцент6 9 25" xfId="1616"/>
     <cellStyle name="60% - Акцент6 9 3" xfId="1617"/>
     <cellStyle name="60% - Акцент6 9 4" xfId="1618"/>
     <cellStyle name="60% - Акцент6 9 5" xfId="1619"/>
     <cellStyle name="60% - Акцент6 9 6" xfId="1620"/>
     <cellStyle name="60% - Акцент6 9 7" xfId="1621"/>
     <cellStyle name="60% - Акцент6 9 8" xfId="1622"/>
     <cellStyle name="60% - Акцент6 9 9" xfId="1623"/>
     <cellStyle name="Акцент1" xfId="17" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="18" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="19" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="20" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="21" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="22" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="11" builtinId="22" customBuiltin="1"/>
+    <cellStyle name="Гиперссылка" xfId="1766" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="1624"/>
     <cellStyle name="Денежный 2" xfId="1625"/>
     <cellStyle name="Заголовок 1" xfId="2" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="3" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="4" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="16" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="13" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Нейтральный" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10 2" xfId="1626"/>
     <cellStyle name="Обычный 10 3" xfId="1627"/>
     <cellStyle name="Обычный 10 4" xfId="1628"/>
     <cellStyle name="Обычный 10 5" xfId="1629"/>
     <cellStyle name="Обычный 10 6" xfId="1630"/>
     <cellStyle name="Обычный 10 7" xfId="1631"/>
     <cellStyle name="Обычный 17" xfId="1632"/>
     <cellStyle name="Обычный 2" xfId="1633"/>
     <cellStyle name="Обычный 2 2" xfId="1634"/>
     <cellStyle name="Обычный 2 2 2" xfId="1635"/>
     <cellStyle name="Обычный 2 3" xfId="1636"/>
     <cellStyle name="Обычный 2 4" xfId="1637"/>
     <cellStyle name="Обычный 2 5" xfId="1638"/>
     <cellStyle name="Обычный 2 6" xfId="1639"/>
@@ -4618,51 +4908,51 @@
     <cellStyle name="Примечание 4 32" xfId="1756"/>
     <cellStyle name="Примечание 4 33" xfId="1757"/>
     <cellStyle name="Примечание 4 34" xfId="1758"/>
     <cellStyle name="Примечание 4 35" xfId="1759"/>
     <cellStyle name="Примечание 4 4" xfId="1760"/>
     <cellStyle name="Примечание 4 5" xfId="1761"/>
     <cellStyle name="Примечание 4 6" xfId="1762"/>
     <cellStyle name="Примечание 4 7" xfId="1763"/>
     <cellStyle name="Примечание 4 8" xfId="1764"/>
     <cellStyle name="Примечание 4 9" xfId="1765"/>
     <cellStyle name="Связанная ячейка" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Текст предупреждения" xfId="14" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Хороший" xfId="6" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4905,122 +5195,858 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:o.bubenko@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/sko/dynamic-tables/28251/" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:B28"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="44.33203125" style="149" customWidth="1"/>
+    <col min="2" max="2" width="94.6640625" style="149" customWidth="1"/>
+    <col min="3" max="256" width="8.88671875" style="149"/>
+    <col min="257" max="257" width="44.33203125" style="149" customWidth="1"/>
+    <col min="258" max="258" width="94.6640625" style="149" customWidth="1"/>
+    <col min="259" max="512" width="8.88671875" style="149"/>
+    <col min="513" max="513" width="44.33203125" style="149" customWidth="1"/>
+    <col min="514" max="514" width="94.6640625" style="149" customWidth="1"/>
+    <col min="515" max="768" width="8.88671875" style="149"/>
+    <col min="769" max="769" width="44.33203125" style="149" customWidth="1"/>
+    <col min="770" max="770" width="94.6640625" style="149" customWidth="1"/>
+    <col min="771" max="1024" width="8.88671875" style="149"/>
+    <col min="1025" max="1025" width="44.33203125" style="149" customWidth="1"/>
+    <col min="1026" max="1026" width="94.6640625" style="149" customWidth="1"/>
+    <col min="1027" max="1280" width="8.88671875" style="149"/>
+    <col min="1281" max="1281" width="44.33203125" style="149" customWidth="1"/>
+    <col min="1282" max="1282" width="94.6640625" style="149" customWidth="1"/>
+    <col min="1283" max="1536" width="8.88671875" style="149"/>
+    <col min="1537" max="1537" width="44.33203125" style="149" customWidth="1"/>
+    <col min="1538" max="1538" width="94.6640625" style="149" customWidth="1"/>
+    <col min="1539" max="1792" width="8.88671875" style="149"/>
+    <col min="1793" max="1793" width="44.33203125" style="149" customWidth="1"/>
+    <col min="1794" max="1794" width="94.6640625" style="149" customWidth="1"/>
+    <col min="1795" max="2048" width="8.88671875" style="149"/>
+    <col min="2049" max="2049" width="44.33203125" style="149" customWidth="1"/>
+    <col min="2050" max="2050" width="94.6640625" style="149" customWidth="1"/>
+    <col min="2051" max="2304" width="8.88671875" style="149"/>
+    <col min="2305" max="2305" width="44.33203125" style="149" customWidth="1"/>
+    <col min="2306" max="2306" width="94.6640625" style="149" customWidth="1"/>
+    <col min="2307" max="2560" width="8.88671875" style="149"/>
+    <col min="2561" max="2561" width="44.33203125" style="149" customWidth="1"/>
+    <col min="2562" max="2562" width="94.6640625" style="149" customWidth="1"/>
+    <col min="2563" max="2816" width="8.88671875" style="149"/>
+    <col min="2817" max="2817" width="44.33203125" style="149" customWidth="1"/>
+    <col min="2818" max="2818" width="94.6640625" style="149" customWidth="1"/>
+    <col min="2819" max="3072" width="8.88671875" style="149"/>
+    <col min="3073" max="3073" width="44.33203125" style="149" customWidth="1"/>
+    <col min="3074" max="3074" width="94.6640625" style="149" customWidth="1"/>
+    <col min="3075" max="3328" width="8.88671875" style="149"/>
+    <col min="3329" max="3329" width="44.33203125" style="149" customWidth="1"/>
+    <col min="3330" max="3330" width="94.6640625" style="149" customWidth="1"/>
+    <col min="3331" max="3584" width="8.88671875" style="149"/>
+    <col min="3585" max="3585" width="44.33203125" style="149" customWidth="1"/>
+    <col min="3586" max="3586" width="94.6640625" style="149" customWidth="1"/>
+    <col min="3587" max="3840" width="8.88671875" style="149"/>
+    <col min="3841" max="3841" width="44.33203125" style="149" customWidth="1"/>
+    <col min="3842" max="3842" width="94.6640625" style="149" customWidth="1"/>
+    <col min="3843" max="4096" width="8.88671875" style="149"/>
+    <col min="4097" max="4097" width="44.33203125" style="149" customWidth="1"/>
+    <col min="4098" max="4098" width="94.6640625" style="149" customWidth="1"/>
+    <col min="4099" max="4352" width="8.88671875" style="149"/>
+    <col min="4353" max="4353" width="44.33203125" style="149" customWidth="1"/>
+    <col min="4354" max="4354" width="94.6640625" style="149" customWidth="1"/>
+    <col min="4355" max="4608" width="8.88671875" style="149"/>
+    <col min="4609" max="4609" width="44.33203125" style="149" customWidth="1"/>
+    <col min="4610" max="4610" width="94.6640625" style="149" customWidth="1"/>
+    <col min="4611" max="4864" width="8.88671875" style="149"/>
+    <col min="4865" max="4865" width="44.33203125" style="149" customWidth="1"/>
+    <col min="4866" max="4866" width="94.6640625" style="149" customWidth="1"/>
+    <col min="4867" max="5120" width="8.88671875" style="149"/>
+    <col min="5121" max="5121" width="44.33203125" style="149" customWidth="1"/>
+    <col min="5122" max="5122" width="94.6640625" style="149" customWidth="1"/>
+    <col min="5123" max="5376" width="8.88671875" style="149"/>
+    <col min="5377" max="5377" width="44.33203125" style="149" customWidth="1"/>
+    <col min="5378" max="5378" width="94.6640625" style="149" customWidth="1"/>
+    <col min="5379" max="5632" width="8.88671875" style="149"/>
+    <col min="5633" max="5633" width="44.33203125" style="149" customWidth="1"/>
+    <col min="5634" max="5634" width="94.6640625" style="149" customWidth="1"/>
+    <col min="5635" max="5888" width="8.88671875" style="149"/>
+    <col min="5889" max="5889" width="44.33203125" style="149" customWidth="1"/>
+    <col min="5890" max="5890" width="94.6640625" style="149" customWidth="1"/>
+    <col min="5891" max="6144" width="8.88671875" style="149"/>
+    <col min="6145" max="6145" width="44.33203125" style="149" customWidth="1"/>
+    <col min="6146" max="6146" width="94.6640625" style="149" customWidth="1"/>
+    <col min="6147" max="6400" width="8.88671875" style="149"/>
+    <col min="6401" max="6401" width="44.33203125" style="149" customWidth="1"/>
+    <col min="6402" max="6402" width="94.6640625" style="149" customWidth="1"/>
+    <col min="6403" max="6656" width="8.88671875" style="149"/>
+    <col min="6657" max="6657" width="44.33203125" style="149" customWidth="1"/>
+    <col min="6658" max="6658" width="94.6640625" style="149" customWidth="1"/>
+    <col min="6659" max="6912" width="8.88671875" style="149"/>
+    <col min="6913" max="6913" width="44.33203125" style="149" customWidth="1"/>
+    <col min="6914" max="6914" width="94.6640625" style="149" customWidth="1"/>
+    <col min="6915" max="7168" width="8.88671875" style="149"/>
+    <col min="7169" max="7169" width="44.33203125" style="149" customWidth="1"/>
+    <col min="7170" max="7170" width="94.6640625" style="149" customWidth="1"/>
+    <col min="7171" max="7424" width="8.88671875" style="149"/>
+    <col min="7425" max="7425" width="44.33203125" style="149" customWidth="1"/>
+    <col min="7426" max="7426" width="94.6640625" style="149" customWidth="1"/>
+    <col min="7427" max="7680" width="8.88671875" style="149"/>
+    <col min="7681" max="7681" width="44.33203125" style="149" customWidth="1"/>
+    <col min="7682" max="7682" width="94.6640625" style="149" customWidth="1"/>
+    <col min="7683" max="7936" width="8.88671875" style="149"/>
+    <col min="7937" max="7937" width="44.33203125" style="149" customWidth="1"/>
+    <col min="7938" max="7938" width="94.6640625" style="149" customWidth="1"/>
+    <col min="7939" max="8192" width="8.88671875" style="149"/>
+    <col min="8193" max="8193" width="44.33203125" style="149" customWidth="1"/>
+    <col min="8194" max="8194" width="94.6640625" style="149" customWidth="1"/>
+    <col min="8195" max="8448" width="8.88671875" style="149"/>
+    <col min="8449" max="8449" width="44.33203125" style="149" customWidth="1"/>
+    <col min="8450" max="8450" width="94.6640625" style="149" customWidth="1"/>
+    <col min="8451" max="8704" width="8.88671875" style="149"/>
+    <col min="8705" max="8705" width="44.33203125" style="149" customWidth="1"/>
+    <col min="8706" max="8706" width="94.6640625" style="149" customWidth="1"/>
+    <col min="8707" max="8960" width="8.88671875" style="149"/>
+    <col min="8961" max="8961" width="44.33203125" style="149" customWidth="1"/>
+    <col min="8962" max="8962" width="94.6640625" style="149" customWidth="1"/>
+    <col min="8963" max="9216" width="8.88671875" style="149"/>
+    <col min="9217" max="9217" width="44.33203125" style="149" customWidth="1"/>
+    <col min="9218" max="9218" width="94.6640625" style="149" customWidth="1"/>
+    <col min="9219" max="9472" width="8.88671875" style="149"/>
+    <col min="9473" max="9473" width="44.33203125" style="149" customWidth="1"/>
+    <col min="9474" max="9474" width="94.6640625" style="149" customWidth="1"/>
+    <col min="9475" max="9728" width="8.88671875" style="149"/>
+    <col min="9729" max="9729" width="44.33203125" style="149" customWidth="1"/>
+    <col min="9730" max="9730" width="94.6640625" style="149" customWidth="1"/>
+    <col min="9731" max="9984" width="8.88671875" style="149"/>
+    <col min="9985" max="9985" width="44.33203125" style="149" customWidth="1"/>
+    <col min="9986" max="9986" width="94.6640625" style="149" customWidth="1"/>
+    <col min="9987" max="10240" width="8.88671875" style="149"/>
+    <col min="10241" max="10241" width="44.33203125" style="149" customWidth="1"/>
+    <col min="10242" max="10242" width="94.6640625" style="149" customWidth="1"/>
+    <col min="10243" max="10496" width="8.88671875" style="149"/>
+    <col min="10497" max="10497" width="44.33203125" style="149" customWidth="1"/>
+    <col min="10498" max="10498" width="94.6640625" style="149" customWidth="1"/>
+    <col min="10499" max="10752" width="8.88671875" style="149"/>
+    <col min="10753" max="10753" width="44.33203125" style="149" customWidth="1"/>
+    <col min="10754" max="10754" width="94.6640625" style="149" customWidth="1"/>
+    <col min="10755" max="11008" width="8.88671875" style="149"/>
+    <col min="11009" max="11009" width="44.33203125" style="149" customWidth="1"/>
+    <col min="11010" max="11010" width="94.6640625" style="149" customWidth="1"/>
+    <col min="11011" max="11264" width="8.88671875" style="149"/>
+    <col min="11265" max="11265" width="44.33203125" style="149" customWidth="1"/>
+    <col min="11266" max="11266" width="94.6640625" style="149" customWidth="1"/>
+    <col min="11267" max="11520" width="8.88671875" style="149"/>
+    <col min="11521" max="11521" width="44.33203125" style="149" customWidth="1"/>
+    <col min="11522" max="11522" width="94.6640625" style="149" customWidth="1"/>
+    <col min="11523" max="11776" width="8.88671875" style="149"/>
+    <col min="11777" max="11777" width="44.33203125" style="149" customWidth="1"/>
+    <col min="11778" max="11778" width="94.6640625" style="149" customWidth="1"/>
+    <col min="11779" max="12032" width="8.88671875" style="149"/>
+    <col min="12033" max="12033" width="44.33203125" style="149" customWidth="1"/>
+    <col min="12034" max="12034" width="94.6640625" style="149" customWidth="1"/>
+    <col min="12035" max="12288" width="8.88671875" style="149"/>
+    <col min="12289" max="12289" width="44.33203125" style="149" customWidth="1"/>
+    <col min="12290" max="12290" width="94.6640625" style="149" customWidth="1"/>
+    <col min="12291" max="12544" width="8.88671875" style="149"/>
+    <col min="12545" max="12545" width="44.33203125" style="149" customWidth="1"/>
+    <col min="12546" max="12546" width="94.6640625" style="149" customWidth="1"/>
+    <col min="12547" max="12800" width="8.88671875" style="149"/>
+    <col min="12801" max="12801" width="44.33203125" style="149" customWidth="1"/>
+    <col min="12802" max="12802" width="94.6640625" style="149" customWidth="1"/>
+    <col min="12803" max="13056" width="8.88671875" style="149"/>
+    <col min="13057" max="13057" width="44.33203125" style="149" customWidth="1"/>
+    <col min="13058" max="13058" width="94.6640625" style="149" customWidth="1"/>
+    <col min="13059" max="13312" width="8.88671875" style="149"/>
+    <col min="13313" max="13313" width="44.33203125" style="149" customWidth="1"/>
+    <col min="13314" max="13314" width="94.6640625" style="149" customWidth="1"/>
+    <col min="13315" max="13568" width="8.88671875" style="149"/>
+    <col min="13569" max="13569" width="44.33203125" style="149" customWidth="1"/>
+    <col min="13570" max="13570" width="94.6640625" style="149" customWidth="1"/>
+    <col min="13571" max="13824" width="8.88671875" style="149"/>
+    <col min="13825" max="13825" width="44.33203125" style="149" customWidth="1"/>
+    <col min="13826" max="13826" width="94.6640625" style="149" customWidth="1"/>
+    <col min="13827" max="14080" width="8.88671875" style="149"/>
+    <col min="14081" max="14081" width="44.33203125" style="149" customWidth="1"/>
+    <col min="14082" max="14082" width="94.6640625" style="149" customWidth="1"/>
+    <col min="14083" max="14336" width="8.88671875" style="149"/>
+    <col min="14337" max="14337" width="44.33203125" style="149" customWidth="1"/>
+    <col min="14338" max="14338" width="94.6640625" style="149" customWidth="1"/>
+    <col min="14339" max="14592" width="8.88671875" style="149"/>
+    <col min="14593" max="14593" width="44.33203125" style="149" customWidth="1"/>
+    <col min="14594" max="14594" width="94.6640625" style="149" customWidth="1"/>
+    <col min="14595" max="14848" width="8.88671875" style="149"/>
+    <col min="14849" max="14849" width="44.33203125" style="149" customWidth="1"/>
+    <col min="14850" max="14850" width="94.6640625" style="149" customWidth="1"/>
+    <col min="14851" max="15104" width="8.88671875" style="149"/>
+    <col min="15105" max="15105" width="44.33203125" style="149" customWidth="1"/>
+    <col min="15106" max="15106" width="94.6640625" style="149" customWidth="1"/>
+    <col min="15107" max="15360" width="8.88671875" style="149"/>
+    <col min="15361" max="15361" width="44.33203125" style="149" customWidth="1"/>
+    <col min="15362" max="15362" width="94.6640625" style="149" customWidth="1"/>
+    <col min="15363" max="15616" width="8.88671875" style="149"/>
+    <col min="15617" max="15617" width="44.33203125" style="149" customWidth="1"/>
+    <col min="15618" max="15618" width="94.6640625" style="149" customWidth="1"/>
+    <col min="15619" max="15872" width="8.88671875" style="149"/>
+    <col min="15873" max="15873" width="44.33203125" style="149" customWidth="1"/>
+    <col min="15874" max="15874" width="94.6640625" style="149" customWidth="1"/>
+    <col min="15875" max="16128" width="8.88671875" style="149"/>
+    <col min="16129" max="16129" width="44.33203125" style="149" customWidth="1"/>
+    <col min="16130" max="16130" width="94.6640625" style="149" customWidth="1"/>
+    <col min="16131" max="16384" width="8.88671875" style="149"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="147" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1" s="148">
+        <v>61210102</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="147" t="s">
+        <v>34</v>
+      </c>
+      <c r="B2" s="150" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="147" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" s="151" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="147" t="s">
+        <v>38</v>
+      </c>
+      <c r="B4" s="150" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="147" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" s="152" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="147" t="s">
+        <v>40</v>
+      </c>
+      <c r="B6" s="150" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="147" t="s">
+        <v>42</v>
+      </c>
+      <c r="B7" s="153" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="39.6">
+      <c r="A8" s="147" t="s">
+        <v>44</v>
+      </c>
+      <c r="B8" s="154" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="26.4">
+      <c r="A9" s="147" t="s">
+        <v>46</v>
+      </c>
+      <c r="B9" s="154" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="26.4">
+      <c r="A10" s="147" t="s">
+        <v>48</v>
+      </c>
+      <c r="B10" s="154" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="147" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" s="155" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="147" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" s="156" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="13.8">
+      <c r="A13" s="147" t="s">
+        <v>54</v>
+      </c>
+      <c r="B13" s="164" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="147" t="s">
+        <v>55</v>
+      </c>
+      <c r="B14" s="156" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="157" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" s="158">
+        <v>46142</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="157" t="s">
+        <v>58</v>
+      </c>
+      <c r="B16" s="158">
+        <v>46507</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="147" t="s">
+        <v>59</v>
+      </c>
+      <c r="B17" s="161" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="147" t="s">
+        <v>60</v>
+      </c>
+      <c r="B18" s="161" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="147" t="s">
+        <v>61</v>
+      </c>
+      <c r="B19" s="162" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="147" t="s">
+        <v>62</v>
+      </c>
+      <c r="B20" s="163" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="159"/>
+      <c r="B21" s="159"/>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="159"/>
+      <c r="B22" s="159"/>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="159"/>
+      <c r="B23" s="159"/>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="159"/>
+      <c r="B24" s="159"/>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="159"/>
+      <c r="B25" s="159"/>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="159"/>
+      <c r="B26" s="159"/>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" s="159"/>
+      <c r="B27" s="159"/>
+    </row>
+    <row r="28" spans="1:2">
+      <c r="A28" s="160"/>
+      <c r="B28" s="160"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B11" r:id="rId2"/>
+    <hyperlink ref="B20" r:id="rId3"/>
+    <hyperlink ref="B13" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B2:D20"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="4.44140625" style="149" customWidth="1"/>
+    <col min="2" max="2" width="88.44140625" style="149" customWidth="1"/>
+    <col min="3" max="3" width="37.88671875" style="149" customWidth="1"/>
+    <col min="4" max="256" width="8.88671875" style="149"/>
+    <col min="257" max="257" width="4.44140625" style="149" customWidth="1"/>
+    <col min="258" max="258" width="88.44140625" style="149" customWidth="1"/>
+    <col min="259" max="259" width="37.88671875" style="149" customWidth="1"/>
+    <col min="260" max="512" width="8.88671875" style="149"/>
+    <col min="513" max="513" width="4.44140625" style="149" customWidth="1"/>
+    <col min="514" max="514" width="88.44140625" style="149" customWidth="1"/>
+    <col min="515" max="515" width="37.88671875" style="149" customWidth="1"/>
+    <col min="516" max="768" width="8.88671875" style="149"/>
+    <col min="769" max="769" width="4.44140625" style="149" customWidth="1"/>
+    <col min="770" max="770" width="88.44140625" style="149" customWidth="1"/>
+    <col min="771" max="771" width="37.88671875" style="149" customWidth="1"/>
+    <col min="772" max="1024" width="8.88671875" style="149"/>
+    <col min="1025" max="1025" width="4.44140625" style="149" customWidth="1"/>
+    <col min="1026" max="1026" width="88.44140625" style="149" customWidth="1"/>
+    <col min="1027" max="1027" width="37.88671875" style="149" customWidth="1"/>
+    <col min="1028" max="1280" width="8.88671875" style="149"/>
+    <col min="1281" max="1281" width="4.44140625" style="149" customWidth="1"/>
+    <col min="1282" max="1282" width="88.44140625" style="149" customWidth="1"/>
+    <col min="1283" max="1283" width="37.88671875" style="149" customWidth="1"/>
+    <col min="1284" max="1536" width="8.88671875" style="149"/>
+    <col min="1537" max="1537" width="4.44140625" style="149" customWidth="1"/>
+    <col min="1538" max="1538" width="88.44140625" style="149" customWidth="1"/>
+    <col min="1539" max="1539" width="37.88671875" style="149" customWidth="1"/>
+    <col min="1540" max="1792" width="8.88671875" style="149"/>
+    <col min="1793" max="1793" width="4.44140625" style="149" customWidth="1"/>
+    <col min="1794" max="1794" width="88.44140625" style="149" customWidth="1"/>
+    <col min="1795" max="1795" width="37.88671875" style="149" customWidth="1"/>
+    <col min="1796" max="2048" width="8.88671875" style="149"/>
+    <col min="2049" max="2049" width="4.44140625" style="149" customWidth="1"/>
+    <col min="2050" max="2050" width="88.44140625" style="149" customWidth="1"/>
+    <col min="2051" max="2051" width="37.88671875" style="149" customWidth="1"/>
+    <col min="2052" max="2304" width="8.88671875" style="149"/>
+    <col min="2305" max="2305" width="4.44140625" style="149" customWidth="1"/>
+    <col min="2306" max="2306" width="88.44140625" style="149" customWidth="1"/>
+    <col min="2307" max="2307" width="37.88671875" style="149" customWidth="1"/>
+    <col min="2308" max="2560" width="8.88671875" style="149"/>
+    <col min="2561" max="2561" width="4.44140625" style="149" customWidth="1"/>
+    <col min="2562" max="2562" width="88.44140625" style="149" customWidth="1"/>
+    <col min="2563" max="2563" width="37.88671875" style="149" customWidth="1"/>
+    <col min="2564" max="2816" width="8.88671875" style="149"/>
+    <col min="2817" max="2817" width="4.44140625" style="149" customWidth="1"/>
+    <col min="2818" max="2818" width="88.44140625" style="149" customWidth="1"/>
+    <col min="2819" max="2819" width="37.88671875" style="149" customWidth="1"/>
+    <col min="2820" max="3072" width="8.88671875" style="149"/>
+    <col min="3073" max="3073" width="4.44140625" style="149" customWidth="1"/>
+    <col min="3074" max="3074" width="88.44140625" style="149" customWidth="1"/>
+    <col min="3075" max="3075" width="37.88671875" style="149" customWidth="1"/>
+    <col min="3076" max="3328" width="8.88671875" style="149"/>
+    <col min="3329" max="3329" width="4.44140625" style="149" customWidth="1"/>
+    <col min="3330" max="3330" width="88.44140625" style="149" customWidth="1"/>
+    <col min="3331" max="3331" width="37.88671875" style="149" customWidth="1"/>
+    <col min="3332" max="3584" width="8.88671875" style="149"/>
+    <col min="3585" max="3585" width="4.44140625" style="149" customWidth="1"/>
+    <col min="3586" max="3586" width="88.44140625" style="149" customWidth="1"/>
+    <col min="3587" max="3587" width="37.88671875" style="149" customWidth="1"/>
+    <col min="3588" max="3840" width="8.88671875" style="149"/>
+    <col min="3841" max="3841" width="4.44140625" style="149" customWidth="1"/>
+    <col min="3842" max="3842" width="88.44140625" style="149" customWidth="1"/>
+    <col min="3843" max="3843" width="37.88671875" style="149" customWidth="1"/>
+    <col min="3844" max="4096" width="8.88671875" style="149"/>
+    <col min="4097" max="4097" width="4.44140625" style="149" customWidth="1"/>
+    <col min="4098" max="4098" width="88.44140625" style="149" customWidth="1"/>
+    <col min="4099" max="4099" width="37.88671875" style="149" customWidth="1"/>
+    <col min="4100" max="4352" width="8.88671875" style="149"/>
+    <col min="4353" max="4353" width="4.44140625" style="149" customWidth="1"/>
+    <col min="4354" max="4354" width="88.44140625" style="149" customWidth="1"/>
+    <col min="4355" max="4355" width="37.88671875" style="149" customWidth="1"/>
+    <col min="4356" max="4608" width="8.88671875" style="149"/>
+    <col min="4609" max="4609" width="4.44140625" style="149" customWidth="1"/>
+    <col min="4610" max="4610" width="88.44140625" style="149" customWidth="1"/>
+    <col min="4611" max="4611" width="37.88671875" style="149" customWidth="1"/>
+    <col min="4612" max="4864" width="8.88671875" style="149"/>
+    <col min="4865" max="4865" width="4.44140625" style="149" customWidth="1"/>
+    <col min="4866" max="4866" width="88.44140625" style="149" customWidth="1"/>
+    <col min="4867" max="4867" width="37.88671875" style="149" customWidth="1"/>
+    <col min="4868" max="5120" width="8.88671875" style="149"/>
+    <col min="5121" max="5121" width="4.44140625" style="149" customWidth="1"/>
+    <col min="5122" max="5122" width="88.44140625" style="149" customWidth="1"/>
+    <col min="5123" max="5123" width="37.88671875" style="149" customWidth="1"/>
+    <col min="5124" max="5376" width="8.88671875" style="149"/>
+    <col min="5377" max="5377" width="4.44140625" style="149" customWidth="1"/>
+    <col min="5378" max="5378" width="88.44140625" style="149" customWidth="1"/>
+    <col min="5379" max="5379" width="37.88671875" style="149" customWidth="1"/>
+    <col min="5380" max="5632" width="8.88671875" style="149"/>
+    <col min="5633" max="5633" width="4.44140625" style="149" customWidth="1"/>
+    <col min="5634" max="5634" width="88.44140625" style="149" customWidth="1"/>
+    <col min="5635" max="5635" width="37.88671875" style="149" customWidth="1"/>
+    <col min="5636" max="5888" width="8.88671875" style="149"/>
+    <col min="5889" max="5889" width="4.44140625" style="149" customWidth="1"/>
+    <col min="5890" max="5890" width="88.44140625" style="149" customWidth="1"/>
+    <col min="5891" max="5891" width="37.88671875" style="149" customWidth="1"/>
+    <col min="5892" max="6144" width="8.88671875" style="149"/>
+    <col min="6145" max="6145" width="4.44140625" style="149" customWidth="1"/>
+    <col min="6146" max="6146" width="88.44140625" style="149" customWidth="1"/>
+    <col min="6147" max="6147" width="37.88671875" style="149" customWidth="1"/>
+    <col min="6148" max="6400" width="8.88671875" style="149"/>
+    <col min="6401" max="6401" width="4.44140625" style="149" customWidth="1"/>
+    <col min="6402" max="6402" width="88.44140625" style="149" customWidth="1"/>
+    <col min="6403" max="6403" width="37.88671875" style="149" customWidth="1"/>
+    <col min="6404" max="6656" width="8.88671875" style="149"/>
+    <col min="6657" max="6657" width="4.44140625" style="149" customWidth="1"/>
+    <col min="6658" max="6658" width="88.44140625" style="149" customWidth="1"/>
+    <col min="6659" max="6659" width="37.88671875" style="149" customWidth="1"/>
+    <col min="6660" max="6912" width="8.88671875" style="149"/>
+    <col min="6913" max="6913" width="4.44140625" style="149" customWidth="1"/>
+    <col min="6914" max="6914" width="88.44140625" style="149" customWidth="1"/>
+    <col min="6915" max="6915" width="37.88671875" style="149" customWidth="1"/>
+    <col min="6916" max="7168" width="8.88671875" style="149"/>
+    <col min="7169" max="7169" width="4.44140625" style="149" customWidth="1"/>
+    <col min="7170" max="7170" width="88.44140625" style="149" customWidth="1"/>
+    <col min="7171" max="7171" width="37.88671875" style="149" customWidth="1"/>
+    <col min="7172" max="7424" width="8.88671875" style="149"/>
+    <col min="7425" max="7425" width="4.44140625" style="149" customWidth="1"/>
+    <col min="7426" max="7426" width="88.44140625" style="149" customWidth="1"/>
+    <col min="7427" max="7427" width="37.88671875" style="149" customWidth="1"/>
+    <col min="7428" max="7680" width="8.88671875" style="149"/>
+    <col min="7681" max="7681" width="4.44140625" style="149" customWidth="1"/>
+    <col min="7682" max="7682" width="88.44140625" style="149" customWidth="1"/>
+    <col min="7683" max="7683" width="37.88671875" style="149" customWidth="1"/>
+    <col min="7684" max="7936" width="8.88671875" style="149"/>
+    <col min="7937" max="7937" width="4.44140625" style="149" customWidth="1"/>
+    <col min="7938" max="7938" width="88.44140625" style="149" customWidth="1"/>
+    <col min="7939" max="7939" width="37.88671875" style="149" customWidth="1"/>
+    <col min="7940" max="8192" width="8.88671875" style="149"/>
+    <col min="8193" max="8193" width="4.44140625" style="149" customWidth="1"/>
+    <col min="8194" max="8194" width="88.44140625" style="149" customWidth="1"/>
+    <col min="8195" max="8195" width="37.88671875" style="149" customWidth="1"/>
+    <col min="8196" max="8448" width="8.88671875" style="149"/>
+    <col min="8449" max="8449" width="4.44140625" style="149" customWidth="1"/>
+    <col min="8450" max="8450" width="88.44140625" style="149" customWidth="1"/>
+    <col min="8451" max="8451" width="37.88671875" style="149" customWidth="1"/>
+    <col min="8452" max="8704" width="8.88671875" style="149"/>
+    <col min="8705" max="8705" width="4.44140625" style="149" customWidth="1"/>
+    <col min="8706" max="8706" width="88.44140625" style="149" customWidth="1"/>
+    <col min="8707" max="8707" width="37.88671875" style="149" customWidth="1"/>
+    <col min="8708" max="8960" width="8.88671875" style="149"/>
+    <col min="8961" max="8961" width="4.44140625" style="149" customWidth="1"/>
+    <col min="8962" max="8962" width="88.44140625" style="149" customWidth="1"/>
+    <col min="8963" max="8963" width="37.88671875" style="149" customWidth="1"/>
+    <col min="8964" max="9216" width="8.88671875" style="149"/>
+    <col min="9217" max="9217" width="4.44140625" style="149" customWidth="1"/>
+    <col min="9218" max="9218" width="88.44140625" style="149" customWidth="1"/>
+    <col min="9219" max="9219" width="37.88671875" style="149" customWidth="1"/>
+    <col min="9220" max="9472" width="8.88671875" style="149"/>
+    <col min="9473" max="9473" width="4.44140625" style="149" customWidth="1"/>
+    <col min="9474" max="9474" width="88.44140625" style="149" customWidth="1"/>
+    <col min="9475" max="9475" width="37.88671875" style="149" customWidth="1"/>
+    <col min="9476" max="9728" width="8.88671875" style="149"/>
+    <col min="9729" max="9729" width="4.44140625" style="149" customWidth="1"/>
+    <col min="9730" max="9730" width="88.44140625" style="149" customWidth="1"/>
+    <col min="9731" max="9731" width="37.88671875" style="149" customWidth="1"/>
+    <col min="9732" max="9984" width="8.88671875" style="149"/>
+    <col min="9985" max="9985" width="4.44140625" style="149" customWidth="1"/>
+    <col min="9986" max="9986" width="88.44140625" style="149" customWidth="1"/>
+    <col min="9987" max="9987" width="37.88671875" style="149" customWidth="1"/>
+    <col min="9988" max="10240" width="8.88671875" style="149"/>
+    <col min="10241" max="10241" width="4.44140625" style="149" customWidth="1"/>
+    <col min="10242" max="10242" width="88.44140625" style="149" customWidth="1"/>
+    <col min="10243" max="10243" width="37.88671875" style="149" customWidth="1"/>
+    <col min="10244" max="10496" width="8.88671875" style="149"/>
+    <col min="10497" max="10497" width="4.44140625" style="149" customWidth="1"/>
+    <col min="10498" max="10498" width="88.44140625" style="149" customWidth="1"/>
+    <col min="10499" max="10499" width="37.88671875" style="149" customWidth="1"/>
+    <col min="10500" max="10752" width="8.88671875" style="149"/>
+    <col min="10753" max="10753" width="4.44140625" style="149" customWidth="1"/>
+    <col min="10754" max="10754" width="88.44140625" style="149" customWidth="1"/>
+    <col min="10755" max="10755" width="37.88671875" style="149" customWidth="1"/>
+    <col min="10756" max="11008" width="8.88671875" style="149"/>
+    <col min="11009" max="11009" width="4.44140625" style="149" customWidth="1"/>
+    <col min="11010" max="11010" width="88.44140625" style="149" customWidth="1"/>
+    <col min="11011" max="11011" width="37.88671875" style="149" customWidth="1"/>
+    <col min="11012" max="11264" width="8.88671875" style="149"/>
+    <col min="11265" max="11265" width="4.44140625" style="149" customWidth="1"/>
+    <col min="11266" max="11266" width="88.44140625" style="149" customWidth="1"/>
+    <col min="11267" max="11267" width="37.88671875" style="149" customWidth="1"/>
+    <col min="11268" max="11520" width="8.88671875" style="149"/>
+    <col min="11521" max="11521" width="4.44140625" style="149" customWidth="1"/>
+    <col min="11522" max="11522" width="88.44140625" style="149" customWidth="1"/>
+    <col min="11523" max="11523" width="37.88671875" style="149" customWidth="1"/>
+    <col min="11524" max="11776" width="8.88671875" style="149"/>
+    <col min="11777" max="11777" width="4.44140625" style="149" customWidth="1"/>
+    <col min="11778" max="11778" width="88.44140625" style="149" customWidth="1"/>
+    <col min="11779" max="11779" width="37.88671875" style="149" customWidth="1"/>
+    <col min="11780" max="12032" width="8.88671875" style="149"/>
+    <col min="12033" max="12033" width="4.44140625" style="149" customWidth="1"/>
+    <col min="12034" max="12034" width="88.44140625" style="149" customWidth="1"/>
+    <col min="12035" max="12035" width="37.88671875" style="149" customWidth="1"/>
+    <col min="12036" max="12288" width="8.88671875" style="149"/>
+    <col min="12289" max="12289" width="4.44140625" style="149" customWidth="1"/>
+    <col min="12290" max="12290" width="88.44140625" style="149" customWidth="1"/>
+    <col min="12291" max="12291" width="37.88671875" style="149" customWidth="1"/>
+    <col min="12292" max="12544" width="8.88671875" style="149"/>
+    <col min="12545" max="12545" width="4.44140625" style="149" customWidth="1"/>
+    <col min="12546" max="12546" width="88.44140625" style="149" customWidth="1"/>
+    <col min="12547" max="12547" width="37.88671875" style="149" customWidth="1"/>
+    <col min="12548" max="12800" width="8.88671875" style="149"/>
+    <col min="12801" max="12801" width="4.44140625" style="149" customWidth="1"/>
+    <col min="12802" max="12802" width="88.44140625" style="149" customWidth="1"/>
+    <col min="12803" max="12803" width="37.88671875" style="149" customWidth="1"/>
+    <col min="12804" max="13056" width="8.88671875" style="149"/>
+    <col min="13057" max="13057" width="4.44140625" style="149" customWidth="1"/>
+    <col min="13058" max="13058" width="88.44140625" style="149" customWidth="1"/>
+    <col min="13059" max="13059" width="37.88671875" style="149" customWidth="1"/>
+    <col min="13060" max="13312" width="8.88671875" style="149"/>
+    <col min="13313" max="13313" width="4.44140625" style="149" customWidth="1"/>
+    <col min="13314" max="13314" width="88.44140625" style="149" customWidth="1"/>
+    <col min="13315" max="13315" width="37.88671875" style="149" customWidth="1"/>
+    <col min="13316" max="13568" width="8.88671875" style="149"/>
+    <col min="13569" max="13569" width="4.44140625" style="149" customWidth="1"/>
+    <col min="13570" max="13570" width="88.44140625" style="149" customWidth="1"/>
+    <col min="13571" max="13571" width="37.88671875" style="149" customWidth="1"/>
+    <col min="13572" max="13824" width="8.88671875" style="149"/>
+    <col min="13825" max="13825" width="4.44140625" style="149" customWidth="1"/>
+    <col min="13826" max="13826" width="88.44140625" style="149" customWidth="1"/>
+    <col min="13827" max="13827" width="37.88671875" style="149" customWidth="1"/>
+    <col min="13828" max="14080" width="8.88671875" style="149"/>
+    <col min="14081" max="14081" width="4.44140625" style="149" customWidth="1"/>
+    <col min="14082" max="14082" width="88.44140625" style="149" customWidth="1"/>
+    <col min="14083" max="14083" width="37.88671875" style="149" customWidth="1"/>
+    <col min="14084" max="14336" width="8.88671875" style="149"/>
+    <col min="14337" max="14337" width="4.44140625" style="149" customWidth="1"/>
+    <col min="14338" max="14338" width="88.44140625" style="149" customWidth="1"/>
+    <col min="14339" max="14339" width="37.88671875" style="149" customWidth="1"/>
+    <col min="14340" max="14592" width="8.88671875" style="149"/>
+    <col min="14593" max="14593" width="4.44140625" style="149" customWidth="1"/>
+    <col min="14594" max="14594" width="88.44140625" style="149" customWidth="1"/>
+    <col min="14595" max="14595" width="37.88671875" style="149" customWidth="1"/>
+    <col min="14596" max="14848" width="8.88671875" style="149"/>
+    <col min="14849" max="14849" width="4.44140625" style="149" customWidth="1"/>
+    <col min="14850" max="14850" width="88.44140625" style="149" customWidth="1"/>
+    <col min="14851" max="14851" width="37.88671875" style="149" customWidth="1"/>
+    <col min="14852" max="15104" width="8.88671875" style="149"/>
+    <col min="15105" max="15105" width="4.44140625" style="149" customWidth="1"/>
+    <col min="15106" max="15106" width="88.44140625" style="149" customWidth="1"/>
+    <col min="15107" max="15107" width="37.88671875" style="149" customWidth="1"/>
+    <col min="15108" max="15360" width="8.88671875" style="149"/>
+    <col min="15361" max="15361" width="4.44140625" style="149" customWidth="1"/>
+    <col min="15362" max="15362" width="88.44140625" style="149" customWidth="1"/>
+    <col min="15363" max="15363" width="37.88671875" style="149" customWidth="1"/>
+    <col min="15364" max="15616" width="8.88671875" style="149"/>
+    <col min="15617" max="15617" width="4.44140625" style="149" customWidth="1"/>
+    <col min="15618" max="15618" width="88.44140625" style="149" customWidth="1"/>
+    <col min="15619" max="15619" width="37.88671875" style="149" customWidth="1"/>
+    <col min="15620" max="15872" width="8.88671875" style="149"/>
+    <col min="15873" max="15873" width="4.44140625" style="149" customWidth="1"/>
+    <col min="15874" max="15874" width="88.44140625" style="149" customWidth="1"/>
+    <col min="15875" max="15875" width="37.88671875" style="149" customWidth="1"/>
+    <col min="15876" max="16128" width="8.88671875" style="149"/>
+    <col min="16129" max="16129" width="4.44140625" style="149" customWidth="1"/>
+    <col min="16130" max="16130" width="88.44140625" style="149" customWidth="1"/>
+    <col min="16131" max="16131" width="37.88671875" style="149" customWidth="1"/>
+    <col min="16132" max="16384" width="8.88671875" style="149"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="165"/>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="166" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="166" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="166" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="166" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="166" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="166"/>
+    </row>
+    <row r="11" spans="2:2" ht="26.4">
+      <c r="B11" s="167" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="168"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="168"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="169" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="20" spans="3:4">
+      <c r="C20" s="170"/>
+      <c r="D20" s="170"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA52"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="V3" sqref="V3:AA3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="22.85546875" style="9" bestFit="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="28" max="16384" width="9.140625" style="9"/>
+    <col min="1" max="1" width="22.88671875" style="9" bestFit="1" customWidth="1"/>
+    <col min="2" max="9" width="4.88671875" style="9" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="4.88671875" style="10" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.33203125" style="9" bestFit="1" customWidth="1"/>
+    <col min="12" max="18" width="4.88671875" style="9" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="4.88671875" style="10" bestFit="1" customWidth="1"/>
+    <col min="20" max="26" width="4.88671875" style="9" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="6.88671875" style="9" customWidth="1"/>
+    <col min="28" max="16384" width="9.109375" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="15" customHeight="1">
-      <c r="A1" s="122" t="s">
+      <c r="A1" s="136" t="s">
         <v>23</v>
       </c>
-      <c r="B1" s="122"/>
-[...23 lines deleted...]
-      <c r="Z1" s="122"/>
+      <c r="B1" s="136"/>
+      <c r="C1" s="136"/>
+      <c r="D1" s="136"/>
+      <c r="E1" s="136"/>
+      <c r="F1" s="136"/>
+      <c r="G1" s="136"/>
+      <c r="H1" s="136"/>
+      <c r="I1" s="136"/>
+      <c r="J1" s="136"/>
+      <c r="K1" s="136"/>
+      <c r="L1" s="136"/>
+      <c r="M1" s="136"/>
+      <c r="N1" s="136"/>
+      <c r="O1" s="136"/>
+      <c r="P1" s="136"/>
+      <c r="Q1" s="136"/>
+      <c r="R1" s="136"/>
+      <c r="S1" s="136"/>
+      <c r="T1" s="136"/>
+      <c r="U1" s="136"/>
+      <c r="V1" s="136"/>
+      <c r="W1" s="136"/>
+      <c r="X1" s="136"/>
+      <c r="Y1" s="136"/>
+      <c r="Z1" s="136"/>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" s="7"/>
     </row>
     <row r="3" spans="1:27">
-      <c r="V3" s="136" t="s">
+      <c r="V3" s="139" t="s">
         <v>20</v>
       </c>
-      <c r="W3" s="136"/>
-[...5 lines deleted...]
-    <row r="4" spans="1:27" ht="12.75">
+      <c r="W3" s="139"/>
+      <c r="X3" s="139"/>
+      <c r="Y3" s="139"/>
+      <c r="Z3" s="139"/>
+      <c r="AA3" s="139"/>
+    </row>
+    <row r="4" spans="1:27" ht="12">
       <c r="A4" s="11"/>
       <c r="B4" s="12">
         <v>2000</v>
       </c>
       <c r="C4" s="12">
         <v>2001</v>
       </c>
       <c r="D4" s="12">
         <v>2002</v>
       </c>
       <c r="E4" s="12">
         <v>2003</v>
       </c>
       <c r="F4" s="12">
         <v>2004</v>
       </c>
       <c r="G4" s="12">
         <v>2005</v>
       </c>
       <c r="H4" s="12">
         <v>2006</v>
       </c>
       <c r="I4" s="12">
         <v>2007</v>
       </c>
@@ -5058,78 +6084,78 @@
         <v>2018</v>
       </c>
       <c r="U4" s="12">
         <v>2019</v>
       </c>
       <c r="V4" s="12">
         <v>2020</v>
       </c>
       <c r="W4" s="13">
         <v>2021</v>
       </c>
       <c r="X4" s="13">
         <v>2022</v>
       </c>
       <c r="Y4" s="42">
         <v>2023</v>
       </c>
       <c r="Z4" s="42">
         <v>2024</v>
       </c>
       <c r="AA4" s="107">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="1:27">
-      <c r="A5" s="125" t="s">
+      <c r="A5" s="138" t="s">
         <v>17</v>
       </c>
-      <c r="B5" s="125"/>
-[...23 lines deleted...]
-      <c r="Z5" s="125"/>
+      <c r="B5" s="138"/>
+      <c r="C5" s="138"/>
+      <c r="D5" s="138"/>
+      <c r="E5" s="138"/>
+      <c r="F5" s="138"/>
+      <c r="G5" s="138"/>
+      <c r="H5" s="138"/>
+      <c r="I5" s="138"/>
+      <c r="J5" s="138"/>
+      <c r="K5" s="138"/>
+      <c r="L5" s="138"/>
+      <c r="M5" s="138"/>
+      <c r="N5" s="138"/>
+      <c r="O5" s="138"/>
+      <c r="P5" s="138"/>
+      <c r="Q5" s="138"/>
+      <c r="R5" s="138"/>
+      <c r="S5" s="138"/>
+      <c r="T5" s="138"/>
+      <c r="U5" s="138"/>
+      <c r="V5" s="138"/>
+      <c r="W5" s="138"/>
+      <c r="X5" s="138"/>
+      <c r="Y5" s="138"/>
+      <c r="Z5" s="138"/>
       <c r="AA5" s="10"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="15">
         <v>8018</v>
       </c>
       <c r="C6" s="15">
         <v>7935</v>
       </c>
       <c r="D6" s="15">
         <v>8011</v>
       </c>
       <c r="E6" s="15">
         <v>8277</v>
       </c>
       <c r="F6" s="15">
         <v>8223</v>
       </c>
       <c r="G6" s="15">
         <v>8529</v>
       </c>
       <c r="H6" s="16">
@@ -5167,51 +6193,51 @@
       </c>
       <c r="S6" s="20">
         <v>7393</v>
       </c>
       <c r="T6" s="19">
         <v>7190</v>
       </c>
       <c r="U6" s="21">
         <v>6870</v>
       </c>
       <c r="V6" s="21">
         <v>6877</v>
       </c>
       <c r="W6" s="21">
         <v>6488</v>
       </c>
       <c r="X6" s="20">
         <v>5879</v>
       </c>
       <c r="Y6" s="20">
         <v>5554</v>
       </c>
       <c r="Z6" s="83">
         <v>5082</v>
       </c>
-      <c r="AA6" s="132">
+      <c r="AA6" s="121">
         <v>4653</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="15">
         <v>1777</v>
       </c>
       <c r="C7" s="15">
         <v>1886</v>
       </c>
       <c r="D7" s="15">
         <v>1965</v>
       </c>
       <c r="E7" s="15">
         <v>2295</v>
       </c>
       <c r="F7" s="15">
         <v>2271</v>
       </c>
       <c r="G7" s="15">
         <v>2636</v>
       </c>
@@ -5250,51 +6276,51 @@
       </c>
       <c r="S7" s="20">
         <v>3087</v>
       </c>
       <c r="T7" s="19">
         <v>3118</v>
       </c>
       <c r="U7" s="21">
         <v>2922</v>
       </c>
       <c r="V7" s="21">
         <v>2846</v>
       </c>
       <c r="W7" s="21">
         <v>2695</v>
       </c>
       <c r="X7" s="20">
         <v>2494</v>
       </c>
       <c r="Y7" s="20">
         <v>2307</v>
       </c>
       <c r="Z7" s="83">
         <v>2043</v>
       </c>
-      <c r="AA7" s="132">
+      <c r="AA7" s="121">
         <v>1922</v>
       </c>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="15">
         <v>758</v>
       </c>
       <c r="C8" s="15">
         <v>672</v>
       </c>
       <c r="D8" s="15">
         <v>647</v>
       </c>
       <c r="E8" s="15">
         <v>637</v>
       </c>
       <c r="F8" s="15">
         <v>647</v>
       </c>
       <c r="G8" s="15">
         <v>585</v>
       </c>
@@ -5333,51 +6359,51 @@
       </c>
       <c r="S8" s="20">
         <v>439</v>
       </c>
       <c r="T8" s="19">
         <v>448</v>
       </c>
       <c r="U8" s="21">
         <v>406</v>
       </c>
       <c r="V8" s="21">
         <v>453</v>
       </c>
       <c r="W8" s="21">
         <v>454</v>
       </c>
       <c r="X8" s="20">
         <v>360</v>
       </c>
       <c r="Y8" s="20">
         <v>357</v>
       </c>
       <c r="Z8" s="82">
         <v>321</v>
       </c>
-      <c r="AA8" s="132">
+      <c r="AA8" s="121">
         <v>292</v>
       </c>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="15">
         <v>329</v>
       </c>
       <c r="C9" s="15">
         <v>305</v>
       </c>
       <c r="D9" s="15">
         <v>344</v>
       </c>
       <c r="E9" s="15">
         <v>376</v>
       </c>
       <c r="F9" s="15">
         <v>332</v>
       </c>
       <c r="G9" s="15">
         <v>359</v>
       </c>
@@ -5416,51 +6442,51 @@
       </c>
       <c r="S9" s="20">
         <v>223</v>
       </c>
       <c r="T9" s="19">
         <v>193</v>
       </c>
       <c r="U9" s="21">
         <v>191</v>
       </c>
       <c r="V9" s="21">
         <v>203</v>
       </c>
       <c r="W9" s="21">
         <v>196</v>
       </c>
       <c r="X9" s="20">
         <v>188</v>
       </c>
       <c r="Y9" s="20">
         <v>188</v>
       </c>
       <c r="Z9" s="82">
         <v>167</v>
       </c>
-      <c r="AA9" s="132">
+      <c r="AA9" s="121">
         <v>155</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="15">
         <v>588</v>
       </c>
       <c r="C10" s="15">
         <v>571</v>
       </c>
       <c r="D10" s="15">
         <v>546</v>
       </c>
       <c r="E10" s="15">
         <v>492</v>
       </c>
       <c r="F10" s="15">
         <v>505</v>
       </c>
       <c r="G10" s="15">
         <v>514</v>
       </c>
@@ -5499,51 +6525,51 @@
       </c>
       <c r="S10" s="20">
         <v>338</v>
       </c>
       <c r="T10" s="19">
         <v>320</v>
       </c>
       <c r="U10" s="21">
         <v>301</v>
       </c>
       <c r="V10" s="21">
         <v>309</v>
       </c>
       <c r="W10" s="21">
         <v>280</v>
       </c>
       <c r="X10" s="20">
         <v>290</v>
       </c>
       <c r="Y10" s="20">
         <v>243</v>
       </c>
       <c r="Z10" s="82">
         <v>251</v>
       </c>
-      <c r="AA10" s="132">
+      <c r="AA10" s="121">
         <v>212</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="15">
         <v>410</v>
       </c>
       <c r="C11" s="15">
         <v>458</v>
       </c>
       <c r="D11" s="15">
         <v>463</v>
       </c>
       <c r="E11" s="15">
         <v>406</v>
       </c>
       <c r="F11" s="15">
         <v>406</v>
       </c>
       <c r="G11" s="15">
         <v>400</v>
       </c>
@@ -5582,51 +6608,51 @@
       </c>
       <c r="S11" s="20">
         <v>278</v>
       </c>
       <c r="T11" s="19">
         <v>270</v>
       </c>
       <c r="U11" s="21">
         <v>244</v>
       </c>
       <c r="V11" s="21">
         <v>275</v>
       </c>
       <c r="W11" s="21">
         <v>241</v>
       </c>
       <c r="X11" s="20">
         <v>217</v>
       </c>
       <c r="Y11" s="20">
         <v>197</v>
       </c>
       <c r="Z11" s="82">
         <v>195</v>
       </c>
-      <c r="AA11" s="132">
+      <c r="AA11" s="121">
         <v>183</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="15">
         <v>528</v>
       </c>
       <c r="C12" s="15">
         <v>484</v>
       </c>
       <c r="D12" s="15">
         <v>468</v>
       </c>
       <c r="E12" s="15">
         <v>430</v>
       </c>
       <c r="F12" s="15">
         <v>456</v>
       </c>
       <c r="G12" s="15">
         <v>404</v>
       </c>
@@ -5665,51 +6691,51 @@
       </c>
       <c r="S12" s="20">
         <v>267</v>
       </c>
       <c r="T12" s="19">
         <v>230</v>
       </c>
       <c r="U12" s="21">
         <v>254</v>
       </c>
       <c r="V12" s="21">
         <v>238</v>
       </c>
       <c r="W12" s="21">
         <v>231</v>
       </c>
       <c r="X12" s="20">
         <v>205</v>
       </c>
       <c r="Y12" s="20">
         <v>193</v>
       </c>
       <c r="Z12" s="82">
         <v>202</v>
       </c>
-      <c r="AA12" s="132">
+      <c r="AA12" s="121">
         <v>152</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="15">
         <v>511</v>
       </c>
       <c r="C13" s="15">
         <v>505</v>
       </c>
       <c r="D13" s="15">
         <v>522</v>
       </c>
       <c r="E13" s="15">
         <v>534</v>
       </c>
       <c r="F13" s="15">
         <v>504</v>
       </c>
       <c r="G13" s="15">
         <v>488</v>
       </c>
@@ -5748,51 +6774,51 @@
       </c>
       <c r="S13" s="20">
         <v>533</v>
       </c>
       <c r="T13" s="19">
         <v>543</v>
       </c>
       <c r="U13" s="21">
         <v>495</v>
       </c>
       <c r="V13" s="21">
         <v>522</v>
       </c>
       <c r="W13" s="21">
         <v>510</v>
       </c>
       <c r="X13" s="20">
         <v>424</v>
       </c>
       <c r="Y13" s="20">
         <v>457</v>
       </c>
       <c r="Z13" s="82">
         <v>444</v>
       </c>
-      <c r="AA13" s="132">
+      <c r="AA13" s="121">
         <v>356</v>
       </c>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="15">
         <v>319</v>
       </c>
       <c r="C14" s="15">
         <v>327</v>
       </c>
       <c r="D14" s="15">
         <v>347</v>
       </c>
       <c r="E14" s="15">
         <v>305</v>
       </c>
       <c r="F14" s="15">
         <v>321</v>
       </c>
       <c r="G14" s="15">
         <v>300</v>
       </c>
@@ -5831,51 +6857,51 @@
       </c>
       <c r="S14" s="20">
         <v>210</v>
       </c>
       <c r="T14" s="19">
         <v>219</v>
       </c>
       <c r="U14" s="21">
         <v>213</v>
       </c>
       <c r="V14" s="21">
         <v>202</v>
       </c>
       <c r="W14" s="21">
         <v>204</v>
       </c>
       <c r="X14" s="20">
         <v>152</v>
       </c>
       <c r="Y14" s="20">
         <v>181</v>
       </c>
       <c r="Z14" s="82">
         <v>158</v>
       </c>
-      <c r="AA14" s="132">
+      <c r="AA14" s="121">
         <v>123</v>
       </c>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="15">
         <v>404</v>
       </c>
       <c r="C15" s="15">
         <v>392</v>
       </c>
       <c r="D15" s="15">
         <v>394</v>
       </c>
       <c r="E15" s="15">
         <v>370</v>
       </c>
       <c r="F15" s="15">
         <v>377</v>
       </c>
       <c r="G15" s="15">
         <v>403</v>
       </c>
@@ -5914,51 +6940,51 @@
       </c>
       <c r="S15" s="20">
         <v>244</v>
       </c>
       <c r="T15" s="19">
         <v>245</v>
       </c>
       <c r="U15" s="21">
         <v>246</v>
       </c>
       <c r="V15" s="21">
         <v>266</v>
       </c>
       <c r="W15" s="21">
         <v>239</v>
       </c>
       <c r="X15" s="20">
         <v>204</v>
       </c>
       <c r="Y15" s="20">
         <v>207</v>
       </c>
       <c r="Z15" s="82">
         <v>177</v>
       </c>
-      <c r="AA15" s="132">
+      <c r="AA15" s="121">
         <v>183</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="15">
         <v>241</v>
       </c>
       <c r="C16" s="15">
         <v>256</v>
       </c>
       <c r="D16" s="15">
         <v>267</v>
       </c>
       <c r="E16" s="15">
         <v>318</v>
       </c>
       <c r="F16" s="15">
         <v>327</v>
       </c>
       <c r="G16" s="15">
         <v>330</v>
       </c>
@@ -5997,51 +7023,51 @@
       </c>
       <c r="S16" s="20">
         <v>245</v>
       </c>
       <c r="T16" s="19">
         <v>225</v>
       </c>
       <c r="U16" s="21">
         <v>195</v>
       </c>
       <c r="V16" s="21">
         <v>209</v>
       </c>
       <c r="W16" s="21">
         <v>205</v>
       </c>
       <c r="X16" s="20">
         <v>172</v>
       </c>
       <c r="Y16" s="20">
         <v>170</v>
       </c>
       <c r="Z16" s="82">
         <v>142</v>
       </c>
-      <c r="AA16" s="132">
+      <c r="AA16" s="121">
         <v>164</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="15">
         <v>877</v>
       </c>
       <c r="C17" s="15">
         <v>852</v>
       </c>
       <c r="D17" s="15">
         <v>869</v>
       </c>
       <c r="E17" s="15">
         <v>851</v>
       </c>
       <c r="F17" s="15">
         <v>849</v>
       </c>
       <c r="G17" s="15">
         <v>803</v>
       </c>
@@ -6080,51 +7106,51 @@
       </c>
       <c r="S17" s="20">
         <v>548</v>
       </c>
       <c r="T17" s="19">
         <v>500</v>
       </c>
       <c r="U17" s="21">
         <v>521</v>
       </c>
       <c r="V17" s="21">
         <v>542</v>
       </c>
       <c r="W17" s="21">
         <v>466</v>
       </c>
       <c r="X17" s="20">
         <v>421</v>
       </c>
       <c r="Y17" s="20">
         <v>413</v>
       </c>
       <c r="Z17" s="82">
         <v>391</v>
       </c>
-      <c r="AA17" s="132">
+      <c r="AA17" s="121">
         <v>345</v>
       </c>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="15">
         <v>183</v>
       </c>
       <c r="C18" s="15">
         <v>170</v>
       </c>
       <c r="D18" s="15">
         <v>172</v>
       </c>
       <c r="E18" s="15">
         <v>175</v>
       </c>
       <c r="F18" s="15">
         <v>172</v>
       </c>
       <c r="G18" s="15">
         <v>229</v>
       </c>
@@ -6163,51 +7189,51 @@
       </c>
       <c r="S18" s="20">
         <v>169</v>
       </c>
       <c r="T18" s="19">
         <v>154</v>
       </c>
       <c r="U18" s="21">
         <v>146</v>
       </c>
       <c r="V18" s="21">
         <v>141</v>
       </c>
       <c r="W18" s="21">
         <v>116</v>
       </c>
       <c r="X18" s="20">
         <v>116</v>
       </c>
       <c r="Y18" s="20">
         <v>91</v>
       </c>
       <c r="Z18" s="82">
         <v>94</v>
       </c>
-      <c r="AA18" s="132">
+      <c r="AA18" s="121">
         <v>90</v>
       </c>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="15">
         <v>382</v>
       </c>
       <c r="C19" s="15">
         <v>343</v>
       </c>
       <c r="D19" s="15">
         <v>345</v>
       </c>
       <c r="E19" s="15">
         <v>369</v>
       </c>
       <c r="F19" s="15">
         <v>388</v>
       </c>
       <c r="G19" s="15">
         <v>364</v>
       </c>
@@ -6246,51 +7272,51 @@
       </c>
       <c r="S19" s="20">
         <v>264</v>
       </c>
       <c r="T19" s="19">
         <v>240</v>
       </c>
       <c r="U19" s="21">
         <v>258</v>
       </c>
       <c r="V19" s="21">
         <v>231</v>
       </c>
       <c r="W19" s="21">
         <v>244</v>
       </c>
       <c r="X19" s="20">
         <v>216</v>
       </c>
       <c r="Y19" s="20">
         <v>206</v>
       </c>
       <c r="Z19" s="82">
         <v>177</v>
       </c>
-      <c r="AA19" s="132">
+      <c r="AA19" s="121">
         <v>171</v>
       </c>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B20" s="15">
         <v>711</v>
       </c>
       <c r="C20" s="15">
         <v>714</v>
       </c>
       <c r="D20" s="15">
         <v>662</v>
       </c>
       <c r="E20" s="15">
         <v>719</v>
       </c>
       <c r="F20" s="15">
         <v>668</v>
       </c>
       <c r="G20" s="15">
         <v>714</v>
       </c>
@@ -6329,83 +7355,83 @@
       </c>
       <c r="S20" s="20">
         <v>548</v>
       </c>
       <c r="T20" s="19">
         <v>485</v>
       </c>
       <c r="U20" s="21">
         <v>478</v>
       </c>
       <c r="V20" s="21">
         <v>440</v>
       </c>
       <c r="W20" s="21">
         <v>407</v>
       </c>
       <c r="X20" s="20">
         <v>420</v>
       </c>
       <c r="Y20" s="20">
         <v>344</v>
       </c>
       <c r="Z20" s="82">
         <v>320</v>
       </c>
-      <c r="AA20" s="132">
+      <c r="AA20" s="121">
         <v>305</v>
       </c>
     </row>
     <row r="21" spans="1:27" ht="15" customHeight="1">
-      <c r="A21" s="124" t="s">
+      <c r="A21" s="137" t="s">
         <v>18</v>
       </c>
-      <c r="B21" s="124"/>
-[...23 lines deleted...]
-      <c r="Z21" s="124"/>
+      <c r="B21" s="137"/>
+      <c r="C21" s="137"/>
+      <c r="D21" s="137"/>
+      <c r="E21" s="137"/>
+      <c r="F21" s="137"/>
+      <c r="G21" s="137"/>
+      <c r="H21" s="137"/>
+      <c r="I21" s="137"/>
+      <c r="J21" s="137"/>
+      <c r="K21" s="137"/>
+      <c r="L21" s="137"/>
+      <c r="M21" s="137"/>
+      <c r="N21" s="137"/>
+      <c r="O21" s="137"/>
+      <c r="P21" s="137"/>
+      <c r="Q21" s="137"/>
+      <c r="R21" s="137"/>
+      <c r="S21" s="137"/>
+      <c r="T21" s="137"/>
+      <c r="U21" s="137"/>
+      <c r="V21" s="137"/>
+      <c r="W21" s="137"/>
+      <c r="X21" s="137"/>
+      <c r="Y21" s="137"/>
+      <c r="Z21" s="137"/>
       <c r="AA21" s="10"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="22">
         <v>2599</v>
       </c>
       <c r="C22" s="22">
         <v>2688</v>
       </c>
       <c r="D22" s="22">
         <v>2734</v>
       </c>
       <c r="E22" s="15">
         <v>3030</v>
       </c>
       <c r="F22" s="17">
         <v>2728</v>
       </c>
       <c r="G22" s="23">
         <v>3145</v>
       </c>
       <c r="H22" s="17">
@@ -6443,51 +7469,51 @@
       </c>
       <c r="S22" s="20">
         <v>3561</v>
       </c>
       <c r="T22" s="19">
         <v>3564</v>
       </c>
       <c r="U22" s="21">
         <v>3390</v>
       </c>
       <c r="V22" s="24">
         <v>3306</v>
       </c>
       <c r="W22" s="24">
         <v>3132</v>
       </c>
       <c r="X22" s="20">
         <v>2896</v>
       </c>
       <c r="Y22" s="20">
         <v>2713</v>
       </c>
       <c r="Z22" s="85">
         <v>2397</v>
       </c>
-      <c r="AA22" s="133">
+      <c r="AA22" s="122">
         <v>2271</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B23" s="25" t="s">
         <v>1</v>
       </c>
       <c r="C23" s="25" t="s">
         <v>1</v>
       </c>
       <c r="D23" s="25" t="s">
         <v>1</v>
       </c>
       <c r="E23" s="25" t="s">
         <v>1</v>
       </c>
       <c r="F23" s="25" t="s">
         <v>1</v>
       </c>
       <c r="G23" s="25" t="s">
         <v>1</v>
       </c>
@@ -6526,51 +7552,51 @@
       </c>
       <c r="S23" s="20">
         <v>3087</v>
       </c>
       <c r="T23" s="19">
         <v>3118</v>
       </c>
       <c r="U23" s="21">
         <v>2922</v>
       </c>
       <c r="V23" s="24">
         <v>2846</v>
       </c>
       <c r="W23" s="24">
         <v>2695</v>
       </c>
       <c r="X23" s="20">
         <v>2494</v>
       </c>
       <c r="Y23" s="20">
         <v>2307</v>
       </c>
       <c r="Z23" s="85">
         <v>2043</v>
       </c>
-      <c r="AA23" s="133">
+      <c r="AA23" s="122">
         <v>1922</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B24" s="25" t="s">
         <v>1</v>
       </c>
       <c r="C24" s="25" t="s">
         <v>1</v>
       </c>
       <c r="D24" s="25" t="s">
         <v>1</v>
       </c>
       <c r="E24" s="25" t="s">
         <v>1</v>
       </c>
       <c r="F24" s="25" t="s">
         <v>1</v>
       </c>
       <c r="G24" s="25" t="s">
         <v>1</v>
       </c>
@@ -6609,51 +7635,51 @@
       </c>
       <c r="S24" s="20">
         <v>118</v>
       </c>
       <c r="T24" s="19">
         <v>100</v>
       </c>
       <c r="U24" s="21">
         <v>98</v>
       </c>
       <c r="V24" s="24">
         <v>91</v>
       </c>
       <c r="W24" s="24">
         <v>92</v>
       </c>
       <c r="X24" s="20">
         <v>99</v>
       </c>
       <c r="Y24" s="20">
         <v>91</v>
       </c>
       <c r="Z24" s="84">
         <v>94</v>
       </c>
-      <c r="AA24" s="133">
+      <c r="AA24" s="122">
         <v>75</v>
       </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B25" s="25" t="s">
         <v>1</v>
       </c>
       <c r="C25" s="25" t="s">
         <v>1</v>
       </c>
       <c r="D25" s="25" t="s">
         <v>1</v>
       </c>
       <c r="E25" s="25" t="s">
         <v>1</v>
       </c>
       <c r="F25" s="25" t="s">
         <v>1</v>
       </c>
       <c r="G25" s="25" t="s">
         <v>1</v>
       </c>
@@ -6692,51 +7718,51 @@
       </c>
       <c r="S25" s="20">
         <v>70</v>
       </c>
       <c r="T25" s="19">
         <v>85</v>
       </c>
       <c r="U25" s="21">
         <v>88</v>
       </c>
       <c r="V25" s="24">
         <v>70</v>
       </c>
       <c r="W25" s="24">
         <v>71</v>
       </c>
       <c r="X25" s="20">
         <v>59</v>
       </c>
       <c r="Y25" s="20">
         <v>68</v>
       </c>
       <c r="Z25" s="84">
         <v>56</v>
       </c>
-      <c r="AA25" s="133">
+      <c r="AA25" s="122">
         <v>52</v>
       </c>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B26" s="25" t="s">
         <v>1</v>
       </c>
       <c r="C26" s="25" t="s">
         <v>1</v>
       </c>
       <c r="D26" s="25" t="s">
         <v>1</v>
       </c>
       <c r="E26" s="25" t="s">
         <v>1</v>
       </c>
       <c r="F26" s="25" t="s">
         <v>1</v>
       </c>
       <c r="G26" s="25" t="s">
         <v>1</v>
       </c>
@@ -6775,51 +7801,51 @@
       </c>
       <c r="S26" s="20">
         <v>107</v>
       </c>
       <c r="T26" s="19">
         <v>104</v>
       </c>
       <c r="U26" s="21">
         <v>109</v>
       </c>
       <c r="V26" s="24">
         <v>122</v>
       </c>
       <c r="W26" s="24">
         <v>118</v>
       </c>
       <c r="X26" s="20">
         <v>110</v>
       </c>
       <c r="Y26" s="20">
         <v>98</v>
       </c>
       <c r="Z26" s="84">
         <v>75</v>
       </c>
-      <c r="AA26" s="133">
+      <c r="AA26" s="122">
         <v>96</v>
       </c>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B27" s="25" t="s">
         <v>1</v>
       </c>
       <c r="C27" s="25" t="s">
         <v>1</v>
       </c>
       <c r="D27" s="25" t="s">
         <v>1</v>
       </c>
       <c r="E27" s="25" t="s">
         <v>1</v>
       </c>
       <c r="F27" s="25" t="s">
         <v>1</v>
       </c>
       <c r="G27" s="25" t="s">
         <v>1</v>
       </c>
@@ -6858,83 +7884,83 @@
       </c>
       <c r="S27" s="20">
         <v>179</v>
       </c>
       <c r="T27" s="19">
         <v>157</v>
       </c>
       <c r="U27" s="21">
         <v>173</v>
       </c>
       <c r="V27" s="19">
         <v>177</v>
       </c>
       <c r="W27" s="19">
         <v>156</v>
       </c>
       <c r="X27" s="20">
         <v>134</v>
       </c>
       <c r="Y27" s="20">
         <v>149</v>
       </c>
       <c r="Z27" s="84">
         <v>129</v>
       </c>
-      <c r="AA27" s="133">
+      <c r="AA27" s="122">
         <v>126</v>
       </c>
     </row>
     <row r="28" spans="1:27" ht="15" customHeight="1">
-      <c r="A28" s="124" t="s">
+      <c r="A28" s="137" t="s">
         <v>19</v>
       </c>
-      <c r="B28" s="124"/>
-[...23 lines deleted...]
-      <c r="Z28" s="124"/>
+      <c r="B28" s="137"/>
+      <c r="C28" s="137"/>
+      <c r="D28" s="137"/>
+      <c r="E28" s="137"/>
+      <c r="F28" s="137"/>
+      <c r="G28" s="137"/>
+      <c r="H28" s="137"/>
+      <c r="I28" s="137"/>
+      <c r="J28" s="137"/>
+      <c r="K28" s="137"/>
+      <c r="L28" s="137"/>
+      <c r="M28" s="137"/>
+      <c r="N28" s="137"/>
+      <c r="O28" s="137"/>
+      <c r="P28" s="137"/>
+      <c r="Q28" s="137"/>
+      <c r="R28" s="137"/>
+      <c r="S28" s="137"/>
+      <c r="T28" s="137"/>
+      <c r="U28" s="137"/>
+      <c r="V28" s="137"/>
+      <c r="W28" s="137"/>
+      <c r="X28" s="137"/>
+      <c r="Y28" s="137"/>
+      <c r="Z28" s="137"/>
       <c r="AA28" s="10"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="22">
         <v>5419</v>
       </c>
       <c r="C29" s="22">
         <v>5247</v>
       </c>
       <c r="D29" s="22">
         <v>5277</v>
       </c>
       <c r="E29" s="15">
         <v>5247</v>
       </c>
       <c r="F29" s="15">
         <v>5495</v>
       </c>
       <c r="G29" s="23">
         <v>5384</v>
       </c>
       <c r="H29" s="15">
@@ -6972,51 +7998,51 @@
       </c>
       <c r="S29" s="20">
         <v>3832</v>
       </c>
       <c r="T29" s="19">
         <v>3626</v>
       </c>
       <c r="U29" s="21">
         <v>3480</v>
       </c>
       <c r="V29" s="21">
         <v>3571</v>
       </c>
       <c r="W29" s="21">
         <v>3356</v>
       </c>
       <c r="X29" s="21">
         <v>2983</v>
       </c>
       <c r="Y29" s="21">
         <v>2841</v>
       </c>
       <c r="Z29" s="85">
         <v>2685</v>
       </c>
-      <c r="AA29" s="133">
+      <c r="AA29" s="122">
         <v>2382</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B30" s="25" t="s">
         <v>1</v>
       </c>
       <c r="C30" s="25" t="s">
         <v>1</v>
       </c>
       <c r="D30" s="25" t="s">
         <v>1</v>
       </c>
       <c r="E30" s="25" t="s">
         <v>1</v>
       </c>
       <c r="F30" s="25" t="s">
         <v>1</v>
       </c>
       <c r="G30" s="25" t="s">
         <v>1</v>
       </c>
@@ -7055,51 +8081,51 @@
       </c>
       <c r="S30" s="20" t="s">
         <v>0</v>
       </c>
       <c r="T30" s="19" t="s">
         <v>0</v>
       </c>
       <c r="U30" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V30" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W30" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X30" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y30" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z30" s="81" t="s">
         <v>0</v>
       </c>
-      <c r="AA30" s="134" t="s">
+      <c r="AA30" s="123" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B31" s="25" t="s">
         <v>1</v>
       </c>
       <c r="C31" s="25" t="s">
         <v>1</v>
       </c>
       <c r="D31" s="25" t="s">
         <v>1</v>
       </c>
       <c r="E31" s="25" t="s">
         <v>1</v>
       </c>
       <c r="F31" s="25" t="s">
         <v>1</v>
       </c>
       <c r="G31" s="25" t="s">
         <v>1</v>
       </c>
@@ -7138,51 +8164,51 @@
       </c>
       <c r="S31" s="20">
         <v>439</v>
       </c>
       <c r="T31" s="19">
         <v>448</v>
       </c>
       <c r="U31" s="21">
         <v>406</v>
       </c>
       <c r="V31" s="24">
         <v>453</v>
       </c>
       <c r="W31" s="21">
         <v>454</v>
       </c>
       <c r="X31" s="21">
         <v>360</v>
       </c>
       <c r="Y31" s="21">
         <v>357</v>
       </c>
       <c r="Z31" s="85">
         <v>321</v>
       </c>
-      <c r="AA31" s="133">
+      <c r="AA31" s="122">
         <v>292</v>
       </c>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B32" s="25" t="s">
         <v>1</v>
       </c>
       <c r="C32" s="25" t="s">
         <v>1</v>
       </c>
       <c r="D32" s="25" t="s">
         <v>1</v>
       </c>
       <c r="E32" s="25" t="s">
         <v>1</v>
       </c>
       <c r="F32" s="25" t="s">
         <v>1</v>
       </c>
       <c r="G32" s="25" t="s">
         <v>1</v>
       </c>
@@ -7221,51 +8247,51 @@
       </c>
       <c r="S32" s="20">
         <v>223</v>
       </c>
       <c r="T32" s="19">
         <v>193</v>
       </c>
       <c r="U32" s="21">
         <v>191</v>
       </c>
       <c r="V32" s="24">
         <v>203</v>
       </c>
       <c r="W32" s="21">
         <v>196</v>
       </c>
       <c r="X32" s="21">
         <v>188</v>
       </c>
       <c r="Y32" s="21">
         <v>188</v>
       </c>
       <c r="Z32" s="84">
         <v>167</v>
       </c>
-      <c r="AA32" s="133">
+      <c r="AA32" s="122">
         <v>155</v>
       </c>
     </row>
     <row r="33" spans="1:27">
       <c r="A33" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B33" s="25" t="s">
         <v>1</v>
       </c>
       <c r="C33" s="25" t="s">
         <v>1</v>
       </c>
       <c r="D33" s="25" t="s">
         <v>1</v>
       </c>
       <c r="E33" s="25" t="s">
         <v>1</v>
       </c>
       <c r="F33" s="25" t="s">
         <v>1</v>
       </c>
       <c r="G33" s="25" t="s">
         <v>1</v>
       </c>
@@ -7304,51 +8330,51 @@
       </c>
       <c r="S33" s="20">
         <v>220</v>
       </c>
       <c r="T33" s="19">
         <v>220</v>
       </c>
       <c r="U33" s="21">
         <v>203</v>
       </c>
       <c r="V33" s="24">
         <v>218</v>
       </c>
       <c r="W33" s="21">
         <v>188</v>
       </c>
       <c r="X33" s="21">
         <v>191</v>
       </c>
       <c r="Y33" s="21">
         <v>152</v>
       </c>
       <c r="Z33" s="84">
         <v>157</v>
       </c>
-      <c r="AA33" s="133">
+      <c r="AA33" s="122">
         <v>137</v>
       </c>
     </row>
     <row r="34" spans="1:27">
       <c r="A34" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B34" s="25" t="s">
         <v>1</v>
       </c>
       <c r="C34" s="25" t="s">
         <v>1</v>
       </c>
       <c r="D34" s="25" t="s">
         <v>1</v>
       </c>
       <c r="E34" s="25" t="s">
         <v>1</v>
       </c>
       <c r="F34" s="25" t="s">
         <v>1</v>
       </c>
       <c r="G34" s="25" t="s">
         <v>1</v>
       </c>
@@ -7387,51 +8413,51 @@
       </c>
       <c r="S34" s="20">
         <v>278</v>
       </c>
       <c r="T34" s="19">
         <v>270</v>
       </c>
       <c r="U34" s="21">
         <v>244</v>
       </c>
       <c r="V34" s="24">
         <v>275</v>
       </c>
       <c r="W34" s="21">
         <v>241</v>
       </c>
       <c r="X34" s="21">
         <v>217</v>
       </c>
       <c r="Y34" s="21">
         <v>197</v>
       </c>
       <c r="Z34" s="84">
         <v>195</v>
       </c>
-      <c r="AA34" s="133">
+      <c r="AA34" s="122">
         <v>183</v>
       </c>
     </row>
     <row r="35" spans="1:27">
       <c r="A35" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="25" t="s">
         <v>1</v>
       </c>
       <c r="C35" s="25" t="s">
         <v>1</v>
       </c>
       <c r="D35" s="25" t="s">
         <v>1</v>
       </c>
       <c r="E35" s="25" t="s">
         <v>1</v>
       </c>
       <c r="F35" s="25" t="s">
         <v>1</v>
       </c>
       <c r="G35" s="25" t="s">
         <v>1</v>
       </c>
@@ -7470,51 +8496,51 @@
       </c>
       <c r="S35" s="20">
         <v>267</v>
       </c>
       <c r="T35" s="19">
         <v>230</v>
       </c>
       <c r="U35" s="21">
         <v>254</v>
       </c>
       <c r="V35" s="24">
         <v>238</v>
       </c>
       <c r="W35" s="21">
         <v>231</v>
       </c>
       <c r="X35" s="21">
         <v>205</v>
       </c>
       <c r="Y35" s="21">
         <v>193</v>
       </c>
       <c r="Z35" s="84">
         <v>202</v>
       </c>
-      <c r="AA35" s="133">
+      <c r="AA35" s="122">
         <v>152</v>
       </c>
     </row>
     <row r="36" spans="1:27">
       <c r="A36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="25" t="s">
         <v>1</v>
       </c>
       <c r="C36" s="25" t="s">
         <v>1</v>
       </c>
       <c r="D36" s="25" t="s">
         <v>1</v>
       </c>
       <c r="E36" s="25" t="s">
         <v>1</v>
       </c>
       <c r="F36" s="25" t="s">
         <v>1</v>
       </c>
       <c r="G36" s="25" t="s">
         <v>1</v>
       </c>
@@ -7553,51 +8579,51 @@
       </c>
       <c r="S36" s="20">
         <v>533</v>
       </c>
       <c r="T36" s="19">
         <v>543</v>
       </c>
       <c r="U36" s="21">
         <v>495</v>
       </c>
       <c r="V36" s="24">
         <v>522</v>
       </c>
       <c r="W36" s="21">
         <v>510</v>
       </c>
       <c r="X36" s="21">
         <v>424</v>
       </c>
       <c r="Y36" s="21">
         <v>457</v>
       </c>
       <c r="Z36" s="84">
         <v>444</v>
       </c>
-      <c r="AA36" s="133">
+      <c r="AA36" s="122">
         <v>356</v>
       </c>
     </row>
     <row r="37" spans="1:27">
       <c r="A37" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B37" s="25" t="s">
         <v>1</v>
       </c>
       <c r="C37" s="25" t="s">
         <v>1</v>
       </c>
       <c r="D37" s="25" t="s">
         <v>1</v>
       </c>
       <c r="E37" s="25" t="s">
         <v>1</v>
       </c>
       <c r="F37" s="25" t="s">
         <v>1</v>
       </c>
       <c r="G37" s="25" t="s">
         <v>1</v>
       </c>
@@ -7636,51 +8662,51 @@
       </c>
       <c r="S37" s="20">
         <v>140</v>
       </c>
       <c r="T37" s="19">
         <v>134</v>
       </c>
       <c r="U37" s="21">
         <v>125</v>
       </c>
       <c r="V37" s="24">
         <v>132</v>
       </c>
       <c r="W37" s="21">
         <v>133</v>
       </c>
       <c r="X37" s="21">
         <v>93</v>
       </c>
       <c r="Y37" s="21">
         <v>113</v>
       </c>
       <c r="Z37" s="84">
         <v>102</v>
       </c>
-      <c r="AA37" s="133">
+      <c r="AA37" s="122">
         <v>71</v>
       </c>
     </row>
     <row r="38" spans="1:27">
       <c r="A38" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B38" s="25" t="s">
         <v>1</v>
       </c>
       <c r="C38" s="25" t="s">
         <v>1</v>
       </c>
       <c r="D38" s="25" t="s">
         <v>1</v>
       </c>
       <c r="E38" s="25" t="s">
         <v>1</v>
       </c>
       <c r="F38" s="25" t="s">
         <v>1</v>
       </c>
       <c r="G38" s="25" t="s">
         <v>1</v>
       </c>
@@ -7719,51 +8745,51 @@
       </c>
       <c r="S38" s="20">
         <v>137</v>
       </c>
       <c r="T38" s="19">
         <v>141</v>
       </c>
       <c r="U38" s="21">
         <v>137</v>
       </c>
       <c r="V38" s="24">
         <v>144</v>
       </c>
       <c r="W38" s="21">
         <v>121</v>
       </c>
       <c r="X38" s="21">
         <v>94</v>
       </c>
       <c r="Y38" s="21">
         <v>109</v>
       </c>
       <c r="Z38" s="84">
         <v>102</v>
       </c>
-      <c r="AA38" s="133">
+      <c r="AA38" s="122">
         <v>87</v>
       </c>
     </row>
     <row r="39" spans="1:27">
       <c r="A39" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B39" s="25" t="s">
         <v>1</v>
       </c>
       <c r="C39" s="25" t="s">
         <v>1</v>
       </c>
       <c r="D39" s="25" t="s">
         <v>1</v>
       </c>
       <c r="E39" s="25" t="s">
         <v>1</v>
       </c>
       <c r="F39" s="25" t="s">
         <v>1</v>
       </c>
       <c r="G39" s="25" t="s">
         <v>1</v>
       </c>
@@ -7802,51 +8828,51 @@
       </c>
       <c r="S39" s="20">
         <v>245</v>
       </c>
       <c r="T39" s="19">
         <v>225</v>
       </c>
       <c r="U39" s="21">
         <v>195</v>
       </c>
       <c r="V39" s="24">
         <v>209</v>
       </c>
       <c r="W39" s="21">
         <v>205</v>
       </c>
       <c r="X39" s="21">
         <v>172</v>
       </c>
       <c r="Y39" s="21">
         <v>170</v>
       </c>
       <c r="Z39" s="84">
         <v>142</v>
       </c>
-      <c r="AA39" s="133">
+      <c r="AA39" s="122">
         <v>164</v>
       </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B40" s="25" t="s">
         <v>1</v>
       </c>
       <c r="C40" s="25" t="s">
         <v>1</v>
       </c>
       <c r="D40" s="25" t="s">
         <v>1</v>
       </c>
       <c r="E40" s="25" t="s">
         <v>1</v>
       </c>
       <c r="F40" s="25" t="s">
         <v>1</v>
       </c>
       <c r="G40" s="25" t="s">
         <v>1</v>
       </c>
@@ -7885,51 +8911,51 @@
       </c>
       <c r="S40" s="20">
         <v>369</v>
       </c>
       <c r="T40" s="19">
         <v>343</v>
       </c>
       <c r="U40" s="21">
         <v>348</v>
       </c>
       <c r="V40" s="24">
         <v>365</v>
       </c>
       <c r="W40" s="21">
         <v>310</v>
       </c>
       <c r="X40" s="21">
         <v>287</v>
       </c>
       <c r="Y40" s="21">
         <v>264</v>
       </c>
       <c r="Z40" s="84">
         <v>262</v>
       </c>
-      <c r="AA40" s="133">
+      <c r="AA40" s="122">
         <v>219</v>
       </c>
     </row>
     <row r="41" spans="1:27">
       <c r="A41" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B41" s="25" t="s">
         <v>1</v>
       </c>
       <c r="C41" s="25" t="s">
         <v>1</v>
       </c>
       <c r="D41" s="25" t="s">
         <v>1</v>
       </c>
       <c r="E41" s="25" t="s">
         <v>1</v>
       </c>
       <c r="F41" s="25" t="s">
         <v>1</v>
       </c>
       <c r="G41" s="25" t="s">
         <v>1</v>
       </c>
@@ -7968,51 +8994,51 @@
       </c>
       <c r="S41" s="20">
         <v>169</v>
       </c>
       <c r="T41" s="19">
         <v>154</v>
       </c>
       <c r="U41" s="21">
         <v>146</v>
       </c>
       <c r="V41" s="24">
         <v>141</v>
       </c>
       <c r="W41" s="21">
         <v>116</v>
       </c>
       <c r="X41" s="21">
         <v>116</v>
       </c>
       <c r="Y41" s="21">
         <v>91</v>
       </c>
       <c r="Z41" s="84">
         <v>94</v>
       </c>
-      <c r="AA41" s="133">
+      <c r="AA41" s="122">
         <v>90</v>
       </c>
     </row>
     <row r="42" spans="1:27">
       <c r="A42" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B42" s="25" t="s">
         <v>1</v>
       </c>
       <c r="C42" s="25" t="s">
         <v>1</v>
       </c>
       <c r="D42" s="25" t="s">
         <v>1</v>
       </c>
       <c r="E42" s="25" t="s">
         <v>1</v>
       </c>
       <c r="F42" s="25" t="s">
         <v>1</v>
       </c>
       <c r="G42" s="25" t="s">
         <v>1</v>
       </c>
@@ -8051,51 +9077,51 @@
       </c>
       <c r="S42" s="20">
         <v>264</v>
       </c>
       <c r="T42" s="19">
         <v>240</v>
       </c>
       <c r="U42" s="21">
         <v>258</v>
       </c>
       <c r="V42" s="24">
         <v>231</v>
       </c>
       <c r="W42" s="21">
         <v>244</v>
       </c>
       <c r="X42" s="21">
         <v>216</v>
       </c>
       <c r="Y42" s="21">
         <v>206</v>
       </c>
       <c r="Z42" s="84">
         <v>177</v>
       </c>
-      <c r="AA42" s="133">
+      <c r="AA42" s="122">
         <v>171</v>
       </c>
     </row>
     <row r="43" spans="1:27">
       <c r="A43" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B43" s="26" t="s">
         <v>1</v>
       </c>
       <c r="C43" s="26" t="s">
         <v>1</v>
       </c>
       <c r="D43" s="26" t="s">
         <v>1</v>
       </c>
       <c r="E43" s="26" t="s">
         <v>1</v>
       </c>
       <c r="F43" s="26" t="s">
         <v>1</v>
       </c>
       <c r="G43" s="26" t="s">
         <v>1</v>
       </c>
@@ -8134,55 +9160,55 @@
       </c>
       <c r="S43" s="31">
         <v>548</v>
       </c>
       <c r="T43" s="30">
         <v>485</v>
       </c>
       <c r="U43" s="32">
         <v>478</v>
       </c>
       <c r="V43" s="33">
         <v>440</v>
       </c>
       <c r="W43" s="32">
         <v>407</v>
       </c>
       <c r="X43" s="32">
         <v>420</v>
       </c>
       <c r="Y43" s="32">
         <v>344</v>
       </c>
       <c r="Z43" s="86">
         <v>320</v>
       </c>
-      <c r="AA43" s="135">
+      <c r="AA43" s="124">
         <v>305</v>
       </c>
     </row>
-    <row r="44" spans="1:27" ht="12.75">
+    <row r="44" spans="1:27" ht="12">
       <c r="A44" s="119" t="s">
         <v>32</v>
       </c>
       <c r="B44" s="23"/>
       <c r="C44" s="23"/>
       <c r="D44" s="15"/>
       <c r="E44" s="15"/>
       <c r="F44" s="15"/>
       <c r="G44" s="23"/>
       <c r="H44" s="15"/>
       <c r="I44" s="15"/>
       <c r="J44" s="17"/>
       <c r="K44" s="18"/>
       <c r="L44" s="18"/>
       <c r="M44" s="18"/>
       <c r="N44" s="18"/>
       <c r="O44" s="18"/>
       <c r="P44" s="19"/>
       <c r="Q44" s="19"/>
       <c r="R44" s="19"/>
       <c r="S44" s="20"/>
       <c r="T44" s="19"/>
       <c r="U44" s="21"/>
     </row>
     <row r="45" spans="1:27">
@@ -8302,149 +9328,149 @@
     </row>
     <row r="50" spans="1:21" s="40" customFormat="1">
       <c r="A50" s="34"/>
       <c r="B50" s="35"/>
       <c r="C50" s="35"/>
       <c r="D50" s="35"/>
       <c r="E50" s="23"/>
       <c r="F50" s="23"/>
       <c r="G50" s="23"/>
       <c r="H50" s="23"/>
       <c r="I50" s="35"/>
       <c r="J50" s="23"/>
       <c r="K50" s="36"/>
       <c r="L50" s="36"/>
       <c r="M50" s="36"/>
       <c r="N50" s="36"/>
       <c r="O50" s="36"/>
       <c r="P50" s="37"/>
       <c r="Q50" s="37"/>
       <c r="R50" s="37"/>
       <c r="S50" s="38"/>
       <c r="T50" s="37"/>
       <c r="U50" s="39"/>
     </row>
     <row r="51" spans="1:21" s="40" customFormat="1">
-      <c r="A51" s="121"/>
-[...19 lines deleted...]
-      <c r="U51" s="121"/>
+      <c r="A51" s="135"/>
+      <c r="B51" s="135"/>
+      <c r="C51" s="135"/>
+      <c r="D51" s="135"/>
+      <c r="E51" s="135"/>
+      <c r="F51" s="135"/>
+      <c r="G51" s="135"/>
+      <c r="H51" s="135"/>
+      <c r="I51" s="135"/>
+      <c r="J51" s="135"/>
+      <c r="K51" s="135"/>
+      <c r="L51" s="135"/>
+      <c r="M51" s="135"/>
+      <c r="N51" s="135"/>
+      <c r="O51" s="135"/>
+      <c r="P51" s="135"/>
+      <c r="Q51" s="135"/>
+      <c r="R51" s="135"/>
+      <c r="S51" s="135"/>
+      <c r="T51" s="135"/>
+      <c r="U51" s="135"/>
     </row>
     <row r="52" spans="1:21" s="40" customFormat="1">
       <c r="J52" s="41"/>
       <c r="S52" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A51:U51"/>
     <mergeCell ref="A1:Z1"/>
     <mergeCell ref="A28:Z28"/>
     <mergeCell ref="A21:Z21"/>
     <mergeCell ref="A5:Z5"/>
     <mergeCell ref="V3:AA3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AQ44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="V3" sqref="V3:AA3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="22.85546875" style="47" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="28" max="16384" width="9.140625" style="9"/>
+    <col min="1" max="1" width="22.88671875" style="47" bestFit="1" customWidth="1"/>
+    <col min="2" max="10" width="4.88671875" style="9" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.33203125" style="9" bestFit="1" customWidth="1"/>
+    <col min="12" max="26" width="4.88671875" style="9" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="6.33203125" style="9" customWidth="1"/>
+    <col min="28" max="16384" width="9.109375" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:43" ht="12.75" customHeight="1">
-      <c r="A1" s="126" t="s">
+      <c r="A1" s="140" t="s">
         <v>24</v>
       </c>
-      <c r="B1" s="126"/>
-[...23 lines deleted...]
-      <c r="Z1" s="126"/>
+      <c r="B1" s="140"/>
+      <c r="C1" s="140"/>
+      <c r="D1" s="140"/>
+      <c r="E1" s="140"/>
+      <c r="F1" s="140"/>
+      <c r="G1" s="140"/>
+      <c r="H1" s="140"/>
+      <c r="I1" s="140"/>
+      <c r="J1" s="140"/>
+      <c r="K1" s="140"/>
+      <c r="L1" s="140"/>
+      <c r="M1" s="140"/>
+      <c r="N1" s="140"/>
+      <c r="O1" s="140"/>
+      <c r="P1" s="140"/>
+      <c r="Q1" s="140"/>
+      <c r="R1" s="140"/>
+      <c r="S1" s="140"/>
+      <c r="T1" s="140"/>
+      <c r="U1" s="140"/>
+      <c r="V1" s="140"/>
+      <c r="W1" s="140"/>
+      <c r="X1" s="140"/>
+      <c r="Y1" s="140"/>
+      <c r="Z1" s="140"/>
     </row>
     <row r="3" spans="1:43">
-      <c r="V3" s="136" t="s">
+      <c r="V3" s="139" t="s">
         <v>20</v>
       </c>
-      <c r="W3" s="136"/>
-[...5 lines deleted...]
-    <row r="4" spans="1:43" ht="12.75">
+      <c r="W3" s="139"/>
+      <c r="X3" s="139"/>
+      <c r="Y3" s="139"/>
+      <c r="Z3" s="139"/>
+      <c r="AA3" s="139"/>
+    </row>
+    <row r="4" spans="1:43" ht="12">
       <c r="A4" s="48"/>
       <c r="B4" s="12">
         <v>2000</v>
       </c>
       <c r="C4" s="12">
         <v>2001</v>
       </c>
       <c r="D4" s="12">
         <v>2002</v>
       </c>
       <c r="E4" s="12">
         <v>2003</v>
       </c>
       <c r="F4" s="12">
         <v>2004</v>
       </c>
       <c r="G4" s="12">
         <v>2005</v>
       </c>
       <c r="H4" s="12">
         <v>2006</v>
       </c>
       <c r="I4" s="12">
         <v>2007</v>
       </c>
@@ -8482,78 +9508,78 @@
         <v>2018</v>
       </c>
       <c r="U4" s="12">
         <v>2019</v>
       </c>
       <c r="V4" s="12">
         <v>2020</v>
       </c>
       <c r="W4" s="13">
         <v>2021</v>
       </c>
       <c r="X4" s="13">
         <v>2022</v>
       </c>
       <c r="Y4" s="42">
         <v>2023</v>
       </c>
       <c r="Z4" s="42">
         <v>2024</v>
       </c>
       <c r="AA4" s="107">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="1:43">
-      <c r="A5" s="125" t="s">
+      <c r="A5" s="138" t="s">
         <v>29</v>
       </c>
-      <c r="B5" s="125"/>
-[...23 lines deleted...]
-      <c r="Z5" s="125"/>
+      <c r="B5" s="138"/>
+      <c r="C5" s="138"/>
+      <c r="D5" s="138"/>
+      <c r="E5" s="138"/>
+      <c r="F5" s="138"/>
+      <c r="G5" s="138"/>
+      <c r="H5" s="138"/>
+      <c r="I5" s="138"/>
+      <c r="J5" s="138"/>
+      <c r="K5" s="138"/>
+      <c r="L5" s="138"/>
+      <c r="M5" s="138"/>
+      <c r="N5" s="138"/>
+      <c r="O5" s="138"/>
+      <c r="P5" s="138"/>
+      <c r="Q5" s="138"/>
+      <c r="R5" s="138"/>
+      <c r="S5" s="138"/>
+      <c r="T5" s="138"/>
+      <c r="U5" s="138"/>
+      <c r="V5" s="138"/>
+      <c r="W5" s="138"/>
+      <c r="X5" s="138"/>
+      <c r="Y5" s="138"/>
+      <c r="Z5" s="138"/>
       <c r="AA5" s="10"/>
     </row>
     <row r="6" spans="1:43">
       <c r="A6" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="15">
         <v>4139</v>
       </c>
       <c r="C6" s="15">
         <v>4137</v>
       </c>
       <c r="D6" s="15">
         <v>4123</v>
       </c>
       <c r="E6" s="15">
         <v>4351</v>
       </c>
       <c r="F6" s="15">
         <v>4252</v>
       </c>
       <c r="G6" s="15">
         <v>4332</v>
       </c>
       <c r="H6" s="15">
@@ -8591,51 +9617,51 @@
       </c>
       <c r="S6" s="18">
         <v>3733</v>
       </c>
       <c r="T6" s="19">
         <v>3708</v>
       </c>
       <c r="U6" s="21">
         <v>3553</v>
       </c>
       <c r="V6" s="21">
         <v>3584</v>
       </c>
       <c r="W6" s="21">
         <v>3388</v>
       </c>
       <c r="X6" s="21">
         <v>3009</v>
       </c>
       <c r="Y6" s="21">
         <v>2832</v>
       </c>
       <c r="Z6" s="92">
         <v>2616</v>
       </c>
-      <c r="AA6" s="137">
+      <c r="AA6" s="125">
         <v>2438</v>
       </c>
     </row>
     <row r="7" spans="1:43">
       <c r="A7" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="15">
         <v>877</v>
       </c>
       <c r="C7" s="15">
         <v>966</v>
       </c>
       <c r="D7" s="15">
         <v>1014</v>
       </c>
       <c r="E7" s="15">
         <v>1193</v>
       </c>
       <c r="F7" s="15">
         <v>1181</v>
       </c>
       <c r="G7" s="15">
         <v>1351</v>
       </c>
@@ -8674,51 +9700,51 @@
       </c>
       <c r="S7" s="18">
         <v>1547</v>
       </c>
       <c r="T7" s="19">
         <v>1599</v>
       </c>
       <c r="U7" s="21">
         <v>1540</v>
       </c>
       <c r="V7" s="21">
         <v>1495</v>
       </c>
       <c r="W7" s="21">
         <v>1420</v>
       </c>
       <c r="X7" s="21">
         <v>1263</v>
       </c>
       <c r="Y7" s="21">
         <v>1197</v>
       </c>
       <c r="Z7" s="92">
         <v>1037</v>
       </c>
-      <c r="AA7" s="137">
+      <c r="AA7" s="125">
         <v>1003</v>
       </c>
     </row>
     <row r="8" spans="1:43">
       <c r="A8" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="15">
         <v>434</v>
       </c>
       <c r="C8" s="15">
         <v>356</v>
       </c>
       <c r="D8" s="15">
         <v>353</v>
       </c>
       <c r="E8" s="15">
         <v>345</v>
       </c>
       <c r="F8" s="15">
         <v>339</v>
       </c>
       <c r="G8" s="15">
         <v>298</v>
       </c>
@@ -8757,51 +9783,51 @@
       </c>
       <c r="S8" s="18">
         <v>212</v>
       </c>
       <c r="T8" s="19">
         <v>223</v>
       </c>
       <c r="U8" s="21">
         <v>205</v>
       </c>
       <c r="V8" s="21">
         <v>222</v>
       </c>
       <c r="W8" s="21">
         <v>253</v>
       </c>
       <c r="X8" s="21">
         <v>191</v>
       </c>
       <c r="Y8" s="21">
         <v>180</v>
       </c>
       <c r="Z8" s="88">
         <v>160</v>
       </c>
-      <c r="AA8" s="137">
+      <c r="AA8" s="125">
         <v>156</v>
       </c>
     </row>
     <row r="9" spans="1:43">
       <c r="A9" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="15">
         <v>169</v>
       </c>
       <c r="C9" s="15">
         <v>163</v>
       </c>
       <c r="D9" s="15">
         <v>178</v>
       </c>
       <c r="E9" s="15">
         <v>191</v>
       </c>
       <c r="F9" s="15">
         <v>171</v>
       </c>
       <c r="G9" s="15">
         <v>188</v>
       </c>
@@ -8840,51 +9866,51 @@
       </c>
       <c r="S9" s="18">
         <v>121</v>
       </c>
       <c r="T9" s="19">
         <v>102</v>
       </c>
       <c r="U9" s="21">
         <v>107</v>
       </c>
       <c r="V9" s="21">
         <v>101</v>
       </c>
       <c r="W9" s="21">
         <v>109</v>
       </c>
       <c r="X9" s="21">
         <v>104</v>
       </c>
       <c r="Y9" s="21">
         <v>94</v>
       </c>
       <c r="Z9" s="88">
         <v>77</v>
       </c>
-      <c r="AA9" s="137">
+      <c r="AA9" s="125">
         <v>83</v>
       </c>
       <c r="AB9" s="8"/>
       <c r="AC9" s="8"/>
       <c r="AD9" s="8"/>
       <c r="AE9" s="8"/>
       <c r="AF9" s="8"/>
       <c r="AG9" s="8"/>
       <c r="AH9" s="8"/>
       <c r="AI9" s="8"/>
       <c r="AJ9" s="8"/>
       <c r="AK9" s="8"/>
       <c r="AL9" s="8"/>
       <c r="AM9" s="8"/>
       <c r="AN9" s="8"/>
       <c r="AO9" s="8"/>
       <c r="AP9" s="8"/>
       <c r="AQ9" s="8"/>
     </row>
     <row r="10" spans="1:43">
       <c r="A10" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="15">
         <v>299</v>
@@ -8939,51 +9965,51 @@
       </c>
       <c r="S10" s="18">
         <v>161</v>
       </c>
       <c r="T10" s="19">
         <v>166</v>
       </c>
       <c r="U10" s="21">
         <v>171</v>
       </c>
       <c r="V10" s="21">
         <v>159</v>
       </c>
       <c r="W10" s="21">
         <v>149</v>
       </c>
       <c r="X10" s="21">
         <v>152</v>
       </c>
       <c r="Y10" s="21">
         <v>123</v>
       </c>
       <c r="Z10" s="88">
         <v>130</v>
       </c>
-      <c r="AA10" s="137">
+      <c r="AA10" s="125">
         <v>107</v>
       </c>
     </row>
     <row r="11" spans="1:43">
       <c r="A11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="15">
         <v>198</v>
       </c>
       <c r="C11" s="15">
         <v>223</v>
       </c>
       <c r="D11" s="15">
         <v>241</v>
       </c>
       <c r="E11" s="15">
         <v>211</v>
       </c>
       <c r="F11" s="15">
         <v>200</v>
       </c>
       <c r="G11" s="15">
         <v>204</v>
       </c>
@@ -9022,51 +10048,51 @@
       </c>
       <c r="S11" s="18">
         <v>136</v>
       </c>
       <c r="T11" s="19">
         <v>144</v>
       </c>
       <c r="U11" s="21">
         <v>133</v>
       </c>
       <c r="V11" s="21">
         <v>145</v>
       </c>
       <c r="W11" s="21">
         <v>124</v>
       </c>
       <c r="X11" s="21">
         <v>120</v>
       </c>
       <c r="Y11" s="21">
         <v>98</v>
       </c>
       <c r="Z11" s="88">
         <v>94</v>
       </c>
-      <c r="AA11" s="137">
+      <c r="AA11" s="125">
         <v>91</v>
       </c>
     </row>
     <row r="12" spans="1:43">
       <c r="A12" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="15">
         <v>262</v>
       </c>
       <c r="C12" s="15">
         <v>248</v>
       </c>
       <c r="D12" s="15">
         <v>222</v>
       </c>
       <c r="E12" s="15">
         <v>215</v>
       </c>
       <c r="F12" s="15">
         <v>237</v>
       </c>
       <c r="G12" s="15">
         <v>205</v>
       </c>
@@ -9105,51 +10131,51 @@
       </c>
       <c r="S12" s="18">
         <v>138</v>
       </c>
       <c r="T12" s="19">
         <v>121</v>
       </c>
       <c r="U12" s="21">
         <v>133</v>
       </c>
       <c r="V12" s="21">
         <v>126</v>
       </c>
       <c r="W12" s="21">
         <v>115</v>
       </c>
       <c r="X12" s="21">
         <v>98</v>
       </c>
       <c r="Y12" s="21">
         <v>91</v>
       </c>
       <c r="Z12" s="88">
         <v>115</v>
       </c>
-      <c r="AA12" s="137">
+      <c r="AA12" s="125">
         <v>76</v>
       </c>
     </row>
     <row r="13" spans="1:43">
       <c r="A13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="15">
         <v>264</v>
       </c>
       <c r="C13" s="15">
         <v>273</v>
       </c>
       <c r="D13" s="15">
         <v>259</v>
       </c>
       <c r="E13" s="15">
         <v>282</v>
       </c>
       <c r="F13" s="15">
         <v>263</v>
       </c>
       <c r="G13" s="15">
         <v>252</v>
       </c>
@@ -9188,51 +10214,51 @@
       </c>
       <c r="S13" s="18">
         <v>302</v>
       </c>
       <c r="T13" s="19">
         <v>271</v>
       </c>
       <c r="U13" s="21">
         <v>242</v>
       </c>
       <c r="V13" s="21">
         <v>286</v>
       </c>
       <c r="W13" s="21">
         <v>275</v>
       </c>
       <c r="X13" s="21">
         <v>217</v>
       </c>
       <c r="Y13" s="21">
         <v>242</v>
       </c>
       <c r="Z13" s="88">
         <v>238</v>
       </c>
-      <c r="AA13" s="137">
+      <c r="AA13" s="125">
         <v>192</v>
       </c>
     </row>
     <row r="14" spans="1:43">
       <c r="A14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="15">
         <v>165</v>
       </c>
       <c r="C14" s="15">
         <v>173</v>
       </c>
       <c r="D14" s="15">
         <v>185</v>
       </c>
       <c r="E14" s="15">
         <v>153</v>
       </c>
       <c r="F14" s="15">
         <v>157</v>
       </c>
       <c r="G14" s="15">
         <v>152</v>
       </c>
@@ -9271,51 +10297,51 @@
       </c>
       <c r="S14" s="18">
         <v>100</v>
       </c>
       <c r="T14" s="19">
         <v>107</v>
       </c>
       <c r="U14" s="21">
         <v>96</v>
       </c>
       <c r="V14" s="21">
         <v>100</v>
       </c>
       <c r="W14" s="21">
         <v>92</v>
       </c>
       <c r="X14" s="21">
         <v>75</v>
       </c>
       <c r="Y14" s="21">
         <v>91</v>
       </c>
       <c r="Z14" s="88">
         <v>84</v>
       </c>
-      <c r="AA14" s="137">
+      <c r="AA14" s="125">
         <v>62</v>
       </c>
     </row>
     <row r="15" spans="1:43">
       <c r="A15" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="15">
         <v>208</v>
       </c>
       <c r="C15" s="15">
         <v>212</v>
       </c>
       <c r="D15" s="15">
         <v>187</v>
       </c>
       <c r="E15" s="15">
         <v>174</v>
       </c>
       <c r="F15" s="15">
         <v>193</v>
       </c>
       <c r="G15" s="15">
         <v>207</v>
       </c>
@@ -9354,51 +10380,51 @@
       </c>
       <c r="S15" s="18">
         <v>131</v>
       </c>
       <c r="T15" s="19">
         <v>122</v>
       </c>
       <c r="U15" s="21">
         <v>123</v>
       </c>
       <c r="V15" s="21">
         <v>143</v>
       </c>
       <c r="W15" s="21">
         <v>128</v>
       </c>
       <c r="X15" s="21">
         <v>92</v>
       </c>
       <c r="Y15" s="21">
         <v>98</v>
       </c>
       <c r="Z15" s="88">
         <v>94</v>
       </c>
-      <c r="AA15" s="137">
+      <c r="AA15" s="125">
         <v>103</v>
       </c>
     </row>
     <row r="16" spans="1:43">
       <c r="A16" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="15">
         <v>127</v>
       </c>
       <c r="C16" s="15">
         <v>142</v>
       </c>
       <c r="D16" s="15">
         <v>152</v>
       </c>
       <c r="E16" s="15">
         <v>168</v>
       </c>
       <c r="F16" s="15">
         <v>175</v>
       </c>
       <c r="G16" s="15">
         <v>165</v>
       </c>
@@ -9437,51 +10463,51 @@
       </c>
       <c r="S16" s="18">
         <v>116</v>
       </c>
       <c r="T16" s="19">
         <v>134</v>
       </c>
       <c r="U16" s="21">
         <v>102</v>
       </c>
       <c r="V16" s="21">
         <v>116</v>
       </c>
       <c r="W16" s="21">
         <v>107</v>
       </c>
       <c r="X16" s="21">
         <v>74</v>
       </c>
       <c r="Y16" s="21">
         <v>75</v>
       </c>
       <c r="Z16" s="88">
         <v>74</v>
       </c>
-      <c r="AA16" s="137">
+      <c r="AA16" s="125">
         <v>93</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="15">
         <v>463</v>
       </c>
       <c r="C17" s="15">
         <v>459</v>
       </c>
       <c r="D17" s="15">
         <v>447</v>
       </c>
       <c r="E17" s="15">
         <v>450</v>
       </c>
       <c r="F17" s="15">
         <v>423</v>
       </c>
       <c r="G17" s="15">
         <v>418</v>
       </c>
@@ -9520,51 +10546,51 @@
       </c>
       <c r="S17" s="18">
         <v>265</v>
       </c>
       <c r="T17" s="19">
         <v>288</v>
       </c>
       <c r="U17" s="21">
         <v>244</v>
       </c>
       <c r="V17" s="21">
         <v>293</v>
       </c>
       <c r="W17" s="21">
         <v>209</v>
       </c>
       <c r="X17" s="21">
         <v>225</v>
       </c>
       <c r="Y17" s="21">
         <v>219</v>
       </c>
       <c r="Z17" s="88">
         <v>209</v>
       </c>
-      <c r="AA17" s="137">
+      <c r="AA17" s="125">
         <v>170</v>
       </c>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="15">
         <v>100</v>
       </c>
       <c r="C18" s="15">
         <v>84</v>
       </c>
       <c r="D18" s="15">
         <v>97</v>
       </c>
       <c r="E18" s="15">
         <v>102</v>
       </c>
       <c r="F18" s="15">
         <v>91</v>
       </c>
       <c r="G18" s="15">
         <v>123</v>
       </c>
@@ -9603,51 +10629,51 @@
       </c>
       <c r="S18" s="18">
         <v>90</v>
       </c>
       <c r="T18" s="19">
         <v>72</v>
       </c>
       <c r="U18" s="21">
         <v>65</v>
       </c>
       <c r="V18" s="21">
         <v>69</v>
       </c>
       <c r="W18" s="21">
         <v>57</v>
       </c>
       <c r="X18" s="21">
         <v>61</v>
       </c>
       <c r="Y18" s="21">
         <v>53</v>
       </c>
       <c r="Z18" s="88">
         <v>47</v>
       </c>
-      <c r="AA18" s="137">
+      <c r="AA18" s="125">
         <v>54</v>
       </c>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="15">
         <v>214</v>
       </c>
       <c r="C19" s="15">
         <v>166</v>
       </c>
       <c r="D19" s="15">
         <v>177</v>
       </c>
       <c r="E19" s="15">
         <v>198</v>
       </c>
       <c r="F19" s="15">
         <v>209</v>
       </c>
       <c r="G19" s="15">
         <v>185</v>
       </c>
@@ -9686,51 +10712,51 @@
       </c>
       <c r="S19" s="18">
         <v>136</v>
       </c>
       <c r="T19" s="19">
         <v>123</v>
       </c>
       <c r="U19" s="21">
         <v>139</v>
       </c>
       <c r="V19" s="21">
         <v>121</v>
       </c>
       <c r="W19" s="21">
         <v>131</v>
       </c>
       <c r="X19" s="21">
         <v>118</v>
       </c>
       <c r="Y19" s="21">
         <v>101</v>
       </c>
       <c r="Z19" s="88">
         <v>103</v>
       </c>
-      <c r="AA19" s="137">
+      <c r="AA19" s="125">
         <v>89</v>
       </c>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B20" s="15">
         <v>359</v>
       </c>
       <c r="C20" s="15">
         <v>388</v>
       </c>
       <c r="D20" s="15">
         <v>333</v>
       </c>
       <c r="E20" s="15">
         <v>401</v>
       </c>
       <c r="F20" s="15">
         <v>349</v>
       </c>
       <c r="G20" s="15">
         <v>345</v>
       </c>
@@ -9769,83 +10795,83 @@
       </c>
       <c r="S20" s="18">
         <v>278</v>
       </c>
       <c r="T20" s="19">
         <v>236</v>
       </c>
       <c r="U20" s="21">
         <v>253</v>
       </c>
       <c r="V20" s="21">
         <v>208</v>
       </c>
       <c r="W20" s="21">
         <v>219</v>
       </c>
       <c r="X20" s="21">
         <v>219</v>
       </c>
       <c r="Y20" s="21">
         <v>170</v>
       </c>
       <c r="Z20" s="88">
         <v>154</v>
       </c>
-      <c r="AA20" s="137">
+      <c r="AA20" s="125">
         <v>159</v>
       </c>
     </row>
     <row r="21" spans="1:27" ht="15" customHeight="1">
-      <c r="A21" s="127" t="s">
+      <c r="A21" s="141" t="s">
         <v>18</v>
       </c>
-      <c r="B21" s="127"/>
-[...23 lines deleted...]
-      <c r="Z21" s="127"/>
+      <c r="B21" s="141"/>
+      <c r="C21" s="141"/>
+      <c r="D21" s="141"/>
+      <c r="E21" s="141"/>
+      <c r="F21" s="141"/>
+      <c r="G21" s="141"/>
+      <c r="H21" s="141"/>
+      <c r="I21" s="141"/>
+      <c r="J21" s="141"/>
+      <c r="K21" s="141"/>
+      <c r="L21" s="141"/>
+      <c r="M21" s="141"/>
+      <c r="N21" s="141"/>
+      <c r="O21" s="141"/>
+      <c r="P21" s="141"/>
+      <c r="Q21" s="141"/>
+      <c r="R21" s="141"/>
+      <c r="S21" s="141"/>
+      <c r="T21" s="141"/>
+      <c r="U21" s="141"/>
+      <c r="V21" s="141"/>
+      <c r="W21" s="141"/>
+      <c r="X21" s="141"/>
+      <c r="Y21" s="141"/>
+      <c r="Z21" s="141"/>
       <c r="AA21" s="10"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="49">
         <v>1306</v>
       </c>
       <c r="C22" s="49">
         <v>1403</v>
       </c>
       <c r="D22" s="49">
         <v>1407</v>
       </c>
       <c r="E22" s="49">
         <v>1606</v>
       </c>
       <c r="F22" s="49">
         <v>1415</v>
       </c>
       <c r="G22" s="15">
         <v>1601</v>
       </c>
       <c r="H22" s="15">
@@ -9883,51 +10909,51 @@
       </c>
       <c r="S22" s="18">
         <v>1782</v>
       </c>
       <c r="T22" s="19">
         <v>1838</v>
       </c>
       <c r="U22" s="21">
         <v>1782</v>
       </c>
       <c r="V22" s="2">
         <v>1738</v>
       </c>
       <c r="W22" s="21">
         <v>1646</v>
       </c>
       <c r="X22" s="21">
         <v>1449</v>
       </c>
       <c r="Y22" s="21">
         <v>1403</v>
       </c>
       <c r="Z22" s="91">
         <v>1233</v>
       </c>
-      <c r="AA22" s="138">
+      <c r="AA22" s="126">
         <v>1197</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B23" s="45" t="s">
         <v>1</v>
       </c>
       <c r="C23" s="45" t="s">
         <v>1</v>
       </c>
       <c r="D23" s="45" t="s">
         <v>1</v>
       </c>
       <c r="E23" s="45" t="s">
         <v>1</v>
       </c>
       <c r="F23" s="45" t="s">
         <v>1</v>
       </c>
       <c r="G23" s="45" t="s">
         <v>1</v>
       </c>
@@ -9966,51 +10992,51 @@
       </c>
       <c r="S23" s="18">
         <v>1547</v>
       </c>
       <c r="T23" s="19">
         <v>1599</v>
       </c>
       <c r="U23" s="21">
         <v>1540</v>
       </c>
       <c r="V23" s="2">
         <v>1495</v>
       </c>
       <c r="W23" s="21">
         <v>1420</v>
       </c>
       <c r="X23" s="21">
         <v>1263</v>
       </c>
       <c r="Y23" s="21">
         <v>1197</v>
       </c>
       <c r="Z23" s="91">
         <v>1037</v>
       </c>
-      <c r="AA23" s="138">
+      <c r="AA23" s="126">
         <v>1003</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B24" s="45" t="s">
         <v>1</v>
       </c>
       <c r="C24" s="45" t="s">
         <v>1</v>
       </c>
       <c r="D24" s="45" t="s">
         <v>1</v>
       </c>
       <c r="E24" s="45" t="s">
         <v>1</v>
       </c>
       <c r="F24" s="45" t="s">
         <v>1</v>
       </c>
       <c r="G24" s="45" t="s">
         <v>1</v>
       </c>
@@ -10049,51 +11075,51 @@
       </c>
       <c r="S24" s="18">
         <v>64</v>
       </c>
       <c r="T24" s="19">
         <v>58</v>
       </c>
       <c r="U24" s="21">
         <v>64</v>
       </c>
       <c r="V24" s="21">
         <v>48</v>
       </c>
       <c r="W24" s="21">
         <v>50</v>
       </c>
       <c r="X24" s="21">
         <v>39</v>
       </c>
       <c r="Y24" s="21">
         <v>41</v>
       </c>
       <c r="Z24" s="89">
         <v>43</v>
       </c>
-      <c r="AA24" s="138">
+      <c r="AA24" s="126">
         <v>41</v>
       </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B25" s="45" t="s">
         <v>1</v>
       </c>
       <c r="C25" s="45" t="s">
         <v>1</v>
       </c>
       <c r="D25" s="45" t="s">
         <v>1</v>
       </c>
       <c r="E25" s="45" t="s">
         <v>1</v>
       </c>
       <c r="F25" s="45" t="s">
         <v>1</v>
       </c>
       <c r="G25" s="45" t="s">
         <v>1</v>
       </c>
@@ -10132,51 +11158,51 @@
       </c>
       <c r="S25" s="18">
         <v>37</v>
       </c>
       <c r="T25" s="19">
         <v>43</v>
       </c>
       <c r="U25" s="21">
         <v>40</v>
       </c>
       <c r="V25" s="2">
         <v>37</v>
       </c>
       <c r="W25" s="21">
         <v>30</v>
       </c>
       <c r="X25" s="21">
         <v>27</v>
       </c>
       <c r="Y25" s="21">
         <v>39</v>
       </c>
       <c r="Z25" s="89">
         <v>28</v>
       </c>
-      <c r="AA25" s="138">
+      <c r="AA25" s="126">
         <v>29</v>
       </c>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B26" s="45" t="s">
         <v>1</v>
       </c>
       <c r="C26" s="45" t="s">
         <v>1</v>
       </c>
       <c r="D26" s="45" t="s">
         <v>1</v>
       </c>
       <c r="E26" s="45" t="s">
         <v>1</v>
       </c>
       <c r="F26" s="45" t="s">
         <v>1</v>
       </c>
       <c r="G26" s="45" t="s">
         <v>1</v>
       </c>
@@ -10215,51 +11241,51 @@
       </c>
       <c r="S26" s="18">
         <v>50</v>
       </c>
       <c r="T26" s="19">
         <v>52</v>
       </c>
       <c r="U26" s="21">
         <v>57</v>
       </c>
       <c r="V26" s="2">
         <v>67</v>
       </c>
       <c r="W26" s="21">
         <v>70</v>
       </c>
       <c r="X26" s="21">
         <v>50</v>
       </c>
       <c r="Y26" s="21">
         <v>47</v>
       </c>
       <c r="Z26" s="89">
         <v>45</v>
       </c>
-      <c r="AA26" s="138">
+      <c r="AA26" s="126">
         <v>58</v>
       </c>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B27" s="45" t="s">
         <v>1</v>
       </c>
       <c r="C27" s="45" t="s">
         <v>1</v>
       </c>
       <c r="D27" s="45" t="s">
         <v>1</v>
       </c>
       <c r="E27" s="45" t="s">
         <v>1</v>
       </c>
       <c r="F27" s="45" t="s">
         <v>1</v>
       </c>
       <c r="G27" s="45" t="s">
         <v>1</v>
       </c>
@@ -10298,83 +11324,83 @@
       </c>
       <c r="S27" s="18">
         <v>84</v>
       </c>
       <c r="T27" s="19">
         <v>86</v>
       </c>
       <c r="U27" s="21">
         <v>81</v>
       </c>
       <c r="V27" s="44">
         <v>91</v>
       </c>
       <c r="W27" s="21">
         <v>76</v>
       </c>
       <c r="X27" s="21">
         <v>70</v>
       </c>
       <c r="Y27" s="21">
         <v>79</v>
       </c>
       <c r="Z27" s="89">
         <v>80</v>
       </c>
-      <c r="AA27" s="138">
+      <c r="AA27" s="126">
         <v>66</v>
       </c>
     </row>
     <row r="28" spans="1:27" ht="15" customHeight="1">
-      <c r="A28" s="127" t="s">
+      <c r="A28" s="141" t="s">
         <v>19</v>
       </c>
-      <c r="B28" s="127"/>
-[...23 lines deleted...]
-      <c r="Z28" s="127"/>
+      <c r="B28" s="141"/>
+      <c r="C28" s="141"/>
+      <c r="D28" s="141"/>
+      <c r="E28" s="141"/>
+      <c r="F28" s="141"/>
+      <c r="G28" s="141"/>
+      <c r="H28" s="141"/>
+      <c r="I28" s="141"/>
+      <c r="J28" s="141"/>
+      <c r="K28" s="141"/>
+      <c r="L28" s="141"/>
+      <c r="M28" s="141"/>
+      <c r="N28" s="141"/>
+      <c r="O28" s="141"/>
+      <c r="P28" s="141"/>
+      <c r="Q28" s="141"/>
+      <c r="R28" s="141"/>
+      <c r="S28" s="141"/>
+      <c r="T28" s="141"/>
+      <c r="U28" s="141"/>
+      <c r="V28" s="141"/>
+      <c r="W28" s="141"/>
+      <c r="X28" s="141"/>
+      <c r="Y28" s="141"/>
+      <c r="Z28" s="141"/>
       <c r="AA28" s="10"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="49">
         <v>2833</v>
       </c>
       <c r="C29" s="49">
         <v>2734</v>
       </c>
       <c r="D29" s="49">
         <v>2716</v>
       </c>
       <c r="E29" s="49">
         <v>2745</v>
       </c>
       <c r="F29" s="15">
         <v>2833</v>
       </c>
       <c r="G29" s="15">
         <v>2731</v>
       </c>
       <c r="H29" s="15">
@@ -10412,51 +11438,51 @@
       </c>
       <c r="S29" s="18">
         <v>1951</v>
       </c>
       <c r="T29" s="19">
         <v>1870</v>
       </c>
       <c r="U29" s="21">
         <v>1771</v>
       </c>
       <c r="V29" s="21">
         <v>1846</v>
       </c>
       <c r="W29" s="21">
         <v>1742</v>
       </c>
       <c r="X29" s="21">
         <v>1560</v>
       </c>
       <c r="Y29" s="21">
         <v>1429</v>
       </c>
       <c r="Z29" s="91">
         <v>1383</v>
       </c>
-      <c r="AA29" s="138">
+      <c r="AA29" s="126">
         <v>1241</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B30" s="45" t="s">
         <v>1</v>
       </c>
       <c r="C30" s="45" t="s">
         <v>1</v>
       </c>
       <c r="D30" s="45" t="s">
         <v>1</v>
       </c>
       <c r="E30" s="45" t="s">
         <v>1</v>
       </c>
       <c r="F30" s="45" t="s">
         <v>1</v>
       </c>
       <c r="G30" s="45" t="s">
         <v>1</v>
       </c>
@@ -11572,151 +12598,151 @@
       </c>
       <c r="S43" s="29">
         <v>278</v>
       </c>
       <c r="T43" s="30">
         <v>236</v>
       </c>
       <c r="U43" s="32">
         <v>253</v>
       </c>
       <c r="V43" s="32">
         <v>208</v>
       </c>
       <c r="W43" s="32">
         <v>219</v>
       </c>
       <c r="X43" s="32">
         <v>219</v>
       </c>
       <c r="Y43" s="32">
         <v>170</v>
       </c>
       <c r="Z43" s="90">
         <v>154</v>
       </c>
-      <c r="AA43" s="139">
+      <c r="AA43" s="127">
         <v>159</v>
       </c>
     </row>
-    <row r="44" spans="1:27" ht="12.75">
+    <row r="44" spans="1:27" ht="12">
       <c r="A44" s="119" t="s">
         <v>32</v>
       </c>
       <c r="B44" s="120"/>
       <c r="C44" s="120"/>
       <c r="D44" s="120"/>
       <c r="E44" s="120"/>
       <c r="F44" s="120"/>
       <c r="G44" s="120"/>
       <c r="H44" s="120"/>
       <c r="I44" s="120"/>
       <c r="J44" s="120"/>
       <c r="K44" s="120"/>
       <c r="L44" s="120"/>
       <c r="M44" s="120"/>
       <c r="N44" s="120"/>
       <c r="O44" s="120"/>
       <c r="P44" s="120"/>
       <c r="Q44" s="120"/>
       <c r="R44" s="120"/>
       <c r="S44" s="120"/>
       <c r="T44" s="120"/>
       <c r="U44" s="120"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:Z1"/>
     <mergeCell ref="A28:Z28"/>
     <mergeCell ref="A21:Z21"/>
     <mergeCell ref="A5:Z5"/>
     <mergeCell ref="V3:AA3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AD44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="V3" sqref="V3:AA3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="22.85546875" style="47" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="28" max="16384" width="9.140625" style="9"/>
+    <col min="1" max="1" width="22.88671875" style="47" bestFit="1" customWidth="1"/>
+    <col min="2" max="10" width="4.88671875" style="9" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.33203125" style="9" bestFit="1" customWidth="1"/>
+    <col min="12" max="26" width="4.88671875" style="9" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="6.109375" style="9" customWidth="1"/>
+    <col min="28" max="16384" width="9.109375" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="12.75" customHeight="1">
-      <c r="A1" s="126" t="s">
+      <c r="A1" s="140" t="s">
         <v>25</v>
       </c>
-      <c r="B1" s="126"/>
-[...23 lines deleted...]
-      <c r="Z1" s="126"/>
+      <c r="B1" s="140"/>
+      <c r="C1" s="140"/>
+      <c r="D1" s="140"/>
+      <c r="E1" s="140"/>
+      <c r="F1" s="140"/>
+      <c r="G1" s="140"/>
+      <c r="H1" s="140"/>
+      <c r="I1" s="140"/>
+      <c r="J1" s="140"/>
+      <c r="K1" s="140"/>
+      <c r="L1" s="140"/>
+      <c r="M1" s="140"/>
+      <c r="N1" s="140"/>
+      <c r="O1" s="140"/>
+      <c r="P1" s="140"/>
+      <c r="Q1" s="140"/>
+      <c r="R1" s="140"/>
+      <c r="S1" s="140"/>
+      <c r="T1" s="140"/>
+      <c r="U1" s="140"/>
+      <c r="V1" s="140"/>
+      <c r="W1" s="140"/>
+      <c r="X1" s="140"/>
+      <c r="Y1" s="140"/>
+      <c r="Z1" s="140"/>
     </row>
     <row r="3" spans="1:27">
-      <c r="V3" s="136" t="s">
+      <c r="V3" s="139" t="s">
         <v>20</v>
       </c>
-      <c r="W3" s="136"/>
-[...5 lines deleted...]
-    <row r="4" spans="1:27" ht="12.75">
+      <c r="W3" s="139"/>
+      <c r="X3" s="139"/>
+      <c r="Y3" s="139"/>
+      <c r="Z3" s="139"/>
+      <c r="AA3" s="139"/>
+    </row>
+    <row r="4" spans="1:27" ht="12">
       <c r="A4" s="48"/>
       <c r="B4" s="12">
         <v>2000</v>
       </c>
       <c r="C4" s="12">
         <v>2001</v>
       </c>
       <c r="D4" s="12">
         <v>2002</v>
       </c>
       <c r="E4" s="12">
         <v>2003</v>
       </c>
       <c r="F4" s="12">
         <v>2004</v>
       </c>
       <c r="G4" s="12">
         <v>2005</v>
       </c>
       <c r="H4" s="12">
         <v>2006</v>
       </c>
       <c r="I4" s="12">
         <v>2007</v>
       </c>
@@ -11754,78 +12780,78 @@
         <v>2018</v>
       </c>
       <c r="U4" s="12">
         <v>2019</v>
       </c>
       <c r="V4" s="14">
         <v>2020</v>
       </c>
       <c r="W4" s="13">
         <v>2021</v>
       </c>
       <c r="X4" s="13">
         <v>2022</v>
       </c>
       <c r="Y4" s="42">
         <v>2023</v>
       </c>
       <c r="Z4" s="42">
         <v>2024</v>
       </c>
       <c r="AA4" s="107">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="1:27">
-      <c r="A5" s="125" t="s">
+      <c r="A5" s="138" t="s">
         <v>30</v>
       </c>
-      <c r="B5" s="125"/>
-[...23 lines deleted...]
-      <c r="Z5" s="125"/>
+      <c r="B5" s="138"/>
+      <c r="C5" s="138"/>
+      <c r="D5" s="138"/>
+      <c r="E5" s="138"/>
+      <c r="F5" s="138"/>
+      <c r="G5" s="138"/>
+      <c r="H5" s="138"/>
+      <c r="I5" s="138"/>
+      <c r="J5" s="138"/>
+      <c r="K5" s="138"/>
+      <c r="L5" s="138"/>
+      <c r="M5" s="138"/>
+      <c r="N5" s="138"/>
+      <c r="O5" s="138"/>
+      <c r="P5" s="138"/>
+      <c r="Q5" s="138"/>
+      <c r="R5" s="138"/>
+      <c r="S5" s="138"/>
+      <c r="T5" s="138"/>
+      <c r="U5" s="138"/>
+      <c r="V5" s="138"/>
+      <c r="W5" s="138"/>
+      <c r="X5" s="138"/>
+      <c r="Y5" s="138"/>
+      <c r="Z5" s="138"/>
       <c r="AA5" s="10"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="15">
         <v>3879</v>
       </c>
       <c r="C6" s="15">
         <v>3798</v>
       </c>
       <c r="D6" s="15">
         <v>3888</v>
       </c>
       <c r="E6" s="15">
         <v>3926</v>
       </c>
       <c r="F6" s="17">
         <v>3975</v>
       </c>
       <c r="G6" s="15">
         <v>4197</v>
       </c>
       <c r="H6" s="15">
@@ -11863,51 +12889,51 @@
       </c>
       <c r="S6" s="18">
         <v>3660</v>
       </c>
       <c r="T6" s="19">
         <v>3482</v>
       </c>
       <c r="U6" s="21">
         <v>3317</v>
       </c>
       <c r="V6" s="21">
         <v>3293</v>
       </c>
       <c r="W6" s="21">
         <v>3100</v>
       </c>
       <c r="X6" s="21">
         <v>2870</v>
       </c>
       <c r="Y6" s="21">
         <v>2722</v>
       </c>
       <c r="Z6" s="96">
         <v>2466</v>
       </c>
-      <c r="AA6" s="137">
+      <c r="AA6" s="125">
         <v>2215</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="15">
         <v>900</v>
       </c>
       <c r="C7" s="15">
         <v>920</v>
       </c>
       <c r="D7" s="15">
         <v>951</v>
       </c>
       <c r="E7" s="15">
         <v>1102</v>
       </c>
       <c r="F7" s="15">
         <v>1090</v>
       </c>
       <c r="G7" s="15">
         <v>1285</v>
       </c>
@@ -11946,51 +12972,51 @@
       </c>
       <c r="S7" s="18">
         <v>1540</v>
       </c>
       <c r="T7" s="19">
         <v>1519</v>
       </c>
       <c r="U7" s="21">
         <v>1382</v>
       </c>
       <c r="V7" s="21">
         <v>1351</v>
       </c>
       <c r="W7" s="21">
         <v>1275</v>
       </c>
       <c r="X7" s="21">
         <v>1231</v>
       </c>
       <c r="Y7" s="21">
         <v>1110</v>
       </c>
       <c r="Z7" s="96">
         <v>1006</v>
       </c>
-      <c r="AA7" s="137">
+      <c r="AA7" s="125">
         <v>919</v>
       </c>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="15">
         <v>324</v>
       </c>
       <c r="C8" s="15">
         <v>316</v>
       </c>
       <c r="D8" s="15">
         <v>294</v>
       </c>
       <c r="E8" s="15">
         <v>292</v>
       </c>
       <c r="F8" s="15">
         <v>308</v>
       </c>
       <c r="G8" s="15">
         <v>287</v>
       </c>
@@ -12029,51 +13055,51 @@
       </c>
       <c r="S8" s="18">
         <v>227</v>
       </c>
       <c r="T8" s="19">
         <v>225</v>
       </c>
       <c r="U8" s="21">
         <v>201</v>
       </c>
       <c r="V8" s="21">
         <v>231</v>
       </c>
       <c r="W8" s="21">
         <v>201</v>
       </c>
       <c r="X8" s="21">
         <v>169</v>
       </c>
       <c r="Y8" s="21">
         <v>177</v>
       </c>
       <c r="Z8" s="93">
         <v>161</v>
       </c>
-      <c r="AA8" s="137">
+      <c r="AA8" s="125">
         <v>136</v>
       </c>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="15">
         <v>160</v>
       </c>
       <c r="C9" s="15">
         <v>142</v>
       </c>
       <c r="D9" s="15">
         <v>166</v>
       </c>
       <c r="E9" s="15">
         <v>185</v>
       </c>
       <c r="F9" s="15">
         <v>161</v>
       </c>
       <c r="G9" s="15">
         <v>171</v>
       </c>
@@ -12112,51 +13138,51 @@
       </c>
       <c r="S9" s="18">
         <v>102</v>
       </c>
       <c r="T9" s="19">
         <v>91</v>
       </c>
       <c r="U9" s="21">
         <v>84</v>
       </c>
       <c r="V9" s="21">
         <v>102</v>
       </c>
       <c r="W9" s="21">
         <v>87</v>
       </c>
       <c r="X9" s="21">
         <v>84</v>
       </c>
       <c r="Y9" s="21">
         <v>94</v>
       </c>
       <c r="Z9" s="93">
         <v>90</v>
       </c>
-      <c r="AA9" s="137">
+      <c r="AA9" s="125">
         <v>72</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="15">
         <v>289</v>
       </c>
       <c r="C10" s="15">
         <v>287</v>
       </c>
       <c r="D10" s="15">
         <v>268</v>
       </c>
       <c r="E10" s="15">
         <v>224</v>
       </c>
       <c r="F10" s="15">
         <v>241</v>
       </c>
       <c r="G10" s="15">
         <v>275</v>
       </c>
@@ -12195,51 +13221,51 @@
       </c>
       <c r="S10" s="18">
         <v>177</v>
       </c>
       <c r="T10" s="19">
         <v>154</v>
       </c>
       <c r="U10" s="21">
         <v>130</v>
       </c>
       <c r="V10" s="21">
         <v>150</v>
       </c>
       <c r="W10" s="21">
         <v>131</v>
       </c>
       <c r="X10" s="21">
         <v>138</v>
       </c>
       <c r="Y10" s="21">
         <v>120</v>
       </c>
       <c r="Z10" s="93">
         <v>121</v>
       </c>
-      <c r="AA10" s="137">
+      <c r="AA10" s="125">
         <v>105</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="15">
         <v>212</v>
       </c>
       <c r="C11" s="15">
         <v>235</v>
       </c>
       <c r="D11" s="15">
         <v>222</v>
       </c>
       <c r="E11" s="15">
         <v>195</v>
       </c>
       <c r="F11" s="15">
         <v>206</v>
       </c>
       <c r="G11" s="15">
         <v>196</v>
       </c>
@@ -12278,51 +13304,51 @@
       </c>
       <c r="S11" s="18">
         <v>142</v>
       </c>
       <c r="T11" s="19">
         <v>126</v>
       </c>
       <c r="U11" s="21">
         <v>111</v>
       </c>
       <c r="V11" s="21">
         <v>130</v>
       </c>
       <c r="W11" s="21">
         <v>117</v>
       </c>
       <c r="X11" s="21">
         <v>97</v>
       </c>
       <c r="Y11" s="21">
         <v>99</v>
       </c>
       <c r="Z11" s="93">
         <v>101</v>
       </c>
-      <c r="AA11" s="137">
+      <c r="AA11" s="125">
         <v>92</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="15">
         <v>266</v>
       </c>
       <c r="C12" s="15">
         <v>236</v>
       </c>
       <c r="D12" s="15">
         <v>246</v>
       </c>
       <c r="E12" s="15">
         <v>215</v>
       </c>
       <c r="F12" s="15">
         <v>219</v>
       </c>
       <c r="G12" s="15">
         <v>199</v>
       </c>
@@ -12361,51 +13387,51 @@
       </c>
       <c r="S12" s="18">
         <v>129</v>
       </c>
       <c r="T12" s="19">
         <v>109</v>
       </c>
       <c r="U12" s="21">
         <v>121</v>
       </c>
       <c r="V12" s="21">
         <v>112</v>
       </c>
       <c r="W12" s="21">
         <v>116</v>
       </c>
       <c r="X12" s="21">
         <v>107</v>
       </c>
       <c r="Y12" s="21">
         <v>102</v>
       </c>
       <c r="Z12" s="93">
         <v>87</v>
       </c>
-      <c r="AA12" s="137">
+      <c r="AA12" s="125">
         <v>76</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="15">
         <v>247</v>
       </c>
       <c r="C13" s="15">
         <v>232</v>
       </c>
       <c r="D13" s="15">
         <v>263</v>
       </c>
       <c r="E13" s="15">
         <v>252</v>
       </c>
       <c r="F13" s="15">
         <v>241</v>
       </c>
       <c r="G13" s="15">
         <v>236</v>
       </c>
@@ -12444,51 +13470,51 @@
       </c>
       <c r="S13" s="18">
         <v>231</v>
       </c>
       <c r="T13" s="19">
         <v>272</v>
       </c>
       <c r="U13" s="21">
         <v>253</v>
       </c>
       <c r="V13" s="21">
         <v>236</v>
       </c>
       <c r="W13" s="21">
         <v>235</v>
       </c>
       <c r="X13" s="21">
         <v>207</v>
       </c>
       <c r="Y13" s="21">
         <v>215</v>
       </c>
       <c r="Z13" s="93">
         <v>206</v>
       </c>
-      <c r="AA13" s="137">
+      <c r="AA13" s="125">
         <v>164</v>
       </c>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="15">
         <v>154</v>
       </c>
       <c r="C14" s="15">
         <v>154</v>
       </c>
       <c r="D14" s="15">
         <v>162</v>
       </c>
       <c r="E14" s="15">
         <v>152</v>
       </c>
       <c r="F14" s="15">
         <v>164</v>
       </c>
       <c r="G14" s="15">
         <v>148</v>
       </c>
@@ -12527,51 +13553,51 @@
       </c>
       <c r="S14" s="18">
         <v>110</v>
       </c>
       <c r="T14" s="19">
         <v>112</v>
       </c>
       <c r="U14" s="21">
         <v>117</v>
       </c>
       <c r="V14" s="21">
         <v>102</v>
       </c>
       <c r="W14" s="21">
         <v>112</v>
       </c>
       <c r="X14" s="21">
         <v>77</v>
       </c>
       <c r="Y14" s="21">
         <v>90</v>
       </c>
       <c r="Z14" s="93">
         <v>74</v>
       </c>
-      <c r="AA14" s="137">
+      <c r="AA14" s="125">
         <v>61</v>
       </c>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="15">
         <v>196</v>
       </c>
       <c r="C15" s="15">
         <v>180</v>
       </c>
       <c r="D15" s="15">
         <v>207</v>
       </c>
       <c r="E15" s="15">
         <v>196</v>
       </c>
       <c r="F15" s="15">
         <v>184</v>
       </c>
       <c r="G15" s="15">
         <v>196</v>
       </c>
@@ -12610,51 +13636,51 @@
       </c>
       <c r="S15" s="18">
         <v>113</v>
       </c>
       <c r="T15" s="19">
         <v>123</v>
       </c>
       <c r="U15" s="21">
         <v>123</v>
       </c>
       <c r="V15" s="21">
         <v>123</v>
       </c>
       <c r="W15" s="21">
         <v>111</v>
       </c>
       <c r="X15" s="21">
         <v>112</v>
       </c>
       <c r="Y15" s="21">
         <v>109</v>
       </c>
       <c r="Z15" s="93">
         <v>83</v>
       </c>
-      <c r="AA15" s="137">
+      <c r="AA15" s="125">
         <v>80</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="15">
         <v>114</v>
       </c>
       <c r="C16" s="15">
         <v>114</v>
       </c>
       <c r="D16" s="15">
         <v>115</v>
       </c>
       <c r="E16" s="15">
         <v>150</v>
       </c>
       <c r="F16" s="15">
         <v>152</v>
       </c>
       <c r="G16" s="15">
         <v>165</v>
       </c>
@@ -12693,51 +13719,51 @@
       </c>
       <c r="S16" s="18">
         <v>129</v>
       </c>
       <c r="T16" s="19">
         <v>91</v>
       </c>
       <c r="U16" s="21">
         <v>93</v>
       </c>
       <c r="V16" s="21">
         <v>93</v>
       </c>
       <c r="W16" s="21">
         <v>98</v>
       </c>
       <c r="X16" s="21">
         <v>98</v>
       </c>
       <c r="Y16" s="21">
         <v>95</v>
       </c>
       <c r="Z16" s="93">
         <v>68</v>
       </c>
-      <c r="AA16" s="137">
+      <c r="AA16" s="125">
         <v>71</v>
       </c>
     </row>
     <row r="17" spans="1:30">
       <c r="A17" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="15">
         <v>414</v>
       </c>
       <c r="C17" s="15">
         <v>393</v>
       </c>
       <c r="D17" s="15">
         <v>422</v>
       </c>
       <c r="E17" s="15">
         <v>401</v>
       </c>
       <c r="F17" s="15">
         <v>426</v>
       </c>
       <c r="G17" s="15">
         <v>385</v>
       </c>
@@ -12776,51 +13802,51 @@
       </c>
       <c r="S17" s="18">
         <v>283</v>
       </c>
       <c r="T17" s="19">
         <v>212</v>
       </c>
       <c r="U17" s="21">
         <v>277</v>
       </c>
       <c r="V17" s="21">
         <v>249</v>
       </c>
       <c r="W17" s="21">
         <v>257</v>
       </c>
       <c r="X17" s="21">
         <v>196</v>
       </c>
       <c r="Y17" s="21">
         <v>194</v>
       </c>
       <c r="Z17" s="93">
         <v>182</v>
       </c>
-      <c r="AA17" s="137">
+      <c r="AA17" s="125">
         <v>175</v>
       </c>
     </row>
     <row r="18" spans="1:30">
       <c r="A18" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="15">
         <v>83</v>
       </c>
       <c r="C18" s="15">
         <v>86</v>
       </c>
       <c r="D18" s="15">
         <v>75</v>
       </c>
       <c r="E18" s="15">
         <v>73</v>
       </c>
       <c r="F18" s="15">
         <v>85</v>
       </c>
       <c r="G18" s="15">
         <v>106</v>
       </c>
@@ -12859,51 +13885,51 @@
       </c>
       <c r="S18" s="18">
         <v>79</v>
       </c>
       <c r="T18" s="19">
         <v>82</v>
       </c>
       <c r="U18" s="21">
         <v>81</v>
       </c>
       <c r="V18" s="21">
         <v>72</v>
       </c>
       <c r="W18" s="21">
         <v>59</v>
       </c>
       <c r="X18" s="21">
         <v>55</v>
       </c>
       <c r="Y18" s="21">
         <v>38</v>
       </c>
       <c r="Z18" s="93">
         <v>47</v>
       </c>
-      <c r="AA18" s="137">
+      <c r="AA18" s="125">
         <v>36</v>
       </c>
     </row>
     <row r="19" spans="1:30">
       <c r="A19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="15">
         <v>168</v>
       </c>
       <c r="C19" s="15">
         <v>177</v>
       </c>
       <c r="D19" s="15">
         <v>168</v>
       </c>
       <c r="E19" s="15">
         <v>171</v>
       </c>
       <c r="F19" s="15">
         <v>179</v>
       </c>
       <c r="G19" s="15">
         <v>179</v>
       </c>
@@ -12942,51 +13968,51 @@
       </c>
       <c r="S19" s="18">
         <v>128</v>
       </c>
       <c r="T19" s="19">
         <v>117</v>
       </c>
       <c r="U19" s="21">
         <v>119</v>
       </c>
       <c r="V19" s="21">
         <v>110</v>
       </c>
       <c r="W19" s="21">
         <v>113</v>
       </c>
       <c r="X19" s="21">
         <v>98</v>
       </c>
       <c r="Y19" s="21">
         <v>105</v>
       </c>
       <c r="Z19" s="93">
         <v>74</v>
       </c>
-      <c r="AA19" s="137">
+      <c r="AA19" s="125">
         <v>82</v>
       </c>
     </row>
     <row r="20" spans="1:30">
       <c r="A20" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B20" s="15">
         <v>352</v>
       </c>
       <c r="C20" s="15">
         <v>326</v>
       </c>
       <c r="D20" s="15">
         <v>329</v>
       </c>
       <c r="E20" s="15">
         <v>318</v>
       </c>
       <c r="F20" s="15">
         <v>319</v>
       </c>
       <c r="G20" s="15">
         <v>369</v>
       </c>
@@ -13025,83 +14051,83 @@
       </c>
       <c r="S20" s="18">
         <v>270</v>
       </c>
       <c r="T20" s="19">
         <v>249</v>
       </c>
       <c r="U20" s="21">
         <v>225</v>
       </c>
       <c r="V20" s="21">
         <v>232</v>
       </c>
       <c r="W20" s="21">
         <v>188</v>
       </c>
       <c r="X20" s="21">
         <v>201</v>
       </c>
       <c r="Y20" s="21">
         <v>174</v>
       </c>
       <c r="Z20" s="93">
         <v>166</v>
       </c>
-      <c r="AA20" s="137">
+      <c r="AA20" s="125">
         <v>146</v>
       </c>
     </row>
     <row r="21" spans="1:30" ht="15" customHeight="1">
-      <c r="A21" s="127" t="s">
+      <c r="A21" s="141" t="s">
         <v>18</v>
       </c>
-      <c r="B21" s="127"/>
-[...23 lines deleted...]
-      <c r="Z21" s="127"/>
+      <c r="B21" s="141"/>
+      <c r="C21" s="141"/>
+      <c r="D21" s="141"/>
+      <c r="E21" s="141"/>
+      <c r="F21" s="141"/>
+      <c r="G21" s="141"/>
+      <c r="H21" s="141"/>
+      <c r="I21" s="141"/>
+      <c r="J21" s="141"/>
+      <c r="K21" s="141"/>
+      <c r="L21" s="141"/>
+      <c r="M21" s="141"/>
+      <c r="N21" s="141"/>
+      <c r="O21" s="141"/>
+      <c r="P21" s="141"/>
+      <c r="Q21" s="141"/>
+      <c r="R21" s="141"/>
+      <c r="S21" s="141"/>
+      <c r="T21" s="141"/>
+      <c r="U21" s="141"/>
+      <c r="V21" s="141"/>
+      <c r="W21" s="141"/>
+      <c r="X21" s="141"/>
+      <c r="Y21" s="141"/>
+      <c r="Z21" s="141"/>
       <c r="AA21" s="10"/>
     </row>
     <row r="22" spans="1:30">
       <c r="A22" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="15">
         <v>1293</v>
       </c>
       <c r="C22" s="15">
         <v>1285</v>
       </c>
       <c r="D22" s="15">
         <v>1327</v>
       </c>
       <c r="E22" s="15">
         <v>1424</v>
       </c>
       <c r="F22" s="15">
         <v>1313</v>
       </c>
       <c r="G22" s="15">
         <v>1544</v>
       </c>
       <c r="H22" s="15">
@@ -13139,51 +14165,51 @@
       </c>
       <c r="S22" s="18">
         <v>1779</v>
       </c>
       <c r="T22" s="19">
         <v>1726</v>
       </c>
       <c r="U22" s="21">
         <v>1608</v>
       </c>
       <c r="V22" s="21">
         <v>1568</v>
       </c>
       <c r="W22" s="21">
         <v>1486</v>
       </c>
       <c r="X22" s="21">
         <v>1447</v>
       </c>
       <c r="Y22" s="21">
         <v>1310</v>
       </c>
       <c r="Z22" s="96">
         <v>1164</v>
       </c>
-      <c r="AA22" s="137">
+      <c r="AA22" s="125">
         <v>1074</v>
       </c>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B23" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C23" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D23" s="51" t="s">
         <v>1</v>
       </c>
       <c r="E23" s="51" t="s">
         <v>1</v>
       </c>
       <c r="F23" s="51" t="s">
         <v>1</v>
       </c>
       <c r="G23" s="51" t="s">
         <v>1</v>
       </c>
@@ -13222,51 +14248,51 @@
       </c>
       <c r="S23" s="18">
         <v>1540</v>
       </c>
       <c r="T23" s="19">
         <v>1519</v>
       </c>
       <c r="U23" s="21">
         <v>1382</v>
       </c>
       <c r="V23" s="21">
         <v>1351</v>
       </c>
       <c r="W23" s="21">
         <v>1275</v>
       </c>
       <c r="X23" s="21">
         <v>1231</v>
       </c>
       <c r="Y23" s="21">
         <v>1110</v>
       </c>
       <c r="Z23" s="96">
         <v>1006</v>
       </c>
-      <c r="AA23" s="137">
+      <c r="AA23" s="125">
         <v>919</v>
       </c>
       <c r="AB23" s="6"/>
       <c r="AC23" s="6"/>
       <c r="AD23" s="6"/>
     </row>
     <row r="24" spans="1:30">
       <c r="A24" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B24" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C24" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D24" s="51" t="s">
         <v>1</v>
       </c>
       <c r="E24" s="51" t="s">
         <v>1</v>
       </c>
       <c r="F24" s="51" t="s">
         <v>1</v>
       </c>
@@ -13308,51 +14334,51 @@
       </c>
       <c r="S24" s="18">
         <v>54</v>
       </c>
       <c r="T24" s="19">
         <v>42</v>
       </c>
       <c r="U24" s="21">
         <v>34</v>
       </c>
       <c r="V24" s="21">
         <v>43</v>
       </c>
       <c r="W24" s="21">
         <v>42</v>
       </c>
       <c r="X24" s="21">
         <v>60</v>
       </c>
       <c r="Y24" s="21">
         <v>50</v>
       </c>
       <c r="Z24" s="93">
         <v>51</v>
       </c>
-      <c r="AA24" s="137">
+      <c r="AA24" s="125">
         <v>34</v>
       </c>
       <c r="AB24" s="6"/>
       <c r="AC24" s="6"/>
       <c r="AD24" s="6"/>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B25" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C25" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D25" s="51" t="s">
         <v>1</v>
       </c>
       <c r="E25" s="51" t="s">
         <v>1</v>
       </c>
       <c r="F25" s="51" t="s">
         <v>1</v>
       </c>
@@ -13394,51 +14420,51 @@
       </c>
       <c r="S25" s="18">
         <v>33</v>
       </c>
       <c r="T25" s="19">
         <v>42</v>
       </c>
       <c r="U25" s="21">
         <v>48</v>
       </c>
       <c r="V25" s="21">
         <v>33</v>
       </c>
       <c r="W25" s="21">
         <v>41</v>
       </c>
       <c r="X25" s="21">
         <v>32</v>
       </c>
       <c r="Y25" s="21">
         <v>29</v>
       </c>
       <c r="Z25" s="93">
         <v>28</v>
       </c>
-      <c r="AA25" s="137">
+      <c r="AA25" s="125">
         <v>23</v>
       </c>
     </row>
     <row r="26" spans="1:30">
       <c r="A26" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B26" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C26" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D26" s="51" t="s">
         <v>1</v>
       </c>
       <c r="E26" s="51" t="s">
         <v>1</v>
       </c>
       <c r="F26" s="51" t="s">
         <v>1</v>
       </c>
       <c r="G26" s="51" t="s">
         <v>1</v>
       </c>
@@ -13477,51 +14503,51 @@
       </c>
       <c r="S26" s="18">
         <v>57</v>
       </c>
       <c r="T26" s="19">
         <v>52</v>
       </c>
       <c r="U26" s="21">
         <v>52</v>
       </c>
       <c r="V26" s="21">
         <v>55</v>
       </c>
       <c r="W26" s="21">
         <v>48</v>
       </c>
       <c r="X26" s="21">
         <v>60</v>
       </c>
       <c r="Y26" s="21">
         <v>51</v>
       </c>
       <c r="Z26" s="93">
         <v>30</v>
       </c>
-      <c r="AA26" s="137">
+      <c r="AA26" s="125">
         <v>38</v>
       </c>
     </row>
     <row r="27" spans="1:30">
       <c r="A27" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B27" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C27" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D27" s="51" t="s">
         <v>1</v>
       </c>
       <c r="E27" s="51" t="s">
         <v>1</v>
       </c>
       <c r="F27" s="51" t="s">
         <v>1</v>
       </c>
       <c r="G27" s="51" t="s">
         <v>1</v>
       </c>
@@ -13560,83 +14586,83 @@
       </c>
       <c r="S27" s="18">
         <v>95</v>
       </c>
       <c r="T27" s="19">
         <v>71</v>
       </c>
       <c r="U27" s="21">
         <v>92</v>
       </c>
       <c r="V27" s="21">
         <v>86</v>
       </c>
       <c r="W27" s="21">
         <v>80</v>
       </c>
       <c r="X27" s="21">
         <v>64</v>
       </c>
       <c r="Y27" s="21">
         <v>70</v>
       </c>
       <c r="Z27" s="93">
         <v>49</v>
       </c>
-      <c r="AA27" s="137">
+      <c r="AA27" s="125">
         <v>60</v>
       </c>
     </row>
     <row r="28" spans="1:30" ht="15" customHeight="1">
-      <c r="A28" s="127" t="s">
+      <c r="A28" s="141" t="s">
         <v>19</v>
       </c>
-      <c r="B28" s="127"/>
-[...23 lines deleted...]
-      <c r="Z28" s="127"/>
+      <c r="B28" s="141"/>
+      <c r="C28" s="141"/>
+      <c r="D28" s="141"/>
+      <c r="E28" s="141"/>
+      <c r="F28" s="141"/>
+      <c r="G28" s="141"/>
+      <c r="H28" s="141"/>
+      <c r="I28" s="141"/>
+      <c r="J28" s="141"/>
+      <c r="K28" s="141"/>
+      <c r="L28" s="141"/>
+      <c r="M28" s="141"/>
+      <c r="N28" s="141"/>
+      <c r="O28" s="141"/>
+      <c r="P28" s="141"/>
+      <c r="Q28" s="141"/>
+      <c r="R28" s="141"/>
+      <c r="S28" s="141"/>
+      <c r="T28" s="141"/>
+      <c r="U28" s="141"/>
+      <c r="V28" s="141"/>
+      <c r="W28" s="141"/>
+      <c r="X28" s="141"/>
+      <c r="Y28" s="141"/>
+      <c r="Z28" s="141"/>
       <c r="AA28" s="10"/>
     </row>
     <row r="29" spans="1:30">
       <c r="A29" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="15">
         <v>2586</v>
       </c>
       <c r="C29" s="15">
         <v>2513</v>
       </c>
       <c r="D29" s="15">
         <v>2561</v>
       </c>
       <c r="E29" s="15">
         <v>2502</v>
       </c>
       <c r="F29" s="15">
         <v>2662</v>
       </c>
       <c r="G29" s="15">
         <v>2653</v>
       </c>
       <c r="H29" s="15">
@@ -13674,51 +14700,51 @@
       </c>
       <c r="S29" s="18">
         <v>1881</v>
       </c>
       <c r="T29" s="19">
         <v>1756</v>
       </c>
       <c r="U29" s="39">
         <v>1709</v>
       </c>
       <c r="V29" s="39">
         <v>1725</v>
       </c>
       <c r="W29" s="39">
         <v>1614</v>
       </c>
       <c r="X29" s="39">
         <v>1423</v>
       </c>
       <c r="Y29" s="39">
         <v>1412</v>
       </c>
       <c r="Z29" s="96">
         <v>1302</v>
       </c>
-      <c r="AA29" s="137">
+      <c r="AA29" s="125">
         <v>1141</v>
       </c>
     </row>
     <row r="30" spans="1:30">
       <c r="A30" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B30" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C30" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D30" s="51" t="s">
         <v>1</v>
       </c>
       <c r="E30" s="51" t="s">
         <v>1</v>
       </c>
       <c r="F30" s="51" t="s">
         <v>1</v>
       </c>
       <c r="G30" s="51" t="s">
         <v>1</v>
       </c>
@@ -13840,51 +14866,51 @@
       </c>
       <c r="S31" s="18">
         <v>227</v>
       </c>
       <c r="T31" s="19">
         <v>225</v>
       </c>
       <c r="U31" s="39">
         <v>201</v>
       </c>
       <c r="V31" s="39">
         <v>231</v>
       </c>
       <c r="W31" s="39">
         <v>201</v>
       </c>
       <c r="X31" s="39">
         <v>169</v>
       </c>
       <c r="Y31" s="39">
         <v>177</v>
       </c>
       <c r="Z31" s="93">
         <v>161</v>
       </c>
-      <c r="AA31" s="137">
+      <c r="AA31" s="125">
         <v>136</v>
       </c>
     </row>
     <row r="32" spans="1:30">
       <c r="A32" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B32" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C32" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D32" s="51" t="s">
         <v>1</v>
       </c>
       <c r="E32" s="51" t="s">
         <v>1</v>
       </c>
       <c r="F32" s="51" t="s">
         <v>1</v>
       </c>
       <c r="G32" s="51" t="s">
         <v>1</v>
       </c>
@@ -13923,51 +14949,51 @@
       </c>
       <c r="S32" s="18">
         <v>102</v>
       </c>
       <c r="T32" s="19">
         <v>91</v>
       </c>
       <c r="U32" s="39">
         <v>84</v>
       </c>
       <c r="V32" s="39">
         <v>102</v>
       </c>
       <c r="W32" s="39">
         <v>87</v>
       </c>
       <c r="X32" s="39">
         <v>84</v>
       </c>
       <c r="Y32" s="39">
         <v>94</v>
       </c>
       <c r="Z32" s="93">
         <v>90</v>
       </c>
-      <c r="AA32" s="137">
+      <c r="AA32" s="125">
         <v>72</v>
       </c>
     </row>
     <row r="33" spans="1:27">
       <c r="A33" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B33" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C33" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D33" s="51" t="s">
         <v>1</v>
       </c>
       <c r="E33" s="51" t="s">
         <v>1</v>
       </c>
       <c r="F33" s="51" t="s">
         <v>1</v>
       </c>
       <c r="G33" s="51" t="s">
         <v>1</v>
       </c>
@@ -14006,51 +15032,51 @@
       </c>
       <c r="S33" s="18">
         <v>123</v>
       </c>
       <c r="T33" s="19">
         <v>112</v>
       </c>
       <c r="U33" s="39">
         <v>96</v>
       </c>
       <c r="V33" s="39">
         <v>107</v>
       </c>
       <c r="W33" s="39">
         <v>89</v>
       </c>
       <c r="X33" s="39">
         <v>78</v>
       </c>
       <c r="Y33" s="39">
         <v>70</v>
       </c>
       <c r="Z33" s="93">
         <v>70</v>
       </c>
-      <c r="AA33" s="137">
+      <c r="AA33" s="125">
         <v>71</v>
       </c>
     </row>
     <row r="34" spans="1:27">
       <c r="A34" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B34" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C34" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D34" s="51" t="s">
         <v>1</v>
       </c>
       <c r="E34" s="51" t="s">
         <v>1</v>
       </c>
       <c r="F34" s="51" t="s">
         <v>1</v>
       </c>
       <c r="G34" s="51" t="s">
         <v>1</v>
       </c>
@@ -14089,51 +15115,51 @@
       </c>
       <c r="S34" s="18">
         <v>142</v>
       </c>
       <c r="T34" s="19">
         <v>126</v>
       </c>
       <c r="U34" s="39">
         <v>111</v>
       </c>
       <c r="V34" s="39">
         <v>130</v>
       </c>
       <c r="W34" s="39">
         <v>117</v>
       </c>
       <c r="X34" s="39">
         <v>97</v>
       </c>
       <c r="Y34" s="39">
         <v>99</v>
       </c>
       <c r="Z34" s="93">
         <v>101</v>
       </c>
-      <c r="AA34" s="137">
+      <c r="AA34" s="125">
         <v>92</v>
       </c>
     </row>
     <row r="35" spans="1:27">
       <c r="A35" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C35" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D35" s="51" t="s">
         <v>1</v>
       </c>
       <c r="E35" s="51" t="s">
         <v>1</v>
       </c>
       <c r="F35" s="51" t="s">
         <v>1</v>
       </c>
       <c r="G35" s="51" t="s">
         <v>1</v>
       </c>
@@ -14172,51 +15198,51 @@
       </c>
       <c r="S35" s="18">
         <v>129</v>
       </c>
       <c r="T35" s="19">
         <v>109</v>
       </c>
       <c r="U35" s="39">
         <v>121</v>
       </c>
       <c r="V35" s="39">
         <v>112</v>
       </c>
       <c r="W35" s="39">
         <v>116</v>
       </c>
       <c r="X35" s="39">
         <v>107</v>
       </c>
       <c r="Y35" s="39">
         <v>102</v>
       </c>
       <c r="Z35" s="93">
         <v>87</v>
       </c>
-      <c r="AA35" s="137">
+      <c r="AA35" s="125">
         <v>76</v>
       </c>
     </row>
     <row r="36" spans="1:27">
       <c r="A36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C36" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D36" s="51" t="s">
         <v>1</v>
       </c>
       <c r="E36" s="51" t="s">
         <v>1</v>
       </c>
       <c r="F36" s="51" t="s">
         <v>1</v>
       </c>
       <c r="G36" s="51" t="s">
         <v>1</v>
       </c>
@@ -14255,51 +15281,51 @@
       </c>
       <c r="S36" s="18">
         <v>231</v>
       </c>
       <c r="T36" s="19">
         <v>272</v>
       </c>
       <c r="U36" s="39">
         <v>253</v>
       </c>
       <c r="V36" s="39">
         <v>236</v>
       </c>
       <c r="W36" s="39">
         <v>235</v>
       </c>
       <c r="X36" s="39">
         <v>207</v>
       </c>
       <c r="Y36" s="39">
         <v>215</v>
       </c>
       <c r="Z36" s="93">
         <v>206</v>
       </c>
-      <c r="AA36" s="137">
+      <c r="AA36" s="125">
         <v>164</v>
       </c>
     </row>
     <row r="37" spans="1:27">
       <c r="A37" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B37" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C37" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D37" s="51" t="s">
         <v>1</v>
       </c>
       <c r="E37" s="51" t="s">
         <v>1</v>
       </c>
       <c r="F37" s="51" t="s">
         <v>1</v>
       </c>
       <c r="G37" s="51" t="s">
         <v>1</v>
       </c>
@@ -14338,51 +15364,51 @@
       </c>
       <c r="S37" s="18">
         <v>77</v>
       </c>
       <c r="T37" s="19">
         <v>70</v>
       </c>
       <c r="U37" s="39">
         <v>69</v>
       </c>
       <c r="V37" s="39">
         <v>69</v>
       </c>
       <c r="W37" s="39">
         <v>71</v>
       </c>
       <c r="X37" s="39">
         <v>45</v>
       </c>
       <c r="Y37" s="39">
         <v>61</v>
       </c>
       <c r="Z37" s="93">
         <v>46</v>
       </c>
-      <c r="AA37" s="137">
+      <c r="AA37" s="125">
         <v>38</v>
       </c>
     </row>
     <row r="38" spans="1:27">
       <c r="A38" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B38" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C38" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D38" s="51" t="s">
         <v>1</v>
       </c>
       <c r="E38" s="51" t="s">
         <v>1</v>
       </c>
       <c r="F38" s="51" t="s">
         <v>1</v>
       </c>
       <c r="G38" s="51" t="s">
         <v>1</v>
       </c>
@@ -14421,51 +15447,51 @@
       </c>
       <c r="S38" s="18">
         <v>56</v>
       </c>
       <c r="T38" s="19">
         <v>71</v>
       </c>
       <c r="U38" s="39">
         <v>71</v>
       </c>
       <c r="V38" s="39">
         <v>68</v>
       </c>
       <c r="W38" s="39">
         <v>63</v>
       </c>
       <c r="X38" s="39">
         <v>52</v>
       </c>
       <c r="Y38" s="39">
         <v>58</v>
       </c>
       <c r="Z38" s="93">
         <v>53</v>
       </c>
-      <c r="AA38" s="137">
+      <c r="AA38" s="125">
         <v>42</v>
       </c>
     </row>
     <row r="39" spans="1:27">
       <c r="A39" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B39" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C39" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D39" s="51" t="s">
         <v>1</v>
       </c>
       <c r="E39" s="51" t="s">
         <v>1</v>
       </c>
       <c r="F39" s="51" t="s">
         <v>1</v>
       </c>
       <c r="G39" s="51" t="s">
         <v>1</v>
       </c>
@@ -14504,51 +15530,51 @@
       </c>
       <c r="S39" s="18">
         <v>129</v>
       </c>
       <c r="T39" s="19">
         <v>91</v>
       </c>
       <c r="U39" s="39">
         <v>93</v>
       </c>
       <c r="V39" s="39">
         <v>93</v>
       </c>
       <c r="W39" s="39">
         <v>98</v>
       </c>
       <c r="X39" s="39">
         <v>98</v>
       </c>
       <c r="Y39" s="39">
         <v>95</v>
       </c>
       <c r="Z39" s="93">
         <v>68</v>
       </c>
-      <c r="AA39" s="137">
+      <c r="AA39" s="125">
         <v>71</v>
       </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B40" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C40" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D40" s="51" t="s">
         <v>1</v>
       </c>
       <c r="E40" s="51" t="s">
         <v>1</v>
       </c>
       <c r="F40" s="51" t="s">
         <v>1</v>
       </c>
       <c r="G40" s="51" t="s">
         <v>1</v>
       </c>
@@ -14587,51 +15613,51 @@
       </c>
       <c r="S40" s="18">
         <v>188</v>
       </c>
       <c r="T40" s="19">
         <v>141</v>
       </c>
       <c r="U40" s="39">
         <v>185</v>
       </c>
       <c r="V40" s="39">
         <v>163</v>
       </c>
       <c r="W40" s="39">
         <v>177</v>
       </c>
       <c r="X40" s="39">
         <v>132</v>
       </c>
       <c r="Y40" s="39">
         <v>124</v>
       </c>
       <c r="Z40" s="93">
         <v>133</v>
       </c>
-      <c r="AA40" s="137">
+      <c r="AA40" s="125">
         <v>115</v>
       </c>
     </row>
     <row r="41" spans="1:27">
       <c r="A41" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B41" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C41" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D41" s="51" t="s">
         <v>1</v>
       </c>
       <c r="E41" s="51" t="s">
         <v>1</v>
       </c>
       <c r="F41" s="51" t="s">
         <v>1</v>
       </c>
       <c r="G41" s="51" t="s">
         <v>1</v>
       </c>
@@ -14670,51 +15696,51 @@
       </c>
       <c r="S41" s="18">
         <v>79</v>
       </c>
       <c r="T41" s="19">
         <v>82</v>
       </c>
       <c r="U41" s="39">
         <v>81</v>
       </c>
       <c r="V41" s="39">
         <v>72</v>
       </c>
       <c r="W41" s="39">
         <v>59</v>
       </c>
       <c r="X41" s="39">
         <v>55</v>
       </c>
       <c r="Y41" s="39">
         <v>38</v>
       </c>
       <c r="Z41" s="93">
         <v>47</v>
       </c>
-      <c r="AA41" s="137">
+      <c r="AA41" s="125">
         <v>36</v>
       </c>
     </row>
     <row r="42" spans="1:27">
       <c r="A42" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B42" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C42" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D42" s="51" t="s">
         <v>1</v>
       </c>
       <c r="E42" s="51" t="s">
         <v>1</v>
       </c>
       <c r="F42" s="51" t="s">
         <v>1</v>
       </c>
       <c r="G42" s="51" t="s">
         <v>1</v>
       </c>
@@ -14753,51 +15779,51 @@
       </c>
       <c r="S42" s="18">
         <v>128</v>
       </c>
       <c r="T42" s="19">
         <v>117</v>
       </c>
       <c r="U42" s="39">
         <v>119</v>
       </c>
       <c r="V42" s="39">
         <v>110</v>
       </c>
       <c r="W42" s="39">
         <v>113</v>
       </c>
       <c r="X42" s="39">
         <v>98</v>
       </c>
       <c r="Y42" s="39">
         <v>105</v>
       </c>
       <c r="Z42" s="93">
         <v>74</v>
       </c>
-      <c r="AA42" s="137">
+      <c r="AA42" s="125">
         <v>82</v>
       </c>
     </row>
     <row r="43" spans="1:27">
       <c r="A43" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B43" s="52" t="s">
         <v>1</v>
       </c>
       <c r="C43" s="52" t="s">
         <v>1</v>
       </c>
       <c r="D43" s="52" t="s">
         <v>1</v>
       </c>
       <c r="E43" s="52" t="s">
         <v>1</v>
       </c>
       <c r="F43" s="52" t="s">
         <v>1</v>
       </c>
       <c r="G43" s="52" t="s">
         <v>1</v>
       </c>
@@ -14836,156 +15862,156 @@
       </c>
       <c r="S43" s="29">
         <v>270</v>
       </c>
       <c r="T43" s="30">
         <v>249</v>
       </c>
       <c r="U43" s="32">
         <v>225</v>
       </c>
       <c r="V43" s="32">
         <v>232</v>
       </c>
       <c r="W43" s="32">
         <v>188</v>
       </c>
       <c r="X43" s="32">
         <v>201</v>
       </c>
       <c r="Y43" s="32">
         <v>174</v>
       </c>
       <c r="Z43" s="94">
         <v>166</v>
       </c>
-      <c r="AA43" s="140">
+      <c r="AA43" s="128">
         <v>146</v>
       </c>
     </row>
-    <row r="44" spans="1:27" ht="12.75">
+    <row r="44" spans="1:27" ht="12">
       <c r="A44" s="119" t="s">
         <v>32</v>
       </c>
       <c r="B44" s="120"/>
       <c r="C44" s="120"/>
       <c r="D44" s="120"/>
       <c r="E44" s="120"/>
       <c r="F44" s="120"/>
       <c r="G44" s="120"/>
       <c r="H44" s="120"/>
       <c r="I44" s="120"/>
       <c r="J44" s="120"/>
       <c r="K44" s="120"/>
       <c r="L44" s="120"/>
       <c r="M44" s="120"/>
       <c r="N44" s="120"/>
       <c r="O44" s="120"/>
       <c r="P44" s="120"/>
       <c r="Q44" s="120"/>
       <c r="R44" s="120"/>
       <c r="S44" s="120"/>
       <c r="T44" s="120"/>
       <c r="U44" s="120"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:Z1"/>
     <mergeCell ref="A28:Z28"/>
     <mergeCell ref="A21:Z21"/>
     <mergeCell ref="A5:Z5"/>
     <mergeCell ref="V3:AA3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="V3" sqref="V3:AA3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="22.85546875" style="9" bestFit="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="28" max="16384" width="9.140625" style="9"/>
+    <col min="1" max="1" width="22.88671875" style="9" bestFit="1" customWidth="1"/>
+    <col min="2" max="9" width="4.6640625" style="9" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="4.6640625" style="10" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.33203125" style="9" bestFit="1" customWidth="1"/>
+    <col min="12" max="18" width="4.6640625" style="9" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="4.6640625" style="10" bestFit="1" customWidth="1"/>
+    <col min="20" max="26" width="4.6640625" style="9" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="6.33203125" style="9" customWidth="1"/>
+    <col min="28" max="16384" width="9.109375" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="12.75" customHeight="1">
-      <c r="A1" s="126" t="s">
+      <c r="A1" s="140" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="126"/>
-[...23 lines deleted...]
-      <c r="Z1" s="126"/>
+      <c r="B1" s="140"/>
+      <c r="C1" s="140"/>
+      <c r="D1" s="140"/>
+      <c r="E1" s="140"/>
+      <c r="F1" s="140"/>
+      <c r="G1" s="140"/>
+      <c r="H1" s="140"/>
+      <c r="I1" s="140"/>
+      <c r="J1" s="140"/>
+      <c r="K1" s="140"/>
+      <c r="L1" s="140"/>
+      <c r="M1" s="140"/>
+      <c r="N1" s="140"/>
+      <c r="O1" s="140"/>
+      <c r="P1" s="140"/>
+      <c r="Q1" s="140"/>
+      <c r="R1" s="140"/>
+      <c r="S1" s="140"/>
+      <c r="T1" s="140"/>
+      <c r="U1" s="140"/>
+      <c r="V1" s="140"/>
+      <c r="W1" s="140"/>
+      <c r="X1" s="140"/>
+      <c r="Y1" s="140"/>
+      <c r="Z1" s="140"/>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" s="7"/>
     </row>
     <row r="3" spans="1:27">
-      <c r="V3" s="136" t="s">
+      <c r="V3" s="139" t="s">
         <v>21</v>
       </c>
-      <c r="W3" s="136"/>
-[...5 lines deleted...]
-    <row r="4" spans="1:27" ht="12.75">
+      <c r="W3" s="139"/>
+      <c r="X3" s="139"/>
+      <c r="Y3" s="139"/>
+      <c r="Z3" s="139"/>
+      <c r="AA3" s="139"/>
+    </row>
+    <row r="4" spans="1:27" ht="12">
       <c r="A4" s="11"/>
       <c r="B4" s="12">
         <v>2000</v>
       </c>
       <c r="C4" s="12">
         <v>2001</v>
       </c>
       <c r="D4" s="12">
         <v>2002</v>
       </c>
       <c r="E4" s="12">
         <v>2003</v>
       </c>
       <c r="F4" s="12">
         <v>2004</v>
       </c>
       <c r="G4" s="12">
         <v>2005</v>
       </c>
       <c r="H4" s="12">
         <v>2006</v>
       </c>
       <c r="I4" s="12">
         <v>2007</v>
       </c>
@@ -15023,78 +16049,78 @@
         <v>2018</v>
       </c>
       <c r="U4" s="12">
         <v>2019</v>
       </c>
       <c r="V4" s="12">
         <v>2020</v>
       </c>
       <c r="W4" s="13">
         <v>2021</v>
       </c>
       <c r="X4" s="13">
         <v>2022</v>
       </c>
       <c r="Y4" s="42">
         <v>2023</v>
       </c>
       <c r="Z4" s="42">
         <v>2024</v>
       </c>
       <c r="AA4" s="107">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="1:27">
-      <c r="A5" s="125" t="s">
+      <c r="A5" s="138" t="s">
         <v>17</v>
       </c>
-      <c r="B5" s="125"/>
-[...23 lines deleted...]
-      <c r="Z5" s="125"/>
+      <c r="B5" s="138"/>
+      <c r="C5" s="138"/>
+      <c r="D5" s="138"/>
+      <c r="E5" s="138"/>
+      <c r="F5" s="138"/>
+      <c r="G5" s="138"/>
+      <c r="H5" s="138"/>
+      <c r="I5" s="138"/>
+      <c r="J5" s="138"/>
+      <c r="K5" s="138"/>
+      <c r="L5" s="138"/>
+      <c r="M5" s="138"/>
+      <c r="N5" s="138"/>
+      <c r="O5" s="138"/>
+      <c r="P5" s="138"/>
+      <c r="Q5" s="138"/>
+      <c r="R5" s="138"/>
+      <c r="S5" s="138"/>
+      <c r="T5" s="138"/>
+      <c r="U5" s="138"/>
+      <c r="V5" s="138"/>
+      <c r="W5" s="138"/>
+      <c r="X5" s="138"/>
+      <c r="Y5" s="138"/>
+      <c r="Z5" s="138"/>
       <c r="AA5" s="10"/>
     </row>
     <row r="6" spans="1:27" s="10" customFormat="1">
       <c r="A6" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="53">
         <v>11.32</v>
       </c>
       <c r="C6" s="53">
         <v>11.39</v>
       </c>
       <c r="D6" s="53">
         <v>11.67</v>
       </c>
       <c r="E6" s="53">
         <v>12.2</v>
       </c>
       <c r="F6" s="53">
         <v>12.27</v>
       </c>
       <c r="G6" s="53">
         <v>12.83</v>
       </c>
       <c r="H6" s="54">
@@ -15132,51 +16158,51 @@
       </c>
       <c r="S6" s="55">
         <v>13.2</v>
       </c>
       <c r="T6" s="56">
         <v>12.93</v>
       </c>
       <c r="U6" s="56">
         <v>12.47</v>
       </c>
       <c r="V6" s="109">
         <v>12.6</v>
       </c>
       <c r="W6" s="109">
         <v>12.02</v>
       </c>
       <c r="X6" s="109">
         <v>10.96</v>
       </c>
       <c r="Y6" s="109">
         <v>10.44</v>
       </c>
       <c r="Z6" s="97">
         <v>9.66</v>
       </c>
-      <c r="AA6" s="141">
+      <c r="AA6" s="129">
         <v>8.98</v>
       </c>
     </row>
     <row r="7" spans="1:27" s="10" customFormat="1">
       <c r="A7" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="57">
         <v>8.8800000000000008</v>
       </c>
       <c r="C7" s="57">
         <v>9.56</v>
       </c>
       <c r="D7" s="57">
         <v>10.09</v>
       </c>
       <c r="E7" s="57">
         <v>11.87</v>
       </c>
       <c r="F7" s="57">
         <v>11.9</v>
       </c>
       <c r="G7" s="57">
         <v>13.8</v>
       </c>
@@ -15215,51 +16241,51 @@
       </c>
       <c r="S7" s="110">
         <v>14.19</v>
       </c>
       <c r="T7" s="110">
         <v>14.26</v>
       </c>
       <c r="U7" s="58">
         <v>13.32</v>
       </c>
       <c r="V7" s="109">
         <v>12.95</v>
       </c>
       <c r="W7" s="109">
         <v>12.26</v>
       </c>
       <c r="X7" s="109">
         <v>11.23</v>
       </c>
       <c r="Y7" s="109">
         <v>10.37</v>
       </c>
       <c r="Z7" s="97">
         <v>9.19</v>
       </c>
-      <c r="AA7" s="141">
+      <c r="AA7" s="129">
         <v>8.66</v>
       </c>
     </row>
     <row r="8" spans="1:27" s="10" customFormat="1">
       <c r="A8" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="57">
         <v>13.42</v>
       </c>
       <c r="C8" s="57">
         <v>12.15</v>
       </c>
       <c r="D8" s="57">
         <v>11.94</v>
       </c>
       <c r="E8" s="57">
         <v>12.04</v>
       </c>
       <c r="F8" s="57">
         <v>12.5</v>
       </c>
       <c r="G8" s="57">
         <v>11.5</v>
       </c>
@@ -15298,51 +16324,51 @@
       </c>
       <c r="S8" s="58">
         <v>11.67</v>
       </c>
       <c r="T8" s="58">
         <v>12.1</v>
       </c>
       <c r="U8" s="58">
         <v>11.09</v>
       </c>
       <c r="V8" s="109">
         <v>12.59</v>
       </c>
       <c r="W8" s="109">
         <v>12.86</v>
       </c>
       <c r="X8" s="109">
         <v>10.9</v>
       </c>
       <c r="Y8" s="109">
         <v>11.05</v>
       </c>
       <c r="Z8" s="97">
         <v>10.23</v>
       </c>
-      <c r="AA8" s="141">
+      <c r="AA8" s="129">
         <v>9.64</v>
       </c>
     </row>
     <row r="9" spans="1:27" s="10" customFormat="1">
       <c r="A9" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="57">
         <v>12.65</v>
       </c>
       <c r="C9" s="57">
         <v>12.1</v>
       </c>
       <c r="D9" s="57">
         <v>14.04</v>
       </c>
       <c r="E9" s="57">
         <v>15.8</v>
       </c>
       <c r="F9" s="57">
         <v>14.4</v>
       </c>
       <c r="G9" s="57">
         <v>16</v>
       </c>
@@ -15381,51 +16407,51 @@
       </c>
       <c r="S9" s="58">
         <v>13.92</v>
       </c>
       <c r="T9" s="58">
         <v>12.28</v>
       </c>
       <c r="U9" s="58">
         <v>12.34</v>
       </c>
       <c r="V9" s="109">
         <v>13.42</v>
       </c>
       <c r="W9" s="109">
         <v>13.25</v>
       </c>
       <c r="X9" s="109">
         <v>13.82</v>
       </c>
       <c r="Y9" s="109">
         <v>14.11</v>
       </c>
       <c r="Z9" s="97">
         <v>12.9</v>
       </c>
-      <c r="AA9" s="141">
+      <c r="AA9" s="129">
         <v>12.45</v>
       </c>
     </row>
     <row r="10" spans="1:27" s="10" customFormat="1">
       <c r="A10" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="57">
         <v>12.05</v>
       </c>
       <c r="C10" s="57">
         <v>11.85</v>
       </c>
       <c r="D10" s="57">
         <v>11.52</v>
       </c>
       <c r="E10" s="57">
         <v>10.51</v>
       </c>
       <c r="F10" s="57">
         <v>10.9</v>
       </c>
       <c r="G10" s="57">
         <v>11.2</v>
       </c>
@@ -15464,51 +16490,51 @@
       </c>
       <c r="S10" s="58">
         <v>11.05</v>
       </c>
       <c r="T10" s="58">
         <v>10.64</v>
       </c>
       <c r="U10" s="58">
         <v>10.23</v>
       </c>
       <c r="V10" s="109">
         <v>10.76</v>
       </c>
       <c r="W10" s="109">
         <v>9.9700000000000006</v>
       </c>
       <c r="X10" s="109">
         <v>10.53</v>
       </c>
       <c r="Y10" s="109">
         <v>8.9700000000000006</v>
       </c>
       <c r="Z10" s="97">
         <v>9.4499999999999993</v>
       </c>
-      <c r="AA10" s="141">
+      <c r="AA10" s="129">
         <v>8.14</v>
       </c>
     </row>
     <row r="11" spans="1:27" s="10" customFormat="1">
       <c r="A11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="57">
         <v>10.99</v>
       </c>
       <c r="C11" s="57">
         <v>12.45</v>
       </c>
       <c r="D11" s="57">
         <v>12.75</v>
       </c>
       <c r="E11" s="57">
         <v>11.31</v>
       </c>
       <c r="F11" s="57">
         <v>11.4</v>
       </c>
       <c r="G11" s="57">
         <v>11.3</v>
       </c>
@@ -15547,51 +16573,51 @@
       </c>
       <c r="S11" s="58">
         <v>11.83</v>
       </c>
       <c r="T11" s="58">
         <v>11.88</v>
       </c>
       <c r="U11" s="58">
         <v>11.08</v>
       </c>
       <c r="V11" s="109">
         <v>12.77</v>
       </c>
       <c r="W11" s="109">
         <v>11.46</v>
       </c>
       <c r="X11" s="109">
         <v>10.08</v>
       </c>
       <c r="Y11" s="109">
         <v>9.33</v>
       </c>
       <c r="Z11" s="97">
         <v>9.4</v>
       </c>
-      <c r="AA11" s="141">
+      <c r="AA11" s="129">
         <v>9.0299999999999994</v>
       </c>
     </row>
     <row r="12" spans="1:27" s="10" customFormat="1">
       <c r="A12" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="57">
         <v>14.59</v>
       </c>
       <c r="C12" s="57">
         <v>13.52</v>
       </c>
       <c r="D12" s="57">
         <v>13.26</v>
       </c>
       <c r="E12" s="57">
         <v>12.32</v>
       </c>
       <c r="F12" s="57">
         <v>13.2</v>
       </c>
       <c r="G12" s="57">
         <v>11.9</v>
       </c>
@@ -15630,51 +16656,51 @@
       </c>
       <c r="S12" s="58">
         <v>13.22</v>
       </c>
       <c r="T12" s="58">
         <v>11.75</v>
       </c>
       <c r="U12" s="58">
         <v>13.35</v>
       </c>
       <c r="V12" s="109">
         <v>12.94</v>
       </c>
       <c r="W12" s="109">
         <v>12.99</v>
       </c>
       <c r="X12" s="109">
         <v>11.22</v>
       </c>
       <c r="Y12" s="109">
         <v>10.76</v>
       </c>
       <c r="Z12" s="97">
         <v>11.55</v>
       </c>
-      <c r="AA12" s="141">
+      <c r="AA12" s="129">
         <v>9.01</v>
       </c>
     </row>
     <row r="13" spans="1:27" s="10" customFormat="1">
       <c r="A13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="57">
         <v>10.24</v>
       </c>
       <c r="C13" s="57">
         <v>10.14</v>
       </c>
       <c r="D13" s="57">
         <v>10.55</v>
       </c>
       <c r="E13" s="57">
         <v>10.85</v>
       </c>
       <c r="F13" s="57">
         <v>10.199999999999999</v>
       </c>
       <c r="G13" s="57">
         <v>9.6999999999999993</v>
       </c>
@@ -15713,51 +16739,51 @@
       </c>
       <c r="S13" s="58">
         <v>12.01</v>
       </c>
       <c r="T13" s="58">
         <v>12.26</v>
       </c>
       <c r="U13" s="58">
         <v>11.22</v>
       </c>
       <c r="V13" s="109">
         <v>11.8</v>
       </c>
       <c r="W13" s="109">
         <v>11.5</v>
       </c>
       <c r="X13" s="109">
         <v>9.1300000000000008</v>
       </c>
       <c r="Y13" s="109">
         <v>9.82</v>
       </c>
       <c r="Z13" s="97">
         <v>9.5500000000000007</v>
       </c>
-      <c r="AA13" s="141">
+      <c r="AA13" s="129">
         <v>7.71</v>
       </c>
     </row>
     <row r="14" spans="1:27" s="10" customFormat="1">
       <c r="A14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="57">
         <v>11.15</v>
       </c>
       <c r="C14" s="57">
         <v>11.55</v>
       </c>
       <c r="D14" s="57">
         <v>12.39</v>
       </c>
       <c r="E14" s="57">
         <v>11.01</v>
       </c>
       <c r="F14" s="57">
         <v>11.8</v>
       </c>
       <c r="G14" s="57">
         <v>11.1</v>
       </c>
@@ -15796,51 +16822,51 @@
       </c>
       <c r="S14" s="58">
         <v>11.45</v>
       </c>
       <c r="T14" s="58">
         <v>12.18</v>
       </c>
       <c r="U14" s="58">
         <v>12.08</v>
       </c>
       <c r="V14" s="109">
         <v>11.7</v>
       </c>
       <c r="W14" s="109">
         <v>12.08</v>
       </c>
       <c r="X14" s="109">
         <v>8.61</v>
       </c>
       <c r="Y14" s="109">
         <v>10.41</v>
       </c>
       <c r="Z14" s="97">
         <v>9.26</v>
       </c>
-      <c r="AA14" s="141">
+      <c r="AA14" s="129">
         <v>7.39</v>
       </c>
     </row>
     <row r="15" spans="1:27" s="10" customFormat="1">
       <c r="A15" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="57">
         <v>12.78</v>
       </c>
       <c r="C15" s="57">
         <v>12.65</v>
       </c>
       <c r="D15" s="57">
         <v>13</v>
       </c>
       <c r="E15" s="57">
         <v>12.46</v>
       </c>
       <c r="F15" s="57">
         <v>13</v>
       </c>
       <c r="G15" s="57">
         <v>14.2</v>
       </c>
@@ -15879,51 +16905,51 @@
       </c>
       <c r="S15" s="58">
         <v>12.87</v>
       </c>
       <c r="T15" s="58">
         <v>13.13</v>
       </c>
       <c r="U15" s="58">
         <v>13.49</v>
       </c>
       <c r="V15" s="109">
         <v>14.95</v>
       </c>
       <c r="W15" s="109">
         <v>13.76</v>
       </c>
       <c r="X15" s="109">
         <v>11.28</v>
       </c>
       <c r="Y15" s="109">
         <v>11.62</v>
       </c>
       <c r="Z15" s="97">
         <v>10.14</v>
       </c>
-      <c r="AA15" s="141">
+      <c r="AA15" s="129">
         <v>10.75</v>
       </c>
     </row>
     <row r="16" spans="1:27" s="10" customFormat="1">
       <c r="A16" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="57">
         <v>7.77</v>
       </c>
       <c r="C16" s="57">
         <v>8.42</v>
       </c>
       <c r="D16" s="57">
         <v>8.9600000000000009</v>
       </c>
       <c r="E16" s="57">
         <v>10.85</v>
       </c>
       <c r="F16" s="57">
         <v>11.4</v>
       </c>
       <c r="G16" s="57">
         <v>11.6</v>
       </c>
@@ -15962,51 +16988,51 @@
       </c>
       <c r="S16" s="58">
         <v>12.5</v>
       </c>
       <c r="T16" s="58">
         <v>11.76</v>
       </c>
       <c r="U16" s="58">
         <v>10.38</v>
       </c>
       <c r="V16" s="109">
         <v>11.35</v>
       </c>
       <c r="W16" s="109">
         <v>11.38</v>
       </c>
       <c r="X16" s="109">
         <v>9.41</v>
       </c>
       <c r="Y16" s="109">
         <v>9.4499999999999993</v>
       </c>
       <c r="Z16" s="97">
         <v>8.0500000000000007</v>
       </c>
-      <c r="AA16" s="141">
+      <c r="AA16" s="129">
         <v>9.51</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="57">
         <v>13.66</v>
       </c>
       <c r="C17" s="57">
         <v>13.57</v>
       </c>
       <c r="D17" s="57">
         <v>14.08</v>
       </c>
       <c r="E17" s="57">
         <v>14</v>
       </c>
       <c r="F17" s="57">
         <v>14.2</v>
       </c>
       <c r="G17" s="57">
         <v>13.6</v>
       </c>
@@ -16045,51 +17071,51 @@
       </c>
       <c r="S17" s="58">
         <v>12.44</v>
       </c>
       <c r="T17" s="58">
         <v>11.52</v>
       </c>
       <c r="U17" s="58">
         <v>12.24</v>
       </c>
       <c r="V17" s="112">
         <v>12.97</v>
       </c>
       <c r="W17" s="109">
         <v>11.37</v>
       </c>
       <c r="X17" s="109">
         <v>10.35</v>
       </c>
       <c r="Y17" s="109">
         <v>10.33</v>
       </c>
       <c r="Z17" s="97">
         <v>10.01</v>
       </c>
-      <c r="AA17" s="141">
+      <c r="AA17" s="129">
         <v>9.09</v>
       </c>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="57">
         <v>9.3800000000000008</v>
       </c>
       <c r="C18" s="57">
         <v>8.85</v>
       </c>
       <c r="D18" s="57">
         <v>9.1</v>
       </c>
       <c r="E18" s="57">
         <v>9.4600000000000009</v>
       </c>
       <c r="F18" s="57">
         <v>9.6</v>
       </c>
       <c r="G18" s="57">
         <v>12.9</v>
       </c>
@@ -16128,51 +17154,51 @@
       </c>
       <c r="S18" s="58">
         <v>14.52</v>
       </c>
       <c r="T18" s="58">
         <v>13.55</v>
       </c>
       <c r="U18" s="58">
         <v>13.2</v>
       </c>
       <c r="V18" s="112">
         <v>13.16</v>
       </c>
       <c r="W18" s="109">
         <v>11.14</v>
       </c>
       <c r="X18" s="109">
         <v>11.59</v>
       </c>
       <c r="Y18" s="109">
         <v>9.31</v>
       </c>
       <c r="Z18" s="97">
         <v>9.85</v>
       </c>
-      <c r="AA18" s="141">
+      <c r="AA18" s="129">
         <v>9.75</v>
       </c>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="57">
         <v>15.22</v>
       </c>
       <c r="C19" s="57">
         <v>13.78</v>
       </c>
       <c r="D19" s="57">
         <v>14.08</v>
       </c>
       <c r="E19" s="57">
         <v>15.25</v>
       </c>
       <c r="F19" s="57">
         <v>16.2</v>
       </c>
       <c r="G19" s="57">
         <v>15.3</v>
       </c>
@@ -16211,51 +17237,51 @@
       </c>
       <c r="S19" s="58">
         <v>16.03</v>
       </c>
       <c r="T19" s="58">
         <v>14.72</v>
       </c>
       <c r="U19" s="58">
         <v>15.96</v>
       </c>
       <c r="V19" s="112">
         <v>14.49</v>
       </c>
       <c r="W19" s="109">
         <v>15.56</v>
       </c>
       <c r="X19" s="109">
         <v>16.21</v>
       </c>
       <c r="Y19" s="109">
         <v>15.78</v>
       </c>
       <c r="Z19" s="97">
         <v>14.07</v>
       </c>
-      <c r="AA19" s="141">
+      <c r="AA19" s="129">
         <v>14.4</v>
       </c>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B20" s="57">
         <v>13.36</v>
       </c>
       <c r="C20" s="57">
         <v>13.65</v>
       </c>
       <c r="D20" s="57">
         <v>12.8</v>
       </c>
       <c r="E20" s="57">
         <v>14.04</v>
       </c>
       <c r="F20" s="57">
         <v>13.2</v>
       </c>
       <c r="G20" s="57">
         <v>14.2</v>
       </c>
@@ -16294,83 +17320,83 @@
       </c>
       <c r="S20" s="58">
         <v>13.27</v>
       </c>
       <c r="T20" s="58">
         <v>11.84</v>
       </c>
       <c r="U20" s="58">
         <v>11.81</v>
       </c>
       <c r="V20" s="112">
         <v>11.03</v>
       </c>
       <c r="W20" s="109">
         <v>10.38</v>
       </c>
       <c r="X20" s="109">
         <v>11.65</v>
       </c>
       <c r="Y20" s="109">
         <v>9.7100000000000009</v>
       </c>
       <c r="Z20" s="97">
         <v>9.18</v>
       </c>
-      <c r="AA20" s="141">
+      <c r="AA20" s="129">
         <v>8.94</v>
       </c>
     </row>
     <row r="21" spans="1:27" ht="15" customHeight="1">
-      <c r="A21" s="124" t="s">
+      <c r="A21" s="137" t="s">
         <v>18</v>
       </c>
-      <c r="B21" s="124"/>
-[...23 lines deleted...]
-      <c r="Z21" s="124"/>
+      <c r="B21" s="137"/>
+      <c r="C21" s="137"/>
+      <c r="D21" s="137"/>
+      <c r="E21" s="137"/>
+      <c r="F21" s="137"/>
+      <c r="G21" s="137"/>
+      <c r="H21" s="137"/>
+      <c r="I21" s="137"/>
+      <c r="J21" s="137"/>
+      <c r="K21" s="137"/>
+      <c r="L21" s="137"/>
+      <c r="M21" s="137"/>
+      <c r="N21" s="137"/>
+      <c r="O21" s="137"/>
+      <c r="P21" s="137"/>
+      <c r="Q21" s="137"/>
+      <c r="R21" s="137"/>
+      <c r="S21" s="137"/>
+      <c r="T21" s="137"/>
+      <c r="U21" s="137"/>
+      <c r="V21" s="137"/>
+      <c r="W21" s="137"/>
+      <c r="X21" s="137"/>
+      <c r="Y21" s="137"/>
+      <c r="Z21" s="137"/>
       <c r="AA21" s="10"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="59">
         <v>9.69</v>
       </c>
       <c r="C22" s="59">
         <v>10.19</v>
       </c>
       <c r="D22" s="60">
         <v>10.58</v>
       </c>
       <c r="E22" s="60">
         <v>12.07</v>
       </c>
       <c r="F22" s="53">
         <v>11.5</v>
       </c>
       <c r="G22" s="59">
         <v>13.82</v>
       </c>
       <c r="H22" s="53">
@@ -16408,51 +17434,51 @@
       </c>
       <c r="S22" s="113">
         <v>14.18</v>
       </c>
       <c r="T22" s="74">
         <v>14.12</v>
       </c>
       <c r="U22" s="69">
         <v>13.4</v>
       </c>
       <c r="V22" s="114">
         <v>13.06</v>
       </c>
       <c r="W22" s="114">
         <v>12.38</v>
       </c>
       <c r="X22" s="114">
         <v>11.18</v>
       </c>
       <c r="Y22" s="114">
         <v>10.47</v>
       </c>
       <c r="Z22" s="97">
         <v>9.26</v>
       </c>
-      <c r="AA22" s="141">
+      <c r="AA22" s="129">
         <v>8.8000000000000007</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B23" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C23" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D23" s="51" t="s">
         <v>1</v>
       </c>
       <c r="E23" s="51" t="s">
         <v>1</v>
       </c>
       <c r="F23" s="51" t="s">
         <v>1</v>
       </c>
       <c r="G23" s="51" t="s">
         <v>1</v>
       </c>
@@ -16491,51 +17517,51 @@
       </c>
       <c r="S23" s="68">
         <v>14.19</v>
       </c>
       <c r="T23" s="68">
         <v>14.26</v>
       </c>
       <c r="U23" s="68">
         <v>13.32</v>
       </c>
       <c r="V23" s="114">
         <v>12.95</v>
       </c>
       <c r="W23" s="114">
         <v>12.26</v>
       </c>
       <c r="X23" s="114">
         <v>11.23</v>
       </c>
       <c r="Y23" s="114">
         <v>10.37</v>
       </c>
       <c r="Z23" s="97">
         <v>9.19</v>
       </c>
-      <c r="AA23" s="141">
+      <c r="AA23" s="129">
         <v>8.66</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B24" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C24" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D24" s="51" t="s">
         <v>1</v>
       </c>
       <c r="E24" s="51" t="s">
         <v>1</v>
       </c>
       <c r="F24" s="51" t="s">
         <v>1</v>
       </c>
       <c r="G24" s="51" t="s">
         <v>1</v>
       </c>
@@ -16574,51 +17600,51 @@
       </c>
       <c r="S24" s="68">
         <v>15.35</v>
       </c>
       <c r="T24" s="68">
         <v>12.98</v>
       </c>
       <c r="U24" s="68">
         <v>12.72</v>
       </c>
       <c r="V24" s="114">
         <v>11.87</v>
       </c>
       <c r="W24" s="114">
         <v>12.15</v>
       </c>
       <c r="X24" s="114">
         <v>11.5</v>
       </c>
       <c r="Y24" s="114">
         <v>10.62</v>
       </c>
       <c r="Z24" s="97">
         <v>11</v>
       </c>
-      <c r="AA24" s="141">
+      <c r="AA24" s="129">
         <v>8.8000000000000007</v>
       </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B25" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C25" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D25" s="51" t="s">
         <v>1</v>
       </c>
       <c r="E25" s="51" t="s">
         <v>1</v>
       </c>
       <c r="F25" s="51" t="s">
         <v>1</v>
       </c>
       <c r="G25" s="51" t="s">
         <v>1</v>
       </c>
@@ -16657,51 +17683,51 @@
       </c>
       <c r="S25" s="68">
         <v>9.98</v>
       </c>
       <c r="T25" s="68">
         <v>12.28</v>
       </c>
       <c r="U25" s="68">
         <v>12.82</v>
       </c>
       <c r="V25" s="114">
         <v>10.3</v>
       </c>
       <c r="W25" s="114">
         <v>10.59</v>
       </c>
       <c r="X25" s="68">
         <v>8.34</v>
       </c>
       <c r="Y25" s="114">
         <v>9.7200000000000006</v>
       </c>
       <c r="Z25" s="97">
         <v>8.16</v>
       </c>
-      <c r="AA25" s="141">
+      <c r="AA25" s="129">
         <v>7.75</v>
       </c>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B26" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C26" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D26" s="51" t="s">
         <v>1</v>
       </c>
       <c r="E26" s="51" t="s">
         <v>1</v>
       </c>
       <c r="F26" s="51" t="s">
         <v>1</v>
       </c>
       <c r="G26" s="51" t="s">
         <v>1</v>
       </c>
@@ -16740,51 +17766,51 @@
       </c>
       <c r="S26" s="68">
         <v>14.25</v>
       </c>
       <c r="T26" s="68">
         <v>13.61</v>
       </c>
       <c r="U26" s="68">
         <v>14.27</v>
       </c>
       <c r="V26" s="114">
         <v>16.07</v>
       </c>
       <c r="W26" s="114">
         <v>15.63</v>
       </c>
       <c r="X26" s="68">
         <v>13.49</v>
       </c>
       <c r="Y26" s="114">
         <v>12.04</v>
       </c>
       <c r="Z26" s="97">
         <v>9.2799999999999994</v>
       </c>
-      <c r="AA26" s="141">
+      <c r="AA26" s="129">
         <v>11.95</v>
       </c>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B27" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C27" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D27" s="51" t="s">
         <v>1</v>
       </c>
       <c r="E27" s="51" t="s">
         <v>1</v>
       </c>
       <c r="F27" s="51" t="s">
         <v>1</v>
       </c>
       <c r="G27" s="51" t="s">
         <v>1</v>
       </c>
@@ -16823,83 +17849,83 @@
       </c>
       <c r="S27" s="68">
         <v>15.76</v>
       </c>
       <c r="T27" s="68">
         <v>13.79</v>
       </c>
       <c r="U27" s="68">
         <v>15.19</v>
       </c>
       <c r="V27" s="114">
         <v>15.55</v>
       </c>
       <c r="W27" s="114">
         <v>13.77</v>
       </c>
       <c r="X27" s="68">
         <v>10.24</v>
       </c>
       <c r="Y27" s="114">
         <v>11.42</v>
       </c>
       <c r="Z27" s="97">
         <v>9.93</v>
       </c>
-      <c r="AA27" s="141">
+      <c r="AA27" s="129">
         <v>9.7799999999999994</v>
       </c>
     </row>
     <row r="28" spans="1:27" ht="15" customHeight="1">
-      <c r="A28" s="124" t="s">
+      <c r="A28" s="137" t="s">
         <v>19</v>
       </c>
-      <c r="B28" s="124"/>
-[...23 lines deleted...]
-      <c r="Z28" s="124"/>
+      <c r="B28" s="137"/>
+      <c r="C28" s="137"/>
+      <c r="D28" s="137"/>
+      <c r="E28" s="137"/>
+      <c r="F28" s="137"/>
+      <c r="G28" s="137"/>
+      <c r="H28" s="137"/>
+      <c r="I28" s="137"/>
+      <c r="J28" s="137"/>
+      <c r="K28" s="137"/>
+      <c r="L28" s="137"/>
+      <c r="M28" s="137"/>
+      <c r="N28" s="137"/>
+      <c r="O28" s="137"/>
+      <c r="P28" s="137"/>
+      <c r="Q28" s="137"/>
+      <c r="R28" s="137"/>
+      <c r="S28" s="137"/>
+      <c r="T28" s="137"/>
+      <c r="U28" s="137"/>
+      <c r="V28" s="137"/>
+      <c r="W28" s="137"/>
+      <c r="X28" s="137"/>
+      <c r="Y28" s="137"/>
+      <c r="Z28" s="137"/>
       <c r="AA28" s="10"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="59">
         <v>12.32</v>
       </c>
       <c r="C29" s="59">
         <v>12.12</v>
       </c>
       <c r="D29" s="61">
         <v>12.32</v>
       </c>
       <c r="E29" s="61">
         <v>12.28</v>
       </c>
       <c r="F29" s="61">
         <v>12.69</v>
       </c>
       <c r="G29" s="59">
         <v>12.32</v>
       </c>
       <c r="H29" s="61">
@@ -16937,51 +17963,51 @@
       </c>
       <c r="S29" s="62">
         <v>12.4</v>
       </c>
       <c r="T29" s="62">
         <v>11.95</v>
       </c>
       <c r="U29" s="62">
         <v>11.68</v>
       </c>
       <c r="V29" s="63">
         <v>12.21</v>
       </c>
       <c r="W29" s="63">
         <v>11.7</v>
       </c>
       <c r="X29" s="63">
         <v>10.75</v>
       </c>
       <c r="Y29" s="63">
         <v>10.41</v>
       </c>
       <c r="Z29" s="97">
         <v>10.039999999999999</v>
       </c>
-      <c r="AA29" s="141">
+      <c r="AA29" s="129">
         <v>9.16</v>
       </c>
     </row>
     <row r="30" spans="1:27" s="40" customFormat="1">
       <c r="A30" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B30" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C30" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D30" s="51" t="s">
         <v>1</v>
       </c>
       <c r="E30" s="51" t="s">
         <v>1</v>
       </c>
       <c r="F30" s="51" t="s">
         <v>1</v>
       </c>
       <c r="G30" s="51" t="s">
         <v>1</v>
       </c>
@@ -17020,51 +18046,51 @@
       </c>
       <c r="S30" s="62" t="s">
         <v>0</v>
       </c>
       <c r="T30" s="62" t="s">
         <v>0</v>
       </c>
       <c r="U30" s="62" t="s">
         <v>0</v>
       </c>
       <c r="V30" s="62" t="s">
         <v>0</v>
       </c>
       <c r="W30" s="65" t="s">
         <v>0</v>
       </c>
       <c r="X30" s="65" t="s">
         <v>0</v>
       </c>
       <c r="Y30" s="65" t="s">
         <v>0</v>
       </c>
       <c r="Z30" s="97" t="s">
         <v>0</v>
       </c>
-      <c r="AA30" s="141" t="s">
+      <c r="AA30" s="129" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:27" s="40" customFormat="1">
       <c r="A31" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B31" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C31" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D31" s="51" t="s">
         <v>1</v>
       </c>
       <c r="E31" s="51" t="s">
         <v>1</v>
       </c>
       <c r="F31" s="51" t="s">
         <v>1</v>
       </c>
       <c r="G31" s="51" t="s">
         <v>1</v>
       </c>
@@ -17103,51 +18129,51 @@
       </c>
       <c r="S31" s="62">
         <v>11.67</v>
       </c>
       <c r="T31" s="62">
         <v>12.1</v>
       </c>
       <c r="U31" s="62">
         <v>11.09</v>
       </c>
       <c r="V31" s="63">
         <v>12.59</v>
       </c>
       <c r="W31" s="63">
         <v>12.86</v>
       </c>
       <c r="X31" s="63">
         <v>10.9</v>
       </c>
       <c r="Y31" s="63">
         <v>11.05</v>
       </c>
       <c r="Z31" s="97">
         <v>10.23</v>
       </c>
-      <c r="AA31" s="141">
+      <c r="AA31" s="129">
         <v>9.64</v>
       </c>
     </row>
     <row r="32" spans="1:27" s="40" customFormat="1">
       <c r="A32" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B32" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C32" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D32" s="51" t="s">
         <v>1</v>
       </c>
       <c r="E32" s="51" t="s">
         <v>1</v>
       </c>
       <c r="F32" s="51" t="s">
         <v>1</v>
       </c>
       <c r="G32" s="51" t="s">
         <v>1</v>
       </c>
@@ -17186,51 +18212,51 @@
       </c>
       <c r="S32" s="62">
         <v>13.92</v>
       </c>
       <c r="T32" s="62">
         <v>12.28</v>
       </c>
       <c r="U32" s="62">
         <v>12.34</v>
       </c>
       <c r="V32" s="63">
         <v>13.42</v>
       </c>
       <c r="W32" s="63">
         <v>13.25</v>
       </c>
       <c r="X32" s="63">
         <v>13.82</v>
       </c>
       <c r="Y32" s="63">
         <v>14.11</v>
       </c>
       <c r="Z32" s="97">
         <v>12.9</v>
       </c>
-      <c r="AA32" s="141">
+      <c r="AA32" s="129">
         <v>12.45</v>
       </c>
     </row>
     <row r="33" spans="1:27" s="40" customFormat="1">
       <c r="A33" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B33" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C33" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D33" s="51" t="s">
         <v>1</v>
       </c>
       <c r="E33" s="51" t="s">
         <v>1</v>
       </c>
       <c r="F33" s="51" t="s">
         <v>1</v>
       </c>
       <c r="G33" s="51" t="s">
         <v>1</v>
       </c>
@@ -17269,51 +18295,51 @@
       </c>
       <c r="S33" s="62">
         <v>9.61</v>
       </c>
       <c r="T33" s="62">
         <v>9.84</v>
       </c>
       <c r="U33" s="62">
         <v>9.34</v>
       </c>
       <c r="V33" s="63">
         <v>10.35</v>
       </c>
       <c r="W33" s="63">
         <v>9.17</v>
       </c>
       <c r="X33" s="63">
         <v>10.08</v>
       </c>
       <c r="Y33" s="63">
         <v>8.2100000000000009</v>
       </c>
       <c r="Z33" s="97">
         <v>8.7100000000000009</v>
       </c>
-      <c r="AA33" s="141">
+      <c r="AA33" s="129">
         <v>7.82</v>
       </c>
     </row>
     <row r="34" spans="1:27" s="40" customFormat="1">
       <c r="A34" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B34" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C34" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D34" s="51" t="s">
         <v>1</v>
       </c>
       <c r="E34" s="51" t="s">
         <v>1</v>
       </c>
       <c r="F34" s="51" t="s">
         <v>1</v>
       </c>
       <c r="G34" s="51" t="s">
         <v>1</v>
       </c>
@@ -17352,51 +18378,51 @@
       </c>
       <c r="S34" s="62">
         <v>11.83</v>
       </c>
       <c r="T34" s="62">
         <v>11.88</v>
       </c>
       <c r="U34" s="62">
         <v>11.08</v>
       </c>
       <c r="V34" s="63">
         <v>12.77</v>
       </c>
       <c r="W34" s="63">
         <v>11.46</v>
       </c>
       <c r="X34" s="63">
         <v>10.08</v>
       </c>
       <c r="Y34" s="63">
         <v>9.33</v>
       </c>
       <c r="Z34" s="97">
         <v>9.4</v>
       </c>
-      <c r="AA34" s="141">
+      <c r="AA34" s="129">
         <v>9.0299999999999994</v>
       </c>
     </row>
     <row r="35" spans="1:27">
       <c r="A35" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C35" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D35" s="51" t="s">
         <v>1</v>
       </c>
       <c r="E35" s="51" t="s">
         <v>1</v>
       </c>
       <c r="F35" s="51" t="s">
         <v>1</v>
       </c>
       <c r="G35" s="51" t="s">
         <v>1</v>
       </c>
@@ -17435,51 +18461,51 @@
       </c>
       <c r="S35" s="62">
         <v>13.22</v>
       </c>
       <c r="T35" s="62">
         <v>11.75</v>
       </c>
       <c r="U35" s="62">
         <v>13.35</v>
       </c>
       <c r="V35" s="63">
         <v>12.94</v>
       </c>
       <c r="W35" s="63">
         <v>12.99</v>
       </c>
       <c r="X35" s="63">
         <v>11.22</v>
       </c>
       <c r="Y35" s="63">
         <v>10.76</v>
       </c>
       <c r="Z35" s="97">
         <v>11.55</v>
       </c>
-      <c r="AA35" s="141">
+      <c r="AA35" s="129">
         <v>9.01</v>
       </c>
     </row>
     <row r="36" spans="1:27">
       <c r="A36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C36" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D36" s="51" t="s">
         <v>1</v>
       </c>
       <c r="E36" s="51" t="s">
         <v>1</v>
       </c>
       <c r="F36" s="51" t="s">
         <v>1</v>
       </c>
       <c r="G36" s="51" t="s">
         <v>1</v>
       </c>
@@ -17518,51 +18544,51 @@
       </c>
       <c r="S36" s="62">
         <v>12.01</v>
       </c>
       <c r="T36" s="62">
         <v>12.26</v>
       </c>
       <c r="U36" s="62">
         <v>11.22</v>
       </c>
       <c r="V36" s="63">
         <v>11.8</v>
       </c>
       <c r="W36" s="63">
         <v>11.5</v>
       </c>
       <c r="X36" s="63">
         <v>9.1300000000000008</v>
       </c>
       <c r="Y36" s="63">
         <v>9.82</v>
       </c>
       <c r="Z36" s="97">
         <v>9.5500000000000007</v>
       </c>
-      <c r="AA36" s="141">
+      <c r="AA36" s="129">
         <v>7.71</v>
       </c>
     </row>
     <row r="37" spans="1:27">
       <c r="A37" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B37" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C37" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D37" s="51" t="s">
         <v>1</v>
       </c>
       <c r="E37" s="51" t="s">
         <v>1</v>
       </c>
       <c r="F37" s="51" t="s">
         <v>1</v>
       </c>
       <c r="G37" s="51" t="s">
         <v>1</v>
       </c>
@@ -17601,51 +18627,51 @@
       </c>
       <c r="S37" s="62">
         <v>12.36</v>
       </c>
       <c r="T37" s="62">
         <v>12.12</v>
       </c>
       <c r="U37" s="62">
         <v>11.6</v>
       </c>
       <c r="V37" s="63">
         <v>12.61</v>
       </c>
       <c r="W37" s="63">
         <v>13.06</v>
       </c>
       <c r="X37" s="63">
         <v>8.7899999999999991</v>
       </c>
       <c r="Y37" s="63">
         <v>10.88</v>
       </c>
       <c r="Z37" s="97">
         <v>10.01</v>
       </c>
-      <c r="AA37" s="141">
+      <c r="AA37" s="129">
         <v>7.15</v>
       </c>
     </row>
     <row r="38" spans="1:27">
       <c r="A38" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B38" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C38" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D38" s="51" t="s">
         <v>1</v>
       </c>
       <c r="E38" s="51" t="s">
         <v>1</v>
       </c>
       <c r="F38" s="51" t="s">
         <v>1</v>
       </c>
       <c r="G38" s="51" t="s">
         <v>1</v>
       </c>
@@ -17684,51 +18710,51 @@
       </c>
       <c r="S38" s="62">
         <v>11.96</v>
       </c>
       <c r="T38" s="62">
         <v>12.79</v>
       </c>
       <c r="U38" s="62">
         <v>12.92</v>
       </c>
       <c r="V38" s="63">
         <v>14.12</v>
       </c>
       <c r="W38" s="63">
         <v>12.33</v>
       </c>
       <c r="X38" s="63">
         <v>9.4700000000000006</v>
       </c>
       <c r="Y38" s="63">
         <v>11.26</v>
       </c>
       <c r="Z38" s="97">
         <v>10.88</v>
       </c>
-      <c r="AA38" s="141">
+      <c r="AA38" s="129">
         <v>9.69</v>
       </c>
     </row>
     <row r="39" spans="1:27">
       <c r="A39" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B39" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C39" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D39" s="51" t="s">
         <v>1</v>
       </c>
       <c r="E39" s="51" t="s">
         <v>1</v>
       </c>
       <c r="F39" s="51" t="s">
         <v>1</v>
       </c>
       <c r="G39" s="51" t="s">
         <v>1</v>
       </c>
@@ -17767,51 +18793,51 @@
       </c>
       <c r="S39" s="62">
         <v>12.5</v>
       </c>
       <c r="T39" s="62">
         <v>11.76</v>
       </c>
       <c r="U39" s="62">
         <v>10.38</v>
       </c>
       <c r="V39" s="63">
         <v>11.35</v>
       </c>
       <c r="W39" s="63">
         <v>11.38</v>
       </c>
       <c r="X39" s="63">
         <v>9.41</v>
       </c>
       <c r="Y39" s="63">
         <v>9.4499999999999993</v>
       </c>
       <c r="Z39" s="97">
         <v>8.0500000000000007</v>
       </c>
-      <c r="AA39" s="141">
+      <c r="AA39" s="129">
         <v>9.51</v>
       </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B40" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C40" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D40" s="51" t="s">
         <v>1</v>
       </c>
       <c r="E40" s="51" t="s">
         <v>1</v>
       </c>
       <c r="F40" s="51" t="s">
         <v>1</v>
       </c>
       <c r="G40" s="51" t="s">
         <v>1</v>
       </c>
@@ -17850,51 +18876,51 @@
       </c>
       <c r="S40" s="62">
         <v>11.28</v>
       </c>
       <c r="T40" s="62">
         <v>10.71</v>
       </c>
       <c r="U40" s="62">
         <v>11.16</v>
       </c>
       <c r="V40" s="63">
         <v>12</v>
       </c>
       <c r="W40" s="63">
         <v>10.45</v>
       </c>
       <c r="X40" s="63">
         <v>10.4</v>
       </c>
       <c r="Y40" s="63">
         <v>9.81</v>
       </c>
       <c r="Z40" s="97">
         <v>10.050000000000001</v>
       </c>
-      <c r="AA40" s="141">
+      <c r="AA40" s="129">
         <v>8.74</v>
       </c>
     </row>
     <row r="41" spans="1:27">
       <c r="A41" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B41" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C41" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D41" s="51" t="s">
         <v>1</v>
       </c>
       <c r="E41" s="51" t="s">
         <v>1</v>
       </c>
       <c r="F41" s="51" t="s">
         <v>1</v>
       </c>
       <c r="G41" s="51" t="s">
         <v>1</v>
       </c>
@@ -17933,51 +18959,51 @@
       </c>
       <c r="S41" s="62">
         <v>14.52</v>
       </c>
       <c r="T41" s="62">
         <v>13.55</v>
       </c>
       <c r="U41" s="62">
         <v>13.2</v>
       </c>
       <c r="V41" s="63">
         <v>13.16</v>
       </c>
       <c r="W41" s="63">
         <v>11.14</v>
       </c>
       <c r="X41" s="63">
         <v>11.59</v>
       </c>
       <c r="Y41" s="63">
         <v>9.31</v>
       </c>
       <c r="Z41" s="97">
         <v>9.85</v>
       </c>
-      <c r="AA41" s="141">
+      <c r="AA41" s="129">
         <v>9.75</v>
       </c>
     </row>
     <row r="42" spans="1:27">
       <c r="A42" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B42" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C42" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D42" s="51" t="s">
         <v>1</v>
       </c>
       <c r="E42" s="51" t="s">
         <v>1</v>
       </c>
       <c r="F42" s="51" t="s">
         <v>1</v>
       </c>
       <c r="G42" s="51" t="s">
         <v>1</v>
       </c>
@@ -18016,51 +19042,51 @@
       </c>
       <c r="S42" s="62">
         <v>16.03</v>
       </c>
       <c r="T42" s="62">
         <v>14.72</v>
       </c>
       <c r="U42" s="62">
         <v>15.96</v>
       </c>
       <c r="V42" s="63">
         <v>14.49</v>
       </c>
       <c r="W42" s="63">
         <v>15.56</v>
       </c>
       <c r="X42" s="63">
         <v>16.21</v>
       </c>
       <c r="Y42" s="63">
         <v>15.78</v>
       </c>
       <c r="Z42" s="97">
         <v>14.07</v>
       </c>
-      <c r="AA42" s="141">
+      <c r="AA42" s="129">
         <v>14.4</v>
       </c>
     </row>
     <row r="43" spans="1:27">
       <c r="A43" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B43" s="52" t="s">
         <v>1</v>
       </c>
       <c r="C43" s="52" t="s">
         <v>1</v>
       </c>
       <c r="D43" s="52" t="s">
         <v>1</v>
       </c>
       <c r="E43" s="52" t="s">
         <v>1</v>
       </c>
       <c r="F43" s="52" t="s">
         <v>1</v>
       </c>
       <c r="G43" s="52" t="s">
         <v>1</v>
       </c>
@@ -18099,130 +19125,130 @@
       </c>
       <c r="S43" s="64">
         <v>13.27</v>
       </c>
       <c r="T43" s="64">
         <v>11.84</v>
       </c>
       <c r="U43" s="64">
         <v>11.81</v>
       </c>
       <c r="V43" s="67">
         <v>11.03</v>
       </c>
       <c r="W43" s="67">
         <v>10.38</v>
       </c>
       <c r="X43" s="67">
         <v>11.65</v>
       </c>
       <c r="Y43" s="67">
         <v>9.7100000000000009</v>
       </c>
       <c r="Z43" s="98">
         <v>9.18</v>
       </c>
-      <c r="AA43" s="142">
+      <c r="AA43" s="130">
         <v>8.94</v>
       </c>
     </row>
-    <row r="44" spans="1:27" ht="12.75">
+    <row r="44" spans="1:27" ht="12">
       <c r="A44" s="119" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:Z1"/>
     <mergeCell ref="A28:Z28"/>
     <mergeCell ref="A21:Z21"/>
     <mergeCell ref="A5:Z5"/>
     <mergeCell ref="V3:AA3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="AA4" sqref="AA4:AA43"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="22.85546875" style="47" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="28" max="16384" width="9.140625" style="9"/>
+    <col min="1" max="1" width="22.88671875" style="47" bestFit="1" customWidth="1"/>
+    <col min="2" max="10" width="4.6640625" style="9" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.33203125" style="9" bestFit="1" customWidth="1"/>
+    <col min="12" max="25" width="4.6640625" style="9" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="5.33203125" style="9" customWidth="1"/>
+    <col min="27" max="27" width="6.88671875" style="9" customWidth="1"/>
+    <col min="28" max="16384" width="9.109375" style="9"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27" ht="12.75">
-      <c r="A1" s="128" t="s">
+    <row r="1" spans="1:27" ht="13.2">
+      <c r="A1" s="142" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="128"/>
-[...23 lines deleted...]
-      <c r="Z1" s="128"/>
+      <c r="B1" s="142"/>
+      <c r="C1" s="142"/>
+      <c r="D1" s="142"/>
+      <c r="E1" s="142"/>
+      <c r="F1" s="142"/>
+      <c r="G1" s="142"/>
+      <c r="H1" s="142"/>
+      <c r="I1" s="142"/>
+      <c r="J1" s="142"/>
+      <c r="K1" s="142"/>
+      <c r="L1" s="142"/>
+      <c r="M1" s="142"/>
+      <c r="N1" s="142"/>
+      <c r="O1" s="142"/>
+      <c r="P1" s="142"/>
+      <c r="Q1" s="142"/>
+      <c r="R1" s="142"/>
+      <c r="S1" s="142"/>
+      <c r="T1" s="142"/>
+      <c r="U1" s="142"/>
+      <c r="V1" s="142"/>
+      <c r="W1" s="142"/>
+      <c r="X1" s="142"/>
+      <c r="Y1" s="142"/>
+      <c r="Z1" s="142"/>
     </row>
     <row r="3" spans="1:27">
-      <c r="V3" s="123" t="s">
+      <c r="V3" s="143" t="s">
         <v>21</v>
       </c>
-      <c r="W3" s="123"/>
-[...4 lines deleted...]
-    <row r="4" spans="1:27" ht="12.75">
+      <c r="W3" s="143"/>
+      <c r="X3" s="143"/>
+      <c r="Y3" s="143"/>
+      <c r="Z3" s="143"/>
+    </row>
+    <row r="4" spans="1:27" ht="12">
       <c r="A4" s="48"/>
       <c r="B4" s="12">
         <v>2000</v>
       </c>
       <c r="C4" s="12">
         <v>2001</v>
       </c>
       <c r="D4" s="12">
         <v>2002</v>
       </c>
       <c r="E4" s="12">
         <v>2003</v>
       </c>
       <c r="F4" s="12">
         <v>2004</v>
       </c>
       <c r="G4" s="12">
         <v>2005</v>
       </c>
       <c r="H4" s="12">
         <v>2006</v>
       </c>
       <c r="I4" s="12">
         <v>2007</v>
       </c>
@@ -18260,78 +19286,78 @@
         <v>2018</v>
       </c>
       <c r="U4" s="12">
         <v>2019</v>
       </c>
       <c r="V4" s="12">
         <v>2020</v>
       </c>
       <c r="W4" s="13">
         <v>2021</v>
       </c>
       <c r="X4" s="13">
         <v>2022</v>
       </c>
       <c r="Y4" s="42">
         <v>2023</v>
       </c>
       <c r="Z4" s="42">
         <v>2024</v>
       </c>
       <c r="AA4" s="107">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="1:27">
-      <c r="A5" s="125" t="s">
+      <c r="A5" s="138" t="s">
         <v>29</v>
       </c>
-      <c r="B5" s="125"/>
-[...23 lines deleted...]
-      <c r="Z5" s="125"/>
+      <c r="B5" s="138"/>
+      <c r="C5" s="138"/>
+      <c r="D5" s="138"/>
+      <c r="E5" s="138"/>
+      <c r="F5" s="138"/>
+      <c r="G5" s="138"/>
+      <c r="H5" s="138"/>
+      <c r="I5" s="138"/>
+      <c r="J5" s="138"/>
+      <c r="K5" s="138"/>
+      <c r="L5" s="138"/>
+      <c r="M5" s="138"/>
+      <c r="N5" s="138"/>
+      <c r="O5" s="138"/>
+      <c r="P5" s="138"/>
+      <c r="Q5" s="138"/>
+      <c r="R5" s="138"/>
+      <c r="S5" s="138"/>
+      <c r="T5" s="138"/>
+      <c r="U5" s="138"/>
+      <c r="V5" s="138"/>
+      <c r="W5" s="138"/>
+      <c r="X5" s="138"/>
+      <c r="Y5" s="138"/>
+      <c r="Z5" s="138"/>
       <c r="AA5" s="10"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="60">
         <v>12.13</v>
       </c>
       <c r="C6" s="60">
         <v>12.33</v>
       </c>
       <c r="D6" s="60">
         <v>12.49</v>
       </c>
       <c r="E6" s="60">
         <v>13.35</v>
       </c>
       <c r="F6" s="60">
         <v>13.2</v>
       </c>
       <c r="G6" s="60">
         <v>13.58</v>
       </c>
       <c r="H6" s="60">
@@ -19536,78 +20562,78 @@
         <v>11.81</v>
       </c>
       <c r="U20" s="62">
         <v>12.79</v>
       </c>
       <c r="V20" s="116">
         <v>10.66</v>
       </c>
       <c r="W20" s="117">
         <v>11.43</v>
       </c>
       <c r="X20" s="117">
         <v>12.29</v>
       </c>
       <c r="Y20" s="117">
         <v>9.7100000000000009</v>
       </c>
       <c r="Z20" s="99">
         <v>8.9499999999999993</v>
       </c>
       <c r="AA20" s="10">
         <v>9.43</v>
       </c>
     </row>
     <row r="21" spans="1:27" ht="15" customHeight="1">
-      <c r="A21" s="127" t="s">
+      <c r="A21" s="141" t="s">
         <v>18</v>
       </c>
-      <c r="B21" s="127"/>
-[...23 lines deleted...]
-      <c r="Z21" s="127"/>
+      <c r="B21" s="141"/>
+      <c r="C21" s="141"/>
+      <c r="D21" s="141"/>
+      <c r="E21" s="141"/>
+      <c r="F21" s="141"/>
+      <c r="G21" s="141"/>
+      <c r="H21" s="141"/>
+      <c r="I21" s="141"/>
+      <c r="J21" s="141"/>
+      <c r="K21" s="141"/>
+      <c r="L21" s="141"/>
+      <c r="M21" s="141"/>
+      <c r="N21" s="141"/>
+      <c r="O21" s="141"/>
+      <c r="P21" s="141"/>
+      <c r="Q21" s="141"/>
+      <c r="R21" s="141"/>
+      <c r="S21" s="141"/>
+      <c r="T21" s="141"/>
+      <c r="U21" s="141"/>
+      <c r="V21" s="141"/>
+      <c r="W21" s="141"/>
+      <c r="X21" s="141"/>
+      <c r="Y21" s="141"/>
+      <c r="Z21" s="141"/>
       <c r="AA21" s="10"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="60">
         <v>10.54</v>
       </c>
       <c r="C22" s="60">
         <v>11.53</v>
       </c>
       <c r="D22" s="60">
         <v>11.84</v>
       </c>
       <c r="E22" s="60">
         <v>13.95</v>
       </c>
       <c r="F22" s="60">
         <v>13.08</v>
       </c>
       <c r="G22" s="60">
         <v>15.48</v>
       </c>
       <c r="H22" s="60">
@@ -19645,51 +20671,51 @@
       </c>
       <c r="S22" s="68">
         <v>15.62</v>
       </c>
       <c r="T22" s="68">
         <v>16.02</v>
       </c>
       <c r="U22" s="68">
         <v>15.49</v>
       </c>
       <c r="V22" s="117">
         <v>15.09</v>
       </c>
       <c r="W22" s="117">
         <v>14.28</v>
       </c>
       <c r="X22" s="117">
         <v>12.05</v>
       </c>
       <c r="Y22" s="117">
         <v>11.65</v>
       </c>
       <c r="Z22" s="100">
         <v>10.24</v>
       </c>
-      <c r="AA22" s="143">
+      <c r="AA22" s="131">
         <v>9.9499999999999993</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B23" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C23" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D23" s="51" t="s">
         <v>1</v>
       </c>
       <c r="E23" s="51" t="s">
         <v>1</v>
       </c>
       <c r="F23" s="51" t="s">
         <v>1</v>
       </c>
       <c r="G23" s="51" t="s">
         <v>1</v>
       </c>
@@ -19728,51 +20754,51 @@
       </c>
       <c r="S23" s="68">
         <v>15.79</v>
       </c>
       <c r="T23" s="68">
         <v>16.22</v>
       </c>
       <c r="U23" s="68">
         <v>15.58</v>
       </c>
       <c r="V23" s="117">
         <v>15.09</v>
       </c>
       <c r="W23" s="117">
         <v>14.31</v>
       </c>
       <c r="X23" s="117">
         <v>12.33</v>
       </c>
       <c r="Y23" s="117">
         <v>11.65</v>
       </c>
       <c r="Z23" s="100">
         <v>10.09</v>
       </c>
-      <c r="AA23" s="143">
+      <c r="AA23" s="131">
         <v>9.77</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B24" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C24" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D24" s="51" t="s">
         <v>1</v>
       </c>
       <c r="E24" s="51" t="s">
         <v>1</v>
       </c>
       <c r="F24" s="51" t="s">
         <v>1</v>
       </c>
       <c r="G24" s="51" t="s">
         <v>1</v>
       </c>
@@ -19811,51 +20837,51 @@
       </c>
       <c r="S24" s="68">
         <v>17.329999999999998</v>
       </c>
       <c r="T24" s="68">
         <v>15.62</v>
       </c>
       <c r="U24" s="68">
         <v>17.23</v>
       </c>
       <c r="V24" s="117">
         <v>13.04</v>
       </c>
       <c r="W24" s="68">
         <v>13.73</v>
       </c>
       <c r="X24" s="68">
         <v>9.49</v>
       </c>
       <c r="Y24" s="117">
         <v>10.039999999999999</v>
       </c>
       <c r="Z24" s="100">
         <v>10.58</v>
       </c>
-      <c r="AA24" s="143">
+      <c r="AA24" s="131">
         <v>10.119999999999999</v>
       </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B25" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C25" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D25" s="51" t="s">
         <v>1</v>
       </c>
       <c r="E25" s="51" t="s">
         <v>1</v>
       </c>
       <c r="F25" s="51" t="s">
         <v>1</v>
       </c>
       <c r="G25" s="51" t="s">
         <v>1</v>
       </c>
@@ -19894,51 +20920,51 @@
       </c>
       <c r="S25" s="68">
         <v>10.99</v>
       </c>
       <c r="T25" s="68">
         <v>12.92</v>
       </c>
       <c r="U25" s="68">
         <v>12.1</v>
       </c>
       <c r="V25" s="117">
         <v>11.28</v>
       </c>
       <c r="W25" s="68">
         <v>9.26</v>
       </c>
       <c r="X25" s="68">
         <v>7.93</v>
       </c>
       <c r="Y25" s="117">
         <v>11.58</v>
       </c>
       <c r="Z25" s="100">
         <v>8.43</v>
       </c>
-      <c r="AA25" s="143">
+      <c r="AA25" s="131">
         <v>8.8800000000000008</v>
       </c>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B26" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C26" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D26" s="51" t="s">
         <v>1</v>
       </c>
       <c r="E26" s="51" t="s">
         <v>1</v>
       </c>
       <c r="F26" s="51" t="s">
         <v>1</v>
       </c>
       <c r="G26" s="51" t="s">
         <v>1</v>
       </c>
@@ -19977,51 +21003,51 @@
       </c>
       <c r="S26" s="68">
         <v>14.01</v>
       </c>
       <c r="T26" s="68">
         <v>14.24</v>
       </c>
       <c r="U26" s="68">
         <v>15.51</v>
       </c>
       <c r="V26" s="117">
         <v>18.32</v>
       </c>
       <c r="W26" s="68">
         <v>19.28</v>
       </c>
       <c r="X26" s="68">
         <v>12.65</v>
       </c>
       <c r="Y26" s="117">
         <v>11.91</v>
       </c>
       <c r="Z26" s="100">
         <v>11.44</v>
       </c>
-      <c r="AA26" s="143">
+      <c r="AA26" s="131">
         <v>14.8</v>
       </c>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B27" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C27" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D27" s="51" t="s">
         <v>1</v>
       </c>
       <c r="E27" s="51" t="s">
         <v>1</v>
       </c>
       <c r="F27" s="51" t="s">
         <v>1</v>
       </c>
       <c r="G27" s="51" t="s">
         <v>1</v>
       </c>
@@ -20060,83 +21086,83 @@
       </c>
       <c r="S27" s="68">
         <v>15.38</v>
       </c>
       <c r="T27" s="68">
         <v>15.66</v>
       </c>
       <c r="U27" s="68">
         <v>14.7</v>
       </c>
       <c r="V27" s="117">
         <v>16.489999999999998</v>
       </c>
       <c r="W27" s="68">
         <v>13.78</v>
       </c>
       <c r="X27" s="68">
         <v>11.02</v>
       </c>
       <c r="Y27" s="117">
         <v>12.49</v>
       </c>
       <c r="Z27" s="100">
         <v>12.65</v>
       </c>
-      <c r="AA27" s="143">
+      <c r="AA27" s="131">
         <v>10.45</v>
       </c>
     </row>
     <row r="28" spans="1:27" ht="15" customHeight="1">
-      <c r="A28" s="127" t="s">
+      <c r="A28" s="141" t="s">
         <v>19</v>
       </c>
-      <c r="B28" s="127"/>
-[...23 lines deleted...]
-      <c r="Z28" s="127"/>
+      <c r="B28" s="141"/>
+      <c r="C28" s="141"/>
+      <c r="D28" s="141"/>
+      <c r="E28" s="141"/>
+      <c r="F28" s="141"/>
+      <c r="G28" s="141"/>
+      <c r="H28" s="141"/>
+      <c r="I28" s="141"/>
+      <c r="J28" s="141"/>
+      <c r="K28" s="141"/>
+      <c r="L28" s="141"/>
+      <c r="M28" s="141"/>
+      <c r="N28" s="141"/>
+      <c r="O28" s="141"/>
+      <c r="P28" s="141"/>
+      <c r="Q28" s="141"/>
+      <c r="R28" s="141"/>
+      <c r="S28" s="141"/>
+      <c r="T28" s="141"/>
+      <c r="U28" s="141"/>
+      <c r="V28" s="141"/>
+      <c r="W28" s="141"/>
+      <c r="X28" s="141"/>
+      <c r="Y28" s="141"/>
+      <c r="Z28" s="141"/>
       <c r="AA28" s="10"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="61">
         <v>13.04</v>
       </c>
       <c r="C29" s="61">
         <v>12.79</v>
       </c>
       <c r="D29" s="61">
         <v>12.85</v>
       </c>
       <c r="E29" s="61">
         <v>13.02</v>
       </c>
       <c r="F29" s="61">
         <v>13.26</v>
       </c>
       <c r="G29" s="61">
         <v>12.67</v>
       </c>
       <c r="H29" s="61">
@@ -20174,51 +21200,51 @@
       </c>
       <c r="S29" s="62">
         <v>12.71</v>
       </c>
       <c r="T29" s="62">
         <v>12.38</v>
       </c>
       <c r="U29" s="62">
         <v>11.93</v>
       </c>
       <c r="V29" s="117">
         <v>12.66</v>
       </c>
       <c r="W29" s="68">
         <v>12.17</v>
       </c>
       <c r="X29" s="68">
         <v>11.24</v>
       </c>
       <c r="Y29" s="68">
         <v>10.46</v>
       </c>
       <c r="Z29" s="100">
         <v>10.34</v>
       </c>
-      <c r="AA29" s="143">
+      <c r="AA29" s="131">
         <v>9.5299999999999994</v>
       </c>
     </row>
     <row r="30" spans="1:27" s="40" customFormat="1">
       <c r="A30" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B30" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C30" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D30" s="51" t="s">
         <v>1</v>
       </c>
       <c r="E30" s="51" t="s">
         <v>1</v>
       </c>
       <c r="F30" s="51" t="s">
         <v>1</v>
       </c>
       <c r="G30" s="51" t="s">
         <v>1</v>
       </c>
@@ -20257,51 +21283,51 @@
       </c>
       <c r="S30" s="62" t="s">
         <v>0</v>
       </c>
       <c r="T30" s="62" t="s">
         <v>0</v>
       </c>
       <c r="U30" s="62" t="s">
         <v>0</v>
       </c>
       <c r="V30" s="62" t="s">
         <v>0</v>
       </c>
       <c r="W30" s="62" t="s">
         <v>0</v>
       </c>
       <c r="X30" s="68" t="s">
         <v>0</v>
       </c>
       <c r="Y30" s="68" t="s">
         <v>0</v>
       </c>
       <c r="Z30" s="101" t="s">
         <v>0</v>
       </c>
-      <c r="AA30" s="143" t="s">
+      <c r="AA30" s="131" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:27" s="40" customFormat="1">
       <c r="A31" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B31" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C31" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D31" s="51" t="s">
         <v>1</v>
       </c>
       <c r="E31" s="51" t="s">
         <v>1</v>
       </c>
       <c r="F31" s="51" t="s">
         <v>1</v>
       </c>
       <c r="G31" s="51" t="s">
         <v>1</v>
       </c>
@@ -20340,51 +21366,51 @@
       </c>
       <c r="S31" s="62">
         <v>11.43</v>
       </c>
       <c r="T31" s="62">
         <v>12.21</v>
       </c>
       <c r="U31" s="62">
         <v>11.36</v>
       </c>
       <c r="V31" s="117">
         <v>12.54</v>
       </c>
       <c r="W31" s="117">
         <v>14.6</v>
       </c>
       <c r="X31" s="68">
         <v>11.62</v>
       </c>
       <c r="Y31" s="68">
         <v>11.16</v>
       </c>
       <c r="Z31" s="101">
         <v>10.210000000000001</v>
       </c>
-      <c r="AA31" s="143">
+      <c r="AA31" s="131">
         <v>10.32</v>
       </c>
     </row>
     <row r="32" spans="1:27" s="40" customFormat="1">
       <c r="A32" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B32" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C32" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D32" s="51" t="s">
         <v>1</v>
       </c>
       <c r="E32" s="51" t="s">
         <v>1</v>
       </c>
       <c r="F32" s="51" t="s">
         <v>1</v>
       </c>
       <c r="G32" s="51" t="s">
         <v>1</v>
       </c>
@@ -20423,51 +21449,51 @@
       </c>
       <c r="S32" s="62">
         <v>15.11</v>
       </c>
       <c r="T32" s="62">
         <v>12.94</v>
       </c>
       <c r="U32" s="62">
         <v>13.72</v>
       </c>
       <c r="V32" s="117">
         <v>13.2</v>
       </c>
       <c r="W32" s="117">
         <v>14.54</v>
       </c>
       <c r="X32" s="68">
         <v>14.94</v>
       </c>
       <c r="Y32" s="68">
         <v>13.78</v>
       </c>
       <c r="Z32" s="102">
         <v>11.64</v>
       </c>
-      <c r="AA32" s="143">
+      <c r="AA32" s="131">
         <v>12.99</v>
       </c>
     </row>
     <row r="33" spans="1:27" s="40" customFormat="1">
       <c r="A33" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B33" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C33" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D33" s="51" t="s">
         <v>1</v>
       </c>
       <c r="E33" s="51" t="s">
         <v>1</v>
       </c>
       <c r="F33" s="51" t="s">
         <v>1</v>
       </c>
       <c r="G33" s="51" t="s">
         <v>1</v>
       </c>
@@ -20506,51 +21532,51 @@
       </c>
       <c r="S33" s="62">
         <v>8.4499999999999993</v>
       </c>
       <c r="T33" s="62">
         <v>9.64</v>
       </c>
       <c r="U33" s="62">
         <v>9.8000000000000007</v>
       </c>
       <c r="V33" s="117">
         <v>10.42</v>
       </c>
       <c r="W33" s="117">
         <v>9.5299999999999994</v>
       </c>
       <c r="X33" s="68">
         <v>11.9</v>
       </c>
       <c r="Y33" s="68">
         <v>8.81</v>
       </c>
       <c r="Z33" s="102">
         <v>9.59</v>
       </c>
-      <c r="AA33" s="143">
+      <c r="AA33" s="131">
         <v>7.47</v>
       </c>
     </row>
     <row r="34" spans="1:27" s="40" customFormat="1">
       <c r="A34" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B34" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C34" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D34" s="51" t="s">
         <v>1</v>
       </c>
       <c r="E34" s="51" t="s">
         <v>1</v>
       </c>
       <c r="F34" s="51" t="s">
         <v>1</v>
       </c>
       <c r="G34" s="51" t="s">
         <v>1</v>
       </c>
@@ -20589,51 +21615,51 @@
       </c>
       <c r="S34" s="62">
         <v>11.72</v>
       </c>
       <c r="T34" s="62">
         <v>12.85</v>
       </c>
       <c r="U34" s="62">
         <v>12.25</v>
       </c>
       <c r="V34" s="117">
         <v>13.65</v>
       </c>
       <c r="W34" s="117">
         <v>11.93</v>
       </c>
       <c r="X34" s="68">
         <v>11.11</v>
       </c>
       <c r="Y34" s="68">
         <v>9.24</v>
       </c>
       <c r="Z34" s="102">
         <v>9.0399999999999991</v>
       </c>
-      <c r="AA34" s="143">
+      <c r="AA34" s="131">
         <v>8.9600000000000009</v>
       </c>
     </row>
     <row r="35" spans="1:27">
       <c r="A35" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C35" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D35" s="51" t="s">
         <v>1</v>
       </c>
       <c r="E35" s="51" t="s">
         <v>1</v>
       </c>
       <c r="F35" s="51" t="s">
         <v>1</v>
       </c>
       <c r="G35" s="51" t="s">
         <v>1</v>
       </c>
@@ -20672,51 +21698,51 @@
       </c>
       <c r="S35" s="62">
         <v>13.72</v>
       </c>
       <c r="T35" s="62">
         <v>12.39</v>
       </c>
       <c r="U35" s="62">
         <v>13.99</v>
       </c>
       <c r="V35" s="117">
         <v>13.67</v>
       </c>
       <c r="W35" s="117">
         <v>12.88</v>
       </c>
       <c r="X35" s="68">
         <v>10.71</v>
       </c>
       <c r="Y35" s="68">
         <v>10.15</v>
       </c>
       <c r="Z35" s="99">
         <v>13.15</v>
       </c>
-      <c r="AA35" s="143">
+      <c r="AA35" s="131">
         <v>8.98</v>
       </c>
     </row>
     <row r="36" spans="1:27">
       <c r="A36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C36" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D36" s="51" t="s">
         <v>1</v>
       </c>
       <c r="E36" s="51" t="s">
         <v>1</v>
       </c>
       <c r="F36" s="51" t="s">
         <v>1</v>
       </c>
       <c r="G36" s="51" t="s">
         <v>1</v>
       </c>
@@ -20755,51 +21781,51 @@
       </c>
       <c r="S36" s="62">
         <v>13.77</v>
       </c>
       <c r="T36" s="62">
         <v>12.34</v>
       </c>
       <c r="U36" s="62">
         <v>11.04</v>
       </c>
       <c r="V36" s="117">
         <v>13</v>
       </c>
       <c r="W36" s="117">
         <v>12.45</v>
       </c>
       <c r="X36" s="68">
         <v>9.41</v>
       </c>
       <c r="Y36" s="68">
         <v>10.45</v>
       </c>
       <c r="Z36" s="99">
         <v>10.28</v>
       </c>
-      <c r="AA36" s="143">
+      <c r="AA36" s="131">
         <v>8.36</v>
       </c>
     </row>
     <row r="37" spans="1:27">
       <c r="A37" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B37" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C37" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D37" s="51" t="s">
         <v>1</v>
       </c>
       <c r="E37" s="51" t="s">
         <v>1</v>
       </c>
       <c r="F37" s="51" t="s">
         <v>1</v>
       </c>
       <c r="G37" s="51" t="s">
         <v>1</v>
       </c>
@@ -20838,51 +21864,51 @@
       </c>
       <c r="S37" s="62">
         <v>10.82</v>
       </c>
       <c r="T37" s="62">
         <v>11.25</v>
       </c>
       <c r="U37" s="62">
         <v>10.1</v>
       </c>
       <c r="V37" s="117">
         <v>11.68</v>
       </c>
       <c r="W37" s="117">
         <v>11.79</v>
       </c>
       <c r="X37" s="68">
         <v>8.92</v>
       </c>
       <c r="Y37" s="68">
         <v>9.86</v>
       </c>
       <c r="Z37" s="99">
         <v>10.83</v>
       </c>
-      <c r="AA37" s="143">
+      <c r="AA37" s="131">
         <v>6.56</v>
       </c>
     </row>
     <row r="38" spans="1:27">
       <c r="A38" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B38" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C38" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D38" s="51" t="s">
         <v>1</v>
       </c>
       <c r="E38" s="51" t="s">
         <v>1</v>
       </c>
       <c r="F38" s="51" t="s">
         <v>1</v>
       </c>
       <c r="G38" s="51" t="s">
         <v>1</v>
       </c>
@@ -20921,51 +21947,51 @@
       </c>
       <c r="S38" s="62">
         <v>13.91</v>
       </c>
       <c r="T38" s="62">
         <v>12.45</v>
       </c>
       <c r="U38" s="62">
         <v>12.16</v>
       </c>
       <c r="V38" s="117">
         <v>14.54</v>
       </c>
       <c r="W38" s="117">
         <v>11.49</v>
       </c>
       <c r="X38" s="68">
         <v>8.34</v>
       </c>
       <c r="Y38" s="68">
         <v>10.38</v>
       </c>
       <c r="Z38" s="99">
         <v>10.33</v>
       </c>
-      <c r="AA38" s="143">
+      <c r="AA38" s="131">
         <v>9.92</v>
       </c>
     </row>
     <row r="39" spans="1:27">
       <c r="A39" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B39" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C39" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D39" s="51" t="s">
         <v>1</v>
       </c>
       <c r="E39" s="51" t="s">
         <v>1</v>
       </c>
       <c r="F39" s="51" t="s">
         <v>1</v>
       </c>
       <c r="G39" s="51" t="s">
         <v>1</v>
       </c>
@@ -21004,51 +22030,51 @@
       </c>
       <c r="S39" s="62">
         <v>11.92</v>
       </c>
       <c r="T39" s="62">
         <v>14.04</v>
       </c>
       <c r="U39" s="62">
         <v>10.88</v>
       </c>
       <c r="V39" s="117">
         <v>12.66</v>
       </c>
       <c r="W39" s="117">
         <v>11.92</v>
       </c>
       <c r="X39" s="68">
         <v>8.1199999999999992</v>
       </c>
       <c r="Y39" s="68">
         <v>8.3699999999999992</v>
       </c>
       <c r="Z39" s="99">
         <v>8.43</v>
       </c>
-      <c r="AA39" s="143">
+      <c r="AA39" s="131">
         <v>10.8</v>
       </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B40" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C40" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D40" s="51" t="s">
         <v>1</v>
       </c>
       <c r="E40" s="51" t="s">
         <v>1</v>
       </c>
       <c r="F40" s="51" t="s">
         <v>1</v>
       </c>
       <c r="G40" s="51" t="s">
         <v>1</v>
       </c>
@@ -21087,51 +22113,51 @@
       </c>
       <c r="S40" s="62">
         <v>11.11</v>
       </c>
       <c r="T40" s="62">
         <v>12.66</v>
       </c>
       <c r="U40" s="62">
         <v>10.46</v>
       </c>
       <c r="V40" s="117">
         <v>13.28</v>
       </c>
       <c r="W40" s="117">
         <v>8.9600000000000009</v>
       </c>
       <c r="X40" s="68">
         <v>11.28</v>
       </c>
       <c r="Y40" s="68">
         <v>10.44</v>
       </c>
       <c r="Z40" s="99">
         <v>9.92</v>
       </c>
-      <c r="AA40" s="143">
+      <c r="AA40" s="131">
         <v>8.33</v>
       </c>
     </row>
     <row r="41" spans="1:27">
       <c r="A41" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B41" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C41" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D41" s="51" t="s">
         <v>1</v>
       </c>
       <c r="E41" s="51" t="s">
         <v>1</v>
       </c>
       <c r="F41" s="51" t="s">
         <v>1</v>
       </c>
       <c r="G41" s="51" t="s">
         <v>1</v>
       </c>
@@ -21170,51 +22196,51 @@
       </c>
       <c r="S41" s="62">
         <v>15.32</v>
       </c>
       <c r="T41" s="62">
         <v>12.5</v>
       </c>
       <c r="U41" s="62">
         <v>11.59</v>
       </c>
       <c r="V41" s="117">
         <v>12.67</v>
       </c>
       <c r="W41" s="117">
         <v>10.77</v>
       </c>
       <c r="X41" s="68">
         <v>12.05</v>
       </c>
       <c r="Y41" s="68">
         <v>10.72</v>
       </c>
       <c r="Z41" s="99">
         <v>9.7100000000000009</v>
       </c>
-      <c r="AA41" s="143">
+      <c r="AA41" s="131">
         <v>11.49</v>
       </c>
     </row>
     <row r="42" spans="1:27">
       <c r="A42" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B42" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C42" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D42" s="51" t="s">
         <v>1</v>
       </c>
       <c r="E42" s="51" t="s">
         <v>1</v>
       </c>
       <c r="F42" s="51" t="s">
         <v>1</v>
       </c>
       <c r="G42" s="51" t="s">
         <v>1</v>
       </c>
@@ -21253,51 +22279,51 @@
       </c>
       <c r="S42" s="62">
         <v>16.489999999999998</v>
       </c>
       <c r="T42" s="62">
         <v>15.04</v>
       </c>
       <c r="U42" s="62">
         <v>17.13</v>
       </c>
       <c r="V42" s="117">
         <v>15.11</v>
       </c>
       <c r="W42" s="117">
         <v>16.600000000000001</v>
       </c>
       <c r="X42" s="68">
         <v>17.45</v>
       </c>
       <c r="Y42" s="68">
         <v>15.24</v>
       </c>
       <c r="Z42" s="99">
         <v>16.100000000000001</v>
       </c>
-      <c r="AA42" s="143">
+      <c r="AA42" s="131">
         <v>14.67</v>
       </c>
     </row>
     <row r="43" spans="1:27">
       <c r="A43" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B43" s="52" t="s">
         <v>1</v>
       </c>
       <c r="C43" s="52" t="s">
         <v>1</v>
       </c>
       <c r="D43" s="52" t="s">
         <v>1</v>
       </c>
       <c r="E43" s="52" t="s">
         <v>1</v>
       </c>
       <c r="F43" s="52" t="s">
         <v>1</v>
       </c>
       <c r="G43" s="52" t="s">
         <v>1</v>
       </c>
@@ -21336,151 +22362,151 @@
       </c>
       <c r="S43" s="64">
         <v>13.81</v>
       </c>
       <c r="T43" s="64">
         <v>11.81</v>
       </c>
       <c r="U43" s="64">
         <v>12.79</v>
       </c>
       <c r="V43" s="118">
         <v>10.66</v>
       </c>
       <c r="W43" s="118">
         <v>11.43</v>
       </c>
       <c r="X43" s="64">
         <v>12.29</v>
       </c>
       <c r="Y43" s="64">
         <v>9.7100000000000009</v>
       </c>
       <c r="Z43" s="103">
         <v>8.9499999999999993</v>
       </c>
-      <c r="AA43" s="144">
+      <c r="AA43" s="132">
         <v>9.43</v>
       </c>
     </row>
-    <row r="44" spans="1:27" ht="12.75">
+    <row r="44" spans="1:27" ht="12">
       <c r="A44" s="119" t="s">
         <v>32</v>
       </c>
       <c r="B44" s="40"/>
       <c r="C44" s="40"/>
       <c r="D44" s="40"/>
       <c r="E44" s="40"/>
       <c r="F44" s="40"/>
       <c r="G44" s="40"/>
       <c r="H44" s="40"/>
       <c r="I44" s="40"/>
       <c r="J44" s="40"/>
       <c r="K44" s="40"/>
       <c r="L44" s="40"/>
       <c r="M44" s="40"/>
       <c r="N44" s="40"/>
       <c r="O44" s="40"/>
       <c r="P44" s="40"/>
       <c r="Q44" s="40"/>
       <c r="R44" s="40"/>
       <c r="S44" s="40"/>
       <c r="T44" s="40"/>
       <c r="U44" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:Z1"/>
     <mergeCell ref="V3:Z3"/>
     <mergeCell ref="A5:Z5"/>
     <mergeCell ref="A21:Z21"/>
     <mergeCell ref="A28:Z28"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="V3" sqref="V3:AA3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="22.85546875" style="47" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="26" max="26" width="5.28515625" style="9" customWidth="1"/>
+    <col min="1" max="1" width="22.88671875" style="47" bestFit="1" customWidth="1"/>
+    <col min="2" max="10" width="4.6640625" style="9" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.33203125" style="9" bestFit="1" customWidth="1"/>
+    <col min="12" max="25" width="4.6640625" style="9" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="5.33203125" style="9" customWidth="1"/>
     <col min="27" max="27" width="6" style="9" customWidth="1"/>
-    <col min="28" max="16384" width="9.140625" style="9"/>
+    <col min="28" max="16384" width="9.109375" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="15" customHeight="1">
-      <c r="A1" s="128" t="s">
+      <c r="A1" s="142" t="s">
         <v>27</v>
       </c>
-      <c r="B1" s="128"/>
-[...23 lines deleted...]
-      <c r="Z1" s="128"/>
+      <c r="B1" s="142"/>
+      <c r="C1" s="142"/>
+      <c r="D1" s="142"/>
+      <c r="E1" s="142"/>
+      <c r="F1" s="142"/>
+      <c r="G1" s="142"/>
+      <c r="H1" s="142"/>
+      <c r="I1" s="142"/>
+      <c r="J1" s="142"/>
+      <c r="K1" s="142"/>
+      <c r="L1" s="142"/>
+      <c r="M1" s="142"/>
+      <c r="N1" s="142"/>
+      <c r="O1" s="142"/>
+      <c r="P1" s="142"/>
+      <c r="Q1" s="142"/>
+      <c r="R1" s="142"/>
+      <c r="S1" s="142"/>
+      <c r="T1" s="142"/>
+      <c r="U1" s="142"/>
+      <c r="V1" s="142"/>
+      <c r="W1" s="142"/>
+      <c r="X1" s="142"/>
+      <c r="Y1" s="142"/>
+      <c r="Z1" s="142"/>
     </row>
     <row r="3" spans="1:27">
-      <c r="V3" s="136" t="s">
+      <c r="V3" s="139" t="s">
         <v>21</v>
       </c>
-      <c r="W3" s="136"/>
-[...5 lines deleted...]
-    <row r="4" spans="1:27" ht="12.75">
+      <c r="W3" s="139"/>
+      <c r="X3" s="139"/>
+      <c r="Y3" s="139"/>
+      <c r="Z3" s="139"/>
+      <c r="AA3" s="139"/>
+    </row>
+    <row r="4" spans="1:27" ht="12">
       <c r="A4" s="48"/>
       <c r="B4" s="12">
         <v>2000</v>
       </c>
       <c r="C4" s="12">
         <v>2001</v>
       </c>
       <c r="D4" s="12">
         <v>2002</v>
       </c>
       <c r="E4" s="12">
         <v>2003</v>
       </c>
       <c r="F4" s="12">
         <v>2004</v>
       </c>
       <c r="G4" s="12">
         <v>2005</v>
       </c>
       <c r="H4" s="12">
         <v>2006</v>
       </c>
       <c r="I4" s="12">
         <v>2007</v>
       </c>
@@ -21518,78 +22544,78 @@
         <v>2018</v>
       </c>
       <c r="U4" s="12">
         <v>2019</v>
       </c>
       <c r="V4" s="12">
         <v>2020</v>
       </c>
       <c r="W4" s="13">
         <v>2021</v>
       </c>
       <c r="X4" s="13">
         <v>2022</v>
       </c>
       <c r="Y4" s="42">
         <v>2023</v>
       </c>
       <c r="Z4" s="42">
         <v>2024</v>
       </c>
       <c r="AA4" s="107">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="1:27">
-      <c r="A5" s="125" t="s">
+      <c r="A5" s="138" t="s">
         <v>30</v>
       </c>
-      <c r="B5" s="125"/>
-[...23 lines deleted...]
-      <c r="Z5" s="125"/>
+      <c r="B5" s="138"/>
+      <c r="C5" s="138"/>
+      <c r="D5" s="138"/>
+      <c r="E5" s="138"/>
+      <c r="F5" s="138"/>
+      <c r="G5" s="138"/>
+      <c r="H5" s="138"/>
+      <c r="I5" s="138"/>
+      <c r="J5" s="138"/>
+      <c r="K5" s="138"/>
+      <c r="L5" s="138"/>
+      <c r="M5" s="138"/>
+      <c r="N5" s="138"/>
+      <c r="O5" s="138"/>
+      <c r="P5" s="138"/>
+      <c r="Q5" s="138"/>
+      <c r="R5" s="138"/>
+      <c r="S5" s="138"/>
+      <c r="T5" s="138"/>
+      <c r="U5" s="138"/>
+      <c r="V5" s="138"/>
+      <c r="W5" s="138"/>
+      <c r="X5" s="138"/>
+      <c r="Y5" s="138"/>
+      <c r="Z5" s="138"/>
       <c r="AA5" s="10"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="60">
         <v>10.57</v>
       </c>
       <c r="C6" s="60">
         <v>10.51</v>
       </c>
       <c r="D6" s="60">
         <v>10.91</v>
       </c>
       <c r="E6" s="60">
         <v>11.14</v>
       </c>
       <c r="F6" s="60">
         <v>11.41</v>
       </c>
       <c r="G6" s="60">
         <v>12.15</v>
       </c>
       <c r="H6" s="60">
@@ -22794,78 +23820,78 @@
         <v>11.88</v>
       </c>
       <c r="U20" s="68">
         <v>10.87</v>
       </c>
       <c r="V20" s="68">
         <v>11.39</v>
       </c>
       <c r="W20" s="117">
         <v>9.3800000000000008</v>
       </c>
       <c r="X20" s="117">
         <v>11.03</v>
       </c>
       <c r="Y20" s="117">
         <v>9.7100000000000009</v>
       </c>
       <c r="Z20" s="87">
         <v>9.41</v>
       </c>
       <c r="AA20" s="10">
         <v>8.4600000000000009</v>
       </c>
     </row>
     <row r="21" spans="1:27" ht="15" customHeight="1">
-      <c r="A21" s="127" t="s">
+      <c r="A21" s="141" t="s">
         <v>18</v>
       </c>
-      <c r="B21" s="127"/>
-[...23 lines deleted...]
-      <c r="Z21" s="127"/>
+      <c r="B21" s="141"/>
+      <c r="C21" s="141"/>
+      <c r="D21" s="141"/>
+      <c r="E21" s="141"/>
+      <c r="F21" s="141"/>
+      <c r="G21" s="141"/>
+      <c r="H21" s="141"/>
+      <c r="I21" s="141"/>
+      <c r="J21" s="141"/>
+      <c r="K21" s="141"/>
+      <c r="L21" s="141"/>
+      <c r="M21" s="141"/>
+      <c r="N21" s="141"/>
+      <c r="O21" s="141"/>
+      <c r="P21" s="141"/>
+      <c r="Q21" s="141"/>
+      <c r="R21" s="141"/>
+      <c r="S21" s="141"/>
+      <c r="T21" s="141"/>
+      <c r="U21" s="141"/>
+      <c r="V21" s="141"/>
+      <c r="W21" s="141"/>
+      <c r="X21" s="141"/>
+      <c r="Y21" s="141"/>
+      <c r="Z21" s="141"/>
       <c r="AA21" s="10"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="60">
         <v>8.9600000000000009</v>
       </c>
       <c r="C22" s="60">
         <v>9.0299999999999994</v>
       </c>
       <c r="D22" s="60">
         <v>9.51</v>
       </c>
       <c r="E22" s="60">
         <v>10.47</v>
       </c>
       <c r="F22" s="60">
         <v>10.18</v>
       </c>
       <c r="G22" s="60">
         <v>12.44</v>
       </c>
       <c r="H22" s="60">
@@ -22903,51 +23929,51 @@
       </c>
       <c r="S22" s="68">
         <v>12.98</v>
       </c>
       <c r="T22" s="68">
         <v>12.54</v>
       </c>
       <c r="U22" s="68">
         <v>11.66</v>
       </c>
       <c r="V22" s="117">
         <v>11.36</v>
       </c>
       <c r="W22" s="68">
         <v>10.78</v>
       </c>
       <c r="X22" s="68">
         <v>10.43</v>
       </c>
       <c r="Y22" s="117">
         <v>9.4499999999999993</v>
       </c>
       <c r="Z22" s="105">
         <v>8.41</v>
       </c>
-      <c r="AA22" s="145">
+      <c r="AA22" s="133">
         <v>7.79</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B23" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C23" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D23" s="51" t="s">
         <v>1</v>
       </c>
       <c r="E23" s="51" t="s">
         <v>1</v>
       </c>
       <c r="F23" s="51" t="s">
         <v>1</v>
       </c>
       <c r="G23" s="51" t="s">
         <v>1</v>
       </c>
@@ -22986,51 +24012,51 @@
       </c>
       <c r="S23" s="68">
         <v>12.88</v>
       </c>
       <c r="T23" s="68">
         <v>12.64</v>
       </c>
       <c r="U23" s="68">
         <v>11.47</v>
       </c>
       <c r="V23" s="117">
         <v>11.19</v>
       </c>
       <c r="W23" s="68">
         <v>10.57</v>
       </c>
       <c r="X23" s="68">
         <v>10.29</v>
       </c>
       <c r="Y23" s="117">
         <v>9.2799999999999994</v>
       </c>
       <c r="Z23" s="105">
         <v>8.42</v>
       </c>
-      <c r="AA23" s="145">
+      <c r="AA23" s="133">
         <v>7.7</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B24" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C24" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D24" s="51" t="s">
         <v>1</v>
       </c>
       <c r="E24" s="51" t="s">
         <v>1</v>
       </c>
       <c r="F24" s="51" t="s">
         <v>1</v>
       </c>
       <c r="G24" s="51" t="s">
         <v>1</v>
       </c>
@@ -23069,51 +24095,51 @@
       </c>
       <c r="S24" s="68">
         <v>13.52</v>
       </c>
       <c r="T24" s="68">
         <v>10.52</v>
       </c>
       <c r="U24" s="68">
         <v>8.52</v>
       </c>
       <c r="V24" s="68">
         <v>10.79</v>
       </c>
       <c r="W24" s="68">
         <v>10.7</v>
       </c>
       <c r="X24" s="68">
         <v>13.33</v>
       </c>
       <c r="Y24" s="117">
         <v>11.15</v>
       </c>
       <c r="Z24" s="105">
         <v>11.39</v>
       </c>
-      <c r="AA24" s="145">
+      <c r="AA24" s="133">
         <v>7.61</v>
       </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B25" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C25" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D25" s="51" t="s">
         <v>1</v>
       </c>
       <c r="E25" s="51" t="s">
         <v>1</v>
       </c>
       <c r="F25" s="51" t="s">
         <v>1</v>
       </c>
       <c r="G25" s="51" t="s">
         <v>1</v>
       </c>
@@ -23152,51 +24178,51 @@
       </c>
       <c r="S25" s="68">
         <v>9.0399999999999991</v>
       </c>
       <c r="T25" s="68">
         <v>11.69</v>
       </c>
       <c r="U25" s="68">
         <v>13.5</v>
       </c>
       <c r="V25" s="117">
         <v>9.39</v>
       </c>
       <c r="W25" s="68">
         <v>11.82</v>
       </c>
       <c r="X25" s="68">
         <v>8.7200000000000006</v>
       </c>
       <c r="Y25" s="117">
         <v>8</v>
       </c>
       <c r="Z25" s="105">
         <v>7.9</v>
       </c>
-      <c r="AA25" s="145">
+      <c r="AA25" s="133">
         <v>6.68</v>
       </c>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B26" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C26" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D26" s="51" t="s">
         <v>1</v>
       </c>
       <c r="E26" s="51" t="s">
         <v>1</v>
       </c>
       <c r="F26" s="51" t="s">
         <v>1</v>
       </c>
       <c r="G26" s="51" t="s">
         <v>1</v>
       </c>
@@ -23235,51 +24261,51 @@
       </c>
       <c r="S26" s="68">
         <v>14.46</v>
       </c>
       <c r="T26" s="68">
         <v>13.04</v>
       </c>
       <c r="U26" s="68">
         <v>13.12</v>
       </c>
       <c r="V26" s="117">
         <v>13.97</v>
       </c>
       <c r="W26" s="68">
         <v>12.24</v>
       </c>
       <c r="X26" s="68">
         <v>14.27</v>
       </c>
       <c r="Y26" s="117">
         <v>12.17</v>
       </c>
       <c r="Z26" s="105">
         <v>7.24</v>
       </c>
-      <c r="AA26" s="145">
+      <c r="AA26" s="133">
         <v>9.23</v>
       </c>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B27" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C27" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D27" s="51" t="s">
         <v>1</v>
       </c>
       <c r="E27" s="51" t="s">
         <v>1</v>
       </c>
       <c r="F27" s="51" t="s">
         <v>1</v>
       </c>
       <c r="G27" s="51" t="s">
         <v>1</v>
       </c>
@@ -23318,83 +24344,83 @@
       </c>
       <c r="S27" s="68">
         <v>16.12</v>
       </c>
       <c r="T27" s="68">
         <v>12.05</v>
       </c>
       <c r="U27" s="68">
         <v>15.65</v>
       </c>
       <c r="V27" s="117">
         <v>14.67</v>
       </c>
       <c r="W27" s="68">
         <v>13.76</v>
       </c>
       <c r="X27" s="68">
         <v>9.5</v>
       </c>
       <c r="Y27" s="117">
         <v>10.41</v>
       </c>
       <c r="Z27" s="105">
         <v>7.35</v>
       </c>
-      <c r="AA27" s="145">
+      <c r="AA27" s="133">
         <v>9.14</v>
       </c>
     </row>
     <row r="28" spans="1:27" ht="15" customHeight="1">
-      <c r="A28" s="127" t="s">
+      <c r="A28" s="141" t="s">
         <v>19</v>
       </c>
-      <c r="B28" s="127"/>
-[...23 lines deleted...]
-      <c r="Z28" s="127"/>
+      <c r="B28" s="141"/>
+      <c r="C28" s="141"/>
+      <c r="D28" s="141"/>
+      <c r="E28" s="141"/>
+      <c r="F28" s="141"/>
+      <c r="G28" s="141"/>
+      <c r="H28" s="141"/>
+      <c r="I28" s="141"/>
+      <c r="J28" s="141"/>
+      <c r="K28" s="141"/>
+      <c r="L28" s="141"/>
+      <c r="M28" s="141"/>
+      <c r="N28" s="141"/>
+      <c r="O28" s="141"/>
+      <c r="P28" s="141"/>
+      <c r="Q28" s="141"/>
+      <c r="R28" s="141"/>
+      <c r="S28" s="141"/>
+      <c r="T28" s="141"/>
+      <c r="U28" s="141"/>
+      <c r="V28" s="141"/>
+      <c r="W28" s="141"/>
+      <c r="X28" s="141"/>
+      <c r="Y28" s="141"/>
+      <c r="Z28" s="141"/>
       <c r="AA28" s="10"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="61">
         <v>11.61</v>
       </c>
       <c r="C29" s="61">
         <v>11.46</v>
       </c>
       <c r="D29" s="61">
         <v>11.81</v>
       </c>
       <c r="E29" s="61">
         <v>11.56</v>
       </c>
       <c r="F29" s="61">
         <v>12.13</v>
       </c>
       <c r="G29" s="61">
         <v>11.99</v>
       </c>
       <c r="H29" s="69">
@@ -23515,51 +24541,51 @@
       </c>
       <c r="S30" s="68" t="s">
         <v>0</v>
       </c>
       <c r="T30" s="68" t="s">
         <v>0</v>
       </c>
       <c r="U30" s="68" t="s">
         <v>0</v>
       </c>
       <c r="V30" s="68" t="s">
         <v>0</v>
       </c>
       <c r="W30" s="68" t="s">
         <v>0</v>
       </c>
       <c r="X30" s="68" t="s">
         <v>0</v>
       </c>
       <c r="Y30" s="117" t="s">
         <v>0</v>
       </c>
       <c r="Z30" s="104" t="s">
         <v>0</v>
       </c>
-      <c r="AA30" s="146" t="s">
+      <c r="AA30" s="134" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:27" s="40" customFormat="1">
       <c r="A31" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B31" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C31" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D31" s="51" t="s">
         <v>1</v>
       </c>
       <c r="E31" s="51" t="s">
         <v>1</v>
       </c>
       <c r="F31" s="51" t="s">
         <v>1</v>
       </c>
       <c r="G31" s="51" t="s">
         <v>1</v>
       </c>
@@ -24594,132 +25620,132 @@
       </c>
       <c r="S43" s="64">
         <v>12.76</v>
       </c>
       <c r="T43" s="64">
         <v>11.88</v>
       </c>
       <c r="U43" s="64">
         <v>10.87</v>
       </c>
       <c r="V43" s="64">
         <v>11.39</v>
       </c>
       <c r="W43" s="118">
         <v>9.3800000000000008</v>
       </c>
       <c r="X43" s="64">
         <v>11.03</v>
       </c>
       <c r="Y43" s="118">
         <v>9.7100000000000009</v>
       </c>
       <c r="Z43" s="43">
         <v>9.41</v>
       </c>
-      <c r="AA43" s="139">
+      <c r="AA43" s="127">
         <v>8.4600000000000009</v>
       </c>
     </row>
-    <row r="44" spans="1:27" ht="12.75">
+    <row r="44" spans="1:27" ht="12">
       <c r="A44" s="119" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:Z1"/>
     <mergeCell ref="A28:Z28"/>
     <mergeCell ref="A21:Z21"/>
     <mergeCell ref="A5:Z5"/>
     <mergeCell ref="V3:AA3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:X11"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="Q3" sqref="Q3:X3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="16.85546875" style="10" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="25" max="29" width="9.140625" style="9"/>
+    <col min="1" max="1" width="16.88671875" style="10" bestFit="1" customWidth="1"/>
+    <col min="2" max="7" width="4.44140625" style="10" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="5.33203125" style="10" bestFit="1" customWidth="1"/>
+    <col min="9" max="18" width="4.44140625" style="10" bestFit="1" customWidth="1"/>
+    <col min="19" max="23" width="4.44140625" style="9" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.33203125" style="9" customWidth="1"/>
+    <col min="25" max="29" width="9.109375" style="9"/>
     <col min="30" max="30" width="7" style="9" customWidth="1"/>
-    <col min="31" max="16384" width="9.140625" style="9"/>
+    <col min="31" max="16384" width="9.109375" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" ht="12.75" customHeight="1">
-      <c r="A1" s="130" t="s">
+      <c r="A1" s="144" t="s">
         <v>28</v>
       </c>
-      <c r="B1" s="130"/>
-[...20 lines deleted...]
-      <c r="W1" s="130"/>
+      <c r="B1" s="144"/>
+      <c r="C1" s="144"/>
+      <c r="D1" s="144"/>
+      <c r="E1" s="144"/>
+      <c r="F1" s="144"/>
+      <c r="G1" s="144"/>
+      <c r="H1" s="144"/>
+      <c r="I1" s="144"/>
+      <c r="J1" s="144"/>
+      <c r="K1" s="144"/>
+      <c r="L1" s="144"/>
+      <c r="M1" s="144"/>
+      <c r="N1" s="144"/>
+      <c r="O1" s="144"/>
+      <c r="P1" s="144"/>
+      <c r="Q1" s="144"/>
+      <c r="R1" s="144"/>
+      <c r="S1" s="144"/>
+      <c r="T1" s="144"/>
+      <c r="U1" s="144"/>
+      <c r="V1" s="144"/>
+      <c r="W1" s="144"/>
     </row>
     <row r="3" spans="1:24">
-      <c r="Q3" s="129" t="s">
+      <c r="Q3" s="146" t="s">
         <v>22</v>
       </c>
-      <c r="R3" s="129"/>
-[...7 lines deleted...]
-    <row r="4" spans="1:24" ht="12.75">
+      <c r="R3" s="146"/>
+      <c r="S3" s="146"/>
+      <c r="T3" s="146"/>
+      <c r="U3" s="146"/>
+      <c r="V3" s="146"/>
+      <c r="W3" s="146"/>
+      <c r="X3" s="146"/>
+    </row>
+    <row r="4" spans="1:24" ht="12">
       <c r="A4" s="70"/>
       <c r="B4" s="13">
         <v>2003</v>
       </c>
       <c r="C4" s="13">
         <v>2004</v>
       </c>
       <c r="D4" s="13">
         <v>2005</v>
       </c>
       <c r="E4" s="13">
         <v>2006</v>
       </c>
       <c r="F4" s="13">
         <v>2007</v>
       </c>
       <c r="G4" s="13">
         <v>2008</v>
       </c>
       <c r="H4" s="12" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="13">
         <v>2010</v>
       </c>
@@ -24748,75 +25774,75 @@
         <v>2018</v>
       </c>
       <c r="R4" s="13">
         <v>2019</v>
       </c>
       <c r="S4" s="13">
         <v>2020</v>
       </c>
       <c r="T4" s="13">
         <v>2021</v>
       </c>
       <c r="U4" s="13">
         <v>2022</v>
       </c>
       <c r="V4" s="42">
         <v>2023</v>
       </c>
       <c r="W4" s="107">
         <v>2024</v>
       </c>
       <c r="X4" s="107">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="1:24" ht="15" customHeight="1">
-      <c r="A5" s="131" t="s">
+      <c r="A5" s="145" t="s">
         <v>17</v>
       </c>
-      <c r="B5" s="131"/>
-[...20 lines deleted...]
-      <c r="W5" s="131"/>
+      <c r="B5" s="145"/>
+      <c r="C5" s="145"/>
+      <c r="D5" s="145"/>
+      <c r="E5" s="145"/>
+      <c r="F5" s="145"/>
+      <c r="G5" s="145"/>
+      <c r="H5" s="145"/>
+      <c r="I5" s="145"/>
+      <c r="J5" s="145"/>
+      <c r="K5" s="145"/>
+      <c r="L5" s="145"/>
+      <c r="M5" s="145"/>
+      <c r="N5" s="145"/>
+      <c r="O5" s="145"/>
+      <c r="P5" s="145"/>
+      <c r="Q5" s="145"/>
+      <c r="R5" s="145"/>
+      <c r="S5" s="145"/>
+      <c r="T5" s="145"/>
+      <c r="U5" s="145"/>
+      <c r="V5" s="145"/>
+      <c r="W5" s="145"/>
       <c r="X5" s="10"/>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="72">
         <v>1.63</v>
       </c>
       <c r="C6" s="72">
         <v>1.62</v>
       </c>
       <c r="D6" s="72">
         <v>1.68</v>
       </c>
       <c r="E6" s="73">
         <v>1.62</v>
       </c>
       <c r="F6" s="72">
         <v>1.61</v>
       </c>
       <c r="G6" s="72">
         <v>1.77</v>
       </c>
       <c r="H6" s="74">
@@ -24850,75 +25876,75 @@
         <v>2.02</v>
       </c>
       <c r="R6" s="75">
         <v>1.98</v>
       </c>
       <c r="S6" s="9">
         <v>2.04</v>
       </c>
       <c r="T6" s="74">
         <v>1.98</v>
       </c>
       <c r="U6" s="74">
         <v>1.87</v>
       </c>
       <c r="V6" s="74">
         <v>1.82</v>
       </c>
       <c r="W6" s="106">
         <v>1.71</v>
       </c>
       <c r="X6" s="10">
         <v>1.63</v>
       </c>
     </row>
     <row r="7" spans="1:24" ht="15" customHeight="1">
-      <c r="A7" s="127" t="s">
+      <c r="A7" s="141" t="s">
         <v>18</v>
       </c>
-      <c r="B7" s="127"/>
-[...20 lines deleted...]
-      <c r="W7" s="127"/>
+      <c r="B7" s="141"/>
+      <c r="C7" s="141"/>
+      <c r="D7" s="141"/>
+      <c r="E7" s="141"/>
+      <c r="F7" s="141"/>
+      <c r="G7" s="141"/>
+      <c r="H7" s="141"/>
+      <c r="I7" s="141"/>
+      <c r="J7" s="141"/>
+      <c r="K7" s="141"/>
+      <c r="L7" s="141"/>
+      <c r="M7" s="141"/>
+      <c r="N7" s="141"/>
+      <c r="O7" s="141"/>
+      <c r="P7" s="141"/>
+      <c r="Q7" s="141"/>
+      <c r="R7" s="141"/>
+      <c r="S7" s="141"/>
+      <c r="T7" s="141"/>
+      <c r="U7" s="141"/>
+      <c r="V7" s="141"/>
+      <c r="W7" s="141"/>
       <c r="X7" s="10"/>
     </row>
     <row r="8" spans="1:24">
       <c r="A8" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="72">
         <v>1.52</v>
       </c>
       <c r="C8" s="72">
         <v>1.43</v>
       </c>
       <c r="D8" s="76">
         <v>1.7</v>
       </c>
       <c r="E8" s="72">
         <v>1.64</v>
       </c>
       <c r="F8" s="72">
         <v>1.74</v>
       </c>
       <c r="G8" s="72">
         <v>1.92</v>
       </c>
       <c r="H8" s="74">
@@ -24952,75 +25978,75 @@
         <v>1.77</v>
       </c>
       <c r="R8" s="75">
         <v>1.74</v>
       </c>
       <c r="S8" s="74">
         <v>1.73</v>
       </c>
       <c r="T8" s="74">
         <v>1.7</v>
       </c>
       <c r="U8" s="74">
         <v>1.72</v>
       </c>
       <c r="V8" s="74">
         <v>1.64</v>
       </c>
       <c r="W8" s="106">
         <v>1.48</v>
       </c>
       <c r="X8" s="10">
         <v>1.44</v>
       </c>
     </row>
     <row r="9" spans="1:24" ht="15" customHeight="1">
-      <c r="A9" s="127" t="s">
+      <c r="A9" s="141" t="s">
         <v>19</v>
       </c>
-      <c r="B9" s="127"/>
-[...20 lines deleted...]
-      <c r="W9" s="127"/>
+      <c r="B9" s="141"/>
+      <c r="C9" s="141"/>
+      <c r="D9" s="141"/>
+      <c r="E9" s="141"/>
+      <c r="F9" s="141"/>
+      <c r="G9" s="141"/>
+      <c r="H9" s="141"/>
+      <c r="I9" s="141"/>
+      <c r="J9" s="141"/>
+      <c r="K9" s="141"/>
+      <c r="L9" s="141"/>
+      <c r="M9" s="141"/>
+      <c r="N9" s="141"/>
+      <c r="O9" s="141"/>
+      <c r="P9" s="141"/>
+      <c r="Q9" s="141"/>
+      <c r="R9" s="141"/>
+      <c r="S9" s="141"/>
+      <c r="T9" s="141"/>
+      <c r="U9" s="141"/>
+      <c r="V9" s="141"/>
+      <c r="W9" s="141"/>
       <c r="X9" s="10"/>
     </row>
     <row r="10" spans="1:24">
       <c r="A10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="77">
         <v>1.7</v>
       </c>
       <c r="C10" s="77">
         <v>1.73</v>
       </c>
       <c r="D10" s="77">
         <v>1.67</v>
       </c>
       <c r="E10" s="77">
         <v>1.62</v>
       </c>
       <c r="F10" s="77">
         <v>1.54</v>
       </c>
       <c r="G10" s="77">
         <v>1.69</v>
       </c>
       <c r="H10" s="78">
@@ -25049,88 +26075,90 @@
       </c>
       <c r="P10" s="78">
         <v>2.4700000000000002</v>
       </c>
       <c r="Q10" s="78">
         <v>2.41</v>
       </c>
       <c r="R10" s="79">
         <v>2.36</v>
       </c>
       <c r="S10" s="80">
         <v>2.4900000000000002</v>
       </c>
       <c r="T10" s="80">
         <v>2.46</v>
       </c>
       <c r="U10" s="80">
         <v>2.02</v>
       </c>
       <c r="V10" s="78">
         <v>2.02</v>
       </c>
       <c r="W10" s="108">
         <v>1.98</v>
       </c>
-      <c r="X10" s="139">
+      <c r="X10" s="127">
         <v>1.85</v>
       </c>
     </row>
-    <row r="11" spans="1:24" ht="12.75">
+    <row r="11" spans="1:24" ht="12">
       <c r="A11" s="119" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:W1"/>
     <mergeCell ref="A5:W5"/>
     <mergeCell ref="A9:W9"/>
     <mergeCell ref="A7:W7"/>
     <mergeCell ref="Q3:X3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="7" baseType="lpstr">
+    <vt:vector size="9" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>All people</vt:lpstr>
       <vt:lpstr>Number of boys</vt:lpstr>
       <vt:lpstr>Number of girls</vt:lpstr>
       <vt:lpstr>General fertility rate</vt:lpstr>
       <vt:lpstr>Rate for boys</vt:lpstr>
       <vt:lpstr>Rate for girls</vt:lpstr>
       <vt:lpstr>Total fertility rate</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>G.Aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>