--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -380,51 +380,51 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="137">
+  <cellXfs count="139">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
@@ -688,66 +688,70 @@
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="169" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1009,84 +1013,84 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M154"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A133" workbookViewId="0">
-      <selection activeCell="D154" sqref="D154"/>
+    <sheetView tabSelected="1" topLeftCell="A130" workbookViewId="0">
+      <selection activeCell="E154" sqref="E154"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="49.140625" customWidth="1"/>
     <col min="2" max="2" width="13.28515625" style="7" customWidth="1"/>
     <col min="3" max="3" width="14.7109375" style="7" customWidth="1"/>
     <col min="4" max="4" width="12.140625" style="7" customWidth="1"/>
     <col min="5" max="6" width="15.7109375" style="7" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="10" customWidth="1"/>
     <col min="8" max="8" width="13.140625" style="7" customWidth="1"/>
     <col min="9" max="10" width="12.7109375" style="7" customWidth="1"/>
     <col min="11" max="12" width="12.42578125" customWidth="1"/>
     <col min="13" max="13" width="16.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="133" t="s">
+      <c r="A1" s="135" t="s">
         <v>12</v>
       </c>
-      <c r="B1" s="133"/>
-[...10 lines deleted...]
-      <c r="M1" s="133"/>
+      <c r="B1" s="135"/>
+      <c r="C1" s="135"/>
+      <c r="D1" s="135"/>
+      <c r="E1" s="135"/>
+      <c r="F1" s="135"/>
+      <c r="G1" s="135"/>
+      <c r="H1" s="133"/>
+      <c r="I1" s="135"/>
+      <c r="J1" s="135"/>
+      <c r="K1" s="135"/>
+      <c r="L1" s="135"/>
+      <c r="M1" s="135"/>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" s="5"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="8"/>
       <c r="H2" s="6"/>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="31"/>
       <c r="B3" s="27" t="s">
         <v>13</v>
       </c>
       <c r="C3" s="28" t="s">
         <v>14</v>
       </c>
       <c r="D3" s="29" t="s">
         <v>15</v>
       </c>
       <c r="E3" s="29" t="s">
         <v>16</v>
       </c>
@@ -1287,51 +1291,53 @@
         <v>17351.7</v>
       </c>
       <c r="K8" s="103">
         <v>19313.3</v>
       </c>
       <c r="L8" s="17">
         <v>21460</v>
       </c>
       <c r="M8" s="86">
         <v>23827.3</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="11" t="s">
         <v>51</v>
       </c>
       <c r="B9" s="56">
         <v>1133</v>
       </c>
       <c r="C9" s="96">
         <v>2254.6999999999998</v>
       </c>
       <c r="D9" s="96">
         <v>3299.3</v>
       </c>
-      <c r="E9" s="80"/>
+      <c r="E9" s="80">
+        <v>4361.8</v>
+      </c>
       <c r="F9" s="96"/>
       <c r="G9" s="21"/>
       <c r="H9" s="15"/>
       <c r="I9" s="96"/>
       <c r="J9" s="96"/>
       <c r="K9" s="103"/>
       <c r="L9" s="17"/>
       <c r="M9" s="86"/>
     </row>
     <row r="10" spans="1:13" ht="13.5" customHeight="1">
       <c r="A10" s="32" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="93"/>
       <c r="C10" s="42"/>
       <c r="D10" s="40"/>
       <c r="E10" s="40"/>
       <c r="F10" s="40"/>
       <c r="G10" s="33"/>
       <c r="H10" s="34"/>
       <c r="I10" s="35"/>
       <c r="J10" s="35"/>
       <c r="K10" s="43"/>
       <c r="L10" s="51"/>
       <c r="M10" s="86"/>
@@ -1491,51 +1497,53 @@
         <v>15983.4</v>
       </c>
       <c r="K14" s="103">
         <v>17606.3</v>
       </c>
       <c r="L14" s="63">
         <v>19381.599999999999</v>
       </c>
       <c r="M14" s="86">
         <v>21409.1</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="11" t="s">
         <v>51</v>
       </c>
       <c r="B15" s="56">
         <v>947.9</v>
       </c>
       <c r="C15" s="97" t="s">
         <v>52</v>
       </c>
       <c r="D15" s="96">
         <v>2790.7</v>
       </c>
-      <c r="E15" s="80"/>
+      <c r="E15" s="80">
+        <v>3556.1</v>
+      </c>
       <c r="F15" s="96"/>
       <c r="G15" s="18"/>
       <c r="H15" s="15"/>
       <c r="I15" s="96"/>
       <c r="J15" s="96"/>
       <c r="K15" s="103"/>
       <c r="L15" s="63"/>
       <c r="M15" s="86"/>
     </row>
     <row r="16" spans="1:13" ht="13.5" customHeight="1">
       <c r="A16" s="32" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="93"/>
       <c r="C16" s="45"/>
       <c r="D16" s="46"/>
       <c r="E16" s="40"/>
       <c r="F16" s="40"/>
       <c r="G16" s="39"/>
       <c r="H16" s="47"/>
       <c r="I16" s="35"/>
       <c r="J16" s="35"/>
       <c r="K16" s="43"/>
       <c r="L16" s="51"/>
       <c r="M16" s="86"/>
@@ -1695,51 +1703,53 @@
         <v>35019.599999999999</v>
       </c>
       <c r="K20" s="103">
         <v>39840.6</v>
       </c>
       <c r="L20" s="63">
         <v>44595.8</v>
       </c>
       <c r="M20" s="86">
         <v>49474.7</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="11" t="s">
         <v>51</v>
       </c>
       <c r="B21" s="56">
         <v>4566.3999999999996</v>
       </c>
       <c r="C21" s="97" t="s">
         <v>53</v>
       </c>
       <c r="D21" s="96">
         <v>13909.6</v>
       </c>
-      <c r="E21" s="80"/>
+      <c r="E21" s="80">
+        <v>18816.8</v>
+      </c>
       <c r="F21" s="96"/>
       <c r="G21" s="21"/>
       <c r="H21" s="15"/>
       <c r="I21" s="96"/>
       <c r="J21" s="96"/>
       <c r="K21" s="103"/>
       <c r="L21" s="63"/>
       <c r="M21" s="86"/>
     </row>
     <row r="22" spans="1:13" ht="13.5" customHeight="1">
       <c r="A22" s="32" t="s">
         <v>10</v>
       </c>
       <c r="B22" s="94"/>
       <c r="C22" s="45"/>
       <c r="D22" s="46"/>
       <c r="E22" s="40"/>
       <c r="F22" s="40"/>
       <c r="G22" s="33"/>
       <c r="H22" s="34"/>
       <c r="I22" s="35"/>
       <c r="J22" s="35"/>
       <c r="K22" s="43"/>
       <c r="L22" s="51"/>
       <c r="M22" s="86"/>
@@ -1896,106 +1906,108 @@
         <v>1528.3</v>
       </c>
       <c r="J26" s="113">
         <v>1748.3</v>
       </c>
       <c r="K26" s="113">
         <v>1976.5</v>
       </c>
       <c r="L26" s="113">
         <v>2198.1999999999998</v>
       </c>
       <c r="M26" s="87">
         <v>2425.6999999999998</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="11" t="s">
         <v>51</v>
       </c>
       <c r="B27" s="124">
         <v>214.3</v>
       </c>
       <c r="C27" s="128" t="s">
         <v>54</v>
       </c>
-      <c r="D27" s="135">
+      <c r="D27" s="131">
         <v>672.5</v>
       </c>
-      <c r="E27" s="81"/>
+      <c r="E27" s="137">
+        <v>917.2</v>
+      </c>
       <c r="F27" s="53"/>
       <c r="G27" s="112"/>
       <c r="H27" s="25"/>
       <c r="I27" s="53"/>
       <c r="J27" s="113"/>
       <c r="K27" s="113"/>
       <c r="L27" s="113"/>
       <c r="M27" s="87"/>
     </row>
     <row r="28" spans="1:13" ht="13.5" customHeight="1">
-      <c r="A28" s="134" t="s">
+      <c r="A28" s="136" t="s">
         <v>36</v>
       </c>
-      <c r="B28" s="134"/>
-[...10 lines deleted...]
-      <c r="M28" s="134"/>
+      <c r="B28" s="136"/>
+      <c r="C28" s="136"/>
+      <c r="D28" s="136"/>
+      <c r="E28" s="136"/>
+      <c r="F28" s="136"/>
+      <c r="G28" s="136"/>
+      <c r="H28" s="136"/>
+      <c r="I28" s="136"/>
+      <c r="J28" s="136"/>
+      <c r="K28" s="136"/>
+      <c r="L28" s="136"/>
+      <c r="M28" s="136"/>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="4"/>
       <c r="B29" s="3"/>
       <c r="C29" s="3"/>
       <c r="D29" s="3"/>
       <c r="E29" s="3"/>
       <c r="F29" s="3"/>
       <c r="G29" s="8"/>
       <c r="H29" s="6"/>
     </row>
     <row r="30" spans="1:13">
-      <c r="A30" s="133" t="s">
+      <c r="A30" s="135" t="s">
         <v>29</v>
       </c>
-      <c r="B30" s="133"/>
-[...10 lines deleted...]
-      <c r="M30" s="133"/>
+      <c r="B30" s="135"/>
+      <c r="C30" s="135"/>
+      <c r="D30" s="135"/>
+      <c r="E30" s="135"/>
+      <c r="F30" s="135"/>
+      <c r="G30" s="135"/>
+      <c r="H30" s="135"/>
+      <c r="I30" s="135"/>
+      <c r="J30" s="135"/>
+      <c r="K30" s="135"/>
+      <c r="L30" s="135"/>
+      <c r="M30" s="135"/>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="4"/>
       <c r="B31" s="2"/>
       <c r="C31" s="2"/>
       <c r="D31" s="2"/>
       <c r="E31" s="2"/>
       <c r="F31" s="9"/>
       <c r="G31" s="8"/>
       <c r="H31" s="6"/>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="31"/>
       <c r="B32" s="27" t="s">
         <v>13</v>
       </c>
       <c r="C32" s="28" t="s">
         <v>14</v>
       </c>
       <c r="D32" s="29" t="s">
         <v>15</v>
       </c>
       <c r="E32" s="29" t="s">
         <v>16</v>
       </c>
@@ -2196,51 +2208,53 @@
         <v>4941.6000000000004</v>
       </c>
       <c r="K37" s="52">
         <v>5618.6</v>
       </c>
       <c r="L37" s="80">
         <v>6330.5</v>
       </c>
       <c r="M37" s="87">
         <v>7121.5</v>
       </c>
     </row>
     <row r="38" spans="1:13" ht="12.75" customHeight="1">
       <c r="A38" s="68" t="s">
         <v>51</v>
       </c>
       <c r="B38" s="95">
         <v>353.3</v>
       </c>
       <c r="C38" s="80">
         <v>711.83</v>
       </c>
       <c r="D38" s="13">
         <v>1076</v>
       </c>
-      <c r="E38" s="80"/>
+      <c r="E38" s="80">
+        <v>1596.3</v>
+      </c>
       <c r="F38" s="81"/>
       <c r="G38" s="13"/>
       <c r="H38" s="13"/>
       <c r="I38" s="13"/>
       <c r="J38" s="52"/>
       <c r="K38" s="52"/>
       <c r="L38" s="80"/>
       <c r="M38" s="87"/>
     </row>
     <row r="39" spans="1:13" ht="18.75" customHeight="1">
       <c r="A39" s="32" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="35"/>
       <c r="C39" s="35"/>
       <c r="D39" s="35"/>
       <c r="E39" s="35"/>
       <c r="F39" s="35"/>
       <c r="G39" s="54"/>
       <c r="H39" s="35"/>
       <c r="I39" s="35"/>
       <c r="J39" s="35"/>
       <c r="K39" s="36"/>
       <c r="L39" s="51"/>
       <c r="M39" s="87"/>
@@ -2400,51 +2414,53 @@
         <v>2655.9</v>
       </c>
       <c r="K43" s="52">
         <v>2896.8</v>
       </c>
       <c r="L43" s="80">
         <v>3146.9</v>
       </c>
       <c r="M43" s="87">
         <v>3474.4</v>
       </c>
     </row>
     <row r="44" spans="1:13" ht="15" customHeight="1">
       <c r="A44" s="68" t="s">
         <v>51</v>
       </c>
       <c r="B44" s="95">
         <v>234.2</v>
       </c>
       <c r="C44" s="113">
         <v>480.5</v>
       </c>
       <c r="D44" s="13">
         <v>710.6</v>
       </c>
-      <c r="E44" s="80"/>
+      <c r="E44" s="80">
+        <v>942.7</v>
+      </c>
       <c r="F44" s="52"/>
       <c r="G44" s="13"/>
       <c r="H44" s="13"/>
       <c r="I44" s="52"/>
       <c r="J44" s="52"/>
       <c r="K44" s="52"/>
       <c r="L44" s="80"/>
       <c r="M44" s="87"/>
     </row>
     <row r="45" spans="1:13" ht="13.5" customHeight="1">
       <c r="A45" s="32" t="s">
         <v>9</v>
       </c>
       <c r="B45" s="35"/>
       <c r="C45" s="35"/>
       <c r="D45" s="35"/>
       <c r="E45" s="35"/>
       <c r="F45" s="35"/>
       <c r="G45" s="54"/>
       <c r="H45" s="35"/>
       <c r="I45" s="35"/>
       <c r="J45" s="35"/>
       <c r="K45" s="36"/>
       <c r="L45" s="51"/>
       <c r="M45" s="87"/>
@@ -3101,97 +3117,103 @@
       <c r="C67" s="63"/>
       <c r="D67" s="97"/>
       <c r="E67" s="80"/>
       <c r="F67" s="81"/>
       <c r="G67" s="13"/>
       <c r="H67" s="13"/>
       <c r="I67" s="52"/>
       <c r="J67" s="52"/>
       <c r="K67" s="52"/>
       <c r="L67" s="80"/>
       <c r="M67" s="87"/>
     </row>
     <row r="68" spans="1:13" ht="15" customHeight="1">
       <c r="A68" s="60" t="s">
         <v>25</v>
       </c>
       <c r="B68" s="93">
         <v>4551.3999999999996</v>
       </c>
       <c r="C68" s="80">
         <v>9226.6</v>
       </c>
       <c r="D68" s="97" t="s">
         <v>55</v>
       </c>
-      <c r="E68" s="80"/>
+      <c r="E68" s="80">
+        <v>18762.400000000001</v>
+      </c>
       <c r="F68" s="81"/>
       <c r="G68" s="13"/>
       <c r="H68" s="13"/>
       <c r="I68" s="52"/>
       <c r="J68" s="52"/>
       <c r="K68" s="52"/>
       <c r="L68" s="80"/>
       <c r="M68" s="87"/>
     </row>
     <row r="69" spans="1:13" ht="15" customHeight="1">
       <c r="A69" s="61" t="s">
         <v>26</v>
       </c>
       <c r="B69" s="93">
         <v>3002.8</v>
       </c>
       <c r="C69" s="80">
         <v>6172.23</v>
       </c>
       <c r="D69" s="97" t="s">
         <v>56</v>
       </c>
-      <c r="E69" s="80"/>
+      <c r="E69" s="80">
+        <v>13124</v>
+      </c>
       <c r="F69" s="81"/>
       <c r="G69" s="13"/>
       <c r="H69" s="13"/>
       <c r="I69" s="52"/>
       <c r="J69" s="52"/>
       <c r="K69" s="52"/>
       <c r="L69" s="80"/>
       <c r="M69" s="87"/>
     </row>
     <row r="70" spans="1:13" ht="15" customHeight="1">
       <c r="A70" s="61" t="s">
         <v>27</v>
       </c>
       <c r="B70" s="93">
         <v>1548.6</v>
       </c>
       <c r="C70" s="80">
         <v>3054.37</v>
       </c>
       <c r="D70" s="97" t="s">
         <v>57</v>
       </c>
-      <c r="E70" s="80"/>
+      <c r="E70" s="80">
+        <v>5638.4</v>
+      </c>
       <c r="F70" s="81"/>
       <c r="G70" s="13"/>
       <c r="H70" s="13"/>
       <c r="I70" s="52"/>
       <c r="J70" s="52"/>
       <c r="K70" s="52"/>
       <c r="L70" s="80"/>
       <c r="M70" s="87"/>
     </row>
     <row r="71" spans="1:13" ht="15.75" customHeight="1">
       <c r="A71" s="32" t="s">
         <v>10</v>
       </c>
       <c r="B71" s="65"/>
       <c r="C71" s="35"/>
       <c r="D71" s="35"/>
       <c r="E71" s="35"/>
       <c r="F71" s="35"/>
       <c r="G71" s="54"/>
       <c r="H71" s="35"/>
       <c r="I71" s="35"/>
       <c r="J71" s="35"/>
       <c r="K71" s="36"/>
       <c r="L71" s="51"/>
       <c r="M71" s="87"/>
@@ -3846,142 +3868,148 @@
         <v>24</v>
       </c>
       <c r="B93" s="122"/>
       <c r="C93" s="54"/>
       <c r="D93" s="54"/>
       <c r="E93" s="54"/>
       <c r="F93" s="91"/>
       <c r="G93" s="123"/>
       <c r="H93" s="54"/>
       <c r="I93" s="54"/>
       <c r="J93" s="54"/>
       <c r="K93" s="54"/>
       <c r="L93" s="54"/>
       <c r="M93" s="53"/>
     </row>
     <row r="94" spans="1:13">
       <c r="A94" s="60" t="s">
         <v>25</v>
       </c>
       <c r="B94" s="56">
         <v>212</v>
       </c>
       <c r="C94" s="54">
         <v>433.8</v>
       </c>
-      <c r="D94" s="136">
+      <c r="D94" s="132">
         <v>665.1</v>
       </c>
-      <c r="E94" s="54"/>
+      <c r="E94" s="54">
+        <v>906.8</v>
+      </c>
       <c r="F94" s="91"/>
       <c r="G94" s="123"/>
       <c r="H94" s="54"/>
       <c r="I94" s="54"/>
       <c r="J94" s="54"/>
       <c r="K94" s="54"/>
       <c r="L94" s="54"/>
       <c r="M94" s="53"/>
     </row>
     <row r="95" spans="1:13">
       <c r="A95" s="66" t="s">
         <v>26</v>
       </c>
       <c r="B95" s="56">
         <v>183.9</v>
       </c>
       <c r="C95" s="54">
         <v>378.4</v>
       </c>
       <c r="D95" s="54">
         <v>587.4</v>
       </c>
-      <c r="E95" s="54"/>
+      <c r="E95" s="54">
+        <v>808.9</v>
+      </c>
       <c r="F95" s="91"/>
       <c r="G95" s="123"/>
       <c r="H95" s="54"/>
       <c r="I95" s="54"/>
       <c r="J95" s="54"/>
       <c r="K95" s="54"/>
       <c r="L95" s="54"/>
       <c r="M95" s="53"/>
     </row>
     <row r="96" spans="1:13">
       <c r="A96" s="67" t="s">
         <v>27</v>
       </c>
       <c r="B96" s="125">
         <v>28.1</v>
       </c>
       <c r="C96" s="129">
         <v>55.4</v>
       </c>
       <c r="D96" s="129">
         <v>77.7</v>
       </c>
-      <c r="E96" s="54"/>
+      <c r="E96" s="129">
+        <v>97.9</v>
+      </c>
       <c r="F96" s="91"/>
       <c r="G96" s="123"/>
       <c r="H96" s="54"/>
       <c r="I96" s="54"/>
       <c r="J96" s="54"/>
       <c r="K96" s="54"/>
       <c r="L96" s="54"/>
       <c r="M96" s="53"/>
     </row>
     <row r="97" spans="1:13" ht="13.5" customHeight="1">
-      <c r="A97" s="134" t="s">
+      <c r="A97" s="136" t="s">
         <v>36</v>
       </c>
-      <c r="B97" s="134"/>
-[...10 lines deleted...]
-      <c r="M97" s="134"/>
+      <c r="B97" s="136"/>
+      <c r="C97" s="136"/>
+      <c r="D97" s="136"/>
+      <c r="E97" s="136"/>
+      <c r="F97" s="136"/>
+      <c r="G97" s="136"/>
+      <c r="H97" s="136"/>
+      <c r="I97" s="136"/>
+      <c r="J97" s="136"/>
+      <c r="K97" s="136"/>
+      <c r="L97" s="136"/>
+      <c r="M97" s="136"/>
     </row>
     <row r="98" spans="1:13">
-      <c r="A98" s="133" t="s">
+      <c r="A98" s="135" t="s">
         <v>28</v>
       </c>
-      <c r="B98" s="133"/>
-[...10 lines deleted...]
-      <c r="M98" s="133"/>
+      <c r="B98" s="135"/>
+      <c r="C98" s="135"/>
+      <c r="D98" s="135"/>
+      <c r="E98" s="135"/>
+      <c r="F98" s="135"/>
+      <c r="G98" s="135"/>
+      <c r="H98" s="135"/>
+      <c r="I98" s="135"/>
+      <c r="J98" s="135"/>
+      <c r="K98" s="135"/>
+      <c r="L98" s="135"/>
+      <c r="M98" s="135"/>
     </row>
     <row r="99" spans="1:13">
       <c r="A99" s="4"/>
       <c r="B99" s="2"/>
       <c r="C99" s="2"/>
       <c r="D99" s="2"/>
       <c r="E99" s="2"/>
       <c r="F99" s="6"/>
     </row>
     <row r="100" spans="1:13">
       <c r="A100" s="31"/>
       <c r="B100" s="27" t="s">
         <v>13</v>
       </c>
       <c r="C100" s="28" t="s">
         <v>14</v>
       </c>
       <c r="D100" s="29" t="s">
         <v>15</v>
       </c>
       <c r="E100" s="29" t="s">
         <v>16</v>
       </c>
       <c r="F100" s="29" t="s">
         <v>17</v>
@@ -4180,51 +4208,53 @@
         <v>0.2</v>
       </c>
       <c r="K105" s="64">
         <v>0.2</v>
       </c>
       <c r="L105" s="64">
         <v>0.2</v>
       </c>
       <c r="M105" s="64">
         <v>0.3</v>
       </c>
     </row>
     <row r="106" spans="1:13" ht="15.75" customHeight="1">
       <c r="A106" s="55">
         <v>2026</v>
       </c>
       <c r="B106" s="62">
         <v>0.1</v>
       </c>
       <c r="C106" s="130">
         <v>0.05</v>
       </c>
       <c r="D106" s="62" t="s">
         <v>45</v>
       </c>
-      <c r="E106" s="62"/>
+      <c r="E106" s="62">
+        <v>0.3</v>
+      </c>
       <c r="F106" s="62"/>
       <c r="G106" s="62"/>
       <c r="H106" s="64"/>
       <c r="I106" s="64"/>
       <c r="J106" s="64"/>
       <c r="K106" s="64"/>
       <c r="L106" s="64"/>
       <c r="M106" s="64"/>
     </row>
     <row r="107" spans="1:13" ht="15.75" customHeight="1">
       <c r="A107" s="32" t="s">
         <v>10</v>
       </c>
       <c r="B107" s="47"/>
       <c r="C107" s="47"/>
       <c r="D107" s="69"/>
       <c r="E107" s="69"/>
       <c r="F107" s="69"/>
       <c r="G107" s="69"/>
       <c r="H107" s="69"/>
       <c r="I107" s="69"/>
       <c r="J107" s="69"/>
       <c r="K107" s="36"/>
       <c r="L107" s="35"/>
       <c r="M107" s="35"/>
@@ -4384,76 +4414,78 @@
         <v>0.3</v>
       </c>
       <c r="K111" s="91">
         <v>0.3</v>
       </c>
       <c r="L111" s="91">
         <v>0.3</v>
       </c>
       <c r="M111" s="91">
         <v>0.5</v>
       </c>
     </row>
     <row r="112" spans="1:13">
       <c r="A112" s="55">
         <v>2026</v>
       </c>
       <c r="B112" s="62">
         <v>0.1</v>
       </c>
       <c r="C112" s="62">
         <v>0.1</v>
       </c>
       <c r="D112" s="62" t="s">
         <v>45</v>
       </c>
-      <c r="E112" s="62"/>
+      <c r="E112" s="62">
+        <v>0.6</v>
+      </c>
       <c r="F112" s="62"/>
       <c r="G112" s="91"/>
       <c r="H112" s="91"/>
       <c r="I112" s="91"/>
       <c r="J112" s="91"/>
       <c r="K112" s="91"/>
       <c r="L112" s="91"/>
       <c r="M112" s="91"/>
     </row>
     <row r="113" spans="1:13">
-      <c r="A113" s="131" t="s">
+      <c r="A113" s="133" t="s">
         <v>32</v>
       </c>
-      <c r="B113" s="131"/>
-[...10 lines deleted...]
-      <c r="M113" s="131"/>
+      <c r="B113" s="133"/>
+      <c r="C113" s="133"/>
+      <c r="D113" s="133"/>
+      <c r="E113" s="133"/>
+      <c r="F113" s="133"/>
+      <c r="G113" s="133"/>
+      <c r="H113" s="133"/>
+      <c r="I113" s="133"/>
+      <c r="J113" s="133"/>
+      <c r="K113" s="133"/>
+      <c r="L113" s="133"/>
+      <c r="M113" s="133"/>
     </row>
     <row r="114" spans="1:13" ht="15.75" thickBot="1">
       <c r="A114" s="71"/>
       <c r="B114" s="72"/>
       <c r="C114" s="72"/>
       <c r="D114" s="72"/>
       <c r="E114" s="72"/>
       <c r="F114" s="72"/>
       <c r="G114" s="72"/>
       <c r="H114" s="72"/>
       <c r="I114" s="72"/>
       <c r="J114" s="72"/>
       <c r="K114" s="72"/>
       <c r="L114" s="72"/>
       <c r="M114" s="72"/>
     </row>
     <row r="115" spans="1:13" ht="15.75" thickBot="1">
       <c r="A115" s="73"/>
       <c r="B115" s="27" t="s">
         <v>13</v>
       </c>
       <c r="C115" s="28" t="s">
         <v>14</v>
       </c>
       <c r="D115" s="29" t="s">
@@ -4659,51 +4691,53 @@
         <v>3236.9</v>
       </c>
       <c r="K120" s="56">
         <v>3645.6</v>
       </c>
       <c r="L120" s="105">
         <v>4045.2</v>
       </c>
       <c r="M120" s="75">
         <v>4505.7</v>
       </c>
     </row>
     <row r="121" spans="1:13">
       <c r="A121" s="55">
         <v>2026</v>
       </c>
       <c r="B121" s="74">
         <v>376.4</v>
       </c>
       <c r="C121" s="117">
         <v>677.6</v>
       </c>
       <c r="D121" s="117">
         <v>1010.1</v>
       </c>
-      <c r="E121" s="80"/>
+      <c r="E121" s="80">
+        <v>1231.7</v>
+      </c>
       <c r="F121" s="81"/>
       <c r="G121" s="56"/>
       <c r="H121" s="57"/>
       <c r="I121" s="56"/>
       <c r="J121" s="56"/>
       <c r="K121" s="56"/>
       <c r="L121" s="105"/>
       <c r="M121" s="75"/>
     </row>
     <row r="122" spans="1:13">
       <c r="A122" s="32" t="s">
         <v>8</v>
       </c>
       <c r="B122" s="75"/>
       <c r="C122" s="75"/>
       <c r="D122" s="75"/>
       <c r="E122" s="75"/>
       <c r="F122" s="75"/>
       <c r="G122" s="75"/>
       <c r="H122" s="75"/>
       <c r="I122" s="76"/>
       <c r="J122" s="76"/>
       <c r="K122" s="75"/>
       <c r="L122" s="75"/>
       <c r="M122" s="75"/>
@@ -4863,51 +4897,53 @@
         <v>2695.2</v>
       </c>
       <c r="K126" s="56">
         <v>3042.9</v>
       </c>
       <c r="L126" s="74">
         <v>3388.7</v>
       </c>
       <c r="M126" s="75">
         <v>3860.3</v>
       </c>
     </row>
     <row r="127" spans="1:13">
       <c r="A127" s="55">
         <v>2026</v>
       </c>
       <c r="B127" s="74">
         <v>340.7</v>
       </c>
       <c r="C127" s="74">
         <v>632.70000000000005</v>
       </c>
       <c r="D127" s="117">
         <v>958.2</v>
       </c>
-      <c r="E127" s="57"/>
+      <c r="E127" s="57">
+        <v>1194.8</v>
+      </c>
       <c r="F127" s="56"/>
       <c r="G127" s="56"/>
       <c r="H127" s="57"/>
       <c r="I127" s="56"/>
       <c r="J127" s="56"/>
       <c r="K127" s="56"/>
       <c r="L127" s="74"/>
       <c r="M127" s="75"/>
     </row>
     <row r="128" spans="1:13">
       <c r="A128" s="32" t="s">
         <v>9</v>
       </c>
       <c r="B128" s="75"/>
       <c r="C128" s="75"/>
       <c r="D128" s="76"/>
       <c r="E128" s="76"/>
       <c r="F128" s="76"/>
       <c r="G128" s="75"/>
       <c r="H128" s="75"/>
       <c r="I128" s="75"/>
       <c r="J128" s="75"/>
       <c r="K128" s="75"/>
       <c r="L128" s="75"/>
       <c r="M128" s="75"/>
@@ -5067,51 +5103,53 @@
         <v>117.1</v>
       </c>
       <c r="K132" s="56">
         <v>132</v>
       </c>
       <c r="L132" s="105">
         <v>146.30000000000001</v>
       </c>
       <c r="M132" s="75">
         <v>161.6</v>
       </c>
     </row>
     <row r="133" spans="1:13">
       <c r="A133" s="55">
         <v>2026</v>
       </c>
       <c r="B133" s="74">
         <v>14.9</v>
       </c>
       <c r="C133" s="117">
         <v>28.8</v>
       </c>
       <c r="D133" s="117">
         <v>42.3</v>
       </c>
-      <c r="E133" s="80"/>
+      <c r="E133" s="80">
+        <v>54</v>
+      </c>
       <c r="F133" s="117"/>
       <c r="G133" s="117"/>
       <c r="H133" s="120"/>
       <c r="I133" s="117"/>
       <c r="J133" s="117"/>
       <c r="K133" s="56"/>
       <c r="L133" s="105"/>
       <c r="M133" s="75"/>
     </row>
     <row r="134" spans="1:13" ht="14.25" customHeight="1">
       <c r="A134" s="32" t="s">
         <v>10</v>
       </c>
       <c r="B134" s="75"/>
       <c r="C134" s="75"/>
       <c r="D134" s="75"/>
       <c r="E134" s="75"/>
       <c r="F134" s="75"/>
       <c r="G134" s="75"/>
       <c r="H134" s="75"/>
       <c r="I134" s="75"/>
       <c r="J134" s="76"/>
       <c r="K134" s="75"/>
       <c r="L134" s="75"/>
       <c r="M134" s="75"/>
@@ -5271,76 +5309,78 @@
         <v>24.5</v>
       </c>
       <c r="K138" s="72">
         <v>27.5</v>
       </c>
       <c r="L138" s="72">
         <v>30.6</v>
       </c>
       <c r="M138" s="102">
         <v>33.299999999999997</v>
       </c>
     </row>
     <row r="139" spans="1:13">
       <c r="A139" s="55">
         <v>2026</v>
       </c>
       <c r="B139" s="126">
         <v>2.2000000000000002</v>
       </c>
       <c r="C139" s="77">
         <v>3.9</v>
       </c>
       <c r="D139" s="72">
         <v>6.8</v>
       </c>
-      <c r="E139" s="80"/>
+      <c r="E139" s="80">
+        <v>9.6999999999999993</v>
+      </c>
       <c r="F139" s="119"/>
       <c r="G139" s="72"/>
       <c r="H139" s="72"/>
       <c r="I139" s="78"/>
       <c r="J139" s="102"/>
       <c r="K139" s="72"/>
       <c r="L139" s="72"/>
       <c r="M139" s="102"/>
     </row>
     <row r="140" spans="1:13">
-      <c r="A140" s="132" t="s">
+      <c r="A140" s="134" t="s">
         <v>33</v>
       </c>
-      <c r="B140" s="132"/>
-[...10 lines deleted...]
-      <c r="M140" s="132"/>
+      <c r="B140" s="134"/>
+      <c r="C140" s="134"/>
+      <c r="D140" s="134"/>
+      <c r="E140" s="134"/>
+      <c r="F140" s="134"/>
+      <c r="G140" s="134"/>
+      <c r="H140" s="134"/>
+      <c r="I140" s="134"/>
+      <c r="J140" s="134"/>
+      <c r="K140" s="134"/>
+      <c r="L140" s="134"/>
+      <c r="M140" s="134"/>
     </row>
     <row r="141" spans="1:13" ht="15.75" thickBot="1">
       <c r="A141" s="72"/>
       <c r="B141" s="72"/>
       <c r="C141" s="72"/>
       <c r="D141" s="72"/>
       <c r="E141" s="72"/>
       <c r="F141" s="72"/>
       <c r="G141" s="72"/>
       <c r="H141" s="72"/>
       <c r="I141" s="72"/>
       <c r="J141" s="72"/>
       <c r="K141" s="72"/>
       <c r="L141" s="72"/>
       <c r="M141" s="72"/>
     </row>
     <row r="142" spans="1:13" ht="15.75" thickBot="1">
       <c r="A142" s="73"/>
       <c r="B142" s="27" t="s">
         <v>13</v>
       </c>
       <c r="C142" s="28" t="s">
         <v>14</v>
       </c>
       <c r="D142" s="29" t="s">
@@ -5546,51 +5586,53 @@
         <v>9173.2000000000007</v>
       </c>
       <c r="K147" s="56">
         <v>10049.1</v>
       </c>
       <c r="L147" s="83">
         <v>11084.2</v>
       </c>
       <c r="M147" s="75">
         <v>12200.1</v>
       </c>
     </row>
     <row r="148" spans="1:13">
       <c r="A148" s="55">
         <v>2026</v>
       </c>
       <c r="B148" s="107">
         <v>403.3</v>
       </c>
       <c r="C148" s="117">
         <v>865.3</v>
       </c>
       <c r="D148" s="117">
         <v>1213.2</v>
       </c>
-      <c r="E148" s="81"/>
+      <c r="E148" s="81">
+        <v>1533.8</v>
+      </c>
       <c r="F148" s="99"/>
       <c r="G148" s="117"/>
       <c r="H148" s="117"/>
       <c r="I148" s="117"/>
       <c r="J148" s="117"/>
       <c r="K148" s="56"/>
       <c r="L148" s="83"/>
       <c r="M148" s="75"/>
     </row>
     <row r="149" spans="1:13">
       <c r="A149" s="32" t="s">
         <v>8</v>
       </c>
       <c r="B149" s="75"/>
       <c r="C149" s="76"/>
       <c r="D149" s="75"/>
       <c r="E149" s="75"/>
       <c r="F149" s="76"/>
       <c r="G149" s="75"/>
       <c r="H149" s="75"/>
       <c r="I149" s="75"/>
       <c r="J149" s="75"/>
       <c r="K149" s="75"/>
       <c r="L149" s="84"/>
       <c r="M149" s="75"/>
@@ -5749,50 +5791,53 @@
       <c r="J153" s="117">
         <v>10632.3</v>
       </c>
       <c r="K153" s="56">
         <v>11666.6</v>
       </c>
       <c r="L153" s="117">
         <v>12846</v>
       </c>
       <c r="M153" s="75">
         <v>14074.3</v>
       </c>
     </row>
     <row r="154" spans="1:13">
       <c r="A154" s="55">
         <v>2026</v>
       </c>
       <c r="B154" s="127">
         <v>373</v>
       </c>
       <c r="C154" s="35">
         <v>800.3</v>
       </c>
       <c r="D154" s="117">
         <v>1121.9000000000001</v>
+      </c>
+      <c r="E154" s="138">
+        <v>1418.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A113:M113"/>
     <mergeCell ref="A140:M140"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A98:M98"/>
     <mergeCell ref="A97:M97"/>
     <mergeCell ref="A28:M28"/>
     <mergeCell ref="A30:M30"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>