--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -11,88 +11,85 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="480" yWindow="45" windowWidth="18135" windowHeight="6150"/>
   </bookViews>
   <sheets>
     <sheet name="кезен" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="216" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="216" uniqueCount="66">
   <si>
     <t>1,2</t>
   </si>
   <si>
     <t>2,3</t>
   </si>
   <si>
     <t>2 705,3</t>
   </si>
   <si>
     <t>2 435,1</t>
   </si>
   <si>
     <t>3 455,9</t>
   </si>
   <si>
     <t>1 551,0</t>
   </si>
   <si>
     <t>124,8</t>
   </si>
   <si>
     <t xml:space="preserve">Тасымалданған жүк, багаж, жүк-багажы, мың тонна  </t>
   </si>
   <si>
     <t>Жүк айналымы, млн. т-км</t>
   </si>
   <si>
     <t>Тасымалданған жолаушылар, мың адам</t>
   </si>
   <si>
     <t>Жолаушылар айналымы, млн. ж-км</t>
   </si>
   <si>
-    <t>2023*</t>
-[...1 lines deleted...]
-  <si>
     <t>Көліктің барлық түрлері</t>
   </si>
   <si>
     <t>Қаңтар</t>
   </si>
   <si>
     <t>Қаңтар-ақпан</t>
   </si>
   <si>
     <t>Қаңтар-наурыз</t>
   </si>
   <si>
     <t>Қаңтар-сәуір</t>
   </si>
   <si>
     <t>Қаңтар-мамыр</t>
   </si>
   <si>
     <t>Қаңтар-маусым</t>
   </si>
   <si>
     <t>Қаңтар-шілде</t>
   </si>
   <si>
     <t>Қаңтар-тамыз</t>
@@ -103,71 +100,62 @@
   <si>
     <t>Қаңтар-қараша</t>
   </si>
   <si>
     <t>Қаңтар-желтоқсан</t>
   </si>
   <si>
     <t>оның ішінде:</t>
   </si>
   <si>
     <t>автомобиль және қалалық электр  көліктің барлық түрімен</t>
   </si>
   <si>
     <t>автобуспен</t>
   </si>
   <si>
     <t>таксимен</t>
   </si>
   <si>
     <t>Әуе көлігі</t>
   </si>
   <si>
     <t>Автомобиль және қалалық электр көлігі</t>
   </si>
   <si>
-    <t>2022*</t>
-[...1 lines deleted...]
-  <si>
     <t>106,5</t>
   </si>
   <si>
     <t>Темір жол көлігі</t>
   </si>
   <si>
     <t>Құбыр көлігі</t>
   </si>
   <si>
     <t>Қаңтар-қазан</t>
   </si>
   <si>
-    <t>2024*</t>
-[...4 lines deleted...]
-  <si>
     <t>-</t>
   </si>
   <si>
     <t>3 485,9</t>
   </si>
   <si>
     <t>3 374,4</t>
   </si>
   <si>
     <t>164,4</t>
   </si>
   <si>
     <t>5 145,2</t>
   </si>
   <si>
     <t>4 838,7</t>
   </si>
   <si>
     <t>306,5</t>
   </si>
   <si>
     <t>2025*</t>
   </si>
   <si>
     <t>х</t>
@@ -185,66 +173,283 @@
     <t>8 658,5</t>
   </si>
   <si>
     <t>1 988,3</t>
   </si>
   <si>
     <t>2026*</t>
   </si>
   <si>
     <t>1913,5</t>
   </si>
   <si>
     <t>9 255,5</t>
   </si>
   <si>
     <t>437,7</t>
   </si>
   <si>
     <t>13 867,0</t>
   </si>
   <si>
     <t>9 461,0</t>
   </si>
   <si>
     <t>4 406,0</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Көлік саласы бойынша статистикалық деректер 2023 жылғы қаңтардан бастап автомобиль көлігінде жүктерді және жолаушыларды коммерциялық тасымалдауды жүзеге асыратын дара кәсіпкерлер қызметінің көрсеткіштерін қалыптастыру жөніндегі әдіснамалық тәсілдің өзгеруін ескере отырып қалыптастырылды. Өткен жылдың ұқсас кезеңімен салыстырмалы деректерді алу мақсатында көлік саласының 2022 жылғы негізгі көрсеткіштері қайта қалыптастырылды.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2022</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2023</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>*</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Жүк теміржол көлігі бойынша есепті кезең мен өткен жылдың сәйкес кезеңінің деректері бос вагондардың жүрісін есепке алмастан қалыптастырылған. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> "Көлік және қоймалау" саласы бойынша статистикалық деректер 2023 жылғы қаңтардан бастан 2024 жылғы  мамырға дейін "БЕЙНЕУ-ШЫМКЕНТ газ құбыры" ЖШС бойынша 22.12.2023 ж. №182-ОД бұйрығына және 25.12.2023 ж. №31-03-07/937-хатқа сәйкес ҚР ҰЭМ "Табиғи монополияларды реттеу комитетінің департаменті" газды құбыр көлігімен тасымалдау тарифтерінің өзгеруіне байланысты қызметтер көлемінің өзгеруін ескере отырып қалыптастырылды. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Өткен жылдың тиісті кезеңіне арналған деректер құбыр көлігі кәсіпорындары бойынша көлемдерді қайта бөлу ескеріле отырып қайта қалыптастырылды.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2025</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> "Көлік және қоймалау" саласы бойынша статистикалық деректер 2023 жылғы қаңтардан бастан 2024 жылғы  мамырға дейін "БЕЙНЕУ-ШЫМКЕНТ газ құбыры" ЖШС бойынша 22.12.2023 ж. №182-ОД бұйрығына және 25.12.2023 ж. №31-03-07/937-хатқа сәйкес ҚР ҰЭМ "Табиғи монополияларды реттеу комитетінің департаменті" газды құбыр көлігімен тасымалдау тарифтерінің өзгеруіне байланысты қызметтер көлемінің өзгеруін ескере отырып қалыптастырылды. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Өткен жылдың тиісті кезеңіне арналған деректер құбыр көлігі кәсіпорындары бойынша көлемдерді қайта бөлу ескеріле отырып қайта қалыптастырылды.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>4)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Жүк теміржол көлігі бойынша есепті кезең мен өткен жылдың сәйкес кезеңінің деректері бос вагондардың жүрісін есепке алмастан қалыптастырылған. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2025</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)4)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2026</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>4)</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="42" formatCode="_-* #,##0\ &quot;₽&quot;_-;\-* #,##0\ &quot;₽&quot;_-;_-* &quot;-&quot;\ &quot;₽&quot;_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;?\ _₽_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="#,##0.0\ _₽"/>
     <numFmt numFmtId="169" formatCode="#,##0.0_ ;\-#,##0.0\ "/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="16">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -286,57 +491,84 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
@@ -376,73 +608,71 @@
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="139">
+  <cellXfs count="157">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
@@ -466,53 +696,50 @@
     <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="42" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -581,53 +808,50 @@
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
@@ -642,120 +866,172 @@
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="4" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -1011,4844 +1287,5000 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M154"/>
+  <dimension ref="A1:M160"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A130" workbookViewId="0">
-      <selection activeCell="E154" sqref="E154"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A27" sqref="A27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="49.140625" customWidth="1"/>
     <col min="2" max="2" width="13.28515625" style="7" customWidth="1"/>
     <col min="3" max="3" width="14.7109375" style="7" customWidth="1"/>
     <col min="4" max="4" width="12.140625" style="7" customWidth="1"/>
     <col min="5" max="6" width="15.7109375" style="7" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="10" customWidth="1"/>
     <col min="8" max="8" width="13.140625" style="7" customWidth="1"/>
     <col min="9" max="10" width="12.7109375" style="7" customWidth="1"/>
     <col min="11" max="12" width="12.42578125" customWidth="1"/>
     <col min="13" max="13" width="16.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="135" t="s">
-[...13 lines deleted...]
-      <c r="M1" s="135"/>
+      <c r="A1" s="153" t="s">
+        <v>11</v>
+      </c>
+      <c r="B1" s="153"/>
+      <c r="C1" s="153"/>
+      <c r="D1" s="153"/>
+      <c r="E1" s="153"/>
+      <c r="F1" s="153"/>
+      <c r="G1" s="153"/>
+      <c r="H1" s="151"/>
+      <c r="I1" s="153"/>
+      <c r="J1" s="153"/>
+      <c r="K1" s="153"/>
+      <c r="L1" s="153"/>
+      <c r="M1" s="153"/>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" s="5"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="8"/>
       <c r="H2" s="6"/>
     </row>
     <row r="3" spans="1:13">
-      <c r="A3" s="31"/>
-      <c r="B3" s="27" t="s">
+      <c r="A3" s="30"/>
+      <c r="B3" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="C3" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="C3" s="28" t="s">
+      <c r="D3" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="D3" s="29" t="s">
+      <c r="E3" s="28" t="s">
         <v>15</v>
       </c>
-      <c r="E3" s="29" t="s">
+      <c r="F3" s="28" t="s">
         <v>16</v>
       </c>
-      <c r="F3" s="29" t="s">
+      <c r="G3" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="G3" s="28" t="s">
+      <c r="H3" s="28" t="s">
         <v>18</v>
       </c>
-      <c r="H3" s="29" t="s">
+      <c r="I3" s="27" t="s">
         <v>19</v>
       </c>
-      <c r="I3" s="28" t="s">
+      <c r="J3" s="27" t="s">
         <v>20</v>
       </c>
-      <c r="J3" s="28" t="s">
+      <c r="K3" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="L3" s="28" t="s">
         <v>21</v>
       </c>
-      <c r="K3" s="29" t="s">
+      <c r="M3" s="29" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" ht="13.5" customHeight="1">
+      <c r="A4" s="31" t="s">
+        <v>7</v>
+      </c>
+      <c r="B4" s="32"/>
+      <c r="C4" s="33"/>
+      <c r="D4" s="33"/>
+      <c r="E4" s="33"/>
+      <c r="F4" s="33"/>
+      <c r="G4" s="32"/>
+      <c r="H4" s="33"/>
+      <c r="I4" s="34"/>
+      <c r="J4" s="34"/>
+      <c r="K4" s="35"/>
+      <c r="L4" s="35"/>
+      <c r="M4" s="35"/>
+    </row>
+    <row r="5" spans="1:13" ht="13.5" customHeight="1">
+      <c r="A5" s="66" t="s">
+        <v>55</v>
+      </c>
+      <c r="B5" s="11">
+        <v>2074.71</v>
+      </c>
+      <c r="C5" s="12">
+        <v>4038.21</v>
+      </c>
+      <c r="D5" s="13">
+        <v>6132.9</v>
+      </c>
+      <c r="E5" s="13">
+        <v>8118.3</v>
+      </c>
+      <c r="F5" s="14">
+        <v>9854.4</v>
+      </c>
+      <c r="G5" s="15">
+        <v>11715</v>
+      </c>
+      <c r="H5" s="14">
+        <v>13726.1</v>
+      </c>
+      <c r="I5" s="16">
+        <v>15711.45</v>
+      </c>
+      <c r="J5" s="16">
+        <v>17478.46</v>
+      </c>
+      <c r="K5" s="16">
+        <v>19195.3</v>
+      </c>
+      <c r="L5" s="80">
+        <v>21024</v>
+      </c>
+      <c r="M5" s="84">
+        <v>22855.200000000001</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" ht="13.5" customHeight="1">
+      <c r="A6" s="97" t="s">
+        <v>56</v>
+      </c>
+      <c r="B6" s="54">
+        <v>1821.54</v>
+      </c>
+      <c r="C6" s="36">
+        <v>3598.7</v>
+      </c>
+      <c r="D6" s="36">
+        <v>5564</v>
+      </c>
+      <c r="E6" s="36">
+        <v>7432.7</v>
+      </c>
+      <c r="F6" s="36">
+        <v>9160.1</v>
+      </c>
+      <c r="G6" s="37">
+        <v>10806</v>
+      </c>
+      <c r="H6" s="38">
+        <v>12453.9</v>
+      </c>
+      <c r="I6" s="36">
+        <v>14096.5</v>
+      </c>
+      <c r="J6" s="36">
+        <v>15706.6</v>
+      </c>
+      <c r="K6" s="39">
+        <v>17494</v>
+      </c>
+      <c r="L6" s="16">
+        <v>19339.8</v>
+      </c>
+      <c r="M6" s="84">
+        <v>21251.200000000001</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" ht="13.5" customHeight="1">
+      <c r="A7" s="66">
+        <v>2024</v>
+      </c>
+      <c r="B7" s="54">
+        <v>1890.3</v>
+      </c>
+      <c r="C7" s="93">
+        <v>3521</v>
+      </c>
+      <c r="D7" s="93">
+        <v>5322.2</v>
+      </c>
+      <c r="E7" s="78">
+        <v>7154.96</v>
+      </c>
+      <c r="F7" s="93">
+        <v>8915.2999999999993</v>
+      </c>
+      <c r="G7" s="20">
+        <v>10612.5</v>
+      </c>
+      <c r="H7" s="14">
+        <v>12409.1</v>
+      </c>
+      <c r="I7" s="93">
+        <v>14166.4</v>
+      </c>
+      <c r="J7" s="93">
+        <v>15739.4</v>
+      </c>
+      <c r="K7" s="100">
+        <v>17658</v>
+      </c>
+      <c r="L7" s="16">
+        <v>19565.400000000001</v>
+      </c>
+      <c r="M7" s="84">
+        <v>21598.9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13">
+      <c r="A8" s="66" t="s">
+        <v>64</v>
+      </c>
+      <c r="B8" s="54">
+        <v>1963.9</v>
+      </c>
+      <c r="C8" s="93">
+        <v>3855.8</v>
+      </c>
+      <c r="D8" s="93">
+        <v>5794.8</v>
+      </c>
+      <c r="E8" s="78">
+        <v>7796.3</v>
+      </c>
+      <c r="F8" s="93">
+        <v>9575</v>
+      </c>
+      <c r="G8" s="20">
+        <v>11296.8</v>
+      </c>
+      <c r="H8" s="14">
+        <v>13366.9</v>
+      </c>
+      <c r="I8" s="93">
+        <v>15405.1</v>
+      </c>
+      <c r="J8" s="93">
+        <v>17351.7</v>
+      </c>
+      <c r="K8" s="100">
+        <v>19313.3</v>
+      </c>
+      <c r="L8" s="16">
+        <v>21460</v>
+      </c>
+      <c r="M8" s="84">
+        <v>23827.3</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13">
+      <c r="A9" s="66" t="s">
+        <v>65</v>
+      </c>
+      <c r="B9" s="54">
+        <v>1133</v>
+      </c>
+      <c r="C9" s="93">
+        <v>2254.6999999999998</v>
+      </c>
+      <c r="D9" s="93">
+        <v>3299.3</v>
+      </c>
+      <c r="E9" s="78">
+        <v>4361.8</v>
+      </c>
+      <c r="F9" s="93">
+        <v>5313</v>
+      </c>
+      <c r="G9" s="20"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="93"/>
+      <c r="J9" s="93"/>
+      <c r="K9" s="100"/>
+      <c r="L9" s="16"/>
+      <c r="M9" s="84"/>
+    </row>
+    <row r="10" spans="1:13" ht="13.5" customHeight="1">
+      <c r="A10" s="31" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" s="90"/>
+      <c r="C10" s="40"/>
+      <c r="D10" s="38"/>
+      <c r="E10" s="38"/>
+      <c r="F10" s="38"/>
+      <c r="G10" s="32"/>
+      <c r="H10" s="33"/>
+      <c r="I10" s="34"/>
+      <c r="J10" s="34"/>
+      <c r="K10" s="41"/>
+      <c r="L10" s="49"/>
+      <c r="M10" s="84"/>
+    </row>
+    <row r="11" spans="1:13" ht="13.5" customHeight="1">
+      <c r="A11" s="66" t="s">
+        <v>55</v>
+      </c>
+      <c r="B11" s="11">
+        <v>1903.93</v>
+      </c>
+      <c r="C11" s="12">
+        <v>3696.4</v>
+      </c>
+      <c r="D11" s="14">
+        <v>5700.5</v>
+      </c>
+      <c r="E11" s="14">
+        <v>7668.9</v>
+      </c>
+      <c r="F11" s="14">
+        <v>9315.7000000000007</v>
+      </c>
+      <c r="G11" s="17">
+        <v>10955</v>
+      </c>
+      <c r="H11" s="14">
+        <v>12701.7</v>
+      </c>
+      <c r="I11" s="16">
+        <v>14439.69</v>
+      </c>
+      <c r="J11" s="16">
+        <v>16004.78</v>
+      </c>
+      <c r="K11" s="16">
+        <v>17657.27</v>
+      </c>
+      <c r="L11" s="61">
+        <v>19359.3</v>
+      </c>
+      <c r="M11" s="84">
+        <v>21023.1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" ht="13.5" customHeight="1">
+      <c r="A12" s="97" t="s">
+        <v>56</v>
+      </c>
+      <c r="B12" s="54">
+        <v>1697.6</v>
+      </c>
+      <c r="C12" s="42" t="s">
+        <v>4</v>
+      </c>
+      <c r="D12" s="36">
+        <v>5408.6</v>
+      </c>
+      <c r="E12" s="36">
+        <v>7268.8</v>
+      </c>
+      <c r="F12" s="36">
+        <v>9031.7000000000007</v>
+      </c>
+      <c r="G12" s="17">
+        <v>10690.4</v>
+      </c>
+      <c r="H12" s="38">
+        <v>12354.3</v>
+      </c>
+      <c r="I12" s="36">
+        <v>13984.1</v>
+      </c>
+      <c r="J12" s="36">
+        <v>15438.3</v>
+      </c>
+      <c r="K12" s="39">
+        <v>17018.8</v>
+      </c>
+      <c r="L12" s="61">
+        <v>18702.8</v>
+      </c>
+      <c r="M12" s="84">
+        <v>20443.5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" ht="13.5" customHeight="1">
+      <c r="A13" s="66">
+        <v>2024</v>
+      </c>
+      <c r="B13" s="54">
+        <v>1881.1</v>
+      </c>
+      <c r="C13" s="94" t="s">
         <v>34</v>
       </c>
-      <c r="L3" s="29" t="s">
+      <c r="D13" s="93">
+        <v>5302.1</v>
+      </c>
+      <c r="E13" s="78">
+        <v>6998.3</v>
+      </c>
+      <c r="F13" s="93">
+        <v>8533</v>
+      </c>
+      <c r="G13" s="17">
+        <v>10109.4</v>
+      </c>
+      <c r="H13" s="14">
+        <v>11747.7</v>
+      </c>
+      <c r="I13" s="93">
+        <v>13354.4</v>
+      </c>
+      <c r="J13" s="93">
+        <v>14727</v>
+      </c>
+      <c r="K13" s="100">
+        <v>16317.9</v>
+      </c>
+      <c r="L13" s="61">
+        <v>17955.7</v>
+      </c>
+      <c r="M13" s="84">
+        <v>19640.900000000001</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13">
+      <c r="A14" s="66" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" s="54">
+        <v>2307.3000000000002</v>
+      </c>
+      <c r="C14" s="94" t="s">
+        <v>42</v>
+      </c>
+      <c r="D14" s="93">
+        <v>5971.4</v>
+      </c>
+      <c r="E14" s="78">
+        <v>7855</v>
+      </c>
+      <c r="F14" s="93">
+        <v>9473.2000000000007</v>
+      </c>
+      <c r="G14" s="17">
+        <v>11076.2</v>
+      </c>
+      <c r="H14" s="14">
+        <v>12833.9</v>
+      </c>
+      <c r="I14" s="93">
+        <v>14503.5</v>
+      </c>
+      <c r="J14" s="93">
+        <v>15983.4</v>
+      </c>
+      <c r="K14" s="100">
+        <v>17606.3</v>
+      </c>
+      <c r="L14" s="61">
+        <v>19381.599999999999</v>
+      </c>
+      <c r="M14" s="84">
+        <v>21409.1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13">
+      <c r="A15" s="66" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" s="54">
+        <v>947.9</v>
+      </c>
+      <c r="C15" s="94" t="s">
+        <v>48</v>
+      </c>
+      <c r="D15" s="93">
+        <v>2790.7</v>
+      </c>
+      <c r="E15" s="78">
+        <v>3556.1</v>
+      </c>
+      <c r="F15" s="93">
+        <v>4138.2</v>
+      </c>
+      <c r="G15" s="17"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="93"/>
+      <c r="J15" s="93"/>
+      <c r="K15" s="100"/>
+      <c r="L15" s="61"/>
+      <c r="M15" s="84"/>
+    </row>
+    <row r="16" spans="1:13" ht="13.5" customHeight="1">
+      <c r="A16" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B16" s="90"/>
+      <c r="C16" s="43"/>
+      <c r="D16" s="44"/>
+      <c r="E16" s="38"/>
+      <c r="F16" s="38"/>
+      <c r="G16" s="37"/>
+      <c r="H16" s="45"/>
+      <c r="I16" s="34"/>
+      <c r="J16" s="34"/>
+      <c r="K16" s="41"/>
+      <c r="L16" s="49"/>
+      <c r="M16" s="84"/>
+    </row>
+    <row r="17" spans="1:13" ht="13.5" customHeight="1">
+      <c r="A17" s="66" t="s">
+        <v>55</v>
+      </c>
+      <c r="B17" s="18">
+        <v>863</v>
+      </c>
+      <c r="C17" s="19">
+        <v>1968.5</v>
+      </c>
+      <c r="D17" s="14">
+        <v>3038.4</v>
+      </c>
+      <c r="E17" s="14">
+        <v>4284.8</v>
+      </c>
+      <c r="F17" s="14">
+        <v>5547.2</v>
+      </c>
+      <c r="G17" s="20">
+        <v>6869.5</v>
+      </c>
+      <c r="H17" s="19">
+        <v>8236.1</v>
+      </c>
+      <c r="I17" s="16">
+        <v>9265.64</v>
+      </c>
+      <c r="J17" s="16">
+        <v>10259.17</v>
+      </c>
+      <c r="K17" s="16">
+        <v>11231.86</v>
+      </c>
+      <c r="L17" s="61">
+        <v>12226.9</v>
+      </c>
+      <c r="M17" s="84">
+        <v>13202.3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" ht="13.5" customHeight="1">
+      <c r="A18" s="97" t="s">
+        <v>56</v>
+      </c>
+      <c r="B18" s="54">
+        <v>663.6</v>
+      </c>
+      <c r="C18" s="42" t="s">
+        <v>5</v>
+      </c>
+      <c r="D18" s="36">
+        <v>2754.2</v>
+      </c>
+      <c r="E18" s="36">
+        <v>3707.5</v>
+      </c>
+      <c r="F18" s="36">
+        <v>4790.3999999999996</v>
+      </c>
+      <c r="G18" s="46">
+        <v>6201.7</v>
+      </c>
+      <c r="H18" s="47">
+        <v>7253.5</v>
+      </c>
+      <c r="I18" s="36">
+        <v>8520.4</v>
+      </c>
+      <c r="J18" s="36">
+        <v>10379.299999999999</v>
+      </c>
+      <c r="K18" s="39">
+        <v>12116.7</v>
+      </c>
+      <c r="L18" s="61">
+        <v>14225</v>
+      </c>
+      <c r="M18" s="84">
+        <v>16291.3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" ht="13.5" customHeight="1">
+      <c r="A19" s="66">
+        <v>2024</v>
+      </c>
+      <c r="B19" s="54">
+        <v>1624.8</v>
+      </c>
+      <c r="C19" s="94" t="s">
+        <v>35</v>
+      </c>
+      <c r="D19" s="93">
+        <v>5183.6000000000004</v>
+      </c>
+      <c r="E19" s="78">
+        <v>7283.25</v>
+      </c>
+      <c r="F19" s="93">
+        <v>9310.1</v>
+      </c>
+      <c r="G19" s="20">
+        <v>11101.5</v>
+      </c>
+      <c r="H19" s="14">
+        <v>13495.9</v>
+      </c>
+      <c r="I19" s="93">
+        <v>16028.3</v>
+      </c>
+      <c r="J19" s="93">
+        <v>18916.3</v>
+      </c>
+      <c r="K19" s="100">
+        <v>22084.3</v>
+      </c>
+      <c r="L19" s="61">
+        <v>25498.799999999999</v>
+      </c>
+      <c r="M19" s="84">
+        <v>28974.9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="66" t="s">
+        <v>64</v>
+      </c>
+      <c r="B20" s="54">
+        <v>3543.8</v>
+      </c>
+      <c r="C20" s="94" t="s">
+        <v>43</v>
+      </c>
+      <c r="D20" s="93">
+        <v>10672.7</v>
+      </c>
+      <c r="E20" s="78">
+        <v>14659.2</v>
+      </c>
+      <c r="F20" s="93">
+        <v>18621.8</v>
+      </c>
+      <c r="G20" s="20">
+        <v>22317.4</v>
+      </c>
+      <c r="H20" s="14">
+        <v>26185.9</v>
+      </c>
+      <c r="I20" s="93">
+        <v>30346.7</v>
+      </c>
+      <c r="J20" s="93">
+        <v>35019.599999999999</v>
+      </c>
+      <c r="K20" s="100">
+        <v>39840.6</v>
+      </c>
+      <c r="L20" s="61">
+        <v>44595.8</v>
+      </c>
+      <c r="M20" s="84">
+        <v>49474.7</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="66" t="s">
+        <v>65</v>
+      </c>
+      <c r="B21" s="54">
+        <v>4566.3999999999996</v>
+      </c>
+      <c r="C21" s="94" t="s">
+        <v>49</v>
+      </c>
+      <c r="D21" s="93">
+        <v>13909.6</v>
+      </c>
+      <c r="E21" s="78">
+        <v>18816.8</v>
+      </c>
+      <c r="F21" s="93">
+        <v>22532.1</v>
+      </c>
+      <c r="G21" s="20"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="93"/>
+      <c r="J21" s="93"/>
+      <c r="K21" s="100"/>
+      <c r="L21" s="61"/>
+      <c r="M21" s="84"/>
+    </row>
+    <row r="22" spans="1:13" ht="13.5" customHeight="1">
+      <c r="A22" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="B22" s="91"/>
+      <c r="C22" s="43"/>
+      <c r="D22" s="44"/>
+      <c r="E22" s="38"/>
+      <c r="F22" s="38"/>
+      <c r="G22" s="32"/>
+      <c r="H22" s="33"/>
+      <c r="I22" s="34"/>
+      <c r="J22" s="34"/>
+      <c r="K22" s="41"/>
+      <c r="L22" s="49"/>
+      <c r="M22" s="84"/>
+    </row>
+    <row r="23" spans="1:13" ht="13.5" customHeight="1">
+      <c r="A23" s="66" t="s">
+        <v>55</v>
+      </c>
+      <c r="B23" s="21">
+        <v>42.8</v>
+      </c>
+      <c r="C23" s="22" t="s">
+        <v>29</v>
+      </c>
+      <c r="D23" s="23">
+        <v>166.6</v>
+      </c>
+      <c r="E23" s="14">
+        <v>226.7</v>
+      </c>
+      <c r="F23" s="14">
+        <v>290.5</v>
+      </c>
+      <c r="G23" s="24">
+        <v>354.1</v>
+      </c>
+      <c r="H23" s="13">
+        <v>418.3</v>
+      </c>
+      <c r="I23" s="25">
+        <v>521.79999999999995</v>
+      </c>
+      <c r="J23" s="25">
+        <v>617.1</v>
+      </c>
+      <c r="K23" s="25">
+        <v>703.2</v>
+      </c>
+      <c r="L23" s="49">
+        <v>797.4</v>
+      </c>
+      <c r="M23" s="84">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" ht="13.5" customHeight="1">
+      <c r="A24" s="97" t="s">
+        <v>56</v>
+      </c>
+      <c r="B24" s="54">
+        <v>58.9</v>
+      </c>
+      <c r="C24" s="86" t="s">
+        <v>6</v>
+      </c>
+      <c r="D24" s="87">
+        <v>199.9</v>
+      </c>
+      <c r="E24" s="52">
+        <v>271.3</v>
+      </c>
+      <c r="F24" s="52">
+        <v>353.4</v>
+      </c>
+      <c r="G24" s="32">
+        <v>434.5</v>
+      </c>
+      <c r="H24" s="32">
+        <v>497.5</v>
+      </c>
+      <c r="I24" s="52">
+        <v>573.70000000000005</v>
+      </c>
+      <c r="J24" s="88">
+        <v>683</v>
+      </c>
+      <c r="K24" s="89">
+        <v>766</v>
+      </c>
+      <c r="L24" s="51">
+        <v>861.9</v>
+      </c>
+      <c r="M24" s="85">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" s="110" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A25" s="130">
+        <v>2024</v>
+      </c>
+      <c r="B25" s="54">
+        <v>82.8</v>
+      </c>
+      <c r="C25" s="107" t="s">
+        <v>36</v>
+      </c>
+      <c r="D25" s="95">
+        <v>254</v>
+      </c>
+      <c r="E25" s="79">
+        <v>352.7</v>
+      </c>
+      <c r="F25" s="51">
+        <v>481.7</v>
+      </c>
+      <c r="G25" s="108">
+        <v>607</v>
+      </c>
+      <c r="H25" s="24">
+        <v>758.6</v>
+      </c>
+      <c r="I25" s="51">
+        <v>911.4</v>
+      </c>
+      <c r="J25" s="109">
+        <v>1081.8</v>
+      </c>
+      <c r="K25" s="95">
+        <v>1265.2</v>
+      </c>
+      <c r="L25" s="109">
+        <v>1467.5</v>
+      </c>
+      <c r="M25" s="85">
+        <v>1671</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" s="110" customFormat="1">
+      <c r="A26" s="66" t="s">
+        <v>64</v>
+      </c>
+      <c r="B26" s="118">
+        <v>186.1</v>
+      </c>
+      <c r="C26" s="107" t="s">
+        <v>44</v>
+      </c>
+      <c r="D26" s="95">
+        <v>578.70000000000005</v>
+      </c>
+      <c r="E26" s="79">
+        <v>782.9</v>
+      </c>
+      <c r="F26" s="51">
+        <v>983.4</v>
+      </c>
+      <c r="G26" s="108">
+        <v>1159.8</v>
+      </c>
+      <c r="H26" s="24">
+        <v>1336.9</v>
+      </c>
+      <c r="I26" s="51">
+        <v>1528.3</v>
+      </c>
+      <c r="J26" s="109">
+        <v>1748.3</v>
+      </c>
+      <c r="K26" s="109">
+        <v>1976.5</v>
+      </c>
+      <c r="L26" s="109">
+        <v>2198.1999999999998</v>
+      </c>
+      <c r="M26" s="85">
+        <v>2425.6999999999998</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="A27" s="66" t="s">
+        <v>65</v>
+      </c>
+      <c r="B27" s="120">
+        <v>214.3</v>
+      </c>
+      <c r="C27" s="122" t="s">
+        <v>50</v>
+      </c>
+      <c r="D27" s="125">
+        <v>672.5</v>
+      </c>
+      <c r="E27" s="127">
+        <v>917.2</v>
+      </c>
+      <c r="F27" s="128">
+        <v>1135.0999999999999</v>
+      </c>
+      <c r="G27" s="131"/>
+      <c r="H27" s="132"/>
+      <c r="I27" s="128"/>
+      <c r="J27" s="133"/>
+      <c r="K27" s="133"/>
+      <c r="L27" s="133"/>
+      <c r="M27" s="134"/>
+    </row>
+    <row r="28" spans="1:13" ht="27.75" customHeight="1">
+      <c r="A28" s="154" t="s">
+        <v>54</v>
+      </c>
+      <c r="B28" s="154"/>
+      <c r="C28" s="154"/>
+      <c r="D28" s="154"/>
+      <c r="E28" s="154"/>
+      <c r="F28" s="154"/>
+      <c r="G28" s="154"/>
+      <c r="H28" s="154"/>
+      <c r="I28" s="154"/>
+      <c r="J28" s="154"/>
+      <c r="K28" s="154"/>
+      <c r="L28" s="154"/>
+      <c r="M28" s="154"/>
+    </row>
+    <row r="29" spans="1:13" ht="26.25" customHeight="1">
+      <c r="A29" s="149" t="s">
+        <v>61</v>
+      </c>
+      <c r="B29" s="149"/>
+      <c r="C29" s="149"/>
+      <c r="D29" s="149"/>
+      <c r="E29" s="149"/>
+      <c r="F29" s="149"/>
+      <c r="G29" s="149"/>
+      <c r="H29" s="149"/>
+      <c r="I29" s="149"/>
+      <c r="J29" s="149"/>
+      <c r="K29" s="149"/>
+      <c r="L29" s="149"/>
+      <c r="M29" s="149"/>
+    </row>
+    <row r="30" spans="1:13">
+      <c r="A30" s="150" t="s">
+        <v>62</v>
+      </c>
+      <c r="B30" s="150"/>
+      <c r="C30" s="150"/>
+      <c r="D30" s="150"/>
+      <c r="E30" s="150"/>
+      <c r="F30" s="150"/>
+      <c r="G30" s="150"/>
+      <c r="H30" s="150"/>
+      <c r="I30" s="150"/>
+      <c r="J30" s="150"/>
+      <c r="K30" s="150"/>
+      <c r="L30" s="150"/>
+      <c r="M30" s="150"/>
+    </row>
+    <row r="31" spans="1:13" ht="32.25" customHeight="1">
+      <c r="A31" s="156" t="s">
+        <v>63</v>
+      </c>
+      <c r="B31" s="156"/>
+      <c r="C31" s="156"/>
+      <c r="D31" s="156"/>
+      <c r="E31" s="156"/>
+      <c r="F31" s="156"/>
+      <c r="G31" s="156"/>
+      <c r="H31" s="156"/>
+      <c r="I31" s="156"/>
+      <c r="J31" s="156"/>
+      <c r="K31" s="156"/>
+      <c r="L31" s="156"/>
+      <c r="M31" s="156"/>
+    </row>
+    <row r="32" spans="1:13">
+      <c r="A32" s="4"/>
+      <c r="B32" s="3"/>
+      <c r="C32" s="3"/>
+      <c r="D32" s="3"/>
+      <c r="E32" s="3"/>
+      <c r="F32" s="3"/>
+      <c r="G32" s="8"/>
+      <c r="H32" s="6"/>
+    </row>
+    <row r="33" spans="1:13">
+      <c r="A33" s="153" t="s">
+        <v>28</v>
+      </c>
+      <c r="B33" s="153"/>
+      <c r="C33" s="153"/>
+      <c r="D33" s="153"/>
+      <c r="E33" s="153"/>
+      <c r="F33" s="153"/>
+      <c r="G33" s="153"/>
+      <c r="H33" s="153"/>
+      <c r="I33" s="153"/>
+      <c r="J33" s="153"/>
+      <c r="K33" s="153"/>
+      <c r="L33" s="153"/>
+      <c r="M33" s="153"/>
+    </row>
+    <row r="34" spans="1:13">
+      <c r="A34" s="4"/>
+      <c r="B34" s="2"/>
+      <c r="C34" s="2"/>
+      <c r="D34" s="2"/>
+      <c r="E34" s="2"/>
+      <c r="F34" s="9"/>
+      <c r="G34" s="8"/>
+      <c r="H34" s="6"/>
+    </row>
+    <row r="35" spans="1:13">
+      <c r="A35" s="30"/>
+      <c r="B35" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="C35" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="D35" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="E35" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="F35" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="G35" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="H35" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="I35" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="J35" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="K35" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="L35" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="M35" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="M3" s="30" t="s">
+    </row>
+    <row r="36" spans="1:13" ht="13.5" customHeight="1">
+      <c r="A36" s="31" t="s">
+        <v>7</v>
+      </c>
+      <c r="B36" s="34"/>
+      <c r="C36" s="34"/>
+      <c r="D36" s="34"/>
+      <c r="E36" s="34"/>
+      <c r="F36" s="34"/>
+      <c r="G36" s="52"/>
+      <c r="H36" s="34"/>
+      <c r="I36" s="34"/>
+      <c r="J36" s="34"/>
+      <c r="K36" s="35"/>
+      <c r="L36" s="35"/>
+      <c r="M36" s="35"/>
+    </row>
+    <row r="37" spans="1:13" ht="12" customHeight="1">
+      <c r="A37" s="66" t="s">
+        <v>55</v>
+      </c>
+      <c r="B37" s="48">
+        <v>271</v>
+      </c>
+      <c r="C37" s="49">
+        <v>538.20000000000005</v>
+      </c>
+      <c r="D37" s="12">
+        <v>753.13</v>
+      </c>
+      <c r="E37" s="50">
+        <v>971.3</v>
+      </c>
+      <c r="F37" s="50">
+        <v>1241.1099999999999</v>
+      </c>
+      <c r="G37" s="12">
+        <v>1668.12</v>
+      </c>
+      <c r="H37" s="12">
+        <v>2184.84</v>
+      </c>
+      <c r="I37" s="12">
+        <v>2681.05</v>
+      </c>
+      <c r="J37" s="50">
+        <v>3128.74</v>
+      </c>
+      <c r="K37" s="50">
+        <v>3443.47</v>
+      </c>
+      <c r="L37" s="78">
+        <v>3799.87</v>
+      </c>
+      <c r="M37" s="85">
+        <v>4157.5</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A38" s="53" t="s">
+        <v>56</v>
+      </c>
+      <c r="B38" s="54">
+        <v>294.63</v>
+      </c>
+      <c r="C38" s="54">
+        <v>512.23</v>
+      </c>
+      <c r="D38" s="55">
+        <v>761.66</v>
+      </c>
+      <c r="E38" s="54">
+        <v>1016.47</v>
+      </c>
+      <c r="F38" s="54">
+        <v>1244.8499999999999</v>
+      </c>
+      <c r="G38" s="55">
+        <v>1498.89</v>
+      </c>
+      <c r="H38" s="55">
+        <v>1739.66</v>
+      </c>
+      <c r="I38" s="55">
+        <v>2003.31</v>
+      </c>
+      <c r="J38" s="54">
+        <v>2363.2600000000002</v>
+      </c>
+      <c r="K38" s="54">
+        <v>2788.6</v>
+      </c>
+      <c r="L38" s="78">
+        <v>3150.89</v>
+      </c>
+      <c r="M38" s="85">
+        <v>3489.1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A39" s="66">
+        <v>2024</v>
+      </c>
+      <c r="B39" s="92">
+        <v>199</v>
+      </c>
+      <c r="C39" s="50">
+        <v>418.7</v>
+      </c>
+      <c r="D39" s="12">
+        <v>653.6</v>
+      </c>
+      <c r="E39" s="78">
+        <v>1050.27</v>
+      </c>
+      <c r="F39" s="79">
+        <v>1537.2</v>
+      </c>
+      <c r="G39" s="12">
+        <v>1952.9</v>
+      </c>
+      <c r="H39" s="12">
+        <v>2426.6</v>
+      </c>
+      <c r="I39" s="12">
+        <v>2884.1</v>
+      </c>
+      <c r="J39" s="50">
+        <v>3352.4</v>
+      </c>
+      <c r="K39" s="50">
+        <v>3979.4</v>
+      </c>
+      <c r="L39" s="78">
+        <v>4559.1000000000004</v>
+      </c>
+      <c r="M39" s="85">
+        <v>5152.8</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A40" s="66">
+        <v>2025</v>
+      </c>
+      <c r="B40" s="92">
+        <v>427.6</v>
+      </c>
+      <c r="C40" s="50">
+        <v>863.4</v>
+      </c>
+      <c r="D40" s="12">
+        <v>1201.2</v>
+      </c>
+      <c r="E40" s="78">
+        <v>1644.1</v>
+      </c>
+      <c r="F40" s="79">
+        <v>2124.6</v>
+      </c>
+      <c r="G40" s="12">
+        <v>2598.3000000000002</v>
+      </c>
+      <c r="H40" s="12">
+        <v>3338.4</v>
+      </c>
+      <c r="I40" s="12">
+        <v>4105.6000000000004</v>
+      </c>
+      <c r="J40" s="50">
+        <v>4941.6000000000004</v>
+      </c>
+      <c r="K40" s="50">
+        <v>5618.6</v>
+      </c>
+      <c r="L40" s="78">
+        <v>6330.5</v>
+      </c>
+      <c r="M40" s="85">
+        <v>7121.5</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A41" s="66">
+        <v>2026</v>
+      </c>
+      <c r="B41" s="92">
+        <v>353.3</v>
+      </c>
+      <c r="C41" s="78">
+        <v>711.83</v>
+      </c>
+      <c r="D41" s="12">
+        <v>1076</v>
+      </c>
+      <c r="E41" s="78">
+        <v>1596.3</v>
+      </c>
+      <c r="F41" s="79">
+        <v>2111.4</v>
+      </c>
+      <c r="G41" s="12"/>
+      <c r="H41" s="12"/>
+      <c r="I41" s="12"/>
+      <c r="J41" s="50"/>
+      <c r="K41" s="50"/>
+      <c r="L41" s="78"/>
+      <c r="M41" s="85"/>
+    </row>
+    <row r="42" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A42" s="31" t="s">
+        <v>8</v>
+      </c>
+      <c r="B42" s="34"/>
+      <c r="C42" s="34"/>
+      <c r="D42" s="34"/>
+      <c r="E42" s="34"/>
+      <c r="F42" s="34"/>
+      <c r="G42" s="52"/>
+      <c r="H42" s="34"/>
+      <c r="I42" s="34"/>
+      <c r="J42" s="34"/>
+      <c r="K42" s="35"/>
+      <c r="L42" s="49"/>
+      <c r="M42" s="85"/>
+    </row>
+    <row r="43" spans="1:13" ht="11.25" customHeight="1">
+      <c r="A43" s="66" t="s">
+        <v>55</v>
+      </c>
+      <c r="B43" s="49">
+        <v>74.400000000000006</v>
+      </c>
+      <c r="C43" s="49">
+        <v>144.5</v>
+      </c>
+      <c r="D43" s="49">
+        <v>227.4</v>
+      </c>
+      <c r="E43" s="49">
+        <v>305.10000000000002</v>
+      </c>
+      <c r="F43" s="49">
+        <v>377.4</v>
+      </c>
+      <c r="G43" s="51">
+        <v>457.2</v>
+      </c>
+      <c r="H43" s="51">
+        <v>567.9</v>
+      </c>
+      <c r="I43" s="51">
+        <v>673.5</v>
+      </c>
+      <c r="J43" s="50">
+        <v>780.4</v>
+      </c>
+      <c r="K43" s="50">
+        <v>874.1</v>
+      </c>
+      <c r="L43" s="78">
+        <v>971.7</v>
+      </c>
+      <c r="M43" s="85">
+        <v>1067.3</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13" ht="15" customHeight="1">
+      <c r="A44" s="53" t="s">
+        <v>56</v>
+      </c>
+      <c r="B44" s="56">
+        <v>103</v>
+      </c>
+      <c r="C44" s="57">
+        <v>207.9</v>
+      </c>
+      <c r="D44" s="55">
+        <v>300.39999999999998</v>
+      </c>
+      <c r="E44" s="54">
+        <v>394.1</v>
+      </c>
+      <c r="F44" s="54">
+        <v>517.5</v>
+      </c>
+      <c r="G44" s="55">
+        <v>650.70000000000005</v>
+      </c>
+      <c r="H44" s="55">
+        <v>787.7</v>
+      </c>
+      <c r="I44" s="55">
+        <v>926.1</v>
+      </c>
+      <c r="J44" s="54">
+        <v>1052.8</v>
+      </c>
+      <c r="K44" s="54">
+        <v>1185.4000000000001</v>
+      </c>
+      <c r="L44" s="78">
+        <v>1311</v>
+      </c>
+      <c r="M44" s="85">
+        <v>1432.1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13" ht="15" customHeight="1">
+      <c r="A45" s="66">
+        <v>2024</v>
+      </c>
+      <c r="B45" s="92">
+        <v>133.1</v>
+      </c>
+      <c r="C45" s="95">
+        <v>266</v>
+      </c>
+      <c r="D45" s="12">
+        <v>416.8</v>
+      </c>
+      <c r="E45" s="78">
+        <v>557.9</v>
+      </c>
+      <c r="F45" s="50">
+        <v>696.4</v>
+      </c>
+      <c r="G45" s="12">
+        <v>835.4</v>
+      </c>
+      <c r="H45" s="12">
+        <v>978.2</v>
+      </c>
+      <c r="I45" s="50">
+        <v>1121.0999999999999</v>
+      </c>
+      <c r="J45" s="50">
+        <v>1270.9000000000001</v>
+      </c>
+      <c r="K45" s="50">
+        <v>1491.3</v>
+      </c>
+      <c r="L45" s="78">
+        <v>1703.3</v>
+      </c>
+      <c r="M45" s="85">
+        <v>1937.8</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13" ht="15" customHeight="1">
+      <c r="A46" s="66">
+        <v>2025</v>
+      </c>
+      <c r="B46" s="92">
+        <v>723.3</v>
+      </c>
+      <c r="C46" s="109">
+        <v>1043.2</v>
+      </c>
+      <c r="D46" s="12">
+        <v>1218.9000000000001</v>
+      </c>
+      <c r="E46" s="78">
+        <v>1419.4</v>
+      </c>
+      <c r="F46" s="50">
+        <v>1632.7</v>
+      </c>
+      <c r="G46" s="12">
+        <v>1848.9</v>
+      </c>
+      <c r="H46" s="12">
+        <v>2120.5</v>
+      </c>
+      <c r="I46" s="50">
+        <v>2378.5</v>
+      </c>
+      <c r="J46" s="50">
+        <v>2655.9</v>
+      </c>
+      <c r="K46" s="50">
+        <v>2896.8</v>
+      </c>
+      <c r="L46" s="78">
+        <v>3146.9</v>
+      </c>
+      <c r="M46" s="85">
+        <v>3474.4</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13" ht="15" customHeight="1">
+      <c r="A47" s="66">
+        <v>2026</v>
+      </c>
+      <c r="B47" s="92">
+        <v>234.2</v>
+      </c>
+      <c r="C47" s="109">
+        <v>480.5</v>
+      </c>
+      <c r="D47" s="12">
+        <v>710.6</v>
+      </c>
+      <c r="E47" s="78">
+        <v>942.7</v>
+      </c>
+      <c r="F47" s="50">
+        <v>1200.0999999999999</v>
+      </c>
+      <c r="G47" s="12"/>
+      <c r="H47" s="12"/>
+      <c r="I47" s="50"/>
+      <c r="J47" s="50"/>
+      <c r="K47" s="50"/>
+      <c r="L47" s="78"/>
+      <c r="M47" s="85"/>
+    </row>
+    <row r="48" spans="1:13" ht="13.5" customHeight="1">
+      <c r="A48" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B48" s="34"/>
+      <c r="C48" s="34"/>
+      <c r="D48" s="34"/>
+      <c r="E48" s="34"/>
+      <c r="F48" s="34"/>
+      <c r="G48" s="52"/>
+      <c r="H48" s="34"/>
+      <c r="I48" s="34"/>
+      <c r="J48" s="34"/>
+      <c r="K48" s="35"/>
+      <c r="L48" s="49"/>
+      <c r="M48" s="85"/>
+    </row>
+    <row r="49" spans="1:13" ht="14.25" customHeight="1">
+      <c r="A49" s="66" t="s">
+        <v>55</v>
+      </c>
+      <c r="B49" s="34"/>
+      <c r="C49" s="34"/>
+      <c r="D49" s="34"/>
+      <c r="E49" s="34"/>
+      <c r="F49" s="34"/>
+      <c r="G49" s="52"/>
+      <c r="H49" s="34"/>
+      <c r="I49" s="34"/>
+      <c r="J49" s="34"/>
+      <c r="K49" s="35"/>
+      <c r="L49" s="49"/>
+      <c r="M49" s="85"/>
+    </row>
+    <row r="50" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A50" s="58" t="s">
         <v>23</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="32" t="s">
+      <c r="B50" s="34"/>
+      <c r="C50" s="34"/>
+      <c r="D50" s="34"/>
+      <c r="E50" s="34"/>
+      <c r="F50" s="34"/>
+      <c r="G50" s="52"/>
+      <c r="H50" s="34"/>
+      <c r="I50" s="34"/>
+      <c r="J50" s="34"/>
+      <c r="K50" s="35"/>
+      <c r="L50" s="49"/>
+      <c r="M50" s="85"/>
+    </row>
+    <row r="51" spans="1:13" ht="25.5" customHeight="1">
+      <c r="A51" s="58" t="s">
+        <v>24</v>
+      </c>
+      <c r="B51" s="50">
+        <v>847.94</v>
+      </c>
+      <c r="C51" s="50">
+        <v>1938.64</v>
+      </c>
+      <c r="D51" s="12">
+        <v>2986.62</v>
+      </c>
+      <c r="E51" s="50">
+        <v>4217.51</v>
+      </c>
+      <c r="F51" s="50">
+        <v>5459.46</v>
+      </c>
+      <c r="G51" s="12">
+        <v>6756.37</v>
+      </c>
+      <c r="H51" s="12">
+        <v>8094.89</v>
+      </c>
+      <c r="I51" s="50">
+        <v>9097.7900000000009</v>
+      </c>
+      <c r="J51" s="50">
+        <v>10074.969999999999</v>
+      </c>
+      <c r="K51" s="50">
+        <v>11029.46</v>
+      </c>
+      <c r="L51" s="81">
+        <v>12006.9</v>
+      </c>
+      <c r="M51" s="105">
+        <v>12965.9</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13" ht="14.25" customHeight="1">
+      <c r="A52" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="B52" s="50">
+        <v>763.69</v>
+      </c>
+      <c r="C52" s="50">
+        <v>1770.26</v>
+      </c>
+      <c r="D52" s="12">
+        <v>2732.82</v>
+      </c>
+      <c r="E52" s="50">
+        <v>3896.86</v>
+      </c>
+      <c r="F52" s="50">
+        <v>5068.2</v>
+      </c>
+      <c r="G52" s="12">
+        <v>6296.11</v>
+      </c>
+      <c r="H52" s="12">
+        <v>7537.67</v>
+      </c>
+      <c r="I52" s="50">
+        <v>8445.2099999999991</v>
+      </c>
+      <c r="J52" s="50">
+        <v>9325.86</v>
+      </c>
+      <c r="K52" s="50">
+        <v>10195.5</v>
+      </c>
+      <c r="L52" s="78">
+        <v>11087.34</v>
+      </c>
+      <c r="M52" s="85">
+        <v>11962.3</v>
+      </c>
+    </row>
+    <row r="53" spans="1:13" ht="15" customHeight="1">
+      <c r="A53" s="59" t="s">
+        <v>26</v>
+      </c>
+      <c r="B53" s="50">
+        <v>84.25</v>
+      </c>
+      <c r="C53" s="50">
+        <v>168.38</v>
+      </c>
+      <c r="D53" s="12">
+        <v>253.79</v>
+      </c>
+      <c r="E53" s="50">
+        <v>320.64999999999998</v>
+      </c>
+      <c r="F53" s="50">
+        <v>391.25</v>
+      </c>
+      <c r="G53" s="12">
+        <v>460.26</v>
+      </c>
+      <c r="H53" s="12">
+        <v>557.22</v>
+      </c>
+      <c r="I53" s="50">
+        <v>652.57000000000005</v>
+      </c>
+      <c r="J53" s="50">
+        <v>749.11</v>
+      </c>
+      <c r="K53" s="50">
+        <v>833.96</v>
+      </c>
+      <c r="L53" s="78">
+        <v>919.56</v>
+      </c>
+      <c r="M53" s="85">
+        <v>1003.7</v>
+      </c>
+    </row>
+    <row r="54" spans="1:13" ht="16.5" customHeight="1">
+      <c r="A54" s="53" t="s">
+        <v>56</v>
+      </c>
+      <c r="B54" s="34"/>
+      <c r="C54" s="34"/>
+      <c r="D54" s="34"/>
+      <c r="E54" s="34"/>
+      <c r="F54" s="34"/>
+      <c r="G54" s="52"/>
+      <c r="H54" s="34"/>
+      <c r="I54" s="34"/>
+      <c r="J54" s="34"/>
+      <c r="K54" s="35"/>
+      <c r="L54" s="49"/>
+      <c r="M54" s="85"/>
+    </row>
+    <row r="55" spans="1:13" ht="15" customHeight="1">
+      <c r="A55" s="58" t="s">
+        <v>23</v>
+      </c>
+      <c r="B55" s="34"/>
+      <c r="C55" s="34"/>
+      <c r="D55" s="34"/>
+      <c r="E55" s="34"/>
+      <c r="F55" s="34"/>
+      <c r="G55" s="52"/>
+      <c r="H55" s="34"/>
+      <c r="I55" s="34"/>
+      <c r="J55" s="34"/>
+      <c r="K55" s="35"/>
+      <c r="L55" s="49"/>
+      <c r="M55" s="85"/>
+    </row>
+    <row r="56" spans="1:13" ht="13.5" customHeight="1">
+      <c r="A56" s="58" t="s">
+        <v>24</v>
+      </c>
+      <c r="B56" s="60">
+        <v>645.55999999999995</v>
+      </c>
+      <c r="C56" s="61">
+        <v>1518.4</v>
+      </c>
+      <c r="D56" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="E56" s="54">
+        <v>3645.62</v>
+      </c>
+      <c r="F56" s="54">
+        <v>4712.8</v>
+      </c>
+      <c r="G56" s="55">
+        <v>6106.34</v>
+      </c>
+      <c r="H56" s="55">
+        <v>7138.11</v>
+      </c>
+      <c r="I56" s="55">
+        <v>8385.6299999999992</v>
+      </c>
+      <c r="J56" s="54">
+        <v>10231.01</v>
+      </c>
+      <c r="K56" s="54">
+        <v>11953.4</v>
+      </c>
+      <c r="L56" s="78">
+        <v>14046.98</v>
+      </c>
+      <c r="M56" s="85">
+        <v>16098.1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A57" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="B57" s="60">
+        <v>556.73</v>
+      </c>
+      <c r="C57" s="61">
+        <v>1339.1</v>
+      </c>
+      <c r="D57" s="42" t="s">
+        <v>3</v>
+      </c>
+      <c r="E57" s="54">
+        <v>3282.42</v>
+      </c>
+      <c r="F57" s="54">
+        <v>4289.6000000000004</v>
+      </c>
+      <c r="G57" s="55">
+        <v>5621.82</v>
+      </c>
+      <c r="H57" s="55">
+        <v>6588.67</v>
+      </c>
+      <c r="I57" s="55">
+        <v>7767.09</v>
+      </c>
+      <c r="J57" s="54">
+        <v>9549.77</v>
+      </c>
+      <c r="K57" s="54">
+        <v>11215.2</v>
+      </c>
+      <c r="L57" s="78">
+        <v>13239.02</v>
+      </c>
+      <c r="M57" s="85">
+        <v>15220.1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:13" ht="15" customHeight="1">
+      <c r="A58" s="59" t="s">
+        <v>26</v>
+      </c>
+      <c r="B58" s="60">
+        <v>88.83</v>
+      </c>
+      <c r="C58" s="62">
+        <v>179.3</v>
+      </c>
+      <c r="D58" s="42">
+        <v>270.10000000000002</v>
+      </c>
+      <c r="E58" s="54">
+        <v>363.19</v>
+      </c>
+      <c r="F58" s="54">
+        <v>423.21</v>
+      </c>
+      <c r="G58" s="55">
+        <v>484.52</v>
+      </c>
+      <c r="H58" s="55">
+        <v>549.44000000000005</v>
+      </c>
+      <c r="I58" s="55">
+        <v>618.54</v>
+      </c>
+      <c r="J58" s="54">
+        <v>681.23</v>
+      </c>
+      <c r="K58" s="54">
+        <v>738.2</v>
+      </c>
+      <c r="L58" s="78">
+        <v>807.96</v>
+      </c>
+      <c r="M58" s="85">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="59" spans="1:13" ht="15" customHeight="1">
+      <c r="A59" s="66">
+        <v>2024</v>
+      </c>
+      <c r="B59" s="60"/>
+      <c r="C59" s="62"/>
+      <c r="D59" s="42"/>
+      <c r="E59" s="54"/>
+      <c r="F59" s="54"/>
+      <c r="G59" s="55"/>
+      <c r="H59" s="55"/>
+      <c r="I59" s="55"/>
+      <c r="J59" s="54"/>
+      <c r="K59" s="54"/>
+      <c r="L59" s="78"/>
+      <c r="M59" s="85"/>
+    </row>
+    <row r="60" spans="1:13" ht="15" customHeight="1">
+      <c r="A60" s="58" t="s">
+        <v>23</v>
+      </c>
+      <c r="B60" s="60"/>
+      <c r="C60" s="62"/>
+      <c r="D60" s="42"/>
+      <c r="E60" s="54"/>
+      <c r="F60" s="54"/>
+      <c r="G60" s="55"/>
+      <c r="H60" s="55"/>
+      <c r="I60" s="55"/>
+      <c r="J60" s="54"/>
+      <c r="K60" s="54"/>
+      <c r="L60" s="78"/>
+      <c r="M60" s="85"/>
+    </row>
+    <row r="61" spans="1:13" ht="15" customHeight="1">
+      <c r="A61" s="58" t="s">
+        <v>24</v>
+      </c>
+      <c r="B61" s="80">
+        <v>1607.6</v>
+      </c>
+      <c r="C61" s="61">
+        <v>3346.8</v>
+      </c>
+      <c r="D61" s="94" t="s">
+        <v>37</v>
+      </c>
+      <c r="E61" s="78">
+        <v>7235.45</v>
+      </c>
+      <c r="F61" s="79">
+        <v>9252.0400000000009</v>
+      </c>
+      <c r="G61" s="12">
+        <v>11030.3</v>
+      </c>
+      <c r="H61" s="12">
+        <v>13410.7</v>
+      </c>
+      <c r="I61" s="50">
+        <v>15929.6</v>
+      </c>
+      <c r="J61" s="50">
+        <v>18808.400000000001</v>
+      </c>
+      <c r="K61" s="50">
+        <v>21966</v>
+      </c>
+      <c r="L61" s="78">
+        <v>25370.1</v>
+      </c>
+      <c r="M61" s="85">
+        <v>28836.1</v>
+      </c>
+    </row>
+    <row r="62" spans="1:13" ht="15" customHeight="1">
+      <c r="A62" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="B62" s="80">
+        <v>1540.7</v>
+      </c>
+      <c r="C62" s="61">
+        <v>3163.4</v>
+      </c>
+      <c r="D62" s="94" t="s">
+        <v>38</v>
+      </c>
+      <c r="E62" s="78">
+        <v>6813.26</v>
+      </c>
+      <c r="F62" s="79">
+        <v>8720.19</v>
+      </c>
+      <c r="G62" s="12">
+        <v>10384.700000000001</v>
+      </c>
+      <c r="H62" s="12">
+        <v>12634</v>
+      </c>
+      <c r="I62" s="50">
+        <v>15023.3</v>
+      </c>
+      <c r="J62" s="50">
+        <v>17769.7</v>
+      </c>
+      <c r="K62" s="50">
+        <v>20629.8</v>
+      </c>
+      <c r="L62" s="78">
+        <v>23616.3</v>
+      </c>
+      <c r="M62" s="85">
+        <v>26608.2</v>
+      </c>
+    </row>
+    <row r="63" spans="1:13" ht="15" customHeight="1">
+      <c r="A63" s="59" t="s">
+        <v>26</v>
+      </c>
+      <c r="B63" s="75">
+        <v>66.900000000000006</v>
+      </c>
+      <c r="C63" s="48">
+        <v>183.3</v>
+      </c>
+      <c r="D63" s="94" t="s">
+        <v>39</v>
+      </c>
+      <c r="E63" s="78">
+        <v>422.19</v>
+      </c>
+      <c r="F63" s="79">
+        <v>531.86</v>
+      </c>
+      <c r="G63" s="12">
+        <v>645.6</v>
+      </c>
+      <c r="H63" s="12">
+        <v>776.8</v>
+      </c>
+      <c r="I63" s="50">
+        <v>906.3</v>
+      </c>
+      <c r="J63" s="50">
+        <v>1038.7</v>
+      </c>
+      <c r="K63" s="50">
+        <v>1336.2</v>
+      </c>
+      <c r="L63" s="78">
+        <v>1753.8</v>
+      </c>
+      <c r="M63" s="85">
+        <v>2227.9</v>
+      </c>
+    </row>
+    <row r="64" spans="1:13" ht="15" customHeight="1">
+      <c r="A64" s="66">
+        <v>2025</v>
+      </c>
+      <c r="B64" s="75"/>
+      <c r="C64" s="48"/>
+      <c r="D64" s="94"/>
+      <c r="E64" s="78"/>
+      <c r="F64" s="79"/>
+      <c r="G64" s="12"/>
+      <c r="H64" s="12"/>
+      <c r="I64" s="50"/>
+      <c r="J64" s="50"/>
+      <c r="K64" s="50"/>
+      <c r="L64" s="78"/>
+      <c r="M64" s="85"/>
+    </row>
+    <row r="65" spans="1:13" ht="15" customHeight="1">
+      <c r="A65" s="58" t="s">
+        <v>23</v>
+      </c>
+      <c r="B65" s="75"/>
+      <c r="C65" s="48"/>
+      <c r="D65" s="94"/>
+      <c r="E65" s="78"/>
+      <c r="F65" s="79"/>
+      <c r="G65" s="12"/>
+      <c r="H65" s="12"/>
+      <c r="I65" s="50"/>
+      <c r="J65" s="50"/>
+      <c r="K65" s="50"/>
+      <c r="L65" s="78"/>
+      <c r="M65" s="85"/>
+    </row>
+    <row r="66" spans="1:13" ht="15" customHeight="1">
+      <c r="A66" s="58" t="s">
+        <v>24</v>
+      </c>
+      <c r="B66" s="80">
+        <v>3541.6</v>
+      </c>
+      <c r="C66" s="61">
+        <v>6976.2</v>
+      </c>
+      <c r="D66" s="114">
+        <v>10646.8</v>
+      </c>
+      <c r="E66" s="78">
+        <v>14621.5</v>
+      </c>
+      <c r="F66" s="79">
+        <v>18570.3</v>
+      </c>
+      <c r="G66" s="12">
+        <v>22247.9</v>
+      </c>
+      <c r="H66" s="12">
+        <v>26099.3</v>
+      </c>
+      <c r="I66" s="50">
+        <v>30243.8</v>
+      </c>
+      <c r="J66" s="50">
+        <v>34902.400000000001</v>
+      </c>
+      <c r="K66" s="50">
+        <v>39708.400000000001</v>
+      </c>
+      <c r="L66" s="78">
+        <v>44449.3</v>
+      </c>
+      <c r="M66" s="85">
+        <v>49312.800000000003</v>
+      </c>
+    </row>
+    <row r="67" spans="1:13" ht="15" customHeight="1">
+      <c r="A67" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="B67" s="80">
+        <v>2902.1</v>
+      </c>
+      <c r="C67" s="61">
+        <v>5752.3</v>
+      </c>
+      <c r="D67" s="94" t="s">
+        <v>45</v>
+      </c>
+      <c r="E67" s="78">
+        <v>11736.2</v>
+      </c>
+      <c r="F67" s="79">
+        <v>14681</v>
+      </c>
+      <c r="G67" s="12">
+        <v>17252.8</v>
+      </c>
+      <c r="H67" s="12">
+        <v>19840.599999999999</v>
+      </c>
+      <c r="I67" s="50">
+        <v>22631</v>
+      </c>
+      <c r="J67" s="50">
+        <v>25838.9</v>
+      </c>
+      <c r="K67" s="50">
+        <v>29129.9</v>
+      </c>
+      <c r="L67" s="78">
+        <v>32335.1</v>
+      </c>
+      <c r="M67" s="85">
+        <v>35642.5</v>
+      </c>
+    </row>
+    <row r="68" spans="1:13" ht="15" customHeight="1">
+      <c r="A68" s="59" t="s">
+        <v>26</v>
+      </c>
+      <c r="B68" s="111">
+        <v>639.5</v>
+      </c>
+      <c r="C68" s="61">
+        <v>1223.9000000000001</v>
+      </c>
+      <c r="D68" s="94" t="s">
+        <v>46</v>
+      </c>
+      <c r="E68" s="78">
+        <v>2885.3</v>
+      </c>
+      <c r="F68" s="79">
+        <v>3889.3</v>
+      </c>
+      <c r="G68" s="12">
+        <v>4995</v>
+      </c>
+      <c r="H68" s="12">
+        <v>6258.7</v>
+      </c>
+      <c r="I68" s="50">
+        <v>7612.8</v>
+      </c>
+      <c r="J68" s="50">
+        <v>9063.4</v>
+      </c>
+      <c r="K68" s="50">
+        <v>10578.5</v>
+      </c>
+      <c r="L68" s="78">
+        <v>12114.2</v>
+      </c>
+      <c r="M68" s="85">
+        <v>13670.3</v>
+      </c>
+    </row>
+    <row r="69" spans="1:13" ht="15" customHeight="1">
+      <c r="A69" s="53">
+        <v>2026</v>
+      </c>
+      <c r="B69" s="111"/>
+      <c r="C69" s="61"/>
+      <c r="D69" s="94"/>
+      <c r="E69" s="78"/>
+      <c r="F69" s="79"/>
+      <c r="G69" s="12"/>
+      <c r="H69" s="12"/>
+      <c r="I69" s="50"/>
+      <c r="J69" s="50"/>
+      <c r="K69" s="50"/>
+      <c r="L69" s="78"/>
+      <c r="M69" s="85"/>
+    </row>
+    <row r="70" spans="1:13" ht="15" customHeight="1">
+      <c r="A70" s="58" t="s">
+        <v>23</v>
+      </c>
+      <c r="C70" s="61"/>
+      <c r="D70" s="94"/>
+      <c r="E70" s="78"/>
+      <c r="F70" s="79"/>
+      <c r="G70" s="12"/>
+      <c r="H70" s="12"/>
+      <c r="I70" s="50"/>
+      <c r="J70" s="50"/>
+      <c r="K70" s="50"/>
+      <c r="L70" s="78"/>
+      <c r="M70" s="85"/>
+    </row>
+    <row r="71" spans="1:13" ht="15" customHeight="1">
+      <c r="A71" s="58" t="s">
+        <v>24</v>
+      </c>
+      <c r="B71" s="90">
+        <v>4551.3999999999996</v>
+      </c>
+      <c r="C71" s="78">
+        <v>9226.6</v>
+      </c>
+      <c r="D71" s="94" t="s">
+        <v>51</v>
+      </c>
+      <c r="E71" s="78">
+        <v>18762.400000000001</v>
+      </c>
+      <c r="F71" s="79">
+        <v>22465.3</v>
+      </c>
+      <c r="G71" s="12"/>
+      <c r="H71" s="12"/>
+      <c r="I71" s="50"/>
+      <c r="J71" s="50"/>
+      <c r="K71" s="50"/>
+      <c r="L71" s="78"/>
+      <c r="M71" s="85"/>
+    </row>
+    <row r="72" spans="1:13" ht="15" customHeight="1">
+      <c r="A72" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="B72" s="90">
+        <v>3002.8</v>
+      </c>
+      <c r="C72" s="78">
+        <v>6172.23</v>
+      </c>
+      <c r="D72" s="94" t="s">
+        <v>52</v>
+      </c>
+      <c r="E72" s="78">
+        <v>13124</v>
+      </c>
+      <c r="F72" s="54">
+        <v>16539.099999999999</v>
+      </c>
+      <c r="G72" s="12"/>
+      <c r="H72" s="12"/>
+      <c r="I72" s="50"/>
+      <c r="J72" s="50"/>
+      <c r="K72" s="50"/>
+      <c r="L72" s="78"/>
+      <c r="M72" s="85"/>
+    </row>
+    <row r="73" spans="1:13" ht="15" customHeight="1">
+      <c r="A73" s="59" t="s">
+        <v>26</v>
+      </c>
+      <c r="B73" s="90">
+        <v>1548.6</v>
+      </c>
+      <c r="C73" s="78">
+        <v>3054.37</v>
+      </c>
+      <c r="D73" s="94" t="s">
+        <v>53</v>
+      </c>
+      <c r="E73" s="78">
+        <v>5638.4</v>
+      </c>
+      <c r="F73" s="79">
+        <v>5926.1</v>
+      </c>
+      <c r="G73" s="12"/>
+      <c r="H73" s="12"/>
+      <c r="I73" s="50"/>
+      <c r="J73" s="50"/>
+      <c r="K73" s="50"/>
+      <c r="L73" s="78"/>
+      <c r="M73" s="85"/>
+    </row>
+    <row r="74" spans="1:13" ht="15.75" customHeight="1">
+      <c r="A74" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="B74" s="63"/>
+      <c r="C74" s="34"/>
+      <c r="D74" s="34"/>
+      <c r="E74" s="34"/>
+      <c r="F74" s="34"/>
+      <c r="G74" s="52"/>
+      <c r="H74" s="34"/>
+      <c r="I74" s="34"/>
+      <c r="J74" s="34"/>
+      <c r="K74" s="35"/>
+      <c r="L74" s="49"/>
+      <c r="M74" s="85"/>
+    </row>
+    <row r="75" spans="1:13" ht="15.75" customHeight="1">
+      <c r="A75" s="66" t="s">
+        <v>55</v>
+      </c>
+      <c r="B75" s="63"/>
+      <c r="C75" s="34"/>
+      <c r="D75" s="34"/>
+      <c r="E75" s="34"/>
+      <c r="F75" s="34"/>
+      <c r="G75" s="52"/>
+      <c r="H75" s="34"/>
+      <c r="I75" s="34"/>
+      <c r="J75" s="34"/>
+      <c r="K75" s="35"/>
+      <c r="L75" s="49"/>
+      <c r="M75" s="85"/>
+    </row>
+    <row r="76" spans="1:13" ht="15.75" customHeight="1">
+      <c r="A76" s="58" t="s">
+        <v>23</v>
+      </c>
+      <c r="B76" s="63"/>
+      <c r="C76" s="34"/>
+      <c r="D76" s="34"/>
+      <c r="E76" s="34"/>
+      <c r="F76" s="34"/>
+      <c r="G76" s="52"/>
+      <c r="H76" s="34"/>
+      <c r="I76" s="34"/>
+      <c r="J76" s="34"/>
+      <c r="K76" s="35"/>
+      <c r="L76" s="49"/>
+      <c r="M76" s="85"/>
+    </row>
+    <row r="77" spans="1:13" ht="15.75" customHeight="1">
+      <c r="A77" s="58" t="s">
+        <v>24</v>
+      </c>
+      <c r="B77" s="50">
+        <v>29.9</v>
+      </c>
+      <c r="C77" s="50">
+        <v>81.599999999999994</v>
+      </c>
+      <c r="D77" s="50">
+        <v>123.2</v>
+      </c>
+      <c r="E77" s="50">
+        <v>170.1</v>
+      </c>
+      <c r="F77" s="50">
+        <v>215.5</v>
+      </c>
+      <c r="G77" s="12">
+        <v>256.5</v>
+      </c>
+      <c r="H77" s="50">
+        <v>294.89999999999998</v>
+      </c>
+      <c r="I77" s="50">
+        <v>373.4</v>
+      </c>
+      <c r="J77" s="50">
+        <v>454</v>
+      </c>
+      <c r="K77" s="50">
+        <v>523.79999999999995</v>
+      </c>
+      <c r="L77" s="78">
+        <v>602.9</v>
+      </c>
+      <c r="M77" s="85">
+        <v>677.3</v>
+      </c>
+    </row>
+    <row r="78" spans="1:13" ht="15.75" customHeight="1">
+      <c r="A78" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="B78" s="50">
+        <v>26.8</v>
+      </c>
+      <c r="C78" s="50">
+        <v>75.3</v>
+      </c>
+      <c r="D78" s="50">
+        <v>113.7</v>
+      </c>
+      <c r="E78" s="50">
+        <v>156</v>
+      </c>
+      <c r="F78" s="50">
+        <v>196.7</v>
+      </c>
+      <c r="G78" s="12">
+        <v>232.9</v>
+      </c>
+      <c r="H78" s="50">
+        <v>268.60000000000002</v>
+      </c>
+      <c r="I78" s="50">
+        <v>344.2</v>
+      </c>
+      <c r="J78" s="50">
+        <v>422</v>
+      </c>
+      <c r="K78" s="50">
+        <v>488.3</v>
+      </c>
+      <c r="L78" s="78">
+        <v>563.70000000000005</v>
+      </c>
+      <c r="M78" s="85">
+        <v>634.6</v>
+      </c>
+    </row>
+    <row r="79" spans="1:13" ht="15.75" customHeight="1">
+      <c r="A79" s="64" t="s">
+        <v>26</v>
+      </c>
+      <c r="B79" s="50">
+        <v>3.2</v>
+      </c>
+      <c r="C79" s="50">
+        <v>6.3</v>
+      </c>
+      <c r="D79" s="50">
+        <v>9.5</v>
+      </c>
+      <c r="E79" s="50">
+        <v>14.2</v>
+      </c>
+      <c r="F79" s="50">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="G79" s="50">
+        <v>23.6</v>
+      </c>
+      <c r="H79" s="50">
+        <v>26.4</v>
+      </c>
+      <c r="I79" s="50">
+        <v>29.2</v>
+      </c>
+      <c r="J79" s="50">
+        <v>32</v>
+      </c>
+      <c r="K79" s="50">
+        <v>35.6</v>
+      </c>
+      <c r="L79" s="79">
+        <v>39.1</v>
+      </c>
+      <c r="M79" s="85">
+        <v>42.7</v>
+      </c>
+    </row>
+    <row r="80" spans="1:13" ht="15.75" customHeight="1">
+      <c r="A80" s="53" t="s">
+        <v>56</v>
+      </c>
+      <c r="B80" s="63"/>
+      <c r="C80" s="34"/>
+      <c r="D80" s="34"/>
+      <c r="E80" s="34"/>
+      <c r="F80" s="34"/>
+      <c r="G80" s="52"/>
+      <c r="H80" s="34"/>
+      <c r="I80" s="34"/>
+      <c r="J80" s="34"/>
+      <c r="K80" s="35"/>
+      <c r="L80" s="49"/>
+      <c r="M80" s="85"/>
+    </row>
+    <row r="81" spans="1:13" ht="14.25" customHeight="1">
+      <c r="A81" s="58" t="s">
+        <v>23</v>
+      </c>
+      <c r="B81" s="63"/>
+      <c r="C81" s="34"/>
+      <c r="D81" s="34"/>
+      <c r="E81" s="34"/>
+      <c r="F81" s="34"/>
+      <c r="G81" s="52"/>
+      <c r="H81" s="34"/>
+      <c r="I81" s="34"/>
+      <c r="J81" s="34"/>
+      <c r="K81" s="35"/>
+      <c r="L81" s="49"/>
+      <c r="M81" s="85"/>
+    </row>
+    <row r="82" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A82" s="58" t="s">
+        <v>24</v>
+      </c>
+      <c r="B82" s="54">
+        <v>44.2</v>
+      </c>
+      <c r="C82" s="54">
+        <v>97.8</v>
+      </c>
+      <c r="D82" s="55">
+        <v>158.5</v>
+      </c>
+      <c r="E82" s="54">
+        <v>219</v>
+      </c>
+      <c r="F82" s="54">
+        <v>287.10000000000002</v>
+      </c>
+      <c r="G82" s="54">
+        <v>351.9</v>
+      </c>
+      <c r="H82" s="55">
+        <v>396.7</v>
+      </c>
+      <c r="I82" s="54">
+        <v>455</v>
+      </c>
+      <c r="J82" s="54">
+        <v>552.5</v>
+      </c>
+      <c r="K82" s="54">
+        <v>622.6</v>
+      </c>
+      <c r="L82" s="78">
+        <v>705.9</v>
+      </c>
+      <c r="M82" s="85">
+        <v>786.9</v>
+      </c>
+    </row>
+    <row r="83" spans="1:13">
+      <c r="A83" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="B83" s="54">
+        <v>40.9</v>
+      </c>
+      <c r="C83" s="54">
+        <v>91.3</v>
+      </c>
+      <c r="D83" s="54">
+        <v>148.69999999999999</v>
+      </c>
+      <c r="E83" s="54">
+        <v>205.9</v>
+      </c>
+      <c r="F83" s="54">
+        <v>271.5</v>
+      </c>
+      <c r="G83" s="54">
+        <v>333.8</v>
+      </c>
+      <c r="H83" s="54">
+        <v>376</v>
+      </c>
+      <c r="I83" s="54">
+        <v>431.6</v>
+      </c>
+      <c r="J83" s="54">
+        <v>527.4</v>
+      </c>
+      <c r="K83" s="41">
+        <v>595.9</v>
+      </c>
+      <c r="L83" s="79">
+        <v>676.2</v>
+      </c>
+      <c r="M83" s="85">
+        <v>754.4</v>
+      </c>
+    </row>
+    <row r="84" spans="1:13">
+      <c r="A84" s="64" t="s">
+        <v>26</v>
+      </c>
+      <c r="B84" s="54">
+        <v>3.2</v>
+      </c>
+      <c r="C84" s="54">
+        <v>6.4</v>
+      </c>
+      <c r="D84" s="54">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="E84" s="54">
+        <v>13.1</v>
+      </c>
+      <c r="F84" s="54">
+        <v>15.6</v>
+      </c>
+      <c r="G84" s="54">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="H84" s="54">
+        <v>20.7</v>
+      </c>
+      <c r="I84" s="54">
+        <v>23.4</v>
+      </c>
+      <c r="J84" s="54">
+        <v>25.1</v>
+      </c>
+      <c r="K84" s="41">
+        <v>26.7</v>
+      </c>
+      <c r="L84" s="79">
+        <v>29.6</v>
+      </c>
+      <c r="M84" s="85">
+        <v>32.5</v>
+      </c>
+    </row>
+    <row r="85" spans="1:13">
+      <c r="A85" s="53">
+        <v>2024</v>
+      </c>
+      <c r="B85" s="54"/>
+      <c r="C85" s="54"/>
+      <c r="D85" s="54"/>
+      <c r="E85" s="54"/>
+      <c r="F85" s="54"/>
+      <c r="G85" s="54"/>
+      <c r="H85" s="54"/>
+      <c r="I85" s="54"/>
+      <c r="J85" s="54"/>
+      <c r="K85" s="41"/>
+      <c r="L85" s="79"/>
+      <c r="M85" s="85"/>
+    </row>
+    <row r="86" spans="1:13">
+      <c r="A86" s="58" t="s">
+        <v>23</v>
+      </c>
+      <c r="B86" s="54"/>
+      <c r="C86" s="54"/>
+      <c r="D86" s="54"/>
+      <c r="E86" s="54"/>
+      <c r="F86" s="54"/>
+      <c r="G86" s="54"/>
+      <c r="H86" s="54"/>
+      <c r="I86" s="54"/>
+      <c r="J86" s="54"/>
+      <c r="K86" s="41"/>
+      <c r="L86" s="79"/>
+      <c r="M86" s="85"/>
+    </row>
+    <row r="87" spans="1:13">
+      <c r="A87" s="58" t="s">
+        <v>24</v>
+      </c>
+      <c r="B87" s="54">
+        <v>69</v>
+      </c>
+      <c r="C87" s="50">
+        <v>143.6</v>
+      </c>
+      <c r="D87" s="50">
+        <v>224.5</v>
+      </c>
+      <c r="E87" s="78">
+        <v>315.39999999999998</v>
+      </c>
+      <c r="F87" s="79">
+        <v>435.5</v>
+      </c>
+      <c r="G87" s="50">
+        <v>550.5</v>
+      </c>
+      <c r="H87" s="50">
+        <v>689.7</v>
+      </c>
+      <c r="I87" s="50">
+        <v>830.1</v>
+      </c>
+      <c r="J87" s="50">
+        <v>992.9</v>
+      </c>
+      <c r="K87" s="51">
+        <v>1167.5999999999999</v>
+      </c>
+      <c r="L87" s="79">
+        <v>1362</v>
+      </c>
+      <c r="M87" s="85">
+        <v>1558</v>
+      </c>
+    </row>
+    <row r="88" spans="1:13">
+      <c r="A88" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="B88" s="54">
+        <v>66.2</v>
+      </c>
+      <c r="C88" s="50">
+        <v>136.19999999999999</v>
+      </c>
+      <c r="D88" s="50">
+        <v>212.2</v>
+      </c>
+      <c r="E88" s="78">
+        <v>300.5</v>
+      </c>
+      <c r="F88" s="79">
+        <v>418</v>
+      </c>
+      <c r="G88" s="50">
+        <v>530.4</v>
+      </c>
+      <c r="H88" s="50">
+        <v>664.7</v>
+      </c>
+      <c r="I88" s="50">
+        <v>800.2</v>
+      </c>
+      <c r="J88" s="50">
+        <v>957.9</v>
+      </c>
+      <c r="K88" s="51">
+        <v>1125.0999999999999</v>
+      </c>
+      <c r="L88" s="79">
+        <v>1309.0999999999999</v>
+      </c>
+      <c r="M88" s="85">
+        <v>1493.4</v>
+      </c>
+    </row>
+    <row r="89" spans="1:13" s="110" customFormat="1">
+      <c r="A89" s="64" t="s">
+        <v>26</v>
+      </c>
+      <c r="B89" s="54">
+        <v>2.7</v>
+      </c>
+      <c r="C89" s="50">
+        <v>7.4</v>
+      </c>
+      <c r="D89" s="50">
+        <v>12.2</v>
+      </c>
+      <c r="E89" s="79">
+        <v>14.9</v>
+      </c>
+      <c r="F89" s="79">
+        <v>17.5</v>
+      </c>
+      <c r="G89" s="50">
+        <v>20.100000000000001</v>
+      </c>
+      <c r="H89" s="50">
+        <v>25</v>
+      </c>
+      <c r="I89" s="50">
+        <v>29.9</v>
+      </c>
+      <c r="J89" s="50">
+        <v>34.9</v>
+      </c>
+      <c r="K89" s="51">
+        <v>42.5</v>
+      </c>
+      <c r="L89" s="79">
+        <v>52.9</v>
+      </c>
+      <c r="M89" s="85">
+        <v>64.599999999999994</v>
+      </c>
+    </row>
+    <row r="90" spans="1:13">
+      <c r="A90" s="53">
+        <v>2025</v>
+      </c>
+      <c r="B90" s="54"/>
+      <c r="C90" s="50"/>
+      <c r="D90" s="50"/>
+      <c r="E90" s="78"/>
+      <c r="F90" s="79"/>
+      <c r="G90" s="50"/>
+      <c r="H90" s="50"/>
+      <c r="I90" s="50"/>
+      <c r="J90" s="50"/>
+      <c r="K90" s="51"/>
+      <c r="L90" s="79"/>
+      <c r="M90" s="85"/>
+    </row>
+    <row r="91" spans="1:13">
+      <c r="A91" s="58" t="s">
+        <v>23</v>
+      </c>
+      <c r="B91" s="54"/>
+      <c r="C91" s="50"/>
+      <c r="D91" s="50"/>
+      <c r="E91" s="78"/>
+      <c r="F91" s="79"/>
+      <c r="G91" s="50"/>
+      <c r="H91" s="50"/>
+      <c r="I91" s="50"/>
+      <c r="J91" s="50"/>
+      <c r="K91" s="51"/>
+      <c r="L91" s="79"/>
+      <c r="M91" s="85"/>
+    </row>
+    <row r="92" spans="1:13">
+      <c r="A92" s="58" t="s">
+        <v>24</v>
+      </c>
+      <c r="B92" s="54">
+        <v>184.8</v>
+      </c>
+      <c r="C92" s="54">
+        <v>381.8</v>
+      </c>
+      <c r="D92" s="50">
+        <v>571.79999999999995</v>
+      </c>
+      <c r="E92" s="79">
+        <v>773</v>
+      </c>
+      <c r="F92" s="79">
+        <v>970.4</v>
+      </c>
+      <c r="G92" s="54">
+        <v>1143.3</v>
+      </c>
+      <c r="H92" s="54">
+        <v>1317.1</v>
+      </c>
+      <c r="I92" s="54">
+        <v>1505.7</v>
+      </c>
+      <c r="J92" s="54">
+        <v>1723.5</v>
+      </c>
+      <c r="K92" s="117">
+        <v>1948.6</v>
+      </c>
+      <c r="L92" s="79">
+        <v>2167.3000000000002</v>
+      </c>
+      <c r="M92" s="109">
+        <v>2391.9</v>
+      </c>
+    </row>
+    <row r="93" spans="1:13">
+      <c r="A93" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="B93" s="54">
+        <v>173.3</v>
+      </c>
+      <c r="C93" s="50">
+        <v>360</v>
+      </c>
+      <c r="D93" s="50">
+        <v>536.5</v>
+      </c>
+      <c r="E93" s="79">
+        <v>721.8</v>
+      </c>
+      <c r="F93" s="79">
+        <v>901.4</v>
+      </c>
+      <c r="G93" s="50">
+        <v>1054.4000000000001</v>
+      </c>
+      <c r="H93" s="50">
+        <v>1205.7</v>
+      </c>
+      <c r="I93" s="50">
+        <v>1370.1</v>
+      </c>
+      <c r="J93" s="50">
+        <v>1562</v>
+      </c>
+      <c r="K93" s="51">
+        <v>1759.8</v>
+      </c>
+      <c r="L93" s="79">
+        <v>1950.7</v>
+      </c>
+      <c r="M93" s="109">
+        <v>2147.1999999999998</v>
+      </c>
+    </row>
+    <row r="94" spans="1:13" s="110" customFormat="1">
+      <c r="A94" s="64" t="s">
+        <v>26</v>
+      </c>
+      <c r="B94" s="118">
+        <v>11.5</v>
+      </c>
+      <c r="C94" s="52">
+        <v>21.8</v>
+      </c>
+      <c r="D94" s="52">
+        <v>35.4</v>
+      </c>
+      <c r="E94" s="52">
+        <v>51.3</v>
+      </c>
+      <c r="F94" s="88">
+        <v>69</v>
+      </c>
+      <c r="G94" s="119">
+        <v>88.9</v>
+      </c>
+      <c r="H94" s="52">
+        <v>111.4</v>
+      </c>
+      <c r="I94" s="52">
+        <v>135.6</v>
+      </c>
+      <c r="J94" s="52">
+        <v>161.5</v>
+      </c>
+      <c r="K94" s="52">
+        <v>188.7</v>
+      </c>
+      <c r="L94" s="52">
+        <v>216.5</v>
+      </c>
+      <c r="M94" s="51">
+        <v>244.7</v>
+      </c>
+    </row>
+    <row r="95" spans="1:13">
+      <c r="A95" s="53">
+        <v>2026</v>
+      </c>
+      <c r="B95" s="118"/>
+      <c r="C95" s="52"/>
+      <c r="D95" s="52"/>
+      <c r="E95" s="52"/>
+      <c r="F95" s="88"/>
+      <c r="G95" s="119"/>
+      <c r="H95" s="52"/>
+      <c r="I95" s="52"/>
+      <c r="J95" s="52"/>
+      <c r="K95" s="52"/>
+      <c r="L95" s="52"/>
+      <c r="M95" s="51"/>
+    </row>
+    <row r="96" spans="1:13">
+      <c r="A96" s="58" t="s">
+        <v>23</v>
+      </c>
+      <c r="B96" s="118"/>
+      <c r="C96" s="52"/>
+      <c r="D96" s="52"/>
+      <c r="E96" s="52"/>
+      <c r="F96" s="88"/>
+      <c r="G96" s="119"/>
+      <c r="H96" s="52"/>
+      <c r="I96" s="52"/>
+      <c r="J96" s="52"/>
+      <c r="K96" s="52"/>
+      <c r="L96" s="52"/>
+      <c r="M96" s="51"/>
+    </row>
+    <row r="97" spans="1:13">
+      <c r="A97" s="58" t="s">
+        <v>24</v>
+      </c>
+      <c r="B97" s="54">
+        <v>212</v>
+      </c>
+      <c r="C97" s="52">
+        <v>433.8</v>
+      </c>
+      <c r="D97" s="126">
+        <v>665.1</v>
+      </c>
+      <c r="E97" s="52">
+        <v>906.8</v>
+      </c>
+      <c r="F97" s="88">
+        <v>1121.7</v>
+      </c>
+      <c r="G97" s="119"/>
+      <c r="H97" s="52"/>
+      <c r="I97" s="52"/>
+      <c r="J97" s="52"/>
+      <c r="K97" s="52"/>
+      <c r="L97" s="52"/>
+      <c r="M97" s="51"/>
+    </row>
+    <row r="98" spans="1:13">
+      <c r="A98" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="B98" s="54">
+        <v>183.9</v>
+      </c>
+      <c r="C98" s="52">
+        <v>378.4</v>
+      </c>
+      <c r="D98" s="52">
+        <v>587.4</v>
+      </c>
+      <c r="E98" s="52">
+        <v>808.9</v>
+      </c>
+      <c r="F98" s="109">
+        <v>1016.9</v>
+      </c>
+      <c r="G98" s="119"/>
+      <c r="H98" s="52"/>
+      <c r="I98" s="52"/>
+      <c r="J98" s="52"/>
+      <c r="K98" s="52"/>
+      <c r="L98" s="52"/>
+      <c r="M98" s="51"/>
+    </row>
+    <row r="99" spans="1:13">
+      <c r="A99" s="65" t="s">
+        <v>26</v>
+      </c>
+      <c r="B99" s="121">
+        <v>28.1</v>
+      </c>
+      <c r="C99" s="123">
+        <v>55.4</v>
+      </c>
+      <c r="D99" s="123">
+        <v>77.7</v>
+      </c>
+      <c r="E99" s="123">
+        <v>97.9</v>
+      </c>
+      <c r="F99" s="129">
+        <v>104.8</v>
+      </c>
+      <c r="G99" s="119"/>
+      <c r="H99" s="52"/>
+      <c r="I99" s="52"/>
+      <c r="J99" s="52"/>
+      <c r="K99" s="52"/>
+      <c r="L99" s="52"/>
+      <c r="M99" s="51"/>
+    </row>
+    <row r="100" spans="1:13" ht="30.75" customHeight="1">
+      <c r="A100" s="154" t="s">
+        <v>54</v>
+      </c>
+      <c r="B100" s="154"/>
+      <c r="C100" s="154"/>
+      <c r="D100" s="154"/>
+      <c r="E100" s="154"/>
+      <c r="F100" s="154"/>
+      <c r="G100" s="154"/>
+      <c r="H100" s="154"/>
+      <c r="I100" s="154"/>
+      <c r="J100" s="154"/>
+      <c r="K100" s="154"/>
+      <c r="L100" s="154"/>
+      <c r="M100" s="154"/>
+    </row>
+    <row r="101" spans="1:13">
+      <c r="A101" s="153" t="s">
+        <v>27</v>
+      </c>
+      <c r="B101" s="153"/>
+      <c r="C101" s="153"/>
+      <c r="D101" s="153"/>
+      <c r="E101" s="153"/>
+      <c r="F101" s="153"/>
+      <c r="G101" s="153"/>
+      <c r="H101" s="153"/>
+      <c r="I101" s="153"/>
+      <c r="J101" s="153"/>
+      <c r="K101" s="153"/>
+      <c r="L101" s="153"/>
+      <c r="M101" s="153"/>
+    </row>
+    <row r="102" spans="1:13">
+      <c r="A102" s="4"/>
+      <c r="B102" s="2"/>
+      <c r="C102" s="2"/>
+      <c r="D102" s="2"/>
+      <c r="E102" s="2"/>
+      <c r="F102" s="6"/>
+    </row>
+    <row r="103" spans="1:13">
+      <c r="A103" s="30"/>
+      <c r="B103" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="C103" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="D103" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="E103" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="F103" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="G103" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="H103" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="I103" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="J103" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="K103" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="L103" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="M103" s="29" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="104" spans="1:13" ht="15.75" customHeight="1">
+      <c r="A104" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B104" s="45"/>
+      <c r="C104" s="45"/>
+      <c r="D104" s="67"/>
+      <c r="E104" s="45"/>
+      <c r="F104" s="45"/>
+      <c r="G104" s="52"/>
+      <c r="H104" s="34"/>
+      <c r="I104" s="34"/>
+      <c r="J104" s="34"/>
+      <c r="K104" s="35"/>
+      <c r="L104" s="35"/>
+      <c r="M104" s="35"/>
+    </row>
+    <row r="105" spans="1:13" ht="15.75" customHeight="1">
+      <c r="A105" s="66">
+        <v>2022</v>
+      </c>
+      <c r="B105" s="45">
+        <v>0.1</v>
+      </c>
+      <c r="C105" s="45">
+        <v>0.1</v>
+      </c>
+      <c r="D105" s="67">
+        <v>0.2</v>
+      </c>
+      <c r="E105" s="45">
+        <v>0.2</v>
+      </c>
+      <c r="F105" s="45">
+        <v>0.3</v>
+      </c>
+      <c r="G105" s="45">
+        <v>1.7</v>
+      </c>
+      <c r="H105" s="45">
+        <v>3.3</v>
+      </c>
+      <c r="I105" s="45">
+        <v>5.4</v>
+      </c>
+      <c r="J105" s="45">
+        <v>7.1</v>
+      </c>
+      <c r="K105" s="45">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="L105" s="79">
+        <v>10.130000000000001</v>
+      </c>
+      <c r="M105" s="34">
+        <v>11.6</v>
+      </c>
+    </row>
+    <row r="106" spans="1:13" ht="15.75" customHeight="1">
+      <c r="A106" s="97">
+        <v>2023</v>
+      </c>
+      <c r="B106" s="61">
+        <v>1.5</v>
+      </c>
+      <c r="C106" s="34">
+        <v>2.8</v>
+      </c>
+      <c r="D106" s="34">
+        <v>2.8</v>
+      </c>
+      <c r="E106" s="34">
+        <v>2.8</v>
+      </c>
+      <c r="F106" s="34">
+        <v>2.8</v>
+      </c>
+      <c r="G106" s="34">
+        <v>2.8</v>
+      </c>
+      <c r="H106" s="34">
+        <v>2.8</v>
+      </c>
+      <c r="I106" s="34">
+        <v>2.8</v>
+      </c>
+      <c r="J106" s="34">
+        <v>2.8</v>
+      </c>
+      <c r="K106" s="34">
+        <v>2.8</v>
+      </c>
+      <c r="L106" s="79">
+        <v>2.77</v>
+      </c>
+      <c r="M106" s="34">
+        <v>2.8</v>
+      </c>
+    </row>
+    <row r="107" spans="1:13" ht="15.75" customHeight="1">
+      <c r="A107" s="53">
+        <v>2024</v>
+      </c>
+      <c r="B107" s="60" t="s">
+        <v>33</v>
+      </c>
+      <c r="C107" s="60" t="s">
+        <v>33</v>
+      </c>
+      <c r="D107" s="60" t="s">
+        <v>33</v>
+      </c>
+      <c r="E107" s="60" t="s">
+        <v>33</v>
+      </c>
+      <c r="F107" s="60" t="s">
+        <v>33</v>
+      </c>
+      <c r="G107" s="60" t="s">
+        <v>33</v>
+      </c>
+      <c r="H107" s="62">
+        <v>0</v>
+      </c>
+      <c r="I107" s="62">
+        <v>0</v>
+      </c>
+      <c r="J107" s="62">
+        <v>0</v>
+      </c>
+      <c r="K107" s="62">
+        <v>0</v>
+      </c>
+      <c r="L107" s="62">
+        <v>0</v>
+      </c>
+      <c r="M107" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="108" spans="1:13" ht="15.75" customHeight="1">
+      <c r="A108" s="53">
+        <v>2025</v>
+      </c>
+      <c r="B108" s="60" t="s">
+        <v>33</v>
+      </c>
+      <c r="C108" s="60" t="s">
+        <v>41</v>
+      </c>
+      <c r="D108" s="60" t="s">
+        <v>41</v>
+      </c>
+      <c r="E108" s="60">
+        <v>0</v>
+      </c>
+      <c r="F108" s="60">
+        <v>0.1</v>
+      </c>
+      <c r="G108" s="60">
+        <v>0.1</v>
+      </c>
+      <c r="H108" s="62">
+        <v>0.1</v>
+      </c>
+      <c r="I108" s="62">
+        <v>0.1</v>
+      </c>
+      <c r="J108" s="62">
+        <v>0.2</v>
+      </c>
+      <c r="K108" s="62">
+        <v>0.2</v>
+      </c>
+      <c r="L108" s="62">
+        <v>0.2</v>
+      </c>
+      <c r="M108" s="62">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="109" spans="1:13" ht="15.75" customHeight="1">
+      <c r="A109" s="53">
+        <v>2026</v>
+      </c>
+      <c r="B109" s="60">
+        <v>0.1</v>
+      </c>
+      <c r="C109" s="124">
+        <v>0.05</v>
+      </c>
+      <c r="D109" s="60" t="s">
+        <v>41</v>
+      </c>
+      <c r="E109" s="60">
+        <v>0.3</v>
+      </c>
+      <c r="F109" s="60">
+        <v>0.4</v>
+      </c>
+      <c r="G109" s="60"/>
+      <c r="H109" s="62"/>
+      <c r="I109" s="62"/>
+      <c r="J109" s="62"/>
+      <c r="K109" s="62"/>
+      <c r="L109" s="62"/>
+      <c r="M109" s="62"/>
+    </row>
+    <row r="110" spans="1:13" ht="15.75" customHeight="1">
+      <c r="A110" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="B110" s="45"/>
+      <c r="C110" s="45"/>
+      <c r="D110" s="67"/>
+      <c r="E110" s="67"/>
+      <c r="F110" s="67"/>
+      <c r="G110" s="67"/>
+      <c r="H110" s="67"/>
+      <c r="I110" s="67"/>
+      <c r="J110" s="67"/>
+      <c r="K110" s="35"/>
+      <c r="L110" s="34"/>
+      <c r="M110" s="34"/>
+    </row>
+    <row r="111" spans="1:13" ht="15.75" customHeight="1">
+      <c r="A111" s="66">
+        <v>2022</v>
+      </c>
+      <c r="B111" s="45">
+        <v>0.1</v>
+      </c>
+      <c r="C111" s="45">
+        <v>0.1</v>
+      </c>
+      <c r="D111" s="67">
+        <v>0.2</v>
+      </c>
+      <c r="E111" s="67">
+        <v>0.2</v>
+      </c>
+      <c r="F111" s="67">
+        <v>0.3</v>
+      </c>
+      <c r="G111" s="67">
+        <v>1.5</v>
+      </c>
+      <c r="H111" s="67">
+        <v>2.8</v>
+      </c>
+      <c r="I111" s="67">
+        <v>4</v>
+      </c>
+      <c r="J111" s="67">
+        <v>5.3</v>
+      </c>
+      <c r="K111" s="67">
+        <v>6.6</v>
+      </c>
+      <c r="L111" s="34">
+        <v>7.7</v>
+      </c>
+      <c r="M111" s="34">
+        <v>8.9</v>
+      </c>
+    </row>
+    <row r="112" spans="1:13">
+      <c r="A112" s="98">
+        <v>2023</v>
+      </c>
+      <c r="B112" s="68" t="s">
+        <v>0</v>
+      </c>
+      <c r="C112" s="68" t="s">
+        <v>1</v>
+      </c>
+      <c r="D112" s="68" t="s">
+        <v>1</v>
+      </c>
+      <c r="E112" s="68" t="s">
+        <v>1</v>
+      </c>
+      <c r="F112" s="68" t="s">
+        <v>1</v>
+      </c>
+      <c r="G112" s="68" t="s">
+        <v>1</v>
+      </c>
+      <c r="H112" s="68" t="s">
+        <v>1</v>
+      </c>
+      <c r="I112" s="68" t="s">
+        <v>1</v>
+      </c>
+      <c r="J112" s="68" t="s">
+        <v>1</v>
+      </c>
+      <c r="K112" s="35">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="L112" s="34">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="M112" s="34">
+        <v>2.2999999999999998</v>
+      </c>
+    </row>
+    <row r="113" spans="1:13">
+      <c r="A113" s="53">
+        <v>2024</v>
+      </c>
+      <c r="B113" s="60" t="s">
+        <v>33</v>
+      </c>
+      <c r="C113" s="60" t="s">
+        <v>33</v>
+      </c>
+      <c r="D113" s="60" t="s">
+        <v>33</v>
+      </c>
+      <c r="E113" s="60" t="s">
+        <v>33</v>
+      </c>
+      <c r="F113" s="60" t="s">
+        <v>33</v>
+      </c>
+      <c r="G113" s="62">
+        <v>0</v>
+      </c>
+      <c r="H113" s="62">
+        <v>0</v>
+      </c>
+      <c r="I113" s="62">
+        <v>0</v>
+      </c>
+      <c r="J113" s="62">
+        <v>0</v>
+      </c>
+      <c r="K113" s="62">
+        <v>0</v>
+      </c>
+      <c r="L113" s="62">
+        <v>0</v>
+      </c>
+      <c r="M113" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="114" spans="1:13">
+      <c r="A114" s="135">
+        <v>2025</v>
+      </c>
+      <c r="B114" s="136" t="s">
+        <v>33</v>
+      </c>
+      <c r="C114" s="136" t="s">
+        <v>41</v>
+      </c>
+      <c r="D114" s="136" t="s">
+        <v>41</v>
+      </c>
+      <c r="E114" s="136">
+        <v>0</v>
+      </c>
+      <c r="F114" s="136">
+        <v>0.1</v>
+      </c>
+      <c r="G114" s="88">
+        <v>0.1</v>
+      </c>
+      <c r="H114" s="88">
+        <v>0.2</v>
+      </c>
+      <c r="I114" s="88">
+        <v>0.2</v>
+      </c>
+      <c r="J114" s="88">
+        <v>0.3</v>
+      </c>
+      <c r="K114" s="88">
+        <v>0.3</v>
+      </c>
+      <c r="L114" s="88">
+        <v>0.3</v>
+      </c>
+      <c r="M114" s="88">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="115" spans="1:13">
+      <c r="A115" s="137">
+        <v>2026</v>
+      </c>
+      <c r="B115" s="138">
+        <v>0.1</v>
+      </c>
+      <c r="C115" s="138">
+        <v>0.1</v>
+      </c>
+      <c r="D115" s="138" t="s">
+        <v>41</v>
+      </c>
+      <c r="E115" s="138">
+        <v>0.6</v>
+      </c>
+      <c r="F115" s="138">
+        <v>0.9</v>
+      </c>
+      <c r="G115" s="129"/>
+      <c r="H115" s="129"/>
+      <c r="I115" s="129"/>
+      <c r="J115" s="129"/>
+      <c r="K115" s="129"/>
+      <c r="L115" s="129"/>
+      <c r="M115" s="129"/>
+    </row>
+    <row r="116" spans="1:13">
+      <c r="A116" s="151" t="s">
+        <v>30</v>
+      </c>
+      <c r="B116" s="151"/>
+      <c r="C116" s="151"/>
+      <c r="D116" s="151"/>
+      <c r="E116" s="151"/>
+      <c r="F116" s="151"/>
+      <c r="G116" s="151"/>
+      <c r="H116" s="151"/>
+      <c r="I116" s="151"/>
+      <c r="J116" s="151"/>
+      <c r="K116" s="151"/>
+      <c r="L116" s="151"/>
+      <c r="M116" s="151"/>
+    </row>
+    <row r="117" spans="1:13" ht="15.75" thickBot="1">
+      <c r="A117" s="69"/>
+      <c r="B117" s="70"/>
+      <c r="C117" s="70"/>
+      <c r="D117" s="70"/>
+      <c r="E117" s="70"/>
+      <c r="F117" s="70"/>
+      <c r="G117" s="70"/>
+      <c r="H117" s="70"/>
+      <c r="I117" s="70"/>
+      <c r="J117" s="70"/>
+      <c r="K117" s="70"/>
+      <c r="L117" s="70"/>
+      <c r="M117" s="70"/>
+    </row>
+    <row r="118" spans="1:13" ht="15.75" thickBot="1">
+      <c r="A118" s="71"/>
+      <c r="B118" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="C118" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="D118" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="E118" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="F118" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="G118" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="H118" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="I118" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="J118" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="K118" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="L118" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="M118" s="29" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="119" spans="1:13">
+      <c r="A119" s="31" t="s">
         <v>7</v>
       </c>
-      <c r="B4" s="33"/>
-[...202 lines deleted...]
-      <c r="A10" s="32" t="s">
+      <c r="B119" s="70"/>
+      <c r="C119" s="70"/>
+      <c r="D119" s="70"/>
+      <c r="E119" s="70"/>
+      <c r="F119" s="70"/>
+      <c r="G119" s="70"/>
+      <c r="H119" s="70"/>
+      <c r="I119" s="70"/>
+      <c r="J119" s="70"/>
+      <c r="K119" s="70"/>
+      <c r="L119" s="70"/>
+      <c r="M119" s="70"/>
+    </row>
+    <row r="120" spans="1:13">
+      <c r="A120" s="53">
+        <v>2022</v>
+      </c>
+      <c r="B120" s="101">
+        <v>618.07000000000005</v>
+      </c>
+      <c r="C120" s="101">
+        <v>1178.23</v>
+      </c>
+      <c r="D120" s="101">
+        <v>1795.17</v>
+      </c>
+      <c r="E120" s="101">
+        <v>2320.6999999999998</v>
+      </c>
+      <c r="F120" s="101">
+        <v>2866.28</v>
+      </c>
+      <c r="G120" s="101">
+        <v>3382.48</v>
+      </c>
+      <c r="H120" s="99">
+        <v>3922.25</v>
+      </c>
+      <c r="I120" s="101">
+        <v>4427.45</v>
+      </c>
+      <c r="J120" s="101">
+        <v>4886.4799999999996</v>
+      </c>
+      <c r="K120" s="101">
+        <v>5371.36</v>
+      </c>
+      <c r="L120" s="102">
+        <v>5822.44</v>
+      </c>
+      <c r="M120" s="73">
+        <v>6275.2</v>
+      </c>
+    </row>
+    <row r="121" spans="1:13">
+      <c r="A121" s="53">
+        <v>2023</v>
+      </c>
+      <c r="B121" s="101">
+        <v>443.36</v>
+      </c>
+      <c r="C121" s="101">
+        <v>864.2</v>
+      </c>
+      <c r="D121" s="101">
+        <v>1332.65</v>
+      </c>
+      <c r="E121" s="101">
+        <v>1777.24</v>
+      </c>
+      <c r="F121" s="101">
+        <v>2234.88</v>
+      </c>
+      <c r="G121" s="101">
+        <v>2679.36</v>
+      </c>
+      <c r="H121" s="99">
+        <v>3150.88</v>
+      </c>
+      <c r="I121" s="101">
+        <v>3619.55</v>
+      </c>
+      <c r="J121" s="101">
+        <v>4089.87</v>
+      </c>
+      <c r="K121" s="101">
+        <v>4579.57</v>
+      </c>
+      <c r="L121" s="102">
+        <v>5057.7299999999996</v>
+      </c>
+      <c r="M121" s="73">
+        <v>5533.4</v>
+      </c>
+    </row>
+    <row r="122" spans="1:13">
+      <c r="A122" s="66">
+        <v>2024</v>
+      </c>
+      <c r="B122" s="72">
+        <v>427.6</v>
+      </c>
+      <c r="C122" s="101">
+        <v>692.1</v>
+      </c>
+      <c r="D122" s="101">
+        <v>999.7</v>
+      </c>
+      <c r="E122" s="102">
+        <v>1278.67</v>
+      </c>
+      <c r="F122" s="103">
+        <v>1571.42</v>
+      </c>
+      <c r="G122" s="101">
+        <v>1863.9</v>
+      </c>
+      <c r="H122" s="99">
+        <v>2168</v>
+      </c>
+      <c r="I122" s="101">
+        <v>2472.4</v>
+      </c>
+      <c r="J122" s="101">
+        <v>2783.7</v>
+      </c>
+      <c r="K122" s="101">
+        <v>3160.9</v>
+      </c>
+      <c r="L122" s="102">
+        <v>3479.2</v>
+      </c>
+      <c r="M122" s="73">
+        <v>3839.9</v>
+      </c>
+    </row>
+    <row r="123" spans="1:13">
+      <c r="A123" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="B123" s="72">
+        <v>299.39999999999998</v>
+      </c>
+      <c r="C123" s="54">
+        <v>638.6</v>
+      </c>
+      <c r="D123" s="54">
+        <v>1006.3</v>
+      </c>
+      <c r="E123" s="78">
+        <v>1359.1</v>
+      </c>
+      <c r="F123" s="79">
+        <v>1726.2</v>
+      </c>
+      <c r="G123" s="54">
+        <v>2082.4</v>
+      </c>
+      <c r="H123" s="55">
+        <v>2460</v>
+      </c>
+      <c r="I123" s="54">
+        <v>2849.8</v>
+      </c>
+      <c r="J123" s="54">
+        <v>3236.9</v>
+      </c>
+      <c r="K123" s="54">
+        <v>3645.6</v>
+      </c>
+      <c r="L123" s="102">
+        <v>4045.2</v>
+      </c>
+      <c r="M123" s="73">
+        <v>4505.7</v>
+      </c>
+    </row>
+    <row r="124" spans="1:13">
+      <c r="A124" s="53" t="s">
+        <v>47</v>
+      </c>
+      <c r="B124" s="72">
+        <v>376.4</v>
+      </c>
+      <c r="C124" s="113">
+        <v>677.6</v>
+      </c>
+      <c r="D124" s="113">
+        <v>1010.1</v>
+      </c>
+      <c r="E124" s="78">
+        <v>1231.7</v>
+      </c>
+      <c r="F124" s="79">
+        <v>1558.5</v>
+      </c>
+      <c r="G124" s="54"/>
+      <c r="H124" s="55"/>
+      <c r="I124" s="54"/>
+      <c r="J124" s="54"/>
+      <c r="K124" s="54"/>
+      <c r="L124" s="102"/>
+      <c r="M124" s="73"/>
+    </row>
+    <row r="125" spans="1:13">
+      <c r="A125" s="31" t="s">
         <v>8</v>
       </c>
-      <c r="B10" s="93"/>
-[...60 lines deleted...]
-      <c r="C12" s="44" t="s">
+      <c r="B125" s="73"/>
+      <c r="C125" s="73"/>
+      <c r="D125" s="73"/>
+      <c r="E125" s="73"/>
+      <c r="F125" s="73"/>
+      <c r="G125" s="73"/>
+      <c r="H125" s="73"/>
+      <c r="I125" s="74"/>
+      <c r="J125" s="74"/>
+      <c r="K125" s="73"/>
+      <c r="L125" s="73"/>
+      <c r="M125" s="73"/>
+    </row>
+    <row r="126" spans="1:13">
+      <c r="A126" s="53">
+        <v>2022</v>
+      </c>
+      <c r="B126" s="72">
+        <v>464.9</v>
+      </c>
+      <c r="C126" s="72">
+        <v>889.5</v>
+      </c>
+      <c r="D126" s="101">
+        <v>1345.7</v>
+      </c>
+      <c r="E126" s="101">
+        <v>1755.3</v>
+      </c>
+      <c r="F126" s="101">
+        <v>2198.1999999999998</v>
+      </c>
+      <c r="G126" s="101">
+        <v>2614.9</v>
+      </c>
+      <c r="H126" s="99">
+        <v>3062.4</v>
+      </c>
+      <c r="I126" s="101">
+        <v>3461.3</v>
+      </c>
+      <c r="J126" s="101">
+        <v>177.15</v>
+      </c>
+      <c r="K126" s="101">
+        <v>4233.3</v>
+      </c>
+      <c r="L126" s="72">
+        <v>4617.6000000000004</v>
+      </c>
+      <c r="M126" s="73">
+        <v>5006.5</v>
+      </c>
+    </row>
+    <row r="127" spans="1:13">
+      <c r="A127" s="53">
+        <v>2023</v>
+      </c>
+      <c r="B127" s="72">
+        <v>380.9</v>
+      </c>
+      <c r="C127" s="72">
+        <v>750.9</v>
+      </c>
+      <c r="D127" s="101">
+        <v>1161.3</v>
+      </c>
+      <c r="E127" s="101">
+        <v>1549.5</v>
+      </c>
+      <c r="F127" s="101">
+        <v>1944.1</v>
+      </c>
+      <c r="G127" s="101">
+        <v>2316.8000000000002</v>
+      </c>
+      <c r="H127" s="99">
+        <v>2698.8</v>
+      </c>
+      <c r="I127" s="101">
+        <v>3083.2</v>
+      </c>
+      <c r="J127" s="101">
+        <v>145.51</v>
+      </c>
+      <c r="K127" s="101">
+        <v>3865.1</v>
+      </c>
+      <c r="L127" s="72">
+        <v>4265.1000000000004</v>
+      </c>
+      <c r="M127" s="73">
+        <v>4658.2</v>
+      </c>
+    </row>
+    <row r="128" spans="1:13">
+      <c r="A128" s="66">
+        <v>2024</v>
+      </c>
+      <c r="B128" s="72">
+        <v>358.8</v>
+      </c>
+      <c r="C128" s="72">
+        <v>579.9</v>
+      </c>
+      <c r="D128" s="101">
+        <v>831.8</v>
+      </c>
+      <c r="E128" s="102">
+        <v>1064.3</v>
+      </c>
+      <c r="F128" s="101">
+        <v>1307.3</v>
+      </c>
+      <c r="G128" s="101">
+        <v>1546.1</v>
+      </c>
+      <c r="H128" s="99">
+        <v>1800.3</v>
+      </c>
+      <c r="I128" s="101">
+        <v>2049.1999999999998</v>
+      </c>
+      <c r="J128" s="101">
+        <v>2301.1</v>
+      </c>
+      <c r="K128" s="101">
+        <v>2581.6</v>
+      </c>
+      <c r="L128" s="72">
+        <v>2849.3</v>
+      </c>
+      <c r="M128" s="73">
+        <v>3126.8</v>
+      </c>
+    </row>
+    <row r="129" spans="1:13">
+      <c r="A129" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="B129" s="72">
+        <v>251.3</v>
+      </c>
+      <c r="C129" s="72">
+        <v>539.5</v>
+      </c>
+      <c r="D129" s="54">
+        <v>851.8</v>
+      </c>
+      <c r="E129" s="55">
+        <v>1148.4000000000001</v>
+      </c>
+      <c r="F129" s="54">
+        <v>1443.4</v>
+      </c>
+      <c r="G129" s="54">
+        <v>1733.4</v>
+      </c>
+      <c r="H129" s="55">
+        <v>2048.9</v>
+      </c>
+      <c r="I129" s="54">
+        <v>2371.5</v>
+      </c>
+      <c r="J129" s="54">
+        <v>2695.2</v>
+      </c>
+      <c r="K129" s="54">
+        <v>3042.9</v>
+      </c>
+      <c r="L129" s="72">
+        <v>3388.7</v>
+      </c>
+      <c r="M129" s="73">
+        <v>3860.3</v>
+      </c>
+    </row>
+    <row r="130" spans="1:13">
+      <c r="A130" s="53" t="s">
+        <v>47</v>
+      </c>
+      <c r="B130" s="72">
+        <v>340.7</v>
+      </c>
+      <c r="C130" s="72">
+        <v>632.70000000000005</v>
+      </c>
+      <c r="D130" s="113">
+        <v>958.2</v>
+      </c>
+      <c r="E130" s="55">
+        <v>1194.8</v>
+      </c>
+      <c r="F130" s="113">
+        <v>1506.7</v>
+      </c>
+      <c r="G130" s="54"/>
+      <c r="H130" s="55"/>
+      <c r="I130" s="54"/>
+      <c r="J130" s="54"/>
+      <c r="K130" s="54"/>
+      <c r="L130" s="72"/>
+      <c r="M130" s="73"/>
+    </row>
+    <row r="131" spans="1:13">
+      <c r="A131" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B131" s="73"/>
+      <c r="C131" s="73"/>
+      <c r="D131" s="74"/>
+      <c r="E131" s="74"/>
+      <c r="F131" s="74"/>
+      <c r="G131" s="73"/>
+      <c r="H131" s="73"/>
+      <c r="I131" s="73"/>
+      <c r="J131" s="73"/>
+      <c r="K131" s="73"/>
+      <c r="L131" s="73"/>
+      <c r="M131" s="73"/>
+    </row>
+    <row r="132" spans="1:13">
+      <c r="A132" s="53">
+        <v>2022</v>
+      </c>
+      <c r="B132" s="101">
+        <v>15.03</v>
+      </c>
+      <c r="C132" s="101">
+        <v>29.79</v>
+      </c>
+      <c r="D132" s="101">
+        <v>51.61</v>
+      </c>
+      <c r="E132" s="101">
+        <v>67.099999999999994</v>
+      </c>
+      <c r="F132" s="101">
+        <v>87.46</v>
+      </c>
+      <c r="G132" s="101">
+        <v>111.37</v>
+      </c>
+      <c r="H132" s="99">
+        <v>137.94</v>
+      </c>
+      <c r="I132" s="101">
+        <v>162.47</v>
+      </c>
+      <c r="J132" s="101">
+        <v>3830.6</v>
+      </c>
+      <c r="K132" s="101">
+        <v>193.72</v>
+      </c>
+      <c r="L132" s="102">
+        <v>209.84</v>
+      </c>
+      <c r="M132" s="73">
+        <v>224.8</v>
+      </c>
+    </row>
+    <row r="133" spans="1:13">
+      <c r="A133" s="53">
+        <v>2023</v>
+      </c>
+      <c r="B133" s="101">
+        <v>16.510000000000002</v>
+      </c>
+      <c r="C133" s="101">
+        <v>29.75</v>
+      </c>
+      <c r="D133" s="101">
+        <v>46.14</v>
+      </c>
+      <c r="E133" s="101">
+        <v>59.07</v>
+      </c>
+      <c r="F133" s="101">
+        <v>74.84</v>
+      </c>
+      <c r="G133" s="101">
+        <v>92.64</v>
+      </c>
+      <c r="H133" s="99">
+        <v>112.63</v>
+      </c>
+      <c r="I133" s="101">
+        <v>131.94999999999999</v>
+      </c>
+      <c r="J133" s="101">
+        <v>3459.9</v>
+      </c>
+      <c r="K133" s="101">
+        <v>160.54</v>
+      </c>
+      <c r="L133" s="102">
+        <v>175.23</v>
+      </c>
+      <c r="M133" s="73">
+        <v>190.4</v>
+      </c>
+    </row>
+    <row r="134" spans="1:13">
+      <c r="A134" s="66">
+        <v>2024</v>
+      </c>
+      <c r="B134" s="72">
+        <v>17.2</v>
+      </c>
+      <c r="C134" s="101">
+        <v>27.6</v>
+      </c>
+      <c r="D134" s="101">
+        <v>38.4</v>
+      </c>
+      <c r="E134" s="102">
+        <v>47.8</v>
+      </c>
+      <c r="F134" s="101">
+        <v>58</v>
+      </c>
+      <c r="G134" s="101">
+        <v>71.2</v>
+      </c>
+      <c r="H134" s="99">
+        <v>85.1</v>
+      </c>
+      <c r="I134" s="101">
+        <v>98.7</v>
+      </c>
+      <c r="J134" s="101">
+        <v>107.9</v>
+      </c>
+      <c r="K134" s="101">
+        <v>118.3</v>
+      </c>
+      <c r="L134" s="102">
+        <v>128.69999999999999</v>
+      </c>
+      <c r="M134" s="73">
+        <v>138.9</v>
+      </c>
+    </row>
+    <row r="135" spans="1:13">
+      <c r="A135" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="B135" s="72" t="s">
+        <v>41</v>
+      </c>
+      <c r="C135" s="113">
+        <v>13.5</v>
+      </c>
+      <c r="D135" s="113">
+        <v>25.9</v>
+      </c>
+      <c r="E135" s="78">
+        <v>37.799999999999997</v>
+      </c>
+      <c r="F135" s="113">
+        <v>51.4</v>
+      </c>
+      <c r="G135" s="113">
+        <v>69.400000000000006</v>
+      </c>
+      <c r="H135" s="116">
+        <v>86.5</v>
+      </c>
+      <c r="I135" s="113">
+        <v>102.8</v>
+      </c>
+      <c r="J135" s="113">
+        <v>117.1</v>
+      </c>
+      <c r="K135" s="54">
+        <v>132</v>
+      </c>
+      <c r="L135" s="102">
+        <v>146.30000000000001</v>
+      </c>
+      <c r="M135" s="73">
+        <v>161.6</v>
+      </c>
+    </row>
+    <row r="136" spans="1:13">
+      <c r="A136" s="53" t="s">
+        <v>47</v>
+      </c>
+      <c r="B136" s="72">
+        <v>14.9</v>
+      </c>
+      <c r="C136" s="113">
+        <v>28.8</v>
+      </c>
+      <c r="D136" s="113">
+        <v>42.3</v>
+      </c>
+      <c r="E136" s="78">
+        <v>54</v>
+      </c>
+      <c r="F136" s="113">
+        <v>66.400000000000006</v>
+      </c>
+      <c r="G136" s="113"/>
+      <c r="H136" s="116"/>
+      <c r="I136" s="113"/>
+      <c r="J136" s="113"/>
+      <c r="K136" s="54"/>
+      <c r="L136" s="102"/>
+      <c r="M136" s="73"/>
+    </row>
+    <row r="137" spans="1:13" ht="14.25" customHeight="1">
+      <c r="A137" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="B137" s="73"/>
+      <c r="C137" s="73"/>
+      <c r="D137" s="73"/>
+      <c r="E137" s="73"/>
+      <c r="F137" s="73"/>
+      <c r="G137" s="73"/>
+      <c r="H137" s="73"/>
+      <c r="I137" s="73"/>
+      <c r="J137" s="74"/>
+      <c r="K137" s="73"/>
+      <c r="L137" s="73"/>
+      <c r="M137" s="73"/>
+    </row>
+    <row r="138" spans="1:13">
+      <c r="A138" s="53">
+        <v>2022</v>
+      </c>
+      <c r="B138" s="72">
+        <v>12.8</v>
+      </c>
+      <c r="C138" s="75">
+        <v>24.8</v>
+      </c>
+      <c r="D138" s="72">
+        <v>43.2</v>
+      </c>
+      <c r="E138" s="72">
+        <v>56.4</v>
+      </c>
+      <c r="F138" s="101">
+        <v>74.599999999999994</v>
+      </c>
+      <c r="G138" s="101">
+        <v>96.1</v>
+      </c>
+      <c r="H138" s="99">
+        <v>120.6</v>
+      </c>
+      <c r="I138" s="101">
+        <v>144.4</v>
+      </c>
+      <c r="J138" s="101">
+        <v>157.9</v>
+      </c>
+      <c r="K138" s="101">
+        <v>172.8</v>
+      </c>
+      <c r="L138" s="72">
+        <v>186.8</v>
+      </c>
+      <c r="M138" s="74">
+        <v>199.8</v>
+      </c>
+    </row>
+    <row r="139" spans="1:13">
+      <c r="A139" s="53">
+        <v>2023</v>
+      </c>
+      <c r="B139" s="72">
+        <v>13.6</v>
+      </c>
+      <c r="C139" s="75">
+        <v>24.7</v>
+      </c>
+      <c r="D139" s="101">
+        <v>39.200000000000003</v>
+      </c>
+      <c r="E139" s="101">
+        <v>50</v>
+      </c>
+      <c r="F139" s="101">
+        <v>64</v>
+      </c>
+      <c r="G139" s="101">
+        <v>80.3</v>
+      </c>
+      <c r="H139" s="99">
+        <v>98.5</v>
+      </c>
+      <c r="I139" s="101">
+        <v>116.4</v>
+      </c>
+      <c r="J139" s="101">
+        <v>128.19999999999999</v>
+      </c>
+      <c r="K139" s="101">
+        <v>141.1</v>
+      </c>
+      <c r="L139" s="72">
+        <v>153.69999999999999</v>
+      </c>
+      <c r="M139" s="74">
+        <v>165.8</v>
+      </c>
+    </row>
+    <row r="140" spans="1:13">
+      <c r="A140" s="66">
+        <v>2024</v>
+      </c>
+      <c r="B140" s="70">
+        <v>13.9</v>
+      </c>
+      <c r="C140" s="70">
+        <v>20.9</v>
+      </c>
+      <c r="D140" s="70">
+        <v>29.5</v>
+      </c>
+      <c r="E140" s="102">
+        <v>37.299999999999997</v>
+      </c>
+      <c r="F140" s="76">
+        <v>46.1</v>
+      </c>
+      <c r="G140" s="70">
+        <v>56.5</v>
+      </c>
+      <c r="H140" s="70">
+        <v>68.900000000000006</v>
+      </c>
+      <c r="I140" s="76">
+        <v>81.3</v>
+      </c>
+      <c r="J140" s="99">
+        <v>89</v>
+      </c>
+      <c r="K140" s="70">
+        <v>97.6</v>
+      </c>
+      <c r="L140" s="70">
+        <v>105.6</v>
+      </c>
+      <c r="M140" s="106">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="141" spans="1:13">
+      <c r="A141" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="B141" s="72" t="s">
+        <v>41</v>
+      </c>
+      <c r="C141" s="75">
         <v>4</v>
       </c>
-      <c r="D12" s="38">
-[...284 lines deleted...]
-      <c r="C20" s="97" t="s">
+      <c r="D141" s="70">
+        <v>6.8</v>
+      </c>
+      <c r="E141" s="78">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="F141" s="115">
+        <v>13</v>
+      </c>
+      <c r="G141" s="70">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="H141" s="70">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="I141" s="76">
+        <v>22.4</v>
+      </c>
+      <c r="J141" s="99">
+        <v>24.5</v>
+      </c>
+      <c r="K141" s="70">
+        <v>27.5</v>
+      </c>
+      <c r="L141" s="70">
+        <v>30.6</v>
+      </c>
+      <c r="M141" s="99">
+        <v>33.299999999999997</v>
+      </c>
+    </row>
+    <row r="142" spans="1:13">
+      <c r="A142" s="53" t="s">
         <v>47</v>
       </c>
-      <c r="D20" s="96">
-[...79 lines deleted...]
-      <c r="C23" s="23" t="s">
+      <c r="B142" s="139">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="C142" s="140">
+        <v>3.9</v>
+      </c>
+      <c r="D142" s="141">
+        <v>6.8</v>
+      </c>
+      <c r="E142" s="127">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="F142" s="140">
+        <v>12.5</v>
+      </c>
+      <c r="G142" s="141"/>
+      <c r="H142" s="141"/>
+      <c r="I142" s="141"/>
+      <c r="J142" s="142"/>
+      <c r="K142" s="141"/>
+      <c r="L142" s="141"/>
+      <c r="M142" s="142"/>
+    </row>
+    <row r="143" spans="1:13">
+      <c r="A143" s="155" t="s">
+        <v>57</v>
+      </c>
+      <c r="B143" s="155"/>
+      <c r="C143" s="155"/>
+      <c r="D143" s="155"/>
+      <c r="E143" s="155"/>
+      <c r="F143" s="155"/>
+      <c r="G143" s="155"/>
+      <c r="H143" s="155"/>
+      <c r="I143" s="155"/>
+      <c r="J143" s="155"/>
+      <c r="K143" s="155"/>
+      <c r="L143" s="155"/>
+      <c r="M143" s="155"/>
+    </row>
+    <row r="144" spans="1:13">
+      <c r="A144" s="152" t="s">
         <v>31</v>
       </c>
-      <c r="D23" s="24">
-[...234 lines deleted...]
-      <c r="B32" s="27" t="s">
+      <c r="B144" s="152"/>
+      <c r="C144" s="152"/>
+      <c r="D144" s="152"/>
+      <c r="E144" s="152"/>
+      <c r="F144" s="152"/>
+      <c r="G144" s="152"/>
+      <c r="H144" s="152"/>
+      <c r="I144" s="152"/>
+      <c r="J144" s="152"/>
+      <c r="K144" s="152"/>
+      <c r="L144" s="152"/>
+      <c r="M144" s="152"/>
+    </row>
+    <row r="145" spans="1:13" ht="15.75" thickBot="1">
+      <c r="A145" s="70"/>
+      <c r="B145" s="70"/>
+      <c r="C145" s="70"/>
+      <c r="D145" s="70"/>
+      <c r="E145" s="70"/>
+      <c r="F145" s="70"/>
+      <c r="G145" s="70"/>
+      <c r="H145" s="70"/>
+      <c r="I145" s="70"/>
+      <c r="J145" s="70"/>
+      <c r="K145" s="70"/>
+      <c r="L145" s="70"/>
+      <c r="M145" s="70"/>
+    </row>
+    <row r="146" spans="1:13" ht="15.75" thickBot="1">
+      <c r="A146" s="71"/>
+      <c r="B146" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="C146" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="C32" s="28" t="s">
+      <c r="D146" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="D32" s="29" t="s">
+      <c r="E146" s="28" t="s">
         <v>15</v>
       </c>
-      <c r="E32" s="29" t="s">
+      <c r="F146" s="28" t="s">
         <v>16</v>
       </c>
-      <c r="F32" s="29" t="s">
+      <c r="G146" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="G32" s="28" t="s">
+      <c r="H146" s="28" t="s">
         <v>18</v>
       </c>
-      <c r="H32" s="29" t="s">
+      <c r="I146" s="27" t="s">
         <v>19</v>
       </c>
-      <c r="I32" s="28" t="s">
+      <c r="J146" s="27" t="s">
         <v>20</v>
       </c>
-      <c r="J32" s="28" t="s">
+      <c r="K146" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="L146" s="28" t="s">
         <v>21</v>
       </c>
-      <c r="K32" s="29" t="s">
-[...2 lines deleted...]
-      <c r="L32" s="29" t="s">
+      <c r="M146" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="M32" s="30" t="s">
-[...4 lines deleted...]
-      <c r="A33" s="32" t="s">
+    </row>
+    <row r="147" spans="1:13">
+      <c r="A147" s="31" t="s">
         <v>7</v>
       </c>
-      <c r="B33" s="35"/>
-[...202 lines deleted...]
-      <c r="A39" s="32" t="s">
+      <c r="B147" s="76"/>
+      <c r="C147" s="76"/>
+      <c r="D147" s="76"/>
+      <c r="E147" s="76"/>
+      <c r="F147" s="76"/>
+      <c r="G147" s="76"/>
+      <c r="H147" s="76"/>
+      <c r="I147" s="76"/>
+      <c r="J147" s="76"/>
+      <c r="K147" s="76"/>
+      <c r="L147" s="76"/>
+      <c r="M147" s="76"/>
+    </row>
+    <row r="148" spans="1:13">
+      <c r="A148" s="53">
+        <v>2022</v>
+      </c>
+      <c r="B148" s="54">
+        <v>1185.67</v>
+      </c>
+      <c r="C148" s="54">
+        <v>2321.8000000000002</v>
+      </c>
+      <c r="D148" s="54">
+        <v>3584.56</v>
+      </c>
+      <c r="E148" s="54">
+        <v>4826.34</v>
+      </c>
+      <c r="F148" s="54">
+        <v>5747.01</v>
+      </c>
+      <c r="G148" s="54">
+        <v>6664.44</v>
+      </c>
+      <c r="H148" s="54">
+        <v>7619.03</v>
+      </c>
+      <c r="I148" s="54">
+        <v>8602.9500000000007</v>
+      </c>
+      <c r="J148" s="54">
+        <v>9463.24</v>
+      </c>
+      <c r="K148" s="54">
+        <v>10380.469999999999</v>
+      </c>
+      <c r="L148" s="81">
+        <v>11401.7</v>
+      </c>
+      <c r="M148" s="73">
+        <v>12422.5</v>
+      </c>
+    </row>
+    <row r="149" spans="1:13">
+      <c r="A149" s="53">
+        <v>2023</v>
+      </c>
+      <c r="B149" s="54">
+        <v>1083.55</v>
+      </c>
+      <c r="C149" s="54">
+        <v>2222.27</v>
+      </c>
+      <c r="D149" s="54">
+        <v>3469.55</v>
+      </c>
+      <c r="E149" s="54">
+        <v>4638.95</v>
+      </c>
+      <c r="F149" s="54">
+        <v>5680.34</v>
+      </c>
+      <c r="G149" s="54">
+        <v>6627.69</v>
+      </c>
+      <c r="H149" s="54">
+        <v>7563.29</v>
+      </c>
+      <c r="I149" s="54">
+        <v>8473.59</v>
+      </c>
+      <c r="J149" s="54">
+        <v>9253.36</v>
+      </c>
+      <c r="K149" s="54">
+        <v>10125.85</v>
+      </c>
+      <c r="L149" s="81">
+        <v>11131.17</v>
+      </c>
+      <c r="M149" s="73">
+        <v>12228.6</v>
+      </c>
+    </row>
+    <row r="150" spans="1:13">
+      <c r="A150" s="66">
+        <v>2024</v>
+      </c>
+      <c r="B150" s="104">
+        <v>1263.8</v>
+      </c>
+      <c r="C150" s="54">
+        <v>2410.1</v>
+      </c>
+      <c r="D150" s="54">
+        <v>3668.9</v>
+      </c>
+      <c r="E150" s="79">
+        <v>4826.03</v>
+      </c>
+      <c r="F150" s="96">
+        <v>5806.66</v>
+      </c>
+      <c r="G150" s="54">
+        <v>6795.7</v>
+      </c>
+      <c r="H150" s="54">
+        <v>7814.4</v>
+      </c>
+      <c r="I150" s="54">
+        <v>8809.9</v>
+      </c>
+      <c r="J150" s="54">
+        <v>9603.2999999999993</v>
+      </c>
+      <c r="K150" s="54">
+        <v>10517.4</v>
+      </c>
+      <c r="L150" s="81">
+        <v>11527.1</v>
+      </c>
+      <c r="M150" s="73">
+        <v>12606.3</v>
+      </c>
+    </row>
+    <row r="151" spans="1:13">
+      <c r="A151" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="B151" s="104">
+        <v>1236.9000000000001</v>
+      </c>
+      <c r="C151" s="54">
+        <v>2353.8000000000002</v>
+      </c>
+      <c r="D151" s="113">
+        <v>3587.3</v>
+      </c>
+      <c r="E151" s="79">
+        <v>4793.1000000000004</v>
+      </c>
+      <c r="F151" s="96">
+        <v>5724.3</v>
+      </c>
+      <c r="G151" s="113">
+        <v>6616</v>
+      </c>
+      <c r="H151" s="113">
+        <v>7568.6</v>
+      </c>
+      <c r="I151" s="113">
+        <v>8449.7000000000007</v>
+      </c>
+      <c r="J151" s="113">
+        <v>9173.2000000000007</v>
+      </c>
+      <c r="K151" s="54">
+        <v>10049.1</v>
+      </c>
+      <c r="L151" s="81">
+        <v>11084.2</v>
+      </c>
+      <c r="M151" s="73">
+        <v>12200.1</v>
+      </c>
+    </row>
+    <row r="152" spans="1:13">
+      <c r="A152" s="53">
+        <v>2026</v>
+      </c>
+      <c r="B152" s="104">
+        <v>403.3</v>
+      </c>
+      <c r="C152" s="113">
+        <v>865.3</v>
+      </c>
+      <c r="D152" s="113">
+        <v>1213.2</v>
+      </c>
+      <c r="E152" s="79">
+        <v>1533.8</v>
+      </c>
+      <c r="F152" s="96">
+        <v>1643</v>
+      </c>
+      <c r="G152" s="113"/>
+      <c r="H152" s="113"/>
+      <c r="I152" s="113"/>
+      <c r="J152" s="113"/>
+      <c r="K152" s="54"/>
+      <c r="L152" s="81"/>
+      <c r="M152" s="73"/>
+    </row>
+    <row r="153" spans="1:13">
+      <c r="A153" s="31" t="s">
         <v>8</v>
       </c>
-      <c r="B39" s="35"/>
-[...1807 lines deleted...]
-      <c r="A102" s="68">
+      <c r="B153" s="73"/>
+      <c r="C153" s="74"/>
+      <c r="D153" s="73"/>
+      <c r="E153" s="73"/>
+      <c r="F153" s="74"/>
+      <c r="G153" s="73"/>
+      <c r="H153" s="73"/>
+      <c r="I153" s="73"/>
+      <c r="J153" s="73"/>
+      <c r="K153" s="73"/>
+      <c r="L153" s="82"/>
+      <c r="M153" s="73"/>
+    </row>
+    <row r="154" spans="1:13">
+      <c r="A154" s="53">
         <v>2022</v>
       </c>
-      <c r="B102" s="47">
-[...37 lines deleted...]
-      <c r="A103" s="100">
+      <c r="B154" s="72">
+        <v>1364.6</v>
+      </c>
+      <c r="C154" s="72">
+        <v>2662.5</v>
+      </c>
+      <c r="D154" s="54">
+        <v>4127.3999999999996</v>
+      </c>
+      <c r="E154" s="54">
+        <v>5608.5</v>
+      </c>
+      <c r="F154" s="54">
+        <v>6740.1</v>
+      </c>
+      <c r="G154" s="54">
+        <v>7882.9</v>
+      </c>
+      <c r="H154" s="54">
+        <v>9071.2999999999993</v>
+      </c>
+      <c r="I154" s="54">
+        <v>10304.799999999999</v>
+      </c>
+      <c r="J154" s="54">
+        <v>11393.7</v>
+      </c>
+      <c r="K154" s="54">
+        <v>12549.8</v>
+      </c>
+      <c r="L154" s="82">
+        <v>13770</v>
+      </c>
+      <c r="M154" s="73">
+        <v>14949.3</v>
+      </c>
+    </row>
+    <row r="155" spans="1:13">
+      <c r="A155" s="77">
         <v>2023</v>
       </c>
-      <c r="B103" s="63">
-[...37 lines deleted...]
-      <c r="A104" s="55">
+      <c r="B155" s="73">
+        <v>1213.7</v>
+      </c>
+      <c r="C155" s="54">
+        <v>2497.1</v>
+      </c>
+      <c r="D155" s="54">
+        <v>3946.8</v>
+      </c>
+      <c r="E155" s="54">
+        <v>5325.2</v>
+      </c>
+      <c r="F155" s="54">
+        <v>6570.1</v>
+      </c>
+      <c r="G155" s="54">
+        <v>7722.9</v>
+      </c>
+      <c r="H155" s="54">
+        <v>8867.7999999999993</v>
+      </c>
+      <c r="I155" s="54">
+        <v>9974.9</v>
+      </c>
+      <c r="J155" s="54">
+        <v>10925.6</v>
+      </c>
+      <c r="K155" s="54">
+        <v>11968.3</v>
+      </c>
+      <c r="L155" s="83">
+        <v>13126.7</v>
+      </c>
+      <c r="M155" s="74">
+        <v>14353.1</v>
+      </c>
+    </row>
+    <row r="156" spans="1:13">
+      <c r="A156" s="66">
         <v>2024</v>
       </c>
-      <c r="B104" s="62" t="s">
-[...78 lines deleted...]
-      <c r="A106" s="55">
+      <c r="B156" s="54">
+        <v>1389.1</v>
+      </c>
+      <c r="C156" s="101">
+        <v>2640</v>
+      </c>
+      <c r="D156" s="54">
+        <v>4053.5</v>
+      </c>
+      <c r="E156" s="79">
+        <v>5376.1</v>
+      </c>
+      <c r="F156" s="96">
+        <v>6529.3</v>
+      </c>
+      <c r="G156" s="54">
+        <v>7727.9</v>
+      </c>
+      <c r="H156" s="54">
+        <v>8969.2000000000007</v>
+      </c>
+      <c r="I156" s="54">
+        <v>10184.1</v>
+      </c>
+      <c r="J156" s="54">
+        <v>11154.9</v>
+      </c>
+      <c r="K156" s="54">
+        <v>12245</v>
+      </c>
+      <c r="L156" s="54">
+        <v>13403.1</v>
+      </c>
+      <c r="M156" s="73">
+        <v>14576.3</v>
+      </c>
+    </row>
+    <row r="157" spans="1:13">
+      <c r="A157" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="B157" s="112">
+        <v>1332.7</v>
+      </c>
+      <c r="C157" s="114">
+        <v>2530.5</v>
+      </c>
+      <c r="D157" s="61">
+        <v>3900.7</v>
+      </c>
+      <c r="E157" s="34">
+        <v>5287.2</v>
+      </c>
+      <c r="F157" s="34">
+        <v>6397.1</v>
+      </c>
+      <c r="G157" s="54">
+        <v>7493.9</v>
+      </c>
+      <c r="H157" s="54">
+        <v>8664.5</v>
+      </c>
+      <c r="I157" s="54">
+        <v>9753.5</v>
+      </c>
+      <c r="J157" s="113">
+        <v>10632.3</v>
+      </c>
+      <c r="K157" s="54">
+        <v>11666.6</v>
+      </c>
+      <c r="L157" s="113">
+        <v>12846</v>
+      </c>
+      <c r="M157" s="73">
+        <v>14074.3</v>
+      </c>
+    </row>
+    <row r="158" spans="1:13">
+      <c r="A158" s="137">
         <v>2026</v>
       </c>
-      <c r="B106" s="62">
-[...824 lines deleted...]
-      <c r="F131" s="104">
+      <c r="B158" s="143">
+        <v>373</v>
+      </c>
+      <c r="C158" s="123">
+        <v>800.3</v>
+      </c>
+      <c r="D158" s="144">
+        <v>1121.9000000000001</v>
+      </c>
+      <c r="E158" s="145">
+        <v>1418.5</v>
+      </c>
+      <c r="F158" s="146">
+        <v>1431.4</v>
+      </c>
+      <c r="G158" s="147"/>
+      <c r="H158" s="147"/>
+      <c r="I158" s="147"/>
+      <c r="J158" s="147"/>
+      <c r="K158" s="148"/>
+      <c r="L158" s="148"/>
+      <c r="M158" s="148"/>
+    </row>
+    <row r="159" spans="1:13" ht="27.75" customHeight="1">
+      <c r="A159" s="149" t="s">
         <v>58</v>
       </c>
-      <c r="G131" s="104">
-[...766 lines deleted...]
-      </c>
+      <c r="B159" s="149"/>
+      <c r="C159" s="149"/>
+      <c r="D159" s="149"/>
+      <c r="E159" s="149"/>
+      <c r="F159" s="149"/>
+      <c r="G159" s="149"/>
+      <c r="H159" s="149"/>
+      <c r="I159" s="149"/>
+      <c r="J159" s="149"/>
+      <c r="K159" s="149"/>
+      <c r="L159" s="149"/>
+      <c r="M159" s="149"/>
+    </row>
+    <row r="160" spans="1:13">
+      <c r="A160" s="150" t="s">
+        <v>59</v>
+      </c>
+      <c r="B160" s="150"/>
+      <c r="C160" s="150"/>
+      <c r="D160" s="150"/>
+      <c r="E160" s="150"/>
+      <c r="F160" s="150"/>
+      <c r="G160" s="150"/>
+      <c r="H160" s="150"/>
+      <c r="I160" s="150"/>
+      <c r="J160" s="150"/>
+      <c r="K160" s="150"/>
+      <c r="L160" s="150"/>
+      <c r="M160" s="150"/>
     </row>
   </sheetData>
-  <mergeCells count="7">
-[...1 lines deleted...]
-    <mergeCell ref="A140:M140"/>
+  <mergeCells count="13">
+    <mergeCell ref="A28:M28"/>
+    <mergeCell ref="A29:M29"/>
+    <mergeCell ref="A30:M30"/>
+    <mergeCell ref="A31:M31"/>
+    <mergeCell ref="A159:M159"/>
+    <mergeCell ref="A160:M160"/>
+    <mergeCell ref="A116:M116"/>
+    <mergeCell ref="A144:M144"/>
     <mergeCell ref="A1:M1"/>
-    <mergeCell ref="A98:M98"/>
-[...2 lines deleted...]
-    <mergeCell ref="A30:M30"/>
+    <mergeCell ref="A101:M101"/>
+    <mergeCell ref="A100:M100"/>
+    <mergeCell ref="A33:M33"/>
+    <mergeCell ref="A143:M143"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>кезен</vt:lpstr>
     </vt:vector>