--- v2 (2026-06-24)
+++ v3 (2026-07-15)
@@ -613,51 +613,51 @@
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="157">
+  <cellXfs count="158">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
@@ -959,73 +959,76 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1289,84 +1292,84 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M160"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A27" sqref="A27"/>
+    <sheetView tabSelected="1" topLeftCell="A142" workbookViewId="0">
+      <selection activeCell="G158" sqref="G158"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="49.140625" customWidth="1"/>
     <col min="2" max="2" width="13.28515625" style="7" customWidth="1"/>
     <col min="3" max="3" width="14.7109375" style="7" customWidth="1"/>
     <col min="4" max="4" width="12.140625" style="7" customWidth="1"/>
     <col min="5" max="6" width="15.7109375" style="7" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="10" customWidth="1"/>
     <col min="8" max="8" width="13.140625" style="7" customWidth="1"/>
     <col min="9" max="10" width="12.7109375" style="7" customWidth="1"/>
     <col min="11" max="12" width="12.42578125" customWidth="1"/>
     <col min="13" max="13" width="16.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="153" t="s">
+      <c r="A1" s="155" t="s">
         <v>11</v>
       </c>
-      <c r="B1" s="153"/>
-[...10 lines deleted...]
-      <c r="M1" s="153"/>
+      <c r="B1" s="155"/>
+      <c r="C1" s="155"/>
+      <c r="D1" s="155"/>
+      <c r="E1" s="155"/>
+      <c r="F1" s="155"/>
+      <c r="G1" s="155"/>
+      <c r="H1" s="153"/>
+      <c r="I1" s="155"/>
+      <c r="J1" s="155"/>
+      <c r="K1" s="155"/>
+      <c r="L1" s="155"/>
+      <c r="M1" s="155"/>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" s="5"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="8"/>
       <c r="H2" s="6"/>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="30"/>
       <c r="B3" s="26" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="27" t="s">
         <v>13</v>
       </c>
       <c r="D3" s="28" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="28" t="s">
         <v>15</v>
       </c>
@@ -1573,51 +1576,53 @@
         <v>21460</v>
       </c>
       <c r="M8" s="84">
         <v>23827.3</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="66" t="s">
         <v>65</v>
       </c>
       <c r="B9" s="54">
         <v>1133</v>
       </c>
       <c r="C9" s="93">
         <v>2254.6999999999998</v>
       </c>
       <c r="D9" s="93">
         <v>3299.3</v>
       </c>
       <c r="E9" s="78">
         <v>4361.8</v>
       </c>
       <c r="F9" s="93">
         <v>5313</v>
       </c>
-      <c r="G9" s="20"/>
+      <c r="G9" s="20">
+        <v>6221</v>
+      </c>
       <c r="H9" s="14"/>
       <c r="I9" s="93"/>
       <c r="J9" s="93"/>
       <c r="K9" s="100"/>
       <c r="L9" s="16"/>
       <c r="M9" s="84"/>
     </row>
     <row r="10" spans="1:13" ht="13.5" customHeight="1">
       <c r="A10" s="31" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="90"/>
       <c r="C10" s="40"/>
       <c r="D10" s="38"/>
       <c r="E10" s="38"/>
       <c r="F10" s="38"/>
       <c r="G10" s="32"/>
       <c r="H10" s="33"/>
       <c r="I10" s="34"/>
       <c r="J10" s="34"/>
       <c r="K10" s="41"/>
       <c r="L10" s="49"/>
       <c r="M10" s="84"/>
     </row>
     <row r="11" spans="1:13" ht="13.5" customHeight="1">
@@ -1781,51 +1786,53 @@
         <v>19381.599999999999</v>
       </c>
       <c r="M14" s="84">
         <v>21409.1</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="66" t="s">
         <v>65</v>
       </c>
       <c r="B15" s="54">
         <v>947.9</v>
       </c>
       <c r="C15" s="94" t="s">
         <v>48</v>
       </c>
       <c r="D15" s="93">
         <v>2790.7</v>
       </c>
       <c r="E15" s="78">
         <v>3556.1</v>
       </c>
       <c r="F15" s="93">
         <v>4138.2</v>
       </c>
-      <c r="G15" s="17"/>
+      <c r="G15" s="17">
+        <v>4684</v>
+      </c>
       <c r="H15" s="14"/>
       <c r="I15" s="93"/>
       <c r="J15" s="93"/>
       <c r="K15" s="100"/>
       <c r="L15" s="61"/>
       <c r="M15" s="84"/>
     </row>
     <row r="16" spans="1:13" ht="13.5" customHeight="1">
       <c r="A16" s="31" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="90"/>
       <c r="C16" s="43"/>
       <c r="D16" s="44"/>
       <c r="E16" s="38"/>
       <c r="F16" s="38"/>
       <c r="G16" s="37"/>
       <c r="H16" s="45"/>
       <c r="I16" s="34"/>
       <c r="J16" s="34"/>
       <c r="K16" s="41"/>
       <c r="L16" s="49"/>
       <c r="M16" s="84"/>
     </row>
     <row r="17" spans="1:13" ht="13.5" customHeight="1">
@@ -1989,51 +1996,53 @@
         <v>44595.8</v>
       </c>
       <c r="M20" s="84">
         <v>49474.7</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="66" t="s">
         <v>65</v>
       </c>
       <c r="B21" s="54">
         <v>4566.3999999999996</v>
       </c>
       <c r="C21" s="94" t="s">
         <v>49</v>
       </c>
       <c r="D21" s="93">
         <v>13909.6</v>
       </c>
       <c r="E21" s="78">
         <v>18816.8</v>
       </c>
       <c r="F21" s="93">
         <v>22532.1</v>
       </c>
-      <c r="G21" s="20"/>
+      <c r="G21" s="20">
+        <v>26052.9</v>
+      </c>
       <c r="H21" s="14"/>
       <c r="I21" s="93"/>
       <c r="J21" s="93"/>
       <c r="K21" s="100"/>
       <c r="L21" s="61"/>
       <c r="M21" s="84"/>
     </row>
     <row r="22" spans="1:13" ht="13.5" customHeight="1">
       <c r="A22" s="31" t="s">
         <v>10</v>
       </c>
       <c r="B22" s="91"/>
       <c r="C22" s="43"/>
       <c r="D22" s="44"/>
       <c r="E22" s="38"/>
       <c r="F22" s="38"/>
       <c r="G22" s="32"/>
       <c r="H22" s="33"/>
       <c r="I22" s="34"/>
       <c r="J22" s="34"/>
       <c r="K22" s="41"/>
       <c r="L22" s="49"/>
       <c r="M22" s="84"/>
     </row>
     <row r="23" spans="1:13" ht="13.5" customHeight="1">
@@ -2197,152 +2206,154 @@
         <v>2198.1999999999998</v>
       </c>
       <c r="M26" s="85">
         <v>2425.6999999999998</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="66" t="s">
         <v>65</v>
       </c>
       <c r="B27" s="120">
         <v>214.3</v>
       </c>
       <c r="C27" s="122" t="s">
         <v>50</v>
       </c>
       <c r="D27" s="125">
         <v>672.5</v>
       </c>
       <c r="E27" s="127">
         <v>917.2</v>
       </c>
       <c r="F27" s="128">
         <v>1135.0999999999999</v>
       </c>
-      <c r="G27" s="131"/>
+      <c r="G27" s="131">
+        <v>1343.3</v>
+      </c>
       <c r="H27" s="132"/>
       <c r="I27" s="128"/>
       <c r="J27" s="133"/>
       <c r="K27" s="133"/>
       <c r="L27" s="133"/>
       <c r="M27" s="134"/>
     </row>
     <row r="28" spans="1:13" ht="27.75" customHeight="1">
-      <c r="A28" s="154" t="s">
+      <c r="A28" s="149" t="s">
         <v>54</v>
       </c>
-      <c r="B28" s="154"/>
-[...10 lines deleted...]
-      <c r="M28" s="154"/>
+      <c r="B28" s="149"/>
+      <c r="C28" s="149"/>
+      <c r="D28" s="149"/>
+      <c r="E28" s="149"/>
+      <c r="F28" s="149"/>
+      <c r="G28" s="149"/>
+      <c r="H28" s="149"/>
+      <c r="I28" s="149"/>
+      <c r="J28" s="149"/>
+      <c r="K28" s="149"/>
+      <c r="L28" s="149"/>
+      <c r="M28" s="149"/>
     </row>
     <row r="29" spans="1:13" ht="26.25" customHeight="1">
-      <c r="A29" s="149" t="s">
+      <c r="A29" s="150" t="s">
         <v>61</v>
       </c>
-      <c r="B29" s="149"/>
-[...10 lines deleted...]
-      <c r="M29" s="149"/>
+      <c r="B29" s="150"/>
+      <c r="C29" s="150"/>
+      <c r="D29" s="150"/>
+      <c r="E29" s="150"/>
+      <c r="F29" s="150"/>
+      <c r="G29" s="150"/>
+      <c r="H29" s="150"/>
+      <c r="I29" s="150"/>
+      <c r="J29" s="150"/>
+      <c r="K29" s="150"/>
+      <c r="L29" s="150"/>
+      <c r="M29" s="150"/>
     </row>
     <row r="30" spans="1:13">
-      <c r="A30" s="150" t="s">
+      <c r="A30" s="151" t="s">
         <v>62</v>
       </c>
-      <c r="B30" s="150"/>
-[...10 lines deleted...]
-      <c r="M30" s="150"/>
+      <c r="B30" s="151"/>
+      <c r="C30" s="151"/>
+      <c r="D30" s="151"/>
+      <c r="E30" s="151"/>
+      <c r="F30" s="151"/>
+      <c r="G30" s="151"/>
+      <c r="H30" s="151"/>
+      <c r="I30" s="151"/>
+      <c r="J30" s="151"/>
+      <c r="K30" s="151"/>
+      <c r="L30" s="151"/>
+      <c r="M30" s="151"/>
     </row>
     <row r="31" spans="1:13" ht="32.25" customHeight="1">
-      <c r="A31" s="156" t="s">
+      <c r="A31" s="152" t="s">
         <v>63</v>
       </c>
-      <c r="B31" s="156"/>
-[...10 lines deleted...]
-      <c r="M31" s="156"/>
+      <c r="B31" s="152"/>
+      <c r="C31" s="152"/>
+      <c r="D31" s="152"/>
+      <c r="E31" s="152"/>
+      <c r="F31" s="152"/>
+      <c r="G31" s="152"/>
+      <c r="H31" s="152"/>
+      <c r="I31" s="152"/>
+      <c r="J31" s="152"/>
+      <c r="K31" s="152"/>
+      <c r="L31" s="152"/>
+      <c r="M31" s="152"/>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="4"/>
       <c r="B32" s="3"/>
       <c r="C32" s="3"/>
       <c r="D32" s="3"/>
       <c r="E32" s="3"/>
       <c r="F32" s="3"/>
       <c r="G32" s="8"/>
       <c r="H32" s="6"/>
     </row>
     <row r="33" spans="1:13">
-      <c r="A33" s="153" t="s">
+      <c r="A33" s="155" t="s">
         <v>28</v>
       </c>
-      <c r="B33" s="153"/>
-[...10 lines deleted...]
-      <c r="M33" s="153"/>
+      <c r="B33" s="155"/>
+      <c r="C33" s="155"/>
+      <c r="D33" s="155"/>
+      <c r="E33" s="155"/>
+      <c r="F33" s="155"/>
+      <c r="G33" s="155"/>
+      <c r="H33" s="155"/>
+      <c r="I33" s="155"/>
+      <c r="J33" s="155"/>
+      <c r="K33" s="155"/>
+      <c r="L33" s="155"/>
+      <c r="M33" s="155"/>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="4"/>
       <c r="B34" s="2"/>
       <c r="C34" s="2"/>
       <c r="D34" s="2"/>
       <c r="E34" s="2"/>
       <c r="F34" s="9"/>
       <c r="G34" s="8"/>
       <c r="H34" s="6"/>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="30"/>
       <c r="B35" s="26" t="s">
         <v>12</v>
       </c>
       <c r="C35" s="27" t="s">
         <v>13</v>
       </c>
       <c r="D35" s="28" t="s">
         <v>14</v>
       </c>
       <c r="E35" s="28" t="s">
         <v>15</v>
       </c>
@@ -2549,51 +2560,53 @@
         <v>6330.5</v>
       </c>
       <c r="M40" s="85">
         <v>7121.5</v>
       </c>
     </row>
     <row r="41" spans="1:13" ht="12.75" customHeight="1">
       <c r="A41" s="66">
         <v>2026</v>
       </c>
       <c r="B41" s="92">
         <v>353.3</v>
       </c>
       <c r="C41" s="78">
         <v>711.83</v>
       </c>
       <c r="D41" s="12">
         <v>1076</v>
       </c>
       <c r="E41" s="78">
         <v>1596.3</v>
       </c>
       <c r="F41" s="79">
         <v>2111.4</v>
       </c>
-      <c r="G41" s="12"/>
+      <c r="G41" s="12">
+        <v>2628.5</v>
+      </c>
       <c r="H41" s="12"/>
       <c r="I41" s="12"/>
       <c r="J41" s="50"/>
       <c r="K41" s="50"/>
       <c r="L41" s="78"/>
       <c r="M41" s="85"/>
     </row>
     <row r="42" spans="1:13" ht="18.75" customHeight="1">
       <c r="A42" s="31" t="s">
         <v>8</v>
       </c>
       <c r="B42" s="34"/>
       <c r="C42" s="34"/>
       <c r="D42" s="34"/>
       <c r="E42" s="34"/>
       <c r="F42" s="34"/>
       <c r="G42" s="52"/>
       <c r="H42" s="34"/>
       <c r="I42" s="34"/>
       <c r="J42" s="34"/>
       <c r="K42" s="35"/>
       <c r="L42" s="49"/>
       <c r="M42" s="85"/>
     </row>
     <row r="43" spans="1:13" ht="11.25" customHeight="1">
@@ -2757,51 +2770,53 @@
         <v>3146.9</v>
       </c>
       <c r="M46" s="85">
         <v>3474.4</v>
       </c>
     </row>
     <row r="47" spans="1:13" ht="15" customHeight="1">
       <c r="A47" s="66">
         <v>2026</v>
       </c>
       <c r="B47" s="92">
         <v>234.2</v>
       </c>
       <c r="C47" s="109">
         <v>480.5</v>
       </c>
       <c r="D47" s="12">
         <v>710.6</v>
       </c>
       <c r="E47" s="78">
         <v>942.7</v>
       </c>
       <c r="F47" s="50">
         <v>1200.0999999999999</v>
       </c>
-      <c r="G47" s="12"/>
+      <c r="G47" s="12">
+        <v>1445.7</v>
+      </c>
       <c r="H47" s="12"/>
       <c r="I47" s="50"/>
       <c r="J47" s="50"/>
       <c r="K47" s="50"/>
       <c r="L47" s="78"/>
       <c r="M47" s="85"/>
     </row>
     <row r="48" spans="1:13" ht="13.5" customHeight="1">
       <c r="A48" s="31" t="s">
         <v>9</v>
       </c>
       <c r="B48" s="34"/>
       <c r="C48" s="34"/>
       <c r="D48" s="34"/>
       <c r="E48" s="34"/>
       <c r="F48" s="34"/>
       <c r="G48" s="52"/>
       <c r="H48" s="34"/>
       <c r="I48" s="34"/>
       <c r="J48" s="34"/>
       <c r="K48" s="35"/>
       <c r="L48" s="49"/>
       <c r="M48" s="85"/>
     </row>
     <row r="49" spans="1:13" ht="14.25" customHeight="1">
@@ -3462,105 +3477,111 @@
       <c r="I70" s="50"/>
       <c r="J70" s="50"/>
       <c r="K70" s="50"/>
       <c r="L70" s="78"/>
       <c r="M70" s="85"/>
     </row>
     <row r="71" spans="1:13" ht="15" customHeight="1">
       <c r="A71" s="58" t="s">
         <v>24</v>
       </c>
       <c r="B71" s="90">
         <v>4551.3999999999996</v>
       </c>
       <c r="C71" s="78">
         <v>9226.6</v>
       </c>
       <c r="D71" s="94" t="s">
         <v>51</v>
       </c>
       <c r="E71" s="78">
         <v>18762.400000000001</v>
       </c>
       <c r="F71" s="79">
         <v>22465.3</v>
       </c>
-      <c r="G71" s="12"/>
+      <c r="G71" s="12">
+        <v>25971.200000000001</v>
+      </c>
       <c r="H71" s="12"/>
       <c r="I71" s="50"/>
       <c r="J71" s="50"/>
       <c r="K71" s="50"/>
       <c r="L71" s="78"/>
       <c r="M71" s="85"/>
     </row>
     <row r="72" spans="1:13" ht="15" customHeight="1">
       <c r="A72" s="59" t="s">
         <v>25</v>
       </c>
       <c r="B72" s="90">
         <v>3002.8</v>
       </c>
       <c r="C72" s="78">
         <v>6172.23</v>
       </c>
       <c r="D72" s="94" t="s">
         <v>52</v>
       </c>
       <c r="E72" s="78">
         <v>13124</v>
       </c>
       <c r="F72" s="54">
         <v>16539.099999999999</v>
       </c>
-      <c r="G72" s="12"/>
+      <c r="G72" s="12">
+        <v>19798.3</v>
+      </c>
       <c r="H72" s="12"/>
       <c r="I72" s="50"/>
       <c r="J72" s="50"/>
       <c r="K72" s="50"/>
       <c r="L72" s="78"/>
       <c r="M72" s="85"/>
     </row>
     <row r="73" spans="1:13" ht="15" customHeight="1">
       <c r="A73" s="59" t="s">
         <v>26</v>
       </c>
       <c r="B73" s="90">
         <v>1548.6</v>
       </c>
       <c r="C73" s="78">
         <v>3054.37</v>
       </c>
       <c r="D73" s="94" t="s">
         <v>53</v>
       </c>
       <c r="E73" s="78">
         <v>5638.4</v>
       </c>
       <c r="F73" s="79">
         <v>5926.1</v>
       </c>
-      <c r="G73" s="12"/>
+      <c r="G73" s="12">
+        <v>6172.8</v>
+      </c>
       <c r="H73" s="12"/>
       <c r="I73" s="50"/>
       <c r="J73" s="50"/>
       <c r="K73" s="50"/>
       <c r="L73" s="78"/>
       <c r="M73" s="85"/>
     </row>
     <row r="74" spans="1:13" ht="15.75" customHeight="1">
       <c r="A74" s="31" t="s">
         <v>10</v>
       </c>
       <c r="B74" s="63"/>
       <c r="C74" s="34"/>
       <c r="D74" s="34"/>
       <c r="E74" s="34"/>
       <c r="F74" s="34"/>
       <c r="G74" s="52"/>
       <c r="H74" s="34"/>
       <c r="I74" s="34"/>
       <c r="J74" s="34"/>
       <c r="K74" s="35"/>
       <c r="L74" s="49"/>
       <c r="M74" s="85"/>
     </row>
     <row r="75" spans="1:13" ht="15.75" customHeight="1">
@@ -4222,145 +4243,151 @@
       <c r="I96" s="52"/>
       <c r="J96" s="52"/>
       <c r="K96" s="52"/>
       <c r="L96" s="52"/>
       <c r="M96" s="51"/>
     </row>
     <row r="97" spans="1:13">
       <c r="A97" s="58" t="s">
         <v>24</v>
       </c>
       <c r="B97" s="54">
         <v>212</v>
       </c>
       <c r="C97" s="52">
         <v>433.8</v>
       </c>
       <c r="D97" s="126">
         <v>665.1</v>
       </c>
       <c r="E97" s="52">
         <v>906.8</v>
       </c>
       <c r="F97" s="88">
         <v>1121.7</v>
       </c>
-      <c r="G97" s="119"/>
+      <c r="G97" s="157">
+        <v>1326.5</v>
+      </c>
       <c r="H97" s="52"/>
       <c r="I97" s="52"/>
       <c r="J97" s="52"/>
       <c r="K97" s="52"/>
       <c r="L97" s="52"/>
       <c r="M97" s="51"/>
     </row>
     <row r="98" spans="1:13">
       <c r="A98" s="64" t="s">
         <v>25</v>
       </c>
       <c r="B98" s="54">
         <v>183.9</v>
       </c>
       <c r="C98" s="52">
         <v>378.4</v>
       </c>
       <c r="D98" s="52">
         <v>587.4</v>
       </c>
       <c r="E98" s="52">
         <v>808.9</v>
       </c>
       <c r="F98" s="109">
         <v>1016.9</v>
       </c>
-      <c r="G98" s="119"/>
+      <c r="G98" s="157">
+        <v>1216</v>
+      </c>
       <c r="H98" s="52"/>
       <c r="I98" s="52"/>
       <c r="J98" s="52"/>
       <c r="K98" s="52"/>
       <c r="L98" s="52"/>
       <c r="M98" s="51"/>
     </row>
     <row r="99" spans="1:13">
       <c r="A99" s="65" t="s">
         <v>26</v>
       </c>
       <c r="B99" s="121">
         <v>28.1</v>
       </c>
       <c r="C99" s="123">
         <v>55.4</v>
       </c>
       <c r="D99" s="123">
         <v>77.7</v>
       </c>
       <c r="E99" s="123">
         <v>97.9</v>
       </c>
       <c r="F99" s="129">
         <v>104.8</v>
       </c>
-      <c r="G99" s="119"/>
-[...5 lines deleted...]
-      <c r="M99" s="51"/>
+      <c r="G99" s="146">
+        <v>110.5</v>
+      </c>
+      <c r="H99" s="123"/>
+      <c r="I99" s="123"/>
+      <c r="J99" s="123"/>
+      <c r="K99" s="123"/>
+      <c r="L99" s="123"/>
+      <c r="M99" s="128"/>
     </row>
     <row r="100" spans="1:13" ht="30.75" customHeight="1">
-      <c r="A100" s="154" t="s">
+      <c r="A100" s="149" t="s">
         <v>54</v>
       </c>
-      <c r="B100" s="154"/>
-[...10 lines deleted...]
-      <c r="M100" s="154"/>
+      <c r="B100" s="149"/>
+      <c r="C100" s="149"/>
+      <c r="D100" s="149"/>
+      <c r="E100" s="149"/>
+      <c r="F100" s="149"/>
+      <c r="G100" s="149"/>
+      <c r="H100" s="149"/>
+      <c r="I100" s="149"/>
+      <c r="J100" s="149"/>
+      <c r="K100" s="149"/>
+      <c r="L100" s="149"/>
+      <c r="M100" s="149"/>
     </row>
     <row r="101" spans="1:13">
-      <c r="A101" s="153" t="s">
+      <c r="A101" s="155" t="s">
         <v>27</v>
       </c>
-      <c r="B101" s="153"/>
-[...10 lines deleted...]
-      <c r="M101" s="153"/>
+      <c r="B101" s="155"/>
+      <c r="C101" s="155"/>
+      <c r="D101" s="155"/>
+      <c r="E101" s="155"/>
+      <c r="F101" s="155"/>
+      <c r="G101" s="155"/>
+      <c r="H101" s="155"/>
+      <c r="I101" s="155"/>
+      <c r="J101" s="155"/>
+      <c r="K101" s="155"/>
+      <c r="L101" s="155"/>
+      <c r="M101" s="155"/>
     </row>
     <row r="102" spans="1:13">
       <c r="A102" s="4"/>
       <c r="B102" s="2"/>
       <c r="C102" s="2"/>
       <c r="D102" s="2"/>
       <c r="E102" s="2"/>
       <c r="F102" s="6"/>
     </row>
     <row r="103" spans="1:13">
       <c r="A103" s="30"/>
       <c r="B103" s="26" t="s">
         <v>12</v>
       </c>
       <c r="C103" s="27" t="s">
         <v>13</v>
       </c>
       <c r="D103" s="28" t="s">
         <v>14</v>
       </c>
       <c r="E103" s="28" t="s">
         <v>15</v>
       </c>
       <c r="F103" s="28" t="s">
         <v>16</v>
@@ -4565,51 +4592,53 @@
         <v>0.2</v>
       </c>
       <c r="M108" s="62">
         <v>0.3</v>
       </c>
     </row>
     <row r="109" spans="1:13" ht="15.75" customHeight="1">
       <c r="A109" s="53">
         <v>2026</v>
       </c>
       <c r="B109" s="60">
         <v>0.1</v>
       </c>
       <c r="C109" s="124">
         <v>0.05</v>
       </c>
       <c r="D109" s="60" t="s">
         <v>41</v>
       </c>
       <c r="E109" s="60">
         <v>0.3</v>
       </c>
       <c r="F109" s="60">
         <v>0.4</v>
       </c>
-      <c r="G109" s="60"/>
+      <c r="G109" s="60">
+        <v>0.6</v>
+      </c>
       <c r="H109" s="62"/>
       <c r="I109" s="62"/>
       <c r="J109" s="62"/>
       <c r="K109" s="62"/>
       <c r="L109" s="62"/>
       <c r="M109" s="62"/>
     </row>
     <row r="110" spans="1:13" ht="15.75" customHeight="1">
       <c r="A110" s="31" t="s">
         <v>10</v>
       </c>
       <c r="B110" s="45"/>
       <c r="C110" s="45"/>
       <c r="D110" s="67"/>
       <c r="E110" s="67"/>
       <c r="F110" s="67"/>
       <c r="G110" s="67"/>
       <c r="H110" s="67"/>
       <c r="I110" s="67"/>
       <c r="J110" s="67"/>
       <c r="K110" s="35"/>
       <c r="L110" s="34"/>
       <c r="M110" s="34"/>
     </row>
     <row r="111" spans="1:13" ht="15.75" customHeight="1">
@@ -4773,74 +4802,76 @@
         <v>0.3</v>
       </c>
       <c r="M114" s="88">
         <v>0.5</v>
       </c>
     </row>
     <row r="115" spans="1:13">
       <c r="A115" s="137">
         <v>2026</v>
       </c>
       <c r="B115" s="138">
         <v>0.1</v>
       </c>
       <c r="C115" s="138">
         <v>0.1</v>
       </c>
       <c r="D115" s="138" t="s">
         <v>41</v>
       </c>
       <c r="E115" s="138">
         <v>0.6</v>
       </c>
       <c r="F115" s="138">
         <v>0.9</v>
       </c>
-      <c r="G115" s="129"/>
+      <c r="G115" s="129">
+        <v>1.1000000000000001</v>
+      </c>
       <c r="H115" s="129"/>
       <c r="I115" s="129"/>
       <c r="J115" s="129"/>
       <c r="K115" s="129"/>
       <c r="L115" s="129"/>
       <c r="M115" s="129"/>
     </row>
     <row r="116" spans="1:13">
-      <c r="A116" s="151" t="s">
+      <c r="A116" s="153" t="s">
         <v>30</v>
       </c>
-      <c r="B116" s="151"/>
-[...10 lines deleted...]
-      <c r="M116" s="151"/>
+      <c r="B116" s="153"/>
+      <c r="C116" s="153"/>
+      <c r="D116" s="153"/>
+      <c r="E116" s="153"/>
+      <c r="F116" s="153"/>
+      <c r="G116" s="153"/>
+      <c r="H116" s="153"/>
+      <c r="I116" s="153"/>
+      <c r="J116" s="153"/>
+      <c r="K116" s="153"/>
+      <c r="L116" s="153"/>
+      <c r="M116" s="153"/>
     </row>
     <row r="117" spans="1:13" ht="15.75" thickBot="1">
       <c r="A117" s="69"/>
       <c r="B117" s="70"/>
       <c r="C117" s="70"/>
       <c r="D117" s="70"/>
       <c r="E117" s="70"/>
       <c r="F117" s="70"/>
       <c r="G117" s="70"/>
       <c r="H117" s="70"/>
       <c r="I117" s="70"/>
       <c r="J117" s="70"/>
       <c r="K117" s="70"/>
       <c r="L117" s="70"/>
       <c r="M117" s="70"/>
     </row>
     <row r="118" spans="1:13" ht="15.75" thickBot="1">
       <c r="A118" s="71"/>
       <c r="B118" s="26" t="s">
         <v>12</v>
       </c>
       <c r="C118" s="27" t="s">
         <v>13</v>
       </c>
       <c r="D118" s="28" t="s">
@@ -5052,51 +5083,53 @@
         <v>4045.2</v>
       </c>
       <c r="M123" s="73">
         <v>4505.7</v>
       </c>
     </row>
     <row r="124" spans="1:13">
       <c r="A124" s="53" t="s">
         <v>47</v>
       </c>
       <c r="B124" s="72">
         <v>376.4</v>
       </c>
       <c r="C124" s="113">
         <v>677.6</v>
       </c>
       <c r="D124" s="113">
         <v>1010.1</v>
       </c>
       <c r="E124" s="78">
         <v>1231.7</v>
       </c>
       <c r="F124" s="79">
         <v>1558.5</v>
       </c>
-      <c r="G124" s="54"/>
+      <c r="G124" s="54">
+        <v>1874.9</v>
+      </c>
       <c r="H124" s="55"/>
       <c r="I124" s="54"/>
       <c r="J124" s="54"/>
       <c r="K124" s="54"/>
       <c r="L124" s="102"/>
       <c r="M124" s="73"/>
     </row>
     <row r="125" spans="1:13">
       <c r="A125" s="31" t="s">
         <v>8</v>
       </c>
       <c r="B125" s="73"/>
       <c r="C125" s="73"/>
       <c r="D125" s="73"/>
       <c r="E125" s="73"/>
       <c r="F125" s="73"/>
       <c r="G125" s="73"/>
       <c r="H125" s="73"/>
       <c r="I125" s="74"/>
       <c r="J125" s="74"/>
       <c r="K125" s="73"/>
       <c r="L125" s="73"/>
       <c r="M125" s="73"/>
     </row>
     <row r="126" spans="1:13">
@@ -5260,51 +5293,53 @@
         <v>3388.7</v>
       </c>
       <c r="M129" s="73">
         <v>3860.3</v>
       </c>
     </row>
     <row r="130" spans="1:13">
       <c r="A130" s="53" t="s">
         <v>47</v>
       </c>
       <c r="B130" s="72">
         <v>340.7</v>
       </c>
       <c r="C130" s="72">
         <v>632.70000000000005</v>
       </c>
       <c r="D130" s="113">
         <v>958.2</v>
       </c>
       <c r="E130" s="55">
         <v>1194.8</v>
       </c>
       <c r="F130" s="113">
         <v>1506.7</v>
       </c>
-      <c r="G130" s="54"/>
+      <c r="G130" s="113">
+        <v>1798.1</v>
+      </c>
       <c r="H130" s="55"/>
       <c r="I130" s="54"/>
       <c r="J130" s="54"/>
       <c r="K130" s="54"/>
       <c r="L130" s="72"/>
       <c r="M130" s="73"/>
     </row>
     <row r="131" spans="1:13">
       <c r="A131" s="31" t="s">
         <v>9</v>
       </c>
       <c r="B131" s="73"/>
       <c r="C131" s="73"/>
       <c r="D131" s="74"/>
       <c r="E131" s="74"/>
       <c r="F131" s="74"/>
       <c r="G131" s="73"/>
       <c r="H131" s="73"/>
       <c r="I131" s="73"/>
       <c r="J131" s="73"/>
       <c r="K131" s="73"/>
       <c r="L131" s="73"/>
       <c r="M131" s="73"/>
     </row>
     <row r="132" spans="1:13">
@@ -5468,51 +5503,53 @@
         <v>146.30000000000001</v>
       </c>
       <c r="M135" s="73">
         <v>161.6</v>
       </c>
     </row>
     <row r="136" spans="1:13">
       <c r="A136" s="53" t="s">
         <v>47</v>
       </c>
       <c r="B136" s="72">
         <v>14.9</v>
       </c>
       <c r="C136" s="113">
         <v>28.8</v>
       </c>
       <c r="D136" s="113">
         <v>42.3</v>
       </c>
       <c r="E136" s="78">
         <v>54</v>
       </c>
       <c r="F136" s="113">
         <v>66.400000000000006</v>
       </c>
-      <c r="G136" s="113"/>
+      <c r="G136" s="113">
+        <v>81.2</v>
+      </c>
       <c r="H136" s="116"/>
       <c r="I136" s="113"/>
       <c r="J136" s="113"/>
       <c r="K136" s="54"/>
       <c r="L136" s="102"/>
       <c r="M136" s="73"/>
     </row>
     <row r="137" spans="1:13" ht="14.25" customHeight="1">
       <c r="A137" s="31" t="s">
         <v>10</v>
       </c>
       <c r="B137" s="73"/>
       <c r="C137" s="73"/>
       <c r="D137" s="73"/>
       <c r="E137" s="73"/>
       <c r="F137" s="73"/>
       <c r="G137" s="73"/>
       <c r="H137" s="73"/>
       <c r="I137" s="73"/>
       <c r="J137" s="74"/>
       <c r="K137" s="73"/>
       <c r="L137" s="73"/>
       <c r="M137" s="73"/>
     </row>
     <row r="138" spans="1:13">
@@ -5676,91 +5713,93 @@
         <v>30.6</v>
       </c>
       <c r="M141" s="99">
         <v>33.299999999999997</v>
       </c>
     </row>
     <row r="142" spans="1:13">
       <c r="A142" s="53" t="s">
         <v>47</v>
       </c>
       <c r="B142" s="139">
         <v>2.2000000000000002</v>
       </c>
       <c r="C142" s="140">
         <v>3.9</v>
       </c>
       <c r="D142" s="141">
         <v>6.8</v>
       </c>
       <c r="E142" s="127">
         <v>9.6999999999999993</v>
       </c>
       <c r="F142" s="140">
         <v>12.5</v>
       </c>
-      <c r="G142" s="141"/>
+      <c r="G142" s="141">
+        <v>15.7</v>
+      </c>
       <c r="H142" s="141"/>
       <c r="I142" s="141"/>
       <c r="J142" s="142"/>
       <c r="K142" s="141"/>
       <c r="L142" s="141"/>
       <c r="M142" s="142"/>
     </row>
     <row r="143" spans="1:13">
-      <c r="A143" s="155" t="s">
+      <c r="A143" s="156" t="s">
         <v>57</v>
       </c>
-      <c r="B143" s="155"/>
-[...10 lines deleted...]
-      <c r="M143" s="155"/>
+      <c r="B143" s="156"/>
+      <c r="C143" s="156"/>
+      <c r="D143" s="156"/>
+      <c r="E143" s="156"/>
+      <c r="F143" s="156"/>
+      <c r="G143" s="156"/>
+      <c r="H143" s="156"/>
+      <c r="I143" s="156"/>
+      <c r="J143" s="156"/>
+      <c r="K143" s="156"/>
+      <c r="L143" s="156"/>
+      <c r="M143" s="156"/>
     </row>
     <row r="144" spans="1:13">
-      <c r="A144" s="152" t="s">
+      <c r="A144" s="154" t="s">
         <v>31</v>
       </c>
-      <c r="B144" s="152"/>
-[...10 lines deleted...]
-      <c r="M144" s="152"/>
+      <c r="B144" s="154"/>
+      <c r="C144" s="154"/>
+      <c r="D144" s="154"/>
+      <c r="E144" s="154"/>
+      <c r="F144" s="154"/>
+      <c r="G144" s="154"/>
+      <c r="H144" s="154"/>
+      <c r="I144" s="154"/>
+      <c r="J144" s="154"/>
+      <c r="K144" s="154"/>
+      <c r="L144" s="154"/>
+      <c r="M144" s="154"/>
     </row>
     <row r="145" spans="1:13" ht="15.75" thickBot="1">
       <c r="A145" s="70"/>
       <c r="B145" s="70"/>
       <c r="C145" s="70"/>
       <c r="D145" s="70"/>
       <c r="E145" s="70"/>
       <c r="F145" s="70"/>
       <c r="G145" s="70"/>
       <c r="H145" s="70"/>
       <c r="I145" s="70"/>
       <c r="J145" s="70"/>
       <c r="K145" s="70"/>
       <c r="L145" s="70"/>
       <c r="M145" s="70"/>
     </row>
     <row r="146" spans="1:13" ht="15.75" thickBot="1">
       <c r="A146" s="71"/>
       <c r="B146" s="26" t="s">
         <v>12</v>
       </c>
       <c r="C146" s="27" t="s">
         <v>13</v>
       </c>
       <c r="D146" s="28" t="s">
@@ -5972,51 +6011,53 @@
         <v>11084.2</v>
       </c>
       <c r="M151" s="73">
         <v>12200.1</v>
       </c>
     </row>
     <row r="152" spans="1:13">
       <c r="A152" s="53">
         <v>2026</v>
       </c>
       <c r="B152" s="104">
         <v>403.3</v>
       </c>
       <c r="C152" s="113">
         <v>865.3</v>
       </c>
       <c r="D152" s="113">
         <v>1213.2</v>
       </c>
       <c r="E152" s="79">
         <v>1533.8</v>
       </c>
       <c r="F152" s="96">
         <v>1643</v>
       </c>
-      <c r="G152" s="113"/>
+      <c r="G152" s="113">
+        <v>1717.6</v>
+      </c>
       <c r="H152" s="113"/>
       <c r="I152" s="113"/>
       <c r="J152" s="113"/>
       <c r="K152" s="54"/>
       <c r="L152" s="81"/>
       <c r="M152" s="73"/>
     </row>
     <row r="153" spans="1:13">
       <c r="A153" s="31" t="s">
         <v>8</v>
       </c>
       <c r="B153" s="73"/>
       <c r="C153" s="74"/>
       <c r="D153" s="73"/>
       <c r="E153" s="73"/>
       <c r="F153" s="74"/>
       <c r="G153" s="73"/>
       <c r="H153" s="73"/>
       <c r="I153" s="73"/>
       <c r="J153" s="73"/>
       <c r="K153" s="73"/>
       <c r="L153" s="82"/>
       <c r="M153" s="73"/>
     </row>
     <row r="154" spans="1:13">
@@ -6180,107 +6221,109 @@
         <v>12846</v>
       </c>
       <c r="M157" s="73">
         <v>14074.3</v>
       </c>
     </row>
     <row r="158" spans="1:13">
       <c r="A158" s="137">
         <v>2026</v>
       </c>
       <c r="B158" s="143">
         <v>373</v>
       </c>
       <c r="C158" s="123">
         <v>800.3</v>
       </c>
       <c r="D158" s="144">
         <v>1121.9000000000001</v>
       </c>
       <c r="E158" s="145">
         <v>1418.5</v>
       </c>
       <c r="F158" s="146">
         <v>1431.4</v>
       </c>
-      <c r="G158" s="147"/>
+      <c r="G158" s="123">
+        <v>1440.2</v>
+      </c>
       <c r="H158" s="147"/>
       <c r="I158" s="147"/>
       <c r="J158" s="147"/>
       <c r="K158" s="148"/>
       <c r="L158" s="148"/>
       <c r="M158" s="148"/>
     </row>
     <row r="159" spans="1:13" ht="27.75" customHeight="1">
-      <c r="A159" s="149" t="s">
+      <c r="A159" s="150" t="s">
         <v>58</v>
       </c>
-      <c r="B159" s="149"/>
-[...10 lines deleted...]
-      <c r="M159" s="149"/>
+      <c r="B159" s="150"/>
+      <c r="C159" s="150"/>
+      <c r="D159" s="150"/>
+      <c r="E159" s="150"/>
+      <c r="F159" s="150"/>
+      <c r="G159" s="150"/>
+      <c r="H159" s="150"/>
+      <c r="I159" s="150"/>
+      <c r="J159" s="150"/>
+      <c r="K159" s="150"/>
+      <c r="L159" s="150"/>
+      <c r="M159" s="150"/>
     </row>
     <row r="160" spans="1:13">
-      <c r="A160" s="150" t="s">
+      <c r="A160" s="151" t="s">
         <v>59</v>
       </c>
-      <c r="B160" s="150"/>
-[...10 lines deleted...]
-      <c r="M160" s="150"/>
+      <c r="B160" s="151"/>
+      <c r="C160" s="151"/>
+      <c r="D160" s="151"/>
+      <c r="E160" s="151"/>
+      <c r="F160" s="151"/>
+      <c r="G160" s="151"/>
+      <c r="H160" s="151"/>
+      <c r="I160" s="151"/>
+      <c r="J160" s="151"/>
+      <c r="K160" s="151"/>
+      <c r="L160" s="151"/>
+      <c r="M160" s="151"/>
     </row>
   </sheetData>
   <mergeCells count="13">
-    <mergeCell ref="A28:M28"/>
-[...3 lines deleted...]
-    <mergeCell ref="A159:M159"/>
     <mergeCell ref="A160:M160"/>
     <mergeCell ref="A116:M116"/>
     <mergeCell ref="A144:M144"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A101:M101"/>
     <mergeCell ref="A100:M100"/>
     <mergeCell ref="A33:M33"/>
     <mergeCell ref="A143:M143"/>
+    <mergeCell ref="A28:M28"/>
+    <mergeCell ref="A29:M29"/>
+    <mergeCell ref="A30:M30"/>
+    <mergeCell ref="A31:M31"/>
+    <mergeCell ref="A159:M159"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>кезен</vt:lpstr>
     </vt:vector>