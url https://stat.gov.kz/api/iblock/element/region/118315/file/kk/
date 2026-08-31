--- v3 (2026-07-15)
+++ v4 (2026-08-31)
@@ -959,76 +959,76 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1292,84 +1292,84 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M160"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A142" workbookViewId="0">
-      <selection activeCell="G158" sqref="G158"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="Q150" sqref="Q150"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="49.140625" customWidth="1"/>
     <col min="2" max="2" width="13.28515625" style="7" customWidth="1"/>
     <col min="3" max="3" width="14.7109375" style="7" customWidth="1"/>
     <col min="4" max="4" width="12.140625" style="7" customWidth="1"/>
     <col min="5" max="6" width="15.7109375" style="7" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="10" customWidth="1"/>
     <col min="8" max="8" width="13.140625" style="7" customWidth="1"/>
     <col min="9" max="10" width="12.7109375" style="7" customWidth="1"/>
     <col min="11" max="12" width="12.42578125" customWidth="1"/>
     <col min="13" max="13" width="16.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="155" t="s">
+      <c r="A1" s="153" t="s">
         <v>11</v>
       </c>
-      <c r="B1" s="155"/>
-[...10 lines deleted...]
-      <c r="M1" s="155"/>
+      <c r="B1" s="153"/>
+      <c r="C1" s="153"/>
+      <c r="D1" s="153"/>
+      <c r="E1" s="153"/>
+      <c r="F1" s="153"/>
+      <c r="G1" s="153"/>
+      <c r="H1" s="151"/>
+      <c r="I1" s="153"/>
+      <c r="J1" s="153"/>
+      <c r="K1" s="153"/>
+      <c r="L1" s="153"/>
+      <c r="M1" s="153"/>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" s="5"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="8"/>
       <c r="H2" s="6"/>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="30"/>
       <c r="B3" s="26" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="27" t="s">
         <v>13</v>
       </c>
       <c r="D3" s="28" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="28" t="s">
         <v>15</v>
       </c>
@@ -1579,51 +1579,53 @@
         <v>23827.3</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="66" t="s">
         <v>65</v>
       </c>
       <c r="B9" s="54">
         <v>1133</v>
       </c>
       <c r="C9" s="93">
         <v>2254.6999999999998</v>
       </c>
       <c r="D9" s="93">
         <v>3299.3</v>
       </c>
       <c r="E9" s="78">
         <v>4361.8</v>
       </c>
       <c r="F9" s="93">
         <v>5313</v>
       </c>
       <c r="G9" s="20">
         <v>6221</v>
       </c>
-      <c r="H9" s="14"/>
+      <c r="H9" s="14">
+        <v>7452.1</v>
+      </c>
       <c r="I9" s="93"/>
       <c r="J9" s="93"/>
       <c r="K9" s="100"/>
       <c r="L9" s="16"/>
       <c r="M9" s="84"/>
     </row>
     <row r="10" spans="1:13" ht="13.5" customHeight="1">
       <c r="A10" s="31" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="90"/>
       <c r="C10" s="40"/>
       <c r="D10" s="38"/>
       <c r="E10" s="38"/>
       <c r="F10" s="38"/>
       <c r="G10" s="32"/>
       <c r="H10" s="33"/>
       <c r="I10" s="34"/>
       <c r="J10" s="34"/>
       <c r="K10" s="41"/>
       <c r="L10" s="49"/>
       <c r="M10" s="84"/>
     </row>
     <row r="11" spans="1:13" ht="13.5" customHeight="1">
       <c r="A11" s="66" t="s">
@@ -1789,51 +1791,53 @@
         <v>21409.1</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="66" t="s">
         <v>65</v>
       </c>
       <c r="B15" s="54">
         <v>947.9</v>
       </c>
       <c r="C15" s="94" t="s">
         <v>48</v>
       </c>
       <c r="D15" s="93">
         <v>2790.7</v>
       </c>
       <c r="E15" s="78">
         <v>3556.1</v>
       </c>
       <c r="F15" s="93">
         <v>4138.2</v>
       </c>
       <c r="G15" s="17">
         <v>4684</v>
       </c>
-      <c r="H15" s="14"/>
+      <c r="H15" s="14">
+        <v>5271.3</v>
+      </c>
       <c r="I15" s="93"/>
       <c r="J15" s="93"/>
       <c r="K15" s="100"/>
       <c r="L15" s="61"/>
       <c r="M15" s="84"/>
     </row>
     <row r="16" spans="1:13" ht="13.5" customHeight="1">
       <c r="A16" s="31" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="90"/>
       <c r="C16" s="43"/>
       <c r="D16" s="44"/>
       <c r="E16" s="38"/>
       <c r="F16" s="38"/>
       <c r="G16" s="37"/>
       <c r="H16" s="45"/>
       <c r="I16" s="34"/>
       <c r="J16" s="34"/>
       <c r="K16" s="41"/>
       <c r="L16" s="49"/>
       <c r="M16" s="84"/>
     </row>
     <row r="17" spans="1:13" ht="13.5" customHeight="1">
       <c r="A17" s="66" t="s">
@@ -1999,51 +2003,53 @@
         <v>49474.7</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="66" t="s">
         <v>65</v>
       </c>
       <c r="B21" s="54">
         <v>4566.3999999999996</v>
       </c>
       <c r="C21" s="94" t="s">
         <v>49</v>
       </c>
       <c r="D21" s="93">
         <v>13909.6</v>
       </c>
       <c r="E21" s="78">
         <v>18816.8</v>
       </c>
       <c r="F21" s="93">
         <v>22532.1</v>
       </c>
       <c r="G21" s="20">
         <v>26052.9</v>
       </c>
-      <c r="H21" s="14"/>
+      <c r="H21" s="14">
+        <v>29496.2</v>
+      </c>
       <c r="I21" s="93"/>
       <c r="J21" s="93"/>
       <c r="K21" s="100"/>
       <c r="L21" s="61"/>
       <c r="M21" s="84"/>
     </row>
     <row r="22" spans="1:13" ht="13.5" customHeight="1">
       <c r="A22" s="31" t="s">
         <v>10</v>
       </c>
       <c r="B22" s="91"/>
       <c r="C22" s="43"/>
       <c r="D22" s="44"/>
       <c r="E22" s="38"/>
       <c r="F22" s="38"/>
       <c r="G22" s="32"/>
       <c r="H22" s="33"/>
       <c r="I22" s="34"/>
       <c r="J22" s="34"/>
       <c r="K22" s="41"/>
       <c r="L22" s="49"/>
       <c r="M22" s="84"/>
     </row>
     <row r="23" spans="1:13" ht="13.5" customHeight="1">
       <c r="A23" s="66" t="s">
@@ -2209,151 +2215,153 @@
         <v>2425.6999999999998</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="66" t="s">
         <v>65</v>
       </c>
       <c r="B27" s="120">
         <v>214.3</v>
       </c>
       <c r="C27" s="122" t="s">
         <v>50</v>
       </c>
       <c r="D27" s="125">
         <v>672.5</v>
       </c>
       <c r="E27" s="127">
         <v>917.2</v>
       </c>
       <c r="F27" s="128">
         <v>1135.0999999999999</v>
       </c>
       <c r="G27" s="131">
         <v>1343.3</v>
       </c>
-      <c r="H27" s="132"/>
+      <c r="H27" s="132">
+        <v>1553.9</v>
+      </c>
       <c r="I27" s="128"/>
       <c r="J27" s="133"/>
       <c r="K27" s="133"/>
       <c r="L27" s="133"/>
       <c r="M27" s="134"/>
     </row>
     <row r="28" spans="1:13" ht="27.75" customHeight="1">
-      <c r="A28" s="149" t="s">
+      <c r="A28" s="154" t="s">
         <v>54</v>
       </c>
-      <c r="B28" s="149"/>
-[...10 lines deleted...]
-      <c r="M28" s="149"/>
+      <c r="B28" s="154"/>
+      <c r="C28" s="154"/>
+      <c r="D28" s="154"/>
+      <c r="E28" s="154"/>
+      <c r="F28" s="154"/>
+      <c r="G28" s="154"/>
+      <c r="H28" s="154"/>
+      <c r="I28" s="154"/>
+      <c r="J28" s="154"/>
+      <c r="K28" s="154"/>
+      <c r="L28" s="154"/>
+      <c r="M28" s="154"/>
     </row>
     <row r="29" spans="1:13" ht="26.25" customHeight="1">
-      <c r="A29" s="150" t="s">
+      <c r="A29" s="156" t="s">
         <v>61</v>
       </c>
-      <c r="B29" s="150"/>
-[...10 lines deleted...]
-      <c r="M29" s="150"/>
+      <c r="B29" s="156"/>
+      <c r="C29" s="156"/>
+      <c r="D29" s="156"/>
+      <c r="E29" s="156"/>
+      <c r="F29" s="156"/>
+      <c r="G29" s="156"/>
+      <c r="H29" s="156"/>
+      <c r="I29" s="156"/>
+      <c r="J29" s="156"/>
+      <c r="K29" s="156"/>
+      <c r="L29" s="156"/>
+      <c r="M29" s="156"/>
     </row>
     <row r="30" spans="1:13">
-      <c r="A30" s="151" t="s">
+      <c r="A30" s="150" t="s">
         <v>62</v>
       </c>
-      <c r="B30" s="151"/>
-[...10 lines deleted...]
-      <c r="M30" s="151"/>
+      <c r="B30" s="150"/>
+      <c r="C30" s="150"/>
+      <c r="D30" s="150"/>
+      <c r="E30" s="150"/>
+      <c r="F30" s="150"/>
+      <c r="G30" s="150"/>
+      <c r="H30" s="150"/>
+      <c r="I30" s="150"/>
+      <c r="J30" s="150"/>
+      <c r="K30" s="150"/>
+      <c r="L30" s="150"/>
+      <c r="M30" s="150"/>
     </row>
     <row r="31" spans="1:13" ht="32.25" customHeight="1">
-      <c r="A31" s="152" t="s">
+      <c r="A31" s="157" t="s">
         <v>63</v>
       </c>
-      <c r="B31" s="152"/>
-[...10 lines deleted...]
-      <c r="M31" s="152"/>
+      <c r="B31" s="157"/>
+      <c r="C31" s="157"/>
+      <c r="D31" s="157"/>
+      <c r="E31" s="157"/>
+      <c r="F31" s="157"/>
+      <c r="G31" s="157"/>
+      <c r="H31" s="157"/>
+      <c r="I31" s="157"/>
+      <c r="J31" s="157"/>
+      <c r="K31" s="157"/>
+      <c r="L31" s="157"/>
+      <c r="M31" s="157"/>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="4"/>
       <c r="B32" s="3"/>
       <c r="C32" s="3"/>
       <c r="D32" s="3"/>
       <c r="E32" s="3"/>
       <c r="F32" s="3"/>
       <c r="G32" s="8"/>
       <c r="H32" s="6"/>
     </row>
     <row r="33" spans="1:13">
-      <c r="A33" s="155" t="s">
+      <c r="A33" s="153" t="s">
         <v>28</v>
       </c>
-      <c r="B33" s="155"/>
-[...10 lines deleted...]
-      <c r="M33" s="155"/>
+      <c r="B33" s="153"/>
+      <c r="C33" s="153"/>
+      <c r="D33" s="153"/>
+      <c r="E33" s="153"/>
+      <c r="F33" s="153"/>
+      <c r="G33" s="153"/>
+      <c r="H33" s="153"/>
+      <c r="I33" s="153"/>
+      <c r="J33" s="153"/>
+      <c r="K33" s="153"/>
+      <c r="L33" s="153"/>
+      <c r="M33" s="153"/>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="4"/>
       <c r="B34" s="2"/>
       <c r="C34" s="2"/>
       <c r="D34" s="2"/>
       <c r="E34" s="2"/>
       <c r="F34" s="9"/>
       <c r="G34" s="8"/>
       <c r="H34" s="6"/>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="30"/>
       <c r="B35" s="26" t="s">
         <v>12</v>
       </c>
       <c r="C35" s="27" t="s">
         <v>13</v>
       </c>
       <c r="D35" s="28" t="s">
         <v>14</v>
       </c>
       <c r="E35" s="28" t="s">
         <v>15</v>
       </c>
@@ -2563,51 +2571,53 @@
         <v>7121.5</v>
       </c>
     </row>
     <row r="41" spans="1:13" ht="12.75" customHeight="1">
       <c r="A41" s="66">
         <v>2026</v>
       </c>
       <c r="B41" s="92">
         <v>353.3</v>
       </c>
       <c r="C41" s="78">
         <v>711.83</v>
       </c>
       <c r="D41" s="12">
         <v>1076</v>
       </c>
       <c r="E41" s="78">
         <v>1596.3</v>
       </c>
       <c r="F41" s="79">
         <v>2111.4</v>
       </c>
       <c r="G41" s="12">
         <v>2628.5</v>
       </c>
-      <c r="H41" s="12"/>
+      <c r="H41" s="12">
+        <v>3474.4</v>
+      </c>
       <c r="I41" s="12"/>
       <c r="J41" s="50"/>
       <c r="K41" s="50"/>
       <c r="L41" s="78"/>
       <c r="M41" s="85"/>
     </row>
     <row r="42" spans="1:13" ht="18.75" customHeight="1">
       <c r="A42" s="31" t="s">
         <v>8</v>
       </c>
       <c r="B42" s="34"/>
       <c r="C42" s="34"/>
       <c r="D42" s="34"/>
       <c r="E42" s="34"/>
       <c r="F42" s="34"/>
       <c r="G42" s="52"/>
       <c r="H42" s="34"/>
       <c r="I42" s="34"/>
       <c r="J42" s="34"/>
       <c r="K42" s="35"/>
       <c r="L42" s="49"/>
       <c r="M42" s="85"/>
     </row>
     <row r="43" spans="1:13" ht="11.25" customHeight="1">
       <c r="A43" s="66" t="s">
@@ -2773,51 +2783,53 @@
         <v>3474.4</v>
       </c>
     </row>
     <row r="47" spans="1:13" ht="15" customHeight="1">
       <c r="A47" s="66">
         <v>2026</v>
       </c>
       <c r="B47" s="92">
         <v>234.2</v>
       </c>
       <c r="C47" s="109">
         <v>480.5</v>
       </c>
       <c r="D47" s="12">
         <v>710.6</v>
       </c>
       <c r="E47" s="78">
         <v>942.7</v>
       </c>
       <c r="F47" s="50">
         <v>1200.0999999999999</v>
       </c>
       <c r="G47" s="12">
         <v>1445.7</v>
       </c>
-      <c r="H47" s="12"/>
+      <c r="H47" s="12">
+        <v>1732</v>
+      </c>
       <c r="I47" s="50"/>
       <c r="J47" s="50"/>
       <c r="K47" s="50"/>
       <c r="L47" s="78"/>
       <c r="M47" s="85"/>
     </row>
     <row r="48" spans="1:13" ht="13.5" customHeight="1">
       <c r="A48" s="31" t="s">
         <v>9</v>
       </c>
       <c r="B48" s="34"/>
       <c r="C48" s="34"/>
       <c r="D48" s="34"/>
       <c r="E48" s="34"/>
       <c r="F48" s="34"/>
       <c r="G48" s="52"/>
       <c r="H48" s="34"/>
       <c r="I48" s="34"/>
       <c r="J48" s="34"/>
       <c r="K48" s="35"/>
       <c r="L48" s="49"/>
       <c r="M48" s="85"/>
     </row>
     <row r="49" spans="1:13" ht="14.25" customHeight="1">
       <c r="A49" s="66" t="s">
@@ -3480,109 +3492,115 @@
       <c r="L70" s="78"/>
       <c r="M70" s="85"/>
     </row>
     <row r="71" spans="1:13" ht="15" customHeight="1">
       <c r="A71" s="58" t="s">
         <v>24</v>
       </c>
       <c r="B71" s="90">
         <v>4551.3999999999996</v>
       </c>
       <c r="C71" s="78">
         <v>9226.6</v>
       </c>
       <c r="D71" s="94" t="s">
         <v>51</v>
       </c>
       <c r="E71" s="78">
         <v>18762.400000000001</v>
       </c>
       <c r="F71" s="79">
         <v>22465.3</v>
       </c>
       <c r="G71" s="12">
         <v>25971.200000000001</v>
       </c>
-      <c r="H71" s="12"/>
+      <c r="H71" s="12">
+        <v>29399.5</v>
+      </c>
       <c r="I71" s="50"/>
       <c r="J71" s="50"/>
       <c r="K71" s="50"/>
       <c r="L71" s="78"/>
       <c r="M71" s="85"/>
     </row>
     <row r="72" spans="1:13" ht="15" customHeight="1">
       <c r="A72" s="59" t="s">
         <v>25</v>
       </c>
       <c r="B72" s="90">
         <v>3002.8</v>
       </c>
       <c r="C72" s="78">
         <v>6172.23</v>
       </c>
       <c r="D72" s="94" t="s">
         <v>52</v>
       </c>
       <c r="E72" s="78">
         <v>13124</v>
       </c>
       <c r="F72" s="54">
         <v>16539.099999999999</v>
       </c>
       <c r="G72" s="12">
         <v>19798.3</v>
       </c>
-      <c r="H72" s="12"/>
+      <c r="H72" s="12">
+        <v>22996</v>
+      </c>
       <c r="I72" s="50"/>
       <c r="J72" s="50"/>
       <c r="K72" s="50"/>
       <c r="L72" s="78"/>
       <c r="M72" s="85"/>
     </row>
     <row r="73" spans="1:13" ht="15" customHeight="1">
       <c r="A73" s="59" t="s">
         <v>26</v>
       </c>
       <c r="B73" s="90">
         <v>1548.6</v>
       </c>
       <c r="C73" s="78">
         <v>3054.37</v>
       </c>
       <c r="D73" s="94" t="s">
         <v>53</v>
       </c>
       <c r="E73" s="78">
         <v>5638.4</v>
       </c>
       <c r="F73" s="79">
         <v>5926.1</v>
       </c>
       <c r="G73" s="12">
         <v>6172.8</v>
       </c>
-      <c r="H73" s="12"/>
+      <c r="H73" s="12">
+        <v>6403.5</v>
+      </c>
       <c r="I73" s="50"/>
       <c r="J73" s="50"/>
       <c r="K73" s="50"/>
       <c r="L73" s="78"/>
       <c r="M73" s="85"/>
     </row>
     <row r="74" spans="1:13" ht="15.75" customHeight="1">
       <c r="A74" s="31" t="s">
         <v>10</v>
       </c>
       <c r="B74" s="63"/>
       <c r="C74" s="34"/>
       <c r="D74" s="34"/>
       <c r="E74" s="34"/>
       <c r="F74" s="34"/>
       <c r="G74" s="52"/>
       <c r="H74" s="34"/>
       <c r="I74" s="34"/>
       <c r="J74" s="34"/>
       <c r="K74" s="35"/>
       <c r="L74" s="49"/>
       <c r="M74" s="85"/>
     </row>
     <row r="75" spans="1:13" ht="15.75" customHeight="1">
       <c r="A75" s="66" t="s">
@@ -4243,151 +4261,157 @@
       <c r="I96" s="52"/>
       <c r="J96" s="52"/>
       <c r="K96" s="52"/>
       <c r="L96" s="52"/>
       <c r="M96" s="51"/>
     </row>
     <row r="97" spans="1:13">
       <c r="A97" s="58" t="s">
         <v>24</v>
       </c>
       <c r="B97" s="54">
         <v>212</v>
       </c>
       <c r="C97" s="52">
         <v>433.8</v>
       </c>
       <c r="D97" s="126">
         <v>665.1</v>
       </c>
       <c r="E97" s="52">
         <v>906.8</v>
       </c>
       <c r="F97" s="88">
         <v>1121.7</v>
       </c>
-      <c r="G97" s="157">
+      <c r="G97" s="149">
         <v>1326.5</v>
       </c>
-      <c r="H97" s="52"/>
+      <c r="H97" s="52">
+        <v>1531.6</v>
+      </c>
       <c r="I97" s="52"/>
       <c r="J97" s="52"/>
       <c r="K97" s="52"/>
       <c r="L97" s="52"/>
       <c r="M97" s="51"/>
     </row>
     <row r="98" spans="1:13">
       <c r="A98" s="64" t="s">
         <v>25</v>
       </c>
       <c r="B98" s="54">
         <v>183.9</v>
       </c>
       <c r="C98" s="52">
         <v>378.4</v>
       </c>
       <c r="D98" s="52">
         <v>587.4</v>
       </c>
       <c r="E98" s="52">
         <v>808.9</v>
       </c>
       <c r="F98" s="109">
         <v>1016.9</v>
       </c>
-      <c r="G98" s="157">
+      <c r="G98" s="149">
         <v>1216</v>
       </c>
-      <c r="H98" s="52"/>
+      <c r="H98" s="52">
+        <v>1415.8</v>
+      </c>
       <c r="I98" s="52"/>
       <c r="J98" s="52"/>
       <c r="K98" s="52"/>
       <c r="L98" s="52"/>
       <c r="M98" s="51"/>
     </row>
     <row r="99" spans="1:13">
       <c r="A99" s="65" t="s">
         <v>26</v>
       </c>
       <c r="B99" s="121">
         <v>28.1</v>
       </c>
       <c r="C99" s="123">
         <v>55.4</v>
       </c>
       <c r="D99" s="123">
         <v>77.7</v>
       </c>
       <c r="E99" s="123">
         <v>97.9</v>
       </c>
       <c r="F99" s="129">
         <v>104.8</v>
       </c>
       <c r="G99" s="146">
         <v>110.5</v>
       </c>
-      <c r="H99" s="123"/>
+      <c r="H99" s="123">
+        <v>115.8</v>
+      </c>
       <c r="I99" s="123"/>
       <c r="J99" s="123"/>
       <c r="K99" s="123"/>
       <c r="L99" s="123"/>
       <c r="M99" s="128"/>
     </row>
     <row r="100" spans="1:13" ht="30.75" customHeight="1">
-      <c r="A100" s="149" t="s">
+      <c r="A100" s="154" t="s">
         <v>54</v>
       </c>
-      <c r="B100" s="149"/>
-[...10 lines deleted...]
-      <c r="M100" s="149"/>
+      <c r="B100" s="154"/>
+      <c r="C100" s="154"/>
+      <c r="D100" s="154"/>
+      <c r="E100" s="154"/>
+      <c r="F100" s="154"/>
+      <c r="G100" s="154"/>
+      <c r="H100" s="154"/>
+      <c r="I100" s="154"/>
+      <c r="J100" s="154"/>
+      <c r="K100" s="154"/>
+      <c r="L100" s="154"/>
+      <c r="M100" s="154"/>
     </row>
     <row r="101" spans="1:13">
-      <c r="A101" s="155" t="s">
+      <c r="A101" s="153" t="s">
         <v>27</v>
       </c>
-      <c r="B101" s="155"/>
-[...10 lines deleted...]
-      <c r="M101" s="155"/>
+      <c r="B101" s="153"/>
+      <c r="C101" s="153"/>
+      <c r="D101" s="153"/>
+      <c r="E101" s="153"/>
+      <c r="F101" s="153"/>
+      <c r="G101" s="153"/>
+      <c r="H101" s="153"/>
+      <c r="I101" s="153"/>
+      <c r="J101" s="153"/>
+      <c r="K101" s="153"/>
+      <c r="L101" s="153"/>
+      <c r="M101" s="153"/>
     </row>
     <row r="102" spans="1:13">
       <c r="A102" s="4"/>
       <c r="B102" s="2"/>
       <c r="C102" s="2"/>
       <c r="D102" s="2"/>
       <c r="E102" s="2"/>
       <c r="F102" s="6"/>
     </row>
     <row r="103" spans="1:13">
       <c r="A103" s="30"/>
       <c r="B103" s="26" t="s">
         <v>12</v>
       </c>
       <c r="C103" s="27" t="s">
         <v>13</v>
       </c>
       <c r="D103" s="28" t="s">
         <v>14</v>
       </c>
       <c r="E103" s="28" t="s">
         <v>15</v>
       </c>
       <c r="F103" s="28" t="s">
         <v>16</v>
@@ -4595,51 +4619,53 @@
         <v>0.3</v>
       </c>
     </row>
     <row r="109" spans="1:13" ht="15.75" customHeight="1">
       <c r="A109" s="53">
         <v>2026</v>
       </c>
       <c r="B109" s="60">
         <v>0.1</v>
       </c>
       <c r="C109" s="124">
         <v>0.05</v>
       </c>
       <c r="D109" s="60" t="s">
         <v>41</v>
       </c>
       <c r="E109" s="60">
         <v>0.3</v>
       </c>
       <c r="F109" s="60">
         <v>0.4</v>
       </c>
       <c r="G109" s="60">
         <v>0.6</v>
       </c>
-      <c r="H109" s="62"/>
+      <c r="H109" s="62">
+        <v>0.7</v>
+      </c>
       <c r="I109" s="62"/>
       <c r="J109" s="62"/>
       <c r="K109" s="62"/>
       <c r="L109" s="62"/>
       <c r="M109" s="62"/>
     </row>
     <row r="110" spans="1:13" ht="15.75" customHeight="1">
       <c r="A110" s="31" t="s">
         <v>10</v>
       </c>
       <c r="B110" s="45"/>
       <c r="C110" s="45"/>
       <c r="D110" s="67"/>
       <c r="E110" s="67"/>
       <c r="F110" s="67"/>
       <c r="G110" s="67"/>
       <c r="H110" s="67"/>
       <c r="I110" s="67"/>
       <c r="J110" s="67"/>
       <c r="K110" s="35"/>
       <c r="L110" s="34"/>
       <c r="M110" s="34"/>
     </row>
     <row r="111" spans="1:13" ht="15.75" customHeight="1">
       <c r="A111" s="66">
@@ -4805,73 +4831,75 @@
         <v>0.5</v>
       </c>
     </row>
     <row r="115" spans="1:13">
       <c r="A115" s="137">
         <v>2026</v>
       </c>
       <c r="B115" s="138">
         <v>0.1</v>
       </c>
       <c r="C115" s="138">
         <v>0.1</v>
       </c>
       <c r="D115" s="138" t="s">
         <v>41</v>
       </c>
       <c r="E115" s="138">
         <v>0.6</v>
       </c>
       <c r="F115" s="138">
         <v>0.9</v>
       </c>
       <c r="G115" s="129">
         <v>1.1000000000000001</v>
       </c>
-      <c r="H115" s="129"/>
+      <c r="H115" s="129">
+        <v>1.5</v>
+      </c>
       <c r="I115" s="129"/>
       <c r="J115" s="129"/>
       <c r="K115" s="129"/>
       <c r="L115" s="129"/>
       <c r="M115" s="129"/>
     </row>
     <row r="116" spans="1:13">
-      <c r="A116" s="153" t="s">
+      <c r="A116" s="151" t="s">
         <v>30</v>
       </c>
-      <c r="B116" s="153"/>
-[...10 lines deleted...]
-      <c r="M116" s="153"/>
+      <c r="B116" s="151"/>
+      <c r="C116" s="151"/>
+      <c r="D116" s="151"/>
+      <c r="E116" s="151"/>
+      <c r="F116" s="151"/>
+      <c r="G116" s="151"/>
+      <c r="H116" s="151"/>
+      <c r="I116" s="151"/>
+      <c r="J116" s="151"/>
+      <c r="K116" s="151"/>
+      <c r="L116" s="151"/>
+      <c r="M116" s="151"/>
     </row>
     <row r="117" spans="1:13" ht="15.75" thickBot="1">
       <c r="A117" s="69"/>
       <c r="B117" s="70"/>
       <c r="C117" s="70"/>
       <c r="D117" s="70"/>
       <c r="E117" s="70"/>
       <c r="F117" s="70"/>
       <c r="G117" s="70"/>
       <c r="H117" s="70"/>
       <c r="I117" s="70"/>
       <c r="J117" s="70"/>
       <c r="K117" s="70"/>
       <c r="L117" s="70"/>
       <c r="M117" s="70"/>
     </row>
     <row r="118" spans="1:13" ht="15.75" thickBot="1">
       <c r="A118" s="71"/>
       <c r="B118" s="26" t="s">
         <v>12</v>
       </c>
       <c r="C118" s="27" t="s">
         <v>13</v>
       </c>
       <c r="D118" s="28" t="s">
@@ -5086,51 +5114,53 @@
         <v>4505.7</v>
       </c>
     </row>
     <row r="124" spans="1:13">
       <c r="A124" s="53" t="s">
         <v>47</v>
       </c>
       <c r="B124" s="72">
         <v>376.4</v>
       </c>
       <c r="C124" s="113">
         <v>677.6</v>
       </c>
       <c r="D124" s="113">
         <v>1010.1</v>
       </c>
       <c r="E124" s="78">
         <v>1231.7</v>
       </c>
       <c r="F124" s="79">
         <v>1558.5</v>
       </c>
       <c r="G124" s="54">
         <v>1874.9</v>
       </c>
-      <c r="H124" s="55"/>
+      <c r="H124" s="116">
+        <v>2202.6</v>
+      </c>
       <c r="I124" s="54"/>
       <c r="J124" s="54"/>
       <c r="K124" s="54"/>
       <c r="L124" s="102"/>
       <c r="M124" s="73"/>
     </row>
     <row r="125" spans="1:13">
       <c r="A125" s="31" t="s">
         <v>8</v>
       </c>
       <c r="B125" s="73"/>
       <c r="C125" s="73"/>
       <c r="D125" s="73"/>
       <c r="E125" s="73"/>
       <c r="F125" s="73"/>
       <c r="G125" s="73"/>
       <c r="H125" s="73"/>
       <c r="I125" s="74"/>
       <c r="J125" s="74"/>
       <c r="K125" s="73"/>
       <c r="L125" s="73"/>
       <c r="M125" s="73"/>
     </row>
     <row r="126" spans="1:13">
       <c r="A126" s="53">
@@ -5296,51 +5326,53 @@
         <v>3860.3</v>
       </c>
     </row>
     <row r="130" spans="1:13">
       <c r="A130" s="53" t="s">
         <v>47</v>
       </c>
       <c r="B130" s="72">
         <v>340.7</v>
       </c>
       <c r="C130" s="72">
         <v>632.70000000000005</v>
       </c>
       <c r="D130" s="113">
         <v>958.2</v>
       </c>
       <c r="E130" s="55">
         <v>1194.8</v>
       </c>
       <c r="F130" s="113">
         <v>1506.7</v>
       </c>
       <c r="G130" s="113">
         <v>1798.1</v>
       </c>
-      <c r="H130" s="55"/>
+      <c r="H130" s="116">
+        <v>2092.4</v>
+      </c>
       <c r="I130" s="54"/>
       <c r="J130" s="54"/>
       <c r="K130" s="54"/>
       <c r="L130" s="72"/>
       <c r="M130" s="73"/>
     </row>
     <row r="131" spans="1:13">
       <c r="A131" s="31" t="s">
         <v>9</v>
       </c>
       <c r="B131" s="73"/>
       <c r="C131" s="73"/>
       <c r="D131" s="74"/>
       <c r="E131" s="74"/>
       <c r="F131" s="74"/>
       <c r="G131" s="73"/>
       <c r="H131" s="73"/>
       <c r="I131" s="73"/>
       <c r="J131" s="73"/>
       <c r="K131" s="73"/>
       <c r="L131" s="73"/>
       <c r="M131" s="73"/>
     </row>
     <row r="132" spans="1:13">
       <c r="A132" s="53">
@@ -5506,51 +5538,53 @@
         <v>161.6</v>
       </c>
     </row>
     <row r="136" spans="1:13">
       <c r="A136" s="53" t="s">
         <v>47</v>
       </c>
       <c r="B136" s="72">
         <v>14.9</v>
       </c>
       <c r="C136" s="113">
         <v>28.8</v>
       </c>
       <c r="D136" s="113">
         <v>42.3</v>
       </c>
       <c r="E136" s="78">
         <v>54</v>
       </c>
       <c r="F136" s="113">
         <v>66.400000000000006</v>
       </c>
       <c r="G136" s="113">
         <v>81.2</v>
       </c>
-      <c r="H136" s="116"/>
+      <c r="H136" s="116">
+        <v>96</v>
+      </c>
       <c r="I136" s="113"/>
       <c r="J136" s="113"/>
       <c r="K136" s="54"/>
       <c r="L136" s="102"/>
       <c r="M136" s="73"/>
     </row>
     <row r="137" spans="1:13" ht="14.25" customHeight="1">
       <c r="A137" s="31" t="s">
         <v>10</v>
       </c>
       <c r="B137" s="73"/>
       <c r="C137" s="73"/>
       <c r="D137" s="73"/>
       <c r="E137" s="73"/>
       <c r="F137" s="73"/>
       <c r="G137" s="73"/>
       <c r="H137" s="73"/>
       <c r="I137" s="73"/>
       <c r="J137" s="74"/>
       <c r="K137" s="73"/>
       <c r="L137" s="73"/>
       <c r="M137" s="73"/>
     </row>
     <row r="138" spans="1:13">
       <c r="A138" s="53">
@@ -5716,90 +5750,92 @@
         <v>33.299999999999997</v>
       </c>
     </row>
     <row r="142" spans="1:13">
       <c r="A142" s="53" t="s">
         <v>47</v>
       </c>
       <c r="B142" s="139">
         <v>2.2000000000000002</v>
       </c>
       <c r="C142" s="140">
         <v>3.9</v>
       </c>
       <c r="D142" s="141">
         <v>6.8</v>
       </c>
       <c r="E142" s="127">
         <v>9.6999999999999993</v>
       </c>
       <c r="F142" s="140">
         <v>12.5</v>
       </c>
       <c r="G142" s="141">
         <v>15.7</v>
       </c>
-      <c r="H142" s="141"/>
+      <c r="H142" s="141">
+        <v>20.9</v>
+      </c>
       <c r="I142" s="141"/>
       <c r="J142" s="142"/>
       <c r="K142" s="141"/>
       <c r="L142" s="141"/>
       <c r="M142" s="142"/>
     </row>
     <row r="143" spans="1:13">
-      <c r="A143" s="156" t="s">
+      <c r="A143" s="155" t="s">
         <v>57</v>
       </c>
-      <c r="B143" s="156"/>
-[...10 lines deleted...]
-      <c r="M143" s="156"/>
+      <c r="B143" s="155"/>
+      <c r="C143" s="155"/>
+      <c r="D143" s="155"/>
+      <c r="E143" s="155"/>
+      <c r="F143" s="155"/>
+      <c r="G143" s="155"/>
+      <c r="H143" s="155"/>
+      <c r="I143" s="155"/>
+      <c r="J143" s="155"/>
+      <c r="K143" s="155"/>
+      <c r="L143" s="155"/>
+      <c r="M143" s="155"/>
     </row>
     <row r="144" spans="1:13">
-      <c r="A144" s="154" t="s">
+      <c r="A144" s="152" t="s">
         <v>31</v>
       </c>
-      <c r="B144" s="154"/>
-[...10 lines deleted...]
-      <c r="M144" s="154"/>
+      <c r="B144" s="152"/>
+      <c r="C144" s="152"/>
+      <c r="D144" s="152"/>
+      <c r="E144" s="152"/>
+      <c r="F144" s="152"/>
+      <c r="G144" s="152"/>
+      <c r="H144" s="152"/>
+      <c r="I144" s="152"/>
+      <c r="J144" s="152"/>
+      <c r="K144" s="152"/>
+      <c r="L144" s="152"/>
+      <c r="M144" s="152"/>
     </row>
     <row r="145" spans="1:13" ht="15.75" thickBot="1">
       <c r="A145" s="70"/>
       <c r="B145" s="70"/>
       <c r="C145" s="70"/>
       <c r="D145" s="70"/>
       <c r="E145" s="70"/>
       <c r="F145" s="70"/>
       <c r="G145" s="70"/>
       <c r="H145" s="70"/>
       <c r="I145" s="70"/>
       <c r="J145" s="70"/>
       <c r="K145" s="70"/>
       <c r="L145" s="70"/>
       <c r="M145" s="70"/>
     </row>
     <row r="146" spans="1:13" ht="15.75" thickBot="1">
       <c r="A146" s="71"/>
       <c r="B146" s="26" t="s">
         <v>12</v>
       </c>
       <c r="C146" s="27" t="s">
         <v>13</v>
       </c>
       <c r="D146" s="28" t="s">
@@ -6014,51 +6050,53 @@
         <v>12200.1</v>
       </c>
     </row>
     <row r="152" spans="1:13">
       <c r="A152" s="53">
         <v>2026</v>
       </c>
       <c r="B152" s="104">
         <v>403.3</v>
       </c>
       <c r="C152" s="113">
         <v>865.3</v>
       </c>
       <c r="D152" s="113">
         <v>1213.2</v>
       </c>
       <c r="E152" s="79">
         <v>1533.8</v>
       </c>
       <c r="F152" s="96">
         <v>1643</v>
       </c>
       <c r="G152" s="113">
         <v>1717.6</v>
       </c>
-      <c r="H152" s="113"/>
+      <c r="H152" s="113">
+        <v>1775.1</v>
+      </c>
       <c r="I152" s="113"/>
       <c r="J152" s="113"/>
       <c r="K152" s="54"/>
       <c r="L152" s="81"/>
       <c r="M152" s="73"/>
     </row>
     <row r="153" spans="1:13">
       <c r="A153" s="31" t="s">
         <v>8</v>
       </c>
       <c r="B153" s="73"/>
       <c r="C153" s="74"/>
       <c r="D153" s="73"/>
       <c r="E153" s="73"/>
       <c r="F153" s="74"/>
       <c r="G153" s="73"/>
       <c r="H153" s="73"/>
       <c r="I153" s="73"/>
       <c r="J153" s="73"/>
       <c r="K153" s="73"/>
       <c r="L153" s="82"/>
       <c r="M153" s="73"/>
     </row>
     <row r="154" spans="1:13">
       <c r="A154" s="53">
@@ -6224,90 +6262,92 @@
         <v>14074.3</v>
       </c>
     </row>
     <row r="158" spans="1:13">
       <c r="A158" s="137">
         <v>2026</v>
       </c>
       <c r="B158" s="143">
         <v>373</v>
       </c>
       <c r="C158" s="123">
         <v>800.3</v>
       </c>
       <c r="D158" s="144">
         <v>1121.9000000000001</v>
       </c>
       <c r="E158" s="145">
         <v>1418.5</v>
       </c>
       <c r="F158" s="146">
         <v>1431.4</v>
       </c>
       <c r="G158" s="123">
         <v>1440.2</v>
       </c>
-      <c r="H158" s="147"/>
+      <c r="H158" s="123">
+        <v>1446.9</v>
+      </c>
       <c r="I158" s="147"/>
       <c r="J158" s="147"/>
       <c r="K158" s="148"/>
       <c r="L158" s="148"/>
       <c r="M158" s="148"/>
     </row>
     <row r="159" spans="1:13" ht="27.75" customHeight="1">
-      <c r="A159" s="150" t="s">
+      <c r="A159" s="156" t="s">
         <v>58</v>
       </c>
-      <c r="B159" s="150"/>
-[...10 lines deleted...]
-      <c r="M159" s="150"/>
+      <c r="B159" s="156"/>
+      <c r="C159" s="156"/>
+      <c r="D159" s="156"/>
+      <c r="E159" s="156"/>
+      <c r="F159" s="156"/>
+      <c r="G159" s="156"/>
+      <c r="H159" s="156"/>
+      <c r="I159" s="156"/>
+      <c r="J159" s="156"/>
+      <c r="K159" s="156"/>
+      <c r="L159" s="156"/>
+      <c r="M159" s="156"/>
     </row>
     <row r="160" spans="1:13">
-      <c r="A160" s="151" t="s">
+      <c r="A160" s="150" t="s">
         <v>59</v>
       </c>
-      <c r="B160" s="151"/>
-[...10 lines deleted...]
-      <c r="M160" s="151"/>
+      <c r="B160" s="150"/>
+      <c r="C160" s="150"/>
+      <c r="D160" s="150"/>
+      <c r="E160" s="150"/>
+      <c r="F160" s="150"/>
+      <c r="G160" s="150"/>
+      <c r="H160" s="150"/>
+      <c r="I160" s="150"/>
+      <c r="J160" s="150"/>
+      <c r="K160" s="150"/>
+      <c r="L160" s="150"/>
+      <c r="M160" s="150"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="A160:M160"/>
     <mergeCell ref="A116:M116"/>
     <mergeCell ref="A144:M144"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A101:M101"/>
     <mergeCell ref="A100:M100"/>
     <mergeCell ref="A33:M33"/>
     <mergeCell ref="A143:M143"/>
     <mergeCell ref="A28:M28"/>
     <mergeCell ref="A29:M29"/>
     <mergeCell ref="A30:M30"/>
     <mergeCell ref="A31:M31"/>
     <mergeCell ref="A159:M159"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>