--- v4 (2026-08-11)
+++ v5 (2026-09-21)
@@ -675,52 +675,52 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:S116"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="98" zoomScaleNormal="98" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane ySplit="3" topLeftCell="A100" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="I122" sqref="I122"/>
+      <pane ySplit="3" topLeftCell="A46" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="L121" sqref="L121"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75"/>
   <cols>
     <col min="1" max="1" width="22" style="2" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="3" customWidth="1"/>
     <col min="3" max="13" width="10.7109375" style="3" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="32.25" customHeight="1">
       <c r="A1" s="40" t="s">
         <v>12</v>
       </c>
       <c r="B1" s="40"/>
       <c r="C1" s="40"/>
       <c r="D1" s="40"/>
       <c r="E1" s="40"/>
       <c r="F1" s="40"/>
       <c r="G1" s="40"/>
       <c r="H1" s="40"/>
       <c r="I1" s="40"/>
       <c r="J1" s="40"/>
       <c r="K1" s="40"/>
       <c r="L1" s="40"/>
@@ -1871,51 +1871,53 @@
     <row r="31" spans="1:15" s="11" customFormat="1" ht="15" customHeight="1">
       <c r="A31" s="4">
         <v>2026</v>
       </c>
       <c r="B31" s="19">
         <v>101</v>
       </c>
       <c r="C31" s="19">
         <v>101.3</v>
       </c>
       <c r="D31" s="19">
         <v>100.6</v>
       </c>
       <c r="E31" s="19">
         <v>101.1</v>
       </c>
       <c r="F31" s="19">
         <v>100.8</v>
       </c>
       <c r="G31" s="19">
         <v>101.1</v>
       </c>
       <c r="H31" s="19">
         <v>100.5</v>
       </c>
-      <c r="I31" s="19"/>
+      <c r="I31" s="19">
+        <v>100.4</v>
+      </c>
       <c r="J31" s="19"/>
       <c r="K31" s="19"/>
       <c r="L31" s="19"/>
       <c r="M31" s="19"/>
       <c r="O31" s="19"/>
     </row>
     <row r="32" spans="1:15" s="11" customFormat="1" ht="15" customHeight="1">
       <c r="A32" s="35"/>
       <c r="B32" s="35"/>
       <c r="C32" s="35"/>
       <c r="D32" s="35"/>
       <c r="E32" s="35"/>
       <c r="F32" s="35"/>
       <c r="G32" s="35"/>
       <c r="H32" s="35"/>
       <c r="I32" s="35"/>
       <c r="J32" s="35"/>
       <c r="K32" s="35"/>
       <c r="L32" s="35"/>
       <c r="M32" s="35"/>
       <c r="O32" s="19"/>
     </row>
     <row r="33" spans="1:19" s="5" customFormat="1" ht="28.5" customHeight="1">
       <c r="A33" s="37" t="s">
         <v>15</v>
@@ -3015,51 +3017,53 @@
     <row r="60" spans="1:19" s="11" customFormat="1" ht="15.75" customHeight="1">
       <c r="A60" s="26">
         <v>2026</v>
       </c>
       <c r="B60" s="35">
         <v>100.4</v>
       </c>
       <c r="C60" s="35">
         <v>101.8</v>
       </c>
       <c r="D60" s="35">
         <v>100.4</v>
       </c>
       <c r="E60" s="35">
         <v>100.8</v>
       </c>
       <c r="F60" s="35">
         <v>100.7</v>
       </c>
       <c r="G60" s="35">
         <v>101.1</v>
       </c>
       <c r="H60" s="35">
         <v>100.7</v>
       </c>
-      <c r="I60" s="35"/>
+      <c r="I60" s="35">
+        <v>99.5</v>
+      </c>
       <c r="J60" s="35"/>
       <c r="K60" s="35"/>
       <c r="L60" s="35"/>
       <c r="M60" s="35"/>
     </row>
     <row r="61" spans="1:19" s="5" customFormat="1" ht="28.5" customHeight="1">
       <c r="A61" s="37" t="s">
         <v>16</v>
       </c>
       <c r="B61" s="38"/>
       <c r="C61" s="38"/>
       <c r="D61" s="38"/>
       <c r="E61" s="38"/>
       <c r="F61" s="38"/>
       <c r="G61" s="38"/>
       <c r="H61" s="38"/>
       <c r="I61" s="38"/>
       <c r="J61" s="38"/>
       <c r="K61" s="38"/>
       <c r="L61" s="38"/>
       <c r="M61" s="39"/>
       <c r="N61" s="11"/>
     </row>
     <row r="62" spans="1:19" s="5" customFormat="1" ht="16.5" customHeight="1">
       <c r="A62" s="9">
@@ -4178,51 +4182,53 @@
     <row r="88" spans="1:19" s="11" customFormat="1" ht="15.75" customHeight="1">
       <c r="A88" s="26">
         <v>2026</v>
       </c>
       <c r="B88" s="35">
         <v>101.6</v>
       </c>
       <c r="C88" s="36">
         <v>101</v>
       </c>
       <c r="D88" s="35">
         <v>100.7</v>
       </c>
       <c r="E88" s="35">
         <v>101.2</v>
       </c>
       <c r="F88" s="35">
         <v>101.1</v>
       </c>
       <c r="G88" s="35">
         <v>101.1</v>
       </c>
       <c r="H88" s="35">
         <v>100.5</v>
       </c>
-      <c r="I88" s="35"/>
+      <c r="I88" s="35">
+        <v>100.8</v>
+      </c>
       <c r="J88" s="35"/>
       <c r="K88" s="35"/>
       <c r="L88" s="35"/>
       <c r="M88" s="35"/>
       <c r="N88" s="10"/>
     </row>
     <row r="89" spans="1:19" s="5" customFormat="1" ht="28.5" customHeight="1">
       <c r="A89" s="37" t="s">
         <v>17</v>
       </c>
       <c r="B89" s="38"/>
       <c r="C89" s="38"/>
       <c r="D89" s="38"/>
       <c r="E89" s="38"/>
       <c r="F89" s="38"/>
       <c r="G89" s="38"/>
       <c r="H89" s="38"/>
       <c r="I89" s="38"/>
       <c r="J89" s="38"/>
       <c r="K89" s="38"/>
       <c r="L89" s="38"/>
       <c r="M89" s="39"/>
       <c r="N89" s="11"/>
     </row>
     <row r="90" spans="1:19" s="5" customFormat="1" ht="17.25" customHeight="1">
@@ -5294,180 +5300,182 @@
     <row r="116" spans="1:13" ht="12.75">
       <c r="A116" s="26">
         <v>2026</v>
       </c>
       <c r="B116" s="33">
         <v>100.9</v>
       </c>
       <c r="C116" s="33">
         <v>101.1</v>
       </c>
       <c r="D116" s="33">
         <v>100.8</v>
       </c>
       <c r="E116" s="33">
         <v>101.2</v>
       </c>
       <c r="F116" s="28">
         <v>100.5</v>
       </c>
       <c r="G116" s="28">
         <v>101.1</v>
       </c>
       <c r="H116" s="33">
         <v>100.4</v>
       </c>
-      <c r="I116" s="33"/>
+      <c r="I116" s="27">
+        <v>101</v>
+      </c>
       <c r="J116" s="27"/>
       <c r="K116" s="27"/>
       <c r="L116" s="28"/>
       <c r="M116" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A89:M89"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A33:M33"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A61:M61"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="74" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="32" max="27" man="1"/>
     <brk id="60" max="27" man="1"/>
     <brk id="76" max="27" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006D3662BE73B38545993D604DADFFF81E" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d17ad282cbb4348053632f68b098d967">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAEFA07C-ECE3-421C-BE64-DF0EFCA5F732}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32BFEBBD-E0F3-410E-8E0B-CDEAD8AC757C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5656790-628A-4D4C-89F4-CD480DB47AC8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32BFEBBD-E0F3-410E-8E0B-CDEAD8AC757C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAEFA07C-ECE3-421C-BE64-DF0EFCA5F732}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>