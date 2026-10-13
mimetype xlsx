--- v5 (2026-09-21)
+++ v6 (2026-10-13)
@@ -1,68 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="14955" yWindow="75" windowWidth="13860" windowHeight="12405"/>
   </bookViews>
   <sheets>
-    <sheet name="ИПЦ" sheetId="1" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="3" r:id="rId1"/>
+    <sheet name="Symbols" sheetId="2" r:id="rId2"/>
+    <sheet name="CPI" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">ИПЦ!$2:$3</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">ИПЦ!$A$1:$M$100</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">CPI!$2:$3</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">CPI!$A$1:$M$100</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="57">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
@@ -73,60 +77,177 @@
   </si>
   <si>
     <t>November</t>
   </si>
   <si>
     <t>December</t>
   </si>
   <si>
     <t>Price index for consumer goods and services</t>
   </si>
   <si>
     <t>as a percentage, compared to the previous month</t>
   </si>
   <si>
     <t>Goods and services</t>
   </si>
   <si>
     <t>Food products</t>
   </si>
   <si>
     <t>Non-food products</t>
   </si>
   <si>
     <t>Paid services</t>
   </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/23/</t>
+  </si>
+  <si>
+    <t>stat.gov.kz/upload/iblock/8c3/8gk09vbug1fj089gyuy1cls29wesx37b/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/region/509861/file/ru/</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703076?keyword=</t>
+  </si>
+  <si>
+    <t>+7 715 2465587</t>
+  </si>
+  <si>
+    <t>a.mukanova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Symbols:</t>
+  </si>
+  <si>
+    <t>Methodological explanations:</t>
+  </si>
+  <si>
+    <t>Related publications:</t>
+  </si>
+  <si>
+    <t>Useful links:</t>
+  </si>
+  <si>
+    <t>Date of the last update:</t>
+  </si>
+  <si>
+    <t>Date of the next update:</t>
+  </si>
+  <si>
+    <t>Phone number:</t>
+  </si>
+  <si>
+    <t>percentage</t>
+  </si>
+  <si>
+    <t>Calculated</t>
+  </si>
+  <si>
+    <t>Forms of statistical observation</t>
+  </si>
+  <si>
+    <t>Mukanova Assel</t>
+  </si>
+  <si>
+    <t>Division of Price Statistics</t>
+  </si>
+  <si>
+    <t>"-" No production</t>
+  </si>
+  <si>
+    <t>"*" - Operational data</t>
+  </si>
+  <si>
+    <t>«х» – Data is confidential</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are due to rounding.</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>The metodologies for constructing the consumer price index were apporoved by the Order of the Acting Chairman of the Staistics Cjmmittee of the Ministry of National Economy of the Republic of Kazakhstan dated December 30,2015, No. 230. Registered with the Ministry of Justice of the Republic of  Kazakhstan on January30, 2016 No. 12955</t>
+  </si>
+  <si>
+    <t>Consumer price index</t>
+  </si>
+  <si>
+    <t>change over time in the average price level for a fixed list of goods and services purchased by the population for personal consumption.</t>
+  </si>
+  <si>
+    <t>Statistical indicator code:</t>
+  </si>
+  <si>
+    <t>Statistical indicator name:</t>
+  </si>
+  <si>
+    <t>Unit of measurement:</t>
+  </si>
+  <si>
+    <t>Short name of the KSP:</t>
+  </si>
+  <si>
+    <t>Definition of the indicator:</t>
+  </si>
+  <si>
+    <t>Data processing method:</t>
+  </si>
+  <si>
+    <t>Definition sources:</t>
+  </si>
+  <si>
+    <t>Source of the indicator:</t>
+  </si>
+  <si>
+    <t>Note:</t>
+  </si>
+  <si>
+    <t>Classifiers:</t>
+  </si>
+  <si>
+    <t>Responsible structural unit:</t>
+  </si>
+  <si>
+    <t>Responsible person:</t>
+  </si>
+  <si>
+    <t>Email:</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="21">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
@@ -141,50 +262,115 @@
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color rgb="FF0000FF"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -247,55 +433,63 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="45">
+  <cellXfs count="70">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -345,86 +539,156 @@
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="5" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="5" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="0" borderId="2" xfId="5" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="7">
+    <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="6"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2 2" xfId="2"/>
+    <cellStyle name="Обычный 3 3" xfId="4"/>
+    <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный_13mes" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -667,159 +931,467 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/8c3/8gk09vbug1fj089gyuy1cls29wesx37b" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/region/509861/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/23/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703076?keyword=" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:C21"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="C23" sqref="C23"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="5.7109375" customWidth="1"/>
+    <col min="2" max="2" width="43.42578125" customWidth="1"/>
+    <col min="3" max="3" width="74.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3">
+      <c r="A1" s="37"/>
+      <c r="B1" s="38"/>
+      <c r="C1" s="38"/>
+    </row>
+    <row r="2" spans="1:3">
+      <c r="A2" s="39"/>
+      <c r="B2" s="43" t="s">
+        <v>44</v>
+      </c>
+      <c r="C2" s="40">
+        <v>261601</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="39"/>
+      <c r="B3" s="43" t="s">
+        <v>45</v>
+      </c>
+      <c r="C3" s="41" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="39"/>
+      <c r="B4" s="43" t="s">
+        <v>46</v>
+      </c>
+      <c r="C4" s="42" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="39"/>
+      <c r="B5" s="43" t="s">
+        <v>47</v>
+      </c>
+      <c r="C5" s="41" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="39"/>
+      <c r="B6" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="C6" s="55">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="27.75" customHeight="1">
+      <c r="A7" s="39"/>
+      <c r="B7" s="43" t="s">
+        <v>48</v>
+      </c>
+      <c r="C7" s="44" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="39"/>
+      <c r="B8" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="C8" s="45" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="54.75" customHeight="1">
+      <c r="A9" s="39"/>
+      <c r="B9" s="43" t="s">
+        <v>50</v>
+      </c>
+      <c r="C9" s="46" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="39"/>
+      <c r="B10" s="43" t="s">
+        <v>51</v>
+      </c>
+      <c r="C10" s="47" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="39"/>
+      <c r="B11" s="43" t="s">
+        <v>52</v>
+      </c>
+      <c r="C11" s="48"/>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="39"/>
+      <c r="B12" s="43" t="s">
+        <v>53</v>
+      </c>
+      <c r="C12" s="49" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="39"/>
+      <c r="B13" s="43" t="s">
+        <v>25</v>
+      </c>
+      <c r="C13" s="50" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="39"/>
+      <c r="B14" s="43" t="s">
+        <v>26</v>
+      </c>
+      <c r="C14" s="51" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="39"/>
+      <c r="B15" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="C15" s="51" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="39"/>
+      <c r="B16" s="43" t="s">
+        <v>28</v>
+      </c>
+      <c r="C16" s="69">
+        <v>46297</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="39"/>
+      <c r="B17" s="43" t="s">
+        <v>29</v>
+      </c>
+      <c r="C17" s="69">
+        <v>46328</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="39"/>
+      <c r="B18" s="43" t="s">
+        <v>54</v>
+      </c>
+      <c r="C18" s="52" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="39"/>
+      <c r="B19" s="43" t="s">
+        <v>55</v>
+      </c>
+      <c r="C19" s="52" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="39"/>
+      <c r="B20" s="43" t="s">
+        <v>30</v>
+      </c>
+      <c r="C20" s="53" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="39"/>
+      <c r="B21" s="43" t="s">
+        <v>56</v>
+      </c>
+      <c r="C21" s="54" t="s">
+        <v>23</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="C12" r:id="rId1"/>
+    <hyperlink ref="C14" r:id="rId2"/>
+    <hyperlink ref="C13" r:id="rId3" display="https://stat.gov.kz/upload/iblock/8c3/8gk09vbug1fj089gyuy1cls29wesx37b"/>
+    <hyperlink ref="C15" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:Q22"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="H26" sqref="H26"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="3.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:17" s="56" customFormat="1"/>
+    <row r="2" spans="1:17" s="56" customFormat="1">
+      <c r="B2" s="57"/>
+    </row>
+    <row r="3" spans="1:17" s="56" customFormat="1"/>
+    <row r="4" spans="1:17" s="56" customFormat="1">
+      <c r="B4" s="58"/>
+    </row>
+    <row r="5" spans="1:17" s="56" customFormat="1">
+      <c r="B5" s="58"/>
+    </row>
+    <row r="6" spans="1:17" s="56" customFormat="1">
+      <c r="B6" s="58" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" s="56" customFormat="1">
+      <c r="B7" s="58" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17" s="56" customFormat="1">
+      <c r="B8" s="58" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" s="56" customFormat="1">
+      <c r="B9" s="58" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" s="56" customFormat="1">
+      <c r="B10" s="58"/>
+    </row>
+    <row r="11" spans="1:17" s="56" customFormat="1">
+      <c r="B11" s="58" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" s="56" customFormat="1">
+      <c r="B12" s="58"/>
+    </row>
+    <row r="13" spans="1:17" s="56" customFormat="1">
+      <c r="B13" s="58"/>
+    </row>
+    <row r="14" spans="1:17" s="56" customFormat="1">
+      <c r="B14" s="58"/>
+    </row>
+    <row r="15" spans="1:17" s="56" customFormat="1">
+      <c r="A15" s="60" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15" s="60"/>
+      <c r="C15" s="60"/>
+      <c r="D15" s="60"/>
+      <c r="E15" s="60"/>
+      <c r="F15" s="60"/>
+      <c r="G15" s="60"/>
+      <c r="H15" s="60"/>
+      <c r="I15" s="60"/>
+      <c r="J15" s="60"/>
+      <c r="K15" s="60"/>
+      <c r="L15" s="60"/>
+      <c r="M15" s="60"/>
+      <c r="N15" s="60"/>
+      <c r="O15" s="60"/>
+      <c r="P15" s="60"/>
+      <c r="Q15" s="60"/>
+    </row>
+    <row r="16" spans="1:17" s="56" customFormat="1"/>
+    <row r="22" spans="8:8">
+      <c r="H22" s="59"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A15:Q15"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:S116"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="98" zoomScaleNormal="98" zoomScaleSheetLayoutView="85" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="L121" sqref="L121"/>
+    <sheetView zoomScale="98" zoomScaleNormal="98" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="L118" sqref="L118"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75"/>
   <cols>
     <col min="1" max="1" width="22" style="2" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="3" customWidth="1"/>
     <col min="3" max="13" width="10.7109375" style="3" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="32.25" customHeight="1">
-      <c r="A1" s="40" t="s">
+      <c r="A1" s="64" t="s">
         <v>12</v>
       </c>
-      <c r="B1" s="40"/>
-[...10 lines deleted...]
-      <c r="M1" s="40"/>
+      <c r="B1" s="64"/>
+      <c r="C1" s="64"/>
+      <c r="D1" s="64"/>
+      <c r="E1" s="64"/>
+      <c r="F1" s="64"/>
+      <c r="G1" s="64"/>
+      <c r="H1" s="64"/>
+      <c r="I1" s="64"/>
+      <c r="J1" s="64"/>
+      <c r="K1" s="64"/>
+      <c r="L1" s="64"/>
+      <c r="M1" s="64"/>
     </row>
     <row r="2" spans="1:13" s="5" customFormat="1" ht="12">
-      <c r="A2" s="44" t="s">
+      <c r="A2" s="68" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="44"/>
-[...10 lines deleted...]
-      <c r="M2" s="44"/>
+      <c r="B2" s="68"/>
+      <c r="C2" s="68"/>
+      <c r="D2" s="68"/>
+      <c r="E2" s="68"/>
+      <c r="F2" s="68"/>
+      <c r="G2" s="68"/>
+      <c r="H2" s="68"/>
+      <c r="I2" s="68"/>
+      <c r="J2" s="68"/>
+      <c r="K2" s="68"/>
+      <c r="L2" s="68"/>
+      <c r="M2" s="68"/>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="12">
       <c r="A3" s="6"/>
       <c r="B3" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="7" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="7" t="s">
         <v>8</v>
       </c>
       <c r="K3" s="7" t="s">
         <v>9</v>
       </c>
       <c r="L3" s="7" t="s">
         <v>10</v>
       </c>
       <c r="M3" s="8" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="30.75" customHeight="1">
-      <c r="A4" s="41" t="s">
+      <c r="A4" s="65" t="s">
         <v>14</v>
       </c>
-      <c r="B4" s="42"/>
-[...10 lines deleted...]
-      <c r="M4" s="43"/>
+      <c r="B4" s="66"/>
+      <c r="C4" s="66"/>
+      <c r="D4" s="66"/>
+      <c r="E4" s="66"/>
+      <c r="F4" s="66"/>
+      <c r="G4" s="66"/>
+      <c r="H4" s="66"/>
+      <c r="I4" s="66"/>
+      <c r="J4" s="66"/>
+      <c r="K4" s="66"/>
+      <c r="L4" s="66"/>
+      <c r="M4" s="67"/>
     </row>
     <row r="5" spans="1:13" s="11" customFormat="1" ht="15" customHeight="1">
       <c r="A5" s="9">
         <v>2000</v>
       </c>
       <c r="B5" s="10">
         <v>103.1</v>
       </c>
       <c r="C5" s="10">
         <v>100.3</v>
       </c>
       <c r="D5" s="10">
         <v>99.5</v>
       </c>
       <c r="E5" s="10">
         <v>99.6</v>
       </c>
       <c r="F5" s="10">
         <v>100.8</v>
       </c>
       <c r="G5" s="10">
         <v>101.1</v>
       </c>
       <c r="H5" s="10">
         <v>100.4</v>
@@ -1874,88 +2446,90 @@
       </c>
       <c r="B31" s="19">
         <v>101</v>
       </c>
       <c r="C31" s="19">
         <v>101.3</v>
       </c>
       <c r="D31" s="19">
         <v>100.6</v>
       </c>
       <c r="E31" s="19">
         <v>101.1</v>
       </c>
       <c r="F31" s="19">
         <v>100.8</v>
       </c>
       <c r="G31" s="19">
         <v>101.1</v>
       </c>
       <c r="H31" s="19">
         <v>100.5</v>
       </c>
       <c r="I31" s="19">
         <v>100.4</v>
       </c>
-      <c r="J31" s="19"/>
+      <c r="J31" s="19">
+        <v>100.4</v>
+      </c>
       <c r="K31" s="19"/>
       <c r="L31" s="19"/>
       <c r="M31" s="19"/>
       <c r="O31" s="19"/>
     </row>
     <row r="32" spans="1:15" s="11" customFormat="1" ht="15" customHeight="1">
       <c r="A32" s="35"/>
       <c r="B32" s="35"/>
       <c r="C32" s="35"/>
       <c r="D32" s="35"/>
       <c r="E32" s="35"/>
       <c r="F32" s="35"/>
       <c r="G32" s="35"/>
       <c r="H32" s="35"/>
       <c r="I32" s="35"/>
       <c r="J32" s="35"/>
       <c r="K32" s="35"/>
       <c r="L32" s="35"/>
       <c r="M32" s="35"/>
       <c r="O32" s="19"/>
     </row>
     <row r="33" spans="1:19" s="5" customFormat="1" ht="28.5" customHeight="1">
-      <c r="A33" s="37" t="s">
+      <c r="A33" s="61" t="s">
         <v>15</v>
       </c>
-      <c r="B33" s="38"/>
-[...10 lines deleted...]
-      <c r="M33" s="39"/>
+      <c r="B33" s="62"/>
+      <c r="C33" s="62"/>
+      <c r="D33" s="62"/>
+      <c r="E33" s="62"/>
+      <c r="F33" s="62"/>
+      <c r="G33" s="62"/>
+      <c r="H33" s="62"/>
+      <c r="I33" s="62"/>
+      <c r="J33" s="62"/>
+      <c r="K33" s="62"/>
+      <c r="L33" s="62"/>
+      <c r="M33" s="63"/>
       <c r="N33" s="11"/>
     </row>
     <row r="34" spans="1:19" s="5" customFormat="1" ht="15" customHeight="1">
       <c r="A34" s="9">
         <v>2000</v>
       </c>
       <c r="B34" s="10">
         <v>105</v>
       </c>
       <c r="C34" s="10">
         <v>100.5</v>
       </c>
       <c r="D34" s="10">
         <v>98.9</v>
       </c>
       <c r="E34" s="10">
         <v>99.1</v>
       </c>
       <c r="F34" s="10">
         <v>101.2</v>
       </c>
       <c r="G34" s="10">
         <v>101</v>
       </c>
       <c r="H34" s="10">
@@ -3020,71 +3594,73 @@
       </c>
       <c r="B60" s="35">
         <v>100.4</v>
       </c>
       <c r="C60" s="35">
         <v>101.8</v>
       </c>
       <c r="D60" s="35">
         <v>100.4</v>
       </c>
       <c r="E60" s="35">
         <v>100.8</v>
       </c>
       <c r="F60" s="35">
         <v>100.7</v>
       </c>
       <c r="G60" s="35">
         <v>101.1</v>
       </c>
       <c r="H60" s="35">
         <v>100.7</v>
       </c>
       <c r="I60" s="35">
         <v>99.5</v>
       </c>
-      <c r="J60" s="35"/>
+      <c r="J60" s="35">
+        <v>99.8</v>
+      </c>
       <c r="K60" s="35"/>
       <c r="L60" s="35"/>
       <c r="M60" s="35"/>
     </row>
     <row r="61" spans="1:19" s="5" customFormat="1" ht="28.5" customHeight="1">
-      <c r="A61" s="37" t="s">
+      <c r="A61" s="61" t="s">
         <v>16</v>
       </c>
-      <c r="B61" s="38"/>
-[...10 lines deleted...]
-      <c r="M61" s="39"/>
+      <c r="B61" s="62"/>
+      <c r="C61" s="62"/>
+      <c r="D61" s="62"/>
+      <c r="E61" s="62"/>
+      <c r="F61" s="62"/>
+      <c r="G61" s="62"/>
+      <c r="H61" s="62"/>
+      <c r="I61" s="62"/>
+      <c r="J61" s="62"/>
+      <c r="K61" s="62"/>
+      <c r="L61" s="62"/>
+      <c r="M61" s="63"/>
       <c r="N61" s="11"/>
     </row>
     <row r="62" spans="1:19" s="5" customFormat="1" ht="16.5" customHeight="1">
       <c r="A62" s="9">
         <v>2000</v>
       </c>
       <c r="B62" s="10">
         <v>101</v>
       </c>
       <c r="C62" s="10">
         <v>100.1</v>
       </c>
       <c r="D62" s="10">
         <v>100</v>
       </c>
       <c r="E62" s="10">
         <v>100.2</v>
       </c>
       <c r="F62" s="10">
         <v>100.6</v>
       </c>
       <c r="G62" s="10">
         <v>100.2</v>
       </c>
       <c r="H62" s="10">
@@ -4185,72 +4761,74 @@
       </c>
       <c r="B88" s="35">
         <v>101.6</v>
       </c>
       <c r="C88" s="36">
         <v>101</v>
       </c>
       <c r="D88" s="35">
         <v>100.7</v>
       </c>
       <c r="E88" s="35">
         <v>101.2</v>
       </c>
       <c r="F88" s="35">
         <v>101.1</v>
       </c>
       <c r="G88" s="35">
         <v>101.1</v>
       </c>
       <c r="H88" s="35">
         <v>100.5</v>
       </c>
       <c r="I88" s="35">
         <v>100.8</v>
       </c>
-      <c r="J88" s="35"/>
+      <c r="J88" s="35">
+        <v>100.9</v>
+      </c>
       <c r="K88" s="35"/>
       <c r="L88" s="35"/>
       <c r="M88" s="35"/>
       <c r="N88" s="10"/>
     </row>
     <row r="89" spans="1:19" s="5" customFormat="1" ht="28.5" customHeight="1">
-      <c r="A89" s="37" t="s">
+      <c r="A89" s="61" t="s">
         <v>17</v>
       </c>
-      <c r="B89" s="38"/>
-[...10 lines deleted...]
-      <c r="M89" s="39"/>
+      <c r="B89" s="62"/>
+      <c r="C89" s="62"/>
+      <c r="D89" s="62"/>
+      <c r="E89" s="62"/>
+      <c r="F89" s="62"/>
+      <c r="G89" s="62"/>
+      <c r="H89" s="62"/>
+      <c r="I89" s="62"/>
+      <c r="J89" s="62"/>
+      <c r="K89" s="62"/>
+      <c r="L89" s="62"/>
+      <c r="M89" s="63"/>
       <c r="N89" s="11"/>
     </row>
     <row r="90" spans="1:19" s="5" customFormat="1" ht="17.25" customHeight="1">
       <c r="A90" s="9">
         <v>2000</v>
       </c>
       <c r="B90" s="10">
         <v>101.1</v>
       </c>
       <c r="C90" s="10">
         <v>100</v>
       </c>
       <c r="D90" s="10">
         <v>100.4</v>
       </c>
       <c r="E90" s="10">
         <v>100.2</v>
       </c>
       <c r="F90" s="10">
         <v>100.1</v>
       </c>
       <c r="G90" s="10">
         <v>102.1</v>
       </c>
       <c r="H90" s="10">
@@ -5303,202 +5881,206 @@
       </c>
       <c r="B116" s="33">
         <v>100.9</v>
       </c>
       <c r="C116" s="33">
         <v>101.1</v>
       </c>
       <c r="D116" s="33">
         <v>100.8</v>
       </c>
       <c r="E116" s="33">
         <v>101.2</v>
       </c>
       <c r="F116" s="28">
         <v>100.5</v>
       </c>
       <c r="G116" s="28">
         <v>101.1</v>
       </c>
       <c r="H116" s="33">
         <v>100.4</v>
       </c>
       <c r="I116" s="27">
         <v>101</v>
       </c>
-      <c r="J116" s="27"/>
+      <c r="J116" s="27">
+        <v>100.7</v>
+      </c>
       <c r="K116" s="27"/>
       <c r="L116" s="28"/>
       <c r="M116" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A89:M89"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A33:M33"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A61:M61"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="74" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="32" max="27" man="1"/>
     <brk id="60" max="27" man="1"/>
     <brk id="76" max="27" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006D3662BE73B38545993D604DADFFF81E" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d17ad282cbb4348053632f68b098d967">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32BFEBBD-E0F3-410E-8E0B-CDEAD8AC757C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAEFA07C-ECE3-421C-BE64-DF0EFCA5F732}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5656790-628A-4D4C-89F4-CD480DB47AC8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAEFA07C-ECE3-421C-BE64-DF0EFCA5F732}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32BFEBBD-E0F3-410E-8E0B-CDEAD8AC757C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-[...2 lines deleted...]
-      <vt:lpstr>ИПЦ!Область_печати</vt:lpstr>
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Symbols</vt:lpstr>
+      <vt:lpstr>CPI</vt:lpstr>
+      <vt:lpstr>CPI!Заголовки_для_печати</vt:lpstr>
+      <vt:lpstr>CPI!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>E.Undirbaev</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>