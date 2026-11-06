--- v6 (2026-10-13)
+++ v7 (2026-11-06)
@@ -6,51 +6,51 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14955" yWindow="75" windowWidth="13860" windowHeight="12405"/>
+    <workbookView xWindow="14955" yWindow="75" windowWidth="13860" windowHeight="12405" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="3" r:id="rId1"/>
     <sheet name="Symbols" sheetId="2" r:id="rId2"/>
     <sheet name="CPI" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">CPI!$2:$3</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">CPI!$A$1:$M$100</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="57">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
@@ -598,79 +598,79 @@
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="5" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="0" borderId="2" xfId="5" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="4" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="6"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
     <cellStyle name="Обычный 3 3" xfId="4"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный_13mes" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -942,51 +942,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/8c3/8gk09vbug1fj089gyuy1cls29wesx37b" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/region/509861/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/23/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703076?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C21"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="C23" sqref="C23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="5.7109375" customWidth="1"/>
     <col min="2" max="2" width="43.42578125" customWidth="1"/>
     <col min="3" max="3" width="74.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="37"/>
       <c r="B1" s="38"/>
       <c r="C1" s="38"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="39"/>
       <c r="B2" s="43" t="s">
         <v>44</v>
       </c>
       <c r="C2" s="40">
         <v>261601</v>
       </c>
     </row>
     <row r="3" spans="1:3">
@@ -1087,60 +1087,60 @@
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="39"/>
       <c r="B14" s="43" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="51" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="39"/>
       <c r="B15" s="43" t="s">
         <v>27</v>
       </c>
       <c r="C15" s="51" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="39"/>
       <c r="B16" s="43" t="s">
         <v>28</v>
       </c>
-      <c r="C16" s="69">
+      <c r="C16" s="60">
         <v>46297</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="39"/>
       <c r="B17" s="43" t="s">
         <v>29</v>
       </c>
-      <c r="C17" s="69">
+      <c r="C17" s="60">
         <v>46328</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="39"/>
       <c r="B18" s="43" t="s">
         <v>54</v>
       </c>
       <c r="C18" s="52" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="39"/>
       <c r="B19" s="43" t="s">
         <v>55</v>
       </c>
       <c r="C19" s="52" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="39"/>
       <c r="B20" s="43" t="s">
         <v>30</v>
@@ -1210,188 +1210,188 @@
       </c>
     </row>
     <row r="9" spans="1:17" s="56" customFormat="1">
       <c r="B9" s="58" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:17" s="56" customFormat="1">
       <c r="B10" s="58"/>
     </row>
     <row r="11" spans="1:17" s="56" customFormat="1">
       <c r="B11" s="58" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:17" s="56" customFormat="1">
       <c r="B12" s="58"/>
     </row>
     <row r="13" spans="1:17" s="56" customFormat="1">
       <c r="B13" s="58"/>
     </row>
     <row r="14" spans="1:17" s="56" customFormat="1">
       <c r="B14" s="58"/>
     </row>
     <row r="15" spans="1:17" s="56" customFormat="1">
-      <c r="A15" s="60" t="s">
+      <c r="A15" s="61" t="s">
         <v>40</v>
       </c>
-      <c r="B15" s="60"/>
-[...14 lines deleted...]
-      <c r="Q15" s="60"/>
+      <c r="B15" s="61"/>
+      <c r="C15" s="61"/>
+      <c r="D15" s="61"/>
+      <c r="E15" s="61"/>
+      <c r="F15" s="61"/>
+      <c r="G15" s="61"/>
+      <c r="H15" s="61"/>
+      <c r="I15" s="61"/>
+      <c r="J15" s="61"/>
+      <c r="K15" s="61"/>
+      <c r="L15" s="61"/>
+      <c r="M15" s="61"/>
+      <c r="N15" s="61"/>
+      <c r="O15" s="61"/>
+      <c r="P15" s="61"/>
+      <c r="Q15" s="61"/>
     </row>
     <row r="16" spans="1:17" s="56" customFormat="1"/>
     <row r="22" spans="8:8">
       <c r="H22" s="59"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A15:Q15"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:S116"/>
   <sheetViews>
-    <sheetView zoomScale="98" zoomScaleNormal="98" zoomScaleSheetLayoutView="85" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="L118" sqref="L118"/>
+    <sheetView tabSelected="1" zoomScale="98" zoomScaleNormal="98" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <pane ySplit="3" topLeftCell="A91" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="R106" sqref="R106"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75"/>
   <cols>
     <col min="1" max="1" width="22" style="2" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="3" customWidth="1"/>
     <col min="3" max="13" width="10.7109375" style="3" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="32.25" customHeight="1">
-      <c r="A1" s="64" t="s">
+      <c r="A1" s="65" t="s">
         <v>12</v>
       </c>
-      <c r="B1" s="64"/>
-[...10 lines deleted...]
-      <c r="M1" s="64"/>
+      <c r="B1" s="65"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="F1" s="65"/>
+      <c r="G1" s="65"/>
+      <c r="H1" s="65"/>
+      <c r="I1" s="65"/>
+      <c r="J1" s="65"/>
+      <c r="K1" s="65"/>
+      <c r="L1" s="65"/>
+      <c r="M1" s="65"/>
     </row>
     <row r="2" spans="1:13" s="5" customFormat="1" ht="12">
-      <c r="A2" s="68" t="s">
+      <c r="A2" s="69" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="68"/>
-[...10 lines deleted...]
-      <c r="M2" s="68"/>
+      <c r="B2" s="69"/>
+      <c r="C2" s="69"/>
+      <c r="D2" s="69"/>
+      <c r="E2" s="69"/>
+      <c r="F2" s="69"/>
+      <c r="G2" s="69"/>
+      <c r="H2" s="69"/>
+      <c r="I2" s="69"/>
+      <c r="J2" s="69"/>
+      <c r="K2" s="69"/>
+      <c r="L2" s="69"/>
+      <c r="M2" s="69"/>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="12">
       <c r="A3" s="6"/>
       <c r="B3" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="7" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="7" t="s">
         <v>8</v>
       </c>
       <c r="K3" s="7" t="s">
         <v>9</v>
       </c>
       <c r="L3" s="7" t="s">
         <v>10</v>
       </c>
       <c r="M3" s="8" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="30.75" customHeight="1">
-      <c r="A4" s="65" t="s">
+      <c r="A4" s="66" t="s">
         <v>14</v>
       </c>
-      <c r="B4" s="66"/>
-[...10 lines deleted...]
-      <c r="M4" s="67"/>
+      <c r="B4" s="67"/>
+      <c r="C4" s="67"/>
+      <c r="D4" s="67"/>
+      <c r="E4" s="67"/>
+      <c r="F4" s="67"/>
+      <c r="G4" s="67"/>
+      <c r="H4" s="67"/>
+      <c r="I4" s="67"/>
+      <c r="J4" s="67"/>
+      <c r="K4" s="67"/>
+      <c r="L4" s="67"/>
+      <c r="M4" s="68"/>
     </row>
     <row r="5" spans="1:13" s="11" customFormat="1" ht="15" customHeight="1">
       <c r="A5" s="9">
         <v>2000</v>
       </c>
       <c r="B5" s="10">
         <v>103.1</v>
       </c>
       <c r="C5" s="10">
         <v>100.3</v>
       </c>
       <c r="D5" s="10">
         <v>99.5</v>
       </c>
       <c r="E5" s="10">
         <v>99.6</v>
       </c>
       <c r="F5" s="10">
         <v>100.8</v>
       </c>
       <c r="G5" s="10">
         <v>101.1</v>
       </c>
       <c r="H5" s="10">
         <v>100.4</v>
@@ -2449,87 +2449,89 @@
       </c>
       <c r="C31" s="19">
         <v>101.3</v>
       </c>
       <c r="D31" s="19">
         <v>100.6</v>
       </c>
       <c r="E31" s="19">
         <v>101.1</v>
       </c>
       <c r="F31" s="19">
         <v>100.8</v>
       </c>
       <c r="G31" s="19">
         <v>101.1</v>
       </c>
       <c r="H31" s="19">
         <v>100.5</v>
       </c>
       <c r="I31" s="19">
         <v>100.4</v>
       </c>
       <c r="J31" s="19">
         <v>100.4</v>
       </c>
-      <c r="K31" s="19"/>
+      <c r="K31" s="19">
+        <v>100.6</v>
+      </c>
       <c r="L31" s="19"/>
       <c r="M31" s="19"/>
       <c r="O31" s="19"/>
     </row>
     <row r="32" spans="1:15" s="11" customFormat="1" ht="15" customHeight="1">
       <c r="A32" s="35"/>
       <c r="B32" s="35"/>
       <c r="C32" s="35"/>
       <c r="D32" s="35"/>
       <c r="E32" s="35"/>
       <c r="F32" s="35"/>
       <c r="G32" s="35"/>
       <c r="H32" s="35"/>
       <c r="I32" s="35"/>
       <c r="J32" s="35"/>
       <c r="K32" s="35"/>
       <c r="L32" s="35"/>
       <c r="M32" s="35"/>
       <c r="O32" s="19"/>
     </row>
     <row r="33" spans="1:19" s="5" customFormat="1" ht="28.5" customHeight="1">
-      <c r="A33" s="61" t="s">
+      <c r="A33" s="62" t="s">
         <v>15</v>
       </c>
-      <c r="B33" s="62"/>
-[...10 lines deleted...]
-      <c r="M33" s="63"/>
+      <c r="B33" s="63"/>
+      <c r="C33" s="63"/>
+      <c r="D33" s="63"/>
+      <c r="E33" s="63"/>
+      <c r="F33" s="63"/>
+      <c r="G33" s="63"/>
+      <c r="H33" s="63"/>
+      <c r="I33" s="63"/>
+      <c r="J33" s="63"/>
+      <c r="K33" s="63"/>
+      <c r="L33" s="63"/>
+      <c r="M33" s="64"/>
       <c r="N33" s="11"/>
     </row>
     <row r="34" spans="1:19" s="5" customFormat="1" ht="15" customHeight="1">
       <c r="A34" s="9">
         <v>2000</v>
       </c>
       <c r="B34" s="10">
         <v>105</v>
       </c>
       <c r="C34" s="10">
         <v>100.5</v>
       </c>
       <c r="D34" s="10">
         <v>98.9</v>
       </c>
       <c r="E34" s="10">
         <v>99.1</v>
       </c>
       <c r="F34" s="10">
         <v>101.2</v>
       </c>
       <c r="G34" s="10">
         <v>101</v>
       </c>
       <c r="H34" s="10">
@@ -3597,70 +3599,72 @@
       </c>
       <c r="C60" s="35">
         <v>101.8</v>
       </c>
       <c r="D60" s="35">
         <v>100.4</v>
       </c>
       <c r="E60" s="35">
         <v>100.8</v>
       </c>
       <c r="F60" s="35">
         <v>100.7</v>
       </c>
       <c r="G60" s="35">
         <v>101.1</v>
       </c>
       <c r="H60" s="35">
         <v>100.7</v>
       </c>
       <c r="I60" s="35">
         <v>99.5</v>
       </c>
       <c r="J60" s="35">
         <v>99.8</v>
       </c>
-      <c r="K60" s="35"/>
+      <c r="K60" s="35">
+        <v>100.1</v>
+      </c>
       <c r="L60" s="35"/>
       <c r="M60" s="35"/>
     </row>
     <row r="61" spans="1:19" s="5" customFormat="1" ht="28.5" customHeight="1">
-      <c r="A61" s="61" t="s">
+      <c r="A61" s="62" t="s">
         <v>16</v>
       </c>
-      <c r="B61" s="62"/>
-[...10 lines deleted...]
-      <c r="M61" s="63"/>
+      <c r="B61" s="63"/>
+      <c r="C61" s="63"/>
+      <c r="D61" s="63"/>
+      <c r="E61" s="63"/>
+      <c r="F61" s="63"/>
+      <c r="G61" s="63"/>
+      <c r="H61" s="63"/>
+      <c r="I61" s="63"/>
+      <c r="J61" s="63"/>
+      <c r="K61" s="63"/>
+      <c r="L61" s="63"/>
+      <c r="M61" s="64"/>
       <c r="N61" s="11"/>
     </row>
     <row r="62" spans="1:19" s="5" customFormat="1" ht="16.5" customHeight="1">
       <c r="A62" s="9">
         <v>2000</v>
       </c>
       <c r="B62" s="10">
         <v>101</v>
       </c>
       <c r="C62" s="10">
         <v>100.1</v>
       </c>
       <c r="D62" s="10">
         <v>100</v>
       </c>
       <c r="E62" s="10">
         <v>100.2</v>
       </c>
       <c r="F62" s="10">
         <v>100.6</v>
       </c>
       <c r="G62" s="10">
         <v>100.2</v>
       </c>
       <c r="H62" s="10">
@@ -4764,71 +4768,73 @@
       </c>
       <c r="C88" s="36">
         <v>101</v>
       </c>
       <c r="D88" s="35">
         <v>100.7</v>
       </c>
       <c r="E88" s="35">
         <v>101.2</v>
       </c>
       <c r="F88" s="35">
         <v>101.1</v>
       </c>
       <c r="G88" s="35">
         <v>101.1</v>
       </c>
       <c r="H88" s="35">
         <v>100.5</v>
       </c>
       <c r="I88" s="35">
         <v>100.8</v>
       </c>
       <c r="J88" s="35">
         <v>100.9</v>
       </c>
-      <c r="K88" s="35"/>
-[...1 lines deleted...]
-      <c r="M88" s="35"/>
+      <c r="K88" s="36">
+        <v>101</v>
+      </c>
+      <c r="L88" s="36"/>
+      <c r="M88" s="36"/>
       <c r="N88" s="10"/>
     </row>
     <row r="89" spans="1:19" s="5" customFormat="1" ht="28.5" customHeight="1">
-      <c r="A89" s="61" t="s">
+      <c r="A89" s="62" t="s">
         <v>17</v>
       </c>
-      <c r="B89" s="62"/>
-[...10 lines deleted...]
-      <c r="M89" s="63"/>
+      <c r="B89" s="63"/>
+      <c r="C89" s="63"/>
+      <c r="D89" s="63"/>
+      <c r="E89" s="63"/>
+      <c r="F89" s="63"/>
+      <c r="G89" s="63"/>
+      <c r="H89" s="63"/>
+      <c r="I89" s="63"/>
+      <c r="J89" s="63"/>
+      <c r="K89" s="63"/>
+      <c r="L89" s="63"/>
+      <c r="M89" s="64"/>
       <c r="N89" s="11"/>
     </row>
     <row r="90" spans="1:19" s="5" customFormat="1" ht="17.25" customHeight="1">
       <c r="A90" s="9">
         <v>2000</v>
       </c>
       <c r="B90" s="10">
         <v>101.1</v>
       </c>
       <c r="C90" s="10">
         <v>100</v>
       </c>
       <c r="D90" s="10">
         <v>100.4</v>
       </c>
       <c r="E90" s="10">
         <v>100.2</v>
       </c>
       <c r="F90" s="10">
         <v>100.1</v>
       </c>
       <c r="G90" s="10">
         <v>102.1</v>
       </c>
       <c r="H90" s="10">
@@ -5884,170 +5890,172 @@
       </c>
       <c r="C116" s="33">
         <v>101.1</v>
       </c>
       <c r="D116" s="33">
         <v>100.8</v>
       </c>
       <c r="E116" s="33">
         <v>101.2</v>
       </c>
       <c r="F116" s="28">
         <v>100.5</v>
       </c>
       <c r="G116" s="28">
         <v>101.1</v>
       </c>
       <c r="H116" s="33">
         <v>100.4</v>
       </c>
       <c r="I116" s="27">
         <v>101</v>
       </c>
       <c r="J116" s="27">
         <v>100.7</v>
       </c>
-      <c r="K116" s="27"/>
+      <c r="K116" s="27">
+        <v>100.9</v>
+      </c>
       <c r="L116" s="28"/>
       <c r="M116" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A89:M89"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A33:M33"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A61:M61"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="74" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="32" max="27" man="1"/>
     <brk id="60" max="27" man="1"/>
     <brk id="76" max="27" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006D3662BE73B38545993D604DADFFF81E" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d17ad282cbb4348053632f68b098d967">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5656790-628A-4D4C-89F4-CD480DB47AC8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAEFA07C-ECE3-421C-BE64-DF0EFCA5F732}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32BFEBBD-E0F3-410E-8E0B-CDEAD8AC757C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>