--- v0 (2026-04-14)
+++ v1 (2026-05-13)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-1335" yWindow="660" windowWidth="17550" windowHeight="12735"/>
+    <workbookView xWindow="2340" yWindow="105" windowWidth="17550" windowHeight="11295"/>
   </bookViews>
   <sheets>
     <sheet name="ТО" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">ТО!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="34">
   <si>
     <t/>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January-February</t>
   </si>
   <si>
     <t>January-March</t>
   </si>
@@ -115,110 +115,104 @@
   <si>
     <t>Saryagash</t>
   </si>
   <si>
     <t>Sauran</t>
   </si>
   <si>
     <t>Sozaq</t>
   </si>
   <si>
     <t>Tolebi</t>
   </si>
   <si>
     <t>Shardara</t>
   </si>
   <si>
     <t>Turkistancity</t>
   </si>
   <si>
     <t>Otyrar</t>
   </si>
   <si>
     <t>x -  the data is not filled in due to the fact that this type of product is produced by the only enterprise in the republic and/or in the region. In accordance with paragraph 5 of Article 8 of the Law of the Republic of Kazakhstan "On State Statistics" dated March 19, 2010 No. 257, statistical information that allows you to directly or indirectly identify the respondent or determine the primary statistical data about him is confidential and can be distributed only with the consent of the respondent</t>
   </si>
   <si>
-    <t>Output of basic industrial products in the region of Turkestan 2025 year*</t>
+    <t>Output of basic industrial products in the region of Turkestan 2026 year*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="12">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
-      <name val="Roboto"/>
-[...4 lines deleted...]
-      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
@@ -280,51 +274,51 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -349,72 +343,66 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="164" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
@@ -698,81 +686,81 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:M32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="Q21" sqref="Q21"/>
+      <selection activeCell="A30" sqref="A30:I30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.42578125" style="16" customWidth="1"/>
     <col min="2" max="8" width="10.5703125" style="16" customWidth="1"/>
     <col min="9" max="9" width="11.5703125" style="16" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="16" customWidth="1"/>
     <col min="11" max="11" width="11.85546875" style="16" customWidth="1"/>
     <col min="12" max="12" width="11.42578125" style="16" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="16" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="21"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A2" s="35" t="s">
+      <c r="A2" s="33" t="s">
         <v>33</v>
       </c>
-      <c r="B2" s="35"/>
-[...10 lines deleted...]
-      <c r="M2" s="35"/>
+      <c r="B2" s="33"/>
+      <c r="C2" s="33"/>
+      <c r="D2" s="33"/>
+      <c r="E2" s="33"/>
+      <c r="F2" s="33"/>
+      <c r="G2" s="33"/>
+      <c r="H2" s="33"/>
+      <c r="I2" s="33"/>
+      <c r="J2" s="33"/>
+      <c r="K2" s="33"/>
+      <c r="L2" s="33"/>
+      <c r="M2" s="33"/>
     </row>
     <row r="3" spans="1:13" s="11" customFormat="1">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
     </row>
     <row r="4" spans="1:13" s="1" customFormat="1" ht="28.5" customHeight="1">
       <c r="A4" s="3"/>
       <c r="B4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="3" t="s">
@@ -829,986 +817,608 @@
         <v>0</v>
       </c>
       <c r="H5" s="20" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>0</v>
       </c>
       <c r="J5" s="9" t="s">
         <v>0</v>
       </c>
       <c r="K5" s="9" t="s">
         <v>0</v>
       </c>
       <c r="L5" s="9" t="s">
         <v>0</v>
       </c>
       <c r="M5" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="6" customFormat="1">
       <c r="A6" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="24">
-[...3 lines deleted...]
-        <v>221718.3</v>
+      <c r="B6" s="22">
+        <v>80460.399999999994</v>
+      </c>
+      <c r="C6" s="22">
+        <v>150288.20000000001</v>
       </c>
       <c r="D6" s="22">
-        <v>323538.3</v>
-[...27 lines deleted...]
-      </c>
+        <v>266044.3</v>
+      </c>
+      <c r="E6" s="22"/>
+      <c r="F6" s="26"/>
+      <c r="G6" s="22"/>
+      <c r="H6" s="30"/>
+      <c r="I6" s="22"/>
+      <c r="J6" s="22"/>
+      <c r="K6" s="22"/>
+      <c r="L6" s="24"/>
+      <c r="M6" s="22"/>
     </row>
     <row r="7" spans="1:13" s="11" customFormat="1">
       <c r="A7" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="B7" s="24">
-[...3 lines deleted...]
-        <v>3209</v>
+      <c r="B7" s="22">
+        <v>1612.3</v>
+      </c>
+      <c r="C7" s="22">
+        <v>3019</v>
       </c>
       <c r="D7" s="22">
-        <v>4848.3</v>
-[...27 lines deleted...]
-      </c>
+        <v>4425.7</v>
+      </c>
+      <c r="E7" s="22"/>
+      <c r="F7" s="26"/>
+      <c r="G7" s="22"/>
+      <c r="H7" s="30"/>
+      <c r="I7" s="22"/>
+      <c r="J7" s="22"/>
+      <c r="K7" s="22"/>
+      <c r="L7" s="24"/>
+      <c r="M7" s="22"/>
     </row>
     <row r="8" spans="1:13" s="11" customFormat="1">
       <c r="A8" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="B8" s="24">
-[...3 lines deleted...]
-        <v>18204.3</v>
+      <c r="B8" s="22">
+        <v>9648.2999999999993</v>
+      </c>
+      <c r="C8" s="22">
+        <v>19075.8</v>
       </c>
       <c r="D8" s="22">
-        <v>31275.5</v>
-[...27 lines deleted...]
-      </c>
+        <v>43524.2</v>
+      </c>
+      <c r="E8" s="22"/>
+      <c r="F8" s="26"/>
+      <c r="G8" s="22"/>
+      <c r="H8" s="30"/>
+      <c r="I8" s="22"/>
+      <c r="J8" s="22"/>
+      <c r="K8" s="22"/>
+      <c r="L8" s="24"/>
+      <c r="M8" s="22"/>
     </row>
     <row r="9" spans="1:13" s="11" customFormat="1">
       <c r="A9" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="B9" s="24">
-[...3 lines deleted...]
-        <v>676</v>
+      <c r="B9" s="22">
+        <v>440.3</v>
+      </c>
+      <c r="C9" s="22">
+        <v>799</v>
       </c>
       <c r="D9" s="22">
-        <v>997.3</v>
-[...27 lines deleted...]
-      </c>
+        <v>1157.7</v>
+      </c>
+      <c r="E9" s="22"/>
+      <c r="F9" s="26"/>
+      <c r="G9" s="22"/>
+      <c r="H9" s="30"/>
+      <c r="I9" s="22"/>
+      <c r="J9" s="22"/>
+      <c r="K9" s="22"/>
+      <c r="L9" s="24"/>
+      <c r="M9" s="22"/>
     </row>
     <row r="10" spans="1:13" s="11" customFormat="1">
       <c r="A10" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="B10" s="24">
-[...3 lines deleted...]
-        <v>5725.7</v>
+      <c r="B10" s="22">
+        <v>2583</v>
+      </c>
+      <c r="C10" s="22">
+        <v>3818.7</v>
       </c>
       <c r="D10" s="22">
-        <v>8540.2999999999993</v>
-[...27 lines deleted...]
-      </c>
+        <v>5054.3</v>
+      </c>
+      <c r="E10" s="22"/>
+      <c r="F10" s="26"/>
+      <c r="G10" s="22"/>
+      <c r="H10" s="30"/>
+      <c r="I10" s="22"/>
+      <c r="J10" s="22"/>
+      <c r="K10" s="22"/>
+      <c r="L10" s="24"/>
+      <c r="M10" s="22"/>
     </row>
     <row r="11" spans="1:13" s="11" customFormat="1">
       <c r="A11" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="B11" s="24">
-[...3 lines deleted...]
-        <v>2382</v>
+      <c r="B11" s="22">
+        <v>1435.7</v>
+      </c>
+      <c r="C11" s="22">
+        <v>2389.8000000000002</v>
       </c>
       <c r="D11" s="22">
-        <v>3442.7</v>
-[...27 lines deleted...]
-      </c>
+        <v>3343.8</v>
+      </c>
+      <c r="E11" s="22"/>
+      <c r="F11" s="26"/>
+      <c r="G11" s="22"/>
+      <c r="H11" s="30"/>
+      <c r="I11" s="22"/>
+      <c r="J11" s="22"/>
+      <c r="K11" s="22"/>
+      <c r="L11" s="24"/>
+      <c r="M11" s="22"/>
     </row>
     <row r="12" spans="1:13" s="11" customFormat="1">
       <c r="A12" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="B12" s="24">
-[...3 lines deleted...]
-        <v>562.29999999999995</v>
+      <c r="B12" s="22">
+        <v>366</v>
+      </c>
+      <c r="C12" s="22">
+        <v>727.3</v>
       </c>
       <c r="D12" s="22">
-        <v>839</v>
-[...27 lines deleted...]
-      </c>
+        <v>1088.7</v>
+      </c>
+      <c r="E12" s="22"/>
+      <c r="F12" s="26"/>
+      <c r="G12" s="22"/>
+      <c r="H12" s="30"/>
+      <c r="I12" s="22"/>
+      <c r="J12" s="22"/>
+      <c r="K12" s="22"/>
+      <c r="L12" s="24"/>
+      <c r="M12" s="22"/>
     </row>
     <row r="13" spans="1:13" s="11" customFormat="1">
       <c r="A13" s="7" t="s">
         <v>31</v>
       </c>
-      <c r="B13" s="24">
-[...3 lines deleted...]
-        <v>7838</v>
+      <c r="B13" s="22">
+        <v>2632.3</v>
+      </c>
+      <c r="C13" s="22">
+        <v>5684.3</v>
       </c>
       <c r="D13" s="22">
-        <v>15328.3</v>
-[...27 lines deleted...]
-      </c>
+        <v>13053.3</v>
+      </c>
+      <c r="E13" s="22"/>
+      <c r="F13" s="26"/>
+      <c r="G13" s="22"/>
+      <c r="H13" s="30"/>
+      <c r="I13" s="22"/>
+      <c r="J13" s="22"/>
+      <c r="K13" s="22"/>
+      <c r="L13" s="24"/>
+      <c r="M13" s="22"/>
     </row>
     <row r="14" spans="1:13" s="11" customFormat="1">
       <c r="A14" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="B14" s="24">
-[...3 lines deleted...]
-        <v>2302.6999999999998</v>
+      <c r="B14" s="22">
+        <v>1177.2</v>
+      </c>
+      <c r="C14" s="22">
+        <v>2503.9</v>
       </c>
       <c r="D14" s="22">
-        <v>2863.1</v>
-[...27 lines deleted...]
-      </c>
+        <v>4265.5</v>
+      </c>
+      <c r="E14" s="22"/>
+      <c r="F14" s="26"/>
+      <c r="G14" s="22"/>
+      <c r="H14" s="30"/>
+      <c r="I14" s="22"/>
+      <c r="J14" s="22"/>
+      <c r="K14" s="22"/>
+      <c r="L14" s="24"/>
+      <c r="M14" s="22"/>
     </row>
     <row r="15" spans="1:13" s="11" customFormat="1">
       <c r="A15" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="B15" s="24">
-[...3 lines deleted...]
-        <v>2969</v>
+      <c r="B15" s="22">
+        <v>937</v>
+      </c>
+      <c r="C15" s="22">
+        <v>2191</v>
       </c>
       <c r="D15" s="22">
-        <v>4684</v>
-[...27 lines deleted...]
-      </c>
+        <v>3813</v>
+      </c>
+      <c r="E15" s="22"/>
+      <c r="F15" s="26"/>
+      <c r="G15" s="22"/>
+      <c r="H15" s="30"/>
+      <c r="I15" s="22"/>
+      <c r="J15" s="22"/>
+      <c r="K15" s="22"/>
+      <c r="L15" s="24"/>
+      <c r="M15" s="22"/>
     </row>
     <row r="16" spans="1:13" s="11" customFormat="1">
       <c r="A16" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="B16" s="24">
-[...3 lines deleted...]
-        <v>8861</v>
+      <c r="B16" s="22">
+        <v>3399</v>
+      </c>
+      <c r="C16" s="22">
+        <v>7027</v>
       </c>
       <c r="D16" s="22">
-        <v>17243</v>
-[...27 lines deleted...]
-      </c>
+        <v>7027</v>
+      </c>
+      <c r="E16" s="22"/>
+      <c r="F16" s="26"/>
+      <c r="G16" s="22"/>
+      <c r="H16" s="30"/>
+      <c r="I16" s="22"/>
+      <c r="J16" s="22"/>
+      <c r="K16" s="22"/>
+      <c r="L16" s="24"/>
+      <c r="M16" s="22"/>
     </row>
     <row r="17" spans="1:13" s="11" customFormat="1">
       <c r="A17" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="B17" s="24">
-[...3 lines deleted...]
-        <v>7538</v>
+      <c r="B17" s="22">
+        <v>1884.2</v>
+      </c>
+      <c r="C17" s="22">
+        <v>4329.3999999999996</v>
       </c>
       <c r="D17" s="22">
-        <v>14139</v>
-[...27 lines deleted...]
-      </c>
+        <v>12269.1</v>
+      </c>
+      <c r="E17" s="22"/>
+      <c r="F17" s="26"/>
+      <c r="G17" s="22"/>
+      <c r="H17" s="30"/>
+      <c r="I17" s="22"/>
+      <c r="J17" s="22"/>
+      <c r="K17" s="22"/>
+      <c r="L17" s="24"/>
+      <c r="M17" s="22"/>
     </row>
     <row r="18" spans="1:13" s="11" customFormat="1">
       <c r="A18" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="B18" s="24">
-[...3 lines deleted...]
-        <v>1199.3</v>
+      <c r="B18" s="22">
+        <v>484</v>
+      </c>
+      <c r="C18" s="22">
+        <v>988</v>
       </c>
       <c r="D18" s="22">
-        <v>1971.7</v>
-[...27 lines deleted...]
-      </c>
+        <v>1492</v>
+      </c>
+      <c r="E18" s="22"/>
+      <c r="F18" s="26"/>
+      <c r="G18" s="22"/>
+      <c r="H18" s="30"/>
+      <c r="I18" s="22"/>
+      <c r="J18" s="22"/>
+      <c r="K18" s="22"/>
+      <c r="L18" s="24"/>
+      <c r="M18" s="22"/>
     </row>
     <row r="19" spans="1:13" s="11" customFormat="1">
       <c r="A19" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="B19" s="24">
-[...3 lines deleted...]
-        <v>160251</v>
+      <c r="B19" s="22">
+        <v>53861</v>
+      </c>
+      <c r="C19" s="22">
+        <v>97735</v>
       </c>
       <c r="D19" s="22">
-        <v>217366</v>
-[...27 lines deleted...]
-      </c>
+        <v>165530</v>
+      </c>
+      <c r="E19" s="22"/>
+      <c r="F19" s="26"/>
+      <c r="G19" s="22"/>
+      <c r="H19" s="30"/>
+      <c r="I19" s="22"/>
+      <c r="J19" s="22"/>
+      <c r="K19" s="22"/>
+      <c r="L19" s="24"/>
+      <c r="M19" s="22"/>
     </row>
     <row r="20" spans="1:13" s="11" customFormat="1">
       <c r="A20" s="10"/>
       <c r="B20" s="8"/>
       <c r="C20" s="9"/>
       <c r="D20" s="9"/>
       <c r="E20" s="9"/>
-      <c r="F20" s="29"/>
+      <c r="F20" s="27"/>
       <c r="G20" s="18"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="K20" s="8"/>
       <c r="L20" s="9"/>
       <c r="M20" s="9"/>
     </row>
     <row r="21" spans="1:13" s="11" customFormat="1" ht="19.5" customHeight="1">
       <c r="A21" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="9"/>
       <c r="C21" s="9"/>
       <c r="D21" s="9"/>
       <c r="E21" s="9"/>
-      <c r="F21" s="29"/>
+      <c r="F21" s="27"/>
       <c r="G21" s="18"/>
       <c r="H21" s="9"/>
       <c r="I21" s="9"/>
       <c r="J21" s="9"/>
       <c r="K21" s="9"/>
       <c r="L21" s="9"/>
       <c r="M21" s="9"/>
     </row>
     <row r="22" spans="1:13" s="6" customFormat="1">
       <c r="A22" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="B22" s="24">
-[...3 lines deleted...]
-        <v>161.5</v>
+      <c r="B22" s="22">
+        <v>99.3</v>
+      </c>
+      <c r="C22" s="22">
+        <v>185.8</v>
       </c>
       <c r="D22" s="22">
-        <v>238.2</v>
-[...27 lines deleted...]
-      </c>
+        <v>273.39999999999998</v>
+      </c>
+      <c r="E22" s="22"/>
+      <c r="F22" s="26"/>
+      <c r="G22" s="22"/>
+      <c r="H22" s="30"/>
+      <c r="I22" s="22"/>
+      <c r="J22" s="22"/>
+      <c r="K22" s="22"/>
+      <c r="L22" s="24"/>
+      <c r="M22" s="32"/>
     </row>
     <row r="23" spans="1:13" s="11" customFormat="1">
       <c r="A23" s="7" t="s">
         <v>30</v>
       </c>
-      <c r="B23" s="24">
-[...3 lines deleted...]
-        <v>43.3</v>
+      <c r="B23" s="22">
+        <v>23.1</v>
+      </c>
+      <c r="C23" s="22">
+        <v>43.4</v>
       </c>
       <c r="D23" s="22">
-        <v>64.3</v>
-[...27 lines deleted...]
-      </c>
+        <v>63.7</v>
+      </c>
+      <c r="E23" s="22"/>
+      <c r="F23" s="26"/>
+      <c r="G23" s="22"/>
+      <c r="H23" s="30"/>
+      <c r="I23" s="22"/>
+      <c r="J23" s="22"/>
+      <c r="K23" s="22"/>
+      <c r="L23" s="24"/>
+      <c r="M23" s="32"/>
     </row>
     <row r="24" spans="1:13" s="11" customFormat="1">
       <c r="A24" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="B24" s="24">
-[...3 lines deleted...]
-        <v>6.2</v>
+      <c r="B24" s="22">
+        <v>4.3</v>
+      </c>
+      <c r="C24" s="22">
+        <v>6.7</v>
       </c>
       <c r="D24" s="22">
-        <v>9</v>
-[...27 lines deleted...]
-      </c>
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="E24" s="22"/>
+      <c r="F24" s="26"/>
+      <c r="G24" s="22"/>
+      <c r="H24" s="30"/>
+      <c r="I24" s="22"/>
+      <c r="J24" s="22"/>
+      <c r="K24" s="22"/>
+      <c r="L24" s="24"/>
+      <c r="M24" s="32"/>
     </row>
     <row r="25" spans="1:13" s="11" customFormat="1">
       <c r="A25" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="B25" s="24">
-[...3 lines deleted...]
-        <v>84.9</v>
+      <c r="B25" s="22">
+        <v>57.3</v>
+      </c>
+      <c r="C25" s="22">
+        <v>106.9</v>
       </c>
       <c r="D25" s="22">
-        <v>125</v>
-[...27 lines deleted...]
-      </c>
+        <v>158.1</v>
+      </c>
+      <c r="E25" s="22"/>
+      <c r="F25" s="26"/>
+      <c r="G25" s="22"/>
+      <c r="H25" s="30"/>
+      <c r="I25" s="22"/>
+      <c r="J25" s="22"/>
+      <c r="K25" s="22"/>
+      <c r="L25" s="24"/>
+      <c r="M25" s="32"/>
     </row>
     <row r="26" spans="1:13" s="11" customFormat="1">
       <c r="A26" s="7" t="s">
         <v>31</v>
       </c>
-      <c r="B26" s="24">
-[...3 lines deleted...]
-        <v>3.5</v>
+      <c r="B26" s="22">
+        <v>2.5</v>
+      </c>
+      <c r="C26" s="22">
+        <v>4.9000000000000004</v>
       </c>
       <c r="D26" s="22">
-        <v>5.2</v>
-[...27 lines deleted...]
-      </c>
+        <v>7.3</v>
+      </c>
+      <c r="E26" s="22"/>
+      <c r="F26" s="26"/>
+      <c r="G26" s="22"/>
+      <c r="H26" s="30"/>
+      <c r="I26" s="22"/>
+      <c r="J26" s="22"/>
+      <c r="K26" s="22"/>
+      <c r="L26" s="24"/>
+      <c r="M26" s="32"/>
     </row>
     <row r="27" spans="1:13" s="11" customFormat="1">
       <c r="A27" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="B27" s="24">
-[...3 lines deleted...]
-        <v>19.399999999999999</v>
+      <c r="B27" s="32">
+        <v>10</v>
+      </c>
+      <c r="C27" s="32">
+        <v>19.600000000000001</v>
       </c>
       <c r="D27" s="22">
-        <v>28.4</v>
-[...27 lines deleted...]
-      </c>
+        <v>28.8</v>
+      </c>
+      <c r="E27" s="22"/>
+      <c r="F27" s="26"/>
+      <c r="G27" s="22"/>
+      <c r="H27" s="30"/>
+      <c r="I27" s="22"/>
+      <c r="J27" s="22"/>
+      <c r="K27" s="22"/>
+      <c r="L27" s="24"/>
+      <c r="M27" s="32"/>
     </row>
     <row r="28" spans="1:13" s="11" customFormat="1">
       <c r="A28" s="14" t="s">
         <v>28</v>
       </c>
-      <c r="B28" s="25">
+      <c r="B28" s="23">
         <v>2.1</v>
       </c>
-      <c r="C28" s="27">
+      <c r="C28" s="23">
         <v>4.2</v>
       </c>
       <c r="D28" s="23">
         <v>6.3</v>
       </c>
-      <c r="E28" s="23">
-[...25 lines deleted...]
-      </c>
+      <c r="E28" s="23"/>
+      <c r="F28" s="29"/>
+      <c r="G28" s="22"/>
+      <c r="H28" s="31"/>
+      <c r="I28" s="23"/>
+      <c r="J28" s="23"/>
+      <c r="K28" s="23"/>
+      <c r="L28" s="25"/>
+      <c r="M28" s="23"/>
     </row>
     <row r="29" spans="1:13" s="11" customFormat="1">
       <c r="A29" s="10"/>
       <c r="B29" s="13"/>
       <c r="C29" s="13"/>
       <c r="D29" s="13"/>
       <c r="E29" s="13"/>
       <c r="F29" s="13"/>
-      <c r="G29" s="30"/>
+      <c r="G29" s="28"/>
       <c r="H29" s="13"/>
       <c r="I29" s="13"/>
       <c r="J29" s="13"/>
       <c r="K29" s="13"/>
       <c r="L29" s="13"/>
       <c r="M29" s="13"/>
     </row>
     <row r="30" spans="1:13" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A30" s="36" t="s">
+      <c r="A30" s="34" t="s">
         <v>15</v>
       </c>
-      <c r="B30" s="36"/>
-[...6 lines deleted...]
-      <c r="I30" s="36"/>
+      <c r="B30" s="34"/>
+      <c r="C30" s="34"/>
+      <c r="D30" s="34"/>
+      <c r="E30" s="34"/>
+      <c r="F30" s="34"/>
+      <c r="G30" s="34"/>
+      <c r="H30" s="34"/>
+      <c r="I30" s="34"/>
       <c r="J30" s="15"/>
       <c r="K30" s="16"/>
       <c r="L30" s="16"/>
       <c r="M30" s="16"/>
     </row>
     <row r="31" spans="1:13" ht="25.5" customHeight="1">
-      <c r="A31" s="37" t="s">
+      <c r="A31" s="35" t="s">
         <v>32</v>
       </c>
-      <c r="B31" s="37"/>
-[...10 lines deleted...]
-      <c r="M31" s="38"/>
+      <c r="B31" s="35"/>
+      <c r="C31" s="35"/>
+      <c r="D31" s="35"/>
+      <c r="E31" s="35"/>
+      <c r="F31" s="35"/>
+      <c r="G31" s="35"/>
+      <c r="H31" s="36"/>
+      <c r="I31" s="36"/>
+      <c r="J31" s="36"/>
+      <c r="K31" s="36"/>
+      <c r="L31" s="36"/>
+      <c r="M31" s="36"/>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="17" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A30:I30"/>
     <mergeCell ref="A31:M31"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">