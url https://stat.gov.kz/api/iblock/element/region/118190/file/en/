--- v1 (2026-05-13)
+++ v2 (2026-08-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="2340" yWindow="105" windowWidth="17550" windowHeight="11295"/>
+    <workbookView xWindow="2415" yWindow="4335" windowWidth="17550" windowHeight="11295"/>
   </bookViews>
   <sheets>
     <sheet name="ТО" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">ТО!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="34">
   <si>
     <t/>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January-February</t>
   </si>
   <si>
     <t>January-March</t>
   </si>
@@ -125,112 +125,100 @@
     <t>Tolebi</t>
   </si>
   <si>
     <t>Shardara</t>
   </si>
   <si>
     <t>Turkistancity</t>
   </si>
   <si>
     <t>Otyrar</t>
   </si>
   <si>
     <t>x -  the data is not filled in due to the fact that this type of product is produced by the only enterprise in the republic and/or in the region. In accordance with paragraph 5 of Article 8 of the Law of the Republic of Kazakhstan "On State Statistics" dated March 19, 2010 No. 257, statistical information that allows you to directly or indirectly identify the respondent or determine the primary statistical data about him is confidential and can be distributed only with the consent of the respondent</t>
   </si>
   <si>
     <t>Output of basic industrial products in the region of Turkestan 2026 year*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="10">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
-      <name val="Roboto"/>
-[...10 lines deleted...]
-      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -274,51 +262,51 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="38">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -343,69 +331,72 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
@@ -686,81 +677,81 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:M32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A30" sqref="A30:I30"/>
+      <selection activeCell="G6" sqref="G6:G28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.42578125" style="16" customWidth="1"/>
     <col min="2" max="8" width="10.5703125" style="16" customWidth="1"/>
     <col min="9" max="9" width="11.5703125" style="16" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="16" customWidth="1"/>
     <col min="11" max="11" width="11.85546875" style="16" customWidth="1"/>
     <col min="12" max="12" width="11.42578125" style="16" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="16" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="21"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A2" s="33" t="s">
+      <c r="A2" s="34" t="s">
         <v>33</v>
       </c>
-      <c r="B2" s="33"/>
-[...10 lines deleted...]
-      <c r="M2" s="33"/>
+      <c r="B2" s="34"/>
+      <c r="C2" s="34"/>
+      <c r="D2" s="34"/>
+      <c r="E2" s="34"/>
+      <c r="F2" s="34"/>
+      <c r="G2" s="34"/>
+      <c r="H2" s="34"/>
+      <c r="I2" s="34"/>
+      <c r="J2" s="34"/>
+      <c r="K2" s="34"/>
+      <c r="L2" s="34"/>
+      <c r="M2" s="34"/>
     </row>
     <row r="3" spans="1:13" s="11" customFormat="1">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
     </row>
     <row r="4" spans="1:13" s="1" customFormat="1" ht="28.5" customHeight="1">
       <c r="A4" s="3"/>
       <c r="B4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="3" t="s">
@@ -817,608 +808,734 @@
         <v>0</v>
       </c>
       <c r="H5" s="20" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>0</v>
       </c>
       <c r="J5" s="9" t="s">
         <v>0</v>
       </c>
       <c r="K5" s="9" t="s">
         <v>0</v>
       </c>
       <c r="L5" s="9" t="s">
         <v>0</v>
       </c>
       <c r="M5" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="6" customFormat="1">
       <c r="A6" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="22">
+      <c r="B6" s="30">
         <v>80460.399999999994</v>
       </c>
-      <c r="C6" s="22">
+      <c r="C6" s="30">
         <v>150288.20000000001</v>
       </c>
-      <c r="D6" s="22">
+      <c r="D6" s="30">
         <v>266044.3</v>
       </c>
-      <c r="E6" s="22"/>
-[...2 lines deleted...]
-      <c r="H6" s="30"/>
+      <c r="E6" s="30">
+        <v>335537.40000000002</v>
+      </c>
+      <c r="F6" s="31">
+        <v>443240.2</v>
+      </c>
+      <c r="G6" s="30">
+        <v>557499.9</v>
+      </c>
+      <c r="H6" s="27"/>
       <c r="I6" s="22"/>
       <c r="J6" s="22"/>
       <c r="K6" s="22"/>
       <c r="L6" s="24"/>
       <c r="M6" s="22"/>
     </row>
     <row r="7" spans="1:13" s="11" customFormat="1">
       <c r="A7" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="22">
         <v>1612.3</v>
       </c>
       <c r="C7" s="22">
         <v>3019</v>
       </c>
       <c r="D7" s="22">
         <v>4425.7</v>
       </c>
-      <c r="E7" s="22"/>
-[...2 lines deleted...]
-      <c r="H7" s="30"/>
+      <c r="E7" s="22">
+        <v>5832.3</v>
+      </c>
+      <c r="F7" s="8">
+        <v>7450.7</v>
+      </c>
+      <c r="G7" s="22">
+        <v>9069</v>
+      </c>
+      <c r="H7" s="27"/>
       <c r="I7" s="22"/>
       <c r="J7" s="22"/>
       <c r="K7" s="22"/>
       <c r="L7" s="24"/>
       <c r="M7" s="22"/>
     </row>
     <row r="8" spans="1:13" s="11" customFormat="1">
       <c r="A8" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="22">
         <v>9648.2999999999993</v>
       </c>
       <c r="C8" s="22">
         <v>19075.8</v>
       </c>
       <c r="D8" s="22">
         <v>43524.2</v>
       </c>
-      <c r="E8" s="22"/>
-[...2 lines deleted...]
-      <c r="H8" s="30"/>
+      <c r="E8" s="22">
+        <v>63791.199999999997</v>
+      </c>
+      <c r="F8" s="8">
+        <v>87011.199999999997</v>
+      </c>
+      <c r="G8" s="22">
+        <v>110723.2</v>
+      </c>
+      <c r="H8" s="27"/>
       <c r="I8" s="22"/>
       <c r="J8" s="22"/>
       <c r="K8" s="22"/>
       <c r="L8" s="24"/>
       <c r="M8" s="22"/>
     </row>
     <row r="9" spans="1:13" s="11" customFormat="1">
       <c r="A9" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="22">
         <v>440.3</v>
       </c>
       <c r="C9" s="22">
         <v>799</v>
       </c>
       <c r="D9" s="22">
         <v>1157.7</v>
       </c>
-      <c r="E9" s="22"/>
-[...2 lines deleted...]
-      <c r="H9" s="30"/>
+      <c r="E9" s="22">
+        <v>1516.3</v>
+      </c>
+      <c r="F9" s="8">
+        <v>1940.7</v>
+      </c>
+      <c r="G9" s="22">
+        <v>2365</v>
+      </c>
+      <c r="H9" s="27"/>
       <c r="I9" s="22"/>
       <c r="J9" s="22"/>
       <c r="K9" s="22"/>
       <c r="L9" s="24"/>
       <c r="M9" s="22"/>
     </row>
     <row r="10" spans="1:13" s="11" customFormat="1">
       <c r="A10" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="22">
         <v>2583</v>
       </c>
       <c r="C10" s="22">
         <v>3818.7</v>
       </c>
       <c r="D10" s="22">
         <v>5054.3</v>
       </c>
-      <c r="E10" s="22"/>
-[...2 lines deleted...]
-      <c r="H10" s="30"/>
+      <c r="E10" s="22">
+        <v>6290</v>
+      </c>
+      <c r="F10" s="8">
+        <v>8561.2999999999993</v>
+      </c>
+      <c r="G10" s="22">
+        <v>10832.7</v>
+      </c>
+      <c r="H10" s="27"/>
       <c r="I10" s="22"/>
       <c r="J10" s="22"/>
       <c r="K10" s="22"/>
       <c r="L10" s="24"/>
       <c r="M10" s="22"/>
     </row>
     <row r="11" spans="1:13" s="11" customFormat="1">
       <c r="A11" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="22">
         <v>1435.7</v>
       </c>
       <c r="C11" s="22">
         <v>2389.8000000000002</v>
       </c>
       <c r="D11" s="22">
         <v>3343.8</v>
       </c>
-      <c r="E11" s="22"/>
-[...2 lines deleted...]
-      <c r="H11" s="30"/>
+      <c r="E11" s="22">
+        <v>4297.8999999999996</v>
+      </c>
+      <c r="F11" s="8">
+        <v>5490.4</v>
+      </c>
+      <c r="G11" s="22">
+        <v>6683</v>
+      </c>
+      <c r="H11" s="27"/>
       <c r="I11" s="22"/>
       <c r="J11" s="22"/>
       <c r="K11" s="22"/>
       <c r="L11" s="24"/>
       <c r="M11" s="22"/>
     </row>
     <row r="12" spans="1:13" s="11" customFormat="1">
       <c r="A12" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="22">
         <v>366</v>
       </c>
       <c r="C12" s="22">
         <v>727.3</v>
       </c>
       <c r="D12" s="22">
         <v>1088.7</v>
       </c>
-      <c r="E12" s="22"/>
-[...2 lines deleted...]
-      <c r="H12" s="30"/>
+      <c r="E12" s="22">
+        <v>1450</v>
+      </c>
+      <c r="F12" s="8">
+        <v>1800</v>
+      </c>
+      <c r="G12" s="22">
+        <v>2150</v>
+      </c>
+      <c r="H12" s="27"/>
       <c r="I12" s="22"/>
       <c r="J12" s="22"/>
       <c r="K12" s="22"/>
       <c r="L12" s="24"/>
       <c r="M12" s="22"/>
     </row>
     <row r="13" spans="1:13" s="11" customFormat="1">
       <c r="A13" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="22">
         <v>2632.3</v>
       </c>
       <c r="C13" s="22">
         <v>5684.3</v>
       </c>
       <c r="D13" s="22">
         <v>13053.3</v>
       </c>
-      <c r="E13" s="22"/>
-[...2 lines deleted...]
-      <c r="H13" s="30"/>
+      <c r="E13" s="22">
+        <v>22129.3</v>
+      </c>
+      <c r="F13" s="8">
+        <v>32163.3</v>
+      </c>
+      <c r="G13" s="22">
+        <v>43208.3</v>
+      </c>
+      <c r="H13" s="27"/>
       <c r="I13" s="22"/>
       <c r="J13" s="22"/>
       <c r="K13" s="22"/>
       <c r="L13" s="24"/>
       <c r="M13" s="22"/>
     </row>
     <row r="14" spans="1:13" s="11" customFormat="1">
       <c r="A14" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="22">
         <v>1177.2</v>
       </c>
       <c r="C14" s="22">
         <v>2503.9</v>
       </c>
       <c r="D14" s="22">
         <v>4265.5</v>
       </c>
-      <c r="E14" s="22"/>
-[...2 lines deleted...]
-      <c r="H14" s="30"/>
+      <c r="E14" s="22">
+        <v>6158.2</v>
+      </c>
+      <c r="F14" s="8">
+        <v>8446.7999999999993</v>
+      </c>
+      <c r="G14" s="22">
+        <v>10600.4</v>
+      </c>
+      <c r="H14" s="27"/>
       <c r="I14" s="22"/>
       <c r="J14" s="22"/>
       <c r="K14" s="22"/>
       <c r="L14" s="24"/>
       <c r="M14" s="22"/>
     </row>
     <row r="15" spans="1:13" s="11" customFormat="1">
       <c r="A15" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="22">
         <v>937</v>
       </c>
       <c r="C15" s="22">
         <v>2191</v>
       </c>
       <c r="D15" s="22">
         <v>3813</v>
       </c>
-      <c r="E15" s="22"/>
-[...2 lines deleted...]
-      <c r="H15" s="30"/>
+      <c r="E15" s="22">
+        <v>6521</v>
+      </c>
+      <c r="F15" s="8">
+        <v>9579</v>
+      </c>
+      <c r="G15" s="22">
+        <v>12911</v>
+      </c>
+      <c r="H15" s="27"/>
       <c r="I15" s="22"/>
       <c r="J15" s="22"/>
       <c r="K15" s="22"/>
       <c r="L15" s="24"/>
       <c r="M15" s="22"/>
     </row>
     <row r="16" spans="1:13" s="11" customFormat="1">
       <c r="A16" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="22">
         <v>3399</v>
       </c>
       <c r="C16" s="22">
         <v>7027</v>
       </c>
       <c r="D16" s="22">
         <v>7027</v>
       </c>
-      <c r="E16" s="22"/>
-[...2 lines deleted...]
-      <c r="H16" s="30"/>
+      <c r="E16" s="22">
+        <v>7027</v>
+      </c>
+      <c r="F16" s="8">
+        <v>7027</v>
+      </c>
+      <c r="G16" s="22">
+        <v>7027</v>
+      </c>
+      <c r="H16" s="27"/>
       <c r="I16" s="22"/>
       <c r="J16" s="22"/>
       <c r="K16" s="22"/>
       <c r="L16" s="24"/>
       <c r="M16" s="22"/>
     </row>
     <row r="17" spans="1:13" s="11" customFormat="1">
       <c r="A17" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="22">
         <v>1884.2</v>
       </c>
       <c r="C17" s="22">
         <v>4329.3999999999996</v>
       </c>
       <c r="D17" s="22">
         <v>12269.1</v>
       </c>
-      <c r="E17" s="22"/>
-[...2 lines deleted...]
-      <c r="H17" s="30"/>
+      <c r="E17" s="22">
+        <v>19914.099999999999</v>
+      </c>
+      <c r="F17" s="8">
+        <v>32724.1</v>
+      </c>
+      <c r="G17" s="22">
+        <v>42665</v>
+      </c>
+      <c r="H17" s="27"/>
       <c r="I17" s="22"/>
       <c r="J17" s="22"/>
       <c r="K17" s="22"/>
       <c r="L17" s="24"/>
       <c r="M17" s="22"/>
     </row>
     <row r="18" spans="1:13" s="11" customFormat="1">
       <c r="A18" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="22">
         <v>484</v>
       </c>
       <c r="C18" s="22">
         <v>988</v>
       </c>
       <c r="D18" s="22">
         <v>1492</v>
       </c>
-      <c r="E18" s="22"/>
-[...2 lines deleted...]
-      <c r="H18" s="30"/>
+      <c r="E18" s="22">
+        <v>1996</v>
+      </c>
+      <c r="F18" s="8">
+        <v>2386.6999999999998</v>
+      </c>
+      <c r="G18" s="22">
+        <v>2777.3</v>
+      </c>
+      <c r="H18" s="27"/>
       <c r="I18" s="22"/>
       <c r="J18" s="22"/>
       <c r="K18" s="22"/>
       <c r="L18" s="24"/>
       <c r="M18" s="22"/>
     </row>
     <row r="19" spans="1:13" s="11" customFormat="1">
       <c r="A19" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="22">
         <v>53861</v>
       </c>
       <c r="C19" s="22">
         <v>97735</v>
       </c>
       <c r="D19" s="22">
         <v>165530</v>
       </c>
-      <c r="E19" s="22"/>
-[...2 lines deleted...]
-      <c r="H19" s="30"/>
+      <c r="E19" s="22">
+        <v>188614</v>
+      </c>
+      <c r="F19" s="8">
+        <v>238659</v>
+      </c>
+      <c r="G19" s="22">
+        <v>296488</v>
+      </c>
+      <c r="H19" s="27"/>
       <c r="I19" s="22"/>
       <c r="J19" s="22"/>
       <c r="K19" s="22"/>
       <c r="L19" s="24"/>
       <c r="M19" s="22"/>
     </row>
     <row r="20" spans="1:13" s="11" customFormat="1">
       <c r="A20" s="10"/>
       <c r="B20" s="8"/>
       <c r="C20" s="9"/>
       <c r="D20" s="9"/>
       <c r="E20" s="9"/>
-      <c r="F20" s="27"/>
+      <c r="F20" s="32"/>
       <c r="G20" s="18"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="K20" s="8"/>
       <c r="L20" s="9"/>
       <c r="M20" s="9"/>
     </row>
     <row r="21" spans="1:13" s="11" customFormat="1" ht="19.5" customHeight="1">
       <c r="A21" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="9"/>
       <c r="C21" s="9"/>
       <c r="D21" s="9"/>
       <c r="E21" s="9"/>
-      <c r="F21" s="27"/>
+      <c r="F21" s="32"/>
       <c r="G21" s="18"/>
       <c r="H21" s="9"/>
       <c r="I21" s="9"/>
       <c r="J21" s="9"/>
       <c r="K21" s="9"/>
       <c r="L21" s="9"/>
       <c r="M21" s="9"/>
     </row>
     <row r="22" spans="1:13" s="6" customFormat="1">
       <c r="A22" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="B22" s="22">
+      <c r="B22" s="30">
         <v>99.3</v>
       </c>
-      <c r="C22" s="22">
+      <c r="C22" s="30">
         <v>185.8</v>
       </c>
-      <c r="D22" s="22">
+      <c r="D22" s="30">
         <v>273.39999999999998</v>
       </c>
-      <c r="E22" s="22"/>
-[...2 lines deleted...]
-      <c r="H22" s="30"/>
+      <c r="E22" s="30">
+        <v>304.8</v>
+      </c>
+      <c r="F22" s="31">
+        <v>345.4</v>
+      </c>
+      <c r="G22" s="30">
+        <v>386</v>
+      </c>
+      <c r="H22" s="27"/>
       <c r="I22" s="22"/>
       <c r="J22" s="22"/>
       <c r="K22" s="22"/>
       <c r="L22" s="24"/>
-      <c r="M22" s="32"/>
+      <c r="M22" s="29"/>
     </row>
     <row r="23" spans="1:13" s="11" customFormat="1">
       <c r="A23" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="22">
         <v>23.1</v>
       </c>
       <c r="C23" s="22">
         <v>43.4</v>
       </c>
       <c r="D23" s="22">
         <v>63.7</v>
       </c>
-      <c r="E23" s="22"/>
-[...2 lines deleted...]
-      <c r="H23" s="30"/>
+      <c r="E23" s="22">
+        <v>83.9</v>
+      </c>
+      <c r="F23" s="8">
+        <v>114.7</v>
+      </c>
+      <c r="G23" s="22">
+        <v>145.5</v>
+      </c>
+      <c r="H23" s="27"/>
       <c r="I23" s="22"/>
       <c r="J23" s="22"/>
       <c r="K23" s="22"/>
       <c r="L23" s="24"/>
-      <c r="M23" s="32"/>
+      <c r="M23" s="29"/>
     </row>
     <row r="24" spans="1:13" s="11" customFormat="1">
       <c r="A24" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="22">
         <v>4.3</v>
       </c>
       <c r="C24" s="22">
         <v>6.7</v>
       </c>
       <c r="D24" s="22">
         <v>9.1999999999999993</v>
       </c>
-      <c r="E24" s="22"/>
-[...2 lines deleted...]
-      <c r="H24" s="30"/>
+      <c r="E24" s="22">
+        <v>11.7</v>
+      </c>
+      <c r="F24" s="8">
+        <v>14.9</v>
+      </c>
+      <c r="G24" s="22">
+        <v>18.2</v>
+      </c>
+      <c r="H24" s="27"/>
       <c r="I24" s="22"/>
       <c r="J24" s="22"/>
       <c r="K24" s="22"/>
       <c r="L24" s="24"/>
-      <c r="M24" s="32"/>
+      <c r="M24" s="29"/>
     </row>
     <row r="25" spans="1:13" s="11" customFormat="1">
       <c r="A25" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="22">
         <v>57.3</v>
       </c>
       <c r="C25" s="22">
         <v>106.9</v>
       </c>
       <c r="D25" s="22">
         <v>158.1</v>
       </c>
-      <c r="E25" s="22"/>
-[...2 lines deleted...]
-      <c r="H25" s="30"/>
+      <c r="E25" s="22">
+        <v>158.19999999999999</v>
+      </c>
+      <c r="F25" s="8">
+        <v>158.19999999999999</v>
+      </c>
+      <c r="G25" s="22">
+        <v>158.30000000000001</v>
+      </c>
+      <c r="H25" s="27"/>
       <c r="I25" s="22"/>
       <c r="J25" s="22"/>
       <c r="K25" s="22"/>
       <c r="L25" s="24"/>
-      <c r="M25" s="32"/>
+      <c r="M25" s="29"/>
     </row>
     <row r="26" spans="1:13" s="11" customFormat="1">
       <c r="A26" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B26" s="22">
         <v>2.5</v>
       </c>
       <c r="C26" s="22">
         <v>4.9000000000000004</v>
       </c>
       <c r="D26" s="22">
         <v>7.3</v>
       </c>
-      <c r="E26" s="22"/>
-[...2 lines deleted...]
-      <c r="H26" s="30"/>
+      <c r="E26" s="22">
+        <v>9.4</v>
+      </c>
+      <c r="F26" s="8">
+        <v>13.5</v>
+      </c>
+      <c r="G26" s="22">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="H26" s="27"/>
       <c r="I26" s="22"/>
       <c r="J26" s="22"/>
       <c r="K26" s="22"/>
       <c r="L26" s="24"/>
-      <c r="M26" s="32"/>
+      <c r="M26" s="29"/>
     </row>
     <row r="27" spans="1:13" s="11" customFormat="1">
       <c r="A27" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="B27" s="32">
+      <c r="B27" s="29">
         <v>10</v>
       </c>
-      <c r="C27" s="32">
+      <c r="C27" s="29">
         <v>19.600000000000001</v>
       </c>
       <c r="D27" s="22">
         <v>28.8</v>
       </c>
-      <c r="E27" s="22"/>
-[...2 lines deleted...]
-      <c r="H27" s="30"/>
+      <c r="E27" s="22">
+        <v>33.200000000000003</v>
+      </c>
+      <c r="F27" s="8">
+        <v>33.5</v>
+      </c>
+      <c r="G27" s="22">
+        <v>33.799999999999997</v>
+      </c>
+      <c r="H27" s="27"/>
       <c r="I27" s="22"/>
       <c r="J27" s="22"/>
       <c r="K27" s="22"/>
       <c r="L27" s="24"/>
-      <c r="M27" s="32"/>
+      <c r="M27" s="29"/>
     </row>
     <row r="28" spans="1:13" s="11" customFormat="1">
       <c r="A28" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B28" s="23">
         <v>2.1</v>
       </c>
       <c r="C28" s="23">
         <v>4.2</v>
       </c>
       <c r="D28" s="23">
         <v>6.3</v>
       </c>
-      <c r="E28" s="23"/>
-[...2 lines deleted...]
-      <c r="H28" s="31"/>
+      <c r="E28" s="23">
+        <v>8.4</v>
+      </c>
+      <c r="F28" s="33">
+        <v>10.5</v>
+      </c>
+      <c r="G28" s="23">
+        <v>12.6</v>
+      </c>
+      <c r="H28" s="28"/>
       <c r="I28" s="23"/>
       <c r="J28" s="23"/>
       <c r="K28" s="23"/>
       <c r="L28" s="25"/>
       <c r="M28" s="23"/>
     </row>
     <row r="29" spans="1:13" s="11" customFormat="1">
       <c r="A29" s="10"/>
       <c r="B29" s="13"/>
       <c r="C29" s="13"/>
       <c r="D29" s="13"/>
       <c r="E29" s="13"/>
       <c r="F29" s="13"/>
-      <c r="G29" s="28"/>
+      <c r="G29" s="26"/>
       <c r="H29" s="13"/>
       <c r="I29" s="13"/>
       <c r="J29" s="13"/>
       <c r="K29" s="13"/>
       <c r="L29" s="13"/>
       <c r="M29" s="13"/>
     </row>
     <row r="30" spans="1:13" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A30" s="34" t="s">
+      <c r="A30" s="35" t="s">
         <v>15</v>
       </c>
-      <c r="B30" s="34"/>
-[...6 lines deleted...]
-      <c r="I30" s="34"/>
+      <c r="B30" s="35"/>
+      <c r="C30" s="35"/>
+      <c r="D30" s="35"/>
+      <c r="E30" s="35"/>
+      <c r="F30" s="35"/>
+      <c r="G30" s="35"/>
+      <c r="H30" s="35"/>
+      <c r="I30" s="35"/>
       <c r="J30" s="15"/>
       <c r="K30" s="16"/>
       <c r="L30" s="16"/>
       <c r="M30" s="16"/>
     </row>
     <row r="31" spans="1:13" ht="25.5" customHeight="1">
-      <c r="A31" s="35" t="s">
+      <c r="A31" s="36" t="s">
         <v>32</v>
       </c>
-      <c r="B31" s="35"/>
-[...10 lines deleted...]
-      <c r="M31" s="36"/>
+      <c r="B31" s="36"/>
+      <c r="C31" s="36"/>
+      <c r="D31" s="36"/>
+      <c r="E31" s="36"/>
+      <c r="F31" s="36"/>
+      <c r="G31" s="36"/>
+      <c r="H31" s="37"/>
+      <c r="I31" s="37"/>
+      <c r="J31" s="37"/>
+      <c r="K31" s="37"/>
+      <c r="L31" s="37"/>
+      <c r="M31" s="37"/>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="17" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A30:I30"/>
     <mergeCell ref="A31:M31"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">