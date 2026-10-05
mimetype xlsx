--- v2 (2026-08-23)
+++ v3 (2026-10-05)
@@ -1,64 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="2415" yWindow="4335" windowWidth="17550" windowHeight="11295"/>
+    <workbookView xWindow="14115" yWindow="900" windowWidth="17550" windowHeight="11295"/>
   </bookViews>
   <sheets>
-    <sheet name="ТО" sheetId="1" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="3" r:id="rId1"/>
+    <sheet name="Symbols " sheetId="2" r:id="rId2"/>
+    <sheet name="IIP" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">ТО!#REF!</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">IIP!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="75">
   <si>
     <t/>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January-February</t>
   </si>
   <si>
     <t>January-March</t>
   </si>
   <si>
     <t>January-April</t>
   </si>
   <si>
     <t>January-May</t>
   </si>
   <si>
     <t>January-June</t>
   </si>
   <si>
     <t>January- July</t>
   </si>
   <si>
@@ -116,128 +120,302 @@
     <t>Saryagash</t>
   </si>
   <si>
     <t>Sauran</t>
   </si>
   <si>
     <t>Sozaq</t>
   </si>
   <si>
     <t>Tolebi</t>
   </si>
   <si>
     <t>Shardara</t>
   </si>
   <si>
     <t>Turkistancity</t>
   </si>
   <si>
     <t>Otyrar</t>
   </si>
   <si>
     <t>x -  the data is not filled in due to the fact that this type of product is produced by the only enterprise in the republic and/or in the region. In accordance with paragraph 5 of Article 8 of the Law of the Republic of Kazakhstan "On State Statistics" dated March 19, 2010 No. 257, statistical information that allows you to directly or indirectly identify the respondent or determine the primary statistical data about him is confidential and can be distributed only with the consent of the respondent</t>
   </si>
   <si>
     <t>Output of basic industrial products in the region of Turkestan 2026 year*</t>
+  </si>
+  <si>
+    <t>Statistical indicator code</t>
+  </si>
+  <si>
+    <t>Statistical indicator name</t>
+  </si>
+  <si>
+    <t>Unit of measurement</t>
+  </si>
+  <si>
+    <t>Short name of the KSP</t>
+  </si>
+  <si>
+    <t>Products produced in kind</t>
+  </si>
+  <si>
+    <t>History of the indicator</t>
+  </si>
+  <si>
+    <t>Definition of the indicator</t>
+  </si>
+  <si>
+    <t>Production taking into account the products spent on industrial and production needs within the enterprise (intra-factory turnover)and produced from raw materials</t>
+  </si>
+  <si>
+    <t>Data processing method</t>
+  </si>
+  <si>
+    <t>Calculated</t>
+  </si>
+  <si>
+    <t>Definition sources</t>
+  </si>
+  <si>
+    <t>Methodology for the formation of indicators and the calculation of the gross output of industrial products (goods, services) Approved by the order of the Chairman of the Committee on Statistics of the Ministry of National Economy of the Republic of Kazakhstan dated December 20, 2017 202</t>
+  </si>
+  <si>
+    <t>Source of the indicator</t>
+  </si>
+  <si>
+    <t>Forms of statistical observation</t>
+  </si>
+  <si>
+    <t>Note</t>
+  </si>
+  <si>
+    <t>Classifiers</t>
+  </si>
+  <si>
+    <t>Methodological explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/17/</t>
+  </si>
+  <si>
+    <t>Related publications:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Useful links:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701608</t>
+  </si>
+  <si>
+    <t>Date of the last update:</t>
+  </si>
+  <si>
+    <t>Date of the next update:</t>
+  </si>
+  <si>
+    <t>Responsible structural unit</t>
+  </si>
+  <si>
+    <t>Responsible person</t>
+  </si>
+  <si>
+    <t>Phone number:</t>
+  </si>
+  <si>
+    <t>Email</t>
+  </si>
+  <si>
+    <t>Symbols:</t>
+  </si>
+  <si>
+    <t>"-" No production</t>
+  </si>
+  <si>
+    <t>"*" - Operational data</t>
+  </si>
+  <si>
+    <t>«х» – Data is confidential</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are due to rounding.</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> +7252 39-01-79</t>
+  </si>
+  <si>
+    <t xml:space="preserve">g.medetbekova @aspire.gov.kz </t>
+  </si>
+  <si>
+    <t xml:space="preserve">thsd. kWh </t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/23/</t>
+  </si>
+  <si>
+    <t>Medetbekova Gulzhan Kalzhigitovna</t>
+  </si>
+  <si>
+    <t>Output of basic industrial products in the region of Turkestan</t>
+  </si>
+  <si>
+    <t>Management of industry and environment statistics</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="1">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="165" formatCode="#"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-      <color indexed="8"/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
       <color indexed="8"/>
-      <name val="Roboto"/>
+      <name val="arial"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -258,55 +436,78 @@
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -325,108 +526,164 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="6">
+    <cellStyle name="Excel Built-in Normal 1" xfId="3"/>
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2 2" xfId="5"/>
+    <cellStyle name="Обычный 3 3" xfId="1"/>
+    <cellStyle name="Обычный_таблицы1" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -669,89 +926,376 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B18" sqref="B18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="44" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="44" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="31"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="30"/>
+      <c r="B1" s="30"/>
+    </row>
+    <row r="2" spans="1:13" s="33" customFormat="1">
+      <c r="A2" s="32" t="s">
+        <v>34</v>
+      </c>
+      <c r="B2" s="32">
+        <v>151102</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="33" customFormat="1">
+      <c r="A3" s="32" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3" s="57" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="33" customFormat="1">
+      <c r="A4" s="32" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" s="34" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="33" customFormat="1">
+      <c r="A5" s="32" t="s">
+        <v>37</v>
+      </c>
+      <c r="B5" s="34" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="33" customFormat="1">
+      <c r="A6" s="32" t="s">
+        <v>39</v>
+      </c>
+      <c r="B6" s="32">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="33" customFormat="1" ht="25.5">
+      <c r="A7" s="32" t="s">
+        <v>40</v>
+      </c>
+      <c r="B7" s="35" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="33" customFormat="1">
+      <c r="A8" s="32" t="s">
+        <v>42</v>
+      </c>
+      <c r="B8" s="34" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="33" customFormat="1" ht="38.25">
+      <c r="A9" s="32" t="s">
+        <v>44</v>
+      </c>
+      <c r="B9" s="35" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="33" customFormat="1">
+      <c r="A10" s="32" t="s">
+        <v>46</v>
+      </c>
+      <c r="B10" s="35" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="33" customFormat="1">
+      <c r="A11" s="32" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" s="35"/>
+      <c r="M11" s="36"/>
+    </row>
+    <row r="12" spans="1:13" s="33" customFormat="1">
+      <c r="A12" s="32" t="s">
+        <v>49</v>
+      </c>
+      <c r="B12" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="M12" s="36"/>
+    </row>
+    <row r="13" spans="1:13" s="33" customFormat="1">
+      <c r="A13" s="32" t="s">
+        <v>50</v>
+      </c>
+      <c r="B13" s="38" t="s">
+        <v>51</v>
+      </c>
+      <c r="M13" s="36"/>
+    </row>
+    <row r="14" spans="1:13" s="33" customFormat="1" ht="25.5">
+      <c r="A14" s="32" t="s">
+        <v>52</v>
+      </c>
+      <c r="B14" s="38" t="s">
+        <v>53</v>
+      </c>
+      <c r="M14" s="36"/>
+    </row>
+    <row r="15" spans="1:13" s="33" customFormat="1">
+      <c r="A15" s="32" t="s">
+        <v>54</v>
+      </c>
+      <c r="B15" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="M15" s="36"/>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="32" t="s">
+        <v>56</v>
+      </c>
+      <c r="B16" s="48">
+        <v>46283</v>
+      </c>
+      <c r="M16" s="40"/>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="32" t="s">
+        <v>57</v>
+      </c>
+      <c r="B17" s="48">
+        <v>46314</v>
+      </c>
+      <c r="M17" s="41"/>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="32" t="s">
+        <v>58</v>
+      </c>
+      <c r="B18" s="58" t="s">
+        <v>74</v>
+      </c>
+      <c r="M18" s="40"/>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="32" t="s">
+        <v>59</v>
+      </c>
+      <c r="B19" s="49" t="s">
+        <v>72</v>
+      </c>
+      <c r="M19" s="41"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="32" t="s">
+        <v>60</v>
+      </c>
+      <c r="B20" s="50" t="s">
+        <v>68</v>
+      </c>
+      <c r="M20" s="40"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="32" t="s">
+        <v>61</v>
+      </c>
+      <c r="B21" s="51" t="s">
+        <v>69</v>
+      </c>
+      <c r="M21" s="41"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="42"/>
+      <c r="B22" s="43"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="41"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="40"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="41"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="40"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B13" r:id="rId1" display="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B2:B15"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="45" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="45" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="45"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="46"/>
+    </row>
+    <row r="4" spans="2:2">
+      <c r="B4" s="47"/>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="47"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="47" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="47" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="47" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="47" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="47"/>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="47" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="47"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="47"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="47"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="52" t="s">
+        <v>67</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:M32"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G6" sqref="G6:G28"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.42578125" style="16" customWidth="1"/>
     <col min="2" max="8" width="10.5703125" style="16" customWidth="1"/>
     <col min="9" max="9" width="11.5703125" style="16" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="16" customWidth="1"/>
     <col min="11" max="11" width="11.85546875" style="16" customWidth="1"/>
     <col min="12" max="12" width="11.42578125" style="16" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="16" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="21"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A2" s="34" t="s">
+      <c r="A2" s="53" t="s">
         <v>33</v>
       </c>
-      <c r="B2" s="34"/>
-[...10 lines deleted...]
-      <c r="M2" s="34"/>
+      <c r="B2" s="53"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
     </row>
     <row r="3" spans="1:13" s="11" customFormat="1">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
     </row>
     <row r="4" spans="1:13" s="1" customFormat="1" ht="28.5" customHeight="1">
       <c r="A4" s="3"/>
       <c r="B4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="3" t="s">
@@ -808,762 +1352,848 @@
         <v>0</v>
       </c>
       <c r="H5" s="20" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>0</v>
       </c>
       <c r="J5" s="9" t="s">
         <v>0</v>
       </c>
       <c r="K5" s="9" t="s">
         <v>0</v>
       </c>
       <c r="L5" s="9" t="s">
         <v>0</v>
       </c>
       <c r="M5" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="6" customFormat="1">
       <c r="A6" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="30">
+      <c r="B6" s="26">
         <v>80460.399999999994</v>
       </c>
-      <c r="C6" s="30">
+      <c r="C6" s="26">
         <v>150288.20000000001</v>
       </c>
-      <c r="D6" s="30">
+      <c r="D6" s="26">
         <v>266044.3</v>
       </c>
-      <c r="E6" s="30">
+      <c r="E6" s="26">
         <v>335537.40000000002</v>
       </c>
-      <c r="F6" s="31">
+      <c r="F6" s="27">
         <v>443240.2</v>
       </c>
-      <c r="G6" s="30">
+      <c r="G6" s="26">
         <v>557499.9</v>
       </c>
-      <c r="H6" s="27"/>
-      <c r="I6" s="22"/>
+      <c r="H6" s="26">
+        <v>694190.7</v>
+      </c>
+      <c r="I6" s="26">
+        <v>812915.19999999995</v>
+      </c>
       <c r="J6" s="22"/>
       <c r="K6" s="22"/>
-      <c r="L6" s="24"/>
+      <c r="L6" s="8"/>
       <c r="M6" s="22"/>
     </row>
     <row r="7" spans="1:13" s="11" customFormat="1">
       <c r="A7" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="22">
         <v>1612.3</v>
       </c>
       <c r="C7" s="22">
         <v>3019</v>
       </c>
       <c r="D7" s="22">
         <v>4425.7</v>
       </c>
       <c r="E7" s="22">
         <v>5832.3</v>
       </c>
       <c r="F7" s="8">
         <v>7450.7</v>
       </c>
       <c r="G7" s="22">
         <v>9069</v>
       </c>
-      <c r="H7" s="27"/>
-      <c r="I7" s="22"/>
+      <c r="H7" s="22">
+        <v>10687.3</v>
+      </c>
+      <c r="I7" s="22">
+        <v>13701.7</v>
+      </c>
       <c r="J7" s="22"/>
       <c r="K7" s="22"/>
-      <c r="L7" s="24"/>
+      <c r="L7" s="8"/>
       <c r="M7" s="22"/>
     </row>
     <row r="8" spans="1:13" s="11" customFormat="1">
       <c r="A8" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="22">
         <v>9648.2999999999993</v>
       </c>
       <c r="C8" s="22">
         <v>19075.8</v>
       </c>
       <c r="D8" s="22">
         <v>43524.2</v>
       </c>
       <c r="E8" s="22">
         <v>63791.199999999997</v>
       </c>
       <c r="F8" s="8">
         <v>87011.199999999997</v>
       </c>
       <c r="G8" s="22">
         <v>110723.2</v>
       </c>
-      <c r="H8" s="27"/>
-      <c r="I8" s="22"/>
+      <c r="H8" s="22">
+        <v>137946.20000000001</v>
+      </c>
+      <c r="I8" s="22">
+        <v>163809.20000000001</v>
+      </c>
       <c r="J8" s="22"/>
       <c r="K8" s="22"/>
-      <c r="L8" s="24"/>
+      <c r="L8" s="8"/>
       <c r="M8" s="22"/>
     </row>
     <row r="9" spans="1:13" s="11" customFormat="1">
       <c r="A9" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="22">
         <v>440.3</v>
       </c>
       <c r="C9" s="22">
         <v>799</v>
       </c>
       <c r="D9" s="22">
         <v>1157.7</v>
       </c>
       <c r="E9" s="22">
         <v>1516.3</v>
       </c>
       <c r="F9" s="8">
         <v>1940.7</v>
       </c>
       <c r="G9" s="22">
         <v>2365</v>
       </c>
-      <c r="H9" s="27"/>
-      <c r="I9" s="22"/>
+      <c r="H9" s="22">
+        <v>2789.3</v>
+      </c>
+      <c r="I9" s="22">
+        <v>3783.3</v>
+      </c>
       <c r="J9" s="22"/>
       <c r="K9" s="22"/>
-      <c r="L9" s="24"/>
+      <c r="L9" s="8"/>
       <c r="M9" s="22"/>
     </row>
     <row r="10" spans="1:13" s="11" customFormat="1">
       <c r="A10" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="22">
         <v>2583</v>
       </c>
       <c r="C10" s="22">
         <v>3818.7</v>
       </c>
       <c r="D10" s="22">
         <v>5054.3</v>
       </c>
       <c r="E10" s="22">
         <v>6290</v>
       </c>
       <c r="F10" s="8">
         <v>8561.2999999999993</v>
       </c>
       <c r="G10" s="22">
         <v>10832.7</v>
       </c>
-      <c r="H10" s="27"/>
-      <c r="I10" s="22"/>
+      <c r="H10" s="22">
+        <v>13104</v>
+      </c>
+      <c r="I10" s="22">
+        <v>15825</v>
+      </c>
       <c r="J10" s="22"/>
       <c r="K10" s="22"/>
-      <c r="L10" s="24"/>
+      <c r="L10" s="8"/>
       <c r="M10" s="22"/>
     </row>
     <row r="11" spans="1:13" s="11" customFormat="1">
       <c r="A11" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="22">
         <v>1435.7</v>
       </c>
       <c r="C11" s="22">
         <v>2389.8000000000002</v>
       </c>
       <c r="D11" s="22">
         <v>3343.8</v>
       </c>
       <c r="E11" s="22">
         <v>4297.8999999999996</v>
       </c>
       <c r="F11" s="8">
         <v>5490.4</v>
       </c>
       <c r="G11" s="22">
         <v>6683</v>
       </c>
-      <c r="H11" s="27"/>
-      <c r="I11" s="22"/>
+      <c r="H11" s="22">
+        <v>7875.5</v>
+      </c>
+      <c r="I11" s="22">
+        <v>9178.7999999999993</v>
+      </c>
       <c r="J11" s="22"/>
       <c r="K11" s="22"/>
-      <c r="L11" s="24"/>
+      <c r="L11" s="8"/>
       <c r="M11" s="22"/>
     </row>
     <row r="12" spans="1:13" s="11" customFormat="1">
       <c r="A12" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="22">
         <v>366</v>
       </c>
       <c r="C12" s="22">
         <v>727.3</v>
       </c>
       <c r="D12" s="22">
         <v>1088.7</v>
       </c>
       <c r="E12" s="22">
         <v>1450</v>
       </c>
       <c r="F12" s="8">
         <v>1800</v>
       </c>
       <c r="G12" s="22">
         <v>2150</v>
       </c>
-      <c r="H12" s="27"/>
-      <c r="I12" s="22"/>
+      <c r="H12" s="22">
+        <v>2500</v>
+      </c>
+      <c r="I12" s="22">
+        <v>3273.7</v>
+      </c>
       <c r="J12" s="22"/>
       <c r="K12" s="22"/>
-      <c r="L12" s="24"/>
+      <c r="L12" s="8"/>
       <c r="M12" s="22"/>
     </row>
     <row r="13" spans="1:13" s="11" customFormat="1">
       <c r="A13" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="22">
         <v>2632.3</v>
       </c>
       <c r="C13" s="22">
         <v>5684.3</v>
       </c>
       <c r="D13" s="22">
         <v>13053.3</v>
       </c>
       <c r="E13" s="22">
         <v>22129.3</v>
       </c>
       <c r="F13" s="8">
         <v>32163.3</v>
       </c>
       <c r="G13" s="22">
         <v>43208.3</v>
       </c>
-      <c r="H13" s="27"/>
-      <c r="I13" s="22"/>
+      <c r="H13" s="22">
+        <v>55611.3</v>
+      </c>
+      <c r="I13" s="22">
+        <v>66924.3</v>
+      </c>
       <c r="J13" s="22"/>
       <c r="K13" s="22"/>
-      <c r="L13" s="24"/>
+      <c r="L13" s="8"/>
       <c r="M13" s="22"/>
     </row>
     <row r="14" spans="1:13" s="11" customFormat="1">
       <c r="A14" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="22">
         <v>1177.2</v>
       </c>
       <c r="C14" s="22">
         <v>2503.9</v>
       </c>
       <c r="D14" s="22">
         <v>4265.5</v>
       </c>
       <c r="E14" s="22">
         <v>6158.2</v>
       </c>
       <c r="F14" s="8">
         <v>8446.7999999999993</v>
       </c>
       <c r="G14" s="22">
         <v>10600.4</v>
       </c>
-      <c r="H14" s="27"/>
-      <c r="I14" s="22"/>
+      <c r="H14" s="22">
+        <v>12519</v>
+      </c>
+      <c r="I14" s="22">
+        <v>14483.6</v>
+      </c>
       <c r="J14" s="22"/>
       <c r="K14" s="22"/>
-      <c r="L14" s="24"/>
+      <c r="L14" s="8"/>
       <c r="M14" s="22"/>
     </row>
     <row r="15" spans="1:13" s="11" customFormat="1">
       <c r="A15" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="22">
         <v>937</v>
       </c>
       <c r="C15" s="22">
         <v>2191</v>
       </c>
       <c r="D15" s="22">
         <v>3813</v>
       </c>
       <c r="E15" s="22">
         <v>6521</v>
       </c>
       <c r="F15" s="8">
         <v>9579</v>
       </c>
       <c r="G15" s="22">
         <v>12911</v>
       </c>
-      <c r="H15" s="27"/>
-      <c r="I15" s="22"/>
+      <c r="H15" s="22">
+        <v>16294</v>
+      </c>
+      <c r="I15" s="22">
+        <v>20036</v>
+      </c>
       <c r="J15" s="22"/>
       <c r="K15" s="22"/>
-      <c r="L15" s="24"/>
+      <c r="L15" s="8"/>
       <c r="M15" s="22"/>
     </row>
     <row r="16" spans="1:13" s="11" customFormat="1">
       <c r="A16" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="22">
         <v>3399</v>
       </c>
       <c r="C16" s="22">
         <v>7027</v>
       </c>
       <c r="D16" s="22">
         <v>7027</v>
       </c>
       <c r="E16" s="22">
         <v>7027</v>
       </c>
       <c r="F16" s="8">
         <v>7027</v>
       </c>
       <c r="G16" s="22">
         <v>7027</v>
       </c>
-      <c r="H16" s="27"/>
-      <c r="I16" s="22"/>
+      <c r="H16" s="22">
+        <v>7027</v>
+      </c>
+      <c r="I16" s="22">
+        <v>7027</v>
+      </c>
       <c r="J16" s="22"/>
       <c r="K16" s="22"/>
-      <c r="L16" s="24"/>
+      <c r="L16" s="8"/>
       <c r="M16" s="22"/>
     </row>
     <row r="17" spans="1:13" s="11" customFormat="1">
       <c r="A17" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="22">
         <v>1884.2</v>
       </c>
       <c r="C17" s="22">
         <v>4329.3999999999996</v>
       </c>
       <c r="D17" s="22">
         <v>12269.1</v>
       </c>
       <c r="E17" s="22">
         <v>19914.099999999999</v>
       </c>
       <c r="F17" s="8">
         <v>32724.1</v>
       </c>
       <c r="G17" s="22">
         <v>42665</v>
       </c>
-      <c r="H17" s="27"/>
-      <c r="I17" s="22"/>
+      <c r="H17" s="22">
+        <v>54301</v>
+      </c>
+      <c r="I17" s="22">
+        <v>65952.600000000006</v>
+      </c>
       <c r="J17" s="22"/>
       <c r="K17" s="22"/>
-      <c r="L17" s="24"/>
+      <c r="L17" s="8"/>
       <c r="M17" s="22"/>
     </row>
     <row r="18" spans="1:13" s="11" customFormat="1">
       <c r="A18" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="22">
         <v>484</v>
       </c>
       <c r="C18" s="22">
         <v>988</v>
       </c>
       <c r="D18" s="22">
         <v>1492</v>
       </c>
       <c r="E18" s="22">
         <v>1996</v>
       </c>
       <c r="F18" s="8">
         <v>2386.6999999999998</v>
       </c>
       <c r="G18" s="22">
         <v>2777.3</v>
       </c>
-      <c r="H18" s="27"/>
-      <c r="I18" s="22"/>
+      <c r="H18" s="22">
+        <v>3168</v>
+      </c>
+      <c r="I18" s="22">
+        <v>4501</v>
+      </c>
       <c r="J18" s="22"/>
       <c r="K18" s="22"/>
-      <c r="L18" s="24"/>
+      <c r="L18" s="8"/>
       <c r="M18" s="22"/>
     </row>
     <row r="19" spans="1:13" s="11" customFormat="1">
       <c r="A19" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="22">
         <v>53861</v>
       </c>
       <c r="C19" s="22">
         <v>97735</v>
       </c>
       <c r="D19" s="22">
         <v>165530</v>
       </c>
       <c r="E19" s="22">
         <v>188614</v>
       </c>
       <c r="F19" s="8">
         <v>238659</v>
       </c>
       <c r="G19" s="22">
         <v>296488</v>
       </c>
-      <c r="H19" s="27"/>
-      <c r="I19" s="22"/>
+      <c r="H19" s="22">
+        <v>370368</v>
+      </c>
+      <c r="I19" s="22">
+        <v>424419</v>
+      </c>
       <c r="J19" s="22"/>
       <c r="K19" s="22"/>
-      <c r="L19" s="24"/>
+      <c r="L19" s="8"/>
       <c r="M19" s="22"/>
     </row>
     <row r="20" spans="1:13" s="11" customFormat="1">
       <c r="A20" s="10"/>
       <c r="B20" s="8"/>
       <c r="C20" s="9"/>
       <c r="D20" s="9"/>
       <c r="E20" s="9"/>
-      <c r="F20" s="32"/>
+      <c r="F20" s="28"/>
       <c r="G20" s="18"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="K20" s="8"/>
       <c r="L20" s="9"/>
       <c r="M20" s="9"/>
     </row>
     <row r="21" spans="1:13" s="11" customFormat="1" ht="19.5" customHeight="1">
       <c r="A21" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="9"/>
       <c r="C21" s="9"/>
       <c r="D21" s="9"/>
       <c r="E21" s="9"/>
-      <c r="F21" s="32"/>
+      <c r="F21" s="28"/>
       <c r="G21" s="18"/>
       <c r="H21" s="9"/>
       <c r="I21" s="9"/>
       <c r="J21" s="9"/>
       <c r="K21" s="9"/>
       <c r="L21" s="9"/>
       <c r="M21" s="9"/>
     </row>
     <row r="22" spans="1:13" s="6" customFormat="1">
       <c r="A22" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="B22" s="30">
+      <c r="B22" s="26">
         <v>99.3</v>
       </c>
-      <c r="C22" s="30">
+      <c r="C22" s="26">
         <v>185.8</v>
       </c>
-      <c r="D22" s="30">
+      <c r="D22" s="26">
         <v>273.39999999999998</v>
       </c>
-      <c r="E22" s="30">
+      <c r="E22" s="26">
         <v>304.8</v>
       </c>
-      <c r="F22" s="31">
+      <c r="F22" s="27">
         <v>345.4</v>
       </c>
-      <c r="G22" s="30">
+      <c r="G22" s="26">
         <v>386</v>
       </c>
-      <c r="H22" s="27"/>
-      <c r="I22" s="22"/>
+      <c r="H22" s="26">
+        <v>426.6</v>
+      </c>
+      <c r="I22" s="26">
+        <v>430.7</v>
+      </c>
       <c r="J22" s="22"/>
       <c r="K22" s="22"/>
-      <c r="L22" s="24"/>
-      <c r="M22" s="29"/>
+      <c r="L22" s="8"/>
+      <c r="M22" s="25"/>
     </row>
     <row r="23" spans="1:13" s="11" customFormat="1">
       <c r="A23" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="22">
         <v>23.1</v>
       </c>
       <c r="C23" s="22">
         <v>43.4</v>
       </c>
       <c r="D23" s="22">
         <v>63.7</v>
       </c>
       <c r="E23" s="22">
         <v>83.9</v>
       </c>
       <c r="F23" s="8">
         <v>114.7</v>
       </c>
       <c r="G23" s="22">
         <v>145.5</v>
       </c>
-      <c r="H23" s="27"/>
-      <c r="I23" s="22"/>
+      <c r="H23" s="22">
+        <v>176.3</v>
+      </c>
+      <c r="I23" s="22">
+        <v>177.9</v>
+      </c>
       <c r="J23" s="22"/>
       <c r="K23" s="22"/>
-      <c r="L23" s="24"/>
-      <c r="M23" s="29"/>
+      <c r="L23" s="8"/>
+      <c r="M23" s="25"/>
     </row>
     <row r="24" spans="1:13" s="11" customFormat="1">
       <c r="A24" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="22">
         <v>4.3</v>
       </c>
       <c r="C24" s="22">
         <v>6.7</v>
       </c>
       <c r="D24" s="22">
         <v>9.1999999999999993</v>
       </c>
       <c r="E24" s="22">
         <v>11.7</v>
       </c>
       <c r="F24" s="8">
         <v>14.9</v>
       </c>
       <c r="G24" s="22">
         <v>18.2</v>
       </c>
-      <c r="H24" s="27"/>
-      <c r="I24" s="22"/>
+      <c r="H24" s="22">
+        <v>21.5</v>
+      </c>
+      <c r="I24" s="22">
+        <v>21.5</v>
+      </c>
       <c r="J24" s="22"/>
       <c r="K24" s="22"/>
-      <c r="L24" s="24"/>
-      <c r="M24" s="29"/>
+      <c r="L24" s="8"/>
+      <c r="M24" s="25"/>
     </row>
     <row r="25" spans="1:13" s="11" customFormat="1">
       <c r="A25" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="22">
         <v>57.3</v>
       </c>
       <c r="C25" s="22">
         <v>106.9</v>
       </c>
       <c r="D25" s="22">
         <v>158.1</v>
       </c>
       <c r="E25" s="22">
         <v>158.19999999999999</v>
       </c>
       <c r="F25" s="8">
         <v>158.19999999999999</v>
       </c>
       <c r="G25" s="22">
         <v>158.30000000000001</v>
       </c>
-      <c r="H25" s="27"/>
-      <c r="I25" s="22"/>
+      <c r="H25" s="22">
+        <v>158.4</v>
+      </c>
+      <c r="I25" s="22">
+        <v>158.4</v>
+      </c>
       <c r="J25" s="22"/>
       <c r="K25" s="22"/>
-      <c r="L25" s="24"/>
-      <c r="M25" s="29"/>
+      <c r="L25" s="8"/>
+      <c r="M25" s="25"/>
     </row>
     <row r="26" spans="1:13" s="11" customFormat="1">
       <c r="A26" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B26" s="22">
         <v>2.5</v>
       </c>
       <c r="C26" s="22">
         <v>4.9000000000000004</v>
       </c>
       <c r="D26" s="22">
         <v>7.3</v>
       </c>
       <c r="E26" s="22">
         <v>9.4</v>
       </c>
       <c r="F26" s="8">
         <v>13.5</v>
       </c>
       <c r="G26" s="22">
         <v>17.600000000000001</v>
       </c>
-      <c r="H26" s="27"/>
-      <c r="I26" s="22"/>
+      <c r="H26" s="22">
+        <v>21.6</v>
+      </c>
+      <c r="I26" s="22">
+        <v>21.6</v>
+      </c>
       <c r="J26" s="22"/>
       <c r="K26" s="22"/>
-      <c r="L26" s="24"/>
-      <c r="M26" s="29"/>
+      <c r="L26" s="8"/>
+      <c r="M26" s="25"/>
     </row>
     <row r="27" spans="1:13" s="11" customFormat="1">
       <c r="A27" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="B27" s="29">
+      <c r="B27" s="25">
         <v>10</v>
       </c>
-      <c r="C27" s="29">
+      <c r="C27" s="25">
         <v>19.600000000000001</v>
       </c>
       <c r="D27" s="22">
         <v>28.8</v>
       </c>
       <c r="E27" s="22">
         <v>33.200000000000003</v>
       </c>
       <c r="F27" s="8">
         <v>33.5</v>
       </c>
       <c r="G27" s="22">
         <v>33.799999999999997</v>
       </c>
-      <c r="H27" s="27"/>
-      <c r="I27" s="22"/>
+      <c r="H27" s="22">
+        <v>34.1</v>
+      </c>
+      <c r="I27" s="22">
+        <v>34.4</v>
+      </c>
       <c r="J27" s="22"/>
       <c r="K27" s="22"/>
-      <c r="L27" s="24"/>
-      <c r="M27" s="29"/>
+      <c r="L27" s="8"/>
+      <c r="M27" s="25"/>
     </row>
     <row r="28" spans="1:13" s="11" customFormat="1">
       <c r="A28" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B28" s="23">
         <v>2.1</v>
       </c>
       <c r="C28" s="23">
         <v>4.2</v>
       </c>
       <c r="D28" s="23">
         <v>6.3</v>
       </c>
       <c r="E28" s="23">
         <v>8.4</v>
       </c>
-      <c r="F28" s="33">
+      <c r="F28" s="29">
         <v>10.5</v>
       </c>
       <c r="G28" s="23">
         <v>12.6</v>
       </c>
-      <c r="H28" s="28"/>
-      <c r="I28" s="23"/>
+      <c r="H28" s="23">
+        <v>14.7</v>
+      </c>
+      <c r="I28" s="23">
+        <v>16.8</v>
+      </c>
       <c r="J28" s="23"/>
       <c r="K28" s="23"/>
-      <c r="L28" s="25"/>
+      <c r="L28" s="29"/>
       <c r="M28" s="23"/>
     </row>
     <row r="29" spans="1:13" s="11" customFormat="1">
       <c r="A29" s="10"/>
       <c r="B29" s="13"/>
       <c r="C29" s="13"/>
       <c r="D29" s="13"/>
       <c r="E29" s="13"/>
       <c r="F29" s="13"/>
-      <c r="G29" s="26"/>
+      <c r="G29" s="24"/>
       <c r="H29" s="13"/>
       <c r="I29" s="13"/>
       <c r="J29" s="13"/>
       <c r="K29" s="13"/>
       <c r="L29" s="13"/>
       <c r="M29" s="13"/>
     </row>
     <row r="30" spans="1:13" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A30" s="35" t="s">
+      <c r="A30" s="54" t="s">
         <v>15</v>
       </c>
-      <c r="B30" s="35"/>
-[...6 lines deleted...]
-      <c r="I30" s="35"/>
+      <c r="B30" s="54"/>
+      <c r="C30" s="54"/>
+      <c r="D30" s="54"/>
+      <c r="E30" s="54"/>
+      <c r="F30" s="54"/>
+      <c r="G30" s="54"/>
+      <c r="H30" s="54"/>
+      <c r="I30" s="54"/>
       <c r="J30" s="15"/>
       <c r="K30" s="16"/>
       <c r="L30" s="16"/>
       <c r="M30" s="16"/>
     </row>
     <row r="31" spans="1:13" ht="25.5" customHeight="1">
-      <c r="A31" s="36" t="s">
+      <c r="A31" s="55" t="s">
         <v>32</v>
       </c>
-      <c r="B31" s="36"/>
-[...10 lines deleted...]
-      <c r="M31" s="37"/>
+      <c r="B31" s="55"/>
+      <c r="C31" s="55"/>
+      <c r="D31" s="55"/>
+      <c r="E31" s="55"/>
+      <c r="F31" s="55"/>
+      <c r="G31" s="55"/>
+      <c r="H31" s="56"/>
+      <c r="I31" s="56"/>
+      <c r="J31" s="56"/>
+      <c r="K31" s="56"/>
+      <c r="L31" s="56"/>
+      <c r="M31" s="56"/>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="17" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A30:I30"/>
     <mergeCell ref="A31:M31"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>ТО</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Symbols </vt:lpstr>
+      <vt:lpstr>IIP</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>