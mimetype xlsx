--- v3 (2026-10-05)
+++ v4 (2026-10-25)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14115" yWindow="900" windowWidth="17550" windowHeight="11295"/>
+    <workbookView xWindow="14115" yWindow="900" windowWidth="17550" windowHeight="11295" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="3" r:id="rId1"/>
     <sheet name="Symbols " sheetId="2" r:id="rId2"/>
     <sheet name="IIP" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">IIP!#REF!</definedName>
   </definedNames>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="75">
   <si>
     <t/>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January-February</t>
   </si>
   <si>
     <t>January-March</t>
   </si>
   <si>
     <t>January-April</t>
   </si>
   <si>
     <t>January-May</t>
   </si>
   <si>
     <t>January-June</t>
@@ -131,89 +131,95 @@
   <si>
     <t>Shardara</t>
   </si>
   <si>
     <t>Turkistancity</t>
   </si>
   <si>
     <t>Otyrar</t>
   </si>
   <si>
     <t>x -  the data is not filled in due to the fact that this type of product is produced by the only enterprise in the republic and/or in the region. In accordance with paragraph 5 of Article 8 of the Law of the Republic of Kazakhstan "On State Statistics" dated March 19, 2010 No. 257, statistical information that allows you to directly or indirectly identify the respondent or determine the primary statistical data about him is confidential and can be distributed only with the consent of the respondent</t>
   </si>
   <si>
     <t>Output of basic industrial products in the region of Turkestan 2026 year*</t>
   </si>
   <si>
     <t>Statistical indicator code</t>
   </si>
   <si>
     <t>Statistical indicator name</t>
   </si>
   <si>
     <t>Unit of measurement</t>
   </si>
   <si>
+    <t>tons</t>
+  </si>
+  <si>
     <t>Short name of the KSP</t>
   </si>
   <si>
     <t>Products produced in kind</t>
   </si>
   <si>
     <t>History of the indicator</t>
   </si>
   <si>
     <t>Definition of the indicator</t>
   </si>
   <si>
     <t>Production taking into account the products spent on industrial and production needs within the enterprise (intra-factory turnover)and produced from raw materials</t>
   </si>
   <si>
     <t>Data processing method</t>
   </si>
   <si>
     <t>Calculated</t>
   </si>
   <si>
     <t>Definition sources</t>
   </si>
   <si>
     <t>Methodology for the formation of indicators and the calculation of the gross output of industrial products (goods, services) Approved by the order of the Chairman of the Committee on Statistics of the Ministry of National Economy of the Republic of Kazakhstan dated December 20, 2017 202</t>
   </si>
   <si>
     <t>Source of the indicator</t>
   </si>
   <si>
     <t>Forms of statistical observation</t>
   </si>
   <si>
     <t>Note</t>
   </si>
   <si>
     <t>Classifiers</t>
   </si>
   <si>
+    <t>https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX</t>
+  </si>
+  <si>
     <t>Methodological explanations:</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/methodology/17/</t>
   </si>
   <si>
     <t>Related publications:</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets</t>
   </si>
   <si>
     <t>Useful links:</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701608</t>
   </si>
   <si>
     <t>Date of the last update:</t>
   </si>
   <si>
     <t>Date of the next update:</t>
   </si>
   <si>
     <t>Responsible structural unit</t>
@@ -224,80 +230,74 @@
   <si>
     <t>Phone number:</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Symbols:</t>
   </si>
   <si>
     <t>"-" No production</t>
   </si>
   <si>
     <t>"*" - Operational data</t>
   </si>
   <si>
     <t>«х» – Data is confidential</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are due to rounding.</t>
   </si>
   <si>
     <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
   <si>
+    <t>Industrial production in the manufacturing sektor of the Turkistan Region</t>
+  </si>
+  <si>
+    <t>Industrial and Environmental Statistics Division</t>
+  </si>
+  <si>
+    <t>Chief specialist Medetbekova Gulzhan Kalzhigitovna</t>
+  </si>
+  <si>
     <t xml:space="preserve"> +7252 39-01-79</t>
   </si>
   <si>
     <t xml:space="preserve">g.medetbekova @aspire.gov.kz </t>
-  </si>
-[...13 lines deleted...]
-    <t>Management of industry and environment statistics</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="#"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="21">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -362,50 +362,66 @@
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
@@ -463,51 +479,51 @@
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="59">
+  <cellXfs count="64">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -588,80 +604,95 @@
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Excel Built-in Normal 1" xfId="3"/>
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="5"/>
     <cellStyle name="Обычный 3 3" xfId="1"/>
     <cellStyle name="Обычный_таблицы1" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -926,376 +957,377 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/9b4/4n5r5lwtlkplgsxxgt23mooshm0tzdyp/%D0%9E%D0%9A%D0%AD%D0%94_%D0%B1%D0%B5%D0%B76820.csv" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="44" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="44" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="30"/>
       <c r="B1" s="30"/>
     </row>
     <row r="2" spans="1:13" s="33" customFormat="1">
       <c r="A2" s="32" t="s">
         <v>34</v>
       </c>
       <c r="B2" s="32">
         <v>151102</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="33" customFormat="1">
       <c r="A3" s="32" t="s">
         <v>35</v>
       </c>
-      <c r="B3" s="57" t="s">
-        <v>73</v>
+      <c r="B3" s="48" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="33" customFormat="1">
       <c r="A4" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B4" s="34" t="s">
-        <v>70</v>
+        <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="33" customFormat="1">
       <c r="A5" s="32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B5" s="34" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="33" customFormat="1">
       <c r="A6" s="32" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B6" s="32">
         <v>2000</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="33" customFormat="1" ht="25.5">
       <c r="A7" s="32" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B7" s="35" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="33" customFormat="1">
       <c r="A8" s="32" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B8" s="34" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="33" customFormat="1" ht="38.25">
       <c r="A9" s="32" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B9" s="35" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="33" customFormat="1">
       <c r="A10" s="32" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B10" s="35" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="33" customFormat="1">
       <c r="A11" s="32" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B11" s="35"/>
       <c r="M11" s="36"/>
     </row>
-    <row r="12" spans="1:13" s="33" customFormat="1">
+    <row r="12" spans="1:13" s="33" customFormat="1" ht="25.5">
       <c r="A12" s="32" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B12" s="37" t="s">
-        <v>71</v>
+        <v>51</v>
       </c>
       <c r="M12" s="36"/>
     </row>
     <row r="13" spans="1:13" s="33" customFormat="1">
       <c r="A13" s="32" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B13" s="38" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="M13" s="36"/>
     </row>
     <row r="14" spans="1:13" s="33" customFormat="1" ht="25.5">
       <c r="A14" s="32" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B14" s="38" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M14" s="36"/>
     </row>
     <row r="15" spans="1:13" s="33" customFormat="1">
       <c r="A15" s="32" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B15" s="39" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="M15" s="36"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="32" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B16" s="48">
+        <v>58</v>
+      </c>
+      <c r="B16" s="49">
         <v>46283</v>
       </c>
       <c r="M16" s="40"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="32" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B17" s="48">
+        <v>59</v>
+      </c>
+      <c r="B17" s="49">
         <v>46314</v>
       </c>
       <c r="M17" s="41"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="32" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>60</v>
+      </c>
+      <c r="B18" s="50" t="s">
+        <v>71</v>
       </c>
       <c r="M18" s="40"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="32" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="B19" s="49" t="s">
+        <v>61</v>
+      </c>
+      <c r="B19" s="51" t="s">
         <v>72</v>
       </c>
       <c r="M19" s="41"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="32" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>62</v>
+      </c>
+      <c r="B20" s="52" t="s">
+        <v>73</v>
       </c>
       <c r="M20" s="40"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="32" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>63</v>
+      </c>
+      <c r="B21" s="53" t="s">
+        <v>74</v>
       </c>
       <c r="M21" s="41"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="42"/>
       <c r="B22" s="43"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="41"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="40"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="41"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="40"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B13" r:id="rId1" display="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx"/>
+    <hyperlink ref="B12" r:id="rId1" display="https://stat.gov.kz/upload/iblock/9b4/4n5r5lwtlkplgsxxgt23mooshm0tzdyp/%D0%9E%D0%9A%D0%AD%D0%94_%D0%B1%D0%B5%D0%B76820.csv"/>
+    <hyperlink ref="B13" r:id="rId2" display="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B2:B15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="45" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="45" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="45"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
       <c r="B2" s="46"/>
     </row>
     <row r="4" spans="2:2">
       <c r="B4" s="47"/>
     </row>
     <row r="5" spans="2:2">
       <c r="B5" s="47"/>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="47" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="47" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="47" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="47" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="47"/>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="47" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="47"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="47"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="47"/>
     </row>
     <row r="15" spans="2:2">
-      <c r="B15" s="52" t="s">
-        <v>67</v>
+      <c r="B15" s="54" t="s">
+        <v>69</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:M32"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:M2"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="J28" sqref="J28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="20.42578125" style="16" customWidth="1"/>
     <col min="2" max="8" width="10.5703125" style="16" customWidth="1"/>
     <col min="9" max="9" width="11.5703125" style="16" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="16" customWidth="1"/>
     <col min="11" max="11" width="11.85546875" style="16" customWidth="1"/>
     <col min="12" max="12" width="11.42578125" style="16" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="16" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="21"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A2" s="53" t="s">
+      <c r="A2" s="55" t="s">
         <v>33</v>
       </c>
-      <c r="B2" s="53"/>
-[...10 lines deleted...]
-      <c r="M2" s="53"/>
+      <c r="B2" s="55"/>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
+      <c r="I2" s="55"/>
+      <c r="J2" s="55"/>
+      <c r="K2" s="55"/>
+      <c r="L2" s="55"/>
+      <c r="M2" s="55"/>
     </row>
     <row r="3" spans="1:13" s="11" customFormat="1">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
     </row>
     <row r="4" spans="1:13" s="1" customFormat="1" ht="28.5" customHeight="1">
       <c r="A4" s="3"/>
       <c r="B4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="3" t="s">
@@ -1348,822 +1380,865 @@
       <c r="F5" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H5" s="20" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>0</v>
       </c>
       <c r="J5" s="9" t="s">
         <v>0</v>
       </c>
       <c r="K5" s="9" t="s">
         <v>0</v>
       </c>
       <c r="L5" s="9" t="s">
         <v>0</v>
       </c>
       <c r="M5" s="9" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="6" customFormat="1">
+    <row r="6" spans="1:13" s="6" customFormat="1" ht="15">
       <c r="A6" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="26">
         <v>80460.399999999994</v>
       </c>
       <c r="C6" s="26">
         <v>150288.20000000001</v>
       </c>
       <c r="D6" s="26">
         <v>266044.3</v>
       </c>
       <c r="E6" s="26">
         <v>335537.40000000002</v>
       </c>
       <c r="F6" s="27">
         <v>443240.2</v>
       </c>
       <c r="G6" s="26">
         <v>557499.9</v>
       </c>
       <c r="H6" s="26">
         <v>694190.7</v>
       </c>
       <c r="I6" s="26">
         <v>812915.19999999995</v>
       </c>
-      <c r="J6" s="22"/>
+      <c r="J6" s="59">
+        <v>893800.6</v>
+      </c>
       <c r="K6" s="22"/>
       <c r="L6" s="8"/>
       <c r="M6" s="22"/>
     </row>
     <row r="7" spans="1:13" s="11" customFormat="1">
       <c r="A7" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="22">
         <v>1612.3</v>
       </c>
       <c r="C7" s="22">
         <v>3019</v>
       </c>
       <c r="D7" s="22">
         <v>4425.7</v>
       </c>
       <c r="E7" s="22">
         <v>5832.3</v>
       </c>
       <c r="F7" s="8">
         <v>7450.7</v>
       </c>
       <c r="G7" s="22">
         <v>9069</v>
       </c>
       <c r="H7" s="22">
         <v>10687.3</v>
       </c>
       <c r="I7" s="22">
         <v>13701.7</v>
       </c>
-      <c r="J7" s="22"/>
+      <c r="J7" s="60">
+        <v>16716</v>
+      </c>
       <c r="K7" s="22"/>
       <c r="L7" s="8"/>
       <c r="M7" s="22"/>
     </row>
     <row r="8" spans="1:13" s="11" customFormat="1">
       <c r="A8" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="22">
         <v>9648.2999999999993</v>
       </c>
       <c r="C8" s="22">
         <v>19075.8</v>
       </c>
       <c r="D8" s="22">
         <v>43524.2</v>
       </c>
       <c r="E8" s="22">
         <v>63791.199999999997</v>
       </c>
       <c r="F8" s="8">
         <v>87011.199999999997</v>
       </c>
       <c r="G8" s="22">
         <v>110723.2</v>
       </c>
       <c r="H8" s="22">
         <v>137946.20000000001</v>
       </c>
       <c r="I8" s="22">
         <v>163809.20000000001</v>
       </c>
-      <c r="J8" s="22"/>
+      <c r="J8" s="60">
+        <v>185561.2</v>
+      </c>
       <c r="K8" s="22"/>
       <c r="L8" s="8"/>
       <c r="M8" s="22"/>
     </row>
     <row r="9" spans="1:13" s="11" customFormat="1">
       <c r="A9" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="22">
         <v>440.3</v>
       </c>
       <c r="C9" s="22">
         <v>799</v>
       </c>
       <c r="D9" s="22">
         <v>1157.7</v>
       </c>
       <c r="E9" s="22">
         <v>1516.3</v>
       </c>
       <c r="F9" s="8">
         <v>1940.7</v>
       </c>
       <c r="G9" s="22">
         <v>2365</v>
       </c>
       <c r="H9" s="22">
         <v>2789.3</v>
       </c>
       <c r="I9" s="22">
         <v>3783.3</v>
       </c>
-      <c r="J9" s="22"/>
+      <c r="J9" s="60">
+        <v>4777.3</v>
+      </c>
       <c r="K9" s="22"/>
       <c r="L9" s="8"/>
       <c r="M9" s="22"/>
     </row>
     <row r="10" spans="1:13" s="11" customFormat="1">
       <c r="A10" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="22">
         <v>2583</v>
       </c>
       <c r="C10" s="22">
         <v>3818.7</v>
       </c>
       <c r="D10" s="22">
         <v>5054.3</v>
       </c>
       <c r="E10" s="22">
         <v>6290</v>
       </c>
       <c r="F10" s="8">
         <v>8561.2999999999993</v>
       </c>
       <c r="G10" s="22">
         <v>10832.7</v>
       </c>
       <c r="H10" s="22">
         <v>13104</v>
       </c>
       <c r="I10" s="22">
         <v>15825</v>
       </c>
-      <c r="J10" s="22"/>
+      <c r="J10" s="60">
+        <v>18545.900000000001</v>
+      </c>
       <c r="K10" s="22"/>
       <c r="L10" s="8"/>
       <c r="M10" s="22"/>
     </row>
     <row r="11" spans="1:13" s="11" customFormat="1">
       <c r="A11" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="22">
         <v>1435.7</v>
       </c>
       <c r="C11" s="22">
         <v>2389.8000000000002</v>
       </c>
       <c r="D11" s="22">
         <v>3343.8</v>
       </c>
       <c r="E11" s="22">
         <v>4297.8999999999996</v>
       </c>
       <c r="F11" s="8">
         <v>5490.4</v>
       </c>
       <c r="G11" s="22">
         <v>6683</v>
       </c>
       <c r="H11" s="22">
         <v>7875.5</v>
       </c>
       <c r="I11" s="22">
         <v>9178.7999999999993</v>
       </c>
-      <c r="J11" s="22"/>
+      <c r="J11" s="60">
+        <v>10482.1</v>
+      </c>
       <c r="K11" s="22"/>
       <c r="L11" s="8"/>
       <c r="M11" s="22"/>
     </row>
     <row r="12" spans="1:13" s="11" customFormat="1">
       <c r="A12" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="22">
         <v>366</v>
       </c>
       <c r="C12" s="22">
         <v>727.3</v>
       </c>
       <c r="D12" s="22">
         <v>1088.7</v>
       </c>
       <c r="E12" s="22">
         <v>1450</v>
       </c>
       <c r="F12" s="8">
         <v>1800</v>
       </c>
       <c r="G12" s="22">
         <v>2150</v>
       </c>
       <c r="H12" s="22">
         <v>2500</v>
       </c>
       <c r="I12" s="22">
         <v>3273.7</v>
       </c>
-      <c r="J12" s="22"/>
+      <c r="J12" s="60">
+        <v>4047.3</v>
+      </c>
       <c r="K12" s="22"/>
       <c r="L12" s="8"/>
       <c r="M12" s="22"/>
     </row>
     <row r="13" spans="1:13" s="11" customFormat="1">
       <c r="A13" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="22">
         <v>2632.3</v>
       </c>
       <c r="C13" s="22">
         <v>5684.3</v>
       </c>
       <c r="D13" s="22">
         <v>13053.3</v>
       </c>
       <c r="E13" s="22">
         <v>22129.3</v>
       </c>
       <c r="F13" s="8">
         <v>32163.3</v>
       </c>
       <c r="G13" s="22">
         <v>43208.3</v>
       </c>
       <c r="H13" s="22">
         <v>55611.3</v>
       </c>
       <c r="I13" s="22">
         <v>66924.3</v>
       </c>
-      <c r="J13" s="22"/>
+      <c r="J13" s="60">
+        <v>76356.3</v>
+      </c>
       <c r="K13" s="22"/>
       <c r="L13" s="8"/>
       <c r="M13" s="22"/>
     </row>
     <row r="14" spans="1:13" s="11" customFormat="1">
       <c r="A14" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="22">
         <v>1177.2</v>
       </c>
       <c r="C14" s="22">
         <v>2503.9</v>
       </c>
       <c r="D14" s="22">
         <v>4265.5</v>
       </c>
       <c r="E14" s="22">
         <v>6158.2</v>
       </c>
       <c r="F14" s="8">
         <v>8446.7999999999993</v>
       </c>
       <c r="G14" s="22">
         <v>10600.4</v>
       </c>
       <c r="H14" s="22">
         <v>12519</v>
       </c>
       <c r="I14" s="22">
         <v>14483.6</v>
       </c>
-      <c r="J14" s="22"/>
+      <c r="J14" s="60">
+        <v>15892.2</v>
+      </c>
       <c r="K14" s="22"/>
       <c r="L14" s="8"/>
       <c r="M14" s="22"/>
     </row>
     <row r="15" spans="1:13" s="11" customFormat="1">
       <c r="A15" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="22">
         <v>937</v>
       </c>
       <c r="C15" s="22">
         <v>2191</v>
       </c>
       <c r="D15" s="22">
         <v>3813</v>
       </c>
       <c r="E15" s="22">
         <v>6521</v>
       </c>
       <c r="F15" s="8">
         <v>9579</v>
       </c>
       <c r="G15" s="22">
         <v>12911</v>
       </c>
       <c r="H15" s="22">
         <v>16294</v>
       </c>
       <c r="I15" s="22">
         <v>20036</v>
       </c>
-      <c r="J15" s="22"/>
+      <c r="J15" s="60">
+        <v>23788</v>
+      </c>
       <c r="K15" s="22"/>
       <c r="L15" s="8"/>
       <c r="M15" s="22"/>
     </row>
     <row r="16" spans="1:13" s="11" customFormat="1">
       <c r="A16" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="22">
         <v>3399</v>
       </c>
       <c r="C16" s="22">
         <v>7027</v>
       </c>
       <c r="D16" s="22">
         <v>7027</v>
       </c>
       <c r="E16" s="22">
         <v>7027</v>
       </c>
       <c r="F16" s="8">
         <v>7027</v>
       </c>
       <c r="G16" s="22">
         <v>7027</v>
       </c>
       <c r="H16" s="22">
         <v>7027</v>
       </c>
       <c r="I16" s="22">
         <v>7027</v>
       </c>
-      <c r="J16" s="22"/>
+      <c r="J16" s="60">
+        <v>7027</v>
+      </c>
       <c r="K16" s="22"/>
       <c r="L16" s="8"/>
       <c r="M16" s="22"/>
     </row>
     <row r="17" spans="1:13" s="11" customFormat="1">
       <c r="A17" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="22">
         <v>1884.2</v>
       </c>
       <c r="C17" s="22">
         <v>4329.3999999999996</v>
       </c>
       <c r="D17" s="22">
         <v>12269.1</v>
       </c>
       <c r="E17" s="22">
         <v>19914.099999999999</v>
       </c>
       <c r="F17" s="8">
         <v>32724.1</v>
       </c>
       <c r="G17" s="22">
         <v>42665</v>
       </c>
       <c r="H17" s="22">
         <v>54301</v>
       </c>
       <c r="I17" s="22">
         <v>65952.600000000006</v>
       </c>
-      <c r="J17" s="22"/>
+      <c r="J17" s="60">
+        <v>75321.2</v>
+      </c>
       <c r="K17" s="22"/>
       <c r="L17" s="8"/>
       <c r="M17" s="22"/>
     </row>
     <row r="18" spans="1:13" s="11" customFormat="1">
       <c r="A18" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="22">
         <v>484</v>
       </c>
       <c r="C18" s="22">
         <v>988</v>
       </c>
       <c r="D18" s="22">
         <v>1492</v>
       </c>
       <c r="E18" s="22">
         <v>1996</v>
       </c>
       <c r="F18" s="8">
         <v>2386.6999999999998</v>
       </c>
       <c r="G18" s="22">
         <v>2777.3</v>
       </c>
       <c r="H18" s="22">
         <v>3168</v>
       </c>
       <c r="I18" s="22">
         <v>4501</v>
       </c>
-      <c r="J18" s="22"/>
+      <c r="J18" s="60">
+        <v>6134</v>
+      </c>
       <c r="K18" s="22"/>
       <c r="L18" s="8"/>
       <c r="M18" s="22"/>
     </row>
     <row r="19" spans="1:13" s="11" customFormat="1">
       <c r="A19" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="22">
         <v>53861</v>
       </c>
       <c r="C19" s="22">
         <v>97735</v>
       </c>
       <c r="D19" s="22">
         <v>165530</v>
       </c>
       <c r="E19" s="22">
         <v>188614</v>
       </c>
       <c r="F19" s="8">
         <v>238659</v>
       </c>
       <c r="G19" s="22">
         <v>296488</v>
       </c>
       <c r="H19" s="22">
         <v>370368</v>
       </c>
       <c r="I19" s="22">
         <v>424419</v>
       </c>
-      <c r="J19" s="22"/>
+      <c r="J19" s="60">
+        <v>449152</v>
+      </c>
       <c r="K19" s="22"/>
       <c r="L19" s="8"/>
       <c r="M19" s="22"/>
     </row>
     <row r="20" spans="1:13" s="11" customFormat="1">
       <c r="A20" s="10"/>
       <c r="B20" s="8"/>
       <c r="C20" s="9"/>
       <c r="D20" s="9"/>
       <c r="E20" s="9"/>
       <c r="F20" s="28"/>
       <c r="G20" s="18"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
+      <c r="J20" s="61"/>
       <c r="K20" s="8"/>
       <c r="L20" s="9"/>
       <c r="M20" s="9"/>
     </row>
     <row r="21" spans="1:13" s="11" customFormat="1" ht="19.5" customHeight="1">
       <c r="A21" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="9"/>
       <c r="C21" s="9"/>
       <c r="D21" s="9"/>
       <c r="E21" s="9"/>
       <c r="F21" s="28"/>
       <c r="G21" s="18"/>
       <c r="H21" s="9"/>
       <c r="I21" s="9"/>
-      <c r="J21" s="9"/>
+      <c r="J21" s="62"/>
       <c r="K21" s="9"/>
       <c r="L21" s="9"/>
       <c r="M21" s="9"/>
     </row>
-    <row r="22" spans="1:13" s="6" customFormat="1">
+    <row r="22" spans="1:13" s="6" customFormat="1" ht="15">
       <c r="A22" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="26">
         <v>99.3</v>
       </c>
       <c r="C22" s="26">
         <v>185.8</v>
       </c>
       <c r="D22" s="26">
         <v>273.39999999999998</v>
       </c>
       <c r="E22" s="26">
         <v>304.8</v>
       </c>
       <c r="F22" s="27">
         <v>345.4</v>
       </c>
       <c r="G22" s="26">
         <v>386</v>
       </c>
       <c r="H22" s="26">
         <v>426.6</v>
       </c>
       <c r="I22" s="26">
         <v>430.7</v>
       </c>
-      <c r="J22" s="22"/>
+      <c r="J22" s="59">
+        <v>434.8</v>
+      </c>
       <c r="K22" s="22"/>
       <c r="L22" s="8"/>
       <c r="M22" s="25"/>
     </row>
     <row r="23" spans="1:13" s="11" customFormat="1">
       <c r="A23" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="22">
         <v>23.1</v>
       </c>
       <c r="C23" s="22">
         <v>43.4</v>
       </c>
       <c r="D23" s="22">
         <v>63.7</v>
       </c>
       <c r="E23" s="22">
         <v>83.9</v>
       </c>
       <c r="F23" s="8">
         <v>114.7</v>
       </c>
       <c r="G23" s="22">
         <v>145.5</v>
       </c>
       <c r="H23" s="22">
         <v>176.3</v>
       </c>
       <c r="I23" s="22">
         <v>177.9</v>
       </c>
-      <c r="J23" s="22"/>
+      <c r="J23" s="60">
+        <v>179.5</v>
+      </c>
       <c r="K23" s="22"/>
       <c r="L23" s="8"/>
       <c r="M23" s="25"/>
     </row>
     <row r="24" spans="1:13" s="11" customFormat="1">
       <c r="A24" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="22">
         <v>4.3</v>
       </c>
       <c r="C24" s="22">
         <v>6.7</v>
       </c>
       <c r="D24" s="22">
         <v>9.1999999999999993</v>
       </c>
       <c r="E24" s="22">
         <v>11.7</v>
       </c>
       <c r="F24" s="8">
         <v>14.9</v>
       </c>
       <c r="G24" s="22">
         <v>18.2</v>
       </c>
       <c r="H24" s="22">
         <v>21.5</v>
       </c>
       <c r="I24" s="22">
         <v>21.5</v>
       </c>
-      <c r="J24" s="22"/>
+      <c r="J24" s="60">
+        <v>21.5</v>
+      </c>
       <c r="K24" s="22"/>
       <c r="L24" s="8"/>
       <c r="M24" s="25"/>
     </row>
     <row r="25" spans="1:13" s="11" customFormat="1">
       <c r="A25" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="22">
         <v>57.3</v>
       </c>
       <c r="C25" s="22">
         <v>106.9</v>
       </c>
       <c r="D25" s="22">
         <v>158.1</v>
       </c>
       <c r="E25" s="22">
         <v>158.19999999999999</v>
       </c>
       <c r="F25" s="8">
         <v>158.19999999999999</v>
       </c>
       <c r="G25" s="22">
         <v>158.30000000000001</v>
       </c>
       <c r="H25" s="22">
         <v>158.4</v>
       </c>
       <c r="I25" s="22">
         <v>158.4</v>
       </c>
-      <c r="J25" s="22"/>
+      <c r="J25" s="60">
+        <v>158.5</v>
+      </c>
       <c r="K25" s="22"/>
       <c r="L25" s="8"/>
       <c r="M25" s="25"/>
     </row>
     <row r="26" spans="1:13" s="11" customFormat="1">
       <c r="A26" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B26" s="22">
         <v>2.5</v>
       </c>
       <c r="C26" s="22">
         <v>4.9000000000000004</v>
       </c>
       <c r="D26" s="22">
         <v>7.3</v>
       </c>
       <c r="E26" s="22">
         <v>9.4</v>
       </c>
       <c r="F26" s="8">
         <v>13.5</v>
       </c>
       <c r="G26" s="22">
         <v>17.600000000000001</v>
       </c>
       <c r="H26" s="22">
         <v>21.6</v>
       </c>
       <c r="I26" s="22">
         <v>21.6</v>
       </c>
-      <c r="J26" s="22"/>
+      <c r="J26" s="60">
+        <v>21.7</v>
+      </c>
       <c r="K26" s="22"/>
       <c r="L26" s="8"/>
       <c r="M26" s="25"/>
     </row>
     <row r="27" spans="1:13" s="11" customFormat="1">
       <c r="A27" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B27" s="25">
         <v>10</v>
       </c>
       <c r="C27" s="25">
         <v>19.600000000000001</v>
       </c>
       <c r="D27" s="22">
         <v>28.8</v>
       </c>
       <c r="E27" s="22">
         <v>33.200000000000003</v>
       </c>
       <c r="F27" s="8">
         <v>33.5</v>
       </c>
       <c r="G27" s="22">
         <v>33.799999999999997</v>
       </c>
       <c r="H27" s="22">
         <v>34.1</v>
       </c>
       <c r="I27" s="22">
         <v>34.4</v>
       </c>
-      <c r="J27" s="22"/>
+      <c r="J27" s="60">
+        <v>34.700000000000003</v>
+      </c>
       <c r="K27" s="22"/>
       <c r="L27" s="8"/>
       <c r="M27" s="25"/>
     </row>
     <row r="28" spans="1:13" s="11" customFormat="1">
       <c r="A28" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B28" s="23">
         <v>2.1</v>
       </c>
       <c r="C28" s="23">
         <v>4.2</v>
       </c>
       <c r="D28" s="23">
         <v>6.3</v>
       </c>
       <c r="E28" s="23">
         <v>8.4</v>
       </c>
       <c r="F28" s="29">
         <v>10.5</v>
       </c>
       <c r="G28" s="23">
         <v>12.6</v>
       </c>
       <c r="H28" s="23">
         <v>14.7</v>
       </c>
       <c r="I28" s="23">
         <v>16.8</v>
       </c>
-      <c r="J28" s="23"/>
+      <c r="J28" s="63">
+        <v>18.899999999999999</v>
+      </c>
       <c r="K28" s="23"/>
       <c r="L28" s="29"/>
       <c r="M28" s="23"/>
     </row>
     <row r="29" spans="1:13" s="11" customFormat="1">
       <c r="A29" s="10"/>
       <c r="B29" s="13"/>
       <c r="C29" s="13"/>
       <c r="D29" s="13"/>
       <c r="E29" s="13"/>
       <c r="F29" s="13"/>
       <c r="G29" s="24"/>
       <c r="H29" s="13"/>
       <c r="I29" s="13"/>
       <c r="J29" s="13"/>
       <c r="K29" s="13"/>
       <c r="L29" s="13"/>
       <c r="M29" s="13"/>
     </row>
     <row r="30" spans="1:13" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A30" s="54" t="s">
+      <c r="A30" s="56" t="s">
         <v>15</v>
       </c>
-      <c r="B30" s="54"/>
-[...6 lines deleted...]
-      <c r="I30" s="54"/>
+      <c r="B30" s="56"/>
+      <c r="C30" s="56"/>
+      <c r="D30" s="56"/>
+      <c r="E30" s="56"/>
+      <c r="F30" s="56"/>
+      <c r="G30" s="56"/>
+      <c r="H30" s="56"/>
+      <c r="I30" s="56"/>
       <c r="J30" s="15"/>
       <c r="K30" s="16"/>
       <c r="L30" s="16"/>
       <c r="M30" s="16"/>
     </row>
     <row r="31" spans="1:13" ht="25.5" customHeight="1">
-      <c r="A31" s="55" t="s">
+      <c r="A31" s="57" t="s">
         <v>32</v>
       </c>
-      <c r="B31" s="55"/>
-[...10 lines deleted...]
-      <c r="M31" s="56"/>
+      <c r="B31" s="57"/>
+      <c r="C31" s="57"/>
+      <c r="D31" s="57"/>
+      <c r="E31" s="57"/>
+      <c r="F31" s="57"/>
+      <c r="G31" s="57"/>
+      <c r="H31" s="58"/>
+      <c r="I31" s="58"/>
+      <c r="J31" s="58"/>
+      <c r="K31" s="58"/>
+      <c r="L31" s="58"/>
+      <c r="M31" s="58"/>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="17" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A30:I30"/>
     <mergeCell ref="A31:M31"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">