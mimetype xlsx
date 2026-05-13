--- v0 (2026-04-14)
+++ v1 (2026-05-13)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="2310" yWindow="1530" windowWidth="24240" windowHeight="12735"/>
+    <workbookView xWindow="1650" yWindow="6825" windowWidth="24240" windowHeight="12735"/>
   </bookViews>
   <sheets>
     <sheet name="ТО" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="22">
   <si>
     <t>Turkestan</t>
   </si>
   <si>
     <t>Sea water, salt and pure sodium chloride, tons</t>
   </si>
   <si>
     <t>*operative data</t>
   </si>
   <si>
     <t>"-" no production</t>
   </si>
   <si>
     <t xml:space="preserve">Iron ore, thsd. tons   </t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January-February</t>
   </si>
   <si>
     <t>January-March</t>
   </si>
   <si>
@@ -73,106 +73,103 @@
   <si>
     <t>January-August</t>
   </si>
   <si>
     <t>January-September</t>
   </si>
   <si>
     <t>January-October</t>
   </si>
   <si>
     <t>January-November</t>
   </si>
   <si>
     <t>January-December</t>
   </si>
   <si>
     <t>Tulkibas</t>
   </si>
   <si>
     <t>Sozaq</t>
   </si>
   <si>
     <t>x -  the data is not filled in due to the fact that this type of product is produced by the only enterprise in the republic and/or in the region. In accordance with paragraph 5 of Article 8 of the Law of the Republic of Kazakhstan "On State Statistics" dated March 19, 2010 No. 257, statistical information that allows you to directly or indirectly identify the respondent or determine the primary statistical data about him is confidential and can be distributed only with the consent of the respondent</t>
   </si>
   <si>
-    <t>Output of basic industrial products in the region of Turkestan in 2025*</t>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Output of basic industrial products in the region of Turkestan in 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="14">
+  <fonts count="13">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Roboto"/>
-      <charset val="204"/>
-[...4 lines deleted...]
-      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -276,224 +273,218 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...58 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -761,86 +752,86 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="N13" sqref="N13"/>
+      <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="8" customWidth="1"/>
     <col min="2" max="3" width="12.5703125" style="8" customWidth="1"/>
     <col min="4" max="4" width="12.140625" style="8" customWidth="1"/>
     <col min="5" max="5" width="11" style="8" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="8" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="8" customWidth="1"/>
     <col min="8" max="8" width="10.140625" style="8" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="8" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" style="8" customWidth="1"/>
     <col min="11" max="11" width="11.140625" style="8" customWidth="1"/>
     <col min="12" max="12" width="12" style="8" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="8" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="13" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A1" s="53" t="s">
-[...13 lines deleted...]
-      <c r="M1" s="54"/>
+      <c r="A1" s="55" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
+      <c r="J1" s="56"/>
+      <c r="K1" s="56"/>
+      <c r="L1" s="56"/>
+      <c r="M1" s="56"/>
     </row>
     <row r="2" spans="1:14" s="14" customFormat="1">
       <c r="A2" s="10"/>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
       <c r="F2" s="10"/>
       <c r="G2" s="10"/>
       <c r="H2" s="10"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="K2" s="10"/>
       <c r="L2" s="10"/>
       <c r="M2" s="10"/>
     </row>
     <row r="3" spans="1:14" s="13" customFormat="1" ht="26.25" customHeight="1">
       <c r="A3" s="1"/>
       <c r="B3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="1" t="s">
@@ -857,307 +848,235 @@
       </c>
       <c r="H3" s="1" t="s">
         <v>11</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>12</v>
       </c>
       <c r="J3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="K3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="L3" s="1" t="s">
         <v>15</v>
       </c>
       <c r="M3" s="15" t="s">
         <v>16</v>
       </c>
       <c r="N3" s="16"/>
     </row>
     <row r="4" spans="1:14" s="18" customFormat="1" ht="24" customHeight="1">
       <c r="A4" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="B4" s="5"/>
+      <c r="B4" s="23"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="17"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
     </row>
     <row r="5" spans="1:14" s="18" customFormat="1">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="30">
-[...34 lines deleted...]
-      </c>
+      <c r="B5" s="52" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="22">
+        <v>6.4</v>
+      </c>
+      <c r="D5" s="30">
+        <v>11.1</v>
+      </c>
+      <c r="E5" s="35"/>
+      <c r="F5" s="40"/>
+      <c r="G5" s="40"/>
+      <c r="H5" s="44"/>
+      <c r="I5" s="22"/>
+      <c r="J5" s="22"/>
+      <c r="K5" s="22"/>
+      <c r="L5" s="27"/>
+      <c r="M5" s="48"/>
     </row>
     <row r="6" spans="1:14" s="18" customFormat="1">
       <c r="A6" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="30">
-[...34 lines deleted...]
-      </c>
+      <c r="B6" s="52" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="22">
+        <v>6.4</v>
+      </c>
+      <c r="D6" s="31">
+        <v>11.1</v>
+      </c>
+      <c r="E6" s="35"/>
+      <c r="F6" s="40"/>
+      <c r="G6" s="40"/>
+      <c r="H6" s="44"/>
+      <c r="I6" s="22"/>
+      <c r="J6" s="22"/>
+      <c r="K6" s="22"/>
+      <c r="L6" s="27"/>
+      <c r="M6" s="48"/>
     </row>
     <row r="7" spans="1:14" s="18" customFormat="1">
       <c r="A7" s="4"/>
-      <c r="B7" s="31"/>
-[...5 lines deleted...]
-      <c r="H7" s="50"/>
+      <c r="B7" s="53"/>
+      <c r="C7" s="19"/>
+      <c r="D7" s="32"/>
+      <c r="E7" s="36"/>
+      <c r="F7" s="26"/>
+      <c r="G7" s="43"/>
+      <c r="H7" s="45"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
-      <c r="K7" s="26"/>
-[...1 lines deleted...]
-      <c r="M7" s="59"/>
+      <c r="K7" s="23"/>
+      <c r="L7" s="45"/>
+      <c r="M7" s="49"/>
     </row>
     <row r="8" spans="1:14" s="18" customFormat="1" ht="23.25">
       <c r="A8" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="B8" s="32"/>
+      <c r="B8" s="54"/>
       <c r="C8" s="11"/>
-      <c r="D8" s="38"/>
-[...3 lines deleted...]
-      <c r="H8" s="50"/>
+      <c r="D8" s="33"/>
+      <c r="E8" s="37"/>
+      <c r="F8" s="26"/>
+      <c r="G8" s="43"/>
+      <c r="H8" s="45"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
-      <c r="K8" s="26"/>
-[...1 lines deleted...]
-      <c r="M8" s="59"/>
+      <c r="K8" s="23"/>
+      <c r="L8" s="45"/>
+      <c r="M8" s="49"/>
     </row>
     <row r="9" spans="1:14" s="18" customFormat="1">
       <c r="A9" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B9" s="33">
-[...34 lines deleted...]
-      </c>
+      <c r="B9" s="34">
+        <v>230</v>
+      </c>
+      <c r="C9" s="24">
+        <v>397</v>
+      </c>
+      <c r="D9" s="34">
+        <v>564</v>
+      </c>
+      <c r="E9" s="38"/>
+      <c r="F9" s="41"/>
+      <c r="G9" s="41"/>
+      <c r="H9" s="46"/>
+      <c r="I9" s="24"/>
+      <c r="J9" s="24"/>
+      <c r="K9" s="24"/>
+      <c r="L9" s="28"/>
+      <c r="M9" s="50"/>
     </row>
     <row r="10" spans="1:14" s="18" customFormat="1">
-      <c r="A10" s="22" t="s">
+      <c r="A10" s="20" t="s">
         <v>18</v>
       </c>
-      <c r="B10" s="34">
-[...34 lines deleted...]
-      </c>
+      <c r="B10" s="25">
+        <v>230</v>
+      </c>
+      <c r="C10" s="25">
+        <v>397</v>
+      </c>
+      <c r="D10" s="25">
+        <v>564</v>
+      </c>
+      <c r="E10" s="39"/>
+      <c r="F10" s="42"/>
+      <c r="G10" s="42"/>
+      <c r="H10" s="47"/>
+      <c r="I10" s="25"/>
+      <c r="J10" s="25"/>
+      <c r="K10" s="25"/>
+      <c r="L10" s="29"/>
+      <c r="M10" s="51"/>
     </row>
     <row r="11" spans="1:14" s="18" customFormat="1">
-      <c r="A11" s="24"/>
+      <c r="A11" s="21"/>
       <c r="B11" s="11"/>
       <c r="C11" s="11"/>
       <c r="D11" s="11"/>
       <c r="E11" s="11"/>
       <c r="F11" s="11"/>
-      <c r="G11" s="29"/>
+      <c r="G11" s="26"/>
       <c r="H11" s="11"/>
       <c r="I11" s="11"/>
       <c r="J11" s="11"/>
       <c r="K11" s="11"/>
       <c r="L11" s="11"/>
       <c r="M11" s="11"/>
     </row>
     <row r="12" spans="1:14" s="13" customFormat="1" ht="15" customHeight="1">
-      <c r="A12" s="55" t="s">
+      <c r="A12" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="55"/>
-[...6 lines deleted...]
-      <c r="I12" s="55"/>
+      <c r="B12" s="57"/>
+      <c r="C12" s="57"/>
+      <c r="D12" s="57"/>
+      <c r="E12" s="57"/>
+      <c r="F12" s="57"/>
+      <c r="G12" s="57"/>
+      <c r="H12" s="57"/>
+      <c r="I12" s="57"/>
       <c r="J12" s="7"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
     </row>
     <row r="13" spans="1:14" ht="24" customHeight="1">
-      <c r="A13" s="56" t="s">
+      <c r="A13" s="58" t="s">
         <v>19</v>
       </c>
-      <c r="B13" s="56"/>
-[...10 lines deleted...]
-      <c r="M13" s="57"/>
+      <c r="B13" s="58"/>
+      <c r="C13" s="58"/>
+      <c r="D13" s="58"/>
+      <c r="E13" s="58"/>
+      <c r="F13" s="58"/>
+      <c r="G13" s="58"/>
+      <c r="H13" s="59"/>
+      <c r="I13" s="59"/>
+      <c r="J13" s="59"/>
+      <c r="K13" s="59"/>
+      <c r="L13" s="59"/>
+      <c r="M13" s="59"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="9" t="s">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A12:I12"/>
     <mergeCell ref="A13:M13"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>