--- v1 (2026-05-13)
+++ v2 (2026-08-23)
@@ -87,51 +87,51 @@
   </si>
   <si>
     <t>Tulkibas</t>
   </si>
   <si>
     <t>Sozaq</t>
   </si>
   <si>
     <t>x -  the data is not filled in due to the fact that this type of product is produced by the only enterprise in the republic and/or in the region. In accordance with paragraph 5 of Article 8 of the Law of the Republic of Kazakhstan "On State Statistics" dated March 19, 2010 No. 257, statistical information that allows you to directly or indirectly identify the respondent or determine the primary statistical data about him is confidential and can be distributed only with the consent of the respondent</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Output of basic industrial products in the region of Turkestan in 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="11">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -143,62 +143,50 @@
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
-      <name val="Roboto"/>
-[...10 lines deleted...]
-      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -273,51 +261,51 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="60">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -367,124 +355,115 @@
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...22 lines deleted...]
-    <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -752,86 +731,86 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F3" sqref="F3"/>
+      <selection activeCell="I8" sqref="I8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="8" customWidth="1"/>
     <col min="2" max="3" width="12.5703125" style="8" customWidth="1"/>
     <col min="4" max="4" width="12.140625" style="8" customWidth="1"/>
     <col min="5" max="5" width="11" style="8" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="8" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="8" customWidth="1"/>
     <col min="8" max="8" width="10.140625" style="8" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="8" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" style="8" customWidth="1"/>
     <col min="11" max="11" width="11.140625" style="8" customWidth="1"/>
     <col min="12" max="12" width="12" style="8" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="8" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="13" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A1" s="55" t="s">
+      <c r="A1" s="51" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="55"/>
-[...10 lines deleted...]
-      <c r="M1" s="56"/>
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="52"/>
+      <c r="F1" s="52"/>
+      <c r="G1" s="52"/>
+      <c r="H1" s="52"/>
+      <c r="I1" s="52"/>
+      <c r="J1" s="52"/>
+      <c r="K1" s="52"/>
+      <c r="L1" s="52"/>
+      <c r="M1" s="52"/>
     </row>
     <row r="2" spans="1:14" s="14" customFormat="1">
       <c r="A2" s="10"/>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
       <c r="F2" s="10"/>
       <c r="G2" s="10"/>
       <c r="H2" s="10"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="K2" s="10"/>
       <c r="L2" s="10"/>
       <c r="M2" s="10"/>
     </row>
     <row r="3" spans="1:14" s="13" customFormat="1" ht="26.25" customHeight="1">
       <c r="A3" s="1"/>
       <c r="B3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="1" t="s">
@@ -853,230 +832,254 @@
         <v>12</v>
       </c>
       <c r="J3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="K3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="L3" s="1" t="s">
         <v>15</v>
       </c>
       <c r="M3" s="15" t="s">
         <v>16</v>
       </c>
       <c r="N3" s="16"/>
     </row>
     <row r="4" spans="1:14" s="18" customFormat="1" ht="24" customHeight="1">
       <c r="A4" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="23"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="17"/>
       <c r="F4" s="5"/>
-      <c r="G4" s="5"/>
+      <c r="G4" s="23"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
     </row>
     <row r="5" spans="1:14" s="18" customFormat="1">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="52" t="s">
+      <c r="B5" s="44" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="22">
         <v>6.4</v>
       </c>
       <c r="D5" s="30">
         <v>11.1</v>
       </c>
-      <c r="E5" s="35"/>
-[...2 lines deleted...]
-      <c r="H5" s="44"/>
+      <c r="E5" s="22">
+        <v>14</v>
+      </c>
+      <c r="F5" s="48">
+        <v>15.5</v>
+      </c>
+      <c r="G5" s="40">
+        <v>20.5</v>
+      </c>
+      <c r="H5" s="36"/>
       <c r="I5" s="22"/>
       <c r="J5" s="22"/>
       <c r="K5" s="22"/>
       <c r="L5" s="27"/>
-      <c r="M5" s="48"/>
+      <c r="M5" s="40"/>
     </row>
     <row r="6" spans="1:14" s="18" customFormat="1">
       <c r="A6" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="52" t="s">
+      <c r="B6" s="44" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="22">
         <v>6.4</v>
       </c>
       <c r="D6" s="31">
         <v>11.1</v>
       </c>
-      <c r="E6" s="35"/>
-[...2 lines deleted...]
-      <c r="H6" s="44"/>
+      <c r="E6" s="22">
+        <v>14</v>
+      </c>
+      <c r="F6" s="48">
+        <v>15.5</v>
+      </c>
+      <c r="G6" s="40">
+        <v>20.5</v>
+      </c>
+      <c r="H6" s="36"/>
       <c r="I6" s="22"/>
       <c r="J6" s="22"/>
       <c r="K6" s="22"/>
       <c r="L6" s="27"/>
-      <c r="M6" s="48"/>
+      <c r="M6" s="40"/>
     </row>
     <row r="7" spans="1:14" s="18" customFormat="1">
       <c r="A7" s="4"/>
-      <c r="B7" s="53"/>
+      <c r="B7" s="45"/>
       <c r="C7" s="19"/>
       <c r="D7" s="32"/>
-      <c r="E7" s="36"/>
+      <c r="E7" s="47"/>
       <c r="F7" s="26"/>
-      <c r="G7" s="43"/>
-      <c r="H7" s="45"/>
+      <c r="G7" s="35"/>
+      <c r="H7" s="37"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="23"/>
-      <c r="L7" s="45"/>
-      <c r="M7" s="49"/>
+      <c r="L7" s="37"/>
+      <c r="M7" s="41"/>
     </row>
     <row r="8" spans="1:14" s="18" customFormat="1" ht="23.25">
       <c r="A8" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="B8" s="54"/>
+      <c r="B8" s="46"/>
       <c r="C8" s="11"/>
       <c r="D8" s="33"/>
-      <c r="E8" s="37"/>
+      <c r="E8" s="23"/>
       <c r="F8" s="26"/>
-      <c r="G8" s="43"/>
-      <c r="H8" s="45"/>
+      <c r="G8" s="35"/>
+      <c r="H8" s="37"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="23"/>
-      <c r="L8" s="45"/>
-      <c r="M8" s="49"/>
+      <c r="L8" s="37"/>
+      <c r="M8" s="41"/>
     </row>
     <row r="9" spans="1:14" s="18" customFormat="1">
       <c r="A9" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B9" s="34">
         <v>230</v>
       </c>
       <c r="C9" s="24">
         <v>397</v>
       </c>
       <c r="D9" s="34">
         <v>564</v>
       </c>
-      <c r="E9" s="38"/>
-[...2 lines deleted...]
-      <c r="H9" s="46"/>
+      <c r="E9" s="24">
+        <v>730</v>
+      </c>
+      <c r="F9" s="49">
+        <v>897</v>
+      </c>
+      <c r="G9" s="56">
+        <v>1064</v>
+      </c>
+      <c r="H9" s="38"/>
       <c r="I9" s="24"/>
       <c r="J9" s="24"/>
       <c r="K9" s="24"/>
       <c r="L9" s="28"/>
-      <c r="M9" s="50"/>
+      <c r="M9" s="42"/>
     </row>
     <row r="10" spans="1:14" s="18" customFormat="1">
       <c r="A10" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="25">
         <v>230</v>
       </c>
       <c r="C10" s="25">
         <v>397</v>
       </c>
       <c r="D10" s="25">
         <v>564</v>
       </c>
-      <c r="E10" s="39"/>
-[...2 lines deleted...]
-      <c r="H10" s="47"/>
+      <c r="E10" s="25">
+        <v>730</v>
+      </c>
+      <c r="F10" s="50">
+        <v>897</v>
+      </c>
+      <c r="G10" s="43">
+        <v>1064</v>
+      </c>
+      <c r="H10" s="39"/>
       <c r="I10" s="25"/>
       <c r="J10" s="25"/>
       <c r="K10" s="25"/>
       <c r="L10" s="29"/>
-      <c r="M10" s="51"/>
+      <c r="M10" s="43"/>
     </row>
     <row r="11" spans="1:14" s="18" customFormat="1">
       <c r="A11" s="21"/>
       <c r="B11" s="11"/>
       <c r="C11" s="11"/>
       <c r="D11" s="11"/>
       <c r="E11" s="11"/>
       <c r="F11" s="11"/>
       <c r="G11" s="26"/>
       <c r="H11" s="11"/>
       <c r="I11" s="11"/>
       <c r="J11" s="11"/>
       <c r="K11" s="11"/>
       <c r="L11" s="11"/>
       <c r="M11" s="11"/>
     </row>
     <row r="12" spans="1:14" s="13" customFormat="1" ht="15" customHeight="1">
-      <c r="A12" s="57" t="s">
+      <c r="A12" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="57"/>
-[...6 lines deleted...]
-      <c r="I12" s="57"/>
+      <c r="B12" s="53"/>
+      <c r="C12" s="53"/>
+      <c r="D12" s="53"/>
+      <c r="E12" s="53"/>
+      <c r="F12" s="53"/>
+      <c r="G12" s="53"/>
+      <c r="H12" s="53"/>
+      <c r="I12" s="53"/>
       <c r="J12" s="7"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
     </row>
     <row r="13" spans="1:14" ht="24" customHeight="1">
-      <c r="A13" s="58" t="s">
+      <c r="A13" s="54" t="s">
         <v>19</v>
       </c>
-      <c r="B13" s="58"/>
-[...10 lines deleted...]
-      <c r="M13" s="59"/>
+      <c r="B13" s="54"/>
+      <c r="C13" s="54"/>
+      <c r="D13" s="54"/>
+      <c r="E13" s="54"/>
+      <c r="F13" s="54"/>
+      <c r="G13" s="54"/>
+      <c r="H13" s="55"/>
+      <c r="I13" s="55"/>
+      <c r="J13" s="55"/>
+      <c r="K13" s="55"/>
+      <c r="L13" s="55"/>
+      <c r="M13" s="55"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="9" t="s">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A12:I12"/>
     <mergeCell ref="A13:M13"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>