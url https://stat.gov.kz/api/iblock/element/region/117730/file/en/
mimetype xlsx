--- v0 (2026-04-15)
+++ v1 (2026-06-04)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-9255" yWindow="90" windowWidth="24195" windowHeight="12450" tabRatio="572" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Natural decrease in the populat" sheetId="1" r:id="rId1"/>
     <sheet name="General rate of natur (decres" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="243" uniqueCount="60">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
@@ -202,107 +202,101 @@
     <t>Shal akyna district</t>
   </si>
   <si>
     <t>Akkayin district</t>
   </si>
   <si>
     <t>Taiynsha district</t>
   </si>
   <si>
     <t>Timiryazev district</t>
   </si>
   <si>
     <t>Ualikhanov district</t>
   </si>
   <si>
     <t>district named after Gabit Musrepov</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="8">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
-      <charset val="204"/>
-[...4 lines deleted...]
-      <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -398,51 +392,51 @@
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="53">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -490,106 +484,91 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -864,179 +843,179 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AA7" sqref="AA7:AA43"/>
+      <selection activeCell="AD29" sqref="AD29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="27.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="4.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="3.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="4.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="3.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="41" t="s">
+      <c r="A1" s="44" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="41"/>
-[...22 lines deleted...]
-      <c r="Y1" s="41"/>
+      <c r="B1" s="44"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="44"/>
+      <c r="F1" s="44"/>
+      <c r="G1" s="44"/>
+      <c r="H1" s="44"/>
+      <c r="I1" s="44"/>
+      <c r="J1" s="44"/>
+      <c r="K1" s="44"/>
+      <c r="L1" s="44"/>
+      <c r="M1" s="44"/>
+      <c r="N1" s="44"/>
+      <c r="O1" s="44"/>
+      <c r="P1" s="44"/>
+      <c r="Q1" s="44"/>
+      <c r="R1" s="44"/>
+      <c r="S1" s="44"/>
+      <c r="T1" s="44"/>
+      <c r="U1" s="44"/>
+      <c r="V1" s="44"/>
+      <c r="W1" s="44"/>
+      <c r="X1" s="44"/>
+      <c r="Y1" s="44"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="35"/>
       <c r="B2" s="35"/>
       <c r="C2" s="35"/>
       <c r="D2" s="35"/>
       <c r="E2" s="35"/>
       <c r="F2" s="35"/>
       <c r="G2" s="35"/>
       <c r="H2" s="35"/>
       <c r="I2" s="35"/>
       <c r="J2" s="35"/>
       <c r="K2" s="35"/>
       <c r="L2" s="35"/>
       <c r="M2" s="35"/>
     </row>
     <row r="3" spans="1:37">
       <c r="K3" s="2"/>
       <c r="Y3" s="2"/>
       <c r="AK3" s="2" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="45"/>
-      <c r="B4" s="39">
+      <c r="A4" s="42"/>
+      <c r="B4" s="40">
         <v>2024</v>
       </c>
-      <c r="C4" s="40"/>
-[...10 lines deleted...]
-      <c r="N4" s="39">
+      <c r="C4" s="41"/>
+      <c r="D4" s="41"/>
+      <c r="E4" s="41"/>
+      <c r="F4" s="41"/>
+      <c r="G4" s="41"/>
+      <c r="H4" s="41"/>
+      <c r="I4" s="41"/>
+      <c r="J4" s="41"/>
+      <c r="K4" s="41"/>
+      <c r="L4" s="41"/>
+      <c r="M4" s="41"/>
+      <c r="N4" s="40">
         <v>2025</v>
       </c>
-      <c r="O4" s="40"/>
-[...10 lines deleted...]
-      <c r="Z4" s="39">
+      <c r="O4" s="41"/>
+      <c r="P4" s="41"/>
+      <c r="Q4" s="41"/>
+      <c r="R4" s="41"/>
+      <c r="S4" s="41"/>
+      <c r="T4" s="41"/>
+      <c r="U4" s="41"/>
+      <c r="V4" s="41"/>
+      <c r="W4" s="41"/>
+      <c r="X4" s="41"/>
+      <c r="Y4" s="41"/>
+      <c r="Z4" s="40">
         <v>2026</v>
       </c>
-      <c r="AA4" s="40"/>
-[...9 lines deleted...]
-      <c r="AK4" s="40"/>
+      <c r="AA4" s="41"/>
+      <c r="AB4" s="41"/>
+      <c r="AC4" s="41"/>
+      <c r="AD4" s="41"/>
+      <c r="AE4" s="41"/>
+      <c r="AF4" s="41"/>
+      <c r="AG4" s="41"/>
+      <c r="AH4" s="41"/>
+      <c r="AI4" s="41"/>
+      <c r="AJ4" s="41"/>
+      <c r="AK4" s="41"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="46"/>
+      <c r="A5" s="43"/>
       <c r="B5" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>31</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>32</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>33</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>34</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>35</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -1103,77 +1082,77 @@
         <v>32</v>
       </c>
       <c r="AE5" s="4" t="s">
         <v>33</v>
       </c>
       <c r="AF5" s="4" t="s">
         <v>34</v>
       </c>
       <c r="AG5" s="4" t="s">
         <v>35</v>
       </c>
       <c r="AH5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="AI5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="AJ5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="AK5" s="4" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="42" t="s">
+      <c r="A6" s="45" t="s">
         <v>14</v>
       </c>
-      <c r="B6" s="42"/>
-[...22 lines deleted...]
-      <c r="Y6" s="42"/>
+      <c r="B6" s="45"/>
+      <c r="C6" s="45"/>
+      <c r="D6" s="45"/>
+      <c r="E6" s="45"/>
+      <c r="F6" s="45"/>
+      <c r="G6" s="45"/>
+      <c r="H6" s="45"/>
+      <c r="I6" s="45"/>
+      <c r="J6" s="45"/>
+      <c r="K6" s="45"/>
+      <c r="L6" s="45"/>
+      <c r="M6" s="45"/>
+      <c r="N6" s="45"/>
+      <c r="O6" s="45"/>
+      <c r="P6" s="45"/>
+      <c r="Q6" s="45"/>
+      <c r="R6" s="45"/>
+      <c r="S6" s="45"/>
+      <c r="T6" s="45"/>
+      <c r="U6" s="45"/>
+      <c r="V6" s="45"/>
+      <c r="W6" s="45"/>
+      <c r="X6" s="45"/>
+      <c r="Y6" s="45"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B7" s="10">
         <v>-161</v>
       </c>
       <c r="C7" s="10">
         <v>-61</v>
       </c>
       <c r="D7" s="10">
         <v>-97</v>
       </c>
       <c r="E7" s="10">
         <v>-54</v>
       </c>
       <c r="F7" s="10">
         <v>-58</v>
       </c>
       <c r="G7" s="31">
         <v>-77</v>
       </c>
       <c r="H7" s="31">
         <v>-73</v>
@@ -1207,55 +1186,58 @@
       </c>
       <c r="R7" s="8">
         <v>-77</v>
       </c>
       <c r="S7" s="8">
         <v>-116</v>
       </c>
       <c r="T7" s="8">
         <v>-48</v>
       </c>
       <c r="U7" s="8">
         <v>-31</v>
       </c>
       <c r="V7" s="8">
         <v>-123</v>
       </c>
       <c r="W7" s="8">
         <v>-146</v>
       </c>
       <c r="X7" s="8">
         <v>-143</v>
       </c>
       <c r="Y7" s="8">
         <v>-142</v>
       </c>
-      <c r="Z7" s="10">
+      <c r="Z7" s="8">
         <v>-125</v>
       </c>
-      <c r="AA7" s="53">
+      <c r="AA7" s="8">
         <v>-93</v>
+      </c>
+      <c r="AB7" s="8">
+        <v>-181</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B8" s="10">
         <v>-50</v>
       </c>
       <c r="C8" s="10">
         <v>-20</v>
       </c>
       <c r="D8" s="10">
         <v>-40</v>
       </c>
       <c r="E8" s="10">
         <v>-22</v>
       </c>
       <c r="F8" s="10">
         <v>-45</v>
       </c>
       <c r="G8" s="31">
         <v>-14</v>
       </c>
       <c r="H8" s="31">
@@ -1290,55 +1272,58 @@
       </c>
       <c r="R8" s="8">
         <v>-19</v>
       </c>
       <c r="S8" s="8">
         <v>-73</v>
       </c>
       <c r="T8" s="8">
         <v>-48</v>
       </c>
       <c r="U8" s="8">
         <v>-1</v>
       </c>
       <c r="V8" s="8">
         <v>-48</v>
       </c>
       <c r="W8" s="8">
         <v>-73</v>
       </c>
       <c r="X8" s="8">
         <v>-75</v>
       </c>
       <c r="Y8" s="8">
         <v>-48</v>
       </c>
-      <c r="Z8" s="10">
+      <c r="Z8" s="8">
         <v>-45</v>
       </c>
-      <c r="AA8" s="53">
+      <c r="AA8" s="8">
         <v>-34</v>
+      </c>
+      <c r="AB8" s="8">
+        <v>-45</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B9" s="10">
         <v>-11</v>
       </c>
       <c r="C9" s="10">
         <v>-7</v>
       </c>
       <c r="D9" s="10">
         <v>-15</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>12</v>
       </c>
       <c r="F9" s="10">
         <v>-7</v>
       </c>
       <c r="G9" s="31">
         <v>-7</v>
       </c>
       <c r="H9" s="31">
@@ -1373,55 +1358,58 @@
       </c>
       <c r="R9" s="8">
         <v>-7</v>
       </c>
       <c r="S9" s="8">
         <v>1</v>
       </c>
       <c r="T9" s="8">
         <v>4</v>
       </c>
       <c r="U9" s="8">
         <v>2</v>
       </c>
       <c r="V9" s="8">
         <v>-3</v>
       </c>
       <c r="W9" s="8">
         <v>-25</v>
       </c>
       <c r="X9" s="8">
         <v>2</v>
       </c>
       <c r="Y9" s="8">
         <v>-10</v>
       </c>
-      <c r="Z9" s="10">
+      <c r="Z9" s="8">
         <v>-10</v>
       </c>
-      <c r="AA9" s="53">
+      <c r="AA9" s="8">
         <v>-19</v>
+      </c>
+      <c r="AB9" s="8">
+        <v>-21</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="11" t="s">
         <v>48</v>
       </c>
       <c r="B10" s="10">
         <v>-6</v>
       </c>
       <c r="C10" s="10">
         <v>1</v>
       </c>
       <c r="D10" s="10">
         <v>7</v>
       </c>
       <c r="E10" s="10">
         <v>-7</v>
       </c>
       <c r="F10" s="10">
         <v>7</v>
       </c>
       <c r="G10" s="31">
         <v>9</v>
       </c>
       <c r="H10" s="31">
@@ -1456,55 +1444,58 @@
       </c>
       <c r="R10" s="8">
         <v>7</v>
       </c>
       <c r="S10" s="8">
         <v>5</v>
       </c>
       <c r="T10" s="8">
         <v>7</v>
       </c>
       <c r="U10" s="8">
         <v>12</v>
       </c>
       <c r="V10" s="8">
         <v>6</v>
       </c>
       <c r="W10" s="8">
         <v>2</v>
       </c>
       <c r="X10" s="8">
         <v>2</v>
       </c>
       <c r="Y10" s="8">
         <v>4</v>
       </c>
-      <c r="Z10" s="10">
+      <c r="Z10" s="8">
         <v>9</v>
       </c>
-      <c r="AA10" s="53">
+      <c r="AA10" s="8">
         <v>-1</v>
+      </c>
+      <c r="AB10" s="8">
+        <v>4</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="11" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="10">
         <v>-17</v>
       </c>
       <c r="C11" s="10">
         <v>-2</v>
       </c>
       <c r="D11" s="10">
         <v>-5</v>
       </c>
       <c r="E11" s="10">
         <v>-7</v>
       </c>
       <c r="F11" s="10">
         <v>9</v>
       </c>
       <c r="G11" s="31">
         <v>-11</v>
       </c>
       <c r="H11" s="31">
@@ -1539,55 +1530,58 @@
       </c>
       <c r="R11" s="8">
         <v>1</v>
       </c>
       <c r="S11" s="8">
         <v>-6</v>
       </c>
       <c r="T11" s="8">
         <v>-9</v>
       </c>
       <c r="U11" s="8">
         <v>-13</v>
       </c>
       <c r="V11" s="8">
         <v>-4</v>
       </c>
       <c r="W11" s="8">
         <v>-8</v>
       </c>
       <c r="X11" s="8">
         <v>-13</v>
       </c>
       <c r="Y11" s="8">
         <v>-8</v>
       </c>
-      <c r="Z11" s="10">
+      <c r="Z11" s="8">
         <v>-11</v>
       </c>
-      <c r="AA11" s="53">
+      <c r="AA11" s="8">
         <v>1</v>
+      </c>
+      <c r="AB11" s="8">
+        <v>-14</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="11" t="s">
         <v>50</v>
       </c>
       <c r="B12" s="10">
         <v>-20</v>
       </c>
       <c r="C12" s="10">
         <v>7</v>
       </c>
       <c r="D12" s="10">
         <v>-8</v>
       </c>
       <c r="E12" s="10">
         <v>-2</v>
       </c>
       <c r="F12" s="10">
         <v>-6</v>
       </c>
       <c r="G12" s="31">
         <v>-10</v>
       </c>
       <c r="H12" s="31">
@@ -1622,55 +1616,58 @@
       </c>
       <c r="R12" s="8">
         <v>-8</v>
       </c>
       <c r="S12" s="8">
         <v>-3</v>
       </c>
       <c r="T12" s="8">
         <v>3</v>
       </c>
       <c r="U12" s="8" t="s">
         <v>12</v>
       </c>
       <c r="V12" s="8">
         <v>-10</v>
       </c>
       <c r="W12" s="8">
         <v>-1</v>
       </c>
       <c r="X12" s="8">
         <v>-3</v>
       </c>
       <c r="Y12" s="8">
         <v>-6</v>
       </c>
-      <c r="Z12" s="10">
+      <c r="Z12" s="8">
         <v>-14</v>
       </c>
-      <c r="AA12" s="53">
+      <c r="AA12" s="8">
         <v>-1</v>
+      </c>
+      <c r="AB12" s="8">
+        <v>-5</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="11" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="10">
         <v>-14</v>
       </c>
       <c r="C13" s="10">
         <v>1</v>
       </c>
       <c r="D13" s="10">
         <v>-8</v>
       </c>
       <c r="E13" s="10">
         <v>-2</v>
       </c>
       <c r="F13" s="10">
         <v>-2</v>
       </c>
       <c r="G13" s="31">
         <v>3</v>
       </c>
       <c r="H13" s="31">
@@ -1705,55 +1702,58 @@
       </c>
       <c r="R13" s="8">
         <v>-2</v>
       </c>
       <c r="S13" s="8" t="s">
         <v>12</v>
       </c>
       <c r="T13" s="8">
         <v>-6</v>
       </c>
       <c r="U13" s="8">
         <v>5</v>
       </c>
       <c r="V13" s="8">
         <v>-6</v>
       </c>
       <c r="W13" s="8">
         <v>-14</v>
       </c>
       <c r="X13" s="8">
         <v>-7</v>
       </c>
       <c r="Y13" s="8">
         <v>-8</v>
       </c>
-      <c r="Z13" s="10">
+      <c r="Z13" s="8">
         <v>-2</v>
       </c>
-      <c r="AA13" s="53">
+      <c r="AA13" s="8">
         <v>-3</v>
+      </c>
+      <c r="AB13" s="8">
+        <v>-4</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="11" t="s">
         <v>52</v>
       </c>
       <c r="B14" s="10">
         <v>-17</v>
       </c>
       <c r="C14" s="10">
         <v>-5</v>
       </c>
       <c r="D14" s="10">
         <v>5</v>
       </c>
       <c r="E14" s="10">
         <v>-5</v>
       </c>
       <c r="F14" s="10" t="s">
         <v>12</v>
       </c>
       <c r="G14" s="31">
         <v>-8</v>
       </c>
       <c r="H14" s="31">
@@ -1788,55 +1788,58 @@
       </c>
       <c r="R14" s="8">
         <v>-22</v>
       </c>
       <c r="S14" s="8">
         <v>-11</v>
       </c>
       <c r="T14" s="8">
         <v>-7</v>
       </c>
       <c r="U14" s="8">
         <v>-13</v>
       </c>
       <c r="V14" s="8">
         <v>-8</v>
       </c>
       <c r="W14" s="8">
         <v>-15</v>
       </c>
       <c r="X14" s="8">
         <v>-12</v>
       </c>
       <c r="Y14" s="8">
         <v>-5</v>
       </c>
-      <c r="Z14" s="10">
+      <c r="Z14" s="8">
         <v>-7</v>
       </c>
-      <c r="AA14" s="53">
+      <c r="AA14" s="8">
         <v>-14</v>
+      </c>
+      <c r="AB14" s="8">
+        <v>-23</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="11" t="s">
         <v>53</v>
       </c>
       <c r="B15" s="10">
         <v>4</v>
       </c>
       <c r="C15" s="10">
         <v>-5</v>
       </c>
       <c r="D15" s="10">
         <v>-5</v>
       </c>
       <c r="E15" s="10">
         <v>3</v>
       </c>
       <c r="F15" s="10">
         <v>1</v>
       </c>
       <c r="G15" s="31">
         <v>-6</v>
       </c>
       <c r="H15" s="31">
@@ -1871,55 +1874,58 @@
       </c>
       <c r="R15" s="8">
         <v>-7</v>
       </c>
       <c r="S15" s="8">
         <v>-25</v>
       </c>
       <c r="T15" s="8">
         <v>-4</v>
       </c>
       <c r="U15" s="8">
         <v>-7</v>
       </c>
       <c r="V15" s="8">
         <v>-11</v>
       </c>
       <c r="W15" s="8">
         <v>-4</v>
       </c>
       <c r="X15" s="8">
         <v>-1</v>
       </c>
       <c r="Y15" s="8">
         <v>-11</v>
       </c>
-      <c r="Z15" s="10">
+      <c r="Z15" s="8">
         <v>-7</v>
       </c>
-      <c r="AA15" s="53">
+      <c r="AA15" s="8">
         <v>-3</v>
+      </c>
+      <c r="AB15" s="8">
+        <v>-9</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="11" t="s">
         <v>54</v>
       </c>
       <c r="B16" s="10">
         <v>-5</v>
       </c>
       <c r="C16" s="10">
         <v>-12</v>
       </c>
       <c r="D16" s="10">
         <v>-2</v>
       </c>
       <c r="E16" s="10">
         <v>-7</v>
       </c>
       <c r="F16" s="10">
         <v>-10</v>
       </c>
       <c r="G16" s="31">
         <v>-4</v>
       </c>
       <c r="H16" s="31">
@@ -1954,58 +1960,61 @@
       </c>
       <c r="R16" s="8">
         <v>-7</v>
       </c>
       <c r="S16" s="8">
         <v>2</v>
       </c>
       <c r="T16" s="8">
         <v>3</v>
       </c>
       <c r="U16" s="8">
         <v>2</v>
       </c>
       <c r="V16" s="8">
         <v>-2</v>
       </c>
       <c r="W16" s="8">
         <v>-12</v>
       </c>
       <c r="X16" s="8">
         <v>-5</v>
       </c>
       <c r="Y16" s="8">
         <v>-11</v>
       </c>
-      <c r="Z16" s="10">
+      <c r="Z16" s="8">
         <v>-3</v>
       </c>
-      <c r="AA16" s="53">
+      <c r="AA16" s="8">
         <v>-4</v>
       </c>
+      <c r="AB16" s="8">
+        <v>-14</v>
+      </c>
     </row>
-    <row r="17" spans="1:27">
+    <row r="17" spans="1:28">
       <c r="A17" s="13" t="s">
         <v>55</v>
       </c>
       <c r="B17" s="10">
         <v>-9</v>
       </c>
       <c r="C17" s="10">
         <v>-13</v>
       </c>
       <c r="D17" s="10">
         <v>-18</v>
       </c>
       <c r="E17" s="10">
         <v>2</v>
       </c>
       <c r="F17" s="10">
         <v>-16</v>
       </c>
       <c r="G17" s="31">
         <v>-16</v>
       </c>
       <c r="H17" s="31">
         <v>-6</v>
       </c>
       <c r="I17" s="7">
@@ -2037,58 +2046,61 @@
       </c>
       <c r="R17" s="8" t="s">
         <v>12</v>
       </c>
       <c r="S17" s="8">
         <v>-1</v>
       </c>
       <c r="T17" s="8">
         <v>-8</v>
       </c>
       <c r="U17" s="8">
         <v>-15</v>
       </c>
       <c r="V17" s="8">
         <v>-16</v>
       </c>
       <c r="W17" s="8">
         <v>5</v>
       </c>
       <c r="X17" s="8">
         <v>-10</v>
       </c>
       <c r="Y17" s="8">
         <v>-13</v>
       </c>
-      <c r="Z17" s="10">
+      <c r="Z17" s="8">
         <v>-11</v>
       </c>
-      <c r="AA17" s="53">
+      <c r="AA17" s="8">
         <v>-14</v>
       </c>
+      <c r="AB17" s="8">
+        <v>-14</v>
+      </c>
     </row>
-    <row r="18" spans="1:27">
+    <row r="18" spans="1:28">
       <c r="A18" s="13" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="10">
         <v>-10</v>
       </c>
       <c r="C18" s="10">
         <v>-4</v>
       </c>
       <c r="D18" s="10">
         <v>-7</v>
       </c>
       <c r="E18" s="10">
         <v>-8</v>
       </c>
       <c r="F18" s="10">
         <v>2</v>
       </c>
       <c r="G18" s="31">
         <v>-8</v>
       </c>
       <c r="H18" s="31">
         <v>6</v>
       </c>
       <c r="I18" s="7">
@@ -2120,58 +2132,61 @@
       </c>
       <c r="R18" s="8">
         <v>1</v>
       </c>
       <c r="S18" s="8">
         <v>-3</v>
       </c>
       <c r="T18" s="8">
         <v>-4</v>
       </c>
       <c r="U18" s="8">
         <v>-3</v>
       </c>
       <c r="V18" s="8">
         <v>-12</v>
       </c>
       <c r="W18" s="8">
         <v>-8</v>
       </c>
       <c r="X18" s="8">
         <v>-12</v>
       </c>
       <c r="Y18" s="8">
         <v>-8</v>
       </c>
-      <c r="Z18" s="10">
+      <c r="Z18" s="8">
         <v>-11</v>
       </c>
-      <c r="AA18" s="53">
+      <c r="AA18" s="8">
         <v>6</v>
       </c>
+      <c r="AB18" s="8">
+        <v>-19</v>
+      </c>
     </row>
-    <row r="19" spans="1:27">
+    <row r="19" spans="1:28">
       <c r="A19" s="13" t="s">
         <v>57</v>
       </c>
       <c r="B19" s="10">
         <v>-12</v>
       </c>
       <c r="C19" s="10">
         <v>-1</v>
       </c>
       <c r="D19" s="10">
         <v>-3</v>
       </c>
       <c r="E19" s="10">
         <v>-1</v>
       </c>
       <c r="F19" s="10">
         <v>1</v>
       </c>
       <c r="G19" s="31">
         <v>3</v>
       </c>
       <c r="H19" s="31">
         <v>4</v>
       </c>
       <c r="I19" s="31">
@@ -2203,58 +2218,61 @@
       </c>
       <c r="R19" s="8">
         <v>-8</v>
       </c>
       <c r="S19" s="8">
         <v>1</v>
       </c>
       <c r="T19" s="8">
         <v>2</v>
       </c>
       <c r="U19" s="8">
         <v>1</v>
       </c>
       <c r="V19" s="8">
         <v>2</v>
       </c>
       <c r="W19" s="8">
         <v>3</v>
       </c>
       <c r="X19" s="8">
         <v>-5</v>
       </c>
       <c r="Y19" s="8">
         <v>-9</v>
       </c>
-      <c r="Z19" s="10">
+      <c r="Z19" s="8">
         <v>-1</v>
       </c>
-      <c r="AA19" s="53">
+      <c r="AA19" s="8">
         <v>-5</v>
       </c>
+      <c r="AB19" s="8">
+        <v>-4</v>
+      </c>
     </row>
-    <row r="20" spans="1:27">
+    <row r="20" spans="1:28">
       <c r="A20" s="13" t="s">
         <v>58</v>
       </c>
       <c r="B20" s="10">
         <v>8</v>
       </c>
       <c r="C20" s="10">
         <v>7</v>
       </c>
       <c r="D20" s="10">
         <v>-1</v>
       </c>
       <c r="E20" s="10">
         <v>6</v>
       </c>
       <c r="F20" s="10">
         <v>16</v>
       </c>
       <c r="G20" s="31">
         <v>4</v>
       </c>
       <c r="H20" s="31">
         <v>9</v>
       </c>
       <c r="I20" s="7">
@@ -2286,58 +2304,61 @@
       </c>
       <c r="R20" s="8">
         <v>4</v>
       </c>
       <c r="S20" s="8">
         <v>5</v>
       </c>
       <c r="T20" s="8">
         <v>7</v>
       </c>
       <c r="U20" s="8">
         <v>1</v>
       </c>
       <c r="V20" s="8">
         <v>2</v>
       </c>
       <c r="W20" s="8">
         <v>8</v>
       </c>
       <c r="X20" s="8">
         <v>9</v>
       </c>
       <c r="Y20" s="8">
         <v>9</v>
       </c>
-      <c r="Z20" s="10">
+      <c r="Z20" s="8">
         <v>1</v>
       </c>
-      <c r="AA20" s="53">
+      <c r="AA20" s="8">
         <v>1</v>
       </c>
+      <c r="AB20" s="8">
+        <v>2</v>
+      </c>
     </row>
-    <row r="21" spans="1:27">
+    <row r="21" spans="1:28">
       <c r="A21" s="13" t="s">
         <v>59</v>
       </c>
       <c r="B21" s="10">
         <v>-2</v>
       </c>
       <c r="C21" s="10">
         <v>-8</v>
       </c>
       <c r="D21" s="10">
         <v>3</v>
       </c>
       <c r="E21" s="10">
         <v>-4</v>
       </c>
       <c r="F21" s="10">
         <v>-8</v>
       </c>
       <c r="G21" s="31">
         <v>-12</v>
       </c>
       <c r="H21" s="31">
         <v>2</v>
       </c>
       <c r="I21" s="7">
@@ -2369,87 +2390,91 @@
       </c>
       <c r="R21" s="8">
         <v>-10</v>
       </c>
       <c r="S21" s="8">
         <v>-8</v>
       </c>
       <c r="T21" s="8">
         <v>12</v>
       </c>
       <c r="U21" s="8">
         <v>-2</v>
       </c>
       <c r="V21" s="8">
         <v>-13</v>
       </c>
       <c r="W21" s="8">
         <v>-4</v>
       </c>
       <c r="X21" s="8">
         <v>-13</v>
       </c>
       <c r="Y21" s="8">
         <v>-18</v>
       </c>
-      <c r="Z21" s="10">
+      <c r="Z21" s="8">
         <v>-13</v>
       </c>
-      <c r="AA21" s="53">
+      <c r="AA21" s="8">
         <v>-3</v>
       </c>
+      <c r="AB21" s="8">
+        <v>-15</v>
+      </c>
     </row>
-    <row r="22" spans="1:27">
-      <c r="A22" s="43" t="s">
+    <row r="22" spans="1:28">
+      <c r="A22" s="46" t="s">
         <v>15</v>
       </c>
-      <c r="B22" s="43"/>
-[...22 lines deleted...]
-      <c r="Y22" s="43"/>
+      <c r="B22" s="46"/>
+      <c r="C22" s="46"/>
+      <c r="D22" s="46"/>
+      <c r="E22" s="46"/>
+      <c r="F22" s="46"/>
+      <c r="G22" s="46"/>
+      <c r="H22" s="46"/>
+      <c r="I22" s="46"/>
+      <c r="J22" s="46"/>
+      <c r="K22" s="46"/>
+      <c r="L22" s="46"/>
+      <c r="M22" s="46"/>
+      <c r="N22" s="46"/>
+      <c r="O22" s="46"/>
+      <c r="P22" s="46"/>
+      <c r="Q22" s="46"/>
+      <c r="R22" s="46"/>
+      <c r="S22" s="46"/>
+      <c r="T22" s="46"/>
+      <c r="U22" s="46"/>
+      <c r="V22" s="46"/>
+      <c r="W22" s="46"/>
+      <c r="X22" s="46"/>
+      <c r="Y22" s="46"/>
+      <c r="AB22" s="8"/>
     </row>
-    <row r="23" spans="1:27">
+    <row r="23" spans="1:28">
       <c r="A23" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B23" s="10">
         <v>-55</v>
       </c>
       <c r="C23" s="10">
         <v>-34</v>
       </c>
       <c r="D23" s="10">
         <v>-35</v>
       </c>
       <c r="E23" s="10">
         <v>-20</v>
       </c>
       <c r="F23" s="10">
         <v>-42</v>
       </c>
       <c r="G23" s="31">
         <v>-26</v>
       </c>
       <c r="H23" s="31">
         <v>-79</v>
       </c>
       <c r="I23" s="9">
@@ -2484,55 +2509,58 @@
       </c>
       <c r="S23" s="8">
         <v>-88</v>
       </c>
       <c r="T23" s="8">
         <v>-48</v>
       </c>
       <c r="U23" s="8">
         <v>-3</v>
       </c>
       <c r="V23" s="8">
         <v>-53</v>
       </c>
       <c r="W23" s="8">
         <v>-92</v>
       </c>
       <c r="X23" s="8">
         <v>-82</v>
       </c>
       <c r="Y23" s="8">
         <v>-61</v>
       </c>
       <c r="Z23" s="8">
         <v>-52</v>
       </c>
-      <c r="AA23" s="53">
+      <c r="AA23" s="8">
         <v>-41</v>
       </c>
+      <c r="AB23" s="8">
+        <v>-66</v>
+      </c>
     </row>
-    <row r="24" spans="1:27">
+    <row r="24" spans="1:28">
       <c r="A24" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B24" s="10">
         <v>-50</v>
       </c>
       <c r="C24" s="10">
         <v>-20</v>
       </c>
       <c r="D24" s="10">
         <v>-40</v>
       </c>
       <c r="E24" s="10">
         <v>-22</v>
       </c>
       <c r="F24" s="10">
         <v>-45</v>
       </c>
       <c r="G24" s="31">
         <v>-14</v>
       </c>
       <c r="H24" s="31">
         <v>-53</v>
       </c>
       <c r="I24" s="9">
@@ -2567,55 +2595,58 @@
       </c>
       <c r="S24" s="8">
         <v>-73</v>
       </c>
       <c r="T24" s="8">
         <v>-48</v>
       </c>
       <c r="U24" s="8">
         <v>-1</v>
       </c>
       <c r="V24" s="8">
         <v>-48</v>
       </c>
       <c r="W24" s="8">
         <v>-73</v>
       </c>
       <c r="X24" s="8">
         <v>-75</v>
       </c>
       <c r="Y24" s="8">
         <v>-48</v>
       </c>
       <c r="Z24" s="8">
         <v>-45</v>
       </c>
-      <c r="AA24" s="53">
+      <c r="AA24" s="8">
         <v>-34</v>
       </c>
+      <c r="AB24" s="8">
+        <v>-45</v>
+      </c>
     </row>
-    <row r="25" spans="1:27">
+    <row r="25" spans="1:28">
       <c r="A25" s="11" t="s">
         <v>49</v>
       </c>
       <c r="B25" s="10">
         <v>-8</v>
       </c>
       <c r="C25" s="10">
         <v>3</v>
       </c>
       <c r="D25" s="10">
         <v>6</v>
       </c>
       <c r="E25" s="10">
         <v>4</v>
       </c>
       <c r="F25" s="10">
         <v>1</v>
       </c>
       <c r="G25" s="31">
         <v>-3</v>
       </c>
       <c r="H25" s="31">
         <v>-6</v>
       </c>
       <c r="I25" s="9">
@@ -2650,55 +2681,58 @@
       </c>
       <c r="S25" s="8">
         <v>-6</v>
       </c>
       <c r="T25" s="8">
         <v>-1</v>
       </c>
       <c r="U25" s="8">
         <v>-6</v>
       </c>
       <c r="V25" s="8">
         <v>8</v>
       </c>
       <c r="W25" s="8">
         <v>-6</v>
       </c>
       <c r="X25" s="8">
         <v>-4</v>
       </c>
       <c r="Y25" s="8">
         <v>-2</v>
       </c>
       <c r="Z25" s="8">
         <v>2</v>
       </c>
-      <c r="AA25" s="53">
+      <c r="AA25" s="8">
         <v>-1</v>
       </c>
+      <c r="AB25" s="8">
+        <v>-3</v>
+      </c>
     </row>
-    <row r="26" spans="1:27">
+    <row r="26" spans="1:28">
       <c r="A26" s="11" t="s">
         <v>53</v>
       </c>
       <c r="B26" s="10">
         <v>-1</v>
       </c>
       <c r="C26" s="10">
         <v>-3</v>
       </c>
       <c r="D26" s="10">
         <v>-4</v>
       </c>
       <c r="E26" s="10">
         <v>-1</v>
       </c>
       <c r="F26" s="10">
         <v>4</v>
       </c>
       <c r="G26" s="31">
         <v>-3</v>
       </c>
       <c r="H26" s="31">
         <v>-11</v>
       </c>
       <c r="I26" s="9">
@@ -2733,55 +2767,58 @@
       </c>
       <c r="S26" s="8">
         <v>-8</v>
       </c>
       <c r="T26" s="8">
         <v>-1</v>
       </c>
       <c r="U26" s="8">
         <v>-5</v>
       </c>
       <c r="V26" s="8">
         <v>-4</v>
       </c>
       <c r="W26" s="8">
         <v>-2</v>
       </c>
       <c r="X26" s="8">
         <v>3</v>
       </c>
       <c r="Y26" s="8">
         <v>-5</v>
       </c>
       <c r="Z26" s="8">
         <v>1</v>
       </c>
-      <c r="AA26" s="53">
+      <c r="AA26" s="8">
         <v>-4</v>
       </c>
+      <c r="AB26" s="8">
+        <v>-2</v>
+      </c>
     </row>
-    <row r="27" spans="1:27">
+    <row r="27" spans="1:28">
       <c r="A27" s="11" t="s">
         <v>54</v>
       </c>
       <c r="B27" s="10">
         <v>3</v>
       </c>
       <c r="C27" s="10">
         <v>-10</v>
       </c>
       <c r="D27" s="10" t="s">
         <v>12</v>
       </c>
       <c r="E27" s="10">
         <v>-2</v>
       </c>
       <c r="F27" s="10">
         <v>-1</v>
       </c>
       <c r="G27" s="31">
         <v>-1</v>
       </c>
       <c r="H27" s="31">
         <v>-9</v>
       </c>
       <c r="I27" s="9">
@@ -2819,52 +2856,55 @@
       </c>
       <c r="T27" s="8">
         <v>5</v>
       </c>
       <c r="U27" s="8">
         <v>1</v>
       </c>
       <c r="V27" s="8">
         <v>4</v>
       </c>
       <c r="W27" s="8">
         <v>-10</v>
       </c>
       <c r="X27" s="8">
         <v>-3</v>
       </c>
       <c r="Y27" s="8">
         <v>-1</v>
       </c>
       <c r="Z27" s="8" t="s">
         <v>12</v>
       </c>
       <c r="AA27" s="8" t="s">
         <v>12</v>
       </c>
+      <c r="AB27" s="8">
+        <v>-3</v>
+      </c>
     </row>
-    <row r="28" spans="1:27">
+    <row r="28" spans="1:28">
       <c r="A28" s="13" t="s">
         <v>56</v>
       </c>
       <c r="B28" s="10">
         <v>1</v>
       </c>
       <c r="C28" s="10">
         <v>-4</v>
       </c>
       <c r="D28" s="10">
         <v>3</v>
       </c>
       <c r="E28" s="10">
         <v>1</v>
       </c>
       <c r="F28" s="10">
         <v>-1</v>
       </c>
       <c r="G28" s="31">
         <v>-5</v>
       </c>
       <c r="H28" s="7" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="9">
@@ -2899,84 +2939,89 @@
       </c>
       <c r="S28" s="8">
         <v>-4</v>
       </c>
       <c r="T28" s="8">
         <v>-3</v>
       </c>
       <c r="U28" s="8">
         <v>8</v>
       </c>
       <c r="V28" s="8">
         <v>-13</v>
       </c>
       <c r="W28" s="8">
         <v>-1</v>
       </c>
       <c r="X28" s="8">
         <v>-3</v>
       </c>
       <c r="Y28" s="8">
         <v>-5</v>
       </c>
       <c r="Z28" s="8">
         <v>-10</v>
       </c>
-      <c r="AA28" s="53">
+      <c r="AA28" s="8">
         <v>-2</v>
       </c>
+      <c r="AB28" s="8">
+        <v>-13</v>
+      </c>
     </row>
-    <row r="29" spans="1:27">
-      <c r="A29" s="44" t="s">
+    <row r="29" spans="1:28">
+      <c r="A29" s="39" t="s">
         <v>42</v>
       </c>
-      <c r="B29" s="44"/>
-[...22 lines deleted...]
-      <c r="Y29" s="44"/>
+      <c r="B29" s="39"/>
+      <c r="C29" s="39"/>
+      <c r="D29" s="39"/>
+      <c r="E29" s="39"/>
+      <c r="F29" s="39"/>
+      <c r="G29" s="39"/>
+      <c r="H29" s="39"/>
+      <c r="I29" s="39"/>
+      <c r="J29" s="39"/>
+      <c r="K29" s="39"/>
+      <c r="L29" s="39"/>
+      <c r="M29" s="39"/>
+      <c r="N29" s="39"/>
+      <c r="O29" s="39"/>
+      <c r="P29" s="39"/>
+      <c r="Q29" s="39"/>
+      <c r="R29" s="39"/>
+      <c r="S29" s="39"/>
+      <c r="T29" s="39"/>
+      <c r="U29" s="39"/>
+      <c r="V29" s="39"/>
+      <c r="W29" s="39"/>
+      <c r="X29" s="39"/>
+      <c r="Y29" s="39"/>
+      <c r="AA29" s="8"/>
+      <c r="AB29" s="8"/>
     </row>
-    <row r="30" spans="1:27">
+    <row r="30" spans="1:28">
       <c r="A30" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B30" s="10">
         <v>-106</v>
       </c>
       <c r="C30" s="10">
         <v>-27</v>
       </c>
       <c r="D30" s="10">
         <v>-62</v>
       </c>
       <c r="E30" s="10">
         <v>-34</v>
       </c>
       <c r="F30" s="10">
         <v>-16</v>
       </c>
       <c r="G30" s="31">
         <v>-51</v>
       </c>
       <c r="H30" s="31">
         <v>6</v>
       </c>
       <c r="I30" s="31">
@@ -3011,55 +3056,58 @@
       </c>
       <c r="S30" s="8">
         <v>-28</v>
       </c>
       <c r="T30" s="8" t="s">
         <v>12</v>
       </c>
       <c r="U30" s="8">
         <v>-28</v>
       </c>
       <c r="V30" s="8">
         <v>-70</v>
       </c>
       <c r="W30" s="8">
         <v>-54</v>
       </c>
       <c r="X30" s="8">
         <v>-61</v>
       </c>
       <c r="Y30" s="8">
         <v>-81</v>
       </c>
       <c r="Z30" s="10">
         <v>-73</v>
       </c>
-      <c r="AA30" s="54">
+      <c r="AA30" s="8">
         <v>-52</v>
       </c>
+      <c r="AB30" s="8">
+        <v>-115</v>
+      </c>
     </row>
-    <row r="31" spans="1:27">
+    <row r="31" spans="1:28">
       <c r="A31" s="37" t="s">
         <v>47</v>
       </c>
       <c r="B31" s="10">
         <v>-11</v>
       </c>
       <c r="C31" s="10">
         <v>-7</v>
       </c>
       <c r="D31" s="10">
         <v>-15</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>12</v>
       </c>
       <c r="F31" s="10">
         <v>-7</v>
       </c>
       <c r="G31" s="31">
         <v>-7</v>
       </c>
       <c r="H31" s="31">
         <v>-2</v>
       </c>
       <c r="I31" s="31">
@@ -3094,55 +3142,58 @@
       </c>
       <c r="S31" s="8">
         <v>1</v>
       </c>
       <c r="T31" s="8">
         <v>4</v>
       </c>
       <c r="U31" s="8">
         <v>2</v>
       </c>
       <c r="V31" s="8">
         <v>-3</v>
       </c>
       <c r="W31" s="8">
         <v>-25</v>
       </c>
       <c r="X31" s="8">
         <v>2</v>
       </c>
       <c r="Y31" s="8">
         <v>-10</v>
       </c>
       <c r="Z31" s="10">
         <v>-10</v>
       </c>
-      <c r="AA31" s="54">
+      <c r="AA31" s="8">
         <v>-19</v>
       </c>
+      <c r="AB31" s="8">
+        <v>-21</v>
+      </c>
     </row>
-    <row r="32" spans="1:27">
+    <row r="32" spans="1:28">
       <c r="A32" s="37" t="s">
         <v>48</v>
       </c>
       <c r="B32" s="10">
         <v>-6</v>
       </c>
       <c r="C32" s="10">
         <v>1</v>
       </c>
       <c r="D32" s="10">
         <v>7</v>
       </c>
       <c r="E32" s="10">
         <v>-7</v>
       </c>
       <c r="F32" s="10">
         <v>7</v>
       </c>
       <c r="G32" s="31">
         <v>9</v>
       </c>
       <c r="H32" s="31">
         <v>11</v>
       </c>
       <c r="I32" s="31">
@@ -3177,55 +3228,58 @@
       </c>
       <c r="S32" s="8">
         <v>5</v>
       </c>
       <c r="T32" s="8">
         <v>7</v>
       </c>
       <c r="U32" s="8">
         <v>12</v>
       </c>
       <c r="V32" s="8">
         <v>6</v>
       </c>
       <c r="W32" s="8">
         <v>2</v>
       </c>
       <c r="X32" s="8">
         <v>2</v>
       </c>
       <c r="Y32" s="8">
         <v>4</v>
       </c>
       <c r="Z32" s="10">
         <v>9</v>
       </c>
-      <c r="AA32" s="54">
+      <c r="AA32" s="8">
         <v>-1</v>
       </c>
+      <c r="AB32" s="8">
+        <v>4</v>
+      </c>
     </row>
-    <row r="33" spans="1:27">
+    <row r="33" spans="1:28">
       <c r="A33" s="37" t="s">
         <v>49</v>
       </c>
       <c r="B33" s="10">
         <v>-9</v>
       </c>
       <c r="C33" s="10">
         <v>-5</v>
       </c>
       <c r="D33" s="10">
         <v>-11</v>
       </c>
       <c r="E33" s="10">
         <v>-11</v>
       </c>
       <c r="F33" s="10" t="s">
         <v>44</v>
       </c>
       <c r="G33" s="31">
         <v>-8</v>
       </c>
       <c r="H33" s="31">
         <v>-10</v>
       </c>
       <c r="I33" s="31">
@@ -3260,55 +3314,58 @@
       </c>
       <c r="S33" s="8" t="s">
         <v>12</v>
       </c>
       <c r="T33" s="8">
         <v>-8</v>
       </c>
       <c r="U33" s="8">
         <v>-7</v>
       </c>
       <c r="V33" s="8">
         <v>-12</v>
       </c>
       <c r="W33" s="8">
         <v>-2</v>
       </c>
       <c r="X33" s="8">
         <v>-9</v>
       </c>
       <c r="Y33" s="8">
         <v>-6</v>
       </c>
       <c r="Z33" s="10">
         <v>-13</v>
       </c>
-      <c r="AA33" s="54">
+      <c r="AA33" s="8">
         <v>2</v>
       </c>
+      <c r="AB33" s="8">
+        <v>-11</v>
+      </c>
     </row>
-    <row r="34" spans="1:27">
+    <row r="34" spans="1:28">
       <c r="A34" s="37" t="s">
         <v>50</v>
       </c>
       <c r="B34" s="10">
         <v>-20</v>
       </c>
       <c r="C34" s="10">
         <v>7</v>
       </c>
       <c r="D34" s="10">
         <v>-8</v>
       </c>
       <c r="E34" s="10">
         <v>-2</v>
       </c>
       <c r="F34" s="10">
         <v>-6</v>
       </c>
       <c r="G34" s="31">
         <v>-10</v>
       </c>
       <c r="H34" s="31">
         <v>-6</v>
       </c>
       <c r="I34" s="31">
@@ -3343,55 +3400,58 @@
       </c>
       <c r="S34" s="8">
         <v>-3</v>
       </c>
       <c r="T34" s="8">
         <v>3</v>
       </c>
       <c r="U34" s="8" t="s">
         <v>12</v>
       </c>
       <c r="V34" s="8">
         <v>-10</v>
       </c>
       <c r="W34" s="8">
         <v>-1</v>
       </c>
       <c r="X34" s="8">
         <v>-3</v>
       </c>
       <c r="Y34" s="8">
         <v>-6</v>
       </c>
       <c r="Z34" s="10">
         <v>-14</v>
       </c>
-      <c r="AA34" s="54">
+      <c r="AA34" s="8">
         <v>-1</v>
       </c>
+      <c r="AB34" s="8">
+        <v>-5</v>
+      </c>
     </row>
-    <row r="35" spans="1:27">
+    <row r="35" spans="1:28">
       <c r="A35" s="37" t="s">
         <v>51</v>
       </c>
       <c r="B35" s="10">
         <v>-14</v>
       </c>
       <c r="C35" s="10">
         <v>1</v>
       </c>
       <c r="D35" s="10">
         <v>-8</v>
       </c>
       <c r="E35" s="10">
         <v>-2</v>
       </c>
       <c r="F35" s="10">
         <v>-2</v>
       </c>
       <c r="G35" s="31">
         <v>3</v>
       </c>
       <c r="H35" s="31">
         <v>-1</v>
       </c>
       <c r="I35" s="31">
@@ -3426,55 +3486,58 @@
       </c>
       <c r="S35" s="8" t="s">
         <v>12</v>
       </c>
       <c r="T35" s="8">
         <v>-6</v>
       </c>
       <c r="U35" s="8">
         <v>5</v>
       </c>
       <c r="V35" s="8">
         <v>-6</v>
       </c>
       <c r="W35" s="8">
         <v>-14</v>
       </c>
       <c r="X35" s="8">
         <v>-7</v>
       </c>
       <c r="Y35" s="8">
         <v>-8</v>
       </c>
       <c r="Z35" s="10">
         <v>-2</v>
       </c>
-      <c r="AA35" s="54">
+      <c r="AA35" s="8">
         <v>-3</v>
       </c>
+      <c r="AB35" s="8">
+        <v>-4</v>
+      </c>
     </row>
-    <row r="36" spans="1:27">
+    <row r="36" spans="1:28">
       <c r="A36" s="37" t="s">
         <v>52</v>
       </c>
       <c r="B36" s="10">
         <v>-17</v>
       </c>
       <c r="C36" s="10">
         <v>-5</v>
       </c>
       <c r="D36" s="10">
         <v>5</v>
       </c>
       <c r="E36" s="10">
         <v>-5</v>
       </c>
       <c r="F36" s="10" t="s">
         <v>12</v>
       </c>
       <c r="G36" s="31">
         <v>-8</v>
       </c>
       <c r="H36" s="31">
         <v>1</v>
       </c>
       <c r="I36" s="31">
@@ -3509,55 +3572,58 @@
       </c>
       <c r="S36" s="8">
         <v>-11</v>
       </c>
       <c r="T36" s="8">
         <v>-7</v>
       </c>
       <c r="U36" s="8">
         <v>-13</v>
       </c>
       <c r="V36" s="8">
         <v>-8</v>
       </c>
       <c r="W36" s="8">
         <v>-15</v>
       </c>
       <c r="X36" s="8">
         <v>-12</v>
       </c>
       <c r="Y36" s="8">
         <v>-5</v>
       </c>
       <c r="Z36" s="10">
         <v>-7</v>
       </c>
-      <c r="AA36" s="54">
+      <c r="AA36" s="8">
         <v>-14</v>
       </c>
+      <c r="AB36" s="8">
+        <v>-23</v>
+      </c>
     </row>
-    <row r="37" spans="1:27">
+    <row r="37" spans="1:28">
       <c r="A37" s="37" t="s">
         <v>53</v>
       </c>
       <c r="B37" s="10">
         <v>5</v>
       </c>
       <c r="C37" s="10">
         <v>-2</v>
       </c>
       <c r="D37" s="10">
         <v>-1</v>
       </c>
       <c r="E37" s="10">
         <v>4</v>
       </c>
       <c r="F37" s="10">
         <v>-3</v>
       </c>
       <c r="G37" s="31">
         <v>-3</v>
       </c>
       <c r="H37" s="31">
         <v>-2</v>
       </c>
       <c r="I37" s="10" t="s">
@@ -3592,55 +3658,58 @@
       </c>
       <c r="S37" s="8">
         <v>-17</v>
       </c>
       <c r="T37" s="8">
         <v>-3</v>
       </c>
       <c r="U37" s="8">
         <v>-2</v>
       </c>
       <c r="V37" s="8">
         <v>-7</v>
       </c>
       <c r="W37" s="8">
         <v>-2</v>
       </c>
       <c r="X37" s="8">
         <v>-4</v>
       </c>
       <c r="Y37" s="8">
         <v>-6</v>
       </c>
       <c r="Z37" s="10">
         <v>-8</v>
       </c>
-      <c r="AA37" s="54">
+      <c r="AA37" s="8">
         <v>1</v>
       </c>
+      <c r="AB37" s="8">
+        <v>-7</v>
+      </c>
     </row>
-    <row r="38" spans="1:27">
+    <row r="38" spans="1:28">
       <c r="A38" s="37" t="s">
         <v>54</v>
       </c>
       <c r="B38" s="10">
         <v>-8</v>
       </c>
       <c r="C38" s="10">
         <v>-2</v>
       </c>
       <c r="D38" s="10">
         <v>-2</v>
       </c>
       <c r="E38" s="10">
         <v>-5</v>
       </c>
       <c r="F38" s="10">
         <v>-9</v>
       </c>
       <c r="G38" s="31">
         <v>-3</v>
       </c>
       <c r="H38" s="10" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="31">
@@ -3675,55 +3744,58 @@
       </c>
       <c r="S38" s="8">
         <v>-1</v>
       </c>
       <c r="T38" s="8">
         <v>-2</v>
       </c>
       <c r="U38" s="8">
         <v>1</v>
       </c>
       <c r="V38" s="8">
         <v>-6</v>
       </c>
       <c r="W38" s="8">
         <v>-2</v>
       </c>
       <c r="X38" s="8">
         <v>-2</v>
       </c>
       <c r="Y38" s="8">
         <v>-10</v>
       </c>
       <c r="Z38" s="10">
         <v>-3</v>
       </c>
-      <c r="AA38" s="54">
+      <c r="AA38" s="8">
         <v>-4</v>
       </c>
+      <c r="AB38" s="8">
+        <v>-11</v>
+      </c>
     </row>
-    <row r="39" spans="1:27">
+    <row r="39" spans="1:28">
       <c r="A39" s="13" t="s">
         <v>55</v>
       </c>
       <c r="B39" s="10">
         <v>-9</v>
       </c>
       <c r="C39" s="10">
         <v>-13</v>
       </c>
       <c r="D39" s="10">
         <v>-18</v>
       </c>
       <c r="E39" s="10">
         <v>2</v>
       </c>
       <c r="F39" s="10">
         <v>-16</v>
       </c>
       <c r="G39" s="31">
         <v>-16</v>
       </c>
       <c r="H39" s="31">
         <v>-6</v>
       </c>
       <c r="I39" s="31">
@@ -3758,55 +3830,58 @@
       </c>
       <c r="S39" s="8">
         <v>-1</v>
       </c>
       <c r="T39" s="8">
         <v>-8</v>
       </c>
       <c r="U39" s="8">
         <v>-15</v>
       </c>
       <c r="V39" s="8">
         <v>-16</v>
       </c>
       <c r="W39" s="8">
         <v>5</v>
       </c>
       <c r="X39" s="8">
         <v>-10</v>
       </c>
       <c r="Y39" s="8">
         <v>-13</v>
       </c>
       <c r="Z39" s="10">
         <v>-11</v>
       </c>
-      <c r="AA39" s="54">
+      <c r="AA39" s="8">
         <v>-14</v>
       </c>
+      <c r="AB39" s="8">
+        <v>-14</v>
+      </c>
     </row>
-    <row r="40" spans="1:27">
+    <row r="40" spans="1:28">
       <c r="A40" s="13" t="s">
         <v>56</v>
       </c>
       <c r="B40" s="10">
         <v>-11</v>
       </c>
       <c r="C40" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D40" s="10">
         <v>-10</v>
       </c>
       <c r="E40" s="10">
         <v>-9</v>
       </c>
       <c r="F40" s="10">
         <v>3</v>
       </c>
       <c r="G40" s="31">
         <v>-3</v>
       </c>
       <c r="H40" s="31">
         <v>6</v>
       </c>
       <c r="I40" s="31">
@@ -3841,55 +3916,58 @@
       </c>
       <c r="S40" s="8">
         <v>1</v>
       </c>
       <c r="T40" s="8">
         <v>-1</v>
       </c>
       <c r="U40" s="8">
         <v>-11</v>
       </c>
       <c r="V40" s="8">
         <v>1</v>
       </c>
       <c r="W40" s="8">
         <v>-7</v>
       </c>
       <c r="X40" s="8">
         <v>-9</v>
       </c>
       <c r="Y40" s="8">
         <v>-3</v>
       </c>
       <c r="Z40" s="10">
         <v>-1</v>
       </c>
-      <c r="AA40" s="54">
+      <c r="AA40" s="8">
         <v>8</v>
       </c>
+      <c r="AB40" s="8">
+        <v>-6</v>
+      </c>
     </row>
-    <row r="41" spans="1:27">
+    <row r="41" spans="1:28">
       <c r="A41" s="13" t="s">
         <v>57</v>
       </c>
       <c r="B41" s="10">
         <v>-12</v>
       </c>
       <c r="C41" s="10">
         <v>-1</v>
       </c>
       <c r="D41" s="10">
         <v>-3</v>
       </c>
       <c r="E41" s="10">
         <v>-1</v>
       </c>
       <c r="F41" s="10">
         <v>1</v>
       </c>
       <c r="G41" s="31">
         <v>3</v>
       </c>
       <c r="H41" s="31">
         <v>4</v>
       </c>
       <c r="I41" s="31">
@@ -3924,55 +4002,58 @@
       </c>
       <c r="S41" s="8">
         <v>1</v>
       </c>
       <c r="T41" s="8">
         <v>2</v>
       </c>
       <c r="U41" s="8">
         <v>1</v>
       </c>
       <c r="V41" s="8">
         <v>2</v>
       </c>
       <c r="W41" s="8">
         <v>3</v>
       </c>
       <c r="X41" s="8">
         <v>-5</v>
       </c>
       <c r="Y41" s="8">
         <v>-9</v>
       </c>
       <c r="Z41" s="10">
         <v>-1</v>
       </c>
-      <c r="AA41" s="54">
+      <c r="AA41" s="8">
         <v>-5</v>
       </c>
+      <c r="AB41" s="8">
+        <v>-4</v>
+      </c>
     </row>
-    <row r="42" spans="1:27">
+    <row r="42" spans="1:28">
       <c r="A42" s="13" t="s">
         <v>58</v>
       </c>
       <c r="B42" s="10">
         <v>8</v>
       </c>
       <c r="C42" s="10">
         <v>7</v>
       </c>
       <c r="D42" s="10">
         <v>-1</v>
       </c>
       <c r="E42" s="10">
         <v>6</v>
       </c>
       <c r="F42" s="10">
         <v>16</v>
       </c>
       <c r="G42" s="31">
         <v>4</v>
       </c>
       <c r="H42" s="31">
         <v>9</v>
       </c>
       <c r="I42" s="31">
@@ -4007,55 +4088,58 @@
       </c>
       <c r="S42" s="8">
         <v>5</v>
       </c>
       <c r="T42" s="8">
         <v>7</v>
       </c>
       <c r="U42" s="8">
         <v>1</v>
       </c>
       <c r="V42" s="8">
         <v>2</v>
       </c>
       <c r="W42" s="8">
         <v>8</v>
       </c>
       <c r="X42" s="8">
         <v>9</v>
       </c>
       <c r="Y42" s="8">
         <v>9</v>
       </c>
       <c r="Z42" s="10">
         <v>1</v>
       </c>
-      <c r="AA42" s="54">
+      <c r="AA42" s="8">
         <v>1</v>
       </c>
+      <c r="AB42" s="8">
+        <v>2</v>
+      </c>
     </row>
-    <row r="43" spans="1:27">
+    <row r="43" spans="1:28">
       <c r="A43" s="14" t="s">
         <v>59</v>
       </c>
       <c r="B43" s="17">
         <v>-2</v>
       </c>
       <c r="C43" s="17">
         <v>-8</v>
       </c>
       <c r="D43" s="17">
         <v>3</v>
       </c>
       <c r="E43" s="17">
         <v>-4</v>
       </c>
       <c r="F43" s="17">
         <v>-8</v>
       </c>
       <c r="G43" s="32">
         <v>-12</v>
       </c>
       <c r="H43" s="32">
         <v>2</v>
       </c>
       <c r="I43" s="15">
@@ -4090,174 +4174,177 @@
       </c>
       <c r="S43" s="17">
         <v>-8</v>
       </c>
       <c r="T43" s="17">
         <v>12</v>
       </c>
       <c r="U43" s="17">
         <v>-2</v>
       </c>
       <c r="V43" s="17">
         <v>-13</v>
       </c>
       <c r="W43" s="17">
         <v>-4</v>
       </c>
       <c r="X43" s="17">
         <v>-13</v>
       </c>
       <c r="Y43" s="17">
         <v>-18</v>
       </c>
       <c r="Z43" s="17">
         <v>-13</v>
       </c>
-      <c r="AA43" s="55">
+      <c r="AA43" s="17">
         <v>-3</v>
       </c>
+      <c r="AB43" s="17">
+        <v>-15</v>
+      </c>
     </row>
-    <row r="44" spans="1:27">
+    <row r="44" spans="1:28">
       <c r="A44" s="18" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A6:Y6"/>
+    <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
-    <mergeCell ref="A1:Y1"/>
-[...1 lines deleted...]
-    <mergeCell ref="A22:Y22"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="F33" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BU44"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="AP1" workbookViewId="0">
-      <selection activeCell="BK7" sqref="BK7:BK43"/>
+      <selection activeCell="BN16" sqref="BN16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="28.140625" style="1" customWidth="1"/>
     <col min="2" max="10" width="11.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="11" max="12" width="9.7109375" style="1" hidden="1" customWidth="1"/>
     <col min="13" max="23" width="9.140625" style="1" hidden="1" customWidth="1"/>
     <col min="24" max="24" width="9.140625" style="19" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="9.140625" style="1" hidden="1" customWidth="1"/>
     <col min="26" max="37" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="38" max="38" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="39" max="39" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="40" max="45" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="46" max="46" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="47" max="47" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="48" max="49" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="50" max="50" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="51" max="51" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="52" max="57" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="58" max="58" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="59" max="59" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="60" max="61" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="62" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:73" ht="12.75">
-      <c r="A1" s="41" t="s">
+      <c r="A1" s="44" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="41"/>
-[...58 lines deleted...]
-      <c r="BI1" s="41"/>
+      <c r="B1" s="44"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="44"/>
+      <c r="F1" s="44"/>
+      <c r="G1" s="44"/>
+      <c r="H1" s="44"/>
+      <c r="I1" s="44"/>
+      <c r="J1" s="44"/>
+      <c r="K1" s="44"/>
+      <c r="L1" s="44"/>
+      <c r="M1" s="44"/>
+      <c r="N1" s="44"/>
+      <c r="O1" s="44"/>
+      <c r="P1" s="44"/>
+      <c r="Q1" s="44"/>
+      <c r="R1" s="44"/>
+      <c r="S1" s="44"/>
+      <c r="T1" s="44"/>
+      <c r="U1" s="44"/>
+      <c r="V1" s="44"/>
+      <c r="W1" s="44"/>
+      <c r="X1" s="44"/>
+      <c r="Y1" s="44"/>
+      <c r="Z1" s="44"/>
+      <c r="AA1" s="44"/>
+      <c r="AB1" s="44"/>
+      <c r="AC1" s="44"/>
+      <c r="AD1" s="44"/>
+      <c r="AE1" s="44"/>
+      <c r="AF1" s="44"/>
+      <c r="AG1" s="44"/>
+      <c r="AH1" s="44"/>
+      <c r="AI1" s="44"/>
+      <c r="AJ1" s="44"/>
+      <c r="AK1" s="44"/>
+      <c r="AL1" s="44"/>
+      <c r="AM1" s="44"/>
+      <c r="AN1" s="44"/>
+      <c r="AO1" s="44"/>
+      <c r="AP1" s="44"/>
+      <c r="AQ1" s="44"/>
+      <c r="AR1" s="44"/>
+      <c r="AS1" s="44"/>
+      <c r="AT1" s="44"/>
+      <c r="AU1" s="44"/>
+      <c r="AV1" s="44"/>
+      <c r="AW1" s="44"/>
+      <c r="AX1" s="44"/>
+      <c r="AY1" s="44"/>
+      <c r="AZ1" s="44"/>
+      <c r="BA1" s="44"/>
+      <c r="BB1" s="44"/>
+      <c r="BC1" s="44"/>
+      <c r="BD1" s="44"/>
+      <c r="BE1" s="44"/>
+      <c r="BF1" s="44"/>
+      <c r="BG1" s="44"/>
+      <c r="BH1" s="44"/>
+      <c r="BI1" s="44"/>
     </row>
     <row r="2" spans="1:73">
       <c r="A2" s="35"/>
       <c r="B2" s="35"/>
       <c r="C2" s="35"/>
       <c r="D2" s="35"/>
       <c r="E2" s="35"/>
       <c r="F2" s="35"/>
       <c r="G2" s="35"/>
       <c r="H2" s="35"/>
       <c r="I2" s="35"/>
       <c r="J2" s="35"/>
       <c r="K2" s="35"/>
       <c r="L2" s="35"/>
       <c r="M2" s="35"/>
       <c r="N2" s="35"/>
       <c r="O2" s="35"/>
       <c r="P2" s="35"/>
       <c r="Q2" s="35"/>
       <c r="R2" s="35"/>
       <c r="S2" s="35"/>
       <c r="T2" s="35"/>
       <c r="U2" s="35"/>
       <c r="V2" s="35"/>
       <c r="W2" s="35"/>
@@ -4276,92 +4363,92 @@
       <c r="AJ2" s="35"/>
       <c r="AK2" s="35"/>
       <c r="AL2" s="35"/>
       <c r="AM2" s="35"/>
       <c r="AN2" s="35"/>
       <c r="AO2" s="35"/>
       <c r="AP2" s="35"/>
       <c r="AQ2" s="35"/>
       <c r="AR2" s="35"/>
       <c r="AS2" s="35"/>
       <c r="AT2" s="35"/>
       <c r="AU2" s="35"/>
       <c r="AV2" s="35"/>
       <c r="AW2" s="35"/>
     </row>
     <row r="3" spans="1:73">
       <c r="BH3" s="47"/>
       <c r="BI3" s="47"/>
       <c r="BT3" s="47" t="s">
         <v>16</v>
       </c>
       <c r="BU3" s="47"/>
     </row>
     <row r="4" spans="1:73">
       <c r="A4" s="50"/>
-      <c r="B4" s="39">
+      <c r="B4" s="40">
         <v>2019</v>
       </c>
-      <c r="C4" s="40"/>
-[...8 lines deleted...]
-      <c r="L4" s="40"/>
+      <c r="C4" s="41"/>
+      <c r="D4" s="41"/>
+      <c r="E4" s="41"/>
+      <c r="F4" s="41"/>
+      <c r="G4" s="41"/>
+      <c r="H4" s="41"/>
+      <c r="I4" s="41"/>
+      <c r="J4" s="41"/>
+      <c r="K4" s="41"/>
+      <c r="L4" s="41"/>
       <c r="M4" s="52"/>
-      <c r="N4" s="39">
+      <c r="N4" s="40">
         <v>2020</v>
       </c>
-      <c r="O4" s="40"/>
-[...10 lines deleted...]
-      <c r="Z4" s="39">
+      <c r="O4" s="41"/>
+      <c r="P4" s="41"/>
+      <c r="Q4" s="41"/>
+      <c r="R4" s="41"/>
+      <c r="S4" s="41"/>
+      <c r="T4" s="41"/>
+      <c r="U4" s="41"/>
+      <c r="V4" s="41"/>
+      <c r="W4" s="41"/>
+      <c r="X4" s="41"/>
+      <c r="Y4" s="41"/>
+      <c r="Z4" s="40">
         <v>2021</v>
       </c>
-      <c r="AA4" s="40"/>
-[...9 lines deleted...]
-      <c r="AK4" s="40"/>
+      <c r="AA4" s="41"/>
+      <c r="AB4" s="41"/>
+      <c r="AC4" s="41"/>
+      <c r="AD4" s="41"/>
+      <c r="AE4" s="41"/>
+      <c r="AF4" s="41"/>
+      <c r="AG4" s="41"/>
+      <c r="AH4" s="41"/>
+      <c r="AI4" s="41"/>
+      <c r="AJ4" s="41"/>
+      <c r="AK4" s="41"/>
       <c r="AL4" s="48">
         <v>2024</v>
       </c>
       <c r="AM4" s="49"/>
       <c r="AN4" s="49"/>
       <c r="AO4" s="49"/>
       <c r="AP4" s="49"/>
       <c r="AQ4" s="49"/>
       <c r="AR4" s="49"/>
       <c r="AS4" s="49"/>
       <c r="AT4" s="49"/>
       <c r="AU4" s="49"/>
       <c r="AV4" s="49"/>
       <c r="AW4" s="49"/>
       <c r="AX4" s="48">
         <v>2025</v>
       </c>
       <c r="AY4" s="49"/>
       <c r="AZ4" s="49"/>
       <c r="BA4" s="49"/>
       <c r="BB4" s="49"/>
       <c r="BC4" s="49"/>
       <c r="BD4" s="49"/>
       <c r="BE4" s="49"/>
       <c r="BF4" s="49"/>
@@ -4581,113 +4668,113 @@
         <v>21</v>
       </c>
       <c r="BO5" s="5" t="s">
         <v>22</v>
       </c>
       <c r="BP5" s="4" t="s">
         <v>23</v>
       </c>
       <c r="BQ5" s="4" t="s">
         <v>24</v>
       </c>
       <c r="BR5" s="4" t="s">
         <v>25</v>
       </c>
       <c r="BS5" s="4" t="s">
         <v>26</v>
       </c>
       <c r="BT5" s="4" t="s">
         <v>27</v>
       </c>
       <c r="BU5" s="4" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:73">
-      <c r="A6" s="42" t="s">
+      <c r="A6" s="45" t="s">
         <v>14</v>
       </c>
-      <c r="B6" s="42"/>
-[...58 lines deleted...]
-      <c r="BI6" s="42"/>
+      <c r="B6" s="45"/>
+      <c r="C6" s="45"/>
+      <c r="D6" s="45"/>
+      <c r="E6" s="45"/>
+      <c r="F6" s="45"/>
+      <c r="G6" s="45"/>
+      <c r="H6" s="45"/>
+      <c r="I6" s="45"/>
+      <c r="J6" s="45"/>
+      <c r="K6" s="45"/>
+      <c r="L6" s="45"/>
+      <c r="M6" s="45"/>
+      <c r="N6" s="45"/>
+      <c r="O6" s="45"/>
+      <c r="P6" s="45"/>
+      <c r="Q6" s="45"/>
+      <c r="R6" s="45"/>
+      <c r="S6" s="45"/>
+      <c r="T6" s="45"/>
+      <c r="U6" s="45"/>
+      <c r="V6" s="45"/>
+      <c r="W6" s="45"/>
+      <c r="X6" s="45"/>
+      <c r="Y6" s="45"/>
+      <c r="Z6" s="45"/>
+      <c r="AA6" s="45"/>
+      <c r="AB6" s="45"/>
+      <c r="AC6" s="45"/>
+      <c r="AD6" s="45"/>
+      <c r="AE6" s="45"/>
+      <c r="AF6" s="45"/>
+      <c r="AG6" s="45"/>
+      <c r="AH6" s="45"/>
+      <c r="AI6" s="45"/>
+      <c r="AJ6" s="45"/>
+      <c r="AK6" s="45"/>
+      <c r="AL6" s="45"/>
+      <c r="AM6" s="45"/>
+      <c r="AN6" s="45"/>
+      <c r="AO6" s="45"/>
+      <c r="AP6" s="45"/>
+      <c r="AQ6" s="45"/>
+      <c r="AR6" s="45"/>
+      <c r="AS6" s="45"/>
+      <c r="AT6" s="45"/>
+      <c r="AU6" s="45"/>
+      <c r="AV6" s="45"/>
+      <c r="AW6" s="45"/>
+      <c r="AX6" s="45"/>
+      <c r="AY6" s="45"/>
+      <c r="AZ6" s="45"/>
+      <c r="BA6" s="45"/>
+      <c r="BB6" s="45"/>
+      <c r="BC6" s="45"/>
+      <c r="BD6" s="45"/>
+      <c r="BE6" s="45"/>
+      <c r="BF6" s="45"/>
+      <c r="BG6" s="45"/>
+      <c r="BH6" s="45"/>
+      <c r="BI6" s="45"/>
     </row>
     <row r="7" spans="1:73">
       <c r="A7" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B7" s="24">
         <v>-1.19</v>
       </c>
       <c r="C7" s="24">
         <v>-1.42</v>
       </c>
       <c r="D7" s="24">
         <v>-0.91</v>
       </c>
       <c r="E7" s="24">
         <v>-0.67</v>
       </c>
       <c r="F7" s="24">
         <v>-0.51</v>
       </c>
       <c r="G7" s="25">
         <v>-0.38</v>
       </c>
       <c r="H7" s="25">
         <v>-0.14000000000000001</v>
@@ -4829,55 +4916,58 @@
       </c>
       <c r="BB7" s="1">
         <v>-2.93</v>
       </c>
       <c r="BC7" s="19">
         <v>-2.9</v>
       </c>
       <c r="BD7" s="19">
         <v>-2.64</v>
       </c>
       <c r="BE7" s="1">
         <v>-2.39</v>
       </c>
       <c r="BF7" s="1">
         <v>-2.4500000000000002</v>
       </c>
       <c r="BG7" s="1">
         <v>-2.5299999999999998</v>
       </c>
       <c r="BH7" s="26">
         <v>-2.61</v>
       </c>
       <c r="BI7" s="26">
         <v>-2.66</v>
       </c>
-      <c r="BJ7" s="38">
+      <c r="BJ7" s="26">
         <v>-2.88</v>
       </c>
-      <c r="BK7" s="56">
+      <c r="BK7" s="26">
         <v>-2.64</v>
+      </c>
+      <c r="BL7" s="38">
+        <v>-3.16</v>
       </c>
     </row>
     <row r="8" spans="1:73">
       <c r="A8" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B8" s="24">
         <v>1.4</v>
       </c>
       <c r="C8" s="24">
         <v>1.02</v>
       </c>
       <c r="D8" s="24">
         <v>1.3</v>
       </c>
       <c r="E8" s="24">
         <v>1.02</v>
       </c>
       <c r="F8" s="24">
         <v>1.42</v>
       </c>
       <c r="G8" s="25">
         <v>1.21</v>
       </c>
       <c r="H8" s="25">
@@ -5020,55 +5110,58 @@
       </c>
       <c r="BB8" s="1">
         <v>-2.48</v>
       </c>
       <c r="BC8" s="19">
         <v>-2.74</v>
       </c>
       <c r="BD8" s="19">
         <v>-2.71</v>
       </c>
       <c r="BE8" s="1">
         <v>-2.37</v>
       </c>
       <c r="BF8" s="1">
         <v>-2.39</v>
       </c>
       <c r="BG8" s="1">
         <v>-2.5499999999999998</v>
       </c>
       <c r="BH8" s="26">
         <v>-2.68</v>
       </c>
       <c r="BI8" s="26">
         <v>-2.67</v>
       </c>
-      <c r="BJ8" s="38">
+      <c r="BJ8" s="26">
         <v>-2.39</v>
       </c>
-      <c r="BK8" s="56">
+      <c r="BK8" s="26">
         <v>-2.2000000000000002</v>
+      </c>
+      <c r="BL8" s="38">
+        <v>-2.2599999999999998</v>
       </c>
     </row>
     <row r="9" spans="1:73">
       <c r="A9" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B9" s="24">
         <v>-2.25</v>
       </c>
       <c r="C9" s="24">
         <v>-0.34</v>
       </c>
       <c r="D9" s="24">
         <v>-0.88</v>
       </c>
       <c r="E9" s="24">
         <v>-0.83</v>
       </c>
       <c r="F9" s="24">
         <v>-1.1200000000000001</v>
       </c>
       <c r="G9" s="25">
         <v>-0.93</v>
       </c>
       <c r="H9" s="25">
@@ -5211,55 +5304,58 @@
       </c>
       <c r="BB9" s="1">
         <v>-1.28</v>
       </c>
       <c r="BC9" s="19">
         <v>-1</v>
       </c>
       <c r="BD9" s="19">
         <v>-0.62</v>
       </c>
       <c r="BE9" s="1">
         <v>-0.44</v>
       </c>
       <c r="BF9" s="1">
         <v>-0.53</v>
       </c>
       <c r="BG9" s="1">
         <v>-1.47</v>
       </c>
       <c r="BH9" s="26">
         <v>-1.26</v>
       </c>
       <c r="BI9" s="26">
         <v>-1.49</v>
       </c>
-      <c r="BJ9" s="38">
+      <c r="BJ9" s="26">
         <v>-4.01</v>
       </c>
-      <c r="BK9" s="56">
+      <c r="BK9" s="26">
         <v>-6.14</v>
+      </c>
+      <c r="BL9" s="38">
+        <v>-6.92</v>
       </c>
     </row>
     <row r="10" spans="1:73">
       <c r="A10" s="11" t="s">
         <v>48</v>
       </c>
       <c r="B10" s="24">
         <v>3.77</v>
       </c>
       <c r="C10" s="24">
         <v>3.17</v>
       </c>
       <c r="D10" s="24">
         <v>4.67</v>
       </c>
       <c r="E10" s="24">
         <v>5.83</v>
       </c>
       <c r="F10" s="24">
         <v>3.87</v>
       </c>
       <c r="G10" s="25">
         <v>2.4500000000000002</v>
       </c>
       <c r="H10" s="25">
@@ -5402,55 +5498,58 @@
       </c>
       <c r="BB10" s="1">
         <v>6.01</v>
       </c>
       <c r="BC10" s="19">
         <v>5.84</v>
       </c>
       <c r="BD10" s="19">
         <v>5.95</v>
       </c>
       <c r="BE10" s="1">
         <v>6.65</v>
       </c>
       <c r="BF10" s="1">
         <v>6.56</v>
       </c>
       <c r="BG10" s="1">
         <v>6.08</v>
       </c>
       <c r="BH10" s="26">
         <v>5.71</v>
       </c>
       <c r="BI10" s="26">
         <v>5.54</v>
       </c>
-      <c r="BJ10" s="38">
+      <c r="BJ10" s="26">
         <v>8.8000000000000007</v>
       </c>
-      <c r="BK10" s="56">
+      <c r="BK10" s="26">
         <v>4.1399999999999997</v>
+      </c>
+      <c r="BL10" s="38">
+        <v>4.07</v>
       </c>
     </row>
     <row r="11" spans="1:73">
       <c r="A11" s="11" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="24">
         <v>-9.93</v>
       </c>
       <c r="C11" s="24">
         <v>-8.56</v>
       </c>
       <c r="D11" s="24">
         <v>-4.24</v>
       </c>
       <c r="E11" s="24">
         <v>-3.9</v>
       </c>
       <c r="F11" s="24">
         <v>-4.58</v>
       </c>
       <c r="G11" s="25">
         <v>-4.2300000000000004</v>
       </c>
       <c r="H11" s="25">
@@ -5593,55 +5692,58 @@
       </c>
       <c r="BB11" s="1">
         <v>-4.2699999999999996</v>
       </c>
       <c r="BC11" s="19">
         <v>-4.03</v>
       </c>
       <c r="BD11" s="19">
         <v>-4.04</v>
       </c>
       <c r="BE11" s="1">
         <v>-4.2699999999999996</v>
       </c>
       <c r="BF11" s="19">
         <v>-4</v>
       </c>
       <c r="BG11" s="1">
         <v>-3.96</v>
       </c>
       <c r="BH11" s="26">
         <v>-4.1500000000000004</v>
       </c>
       <c r="BI11" s="26">
         <v>-4.1100000000000003</v>
       </c>
-      <c r="BJ11" s="38">
+      <c r="BJ11" s="26">
         <v>-5.07</v>
       </c>
-      <c r="BK11" s="56">
+      <c r="BK11" s="26">
         <v>-2.41</v>
+      </c>
+      <c r="BL11" s="38">
+        <v>-3.8</v>
       </c>
     </row>
     <row r="12" spans="1:73">
       <c r="A12" s="11" t="s">
         <v>50</v>
       </c>
       <c r="B12" s="24">
         <v>-2.13</v>
       </c>
       <c r="C12" s="24">
         <v>-3.08</v>
       </c>
       <c r="D12" s="24">
         <v>-3.67</v>
       </c>
       <c r="E12" s="24">
         <v>-4.4000000000000004</v>
       </c>
       <c r="F12" s="24">
         <v>-3.82</v>
       </c>
       <c r="G12" s="25">
         <v>-3.37</v>
       </c>
       <c r="H12" s="25">
@@ -5784,55 +5886,58 @@
       </c>
       <c r="BB12" s="1">
         <v>-7.53</v>
       </c>
       <c r="BC12" s="19">
         <v>-6.58</v>
       </c>
       <c r="BD12" s="19">
         <v>-5.36</v>
       </c>
       <c r="BE12" s="1">
         <v>-4.67</v>
       </c>
       <c r="BF12" s="1">
         <v>-4.82</v>
       </c>
       <c r="BG12" s="1">
         <v>-4.3899999999999997</v>
       </c>
       <c r="BH12" s="26">
         <v>-4.1500000000000004</v>
       </c>
       <c r="BI12" s="26">
         <v>-4.0999999999999996</v>
       </c>
-      <c r="BJ12" s="38">
+      <c r="BJ12" s="26">
         <v>-8.42</v>
       </c>
-      <c r="BK12" s="56">
+      <c r="BK12" s="26">
         <v>-4.71</v>
+      </c>
+      <c r="BL12" s="38">
+        <v>-4.0999999999999996</v>
       </c>
     </row>
     <row r="13" spans="1:73">
       <c r="A13" s="11" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="24">
         <v>-0.61</v>
       </c>
       <c r="C13" s="24">
         <v>-0.96</v>
       </c>
       <c r="D13" s="24">
         <v>-1.9</v>
       </c>
       <c r="E13" s="24">
         <v>-1.74</v>
       </c>
       <c r="F13" s="24">
         <v>-2.89</v>
       </c>
       <c r="G13" s="25">
         <v>-2.63</v>
       </c>
       <c r="H13" s="25">
@@ -5975,55 +6080,58 @@
       </c>
       <c r="BB13" s="1">
         <v>-4.58</v>
       </c>
       <c r="BC13" s="19">
         <v>-3.82</v>
       </c>
       <c r="BD13" s="19">
         <v>-3.88</v>
       </c>
       <c r="BE13" s="1">
         <v>-2.93</v>
       </c>
       <c r="BF13" s="19">
         <v>-3.1</v>
       </c>
       <c r="BG13" s="1">
         <v>-3.78</v>
       </c>
       <c r="BH13" s="26">
         <v>-3.89</v>
       </c>
       <c r="BI13" s="26">
         <v>-4.04</v>
       </c>
-      <c r="BJ13" s="38">
+      <c r="BJ13" s="26">
         <v>-1.45</v>
       </c>
-      <c r="BK13" s="56">
+      <c r="BK13" s="26">
         <v>-1.89</v>
+      </c>
+      <c r="BL13" s="38">
+        <v>-2.23</v>
       </c>
     </row>
     <row r="14" spans="1:73">
       <c r="A14" s="11" t="s">
         <v>52</v>
       </c>
       <c r="B14" s="24">
         <v>-5.59</v>
       </c>
       <c r="C14" s="24">
         <v>-4.2</v>
       </c>
       <c r="D14" s="24">
         <v>-3.77</v>
       </c>
       <c r="E14" s="24">
         <v>-3.66</v>
       </c>
       <c r="F14" s="24">
         <v>-3.39</v>
       </c>
       <c r="G14" s="25">
         <v>-3.16</v>
       </c>
       <c r="H14" s="25">
@@ -6166,55 +6274,58 @@
       </c>
       <c r="BB14" s="1">
         <v>-3.2</v>
       </c>
       <c r="BC14" s="19">
         <v>-3.16</v>
       </c>
       <c r="BD14" s="19">
         <v>-2.96</v>
       </c>
       <c r="BE14" s="19">
         <v>-3</v>
       </c>
       <c r="BF14" s="19">
         <v>-2.9</v>
       </c>
       <c r="BG14" s="19">
         <v>-3</v>
       </c>
       <c r="BH14" s="26">
         <v>-3.01</v>
       </c>
       <c r="BI14" s="26">
         <v>-2.85</v>
       </c>
-      <c r="BJ14" s="38">
+      <c r="BJ14" s="26">
         <v>-1.8</v>
       </c>
-      <c r="BK14" s="56">
+      <c r="BK14" s="26">
         <v>-2.83</v>
+      </c>
+      <c r="BL14" s="38">
+        <v>-3.9</v>
       </c>
     </row>
     <row r="15" spans="1:73">
       <c r="A15" s="11" t="s">
         <v>53</v>
       </c>
       <c r="B15" s="24">
         <v>7.91</v>
       </c>
       <c r="C15" s="24">
         <v>-1.4</v>
       </c>
       <c r="D15" s="24">
         <v>-1.37</v>
       </c>
       <c r="E15" s="24">
         <v>0.68</v>
       </c>
       <c r="F15" s="12" t="s">
         <v>12</v>
       </c>
       <c r="G15" s="25">
         <v>0.8</v>
       </c>
       <c r="H15" s="25">
@@ -6357,55 +6468,58 @@
       </c>
       <c r="BB15" s="1">
         <v>-8.1199999999999992</v>
       </c>
       <c r="BC15" s="19">
         <v>-9.81</v>
       </c>
       <c r="BD15" s="19">
         <v>-8.8000000000000007</v>
       </c>
       <c r="BE15" s="1">
         <v>-8.31</v>
       </c>
       <c r="BF15" s="1">
         <v>-8.2899999999999991</v>
       </c>
       <c r="BG15" s="1">
         <v>-7.72</v>
       </c>
       <c r="BH15" s="26">
         <v>-7.09</v>
       </c>
       <c r="BI15" s="26">
         <v>-7.15</v>
       </c>
-      <c r="BJ15" s="38">
+      <c r="BJ15" s="26">
         <v>-5.07</v>
       </c>
-      <c r="BK15" s="56">
+      <c r="BK15" s="26">
         <v>-3.78</v>
+      </c>
+      <c r="BL15" s="38">
+        <v>-4.71</v>
       </c>
     </row>
     <row r="16" spans="1:73">
       <c r="A16" s="11" t="s">
         <v>54</v>
       </c>
       <c r="B16" s="24">
         <v>1.9</v>
       </c>
       <c r="C16" s="24">
         <v>1.34</v>
       </c>
       <c r="D16" s="24">
         <v>1.53</v>
       </c>
       <c r="E16" s="24">
         <v>-1.82</v>
       </c>
       <c r="F16" s="24">
         <v>-1.58</v>
       </c>
       <c r="G16" s="25">
         <v>-1.76</v>
       </c>
       <c r="H16" s="25">
@@ -6548,58 +6662,61 @@
       </c>
       <c r="BB16" s="1">
         <v>-4.12</v>
       </c>
       <c r="BC16" s="19">
         <v>-3.2</v>
       </c>
       <c r="BD16" s="19">
         <v>-2.4300000000000002</v>
       </c>
       <c r="BE16" s="1">
         <v>-1.93</v>
       </c>
       <c r="BF16" s="1">
         <v>-1.88</v>
       </c>
       <c r="BG16" s="1">
         <v>-2.54</v>
       </c>
       <c r="BH16" s="26">
         <v>-2.63</v>
       </c>
       <c r="BI16" s="26">
         <v>-3.06</v>
       </c>
-      <c r="BJ16" s="38">
+      <c r="BJ16" s="26">
         <v>-2.11</v>
       </c>
-      <c r="BK16" s="56">
+      <c r="BK16" s="26">
         <v>-2.59</v>
       </c>
+      <c r="BL16" s="38">
+        <v>-5.09</v>
+      </c>
     </row>
-    <row r="17" spans="1:63">
+    <row r="17" spans="1:64">
       <c r="A17" s="13" t="s">
         <v>55</v>
       </c>
       <c r="B17" s="24">
         <v>-4.99</v>
       </c>
       <c r="C17" s="24">
         <v>-8.9</v>
       </c>
       <c r="D17" s="24">
         <v>-8.44</v>
       </c>
       <c r="E17" s="24">
         <v>-6.49</v>
       </c>
       <c r="F17" s="24">
         <v>-6.81</v>
       </c>
       <c r="G17" s="25">
         <v>-6.86</v>
       </c>
       <c r="H17" s="25">
         <v>-7.42</v>
       </c>
       <c r="I17" s="25">
@@ -6739,58 +6856,61 @@
       </c>
       <c r="BB17" s="1">
         <v>-6.74</v>
       </c>
       <c r="BC17" s="19">
         <v>-5.73</v>
       </c>
       <c r="BD17" s="19">
         <v>-5.69</v>
       </c>
       <c r="BE17" s="1">
         <v>-6.28</v>
       </c>
       <c r="BF17" s="1">
         <v>-6.84</v>
       </c>
       <c r="BG17" s="1">
         <v>-5.78</v>
       </c>
       <c r="BH17" s="26">
         <v>-5.9</v>
       </c>
       <c r="BI17" s="26">
         <v>-6.15</v>
       </c>
-      <c r="BJ17" s="38">
+      <c r="BJ17" s="26">
         <v>-7.49</v>
       </c>
-      <c r="BK17" s="56">
+      <c r="BK17" s="26">
         <v>-8.93</v>
       </c>
+      <c r="BL17" s="38">
+        <v>-9.2100000000000009</v>
+      </c>
     </row>
-    <row r="18" spans="1:63">
+    <row r="18" spans="1:64">
       <c r="A18" s="13" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="24">
         <v>-5.8</v>
       </c>
       <c r="C18" s="24">
         <v>-5.23</v>
       </c>
       <c r="D18" s="24">
         <v>-4.29</v>
       </c>
       <c r="E18" s="24">
         <v>-2.64</v>
       </c>
       <c r="F18" s="24">
         <v>-2.04</v>
       </c>
       <c r="G18" s="25">
         <v>-1.19</v>
       </c>
       <c r="H18" s="25">
         <v>-0.17</v>
       </c>
       <c r="I18" s="25">
@@ -6930,58 +7050,61 @@
       </c>
       <c r="BB18" s="1">
         <v>-3.56</v>
       </c>
       <c r="BC18" s="19">
         <v>-3.14</v>
       </c>
       <c r="BD18" s="19">
         <v>-2.86</v>
       </c>
       <c r="BE18" s="1">
         <v>-2.62</v>
       </c>
       <c r="BF18" s="1">
         <v>-2.75</v>
       </c>
       <c r="BG18" s="1">
         <v>-2.72</v>
       </c>
       <c r="BH18" s="26">
         <v>-2.82</v>
       </c>
       <c r="BI18" s="26">
         <v>-2.79</v>
       </c>
-      <c r="BJ18" s="38">
+      <c r="BJ18" s="26">
         <v>-3.51</v>
       </c>
-      <c r="BK18" s="56">
+      <c r="BK18" s="26">
         <v>-0.84</v>
       </c>
+      <c r="BL18" s="38">
+        <v>-2.63</v>
+      </c>
     </row>
-    <row r="19" spans="1:63">
+    <row r="19" spans="1:64">
       <c r="A19" s="13" t="s">
         <v>57</v>
       </c>
       <c r="B19" s="24">
         <v>4.25</v>
       </c>
       <c r="C19" s="24">
         <v>2.23</v>
       </c>
       <c r="D19" s="24">
         <v>-0.36</v>
       </c>
       <c r="E19" s="24">
         <v>-0.82</v>
       </c>
       <c r="F19" s="24">
         <v>-0.22</v>
       </c>
       <c r="G19" s="25">
         <v>0.19</v>
       </c>
       <c r="H19" s="25">
         <v>0.47</v>
       </c>
       <c r="I19" s="25">
@@ -7121,58 +7244,61 @@
       </c>
       <c r="BB19" s="1">
         <v>-3.66</v>
       </c>
       <c r="BC19" s="19">
         <v>-2.83</v>
       </c>
       <c r="BD19" s="19">
         <v>-2.0499999999999998</v>
       </c>
       <c r="BE19" s="1">
         <v>-1.62</v>
       </c>
       <c r="BF19" s="1">
         <v>-1.1599999999999999</v>
       </c>
       <c r="BG19" s="1">
         <v>-0.65</v>
       </c>
       <c r="BH19" s="26">
         <v>-1.19</v>
       </c>
       <c r="BI19" s="26">
         <v>-2.06</v>
       </c>
-      <c r="BJ19" s="38">
+      <c r="BJ19" s="26">
         <v>-1.32</v>
       </c>
-      <c r="BK19" s="56">
+      <c r="BK19" s="26">
         <v>-4.1500000000000004</v>
       </c>
+      <c r="BL19" s="38">
+        <v>-4.5599999999999996</v>
+      </c>
     </row>
-    <row r="20" spans="1:63">
+    <row r="20" spans="1:64">
       <c r="A20" s="13" t="s">
         <v>58</v>
       </c>
       <c r="B20" s="24">
         <v>0.72</v>
       </c>
       <c r="C20" s="24">
         <v>0.76</v>
       </c>
       <c r="D20" s="24">
         <v>2.2599999999999998</v>
       </c>
       <c r="E20" s="24">
         <v>4.32</v>
       </c>
       <c r="F20" s="24">
         <v>6.41</v>
       </c>
       <c r="G20" s="25">
         <v>8.33</v>
       </c>
       <c r="H20" s="25">
         <v>8.08</v>
       </c>
       <c r="I20" s="25">
@@ -7312,58 +7438,61 @@
       </c>
       <c r="BB20" s="1">
         <v>8.85</v>
       </c>
       <c r="BC20" s="19">
         <v>8.24</v>
       </c>
       <c r="BD20" s="19">
         <v>8.06</v>
       </c>
       <c r="BE20" s="1">
         <v>7.19</v>
       </c>
       <c r="BF20" s="1">
         <v>6.64</v>
       </c>
       <c r="BG20" s="1">
         <v>6.77</v>
       </c>
       <c r="BH20" s="26">
         <v>7</v>
       </c>
       <c r="BI20" s="26">
         <v>7.15</v>
       </c>
-      <c r="BJ20" s="38">
+      <c r="BJ20" s="26">
         <v>1.03</v>
       </c>
-      <c r="BK20" s="56">
+      <c r="BK20" s="26">
         <v>1.0900000000000001</v>
       </c>
+      <c r="BL20" s="38">
+        <v>1.43</v>
+      </c>
     </row>
-    <row r="21" spans="1:63">
+    <row r="21" spans="1:64">
       <c r="A21" s="13" t="s">
         <v>59</v>
       </c>
       <c r="B21" s="24">
         <v>-5.78</v>
       </c>
       <c r="C21" s="24">
         <v>-3.95</v>
       </c>
       <c r="D21" s="24">
         <v>-2.79</v>
       </c>
       <c r="E21" s="24">
         <v>-1.2</v>
       </c>
       <c r="F21" s="24">
         <v>-1.07</v>
       </c>
       <c r="G21" s="25">
         <v>-0.64</v>
       </c>
       <c r="H21" s="25">
         <v>0.13</v>
       </c>
       <c r="I21" s="25">
@@ -7503,124 +7632,128 @@
       </c>
       <c r="BB21" s="1">
         <v>-3.91</v>
       </c>
       <c r="BC21" s="19">
         <v>-3.72</v>
       </c>
       <c r="BD21" s="19">
         <v>-2.58</v>
       </c>
       <c r="BE21" s="1">
         <v>-2.34</v>
       </c>
       <c r="BF21" s="1">
         <v>-2.59</v>
       </c>
       <c r="BG21" s="1">
         <v>-2.4700000000000002</v>
       </c>
       <c r="BH21" s="26">
         <v>-2.66</v>
       </c>
       <c r="BI21" s="26">
         <v>-2.96</v>
       </c>
-      <c r="BJ21" s="38">
+      <c r="BJ21" s="26">
         <v>-4.58</v>
       </c>
-      <c r="BK21" s="56">
+      <c r="BK21" s="26">
         <v>-2.97</v>
       </c>
+      <c r="BL21" s="38">
+        <v>-3.77</v>
+      </c>
     </row>
-    <row r="22" spans="1:63">
-      <c r="A22" s="43" t="s">
+    <row r="22" spans="1:64">
+      <c r="A22" s="46" t="s">
         <v>15</v>
       </c>
-      <c r="B22" s="43"/>
-[...59 lines deleted...]
-      <c r="BJ22" s="23"/>
+      <c r="B22" s="46"/>
+      <c r="C22" s="46"/>
+      <c r="D22" s="46"/>
+      <c r="E22" s="46"/>
+      <c r="F22" s="46"/>
+      <c r="G22" s="46"/>
+      <c r="H22" s="46"/>
+      <c r="I22" s="46"/>
+      <c r="J22" s="46"/>
+      <c r="K22" s="46"/>
+      <c r="L22" s="46"/>
+      <c r="M22" s="46"/>
+      <c r="N22" s="46"/>
+      <c r="O22" s="46"/>
+      <c r="P22" s="46"/>
+      <c r="Q22" s="46"/>
+      <c r="R22" s="46"/>
+      <c r="S22" s="46"/>
+      <c r="T22" s="46"/>
+      <c r="U22" s="46"/>
+      <c r="V22" s="46"/>
+      <c r="W22" s="46"/>
+      <c r="X22" s="46"/>
+      <c r="Y22" s="46"/>
+      <c r="Z22" s="46"/>
+      <c r="AA22" s="46"/>
+      <c r="AB22" s="46"/>
+      <c r="AC22" s="46"/>
+      <c r="AD22" s="46"/>
+      <c r="AE22" s="46"/>
+      <c r="AF22" s="46"/>
+      <c r="AG22" s="46"/>
+      <c r="AH22" s="46"/>
+      <c r="AI22" s="46"/>
+      <c r="AJ22" s="46"/>
+      <c r="AK22" s="46"/>
+      <c r="AL22" s="46"/>
+      <c r="AM22" s="46"/>
+      <c r="AN22" s="46"/>
+      <c r="AO22" s="46"/>
+      <c r="AP22" s="46"/>
+      <c r="AQ22" s="46"/>
+      <c r="AR22" s="46"/>
+      <c r="AS22" s="46"/>
+      <c r="AT22" s="46"/>
+      <c r="AU22" s="46"/>
+      <c r="AV22" s="46"/>
+      <c r="AW22" s="46"/>
+      <c r="AX22" s="46"/>
+      <c r="AY22" s="46"/>
+      <c r="AZ22" s="46"/>
+      <c r="BA22" s="46"/>
+      <c r="BB22" s="46"/>
+      <c r="BC22" s="46"/>
+      <c r="BD22" s="46"/>
+      <c r="BE22" s="46"/>
+      <c r="BF22" s="46"/>
+      <c r="BG22" s="46"/>
+      <c r="BH22" s="46"/>
+      <c r="BI22" s="46"/>
+      <c r="BJ22" s="26"/>
+      <c r="BK22" s="26"/>
     </row>
-    <row r="23" spans="1:63">
+    <row r="23" spans="1:64">
       <c r="A23" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B23" s="24">
         <v>0.52</v>
       </c>
       <c r="C23" s="24">
         <v>0.02</v>
       </c>
       <c r="D23" s="24">
         <v>0.59</v>
       </c>
       <c r="E23" s="24">
         <v>0.42</v>
       </c>
       <c r="F23" s="24">
         <v>0.8</v>
       </c>
       <c r="G23" s="25">
         <v>0.72</v>
       </c>
       <c r="H23" s="25">
         <v>1.1000000000000001</v>
       </c>
       <c r="I23" s="25">
@@ -7760,58 +7893,61 @@
       </c>
       <c r="BB23" s="1">
         <v>-2.81</v>
       </c>
       <c r="BC23" s="19">
         <v>-3.03</v>
       </c>
       <c r="BD23" s="19">
         <v>-2.91</v>
       </c>
       <c r="BE23" s="1">
         <v>-2.5499999999999998</v>
       </c>
       <c r="BF23" s="1">
         <v>-2.5499999999999998</v>
       </c>
       <c r="BG23" s="1">
         <v>-2.71</v>
       </c>
       <c r="BH23" s="26">
         <v>-2.82</v>
       </c>
       <c r="BI23" s="26">
         <v>-2.81</v>
       </c>
-      <c r="BJ23" s="38">
+      <c r="BJ23" s="26">
         <v>-2.37</v>
       </c>
-      <c r="BK23" s="56">
+      <c r="BK23" s="26">
         <v>-2.2200000000000002</v>
       </c>
+      <c r="BL23" s="38">
+        <v>-2.4900000000000002</v>
+      </c>
     </row>
-    <row r="24" spans="1:63">
+    <row r="24" spans="1:64">
       <c r="A24" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B24" s="24">
         <v>1.4</v>
       </c>
       <c r="C24" s="24">
         <v>1.02</v>
       </c>
       <c r="D24" s="24">
         <v>1.3</v>
       </c>
       <c r="E24" s="24">
         <v>1.02</v>
       </c>
       <c r="F24" s="24">
         <v>1.42</v>
       </c>
       <c r="G24" s="25">
         <v>1.21</v>
       </c>
       <c r="H24" s="25">
         <v>1.47</v>
       </c>
       <c r="I24" s="25">
@@ -7951,58 +8087,61 @@
       </c>
       <c r="BB24" s="1">
         <v>-2.48</v>
       </c>
       <c r="BC24" s="19">
         <v>-2.74</v>
       </c>
       <c r="BD24" s="19">
         <v>-2.71</v>
       </c>
       <c r="BE24" s="1">
         <v>-2.37</v>
       </c>
       <c r="BF24" s="1">
         <v>-2.39</v>
       </c>
       <c r="BG24" s="1">
         <v>-2.5499999999999998</v>
       </c>
       <c r="BH24" s="26">
         <v>-2.68</v>
       </c>
       <c r="BI24" s="26">
         <v>-2.67</v>
       </c>
-      <c r="BJ24" s="38">
+      <c r="BJ24" s="26">
         <v>-2.39</v>
       </c>
-      <c r="BK24" s="56">
+      <c r="BK24" s="26">
         <v>-2.2000000000000002</v>
       </c>
+      <c r="BL24" s="38">
+        <v>-2.2599999999999998</v>
+      </c>
     </row>
-    <row r="25" spans="1:63">
+    <row r="25" spans="1:64">
       <c r="A25" s="11" t="s">
         <v>49</v>
       </c>
       <c r="B25" s="24">
         <v>-13.75</v>
       </c>
       <c r="C25" s="24">
         <v>-8.8000000000000007</v>
       </c>
       <c r="D25" s="24">
         <v>-2.1</v>
       </c>
       <c r="E25" s="24">
         <v>-1.57</v>
       </c>
       <c r="F25" s="24">
         <v>-4.07</v>
       </c>
       <c r="G25" s="25">
         <v>-4.4400000000000004</v>
       </c>
       <c r="H25" s="25">
         <v>-2.46</v>
       </c>
       <c r="I25" s="25">
@@ -8142,58 +8281,61 @@
       </c>
       <c r="BB25" s="1">
         <v>-6.49</v>
       </c>
       <c r="BC25" s="19">
         <v>-6.85</v>
       </c>
       <c r="BD25" s="19">
         <v>-6.06</v>
       </c>
       <c r="BE25" s="1">
         <v>-6.35</v>
       </c>
       <c r="BF25" s="1">
         <v>-4.3899999999999997</v>
       </c>
       <c r="BG25" s="1">
         <v>-4.79</v>
       </c>
       <c r="BH25" s="26">
         <v>-4.87</v>
       </c>
       <c r="BI25" s="26">
         <v>-4.6900000000000004</v>
       </c>
-      <c r="BJ25" s="38">
+      <c r="BJ25" s="26">
         <v>2.76</v>
       </c>
-      <c r="BK25" s="56">
+      <c r="BK25" s="26">
         <v>0.73</v>
       </c>
+      <c r="BL25" s="38">
+        <v>-0.95</v>
+      </c>
     </row>
-    <row r="26" spans="1:63">
+    <row r="26" spans="1:64">
       <c r="A26" s="11" t="s">
         <v>53</v>
       </c>
       <c r="B26" s="24">
         <v>5.12</v>
       </c>
       <c r="C26" s="24">
         <v>-6.31</v>
       </c>
       <c r="D26" s="24">
         <v>-3.53</v>
       </c>
       <c r="E26" s="24">
         <v>-2.21</v>
       </c>
       <c r="F26" s="24">
         <v>-1.05</v>
       </c>
       <c r="G26" s="25">
         <v>-0.59</v>
       </c>
       <c r="H26" s="12" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="25">
@@ -8333,58 +8475,61 @@
       </c>
       <c r="BB26" s="1">
         <v>-6.49</v>
       </c>
       <c r="BC26" s="19">
         <v>-7.82</v>
       </c>
       <c r="BD26" s="19">
         <v>-6.95</v>
       </c>
       <c r="BE26" s="1">
         <v>-7.19</v>
       </c>
       <c r="BF26" s="19">
         <v>-7.2</v>
       </c>
       <c r="BG26" s="1">
         <v>-6.81</v>
       </c>
       <c r="BH26" s="26">
         <v>-5.7</v>
       </c>
       <c r="BI26" s="26">
         <v>-5.96</v>
       </c>
-      <c r="BJ26" s="38">
+      <c r="BJ26" s="26">
         <v>1.78</v>
       </c>
-      <c r="BK26" s="56">
+      <c r="BK26" s="26">
         <v>-2.84</v>
       </c>
+      <c r="BL26" s="38">
+        <v>-3.08</v>
+      </c>
     </row>
-    <row r="27" spans="1:63">
+    <row r="27" spans="1:64">
       <c r="A27" s="11" t="s">
         <v>54</v>
       </c>
       <c r="B27" s="24">
         <v>6.01</v>
       </c>
       <c r="C27" s="24">
         <v>1.6</v>
       </c>
       <c r="D27" s="24">
         <v>2.11</v>
       </c>
       <c r="E27" s="24">
         <v>-1.58</v>
       </c>
       <c r="F27" s="24">
         <v>-0.95</v>
       </c>
       <c r="G27" s="25">
         <v>-0.78</v>
       </c>
       <c r="H27" s="12" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="12" t="s">
@@ -8524,58 +8669,61 @@
       </c>
       <c r="BB27" s="1">
         <v>-5.13</v>
       </c>
       <c r="BC27" s="19">
         <v>-3.52</v>
       </c>
       <c r="BD27" s="19">
         <v>-1.92</v>
       </c>
       <c r="BE27" s="1">
         <v>-1.49</v>
       </c>
       <c r="BF27" s="1">
         <v>-0.66</v>
       </c>
       <c r="BG27" s="1">
         <v>-2.09</v>
       </c>
       <c r="BH27" s="26">
         <v>-2.31</v>
       </c>
       <c r="BI27" s="26">
         <v>-2.2400000000000002</v>
       </c>
-      <c r="BJ27" s="25" t="s">
+      <c r="BJ27" s="26" t="s">
         <v>12</v>
       </c>
-      <c r="BK27" s="25" t="s">
+      <c r="BK27" s="26" t="s">
         <v>12</v>
       </c>
+      <c r="BL27" s="38">
+        <v>-1.5</v>
+      </c>
     </row>
-    <row r="28" spans="1:63">
+    <row r="28" spans="1:64">
       <c r="A28" s="13" t="s">
         <v>56</v>
       </c>
       <c r="B28" s="24">
         <v>-13.58</v>
       </c>
       <c r="C28" s="24">
         <v>-10.41</v>
       </c>
       <c r="D28" s="24">
         <v>-9.6999999999999993</v>
       </c>
       <c r="E28" s="24">
         <v>-6.99</v>
       </c>
       <c r="F28" s="24">
         <v>-5.33</v>
       </c>
       <c r="G28" s="25">
         <v>-3.19</v>
       </c>
       <c r="H28" s="25">
         <v>-2.57</v>
       </c>
       <c r="I28" s="25">
@@ -8715,124 +8863,128 @@
       </c>
       <c r="BB28" s="1">
         <v>-2.63</v>
       </c>
       <c r="BC28" s="19">
         <v>-2.82</v>
       </c>
       <c r="BD28" s="19">
         <v>-2.81</v>
       </c>
       <c r="BE28" s="1">
         <v>-1.51</v>
       </c>
       <c r="BF28" s="19">
         <v>-2.7</v>
       </c>
       <c r="BG28" s="1">
         <v>-2.5099999999999998</v>
       </c>
       <c r="BH28" s="26">
         <v>-2.54</v>
       </c>
       <c r="BI28" s="26">
         <v>-2.72</v>
       </c>
-      <c r="BJ28" s="38">
+      <c r="BJ28" s="26">
         <v>-9.2100000000000009</v>
       </c>
-      <c r="BK28" s="56">
+      <c r="BK28" s="26">
         <v>-5.78</v>
       </c>
+      <c r="BL28" s="38">
+        <v>-7.92</v>
+      </c>
     </row>
-    <row r="29" spans="1:63">
-      <c r="A29" s="44" t="s">
+    <row r="29" spans="1:64">
+      <c r="A29" s="39" t="s">
         <v>42</v>
       </c>
-      <c r="B29" s="44"/>
-[...59 lines deleted...]
-      <c r="BJ29" s="23"/>
+      <c r="B29" s="39"/>
+      <c r="C29" s="39"/>
+      <c r="D29" s="39"/>
+      <c r="E29" s="39"/>
+      <c r="F29" s="39"/>
+      <c r="G29" s="39"/>
+      <c r="H29" s="39"/>
+      <c r="I29" s="39"/>
+      <c r="J29" s="39"/>
+      <c r="K29" s="39"/>
+      <c r="L29" s="39"/>
+      <c r="M29" s="39"/>
+      <c r="N29" s="39"/>
+      <c r="O29" s="39"/>
+      <c r="P29" s="39"/>
+      <c r="Q29" s="39"/>
+      <c r="R29" s="39"/>
+      <c r="S29" s="39"/>
+      <c r="T29" s="39"/>
+      <c r="U29" s="39"/>
+      <c r="V29" s="39"/>
+      <c r="W29" s="39"/>
+      <c r="X29" s="39"/>
+      <c r="Y29" s="39"/>
+      <c r="Z29" s="39"/>
+      <c r="AA29" s="39"/>
+      <c r="AB29" s="39"/>
+      <c r="AC29" s="39"/>
+      <c r="AD29" s="39"/>
+      <c r="AE29" s="39"/>
+      <c r="AF29" s="39"/>
+      <c r="AG29" s="39"/>
+      <c r="AH29" s="39"/>
+      <c r="AI29" s="39"/>
+      <c r="AJ29" s="39"/>
+      <c r="AK29" s="39"/>
+      <c r="AL29" s="39"/>
+      <c r="AM29" s="39"/>
+      <c r="AN29" s="39"/>
+      <c r="AO29" s="39"/>
+      <c r="AP29" s="39"/>
+      <c r="AQ29" s="39"/>
+      <c r="AR29" s="39"/>
+      <c r="AS29" s="39"/>
+      <c r="AT29" s="39"/>
+      <c r="AU29" s="39"/>
+      <c r="AV29" s="39"/>
+      <c r="AW29" s="39"/>
+      <c r="AX29" s="39"/>
+      <c r="AY29" s="39"/>
+      <c r="AZ29" s="39"/>
+      <c r="BA29" s="39"/>
+      <c r="BB29" s="39"/>
+      <c r="BC29" s="39"/>
+      <c r="BD29" s="39"/>
+      <c r="BE29" s="39"/>
+      <c r="BF29" s="39"/>
+      <c r="BG29" s="39"/>
+      <c r="BH29" s="39"/>
+      <c r="BI29" s="39"/>
+      <c r="BJ29" s="26"/>
+      <c r="BK29" s="26"/>
     </row>
-    <row r="30" spans="1:63">
+    <row r="30" spans="1:64">
       <c r="A30" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B30" s="24">
         <v>-2.63</v>
       </c>
       <c r="C30" s="24">
         <v>-2.63</v>
       </c>
       <c r="D30" s="24">
         <v>-2.1800000000000002</v>
       </c>
       <c r="E30" s="24">
         <v>-1.58</v>
       </c>
       <c r="F30" s="24">
         <v>-1.62</v>
       </c>
       <c r="G30" s="25">
         <v>-1.31</v>
       </c>
       <c r="H30" s="25">
         <v>-1.17</v>
       </c>
       <c r="I30" s="25">
@@ -8972,58 +9124,61 @@
       </c>
       <c r="BB30" s="23">
         <v>-3.06</v>
       </c>
       <c r="BC30" s="24">
         <v>-2.77</v>
       </c>
       <c r="BD30" s="19">
         <v>-2.36</v>
       </c>
       <c r="BE30" s="23">
         <v>-2.2200000000000002</v>
       </c>
       <c r="BF30" s="23">
         <v>-2.35</v>
       </c>
       <c r="BG30" s="23">
         <v>-2.36</v>
       </c>
       <c r="BH30" s="26">
         <v>-2.4</v>
       </c>
       <c r="BI30" s="26">
         <v>-2.5</v>
       </c>
-      <c r="BJ30" s="38">
+      <c r="BJ30" s="26">
         <v>-3.4</v>
       </c>
-      <c r="BK30" s="56">
+      <c r="BK30" s="26">
         <v>-3.05</v>
       </c>
+      <c r="BL30" s="38">
+        <v>-3.84</v>
+      </c>
     </row>
-    <row r="31" spans="1:63">
+    <row r="31" spans="1:64">
       <c r="A31" s="37" t="s">
         <v>47</v>
       </c>
       <c r="B31" s="24">
         <v>-2.25</v>
       </c>
       <c r="C31" s="24">
         <v>-0.34</v>
       </c>
       <c r="D31" s="24">
         <v>-0.88</v>
       </c>
       <c r="E31" s="24">
         <v>-0.83</v>
       </c>
       <c r="F31" s="24">
         <v>-1.1200000000000001</v>
       </c>
       <c r="G31" s="25">
         <v>-0.93</v>
       </c>
       <c r="H31" s="25">
         <v>-1.68</v>
       </c>
       <c r="I31" s="25">
@@ -9163,58 +9318,61 @@
       </c>
       <c r="BB31" s="23">
         <v>-1.28</v>
       </c>
       <c r="BC31" s="24">
         <v>-1</v>
       </c>
       <c r="BD31" s="19">
         <v>-0.62</v>
       </c>
       <c r="BE31" s="23">
         <v>-0.44</v>
       </c>
       <c r="BF31" s="23">
         <v>-0.53</v>
       </c>
       <c r="BG31" s="23">
         <v>-1.47</v>
       </c>
       <c r="BH31" s="26">
         <v>-1.26</v>
       </c>
       <c r="BI31" s="26">
         <v>-1.49</v>
       </c>
-      <c r="BJ31" s="38">
+      <c r="BJ31" s="26">
         <v>-4.01</v>
       </c>
-      <c r="BK31" s="56">
+      <c r="BK31" s="26">
         <v>-6.14</v>
       </c>
+      <c r="BL31" s="38">
+        <v>-6.92</v>
+      </c>
     </row>
-    <row r="32" spans="1:63">
+    <row r="32" spans="1:64">
       <c r="A32" s="37" t="s">
         <v>48</v>
       </c>
       <c r="B32" s="24">
         <v>3.77</v>
       </c>
       <c r="C32" s="24">
         <v>3.17</v>
       </c>
       <c r="D32" s="24">
         <v>4.67</v>
       </c>
       <c r="E32" s="24">
         <v>5.83</v>
       </c>
       <c r="F32" s="24">
         <v>3.87</v>
       </c>
       <c r="G32" s="25">
         <v>2.4500000000000002</v>
       </c>
       <c r="H32" s="25">
         <v>2.64</v>
       </c>
       <c r="I32" s="25">
@@ -9352,58 +9510,61 @@
       </c>
       <c r="BB32" s="23">
         <v>6.01</v>
       </c>
       <c r="BC32" s="24">
         <v>5.84</v>
       </c>
       <c r="BD32" s="19">
         <v>5.95</v>
       </c>
       <c r="BE32" s="23">
         <v>6.65</v>
       </c>
       <c r="BF32" s="23">
         <v>6.56</v>
       </c>
       <c r="BG32" s="23">
         <v>6.08</v>
       </c>
       <c r="BH32" s="26">
         <v>5.71</v>
       </c>
       <c r="BI32" s="26">
         <v>5.54</v>
       </c>
-      <c r="BJ32" s="38">
+      <c r="BJ32" s="26">
         <v>8.8000000000000007</v>
       </c>
-      <c r="BK32" s="56">
+      <c r="BK32" s="26">
         <v>4.1399999999999997</v>
       </c>
+      <c r="BL32" s="38">
+        <v>4.07</v>
+      </c>
     </row>
-    <row r="33" spans="1:63">
+    <row r="33" spans="1:64">
       <c r="A33" s="37" t="s">
         <v>49</v>
       </c>
       <c r="B33" s="24">
         <v>-8.58</v>
       </c>
       <c r="C33" s="24">
         <v>-8.4700000000000006</v>
       </c>
       <c r="D33" s="24">
         <v>-5</v>
       </c>
       <c r="E33" s="24">
         <v>-4.72</v>
       </c>
       <c r="F33" s="24">
         <v>-4.75</v>
       </c>
       <c r="G33" s="25">
         <v>-4.1500000000000004</v>
       </c>
       <c r="H33" s="25">
         <v>-4.57</v>
       </c>
       <c r="I33" s="25">
@@ -9543,58 +9704,61 @@
       </c>
       <c r="BB33" s="23">
         <v>-3.18</v>
       </c>
       <c r="BC33" s="24">
         <v>-2.65</v>
       </c>
       <c r="BD33" s="19">
         <v>-3.05</v>
       </c>
       <c r="BE33" s="23">
         <v>-3.26</v>
       </c>
       <c r="BF33" s="23">
         <v>-3.82</v>
       </c>
       <c r="BG33" s="23">
         <v>-3.56</v>
       </c>
       <c r="BH33" s="26">
         <v>-3.81</v>
       </c>
       <c r="BI33" s="26">
         <v>-3.83</v>
       </c>
-      <c r="BJ33" s="38">
+      <c r="BJ33" s="26">
         <v>-8.9700000000000006</v>
       </c>
-      <c r="BK33" s="56">
+      <c r="BK33" s="26">
         <v>-3.99</v>
       </c>
+      <c r="BL33" s="38">
+        <v>-5.22</v>
+      </c>
     </row>
-    <row r="34" spans="1:63">
+    <row r="34" spans="1:64">
       <c r="A34" s="37" t="s">
         <v>50</v>
       </c>
       <c r="B34" s="24">
         <v>-2.13</v>
       </c>
       <c r="C34" s="24">
         <v>-3.08</v>
       </c>
       <c r="D34" s="24">
         <v>-3.67</v>
       </c>
       <c r="E34" s="24">
         <v>-4.4000000000000004</v>
       </c>
       <c r="F34" s="24">
         <v>-3.82</v>
       </c>
       <c r="G34" s="25">
         <v>-3.37</v>
       </c>
       <c r="H34" s="25">
         <v>-2.89</v>
       </c>
       <c r="I34" s="25">
@@ -9734,58 +9898,61 @@
       </c>
       <c r="BB34" s="23">
         <v>-7.53</v>
       </c>
       <c r="BC34" s="24">
         <v>-6.58</v>
       </c>
       <c r="BD34" s="19">
         <v>-5.36</v>
       </c>
       <c r="BE34" s="23">
         <v>-4.67</v>
       </c>
       <c r="BF34" s="23">
         <v>-4.82</v>
       </c>
       <c r="BG34" s="23">
         <v>-4.3899999999999997</v>
       </c>
       <c r="BH34" s="26">
         <v>-4.1500000000000004</v>
       </c>
       <c r="BI34" s="26">
         <v>-4.0999999999999996</v>
       </c>
-      <c r="BJ34" s="38">
+      <c r="BJ34" s="26">
         <v>-8.42</v>
       </c>
-      <c r="BK34" s="56">
+      <c r="BK34" s="26">
         <v>-4.71</v>
       </c>
+      <c r="BL34" s="38">
+        <v>-4.0999999999999996</v>
+      </c>
     </row>
-    <row r="35" spans="1:63">
+    <row r="35" spans="1:64">
       <c r="A35" s="37" t="s">
         <v>51</v>
       </c>
       <c r="B35" s="24">
         <v>-0.61</v>
       </c>
       <c r="C35" s="24">
         <v>-0.96</v>
       </c>
       <c r="D35" s="24">
         <v>-1.9</v>
       </c>
       <c r="E35" s="24">
         <v>-1.74</v>
       </c>
       <c r="F35" s="24">
         <v>-2.89</v>
       </c>
       <c r="G35" s="25">
         <v>-2.63</v>
       </c>
       <c r="H35" s="25">
         <v>-2.06</v>
       </c>
       <c r="I35" s="25">
@@ -9925,58 +10092,61 @@
       </c>
       <c r="BB35" s="23">
         <v>-4.58</v>
       </c>
       <c r="BC35" s="24">
         <v>-3.82</v>
       </c>
       <c r="BD35" s="19">
         <v>-3.88</v>
       </c>
       <c r="BE35" s="23">
         <v>-2.93</v>
       </c>
       <c r="BF35" s="24">
         <v>-3.1</v>
       </c>
       <c r="BG35" s="23">
         <v>-3.78</v>
       </c>
       <c r="BH35" s="26">
         <v>-3.89</v>
       </c>
       <c r="BI35" s="26">
         <v>-4.04</v>
       </c>
-      <c r="BJ35" s="38">
+      <c r="BJ35" s="26">
         <v>-1.45</v>
       </c>
-      <c r="BK35" s="56">
+      <c r="BK35" s="26">
         <v>-1.89</v>
       </c>
+      <c r="BL35" s="38">
+        <v>-2.23</v>
+      </c>
     </row>
-    <row r="36" spans="1:63" s="23" customFormat="1">
+    <row r="36" spans="1:64" s="23" customFormat="1">
       <c r="A36" s="37" t="s">
         <v>52</v>
       </c>
       <c r="B36" s="24">
         <v>-5.59</v>
       </c>
       <c r="C36" s="24">
         <v>-4.2</v>
       </c>
       <c r="D36" s="24">
         <v>-3.77</v>
       </c>
       <c r="E36" s="24">
         <v>-3.66</v>
       </c>
       <c r="F36" s="24">
         <v>-3.39</v>
       </c>
       <c r="G36" s="25">
         <v>-3.16</v>
       </c>
       <c r="H36" s="25">
         <v>-3.16</v>
       </c>
       <c r="I36" s="25">
@@ -10116,58 +10286,61 @@
       </c>
       <c r="BB36" s="23">
         <v>-3.2</v>
       </c>
       <c r="BC36" s="24">
         <v>-3.16</v>
       </c>
       <c r="BD36" s="19">
         <v>-2.96</v>
       </c>
       <c r="BE36" s="24">
         <v>-3</v>
       </c>
       <c r="BF36" s="24">
         <v>-2.9</v>
       </c>
       <c r="BG36" s="24">
         <v>-3</v>
       </c>
       <c r="BH36" s="26">
         <v>-3.01</v>
       </c>
       <c r="BI36" s="26">
         <v>-2.85</v>
       </c>
-      <c r="BJ36" s="38">
+      <c r="BJ36" s="26">
         <v>-1.8</v>
       </c>
-      <c r="BK36" s="56">
+      <c r="BK36" s="26">
         <v>-2.83</v>
       </c>
+      <c r="BL36" s="38">
+        <v>-3.9</v>
+      </c>
     </row>
-    <row r="37" spans="1:63">
+    <row r="37" spans="1:64">
       <c r="A37" s="37" t="s">
         <v>53</v>
       </c>
       <c r="B37" s="1">
         <v>9.66</v>
       </c>
       <c r="C37" s="1">
         <v>1.71</v>
       </c>
       <c r="D37" s="12" t="s">
         <v>12</v>
       </c>
       <c r="E37" s="1">
         <v>2.5099999999999998</v>
       </c>
       <c r="F37" s="1">
         <v>0.67</v>
       </c>
       <c r="G37" s="1">
         <v>1.67</v>
       </c>
       <c r="H37" s="1">
         <v>2.06</v>
       </c>
       <c r="I37" s="1">
@@ -10307,58 +10480,61 @@
       </c>
       <c r="BB37" s="23">
         <v>-9.23</v>
       </c>
       <c r="BC37" s="24">
         <v>-11.15</v>
       </c>
       <c r="BD37" s="19">
         <v>-10.06</v>
       </c>
       <c r="BE37" s="23">
         <v>-9.06</v>
       </c>
       <c r="BF37" s="23">
         <v>-9.02</v>
       </c>
       <c r="BG37" s="23">
         <v>-8.33</v>
       </c>
       <c r="BH37" s="26">
         <v>-8.0299999999999994</v>
       </c>
       <c r="BI37" s="26">
         <v>-7.95</v>
       </c>
-      <c r="BJ37" s="38">
+      <c r="BJ37" s="26">
         <v>-9.75</v>
       </c>
-      <c r="BK37" s="56">
+      <c r="BK37" s="26">
         <v>-4.42</v>
       </c>
+      <c r="BL37" s="38">
+        <v>-5.8</v>
+      </c>
     </row>
-    <row r="38" spans="1:63">
+    <row r="38" spans="1:64">
       <c r="A38" s="37" t="s">
         <v>54</v>
       </c>
       <c r="B38" s="1">
         <v>-1.0900000000000001</v>
       </c>
       <c r="C38" s="1">
         <v>1.1499999999999999</v>
       </c>
       <c r="D38" s="24">
         <v>1.1299999999999999</v>
       </c>
       <c r="E38" s="24">
         <v>-1.99</v>
       </c>
       <c r="F38" s="1">
         <v>-2.04</v>
       </c>
       <c r="G38" s="1">
         <v>-2.46</v>
       </c>
       <c r="H38" s="1">
         <v>-3.07</v>
       </c>
       <c r="I38" s="25">
@@ -10498,58 +10674,61 @@
       </c>
       <c r="BB38" s="23">
         <v>-3.23</v>
       </c>
       <c r="BC38" s="24">
         <v>-2.92</v>
       </c>
       <c r="BD38" s="19">
         <v>-2.88</v>
       </c>
       <c r="BE38" s="23">
         <v>-2.34</v>
       </c>
       <c r="BF38" s="23">
         <v>-2.98</v>
       </c>
       <c r="BG38" s="23">
         <v>-2.94</v>
       </c>
       <c r="BH38" s="26">
         <v>-2.91</v>
       </c>
       <c r="BI38" s="26">
         <v>-3.78</v>
       </c>
-      <c r="BJ38" s="38">
+      <c r="BJ38" s="26">
         <v>-4.1100000000000003</v>
       </c>
-      <c r="BK38" s="56">
+      <c r="BK38" s="26">
         <v>-5.03</v>
       </c>
+      <c r="BL38" s="38">
+        <v>-8.4499999999999993</v>
+      </c>
     </row>
-    <row r="39" spans="1:63">
+    <row r="39" spans="1:64">
       <c r="A39" s="13" t="s">
         <v>55</v>
       </c>
       <c r="B39" s="1">
         <v>-4.99</v>
       </c>
       <c r="C39" s="1">
         <v>-8.9</v>
       </c>
       <c r="D39" s="24">
         <v>-8.44</v>
       </c>
       <c r="E39" s="24">
         <v>-6.49</v>
       </c>
       <c r="F39" s="1">
         <v>-6.81</v>
       </c>
       <c r="G39" s="1">
         <v>-6.86</v>
       </c>
       <c r="H39" s="1">
         <v>-7.42</v>
       </c>
       <c r="I39" s="25">
@@ -10689,58 +10868,61 @@
       </c>
       <c r="BB39" s="23">
         <v>-6.74</v>
       </c>
       <c r="BC39" s="24">
         <v>-5.73</v>
       </c>
       <c r="BD39" s="19">
         <v>-5.69</v>
       </c>
       <c r="BE39" s="23">
         <v>-6.28</v>
       </c>
       <c r="BF39" s="23">
         <v>-6.84</v>
       </c>
       <c r="BG39" s="23">
         <v>-5.78</v>
       </c>
       <c r="BH39" s="26">
         <v>-5.9</v>
       </c>
       <c r="BI39" s="26">
         <v>-6.15</v>
       </c>
-      <c r="BJ39" s="38">
+      <c r="BJ39" s="26">
         <v>-7.49</v>
       </c>
-      <c r="BK39" s="56">
+      <c r="BK39" s="26">
         <v>-8.93</v>
       </c>
+      <c r="BL39" s="38">
+        <v>-9.2100000000000009</v>
+      </c>
     </row>
-    <row r="40" spans="1:63">
+    <row r="40" spans="1:64">
       <c r="A40" s="13" t="s">
         <v>56</v>
       </c>
       <c r="B40" s="1">
         <v>-3</v>
       </c>
       <c r="C40" s="1">
         <v>-3.36</v>
       </c>
       <c r="D40" s="24">
         <v>-2.33</v>
       </c>
       <c r="E40" s="24">
         <v>-1.07</v>
       </c>
       <c r="F40" s="1">
         <v>-0.85</v>
       </c>
       <c r="G40" s="1">
         <v>-0.46</v>
       </c>
       <c r="H40" s="1">
         <v>0.71</v>
       </c>
       <c r="I40" s="25">
@@ -10880,58 +11062,61 @@
       </c>
       <c r="BB40" s="23">
         <v>-4.04</v>
       </c>
       <c r="BC40" s="24">
         <v>-3.3</v>
       </c>
       <c r="BD40" s="19">
         <v>-2.88</v>
       </c>
       <c r="BE40" s="23">
         <v>-3.19</v>
       </c>
       <c r="BF40" s="23">
         <v>-2.78</v>
       </c>
       <c r="BG40" s="23">
         <v>-2.83</v>
       </c>
       <c r="BH40" s="26">
         <v>-2.96</v>
       </c>
       <c r="BI40" s="26">
         <v>-2.84</v>
       </c>
-      <c r="BJ40" s="38">
+      <c r="BJ40" s="26">
         <v>-0.49</v>
       </c>
-      <c r="BK40" s="56">
+      <c r="BK40" s="26">
         <v>1.79</v>
       </c>
+      <c r="BL40" s="38">
+        <v>0.17</v>
+      </c>
     </row>
-    <row r="41" spans="1:63">
+    <row r="41" spans="1:64">
       <c r="A41" s="13" t="s">
         <v>57</v>
       </c>
       <c r="B41" s="1">
         <v>4.25</v>
       </c>
       <c r="C41" s="1">
         <v>2.23</v>
       </c>
       <c r="D41" s="24">
         <v>-0.36</v>
       </c>
       <c r="E41" s="24">
         <v>-0.82</v>
       </c>
       <c r="F41" s="1">
         <v>-0.22</v>
       </c>
       <c r="G41" s="1">
         <v>0.19</v>
       </c>
       <c r="H41" s="1">
         <v>0.47</v>
       </c>
       <c r="I41" s="25">
@@ -11071,58 +11256,61 @@
       </c>
       <c r="BB41" s="23">
         <v>-3.66</v>
       </c>
       <c r="BC41" s="24">
         <v>-2.83</v>
       </c>
       <c r="BD41" s="19">
         <v>-2.0499999999999998</v>
       </c>
       <c r="BE41" s="23">
         <v>-1.62</v>
       </c>
       <c r="BF41" s="23">
         <v>-1.1599999999999999</v>
       </c>
       <c r="BG41" s="23">
         <v>-0.65</v>
       </c>
       <c r="BH41" s="26">
         <v>-1.19</v>
       </c>
       <c r="BI41" s="26">
         <v>-2.06</v>
       </c>
-      <c r="BJ41" s="38">
+      <c r="BJ41" s="26">
         <v>-1.32</v>
       </c>
-      <c r="BK41" s="56">
+      <c r="BK41" s="26">
         <v>-4.1500000000000004</v>
       </c>
+      <c r="BL41" s="38">
+        <v>-4.5599999999999996</v>
+      </c>
     </row>
-    <row r="42" spans="1:63">
+    <row r="42" spans="1:64">
       <c r="A42" s="13" t="s">
         <v>58</v>
       </c>
       <c r="B42" s="1">
         <v>0.72</v>
       </c>
       <c r="C42" s="1">
         <v>0.76</v>
       </c>
       <c r="D42" s="24">
         <v>2.2599999999999998</v>
       </c>
       <c r="E42" s="24">
         <v>4.32</v>
       </c>
       <c r="F42" s="1">
         <v>6.41</v>
       </c>
       <c r="G42" s="1">
         <v>8.33</v>
       </c>
       <c r="H42" s="1">
         <v>8.08</v>
       </c>
       <c r="I42" s="25">
@@ -11262,58 +11450,61 @@
       </c>
       <c r="BB42" s="23">
         <v>8.85</v>
       </c>
       <c r="BC42" s="24">
         <v>8.24</v>
       </c>
       <c r="BD42" s="19">
         <v>8.06</v>
       </c>
       <c r="BE42" s="23">
         <v>7.19</v>
       </c>
       <c r="BF42" s="23">
         <v>6.64</v>
       </c>
       <c r="BG42" s="23">
         <v>6.77</v>
       </c>
       <c r="BH42" s="26">
         <v>7</v>
       </c>
       <c r="BI42" s="26">
         <v>7.15</v>
       </c>
-      <c r="BJ42" s="38">
+      <c r="BJ42" s="26">
         <v>1.03</v>
       </c>
-      <c r="BK42" s="56">
+      <c r="BK42" s="26">
         <v>1.0900000000000001</v>
       </c>
+      <c r="BL42" s="38">
+        <v>1.43</v>
+      </c>
     </row>
-    <row r="43" spans="1:63" s="23" customFormat="1">
+    <row r="43" spans="1:64" s="23" customFormat="1">
       <c r="A43" s="14" t="s">
         <v>59</v>
       </c>
       <c r="B43" s="15">
         <v>-5.78</v>
       </c>
       <c r="C43" s="15">
         <v>-3.95</v>
       </c>
       <c r="D43" s="28">
         <v>-2.79</v>
       </c>
       <c r="E43" s="28">
         <v>-1.2</v>
       </c>
       <c r="F43" s="15">
         <v>-1.07</v>
       </c>
       <c r="G43" s="15">
         <v>-0.64</v>
       </c>
       <c r="H43" s="15">
         <v>0.13</v>
       </c>
       <c r="I43" s="29">
@@ -11456,92 +11647,95 @@
       </c>
       <c r="BC43" s="28">
         <v>-3.72</v>
       </c>
       <c r="BD43" s="28">
         <v>-2.58</v>
       </c>
       <c r="BE43" s="15">
         <v>-2.34</v>
       </c>
       <c r="BF43" s="15">
         <v>-2.59</v>
       </c>
       <c r="BG43" s="15">
         <v>-2.4700000000000002</v>
       </c>
       <c r="BH43" s="30">
         <v>-2.66</v>
       </c>
       <c r="BI43" s="30">
         <v>-2.96</v>
       </c>
       <c r="BJ43" s="30">
         <v>-4.58</v>
       </c>
-      <c r="BK43" s="57">
+      <c r="BK43" s="30">
         <v>-2.97</v>
       </c>
+      <c r="BL43" s="30">
+        <v>-3.77</v>
+      </c>
     </row>
-    <row r="44" spans="1:63">
+    <row r="44" spans="1:64">
       <c r="A44" s="18" t="s">
         <v>43</v>
       </c>
       <c r="B44" s="36"/>
       <c r="C44" s="36"/>
       <c r="D44" s="36"/>
       <c r="E44" s="36"/>
       <c r="F44" s="36"/>
       <c r="G44" s="36"/>
       <c r="H44" s="36"/>
       <c r="I44" s="36"/>
       <c r="J44" s="36"/>
       <c r="K44" s="36"/>
       <c r="L44" s="36"/>
       <c r="M44" s="36"/>
       <c r="N44" s="36"/>
       <c r="O44" s="36"/>
       <c r="P44" s="36"/>
       <c r="Q44" s="36"/>
       <c r="R44" s="36"/>
       <c r="X44" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="13">
+    <mergeCell ref="BT3:BU3"/>
+    <mergeCell ref="BJ4:BU4"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="A1:BI1"/>
+    <mergeCell ref="A6:BI6"/>
     <mergeCell ref="A22:BI22"/>
     <mergeCell ref="A29:BI29"/>
     <mergeCell ref="BH3:BI3"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
-    <mergeCell ref="BT3:BU3"/>
-[...3 lines deleted...]
-    <mergeCell ref="A6:BI6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Natural decrease in the populat</vt:lpstr>
       <vt:lpstr>General rate of natur (decres</vt:lpstr>