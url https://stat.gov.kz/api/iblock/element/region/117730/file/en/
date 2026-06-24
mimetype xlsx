--- v1 (2026-06-04)
+++ v2 (2026-06-24)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-9255" yWindow="90" windowWidth="24195" windowHeight="12450" tabRatio="572" activeTab="1"/>
+    <workbookView xWindow="-9252" yWindow="96" windowWidth="23256" windowHeight="12456" tabRatio="572" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Natural decrease in the populat" sheetId="1" r:id="rId1"/>
     <sheet name="General rate of natur (decres" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="243" uniqueCount="60">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
@@ -202,101 +202,107 @@
     <t>Shal akyna district</t>
   </si>
   <si>
     <t>Akkayin district</t>
   </si>
   <si>
     <t>Taiynsha district</t>
   </si>
   <si>
     <t>Timiryazev district</t>
   </si>
   <si>
     <t>Ualikhanov district</t>
   </si>
   <si>
     <t>district named after Gabit Musrepov</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="9">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -392,51 +398,51 @@
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="58">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -482,50 +488,65 @@
     <xf numFmtId="2" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
@@ -842,180 +863,180 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="AD29" sqref="AD29"/>
+    <sheetView topLeftCell="G1" workbookViewId="0">
+      <selection activeCell="AB7" sqref="AB7:AC43"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="27.7109375" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="4.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="27.6640625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="5.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4" style="1" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="4.42578125" style="1" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="3.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="4.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="3.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="1" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="17" max="17" width="4.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="13" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="5.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4" style="1" bestFit="1" customWidth="1"/>
-    <col min="19" max="19" width="4.42578125" style="1" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="3.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="4.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="3.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="6" style="1" bestFit="1" customWidth="1"/>
-    <col min="22" max="22" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="1"/>
+    <col min="22" max="22" width="8.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="24" max="25" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="44" t="s">
+    <row r="1" spans="1:37" ht="13.2">
+      <c r="A1" s="49" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="44"/>
-[...22 lines deleted...]
-      <c r="Y1" s="44"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
+      <c r="H1" s="49"/>
+      <c r="I1" s="49"/>
+      <c r="J1" s="49"/>
+      <c r="K1" s="49"/>
+      <c r="L1" s="49"/>
+      <c r="M1" s="49"/>
+      <c r="N1" s="49"/>
+      <c r="O1" s="49"/>
+      <c r="P1" s="49"/>
+      <c r="Q1" s="49"/>
+      <c r="R1" s="49"/>
+      <c r="S1" s="49"/>
+      <c r="T1" s="49"/>
+      <c r="U1" s="49"/>
+      <c r="V1" s="49"/>
+      <c r="W1" s="49"/>
+      <c r="X1" s="49"/>
+      <c r="Y1" s="49"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="35"/>
       <c r="B2" s="35"/>
       <c r="C2" s="35"/>
       <c r="D2" s="35"/>
       <c r="E2" s="35"/>
       <c r="F2" s="35"/>
       <c r="G2" s="35"/>
       <c r="H2" s="35"/>
       <c r="I2" s="35"/>
       <c r="J2" s="35"/>
       <c r="K2" s="35"/>
       <c r="L2" s="35"/>
       <c r="M2" s="35"/>
     </row>
     <row r="3" spans="1:37">
       <c r="K3" s="2"/>
       <c r="Y3" s="2"/>
       <c r="AK3" s="2" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="42"/>
-      <c r="B4" s="40">
+      <c r="A4" s="47"/>
+      <c r="B4" s="45">
         <v>2024</v>
       </c>
-      <c r="C4" s="41"/>
-[...10 lines deleted...]
-      <c r="N4" s="40">
+      <c r="C4" s="46"/>
+      <c r="D4" s="46"/>
+      <c r="E4" s="46"/>
+      <c r="F4" s="46"/>
+      <c r="G4" s="46"/>
+      <c r="H4" s="46"/>
+      <c r="I4" s="46"/>
+      <c r="J4" s="46"/>
+      <c r="K4" s="46"/>
+      <c r="L4" s="46"/>
+      <c r="M4" s="46"/>
+      <c r="N4" s="45">
         <v>2025</v>
       </c>
-      <c r="O4" s="41"/>
-[...10 lines deleted...]
-      <c r="Z4" s="40">
+      <c r="O4" s="46"/>
+      <c r="P4" s="46"/>
+      <c r="Q4" s="46"/>
+      <c r="R4" s="46"/>
+      <c r="S4" s="46"/>
+      <c r="T4" s="46"/>
+      <c r="U4" s="46"/>
+      <c r="V4" s="46"/>
+      <c r="W4" s="46"/>
+      <c r="X4" s="46"/>
+      <c r="Y4" s="46"/>
+      <c r="Z4" s="45">
         <v>2026</v>
       </c>
-      <c r="AA4" s="41"/>
-[...9 lines deleted...]
-      <c r="AK4" s="41"/>
+      <c r="AA4" s="46"/>
+      <c r="AB4" s="46"/>
+      <c r="AC4" s="46"/>
+      <c r="AD4" s="46"/>
+      <c r="AE4" s="46"/>
+      <c r="AF4" s="46"/>
+      <c r="AG4" s="46"/>
+      <c r="AH4" s="46"/>
+      <c r="AI4" s="46"/>
+      <c r="AJ4" s="46"/>
+      <c r="AK4" s="46"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="43"/>
+      <c r="A5" s="48"/>
       <c r="B5" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>31</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>32</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>33</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>34</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>35</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -1082,77 +1103,77 @@
         <v>32</v>
       </c>
       <c r="AE5" s="4" t="s">
         <v>33</v>
       </c>
       <c r="AF5" s="4" t="s">
         <v>34</v>
       </c>
       <c r="AG5" s="4" t="s">
         <v>35</v>
       </c>
       <c r="AH5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="AI5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="AJ5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="AK5" s="4" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="45" t="s">
+      <c r="A6" s="50" t="s">
         <v>14</v>
       </c>
-      <c r="B6" s="45"/>
-[...22 lines deleted...]
-      <c r="Y6" s="45"/>
+      <c r="B6" s="50"/>
+      <c r="C6" s="50"/>
+      <c r="D6" s="50"/>
+      <c r="E6" s="50"/>
+      <c r="F6" s="50"/>
+      <c r="G6" s="50"/>
+      <c r="H6" s="50"/>
+      <c r="I6" s="50"/>
+      <c r="J6" s="50"/>
+      <c r="K6" s="50"/>
+      <c r="L6" s="50"/>
+      <c r="M6" s="50"/>
+      <c r="N6" s="50"/>
+      <c r="O6" s="50"/>
+      <c r="P6" s="50"/>
+      <c r="Q6" s="50"/>
+      <c r="R6" s="50"/>
+      <c r="S6" s="50"/>
+      <c r="T6" s="50"/>
+      <c r="U6" s="50"/>
+      <c r="V6" s="50"/>
+      <c r="W6" s="50"/>
+      <c r="X6" s="50"/>
+      <c r="Y6" s="50"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B7" s="10">
         <v>-161</v>
       </c>
       <c r="C7" s="10">
         <v>-61</v>
       </c>
       <c r="D7" s="10">
         <v>-97</v>
       </c>
       <c r="E7" s="10">
         <v>-54</v>
       </c>
       <c r="F7" s="10">
         <v>-58</v>
       </c>
       <c r="G7" s="31">
         <v>-77</v>
       </c>
       <c r="H7" s="31">
         <v>-73</v>
@@ -1186,58 +1207,61 @@
       </c>
       <c r="R7" s="8">
         <v>-77</v>
       </c>
       <c r="S7" s="8">
         <v>-116</v>
       </c>
       <c r="T7" s="8">
         <v>-48</v>
       </c>
       <c r="U7" s="8">
         <v>-31</v>
       </c>
       <c r="V7" s="8">
         <v>-123</v>
       </c>
       <c r="W7" s="8">
         <v>-146</v>
       </c>
       <c r="X7" s="8">
         <v>-143</v>
       </c>
       <c r="Y7" s="8">
         <v>-142</v>
       </c>
-      <c r="Z7" s="8">
+      <c r="Z7" s="10">
         <v>-125</v>
       </c>
-      <c r="AA7" s="8">
+      <c r="AA7" s="39">
         <v>-93</v>
       </c>
-      <c r="AB7" s="8">
+      <c r="AB7" s="10">
         <v>-181</v>
+      </c>
+      <c r="AC7" s="10">
+        <v>-148</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B8" s="10">
         <v>-50</v>
       </c>
       <c r="C8" s="10">
         <v>-20</v>
       </c>
       <c r="D8" s="10">
         <v>-40</v>
       </c>
       <c r="E8" s="10">
         <v>-22</v>
       </c>
       <c r="F8" s="10">
         <v>-45</v>
       </c>
       <c r="G8" s="31">
         <v>-14</v>
       </c>
       <c r="H8" s="31">
@@ -1272,58 +1296,61 @@
       </c>
       <c r="R8" s="8">
         <v>-19</v>
       </c>
       <c r="S8" s="8">
         <v>-73</v>
       </c>
       <c r="T8" s="8">
         <v>-48</v>
       </c>
       <c r="U8" s="8">
         <v>-1</v>
       </c>
       <c r="V8" s="8">
         <v>-48</v>
       </c>
       <c r="W8" s="8">
         <v>-73</v>
       </c>
       <c r="X8" s="8">
         <v>-75</v>
       </c>
       <c r="Y8" s="8">
         <v>-48</v>
       </c>
-      <c r="Z8" s="8">
+      <c r="Z8" s="10">
         <v>-45</v>
       </c>
-      <c r="AA8" s="8">
+      <c r="AA8" s="39">
         <v>-34</v>
       </c>
-      <c r="AB8" s="8">
+      <c r="AB8" s="10">
         <v>-45</v>
+      </c>
+      <c r="AC8" s="10">
+        <v>-85</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B9" s="10">
         <v>-11</v>
       </c>
       <c r="C9" s="10">
         <v>-7</v>
       </c>
       <c r="D9" s="10">
         <v>-15</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>12</v>
       </c>
       <c r="F9" s="10">
         <v>-7</v>
       </c>
       <c r="G9" s="31">
         <v>-7</v>
       </c>
       <c r="H9" s="31">
@@ -1358,58 +1385,61 @@
       </c>
       <c r="R9" s="8">
         <v>-7</v>
       </c>
       <c r="S9" s="8">
         <v>1</v>
       </c>
       <c r="T9" s="8">
         <v>4</v>
       </c>
       <c r="U9" s="8">
         <v>2</v>
       </c>
       <c r="V9" s="8">
         <v>-3</v>
       </c>
       <c r="W9" s="8">
         <v>-25</v>
       </c>
       <c r="X9" s="8">
         <v>2</v>
       </c>
       <c r="Y9" s="8">
         <v>-10</v>
       </c>
-      <c r="Z9" s="8">
+      <c r="Z9" s="10">
         <v>-10</v>
       </c>
-      <c r="AA9" s="8">
+      <c r="AA9" s="39">
         <v>-19</v>
       </c>
-      <c r="AB9" s="8">
+      <c r="AB9" s="10">
         <v>-21</v>
+      </c>
+      <c r="AC9" s="10">
+        <v>-13</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="11" t="s">
         <v>48</v>
       </c>
       <c r="B10" s="10">
         <v>-6</v>
       </c>
       <c r="C10" s="10">
         <v>1</v>
       </c>
       <c r="D10" s="10">
         <v>7</v>
       </c>
       <c r="E10" s="10">
         <v>-7</v>
       </c>
       <c r="F10" s="10">
         <v>7</v>
       </c>
       <c r="G10" s="31">
         <v>9</v>
       </c>
       <c r="H10" s="31">
@@ -1444,58 +1474,61 @@
       </c>
       <c r="R10" s="8">
         <v>7</v>
       </c>
       <c r="S10" s="8">
         <v>5</v>
       </c>
       <c r="T10" s="8">
         <v>7</v>
       </c>
       <c r="U10" s="8">
         <v>12</v>
       </c>
       <c r="V10" s="8">
         <v>6</v>
       </c>
       <c r="W10" s="8">
         <v>2</v>
       </c>
       <c r="X10" s="8">
         <v>2</v>
       </c>
       <c r="Y10" s="8">
         <v>4</v>
       </c>
-      <c r="Z10" s="8">
+      <c r="Z10" s="10">
         <v>9</v>
       </c>
-      <c r="AA10" s="8">
+      <c r="AA10" s="39">
         <v>-1</v>
       </c>
-      <c r="AB10" s="8">
+      <c r="AB10" s="10">
         <v>4</v>
+      </c>
+      <c r="AC10" s="10">
+        <v>3</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="11" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="10">
         <v>-17</v>
       </c>
       <c r="C11" s="10">
         <v>-2</v>
       </c>
       <c r="D11" s="10">
         <v>-5</v>
       </c>
       <c r="E11" s="10">
         <v>-7</v>
       </c>
       <c r="F11" s="10">
         <v>9</v>
       </c>
       <c r="G11" s="31">
         <v>-11</v>
       </c>
       <c r="H11" s="31">
@@ -1530,58 +1563,61 @@
       </c>
       <c r="R11" s="8">
         <v>1</v>
       </c>
       <c r="S11" s="8">
         <v>-6</v>
       </c>
       <c r="T11" s="8">
         <v>-9</v>
       </c>
       <c r="U11" s="8">
         <v>-13</v>
       </c>
       <c r="V11" s="8">
         <v>-4</v>
       </c>
       <c r="W11" s="8">
         <v>-8</v>
       </c>
       <c r="X11" s="8">
         <v>-13</v>
       </c>
       <c r="Y11" s="8">
         <v>-8</v>
       </c>
-      <c r="Z11" s="8">
+      <c r="Z11" s="10">
         <v>-11</v>
       </c>
-      <c r="AA11" s="8">
+      <c r="AA11" s="39">
         <v>1</v>
       </c>
-      <c r="AB11" s="8">
+      <c r="AB11" s="10">
         <v>-14</v>
+      </c>
+      <c r="AC11" s="10">
+        <v>-19</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="11" t="s">
         <v>50</v>
       </c>
       <c r="B12" s="10">
         <v>-20</v>
       </c>
       <c r="C12" s="10">
         <v>7</v>
       </c>
       <c r="D12" s="10">
         <v>-8</v>
       </c>
       <c r="E12" s="10">
         <v>-2</v>
       </c>
       <c r="F12" s="10">
         <v>-6</v>
       </c>
       <c r="G12" s="31">
         <v>-10</v>
       </c>
       <c r="H12" s="31">
@@ -1616,58 +1652,61 @@
       </c>
       <c r="R12" s="8">
         <v>-8</v>
       </c>
       <c r="S12" s="8">
         <v>-3</v>
       </c>
       <c r="T12" s="8">
         <v>3</v>
       </c>
       <c r="U12" s="8" t="s">
         <v>12</v>
       </c>
       <c r="V12" s="8">
         <v>-10</v>
       </c>
       <c r="W12" s="8">
         <v>-1</v>
       </c>
       <c r="X12" s="8">
         <v>-3</v>
       </c>
       <c r="Y12" s="8">
         <v>-6</v>
       </c>
-      <c r="Z12" s="8">
+      <c r="Z12" s="10">
         <v>-14</v>
       </c>
-      <c r="AA12" s="8">
+      <c r="AA12" s="39">
         <v>-1</v>
       </c>
-      <c r="AB12" s="8">
+      <c r="AB12" s="10">
         <v>-5</v>
+      </c>
+      <c r="AC12" s="10">
+        <v>-4</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="11" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="10">
         <v>-14</v>
       </c>
       <c r="C13" s="10">
         <v>1</v>
       </c>
       <c r="D13" s="10">
         <v>-8</v>
       </c>
       <c r="E13" s="10">
         <v>-2</v>
       </c>
       <c r="F13" s="10">
         <v>-2</v>
       </c>
       <c r="G13" s="31">
         <v>3</v>
       </c>
       <c r="H13" s="31">
@@ -1702,58 +1741,61 @@
       </c>
       <c r="R13" s="8">
         <v>-2</v>
       </c>
       <c r="S13" s="8" t="s">
         <v>12</v>
       </c>
       <c r="T13" s="8">
         <v>-6</v>
       </c>
       <c r="U13" s="8">
         <v>5</v>
       </c>
       <c r="V13" s="8">
         <v>-6</v>
       </c>
       <c r="W13" s="8">
         <v>-14</v>
       </c>
       <c r="X13" s="8">
         <v>-7</v>
       </c>
       <c r="Y13" s="8">
         <v>-8</v>
       </c>
-      <c r="Z13" s="8">
+      <c r="Z13" s="10">
         <v>-2</v>
       </c>
-      <c r="AA13" s="8">
+      <c r="AA13" s="39">
         <v>-3</v>
       </c>
-      <c r="AB13" s="8">
+      <c r="AB13" s="10">
         <v>-4</v>
+      </c>
+      <c r="AC13" s="10">
+        <v>-5</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="11" t="s">
         <v>52</v>
       </c>
       <c r="B14" s="10">
         <v>-17</v>
       </c>
       <c r="C14" s="10">
         <v>-5</v>
       </c>
       <c r="D14" s="10">
         <v>5</v>
       </c>
       <c r="E14" s="10">
         <v>-5</v>
       </c>
       <c r="F14" s="10" t="s">
         <v>12</v>
       </c>
       <c r="G14" s="31">
         <v>-8</v>
       </c>
       <c r="H14" s="31">
@@ -1788,58 +1830,61 @@
       </c>
       <c r="R14" s="8">
         <v>-22</v>
       </c>
       <c r="S14" s="8">
         <v>-11</v>
       </c>
       <c r="T14" s="8">
         <v>-7</v>
       </c>
       <c r="U14" s="8">
         <v>-13</v>
       </c>
       <c r="V14" s="8">
         <v>-8</v>
       </c>
       <c r="W14" s="8">
         <v>-15</v>
       </c>
       <c r="X14" s="8">
         <v>-12</v>
       </c>
       <c r="Y14" s="8">
         <v>-5</v>
       </c>
-      <c r="Z14" s="8">
+      <c r="Z14" s="10">
         <v>-7</v>
       </c>
-      <c r="AA14" s="8">
+      <c r="AA14" s="39">
         <v>-14</v>
       </c>
-      <c r="AB14" s="8">
+      <c r="AB14" s="10">
         <v>-23</v>
+      </c>
+      <c r="AC14" s="10">
+        <v>-4</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="11" t="s">
         <v>53</v>
       </c>
       <c r="B15" s="10">
         <v>4</v>
       </c>
       <c r="C15" s="10">
         <v>-5</v>
       </c>
       <c r="D15" s="10">
         <v>-5</v>
       </c>
       <c r="E15" s="10">
         <v>3</v>
       </c>
       <c r="F15" s="10">
         <v>1</v>
       </c>
       <c r="G15" s="31">
         <v>-6</v>
       </c>
       <c r="H15" s="31">
@@ -1874,57 +1919,60 @@
       </c>
       <c r="R15" s="8">
         <v>-7</v>
       </c>
       <c r="S15" s="8">
         <v>-25</v>
       </c>
       <c r="T15" s="8">
         <v>-4</v>
       </c>
       <c r="U15" s="8">
         <v>-7</v>
       </c>
       <c r="V15" s="8">
         <v>-11</v>
       </c>
       <c r="W15" s="8">
         <v>-4</v>
       </c>
       <c r="X15" s="8">
         <v>-1</v>
       </c>
       <c r="Y15" s="8">
         <v>-11</v>
       </c>
-      <c r="Z15" s="8">
+      <c r="Z15" s="10">
         <v>-7</v>
       </c>
-      <c r="AA15" s="8">
+      <c r="AA15" s="39">
         <v>-3</v>
       </c>
-      <c r="AB15" s="8">
+      <c r="AB15" s="10">
+        <v>-9</v>
+      </c>
+      <c r="AC15" s="10">
         <v>-9</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="11" t="s">
         <v>54</v>
       </c>
       <c r="B16" s="10">
         <v>-5</v>
       </c>
       <c r="C16" s="10">
         <v>-12</v>
       </c>
       <c r="D16" s="10">
         <v>-2</v>
       </c>
       <c r="E16" s="10">
         <v>-7</v>
       </c>
       <c r="F16" s="10">
         <v>-10</v>
       </c>
       <c r="G16" s="31">
         <v>-4</v>
       </c>
@@ -1960,61 +2008,64 @@
       </c>
       <c r="R16" s="8">
         <v>-7</v>
       </c>
       <c r="S16" s="8">
         <v>2</v>
       </c>
       <c r="T16" s="8">
         <v>3</v>
       </c>
       <c r="U16" s="8">
         <v>2</v>
       </c>
       <c r="V16" s="8">
         <v>-2</v>
       </c>
       <c r="W16" s="8">
         <v>-12</v>
       </c>
       <c r="X16" s="8">
         <v>-5</v>
       </c>
       <c r="Y16" s="8">
         <v>-11</v>
       </c>
-      <c r="Z16" s="8">
+      <c r="Z16" s="10">
         <v>-3</v>
       </c>
-      <c r="AA16" s="8">
+      <c r="AA16" s="39">
         <v>-4</v>
       </c>
-      <c r="AB16" s="8">
+      <c r="AB16" s="10">
         <v>-14</v>
       </c>
+      <c r="AC16" s="10">
+        <v>3</v>
+      </c>
     </row>
-    <row r="17" spans="1:28">
+    <row r="17" spans="1:29">
       <c r="A17" s="13" t="s">
         <v>55</v>
       </c>
       <c r="B17" s="10">
         <v>-9</v>
       </c>
       <c r="C17" s="10">
         <v>-13</v>
       </c>
       <c r="D17" s="10">
         <v>-18</v>
       </c>
       <c r="E17" s="10">
         <v>2</v>
       </c>
       <c r="F17" s="10">
         <v>-16</v>
       </c>
       <c r="G17" s="31">
         <v>-16</v>
       </c>
       <c r="H17" s="31">
         <v>-6</v>
       </c>
       <c r="I17" s="7">
@@ -2046,61 +2097,64 @@
       </c>
       <c r="R17" s="8" t="s">
         <v>12</v>
       </c>
       <c r="S17" s="8">
         <v>-1</v>
       </c>
       <c r="T17" s="8">
         <v>-8</v>
       </c>
       <c r="U17" s="8">
         <v>-15</v>
       </c>
       <c r="V17" s="8">
         <v>-16</v>
       </c>
       <c r="W17" s="8">
         <v>5</v>
       </c>
       <c r="X17" s="8">
         <v>-10</v>
       </c>
       <c r="Y17" s="8">
         <v>-13</v>
       </c>
-      <c r="Z17" s="8">
+      <c r="Z17" s="10">
         <v>-11</v>
       </c>
-      <c r="AA17" s="8">
+      <c r="AA17" s="39">
         <v>-14</v>
       </c>
-      <c r="AB17" s="8">
+      <c r="AB17" s="10">
         <v>-14</v>
       </c>
+      <c r="AC17" s="10">
+        <v>-12</v>
+      </c>
     </row>
-    <row r="18" spans="1:28">
+    <row r="18" spans="1:29">
       <c r="A18" s="13" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="10">
         <v>-10</v>
       </c>
       <c r="C18" s="10">
         <v>-4</v>
       </c>
       <c r="D18" s="10">
         <v>-7</v>
       </c>
       <c r="E18" s="10">
         <v>-8</v>
       </c>
       <c r="F18" s="10">
         <v>2</v>
       </c>
       <c r="G18" s="31">
         <v>-8</v>
       </c>
       <c r="H18" s="31">
         <v>6</v>
       </c>
       <c r="I18" s="7">
@@ -2132,61 +2186,64 @@
       </c>
       <c r="R18" s="8">
         <v>1</v>
       </c>
       <c r="S18" s="8">
         <v>-3</v>
       </c>
       <c r="T18" s="8">
         <v>-4</v>
       </c>
       <c r="U18" s="8">
         <v>-3</v>
       </c>
       <c r="V18" s="8">
         <v>-12</v>
       </c>
       <c r="W18" s="8">
         <v>-8</v>
       </c>
       <c r="X18" s="8">
         <v>-12</v>
       </c>
       <c r="Y18" s="8">
         <v>-8</v>
       </c>
-      <c r="Z18" s="8">
+      <c r="Z18" s="10">
         <v>-11</v>
       </c>
-      <c r="AA18" s="8">
+      <c r="AA18" s="39">
         <v>6</v>
       </c>
-      <c r="AB18" s="8">
+      <c r="AB18" s="10">
         <v>-19</v>
       </c>
+      <c r="AC18" s="10">
+        <v>1</v>
+      </c>
     </row>
-    <row r="19" spans="1:28">
+    <row r="19" spans="1:29">
       <c r="A19" s="13" t="s">
         <v>57</v>
       </c>
       <c r="B19" s="10">
         <v>-12</v>
       </c>
       <c r="C19" s="10">
         <v>-1</v>
       </c>
       <c r="D19" s="10">
         <v>-3</v>
       </c>
       <c r="E19" s="10">
         <v>-1</v>
       </c>
       <c r="F19" s="10">
         <v>1</v>
       </c>
       <c r="G19" s="31">
         <v>3</v>
       </c>
       <c r="H19" s="31">
         <v>4</v>
       </c>
       <c r="I19" s="31">
@@ -2218,61 +2275,64 @@
       </c>
       <c r="R19" s="8">
         <v>-8</v>
       </c>
       <c r="S19" s="8">
         <v>1</v>
       </c>
       <c r="T19" s="8">
         <v>2</v>
       </c>
       <c r="U19" s="8">
         <v>1</v>
       </c>
       <c r="V19" s="8">
         <v>2</v>
       </c>
       <c r="W19" s="8">
         <v>3</v>
       </c>
       <c r="X19" s="8">
         <v>-5</v>
       </c>
       <c r="Y19" s="8">
         <v>-9</v>
       </c>
-      <c r="Z19" s="8">
+      <c r="Z19" s="10">
         <v>-1</v>
       </c>
-      <c r="AA19" s="8">
+      <c r="AA19" s="39">
         <v>-5</v>
       </c>
-      <c r="AB19" s="8">
+      <c r="AB19" s="10">
         <v>-4</v>
       </c>
+      <c r="AC19" s="10">
+        <v>-1</v>
+      </c>
     </row>
-    <row r="20" spans="1:28">
+    <row r="20" spans="1:29">
       <c r="A20" s="13" t="s">
         <v>58</v>
       </c>
       <c r="B20" s="10">
         <v>8</v>
       </c>
       <c r="C20" s="10">
         <v>7</v>
       </c>
       <c r="D20" s="10">
         <v>-1</v>
       </c>
       <c r="E20" s="10">
         <v>6</v>
       </c>
       <c r="F20" s="10">
         <v>16</v>
       </c>
       <c r="G20" s="31">
         <v>4</v>
       </c>
       <c r="H20" s="31">
         <v>9</v>
       </c>
       <c r="I20" s="7">
@@ -2304,61 +2364,64 @@
       </c>
       <c r="R20" s="8">
         <v>4</v>
       </c>
       <c r="S20" s="8">
         <v>5</v>
       </c>
       <c r="T20" s="8">
         <v>7</v>
       </c>
       <c r="U20" s="8">
         <v>1</v>
       </c>
       <c r="V20" s="8">
         <v>2</v>
       </c>
       <c r="W20" s="8">
         <v>8</v>
       </c>
       <c r="X20" s="8">
         <v>9</v>
       </c>
       <c r="Y20" s="8">
         <v>9</v>
       </c>
-      <c r="Z20" s="8">
+      <c r="Z20" s="10">
         <v>1</v>
       </c>
-      <c r="AA20" s="8">
+      <c r="AA20" s="39">
         <v>1</v>
       </c>
-      <c r="AB20" s="8">
+      <c r="AB20" s="10">
         <v>2</v>
       </c>
+      <c r="AC20" s="10">
+        <v>4</v>
+      </c>
     </row>
-    <row r="21" spans="1:28">
+    <row r="21" spans="1:29">
       <c r="A21" s="13" t="s">
         <v>59</v>
       </c>
       <c r="B21" s="10">
         <v>-2</v>
       </c>
       <c r="C21" s="10">
         <v>-8</v>
       </c>
       <c r="D21" s="10">
         <v>3</v>
       </c>
       <c r="E21" s="10">
         <v>-4</v>
       </c>
       <c r="F21" s="10">
         <v>-8</v>
       </c>
       <c r="G21" s="31">
         <v>-12</v>
       </c>
       <c r="H21" s="31">
         <v>2</v>
       </c>
       <c r="I21" s="7">
@@ -2390,91 +2453,93 @@
       </c>
       <c r="R21" s="8">
         <v>-10</v>
       </c>
       <c r="S21" s="8">
         <v>-8</v>
       </c>
       <c r="T21" s="8">
         <v>12</v>
       </c>
       <c r="U21" s="8">
         <v>-2</v>
       </c>
       <c r="V21" s="8">
         <v>-13</v>
       </c>
       <c r="W21" s="8">
         <v>-4</v>
       </c>
       <c r="X21" s="8">
         <v>-13</v>
       </c>
       <c r="Y21" s="8">
         <v>-18</v>
       </c>
-      <c r="Z21" s="8">
+      <c r="Z21" s="10">
         <v>-13</v>
       </c>
-      <c r="AA21" s="8">
+      <c r="AA21" s="39">
         <v>-3</v>
       </c>
-      <c r="AB21" s="8">
+      <c r="AB21" s="10">
         <v>-15</v>
       </c>
+      <c r="AC21" s="10">
+        <v>-7</v>
+      </c>
     </row>
-    <row r="22" spans="1:28">
-      <c r="A22" s="46" t="s">
+    <row r="22" spans="1:29">
+      <c r="A22" s="51" t="s">
         <v>15</v>
       </c>
-      <c r="B22" s="46"/>
-[...23 lines deleted...]
-      <c r="AB22" s="8"/>
+      <c r="B22" s="51"/>
+      <c r="C22" s="51"/>
+      <c r="D22" s="51"/>
+      <c r="E22" s="51"/>
+      <c r="F22" s="51"/>
+      <c r="G22" s="51"/>
+      <c r="H22" s="51"/>
+      <c r="I22" s="51"/>
+      <c r="J22" s="51"/>
+      <c r="K22" s="51"/>
+      <c r="L22" s="51"/>
+      <c r="M22" s="51"/>
+      <c r="N22" s="51"/>
+      <c r="O22" s="51"/>
+      <c r="P22" s="51"/>
+      <c r="Q22" s="51"/>
+      <c r="R22" s="51"/>
+      <c r="S22" s="51"/>
+      <c r="T22" s="51"/>
+      <c r="U22" s="51"/>
+      <c r="V22" s="51"/>
+      <c r="W22" s="51"/>
+      <c r="X22" s="51"/>
+      <c r="Y22" s="51"/>
     </row>
-    <row r="23" spans="1:28">
+    <row r="23" spans="1:29">
       <c r="A23" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B23" s="10">
         <v>-55</v>
       </c>
       <c r="C23" s="10">
         <v>-34</v>
       </c>
       <c r="D23" s="10">
         <v>-35</v>
       </c>
       <c r="E23" s="10">
         <v>-20</v>
       </c>
       <c r="F23" s="10">
         <v>-42</v>
       </c>
       <c r="G23" s="31">
         <v>-26</v>
       </c>
       <c r="H23" s="31">
         <v>-79</v>
       </c>
       <c r="I23" s="9">
@@ -2509,58 +2574,61 @@
       </c>
       <c r="S23" s="8">
         <v>-88</v>
       </c>
       <c r="T23" s="8">
         <v>-48</v>
       </c>
       <c r="U23" s="8">
         <v>-3</v>
       </c>
       <c r="V23" s="8">
         <v>-53</v>
       </c>
       <c r="W23" s="8">
         <v>-92</v>
       </c>
       <c r="X23" s="8">
         <v>-82</v>
       </c>
       <c r="Y23" s="8">
         <v>-61</v>
       </c>
       <c r="Z23" s="8">
         <v>-52</v>
       </c>
-      <c r="AA23" s="8">
+      <c r="AA23" s="39">
         <v>-41</v>
       </c>
-      <c r="AB23" s="8">
+      <c r="AB23" s="10">
         <v>-66</v>
       </c>
+      <c r="AC23" s="10">
+        <v>-81</v>
+      </c>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:29">
       <c r="A24" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B24" s="10">
         <v>-50</v>
       </c>
       <c r="C24" s="10">
         <v>-20</v>
       </c>
       <c r="D24" s="10">
         <v>-40</v>
       </c>
       <c r="E24" s="10">
         <v>-22</v>
       </c>
       <c r="F24" s="10">
         <v>-45</v>
       </c>
       <c r="G24" s="31">
         <v>-14</v>
       </c>
       <c r="H24" s="31">
         <v>-53</v>
       </c>
       <c r="I24" s="9">
@@ -2595,58 +2663,61 @@
       </c>
       <c r="S24" s="8">
         <v>-73</v>
       </c>
       <c r="T24" s="8">
         <v>-48</v>
       </c>
       <c r="U24" s="8">
         <v>-1</v>
       </c>
       <c r="V24" s="8">
         <v>-48</v>
       </c>
       <c r="W24" s="8">
         <v>-73</v>
       </c>
       <c r="X24" s="8">
         <v>-75</v>
       </c>
       <c r="Y24" s="8">
         <v>-48</v>
       </c>
       <c r="Z24" s="8">
         <v>-45</v>
       </c>
-      <c r="AA24" s="8">
+      <c r="AA24" s="39">
         <v>-34</v>
       </c>
-      <c r="AB24" s="8">
+      <c r="AB24" s="10">
         <v>-45</v>
       </c>
+      <c r="AC24" s="10">
+        <v>-85</v>
+      </c>
     </row>
-    <row r="25" spans="1:28">
+    <row r="25" spans="1:29">
       <c r="A25" s="11" t="s">
         <v>49</v>
       </c>
       <c r="B25" s="10">
         <v>-8</v>
       </c>
       <c r="C25" s="10">
         <v>3</v>
       </c>
       <c r="D25" s="10">
         <v>6</v>
       </c>
       <c r="E25" s="10">
         <v>4</v>
       </c>
       <c r="F25" s="10">
         <v>1</v>
       </c>
       <c r="G25" s="31">
         <v>-3</v>
       </c>
       <c r="H25" s="31">
         <v>-6</v>
       </c>
       <c r="I25" s="9">
@@ -2681,58 +2752,61 @@
       </c>
       <c r="S25" s="8">
         <v>-6</v>
       </c>
       <c r="T25" s="8">
         <v>-1</v>
       </c>
       <c r="U25" s="8">
         <v>-6</v>
       </c>
       <c r="V25" s="8">
         <v>8</v>
       </c>
       <c r="W25" s="8">
         <v>-6</v>
       </c>
       <c r="X25" s="8">
         <v>-4</v>
       </c>
       <c r="Y25" s="8">
         <v>-2</v>
       </c>
       <c r="Z25" s="8">
         <v>2</v>
       </c>
-      <c r="AA25" s="8">
+      <c r="AA25" s="39">
         <v>-1</v>
       </c>
-      <c r="AB25" s="8">
+      <c r="AB25" s="10">
         <v>-3</v>
       </c>
+      <c r="AC25" s="10">
+        <v>-1</v>
+      </c>
     </row>
-    <row r="26" spans="1:28">
+    <row r="26" spans="1:29">
       <c r="A26" s="11" t="s">
         <v>53</v>
       </c>
       <c r="B26" s="10">
         <v>-1</v>
       </c>
       <c r="C26" s="10">
         <v>-3</v>
       </c>
       <c r="D26" s="10">
         <v>-4</v>
       </c>
       <c r="E26" s="10">
         <v>-1</v>
       </c>
       <c r="F26" s="10">
         <v>4</v>
       </c>
       <c r="G26" s="31">
         <v>-3</v>
       </c>
       <c r="H26" s="31">
         <v>-11</v>
       </c>
       <c r="I26" s="9">
@@ -2767,58 +2841,61 @@
       </c>
       <c r="S26" s="8">
         <v>-8</v>
       </c>
       <c r="T26" s="8">
         <v>-1</v>
       </c>
       <c r="U26" s="8">
         <v>-5</v>
       </c>
       <c r="V26" s="8">
         <v>-4</v>
       </c>
       <c r="W26" s="8">
         <v>-2</v>
       </c>
       <c r="X26" s="8">
         <v>3</v>
       </c>
       <c r="Y26" s="8">
         <v>-5</v>
       </c>
       <c r="Z26" s="8">
         <v>1</v>
       </c>
-      <c r="AA26" s="8">
+      <c r="AA26" s="39">
         <v>-4</v>
       </c>
-      <c r="AB26" s="8">
+      <c r="AB26" s="10">
         <v>-2</v>
       </c>
+      <c r="AC26" s="10">
+        <v>2</v>
+      </c>
     </row>
-    <row r="27" spans="1:28">
+    <row r="27" spans="1:29">
       <c r="A27" s="11" t="s">
         <v>54</v>
       </c>
       <c r="B27" s="10">
         <v>3</v>
       </c>
       <c r="C27" s="10">
         <v>-10</v>
       </c>
       <c r="D27" s="10" t="s">
         <v>12</v>
       </c>
       <c r="E27" s="10">
         <v>-2</v>
       </c>
       <c r="F27" s="10">
         <v>-1</v>
       </c>
       <c r="G27" s="31">
         <v>-1</v>
       </c>
       <c r="H27" s="31">
         <v>-9</v>
       </c>
       <c r="I27" s="9">
@@ -2856,55 +2933,58 @@
       </c>
       <c r="T27" s="8">
         <v>5</v>
       </c>
       <c r="U27" s="8">
         <v>1</v>
       </c>
       <c r="V27" s="8">
         <v>4</v>
       </c>
       <c r="W27" s="8">
         <v>-10</v>
       </c>
       <c r="X27" s="8">
         <v>-3</v>
       </c>
       <c r="Y27" s="8">
         <v>-1</v>
       </c>
       <c r="Z27" s="8" t="s">
         <v>12</v>
       </c>
       <c r="AA27" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="AB27" s="8">
+      <c r="AB27" s="10">
         <v>-3</v>
       </c>
+      <c r="AC27" s="10">
+        <v>6</v>
+      </c>
     </row>
-    <row r="28" spans="1:28">
+    <row r="28" spans="1:29">
       <c r="A28" s="13" t="s">
         <v>56</v>
       </c>
       <c r="B28" s="10">
         <v>1</v>
       </c>
       <c r="C28" s="10">
         <v>-4</v>
       </c>
       <c r="D28" s="10">
         <v>3</v>
       </c>
       <c r="E28" s="10">
         <v>1</v>
       </c>
       <c r="F28" s="10">
         <v>-1</v>
       </c>
       <c r="G28" s="31">
         <v>-5</v>
       </c>
       <c r="H28" s="7" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="9">
@@ -2939,89 +3019,90 @@
       </c>
       <c r="S28" s="8">
         <v>-4</v>
       </c>
       <c r="T28" s="8">
         <v>-3</v>
       </c>
       <c r="U28" s="8">
         <v>8</v>
       </c>
       <c r="V28" s="8">
         <v>-13</v>
       </c>
       <c r="W28" s="8">
         <v>-1</v>
       </c>
       <c r="X28" s="8">
         <v>-3</v>
       </c>
       <c r="Y28" s="8">
         <v>-5</v>
       </c>
       <c r="Z28" s="8">
         <v>-10</v>
       </c>
-      <c r="AA28" s="8">
+      <c r="AA28" s="39">
         <v>-2</v>
       </c>
-      <c r="AB28" s="8">
+      <c r="AB28" s="10">
         <v>-13</v>
       </c>
+      <c r="AC28" s="10">
+        <v>-3</v>
+      </c>
     </row>
-    <row r="29" spans="1:28">
-      <c r="A29" s="39" t="s">
+    <row r="29" spans="1:29">
+      <c r="A29" s="44" t="s">
         <v>42</v>
       </c>
-      <c r="B29" s="39"/>
-[...24 lines deleted...]
-      <c r="AB29" s="8"/>
+      <c r="B29" s="44"/>
+      <c r="C29" s="44"/>
+      <c r="D29" s="44"/>
+      <c r="E29" s="44"/>
+      <c r="F29" s="44"/>
+      <c r="G29" s="44"/>
+      <c r="H29" s="44"/>
+      <c r="I29" s="44"/>
+      <c r="J29" s="44"/>
+      <c r="K29" s="44"/>
+      <c r="L29" s="44"/>
+      <c r="M29" s="44"/>
+      <c r="N29" s="44"/>
+      <c r="O29" s="44"/>
+      <c r="P29" s="44"/>
+      <c r="Q29" s="44"/>
+      <c r="R29" s="44"/>
+      <c r="S29" s="44"/>
+      <c r="T29" s="44"/>
+      <c r="U29" s="44"/>
+      <c r="V29" s="44"/>
+      <c r="W29" s="44"/>
+      <c r="X29" s="44"/>
+      <c r="Y29" s="44"/>
     </row>
-    <row r="30" spans="1:28">
+    <row r="30" spans="1:29">
       <c r="A30" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B30" s="10">
         <v>-106</v>
       </c>
       <c r="C30" s="10">
         <v>-27</v>
       </c>
       <c r="D30" s="10">
         <v>-62</v>
       </c>
       <c r="E30" s="10">
         <v>-34</v>
       </c>
       <c r="F30" s="10">
         <v>-16</v>
       </c>
       <c r="G30" s="31">
         <v>-51</v>
       </c>
       <c r="H30" s="31">
         <v>6</v>
       </c>
       <c r="I30" s="31">
@@ -3056,58 +3137,61 @@
       </c>
       <c r="S30" s="8">
         <v>-28</v>
       </c>
       <c r="T30" s="8" t="s">
         <v>12</v>
       </c>
       <c r="U30" s="8">
         <v>-28</v>
       </c>
       <c r="V30" s="8">
         <v>-70</v>
       </c>
       <c r="W30" s="8">
         <v>-54</v>
       </c>
       <c r="X30" s="8">
         <v>-61</v>
       </c>
       <c r="Y30" s="8">
         <v>-81</v>
       </c>
       <c r="Z30" s="10">
         <v>-73</v>
       </c>
-      <c r="AA30" s="8">
+      <c r="AA30" s="40">
         <v>-52</v>
       </c>
-      <c r="AB30" s="8">
+      <c r="AB30" s="10">
         <v>-115</v>
       </c>
+      <c r="AC30" s="10">
+        <v>-67</v>
+      </c>
     </row>
-    <row r="31" spans="1:28">
+    <row r="31" spans="1:29">
       <c r="A31" s="37" t="s">
         <v>47</v>
       </c>
       <c r="B31" s="10">
         <v>-11</v>
       </c>
       <c r="C31" s="10">
         <v>-7</v>
       </c>
       <c r="D31" s="10">
         <v>-15</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>12</v>
       </c>
       <c r="F31" s="10">
         <v>-7</v>
       </c>
       <c r="G31" s="31">
         <v>-7</v>
       </c>
       <c r="H31" s="31">
         <v>-2</v>
       </c>
       <c r="I31" s="31">
@@ -3142,58 +3226,61 @@
       </c>
       <c r="S31" s="8">
         <v>1</v>
       </c>
       <c r="T31" s="8">
         <v>4</v>
       </c>
       <c r="U31" s="8">
         <v>2</v>
       </c>
       <c r="V31" s="8">
         <v>-3</v>
       </c>
       <c r="W31" s="8">
         <v>-25</v>
       </c>
       <c r="X31" s="8">
         <v>2</v>
       </c>
       <c r="Y31" s="8">
         <v>-10</v>
       </c>
       <c r="Z31" s="10">
         <v>-10</v>
       </c>
-      <c r="AA31" s="8">
+      <c r="AA31" s="40">
         <v>-19</v>
       </c>
-      <c r="AB31" s="8">
+      <c r="AB31" s="10">
         <v>-21</v>
       </c>
+      <c r="AC31" s="10">
+        <v>-13</v>
+      </c>
     </row>
-    <row r="32" spans="1:28">
+    <row r="32" spans="1:29">
       <c r="A32" s="37" t="s">
         <v>48</v>
       </c>
       <c r="B32" s="10">
         <v>-6</v>
       </c>
       <c r="C32" s="10">
         <v>1</v>
       </c>
       <c r="D32" s="10">
         <v>7</v>
       </c>
       <c r="E32" s="10">
         <v>-7</v>
       </c>
       <c r="F32" s="10">
         <v>7</v>
       </c>
       <c r="G32" s="31">
         <v>9</v>
       </c>
       <c r="H32" s="31">
         <v>11</v>
       </c>
       <c r="I32" s="31">
@@ -3228,58 +3315,61 @@
       </c>
       <c r="S32" s="8">
         <v>5</v>
       </c>
       <c r="T32" s="8">
         <v>7</v>
       </c>
       <c r="U32" s="8">
         <v>12</v>
       </c>
       <c r="V32" s="8">
         <v>6</v>
       </c>
       <c r="W32" s="8">
         <v>2</v>
       </c>
       <c r="X32" s="8">
         <v>2</v>
       </c>
       <c r="Y32" s="8">
         <v>4</v>
       </c>
       <c r="Z32" s="10">
         <v>9</v>
       </c>
-      <c r="AA32" s="8">
+      <c r="AA32" s="40">
         <v>-1</v>
       </c>
-      <c r="AB32" s="8">
+      <c r="AB32" s="10">
         <v>4</v>
       </c>
+      <c r="AC32" s="10">
+        <v>3</v>
+      </c>
     </row>
-    <row r="33" spans="1:28">
+    <row r="33" spans="1:29">
       <c r="A33" s="37" t="s">
         <v>49</v>
       </c>
       <c r="B33" s="10">
         <v>-9</v>
       </c>
       <c r="C33" s="10">
         <v>-5</v>
       </c>
       <c r="D33" s="10">
         <v>-11</v>
       </c>
       <c r="E33" s="10">
         <v>-11</v>
       </c>
       <c r="F33" s="10" t="s">
         <v>44</v>
       </c>
       <c r="G33" s="31">
         <v>-8</v>
       </c>
       <c r="H33" s="31">
         <v>-10</v>
       </c>
       <c r="I33" s="31">
@@ -3314,58 +3404,61 @@
       </c>
       <c r="S33" s="8" t="s">
         <v>12</v>
       </c>
       <c r="T33" s="8">
         <v>-8</v>
       </c>
       <c r="U33" s="8">
         <v>-7</v>
       </c>
       <c r="V33" s="8">
         <v>-12</v>
       </c>
       <c r="W33" s="8">
         <v>-2</v>
       </c>
       <c r="X33" s="8">
         <v>-9</v>
       </c>
       <c r="Y33" s="8">
         <v>-6</v>
       </c>
       <c r="Z33" s="10">
         <v>-13</v>
       </c>
-      <c r="AA33" s="8">
+      <c r="AA33" s="40">
         <v>2</v>
       </c>
-      <c r="AB33" s="8">
+      <c r="AB33" s="10">
         <v>-11</v>
       </c>
+      <c r="AC33" s="10">
+        <v>-18</v>
+      </c>
     </row>
-    <row r="34" spans="1:28">
+    <row r="34" spans="1:29">
       <c r="A34" s="37" t="s">
         <v>50</v>
       </c>
       <c r="B34" s="10">
         <v>-20</v>
       </c>
       <c r="C34" s="10">
         <v>7</v>
       </c>
       <c r="D34" s="10">
         <v>-8</v>
       </c>
       <c r="E34" s="10">
         <v>-2</v>
       </c>
       <c r="F34" s="10">
         <v>-6</v>
       </c>
       <c r="G34" s="31">
         <v>-10</v>
       </c>
       <c r="H34" s="31">
         <v>-6</v>
       </c>
       <c r="I34" s="31">
@@ -3400,58 +3493,61 @@
       </c>
       <c r="S34" s="8">
         <v>-3</v>
       </c>
       <c r="T34" s="8">
         <v>3</v>
       </c>
       <c r="U34" s="8" t="s">
         <v>12</v>
       </c>
       <c r="V34" s="8">
         <v>-10</v>
       </c>
       <c r="W34" s="8">
         <v>-1</v>
       </c>
       <c r="X34" s="8">
         <v>-3</v>
       </c>
       <c r="Y34" s="8">
         <v>-6</v>
       </c>
       <c r="Z34" s="10">
         <v>-14</v>
       </c>
-      <c r="AA34" s="8">
+      <c r="AA34" s="40">
         <v>-1</v>
       </c>
-      <c r="AB34" s="8">
+      <c r="AB34" s="10">
         <v>-5</v>
       </c>
+      <c r="AC34" s="10">
+        <v>-4</v>
+      </c>
     </row>
-    <row r="35" spans="1:28">
+    <row r="35" spans="1:29">
       <c r="A35" s="37" t="s">
         <v>51</v>
       </c>
       <c r="B35" s="10">
         <v>-14</v>
       </c>
       <c r="C35" s="10">
         <v>1</v>
       </c>
       <c r="D35" s="10">
         <v>-8</v>
       </c>
       <c r="E35" s="10">
         <v>-2</v>
       </c>
       <c r="F35" s="10">
         <v>-2</v>
       </c>
       <c r="G35" s="31">
         <v>3</v>
       </c>
       <c r="H35" s="31">
         <v>-1</v>
       </c>
       <c r="I35" s="31">
@@ -3486,58 +3582,61 @@
       </c>
       <c r="S35" s="8" t="s">
         <v>12</v>
       </c>
       <c r="T35" s="8">
         <v>-6</v>
       </c>
       <c r="U35" s="8">
         <v>5</v>
       </c>
       <c r="V35" s="8">
         <v>-6</v>
       </c>
       <c r="W35" s="8">
         <v>-14</v>
       </c>
       <c r="X35" s="8">
         <v>-7</v>
       </c>
       <c r="Y35" s="8">
         <v>-8</v>
       </c>
       <c r="Z35" s="10">
         <v>-2</v>
       </c>
-      <c r="AA35" s="8">
+      <c r="AA35" s="40">
         <v>-3</v>
       </c>
-      <c r="AB35" s="8">
+      <c r="AB35" s="10">
         <v>-4</v>
       </c>
+      <c r="AC35" s="10">
+        <v>-5</v>
+      </c>
     </row>
-    <row r="36" spans="1:28">
+    <row r="36" spans="1:29">
       <c r="A36" s="37" t="s">
         <v>52</v>
       </c>
       <c r="B36" s="10">
         <v>-17</v>
       </c>
       <c r="C36" s="10">
         <v>-5</v>
       </c>
       <c r="D36" s="10">
         <v>5</v>
       </c>
       <c r="E36" s="10">
         <v>-5</v>
       </c>
       <c r="F36" s="10" t="s">
         <v>12</v>
       </c>
       <c r="G36" s="31">
         <v>-8</v>
       </c>
       <c r="H36" s="31">
         <v>1</v>
       </c>
       <c r="I36" s="31">
@@ -3572,58 +3671,61 @@
       </c>
       <c r="S36" s="8">
         <v>-11</v>
       </c>
       <c r="T36" s="8">
         <v>-7</v>
       </c>
       <c r="U36" s="8">
         <v>-13</v>
       </c>
       <c r="V36" s="8">
         <v>-8</v>
       </c>
       <c r="W36" s="8">
         <v>-15</v>
       </c>
       <c r="X36" s="8">
         <v>-12</v>
       </c>
       <c r="Y36" s="8">
         <v>-5</v>
       </c>
       <c r="Z36" s="10">
         <v>-7</v>
       </c>
-      <c r="AA36" s="8">
+      <c r="AA36" s="40">
         <v>-14</v>
       </c>
-      <c r="AB36" s="8">
+      <c r="AB36" s="10">
         <v>-23</v>
       </c>
+      <c r="AC36" s="10">
+        <v>-4</v>
+      </c>
     </row>
-    <row r="37" spans="1:28">
+    <row r="37" spans="1:29">
       <c r="A37" s="37" t="s">
         <v>53</v>
       </c>
       <c r="B37" s="10">
         <v>5</v>
       </c>
       <c r="C37" s="10">
         <v>-2</v>
       </c>
       <c r="D37" s="10">
         <v>-1</v>
       </c>
       <c r="E37" s="10">
         <v>4</v>
       </c>
       <c r="F37" s="10">
         <v>-3</v>
       </c>
       <c r="G37" s="31">
         <v>-3</v>
       </c>
       <c r="H37" s="31">
         <v>-2</v>
       </c>
       <c r="I37" s="10" t="s">
@@ -3658,58 +3760,61 @@
       </c>
       <c r="S37" s="8">
         <v>-17</v>
       </c>
       <c r="T37" s="8">
         <v>-3</v>
       </c>
       <c r="U37" s="8">
         <v>-2</v>
       </c>
       <c r="V37" s="8">
         <v>-7</v>
       </c>
       <c r="W37" s="8">
         <v>-2</v>
       </c>
       <c r="X37" s="8">
         <v>-4</v>
       </c>
       <c r="Y37" s="8">
         <v>-6</v>
       </c>
       <c r="Z37" s="10">
         <v>-8</v>
       </c>
-      <c r="AA37" s="8">
+      <c r="AA37" s="40">
         <v>1</v>
       </c>
-      <c r="AB37" s="8">
+      <c r="AB37" s="10">
         <v>-7</v>
       </c>
+      <c r="AC37" s="10">
+        <v>-11</v>
+      </c>
     </row>
-    <row r="38" spans="1:28">
+    <row r="38" spans="1:29">
       <c r="A38" s="37" t="s">
         <v>54</v>
       </c>
       <c r="B38" s="10">
         <v>-8</v>
       </c>
       <c r="C38" s="10">
         <v>-2</v>
       </c>
       <c r="D38" s="10">
         <v>-2</v>
       </c>
       <c r="E38" s="10">
         <v>-5</v>
       </c>
       <c r="F38" s="10">
         <v>-9</v>
       </c>
       <c r="G38" s="31">
         <v>-3</v>
       </c>
       <c r="H38" s="10" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="31">
@@ -3744,58 +3849,61 @@
       </c>
       <c r="S38" s="8">
         <v>-1</v>
       </c>
       <c r="T38" s="8">
         <v>-2</v>
       </c>
       <c r="U38" s="8">
         <v>1</v>
       </c>
       <c r="V38" s="8">
         <v>-6</v>
       </c>
       <c r="W38" s="8">
         <v>-2</v>
       </c>
       <c r="X38" s="8">
         <v>-2</v>
       </c>
       <c r="Y38" s="8">
         <v>-10</v>
       </c>
       <c r="Z38" s="10">
         <v>-3</v>
       </c>
-      <c r="AA38" s="8">
+      <c r="AA38" s="40">
         <v>-4</v>
       </c>
-      <c r="AB38" s="8">
+      <c r="AB38" s="10">
         <v>-11</v>
       </c>
+      <c r="AC38" s="10">
+        <v>-3</v>
+      </c>
     </row>
-    <row r="39" spans="1:28">
+    <row r="39" spans="1:29">
       <c r="A39" s="13" t="s">
         <v>55</v>
       </c>
       <c r="B39" s="10">
         <v>-9</v>
       </c>
       <c r="C39" s="10">
         <v>-13</v>
       </c>
       <c r="D39" s="10">
         <v>-18</v>
       </c>
       <c r="E39" s="10">
         <v>2</v>
       </c>
       <c r="F39" s="10">
         <v>-16</v>
       </c>
       <c r="G39" s="31">
         <v>-16</v>
       </c>
       <c r="H39" s="31">
         <v>-6</v>
       </c>
       <c r="I39" s="31">
@@ -3830,58 +3938,61 @@
       </c>
       <c r="S39" s="8">
         <v>-1</v>
       </c>
       <c r="T39" s="8">
         <v>-8</v>
       </c>
       <c r="U39" s="8">
         <v>-15</v>
       </c>
       <c r="V39" s="8">
         <v>-16</v>
       </c>
       <c r="W39" s="8">
         <v>5</v>
       </c>
       <c r="X39" s="8">
         <v>-10</v>
       </c>
       <c r="Y39" s="8">
         <v>-13</v>
       </c>
       <c r="Z39" s="10">
         <v>-11</v>
       </c>
-      <c r="AA39" s="8">
+      <c r="AA39" s="40">
         <v>-14</v>
       </c>
-      <c r="AB39" s="8">
+      <c r="AB39" s="10">
         <v>-14</v>
       </c>
+      <c r="AC39" s="10">
+        <v>-12</v>
+      </c>
     </row>
-    <row r="40" spans="1:28">
+    <row r="40" spans="1:29">
       <c r="A40" s="13" t="s">
         <v>56</v>
       </c>
       <c r="B40" s="10">
         <v>-11</v>
       </c>
       <c r="C40" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D40" s="10">
         <v>-10</v>
       </c>
       <c r="E40" s="10">
         <v>-9</v>
       </c>
       <c r="F40" s="10">
         <v>3</v>
       </c>
       <c r="G40" s="31">
         <v>-3</v>
       </c>
       <c r="H40" s="31">
         <v>6</v>
       </c>
       <c r="I40" s="31">
@@ -3916,58 +4027,61 @@
       </c>
       <c r="S40" s="8">
         <v>1</v>
       </c>
       <c r="T40" s="8">
         <v>-1</v>
       </c>
       <c r="U40" s="8">
         <v>-11</v>
       </c>
       <c r="V40" s="8">
         <v>1</v>
       </c>
       <c r="W40" s="8">
         <v>-7</v>
       </c>
       <c r="X40" s="8">
         <v>-9</v>
       </c>
       <c r="Y40" s="8">
         <v>-3</v>
       </c>
       <c r="Z40" s="10">
         <v>-1</v>
       </c>
-      <c r="AA40" s="8">
+      <c r="AA40" s="40">
         <v>8</v>
       </c>
-      <c r="AB40" s="8">
+      <c r="AB40" s="10">
         <v>-6</v>
       </c>
+      <c r="AC40" s="10">
+        <v>4</v>
+      </c>
     </row>
-    <row r="41" spans="1:28">
+    <row r="41" spans="1:29">
       <c r="A41" s="13" t="s">
         <v>57</v>
       </c>
       <c r="B41" s="10">
         <v>-12</v>
       </c>
       <c r="C41" s="10">
         <v>-1</v>
       </c>
       <c r="D41" s="10">
         <v>-3</v>
       </c>
       <c r="E41" s="10">
         <v>-1</v>
       </c>
       <c r="F41" s="10">
         <v>1</v>
       </c>
       <c r="G41" s="31">
         <v>3</v>
       </c>
       <c r="H41" s="31">
         <v>4</v>
       </c>
       <c r="I41" s="31">
@@ -4002,58 +4116,61 @@
       </c>
       <c r="S41" s="8">
         <v>1</v>
       </c>
       <c r="T41" s="8">
         <v>2</v>
       </c>
       <c r="U41" s="8">
         <v>1</v>
       </c>
       <c r="V41" s="8">
         <v>2</v>
       </c>
       <c r="W41" s="8">
         <v>3</v>
       </c>
       <c r="X41" s="8">
         <v>-5</v>
       </c>
       <c r="Y41" s="8">
         <v>-9</v>
       </c>
       <c r="Z41" s="10">
         <v>-1</v>
       </c>
-      <c r="AA41" s="8">
+      <c r="AA41" s="40">
         <v>-5</v>
       </c>
-      <c r="AB41" s="8">
+      <c r="AB41" s="10">
         <v>-4</v>
       </c>
+      <c r="AC41" s="10">
+        <v>-1</v>
+      </c>
     </row>
-    <row r="42" spans="1:28">
+    <row r="42" spans="1:29">
       <c r="A42" s="13" t="s">
         <v>58</v>
       </c>
       <c r="B42" s="10">
         <v>8</v>
       </c>
       <c r="C42" s="10">
         <v>7</v>
       </c>
       <c r="D42" s="10">
         <v>-1</v>
       </c>
       <c r="E42" s="10">
         <v>6</v>
       </c>
       <c r="F42" s="10">
         <v>16</v>
       </c>
       <c r="G42" s="31">
         <v>4</v>
       </c>
       <c r="H42" s="31">
         <v>9</v>
       </c>
       <c r="I42" s="31">
@@ -4088,58 +4205,61 @@
       </c>
       <c r="S42" s="8">
         <v>5</v>
       </c>
       <c r="T42" s="8">
         <v>7</v>
       </c>
       <c r="U42" s="8">
         <v>1</v>
       </c>
       <c r="V42" s="8">
         <v>2</v>
       </c>
       <c r="W42" s="8">
         <v>8</v>
       </c>
       <c r="X42" s="8">
         <v>9</v>
       </c>
       <c r="Y42" s="8">
         <v>9</v>
       </c>
       <c r="Z42" s="10">
         <v>1</v>
       </c>
-      <c r="AA42" s="8">
+      <c r="AA42" s="40">
         <v>1</v>
       </c>
-      <c r="AB42" s="8">
+      <c r="AB42" s="10">
         <v>2</v>
       </c>
+      <c r="AC42" s="10">
+        <v>4</v>
+      </c>
     </row>
-    <row r="43" spans="1:28">
+    <row r="43" spans="1:29">
       <c r="A43" s="14" t="s">
         <v>59</v>
       </c>
       <c r="B43" s="17">
         <v>-2</v>
       </c>
       <c r="C43" s="17">
         <v>-8</v>
       </c>
       <c r="D43" s="17">
         <v>3</v>
       </c>
       <c r="E43" s="17">
         <v>-4</v>
       </c>
       <c r="F43" s="17">
         <v>-8</v>
       </c>
       <c r="G43" s="32">
         <v>-12</v>
       </c>
       <c r="H43" s="32">
         <v>2</v>
       </c>
       <c r="I43" s="15">
@@ -4174,177 +4294,180 @@
       </c>
       <c r="S43" s="17">
         <v>-8</v>
       </c>
       <c r="T43" s="17">
         <v>12</v>
       </c>
       <c r="U43" s="17">
         <v>-2</v>
       </c>
       <c r="V43" s="17">
         <v>-13</v>
       </c>
       <c r="W43" s="17">
         <v>-4</v>
       </c>
       <c r="X43" s="17">
         <v>-13</v>
       </c>
       <c r="Y43" s="17">
         <v>-18</v>
       </c>
       <c r="Z43" s="17">
         <v>-13</v>
       </c>
-      <c r="AA43" s="17">
+      <c r="AA43" s="41">
         <v>-3</v>
       </c>
       <c r="AB43" s="17">
         <v>-15</v>
       </c>
+      <c r="AC43" s="17">
+        <v>-7</v>
+      </c>
     </row>
-    <row r="44" spans="1:28">
+    <row r="44" spans="1:29">
       <c r="A44" s="18" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="F33" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BU44"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="AP1" workbookViewId="0">
-      <selection activeCell="BN16" sqref="BN16"/>
+    <sheetView tabSelected="1" topLeftCell="AP19" workbookViewId="0">
+      <selection activeCell="BL7" sqref="BL7:BM43"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="28.140625" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="25" max="25" width="9.140625" style="1" hidden="1" customWidth="1"/>
+    <col min="1" max="1" width="28.109375" style="1" customWidth="1"/>
+    <col min="2" max="10" width="11.33203125" style="1" hidden="1" customWidth="1"/>
+    <col min="11" max="12" width="9.6640625" style="1" hidden="1" customWidth="1"/>
+    <col min="13" max="23" width="9.109375" style="1" hidden="1" customWidth="1"/>
+    <col min="24" max="24" width="9.109375" style="19" hidden="1" customWidth="1"/>
+    <col min="25" max="25" width="9.109375" style="1" hidden="1" customWidth="1"/>
     <col min="26" max="37" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="38" max="38" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
-    <col min="39" max="39" width="7.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="38" max="38" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="39" max="39" width="7.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="40" max="45" width="7" style="1" bestFit="1" customWidth="1"/>
-    <col min="46" max="46" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="46" max="46" width="8.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="47" max="47" width="7" style="1" bestFit="1" customWidth="1"/>
-    <col min="48" max="49" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="51" max="51" width="7.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="48" max="49" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="50" max="50" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="51" max="51" width="7.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="52" max="57" width="7" style="1" bestFit="1" customWidth="1"/>
-    <col min="58" max="58" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="58" max="58" width="8.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="59" max="59" width="7" style="1" bestFit="1" customWidth="1"/>
-    <col min="60" max="61" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
-    <col min="62" max="16384" width="9.140625" style="1"/>
+    <col min="60" max="61" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="62" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:73" ht="12.75">
-      <c r="A1" s="44" t="s">
+    <row r="1" spans="1:73" ht="13.2">
+      <c r="A1" s="49" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="44"/>
-[...58 lines deleted...]
-      <c r="BI1" s="44"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
+      <c r="H1" s="49"/>
+      <c r="I1" s="49"/>
+      <c r="J1" s="49"/>
+      <c r="K1" s="49"/>
+      <c r="L1" s="49"/>
+      <c r="M1" s="49"/>
+      <c r="N1" s="49"/>
+      <c r="O1" s="49"/>
+      <c r="P1" s="49"/>
+      <c r="Q1" s="49"/>
+      <c r="R1" s="49"/>
+      <c r="S1" s="49"/>
+      <c r="T1" s="49"/>
+      <c r="U1" s="49"/>
+      <c r="V1" s="49"/>
+      <c r="W1" s="49"/>
+      <c r="X1" s="49"/>
+      <c r="Y1" s="49"/>
+      <c r="Z1" s="49"/>
+      <c r="AA1" s="49"/>
+      <c r="AB1" s="49"/>
+      <c r="AC1" s="49"/>
+      <c r="AD1" s="49"/>
+      <c r="AE1" s="49"/>
+      <c r="AF1" s="49"/>
+      <c r="AG1" s="49"/>
+      <c r="AH1" s="49"/>
+      <c r="AI1" s="49"/>
+      <c r="AJ1" s="49"/>
+      <c r="AK1" s="49"/>
+      <c r="AL1" s="49"/>
+      <c r="AM1" s="49"/>
+      <c r="AN1" s="49"/>
+      <c r="AO1" s="49"/>
+      <c r="AP1" s="49"/>
+      <c r="AQ1" s="49"/>
+      <c r="AR1" s="49"/>
+      <c r="AS1" s="49"/>
+      <c r="AT1" s="49"/>
+      <c r="AU1" s="49"/>
+      <c r="AV1" s="49"/>
+      <c r="AW1" s="49"/>
+      <c r="AX1" s="49"/>
+      <c r="AY1" s="49"/>
+      <c r="AZ1" s="49"/>
+      <c r="BA1" s="49"/>
+      <c r="BB1" s="49"/>
+      <c r="BC1" s="49"/>
+      <c r="BD1" s="49"/>
+      <c r="BE1" s="49"/>
+      <c r="BF1" s="49"/>
+      <c r="BG1" s="49"/>
+      <c r="BH1" s="49"/>
+      <c r="BI1" s="49"/>
     </row>
     <row r="2" spans="1:73">
       <c r="A2" s="35"/>
       <c r="B2" s="35"/>
       <c r="C2" s="35"/>
       <c r="D2" s="35"/>
       <c r="E2" s="35"/>
       <c r="F2" s="35"/>
       <c r="G2" s="35"/>
       <c r="H2" s="35"/>
       <c r="I2" s="35"/>
       <c r="J2" s="35"/>
       <c r="K2" s="35"/>
       <c r="L2" s="35"/>
       <c r="M2" s="35"/>
       <c r="N2" s="35"/>
       <c r="O2" s="35"/>
       <c r="P2" s="35"/>
       <c r="Q2" s="35"/>
       <c r="R2" s="35"/>
       <c r="S2" s="35"/>
       <c r="T2" s="35"/>
       <c r="U2" s="35"/>
       <c r="V2" s="35"/>
       <c r="W2" s="35"/>
@@ -4354,146 +4477,146 @@
       <c r="AA2" s="35"/>
       <c r="AB2" s="35"/>
       <c r="AC2" s="35"/>
       <c r="AD2" s="35"/>
       <c r="AE2" s="35"/>
       <c r="AF2" s="35"/>
       <c r="AG2" s="35"/>
       <c r="AH2" s="35"/>
       <c r="AI2" s="35"/>
       <c r="AJ2" s="35"/>
       <c r="AK2" s="35"/>
       <c r="AL2" s="35"/>
       <c r="AM2" s="35"/>
       <c r="AN2" s="35"/>
       <c r="AO2" s="35"/>
       <c r="AP2" s="35"/>
       <c r="AQ2" s="35"/>
       <c r="AR2" s="35"/>
       <c r="AS2" s="35"/>
       <c r="AT2" s="35"/>
       <c r="AU2" s="35"/>
       <c r="AV2" s="35"/>
       <c r="AW2" s="35"/>
     </row>
     <row r="3" spans="1:73">
-      <c r="BH3" s="47"/>
-[...1 lines deleted...]
-      <c r="BT3" s="47" t="s">
+      <c r="BH3" s="52"/>
+      <c r="BI3" s="52"/>
+      <c r="BT3" s="52" t="s">
         <v>16</v>
       </c>
-      <c r="BU3" s="47"/>
+      <c r="BU3" s="52"/>
     </row>
     <row r="4" spans="1:73">
-      <c r="A4" s="50"/>
-      <c r="B4" s="40">
+      <c r="A4" s="55"/>
+      <c r="B4" s="45">
         <v>2019</v>
       </c>
-      <c r="C4" s="41"/>
-[...10 lines deleted...]
-      <c r="N4" s="40">
+      <c r="C4" s="46"/>
+      <c r="D4" s="46"/>
+      <c r="E4" s="46"/>
+      <c r="F4" s="46"/>
+      <c r="G4" s="46"/>
+      <c r="H4" s="46"/>
+      <c r="I4" s="46"/>
+      <c r="J4" s="46"/>
+      <c r="K4" s="46"/>
+      <c r="L4" s="46"/>
+      <c r="M4" s="57"/>
+      <c r="N4" s="45">
         <v>2020</v>
       </c>
-      <c r="O4" s="41"/>
-[...10 lines deleted...]
-      <c r="Z4" s="40">
+      <c r="O4" s="46"/>
+      <c r="P4" s="46"/>
+      <c r="Q4" s="46"/>
+      <c r="R4" s="46"/>
+      <c r="S4" s="46"/>
+      <c r="T4" s="46"/>
+      <c r="U4" s="46"/>
+      <c r="V4" s="46"/>
+      <c r="W4" s="46"/>
+      <c r="X4" s="46"/>
+      <c r="Y4" s="46"/>
+      <c r="Z4" s="45">
         <v>2021</v>
       </c>
-      <c r="AA4" s="41"/>
-[...10 lines deleted...]
-      <c r="AL4" s="48">
+      <c r="AA4" s="46"/>
+      <c r="AB4" s="46"/>
+      <c r="AC4" s="46"/>
+      <c r="AD4" s="46"/>
+      <c r="AE4" s="46"/>
+      <c r="AF4" s="46"/>
+      <c r="AG4" s="46"/>
+      <c r="AH4" s="46"/>
+      <c r="AI4" s="46"/>
+      <c r="AJ4" s="46"/>
+      <c r="AK4" s="46"/>
+      <c r="AL4" s="53">
         <v>2024</v>
       </c>
-      <c r="AM4" s="49"/>
-[...10 lines deleted...]
-      <c r="AX4" s="48">
+      <c r="AM4" s="54"/>
+      <c r="AN4" s="54"/>
+      <c r="AO4" s="54"/>
+      <c r="AP4" s="54"/>
+      <c r="AQ4" s="54"/>
+      <c r="AR4" s="54"/>
+      <c r="AS4" s="54"/>
+      <c r="AT4" s="54"/>
+      <c r="AU4" s="54"/>
+      <c r="AV4" s="54"/>
+      <c r="AW4" s="54"/>
+      <c r="AX4" s="53">
         <v>2025</v>
       </c>
-      <c r="AY4" s="49"/>
-[...10 lines deleted...]
-      <c r="BJ4" s="48">
+      <c r="AY4" s="54"/>
+      <c r="AZ4" s="54"/>
+      <c r="BA4" s="54"/>
+      <c r="BB4" s="54"/>
+      <c r="BC4" s="54"/>
+      <c r="BD4" s="54"/>
+      <c r="BE4" s="54"/>
+      <c r="BF4" s="54"/>
+      <c r="BG4" s="54"/>
+      <c r="BH4" s="54"/>
+      <c r="BI4" s="54"/>
+      <c r="BJ4" s="53">
         <v>2026</v>
       </c>
-      <c r="BK4" s="49"/>
-[...9 lines deleted...]
-      <c r="BU4" s="49"/>
+      <c r="BK4" s="54"/>
+      <c r="BL4" s="54"/>
+      <c r="BM4" s="54"/>
+      <c r="BN4" s="54"/>
+      <c r="BO4" s="54"/>
+      <c r="BP4" s="54"/>
+      <c r="BQ4" s="54"/>
+      <c r="BR4" s="54"/>
+      <c r="BS4" s="54"/>
+      <c r="BT4" s="54"/>
+      <c r="BU4" s="54"/>
     </row>
-    <row r="5" spans="1:73" ht="22.5">
-      <c r="A5" s="51"/>
+    <row r="5" spans="1:73" ht="20.399999999999999">
+      <c r="A5" s="56"/>
       <c r="B5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -4668,113 +4791,113 @@
         <v>21</v>
       </c>
       <c r="BO5" s="5" t="s">
         <v>22</v>
       </c>
       <c r="BP5" s="4" t="s">
         <v>23</v>
       </c>
       <c r="BQ5" s="4" t="s">
         <v>24</v>
       </c>
       <c r="BR5" s="4" t="s">
         <v>25</v>
       </c>
       <c r="BS5" s="4" t="s">
         <v>26</v>
       </c>
       <c r="BT5" s="4" t="s">
         <v>27</v>
       </c>
       <c r="BU5" s="4" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:73">
-      <c r="A6" s="45" t="s">
+      <c r="A6" s="50" t="s">
         <v>14</v>
       </c>
-      <c r="B6" s="45"/>
-[...58 lines deleted...]
-      <c r="BI6" s="45"/>
+      <c r="B6" s="50"/>
+      <c r="C6" s="50"/>
+      <c r="D6" s="50"/>
+      <c r="E6" s="50"/>
+      <c r="F6" s="50"/>
+      <c r="G6" s="50"/>
+      <c r="H6" s="50"/>
+      <c r="I6" s="50"/>
+      <c r="J6" s="50"/>
+      <c r="K6" s="50"/>
+      <c r="L6" s="50"/>
+      <c r="M6" s="50"/>
+      <c r="N6" s="50"/>
+      <c r="O6" s="50"/>
+      <c r="P6" s="50"/>
+      <c r="Q6" s="50"/>
+      <c r="R6" s="50"/>
+      <c r="S6" s="50"/>
+      <c r="T6" s="50"/>
+      <c r="U6" s="50"/>
+      <c r="V6" s="50"/>
+      <c r="W6" s="50"/>
+      <c r="X6" s="50"/>
+      <c r="Y6" s="50"/>
+      <c r="Z6" s="50"/>
+      <c r="AA6" s="50"/>
+      <c r="AB6" s="50"/>
+      <c r="AC6" s="50"/>
+      <c r="AD6" s="50"/>
+      <c r="AE6" s="50"/>
+      <c r="AF6" s="50"/>
+      <c r="AG6" s="50"/>
+      <c r="AH6" s="50"/>
+      <c r="AI6" s="50"/>
+      <c r="AJ6" s="50"/>
+      <c r="AK6" s="50"/>
+      <c r="AL6" s="50"/>
+      <c r="AM6" s="50"/>
+      <c r="AN6" s="50"/>
+      <c r="AO6" s="50"/>
+      <c r="AP6" s="50"/>
+      <c r="AQ6" s="50"/>
+      <c r="AR6" s="50"/>
+      <c r="AS6" s="50"/>
+      <c r="AT6" s="50"/>
+      <c r="AU6" s="50"/>
+      <c r="AV6" s="50"/>
+      <c r="AW6" s="50"/>
+      <c r="AX6" s="50"/>
+      <c r="AY6" s="50"/>
+      <c r="AZ6" s="50"/>
+      <c r="BA6" s="50"/>
+      <c r="BB6" s="50"/>
+      <c r="BC6" s="50"/>
+      <c r="BD6" s="50"/>
+      <c r="BE6" s="50"/>
+      <c r="BF6" s="50"/>
+      <c r="BG6" s="50"/>
+      <c r="BH6" s="50"/>
+      <c r="BI6" s="50"/>
     </row>
     <row r="7" spans="1:73">
       <c r="A7" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B7" s="24">
         <v>-1.19</v>
       </c>
       <c r="C7" s="24">
         <v>-1.42</v>
       </c>
       <c r="D7" s="24">
         <v>-0.91</v>
       </c>
       <c r="E7" s="24">
         <v>-0.67</v>
       </c>
       <c r="F7" s="24">
         <v>-0.51</v>
       </c>
       <c r="G7" s="25">
         <v>-0.38</v>
       </c>
       <c r="H7" s="25">
         <v>-0.14000000000000001</v>
@@ -4916,58 +5039,61 @@
       </c>
       <c r="BB7" s="1">
         <v>-2.93</v>
       </c>
       <c r="BC7" s="19">
         <v>-2.9</v>
       </c>
       <c r="BD7" s="19">
         <v>-2.64</v>
       </c>
       <c r="BE7" s="1">
         <v>-2.39</v>
       </c>
       <c r="BF7" s="1">
         <v>-2.4500000000000002</v>
       </c>
       <c r="BG7" s="1">
         <v>-2.5299999999999998</v>
       </c>
       <c r="BH7" s="26">
         <v>-2.61</v>
       </c>
       <c r="BI7" s="26">
         <v>-2.66</v>
       </c>
-      <c r="BJ7" s="26">
+      <c r="BJ7" s="38">
         <v>-2.88</v>
       </c>
-      <c r="BK7" s="26">
+      <c r="BK7" s="42">
         <v>-2.64</v>
       </c>
       <c r="BL7" s="38">
         <v>-3.16</v>
+      </c>
+      <c r="BM7" s="26">
+        <v>-3.25</v>
       </c>
     </row>
     <row r="8" spans="1:73">
       <c r="A8" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B8" s="24">
         <v>1.4</v>
       </c>
       <c r="C8" s="24">
         <v>1.02</v>
       </c>
       <c r="D8" s="24">
         <v>1.3</v>
       </c>
       <c r="E8" s="24">
         <v>1.02</v>
       </c>
       <c r="F8" s="24">
         <v>1.42</v>
       </c>
       <c r="G8" s="25">
         <v>1.21</v>
       </c>
       <c r="H8" s="25">
@@ -5110,58 +5236,61 @@
       </c>
       <c r="BB8" s="1">
         <v>-2.48</v>
       </c>
       <c r="BC8" s="19">
         <v>-2.74</v>
       </c>
       <c r="BD8" s="19">
         <v>-2.71</v>
       </c>
       <c r="BE8" s="1">
         <v>-2.37</v>
       </c>
       <c r="BF8" s="1">
         <v>-2.39</v>
       </c>
       <c r="BG8" s="1">
         <v>-2.5499999999999998</v>
       </c>
       <c r="BH8" s="26">
         <v>-2.68</v>
       </c>
       <c r="BI8" s="26">
         <v>-2.67</v>
       </c>
-      <c r="BJ8" s="26">
+      <c r="BJ8" s="38">
         <v>-2.39</v>
       </c>
-      <c r="BK8" s="26">
+      <c r="BK8" s="42">
         <v>-2.2000000000000002</v>
       </c>
       <c r="BL8" s="38">
         <v>-2.2599999999999998</v>
+      </c>
+      <c r="BM8" s="26">
+        <v>-2.86</v>
       </c>
     </row>
     <row r="9" spans="1:73">
       <c r="A9" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B9" s="24">
         <v>-2.25</v>
       </c>
       <c r="C9" s="24">
         <v>-0.34</v>
       </c>
       <c r="D9" s="24">
         <v>-0.88</v>
       </c>
       <c r="E9" s="24">
         <v>-0.83</v>
       </c>
       <c r="F9" s="24">
         <v>-1.1200000000000001</v>
       </c>
       <c r="G9" s="25">
         <v>-0.93</v>
       </c>
       <c r="H9" s="25">
@@ -5304,58 +5433,61 @@
       </c>
       <c r="BB9" s="1">
         <v>-1.28</v>
       </c>
       <c r="BC9" s="19">
         <v>-1</v>
       </c>
       <c r="BD9" s="19">
         <v>-0.62</v>
       </c>
       <c r="BE9" s="1">
         <v>-0.44</v>
       </c>
       <c r="BF9" s="1">
         <v>-0.53</v>
       </c>
       <c r="BG9" s="1">
         <v>-1.47</v>
       </c>
       <c r="BH9" s="26">
         <v>-1.26</v>
       </c>
       <c r="BI9" s="26">
         <v>-1.49</v>
       </c>
-      <c r="BJ9" s="26">
+      <c r="BJ9" s="38">
         <v>-4.01</v>
       </c>
-      <c r="BK9" s="26">
+      <c r="BK9" s="42">
         <v>-6.14</v>
       </c>
       <c r="BL9" s="38">
         <v>-6.92</v>
+      </c>
+      <c r="BM9" s="26">
+        <v>-6.51</v>
       </c>
     </row>
     <row r="10" spans="1:73">
       <c r="A10" s="11" t="s">
         <v>48</v>
       </c>
       <c r="B10" s="24">
         <v>3.77</v>
       </c>
       <c r="C10" s="24">
         <v>3.17</v>
       </c>
       <c r="D10" s="24">
         <v>4.67</v>
       </c>
       <c r="E10" s="24">
         <v>5.83</v>
       </c>
       <c r="F10" s="24">
         <v>3.87</v>
       </c>
       <c r="G10" s="25">
         <v>2.4500000000000002</v>
       </c>
       <c r="H10" s="25">
@@ -5498,58 +5630,61 @@
       </c>
       <c r="BB10" s="1">
         <v>6.01</v>
       </c>
       <c r="BC10" s="19">
         <v>5.84</v>
       </c>
       <c r="BD10" s="19">
         <v>5.95</v>
       </c>
       <c r="BE10" s="1">
         <v>6.65</v>
       </c>
       <c r="BF10" s="1">
         <v>6.56</v>
       </c>
       <c r="BG10" s="1">
         <v>6.08</v>
       </c>
       <c r="BH10" s="26">
         <v>5.71</v>
       </c>
       <c r="BI10" s="26">
         <v>5.54</v>
       </c>
-      <c r="BJ10" s="26">
+      <c r="BJ10" s="38">
         <v>8.8000000000000007</v>
       </c>
-      <c r="BK10" s="26">
+      <c r="BK10" s="42">
         <v>4.1399999999999997</v>
       </c>
       <c r="BL10" s="38">
         <v>4.07</v>
+      </c>
+      <c r="BM10" s="26">
+        <v>3.81</v>
       </c>
     </row>
     <row r="11" spans="1:73">
       <c r="A11" s="11" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="24">
         <v>-9.93</v>
       </c>
       <c r="C11" s="24">
         <v>-8.56</v>
       </c>
       <c r="D11" s="24">
         <v>-4.24</v>
       </c>
       <c r="E11" s="24">
         <v>-3.9</v>
       </c>
       <c r="F11" s="24">
         <v>-4.58</v>
       </c>
       <c r="G11" s="25">
         <v>-4.2300000000000004</v>
       </c>
       <c r="H11" s="25">
@@ -5692,58 +5827,61 @@
       </c>
       <c r="BB11" s="1">
         <v>-4.2699999999999996</v>
       </c>
       <c r="BC11" s="19">
         <v>-4.03</v>
       </c>
       <c r="BD11" s="19">
         <v>-4.04</v>
       </c>
       <c r="BE11" s="1">
         <v>-4.2699999999999996</v>
       </c>
       <c r="BF11" s="19">
         <v>-4</v>
       </c>
       <c r="BG11" s="1">
         <v>-3.96</v>
       </c>
       <c r="BH11" s="26">
         <v>-4.1500000000000004</v>
       </c>
       <c r="BI11" s="26">
         <v>-4.1100000000000003</v>
       </c>
-      <c r="BJ11" s="26">
+      <c r="BJ11" s="38">
         <v>-5.07</v>
       </c>
-      <c r="BK11" s="26">
+      <c r="BK11" s="42">
         <v>-2.41</v>
       </c>
       <c r="BL11" s="38">
         <v>-3.8</v>
+      </c>
+      <c r="BM11" s="26">
+        <v>-5.1100000000000003</v>
       </c>
     </row>
     <row r="12" spans="1:73">
       <c r="A12" s="11" t="s">
         <v>50</v>
       </c>
       <c r="B12" s="24">
         <v>-2.13</v>
       </c>
       <c r="C12" s="24">
         <v>-3.08</v>
       </c>
       <c r="D12" s="24">
         <v>-3.67</v>
       </c>
       <c r="E12" s="24">
         <v>-4.4000000000000004</v>
       </c>
       <c r="F12" s="24">
         <v>-3.82</v>
       </c>
       <c r="G12" s="25">
         <v>-3.37</v>
       </c>
       <c r="H12" s="25">
@@ -5886,58 +6024,61 @@
       </c>
       <c r="BB12" s="1">
         <v>-7.53</v>
       </c>
       <c r="BC12" s="19">
         <v>-6.58</v>
       </c>
       <c r="BD12" s="19">
         <v>-5.36</v>
       </c>
       <c r="BE12" s="1">
         <v>-4.67</v>
       </c>
       <c r="BF12" s="1">
         <v>-4.82</v>
       </c>
       <c r="BG12" s="1">
         <v>-4.3899999999999997</v>
       </c>
       <c r="BH12" s="26">
         <v>-4.1500000000000004</v>
       </c>
       <c r="BI12" s="26">
         <v>-4.0999999999999996</v>
       </c>
-      <c r="BJ12" s="26">
+      <c r="BJ12" s="38">
         <v>-8.42</v>
       </c>
-      <c r="BK12" s="26">
+      <c r="BK12" s="42">
         <v>-4.71</v>
       </c>
       <c r="BL12" s="38">
         <v>-4.0999999999999996</v>
+      </c>
+      <c r="BM12" s="26">
+        <v>-3.69</v>
       </c>
     </row>
     <row r="13" spans="1:73">
       <c r="A13" s="11" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="24">
         <v>-0.61</v>
       </c>
       <c r="C13" s="24">
         <v>-0.96</v>
       </c>
       <c r="D13" s="24">
         <v>-1.9</v>
       </c>
       <c r="E13" s="24">
         <v>-1.74</v>
       </c>
       <c r="F13" s="24">
         <v>-2.89</v>
       </c>
       <c r="G13" s="25">
         <v>-2.63</v>
       </c>
       <c r="H13" s="25">
@@ -6080,58 +6221,61 @@
       </c>
       <c r="BB13" s="1">
         <v>-4.58</v>
       </c>
       <c r="BC13" s="19">
         <v>-3.82</v>
       </c>
       <c r="BD13" s="19">
         <v>-3.88</v>
       </c>
       <c r="BE13" s="1">
         <v>-2.93</v>
       </c>
       <c r="BF13" s="19">
         <v>-3.1</v>
       </c>
       <c r="BG13" s="1">
         <v>-3.78</v>
       </c>
       <c r="BH13" s="26">
         <v>-3.89</v>
       </c>
       <c r="BI13" s="26">
         <v>-4.04</v>
       </c>
-      <c r="BJ13" s="26">
+      <c r="BJ13" s="38">
         <v>-1.45</v>
       </c>
-      <c r="BK13" s="26">
+      <c r="BK13" s="42">
         <v>-1.89</v>
       </c>
       <c r="BL13" s="38">
         <v>-2.23</v>
+      </c>
+      <c r="BM13" s="26">
+        <v>-2.61</v>
       </c>
     </row>
     <row r="14" spans="1:73">
       <c r="A14" s="11" t="s">
         <v>52</v>
       </c>
       <c r="B14" s="24">
         <v>-5.59</v>
       </c>
       <c r="C14" s="24">
         <v>-4.2</v>
       </c>
       <c r="D14" s="24">
         <v>-3.77</v>
       </c>
       <c r="E14" s="24">
         <v>-3.66</v>
       </c>
       <c r="F14" s="24">
         <v>-3.39</v>
       </c>
       <c r="G14" s="25">
         <v>-3.16</v>
       </c>
       <c r="H14" s="25">
@@ -6274,58 +6418,61 @@
       </c>
       <c r="BB14" s="1">
         <v>-3.2</v>
       </c>
       <c r="BC14" s="19">
         <v>-3.16</v>
       </c>
       <c r="BD14" s="19">
         <v>-2.96</v>
       </c>
       <c r="BE14" s="19">
         <v>-3</v>
       </c>
       <c r="BF14" s="19">
         <v>-2.9</v>
       </c>
       <c r="BG14" s="19">
         <v>-3</v>
       </c>
       <c r="BH14" s="26">
         <v>-3.01</v>
       </c>
       <c r="BI14" s="26">
         <v>-2.85</v>
       </c>
-      <c r="BJ14" s="26">
+      <c r="BJ14" s="38">
         <v>-1.8</v>
       </c>
-      <c r="BK14" s="26">
+      <c r="BK14" s="42">
         <v>-2.83</v>
       </c>
       <c r="BL14" s="38">
         <v>-3.9</v>
+      </c>
+      <c r="BM14" s="26">
+        <v>-3.19</v>
       </c>
     </row>
     <row r="15" spans="1:73">
       <c r="A15" s="11" t="s">
         <v>53</v>
       </c>
       <c r="B15" s="24">
         <v>7.91</v>
       </c>
       <c r="C15" s="24">
         <v>-1.4</v>
       </c>
       <c r="D15" s="24">
         <v>-1.37</v>
       </c>
       <c r="E15" s="24">
         <v>0.68</v>
       </c>
       <c r="F15" s="12" t="s">
         <v>12</v>
       </c>
       <c r="G15" s="25">
         <v>0.8</v>
       </c>
       <c r="H15" s="25">
@@ -6468,58 +6615,61 @@
       </c>
       <c r="BB15" s="1">
         <v>-8.1199999999999992</v>
       </c>
       <c r="BC15" s="19">
         <v>-9.81</v>
       </c>
       <c r="BD15" s="19">
         <v>-8.8000000000000007</v>
       </c>
       <c r="BE15" s="1">
         <v>-8.31</v>
       </c>
       <c r="BF15" s="1">
         <v>-8.2899999999999991</v>
       </c>
       <c r="BG15" s="1">
         <v>-7.72</v>
       </c>
       <c r="BH15" s="26">
         <v>-7.09</v>
       </c>
       <c r="BI15" s="26">
         <v>-7.15</v>
       </c>
-      <c r="BJ15" s="26">
+      <c r="BJ15" s="38">
         <v>-5.07</v>
       </c>
-      <c r="BK15" s="26">
+      <c r="BK15" s="42">
         <v>-3.78</v>
       </c>
       <c r="BL15" s="38">
         <v>-4.71</v>
+      </c>
+      <c r="BM15" s="26">
+        <v>-5.22</v>
       </c>
     </row>
     <row r="16" spans="1:73">
       <c r="A16" s="11" t="s">
         <v>54</v>
       </c>
       <c r="B16" s="24">
         <v>1.9</v>
       </c>
       <c r="C16" s="24">
         <v>1.34</v>
       </c>
       <c r="D16" s="24">
         <v>1.53</v>
       </c>
       <c r="E16" s="24">
         <v>-1.82</v>
       </c>
       <c r="F16" s="24">
         <v>-1.58</v>
       </c>
       <c r="G16" s="25">
         <v>-1.76</v>
       </c>
       <c r="H16" s="25">
@@ -6662,61 +6812,64 @@
       </c>
       <c r="BB16" s="1">
         <v>-4.12</v>
       </c>
       <c r="BC16" s="19">
         <v>-3.2</v>
       </c>
       <c r="BD16" s="19">
         <v>-2.4300000000000002</v>
       </c>
       <c r="BE16" s="1">
         <v>-1.93</v>
       </c>
       <c r="BF16" s="1">
         <v>-1.88</v>
       </c>
       <c r="BG16" s="1">
         <v>-2.54</v>
       </c>
       <c r="BH16" s="26">
         <v>-2.63</v>
       </c>
       <c r="BI16" s="26">
         <v>-3.06</v>
       </c>
-      <c r="BJ16" s="26">
+      <c r="BJ16" s="38">
         <v>-2.11</v>
       </c>
-      <c r="BK16" s="26">
+      <c r="BK16" s="42">
         <v>-2.59</v>
       </c>
       <c r="BL16" s="38">
         <v>-5.09</v>
       </c>
+      <c r="BM16" s="26">
+        <v>-3.27</v>
+      </c>
     </row>
-    <row r="17" spans="1:64">
+    <row r="17" spans="1:65">
       <c r="A17" s="13" t="s">
         <v>55</v>
       </c>
       <c r="B17" s="24">
         <v>-4.99</v>
       </c>
       <c r="C17" s="24">
         <v>-8.9</v>
       </c>
       <c r="D17" s="24">
         <v>-8.44</v>
       </c>
       <c r="E17" s="24">
         <v>-6.49</v>
       </c>
       <c r="F17" s="24">
         <v>-6.81</v>
       </c>
       <c r="G17" s="25">
         <v>-6.86</v>
       </c>
       <c r="H17" s="25">
         <v>-7.42</v>
       </c>
       <c r="I17" s="25">
@@ -6856,61 +7009,64 @@
       </c>
       <c r="BB17" s="1">
         <v>-6.74</v>
       </c>
       <c r="BC17" s="19">
         <v>-5.73</v>
       </c>
       <c r="BD17" s="19">
         <v>-5.69</v>
       </c>
       <c r="BE17" s="1">
         <v>-6.28</v>
       </c>
       <c r="BF17" s="1">
         <v>-6.84</v>
       </c>
       <c r="BG17" s="1">
         <v>-5.78</v>
       </c>
       <c r="BH17" s="26">
         <v>-5.9</v>
       </c>
       <c r="BI17" s="26">
         <v>-6.15</v>
       </c>
-      <c r="BJ17" s="26">
+      <c r="BJ17" s="38">
         <v>-7.49</v>
       </c>
-      <c r="BK17" s="26">
+      <c r="BK17" s="42">
         <v>-8.93</v>
       </c>
       <c r="BL17" s="38">
         <v>-9.2100000000000009</v>
       </c>
+      <c r="BM17" s="26">
+        <v>-9.06</v>
+      </c>
     </row>
-    <row r="18" spans="1:64">
+    <row r="18" spans="1:65">
       <c r="A18" s="13" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="24">
         <v>-5.8</v>
       </c>
       <c r="C18" s="24">
         <v>-5.23</v>
       </c>
       <c r="D18" s="24">
         <v>-4.29</v>
       </c>
       <c r="E18" s="24">
         <v>-2.64</v>
       </c>
       <c r="F18" s="24">
         <v>-2.04</v>
       </c>
       <c r="G18" s="25">
         <v>-1.19</v>
       </c>
       <c r="H18" s="25">
         <v>-0.17</v>
       </c>
       <c r="I18" s="25">
@@ -7050,61 +7206,64 @@
       </c>
       <c r="BB18" s="1">
         <v>-3.56</v>
       </c>
       <c r="BC18" s="19">
         <v>-3.14</v>
       </c>
       <c r="BD18" s="19">
         <v>-2.86</v>
       </c>
       <c r="BE18" s="1">
         <v>-2.62</v>
       </c>
       <c r="BF18" s="1">
         <v>-2.75</v>
       </c>
       <c r="BG18" s="1">
         <v>-2.72</v>
       </c>
       <c r="BH18" s="26">
         <v>-2.82</v>
       </c>
       <c r="BI18" s="26">
         <v>-2.79</v>
       </c>
-      <c r="BJ18" s="26">
+      <c r="BJ18" s="38">
         <v>-3.51</v>
       </c>
-      <c r="BK18" s="26">
+      <c r="BK18" s="42">
         <v>-0.84</v>
       </c>
       <c r="BL18" s="38">
         <v>-2.63</v>
       </c>
+      <c r="BM18" s="26">
+        <v>-1.88</v>
+      </c>
     </row>
-    <row r="19" spans="1:64">
+    <row r="19" spans="1:65">
       <c r="A19" s="13" t="s">
         <v>57</v>
       </c>
       <c r="B19" s="24">
         <v>4.25</v>
       </c>
       <c r="C19" s="24">
         <v>2.23</v>
       </c>
       <c r="D19" s="24">
         <v>-0.36</v>
       </c>
       <c r="E19" s="24">
         <v>-0.82</v>
       </c>
       <c r="F19" s="24">
         <v>-0.22</v>
       </c>
       <c r="G19" s="25">
         <v>0.19</v>
       </c>
       <c r="H19" s="25">
         <v>0.47</v>
       </c>
       <c r="I19" s="25">
@@ -7244,61 +7403,64 @@
       </c>
       <c r="BB19" s="1">
         <v>-3.66</v>
       </c>
       <c r="BC19" s="19">
         <v>-2.83</v>
       </c>
       <c r="BD19" s="19">
         <v>-2.0499999999999998</v>
       </c>
       <c r="BE19" s="1">
         <v>-1.62</v>
       </c>
       <c r="BF19" s="1">
         <v>-1.1599999999999999</v>
       </c>
       <c r="BG19" s="1">
         <v>-0.65</v>
       </c>
       <c r="BH19" s="26">
         <v>-1.19</v>
       </c>
       <c r="BI19" s="26">
         <v>-2.06</v>
       </c>
-      <c r="BJ19" s="26">
+      <c r="BJ19" s="38">
         <v>-1.32</v>
       </c>
-      <c r="BK19" s="26">
+      <c r="BK19" s="42">
         <v>-4.1500000000000004</v>
       </c>
       <c r="BL19" s="38">
         <v>-4.5599999999999996</v>
       </c>
+      <c r="BM19" s="26">
+        <v>-3.72</v>
+      </c>
     </row>
-    <row r="20" spans="1:64">
+    <row r="20" spans="1:65">
       <c r="A20" s="13" t="s">
         <v>58</v>
       </c>
       <c r="B20" s="24">
         <v>0.72</v>
       </c>
       <c r="C20" s="24">
         <v>0.76</v>
       </c>
       <c r="D20" s="24">
         <v>2.2599999999999998</v>
       </c>
       <c r="E20" s="24">
         <v>4.32</v>
       </c>
       <c r="F20" s="24">
         <v>6.41</v>
       </c>
       <c r="G20" s="25">
         <v>8.33</v>
       </c>
       <c r="H20" s="25">
         <v>8.08</v>
       </c>
       <c r="I20" s="25">
@@ -7438,61 +7600,64 @@
       </c>
       <c r="BB20" s="1">
         <v>8.85</v>
       </c>
       <c r="BC20" s="19">
         <v>8.24</v>
       </c>
       <c r="BD20" s="19">
         <v>8.06</v>
       </c>
       <c r="BE20" s="1">
         <v>7.19</v>
       </c>
       <c r="BF20" s="1">
         <v>6.64</v>
       </c>
       <c r="BG20" s="1">
         <v>6.77</v>
       </c>
       <c r="BH20" s="26">
         <v>7</v>
       </c>
       <c r="BI20" s="26">
         <v>7.15</v>
       </c>
-      <c r="BJ20" s="26">
+      <c r="BJ20" s="38">
         <v>1.03</v>
       </c>
-      <c r="BK20" s="26">
+      <c r="BK20" s="42">
         <v>1.0900000000000001</v>
       </c>
       <c r="BL20" s="38">
         <v>1.43</v>
       </c>
+      <c r="BM20" s="26">
+        <v>2.15</v>
+      </c>
     </row>
-    <row r="21" spans="1:64">
+    <row r="21" spans="1:65">
       <c r="A21" s="13" t="s">
         <v>59</v>
       </c>
       <c r="B21" s="24">
         <v>-5.78</v>
       </c>
       <c r="C21" s="24">
         <v>-3.95</v>
       </c>
       <c r="D21" s="24">
         <v>-2.79</v>
       </c>
       <c r="E21" s="24">
         <v>-1.2</v>
       </c>
       <c r="F21" s="24">
         <v>-1.07</v>
       </c>
       <c r="G21" s="25">
         <v>-0.64</v>
       </c>
       <c r="H21" s="25">
         <v>0.13</v>
       </c>
       <c r="I21" s="25">
@@ -7632,128 +7797,130 @@
       </c>
       <c r="BB21" s="1">
         <v>-3.91</v>
       </c>
       <c r="BC21" s="19">
         <v>-3.72</v>
       </c>
       <c r="BD21" s="19">
         <v>-2.58</v>
       </c>
       <c r="BE21" s="1">
         <v>-2.34</v>
       </c>
       <c r="BF21" s="1">
         <v>-2.59</v>
       </c>
       <c r="BG21" s="1">
         <v>-2.4700000000000002</v>
       </c>
       <c r="BH21" s="26">
         <v>-2.66</v>
       </c>
       <c r="BI21" s="26">
         <v>-2.96</v>
       </c>
-      <c r="BJ21" s="26">
+      <c r="BJ21" s="38">
         <v>-4.58</v>
       </c>
-      <c r="BK21" s="26">
+      <c r="BK21" s="42">
         <v>-2.97</v>
       </c>
       <c r="BL21" s="38">
         <v>-3.77</v>
       </c>
+      <c r="BM21" s="26">
+        <v>-3.46</v>
+      </c>
     </row>
-    <row r="22" spans="1:64">
-      <c r="A22" s="46" t="s">
+    <row r="22" spans="1:65">
+      <c r="A22" s="51" t="s">
         <v>15</v>
       </c>
-      <c r="B22" s="46"/>
-[...60 lines deleted...]
-      <c r="BK22" s="26"/>
+      <c r="B22" s="51"/>
+      <c r="C22" s="51"/>
+      <c r="D22" s="51"/>
+      <c r="E22" s="51"/>
+      <c r="F22" s="51"/>
+      <c r="G22" s="51"/>
+      <c r="H22" s="51"/>
+      <c r="I22" s="51"/>
+      <c r="J22" s="51"/>
+      <c r="K22" s="51"/>
+      <c r="L22" s="51"/>
+      <c r="M22" s="51"/>
+      <c r="N22" s="51"/>
+      <c r="O22" s="51"/>
+      <c r="P22" s="51"/>
+      <c r="Q22" s="51"/>
+      <c r="R22" s="51"/>
+      <c r="S22" s="51"/>
+      <c r="T22" s="51"/>
+      <c r="U22" s="51"/>
+      <c r="V22" s="51"/>
+      <c r="W22" s="51"/>
+      <c r="X22" s="51"/>
+      <c r="Y22" s="51"/>
+      <c r="Z22" s="51"/>
+      <c r="AA22" s="51"/>
+      <c r="AB22" s="51"/>
+      <c r="AC22" s="51"/>
+      <c r="AD22" s="51"/>
+      <c r="AE22" s="51"/>
+      <c r="AF22" s="51"/>
+      <c r="AG22" s="51"/>
+      <c r="AH22" s="51"/>
+      <c r="AI22" s="51"/>
+      <c r="AJ22" s="51"/>
+      <c r="AK22" s="51"/>
+      <c r="AL22" s="51"/>
+      <c r="AM22" s="51"/>
+      <c r="AN22" s="51"/>
+      <c r="AO22" s="51"/>
+      <c r="AP22" s="51"/>
+      <c r="AQ22" s="51"/>
+      <c r="AR22" s="51"/>
+      <c r="AS22" s="51"/>
+      <c r="AT22" s="51"/>
+      <c r="AU22" s="51"/>
+      <c r="AV22" s="51"/>
+      <c r="AW22" s="51"/>
+      <c r="AX22" s="51"/>
+      <c r="AY22" s="51"/>
+      <c r="AZ22" s="51"/>
+      <c r="BA22" s="51"/>
+      <c r="BB22" s="51"/>
+      <c r="BC22" s="51"/>
+      <c r="BD22" s="51"/>
+      <c r="BE22" s="51"/>
+      <c r="BF22" s="51"/>
+      <c r="BG22" s="51"/>
+      <c r="BH22" s="51"/>
+      <c r="BI22" s="51"/>
+      <c r="BJ22" s="23"/>
     </row>
-    <row r="23" spans="1:64">
+    <row r="23" spans="1:65">
       <c r="A23" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B23" s="24">
         <v>0.52</v>
       </c>
       <c r="C23" s="24">
         <v>0.02</v>
       </c>
       <c r="D23" s="24">
         <v>0.59</v>
       </c>
       <c r="E23" s="24">
         <v>0.42</v>
       </c>
       <c r="F23" s="24">
         <v>0.8</v>
       </c>
       <c r="G23" s="25">
         <v>0.72</v>
       </c>
       <c r="H23" s="25">
         <v>1.1000000000000001</v>
       </c>
       <c r="I23" s="25">
@@ -7893,61 +8060,64 @@
       </c>
       <c r="BB23" s="1">
         <v>-2.81</v>
       </c>
       <c r="BC23" s="19">
         <v>-3.03</v>
       </c>
       <c r="BD23" s="19">
         <v>-2.91</v>
       </c>
       <c r="BE23" s="1">
         <v>-2.5499999999999998</v>
       </c>
       <c r="BF23" s="1">
         <v>-2.5499999999999998</v>
       </c>
       <c r="BG23" s="1">
         <v>-2.71</v>
       </c>
       <c r="BH23" s="26">
         <v>-2.82</v>
       </c>
       <c r="BI23" s="26">
         <v>-2.81</v>
       </c>
-      <c r="BJ23" s="26">
+      <c r="BJ23" s="38">
         <v>-2.37</v>
       </c>
-      <c r="BK23" s="26">
+      <c r="BK23" s="42">
         <v>-2.2200000000000002</v>
       </c>
       <c r="BL23" s="38">
         <v>-2.4900000000000002</v>
       </c>
+      <c r="BM23" s="26">
+        <v>-2.83</v>
+      </c>
     </row>
-    <row r="24" spans="1:64">
+    <row r="24" spans="1:65">
       <c r="A24" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B24" s="24">
         <v>1.4</v>
       </c>
       <c r="C24" s="24">
         <v>1.02</v>
       </c>
       <c r="D24" s="24">
         <v>1.3</v>
       </c>
       <c r="E24" s="24">
         <v>1.02</v>
       </c>
       <c r="F24" s="24">
         <v>1.42</v>
       </c>
       <c r="G24" s="25">
         <v>1.21</v>
       </c>
       <c r="H24" s="25">
         <v>1.47</v>
       </c>
       <c r="I24" s="25">
@@ -8087,61 +8257,64 @@
       </c>
       <c r="BB24" s="1">
         <v>-2.48</v>
       </c>
       <c r="BC24" s="19">
         <v>-2.74</v>
       </c>
       <c r="BD24" s="19">
         <v>-2.71</v>
       </c>
       <c r="BE24" s="1">
         <v>-2.37</v>
       </c>
       <c r="BF24" s="1">
         <v>-2.39</v>
       </c>
       <c r="BG24" s="1">
         <v>-2.5499999999999998</v>
       </c>
       <c r="BH24" s="26">
         <v>-2.68</v>
       </c>
       <c r="BI24" s="26">
         <v>-2.67</v>
       </c>
-      <c r="BJ24" s="26">
+      <c r="BJ24" s="38">
         <v>-2.39</v>
       </c>
-      <c r="BK24" s="26">
+      <c r="BK24" s="42">
         <v>-2.2000000000000002</v>
       </c>
       <c r="BL24" s="38">
         <v>-2.2599999999999998</v>
       </c>
+      <c r="BM24" s="26">
+        <v>-2.86</v>
+      </c>
     </row>
-    <row r="25" spans="1:64">
+    <row r="25" spans="1:65">
       <c r="A25" s="11" t="s">
         <v>49</v>
       </c>
       <c r="B25" s="24">
         <v>-13.75</v>
       </c>
       <c r="C25" s="24">
         <v>-8.8000000000000007</v>
       </c>
       <c r="D25" s="24">
         <v>-2.1</v>
       </c>
       <c r="E25" s="24">
         <v>-1.57</v>
       </c>
       <c r="F25" s="24">
         <v>-4.07</v>
       </c>
       <c r="G25" s="25">
         <v>-4.4400000000000004</v>
       </c>
       <c r="H25" s="25">
         <v>-2.46</v>
       </c>
       <c r="I25" s="25">
@@ -8281,61 +8454,64 @@
       </c>
       <c r="BB25" s="1">
         <v>-6.49</v>
       </c>
       <c r="BC25" s="19">
         <v>-6.85</v>
       </c>
       <c r="BD25" s="19">
         <v>-6.06</v>
       </c>
       <c r="BE25" s="1">
         <v>-6.35</v>
       </c>
       <c r="BF25" s="1">
         <v>-4.3899999999999997</v>
       </c>
       <c r="BG25" s="1">
         <v>-4.79</v>
       </c>
       <c r="BH25" s="26">
         <v>-4.87</v>
       </c>
       <c r="BI25" s="26">
         <v>-4.6900000000000004</v>
       </c>
-      <c r="BJ25" s="26">
+      <c r="BJ25" s="38">
         <v>2.76</v>
       </c>
-      <c r="BK25" s="26">
+      <c r="BK25" s="42">
         <v>0.73</v>
       </c>
       <c r="BL25" s="38">
         <v>-0.95</v>
       </c>
+      <c r="BM25" s="26">
+        <v>-1.07</v>
+      </c>
     </row>
-    <row r="26" spans="1:64">
+    <row r="26" spans="1:65">
       <c r="A26" s="11" t="s">
         <v>53</v>
       </c>
       <c r="B26" s="24">
         <v>5.12</v>
       </c>
       <c r="C26" s="24">
         <v>-6.31</v>
       </c>
       <c r="D26" s="24">
         <v>-3.53</v>
       </c>
       <c r="E26" s="24">
         <v>-2.21</v>
       </c>
       <c r="F26" s="24">
         <v>-1.05</v>
       </c>
       <c r="G26" s="25">
         <v>-0.59</v>
       </c>
       <c r="H26" s="12" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="25">
@@ -8475,61 +8651,64 @@
       </c>
       <c r="BB26" s="1">
         <v>-6.49</v>
       </c>
       <c r="BC26" s="19">
         <v>-7.82</v>
       </c>
       <c r="BD26" s="19">
         <v>-6.95</v>
       </c>
       <c r="BE26" s="1">
         <v>-7.19</v>
       </c>
       <c r="BF26" s="19">
         <v>-7.2</v>
       </c>
       <c r="BG26" s="1">
         <v>-6.81</v>
       </c>
       <c r="BH26" s="26">
         <v>-5.7</v>
       </c>
       <c r="BI26" s="26">
         <v>-5.96</v>
       </c>
-      <c r="BJ26" s="26">
+      <c r="BJ26" s="38">
         <v>1.78</v>
       </c>
-      <c r="BK26" s="26">
+      <c r="BK26" s="42">
         <v>-2.84</v>
       </c>
       <c r="BL26" s="38">
         <v>-3.08</v>
       </c>
+      <c r="BM26" s="26">
+        <v>-1.39</v>
+      </c>
     </row>
-    <row r="27" spans="1:64">
+    <row r="27" spans="1:65">
       <c r="A27" s="11" t="s">
         <v>54</v>
       </c>
       <c r="B27" s="24">
         <v>6.01</v>
       </c>
       <c r="C27" s="24">
         <v>1.6</v>
       </c>
       <c r="D27" s="24">
         <v>2.11</v>
       </c>
       <c r="E27" s="24">
         <v>-1.58</v>
       </c>
       <c r="F27" s="24">
         <v>-0.95</v>
       </c>
       <c r="G27" s="25">
         <v>-0.78</v>
       </c>
       <c r="H27" s="12" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="12" t="s">
@@ -8669,61 +8848,64 @@
       </c>
       <c r="BB27" s="1">
         <v>-5.13</v>
       </c>
       <c r="BC27" s="19">
         <v>-3.52</v>
       </c>
       <c r="BD27" s="19">
         <v>-1.92</v>
       </c>
       <c r="BE27" s="1">
         <v>-1.49</v>
       </c>
       <c r="BF27" s="1">
         <v>-0.66</v>
       </c>
       <c r="BG27" s="1">
         <v>-2.09</v>
       </c>
       <c r="BH27" s="26">
         <v>-2.31</v>
       </c>
       <c r="BI27" s="26">
         <v>-2.2400000000000002</v>
       </c>
-      <c r="BJ27" s="26" t="s">
+      <c r="BJ27" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="BK27" s="26" t="s">
+      <c r="BK27" s="25" t="s">
         <v>12</v>
       </c>
       <c r="BL27" s="38">
         <v>-1.5</v>
       </c>
+      <c r="BM27" s="26">
+        <v>1.1299999999999999</v>
+      </c>
     </row>
-    <row r="28" spans="1:64">
+    <row r="28" spans="1:65">
       <c r="A28" s="13" t="s">
         <v>56</v>
       </c>
       <c r="B28" s="24">
         <v>-13.58</v>
       </c>
       <c r="C28" s="24">
         <v>-10.41</v>
       </c>
       <c r="D28" s="24">
         <v>-9.6999999999999993</v>
       </c>
       <c r="E28" s="24">
         <v>-6.99</v>
       </c>
       <c r="F28" s="24">
         <v>-5.33</v>
       </c>
       <c r="G28" s="25">
         <v>-3.19</v>
       </c>
       <c r="H28" s="25">
         <v>-2.57</v>
       </c>
       <c r="I28" s="25">
@@ -8863,128 +9045,130 @@
       </c>
       <c r="BB28" s="1">
         <v>-2.63</v>
       </c>
       <c r="BC28" s="19">
         <v>-2.82</v>
       </c>
       <c r="BD28" s="19">
         <v>-2.81</v>
       </c>
       <c r="BE28" s="1">
         <v>-1.51</v>
       </c>
       <c r="BF28" s="19">
         <v>-2.7</v>
       </c>
       <c r="BG28" s="1">
         <v>-2.5099999999999998</v>
       </c>
       <c r="BH28" s="26">
         <v>-2.54</v>
       </c>
       <c r="BI28" s="26">
         <v>-2.72</v>
       </c>
-      <c r="BJ28" s="26">
+      <c r="BJ28" s="38">
         <v>-9.2100000000000009</v>
       </c>
-      <c r="BK28" s="26">
+      <c r="BK28" s="42">
         <v>-5.78</v>
       </c>
       <c r="BL28" s="38">
         <v>-7.92</v>
       </c>
+      <c r="BM28" s="26">
+        <v>-6.64</v>
+      </c>
     </row>
-    <row r="29" spans="1:64">
-      <c r="A29" s="39" t="s">
+    <row r="29" spans="1:65">
+      <c r="A29" s="44" t="s">
         <v>42</v>
       </c>
-      <c r="B29" s="39"/>
-[...60 lines deleted...]
-      <c r="BK29" s="26"/>
+      <c r="B29" s="44"/>
+      <c r="C29" s="44"/>
+      <c r="D29" s="44"/>
+      <c r="E29" s="44"/>
+      <c r="F29" s="44"/>
+      <c r="G29" s="44"/>
+      <c r="H29" s="44"/>
+      <c r="I29" s="44"/>
+      <c r="J29" s="44"/>
+      <c r="K29" s="44"/>
+      <c r="L29" s="44"/>
+      <c r="M29" s="44"/>
+      <c r="N29" s="44"/>
+      <c r="O29" s="44"/>
+      <c r="P29" s="44"/>
+      <c r="Q29" s="44"/>
+      <c r="R29" s="44"/>
+      <c r="S29" s="44"/>
+      <c r="T29" s="44"/>
+      <c r="U29" s="44"/>
+      <c r="V29" s="44"/>
+      <c r="W29" s="44"/>
+      <c r="X29" s="44"/>
+      <c r="Y29" s="44"/>
+      <c r="Z29" s="44"/>
+      <c r="AA29" s="44"/>
+      <c r="AB29" s="44"/>
+      <c r="AC29" s="44"/>
+      <c r="AD29" s="44"/>
+      <c r="AE29" s="44"/>
+      <c r="AF29" s="44"/>
+      <c r="AG29" s="44"/>
+      <c r="AH29" s="44"/>
+      <c r="AI29" s="44"/>
+      <c r="AJ29" s="44"/>
+      <c r="AK29" s="44"/>
+      <c r="AL29" s="44"/>
+      <c r="AM29" s="44"/>
+      <c r="AN29" s="44"/>
+      <c r="AO29" s="44"/>
+      <c r="AP29" s="44"/>
+      <c r="AQ29" s="44"/>
+      <c r="AR29" s="44"/>
+      <c r="AS29" s="44"/>
+      <c r="AT29" s="44"/>
+      <c r="AU29" s="44"/>
+      <c r="AV29" s="44"/>
+      <c r="AW29" s="44"/>
+      <c r="AX29" s="44"/>
+      <c r="AY29" s="44"/>
+      <c r="AZ29" s="44"/>
+      <c r="BA29" s="44"/>
+      <c r="BB29" s="44"/>
+      <c r="BC29" s="44"/>
+      <c r="BD29" s="44"/>
+      <c r="BE29" s="44"/>
+      <c r="BF29" s="44"/>
+      <c r="BG29" s="44"/>
+      <c r="BH29" s="44"/>
+      <c r="BI29" s="44"/>
+      <c r="BJ29" s="23"/>
     </row>
-    <row r="30" spans="1:64">
+    <row r="30" spans="1:65">
       <c r="A30" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B30" s="24">
         <v>-2.63</v>
       </c>
       <c r="C30" s="24">
         <v>-2.63</v>
       </c>
       <c r="D30" s="24">
         <v>-2.1800000000000002</v>
       </c>
       <c r="E30" s="24">
         <v>-1.58</v>
       </c>
       <c r="F30" s="24">
         <v>-1.62</v>
       </c>
       <c r="G30" s="25">
         <v>-1.31</v>
       </c>
       <c r="H30" s="25">
         <v>-1.17</v>
       </c>
       <c r="I30" s="25">
@@ -9124,61 +9308,64 @@
       </c>
       <c r="BB30" s="23">
         <v>-3.06</v>
       </c>
       <c r="BC30" s="24">
         <v>-2.77</v>
       </c>
       <c r="BD30" s="19">
         <v>-2.36</v>
       </c>
       <c r="BE30" s="23">
         <v>-2.2200000000000002</v>
       </c>
       <c r="BF30" s="23">
         <v>-2.35</v>
       </c>
       <c r="BG30" s="23">
         <v>-2.36</v>
       </c>
       <c r="BH30" s="26">
         <v>-2.4</v>
       </c>
       <c r="BI30" s="26">
         <v>-2.5</v>
       </c>
-      <c r="BJ30" s="26">
+      <c r="BJ30" s="38">
         <v>-3.4</v>
       </c>
-      <c r="BK30" s="26">
+      <c r="BK30" s="42">
         <v>-3.05</v>
       </c>
       <c r="BL30" s="38">
         <v>-3.84</v>
       </c>
+      <c r="BM30" s="26">
+        <v>-3.68</v>
+      </c>
     </row>
-    <row r="31" spans="1:64">
+    <row r="31" spans="1:65">
       <c r="A31" s="37" t="s">
         <v>47</v>
       </c>
       <c r="B31" s="24">
         <v>-2.25</v>
       </c>
       <c r="C31" s="24">
         <v>-0.34</v>
       </c>
       <c r="D31" s="24">
         <v>-0.88</v>
       </c>
       <c r="E31" s="24">
         <v>-0.83</v>
       </c>
       <c r="F31" s="24">
         <v>-1.1200000000000001</v>
       </c>
       <c r="G31" s="25">
         <v>-0.93</v>
       </c>
       <c r="H31" s="25">
         <v>-1.68</v>
       </c>
       <c r="I31" s="25">
@@ -9318,61 +9505,64 @@
       </c>
       <c r="BB31" s="23">
         <v>-1.28</v>
       </c>
       <c r="BC31" s="24">
         <v>-1</v>
       </c>
       <c r="BD31" s="19">
         <v>-0.62</v>
       </c>
       <c r="BE31" s="23">
         <v>-0.44</v>
       </c>
       <c r="BF31" s="23">
         <v>-0.53</v>
       </c>
       <c r="BG31" s="23">
         <v>-1.47</v>
       </c>
       <c r="BH31" s="26">
         <v>-1.26</v>
       </c>
       <c r="BI31" s="26">
         <v>-1.49</v>
       </c>
-      <c r="BJ31" s="26">
+      <c r="BJ31" s="38">
         <v>-4.01</v>
       </c>
-      <c r="BK31" s="26">
+      <c r="BK31" s="42">
         <v>-6.14</v>
       </c>
       <c r="BL31" s="38">
         <v>-6.92</v>
       </c>
+      <c r="BM31" s="26">
+        <v>-6.51</v>
+      </c>
     </row>
-    <row r="32" spans="1:64">
+    <row r="32" spans="1:65">
       <c r="A32" s="37" t="s">
         <v>48</v>
       </c>
       <c r="B32" s="24">
         <v>3.77</v>
       </c>
       <c r="C32" s="24">
         <v>3.17</v>
       </c>
       <c r="D32" s="24">
         <v>4.67</v>
       </c>
       <c r="E32" s="24">
         <v>5.83</v>
       </c>
       <c r="F32" s="24">
         <v>3.87</v>
       </c>
       <c r="G32" s="25">
         <v>2.4500000000000002</v>
       </c>
       <c r="H32" s="25">
         <v>2.64</v>
       </c>
       <c r="I32" s="25">
@@ -9510,61 +9700,64 @@
       </c>
       <c r="BB32" s="23">
         <v>6.01</v>
       </c>
       <c r="BC32" s="24">
         <v>5.84</v>
       </c>
       <c r="BD32" s="19">
         <v>5.95</v>
       </c>
       <c r="BE32" s="23">
         <v>6.65</v>
       </c>
       <c r="BF32" s="23">
         <v>6.56</v>
       </c>
       <c r="BG32" s="23">
         <v>6.08</v>
       </c>
       <c r="BH32" s="26">
         <v>5.71</v>
       </c>
       <c r="BI32" s="26">
         <v>5.54</v>
       </c>
-      <c r="BJ32" s="26">
+      <c r="BJ32" s="38">
         <v>8.8000000000000007</v>
       </c>
-      <c r="BK32" s="26">
+      <c r="BK32" s="42">
         <v>4.1399999999999997</v>
       </c>
       <c r="BL32" s="38">
         <v>4.07</v>
       </c>
+      <c r="BM32" s="26">
+        <v>3.81</v>
+      </c>
     </row>
-    <row r="33" spans="1:64">
+    <row r="33" spans="1:65">
       <c r="A33" s="37" t="s">
         <v>49</v>
       </c>
       <c r="B33" s="24">
         <v>-8.58</v>
       </c>
       <c r="C33" s="24">
         <v>-8.4700000000000006</v>
       </c>
       <c r="D33" s="24">
         <v>-5</v>
       </c>
       <c r="E33" s="24">
         <v>-4.72</v>
       </c>
       <c r="F33" s="24">
         <v>-4.75</v>
       </c>
       <c r="G33" s="25">
         <v>-4.1500000000000004</v>
       </c>
       <c r="H33" s="25">
         <v>-4.57</v>
       </c>
       <c r="I33" s="25">
@@ -9704,61 +9897,64 @@
       </c>
       <c r="BB33" s="23">
         <v>-3.18</v>
       </c>
       <c r="BC33" s="24">
         <v>-2.65</v>
       </c>
       <c r="BD33" s="19">
         <v>-3.05</v>
       </c>
       <c r="BE33" s="23">
         <v>-3.26</v>
       </c>
       <c r="BF33" s="23">
         <v>-3.82</v>
       </c>
       <c r="BG33" s="23">
         <v>-3.56</v>
       </c>
       <c r="BH33" s="26">
         <v>-3.81</v>
       </c>
       <c r="BI33" s="26">
         <v>-3.83</v>
       </c>
-      <c r="BJ33" s="26">
+      <c r="BJ33" s="38">
         <v>-8.9700000000000006</v>
       </c>
-      <c r="BK33" s="26">
+      <c r="BK33" s="42">
         <v>-3.99</v>
       </c>
       <c r="BL33" s="38">
         <v>-5.22</v>
       </c>
+      <c r="BM33" s="26">
+        <v>-7.13</v>
+      </c>
     </row>
-    <row r="34" spans="1:64">
+    <row r="34" spans="1:65">
       <c r="A34" s="37" t="s">
         <v>50</v>
       </c>
       <c r="B34" s="24">
         <v>-2.13</v>
       </c>
       <c r="C34" s="24">
         <v>-3.08</v>
       </c>
       <c r="D34" s="24">
         <v>-3.67</v>
       </c>
       <c r="E34" s="24">
         <v>-4.4000000000000004</v>
       </c>
       <c r="F34" s="24">
         <v>-3.82</v>
       </c>
       <c r="G34" s="25">
         <v>-3.37</v>
       </c>
       <c r="H34" s="25">
         <v>-2.89</v>
       </c>
       <c r="I34" s="25">
@@ -9898,61 +10094,64 @@
       </c>
       <c r="BB34" s="23">
         <v>-7.53</v>
       </c>
       <c r="BC34" s="24">
         <v>-6.58</v>
       </c>
       <c r="BD34" s="19">
         <v>-5.36</v>
       </c>
       <c r="BE34" s="23">
         <v>-4.67</v>
       </c>
       <c r="BF34" s="23">
         <v>-4.82</v>
       </c>
       <c r="BG34" s="23">
         <v>-4.3899999999999997</v>
       </c>
       <c r="BH34" s="26">
         <v>-4.1500000000000004</v>
       </c>
       <c r="BI34" s="26">
         <v>-4.0999999999999996</v>
       </c>
-      <c r="BJ34" s="26">
+      <c r="BJ34" s="38">
         <v>-8.42</v>
       </c>
-      <c r="BK34" s="26">
+      <c r="BK34" s="42">
         <v>-4.71</v>
       </c>
       <c r="BL34" s="38">
         <v>-4.0999999999999996</v>
       </c>
+      <c r="BM34" s="26">
+        <v>-3.69</v>
+      </c>
     </row>
-    <row r="35" spans="1:64">
+    <row r="35" spans="1:65">
       <c r="A35" s="37" t="s">
         <v>51</v>
       </c>
       <c r="B35" s="24">
         <v>-0.61</v>
       </c>
       <c r="C35" s="24">
         <v>-0.96</v>
       </c>
       <c r="D35" s="24">
         <v>-1.9</v>
       </c>
       <c r="E35" s="24">
         <v>-1.74</v>
       </c>
       <c r="F35" s="24">
         <v>-2.89</v>
       </c>
       <c r="G35" s="25">
         <v>-2.63</v>
       </c>
       <c r="H35" s="25">
         <v>-2.06</v>
       </c>
       <c r="I35" s="25">
@@ -10092,61 +10291,64 @@
       </c>
       <c r="BB35" s="23">
         <v>-4.58</v>
       </c>
       <c r="BC35" s="24">
         <v>-3.82</v>
       </c>
       <c r="BD35" s="19">
         <v>-3.88</v>
       </c>
       <c r="BE35" s="23">
         <v>-2.93</v>
       </c>
       <c r="BF35" s="24">
         <v>-3.1</v>
       </c>
       <c r="BG35" s="23">
         <v>-3.78</v>
       </c>
       <c r="BH35" s="26">
         <v>-3.89</v>
       </c>
       <c r="BI35" s="26">
         <v>-4.04</v>
       </c>
-      <c r="BJ35" s="26">
+      <c r="BJ35" s="38">
         <v>-1.45</v>
       </c>
-      <c r="BK35" s="26">
+      <c r="BK35" s="42">
         <v>-1.89</v>
       </c>
       <c r="BL35" s="38">
         <v>-2.23</v>
       </c>
+      <c r="BM35" s="26">
+        <v>-2.61</v>
+      </c>
     </row>
-    <row r="36" spans="1:64" s="23" customFormat="1">
+    <row r="36" spans="1:65" s="23" customFormat="1">
       <c r="A36" s="37" t="s">
         <v>52</v>
       </c>
       <c r="B36" s="24">
         <v>-5.59</v>
       </c>
       <c r="C36" s="24">
         <v>-4.2</v>
       </c>
       <c r="D36" s="24">
         <v>-3.77</v>
       </c>
       <c r="E36" s="24">
         <v>-3.66</v>
       </c>
       <c r="F36" s="24">
         <v>-3.39</v>
       </c>
       <c r="G36" s="25">
         <v>-3.16</v>
       </c>
       <c r="H36" s="25">
         <v>-3.16</v>
       </c>
       <c r="I36" s="25">
@@ -10286,61 +10488,64 @@
       </c>
       <c r="BB36" s="23">
         <v>-3.2</v>
       </c>
       <c r="BC36" s="24">
         <v>-3.16</v>
       </c>
       <c r="BD36" s="19">
         <v>-2.96</v>
       </c>
       <c r="BE36" s="24">
         <v>-3</v>
       </c>
       <c r="BF36" s="24">
         <v>-2.9</v>
       </c>
       <c r="BG36" s="24">
         <v>-3</v>
       </c>
       <c r="BH36" s="26">
         <v>-3.01</v>
       </c>
       <c r="BI36" s="26">
         <v>-2.85</v>
       </c>
-      <c r="BJ36" s="26">
+      <c r="BJ36" s="38">
         <v>-1.8</v>
       </c>
-      <c r="BK36" s="26">
+      <c r="BK36" s="42">
         <v>-2.83</v>
       </c>
       <c r="BL36" s="38">
         <v>-3.9</v>
       </c>
+      <c r="BM36" s="26">
+        <v>-3.19</v>
+      </c>
     </row>
-    <row r="37" spans="1:64">
+    <row r="37" spans="1:65">
       <c r="A37" s="37" t="s">
         <v>53</v>
       </c>
       <c r="B37" s="1">
         <v>9.66</v>
       </c>
       <c r="C37" s="1">
         <v>1.71</v>
       </c>
       <c r="D37" s="12" t="s">
         <v>12</v>
       </c>
       <c r="E37" s="1">
         <v>2.5099999999999998</v>
       </c>
       <c r="F37" s="1">
         <v>0.67</v>
       </c>
       <c r="G37" s="1">
         <v>1.67</v>
       </c>
       <c r="H37" s="1">
         <v>2.06</v>
       </c>
       <c r="I37" s="1">
@@ -10480,61 +10685,64 @@
       </c>
       <c r="BB37" s="23">
         <v>-9.23</v>
       </c>
       <c r="BC37" s="24">
         <v>-11.15</v>
       </c>
       <c r="BD37" s="19">
         <v>-10.06</v>
       </c>
       <c r="BE37" s="23">
         <v>-9.06</v>
       </c>
       <c r="BF37" s="23">
         <v>-9.02</v>
       </c>
       <c r="BG37" s="23">
         <v>-8.33</v>
       </c>
       <c r="BH37" s="26">
         <v>-8.0299999999999994</v>
       </c>
       <c r="BI37" s="26">
         <v>-7.95</v>
       </c>
-      <c r="BJ37" s="26">
+      <c r="BJ37" s="38">
         <v>-9.75</v>
       </c>
-      <c r="BK37" s="26">
+      <c r="BK37" s="42">
         <v>-4.42</v>
       </c>
       <c r="BL37" s="38">
         <v>-5.8</v>
       </c>
+      <c r="BM37" s="26">
+        <v>-7.8</v>
+      </c>
     </row>
-    <row r="38" spans="1:64">
+    <row r="38" spans="1:65">
       <c r="A38" s="37" t="s">
         <v>54</v>
       </c>
       <c r="B38" s="1">
         <v>-1.0900000000000001</v>
       </c>
       <c r="C38" s="1">
         <v>1.1499999999999999</v>
       </c>
       <c r="D38" s="24">
         <v>1.1299999999999999</v>
       </c>
       <c r="E38" s="24">
         <v>-1.99</v>
       </c>
       <c r="F38" s="1">
         <v>-2.04</v>
       </c>
       <c r="G38" s="1">
         <v>-2.46</v>
       </c>
       <c r="H38" s="1">
         <v>-3.07</v>
       </c>
       <c r="I38" s="25">
@@ -10674,61 +10882,64 @@
       </c>
       <c r="BB38" s="23">
         <v>-3.23</v>
       </c>
       <c r="BC38" s="24">
         <v>-2.92</v>
       </c>
       <c r="BD38" s="19">
         <v>-2.88</v>
       </c>
       <c r="BE38" s="23">
         <v>-2.34</v>
       </c>
       <c r="BF38" s="23">
         <v>-2.98</v>
       </c>
       <c r="BG38" s="23">
         <v>-2.94</v>
       </c>
       <c r="BH38" s="26">
         <v>-2.91</v>
       </c>
       <c r="BI38" s="26">
         <v>-3.78</v>
       </c>
-      <c r="BJ38" s="26">
+      <c r="BJ38" s="38">
         <v>-4.1100000000000003</v>
       </c>
-      <c r="BK38" s="26">
+      <c r="BK38" s="42">
         <v>-5.03</v>
       </c>
       <c r="BL38" s="38">
         <v>-8.4499999999999993</v>
       </c>
+      <c r="BM38" s="26">
+        <v>-7.38</v>
+      </c>
     </row>
-    <row r="39" spans="1:64">
+    <row r="39" spans="1:65">
       <c r="A39" s="13" t="s">
         <v>55</v>
       </c>
       <c r="B39" s="1">
         <v>-4.99</v>
       </c>
       <c r="C39" s="1">
         <v>-8.9</v>
       </c>
       <c r="D39" s="24">
         <v>-8.44</v>
       </c>
       <c r="E39" s="24">
         <v>-6.49</v>
       </c>
       <c r="F39" s="1">
         <v>-6.81</v>
       </c>
       <c r="G39" s="1">
         <v>-6.86</v>
       </c>
       <c r="H39" s="1">
         <v>-7.42</v>
       </c>
       <c r="I39" s="25">
@@ -10868,61 +11079,64 @@
       </c>
       <c r="BB39" s="23">
         <v>-6.74</v>
       </c>
       <c r="BC39" s="24">
         <v>-5.73</v>
       </c>
       <c r="BD39" s="19">
         <v>-5.69</v>
       </c>
       <c r="BE39" s="23">
         <v>-6.28</v>
       </c>
       <c r="BF39" s="23">
         <v>-6.84</v>
       </c>
       <c r="BG39" s="23">
         <v>-5.78</v>
       </c>
       <c r="BH39" s="26">
         <v>-5.9</v>
       </c>
       <c r="BI39" s="26">
         <v>-6.15</v>
       </c>
-      <c r="BJ39" s="26">
+      <c r="BJ39" s="38">
         <v>-7.49</v>
       </c>
-      <c r="BK39" s="26">
+      <c r="BK39" s="42">
         <v>-8.93</v>
       </c>
       <c r="BL39" s="38">
         <v>-9.2100000000000009</v>
       </c>
+      <c r="BM39" s="26">
+        <v>-9.06</v>
+      </c>
     </row>
-    <row r="40" spans="1:64">
+    <row r="40" spans="1:65">
       <c r="A40" s="13" t="s">
         <v>56</v>
       </c>
       <c r="B40" s="1">
         <v>-3</v>
       </c>
       <c r="C40" s="1">
         <v>-3.36</v>
       </c>
       <c r="D40" s="24">
         <v>-2.33</v>
       </c>
       <c r="E40" s="24">
         <v>-1.07</v>
       </c>
       <c r="F40" s="1">
         <v>-0.85</v>
       </c>
       <c r="G40" s="1">
         <v>-0.46</v>
       </c>
       <c r="H40" s="1">
         <v>0.71</v>
       </c>
       <c r="I40" s="25">
@@ -11062,61 +11276,64 @@
       </c>
       <c r="BB40" s="23">
         <v>-4.04</v>
       </c>
       <c r="BC40" s="24">
         <v>-3.3</v>
       </c>
       <c r="BD40" s="19">
         <v>-2.88</v>
       </c>
       <c r="BE40" s="23">
         <v>-3.19</v>
       </c>
       <c r="BF40" s="23">
         <v>-2.78</v>
       </c>
       <c r="BG40" s="23">
         <v>-2.83</v>
       </c>
       <c r="BH40" s="26">
         <v>-2.96</v>
       </c>
       <c r="BI40" s="26">
         <v>-2.84</v>
       </c>
-      <c r="BJ40" s="26">
+      <c r="BJ40" s="38">
         <v>-0.49</v>
       </c>
-      <c r="BK40" s="26">
+      <c r="BK40" s="42">
         <v>1.79</v>
       </c>
       <c r="BL40" s="38">
         <v>0.17</v>
       </c>
+      <c r="BM40" s="26">
+        <v>0.63</v>
+      </c>
     </row>
-    <row r="41" spans="1:64">
+    <row r="41" spans="1:65">
       <c r="A41" s="13" t="s">
         <v>57</v>
       </c>
       <c r="B41" s="1">
         <v>4.25</v>
       </c>
       <c r="C41" s="1">
         <v>2.23</v>
       </c>
       <c r="D41" s="24">
         <v>-0.36</v>
       </c>
       <c r="E41" s="24">
         <v>-0.82</v>
       </c>
       <c r="F41" s="1">
         <v>-0.22</v>
       </c>
       <c r="G41" s="1">
         <v>0.19</v>
       </c>
       <c r="H41" s="1">
         <v>0.47</v>
       </c>
       <c r="I41" s="25">
@@ -11256,61 +11473,64 @@
       </c>
       <c r="BB41" s="23">
         <v>-3.66</v>
       </c>
       <c r="BC41" s="24">
         <v>-2.83</v>
       </c>
       <c r="BD41" s="19">
         <v>-2.0499999999999998</v>
       </c>
       <c r="BE41" s="23">
         <v>-1.62</v>
       </c>
       <c r="BF41" s="23">
         <v>-1.1599999999999999</v>
       </c>
       <c r="BG41" s="23">
         <v>-0.65</v>
       </c>
       <c r="BH41" s="26">
         <v>-1.19</v>
       </c>
       <c r="BI41" s="26">
         <v>-2.06</v>
       </c>
-      <c r="BJ41" s="26">
+      <c r="BJ41" s="38">
         <v>-1.32</v>
       </c>
-      <c r="BK41" s="26">
+      <c r="BK41" s="42">
         <v>-4.1500000000000004</v>
       </c>
       <c r="BL41" s="38">
         <v>-4.5599999999999996</v>
       </c>
+      <c r="BM41" s="26">
+        <v>-3.72</v>
+      </c>
     </row>
-    <row r="42" spans="1:64">
+    <row r="42" spans="1:65">
       <c r="A42" s="13" t="s">
         <v>58</v>
       </c>
       <c r="B42" s="1">
         <v>0.72</v>
       </c>
       <c r="C42" s="1">
         <v>0.76</v>
       </c>
       <c r="D42" s="24">
         <v>2.2599999999999998</v>
       </c>
       <c r="E42" s="24">
         <v>4.32</v>
       </c>
       <c r="F42" s="1">
         <v>6.41</v>
       </c>
       <c r="G42" s="1">
         <v>8.33</v>
       </c>
       <c r="H42" s="1">
         <v>8.08</v>
       </c>
       <c r="I42" s="25">
@@ -11450,61 +11670,64 @@
       </c>
       <c r="BB42" s="23">
         <v>8.85</v>
       </c>
       <c r="BC42" s="24">
         <v>8.24</v>
       </c>
       <c r="BD42" s="19">
         <v>8.06</v>
       </c>
       <c r="BE42" s="23">
         <v>7.19</v>
       </c>
       <c r="BF42" s="23">
         <v>6.64</v>
       </c>
       <c r="BG42" s="23">
         <v>6.77</v>
       </c>
       <c r="BH42" s="26">
         <v>7</v>
       </c>
       <c r="BI42" s="26">
         <v>7.15</v>
       </c>
-      <c r="BJ42" s="26">
+      <c r="BJ42" s="38">
         <v>1.03</v>
       </c>
-      <c r="BK42" s="26">
+      <c r="BK42" s="42">
         <v>1.0900000000000001</v>
       </c>
       <c r="BL42" s="38">
         <v>1.43</v>
       </c>
+      <c r="BM42" s="26">
+        <v>2.15</v>
+      </c>
     </row>
-    <row r="43" spans="1:64" s="23" customFormat="1">
+    <row r="43" spans="1:65" s="23" customFormat="1">
       <c r="A43" s="14" t="s">
         <v>59</v>
       </c>
       <c r="B43" s="15">
         <v>-5.78</v>
       </c>
       <c r="C43" s="15">
         <v>-3.95</v>
       </c>
       <c r="D43" s="28">
         <v>-2.79</v>
       </c>
       <c r="E43" s="28">
         <v>-1.2</v>
       </c>
       <c r="F43" s="15">
         <v>-1.07</v>
       </c>
       <c r="G43" s="15">
         <v>-0.64</v>
       </c>
       <c r="H43" s="15">
         <v>0.13</v>
       </c>
       <c r="I43" s="29">
@@ -11647,58 +11870,61 @@
       </c>
       <c r="BC43" s="28">
         <v>-3.72</v>
       </c>
       <c r="BD43" s="28">
         <v>-2.58</v>
       </c>
       <c r="BE43" s="15">
         <v>-2.34</v>
       </c>
       <c r="BF43" s="15">
         <v>-2.59</v>
       </c>
       <c r="BG43" s="15">
         <v>-2.4700000000000002</v>
       </c>
       <c r="BH43" s="30">
         <v>-2.66</v>
       </c>
       <c r="BI43" s="30">
         <v>-2.96</v>
       </c>
       <c r="BJ43" s="30">
         <v>-4.58</v>
       </c>
-      <c r="BK43" s="30">
+      <c r="BK43" s="43">
         <v>-2.97</v>
       </c>
       <c r="BL43" s="30">
         <v>-3.77</v>
       </c>
+      <c r="BM43" s="30">
+        <v>-3.46</v>
+      </c>
     </row>
-    <row r="44" spans="1:64">
+    <row r="44" spans="1:65">
       <c r="A44" s="18" t="s">
         <v>43</v>
       </c>
       <c r="B44" s="36"/>
       <c r="C44" s="36"/>
       <c r="D44" s="36"/>
       <c r="E44" s="36"/>
       <c r="F44" s="36"/>
       <c r="G44" s="36"/>
       <c r="H44" s="36"/>
       <c r="I44" s="36"/>
       <c r="J44" s="36"/>
       <c r="K44" s="36"/>
       <c r="L44" s="36"/>
       <c r="M44" s="36"/>
       <c r="N44" s="36"/>
       <c r="O44" s="36"/>
       <c r="P44" s="36"/>
       <c r="Q44" s="36"/>
       <c r="R44" s="36"/>
       <c r="X44" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="BT3:BU3"/>