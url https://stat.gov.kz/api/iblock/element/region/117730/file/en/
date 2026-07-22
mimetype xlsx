--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -2,62 +2,62 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-9252" yWindow="96" windowWidth="23256" windowHeight="12456" tabRatio="572" activeTab="1"/>
+    <workbookView xWindow="-9252" yWindow="96" windowWidth="23256" windowHeight="12456" tabRatio="572"/>
   </bookViews>
   <sheets>
     <sheet name="Natural decrease in the populat" sheetId="1" r:id="rId1"/>
     <sheet name="General rate of natur (decres" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="243" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="245" uniqueCount="60">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
     <t>январь-сентябрь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
@@ -202,107 +202,101 @@
     <t>Shal akyna district</t>
   </si>
   <si>
     <t>Akkayin district</t>
   </si>
   <si>
     <t>Taiynsha district</t>
   </si>
   <si>
     <t>Timiryazev district</t>
   </si>
   <si>
     <t>Ualikhanov district</t>
   </si>
   <si>
     <t>district named after Gabit Musrepov</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="8">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
-      <charset val="204"/>
-[...4 lines deleted...]
-      <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -398,51 +392,51 @@
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="53">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -490,88 +484,73 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
@@ -863,180 +842,180 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView topLeftCell="G1" workbookViewId="0">
-      <selection activeCell="AB7" sqref="AB7:AC43"/>
+    <sheetView tabSelected="1" topLeftCell="G13" workbookViewId="0">
+      <selection activeCell="Z7" sqref="Z7:AD43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="27.6640625" style="1" customWidth="1"/>
     <col min="2" max="2" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="4.44140625" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="3.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.6640625" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="4.44140625" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="3.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.6640625" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="49" t="s">
+      <c r="A1" s="39" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="49"/>
-[...22 lines deleted...]
-      <c r="Y1" s="49"/>
+      <c r="B1" s="39"/>
+      <c r="C1" s="39"/>
+      <c r="D1" s="39"/>
+      <c r="E1" s="39"/>
+      <c r="F1" s="39"/>
+      <c r="G1" s="39"/>
+      <c r="H1" s="39"/>
+      <c r="I1" s="39"/>
+      <c r="J1" s="39"/>
+      <c r="K1" s="39"/>
+      <c r="L1" s="39"/>
+      <c r="M1" s="39"/>
+      <c r="N1" s="39"/>
+      <c r="O1" s="39"/>
+      <c r="P1" s="39"/>
+      <c r="Q1" s="39"/>
+      <c r="R1" s="39"/>
+      <c r="S1" s="39"/>
+      <c r="T1" s="39"/>
+      <c r="U1" s="39"/>
+      <c r="V1" s="39"/>
+      <c r="W1" s="39"/>
+      <c r="X1" s="39"/>
+      <c r="Y1" s="39"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="35"/>
       <c r="B2" s="35"/>
       <c r="C2" s="35"/>
       <c r="D2" s="35"/>
       <c r="E2" s="35"/>
       <c r="F2" s="35"/>
       <c r="G2" s="35"/>
       <c r="H2" s="35"/>
       <c r="I2" s="35"/>
       <c r="J2" s="35"/>
       <c r="K2" s="35"/>
       <c r="L2" s="35"/>
       <c r="M2" s="35"/>
     </row>
     <row r="3" spans="1:37">
       <c r="K3" s="2"/>
       <c r="Y3" s="2"/>
       <c r="AK3" s="2" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="47"/>
-      <c r="B4" s="45">
+      <c r="A4" s="45"/>
+      <c r="B4" s="43">
         <v>2024</v>
       </c>
-      <c r="C4" s="46"/>
-[...10 lines deleted...]
-      <c r="N4" s="45">
+      <c r="C4" s="44"/>
+      <c r="D4" s="44"/>
+      <c r="E4" s="44"/>
+      <c r="F4" s="44"/>
+      <c r="G4" s="44"/>
+      <c r="H4" s="44"/>
+      <c r="I4" s="44"/>
+      <c r="J4" s="44"/>
+      <c r="K4" s="44"/>
+      <c r="L4" s="44"/>
+      <c r="M4" s="44"/>
+      <c r="N4" s="43">
         <v>2025</v>
       </c>
-      <c r="O4" s="46"/>
-[...10 lines deleted...]
-      <c r="Z4" s="45">
+      <c r="O4" s="44"/>
+      <c r="P4" s="44"/>
+      <c r="Q4" s="44"/>
+      <c r="R4" s="44"/>
+      <c r="S4" s="44"/>
+      <c r="T4" s="44"/>
+      <c r="U4" s="44"/>
+      <c r="V4" s="44"/>
+      <c r="W4" s="44"/>
+      <c r="X4" s="44"/>
+      <c r="Y4" s="44"/>
+      <c r="Z4" s="43">
         <v>2026</v>
       </c>
-      <c r="AA4" s="46"/>
-[...9 lines deleted...]
-      <c r="AK4" s="46"/>
+      <c r="AA4" s="44"/>
+      <c r="AB4" s="44"/>
+      <c r="AC4" s="44"/>
+      <c r="AD4" s="44"/>
+      <c r="AE4" s="44"/>
+      <c r="AF4" s="44"/>
+      <c r="AG4" s="44"/>
+      <c r="AH4" s="44"/>
+      <c r="AI4" s="44"/>
+      <c r="AJ4" s="44"/>
+      <c r="AK4" s="44"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="48"/>
+      <c r="A5" s="46"/>
       <c r="B5" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>31</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>32</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>33</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>34</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>35</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -1103,77 +1082,77 @@
         <v>32</v>
       </c>
       <c r="AE5" s="4" t="s">
         <v>33</v>
       </c>
       <c r="AF5" s="4" t="s">
         <v>34</v>
       </c>
       <c r="AG5" s="4" t="s">
         <v>35</v>
       </c>
       <c r="AH5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="AI5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="AJ5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="AK5" s="4" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="50" t="s">
+      <c r="A6" s="40" t="s">
         <v>14</v>
       </c>
-      <c r="B6" s="50"/>
-[...22 lines deleted...]
-      <c r="Y6" s="50"/>
+      <c r="B6" s="40"/>
+      <c r="C6" s="40"/>
+      <c r="D6" s="40"/>
+      <c r="E6" s="40"/>
+      <c r="F6" s="40"/>
+      <c r="G6" s="40"/>
+      <c r="H6" s="40"/>
+      <c r="I6" s="40"/>
+      <c r="J6" s="40"/>
+      <c r="K6" s="40"/>
+      <c r="L6" s="40"/>
+      <c r="M6" s="40"/>
+      <c r="N6" s="40"/>
+      <c r="O6" s="40"/>
+      <c r="P6" s="40"/>
+      <c r="Q6" s="40"/>
+      <c r="R6" s="40"/>
+      <c r="S6" s="40"/>
+      <c r="T6" s="40"/>
+      <c r="U6" s="40"/>
+      <c r="V6" s="40"/>
+      <c r="W6" s="40"/>
+      <c r="X6" s="40"/>
+      <c r="Y6" s="40"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B7" s="10">
         <v>-161</v>
       </c>
       <c r="C7" s="10">
         <v>-61</v>
       </c>
       <c r="D7" s="10">
         <v>-97</v>
       </c>
       <c r="E7" s="10">
         <v>-54</v>
       </c>
       <c r="F7" s="10">
         <v>-58</v>
       </c>
       <c r="G7" s="31">
         <v>-77</v>
       </c>
       <c r="H7" s="31">
         <v>-73</v>
@@ -1210,58 +1189,61 @@
       </c>
       <c r="S7" s="8">
         <v>-116</v>
       </c>
       <c r="T7" s="8">
         <v>-48</v>
       </c>
       <c r="U7" s="8">
         <v>-31</v>
       </c>
       <c r="V7" s="8">
         <v>-123</v>
       </c>
       <c r="W7" s="8">
         <v>-146</v>
       </c>
       <c r="X7" s="8">
         <v>-143</v>
       </c>
       <c r="Y7" s="8">
         <v>-142</v>
       </c>
       <c r="Z7" s="10">
         <v>-125</v>
       </c>
-      <c r="AA7" s="39">
+      <c r="AA7" s="10">
         <v>-93</v>
       </c>
       <c r="AB7" s="10">
         <v>-181</v>
       </c>
       <c r="AC7" s="10">
         <v>-148</v>
+      </c>
+      <c r="AD7" s="10">
+        <v>-158</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B8" s="10">
         <v>-50</v>
       </c>
       <c r="C8" s="10">
         <v>-20</v>
       </c>
       <c r="D8" s="10">
         <v>-40</v>
       </c>
       <c r="E8" s="10">
         <v>-22</v>
       </c>
       <c r="F8" s="10">
         <v>-45</v>
       </c>
       <c r="G8" s="31">
         <v>-14</v>
       </c>
       <c r="H8" s="31">
@@ -1299,58 +1281,61 @@
       </c>
       <c r="S8" s="8">
         <v>-73</v>
       </c>
       <c r="T8" s="8">
         <v>-48</v>
       </c>
       <c r="U8" s="8">
         <v>-1</v>
       </c>
       <c r="V8" s="8">
         <v>-48</v>
       </c>
       <c r="W8" s="8">
         <v>-73</v>
       </c>
       <c r="X8" s="8">
         <v>-75</v>
       </c>
       <c r="Y8" s="8">
         <v>-48</v>
       </c>
       <c r="Z8" s="10">
         <v>-45</v>
       </c>
-      <c r="AA8" s="39">
+      <c r="AA8" s="10">
         <v>-34</v>
       </c>
       <c r="AB8" s="10">
         <v>-45</v>
       </c>
       <c r="AC8" s="10">
         <v>-85</v>
+      </c>
+      <c r="AD8" s="10">
+        <v>-51</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B9" s="10">
         <v>-11</v>
       </c>
       <c r="C9" s="10">
         <v>-7</v>
       </c>
       <c r="D9" s="10">
         <v>-15</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>12</v>
       </c>
       <c r="F9" s="10">
         <v>-7</v>
       </c>
       <c r="G9" s="31">
         <v>-7</v>
       </c>
       <c r="H9" s="31">
@@ -1388,58 +1373,61 @@
       </c>
       <c r="S9" s="8">
         <v>1</v>
       </c>
       <c r="T9" s="8">
         <v>4</v>
       </c>
       <c r="U9" s="8">
         <v>2</v>
       </c>
       <c r="V9" s="8">
         <v>-3</v>
       </c>
       <c r="W9" s="8">
         <v>-25</v>
       </c>
       <c r="X9" s="8">
         <v>2</v>
       </c>
       <c r="Y9" s="8">
         <v>-10</v>
       </c>
       <c r="Z9" s="10">
         <v>-10</v>
       </c>
-      <c r="AA9" s="39">
+      <c r="AA9" s="10">
         <v>-19</v>
       </c>
       <c r="AB9" s="10">
         <v>-21</v>
       </c>
       <c r="AC9" s="10">
         <v>-13</v>
+      </c>
+      <c r="AD9" s="10">
+        <v>-6</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="11" t="s">
         <v>48</v>
       </c>
       <c r="B10" s="10">
         <v>-6</v>
       </c>
       <c r="C10" s="10">
         <v>1</v>
       </c>
       <c r="D10" s="10">
         <v>7</v>
       </c>
       <c r="E10" s="10">
         <v>-7</v>
       </c>
       <c r="F10" s="10">
         <v>7</v>
       </c>
       <c r="G10" s="31">
         <v>9</v>
       </c>
       <c r="H10" s="31">
@@ -1477,58 +1465,61 @@
       </c>
       <c r="S10" s="8">
         <v>5</v>
       </c>
       <c r="T10" s="8">
         <v>7</v>
       </c>
       <c r="U10" s="8">
         <v>12</v>
       </c>
       <c r="V10" s="8">
         <v>6</v>
       </c>
       <c r="W10" s="8">
         <v>2</v>
       </c>
       <c r="X10" s="8">
         <v>2</v>
       </c>
       <c r="Y10" s="8">
         <v>4</v>
       </c>
       <c r="Z10" s="10">
         <v>9</v>
       </c>
-      <c r="AA10" s="39">
+      <c r="AA10" s="10">
         <v>-1</v>
       </c>
       <c r="AB10" s="10">
         <v>4</v>
       </c>
       <c r="AC10" s="10">
         <v>3</v>
+      </c>
+      <c r="AD10" s="10">
+        <v>-7</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="11" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="10">
         <v>-17</v>
       </c>
       <c r="C11" s="10">
         <v>-2</v>
       </c>
       <c r="D11" s="10">
         <v>-5</v>
       </c>
       <c r="E11" s="10">
         <v>-7</v>
       </c>
       <c r="F11" s="10">
         <v>9</v>
       </c>
       <c r="G11" s="31">
         <v>-11</v>
       </c>
       <c r="H11" s="31">
@@ -1566,58 +1557,61 @@
       </c>
       <c r="S11" s="8">
         <v>-6</v>
       </c>
       <c r="T11" s="8">
         <v>-9</v>
       </c>
       <c r="U11" s="8">
         <v>-13</v>
       </c>
       <c r="V11" s="8">
         <v>-4</v>
       </c>
       <c r="W11" s="8">
         <v>-8</v>
       </c>
       <c r="X11" s="8">
         <v>-13</v>
       </c>
       <c r="Y11" s="8">
         <v>-8</v>
       </c>
       <c r="Z11" s="10">
         <v>-11</v>
       </c>
-      <c r="AA11" s="39">
+      <c r="AA11" s="10">
         <v>1</v>
       </c>
       <c r="AB11" s="10">
         <v>-14</v>
       </c>
       <c r="AC11" s="10">
         <v>-19</v>
+      </c>
+      <c r="AD11" s="10">
+        <v>-10</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="11" t="s">
         <v>50</v>
       </c>
       <c r="B12" s="10">
         <v>-20</v>
       </c>
       <c r="C12" s="10">
         <v>7</v>
       </c>
       <c r="D12" s="10">
         <v>-8</v>
       </c>
       <c r="E12" s="10">
         <v>-2</v>
       </c>
       <c r="F12" s="10">
         <v>-6</v>
       </c>
       <c r="G12" s="31">
         <v>-10</v>
       </c>
       <c r="H12" s="31">
@@ -1655,58 +1649,61 @@
       </c>
       <c r="S12" s="8">
         <v>-3</v>
       </c>
       <c r="T12" s="8">
         <v>3</v>
       </c>
       <c r="U12" s="8" t="s">
         <v>12</v>
       </c>
       <c r="V12" s="8">
         <v>-10</v>
       </c>
       <c r="W12" s="8">
         <v>-1</v>
       </c>
       <c r="X12" s="8">
         <v>-3</v>
       </c>
       <c r="Y12" s="8">
         <v>-6</v>
       </c>
       <c r="Z12" s="10">
         <v>-14</v>
       </c>
-      <c r="AA12" s="39">
+      <c r="AA12" s="10">
         <v>-1</v>
       </c>
       <c r="AB12" s="10">
         <v>-5</v>
       </c>
       <c r="AC12" s="10">
         <v>-4</v>
+      </c>
+      <c r="AD12" s="10">
+        <v>-1</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="11" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="10">
         <v>-14</v>
       </c>
       <c r="C13" s="10">
         <v>1</v>
       </c>
       <c r="D13" s="10">
         <v>-8</v>
       </c>
       <c r="E13" s="10">
         <v>-2</v>
       </c>
       <c r="F13" s="10">
         <v>-2</v>
       </c>
       <c r="G13" s="31">
         <v>3</v>
       </c>
       <c r="H13" s="31">
@@ -1744,58 +1741,61 @@
       </c>
       <c r="S13" s="8" t="s">
         <v>12</v>
       </c>
       <c r="T13" s="8">
         <v>-6</v>
       </c>
       <c r="U13" s="8">
         <v>5</v>
       </c>
       <c r="V13" s="8">
         <v>-6</v>
       </c>
       <c r="W13" s="8">
         <v>-14</v>
       </c>
       <c r="X13" s="8">
         <v>-7</v>
       </c>
       <c r="Y13" s="8">
         <v>-8</v>
       </c>
       <c r="Z13" s="10">
         <v>-2</v>
       </c>
-      <c r="AA13" s="39">
+      <c r="AA13" s="10">
         <v>-3</v>
       </c>
       <c r="AB13" s="10">
         <v>-4</v>
       </c>
       <c r="AC13" s="10">
         <v>-5</v>
+      </c>
+      <c r="AD13" s="10">
+        <v>-2</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="11" t="s">
         <v>52</v>
       </c>
       <c r="B14" s="10">
         <v>-17</v>
       </c>
       <c r="C14" s="10">
         <v>-5</v>
       </c>
       <c r="D14" s="10">
         <v>5</v>
       </c>
       <c r="E14" s="10">
         <v>-5</v>
       </c>
       <c r="F14" s="10" t="s">
         <v>12</v>
       </c>
       <c r="G14" s="31">
         <v>-8</v>
       </c>
       <c r="H14" s="31">
@@ -1833,58 +1833,61 @@
       </c>
       <c r="S14" s="8">
         <v>-11</v>
       </c>
       <c r="T14" s="8">
         <v>-7</v>
       </c>
       <c r="U14" s="8">
         <v>-13</v>
       </c>
       <c r="V14" s="8">
         <v>-8</v>
       </c>
       <c r="W14" s="8">
         <v>-15</v>
       </c>
       <c r="X14" s="8">
         <v>-12</v>
       </c>
       <c r="Y14" s="8">
         <v>-5</v>
       </c>
       <c r="Z14" s="10">
         <v>-7</v>
       </c>
-      <c r="AA14" s="39">
+      <c r="AA14" s="10">
         <v>-14</v>
       </c>
       <c r="AB14" s="10">
         <v>-23</v>
       </c>
       <c r="AC14" s="10">
         <v>-4</v>
+      </c>
+      <c r="AD14" s="10">
+        <v>-27</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="11" t="s">
         <v>53</v>
       </c>
       <c r="B15" s="10">
         <v>4</v>
       </c>
       <c r="C15" s="10">
         <v>-5</v>
       </c>
       <c r="D15" s="10">
         <v>-5</v>
       </c>
       <c r="E15" s="10">
         <v>3</v>
       </c>
       <c r="F15" s="10">
         <v>1</v>
       </c>
       <c r="G15" s="31">
         <v>-6</v>
       </c>
       <c r="H15" s="31">
@@ -1922,58 +1925,61 @@
       </c>
       <c r="S15" s="8">
         <v>-25</v>
       </c>
       <c r="T15" s="8">
         <v>-4</v>
       </c>
       <c r="U15" s="8">
         <v>-7</v>
       </c>
       <c r="V15" s="8">
         <v>-11</v>
       </c>
       <c r="W15" s="8">
         <v>-4</v>
       </c>
       <c r="X15" s="8">
         <v>-1</v>
       </c>
       <c r="Y15" s="8">
         <v>-11</v>
       </c>
       <c r="Z15" s="10">
         <v>-7</v>
       </c>
-      <c r="AA15" s="39">
+      <c r="AA15" s="10">
         <v>-3</v>
       </c>
       <c r="AB15" s="10">
         <v>-9</v>
       </c>
       <c r="AC15" s="10">
         <v>-9</v>
+      </c>
+      <c r="AD15" s="10">
+        <v>-3</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="11" t="s">
         <v>54</v>
       </c>
       <c r="B16" s="10">
         <v>-5</v>
       </c>
       <c r="C16" s="10">
         <v>-12</v>
       </c>
       <c r="D16" s="10">
         <v>-2</v>
       </c>
       <c r="E16" s="10">
         <v>-7</v>
       </c>
       <c r="F16" s="10">
         <v>-10</v>
       </c>
       <c r="G16" s="31">
         <v>-4</v>
       </c>
       <c r="H16" s="31">
@@ -2011,61 +2017,64 @@
       </c>
       <c r="S16" s="8">
         <v>2</v>
       </c>
       <c r="T16" s="8">
         <v>3</v>
       </c>
       <c r="U16" s="8">
         <v>2</v>
       </c>
       <c r="V16" s="8">
         <v>-2</v>
       </c>
       <c r="W16" s="8">
         <v>-12</v>
       </c>
       <c r="X16" s="8">
         <v>-5</v>
       </c>
       <c r="Y16" s="8">
         <v>-11</v>
       </c>
       <c r="Z16" s="10">
         <v>-3</v>
       </c>
-      <c r="AA16" s="39">
+      <c r="AA16" s="10">
         <v>-4</v>
       </c>
       <c r="AB16" s="10">
         <v>-14</v>
       </c>
       <c r="AC16" s="10">
         <v>3</v>
       </c>
+      <c r="AD16" s="10">
+        <v>-2</v>
+      </c>
     </row>
-    <row r="17" spans="1:29">
+    <row r="17" spans="1:30">
       <c r="A17" s="13" t="s">
         <v>55</v>
       </c>
       <c r="B17" s="10">
         <v>-9</v>
       </c>
       <c r="C17" s="10">
         <v>-13</v>
       </c>
       <c r="D17" s="10">
         <v>-18</v>
       </c>
       <c r="E17" s="10">
         <v>2</v>
       </c>
       <c r="F17" s="10">
         <v>-16</v>
       </c>
       <c r="G17" s="31">
         <v>-16</v>
       </c>
       <c r="H17" s="31">
         <v>-6</v>
       </c>
       <c r="I17" s="7">
@@ -2100,61 +2109,64 @@
       </c>
       <c r="S17" s="8">
         <v>-1</v>
       </c>
       <c r="T17" s="8">
         <v>-8</v>
       </c>
       <c r="U17" s="8">
         <v>-15</v>
       </c>
       <c r="V17" s="8">
         <v>-16</v>
       </c>
       <c r="W17" s="8">
         <v>5</v>
       </c>
       <c r="X17" s="8">
         <v>-10</v>
       </c>
       <c r="Y17" s="8">
         <v>-13</v>
       </c>
       <c r="Z17" s="10">
         <v>-11</v>
       </c>
-      <c r="AA17" s="39">
+      <c r="AA17" s="10">
         <v>-14</v>
       </c>
       <c r="AB17" s="10">
         <v>-14</v>
       </c>
       <c r="AC17" s="10">
         <v>-12</v>
       </c>
+      <c r="AD17" s="10">
+        <v>-23</v>
+      </c>
     </row>
-    <row r="18" spans="1:29">
+    <row r="18" spans="1:30">
       <c r="A18" s="13" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="10">
         <v>-10</v>
       </c>
       <c r="C18" s="10">
         <v>-4</v>
       </c>
       <c r="D18" s="10">
         <v>-7</v>
       </c>
       <c r="E18" s="10">
         <v>-8</v>
       </c>
       <c r="F18" s="10">
         <v>2</v>
       </c>
       <c r="G18" s="31">
         <v>-8</v>
       </c>
       <c r="H18" s="31">
         <v>6</v>
       </c>
       <c r="I18" s="7">
@@ -2189,61 +2201,64 @@
       </c>
       <c r="S18" s="8">
         <v>-3</v>
       </c>
       <c r="T18" s="8">
         <v>-4</v>
       </c>
       <c r="U18" s="8">
         <v>-3</v>
       </c>
       <c r="V18" s="8">
         <v>-12</v>
       </c>
       <c r="W18" s="8">
         <v>-8</v>
       </c>
       <c r="X18" s="8">
         <v>-12</v>
       </c>
       <c r="Y18" s="8">
         <v>-8</v>
       </c>
       <c r="Z18" s="10">
         <v>-11</v>
       </c>
-      <c r="AA18" s="39">
+      <c r="AA18" s="10">
         <v>6</v>
       </c>
       <c r="AB18" s="10">
         <v>-19</v>
       </c>
       <c r="AC18" s="10">
         <v>1</v>
       </c>
+      <c r="AD18" s="10">
+        <v>-12</v>
+      </c>
     </row>
-    <row r="19" spans="1:29">
+    <row r="19" spans="1:30">
       <c r="A19" s="13" t="s">
         <v>57</v>
       </c>
       <c r="B19" s="10">
         <v>-12</v>
       </c>
       <c r="C19" s="10">
         <v>-1</v>
       </c>
       <c r="D19" s="10">
         <v>-3</v>
       </c>
       <c r="E19" s="10">
         <v>-1</v>
       </c>
       <c r="F19" s="10">
         <v>1</v>
       </c>
       <c r="G19" s="31">
         <v>3</v>
       </c>
       <c r="H19" s="31">
         <v>4</v>
       </c>
       <c r="I19" s="31">
@@ -2278,61 +2293,64 @@
       </c>
       <c r="S19" s="8">
         <v>1</v>
       </c>
       <c r="T19" s="8">
         <v>2</v>
       </c>
       <c r="U19" s="8">
         <v>1</v>
       </c>
       <c r="V19" s="8">
         <v>2</v>
       </c>
       <c r="W19" s="8">
         <v>3</v>
       </c>
       <c r="X19" s="8">
         <v>-5</v>
       </c>
       <c r="Y19" s="8">
         <v>-9</v>
       </c>
       <c r="Z19" s="10">
         <v>-1</v>
       </c>
-      <c r="AA19" s="39">
+      <c r="AA19" s="10">
         <v>-5</v>
       </c>
       <c r="AB19" s="10">
         <v>-4</v>
       </c>
       <c r="AC19" s="10">
         <v>-1</v>
       </c>
+      <c r="AD19" s="10">
+        <v>-1</v>
+      </c>
     </row>
-    <row r="20" spans="1:29">
+    <row r="20" spans="1:30">
       <c r="A20" s="13" t="s">
         <v>58</v>
       </c>
       <c r="B20" s="10">
         <v>8</v>
       </c>
       <c r="C20" s="10">
         <v>7</v>
       </c>
       <c r="D20" s="10">
         <v>-1</v>
       </c>
       <c r="E20" s="10">
         <v>6</v>
       </c>
       <c r="F20" s="10">
         <v>16</v>
       </c>
       <c r="G20" s="31">
         <v>4</v>
       </c>
       <c r="H20" s="31">
         <v>9</v>
       </c>
       <c r="I20" s="7">
@@ -2367,61 +2385,64 @@
       </c>
       <c r="S20" s="8">
         <v>5</v>
       </c>
       <c r="T20" s="8">
         <v>7</v>
       </c>
       <c r="U20" s="8">
         <v>1</v>
       </c>
       <c r="V20" s="8">
         <v>2</v>
       </c>
       <c r="W20" s="8">
         <v>8</v>
       </c>
       <c r="X20" s="8">
         <v>9</v>
       </c>
       <c r="Y20" s="8">
         <v>9</v>
       </c>
       <c r="Z20" s="10">
         <v>1</v>
       </c>
-      <c r="AA20" s="39">
+      <c r="AA20" s="10">
         <v>1</v>
       </c>
       <c r="AB20" s="10">
         <v>2</v>
       </c>
       <c r="AC20" s="10">
         <v>4</v>
       </c>
+      <c r="AD20" s="10">
+        <v>-4</v>
+      </c>
     </row>
-    <row r="21" spans="1:29">
+    <row r="21" spans="1:30">
       <c r="A21" s="13" t="s">
         <v>59</v>
       </c>
       <c r="B21" s="10">
         <v>-2</v>
       </c>
       <c r="C21" s="10">
         <v>-8</v>
       </c>
       <c r="D21" s="10">
         <v>3</v>
       </c>
       <c r="E21" s="10">
         <v>-4</v>
       </c>
       <c r="F21" s="10">
         <v>-8</v>
       </c>
       <c r="G21" s="31">
         <v>-12</v>
       </c>
       <c r="H21" s="31">
         <v>2</v>
       </c>
       <c r="I21" s="7">
@@ -2456,90 +2477,93 @@
       </c>
       <c r="S21" s="8">
         <v>-8</v>
       </c>
       <c r="T21" s="8">
         <v>12</v>
       </c>
       <c r="U21" s="8">
         <v>-2</v>
       </c>
       <c r="V21" s="8">
         <v>-13</v>
       </c>
       <c r="W21" s="8">
         <v>-4</v>
       </c>
       <c r="X21" s="8">
         <v>-13</v>
       </c>
       <c r="Y21" s="8">
         <v>-18</v>
       </c>
       <c r="Z21" s="10">
         <v>-13</v>
       </c>
-      <c r="AA21" s="39">
+      <c r="AA21" s="10">
         <v>-3</v>
       </c>
       <c r="AB21" s="10">
         <v>-15</v>
       </c>
       <c r="AC21" s="10">
         <v>-7</v>
       </c>
+      <c r="AD21" s="10">
+        <v>-9</v>
+      </c>
     </row>
-    <row r="22" spans="1:29">
-      <c r="A22" s="51" t="s">
+    <row r="22" spans="1:30">
+      <c r="A22" s="41" t="s">
         <v>15</v>
       </c>
-      <c r="B22" s="51"/>
-[...22 lines deleted...]
-      <c r="Y22" s="51"/>
+      <c r="B22" s="41"/>
+      <c r="C22" s="41"/>
+      <c r="D22" s="41"/>
+      <c r="E22" s="41"/>
+      <c r="F22" s="41"/>
+      <c r="G22" s="41"/>
+      <c r="H22" s="41"/>
+      <c r="I22" s="41"/>
+      <c r="J22" s="41"/>
+      <c r="K22" s="41"/>
+      <c r="L22" s="41"/>
+      <c r="M22" s="41"/>
+      <c r="N22" s="41"/>
+      <c r="O22" s="41"/>
+      <c r="P22" s="41"/>
+      <c r="Q22" s="41"/>
+      <c r="R22" s="41"/>
+      <c r="S22" s="41"/>
+      <c r="T22" s="41"/>
+      <c r="U22" s="41"/>
+      <c r="V22" s="41"/>
+      <c r="W22" s="41"/>
+      <c r="X22" s="41"/>
+      <c r="Y22" s="41"/>
     </row>
-    <row r="23" spans="1:29">
+    <row r="23" spans="1:30">
       <c r="A23" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B23" s="10">
         <v>-55</v>
       </c>
       <c r="C23" s="10">
         <v>-34</v>
       </c>
       <c r="D23" s="10">
         <v>-35</v>
       </c>
       <c r="E23" s="10">
         <v>-20</v>
       </c>
       <c r="F23" s="10">
         <v>-42</v>
       </c>
       <c r="G23" s="31">
         <v>-26</v>
       </c>
       <c r="H23" s="31">
         <v>-79</v>
       </c>
       <c r="I23" s="9">
@@ -2574,61 +2598,64 @@
       </c>
       <c r="S23" s="8">
         <v>-88</v>
       </c>
       <c r="T23" s="8">
         <v>-48</v>
       </c>
       <c r="U23" s="8">
         <v>-3</v>
       </c>
       <c r="V23" s="8">
         <v>-53</v>
       </c>
       <c r="W23" s="8">
         <v>-92</v>
       </c>
       <c r="X23" s="8">
         <v>-82</v>
       </c>
       <c r="Y23" s="8">
         <v>-61</v>
       </c>
       <c r="Z23" s="8">
         <v>-52</v>
       </c>
-      <c r="AA23" s="39">
+      <c r="AA23" s="10">
         <v>-41</v>
       </c>
       <c r="AB23" s="10">
         <v>-66</v>
       </c>
       <c r="AC23" s="10">
         <v>-81</v>
       </c>
+      <c r="AD23" s="10">
+        <v>-56</v>
+      </c>
     </row>
-    <row r="24" spans="1:29">
+    <row r="24" spans="1:30">
       <c r="A24" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B24" s="10">
         <v>-50</v>
       </c>
       <c r="C24" s="10">
         <v>-20</v>
       </c>
       <c r="D24" s="10">
         <v>-40</v>
       </c>
       <c r="E24" s="10">
         <v>-22</v>
       </c>
       <c r="F24" s="10">
         <v>-45</v>
       </c>
       <c r="G24" s="31">
         <v>-14</v>
       </c>
       <c r="H24" s="31">
         <v>-53</v>
       </c>
       <c r="I24" s="9">
@@ -2663,61 +2690,64 @@
       </c>
       <c r="S24" s="8">
         <v>-73</v>
       </c>
       <c r="T24" s="8">
         <v>-48</v>
       </c>
       <c r="U24" s="8">
         <v>-1</v>
       </c>
       <c r="V24" s="8">
         <v>-48</v>
       </c>
       <c r="W24" s="8">
         <v>-73</v>
       </c>
       <c r="X24" s="8">
         <v>-75</v>
       </c>
       <c r="Y24" s="8">
         <v>-48</v>
       </c>
       <c r="Z24" s="8">
         <v>-45</v>
       </c>
-      <c r="AA24" s="39">
+      <c r="AA24" s="10">
         <v>-34</v>
       </c>
       <c r="AB24" s="10">
         <v>-45</v>
       </c>
       <c r="AC24" s="10">
         <v>-85</v>
       </c>
+      <c r="AD24" s="10">
+        <v>-51</v>
+      </c>
     </row>
-    <row r="25" spans="1:29">
+    <row r="25" spans="1:30">
       <c r="A25" s="11" t="s">
         <v>49</v>
       </c>
       <c r="B25" s="10">
         <v>-8</v>
       </c>
       <c r="C25" s="10">
         <v>3</v>
       </c>
       <c r="D25" s="10">
         <v>6</v>
       </c>
       <c r="E25" s="10">
         <v>4</v>
       </c>
       <c r="F25" s="10">
         <v>1</v>
       </c>
       <c r="G25" s="31">
         <v>-3</v>
       </c>
       <c r="H25" s="31">
         <v>-6</v>
       </c>
       <c r="I25" s="9">
@@ -2752,61 +2782,64 @@
       </c>
       <c r="S25" s="8">
         <v>-6</v>
       </c>
       <c r="T25" s="8">
         <v>-1</v>
       </c>
       <c r="U25" s="8">
         <v>-6</v>
       </c>
       <c r="V25" s="8">
         <v>8</v>
       </c>
       <c r="W25" s="8">
         <v>-6</v>
       </c>
       <c r="X25" s="8">
         <v>-4</v>
       </c>
       <c r="Y25" s="8">
         <v>-2</v>
       </c>
       <c r="Z25" s="8">
         <v>2</v>
       </c>
-      <c r="AA25" s="39">
+      <c r="AA25" s="10">
         <v>-1</v>
       </c>
       <c r="AB25" s="10">
         <v>-3</v>
       </c>
       <c r="AC25" s="10">
         <v>-1</v>
       </c>
+      <c r="AD25" s="10">
+        <v>3</v>
+      </c>
     </row>
-    <row r="26" spans="1:29">
+    <row r="26" spans="1:30">
       <c r="A26" s="11" t="s">
         <v>53</v>
       </c>
       <c r="B26" s="10">
         <v>-1</v>
       </c>
       <c r="C26" s="10">
         <v>-3</v>
       </c>
       <c r="D26" s="10">
         <v>-4</v>
       </c>
       <c r="E26" s="10">
         <v>-1</v>
       </c>
       <c r="F26" s="10">
         <v>4</v>
       </c>
       <c r="G26" s="31">
         <v>-3</v>
       </c>
       <c r="H26" s="31">
         <v>-11</v>
       </c>
       <c r="I26" s="9">
@@ -2841,61 +2874,64 @@
       </c>
       <c r="S26" s="8">
         <v>-8</v>
       </c>
       <c r="T26" s="8">
         <v>-1</v>
       </c>
       <c r="U26" s="8">
         <v>-5</v>
       </c>
       <c r="V26" s="8">
         <v>-4</v>
       </c>
       <c r="W26" s="8">
         <v>-2</v>
       </c>
       <c r="X26" s="8">
         <v>3</v>
       </c>
       <c r="Y26" s="8">
         <v>-5</v>
       </c>
       <c r="Z26" s="8">
         <v>1</v>
       </c>
-      <c r="AA26" s="39">
+      <c r="AA26" s="10">
         <v>-4</v>
       </c>
       <c r="AB26" s="10">
         <v>-2</v>
       </c>
       <c r="AC26" s="10">
         <v>2</v>
       </c>
+      <c r="AD26" s="10">
+        <v>-6</v>
+      </c>
     </row>
-    <row r="27" spans="1:29">
+    <row r="27" spans="1:30">
       <c r="A27" s="11" t="s">
         <v>54</v>
       </c>
       <c r="B27" s="10">
         <v>3</v>
       </c>
       <c r="C27" s="10">
         <v>-10</v>
       </c>
       <c r="D27" s="10" t="s">
         <v>12</v>
       </c>
       <c r="E27" s="10">
         <v>-2</v>
       </c>
       <c r="F27" s="10">
         <v>-1</v>
       </c>
       <c r="G27" s="31">
         <v>-1</v>
       </c>
       <c r="H27" s="31">
         <v>-9</v>
       </c>
       <c r="I27" s="9">
@@ -2930,61 +2966,64 @@
       </c>
       <c r="S27" s="8">
         <v>3</v>
       </c>
       <c r="T27" s="8">
         <v>5</v>
       </c>
       <c r="U27" s="8">
         <v>1</v>
       </c>
       <c r="V27" s="8">
         <v>4</v>
       </c>
       <c r="W27" s="8">
         <v>-10</v>
       </c>
       <c r="X27" s="8">
         <v>-3</v>
       </c>
       <c r="Y27" s="8">
         <v>-1</v>
       </c>
       <c r="Z27" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="AA27" s="8" t="s">
+      <c r="AA27" s="10" t="s">
         <v>12</v>
       </c>
       <c r="AB27" s="10">
         <v>-3</v>
       </c>
       <c r="AC27" s="10">
         <v>6</v>
       </c>
+      <c r="AD27" s="10" t="s">
+        <v>12</v>
+      </c>
     </row>
-    <row r="28" spans="1:29">
+    <row r="28" spans="1:30">
       <c r="A28" s="13" t="s">
         <v>56</v>
       </c>
       <c r="B28" s="10">
         <v>1</v>
       </c>
       <c r="C28" s="10">
         <v>-4</v>
       </c>
       <c r="D28" s="10">
         <v>3</v>
       </c>
       <c r="E28" s="10">
         <v>1</v>
       </c>
       <c r="F28" s="10">
         <v>-1</v>
       </c>
       <c r="G28" s="31">
         <v>-5</v>
       </c>
       <c r="H28" s="7" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="9">
@@ -3019,90 +3058,93 @@
       </c>
       <c r="S28" s="8">
         <v>-4</v>
       </c>
       <c r="T28" s="8">
         <v>-3</v>
       </c>
       <c r="U28" s="8">
         <v>8</v>
       </c>
       <c r="V28" s="8">
         <v>-13</v>
       </c>
       <c r="W28" s="8">
         <v>-1</v>
       </c>
       <c r="X28" s="8">
         <v>-3</v>
       </c>
       <c r="Y28" s="8">
         <v>-5</v>
       </c>
       <c r="Z28" s="8">
         <v>-10</v>
       </c>
-      <c r="AA28" s="39">
+      <c r="AA28" s="10">
         <v>-2</v>
       </c>
       <c r="AB28" s="10">
         <v>-13</v>
       </c>
       <c r="AC28" s="10">
         <v>-3</v>
       </c>
+      <c r="AD28" s="10">
+        <v>-2</v>
+      </c>
     </row>
-    <row r="29" spans="1:29">
-      <c r="A29" s="44" t="s">
+    <row r="29" spans="1:30">
+      <c r="A29" s="42" t="s">
         <v>42</v>
       </c>
-      <c r="B29" s="44"/>
-[...22 lines deleted...]
-      <c r="Y29" s="44"/>
+      <c r="B29" s="42"/>
+      <c r="C29" s="42"/>
+      <c r="D29" s="42"/>
+      <c r="E29" s="42"/>
+      <c r="F29" s="42"/>
+      <c r="G29" s="42"/>
+      <c r="H29" s="42"/>
+      <c r="I29" s="42"/>
+      <c r="J29" s="42"/>
+      <c r="K29" s="42"/>
+      <c r="L29" s="42"/>
+      <c r="M29" s="42"/>
+      <c r="N29" s="42"/>
+      <c r="O29" s="42"/>
+      <c r="P29" s="42"/>
+      <c r="Q29" s="42"/>
+      <c r="R29" s="42"/>
+      <c r="S29" s="42"/>
+      <c r="T29" s="42"/>
+      <c r="U29" s="42"/>
+      <c r="V29" s="42"/>
+      <c r="W29" s="42"/>
+      <c r="X29" s="42"/>
+      <c r="Y29" s="42"/>
     </row>
-    <row r="30" spans="1:29">
+    <row r="30" spans="1:30">
       <c r="A30" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B30" s="10">
         <v>-106</v>
       </c>
       <c r="C30" s="10">
         <v>-27</v>
       </c>
       <c r="D30" s="10">
         <v>-62</v>
       </c>
       <c r="E30" s="10">
         <v>-34</v>
       </c>
       <c r="F30" s="10">
         <v>-16</v>
       </c>
       <c r="G30" s="31">
         <v>-51</v>
       </c>
       <c r="H30" s="31">
         <v>6</v>
       </c>
       <c r="I30" s="31">
@@ -3134,64 +3176,67 @@
       </c>
       <c r="R30" s="8">
         <v>-56</v>
       </c>
       <c r="S30" s="8">
         <v>-28</v>
       </c>
       <c r="T30" s="8" t="s">
         <v>12</v>
       </c>
       <c r="U30" s="8">
         <v>-28</v>
       </c>
       <c r="V30" s="8">
         <v>-70</v>
       </c>
       <c r="W30" s="8">
         <v>-54</v>
       </c>
       <c r="X30" s="8">
         <v>-61</v>
       </c>
       <c r="Y30" s="8">
         <v>-81</v>
       </c>
-      <c r="Z30" s="10">
+      <c r="Z30" s="8">
         <v>-73</v>
       </c>
-      <c r="AA30" s="40">
+      <c r="AA30" s="10">
         <v>-52</v>
       </c>
       <c r="AB30" s="10">
         <v>-115</v>
       </c>
       <c r="AC30" s="10">
         <v>-67</v>
       </c>
+      <c r="AD30" s="8">
+        <v>-102</v>
+      </c>
     </row>
-    <row r="31" spans="1:29">
+    <row r="31" spans="1:30">
       <c r="A31" s="37" t="s">
         <v>47</v>
       </c>
       <c r="B31" s="10">
         <v>-11</v>
       </c>
       <c r="C31" s="10">
         <v>-7</v>
       </c>
       <c r="D31" s="10">
         <v>-15</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>12</v>
       </c>
       <c r="F31" s="10">
         <v>-7</v>
       </c>
       <c r="G31" s="31">
         <v>-7</v>
       </c>
       <c r="H31" s="31">
         <v>-2</v>
       </c>
       <c r="I31" s="31">
@@ -3223,64 +3268,67 @@
       </c>
       <c r="R31" s="8">
         <v>-7</v>
       </c>
       <c r="S31" s="8">
         <v>1</v>
       </c>
       <c r="T31" s="8">
         <v>4</v>
       </c>
       <c r="U31" s="8">
         <v>2</v>
       </c>
       <c r="V31" s="8">
         <v>-3</v>
       </c>
       <c r="W31" s="8">
         <v>-25</v>
       </c>
       <c r="X31" s="8">
         <v>2</v>
       </c>
       <c r="Y31" s="8">
         <v>-10</v>
       </c>
-      <c r="Z31" s="10">
+      <c r="Z31" s="8">
         <v>-10</v>
       </c>
-      <c r="AA31" s="40">
+      <c r="AA31" s="10">
         <v>-19</v>
       </c>
       <c r="AB31" s="10">
         <v>-21</v>
       </c>
       <c r="AC31" s="10">
         <v>-13</v>
       </c>
+      <c r="AD31" s="8">
+        <v>-6</v>
+      </c>
     </row>
-    <row r="32" spans="1:29">
+    <row r="32" spans="1:30">
       <c r="A32" s="37" t="s">
         <v>48</v>
       </c>
       <c r="B32" s="10">
         <v>-6</v>
       </c>
       <c r="C32" s="10">
         <v>1</v>
       </c>
       <c r="D32" s="10">
         <v>7</v>
       </c>
       <c r="E32" s="10">
         <v>-7</v>
       </c>
       <c r="F32" s="10">
         <v>7</v>
       </c>
       <c r="G32" s="31">
         <v>9</v>
       </c>
       <c r="H32" s="31">
         <v>11</v>
       </c>
       <c r="I32" s="31">
@@ -3312,64 +3360,67 @@
       </c>
       <c r="R32" s="8">
         <v>7</v>
       </c>
       <c r="S32" s="8">
         <v>5</v>
       </c>
       <c r="T32" s="8">
         <v>7</v>
       </c>
       <c r="U32" s="8">
         <v>12</v>
       </c>
       <c r="V32" s="8">
         <v>6</v>
       </c>
       <c r="W32" s="8">
         <v>2</v>
       </c>
       <c r="X32" s="8">
         <v>2</v>
       </c>
       <c r="Y32" s="8">
         <v>4</v>
       </c>
-      <c r="Z32" s="10">
+      <c r="Z32" s="8">
         <v>9</v>
       </c>
-      <c r="AA32" s="40">
+      <c r="AA32" s="10">
         <v>-1</v>
       </c>
       <c r="AB32" s="10">
         <v>4</v>
       </c>
       <c r="AC32" s="10">
         <v>3</v>
       </c>
+      <c r="AD32" s="8">
+        <v>-7</v>
+      </c>
     </row>
-    <row r="33" spans="1:29">
+    <row r="33" spans="1:30">
       <c r="A33" s="37" t="s">
         <v>49</v>
       </c>
       <c r="B33" s="10">
         <v>-9</v>
       </c>
       <c r="C33" s="10">
         <v>-5</v>
       </c>
       <c r="D33" s="10">
         <v>-11</v>
       </c>
       <c r="E33" s="10">
         <v>-11</v>
       </c>
       <c r="F33" s="10" t="s">
         <v>44</v>
       </c>
       <c r="G33" s="31">
         <v>-8</v>
       </c>
       <c r="H33" s="31">
         <v>-10</v>
       </c>
       <c r="I33" s="31">
@@ -3401,64 +3452,67 @@
       </c>
       <c r="R33" s="8">
         <v>4</v>
       </c>
       <c r="S33" s="8" t="s">
         <v>12</v>
       </c>
       <c r="T33" s="8">
         <v>-8</v>
       </c>
       <c r="U33" s="8">
         <v>-7</v>
       </c>
       <c r="V33" s="8">
         <v>-12</v>
       </c>
       <c r="W33" s="8">
         <v>-2</v>
       </c>
       <c r="X33" s="8">
         <v>-9</v>
       </c>
       <c r="Y33" s="8">
         <v>-6</v>
       </c>
-      <c r="Z33" s="10">
+      <c r="Z33" s="8">
         <v>-13</v>
       </c>
-      <c r="AA33" s="40">
+      <c r="AA33" s="10">
         <v>2</v>
       </c>
       <c r="AB33" s="10">
         <v>-11</v>
       </c>
       <c r="AC33" s="10">
         <v>-18</v>
       </c>
+      <c r="AD33" s="8">
+        <v>-13</v>
+      </c>
     </row>
-    <row r="34" spans="1:29">
+    <row r="34" spans="1:30">
       <c r="A34" s="37" t="s">
         <v>50</v>
       </c>
       <c r="B34" s="10">
         <v>-20</v>
       </c>
       <c r="C34" s="10">
         <v>7</v>
       </c>
       <c r="D34" s="10">
         <v>-8</v>
       </c>
       <c r="E34" s="10">
         <v>-2</v>
       </c>
       <c r="F34" s="10">
         <v>-6</v>
       </c>
       <c r="G34" s="31">
         <v>-10</v>
       </c>
       <c r="H34" s="31">
         <v>-6</v>
       </c>
       <c r="I34" s="31">
@@ -3490,64 +3544,67 @@
       </c>
       <c r="R34" s="8">
         <v>-8</v>
       </c>
       <c r="S34" s="8">
         <v>-3</v>
       </c>
       <c r="T34" s="8">
         <v>3</v>
       </c>
       <c r="U34" s="8" t="s">
         <v>12</v>
       </c>
       <c r="V34" s="8">
         <v>-10</v>
       </c>
       <c r="W34" s="8">
         <v>-1</v>
       </c>
       <c r="X34" s="8">
         <v>-3</v>
       </c>
       <c r="Y34" s="8">
         <v>-6</v>
       </c>
-      <c r="Z34" s="10">
+      <c r="Z34" s="8">
         <v>-14</v>
       </c>
-      <c r="AA34" s="40">
+      <c r="AA34" s="10">
         <v>-1</v>
       </c>
       <c r="AB34" s="10">
         <v>-5</v>
       </c>
       <c r="AC34" s="10">
         <v>-4</v>
       </c>
+      <c r="AD34" s="8">
+        <v>-1</v>
+      </c>
     </row>
-    <row r="35" spans="1:29">
+    <row r="35" spans="1:30">
       <c r="A35" s="37" t="s">
         <v>51</v>
       </c>
       <c r="B35" s="10">
         <v>-14</v>
       </c>
       <c r="C35" s="10">
         <v>1</v>
       </c>
       <c r="D35" s="10">
         <v>-8</v>
       </c>
       <c r="E35" s="10">
         <v>-2</v>
       </c>
       <c r="F35" s="10">
         <v>-2</v>
       </c>
       <c r="G35" s="31">
         <v>3</v>
       </c>
       <c r="H35" s="31">
         <v>-1</v>
       </c>
       <c r="I35" s="31">
@@ -3579,64 +3636,67 @@
       </c>
       <c r="R35" s="8">
         <v>-2</v>
       </c>
       <c r="S35" s="8" t="s">
         <v>12</v>
       </c>
       <c r="T35" s="8">
         <v>-6</v>
       </c>
       <c r="U35" s="8">
         <v>5</v>
       </c>
       <c r="V35" s="8">
         <v>-6</v>
       </c>
       <c r="W35" s="8">
         <v>-14</v>
       </c>
       <c r="X35" s="8">
         <v>-7</v>
       </c>
       <c r="Y35" s="8">
         <v>-8</v>
       </c>
-      <c r="Z35" s="10">
+      <c r="Z35" s="8">
         <v>-2</v>
       </c>
-      <c r="AA35" s="40">
+      <c r="AA35" s="10">
         <v>-3</v>
       </c>
       <c r="AB35" s="10">
         <v>-4</v>
       </c>
       <c r="AC35" s="10">
         <v>-5</v>
       </c>
+      <c r="AD35" s="8">
+        <v>-2</v>
+      </c>
     </row>
-    <row r="36" spans="1:29">
+    <row r="36" spans="1:30">
       <c r="A36" s="37" t="s">
         <v>52</v>
       </c>
       <c r="B36" s="10">
         <v>-17</v>
       </c>
       <c r="C36" s="10">
         <v>-5</v>
       </c>
       <c r="D36" s="10">
         <v>5</v>
       </c>
       <c r="E36" s="10">
         <v>-5</v>
       </c>
       <c r="F36" s="10" t="s">
         <v>12</v>
       </c>
       <c r="G36" s="31">
         <v>-8</v>
       </c>
       <c r="H36" s="31">
         <v>1</v>
       </c>
       <c r="I36" s="31">
@@ -3668,64 +3728,67 @@
       </c>
       <c r="R36" s="8">
         <v>-22</v>
       </c>
       <c r="S36" s="8">
         <v>-11</v>
       </c>
       <c r="T36" s="8">
         <v>-7</v>
       </c>
       <c r="U36" s="8">
         <v>-13</v>
       </c>
       <c r="V36" s="8">
         <v>-8</v>
       </c>
       <c r="W36" s="8">
         <v>-15</v>
       </c>
       <c r="X36" s="8">
         <v>-12</v>
       </c>
       <c r="Y36" s="8">
         <v>-5</v>
       </c>
-      <c r="Z36" s="10">
+      <c r="Z36" s="8">
         <v>-7</v>
       </c>
-      <c r="AA36" s="40">
+      <c r="AA36" s="10">
         <v>-14</v>
       </c>
       <c r="AB36" s="10">
         <v>-23</v>
       </c>
       <c r="AC36" s="10">
         <v>-4</v>
       </c>
+      <c r="AD36" s="8">
+        <v>-27</v>
+      </c>
     </row>
-    <row r="37" spans="1:29">
+    <row r="37" spans="1:30">
       <c r="A37" s="37" t="s">
         <v>53</v>
       </c>
       <c r="B37" s="10">
         <v>5</v>
       </c>
       <c r="C37" s="10">
         <v>-2</v>
       </c>
       <c r="D37" s="10">
         <v>-1</v>
       </c>
       <c r="E37" s="10">
         <v>4</v>
       </c>
       <c r="F37" s="10">
         <v>-3</v>
       </c>
       <c r="G37" s="31">
         <v>-3</v>
       </c>
       <c r="H37" s="31">
         <v>-2</v>
       </c>
       <c r="I37" s="10" t="s">
@@ -3757,64 +3820,67 @@
       </c>
       <c r="R37" s="8">
         <v>-7</v>
       </c>
       <c r="S37" s="8">
         <v>-17</v>
       </c>
       <c r="T37" s="8">
         <v>-3</v>
       </c>
       <c r="U37" s="8">
         <v>-2</v>
       </c>
       <c r="V37" s="8">
         <v>-7</v>
       </c>
       <c r="W37" s="8">
         <v>-2</v>
       </c>
       <c r="X37" s="8">
         <v>-4</v>
       </c>
       <c r="Y37" s="8">
         <v>-6</v>
       </c>
-      <c r="Z37" s="10">
+      <c r="Z37" s="8">
         <v>-8</v>
       </c>
-      <c r="AA37" s="40">
+      <c r="AA37" s="10">
         <v>1</v>
       </c>
       <c r="AB37" s="10">
         <v>-7</v>
       </c>
       <c r="AC37" s="10">
         <v>-11</v>
       </c>
+      <c r="AD37" s="8">
+        <v>3</v>
+      </c>
     </row>
-    <row r="38" spans="1:29">
+    <row r="38" spans="1:30">
       <c r="A38" s="37" t="s">
         <v>54</v>
       </c>
       <c r="B38" s="10">
         <v>-8</v>
       </c>
       <c r="C38" s="10">
         <v>-2</v>
       </c>
       <c r="D38" s="10">
         <v>-2</v>
       </c>
       <c r="E38" s="10">
         <v>-5</v>
       </c>
       <c r="F38" s="10">
         <v>-9</v>
       </c>
       <c r="G38" s="31">
         <v>-3</v>
       </c>
       <c r="H38" s="10" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="31">
@@ -3846,64 +3912,67 @@
       </c>
       <c r="R38" s="8">
         <v>-4</v>
       </c>
       <c r="S38" s="8">
         <v>-1</v>
       </c>
       <c r="T38" s="8">
         <v>-2</v>
       </c>
       <c r="U38" s="8">
         <v>1</v>
       </c>
       <c r="V38" s="8">
         <v>-6</v>
       </c>
       <c r="W38" s="8">
         <v>-2</v>
       </c>
       <c r="X38" s="8">
         <v>-2</v>
       </c>
       <c r="Y38" s="8">
         <v>-10</v>
       </c>
-      <c r="Z38" s="10">
+      <c r="Z38" s="8">
         <v>-3</v>
       </c>
-      <c r="AA38" s="40">
+      <c r="AA38" s="10">
         <v>-4</v>
       </c>
       <c r="AB38" s="10">
         <v>-11</v>
       </c>
       <c r="AC38" s="10">
         <v>-3</v>
       </c>
+      <c r="AD38" s="8">
+        <v>-2</v>
+      </c>
     </row>
-    <row r="39" spans="1:29">
+    <row r="39" spans="1:30">
       <c r="A39" s="13" t="s">
         <v>55</v>
       </c>
       <c r="B39" s="10">
         <v>-9</v>
       </c>
       <c r="C39" s="10">
         <v>-13</v>
       </c>
       <c r="D39" s="10">
         <v>-18</v>
       </c>
       <c r="E39" s="10">
         <v>2</v>
       </c>
       <c r="F39" s="10">
         <v>-16</v>
       </c>
       <c r="G39" s="31">
         <v>-16</v>
       </c>
       <c r="H39" s="31">
         <v>-6</v>
       </c>
       <c r="I39" s="31">
@@ -3935,64 +4004,67 @@
       </c>
       <c r="R39" s="8" t="s">
         <v>12</v>
       </c>
       <c r="S39" s="8">
         <v>-1</v>
       </c>
       <c r="T39" s="8">
         <v>-8</v>
       </c>
       <c r="U39" s="8">
         <v>-15</v>
       </c>
       <c r="V39" s="8">
         <v>-16</v>
       </c>
       <c r="W39" s="8">
         <v>5</v>
       </c>
       <c r="X39" s="8">
         <v>-10</v>
       </c>
       <c r="Y39" s="8">
         <v>-13</v>
       </c>
-      <c r="Z39" s="10">
+      <c r="Z39" s="8">
         <v>-11</v>
       </c>
-      <c r="AA39" s="40">
+      <c r="AA39" s="10">
         <v>-14</v>
       </c>
       <c r="AB39" s="10">
         <v>-14</v>
       </c>
       <c r="AC39" s="10">
         <v>-12</v>
       </c>
+      <c r="AD39" s="8">
+        <v>-23</v>
+      </c>
     </row>
-    <row r="40" spans="1:29">
+    <row r="40" spans="1:30">
       <c r="A40" s="13" t="s">
         <v>56</v>
       </c>
       <c r="B40" s="10">
         <v>-11</v>
       </c>
       <c r="C40" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D40" s="10">
         <v>-10</v>
       </c>
       <c r="E40" s="10">
         <v>-9</v>
       </c>
       <c r="F40" s="10">
         <v>3</v>
       </c>
       <c r="G40" s="31">
         <v>-3</v>
       </c>
       <c r="H40" s="31">
         <v>6</v>
       </c>
       <c r="I40" s="31">
@@ -4024,64 +4096,67 @@
       </c>
       <c r="R40" s="8">
         <v>-3</v>
       </c>
       <c r="S40" s="8">
         <v>1</v>
       </c>
       <c r="T40" s="8">
         <v>-1</v>
       </c>
       <c r="U40" s="8">
         <v>-11</v>
       </c>
       <c r="V40" s="8">
         <v>1</v>
       </c>
       <c r="W40" s="8">
         <v>-7</v>
       </c>
       <c r="X40" s="8">
         <v>-9</v>
       </c>
       <c r="Y40" s="8">
         <v>-3</v>
       </c>
-      <c r="Z40" s="10">
+      <c r="Z40" s="8">
         <v>-1</v>
       </c>
-      <c r="AA40" s="40">
+      <c r="AA40" s="10">
         <v>8</v>
       </c>
       <c r="AB40" s="10">
         <v>-6</v>
       </c>
       <c r="AC40" s="10">
         <v>4</v>
       </c>
+      <c r="AD40" s="8">
+        <v>-10</v>
+      </c>
     </row>
-    <row r="41" spans="1:29">
+    <row r="41" spans="1:30">
       <c r="A41" s="13" t="s">
         <v>57</v>
       </c>
       <c r="B41" s="10">
         <v>-12</v>
       </c>
       <c r="C41" s="10">
         <v>-1</v>
       </c>
       <c r="D41" s="10">
         <v>-3</v>
       </c>
       <c r="E41" s="10">
         <v>-1</v>
       </c>
       <c r="F41" s="10">
         <v>1</v>
       </c>
       <c r="G41" s="31">
         <v>3</v>
       </c>
       <c r="H41" s="31">
         <v>4</v>
       </c>
       <c r="I41" s="31">
@@ -4113,64 +4188,67 @@
       </c>
       <c r="R41" s="8">
         <v>-8</v>
       </c>
       <c r="S41" s="8">
         <v>1</v>
       </c>
       <c r="T41" s="8">
         <v>2</v>
       </c>
       <c r="U41" s="8">
         <v>1</v>
       </c>
       <c r="V41" s="8">
         <v>2</v>
       </c>
       <c r="W41" s="8">
         <v>3</v>
       </c>
       <c r="X41" s="8">
         <v>-5</v>
       </c>
       <c r="Y41" s="8">
         <v>-9</v>
       </c>
-      <c r="Z41" s="10">
+      <c r="Z41" s="8">
         <v>-1</v>
       </c>
-      <c r="AA41" s="40">
+      <c r="AA41" s="10">
         <v>-5</v>
       </c>
       <c r="AB41" s="10">
         <v>-4</v>
       </c>
       <c r="AC41" s="10">
         <v>-1</v>
       </c>
+      <c r="AD41" s="8">
+        <v>-1</v>
+      </c>
     </row>
-    <row r="42" spans="1:29">
+    <row r="42" spans="1:30">
       <c r="A42" s="13" t="s">
         <v>58</v>
       </c>
       <c r="B42" s="10">
         <v>8</v>
       </c>
       <c r="C42" s="10">
         <v>7</v>
       </c>
       <c r="D42" s="10">
         <v>-1</v>
       </c>
       <c r="E42" s="10">
         <v>6</v>
       </c>
       <c r="F42" s="10">
         <v>16</v>
       </c>
       <c r="G42" s="31">
         <v>4</v>
       </c>
       <c r="H42" s="31">
         <v>9</v>
       </c>
       <c r="I42" s="31">
@@ -4202,64 +4280,67 @@
       </c>
       <c r="R42" s="8">
         <v>4</v>
       </c>
       <c r="S42" s="8">
         <v>5</v>
       </c>
       <c r="T42" s="8">
         <v>7</v>
       </c>
       <c r="U42" s="8">
         <v>1</v>
       </c>
       <c r="V42" s="8">
         <v>2</v>
       </c>
       <c r="W42" s="8">
         <v>8</v>
       </c>
       <c r="X42" s="8">
         <v>9</v>
       </c>
       <c r="Y42" s="8">
         <v>9</v>
       </c>
-      <c r="Z42" s="10">
+      <c r="Z42" s="8">
         <v>1</v>
       </c>
-      <c r="AA42" s="40">
+      <c r="AA42" s="10">
         <v>1</v>
       </c>
       <c r="AB42" s="10">
         <v>2</v>
       </c>
       <c r="AC42" s="10">
         <v>4</v>
       </c>
+      <c r="AD42" s="8">
+        <v>-4</v>
+      </c>
     </row>
-    <row r="43" spans="1:29">
+    <row r="43" spans="1:30">
       <c r="A43" s="14" t="s">
         <v>59</v>
       </c>
       <c r="B43" s="17">
         <v>-2</v>
       </c>
       <c r="C43" s="17">
         <v>-8</v>
       </c>
       <c r="D43" s="17">
         <v>3</v>
       </c>
       <c r="E43" s="17">
         <v>-4</v>
       </c>
       <c r="F43" s="17">
         <v>-8</v>
       </c>
       <c r="G43" s="32">
         <v>-12</v>
       </c>
       <c r="H43" s="32">
         <v>2</v>
       </c>
       <c r="I43" s="15">
@@ -4294,180 +4375,183 @@
       </c>
       <c r="S43" s="17">
         <v>-8</v>
       </c>
       <c r="T43" s="17">
         <v>12</v>
       </c>
       <c r="U43" s="17">
         <v>-2</v>
       </c>
       <c r="V43" s="17">
         <v>-13</v>
       </c>
       <c r="W43" s="17">
         <v>-4</v>
       </c>
       <c r="X43" s="17">
         <v>-13</v>
       </c>
       <c r="Y43" s="17">
         <v>-18</v>
       </c>
       <c r="Z43" s="17">
         <v>-13</v>
       </c>
-      <c r="AA43" s="41">
+      <c r="AA43" s="17">
         <v>-3</v>
       </c>
       <c r="AB43" s="17">
         <v>-15</v>
       </c>
       <c r="AC43" s="17">
         <v>-7</v>
       </c>
+      <c r="AD43" s="17">
+        <v>-9</v>
+      </c>
     </row>
-    <row r="44" spans="1:29">
+    <row r="44" spans="1:30">
       <c r="A44" s="18" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
-    <mergeCell ref="Z4:AK4"/>
-    <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="F33" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BU44"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="AP19" workbookViewId="0">
-      <selection activeCell="BL7" sqref="BL7:BM43"/>
+    <sheetView topLeftCell="AP10" workbookViewId="0">
+      <selection activeCell="BJ7" sqref="BJ7:BN43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="28.109375" style="1" customWidth="1"/>
     <col min="2" max="10" width="11.33203125" style="1" hidden="1" customWidth="1"/>
     <col min="11" max="12" width="9.6640625" style="1" hidden="1" customWidth="1"/>
     <col min="13" max="23" width="9.109375" style="1" hidden="1" customWidth="1"/>
     <col min="24" max="24" width="9.109375" style="19" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="9.109375" style="1" hidden="1" customWidth="1"/>
     <col min="26" max="37" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="38" max="38" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="39" max="39" width="7.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="40" max="45" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="46" max="46" width="8.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="47" max="47" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="48" max="49" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="50" max="50" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="51" max="51" width="7.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="52" max="57" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="58" max="58" width="8.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="59" max="59" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="60" max="61" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="62" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:73" ht="13.2">
-      <c r="A1" s="49" t="s">
+      <c r="A1" s="39" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="49"/>
-[...58 lines deleted...]
-      <c r="BI1" s="49"/>
+      <c r="B1" s="39"/>
+      <c r="C1" s="39"/>
+      <c r="D1" s="39"/>
+      <c r="E1" s="39"/>
+      <c r="F1" s="39"/>
+      <c r="G1" s="39"/>
+      <c r="H1" s="39"/>
+      <c r="I1" s="39"/>
+      <c r="J1" s="39"/>
+      <c r="K1" s="39"/>
+      <c r="L1" s="39"/>
+      <c r="M1" s="39"/>
+      <c r="N1" s="39"/>
+      <c r="O1" s="39"/>
+      <c r="P1" s="39"/>
+      <c r="Q1" s="39"/>
+      <c r="R1" s="39"/>
+      <c r="S1" s="39"/>
+      <c r="T1" s="39"/>
+      <c r="U1" s="39"/>
+      <c r="V1" s="39"/>
+      <c r="W1" s="39"/>
+      <c r="X1" s="39"/>
+      <c r="Y1" s="39"/>
+      <c r="Z1" s="39"/>
+      <c r="AA1" s="39"/>
+      <c r="AB1" s="39"/>
+      <c r="AC1" s="39"/>
+      <c r="AD1" s="39"/>
+      <c r="AE1" s="39"/>
+      <c r="AF1" s="39"/>
+      <c r="AG1" s="39"/>
+      <c r="AH1" s="39"/>
+      <c r="AI1" s="39"/>
+      <c r="AJ1" s="39"/>
+      <c r="AK1" s="39"/>
+      <c r="AL1" s="39"/>
+      <c r="AM1" s="39"/>
+      <c r="AN1" s="39"/>
+      <c r="AO1" s="39"/>
+      <c r="AP1" s="39"/>
+      <c r="AQ1" s="39"/>
+      <c r="AR1" s="39"/>
+      <c r="AS1" s="39"/>
+      <c r="AT1" s="39"/>
+      <c r="AU1" s="39"/>
+      <c r="AV1" s="39"/>
+      <c r="AW1" s="39"/>
+      <c r="AX1" s="39"/>
+      <c r="AY1" s="39"/>
+      <c r="AZ1" s="39"/>
+      <c r="BA1" s="39"/>
+      <c r="BB1" s="39"/>
+      <c r="BC1" s="39"/>
+      <c r="BD1" s="39"/>
+      <c r="BE1" s="39"/>
+      <c r="BF1" s="39"/>
+      <c r="BG1" s="39"/>
+      <c r="BH1" s="39"/>
+      <c r="BI1" s="39"/>
     </row>
     <row r="2" spans="1:73">
       <c r="A2" s="35"/>
       <c r="B2" s="35"/>
       <c r="C2" s="35"/>
       <c r="D2" s="35"/>
       <c r="E2" s="35"/>
       <c r="F2" s="35"/>
       <c r="G2" s="35"/>
       <c r="H2" s="35"/>
       <c r="I2" s="35"/>
       <c r="J2" s="35"/>
       <c r="K2" s="35"/>
       <c r="L2" s="35"/>
       <c r="M2" s="35"/>
       <c r="N2" s="35"/>
       <c r="O2" s="35"/>
       <c r="P2" s="35"/>
       <c r="Q2" s="35"/>
       <c r="R2" s="35"/>
       <c r="S2" s="35"/>
       <c r="T2" s="35"/>
       <c r="U2" s="35"/>
       <c r="V2" s="35"/>
       <c r="W2" s="35"/>
@@ -4477,146 +4561,146 @@
       <c r="AA2" s="35"/>
       <c r="AB2" s="35"/>
       <c r="AC2" s="35"/>
       <c r="AD2" s="35"/>
       <c r="AE2" s="35"/>
       <c r="AF2" s="35"/>
       <c r="AG2" s="35"/>
       <c r="AH2" s="35"/>
       <c r="AI2" s="35"/>
       <c r="AJ2" s="35"/>
       <c r="AK2" s="35"/>
       <c r="AL2" s="35"/>
       <c r="AM2" s="35"/>
       <c r="AN2" s="35"/>
       <c r="AO2" s="35"/>
       <c r="AP2" s="35"/>
       <c r="AQ2" s="35"/>
       <c r="AR2" s="35"/>
       <c r="AS2" s="35"/>
       <c r="AT2" s="35"/>
       <c r="AU2" s="35"/>
       <c r="AV2" s="35"/>
       <c r="AW2" s="35"/>
     </row>
     <row r="3" spans="1:73">
-      <c r="BH3" s="52"/>
-[...1 lines deleted...]
-      <c r="BT3" s="52" t="s">
+      <c r="BH3" s="47"/>
+      <c r="BI3" s="47"/>
+      <c r="BT3" s="47" t="s">
         <v>16</v>
       </c>
-      <c r="BU3" s="52"/>
+      <c r="BU3" s="47"/>
     </row>
     <row r="4" spans="1:73">
-      <c r="A4" s="55"/>
-      <c r="B4" s="45">
+      <c r="A4" s="50"/>
+      <c r="B4" s="43">
         <v>2019</v>
       </c>
-      <c r="C4" s="46"/>
-[...10 lines deleted...]
-      <c r="N4" s="45">
+      <c r="C4" s="44"/>
+      <c r="D4" s="44"/>
+      <c r="E4" s="44"/>
+      <c r="F4" s="44"/>
+      <c r="G4" s="44"/>
+      <c r="H4" s="44"/>
+      <c r="I4" s="44"/>
+      <c r="J4" s="44"/>
+      <c r="K4" s="44"/>
+      <c r="L4" s="44"/>
+      <c r="M4" s="52"/>
+      <c r="N4" s="43">
         <v>2020</v>
       </c>
-      <c r="O4" s="46"/>
-[...10 lines deleted...]
-      <c r="Z4" s="45">
+      <c r="O4" s="44"/>
+      <c r="P4" s="44"/>
+      <c r="Q4" s="44"/>
+      <c r="R4" s="44"/>
+      <c r="S4" s="44"/>
+      <c r="T4" s="44"/>
+      <c r="U4" s="44"/>
+      <c r="V4" s="44"/>
+      <c r="W4" s="44"/>
+      <c r="X4" s="44"/>
+      <c r="Y4" s="44"/>
+      <c r="Z4" s="43">
         <v>2021</v>
       </c>
-      <c r="AA4" s="46"/>
-[...10 lines deleted...]
-      <c r="AL4" s="53">
+      <c r="AA4" s="44"/>
+      <c r="AB4" s="44"/>
+      <c r="AC4" s="44"/>
+      <c r="AD4" s="44"/>
+      <c r="AE4" s="44"/>
+      <c r="AF4" s="44"/>
+      <c r="AG4" s="44"/>
+      <c r="AH4" s="44"/>
+      <c r="AI4" s="44"/>
+      <c r="AJ4" s="44"/>
+      <c r="AK4" s="44"/>
+      <c r="AL4" s="48">
         <v>2024</v>
       </c>
-      <c r="AM4" s="54"/>
-[...10 lines deleted...]
-      <c r="AX4" s="53">
+      <c r="AM4" s="49"/>
+      <c r="AN4" s="49"/>
+      <c r="AO4" s="49"/>
+      <c r="AP4" s="49"/>
+      <c r="AQ4" s="49"/>
+      <c r="AR4" s="49"/>
+      <c r="AS4" s="49"/>
+      <c r="AT4" s="49"/>
+      <c r="AU4" s="49"/>
+      <c r="AV4" s="49"/>
+      <c r="AW4" s="49"/>
+      <c r="AX4" s="48">
         <v>2025</v>
       </c>
-      <c r="AY4" s="54"/>
-[...10 lines deleted...]
-      <c r="BJ4" s="53">
+      <c r="AY4" s="49"/>
+      <c r="AZ4" s="49"/>
+      <c r="BA4" s="49"/>
+      <c r="BB4" s="49"/>
+      <c r="BC4" s="49"/>
+      <c r="BD4" s="49"/>
+      <c r="BE4" s="49"/>
+      <c r="BF4" s="49"/>
+      <c r="BG4" s="49"/>
+      <c r="BH4" s="49"/>
+      <c r="BI4" s="49"/>
+      <c r="BJ4" s="48">
         <v>2026</v>
       </c>
-      <c r="BK4" s="54"/>
-[...9 lines deleted...]
-      <c r="BU4" s="54"/>
+      <c r="BK4" s="49"/>
+      <c r="BL4" s="49"/>
+      <c r="BM4" s="49"/>
+      <c r="BN4" s="49"/>
+      <c r="BO4" s="49"/>
+      <c r="BP4" s="49"/>
+      <c r="BQ4" s="49"/>
+      <c r="BR4" s="49"/>
+      <c r="BS4" s="49"/>
+      <c r="BT4" s="49"/>
+      <c r="BU4" s="49"/>
     </row>
     <row r="5" spans="1:73" ht="20.399999999999999">
-      <c r="A5" s="56"/>
+      <c r="A5" s="51"/>
       <c r="B5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -4791,113 +4875,113 @@
         <v>21</v>
       </c>
       <c r="BO5" s="5" t="s">
         <v>22</v>
       </c>
       <c r="BP5" s="4" t="s">
         <v>23</v>
       </c>
       <c r="BQ5" s="4" t="s">
         <v>24</v>
       </c>
       <c r="BR5" s="4" t="s">
         <v>25</v>
       </c>
       <c r="BS5" s="4" t="s">
         <v>26</v>
       </c>
       <c r="BT5" s="4" t="s">
         <v>27</v>
       </c>
       <c r="BU5" s="4" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:73">
-      <c r="A6" s="50" t="s">
+      <c r="A6" s="40" t="s">
         <v>14</v>
       </c>
-      <c r="B6" s="50"/>
-[...58 lines deleted...]
-      <c r="BI6" s="50"/>
+      <c r="B6" s="40"/>
+      <c r="C6" s="40"/>
+      <c r="D6" s="40"/>
+      <c r="E6" s="40"/>
+      <c r="F6" s="40"/>
+      <c r="G6" s="40"/>
+      <c r="H6" s="40"/>
+      <c r="I6" s="40"/>
+      <c r="J6" s="40"/>
+      <c r="K6" s="40"/>
+      <c r="L6" s="40"/>
+      <c r="M6" s="40"/>
+      <c r="N6" s="40"/>
+      <c r="O6" s="40"/>
+      <c r="P6" s="40"/>
+      <c r="Q6" s="40"/>
+      <c r="R6" s="40"/>
+      <c r="S6" s="40"/>
+      <c r="T6" s="40"/>
+      <c r="U6" s="40"/>
+      <c r="V6" s="40"/>
+      <c r="W6" s="40"/>
+      <c r="X6" s="40"/>
+      <c r="Y6" s="40"/>
+      <c r="Z6" s="40"/>
+      <c r="AA6" s="40"/>
+      <c r="AB6" s="40"/>
+      <c r="AC6" s="40"/>
+      <c r="AD6" s="40"/>
+      <c r="AE6" s="40"/>
+      <c r="AF6" s="40"/>
+      <c r="AG6" s="40"/>
+      <c r="AH6" s="40"/>
+      <c r="AI6" s="40"/>
+      <c r="AJ6" s="40"/>
+      <c r="AK6" s="40"/>
+      <c r="AL6" s="40"/>
+      <c r="AM6" s="40"/>
+      <c r="AN6" s="40"/>
+      <c r="AO6" s="40"/>
+      <c r="AP6" s="40"/>
+      <c r="AQ6" s="40"/>
+      <c r="AR6" s="40"/>
+      <c r="AS6" s="40"/>
+      <c r="AT6" s="40"/>
+      <c r="AU6" s="40"/>
+      <c r="AV6" s="40"/>
+      <c r="AW6" s="40"/>
+      <c r="AX6" s="40"/>
+      <c r="AY6" s="40"/>
+      <c r="AZ6" s="40"/>
+      <c r="BA6" s="40"/>
+      <c r="BB6" s="40"/>
+      <c r="BC6" s="40"/>
+      <c r="BD6" s="40"/>
+      <c r="BE6" s="40"/>
+      <c r="BF6" s="40"/>
+      <c r="BG6" s="40"/>
+      <c r="BH6" s="40"/>
+      <c r="BI6" s="40"/>
     </row>
     <row r="7" spans="1:73">
       <c r="A7" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B7" s="24">
         <v>-1.19</v>
       </c>
       <c r="C7" s="24">
         <v>-1.42</v>
       </c>
       <c r="D7" s="24">
         <v>-0.91</v>
       </c>
       <c r="E7" s="24">
         <v>-0.67</v>
       </c>
       <c r="F7" s="24">
         <v>-0.51</v>
       </c>
       <c r="G7" s="25">
         <v>-0.38</v>
       </c>
       <c r="H7" s="25">
         <v>-0.14000000000000001</v>
@@ -5042,58 +5126,61 @@
       </c>
       <c r="BC7" s="19">
         <v>-2.9</v>
       </c>
       <c r="BD7" s="19">
         <v>-2.64</v>
       </c>
       <c r="BE7" s="1">
         <v>-2.39</v>
       </c>
       <c r="BF7" s="1">
         <v>-2.4500000000000002</v>
       </c>
       <c r="BG7" s="1">
         <v>-2.5299999999999998</v>
       </c>
       <c r="BH7" s="26">
         <v>-2.61</v>
       </c>
       <c r="BI7" s="26">
         <v>-2.66</v>
       </c>
       <c r="BJ7" s="38">
         <v>-2.88</v>
       </c>
-      <c r="BK7" s="42">
+      <c r="BK7" s="38">
         <v>-2.64</v>
       </c>
       <c r="BL7" s="38">
         <v>-3.16</v>
       </c>
       <c r="BM7" s="26">
         <v>-3.25</v>
+      </c>
+      <c r="BN7" s="26">
+        <v>-3.32</v>
       </c>
     </row>
     <row r="8" spans="1:73">
       <c r="A8" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B8" s="24">
         <v>1.4</v>
       </c>
       <c r="C8" s="24">
         <v>1.02</v>
       </c>
       <c r="D8" s="24">
         <v>1.3</v>
       </c>
       <c r="E8" s="24">
         <v>1.02</v>
       </c>
       <c r="F8" s="24">
         <v>1.42</v>
       </c>
       <c r="G8" s="25">
         <v>1.21</v>
       </c>
       <c r="H8" s="25">
@@ -5239,58 +5326,61 @@
       </c>
       <c r="BC8" s="19">
         <v>-2.74</v>
       </c>
       <c r="BD8" s="19">
         <v>-2.71</v>
       </c>
       <c r="BE8" s="1">
         <v>-2.37</v>
       </c>
       <c r="BF8" s="1">
         <v>-2.39</v>
       </c>
       <c r="BG8" s="1">
         <v>-2.5499999999999998</v>
       </c>
       <c r="BH8" s="26">
         <v>-2.68</v>
       </c>
       <c r="BI8" s="26">
         <v>-2.67</v>
       </c>
       <c r="BJ8" s="38">
         <v>-2.39</v>
       </c>
-      <c r="BK8" s="42">
+      <c r="BK8" s="38">
         <v>-2.2000000000000002</v>
       </c>
       <c r="BL8" s="38">
         <v>-2.2599999999999998</v>
       </c>
       <c r="BM8" s="26">
         <v>-2.86</v>
+      </c>
+      <c r="BN8" s="26">
+        <v>-2.83</v>
       </c>
     </row>
     <row r="9" spans="1:73">
       <c r="A9" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B9" s="24">
         <v>-2.25</v>
       </c>
       <c r="C9" s="24">
         <v>-0.34</v>
       </c>
       <c r="D9" s="24">
         <v>-0.88</v>
       </c>
       <c r="E9" s="24">
         <v>-0.83</v>
       </c>
       <c r="F9" s="24">
         <v>-1.1200000000000001</v>
       </c>
       <c r="G9" s="25">
         <v>-0.93</v>
       </c>
       <c r="H9" s="25">
@@ -5436,58 +5526,61 @@
       </c>
       <c r="BC9" s="19">
         <v>-1</v>
       </c>
       <c r="BD9" s="19">
         <v>-0.62</v>
       </c>
       <c r="BE9" s="1">
         <v>-0.44</v>
       </c>
       <c r="BF9" s="1">
         <v>-0.53</v>
       </c>
       <c r="BG9" s="1">
         <v>-1.47</v>
       </c>
       <c r="BH9" s="26">
         <v>-1.26</v>
       </c>
       <c r="BI9" s="26">
         <v>-1.49</v>
       </c>
       <c r="BJ9" s="38">
         <v>-4.01</v>
       </c>
-      <c r="BK9" s="42">
+      <c r="BK9" s="38">
         <v>-6.14</v>
       </c>
       <c r="BL9" s="38">
         <v>-6.92</v>
       </c>
       <c r="BM9" s="26">
         <v>-6.51</v>
+      </c>
+      <c r="BN9" s="26">
+        <v>-5.66</v>
       </c>
     </row>
     <row r="10" spans="1:73">
       <c r="A10" s="11" t="s">
         <v>48</v>
       </c>
       <c r="B10" s="24">
         <v>3.77</v>
       </c>
       <c r="C10" s="24">
         <v>3.17</v>
       </c>
       <c r="D10" s="24">
         <v>4.67</v>
       </c>
       <c r="E10" s="24">
         <v>5.83</v>
       </c>
       <c r="F10" s="24">
         <v>3.87</v>
       </c>
       <c r="G10" s="25">
         <v>2.4500000000000002</v>
       </c>
       <c r="H10" s="25">
@@ -5633,58 +5726,61 @@
       </c>
       <c r="BC10" s="19">
         <v>5.84</v>
       </c>
       <c r="BD10" s="19">
         <v>5.95</v>
       </c>
       <c r="BE10" s="1">
         <v>6.65</v>
       </c>
       <c r="BF10" s="1">
         <v>6.56</v>
       </c>
       <c r="BG10" s="1">
         <v>6.08</v>
       </c>
       <c r="BH10" s="26">
         <v>5.71</v>
       </c>
       <c r="BI10" s="26">
         <v>5.54</v>
       </c>
       <c r="BJ10" s="38">
         <v>8.8000000000000007</v>
       </c>
-      <c r="BK10" s="42">
+      <c r="BK10" s="38">
         <v>4.1399999999999997</v>
       </c>
       <c r="BL10" s="38">
         <v>4.07</v>
       </c>
       <c r="BM10" s="26">
         <v>3.81</v>
+      </c>
+      <c r="BN10" s="26">
+        <v>1.61</v>
       </c>
     </row>
     <row r="11" spans="1:73">
       <c r="A11" s="11" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="24">
         <v>-9.93</v>
       </c>
       <c r="C11" s="24">
         <v>-8.56</v>
       </c>
       <c r="D11" s="24">
         <v>-4.24</v>
       </c>
       <c r="E11" s="24">
         <v>-3.9</v>
       </c>
       <c r="F11" s="24">
         <v>-4.58</v>
       </c>
       <c r="G11" s="25">
         <v>-4.2300000000000004</v>
       </c>
       <c r="H11" s="25">
@@ -5830,58 +5926,61 @@
       </c>
       <c r="BC11" s="19">
         <v>-4.03</v>
       </c>
       <c r="BD11" s="19">
         <v>-4.04</v>
       </c>
       <c r="BE11" s="1">
         <v>-4.2699999999999996</v>
       </c>
       <c r="BF11" s="19">
         <v>-4</v>
       </c>
       <c r="BG11" s="1">
         <v>-3.96</v>
       </c>
       <c r="BH11" s="26">
         <v>-4.1500000000000004</v>
       </c>
       <c r="BI11" s="26">
         <v>-4.1100000000000003</v>
       </c>
       <c r="BJ11" s="38">
         <v>-5.07</v>
       </c>
-      <c r="BK11" s="42">
+      <c r="BK11" s="38">
         <v>-2.41</v>
       </c>
       <c r="BL11" s="38">
         <v>-3.8</v>
       </c>
       <c r="BM11" s="26">
         <v>-5.1100000000000003</v>
+      </c>
+      <c r="BN11" s="26">
+        <v>-5.01</v>
       </c>
     </row>
     <row r="12" spans="1:73">
       <c r="A12" s="11" t="s">
         <v>50</v>
       </c>
       <c r="B12" s="24">
         <v>-2.13</v>
       </c>
       <c r="C12" s="24">
         <v>-3.08</v>
       </c>
       <c r="D12" s="24">
         <v>-3.67</v>
       </c>
       <c r="E12" s="24">
         <v>-4.4000000000000004</v>
       </c>
       <c r="F12" s="24">
         <v>-3.82</v>
       </c>
       <c r="G12" s="25">
         <v>-3.37</v>
       </c>
       <c r="H12" s="25">
@@ -6027,58 +6126,61 @@
       </c>
       <c r="BC12" s="19">
         <v>-6.58</v>
       </c>
       <c r="BD12" s="19">
         <v>-5.36</v>
       </c>
       <c r="BE12" s="1">
         <v>-4.67</v>
       </c>
       <c r="BF12" s="1">
         <v>-4.82</v>
       </c>
       <c r="BG12" s="1">
         <v>-4.3899999999999997</v>
       </c>
       <c r="BH12" s="26">
         <v>-4.1500000000000004</v>
       </c>
       <c r="BI12" s="26">
         <v>-4.0999999999999996</v>
       </c>
       <c r="BJ12" s="38">
         <v>-8.42</v>
       </c>
-      <c r="BK12" s="42">
+      <c r="BK12" s="38">
         <v>-4.71</v>
       </c>
       <c r="BL12" s="38">
         <v>-4.0999999999999996</v>
       </c>
       <c r="BM12" s="26">
         <v>-3.69</v>
+      </c>
+      <c r="BN12" s="26">
+        <v>-3.05</v>
       </c>
     </row>
     <row r="13" spans="1:73">
       <c r="A13" s="11" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="24">
         <v>-0.61</v>
       </c>
       <c r="C13" s="24">
         <v>-0.96</v>
       </c>
       <c r="D13" s="24">
         <v>-1.9</v>
       </c>
       <c r="E13" s="24">
         <v>-1.74</v>
       </c>
       <c r="F13" s="24">
         <v>-2.89</v>
       </c>
       <c r="G13" s="25">
         <v>-2.63</v>
       </c>
       <c r="H13" s="25">
@@ -6224,58 +6326,61 @@
       </c>
       <c r="BC13" s="19">
         <v>-3.82</v>
       </c>
       <c r="BD13" s="19">
         <v>-3.88</v>
       </c>
       <c r="BE13" s="1">
         <v>-2.93</v>
       </c>
       <c r="BF13" s="19">
         <v>-3.1</v>
       </c>
       <c r="BG13" s="1">
         <v>-3.78</v>
       </c>
       <c r="BH13" s="26">
         <v>-3.89</v>
       </c>
       <c r="BI13" s="26">
         <v>-4.04</v>
       </c>
       <c r="BJ13" s="38">
         <v>-1.45</v>
       </c>
-      <c r="BK13" s="42">
+      <c r="BK13" s="38">
         <v>-1.89</v>
       </c>
       <c r="BL13" s="38">
         <v>-2.23</v>
       </c>
       <c r="BM13" s="26">
         <v>-2.61</v>
+      </c>
+      <c r="BN13" s="26">
+        <v>-2.36</v>
       </c>
     </row>
     <row r="14" spans="1:73">
       <c r="A14" s="11" t="s">
         <v>52</v>
       </c>
       <c r="B14" s="24">
         <v>-5.59</v>
       </c>
       <c r="C14" s="24">
         <v>-4.2</v>
       </c>
       <c r="D14" s="24">
         <v>-3.77</v>
       </c>
       <c r="E14" s="24">
         <v>-3.66</v>
       </c>
       <c r="F14" s="24">
         <v>-3.39</v>
       </c>
       <c r="G14" s="25">
         <v>-3.16</v>
       </c>
       <c r="H14" s="25">
@@ -6421,58 +6526,61 @@
       </c>
       <c r="BC14" s="19">
         <v>-3.16</v>
       </c>
       <c r="BD14" s="19">
         <v>-2.96</v>
       </c>
       <c r="BE14" s="19">
         <v>-3</v>
       </c>
       <c r="BF14" s="19">
         <v>-2.9</v>
       </c>
       <c r="BG14" s="19">
         <v>-3</v>
       </c>
       <c r="BH14" s="26">
         <v>-3.01</v>
       </c>
       <c r="BI14" s="26">
         <v>-2.85</v>
       </c>
       <c r="BJ14" s="38">
         <v>-1.8</v>
       </c>
-      <c r="BK14" s="42">
+      <c r="BK14" s="38">
         <v>-2.83</v>
       </c>
       <c r="BL14" s="38">
         <v>-3.9</v>
       </c>
       <c r="BM14" s="26">
         <v>-3.19</v>
+      </c>
+      <c r="BN14" s="26">
+        <v>-3.96</v>
       </c>
     </row>
     <row r="15" spans="1:73">
       <c r="A15" s="11" t="s">
         <v>53</v>
       </c>
       <c r="B15" s="24">
         <v>7.91</v>
       </c>
       <c r="C15" s="24">
         <v>-1.4</v>
       </c>
       <c r="D15" s="24">
         <v>-1.37</v>
       </c>
       <c r="E15" s="24">
         <v>0.68</v>
       </c>
       <c r="F15" s="12" t="s">
         <v>12</v>
       </c>
       <c r="G15" s="25">
         <v>0.8</v>
       </c>
       <c r="H15" s="25">
@@ -6618,58 +6726,61 @@
       </c>
       <c r="BC15" s="19">
         <v>-9.81</v>
       </c>
       <c r="BD15" s="19">
         <v>-8.8000000000000007</v>
       </c>
       <c r="BE15" s="1">
         <v>-8.31</v>
       </c>
       <c r="BF15" s="1">
         <v>-8.2899999999999991</v>
       </c>
       <c r="BG15" s="1">
         <v>-7.72</v>
       </c>
       <c r="BH15" s="26">
         <v>-7.09</v>
       </c>
       <c r="BI15" s="26">
         <v>-7.15</v>
       </c>
       <c r="BJ15" s="38">
         <v>-5.07</v>
       </c>
-      <c r="BK15" s="42">
+      <c r="BK15" s="38">
         <v>-3.78</v>
       </c>
       <c r="BL15" s="38">
         <v>-4.71</v>
       </c>
       <c r="BM15" s="26">
         <v>-5.22</v>
+      </c>
+      <c r="BN15" s="26">
+        <v>-4.5999999999999996</v>
       </c>
     </row>
     <row r="16" spans="1:73">
       <c r="A16" s="11" t="s">
         <v>54</v>
       </c>
       <c r="B16" s="24">
         <v>1.9</v>
       </c>
       <c r="C16" s="24">
         <v>1.34</v>
       </c>
       <c r="D16" s="24">
         <v>1.53</v>
       </c>
       <c r="E16" s="24">
         <v>-1.82</v>
       </c>
       <c r="F16" s="24">
         <v>-1.58</v>
       </c>
       <c r="G16" s="25">
         <v>-1.76</v>
       </c>
       <c r="H16" s="25">
@@ -6815,61 +6926,64 @@
       </c>
       <c r="BC16" s="19">
         <v>-3.2</v>
       </c>
       <c r="BD16" s="19">
         <v>-2.4300000000000002</v>
       </c>
       <c r="BE16" s="1">
         <v>-1.93</v>
       </c>
       <c r="BF16" s="1">
         <v>-1.88</v>
       </c>
       <c r="BG16" s="1">
         <v>-2.54</v>
       </c>
       <c r="BH16" s="26">
         <v>-2.63</v>
       </c>
       <c r="BI16" s="26">
         <v>-3.06</v>
       </c>
       <c r="BJ16" s="38">
         <v>-2.11</v>
       </c>
-      <c r="BK16" s="42">
+      <c r="BK16" s="38">
         <v>-2.59</v>
       </c>
       <c r="BL16" s="38">
         <v>-5.09</v>
       </c>
       <c r="BM16" s="26">
         <v>-3.27</v>
       </c>
+      <c r="BN16" s="26">
+        <v>-2.89</v>
+      </c>
     </row>
-    <row r="17" spans="1:65">
+    <row r="17" spans="1:66">
       <c r="A17" s="13" t="s">
         <v>55</v>
       </c>
       <c r="B17" s="24">
         <v>-4.99</v>
       </c>
       <c r="C17" s="24">
         <v>-8.9</v>
       </c>
       <c r="D17" s="24">
         <v>-8.44</v>
       </c>
       <c r="E17" s="24">
         <v>-6.49</v>
       </c>
       <c r="F17" s="24">
         <v>-6.81</v>
       </c>
       <c r="G17" s="25">
         <v>-6.86</v>
       </c>
       <c r="H17" s="25">
         <v>-7.42</v>
       </c>
       <c r="I17" s="25">
@@ -7012,61 +7126,64 @@
       </c>
       <c r="BC17" s="19">
         <v>-5.73</v>
       </c>
       <c r="BD17" s="19">
         <v>-5.69</v>
       </c>
       <c r="BE17" s="1">
         <v>-6.28</v>
       </c>
       <c r="BF17" s="1">
         <v>-6.84</v>
       </c>
       <c r="BG17" s="1">
         <v>-5.78</v>
       </c>
       <c r="BH17" s="26">
         <v>-5.9</v>
       </c>
       <c r="BI17" s="26">
         <v>-6.15</v>
       </c>
       <c r="BJ17" s="38">
         <v>-7.49</v>
       </c>
-      <c r="BK17" s="42">
+      <c r="BK17" s="38">
         <v>-8.93</v>
       </c>
       <c r="BL17" s="38">
         <v>-9.2100000000000009</v>
       </c>
       <c r="BM17" s="26">
         <v>-9.06</v>
       </c>
+      <c r="BN17" s="26">
+        <v>-10.43</v>
+      </c>
     </row>
-    <row r="18" spans="1:65">
+    <row r="18" spans="1:66">
       <c r="A18" s="13" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="24">
         <v>-5.8</v>
       </c>
       <c r="C18" s="24">
         <v>-5.23</v>
       </c>
       <c r="D18" s="24">
         <v>-4.29</v>
       </c>
       <c r="E18" s="24">
         <v>-2.64</v>
       </c>
       <c r="F18" s="24">
         <v>-2.04</v>
       </c>
       <c r="G18" s="25">
         <v>-1.19</v>
       </c>
       <c r="H18" s="25">
         <v>-0.17</v>
       </c>
       <c r="I18" s="25">
@@ -7209,61 +7326,64 @@
       </c>
       <c r="BC18" s="19">
         <v>-3.14</v>
       </c>
       <c r="BD18" s="19">
         <v>-2.86</v>
       </c>
       <c r="BE18" s="1">
         <v>-2.62</v>
       </c>
       <c r="BF18" s="1">
         <v>-2.75</v>
       </c>
       <c r="BG18" s="1">
         <v>-2.72</v>
       </c>
       <c r="BH18" s="26">
         <v>-2.82</v>
       </c>
       <c r="BI18" s="26">
         <v>-2.79</v>
       </c>
       <c r="BJ18" s="38">
         <v>-3.51</v>
       </c>
-      <c r="BK18" s="42">
+      <c r="BK18" s="38">
         <v>-0.84</v>
       </c>
       <c r="BL18" s="38">
         <v>-2.63</v>
       </c>
       <c r="BM18" s="26">
         <v>-1.88</v>
       </c>
+      <c r="BN18" s="26">
+        <v>-2.2799999999999998</v>
+      </c>
     </row>
-    <row r="19" spans="1:65">
+    <row r="19" spans="1:66">
       <c r="A19" s="13" t="s">
         <v>57</v>
       </c>
       <c r="B19" s="24">
         <v>4.25</v>
       </c>
       <c r="C19" s="24">
         <v>2.23</v>
       </c>
       <c r="D19" s="24">
         <v>-0.36</v>
       </c>
       <c r="E19" s="24">
         <v>-0.82</v>
       </c>
       <c r="F19" s="24">
         <v>-0.22</v>
       </c>
       <c r="G19" s="25">
         <v>0.19</v>
       </c>
       <c r="H19" s="25">
         <v>0.47</v>
       </c>
       <c r="I19" s="25">
@@ -7406,61 +7526,64 @@
       </c>
       <c r="BC19" s="19">
         <v>-2.83</v>
       </c>
       <c r="BD19" s="19">
         <v>-2.0499999999999998</v>
       </c>
       <c r="BE19" s="1">
         <v>-1.62</v>
       </c>
       <c r="BF19" s="1">
         <v>-1.1599999999999999</v>
       </c>
       <c r="BG19" s="1">
         <v>-0.65</v>
       </c>
       <c r="BH19" s="26">
         <v>-1.19</v>
       </c>
       <c r="BI19" s="26">
         <v>-2.06</v>
       </c>
       <c r="BJ19" s="38">
         <v>-1.32</v>
       </c>
-      <c r="BK19" s="42">
+      <c r="BK19" s="38">
         <v>-4.1500000000000004</v>
       </c>
       <c r="BL19" s="38">
         <v>-4.5599999999999996</v>
       </c>
       <c r="BM19" s="26">
         <v>-3.72</v>
       </c>
+      <c r="BN19" s="26">
+        <v>-3.23</v>
+      </c>
     </row>
-    <row r="20" spans="1:65">
+    <row r="20" spans="1:66">
       <c r="A20" s="13" t="s">
         <v>58</v>
       </c>
       <c r="B20" s="24">
         <v>0.72</v>
       </c>
       <c r="C20" s="24">
         <v>0.76</v>
       </c>
       <c r="D20" s="24">
         <v>2.2599999999999998</v>
       </c>
       <c r="E20" s="24">
         <v>4.32</v>
       </c>
       <c r="F20" s="24">
         <v>6.41</v>
       </c>
       <c r="G20" s="25">
         <v>8.33</v>
       </c>
       <c r="H20" s="25">
         <v>8.08</v>
       </c>
       <c r="I20" s="25">
@@ -7603,61 +7726,64 @@
       </c>
       <c r="BC20" s="19">
         <v>8.24</v>
       </c>
       <c r="BD20" s="19">
         <v>8.06</v>
       </c>
       <c r="BE20" s="1">
         <v>7.19</v>
       </c>
       <c r="BF20" s="1">
         <v>6.64</v>
       </c>
       <c r="BG20" s="1">
         <v>6.77</v>
       </c>
       <c r="BH20" s="26">
         <v>7</v>
       </c>
       <c r="BI20" s="26">
         <v>7.15</v>
       </c>
       <c r="BJ20" s="38">
         <v>1.03</v>
       </c>
-      <c r="BK20" s="42">
+      <c r="BK20" s="38">
         <v>1.0900000000000001</v>
       </c>
       <c r="BL20" s="38">
         <v>1.43</v>
       </c>
       <c r="BM20" s="26">
         <v>2.15</v>
       </c>
+      <c r="BN20" s="26">
+        <v>0.85</v>
+      </c>
     </row>
-    <row r="21" spans="1:65">
+    <row r="21" spans="1:66">
       <c r="A21" s="13" t="s">
         <v>59</v>
       </c>
       <c r="B21" s="24">
         <v>-5.78</v>
       </c>
       <c r="C21" s="24">
         <v>-3.95</v>
       </c>
       <c r="D21" s="24">
         <v>-2.79</v>
       </c>
       <c r="E21" s="24">
         <v>-1.2</v>
       </c>
       <c r="F21" s="24">
         <v>-1.07</v>
       </c>
       <c r="G21" s="25">
         <v>-0.64</v>
       </c>
       <c r="H21" s="25">
         <v>0.13</v>
       </c>
       <c r="I21" s="25">
@@ -7800,127 +7926,131 @@
       </c>
       <c r="BC21" s="19">
         <v>-3.72</v>
       </c>
       <c r="BD21" s="19">
         <v>-2.58</v>
       </c>
       <c r="BE21" s="1">
         <v>-2.34</v>
       </c>
       <c r="BF21" s="1">
         <v>-2.59</v>
       </c>
       <c r="BG21" s="1">
         <v>-2.4700000000000002</v>
       </c>
       <c r="BH21" s="26">
         <v>-2.66</v>
       </c>
       <c r="BI21" s="26">
         <v>-2.96</v>
       </c>
       <c r="BJ21" s="38">
         <v>-4.58</v>
       </c>
-      <c r="BK21" s="42">
+      <c r="BK21" s="38">
         <v>-2.97</v>
       </c>
       <c r="BL21" s="38">
         <v>-3.77</v>
       </c>
       <c r="BM21" s="26">
         <v>-3.46</v>
       </c>
+      <c r="BN21" s="26">
+        <v>-3.41</v>
+      </c>
     </row>
-    <row r="22" spans="1:65">
-      <c r="A22" s="51" t="s">
+    <row r="22" spans="1:66">
+      <c r="A22" s="41" t="s">
         <v>15</v>
       </c>
-      <c r="B22" s="51"/>
-[...58 lines deleted...]
-      <c r="BI22" s="51"/>
+      <c r="B22" s="41"/>
+      <c r="C22" s="41"/>
+      <c r="D22" s="41"/>
+      <c r="E22" s="41"/>
+      <c r="F22" s="41"/>
+      <c r="G22" s="41"/>
+      <c r="H22" s="41"/>
+      <c r="I22" s="41"/>
+      <c r="J22" s="41"/>
+      <c r="K22" s="41"/>
+      <c r="L22" s="41"/>
+      <c r="M22" s="41"/>
+      <c r="N22" s="41"/>
+      <c r="O22" s="41"/>
+      <c r="P22" s="41"/>
+      <c r="Q22" s="41"/>
+      <c r="R22" s="41"/>
+      <c r="S22" s="41"/>
+      <c r="T22" s="41"/>
+      <c r="U22" s="41"/>
+      <c r="V22" s="41"/>
+      <c r="W22" s="41"/>
+      <c r="X22" s="41"/>
+      <c r="Y22" s="41"/>
+      <c r="Z22" s="41"/>
+      <c r="AA22" s="41"/>
+      <c r="AB22" s="41"/>
+      <c r="AC22" s="41"/>
+      <c r="AD22" s="41"/>
+      <c r="AE22" s="41"/>
+      <c r="AF22" s="41"/>
+      <c r="AG22" s="41"/>
+      <c r="AH22" s="41"/>
+      <c r="AI22" s="41"/>
+      <c r="AJ22" s="41"/>
+      <c r="AK22" s="41"/>
+      <c r="AL22" s="41"/>
+      <c r="AM22" s="41"/>
+      <c r="AN22" s="41"/>
+      <c r="AO22" s="41"/>
+      <c r="AP22" s="41"/>
+      <c r="AQ22" s="41"/>
+      <c r="AR22" s="41"/>
+      <c r="AS22" s="41"/>
+      <c r="AT22" s="41"/>
+      <c r="AU22" s="41"/>
+      <c r="AV22" s="41"/>
+      <c r="AW22" s="41"/>
+      <c r="AX22" s="41"/>
+      <c r="AY22" s="41"/>
+      <c r="AZ22" s="41"/>
+      <c r="BA22" s="41"/>
+      <c r="BB22" s="41"/>
+      <c r="BC22" s="41"/>
+      <c r="BD22" s="41"/>
+      <c r="BE22" s="41"/>
+      <c r="BF22" s="41"/>
+      <c r="BG22" s="41"/>
+      <c r="BH22" s="41"/>
+      <c r="BI22" s="41"/>
       <c r="BJ22" s="23"/>
+      <c r="BN22" s="26"/>
     </row>
-    <row r="23" spans="1:65">
+    <row r="23" spans="1:66">
       <c r="A23" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B23" s="24">
         <v>0.52</v>
       </c>
       <c r="C23" s="24">
         <v>0.02</v>
       </c>
       <c r="D23" s="24">
         <v>0.59</v>
       </c>
       <c r="E23" s="24">
         <v>0.42</v>
       </c>
       <c r="F23" s="24">
         <v>0.8</v>
       </c>
       <c r="G23" s="25">
         <v>0.72</v>
       </c>
       <c r="H23" s="25">
         <v>1.1000000000000001</v>
       </c>
       <c r="I23" s="25">
@@ -8063,61 +8193,64 @@
       </c>
       <c r="BC23" s="19">
         <v>-3.03</v>
       </c>
       <c r="BD23" s="19">
         <v>-2.91</v>
       </c>
       <c r="BE23" s="1">
         <v>-2.5499999999999998</v>
       </c>
       <c r="BF23" s="1">
         <v>-2.5499999999999998</v>
       </c>
       <c r="BG23" s="1">
         <v>-2.71</v>
       </c>
       <c r="BH23" s="26">
         <v>-2.82</v>
       </c>
       <c r="BI23" s="26">
         <v>-2.81</v>
       </c>
       <c r="BJ23" s="38">
         <v>-2.37</v>
       </c>
-      <c r="BK23" s="42">
+      <c r="BK23" s="38">
         <v>-2.2200000000000002</v>
       </c>
       <c r="BL23" s="38">
         <v>-2.4900000000000002</v>
       </c>
       <c r="BM23" s="26">
         <v>-2.83</v>
       </c>
+      <c r="BN23" s="26">
+        <v>-2.77</v>
+      </c>
     </row>
-    <row r="24" spans="1:65">
+    <row r="24" spans="1:66">
       <c r="A24" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B24" s="24">
         <v>1.4</v>
       </c>
       <c r="C24" s="24">
         <v>1.02</v>
       </c>
       <c r="D24" s="24">
         <v>1.3</v>
       </c>
       <c r="E24" s="24">
         <v>1.02</v>
       </c>
       <c r="F24" s="24">
         <v>1.42</v>
       </c>
       <c r="G24" s="25">
         <v>1.21</v>
       </c>
       <c r="H24" s="25">
         <v>1.47</v>
       </c>
       <c r="I24" s="25">
@@ -8260,61 +8393,64 @@
       </c>
       <c r="BC24" s="19">
         <v>-2.74</v>
       </c>
       <c r="BD24" s="19">
         <v>-2.71</v>
       </c>
       <c r="BE24" s="1">
         <v>-2.37</v>
       </c>
       <c r="BF24" s="1">
         <v>-2.39</v>
       </c>
       <c r="BG24" s="1">
         <v>-2.5499999999999998</v>
       </c>
       <c r="BH24" s="26">
         <v>-2.68</v>
       </c>
       <c r="BI24" s="26">
         <v>-2.67</v>
       </c>
       <c r="BJ24" s="38">
         <v>-2.39</v>
       </c>
-      <c r="BK24" s="42">
+      <c r="BK24" s="38">
         <v>-2.2000000000000002</v>
       </c>
       <c r="BL24" s="38">
         <v>-2.2599999999999998</v>
       </c>
       <c r="BM24" s="26">
         <v>-2.86</v>
       </c>
+      <c r="BN24" s="26">
+        <v>-2.83</v>
+      </c>
     </row>
-    <row r="25" spans="1:65">
+    <row r="25" spans="1:66">
       <c r="A25" s="11" t="s">
         <v>49</v>
       </c>
       <c r="B25" s="24">
         <v>-13.75</v>
       </c>
       <c r="C25" s="24">
         <v>-8.8000000000000007</v>
       </c>
       <c r="D25" s="24">
         <v>-2.1</v>
       </c>
       <c r="E25" s="24">
         <v>-1.57</v>
       </c>
       <c r="F25" s="24">
         <v>-4.07</v>
       </c>
       <c r="G25" s="25">
         <v>-4.4400000000000004</v>
       </c>
       <c r="H25" s="25">
         <v>-2.46</v>
       </c>
       <c r="I25" s="25">
@@ -8457,61 +8593,64 @@
       </c>
       <c r="BC25" s="19">
         <v>-6.85</v>
       </c>
       <c r="BD25" s="19">
         <v>-6.06</v>
       </c>
       <c r="BE25" s="1">
         <v>-6.35</v>
       </c>
       <c r="BF25" s="1">
         <v>-4.3899999999999997</v>
       </c>
       <c r="BG25" s="1">
         <v>-4.79</v>
       </c>
       <c r="BH25" s="26">
         <v>-4.87</v>
       </c>
       <c r="BI25" s="26">
         <v>-4.6900000000000004</v>
       </c>
       <c r="BJ25" s="38">
         <v>2.76</v>
       </c>
-      <c r="BK25" s="42">
+      <c r="BK25" s="38">
         <v>0.73</v>
       </c>
       <c r="BL25" s="38">
         <v>-0.95</v>
       </c>
       <c r="BM25" s="26">
         <v>-1.07</v>
       </c>
+      <c r="BN25" s="26" t="s">
+        <v>12</v>
+      </c>
     </row>
-    <row r="26" spans="1:65">
+    <row r="26" spans="1:66">
       <c r="A26" s="11" t="s">
         <v>53</v>
       </c>
       <c r="B26" s="24">
         <v>5.12</v>
       </c>
       <c r="C26" s="24">
         <v>-6.31</v>
       </c>
       <c r="D26" s="24">
         <v>-3.53</v>
       </c>
       <c r="E26" s="24">
         <v>-2.21</v>
       </c>
       <c r="F26" s="24">
         <v>-1.05</v>
       </c>
       <c r="G26" s="25">
         <v>-0.59</v>
       </c>
       <c r="H26" s="12" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="25">
@@ -8654,61 +8793,64 @@
       </c>
       <c r="BC26" s="19">
         <v>-7.82</v>
       </c>
       <c r="BD26" s="19">
         <v>-6.95</v>
       </c>
       <c r="BE26" s="1">
         <v>-7.19</v>
       </c>
       <c r="BF26" s="19">
         <v>-7.2</v>
       </c>
       <c r="BG26" s="1">
         <v>-6.81</v>
       </c>
       <c r="BH26" s="26">
         <v>-5.7</v>
       </c>
       <c r="BI26" s="26">
         <v>-5.96</v>
       </c>
       <c r="BJ26" s="38">
         <v>1.78</v>
       </c>
-      <c r="BK26" s="42">
+      <c r="BK26" s="38">
         <v>-2.84</v>
       </c>
       <c r="BL26" s="38">
         <v>-3.08</v>
       </c>
       <c r="BM26" s="26">
         <v>-1.39</v>
       </c>
+      <c r="BN26" s="26">
+        <v>-3.32</v>
+      </c>
     </row>
-    <row r="27" spans="1:65">
+    <row r="27" spans="1:66">
       <c r="A27" s="11" t="s">
         <v>54</v>
       </c>
       <c r="B27" s="24">
         <v>6.01</v>
       </c>
       <c r="C27" s="24">
         <v>1.6</v>
       </c>
       <c r="D27" s="24">
         <v>2.11</v>
       </c>
       <c r="E27" s="24">
         <v>-1.58</v>
       </c>
       <c r="F27" s="24">
         <v>-0.95</v>
       </c>
       <c r="G27" s="25">
         <v>-0.78</v>
       </c>
       <c r="H27" s="12" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="12" t="s">
@@ -8851,61 +8993,64 @@
       </c>
       <c r="BC27" s="19">
         <v>-3.52</v>
       </c>
       <c r="BD27" s="19">
         <v>-1.92</v>
       </c>
       <c r="BE27" s="1">
         <v>-1.49</v>
       </c>
       <c r="BF27" s="1">
         <v>-0.66</v>
       </c>
       <c r="BG27" s="1">
         <v>-2.09</v>
       </c>
       <c r="BH27" s="26">
         <v>-2.31</v>
       </c>
       <c r="BI27" s="26">
         <v>-2.2400000000000002</v>
       </c>
       <c r="BJ27" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="BK27" s="25" t="s">
+      <c r="BK27" s="38" t="s">
         <v>12</v>
       </c>
       <c r="BL27" s="38">
         <v>-1.5</v>
       </c>
       <c r="BM27" s="26">
         <v>1.1299999999999999</v>
       </c>
+      <c r="BN27" s="26">
+        <v>0.9</v>
+      </c>
     </row>
-    <row r="28" spans="1:65">
+    <row r="28" spans="1:66">
       <c r="A28" s="13" t="s">
         <v>56</v>
       </c>
       <c r="B28" s="24">
         <v>-13.58</v>
       </c>
       <c r="C28" s="24">
         <v>-10.41</v>
       </c>
       <c r="D28" s="24">
         <v>-9.6999999999999993</v>
       </c>
       <c r="E28" s="24">
         <v>-6.99</v>
       </c>
       <c r="F28" s="24">
         <v>-5.33</v>
       </c>
       <c r="G28" s="25">
         <v>-3.19</v>
       </c>
       <c r="H28" s="25">
         <v>-2.57</v>
       </c>
       <c r="I28" s="25">
@@ -9048,127 +9193,131 @@
       </c>
       <c r="BC28" s="19">
         <v>-2.82</v>
       </c>
       <c r="BD28" s="19">
         <v>-2.81</v>
       </c>
       <c r="BE28" s="1">
         <v>-1.51</v>
       </c>
       <c r="BF28" s="19">
         <v>-2.7</v>
       </c>
       <c r="BG28" s="1">
         <v>-2.5099999999999998</v>
       </c>
       <c r="BH28" s="26">
         <v>-2.54</v>
       </c>
       <c r="BI28" s="26">
         <v>-2.72</v>
       </c>
       <c r="BJ28" s="38">
         <v>-9.2100000000000009</v>
       </c>
-      <c r="BK28" s="42">
+      <c r="BK28" s="38">
         <v>-5.78</v>
       </c>
       <c r="BL28" s="38">
         <v>-7.92</v>
       </c>
       <c r="BM28" s="26">
         <v>-6.64</v>
       </c>
+      <c r="BN28" s="26">
+        <v>-5.65</v>
+      </c>
     </row>
-    <row r="29" spans="1:65">
-      <c r="A29" s="44" t="s">
+    <row r="29" spans="1:66">
+      <c r="A29" s="42" t="s">
         <v>42</v>
       </c>
-      <c r="B29" s="44"/>
-[...58 lines deleted...]
-      <c r="BI29" s="44"/>
+      <c r="B29" s="42"/>
+      <c r="C29" s="42"/>
+      <c r="D29" s="42"/>
+      <c r="E29" s="42"/>
+      <c r="F29" s="42"/>
+      <c r="G29" s="42"/>
+      <c r="H29" s="42"/>
+      <c r="I29" s="42"/>
+      <c r="J29" s="42"/>
+      <c r="K29" s="42"/>
+      <c r="L29" s="42"/>
+      <c r="M29" s="42"/>
+      <c r="N29" s="42"/>
+      <c r="O29" s="42"/>
+      <c r="P29" s="42"/>
+      <c r="Q29" s="42"/>
+      <c r="R29" s="42"/>
+      <c r="S29" s="42"/>
+      <c r="T29" s="42"/>
+      <c r="U29" s="42"/>
+      <c r="V29" s="42"/>
+      <c r="W29" s="42"/>
+      <c r="X29" s="42"/>
+      <c r="Y29" s="42"/>
+      <c r="Z29" s="42"/>
+      <c r="AA29" s="42"/>
+      <c r="AB29" s="42"/>
+      <c r="AC29" s="42"/>
+      <c r="AD29" s="42"/>
+      <c r="AE29" s="42"/>
+      <c r="AF29" s="42"/>
+      <c r="AG29" s="42"/>
+      <c r="AH29" s="42"/>
+      <c r="AI29" s="42"/>
+      <c r="AJ29" s="42"/>
+      <c r="AK29" s="42"/>
+      <c r="AL29" s="42"/>
+      <c r="AM29" s="42"/>
+      <c r="AN29" s="42"/>
+      <c r="AO29" s="42"/>
+      <c r="AP29" s="42"/>
+      <c r="AQ29" s="42"/>
+      <c r="AR29" s="42"/>
+      <c r="AS29" s="42"/>
+      <c r="AT29" s="42"/>
+      <c r="AU29" s="42"/>
+      <c r="AV29" s="42"/>
+      <c r="AW29" s="42"/>
+      <c r="AX29" s="42"/>
+      <c r="AY29" s="42"/>
+      <c r="AZ29" s="42"/>
+      <c r="BA29" s="42"/>
+      <c r="BB29" s="42"/>
+      <c r="BC29" s="42"/>
+      <c r="BD29" s="42"/>
+      <c r="BE29" s="42"/>
+      <c r="BF29" s="42"/>
+      <c r="BG29" s="42"/>
+      <c r="BH29" s="42"/>
+      <c r="BI29" s="42"/>
       <c r="BJ29" s="23"/>
+      <c r="BN29" s="26"/>
     </row>
-    <row r="30" spans="1:65">
+    <row r="30" spans="1:66">
       <c r="A30" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B30" s="24">
         <v>-2.63</v>
       </c>
       <c r="C30" s="24">
         <v>-2.63</v>
       </c>
       <c r="D30" s="24">
         <v>-2.1800000000000002</v>
       </c>
       <c r="E30" s="24">
         <v>-1.58</v>
       </c>
       <c r="F30" s="24">
         <v>-1.62</v>
       </c>
       <c r="G30" s="25">
         <v>-1.31</v>
       </c>
       <c r="H30" s="25">
         <v>-1.17</v>
       </c>
       <c r="I30" s="25">
@@ -9311,61 +9460,64 @@
       </c>
       <c r="BC30" s="24">
         <v>-2.77</v>
       </c>
       <c r="BD30" s="19">
         <v>-2.36</v>
       </c>
       <c r="BE30" s="23">
         <v>-2.2200000000000002</v>
       </c>
       <c r="BF30" s="23">
         <v>-2.35</v>
       </c>
       <c r="BG30" s="23">
         <v>-2.36</v>
       </c>
       <c r="BH30" s="26">
         <v>-2.4</v>
       </c>
       <c r="BI30" s="26">
         <v>-2.5</v>
       </c>
       <c r="BJ30" s="38">
         <v>-3.4</v>
       </c>
-      <c r="BK30" s="42">
+      <c r="BK30" s="38">
         <v>-3.05</v>
       </c>
       <c r="BL30" s="38">
         <v>-3.84</v>
       </c>
       <c r="BM30" s="26">
         <v>-3.68</v>
       </c>
+      <c r="BN30" s="26">
+        <v>-3.89</v>
+      </c>
     </row>
-    <row r="31" spans="1:65">
+    <row r="31" spans="1:66">
       <c r="A31" s="37" t="s">
         <v>47</v>
       </c>
       <c r="B31" s="24">
         <v>-2.25</v>
       </c>
       <c r="C31" s="24">
         <v>-0.34</v>
       </c>
       <c r="D31" s="24">
         <v>-0.88</v>
       </c>
       <c r="E31" s="24">
         <v>-0.83</v>
       </c>
       <c r="F31" s="24">
         <v>-1.1200000000000001</v>
       </c>
       <c r="G31" s="25">
         <v>-0.93</v>
       </c>
       <c r="H31" s="25">
         <v>-1.68</v>
       </c>
       <c r="I31" s="25">
@@ -9508,61 +9660,64 @@
       </c>
       <c r="BC31" s="24">
         <v>-1</v>
       </c>
       <c r="BD31" s="19">
         <v>-0.62</v>
       </c>
       <c r="BE31" s="23">
         <v>-0.44</v>
       </c>
       <c r="BF31" s="23">
         <v>-0.53</v>
       </c>
       <c r="BG31" s="23">
         <v>-1.47</v>
       </c>
       <c r="BH31" s="26">
         <v>-1.26</v>
       </c>
       <c r="BI31" s="26">
         <v>-1.49</v>
       </c>
       <c r="BJ31" s="38">
         <v>-4.01</v>
       </c>
-      <c r="BK31" s="42">
+      <c r="BK31" s="38">
         <v>-6.14</v>
       </c>
       <c r="BL31" s="38">
         <v>-6.92</v>
       </c>
       <c r="BM31" s="26">
         <v>-6.51</v>
       </c>
+      <c r="BN31" s="26">
+        <v>-5.66</v>
+      </c>
     </row>
-    <row r="32" spans="1:65">
+    <row r="32" spans="1:66">
       <c r="A32" s="37" t="s">
         <v>48</v>
       </c>
       <c r="B32" s="24">
         <v>3.77</v>
       </c>
       <c r="C32" s="24">
         <v>3.17</v>
       </c>
       <c r="D32" s="24">
         <v>4.67</v>
       </c>
       <c r="E32" s="24">
         <v>5.83</v>
       </c>
       <c r="F32" s="24">
         <v>3.87</v>
       </c>
       <c r="G32" s="25">
         <v>2.4500000000000002</v>
       </c>
       <c r="H32" s="25">
         <v>2.64</v>
       </c>
       <c r="I32" s="25">
@@ -9703,61 +9858,64 @@
       </c>
       <c r="BC32" s="24">
         <v>5.84</v>
       </c>
       <c r="BD32" s="19">
         <v>5.95</v>
       </c>
       <c r="BE32" s="23">
         <v>6.65</v>
       </c>
       <c r="BF32" s="23">
         <v>6.56</v>
       </c>
       <c r="BG32" s="23">
         <v>6.08</v>
       </c>
       <c r="BH32" s="26">
         <v>5.71</v>
       </c>
       <c r="BI32" s="26">
         <v>5.54</v>
       </c>
       <c r="BJ32" s="38">
         <v>8.8000000000000007</v>
       </c>
-      <c r="BK32" s="42">
+      <c r="BK32" s="38">
         <v>4.1399999999999997</v>
       </c>
       <c r="BL32" s="38">
         <v>4.07</v>
       </c>
       <c r="BM32" s="26">
         <v>3.81</v>
       </c>
+      <c r="BN32" s="26">
+        <v>1.61</v>
+      </c>
     </row>
-    <row r="33" spans="1:65">
+    <row r="33" spans="1:66">
       <c r="A33" s="37" t="s">
         <v>49</v>
       </c>
       <c r="B33" s="24">
         <v>-8.58</v>
       </c>
       <c r="C33" s="24">
         <v>-8.4700000000000006</v>
       </c>
       <c r="D33" s="24">
         <v>-5</v>
       </c>
       <c r="E33" s="24">
         <v>-4.72</v>
       </c>
       <c r="F33" s="24">
         <v>-4.75</v>
       </c>
       <c r="G33" s="25">
         <v>-4.1500000000000004</v>
       </c>
       <c r="H33" s="25">
         <v>-4.57</v>
       </c>
       <c r="I33" s="25">
@@ -9900,61 +10058,64 @@
       </c>
       <c r="BC33" s="24">
         <v>-2.65</v>
       </c>
       <c r="BD33" s="19">
         <v>-3.05</v>
       </c>
       <c r="BE33" s="23">
         <v>-3.26</v>
       </c>
       <c r="BF33" s="23">
         <v>-3.82</v>
       </c>
       <c r="BG33" s="23">
         <v>-3.56</v>
       </c>
       <c r="BH33" s="26">
         <v>-3.81</v>
       </c>
       <c r="BI33" s="26">
         <v>-3.83</v>
       </c>
       <c r="BJ33" s="38">
         <v>-8.9700000000000006</v>
       </c>
-      <c r="BK33" s="42">
+      <c r="BK33" s="38">
         <v>-3.99</v>
       </c>
       <c r="BL33" s="38">
         <v>-5.22</v>
       </c>
       <c r="BM33" s="26">
         <v>-7.13</v>
       </c>
+      <c r="BN33" s="26">
+        <v>-7.49</v>
+      </c>
     </row>
-    <row r="34" spans="1:65">
+    <row r="34" spans="1:66">
       <c r="A34" s="37" t="s">
         <v>50</v>
       </c>
       <c r="B34" s="24">
         <v>-2.13</v>
       </c>
       <c r="C34" s="24">
         <v>-3.08</v>
       </c>
       <c r="D34" s="24">
         <v>-3.67</v>
       </c>
       <c r="E34" s="24">
         <v>-4.4000000000000004</v>
       </c>
       <c r="F34" s="24">
         <v>-3.82</v>
       </c>
       <c r="G34" s="25">
         <v>-3.37</v>
       </c>
       <c r="H34" s="25">
         <v>-2.89</v>
       </c>
       <c r="I34" s="25">
@@ -10097,61 +10258,64 @@
       </c>
       <c r="BC34" s="24">
         <v>-6.58</v>
       </c>
       <c r="BD34" s="19">
         <v>-5.36</v>
       </c>
       <c r="BE34" s="23">
         <v>-4.67</v>
       </c>
       <c r="BF34" s="23">
         <v>-4.82</v>
       </c>
       <c r="BG34" s="23">
         <v>-4.3899999999999997</v>
       </c>
       <c r="BH34" s="26">
         <v>-4.1500000000000004</v>
       </c>
       <c r="BI34" s="26">
         <v>-4.0999999999999996</v>
       </c>
       <c r="BJ34" s="38">
         <v>-8.42</v>
       </c>
-      <c r="BK34" s="42">
+      <c r="BK34" s="38">
         <v>-4.71</v>
       </c>
       <c r="BL34" s="38">
         <v>-4.0999999999999996</v>
       </c>
       <c r="BM34" s="26">
         <v>-3.69</v>
       </c>
+      <c r="BN34" s="26">
+        <v>-3.05</v>
+      </c>
     </row>
-    <row r="35" spans="1:65">
+    <row r="35" spans="1:66">
       <c r="A35" s="37" t="s">
         <v>51</v>
       </c>
       <c r="B35" s="24">
         <v>-0.61</v>
       </c>
       <c r="C35" s="24">
         <v>-0.96</v>
       </c>
       <c r="D35" s="24">
         <v>-1.9</v>
       </c>
       <c r="E35" s="24">
         <v>-1.74</v>
       </c>
       <c r="F35" s="24">
         <v>-2.89</v>
       </c>
       <c r="G35" s="25">
         <v>-2.63</v>
       </c>
       <c r="H35" s="25">
         <v>-2.06</v>
       </c>
       <c r="I35" s="25">
@@ -10294,61 +10458,64 @@
       </c>
       <c r="BC35" s="24">
         <v>-3.82</v>
       </c>
       <c r="BD35" s="19">
         <v>-3.88</v>
       </c>
       <c r="BE35" s="23">
         <v>-2.93</v>
       </c>
       <c r="BF35" s="24">
         <v>-3.1</v>
       </c>
       <c r="BG35" s="23">
         <v>-3.78</v>
       </c>
       <c r="BH35" s="26">
         <v>-3.89</v>
       </c>
       <c r="BI35" s="26">
         <v>-4.04</v>
       </c>
       <c r="BJ35" s="38">
         <v>-1.45</v>
       </c>
-      <c r="BK35" s="42">
+      <c r="BK35" s="38">
         <v>-1.89</v>
       </c>
       <c r="BL35" s="38">
         <v>-2.23</v>
       </c>
       <c r="BM35" s="26">
         <v>-2.61</v>
       </c>
+      <c r="BN35" s="26">
+        <v>-2.36</v>
+      </c>
     </row>
-    <row r="36" spans="1:65" s="23" customFormat="1">
+    <row r="36" spans="1:66" s="23" customFormat="1">
       <c r="A36" s="37" t="s">
         <v>52</v>
       </c>
       <c r="B36" s="24">
         <v>-5.59</v>
       </c>
       <c r="C36" s="24">
         <v>-4.2</v>
       </c>
       <c r="D36" s="24">
         <v>-3.77</v>
       </c>
       <c r="E36" s="24">
         <v>-3.66</v>
       </c>
       <c r="F36" s="24">
         <v>-3.39</v>
       </c>
       <c r="G36" s="25">
         <v>-3.16</v>
       </c>
       <c r="H36" s="25">
         <v>-3.16</v>
       </c>
       <c r="I36" s="25">
@@ -10491,61 +10658,64 @@
       </c>
       <c r="BC36" s="24">
         <v>-3.16</v>
       </c>
       <c r="BD36" s="19">
         <v>-2.96</v>
       </c>
       <c r="BE36" s="24">
         <v>-3</v>
       </c>
       <c r="BF36" s="24">
         <v>-2.9</v>
       </c>
       <c r="BG36" s="24">
         <v>-3</v>
       </c>
       <c r="BH36" s="26">
         <v>-3.01</v>
       </c>
       <c r="BI36" s="26">
         <v>-2.85</v>
       </c>
       <c r="BJ36" s="38">
         <v>-1.8</v>
       </c>
-      <c r="BK36" s="42">
+      <c r="BK36" s="38">
         <v>-2.83</v>
       </c>
       <c r="BL36" s="38">
         <v>-3.9</v>
       </c>
       <c r="BM36" s="26">
         <v>-3.19</v>
       </c>
+      <c r="BN36" s="26">
+        <v>-3.96</v>
+      </c>
     </row>
-    <row r="37" spans="1:65">
+    <row r="37" spans="1:66">
       <c r="A37" s="37" t="s">
         <v>53</v>
       </c>
       <c r="B37" s="1">
         <v>9.66</v>
       </c>
       <c r="C37" s="1">
         <v>1.71</v>
       </c>
       <c r="D37" s="12" t="s">
         <v>12</v>
       </c>
       <c r="E37" s="1">
         <v>2.5099999999999998</v>
       </c>
       <c r="F37" s="1">
         <v>0.67</v>
       </c>
       <c r="G37" s="1">
         <v>1.67</v>
       </c>
       <c r="H37" s="1">
         <v>2.06</v>
       </c>
       <c r="I37" s="1">
@@ -10688,61 +10858,64 @@
       </c>
       <c r="BC37" s="24">
         <v>-11.15</v>
       </c>
       <c r="BD37" s="19">
         <v>-10.06</v>
       </c>
       <c r="BE37" s="23">
         <v>-9.06</v>
       </c>
       <c r="BF37" s="23">
         <v>-9.02</v>
       </c>
       <c r="BG37" s="23">
         <v>-8.33</v>
       </c>
       <c r="BH37" s="26">
         <v>-8.0299999999999994</v>
       </c>
       <c r="BI37" s="26">
         <v>-7.95</v>
       </c>
       <c r="BJ37" s="38">
         <v>-9.75</v>
       </c>
-      <c r="BK37" s="42">
+      <c r="BK37" s="38">
         <v>-4.42</v>
       </c>
       <c r="BL37" s="38">
         <v>-5.8</v>
       </c>
       <c r="BM37" s="26">
         <v>-7.8</v>
       </c>
+      <c r="BN37" s="26">
+        <v>-5.47</v>
+      </c>
     </row>
-    <row r="38" spans="1:65">
+    <row r="38" spans="1:66">
       <c r="A38" s="37" t="s">
         <v>54</v>
       </c>
       <c r="B38" s="1">
         <v>-1.0900000000000001</v>
       </c>
       <c r="C38" s="1">
         <v>1.1499999999999999</v>
       </c>
       <c r="D38" s="24">
         <v>1.1299999999999999</v>
       </c>
       <c r="E38" s="24">
         <v>-1.99</v>
       </c>
       <c r="F38" s="1">
         <v>-2.04</v>
       </c>
       <c r="G38" s="1">
         <v>-2.46</v>
       </c>
       <c r="H38" s="1">
         <v>-3.07</v>
       </c>
       <c r="I38" s="25">
@@ -10885,61 +11058,64 @@
       </c>
       <c r="BC38" s="24">
         <v>-2.92</v>
       </c>
       <c r="BD38" s="19">
         <v>-2.88</v>
       </c>
       <c r="BE38" s="23">
         <v>-2.34</v>
       </c>
       <c r="BF38" s="23">
         <v>-2.98</v>
       </c>
       <c r="BG38" s="23">
         <v>-2.94</v>
       </c>
       <c r="BH38" s="26">
         <v>-2.91</v>
       </c>
       <c r="BI38" s="26">
         <v>-3.78</v>
       </c>
       <c r="BJ38" s="38">
         <v>-4.1100000000000003</v>
       </c>
-      <c r="BK38" s="42">
+      <c r="BK38" s="38">
         <v>-5.03</v>
       </c>
       <c r="BL38" s="38">
         <v>-8.4499999999999993</v>
       </c>
       <c r="BM38" s="26">
         <v>-7.38</v>
       </c>
+      <c r="BN38" s="26">
+        <v>-6.43</v>
+      </c>
     </row>
-    <row r="39" spans="1:65">
+    <row r="39" spans="1:66">
       <c r="A39" s="13" t="s">
         <v>55</v>
       </c>
       <c r="B39" s="1">
         <v>-4.99</v>
       </c>
       <c r="C39" s="1">
         <v>-8.9</v>
       </c>
       <c r="D39" s="24">
         <v>-8.44</v>
       </c>
       <c r="E39" s="24">
         <v>-6.49</v>
       </c>
       <c r="F39" s="1">
         <v>-6.81</v>
       </c>
       <c r="G39" s="1">
         <v>-6.86</v>
       </c>
       <c r="H39" s="1">
         <v>-7.42</v>
       </c>
       <c r="I39" s="25">
@@ -11082,61 +11258,64 @@
       </c>
       <c r="BC39" s="24">
         <v>-5.73</v>
       </c>
       <c r="BD39" s="19">
         <v>-5.69</v>
       </c>
       <c r="BE39" s="23">
         <v>-6.28</v>
       </c>
       <c r="BF39" s="23">
         <v>-6.84</v>
       </c>
       <c r="BG39" s="23">
         <v>-5.78</v>
       </c>
       <c r="BH39" s="26">
         <v>-5.9</v>
       </c>
       <c r="BI39" s="26">
         <v>-6.15</v>
       </c>
       <c r="BJ39" s="38">
         <v>-7.49</v>
       </c>
-      <c r="BK39" s="42">
+      <c r="BK39" s="38">
         <v>-8.93</v>
       </c>
       <c r="BL39" s="38">
         <v>-9.2100000000000009</v>
       </c>
       <c r="BM39" s="26">
         <v>-9.06</v>
       </c>
+      <c r="BN39" s="26">
+        <v>-10.43</v>
+      </c>
     </row>
-    <row r="40" spans="1:65">
+    <row r="40" spans="1:66">
       <c r="A40" s="13" t="s">
         <v>56</v>
       </c>
       <c r="B40" s="1">
         <v>-3</v>
       </c>
       <c r="C40" s="1">
         <v>-3.36</v>
       </c>
       <c r="D40" s="24">
         <v>-2.33</v>
       </c>
       <c r="E40" s="24">
         <v>-1.07</v>
       </c>
       <c r="F40" s="1">
         <v>-0.85</v>
       </c>
       <c r="G40" s="1">
         <v>-0.46</v>
       </c>
       <c r="H40" s="1">
         <v>0.71</v>
       </c>
       <c r="I40" s="25">
@@ -11279,61 +11458,64 @@
       </c>
       <c r="BC40" s="24">
         <v>-3.3</v>
       </c>
       <c r="BD40" s="19">
         <v>-2.88</v>
       </c>
       <c r="BE40" s="23">
         <v>-3.19</v>
       </c>
       <c r="BF40" s="23">
         <v>-2.78</v>
       </c>
       <c r="BG40" s="23">
         <v>-2.83</v>
       </c>
       <c r="BH40" s="26">
         <v>-2.96</v>
       </c>
       <c r="BI40" s="26">
         <v>-2.84</v>
       </c>
       <c r="BJ40" s="38">
         <v>-0.49</v>
       </c>
-      <c r="BK40" s="42">
+      <c r="BK40" s="38">
         <v>1.79</v>
       </c>
       <c r="BL40" s="38">
         <v>0.17</v>
       </c>
       <c r="BM40" s="26">
         <v>0.63</v>
       </c>
+      <c r="BN40" s="26">
+        <v>-0.49</v>
+      </c>
     </row>
-    <row r="41" spans="1:65">
+    <row r="41" spans="1:66">
       <c r="A41" s="13" t="s">
         <v>57</v>
       </c>
       <c r="B41" s="1">
         <v>4.25</v>
       </c>
       <c r="C41" s="1">
         <v>2.23</v>
       </c>
       <c r="D41" s="24">
         <v>-0.36</v>
       </c>
       <c r="E41" s="24">
         <v>-0.82</v>
       </c>
       <c r="F41" s="1">
         <v>-0.22</v>
       </c>
       <c r="G41" s="1">
         <v>0.19</v>
       </c>
       <c r="H41" s="1">
         <v>0.47</v>
       </c>
       <c r="I41" s="25">
@@ -11476,61 +11658,64 @@
       </c>
       <c r="BC41" s="24">
         <v>-2.83</v>
       </c>
       <c r="BD41" s="19">
         <v>-2.0499999999999998</v>
       </c>
       <c r="BE41" s="23">
         <v>-1.62</v>
       </c>
       <c r="BF41" s="23">
         <v>-1.1599999999999999</v>
       </c>
       <c r="BG41" s="23">
         <v>-0.65</v>
       </c>
       <c r="BH41" s="26">
         <v>-1.19</v>
       </c>
       <c r="BI41" s="26">
         <v>-2.06</v>
       </c>
       <c r="BJ41" s="38">
         <v>-1.32</v>
       </c>
-      <c r="BK41" s="42">
+      <c r="BK41" s="38">
         <v>-4.1500000000000004</v>
       </c>
       <c r="BL41" s="38">
         <v>-4.5599999999999996</v>
       </c>
       <c r="BM41" s="26">
         <v>-3.72</v>
       </c>
+      <c r="BN41" s="26">
+        <v>-3.23</v>
+      </c>
     </row>
-    <row r="42" spans="1:65">
+    <row r="42" spans="1:66">
       <c r="A42" s="13" t="s">
         <v>58</v>
       </c>
       <c r="B42" s="1">
         <v>0.72</v>
       </c>
       <c r="C42" s="1">
         <v>0.76</v>
       </c>
       <c r="D42" s="24">
         <v>2.2599999999999998</v>
       </c>
       <c r="E42" s="24">
         <v>4.32</v>
       </c>
       <c r="F42" s="1">
         <v>6.41</v>
       </c>
       <c r="G42" s="1">
         <v>8.33</v>
       </c>
       <c r="H42" s="1">
         <v>8.08</v>
       </c>
       <c r="I42" s="25">
@@ -11673,61 +11858,64 @@
       </c>
       <c r="BC42" s="24">
         <v>8.24</v>
       </c>
       <c r="BD42" s="19">
         <v>8.06</v>
       </c>
       <c r="BE42" s="23">
         <v>7.19</v>
       </c>
       <c r="BF42" s="23">
         <v>6.64</v>
       </c>
       <c r="BG42" s="23">
         <v>6.77</v>
       </c>
       <c r="BH42" s="26">
         <v>7</v>
       </c>
       <c r="BI42" s="26">
         <v>7.15</v>
       </c>
       <c r="BJ42" s="38">
         <v>1.03</v>
       </c>
-      <c r="BK42" s="42">
+      <c r="BK42" s="38">
         <v>1.0900000000000001</v>
       </c>
       <c r="BL42" s="38">
         <v>1.43</v>
       </c>
       <c r="BM42" s="26">
         <v>2.15</v>
       </c>
+      <c r="BN42" s="26">
+        <v>0.85</v>
+      </c>
     </row>
-    <row r="43" spans="1:65" s="23" customFormat="1">
+    <row r="43" spans="1:66" s="23" customFormat="1">
       <c r="A43" s="14" t="s">
         <v>59</v>
       </c>
       <c r="B43" s="15">
         <v>-5.78</v>
       </c>
       <c r="C43" s="15">
         <v>-3.95</v>
       </c>
       <c r="D43" s="28">
         <v>-2.79</v>
       </c>
       <c r="E43" s="28">
         <v>-1.2</v>
       </c>
       <c r="F43" s="15">
         <v>-1.07</v>
       </c>
       <c r="G43" s="15">
         <v>-0.64</v>
       </c>
       <c r="H43" s="15">
         <v>0.13</v>
       </c>
       <c r="I43" s="29">
@@ -11870,98 +12058,101 @@
       </c>
       <c r="BC43" s="28">
         <v>-3.72</v>
       </c>
       <c r="BD43" s="28">
         <v>-2.58</v>
       </c>
       <c r="BE43" s="15">
         <v>-2.34</v>
       </c>
       <c r="BF43" s="15">
         <v>-2.59</v>
       </c>
       <c r="BG43" s="15">
         <v>-2.4700000000000002</v>
       </c>
       <c r="BH43" s="30">
         <v>-2.66</v>
       </c>
       <c r="BI43" s="30">
         <v>-2.96</v>
       </c>
       <c r="BJ43" s="30">
         <v>-4.58</v>
       </c>
-      <c r="BK43" s="43">
+      <c r="BK43" s="30">
         <v>-2.97</v>
       </c>
       <c r="BL43" s="30">
         <v>-3.77</v>
       </c>
       <c r="BM43" s="30">
         <v>-3.46</v>
       </c>
+      <c r="BN43" s="30">
+        <v>-3.41</v>
+      </c>
     </row>
-    <row r="44" spans="1:65">
+    <row r="44" spans="1:66">
       <c r="A44" s="18" t="s">
         <v>43</v>
       </c>
       <c r="B44" s="36"/>
       <c r="C44" s="36"/>
       <c r="D44" s="36"/>
       <c r="E44" s="36"/>
       <c r="F44" s="36"/>
       <c r="G44" s="36"/>
       <c r="H44" s="36"/>
       <c r="I44" s="36"/>
       <c r="J44" s="36"/>
       <c r="K44" s="36"/>
       <c r="L44" s="36"/>
       <c r="M44" s="36"/>
       <c r="N44" s="36"/>
       <c r="O44" s="36"/>
       <c r="P44" s="36"/>
       <c r="Q44" s="36"/>
       <c r="R44" s="36"/>
       <c r="X44" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="13">
-    <mergeCell ref="BT3:BU3"/>
-[...3 lines deleted...]
-    <mergeCell ref="A6:BI6"/>
     <mergeCell ref="A22:BI22"/>
     <mergeCell ref="A29:BI29"/>
     <mergeCell ref="BH3:BI3"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="BT3:BU3"/>
+    <mergeCell ref="BJ4:BU4"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="A1:BI1"/>
+    <mergeCell ref="A6:BI6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Natural decrease in the populat</vt:lpstr>
       <vt:lpstr>General rate of natur (decres</vt:lpstr>