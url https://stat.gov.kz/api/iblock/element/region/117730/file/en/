--- v3 (2026-07-22)
+++ v4 (2026-08-31)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-9252" yWindow="96" windowWidth="23256" windowHeight="12456" tabRatio="572"/>
+    <workbookView xWindow="-9255" yWindow="90" windowWidth="23250" windowHeight="12450" tabRatio="572"/>
   </bookViews>
   <sheets>
     <sheet name="Natural decrease in the populat" sheetId="1" r:id="rId1"/>
     <sheet name="General rate of natur (decres" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="245" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="243" uniqueCount="60">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
     <t>январь-сентябрь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
@@ -202,101 +202,107 @@
     <t>Shal akyna district</t>
   </si>
   <si>
     <t>Akkayin district</t>
   </si>
   <si>
     <t>Taiynsha district</t>
   </si>
   <si>
     <t>Timiryazev district</t>
   </si>
   <si>
     <t>Ualikhanov district</t>
   </si>
   <si>
     <t>district named after Gabit Musrepov</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="9">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -392,51 +398,51 @@
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -484,91 +490,109 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -842,180 +866,180 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="G13" workbookViewId="0">
-      <selection activeCell="Z7" sqref="Z7:AD43"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection sqref="A1:Y1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="27.6640625" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="4.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="27.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4" style="1" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="4.44140625" style="1" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="3.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="4.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="3.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="1" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="8.88671875" style="1" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="17" max="17" width="4.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="13" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4" style="1" bestFit="1" customWidth="1"/>
-    <col min="19" max="19" width="4.44140625" style="1" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="3.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="4.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="3.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="6" style="1" bestFit="1" customWidth="1"/>
-    <col min="22" max="22" width="8.88671875" style="1" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="26" max="16384" width="9.109375" style="1"/>
+    <col min="22" max="22" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="24" max="25" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="39" t="s">
+    <row r="1" spans="1:37" ht="12.75">
+      <c r="A1" s="44" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="39"/>
-[...22 lines deleted...]
-      <c r="Y1" s="39"/>
+      <c r="B1" s="44"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="44"/>
+      <c r="F1" s="44"/>
+      <c r="G1" s="44"/>
+      <c r="H1" s="44"/>
+      <c r="I1" s="44"/>
+      <c r="J1" s="44"/>
+      <c r="K1" s="44"/>
+      <c r="L1" s="44"/>
+      <c r="M1" s="44"/>
+      <c r="N1" s="44"/>
+      <c r="O1" s="44"/>
+      <c r="P1" s="44"/>
+      <c r="Q1" s="44"/>
+      <c r="R1" s="44"/>
+      <c r="S1" s="44"/>
+      <c r="T1" s="44"/>
+      <c r="U1" s="44"/>
+      <c r="V1" s="44"/>
+      <c r="W1" s="44"/>
+      <c r="X1" s="44"/>
+      <c r="Y1" s="44"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="35"/>
       <c r="B2" s="35"/>
       <c r="C2" s="35"/>
       <c r="D2" s="35"/>
       <c r="E2" s="35"/>
       <c r="F2" s="35"/>
       <c r="G2" s="35"/>
       <c r="H2" s="35"/>
       <c r="I2" s="35"/>
       <c r="J2" s="35"/>
       <c r="K2" s="35"/>
       <c r="L2" s="35"/>
       <c r="M2" s="35"/>
     </row>
     <row r="3" spans="1:37">
       <c r="K3" s="2"/>
       <c r="Y3" s="2"/>
       <c r="AK3" s="2" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="45"/>
-      <c r="B4" s="43">
+      <c r="A4" s="42"/>
+      <c r="B4" s="40">
         <v>2024</v>
       </c>
-      <c r="C4" s="44"/>
-[...10 lines deleted...]
-      <c r="N4" s="43">
+      <c r="C4" s="41"/>
+      <c r="D4" s="41"/>
+      <c r="E4" s="41"/>
+      <c r="F4" s="41"/>
+      <c r="G4" s="41"/>
+      <c r="H4" s="41"/>
+      <c r="I4" s="41"/>
+      <c r="J4" s="41"/>
+      <c r="K4" s="41"/>
+      <c r="L4" s="41"/>
+      <c r="M4" s="41"/>
+      <c r="N4" s="40">
         <v>2025</v>
       </c>
-      <c r="O4" s="44"/>
-[...10 lines deleted...]
-      <c r="Z4" s="43">
+      <c r="O4" s="41"/>
+      <c r="P4" s="41"/>
+      <c r="Q4" s="41"/>
+      <c r="R4" s="41"/>
+      <c r="S4" s="41"/>
+      <c r="T4" s="41"/>
+      <c r="U4" s="41"/>
+      <c r="V4" s="41"/>
+      <c r="W4" s="41"/>
+      <c r="X4" s="41"/>
+      <c r="Y4" s="41"/>
+      <c r="Z4" s="40">
         <v>2026</v>
       </c>
-      <c r="AA4" s="44"/>
-[...9 lines deleted...]
-      <c r="AK4" s="44"/>
+      <c r="AA4" s="41"/>
+      <c r="AB4" s="41"/>
+      <c r="AC4" s="41"/>
+      <c r="AD4" s="41"/>
+      <c r="AE4" s="41"/>
+      <c r="AF4" s="41"/>
+      <c r="AG4" s="41"/>
+      <c r="AH4" s="41"/>
+      <c r="AI4" s="41"/>
+      <c r="AJ4" s="41"/>
+      <c r="AK4" s="41"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="46"/>
+      <c r="A5" s="43"/>
       <c r="B5" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>31</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>32</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>33</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>34</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>35</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -1082,77 +1106,77 @@
         <v>32</v>
       </c>
       <c r="AE5" s="4" t="s">
         <v>33</v>
       </c>
       <c r="AF5" s="4" t="s">
         <v>34</v>
       </c>
       <c r="AG5" s="4" t="s">
         <v>35</v>
       </c>
       <c r="AH5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="AI5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="AJ5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="AK5" s="4" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="40" t="s">
+      <c r="A6" s="45" t="s">
         <v>14</v>
       </c>
-      <c r="B6" s="40"/>
-[...22 lines deleted...]
-      <c r="Y6" s="40"/>
+      <c r="B6" s="45"/>
+      <c r="C6" s="45"/>
+      <c r="D6" s="45"/>
+      <c r="E6" s="45"/>
+      <c r="F6" s="45"/>
+      <c r="G6" s="45"/>
+      <c r="H6" s="45"/>
+      <c r="I6" s="45"/>
+      <c r="J6" s="45"/>
+      <c r="K6" s="45"/>
+      <c r="L6" s="45"/>
+      <c r="M6" s="45"/>
+      <c r="N6" s="45"/>
+      <c r="O6" s="45"/>
+      <c r="P6" s="45"/>
+      <c r="Q6" s="45"/>
+      <c r="R6" s="45"/>
+      <c r="S6" s="45"/>
+      <c r="T6" s="45"/>
+      <c r="U6" s="45"/>
+      <c r="V6" s="45"/>
+      <c r="W6" s="45"/>
+      <c r="X6" s="45"/>
+      <c r="Y6" s="45"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B7" s="10">
         <v>-161</v>
       </c>
       <c r="C7" s="10">
         <v>-61</v>
       </c>
       <c r="D7" s="10">
         <v>-97</v>
       </c>
       <c r="E7" s="10">
         <v>-54</v>
       </c>
       <c r="F7" s="10">
         <v>-58</v>
       </c>
       <c r="G7" s="31">
         <v>-77</v>
       </c>
       <c r="H7" s="31">
         <v>-73</v>
@@ -1198,53 +1222,62 @@
       </c>
       <c r="V7" s="8">
         <v>-123</v>
       </c>
       <c r="W7" s="8">
         <v>-146</v>
       </c>
       <c r="X7" s="8">
         <v>-143</v>
       </c>
       <c r="Y7" s="8">
         <v>-142</v>
       </c>
       <c r="Z7" s="10">
         <v>-125</v>
       </c>
       <c r="AA7" s="10">
         <v>-93</v>
       </c>
       <c r="AB7" s="10">
         <v>-181</v>
       </c>
       <c r="AC7" s="10">
         <v>-148</v>
       </c>
-      <c r="AD7" s="10">
+      <c r="AD7" s="53">
         <v>-158</v>
       </c>
+      <c r="AE7" s="53">
+        <v>-124</v>
+      </c>
+      <c r="AF7" s="23"/>
+      <c r="AG7" s="23"/>
+      <c r="AH7" s="23"/>
+      <c r="AI7" s="23"/>
+      <c r="AJ7" s="23"/>
+      <c r="AK7" s="23"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B8" s="10">
         <v>-50</v>
       </c>
       <c r="C8" s="10">
         <v>-20</v>
       </c>
       <c r="D8" s="10">
         <v>-40</v>
       </c>
       <c r="E8" s="10">
         <v>-22</v>
       </c>
       <c r="F8" s="10">
         <v>-45</v>
       </c>
       <c r="G8" s="31">
         <v>-14</v>
       </c>
       <c r="H8" s="31">
         <v>-53</v>
@@ -1290,53 +1323,62 @@
       </c>
       <c r="V8" s="8">
         <v>-48</v>
       </c>
       <c r="W8" s="8">
         <v>-73</v>
       </c>
       <c r="X8" s="8">
         <v>-75</v>
       </c>
       <c r="Y8" s="8">
         <v>-48</v>
       </c>
       <c r="Z8" s="10">
         <v>-45</v>
       </c>
       <c r="AA8" s="10">
         <v>-34</v>
       </c>
       <c r="AB8" s="10">
         <v>-45</v>
       </c>
       <c r="AC8" s="10">
         <v>-85</v>
       </c>
-      <c r="AD8" s="10">
+      <c r="AD8" s="53">
         <v>-51</v>
       </c>
+      <c r="AE8" s="53">
+        <v>-37</v>
+      </c>
+      <c r="AF8" s="23"/>
+      <c r="AG8" s="23"/>
+      <c r="AH8" s="23"/>
+      <c r="AI8" s="23"/>
+      <c r="AJ8" s="23"/>
+      <c r="AK8" s="23"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B9" s="10">
         <v>-11</v>
       </c>
       <c r="C9" s="10">
         <v>-7</v>
       </c>
       <c r="D9" s="10">
         <v>-15</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>12</v>
       </c>
       <c r="F9" s="10">
         <v>-7</v>
       </c>
       <c r="G9" s="31">
         <v>-7</v>
       </c>
       <c r="H9" s="31">
         <v>-2</v>
@@ -1382,53 +1424,62 @@
       </c>
       <c r="V9" s="8">
         <v>-3</v>
       </c>
       <c r="W9" s="8">
         <v>-25</v>
       </c>
       <c r="X9" s="8">
         <v>2</v>
       </c>
       <c r="Y9" s="8">
         <v>-10</v>
       </c>
       <c r="Z9" s="10">
         <v>-10</v>
       </c>
       <c r="AA9" s="10">
         <v>-19</v>
       </c>
       <c r="AB9" s="10">
         <v>-21</v>
       </c>
       <c r="AC9" s="10">
         <v>-13</v>
       </c>
-      <c r="AD9" s="10">
+      <c r="AD9" s="53">
         <v>-6</v>
       </c>
+      <c r="AE9" s="53">
+        <v>-15</v>
+      </c>
+      <c r="AF9" s="23"/>
+      <c r="AG9" s="23"/>
+      <c r="AH9" s="23"/>
+      <c r="AI9" s="23"/>
+      <c r="AJ9" s="23"/>
+      <c r="AK9" s="23"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="11" t="s">
         <v>48</v>
       </c>
       <c r="B10" s="10">
         <v>-6</v>
       </c>
       <c r="C10" s="10">
         <v>1</v>
       </c>
       <c r="D10" s="10">
         <v>7</v>
       </c>
       <c r="E10" s="10">
         <v>-7</v>
       </c>
       <c r="F10" s="10">
         <v>7</v>
       </c>
       <c r="G10" s="31">
         <v>9</v>
       </c>
       <c r="H10" s="31">
         <v>11</v>
@@ -1474,53 +1525,62 @@
       </c>
       <c r="V10" s="8">
         <v>6</v>
       </c>
       <c r="W10" s="8">
         <v>2</v>
       </c>
       <c r="X10" s="8">
         <v>2</v>
       </c>
       <c r="Y10" s="8">
         <v>4</v>
       </c>
       <c r="Z10" s="10">
         <v>9</v>
       </c>
       <c r="AA10" s="10">
         <v>-1</v>
       </c>
       <c r="AB10" s="10">
         <v>4</v>
       </c>
       <c r="AC10" s="10">
         <v>3</v>
       </c>
-      <c r="AD10" s="10">
+      <c r="AD10" s="53">
         <v>-7</v>
       </c>
+      <c r="AE10" s="53">
+        <v>2</v>
+      </c>
+      <c r="AF10" s="23"/>
+      <c r="AG10" s="23"/>
+      <c r="AH10" s="23"/>
+      <c r="AI10" s="23"/>
+      <c r="AJ10" s="23"/>
+      <c r="AK10" s="23"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="11" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="10">
         <v>-17</v>
       </c>
       <c r="C11" s="10">
         <v>-2</v>
       </c>
       <c r="D11" s="10">
         <v>-5</v>
       </c>
       <c r="E11" s="10">
         <v>-7</v>
       </c>
       <c r="F11" s="10">
         <v>9</v>
       </c>
       <c r="G11" s="31">
         <v>-11</v>
       </c>
       <c r="H11" s="31">
         <v>-16</v>
@@ -1566,53 +1626,62 @@
       </c>
       <c r="V11" s="8">
         <v>-4</v>
       </c>
       <c r="W11" s="8">
         <v>-8</v>
       </c>
       <c r="X11" s="8">
         <v>-13</v>
       </c>
       <c r="Y11" s="8">
         <v>-8</v>
       </c>
       <c r="Z11" s="10">
         <v>-11</v>
       </c>
       <c r="AA11" s="10">
         <v>1</v>
       </c>
       <c r="AB11" s="10">
         <v>-14</v>
       </c>
       <c r="AC11" s="10">
         <v>-19</v>
       </c>
-      <c r="AD11" s="10">
+      <c r="AD11" s="53">
         <v>-10</v>
       </c>
+      <c r="AE11" s="53">
+        <v>-14</v>
+      </c>
+      <c r="AF11" s="23"/>
+      <c r="AG11" s="23"/>
+      <c r="AH11" s="23"/>
+      <c r="AI11" s="23"/>
+      <c r="AJ11" s="23"/>
+      <c r="AK11" s="23"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="11" t="s">
         <v>50</v>
       </c>
       <c r="B12" s="10">
         <v>-20</v>
       </c>
       <c r="C12" s="10">
         <v>7</v>
       </c>
       <c r="D12" s="10">
         <v>-8</v>
       </c>
       <c r="E12" s="10">
         <v>-2</v>
       </c>
       <c r="F12" s="10">
         <v>-6</v>
       </c>
       <c r="G12" s="31">
         <v>-10</v>
       </c>
       <c r="H12" s="31">
         <v>-6</v>
@@ -1658,53 +1727,62 @@
       </c>
       <c r="V12" s="8">
         <v>-10</v>
       </c>
       <c r="W12" s="8">
         <v>-1</v>
       </c>
       <c r="X12" s="8">
         <v>-3</v>
       </c>
       <c r="Y12" s="8">
         <v>-6</v>
       </c>
       <c r="Z12" s="10">
         <v>-14</v>
       </c>
       <c r="AA12" s="10">
         <v>-1</v>
       </c>
       <c r="AB12" s="10">
         <v>-5</v>
       </c>
       <c r="AC12" s="10">
         <v>-4</v>
       </c>
-      <c r="AD12" s="10">
+      <c r="AD12" s="53">
         <v>-1</v>
       </c>
+      <c r="AE12" s="53">
+        <v>-5</v>
+      </c>
+      <c r="AF12" s="23"/>
+      <c r="AG12" s="23"/>
+      <c r="AH12" s="23"/>
+      <c r="AI12" s="23"/>
+      <c r="AJ12" s="23"/>
+      <c r="AK12" s="23"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="11" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="10">
         <v>-14</v>
       </c>
       <c r="C13" s="10">
         <v>1</v>
       </c>
       <c r="D13" s="10">
         <v>-8</v>
       </c>
       <c r="E13" s="10">
         <v>-2</v>
       </c>
       <c r="F13" s="10">
         <v>-2</v>
       </c>
       <c r="G13" s="31">
         <v>3</v>
       </c>
       <c r="H13" s="31">
         <v>-1</v>
@@ -1750,53 +1828,62 @@
       </c>
       <c r="V13" s="8">
         <v>-6</v>
       </c>
       <c r="W13" s="8">
         <v>-14</v>
       </c>
       <c r="X13" s="8">
         <v>-7</v>
       </c>
       <c r="Y13" s="8">
         <v>-8</v>
       </c>
       <c r="Z13" s="10">
         <v>-2</v>
       </c>
       <c r="AA13" s="10">
         <v>-3</v>
       </c>
       <c r="AB13" s="10">
         <v>-4</v>
       </c>
       <c r="AC13" s="10">
         <v>-5</v>
       </c>
-      <c r="AD13" s="10">
+      <c r="AD13" s="53">
         <v>-2</v>
       </c>
+      <c r="AE13" s="53">
+        <v>-14</v>
+      </c>
+      <c r="AF13" s="23"/>
+      <c r="AG13" s="23"/>
+      <c r="AH13" s="23"/>
+      <c r="AI13" s="23"/>
+      <c r="AJ13" s="23"/>
+      <c r="AK13" s="23"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="11" t="s">
         <v>52</v>
       </c>
       <c r="B14" s="10">
         <v>-17</v>
       </c>
       <c r="C14" s="10">
         <v>-5</v>
       </c>
       <c r="D14" s="10">
         <v>5</v>
       </c>
       <c r="E14" s="10">
         <v>-5</v>
       </c>
       <c r="F14" s="10" t="s">
         <v>12</v>
       </c>
       <c r="G14" s="31">
         <v>-8</v>
       </c>
       <c r="H14" s="31">
         <v>1</v>
@@ -1842,53 +1929,62 @@
       </c>
       <c r="V14" s="8">
         <v>-8</v>
       </c>
       <c r="W14" s="8">
         <v>-15</v>
       </c>
       <c r="X14" s="8">
         <v>-12</v>
       </c>
       <c r="Y14" s="8">
         <v>-5</v>
       </c>
       <c r="Z14" s="10">
         <v>-7</v>
       </c>
       <c r="AA14" s="10">
         <v>-14</v>
       </c>
       <c r="AB14" s="10">
         <v>-23</v>
       </c>
       <c r="AC14" s="10">
         <v>-4</v>
       </c>
-      <c r="AD14" s="10">
+      <c r="AD14" s="53">
         <v>-27</v>
       </c>
+      <c r="AE14" s="53">
+        <v>-3</v>
+      </c>
+      <c r="AF14" s="23"/>
+      <c r="AG14" s="23"/>
+      <c r="AH14" s="23"/>
+      <c r="AI14" s="23"/>
+      <c r="AJ14" s="23"/>
+      <c r="AK14" s="23"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="11" t="s">
         <v>53</v>
       </c>
       <c r="B15" s="10">
         <v>4</v>
       </c>
       <c r="C15" s="10">
         <v>-5</v>
       </c>
       <c r="D15" s="10">
         <v>-5</v>
       </c>
       <c r="E15" s="10">
         <v>3</v>
       </c>
       <c r="F15" s="10">
         <v>1</v>
       </c>
       <c r="G15" s="31">
         <v>-6</v>
       </c>
       <c r="H15" s="31">
         <v>-13</v>
@@ -1934,53 +2030,62 @@
       </c>
       <c r="V15" s="8">
         <v>-11</v>
       </c>
       <c r="W15" s="8">
         <v>-4</v>
       </c>
       <c r="X15" s="8">
         <v>-1</v>
       </c>
       <c r="Y15" s="8">
         <v>-11</v>
       </c>
       <c r="Z15" s="10">
         <v>-7</v>
       </c>
       <c r="AA15" s="10">
         <v>-3</v>
       </c>
       <c r="AB15" s="10">
         <v>-9</v>
       </c>
       <c r="AC15" s="10">
         <v>-9</v>
       </c>
-      <c r="AD15" s="10">
+      <c r="AD15" s="53">
         <v>-3</v>
       </c>
+      <c r="AE15" s="53">
+        <v>-9</v>
+      </c>
+      <c r="AF15" s="23"/>
+      <c r="AG15" s="23"/>
+      <c r="AH15" s="23"/>
+      <c r="AI15" s="23"/>
+      <c r="AJ15" s="23"/>
+      <c r="AK15" s="23"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="11" t="s">
         <v>54</v>
       </c>
       <c r="B16" s="10">
         <v>-5</v>
       </c>
       <c r="C16" s="10">
         <v>-12</v>
       </c>
       <c r="D16" s="10">
         <v>-2</v>
       </c>
       <c r="E16" s="10">
         <v>-7</v>
       </c>
       <c r="F16" s="10">
         <v>-10</v>
       </c>
       <c r="G16" s="31">
         <v>-4</v>
       </c>
       <c r="H16" s="31">
         <v>-9</v>
@@ -2026,55 +2131,64 @@
       </c>
       <c r="V16" s="8">
         <v>-2</v>
       </c>
       <c r="W16" s="8">
         <v>-12</v>
       </c>
       <c r="X16" s="8">
         <v>-5</v>
       </c>
       <c r="Y16" s="8">
         <v>-11</v>
       </c>
       <c r="Z16" s="10">
         <v>-3</v>
       </c>
       <c r="AA16" s="10">
         <v>-4</v>
       </c>
       <c r="AB16" s="10">
         <v>-14</v>
       </c>
       <c r="AC16" s="10">
         <v>3</v>
       </c>
-      <c r="AD16" s="10">
+      <c r="AD16" s="53">
         <v>-2</v>
       </c>
+      <c r="AE16" s="53">
+        <v>-1</v>
+      </c>
+      <c r="AF16" s="23"/>
+      <c r="AG16" s="23"/>
+      <c r="AH16" s="23"/>
+      <c r="AI16" s="23"/>
+      <c r="AJ16" s="23"/>
+      <c r="AK16" s="23"/>
     </row>
-    <row r="17" spans="1:30">
+    <row r="17" spans="1:37">
       <c r="A17" s="13" t="s">
         <v>55</v>
       </c>
       <c r="B17" s="10">
         <v>-9</v>
       </c>
       <c r="C17" s="10">
         <v>-13</v>
       </c>
       <c r="D17" s="10">
         <v>-18</v>
       </c>
       <c r="E17" s="10">
         <v>2</v>
       </c>
       <c r="F17" s="10">
         <v>-16</v>
       </c>
       <c r="G17" s="31">
         <v>-16</v>
       </c>
       <c r="H17" s="31">
         <v>-6</v>
       </c>
       <c r="I17" s="7">
@@ -2118,55 +2232,64 @@
       </c>
       <c r="V17" s="8">
         <v>-16</v>
       </c>
       <c r="W17" s="8">
         <v>5</v>
       </c>
       <c r="X17" s="8">
         <v>-10</v>
       </c>
       <c r="Y17" s="8">
         <v>-13</v>
       </c>
       <c r="Z17" s="10">
         <v>-11</v>
       </c>
       <c r="AA17" s="10">
         <v>-14</v>
       </c>
       <c r="AB17" s="10">
         <v>-14</v>
       </c>
       <c r="AC17" s="10">
         <v>-12</v>
       </c>
-      <c r="AD17" s="10">
+      <c r="AD17" s="53">
         <v>-23</v>
       </c>
+      <c r="AE17" s="53">
+        <v>-5</v>
+      </c>
+      <c r="AF17" s="23"/>
+      <c r="AG17" s="23"/>
+      <c r="AH17" s="23"/>
+      <c r="AI17" s="23"/>
+      <c r="AJ17" s="23"/>
+      <c r="AK17" s="23"/>
     </row>
-    <row r="18" spans="1:30">
+    <row r="18" spans="1:37">
       <c r="A18" s="13" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="10">
         <v>-10</v>
       </c>
       <c r="C18" s="10">
         <v>-4</v>
       </c>
       <c r="D18" s="10">
         <v>-7</v>
       </c>
       <c r="E18" s="10">
         <v>-8</v>
       </c>
       <c r="F18" s="10">
         <v>2</v>
       </c>
       <c r="G18" s="31">
         <v>-8</v>
       </c>
       <c r="H18" s="31">
         <v>6</v>
       </c>
       <c r="I18" s="7">
@@ -2210,55 +2333,64 @@
       </c>
       <c r="V18" s="8">
         <v>-12</v>
       </c>
       <c r="W18" s="8">
         <v>-8</v>
       </c>
       <c r="X18" s="8">
         <v>-12</v>
       </c>
       <c r="Y18" s="8">
         <v>-8</v>
       </c>
       <c r="Z18" s="10">
         <v>-11</v>
       </c>
       <c r="AA18" s="10">
         <v>6</v>
       </c>
       <c r="AB18" s="10">
         <v>-19</v>
       </c>
       <c r="AC18" s="10">
         <v>1</v>
       </c>
-      <c r="AD18" s="10">
+      <c r="AD18" s="53">
         <v>-12</v>
       </c>
+      <c r="AE18" s="53">
+        <v>-14</v>
+      </c>
+      <c r="AF18" s="23"/>
+      <c r="AG18" s="23"/>
+      <c r="AH18" s="23"/>
+      <c r="AI18" s="23"/>
+      <c r="AJ18" s="23"/>
+      <c r="AK18" s="23"/>
     </row>
-    <row r="19" spans="1:30">
+    <row r="19" spans="1:37">
       <c r="A19" s="13" t="s">
         <v>57</v>
       </c>
       <c r="B19" s="10">
         <v>-12</v>
       </c>
       <c r="C19" s="10">
         <v>-1</v>
       </c>
       <c r="D19" s="10">
         <v>-3</v>
       </c>
       <c r="E19" s="10">
         <v>-1</v>
       </c>
       <c r="F19" s="10">
         <v>1</v>
       </c>
       <c r="G19" s="31">
         <v>3</v>
       </c>
       <c r="H19" s="31">
         <v>4</v>
       </c>
       <c r="I19" s="31">
@@ -2302,55 +2434,64 @@
       </c>
       <c r="V19" s="8">
         <v>2</v>
       </c>
       <c r="W19" s="8">
         <v>3</v>
       </c>
       <c r="X19" s="8">
         <v>-5</v>
       </c>
       <c r="Y19" s="8">
         <v>-9</v>
       </c>
       <c r="Z19" s="10">
         <v>-1</v>
       </c>
       <c r="AA19" s="10">
         <v>-5</v>
       </c>
       <c r="AB19" s="10">
         <v>-4</v>
       </c>
       <c r="AC19" s="10">
         <v>-1</v>
       </c>
-      <c r="AD19" s="10">
+      <c r="AD19" s="53">
         <v>-1</v>
       </c>
+      <c r="AE19" s="53">
+        <v>-2</v>
+      </c>
+      <c r="AF19" s="23"/>
+      <c r="AG19" s="23"/>
+      <c r="AH19" s="23"/>
+      <c r="AI19" s="23"/>
+      <c r="AJ19" s="23"/>
+      <c r="AK19" s="23"/>
     </row>
-    <row r="20" spans="1:30">
+    <row r="20" spans="1:37">
       <c r="A20" s="13" t="s">
         <v>58</v>
       </c>
       <c r="B20" s="10">
         <v>8</v>
       </c>
       <c r="C20" s="10">
         <v>7</v>
       </c>
       <c r="D20" s="10">
         <v>-1</v>
       </c>
       <c r="E20" s="10">
         <v>6</v>
       </c>
       <c r="F20" s="10">
         <v>16</v>
       </c>
       <c r="G20" s="31">
         <v>4</v>
       </c>
       <c r="H20" s="31">
         <v>9</v>
       </c>
       <c r="I20" s="7">
@@ -2394,55 +2535,64 @@
       </c>
       <c r="V20" s="8">
         <v>2</v>
       </c>
       <c r="W20" s="8">
         <v>8</v>
       </c>
       <c r="X20" s="8">
         <v>9</v>
       </c>
       <c r="Y20" s="8">
         <v>9</v>
       </c>
       <c r="Z20" s="10">
         <v>1</v>
       </c>
       <c r="AA20" s="10">
         <v>1</v>
       </c>
       <c r="AB20" s="10">
         <v>2</v>
       </c>
       <c r="AC20" s="10">
         <v>4</v>
       </c>
-      <c r="AD20" s="10">
+      <c r="AD20" s="53">
         <v>-4</v>
       </c>
+      <c r="AE20" s="53">
+        <v>8</v>
+      </c>
+      <c r="AF20" s="23"/>
+      <c r="AG20" s="23"/>
+      <c r="AH20" s="23"/>
+      <c r="AI20" s="23"/>
+      <c r="AJ20" s="23"/>
+      <c r="AK20" s="23"/>
     </row>
-    <row r="21" spans="1:30">
+    <row r="21" spans="1:37">
       <c r="A21" s="13" t="s">
         <v>59</v>
       </c>
       <c r="B21" s="10">
         <v>-2</v>
       </c>
       <c r="C21" s="10">
         <v>-8</v>
       </c>
       <c r="D21" s="10">
         <v>3</v>
       </c>
       <c r="E21" s="10">
         <v>-4</v>
       </c>
       <c r="F21" s="10">
         <v>-8</v>
       </c>
       <c r="G21" s="31">
         <v>-12</v>
       </c>
       <c r="H21" s="31">
         <v>2</v>
       </c>
       <c r="I21" s="7">
@@ -2486,84 +2636,99 @@
       </c>
       <c r="V21" s="8">
         <v>-13</v>
       </c>
       <c r="W21" s="8">
         <v>-4</v>
       </c>
       <c r="X21" s="8">
         <v>-13</v>
       </c>
       <c r="Y21" s="8">
         <v>-18</v>
       </c>
       <c r="Z21" s="10">
         <v>-13</v>
       </c>
       <c r="AA21" s="10">
         <v>-3</v>
       </c>
       <c r="AB21" s="10">
         <v>-15</v>
       </c>
       <c r="AC21" s="10">
         <v>-7</v>
       </c>
-      <c r="AD21" s="10">
+      <c r="AD21" s="53">
         <v>-9</v>
       </c>
+      <c r="AE21" s="53">
+        <v>-15</v>
+      </c>
+      <c r="AF21" s="23"/>
+      <c r="AG21" s="23"/>
+      <c r="AH21" s="23"/>
+      <c r="AI21" s="23"/>
+      <c r="AJ21" s="23"/>
+      <c r="AK21" s="23"/>
     </row>
-    <row r="22" spans="1:30">
-      <c r="A22" s="41" t="s">
+    <row r="22" spans="1:37">
+      <c r="A22" s="46" t="s">
         <v>15</v>
       </c>
-      <c r="B22" s="41"/>
-[...22 lines deleted...]
-      <c r="Y22" s="41"/>
+      <c r="B22" s="46"/>
+      <c r="C22" s="46"/>
+      <c r="D22" s="46"/>
+      <c r="E22" s="46"/>
+      <c r="F22" s="46"/>
+      <c r="G22" s="46"/>
+      <c r="H22" s="46"/>
+      <c r="I22" s="46"/>
+      <c r="J22" s="46"/>
+      <c r="K22" s="46"/>
+      <c r="L22" s="46"/>
+      <c r="M22" s="46"/>
+      <c r="N22" s="46"/>
+      <c r="O22" s="46"/>
+      <c r="P22" s="46"/>
+      <c r="Q22" s="46"/>
+      <c r="R22" s="46"/>
+      <c r="S22" s="46"/>
+      <c r="T22" s="46"/>
+      <c r="U22" s="46"/>
+      <c r="V22" s="46"/>
+      <c r="W22" s="46"/>
+      <c r="X22" s="46"/>
+      <c r="Y22" s="46"/>
+      <c r="AF22" s="23"/>
+      <c r="AG22" s="23"/>
+      <c r="AH22" s="23"/>
+      <c r="AI22" s="23"/>
+      <c r="AJ22" s="23"/>
+      <c r="AK22" s="23"/>
     </row>
-    <row r="23" spans="1:30">
+    <row r="23" spans="1:37">
       <c r="A23" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B23" s="10">
         <v>-55</v>
       </c>
       <c r="C23" s="10">
         <v>-34</v>
       </c>
       <c r="D23" s="10">
         <v>-35</v>
       </c>
       <c r="E23" s="10">
         <v>-20</v>
       </c>
       <c r="F23" s="10">
         <v>-42</v>
       </c>
       <c r="G23" s="31">
         <v>-26</v>
       </c>
       <c r="H23" s="31">
         <v>-79</v>
       </c>
       <c r="I23" s="9">
@@ -2607,55 +2772,64 @@
       </c>
       <c r="V23" s="8">
         <v>-53</v>
       </c>
       <c r="W23" s="8">
         <v>-92</v>
       </c>
       <c r="X23" s="8">
         <v>-82</v>
       </c>
       <c r="Y23" s="8">
         <v>-61</v>
       </c>
       <c r="Z23" s="8">
         <v>-52</v>
       </c>
       <c r="AA23" s="10">
         <v>-41</v>
       </c>
       <c r="AB23" s="10">
         <v>-66</v>
       </c>
       <c r="AC23" s="10">
         <v>-81</v>
       </c>
-      <c r="AD23" s="10">
+      <c r="AD23" s="53">
         <v>-56</v>
       </c>
+      <c r="AE23" s="53">
+        <v>-59</v>
+      </c>
+      <c r="AF23" s="23"/>
+      <c r="AG23" s="23"/>
+      <c r="AH23" s="23"/>
+      <c r="AI23" s="23"/>
+      <c r="AJ23" s="23"/>
+      <c r="AK23" s="23"/>
     </row>
-    <row r="24" spans="1:30">
+    <row r="24" spans="1:37">
       <c r="A24" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B24" s="10">
         <v>-50</v>
       </c>
       <c r="C24" s="10">
         <v>-20</v>
       </c>
       <c r="D24" s="10">
         <v>-40</v>
       </c>
       <c r="E24" s="10">
         <v>-22</v>
       </c>
       <c r="F24" s="10">
         <v>-45</v>
       </c>
       <c r="G24" s="31">
         <v>-14</v>
       </c>
       <c r="H24" s="31">
         <v>-53</v>
       </c>
       <c r="I24" s="9">
@@ -2699,55 +2873,64 @@
       </c>
       <c r="V24" s="8">
         <v>-48</v>
       </c>
       <c r="W24" s="8">
         <v>-73</v>
       </c>
       <c r="X24" s="8">
         <v>-75</v>
       </c>
       <c r="Y24" s="8">
         <v>-48</v>
       </c>
       <c r="Z24" s="8">
         <v>-45</v>
       </c>
       <c r="AA24" s="10">
         <v>-34</v>
       </c>
       <c r="AB24" s="10">
         <v>-45</v>
       </c>
       <c r="AC24" s="10">
         <v>-85</v>
       </c>
-      <c r="AD24" s="10">
+      <c r="AD24" s="53">
         <v>-51</v>
       </c>
+      <c r="AE24" s="53">
+        <v>-37</v>
+      </c>
+      <c r="AF24" s="23"/>
+      <c r="AG24" s="23"/>
+      <c r="AH24" s="23"/>
+      <c r="AI24" s="23"/>
+      <c r="AJ24" s="23"/>
+      <c r="AK24" s="23"/>
     </row>
-    <row r="25" spans="1:30">
+    <row r="25" spans="1:37">
       <c r="A25" s="11" t="s">
         <v>49</v>
       </c>
       <c r="B25" s="10">
         <v>-8</v>
       </c>
       <c r="C25" s="10">
         <v>3</v>
       </c>
       <c r="D25" s="10">
         <v>6</v>
       </c>
       <c r="E25" s="10">
         <v>4</v>
       </c>
       <c r="F25" s="10">
         <v>1</v>
       </c>
       <c r="G25" s="31">
         <v>-3</v>
       </c>
       <c r="H25" s="31">
         <v>-6</v>
       </c>
       <c r="I25" s="9">
@@ -2791,55 +2974,64 @@
       </c>
       <c r="V25" s="8">
         <v>8</v>
       </c>
       <c r="W25" s="8">
         <v>-6</v>
       </c>
       <c r="X25" s="8">
         <v>-4</v>
       </c>
       <c r="Y25" s="8">
         <v>-2</v>
       </c>
       <c r="Z25" s="8">
         <v>2</v>
       </c>
       <c r="AA25" s="10">
         <v>-1</v>
       </c>
       <c r="AB25" s="10">
         <v>-3</v>
       </c>
       <c r="AC25" s="10">
         <v>-1</v>
       </c>
-      <c r="AD25" s="10">
+      <c r="AD25" s="53">
         <v>3</v>
       </c>
+      <c r="AE25" s="53">
+        <v>-7</v>
+      </c>
+      <c r="AF25" s="23"/>
+      <c r="AG25" s="23"/>
+      <c r="AH25" s="23"/>
+      <c r="AI25" s="23"/>
+      <c r="AJ25" s="23"/>
+      <c r="AK25" s="23"/>
     </row>
-    <row r="26" spans="1:30">
+    <row r="26" spans="1:37">
       <c r="A26" s="11" t="s">
         <v>53</v>
       </c>
       <c r="B26" s="10">
         <v>-1</v>
       </c>
       <c r="C26" s="10">
         <v>-3</v>
       </c>
       <c r="D26" s="10">
         <v>-4</v>
       </c>
       <c r="E26" s="10">
         <v>-1</v>
       </c>
       <c r="F26" s="10">
         <v>4</v>
       </c>
       <c r="G26" s="31">
         <v>-3</v>
       </c>
       <c r="H26" s="31">
         <v>-11</v>
       </c>
       <c r="I26" s="9">
@@ -2883,55 +3075,64 @@
       </c>
       <c r="V26" s="8">
         <v>-4</v>
       </c>
       <c r="W26" s="8">
         <v>-2</v>
       </c>
       <c r="X26" s="8">
         <v>3</v>
       </c>
       <c r="Y26" s="8">
         <v>-5</v>
       </c>
       <c r="Z26" s="8">
         <v>1</v>
       </c>
       <c r="AA26" s="10">
         <v>-4</v>
       </c>
       <c r="AB26" s="10">
         <v>-2</v>
       </c>
       <c r="AC26" s="10">
         <v>2</v>
       </c>
-      <c r="AD26" s="10">
+      <c r="AD26" s="53">
         <v>-6</v>
       </c>
+      <c r="AE26" s="53">
+        <v>-4</v>
+      </c>
+      <c r="AF26" s="23"/>
+      <c r="AG26" s="23"/>
+      <c r="AH26" s="23"/>
+      <c r="AI26" s="23"/>
+      <c r="AJ26" s="23"/>
+      <c r="AK26" s="23"/>
     </row>
-    <row r="27" spans="1:30">
+    <row r="27" spans="1:37">
       <c r="A27" s="11" t="s">
         <v>54</v>
       </c>
       <c r="B27" s="10">
         <v>3</v>
       </c>
       <c r="C27" s="10">
         <v>-10</v>
       </c>
       <c r="D27" s="10" t="s">
         <v>12</v>
       </c>
       <c r="E27" s="10">
         <v>-2</v>
       </c>
       <c r="F27" s="10">
         <v>-1</v>
       </c>
       <c r="G27" s="31">
         <v>-1</v>
       </c>
       <c r="H27" s="31">
         <v>-9</v>
       </c>
       <c r="I27" s="9">
@@ -2975,55 +3176,62 @@
       </c>
       <c r="V27" s="8">
         <v>4</v>
       </c>
       <c r="W27" s="8">
         <v>-10</v>
       </c>
       <c r="X27" s="8">
         <v>-3</v>
       </c>
       <c r="Y27" s="8">
         <v>-1</v>
       </c>
       <c r="Z27" s="8" t="s">
         <v>12</v>
       </c>
       <c r="AA27" s="10" t="s">
         <v>12</v>
       </c>
       <c r="AB27" s="10">
         <v>-3</v>
       </c>
       <c r="AC27" s="10">
         <v>6</v>
       </c>
-      <c r="AD27" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AD27" s="53"/>
+      <c r="AE27" s="53">
+        <v>-5</v>
+      </c>
+      <c r="AF27" s="23"/>
+      <c r="AG27" s="23"/>
+      <c r="AH27" s="23"/>
+      <c r="AI27" s="23"/>
+      <c r="AJ27" s="23"/>
+      <c r="AK27" s="23"/>
     </row>
-    <row r="28" spans="1:30">
+    <row r="28" spans="1:37">
       <c r="A28" s="13" t="s">
         <v>56</v>
       </c>
       <c r="B28" s="10">
         <v>1</v>
       </c>
       <c r="C28" s="10">
         <v>-4</v>
       </c>
       <c r="D28" s="10">
         <v>3</v>
       </c>
       <c r="E28" s="10">
         <v>1</v>
       </c>
       <c r="F28" s="10">
         <v>-1</v>
       </c>
       <c r="G28" s="31">
         <v>-5</v>
       </c>
       <c r="H28" s="7" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="9">
@@ -3067,84 +3275,99 @@
       </c>
       <c r="V28" s="8">
         <v>-13</v>
       </c>
       <c r="W28" s="8">
         <v>-1</v>
       </c>
       <c r="X28" s="8">
         <v>-3</v>
       </c>
       <c r="Y28" s="8">
         <v>-5</v>
       </c>
       <c r="Z28" s="8">
         <v>-10</v>
       </c>
       <c r="AA28" s="10">
         <v>-2</v>
       </c>
       <c r="AB28" s="10">
         <v>-13</v>
       </c>
       <c r="AC28" s="10">
         <v>-3</v>
       </c>
-      <c r="AD28" s="10">
+      <c r="AD28" s="53">
         <v>-2</v>
       </c>
+      <c r="AE28" s="53">
+        <v>-6</v>
+      </c>
+      <c r="AF28" s="23"/>
+      <c r="AG28" s="23"/>
+      <c r="AH28" s="23"/>
+      <c r="AI28" s="23"/>
+      <c r="AJ28" s="23"/>
+      <c r="AK28" s="23"/>
     </row>
-    <row r="29" spans="1:30">
-      <c r="A29" s="42" t="s">
+    <row r="29" spans="1:37">
+      <c r="A29" s="39" t="s">
         <v>42</v>
       </c>
-      <c r="B29" s="42"/>
-[...22 lines deleted...]
-      <c r="Y29" s="42"/>
+      <c r="B29" s="39"/>
+      <c r="C29" s="39"/>
+      <c r="D29" s="39"/>
+      <c r="E29" s="39"/>
+      <c r="F29" s="39"/>
+      <c r="G29" s="39"/>
+      <c r="H29" s="39"/>
+      <c r="I29" s="39"/>
+      <c r="J29" s="39"/>
+      <c r="K29" s="39"/>
+      <c r="L29" s="39"/>
+      <c r="M29" s="39"/>
+      <c r="N29" s="39"/>
+      <c r="O29" s="39"/>
+      <c r="P29" s="39"/>
+      <c r="Q29" s="39"/>
+      <c r="R29" s="39"/>
+      <c r="S29" s="39"/>
+      <c r="T29" s="39"/>
+      <c r="U29" s="39"/>
+      <c r="V29" s="39"/>
+      <c r="W29" s="39"/>
+      <c r="X29" s="39"/>
+      <c r="Y29" s="39"/>
+      <c r="AF29" s="23"/>
+      <c r="AG29" s="23"/>
+      <c r="AH29" s="23"/>
+      <c r="AI29" s="23"/>
+      <c r="AJ29" s="23"/>
+      <c r="AK29" s="23"/>
     </row>
-    <row r="30" spans="1:30">
+    <row r="30" spans="1:37">
       <c r="A30" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B30" s="10">
         <v>-106</v>
       </c>
       <c r="C30" s="10">
         <v>-27</v>
       </c>
       <c r="D30" s="10">
         <v>-62</v>
       </c>
       <c r="E30" s="10">
         <v>-34</v>
       </c>
       <c r="F30" s="10">
         <v>-16</v>
       </c>
       <c r="G30" s="31">
         <v>-51</v>
       </c>
       <c r="H30" s="31">
         <v>6</v>
       </c>
       <c r="I30" s="31">
@@ -3188,55 +3411,64 @@
       </c>
       <c r="V30" s="8">
         <v>-70</v>
       </c>
       <c r="W30" s="8">
         <v>-54</v>
       </c>
       <c r="X30" s="8">
         <v>-61</v>
       </c>
       <c r="Y30" s="8">
         <v>-81</v>
       </c>
       <c r="Z30" s="8">
         <v>-73</v>
       </c>
       <c r="AA30" s="10">
         <v>-52</v>
       </c>
       <c r="AB30" s="10">
         <v>-115</v>
       </c>
       <c r="AC30" s="10">
         <v>-67</v>
       </c>
-      <c r="AD30" s="8">
+      <c r="AD30" s="53">
         <v>-102</v>
       </c>
+      <c r="AE30" s="53">
+        <v>-65</v>
+      </c>
+      <c r="AF30" s="23"/>
+      <c r="AG30" s="23"/>
+      <c r="AH30" s="23"/>
+      <c r="AI30" s="23"/>
+      <c r="AJ30" s="23"/>
+      <c r="AK30" s="23"/>
     </row>
-    <row r="31" spans="1:30">
+    <row r="31" spans="1:37">
       <c r="A31" s="37" t="s">
         <v>47</v>
       </c>
       <c r="B31" s="10">
         <v>-11</v>
       </c>
       <c r="C31" s="10">
         <v>-7</v>
       </c>
       <c r="D31" s="10">
         <v>-15</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>12</v>
       </c>
       <c r="F31" s="10">
         <v>-7</v>
       </c>
       <c r="G31" s="31">
         <v>-7</v>
       </c>
       <c r="H31" s="31">
         <v>-2</v>
       </c>
       <c r="I31" s="31">
@@ -3280,55 +3512,64 @@
       </c>
       <c r="V31" s="8">
         <v>-3</v>
       </c>
       <c r="W31" s="8">
         <v>-25</v>
       </c>
       <c r="X31" s="8">
         <v>2</v>
       </c>
       <c r="Y31" s="8">
         <v>-10</v>
       </c>
       <c r="Z31" s="8">
         <v>-10</v>
       </c>
       <c r="AA31" s="10">
         <v>-19</v>
       </c>
       <c r="AB31" s="10">
         <v>-21</v>
       </c>
       <c r="AC31" s="10">
         <v>-13</v>
       </c>
-      <c r="AD31" s="8">
+      <c r="AD31" s="53">
         <v>-6</v>
       </c>
+      <c r="AE31" s="53">
+        <v>-15</v>
+      </c>
+      <c r="AF31" s="23"/>
+      <c r="AG31" s="23"/>
+      <c r="AH31" s="23"/>
+      <c r="AI31" s="23"/>
+      <c r="AJ31" s="23"/>
+      <c r="AK31" s="23"/>
     </row>
-    <row r="32" spans="1:30">
+    <row r="32" spans="1:37">
       <c r="A32" s="37" t="s">
         <v>48</v>
       </c>
       <c r="B32" s="10">
         <v>-6</v>
       </c>
       <c r="C32" s="10">
         <v>1</v>
       </c>
       <c r="D32" s="10">
         <v>7</v>
       </c>
       <c r="E32" s="10">
         <v>-7</v>
       </c>
       <c r="F32" s="10">
         <v>7</v>
       </c>
       <c r="G32" s="31">
         <v>9</v>
       </c>
       <c r="H32" s="31">
         <v>11</v>
       </c>
       <c r="I32" s="31">
@@ -3372,55 +3613,64 @@
       </c>
       <c r="V32" s="8">
         <v>6</v>
       </c>
       <c r="W32" s="8">
         <v>2</v>
       </c>
       <c r="X32" s="8">
         <v>2</v>
       </c>
       <c r="Y32" s="8">
         <v>4</v>
       </c>
       <c r="Z32" s="8">
         <v>9</v>
       </c>
       <c r="AA32" s="10">
         <v>-1</v>
       </c>
       <c r="AB32" s="10">
         <v>4</v>
       </c>
       <c r="AC32" s="10">
         <v>3</v>
       </c>
-      <c r="AD32" s="8">
+      <c r="AD32" s="53">
         <v>-7</v>
       </c>
+      <c r="AE32" s="53">
+        <v>2</v>
+      </c>
+      <c r="AF32" s="23"/>
+      <c r="AG32" s="23"/>
+      <c r="AH32" s="23"/>
+      <c r="AI32" s="23"/>
+      <c r="AJ32" s="23"/>
+      <c r="AK32" s="23"/>
     </row>
-    <row r="33" spans="1:30">
+    <row r="33" spans="1:37">
       <c r="A33" s="37" t="s">
         <v>49</v>
       </c>
       <c r="B33" s="10">
         <v>-9</v>
       </c>
       <c r="C33" s="10">
         <v>-5</v>
       </c>
       <c r="D33" s="10">
         <v>-11</v>
       </c>
       <c r="E33" s="10">
         <v>-11</v>
       </c>
       <c r="F33" s="10" t="s">
         <v>44</v>
       </c>
       <c r="G33" s="31">
         <v>-8</v>
       </c>
       <c r="H33" s="31">
         <v>-10</v>
       </c>
       <c r="I33" s="31">
@@ -3464,55 +3714,64 @@
       </c>
       <c r="V33" s="8">
         <v>-12</v>
       </c>
       <c r="W33" s="8">
         <v>-2</v>
       </c>
       <c r="X33" s="8">
         <v>-9</v>
       </c>
       <c r="Y33" s="8">
         <v>-6</v>
       </c>
       <c r="Z33" s="8">
         <v>-13</v>
       </c>
       <c r="AA33" s="10">
         <v>2</v>
       </c>
       <c r="AB33" s="10">
         <v>-11</v>
       </c>
       <c r="AC33" s="10">
         <v>-18</v>
       </c>
-      <c r="AD33" s="8">
+      <c r="AD33" s="53">
         <v>-13</v>
       </c>
+      <c r="AE33" s="53">
+        <v>-7</v>
+      </c>
+      <c r="AF33" s="23"/>
+      <c r="AG33" s="23"/>
+      <c r="AH33" s="23"/>
+      <c r="AI33" s="23"/>
+      <c r="AJ33" s="23"/>
+      <c r="AK33" s="23"/>
     </row>
-    <row r="34" spans="1:30">
+    <row r="34" spans="1:37">
       <c r="A34" s="37" t="s">
         <v>50</v>
       </c>
       <c r="B34" s="10">
         <v>-20</v>
       </c>
       <c r="C34" s="10">
         <v>7</v>
       </c>
       <c r="D34" s="10">
         <v>-8</v>
       </c>
       <c r="E34" s="10">
         <v>-2</v>
       </c>
       <c r="F34" s="10">
         <v>-6</v>
       </c>
       <c r="G34" s="31">
         <v>-10</v>
       </c>
       <c r="H34" s="31">
         <v>-6</v>
       </c>
       <c r="I34" s="31">
@@ -3556,55 +3815,64 @@
       </c>
       <c r="V34" s="8">
         <v>-10</v>
       </c>
       <c r="W34" s="8">
         <v>-1</v>
       </c>
       <c r="X34" s="8">
         <v>-3</v>
       </c>
       <c r="Y34" s="8">
         <v>-6</v>
       </c>
       <c r="Z34" s="8">
         <v>-14</v>
       </c>
       <c r="AA34" s="10">
         <v>-1</v>
       </c>
       <c r="AB34" s="10">
         <v>-5</v>
       </c>
       <c r="AC34" s="10">
         <v>-4</v>
       </c>
-      <c r="AD34" s="8">
+      <c r="AD34" s="53">
         <v>-1</v>
       </c>
+      <c r="AE34" s="53">
+        <v>-5</v>
+      </c>
+      <c r="AF34" s="23"/>
+      <c r="AG34" s="23"/>
+      <c r="AH34" s="23"/>
+      <c r="AI34" s="23"/>
+      <c r="AJ34" s="23"/>
+      <c r="AK34" s="23"/>
     </row>
-    <row r="35" spans="1:30">
+    <row r="35" spans="1:37">
       <c r="A35" s="37" t="s">
         <v>51</v>
       </c>
       <c r="B35" s="10">
         <v>-14</v>
       </c>
       <c r="C35" s="10">
         <v>1</v>
       </c>
       <c r="D35" s="10">
         <v>-8</v>
       </c>
       <c r="E35" s="10">
         <v>-2</v>
       </c>
       <c r="F35" s="10">
         <v>-2</v>
       </c>
       <c r="G35" s="31">
         <v>3</v>
       </c>
       <c r="H35" s="31">
         <v>-1</v>
       </c>
       <c r="I35" s="31">
@@ -3648,55 +3916,64 @@
       </c>
       <c r="V35" s="8">
         <v>-6</v>
       </c>
       <c r="W35" s="8">
         <v>-14</v>
       </c>
       <c r="X35" s="8">
         <v>-7</v>
       </c>
       <c r="Y35" s="8">
         <v>-8</v>
       </c>
       <c r="Z35" s="8">
         <v>-2</v>
       </c>
       <c r="AA35" s="10">
         <v>-3</v>
       </c>
       <c r="AB35" s="10">
         <v>-4</v>
       </c>
       <c r="AC35" s="10">
         <v>-5</v>
       </c>
-      <c r="AD35" s="8">
+      <c r="AD35" s="53">
         <v>-2</v>
       </c>
+      <c r="AE35" s="53">
+        <v>-14</v>
+      </c>
+      <c r="AF35" s="23"/>
+      <c r="AG35" s="23"/>
+      <c r="AH35" s="23"/>
+      <c r="AI35" s="23"/>
+      <c r="AJ35" s="23"/>
+      <c r="AK35" s="23"/>
     </row>
-    <row r="36" spans="1:30">
+    <row r="36" spans="1:37">
       <c r="A36" s="37" t="s">
         <v>52</v>
       </c>
       <c r="B36" s="10">
         <v>-17</v>
       </c>
       <c r="C36" s="10">
         <v>-5</v>
       </c>
       <c r="D36" s="10">
         <v>5</v>
       </c>
       <c r="E36" s="10">
         <v>-5</v>
       </c>
       <c r="F36" s="10" t="s">
         <v>12</v>
       </c>
       <c r="G36" s="31">
         <v>-8</v>
       </c>
       <c r="H36" s="31">
         <v>1</v>
       </c>
       <c r="I36" s="31">
@@ -3740,55 +4017,64 @@
       </c>
       <c r="V36" s="8">
         <v>-8</v>
       </c>
       <c r="W36" s="8">
         <v>-15</v>
       </c>
       <c r="X36" s="8">
         <v>-12</v>
       </c>
       <c r="Y36" s="8">
         <v>-5</v>
       </c>
       <c r="Z36" s="8">
         <v>-7</v>
       </c>
       <c r="AA36" s="10">
         <v>-14</v>
       </c>
       <c r="AB36" s="10">
         <v>-23</v>
       </c>
       <c r="AC36" s="10">
         <v>-4</v>
       </c>
-      <c r="AD36" s="8">
+      <c r="AD36" s="53">
         <v>-27</v>
       </c>
+      <c r="AE36" s="53">
+        <v>-3</v>
+      </c>
+      <c r="AF36" s="23"/>
+      <c r="AG36" s="23"/>
+      <c r="AH36" s="23"/>
+      <c r="AI36" s="23"/>
+      <c r="AJ36" s="23"/>
+      <c r="AK36" s="23"/>
     </row>
-    <row r="37" spans="1:30">
+    <row r="37" spans="1:37">
       <c r="A37" s="37" t="s">
         <v>53</v>
       </c>
       <c r="B37" s="10">
         <v>5</v>
       </c>
       <c r="C37" s="10">
         <v>-2</v>
       </c>
       <c r="D37" s="10">
         <v>-1</v>
       </c>
       <c r="E37" s="10">
         <v>4</v>
       </c>
       <c r="F37" s="10">
         <v>-3</v>
       </c>
       <c r="G37" s="31">
         <v>-3</v>
       </c>
       <c r="H37" s="31">
         <v>-2</v>
       </c>
       <c r="I37" s="10" t="s">
@@ -3832,55 +4118,64 @@
       </c>
       <c r="V37" s="8">
         <v>-7</v>
       </c>
       <c r="W37" s="8">
         <v>-2</v>
       </c>
       <c r="X37" s="8">
         <v>-4</v>
       </c>
       <c r="Y37" s="8">
         <v>-6</v>
       </c>
       <c r="Z37" s="8">
         <v>-8</v>
       </c>
       <c r="AA37" s="10">
         <v>1</v>
       </c>
       <c r="AB37" s="10">
         <v>-7</v>
       </c>
       <c r="AC37" s="10">
         <v>-11</v>
       </c>
-      <c r="AD37" s="8">
+      <c r="AD37" s="53">
         <v>3</v>
       </c>
+      <c r="AE37" s="53">
+        <v>-5</v>
+      </c>
+      <c r="AF37" s="23"/>
+      <c r="AG37" s="23"/>
+      <c r="AH37" s="23"/>
+      <c r="AI37" s="23"/>
+      <c r="AJ37" s="23"/>
+      <c r="AK37" s="23"/>
     </row>
-    <row r="38" spans="1:30">
+    <row r="38" spans="1:37">
       <c r="A38" s="37" t="s">
         <v>54</v>
       </c>
       <c r="B38" s="10">
         <v>-8</v>
       </c>
       <c r="C38" s="10">
         <v>-2</v>
       </c>
       <c r="D38" s="10">
         <v>-2</v>
       </c>
       <c r="E38" s="10">
         <v>-5</v>
       </c>
       <c r="F38" s="10">
         <v>-9</v>
       </c>
       <c r="G38" s="31">
         <v>-3</v>
       </c>
       <c r="H38" s="10" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="31">
@@ -3924,55 +4219,64 @@
       </c>
       <c r="V38" s="8">
         <v>-6</v>
       </c>
       <c r="W38" s="8">
         <v>-2</v>
       </c>
       <c r="X38" s="8">
         <v>-2</v>
       </c>
       <c r="Y38" s="8">
         <v>-10</v>
       </c>
       <c r="Z38" s="8">
         <v>-3</v>
       </c>
       <c r="AA38" s="10">
         <v>-4</v>
       </c>
       <c r="AB38" s="10">
         <v>-11</v>
       </c>
       <c r="AC38" s="10">
         <v>-3</v>
       </c>
-      <c r="AD38" s="8">
+      <c r="AD38" s="53">
         <v>-2</v>
       </c>
+      <c r="AE38" s="53">
+        <v>4</v>
+      </c>
+      <c r="AF38" s="23"/>
+      <c r="AG38" s="23"/>
+      <c r="AH38" s="23"/>
+      <c r="AI38" s="23"/>
+      <c r="AJ38" s="23"/>
+      <c r="AK38" s="23"/>
     </row>
-    <row r="39" spans="1:30">
+    <row r="39" spans="1:37">
       <c r="A39" s="13" t="s">
         <v>55</v>
       </c>
       <c r="B39" s="10">
         <v>-9</v>
       </c>
       <c r="C39" s="10">
         <v>-13</v>
       </c>
       <c r="D39" s="10">
         <v>-18</v>
       </c>
       <c r="E39" s="10">
         <v>2</v>
       </c>
       <c r="F39" s="10">
         <v>-16</v>
       </c>
       <c r="G39" s="31">
         <v>-16</v>
       </c>
       <c r="H39" s="31">
         <v>-6</v>
       </c>
       <c r="I39" s="31">
@@ -4016,55 +4320,64 @@
       </c>
       <c r="V39" s="8">
         <v>-16</v>
       </c>
       <c r="W39" s="8">
         <v>5</v>
       </c>
       <c r="X39" s="8">
         <v>-10</v>
       </c>
       <c r="Y39" s="8">
         <v>-13</v>
       </c>
       <c r="Z39" s="8">
         <v>-11</v>
       </c>
       <c r="AA39" s="10">
         <v>-14</v>
       </c>
       <c r="AB39" s="10">
         <v>-14</v>
       </c>
       <c r="AC39" s="10">
         <v>-12</v>
       </c>
-      <c r="AD39" s="8">
+      <c r="AD39" s="53">
         <v>-23</v>
       </c>
+      <c r="AE39" s="53">
+        <v>-5</v>
+      </c>
+      <c r="AF39" s="23"/>
+      <c r="AG39" s="23"/>
+      <c r="AH39" s="23"/>
+      <c r="AI39" s="23"/>
+      <c r="AJ39" s="23"/>
+      <c r="AK39" s="23"/>
     </row>
-    <row r="40" spans="1:30">
+    <row r="40" spans="1:37">
       <c r="A40" s="13" t="s">
         <v>56</v>
       </c>
       <c r="B40" s="10">
         <v>-11</v>
       </c>
       <c r="C40" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D40" s="10">
         <v>-10</v>
       </c>
       <c r="E40" s="10">
         <v>-9</v>
       </c>
       <c r="F40" s="10">
         <v>3</v>
       </c>
       <c r="G40" s="31">
         <v>-3</v>
       </c>
       <c r="H40" s="31">
         <v>6</v>
       </c>
       <c r="I40" s="31">
@@ -4108,55 +4421,64 @@
       </c>
       <c r="V40" s="8">
         <v>1</v>
       </c>
       <c r="W40" s="8">
         <v>-7</v>
       </c>
       <c r="X40" s="8">
         <v>-9</v>
       </c>
       <c r="Y40" s="8">
         <v>-3</v>
       </c>
       <c r="Z40" s="8">
         <v>-1</v>
       </c>
       <c r="AA40" s="10">
         <v>8</v>
       </c>
       <c r="AB40" s="10">
         <v>-6</v>
       </c>
       <c r="AC40" s="10">
         <v>4</v>
       </c>
-      <c r="AD40" s="8">
+      <c r="AD40" s="54">
         <v>-10</v>
       </c>
+      <c r="AE40" s="54">
+        <v>-8</v>
+      </c>
+      <c r="AF40" s="23"/>
+      <c r="AG40" s="23"/>
+      <c r="AH40" s="23"/>
+      <c r="AI40" s="23"/>
+      <c r="AJ40" s="23"/>
+      <c r="AK40" s="23"/>
     </row>
-    <row r="41" spans="1:30">
+    <row r="41" spans="1:37">
       <c r="A41" s="13" t="s">
         <v>57</v>
       </c>
       <c r="B41" s="10">
         <v>-12</v>
       </c>
       <c r="C41" s="10">
         <v>-1</v>
       </c>
       <c r="D41" s="10">
         <v>-3</v>
       </c>
       <c r="E41" s="10">
         <v>-1</v>
       </c>
       <c r="F41" s="10">
         <v>1</v>
       </c>
       <c r="G41" s="31">
         <v>3</v>
       </c>
       <c r="H41" s="31">
         <v>4</v>
       </c>
       <c r="I41" s="31">
@@ -4200,55 +4522,64 @@
       </c>
       <c r="V41" s="8">
         <v>2</v>
       </c>
       <c r="W41" s="8">
         <v>3</v>
       </c>
       <c r="X41" s="8">
         <v>-5</v>
       </c>
       <c r="Y41" s="8">
         <v>-9</v>
       </c>
       <c r="Z41" s="8">
         <v>-1</v>
       </c>
       <c r="AA41" s="10">
         <v>-5</v>
       </c>
       <c r="AB41" s="10">
         <v>-4</v>
       </c>
       <c r="AC41" s="10">
         <v>-1</v>
       </c>
-      <c r="AD41" s="8">
+      <c r="AD41" s="54">
         <v>-1</v>
       </c>
+      <c r="AE41" s="54">
+        <v>-2</v>
+      </c>
+      <c r="AF41" s="23"/>
+      <c r="AG41" s="23"/>
+      <c r="AH41" s="23"/>
+      <c r="AI41" s="23"/>
+      <c r="AJ41" s="23"/>
+      <c r="AK41" s="23"/>
     </row>
-    <row r="42" spans="1:30">
+    <row r="42" spans="1:37">
       <c r="A42" s="13" t="s">
         <v>58</v>
       </c>
       <c r="B42" s="10">
         <v>8</v>
       </c>
       <c r="C42" s="10">
         <v>7</v>
       </c>
       <c r="D42" s="10">
         <v>-1</v>
       </c>
       <c r="E42" s="10">
         <v>6</v>
       </c>
       <c r="F42" s="10">
         <v>16</v>
       </c>
       <c r="G42" s="31">
         <v>4</v>
       </c>
       <c r="H42" s="31">
         <v>9</v>
       </c>
       <c r="I42" s="31">
@@ -4292,55 +4623,64 @@
       </c>
       <c r="V42" s="8">
         <v>2</v>
       </c>
       <c r="W42" s="8">
         <v>8</v>
       </c>
       <c r="X42" s="8">
         <v>9</v>
       </c>
       <c r="Y42" s="8">
         <v>9</v>
       </c>
       <c r="Z42" s="8">
         <v>1</v>
       </c>
       <c r="AA42" s="10">
         <v>1</v>
       </c>
       <c r="AB42" s="10">
         <v>2</v>
       </c>
       <c r="AC42" s="10">
         <v>4</v>
       </c>
-      <c r="AD42" s="8">
+      <c r="AD42" s="54">
         <v>-4</v>
       </c>
+      <c r="AE42" s="54">
+        <v>8</v>
+      </c>
+      <c r="AF42" s="23"/>
+      <c r="AG42" s="23"/>
+      <c r="AH42" s="23"/>
+      <c r="AI42" s="23"/>
+      <c r="AJ42" s="23"/>
+      <c r="AK42" s="23"/>
     </row>
-    <row r="43" spans="1:30">
+    <row r="43" spans="1:37">
       <c r="A43" s="14" t="s">
         <v>59</v>
       </c>
       <c r="B43" s="17">
         <v>-2</v>
       </c>
       <c r="C43" s="17">
         <v>-8</v>
       </c>
       <c r="D43" s="17">
         <v>3</v>
       </c>
       <c r="E43" s="17">
         <v>-4</v>
       </c>
       <c r="F43" s="17">
         <v>-8</v>
       </c>
       <c r="G43" s="32">
         <v>-12</v>
       </c>
       <c r="H43" s="32">
         <v>2</v>
       </c>
       <c r="I43" s="15">
@@ -4384,174 +4724,183 @@
       </c>
       <c r="V43" s="17">
         <v>-13</v>
       </c>
       <c r="W43" s="17">
         <v>-4</v>
       </c>
       <c r="X43" s="17">
         <v>-13</v>
       </c>
       <c r="Y43" s="17">
         <v>-18</v>
       </c>
       <c r="Z43" s="17">
         <v>-13</v>
       </c>
       <c r="AA43" s="17">
         <v>-3</v>
       </c>
       <c r="AB43" s="17">
         <v>-15</v>
       </c>
       <c r="AC43" s="17">
         <v>-7</v>
       </c>
-      <c r="AD43" s="17">
+      <c r="AD43" s="55">
         <v>-9</v>
       </c>
+      <c r="AE43" s="55">
+        <v>-15</v>
+      </c>
+      <c r="AF43" s="15"/>
+      <c r="AG43" s="15"/>
+      <c r="AH43" s="15"/>
+      <c r="AI43" s="15"/>
+      <c r="AJ43" s="15"/>
+      <c r="AK43" s="15"/>
     </row>
-    <row r="44" spans="1:30">
+    <row r="44" spans="1:37">
       <c r="A44" s="18" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="Z4:AK4"/>
-    <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="F33" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BU44"/>
   <sheetViews>
-    <sheetView topLeftCell="AP10" workbookViewId="0">
-      <selection activeCell="BJ7" sqref="BJ7:BN43"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:BI1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="28.109375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="25" max="25" width="9.109375" style="1" hidden="1" customWidth="1"/>
+    <col min="1" max="1" width="28.140625" style="1" customWidth="1"/>
+    <col min="2" max="10" width="11.28515625" style="1" hidden="1" customWidth="1"/>
+    <col min="11" max="12" width="9.7109375" style="1" hidden="1" customWidth="1"/>
+    <col min="13" max="23" width="9.140625" style="1" hidden="1" customWidth="1"/>
+    <col min="24" max="24" width="9.140625" style="19" hidden="1" customWidth="1"/>
+    <col min="25" max="25" width="9.140625" style="1" hidden="1" customWidth="1"/>
     <col min="26" max="37" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="38" max="38" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
-    <col min="39" max="39" width="7.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="38" max="38" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="39" max="39" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="40" max="45" width="7" style="1" bestFit="1" customWidth="1"/>
-    <col min="46" max="46" width="8.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="46" max="46" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="47" max="47" width="7" style="1" bestFit="1" customWidth="1"/>
-    <col min="48" max="49" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="51" max="51" width="7.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="48" max="49" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="50" max="50" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="51" max="51" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="52" max="57" width="7" style="1" bestFit="1" customWidth="1"/>
-    <col min="58" max="58" width="8.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="58" max="58" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="59" max="59" width="7" style="1" bestFit="1" customWidth="1"/>
-    <col min="60" max="61" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
-    <col min="62" max="16384" width="9.109375" style="1"/>
+    <col min="60" max="61" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="62" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:73" ht="13.2">
-      <c r="A1" s="39" t="s">
+    <row r="1" spans="1:73" ht="12.75">
+      <c r="A1" s="44" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="39"/>
-[...58 lines deleted...]
-      <c r="BI1" s="39"/>
+      <c r="B1" s="44"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="44"/>
+      <c r="F1" s="44"/>
+      <c r="G1" s="44"/>
+      <c r="H1" s="44"/>
+      <c r="I1" s="44"/>
+      <c r="J1" s="44"/>
+      <c r="K1" s="44"/>
+      <c r="L1" s="44"/>
+      <c r="M1" s="44"/>
+      <c r="N1" s="44"/>
+      <c r="O1" s="44"/>
+      <c r="P1" s="44"/>
+      <c r="Q1" s="44"/>
+      <c r="R1" s="44"/>
+      <c r="S1" s="44"/>
+      <c r="T1" s="44"/>
+      <c r="U1" s="44"/>
+      <c r="V1" s="44"/>
+      <c r="W1" s="44"/>
+      <c r="X1" s="44"/>
+      <c r="Y1" s="44"/>
+      <c r="Z1" s="44"/>
+      <c r="AA1" s="44"/>
+      <c r="AB1" s="44"/>
+      <c r="AC1" s="44"/>
+      <c r="AD1" s="44"/>
+      <c r="AE1" s="44"/>
+      <c r="AF1" s="44"/>
+      <c r="AG1" s="44"/>
+      <c r="AH1" s="44"/>
+      <c r="AI1" s="44"/>
+      <c r="AJ1" s="44"/>
+      <c r="AK1" s="44"/>
+      <c r="AL1" s="44"/>
+      <c r="AM1" s="44"/>
+      <c r="AN1" s="44"/>
+      <c r="AO1" s="44"/>
+      <c r="AP1" s="44"/>
+      <c r="AQ1" s="44"/>
+      <c r="AR1" s="44"/>
+      <c r="AS1" s="44"/>
+      <c r="AT1" s="44"/>
+      <c r="AU1" s="44"/>
+      <c r="AV1" s="44"/>
+      <c r="AW1" s="44"/>
+      <c r="AX1" s="44"/>
+      <c r="AY1" s="44"/>
+      <c r="AZ1" s="44"/>
+      <c r="BA1" s="44"/>
+      <c r="BB1" s="44"/>
+      <c r="BC1" s="44"/>
+      <c r="BD1" s="44"/>
+      <c r="BE1" s="44"/>
+      <c r="BF1" s="44"/>
+      <c r="BG1" s="44"/>
+      <c r="BH1" s="44"/>
+      <c r="BI1" s="44"/>
     </row>
     <row r="2" spans="1:73">
       <c r="A2" s="35"/>
       <c r="B2" s="35"/>
       <c r="C2" s="35"/>
       <c r="D2" s="35"/>
       <c r="E2" s="35"/>
       <c r="F2" s="35"/>
       <c r="G2" s="35"/>
       <c r="H2" s="35"/>
       <c r="I2" s="35"/>
       <c r="J2" s="35"/>
       <c r="K2" s="35"/>
       <c r="L2" s="35"/>
       <c r="M2" s="35"/>
       <c r="N2" s="35"/>
       <c r="O2" s="35"/>
       <c r="P2" s="35"/>
       <c r="Q2" s="35"/>
       <c r="R2" s="35"/>
       <c r="S2" s="35"/>
       <c r="T2" s="35"/>
       <c r="U2" s="35"/>
       <c r="V2" s="35"/>
       <c r="W2" s="35"/>
@@ -4570,136 +4919,136 @@
       <c r="AJ2" s="35"/>
       <c r="AK2" s="35"/>
       <c r="AL2" s="35"/>
       <c r="AM2" s="35"/>
       <c r="AN2" s="35"/>
       <c r="AO2" s="35"/>
       <c r="AP2" s="35"/>
       <c r="AQ2" s="35"/>
       <c r="AR2" s="35"/>
       <c r="AS2" s="35"/>
       <c r="AT2" s="35"/>
       <c r="AU2" s="35"/>
       <c r="AV2" s="35"/>
       <c r="AW2" s="35"/>
     </row>
     <row r="3" spans="1:73">
       <c r="BH3" s="47"/>
       <c r="BI3" s="47"/>
       <c r="BT3" s="47" t="s">
         <v>16</v>
       </c>
       <c r="BU3" s="47"/>
     </row>
     <row r="4" spans="1:73">
       <c r="A4" s="50"/>
-      <c r="B4" s="43">
+      <c r="B4" s="40">
         <v>2019</v>
       </c>
-      <c r="C4" s="44"/>
-[...8 lines deleted...]
-      <c r="L4" s="44"/>
+      <c r="C4" s="41"/>
+      <c r="D4" s="41"/>
+      <c r="E4" s="41"/>
+      <c r="F4" s="41"/>
+      <c r="G4" s="41"/>
+      <c r="H4" s="41"/>
+      <c r="I4" s="41"/>
+      <c r="J4" s="41"/>
+      <c r="K4" s="41"/>
+      <c r="L4" s="41"/>
       <c r="M4" s="52"/>
-      <c r="N4" s="43">
+      <c r="N4" s="40">
         <v>2020</v>
       </c>
-      <c r="O4" s="44"/>
-[...10 lines deleted...]
-      <c r="Z4" s="43">
+      <c r="O4" s="41"/>
+      <c r="P4" s="41"/>
+      <c r="Q4" s="41"/>
+      <c r="R4" s="41"/>
+      <c r="S4" s="41"/>
+      <c r="T4" s="41"/>
+      <c r="U4" s="41"/>
+      <c r="V4" s="41"/>
+      <c r="W4" s="41"/>
+      <c r="X4" s="41"/>
+      <c r="Y4" s="41"/>
+      <c r="Z4" s="40">
         <v>2021</v>
       </c>
-      <c r="AA4" s="44"/>
-[...9 lines deleted...]
-      <c r="AK4" s="44"/>
+      <c r="AA4" s="41"/>
+      <c r="AB4" s="41"/>
+      <c r="AC4" s="41"/>
+      <c r="AD4" s="41"/>
+      <c r="AE4" s="41"/>
+      <c r="AF4" s="41"/>
+      <c r="AG4" s="41"/>
+      <c r="AH4" s="41"/>
+      <c r="AI4" s="41"/>
+      <c r="AJ4" s="41"/>
+      <c r="AK4" s="41"/>
       <c r="AL4" s="48">
         <v>2024</v>
       </c>
       <c r="AM4" s="49"/>
       <c r="AN4" s="49"/>
       <c r="AO4" s="49"/>
       <c r="AP4" s="49"/>
       <c r="AQ4" s="49"/>
       <c r="AR4" s="49"/>
       <c r="AS4" s="49"/>
       <c r="AT4" s="49"/>
       <c r="AU4" s="49"/>
       <c r="AV4" s="49"/>
       <c r="AW4" s="49"/>
       <c r="AX4" s="48">
         <v>2025</v>
       </c>
       <c r="AY4" s="49"/>
       <c r="AZ4" s="49"/>
       <c r="BA4" s="49"/>
       <c r="BB4" s="49"/>
       <c r="BC4" s="49"/>
       <c r="BD4" s="49"/>
       <c r="BE4" s="49"/>
       <c r="BF4" s="49"/>
       <c r="BG4" s="49"/>
       <c r="BH4" s="49"/>
       <c r="BI4" s="49"/>
       <c r="BJ4" s="48">
         <v>2026</v>
       </c>
       <c r="BK4" s="49"/>
       <c r="BL4" s="49"/>
       <c r="BM4" s="49"/>
       <c r="BN4" s="49"/>
       <c r="BO4" s="49"/>
       <c r="BP4" s="49"/>
       <c r="BQ4" s="49"/>
       <c r="BR4" s="49"/>
       <c r="BS4" s="49"/>
       <c r="BT4" s="49"/>
       <c r="BU4" s="49"/>
     </row>
-    <row r="5" spans="1:73" ht="20.399999999999999">
+    <row r="5" spans="1:73" ht="22.5">
       <c r="A5" s="51"/>
       <c r="B5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>4</v>
       </c>
@@ -4875,113 +5224,113 @@
         <v>21</v>
       </c>
       <c r="BO5" s="5" t="s">
         <v>22</v>
       </c>
       <c r="BP5" s="4" t="s">
         <v>23</v>
       </c>
       <c r="BQ5" s="4" t="s">
         <v>24</v>
       </c>
       <c r="BR5" s="4" t="s">
         <v>25</v>
       </c>
       <c r="BS5" s="4" t="s">
         <v>26</v>
       </c>
       <c r="BT5" s="4" t="s">
         <v>27</v>
       </c>
       <c r="BU5" s="4" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:73">
-      <c r="A6" s="40" t="s">
+      <c r="A6" s="45" t="s">
         <v>14</v>
       </c>
-      <c r="B6" s="40"/>
-[...58 lines deleted...]
-      <c r="BI6" s="40"/>
+      <c r="B6" s="45"/>
+      <c r="C6" s="45"/>
+      <c r="D6" s="45"/>
+      <c r="E6" s="45"/>
+      <c r="F6" s="45"/>
+      <c r="G6" s="45"/>
+      <c r="H6" s="45"/>
+      <c r="I6" s="45"/>
+      <c r="J6" s="45"/>
+      <c r="K6" s="45"/>
+      <c r="L6" s="45"/>
+      <c r="M6" s="45"/>
+      <c r="N6" s="45"/>
+      <c r="O6" s="45"/>
+      <c r="P6" s="45"/>
+      <c r="Q6" s="45"/>
+      <c r="R6" s="45"/>
+      <c r="S6" s="45"/>
+      <c r="T6" s="45"/>
+      <c r="U6" s="45"/>
+      <c r="V6" s="45"/>
+      <c r="W6" s="45"/>
+      <c r="X6" s="45"/>
+      <c r="Y6" s="45"/>
+      <c r="Z6" s="45"/>
+      <c r="AA6" s="45"/>
+      <c r="AB6" s="45"/>
+      <c r="AC6" s="45"/>
+      <c r="AD6" s="45"/>
+      <c r="AE6" s="45"/>
+      <c r="AF6" s="45"/>
+      <c r="AG6" s="45"/>
+      <c r="AH6" s="45"/>
+      <c r="AI6" s="45"/>
+      <c r="AJ6" s="45"/>
+      <c r="AK6" s="45"/>
+      <c r="AL6" s="45"/>
+      <c r="AM6" s="45"/>
+      <c r="AN6" s="45"/>
+      <c r="AO6" s="45"/>
+      <c r="AP6" s="45"/>
+      <c r="AQ6" s="45"/>
+      <c r="AR6" s="45"/>
+      <c r="AS6" s="45"/>
+      <c r="AT6" s="45"/>
+      <c r="AU6" s="45"/>
+      <c r="AV6" s="45"/>
+      <c r="AW6" s="45"/>
+      <c r="AX6" s="45"/>
+      <c r="AY6" s="45"/>
+      <c r="AZ6" s="45"/>
+      <c r="BA6" s="45"/>
+      <c r="BB6" s="45"/>
+      <c r="BC6" s="45"/>
+      <c r="BD6" s="45"/>
+      <c r="BE6" s="45"/>
+      <c r="BF6" s="45"/>
+      <c r="BG6" s="45"/>
+      <c r="BH6" s="45"/>
+      <c r="BI6" s="45"/>
     </row>
     <row r="7" spans="1:73">
       <c r="A7" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B7" s="24">
         <v>-1.19</v>
       </c>
       <c r="C7" s="24">
         <v>-1.42</v>
       </c>
       <c r="D7" s="24">
         <v>-0.91</v>
       </c>
       <c r="E7" s="24">
         <v>-0.67</v>
       </c>
       <c r="F7" s="24">
         <v>-0.51</v>
       </c>
       <c r="G7" s="25">
         <v>-0.38</v>
       </c>
       <c r="H7" s="25">
         <v>-0.14000000000000001</v>
@@ -5135,53 +5484,62 @@
       </c>
       <c r="BF7" s="1">
         <v>-2.4500000000000002</v>
       </c>
       <c r="BG7" s="1">
         <v>-2.5299999999999998</v>
       </c>
       <c r="BH7" s="26">
         <v>-2.61</v>
       </c>
       <c r="BI7" s="26">
         <v>-2.66</v>
       </c>
       <c r="BJ7" s="38">
         <v>-2.88</v>
       </c>
       <c r="BK7" s="38">
         <v>-2.64</v>
       </c>
       <c r="BL7" s="38">
         <v>-3.16</v>
       </c>
       <c r="BM7" s="26">
         <v>-3.25</v>
       </c>
-      <c r="BN7" s="26">
+      <c r="BN7" s="56">
         <v>-3.32</v>
       </c>
+      <c r="BO7" s="56">
+        <v>-3.26</v>
+      </c>
+      <c r="BP7" s="23"/>
+      <c r="BQ7" s="23"/>
+      <c r="BR7" s="23"/>
+      <c r="BS7" s="23"/>
+      <c r="BT7" s="23"/>
+      <c r="BU7" s="23"/>
     </row>
     <row r="8" spans="1:73">
       <c r="A8" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B8" s="24">
         <v>1.4</v>
       </c>
       <c r="C8" s="24">
         <v>1.02</v>
       </c>
       <c r="D8" s="24">
         <v>1.3</v>
       </c>
       <c r="E8" s="24">
         <v>1.02</v>
       </c>
       <c r="F8" s="24">
         <v>1.42</v>
       </c>
       <c r="G8" s="25">
         <v>1.21</v>
       </c>
       <c r="H8" s="25">
         <v>1.47</v>
@@ -5335,53 +5693,62 @@
       </c>
       <c r="BF8" s="1">
         <v>-2.39</v>
       </c>
       <c r="BG8" s="1">
         <v>-2.5499999999999998</v>
       </c>
       <c r="BH8" s="26">
         <v>-2.68</v>
       </c>
       <c r="BI8" s="26">
         <v>-2.67</v>
       </c>
       <c r="BJ8" s="38">
         <v>-2.39</v>
       </c>
       <c r="BK8" s="38">
         <v>-2.2000000000000002</v>
       </c>
       <c r="BL8" s="38">
         <v>-2.2599999999999998</v>
       </c>
       <c r="BM8" s="26">
         <v>-2.86</v>
       </c>
-      <c r="BN8" s="26">
+      <c r="BN8" s="56">
         <v>-2.83</v>
       </c>
+      <c r="BO8" s="56">
+        <v>-2.7</v>
+      </c>
+      <c r="BP8" s="23"/>
+      <c r="BQ8" s="23"/>
+      <c r="BR8" s="23"/>
+      <c r="BS8" s="23"/>
+      <c r="BT8" s="23"/>
+      <c r="BU8" s="23"/>
     </row>
     <row r="9" spans="1:73">
       <c r="A9" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B9" s="24">
         <v>-2.25</v>
       </c>
       <c r="C9" s="24">
         <v>-0.34</v>
       </c>
       <c r="D9" s="24">
         <v>-0.88</v>
       </c>
       <c r="E9" s="24">
         <v>-0.83</v>
       </c>
       <c r="F9" s="24">
         <v>-1.1200000000000001</v>
       </c>
       <c r="G9" s="25">
         <v>-0.93</v>
       </c>
       <c r="H9" s="25">
         <v>-1.68</v>
@@ -5535,53 +5902,62 @@
       </c>
       <c r="BF9" s="1">
         <v>-0.53</v>
       </c>
       <c r="BG9" s="1">
         <v>-1.47</v>
       </c>
       <c r="BH9" s="26">
         <v>-1.26</v>
       </c>
       <c r="BI9" s="26">
         <v>-1.49</v>
       </c>
       <c r="BJ9" s="38">
         <v>-4.01</v>
       </c>
       <c r="BK9" s="38">
         <v>-6.14</v>
       </c>
       <c r="BL9" s="38">
         <v>-6.92</v>
       </c>
       <c r="BM9" s="26">
         <v>-6.51</v>
       </c>
-      <c r="BN9" s="26">
+      <c r="BN9" s="56">
         <v>-5.66</v>
       </c>
+      <c r="BO9" s="56">
+        <v>-5.77</v>
+      </c>
+      <c r="BP9" s="23"/>
+      <c r="BQ9" s="23"/>
+      <c r="BR9" s="23"/>
+      <c r="BS9" s="23"/>
+      <c r="BT9" s="23"/>
+      <c r="BU9" s="23"/>
     </row>
     <row r="10" spans="1:73">
       <c r="A10" s="11" t="s">
         <v>48</v>
       </c>
       <c r="B10" s="24">
         <v>3.77</v>
       </c>
       <c r="C10" s="24">
         <v>3.17</v>
       </c>
       <c r="D10" s="24">
         <v>4.67</v>
       </c>
       <c r="E10" s="24">
         <v>5.83</v>
       </c>
       <c r="F10" s="24">
         <v>3.87</v>
       </c>
       <c r="G10" s="25">
         <v>2.4500000000000002</v>
       </c>
       <c r="H10" s="25">
         <v>2.64</v>
@@ -5735,53 +6111,62 @@
       </c>
       <c r="BF10" s="1">
         <v>6.56</v>
       </c>
       <c r="BG10" s="1">
         <v>6.08</v>
       </c>
       <c r="BH10" s="26">
         <v>5.71</v>
       </c>
       <c r="BI10" s="26">
         <v>5.54</v>
       </c>
       <c r="BJ10" s="38">
         <v>8.8000000000000007</v>
       </c>
       <c r="BK10" s="38">
         <v>4.1399999999999997</v>
       </c>
       <c r="BL10" s="38">
         <v>4.07</v>
       </c>
       <c r="BM10" s="26">
         <v>3.81</v>
       </c>
-      <c r="BN10" s="26">
+      <c r="BN10" s="56">
         <v>1.61</v>
       </c>
+      <c r="BO10" s="56">
+        <v>1.68</v>
+      </c>
+      <c r="BP10" s="23"/>
+      <c r="BQ10" s="23"/>
+      <c r="BR10" s="23"/>
+      <c r="BS10" s="23"/>
+      <c r="BT10" s="23"/>
+      <c r="BU10" s="23"/>
     </row>
     <row r="11" spans="1:73">
       <c r="A11" s="11" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="24">
         <v>-9.93</v>
       </c>
       <c r="C11" s="24">
         <v>-8.56</v>
       </c>
       <c r="D11" s="24">
         <v>-4.24</v>
       </c>
       <c r="E11" s="24">
         <v>-3.9</v>
       </c>
       <c r="F11" s="24">
         <v>-4.58</v>
       </c>
       <c r="G11" s="25">
         <v>-4.2300000000000004</v>
       </c>
       <c r="H11" s="25">
         <v>-4.01</v>
@@ -5935,53 +6320,62 @@
       </c>
       <c r="BF11" s="19">
         <v>-4</v>
       </c>
       <c r="BG11" s="1">
         <v>-3.96</v>
       </c>
       <c r="BH11" s="26">
         <v>-4.1500000000000004</v>
       </c>
       <c r="BI11" s="26">
         <v>-4.1100000000000003</v>
       </c>
       <c r="BJ11" s="38">
         <v>-5.07</v>
       </c>
       <c r="BK11" s="38">
         <v>-2.41</v>
       </c>
       <c r="BL11" s="38">
         <v>-3.8</v>
       </c>
       <c r="BM11" s="26">
         <v>-5.1100000000000003</v>
       </c>
-      <c r="BN11" s="26">
+      <c r="BN11" s="56">
         <v>-5.01</v>
       </c>
+      <c r="BO11" s="56">
+        <v>-5.27</v>
+      </c>
+      <c r="BP11" s="23"/>
+      <c r="BQ11" s="23"/>
+      <c r="BR11" s="23"/>
+      <c r="BS11" s="23"/>
+      <c r="BT11" s="23"/>
+      <c r="BU11" s="23"/>
     </row>
     <row r="12" spans="1:73">
       <c r="A12" s="11" t="s">
         <v>50</v>
       </c>
       <c r="B12" s="24">
         <v>-2.13</v>
       </c>
       <c r="C12" s="24">
         <v>-3.08</v>
       </c>
       <c r="D12" s="24">
         <v>-3.67</v>
       </c>
       <c r="E12" s="24">
         <v>-4.4000000000000004</v>
       </c>
       <c r="F12" s="24">
         <v>-3.82</v>
       </c>
       <c r="G12" s="25">
         <v>-3.37</v>
       </c>
       <c r="H12" s="25">
         <v>-2.89</v>
@@ -6135,53 +6529,62 @@
       </c>
       <c r="BF12" s="1">
         <v>-4.82</v>
       </c>
       <c r="BG12" s="1">
         <v>-4.3899999999999997</v>
       </c>
       <c r="BH12" s="26">
         <v>-4.1500000000000004</v>
       </c>
       <c r="BI12" s="26">
         <v>-4.0999999999999996</v>
       </c>
       <c r="BJ12" s="38">
         <v>-8.42</v>
       </c>
       <c r="BK12" s="38">
         <v>-4.71</v>
       </c>
       <c r="BL12" s="38">
         <v>-4.0999999999999996</v>
       </c>
       <c r="BM12" s="26">
         <v>-3.69</v>
       </c>
-      <c r="BN12" s="26">
+      <c r="BN12" s="56">
         <v>-3.05</v>
       </c>
+      <c r="BO12" s="56">
+        <v>-3.05</v>
+      </c>
+      <c r="BP12" s="23"/>
+      <c r="BQ12" s="23"/>
+      <c r="BR12" s="23"/>
+      <c r="BS12" s="23"/>
+      <c r="BT12" s="23"/>
+      <c r="BU12" s="23"/>
     </row>
     <row r="13" spans="1:73">
       <c r="A13" s="11" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="24">
         <v>-0.61</v>
       </c>
       <c r="C13" s="24">
         <v>-0.96</v>
       </c>
       <c r="D13" s="24">
         <v>-1.9</v>
       </c>
       <c r="E13" s="24">
         <v>-1.74</v>
       </c>
       <c r="F13" s="24">
         <v>-2.89</v>
       </c>
       <c r="G13" s="25">
         <v>-2.63</v>
       </c>
       <c r="H13" s="25">
         <v>-2.06</v>
@@ -6335,53 +6738,62 @@
       </c>
       <c r="BF13" s="19">
         <v>-3.1</v>
       </c>
       <c r="BG13" s="1">
         <v>-3.78</v>
       </c>
       <c r="BH13" s="26">
         <v>-3.89</v>
       </c>
       <c r="BI13" s="26">
         <v>-4.04</v>
       </c>
       <c r="BJ13" s="38">
         <v>-1.45</v>
       </c>
       <c r="BK13" s="38">
         <v>-1.89</v>
       </c>
       <c r="BL13" s="38">
         <v>-2.23</v>
       </c>
       <c r="BM13" s="26">
         <v>-2.61</v>
       </c>
-      <c r="BN13" s="26">
+      <c r="BN13" s="56">
         <v>-2.36</v>
       </c>
+      <c r="BO13" s="56">
+        <v>-3.7</v>
+      </c>
+      <c r="BP13" s="23"/>
+      <c r="BQ13" s="23"/>
+      <c r="BR13" s="23"/>
+      <c r="BS13" s="23"/>
+      <c r="BT13" s="23"/>
+      <c r="BU13" s="23"/>
     </row>
     <row r="14" spans="1:73">
       <c r="A14" s="11" t="s">
         <v>52</v>
       </c>
       <c r="B14" s="24">
         <v>-5.59</v>
       </c>
       <c r="C14" s="24">
         <v>-4.2</v>
       </c>
       <c r="D14" s="24">
         <v>-3.77</v>
       </c>
       <c r="E14" s="24">
         <v>-3.66</v>
       </c>
       <c r="F14" s="24">
         <v>-3.39</v>
       </c>
       <c r="G14" s="25">
         <v>-3.16</v>
       </c>
       <c r="H14" s="25">
         <v>-3.16</v>
@@ -6535,53 +6947,62 @@
       </c>
       <c r="BF14" s="19">
         <v>-2.9</v>
       </c>
       <c r="BG14" s="19">
         <v>-3</v>
       </c>
       <c r="BH14" s="26">
         <v>-3.01</v>
       </c>
       <c r="BI14" s="26">
         <v>-2.85</v>
       </c>
       <c r="BJ14" s="38">
         <v>-1.8</v>
       </c>
       <c r="BK14" s="38">
         <v>-2.83</v>
       </c>
       <c r="BL14" s="38">
         <v>-3.9</v>
       </c>
       <c r="BM14" s="26">
         <v>-3.19</v>
       </c>
-      <c r="BN14" s="26">
+      <c r="BN14" s="56">
         <v>-3.96</v>
       </c>
+      <c r="BO14" s="56">
+        <v>-3.44</v>
+      </c>
+      <c r="BP14" s="23"/>
+      <c r="BQ14" s="23"/>
+      <c r="BR14" s="23"/>
+      <c r="BS14" s="23"/>
+      <c r="BT14" s="23"/>
+      <c r="BU14" s="23"/>
     </row>
     <row r="15" spans="1:73">
       <c r="A15" s="11" t="s">
         <v>53</v>
       </c>
       <c r="B15" s="24">
         <v>7.91</v>
       </c>
       <c r="C15" s="24">
         <v>-1.4</v>
       </c>
       <c r="D15" s="24">
         <v>-1.37</v>
       </c>
       <c r="E15" s="24">
         <v>0.68</v>
       </c>
       <c r="F15" s="12" t="s">
         <v>12</v>
       </c>
       <c r="G15" s="25">
         <v>0.8</v>
       </c>
       <c r="H15" s="25">
         <v>1.26</v>
@@ -6735,53 +7156,62 @@
       </c>
       <c r="BF15" s="1">
         <v>-8.2899999999999991</v>
       </c>
       <c r="BG15" s="1">
         <v>-7.72</v>
       </c>
       <c r="BH15" s="26">
         <v>-7.09</v>
       </c>
       <c r="BI15" s="26">
         <v>-7.15</v>
       </c>
       <c r="BJ15" s="38">
         <v>-5.07</v>
       </c>
       <c r="BK15" s="38">
         <v>-3.78</v>
       </c>
       <c r="BL15" s="38">
         <v>-4.71</v>
       </c>
       <c r="BM15" s="26">
         <v>-5.22</v>
       </c>
-      <c r="BN15" s="26">
+      <c r="BN15" s="56">
         <v>-4.5999999999999996</v>
       </c>
+      <c r="BO15" s="56">
+        <v>-4.95</v>
+      </c>
+      <c r="BP15" s="23"/>
+      <c r="BQ15" s="23"/>
+      <c r="BR15" s="23"/>
+      <c r="BS15" s="23"/>
+      <c r="BT15" s="23"/>
+      <c r="BU15" s="23"/>
     </row>
     <row r="16" spans="1:73">
       <c r="A16" s="11" t="s">
         <v>54</v>
       </c>
       <c r="B16" s="24">
         <v>1.9</v>
       </c>
       <c r="C16" s="24">
         <v>1.34</v>
       </c>
       <c r="D16" s="24">
         <v>1.53</v>
       </c>
       <c r="E16" s="24">
         <v>-1.82</v>
       </c>
       <c r="F16" s="24">
         <v>-1.58</v>
       </c>
       <c r="G16" s="25">
         <v>-1.76</v>
       </c>
       <c r="H16" s="25">
         <v>-1.78</v>
@@ -6935,55 +7365,64 @@
       </c>
       <c r="BF16" s="1">
         <v>-1.88</v>
       </c>
       <c r="BG16" s="1">
         <v>-2.54</v>
       </c>
       <c r="BH16" s="26">
         <v>-2.63</v>
       </c>
       <c r="BI16" s="26">
         <v>-3.06</v>
       </c>
       <c r="BJ16" s="38">
         <v>-2.11</v>
       </c>
       <c r="BK16" s="38">
         <v>-2.59</v>
       </c>
       <c r="BL16" s="38">
         <v>-5.09</v>
       </c>
       <c r="BM16" s="26">
         <v>-3.27</v>
       </c>
-      <c r="BN16" s="26">
+      <c r="BN16" s="56">
         <v>-2.89</v>
       </c>
+      <c r="BO16" s="56">
+        <v>-2.5299999999999998</v>
+      </c>
+      <c r="BP16" s="23"/>
+      <c r="BQ16" s="23"/>
+      <c r="BR16" s="23"/>
+      <c r="BS16" s="23"/>
+      <c r="BT16" s="23"/>
+      <c r="BU16" s="23"/>
     </row>
-    <row r="17" spans="1:66">
+    <row r="17" spans="1:73">
       <c r="A17" s="13" t="s">
         <v>55</v>
       </c>
       <c r="B17" s="24">
         <v>-4.99</v>
       </c>
       <c r="C17" s="24">
         <v>-8.9</v>
       </c>
       <c r="D17" s="24">
         <v>-8.44</v>
       </c>
       <c r="E17" s="24">
         <v>-6.49</v>
       </c>
       <c r="F17" s="24">
         <v>-6.81</v>
       </c>
       <c r="G17" s="25">
         <v>-6.86</v>
       </c>
       <c r="H17" s="25">
         <v>-7.42</v>
       </c>
       <c r="I17" s="25">
@@ -7135,55 +7574,64 @@
       </c>
       <c r="BF17" s="1">
         <v>-6.84</v>
       </c>
       <c r="BG17" s="1">
         <v>-5.78</v>
       </c>
       <c r="BH17" s="26">
         <v>-5.9</v>
       </c>
       <c r="BI17" s="26">
         <v>-6.15</v>
       </c>
       <c r="BJ17" s="38">
         <v>-7.49</v>
       </c>
       <c r="BK17" s="38">
         <v>-8.93</v>
       </c>
       <c r="BL17" s="38">
         <v>-9.2100000000000009</v>
       </c>
       <c r="BM17" s="26">
         <v>-9.06</v>
       </c>
-      <c r="BN17" s="26">
+      <c r="BN17" s="56">
         <v>-10.43</v>
       </c>
+      <c r="BO17" s="56">
+        <v>-9.34</v>
+      </c>
+      <c r="BP17" s="23"/>
+      <c r="BQ17" s="23"/>
+      <c r="BR17" s="23"/>
+      <c r="BS17" s="23"/>
+      <c r="BT17" s="23"/>
+      <c r="BU17" s="23"/>
     </row>
-    <row r="18" spans="1:66">
+    <row r="18" spans="1:73">
       <c r="A18" s="13" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="24">
         <v>-5.8</v>
       </c>
       <c r="C18" s="24">
         <v>-5.23</v>
       </c>
       <c r="D18" s="24">
         <v>-4.29</v>
       </c>
       <c r="E18" s="24">
         <v>-2.64</v>
       </c>
       <c r="F18" s="24">
         <v>-2.04</v>
       </c>
       <c r="G18" s="25">
         <v>-1.19</v>
       </c>
       <c r="H18" s="25">
         <v>-0.17</v>
       </c>
       <c r="I18" s="25">
@@ -7335,55 +7783,64 @@
       </c>
       <c r="BF18" s="1">
         <v>-2.75</v>
       </c>
       <c r="BG18" s="1">
         <v>-2.72</v>
       </c>
       <c r="BH18" s="26">
         <v>-2.82</v>
       </c>
       <c r="BI18" s="26">
         <v>-2.79</v>
       </c>
       <c r="BJ18" s="38">
         <v>-3.51</v>
       </c>
       <c r="BK18" s="38">
         <v>-0.84</v>
       </c>
       <c r="BL18" s="38">
         <v>-2.63</v>
       </c>
       <c r="BM18" s="26">
         <v>-1.88</v>
       </c>
-      <c r="BN18" s="26">
+      <c r="BN18" s="56">
         <v>-2.2799999999999998</v>
       </c>
+      <c r="BO18" s="56">
+        <v>-2.67</v>
+      </c>
+      <c r="BP18" s="23"/>
+      <c r="BQ18" s="23"/>
+      <c r="BR18" s="23"/>
+      <c r="BS18" s="23"/>
+      <c r="BT18" s="23"/>
+      <c r="BU18" s="23"/>
     </row>
-    <row r="19" spans="1:66">
+    <row r="19" spans="1:73">
       <c r="A19" s="13" t="s">
         <v>57</v>
       </c>
       <c r="B19" s="24">
         <v>4.25</v>
       </c>
       <c r="C19" s="24">
         <v>2.23</v>
       </c>
       <c r="D19" s="24">
         <v>-0.36</v>
       </c>
       <c r="E19" s="24">
         <v>-0.82</v>
       </c>
       <c r="F19" s="24">
         <v>-0.22</v>
       </c>
       <c r="G19" s="25">
         <v>0.19</v>
       </c>
       <c r="H19" s="25">
         <v>0.47</v>
       </c>
       <c r="I19" s="25">
@@ -7535,55 +7992,64 @@
       </c>
       <c r="BF19" s="1">
         <v>-1.1599999999999999</v>
       </c>
       <c r="BG19" s="1">
         <v>-0.65</v>
       </c>
       <c r="BH19" s="26">
         <v>-1.19</v>
       </c>
       <c r="BI19" s="26">
         <v>-2.06</v>
       </c>
       <c r="BJ19" s="38">
         <v>-1.32</v>
       </c>
       <c r="BK19" s="38">
         <v>-4.1500000000000004</v>
       </c>
       <c r="BL19" s="38">
         <v>-4.5599999999999996</v>
       </c>
       <c r="BM19" s="26">
         <v>-3.72</v>
       </c>
-      <c r="BN19" s="26">
+      <c r="BN19" s="56">
         <v>-3.23</v>
       </c>
+      <c r="BO19" s="56">
+        <v>-3.16</v>
+      </c>
+      <c r="BP19" s="23"/>
+      <c r="BQ19" s="23"/>
+      <c r="BR19" s="23"/>
+      <c r="BS19" s="23"/>
+      <c r="BT19" s="23"/>
+      <c r="BU19" s="23"/>
     </row>
-    <row r="20" spans="1:66">
+    <row r="20" spans="1:73">
       <c r="A20" s="13" t="s">
         <v>58</v>
       </c>
       <c r="B20" s="24">
         <v>0.72</v>
       </c>
       <c r="C20" s="24">
         <v>0.76</v>
       </c>
       <c r="D20" s="24">
         <v>2.2599999999999998</v>
       </c>
       <c r="E20" s="24">
         <v>4.32</v>
       </c>
       <c r="F20" s="24">
         <v>6.41</v>
       </c>
       <c r="G20" s="25">
         <v>8.33</v>
       </c>
       <c r="H20" s="25">
         <v>8.08</v>
       </c>
       <c r="I20" s="25">
@@ -7735,55 +8201,64 @@
       </c>
       <c r="BF20" s="1">
         <v>6.64</v>
       </c>
       <c r="BG20" s="1">
         <v>6.77</v>
       </c>
       <c r="BH20" s="26">
         <v>7</v>
       </c>
       <c r="BI20" s="26">
         <v>7.15</v>
       </c>
       <c r="BJ20" s="38">
         <v>1.03</v>
       </c>
       <c r="BK20" s="38">
         <v>1.0900000000000001</v>
       </c>
       <c r="BL20" s="38">
         <v>1.43</v>
       </c>
       <c r="BM20" s="26">
         <v>2.15</v>
       </c>
-      <c r="BN20" s="26">
+      <c r="BN20" s="56">
         <v>0.85</v>
       </c>
+      <c r="BO20" s="56">
+        <v>2.13</v>
+      </c>
+      <c r="BP20" s="23"/>
+      <c r="BQ20" s="23"/>
+      <c r="BR20" s="23"/>
+      <c r="BS20" s="23"/>
+      <c r="BT20" s="23"/>
+      <c r="BU20" s="23"/>
     </row>
-    <row r="21" spans="1:66">
+    <row r="21" spans="1:73">
       <c r="A21" s="13" t="s">
         <v>59</v>
       </c>
       <c r="B21" s="24">
         <v>-5.78</v>
       </c>
       <c r="C21" s="24">
         <v>-3.95</v>
       </c>
       <c r="D21" s="24">
         <v>-2.79</v>
       </c>
       <c r="E21" s="24">
         <v>-1.2</v>
       </c>
       <c r="F21" s="24">
         <v>-1.07</v>
       </c>
       <c r="G21" s="25">
         <v>-0.64</v>
       </c>
       <c r="H21" s="25">
         <v>0.13</v>
       </c>
       <c r="I21" s="25">
@@ -7935,122 +8410,136 @@
       </c>
       <c r="BF21" s="1">
         <v>-2.59</v>
       </c>
       <c r="BG21" s="1">
         <v>-2.4700000000000002</v>
       </c>
       <c r="BH21" s="26">
         <v>-2.66</v>
       </c>
       <c r="BI21" s="26">
         <v>-2.96</v>
       </c>
       <c r="BJ21" s="38">
         <v>-4.58</v>
       </c>
       <c r="BK21" s="38">
         <v>-2.97</v>
       </c>
       <c r="BL21" s="38">
         <v>-3.77</v>
       </c>
       <c r="BM21" s="26">
         <v>-3.46</v>
       </c>
-      <c r="BN21" s="26">
+      <c r="BN21" s="56">
         <v>-3.41</v>
       </c>
+      <c r="BO21" s="56">
+        <v>-3.75</v>
+      </c>
+      <c r="BP21" s="23"/>
+      <c r="BQ21" s="23"/>
+      <c r="BR21" s="23"/>
+      <c r="BS21" s="23"/>
+      <c r="BT21" s="23"/>
+      <c r="BU21" s="23"/>
     </row>
-    <row r="22" spans="1:66">
-      <c r="A22" s="41" t="s">
+    <row r="22" spans="1:73">
+      <c r="A22" s="46" t="s">
         <v>15</v>
       </c>
-      <c r="B22" s="41"/>
-[...58 lines deleted...]
-      <c r="BI22" s="41"/>
+      <c r="B22" s="46"/>
+      <c r="C22" s="46"/>
+      <c r="D22" s="46"/>
+      <c r="E22" s="46"/>
+      <c r="F22" s="46"/>
+      <c r="G22" s="46"/>
+      <c r="H22" s="46"/>
+      <c r="I22" s="46"/>
+      <c r="J22" s="46"/>
+      <c r="K22" s="46"/>
+      <c r="L22" s="46"/>
+      <c r="M22" s="46"/>
+      <c r="N22" s="46"/>
+      <c r="O22" s="46"/>
+      <c r="P22" s="46"/>
+      <c r="Q22" s="46"/>
+      <c r="R22" s="46"/>
+      <c r="S22" s="46"/>
+      <c r="T22" s="46"/>
+      <c r="U22" s="46"/>
+      <c r="V22" s="46"/>
+      <c r="W22" s="46"/>
+      <c r="X22" s="46"/>
+      <c r="Y22" s="46"/>
+      <c r="Z22" s="46"/>
+      <c r="AA22" s="46"/>
+      <c r="AB22" s="46"/>
+      <c r="AC22" s="46"/>
+      <c r="AD22" s="46"/>
+      <c r="AE22" s="46"/>
+      <c r="AF22" s="46"/>
+      <c r="AG22" s="46"/>
+      <c r="AH22" s="46"/>
+      <c r="AI22" s="46"/>
+      <c r="AJ22" s="46"/>
+      <c r="AK22" s="46"/>
+      <c r="AL22" s="46"/>
+      <c r="AM22" s="46"/>
+      <c r="AN22" s="46"/>
+      <c r="AO22" s="46"/>
+      <c r="AP22" s="46"/>
+      <c r="AQ22" s="46"/>
+      <c r="AR22" s="46"/>
+      <c r="AS22" s="46"/>
+      <c r="AT22" s="46"/>
+      <c r="AU22" s="46"/>
+      <c r="AV22" s="46"/>
+      <c r="AW22" s="46"/>
+      <c r="AX22" s="46"/>
+      <c r="AY22" s="46"/>
+      <c r="AZ22" s="46"/>
+      <c r="BA22" s="46"/>
+      <c r="BB22" s="46"/>
+      <c r="BC22" s="46"/>
+      <c r="BD22" s="46"/>
+      <c r="BE22" s="46"/>
+      <c r="BF22" s="46"/>
+      <c r="BG22" s="46"/>
+      <c r="BH22" s="46"/>
+      <c r="BI22" s="46"/>
       <c r="BJ22" s="23"/>
-      <c r="BN22" s="26"/>
+      <c r="BP22" s="23"/>
+      <c r="BQ22" s="23"/>
+      <c r="BR22" s="23"/>
+      <c r="BS22" s="23"/>
+      <c r="BT22" s="23"/>
+      <c r="BU22" s="23"/>
     </row>
-    <row r="23" spans="1:66">
+    <row r="23" spans="1:73">
       <c r="A23" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B23" s="24">
         <v>0.52</v>
       </c>
       <c r="C23" s="24">
         <v>0.02</v>
       </c>
       <c r="D23" s="24">
         <v>0.59</v>
       </c>
       <c r="E23" s="24">
         <v>0.42</v>
       </c>
       <c r="F23" s="24">
         <v>0.8</v>
       </c>
       <c r="G23" s="25">
         <v>0.72</v>
       </c>
       <c r="H23" s="25">
         <v>1.1000000000000001</v>
       </c>
       <c r="I23" s="25">
@@ -8202,55 +8691,64 @@
       </c>
       <c r="BF23" s="1">
         <v>-2.5499999999999998</v>
       </c>
       <c r="BG23" s="1">
         <v>-2.71</v>
       </c>
       <c r="BH23" s="26">
         <v>-2.82</v>
       </c>
       <c r="BI23" s="26">
         <v>-2.81</v>
       </c>
       <c r="BJ23" s="38">
         <v>-2.37</v>
       </c>
       <c r="BK23" s="38">
         <v>-2.2200000000000002</v>
       </c>
       <c r="BL23" s="38">
         <v>-2.4900000000000002</v>
       </c>
       <c r="BM23" s="26">
         <v>-2.83</v>
       </c>
-      <c r="BN23" s="26">
+      <c r="BN23" s="56">
         <v>-2.77</v>
       </c>
+      <c r="BO23" s="56">
+        <v>-2.78</v>
+      </c>
+      <c r="BP23" s="23"/>
+      <c r="BQ23" s="23"/>
+      <c r="BR23" s="23"/>
+      <c r="BS23" s="23"/>
+      <c r="BT23" s="23"/>
+      <c r="BU23" s="23"/>
     </row>
-    <row r="24" spans="1:66">
+    <row r="24" spans="1:73">
       <c r="A24" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B24" s="24">
         <v>1.4</v>
       </c>
       <c r="C24" s="24">
         <v>1.02</v>
       </c>
       <c r="D24" s="24">
         <v>1.3</v>
       </c>
       <c r="E24" s="24">
         <v>1.02</v>
       </c>
       <c r="F24" s="24">
         <v>1.42</v>
       </c>
       <c r="G24" s="25">
         <v>1.21</v>
       </c>
       <c r="H24" s="25">
         <v>1.47</v>
       </c>
       <c r="I24" s="25">
@@ -8402,55 +8900,64 @@
       </c>
       <c r="BF24" s="1">
         <v>-2.39</v>
       </c>
       <c r="BG24" s="1">
         <v>-2.5499999999999998</v>
       </c>
       <c r="BH24" s="26">
         <v>-2.68</v>
       </c>
       <c r="BI24" s="26">
         <v>-2.67</v>
       </c>
       <c r="BJ24" s="38">
         <v>-2.39</v>
       </c>
       <c r="BK24" s="38">
         <v>-2.2000000000000002</v>
       </c>
       <c r="BL24" s="38">
         <v>-2.2599999999999998</v>
       </c>
       <c r="BM24" s="26">
         <v>-2.86</v>
       </c>
-      <c r="BN24" s="26">
+      <c r="BN24" s="56">
         <v>-2.83</v>
       </c>
+      <c r="BO24" s="56">
+        <v>-2.7</v>
+      </c>
+      <c r="BP24" s="23"/>
+      <c r="BQ24" s="23"/>
+      <c r="BR24" s="23"/>
+      <c r="BS24" s="23"/>
+      <c r="BT24" s="23"/>
+      <c r="BU24" s="23"/>
     </row>
-    <row r="25" spans="1:66">
+    <row r="25" spans="1:73">
       <c r="A25" s="11" t="s">
         <v>49</v>
       </c>
       <c r="B25" s="24">
         <v>-13.75</v>
       </c>
       <c r="C25" s="24">
         <v>-8.8000000000000007</v>
       </c>
       <c r="D25" s="24">
         <v>-2.1</v>
       </c>
       <c r="E25" s="24">
         <v>-1.57</v>
       </c>
       <c r="F25" s="24">
         <v>-4.07</v>
       </c>
       <c r="G25" s="25">
         <v>-4.4400000000000004</v>
       </c>
       <c r="H25" s="25">
         <v>-2.46</v>
       </c>
       <c r="I25" s="25">
@@ -8602,55 +9109,62 @@
       </c>
       <c r="BF25" s="1">
         <v>-4.3899999999999997</v>
       </c>
       <c r="BG25" s="1">
         <v>-4.79</v>
       </c>
       <c r="BH25" s="26">
         <v>-4.87</v>
       </c>
       <c r="BI25" s="26">
         <v>-4.6900000000000004</v>
       </c>
       <c r="BJ25" s="38">
         <v>2.76</v>
       </c>
       <c r="BK25" s="38">
         <v>0.73</v>
       </c>
       <c r="BL25" s="38">
         <v>-0.95</v>
       </c>
       <c r="BM25" s="26">
         <v>-1.07</v>
       </c>
-      <c r="BN25" s="26" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="BN25" s="56"/>
+      <c r="BO25" s="56">
+        <v>-1.65</v>
+      </c>
+      <c r="BP25" s="23"/>
+      <c r="BQ25" s="23"/>
+      <c r="BR25" s="23"/>
+      <c r="BS25" s="23"/>
+      <c r="BT25" s="23"/>
+      <c r="BU25" s="23"/>
     </row>
-    <row r="26" spans="1:66">
+    <row r="26" spans="1:73">
       <c r="A26" s="11" t="s">
         <v>53</v>
       </c>
       <c r="B26" s="24">
         <v>5.12</v>
       </c>
       <c r="C26" s="24">
         <v>-6.31</v>
       </c>
       <c r="D26" s="24">
         <v>-3.53</v>
       </c>
       <c r="E26" s="24">
         <v>-2.21</v>
       </c>
       <c r="F26" s="24">
         <v>-1.05</v>
       </c>
       <c r="G26" s="25">
         <v>-0.59</v>
       </c>
       <c r="H26" s="12" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="25">
@@ -8802,55 +9316,64 @@
       </c>
       <c r="BF26" s="19">
         <v>-7.2</v>
       </c>
       <c r="BG26" s="1">
         <v>-6.81</v>
       </c>
       <c r="BH26" s="26">
         <v>-5.7</v>
       </c>
       <c r="BI26" s="26">
         <v>-5.96</v>
       </c>
       <c r="BJ26" s="38">
         <v>1.78</v>
       </c>
       <c r="BK26" s="38">
         <v>-2.84</v>
       </c>
       <c r="BL26" s="38">
         <v>-3.08</v>
       </c>
       <c r="BM26" s="26">
         <v>-1.39</v>
       </c>
-      <c r="BN26" s="26">
+      <c r="BN26" s="56">
         <v>-3.32</v>
       </c>
+      <c r="BO26" s="56">
+        <v>-4</v>
+      </c>
+      <c r="BP26" s="23"/>
+      <c r="BQ26" s="23"/>
+      <c r="BR26" s="23"/>
+      <c r="BS26" s="23"/>
+      <c r="BT26" s="23"/>
+      <c r="BU26" s="23"/>
     </row>
-    <row r="27" spans="1:66">
+    <row r="27" spans="1:73">
       <c r="A27" s="11" t="s">
         <v>54</v>
       </c>
       <c r="B27" s="24">
         <v>6.01</v>
       </c>
       <c r="C27" s="24">
         <v>1.6</v>
       </c>
       <c r="D27" s="24">
         <v>2.11</v>
       </c>
       <c r="E27" s="24">
         <v>-1.58</v>
       </c>
       <c r="F27" s="24">
         <v>-0.95</v>
       </c>
       <c r="G27" s="25">
         <v>-0.78</v>
       </c>
       <c r="H27" s="12" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="12" t="s">
@@ -9002,55 +9525,64 @@
       </c>
       <c r="BF27" s="1">
         <v>-0.66</v>
       </c>
       <c r="BG27" s="1">
         <v>-2.09</v>
       </c>
       <c r="BH27" s="26">
         <v>-2.31</v>
       </c>
       <c r="BI27" s="26">
         <v>-2.2400000000000002</v>
       </c>
       <c r="BJ27" s="25" t="s">
         <v>12</v>
       </c>
       <c r="BK27" s="38" t="s">
         <v>12</v>
       </c>
       <c r="BL27" s="38">
         <v>-1.5</v>
       </c>
       <c r="BM27" s="26">
         <v>1.1299999999999999</v>
       </c>
-      <c r="BN27" s="26">
+      <c r="BN27" s="56">
         <v>0.9</v>
       </c>
+      <c r="BO27" s="56">
+        <v>-0.5</v>
+      </c>
+      <c r="BP27" s="23"/>
+      <c r="BQ27" s="23"/>
+      <c r="BR27" s="23"/>
+      <c r="BS27" s="23"/>
+      <c r="BT27" s="23"/>
+      <c r="BU27" s="23"/>
     </row>
-    <row r="28" spans="1:66">
+    <row r="28" spans="1:73">
       <c r="A28" s="13" t="s">
         <v>56</v>
       </c>
       <c r="B28" s="24">
         <v>-13.58</v>
       </c>
       <c r="C28" s="24">
         <v>-10.41</v>
       </c>
       <c r="D28" s="24">
         <v>-9.6999999999999993</v>
       </c>
       <c r="E28" s="24">
         <v>-6.99</v>
       </c>
       <c r="F28" s="24">
         <v>-5.33</v>
       </c>
       <c r="G28" s="25">
         <v>-3.19</v>
       </c>
       <c r="H28" s="25">
         <v>-2.57</v>
       </c>
       <c r="I28" s="25">
@@ -9202,122 +9734,136 @@
       </c>
       <c r="BF28" s="19">
         <v>-2.7</v>
       </c>
       <c r="BG28" s="1">
         <v>-2.5099999999999998</v>
       </c>
       <c r="BH28" s="26">
         <v>-2.54</v>
       </c>
       <c r="BI28" s="26">
         <v>-2.72</v>
       </c>
       <c r="BJ28" s="38">
         <v>-9.2100000000000009</v>
       </c>
       <c r="BK28" s="38">
         <v>-5.78</v>
       </c>
       <c r="BL28" s="38">
         <v>-7.92</v>
       </c>
       <c r="BM28" s="26">
         <v>-6.64</v>
       </c>
-      <c r="BN28" s="26">
+      <c r="BN28" s="56">
         <v>-5.65</v>
       </c>
+      <c r="BO28" s="56">
+        <v>-5.67</v>
+      </c>
+      <c r="BP28" s="23"/>
+      <c r="BQ28" s="23"/>
+      <c r="BR28" s="23"/>
+      <c r="BS28" s="23"/>
+      <c r="BT28" s="23"/>
+      <c r="BU28" s="23"/>
     </row>
-    <row r="29" spans="1:66">
-      <c r="A29" s="42" t="s">
+    <row r="29" spans="1:73">
+      <c r="A29" s="39" t="s">
         <v>42</v>
       </c>
-      <c r="B29" s="42"/>
-[...58 lines deleted...]
-      <c r="BI29" s="42"/>
+      <c r="B29" s="39"/>
+      <c r="C29" s="39"/>
+      <c r="D29" s="39"/>
+      <c r="E29" s="39"/>
+      <c r="F29" s="39"/>
+      <c r="G29" s="39"/>
+      <c r="H29" s="39"/>
+      <c r="I29" s="39"/>
+      <c r="J29" s="39"/>
+      <c r="K29" s="39"/>
+      <c r="L29" s="39"/>
+      <c r="M29" s="39"/>
+      <c r="N29" s="39"/>
+      <c r="O29" s="39"/>
+      <c r="P29" s="39"/>
+      <c r="Q29" s="39"/>
+      <c r="R29" s="39"/>
+      <c r="S29" s="39"/>
+      <c r="T29" s="39"/>
+      <c r="U29" s="39"/>
+      <c r="V29" s="39"/>
+      <c r="W29" s="39"/>
+      <c r="X29" s="39"/>
+      <c r="Y29" s="39"/>
+      <c r="Z29" s="39"/>
+      <c r="AA29" s="39"/>
+      <c r="AB29" s="39"/>
+      <c r="AC29" s="39"/>
+      <c r="AD29" s="39"/>
+      <c r="AE29" s="39"/>
+      <c r="AF29" s="39"/>
+      <c r="AG29" s="39"/>
+      <c r="AH29" s="39"/>
+      <c r="AI29" s="39"/>
+      <c r="AJ29" s="39"/>
+      <c r="AK29" s="39"/>
+      <c r="AL29" s="39"/>
+      <c r="AM29" s="39"/>
+      <c r="AN29" s="39"/>
+      <c r="AO29" s="39"/>
+      <c r="AP29" s="39"/>
+      <c r="AQ29" s="39"/>
+      <c r="AR29" s="39"/>
+      <c r="AS29" s="39"/>
+      <c r="AT29" s="39"/>
+      <c r="AU29" s="39"/>
+      <c r="AV29" s="39"/>
+      <c r="AW29" s="39"/>
+      <c r="AX29" s="39"/>
+      <c r="AY29" s="39"/>
+      <c r="AZ29" s="39"/>
+      <c r="BA29" s="39"/>
+      <c r="BB29" s="39"/>
+      <c r="BC29" s="39"/>
+      <c r="BD29" s="39"/>
+      <c r="BE29" s="39"/>
+      <c r="BF29" s="39"/>
+      <c r="BG29" s="39"/>
+      <c r="BH29" s="39"/>
+      <c r="BI29" s="39"/>
       <c r="BJ29" s="23"/>
-      <c r="BN29" s="26"/>
+      <c r="BP29" s="23"/>
+      <c r="BQ29" s="23"/>
+      <c r="BR29" s="23"/>
+      <c r="BS29" s="23"/>
+      <c r="BT29" s="23"/>
+      <c r="BU29" s="23"/>
     </row>
-    <row r="30" spans="1:66">
+    <row r="30" spans="1:73">
       <c r="A30" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B30" s="24">
         <v>-2.63</v>
       </c>
       <c r="C30" s="24">
         <v>-2.63</v>
       </c>
       <c r="D30" s="24">
         <v>-2.1800000000000002</v>
       </c>
       <c r="E30" s="24">
         <v>-1.58</v>
       </c>
       <c r="F30" s="24">
         <v>-1.62</v>
       </c>
       <c r="G30" s="25">
         <v>-1.31</v>
       </c>
       <c r="H30" s="25">
         <v>-1.17</v>
       </c>
       <c r="I30" s="25">
@@ -9469,55 +10015,64 @@
       </c>
       <c r="BF30" s="23">
         <v>-2.35</v>
       </c>
       <c r="BG30" s="23">
         <v>-2.36</v>
       </c>
       <c r="BH30" s="26">
         <v>-2.4</v>
       </c>
       <c r="BI30" s="26">
         <v>-2.5</v>
       </c>
       <c r="BJ30" s="38">
         <v>-3.4</v>
       </c>
       <c r="BK30" s="38">
         <v>-3.05</v>
       </c>
       <c r="BL30" s="38">
         <v>-3.84</v>
       </c>
       <c r="BM30" s="26">
         <v>-3.68</v>
       </c>
-      <c r="BN30" s="26">
+      <c r="BN30" s="56">
         <v>-3.89</v>
       </c>
+      <c r="BO30" s="56">
+        <v>-3.77</v>
+      </c>
+      <c r="BP30" s="23"/>
+      <c r="BQ30" s="23"/>
+      <c r="BR30" s="23"/>
+      <c r="BS30" s="23"/>
+      <c r="BT30" s="23"/>
+      <c r="BU30" s="23"/>
     </row>
-    <row r="31" spans="1:66">
+    <row r="31" spans="1:73">
       <c r="A31" s="37" t="s">
         <v>47</v>
       </c>
       <c r="B31" s="24">
         <v>-2.25</v>
       </c>
       <c r="C31" s="24">
         <v>-0.34</v>
       </c>
       <c r="D31" s="24">
         <v>-0.88</v>
       </c>
       <c r="E31" s="24">
         <v>-0.83</v>
       </c>
       <c r="F31" s="24">
         <v>-1.1200000000000001</v>
       </c>
       <c r="G31" s="25">
         <v>-0.93</v>
       </c>
       <c r="H31" s="25">
         <v>-1.68</v>
       </c>
       <c r="I31" s="25">
@@ -9669,55 +10224,64 @@
       </c>
       <c r="BF31" s="23">
         <v>-0.53</v>
       </c>
       <c r="BG31" s="23">
         <v>-1.47</v>
       </c>
       <c r="BH31" s="26">
         <v>-1.26</v>
       </c>
       <c r="BI31" s="26">
         <v>-1.49</v>
       </c>
       <c r="BJ31" s="38">
         <v>-4.01</v>
       </c>
       <c r="BK31" s="38">
         <v>-6.14</v>
       </c>
       <c r="BL31" s="38">
         <v>-6.92</v>
       </c>
       <c r="BM31" s="26">
         <v>-6.51</v>
       </c>
-      <c r="BN31" s="26">
+      <c r="BN31" s="56">
         <v>-5.66</v>
       </c>
+      <c r="BO31" s="56">
+        <v>-5.77</v>
+      </c>
+      <c r="BP31" s="23"/>
+      <c r="BQ31" s="23"/>
+      <c r="BR31" s="23"/>
+      <c r="BS31" s="23"/>
+      <c r="BT31" s="23"/>
+      <c r="BU31" s="23"/>
     </row>
-    <row r="32" spans="1:66">
+    <row r="32" spans="1:73">
       <c r="A32" s="37" t="s">
         <v>48</v>
       </c>
       <c r="B32" s="24">
         <v>3.77</v>
       </c>
       <c r="C32" s="24">
         <v>3.17</v>
       </c>
       <c r="D32" s="24">
         <v>4.67</v>
       </c>
       <c r="E32" s="24">
         <v>5.83</v>
       </c>
       <c r="F32" s="24">
         <v>3.87</v>
       </c>
       <c r="G32" s="25">
         <v>2.4500000000000002</v>
       </c>
       <c r="H32" s="25">
         <v>2.64</v>
       </c>
       <c r="I32" s="25">
@@ -9867,55 +10431,64 @@
       </c>
       <c r="BF32" s="23">
         <v>6.56</v>
       </c>
       <c r="BG32" s="23">
         <v>6.08</v>
       </c>
       <c r="BH32" s="26">
         <v>5.71</v>
       </c>
       <c r="BI32" s="26">
         <v>5.54</v>
       </c>
       <c r="BJ32" s="38">
         <v>8.8000000000000007</v>
       </c>
       <c r="BK32" s="38">
         <v>4.1399999999999997</v>
       </c>
       <c r="BL32" s="38">
         <v>4.07</v>
       </c>
       <c r="BM32" s="26">
         <v>3.81</v>
       </c>
-      <c r="BN32" s="26">
+      <c r="BN32" s="56">
         <v>1.61</v>
       </c>
+      <c r="BO32" s="56">
+        <v>1.68</v>
+      </c>
+      <c r="BP32" s="23"/>
+      <c r="BQ32" s="23"/>
+      <c r="BR32" s="23"/>
+      <c r="BS32" s="23"/>
+      <c r="BT32" s="23"/>
+      <c r="BU32" s="23"/>
     </row>
-    <row r="33" spans="1:66">
+    <row r="33" spans="1:73">
       <c r="A33" s="37" t="s">
         <v>49</v>
       </c>
       <c r="B33" s="24">
         <v>-8.58</v>
       </c>
       <c r="C33" s="24">
         <v>-8.4700000000000006</v>
       </c>
       <c r="D33" s="24">
         <v>-5</v>
       </c>
       <c r="E33" s="24">
         <v>-4.72</v>
       </c>
       <c r="F33" s="24">
         <v>-4.75</v>
       </c>
       <c r="G33" s="25">
         <v>-4.1500000000000004</v>
       </c>
       <c r="H33" s="25">
         <v>-4.57</v>
       </c>
       <c r="I33" s="25">
@@ -10067,55 +10640,64 @@
       </c>
       <c r="BF33" s="23">
         <v>-3.82</v>
       </c>
       <c r="BG33" s="23">
         <v>-3.56</v>
       </c>
       <c r="BH33" s="26">
         <v>-3.81</v>
       </c>
       <c r="BI33" s="26">
         <v>-3.83</v>
       </c>
       <c r="BJ33" s="38">
         <v>-8.9700000000000006</v>
       </c>
       <c r="BK33" s="38">
         <v>-3.99</v>
       </c>
       <c r="BL33" s="38">
         <v>-5.22</v>
       </c>
       <c r="BM33" s="26">
         <v>-7.13</v>
       </c>
-      <c r="BN33" s="26">
+      <c r="BN33" s="56">
         <v>-7.49</v>
       </c>
+      <c r="BO33" s="56">
+        <v>-7.08</v>
+      </c>
+      <c r="BP33" s="23"/>
+      <c r="BQ33" s="23"/>
+      <c r="BR33" s="23"/>
+      <c r="BS33" s="23"/>
+      <c r="BT33" s="23"/>
+      <c r="BU33" s="23"/>
     </row>
-    <row r="34" spans="1:66">
+    <row r="34" spans="1:73">
       <c r="A34" s="37" t="s">
         <v>50</v>
       </c>
       <c r="B34" s="24">
         <v>-2.13</v>
       </c>
       <c r="C34" s="24">
         <v>-3.08</v>
       </c>
       <c r="D34" s="24">
         <v>-3.67</v>
       </c>
       <c r="E34" s="24">
         <v>-4.4000000000000004</v>
       </c>
       <c r="F34" s="24">
         <v>-3.82</v>
       </c>
       <c r="G34" s="25">
         <v>-3.37</v>
       </c>
       <c r="H34" s="25">
         <v>-2.89</v>
       </c>
       <c r="I34" s="25">
@@ -10267,55 +10849,64 @@
       </c>
       <c r="BF34" s="23">
         <v>-4.82</v>
       </c>
       <c r="BG34" s="23">
         <v>-4.3899999999999997</v>
       </c>
       <c r="BH34" s="26">
         <v>-4.1500000000000004</v>
       </c>
       <c r="BI34" s="26">
         <v>-4.0999999999999996</v>
       </c>
       <c r="BJ34" s="38">
         <v>-8.42</v>
       </c>
       <c r="BK34" s="38">
         <v>-4.71</v>
       </c>
       <c r="BL34" s="38">
         <v>-4.0999999999999996</v>
       </c>
       <c r="BM34" s="26">
         <v>-3.69</v>
       </c>
-      <c r="BN34" s="26">
+      <c r="BN34" s="56">
         <v>-3.05</v>
       </c>
+      <c r="BO34" s="56">
+        <v>-3.05</v>
+      </c>
+      <c r="BP34" s="23"/>
+      <c r="BQ34" s="23"/>
+      <c r="BR34" s="23"/>
+      <c r="BS34" s="23"/>
+      <c r="BT34" s="23"/>
+      <c r="BU34" s="23"/>
     </row>
-    <row r="35" spans="1:66">
+    <row r="35" spans="1:73">
       <c r="A35" s="37" t="s">
         <v>51</v>
       </c>
       <c r="B35" s="24">
         <v>-0.61</v>
       </c>
       <c r="C35" s="24">
         <v>-0.96</v>
       </c>
       <c r="D35" s="24">
         <v>-1.9</v>
       </c>
       <c r="E35" s="24">
         <v>-1.74</v>
       </c>
       <c r="F35" s="24">
         <v>-2.89</v>
       </c>
       <c r="G35" s="25">
         <v>-2.63</v>
       </c>
       <c r="H35" s="25">
         <v>-2.06</v>
       </c>
       <c r="I35" s="25">
@@ -10467,55 +11058,64 @@
       </c>
       <c r="BF35" s="24">
         <v>-3.1</v>
       </c>
       <c r="BG35" s="23">
         <v>-3.78</v>
       </c>
       <c r="BH35" s="26">
         <v>-3.89</v>
       </c>
       <c r="BI35" s="26">
         <v>-4.04</v>
       </c>
       <c r="BJ35" s="38">
         <v>-1.45</v>
       </c>
       <c r="BK35" s="38">
         <v>-1.89</v>
       </c>
       <c r="BL35" s="38">
         <v>-2.23</v>
       </c>
       <c r="BM35" s="26">
         <v>-2.61</v>
       </c>
-      <c r="BN35" s="26">
+      <c r="BN35" s="56">
         <v>-2.36</v>
       </c>
+      <c r="BO35" s="56">
+        <v>-3.7</v>
+      </c>
+      <c r="BP35" s="23"/>
+      <c r="BQ35" s="23"/>
+      <c r="BR35" s="23"/>
+      <c r="BS35" s="23"/>
+      <c r="BT35" s="23"/>
+      <c r="BU35" s="23"/>
     </row>
-    <row r="36" spans="1:66" s="23" customFormat="1">
+    <row r="36" spans="1:73" s="23" customFormat="1">
       <c r="A36" s="37" t="s">
         <v>52</v>
       </c>
       <c r="B36" s="24">
         <v>-5.59</v>
       </c>
       <c r="C36" s="24">
         <v>-4.2</v>
       </c>
       <c r="D36" s="24">
         <v>-3.77</v>
       </c>
       <c r="E36" s="24">
         <v>-3.66</v>
       </c>
       <c r="F36" s="24">
         <v>-3.39</v>
       </c>
       <c r="G36" s="25">
         <v>-3.16</v>
       </c>
       <c r="H36" s="25">
         <v>-3.16</v>
       </c>
       <c r="I36" s="25">
@@ -10667,55 +11267,58 @@
       </c>
       <c r="BF36" s="24">
         <v>-2.9</v>
       </c>
       <c r="BG36" s="24">
         <v>-3</v>
       </c>
       <c r="BH36" s="26">
         <v>-3.01</v>
       </c>
       <c r="BI36" s="26">
         <v>-2.85</v>
       </c>
       <c r="BJ36" s="38">
         <v>-1.8</v>
       </c>
       <c r="BK36" s="38">
         <v>-2.83</v>
       </c>
       <c r="BL36" s="38">
         <v>-3.9</v>
       </c>
       <c r="BM36" s="26">
         <v>-3.19</v>
       </c>
-      <c r="BN36" s="26">
+      <c r="BN36" s="56">
         <v>-3.96</v>
       </c>
+      <c r="BO36" s="56">
+        <v>-3.44</v>
+      </c>
     </row>
-    <row r="37" spans="1:66">
+    <row r="37" spans="1:73">
       <c r="A37" s="37" t="s">
         <v>53</v>
       </c>
       <c r="B37" s="1">
         <v>9.66</v>
       </c>
       <c r="C37" s="1">
         <v>1.71</v>
       </c>
       <c r="D37" s="12" t="s">
         <v>12</v>
       </c>
       <c r="E37" s="1">
         <v>2.5099999999999998</v>
       </c>
       <c r="F37" s="1">
         <v>0.67</v>
       </c>
       <c r="G37" s="1">
         <v>1.67</v>
       </c>
       <c r="H37" s="1">
         <v>2.06</v>
       </c>
       <c r="I37" s="1">
@@ -10867,55 +11470,64 @@
       </c>
       <c r="BF37" s="23">
         <v>-9.02</v>
       </c>
       <c r="BG37" s="23">
         <v>-8.33</v>
       </c>
       <c r="BH37" s="26">
         <v>-8.0299999999999994</v>
       </c>
       <c r="BI37" s="26">
         <v>-7.95</v>
       </c>
       <c r="BJ37" s="38">
         <v>-9.75</v>
       </c>
       <c r="BK37" s="38">
         <v>-4.42</v>
       </c>
       <c r="BL37" s="38">
         <v>-5.8</v>
       </c>
       <c r="BM37" s="26">
         <v>-7.8</v>
       </c>
-      <c r="BN37" s="26">
+      <c r="BN37" s="56">
         <v>-5.47</v>
       </c>
+      <c r="BO37" s="56">
+        <v>-5.6</v>
+      </c>
+      <c r="BP37" s="23"/>
+      <c r="BQ37" s="23"/>
+      <c r="BR37" s="23"/>
+      <c r="BS37" s="23"/>
+      <c r="BT37" s="23"/>
+      <c r="BU37" s="23"/>
     </row>
-    <row r="38" spans="1:66">
+    <row r="38" spans="1:73">
       <c r="A38" s="37" t="s">
         <v>54</v>
       </c>
       <c r="B38" s="1">
         <v>-1.0900000000000001</v>
       </c>
       <c r="C38" s="1">
         <v>1.1499999999999999</v>
       </c>
       <c r="D38" s="24">
         <v>1.1299999999999999</v>
       </c>
       <c r="E38" s="24">
         <v>-1.99</v>
       </c>
       <c r="F38" s="1">
         <v>-2.04</v>
       </c>
       <c r="G38" s="1">
         <v>-2.46</v>
       </c>
       <c r="H38" s="1">
         <v>-3.07</v>
       </c>
       <c r="I38" s="25">
@@ -11067,55 +11679,64 @@
       </c>
       <c r="BF38" s="23">
         <v>-2.98</v>
       </c>
       <c r="BG38" s="23">
         <v>-2.94</v>
       </c>
       <c r="BH38" s="26">
         <v>-2.91</v>
       </c>
       <c r="BI38" s="26">
         <v>-3.78</v>
       </c>
       <c r="BJ38" s="38">
         <v>-4.1100000000000003</v>
       </c>
       <c r="BK38" s="38">
         <v>-5.03</v>
       </c>
       <c r="BL38" s="38">
         <v>-8.4499999999999993</v>
       </c>
       <c r="BM38" s="26">
         <v>-7.38</v>
       </c>
-      <c r="BN38" s="26">
+      <c r="BN38" s="56">
         <v>-6.43</v>
       </c>
+      <c r="BO38" s="56">
+        <v>-4.41</v>
+      </c>
+      <c r="BP38" s="23"/>
+      <c r="BQ38" s="23"/>
+      <c r="BR38" s="23"/>
+      <c r="BS38" s="23"/>
+      <c r="BT38" s="23"/>
+      <c r="BU38" s="23"/>
     </row>
-    <row r="39" spans="1:66">
+    <row r="39" spans="1:73">
       <c r="A39" s="13" t="s">
         <v>55</v>
       </c>
       <c r="B39" s="1">
         <v>-4.99</v>
       </c>
       <c r="C39" s="1">
         <v>-8.9</v>
       </c>
       <c r="D39" s="24">
         <v>-8.44</v>
       </c>
       <c r="E39" s="24">
         <v>-6.49</v>
       </c>
       <c r="F39" s="1">
         <v>-6.81</v>
       </c>
       <c r="G39" s="1">
         <v>-6.86</v>
       </c>
       <c r="H39" s="1">
         <v>-7.42</v>
       </c>
       <c r="I39" s="25">
@@ -11267,55 +11888,64 @@
       </c>
       <c r="BF39" s="23">
         <v>-6.84</v>
       </c>
       <c r="BG39" s="23">
         <v>-5.78</v>
       </c>
       <c r="BH39" s="26">
         <v>-5.9</v>
       </c>
       <c r="BI39" s="26">
         <v>-6.15</v>
       </c>
       <c r="BJ39" s="38">
         <v>-7.49</v>
       </c>
       <c r="BK39" s="38">
         <v>-8.93</v>
       </c>
       <c r="BL39" s="38">
         <v>-9.2100000000000009</v>
       </c>
       <c r="BM39" s="26">
         <v>-9.06</v>
       </c>
-      <c r="BN39" s="26">
+      <c r="BN39" s="56">
         <v>-10.43</v>
       </c>
+      <c r="BO39" s="56">
+        <v>-9.34</v>
+      </c>
+      <c r="BP39" s="23"/>
+      <c r="BQ39" s="23"/>
+      <c r="BR39" s="23"/>
+      <c r="BS39" s="23"/>
+      <c r="BT39" s="23"/>
+      <c r="BU39" s="23"/>
     </row>
-    <row r="40" spans="1:66">
+    <row r="40" spans="1:73">
       <c r="A40" s="13" t="s">
         <v>56</v>
       </c>
       <c r="B40" s="1">
         <v>-3</v>
       </c>
       <c r="C40" s="1">
         <v>-3.36</v>
       </c>
       <c r="D40" s="24">
         <v>-2.33</v>
       </c>
       <c r="E40" s="24">
         <v>-1.07</v>
       </c>
       <c r="F40" s="1">
         <v>-0.85</v>
       </c>
       <c r="G40" s="1">
         <v>-0.46</v>
       </c>
       <c r="H40" s="1">
         <v>0.71</v>
       </c>
       <c r="I40" s="25">
@@ -11467,55 +12097,64 @@
       </c>
       <c r="BF40" s="23">
         <v>-2.78</v>
       </c>
       <c r="BG40" s="23">
         <v>-2.83</v>
       </c>
       <c r="BH40" s="26">
         <v>-2.96</v>
       </c>
       <c r="BI40" s="26">
         <v>-2.84</v>
       </c>
       <c r="BJ40" s="38">
         <v>-0.49</v>
       </c>
       <c r="BK40" s="38">
         <v>1.79</v>
       </c>
       <c r="BL40" s="38">
         <v>0.17</v>
       </c>
       <c r="BM40" s="26">
         <v>0.63</v>
       </c>
-      <c r="BN40" s="26">
+      <c r="BN40" s="56">
         <v>-0.49</v>
       </c>
+      <c r="BO40" s="56">
+        <v>-1.08</v>
+      </c>
+      <c r="BP40" s="23"/>
+      <c r="BQ40" s="23"/>
+      <c r="BR40" s="23"/>
+      <c r="BS40" s="23"/>
+      <c r="BT40" s="23"/>
+      <c r="BU40" s="23"/>
     </row>
-    <row r="41" spans="1:66">
+    <row r="41" spans="1:73">
       <c r="A41" s="13" t="s">
         <v>57</v>
       </c>
       <c r="B41" s="1">
         <v>4.25</v>
       </c>
       <c r="C41" s="1">
         <v>2.23</v>
       </c>
       <c r="D41" s="24">
         <v>-0.36</v>
       </c>
       <c r="E41" s="24">
         <v>-0.82</v>
       </c>
       <c r="F41" s="1">
         <v>-0.22</v>
       </c>
       <c r="G41" s="1">
         <v>0.19</v>
       </c>
       <c r="H41" s="1">
         <v>0.47</v>
       </c>
       <c r="I41" s="25">
@@ -11667,55 +12306,64 @@
       </c>
       <c r="BF41" s="23">
         <v>-1.1599999999999999</v>
       </c>
       <c r="BG41" s="23">
         <v>-0.65</v>
       </c>
       <c r="BH41" s="26">
         <v>-1.19</v>
       </c>
       <c r="BI41" s="26">
         <v>-2.06</v>
       </c>
       <c r="BJ41" s="38">
         <v>-1.32</v>
       </c>
       <c r="BK41" s="38">
         <v>-4.1500000000000004</v>
       </c>
       <c r="BL41" s="38">
         <v>-4.5599999999999996</v>
       </c>
       <c r="BM41" s="26">
         <v>-3.72</v>
       </c>
-      <c r="BN41" s="26">
+      <c r="BN41" s="57">
         <v>-3.23</v>
       </c>
+      <c r="BO41" s="56">
+        <v>-3.16</v>
+      </c>
+      <c r="BP41" s="23"/>
+      <c r="BQ41" s="23"/>
+      <c r="BR41" s="23"/>
+      <c r="BS41" s="23"/>
+      <c r="BT41" s="23"/>
+      <c r="BU41" s="23"/>
     </row>
-    <row r="42" spans="1:66">
+    <row r="42" spans="1:73">
       <c r="A42" s="13" t="s">
         <v>58</v>
       </c>
       <c r="B42" s="1">
         <v>0.72</v>
       </c>
       <c r="C42" s="1">
         <v>0.76</v>
       </c>
       <c r="D42" s="24">
         <v>2.2599999999999998</v>
       </c>
       <c r="E42" s="24">
         <v>4.32</v>
       </c>
       <c r="F42" s="1">
         <v>6.41</v>
       </c>
       <c r="G42" s="1">
         <v>8.33</v>
       </c>
       <c r="H42" s="1">
         <v>8.08</v>
       </c>
       <c r="I42" s="25">
@@ -11867,55 +12515,64 @@
       </c>
       <c r="BF42" s="23">
         <v>6.64</v>
       </c>
       <c r="BG42" s="23">
         <v>6.77</v>
       </c>
       <c r="BH42" s="26">
         <v>7</v>
       </c>
       <c r="BI42" s="26">
         <v>7.15</v>
       </c>
       <c r="BJ42" s="38">
         <v>1.03</v>
       </c>
       <c r="BK42" s="38">
         <v>1.0900000000000001</v>
       </c>
       <c r="BL42" s="38">
         <v>1.43</v>
       </c>
       <c r="BM42" s="26">
         <v>2.15</v>
       </c>
-      <c r="BN42" s="26">
+      <c r="BN42" s="57">
         <v>0.85</v>
       </c>
+      <c r="BO42" s="57">
+        <v>2.13</v>
+      </c>
+      <c r="BP42" s="23"/>
+      <c r="BQ42" s="23"/>
+      <c r="BR42" s="23"/>
+      <c r="BS42" s="23"/>
+      <c r="BT42" s="23"/>
+      <c r="BU42" s="23"/>
     </row>
-    <row r="43" spans="1:66" s="23" customFormat="1">
+    <row r="43" spans="1:73" s="23" customFormat="1">
       <c r="A43" s="14" t="s">
         <v>59</v>
       </c>
       <c r="B43" s="15">
         <v>-5.78</v>
       </c>
       <c r="C43" s="15">
         <v>-3.95</v>
       </c>
       <c r="D43" s="28">
         <v>-2.79</v>
       </c>
       <c r="E43" s="28">
         <v>-1.2</v>
       </c>
       <c r="F43" s="15">
         <v>-1.07</v>
       </c>
       <c r="G43" s="15">
         <v>-0.64</v>
       </c>
       <c r="H43" s="15">
         <v>0.13</v>
       </c>
       <c r="I43" s="29">
@@ -12067,55 +12724,64 @@
       </c>
       <c r="BF43" s="15">
         <v>-2.59</v>
       </c>
       <c r="BG43" s="15">
         <v>-2.4700000000000002</v>
       </c>
       <c r="BH43" s="30">
         <v>-2.66</v>
       </c>
       <c r="BI43" s="30">
         <v>-2.96</v>
       </c>
       <c r="BJ43" s="30">
         <v>-4.58</v>
       </c>
       <c r="BK43" s="30">
         <v>-2.97</v>
       </c>
       <c r="BL43" s="30">
         <v>-3.77</v>
       </c>
       <c r="BM43" s="30">
         <v>-3.46</v>
       </c>
-      <c r="BN43" s="30">
+      <c r="BN43" s="58">
         <v>-3.41</v>
       </c>
+      <c r="BO43" s="58">
+        <v>-3.75</v>
+      </c>
+      <c r="BP43" s="15"/>
+      <c r="BQ43" s="15"/>
+      <c r="BR43" s="15"/>
+      <c r="BS43" s="15"/>
+      <c r="BT43" s="15"/>
+      <c r="BU43" s="15"/>
     </row>
-    <row r="44" spans="1:66">
+    <row r="44" spans="1:73">
       <c r="A44" s="18" t="s">
         <v>43</v>
       </c>
       <c r="B44" s="36"/>
       <c r="C44" s="36"/>
       <c r="D44" s="36"/>
       <c r="E44" s="36"/>
       <c r="F44" s="36"/>
       <c r="G44" s="36"/>
       <c r="H44" s="36"/>
       <c r="I44" s="36"/>
       <c r="J44" s="36"/>
       <c r="K44" s="36"/>
       <c r="L44" s="36"/>
       <c r="M44" s="36"/>
       <c r="N44" s="36"/>
       <c r="O44" s="36"/>
       <c r="P44" s="36"/>
       <c r="Q44" s="36"/>
       <c r="R44" s="36"/>
       <c r="X44" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="A22:BI22"/>