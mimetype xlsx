--- v4 (2026-08-31)
+++ v5 (2026-09-21)
@@ -1,52 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-9255" yWindow="90" windowWidth="23250" windowHeight="12450" tabRatio="572"/>
+    <workbookView xWindow="-9255" yWindow="90" windowWidth="23250" windowHeight="12450" tabRatio="572" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Natural decrease in the populat" sheetId="1" r:id="rId1"/>
     <sheet name="General rate of natur (decres" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="243" uniqueCount="60">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
@@ -490,109 +491,109 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -866,180 +867,180 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:Y1"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="AF7" sqref="AF7:AF43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="27.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="4.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="3.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="4.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="3.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="44" t="s">
+      <c r="A1" s="45" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="44"/>
-[...22 lines deleted...]
-      <c r="Y1" s="44"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
+      <c r="H1" s="45"/>
+      <c r="I1" s="45"/>
+      <c r="J1" s="45"/>
+      <c r="K1" s="45"/>
+      <c r="L1" s="45"/>
+      <c r="M1" s="45"/>
+      <c r="N1" s="45"/>
+      <c r="O1" s="45"/>
+      <c r="P1" s="45"/>
+      <c r="Q1" s="45"/>
+      <c r="R1" s="45"/>
+      <c r="S1" s="45"/>
+      <c r="T1" s="45"/>
+      <c r="U1" s="45"/>
+      <c r="V1" s="45"/>
+      <c r="W1" s="45"/>
+      <c r="X1" s="45"/>
+      <c r="Y1" s="45"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="35"/>
       <c r="B2" s="35"/>
       <c r="C2" s="35"/>
       <c r="D2" s="35"/>
       <c r="E2" s="35"/>
       <c r="F2" s="35"/>
       <c r="G2" s="35"/>
       <c r="H2" s="35"/>
       <c r="I2" s="35"/>
       <c r="J2" s="35"/>
       <c r="K2" s="35"/>
       <c r="L2" s="35"/>
       <c r="M2" s="35"/>
     </row>
     <row r="3" spans="1:37">
       <c r="K3" s="2"/>
       <c r="Y3" s="2"/>
       <c r="AK3" s="2" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="42"/>
-      <c r="B4" s="40">
+      <c r="A4" s="51"/>
+      <c r="B4" s="49">
         <v>2024</v>
       </c>
-      <c r="C4" s="41"/>
-[...10 lines deleted...]
-      <c r="N4" s="40">
+      <c r="C4" s="50"/>
+      <c r="D4" s="50"/>
+      <c r="E4" s="50"/>
+      <c r="F4" s="50"/>
+      <c r="G4" s="50"/>
+      <c r="H4" s="50"/>
+      <c r="I4" s="50"/>
+      <c r="J4" s="50"/>
+      <c r="K4" s="50"/>
+      <c r="L4" s="50"/>
+      <c r="M4" s="50"/>
+      <c r="N4" s="49">
         <v>2025</v>
       </c>
-      <c r="O4" s="41"/>
-[...10 lines deleted...]
-      <c r="Z4" s="40">
+      <c r="O4" s="50"/>
+      <c r="P4" s="50"/>
+      <c r="Q4" s="50"/>
+      <c r="R4" s="50"/>
+      <c r="S4" s="50"/>
+      <c r="T4" s="50"/>
+      <c r="U4" s="50"/>
+      <c r="V4" s="50"/>
+      <c r="W4" s="50"/>
+      <c r="X4" s="50"/>
+      <c r="Y4" s="50"/>
+      <c r="Z4" s="49">
         <v>2026</v>
       </c>
-      <c r="AA4" s="41"/>
-[...9 lines deleted...]
-      <c r="AK4" s="41"/>
+      <c r="AA4" s="50"/>
+      <c r="AB4" s="50"/>
+      <c r="AC4" s="50"/>
+      <c r="AD4" s="50"/>
+      <c r="AE4" s="50"/>
+      <c r="AF4" s="50"/>
+      <c r="AG4" s="50"/>
+      <c r="AH4" s="50"/>
+      <c r="AI4" s="50"/>
+      <c r="AJ4" s="50"/>
+      <c r="AK4" s="50"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="43"/>
+      <c r="A5" s="52"/>
       <c r="B5" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>31</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>32</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>33</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>34</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>35</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -1106,77 +1107,77 @@
         <v>32</v>
       </c>
       <c r="AE5" s="4" t="s">
         <v>33</v>
       </c>
       <c r="AF5" s="4" t="s">
         <v>34</v>
       </c>
       <c r="AG5" s="4" t="s">
         <v>35</v>
       </c>
       <c r="AH5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="AI5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="AJ5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="AK5" s="4" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="45" t="s">
+      <c r="A6" s="46" t="s">
         <v>14</v>
       </c>
-      <c r="B6" s="45"/>
-[...22 lines deleted...]
-      <c r="Y6" s="45"/>
+      <c r="B6" s="46"/>
+      <c r="C6" s="46"/>
+      <c r="D6" s="46"/>
+      <c r="E6" s="46"/>
+      <c r="F6" s="46"/>
+      <c r="G6" s="46"/>
+      <c r="H6" s="46"/>
+      <c r="I6" s="46"/>
+      <c r="J6" s="46"/>
+      <c r="K6" s="46"/>
+      <c r="L6" s="46"/>
+      <c r="M6" s="46"/>
+      <c r="N6" s="46"/>
+      <c r="O6" s="46"/>
+      <c r="P6" s="46"/>
+      <c r="Q6" s="46"/>
+      <c r="R6" s="46"/>
+      <c r="S6" s="46"/>
+      <c r="T6" s="46"/>
+      <c r="U6" s="46"/>
+      <c r="V6" s="46"/>
+      <c r="W6" s="46"/>
+      <c r="X6" s="46"/>
+      <c r="Y6" s="46"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B7" s="10">
         <v>-161</v>
       </c>
       <c r="C7" s="10">
         <v>-61</v>
       </c>
       <c r="D7" s="10">
         <v>-97</v>
       </c>
       <c r="E7" s="10">
         <v>-54</v>
       </c>
       <c r="F7" s="10">
         <v>-58</v>
       </c>
       <c r="G7" s="31">
         <v>-77</v>
       </c>
       <c r="H7" s="31">
         <v>-73</v>
@@ -1222,57 +1223,59 @@
       </c>
       <c r="V7" s="8">
         <v>-123</v>
       </c>
       <c r="W7" s="8">
         <v>-146</v>
       </c>
       <c r="X7" s="8">
         <v>-143</v>
       </c>
       <c r="Y7" s="8">
         <v>-142</v>
       </c>
       <c r="Z7" s="10">
         <v>-125</v>
       </c>
       <c r="AA7" s="10">
         <v>-93</v>
       </c>
       <c r="AB7" s="10">
         <v>-181</v>
       </c>
       <c r="AC7" s="10">
         <v>-148</v>
       </c>
-      <c r="AD7" s="53">
+      <c r="AD7" s="39">
         <v>-158</v>
       </c>
-      <c r="AE7" s="53">
+      <c r="AE7" s="39">
         <v>-124</v>
       </c>
-      <c r="AF7" s="23"/>
+      <c r="AF7" s="10">
+        <v>-155</v>
+      </c>
       <c r="AG7" s="23"/>
       <c r="AH7" s="23"/>
       <c r="AI7" s="23"/>
       <c r="AJ7" s="23"/>
       <c r="AK7" s="23"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B8" s="10">
         <v>-50</v>
       </c>
       <c r="C8" s="10">
         <v>-20</v>
       </c>
       <c r="D8" s="10">
         <v>-40</v>
       </c>
       <c r="E8" s="10">
         <v>-22</v>
       </c>
       <c r="F8" s="10">
         <v>-45</v>
       </c>
@@ -1323,57 +1326,59 @@
       </c>
       <c r="V8" s="8">
         <v>-48</v>
       </c>
       <c r="W8" s="8">
         <v>-73</v>
       </c>
       <c r="X8" s="8">
         <v>-75</v>
       </c>
       <c r="Y8" s="8">
         <v>-48</v>
       </c>
       <c r="Z8" s="10">
         <v>-45</v>
       </c>
       <c r="AA8" s="10">
         <v>-34</v>
       </c>
       <c r="AB8" s="10">
         <v>-45</v>
       </c>
       <c r="AC8" s="10">
         <v>-85</v>
       </c>
-      <c r="AD8" s="53">
+      <c r="AD8" s="39">
         <v>-51</v>
       </c>
-      <c r="AE8" s="53">
+      <c r="AE8" s="39">
         <v>-37</v>
       </c>
-      <c r="AF8" s="23"/>
+      <c r="AF8" s="10">
+        <v>-37</v>
+      </c>
       <c r="AG8" s="23"/>
       <c r="AH8" s="23"/>
       <c r="AI8" s="23"/>
       <c r="AJ8" s="23"/>
       <c r="AK8" s="23"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B9" s="10">
         <v>-11</v>
       </c>
       <c r="C9" s="10">
         <v>-7</v>
       </c>
       <c r="D9" s="10">
         <v>-15</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>12</v>
       </c>
       <c r="F9" s="10">
         <v>-7</v>
       </c>
@@ -1424,57 +1429,59 @@
       </c>
       <c r="V9" s="8">
         <v>-3</v>
       </c>
       <c r="W9" s="8">
         <v>-25</v>
       </c>
       <c r="X9" s="8">
         <v>2</v>
       </c>
       <c r="Y9" s="8">
         <v>-10</v>
       </c>
       <c r="Z9" s="10">
         <v>-10</v>
       </c>
       <c r="AA9" s="10">
         <v>-19</v>
       </c>
       <c r="AB9" s="10">
         <v>-21</v>
       </c>
       <c r="AC9" s="10">
         <v>-13</v>
       </c>
-      <c r="AD9" s="53">
+      <c r="AD9" s="39">
         <v>-6</v>
       </c>
-      <c r="AE9" s="53">
+      <c r="AE9" s="39">
         <v>-15</v>
       </c>
-      <c r="AF9" s="23"/>
+      <c r="AF9" s="10">
+        <v>-5</v>
+      </c>
       <c r="AG9" s="23"/>
       <c r="AH9" s="23"/>
       <c r="AI9" s="23"/>
       <c r="AJ9" s="23"/>
       <c r="AK9" s="23"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="11" t="s">
         <v>48</v>
       </c>
       <c r="B10" s="10">
         <v>-6</v>
       </c>
       <c r="C10" s="10">
         <v>1</v>
       </c>
       <c r="D10" s="10">
         <v>7</v>
       </c>
       <c r="E10" s="10">
         <v>-7</v>
       </c>
       <c r="F10" s="10">
         <v>7</v>
       </c>
@@ -1525,57 +1532,59 @@
       </c>
       <c r="V10" s="8">
         <v>6</v>
       </c>
       <c r="W10" s="8">
         <v>2</v>
       </c>
       <c r="X10" s="8">
         <v>2</v>
       </c>
       <c r="Y10" s="8">
         <v>4</v>
       </c>
       <c r="Z10" s="10">
         <v>9</v>
       </c>
       <c r="AA10" s="10">
         <v>-1</v>
       </c>
       <c r="AB10" s="10">
         <v>4</v>
       </c>
       <c r="AC10" s="10">
         <v>3</v>
       </c>
-      <c r="AD10" s="53">
+      <c r="AD10" s="39">
         <v>-7</v>
       </c>
-      <c r="AE10" s="53">
+      <c r="AE10" s="39">
         <v>2</v>
       </c>
-      <c r="AF10" s="23"/>
+      <c r="AF10" s="10">
+        <v>-1</v>
+      </c>
       <c r="AG10" s="23"/>
       <c r="AH10" s="23"/>
       <c r="AI10" s="23"/>
       <c r="AJ10" s="23"/>
       <c r="AK10" s="23"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="11" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="10">
         <v>-17</v>
       </c>
       <c r="C11" s="10">
         <v>-2</v>
       </c>
       <c r="D11" s="10">
         <v>-5</v>
       </c>
       <c r="E11" s="10">
         <v>-7</v>
       </c>
       <c r="F11" s="10">
         <v>9</v>
       </c>
@@ -1626,57 +1635,59 @@
       </c>
       <c r="V11" s="8">
         <v>-4</v>
       </c>
       <c r="W11" s="8">
         <v>-8</v>
       </c>
       <c r="X11" s="8">
         <v>-13</v>
       </c>
       <c r="Y11" s="8">
         <v>-8</v>
       </c>
       <c r="Z11" s="10">
         <v>-11</v>
       </c>
       <c r="AA11" s="10">
         <v>1</v>
       </c>
       <c r="AB11" s="10">
         <v>-14</v>
       </c>
       <c r="AC11" s="10">
         <v>-19</v>
       </c>
-      <c r="AD11" s="53">
+      <c r="AD11" s="39">
         <v>-10</v>
       </c>
-      <c r="AE11" s="53">
+      <c r="AE11" s="39">
         <v>-14</v>
       </c>
-      <c r="AF11" s="23"/>
+      <c r="AF11" s="10">
+        <v>-10</v>
+      </c>
       <c r="AG11" s="23"/>
       <c r="AH11" s="23"/>
       <c r="AI11" s="23"/>
       <c r="AJ11" s="23"/>
       <c r="AK11" s="23"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="11" t="s">
         <v>50</v>
       </c>
       <c r="B12" s="10">
         <v>-20</v>
       </c>
       <c r="C12" s="10">
         <v>7</v>
       </c>
       <c r="D12" s="10">
         <v>-8</v>
       </c>
       <c r="E12" s="10">
         <v>-2</v>
       </c>
       <c r="F12" s="10">
         <v>-6</v>
       </c>
@@ -1727,57 +1738,59 @@
       </c>
       <c r="V12" s="8">
         <v>-10</v>
       </c>
       <c r="W12" s="8">
         <v>-1</v>
       </c>
       <c r="X12" s="8">
         <v>-3</v>
       </c>
       <c r="Y12" s="8">
         <v>-6</v>
       </c>
       <c r="Z12" s="10">
         <v>-14</v>
       </c>
       <c r="AA12" s="10">
         <v>-1</v>
       </c>
       <c r="AB12" s="10">
         <v>-5</v>
       </c>
       <c r="AC12" s="10">
         <v>-4</v>
       </c>
-      <c r="AD12" s="53">
+      <c r="AD12" s="39">
         <v>-1</v>
       </c>
-      <c r="AE12" s="53">
+      <c r="AE12" s="39">
         <v>-5</v>
       </c>
-      <c r="AF12" s="23"/>
+      <c r="AF12" s="10">
+        <v>-14</v>
+      </c>
       <c r="AG12" s="23"/>
       <c r="AH12" s="23"/>
       <c r="AI12" s="23"/>
       <c r="AJ12" s="23"/>
       <c r="AK12" s="23"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="11" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="10">
         <v>-14</v>
       </c>
       <c r="C13" s="10">
         <v>1</v>
       </c>
       <c r="D13" s="10">
         <v>-8</v>
       </c>
       <c r="E13" s="10">
         <v>-2</v>
       </c>
       <c r="F13" s="10">
         <v>-2</v>
       </c>
@@ -1828,57 +1841,59 @@
       </c>
       <c r="V13" s="8">
         <v>-6</v>
       </c>
       <c r="W13" s="8">
         <v>-14</v>
       </c>
       <c r="X13" s="8">
         <v>-7</v>
       </c>
       <c r="Y13" s="8">
         <v>-8</v>
       </c>
       <c r="Z13" s="10">
         <v>-2</v>
       </c>
       <c r="AA13" s="10">
         <v>-3</v>
       </c>
       <c r="AB13" s="10">
         <v>-4</v>
       </c>
       <c r="AC13" s="10">
         <v>-5</v>
       </c>
-      <c r="AD13" s="53">
+      <c r="AD13" s="39">
         <v>-2</v>
       </c>
-      <c r="AE13" s="53">
+      <c r="AE13" s="39">
         <v>-14</v>
       </c>
-      <c r="AF13" s="23"/>
+      <c r="AF13" s="10">
+        <v>-10</v>
+      </c>
       <c r="AG13" s="23"/>
       <c r="AH13" s="23"/>
       <c r="AI13" s="23"/>
       <c r="AJ13" s="23"/>
       <c r="AK13" s="23"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="11" t="s">
         <v>52</v>
       </c>
       <c r="B14" s="10">
         <v>-17</v>
       </c>
       <c r="C14" s="10">
         <v>-5</v>
       </c>
       <c r="D14" s="10">
         <v>5</v>
       </c>
       <c r="E14" s="10">
         <v>-5</v>
       </c>
       <c r="F14" s="10" t="s">
         <v>12</v>
       </c>
@@ -1929,57 +1944,59 @@
       </c>
       <c r="V14" s="8">
         <v>-8</v>
       </c>
       <c r="W14" s="8">
         <v>-15</v>
       </c>
       <c r="X14" s="8">
         <v>-12</v>
       </c>
       <c r="Y14" s="8">
         <v>-5</v>
       </c>
       <c r="Z14" s="10">
         <v>-7</v>
       </c>
       <c r="AA14" s="10">
         <v>-14</v>
       </c>
       <c r="AB14" s="10">
         <v>-23</v>
       </c>
       <c r="AC14" s="10">
         <v>-4</v>
       </c>
-      <c r="AD14" s="53">
+      <c r="AD14" s="39">
         <v>-27</v>
       </c>
-      <c r="AE14" s="53">
+      <c r="AE14" s="39">
         <v>-3</v>
       </c>
-      <c r="AF14" s="23"/>
+      <c r="AF14" s="10">
+        <v>-12</v>
+      </c>
       <c r="AG14" s="23"/>
       <c r="AH14" s="23"/>
       <c r="AI14" s="23"/>
       <c r="AJ14" s="23"/>
       <c r="AK14" s="23"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="11" t="s">
         <v>53</v>
       </c>
       <c r="B15" s="10">
         <v>4</v>
       </c>
       <c r="C15" s="10">
         <v>-5</v>
       </c>
       <c r="D15" s="10">
         <v>-5</v>
       </c>
       <c r="E15" s="10">
         <v>3</v>
       </c>
       <c r="F15" s="10">
         <v>1</v>
       </c>
@@ -2030,57 +2047,59 @@
       </c>
       <c r="V15" s="8">
         <v>-11</v>
       </c>
       <c r="W15" s="8">
         <v>-4</v>
       </c>
       <c r="X15" s="8">
         <v>-1</v>
       </c>
       <c r="Y15" s="8">
         <v>-11</v>
       </c>
       <c r="Z15" s="10">
         <v>-7</v>
       </c>
       <c r="AA15" s="10">
         <v>-3</v>
       </c>
       <c r="AB15" s="10">
         <v>-9</v>
       </c>
       <c r="AC15" s="10">
         <v>-9</v>
       </c>
-      <c r="AD15" s="53">
+      <c r="AD15" s="39">
         <v>-3</v>
       </c>
-      <c r="AE15" s="53">
+      <c r="AE15" s="39">
         <v>-9</v>
       </c>
-      <c r="AF15" s="23"/>
+      <c r="AF15" s="10">
+        <v>-5</v>
+      </c>
       <c r="AG15" s="23"/>
       <c r="AH15" s="23"/>
       <c r="AI15" s="23"/>
       <c r="AJ15" s="23"/>
       <c r="AK15" s="23"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="11" t="s">
         <v>54</v>
       </c>
       <c r="B16" s="10">
         <v>-5</v>
       </c>
       <c r="C16" s="10">
         <v>-12</v>
       </c>
       <c r="D16" s="10">
         <v>-2</v>
       </c>
       <c r="E16" s="10">
         <v>-7</v>
       </c>
       <c r="F16" s="10">
         <v>-10</v>
       </c>
@@ -2131,57 +2150,59 @@
       </c>
       <c r="V16" s="8">
         <v>-2</v>
       </c>
       <c r="W16" s="8">
         <v>-12</v>
       </c>
       <c r="X16" s="8">
         <v>-5</v>
       </c>
       <c r="Y16" s="8">
         <v>-11</v>
       </c>
       <c r="Z16" s="10">
         <v>-3</v>
       </c>
       <c r="AA16" s="10">
         <v>-4</v>
       </c>
       <c r="AB16" s="10">
         <v>-14</v>
       </c>
       <c r="AC16" s="10">
         <v>3</v>
       </c>
-      <c r="AD16" s="53">
+      <c r="AD16" s="39">
         <v>-2</v>
       </c>
-      <c r="AE16" s="53">
+      <c r="AE16" s="39">
         <v>-1</v>
       </c>
-      <c r="AF16" s="23"/>
+      <c r="AF16" s="10">
+        <v>-8</v>
+      </c>
       <c r="AG16" s="23"/>
       <c r="AH16" s="23"/>
       <c r="AI16" s="23"/>
       <c r="AJ16" s="23"/>
       <c r="AK16" s="23"/>
     </row>
     <row r="17" spans="1:37">
       <c r="A17" s="13" t="s">
         <v>55</v>
       </c>
       <c r="B17" s="10">
         <v>-9</v>
       </c>
       <c r="C17" s="10">
         <v>-13</v>
       </c>
       <c r="D17" s="10">
         <v>-18</v>
       </c>
       <c r="E17" s="10">
         <v>2</v>
       </c>
       <c r="F17" s="10">
         <v>-16</v>
       </c>
@@ -2232,57 +2253,59 @@
       </c>
       <c r="V17" s="8">
         <v>-16</v>
       </c>
       <c r="W17" s="8">
         <v>5</v>
       </c>
       <c r="X17" s="8">
         <v>-10</v>
       </c>
       <c r="Y17" s="8">
         <v>-13</v>
       </c>
       <c r="Z17" s="10">
         <v>-11</v>
       </c>
       <c r="AA17" s="10">
         <v>-14</v>
       </c>
       <c r="AB17" s="10">
         <v>-14</v>
       </c>
       <c r="AC17" s="10">
         <v>-12</v>
       </c>
-      <c r="AD17" s="53">
+      <c r="AD17" s="39">
         <v>-23</v>
       </c>
-      <c r="AE17" s="53">
+      <c r="AE17" s="39">
         <v>-5</v>
       </c>
-      <c r="AF17" s="23"/>
+      <c r="AF17" s="10">
+        <v>-13</v>
+      </c>
       <c r="AG17" s="23"/>
       <c r="AH17" s="23"/>
       <c r="AI17" s="23"/>
       <c r="AJ17" s="23"/>
       <c r="AK17" s="23"/>
     </row>
     <row r="18" spans="1:37">
       <c r="A18" s="13" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="10">
         <v>-10</v>
       </c>
       <c r="C18" s="10">
         <v>-4</v>
       </c>
       <c r="D18" s="10">
         <v>-7</v>
       </c>
       <c r="E18" s="10">
         <v>-8</v>
       </c>
       <c r="F18" s="10">
         <v>2</v>
       </c>
@@ -2333,57 +2356,59 @@
       </c>
       <c r="V18" s="8">
         <v>-12</v>
       </c>
       <c r="W18" s="8">
         <v>-8</v>
       </c>
       <c r="X18" s="8">
         <v>-12</v>
       </c>
       <c r="Y18" s="8">
         <v>-8</v>
       </c>
       <c r="Z18" s="10">
         <v>-11</v>
       </c>
       <c r="AA18" s="10">
         <v>6</v>
       </c>
       <c r="AB18" s="10">
         <v>-19</v>
       </c>
       <c r="AC18" s="10">
         <v>1</v>
       </c>
-      <c r="AD18" s="53">
+      <c r="AD18" s="39">
         <v>-12</v>
       </c>
-      <c r="AE18" s="53">
+      <c r="AE18" s="39">
         <v>-14</v>
       </c>
-      <c r="AF18" s="23"/>
+      <c r="AF18" s="10">
+        <v>-22</v>
+      </c>
       <c r="AG18" s="23"/>
       <c r="AH18" s="23"/>
       <c r="AI18" s="23"/>
       <c r="AJ18" s="23"/>
       <c r="AK18" s="23"/>
     </row>
     <row r="19" spans="1:37">
       <c r="A19" s="13" t="s">
         <v>57</v>
       </c>
       <c r="B19" s="10">
         <v>-12</v>
       </c>
       <c r="C19" s="10">
         <v>-1</v>
       </c>
       <c r="D19" s="10">
         <v>-3</v>
       </c>
       <c r="E19" s="10">
         <v>-1</v>
       </c>
       <c r="F19" s="10">
         <v>1</v>
       </c>
@@ -2434,57 +2459,59 @@
       </c>
       <c r="V19" s="8">
         <v>2</v>
       </c>
       <c r="W19" s="8">
         <v>3</v>
       </c>
       <c r="X19" s="8">
         <v>-5</v>
       </c>
       <c r="Y19" s="8">
         <v>-9</v>
       </c>
       <c r="Z19" s="10">
         <v>-1</v>
       </c>
       <c r="AA19" s="10">
         <v>-5</v>
       </c>
       <c r="AB19" s="10">
         <v>-4</v>
       </c>
       <c r="AC19" s="10">
         <v>-1</v>
       </c>
-      <c r="AD19" s="53">
+      <c r="AD19" s="39">
         <v>-1</v>
       </c>
-      <c r="AE19" s="53">
+      <c r="AE19" s="39">
         <v>-2</v>
       </c>
-      <c r="AF19" s="23"/>
+      <c r="AF19" s="10">
+        <v>-6</v>
+      </c>
       <c r="AG19" s="23"/>
       <c r="AH19" s="23"/>
       <c r="AI19" s="23"/>
       <c r="AJ19" s="23"/>
       <c r="AK19" s="23"/>
     </row>
     <row r="20" spans="1:37">
       <c r="A20" s="13" t="s">
         <v>58</v>
       </c>
       <c r="B20" s="10">
         <v>8</v>
       </c>
       <c r="C20" s="10">
         <v>7</v>
       </c>
       <c r="D20" s="10">
         <v>-1</v>
       </c>
       <c r="E20" s="10">
         <v>6</v>
       </c>
       <c r="F20" s="10">
         <v>16</v>
       </c>
@@ -2535,57 +2562,59 @@
       </c>
       <c r="V20" s="8">
         <v>2</v>
       </c>
       <c r="W20" s="8">
         <v>8</v>
       </c>
       <c r="X20" s="8">
         <v>9</v>
       </c>
       <c r="Y20" s="8">
         <v>9</v>
       </c>
       <c r="Z20" s="10">
         <v>1</v>
       </c>
       <c r="AA20" s="10">
         <v>1</v>
       </c>
       <c r="AB20" s="10">
         <v>2</v>
       </c>
       <c r="AC20" s="10">
         <v>4</v>
       </c>
-      <c r="AD20" s="53">
+      <c r="AD20" s="39">
         <v>-4</v>
       </c>
-      <c r="AE20" s="53">
+      <c r="AE20" s="39">
         <v>8</v>
       </c>
-      <c r="AF20" s="23"/>
+      <c r="AF20" s="10">
+        <v>1</v>
+      </c>
       <c r="AG20" s="23"/>
       <c r="AH20" s="23"/>
       <c r="AI20" s="23"/>
       <c r="AJ20" s="23"/>
       <c r="AK20" s="23"/>
     </row>
     <row r="21" spans="1:37">
       <c r="A21" s="13" t="s">
         <v>59</v>
       </c>
       <c r="B21" s="10">
         <v>-2</v>
       </c>
       <c r="C21" s="10">
         <v>-8</v>
       </c>
       <c r="D21" s="10">
         <v>3</v>
       </c>
       <c r="E21" s="10">
         <v>-4</v>
       </c>
       <c r="F21" s="10">
         <v>-8</v>
       </c>
@@ -2636,92 +2665,94 @@
       </c>
       <c r="V21" s="8">
         <v>-13</v>
       </c>
       <c r="W21" s="8">
         <v>-4</v>
       </c>
       <c r="X21" s="8">
         <v>-13</v>
       </c>
       <c r="Y21" s="8">
         <v>-18</v>
       </c>
       <c r="Z21" s="10">
         <v>-13</v>
       </c>
       <c r="AA21" s="10">
         <v>-3</v>
       </c>
       <c r="AB21" s="10">
         <v>-15</v>
       </c>
       <c r="AC21" s="10">
         <v>-7</v>
       </c>
-      <c r="AD21" s="53">
+      <c r="AD21" s="39">
         <v>-9</v>
       </c>
-      <c r="AE21" s="53">
+      <c r="AE21" s="39">
         <v>-15</v>
       </c>
-      <c r="AF21" s="23"/>
+      <c r="AF21" s="10">
+        <v>-13</v>
+      </c>
       <c r="AG21" s="23"/>
       <c r="AH21" s="23"/>
       <c r="AI21" s="23"/>
       <c r="AJ21" s="23"/>
       <c r="AK21" s="23"/>
     </row>
     <row r="22" spans="1:37">
-      <c r="A22" s="46" t="s">
+      <c r="A22" s="47" t="s">
         <v>15</v>
       </c>
-      <c r="B22" s="46"/>
-[...23 lines deleted...]
-      <c r="AF22" s="23"/>
+      <c r="B22" s="47"/>
+      <c r="C22" s="47"/>
+      <c r="D22" s="47"/>
+      <c r="E22" s="47"/>
+      <c r="F22" s="47"/>
+      <c r="G22" s="47"/>
+      <c r="H22" s="47"/>
+      <c r="I22" s="47"/>
+      <c r="J22" s="47"/>
+      <c r="K22" s="47"/>
+      <c r="L22" s="47"/>
+      <c r="M22" s="47"/>
+      <c r="N22" s="47"/>
+      <c r="O22" s="47"/>
+      <c r="P22" s="47"/>
+      <c r="Q22" s="47"/>
+      <c r="R22" s="47"/>
+      <c r="S22" s="47"/>
+      <c r="T22" s="47"/>
+      <c r="U22" s="47"/>
+      <c r="V22" s="47"/>
+      <c r="W22" s="47"/>
+      <c r="X22" s="47"/>
+      <c r="Y22" s="47"/>
+      <c r="AF22" s="10"/>
       <c r="AG22" s="23"/>
       <c r="AH22" s="23"/>
       <c r="AI22" s="23"/>
       <c r="AJ22" s="23"/>
       <c r="AK22" s="23"/>
     </row>
     <row r="23" spans="1:37">
       <c r="A23" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B23" s="10">
         <v>-55</v>
       </c>
       <c r="C23" s="10">
         <v>-34</v>
       </c>
       <c r="D23" s="10">
         <v>-35</v>
       </c>
       <c r="E23" s="10">
         <v>-20</v>
       </c>
       <c r="F23" s="10">
         <v>-42</v>
       </c>
@@ -2772,57 +2803,59 @@
       </c>
       <c r="V23" s="8">
         <v>-53</v>
       </c>
       <c r="W23" s="8">
         <v>-92</v>
       </c>
       <c r="X23" s="8">
         <v>-82</v>
       </c>
       <c r="Y23" s="8">
         <v>-61</v>
       </c>
       <c r="Z23" s="8">
         <v>-52</v>
       </c>
       <c r="AA23" s="10">
         <v>-41</v>
       </c>
       <c r="AB23" s="10">
         <v>-66</v>
       </c>
       <c r="AC23" s="10">
         <v>-81</v>
       </c>
-      <c r="AD23" s="53">
+      <c r="AD23" s="39">
         <v>-56</v>
       </c>
-      <c r="AE23" s="53">
+      <c r="AE23" s="39">
         <v>-59</v>
       </c>
-      <c r="AF23" s="23"/>
+      <c r="AF23" s="10">
+        <v>-68</v>
+      </c>
       <c r="AG23" s="23"/>
       <c r="AH23" s="23"/>
       <c r="AI23" s="23"/>
       <c r="AJ23" s="23"/>
       <c r="AK23" s="23"/>
     </row>
     <row r="24" spans="1:37">
       <c r="A24" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B24" s="10">
         <v>-50</v>
       </c>
       <c r="C24" s="10">
         <v>-20</v>
       </c>
       <c r="D24" s="10">
         <v>-40</v>
       </c>
       <c r="E24" s="10">
         <v>-22</v>
       </c>
       <c r="F24" s="10">
         <v>-45</v>
       </c>
@@ -2873,57 +2906,59 @@
       </c>
       <c r="V24" s="8">
         <v>-48</v>
       </c>
       <c r="W24" s="8">
         <v>-73</v>
       </c>
       <c r="X24" s="8">
         <v>-75</v>
       </c>
       <c r="Y24" s="8">
         <v>-48</v>
       </c>
       <c r="Z24" s="8">
         <v>-45</v>
       </c>
       <c r="AA24" s="10">
         <v>-34</v>
       </c>
       <c r="AB24" s="10">
         <v>-45</v>
       </c>
       <c r="AC24" s="10">
         <v>-85</v>
       </c>
-      <c r="AD24" s="53">
+      <c r="AD24" s="39">
         <v>-51</v>
       </c>
-      <c r="AE24" s="53">
+      <c r="AE24" s="39">
         <v>-37</v>
       </c>
-      <c r="AF24" s="23"/>
+      <c r="AF24" s="10">
+        <v>-37</v>
+      </c>
       <c r="AG24" s="23"/>
       <c r="AH24" s="23"/>
       <c r="AI24" s="23"/>
       <c r="AJ24" s="23"/>
       <c r="AK24" s="23"/>
     </row>
     <row r="25" spans="1:37">
       <c r="A25" s="11" t="s">
         <v>49</v>
       </c>
       <c r="B25" s="10">
         <v>-8</v>
       </c>
       <c r="C25" s="10">
         <v>3</v>
       </c>
       <c r="D25" s="10">
         <v>6</v>
       </c>
       <c r="E25" s="10">
         <v>4</v>
       </c>
       <c r="F25" s="10">
         <v>1</v>
       </c>
@@ -2974,57 +3009,59 @@
       </c>
       <c r="V25" s="8">
         <v>8</v>
       </c>
       <c r="W25" s="8">
         <v>-6</v>
       </c>
       <c r="X25" s="8">
         <v>-4</v>
       </c>
       <c r="Y25" s="8">
         <v>-2</v>
       </c>
       <c r="Z25" s="8">
         <v>2</v>
       </c>
       <c r="AA25" s="10">
         <v>-1</v>
       </c>
       <c r="AB25" s="10">
         <v>-3</v>
       </c>
       <c r="AC25" s="10">
         <v>-1</v>
       </c>
-      <c r="AD25" s="53">
+      <c r="AD25" s="39">
         <v>3</v>
       </c>
-      <c r="AE25" s="53">
+      <c r="AE25" s="39">
         <v>-7</v>
       </c>
-      <c r="AF25" s="23"/>
+      <c r="AF25" s="10">
+        <v>-7</v>
+      </c>
       <c r="AG25" s="23"/>
       <c r="AH25" s="23"/>
       <c r="AI25" s="23"/>
       <c r="AJ25" s="23"/>
       <c r="AK25" s="23"/>
     </row>
     <row r="26" spans="1:37">
       <c r="A26" s="11" t="s">
         <v>53</v>
       </c>
       <c r="B26" s="10">
         <v>-1</v>
       </c>
       <c r="C26" s="10">
         <v>-3</v>
       </c>
       <c r="D26" s="10">
         <v>-4</v>
       </c>
       <c r="E26" s="10">
         <v>-1</v>
       </c>
       <c r="F26" s="10">
         <v>4</v>
       </c>
@@ -3075,57 +3112,59 @@
       </c>
       <c r="V26" s="8">
         <v>-4</v>
       </c>
       <c r="W26" s="8">
         <v>-2</v>
       </c>
       <c r="X26" s="8">
         <v>3</v>
       </c>
       <c r="Y26" s="8">
         <v>-5</v>
       </c>
       <c r="Z26" s="8">
         <v>1</v>
       </c>
       <c r="AA26" s="10">
         <v>-4</v>
       </c>
       <c r="AB26" s="10">
         <v>-2</v>
       </c>
       <c r="AC26" s="10">
         <v>2</v>
       </c>
-      <c r="AD26" s="53">
+      <c r="AD26" s="39">
         <v>-6</v>
       </c>
-      <c r="AE26" s="53">
+      <c r="AE26" s="39">
         <v>-4</v>
       </c>
-      <c r="AF26" s="23"/>
+      <c r="AF26" s="10">
+        <v>-3</v>
+      </c>
       <c r="AG26" s="23"/>
       <c r="AH26" s="23"/>
       <c r="AI26" s="23"/>
       <c r="AJ26" s="23"/>
       <c r="AK26" s="23"/>
     </row>
     <row r="27" spans="1:37">
       <c r="A27" s="11" t="s">
         <v>54</v>
       </c>
       <c r="B27" s="10">
         <v>3</v>
       </c>
       <c r="C27" s="10">
         <v>-10</v>
       </c>
       <c r="D27" s="10" t="s">
         <v>12</v>
       </c>
       <c r="E27" s="10">
         <v>-2</v>
       </c>
       <c r="F27" s="10">
         <v>-1</v>
       </c>
@@ -3176,55 +3215,57 @@
       </c>
       <c r="V27" s="8">
         <v>4</v>
       </c>
       <c r="W27" s="8">
         <v>-10</v>
       </c>
       <c r="X27" s="8">
         <v>-3</v>
       </c>
       <c r="Y27" s="8">
         <v>-1</v>
       </c>
       <c r="Z27" s="8" t="s">
         <v>12</v>
       </c>
       <c r="AA27" s="10" t="s">
         <v>12</v>
       </c>
       <c r="AB27" s="10">
         <v>-3</v>
       </c>
       <c r="AC27" s="10">
         <v>6</v>
       </c>
-      <c r="AD27" s="53"/>
-      <c r="AE27" s="53">
+      <c r="AD27" s="39"/>
+      <c r="AE27" s="39">
         <v>-5</v>
       </c>
-      <c r="AF27" s="23"/>
+      <c r="AF27" s="10">
+        <v>-9</v>
+      </c>
       <c r="AG27" s="23"/>
       <c r="AH27" s="23"/>
       <c r="AI27" s="23"/>
       <c r="AJ27" s="23"/>
       <c r="AK27" s="23"/>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" s="13" t="s">
         <v>56</v>
       </c>
       <c r="B28" s="10">
         <v>1</v>
       </c>
       <c r="C28" s="10">
         <v>-4</v>
       </c>
       <c r="D28" s="10">
         <v>3</v>
       </c>
       <c r="E28" s="10">
         <v>1</v>
       </c>
       <c r="F28" s="10">
         <v>-1</v>
       </c>
@@ -3275,92 +3316,94 @@
       </c>
       <c r="V28" s="8">
         <v>-13</v>
       </c>
       <c r="W28" s="8">
         <v>-1</v>
       </c>
       <c r="X28" s="8">
         <v>-3</v>
       </c>
       <c r="Y28" s="8">
         <v>-5</v>
       </c>
       <c r="Z28" s="8">
         <v>-10</v>
       </c>
       <c r="AA28" s="10">
         <v>-2</v>
       </c>
       <c r="AB28" s="10">
         <v>-13</v>
       </c>
       <c r="AC28" s="10">
         <v>-3</v>
       </c>
-      <c r="AD28" s="53">
+      <c r="AD28" s="39">
         <v>-2</v>
       </c>
-      <c r="AE28" s="53">
+      <c r="AE28" s="39">
         <v>-6</v>
       </c>
-      <c r="AF28" s="23"/>
+      <c r="AF28" s="10">
+        <v>-12</v>
+      </c>
       <c r="AG28" s="23"/>
       <c r="AH28" s="23"/>
       <c r="AI28" s="23"/>
       <c r="AJ28" s="23"/>
       <c r="AK28" s="23"/>
     </row>
     <row r="29" spans="1:37">
-      <c r="A29" s="39" t="s">
+      <c r="A29" s="48" t="s">
         <v>42</v>
       </c>
-      <c r="B29" s="39"/>
-[...23 lines deleted...]
-      <c r="AF29" s="23"/>
+      <c r="B29" s="48"/>
+      <c r="C29" s="48"/>
+      <c r="D29" s="48"/>
+      <c r="E29" s="48"/>
+      <c r="F29" s="48"/>
+      <c r="G29" s="48"/>
+      <c r="H29" s="48"/>
+      <c r="I29" s="48"/>
+      <c r="J29" s="48"/>
+      <c r="K29" s="48"/>
+      <c r="L29" s="48"/>
+      <c r="M29" s="48"/>
+      <c r="N29" s="48"/>
+      <c r="O29" s="48"/>
+      <c r="P29" s="48"/>
+      <c r="Q29" s="48"/>
+      <c r="R29" s="48"/>
+      <c r="S29" s="48"/>
+      <c r="T29" s="48"/>
+      <c r="U29" s="48"/>
+      <c r="V29" s="48"/>
+      <c r="W29" s="48"/>
+      <c r="X29" s="48"/>
+      <c r="Y29" s="48"/>
+      <c r="AF29" s="10"/>
       <c r="AG29" s="23"/>
       <c r="AH29" s="23"/>
       <c r="AI29" s="23"/>
       <c r="AJ29" s="23"/>
       <c r="AK29" s="23"/>
     </row>
     <row r="30" spans="1:37">
       <c r="A30" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B30" s="10">
         <v>-106</v>
       </c>
       <c r="C30" s="10">
         <v>-27</v>
       </c>
       <c r="D30" s="10">
         <v>-62</v>
       </c>
       <c r="E30" s="10">
         <v>-34</v>
       </c>
       <c r="F30" s="10">
         <v>-16</v>
       </c>
@@ -3411,57 +3454,59 @@
       </c>
       <c r="V30" s="8">
         <v>-70</v>
       </c>
       <c r="W30" s="8">
         <v>-54</v>
       </c>
       <c r="X30" s="8">
         <v>-61</v>
       </c>
       <c r="Y30" s="8">
         <v>-81</v>
       </c>
       <c r="Z30" s="8">
         <v>-73</v>
       </c>
       <c r="AA30" s="10">
         <v>-52</v>
       </c>
       <c r="AB30" s="10">
         <v>-115</v>
       </c>
       <c r="AC30" s="10">
         <v>-67</v>
       </c>
-      <c r="AD30" s="53">
+      <c r="AD30" s="39">
         <v>-102</v>
       </c>
-      <c r="AE30" s="53">
+      <c r="AE30" s="39">
         <v>-65</v>
       </c>
-      <c r="AF30" s="23"/>
+      <c r="AF30" s="10">
+        <v>-87</v>
+      </c>
       <c r="AG30" s="23"/>
       <c r="AH30" s="23"/>
       <c r="AI30" s="23"/>
       <c r="AJ30" s="23"/>
       <c r="AK30" s="23"/>
     </row>
     <row r="31" spans="1:37">
       <c r="A31" s="37" t="s">
         <v>47</v>
       </c>
       <c r="B31" s="10">
         <v>-11</v>
       </c>
       <c r="C31" s="10">
         <v>-7</v>
       </c>
       <c r="D31" s="10">
         <v>-15</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>12</v>
       </c>
       <c r="F31" s="10">
         <v>-7</v>
       </c>
@@ -3512,57 +3557,59 @@
       </c>
       <c r="V31" s="8">
         <v>-3</v>
       </c>
       <c r="W31" s="8">
         <v>-25</v>
       </c>
       <c r="X31" s="8">
         <v>2</v>
       </c>
       <c r="Y31" s="8">
         <v>-10</v>
       </c>
       <c r="Z31" s="8">
         <v>-10</v>
       </c>
       <c r="AA31" s="10">
         <v>-19</v>
       </c>
       <c r="AB31" s="10">
         <v>-21</v>
       </c>
       <c r="AC31" s="10">
         <v>-13</v>
       </c>
-      <c r="AD31" s="53">
+      <c r="AD31" s="39">
         <v>-6</v>
       </c>
-      <c r="AE31" s="53">
+      <c r="AE31" s="39">
         <v>-15</v>
       </c>
-      <c r="AF31" s="23"/>
+      <c r="AF31" s="10">
+        <v>-5</v>
+      </c>
       <c r="AG31" s="23"/>
       <c r="AH31" s="23"/>
       <c r="AI31" s="23"/>
       <c r="AJ31" s="23"/>
       <c r="AK31" s="23"/>
     </row>
     <row r="32" spans="1:37">
       <c r="A32" s="37" t="s">
         <v>48</v>
       </c>
       <c r="B32" s="10">
         <v>-6</v>
       </c>
       <c r="C32" s="10">
         <v>1</v>
       </c>
       <c r="D32" s="10">
         <v>7</v>
       </c>
       <c r="E32" s="10">
         <v>-7</v>
       </c>
       <c r="F32" s="10">
         <v>7</v>
       </c>
@@ -3613,57 +3660,59 @@
       </c>
       <c r="V32" s="8">
         <v>6</v>
       </c>
       <c r="W32" s="8">
         <v>2</v>
       </c>
       <c r="X32" s="8">
         <v>2</v>
       </c>
       <c r="Y32" s="8">
         <v>4</v>
       </c>
       <c r="Z32" s="8">
         <v>9</v>
       </c>
       <c r="AA32" s="10">
         <v>-1</v>
       </c>
       <c r="AB32" s="10">
         <v>4</v>
       </c>
       <c r="AC32" s="10">
         <v>3</v>
       </c>
-      <c r="AD32" s="53">
+      <c r="AD32" s="39">
         <v>-7</v>
       </c>
-      <c r="AE32" s="53">
+      <c r="AE32" s="39">
         <v>2</v>
       </c>
-      <c r="AF32" s="23"/>
+      <c r="AF32" s="10">
+        <v>-1</v>
+      </c>
       <c r="AG32" s="23"/>
       <c r="AH32" s="23"/>
       <c r="AI32" s="23"/>
       <c r="AJ32" s="23"/>
       <c r="AK32" s="23"/>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="37" t="s">
         <v>49</v>
       </c>
       <c r="B33" s="10">
         <v>-9</v>
       </c>
       <c r="C33" s="10">
         <v>-5</v>
       </c>
       <c r="D33" s="10">
         <v>-11</v>
       </c>
       <c r="E33" s="10">
         <v>-11</v>
       </c>
       <c r="F33" s="10" t="s">
         <v>44</v>
       </c>
@@ -3714,57 +3763,59 @@
       </c>
       <c r="V33" s="8">
         <v>-12</v>
       </c>
       <c r="W33" s="8">
         <v>-2</v>
       </c>
       <c r="X33" s="8">
         <v>-9</v>
       </c>
       <c r="Y33" s="8">
         <v>-6</v>
       </c>
       <c r="Z33" s="8">
         <v>-13</v>
       </c>
       <c r="AA33" s="10">
         <v>2</v>
       </c>
       <c r="AB33" s="10">
         <v>-11</v>
       </c>
       <c r="AC33" s="10">
         <v>-18</v>
       </c>
-      <c r="AD33" s="53">
+      <c r="AD33" s="39">
         <v>-13</v>
       </c>
-      <c r="AE33" s="53">
+      <c r="AE33" s="39">
         <v>-7</v>
       </c>
-      <c r="AF33" s="23"/>
+      <c r="AF33" s="10">
+        <v>-3</v>
+      </c>
       <c r="AG33" s="23"/>
       <c r="AH33" s="23"/>
       <c r="AI33" s="23"/>
       <c r="AJ33" s="23"/>
       <c r="AK33" s="23"/>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="37" t="s">
         <v>50</v>
       </c>
       <c r="B34" s="10">
         <v>-20</v>
       </c>
       <c r="C34" s="10">
         <v>7</v>
       </c>
       <c r="D34" s="10">
         <v>-8</v>
       </c>
       <c r="E34" s="10">
         <v>-2</v>
       </c>
       <c r="F34" s="10">
         <v>-6</v>
       </c>
@@ -3815,57 +3866,59 @@
       </c>
       <c r="V34" s="8">
         <v>-10</v>
       </c>
       <c r="W34" s="8">
         <v>-1</v>
       </c>
       <c r="X34" s="8">
         <v>-3</v>
       </c>
       <c r="Y34" s="8">
         <v>-6</v>
       </c>
       <c r="Z34" s="8">
         <v>-14</v>
       </c>
       <c r="AA34" s="10">
         <v>-1</v>
       </c>
       <c r="AB34" s="10">
         <v>-5</v>
       </c>
       <c r="AC34" s="10">
         <v>-4</v>
       </c>
-      <c r="AD34" s="53">
+      <c r="AD34" s="39">
         <v>-1</v>
       </c>
-      <c r="AE34" s="53">
+      <c r="AE34" s="39">
         <v>-5</v>
       </c>
-      <c r="AF34" s="23"/>
+      <c r="AF34" s="10">
+        <v>-14</v>
+      </c>
       <c r="AG34" s="23"/>
       <c r="AH34" s="23"/>
       <c r="AI34" s="23"/>
       <c r="AJ34" s="23"/>
       <c r="AK34" s="23"/>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="37" t="s">
         <v>51</v>
       </c>
       <c r="B35" s="10">
         <v>-14</v>
       </c>
       <c r="C35" s="10">
         <v>1</v>
       </c>
       <c r="D35" s="10">
         <v>-8</v>
       </c>
       <c r="E35" s="10">
         <v>-2</v>
       </c>
       <c r="F35" s="10">
         <v>-2</v>
       </c>
@@ -3916,57 +3969,59 @@
       </c>
       <c r="V35" s="8">
         <v>-6</v>
       </c>
       <c r="W35" s="8">
         <v>-14</v>
       </c>
       <c r="X35" s="8">
         <v>-7</v>
       </c>
       <c r="Y35" s="8">
         <v>-8</v>
       </c>
       <c r="Z35" s="8">
         <v>-2</v>
       </c>
       <c r="AA35" s="10">
         <v>-3</v>
       </c>
       <c r="AB35" s="10">
         <v>-4</v>
       </c>
       <c r="AC35" s="10">
         <v>-5</v>
       </c>
-      <c r="AD35" s="53">
+      <c r="AD35" s="39">
         <v>-2</v>
       </c>
-      <c r="AE35" s="53">
+      <c r="AE35" s="39">
         <v>-14</v>
       </c>
-      <c r="AF35" s="23"/>
+      <c r="AF35" s="10">
+        <v>-10</v>
+      </c>
       <c r="AG35" s="23"/>
       <c r="AH35" s="23"/>
       <c r="AI35" s="23"/>
       <c r="AJ35" s="23"/>
       <c r="AK35" s="23"/>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="37" t="s">
         <v>52</v>
       </c>
       <c r="B36" s="10">
         <v>-17</v>
       </c>
       <c r="C36" s="10">
         <v>-5</v>
       </c>
       <c r="D36" s="10">
         <v>5</v>
       </c>
       <c r="E36" s="10">
         <v>-5</v>
       </c>
       <c r="F36" s="10" t="s">
         <v>12</v>
       </c>
@@ -4017,57 +4072,59 @@
       </c>
       <c r="V36" s="8">
         <v>-8</v>
       </c>
       <c r="W36" s="8">
         <v>-15</v>
       </c>
       <c r="X36" s="8">
         <v>-12</v>
       </c>
       <c r="Y36" s="8">
         <v>-5</v>
       </c>
       <c r="Z36" s="8">
         <v>-7</v>
       </c>
       <c r="AA36" s="10">
         <v>-14</v>
       </c>
       <c r="AB36" s="10">
         <v>-23</v>
       </c>
       <c r="AC36" s="10">
         <v>-4</v>
       </c>
-      <c r="AD36" s="53">
+      <c r="AD36" s="39">
         <v>-27</v>
       </c>
-      <c r="AE36" s="53">
+      <c r="AE36" s="39">
         <v>-3</v>
       </c>
-      <c r="AF36" s="23"/>
+      <c r="AF36" s="10">
+        <v>-12</v>
+      </c>
       <c r="AG36" s="23"/>
       <c r="AH36" s="23"/>
       <c r="AI36" s="23"/>
       <c r="AJ36" s="23"/>
       <c r="AK36" s="23"/>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="37" t="s">
         <v>53</v>
       </c>
       <c r="B37" s="10">
         <v>5</v>
       </c>
       <c r="C37" s="10">
         <v>-2</v>
       </c>
       <c r="D37" s="10">
         <v>-1</v>
       </c>
       <c r="E37" s="10">
         <v>4</v>
       </c>
       <c r="F37" s="10">
         <v>-3</v>
       </c>
@@ -4118,57 +4175,59 @@
       </c>
       <c r="V37" s="8">
         <v>-7</v>
       </c>
       <c r="W37" s="8">
         <v>-2</v>
       </c>
       <c r="X37" s="8">
         <v>-4</v>
       </c>
       <c r="Y37" s="8">
         <v>-6</v>
       </c>
       <c r="Z37" s="8">
         <v>-8</v>
       </c>
       <c r="AA37" s="10">
         <v>1</v>
       </c>
       <c r="AB37" s="10">
         <v>-7</v>
       </c>
       <c r="AC37" s="10">
         <v>-11</v>
       </c>
-      <c r="AD37" s="53">
+      <c r="AD37" s="39">
         <v>3</v>
       </c>
-      <c r="AE37" s="53">
+      <c r="AE37" s="39">
         <v>-5</v>
       </c>
-      <c r="AF37" s="23"/>
+      <c r="AF37" s="10">
+        <v>-2</v>
+      </c>
       <c r="AG37" s="23"/>
       <c r="AH37" s="23"/>
       <c r="AI37" s="23"/>
       <c r="AJ37" s="23"/>
       <c r="AK37" s="23"/>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="37" t="s">
         <v>54</v>
       </c>
       <c r="B38" s="10">
         <v>-8</v>
       </c>
       <c r="C38" s="10">
         <v>-2</v>
       </c>
       <c r="D38" s="10">
         <v>-2</v>
       </c>
       <c r="E38" s="10">
         <v>-5</v>
       </c>
       <c r="F38" s="10">
         <v>-9</v>
       </c>
@@ -4219,57 +4278,59 @@
       </c>
       <c r="V38" s="8">
         <v>-6</v>
       </c>
       <c r="W38" s="8">
         <v>-2</v>
       </c>
       <c r="X38" s="8">
         <v>-2</v>
       </c>
       <c r="Y38" s="8">
         <v>-10</v>
       </c>
       <c r="Z38" s="8">
         <v>-3</v>
       </c>
       <c r="AA38" s="10">
         <v>-4</v>
       </c>
       <c r="AB38" s="10">
         <v>-11</v>
       </c>
       <c r="AC38" s="10">
         <v>-3</v>
       </c>
-      <c r="AD38" s="53">
+      <c r="AD38" s="39">
         <v>-2</v>
       </c>
-      <c r="AE38" s="53">
+      <c r="AE38" s="39">
         <v>4</v>
       </c>
-      <c r="AF38" s="23"/>
+      <c r="AF38" s="10">
+        <v>1</v>
+      </c>
       <c r="AG38" s="23"/>
       <c r="AH38" s="23"/>
       <c r="AI38" s="23"/>
       <c r="AJ38" s="23"/>
       <c r="AK38" s="23"/>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="13" t="s">
         <v>55</v>
       </c>
       <c r="B39" s="10">
         <v>-9</v>
       </c>
       <c r="C39" s="10">
         <v>-13</v>
       </c>
       <c r="D39" s="10">
         <v>-18</v>
       </c>
       <c r="E39" s="10">
         <v>2</v>
       </c>
       <c r="F39" s="10">
         <v>-16</v>
       </c>
@@ -4320,57 +4381,59 @@
       </c>
       <c r="V39" s="8">
         <v>-16</v>
       </c>
       <c r="W39" s="8">
         <v>5</v>
       </c>
       <c r="X39" s="8">
         <v>-10</v>
       </c>
       <c r="Y39" s="8">
         <v>-13</v>
       </c>
       <c r="Z39" s="8">
         <v>-11</v>
       </c>
       <c r="AA39" s="10">
         <v>-14</v>
       </c>
       <c r="AB39" s="10">
         <v>-14</v>
       </c>
       <c r="AC39" s="10">
         <v>-12</v>
       </c>
-      <c r="AD39" s="53">
+      <c r="AD39" s="39">
         <v>-23</v>
       </c>
-      <c r="AE39" s="53">
+      <c r="AE39" s="39">
         <v>-5</v>
       </c>
-      <c r="AF39" s="23"/>
+      <c r="AF39" s="10">
+        <v>-13</v>
+      </c>
       <c r="AG39" s="23"/>
       <c r="AH39" s="23"/>
       <c r="AI39" s="23"/>
       <c r="AJ39" s="23"/>
       <c r="AK39" s="23"/>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="13" t="s">
         <v>56</v>
       </c>
       <c r="B40" s="10">
         <v>-11</v>
       </c>
       <c r="C40" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D40" s="10">
         <v>-10</v>
       </c>
       <c r="E40" s="10">
         <v>-9</v>
       </c>
       <c r="F40" s="10">
         <v>3</v>
       </c>
@@ -4421,57 +4484,59 @@
       </c>
       <c r="V40" s="8">
         <v>1</v>
       </c>
       <c r="W40" s="8">
         <v>-7</v>
       </c>
       <c r="X40" s="8">
         <v>-9</v>
       </c>
       <c r="Y40" s="8">
         <v>-3</v>
       </c>
       <c r="Z40" s="8">
         <v>-1</v>
       </c>
       <c r="AA40" s="10">
         <v>8</v>
       </c>
       <c r="AB40" s="10">
         <v>-6</v>
       </c>
       <c r="AC40" s="10">
         <v>4</v>
       </c>
-      <c r="AD40" s="54">
+      <c r="AD40" s="40">
         <v>-10</v>
       </c>
-      <c r="AE40" s="54">
+      <c r="AE40" s="40">
         <v>-8</v>
       </c>
-      <c r="AF40" s="23"/>
+      <c r="AF40" s="10">
+        <v>-10</v>
+      </c>
       <c r="AG40" s="23"/>
       <c r="AH40" s="23"/>
       <c r="AI40" s="23"/>
       <c r="AJ40" s="23"/>
       <c r="AK40" s="23"/>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="13" t="s">
         <v>57</v>
       </c>
       <c r="B41" s="10">
         <v>-12</v>
       </c>
       <c r="C41" s="10">
         <v>-1</v>
       </c>
       <c r="D41" s="10">
         <v>-3</v>
       </c>
       <c r="E41" s="10">
         <v>-1</v>
       </c>
       <c r="F41" s="10">
         <v>1</v>
       </c>
@@ -4522,57 +4587,59 @@
       </c>
       <c r="V41" s="8">
         <v>2</v>
       </c>
       <c r="W41" s="8">
         <v>3</v>
       </c>
       <c r="X41" s="8">
         <v>-5</v>
       </c>
       <c r="Y41" s="8">
         <v>-9</v>
       </c>
       <c r="Z41" s="8">
         <v>-1</v>
       </c>
       <c r="AA41" s="10">
         <v>-5</v>
       </c>
       <c r="AB41" s="10">
         <v>-4</v>
       </c>
       <c r="AC41" s="10">
         <v>-1</v>
       </c>
-      <c r="AD41" s="54">
+      <c r="AD41" s="40">
         <v>-1</v>
       </c>
-      <c r="AE41" s="54">
+      <c r="AE41" s="40">
         <v>-2</v>
       </c>
-      <c r="AF41" s="23"/>
+      <c r="AF41" s="10">
+        <v>-6</v>
+      </c>
       <c r="AG41" s="23"/>
       <c r="AH41" s="23"/>
       <c r="AI41" s="23"/>
       <c r="AJ41" s="23"/>
       <c r="AK41" s="23"/>
     </row>
     <row r="42" spans="1:37">
       <c r="A42" s="13" t="s">
         <v>58</v>
       </c>
       <c r="B42" s="10">
         <v>8</v>
       </c>
       <c r="C42" s="10">
         <v>7</v>
       </c>
       <c r="D42" s="10">
         <v>-1</v>
       </c>
       <c r="E42" s="10">
         <v>6</v>
       </c>
       <c r="F42" s="10">
         <v>16</v>
       </c>
@@ -4623,57 +4690,59 @@
       </c>
       <c r="V42" s="8">
         <v>2</v>
       </c>
       <c r="W42" s="8">
         <v>8</v>
       </c>
       <c r="X42" s="8">
         <v>9</v>
       </c>
       <c r="Y42" s="8">
         <v>9</v>
       </c>
       <c r="Z42" s="8">
         <v>1</v>
       </c>
       <c r="AA42" s="10">
         <v>1</v>
       </c>
       <c r="AB42" s="10">
         <v>2</v>
       </c>
       <c r="AC42" s="10">
         <v>4</v>
       </c>
-      <c r="AD42" s="54">
+      <c r="AD42" s="40">
         <v>-4</v>
       </c>
-      <c r="AE42" s="54">
+      <c r="AE42" s="40">
         <v>8</v>
       </c>
-      <c r="AF42" s="23"/>
+      <c r="AF42" s="10">
+        <v>1</v>
+      </c>
       <c r="AG42" s="23"/>
       <c r="AH42" s="23"/>
       <c r="AI42" s="23"/>
       <c r="AJ42" s="23"/>
       <c r="AK42" s="23"/>
     </row>
     <row r="43" spans="1:37">
       <c r="A43" s="14" t="s">
         <v>59</v>
       </c>
       <c r="B43" s="17">
         <v>-2</v>
       </c>
       <c r="C43" s="17">
         <v>-8</v>
       </c>
       <c r="D43" s="17">
         <v>3</v>
       </c>
       <c r="E43" s="17">
         <v>-4</v>
       </c>
       <c r="F43" s="17">
         <v>-8</v>
       </c>
@@ -4724,183 +4793,185 @@
       </c>
       <c r="V43" s="17">
         <v>-13</v>
       </c>
       <c r="W43" s="17">
         <v>-4</v>
       </c>
       <c r="X43" s="17">
         <v>-13</v>
       </c>
       <c r="Y43" s="17">
         <v>-18</v>
       </c>
       <c r="Z43" s="17">
         <v>-13</v>
       </c>
       <c r="AA43" s="17">
         <v>-3</v>
       </c>
       <c r="AB43" s="17">
         <v>-15</v>
       </c>
       <c r="AC43" s="17">
         <v>-7</v>
       </c>
-      <c r="AD43" s="55">
+      <c r="AD43" s="41">
         <v>-9</v>
       </c>
-      <c r="AE43" s="55">
+      <c r="AE43" s="41">
         <v>-15</v>
       </c>
-      <c r="AF43" s="15"/>
+      <c r="AF43" s="17">
+        <v>-13</v>
+      </c>
       <c r="AG43" s="15"/>
       <c r="AH43" s="15"/>
       <c r="AI43" s="15"/>
       <c r="AJ43" s="15"/>
       <c r="AK43" s="15"/>
     </row>
     <row r="44" spans="1:37">
       <c r="A44" s="18" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
-    <mergeCell ref="Z4:AK4"/>
-    <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="F33" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BU44"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection sqref="A1:BI1"/>
+    <sheetView tabSelected="1" topLeftCell="AL1" workbookViewId="0">
+      <selection activeCell="BP7" sqref="BP7:BP43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="28.140625" style="1" customWidth="1"/>
     <col min="2" max="10" width="11.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="11" max="12" width="9.7109375" style="1" hidden="1" customWidth="1"/>
     <col min="13" max="23" width="9.140625" style="1" hidden="1" customWidth="1"/>
     <col min="24" max="24" width="9.140625" style="19" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="9.140625" style="1" hidden="1" customWidth="1"/>
     <col min="26" max="37" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="38" max="38" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="39" max="39" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="40" max="45" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="46" max="46" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="47" max="47" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="48" max="49" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="50" max="50" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="51" max="51" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="52" max="57" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="58" max="58" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="59" max="59" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="60" max="61" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="62" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:73" ht="12.75">
-      <c r="A1" s="44" t="s">
+      <c r="A1" s="45" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="44"/>
-[...58 lines deleted...]
-      <c r="BI1" s="44"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
+      <c r="H1" s="45"/>
+      <c r="I1" s="45"/>
+      <c r="J1" s="45"/>
+      <c r="K1" s="45"/>
+      <c r="L1" s="45"/>
+      <c r="M1" s="45"/>
+      <c r="N1" s="45"/>
+      <c r="O1" s="45"/>
+      <c r="P1" s="45"/>
+      <c r="Q1" s="45"/>
+      <c r="R1" s="45"/>
+      <c r="S1" s="45"/>
+      <c r="T1" s="45"/>
+      <c r="U1" s="45"/>
+      <c r="V1" s="45"/>
+      <c r="W1" s="45"/>
+      <c r="X1" s="45"/>
+      <c r="Y1" s="45"/>
+      <c r="Z1" s="45"/>
+      <c r="AA1" s="45"/>
+      <c r="AB1" s="45"/>
+      <c r="AC1" s="45"/>
+      <c r="AD1" s="45"/>
+      <c r="AE1" s="45"/>
+      <c r="AF1" s="45"/>
+      <c r="AG1" s="45"/>
+      <c r="AH1" s="45"/>
+      <c r="AI1" s="45"/>
+      <c r="AJ1" s="45"/>
+      <c r="AK1" s="45"/>
+      <c r="AL1" s="45"/>
+      <c r="AM1" s="45"/>
+      <c r="AN1" s="45"/>
+      <c r="AO1" s="45"/>
+      <c r="AP1" s="45"/>
+      <c r="AQ1" s="45"/>
+      <c r="AR1" s="45"/>
+      <c r="AS1" s="45"/>
+      <c r="AT1" s="45"/>
+      <c r="AU1" s="45"/>
+      <c r="AV1" s="45"/>
+      <c r="AW1" s="45"/>
+      <c r="AX1" s="45"/>
+      <c r="AY1" s="45"/>
+      <c r="AZ1" s="45"/>
+      <c r="BA1" s="45"/>
+      <c r="BB1" s="45"/>
+      <c r="BC1" s="45"/>
+      <c r="BD1" s="45"/>
+      <c r="BE1" s="45"/>
+      <c r="BF1" s="45"/>
+      <c r="BG1" s="45"/>
+      <c r="BH1" s="45"/>
+      <c r="BI1" s="45"/>
     </row>
     <row r="2" spans="1:73">
       <c r="A2" s="35"/>
       <c r="B2" s="35"/>
       <c r="C2" s="35"/>
       <c r="D2" s="35"/>
       <c r="E2" s="35"/>
       <c r="F2" s="35"/>
       <c r="G2" s="35"/>
       <c r="H2" s="35"/>
       <c r="I2" s="35"/>
       <c r="J2" s="35"/>
       <c r="K2" s="35"/>
       <c r="L2" s="35"/>
       <c r="M2" s="35"/>
       <c r="N2" s="35"/>
       <c r="O2" s="35"/>
       <c r="P2" s="35"/>
       <c r="Q2" s="35"/>
       <c r="R2" s="35"/>
       <c r="S2" s="35"/>
       <c r="T2" s="35"/>
       <c r="U2" s="35"/>
       <c r="V2" s="35"/>
       <c r="W2" s="35"/>
@@ -4910,146 +4981,146 @@
       <c r="AA2" s="35"/>
       <c r="AB2" s="35"/>
       <c r="AC2" s="35"/>
       <c r="AD2" s="35"/>
       <c r="AE2" s="35"/>
       <c r="AF2" s="35"/>
       <c r="AG2" s="35"/>
       <c r="AH2" s="35"/>
       <c r="AI2" s="35"/>
       <c r="AJ2" s="35"/>
       <c r="AK2" s="35"/>
       <c r="AL2" s="35"/>
       <c r="AM2" s="35"/>
       <c r="AN2" s="35"/>
       <c r="AO2" s="35"/>
       <c r="AP2" s="35"/>
       <c r="AQ2" s="35"/>
       <c r="AR2" s="35"/>
       <c r="AS2" s="35"/>
       <c r="AT2" s="35"/>
       <c r="AU2" s="35"/>
       <c r="AV2" s="35"/>
       <c r="AW2" s="35"/>
     </row>
     <row r="3" spans="1:73">
-      <c r="BH3" s="47"/>
-[...1 lines deleted...]
-      <c r="BT3" s="47" t="s">
+      <c r="BH3" s="53"/>
+      <c r="BI3" s="53"/>
+      <c r="BT3" s="53" t="s">
         <v>16</v>
       </c>
-      <c r="BU3" s="47"/>
+      <c r="BU3" s="53"/>
     </row>
     <row r="4" spans="1:73">
-      <c r="A4" s="50"/>
-      <c r="B4" s="40">
+      <c r="A4" s="56"/>
+      <c r="B4" s="49">
         <v>2019</v>
       </c>
-      <c r="C4" s="41"/>
-[...10 lines deleted...]
-      <c r="N4" s="40">
+      <c r="C4" s="50"/>
+      <c r="D4" s="50"/>
+      <c r="E4" s="50"/>
+      <c r="F4" s="50"/>
+      <c r="G4" s="50"/>
+      <c r="H4" s="50"/>
+      <c r="I4" s="50"/>
+      <c r="J4" s="50"/>
+      <c r="K4" s="50"/>
+      <c r="L4" s="50"/>
+      <c r="M4" s="58"/>
+      <c r="N4" s="49">
         <v>2020</v>
       </c>
-      <c r="O4" s="41"/>
-[...10 lines deleted...]
-      <c r="Z4" s="40">
+      <c r="O4" s="50"/>
+      <c r="P4" s="50"/>
+      <c r="Q4" s="50"/>
+      <c r="R4" s="50"/>
+      <c r="S4" s="50"/>
+      <c r="T4" s="50"/>
+      <c r="U4" s="50"/>
+      <c r="V4" s="50"/>
+      <c r="W4" s="50"/>
+      <c r="X4" s="50"/>
+      <c r="Y4" s="50"/>
+      <c r="Z4" s="49">
         <v>2021</v>
       </c>
-      <c r="AA4" s="41"/>
-[...10 lines deleted...]
-      <c r="AL4" s="48">
+      <c r="AA4" s="50"/>
+      <c r="AB4" s="50"/>
+      <c r="AC4" s="50"/>
+      <c r="AD4" s="50"/>
+      <c r="AE4" s="50"/>
+      <c r="AF4" s="50"/>
+      <c r="AG4" s="50"/>
+      <c r="AH4" s="50"/>
+      <c r="AI4" s="50"/>
+      <c r="AJ4" s="50"/>
+      <c r="AK4" s="50"/>
+      <c r="AL4" s="54">
         <v>2024</v>
       </c>
-      <c r="AM4" s="49"/>
-[...10 lines deleted...]
-      <c r="AX4" s="48">
+      <c r="AM4" s="55"/>
+      <c r="AN4" s="55"/>
+      <c r="AO4" s="55"/>
+      <c r="AP4" s="55"/>
+      <c r="AQ4" s="55"/>
+      <c r="AR4" s="55"/>
+      <c r="AS4" s="55"/>
+      <c r="AT4" s="55"/>
+      <c r="AU4" s="55"/>
+      <c r="AV4" s="55"/>
+      <c r="AW4" s="55"/>
+      <c r="AX4" s="54">
         <v>2025</v>
       </c>
-      <c r="AY4" s="49"/>
-[...10 lines deleted...]
-      <c r="BJ4" s="48">
+      <c r="AY4" s="55"/>
+      <c r="AZ4" s="55"/>
+      <c r="BA4" s="55"/>
+      <c r="BB4" s="55"/>
+      <c r="BC4" s="55"/>
+      <c r="BD4" s="55"/>
+      <c r="BE4" s="55"/>
+      <c r="BF4" s="55"/>
+      <c r="BG4" s="55"/>
+      <c r="BH4" s="55"/>
+      <c r="BI4" s="55"/>
+      <c r="BJ4" s="54">
         <v>2026</v>
       </c>
-      <c r="BK4" s="49"/>
-[...9 lines deleted...]
-      <c r="BU4" s="49"/>
+      <c r="BK4" s="55"/>
+      <c r="BL4" s="55"/>
+      <c r="BM4" s="55"/>
+      <c r="BN4" s="55"/>
+      <c r="BO4" s="55"/>
+      <c r="BP4" s="55"/>
+      <c r="BQ4" s="55"/>
+      <c r="BR4" s="55"/>
+      <c r="BS4" s="55"/>
+      <c r="BT4" s="55"/>
+      <c r="BU4" s="55"/>
     </row>
     <row r="5" spans="1:73" ht="22.5">
-      <c r="A5" s="51"/>
+      <c r="A5" s="57"/>
       <c r="B5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -5224,113 +5295,113 @@
         <v>21</v>
       </c>
       <c r="BO5" s="5" t="s">
         <v>22</v>
       </c>
       <c r="BP5" s="4" t="s">
         <v>23</v>
       </c>
       <c r="BQ5" s="4" t="s">
         <v>24</v>
       </c>
       <c r="BR5" s="4" t="s">
         <v>25</v>
       </c>
       <c r="BS5" s="4" t="s">
         <v>26</v>
       </c>
       <c r="BT5" s="4" t="s">
         <v>27</v>
       </c>
       <c r="BU5" s="4" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:73">
-      <c r="A6" s="45" t="s">
+      <c r="A6" s="46" t="s">
         <v>14</v>
       </c>
-      <c r="B6" s="45"/>
-[...58 lines deleted...]
-      <c r="BI6" s="45"/>
+      <c r="B6" s="46"/>
+      <c r="C6" s="46"/>
+      <c r="D6" s="46"/>
+      <c r="E6" s="46"/>
+      <c r="F6" s="46"/>
+      <c r="G6" s="46"/>
+      <c r="H6" s="46"/>
+      <c r="I6" s="46"/>
+      <c r="J6" s="46"/>
+      <c r="K6" s="46"/>
+      <c r="L6" s="46"/>
+      <c r="M6" s="46"/>
+      <c r="N6" s="46"/>
+      <c r="O6" s="46"/>
+      <c r="P6" s="46"/>
+      <c r="Q6" s="46"/>
+      <c r="R6" s="46"/>
+      <c r="S6" s="46"/>
+      <c r="T6" s="46"/>
+      <c r="U6" s="46"/>
+      <c r="V6" s="46"/>
+      <c r="W6" s="46"/>
+      <c r="X6" s="46"/>
+      <c r="Y6" s="46"/>
+      <c r="Z6" s="46"/>
+      <c r="AA6" s="46"/>
+      <c r="AB6" s="46"/>
+      <c r="AC6" s="46"/>
+      <c r="AD6" s="46"/>
+      <c r="AE6" s="46"/>
+      <c r="AF6" s="46"/>
+      <c r="AG6" s="46"/>
+      <c r="AH6" s="46"/>
+      <c r="AI6" s="46"/>
+      <c r="AJ6" s="46"/>
+      <c r="AK6" s="46"/>
+      <c r="AL6" s="46"/>
+      <c r="AM6" s="46"/>
+      <c r="AN6" s="46"/>
+      <c r="AO6" s="46"/>
+      <c r="AP6" s="46"/>
+      <c r="AQ6" s="46"/>
+      <c r="AR6" s="46"/>
+      <c r="AS6" s="46"/>
+      <c r="AT6" s="46"/>
+      <c r="AU6" s="46"/>
+      <c r="AV6" s="46"/>
+      <c r="AW6" s="46"/>
+      <c r="AX6" s="46"/>
+      <c r="AY6" s="46"/>
+      <c r="AZ6" s="46"/>
+      <c r="BA6" s="46"/>
+      <c r="BB6" s="46"/>
+      <c r="BC6" s="46"/>
+      <c r="BD6" s="46"/>
+      <c r="BE6" s="46"/>
+      <c r="BF6" s="46"/>
+      <c r="BG6" s="46"/>
+      <c r="BH6" s="46"/>
+      <c r="BI6" s="46"/>
     </row>
     <row r="7" spans="1:73">
       <c r="A7" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B7" s="24">
         <v>-1.19</v>
       </c>
       <c r="C7" s="24">
         <v>-1.42</v>
       </c>
       <c r="D7" s="24">
         <v>-0.91</v>
       </c>
       <c r="E7" s="24">
         <v>-0.67</v>
       </c>
       <c r="F7" s="24">
         <v>-0.51</v>
       </c>
       <c r="G7" s="25">
         <v>-0.38</v>
       </c>
       <c r="H7" s="25">
         <v>-0.14000000000000001</v>
@@ -5484,57 +5555,59 @@
       </c>
       <c r="BF7" s="1">
         <v>-2.4500000000000002</v>
       </c>
       <c r="BG7" s="1">
         <v>-2.5299999999999998</v>
       </c>
       <c r="BH7" s="26">
         <v>-2.61</v>
       </c>
       <c r="BI7" s="26">
         <v>-2.66</v>
       </c>
       <c r="BJ7" s="38">
         <v>-2.88</v>
       </c>
       <c r="BK7" s="38">
         <v>-2.64</v>
       </c>
       <c r="BL7" s="38">
         <v>-3.16</v>
       </c>
       <c r="BM7" s="26">
         <v>-3.25</v>
       </c>
-      <c r="BN7" s="56">
+      <c r="BN7" s="42">
         <v>-3.32</v>
       </c>
-      <c r="BO7" s="56">
+      <c r="BO7" s="42">
         <v>-3.26</v>
       </c>
-      <c r="BP7" s="23"/>
+      <c r="BP7" s="26">
+        <v>-3.31</v>
+      </c>
       <c r="BQ7" s="23"/>
       <c r="BR7" s="23"/>
       <c r="BS7" s="23"/>
       <c r="BT7" s="23"/>
       <c r="BU7" s="23"/>
     </row>
     <row r="8" spans="1:73">
       <c r="A8" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B8" s="24">
         <v>1.4</v>
       </c>
       <c r="C8" s="24">
         <v>1.02</v>
       </c>
       <c r="D8" s="24">
         <v>1.3</v>
       </c>
       <c r="E8" s="24">
         <v>1.02</v>
       </c>
       <c r="F8" s="24">
         <v>1.42</v>
       </c>
@@ -5693,57 +5766,59 @@
       </c>
       <c r="BF8" s="1">
         <v>-2.39</v>
       </c>
       <c r="BG8" s="1">
         <v>-2.5499999999999998</v>
       </c>
       <c r="BH8" s="26">
         <v>-2.68</v>
       </c>
       <c r="BI8" s="26">
         <v>-2.67</v>
       </c>
       <c r="BJ8" s="38">
         <v>-2.39</v>
       </c>
       <c r="BK8" s="38">
         <v>-2.2000000000000002</v>
       </c>
       <c r="BL8" s="38">
         <v>-2.2599999999999998</v>
       </c>
       <c r="BM8" s="26">
         <v>-2.86</v>
       </c>
-      <c r="BN8" s="56">
+      <c r="BN8" s="42">
         <v>-2.83</v>
       </c>
-      <c r="BO8" s="56">
+      <c r="BO8" s="42">
         <v>-2.7</v>
       </c>
-      <c r="BP8" s="23"/>
+      <c r="BP8" s="26">
+        <v>-2.59</v>
+      </c>
       <c r="BQ8" s="23"/>
       <c r="BR8" s="23"/>
       <c r="BS8" s="23"/>
       <c r="BT8" s="23"/>
       <c r="BU8" s="23"/>
     </row>
     <row r="9" spans="1:73">
       <c r="A9" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B9" s="24">
         <v>-2.25</v>
       </c>
       <c r="C9" s="24">
         <v>-0.34</v>
       </c>
       <c r="D9" s="24">
         <v>-0.88</v>
       </c>
       <c r="E9" s="24">
         <v>-0.83</v>
       </c>
       <c r="F9" s="24">
         <v>-1.1200000000000001</v>
       </c>
@@ -5902,57 +5977,59 @@
       </c>
       <c r="BF9" s="1">
         <v>-0.53</v>
       </c>
       <c r="BG9" s="1">
         <v>-1.47</v>
       </c>
       <c r="BH9" s="26">
         <v>-1.26</v>
       </c>
       <c r="BI9" s="26">
         <v>-1.49</v>
       </c>
       <c r="BJ9" s="38">
         <v>-4.01</v>
       </c>
       <c r="BK9" s="38">
         <v>-6.14</v>
       </c>
       <c r="BL9" s="38">
         <v>-6.92</v>
       </c>
       <c r="BM9" s="26">
         <v>-6.51</v>
       </c>
-      <c r="BN9" s="56">
+      <c r="BN9" s="42">
         <v>-5.66</v>
       </c>
-      <c r="BO9" s="56">
+      <c r="BO9" s="42">
         <v>-5.77</v>
       </c>
-      <c r="BP9" s="23"/>
+      <c r="BP9" s="26">
+        <v>-5.22</v>
+      </c>
       <c r="BQ9" s="23"/>
       <c r="BR9" s="23"/>
       <c r="BS9" s="23"/>
       <c r="BT9" s="23"/>
       <c r="BU9" s="23"/>
     </row>
     <row r="10" spans="1:73">
       <c r="A10" s="11" t="s">
         <v>48</v>
       </c>
       <c r="B10" s="24">
         <v>3.77</v>
       </c>
       <c r="C10" s="24">
         <v>3.17</v>
       </c>
       <c r="D10" s="24">
         <v>4.67</v>
       </c>
       <c r="E10" s="24">
         <v>5.83</v>
       </c>
       <c r="F10" s="24">
         <v>3.87</v>
       </c>
@@ -6111,57 +6188,59 @@
       </c>
       <c r="BF10" s="1">
         <v>6.56</v>
       </c>
       <c r="BG10" s="1">
         <v>6.08</v>
       </c>
       <c r="BH10" s="26">
         <v>5.71</v>
       </c>
       <c r="BI10" s="26">
         <v>5.54</v>
       </c>
       <c r="BJ10" s="38">
         <v>8.8000000000000007</v>
       </c>
       <c r="BK10" s="38">
         <v>4.1399999999999997</v>
       </c>
       <c r="BL10" s="38">
         <v>4.07</v>
       </c>
       <c r="BM10" s="26">
         <v>3.81</v>
       </c>
-      <c r="BN10" s="56">
+      <c r="BN10" s="42">
         <v>1.61</v>
       </c>
-      <c r="BO10" s="56">
+      <c r="BO10" s="42">
         <v>1.68</v>
       </c>
-      <c r="BP10" s="23"/>
+      <c r="BP10" s="26">
+        <v>1.3</v>
+      </c>
       <c r="BQ10" s="23"/>
       <c r="BR10" s="23"/>
       <c r="BS10" s="23"/>
       <c r="BT10" s="23"/>
       <c r="BU10" s="23"/>
     </row>
     <row r="11" spans="1:73">
       <c r="A11" s="11" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="24">
         <v>-9.93</v>
       </c>
       <c r="C11" s="24">
         <v>-8.56</v>
       </c>
       <c r="D11" s="24">
         <v>-4.24</v>
       </c>
       <c r="E11" s="24">
         <v>-3.9</v>
       </c>
       <c r="F11" s="24">
         <v>-4.58</v>
       </c>
@@ -6320,57 +6399,59 @@
       </c>
       <c r="BF11" s="19">
         <v>-4</v>
       </c>
       <c r="BG11" s="1">
         <v>-3.96</v>
       </c>
       <c r="BH11" s="26">
         <v>-4.1500000000000004</v>
       </c>
       <c r="BI11" s="26">
         <v>-4.1100000000000003</v>
       </c>
       <c r="BJ11" s="38">
         <v>-5.07</v>
       </c>
       <c r="BK11" s="38">
         <v>-2.41</v>
       </c>
       <c r="BL11" s="38">
         <v>-3.8</v>
       </c>
       <c r="BM11" s="26">
         <v>-5.1100000000000003</v>
       </c>
-      <c r="BN11" s="56">
+      <c r="BN11" s="42">
         <v>-5.01</v>
       </c>
-      <c r="BO11" s="56">
+      <c r="BO11" s="42">
         <v>-5.27</v>
       </c>
-      <c r="BP11" s="23"/>
+      <c r="BP11" s="26">
+        <v>-5.18</v>
+      </c>
       <c r="BQ11" s="23"/>
       <c r="BR11" s="23"/>
       <c r="BS11" s="23"/>
       <c r="BT11" s="23"/>
       <c r="BU11" s="23"/>
     </row>
     <row r="12" spans="1:73">
       <c r="A12" s="11" t="s">
         <v>50</v>
       </c>
       <c r="B12" s="24">
         <v>-2.13</v>
       </c>
       <c r="C12" s="24">
         <v>-3.08</v>
       </c>
       <c r="D12" s="24">
         <v>-3.67</v>
       </c>
       <c r="E12" s="24">
         <v>-4.4000000000000004</v>
       </c>
       <c r="F12" s="24">
         <v>-3.82</v>
       </c>
@@ -6529,57 +6610,59 @@
       </c>
       <c r="BF12" s="1">
         <v>-4.82</v>
       </c>
       <c r="BG12" s="1">
         <v>-4.3899999999999997</v>
       </c>
       <c r="BH12" s="26">
         <v>-4.1500000000000004</v>
       </c>
       <c r="BI12" s="26">
         <v>-4.0999999999999996</v>
       </c>
       <c r="BJ12" s="38">
         <v>-8.42</v>
       </c>
       <c r="BK12" s="38">
         <v>-4.71</v>
       </c>
       <c r="BL12" s="38">
         <v>-4.0999999999999996</v>
       </c>
       <c r="BM12" s="26">
         <v>-3.69</v>
       </c>
-      <c r="BN12" s="56">
+      <c r="BN12" s="42">
         <v>-3.05</v>
       </c>
-      <c r="BO12" s="56">
+      <c r="BO12" s="42">
         <v>-3.05</v>
       </c>
-      <c r="BP12" s="23"/>
+      <c r="BP12" s="26">
+        <v>-3.82</v>
+      </c>
       <c r="BQ12" s="23"/>
       <c r="BR12" s="23"/>
       <c r="BS12" s="23"/>
       <c r="BT12" s="23"/>
       <c r="BU12" s="23"/>
     </row>
     <row r="13" spans="1:73">
       <c r="A13" s="11" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="24">
         <v>-0.61</v>
       </c>
       <c r="C13" s="24">
         <v>-0.96</v>
       </c>
       <c r="D13" s="24">
         <v>-1.9</v>
       </c>
       <c r="E13" s="24">
         <v>-1.74</v>
       </c>
       <c r="F13" s="24">
         <v>-2.89</v>
       </c>
@@ -6738,57 +6821,59 @@
       </c>
       <c r="BF13" s="19">
         <v>-3.1</v>
       </c>
       <c r="BG13" s="1">
         <v>-3.78</v>
       </c>
       <c r="BH13" s="26">
         <v>-3.89</v>
       </c>
       <c r="BI13" s="26">
         <v>-4.04</v>
       </c>
       <c r="BJ13" s="38">
         <v>-1.45</v>
       </c>
       <c r="BK13" s="38">
         <v>-1.89</v>
       </c>
       <c r="BL13" s="38">
         <v>-2.23</v>
       </c>
       <c r="BM13" s="26">
         <v>-2.61</v>
       </c>
-      <c r="BN13" s="56">
+      <c r="BN13" s="42">
         <v>-2.36</v>
       </c>
-      <c r="BO13" s="56">
+      <c r="BO13" s="42">
         <v>-3.7</v>
       </c>
-      <c r="BP13" s="23"/>
+      <c r="BP13" s="26">
+        <v>-4.22</v>
+      </c>
       <c r="BQ13" s="23"/>
       <c r="BR13" s="23"/>
       <c r="BS13" s="23"/>
       <c r="BT13" s="23"/>
       <c r="BU13" s="23"/>
     </row>
     <row r="14" spans="1:73">
       <c r="A14" s="11" t="s">
         <v>52</v>
       </c>
       <c r="B14" s="24">
         <v>-5.59</v>
       </c>
       <c r="C14" s="24">
         <v>-4.2</v>
       </c>
       <c r="D14" s="24">
         <v>-3.77</v>
       </c>
       <c r="E14" s="24">
         <v>-3.66</v>
       </c>
       <c r="F14" s="24">
         <v>-3.39</v>
       </c>
@@ -6947,57 +7032,59 @@
       </c>
       <c r="BF14" s="19">
         <v>-2.9</v>
       </c>
       <c r="BG14" s="19">
         <v>-3</v>
       </c>
       <c r="BH14" s="26">
         <v>-3.01</v>
       </c>
       <c r="BI14" s="26">
         <v>-2.85</v>
       </c>
       <c r="BJ14" s="38">
         <v>-1.8</v>
       </c>
       <c r="BK14" s="38">
         <v>-2.83</v>
       </c>
       <c r="BL14" s="38">
         <v>-3.9</v>
       </c>
       <c r="BM14" s="26">
         <v>-3.19</v>
       </c>
-      <c r="BN14" s="56">
+      <c r="BN14" s="42">
         <v>-3.96</v>
       </c>
-      <c r="BO14" s="56">
+      <c r="BO14" s="42">
         <v>-3.44</v>
       </c>
-      <c r="BP14" s="23"/>
+      <c r="BP14" s="26">
+        <v>-3.38</v>
+      </c>
       <c r="BQ14" s="23"/>
       <c r="BR14" s="23"/>
       <c r="BS14" s="23"/>
       <c r="BT14" s="23"/>
       <c r="BU14" s="23"/>
     </row>
     <row r="15" spans="1:73">
       <c r="A15" s="11" t="s">
         <v>53</v>
       </c>
       <c r="B15" s="24">
         <v>7.91</v>
       </c>
       <c r="C15" s="24">
         <v>-1.4</v>
       </c>
       <c r="D15" s="24">
         <v>-1.37</v>
       </c>
       <c r="E15" s="24">
         <v>0.68</v>
       </c>
       <c r="F15" s="12" t="s">
         <v>12</v>
       </c>
@@ -7156,57 +7243,59 @@
       </c>
       <c r="BF15" s="1">
         <v>-8.2899999999999991</v>
       </c>
       <c r="BG15" s="1">
         <v>-7.72</v>
       </c>
       <c r="BH15" s="26">
         <v>-7.09</v>
       </c>
       <c r="BI15" s="26">
         <v>-7.15</v>
       </c>
       <c r="BJ15" s="38">
         <v>-5.07</v>
       </c>
       <c r="BK15" s="38">
         <v>-3.78</v>
       </c>
       <c r="BL15" s="38">
         <v>-4.71</v>
       </c>
       <c r="BM15" s="26">
         <v>-5.22</v>
       </c>
-      <c r="BN15" s="56">
+      <c r="BN15" s="42">
         <v>-4.5999999999999996</v>
       </c>
-      <c r="BO15" s="56">
+      <c r="BO15" s="42">
         <v>-4.95</v>
       </c>
-      <c r="BP15" s="23"/>
+      <c r="BP15" s="26">
+        <v>-4.7699999999999996</v>
+      </c>
       <c r="BQ15" s="23"/>
       <c r="BR15" s="23"/>
       <c r="BS15" s="23"/>
       <c r="BT15" s="23"/>
       <c r="BU15" s="23"/>
     </row>
     <row r="16" spans="1:73">
       <c r="A16" s="11" t="s">
         <v>54</v>
       </c>
       <c r="B16" s="24">
         <v>1.9</v>
       </c>
       <c r="C16" s="24">
         <v>1.34</v>
       </c>
       <c r="D16" s="24">
         <v>1.53</v>
       </c>
       <c r="E16" s="24">
         <v>-1.82</v>
       </c>
       <c r="F16" s="24">
         <v>-1.58</v>
       </c>
@@ -7365,57 +7454,59 @@
       </c>
       <c r="BF16" s="1">
         <v>-1.88</v>
       </c>
       <c r="BG16" s="1">
         <v>-2.54</v>
       </c>
       <c r="BH16" s="26">
         <v>-2.63</v>
       </c>
       <c r="BI16" s="26">
         <v>-3.06</v>
       </c>
       <c r="BJ16" s="38">
         <v>-2.11</v>
       </c>
       <c r="BK16" s="38">
         <v>-2.59</v>
       </c>
       <c r="BL16" s="38">
         <v>-5.09</v>
       </c>
       <c r="BM16" s="26">
         <v>-3.27</v>
       </c>
-      <c r="BN16" s="56">
+      <c r="BN16" s="42">
         <v>-2.89</v>
       </c>
-      <c r="BO16" s="56">
+      <c r="BO16" s="42">
         <v>-2.5299999999999998</v>
       </c>
-      <c r="BP16" s="23"/>
+      <c r="BP16" s="26">
+        <v>-2.98</v>
+      </c>
       <c r="BQ16" s="23"/>
       <c r="BR16" s="23"/>
       <c r="BS16" s="23"/>
       <c r="BT16" s="23"/>
       <c r="BU16" s="23"/>
     </row>
     <row r="17" spans="1:73">
       <c r="A17" s="13" t="s">
         <v>55</v>
       </c>
       <c r="B17" s="24">
         <v>-4.99</v>
       </c>
       <c r="C17" s="24">
         <v>-8.9</v>
       </c>
       <c r="D17" s="24">
         <v>-8.44</v>
       </c>
       <c r="E17" s="24">
         <v>-6.49</v>
       </c>
       <c r="F17" s="24">
         <v>-6.81</v>
       </c>
@@ -7574,57 +7665,59 @@
       </c>
       <c r="BF17" s="1">
         <v>-6.84</v>
       </c>
       <c r="BG17" s="1">
         <v>-5.78</v>
       </c>
       <c r="BH17" s="26">
         <v>-5.9</v>
       </c>
       <c r="BI17" s="26">
         <v>-6.15</v>
       </c>
       <c r="BJ17" s="38">
         <v>-7.49</v>
       </c>
       <c r="BK17" s="38">
         <v>-8.93</v>
       </c>
       <c r="BL17" s="38">
         <v>-9.2100000000000009</v>
       </c>
       <c r="BM17" s="26">
         <v>-9.06</v>
       </c>
-      <c r="BN17" s="56">
+      <c r="BN17" s="42">
         <v>-10.43</v>
       </c>
-      <c r="BO17" s="56">
+      <c r="BO17" s="42">
         <v>-9.34</v>
       </c>
-      <c r="BP17" s="23"/>
+      <c r="BP17" s="26">
+        <v>-9.2799999999999994</v>
+      </c>
       <c r="BQ17" s="23"/>
       <c r="BR17" s="23"/>
       <c r="BS17" s="23"/>
       <c r="BT17" s="23"/>
       <c r="BU17" s="23"/>
     </row>
     <row r="18" spans="1:73">
       <c r="A18" s="13" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="24">
         <v>-5.8</v>
       </c>
       <c r="C18" s="24">
         <v>-5.23</v>
       </c>
       <c r="D18" s="24">
         <v>-4.29</v>
       </c>
       <c r="E18" s="24">
         <v>-2.64</v>
       </c>
       <c r="F18" s="24">
         <v>-2.04</v>
       </c>
@@ -7783,57 +7876,59 @@
       </c>
       <c r="BF18" s="1">
         <v>-2.75</v>
       </c>
       <c r="BG18" s="1">
         <v>-2.72</v>
       </c>
       <c r="BH18" s="26">
         <v>-2.82</v>
       </c>
       <c r="BI18" s="26">
         <v>-2.79</v>
       </c>
       <c r="BJ18" s="38">
         <v>-3.51</v>
       </c>
       <c r="BK18" s="38">
         <v>-0.84</v>
       </c>
       <c r="BL18" s="38">
         <v>-2.63</v>
       </c>
       <c r="BM18" s="26">
         <v>-1.88</v>
       </c>
-      <c r="BN18" s="56">
+      <c r="BN18" s="42">
         <v>-2.2799999999999998</v>
       </c>
-      <c r="BO18" s="56">
+      <c r="BO18" s="42">
         <v>-2.67</v>
       </c>
-      <c r="BP18" s="23"/>
+      <c r="BP18" s="26">
+        <v>-3.3</v>
+      </c>
       <c r="BQ18" s="23"/>
       <c r="BR18" s="23"/>
       <c r="BS18" s="23"/>
       <c r="BT18" s="23"/>
       <c r="BU18" s="23"/>
     </row>
     <row r="19" spans="1:73">
       <c r="A19" s="13" t="s">
         <v>57</v>
       </c>
       <c r="B19" s="24">
         <v>4.25</v>
       </c>
       <c r="C19" s="24">
         <v>2.23</v>
       </c>
       <c r="D19" s="24">
         <v>-0.36</v>
       </c>
       <c r="E19" s="24">
         <v>-0.82</v>
       </c>
       <c r="F19" s="24">
         <v>-0.22</v>
       </c>
@@ -7992,57 +8087,59 @@
       </c>
       <c r="BF19" s="1">
         <v>-1.1599999999999999</v>
       </c>
       <c r="BG19" s="1">
         <v>-0.65</v>
       </c>
       <c r="BH19" s="26">
         <v>-1.19</v>
       </c>
       <c r="BI19" s="26">
         <v>-2.06</v>
       </c>
       <c r="BJ19" s="38">
         <v>-1.32</v>
       </c>
       <c r="BK19" s="38">
         <v>-4.1500000000000004</v>
       </c>
       <c r="BL19" s="38">
         <v>-4.5599999999999996</v>
       </c>
       <c r="BM19" s="26">
         <v>-3.72</v>
       </c>
-      <c r="BN19" s="56">
+      <c r="BN19" s="42">
         <v>-3.23</v>
       </c>
-      <c r="BO19" s="56">
+      <c r="BO19" s="42">
         <v>-3.16</v>
       </c>
-      <c r="BP19" s="23"/>
+      <c r="BP19" s="26">
+        <v>-3.86</v>
+      </c>
       <c r="BQ19" s="23"/>
       <c r="BR19" s="23"/>
       <c r="BS19" s="23"/>
       <c r="BT19" s="23"/>
       <c r="BU19" s="23"/>
     </row>
     <row r="20" spans="1:73">
       <c r="A20" s="13" t="s">
         <v>58</v>
       </c>
       <c r="B20" s="24">
         <v>0.72</v>
       </c>
       <c r="C20" s="24">
         <v>0.76</v>
       </c>
       <c r="D20" s="24">
         <v>2.2599999999999998</v>
       </c>
       <c r="E20" s="24">
         <v>4.32</v>
       </c>
       <c r="F20" s="24">
         <v>6.41</v>
       </c>
@@ -8201,57 +8298,59 @@
       </c>
       <c r="BF20" s="1">
         <v>6.64</v>
       </c>
       <c r="BG20" s="1">
         <v>6.77</v>
       </c>
       <c r="BH20" s="26">
         <v>7</v>
       </c>
       <c r="BI20" s="26">
         <v>7.15</v>
       </c>
       <c r="BJ20" s="38">
         <v>1.03</v>
       </c>
       <c r="BK20" s="38">
         <v>1.0900000000000001</v>
       </c>
       <c r="BL20" s="38">
         <v>1.43</v>
       </c>
       <c r="BM20" s="26">
         <v>2.15</v>
       </c>
-      <c r="BN20" s="56">
+      <c r="BN20" s="42">
         <v>0.85</v>
       </c>
-      <c r="BO20" s="56">
+      <c r="BO20" s="42">
         <v>2.13</v>
       </c>
-      <c r="BP20" s="23"/>
+      <c r="BP20" s="26">
+        <v>1.98</v>
+      </c>
       <c r="BQ20" s="23"/>
       <c r="BR20" s="23"/>
       <c r="BS20" s="23"/>
       <c r="BT20" s="23"/>
       <c r="BU20" s="23"/>
     </row>
     <row r="21" spans="1:73">
       <c r="A21" s="13" t="s">
         <v>59</v>
       </c>
       <c r="B21" s="24">
         <v>-5.78</v>
       </c>
       <c r="C21" s="24">
         <v>-3.95</v>
       </c>
       <c r="D21" s="24">
         <v>-2.79</v>
       </c>
       <c r="E21" s="24">
         <v>-1.2</v>
       </c>
       <c r="F21" s="24">
         <v>-1.07</v>
       </c>
@@ -8410,129 +8509,131 @@
       </c>
       <c r="BF21" s="1">
         <v>-2.59</v>
       </c>
       <c r="BG21" s="1">
         <v>-2.4700000000000002</v>
       </c>
       <c r="BH21" s="26">
         <v>-2.66</v>
       </c>
       <c r="BI21" s="26">
         <v>-2.96</v>
       </c>
       <c r="BJ21" s="38">
         <v>-4.58</v>
       </c>
       <c r="BK21" s="38">
         <v>-2.97</v>
       </c>
       <c r="BL21" s="38">
         <v>-3.77</v>
       </c>
       <c r="BM21" s="26">
         <v>-3.46</v>
       </c>
-      <c r="BN21" s="56">
+      <c r="BN21" s="42">
         <v>-3.41</v>
       </c>
-      <c r="BO21" s="56">
+      <c r="BO21" s="42">
         <v>-3.75</v>
       </c>
-      <c r="BP21" s="23"/>
+      <c r="BP21" s="26">
+        <v>-3.87</v>
+      </c>
       <c r="BQ21" s="23"/>
       <c r="BR21" s="23"/>
       <c r="BS21" s="23"/>
       <c r="BT21" s="23"/>
       <c r="BU21" s="23"/>
     </row>
     <row r="22" spans="1:73">
-      <c r="A22" s="46" t="s">
+      <c r="A22" s="47" t="s">
         <v>15</v>
       </c>
-      <c r="B22" s="46"/>
-[...58 lines deleted...]
-      <c r="BI22" s="46"/>
+      <c r="B22" s="47"/>
+      <c r="C22" s="47"/>
+      <c r="D22" s="47"/>
+      <c r="E22" s="47"/>
+      <c r="F22" s="47"/>
+      <c r="G22" s="47"/>
+      <c r="H22" s="47"/>
+      <c r="I22" s="47"/>
+      <c r="J22" s="47"/>
+      <c r="K22" s="47"/>
+      <c r="L22" s="47"/>
+      <c r="M22" s="47"/>
+      <c r="N22" s="47"/>
+      <c r="O22" s="47"/>
+      <c r="P22" s="47"/>
+      <c r="Q22" s="47"/>
+      <c r="R22" s="47"/>
+      <c r="S22" s="47"/>
+      <c r="T22" s="47"/>
+      <c r="U22" s="47"/>
+      <c r="V22" s="47"/>
+      <c r="W22" s="47"/>
+      <c r="X22" s="47"/>
+      <c r="Y22" s="47"/>
+      <c r="Z22" s="47"/>
+      <c r="AA22" s="47"/>
+      <c r="AB22" s="47"/>
+      <c r="AC22" s="47"/>
+      <c r="AD22" s="47"/>
+      <c r="AE22" s="47"/>
+      <c r="AF22" s="47"/>
+      <c r="AG22" s="47"/>
+      <c r="AH22" s="47"/>
+      <c r="AI22" s="47"/>
+      <c r="AJ22" s="47"/>
+      <c r="AK22" s="47"/>
+      <c r="AL22" s="47"/>
+      <c r="AM22" s="47"/>
+      <c r="AN22" s="47"/>
+      <c r="AO22" s="47"/>
+      <c r="AP22" s="47"/>
+      <c r="AQ22" s="47"/>
+      <c r="AR22" s="47"/>
+      <c r="AS22" s="47"/>
+      <c r="AT22" s="47"/>
+      <c r="AU22" s="47"/>
+      <c r="AV22" s="47"/>
+      <c r="AW22" s="47"/>
+      <c r="AX22" s="47"/>
+      <c r="AY22" s="47"/>
+      <c r="AZ22" s="47"/>
+      <c r="BA22" s="47"/>
+      <c r="BB22" s="47"/>
+      <c r="BC22" s="47"/>
+      <c r="BD22" s="47"/>
+      <c r="BE22" s="47"/>
+      <c r="BF22" s="47"/>
+      <c r="BG22" s="47"/>
+      <c r="BH22" s="47"/>
+      <c r="BI22" s="47"/>
       <c r="BJ22" s="23"/>
-      <c r="BP22" s="23"/>
+      <c r="BP22" s="26"/>
       <c r="BQ22" s="23"/>
       <c r="BR22" s="23"/>
       <c r="BS22" s="23"/>
       <c r="BT22" s="23"/>
       <c r="BU22" s="23"/>
     </row>
     <row r="23" spans="1:73">
       <c r="A23" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B23" s="24">
         <v>0.52</v>
       </c>
       <c r="C23" s="24">
         <v>0.02</v>
       </c>
       <c r="D23" s="24">
         <v>0.59</v>
       </c>
       <c r="E23" s="24">
         <v>0.42</v>
       </c>
       <c r="F23" s="24">
         <v>0.8</v>
       </c>
@@ -8691,57 +8792,59 @@
       </c>
       <c r="BF23" s="1">
         <v>-2.5499999999999998</v>
       </c>
       <c r="BG23" s="1">
         <v>-2.71</v>
       </c>
       <c r="BH23" s="26">
         <v>-2.82</v>
       </c>
       <c r="BI23" s="26">
         <v>-2.81</v>
       </c>
       <c r="BJ23" s="38">
         <v>-2.37</v>
       </c>
       <c r="BK23" s="38">
         <v>-2.2200000000000002</v>
       </c>
       <c r="BL23" s="38">
         <v>-2.4900000000000002</v>
       </c>
       <c r="BM23" s="26">
         <v>-2.83</v>
       </c>
-      <c r="BN23" s="56">
+      <c r="BN23" s="42">
         <v>-2.77</v>
       </c>
-      <c r="BO23" s="56">
+      <c r="BO23" s="42">
         <v>-2.78</v>
       </c>
-      <c r="BP23" s="23"/>
+      <c r="BP23" s="26">
+        <v>-2.82</v>
+      </c>
       <c r="BQ23" s="23"/>
       <c r="BR23" s="23"/>
       <c r="BS23" s="23"/>
       <c r="BT23" s="23"/>
       <c r="BU23" s="23"/>
     </row>
     <row r="24" spans="1:73">
       <c r="A24" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B24" s="24">
         <v>1.4</v>
       </c>
       <c r="C24" s="24">
         <v>1.02</v>
       </c>
       <c r="D24" s="24">
         <v>1.3</v>
       </c>
       <c r="E24" s="24">
         <v>1.02</v>
       </c>
       <c r="F24" s="24">
         <v>1.42</v>
       </c>
@@ -8900,57 +9003,59 @@
       </c>
       <c r="BF24" s="1">
         <v>-2.39</v>
       </c>
       <c r="BG24" s="1">
         <v>-2.5499999999999998</v>
       </c>
       <c r="BH24" s="26">
         <v>-2.68</v>
       </c>
       <c r="BI24" s="26">
         <v>-2.67</v>
       </c>
       <c r="BJ24" s="38">
         <v>-2.39</v>
       </c>
       <c r="BK24" s="38">
         <v>-2.2000000000000002</v>
       </c>
       <c r="BL24" s="38">
         <v>-2.2599999999999998</v>
       </c>
       <c r="BM24" s="26">
         <v>-2.86</v>
       </c>
-      <c r="BN24" s="56">
+      <c r="BN24" s="42">
         <v>-2.83</v>
       </c>
-      <c r="BO24" s="56">
+      <c r="BO24" s="42">
         <v>-2.7</v>
       </c>
-      <c r="BP24" s="23"/>
+      <c r="BP24" s="26">
+        <v>-2.59</v>
+      </c>
       <c r="BQ24" s="23"/>
       <c r="BR24" s="23"/>
       <c r="BS24" s="23"/>
       <c r="BT24" s="23"/>
       <c r="BU24" s="23"/>
     </row>
     <row r="25" spans="1:73">
       <c r="A25" s="11" t="s">
         <v>49</v>
       </c>
       <c r="B25" s="24">
         <v>-13.75</v>
       </c>
       <c r="C25" s="24">
         <v>-8.8000000000000007</v>
       </c>
       <c r="D25" s="24">
         <v>-2.1</v>
       </c>
       <c r="E25" s="24">
         <v>-1.57</v>
       </c>
       <c r="F25" s="24">
         <v>-4.07</v>
       </c>
@@ -9109,55 +9214,57 @@
       </c>
       <c r="BF25" s="1">
         <v>-4.3899999999999997</v>
       </c>
       <c r="BG25" s="1">
         <v>-4.79</v>
       </c>
       <c r="BH25" s="26">
         <v>-4.87</v>
       </c>
       <c r="BI25" s="26">
         <v>-4.6900000000000004</v>
       </c>
       <c r="BJ25" s="38">
         <v>2.76</v>
       </c>
       <c r="BK25" s="38">
         <v>0.73</v>
       </c>
       <c r="BL25" s="38">
         <v>-0.95</v>
       </c>
       <c r="BM25" s="26">
         <v>-1.07</v>
       </c>
-      <c r="BN25" s="56"/>
-      <c r="BO25" s="56">
+      <c r="BN25" s="42"/>
+      <c r="BO25" s="42">
         <v>-1.65</v>
       </c>
-      <c r="BP25" s="23"/>
+      <c r="BP25" s="26">
+        <v>-2.82</v>
+      </c>
       <c r="BQ25" s="23"/>
       <c r="BR25" s="23"/>
       <c r="BS25" s="23"/>
       <c r="BT25" s="23"/>
       <c r="BU25" s="23"/>
     </row>
     <row r="26" spans="1:73">
       <c r="A26" s="11" t="s">
         <v>53</v>
       </c>
       <c r="B26" s="24">
         <v>5.12</v>
       </c>
       <c r="C26" s="24">
         <v>-6.31</v>
       </c>
       <c r="D26" s="24">
         <v>-3.53</v>
       </c>
       <c r="E26" s="24">
         <v>-2.21</v>
       </c>
       <c r="F26" s="24">
         <v>-1.05</v>
       </c>
@@ -9316,57 +9423,59 @@
       </c>
       <c r="BF26" s="19">
         <v>-7.2</v>
       </c>
       <c r="BG26" s="1">
         <v>-6.81</v>
       </c>
       <c r="BH26" s="26">
         <v>-5.7</v>
       </c>
       <c r="BI26" s="26">
         <v>-5.96</v>
       </c>
       <c r="BJ26" s="38">
         <v>1.78</v>
       </c>
       <c r="BK26" s="38">
         <v>-2.84</v>
       </c>
       <c r="BL26" s="38">
         <v>-3.08</v>
       </c>
       <c r="BM26" s="26">
         <v>-1.39</v>
       </c>
-      <c r="BN26" s="56">
+      <c r="BN26" s="42">
         <v>-3.32</v>
       </c>
-      <c r="BO26" s="56">
+      <c r="BO26" s="42">
         <v>-4</v>
       </c>
-      <c r="BP26" s="23"/>
+      <c r="BP26" s="26">
+        <v>-4.21</v>
+      </c>
       <c r="BQ26" s="23"/>
       <c r="BR26" s="23"/>
       <c r="BS26" s="23"/>
       <c r="BT26" s="23"/>
       <c r="BU26" s="23"/>
     </row>
     <row r="27" spans="1:73">
       <c r="A27" s="11" t="s">
         <v>54</v>
       </c>
       <c r="B27" s="24">
         <v>6.01</v>
       </c>
       <c r="C27" s="24">
         <v>1.6</v>
       </c>
       <c r="D27" s="24">
         <v>2.11</v>
       </c>
       <c r="E27" s="24">
         <v>-1.58</v>
       </c>
       <c r="F27" s="24">
         <v>-0.95</v>
       </c>
@@ -9525,57 +9634,59 @@
       </c>
       <c r="BF27" s="1">
         <v>-0.66</v>
       </c>
       <c r="BG27" s="1">
         <v>-2.09</v>
       </c>
       <c r="BH27" s="26">
         <v>-2.31</v>
       </c>
       <c r="BI27" s="26">
         <v>-2.2400000000000002</v>
       </c>
       <c r="BJ27" s="25" t="s">
         <v>12</v>
       </c>
       <c r="BK27" s="38" t="s">
         <v>12</v>
       </c>
       <c r="BL27" s="38">
         <v>-1.5</v>
       </c>
       <c r="BM27" s="26">
         <v>1.1299999999999999</v>
       </c>
-      <c r="BN27" s="56">
+      <c r="BN27" s="42">
         <v>0.9</v>
       </c>
-      <c r="BO27" s="56">
+      <c r="BO27" s="42">
         <v>-0.5</v>
       </c>
-      <c r="BP27" s="23"/>
+      <c r="BP27" s="26">
+        <v>-2.35</v>
+      </c>
       <c r="BQ27" s="23"/>
       <c r="BR27" s="23"/>
       <c r="BS27" s="23"/>
       <c r="BT27" s="23"/>
       <c r="BU27" s="23"/>
     </row>
     <row r="28" spans="1:73">
       <c r="A28" s="13" t="s">
         <v>56</v>
       </c>
       <c r="B28" s="24">
         <v>-13.58</v>
       </c>
       <c r="C28" s="24">
         <v>-10.41</v>
       </c>
       <c r="D28" s="24">
         <v>-9.6999999999999993</v>
       </c>
       <c r="E28" s="24">
         <v>-6.99</v>
       </c>
       <c r="F28" s="24">
         <v>-5.33</v>
       </c>
@@ -9734,129 +9845,131 @@
       </c>
       <c r="BF28" s="19">
         <v>-2.7</v>
       </c>
       <c r="BG28" s="1">
         <v>-2.5099999999999998</v>
       </c>
       <c r="BH28" s="26">
         <v>-2.54</v>
       </c>
       <c r="BI28" s="26">
         <v>-2.72</v>
       </c>
       <c r="BJ28" s="38">
         <v>-9.2100000000000009</v>
       </c>
       <c r="BK28" s="38">
         <v>-5.78</v>
       </c>
       <c r="BL28" s="38">
         <v>-7.92</v>
       </c>
       <c r="BM28" s="26">
         <v>-6.64</v>
       </c>
-      <c r="BN28" s="56">
+      <c r="BN28" s="42">
         <v>-5.65</v>
       </c>
-      <c r="BO28" s="56">
+      <c r="BO28" s="42">
         <v>-5.67</v>
       </c>
-      <c r="BP28" s="23"/>
+      <c r="BP28" s="26">
+        <v>-6.46</v>
+      </c>
       <c r="BQ28" s="23"/>
       <c r="BR28" s="23"/>
       <c r="BS28" s="23"/>
       <c r="BT28" s="23"/>
       <c r="BU28" s="23"/>
     </row>
     <row r="29" spans="1:73">
-      <c r="A29" s="39" t="s">
+      <c r="A29" s="48" t="s">
         <v>42</v>
       </c>
-      <c r="B29" s="39"/>
-[...58 lines deleted...]
-      <c r="BI29" s="39"/>
+      <c r="B29" s="48"/>
+      <c r="C29" s="48"/>
+      <c r="D29" s="48"/>
+      <c r="E29" s="48"/>
+      <c r="F29" s="48"/>
+      <c r="G29" s="48"/>
+      <c r="H29" s="48"/>
+      <c r="I29" s="48"/>
+      <c r="J29" s="48"/>
+      <c r="K29" s="48"/>
+      <c r="L29" s="48"/>
+      <c r="M29" s="48"/>
+      <c r="N29" s="48"/>
+      <c r="O29" s="48"/>
+      <c r="P29" s="48"/>
+      <c r="Q29" s="48"/>
+      <c r="R29" s="48"/>
+      <c r="S29" s="48"/>
+      <c r="T29" s="48"/>
+      <c r="U29" s="48"/>
+      <c r="V29" s="48"/>
+      <c r="W29" s="48"/>
+      <c r="X29" s="48"/>
+      <c r="Y29" s="48"/>
+      <c r="Z29" s="48"/>
+      <c r="AA29" s="48"/>
+      <c r="AB29" s="48"/>
+      <c r="AC29" s="48"/>
+      <c r="AD29" s="48"/>
+      <c r="AE29" s="48"/>
+      <c r="AF29" s="48"/>
+      <c r="AG29" s="48"/>
+      <c r="AH29" s="48"/>
+      <c r="AI29" s="48"/>
+      <c r="AJ29" s="48"/>
+      <c r="AK29" s="48"/>
+      <c r="AL29" s="48"/>
+      <c r="AM29" s="48"/>
+      <c r="AN29" s="48"/>
+      <c r="AO29" s="48"/>
+      <c r="AP29" s="48"/>
+      <c r="AQ29" s="48"/>
+      <c r="AR29" s="48"/>
+      <c r="AS29" s="48"/>
+      <c r="AT29" s="48"/>
+      <c r="AU29" s="48"/>
+      <c r="AV29" s="48"/>
+      <c r="AW29" s="48"/>
+      <c r="AX29" s="48"/>
+      <c r="AY29" s="48"/>
+      <c r="AZ29" s="48"/>
+      <c r="BA29" s="48"/>
+      <c r="BB29" s="48"/>
+      <c r="BC29" s="48"/>
+      <c r="BD29" s="48"/>
+      <c r="BE29" s="48"/>
+      <c r="BF29" s="48"/>
+      <c r="BG29" s="48"/>
+      <c r="BH29" s="48"/>
+      <c r="BI29" s="48"/>
       <c r="BJ29" s="23"/>
-      <c r="BP29" s="23"/>
+      <c r="BP29" s="26"/>
       <c r="BQ29" s="23"/>
       <c r="BR29" s="23"/>
       <c r="BS29" s="23"/>
       <c r="BT29" s="23"/>
       <c r="BU29" s="23"/>
     </row>
     <row r="30" spans="1:73">
       <c r="A30" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B30" s="24">
         <v>-2.63</v>
       </c>
       <c r="C30" s="24">
         <v>-2.63</v>
       </c>
       <c r="D30" s="24">
         <v>-2.1800000000000002</v>
       </c>
       <c r="E30" s="24">
         <v>-1.58</v>
       </c>
       <c r="F30" s="24">
         <v>-1.62</v>
       </c>
@@ -10015,57 +10128,59 @@
       </c>
       <c r="BF30" s="23">
         <v>-2.35</v>
       </c>
       <c r="BG30" s="23">
         <v>-2.36</v>
       </c>
       <c r="BH30" s="26">
         <v>-2.4</v>
       </c>
       <c r="BI30" s="26">
         <v>-2.5</v>
       </c>
       <c r="BJ30" s="38">
         <v>-3.4</v>
       </c>
       <c r="BK30" s="38">
         <v>-3.05</v>
       </c>
       <c r="BL30" s="38">
         <v>-3.84</v>
       </c>
       <c r="BM30" s="26">
         <v>-3.68</v>
       </c>
-      <c r="BN30" s="56">
+      <c r="BN30" s="42">
         <v>-3.89</v>
       </c>
-      <c r="BO30" s="56">
+      <c r="BO30" s="42">
         <v>-3.77</v>
       </c>
-      <c r="BP30" s="23"/>
+      <c r="BP30" s="26">
+        <v>-3.8</v>
+      </c>
       <c r="BQ30" s="23"/>
       <c r="BR30" s="23"/>
       <c r="BS30" s="23"/>
       <c r="BT30" s="23"/>
       <c r="BU30" s="23"/>
     </row>
     <row r="31" spans="1:73">
       <c r="A31" s="37" t="s">
         <v>47</v>
       </c>
       <c r="B31" s="24">
         <v>-2.25</v>
       </c>
       <c r="C31" s="24">
         <v>-0.34</v>
       </c>
       <c r="D31" s="24">
         <v>-0.88</v>
       </c>
       <c r="E31" s="24">
         <v>-0.83</v>
       </c>
       <c r="F31" s="24">
         <v>-1.1200000000000001</v>
       </c>
@@ -10224,57 +10339,59 @@
       </c>
       <c r="BF31" s="23">
         <v>-0.53</v>
       </c>
       <c r="BG31" s="23">
         <v>-1.47</v>
       </c>
       <c r="BH31" s="26">
         <v>-1.26</v>
       </c>
       <c r="BI31" s="26">
         <v>-1.49</v>
       </c>
       <c r="BJ31" s="38">
         <v>-4.01</v>
       </c>
       <c r="BK31" s="38">
         <v>-6.14</v>
       </c>
       <c r="BL31" s="38">
         <v>-6.92</v>
       </c>
       <c r="BM31" s="26">
         <v>-6.51</v>
       </c>
-      <c r="BN31" s="56">
+      <c r="BN31" s="42">
         <v>-5.66</v>
       </c>
-      <c r="BO31" s="56">
+      <c r="BO31" s="42">
         <v>-5.77</v>
       </c>
-      <c r="BP31" s="23"/>
+      <c r="BP31" s="26">
+        <v>-5.22</v>
+      </c>
       <c r="BQ31" s="23"/>
       <c r="BR31" s="23"/>
       <c r="BS31" s="23"/>
       <c r="BT31" s="23"/>
       <c r="BU31" s="23"/>
     </row>
     <row r="32" spans="1:73">
       <c r="A32" s="37" t="s">
         <v>48</v>
       </c>
       <c r="B32" s="24">
         <v>3.77</v>
       </c>
       <c r="C32" s="24">
         <v>3.17</v>
       </c>
       <c r="D32" s="24">
         <v>4.67</v>
       </c>
       <c r="E32" s="24">
         <v>5.83</v>
       </c>
       <c r="F32" s="24">
         <v>3.87</v>
       </c>
@@ -10431,57 +10548,59 @@
       </c>
       <c r="BF32" s="23">
         <v>6.56</v>
       </c>
       <c r="BG32" s="23">
         <v>6.08</v>
       </c>
       <c r="BH32" s="26">
         <v>5.71</v>
       </c>
       <c r="BI32" s="26">
         <v>5.54</v>
       </c>
       <c r="BJ32" s="38">
         <v>8.8000000000000007</v>
       </c>
       <c r="BK32" s="38">
         <v>4.1399999999999997</v>
       </c>
       <c r="BL32" s="38">
         <v>4.07</v>
       </c>
       <c r="BM32" s="26">
         <v>3.81</v>
       </c>
-      <c r="BN32" s="56">
+      <c r="BN32" s="42">
         <v>1.61</v>
       </c>
-      <c r="BO32" s="56">
+      <c r="BO32" s="42">
         <v>1.68</v>
       </c>
-      <c r="BP32" s="23"/>
+      <c r="BP32" s="26">
+        <v>1.3</v>
+      </c>
       <c r="BQ32" s="23"/>
       <c r="BR32" s="23"/>
       <c r="BS32" s="23"/>
       <c r="BT32" s="23"/>
       <c r="BU32" s="23"/>
     </row>
     <row r="33" spans="1:73">
       <c r="A33" s="37" t="s">
         <v>49</v>
       </c>
       <c r="B33" s="24">
         <v>-8.58</v>
       </c>
       <c r="C33" s="24">
         <v>-8.4700000000000006</v>
       </c>
       <c r="D33" s="24">
         <v>-5</v>
       </c>
       <c r="E33" s="24">
         <v>-4.72</v>
       </c>
       <c r="F33" s="24">
         <v>-4.75</v>
       </c>
@@ -10640,57 +10759,59 @@
       </c>
       <c r="BF33" s="23">
         <v>-3.82</v>
       </c>
       <c r="BG33" s="23">
         <v>-3.56</v>
       </c>
       <c r="BH33" s="26">
         <v>-3.81</v>
       </c>
       <c r="BI33" s="26">
         <v>-3.83</v>
       </c>
       <c r="BJ33" s="38">
         <v>-8.9700000000000006</v>
       </c>
       <c r="BK33" s="38">
         <v>-3.99</v>
       </c>
       <c r="BL33" s="38">
         <v>-5.22</v>
       </c>
       <c r="BM33" s="26">
         <v>-7.13</v>
       </c>
-      <c r="BN33" s="56">
+      <c r="BN33" s="42">
         <v>-7.49</v>
       </c>
-      <c r="BO33" s="56">
+      <c r="BO33" s="42">
         <v>-7.08</v>
       </c>
-      <c r="BP33" s="23"/>
+      <c r="BP33" s="26">
+        <v>-6.35</v>
+      </c>
       <c r="BQ33" s="23"/>
       <c r="BR33" s="23"/>
       <c r="BS33" s="23"/>
       <c r="BT33" s="23"/>
       <c r="BU33" s="23"/>
     </row>
     <row r="34" spans="1:73">
       <c r="A34" s="37" t="s">
         <v>50</v>
       </c>
       <c r="B34" s="24">
         <v>-2.13</v>
       </c>
       <c r="C34" s="24">
         <v>-3.08</v>
       </c>
       <c r="D34" s="24">
         <v>-3.67</v>
       </c>
       <c r="E34" s="24">
         <v>-4.4000000000000004</v>
       </c>
       <c r="F34" s="24">
         <v>-3.82</v>
       </c>
@@ -10849,57 +10970,59 @@
       </c>
       <c r="BF34" s="23">
         <v>-4.82</v>
       </c>
       <c r="BG34" s="23">
         <v>-4.3899999999999997</v>
       </c>
       <c r="BH34" s="26">
         <v>-4.1500000000000004</v>
       </c>
       <c r="BI34" s="26">
         <v>-4.0999999999999996</v>
       </c>
       <c r="BJ34" s="38">
         <v>-8.42</v>
       </c>
       <c r="BK34" s="38">
         <v>-4.71</v>
       </c>
       <c r="BL34" s="38">
         <v>-4.0999999999999996</v>
       </c>
       <c r="BM34" s="26">
         <v>-3.69</v>
       </c>
-      <c r="BN34" s="56">
+      <c r="BN34" s="42">
         <v>-3.05</v>
       </c>
-      <c r="BO34" s="56">
+      <c r="BO34" s="42">
         <v>-3.05</v>
       </c>
-      <c r="BP34" s="23"/>
+      <c r="BP34" s="26">
+        <v>-3.82</v>
+      </c>
       <c r="BQ34" s="23"/>
       <c r="BR34" s="23"/>
       <c r="BS34" s="23"/>
       <c r="BT34" s="23"/>
       <c r="BU34" s="23"/>
     </row>
     <row r="35" spans="1:73">
       <c r="A35" s="37" t="s">
         <v>51</v>
       </c>
       <c r="B35" s="24">
         <v>-0.61</v>
       </c>
       <c r="C35" s="24">
         <v>-0.96</v>
       </c>
       <c r="D35" s="24">
         <v>-1.9</v>
       </c>
       <c r="E35" s="24">
         <v>-1.74</v>
       </c>
       <c r="F35" s="24">
         <v>-2.89</v>
       </c>
@@ -11058,57 +11181,59 @@
       </c>
       <c r="BF35" s="24">
         <v>-3.1</v>
       </c>
       <c r="BG35" s="23">
         <v>-3.78</v>
       </c>
       <c r="BH35" s="26">
         <v>-3.89</v>
       </c>
       <c r="BI35" s="26">
         <v>-4.04</v>
       </c>
       <c r="BJ35" s="38">
         <v>-1.45</v>
       </c>
       <c r="BK35" s="38">
         <v>-1.89</v>
       </c>
       <c r="BL35" s="38">
         <v>-2.23</v>
       </c>
       <c r="BM35" s="26">
         <v>-2.61</v>
       </c>
-      <c r="BN35" s="56">
+      <c r="BN35" s="42">
         <v>-2.36</v>
       </c>
-      <c r="BO35" s="56">
+      <c r="BO35" s="42">
         <v>-3.7</v>
       </c>
-      <c r="BP35" s="23"/>
+      <c r="BP35" s="26">
+        <v>-4.22</v>
+      </c>
       <c r="BQ35" s="23"/>
       <c r="BR35" s="23"/>
       <c r="BS35" s="23"/>
       <c r="BT35" s="23"/>
       <c r="BU35" s="23"/>
     </row>
     <row r="36" spans="1:73" s="23" customFormat="1">
       <c r="A36" s="37" t="s">
         <v>52</v>
       </c>
       <c r="B36" s="24">
         <v>-5.59</v>
       </c>
       <c r="C36" s="24">
         <v>-4.2</v>
       </c>
       <c r="D36" s="24">
         <v>-3.77</v>
       </c>
       <c r="E36" s="24">
         <v>-3.66</v>
       </c>
       <c r="F36" s="24">
         <v>-3.39</v>
       </c>
@@ -11267,55 +11392,58 @@
       </c>
       <c r="BF36" s="24">
         <v>-2.9</v>
       </c>
       <c r="BG36" s="24">
         <v>-3</v>
       </c>
       <c r="BH36" s="26">
         <v>-3.01</v>
       </c>
       <c r="BI36" s="26">
         <v>-2.85</v>
       </c>
       <c r="BJ36" s="38">
         <v>-1.8</v>
       </c>
       <c r="BK36" s="38">
         <v>-2.83</v>
       </c>
       <c r="BL36" s="38">
         <v>-3.9</v>
       </c>
       <c r="BM36" s="26">
         <v>-3.19</v>
       </c>
-      <c r="BN36" s="56">
+      <c r="BN36" s="42">
         <v>-3.96</v>
       </c>
-      <c r="BO36" s="56">
+      <c r="BO36" s="42">
         <v>-3.44</v>
+      </c>
+      <c r="BP36" s="26">
+        <v>-3.38</v>
       </c>
     </row>
     <row r="37" spans="1:73">
       <c r="A37" s="37" t="s">
         <v>53</v>
       </c>
       <c r="B37" s="1">
         <v>9.66</v>
       </c>
       <c r="C37" s="1">
         <v>1.71</v>
       </c>
       <c r="D37" s="12" t="s">
         <v>12</v>
       </c>
       <c r="E37" s="1">
         <v>2.5099999999999998</v>
       </c>
       <c r="F37" s="1">
         <v>0.67</v>
       </c>
       <c r="G37" s="1">
         <v>1.67</v>
       </c>
       <c r="H37" s="1">
@@ -11470,57 +11598,59 @@
       </c>
       <c r="BF37" s="23">
         <v>-9.02</v>
       </c>
       <c r="BG37" s="23">
         <v>-8.33</v>
       </c>
       <c r="BH37" s="26">
         <v>-8.0299999999999994</v>
       </c>
       <c r="BI37" s="26">
         <v>-7.95</v>
       </c>
       <c r="BJ37" s="38">
         <v>-9.75</v>
       </c>
       <c r="BK37" s="38">
         <v>-4.42</v>
       </c>
       <c r="BL37" s="38">
         <v>-5.8</v>
       </c>
       <c r="BM37" s="26">
         <v>-7.8</v>
       </c>
-      <c r="BN37" s="56">
+      <c r="BN37" s="42">
         <v>-5.47</v>
       </c>
-      <c r="BO37" s="56">
+      <c r="BO37" s="42">
         <v>-5.6</v>
       </c>
-      <c r="BP37" s="23"/>
+      <c r="BP37" s="26">
+        <v>-5.14</v>
+      </c>
       <c r="BQ37" s="23"/>
       <c r="BR37" s="23"/>
       <c r="BS37" s="23"/>
       <c r="BT37" s="23"/>
       <c r="BU37" s="23"/>
     </row>
     <row r="38" spans="1:73">
       <c r="A38" s="37" t="s">
         <v>54</v>
       </c>
       <c r="B38" s="1">
         <v>-1.0900000000000001</v>
       </c>
       <c r="C38" s="1">
         <v>1.1499999999999999</v>
       </c>
       <c r="D38" s="24">
         <v>1.1299999999999999</v>
       </c>
       <c r="E38" s="24">
         <v>-1.99</v>
       </c>
       <c r="F38" s="1">
         <v>-2.04</v>
       </c>
@@ -11679,57 +11809,59 @@
       </c>
       <c r="BF38" s="23">
         <v>-2.98</v>
       </c>
       <c r="BG38" s="23">
         <v>-2.94</v>
       </c>
       <c r="BH38" s="26">
         <v>-2.91</v>
       </c>
       <c r="BI38" s="26">
         <v>-3.78</v>
       </c>
       <c r="BJ38" s="38">
         <v>-4.1100000000000003</v>
       </c>
       <c r="BK38" s="38">
         <v>-5.03</v>
       </c>
       <c r="BL38" s="38">
         <v>-8.4499999999999993</v>
       </c>
       <c r="BM38" s="26">
         <v>-7.38</v>
       </c>
-      <c r="BN38" s="56">
+      <c r="BN38" s="42">
         <v>-6.43</v>
       </c>
-      <c r="BO38" s="56">
+      <c r="BO38" s="42">
         <v>-4.41</v>
       </c>
-      <c r="BP38" s="23"/>
+      <c r="BP38" s="26">
+        <v>-3.56</v>
+      </c>
       <c r="BQ38" s="23"/>
       <c r="BR38" s="23"/>
       <c r="BS38" s="23"/>
       <c r="BT38" s="23"/>
       <c r="BU38" s="23"/>
     </row>
     <row r="39" spans="1:73">
       <c r="A39" s="13" t="s">
         <v>55</v>
       </c>
       <c r="B39" s="1">
         <v>-4.99</v>
       </c>
       <c r="C39" s="1">
         <v>-8.9</v>
       </c>
       <c r="D39" s="24">
         <v>-8.44</v>
       </c>
       <c r="E39" s="24">
         <v>-6.49</v>
       </c>
       <c r="F39" s="1">
         <v>-6.81</v>
       </c>
@@ -11888,57 +12020,59 @@
       </c>
       <c r="BF39" s="23">
         <v>-6.84</v>
       </c>
       <c r="BG39" s="23">
         <v>-5.78</v>
       </c>
       <c r="BH39" s="26">
         <v>-5.9</v>
       </c>
       <c r="BI39" s="26">
         <v>-6.15</v>
       </c>
       <c r="BJ39" s="38">
         <v>-7.49</v>
       </c>
       <c r="BK39" s="38">
         <v>-8.93</v>
       </c>
       <c r="BL39" s="38">
         <v>-9.2100000000000009</v>
       </c>
       <c r="BM39" s="26">
         <v>-9.06</v>
       </c>
-      <c r="BN39" s="56">
+      <c r="BN39" s="42">
         <v>-10.43</v>
       </c>
-      <c r="BO39" s="56">
+      <c r="BO39" s="42">
         <v>-9.34</v>
       </c>
-      <c r="BP39" s="23"/>
+      <c r="BP39" s="26">
+        <v>-9.2799999999999994</v>
+      </c>
       <c r="BQ39" s="23"/>
       <c r="BR39" s="23"/>
       <c r="BS39" s="23"/>
       <c r="BT39" s="23"/>
       <c r="BU39" s="23"/>
     </row>
     <row r="40" spans="1:73">
       <c r="A40" s="13" t="s">
         <v>56</v>
       </c>
       <c r="B40" s="1">
         <v>-3</v>
       </c>
       <c r="C40" s="1">
         <v>-3.36</v>
       </c>
       <c r="D40" s="24">
         <v>-2.33</v>
       </c>
       <c r="E40" s="24">
         <v>-1.07</v>
       </c>
       <c r="F40" s="1">
         <v>-0.85</v>
       </c>
@@ -12097,57 +12231,59 @@
       </c>
       <c r="BF40" s="23">
         <v>-2.78</v>
       </c>
       <c r="BG40" s="23">
         <v>-2.83</v>
       </c>
       <c r="BH40" s="26">
         <v>-2.96</v>
       </c>
       <c r="BI40" s="26">
         <v>-2.84</v>
       </c>
       <c r="BJ40" s="38">
         <v>-0.49</v>
       </c>
       <c r="BK40" s="38">
         <v>1.79</v>
       </c>
       <c r="BL40" s="38">
         <v>0.17</v>
       </c>
       <c r="BM40" s="26">
         <v>0.63</v>
       </c>
-      <c r="BN40" s="56">
+      <c r="BN40" s="42">
         <v>-0.49</v>
       </c>
-      <c r="BO40" s="56">
+      <c r="BO40" s="42">
         <v>-1.08</v>
       </c>
-      <c r="BP40" s="23"/>
+      <c r="BP40" s="26">
+        <v>-1.63</v>
+      </c>
       <c r="BQ40" s="23"/>
       <c r="BR40" s="23"/>
       <c r="BS40" s="23"/>
       <c r="BT40" s="23"/>
       <c r="BU40" s="23"/>
     </row>
     <row r="41" spans="1:73">
       <c r="A41" s="13" t="s">
         <v>57</v>
       </c>
       <c r="B41" s="1">
         <v>4.25</v>
       </c>
       <c r="C41" s="1">
         <v>2.23</v>
       </c>
       <c r="D41" s="24">
         <v>-0.36</v>
       </c>
       <c r="E41" s="24">
         <v>-0.82</v>
       </c>
       <c r="F41" s="1">
         <v>-0.22</v>
       </c>
@@ -12306,57 +12442,59 @@
       </c>
       <c r="BF41" s="23">
         <v>-1.1599999999999999</v>
       </c>
       <c r="BG41" s="23">
         <v>-0.65</v>
       </c>
       <c r="BH41" s="26">
         <v>-1.19</v>
       </c>
       <c r="BI41" s="26">
         <v>-2.06</v>
       </c>
       <c r="BJ41" s="38">
         <v>-1.32</v>
       </c>
       <c r="BK41" s="38">
         <v>-4.1500000000000004</v>
       </c>
       <c r="BL41" s="38">
         <v>-4.5599999999999996</v>
       </c>
       <c r="BM41" s="26">
         <v>-3.72</v>
       </c>
-      <c r="BN41" s="57">
+      <c r="BN41" s="43">
         <v>-3.23</v>
       </c>
-      <c r="BO41" s="56">
+      <c r="BO41" s="42">
         <v>-3.16</v>
       </c>
-      <c r="BP41" s="23"/>
+      <c r="BP41" s="26">
+        <v>-3.86</v>
+      </c>
       <c r="BQ41" s="23"/>
       <c r="BR41" s="23"/>
       <c r="BS41" s="23"/>
       <c r="BT41" s="23"/>
       <c r="BU41" s="23"/>
     </row>
     <row r="42" spans="1:73">
       <c r="A42" s="13" t="s">
         <v>58</v>
       </c>
       <c r="B42" s="1">
         <v>0.72</v>
       </c>
       <c r="C42" s="1">
         <v>0.76</v>
       </c>
       <c r="D42" s="24">
         <v>2.2599999999999998</v>
       </c>
       <c r="E42" s="24">
         <v>4.32</v>
       </c>
       <c r="F42" s="1">
         <v>6.41</v>
       </c>
@@ -12515,57 +12653,59 @@
       </c>
       <c r="BF42" s="23">
         <v>6.64</v>
       </c>
       <c r="BG42" s="23">
         <v>6.77</v>
       </c>
       <c r="BH42" s="26">
         <v>7</v>
       </c>
       <c r="BI42" s="26">
         <v>7.15</v>
       </c>
       <c r="BJ42" s="38">
         <v>1.03</v>
       </c>
       <c r="BK42" s="38">
         <v>1.0900000000000001</v>
       </c>
       <c r="BL42" s="38">
         <v>1.43</v>
       </c>
       <c r="BM42" s="26">
         <v>2.15</v>
       </c>
-      <c r="BN42" s="57">
+      <c r="BN42" s="43">
         <v>0.85</v>
       </c>
-      <c r="BO42" s="57">
+      <c r="BO42" s="43">
         <v>2.13</v>
       </c>
-      <c r="BP42" s="23"/>
+      <c r="BP42" s="26">
+        <v>1.98</v>
+      </c>
       <c r="BQ42" s="23"/>
       <c r="BR42" s="23"/>
       <c r="BS42" s="23"/>
       <c r="BT42" s="23"/>
       <c r="BU42" s="23"/>
     </row>
     <row r="43" spans="1:73" s="23" customFormat="1">
       <c r="A43" s="14" t="s">
         <v>59</v>
       </c>
       <c r="B43" s="15">
         <v>-5.78</v>
       </c>
       <c r="C43" s="15">
         <v>-3.95</v>
       </c>
       <c r="D43" s="28">
         <v>-2.79</v>
       </c>
       <c r="E43" s="28">
         <v>-1.2</v>
       </c>
       <c r="F43" s="15">
         <v>-1.07</v>
       </c>
@@ -12724,101 +12864,103 @@
       </c>
       <c r="BF43" s="15">
         <v>-2.59</v>
       </c>
       <c r="BG43" s="15">
         <v>-2.4700000000000002</v>
       </c>
       <c r="BH43" s="30">
         <v>-2.66</v>
       </c>
       <c r="BI43" s="30">
         <v>-2.96</v>
       </c>
       <c r="BJ43" s="30">
         <v>-4.58</v>
       </c>
       <c r="BK43" s="30">
         <v>-2.97</v>
       </c>
       <c r="BL43" s="30">
         <v>-3.77</v>
       </c>
       <c r="BM43" s="30">
         <v>-3.46</v>
       </c>
-      <c r="BN43" s="58">
+      <c r="BN43" s="44">
         <v>-3.41</v>
       </c>
-      <c r="BO43" s="58">
+      <c r="BO43" s="44">
         <v>-3.75</v>
       </c>
-      <c r="BP43" s="15"/>
+      <c r="BP43" s="30">
+        <v>-3.87</v>
+      </c>
       <c r="BQ43" s="15"/>
       <c r="BR43" s="15"/>
       <c r="BS43" s="15"/>
       <c r="BT43" s="15"/>
       <c r="BU43" s="15"/>
     </row>
     <row r="44" spans="1:73">
       <c r="A44" s="18" t="s">
         <v>43</v>
       </c>
       <c r="B44" s="36"/>
       <c r="C44" s="36"/>
       <c r="D44" s="36"/>
       <c r="E44" s="36"/>
       <c r="F44" s="36"/>
       <c r="G44" s="36"/>
       <c r="H44" s="36"/>
       <c r="I44" s="36"/>
       <c r="J44" s="36"/>
       <c r="K44" s="36"/>
       <c r="L44" s="36"/>
       <c r="M44" s="36"/>
       <c r="N44" s="36"/>
       <c r="O44" s="36"/>
       <c r="P44" s="36"/>
       <c r="Q44" s="36"/>
       <c r="R44" s="36"/>
       <c r="X44" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="13">
+    <mergeCell ref="BT3:BU3"/>
+    <mergeCell ref="BJ4:BU4"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="A1:BI1"/>
+    <mergeCell ref="A6:BI6"/>
     <mergeCell ref="A22:BI22"/>
     <mergeCell ref="A29:BI29"/>
     <mergeCell ref="BH3:BI3"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
-    <mergeCell ref="BT3:BU3"/>
-[...3 lines deleted...]
-    <mergeCell ref="A6:BI6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Natural decrease in the populat</vt:lpstr>
       <vt:lpstr>General rate of natur (decres</vt:lpstr>