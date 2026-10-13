--- v5 (2026-09-21)
+++ v6 (2026-10-13)
@@ -1,64 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-9255" yWindow="90" windowWidth="23250" windowHeight="12450" tabRatio="572" activeTab="1"/>
+    <workbookView xWindow="-9252" yWindow="96" windowWidth="23256" windowHeight="12456" tabRatio="572" activeTab="3"/>
   </bookViews>
   <sheets>
-    <sheet name="Natural decrease in the populat" sheetId="1" r:id="rId1"/>
-    <sheet name="General rate of natur (decres" sheetId="4" r:id="rId2"/>
+    <sheet name="Metadata" sheetId="6" r:id="rId1"/>
+    <sheet name="Symbols" sheetId="5" r:id="rId2"/>
+    <sheet name="Natural decrease in the populat" sheetId="1" r:id="rId3"/>
+    <sheet name="General rate of natur (decres" sheetId="4" r:id="rId4"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="243" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="287" uniqueCount="103">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
     <t>январь-сентябрь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
@@ -195,59 +198,188 @@
   </si>
   <si>
     <t>Kyzylzhar district</t>
   </si>
   <si>
     <t>Mamlut district</t>
   </si>
   <si>
     <t>Shal akyna district</t>
   </si>
   <si>
     <t>Akkayin district</t>
   </si>
   <si>
     <t>Taiynsha district</t>
   </si>
   <si>
     <t>Timiryazev district</t>
   </si>
   <si>
     <t>Ualikhanov district</t>
   </si>
   <si>
     <t>district named after Gabit Musrepov</t>
   </si>
+  <si>
+    <t>Statistical indicator code</t>
+  </si>
+  <si>
+    <t>Statistical indicator name</t>
+  </si>
+  <si>
+    <t>Natural population growth (decline)</t>
+  </si>
+  <si>
+    <t>Unit of measurement</t>
+  </si>
+  <si>
+    <t>Person</t>
+  </si>
+  <si>
+    <t>Short name of the KSP</t>
+  </si>
+  <si>
+    <t>History of the indicator</t>
+  </si>
+  <si>
+    <t>From January 1, 2024</t>
+  </si>
+  <si>
+    <t>Defining an indicator</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The difference between the number of births and deaths by region </t>
+  </si>
+  <si>
+    <t>Data processing method</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Calculated </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Calculation method </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> The statistics of natural growth in the Republic of Kazakhstan are based on the registration of birth and death certificates in the civil registration authorities </t>
+  </si>
+  <si>
+    <t>The source of the indicator</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> To generate current data on the statistics of natural population growth, data sources such as administrative data provided by administrative sources, in particular, from civil registration authorities and NAO "State Corporation "Government for Citizens", conducted outside the statistical work plan, are used </t>
+  </si>
+  <si>
+    <t>Note</t>
+  </si>
+  <si>
+    <t>The data is based on the date of registration of birth and death certificates</t>
+  </si>
+  <si>
+    <t>Classifiers</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Methodological explanations</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/methodology/25830/</t>
+  </si>
+  <si>
+    <t>Related publications</t>
+  </si>
+  <si>
+    <t>Useful links</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date of last update</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Date of the next update </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Responsible structural unit  </t>
+  </si>
+  <si>
+    <t>Responsible executor</t>
+  </si>
+  <si>
+    <t>Phone number:</t>
+  </si>
+  <si>
+    <t>E-mail</t>
+  </si>
+  <si>
+    <t>Division of Social, Demographic Statistics and Living Standards</t>
+  </si>
+  <si>
+    <t>Bubenko Olga</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> +7 7152 4610 63</t>
+  </si>
+  <si>
+    <t>o.bubenko@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/sko/dynamic-tables/28251/</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="20">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
@@ -262,60 +394,132 @@
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -395,55 +599,74 @@
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="59">
+  <cellXfs count="80">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -509,111 +732,162 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="10" fillId="0" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="7" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2 2 2" xfId="3"/>
+    <cellStyle name="Обычный 2 4" xfId="4"/>
+    <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -856,191 +1130,449 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:o.bubenko@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:B20"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B19" sqref="B19"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="14.44140625" defaultRowHeight="15" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="48.6640625" style="47" customWidth="1"/>
+    <col min="2" max="2" width="69.5546875" style="47" customWidth="1"/>
+    <col min="3" max="16384" width="14.44140625" style="47"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" ht="13.2">
+      <c r="A1" s="45" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1" s="46">
+        <v>612301</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" ht="13.2">
+      <c r="A2" s="45" t="s">
+        <v>61</v>
+      </c>
+      <c r="B2" s="48" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="13.2">
+      <c r="A3" s="45" t="s">
+        <v>63</v>
+      </c>
+      <c r="B3" s="48" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="13.2">
+      <c r="A4" s="45" t="s">
+        <v>65</v>
+      </c>
+      <c r="B4" s="48" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="13.2">
+      <c r="A5" s="45" t="s">
+        <v>66</v>
+      </c>
+      <c r="B5" s="48" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="13.2">
+      <c r="A6" s="45" t="s">
+        <v>68</v>
+      </c>
+      <c r="B6" s="48" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="13.2">
+      <c r="A7" s="45" t="s">
+        <v>70</v>
+      </c>
+      <c r="B7" s="48" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="26.4">
+      <c r="A8" s="45" t="s">
+        <v>72</v>
+      </c>
+      <c r="B8" s="49" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="52.8">
+      <c r="A9" s="45" t="s">
+        <v>74</v>
+      </c>
+      <c r="B9" s="49" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="13.2">
+      <c r="A10" s="45" t="s">
+        <v>76</v>
+      </c>
+      <c r="B10" s="48" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="13.2">
+      <c r="A11" s="45" t="s">
+        <v>78</v>
+      </c>
+      <c r="B11" s="50" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="14.4">
+      <c r="A12" s="45" t="s">
+        <v>80</v>
+      </c>
+      <c r="B12" s="51" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="13.2">
+      <c r="A13" s="45" t="s">
+        <v>82</v>
+      </c>
+      <c r="B13" s="57" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="13.2">
+      <c r="A14" s="45" t="s">
+        <v>83</v>
+      </c>
+      <c r="B14" s="52" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="13.2">
+      <c r="A15" s="45" t="s">
+        <v>85</v>
+      </c>
+      <c r="B15" s="53">
+        <v>46304</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="13.2">
+      <c r="A16" s="45" t="s">
+        <v>86</v>
+      </c>
+      <c r="B16" s="53">
+        <v>46335</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="13.2">
+      <c r="A17" s="45" t="s">
+        <v>87</v>
+      </c>
+      <c r="B17" s="54" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="13.2">
+      <c r="A18" s="45" t="s">
+        <v>88</v>
+      </c>
+      <c r="B18" s="54" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="13.2">
+      <c r="A19" s="45" t="s">
+        <v>89</v>
+      </c>
+      <c r="B19" s="55" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" ht="13.2">
+      <c r="A20" s="45" t="s">
+        <v>90</v>
+      </c>
+      <c r="B20" s="56" t="s">
+        <v>94</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B11" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B20" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B2:C14"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B16" sqref="B16"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="14.44140625" defaultRowHeight="15" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="4.77734375" style="59" customWidth="1"/>
+    <col min="2" max="2" width="88.44140625" style="65" customWidth="1"/>
+    <col min="3" max="16384" width="14.44140625" style="59"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:3" ht="15" customHeight="1">
+      <c r="B2" s="58"/>
+    </row>
+    <row r="5" spans="2:3" ht="14.4">
+      <c r="B5" s="60" t="s">
+        <v>96</v>
+      </c>
+      <c r="C5" s="61"/>
+    </row>
+    <row r="6" spans="2:3" ht="15" customHeight="1">
+      <c r="B6" s="60" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="7" spans="2:3" ht="15" customHeight="1">
+      <c r="B7" s="60" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="8" spans="2:3" ht="15" customHeight="1">
+      <c r="B8" s="60" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="9" spans="2:3" ht="15" customHeight="1">
+      <c r="B9" s="60" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="10" spans="2:3" ht="15" customHeight="1">
+      <c r="B10" s="60"/>
+    </row>
+    <row r="11" spans="2:3" ht="15" customHeight="1">
+      <c r="B11" s="62" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="12" spans="2:3" ht="15" customHeight="1">
+      <c r="B12" s="63"/>
+    </row>
+    <row r="13" spans="2:3" ht="15" customHeight="1">
+      <c r="B13" s="63"/>
+    </row>
+    <row r="14" spans="2:3" ht="15" customHeight="1">
+      <c r="B14" s="64" t="s">
+        <v>102</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="AF7" sqref="AF7:AF43"/>
+    <sheetView topLeftCell="L1" workbookViewId="0">
+      <selection activeCell="AG7" sqref="AG7:AG43"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="27.7109375" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="4.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="27.6640625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="5.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4" style="1" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="4.42578125" style="1" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="3.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="4.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="3.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="1" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="17" max="17" width="4.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="13" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="5.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4" style="1" bestFit="1" customWidth="1"/>
-    <col min="19" max="19" width="4.42578125" style="1" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="3.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="4.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="3.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="6" style="1" bestFit="1" customWidth="1"/>
-    <col min="22" max="22" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="1"/>
+    <col min="22" max="22" width="8.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="24" max="25" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="45" t="s">
+    <row r="1" spans="1:37" ht="13.2">
+      <c r="A1" s="68" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="45"/>
-[...22 lines deleted...]
-      <c r="Y1" s="45"/>
+      <c r="B1" s="68"/>
+      <c r="C1" s="68"/>
+      <c r="D1" s="68"/>
+      <c r="E1" s="68"/>
+      <c r="F1" s="68"/>
+      <c r="G1" s="68"/>
+      <c r="H1" s="68"/>
+      <c r="I1" s="68"/>
+      <c r="J1" s="68"/>
+      <c r="K1" s="68"/>
+      <c r="L1" s="68"/>
+      <c r="M1" s="68"/>
+      <c r="N1" s="68"/>
+      <c r="O1" s="68"/>
+      <c r="P1" s="68"/>
+      <c r="Q1" s="68"/>
+      <c r="R1" s="68"/>
+      <c r="S1" s="68"/>
+      <c r="T1" s="68"/>
+      <c r="U1" s="68"/>
+      <c r="V1" s="68"/>
+      <c r="W1" s="68"/>
+      <c r="X1" s="68"/>
+      <c r="Y1" s="68"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="35"/>
       <c r="B2" s="35"/>
       <c r="C2" s="35"/>
       <c r="D2" s="35"/>
       <c r="E2" s="35"/>
       <c r="F2" s="35"/>
       <c r="G2" s="35"/>
       <c r="H2" s="35"/>
       <c r="I2" s="35"/>
       <c r="J2" s="35"/>
       <c r="K2" s="35"/>
       <c r="L2" s="35"/>
       <c r="M2" s="35"/>
     </row>
     <row r="3" spans="1:37">
       <c r="K3" s="2"/>
       <c r="Y3" s="2"/>
       <c r="AK3" s="2" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="51"/>
-      <c r="B4" s="49">
+      <c r="A4" s="72"/>
+      <c r="B4" s="66">
         <v>2024</v>
       </c>
-      <c r="C4" s="50"/>
-[...10 lines deleted...]
-      <c r="N4" s="49">
+      <c r="C4" s="67"/>
+      <c r="D4" s="67"/>
+      <c r="E4" s="67"/>
+      <c r="F4" s="67"/>
+      <c r="G4" s="67"/>
+      <c r="H4" s="67"/>
+      <c r="I4" s="67"/>
+      <c r="J4" s="67"/>
+      <c r="K4" s="67"/>
+      <c r="L4" s="67"/>
+      <c r="M4" s="67"/>
+      <c r="N4" s="66">
         <v>2025</v>
       </c>
-      <c r="O4" s="50"/>
-[...10 lines deleted...]
-      <c r="Z4" s="49">
+      <c r="O4" s="67"/>
+      <c r="P4" s="67"/>
+      <c r="Q4" s="67"/>
+      <c r="R4" s="67"/>
+      <c r="S4" s="67"/>
+      <c r="T4" s="67"/>
+      <c r="U4" s="67"/>
+      <c r="V4" s="67"/>
+      <c r="W4" s="67"/>
+      <c r="X4" s="67"/>
+      <c r="Y4" s="67"/>
+      <c r="Z4" s="66">
         <v>2026</v>
       </c>
-      <c r="AA4" s="50"/>
-[...9 lines deleted...]
-      <c r="AK4" s="50"/>
+      <c r="AA4" s="67"/>
+      <c r="AB4" s="67"/>
+      <c r="AC4" s="67"/>
+      <c r="AD4" s="67"/>
+      <c r="AE4" s="67"/>
+      <c r="AF4" s="67"/>
+      <c r="AG4" s="67"/>
+      <c r="AH4" s="67"/>
+      <c r="AI4" s="67"/>
+      <c r="AJ4" s="67"/>
+      <c r="AK4" s="67"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="52"/>
+      <c r="A5" s="73"/>
       <c r="B5" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>31</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>32</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>33</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>34</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>35</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -1107,77 +1639,77 @@
         <v>32</v>
       </c>
       <c r="AE5" s="4" t="s">
         <v>33</v>
       </c>
       <c r="AF5" s="4" t="s">
         <v>34</v>
       </c>
       <c r="AG5" s="4" t="s">
         <v>35</v>
       </c>
       <c r="AH5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="AI5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="AJ5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="AK5" s="4" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="46" t="s">
+      <c r="A6" s="69" t="s">
         <v>14</v>
       </c>
-      <c r="B6" s="46"/>
-[...22 lines deleted...]
-      <c r="Y6" s="46"/>
+      <c r="B6" s="69"/>
+      <c r="C6" s="69"/>
+      <c r="D6" s="69"/>
+      <c r="E6" s="69"/>
+      <c r="F6" s="69"/>
+      <c r="G6" s="69"/>
+      <c r="H6" s="69"/>
+      <c r="I6" s="69"/>
+      <c r="J6" s="69"/>
+      <c r="K6" s="69"/>
+      <c r="L6" s="69"/>
+      <c r="M6" s="69"/>
+      <c r="N6" s="69"/>
+      <c r="O6" s="69"/>
+      <c r="P6" s="69"/>
+      <c r="Q6" s="69"/>
+      <c r="R6" s="69"/>
+      <c r="S6" s="69"/>
+      <c r="T6" s="69"/>
+      <c r="U6" s="69"/>
+      <c r="V6" s="69"/>
+      <c r="W6" s="69"/>
+      <c r="X6" s="69"/>
+      <c r="Y6" s="69"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B7" s="10">
         <v>-161</v>
       </c>
       <c r="C7" s="10">
         <v>-61</v>
       </c>
       <c r="D7" s="10">
         <v>-97</v>
       </c>
       <c r="E7" s="10">
         <v>-54</v>
       </c>
       <c r="F7" s="10">
         <v>-58</v>
       </c>
       <c r="G7" s="31">
         <v>-77</v>
       </c>
       <c r="H7" s="31">
         <v>-73</v>
@@ -1232,51 +1764,53 @@
       </c>
       <c r="Y7" s="8">
         <v>-142</v>
       </c>
       <c r="Z7" s="10">
         <v>-125</v>
       </c>
       <c r="AA7" s="10">
         <v>-93</v>
       </c>
       <c r="AB7" s="10">
         <v>-181</v>
       </c>
       <c r="AC7" s="10">
         <v>-148</v>
       </c>
       <c r="AD7" s="39">
         <v>-158</v>
       </c>
       <c r="AE7" s="39">
         <v>-124</v>
       </c>
       <c r="AF7" s="10">
         <v>-155</v>
       </c>
-      <c r="AG7" s="23"/>
+      <c r="AG7" s="10">
+        <v>-118</v>
+      </c>
       <c r="AH7" s="23"/>
       <c r="AI7" s="23"/>
       <c r="AJ7" s="23"/>
       <c r="AK7" s="23"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B8" s="10">
         <v>-50</v>
       </c>
       <c r="C8" s="10">
         <v>-20</v>
       </c>
       <c r="D8" s="10">
         <v>-40</v>
       </c>
       <c r="E8" s="10">
         <v>-22</v>
       </c>
       <c r="F8" s="10">
         <v>-45</v>
       </c>
       <c r="G8" s="31">
@@ -1335,51 +1869,53 @@
       </c>
       <c r="Y8" s="8">
         <v>-48</v>
       </c>
       <c r="Z8" s="10">
         <v>-45</v>
       </c>
       <c r="AA8" s="10">
         <v>-34</v>
       </c>
       <c r="AB8" s="10">
         <v>-45</v>
       </c>
       <c r="AC8" s="10">
         <v>-85</v>
       </c>
       <c r="AD8" s="39">
         <v>-51</v>
       </c>
       <c r="AE8" s="39">
         <v>-37</v>
       </c>
       <c r="AF8" s="10">
         <v>-37</v>
       </c>
-      <c r="AG8" s="23"/>
+      <c r="AG8" s="10">
+        <v>-53</v>
+      </c>
       <c r="AH8" s="23"/>
       <c r="AI8" s="23"/>
       <c r="AJ8" s="23"/>
       <c r="AK8" s="23"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B9" s="10">
         <v>-11</v>
       </c>
       <c r="C9" s="10">
         <v>-7</v>
       </c>
       <c r="D9" s="10">
         <v>-15</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>12</v>
       </c>
       <c r="F9" s="10">
         <v>-7</v>
       </c>
       <c r="G9" s="31">
@@ -1438,51 +1974,53 @@
       </c>
       <c r="Y9" s="8">
         <v>-10</v>
       </c>
       <c r="Z9" s="10">
         <v>-10</v>
       </c>
       <c r="AA9" s="10">
         <v>-19</v>
       </c>
       <c r="AB9" s="10">
         <v>-21</v>
       </c>
       <c r="AC9" s="10">
         <v>-13</v>
       </c>
       <c r="AD9" s="39">
         <v>-6</v>
       </c>
       <c r="AE9" s="39">
         <v>-15</v>
       </c>
       <c r="AF9" s="10">
         <v>-5</v>
       </c>
-      <c r="AG9" s="23"/>
+      <c r="AG9" s="10">
+        <v>-2</v>
+      </c>
       <c r="AH9" s="23"/>
       <c r="AI9" s="23"/>
       <c r="AJ9" s="23"/>
       <c r="AK9" s="23"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="11" t="s">
         <v>48</v>
       </c>
       <c r="B10" s="10">
         <v>-6</v>
       </c>
       <c r="C10" s="10">
         <v>1</v>
       </c>
       <c r="D10" s="10">
         <v>7</v>
       </c>
       <c r="E10" s="10">
         <v>-7</v>
       </c>
       <c r="F10" s="10">
         <v>7</v>
       </c>
       <c r="G10" s="31">
@@ -1541,51 +2079,53 @@
       </c>
       <c r="Y10" s="8">
         <v>4</v>
       </c>
       <c r="Z10" s="10">
         <v>9</v>
       </c>
       <c r="AA10" s="10">
         <v>-1</v>
       </c>
       <c r="AB10" s="10">
         <v>4</v>
       </c>
       <c r="AC10" s="10">
         <v>3</v>
       </c>
       <c r="AD10" s="39">
         <v>-7</v>
       </c>
       <c r="AE10" s="39">
         <v>2</v>
       </c>
       <c r="AF10" s="10">
         <v>-1</v>
       </c>
-      <c r="AG10" s="23"/>
+      <c r="AG10" s="10">
+        <v>7</v>
+      </c>
       <c r="AH10" s="23"/>
       <c r="AI10" s="23"/>
       <c r="AJ10" s="23"/>
       <c r="AK10" s="23"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="11" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="10">
         <v>-17</v>
       </c>
       <c r="C11" s="10">
         <v>-2</v>
       </c>
       <c r="D11" s="10">
         <v>-5</v>
       </c>
       <c r="E11" s="10">
         <v>-7</v>
       </c>
       <c r="F11" s="10">
         <v>9</v>
       </c>
       <c r="G11" s="31">
@@ -1644,51 +2184,53 @@
       </c>
       <c r="Y11" s="8">
         <v>-8</v>
       </c>
       <c r="Z11" s="10">
         <v>-11</v>
       </c>
       <c r="AA11" s="10">
         <v>1</v>
       </c>
       <c r="AB11" s="10">
         <v>-14</v>
       </c>
       <c r="AC11" s="10">
         <v>-19</v>
       </c>
       <c r="AD11" s="39">
         <v>-10</v>
       </c>
       <c r="AE11" s="39">
         <v>-14</v>
       </c>
       <c r="AF11" s="10">
         <v>-10</v>
       </c>
-      <c r="AG11" s="23"/>
+      <c r="AG11" s="10">
+        <v>-11</v>
+      </c>
       <c r="AH11" s="23"/>
       <c r="AI11" s="23"/>
       <c r="AJ11" s="23"/>
       <c r="AK11" s="23"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="11" t="s">
         <v>50</v>
       </c>
       <c r="B12" s="10">
         <v>-20</v>
       </c>
       <c r="C12" s="10">
         <v>7</v>
       </c>
       <c r="D12" s="10">
         <v>-8</v>
       </c>
       <c r="E12" s="10">
         <v>-2</v>
       </c>
       <c r="F12" s="10">
         <v>-6</v>
       </c>
       <c r="G12" s="31">
@@ -1747,51 +2289,53 @@
       </c>
       <c r="Y12" s="8">
         <v>-6</v>
       </c>
       <c r="Z12" s="10">
         <v>-14</v>
       </c>
       <c r="AA12" s="10">
         <v>-1</v>
       </c>
       <c r="AB12" s="10">
         <v>-5</v>
       </c>
       <c r="AC12" s="10">
         <v>-4</v>
       </c>
       <c r="AD12" s="39">
         <v>-1</v>
       </c>
       <c r="AE12" s="39">
         <v>-5</v>
       </c>
       <c r="AF12" s="10">
         <v>-14</v>
       </c>
-      <c r="AG12" s="23"/>
+      <c r="AG12" s="10">
+        <v>-6</v>
+      </c>
       <c r="AH12" s="23"/>
       <c r="AI12" s="23"/>
       <c r="AJ12" s="23"/>
       <c r="AK12" s="23"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="11" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="10">
         <v>-14</v>
       </c>
       <c r="C13" s="10">
         <v>1</v>
       </c>
       <c r="D13" s="10">
         <v>-8</v>
       </c>
       <c r="E13" s="10">
         <v>-2</v>
       </c>
       <c r="F13" s="10">
         <v>-2</v>
       </c>
       <c r="G13" s="31">
@@ -1850,51 +2394,53 @@
       </c>
       <c r="Y13" s="8">
         <v>-8</v>
       </c>
       <c r="Z13" s="10">
         <v>-2</v>
       </c>
       <c r="AA13" s="10">
         <v>-3</v>
       </c>
       <c r="AB13" s="10">
         <v>-4</v>
       </c>
       <c r="AC13" s="10">
         <v>-5</v>
       </c>
       <c r="AD13" s="39">
         <v>-2</v>
       </c>
       <c r="AE13" s="39">
         <v>-14</v>
       </c>
       <c r="AF13" s="10">
         <v>-10</v>
       </c>
-      <c r="AG13" s="23"/>
+      <c r="AG13" s="10">
+        <v>-11</v>
+      </c>
       <c r="AH13" s="23"/>
       <c r="AI13" s="23"/>
       <c r="AJ13" s="23"/>
       <c r="AK13" s="23"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="11" t="s">
         <v>52</v>
       </c>
       <c r="B14" s="10">
         <v>-17</v>
       </c>
       <c r="C14" s="10">
         <v>-5</v>
       </c>
       <c r="D14" s="10">
         <v>5</v>
       </c>
       <c r="E14" s="10">
         <v>-5</v>
       </c>
       <c r="F14" s="10" t="s">
         <v>12</v>
       </c>
       <c r="G14" s="31">
@@ -1953,51 +2499,53 @@
       </c>
       <c r="Y14" s="8">
         <v>-5</v>
       </c>
       <c r="Z14" s="10">
         <v>-7</v>
       </c>
       <c r="AA14" s="10">
         <v>-14</v>
       </c>
       <c r="AB14" s="10">
         <v>-23</v>
       </c>
       <c r="AC14" s="10">
         <v>-4</v>
       </c>
       <c r="AD14" s="39">
         <v>-27</v>
       </c>
       <c r="AE14" s="39">
         <v>-3</v>
       </c>
       <c r="AF14" s="10">
         <v>-12</v>
       </c>
-      <c r="AG14" s="23"/>
+      <c r="AG14" s="10">
+        <v>-17</v>
+      </c>
       <c r="AH14" s="23"/>
       <c r="AI14" s="23"/>
       <c r="AJ14" s="23"/>
       <c r="AK14" s="23"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="11" t="s">
         <v>53</v>
       </c>
       <c r="B15" s="10">
         <v>4</v>
       </c>
       <c r="C15" s="10">
         <v>-5</v>
       </c>
       <c r="D15" s="10">
         <v>-5</v>
       </c>
       <c r="E15" s="10">
         <v>3</v>
       </c>
       <c r="F15" s="10">
         <v>1</v>
       </c>
       <c r="G15" s="31">
@@ -2056,51 +2604,53 @@
       </c>
       <c r="Y15" s="8">
         <v>-11</v>
       </c>
       <c r="Z15" s="10">
         <v>-7</v>
       </c>
       <c r="AA15" s="10">
         <v>-3</v>
       </c>
       <c r="AB15" s="10">
         <v>-9</v>
       </c>
       <c r="AC15" s="10">
         <v>-9</v>
       </c>
       <c r="AD15" s="39">
         <v>-3</v>
       </c>
       <c r="AE15" s="39">
         <v>-9</v>
       </c>
       <c r="AF15" s="10">
         <v>-5</v>
       </c>
-      <c r="AG15" s="23"/>
+      <c r="AG15" s="10">
+        <v>-7</v>
+      </c>
       <c r="AH15" s="23"/>
       <c r="AI15" s="23"/>
       <c r="AJ15" s="23"/>
       <c r="AK15" s="23"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="11" t="s">
         <v>54</v>
       </c>
       <c r="B16" s="10">
         <v>-5</v>
       </c>
       <c r="C16" s="10">
         <v>-12</v>
       </c>
       <c r="D16" s="10">
         <v>-2</v>
       </c>
       <c r="E16" s="10">
         <v>-7</v>
       </c>
       <c r="F16" s="10">
         <v>-10</v>
       </c>
       <c r="G16" s="31">
@@ -2159,51 +2709,53 @@
       </c>
       <c r="Y16" s="8">
         <v>-11</v>
       </c>
       <c r="Z16" s="10">
         <v>-3</v>
       </c>
       <c r="AA16" s="10">
         <v>-4</v>
       </c>
       <c r="AB16" s="10">
         <v>-14</v>
       </c>
       <c r="AC16" s="10">
         <v>3</v>
       </c>
       <c r="AD16" s="39">
         <v>-2</v>
       </c>
       <c r="AE16" s="39">
         <v>-1</v>
       </c>
       <c r="AF16" s="10">
         <v>-8</v>
       </c>
-      <c r="AG16" s="23"/>
+      <c r="AG16" s="10">
+        <v>-3</v>
+      </c>
       <c r="AH16" s="23"/>
       <c r="AI16" s="23"/>
       <c r="AJ16" s="23"/>
       <c r="AK16" s="23"/>
     </row>
     <row r="17" spans="1:37">
       <c r="A17" s="13" t="s">
         <v>55</v>
       </c>
       <c r="B17" s="10">
         <v>-9</v>
       </c>
       <c r="C17" s="10">
         <v>-13</v>
       </c>
       <c r="D17" s="10">
         <v>-18</v>
       </c>
       <c r="E17" s="10">
         <v>2</v>
       </c>
       <c r="F17" s="10">
         <v>-16</v>
       </c>
       <c r="G17" s="31">
@@ -2262,51 +2814,53 @@
       </c>
       <c r="Y17" s="8">
         <v>-13</v>
       </c>
       <c r="Z17" s="10">
         <v>-11</v>
       </c>
       <c r="AA17" s="10">
         <v>-14</v>
       </c>
       <c r="AB17" s="10">
         <v>-14</v>
       </c>
       <c r="AC17" s="10">
         <v>-12</v>
       </c>
       <c r="AD17" s="39">
         <v>-23</v>
       </c>
       <c r="AE17" s="39">
         <v>-5</v>
       </c>
       <c r="AF17" s="10">
         <v>-13</v>
       </c>
-      <c r="AG17" s="23"/>
+      <c r="AG17" s="10">
+        <v>-6</v>
+      </c>
       <c r="AH17" s="23"/>
       <c r="AI17" s="23"/>
       <c r="AJ17" s="23"/>
       <c r="AK17" s="23"/>
     </row>
     <row r="18" spans="1:37">
       <c r="A18" s="13" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="10">
         <v>-10</v>
       </c>
       <c r="C18" s="10">
         <v>-4</v>
       </c>
       <c r="D18" s="10">
         <v>-7</v>
       </c>
       <c r="E18" s="10">
         <v>-8</v>
       </c>
       <c r="F18" s="10">
         <v>2</v>
       </c>
       <c r="G18" s="31">
@@ -2365,51 +2919,53 @@
       </c>
       <c r="Y18" s="8">
         <v>-8</v>
       </c>
       <c r="Z18" s="10">
         <v>-11</v>
       </c>
       <c r="AA18" s="10">
         <v>6</v>
       </c>
       <c r="AB18" s="10">
         <v>-19</v>
       </c>
       <c r="AC18" s="10">
         <v>1</v>
       </c>
       <c r="AD18" s="39">
         <v>-12</v>
       </c>
       <c r="AE18" s="39">
         <v>-14</v>
       </c>
       <c r="AF18" s="10">
         <v>-22</v>
       </c>
-      <c r="AG18" s="23"/>
+      <c r="AG18" s="10">
+        <v>1</v>
+      </c>
       <c r="AH18" s="23"/>
       <c r="AI18" s="23"/>
       <c r="AJ18" s="23"/>
       <c r="AK18" s="23"/>
     </row>
     <row r="19" spans="1:37">
       <c r="A19" s="13" t="s">
         <v>57</v>
       </c>
       <c r="B19" s="10">
         <v>-12</v>
       </c>
       <c r="C19" s="10">
         <v>-1</v>
       </c>
       <c r="D19" s="10">
         <v>-3</v>
       </c>
       <c r="E19" s="10">
         <v>-1</v>
       </c>
       <c r="F19" s="10">
         <v>1</v>
       </c>
       <c r="G19" s="31">
@@ -2468,51 +3024,53 @@
       </c>
       <c r="Y19" s="8">
         <v>-9</v>
       </c>
       <c r="Z19" s="10">
         <v>-1</v>
       </c>
       <c r="AA19" s="10">
         <v>-5</v>
       </c>
       <c r="AB19" s="10">
         <v>-4</v>
       </c>
       <c r="AC19" s="10">
         <v>-1</v>
       </c>
       <c r="AD19" s="39">
         <v>-1</v>
       </c>
       <c r="AE19" s="39">
         <v>-2</v>
       </c>
       <c r="AF19" s="10">
         <v>-6</v>
       </c>
-      <c r="AG19" s="23"/>
+      <c r="AG19" s="10">
+        <v>-3</v>
+      </c>
       <c r="AH19" s="23"/>
       <c r="AI19" s="23"/>
       <c r="AJ19" s="23"/>
       <c r="AK19" s="23"/>
     </row>
     <row r="20" spans="1:37">
       <c r="A20" s="13" t="s">
         <v>58</v>
       </c>
       <c r="B20" s="10">
         <v>8</v>
       </c>
       <c r="C20" s="10">
         <v>7</v>
       </c>
       <c r="D20" s="10">
         <v>-1</v>
       </c>
       <c r="E20" s="10">
         <v>6</v>
       </c>
       <c r="F20" s="10">
         <v>16</v>
       </c>
       <c r="G20" s="31">
@@ -2571,51 +3129,53 @@
       </c>
       <c r="Y20" s="8">
         <v>9</v>
       </c>
       <c r="Z20" s="10">
         <v>1</v>
       </c>
       <c r="AA20" s="10">
         <v>1</v>
       </c>
       <c r="AB20" s="10">
         <v>2</v>
       </c>
       <c r="AC20" s="10">
         <v>4</v>
       </c>
       <c r="AD20" s="39">
         <v>-4</v>
       </c>
       <c r="AE20" s="39">
         <v>8</v>
       </c>
       <c r="AF20" s="10">
         <v>1</v>
       </c>
-      <c r="AG20" s="23"/>
+      <c r="AG20" s="10">
+        <v>-1</v>
+      </c>
       <c r="AH20" s="23"/>
       <c r="AI20" s="23"/>
       <c r="AJ20" s="23"/>
       <c r="AK20" s="23"/>
     </row>
     <row r="21" spans="1:37">
       <c r="A21" s="13" t="s">
         <v>59</v>
       </c>
       <c r="B21" s="10">
         <v>-2</v>
       </c>
       <c r="C21" s="10">
         <v>-8</v>
       </c>
       <c r="D21" s="10">
         <v>3</v>
       </c>
       <c r="E21" s="10">
         <v>-4</v>
       </c>
       <c r="F21" s="10">
         <v>-8</v>
       </c>
       <c r="G21" s="31">
@@ -2674,86 +3234,87 @@
       </c>
       <c r="Y21" s="8">
         <v>-18</v>
       </c>
       <c r="Z21" s="10">
         <v>-13</v>
       </c>
       <c r="AA21" s="10">
         <v>-3</v>
       </c>
       <c r="AB21" s="10">
         <v>-15</v>
       </c>
       <c r="AC21" s="10">
         <v>-7</v>
       </c>
       <c r="AD21" s="39">
         <v>-9</v>
       </c>
       <c r="AE21" s="39">
         <v>-15</v>
       </c>
       <c r="AF21" s="10">
         <v>-13</v>
       </c>
-      <c r="AG21" s="23"/>
+      <c r="AG21" s="10">
+        <v>-6</v>
+      </c>
       <c r="AH21" s="23"/>
       <c r="AI21" s="23"/>
       <c r="AJ21" s="23"/>
       <c r="AK21" s="23"/>
     </row>
     <row r="22" spans="1:37">
-      <c r="A22" s="47" t="s">
+      <c r="A22" s="70" t="s">
         <v>15</v>
       </c>
-      <c r="B22" s="47"/>
-[...22 lines deleted...]
-      <c r="Y22" s="47"/>
+      <c r="B22" s="70"/>
+      <c r="C22" s="70"/>
+      <c r="D22" s="70"/>
+      <c r="E22" s="70"/>
+      <c r="F22" s="70"/>
+      <c r="G22" s="70"/>
+      <c r="H22" s="70"/>
+      <c r="I22" s="70"/>
+      <c r="J22" s="70"/>
+      <c r="K22" s="70"/>
+      <c r="L22" s="70"/>
+      <c r="M22" s="70"/>
+      <c r="N22" s="70"/>
+      <c r="O22" s="70"/>
+      <c r="P22" s="70"/>
+      <c r="Q22" s="70"/>
+      <c r="R22" s="70"/>
+      <c r="S22" s="70"/>
+      <c r="T22" s="70"/>
+      <c r="U22" s="70"/>
+      <c r="V22" s="70"/>
+      <c r="W22" s="70"/>
+      <c r="X22" s="70"/>
+      <c r="Y22" s="70"/>
       <c r="AF22" s="10"/>
-      <c r="AG22" s="23"/>
       <c r="AH22" s="23"/>
       <c r="AI22" s="23"/>
       <c r="AJ22" s="23"/>
       <c r="AK22" s="23"/>
     </row>
     <row r="23" spans="1:37">
       <c r="A23" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B23" s="10">
         <v>-55</v>
       </c>
       <c r="C23" s="10">
         <v>-34</v>
       </c>
       <c r="D23" s="10">
         <v>-35</v>
       </c>
       <c r="E23" s="10">
         <v>-20</v>
       </c>
       <c r="F23" s="10">
         <v>-42</v>
       </c>
       <c r="G23" s="31">
@@ -2812,51 +3373,53 @@
       </c>
       <c r="Y23" s="8">
         <v>-61</v>
       </c>
       <c r="Z23" s="8">
         <v>-52</v>
       </c>
       <c r="AA23" s="10">
         <v>-41</v>
       </c>
       <c r="AB23" s="10">
         <v>-66</v>
       </c>
       <c r="AC23" s="10">
         <v>-81</v>
       </c>
       <c r="AD23" s="39">
         <v>-56</v>
       </c>
       <c r="AE23" s="39">
         <v>-59</v>
       </c>
       <c r="AF23" s="10">
         <v>-68</v>
       </c>
-      <c r="AG23" s="23"/>
+      <c r="AG23" s="10">
+        <v>-63</v>
+      </c>
       <c r="AH23" s="23"/>
       <c r="AI23" s="23"/>
       <c r="AJ23" s="23"/>
       <c r="AK23" s="23"/>
     </row>
     <row r="24" spans="1:37">
       <c r="A24" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B24" s="10">
         <v>-50</v>
       </c>
       <c r="C24" s="10">
         <v>-20</v>
       </c>
       <c r="D24" s="10">
         <v>-40</v>
       </c>
       <c r="E24" s="10">
         <v>-22</v>
       </c>
       <c r="F24" s="10">
         <v>-45</v>
       </c>
       <c r="G24" s="31">
@@ -2915,51 +3478,53 @@
       </c>
       <c r="Y24" s="8">
         <v>-48</v>
       </c>
       <c r="Z24" s="8">
         <v>-45</v>
       </c>
       <c r="AA24" s="10">
         <v>-34</v>
       </c>
       <c r="AB24" s="10">
         <v>-45</v>
       </c>
       <c r="AC24" s="10">
         <v>-85</v>
       </c>
       <c r="AD24" s="39">
         <v>-51</v>
       </c>
       <c r="AE24" s="39">
         <v>-37</v>
       </c>
       <c r="AF24" s="10">
         <v>-37</v>
       </c>
-      <c r="AG24" s="23"/>
+      <c r="AG24" s="10">
+        <v>-53</v>
+      </c>
       <c r="AH24" s="23"/>
       <c r="AI24" s="23"/>
       <c r="AJ24" s="23"/>
       <c r="AK24" s="23"/>
     </row>
     <row r="25" spans="1:37">
       <c r="A25" s="11" t="s">
         <v>49</v>
       </c>
       <c r="B25" s="10">
         <v>-8</v>
       </c>
       <c r="C25" s="10">
         <v>3</v>
       </c>
       <c r="D25" s="10">
         <v>6</v>
       </c>
       <c r="E25" s="10">
         <v>4</v>
       </c>
       <c r="F25" s="10">
         <v>1</v>
       </c>
       <c r="G25" s="31">
@@ -3018,51 +3583,53 @@
       </c>
       <c r="Y25" s="8">
         <v>-2</v>
       </c>
       <c r="Z25" s="8">
         <v>2</v>
       </c>
       <c r="AA25" s="10">
         <v>-1</v>
       </c>
       <c r="AB25" s="10">
         <v>-3</v>
       </c>
       <c r="AC25" s="10">
         <v>-1</v>
       </c>
       <c r="AD25" s="39">
         <v>3</v>
       </c>
       <c r="AE25" s="39">
         <v>-7</v>
       </c>
       <c r="AF25" s="10">
         <v>-7</v>
       </c>
-      <c r="AG25" s="23"/>
+      <c r="AG25" s="10">
+        <v>-6</v>
+      </c>
       <c r="AH25" s="23"/>
       <c r="AI25" s="23"/>
       <c r="AJ25" s="23"/>
       <c r="AK25" s="23"/>
     </row>
     <row r="26" spans="1:37">
       <c r="A26" s="11" t="s">
         <v>53</v>
       </c>
       <c r="B26" s="10">
         <v>-1</v>
       </c>
       <c r="C26" s="10">
         <v>-3</v>
       </c>
       <c r="D26" s="10">
         <v>-4</v>
       </c>
       <c r="E26" s="10">
         <v>-1</v>
       </c>
       <c r="F26" s="10">
         <v>4</v>
       </c>
       <c r="G26" s="31">
@@ -3121,51 +3688,53 @@
       </c>
       <c r="Y26" s="8">
         <v>-5</v>
       </c>
       <c r="Z26" s="8">
         <v>1</v>
       </c>
       <c r="AA26" s="10">
         <v>-4</v>
       </c>
       <c r="AB26" s="10">
         <v>-2</v>
       </c>
       <c r="AC26" s="10">
         <v>2</v>
       </c>
       <c r="AD26" s="39">
         <v>-6</v>
       </c>
       <c r="AE26" s="39">
         <v>-4</v>
       </c>
       <c r="AF26" s="10">
         <v>-3</v>
       </c>
-      <c r="AG26" s="23"/>
+      <c r="AG26" s="10">
+        <v>-8</v>
+      </c>
       <c r="AH26" s="23"/>
       <c r="AI26" s="23"/>
       <c r="AJ26" s="23"/>
       <c r="AK26" s="23"/>
     </row>
     <row r="27" spans="1:37">
       <c r="A27" s="11" t="s">
         <v>54</v>
       </c>
       <c r="B27" s="10">
         <v>3</v>
       </c>
       <c r="C27" s="10">
         <v>-10</v>
       </c>
       <c r="D27" s="10" t="s">
         <v>12</v>
       </c>
       <c r="E27" s="10">
         <v>-2</v>
       </c>
       <c r="F27" s="10">
         <v>-1</v>
       </c>
       <c r="G27" s="31">
@@ -3222,51 +3791,53 @@
       <c r="X27" s="8">
         <v>-3</v>
       </c>
       <c r="Y27" s="8">
         <v>-1</v>
       </c>
       <c r="Z27" s="8" t="s">
         <v>12</v>
       </c>
       <c r="AA27" s="10" t="s">
         <v>12</v>
       </c>
       <c r="AB27" s="10">
         <v>-3</v>
       </c>
       <c r="AC27" s="10">
         <v>6</v>
       </c>
       <c r="AD27" s="39"/>
       <c r="AE27" s="39">
         <v>-5</v>
       </c>
       <c r="AF27" s="10">
         <v>-9</v>
       </c>
-      <c r="AG27" s="23"/>
+      <c r="AG27" s="10">
+        <v>2</v>
+      </c>
       <c r="AH27" s="23"/>
       <c r="AI27" s="23"/>
       <c r="AJ27" s="23"/>
       <c r="AK27" s="23"/>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" s="13" t="s">
         <v>56</v>
       </c>
       <c r="B28" s="10">
         <v>1</v>
       </c>
       <c r="C28" s="10">
         <v>-4</v>
       </c>
       <c r="D28" s="10">
         <v>3</v>
       </c>
       <c r="E28" s="10">
         <v>1</v>
       </c>
       <c r="F28" s="10">
         <v>-1</v>
       </c>
       <c r="G28" s="31">
@@ -3325,86 +3896,87 @@
       </c>
       <c r="Y28" s="8">
         <v>-5</v>
       </c>
       <c r="Z28" s="8">
         <v>-10</v>
       </c>
       <c r="AA28" s="10">
         <v>-2</v>
       </c>
       <c r="AB28" s="10">
         <v>-13</v>
       </c>
       <c r="AC28" s="10">
         <v>-3</v>
       </c>
       <c r="AD28" s="39">
         <v>-2</v>
       </c>
       <c r="AE28" s="39">
         <v>-6</v>
       </c>
       <c r="AF28" s="10">
         <v>-12</v>
       </c>
-      <c r="AG28" s="23"/>
+      <c r="AG28" s="10">
+        <v>2</v>
+      </c>
       <c r="AH28" s="23"/>
       <c r="AI28" s="23"/>
       <c r="AJ28" s="23"/>
       <c r="AK28" s="23"/>
     </row>
     <row r="29" spans="1:37">
-      <c r="A29" s="48" t="s">
+      <c r="A29" s="71" t="s">
         <v>42</v>
       </c>
-      <c r="B29" s="48"/>
-[...22 lines deleted...]
-      <c r="Y29" s="48"/>
+      <c r="B29" s="71"/>
+      <c r="C29" s="71"/>
+      <c r="D29" s="71"/>
+      <c r="E29" s="71"/>
+      <c r="F29" s="71"/>
+      <c r="G29" s="71"/>
+      <c r="H29" s="71"/>
+      <c r="I29" s="71"/>
+      <c r="J29" s="71"/>
+      <c r="K29" s="71"/>
+      <c r="L29" s="71"/>
+      <c r="M29" s="71"/>
+      <c r="N29" s="71"/>
+      <c r="O29" s="71"/>
+      <c r="P29" s="71"/>
+      <c r="Q29" s="71"/>
+      <c r="R29" s="71"/>
+      <c r="S29" s="71"/>
+      <c r="T29" s="71"/>
+      <c r="U29" s="71"/>
+      <c r="V29" s="71"/>
+      <c r="W29" s="71"/>
+      <c r="X29" s="71"/>
+      <c r="Y29" s="71"/>
       <c r="AF29" s="10"/>
-      <c r="AG29" s="23"/>
       <c r="AH29" s="23"/>
       <c r="AI29" s="23"/>
       <c r="AJ29" s="23"/>
       <c r="AK29" s="23"/>
     </row>
     <row r="30" spans="1:37">
       <c r="A30" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B30" s="10">
         <v>-106</v>
       </c>
       <c r="C30" s="10">
         <v>-27</v>
       </c>
       <c r="D30" s="10">
         <v>-62</v>
       </c>
       <c r="E30" s="10">
         <v>-34</v>
       </c>
       <c r="F30" s="10">
         <v>-16</v>
       </c>
       <c r="G30" s="31">
@@ -3463,51 +4035,53 @@
       </c>
       <c r="Y30" s="8">
         <v>-81</v>
       </c>
       <c r="Z30" s="8">
         <v>-73</v>
       </c>
       <c r="AA30" s="10">
         <v>-52</v>
       </c>
       <c r="AB30" s="10">
         <v>-115</v>
       </c>
       <c r="AC30" s="10">
         <v>-67</v>
       </c>
       <c r="AD30" s="39">
         <v>-102</v>
       </c>
       <c r="AE30" s="39">
         <v>-65</v>
       </c>
       <c r="AF30" s="10">
         <v>-87</v>
       </c>
-      <c r="AG30" s="23"/>
+      <c r="AG30" s="10">
+        <v>-55</v>
+      </c>
       <c r="AH30" s="23"/>
       <c r="AI30" s="23"/>
       <c r="AJ30" s="23"/>
       <c r="AK30" s="23"/>
     </row>
     <row r="31" spans="1:37">
       <c r="A31" s="37" t="s">
         <v>47</v>
       </c>
       <c r="B31" s="10">
         <v>-11</v>
       </c>
       <c r="C31" s="10">
         <v>-7</v>
       </c>
       <c r="D31" s="10">
         <v>-15</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>12</v>
       </c>
       <c r="F31" s="10">
         <v>-7</v>
       </c>
       <c r="G31" s="31">
@@ -3566,51 +4140,53 @@
       </c>
       <c r="Y31" s="8">
         <v>-10</v>
       </c>
       <c r="Z31" s="8">
         <v>-10</v>
       </c>
       <c r="AA31" s="10">
         <v>-19</v>
       </c>
       <c r="AB31" s="10">
         <v>-21</v>
       </c>
       <c r="AC31" s="10">
         <v>-13</v>
       </c>
       <c r="AD31" s="39">
         <v>-6</v>
       </c>
       <c r="AE31" s="39">
         <v>-15</v>
       </c>
       <c r="AF31" s="10">
         <v>-5</v>
       </c>
-      <c r="AG31" s="23"/>
+      <c r="AG31" s="10">
+        <v>-2</v>
+      </c>
       <c r="AH31" s="23"/>
       <c r="AI31" s="23"/>
       <c r="AJ31" s="23"/>
       <c r="AK31" s="23"/>
     </row>
     <row r="32" spans="1:37">
       <c r="A32" s="37" t="s">
         <v>48</v>
       </c>
       <c r="B32" s="10">
         <v>-6</v>
       </c>
       <c r="C32" s="10">
         <v>1</v>
       </c>
       <c r="D32" s="10">
         <v>7</v>
       </c>
       <c r="E32" s="10">
         <v>-7</v>
       </c>
       <c r="F32" s="10">
         <v>7</v>
       </c>
       <c r="G32" s="31">
@@ -3669,51 +4245,53 @@
       </c>
       <c r="Y32" s="8">
         <v>4</v>
       </c>
       <c r="Z32" s="8">
         <v>9</v>
       </c>
       <c r="AA32" s="10">
         <v>-1</v>
       </c>
       <c r="AB32" s="10">
         <v>4</v>
       </c>
       <c r="AC32" s="10">
         <v>3</v>
       </c>
       <c r="AD32" s="39">
         <v>-7</v>
       </c>
       <c r="AE32" s="39">
         <v>2</v>
       </c>
       <c r="AF32" s="10">
         <v>-1</v>
       </c>
-      <c r="AG32" s="23"/>
+      <c r="AG32" s="10">
+        <v>7</v>
+      </c>
       <c r="AH32" s="23"/>
       <c r="AI32" s="23"/>
       <c r="AJ32" s="23"/>
       <c r="AK32" s="23"/>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="37" t="s">
         <v>49</v>
       </c>
       <c r="B33" s="10">
         <v>-9</v>
       </c>
       <c r="C33" s="10">
         <v>-5</v>
       </c>
       <c r="D33" s="10">
         <v>-11</v>
       </c>
       <c r="E33" s="10">
         <v>-11</v>
       </c>
       <c r="F33" s="10" t="s">
         <v>44</v>
       </c>
       <c r="G33" s="31">
@@ -3772,51 +4350,53 @@
       </c>
       <c r="Y33" s="8">
         <v>-6</v>
       </c>
       <c r="Z33" s="8">
         <v>-13</v>
       </c>
       <c r="AA33" s="10">
         <v>2</v>
       </c>
       <c r="AB33" s="10">
         <v>-11</v>
       </c>
       <c r="AC33" s="10">
         <v>-18</v>
       </c>
       <c r="AD33" s="39">
         <v>-13</v>
       </c>
       <c r="AE33" s="39">
         <v>-7</v>
       </c>
       <c r="AF33" s="10">
         <v>-3</v>
       </c>
-      <c r="AG33" s="23"/>
+      <c r="AG33" s="10">
+        <v>-5</v>
+      </c>
       <c r="AH33" s="23"/>
       <c r="AI33" s="23"/>
       <c r="AJ33" s="23"/>
       <c r="AK33" s="23"/>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="37" t="s">
         <v>50</v>
       </c>
       <c r="B34" s="10">
         <v>-20</v>
       </c>
       <c r="C34" s="10">
         <v>7</v>
       </c>
       <c r="D34" s="10">
         <v>-8</v>
       </c>
       <c r="E34" s="10">
         <v>-2</v>
       </c>
       <c r="F34" s="10">
         <v>-6</v>
       </c>
       <c r="G34" s="31">
@@ -3875,51 +4455,53 @@
       </c>
       <c r="Y34" s="8">
         <v>-6</v>
       </c>
       <c r="Z34" s="8">
         <v>-14</v>
       </c>
       <c r="AA34" s="10">
         <v>-1</v>
       </c>
       <c r="AB34" s="10">
         <v>-5</v>
       </c>
       <c r="AC34" s="10">
         <v>-4</v>
       </c>
       <c r="AD34" s="39">
         <v>-1</v>
       </c>
       <c r="AE34" s="39">
         <v>-5</v>
       </c>
       <c r="AF34" s="10">
         <v>-14</v>
       </c>
-      <c r="AG34" s="23"/>
+      <c r="AG34" s="10">
+        <v>-6</v>
+      </c>
       <c r="AH34" s="23"/>
       <c r="AI34" s="23"/>
       <c r="AJ34" s="23"/>
       <c r="AK34" s="23"/>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="37" t="s">
         <v>51</v>
       </c>
       <c r="B35" s="10">
         <v>-14</v>
       </c>
       <c r="C35" s="10">
         <v>1</v>
       </c>
       <c r="D35" s="10">
         <v>-8</v>
       </c>
       <c r="E35" s="10">
         <v>-2</v>
       </c>
       <c r="F35" s="10">
         <v>-2</v>
       </c>
       <c r="G35" s="31">
@@ -3978,51 +4560,53 @@
       </c>
       <c r="Y35" s="8">
         <v>-8</v>
       </c>
       <c r="Z35" s="8">
         <v>-2</v>
       </c>
       <c r="AA35" s="10">
         <v>-3</v>
       </c>
       <c r="AB35" s="10">
         <v>-4</v>
       </c>
       <c r="AC35" s="10">
         <v>-5</v>
       </c>
       <c r="AD35" s="39">
         <v>-2</v>
       </c>
       <c r="AE35" s="39">
         <v>-14</v>
       </c>
       <c r="AF35" s="10">
         <v>-10</v>
       </c>
-      <c r="AG35" s="23"/>
+      <c r="AG35" s="10">
+        <v>-11</v>
+      </c>
       <c r="AH35" s="23"/>
       <c r="AI35" s="23"/>
       <c r="AJ35" s="23"/>
       <c r="AK35" s="23"/>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="37" t="s">
         <v>52</v>
       </c>
       <c r="B36" s="10">
         <v>-17</v>
       </c>
       <c r="C36" s="10">
         <v>-5</v>
       </c>
       <c r="D36" s="10">
         <v>5</v>
       </c>
       <c r="E36" s="10">
         <v>-5</v>
       </c>
       <c r="F36" s="10" t="s">
         <v>12</v>
       </c>
       <c r="G36" s="31">
@@ -4081,51 +4665,53 @@
       </c>
       <c r="Y36" s="8">
         <v>-5</v>
       </c>
       <c r="Z36" s="8">
         <v>-7</v>
       </c>
       <c r="AA36" s="10">
         <v>-14</v>
       </c>
       <c r="AB36" s="10">
         <v>-23</v>
       </c>
       <c r="AC36" s="10">
         <v>-4</v>
       </c>
       <c r="AD36" s="39">
         <v>-27</v>
       </c>
       <c r="AE36" s="39">
         <v>-3</v>
       </c>
       <c r="AF36" s="10">
         <v>-12</v>
       </c>
-      <c r="AG36" s="23"/>
+      <c r="AG36" s="10">
+        <v>-17</v>
+      </c>
       <c r="AH36" s="23"/>
       <c r="AI36" s="23"/>
       <c r="AJ36" s="23"/>
       <c r="AK36" s="23"/>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="37" t="s">
         <v>53</v>
       </c>
       <c r="B37" s="10">
         <v>5</v>
       </c>
       <c r="C37" s="10">
         <v>-2</v>
       </c>
       <c r="D37" s="10">
         <v>-1</v>
       </c>
       <c r="E37" s="10">
         <v>4</v>
       </c>
       <c r="F37" s="10">
         <v>-3</v>
       </c>
       <c r="G37" s="31">
@@ -4184,51 +4770,53 @@
       </c>
       <c r="Y37" s="8">
         <v>-6</v>
       </c>
       <c r="Z37" s="8">
         <v>-8</v>
       </c>
       <c r="AA37" s="10">
         <v>1</v>
       </c>
       <c r="AB37" s="10">
         <v>-7</v>
       </c>
       <c r="AC37" s="10">
         <v>-11</v>
       </c>
       <c r="AD37" s="39">
         <v>3</v>
       </c>
       <c r="AE37" s="39">
         <v>-5</v>
       </c>
       <c r="AF37" s="10">
         <v>-2</v>
       </c>
-      <c r="AG37" s="23"/>
+      <c r="AG37" s="10">
+        <v>1</v>
+      </c>
       <c r="AH37" s="23"/>
       <c r="AI37" s="23"/>
       <c r="AJ37" s="23"/>
       <c r="AK37" s="23"/>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="37" t="s">
         <v>54</v>
       </c>
       <c r="B38" s="10">
         <v>-8</v>
       </c>
       <c r="C38" s="10">
         <v>-2</v>
       </c>
       <c r="D38" s="10">
         <v>-2</v>
       </c>
       <c r="E38" s="10">
         <v>-5</v>
       </c>
       <c r="F38" s="10">
         <v>-9</v>
       </c>
       <c r="G38" s="31">
@@ -4287,51 +4875,53 @@
       </c>
       <c r="Y38" s="8">
         <v>-10</v>
       </c>
       <c r="Z38" s="8">
         <v>-3</v>
       </c>
       <c r="AA38" s="10">
         <v>-4</v>
       </c>
       <c r="AB38" s="10">
         <v>-11</v>
       </c>
       <c r="AC38" s="10">
         <v>-3</v>
       </c>
       <c r="AD38" s="39">
         <v>-2</v>
       </c>
       <c r="AE38" s="39">
         <v>4</v>
       </c>
       <c r="AF38" s="10">
         <v>1</v>
       </c>
-      <c r="AG38" s="23"/>
+      <c r="AG38" s="10">
+        <v>-5</v>
+      </c>
       <c r="AH38" s="23"/>
       <c r="AI38" s="23"/>
       <c r="AJ38" s="23"/>
       <c r="AK38" s="23"/>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="13" t="s">
         <v>55</v>
       </c>
       <c r="B39" s="10">
         <v>-9</v>
       </c>
       <c r="C39" s="10">
         <v>-13</v>
       </c>
       <c r="D39" s="10">
         <v>-18</v>
       </c>
       <c r="E39" s="10">
         <v>2</v>
       </c>
       <c r="F39" s="10">
         <v>-16</v>
       </c>
       <c r="G39" s="31">
@@ -4390,51 +4980,53 @@
       </c>
       <c r="Y39" s="8">
         <v>-13</v>
       </c>
       <c r="Z39" s="8">
         <v>-11</v>
       </c>
       <c r="AA39" s="10">
         <v>-14</v>
       </c>
       <c r="AB39" s="10">
         <v>-14</v>
       </c>
       <c r="AC39" s="10">
         <v>-12</v>
       </c>
       <c r="AD39" s="39">
         <v>-23</v>
       </c>
       <c r="AE39" s="39">
         <v>-5</v>
       </c>
       <c r="AF39" s="10">
         <v>-13</v>
       </c>
-      <c r="AG39" s="23"/>
+      <c r="AG39" s="10">
+        <v>-6</v>
+      </c>
       <c r="AH39" s="23"/>
       <c r="AI39" s="23"/>
       <c r="AJ39" s="23"/>
       <c r="AK39" s="23"/>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="13" t="s">
         <v>56</v>
       </c>
       <c r="B40" s="10">
         <v>-11</v>
       </c>
       <c r="C40" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D40" s="10">
         <v>-10</v>
       </c>
       <c r="E40" s="10">
         <v>-9</v>
       </c>
       <c r="F40" s="10">
         <v>3</v>
       </c>
       <c r="G40" s="31">
@@ -4493,51 +5085,53 @@
       </c>
       <c r="Y40" s="8">
         <v>-3</v>
       </c>
       <c r="Z40" s="8">
         <v>-1</v>
       </c>
       <c r="AA40" s="10">
         <v>8</v>
       </c>
       <c r="AB40" s="10">
         <v>-6</v>
       </c>
       <c r="AC40" s="10">
         <v>4</v>
       </c>
       <c r="AD40" s="40">
         <v>-10</v>
       </c>
       <c r="AE40" s="40">
         <v>-8</v>
       </c>
       <c r="AF40" s="10">
         <v>-10</v>
       </c>
-      <c r="AG40" s="23"/>
+      <c r="AG40" s="10">
+        <v>-1</v>
+      </c>
       <c r="AH40" s="23"/>
       <c r="AI40" s="23"/>
       <c r="AJ40" s="23"/>
       <c r="AK40" s="23"/>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="13" t="s">
         <v>57</v>
       </c>
       <c r="B41" s="10">
         <v>-12</v>
       </c>
       <c r="C41" s="10">
         <v>-1</v>
       </c>
       <c r="D41" s="10">
         <v>-3</v>
       </c>
       <c r="E41" s="10">
         <v>-1</v>
       </c>
       <c r="F41" s="10">
         <v>1</v>
       </c>
       <c r="G41" s="31">
@@ -4596,51 +5190,53 @@
       </c>
       <c r="Y41" s="8">
         <v>-9</v>
       </c>
       <c r="Z41" s="8">
         <v>-1</v>
       </c>
       <c r="AA41" s="10">
         <v>-5</v>
       </c>
       <c r="AB41" s="10">
         <v>-4</v>
       </c>
       <c r="AC41" s="10">
         <v>-1</v>
       </c>
       <c r="AD41" s="40">
         <v>-1</v>
       </c>
       <c r="AE41" s="40">
         <v>-2</v>
       </c>
       <c r="AF41" s="10">
         <v>-6</v>
       </c>
-      <c r="AG41" s="23"/>
+      <c r="AG41" s="10">
+        <v>-3</v>
+      </c>
       <c r="AH41" s="23"/>
       <c r="AI41" s="23"/>
       <c r="AJ41" s="23"/>
       <c r="AK41" s="23"/>
     </row>
     <row r="42" spans="1:37">
       <c r="A42" s="13" t="s">
         <v>58</v>
       </c>
       <c r="B42" s="10">
         <v>8</v>
       </c>
       <c r="C42" s="10">
         <v>7</v>
       </c>
       <c r="D42" s="10">
         <v>-1</v>
       </c>
       <c r="E42" s="10">
         <v>6</v>
       </c>
       <c r="F42" s="10">
         <v>16</v>
       </c>
       <c r="G42" s="31">
@@ -4699,51 +5295,53 @@
       </c>
       <c r="Y42" s="8">
         <v>9</v>
       </c>
       <c r="Z42" s="8">
         <v>1</v>
       </c>
       <c r="AA42" s="10">
         <v>1</v>
       </c>
       <c r="AB42" s="10">
         <v>2</v>
       </c>
       <c r="AC42" s="10">
         <v>4</v>
       </c>
       <c r="AD42" s="40">
         <v>-4</v>
       </c>
       <c r="AE42" s="40">
         <v>8</v>
       </c>
       <c r="AF42" s="10">
         <v>1</v>
       </c>
-      <c r="AG42" s="23"/>
+      <c r="AG42" s="10">
+        <v>-1</v>
+      </c>
       <c r="AH42" s="23"/>
       <c r="AI42" s="23"/>
       <c r="AJ42" s="23"/>
       <c r="AK42" s="23"/>
     </row>
     <row r="43" spans="1:37">
       <c r="A43" s="14" t="s">
         <v>59</v>
       </c>
       <c r="B43" s="17">
         <v>-2</v>
       </c>
       <c r="C43" s="17">
         <v>-8</v>
       </c>
       <c r="D43" s="17">
         <v>3</v>
       </c>
       <c r="E43" s="17">
         <v>-4</v>
       </c>
       <c r="F43" s="17">
         <v>-8</v>
       </c>
       <c r="G43" s="32">
@@ -4802,176 +5400,178 @@
       </c>
       <c r="Y43" s="17">
         <v>-18</v>
       </c>
       <c r="Z43" s="17">
         <v>-13</v>
       </c>
       <c r="AA43" s="17">
         <v>-3</v>
       </c>
       <c r="AB43" s="17">
         <v>-15</v>
       </c>
       <c r="AC43" s="17">
         <v>-7</v>
       </c>
       <c r="AD43" s="41">
         <v>-9</v>
       </c>
       <c r="AE43" s="41">
         <v>-15</v>
       </c>
       <c r="AF43" s="17">
         <v>-13</v>
       </c>
-      <c r="AG43" s="15"/>
+      <c r="AG43" s="17">
+        <v>-6</v>
+      </c>
       <c r="AH43" s="15"/>
       <c r="AI43" s="15"/>
       <c r="AJ43" s="15"/>
       <c r="AK43" s="15"/>
     </row>
     <row r="44" spans="1:37">
       <c r="A44" s="18" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="A29:Y29"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="A4:A5"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
-    <mergeCell ref="A29:Y29"/>
-[...1 lines deleted...]
-    <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="F33" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BU44"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="AL1" workbookViewId="0">
-      <selection activeCell="BP7" sqref="BP7:BP43"/>
+    <sheetView tabSelected="1" topLeftCell="AX1" workbookViewId="0">
+      <selection activeCell="BP7" sqref="BP7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="28.140625" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="25" max="25" width="9.140625" style="1" hidden="1" customWidth="1"/>
+    <col min="1" max="1" width="28.109375" style="1" customWidth="1"/>
+    <col min="2" max="10" width="11.33203125" style="1" hidden="1" customWidth="1"/>
+    <col min="11" max="12" width="9.6640625" style="1" hidden="1" customWidth="1"/>
+    <col min="13" max="23" width="9.109375" style="1" hidden="1" customWidth="1"/>
+    <col min="24" max="24" width="9.109375" style="19" hidden="1" customWidth="1"/>
+    <col min="25" max="25" width="9.109375" style="1" hidden="1" customWidth="1"/>
     <col min="26" max="37" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="38" max="38" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
-    <col min="39" max="39" width="7.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="38" max="38" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="39" max="39" width="7.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="40" max="45" width="7" style="1" bestFit="1" customWidth="1"/>
-    <col min="46" max="46" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="46" max="46" width="8.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="47" max="47" width="7" style="1" bestFit="1" customWidth="1"/>
-    <col min="48" max="49" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="51" max="51" width="7.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="48" max="49" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="50" max="50" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="51" max="51" width="7.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="52" max="57" width="7" style="1" bestFit="1" customWidth="1"/>
-    <col min="58" max="58" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="58" max="58" width="8.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="59" max="59" width="7" style="1" bestFit="1" customWidth="1"/>
-    <col min="60" max="61" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
-    <col min="62" max="16384" width="9.140625" style="1"/>
+    <col min="60" max="61" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="62" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:73" ht="12.75">
-      <c r="A1" s="45" t="s">
+    <row r="1" spans="1:73" ht="13.2">
+      <c r="A1" s="68" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="45"/>
-[...58 lines deleted...]
-      <c r="BI1" s="45"/>
+      <c r="B1" s="68"/>
+      <c r="C1" s="68"/>
+      <c r="D1" s="68"/>
+      <c r="E1" s="68"/>
+      <c r="F1" s="68"/>
+      <c r="G1" s="68"/>
+      <c r="H1" s="68"/>
+      <c r="I1" s="68"/>
+      <c r="J1" s="68"/>
+      <c r="K1" s="68"/>
+      <c r="L1" s="68"/>
+      <c r="M1" s="68"/>
+      <c r="N1" s="68"/>
+      <c r="O1" s="68"/>
+      <c r="P1" s="68"/>
+      <c r="Q1" s="68"/>
+      <c r="R1" s="68"/>
+      <c r="S1" s="68"/>
+      <c r="T1" s="68"/>
+      <c r="U1" s="68"/>
+      <c r="V1" s="68"/>
+      <c r="W1" s="68"/>
+      <c r="X1" s="68"/>
+      <c r="Y1" s="68"/>
+      <c r="Z1" s="68"/>
+      <c r="AA1" s="68"/>
+      <c r="AB1" s="68"/>
+      <c r="AC1" s="68"/>
+      <c r="AD1" s="68"/>
+      <c r="AE1" s="68"/>
+      <c r="AF1" s="68"/>
+      <c r="AG1" s="68"/>
+      <c r="AH1" s="68"/>
+      <c r="AI1" s="68"/>
+      <c r="AJ1" s="68"/>
+      <c r="AK1" s="68"/>
+      <c r="AL1" s="68"/>
+      <c r="AM1" s="68"/>
+      <c r="AN1" s="68"/>
+      <c r="AO1" s="68"/>
+      <c r="AP1" s="68"/>
+      <c r="AQ1" s="68"/>
+      <c r="AR1" s="68"/>
+      <c r="AS1" s="68"/>
+      <c r="AT1" s="68"/>
+      <c r="AU1" s="68"/>
+      <c r="AV1" s="68"/>
+      <c r="AW1" s="68"/>
+      <c r="AX1" s="68"/>
+      <c r="AY1" s="68"/>
+      <c r="AZ1" s="68"/>
+      <c r="BA1" s="68"/>
+      <c r="BB1" s="68"/>
+      <c r="BC1" s="68"/>
+      <c r="BD1" s="68"/>
+      <c r="BE1" s="68"/>
+      <c r="BF1" s="68"/>
+      <c r="BG1" s="68"/>
+      <c r="BH1" s="68"/>
+      <c r="BI1" s="68"/>
     </row>
     <row r="2" spans="1:73">
       <c r="A2" s="35"/>
       <c r="B2" s="35"/>
       <c r="C2" s="35"/>
       <c r="D2" s="35"/>
       <c r="E2" s="35"/>
       <c r="F2" s="35"/>
       <c r="G2" s="35"/>
       <c r="H2" s="35"/>
       <c r="I2" s="35"/>
       <c r="J2" s="35"/>
       <c r="K2" s="35"/>
       <c r="L2" s="35"/>
       <c r="M2" s="35"/>
       <c r="N2" s="35"/>
       <c r="O2" s="35"/>
       <c r="P2" s="35"/>
       <c r="Q2" s="35"/>
       <c r="R2" s="35"/>
       <c r="S2" s="35"/>
       <c r="T2" s="35"/>
       <c r="U2" s="35"/>
       <c r="V2" s="35"/>
       <c r="W2" s="35"/>
@@ -4981,146 +5581,146 @@
       <c r="AA2" s="35"/>
       <c r="AB2" s="35"/>
       <c r="AC2" s="35"/>
       <c r="AD2" s="35"/>
       <c r="AE2" s="35"/>
       <c r="AF2" s="35"/>
       <c r="AG2" s="35"/>
       <c r="AH2" s="35"/>
       <c r="AI2" s="35"/>
       <c r="AJ2" s="35"/>
       <c r="AK2" s="35"/>
       <c r="AL2" s="35"/>
       <c r="AM2" s="35"/>
       <c r="AN2" s="35"/>
       <c r="AO2" s="35"/>
       <c r="AP2" s="35"/>
       <c r="AQ2" s="35"/>
       <c r="AR2" s="35"/>
       <c r="AS2" s="35"/>
       <c r="AT2" s="35"/>
       <c r="AU2" s="35"/>
       <c r="AV2" s="35"/>
       <c r="AW2" s="35"/>
     </row>
     <row r="3" spans="1:73">
-      <c r="BH3" s="53"/>
-[...1 lines deleted...]
-      <c r="BT3" s="53" t="s">
+      <c r="BH3" s="74"/>
+      <c r="BI3" s="74"/>
+      <c r="BT3" s="74" t="s">
         <v>16</v>
       </c>
-      <c r="BU3" s="53"/>
+      <c r="BU3" s="74"/>
     </row>
     <row r="4" spans="1:73">
-      <c r="A4" s="56"/>
-      <c r="B4" s="49">
+      <c r="A4" s="77"/>
+      <c r="B4" s="66">
         <v>2019</v>
       </c>
-      <c r="C4" s="50"/>
-[...10 lines deleted...]
-      <c r="N4" s="49">
+      <c r="C4" s="67"/>
+      <c r="D4" s="67"/>
+      <c r="E4" s="67"/>
+      <c r="F4" s="67"/>
+      <c r="G4" s="67"/>
+      <c r="H4" s="67"/>
+      <c r="I4" s="67"/>
+      <c r="J4" s="67"/>
+      <c r="K4" s="67"/>
+      <c r="L4" s="67"/>
+      <c r="M4" s="79"/>
+      <c r="N4" s="66">
         <v>2020</v>
       </c>
-      <c r="O4" s="50"/>
-[...10 lines deleted...]
-      <c r="Z4" s="49">
+      <c r="O4" s="67"/>
+      <c r="P4" s="67"/>
+      <c r="Q4" s="67"/>
+      <c r="R4" s="67"/>
+      <c r="S4" s="67"/>
+      <c r="T4" s="67"/>
+      <c r="U4" s="67"/>
+      <c r="V4" s="67"/>
+      <c r="W4" s="67"/>
+      <c r="X4" s="67"/>
+      <c r="Y4" s="67"/>
+      <c r="Z4" s="66">
         <v>2021</v>
       </c>
-      <c r="AA4" s="50"/>
-[...10 lines deleted...]
-      <c r="AL4" s="54">
+      <c r="AA4" s="67"/>
+      <c r="AB4" s="67"/>
+      <c r="AC4" s="67"/>
+      <c r="AD4" s="67"/>
+      <c r="AE4" s="67"/>
+      <c r="AF4" s="67"/>
+      <c r="AG4" s="67"/>
+      <c r="AH4" s="67"/>
+      <c r="AI4" s="67"/>
+      <c r="AJ4" s="67"/>
+      <c r="AK4" s="67"/>
+      <c r="AL4" s="75">
         <v>2024</v>
       </c>
-      <c r="AM4" s="55"/>
-[...10 lines deleted...]
-      <c r="AX4" s="54">
+      <c r="AM4" s="76"/>
+      <c r="AN4" s="76"/>
+      <c r="AO4" s="76"/>
+      <c r="AP4" s="76"/>
+      <c r="AQ4" s="76"/>
+      <c r="AR4" s="76"/>
+      <c r="AS4" s="76"/>
+      <c r="AT4" s="76"/>
+      <c r="AU4" s="76"/>
+      <c r="AV4" s="76"/>
+      <c r="AW4" s="76"/>
+      <c r="AX4" s="75">
         <v>2025</v>
       </c>
-      <c r="AY4" s="55"/>
-[...10 lines deleted...]
-      <c r="BJ4" s="54">
+      <c r="AY4" s="76"/>
+      <c r="AZ4" s="76"/>
+      <c r="BA4" s="76"/>
+      <c r="BB4" s="76"/>
+      <c r="BC4" s="76"/>
+      <c r="BD4" s="76"/>
+      <c r="BE4" s="76"/>
+      <c r="BF4" s="76"/>
+      <c r="BG4" s="76"/>
+      <c r="BH4" s="76"/>
+      <c r="BI4" s="76"/>
+      <c r="BJ4" s="75">
         <v>2026</v>
       </c>
-      <c r="BK4" s="55"/>
-[...9 lines deleted...]
-      <c r="BU4" s="55"/>
+      <c r="BK4" s="76"/>
+      <c r="BL4" s="76"/>
+      <c r="BM4" s="76"/>
+      <c r="BN4" s="76"/>
+      <c r="BO4" s="76"/>
+      <c r="BP4" s="76"/>
+      <c r="BQ4" s="76"/>
+      <c r="BR4" s="76"/>
+      <c r="BS4" s="76"/>
+      <c r="BT4" s="76"/>
+      <c r="BU4" s="76"/>
     </row>
-    <row r="5" spans="1:73" ht="22.5">
-      <c r="A5" s="57"/>
+    <row r="5" spans="1:73" ht="20.399999999999999">
+      <c r="A5" s="78"/>
       <c r="B5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -5295,113 +5895,113 @@
         <v>21</v>
       </c>
       <c r="BO5" s="5" t="s">
         <v>22</v>
       </c>
       <c r="BP5" s="4" t="s">
         <v>23</v>
       </c>
       <c r="BQ5" s="4" t="s">
         <v>24</v>
       </c>
       <c r="BR5" s="4" t="s">
         <v>25</v>
       </c>
       <c r="BS5" s="4" t="s">
         <v>26</v>
       </c>
       <c r="BT5" s="4" t="s">
         <v>27</v>
       </c>
       <c r="BU5" s="4" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:73">
-      <c r="A6" s="46" t="s">
+      <c r="A6" s="69" t="s">
         <v>14</v>
       </c>
-      <c r="B6" s="46"/>
-[...58 lines deleted...]
-      <c r="BI6" s="46"/>
+      <c r="B6" s="69"/>
+      <c r="C6" s="69"/>
+      <c r="D6" s="69"/>
+      <c r="E6" s="69"/>
+      <c r="F6" s="69"/>
+      <c r="G6" s="69"/>
+      <c r="H6" s="69"/>
+      <c r="I6" s="69"/>
+      <c r="J6" s="69"/>
+      <c r="K6" s="69"/>
+      <c r="L6" s="69"/>
+      <c r="M6" s="69"/>
+      <c r="N6" s="69"/>
+      <c r="O6" s="69"/>
+      <c r="P6" s="69"/>
+      <c r="Q6" s="69"/>
+      <c r="R6" s="69"/>
+      <c r="S6" s="69"/>
+      <c r="T6" s="69"/>
+      <c r="U6" s="69"/>
+      <c r="V6" s="69"/>
+      <c r="W6" s="69"/>
+      <c r="X6" s="69"/>
+      <c r="Y6" s="69"/>
+      <c r="Z6" s="69"/>
+      <c r="AA6" s="69"/>
+      <c r="AB6" s="69"/>
+      <c r="AC6" s="69"/>
+      <c r="AD6" s="69"/>
+      <c r="AE6" s="69"/>
+      <c r="AF6" s="69"/>
+      <c r="AG6" s="69"/>
+      <c r="AH6" s="69"/>
+      <c r="AI6" s="69"/>
+      <c r="AJ6" s="69"/>
+      <c r="AK6" s="69"/>
+      <c r="AL6" s="69"/>
+      <c r="AM6" s="69"/>
+      <c r="AN6" s="69"/>
+      <c r="AO6" s="69"/>
+      <c r="AP6" s="69"/>
+      <c r="AQ6" s="69"/>
+      <c r="AR6" s="69"/>
+      <c r="AS6" s="69"/>
+      <c r="AT6" s="69"/>
+      <c r="AU6" s="69"/>
+      <c r="AV6" s="69"/>
+      <c r="AW6" s="69"/>
+      <c r="AX6" s="69"/>
+      <c r="AY6" s="69"/>
+      <c r="AZ6" s="69"/>
+      <c r="BA6" s="69"/>
+      <c r="BB6" s="69"/>
+      <c r="BC6" s="69"/>
+      <c r="BD6" s="69"/>
+      <c r="BE6" s="69"/>
+      <c r="BF6" s="69"/>
+      <c r="BG6" s="69"/>
+      <c r="BH6" s="69"/>
+      <c r="BI6" s="69"/>
     </row>
     <row r="7" spans="1:73">
       <c r="A7" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B7" s="24">
         <v>-1.19</v>
       </c>
       <c r="C7" s="24">
         <v>-1.42</v>
       </c>
       <c r="D7" s="24">
         <v>-0.91</v>
       </c>
       <c r="E7" s="24">
         <v>-0.67</v>
       </c>
       <c r="F7" s="24">
         <v>-0.51</v>
       </c>
       <c r="G7" s="25">
         <v>-0.38</v>
       </c>
       <c r="H7" s="25">
         <v>-0.14000000000000001</v>
@@ -5564,51 +6164,53 @@
       </c>
       <c r="BI7" s="26">
         <v>-2.66</v>
       </c>
       <c r="BJ7" s="38">
         <v>-2.88</v>
       </c>
       <c r="BK7" s="38">
         <v>-2.64</v>
       </c>
       <c r="BL7" s="38">
         <v>-3.16</v>
       </c>
       <c r="BM7" s="26">
         <v>-3.25</v>
       </c>
       <c r="BN7" s="42">
         <v>-3.32</v>
       </c>
       <c r="BO7" s="42">
         <v>-3.26</v>
       </c>
       <c r="BP7" s="26">
         <v>-3.31</v>
       </c>
-      <c r="BQ7" s="23"/>
+      <c r="BQ7" s="26">
+        <v>-3.23</v>
+      </c>
       <c r="BR7" s="23"/>
       <c r="BS7" s="23"/>
       <c r="BT7" s="23"/>
       <c r="BU7" s="23"/>
     </row>
     <row r="8" spans="1:73">
       <c r="A8" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B8" s="24">
         <v>1.4</v>
       </c>
       <c r="C8" s="24">
         <v>1.02</v>
       </c>
       <c r="D8" s="24">
         <v>1.3</v>
       </c>
       <c r="E8" s="24">
         <v>1.02</v>
       </c>
       <c r="F8" s="24">
         <v>1.42</v>
       </c>
       <c r="G8" s="25">
@@ -5775,51 +6377,53 @@
       </c>
       <c r="BI8" s="26">
         <v>-2.67</v>
       </c>
       <c r="BJ8" s="38">
         <v>-2.39</v>
       </c>
       <c r="BK8" s="38">
         <v>-2.2000000000000002</v>
       </c>
       <c r="BL8" s="38">
         <v>-2.2599999999999998</v>
       </c>
       <c r="BM8" s="26">
         <v>-2.86</v>
       </c>
       <c r="BN8" s="42">
         <v>-2.83</v>
       </c>
       <c r="BO8" s="42">
         <v>-2.7</v>
       </c>
       <c r="BP8" s="26">
         <v>-2.59</v>
       </c>
-      <c r="BQ8" s="23"/>
+      <c r="BQ8" s="26">
+        <v>-2.62</v>
+      </c>
       <c r="BR8" s="23"/>
       <c r="BS8" s="23"/>
       <c r="BT8" s="23"/>
       <c r="BU8" s="23"/>
     </row>
     <row r="9" spans="1:73">
       <c r="A9" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B9" s="24">
         <v>-2.25</v>
       </c>
       <c r="C9" s="24">
         <v>-0.34</v>
       </c>
       <c r="D9" s="24">
         <v>-0.88</v>
       </c>
       <c r="E9" s="24">
         <v>-0.83</v>
       </c>
       <c r="F9" s="24">
         <v>-1.1200000000000001</v>
       </c>
       <c r="G9" s="25">
@@ -5986,51 +6590,53 @@
       </c>
       <c r="BI9" s="26">
         <v>-1.49</v>
       </c>
       <c r="BJ9" s="38">
         <v>-4.01</v>
       </c>
       <c r="BK9" s="38">
         <v>-6.14</v>
       </c>
       <c r="BL9" s="38">
         <v>-6.92</v>
       </c>
       <c r="BM9" s="26">
         <v>-6.51</v>
       </c>
       <c r="BN9" s="42">
         <v>-5.66</v>
       </c>
       <c r="BO9" s="42">
         <v>-5.77</v>
       </c>
       <c r="BP9" s="26">
         <v>-5.22</v>
       </c>
-      <c r="BQ9" s="23"/>
+      <c r="BQ9" s="26">
+        <v>-4.66</v>
+      </c>
       <c r="BR9" s="23"/>
       <c r="BS9" s="23"/>
       <c r="BT9" s="23"/>
       <c r="BU9" s="23"/>
     </row>
     <row r="10" spans="1:73">
       <c r="A10" s="11" t="s">
         <v>48</v>
       </c>
       <c r="B10" s="24">
         <v>3.77</v>
       </c>
       <c r="C10" s="24">
         <v>3.17</v>
       </c>
       <c r="D10" s="24">
         <v>4.67</v>
       </c>
       <c r="E10" s="24">
         <v>5.83</v>
       </c>
       <c r="F10" s="24">
         <v>3.87</v>
       </c>
       <c r="G10" s="25">
@@ -6197,51 +6803,53 @@
       </c>
       <c r="BI10" s="26">
         <v>5.54</v>
       </c>
       <c r="BJ10" s="38">
         <v>8.8000000000000007</v>
       </c>
       <c r="BK10" s="38">
         <v>4.1399999999999997</v>
       </c>
       <c r="BL10" s="38">
         <v>4.07</v>
       </c>
       <c r="BM10" s="26">
         <v>3.81</v>
       </c>
       <c r="BN10" s="42">
         <v>1.61</v>
       </c>
       <c r="BO10" s="42">
         <v>1.68</v>
       </c>
       <c r="BP10" s="26">
         <v>1.3</v>
       </c>
-      <c r="BQ10" s="23"/>
+      <c r="BQ10" s="26">
+        <v>2.0099999999999998</v>
+      </c>
       <c r="BR10" s="23"/>
       <c r="BS10" s="23"/>
       <c r="BT10" s="23"/>
       <c r="BU10" s="23"/>
     </row>
     <row r="11" spans="1:73">
       <c r="A11" s="11" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="24">
         <v>-9.93</v>
       </c>
       <c r="C11" s="24">
         <v>-8.56</v>
       </c>
       <c r="D11" s="24">
         <v>-4.24</v>
       </c>
       <c r="E11" s="24">
         <v>-3.9</v>
       </c>
       <c r="F11" s="24">
         <v>-4.58</v>
       </c>
       <c r="G11" s="25">
@@ -6408,51 +7016,53 @@
       </c>
       <c r="BI11" s="26">
         <v>-4.1100000000000003</v>
       </c>
       <c r="BJ11" s="38">
         <v>-5.07</v>
       </c>
       <c r="BK11" s="38">
         <v>-2.41</v>
       </c>
       <c r="BL11" s="38">
         <v>-3.8</v>
       </c>
       <c r="BM11" s="26">
         <v>-5.1100000000000003</v>
       </c>
       <c r="BN11" s="42">
         <v>-5.01</v>
       </c>
       <c r="BO11" s="42">
         <v>-5.27</v>
       </c>
       <c r="BP11" s="26">
         <v>-5.18</v>
       </c>
-      <c r="BQ11" s="23"/>
+      <c r="BQ11" s="26">
+        <v>-5.17</v>
+      </c>
       <c r="BR11" s="23"/>
       <c r="BS11" s="23"/>
       <c r="BT11" s="23"/>
       <c r="BU11" s="23"/>
     </row>
     <row r="12" spans="1:73">
       <c r="A12" s="11" t="s">
         <v>50</v>
       </c>
       <c r="B12" s="24">
         <v>-2.13</v>
       </c>
       <c r="C12" s="24">
         <v>-3.08</v>
       </c>
       <c r="D12" s="24">
         <v>-3.67</v>
       </c>
       <c r="E12" s="24">
         <v>-4.4000000000000004</v>
       </c>
       <c r="F12" s="24">
         <v>-3.82</v>
       </c>
       <c r="G12" s="25">
@@ -6619,51 +7229,53 @@
       </c>
       <c r="BI12" s="26">
         <v>-4.0999999999999996</v>
       </c>
       <c r="BJ12" s="38">
         <v>-8.42</v>
       </c>
       <c r="BK12" s="38">
         <v>-4.71</v>
       </c>
       <c r="BL12" s="38">
         <v>-4.0999999999999996</v>
       </c>
       <c r="BM12" s="26">
         <v>-3.69</v>
       </c>
       <c r="BN12" s="42">
         <v>-3.05</v>
       </c>
       <c r="BO12" s="42">
         <v>-3.05</v>
       </c>
       <c r="BP12" s="26">
         <v>-3.82</v>
       </c>
-      <c r="BQ12" s="23"/>
+      <c r="BQ12" s="26">
+        <v>-3.79</v>
+      </c>
       <c r="BR12" s="23"/>
       <c r="BS12" s="23"/>
       <c r="BT12" s="23"/>
       <c r="BU12" s="23"/>
     </row>
     <row r="13" spans="1:73">
       <c r="A13" s="11" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="24">
         <v>-0.61</v>
       </c>
       <c r="C13" s="24">
         <v>-0.96</v>
       </c>
       <c r="D13" s="24">
         <v>-1.9</v>
       </c>
       <c r="E13" s="24">
         <v>-1.74</v>
       </c>
       <c r="F13" s="24">
         <v>-2.89</v>
       </c>
       <c r="G13" s="25">
@@ -6830,51 +7442,53 @@
       </c>
       <c r="BI13" s="26">
         <v>-4.04</v>
       </c>
       <c r="BJ13" s="38">
         <v>-1.45</v>
       </c>
       <c r="BK13" s="38">
         <v>-1.89</v>
       </c>
       <c r="BL13" s="38">
         <v>-2.23</v>
       </c>
       <c r="BM13" s="26">
         <v>-2.61</v>
       </c>
       <c r="BN13" s="42">
         <v>-2.36</v>
       </c>
       <c r="BO13" s="42">
         <v>-3.7</v>
       </c>
       <c r="BP13" s="26">
         <v>-4.22</v>
       </c>
-      <c r="BQ13" s="23"/>
+      <c r="BQ13" s="26">
+        <v>-4.7</v>
+      </c>
       <c r="BR13" s="23"/>
       <c r="BS13" s="23"/>
       <c r="BT13" s="23"/>
       <c r="BU13" s="23"/>
     </row>
     <row r="14" spans="1:73">
       <c r="A14" s="11" t="s">
         <v>52</v>
       </c>
       <c r="B14" s="24">
         <v>-5.59</v>
       </c>
       <c r="C14" s="24">
         <v>-4.2</v>
       </c>
       <c r="D14" s="24">
         <v>-3.77</v>
       </c>
       <c r="E14" s="24">
         <v>-3.66</v>
       </c>
       <c r="F14" s="24">
         <v>-3.39</v>
       </c>
       <c r="G14" s="25">
@@ -7041,51 +7655,53 @@
       </c>
       <c r="BI14" s="26">
         <v>-2.85</v>
       </c>
       <c r="BJ14" s="38">
         <v>-1.8</v>
       </c>
       <c r="BK14" s="38">
         <v>-2.83</v>
       </c>
       <c r="BL14" s="38">
         <v>-3.9</v>
       </c>
       <c r="BM14" s="26">
         <v>-3.19</v>
       </c>
       <c r="BN14" s="42">
         <v>-3.96</v>
       </c>
       <c r="BO14" s="42">
         <v>-3.44</v>
       </c>
       <c r="BP14" s="26">
         <v>-3.38</v>
       </c>
-      <c r="BQ14" s="23"/>
+      <c r="BQ14" s="26">
+        <v>-3.51</v>
+      </c>
       <c r="BR14" s="23"/>
       <c r="BS14" s="23"/>
       <c r="BT14" s="23"/>
       <c r="BU14" s="23"/>
     </row>
     <row r="15" spans="1:73">
       <c r="A15" s="11" t="s">
         <v>53</v>
       </c>
       <c r="B15" s="24">
         <v>7.91</v>
       </c>
       <c r="C15" s="24">
         <v>-1.4</v>
       </c>
       <c r="D15" s="24">
         <v>-1.37</v>
       </c>
       <c r="E15" s="24">
         <v>0.68</v>
       </c>
       <c r="F15" s="12" t="s">
         <v>12</v>
       </c>
       <c r="G15" s="25">
@@ -7252,51 +7868,53 @@
       </c>
       <c r="BI15" s="26">
         <v>-7.15</v>
       </c>
       <c r="BJ15" s="38">
         <v>-5.07</v>
       </c>
       <c r="BK15" s="38">
         <v>-3.78</v>
       </c>
       <c r="BL15" s="38">
         <v>-4.71</v>
       </c>
       <c r="BM15" s="26">
         <v>-5.22</v>
       </c>
       <c r="BN15" s="42">
         <v>-4.5999999999999996</v>
       </c>
       <c r="BO15" s="42">
         <v>-4.95</v>
       </c>
       <c r="BP15" s="26">
         <v>-4.7699999999999996</v>
       </c>
-      <c r="BQ15" s="23"/>
+      <c r="BQ15" s="26">
+        <v>-4.82</v>
+      </c>
       <c r="BR15" s="23"/>
       <c r="BS15" s="23"/>
       <c r="BT15" s="23"/>
       <c r="BU15" s="23"/>
     </row>
     <row r="16" spans="1:73">
       <c r="A16" s="11" t="s">
         <v>54</v>
       </c>
       <c r="B16" s="24">
         <v>1.9</v>
       </c>
       <c r="C16" s="24">
         <v>1.34</v>
       </c>
       <c r="D16" s="24">
         <v>1.53</v>
       </c>
       <c r="E16" s="24">
         <v>-1.82</v>
       </c>
       <c r="F16" s="24">
         <v>-1.58</v>
       </c>
       <c r="G16" s="25">
@@ -7463,51 +8081,53 @@
       </c>
       <c r="BI16" s="26">
         <v>-3.06</v>
       </c>
       <c r="BJ16" s="38">
         <v>-2.11</v>
       </c>
       <c r="BK16" s="38">
         <v>-2.59</v>
       </c>
       <c r="BL16" s="38">
         <v>-5.09</v>
       </c>
       <c r="BM16" s="26">
         <v>-3.27</v>
       </c>
       <c r="BN16" s="42">
         <v>-2.89</v>
       </c>
       <c r="BO16" s="42">
         <v>-2.5299999999999998</v>
       </c>
       <c r="BP16" s="26">
         <v>-2.98</v>
       </c>
-      <c r="BQ16" s="23"/>
+      <c r="BQ16" s="26">
+        <v>-2.87</v>
+      </c>
       <c r="BR16" s="23"/>
       <c r="BS16" s="23"/>
       <c r="BT16" s="23"/>
       <c r="BU16" s="23"/>
     </row>
     <row r="17" spans="1:73">
       <c r="A17" s="13" t="s">
         <v>55</v>
       </c>
       <c r="B17" s="24">
         <v>-4.99</v>
       </c>
       <c r="C17" s="24">
         <v>-8.9</v>
       </c>
       <c r="D17" s="24">
         <v>-8.44</v>
       </c>
       <c r="E17" s="24">
         <v>-6.49</v>
       </c>
       <c r="F17" s="24">
         <v>-6.81</v>
       </c>
       <c r="G17" s="25">
@@ -7674,51 +8294,53 @@
       </c>
       <c r="BI17" s="26">
         <v>-6.15</v>
       </c>
       <c r="BJ17" s="38">
         <v>-7.49</v>
       </c>
       <c r="BK17" s="38">
         <v>-8.93</v>
       </c>
       <c r="BL17" s="38">
         <v>-9.2100000000000009</v>
       </c>
       <c r="BM17" s="26">
         <v>-9.06</v>
       </c>
       <c r="BN17" s="42">
         <v>-10.43</v>
       </c>
       <c r="BO17" s="42">
         <v>-9.34</v>
       </c>
       <c r="BP17" s="26">
         <v>-9.2799999999999994</v>
       </c>
-      <c r="BQ17" s="23"/>
+      <c r="BQ17" s="26">
+        <v>-8.6300000000000008</v>
+      </c>
       <c r="BR17" s="23"/>
       <c r="BS17" s="23"/>
       <c r="BT17" s="23"/>
       <c r="BU17" s="23"/>
     </row>
     <row r="18" spans="1:73">
       <c r="A18" s="13" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="24">
         <v>-5.8</v>
       </c>
       <c r="C18" s="24">
         <v>-5.23</v>
       </c>
       <c r="D18" s="24">
         <v>-4.29</v>
       </c>
       <c r="E18" s="24">
         <v>-2.64</v>
       </c>
       <c r="F18" s="24">
         <v>-2.04</v>
       </c>
       <c r="G18" s="25">
@@ -7885,51 +8507,53 @@
       </c>
       <c r="BI18" s="26">
         <v>-2.79</v>
       </c>
       <c r="BJ18" s="38">
         <v>-3.51</v>
       </c>
       <c r="BK18" s="38">
         <v>-0.84</v>
       </c>
       <c r="BL18" s="38">
         <v>-2.63</v>
       </c>
       <c r="BM18" s="26">
         <v>-1.88</v>
       </c>
       <c r="BN18" s="42">
         <v>-2.2799999999999998</v>
       </c>
       <c r="BO18" s="42">
         <v>-2.67</v>
       </c>
       <c r="BP18" s="26">
         <v>-3.3</v>
       </c>
-      <c r="BQ18" s="23"/>
+      <c r="BQ18" s="26">
+        <v>-2.84</v>
+      </c>
       <c r="BR18" s="23"/>
       <c r="BS18" s="23"/>
       <c r="BT18" s="23"/>
       <c r="BU18" s="23"/>
     </row>
     <row r="19" spans="1:73">
       <c r="A19" s="13" t="s">
         <v>57</v>
       </c>
       <c r="B19" s="24">
         <v>4.25</v>
       </c>
       <c r="C19" s="24">
         <v>2.23</v>
       </c>
       <c r="D19" s="24">
         <v>-0.36</v>
       </c>
       <c r="E19" s="24">
         <v>-0.82</v>
       </c>
       <c r="F19" s="24">
         <v>-0.22</v>
       </c>
       <c r="G19" s="25">
@@ -8096,51 +8720,53 @@
       </c>
       <c r="BI19" s="26">
         <v>-2.06</v>
       </c>
       <c r="BJ19" s="38">
         <v>-1.32</v>
       </c>
       <c r="BK19" s="38">
         <v>-4.1500000000000004</v>
       </c>
       <c r="BL19" s="38">
         <v>-4.5599999999999996</v>
       </c>
       <c r="BM19" s="26">
         <v>-3.72</v>
       </c>
       <c r="BN19" s="42">
         <v>-3.23</v>
       </c>
       <c r="BO19" s="42">
         <v>-3.16</v>
       </c>
       <c r="BP19" s="26">
         <v>-3.86</v>
       </c>
-      <c r="BQ19" s="23"/>
+      <c r="BQ19" s="26">
+        <v>-3.88</v>
+      </c>
       <c r="BR19" s="23"/>
       <c r="BS19" s="23"/>
       <c r="BT19" s="23"/>
       <c r="BU19" s="23"/>
     </row>
     <row r="20" spans="1:73">
       <c r="A20" s="13" t="s">
         <v>58</v>
       </c>
       <c r="B20" s="24">
         <v>0.72</v>
       </c>
       <c r="C20" s="24">
         <v>0.76</v>
       </c>
       <c r="D20" s="24">
         <v>2.2599999999999998</v>
       </c>
       <c r="E20" s="24">
         <v>4.32</v>
       </c>
       <c r="F20" s="24">
         <v>6.41</v>
       </c>
       <c r="G20" s="25">
@@ -8307,51 +8933,53 @@
       </c>
       <c r="BI20" s="26">
         <v>7.15</v>
       </c>
       <c r="BJ20" s="38">
         <v>1.03</v>
       </c>
       <c r="BK20" s="38">
         <v>1.0900000000000001</v>
       </c>
       <c r="BL20" s="38">
         <v>1.43</v>
       </c>
       <c r="BM20" s="26">
         <v>2.15</v>
       </c>
       <c r="BN20" s="42">
         <v>0.85</v>
       </c>
       <c r="BO20" s="42">
         <v>2.13</v>
       </c>
       <c r="BP20" s="26">
         <v>1.98</v>
       </c>
-      <c r="BQ20" s="23"/>
+      <c r="BQ20" s="26">
+        <v>1.6</v>
+      </c>
       <c r="BR20" s="23"/>
       <c r="BS20" s="23"/>
       <c r="BT20" s="23"/>
       <c r="BU20" s="23"/>
     </row>
     <row r="21" spans="1:73">
       <c r="A21" s="13" t="s">
         <v>59</v>
       </c>
       <c r="B21" s="24">
         <v>-5.78</v>
       </c>
       <c r="C21" s="24">
         <v>-3.95</v>
       </c>
       <c r="D21" s="24">
         <v>-2.79</v>
       </c>
       <c r="E21" s="24">
         <v>-1.2</v>
       </c>
       <c r="F21" s="24">
         <v>-1.07</v>
       </c>
       <c r="G21" s="25">
@@ -8518,123 +9146,124 @@
       </c>
       <c r="BI21" s="26">
         <v>-2.96</v>
       </c>
       <c r="BJ21" s="38">
         <v>-4.58</v>
       </c>
       <c r="BK21" s="38">
         <v>-2.97</v>
       </c>
       <c r="BL21" s="38">
         <v>-3.77</v>
       </c>
       <c r="BM21" s="26">
         <v>-3.46</v>
       </c>
       <c r="BN21" s="42">
         <v>-3.41</v>
       </c>
       <c r="BO21" s="42">
         <v>-3.75</v>
       </c>
       <c r="BP21" s="26">
         <v>-3.87</v>
       </c>
-      <c r="BQ21" s="23"/>
+      <c r="BQ21" s="26">
+        <v>-3.64</v>
+      </c>
       <c r="BR21" s="23"/>
       <c r="BS21" s="23"/>
       <c r="BT21" s="23"/>
       <c r="BU21" s="23"/>
     </row>
     <row r="22" spans="1:73">
-      <c r="A22" s="47" t="s">
+      <c r="A22" s="70" t="s">
         <v>15</v>
       </c>
-      <c r="B22" s="47"/>
-[...58 lines deleted...]
-      <c r="BI22" s="47"/>
+      <c r="B22" s="70"/>
+      <c r="C22" s="70"/>
+      <c r="D22" s="70"/>
+      <c r="E22" s="70"/>
+      <c r="F22" s="70"/>
+      <c r="G22" s="70"/>
+      <c r="H22" s="70"/>
+      <c r="I22" s="70"/>
+      <c r="J22" s="70"/>
+      <c r="K22" s="70"/>
+      <c r="L22" s="70"/>
+      <c r="M22" s="70"/>
+      <c r="N22" s="70"/>
+      <c r="O22" s="70"/>
+      <c r="P22" s="70"/>
+      <c r="Q22" s="70"/>
+      <c r="R22" s="70"/>
+      <c r="S22" s="70"/>
+      <c r="T22" s="70"/>
+      <c r="U22" s="70"/>
+      <c r="V22" s="70"/>
+      <c r="W22" s="70"/>
+      <c r="X22" s="70"/>
+      <c r="Y22" s="70"/>
+      <c r="Z22" s="70"/>
+      <c r="AA22" s="70"/>
+      <c r="AB22" s="70"/>
+      <c r="AC22" s="70"/>
+      <c r="AD22" s="70"/>
+      <c r="AE22" s="70"/>
+      <c r="AF22" s="70"/>
+      <c r="AG22" s="70"/>
+      <c r="AH22" s="70"/>
+      <c r="AI22" s="70"/>
+      <c r="AJ22" s="70"/>
+      <c r="AK22" s="70"/>
+      <c r="AL22" s="70"/>
+      <c r="AM22" s="70"/>
+      <c r="AN22" s="70"/>
+      <c r="AO22" s="70"/>
+      <c r="AP22" s="70"/>
+      <c r="AQ22" s="70"/>
+      <c r="AR22" s="70"/>
+      <c r="AS22" s="70"/>
+      <c r="AT22" s="70"/>
+      <c r="AU22" s="70"/>
+      <c r="AV22" s="70"/>
+      <c r="AW22" s="70"/>
+      <c r="AX22" s="70"/>
+      <c r="AY22" s="70"/>
+      <c r="AZ22" s="70"/>
+      <c r="BA22" s="70"/>
+      <c r="BB22" s="70"/>
+      <c r="BC22" s="70"/>
+      <c r="BD22" s="70"/>
+      <c r="BE22" s="70"/>
+      <c r="BF22" s="70"/>
+      <c r="BG22" s="70"/>
+      <c r="BH22" s="70"/>
+      <c r="BI22" s="70"/>
       <c r="BJ22" s="23"/>
       <c r="BP22" s="26"/>
-      <c r="BQ22" s="23"/>
       <c r="BR22" s="23"/>
       <c r="BS22" s="23"/>
       <c r="BT22" s="23"/>
       <c r="BU22" s="23"/>
     </row>
     <row r="23" spans="1:73">
       <c r="A23" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B23" s="24">
         <v>0.52</v>
       </c>
       <c r="C23" s="24">
         <v>0.02</v>
       </c>
       <c r="D23" s="24">
         <v>0.59</v>
       </c>
       <c r="E23" s="24">
         <v>0.42</v>
       </c>
       <c r="F23" s="24">
         <v>0.8</v>
       </c>
       <c r="G23" s="25">
@@ -8801,51 +9430,53 @@
       </c>
       <c r="BI23" s="26">
         <v>-2.81</v>
       </c>
       <c r="BJ23" s="38">
         <v>-2.37</v>
       </c>
       <c r="BK23" s="38">
         <v>-2.2200000000000002</v>
       </c>
       <c r="BL23" s="38">
         <v>-2.4900000000000002</v>
       </c>
       <c r="BM23" s="26">
         <v>-2.83</v>
       </c>
       <c r="BN23" s="42">
         <v>-2.77</v>
       </c>
       <c r="BO23" s="42">
         <v>-2.78</v>
       </c>
       <c r="BP23" s="26">
         <v>-2.82</v>
       </c>
-      <c r="BQ23" s="23"/>
+      <c r="BQ23" s="26">
+        <v>-2.83</v>
+      </c>
       <c r="BR23" s="23"/>
       <c r="BS23" s="23"/>
       <c r="BT23" s="23"/>
       <c r="BU23" s="23"/>
     </row>
     <row r="24" spans="1:73">
       <c r="A24" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B24" s="24">
         <v>1.4</v>
       </c>
       <c r="C24" s="24">
         <v>1.02</v>
       </c>
       <c r="D24" s="24">
         <v>1.3</v>
       </c>
       <c r="E24" s="24">
         <v>1.02</v>
       </c>
       <c r="F24" s="24">
         <v>1.42</v>
       </c>
       <c r="G24" s="25">
@@ -9012,51 +9643,53 @@
       </c>
       <c r="BI24" s="26">
         <v>-2.67</v>
       </c>
       <c r="BJ24" s="38">
         <v>-2.39</v>
       </c>
       <c r="BK24" s="38">
         <v>-2.2000000000000002</v>
       </c>
       <c r="BL24" s="38">
         <v>-2.2599999999999998</v>
       </c>
       <c r="BM24" s="26">
         <v>-2.86</v>
       </c>
       <c r="BN24" s="42">
         <v>-2.83</v>
       </c>
       <c r="BO24" s="42">
         <v>-2.7</v>
       </c>
       <c r="BP24" s="26">
         <v>-2.59</v>
       </c>
-      <c r="BQ24" s="23"/>
+      <c r="BQ24" s="26">
+        <v>-2.62</v>
+      </c>
       <c r="BR24" s="23"/>
       <c r="BS24" s="23"/>
       <c r="BT24" s="23"/>
       <c r="BU24" s="23"/>
     </row>
     <row r="25" spans="1:73">
       <c r="A25" s="11" t="s">
         <v>49</v>
       </c>
       <c r="B25" s="24">
         <v>-13.75</v>
       </c>
       <c r="C25" s="24">
         <v>-8.8000000000000007</v>
       </c>
       <c r="D25" s="24">
         <v>-2.1</v>
       </c>
       <c r="E25" s="24">
         <v>-1.57</v>
       </c>
       <c r="F25" s="24">
         <v>-4.07</v>
       </c>
       <c r="G25" s="25">
@@ -9221,51 +9854,53 @@
       <c r="BH25" s="26">
         <v>-4.87</v>
       </c>
       <c r="BI25" s="26">
         <v>-4.6900000000000004</v>
       </c>
       <c r="BJ25" s="38">
         <v>2.76</v>
       </c>
       <c r="BK25" s="38">
         <v>0.73</v>
       </c>
       <c r="BL25" s="38">
         <v>-0.95</v>
       </c>
       <c r="BM25" s="26">
         <v>-1.07</v>
       </c>
       <c r="BN25" s="42"/>
       <c r="BO25" s="42">
         <v>-1.65</v>
       </c>
       <c r="BP25" s="26">
         <v>-2.82</v>
       </c>
-      <c r="BQ25" s="23"/>
+      <c r="BQ25" s="26">
+        <v>-3.53</v>
+      </c>
       <c r="BR25" s="23"/>
       <c r="BS25" s="23"/>
       <c r="BT25" s="23"/>
       <c r="BU25" s="23"/>
     </row>
     <row r="26" spans="1:73">
       <c r="A26" s="11" t="s">
         <v>53</v>
       </c>
       <c r="B26" s="24">
         <v>5.12</v>
       </c>
       <c r="C26" s="24">
         <v>-6.31</v>
       </c>
       <c r="D26" s="24">
         <v>-3.53</v>
       </c>
       <c r="E26" s="24">
         <v>-2.21</v>
       </c>
       <c r="F26" s="24">
         <v>-1.05</v>
       </c>
       <c r="G26" s="25">
@@ -9432,51 +10067,53 @@
       </c>
       <c r="BI26" s="26">
         <v>-5.96</v>
       </c>
       <c r="BJ26" s="38">
         <v>1.78</v>
       </c>
       <c r="BK26" s="38">
         <v>-2.84</v>
       </c>
       <c r="BL26" s="38">
         <v>-3.08</v>
       </c>
       <c r="BM26" s="26">
         <v>-1.39</v>
       </c>
       <c r="BN26" s="42">
         <v>-3.32</v>
       </c>
       <c r="BO26" s="42">
         <v>-4</v>
       </c>
       <c r="BP26" s="26">
         <v>-4.21</v>
       </c>
-      <c r="BQ26" s="23"/>
+      <c r="BQ26" s="26">
+        <v>-5.51</v>
+      </c>
       <c r="BR26" s="23"/>
       <c r="BS26" s="23"/>
       <c r="BT26" s="23"/>
       <c r="BU26" s="23"/>
     </row>
     <row r="27" spans="1:73">
       <c r="A27" s="11" t="s">
         <v>54</v>
       </c>
       <c r="B27" s="24">
         <v>6.01</v>
       </c>
       <c r="C27" s="24">
         <v>1.6</v>
       </c>
       <c r="D27" s="24">
         <v>2.11</v>
       </c>
       <c r="E27" s="24">
         <v>-1.58</v>
       </c>
       <c r="F27" s="24">
         <v>-0.95</v>
       </c>
       <c r="G27" s="25">
@@ -9643,51 +10280,53 @@
       </c>
       <c r="BI27" s="26">
         <v>-2.2400000000000002</v>
       </c>
       <c r="BJ27" s="25" t="s">
         <v>12</v>
       </c>
       <c r="BK27" s="38" t="s">
         <v>12</v>
       </c>
       <c r="BL27" s="38">
         <v>-1.5</v>
       </c>
       <c r="BM27" s="26">
         <v>1.1299999999999999</v>
       </c>
       <c r="BN27" s="42">
         <v>0.9</v>
       </c>
       <c r="BO27" s="42">
         <v>-0.5</v>
       </c>
       <c r="BP27" s="26">
         <v>-2.35</v>
       </c>
-      <c r="BQ27" s="23"/>
+      <c r="BQ27" s="26">
+        <v>-1.68</v>
+      </c>
       <c r="BR27" s="23"/>
       <c r="BS27" s="23"/>
       <c r="BT27" s="23"/>
       <c r="BU27" s="23"/>
     </row>
     <row r="28" spans="1:73">
       <c r="A28" s="13" t="s">
         <v>56</v>
       </c>
       <c r="B28" s="24">
         <v>-13.58</v>
       </c>
       <c r="C28" s="24">
         <v>-10.41</v>
       </c>
       <c r="D28" s="24">
         <v>-9.6999999999999993</v>
       </c>
       <c r="E28" s="24">
         <v>-6.99</v>
       </c>
       <c r="F28" s="24">
         <v>-5.33</v>
       </c>
       <c r="G28" s="25">
@@ -9854,123 +10493,124 @@
       </c>
       <c r="BI28" s="26">
         <v>-2.72</v>
       </c>
       <c r="BJ28" s="38">
         <v>-9.2100000000000009</v>
       </c>
       <c r="BK28" s="38">
         <v>-5.78</v>
       </c>
       <c r="BL28" s="38">
         <v>-7.92</v>
       </c>
       <c r="BM28" s="26">
         <v>-6.64</v>
       </c>
       <c r="BN28" s="42">
         <v>-5.65</v>
       </c>
       <c r="BO28" s="42">
         <v>-5.67</v>
       </c>
       <c r="BP28" s="26">
         <v>-6.46</v>
       </c>
-      <c r="BQ28" s="23"/>
+      <c r="BQ28" s="26">
+        <v>-5.4</v>
+      </c>
       <c r="BR28" s="23"/>
       <c r="BS28" s="23"/>
       <c r="BT28" s="23"/>
       <c r="BU28" s="23"/>
     </row>
     <row r="29" spans="1:73">
-      <c r="A29" s="48" t="s">
+      <c r="A29" s="71" t="s">
         <v>42</v>
       </c>
-      <c r="B29" s="48"/>
-[...58 lines deleted...]
-      <c r="BI29" s="48"/>
+      <c r="B29" s="71"/>
+      <c r="C29" s="71"/>
+      <c r="D29" s="71"/>
+      <c r="E29" s="71"/>
+      <c r="F29" s="71"/>
+      <c r="G29" s="71"/>
+      <c r="H29" s="71"/>
+      <c r="I29" s="71"/>
+      <c r="J29" s="71"/>
+      <c r="K29" s="71"/>
+      <c r="L29" s="71"/>
+      <c r="M29" s="71"/>
+      <c r="N29" s="71"/>
+      <c r="O29" s="71"/>
+      <c r="P29" s="71"/>
+      <c r="Q29" s="71"/>
+      <c r="R29" s="71"/>
+      <c r="S29" s="71"/>
+      <c r="T29" s="71"/>
+      <c r="U29" s="71"/>
+      <c r="V29" s="71"/>
+      <c r="W29" s="71"/>
+      <c r="X29" s="71"/>
+      <c r="Y29" s="71"/>
+      <c r="Z29" s="71"/>
+      <c r="AA29" s="71"/>
+      <c r="AB29" s="71"/>
+      <c r="AC29" s="71"/>
+      <c r="AD29" s="71"/>
+      <c r="AE29" s="71"/>
+      <c r="AF29" s="71"/>
+      <c r="AG29" s="71"/>
+      <c r="AH29" s="71"/>
+      <c r="AI29" s="71"/>
+      <c r="AJ29" s="71"/>
+      <c r="AK29" s="71"/>
+      <c r="AL29" s="71"/>
+      <c r="AM29" s="71"/>
+      <c r="AN29" s="71"/>
+      <c r="AO29" s="71"/>
+      <c r="AP29" s="71"/>
+      <c r="AQ29" s="71"/>
+      <c r="AR29" s="71"/>
+      <c r="AS29" s="71"/>
+      <c r="AT29" s="71"/>
+      <c r="AU29" s="71"/>
+      <c r="AV29" s="71"/>
+      <c r="AW29" s="71"/>
+      <c r="AX29" s="71"/>
+      <c r="AY29" s="71"/>
+      <c r="AZ29" s="71"/>
+      <c r="BA29" s="71"/>
+      <c r="BB29" s="71"/>
+      <c r="BC29" s="71"/>
+      <c r="BD29" s="71"/>
+      <c r="BE29" s="71"/>
+      <c r="BF29" s="71"/>
+      <c r="BG29" s="71"/>
+      <c r="BH29" s="71"/>
+      <c r="BI29" s="71"/>
       <c r="BJ29" s="23"/>
       <c r="BP29" s="26"/>
-      <c r="BQ29" s="23"/>
       <c r="BR29" s="23"/>
       <c r="BS29" s="23"/>
       <c r="BT29" s="23"/>
       <c r="BU29" s="23"/>
     </row>
     <row r="30" spans="1:73">
       <c r="A30" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B30" s="24">
         <v>-2.63</v>
       </c>
       <c r="C30" s="24">
         <v>-2.63</v>
       </c>
       <c r="D30" s="24">
         <v>-2.1800000000000002</v>
       </c>
       <c r="E30" s="24">
         <v>-1.58</v>
       </c>
       <c r="F30" s="24">
         <v>-1.62</v>
       </c>
       <c r="G30" s="25">
@@ -10137,51 +10777,53 @@
       </c>
       <c r="BI30" s="26">
         <v>-2.5</v>
       </c>
       <c r="BJ30" s="38">
         <v>-3.4</v>
       </c>
       <c r="BK30" s="38">
         <v>-3.05</v>
       </c>
       <c r="BL30" s="38">
         <v>-3.84</v>
       </c>
       <c r="BM30" s="26">
         <v>-3.68</v>
       </c>
       <c r="BN30" s="42">
         <v>-3.89</v>
       </c>
       <c r="BO30" s="42">
         <v>-3.77</v>
       </c>
       <c r="BP30" s="26">
         <v>-3.8</v>
       </c>
-      <c r="BQ30" s="23"/>
+      <c r="BQ30" s="38">
+        <v>-3.65</v>
+      </c>
       <c r="BR30" s="23"/>
       <c r="BS30" s="23"/>
       <c r="BT30" s="23"/>
       <c r="BU30" s="23"/>
     </row>
     <row r="31" spans="1:73">
       <c r="A31" s="37" t="s">
         <v>47</v>
       </c>
       <c r="B31" s="24">
         <v>-2.25</v>
       </c>
       <c r="C31" s="24">
         <v>-0.34</v>
       </c>
       <c r="D31" s="24">
         <v>-0.88</v>
       </c>
       <c r="E31" s="24">
         <v>-0.83</v>
       </c>
       <c r="F31" s="24">
         <v>-1.1200000000000001</v>
       </c>
       <c r="G31" s="25">
@@ -10348,51 +10990,53 @@
       </c>
       <c r="BI31" s="26">
         <v>-1.49</v>
       </c>
       <c r="BJ31" s="38">
         <v>-4.01</v>
       </c>
       <c r="BK31" s="38">
         <v>-6.14</v>
       </c>
       <c r="BL31" s="38">
         <v>-6.92</v>
       </c>
       <c r="BM31" s="26">
         <v>-6.51</v>
       </c>
       <c r="BN31" s="42">
         <v>-5.66</v>
       </c>
       <c r="BO31" s="42">
         <v>-5.77</v>
       </c>
       <c r="BP31" s="26">
         <v>-5.22</v>
       </c>
-      <c r="BQ31" s="23"/>
+      <c r="BQ31" s="38">
+        <v>-4.66</v>
+      </c>
       <c r="BR31" s="23"/>
       <c r="BS31" s="23"/>
       <c r="BT31" s="23"/>
       <c r="BU31" s="23"/>
     </row>
     <row r="32" spans="1:73">
       <c r="A32" s="37" t="s">
         <v>48</v>
       </c>
       <c r="B32" s="24">
         <v>3.77</v>
       </c>
       <c r="C32" s="24">
         <v>3.17</v>
       </c>
       <c r="D32" s="24">
         <v>4.67</v>
       </c>
       <c r="E32" s="24">
         <v>5.83</v>
       </c>
       <c r="F32" s="24">
         <v>3.87</v>
       </c>
       <c r="G32" s="25">
@@ -10557,51 +11201,53 @@
       </c>
       <c r="BI32" s="26">
         <v>5.54</v>
       </c>
       <c r="BJ32" s="38">
         <v>8.8000000000000007</v>
       </c>
       <c r="BK32" s="38">
         <v>4.1399999999999997</v>
       </c>
       <c r="BL32" s="38">
         <v>4.07</v>
       </c>
       <c r="BM32" s="26">
         <v>3.81</v>
       </c>
       <c r="BN32" s="42">
         <v>1.61</v>
       </c>
       <c r="BO32" s="42">
         <v>1.68</v>
       </c>
       <c r="BP32" s="26">
         <v>1.3</v>
       </c>
-      <c r="BQ32" s="23"/>
+      <c r="BQ32" s="38">
+        <v>2.0099999999999998</v>
+      </c>
       <c r="BR32" s="23"/>
       <c r="BS32" s="23"/>
       <c r="BT32" s="23"/>
       <c r="BU32" s="23"/>
     </row>
     <row r="33" spans="1:73">
       <c r="A33" s="37" t="s">
         <v>49</v>
       </c>
       <c r="B33" s="24">
         <v>-8.58</v>
       </c>
       <c r="C33" s="24">
         <v>-8.4700000000000006</v>
       </c>
       <c r="D33" s="24">
         <v>-5</v>
       </c>
       <c r="E33" s="24">
         <v>-4.72</v>
       </c>
       <c r="F33" s="24">
         <v>-4.75</v>
       </c>
       <c r="G33" s="25">
@@ -10768,51 +11414,53 @@
       </c>
       <c r="BI33" s="26">
         <v>-3.83</v>
       </c>
       <c r="BJ33" s="38">
         <v>-8.9700000000000006</v>
       </c>
       <c r="BK33" s="38">
         <v>-3.99</v>
       </c>
       <c r="BL33" s="38">
         <v>-5.22</v>
       </c>
       <c r="BM33" s="26">
         <v>-7.13</v>
       </c>
       <c r="BN33" s="42">
         <v>-7.49</v>
       </c>
       <c r="BO33" s="42">
         <v>-7.08</v>
       </c>
       <c r="BP33" s="26">
         <v>-6.35</v>
       </c>
-      <c r="BQ33" s="23"/>
+      <c r="BQ33" s="38">
+        <v>-5.98</v>
+      </c>
       <c r="BR33" s="23"/>
       <c r="BS33" s="23"/>
       <c r="BT33" s="23"/>
       <c r="BU33" s="23"/>
     </row>
     <row r="34" spans="1:73">
       <c r="A34" s="37" t="s">
         <v>50</v>
       </c>
       <c r="B34" s="24">
         <v>-2.13</v>
       </c>
       <c r="C34" s="24">
         <v>-3.08</v>
       </c>
       <c r="D34" s="24">
         <v>-3.67</v>
       </c>
       <c r="E34" s="24">
         <v>-4.4000000000000004</v>
       </c>
       <c r="F34" s="24">
         <v>-3.82</v>
       </c>
       <c r="G34" s="25">
@@ -10979,51 +11627,53 @@
       </c>
       <c r="BI34" s="26">
         <v>-4.0999999999999996</v>
       </c>
       <c r="BJ34" s="38">
         <v>-8.42</v>
       </c>
       <c r="BK34" s="38">
         <v>-4.71</v>
       </c>
       <c r="BL34" s="38">
         <v>-4.0999999999999996</v>
       </c>
       <c r="BM34" s="26">
         <v>-3.69</v>
       </c>
       <c r="BN34" s="42">
         <v>-3.05</v>
       </c>
       <c r="BO34" s="42">
         <v>-3.05</v>
       </c>
       <c r="BP34" s="26">
         <v>-3.82</v>
       </c>
-      <c r="BQ34" s="23"/>
+      <c r="BQ34" s="38">
+        <v>-3.79</v>
+      </c>
       <c r="BR34" s="23"/>
       <c r="BS34" s="23"/>
       <c r="BT34" s="23"/>
       <c r="BU34" s="23"/>
     </row>
     <row r="35" spans="1:73">
       <c r="A35" s="37" t="s">
         <v>51</v>
       </c>
       <c r="B35" s="24">
         <v>-0.61</v>
       </c>
       <c r="C35" s="24">
         <v>-0.96</v>
       </c>
       <c r="D35" s="24">
         <v>-1.9</v>
       </c>
       <c r="E35" s="24">
         <v>-1.74</v>
       </c>
       <c r="F35" s="24">
         <v>-2.89</v>
       </c>
       <c r="G35" s="25">
@@ -11190,51 +11840,53 @@
       </c>
       <c r="BI35" s="26">
         <v>-4.04</v>
       </c>
       <c r="BJ35" s="38">
         <v>-1.45</v>
       </c>
       <c r="BK35" s="38">
         <v>-1.89</v>
       </c>
       <c r="BL35" s="38">
         <v>-2.23</v>
       </c>
       <c r="BM35" s="26">
         <v>-2.61</v>
       </c>
       <c r="BN35" s="42">
         <v>-2.36</v>
       </c>
       <c r="BO35" s="42">
         <v>-3.7</v>
       </c>
       <c r="BP35" s="26">
         <v>-4.22</v>
       </c>
-      <c r="BQ35" s="23"/>
+      <c r="BQ35" s="38">
+        <v>-4.7</v>
+      </c>
       <c r="BR35" s="23"/>
       <c r="BS35" s="23"/>
       <c r="BT35" s="23"/>
       <c r="BU35" s="23"/>
     </row>
     <row r="36" spans="1:73" s="23" customFormat="1">
       <c r="A36" s="37" t="s">
         <v>52</v>
       </c>
       <c r="B36" s="24">
         <v>-5.59</v>
       </c>
       <c r="C36" s="24">
         <v>-4.2</v>
       </c>
       <c r="D36" s="24">
         <v>-3.77</v>
       </c>
       <c r="E36" s="24">
         <v>-3.66</v>
       </c>
       <c r="F36" s="24">
         <v>-3.39</v>
       </c>
       <c r="G36" s="25">
@@ -11401,50 +12053,53 @@
       </c>
       <c r="BI36" s="26">
         <v>-2.85</v>
       </c>
       <c r="BJ36" s="38">
         <v>-1.8</v>
       </c>
       <c r="BK36" s="38">
         <v>-2.83</v>
       </c>
       <c r="BL36" s="38">
         <v>-3.9</v>
       </c>
       <c r="BM36" s="26">
         <v>-3.19</v>
       </c>
       <c r="BN36" s="42">
         <v>-3.96</v>
       </c>
       <c r="BO36" s="42">
         <v>-3.44</v>
       </c>
       <c r="BP36" s="26">
         <v>-3.38</v>
       </c>
+      <c r="BQ36" s="38">
+        <v>-3.51</v>
+      </c>
     </row>
     <row r="37" spans="1:73">
       <c r="A37" s="37" t="s">
         <v>53</v>
       </c>
       <c r="B37" s="1">
         <v>9.66</v>
       </c>
       <c r="C37" s="1">
         <v>1.71</v>
       </c>
       <c r="D37" s="12" t="s">
         <v>12</v>
       </c>
       <c r="E37" s="1">
         <v>2.5099999999999998</v>
       </c>
       <c r="F37" s="1">
         <v>0.67</v>
       </c>
       <c r="G37" s="1">
         <v>1.67</v>
       </c>
       <c r="H37" s="1">
         <v>2.06</v>
@@ -11607,51 +12262,53 @@
       </c>
       <c r="BI37" s="26">
         <v>-7.95</v>
       </c>
       <c r="BJ37" s="38">
         <v>-9.75</v>
       </c>
       <c r="BK37" s="38">
         <v>-4.42</v>
       </c>
       <c r="BL37" s="38">
         <v>-5.8</v>
       </c>
       <c r="BM37" s="26">
         <v>-7.8</v>
       </c>
       <c r="BN37" s="42">
         <v>-5.47</v>
       </c>
       <c r="BO37" s="42">
         <v>-5.6</v>
       </c>
       <c r="BP37" s="26">
         <v>-5.14</v>
       </c>
-      <c r="BQ37" s="23"/>
+      <c r="BQ37" s="38">
+        <v>-4.34</v>
+      </c>
       <c r="BR37" s="23"/>
       <c r="BS37" s="23"/>
       <c r="BT37" s="23"/>
       <c r="BU37" s="23"/>
     </row>
     <row r="38" spans="1:73">
       <c r="A38" s="37" t="s">
         <v>54</v>
       </c>
       <c r="B38" s="1">
         <v>-1.0900000000000001</v>
       </c>
       <c r="C38" s="1">
         <v>1.1499999999999999</v>
       </c>
       <c r="D38" s="24">
         <v>1.1299999999999999</v>
       </c>
       <c r="E38" s="24">
         <v>-1.99</v>
       </c>
       <c r="F38" s="1">
         <v>-2.04</v>
       </c>
       <c r="G38" s="1">
@@ -11818,51 +12475,53 @@
       </c>
       <c r="BI38" s="26">
         <v>-3.78</v>
       </c>
       <c r="BJ38" s="38">
         <v>-4.1100000000000003</v>
       </c>
       <c r="BK38" s="38">
         <v>-5.03</v>
       </c>
       <c r="BL38" s="38">
         <v>-8.4499999999999993</v>
       </c>
       <c r="BM38" s="26">
         <v>-7.38</v>
       </c>
       <c r="BN38" s="42">
         <v>-6.43</v>
       </c>
       <c r="BO38" s="42">
         <v>-4.41</v>
       </c>
       <c r="BP38" s="26">
         <v>-3.56</v>
       </c>
-      <c r="BQ38" s="23"/>
+      <c r="BQ38" s="38">
+        <v>-3.98</v>
+      </c>
       <c r="BR38" s="23"/>
       <c r="BS38" s="23"/>
       <c r="BT38" s="23"/>
       <c r="BU38" s="23"/>
     </row>
     <row r="39" spans="1:73">
       <c r="A39" s="13" t="s">
         <v>55</v>
       </c>
       <c r="B39" s="1">
         <v>-4.99</v>
       </c>
       <c r="C39" s="1">
         <v>-8.9</v>
       </c>
       <c r="D39" s="24">
         <v>-8.44</v>
       </c>
       <c r="E39" s="24">
         <v>-6.49</v>
       </c>
       <c r="F39" s="1">
         <v>-6.81</v>
       </c>
       <c r="G39" s="1">
@@ -12029,51 +12688,53 @@
       </c>
       <c r="BI39" s="26">
         <v>-6.15</v>
       </c>
       <c r="BJ39" s="38">
         <v>-7.49</v>
       </c>
       <c r="BK39" s="38">
         <v>-8.93</v>
       </c>
       <c r="BL39" s="38">
         <v>-9.2100000000000009</v>
       </c>
       <c r="BM39" s="26">
         <v>-9.06</v>
       </c>
       <c r="BN39" s="42">
         <v>-10.43</v>
       </c>
       <c r="BO39" s="42">
         <v>-9.34</v>
       </c>
       <c r="BP39" s="26">
         <v>-9.2799999999999994</v>
       </c>
-      <c r="BQ39" s="23"/>
+      <c r="BQ39" s="38">
+        <v>-8.6300000000000008</v>
+      </c>
       <c r="BR39" s="23"/>
       <c r="BS39" s="23"/>
       <c r="BT39" s="23"/>
       <c r="BU39" s="23"/>
     </row>
     <row r="40" spans="1:73">
       <c r="A40" s="13" t="s">
         <v>56</v>
       </c>
       <c r="B40" s="1">
         <v>-3</v>
       </c>
       <c r="C40" s="1">
         <v>-3.36</v>
       </c>
       <c r="D40" s="24">
         <v>-2.33</v>
       </c>
       <c r="E40" s="24">
         <v>-1.07</v>
       </c>
       <c r="F40" s="1">
         <v>-0.85</v>
       </c>
       <c r="G40" s="1">
@@ -12240,51 +12901,53 @@
       </c>
       <c r="BI40" s="26">
         <v>-2.84</v>
       </c>
       <c r="BJ40" s="38">
         <v>-0.49</v>
       </c>
       <c r="BK40" s="38">
         <v>1.79</v>
       </c>
       <c r="BL40" s="38">
         <v>0.17</v>
       </c>
       <c r="BM40" s="26">
         <v>0.63</v>
       </c>
       <c r="BN40" s="42">
         <v>-0.49</v>
       </c>
       <c r="BO40" s="42">
         <v>-1.08</v>
       </c>
       <c r="BP40" s="26">
         <v>-1.63</v>
       </c>
-      <c r="BQ40" s="23"/>
+      <c r="BQ40" s="38">
+        <v>-1.49</v>
+      </c>
       <c r="BR40" s="23"/>
       <c r="BS40" s="23"/>
       <c r="BT40" s="23"/>
       <c r="BU40" s="23"/>
     </row>
     <row r="41" spans="1:73">
       <c r="A41" s="13" t="s">
         <v>57</v>
       </c>
       <c r="B41" s="1">
         <v>4.25</v>
       </c>
       <c r="C41" s="1">
         <v>2.23</v>
       </c>
       <c r="D41" s="24">
         <v>-0.36</v>
       </c>
       <c r="E41" s="24">
         <v>-0.82</v>
       </c>
       <c r="F41" s="1">
         <v>-0.22</v>
       </c>
       <c r="G41" s="1">
@@ -12451,51 +13114,53 @@
       </c>
       <c r="BI41" s="26">
         <v>-2.06</v>
       </c>
       <c r="BJ41" s="38">
         <v>-1.32</v>
       </c>
       <c r="BK41" s="38">
         <v>-4.1500000000000004</v>
       </c>
       <c r="BL41" s="38">
         <v>-4.5599999999999996</v>
       </c>
       <c r="BM41" s="26">
         <v>-3.72</v>
       </c>
       <c r="BN41" s="43">
         <v>-3.23</v>
       </c>
       <c r="BO41" s="42">
         <v>-3.16</v>
       </c>
       <c r="BP41" s="26">
         <v>-3.86</v>
       </c>
-      <c r="BQ41" s="23"/>
+      <c r="BQ41" s="38">
+        <v>-3.88</v>
+      </c>
       <c r="BR41" s="23"/>
       <c r="BS41" s="23"/>
       <c r="BT41" s="23"/>
       <c r="BU41" s="23"/>
     </row>
     <row r="42" spans="1:73">
       <c r="A42" s="13" t="s">
         <v>58</v>
       </c>
       <c r="B42" s="1">
         <v>0.72</v>
       </c>
       <c r="C42" s="1">
         <v>0.76</v>
       </c>
       <c r="D42" s="24">
         <v>2.2599999999999998</v>
       </c>
       <c r="E42" s="24">
         <v>4.32</v>
       </c>
       <c r="F42" s="1">
         <v>6.41</v>
       </c>
       <c r="G42" s="1">
@@ -12662,51 +13327,53 @@
       </c>
       <c r="BI42" s="26">
         <v>7.15</v>
       </c>
       <c r="BJ42" s="38">
         <v>1.03</v>
       </c>
       <c r="BK42" s="38">
         <v>1.0900000000000001</v>
       </c>
       <c r="BL42" s="38">
         <v>1.43</v>
       </c>
       <c r="BM42" s="26">
         <v>2.15</v>
       </c>
       <c r="BN42" s="43">
         <v>0.85</v>
       </c>
       <c r="BO42" s="43">
         <v>2.13</v>
       </c>
       <c r="BP42" s="26">
         <v>1.98</v>
       </c>
-      <c r="BQ42" s="23"/>
+      <c r="BQ42" s="38">
+        <v>1.6</v>
+      </c>
       <c r="BR42" s="23"/>
       <c r="BS42" s="23"/>
       <c r="BT42" s="23"/>
       <c r="BU42" s="23"/>
     </row>
     <row r="43" spans="1:73" s="23" customFormat="1">
       <c r="A43" s="14" t="s">
         <v>59</v>
       </c>
       <c r="B43" s="15">
         <v>-5.78</v>
       </c>
       <c r="C43" s="15">
         <v>-3.95</v>
       </c>
       <c r="D43" s="28">
         <v>-2.79</v>
       </c>
       <c r="E43" s="28">
         <v>-1.2</v>
       </c>
       <c r="F43" s="15">
         <v>-1.07</v>
       </c>
       <c r="G43" s="15">
@@ -12873,51 +13540,53 @@
       </c>
       <c r="BI43" s="30">
         <v>-2.96</v>
       </c>
       <c r="BJ43" s="30">
         <v>-4.58</v>
       </c>
       <c r="BK43" s="30">
         <v>-2.97</v>
       </c>
       <c r="BL43" s="30">
         <v>-3.77</v>
       </c>
       <c r="BM43" s="30">
         <v>-3.46</v>
       </c>
       <c r="BN43" s="44">
         <v>-3.41</v>
       </c>
       <c r="BO43" s="44">
         <v>-3.75</v>
       </c>
       <c r="BP43" s="30">
         <v>-3.87</v>
       </c>
-      <c r="BQ43" s="15"/>
+      <c r="BQ43" s="30">
+        <v>-3.64</v>
+      </c>
       <c r="BR43" s="15"/>
       <c r="BS43" s="15"/>
       <c r="BT43" s="15"/>
       <c r="BU43" s="15"/>
     </row>
     <row r="44" spans="1:73">
       <c r="A44" s="18" t="s">
         <v>43</v>
       </c>
       <c r="B44" s="36"/>
       <c r="C44" s="36"/>
       <c r="D44" s="36"/>
       <c r="E44" s="36"/>
       <c r="F44" s="36"/>
       <c r="G44" s="36"/>
       <c r="H44" s="36"/>
       <c r="I44" s="36"/>
       <c r="J44" s="36"/>
       <c r="K44" s="36"/>
       <c r="L44" s="36"/>
       <c r="M44" s="36"/>
       <c r="N44" s="36"/>
       <c r="O44" s="36"/>
       <c r="P44" s="36"/>
       <c r="Q44" s="36"/>
@@ -12934,52 +13603,54 @@
     <mergeCell ref="A22:BI22"/>
     <mergeCell ref="A29:BI29"/>
     <mergeCell ref="BH3:BI3"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Symbols</vt:lpstr>
       <vt:lpstr>Natural decrease in the populat</vt:lpstr>
       <vt:lpstr>General rate of natur (decres</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>