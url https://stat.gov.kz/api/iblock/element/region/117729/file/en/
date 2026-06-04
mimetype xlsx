--- v0 (2026-04-15)
+++ v1 (2026-06-04)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345" tabRatio="710" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="The number of births alive" sheetId="1" r:id="rId1"/>
     <sheet name="General fertility rate" sheetId="4" r:id="rId2"/>
     <sheet name="Number of births by gender" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="241" uniqueCount="51">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>The number of births alive in the Soltustik Kazakhstan region*</t>
   </si>
   <si>
     <t>Petropavlovsk city</t>
   </si>
   <si>
@@ -381,51 +381,51 @@
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="72">
+  <cellXfs count="69">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -502,115 +502,106 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -890,178 +881,178 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK45"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AA7" sqref="AA7:AA43"/>
+      <selection activeCell="AC10" sqref="AC10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="27.5703125" style="14" customWidth="1"/>
     <col min="2" max="2" width="6.5703125" style="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.140625" style="14" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.5703125" style="14" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.28515625" style="14" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4" style="14" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="4.42578125" style="14" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="3.85546875" style="14" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="14" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" style="14" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.7109375" style="14" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="8.28515625" style="14" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.5703125" style="14" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.140625" style="14" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.5703125" style="14" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.28515625" style="14" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4" style="14" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="4.42578125" style="14" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="3.85546875" style="14" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="6" style="14" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.85546875" style="14" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.7109375" style="14" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="8.28515625" style="14" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="55" t="s">
+      <c r="A1" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="55"/>
-[...22 lines deleted...]
-      <c r="Y1" s="55"/>
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="H1" s="53"/>
+      <c r="I1" s="53"/>
+      <c r="J1" s="53"/>
+      <c r="K1" s="53"/>
+      <c r="L1" s="53"/>
+      <c r="M1" s="53"/>
+      <c r="N1" s="53"/>
+      <c r="O1" s="53"/>
+      <c r="P1" s="53"/>
+      <c r="Q1" s="53"/>
+      <c r="R1" s="53"/>
+      <c r="S1" s="53"/>
+      <c r="T1" s="53"/>
+      <c r="U1" s="53"/>
+      <c r="V1" s="53"/>
+      <c r="W1" s="53"/>
+      <c r="X1" s="53"/>
+      <c r="Y1" s="53"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="42"/>
       <c r="B2" s="42"/>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="42"/>
       <c r="M2" s="42"/>
     </row>
     <row r="3" spans="1:37" s="5" customFormat="1">
       <c r="Y3" s="6"/>
       <c r="AK3" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="53"/>
-      <c r="B4" s="51">
+      <c r="A4" s="59"/>
+      <c r="B4" s="57">
         <v>2024</v>
       </c>
-      <c r="C4" s="52"/>
-[...10 lines deleted...]
-      <c r="N4" s="51">
+      <c r="C4" s="58"/>
+      <c r="D4" s="58"/>
+      <c r="E4" s="58"/>
+      <c r="F4" s="58"/>
+      <c r="G4" s="58"/>
+      <c r="H4" s="58"/>
+      <c r="I4" s="58"/>
+      <c r="J4" s="58"/>
+      <c r="K4" s="58"/>
+      <c r="L4" s="58"/>
+      <c r="M4" s="58"/>
+      <c r="N4" s="57">
         <v>2025</v>
       </c>
-      <c r="O4" s="52"/>
-[...10 lines deleted...]
-      <c r="Z4" s="51">
+      <c r="O4" s="58"/>
+      <c r="P4" s="58"/>
+      <c r="Q4" s="58"/>
+      <c r="R4" s="58"/>
+      <c r="S4" s="58"/>
+      <c r="T4" s="58"/>
+      <c r="U4" s="58"/>
+      <c r="V4" s="58"/>
+      <c r="W4" s="58"/>
+      <c r="X4" s="58"/>
+      <c r="Y4" s="58"/>
+      <c r="Z4" s="57">
         <v>2026</v>
       </c>
-      <c r="AA4" s="52"/>
-[...9 lines deleted...]
-      <c r="AK4" s="52"/>
+      <c r="AA4" s="58"/>
+      <c r="AB4" s="58"/>
+      <c r="AC4" s="58"/>
+      <c r="AD4" s="58"/>
+      <c r="AE4" s="58"/>
+      <c r="AF4" s="58"/>
+      <c r="AG4" s="58"/>
+      <c r="AH4" s="58"/>
+      <c r="AI4" s="58"/>
+      <c r="AJ4" s="58"/>
+      <c r="AK4" s="58"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="54"/>
+      <c r="A5" s="60"/>
       <c r="B5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>9</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>10</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>14</v>
       </c>
       <c r="J5" s="9" t="s">
@@ -1128,77 +1119,77 @@
         <v>11</v>
       </c>
       <c r="AE5" s="9" t="s">
         <v>12</v>
       </c>
       <c r="AF5" s="9" t="s">
         <v>13</v>
       </c>
       <c r="AG5" s="9" t="s">
         <v>14</v>
       </c>
       <c r="AH5" s="9" t="s">
         <v>15</v>
       </c>
       <c r="AI5" s="9" t="s">
         <v>16</v>
       </c>
       <c r="AJ5" s="9" t="s">
         <v>17</v>
       </c>
       <c r="AK5" s="9" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="56" t="s">
+      <c r="A6" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="56"/>
-[...22 lines deleted...]
-      <c r="Y6" s="56"/>
+      <c r="B6" s="54"/>
+      <c r="C6" s="54"/>
+      <c r="D6" s="54"/>
+      <c r="E6" s="54"/>
+      <c r="F6" s="54"/>
+      <c r="G6" s="54"/>
+      <c r="H6" s="54"/>
+      <c r="I6" s="54"/>
+      <c r="J6" s="54"/>
+      <c r="K6" s="54"/>
+      <c r="L6" s="54"/>
+      <c r="M6" s="54"/>
+      <c r="N6" s="54"/>
+      <c r="O6" s="54"/>
+      <c r="P6" s="54"/>
+      <c r="Q6" s="54"/>
+      <c r="R6" s="54"/>
+      <c r="S6" s="54"/>
+      <c r="T6" s="54"/>
+      <c r="U6" s="54"/>
+      <c r="V6" s="54"/>
+      <c r="W6" s="54"/>
+      <c r="X6" s="54"/>
+      <c r="Y6" s="54"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="13">
         <v>460</v>
       </c>
       <c r="C7" s="13">
         <v>418</v>
       </c>
       <c r="D7" s="13">
         <v>376</v>
       </c>
       <c r="E7" s="13">
         <v>454</v>
       </c>
       <c r="F7" s="13">
         <v>455</v>
       </c>
       <c r="G7" s="13">
         <v>408</v>
       </c>
       <c r="H7" s="13">
         <v>415</v>
@@ -1232,55 +1223,58 @@
       </c>
       <c r="R7" s="12">
         <v>392</v>
       </c>
       <c r="S7" s="12">
         <v>361</v>
       </c>
       <c r="T7" s="12">
         <v>448</v>
       </c>
       <c r="U7" s="12">
         <v>406</v>
       </c>
       <c r="V7" s="12">
         <v>373</v>
       </c>
       <c r="W7" s="12">
         <v>360</v>
       </c>
       <c r="X7" s="12">
         <v>352</v>
       </c>
       <c r="Y7" s="12">
         <v>392</v>
       </c>
-      <c r="Z7" s="35">
+      <c r="Z7" s="12">
         <v>389</v>
       </c>
-      <c r="AA7" s="66">
+      <c r="AA7" s="12">
         <v>302</v>
+      </c>
+      <c r="AB7" s="12">
+        <v>368</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="13">
         <v>197</v>
       </c>
       <c r="C8" s="13">
         <v>185</v>
       </c>
       <c r="D8" s="13">
         <v>164</v>
       </c>
       <c r="E8" s="13">
         <v>189</v>
       </c>
       <c r="F8" s="13">
         <v>168</v>
       </c>
       <c r="G8" s="13">
         <v>172</v>
       </c>
       <c r="H8" s="13">
@@ -1315,55 +1309,58 @@
       </c>
       <c r="R8" s="12">
         <v>170</v>
       </c>
       <c r="S8" s="12">
         <v>139</v>
       </c>
       <c r="T8" s="12">
         <v>167</v>
       </c>
       <c r="U8" s="12">
         <v>177</v>
       </c>
       <c r="V8" s="12">
         <v>152</v>
       </c>
       <c r="W8" s="12">
         <v>138</v>
       </c>
       <c r="X8" s="12">
         <v>146</v>
       </c>
       <c r="Y8" s="12">
         <v>164</v>
       </c>
-      <c r="Z8" s="35">
+      <c r="Z8" s="12">
         <v>177</v>
       </c>
-      <c r="AA8" s="66">
+      <c r="AA8" s="12">
         <v>126</v>
+      </c>
+      <c r="AB8" s="12">
+        <v>143</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="13">
         <v>27</v>
       </c>
       <c r="C9" s="13">
         <v>24</v>
       </c>
       <c r="D9" s="13">
         <v>18</v>
       </c>
       <c r="E9" s="13">
         <v>32</v>
       </c>
       <c r="F9" s="13">
         <v>32</v>
       </c>
       <c r="G9" s="13">
         <v>19</v>
       </c>
       <c r="H9" s="13">
@@ -1398,55 +1395,58 @@
       </c>
       <c r="R9" s="12">
         <v>20</v>
       </c>
       <c r="S9" s="12">
         <v>21</v>
       </c>
       <c r="T9" s="12">
         <v>26</v>
       </c>
       <c r="U9" s="12">
         <v>25</v>
       </c>
       <c r="V9" s="12">
         <v>27</v>
       </c>
       <c r="W9" s="12">
         <v>18</v>
       </c>
       <c r="X9" s="12">
         <v>27</v>
       </c>
       <c r="Y9" s="12">
         <v>24</v>
       </c>
-      <c r="Z9" s="35">
+      <c r="Z9" s="12">
         <v>24</v>
       </c>
-      <c r="AA9" s="66">
+      <c r="AA9" s="12">
         <v>16</v>
+      </c>
+      <c r="AB9" s="12">
+        <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="13">
         <v>9</v>
       </c>
       <c r="C10" s="13">
         <v>8</v>
       </c>
       <c r="D10" s="13">
         <v>15</v>
       </c>
       <c r="E10" s="13">
         <v>6</v>
       </c>
       <c r="F10" s="13">
         <v>17</v>
       </c>
       <c r="G10" s="13">
         <v>18</v>
       </c>
       <c r="H10" s="13">
@@ -1481,55 +1481,58 @@
       </c>
       <c r="R10" s="12">
         <v>15</v>
       </c>
       <c r="S10" s="12">
         <v>9</v>
       </c>
       <c r="T10" s="12">
         <v>14</v>
       </c>
       <c r="U10" s="12">
         <v>19</v>
       </c>
       <c r="V10" s="12">
         <v>13</v>
       </c>
       <c r="W10" s="12">
         <v>7</v>
       </c>
       <c r="X10" s="12">
         <v>12</v>
       </c>
       <c r="Y10" s="12">
         <v>12</v>
       </c>
-      <c r="Z10" s="35">
+      <c r="Z10" s="12">
         <v>19</v>
       </c>
-      <c r="AA10" s="66">
+      <c r="AA10" s="12">
         <v>13</v>
+      </c>
+      <c r="AB10" s="12">
+        <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B11" s="13">
         <v>25</v>
       </c>
       <c r="C11" s="13">
         <v>21</v>
       </c>
       <c r="D11" s="13">
         <v>16</v>
       </c>
       <c r="E11" s="13">
         <v>29</v>
       </c>
       <c r="F11" s="13">
         <v>33</v>
       </c>
       <c r="G11" s="13">
         <v>23</v>
       </c>
       <c r="H11" s="13">
@@ -1564,55 +1567,58 @@
       </c>
       <c r="R11" s="12">
         <v>22</v>
       </c>
       <c r="S11" s="12">
         <v>16</v>
       </c>
       <c r="T11" s="12">
         <v>18</v>
       </c>
       <c r="U11" s="12">
         <v>8</v>
       </c>
       <c r="V11" s="12">
         <v>19</v>
       </c>
       <c r="W11" s="12">
         <v>20</v>
       </c>
       <c r="X11" s="12">
         <v>11</v>
       </c>
       <c r="Y11" s="12">
         <v>21</v>
       </c>
-      <c r="Z11" s="35">
+      <c r="Z11" s="12">
         <v>15</v>
       </c>
-      <c r="AA11" s="66">
+      <c r="AA11" s="12">
         <v>14</v>
+      </c>
+      <c r="AB11" s="12">
+        <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B12" s="13">
         <v>12</v>
       </c>
       <c r="C12" s="13">
         <v>18</v>
       </c>
       <c r="D12" s="13">
         <v>11</v>
       </c>
       <c r="E12" s="13">
         <v>21</v>
       </c>
       <c r="F12" s="13">
         <v>12</v>
       </c>
       <c r="G12" s="13">
         <v>19</v>
       </c>
       <c r="H12" s="13">
@@ -1647,55 +1653,58 @@
       </c>
       <c r="R12" s="12">
         <v>15</v>
       </c>
       <c r="S12" s="12">
         <v>17</v>
       </c>
       <c r="T12" s="12">
         <v>15</v>
       </c>
       <c r="U12" s="12">
         <v>18</v>
       </c>
       <c r="V12" s="12">
         <v>17</v>
       </c>
       <c r="W12" s="12">
         <v>15</v>
       </c>
       <c r="X12" s="12">
         <v>14</v>
       </c>
       <c r="Y12" s="12">
         <v>10</v>
       </c>
-      <c r="Z12" s="35">
+      <c r="Z12" s="12">
         <v>9</v>
       </c>
-      <c r="AA12" s="66">
+      <c r="AA12" s="12">
         <v>8</v>
+      </c>
+      <c r="AB12" s="12">
+        <v>23</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="13">
         <v>13</v>
       </c>
       <c r="C13" s="13">
         <v>19</v>
       </c>
       <c r="D13" s="13">
         <v>14</v>
       </c>
       <c r="E13" s="13">
         <v>16</v>
       </c>
       <c r="F13" s="13">
         <v>17</v>
       </c>
       <c r="G13" s="13">
         <v>18</v>
       </c>
       <c r="H13" s="13">
@@ -1730,55 +1739,58 @@
       </c>
       <c r="R13" s="12">
         <v>12</v>
       </c>
       <c r="S13" s="12">
         <v>18</v>
       </c>
       <c r="T13" s="12">
         <v>14</v>
       </c>
       <c r="U13" s="12">
         <v>16</v>
       </c>
       <c r="V13" s="12">
         <v>14</v>
       </c>
       <c r="W13" s="12">
         <v>10</v>
       </c>
       <c r="X13" s="12">
         <v>12</v>
       </c>
       <c r="Y13" s="12">
         <v>12</v>
       </c>
-      <c r="Z13" s="35">
+      <c r="Z13" s="12">
         <v>13</v>
       </c>
-      <c r="AA13" s="66">
+      <c r="AA13" s="12">
         <v>10</v>
+      </c>
+      <c r="AB13" s="12">
+        <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="13">
         <v>37</v>
       </c>
       <c r="C14" s="13">
         <v>38</v>
       </c>
       <c r="D14" s="13">
         <v>41</v>
       </c>
       <c r="E14" s="13">
         <v>27</v>
       </c>
       <c r="F14" s="13">
         <v>42</v>
       </c>
       <c r="G14" s="13">
         <v>30</v>
       </c>
       <c r="H14" s="13">
@@ -1813,55 +1825,58 @@
       </c>
       <c r="R14" s="12">
         <v>26</v>
       </c>
       <c r="S14" s="12">
         <v>32</v>
       </c>
       <c r="T14" s="12">
         <v>35</v>
       </c>
       <c r="U14" s="12">
         <v>28</v>
       </c>
       <c r="V14" s="12">
         <v>26</v>
       </c>
       <c r="W14" s="12">
         <v>28</v>
       </c>
       <c r="X14" s="12">
         <v>30</v>
       </c>
       <c r="Y14" s="12">
         <v>34</v>
       </c>
-      <c r="Z14" s="35">
+      <c r="Z14" s="12">
         <v>35</v>
       </c>
-      <c r="AA14" s="66">
+      <c r="AA14" s="12">
         <v>26</v>
+      </c>
+      <c r="AB14" s="12">
+        <v>39</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="13">
         <v>16</v>
       </c>
       <c r="C15" s="13">
         <v>14</v>
       </c>
       <c r="D15" s="13">
         <v>9</v>
       </c>
       <c r="E15" s="13">
         <v>21</v>
       </c>
       <c r="F15" s="13">
         <v>13</v>
       </c>
       <c r="G15" s="13">
         <v>15</v>
       </c>
       <c r="H15" s="13">
@@ -1896,55 +1911,58 @@
       </c>
       <c r="R15" s="12">
         <v>9</v>
       </c>
       <c r="S15" s="12">
         <v>5</v>
       </c>
       <c r="T15" s="12">
         <v>13</v>
       </c>
       <c r="U15" s="12">
         <v>14</v>
       </c>
       <c r="V15" s="12">
         <v>7</v>
       </c>
       <c r="W15" s="12">
         <v>13</v>
       </c>
       <c r="X15" s="12">
         <v>8</v>
       </c>
       <c r="Y15" s="12">
         <v>10</v>
       </c>
-      <c r="Z15" s="35">
+      <c r="Z15" s="12">
         <v>10</v>
       </c>
-      <c r="AA15" s="66">
+      <c r="AA15" s="12">
         <v>12</v>
+      </c>
+      <c r="AB15" s="12">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B16" s="13">
         <v>26</v>
       </c>
       <c r="C16" s="13">
         <v>11</v>
       </c>
       <c r="D16" s="13">
         <v>9</v>
       </c>
       <c r="E16" s="13">
         <v>14</v>
       </c>
       <c r="F16" s="13">
         <v>18</v>
       </c>
       <c r="G16" s="13">
         <v>15</v>
       </c>
       <c r="H16" s="13">
@@ -1979,58 +1997,61 @@
       </c>
       <c r="R16" s="12">
         <v>15</v>
       </c>
       <c r="S16" s="12">
         <v>20</v>
       </c>
       <c r="T16" s="12">
         <v>28</v>
       </c>
       <c r="U16" s="12">
         <v>19</v>
       </c>
       <c r="V16" s="12">
         <v>14</v>
       </c>
       <c r="W16" s="12">
         <v>12</v>
       </c>
       <c r="X16" s="12">
         <v>6</v>
       </c>
       <c r="Y16" s="12">
         <v>16</v>
       </c>
-      <c r="Z16" s="35">
+      <c r="Z16" s="12">
         <v>12</v>
       </c>
-      <c r="AA16" s="66">
+      <c r="AA16" s="12">
         <v>11</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="12">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B17" s="13">
         <v>10</v>
       </c>
       <c r="C17" s="13">
         <v>9</v>
       </c>
       <c r="D17" s="13">
         <v>6</v>
       </c>
       <c r="E17" s="13">
         <v>21</v>
       </c>
       <c r="F17" s="13">
         <v>10</v>
       </c>
       <c r="G17" s="13">
         <v>11</v>
       </c>
       <c r="H17" s="13">
         <v>13</v>
       </c>
       <c r="I17" s="11">
@@ -2062,58 +2083,61 @@
       </c>
       <c r="R17" s="12">
         <v>14</v>
       </c>
       <c r="S17" s="12">
         <v>12</v>
       </c>
       <c r="T17" s="12">
         <v>15</v>
       </c>
       <c r="U17" s="12">
         <v>7</v>
       </c>
       <c r="V17" s="12">
         <v>11</v>
       </c>
       <c r="W17" s="12">
         <v>22</v>
       </c>
       <c r="X17" s="12">
         <v>14</v>
       </c>
       <c r="Y17" s="12">
         <v>12</v>
       </c>
-      <c r="Z17" s="35">
+      <c r="Z17" s="12">
         <v>14</v>
       </c>
-      <c r="AA17" s="66">
+      <c r="AA17" s="12">
         <v>8</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="12">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="13">
         <v>33</v>
       </c>
       <c r="C18" s="13">
         <v>32</v>
       </c>
       <c r="D18" s="13">
         <v>29</v>
       </c>
       <c r="E18" s="13">
         <v>27</v>
       </c>
       <c r="F18" s="13">
         <v>35</v>
       </c>
       <c r="G18" s="13">
         <v>26</v>
       </c>
       <c r="H18" s="13">
         <v>34</v>
       </c>
       <c r="I18" s="11">
@@ -2145,58 +2169,61 @@
       </c>
       <c r="R18" s="12">
         <v>29</v>
       </c>
       <c r="S18" s="12">
         <v>26</v>
       </c>
       <c r="T18" s="12">
         <v>40</v>
       </c>
       <c r="U18" s="12">
         <v>27</v>
       </c>
       <c r="V18" s="12">
         <v>27</v>
       </c>
       <c r="W18" s="12">
         <v>28</v>
       </c>
       <c r="X18" s="12">
         <v>25</v>
       </c>
       <c r="Y18" s="12">
         <v>31</v>
       </c>
-      <c r="Z18" s="35">
+      <c r="Z18" s="12">
         <v>27</v>
       </c>
-      <c r="AA18" s="66">
+      <c r="AA18" s="12">
         <v>31</v>
       </c>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18" s="12">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B19" s="13">
         <v>6</v>
       </c>
       <c r="C19" s="13">
         <v>7</v>
       </c>
       <c r="D19" s="13">
         <v>6</v>
       </c>
       <c r="E19" s="13">
         <v>6</v>
       </c>
       <c r="F19" s="13">
         <v>12</v>
       </c>
       <c r="G19" s="13">
         <v>10</v>
       </c>
       <c r="H19" s="13">
         <v>11</v>
       </c>
       <c r="I19" s="11">
@@ -2228,58 +2255,61 @@
       </c>
       <c r="R19" s="12">
         <v>4</v>
       </c>
       <c r="S19" s="12">
         <v>10</v>
       </c>
       <c r="T19" s="12">
         <v>8</v>
       </c>
       <c r="U19" s="12">
         <v>9</v>
       </c>
       <c r="V19" s="12">
         <v>8</v>
       </c>
       <c r="W19" s="12">
         <v>13</v>
       </c>
       <c r="X19" s="12">
         <v>7</v>
       </c>
       <c r="Y19" s="12">
         <v>4</v>
       </c>
-      <c r="Z19" s="35">
+      <c r="Z19" s="12">
         <v>7</v>
       </c>
-      <c r="AA19" s="66">
+      <c r="AA19" s="12">
         <v>5</v>
       </c>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19" s="12">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B20" s="13">
         <v>15</v>
       </c>
       <c r="C20" s="13">
         <v>11</v>
       </c>
       <c r="D20" s="13">
         <v>11</v>
       </c>
       <c r="E20" s="13">
         <v>16</v>
       </c>
       <c r="F20" s="13">
         <v>22</v>
       </c>
       <c r="G20" s="13">
         <v>15</v>
       </c>
       <c r="H20" s="13">
         <v>16</v>
       </c>
       <c r="I20" s="11">
@@ -2311,58 +2341,61 @@
       </c>
       <c r="R20" s="12">
         <v>12</v>
       </c>
       <c r="S20" s="12">
         <v>13</v>
       </c>
       <c r="T20" s="12">
         <v>16</v>
       </c>
       <c r="U20" s="12">
         <v>10</v>
       </c>
       <c r="V20" s="12">
         <v>15</v>
       </c>
       <c r="W20" s="12">
         <v>16</v>
       </c>
       <c r="X20" s="12">
         <v>15</v>
       </c>
       <c r="Y20" s="12">
         <v>16</v>
       </c>
-      <c r="Z20" s="35">
+      <c r="Z20" s="12">
         <v>7</v>
       </c>
-      <c r="AA20" s="66">
+      <c r="AA20" s="12">
         <v>9</v>
       </c>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20" s="12">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B21" s="13">
         <v>34</v>
       </c>
       <c r="C21" s="13">
         <v>21</v>
       </c>
       <c r="D21" s="13">
         <v>27</v>
       </c>
       <c r="E21" s="13">
         <v>29</v>
       </c>
       <c r="F21" s="13">
         <v>24</v>
       </c>
       <c r="G21" s="13">
         <v>17</v>
       </c>
       <c r="H21" s="13">
         <v>36</v>
       </c>
       <c r="I21" s="11">
@@ -2394,87 +2427,93 @@
       </c>
       <c r="R21" s="12">
         <v>29</v>
       </c>
       <c r="S21" s="12">
         <v>23</v>
       </c>
       <c r="T21" s="12">
         <v>39</v>
       </c>
       <c r="U21" s="12">
         <v>29</v>
       </c>
       <c r="V21" s="12">
         <v>23</v>
       </c>
       <c r="W21" s="12">
         <v>20</v>
       </c>
       <c r="X21" s="12">
         <v>25</v>
       </c>
       <c r="Y21" s="12">
         <v>26</v>
       </c>
-      <c r="Z21" s="35">
+      <c r="Z21" s="12">
         <v>20</v>
       </c>
-      <c r="AA21" s="66">
+      <c r="AA21" s="12">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="57" t="s">
+      <c r="AB21" s="12">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
+      <c r="A22" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="B22" s="57"/>
-[...24 lines deleted...]
-    <row r="23" spans="1:27">
+      <c r="B22" s="55"/>
+      <c r="C22" s="55"/>
+      <c r="D22" s="55"/>
+      <c r="E22" s="55"/>
+      <c r="F22" s="55"/>
+      <c r="G22" s="55"/>
+      <c r="H22" s="55"/>
+      <c r="I22" s="55"/>
+      <c r="J22" s="55"/>
+      <c r="K22" s="55"/>
+      <c r="L22" s="55"/>
+      <c r="M22" s="55"/>
+      <c r="N22" s="55"/>
+      <c r="O22" s="55"/>
+      <c r="P22" s="55"/>
+      <c r="Q22" s="55"/>
+      <c r="R22" s="55"/>
+      <c r="S22" s="55"/>
+      <c r="T22" s="55"/>
+      <c r="U22" s="55"/>
+      <c r="V22" s="55"/>
+      <c r="W22" s="55"/>
+      <c r="X22" s="55"/>
+      <c r="Y22" s="55"/>
+      <c r="Z22" s="12"/>
+      <c r="AA22" s="12"/>
+      <c r="AB22" s="12"/>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="13">
         <v>240</v>
       </c>
       <c r="C23" s="13">
         <v>214</v>
       </c>
       <c r="D23" s="13">
         <v>193</v>
       </c>
       <c r="E23" s="13">
         <v>223</v>
       </c>
       <c r="F23" s="13">
         <v>207</v>
       </c>
       <c r="G23" s="13">
         <v>196</v>
       </c>
       <c r="H23" s="13">
         <v>172</v>
       </c>
       <c r="I23" s="11">
@@ -2506,58 +2545,61 @@
       </c>
       <c r="R23" s="12">
         <v>205</v>
       </c>
       <c r="S23" s="12">
         <v>162</v>
       </c>
       <c r="T23" s="12">
         <v>204</v>
       </c>
       <c r="U23" s="12">
         <v>207</v>
       </c>
       <c r="V23" s="12">
         <v>180</v>
       </c>
       <c r="W23" s="12">
         <v>170</v>
       </c>
       <c r="X23" s="12">
         <v>165</v>
       </c>
       <c r="Y23" s="12">
         <v>200</v>
       </c>
-      <c r="Z23" s="35">
+      <c r="Z23" s="12">
         <v>198</v>
       </c>
-      <c r="AA23" s="66">
+      <c r="AA23" s="12">
         <v>149</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="12">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="13">
         <v>197</v>
       </c>
       <c r="C24" s="13">
         <v>185</v>
       </c>
       <c r="D24" s="13">
         <v>164</v>
       </c>
       <c r="E24" s="13">
         <v>189</v>
       </c>
       <c r="F24" s="13">
         <v>168</v>
       </c>
       <c r="G24" s="13">
         <v>172</v>
       </c>
       <c r="H24" s="13">
         <v>151</v>
       </c>
       <c r="I24" s="11">
@@ -2589,58 +2631,61 @@
       </c>
       <c r="R24" s="12">
         <v>170</v>
       </c>
       <c r="S24" s="12">
         <v>139</v>
       </c>
       <c r="T24" s="12">
         <v>167</v>
       </c>
       <c r="U24" s="12">
         <v>177</v>
       </c>
       <c r="V24" s="12">
         <v>152</v>
       </c>
       <c r="W24" s="12">
         <v>138</v>
       </c>
       <c r="X24" s="12">
         <v>146</v>
       </c>
       <c r="Y24" s="12">
         <v>164</v>
       </c>
-      <c r="Z24" s="35">
+      <c r="Z24" s="12">
         <v>177</v>
       </c>
-      <c r="AA24" s="66">
+      <c r="AA24" s="12">
         <v>126</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="12">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B25" s="13">
         <v>7</v>
       </c>
       <c r="C25" s="13">
         <v>9</v>
       </c>
       <c r="D25" s="13">
         <v>11</v>
       </c>
       <c r="E25" s="13">
         <v>17</v>
       </c>
       <c r="F25" s="13">
         <v>10</v>
       </c>
       <c r="G25" s="13">
         <v>6</v>
       </c>
       <c r="H25" s="13">
         <v>5</v>
       </c>
       <c r="I25" s="11">
@@ -2672,58 +2717,61 @@
       </c>
       <c r="R25" s="12">
         <v>7</v>
       </c>
       <c r="S25" s="12">
         <v>3</v>
       </c>
       <c r="T25" s="12">
         <v>4</v>
       </c>
       <c r="U25" s="12">
         <v>5</v>
       </c>
       <c r="V25" s="12">
         <v>11</v>
       </c>
       <c r="W25" s="12">
         <v>7</v>
       </c>
       <c r="X25" s="12">
         <v>1</v>
       </c>
       <c r="Y25" s="12">
         <v>7</v>
       </c>
-      <c r="Z25" s="35">
+      <c r="Z25" s="12">
         <v>5</v>
       </c>
-      <c r="AA25" s="66">
+      <c r="AA25" s="12">
         <v>4</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25" s="12">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B26" s="13">
         <v>6</v>
       </c>
       <c r="C26" s="13">
         <v>5</v>
       </c>
       <c r="D26" s="13">
         <v>3</v>
       </c>
       <c r="E26" s="13">
         <v>3</v>
       </c>
       <c r="F26" s="13">
         <v>6</v>
       </c>
       <c r="G26" s="13">
         <v>5</v>
       </c>
       <c r="H26" s="13">
         <v>5</v>
       </c>
       <c r="I26" s="11">
@@ -2755,58 +2803,61 @@
       </c>
       <c r="R26" s="12">
         <v>5</v>
       </c>
       <c r="S26" s="12">
         <v>3</v>
       </c>
       <c r="T26" s="12">
         <v>5</v>
       </c>
       <c r="U26" s="12">
         <v>3</v>
       </c>
       <c r="V26" s="12">
         <v>3</v>
       </c>
       <c r="W26" s="12">
         <v>8</v>
       </c>
       <c r="X26" s="12">
         <v>3</v>
       </c>
       <c r="Y26" s="12">
         <v>5</v>
       </c>
-      <c r="Z26" s="35">
+      <c r="Z26" s="12">
         <v>6</v>
       </c>
-      <c r="AA26" s="66">
+      <c r="AA26" s="12">
         <v>2</v>
       </c>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26" s="12">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B27" s="13">
         <v>15</v>
       </c>
       <c r="C27" s="13">
         <v>4</v>
       </c>
       <c r="D27" s="13">
         <v>3</v>
       </c>
       <c r="E27" s="13">
         <v>5</v>
       </c>
       <c r="F27" s="13">
         <v>10</v>
       </c>
       <c r="G27" s="13">
         <v>6</v>
       </c>
       <c r="H27" s="13">
         <v>3</v>
       </c>
       <c r="I27" s="11">
@@ -2838,58 +2889,61 @@
       </c>
       <c r="R27" s="12">
         <v>10</v>
       </c>
       <c r="S27" s="12">
         <v>11</v>
       </c>
       <c r="T27" s="12">
         <v>16</v>
       </c>
       <c r="U27" s="12">
         <v>8</v>
       </c>
       <c r="V27" s="12">
         <v>9</v>
       </c>
       <c r="W27" s="12">
         <v>5</v>
       </c>
       <c r="X27" s="12">
         <v>4</v>
       </c>
       <c r="Y27" s="12">
         <v>9</v>
       </c>
-      <c r="Z27" s="35">
+      <c r="Z27" s="12">
         <v>4</v>
       </c>
-      <c r="AA27" s="66">
+      <c r="AA27" s="12">
         <v>7</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="12">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B28" s="13">
         <v>15</v>
       </c>
       <c r="C28" s="13">
         <v>11</v>
       </c>
       <c r="D28" s="13">
         <v>12</v>
       </c>
       <c r="E28" s="13">
         <v>9</v>
       </c>
       <c r="F28" s="13">
         <v>13</v>
       </c>
       <c r="G28" s="13">
         <v>7</v>
       </c>
       <c r="H28" s="13">
         <v>8</v>
       </c>
       <c r="I28" s="11">
@@ -2921,87 +2975,93 @@
       </c>
       <c r="R28" s="12">
         <v>13</v>
       </c>
       <c r="S28" s="12">
         <v>6</v>
       </c>
       <c r="T28" s="12">
         <v>12</v>
       </c>
       <c r="U28" s="12">
         <v>14</v>
       </c>
       <c r="V28" s="12">
         <v>5</v>
       </c>
       <c r="W28" s="12">
         <v>12</v>
       </c>
       <c r="X28" s="12">
         <v>11</v>
       </c>
       <c r="Y28" s="12">
         <v>15</v>
       </c>
-      <c r="Z28" s="35">
+      <c r="Z28" s="12">
         <v>6</v>
       </c>
-      <c r="AA28" s="66">
+      <c r="AA28" s="12">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="50" t="s">
+      <c r="AB28" s="12">
         <v>5</v>
       </c>
-      <c r="B29" s="50"/>
-[...24 lines deleted...]
-    <row r="30" spans="1:27">
+    </row>
+    <row r="29" spans="1:28">
+      <c r="A29" s="56" t="s">
+        <v>5</v>
+      </c>
+      <c r="B29" s="56"/>
+      <c r="C29" s="56"/>
+      <c r="D29" s="56"/>
+      <c r="E29" s="56"/>
+      <c r="F29" s="56"/>
+      <c r="G29" s="56"/>
+      <c r="H29" s="56"/>
+      <c r="I29" s="56"/>
+      <c r="J29" s="56"/>
+      <c r="K29" s="56"/>
+      <c r="L29" s="56"/>
+      <c r="M29" s="56"/>
+      <c r="N29" s="56"/>
+      <c r="O29" s="56"/>
+      <c r="P29" s="56"/>
+      <c r="Q29" s="56"/>
+      <c r="R29" s="56"/>
+      <c r="S29" s="56"/>
+      <c r="T29" s="56"/>
+      <c r="U29" s="56"/>
+      <c r="V29" s="56"/>
+      <c r="W29" s="56"/>
+      <c r="X29" s="56"/>
+      <c r="Y29" s="56"/>
+      <c r="Z29" s="12"/>
+      <c r="AA29" s="12"/>
+      <c r="AB29" s="12"/>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B30" s="13">
         <v>220</v>
       </c>
       <c r="C30" s="13">
         <v>204</v>
       </c>
       <c r="D30" s="13">
         <v>183</v>
       </c>
       <c r="E30" s="13">
         <v>231</v>
       </c>
       <c r="F30" s="13">
         <v>248</v>
       </c>
       <c r="G30" s="13">
         <v>212</v>
       </c>
       <c r="H30" s="13">
         <v>243</v>
       </c>
       <c r="I30" s="11">
@@ -3033,58 +3093,61 @@
       </c>
       <c r="R30" s="12">
         <v>187</v>
       </c>
       <c r="S30" s="12">
         <v>199</v>
       </c>
       <c r="T30" s="12">
         <v>244</v>
       </c>
       <c r="U30" s="12">
         <v>199</v>
       </c>
       <c r="V30" s="12">
         <v>193</v>
       </c>
       <c r="W30" s="12">
         <v>190</v>
       </c>
       <c r="X30" s="12">
         <v>187</v>
       </c>
       <c r="Y30" s="12">
         <v>192</v>
       </c>
-      <c r="Z30" s="47">
+      <c r="Z30" s="12">
         <v>191</v>
       </c>
-      <c r="AA30" s="67">
+      <c r="AA30" s="12">
         <v>153</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="12">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="45" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="13">
         <v>27</v>
       </c>
       <c r="C31" s="13">
         <v>24</v>
       </c>
       <c r="D31" s="13">
         <v>18</v>
       </c>
       <c r="E31" s="13">
         <v>32</v>
       </c>
       <c r="F31" s="13">
         <v>32</v>
       </c>
       <c r="G31" s="13">
         <v>19</v>
       </c>
       <c r="H31" s="13">
         <v>27</v>
       </c>
       <c r="I31" s="11">
@@ -3116,58 +3179,61 @@
       </c>
       <c r="R31" s="12">
         <v>20</v>
       </c>
       <c r="S31" s="12">
         <v>21</v>
       </c>
       <c r="T31" s="12">
         <v>26</v>
       </c>
       <c r="U31" s="12">
         <v>25</v>
       </c>
       <c r="V31" s="12">
         <v>27</v>
       </c>
       <c r="W31" s="12">
         <v>18</v>
       </c>
       <c r="X31" s="12">
         <v>27</v>
       </c>
       <c r="Y31" s="12">
         <v>24</v>
       </c>
-      <c r="Z31" s="47">
+      <c r="Z31" s="12">
         <v>24</v>
       </c>
-      <c r="AA31" s="67">
+      <c r="AA31" s="12">
         <v>16</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="12">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="45" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="13">
         <v>9</v>
       </c>
       <c r="C32" s="13">
         <v>8</v>
       </c>
       <c r="D32" s="13">
         <v>15</v>
       </c>
       <c r="E32" s="13">
         <v>6</v>
       </c>
       <c r="F32" s="13">
         <v>17</v>
       </c>
       <c r="G32" s="13">
         <v>18</v>
       </c>
       <c r="H32" s="13">
         <v>18</v>
       </c>
       <c r="I32" s="11">
@@ -3199,58 +3265,61 @@
       </c>
       <c r="R32" s="12">
         <v>15</v>
       </c>
       <c r="S32" s="12">
         <v>9</v>
       </c>
       <c r="T32" s="12">
         <v>14</v>
       </c>
       <c r="U32" s="12">
         <v>19</v>
       </c>
       <c r="V32" s="12">
         <v>13</v>
       </c>
       <c r="W32" s="12">
         <v>7</v>
       </c>
       <c r="X32" s="12">
         <v>12</v>
       </c>
       <c r="Y32" s="12">
         <v>12</v>
       </c>
-      <c r="Z32" s="47">
+      <c r="Z32" s="12">
         <v>19</v>
       </c>
-      <c r="AA32" s="67">
+      <c r="AA32" s="12">
         <v>13</v>
       </c>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32" s="12">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="45" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="13">
         <v>18</v>
       </c>
       <c r="C33" s="13">
         <v>12</v>
       </c>
       <c r="D33" s="13">
         <v>5</v>
       </c>
       <c r="E33" s="13">
         <v>12</v>
       </c>
       <c r="F33" s="13">
         <v>23</v>
       </c>
       <c r="G33" s="13">
         <v>17</v>
       </c>
       <c r="H33" s="13">
         <v>9</v>
       </c>
       <c r="I33" s="11">
@@ -3282,58 +3351,61 @@
       </c>
       <c r="R33" s="12">
         <v>15</v>
       </c>
       <c r="S33" s="12">
         <v>13</v>
       </c>
       <c r="T33" s="12">
         <v>14</v>
       </c>
       <c r="U33" s="12">
         <v>3</v>
       </c>
       <c r="V33" s="12">
         <v>8</v>
       </c>
       <c r="W33" s="12">
         <v>13</v>
       </c>
       <c r="X33" s="12">
         <v>10</v>
       </c>
       <c r="Y33" s="12">
         <v>14</v>
       </c>
-      <c r="Z33" s="47">
+      <c r="Z33" s="12">
         <v>10</v>
       </c>
-      <c r="AA33" s="67">
+      <c r="AA33" s="12">
         <v>10</v>
       </c>
-    </row>
-    <row r="34" spans="1:27">
+      <c r="AB33" s="12">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" s="45" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="13">
         <v>12</v>
       </c>
       <c r="C34" s="13">
         <v>18</v>
       </c>
       <c r="D34" s="13">
         <v>11</v>
       </c>
       <c r="E34" s="13">
         <v>21</v>
       </c>
       <c r="F34" s="13">
         <v>12</v>
       </c>
       <c r="G34" s="13">
         <v>19</v>
       </c>
       <c r="H34" s="13">
         <v>13</v>
       </c>
       <c r="I34" s="11">
@@ -3365,58 +3437,61 @@
       </c>
       <c r="R34" s="12">
         <v>15</v>
       </c>
       <c r="S34" s="12">
         <v>17</v>
       </c>
       <c r="T34" s="12">
         <v>15</v>
       </c>
       <c r="U34" s="12">
         <v>18</v>
       </c>
       <c r="V34" s="12">
         <v>17</v>
       </c>
       <c r="W34" s="12">
         <v>15</v>
       </c>
       <c r="X34" s="12">
         <v>14</v>
       </c>
       <c r="Y34" s="12">
         <v>10</v>
       </c>
-      <c r="Z34" s="47">
+      <c r="Z34" s="12">
         <v>9</v>
       </c>
-      <c r="AA34" s="67">
+      <c r="AA34" s="12">
         <v>8</v>
       </c>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34" s="12">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" s="45" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="13">
         <v>13</v>
       </c>
       <c r="C35" s="13">
         <v>19</v>
       </c>
       <c r="D35" s="13">
         <v>14</v>
       </c>
       <c r="E35" s="13">
         <v>16</v>
       </c>
       <c r="F35" s="13">
         <v>17</v>
       </c>
       <c r="G35" s="13">
         <v>18</v>
       </c>
       <c r="H35" s="13">
         <v>19</v>
       </c>
       <c r="I35" s="11">
@@ -3448,58 +3523,61 @@
       </c>
       <c r="R35" s="12">
         <v>12</v>
       </c>
       <c r="S35" s="12">
         <v>18</v>
       </c>
       <c r="T35" s="12">
         <v>14</v>
       </c>
       <c r="U35" s="12">
         <v>16</v>
       </c>
       <c r="V35" s="12">
         <v>14</v>
       </c>
       <c r="W35" s="12">
         <v>10</v>
       </c>
       <c r="X35" s="12">
         <v>12</v>
       </c>
       <c r="Y35" s="12">
         <v>12</v>
       </c>
-      <c r="Z35" s="47">
+      <c r="Z35" s="12">
         <v>13</v>
       </c>
-      <c r="AA35" s="67">
+      <c r="AA35" s="12">
         <v>10</v>
       </c>
-    </row>
-    <row r="36" spans="1:27">
+      <c r="AB35" s="12">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
       <c r="A36" s="45" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="13">
         <v>37</v>
       </c>
       <c r="C36" s="13">
         <v>38</v>
       </c>
       <c r="D36" s="13">
         <v>41</v>
       </c>
       <c r="E36" s="13">
         <v>27</v>
       </c>
       <c r="F36" s="13">
         <v>42</v>
       </c>
       <c r="G36" s="13">
         <v>30</v>
       </c>
       <c r="H36" s="13">
         <v>40</v>
       </c>
       <c r="I36" s="11">
@@ -3531,58 +3609,61 @@
       </c>
       <c r="R36" s="12">
         <v>26</v>
       </c>
       <c r="S36" s="12">
         <v>32</v>
       </c>
       <c r="T36" s="12">
         <v>35</v>
       </c>
       <c r="U36" s="12">
         <v>28</v>
       </c>
       <c r="V36" s="12">
         <v>26</v>
       </c>
       <c r="W36" s="12">
         <v>28</v>
       </c>
       <c r="X36" s="12">
         <v>30</v>
       </c>
       <c r="Y36" s="12">
         <v>34</v>
       </c>
-      <c r="Z36" s="47">
+      <c r="Z36" s="12">
         <v>35</v>
       </c>
-      <c r="AA36" s="67">
+      <c r="AA36" s="12">
         <v>26</v>
       </c>
-    </row>
-    <row r="37" spans="1:27">
+      <c r="AB36" s="12">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28">
       <c r="A37" s="45" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="13">
         <v>10</v>
       </c>
       <c r="C37" s="13">
         <v>9</v>
       </c>
       <c r="D37" s="13">
         <v>6</v>
       </c>
       <c r="E37" s="13">
         <v>18</v>
       </c>
       <c r="F37" s="13">
         <v>7</v>
       </c>
       <c r="G37" s="13">
         <v>10</v>
       </c>
       <c r="H37" s="13">
         <v>5</v>
       </c>
       <c r="I37" s="11">
@@ -3614,58 +3695,61 @@
       </c>
       <c r="R37" s="12">
         <v>4</v>
       </c>
       <c r="S37" s="12">
         <v>2</v>
       </c>
       <c r="T37" s="12">
         <v>8</v>
       </c>
       <c r="U37" s="12">
         <v>11</v>
       </c>
       <c r="V37" s="12">
         <v>4</v>
       </c>
       <c r="W37" s="12">
         <v>5</v>
       </c>
       <c r="X37" s="12">
         <v>5</v>
       </c>
       <c r="Y37" s="12">
         <v>5</v>
       </c>
-      <c r="Z37" s="47">
+      <c r="Z37" s="12">
         <v>4</v>
       </c>
-      <c r="AA37" s="67">
+      <c r="AA37" s="12">
         <v>10</v>
       </c>
-    </row>
-    <row r="38" spans="1:27">
+      <c r="AB37" s="12">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28">
       <c r="A38" s="45" t="s">
         <v>45</v>
       </c>
       <c r="B38" s="13">
         <v>11</v>
       </c>
       <c r="C38" s="13">
         <v>7</v>
       </c>
       <c r="D38" s="13">
         <v>6</v>
       </c>
       <c r="E38" s="13">
         <v>9</v>
       </c>
       <c r="F38" s="13">
         <v>8</v>
       </c>
       <c r="G38" s="13">
         <v>9</v>
       </c>
       <c r="H38" s="13">
         <v>10</v>
       </c>
       <c r="I38" s="11">
@@ -3697,58 +3781,61 @@
       </c>
       <c r="R38" s="12">
         <v>5</v>
       </c>
       <c r="S38" s="12">
         <v>9</v>
       </c>
       <c r="T38" s="12">
         <v>12</v>
       </c>
       <c r="U38" s="12">
         <v>11</v>
       </c>
       <c r="V38" s="12">
         <v>5</v>
       </c>
       <c r="W38" s="12">
         <v>7</v>
       </c>
       <c r="X38" s="12">
         <v>2</v>
       </c>
       <c r="Y38" s="12">
         <v>7</v>
       </c>
-      <c r="Z38" s="47">
+      <c r="Z38" s="12">
         <v>8</v>
       </c>
-      <c r="AA38" s="67">
+      <c r="AA38" s="12">
         <v>4</v>
       </c>
-    </row>
-    <row r="39" spans="1:27">
+      <c r="AB38" s="12">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="39" spans="1:28">
       <c r="A39" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B39" s="13">
         <v>10</v>
       </c>
       <c r="C39" s="13">
         <v>9</v>
       </c>
       <c r="D39" s="13">
         <v>6</v>
       </c>
       <c r="E39" s="13">
         <v>21</v>
       </c>
       <c r="F39" s="13">
         <v>10</v>
       </c>
       <c r="G39" s="13">
         <v>11</v>
       </c>
       <c r="H39" s="13">
         <v>13</v>
       </c>
       <c r="I39" s="11">
@@ -3780,58 +3867,61 @@
       </c>
       <c r="R39" s="12">
         <v>14</v>
       </c>
       <c r="S39" s="12">
         <v>12</v>
       </c>
       <c r="T39" s="12">
         <v>15</v>
       </c>
       <c r="U39" s="12">
         <v>7</v>
       </c>
       <c r="V39" s="12">
         <v>11</v>
       </c>
       <c r="W39" s="12">
         <v>22</v>
       </c>
       <c r="X39" s="12">
         <v>14</v>
       </c>
       <c r="Y39" s="12">
         <v>12</v>
       </c>
-      <c r="Z39" s="47">
+      <c r="Z39" s="12">
         <v>14</v>
       </c>
-      <c r="AA39" s="67">
+      <c r="AA39" s="12">
         <v>8</v>
       </c>
-    </row>
-    <row r="40" spans="1:27">
+      <c r="AB39" s="12">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="40" spans="1:28">
       <c r="A40" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B40" s="13">
         <v>18</v>
       </c>
       <c r="C40" s="13">
         <v>21</v>
       </c>
       <c r="D40" s="13">
         <v>17</v>
       </c>
       <c r="E40" s="13">
         <v>18</v>
       </c>
       <c r="F40" s="13">
         <v>22</v>
       </c>
       <c r="G40" s="13">
         <v>19</v>
       </c>
       <c r="H40" s="13">
         <v>26</v>
       </c>
       <c r="I40" s="11">
@@ -3863,58 +3953,61 @@
       </c>
       <c r="R40" s="12">
         <v>16</v>
       </c>
       <c r="S40" s="12">
         <v>20</v>
       </c>
       <c r="T40" s="12">
         <v>28</v>
       </c>
       <c r="U40" s="12">
         <v>13</v>
       </c>
       <c r="V40" s="12">
         <v>22</v>
       </c>
       <c r="W40" s="12">
         <v>16</v>
       </c>
       <c r="X40" s="12">
         <v>14</v>
       </c>
       <c r="Y40" s="12">
         <v>16</v>
       </c>
-      <c r="Z40" s="47">
+      <c r="Z40" s="12">
         <v>21</v>
       </c>
-      <c r="AA40" s="67">
+      <c r="AA40" s="12">
         <v>21</v>
       </c>
-    </row>
-    <row r="41" spans="1:27">
+      <c r="AB40" s="12">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="41" spans="1:28">
       <c r="A41" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B41" s="13">
         <v>6</v>
       </c>
       <c r="C41" s="13">
         <v>7</v>
       </c>
       <c r="D41" s="13">
         <v>6</v>
       </c>
       <c r="E41" s="13">
         <v>6</v>
       </c>
       <c r="F41" s="13">
         <v>12</v>
       </c>
       <c r="G41" s="13">
         <v>10</v>
       </c>
       <c r="H41" s="13">
         <v>11</v>
       </c>
       <c r="I41" s="11">
@@ -3946,58 +4039,61 @@
       </c>
       <c r="R41" s="12">
         <v>4</v>
       </c>
       <c r="S41" s="12">
         <v>10</v>
       </c>
       <c r="T41" s="12">
         <v>8</v>
       </c>
       <c r="U41" s="12">
         <v>9</v>
       </c>
       <c r="V41" s="12">
         <v>8</v>
       </c>
       <c r="W41" s="12">
         <v>13</v>
       </c>
       <c r="X41" s="12">
         <v>7</v>
       </c>
       <c r="Y41" s="12">
         <v>4</v>
       </c>
-      <c r="Z41" s="47">
+      <c r="Z41" s="12">
         <v>7</v>
       </c>
-      <c r="AA41" s="67">
+      <c r="AA41" s="12">
         <v>5</v>
       </c>
-    </row>
-    <row r="42" spans="1:27">
+      <c r="AB41" s="12">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="42" spans="1:28">
       <c r="A42" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B42" s="13">
         <v>15</v>
       </c>
       <c r="C42" s="13">
         <v>11</v>
       </c>
       <c r="D42" s="13">
         <v>11</v>
       </c>
       <c r="E42" s="13">
         <v>16</v>
       </c>
       <c r="F42" s="13">
         <v>22</v>
       </c>
       <c r="G42" s="13">
         <v>15</v>
       </c>
       <c r="H42" s="13">
         <v>16</v>
       </c>
       <c r="I42" s="11">
@@ -4029,58 +4125,61 @@
       </c>
       <c r="R42" s="12">
         <v>12</v>
       </c>
       <c r="S42" s="12">
         <v>13</v>
       </c>
       <c r="T42" s="12">
         <v>16</v>
       </c>
       <c r="U42" s="12">
         <v>10</v>
       </c>
       <c r="V42" s="12">
         <v>15</v>
       </c>
       <c r="W42" s="12">
         <v>16</v>
       </c>
       <c r="X42" s="12">
         <v>15</v>
       </c>
       <c r="Y42" s="12">
         <v>16</v>
       </c>
-      <c r="Z42" s="47">
+      <c r="Z42" s="12">
         <v>7</v>
       </c>
-      <c r="AA42" s="67">
+      <c r="AA42" s="12">
         <v>9</v>
       </c>
-    </row>
-    <row r="43" spans="1:27" s="39" customFormat="1">
+      <c r="AB42" s="12">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="43" spans="1:28" s="39" customFormat="1">
       <c r="A43" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B43" s="17">
         <v>34</v>
       </c>
       <c r="C43" s="17">
         <v>21</v>
       </c>
       <c r="D43" s="17">
         <v>27</v>
       </c>
       <c r="E43" s="17">
         <v>29</v>
       </c>
       <c r="F43" s="17">
         <v>24</v>
       </c>
       <c r="G43" s="23">
         <v>17</v>
       </c>
       <c r="H43" s="23">
         <v>36</v>
       </c>
       <c r="I43" s="15">
@@ -4112,229 +4211,232 @@
       </c>
       <c r="R43" s="16">
         <v>29</v>
       </c>
       <c r="S43" s="16">
         <v>23</v>
       </c>
       <c r="T43" s="16">
         <v>39</v>
       </c>
       <c r="U43" s="16">
         <v>29</v>
       </c>
       <c r="V43" s="16">
         <v>23</v>
       </c>
       <c r="W43" s="16">
         <v>20</v>
       </c>
       <c r="X43" s="16">
         <v>25</v>
       </c>
       <c r="Y43" s="16">
         <v>26</v>
       </c>
-      <c r="Z43" s="37">
+      <c r="Z43" s="16">
         <v>20</v>
       </c>
-      <c r="AA43" s="68">
+      <c r="AA43" s="16">
         <v>13</v>
       </c>
-    </row>
-    <row r="44" spans="1:27">
+      <c r="AB43" s="16">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="44" spans="1:28">
       <c r="A44" s="18" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="45" spans="1:27">
+    <row r="45" spans="1:28">
       <c r="B45" s="39"/>
       <c r="C45" s="39"/>
       <c r="D45" s="39"/>
       <c r="E45" s="39"/>
       <c r="F45" s="39"/>
       <c r="G45" s="39"/>
       <c r="H45" s="39"/>
       <c r="I45" s="39"/>
       <c r="J45" s="39"/>
       <c r="K45" s="39"/>
       <c r="L45" s="39"/>
       <c r="M45" s="39"/>
       <c r="N45" s="39"/>
       <c r="O45" s="39"/>
       <c r="P45" s="39"/>
       <c r="Q45" s="39"/>
       <c r="R45" s="39"/>
       <c r="S45" s="39"/>
       <c r="T45" s="39"/>
       <c r="U45" s="39"/>
       <c r="V45" s="39"/>
       <c r="W45" s="39"/>
       <c r="X45" s="39"/>
       <c r="Y45" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
-    <mergeCell ref="Z4:AK4"/>
-    <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AA7" sqref="AA7:AA43"/>
+      <selection activeCell="AC20" sqref="AC20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="27.7109375" style="14" customWidth="1"/>
     <col min="2" max="2" width="6.5703125" style="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.140625" style="14" bestFit="1" customWidth="1"/>
     <col min="4" max="9" width="7" style="14" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" style="14" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7" style="14" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="8.28515625" style="14" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.5703125" style="14" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.140625" style="14" bestFit="1" customWidth="1"/>
     <col min="16" max="21" width="7" style="14" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.85546875" style="14" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7" style="14" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="8.28515625" style="14" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="59" t="s">
+      <c r="A1" s="62" t="s">
         <v>20</v>
       </c>
-      <c r="B1" s="59"/>
-[...22 lines deleted...]
-      <c r="Y1" s="59"/>
+      <c r="B1" s="62"/>
+      <c r="C1" s="62"/>
+      <c r="D1" s="62"/>
+      <c r="E1" s="62"/>
+      <c r="F1" s="62"/>
+      <c r="G1" s="62"/>
+      <c r="H1" s="62"/>
+      <c r="I1" s="62"/>
+      <c r="J1" s="62"/>
+      <c r="K1" s="62"/>
+      <c r="L1" s="62"/>
+      <c r="M1" s="62"/>
+      <c r="N1" s="62"/>
+      <c r="O1" s="62"/>
+      <c r="P1" s="62"/>
+      <c r="Q1" s="62"/>
+      <c r="R1" s="62"/>
+      <c r="S1" s="62"/>
+      <c r="T1" s="62"/>
+      <c r="U1" s="62"/>
+      <c r="V1" s="62"/>
+      <c r="W1" s="62"/>
+      <c r="X1" s="62"/>
+      <c r="Y1" s="62"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="40"/>
       <c r="B2" s="40"/>
       <c r="C2" s="40"/>
       <c r="D2" s="40"/>
       <c r="E2" s="40"/>
       <c r="F2" s="40"/>
       <c r="G2" s="40"/>
       <c r="H2" s="40"/>
       <c r="I2" s="40"/>
       <c r="J2" s="40"/>
       <c r="K2" s="40"/>
       <c r="L2" s="40"/>
       <c r="M2" s="40"/>
     </row>
     <row r="3" spans="1:37" s="5" customFormat="1">
-      <c r="X3" s="58"/>
-[...1 lines deleted...]
-      <c r="AJ3" s="58" t="s">
+      <c r="X3" s="61"/>
+      <c r="Y3" s="61"/>
+      <c r="AJ3" s="61" t="s">
         <v>32</v>
       </c>
-      <c r="AK3" s="58"/>
+      <c r="AK3" s="61"/>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="53"/>
-      <c r="B4" s="51">
+      <c r="A4" s="59"/>
+      <c r="B4" s="57">
         <v>2024</v>
       </c>
-      <c r="C4" s="52"/>
-[...10 lines deleted...]
-      <c r="N4" s="51">
+      <c r="C4" s="58"/>
+      <c r="D4" s="58"/>
+      <c r="E4" s="58"/>
+      <c r="F4" s="58"/>
+      <c r="G4" s="58"/>
+      <c r="H4" s="58"/>
+      <c r="I4" s="58"/>
+      <c r="J4" s="58"/>
+      <c r="K4" s="58"/>
+      <c r="L4" s="58"/>
+      <c r="M4" s="58"/>
+      <c r="N4" s="57">
         <v>2025</v>
       </c>
-      <c r="O4" s="52"/>
-[...10 lines deleted...]
-      <c r="Z4" s="51">
+      <c r="O4" s="58"/>
+      <c r="P4" s="58"/>
+      <c r="Q4" s="58"/>
+      <c r="R4" s="58"/>
+      <c r="S4" s="58"/>
+      <c r="T4" s="58"/>
+      <c r="U4" s="58"/>
+      <c r="V4" s="58"/>
+      <c r="W4" s="58"/>
+      <c r="X4" s="58"/>
+      <c r="Y4" s="58"/>
+      <c r="Z4" s="57">
         <v>2026</v>
       </c>
-      <c r="AA4" s="52"/>
-[...9 lines deleted...]
-      <c r="AK4" s="52"/>
+      <c r="AA4" s="58"/>
+      <c r="AB4" s="58"/>
+      <c r="AC4" s="58"/>
+      <c r="AD4" s="58"/>
+      <c r="AE4" s="58"/>
+      <c r="AF4" s="58"/>
+      <c r="AG4" s="58"/>
+      <c r="AH4" s="58"/>
+      <c r="AI4" s="58"/>
+      <c r="AJ4" s="58"/>
+      <c r="AK4" s="58"/>
     </row>
     <row r="5" spans="1:37" ht="22.5">
-      <c r="A5" s="54"/>
+      <c r="A5" s="60"/>
       <c r="B5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>26</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="9" t="s">
@@ -4401,77 +4503,77 @@
         <v>24</v>
       </c>
       <c r="AE5" s="10" t="s">
         <v>25</v>
       </c>
       <c r="AF5" s="9" t="s">
         <v>26</v>
       </c>
       <c r="AG5" s="9" t="s">
         <v>27</v>
       </c>
       <c r="AH5" s="9" t="s">
         <v>28</v>
       </c>
       <c r="AI5" s="9" t="s">
         <v>29</v>
       </c>
       <c r="AJ5" s="9" t="s">
         <v>30</v>
       </c>
       <c r="AK5" s="9" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="60" t="s">
+      <c r="A6" s="63" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="60"/>
-[...22 lines deleted...]
-      <c r="Y6" s="60"/>
+      <c r="B6" s="63"/>
+      <c r="C6" s="63"/>
+      <c r="D6" s="63"/>
+      <c r="E6" s="63"/>
+      <c r="F6" s="63"/>
+      <c r="G6" s="63"/>
+      <c r="H6" s="63"/>
+      <c r="I6" s="63"/>
+      <c r="J6" s="63"/>
+      <c r="K6" s="63"/>
+      <c r="L6" s="63"/>
+      <c r="M6" s="63"/>
+      <c r="N6" s="63"/>
+      <c r="O6" s="63"/>
+      <c r="P6" s="63"/>
+      <c r="Q6" s="63"/>
+      <c r="R6" s="63"/>
+      <c r="S6" s="63"/>
+      <c r="T6" s="63"/>
+      <c r="U6" s="63"/>
+      <c r="V6" s="63"/>
+      <c r="W6" s="63"/>
+      <c r="X6" s="63"/>
+      <c r="Y6" s="63"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="24">
         <v>10.32</v>
       </c>
       <c r="C7" s="24">
         <v>10.24</v>
       </c>
       <c r="D7" s="24">
         <v>9.61</v>
       </c>
       <c r="E7" s="24">
         <v>9.83</v>
       </c>
       <c r="F7" s="24">
         <v>9.9</v>
       </c>
       <c r="G7" s="26">
         <v>9.83</v>
       </c>
       <c r="H7" s="26">
         <v>9.75</v>
@@ -4508,52 +4610,55 @@
       </c>
       <c r="S7" s="20">
         <v>8.77</v>
       </c>
       <c r="T7" s="20">
         <v>8.98</v>
       </c>
       <c r="U7" s="20">
         <v>9.01</v>
       </c>
       <c r="V7" s="20">
         <v>8.98</v>
       </c>
       <c r="W7" s="20">
         <v>8.9</v>
       </c>
       <c r="X7" s="20">
         <v>8.84</v>
       </c>
       <c r="Y7" s="20">
         <v>8.85</v>
       </c>
       <c r="Z7" s="48">
         <v>8.9600000000000009</v>
       </c>
-      <c r="AA7" s="69">
+      <c r="AA7" s="50">
         <v>8.35</v>
+      </c>
+      <c r="AB7" s="48">
+        <v>8.39</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="24">
         <v>10.45</v>
       </c>
       <c r="C8" s="24">
         <v>10.56</v>
       </c>
       <c r="D8" s="24">
         <v>9.92</v>
       </c>
       <c r="E8" s="24">
         <v>10.050000000000001</v>
       </c>
       <c r="F8" s="24">
         <v>9.82</v>
       </c>
       <c r="G8" s="26">
         <v>9.76</v>
       </c>
       <c r="H8" s="26">
@@ -4591,52 +4696,55 @@
       </c>
       <c r="S8" s="20">
         <v>8.5399999999999991</v>
       </c>
       <c r="T8" s="20">
         <v>8.59</v>
       </c>
       <c r="U8" s="20">
         <v>8.69</v>
       </c>
       <c r="V8" s="20">
         <v>8.65</v>
       </c>
       <c r="W8" s="20">
         <v>8.51</v>
       </c>
       <c r="X8" s="20">
         <v>8.4700000000000006</v>
       </c>
       <c r="Y8" s="20">
         <v>8.49</v>
       </c>
       <c r="Z8" s="48">
         <v>9.4</v>
       </c>
-      <c r="AA8" s="69">
+      <c r="AA8" s="50">
         <v>8.44</v>
+      </c>
+      <c r="AB8" s="48">
+        <v>8.14</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="24">
         <v>10.16</v>
       </c>
       <c r="C9" s="24">
         <v>9.91</v>
       </c>
       <c r="D9" s="24">
         <v>8.82</v>
       </c>
       <c r="E9" s="24">
         <v>9.73</v>
       </c>
       <c r="F9" s="24">
         <v>10.18</v>
       </c>
       <c r="G9" s="26">
         <v>9.7100000000000009</v>
       </c>
       <c r="H9" s="26">
@@ -4674,52 +4782,55 @@
       </c>
       <c r="S9" s="20">
         <v>9.25</v>
       </c>
       <c r="T9" s="20">
         <v>9.3800000000000008</v>
       </c>
       <c r="U9" s="20">
         <v>9.42</v>
       </c>
       <c r="V9" s="20">
         <v>9.58</v>
       </c>
       <c r="W9" s="20">
         <v>9.31</v>
       </c>
       <c r="X9" s="20">
         <v>9.4499999999999993</v>
       </c>
       <c r="Y9" s="20">
         <v>9.44</v>
       </c>
       <c r="Z9" s="48">
         <v>9.64</v>
       </c>
-      <c r="AA9" s="69">
+      <c r="AA9" s="50">
         <v>8.48</v>
+      </c>
+      <c r="AB9" s="48">
+        <v>8.0399999999999991</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="24">
         <v>8.2200000000000006</v>
       </c>
       <c r="C10" s="24">
         <v>8</v>
       </c>
       <c r="D10" s="24">
         <v>9.9</v>
       </c>
       <c r="E10" s="24">
         <v>8.84</v>
       </c>
       <c r="F10" s="24">
         <v>10.16</v>
       </c>
       <c r="G10" s="26">
         <v>11.27</v>
       </c>
       <c r="H10" s="26">
@@ -4757,52 +4868,55 @@
       </c>
       <c r="S10" s="20">
         <v>12.33</v>
       </c>
       <c r="T10" s="20">
         <v>12.46</v>
       </c>
       <c r="U10" s="20">
         <v>13.18</v>
       </c>
       <c r="V10" s="20">
         <v>13.11</v>
       </c>
       <c r="W10" s="20">
         <v>12.46</v>
       </c>
       <c r="X10" s="20">
         <v>12.38</v>
       </c>
       <c r="Y10" s="20">
         <v>12.29</v>
       </c>
       <c r="Z10" s="48">
         <v>18.579999999999998</v>
       </c>
-      <c r="AA10" s="69">
+      <c r="AA10" s="50">
         <v>16.54</v>
+      </c>
+      <c r="AB10" s="48">
+        <v>14.6</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B11" s="24">
         <v>11.12</v>
       </c>
       <c r="C11" s="24">
         <v>10.59</v>
       </c>
       <c r="D11" s="24">
         <v>9.41</v>
       </c>
       <c r="E11" s="24">
         <v>10.38</v>
       </c>
       <c r="F11" s="24">
         <v>11.23</v>
       </c>
       <c r="G11" s="26">
         <v>11.12</v>
       </c>
       <c r="H11" s="26">
@@ -4840,52 +4954,55 @@
       </c>
       <c r="S11" s="20">
         <v>8.52</v>
       </c>
       <c r="T11" s="20">
         <v>8.4600000000000009</v>
       </c>
       <c r="U11" s="20">
         <v>7.84</v>
       </c>
       <c r="V11" s="20">
         <v>7.96</v>
       </c>
       <c r="W11" s="20">
         <v>8.07</v>
       </c>
       <c r="X11" s="20">
         <v>7.81</v>
       </c>
       <c r="Y11" s="20">
         <v>7.95</v>
       </c>
       <c r="Z11" s="48">
         <v>6.9</v>
       </c>
-      <c r="AA11" s="69">
+      <c r="AA11" s="50">
         <v>7.01</v>
+      </c>
+      <c r="AB11" s="48">
+        <v>8.08</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B12" s="24">
         <v>6.85</v>
       </c>
       <c r="C12" s="24">
         <v>8.84</v>
       </c>
       <c r="D12" s="24">
         <v>7.97</v>
       </c>
       <c r="E12" s="24">
         <v>9.07</v>
       </c>
       <c r="F12" s="24">
         <v>8.6</v>
       </c>
       <c r="G12" s="26">
         <v>9.02</v>
       </c>
       <c r="H12" s="26">
@@ -4923,52 +5040,55 @@
       </c>
       <c r="S12" s="20">
         <v>8.48</v>
       </c>
       <c r="T12" s="20">
         <v>8.51</v>
       </c>
       <c r="U12" s="20">
         <v>8.76</v>
       </c>
       <c r="V12" s="20">
         <v>8.91</v>
       </c>
       <c r="W12" s="20">
         <v>8.89</v>
       </c>
       <c r="X12" s="20">
         <v>8.85</v>
       </c>
       <c r="Y12" s="20">
         <v>8.58</v>
       </c>
       <c r="Z12" s="48">
         <v>5.42</v>
       </c>
-      <c r="AA12" s="69">
+      <c r="AA12" s="50">
         <v>5.34</v>
+      </c>
+      <c r="AB12" s="48">
+        <v>8.2100000000000009</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="24">
         <v>8.77</v>
       </c>
       <c r="C13" s="24">
         <v>11.17</v>
       </c>
       <c r="D13" s="24">
         <v>10.55</v>
       </c>
       <c r="E13" s="24">
         <v>10.68</v>
       </c>
       <c r="F13" s="24">
         <v>10.83</v>
       </c>
       <c r="G13" s="26">
         <v>11.1</v>
       </c>
       <c r="H13" s="26">
@@ -5006,52 +5126,55 @@
       </c>
       <c r="S13" s="20">
         <v>8.4700000000000006</v>
       </c>
       <c r="T13" s="20">
         <v>8.67</v>
       </c>
       <c r="U13" s="20">
         <v>8.98</v>
       </c>
       <c r="V13" s="20">
         <v>9.11</v>
       </c>
       <c r="W13" s="20">
         <v>8.9</v>
       </c>
       <c r="X13" s="20">
         <v>8.8800000000000008</v>
       </c>
       <c r="Y13" s="20">
         <v>8.83</v>
       </c>
       <c r="Z13" s="48">
         <v>9.4499999999999993</v>
       </c>
-      <c r="AA13" s="69">
+      <c r="AA13" s="50">
         <v>8.7200000000000006</v>
+      </c>
+      <c r="AB13" s="48">
+        <v>9.19</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="24">
         <v>9.44</v>
       </c>
       <c r="C14" s="24">
         <v>9.8800000000000008</v>
       </c>
       <c r="D14" s="24">
         <v>10.06</v>
       </c>
       <c r="E14" s="24">
         <v>9.2200000000000006</v>
       </c>
       <c r="F14" s="24">
         <v>9.5</v>
       </c>
       <c r="G14" s="26">
         <v>9.24</v>
       </c>
       <c r="H14" s="26">
@@ -5089,52 +5212,55 @@
       </c>
       <c r="S14" s="20">
         <v>7.79</v>
       </c>
       <c r="T14" s="20">
         <v>7.96</v>
       </c>
       <c r="U14" s="20">
         <v>7.86</v>
       </c>
       <c r="V14" s="20">
         <v>7.74</v>
       </c>
       <c r="W14" s="20">
         <v>7.67</v>
       </c>
       <c r="X14" s="20">
         <v>7.69</v>
       </c>
       <c r="Y14" s="20">
         <v>7.78</v>
       </c>
       <c r="Z14" s="48">
         <v>9</v>
       </c>
-      <c r="AA14" s="69">
+      <c r="AA14" s="50">
         <v>8.23</v>
+      </c>
+      <c r="AB14" s="48">
+        <v>8.8699999999999992</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="24">
         <v>11.07</v>
       </c>
       <c r="C15" s="24">
         <v>10.72</v>
       </c>
       <c r="D15" s="24">
         <v>9.17</v>
       </c>
       <c r="E15" s="24">
         <v>10.6</v>
       </c>
       <c r="F15" s="24">
         <v>10.27</v>
       </c>
       <c r="G15" s="26">
         <v>10.34</v>
       </c>
       <c r="H15" s="26">
@@ -5172,52 +5298,55 @@
       </c>
       <c r="S15" s="20">
         <v>6.91</v>
       </c>
       <c r="T15" s="20">
         <v>7.25</v>
       </c>
       <c r="U15" s="20">
         <v>7.58</v>
       </c>
       <c r="V15" s="20">
         <v>7.32</v>
       </c>
       <c r="W15" s="20">
         <v>7.51</v>
       </c>
       <c r="X15" s="20">
         <v>7.36</v>
       </c>
       <c r="Y15" s="20">
         <v>7.33</v>
       </c>
       <c r="Z15" s="48">
         <v>7.24</v>
       </c>
-      <c r="AA15" s="69">
+      <c r="AA15" s="50">
         <v>8.32</v>
+      </c>
+      <c r="AB15" s="48">
+        <v>7.69</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B16" s="24">
         <v>17.420000000000002</v>
       </c>
       <c r="C16" s="24">
         <v>13.01</v>
       </c>
       <c r="D16" s="24">
         <v>10.61</v>
       </c>
       <c r="E16" s="24">
         <v>10.41</v>
       </c>
       <c r="F16" s="24">
         <v>10.75</v>
       </c>
       <c r="G16" s="26">
         <v>10.71</v>
       </c>
       <c r="H16" s="26">
@@ -5255,55 +5384,58 @@
       </c>
       <c r="S16" s="20">
         <v>10.68</v>
       </c>
       <c r="T16" s="20">
         <v>11.94</v>
       </c>
       <c r="U16" s="20">
         <v>12.07</v>
       </c>
       <c r="V16" s="20">
         <v>11.84</v>
       </c>
       <c r="W16" s="20">
         <v>11.49</v>
       </c>
       <c r="X16" s="20">
         <v>10.84</v>
       </c>
       <c r="Y16" s="20">
         <v>10.87</v>
       </c>
       <c r="Z16" s="48">
         <v>8.4499999999999993</v>
       </c>
-      <c r="AA16" s="69">
+      <c r="AA16" s="50">
         <v>8.51</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="48">
+        <v>7.27</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B17" s="24">
         <v>6.74</v>
       </c>
       <c r="C17" s="24">
         <v>6.66</v>
       </c>
       <c r="D17" s="24">
         <v>5.74</v>
       </c>
       <c r="E17" s="24">
         <v>7.9</v>
       </c>
       <c r="F17" s="24">
         <v>7.65</v>
       </c>
       <c r="G17" s="26">
         <v>7.64</v>
       </c>
       <c r="H17" s="26">
         <v>7.78</v>
       </c>
       <c r="I17" s="19">
@@ -5338,55 +5470,58 @@
       </c>
       <c r="S17" s="20">
         <v>9.25</v>
       </c>
       <c r="T17" s="20">
         <v>9.39</v>
       </c>
       <c r="U17" s="20">
         <v>8.8000000000000007</v>
       </c>
       <c r="V17" s="20">
         <v>8.6999999999999993</v>
       </c>
       <c r="W17" s="20">
         <v>9.33</v>
       </c>
       <c r="X17" s="20">
         <v>9.3800000000000008</v>
       </c>
       <c r="Y17" s="20">
         <v>9.2799999999999994</v>
       </c>
       <c r="Z17" s="48">
         <v>9.52</v>
       </c>
-      <c r="AA17" s="69">
+      <c r="AA17" s="50">
         <v>7.85</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="48">
+        <v>8.0399999999999991</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="24">
         <v>9.93</v>
       </c>
       <c r="C18" s="24">
         <v>10.28</v>
       </c>
       <c r="D18" s="24">
         <v>9.75</v>
       </c>
       <c r="E18" s="24">
         <v>9.41</v>
       </c>
       <c r="F18" s="24">
         <v>9.64</v>
       </c>
       <c r="G18" s="26">
         <v>9.39</v>
       </c>
       <c r="H18" s="26">
         <v>9.51</v>
       </c>
       <c r="I18" s="19">
@@ -5421,55 +5556,58 @@
       </c>
       <c r="S18" s="20">
         <v>8.7100000000000009</v>
       </c>
       <c r="T18" s="20">
         <v>9.26</v>
       </c>
       <c r="U18" s="20">
         <v>9.15</v>
       </c>
       <c r="V18" s="20">
         <v>9.1</v>
       </c>
       <c r="W18" s="20">
         <v>9.0500000000000007</v>
       </c>
       <c r="X18" s="20">
         <v>8.9600000000000009</v>
       </c>
       <c r="Y18" s="20">
         <v>9.02</v>
       </c>
       <c r="Z18" s="48">
         <v>8.6199999999999992</v>
       </c>
-      <c r="AA18" s="69">
+      <c r="AA18" s="50">
         <v>9.69</v>
       </c>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18" s="48">
+        <v>9.09</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B19" s="24">
         <v>7.52</v>
       </c>
       <c r="C19" s="24">
         <v>8.3800000000000008</v>
       </c>
       <c r="D19" s="24">
         <v>8.01</v>
       </c>
       <c r="E19" s="24">
         <v>7.92</v>
       </c>
       <c r="F19" s="24">
         <v>9.3000000000000007</v>
       </c>
       <c r="G19" s="26">
         <v>9.86</v>
       </c>
       <c r="H19" s="26">
         <v>10.41</v>
       </c>
       <c r="I19" s="19">
@@ -5504,55 +5642,58 @@
       </c>
       <c r="S19" s="20">
         <v>8.7200000000000006</v>
       </c>
       <c r="T19" s="20">
         <v>8.94</v>
       </c>
       <c r="U19" s="20">
         <v>9.26</v>
       </c>
       <c r="V19" s="20">
         <v>9.4</v>
       </c>
       <c r="W19" s="20">
         <v>10.130000000000001</v>
       </c>
       <c r="X19" s="20">
         <v>10.06</v>
       </c>
       <c r="Y19" s="20">
         <v>9.64</v>
       </c>
       <c r="Z19" s="48">
         <v>9.23</v>
       </c>
-      <c r="AA19" s="69">
+      <c r="AA19" s="50">
         <v>8.31</v>
       </c>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19" s="48">
+        <v>8.66</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B20" s="24">
         <v>14.14</v>
       </c>
       <c r="C20" s="24">
         <v>12.65</v>
       </c>
       <c r="D20" s="24">
         <v>11.8</v>
       </c>
       <c r="E20" s="24">
         <v>12.67</v>
       </c>
       <c r="F20" s="24">
         <v>14.24</v>
       </c>
       <c r="G20" s="26">
         <v>14.26</v>
       </c>
       <c r="H20" s="26">
         <v>14.38</v>
       </c>
       <c r="I20" s="19">
@@ -5587,55 +5728,58 @@
       </c>
       <c r="S20" s="20">
         <v>14.13</v>
       </c>
       <c r="T20" s="20">
         <v>14.4</v>
       </c>
       <c r="U20" s="20">
         <v>13.88</v>
       </c>
       <c r="V20" s="20">
         <v>14.07</v>
       </c>
       <c r="W20" s="20">
         <v>14.25</v>
       </c>
       <c r="X20" s="20">
         <v>14.37</v>
       </c>
       <c r="Y20" s="20">
         <v>14.48</v>
       </c>
       <c r="Z20" s="48">
         <v>7.22</v>
       </c>
-      <c r="AA20" s="69">
+      <c r="AA20" s="50">
         <v>8.7100000000000009</v>
       </c>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20" s="48">
+        <v>9.66</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B21" s="24">
         <v>11.5</v>
       </c>
       <c r="C21" s="24">
         <v>9.61</v>
       </c>
       <c r="D21" s="24">
         <v>9.43</v>
       </c>
       <c r="E21" s="24">
         <v>9.6</v>
       </c>
       <c r="F21" s="24">
         <v>9.3000000000000007</v>
       </c>
       <c r="G21" s="26">
         <v>8.76</v>
       </c>
       <c r="H21" s="26">
         <v>9.26</v>
       </c>
       <c r="I21" s="19">
@@ -5670,84 +5814,87 @@
       </c>
       <c r="S21" s="20">
         <v>8.35</v>
       </c>
       <c r="T21" s="20">
         <v>9.09</v>
       </c>
       <c r="U21" s="20">
         <v>9.2100000000000009</v>
       </c>
       <c r="V21" s="20">
         <v>9.1</v>
       </c>
       <c r="W21" s="20">
         <v>8.8699999999999992</v>
       </c>
       <c r="X21" s="20">
         <v>8.8800000000000008</v>
       </c>
       <c r="Y21" s="20">
         <v>8.8800000000000008</v>
       </c>
       <c r="Z21" s="48">
         <v>7.04</v>
       </c>
-      <c r="AA21" s="69">
+      <c r="AA21" s="50">
         <v>6.13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="57" t="s">
+      <c r="AB21" s="48">
+        <v>7.3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
+      <c r="A22" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="B22" s="57"/>
-[...24 lines deleted...]
-    <row r="23" spans="1:27">
+      <c r="B22" s="55"/>
+      <c r="C22" s="55"/>
+      <c r="D22" s="55"/>
+      <c r="E22" s="55"/>
+      <c r="F22" s="55"/>
+      <c r="G22" s="55"/>
+      <c r="H22" s="55"/>
+      <c r="I22" s="55"/>
+      <c r="J22" s="55"/>
+      <c r="K22" s="55"/>
+      <c r="L22" s="55"/>
+      <c r="M22" s="55"/>
+      <c r="N22" s="55"/>
+      <c r="O22" s="55"/>
+      <c r="P22" s="55"/>
+      <c r="Q22" s="55"/>
+      <c r="R22" s="55"/>
+      <c r="S22" s="55"/>
+      <c r="T22" s="55"/>
+      <c r="U22" s="55"/>
+      <c r="V22" s="55"/>
+      <c r="W22" s="55"/>
+      <c r="X22" s="55"/>
+      <c r="Y22" s="55"/>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="24">
         <v>10.94</v>
       </c>
       <c r="C23" s="24">
         <v>10.78</v>
       </c>
       <c r="D23" s="24">
         <v>10.1</v>
       </c>
       <c r="E23" s="24">
         <v>10.210000000000001</v>
       </c>
       <c r="F23" s="24">
         <v>10.06</v>
       </c>
       <c r="G23" s="26">
         <v>9.92</v>
       </c>
       <c r="H23" s="26">
         <v>9.6199999999999992</v>
       </c>
       <c r="I23" s="19">
@@ -5782,55 +5929,58 @@
       </c>
       <c r="S23" s="20">
         <v>8.68</v>
       </c>
       <c r="T23" s="20">
         <v>8.77</v>
       </c>
       <c r="U23" s="20">
         <v>8.86</v>
       </c>
       <c r="V23" s="20">
         <v>8.81</v>
       </c>
       <c r="W23" s="20">
         <v>8.7100000000000009</v>
       </c>
       <c r="X23" s="20">
         <v>8.6199999999999992</v>
       </c>
       <c r="Y23" s="20">
         <v>8.67</v>
       </c>
       <c r="Z23" s="48">
         <v>9.0500000000000007</v>
       </c>
-      <c r="AA23" s="69">
+      <c r="AA23" s="50">
         <v>8.32</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="48">
+        <v>8.06</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="24">
         <v>10.45</v>
       </c>
       <c r="C24" s="24">
         <v>10.56</v>
       </c>
       <c r="D24" s="24">
         <v>9.92</v>
       </c>
       <c r="E24" s="24">
         <v>10.050000000000001</v>
       </c>
       <c r="F24" s="24">
         <v>9.82</v>
       </c>
       <c r="G24" s="26">
         <v>9.76</v>
       </c>
       <c r="H24" s="26">
         <v>9.5</v>
       </c>
       <c r="I24" s="19">
@@ -5865,55 +6015,58 @@
       </c>
       <c r="S24" s="20">
         <v>8.5399999999999991</v>
       </c>
       <c r="T24" s="20">
         <v>8.59</v>
       </c>
       <c r="U24" s="20">
         <v>8.69</v>
       </c>
       <c r="V24" s="20">
         <v>8.65</v>
       </c>
       <c r="W24" s="20">
         <v>8.51</v>
       </c>
       <c r="X24" s="20">
         <v>8.4700000000000006</v>
       </c>
       <c r="Y24" s="20">
         <v>8.49</v>
       </c>
       <c r="Z24" s="48">
         <v>9.4</v>
       </c>
-      <c r="AA24" s="69">
+      <c r="AA24" s="50">
         <v>8.44</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="48">
+        <v>8.14</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B25" s="24">
         <v>9.74</v>
       </c>
       <c r="C25" s="24">
         <v>11.54</v>
       </c>
       <c r="D25" s="24">
         <v>12.78</v>
       </c>
       <c r="E25" s="24">
         <v>15.65</v>
       </c>
       <c r="F25" s="24">
         <v>15.2</v>
       </c>
       <c r="G25" s="26">
         <v>14.1</v>
       </c>
       <c r="H25" s="26">
         <v>13.07</v>
       </c>
       <c r="I25" s="19">
@@ -5948,55 +6101,58 @@
       </c>
       <c r="S25" s="20">
         <v>9.2200000000000006</v>
       </c>
       <c r="T25" s="20">
         <v>8.69</v>
       </c>
       <c r="U25" s="20">
         <v>8.4700000000000006</v>
       </c>
       <c r="V25" s="20">
         <v>9.25</v>
       </c>
       <c r="W25" s="20">
         <v>9.2899999999999991</v>
       </c>
       <c r="X25" s="20">
         <v>8.6</v>
       </c>
       <c r="Y25" s="20">
         <v>8.69</v>
       </c>
       <c r="Z25" s="48">
         <v>6.91</v>
       </c>
-      <c r="AA25" s="69">
+      <c r="AA25" s="50">
         <v>6.53</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25" s="48">
+        <v>8.1199999999999992</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B26" s="24">
         <v>10.45</v>
       </c>
       <c r="C26" s="24">
         <v>9.8800000000000008</v>
       </c>
       <c r="D26" s="24">
         <v>8.24</v>
       </c>
       <c r="E26" s="24">
         <v>7.49</v>
       </c>
       <c r="F26" s="24">
         <v>8.0500000000000007</v>
       </c>
       <c r="G26" s="26">
         <v>8.16</v>
       </c>
       <c r="H26" s="26">
         <v>8.23</v>
       </c>
       <c r="I26" s="19">
@@ -6031,55 +6187,58 @@
       </c>
       <c r="S26" s="20">
         <v>8.1300000000000008</v>
       </c>
       <c r="T26" s="20">
         <v>8.23</v>
       </c>
       <c r="U26" s="20">
         <v>7.85</v>
       </c>
       <c r="V26" s="20">
         <v>7.59</v>
       </c>
       <c r="W26" s="20">
         <v>8.25</v>
       </c>
       <c r="X26" s="20">
         <v>7.99</v>
       </c>
       <c r="Y26" s="20">
         <v>8.0500000000000007</v>
       </c>
       <c r="Z26" s="48">
         <v>10.7</v>
       </c>
-      <c r="AA26" s="69">
+      <c r="AA26" s="50">
         <v>7.57</v>
       </c>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26" s="48">
+        <v>8.64</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B27" s="24">
         <v>21.77</v>
       </c>
       <c r="C27" s="24">
         <v>14.4</v>
       </c>
       <c r="D27" s="24">
         <v>10.94</v>
       </c>
       <c r="E27" s="24">
         <v>10.130000000000001</v>
       </c>
       <c r="F27" s="24">
         <v>11.01</v>
       </c>
       <c r="G27" s="26">
         <v>10.65</v>
       </c>
       <c r="H27" s="26">
         <v>9.74</v>
       </c>
       <c r="I27" s="19">
@@ -6114,55 +6273,58 @@
       </c>
       <c r="S27" s="20">
         <v>11.58</v>
       </c>
       <c r="T27" s="20">
         <v>13.28</v>
       </c>
       <c r="U27" s="20">
         <v>13.05</v>
       </c>
       <c r="V27" s="20">
         <v>13.09</v>
       </c>
       <c r="W27" s="20">
         <v>12.53</v>
       </c>
       <c r="X27" s="20">
         <v>11.95</v>
       </c>
       <c r="Y27" s="20">
         <v>12.07</v>
       </c>
       <c r="Z27" s="48">
         <v>5.8</v>
       </c>
-      <c r="AA27" s="69">
+      <c r="AA27" s="50">
         <v>8.39</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="48">
+        <v>7.51</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B28" s="24">
         <v>13.57</v>
       </c>
       <c r="C28" s="24">
         <v>12.27</v>
       </c>
       <c r="D28" s="24">
         <v>11.8</v>
       </c>
       <c r="E28" s="24">
         <v>10.96</v>
       </c>
       <c r="F28" s="24">
         <v>11.14</v>
       </c>
       <c r="G28" s="26">
         <v>10.38</v>
       </c>
       <c r="H28" s="26">
         <v>9.93</v>
       </c>
       <c r="I28" s="19">
@@ -6197,84 +6359,87 @@
       </c>
       <c r="S28" s="20">
         <v>9.24</v>
       </c>
       <c r="T28" s="20">
         <v>9.5</v>
       </c>
       <c r="U28" s="20">
         <v>9.91</v>
       </c>
       <c r="V28" s="20">
         <v>9.34</v>
       </c>
       <c r="W28" s="20">
         <v>9.5</v>
       </c>
       <c r="X28" s="20">
         <v>9.57</v>
       </c>
       <c r="Y28" s="20">
         <v>9.93</v>
       </c>
       <c r="Z28" s="48">
         <v>5.52</v>
       </c>
-      <c r="AA28" s="69">
+      <c r="AA28" s="50">
         <v>7.71</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="50" t="s">
+      <c r="AB28" s="48">
+        <v>6.66</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
+      <c r="A29" s="56" t="s">
         <v>5</v>
       </c>
-      <c r="B29" s="50"/>
-[...24 lines deleted...]
-    <row r="30" spans="1:27">
+      <c r="B29" s="56"/>
+      <c r="C29" s="56"/>
+      <c r="D29" s="56"/>
+      <c r="E29" s="56"/>
+      <c r="F29" s="56"/>
+      <c r="G29" s="56"/>
+      <c r="H29" s="56"/>
+      <c r="I29" s="56"/>
+      <c r="J29" s="56"/>
+      <c r="K29" s="56"/>
+      <c r="L29" s="56"/>
+      <c r="M29" s="56"/>
+      <c r="N29" s="56"/>
+      <c r="O29" s="56"/>
+      <c r="P29" s="56"/>
+      <c r="Q29" s="56"/>
+      <c r="R29" s="56"/>
+      <c r="S29" s="56"/>
+      <c r="T29" s="56"/>
+      <c r="U29" s="56"/>
+      <c r="V29" s="56"/>
+      <c r="W29" s="56"/>
+      <c r="X29" s="56"/>
+      <c r="Y29" s="56"/>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="46" t="s">
         <v>33</v>
       </c>
       <c r="B30" s="24">
         <v>9.73</v>
       </c>
       <c r="C30" s="24">
         <v>9.7100000000000009</v>
       </c>
       <c r="D30" s="24">
         <v>9.14</v>
       </c>
       <c r="E30" s="24">
         <v>9.4600000000000009</v>
       </c>
       <c r="F30" s="25">
         <v>9.75</v>
       </c>
       <c r="G30" s="26">
         <v>9.74</v>
       </c>
       <c r="H30" s="26">
         <v>9.89</v>
       </c>
       <c r="I30" s="19">
@@ -6309,55 +6474,58 @@
       </c>
       <c r="S30" s="20">
         <v>8.8699999999999992</v>
       </c>
       <c r="T30" s="20">
         <v>9.19</v>
       </c>
       <c r="U30" s="20">
         <v>9.17</v>
       </c>
       <c r="V30" s="20">
         <v>9.15</v>
       </c>
       <c r="W30" s="20">
         <v>9.09</v>
       </c>
       <c r="X30" s="20">
         <v>9.06</v>
       </c>
       <c r="Y30" s="20">
         <v>9.0299999999999994</v>
       </c>
       <c r="Z30" s="48">
         <v>8.8699999999999992</v>
       </c>
-      <c r="AA30" s="69">
+      <c r="AA30" s="50">
         <v>8.39</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="48">
+        <v>8.73</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="45" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="24">
         <v>10.16</v>
       </c>
       <c r="C31" s="24">
         <v>9.91</v>
       </c>
       <c r="D31" s="24">
         <v>8.82</v>
       </c>
       <c r="E31" s="24">
         <v>9.73</v>
       </c>
       <c r="F31" s="25">
         <v>10.18</v>
       </c>
       <c r="G31" s="26">
         <v>9.7100000000000009</v>
       </c>
       <c r="H31" s="26">
         <v>9.7799999999999994</v>
       </c>
       <c r="I31" s="19">
@@ -6392,55 +6560,58 @@
       </c>
       <c r="S31" s="20">
         <v>9.25</v>
       </c>
       <c r="T31" s="20">
         <v>9.3800000000000008</v>
       </c>
       <c r="U31" s="20">
         <v>9.42</v>
       </c>
       <c r="V31" s="20">
         <v>9.58</v>
       </c>
       <c r="W31" s="20">
         <v>9.31</v>
       </c>
       <c r="X31" s="20">
         <v>9.4499999999999993</v>
       </c>
       <c r="Y31" s="20">
         <v>9.44</v>
       </c>
       <c r="Z31" s="48">
         <v>9.64</v>
       </c>
-      <c r="AA31" s="69">
+      <c r="AA31" s="50">
         <v>8.48</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="48">
+        <v>8.0399999999999991</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="45" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="24">
         <v>8.2200000000000006</v>
       </c>
       <c r="C32" s="24">
         <v>8</v>
       </c>
       <c r="D32" s="24">
         <v>9.9</v>
       </c>
       <c r="E32" s="24">
         <v>8.84</v>
       </c>
       <c r="F32" s="25">
         <v>10.16</v>
       </c>
       <c r="G32" s="26">
         <v>11.27</v>
       </c>
       <c r="H32" s="26">
         <v>12.03</v>
       </c>
       <c r="I32" s="19">
@@ -6475,55 +6646,58 @@
       </c>
       <c r="S32" s="20">
         <v>12.33</v>
       </c>
       <c r="T32" s="20">
         <v>12.46</v>
       </c>
       <c r="U32" s="20">
         <v>13.18</v>
       </c>
       <c r="V32" s="20">
         <v>13.11</v>
       </c>
       <c r="W32" s="20">
         <v>12.46</v>
       </c>
       <c r="X32" s="20">
         <v>12.38</v>
       </c>
       <c r="Y32" s="20">
         <v>12.29</v>
       </c>
       <c r="Z32" s="48">
         <v>18.579999999999998</v>
       </c>
-      <c r="AA32" s="69">
+      <c r="AA32" s="50">
         <v>16.54</v>
       </c>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32" s="48">
+        <v>14.6</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="45" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="24">
         <v>11.78</v>
       </c>
       <c r="C33" s="24">
         <v>10.14</v>
       </c>
       <c r="D33" s="24">
         <v>7.82</v>
       </c>
       <c r="E33" s="24">
         <v>7.9</v>
       </c>
       <c r="F33" s="25">
         <v>9.35</v>
       </c>
       <c r="G33" s="26">
         <v>9.6999999999999993</v>
       </c>
       <c r="H33" s="26">
         <v>9.16</v>
       </c>
       <c r="I33" s="19">
@@ -6558,55 +6732,58 @@
       </c>
       <c r="S33" s="20">
         <v>8.18</v>
       </c>
       <c r="T33" s="20">
         <v>8.35</v>
       </c>
       <c r="U33" s="20">
         <v>7.54</v>
       </c>
       <c r="V33" s="20">
         <v>7.33</v>
       </c>
       <c r="W33" s="20">
         <v>7.47</v>
       </c>
       <c r="X33" s="20">
         <v>7.42</v>
       </c>
       <c r="Y33" s="20">
         <v>7.59</v>
       </c>
       <c r="Z33" s="48">
         <v>6.9</v>
       </c>
-      <c r="AA33" s="69">
+      <c r="AA33" s="50">
         <v>7.24</v>
       </c>
-    </row>
-    <row r="34" spans="1:27">
+      <c r="AB33" s="48">
+        <v>8.06</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" s="45" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="24">
         <v>6.85</v>
       </c>
       <c r="C34" s="24">
         <v>8.84</v>
       </c>
       <c r="D34" s="24">
         <v>7.97</v>
       </c>
       <c r="E34" s="24">
         <v>9.07</v>
       </c>
       <c r="F34" s="25">
         <v>8.6</v>
       </c>
       <c r="G34" s="26">
         <v>9.02</v>
       </c>
       <c r="H34" s="26">
         <v>8.7899999999999991</v>
       </c>
       <c r="I34" s="19">
@@ -6641,55 +6818,58 @@
       </c>
       <c r="S34" s="20">
         <v>8.48</v>
       </c>
       <c r="T34" s="20">
         <v>8.51</v>
       </c>
       <c r="U34" s="20">
         <v>8.76</v>
       </c>
       <c r="V34" s="20">
         <v>8.91</v>
       </c>
       <c r="W34" s="20">
         <v>8.89</v>
       </c>
       <c r="X34" s="20">
         <v>8.85</v>
       </c>
       <c r="Y34" s="20">
         <v>8.58</v>
       </c>
       <c r="Z34" s="48">
         <v>5.42</v>
       </c>
-      <c r="AA34" s="69">
+      <c r="AA34" s="50">
         <v>5.34</v>
       </c>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34" s="48">
+        <v>8.2100000000000009</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" s="45" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="24">
         <v>8.77</v>
       </c>
       <c r="C35" s="24">
         <v>11.17</v>
       </c>
       <c r="D35" s="24">
         <v>10.55</v>
       </c>
       <c r="E35" s="24">
         <v>10.68</v>
       </c>
       <c r="F35" s="25">
         <v>10.83</v>
       </c>
       <c r="G35" s="26">
         <v>11.1</v>
       </c>
       <c r="H35" s="26">
         <v>11.36</v>
       </c>
       <c r="I35" s="19">
@@ -6724,55 +6904,58 @@
       </c>
       <c r="S35" s="20">
         <v>8.4700000000000006</v>
       </c>
       <c r="T35" s="20">
         <v>8.67</v>
       </c>
       <c r="U35" s="20">
         <v>8.98</v>
       </c>
       <c r="V35" s="20">
         <v>9.11</v>
       </c>
       <c r="W35" s="20">
         <v>8.9</v>
       </c>
       <c r="X35" s="20">
         <v>8.8800000000000008</v>
       </c>
       <c r="Y35" s="20">
         <v>8.83</v>
       </c>
       <c r="Z35" s="48">
         <v>9.4499999999999993</v>
       </c>
-      <c r="AA35" s="69">
+      <c r="AA35" s="50">
         <v>8.7200000000000006</v>
       </c>
-    </row>
-    <row r="36" spans="1:27">
+      <c r="AB35" s="48">
+        <v>9.19</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
       <c r="A36" s="45" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="24">
         <v>9.44</v>
       </c>
       <c r="C36" s="24">
         <v>9.8800000000000008</v>
       </c>
       <c r="D36" s="24">
         <v>10.06</v>
       </c>
       <c r="E36" s="24">
         <v>9.2200000000000006</v>
       </c>
       <c r="F36" s="25">
         <v>9.5</v>
       </c>
       <c r="G36" s="26">
         <v>9.24</v>
       </c>
       <c r="H36" s="26">
         <v>9.3800000000000008</v>
       </c>
       <c r="I36" s="19">
@@ -6807,55 +6990,58 @@
       </c>
       <c r="S36" s="20">
         <v>7.79</v>
       </c>
       <c r="T36" s="20">
         <v>7.96</v>
       </c>
       <c r="U36" s="20">
         <v>7.86</v>
       </c>
       <c r="V36" s="20">
         <v>7.74</v>
       </c>
       <c r="W36" s="20">
         <v>7.67</v>
       </c>
       <c r="X36" s="20">
         <v>7.69</v>
       </c>
       <c r="Y36" s="20">
         <v>7.78</v>
       </c>
       <c r="Z36" s="48">
         <v>9</v>
       </c>
-      <c r="AA36" s="69">
+      <c r="AA36" s="50">
         <v>8.23</v>
       </c>
-    </row>
-    <row r="37" spans="1:27">
+      <c r="AB36" s="48">
+        <v>8.8699999999999992</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28">
       <c r="A37" s="45" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="24">
         <v>11.47</v>
       </c>
       <c r="C37" s="24">
         <v>11.27</v>
       </c>
       <c r="D37" s="24">
         <v>9.7799999999999994</v>
       </c>
       <c r="E37" s="24">
         <v>12.67</v>
       </c>
       <c r="F37" s="25">
         <v>11.75</v>
       </c>
       <c r="G37" s="26">
         <v>11.8</v>
       </c>
       <c r="H37" s="26">
         <v>10.94</v>
       </c>
       <c r="I37" s="19">
@@ -6890,55 +7076,58 @@
       </c>
       <c r="S37" s="20">
         <v>6.09</v>
       </c>
       <c r="T37" s="20">
         <v>6.58</v>
       </c>
       <c r="U37" s="20">
         <v>7.4</v>
       </c>
       <c r="V37" s="20">
         <v>7.14</v>
       </c>
       <c r="W37" s="20">
         <v>7.01</v>
       </c>
       <c r="X37" s="20">
         <v>6.93</v>
       </c>
       <c r="Y37" s="20">
         <v>6.85</v>
       </c>
       <c r="Z37" s="48">
         <v>4.88</v>
       </c>
-      <c r="AA37" s="69">
+      <c r="AA37" s="50">
         <v>8.82</v>
       </c>
-    </row>
-    <row r="38" spans="1:27">
+      <c r="AB37" s="48">
+        <v>7.05</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28">
       <c r="A38" s="45" t="s">
         <v>45</v>
       </c>
       <c r="B38" s="24">
         <v>13.69</v>
       </c>
       <c r="C38" s="24">
         <v>11.8</v>
       </c>
       <c r="D38" s="24">
         <v>10.32</v>
       </c>
       <c r="E38" s="24">
         <v>10.65</v>
       </c>
       <c r="F38" s="25">
         <v>10.53</v>
       </c>
       <c r="G38" s="26">
         <v>10.75</v>
       </c>
       <c r="H38" s="26">
         <v>11.01</v>
       </c>
       <c r="I38" s="19">
@@ -6973,55 +7162,58 @@
       </c>
       <c r="S38" s="20">
         <v>9.8699999999999992</v>
       </c>
       <c r="T38" s="20">
         <v>10.74</v>
       </c>
       <c r="U38" s="20">
         <v>11.19</v>
       </c>
       <c r="V38" s="20">
         <v>10.72</v>
       </c>
       <c r="W38" s="20">
         <v>10.56</v>
       </c>
       <c r="X38" s="20">
         <v>9.85</v>
       </c>
       <c r="Y38" s="20">
         <v>9.8000000000000007</v>
       </c>
       <c r="Z38" s="48">
         <v>10.95</v>
       </c>
-      <c r="AA38" s="69">
+      <c r="AA38" s="50">
         <v>8.6300000000000008</v>
       </c>
-    </row>
-    <row r="39" spans="1:27">
+      <c r="AB38" s="48">
+        <v>7.04</v>
+      </c>
+    </row>
+    <row r="39" spans="1:28">
       <c r="A39" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B39" s="24">
         <v>6.74</v>
       </c>
       <c r="C39" s="24">
         <v>6.66</v>
       </c>
       <c r="D39" s="24">
         <v>5.74</v>
       </c>
       <c r="E39" s="24">
         <v>7.9</v>
       </c>
       <c r="F39" s="25">
         <v>7.65</v>
       </c>
       <c r="G39" s="26">
         <v>7.64</v>
       </c>
       <c r="H39" s="26">
         <v>7.78</v>
       </c>
       <c r="I39" s="19">
@@ -7056,55 +7248,58 @@
       </c>
       <c r="S39" s="20">
         <v>9.25</v>
       </c>
       <c r="T39" s="20">
         <v>9.39</v>
       </c>
       <c r="U39" s="20">
         <v>8.8000000000000007</v>
       </c>
       <c r="V39" s="20">
         <v>8.6999999999999993</v>
       </c>
       <c r="W39" s="20">
         <v>9.33</v>
       </c>
       <c r="X39" s="20">
         <v>9.3800000000000008</v>
       </c>
       <c r="Y39" s="20">
         <v>9.2799999999999994</v>
       </c>
       <c r="Z39" s="48">
         <v>9.52</v>
       </c>
-      <c r="AA39" s="69">
+      <c r="AA39" s="50">
         <v>7.85</v>
       </c>
-    </row>
-    <row r="40" spans="1:27">
+      <c r="AB39" s="48">
+        <v>8.0399999999999991</v>
+      </c>
+    </row>
+    <row r="40" spans="1:28">
       <c r="A40" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B40" s="24">
         <v>8.1199999999999992</v>
       </c>
       <c r="C40" s="24">
         <v>9.2799999999999994</v>
       </c>
       <c r="D40" s="24">
         <v>8.7200000000000006</v>
       </c>
       <c r="E40" s="24">
         <v>8.6300000000000008</v>
       </c>
       <c r="F40" s="25">
         <v>8.89</v>
       </c>
       <c r="G40" s="26">
         <v>8.89</v>
       </c>
       <c r="H40" s="26">
         <v>9.31</v>
       </c>
       <c r="I40" s="19">
@@ -7139,55 +7334,58 @@
       </c>
       <c r="S40" s="20">
         <v>8.44</v>
       </c>
       <c r="T40" s="20">
         <v>9.14</v>
       </c>
       <c r="U40" s="20">
         <v>8.76</v>
       </c>
       <c r="V40" s="20">
         <v>8.9700000000000006</v>
       </c>
       <c r="W40" s="20">
         <v>8.82</v>
       </c>
       <c r="X40" s="20">
         <v>8.65</v>
       </c>
       <c r="Y40" s="20">
         <v>8.5399999999999991</v>
       </c>
       <c r="Z40" s="48">
         <v>10.27</v>
       </c>
-      <c r="AA40" s="69">
+      <c r="AA40" s="50">
         <v>10.74</v>
       </c>
-    </row>
-    <row r="41" spans="1:27" s="39" customFormat="1">
+      <c r="AB40" s="48">
+        <v>10.37</v>
+      </c>
+    </row>
+    <row r="41" spans="1:28" s="39" customFormat="1">
       <c r="A41" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B41" s="24">
         <v>7.52</v>
       </c>
       <c r="C41" s="24">
         <v>8.3800000000000008</v>
       </c>
       <c r="D41" s="24">
         <v>8.01</v>
       </c>
       <c r="E41" s="24">
         <v>7.92</v>
       </c>
       <c r="F41" s="25">
         <v>9.3000000000000007</v>
       </c>
       <c r="G41" s="27">
         <v>9.86</v>
       </c>
       <c r="H41" s="26">
         <v>10.41</v>
       </c>
       <c r="I41" s="19">
@@ -7222,55 +7420,58 @@
       </c>
       <c r="S41" s="20">
         <v>8.7200000000000006</v>
       </c>
       <c r="T41" s="20">
         <v>8.94</v>
       </c>
       <c r="U41" s="20">
         <v>9.26</v>
       </c>
       <c r="V41" s="20">
         <v>9.4</v>
       </c>
       <c r="W41" s="20">
         <v>10.130000000000001</v>
       </c>
       <c r="X41" s="20">
         <v>10.06</v>
       </c>
       <c r="Y41" s="20">
         <v>9.64</v>
       </c>
       <c r="Z41" s="48">
         <v>9.23</v>
       </c>
-      <c r="AA41" s="69">
+      <c r="AA41" s="50">
         <v>8.31</v>
       </c>
-    </row>
-    <row r="42" spans="1:27">
+      <c r="AB41" s="48">
+        <v>8.66</v>
+      </c>
+    </row>
+    <row r="42" spans="1:28">
       <c r="A42" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B42" s="24">
         <v>14.14</v>
       </c>
       <c r="C42" s="24">
         <v>12.65</v>
       </c>
       <c r="D42" s="24">
         <v>11.8</v>
       </c>
       <c r="E42" s="24">
         <v>12.67</v>
       </c>
       <c r="F42" s="25">
         <v>14.24</v>
       </c>
       <c r="G42" s="26">
         <v>14.26</v>
       </c>
       <c r="H42" s="26">
         <v>14.38</v>
       </c>
       <c r="I42" s="14">
@@ -7305,55 +7506,58 @@
       </c>
       <c r="S42" s="20">
         <v>14.13</v>
       </c>
       <c r="T42" s="20">
         <v>14.4</v>
       </c>
       <c r="U42" s="20">
         <v>13.88</v>
       </c>
       <c r="V42" s="20">
         <v>14.07</v>
       </c>
       <c r="W42" s="20">
         <v>14.25</v>
       </c>
       <c r="X42" s="20">
         <v>14.37</v>
       </c>
       <c r="Y42" s="20">
         <v>14.48</v>
       </c>
       <c r="Z42" s="48">
         <v>7.22</v>
       </c>
-      <c r="AA42" s="69">
+      <c r="AA42" s="50">
         <v>8.7100000000000009</v>
       </c>
-    </row>
-    <row r="43" spans="1:27" s="39" customFormat="1">
+      <c r="AB42" s="48">
+        <v>9.66</v>
+      </c>
+    </row>
+    <row r="43" spans="1:28" s="39" customFormat="1">
       <c r="A43" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B43" s="28">
         <v>11.5</v>
       </c>
       <c r="C43" s="28">
         <v>9.61</v>
       </c>
       <c r="D43" s="28">
         <v>9.43</v>
       </c>
       <c r="E43" s="28">
         <v>9.6</v>
       </c>
       <c r="F43" s="28">
         <v>9.3000000000000007</v>
       </c>
       <c r="G43" s="29">
         <v>8.76</v>
       </c>
       <c r="H43" s="29">
         <v>9.26</v>
       </c>
       <c r="I43" s="21">
@@ -7388,217 +7592,220 @@
       </c>
       <c r="S43" s="32">
         <v>8.35</v>
       </c>
       <c r="T43" s="32">
         <v>9.09</v>
       </c>
       <c r="U43" s="32">
         <v>9.2100000000000009</v>
       </c>
       <c r="V43" s="32">
         <v>9.1</v>
       </c>
       <c r="W43" s="32">
         <v>8.8699999999999992</v>
       </c>
       <c r="X43" s="32">
         <v>8.8800000000000008</v>
       </c>
       <c r="Y43" s="32">
         <v>8.8800000000000008</v>
       </c>
       <c r="Z43" s="49">
         <v>7.04</v>
       </c>
-      <c r="AA43" s="70">
+      <c r="AA43" s="51">
         <v>6.13</v>
       </c>
-    </row>
-    <row r="44" spans="1:27">
+      <c r="AB43" s="49">
+        <v>7.3</v>
+      </c>
+    </row>
+    <row r="44" spans="1:28">
       <c r="A44" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="A22:Y22"/>
+    <mergeCell ref="A29:Y29"/>
+    <mergeCell ref="X3:Y3"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="A4:A5"/>
     <mergeCell ref="AJ3:AK3"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
-    <mergeCell ref="A22:Y22"/>
-[...3 lines deleted...]
-    <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK58"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane ySplit="5" topLeftCell="A21" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AA7" sqref="AA7:AA53"/>
+      <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="AE34" sqref="AE34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="27.5703125" style="14" customWidth="1"/>
     <col min="2" max="2" width="6.5703125" style="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.140625" style="14" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.5703125" style="14" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.28515625" style="14" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4" style="14" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="4.42578125" style="14" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="3.85546875" style="14" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="14" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" style="14" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.7109375" style="14" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="8.28515625" style="14" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.5703125" style="14" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.140625" style="14" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.5703125" style="14" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.28515625" style="39" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4" style="39" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="4.42578125" style="39" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="3.85546875" style="39" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="6" style="39" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.85546875" style="39" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.7109375" style="39" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="8.28515625" style="39" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="39"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="59" t="s">
+      <c r="A1" s="62" t="s">
         <v>34</v>
       </c>
-      <c r="B1" s="59"/>
-[...22 lines deleted...]
-      <c r="Y1" s="59"/>
+      <c r="B1" s="62"/>
+      <c r="C1" s="62"/>
+      <c r="D1" s="62"/>
+      <c r="E1" s="62"/>
+      <c r="F1" s="62"/>
+      <c r="G1" s="62"/>
+      <c r="H1" s="62"/>
+      <c r="I1" s="62"/>
+      <c r="J1" s="62"/>
+      <c r="K1" s="62"/>
+      <c r="L1" s="62"/>
+      <c r="M1" s="62"/>
+      <c r="N1" s="62"/>
+      <c r="O1" s="62"/>
+      <c r="P1" s="62"/>
+      <c r="Q1" s="62"/>
+      <c r="R1" s="62"/>
+      <c r="S1" s="62"/>
+      <c r="T1" s="62"/>
+      <c r="U1" s="62"/>
+      <c r="V1" s="62"/>
+      <c r="W1" s="62"/>
+      <c r="X1" s="62"/>
+      <c r="Y1" s="62"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="40"/>
       <c r="B2" s="40"/>
       <c r="C2" s="40"/>
       <c r="D2" s="40"/>
     </row>
     <row r="3" spans="1:37" s="41" customFormat="1">
       <c r="A3" s="5"/>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="Y3" s="33"/>
       <c r="Z3" s="5"/>
       <c r="AA3" s="5"/>
       <c r="AK3" s="33" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="53"/>
-      <c r="B4" s="51">
+      <c r="A4" s="59"/>
+      <c r="B4" s="57">
         <v>2024</v>
       </c>
-      <c r="C4" s="52"/>
-[...10 lines deleted...]
-      <c r="N4" s="61">
+      <c r="C4" s="58"/>
+      <c r="D4" s="58"/>
+      <c r="E4" s="58"/>
+      <c r="F4" s="58"/>
+      <c r="G4" s="58"/>
+      <c r="H4" s="58"/>
+      <c r="I4" s="58"/>
+      <c r="J4" s="58"/>
+      <c r="K4" s="58"/>
+      <c r="L4" s="58"/>
+      <c r="M4" s="58"/>
+      <c r="N4" s="64">
         <v>2025</v>
       </c>
-      <c r="O4" s="62"/>
-[...10 lines deleted...]
-      <c r="Z4" s="61">
+      <c r="O4" s="65"/>
+      <c r="P4" s="65"/>
+      <c r="Q4" s="65"/>
+      <c r="R4" s="65"/>
+      <c r="S4" s="65"/>
+      <c r="T4" s="65"/>
+      <c r="U4" s="65"/>
+      <c r="V4" s="65"/>
+      <c r="W4" s="65"/>
+      <c r="X4" s="65"/>
+      <c r="Y4" s="65"/>
+      <c r="Z4" s="64">
         <v>2026</v>
       </c>
-      <c r="AA4" s="62"/>
-[...9 lines deleted...]
-      <c r="AK4" s="62"/>
+      <c r="AA4" s="65"/>
+      <c r="AB4" s="65"/>
+      <c r="AC4" s="65"/>
+      <c r="AD4" s="65"/>
+      <c r="AE4" s="65"/>
+      <c r="AF4" s="65"/>
+      <c r="AG4" s="65"/>
+      <c r="AH4" s="65"/>
+      <c r="AI4" s="65"/>
+      <c r="AJ4" s="65"/>
+      <c r="AK4" s="65"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="54"/>
+      <c r="A5" s="60"/>
       <c r="B5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -7665,77 +7872,77 @@
         <v>11</v>
       </c>
       <c r="AE5" s="7" t="s">
         <v>12</v>
       </c>
       <c r="AF5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="AG5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="AH5" s="7" t="s">
         <v>15</v>
       </c>
       <c r="AI5" s="7" t="s">
         <v>16</v>
       </c>
       <c r="AJ5" s="7" t="s">
         <v>17</v>
       </c>
       <c r="AK5" s="7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:37" s="34" customFormat="1">
-      <c r="A6" s="63" t="s">
+      <c r="A6" s="66" t="s">
         <v>35</v>
       </c>
-      <c r="B6" s="63"/>
-[...22 lines deleted...]
-      <c r="Y6" s="63"/>
+      <c r="B6" s="66"/>
+      <c r="C6" s="66"/>
+      <c r="D6" s="66"/>
+      <c r="E6" s="66"/>
+      <c r="F6" s="66"/>
+      <c r="G6" s="66"/>
+      <c r="H6" s="66"/>
+      <c r="I6" s="66"/>
+      <c r="J6" s="66"/>
+      <c r="K6" s="66"/>
+      <c r="L6" s="66"/>
+      <c r="M6" s="66"/>
+      <c r="N6" s="66"/>
+      <c r="O6" s="66"/>
+      <c r="P6" s="66"/>
+      <c r="Q6" s="66"/>
+      <c r="R6" s="66"/>
+      <c r="S6" s="66"/>
+      <c r="T6" s="66"/>
+      <c r="U6" s="66"/>
+      <c r="V6" s="66"/>
+      <c r="W6" s="66"/>
+      <c r="X6" s="66"/>
+      <c r="Y6" s="66"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="13">
         <v>460</v>
       </c>
       <c r="C7" s="13">
         <v>418</v>
       </c>
       <c r="D7" s="13">
         <v>376</v>
       </c>
       <c r="E7" s="35">
         <v>454</v>
       </c>
       <c r="F7" s="35">
         <v>455</v>
       </c>
       <c r="G7" s="13">
         <v>408</v>
       </c>
       <c r="H7" s="13">
         <v>415</v>
@@ -7775,50 +7982,53 @@
       </c>
       <c r="T7" s="13">
         <v>448</v>
       </c>
       <c r="U7" s="13">
         <v>406</v>
       </c>
       <c r="V7" s="13">
         <v>373</v>
       </c>
       <c r="W7" s="13">
         <v>360</v>
       </c>
       <c r="X7" s="13">
         <v>352</v>
       </c>
       <c r="Y7" s="13">
         <v>392</v>
       </c>
       <c r="Z7" s="35">
         <v>389</v>
       </c>
       <c r="AA7" s="43">
         <v>302</v>
       </c>
+      <c r="AB7" s="35">
+        <v>368</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="13">
         <v>197</v>
       </c>
       <c r="C8" s="13">
         <v>185</v>
       </c>
       <c r="D8" s="13">
         <v>164</v>
       </c>
       <c r="E8" s="35">
         <v>189</v>
       </c>
       <c r="F8" s="35">
         <v>168</v>
       </c>
       <c r="G8" s="13">
         <v>172</v>
       </c>
       <c r="H8" s="13">
         <v>151</v>
@@ -7858,50 +8068,53 @@
       </c>
       <c r="T8" s="13">
         <v>167</v>
       </c>
       <c r="U8" s="13">
         <v>177</v>
       </c>
       <c r="V8" s="13">
         <v>152</v>
       </c>
       <c r="W8" s="13">
         <v>138</v>
       </c>
       <c r="X8" s="13">
         <v>146</v>
       </c>
       <c r="Y8" s="13">
         <v>164</v>
       </c>
       <c r="Z8" s="35">
         <v>177</v>
       </c>
       <c r="AA8" s="43">
         <v>126</v>
       </c>
+      <c r="AB8" s="35">
+        <v>143</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="13">
         <v>27</v>
       </c>
       <c r="C9" s="13">
         <v>24</v>
       </c>
       <c r="D9" s="13">
         <v>18</v>
       </c>
       <c r="E9" s="35">
         <v>32</v>
       </c>
       <c r="F9" s="35">
         <v>32</v>
       </c>
       <c r="G9" s="13">
         <v>19</v>
       </c>
       <c r="H9" s="13">
         <v>27</v>
@@ -7941,50 +8154,53 @@
       </c>
       <c r="T9" s="13">
         <v>26</v>
       </c>
       <c r="U9" s="13">
         <v>25</v>
       </c>
       <c r="V9" s="13">
         <v>27</v>
       </c>
       <c r="W9" s="13">
         <v>18</v>
       </c>
       <c r="X9" s="13">
         <v>27</v>
       </c>
       <c r="Y9" s="13">
         <v>24</v>
       </c>
       <c r="Z9" s="35">
         <v>24</v>
       </c>
       <c r="AA9" s="43">
         <v>16</v>
       </c>
+      <c r="AB9" s="35">
+        <v>18</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="13">
         <v>9</v>
       </c>
       <c r="C10" s="13">
         <v>8</v>
       </c>
       <c r="D10" s="13">
         <v>15</v>
       </c>
       <c r="E10" s="35">
         <v>6</v>
       </c>
       <c r="F10" s="35">
         <v>17</v>
       </c>
       <c r="G10" s="13">
         <v>18</v>
       </c>
       <c r="H10" s="13">
         <v>18</v>
@@ -8024,50 +8240,53 @@
       </c>
       <c r="T10" s="13">
         <v>14</v>
       </c>
       <c r="U10" s="13">
         <v>19</v>
       </c>
       <c r="V10" s="13">
         <v>13</v>
       </c>
       <c r="W10" s="13">
         <v>7</v>
       </c>
       <c r="X10" s="13">
         <v>12</v>
       </c>
       <c r="Y10" s="13">
         <v>12</v>
       </c>
       <c r="Z10" s="35">
         <v>19</v>
       </c>
       <c r="AA10" s="43">
         <v>13</v>
       </c>
+      <c r="AB10" s="35">
+        <v>11</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B11" s="13">
         <v>25</v>
       </c>
       <c r="C11" s="13">
         <v>21</v>
       </c>
       <c r="D11" s="13">
         <v>16</v>
       </c>
       <c r="E11" s="35">
         <v>29</v>
       </c>
       <c r="F11" s="35">
         <v>33</v>
       </c>
       <c r="G11" s="13">
         <v>23</v>
       </c>
       <c r="H11" s="13">
         <v>14</v>
@@ -8107,50 +8326,53 @@
       </c>
       <c r="T11" s="13">
         <v>18</v>
       </c>
       <c r="U11" s="13">
         <v>8</v>
       </c>
       <c r="V11" s="13">
         <v>19</v>
       </c>
       <c r="W11" s="13">
         <v>20</v>
       </c>
       <c r="X11" s="13">
         <v>11</v>
       </c>
       <c r="Y11" s="13">
         <v>21</v>
       </c>
       <c r="Z11" s="35">
         <v>15</v>
       </c>
       <c r="AA11" s="43">
         <v>14</v>
       </c>
+      <c r="AB11" s="35">
+        <v>22</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B12" s="13">
         <v>12</v>
       </c>
       <c r="C12" s="13">
         <v>18</v>
       </c>
       <c r="D12" s="13">
         <v>11</v>
       </c>
       <c r="E12" s="35">
         <v>21</v>
       </c>
       <c r="F12" s="35">
         <v>12</v>
       </c>
       <c r="G12" s="13">
         <v>19</v>
       </c>
       <c r="H12" s="13">
         <v>13</v>
@@ -8190,50 +8412,53 @@
       </c>
       <c r="T12" s="13">
         <v>15</v>
       </c>
       <c r="U12" s="13">
         <v>18</v>
       </c>
       <c r="V12" s="13">
         <v>17</v>
       </c>
       <c r="W12" s="13">
         <v>15</v>
       </c>
       <c r="X12" s="13">
         <v>14</v>
       </c>
       <c r="Y12" s="13">
         <v>10</v>
       </c>
       <c r="Z12" s="35">
         <v>9</v>
       </c>
       <c r="AA12" s="43">
         <v>8</v>
       </c>
+      <c r="AB12" s="35">
+        <v>23</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="13">
         <v>13</v>
       </c>
       <c r="C13" s="13">
         <v>19</v>
       </c>
       <c r="D13" s="13">
         <v>14</v>
       </c>
       <c r="E13" s="35">
         <v>16</v>
       </c>
       <c r="F13" s="35">
         <v>17</v>
       </c>
       <c r="G13" s="13">
         <v>18</v>
       </c>
       <c r="H13" s="13">
         <v>19</v>
@@ -8273,50 +8498,53 @@
       </c>
       <c r="T13" s="13">
         <v>14</v>
       </c>
       <c r="U13" s="13">
         <v>16</v>
       </c>
       <c r="V13" s="13">
         <v>14</v>
       </c>
       <c r="W13" s="13">
         <v>10</v>
       </c>
       <c r="X13" s="13">
         <v>12</v>
       </c>
       <c r="Y13" s="13">
         <v>12</v>
       </c>
       <c r="Z13" s="35">
         <v>13</v>
       </c>
       <c r="AA13" s="43">
         <v>10</v>
       </c>
+      <c r="AB13" s="35">
+        <v>14</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="13">
         <v>37</v>
       </c>
       <c r="C14" s="13">
         <v>38</v>
       </c>
       <c r="D14" s="13">
         <v>41</v>
       </c>
       <c r="E14" s="35">
         <v>27</v>
       </c>
       <c r="F14" s="35">
         <v>42</v>
       </c>
       <c r="G14" s="13">
         <v>30</v>
       </c>
       <c r="H14" s="13">
         <v>40</v>
@@ -8356,50 +8584,53 @@
       </c>
       <c r="T14" s="13">
         <v>35</v>
       </c>
       <c r="U14" s="13">
         <v>28</v>
       </c>
       <c r="V14" s="13">
         <v>26</v>
       </c>
       <c r="W14" s="13">
         <v>28</v>
       </c>
       <c r="X14" s="13">
         <v>30</v>
       </c>
       <c r="Y14" s="13">
         <v>34</v>
       </c>
       <c r="Z14" s="35">
         <v>35</v>
       </c>
       <c r="AA14" s="43">
         <v>26</v>
       </c>
+      <c r="AB14" s="35">
+        <v>39</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="13">
         <v>16</v>
       </c>
       <c r="C15" s="13">
         <v>14</v>
       </c>
       <c r="D15" s="13">
         <v>9</v>
       </c>
       <c r="E15" s="35">
         <v>21</v>
       </c>
       <c r="F15" s="35">
         <v>13</v>
       </c>
       <c r="G15" s="13">
         <v>15</v>
       </c>
       <c r="H15" s="13">
         <v>10</v>
@@ -8439,50 +8670,53 @@
       </c>
       <c r="T15" s="13">
         <v>13</v>
       </c>
       <c r="U15" s="13">
         <v>14</v>
       </c>
       <c r="V15" s="13">
         <v>7</v>
       </c>
       <c r="W15" s="13">
         <v>13</v>
       </c>
       <c r="X15" s="13">
         <v>8</v>
       </c>
       <c r="Y15" s="13">
         <v>10</v>
       </c>
       <c r="Z15" s="35">
         <v>10</v>
       </c>
       <c r="AA15" s="43">
         <v>12</v>
       </c>
+      <c r="AB15" s="35">
+        <v>9</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B16" s="13">
         <v>26</v>
       </c>
       <c r="C16" s="13">
         <v>11</v>
       </c>
       <c r="D16" s="13">
         <v>9</v>
       </c>
       <c r="E16" s="35">
         <v>14</v>
       </c>
       <c r="F16" s="35">
         <v>18</v>
       </c>
       <c r="G16" s="13">
         <v>15</v>
       </c>
       <c r="H16" s="13">
         <v>13</v>
@@ -8522,52 +8756,55 @@
       </c>
       <c r="T16" s="13">
         <v>28</v>
       </c>
       <c r="U16" s="13">
         <v>19</v>
       </c>
       <c r="V16" s="13">
         <v>14</v>
       </c>
       <c r="W16" s="13">
         <v>12</v>
       </c>
       <c r="X16" s="13">
         <v>6</v>
       </c>
       <c r="Y16" s="13">
         <v>16</v>
       </c>
       <c r="Z16" s="35">
         <v>12</v>
       </c>
       <c r="AA16" s="43">
         <v>11</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="35">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B17" s="13">
         <v>10</v>
       </c>
       <c r="C17" s="13">
         <v>9</v>
       </c>
       <c r="D17" s="13">
         <v>6</v>
       </c>
       <c r="E17" s="35">
         <v>21</v>
       </c>
       <c r="F17" s="35">
         <v>10</v>
       </c>
       <c r="G17" s="13">
         <v>11</v>
       </c>
       <c r="H17" s="13">
         <v>13</v>
       </c>
       <c r="I17" s="13">
@@ -8605,52 +8842,55 @@
       </c>
       <c r="T17" s="13">
         <v>15</v>
       </c>
       <c r="U17" s="13">
         <v>7</v>
       </c>
       <c r="V17" s="13">
         <v>11</v>
       </c>
       <c r="W17" s="13">
         <v>22</v>
       </c>
       <c r="X17" s="13">
         <v>14</v>
       </c>
       <c r="Y17" s="13">
         <v>12</v>
       </c>
       <c r="Z17" s="35">
         <v>14</v>
       </c>
       <c r="AA17" s="43">
         <v>8</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="35">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="13">
         <v>33</v>
       </c>
       <c r="C18" s="13">
         <v>32</v>
       </c>
       <c r="D18" s="13">
         <v>29</v>
       </c>
       <c r="E18" s="35">
         <v>27</v>
       </c>
       <c r="F18" s="35">
         <v>35</v>
       </c>
       <c r="G18" s="13">
         <v>26</v>
       </c>
       <c r="H18" s="13">
         <v>34</v>
       </c>
       <c r="I18" s="13">
@@ -8688,52 +8928,55 @@
       </c>
       <c r="T18" s="13">
         <v>40</v>
       </c>
       <c r="U18" s="13">
         <v>27</v>
       </c>
       <c r="V18" s="13">
         <v>27</v>
       </c>
       <c r="W18" s="13">
         <v>28</v>
       </c>
       <c r="X18" s="13">
         <v>25</v>
       </c>
       <c r="Y18" s="13">
         <v>31</v>
       </c>
       <c r="Z18" s="35">
         <v>27</v>
       </c>
       <c r="AA18" s="43">
         <v>31</v>
       </c>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18" s="35">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B19" s="13">
         <v>6</v>
       </c>
       <c r="C19" s="13">
         <v>7</v>
       </c>
       <c r="D19" s="13">
         <v>6</v>
       </c>
       <c r="E19" s="35">
         <v>6</v>
       </c>
       <c r="F19" s="35">
         <v>12</v>
       </c>
       <c r="G19" s="13">
         <v>10</v>
       </c>
       <c r="H19" s="13">
         <v>11</v>
       </c>
       <c r="I19" s="13">
@@ -8771,52 +9014,55 @@
       </c>
       <c r="T19" s="13">
         <v>8</v>
       </c>
       <c r="U19" s="13">
         <v>9</v>
       </c>
       <c r="V19" s="13">
         <v>8</v>
       </c>
       <c r="W19" s="13">
         <v>13</v>
       </c>
       <c r="X19" s="13">
         <v>7</v>
       </c>
       <c r="Y19" s="13">
         <v>4</v>
       </c>
       <c r="Z19" s="35">
         <v>7</v>
       </c>
       <c r="AA19" s="43">
         <v>5</v>
       </c>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19" s="35">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B20" s="13">
         <v>15</v>
       </c>
       <c r="C20" s="13">
         <v>11</v>
       </c>
       <c r="D20" s="13">
         <v>11</v>
       </c>
       <c r="E20" s="35">
         <v>16</v>
       </c>
       <c r="F20" s="35">
         <v>22</v>
       </c>
       <c r="G20" s="13">
         <v>15</v>
       </c>
       <c r="H20" s="13">
         <v>16</v>
       </c>
       <c r="I20" s="13">
@@ -8854,52 +9100,55 @@
       </c>
       <c r="T20" s="13">
         <v>16</v>
       </c>
       <c r="U20" s="13">
         <v>10</v>
       </c>
       <c r="V20" s="13">
         <v>15</v>
       </c>
       <c r="W20" s="13">
         <v>16</v>
       </c>
       <c r="X20" s="13">
         <v>15</v>
       </c>
       <c r="Y20" s="13">
         <v>16</v>
       </c>
       <c r="Z20" s="35">
         <v>7</v>
       </c>
       <c r="AA20" s="43">
         <v>9</v>
       </c>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20" s="35">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B21" s="13">
         <v>34</v>
       </c>
       <c r="C21" s="13">
         <v>21</v>
       </c>
       <c r="D21" s="13">
         <v>27</v>
       </c>
       <c r="E21" s="35">
         <v>29</v>
       </c>
       <c r="F21" s="35">
         <v>24</v>
       </c>
       <c r="G21" s="13">
         <v>17</v>
       </c>
       <c r="H21" s="13">
         <v>36</v>
       </c>
       <c r="I21" s="13">
@@ -8937,83 +9186,87 @@
       </c>
       <c r="T21" s="13">
         <v>39</v>
       </c>
       <c r="U21" s="13">
         <v>29</v>
       </c>
       <c r="V21" s="13">
         <v>23</v>
       </c>
       <c r="W21" s="13">
         <v>20</v>
       </c>
       <c r="X21" s="13">
         <v>25</v>
       </c>
       <c r="Y21" s="13">
         <v>26</v>
       </c>
       <c r="Z21" s="35">
         <v>20</v>
       </c>
       <c r="AA21" s="43">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="64" t="s">
+      <c r="AB21" s="35">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28" s="36" customFormat="1">
+      <c r="A22" s="67" t="s">
         <v>36</v>
       </c>
-      <c r="B22" s="64"/>
-[...22 lines deleted...]
-      <c r="Y22" s="64"/>
+      <c r="B22" s="67"/>
+      <c r="C22" s="67"/>
+      <c r="D22" s="67"/>
+      <c r="E22" s="67"/>
+      <c r="F22" s="67"/>
+      <c r="G22" s="67"/>
+      <c r="H22" s="67"/>
+      <c r="I22" s="67"/>
+      <c r="J22" s="67"/>
+      <c r="K22" s="67"/>
+      <c r="L22" s="67"/>
+      <c r="M22" s="67"/>
+      <c r="N22" s="67"/>
+      <c r="O22" s="67"/>
+      <c r="P22" s="67"/>
+      <c r="Q22" s="67"/>
+      <c r="R22" s="67"/>
+      <c r="S22" s="67"/>
+      <c r="T22" s="67"/>
+      <c r="U22" s="67"/>
+      <c r="V22" s="67"/>
+      <c r="W22" s="67"/>
+      <c r="X22" s="67"/>
+      <c r="Y22" s="67"/>
       <c r="Z22" s="13"/>
       <c r="AA22" s="13"/>
-    </row>
-    <row r="23" spans="1:27">
+      <c r="AB22" s="13"/>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="35">
         <v>225</v>
       </c>
       <c r="C23" s="13">
         <v>209</v>
       </c>
       <c r="D23" s="35">
         <v>188</v>
       </c>
       <c r="E23" s="35">
         <v>228</v>
       </c>
       <c r="F23" s="35">
         <v>230</v>
       </c>
       <c r="G23" s="35">
         <v>212</v>
       </c>
       <c r="H23" s="35">
         <v>224</v>
       </c>
       <c r="I23" s="35">
@@ -9051,52 +9304,55 @@
       </c>
       <c r="T23" s="13">
         <v>248</v>
       </c>
       <c r="U23" s="13">
         <v>206</v>
       </c>
       <c r="V23" s="13">
         <v>187</v>
       </c>
       <c r="W23" s="13">
         <v>183</v>
       </c>
       <c r="X23" s="13">
         <v>174</v>
       </c>
       <c r="Y23" s="13">
         <v>202</v>
       </c>
       <c r="Z23" s="35">
         <v>198</v>
       </c>
       <c r="AA23" s="43">
         <v>155</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="35">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="35">
         <v>107</v>
       </c>
       <c r="C24" s="13">
         <v>90</v>
       </c>
       <c r="D24" s="35">
         <v>83</v>
       </c>
       <c r="E24" s="35">
         <v>86</v>
       </c>
       <c r="F24" s="35">
         <v>82</v>
       </c>
       <c r="G24" s="35">
         <v>86</v>
       </c>
       <c r="H24" s="35">
         <v>87</v>
       </c>
       <c r="I24" s="35">
@@ -9134,52 +9390,55 @@
       </c>
       <c r="T24" s="13">
         <v>99</v>
       </c>
       <c r="U24" s="13">
         <v>82</v>
       </c>
       <c r="V24" s="13">
         <v>73</v>
       </c>
       <c r="W24" s="13">
         <v>74</v>
       </c>
       <c r="X24" s="13">
         <v>77</v>
       </c>
       <c r="Y24" s="13">
         <v>84</v>
       </c>
       <c r="Z24" s="35">
         <v>89</v>
       </c>
       <c r="AA24" s="43">
         <v>57</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="35">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="35">
         <v>12</v>
       </c>
       <c r="C25" s="13">
         <v>12</v>
       </c>
       <c r="D25" s="35">
         <v>9</v>
       </c>
       <c r="E25" s="35">
         <v>18</v>
       </c>
       <c r="F25" s="35">
         <v>14</v>
       </c>
       <c r="G25" s="35">
         <v>11</v>
       </c>
       <c r="H25" s="35">
         <v>15</v>
       </c>
       <c r="I25" s="35">
@@ -9217,52 +9476,55 @@
       </c>
       <c r="T25" s="13">
         <v>13</v>
       </c>
       <c r="U25" s="13">
         <v>13</v>
       </c>
       <c r="V25" s="13">
         <v>13</v>
       </c>
       <c r="W25" s="13">
         <v>10</v>
       </c>
       <c r="X25" s="13">
         <v>12</v>
       </c>
       <c r="Y25" s="13">
         <v>15</v>
       </c>
       <c r="Z25" s="35">
         <v>12</v>
       </c>
       <c r="AA25" s="43">
         <v>10</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25" s="35">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B26" s="35">
         <v>6</v>
       </c>
       <c r="C26" s="13">
         <v>4</v>
       </c>
       <c r="D26" s="35">
         <v>6</v>
       </c>
       <c r="E26" s="35">
         <v>2</v>
       </c>
       <c r="F26" s="35">
         <v>8</v>
       </c>
       <c r="G26" s="35">
         <v>9</v>
       </c>
       <c r="H26" s="35">
         <v>10</v>
       </c>
       <c r="I26" s="35">
@@ -9300,52 +9562,55 @@
       </c>
       <c r="T26" s="13">
         <v>12</v>
       </c>
       <c r="U26" s="13">
         <v>11</v>
       </c>
       <c r="V26" s="13">
         <v>7</v>
       </c>
       <c r="W26" s="13">
         <v>5</v>
       </c>
       <c r="X26" s="13">
         <v>4</v>
       </c>
       <c r="Y26" s="13">
         <v>7</v>
       </c>
       <c r="Z26" s="35">
         <v>10</v>
       </c>
       <c r="AA26" s="43">
         <v>7</v>
       </c>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26" s="35">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B27" s="35">
         <v>13</v>
       </c>
       <c r="C27" s="13">
         <v>11</v>
       </c>
       <c r="D27" s="35">
         <v>6</v>
       </c>
       <c r="E27" s="35">
         <v>18</v>
       </c>
       <c r="F27" s="35">
         <v>16</v>
       </c>
       <c r="G27" s="35">
         <v>10</v>
       </c>
       <c r="H27" s="35">
         <v>9</v>
       </c>
       <c r="I27" s="35">
@@ -9383,52 +9648,55 @@
       </c>
       <c r="T27" s="13">
         <v>7</v>
       </c>
       <c r="U27" s="13">
         <v>4</v>
       </c>
       <c r="V27" s="13">
         <v>9</v>
       </c>
       <c r="W27" s="13">
         <v>13</v>
       </c>
       <c r="X27" s="13">
         <v>6</v>
       </c>
       <c r="Y27" s="13">
         <v>10</v>
       </c>
       <c r="Z27" s="35">
         <v>9</v>
       </c>
       <c r="AA27" s="43">
         <v>9</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="35">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B28" s="35">
         <v>4</v>
       </c>
       <c r="C28" s="13">
         <v>9</v>
       </c>
       <c r="D28" s="35">
         <v>2</v>
       </c>
       <c r="E28" s="35">
         <v>8</v>
       </c>
       <c r="F28" s="35">
         <v>8</v>
       </c>
       <c r="G28" s="35">
         <v>10</v>
       </c>
       <c r="H28" s="35">
         <v>6</v>
       </c>
       <c r="I28" s="35">
@@ -9466,52 +9734,55 @@
       </c>
       <c r="T28" s="13">
         <v>9</v>
       </c>
       <c r="U28" s="13">
         <v>9</v>
       </c>
       <c r="V28" s="13">
         <v>6</v>
       </c>
       <c r="W28" s="13">
         <v>8</v>
       </c>
       <c r="X28" s="13">
         <v>7</v>
       </c>
       <c r="Y28" s="13">
         <v>2</v>
       </c>
       <c r="Z28" s="35">
         <v>6</v>
       </c>
       <c r="AA28" s="43">
         <v>3</v>
       </c>
-    </row>
-    <row r="29" spans="1:27">
+      <c r="AB28" s="35">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
       <c r="A29" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B29" s="35">
         <v>7</v>
       </c>
       <c r="C29" s="13">
         <v>9</v>
       </c>
       <c r="D29" s="35">
         <v>6</v>
       </c>
       <c r="E29" s="35">
         <v>10</v>
       </c>
       <c r="F29" s="35">
         <v>7</v>
       </c>
       <c r="G29" s="35">
         <v>13</v>
       </c>
       <c r="H29" s="35">
         <v>9</v>
       </c>
       <c r="I29" s="35">
@@ -9549,52 +9820,55 @@
       </c>
       <c r="T29" s="13">
         <v>5</v>
       </c>
       <c r="U29" s="13">
         <v>6</v>
       </c>
       <c r="V29" s="13">
         <v>8</v>
       </c>
       <c r="W29" s="13">
         <v>8</v>
       </c>
       <c r="X29" s="13">
         <v>3</v>
       </c>
       <c r="Y29" s="13">
         <v>7</v>
       </c>
       <c r="Z29" s="35">
         <v>5</v>
       </c>
       <c r="AA29" s="43">
         <v>4</v>
       </c>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="AB29" s="35">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B30" s="35">
         <v>21</v>
       </c>
       <c r="C30" s="13">
         <v>20</v>
       </c>
       <c r="D30" s="35">
         <v>25</v>
       </c>
       <c r="E30" s="35">
         <v>15</v>
       </c>
       <c r="F30" s="35">
         <v>23</v>
       </c>
       <c r="G30" s="35">
         <v>20</v>
       </c>
       <c r="H30" s="35">
         <v>19</v>
       </c>
       <c r="I30" s="35">
@@ -9632,52 +9906,55 @@
       </c>
       <c r="T30" s="13">
         <v>18</v>
       </c>
       <c r="U30" s="13">
         <v>16</v>
       </c>
       <c r="V30" s="13">
         <v>15</v>
       </c>
       <c r="W30" s="13">
         <v>11</v>
       </c>
       <c r="X30" s="13">
         <v>16</v>
       </c>
       <c r="Y30" s="13">
         <v>21</v>
       </c>
       <c r="Z30" s="35">
         <v>18</v>
       </c>
       <c r="AA30" s="43">
         <v>16</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="35">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B31" s="35">
         <v>6</v>
       </c>
       <c r="C31" s="13">
         <v>8</v>
       </c>
       <c r="D31" s="35">
         <v>6</v>
       </c>
       <c r="E31" s="35">
         <v>12</v>
       </c>
       <c r="F31" s="35">
         <v>9</v>
       </c>
       <c r="G31" s="35">
         <v>7</v>
       </c>
       <c r="H31" s="35">
         <v>6</v>
       </c>
       <c r="I31" s="35">
@@ -9715,52 +9992,55 @@
       </c>
       <c r="T31" s="13">
         <v>6</v>
       </c>
       <c r="U31" s="13">
         <v>7</v>
       </c>
       <c r="V31" s="13">
         <v>4</v>
       </c>
       <c r="W31" s="13">
         <v>5</v>
       </c>
       <c r="X31" s="13">
         <v>7</v>
       </c>
       <c r="Y31" s="13">
         <v>6</v>
       </c>
       <c r="Z31" s="35">
         <v>5</v>
       </c>
       <c r="AA31" s="43">
         <v>4</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="35">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B32" s="35">
         <v>11</v>
       </c>
       <c r="C32" s="13">
         <v>6</v>
       </c>
       <c r="D32" s="35">
         <v>2</v>
       </c>
       <c r="E32" s="35">
         <v>7</v>
       </c>
       <c r="F32" s="35">
         <v>9</v>
       </c>
       <c r="G32" s="35">
         <v>7</v>
       </c>
       <c r="H32" s="35">
         <v>8</v>
       </c>
       <c r="I32" s="35">
@@ -9798,52 +10078,55 @@
       </c>
       <c r="T32" s="13">
         <v>19</v>
       </c>
       <c r="U32" s="13">
         <v>14</v>
       </c>
       <c r="V32" s="13">
         <v>9</v>
       </c>
       <c r="W32" s="13">
         <v>4</v>
       </c>
       <c r="X32" s="13">
         <v>2</v>
       </c>
       <c r="Y32" s="13">
         <v>10</v>
       </c>
       <c r="Z32" s="35">
         <v>7</v>
       </c>
       <c r="AA32" s="43">
         <v>5</v>
       </c>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32" s="35">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B33" s="35">
         <v>1</v>
       </c>
       <c r="C33" s="13">
         <v>4</v>
       </c>
       <c r="D33" s="35">
         <v>5</v>
       </c>
       <c r="E33" s="35">
         <v>14</v>
       </c>
       <c r="F33" s="35">
         <v>4</v>
       </c>
       <c r="G33" s="35">
         <v>7</v>
       </c>
       <c r="H33" s="35">
         <v>7</v>
       </c>
       <c r="I33" s="35">
@@ -9881,52 +10164,55 @@
       </c>
       <c r="T33" s="13">
         <v>8</v>
       </c>
       <c r="U33" s="13">
         <v>3</v>
       </c>
       <c r="V33" s="13">
         <v>4</v>
       </c>
       <c r="W33" s="13">
         <v>8</v>
       </c>
       <c r="X33" s="13">
         <v>9</v>
       </c>
       <c r="Y33" s="13">
         <v>8</v>
       </c>
       <c r="Z33" s="35">
         <v>9</v>
       </c>
       <c r="AA33" s="43">
         <v>4</v>
       </c>
-    </row>
-    <row r="34" spans="1:27">
+      <c r="AB33" s="35">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B34" s="35">
         <v>12</v>
       </c>
       <c r="C34" s="13">
         <v>16</v>
       </c>
       <c r="D34" s="35">
         <v>16</v>
       </c>
       <c r="E34" s="35">
         <v>16</v>
       </c>
       <c r="F34" s="35">
         <v>18</v>
       </c>
       <c r="G34" s="35">
         <v>9</v>
       </c>
       <c r="H34" s="35">
         <v>21</v>
       </c>
       <c r="I34" s="35">
@@ -9964,52 +10250,55 @@
       </c>
       <c r="T34" s="13">
         <v>20</v>
       </c>
       <c r="U34" s="13">
         <v>15</v>
       </c>
       <c r="V34" s="13">
         <v>15</v>
       </c>
       <c r="W34" s="13">
         <v>12</v>
       </c>
       <c r="X34" s="13">
         <v>11</v>
       </c>
       <c r="Y34" s="13">
         <v>11</v>
       </c>
       <c r="Z34" s="35">
         <v>15</v>
       </c>
       <c r="AA34" s="43">
         <v>20</v>
       </c>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34" s="35">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B35" s="35">
         <v>3</v>
       </c>
       <c r="C35" s="13">
         <v>2</v>
       </c>
       <c r="D35" s="35">
         <v>3</v>
       </c>
       <c r="E35" s="35">
         <v>5</v>
       </c>
       <c r="F35" s="35">
         <v>3</v>
       </c>
       <c r="G35" s="35">
         <v>5</v>
       </c>
       <c r="H35" s="35">
         <v>6</v>
       </c>
       <c r="I35" s="35">
@@ -10047,52 +10336,55 @@
       </c>
       <c r="T35" s="13">
         <v>6</v>
       </c>
       <c r="U35" s="13">
         <v>5</v>
       </c>
       <c r="V35" s="13">
         <v>6</v>
       </c>
       <c r="W35" s="13">
         <v>9</v>
       </c>
       <c r="X35" s="13">
         <v>3</v>
       </c>
       <c r="Y35" s="13">
         <v>1</v>
       </c>
       <c r="Z35" s="35">
         <v>3</v>
       </c>
       <c r="AA35" s="43">
         <v>4</v>
       </c>
-    </row>
-    <row r="36" spans="1:27">
+      <c r="AB35" s="35">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
       <c r="A36" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B36" s="35">
         <v>6</v>
       </c>
       <c r="C36" s="13">
         <v>6</v>
       </c>
       <c r="D36" s="35">
         <v>6</v>
       </c>
       <c r="E36" s="35">
         <v>4</v>
       </c>
       <c r="F36" s="35">
         <v>15</v>
       </c>
       <c r="G36" s="35">
         <v>9</v>
       </c>
       <c r="H36" s="35">
         <v>9</v>
       </c>
       <c r="I36" s="35">
@@ -10130,52 +10422,55 @@
       </c>
       <c r="T36" s="13">
         <v>10</v>
       </c>
       <c r="U36" s="13">
         <v>6</v>
       </c>
       <c r="V36" s="13">
         <v>6</v>
       </c>
       <c r="W36" s="13">
         <v>7</v>
       </c>
       <c r="X36" s="13">
         <v>7</v>
       </c>
       <c r="Y36" s="13">
         <v>9</v>
       </c>
       <c r="Z36" s="35">
         <v>4</v>
       </c>
       <c r="AA36" s="43">
         <v>6</v>
       </c>
-    </row>
-    <row r="37" spans="1:27">
+      <c r="AB36" s="35">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28">
       <c r="A37" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B37" s="35">
         <v>16</v>
       </c>
       <c r="C37" s="13">
         <v>12</v>
       </c>
       <c r="D37" s="35">
         <v>13</v>
       </c>
       <c r="E37" s="35">
         <v>13</v>
       </c>
       <c r="F37" s="35">
         <v>14</v>
       </c>
       <c r="G37" s="35">
         <v>9</v>
       </c>
       <c r="H37" s="35">
         <v>12</v>
       </c>
       <c r="I37" s="35">
@@ -10213,83 +10508,87 @@
       </c>
       <c r="T37" s="13">
         <v>16</v>
       </c>
       <c r="U37" s="13">
         <v>15</v>
       </c>
       <c r="V37" s="13">
         <v>12</v>
       </c>
       <c r="W37" s="13">
         <v>9</v>
       </c>
       <c r="X37" s="13">
         <v>10</v>
       </c>
       <c r="Y37" s="13">
         <v>11</v>
       </c>
       <c r="Z37" s="35">
         <v>6</v>
       </c>
       <c r="AA37" s="43">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="65" t="s">
+      <c r="AB37" s="35">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28" s="34" customFormat="1">
+      <c r="A38" s="68" t="s">
         <v>37</v>
       </c>
-      <c r="B38" s="65"/>
-[...22 lines deleted...]
-      <c r="Y38" s="65"/>
+      <c r="B38" s="68"/>
+      <c r="C38" s="68"/>
+      <c r="D38" s="68"/>
+      <c r="E38" s="68"/>
+      <c r="F38" s="68"/>
+      <c r="G38" s="68"/>
+      <c r="H38" s="68"/>
+      <c r="I38" s="68"/>
+      <c r="J38" s="68"/>
+      <c r="K38" s="68"/>
+      <c r="L38" s="68"/>
+      <c r="M38" s="68"/>
+      <c r="N38" s="68"/>
+      <c r="O38" s="68"/>
+      <c r="P38" s="68"/>
+      <c r="Q38" s="68"/>
+      <c r="R38" s="68"/>
+      <c r="S38" s="68"/>
+      <c r="T38" s="68"/>
+      <c r="U38" s="68"/>
+      <c r="V38" s="68"/>
+      <c r="W38" s="68"/>
+      <c r="X38" s="68"/>
+      <c r="Y38" s="68"/>
       <c r="Z38" s="13"/>
       <c r="AA38" s="13"/>
-    </row>
-    <row r="39" spans="1:27">
+      <c r="AB38" s="13"/>
+    </row>
+    <row r="39" spans="1:28">
       <c r="A39" s="46" t="s">
         <v>33</v>
       </c>
       <c r="B39" s="35">
         <v>235</v>
       </c>
       <c r="C39" s="13">
         <v>209</v>
       </c>
       <c r="D39" s="35">
         <v>188</v>
       </c>
       <c r="E39" s="35">
         <v>226</v>
       </c>
       <c r="F39" s="35">
         <v>225</v>
       </c>
       <c r="G39" s="35">
         <v>196</v>
       </c>
       <c r="H39" s="35">
         <v>191</v>
       </c>
       <c r="I39" s="35">
@@ -10324,55 +10623,58 @@
       </c>
       <c r="S39" s="13">
         <v>161</v>
       </c>
       <c r="T39" s="13">
         <v>200</v>
       </c>
       <c r="U39" s="13">
         <v>200</v>
       </c>
       <c r="V39" s="13">
         <v>186</v>
       </c>
       <c r="W39" s="13">
         <v>177</v>
       </c>
       <c r="X39" s="13">
         <v>178</v>
       </c>
       <c r="Y39" s="13">
         <v>190</v>
       </c>
       <c r="Z39" s="47">
         <v>191</v>
       </c>
-      <c r="AA39" s="71">
+      <c r="AA39" s="52">
         <v>147</v>
       </c>
-    </row>
-    <row r="40" spans="1:27">
+      <c r="AB39" s="47">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="40" spans="1:28">
       <c r="A40" s="45" t="s">
         <v>2</v>
       </c>
       <c r="B40" s="35">
         <v>90</v>
       </c>
       <c r="C40" s="13">
         <v>95</v>
       </c>
       <c r="D40" s="35">
         <v>81</v>
       </c>
       <c r="E40" s="35">
         <v>103</v>
       </c>
       <c r="F40" s="35">
         <v>86</v>
       </c>
       <c r="G40" s="35">
         <v>86</v>
       </c>
       <c r="H40" s="35">
         <v>64</v>
       </c>
       <c r="I40" s="35">
@@ -10407,55 +10709,58 @@
       </c>
       <c r="S40" s="13">
         <v>65</v>
       </c>
       <c r="T40" s="13">
         <v>68</v>
       </c>
       <c r="U40" s="13">
         <v>95</v>
       </c>
       <c r="V40" s="13">
         <v>79</v>
       </c>
       <c r="W40" s="13">
         <v>64</v>
       </c>
       <c r="X40" s="13">
         <v>69</v>
       </c>
       <c r="Y40" s="13">
         <v>80</v>
       </c>
       <c r="Z40" s="47">
         <v>88</v>
       </c>
-      <c r="AA40" s="71">
+      <c r="AA40" s="52">
         <v>69</v>
       </c>
-    </row>
-    <row r="41" spans="1:27">
+      <c r="AB40" s="47">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="41" spans="1:28">
       <c r="A41" s="45" t="s">
         <v>38</v>
       </c>
       <c r="B41" s="35">
         <v>15</v>
       </c>
       <c r="C41" s="13">
         <v>12</v>
       </c>
       <c r="D41" s="35">
         <v>9</v>
       </c>
       <c r="E41" s="35">
         <v>14</v>
       </c>
       <c r="F41" s="35">
         <v>18</v>
       </c>
       <c r="G41" s="35">
         <v>8</v>
       </c>
       <c r="H41" s="35">
         <v>12</v>
       </c>
       <c r="I41" s="35">
@@ -10490,55 +10795,58 @@
       </c>
       <c r="S41" s="13">
         <v>11</v>
       </c>
       <c r="T41" s="13">
         <v>13</v>
       </c>
       <c r="U41" s="13">
         <v>12</v>
       </c>
       <c r="V41" s="13">
         <v>14</v>
       </c>
       <c r="W41" s="13">
         <v>8</v>
       </c>
       <c r="X41" s="13">
         <v>15</v>
       </c>
       <c r="Y41" s="13">
         <v>9</v>
       </c>
       <c r="Z41" s="47">
         <v>12</v>
       </c>
-      <c r="AA41" s="71">
+      <c r="AA41" s="52">
         <v>6</v>
       </c>
-    </row>
-    <row r="42" spans="1:27">
+      <c r="AB41" s="47">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="42" spans="1:28">
       <c r="A42" s="45" t="s">
         <v>39</v>
       </c>
       <c r="B42" s="35">
         <v>3</v>
       </c>
       <c r="C42" s="13">
         <v>4</v>
       </c>
       <c r="D42" s="35">
         <v>9</v>
       </c>
       <c r="E42" s="35">
         <v>4</v>
       </c>
       <c r="F42" s="35">
         <v>9</v>
       </c>
       <c r="G42" s="35">
         <v>9</v>
       </c>
       <c r="H42" s="35">
         <v>8</v>
       </c>
       <c r="I42" s="35">
@@ -10573,55 +10881,58 @@
       </c>
       <c r="S42" s="13">
         <v>5</v>
       </c>
       <c r="T42" s="13">
         <v>2</v>
       </c>
       <c r="U42" s="13">
         <v>8</v>
       </c>
       <c r="V42" s="13">
         <v>6</v>
       </c>
       <c r="W42" s="13">
         <v>2</v>
       </c>
       <c r="X42" s="13">
         <v>8</v>
       </c>
       <c r="Y42" s="13">
         <v>5</v>
       </c>
       <c r="Z42" s="47">
         <v>9</v>
       </c>
-      <c r="AA42" s="71">
+      <c r="AA42" s="52">
         <v>6</v>
       </c>
-    </row>
-    <row r="43" spans="1:27">
+      <c r="AB42" s="47">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="43" spans="1:28">
       <c r="A43" s="45" t="s">
         <v>40</v>
       </c>
       <c r="B43" s="35">
         <v>12</v>
       </c>
       <c r="C43" s="13">
         <v>10</v>
       </c>
       <c r="D43" s="35">
         <v>10</v>
       </c>
       <c r="E43" s="35">
         <v>11</v>
       </c>
       <c r="F43" s="35">
         <v>17</v>
       </c>
       <c r="G43" s="35">
         <v>13</v>
       </c>
       <c r="H43" s="35">
         <v>5</v>
       </c>
       <c r="I43" s="35">
@@ -10656,55 +10967,58 @@
       </c>
       <c r="S43" s="13">
         <v>7</v>
       </c>
       <c r="T43" s="13">
         <v>11</v>
       </c>
       <c r="U43" s="13">
         <v>4</v>
       </c>
       <c r="V43" s="13">
         <v>10</v>
       </c>
       <c r="W43" s="13">
         <v>7</v>
       </c>
       <c r="X43" s="13">
         <v>5</v>
       </c>
       <c r="Y43" s="13">
         <v>11</v>
       </c>
       <c r="Z43" s="47">
         <v>6</v>
       </c>
-      <c r="AA43" s="71">
+      <c r="AA43" s="52">
         <v>5</v>
       </c>
-    </row>
-    <row r="44" spans="1:27">
+      <c r="AB43" s="47">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="44" spans="1:28">
       <c r="A44" s="45" t="s">
         <v>41</v>
       </c>
       <c r="B44" s="35">
         <v>8</v>
       </c>
       <c r="C44" s="13">
         <v>9</v>
       </c>
       <c r="D44" s="35">
         <v>9</v>
       </c>
       <c r="E44" s="35">
         <v>13</v>
       </c>
       <c r="F44" s="35">
         <v>4</v>
       </c>
       <c r="G44" s="35">
         <v>9</v>
       </c>
       <c r="H44" s="35">
         <v>7</v>
       </c>
       <c r="I44" s="35">
@@ -10739,55 +11053,58 @@
       </c>
       <c r="S44" s="13">
         <v>8</v>
       </c>
       <c r="T44" s="13">
         <v>6</v>
       </c>
       <c r="U44" s="13">
         <v>9</v>
       </c>
       <c r="V44" s="13">
         <v>11</v>
       </c>
       <c r="W44" s="13">
         <v>7</v>
       </c>
       <c r="X44" s="13">
         <v>7</v>
       </c>
       <c r="Y44" s="13">
         <v>8</v>
       </c>
       <c r="Z44" s="47">
         <v>3</v>
       </c>
-      <c r="AA44" s="71">
+      <c r="AA44" s="52">
         <v>5</v>
       </c>
-    </row>
-    <row r="45" spans="1:27">
+      <c r="AB44" s="47">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="45" spans="1:28">
       <c r="A45" s="45" t="s">
         <v>42</v>
       </c>
       <c r="B45" s="35">
         <v>6</v>
       </c>
       <c r="C45" s="13">
         <v>10</v>
       </c>
       <c r="D45" s="35">
         <v>8</v>
       </c>
       <c r="E45" s="35">
         <v>6</v>
       </c>
       <c r="F45" s="35">
         <v>10</v>
       </c>
       <c r="G45" s="35">
         <v>5</v>
       </c>
       <c r="H45" s="35">
         <v>10</v>
       </c>
       <c r="I45" s="35">
@@ -10822,55 +11139,58 @@
       </c>
       <c r="S45" s="13">
         <v>12</v>
       </c>
       <c r="T45" s="13">
         <v>9</v>
       </c>
       <c r="U45" s="13">
         <v>10</v>
       </c>
       <c r="V45" s="13">
         <v>6</v>
       </c>
       <c r="W45" s="13">
         <v>2</v>
       </c>
       <c r="X45" s="13">
         <v>9</v>
       </c>
       <c r="Y45" s="13">
         <v>5</v>
       </c>
       <c r="Z45" s="47">
         <v>8</v>
       </c>
-      <c r="AA45" s="71">
+      <c r="AA45" s="52">
         <v>6</v>
       </c>
-    </row>
-    <row r="46" spans="1:27">
+      <c r="AB45" s="47">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="46" spans="1:28">
       <c r="A46" s="45" t="s">
         <v>43</v>
       </c>
       <c r="B46" s="35">
         <v>16</v>
       </c>
       <c r="C46" s="13">
         <v>18</v>
       </c>
       <c r="D46" s="35">
         <v>16</v>
       </c>
       <c r="E46" s="35">
         <v>12</v>
       </c>
       <c r="F46" s="35">
         <v>19</v>
       </c>
       <c r="G46" s="35">
         <v>10</v>
       </c>
       <c r="H46" s="35">
         <v>21</v>
       </c>
       <c r="I46" s="35">
@@ -10905,55 +11225,58 @@
       </c>
       <c r="S46" s="13">
         <v>14</v>
       </c>
       <c r="T46" s="13">
         <v>17</v>
       </c>
       <c r="U46" s="13">
         <v>12</v>
       </c>
       <c r="V46" s="13">
         <v>11</v>
       </c>
       <c r="W46" s="13">
         <v>17</v>
       </c>
       <c r="X46" s="13">
         <v>14</v>
       </c>
       <c r="Y46" s="13">
         <v>13</v>
       </c>
       <c r="Z46" s="47">
         <v>17</v>
       </c>
-      <c r="AA46" s="71">
+      <c r="AA46" s="52">
         <v>10</v>
       </c>
-    </row>
-    <row r="47" spans="1:27">
+      <c r="AB46" s="47">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="47" spans="1:28">
       <c r="A47" s="45" t="s">
         <v>44</v>
       </c>
       <c r="B47" s="35">
         <v>10</v>
       </c>
       <c r="C47" s="13">
         <v>6</v>
       </c>
       <c r="D47" s="35">
         <v>3</v>
       </c>
       <c r="E47" s="35">
         <v>9</v>
       </c>
       <c r="F47" s="35">
         <v>4</v>
       </c>
       <c r="G47" s="35">
         <v>8</v>
       </c>
       <c r="H47" s="35">
         <v>4</v>
       </c>
       <c r="I47" s="35">
@@ -10988,55 +11311,58 @@
       </c>
       <c r="S47" s="13">
         <v>3</v>
       </c>
       <c r="T47" s="13">
         <v>7</v>
       </c>
       <c r="U47" s="13">
         <v>7</v>
       </c>
       <c r="V47" s="13">
         <v>3</v>
       </c>
       <c r="W47" s="13">
         <v>8</v>
       </c>
       <c r="X47" s="13">
         <v>1</v>
       </c>
       <c r="Y47" s="13">
         <v>4</v>
       </c>
       <c r="Z47" s="47">
         <v>5</v>
       </c>
-      <c r="AA47" s="71">
+      <c r="AA47" s="52">
         <v>8</v>
       </c>
-    </row>
-    <row r="48" spans="1:27">
+      <c r="AB47" s="47">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="48" spans="1:28">
       <c r="A48" s="45" t="s">
         <v>45</v>
       </c>
       <c r="B48" s="35">
         <v>15</v>
       </c>
       <c r="C48" s="13">
         <v>5</v>
       </c>
       <c r="D48" s="35">
         <v>7</v>
       </c>
       <c r="E48" s="35">
         <v>7</v>
       </c>
       <c r="F48" s="35">
         <v>9</v>
       </c>
       <c r="G48" s="35">
         <v>8</v>
       </c>
       <c r="H48" s="35">
         <v>5</v>
       </c>
       <c r="I48" s="35">
@@ -11071,55 +11397,58 @@
       </c>
       <c r="S48" s="13">
         <v>5</v>
       </c>
       <c r="T48" s="13">
         <v>9</v>
       </c>
       <c r="U48" s="13">
         <v>5</v>
       </c>
       <c r="V48" s="13">
         <v>5</v>
       </c>
       <c r="W48" s="13">
         <v>8</v>
       </c>
       <c r="X48" s="13">
         <v>4</v>
       </c>
       <c r="Y48" s="13">
         <v>6</v>
       </c>
       <c r="Z48" s="47">
         <v>5</v>
       </c>
-      <c r="AA48" s="71">
+      <c r="AA48" s="52">
         <v>6</v>
       </c>
-    </row>
-    <row r="49" spans="1:27">
+      <c r="AB48" s="47">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="49" spans="1:28">
       <c r="A49" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B49" s="35">
         <v>9</v>
       </c>
       <c r="C49" s="13">
         <v>5</v>
       </c>
       <c r="D49" s="35">
         <v>1</v>
       </c>
       <c r="E49" s="35">
         <v>7</v>
       </c>
       <c r="F49" s="35">
         <v>6</v>
       </c>
       <c r="G49" s="35">
         <v>4</v>
       </c>
       <c r="H49" s="35">
         <v>6</v>
       </c>
       <c r="I49" s="35">
@@ -11154,55 +11483,58 @@
       </c>
       <c r="S49" s="13">
         <v>5</v>
       </c>
       <c r="T49" s="13">
         <v>7</v>
       </c>
       <c r="U49" s="13">
         <v>4</v>
       </c>
       <c r="V49" s="13">
         <v>7</v>
       </c>
       <c r="W49" s="13">
         <v>14</v>
       </c>
       <c r="X49" s="13">
         <v>5</v>
       </c>
       <c r="Y49" s="13">
         <v>4</v>
       </c>
       <c r="Z49" s="47">
         <v>5</v>
       </c>
-      <c r="AA49" s="71">
+      <c r="AA49" s="52">
         <v>4</v>
       </c>
-    </row>
-    <row r="50" spans="1:27">
+      <c r="AB49" s="47">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="50" spans="1:28">
       <c r="A50" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B50" s="35">
         <v>21</v>
       </c>
       <c r="C50" s="13">
         <v>16</v>
       </c>
       <c r="D50" s="35">
         <v>13</v>
       </c>
       <c r="E50" s="35">
         <v>11</v>
       </c>
       <c r="F50" s="35">
         <v>17</v>
       </c>
       <c r="G50" s="35">
         <v>17</v>
       </c>
       <c r="H50" s="35">
         <v>13</v>
       </c>
       <c r="I50" s="35">
@@ -11237,55 +11569,58 @@
       </c>
       <c r="S50" s="13">
         <v>8</v>
       </c>
       <c r="T50" s="13">
         <v>20</v>
       </c>
       <c r="U50" s="13">
         <v>12</v>
       </c>
       <c r="V50" s="13">
         <v>12</v>
       </c>
       <c r="W50" s="13">
         <v>16</v>
       </c>
       <c r="X50" s="13">
         <v>14</v>
       </c>
       <c r="Y50" s="13">
         <v>20</v>
       </c>
       <c r="Z50" s="47">
         <v>12</v>
       </c>
-      <c r="AA50" s="71">
+      <c r="AA50" s="52">
         <v>11</v>
       </c>
-    </row>
-    <row r="51" spans="1:27">
+      <c r="AB50" s="47">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="51" spans="1:28">
       <c r="A51" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B51" s="35">
         <v>3</v>
       </c>
       <c r="C51" s="13">
         <v>5</v>
       </c>
       <c r="D51" s="35">
         <v>3</v>
       </c>
       <c r="E51" s="35">
         <v>1</v>
       </c>
       <c r="F51" s="35">
         <v>9</v>
       </c>
       <c r="G51" s="35">
         <v>5</v>
       </c>
       <c r="H51" s="35">
         <v>5</v>
       </c>
       <c r="I51" s="35">
@@ -11320,55 +11655,58 @@
       </c>
       <c r="S51" s="13">
         <v>5</v>
       </c>
       <c r="T51" s="13">
         <v>2</v>
       </c>
       <c r="U51" s="13">
         <v>4</v>
       </c>
       <c r="V51" s="13">
         <v>2</v>
       </c>
       <c r="W51" s="13">
         <v>4</v>
       </c>
       <c r="X51" s="13">
         <v>4</v>
       </c>
       <c r="Y51" s="13">
         <v>3</v>
       </c>
       <c r="Z51" s="47">
         <v>4</v>
       </c>
-      <c r="AA51" s="71">
+      <c r="AA51" s="52">
         <v>1</v>
       </c>
-    </row>
-    <row r="52" spans="1:27">
+      <c r="AB51" s="47">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="52" spans="1:28">
       <c r="A52" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B52" s="35">
         <v>9</v>
       </c>
       <c r="C52" s="13">
         <v>5</v>
       </c>
       <c r="D52" s="35">
         <v>5</v>
       </c>
       <c r="E52" s="35">
         <v>12</v>
       </c>
       <c r="F52" s="35">
         <v>7</v>
       </c>
       <c r="G52" s="35">
         <v>6</v>
       </c>
       <c r="H52" s="35">
         <v>7</v>
       </c>
       <c r="I52" s="35">
@@ -11403,55 +11741,58 @@
       </c>
       <c r="S52" s="13">
         <v>4</v>
       </c>
       <c r="T52" s="13">
         <v>6</v>
       </c>
       <c r="U52" s="13">
         <v>4</v>
       </c>
       <c r="V52" s="13">
         <v>9</v>
       </c>
       <c r="W52" s="13">
         <v>9</v>
       </c>
       <c r="X52" s="13">
         <v>8</v>
       </c>
       <c r="Y52" s="13">
         <v>7</v>
       </c>
       <c r="Z52" s="47">
         <v>3</v>
       </c>
-      <c r="AA52" s="71">
+      <c r="AA52" s="52">
         <v>3</v>
       </c>
-    </row>
-    <row r="53" spans="1:27">
+      <c r="AB52" s="47">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="53" spans="1:28">
       <c r="A53" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B53" s="37">
         <v>18</v>
       </c>
       <c r="C53" s="17">
         <v>9</v>
       </c>
       <c r="D53" s="37">
         <v>14</v>
       </c>
       <c r="E53" s="37">
         <v>16</v>
       </c>
       <c r="F53" s="37">
         <v>10</v>
       </c>
       <c r="G53" s="37">
         <v>8</v>
       </c>
       <c r="H53" s="37">
         <v>24</v>
       </c>
       <c r="I53" s="37">
@@ -11489,67 +11830,70 @@
       </c>
       <c r="T53" s="17">
         <v>23</v>
       </c>
       <c r="U53" s="17">
         <v>14</v>
       </c>
       <c r="V53" s="17">
         <v>11</v>
       </c>
       <c r="W53" s="17">
         <v>11</v>
       </c>
       <c r="X53" s="17">
         <v>15</v>
       </c>
       <c r="Y53" s="17">
         <v>15</v>
       </c>
       <c r="Z53" s="37">
         <v>14</v>
       </c>
       <c r="AA53" s="44">
         <v>7</v>
       </c>
-    </row>
-    <row r="54" spans="1:27">
+      <c r="AB53" s="37">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="54" spans="1:28">
       <c r="A54" s="18" t="s">
         <v>19</v>
       </c>
       <c r="Z54" s="47"/>
     </row>
-    <row r="55" spans="1:27">
+    <row r="55" spans="1:28">
       <c r="Z55" s="47"/>
     </row>
-    <row r="56" spans="1:27">
+    <row r="56" spans="1:28">
       <c r="Z56" s="47"/>
     </row>
-    <row r="57" spans="1:27">
+    <row r="57" spans="1:28">
       <c r="Z57" s="47"/>
     </row>
-    <row r="58" spans="1:27">
+    <row r="58" spans="1:28">
       <c r="Z58" s="47"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">