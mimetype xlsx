--- v1 (2026-06-04)
+++ v2 (2026-06-24)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345" tabRatio="710" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23256" windowHeight="12348" tabRatio="710"/>
   </bookViews>
   <sheets>
     <sheet name="The number of births alive" sheetId="1" r:id="rId1"/>
     <sheet name="General fertility rate" sheetId="4" r:id="rId2"/>
     <sheet name="Number of births by gender" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="241" uniqueCount="51">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>The number of births alive in the Soltustik Kazakhstan region*</t>
   </si>
   <si>
     <t>Petropavlovsk city</t>
   </si>
   <si>
     <t>Total population</t>
   </si>
   <si>
@@ -177,51 +177,51 @@
     <t>Shal akyna district</t>
   </si>
   <si>
     <t>Akkayin district</t>
   </si>
   <si>
     <t>Taiynsha district</t>
   </si>
   <si>
     <t>Timiryazev district</t>
   </si>
   <si>
     <t>Ualikhanov district</t>
   </si>
   <si>
     <t>district named after Gabit Musrepov</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -249,56 +249,50 @@
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
       <charset val="178"/>
-    </font>
-[...4 lines deleted...]
-      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
@@ -381,51 +375,51 @@
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="69">
+  <cellXfs count="65">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -485,123 +479,111 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -880,179 +862,179 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK45"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="AC10" sqref="AC10"/>
+    <sheetView tabSelected="1" topLeftCell="A7" workbookViewId="0">
+      <selection activeCell="A7" sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="27.5703125" style="14" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="4.28515625" style="14" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="27.5546875" style="14" customWidth="1"/>
+    <col min="2" max="2" width="6.5546875" style="14" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.109375" style="14" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="5.5546875" style="14" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.33203125" style="14" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4" style="14" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="4.42578125" style="14" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="3.85546875" style="14" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="4.44140625" style="14" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="3.88671875" style="14" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="14" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="8.85546875" style="14" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="17" max="17" width="4.28515625" style="14" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.88671875" style="14" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.6640625" style="14" bestFit="1" customWidth="1"/>
+    <col min="12" max="13" width="8.33203125" style="14" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.5546875" style="14" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.109375" style="14" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="5.5546875" style="14" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.33203125" style="14" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4" style="14" bestFit="1" customWidth="1"/>
-    <col min="19" max="19" width="4.42578125" style="14" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="3.85546875" style="14" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="4.44140625" style="14" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="3.88671875" style="14" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="6" style="14" bestFit="1" customWidth="1"/>
-    <col min="22" max="22" width="8.85546875" style="14" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="14"/>
+    <col min="22" max="22" width="8.88671875" style="14" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.6640625" style="14" bestFit="1" customWidth="1"/>
+    <col min="24" max="25" width="8.33203125" style="14" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="14"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="53" t="s">
+    <row r="1" spans="1:37" ht="13.2">
+      <c r="A1" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="53"/>
-[...22 lines deleted...]
-      <c r="Y1" s="53"/>
+      <c r="B1" s="50"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
+      <c r="E1" s="50"/>
+      <c r="F1" s="50"/>
+      <c r="G1" s="50"/>
+      <c r="H1" s="50"/>
+      <c r="I1" s="50"/>
+      <c r="J1" s="50"/>
+      <c r="K1" s="50"/>
+      <c r="L1" s="50"/>
+      <c r="M1" s="50"/>
+      <c r="N1" s="50"/>
+      <c r="O1" s="50"/>
+      <c r="P1" s="50"/>
+      <c r="Q1" s="50"/>
+      <c r="R1" s="50"/>
+      <c r="S1" s="50"/>
+      <c r="T1" s="50"/>
+      <c r="U1" s="50"/>
+      <c r="V1" s="50"/>
+      <c r="W1" s="50"/>
+      <c r="X1" s="50"/>
+      <c r="Y1" s="50"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="42"/>
       <c r="B2" s="42"/>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="42"/>
       <c r="M2" s="42"/>
     </row>
     <row r="3" spans="1:37" s="5" customFormat="1">
       <c r="Y3" s="6"/>
       <c r="AK3" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="59"/>
-      <c r="B4" s="57">
+      <c r="A4" s="54"/>
+      <c r="B4" s="48">
         <v>2024</v>
       </c>
-      <c r="C4" s="58"/>
-[...10 lines deleted...]
-      <c r="N4" s="57">
+      <c r="C4" s="49"/>
+      <c r="D4" s="49"/>
+      <c r="E4" s="49"/>
+      <c r="F4" s="49"/>
+      <c r="G4" s="49"/>
+      <c r="H4" s="49"/>
+      <c r="I4" s="49"/>
+      <c r="J4" s="49"/>
+      <c r="K4" s="49"/>
+      <c r="L4" s="49"/>
+      <c r="M4" s="49"/>
+      <c r="N4" s="48">
         <v>2025</v>
       </c>
-      <c r="O4" s="58"/>
-[...10 lines deleted...]
-      <c r="Z4" s="57">
+      <c r="O4" s="49"/>
+      <c r="P4" s="49"/>
+      <c r="Q4" s="49"/>
+      <c r="R4" s="49"/>
+      <c r="S4" s="49"/>
+      <c r="T4" s="49"/>
+      <c r="U4" s="49"/>
+      <c r="V4" s="49"/>
+      <c r="W4" s="49"/>
+      <c r="X4" s="49"/>
+      <c r="Y4" s="49"/>
+      <c r="Z4" s="48">
         <v>2026</v>
       </c>
-      <c r="AA4" s="58"/>
-[...9 lines deleted...]
-      <c r="AK4" s="58"/>
+      <c r="AA4" s="49"/>
+      <c r="AB4" s="49"/>
+      <c r="AC4" s="49"/>
+      <c r="AD4" s="49"/>
+      <c r="AE4" s="49"/>
+      <c r="AF4" s="49"/>
+      <c r="AG4" s="49"/>
+      <c r="AH4" s="49"/>
+      <c r="AI4" s="49"/>
+      <c r="AJ4" s="49"/>
+      <c r="AK4" s="49"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="60"/>
+      <c r="A5" s="55"/>
       <c r="B5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>9</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>10</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>14</v>
       </c>
       <c r="J5" s="9" t="s">
@@ -1119,77 +1101,77 @@
         <v>11</v>
       </c>
       <c r="AE5" s="9" t="s">
         <v>12</v>
       </c>
       <c r="AF5" s="9" t="s">
         <v>13</v>
       </c>
       <c r="AG5" s="9" t="s">
         <v>14</v>
       </c>
       <c r="AH5" s="9" t="s">
         <v>15</v>
       </c>
       <c r="AI5" s="9" t="s">
         <v>16</v>
       </c>
       <c r="AJ5" s="9" t="s">
         <v>17</v>
       </c>
       <c r="AK5" s="9" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="54" t="s">
+      <c r="A6" s="51" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="54"/>
-[...22 lines deleted...]
-      <c r="Y6" s="54"/>
+      <c r="B6" s="51"/>
+      <c r="C6" s="51"/>
+      <c r="D6" s="51"/>
+      <c r="E6" s="51"/>
+      <c r="F6" s="51"/>
+      <c r="G6" s="51"/>
+      <c r="H6" s="51"/>
+      <c r="I6" s="51"/>
+      <c r="J6" s="51"/>
+      <c r="K6" s="51"/>
+      <c r="L6" s="51"/>
+      <c r="M6" s="51"/>
+      <c r="N6" s="51"/>
+      <c r="O6" s="51"/>
+      <c r="P6" s="51"/>
+      <c r="Q6" s="51"/>
+      <c r="R6" s="51"/>
+      <c r="S6" s="51"/>
+      <c r="T6" s="51"/>
+      <c r="U6" s="51"/>
+      <c r="V6" s="51"/>
+      <c r="W6" s="51"/>
+      <c r="X6" s="51"/>
+      <c r="Y6" s="51"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="13">
         <v>460</v>
       </c>
       <c r="C7" s="13">
         <v>418</v>
       </c>
       <c r="D7" s="13">
         <v>376</v>
       </c>
       <c r="E7" s="13">
         <v>454</v>
       </c>
       <c r="F7" s="13">
         <v>455</v>
       </c>
       <c r="G7" s="13">
         <v>408</v>
       </c>
       <c r="H7" s="13">
         <v>415</v>
@@ -1223,58 +1205,61 @@
       </c>
       <c r="R7" s="12">
         <v>392</v>
       </c>
       <c r="S7" s="12">
         <v>361</v>
       </c>
       <c r="T7" s="12">
         <v>448</v>
       </c>
       <c r="U7" s="12">
         <v>406</v>
       </c>
       <c r="V7" s="12">
         <v>373</v>
       </c>
       <c r="W7" s="12">
         <v>360</v>
       </c>
       <c r="X7" s="12">
         <v>352</v>
       </c>
       <c r="Y7" s="12">
         <v>392</v>
       </c>
-      <c r="Z7" s="12">
+      <c r="Z7" s="35">
         <v>389</v>
       </c>
-      <c r="AA7" s="12">
+      <c r="AA7" s="35">
         <v>302</v>
       </c>
-      <c r="AB7" s="12">
+      <c r="AB7" s="35">
         <v>368</v>
+      </c>
+      <c r="AC7" s="35">
+        <v>394</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="13">
         <v>197</v>
       </c>
       <c r="C8" s="13">
         <v>185</v>
       </c>
       <c r="D8" s="13">
         <v>164</v>
       </c>
       <c r="E8" s="13">
         <v>189</v>
       </c>
       <c r="F8" s="13">
         <v>168</v>
       </c>
       <c r="G8" s="13">
         <v>172</v>
       </c>
       <c r="H8" s="13">
@@ -1309,58 +1294,61 @@
       </c>
       <c r="R8" s="12">
         <v>170</v>
       </c>
       <c r="S8" s="12">
         <v>139</v>
       </c>
       <c r="T8" s="12">
         <v>167</v>
       </c>
       <c r="U8" s="12">
         <v>177</v>
       </c>
       <c r="V8" s="12">
         <v>152</v>
       </c>
       <c r="W8" s="12">
         <v>138</v>
       </c>
       <c r="X8" s="12">
         <v>146</v>
       </c>
       <c r="Y8" s="12">
         <v>164</v>
       </c>
-      <c r="Z8" s="12">
+      <c r="Z8" s="35">
         <v>177</v>
       </c>
-      <c r="AA8" s="12">
+      <c r="AA8" s="35">
         <v>126</v>
       </c>
-      <c r="AB8" s="12">
+      <c r="AB8" s="35">
         <v>143</v>
+      </c>
+      <c r="AC8" s="35">
+        <v>169</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="13">
         <v>27</v>
       </c>
       <c r="C9" s="13">
         <v>24</v>
       </c>
       <c r="D9" s="13">
         <v>18</v>
       </c>
       <c r="E9" s="13">
         <v>32</v>
       </c>
       <c r="F9" s="13">
         <v>32</v>
       </c>
       <c r="G9" s="13">
         <v>19</v>
       </c>
       <c r="H9" s="13">
@@ -1395,58 +1383,61 @@
       </c>
       <c r="R9" s="12">
         <v>20</v>
       </c>
       <c r="S9" s="12">
         <v>21</v>
       </c>
       <c r="T9" s="12">
         <v>26</v>
       </c>
       <c r="U9" s="12">
         <v>25</v>
       </c>
       <c r="V9" s="12">
         <v>27</v>
       </c>
       <c r="W9" s="12">
         <v>18</v>
       </c>
       <c r="X9" s="12">
         <v>27</v>
       </c>
       <c r="Y9" s="12">
         <v>24</v>
       </c>
-      <c r="Z9" s="12">
+      <c r="Z9" s="35">
         <v>24</v>
       </c>
-      <c r="AA9" s="12">
+      <c r="AA9" s="35">
         <v>16</v>
       </c>
-      <c r="AB9" s="12">
+      <c r="AB9" s="35">
         <v>18</v>
+      </c>
+      <c r="AC9" s="35">
+        <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="13">
         <v>9</v>
       </c>
       <c r="C10" s="13">
         <v>8</v>
       </c>
       <c r="D10" s="13">
         <v>15</v>
       </c>
       <c r="E10" s="13">
         <v>6</v>
       </c>
       <c r="F10" s="13">
         <v>17</v>
       </c>
       <c r="G10" s="13">
         <v>18</v>
       </c>
       <c r="H10" s="13">
@@ -1481,57 +1472,60 @@
       </c>
       <c r="R10" s="12">
         <v>15</v>
       </c>
       <c r="S10" s="12">
         <v>9</v>
       </c>
       <c r="T10" s="12">
         <v>14</v>
       </c>
       <c r="U10" s="12">
         <v>19</v>
       </c>
       <c r="V10" s="12">
         <v>13</v>
       </c>
       <c r="W10" s="12">
         <v>7</v>
       </c>
       <c r="X10" s="12">
         <v>12</v>
       </c>
       <c r="Y10" s="12">
         <v>12</v>
       </c>
-      <c r="Z10" s="12">
+      <c r="Z10" s="35">
         <v>19</v>
       </c>
-      <c r="AA10" s="12">
+      <c r="AA10" s="35">
         <v>13</v>
       </c>
-      <c r="AB10" s="12">
+      <c r="AB10" s="35">
+        <v>11</v>
+      </c>
+      <c r="AC10" s="35">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B11" s="13">
         <v>25</v>
       </c>
       <c r="C11" s="13">
         <v>21</v>
       </c>
       <c r="D11" s="13">
         <v>16</v>
       </c>
       <c r="E11" s="13">
         <v>29</v>
       </c>
       <c r="F11" s="13">
         <v>33</v>
       </c>
       <c r="G11" s="13">
         <v>23</v>
       </c>
@@ -1567,58 +1561,61 @@
       </c>
       <c r="R11" s="12">
         <v>22</v>
       </c>
       <c r="S11" s="12">
         <v>16</v>
       </c>
       <c r="T11" s="12">
         <v>18</v>
       </c>
       <c r="U11" s="12">
         <v>8</v>
       </c>
       <c r="V11" s="12">
         <v>19</v>
       </c>
       <c r="W11" s="12">
         <v>20</v>
       </c>
       <c r="X11" s="12">
         <v>11</v>
       </c>
       <c r="Y11" s="12">
         <v>21</v>
       </c>
-      <c r="Z11" s="12">
+      <c r="Z11" s="35">
         <v>15</v>
       </c>
-      <c r="AA11" s="12">
+      <c r="AA11" s="35">
         <v>14</v>
       </c>
-      <c r="AB11" s="12">
+      <c r="AB11" s="35">
         <v>22</v>
+      </c>
+      <c r="AC11" s="35">
+        <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B12" s="13">
         <v>12</v>
       </c>
       <c r="C12" s="13">
         <v>18</v>
       </c>
       <c r="D12" s="13">
         <v>11</v>
       </c>
       <c r="E12" s="13">
         <v>21</v>
       </c>
       <c r="F12" s="13">
         <v>12</v>
       </c>
       <c r="G12" s="13">
         <v>19</v>
       </c>
       <c r="H12" s="13">
@@ -1653,58 +1650,61 @@
       </c>
       <c r="R12" s="12">
         <v>15</v>
       </c>
       <c r="S12" s="12">
         <v>17</v>
       </c>
       <c r="T12" s="12">
         <v>15</v>
       </c>
       <c r="U12" s="12">
         <v>18</v>
       </c>
       <c r="V12" s="12">
         <v>17</v>
       </c>
       <c r="W12" s="12">
         <v>15</v>
       </c>
       <c r="X12" s="12">
         <v>14</v>
       </c>
       <c r="Y12" s="12">
         <v>10</v>
       </c>
-      <c r="Z12" s="12">
+      <c r="Z12" s="35">
         <v>9</v>
       </c>
-      <c r="AA12" s="12">
+      <c r="AA12" s="35">
         <v>8</v>
       </c>
-      <c r="AB12" s="12">
+      <c r="AB12" s="35">
         <v>23</v>
+      </c>
+      <c r="AC12" s="35">
+        <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="13">
         <v>13</v>
       </c>
       <c r="C13" s="13">
         <v>19</v>
       </c>
       <c r="D13" s="13">
         <v>14</v>
       </c>
       <c r="E13" s="13">
         <v>16</v>
       </c>
       <c r="F13" s="13">
         <v>17</v>
       </c>
       <c r="G13" s="13">
         <v>18</v>
       </c>
       <c r="H13" s="13">
@@ -1739,58 +1739,61 @@
       </c>
       <c r="R13" s="12">
         <v>12</v>
       </c>
       <c r="S13" s="12">
         <v>18</v>
       </c>
       <c r="T13" s="12">
         <v>14</v>
       </c>
       <c r="U13" s="12">
         <v>16</v>
       </c>
       <c r="V13" s="12">
         <v>14</v>
       </c>
       <c r="W13" s="12">
         <v>10</v>
       </c>
       <c r="X13" s="12">
         <v>12</v>
       </c>
       <c r="Y13" s="12">
         <v>12</v>
       </c>
-      <c r="Z13" s="12">
+      <c r="Z13" s="35">
         <v>13</v>
       </c>
-      <c r="AA13" s="12">
+      <c r="AA13" s="35">
         <v>10</v>
       </c>
-      <c r="AB13" s="12">
+      <c r="AB13" s="35">
         <v>14</v>
+      </c>
+      <c r="AC13" s="35">
+        <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="13">
         <v>37</v>
       </c>
       <c r="C14" s="13">
         <v>38</v>
       </c>
       <c r="D14" s="13">
         <v>41</v>
       </c>
       <c r="E14" s="13">
         <v>27</v>
       </c>
       <c r="F14" s="13">
         <v>42</v>
       </c>
       <c r="G14" s="13">
         <v>30</v>
       </c>
       <c r="H14" s="13">
@@ -1825,58 +1828,61 @@
       </c>
       <c r="R14" s="12">
         <v>26</v>
       </c>
       <c r="S14" s="12">
         <v>32</v>
       </c>
       <c r="T14" s="12">
         <v>35</v>
       </c>
       <c r="U14" s="12">
         <v>28</v>
       </c>
       <c r="V14" s="12">
         <v>26</v>
       </c>
       <c r="W14" s="12">
         <v>28</v>
       </c>
       <c r="X14" s="12">
         <v>30</v>
       </c>
       <c r="Y14" s="12">
         <v>34</v>
       </c>
-      <c r="Z14" s="12">
+      <c r="Z14" s="35">
         <v>35</v>
       </c>
-      <c r="AA14" s="12">
+      <c r="AA14" s="35">
         <v>26</v>
       </c>
-      <c r="AB14" s="12">
+      <c r="AB14" s="35">
         <v>39</v>
+      </c>
+      <c r="AC14" s="35">
+        <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="13">
         <v>16</v>
       </c>
       <c r="C15" s="13">
         <v>14</v>
       </c>
       <c r="D15" s="13">
         <v>9</v>
       </c>
       <c r="E15" s="13">
         <v>21</v>
       </c>
       <c r="F15" s="13">
         <v>13</v>
       </c>
       <c r="G15" s="13">
         <v>15</v>
       </c>
       <c r="H15" s="13">
@@ -1911,57 +1917,60 @@
       </c>
       <c r="R15" s="12">
         <v>9</v>
       </c>
       <c r="S15" s="12">
         <v>5</v>
       </c>
       <c r="T15" s="12">
         <v>13</v>
       </c>
       <c r="U15" s="12">
         <v>14</v>
       </c>
       <c r="V15" s="12">
         <v>7</v>
       </c>
       <c r="W15" s="12">
         <v>13</v>
       </c>
       <c r="X15" s="12">
         <v>8</v>
       </c>
       <c r="Y15" s="12">
         <v>10</v>
       </c>
-      <c r="Z15" s="12">
+      <c r="Z15" s="35">
         <v>10</v>
       </c>
-      <c r="AA15" s="12">
+      <c r="AA15" s="35">
         <v>12</v>
       </c>
-      <c r="AB15" s="12">
+      <c r="AB15" s="35">
+        <v>9</v>
+      </c>
+      <c r="AC15" s="35">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B16" s="13">
         <v>26</v>
       </c>
       <c r="C16" s="13">
         <v>11</v>
       </c>
       <c r="D16" s="13">
         <v>9</v>
       </c>
       <c r="E16" s="13">
         <v>14</v>
       </c>
       <c r="F16" s="13">
         <v>18</v>
       </c>
       <c r="G16" s="13">
         <v>15</v>
       </c>
@@ -1997,61 +2006,64 @@
       </c>
       <c r="R16" s="12">
         <v>15</v>
       </c>
       <c r="S16" s="12">
         <v>20</v>
       </c>
       <c r="T16" s="12">
         <v>28</v>
       </c>
       <c r="U16" s="12">
         <v>19</v>
       </c>
       <c r="V16" s="12">
         <v>14</v>
       </c>
       <c r="W16" s="12">
         <v>12</v>
       </c>
       <c r="X16" s="12">
         <v>6</v>
       </c>
       <c r="Y16" s="12">
         <v>16</v>
       </c>
-      <c r="Z16" s="12">
+      <c r="Z16" s="35">
         <v>12</v>
       </c>
-      <c r="AA16" s="12">
+      <c r="AA16" s="35">
         <v>11</v>
       </c>
-      <c r="AB16" s="12">
+      <c r="AB16" s="35">
         <v>7</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="35">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B17" s="13">
         <v>10</v>
       </c>
       <c r="C17" s="13">
         <v>9</v>
       </c>
       <c r="D17" s="13">
         <v>6</v>
       </c>
       <c r="E17" s="13">
         <v>21</v>
       </c>
       <c r="F17" s="13">
         <v>10</v>
       </c>
       <c r="G17" s="13">
         <v>11</v>
       </c>
       <c r="H17" s="13">
         <v>13</v>
       </c>
       <c r="I17" s="11">
@@ -2083,61 +2095,64 @@
       </c>
       <c r="R17" s="12">
         <v>14</v>
       </c>
       <c r="S17" s="12">
         <v>12</v>
       </c>
       <c r="T17" s="12">
         <v>15</v>
       </c>
       <c r="U17" s="12">
         <v>7</v>
       </c>
       <c r="V17" s="12">
         <v>11</v>
       </c>
       <c r="W17" s="12">
         <v>22</v>
       </c>
       <c r="X17" s="12">
         <v>14</v>
       </c>
       <c r="Y17" s="12">
         <v>12</v>
       </c>
-      <c r="Z17" s="12">
+      <c r="Z17" s="35">
         <v>14</v>
       </c>
-      <c r="AA17" s="12">
+      <c r="AA17" s="35">
         <v>8</v>
       </c>
-      <c r="AB17" s="12">
+      <c r="AB17" s="35">
         <v>12</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="35">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="13">
         <v>33</v>
       </c>
       <c r="C18" s="13">
         <v>32</v>
       </c>
       <c r="D18" s="13">
         <v>29</v>
       </c>
       <c r="E18" s="13">
         <v>27</v>
       </c>
       <c r="F18" s="13">
         <v>35</v>
       </c>
       <c r="G18" s="13">
         <v>26</v>
       </c>
       <c r="H18" s="13">
         <v>34</v>
       </c>
       <c r="I18" s="11">
@@ -2169,61 +2184,64 @@
       </c>
       <c r="R18" s="12">
         <v>29</v>
       </c>
       <c r="S18" s="12">
         <v>26</v>
       </c>
       <c r="T18" s="12">
         <v>40</v>
       </c>
       <c r="U18" s="12">
         <v>27</v>
       </c>
       <c r="V18" s="12">
         <v>27</v>
       </c>
       <c r="W18" s="12">
         <v>28</v>
       </c>
       <c r="X18" s="12">
         <v>25</v>
       </c>
       <c r="Y18" s="12">
         <v>31</v>
       </c>
-      <c r="Z18" s="12">
+      <c r="Z18" s="35">
         <v>27</v>
       </c>
-      <c r="AA18" s="12">
+      <c r="AA18" s="35">
         <v>31</v>
       </c>
-      <c r="AB18" s="12">
+      <c r="AB18" s="35">
         <v>25</v>
       </c>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18" s="35">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B19" s="13">
         <v>6</v>
       </c>
       <c r="C19" s="13">
         <v>7</v>
       </c>
       <c r="D19" s="13">
         <v>6</v>
       </c>
       <c r="E19" s="13">
         <v>6</v>
       </c>
       <c r="F19" s="13">
         <v>12</v>
       </c>
       <c r="G19" s="13">
         <v>10</v>
       </c>
       <c r="H19" s="13">
         <v>11</v>
       </c>
       <c r="I19" s="11">
@@ -2255,61 +2273,64 @@
       </c>
       <c r="R19" s="12">
         <v>4</v>
       </c>
       <c r="S19" s="12">
         <v>10</v>
       </c>
       <c r="T19" s="12">
         <v>8</v>
       </c>
       <c r="U19" s="12">
         <v>9</v>
       </c>
       <c r="V19" s="12">
         <v>8</v>
       </c>
       <c r="W19" s="12">
         <v>13</v>
       </c>
       <c r="X19" s="12">
         <v>7</v>
       </c>
       <c r="Y19" s="12">
         <v>4</v>
       </c>
-      <c r="Z19" s="12">
+      <c r="Z19" s="35">
         <v>7</v>
       </c>
-      <c r="AA19" s="12">
+      <c r="AA19" s="35">
         <v>5</v>
       </c>
-      <c r="AB19" s="12">
+      <c r="AB19" s="35">
         <v>7</v>
       </c>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19" s="35">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B20" s="13">
         <v>15</v>
       </c>
       <c r="C20" s="13">
         <v>11</v>
       </c>
       <c r="D20" s="13">
         <v>11</v>
       </c>
       <c r="E20" s="13">
         <v>16</v>
       </c>
       <c r="F20" s="13">
         <v>22</v>
       </c>
       <c r="G20" s="13">
         <v>15</v>
       </c>
       <c r="H20" s="13">
         <v>16</v>
       </c>
       <c r="I20" s="11">
@@ -2341,61 +2362,64 @@
       </c>
       <c r="R20" s="12">
         <v>12</v>
       </c>
       <c r="S20" s="12">
         <v>13</v>
       </c>
       <c r="T20" s="12">
         <v>16</v>
       </c>
       <c r="U20" s="12">
         <v>10</v>
       </c>
       <c r="V20" s="12">
         <v>15</v>
       </c>
       <c r="W20" s="12">
         <v>16</v>
       </c>
       <c r="X20" s="12">
         <v>15</v>
       </c>
       <c r="Y20" s="12">
         <v>16</v>
       </c>
-      <c r="Z20" s="12">
+      <c r="Z20" s="35">
         <v>7</v>
       </c>
-      <c r="AA20" s="12">
+      <c r="AA20" s="35">
         <v>9</v>
       </c>
-      <c r="AB20" s="12">
+      <c r="AB20" s="35">
         <v>11</v>
       </c>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="35">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B21" s="13">
         <v>34</v>
       </c>
       <c r="C21" s="13">
         <v>21</v>
       </c>
       <c r="D21" s="13">
         <v>27</v>
       </c>
       <c r="E21" s="13">
         <v>29</v>
       </c>
       <c r="F21" s="13">
         <v>24</v>
       </c>
       <c r="G21" s="13">
         <v>17</v>
       </c>
       <c r="H21" s="13">
         <v>36</v>
       </c>
       <c r="I21" s="11">
@@ -2427,93 +2451,93 @@
       </c>
       <c r="R21" s="12">
         <v>29</v>
       </c>
       <c r="S21" s="12">
         <v>23</v>
       </c>
       <c r="T21" s="12">
         <v>39</v>
       </c>
       <c r="U21" s="12">
         <v>29</v>
       </c>
       <c r="V21" s="12">
         <v>23</v>
       </c>
       <c r="W21" s="12">
         <v>20</v>
       </c>
       <c r="X21" s="12">
         <v>25</v>
       </c>
       <c r="Y21" s="12">
         <v>26</v>
       </c>
-      <c r="Z21" s="12">
+      <c r="Z21" s="35">
         <v>20</v>
       </c>
-      <c r="AA21" s="12">
+      <c r="AA21" s="35">
         <v>13</v>
       </c>
-      <c r="AB21" s="12">
+      <c r="AB21" s="35">
         <v>27</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="55" t="s">
+      <c r="AC21" s="35">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
+      <c r="A22" s="52" t="s">
         <v>4</v>
       </c>
-      <c r="B22" s="55"/>
-[...27 lines deleted...]
-    <row r="23" spans="1:28">
+      <c r="B22" s="52"/>
+      <c r="C22" s="52"/>
+      <c r="D22" s="52"/>
+      <c r="E22" s="52"/>
+      <c r="F22" s="52"/>
+      <c r="G22" s="52"/>
+      <c r="H22" s="52"/>
+      <c r="I22" s="52"/>
+      <c r="J22" s="52"/>
+      <c r="K22" s="52"/>
+      <c r="L22" s="52"/>
+      <c r="M22" s="52"/>
+      <c r="N22" s="52"/>
+      <c r="O22" s="52"/>
+      <c r="P22" s="52"/>
+      <c r="Q22" s="52"/>
+      <c r="R22" s="52"/>
+      <c r="S22" s="52"/>
+      <c r="T22" s="52"/>
+      <c r="U22" s="52"/>
+      <c r="V22" s="52"/>
+      <c r="W22" s="52"/>
+      <c r="X22" s="52"/>
+      <c r="Y22" s="52"/>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="13">
         <v>240</v>
       </c>
       <c r="C23" s="13">
         <v>214</v>
       </c>
       <c r="D23" s="13">
         <v>193</v>
       </c>
       <c r="E23" s="13">
         <v>223</v>
       </c>
       <c r="F23" s="13">
         <v>207</v>
       </c>
       <c r="G23" s="13">
         <v>196</v>
       </c>
       <c r="H23" s="13">
         <v>172</v>
       </c>
       <c r="I23" s="11">
@@ -2545,61 +2569,64 @@
       </c>
       <c r="R23" s="12">
         <v>205</v>
       </c>
       <c r="S23" s="12">
         <v>162</v>
       </c>
       <c r="T23" s="12">
         <v>204</v>
       </c>
       <c r="U23" s="12">
         <v>207</v>
       </c>
       <c r="V23" s="12">
         <v>180</v>
       </c>
       <c r="W23" s="12">
         <v>170</v>
       </c>
       <c r="X23" s="12">
         <v>165</v>
       </c>
       <c r="Y23" s="12">
         <v>200</v>
       </c>
-      <c r="Z23" s="12">
+      <c r="Z23" s="35">
         <v>198</v>
       </c>
-      <c r="AA23" s="12">
+      <c r="AA23" s="35">
         <v>149</v>
       </c>
-      <c r="AB23" s="12">
+      <c r="AB23" s="35">
         <v>166</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="35">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="13">
         <v>197</v>
       </c>
       <c r="C24" s="13">
         <v>185</v>
       </c>
       <c r="D24" s="13">
         <v>164</v>
       </c>
       <c r="E24" s="13">
         <v>189</v>
       </c>
       <c r="F24" s="13">
         <v>168</v>
       </c>
       <c r="G24" s="13">
         <v>172</v>
       </c>
       <c r="H24" s="13">
         <v>151</v>
       </c>
       <c r="I24" s="11">
@@ -2631,61 +2658,64 @@
       </c>
       <c r="R24" s="12">
         <v>170</v>
       </c>
       <c r="S24" s="12">
         <v>139</v>
       </c>
       <c r="T24" s="12">
         <v>167</v>
       </c>
       <c r="U24" s="12">
         <v>177</v>
       </c>
       <c r="V24" s="12">
         <v>152</v>
       </c>
       <c r="W24" s="12">
         <v>138</v>
       </c>
       <c r="X24" s="12">
         <v>146</v>
       </c>
       <c r="Y24" s="12">
         <v>164</v>
       </c>
-      <c r="Z24" s="12">
+      <c r="Z24" s="35">
         <v>177</v>
       </c>
-      <c r="AA24" s="12">
+      <c r="AA24" s="35">
         <v>126</v>
       </c>
-      <c r="AB24" s="12">
+      <c r="AB24" s="35">
         <v>143</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="35">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B25" s="13">
         <v>7</v>
       </c>
       <c r="C25" s="13">
         <v>9</v>
       </c>
       <c r="D25" s="13">
         <v>11</v>
       </c>
       <c r="E25" s="13">
         <v>17</v>
       </c>
       <c r="F25" s="13">
         <v>10</v>
       </c>
       <c r="G25" s="13">
         <v>6</v>
       </c>
       <c r="H25" s="13">
         <v>5</v>
       </c>
       <c r="I25" s="11">
@@ -2717,61 +2747,64 @@
       </c>
       <c r="R25" s="12">
         <v>7</v>
       </c>
       <c r="S25" s="12">
         <v>3</v>
       </c>
       <c r="T25" s="12">
         <v>4</v>
       </c>
       <c r="U25" s="12">
         <v>5</v>
       </c>
       <c r="V25" s="12">
         <v>11</v>
       </c>
       <c r="W25" s="12">
         <v>7</v>
       </c>
       <c r="X25" s="12">
         <v>1</v>
       </c>
       <c r="Y25" s="12">
         <v>7</v>
       </c>
-      <c r="Z25" s="12">
+      <c r="Z25" s="35">
         <v>5</v>
       </c>
-      <c r="AA25" s="12">
+      <c r="AA25" s="35">
         <v>4</v>
       </c>
-      <c r="AB25" s="12">
+      <c r="AB25" s="35">
         <v>8</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="35">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B26" s="13">
         <v>6</v>
       </c>
       <c r="C26" s="13">
         <v>5</v>
       </c>
       <c r="D26" s="13">
         <v>3</v>
       </c>
       <c r="E26" s="13">
         <v>3</v>
       </c>
       <c r="F26" s="13">
         <v>6</v>
       </c>
       <c r="G26" s="13">
         <v>5</v>
       </c>
       <c r="H26" s="13">
         <v>5</v>
       </c>
       <c r="I26" s="11">
@@ -2803,61 +2836,64 @@
       </c>
       <c r="R26" s="12">
         <v>5</v>
       </c>
       <c r="S26" s="12">
         <v>3</v>
       </c>
       <c r="T26" s="12">
         <v>5</v>
       </c>
       <c r="U26" s="12">
         <v>3</v>
       </c>
       <c r="V26" s="12">
         <v>3</v>
       </c>
       <c r="W26" s="12">
         <v>8</v>
       </c>
       <c r="X26" s="12">
         <v>3</v>
       </c>
       <c r="Y26" s="12">
         <v>5</v>
       </c>
-      <c r="Z26" s="12">
-[...2 lines deleted...]
-      <c r="AA26" s="12">
+      <c r="Z26" s="35">
+        <v>6</v>
+      </c>
+      <c r="AA26" s="35">
         <v>2</v>
       </c>
-      <c r="AB26" s="12">
-[...3 lines deleted...]
-    <row r="27" spans="1:28">
+      <c r="AB26" s="35">
+        <v>6</v>
+      </c>
+      <c r="AC26" s="35">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B27" s="13">
         <v>15</v>
       </c>
       <c r="C27" s="13">
         <v>4</v>
       </c>
       <c r="D27" s="13">
         <v>3</v>
       </c>
       <c r="E27" s="13">
         <v>5</v>
       </c>
       <c r="F27" s="13">
         <v>10</v>
       </c>
       <c r="G27" s="13">
         <v>6</v>
       </c>
       <c r="H27" s="13">
         <v>3</v>
       </c>
       <c r="I27" s="11">
@@ -2889,61 +2925,64 @@
       </c>
       <c r="R27" s="12">
         <v>10</v>
       </c>
       <c r="S27" s="12">
         <v>11</v>
       </c>
       <c r="T27" s="12">
         <v>16</v>
       </c>
       <c r="U27" s="12">
         <v>8</v>
       </c>
       <c r="V27" s="12">
         <v>9</v>
       </c>
       <c r="W27" s="12">
         <v>5</v>
       </c>
       <c r="X27" s="12">
         <v>4</v>
       </c>
       <c r="Y27" s="12">
         <v>9</v>
       </c>
-      <c r="Z27" s="12">
+      <c r="Z27" s="35">
         <v>4</v>
       </c>
-      <c r="AA27" s="12">
+      <c r="AA27" s="35">
         <v>7</v>
       </c>
-      <c r="AB27" s="12">
+      <c r="AB27" s="35">
         <v>4</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="35">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B28" s="13">
         <v>15</v>
       </c>
       <c r="C28" s="13">
         <v>11</v>
       </c>
       <c r="D28" s="13">
         <v>12</v>
       </c>
       <c r="E28" s="13">
         <v>9</v>
       </c>
       <c r="F28" s="13">
         <v>13</v>
       </c>
       <c r="G28" s="13">
         <v>7</v>
       </c>
       <c r="H28" s="13">
         <v>8</v>
       </c>
       <c r="I28" s="11">
@@ -2975,93 +3014,93 @@
       </c>
       <c r="R28" s="12">
         <v>13</v>
       </c>
       <c r="S28" s="12">
         <v>6</v>
       </c>
       <c r="T28" s="12">
         <v>12</v>
       </c>
       <c r="U28" s="12">
         <v>14</v>
       </c>
       <c r="V28" s="12">
         <v>5</v>
       </c>
       <c r="W28" s="12">
         <v>12</v>
       </c>
       <c r="X28" s="12">
         <v>11</v>
       </c>
       <c r="Y28" s="12">
         <v>15</v>
       </c>
-      <c r="Z28" s="12">
-[...2 lines deleted...]
-      <c r="AA28" s="12">
+      <c r="Z28" s="35">
+        <v>6</v>
+      </c>
+      <c r="AA28" s="35">
         <v>10</v>
       </c>
-      <c r="AB28" s="12">
+      <c r="AB28" s="35">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="56" t="s">
+      <c r="AC28" s="35">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
+      <c r="A29" s="53" t="s">
         <v>5</v>
       </c>
-      <c r="B29" s="56"/>
-[...27 lines deleted...]
-    <row r="30" spans="1:28">
+      <c r="B29" s="53"/>
+      <c r="C29" s="53"/>
+      <c r="D29" s="53"/>
+      <c r="E29" s="53"/>
+      <c r="F29" s="53"/>
+      <c r="G29" s="53"/>
+      <c r="H29" s="53"/>
+      <c r="I29" s="53"/>
+      <c r="J29" s="53"/>
+      <c r="K29" s="53"/>
+      <c r="L29" s="53"/>
+      <c r="M29" s="53"/>
+      <c r="N29" s="53"/>
+      <c r="O29" s="53"/>
+      <c r="P29" s="53"/>
+      <c r="Q29" s="53"/>
+      <c r="R29" s="53"/>
+      <c r="S29" s="53"/>
+      <c r="T29" s="53"/>
+      <c r="U29" s="53"/>
+      <c r="V29" s="53"/>
+      <c r="W29" s="53"/>
+      <c r="X29" s="53"/>
+      <c r="Y29" s="53"/>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B30" s="13">
         <v>220</v>
       </c>
       <c r="C30" s="13">
         <v>204</v>
       </c>
       <c r="D30" s="13">
         <v>183</v>
       </c>
       <c r="E30" s="13">
         <v>231</v>
       </c>
       <c r="F30" s="13">
         <v>248</v>
       </c>
       <c r="G30" s="13">
         <v>212</v>
       </c>
       <c r="H30" s="13">
         <v>243</v>
       </c>
       <c r="I30" s="11">
@@ -3093,62 +3132,65 @@
       </c>
       <c r="R30" s="12">
         <v>187</v>
       </c>
       <c r="S30" s="12">
         <v>199</v>
       </c>
       <c r="T30" s="12">
         <v>244</v>
       </c>
       <c r="U30" s="12">
         <v>199</v>
       </c>
       <c r="V30" s="12">
         <v>193</v>
       </c>
       <c r="W30" s="12">
         <v>190</v>
       </c>
       <c r="X30" s="12">
         <v>187</v>
       </c>
       <c r="Y30" s="12">
         <v>192</v>
       </c>
-      <c r="Z30" s="12">
+      <c r="Z30" s="45">
         <v>191</v>
       </c>
-      <c r="AA30" s="12">
+      <c r="AA30" s="45">
         <v>153</v>
       </c>
-      <c r="AB30" s="12">
+      <c r="AB30" s="45">
         <v>202</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="45" t="s">
+      <c r="AC30" s="45">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
+      <c r="A31" s="43" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="13">
         <v>27</v>
       </c>
       <c r="C31" s="13">
         <v>24</v>
       </c>
       <c r="D31" s="13">
         <v>18</v>
       </c>
       <c r="E31" s="13">
         <v>32</v>
       </c>
       <c r="F31" s="13">
         <v>32</v>
       </c>
       <c r="G31" s="13">
         <v>19</v>
       </c>
       <c r="H31" s="13">
         <v>27</v>
       </c>
       <c r="I31" s="11">
         <v>29</v>
@@ -3179,62 +3221,65 @@
       </c>
       <c r="R31" s="12">
         <v>20</v>
       </c>
       <c r="S31" s="12">
         <v>21</v>
       </c>
       <c r="T31" s="12">
         <v>26</v>
       </c>
       <c r="U31" s="12">
         <v>25</v>
       </c>
       <c r="V31" s="12">
         <v>27</v>
       </c>
       <c r="W31" s="12">
         <v>18</v>
       </c>
       <c r="X31" s="12">
         <v>27</v>
       </c>
       <c r="Y31" s="12">
         <v>24</v>
       </c>
-      <c r="Z31" s="12">
+      <c r="Z31" s="45">
         <v>24</v>
       </c>
-      <c r="AA31" s="12">
+      <c r="AA31" s="45">
         <v>16</v>
       </c>
-      <c r="AB31" s="12">
+      <c r="AB31" s="45">
         <v>18</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="45" t="s">
+      <c r="AC31" s="45">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
+      <c r="A32" s="43" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="13">
         <v>9</v>
       </c>
       <c r="C32" s="13">
         <v>8</v>
       </c>
       <c r="D32" s="13">
         <v>15</v>
       </c>
       <c r="E32" s="13">
         <v>6</v>
       </c>
       <c r="F32" s="13">
         <v>17</v>
       </c>
       <c r="G32" s="13">
         <v>18</v>
       </c>
       <c r="H32" s="13">
         <v>18</v>
       </c>
       <c r="I32" s="11">
         <v>12</v>
@@ -3265,62 +3310,65 @@
       </c>
       <c r="R32" s="12">
         <v>15</v>
       </c>
       <c r="S32" s="12">
         <v>9</v>
       </c>
       <c r="T32" s="12">
         <v>14</v>
       </c>
       <c r="U32" s="12">
         <v>19</v>
       </c>
       <c r="V32" s="12">
         <v>13</v>
       </c>
       <c r="W32" s="12">
         <v>7</v>
       </c>
       <c r="X32" s="12">
         <v>12</v>
       </c>
       <c r="Y32" s="12">
         <v>12</v>
       </c>
-      <c r="Z32" s="12">
+      <c r="Z32" s="45">
         <v>19</v>
       </c>
-      <c r="AA32" s="12">
+      <c r="AA32" s="45">
         <v>13</v>
       </c>
-      <c r="AB32" s="12">
+      <c r="AB32" s="45">
         <v>11</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="45" t="s">
+      <c r="AC32" s="45">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
+      <c r="A33" s="43" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="13">
         <v>18</v>
       </c>
       <c r="C33" s="13">
         <v>12</v>
       </c>
       <c r="D33" s="13">
         <v>5</v>
       </c>
       <c r="E33" s="13">
         <v>12</v>
       </c>
       <c r="F33" s="13">
         <v>23</v>
       </c>
       <c r="G33" s="13">
         <v>17</v>
       </c>
       <c r="H33" s="13">
         <v>9</v>
       </c>
       <c r="I33" s="11">
         <v>14</v>
@@ -3351,62 +3399,65 @@
       </c>
       <c r="R33" s="12">
         <v>15</v>
       </c>
       <c r="S33" s="12">
         <v>13</v>
       </c>
       <c r="T33" s="12">
         <v>14</v>
       </c>
       <c r="U33" s="12">
         <v>3</v>
       </c>
       <c r="V33" s="12">
         <v>8</v>
       </c>
       <c r="W33" s="12">
         <v>13</v>
       </c>
       <c r="X33" s="12">
         <v>10</v>
       </c>
       <c r="Y33" s="12">
         <v>14</v>
       </c>
-      <c r="Z33" s="12">
+      <c r="Z33" s="45">
         <v>10</v>
       </c>
-      <c r="AA33" s="12">
+      <c r="AA33" s="45">
         <v>10</v>
       </c>
-      <c r="AB33" s="12">
+      <c r="AB33" s="45">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="45" t="s">
+      <c r="AC33" s="45">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
+      <c r="A34" s="43" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="13">
         <v>12</v>
       </c>
       <c r="C34" s="13">
         <v>18</v>
       </c>
       <c r="D34" s="13">
         <v>11</v>
       </c>
       <c r="E34" s="13">
         <v>21</v>
       </c>
       <c r="F34" s="13">
         <v>12</v>
       </c>
       <c r="G34" s="13">
         <v>19</v>
       </c>
       <c r="H34" s="13">
         <v>13</v>
       </c>
       <c r="I34" s="11">
         <v>15</v>
@@ -3437,62 +3488,65 @@
       </c>
       <c r="R34" s="12">
         <v>15</v>
       </c>
       <c r="S34" s="12">
         <v>17</v>
       </c>
       <c r="T34" s="12">
         <v>15</v>
       </c>
       <c r="U34" s="12">
         <v>18</v>
       </c>
       <c r="V34" s="12">
         <v>17</v>
       </c>
       <c r="W34" s="12">
         <v>15</v>
       </c>
       <c r="X34" s="12">
         <v>14</v>
       </c>
       <c r="Y34" s="12">
         <v>10</v>
       </c>
-      <c r="Z34" s="12">
+      <c r="Z34" s="45">
         <v>9</v>
       </c>
-      <c r="AA34" s="12">
+      <c r="AA34" s="45">
         <v>8</v>
       </c>
-      <c r="AB34" s="12">
+      <c r="AB34" s="45">
         <v>23</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="45" t="s">
+      <c r="AC34" s="45">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
+      <c r="A35" s="43" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="13">
         <v>13</v>
       </c>
       <c r="C35" s="13">
         <v>19</v>
       </c>
       <c r="D35" s="13">
         <v>14</v>
       </c>
       <c r="E35" s="13">
         <v>16</v>
       </c>
       <c r="F35" s="13">
         <v>17</v>
       </c>
       <c r="G35" s="13">
         <v>18</v>
       </c>
       <c r="H35" s="13">
         <v>19</v>
       </c>
       <c r="I35" s="11">
         <v>21</v>
@@ -3523,62 +3577,65 @@
       </c>
       <c r="R35" s="12">
         <v>12</v>
       </c>
       <c r="S35" s="12">
         <v>18</v>
       </c>
       <c r="T35" s="12">
         <v>14</v>
       </c>
       <c r="U35" s="12">
         <v>16</v>
       </c>
       <c r="V35" s="12">
         <v>14</v>
       </c>
       <c r="W35" s="12">
         <v>10</v>
       </c>
       <c r="X35" s="12">
         <v>12</v>
       </c>
       <c r="Y35" s="12">
         <v>12</v>
       </c>
-      <c r="Z35" s="12">
+      <c r="Z35" s="45">
         <v>13</v>
       </c>
-      <c r="AA35" s="12">
+      <c r="AA35" s="45">
         <v>10</v>
       </c>
-      <c r="AB35" s="12">
+      <c r="AB35" s="45">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="45" t="s">
+      <c r="AC35" s="45">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
+      <c r="A36" s="43" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="13">
         <v>37</v>
       </c>
       <c r="C36" s="13">
         <v>38</v>
       </c>
       <c r="D36" s="13">
         <v>41</v>
       </c>
       <c r="E36" s="13">
         <v>27</v>
       </c>
       <c r="F36" s="13">
         <v>42</v>
       </c>
       <c r="G36" s="13">
         <v>30</v>
       </c>
       <c r="H36" s="13">
         <v>40</v>
       </c>
       <c r="I36" s="11">
         <v>36</v>
@@ -3609,62 +3666,65 @@
       </c>
       <c r="R36" s="12">
         <v>26</v>
       </c>
       <c r="S36" s="12">
         <v>32</v>
       </c>
       <c r="T36" s="12">
         <v>35</v>
       </c>
       <c r="U36" s="12">
         <v>28</v>
       </c>
       <c r="V36" s="12">
         <v>26</v>
       </c>
       <c r="W36" s="12">
         <v>28</v>
       </c>
       <c r="X36" s="12">
         <v>30</v>
       </c>
       <c r="Y36" s="12">
         <v>34</v>
       </c>
-      <c r="Z36" s="12">
+      <c r="Z36" s="45">
         <v>35</v>
       </c>
-      <c r="AA36" s="12">
+      <c r="AA36" s="45">
         <v>26</v>
       </c>
-      <c r="AB36" s="12">
+      <c r="AB36" s="45">
         <v>39</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="45" t="s">
+      <c r="AC36" s="45">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
+      <c r="A37" s="43" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="13">
         <v>10</v>
       </c>
       <c r="C37" s="13">
         <v>9</v>
       </c>
       <c r="D37" s="13">
         <v>6</v>
       </c>
       <c r="E37" s="13">
         <v>18</v>
       </c>
       <c r="F37" s="13">
         <v>7</v>
       </c>
       <c r="G37" s="13">
         <v>10</v>
       </c>
       <c r="H37" s="13">
         <v>5</v>
       </c>
       <c r="I37" s="11">
         <v>12</v>
@@ -3695,62 +3755,65 @@
       </c>
       <c r="R37" s="12">
         <v>4</v>
       </c>
       <c r="S37" s="12">
         <v>2</v>
       </c>
       <c r="T37" s="12">
         <v>8</v>
       </c>
       <c r="U37" s="12">
         <v>11</v>
       </c>
       <c r="V37" s="12">
         <v>4</v>
       </c>
       <c r="W37" s="12">
         <v>5</v>
       </c>
       <c r="X37" s="12">
         <v>5</v>
       </c>
       <c r="Y37" s="12">
         <v>5</v>
       </c>
-      <c r="Z37" s="12">
+      <c r="Z37" s="45">
         <v>4</v>
       </c>
-      <c r="AA37" s="12">
+      <c r="AA37" s="45">
         <v>10</v>
       </c>
-      <c r="AB37" s="12">
+      <c r="AB37" s="45">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="45" t="s">
+      <c r="AC37" s="45">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29">
+      <c r="A38" s="43" t="s">
         <v>45</v>
       </c>
       <c r="B38" s="13">
         <v>11</v>
       </c>
       <c r="C38" s="13">
         <v>7</v>
       </c>
       <c r="D38" s="13">
         <v>6</v>
       </c>
       <c r="E38" s="13">
         <v>9</v>
       </c>
       <c r="F38" s="13">
         <v>8</v>
       </c>
       <c r="G38" s="13">
         <v>9</v>
       </c>
       <c r="H38" s="13">
         <v>10</v>
       </c>
       <c r="I38" s="11">
         <v>11</v>
@@ -3781,61 +3844,64 @@
       </c>
       <c r="R38" s="12">
         <v>5</v>
       </c>
       <c r="S38" s="12">
         <v>9</v>
       </c>
       <c r="T38" s="12">
         <v>12</v>
       </c>
       <c r="U38" s="12">
         <v>11</v>
       </c>
       <c r="V38" s="12">
         <v>5</v>
       </c>
       <c r="W38" s="12">
         <v>7</v>
       </c>
       <c r="X38" s="12">
         <v>2</v>
       </c>
       <c r="Y38" s="12">
         <v>7</v>
       </c>
-      <c r="Z38" s="12">
+      <c r="Z38" s="45">
         <v>8</v>
       </c>
-      <c r="AA38" s="12">
+      <c r="AA38" s="45">
         <v>4</v>
       </c>
-      <c r="AB38" s="12">
+      <c r="AB38" s="45">
         <v>3</v>
       </c>
-    </row>
-    <row r="39" spans="1:28">
+      <c r="AC38" s="45">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29">
       <c r="A39" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B39" s="13">
         <v>10</v>
       </c>
       <c r="C39" s="13">
         <v>9</v>
       </c>
       <c r="D39" s="13">
         <v>6</v>
       </c>
       <c r="E39" s="13">
         <v>21</v>
       </c>
       <c r="F39" s="13">
         <v>10</v>
       </c>
       <c r="G39" s="13">
         <v>11</v>
       </c>
       <c r="H39" s="13">
         <v>13</v>
       </c>
       <c r="I39" s="11">
@@ -3867,61 +3933,64 @@
       </c>
       <c r="R39" s="12">
         <v>14</v>
       </c>
       <c r="S39" s="12">
         <v>12</v>
       </c>
       <c r="T39" s="12">
         <v>15</v>
       </c>
       <c r="U39" s="12">
         <v>7</v>
       </c>
       <c r="V39" s="12">
         <v>11</v>
       </c>
       <c r="W39" s="12">
         <v>22</v>
       </c>
       <c r="X39" s="12">
         <v>14</v>
       </c>
       <c r="Y39" s="12">
         <v>12</v>
       </c>
-      <c r="Z39" s="12">
+      <c r="Z39" s="45">
         <v>14</v>
       </c>
-      <c r="AA39" s="12">
+      <c r="AA39" s="45">
         <v>8</v>
       </c>
-      <c r="AB39" s="12">
+      <c r="AB39" s="45">
         <v>12</v>
       </c>
-    </row>
-    <row r="40" spans="1:28">
+      <c r="AC39" s="45">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29">
       <c r="A40" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B40" s="13">
         <v>18</v>
       </c>
       <c r="C40" s="13">
         <v>21</v>
       </c>
       <c r="D40" s="13">
         <v>17</v>
       </c>
       <c r="E40" s="13">
         <v>18</v>
       </c>
       <c r="F40" s="13">
         <v>22</v>
       </c>
       <c r="G40" s="13">
         <v>19</v>
       </c>
       <c r="H40" s="13">
         <v>26</v>
       </c>
       <c r="I40" s="11">
@@ -3953,61 +4022,64 @@
       </c>
       <c r="R40" s="12">
         <v>16</v>
       </c>
       <c r="S40" s="12">
         <v>20</v>
       </c>
       <c r="T40" s="12">
         <v>28</v>
       </c>
       <c r="U40" s="12">
         <v>13</v>
       </c>
       <c r="V40" s="12">
         <v>22</v>
       </c>
       <c r="W40" s="12">
         <v>16</v>
       </c>
       <c r="X40" s="12">
         <v>14</v>
       </c>
       <c r="Y40" s="12">
         <v>16</v>
       </c>
-      <c r="Z40" s="12">
+      <c r="Z40" s="45">
         <v>21</v>
       </c>
-      <c r="AA40" s="12">
+      <c r="AA40" s="45">
         <v>21</v>
       </c>
-      <c r="AB40" s="12">
+      <c r="AB40" s="45">
         <v>20</v>
       </c>
-    </row>
-    <row r="41" spans="1:28">
+      <c r="AC40" s="45">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29">
       <c r="A41" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B41" s="13">
         <v>6</v>
       </c>
       <c r="C41" s="13">
         <v>7</v>
       </c>
       <c r="D41" s="13">
         <v>6</v>
       </c>
       <c r="E41" s="13">
         <v>6</v>
       </c>
       <c r="F41" s="13">
         <v>12</v>
       </c>
       <c r="G41" s="13">
         <v>10</v>
       </c>
       <c r="H41" s="13">
         <v>11</v>
       </c>
       <c r="I41" s="11">
@@ -4039,61 +4111,64 @@
       </c>
       <c r="R41" s="12">
         <v>4</v>
       </c>
       <c r="S41" s="12">
         <v>10</v>
       </c>
       <c r="T41" s="12">
         <v>8</v>
       </c>
       <c r="U41" s="12">
         <v>9</v>
       </c>
       <c r="V41" s="12">
         <v>8</v>
       </c>
       <c r="W41" s="12">
         <v>13</v>
       </c>
       <c r="X41" s="12">
         <v>7</v>
       </c>
       <c r="Y41" s="12">
         <v>4</v>
       </c>
-      <c r="Z41" s="12">
+      <c r="Z41" s="45">
         <v>7</v>
       </c>
-      <c r="AA41" s="12">
+      <c r="AA41" s="45">
         <v>5</v>
       </c>
-      <c r="AB41" s="12">
+      <c r="AB41" s="45">
         <v>7</v>
       </c>
-    </row>
-    <row r="42" spans="1:28">
+      <c r="AC41" s="45">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29">
       <c r="A42" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B42" s="13">
         <v>15</v>
       </c>
       <c r="C42" s="13">
         <v>11</v>
       </c>
       <c r="D42" s="13">
         <v>11</v>
       </c>
       <c r="E42" s="13">
         <v>16</v>
       </c>
       <c r="F42" s="13">
         <v>22</v>
       </c>
       <c r="G42" s="13">
         <v>15</v>
       </c>
       <c r="H42" s="13">
         <v>16</v>
       </c>
       <c r="I42" s="11">
@@ -4125,61 +4200,64 @@
       </c>
       <c r="R42" s="12">
         <v>12</v>
       </c>
       <c r="S42" s="12">
         <v>13</v>
       </c>
       <c r="T42" s="12">
         <v>16</v>
       </c>
       <c r="U42" s="12">
         <v>10</v>
       </c>
       <c r="V42" s="12">
         <v>15</v>
       </c>
       <c r="W42" s="12">
         <v>16</v>
       </c>
       <c r="X42" s="12">
         <v>15</v>
       </c>
       <c r="Y42" s="12">
         <v>16</v>
       </c>
-      <c r="Z42" s="12">
+      <c r="Z42" s="45">
         <v>7</v>
       </c>
-      <c r="AA42" s="12">
+      <c r="AA42" s="45">
         <v>9</v>
       </c>
-      <c r="AB42" s="12">
+      <c r="AB42" s="45">
         <v>11</v>
       </c>
-    </row>
-    <row r="43" spans="1:28" s="39" customFormat="1">
+      <c r="AC42" s="45">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29" s="39" customFormat="1">
       <c r="A43" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B43" s="17">
         <v>34</v>
       </c>
       <c r="C43" s="17">
         <v>21</v>
       </c>
       <c r="D43" s="17">
         <v>27</v>
       </c>
       <c r="E43" s="17">
         <v>29</v>
       </c>
       <c r="F43" s="17">
         <v>24</v>
       </c>
       <c r="G43" s="23">
         <v>17</v>
       </c>
       <c r="H43" s="23">
         <v>36</v>
       </c>
       <c r="I43" s="15">
@@ -4211,232 +4289,235 @@
       </c>
       <c r="R43" s="16">
         <v>29</v>
       </c>
       <c r="S43" s="16">
         <v>23</v>
       </c>
       <c r="T43" s="16">
         <v>39</v>
       </c>
       <c r="U43" s="16">
         <v>29</v>
       </c>
       <c r="V43" s="16">
         <v>23</v>
       </c>
       <c r="W43" s="16">
         <v>20</v>
       </c>
       <c r="X43" s="16">
         <v>25</v>
       </c>
       <c r="Y43" s="16">
         <v>26</v>
       </c>
-      <c r="Z43" s="16">
+      <c r="Z43" s="37">
         <v>20</v>
       </c>
-      <c r="AA43" s="16">
+      <c r="AA43" s="37">
         <v>13</v>
       </c>
-      <c r="AB43" s="16">
+      <c r="AB43" s="37">
         <v>27</v>
       </c>
-    </row>
-    <row r="44" spans="1:28">
+      <c r="AC43" s="37">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29">
       <c r="A44" s="18" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="45" spans="1:28">
+    <row r="45" spans="1:29">
       <c r="B45" s="39"/>
       <c r="C45" s="39"/>
       <c r="D45" s="39"/>
       <c r="E45" s="39"/>
       <c r="F45" s="39"/>
       <c r="G45" s="39"/>
       <c r="H45" s="39"/>
       <c r="I45" s="39"/>
       <c r="J45" s="39"/>
       <c r="K45" s="39"/>
       <c r="L45" s="39"/>
       <c r="M45" s="39"/>
       <c r="N45" s="39"/>
       <c r="O45" s="39"/>
       <c r="P45" s="39"/>
       <c r="Q45" s="39"/>
       <c r="R45" s="39"/>
       <c r="S45" s="39"/>
       <c r="T45" s="39"/>
       <c r="U45" s="39"/>
       <c r="V45" s="39"/>
       <c r="W45" s="39"/>
       <c r="X45" s="39"/>
       <c r="Y45" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="A29:Y29"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="A4:A5"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
-    <mergeCell ref="A29:Y29"/>
-[...1 lines deleted...]
-    <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="AC20" sqref="AC20"/>
+    <sheetView topLeftCell="J13" workbookViewId="0">
+      <selection activeCell="J13" sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="27.7109375" style="14" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="7.140625" style="14" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="27.6640625" style="14" customWidth="1"/>
+    <col min="2" max="2" width="6.5546875" style="14" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.109375" style="14" bestFit="1" customWidth="1"/>
     <col min="4" max="9" width="7" style="14" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="8.85546875" style="14" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.88671875" style="14" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7" style="14" bestFit="1" customWidth="1"/>
-    <col min="12" max="13" width="8.28515625" style="14" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15" max="15" width="7.140625" style="14" bestFit="1" customWidth="1"/>
+    <col min="12" max="13" width="8.33203125" style="14" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.5546875" style="14" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.109375" style="14" bestFit="1" customWidth="1"/>
     <col min="16" max="21" width="7" style="14" bestFit="1" customWidth="1"/>
-    <col min="22" max="22" width="8.85546875" style="14" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="8.88671875" style="14" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7" style="14" bestFit="1" customWidth="1"/>
-    <col min="24" max="25" width="8.28515625" style="14" bestFit="1" customWidth="1"/>
-    <col min="26" max="16384" width="9.140625" style="14"/>
+    <col min="24" max="25" width="8.33203125" style="14" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="14"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="62" t="s">
+    <row r="1" spans="1:37" ht="13.2">
+      <c r="A1" s="57" t="s">
         <v>20</v>
       </c>
-      <c r="B1" s="62"/>
-[...22 lines deleted...]
-      <c r="Y1" s="62"/>
+      <c r="B1" s="57"/>
+      <c r="C1" s="57"/>
+      <c r="D1" s="57"/>
+      <c r="E1" s="57"/>
+      <c r="F1" s="57"/>
+      <c r="G1" s="57"/>
+      <c r="H1" s="57"/>
+      <c r="I1" s="57"/>
+      <c r="J1" s="57"/>
+      <c r="K1" s="57"/>
+      <c r="L1" s="57"/>
+      <c r="M1" s="57"/>
+      <c r="N1" s="57"/>
+      <c r="O1" s="57"/>
+      <c r="P1" s="57"/>
+      <c r="Q1" s="57"/>
+      <c r="R1" s="57"/>
+      <c r="S1" s="57"/>
+      <c r="T1" s="57"/>
+      <c r="U1" s="57"/>
+      <c r="V1" s="57"/>
+      <c r="W1" s="57"/>
+      <c r="X1" s="57"/>
+      <c r="Y1" s="57"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="40"/>
       <c r="B2" s="40"/>
       <c r="C2" s="40"/>
       <c r="D2" s="40"/>
       <c r="E2" s="40"/>
       <c r="F2" s="40"/>
       <c r="G2" s="40"/>
       <c r="H2" s="40"/>
       <c r="I2" s="40"/>
       <c r="J2" s="40"/>
       <c r="K2" s="40"/>
       <c r="L2" s="40"/>
       <c r="M2" s="40"/>
     </row>
     <row r="3" spans="1:37" s="5" customFormat="1">
-      <c r="X3" s="61"/>
-[...1 lines deleted...]
-      <c r="AJ3" s="61" t="s">
+      <c r="X3" s="56"/>
+      <c r="Y3" s="56"/>
+      <c r="AJ3" s="56" t="s">
         <v>32</v>
       </c>
-      <c r="AK3" s="61"/>
+      <c r="AK3" s="56"/>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="59"/>
-      <c r="B4" s="57">
+      <c r="A4" s="54"/>
+      <c r="B4" s="48">
         <v>2024</v>
       </c>
-      <c r="C4" s="58"/>
-[...10 lines deleted...]
-      <c r="N4" s="57">
+      <c r="C4" s="49"/>
+      <c r="D4" s="49"/>
+      <c r="E4" s="49"/>
+      <c r="F4" s="49"/>
+      <c r="G4" s="49"/>
+      <c r="H4" s="49"/>
+      <c r="I4" s="49"/>
+      <c r="J4" s="49"/>
+      <c r="K4" s="49"/>
+      <c r="L4" s="49"/>
+      <c r="M4" s="49"/>
+      <c r="N4" s="48">
         <v>2025</v>
       </c>
-      <c r="O4" s="58"/>
-[...10 lines deleted...]
-      <c r="Z4" s="57">
+      <c r="O4" s="49"/>
+      <c r="P4" s="49"/>
+      <c r="Q4" s="49"/>
+      <c r="R4" s="49"/>
+      <c r="S4" s="49"/>
+      <c r="T4" s="49"/>
+      <c r="U4" s="49"/>
+      <c r="V4" s="49"/>
+      <c r="W4" s="49"/>
+      <c r="X4" s="49"/>
+      <c r="Y4" s="49"/>
+      <c r="Z4" s="48">
         <v>2026</v>
       </c>
-      <c r="AA4" s="58"/>
-[...12 lines deleted...]
-      <c r="A5" s="60"/>
+      <c r="AA4" s="49"/>
+      <c r="AB4" s="49"/>
+      <c r="AC4" s="49"/>
+      <c r="AD4" s="49"/>
+      <c r="AE4" s="49"/>
+      <c r="AF4" s="49"/>
+      <c r="AG4" s="49"/>
+      <c r="AH4" s="49"/>
+      <c r="AI4" s="49"/>
+      <c r="AJ4" s="49"/>
+      <c r="AK4" s="49"/>
+    </row>
+    <row r="5" spans="1:37" ht="20.399999999999999">
+      <c r="A5" s="55"/>
       <c r="B5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>26</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="9" t="s">
@@ -4503,77 +4584,77 @@
         <v>24</v>
       </c>
       <c r="AE5" s="10" t="s">
         <v>25</v>
       </c>
       <c r="AF5" s="9" t="s">
         <v>26</v>
       </c>
       <c r="AG5" s="9" t="s">
         <v>27</v>
       </c>
       <c r="AH5" s="9" t="s">
         <v>28</v>
       </c>
       <c r="AI5" s="9" t="s">
         <v>29</v>
       </c>
       <c r="AJ5" s="9" t="s">
         <v>30</v>
       </c>
       <c r="AK5" s="9" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="63" t="s">
+      <c r="A6" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="63"/>
-[...22 lines deleted...]
-      <c r="Y6" s="63"/>
+      <c r="B6" s="58"/>
+      <c r="C6" s="58"/>
+      <c r="D6" s="58"/>
+      <c r="E6" s="58"/>
+      <c r="F6" s="58"/>
+      <c r="G6" s="58"/>
+      <c r="H6" s="58"/>
+      <c r="I6" s="58"/>
+      <c r="J6" s="58"/>
+      <c r="K6" s="58"/>
+      <c r="L6" s="58"/>
+      <c r="M6" s="58"/>
+      <c r="N6" s="58"/>
+      <c r="O6" s="58"/>
+      <c r="P6" s="58"/>
+      <c r="Q6" s="58"/>
+      <c r="R6" s="58"/>
+      <c r="S6" s="58"/>
+      <c r="T6" s="58"/>
+      <c r="U6" s="58"/>
+      <c r="V6" s="58"/>
+      <c r="W6" s="58"/>
+      <c r="X6" s="58"/>
+      <c r="Y6" s="58"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="24">
         <v>10.32</v>
       </c>
       <c r="C7" s="24">
         <v>10.24</v>
       </c>
       <c r="D7" s="24">
         <v>9.61</v>
       </c>
       <c r="E7" s="24">
         <v>9.83</v>
       </c>
       <c r="F7" s="24">
         <v>9.9</v>
       </c>
       <c r="G7" s="26">
         <v>9.83</v>
       </c>
       <c r="H7" s="26">
         <v>9.75</v>
@@ -4607,58 +4688,61 @@
       </c>
       <c r="R7" s="20">
         <v>8.83</v>
       </c>
       <c r="S7" s="20">
         <v>8.77</v>
       </c>
       <c r="T7" s="20">
         <v>8.98</v>
       </c>
       <c r="U7" s="20">
         <v>9.01</v>
       </c>
       <c r="V7" s="20">
         <v>8.98</v>
       </c>
       <c r="W7" s="20">
         <v>8.9</v>
       </c>
       <c r="X7" s="20">
         <v>8.84</v>
       </c>
       <c r="Y7" s="20">
         <v>8.85</v>
       </c>
-      <c r="Z7" s="48">
+      <c r="Z7" s="46">
         <v>8.9600000000000009</v>
       </c>
-      <c r="AA7" s="50">
+      <c r="AA7" s="46">
         <v>8.35</v>
       </c>
-      <c r="AB7" s="48">
+      <c r="AB7" s="46">
         <v>8.39</v>
+      </c>
+      <c r="AC7" s="46">
+        <v>8.6300000000000008</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="24">
         <v>10.45</v>
       </c>
       <c r="C8" s="24">
         <v>10.56</v>
       </c>
       <c r="D8" s="24">
         <v>9.92</v>
       </c>
       <c r="E8" s="24">
         <v>10.050000000000001</v>
       </c>
       <c r="F8" s="24">
         <v>9.82</v>
       </c>
       <c r="G8" s="26">
         <v>9.76</v>
       </c>
       <c r="H8" s="26">
@@ -4693,58 +4777,61 @@
       </c>
       <c r="R8" s="20">
         <v>8.7200000000000006</v>
       </c>
       <c r="S8" s="20">
         <v>8.5399999999999991</v>
       </c>
       <c r="T8" s="20">
         <v>8.59</v>
       </c>
       <c r="U8" s="20">
         <v>8.69</v>
       </c>
       <c r="V8" s="20">
         <v>8.65</v>
       </c>
       <c r="W8" s="20">
         <v>8.51</v>
       </c>
       <c r="X8" s="20">
         <v>8.4700000000000006</v>
       </c>
       <c r="Y8" s="20">
         <v>8.49</v>
       </c>
-      <c r="Z8" s="48">
+      <c r="Z8" s="46">
         <v>9.4</v>
       </c>
-      <c r="AA8" s="50">
+      <c r="AA8" s="46">
         <v>8.44</v>
       </c>
-      <c r="AB8" s="48">
+      <c r="AB8" s="46">
         <v>8.14</v>
+      </c>
+      <c r="AC8" s="46">
+        <v>8.42</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="24">
         <v>10.16</v>
       </c>
       <c r="C9" s="24">
         <v>9.91</v>
       </c>
       <c r="D9" s="24">
         <v>8.82</v>
       </c>
       <c r="E9" s="24">
         <v>9.73</v>
       </c>
       <c r="F9" s="24">
         <v>10.18</v>
       </c>
       <c r="G9" s="26">
         <v>9.7100000000000009</v>
       </c>
       <c r="H9" s="26">
@@ -4779,58 +4866,61 @@
       </c>
       <c r="R9" s="20">
         <v>9.41</v>
       </c>
       <c r="S9" s="20">
         <v>9.25</v>
       </c>
       <c r="T9" s="20">
         <v>9.3800000000000008</v>
       </c>
       <c r="U9" s="20">
         <v>9.42</v>
       </c>
       <c r="V9" s="20">
         <v>9.58</v>
       </c>
       <c r="W9" s="20">
         <v>9.31</v>
       </c>
       <c r="X9" s="20">
         <v>9.4499999999999993</v>
       </c>
       <c r="Y9" s="20">
         <v>9.44</v>
       </c>
-      <c r="Z9" s="48">
+      <c r="Z9" s="46">
         <v>9.64</v>
       </c>
-      <c r="AA9" s="50">
+      <c r="AA9" s="46">
         <v>8.48</v>
       </c>
-      <c r="AB9" s="48">
+      <c r="AB9" s="46">
         <v>8.0399999999999991</v>
+      </c>
+      <c r="AC9" s="46">
+        <v>8.59</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="24">
         <v>8.2200000000000006</v>
       </c>
       <c r="C10" s="24">
         <v>8</v>
       </c>
       <c r="D10" s="24">
         <v>9.9</v>
       </c>
       <c r="E10" s="24">
         <v>8.84</v>
       </c>
       <c r="F10" s="24">
         <v>10.16</v>
       </c>
       <c r="G10" s="26">
         <v>11.27</v>
       </c>
       <c r="H10" s="26">
@@ -4865,58 +4955,61 @@
       </c>
       <c r="R10" s="20">
         <v>12.99</v>
       </c>
       <c r="S10" s="20">
         <v>12.33</v>
       </c>
       <c r="T10" s="20">
         <v>12.46</v>
       </c>
       <c r="U10" s="20">
         <v>13.18</v>
       </c>
       <c r="V10" s="20">
         <v>13.11</v>
       </c>
       <c r="W10" s="20">
         <v>12.46</v>
       </c>
       <c r="X10" s="20">
         <v>12.38</v>
       </c>
       <c r="Y10" s="20">
         <v>12.29</v>
       </c>
-      <c r="Z10" s="48">
+      <c r="Z10" s="46">
         <v>18.579999999999998</v>
       </c>
-      <c r="AA10" s="50">
+      <c r="AA10" s="46">
         <v>16.54</v>
       </c>
-      <c r="AB10" s="48">
+      <c r="AB10" s="46">
         <v>14.6</v>
+      </c>
+      <c r="AC10" s="46">
+        <v>13.7</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B11" s="24">
         <v>11.12</v>
       </c>
       <c r="C11" s="24">
         <v>10.59</v>
       </c>
       <c r="D11" s="24">
         <v>9.41</v>
       </c>
       <c r="E11" s="24">
         <v>10.38</v>
       </c>
       <c r="F11" s="24">
         <v>11.23</v>
       </c>
       <c r="G11" s="26">
         <v>11.12</v>
       </c>
       <c r="H11" s="26">
@@ -4951,58 +5044,61 @@
       </c>
       <c r="R11" s="20">
         <v>8.73</v>
       </c>
       <c r="S11" s="20">
         <v>8.52</v>
       </c>
       <c r="T11" s="20">
         <v>8.4600000000000009</v>
       </c>
       <c r="U11" s="20">
         <v>7.84</v>
       </c>
       <c r="V11" s="20">
         <v>7.96</v>
       </c>
       <c r="W11" s="20">
         <v>8.07</v>
       </c>
       <c r="X11" s="20">
         <v>7.81</v>
       </c>
       <c r="Y11" s="20">
         <v>7.95</v>
       </c>
-      <c r="Z11" s="48">
+      <c r="Z11" s="46">
         <v>6.9</v>
       </c>
-      <c r="AA11" s="50">
+      <c r="AA11" s="46">
         <v>7.01</v>
       </c>
-      <c r="AB11" s="48">
+      <c r="AB11" s="46">
         <v>8.08</v>
+      </c>
+      <c r="AC11" s="46">
+        <v>7.62</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B12" s="24">
         <v>6.85</v>
       </c>
       <c r="C12" s="24">
         <v>8.84</v>
       </c>
       <c r="D12" s="24">
         <v>7.97</v>
       </c>
       <c r="E12" s="24">
         <v>9.07</v>
       </c>
       <c r="F12" s="24">
         <v>8.6</v>
       </c>
       <c r="G12" s="26">
         <v>9.02</v>
       </c>
       <c r="H12" s="26">
@@ -5037,58 +5133,61 @@
       </c>
       <c r="R12" s="20">
         <v>8.14</v>
       </c>
       <c r="S12" s="20">
         <v>8.48</v>
       </c>
       <c r="T12" s="20">
         <v>8.51</v>
       </c>
       <c r="U12" s="20">
         <v>8.76</v>
       </c>
       <c r="V12" s="20">
         <v>8.91</v>
       </c>
       <c r="W12" s="20">
         <v>8.89</v>
       </c>
       <c r="X12" s="20">
         <v>8.85</v>
       </c>
       <c r="Y12" s="20">
         <v>8.58</v>
       </c>
-      <c r="Z12" s="48">
+      <c r="Z12" s="46">
         <v>5.42</v>
       </c>
-      <c r="AA12" s="50">
+      <c r="AA12" s="46">
         <v>5.34</v>
       </c>
-      <c r="AB12" s="48">
+      <c r="AB12" s="46">
         <v>8.2100000000000009</v>
+      </c>
+      <c r="AC12" s="46">
+        <v>8.92</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="24">
         <v>8.77</v>
       </c>
       <c r="C13" s="24">
         <v>11.17</v>
       </c>
       <c r="D13" s="24">
         <v>10.55</v>
       </c>
       <c r="E13" s="24">
         <v>10.68</v>
       </c>
       <c r="F13" s="24">
         <v>10.83</v>
       </c>
       <c r="G13" s="26">
         <v>11.1</v>
       </c>
       <c r="H13" s="26">
@@ -5123,58 +5222,61 @@
       </c>
       <c r="R13" s="20">
         <v>7.59</v>
       </c>
       <c r="S13" s="20">
         <v>8.4700000000000006</v>
       </c>
       <c r="T13" s="20">
         <v>8.67</v>
       </c>
       <c r="U13" s="20">
         <v>8.98</v>
       </c>
       <c r="V13" s="20">
         <v>9.11</v>
       </c>
       <c r="W13" s="20">
         <v>8.9</v>
       </c>
       <c r="X13" s="20">
         <v>8.8800000000000008</v>
       </c>
       <c r="Y13" s="20">
         <v>8.83</v>
       </c>
-      <c r="Z13" s="48">
+      <c r="Z13" s="46">
         <v>9.4499999999999993</v>
       </c>
-      <c r="AA13" s="50">
+      <c r="AA13" s="46">
         <v>8.7200000000000006</v>
       </c>
-      <c r="AB13" s="48">
+      <c r="AB13" s="46">
         <v>9.19</v>
+      </c>
+      <c r="AC13" s="46">
+        <v>8.75</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="24">
         <v>9.44</v>
       </c>
       <c r="C14" s="24">
         <v>9.8800000000000008</v>
       </c>
       <c r="D14" s="24">
         <v>10.06</v>
       </c>
       <c r="E14" s="24">
         <v>9.2200000000000006</v>
       </c>
       <c r="F14" s="24">
         <v>9.5</v>
       </c>
       <c r="G14" s="26">
         <v>9.24</v>
       </c>
       <c r="H14" s="26">
@@ -5209,58 +5311,61 @@
       </c>
       <c r="R14" s="20">
         <v>7.66</v>
       </c>
       <c r="S14" s="20">
         <v>7.79</v>
       </c>
       <c r="T14" s="20">
         <v>7.96</v>
       </c>
       <c r="U14" s="20">
         <v>7.86</v>
       </c>
       <c r="V14" s="20">
         <v>7.74</v>
       </c>
       <c r="W14" s="20">
         <v>7.67</v>
       </c>
       <c r="X14" s="20">
         <v>7.69</v>
       </c>
       <c r="Y14" s="20">
         <v>7.78</v>
       </c>
-      <c r="Z14" s="48">
+      <c r="Z14" s="46">
         <v>9</v>
       </c>
-      <c r="AA14" s="50">
+      <c r="AA14" s="46">
         <v>8.23</v>
       </c>
-      <c r="AB14" s="48">
+      <c r="AB14" s="46">
         <v>8.8699999999999992</v>
+      </c>
+      <c r="AC14" s="46">
+        <v>9.1</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="24">
         <v>11.07</v>
       </c>
       <c r="C15" s="24">
         <v>10.72</v>
       </c>
       <c r="D15" s="24">
         <v>9.17</v>
       </c>
       <c r="E15" s="24">
         <v>10.6</v>
       </c>
       <c r="F15" s="24">
         <v>10.27</v>
       </c>
       <c r="G15" s="26">
         <v>10.34</v>
       </c>
       <c r="H15" s="26">
@@ -5295,58 +5400,61 @@
       </c>
       <c r="R15" s="20">
         <v>7.55</v>
       </c>
       <c r="S15" s="20">
         <v>6.91</v>
       </c>
       <c r="T15" s="20">
         <v>7.25</v>
       </c>
       <c r="U15" s="20">
         <v>7.58</v>
       </c>
       <c r="V15" s="20">
         <v>7.32</v>
       </c>
       <c r="W15" s="20">
         <v>7.51</v>
       </c>
       <c r="X15" s="20">
         <v>7.36</v>
       </c>
       <c r="Y15" s="20">
         <v>7.33</v>
       </c>
-      <c r="Z15" s="48">
+      <c r="Z15" s="46">
         <v>7.24</v>
       </c>
-      <c r="AA15" s="50">
+      <c r="AA15" s="46">
         <v>8.32</v>
       </c>
-      <c r="AB15" s="48">
+      <c r="AB15" s="46">
         <v>7.69</v>
+      </c>
+      <c r="AC15" s="46">
+        <v>7.45</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B16" s="24">
         <v>17.420000000000002</v>
       </c>
       <c r="C16" s="24">
         <v>13.01</v>
       </c>
       <c r="D16" s="24">
         <v>10.61</v>
       </c>
       <c r="E16" s="24">
         <v>10.41</v>
       </c>
       <c r="F16" s="24">
         <v>10.75</v>
       </c>
       <c r="G16" s="26">
         <v>10.71</v>
       </c>
       <c r="H16" s="26">
@@ -5381,61 +5489,64 @@
       </c>
       <c r="R16" s="20">
         <v>9.9499999999999993</v>
       </c>
       <c r="S16" s="20">
         <v>10.68</v>
       </c>
       <c r="T16" s="20">
         <v>11.94</v>
       </c>
       <c r="U16" s="20">
         <v>12.07</v>
       </c>
       <c r="V16" s="20">
         <v>11.84</v>
       </c>
       <c r="W16" s="20">
         <v>11.49</v>
       </c>
       <c r="X16" s="20">
         <v>10.84</v>
       </c>
       <c r="Y16" s="20">
         <v>10.87</v>
       </c>
-      <c r="Z16" s="48">
+      <c r="Z16" s="46">
         <v>8.4499999999999993</v>
       </c>
-      <c r="AA16" s="50">
+      <c r="AA16" s="46">
         <v>8.51</v>
       </c>
-      <c r="AB16" s="48">
+      <c r="AB16" s="46">
         <v>7.27</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="46">
+        <v>8.16</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B17" s="24">
         <v>6.74</v>
       </c>
       <c r="C17" s="24">
         <v>6.66</v>
       </c>
       <c r="D17" s="24">
         <v>5.74</v>
       </c>
       <c r="E17" s="24">
         <v>7.9</v>
       </c>
       <c r="F17" s="24">
         <v>7.65</v>
       </c>
       <c r="G17" s="26">
         <v>7.64</v>
       </c>
       <c r="H17" s="26">
         <v>7.78</v>
       </c>
       <c r="I17" s="19">
@@ -5467,61 +5578,64 @@
       </c>
       <c r="R17" s="20">
         <v>9.41</v>
       </c>
       <c r="S17" s="20">
         <v>9.25</v>
       </c>
       <c r="T17" s="20">
         <v>9.39</v>
       </c>
       <c r="U17" s="20">
         <v>8.8000000000000007</v>
       </c>
       <c r="V17" s="20">
         <v>8.6999999999999993</v>
       </c>
       <c r="W17" s="20">
         <v>9.33</v>
       </c>
       <c r="X17" s="20">
         <v>9.3800000000000008</v>
       </c>
       <c r="Y17" s="20">
         <v>9.2799999999999994</v>
       </c>
-      <c r="Z17" s="48">
+      <c r="Z17" s="46">
         <v>9.52</v>
       </c>
-      <c r="AA17" s="50">
+      <c r="AA17" s="46">
         <v>7.85</v>
       </c>
-      <c r="AB17" s="48">
+      <c r="AB17" s="46">
         <v>8.0399999999999991</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="46">
+        <v>7.81</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="24">
         <v>9.93</v>
       </c>
       <c r="C18" s="24">
         <v>10.28</v>
       </c>
       <c r="D18" s="24">
         <v>9.75</v>
       </c>
       <c r="E18" s="24">
         <v>9.41</v>
       </c>
       <c r="F18" s="24">
         <v>9.64</v>
       </c>
       <c r="G18" s="26">
         <v>9.39</v>
       </c>
       <c r="H18" s="26">
         <v>9.51</v>
       </c>
       <c r="I18" s="19">
@@ -5553,61 +5667,64 @@
       </c>
       <c r="R18" s="20">
         <v>8.77</v>
       </c>
       <c r="S18" s="20">
         <v>8.7100000000000009</v>
       </c>
       <c r="T18" s="20">
         <v>9.26</v>
       </c>
       <c r="U18" s="20">
         <v>9.15</v>
       </c>
       <c r="V18" s="20">
         <v>9.1</v>
       </c>
       <c r="W18" s="20">
         <v>9.0500000000000007</v>
       </c>
       <c r="X18" s="20">
         <v>8.9600000000000009</v>
       </c>
       <c r="Y18" s="20">
         <v>9.02</v>
       </c>
-      <c r="Z18" s="48">
+      <c r="Z18" s="46">
         <v>8.6199999999999992</v>
       </c>
-      <c r="AA18" s="50">
+      <c r="AA18" s="46">
         <v>9.69</v>
       </c>
-      <c r="AB18" s="48">
+      <c r="AB18" s="46">
         <v>9.09</v>
       </c>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18" s="46">
+        <v>8.9499999999999993</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B19" s="24">
         <v>7.52</v>
       </c>
       <c r="C19" s="24">
         <v>8.3800000000000008</v>
       </c>
       <c r="D19" s="24">
         <v>8.01</v>
       </c>
       <c r="E19" s="24">
         <v>7.92</v>
       </c>
       <c r="F19" s="24">
         <v>9.3000000000000007</v>
       </c>
       <c r="G19" s="26">
         <v>9.86</v>
       </c>
       <c r="H19" s="26">
         <v>10.41</v>
       </c>
       <c r="I19" s="19">
@@ -5639,61 +5756,64 @@
       </c>
       <c r="R19" s="20">
         <v>7.86</v>
       </c>
       <c r="S19" s="20">
         <v>8.7200000000000006</v>
       </c>
       <c r="T19" s="20">
         <v>8.94</v>
       </c>
       <c r="U19" s="20">
         <v>9.26</v>
       </c>
       <c r="V19" s="20">
         <v>9.4</v>
       </c>
       <c r="W19" s="20">
         <v>10.130000000000001</v>
       </c>
       <c r="X19" s="20">
         <v>10.06</v>
       </c>
       <c r="Y19" s="20">
         <v>9.64</v>
       </c>
-      <c r="Z19" s="48">
+      <c r="Z19" s="46">
         <v>9.23</v>
       </c>
-      <c r="AA19" s="50">
+      <c r="AA19" s="46">
         <v>8.31</v>
       </c>
-      <c r="AB19" s="48">
+      <c r="AB19" s="46">
         <v>8.66</v>
       </c>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19" s="46">
+        <v>9.48</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B20" s="24">
         <v>14.14</v>
       </c>
       <c r="C20" s="24">
         <v>12.65</v>
       </c>
       <c r="D20" s="24">
         <v>11.8</v>
       </c>
       <c r="E20" s="24">
         <v>12.67</v>
       </c>
       <c r="F20" s="24">
         <v>14.24</v>
       </c>
       <c r="G20" s="26">
         <v>14.26</v>
       </c>
       <c r="H20" s="26">
         <v>14.38</v>
       </c>
       <c r="I20" s="19">
@@ -5725,61 +5845,64 @@
       </c>
       <c r="R20" s="20">
         <v>14.29</v>
       </c>
       <c r="S20" s="20">
         <v>14.13</v>
       </c>
       <c r="T20" s="20">
         <v>14.4</v>
       </c>
       <c r="U20" s="20">
         <v>13.88</v>
       </c>
       <c r="V20" s="20">
         <v>14.07</v>
       </c>
       <c r="W20" s="20">
         <v>14.25</v>
       </c>
       <c r="X20" s="20">
         <v>14.37</v>
       </c>
       <c r="Y20" s="20">
         <v>14.48</v>
       </c>
-      <c r="Z20" s="48">
+      <c r="Z20" s="46">
         <v>7.22</v>
       </c>
-      <c r="AA20" s="50">
+      <c r="AA20" s="46">
         <v>8.7100000000000009</v>
       </c>
-      <c r="AB20" s="48">
+      <c r="AB20" s="46">
         <v>9.66</v>
       </c>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="46">
+        <v>10.46</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B21" s="24">
         <v>11.5</v>
       </c>
       <c r="C21" s="24">
         <v>9.61</v>
       </c>
       <c r="D21" s="24">
         <v>9.43</v>
       </c>
       <c r="E21" s="24">
         <v>9.6</v>
       </c>
       <c r="F21" s="24">
         <v>9.3000000000000007</v>
       </c>
       <c r="G21" s="26">
         <v>8.76</v>
       </c>
       <c r="H21" s="26">
         <v>9.26</v>
       </c>
       <c r="I21" s="19">
@@ -5811,90 +5934,93 @@
       </c>
       <c r="R21" s="20">
         <v>8.3699999999999992</v>
       </c>
       <c r="S21" s="20">
         <v>8.35</v>
       </c>
       <c r="T21" s="20">
         <v>9.09</v>
       </c>
       <c r="U21" s="20">
         <v>9.2100000000000009</v>
       </c>
       <c r="V21" s="20">
         <v>9.1</v>
       </c>
       <c r="W21" s="20">
         <v>8.8699999999999992</v>
       </c>
       <c r="X21" s="20">
         <v>8.8800000000000008</v>
       </c>
       <c r="Y21" s="20">
         <v>8.8800000000000008</v>
       </c>
-      <c r="Z21" s="48">
+      <c r="Z21" s="46">
         <v>7.04</v>
       </c>
-      <c r="AA21" s="50">
+      <c r="AA21" s="46">
         <v>6.13</v>
       </c>
-      <c r="AB21" s="48">
+      <c r="AB21" s="46">
         <v>7.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="55" t="s">
+      <c r="AC21" s="46">
+        <v>8.2100000000000009</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
+      <c r="A22" s="52" t="s">
         <v>4</v>
       </c>
-      <c r="B22" s="55"/>
-[...24 lines deleted...]
-    <row r="23" spans="1:28">
+      <c r="B22" s="52"/>
+      <c r="C22" s="52"/>
+      <c r="D22" s="52"/>
+      <c r="E22" s="52"/>
+      <c r="F22" s="52"/>
+      <c r="G22" s="52"/>
+      <c r="H22" s="52"/>
+      <c r="I22" s="52"/>
+      <c r="J22" s="52"/>
+      <c r="K22" s="52"/>
+      <c r="L22" s="52"/>
+      <c r="M22" s="52"/>
+      <c r="N22" s="52"/>
+      <c r="O22" s="52"/>
+      <c r="P22" s="52"/>
+      <c r="Q22" s="52"/>
+      <c r="R22" s="52"/>
+      <c r="S22" s="52"/>
+      <c r="T22" s="52"/>
+      <c r="U22" s="52"/>
+      <c r="V22" s="52"/>
+      <c r="W22" s="52"/>
+      <c r="X22" s="52"/>
+      <c r="Y22" s="52"/>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="24">
         <v>10.94</v>
       </c>
       <c r="C23" s="24">
         <v>10.78</v>
       </c>
       <c r="D23" s="24">
         <v>10.1</v>
       </c>
       <c r="E23" s="24">
         <v>10.210000000000001</v>
       </c>
       <c r="F23" s="24">
         <v>10.06</v>
       </c>
       <c r="G23" s="26">
         <v>9.92</v>
       </c>
       <c r="H23" s="26">
         <v>9.6199999999999992</v>
       </c>
       <c r="I23" s="19">
@@ -5926,61 +6052,64 @@
       </c>
       <c r="R23" s="20">
         <v>8.8800000000000008</v>
       </c>
       <c r="S23" s="20">
         <v>8.68</v>
       </c>
       <c r="T23" s="20">
         <v>8.77</v>
       </c>
       <c r="U23" s="20">
         <v>8.86</v>
       </c>
       <c r="V23" s="20">
         <v>8.81</v>
       </c>
       <c r="W23" s="20">
         <v>8.7100000000000009</v>
       </c>
       <c r="X23" s="20">
         <v>8.6199999999999992</v>
       </c>
       <c r="Y23" s="20">
         <v>8.67</v>
       </c>
-      <c r="Z23" s="48">
+      <c r="Z23" s="46">
         <v>9.0500000000000007</v>
       </c>
-      <c r="AA23" s="50">
+      <c r="AA23" s="46">
         <v>8.32</v>
       </c>
-      <c r="AB23" s="48">
+      <c r="AB23" s="46">
         <v>8.06</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="46">
+        <v>8.4</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="24">
         <v>10.45</v>
       </c>
       <c r="C24" s="24">
         <v>10.56</v>
       </c>
       <c r="D24" s="24">
         <v>9.92</v>
       </c>
       <c r="E24" s="24">
         <v>10.050000000000001</v>
       </c>
       <c r="F24" s="24">
         <v>9.82</v>
       </c>
       <c r="G24" s="26">
         <v>9.76</v>
       </c>
       <c r="H24" s="26">
         <v>9.5</v>
       </c>
       <c r="I24" s="19">
@@ -6012,61 +6141,64 @@
       </c>
       <c r="R24" s="20">
         <v>8.7200000000000006</v>
       </c>
       <c r="S24" s="20">
         <v>8.5399999999999991</v>
       </c>
       <c r="T24" s="20">
         <v>8.59</v>
       </c>
       <c r="U24" s="20">
         <v>8.69</v>
       </c>
       <c r="V24" s="20">
         <v>8.65</v>
       </c>
       <c r="W24" s="20">
         <v>8.51</v>
       </c>
       <c r="X24" s="20">
         <v>8.4700000000000006</v>
       </c>
       <c r="Y24" s="20">
         <v>8.49</v>
       </c>
-      <c r="Z24" s="48">
+      <c r="Z24" s="46">
         <v>9.4</v>
       </c>
-      <c r="AA24" s="50">
+      <c r="AA24" s="46">
         <v>8.44</v>
       </c>
-      <c r="AB24" s="48">
+      <c r="AB24" s="46">
         <v>8.14</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="46">
+        <v>8.42</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B25" s="24">
         <v>9.74</v>
       </c>
       <c r="C25" s="24">
         <v>11.54</v>
       </c>
       <c r="D25" s="24">
         <v>12.78</v>
       </c>
       <c r="E25" s="24">
         <v>15.65</v>
       </c>
       <c r="F25" s="24">
         <v>15.2</v>
       </c>
       <c r="G25" s="26">
         <v>14.1</v>
       </c>
       <c r="H25" s="26">
         <v>13.07</v>
       </c>
       <c r="I25" s="19">
@@ -6098,61 +6230,64 @@
       </c>
       <c r="R25" s="20">
         <v>10.17</v>
       </c>
       <c r="S25" s="20">
         <v>9.2200000000000006</v>
       </c>
       <c r="T25" s="20">
         <v>8.69</v>
       </c>
       <c r="U25" s="20">
         <v>8.4700000000000006</v>
       </c>
       <c r="V25" s="20">
         <v>9.25</v>
       </c>
       <c r="W25" s="20">
         <v>9.2899999999999991</v>
       </c>
       <c r="X25" s="20">
         <v>8.6</v>
       </c>
       <c r="Y25" s="20">
         <v>8.69</v>
       </c>
-      <c r="Z25" s="48">
+      <c r="Z25" s="46">
         <v>6.91</v>
       </c>
-      <c r="AA25" s="50">
+      <c r="AA25" s="46">
         <v>6.53</v>
       </c>
-      <c r="AB25" s="48">
+      <c r="AB25" s="46">
         <v>8.1199999999999992</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="46">
+        <v>8.61</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B26" s="24">
         <v>10.45</v>
       </c>
       <c r="C26" s="24">
         <v>9.8800000000000008</v>
       </c>
       <c r="D26" s="24">
         <v>8.24</v>
       </c>
       <c r="E26" s="24">
         <v>7.49</v>
       </c>
       <c r="F26" s="24">
         <v>8.0500000000000007</v>
       </c>
       <c r="G26" s="26">
         <v>8.16</v>
       </c>
       <c r="H26" s="26">
         <v>8.23</v>
       </c>
       <c r="I26" s="19">
@@ -6184,61 +6319,64 @@
       </c>
       <c r="R26" s="20">
         <v>8.66</v>
       </c>
       <c r="S26" s="20">
         <v>8.1300000000000008</v>
       </c>
       <c r="T26" s="20">
         <v>8.23</v>
       </c>
       <c r="U26" s="20">
         <v>7.85</v>
       </c>
       <c r="V26" s="20">
         <v>7.59</v>
       </c>
       <c r="W26" s="20">
         <v>8.25</v>
       </c>
       <c r="X26" s="20">
         <v>7.99</v>
       </c>
       <c r="Y26" s="20">
         <v>8.0500000000000007</v>
       </c>
-      <c r="Z26" s="48">
+      <c r="Z26" s="46">
         <v>10.7</v>
       </c>
-      <c r="AA26" s="50">
+      <c r="AA26" s="46">
         <v>7.57</v>
       </c>
-      <c r="AB26" s="48">
+      <c r="AB26" s="46">
         <v>8.64</v>
       </c>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26" s="46">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B27" s="24">
         <v>21.77</v>
       </c>
       <c r="C27" s="24">
         <v>14.4</v>
       </c>
       <c r="D27" s="24">
         <v>10.94</v>
       </c>
       <c r="E27" s="24">
         <v>10.130000000000001</v>
       </c>
       <c r="F27" s="24">
         <v>11.01</v>
       </c>
       <c r="G27" s="26">
         <v>10.65</v>
       </c>
       <c r="H27" s="26">
         <v>9.74</v>
       </c>
       <c r="I27" s="19">
@@ -6270,61 +6408,64 @@
       </c>
       <c r="R27" s="20">
         <v>10.55</v>
       </c>
       <c r="S27" s="20">
         <v>11.58</v>
       </c>
       <c r="T27" s="20">
         <v>13.28</v>
       </c>
       <c r="U27" s="20">
         <v>13.05</v>
       </c>
       <c r="V27" s="20">
         <v>13.09</v>
       </c>
       <c r="W27" s="20">
         <v>12.53</v>
       </c>
       <c r="X27" s="20">
         <v>11.95</v>
       </c>
       <c r="Y27" s="20">
         <v>12.07</v>
       </c>
-      <c r="Z27" s="48">
+      <c r="Z27" s="46">
         <v>5.8</v>
       </c>
-      <c r="AA27" s="50">
+      <c r="AA27" s="46">
         <v>8.39</v>
       </c>
-      <c r="AB27" s="48">
+      <c r="AB27" s="46">
         <v>7.51</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="46">
+        <v>9.3699999999999992</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B28" s="24">
         <v>13.57</v>
       </c>
       <c r="C28" s="24">
         <v>12.27</v>
       </c>
       <c r="D28" s="24">
         <v>11.8</v>
       </c>
       <c r="E28" s="24">
         <v>10.96</v>
       </c>
       <c r="F28" s="24">
         <v>11.14</v>
       </c>
       <c r="G28" s="26">
         <v>10.38</v>
       </c>
       <c r="H28" s="26">
         <v>9.93</v>
       </c>
       <c r="I28" s="19">
@@ -6356,91 +6497,94 @@
       </c>
       <c r="R28" s="20">
         <v>9.94</v>
       </c>
       <c r="S28" s="20">
         <v>9.24</v>
       </c>
       <c r="T28" s="20">
         <v>9.5</v>
       </c>
       <c r="U28" s="20">
         <v>9.91</v>
       </c>
       <c r="V28" s="20">
         <v>9.34</v>
       </c>
       <c r="W28" s="20">
         <v>9.5</v>
       </c>
       <c r="X28" s="20">
         <v>9.57</v>
       </c>
       <c r="Y28" s="20">
         <v>9.93</v>
       </c>
-      <c r="Z28" s="48">
+      <c r="Z28" s="46">
         <v>5.52</v>
       </c>
-      <c r="AA28" s="50">
+      <c r="AA28" s="46">
         <v>7.71</v>
       </c>
-      <c r="AB28" s="48">
+      <c r="AB28" s="46">
         <v>6.66</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="56" t="s">
+      <c r="AC28" s="46">
+        <v>6.88</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
+      <c r="A29" s="53" t="s">
         <v>5</v>
       </c>
-      <c r="B29" s="56"/>
-[...25 lines deleted...]
-      <c r="A30" s="46" t="s">
+      <c r="B29" s="53"/>
+      <c r="C29" s="53"/>
+      <c r="D29" s="53"/>
+      <c r="E29" s="53"/>
+      <c r="F29" s="53"/>
+      <c r="G29" s="53"/>
+      <c r="H29" s="53"/>
+      <c r="I29" s="53"/>
+      <c r="J29" s="53"/>
+      <c r="K29" s="53"/>
+      <c r="L29" s="53"/>
+      <c r="M29" s="53"/>
+      <c r="N29" s="53"/>
+      <c r="O29" s="53"/>
+      <c r="P29" s="53"/>
+      <c r="Q29" s="53"/>
+      <c r="R29" s="53"/>
+      <c r="S29" s="53"/>
+      <c r="T29" s="53"/>
+      <c r="U29" s="53"/>
+      <c r="V29" s="53"/>
+      <c r="W29" s="53"/>
+      <c r="X29" s="53"/>
+      <c r="Y29" s="53"/>
+    </row>
+    <row r="30" spans="1:29">
+      <c r="A30" s="44" t="s">
         <v>33</v>
       </c>
       <c r="B30" s="24">
         <v>9.73</v>
       </c>
       <c r="C30" s="24">
         <v>9.7100000000000009</v>
       </c>
       <c r="D30" s="24">
         <v>9.14</v>
       </c>
       <c r="E30" s="24">
         <v>9.4600000000000009</v>
       </c>
       <c r="F30" s="25">
         <v>9.75</v>
       </c>
       <c r="G30" s="26">
         <v>9.74</v>
       </c>
       <c r="H30" s="26">
         <v>9.89</v>
       </c>
       <c r="I30" s="19">
         <v>9.86</v>
@@ -6471,62 +6615,65 @@
       </c>
       <c r="R30" s="20">
         <v>8.7799999999999994</v>
       </c>
       <c r="S30" s="20">
         <v>8.8699999999999992</v>
       </c>
       <c r="T30" s="20">
         <v>9.19</v>
       </c>
       <c r="U30" s="20">
         <v>9.17</v>
       </c>
       <c r="V30" s="20">
         <v>9.15</v>
       </c>
       <c r="W30" s="20">
         <v>9.09</v>
       </c>
       <c r="X30" s="20">
         <v>9.06</v>
       </c>
       <c r="Y30" s="20">
         <v>9.0299999999999994</v>
       </c>
-      <c r="Z30" s="48">
+      <c r="Z30" s="46">
         <v>8.8699999999999992</v>
       </c>
-      <c r="AA30" s="50">
+      <c r="AA30" s="46">
         <v>8.39</v>
       </c>
-      <c r="AB30" s="48">
+      <c r="AB30" s="46">
         <v>8.73</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="45" t="s">
+      <c r="AC30" s="64">
+        <v>8.8699999999999992</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
+      <c r="A31" s="43" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="24">
         <v>10.16</v>
       </c>
       <c r="C31" s="24">
         <v>9.91</v>
       </c>
       <c r="D31" s="24">
         <v>8.82</v>
       </c>
       <c r="E31" s="24">
         <v>9.73</v>
       </c>
       <c r="F31" s="25">
         <v>10.18</v>
       </c>
       <c r="G31" s="26">
         <v>9.7100000000000009</v>
       </c>
       <c r="H31" s="26">
         <v>9.7799999999999994</v>
       </c>
       <c r="I31" s="19">
         <v>9.92</v>
@@ -6557,62 +6704,65 @@
       </c>
       <c r="R31" s="20">
         <v>9.41</v>
       </c>
       <c r="S31" s="20">
         <v>9.25</v>
       </c>
       <c r="T31" s="20">
         <v>9.3800000000000008</v>
       </c>
       <c r="U31" s="20">
         <v>9.42</v>
       </c>
       <c r="V31" s="20">
         <v>9.58</v>
       </c>
       <c r="W31" s="20">
         <v>9.31</v>
       </c>
       <c r="X31" s="20">
         <v>9.4499999999999993</v>
       </c>
       <c r="Y31" s="20">
         <v>9.44</v>
       </c>
-      <c r="Z31" s="48">
+      <c r="Z31" s="46">
         <v>9.64</v>
       </c>
-      <c r="AA31" s="50">
+      <c r="AA31" s="46">
         <v>8.48</v>
       </c>
-      <c r="AB31" s="48">
+      <c r="AB31" s="46">
         <v>8.0399999999999991</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="45" t="s">
+      <c r="AC31" s="64">
+        <v>8.59</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
+      <c r="A32" s="43" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="24">
         <v>8.2200000000000006</v>
       </c>
       <c r="C32" s="24">
         <v>8</v>
       </c>
       <c r="D32" s="24">
         <v>9.9</v>
       </c>
       <c r="E32" s="24">
         <v>8.84</v>
       </c>
       <c r="F32" s="25">
         <v>10.16</v>
       </c>
       <c r="G32" s="26">
         <v>11.27</v>
       </c>
       <c r="H32" s="26">
         <v>12.03</v>
       </c>
       <c r="I32" s="19">
         <v>11.91</v>
@@ -6643,62 +6793,65 @@
       </c>
       <c r="R32" s="20">
         <v>12.99</v>
       </c>
       <c r="S32" s="20">
         <v>12.33</v>
       </c>
       <c r="T32" s="20">
         <v>12.46</v>
       </c>
       <c r="U32" s="20">
         <v>13.18</v>
       </c>
       <c r="V32" s="20">
         <v>13.11</v>
       </c>
       <c r="W32" s="20">
         <v>12.46</v>
       </c>
       <c r="X32" s="20">
         <v>12.38</v>
       </c>
       <c r="Y32" s="20">
         <v>12.29</v>
       </c>
-      <c r="Z32" s="48">
+      <c r="Z32" s="46">
         <v>18.579999999999998</v>
       </c>
-      <c r="AA32" s="50">
+      <c r="AA32" s="46">
         <v>16.54</v>
       </c>
-      <c r="AB32" s="48">
+      <c r="AB32" s="46">
         <v>14.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="45" t="s">
+      <c r="AC32" s="64">
+        <v>13.7</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
+      <c r="A33" s="43" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="24">
         <v>11.78</v>
       </c>
       <c r="C33" s="24">
         <v>10.14</v>
       </c>
       <c r="D33" s="24">
         <v>7.82</v>
       </c>
       <c r="E33" s="24">
         <v>7.9</v>
       </c>
       <c r="F33" s="25">
         <v>9.35</v>
       </c>
       <c r="G33" s="26">
         <v>9.6999999999999993</v>
       </c>
       <c r="H33" s="26">
         <v>9.16</v>
       </c>
       <c r="I33" s="19">
         <v>9.16</v>
@@ -6729,62 +6882,65 @@
       </c>
       <c r="R33" s="20">
         <v>8.02</v>
       </c>
       <c r="S33" s="20">
         <v>8.18</v>
       </c>
       <c r="T33" s="20">
         <v>8.35</v>
       </c>
       <c r="U33" s="20">
         <v>7.54</v>
       </c>
       <c r="V33" s="20">
         <v>7.33</v>
       </c>
       <c r="W33" s="20">
         <v>7.47</v>
       </c>
       <c r="X33" s="20">
         <v>7.42</v>
       </c>
       <c r="Y33" s="20">
         <v>7.59</v>
       </c>
-      <c r="Z33" s="48">
+      <c r="Z33" s="46">
         <v>6.9</v>
       </c>
-      <c r="AA33" s="50">
+      <c r="AA33" s="46">
         <v>7.24</v>
       </c>
-      <c r="AB33" s="48">
+      <c r="AB33" s="46">
         <v>8.06</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="45" t="s">
+      <c r="AC33" s="64">
+        <v>7.12</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
+      <c r="A34" s="43" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="24">
         <v>6.85</v>
       </c>
       <c r="C34" s="24">
         <v>8.84</v>
       </c>
       <c r="D34" s="24">
         <v>7.97</v>
       </c>
       <c r="E34" s="24">
         <v>9.07</v>
       </c>
       <c r="F34" s="25">
         <v>8.6</v>
       </c>
       <c r="G34" s="26">
         <v>9.02</v>
       </c>
       <c r="H34" s="26">
         <v>8.7899999999999991</v>
       </c>
       <c r="I34" s="19">
         <v>8.76</v>
@@ -6815,62 +6971,65 @@
       </c>
       <c r="R34" s="20">
         <v>8.14</v>
       </c>
       <c r="S34" s="20">
         <v>8.48</v>
       </c>
       <c r="T34" s="20">
         <v>8.51</v>
       </c>
       <c r="U34" s="20">
         <v>8.76</v>
       </c>
       <c r="V34" s="20">
         <v>8.91</v>
       </c>
       <c r="W34" s="20">
         <v>8.89</v>
       </c>
       <c r="X34" s="20">
         <v>8.85</v>
       </c>
       <c r="Y34" s="20">
         <v>8.58</v>
       </c>
-      <c r="Z34" s="48">
+      <c r="Z34" s="46">
         <v>5.42</v>
       </c>
-      <c r="AA34" s="50">
+      <c r="AA34" s="46">
         <v>5.34</v>
       </c>
-      <c r="AB34" s="48">
+      <c r="AB34" s="46">
         <v>8.2100000000000009</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="45" t="s">
+      <c r="AC34" s="64">
+        <v>8.92</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
+      <c r="A35" s="43" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="24">
         <v>8.77</v>
       </c>
       <c r="C35" s="24">
         <v>11.17</v>
       </c>
       <c r="D35" s="24">
         <v>10.55</v>
       </c>
       <c r="E35" s="24">
         <v>10.68</v>
       </c>
       <c r="F35" s="25">
         <v>10.83</v>
       </c>
       <c r="G35" s="26">
         <v>11.1</v>
       </c>
       <c r="H35" s="26">
         <v>11.36</v>
       </c>
       <c r="I35" s="19">
         <v>11.71</v>
@@ -6901,62 +7060,65 @@
       </c>
       <c r="R35" s="20">
         <v>7.59</v>
       </c>
       <c r="S35" s="20">
         <v>8.4700000000000006</v>
       </c>
       <c r="T35" s="20">
         <v>8.67</v>
       </c>
       <c r="U35" s="20">
         <v>8.98</v>
       </c>
       <c r="V35" s="20">
         <v>9.11</v>
       </c>
       <c r="W35" s="20">
         <v>8.9</v>
       </c>
       <c r="X35" s="20">
         <v>8.8800000000000008</v>
       </c>
       <c r="Y35" s="20">
         <v>8.83</v>
       </c>
-      <c r="Z35" s="48">
+      <c r="Z35" s="46">
         <v>9.4499999999999993</v>
       </c>
-      <c r="AA35" s="50">
+      <c r="AA35" s="46">
         <v>8.7200000000000006</v>
       </c>
-      <c r="AB35" s="48">
+      <c r="AB35" s="46">
         <v>9.19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="45" t="s">
+      <c r="AC35" s="64">
+        <v>8.75</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
+      <c r="A36" s="43" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="24">
         <v>9.44</v>
       </c>
       <c r="C36" s="24">
         <v>9.8800000000000008</v>
       </c>
       <c r="D36" s="24">
         <v>10.06</v>
       </c>
       <c r="E36" s="24">
         <v>9.2200000000000006</v>
       </c>
       <c r="F36" s="25">
         <v>9.5</v>
       </c>
       <c r="G36" s="26">
         <v>9.24</v>
       </c>
       <c r="H36" s="26">
         <v>9.3800000000000008</v>
       </c>
       <c r="I36" s="19">
         <v>9.3699999999999992</v>
@@ -6987,62 +7149,65 @@
       </c>
       <c r="R36" s="20">
         <v>7.66</v>
       </c>
       <c r="S36" s="20">
         <v>7.79</v>
       </c>
       <c r="T36" s="20">
         <v>7.96</v>
       </c>
       <c r="U36" s="20">
         <v>7.86</v>
       </c>
       <c r="V36" s="20">
         <v>7.74</v>
       </c>
       <c r="W36" s="20">
         <v>7.67</v>
       </c>
       <c r="X36" s="20">
         <v>7.69</v>
       </c>
       <c r="Y36" s="20">
         <v>7.78</v>
       </c>
-      <c r="Z36" s="48">
+      <c r="Z36" s="46">
         <v>9</v>
       </c>
-      <c r="AA36" s="50">
+      <c r="AA36" s="46">
         <v>8.23</v>
       </c>
-      <c r="AB36" s="48">
+      <c r="AB36" s="46">
         <v>8.8699999999999992</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="45" t="s">
+      <c r="AC36" s="64">
+        <v>9.1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
+      <c r="A37" s="43" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="24">
         <v>11.47</v>
       </c>
       <c r="C37" s="24">
         <v>11.27</v>
       </c>
       <c r="D37" s="24">
         <v>9.7799999999999994</v>
       </c>
       <c r="E37" s="24">
         <v>12.67</v>
       </c>
       <c r="F37" s="25">
         <v>11.75</v>
       </c>
       <c r="G37" s="26">
         <v>11.8</v>
       </c>
       <c r="H37" s="26">
         <v>10.94</v>
       </c>
       <c r="I37" s="19">
         <v>11.31</v>
@@ -7073,62 +7238,65 @@
       </c>
       <c r="R37" s="20">
         <v>6.8</v>
       </c>
       <c r="S37" s="20">
         <v>6.09</v>
       </c>
       <c r="T37" s="20">
         <v>6.58</v>
       </c>
       <c r="U37" s="20">
         <v>7.4</v>
       </c>
       <c r="V37" s="20">
         <v>7.14</v>
       </c>
       <c r="W37" s="20">
         <v>7.01</v>
       </c>
       <c r="X37" s="20">
         <v>6.93</v>
       </c>
       <c r="Y37" s="20">
         <v>6.85</v>
       </c>
-      <c r="Z37" s="48">
+      <c r="Z37" s="46">
         <v>4.88</v>
       </c>
-      <c r="AA37" s="50">
+      <c r="AA37" s="46">
         <v>8.82</v>
       </c>
-      <c r="AB37" s="48">
+      <c r="AB37" s="46">
         <v>7.05</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="45" t="s">
+      <c r="AC37" s="64">
+        <v>6.24</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29">
+      <c r="A38" s="43" t="s">
         <v>45</v>
       </c>
       <c r="B38" s="24">
         <v>13.69</v>
       </c>
       <c r="C38" s="24">
         <v>11.8</v>
       </c>
       <c r="D38" s="24">
         <v>10.32</v>
       </c>
       <c r="E38" s="24">
         <v>10.65</v>
       </c>
       <c r="F38" s="25">
         <v>10.53</v>
       </c>
       <c r="G38" s="26">
         <v>10.75</v>
       </c>
       <c r="H38" s="26">
         <v>11.01</v>
       </c>
       <c r="I38" s="19">
         <v>11.35</v>
@@ -7159,61 +7327,64 @@
       </c>
       <c r="R38" s="20">
         <v>9.41</v>
       </c>
       <c r="S38" s="20">
         <v>9.8699999999999992</v>
       </c>
       <c r="T38" s="20">
         <v>10.74</v>
       </c>
       <c r="U38" s="20">
         <v>11.19</v>
       </c>
       <c r="V38" s="20">
         <v>10.72</v>
       </c>
       <c r="W38" s="20">
         <v>10.56</v>
       </c>
       <c r="X38" s="20">
         <v>9.85</v>
       </c>
       <c r="Y38" s="20">
         <v>9.8000000000000007</v>
       </c>
-      <c r="Z38" s="48">
+      <c r="Z38" s="46">
         <v>10.95</v>
       </c>
-      <c r="AA38" s="50">
+      <c r="AA38" s="46">
         <v>8.6300000000000008</v>
       </c>
-      <c r="AB38" s="48">
+      <c r="AB38" s="46">
         <v>7.04</v>
       </c>
-    </row>
-    <row r="39" spans="1:28">
+      <c r="AC38" s="64">
+        <v>7.03</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29">
       <c r="A39" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B39" s="24">
         <v>6.74</v>
       </c>
       <c r="C39" s="24">
         <v>6.66</v>
       </c>
       <c r="D39" s="24">
         <v>5.74</v>
       </c>
       <c r="E39" s="24">
         <v>7.9</v>
       </c>
       <c r="F39" s="25">
         <v>7.65</v>
       </c>
       <c r="G39" s="26">
         <v>7.64</v>
       </c>
       <c r="H39" s="26">
         <v>7.78</v>
       </c>
       <c r="I39" s="19">
@@ -7245,61 +7416,64 @@
       </c>
       <c r="R39" s="20">
         <v>9.41</v>
       </c>
       <c r="S39" s="20">
         <v>9.25</v>
       </c>
       <c r="T39" s="20">
         <v>9.39</v>
       </c>
       <c r="U39" s="20">
         <v>8.8000000000000007</v>
       </c>
       <c r="V39" s="20">
         <v>8.6999999999999993</v>
       </c>
       <c r="W39" s="20">
         <v>9.33</v>
       </c>
       <c r="X39" s="20">
         <v>9.3800000000000008</v>
       </c>
       <c r="Y39" s="20">
         <v>9.2799999999999994</v>
       </c>
-      <c r="Z39" s="48">
+      <c r="Z39" s="46">
         <v>9.52</v>
       </c>
-      <c r="AA39" s="50">
+      <c r="AA39" s="46">
         <v>7.85</v>
       </c>
-      <c r="AB39" s="48">
+      <c r="AB39" s="46">
         <v>8.0399999999999991</v>
       </c>
-    </row>
-    <row r="40" spans="1:28">
+      <c r="AC39" s="64">
+        <v>7.81</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29">
       <c r="A40" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B40" s="24">
         <v>8.1199999999999992</v>
       </c>
       <c r="C40" s="24">
         <v>9.2799999999999994</v>
       </c>
       <c r="D40" s="24">
         <v>8.7200000000000006</v>
       </c>
       <c r="E40" s="24">
         <v>8.6300000000000008</v>
       </c>
       <c r="F40" s="25">
         <v>8.89</v>
       </c>
       <c r="G40" s="26">
         <v>8.89</v>
       </c>
       <c r="H40" s="26">
         <v>9.31</v>
       </c>
       <c r="I40" s="19">
@@ -7331,61 +7505,64 @@
       </c>
       <c r="R40" s="20">
         <v>8.17</v>
       </c>
       <c r="S40" s="20">
         <v>8.44</v>
       </c>
       <c r="T40" s="20">
         <v>9.14</v>
       </c>
       <c r="U40" s="20">
         <v>8.76</v>
       </c>
       <c r="V40" s="20">
         <v>8.9700000000000006</v>
       </c>
       <c r="W40" s="20">
         <v>8.82</v>
       </c>
       <c r="X40" s="20">
         <v>8.65</v>
       </c>
       <c r="Y40" s="20">
         <v>8.5399999999999991</v>
       </c>
-      <c r="Z40" s="48">
+      <c r="Z40" s="46">
         <v>10.27</v>
       </c>
-      <c r="AA40" s="50">
+      <c r="AA40" s="46">
         <v>10.74</v>
       </c>
-      <c r="AB40" s="48">
+      <c r="AB40" s="46">
         <v>10.37</v>
       </c>
-    </row>
-    <row r="41" spans="1:28" s="39" customFormat="1">
+      <c r="AC40" s="64">
+        <v>10.039999999999999</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29" s="39" customFormat="1">
       <c r="A41" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B41" s="24">
         <v>7.52</v>
       </c>
       <c r="C41" s="24">
         <v>8.3800000000000008</v>
       </c>
       <c r="D41" s="24">
         <v>8.01</v>
       </c>
       <c r="E41" s="24">
         <v>7.92</v>
       </c>
       <c r="F41" s="25">
         <v>9.3000000000000007</v>
       </c>
       <c r="G41" s="27">
         <v>9.86</v>
       </c>
       <c r="H41" s="26">
         <v>10.41</v>
       </c>
       <c r="I41" s="19">
@@ -7417,61 +7594,64 @@
       </c>
       <c r="R41" s="20">
         <v>7.86</v>
       </c>
       <c r="S41" s="20">
         <v>8.7200000000000006</v>
       </c>
       <c r="T41" s="20">
         <v>8.94</v>
       </c>
       <c r="U41" s="20">
         <v>9.26</v>
       </c>
       <c r="V41" s="20">
         <v>9.4</v>
       </c>
       <c r="W41" s="20">
         <v>10.130000000000001</v>
       </c>
       <c r="X41" s="20">
         <v>10.06</v>
       </c>
       <c r="Y41" s="20">
         <v>9.64</v>
       </c>
-      <c r="Z41" s="48">
+      <c r="Z41" s="46">
         <v>9.23</v>
       </c>
-      <c r="AA41" s="50">
+      <c r="AA41" s="46">
         <v>8.31</v>
       </c>
-      <c r="AB41" s="48">
+      <c r="AB41" s="46">
         <v>8.66</v>
       </c>
-    </row>
-    <row r="42" spans="1:28">
+      <c r="AC41" s="64">
+        <v>9.48</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29">
       <c r="A42" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B42" s="24">
         <v>14.14</v>
       </c>
       <c r="C42" s="24">
         <v>12.65</v>
       </c>
       <c r="D42" s="24">
         <v>11.8</v>
       </c>
       <c r="E42" s="24">
         <v>12.67</v>
       </c>
       <c r="F42" s="25">
         <v>14.24</v>
       </c>
       <c r="G42" s="26">
         <v>14.26</v>
       </c>
       <c r="H42" s="26">
         <v>14.38</v>
       </c>
       <c r="I42" s="14">
@@ -7503,61 +7683,64 @@
       </c>
       <c r="R42" s="20">
         <v>14.29</v>
       </c>
       <c r="S42" s="20">
         <v>14.13</v>
       </c>
       <c r="T42" s="20">
         <v>14.4</v>
       </c>
       <c r="U42" s="20">
         <v>13.88</v>
       </c>
       <c r="V42" s="20">
         <v>14.07</v>
       </c>
       <c r="W42" s="20">
         <v>14.25</v>
       </c>
       <c r="X42" s="20">
         <v>14.37</v>
       </c>
       <c r="Y42" s="20">
         <v>14.48</v>
       </c>
-      <c r="Z42" s="48">
+      <c r="Z42" s="46">
         <v>7.22</v>
       </c>
-      <c r="AA42" s="50">
+      <c r="AA42" s="46">
         <v>8.7100000000000009</v>
       </c>
-      <c r="AB42" s="48">
+      <c r="AB42" s="46">
         <v>9.66</v>
       </c>
-    </row>
-    <row r="43" spans="1:28" s="39" customFormat="1">
+      <c r="AC42" s="64">
+        <v>10.46</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29" s="39" customFormat="1">
       <c r="A43" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B43" s="28">
         <v>11.5</v>
       </c>
       <c r="C43" s="28">
         <v>9.61</v>
       </c>
       <c r="D43" s="28">
         <v>9.43</v>
       </c>
       <c r="E43" s="28">
         <v>9.6</v>
       </c>
       <c r="F43" s="28">
         <v>9.3000000000000007</v>
       </c>
       <c r="G43" s="29">
         <v>8.76</v>
       </c>
       <c r="H43" s="29">
         <v>9.26</v>
       </c>
       <c r="I43" s="21">
@@ -7589,223 +7772,226 @@
       </c>
       <c r="R43" s="32">
         <v>8.3699999999999992</v>
       </c>
       <c r="S43" s="32">
         <v>8.35</v>
       </c>
       <c r="T43" s="32">
         <v>9.09</v>
       </c>
       <c r="U43" s="32">
         <v>9.2100000000000009</v>
       </c>
       <c r="V43" s="32">
         <v>9.1</v>
       </c>
       <c r="W43" s="32">
         <v>8.8699999999999992</v>
       </c>
       <c r="X43" s="32">
         <v>8.8800000000000008</v>
       </c>
       <c r="Y43" s="32">
         <v>8.8800000000000008</v>
       </c>
-      <c r="Z43" s="49">
+      <c r="Z43" s="47">
         <v>7.04</v>
       </c>
-      <c r="AA43" s="51">
+      <c r="AA43" s="47">
         <v>6.13</v>
       </c>
-      <c r="AB43" s="49">
+      <c r="AB43" s="47">
         <v>7.3</v>
       </c>
-    </row>
-    <row r="44" spans="1:28">
+      <c r="AC43" s="47">
+        <v>8.2100000000000009</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29">
       <c r="A44" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="AJ3:AK3"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="X3:Y3"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
-    <mergeCell ref="AJ3:AK3"/>
-[...3 lines deleted...]
-    <mergeCell ref="A6:Y6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK58"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="AE34" sqref="AE34"/>
+    <sheetView topLeftCell="L1" workbookViewId="0">
+      <pane ySplit="5" topLeftCell="A33" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="L1" sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="27.5703125" style="14" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="4.28515625" style="14" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="27.5546875" style="14" customWidth="1"/>
+    <col min="2" max="2" width="6.5546875" style="14" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.109375" style="14" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="5.5546875" style="14" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.33203125" style="14" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4" style="14" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="4.42578125" style="14" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="3.85546875" style="14" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="4.44140625" style="14" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="3.88671875" style="14" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="14" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="8.85546875" style="14" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="17" max="17" width="4.28515625" style="39" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.88671875" style="14" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.6640625" style="14" bestFit="1" customWidth="1"/>
+    <col min="12" max="13" width="8.33203125" style="14" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.5546875" style="14" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.109375" style="14" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="5.5546875" style="14" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.33203125" style="39" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4" style="39" bestFit="1" customWidth="1"/>
-    <col min="19" max="19" width="4.42578125" style="39" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="3.85546875" style="39" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="4.44140625" style="39" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="3.88671875" style="39" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="6" style="39" bestFit="1" customWidth="1"/>
-    <col min="22" max="22" width="8.85546875" style="39" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="39"/>
+    <col min="22" max="22" width="8.88671875" style="39" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.6640625" style="39" bestFit="1" customWidth="1"/>
+    <col min="24" max="25" width="8.33203125" style="39" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="39"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="62" t="s">
+    <row r="1" spans="1:37" ht="13.2">
+      <c r="A1" s="57" t="s">
         <v>34</v>
       </c>
-      <c r="B1" s="62"/>
-[...22 lines deleted...]
-      <c r="Y1" s="62"/>
+      <c r="B1" s="57"/>
+      <c r="C1" s="57"/>
+      <c r="D1" s="57"/>
+      <c r="E1" s="57"/>
+      <c r="F1" s="57"/>
+      <c r="G1" s="57"/>
+      <c r="H1" s="57"/>
+      <c r="I1" s="57"/>
+      <c r="J1" s="57"/>
+      <c r="K1" s="57"/>
+      <c r="L1" s="57"/>
+      <c r="M1" s="57"/>
+      <c r="N1" s="57"/>
+      <c r="O1" s="57"/>
+      <c r="P1" s="57"/>
+      <c r="Q1" s="57"/>
+      <c r="R1" s="57"/>
+      <c r="S1" s="57"/>
+      <c r="T1" s="57"/>
+      <c r="U1" s="57"/>
+      <c r="V1" s="57"/>
+      <c r="W1" s="57"/>
+      <c r="X1" s="57"/>
+      <c r="Y1" s="57"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="40"/>
       <c r="B2" s="40"/>
       <c r="C2" s="40"/>
       <c r="D2" s="40"/>
     </row>
     <row r="3" spans="1:37" s="41" customFormat="1">
       <c r="A3" s="5"/>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="Y3" s="33"/>
       <c r="Z3" s="5"/>
       <c r="AA3" s="5"/>
       <c r="AK3" s="33" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="59"/>
-      <c r="B4" s="57">
+      <c r="A4" s="54"/>
+      <c r="B4" s="48">
         <v>2024</v>
       </c>
-      <c r="C4" s="58"/>
-[...10 lines deleted...]
-      <c r="N4" s="64">
+      <c r="C4" s="49"/>
+      <c r="D4" s="49"/>
+      <c r="E4" s="49"/>
+      <c r="F4" s="49"/>
+      <c r="G4" s="49"/>
+      <c r="H4" s="49"/>
+      <c r="I4" s="49"/>
+      <c r="J4" s="49"/>
+      <c r="K4" s="49"/>
+      <c r="L4" s="49"/>
+      <c r="M4" s="49"/>
+      <c r="N4" s="59">
         <v>2025</v>
       </c>
-      <c r="O4" s="65"/>
-[...10 lines deleted...]
-      <c r="Z4" s="64">
+      <c r="O4" s="60"/>
+      <c r="P4" s="60"/>
+      <c r="Q4" s="60"/>
+      <c r="R4" s="60"/>
+      <c r="S4" s="60"/>
+      <c r="T4" s="60"/>
+      <c r="U4" s="60"/>
+      <c r="V4" s="60"/>
+      <c r="W4" s="60"/>
+      <c r="X4" s="60"/>
+      <c r="Y4" s="60"/>
+      <c r="Z4" s="59">
         <v>2026</v>
       </c>
-      <c r="AA4" s="65"/>
-[...9 lines deleted...]
-      <c r="AK4" s="65"/>
+      <c r="AA4" s="60"/>
+      <c r="AB4" s="60"/>
+      <c r="AC4" s="60"/>
+      <c r="AD4" s="60"/>
+      <c r="AE4" s="60"/>
+      <c r="AF4" s="60"/>
+      <c r="AG4" s="60"/>
+      <c r="AH4" s="60"/>
+      <c r="AI4" s="60"/>
+      <c r="AJ4" s="60"/>
+      <c r="AK4" s="60"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="60"/>
+      <c r="A5" s="55"/>
       <c r="B5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -7872,77 +8058,77 @@
         <v>11</v>
       </c>
       <c r="AE5" s="7" t="s">
         <v>12</v>
       </c>
       <c r="AF5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="AG5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="AH5" s="7" t="s">
         <v>15</v>
       </c>
       <c r="AI5" s="7" t="s">
         <v>16</v>
       </c>
       <c r="AJ5" s="7" t="s">
         <v>17</v>
       </c>
       <c r="AK5" s="7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:37" s="34" customFormat="1">
-      <c r="A6" s="66" t="s">
+      <c r="A6" s="61" t="s">
         <v>35</v>
       </c>
-      <c r="B6" s="66"/>
-[...22 lines deleted...]
-      <c r="Y6" s="66"/>
+      <c r="B6" s="61"/>
+      <c r="C6" s="61"/>
+      <c r="D6" s="61"/>
+      <c r="E6" s="61"/>
+      <c r="F6" s="61"/>
+      <c r="G6" s="61"/>
+      <c r="H6" s="61"/>
+      <c r="I6" s="61"/>
+      <c r="J6" s="61"/>
+      <c r="K6" s="61"/>
+      <c r="L6" s="61"/>
+      <c r="M6" s="61"/>
+      <c r="N6" s="61"/>
+      <c r="O6" s="61"/>
+      <c r="P6" s="61"/>
+      <c r="Q6" s="61"/>
+      <c r="R6" s="61"/>
+      <c r="S6" s="61"/>
+      <c r="T6" s="61"/>
+      <c r="U6" s="61"/>
+      <c r="V6" s="61"/>
+      <c r="W6" s="61"/>
+      <c r="X6" s="61"/>
+      <c r="Y6" s="61"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="13">
         <v>460</v>
       </c>
       <c r="C7" s="13">
         <v>418</v>
       </c>
       <c r="D7" s="13">
         <v>376</v>
       </c>
       <c r="E7" s="35">
         <v>454</v>
       </c>
       <c r="F7" s="35">
         <v>455</v>
       </c>
       <c r="G7" s="13">
         <v>408</v>
       </c>
       <c r="H7" s="13">
         <v>415</v>
@@ -7979,55 +8165,58 @@
       </c>
       <c r="S7" s="13">
         <v>361</v>
       </c>
       <c r="T7" s="13">
         <v>448</v>
       </c>
       <c r="U7" s="13">
         <v>406</v>
       </c>
       <c r="V7" s="13">
         <v>373</v>
       </c>
       <c r="W7" s="13">
         <v>360</v>
       </c>
       <c r="X7" s="13">
         <v>352</v>
       </c>
       <c r="Y7" s="13">
         <v>392</v>
       </c>
       <c r="Z7" s="35">
         <v>389</v>
       </c>
-      <c r="AA7" s="43">
+      <c r="AA7" s="45">
         <v>302</v>
       </c>
-      <c r="AB7" s="35">
+      <c r="AB7" s="45">
         <v>368</v>
+      </c>
+      <c r="AC7" s="45">
+        <v>394</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="13">
         <v>197</v>
       </c>
       <c r="C8" s="13">
         <v>185</v>
       </c>
       <c r="D8" s="13">
         <v>164</v>
       </c>
       <c r="E8" s="35">
         <v>189</v>
       </c>
       <c r="F8" s="35">
         <v>168</v>
       </c>
       <c r="G8" s="13">
         <v>172</v>
       </c>
       <c r="H8" s="13">
@@ -8065,55 +8254,58 @@
       </c>
       <c r="S8" s="13">
         <v>139</v>
       </c>
       <c r="T8" s="13">
         <v>167</v>
       </c>
       <c r="U8" s="13">
         <v>177</v>
       </c>
       <c r="V8" s="13">
         <v>152</v>
       </c>
       <c r="W8" s="13">
         <v>138</v>
       </c>
       <c r="X8" s="13">
         <v>146</v>
       </c>
       <c r="Y8" s="13">
         <v>164</v>
       </c>
       <c r="Z8" s="35">
         <v>177</v>
       </c>
-      <c r="AA8" s="43">
+      <c r="AA8" s="45">
         <v>126</v>
       </c>
-      <c r="AB8" s="35">
+      <c r="AB8" s="45">
         <v>143</v>
+      </c>
+      <c r="AC8" s="45">
+        <v>169</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="13">
         <v>27</v>
       </c>
       <c r="C9" s="13">
         <v>24</v>
       </c>
       <c r="D9" s="13">
         <v>18</v>
       </c>
       <c r="E9" s="35">
         <v>32</v>
       </c>
       <c r="F9" s="35">
         <v>32</v>
       </c>
       <c r="G9" s="13">
         <v>19</v>
       </c>
       <c r="H9" s="13">
@@ -8151,55 +8343,58 @@
       </c>
       <c r="S9" s="13">
         <v>21</v>
       </c>
       <c r="T9" s="13">
         <v>26</v>
       </c>
       <c r="U9" s="13">
         <v>25</v>
       </c>
       <c r="V9" s="13">
         <v>27</v>
       </c>
       <c r="W9" s="13">
         <v>18</v>
       </c>
       <c r="X9" s="13">
         <v>27</v>
       </c>
       <c r="Y9" s="13">
         <v>24</v>
       </c>
       <c r="Z9" s="35">
         <v>24</v>
       </c>
-      <c r="AA9" s="43">
+      <c r="AA9" s="45">
         <v>16</v>
       </c>
-      <c r="AB9" s="35">
+      <c r="AB9" s="45">
         <v>18</v>
+      </c>
+      <c r="AC9" s="45">
+        <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="13">
         <v>9</v>
       </c>
       <c r="C10" s="13">
         <v>8</v>
       </c>
       <c r="D10" s="13">
         <v>15</v>
       </c>
       <c r="E10" s="35">
         <v>6</v>
       </c>
       <c r="F10" s="35">
         <v>17</v>
       </c>
       <c r="G10" s="13">
         <v>18</v>
       </c>
       <c r="H10" s="13">
@@ -8237,54 +8432,57 @@
       </c>
       <c r="S10" s="13">
         <v>9</v>
       </c>
       <c r="T10" s="13">
         <v>14</v>
       </c>
       <c r="U10" s="13">
         <v>19</v>
       </c>
       <c r="V10" s="13">
         <v>13</v>
       </c>
       <c r="W10" s="13">
         <v>7</v>
       </c>
       <c r="X10" s="13">
         <v>12</v>
       </c>
       <c r="Y10" s="13">
         <v>12</v>
       </c>
       <c r="Z10" s="35">
         <v>19</v>
       </c>
-      <c r="AA10" s="43">
+      <c r="AA10" s="45">
         <v>13</v>
       </c>
-      <c r="AB10" s="35">
+      <c r="AB10" s="45">
+        <v>11</v>
+      </c>
+      <c r="AC10" s="45">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B11" s="13">
         <v>25</v>
       </c>
       <c r="C11" s="13">
         <v>21</v>
       </c>
       <c r="D11" s="13">
         <v>16</v>
       </c>
       <c r="E11" s="35">
         <v>29</v>
       </c>
       <c r="F11" s="35">
         <v>33</v>
       </c>
       <c r="G11" s="13">
         <v>23</v>
       </c>
@@ -8323,55 +8521,58 @@
       </c>
       <c r="S11" s="13">
         <v>16</v>
       </c>
       <c r="T11" s="13">
         <v>18</v>
       </c>
       <c r="U11" s="13">
         <v>8</v>
       </c>
       <c r="V11" s="13">
         <v>19</v>
       </c>
       <c r="W11" s="13">
         <v>20</v>
       </c>
       <c r="X11" s="13">
         <v>11</v>
       </c>
       <c r="Y11" s="13">
         <v>21</v>
       </c>
       <c r="Z11" s="35">
         <v>15</v>
       </c>
-      <c r="AA11" s="43">
+      <c r="AA11" s="45">
         <v>14</v>
       </c>
-      <c r="AB11" s="35">
+      <c r="AB11" s="45">
         <v>22</v>
+      </c>
+      <c r="AC11" s="45">
+        <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B12" s="13">
         <v>12</v>
       </c>
       <c r="C12" s="13">
         <v>18</v>
       </c>
       <c r="D12" s="13">
         <v>11</v>
       </c>
       <c r="E12" s="35">
         <v>21</v>
       </c>
       <c r="F12" s="35">
         <v>12</v>
       </c>
       <c r="G12" s="13">
         <v>19</v>
       </c>
       <c r="H12" s="13">
@@ -8409,55 +8610,58 @@
       </c>
       <c r="S12" s="13">
         <v>17</v>
       </c>
       <c r="T12" s="13">
         <v>15</v>
       </c>
       <c r="U12" s="13">
         <v>18</v>
       </c>
       <c r="V12" s="13">
         <v>17</v>
       </c>
       <c r="W12" s="13">
         <v>15</v>
       </c>
       <c r="X12" s="13">
         <v>14</v>
       </c>
       <c r="Y12" s="13">
         <v>10</v>
       </c>
       <c r="Z12" s="35">
         <v>9</v>
       </c>
-      <c r="AA12" s="43">
+      <c r="AA12" s="45">
         <v>8</v>
       </c>
-      <c r="AB12" s="35">
+      <c r="AB12" s="45">
         <v>23</v>
+      </c>
+      <c r="AC12" s="45">
+        <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="13">
         <v>13</v>
       </c>
       <c r="C13" s="13">
         <v>19</v>
       </c>
       <c r="D13" s="13">
         <v>14</v>
       </c>
       <c r="E13" s="35">
         <v>16</v>
       </c>
       <c r="F13" s="35">
         <v>17</v>
       </c>
       <c r="G13" s="13">
         <v>18</v>
       </c>
       <c r="H13" s="13">
@@ -8495,55 +8699,58 @@
       </c>
       <c r="S13" s="13">
         <v>18</v>
       </c>
       <c r="T13" s="13">
         <v>14</v>
       </c>
       <c r="U13" s="13">
         <v>16</v>
       </c>
       <c r="V13" s="13">
         <v>14</v>
       </c>
       <c r="W13" s="13">
         <v>10</v>
       </c>
       <c r="X13" s="13">
         <v>12</v>
       </c>
       <c r="Y13" s="13">
         <v>12</v>
       </c>
       <c r="Z13" s="35">
         <v>13</v>
       </c>
-      <c r="AA13" s="43">
+      <c r="AA13" s="45">
         <v>10</v>
       </c>
-      <c r="AB13" s="35">
+      <c r="AB13" s="45">
         <v>14</v>
+      </c>
+      <c r="AC13" s="45">
+        <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="13">
         <v>37</v>
       </c>
       <c r="C14" s="13">
         <v>38</v>
       </c>
       <c r="D14" s="13">
         <v>41</v>
       </c>
       <c r="E14" s="35">
         <v>27</v>
       </c>
       <c r="F14" s="35">
         <v>42</v>
       </c>
       <c r="G14" s="13">
         <v>30</v>
       </c>
       <c r="H14" s="13">
@@ -8581,55 +8788,58 @@
       </c>
       <c r="S14" s="13">
         <v>32</v>
       </c>
       <c r="T14" s="13">
         <v>35</v>
       </c>
       <c r="U14" s="13">
         <v>28</v>
       </c>
       <c r="V14" s="13">
         <v>26</v>
       </c>
       <c r="W14" s="13">
         <v>28</v>
       </c>
       <c r="X14" s="13">
         <v>30</v>
       </c>
       <c r="Y14" s="13">
         <v>34</v>
       </c>
       <c r="Z14" s="35">
         <v>35</v>
       </c>
-      <c r="AA14" s="43">
+      <c r="AA14" s="45">
         <v>26</v>
       </c>
-      <c r="AB14" s="35">
+      <c r="AB14" s="45">
         <v>39</v>
+      </c>
+      <c r="AC14" s="45">
+        <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="13">
         <v>16</v>
       </c>
       <c r="C15" s="13">
         <v>14</v>
       </c>
       <c r="D15" s="13">
         <v>9</v>
       </c>
       <c r="E15" s="35">
         <v>21</v>
       </c>
       <c r="F15" s="35">
         <v>13</v>
       </c>
       <c r="G15" s="13">
         <v>15</v>
       </c>
       <c r="H15" s="13">
@@ -8667,54 +8877,57 @@
       </c>
       <c r="S15" s="13">
         <v>5</v>
       </c>
       <c r="T15" s="13">
         <v>13</v>
       </c>
       <c r="U15" s="13">
         <v>14</v>
       </c>
       <c r="V15" s="13">
         <v>7</v>
       </c>
       <c r="W15" s="13">
         <v>13</v>
       </c>
       <c r="X15" s="13">
         <v>8</v>
       </c>
       <c r="Y15" s="13">
         <v>10</v>
       </c>
       <c r="Z15" s="35">
         <v>10</v>
       </c>
-      <c r="AA15" s="43">
+      <c r="AA15" s="45">
         <v>12</v>
       </c>
-      <c r="AB15" s="35">
+      <c r="AB15" s="45">
+        <v>9</v>
+      </c>
+      <c r="AC15" s="45">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B16" s="13">
         <v>26</v>
       </c>
       <c r="C16" s="13">
         <v>11</v>
       </c>
       <c r="D16" s="13">
         <v>9</v>
       </c>
       <c r="E16" s="35">
         <v>14</v>
       </c>
       <c r="F16" s="35">
         <v>18</v>
       </c>
       <c r="G16" s="13">
         <v>15</v>
       </c>
@@ -8753,58 +8966,61 @@
       </c>
       <c r="S16" s="13">
         <v>20</v>
       </c>
       <c r="T16" s="13">
         <v>28</v>
       </c>
       <c r="U16" s="13">
         <v>19</v>
       </c>
       <c r="V16" s="13">
         <v>14</v>
       </c>
       <c r="W16" s="13">
         <v>12</v>
       </c>
       <c r="X16" s="13">
         <v>6</v>
       </c>
       <c r="Y16" s="13">
         <v>16</v>
       </c>
       <c r="Z16" s="35">
         <v>12</v>
       </c>
-      <c r="AA16" s="43">
+      <c r="AA16" s="45">
         <v>11</v>
       </c>
-      <c r="AB16" s="35">
+      <c r="AB16" s="45">
         <v>7</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="45">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B17" s="13">
         <v>10</v>
       </c>
       <c r="C17" s="13">
         <v>9</v>
       </c>
       <c r="D17" s="13">
         <v>6</v>
       </c>
       <c r="E17" s="35">
         <v>21</v>
       </c>
       <c r="F17" s="35">
         <v>10</v>
       </c>
       <c r="G17" s="13">
         <v>11</v>
       </c>
       <c r="H17" s="13">
         <v>13</v>
       </c>
       <c r="I17" s="13">
@@ -8839,58 +9055,61 @@
       </c>
       <c r="S17" s="13">
         <v>12</v>
       </c>
       <c r="T17" s="13">
         <v>15</v>
       </c>
       <c r="U17" s="13">
         <v>7</v>
       </c>
       <c r="V17" s="13">
         <v>11</v>
       </c>
       <c r="W17" s="13">
         <v>22</v>
       </c>
       <c r="X17" s="13">
         <v>14</v>
       </c>
       <c r="Y17" s="13">
         <v>12</v>
       </c>
       <c r="Z17" s="35">
         <v>14</v>
       </c>
-      <c r="AA17" s="43">
+      <c r="AA17" s="45">
         <v>8</v>
       </c>
-      <c r="AB17" s="35">
+      <c r="AB17" s="45">
         <v>12</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="45">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="13">
         <v>33</v>
       </c>
       <c r="C18" s="13">
         <v>32</v>
       </c>
       <c r="D18" s="13">
         <v>29</v>
       </c>
       <c r="E18" s="35">
         <v>27</v>
       </c>
       <c r="F18" s="35">
         <v>35</v>
       </c>
       <c r="G18" s="13">
         <v>26</v>
       </c>
       <c r="H18" s="13">
         <v>34</v>
       </c>
       <c r="I18" s="13">
@@ -8925,58 +9144,61 @@
       </c>
       <c r="S18" s="13">
         <v>26</v>
       </c>
       <c r="T18" s="13">
         <v>40</v>
       </c>
       <c r="U18" s="13">
         <v>27</v>
       </c>
       <c r="V18" s="13">
         <v>27</v>
       </c>
       <c r="W18" s="13">
         <v>28</v>
       </c>
       <c r="X18" s="13">
         <v>25</v>
       </c>
       <c r="Y18" s="13">
         <v>31</v>
       </c>
       <c r="Z18" s="35">
         <v>27</v>
       </c>
-      <c r="AA18" s="43">
+      <c r="AA18" s="45">
         <v>31</v>
       </c>
-      <c r="AB18" s="35">
+      <c r="AB18" s="45">
         <v>25</v>
       </c>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18" s="45">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B19" s="13">
         <v>6</v>
       </c>
       <c r="C19" s="13">
         <v>7</v>
       </c>
       <c r="D19" s="13">
         <v>6</v>
       </c>
       <c r="E19" s="35">
         <v>6</v>
       </c>
       <c r="F19" s="35">
         <v>12</v>
       </c>
       <c r="G19" s="13">
         <v>10</v>
       </c>
       <c r="H19" s="13">
         <v>11</v>
       </c>
       <c r="I19" s="13">
@@ -9011,58 +9233,61 @@
       </c>
       <c r="S19" s="13">
         <v>10</v>
       </c>
       <c r="T19" s="13">
         <v>8</v>
       </c>
       <c r="U19" s="13">
         <v>9</v>
       </c>
       <c r="V19" s="13">
         <v>8</v>
       </c>
       <c r="W19" s="13">
         <v>13</v>
       </c>
       <c r="X19" s="13">
         <v>7</v>
       </c>
       <c r="Y19" s="13">
         <v>4</v>
       </c>
       <c r="Z19" s="35">
         <v>7</v>
       </c>
-      <c r="AA19" s="43">
+      <c r="AA19" s="45">
         <v>5</v>
       </c>
-      <c r="AB19" s="35">
+      <c r="AB19" s="45">
         <v>7</v>
       </c>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19" s="45">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B20" s="13">
         <v>15</v>
       </c>
       <c r="C20" s="13">
         <v>11</v>
       </c>
       <c r="D20" s="13">
         <v>11</v>
       </c>
       <c r="E20" s="35">
         <v>16</v>
       </c>
       <c r="F20" s="35">
         <v>22</v>
       </c>
       <c r="G20" s="13">
         <v>15</v>
       </c>
       <c r="H20" s="13">
         <v>16</v>
       </c>
       <c r="I20" s="13">
@@ -9097,58 +9322,61 @@
       </c>
       <c r="S20" s="13">
         <v>13</v>
       </c>
       <c r="T20" s="13">
         <v>16</v>
       </c>
       <c r="U20" s="13">
         <v>10</v>
       </c>
       <c r="V20" s="13">
         <v>15</v>
       </c>
       <c r="W20" s="13">
         <v>16</v>
       </c>
       <c r="X20" s="13">
         <v>15</v>
       </c>
       <c r="Y20" s="13">
         <v>16</v>
       </c>
       <c r="Z20" s="35">
         <v>7</v>
       </c>
-      <c r="AA20" s="43">
+      <c r="AA20" s="45">
         <v>9</v>
       </c>
-      <c r="AB20" s="35">
+      <c r="AB20" s="45">
         <v>11</v>
       </c>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="45">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B21" s="13">
         <v>34</v>
       </c>
       <c r="C21" s="13">
         <v>21</v>
       </c>
       <c r="D21" s="13">
         <v>27</v>
       </c>
       <c r="E21" s="35">
         <v>29</v>
       </c>
       <c r="F21" s="35">
         <v>24</v>
       </c>
       <c r="G21" s="13">
         <v>17</v>
       </c>
       <c r="H21" s="13">
         <v>36</v>
       </c>
       <c r="I21" s="13">
@@ -9183,2718 +9411,2813 @@
       </c>
       <c r="S21" s="13">
         <v>23</v>
       </c>
       <c r="T21" s="13">
         <v>39</v>
       </c>
       <c r="U21" s="13">
         <v>29</v>
       </c>
       <c r="V21" s="13">
         <v>23</v>
       </c>
       <c r="W21" s="13">
         <v>20</v>
       </c>
       <c r="X21" s="13">
         <v>25</v>
       </c>
       <c r="Y21" s="13">
         <v>26</v>
       </c>
       <c r="Z21" s="35">
         <v>20</v>
       </c>
-      <c r="AA21" s="43">
+      <c r="AA21" s="45">
         <v>13</v>
       </c>
-      <c r="AB21" s="35">
+      <c r="AB21" s="45">
         <v>27</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="67" t="s">
+      <c r="AC21" s="45">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" s="36" customFormat="1">
+      <c r="A22" s="62" t="s">
         <v>36</v>
       </c>
-      <c r="B22" s="67"/>
-[...22 lines deleted...]
-      <c r="Y22" s="67"/>
+      <c r="B22" s="62"/>
+      <c r="C22" s="62"/>
+      <c r="D22" s="62"/>
+      <c r="E22" s="62"/>
+      <c r="F22" s="62"/>
+      <c r="G22" s="62"/>
+      <c r="H22" s="62"/>
+      <c r="I22" s="62"/>
+      <c r="J22" s="62"/>
+      <c r="K22" s="62"/>
+      <c r="L22" s="62"/>
+      <c r="M22" s="62"/>
+      <c r="N22" s="62"/>
+      <c r="O22" s="62"/>
+      <c r="P22" s="62"/>
+      <c r="Q22" s="62"/>
+      <c r="R22" s="62"/>
+      <c r="S22" s="62"/>
+      <c r="T22" s="62"/>
+      <c r="U22" s="62"/>
+      <c r="V22" s="62"/>
+      <c r="W22" s="62"/>
+      <c r="X22" s="62"/>
+      <c r="Y22" s="62"/>
       <c r="Z22" s="13"/>
-      <c r="AA22" s="13"/>
-[...2 lines deleted...]
-    <row r="23" spans="1:28">
+      <c r="AA22" s="38"/>
+      <c r="AB22" s="38"/>
+      <c r="AC22" s="38"/>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="35">
         <v>225</v>
       </c>
       <c r="C23" s="13">
         <v>209</v>
       </c>
       <c r="D23" s="35">
         <v>188</v>
       </c>
       <c r="E23" s="35">
         <v>228</v>
       </c>
       <c r="F23" s="35">
         <v>230</v>
       </c>
       <c r="G23" s="35">
         <v>212</v>
       </c>
       <c r="H23" s="35">
         <v>224</v>
       </c>
       <c r="I23" s="35">
         <v>218</v>
       </c>
       <c r="J23" s="35">
         <v>243</v>
       </c>
       <c r="K23" s="35">
         <v>208</v>
       </c>
       <c r="L23" s="35">
         <v>221</v>
       </c>
       <c r="M23" s="35">
         <v>221</v>
       </c>
       <c r="N23" s="35">
         <v>178</v>
       </c>
-      <c r="O23" s="43">
+      <c r="O23" s="35">
         <v>204</v>
       </c>
       <c r="P23" s="13">
         <v>194</v>
       </c>
       <c r="Q23" s="13">
         <v>227</v>
       </c>
       <c r="R23" s="13">
         <v>196</v>
       </c>
       <c r="S23" s="13">
         <v>200</v>
       </c>
       <c r="T23" s="13">
         <v>248</v>
       </c>
       <c r="U23" s="13">
         <v>206</v>
       </c>
       <c r="V23" s="13">
         <v>187</v>
       </c>
       <c r="W23" s="13">
         <v>183</v>
       </c>
       <c r="X23" s="13">
         <v>174</v>
       </c>
       <c r="Y23" s="13">
         <v>202</v>
       </c>
       <c r="Z23" s="35">
         <v>198</v>
       </c>
-      <c r="AA23" s="43">
+      <c r="AA23" s="45">
         <v>155</v>
       </c>
-      <c r="AB23" s="35">
+      <c r="AB23" s="45">
         <v>198</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="45">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="35">
         <v>107</v>
       </c>
       <c r="C24" s="13">
         <v>90</v>
       </c>
       <c r="D24" s="35">
         <v>83</v>
       </c>
       <c r="E24" s="35">
         <v>86</v>
       </c>
       <c r="F24" s="35">
         <v>82</v>
       </c>
       <c r="G24" s="35">
         <v>86</v>
       </c>
       <c r="H24" s="35">
         <v>87</v>
       </c>
       <c r="I24" s="35">
         <v>80</v>
       </c>
       <c r="J24" s="35">
         <v>96</v>
       </c>
       <c r="K24" s="35">
         <v>73</v>
       </c>
       <c r="L24" s="35">
         <v>85</v>
       </c>
       <c r="M24" s="35">
         <v>93</v>
       </c>
       <c r="N24" s="35">
         <v>75</v>
       </c>
-      <c r="O24" s="43">
+      <c r="O24" s="35">
         <v>95</v>
       </c>
       <c r="P24" s="13">
         <v>68</v>
       </c>
       <c r="Q24" s="13">
         <v>106</v>
       </c>
       <c r="R24" s="13">
         <v>74</v>
       </c>
       <c r="S24" s="13">
         <v>74</v>
       </c>
       <c r="T24" s="13">
         <v>99</v>
       </c>
       <c r="U24" s="13">
         <v>82</v>
       </c>
       <c r="V24" s="13">
         <v>73</v>
       </c>
       <c r="W24" s="13">
         <v>74</v>
       </c>
       <c r="X24" s="13">
         <v>77</v>
       </c>
       <c r="Y24" s="13">
         <v>84</v>
       </c>
       <c r="Z24" s="35">
         <v>89</v>
       </c>
-      <c r="AA24" s="43">
+      <c r="AA24" s="45">
         <v>57</v>
       </c>
-      <c r="AB24" s="35">
+      <c r="AB24" s="45">
         <v>75</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="45">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="35">
         <v>12</v>
       </c>
       <c r="C25" s="13">
         <v>12</v>
       </c>
       <c r="D25" s="35">
         <v>9</v>
       </c>
       <c r="E25" s="35">
         <v>18</v>
       </c>
       <c r="F25" s="35">
         <v>14</v>
       </c>
       <c r="G25" s="35">
         <v>11</v>
       </c>
       <c r="H25" s="35">
         <v>15</v>
       </c>
       <c r="I25" s="35">
         <v>13</v>
       </c>
       <c r="J25" s="35">
         <v>13</v>
       </c>
       <c r="K25" s="35">
         <v>19</v>
       </c>
       <c r="L25" s="35">
         <v>15</v>
       </c>
       <c r="M25" s="35">
         <v>12</v>
       </c>
       <c r="N25" s="35">
         <v>12</v>
       </c>
-      <c r="O25" s="43">
+      <c r="O25" s="35">
         <v>13</v>
       </c>
       <c r="P25" s="13">
         <v>13</v>
       </c>
       <c r="Q25" s="13">
         <v>17</v>
       </c>
       <c r="R25" s="13">
         <v>13</v>
       </c>
       <c r="S25" s="13">
         <v>10</v>
       </c>
       <c r="T25" s="13">
         <v>13</v>
       </c>
       <c r="U25" s="13">
         <v>13</v>
       </c>
       <c r="V25" s="13">
         <v>13</v>
       </c>
       <c r="W25" s="13">
         <v>10</v>
       </c>
       <c r="X25" s="13">
         <v>12</v>
       </c>
       <c r="Y25" s="13">
         <v>15</v>
       </c>
       <c r="Z25" s="35">
         <v>12</v>
       </c>
-      <c r="AA25" s="43">
+      <c r="AA25" s="45">
         <v>10</v>
       </c>
-      <c r="AB25" s="35">
+      <c r="AB25" s="45">
         <v>5</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="45">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B26" s="35">
         <v>6</v>
       </c>
       <c r="C26" s="13">
         <v>4</v>
       </c>
       <c r="D26" s="35">
         <v>6</v>
       </c>
       <c r="E26" s="35">
         <v>2</v>
       </c>
       <c r="F26" s="35">
         <v>8</v>
       </c>
       <c r="G26" s="35">
         <v>9</v>
       </c>
       <c r="H26" s="35">
         <v>10</v>
       </c>
       <c r="I26" s="35">
         <v>4</v>
       </c>
       <c r="J26" s="35">
         <v>8</v>
       </c>
       <c r="K26" s="35">
         <v>8</v>
       </c>
       <c r="L26" s="35">
         <v>7</v>
       </c>
       <c r="M26" s="35">
         <v>5</v>
       </c>
       <c r="N26" s="35">
         <v>6</v>
       </c>
-      <c r="O26" s="43">
+      <c r="O26" s="35">
         <v>5</v>
       </c>
       <c r="P26" s="13">
         <v>8</v>
       </c>
       <c r="Q26" s="13">
         <v>4</v>
       </c>
       <c r="R26" s="13">
         <v>8</v>
       </c>
       <c r="S26" s="13">
         <v>4</v>
       </c>
       <c r="T26" s="13">
         <v>12</v>
       </c>
       <c r="U26" s="13">
         <v>11</v>
       </c>
       <c r="V26" s="13">
         <v>7</v>
       </c>
       <c r="W26" s="13">
         <v>5</v>
       </c>
       <c r="X26" s="13">
         <v>4</v>
       </c>
       <c r="Y26" s="13">
         <v>7</v>
       </c>
       <c r="Z26" s="35">
         <v>10</v>
       </c>
-      <c r="AA26" s="43">
+      <c r="AA26" s="45">
         <v>7</v>
       </c>
-      <c r="AB26" s="35">
-[...3 lines deleted...]
-    <row r="27" spans="1:28">
+      <c r="AB26" s="45">
+        <v>6</v>
+      </c>
+      <c r="AC26" s="45">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B27" s="35">
         <v>13</v>
       </c>
       <c r="C27" s="13">
         <v>11</v>
       </c>
       <c r="D27" s="35">
         <v>6</v>
       </c>
       <c r="E27" s="35">
         <v>18</v>
       </c>
       <c r="F27" s="35">
         <v>16</v>
       </c>
       <c r="G27" s="35">
         <v>10</v>
       </c>
       <c r="H27" s="35">
         <v>9</v>
       </c>
       <c r="I27" s="35">
         <v>13</v>
       </c>
       <c r="J27" s="35">
         <v>16</v>
       </c>
       <c r="K27" s="35">
         <v>3</v>
       </c>
       <c r="L27" s="35">
         <v>6</v>
       </c>
       <c r="M27" s="35">
         <v>8</v>
       </c>
       <c r="N27" s="35">
         <v>9</v>
       </c>
-      <c r="O27" s="43">
+      <c r="O27" s="35">
         <v>7</v>
       </c>
       <c r="P27" s="13">
         <v>6</v>
       </c>
       <c r="Q27" s="13">
         <v>13</v>
       </c>
       <c r="R27" s="13">
         <v>12</v>
       </c>
       <c r="S27" s="13">
         <v>9</v>
       </c>
       <c r="T27" s="13">
         <v>7</v>
       </c>
       <c r="U27" s="13">
         <v>4</v>
       </c>
       <c r="V27" s="13">
         <v>9</v>
       </c>
       <c r="W27" s="13">
         <v>13</v>
       </c>
       <c r="X27" s="13">
         <v>6</v>
       </c>
       <c r="Y27" s="13">
         <v>10</v>
       </c>
       <c r="Z27" s="35">
         <v>9</v>
       </c>
-      <c r="AA27" s="43">
+      <c r="AA27" s="45">
         <v>9</v>
       </c>
-      <c r="AB27" s="35">
+      <c r="AB27" s="45">
         <v>14</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="45">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B28" s="35">
         <v>4</v>
       </c>
       <c r="C28" s="13">
         <v>9</v>
       </c>
       <c r="D28" s="35">
         <v>2</v>
       </c>
       <c r="E28" s="35">
         <v>8</v>
       </c>
       <c r="F28" s="35">
         <v>8</v>
       </c>
       <c r="G28" s="35">
         <v>10</v>
       </c>
       <c r="H28" s="35">
         <v>6</v>
       </c>
       <c r="I28" s="35">
         <v>7</v>
       </c>
       <c r="J28" s="35">
         <v>6</v>
       </c>
       <c r="K28" s="35">
         <v>11</v>
       </c>
       <c r="L28" s="35">
         <v>10</v>
       </c>
       <c r="M28" s="35">
         <v>13</v>
       </c>
       <c r="N28" s="35">
         <v>4</v>
       </c>
-      <c r="O28" s="43">
+      <c r="O28" s="35">
         <v>6</v>
       </c>
       <c r="P28" s="13">
         <v>9</v>
       </c>
       <c r="Q28" s="13">
         <v>7</v>
       </c>
       <c r="R28" s="13">
         <v>9</v>
       </c>
       <c r="S28" s="13">
         <v>9</v>
       </c>
       <c r="T28" s="13">
         <v>9</v>
       </c>
       <c r="U28" s="13">
         <v>9</v>
       </c>
       <c r="V28" s="13">
         <v>6</v>
       </c>
       <c r="W28" s="13">
         <v>8</v>
       </c>
       <c r="X28" s="13">
         <v>7</v>
       </c>
       <c r="Y28" s="13">
         <v>2</v>
       </c>
       <c r="Z28" s="35">
         <v>6</v>
       </c>
-      <c r="AA28" s="43">
+      <c r="AA28" s="45">
         <v>3</v>
       </c>
-      <c r="AB28" s="35">
+      <c r="AB28" s="45">
         <v>15</v>
       </c>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28" s="45">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B29" s="35">
         <v>7</v>
       </c>
       <c r="C29" s="13">
         <v>9</v>
       </c>
       <c r="D29" s="35">
         <v>6</v>
       </c>
       <c r="E29" s="35">
         <v>10</v>
       </c>
       <c r="F29" s="35">
         <v>7</v>
       </c>
       <c r="G29" s="35">
         <v>13</v>
       </c>
       <c r="H29" s="35">
         <v>9</v>
       </c>
       <c r="I29" s="35">
         <v>13</v>
       </c>
       <c r="J29" s="35">
         <v>5</v>
       </c>
       <c r="K29" s="35">
         <v>15</v>
       </c>
       <c r="L29" s="35">
         <v>12</v>
       </c>
       <c r="M29" s="35">
         <v>10</v>
       </c>
       <c r="N29" s="35">
         <v>6</v>
       </c>
-      <c r="O29" s="43">
+      <c r="O29" s="35">
         <v>6</v>
       </c>
       <c r="P29" s="13">
         <v>8</v>
       </c>
       <c r="Q29" s="13">
         <v>4</v>
       </c>
       <c r="R29" s="13">
         <v>7</v>
       </c>
       <c r="S29" s="13">
         <v>6</v>
       </c>
       <c r="T29" s="13">
         <v>5</v>
       </c>
       <c r="U29" s="13">
         <v>6</v>
       </c>
       <c r="V29" s="13">
         <v>8</v>
       </c>
       <c r="W29" s="13">
         <v>8</v>
       </c>
       <c r="X29" s="13">
         <v>3</v>
       </c>
       <c r="Y29" s="13">
         <v>7</v>
       </c>
       <c r="Z29" s="35">
         <v>5</v>
       </c>
-      <c r="AA29" s="43">
+      <c r="AA29" s="45">
         <v>4</v>
       </c>
-      <c r="AB29" s="35">
+      <c r="AB29" s="45">
         <v>9</v>
       </c>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29" s="45">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B30" s="35">
         <v>21</v>
       </c>
       <c r="C30" s="13">
         <v>20</v>
       </c>
       <c r="D30" s="35">
         <v>25</v>
       </c>
       <c r="E30" s="35">
         <v>15</v>
       </c>
       <c r="F30" s="35">
         <v>23</v>
       </c>
       <c r="G30" s="35">
         <v>20</v>
       </c>
       <c r="H30" s="35">
         <v>19</v>
       </c>
       <c r="I30" s="35">
         <v>18</v>
       </c>
       <c r="J30" s="35">
         <v>16</v>
       </c>
       <c r="K30" s="35">
         <v>19</v>
       </c>
       <c r="L30" s="35">
         <v>24</v>
       </c>
       <c r="M30" s="35">
         <v>17</v>
       </c>
       <c r="N30" s="35">
         <v>17</v>
       </c>
-      <c r="O30" s="43">
+      <c r="O30" s="35">
         <v>16</v>
       </c>
       <c r="P30" s="13">
         <v>16</v>
       </c>
       <c r="Q30" s="13">
         <v>18</v>
       </c>
       <c r="R30" s="13">
         <v>12</v>
       </c>
       <c r="S30" s="13">
         <v>18</v>
       </c>
       <c r="T30" s="13">
         <v>18</v>
       </c>
       <c r="U30" s="13">
         <v>16</v>
       </c>
       <c r="V30" s="13">
         <v>15</v>
       </c>
       <c r="W30" s="13">
         <v>11</v>
       </c>
       <c r="X30" s="13">
         <v>16</v>
       </c>
       <c r="Y30" s="13">
         <v>21</v>
       </c>
       <c r="Z30" s="35">
         <v>18</v>
       </c>
-      <c r="AA30" s="43">
+      <c r="AA30" s="45">
         <v>16</v>
       </c>
-      <c r="AB30" s="35">
+      <c r="AB30" s="45">
         <v>24</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="45">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B31" s="35">
         <v>6</v>
       </c>
       <c r="C31" s="13">
         <v>8</v>
       </c>
       <c r="D31" s="35">
         <v>6</v>
       </c>
       <c r="E31" s="35">
         <v>12</v>
       </c>
       <c r="F31" s="35">
         <v>9</v>
       </c>
       <c r="G31" s="35">
         <v>7</v>
       </c>
       <c r="H31" s="35">
         <v>6</v>
       </c>
       <c r="I31" s="35">
         <v>9</v>
       </c>
       <c r="J31" s="35">
         <v>6</v>
       </c>
       <c r="K31" s="35">
         <v>5</v>
       </c>
       <c r="L31" s="35">
         <v>6</v>
       </c>
       <c r="M31" s="35">
         <v>4</v>
       </c>
       <c r="N31" s="35">
         <v>6</v>
       </c>
-      <c r="O31" s="43">
+      <c r="O31" s="35">
         <v>6</v>
       </c>
       <c r="P31" s="13">
         <v>4</v>
       </c>
       <c r="Q31" s="13">
         <v>3</v>
       </c>
       <c r="R31" s="13">
         <v>5</v>
       </c>
       <c r="S31" s="13">
         <v>2</v>
       </c>
       <c r="T31" s="13">
         <v>6</v>
       </c>
       <c r="U31" s="13">
         <v>7</v>
       </c>
       <c r="V31" s="13">
         <v>4</v>
       </c>
       <c r="W31" s="13">
         <v>5</v>
       </c>
       <c r="X31" s="13">
         <v>7</v>
       </c>
       <c r="Y31" s="13">
         <v>6</v>
       </c>
       <c r="Z31" s="35">
         <v>5</v>
       </c>
-      <c r="AA31" s="43">
+      <c r="AA31" s="45">
         <v>4</v>
       </c>
-      <c r="AB31" s="35">
+      <c r="AB31" s="45">
         <v>1</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="45">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B32" s="35">
         <v>11</v>
       </c>
       <c r="C32" s="13">
         <v>6</v>
       </c>
       <c r="D32" s="35">
         <v>2</v>
       </c>
       <c r="E32" s="35">
         <v>7</v>
       </c>
       <c r="F32" s="35">
         <v>9</v>
       </c>
       <c r="G32" s="35">
         <v>7</v>
       </c>
       <c r="H32" s="35">
         <v>8</v>
       </c>
       <c r="I32" s="35">
         <v>12</v>
       </c>
       <c r="J32" s="35">
         <v>11</v>
       </c>
       <c r="K32" s="35">
         <v>6</v>
       </c>
       <c r="L32" s="35">
         <v>11</v>
       </c>
       <c r="M32" s="35">
         <v>6</v>
       </c>
       <c r="N32" s="35">
         <v>5</v>
       </c>
-      <c r="O32" s="43">
+      <c r="O32" s="35">
         <v>5</v>
       </c>
       <c r="P32" s="13">
         <v>10</v>
       </c>
       <c r="Q32" s="13">
         <v>5</v>
       </c>
       <c r="R32" s="13">
         <v>7</v>
       </c>
       <c r="S32" s="13">
         <v>15</v>
       </c>
       <c r="T32" s="13">
         <v>19</v>
       </c>
       <c r="U32" s="13">
         <v>14</v>
       </c>
       <c r="V32" s="13">
         <v>9</v>
       </c>
       <c r="W32" s="13">
         <v>4</v>
       </c>
       <c r="X32" s="13">
         <v>2</v>
       </c>
       <c r="Y32" s="13">
         <v>10</v>
       </c>
       <c r="Z32" s="35">
         <v>7</v>
       </c>
-      <c r="AA32" s="43">
+      <c r="AA32" s="45">
         <v>5</v>
       </c>
-      <c r="AB32" s="35">
+      <c r="AB32" s="45">
         <v>4</v>
       </c>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32" s="45">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B33" s="35">
         <v>1</v>
       </c>
       <c r="C33" s="13">
         <v>4</v>
       </c>
       <c r="D33" s="35">
         <v>5</v>
       </c>
       <c r="E33" s="35">
         <v>14</v>
       </c>
       <c r="F33" s="35">
         <v>4</v>
       </c>
       <c r="G33" s="35">
         <v>7</v>
       </c>
       <c r="H33" s="35">
         <v>7</v>
       </c>
       <c r="I33" s="35">
         <v>6</v>
       </c>
       <c r="J33" s="35">
         <v>9</v>
       </c>
       <c r="K33" s="35">
         <v>4</v>
       </c>
       <c r="L33" s="35">
         <v>9</v>
       </c>
       <c r="M33" s="35">
         <v>4</v>
       </c>
       <c r="N33" s="35">
         <v>4</v>
       </c>
-      <c r="O33" s="43">
+      <c r="O33" s="35">
         <v>10</v>
       </c>
       <c r="P33" s="13">
         <v>11</v>
       </c>
       <c r="Q33" s="13">
         <v>7</v>
       </c>
       <c r="R33" s="13">
         <v>11</v>
       </c>
       <c r="S33" s="13">
         <v>7</v>
       </c>
       <c r="T33" s="13">
         <v>8</v>
       </c>
       <c r="U33" s="13">
         <v>3</v>
       </c>
       <c r="V33" s="13">
         <v>4</v>
       </c>
       <c r="W33" s="13">
         <v>8</v>
       </c>
       <c r="X33" s="13">
         <v>9</v>
       </c>
       <c r="Y33" s="13">
         <v>8</v>
       </c>
       <c r="Z33" s="35">
         <v>9</v>
       </c>
-      <c r="AA33" s="43">
+      <c r="AA33" s="45">
         <v>4</v>
       </c>
-      <c r="AB33" s="35">
+      <c r="AB33" s="45">
         <v>8</v>
       </c>
-    </row>
-    <row r="34" spans="1:28">
+      <c r="AC33" s="45">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
       <c r="A34" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B34" s="35">
         <v>12</v>
       </c>
       <c r="C34" s="13">
         <v>16</v>
       </c>
       <c r="D34" s="35">
         <v>16</v>
       </c>
       <c r="E34" s="35">
         <v>16</v>
       </c>
       <c r="F34" s="35">
         <v>18</v>
       </c>
       <c r="G34" s="35">
         <v>9</v>
       </c>
       <c r="H34" s="35">
         <v>21</v>
       </c>
       <c r="I34" s="35">
         <v>21</v>
       </c>
       <c r="J34" s="35">
         <v>27</v>
       </c>
       <c r="K34" s="35">
         <v>20</v>
       </c>
       <c r="L34" s="35">
         <v>13</v>
       </c>
       <c r="M34" s="35">
         <v>18</v>
       </c>
       <c r="N34" s="35">
         <v>16</v>
       </c>
-      <c r="O34" s="43">
+      <c r="O34" s="35">
         <v>10</v>
       </c>
       <c r="P34" s="13">
         <v>16</v>
       </c>
       <c r="Q34" s="13">
         <v>16</v>
       </c>
       <c r="R34" s="13">
         <v>10</v>
       </c>
       <c r="S34" s="13">
         <v>18</v>
       </c>
       <c r="T34" s="13">
         <v>20</v>
       </c>
       <c r="U34" s="13">
         <v>15</v>
       </c>
       <c r="V34" s="13">
         <v>15</v>
       </c>
       <c r="W34" s="13">
         <v>12</v>
       </c>
       <c r="X34" s="13">
         <v>11</v>
       </c>
       <c r="Y34" s="13">
         <v>11</v>
       </c>
       <c r="Z34" s="35">
         <v>15</v>
       </c>
-      <c r="AA34" s="43">
+      <c r="AA34" s="45">
         <v>20</v>
       </c>
-      <c r="AB34" s="35">
+      <c r="AB34" s="45">
         <v>14</v>
       </c>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34" s="45">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B35" s="35">
         <v>3</v>
       </c>
       <c r="C35" s="13">
         <v>2</v>
       </c>
       <c r="D35" s="35">
         <v>3</v>
       </c>
       <c r="E35" s="35">
         <v>5</v>
       </c>
       <c r="F35" s="35">
         <v>3</v>
       </c>
       <c r="G35" s="35">
         <v>5</v>
       </c>
       <c r="H35" s="35">
         <v>6</v>
       </c>
       <c r="I35" s="35">
         <v>3</v>
       </c>
       <c r="J35" s="35">
         <v>4</v>
       </c>
       <c r="K35" s="35">
         <v>5</v>
       </c>
       <c r="L35" s="35">
         <v>2</v>
       </c>
       <c r="M35" s="35">
         <v>6</v>
       </c>
       <c r="N35" s="35">
         <v>1</v>
       </c>
-      <c r="O35" s="43">
+      <c r="O35" s="35">
         <v>5</v>
       </c>
       <c r="P35" s="13">
         <v>6</v>
       </c>
       <c r="Q35" s="13">
         <v>4</v>
       </c>
       <c r="R35" s="13">
         <v>2</v>
       </c>
       <c r="S35" s="13">
         <v>5</v>
       </c>
       <c r="T35" s="13">
         <v>6</v>
       </c>
       <c r="U35" s="13">
         <v>5</v>
       </c>
       <c r="V35" s="13">
         <v>6</v>
       </c>
       <c r="W35" s="13">
         <v>9</v>
       </c>
       <c r="X35" s="13">
         <v>3</v>
       </c>
       <c r="Y35" s="13">
         <v>1</v>
       </c>
       <c r="Z35" s="35">
         <v>3</v>
       </c>
-      <c r="AA35" s="43">
+      <c r="AA35" s="45">
         <v>4</v>
       </c>
-      <c r="AB35" s="35">
+      <c r="AB35" s="45">
         <v>1</v>
       </c>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35" s="45">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B36" s="35">
         <v>6</v>
       </c>
       <c r="C36" s="13">
         <v>6</v>
       </c>
       <c r="D36" s="35">
         <v>6</v>
       </c>
       <c r="E36" s="35">
         <v>4</v>
       </c>
       <c r="F36" s="35">
         <v>15</v>
       </c>
       <c r="G36" s="35">
         <v>9</v>
       </c>
       <c r="H36" s="35">
         <v>9</v>
       </c>
       <c r="I36" s="35">
         <v>8</v>
       </c>
       <c r="J36" s="35">
         <v>14</v>
       </c>
       <c r="K36" s="35">
         <v>7</v>
       </c>
       <c r="L36" s="35">
         <v>7</v>
       </c>
       <c r="M36" s="35">
         <v>11</v>
       </c>
       <c r="N36" s="35">
         <v>7</v>
       </c>
-      <c r="O36" s="43">
+      <c r="O36" s="35">
         <v>5</v>
       </c>
       <c r="P36" s="13">
         <v>7</v>
       </c>
       <c r="Q36" s="13">
         <v>10</v>
       </c>
       <c r="R36" s="13">
         <v>7</v>
       </c>
       <c r="S36" s="13">
         <v>9</v>
       </c>
       <c r="T36" s="13">
         <v>10</v>
       </c>
       <c r="U36" s="13">
         <v>6</v>
       </c>
       <c r="V36" s="13">
         <v>6</v>
       </c>
       <c r="W36" s="13">
         <v>7</v>
       </c>
       <c r="X36" s="13">
         <v>7</v>
       </c>
       <c r="Y36" s="13">
         <v>9</v>
       </c>
       <c r="Z36" s="35">
         <v>4</v>
       </c>
-      <c r="AA36" s="43">
-[...2 lines deleted...]
-      <c r="AB36" s="35">
+      <c r="AA36" s="45">
+        <v>6</v>
+      </c>
+      <c r="AB36" s="45">
         <v>7</v>
       </c>
-    </row>
-    <row r="37" spans="1:28">
+      <c r="AC36" s="45">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
       <c r="A37" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B37" s="35">
         <v>16</v>
       </c>
       <c r="C37" s="13">
         <v>12</v>
       </c>
       <c r="D37" s="35">
         <v>13</v>
       </c>
       <c r="E37" s="35">
         <v>13</v>
       </c>
       <c r="F37" s="35">
         <v>14</v>
       </c>
       <c r="G37" s="35">
         <v>9</v>
       </c>
       <c r="H37" s="35">
         <v>12</v>
       </c>
       <c r="I37" s="35">
         <v>11</v>
       </c>
       <c r="J37" s="35">
         <v>12</v>
       </c>
       <c r="K37" s="35">
         <v>13</v>
       </c>
       <c r="L37" s="35">
         <v>14</v>
       </c>
       <c r="M37" s="35">
         <v>14</v>
       </c>
       <c r="N37" s="35">
         <v>10</v>
       </c>
-      <c r="O37" s="43">
+      <c r="O37" s="35">
         <v>15</v>
       </c>
       <c r="P37" s="13">
         <v>12</v>
       </c>
       <c r="Q37" s="13">
         <v>13</v>
       </c>
       <c r="R37" s="13">
         <v>19</v>
       </c>
       <c r="S37" s="13">
         <v>14</v>
       </c>
       <c r="T37" s="13">
         <v>16</v>
       </c>
       <c r="U37" s="13">
         <v>15</v>
       </c>
       <c r="V37" s="13">
         <v>12</v>
       </c>
       <c r="W37" s="13">
         <v>9</v>
       </c>
       <c r="X37" s="13">
         <v>10</v>
       </c>
       <c r="Y37" s="13">
         <v>11</v>
       </c>
       <c r="Z37" s="35">
         <v>6</v>
       </c>
-      <c r="AA37" s="43">
-[...2 lines deleted...]
-      <c r="AB37" s="35">
+      <c r="AA37" s="45">
+        <v>6</v>
+      </c>
+      <c r="AB37" s="45">
         <v>15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="68" t="s">
+      <c r="AC37" s="45">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29" s="34" customFormat="1">
+      <c r="A38" s="63" t="s">
         <v>37</v>
       </c>
-      <c r="B38" s="68"/>
-[...22 lines deleted...]
-      <c r="Y38" s="68"/>
+      <c r="B38" s="63"/>
+      <c r="C38" s="63"/>
+      <c r="D38" s="63"/>
+      <c r="E38" s="63"/>
+      <c r="F38" s="63"/>
+      <c r="G38" s="63"/>
+      <c r="H38" s="63"/>
+      <c r="I38" s="63"/>
+      <c r="J38" s="63"/>
+      <c r="K38" s="63"/>
+      <c r="L38" s="63"/>
+      <c r="M38" s="63"/>
+      <c r="N38" s="63"/>
+      <c r="O38" s="63"/>
+      <c r="P38" s="63"/>
+      <c r="Q38" s="63"/>
+      <c r="R38" s="63"/>
+      <c r="S38" s="63"/>
+      <c r="T38" s="63"/>
+      <c r="U38" s="63"/>
+      <c r="V38" s="63"/>
+      <c r="W38" s="63"/>
+      <c r="X38" s="63"/>
+      <c r="Y38" s="63"/>
       <c r="Z38" s="13"/>
-      <c r="AA38" s="13"/>
-[...3 lines deleted...]
-      <c r="A39" s="46" t="s">
+      <c r="AA38" s="38"/>
+      <c r="AB38" s="38"/>
+      <c r="AC38" s="38"/>
+    </row>
+    <row r="39" spans="1:29">
+      <c r="A39" s="44" t="s">
         <v>33</v>
       </c>
       <c r="B39" s="35">
         <v>235</v>
       </c>
       <c r="C39" s="13">
         <v>209</v>
       </c>
       <c r="D39" s="35">
         <v>188</v>
       </c>
       <c r="E39" s="35">
         <v>226</v>
       </c>
       <c r="F39" s="35">
         <v>225</v>
       </c>
       <c r="G39" s="35">
         <v>196</v>
       </c>
       <c r="H39" s="35">
         <v>191</v>
       </c>
       <c r="I39" s="35">
         <v>210</v>
       </c>
       <c r="J39" s="35">
         <v>205</v>
       </c>
       <c r="K39" s="35">
         <v>197</v>
       </c>
       <c r="L39" s="35">
         <v>188</v>
       </c>
       <c r="M39" s="35">
         <v>215</v>
       </c>
       <c r="N39" s="35">
         <v>170</v>
       </c>
-      <c r="O39" s="43">
+      <c r="O39" s="35">
         <v>153</v>
       </c>
       <c r="P39" s="13">
         <v>182</v>
       </c>
       <c r="Q39" s="38">
         <v>193</v>
       </c>
       <c r="R39" s="13">
         <v>196</v>
       </c>
       <c r="S39" s="13">
         <v>161</v>
       </c>
       <c r="T39" s="13">
         <v>200</v>
       </c>
       <c r="U39" s="13">
         <v>200</v>
       </c>
       <c r="V39" s="13">
         <v>186</v>
       </c>
       <c r="W39" s="13">
         <v>177</v>
       </c>
       <c r="X39" s="13">
         <v>178</v>
       </c>
       <c r="Y39" s="13">
         <v>190</v>
       </c>
-      <c r="Z39" s="47">
+      <c r="Z39" s="45">
         <v>191</v>
       </c>
-      <c r="AA39" s="52">
+      <c r="AA39" s="45">
         <v>147</v>
       </c>
-      <c r="AB39" s="47">
+      <c r="AB39" s="45">
         <v>170</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="45" t="s">
+      <c r="AC39" s="45">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29">
+      <c r="A40" s="43" t="s">
         <v>2</v>
       </c>
       <c r="B40" s="35">
         <v>90</v>
       </c>
       <c r="C40" s="13">
         <v>95</v>
       </c>
       <c r="D40" s="35">
         <v>81</v>
       </c>
       <c r="E40" s="35">
         <v>103</v>
       </c>
       <c r="F40" s="35">
         <v>86</v>
       </c>
       <c r="G40" s="35">
         <v>86</v>
       </c>
       <c r="H40" s="35">
         <v>64</v>
       </c>
       <c r="I40" s="35">
         <v>88</v>
       </c>
       <c r="J40" s="35">
         <v>94</v>
       </c>
       <c r="K40" s="35">
         <v>73</v>
       </c>
       <c r="L40" s="35">
         <v>67</v>
       </c>
       <c r="M40" s="35">
         <v>86</v>
       </c>
       <c r="N40" s="35">
         <v>73</v>
       </c>
-      <c r="O40" s="43">
+      <c r="O40" s="35">
         <v>64</v>
       </c>
       <c r="P40" s="13">
         <v>64</v>
       </c>
       <c r="Q40" s="38">
         <v>86</v>
       </c>
       <c r="R40" s="13">
         <v>96</v>
       </c>
       <c r="S40" s="13">
         <v>65</v>
       </c>
       <c r="T40" s="13">
         <v>68</v>
       </c>
       <c r="U40" s="13">
         <v>95</v>
       </c>
       <c r="V40" s="13">
         <v>79</v>
       </c>
       <c r="W40" s="13">
         <v>64</v>
       </c>
       <c r="X40" s="13">
         <v>69</v>
       </c>
       <c r="Y40" s="13">
         <v>80</v>
       </c>
-      <c r="Z40" s="47">
+      <c r="Z40" s="45">
         <v>88</v>
       </c>
-      <c r="AA40" s="52">
+      <c r="AA40" s="45">
         <v>69</v>
       </c>
-      <c r="AB40" s="47">
+      <c r="AB40" s="45">
         <v>68</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="45" t="s">
+      <c r="AC40" s="45">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29">
+      <c r="A41" s="43" t="s">
         <v>38</v>
       </c>
       <c r="B41" s="35">
         <v>15</v>
       </c>
       <c r="C41" s="13">
         <v>12</v>
       </c>
       <c r="D41" s="35">
         <v>9</v>
       </c>
       <c r="E41" s="35">
         <v>14</v>
       </c>
       <c r="F41" s="35">
         <v>18</v>
       </c>
       <c r="G41" s="35">
         <v>8</v>
       </c>
       <c r="H41" s="35">
         <v>12</v>
       </c>
       <c r="I41" s="35">
         <v>16</v>
       </c>
       <c r="J41" s="35">
         <v>10</v>
       </c>
       <c r="K41" s="35">
         <v>13</v>
       </c>
       <c r="L41" s="35">
         <v>16</v>
       </c>
       <c r="M41" s="35">
         <v>19</v>
       </c>
       <c r="N41" s="35">
         <v>6</v>
       </c>
-      <c r="O41" s="43">
+      <c r="O41" s="35">
         <v>13</v>
       </c>
       <c r="P41" s="13">
         <v>9</v>
       </c>
       <c r="Q41" s="38">
         <v>15</v>
       </c>
       <c r="R41" s="13">
         <v>7</v>
       </c>
       <c r="S41" s="13">
         <v>11</v>
       </c>
       <c r="T41" s="13">
         <v>13</v>
       </c>
       <c r="U41" s="13">
         <v>12</v>
       </c>
       <c r="V41" s="13">
         <v>14</v>
       </c>
       <c r="W41" s="13">
         <v>8</v>
       </c>
       <c r="X41" s="13">
         <v>15</v>
       </c>
       <c r="Y41" s="13">
         <v>9</v>
       </c>
-      <c r="Z41" s="47">
+      <c r="Z41" s="45">
         <v>12</v>
       </c>
-      <c r="AA41" s="52">
-[...2 lines deleted...]
-      <c r="AB41" s="47">
+      <c r="AA41" s="45">
+        <v>6</v>
+      </c>
+      <c r="AB41" s="45">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="45" t="s">
+      <c r="AC41" s="45">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29">
+      <c r="A42" s="43" t="s">
         <v>39</v>
       </c>
       <c r="B42" s="35">
         <v>3</v>
       </c>
       <c r="C42" s="13">
         <v>4</v>
       </c>
       <c r="D42" s="35">
         <v>9</v>
       </c>
       <c r="E42" s="35">
         <v>4</v>
       </c>
       <c r="F42" s="35">
         <v>9</v>
       </c>
       <c r="G42" s="35">
         <v>9</v>
       </c>
       <c r="H42" s="35">
         <v>8</v>
       </c>
       <c r="I42" s="35">
         <v>8</v>
       </c>
       <c r="J42" s="35">
         <v>6</v>
       </c>
       <c r="K42" s="35">
         <v>13</v>
       </c>
       <c r="L42" s="35">
         <v>12</v>
       </c>
       <c r="M42" s="35">
         <v>3</v>
       </c>
       <c r="N42" s="35">
         <v>8</v>
       </c>
-      <c r="O42" s="43">
+      <c r="O42" s="35">
         <v>7</v>
       </c>
       <c r="P42" s="13">
         <v>6</v>
       </c>
       <c r="Q42" s="38">
         <v>8</v>
       </c>
       <c r="R42" s="13">
         <v>7</v>
       </c>
       <c r="S42" s="13">
         <v>5</v>
       </c>
       <c r="T42" s="13">
         <v>2</v>
       </c>
       <c r="U42" s="13">
         <v>8</v>
       </c>
       <c r="V42" s="13">
         <v>6</v>
       </c>
       <c r="W42" s="13">
         <v>2</v>
       </c>
       <c r="X42" s="13">
         <v>8</v>
       </c>
       <c r="Y42" s="13">
         <v>5</v>
       </c>
-      <c r="Z42" s="47">
+      <c r="Z42" s="45">
         <v>9</v>
       </c>
-      <c r="AA42" s="52">
-[...2 lines deleted...]
-      <c r="AB42" s="47">
+      <c r="AA42" s="45">
+        <v>6</v>
+      </c>
+      <c r="AB42" s="45">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="45" t="s">
+      <c r="AC42" s="45">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29">
+      <c r="A43" s="43" t="s">
         <v>40</v>
       </c>
       <c r="B43" s="35">
         <v>12</v>
       </c>
       <c r="C43" s="13">
         <v>10</v>
       </c>
       <c r="D43" s="35">
         <v>10</v>
       </c>
       <c r="E43" s="35">
         <v>11</v>
       </c>
       <c r="F43" s="35">
         <v>17</v>
       </c>
       <c r="G43" s="35">
         <v>13</v>
       </c>
       <c r="H43" s="35">
         <v>5</v>
       </c>
       <c r="I43" s="35">
         <v>15</v>
       </c>
       <c r="J43" s="35">
         <v>6</v>
       </c>
       <c r="K43" s="35">
         <v>8</v>
       </c>
       <c r="L43" s="35">
         <v>4</v>
       </c>
       <c r="M43" s="35">
         <v>10</v>
       </c>
       <c r="N43" s="35">
         <v>6</v>
       </c>
-      <c r="O43" s="43">
+      <c r="O43" s="35">
         <v>7</v>
       </c>
       <c r="P43" s="13">
         <v>8</v>
       </c>
       <c r="Q43" s="38">
         <v>16</v>
       </c>
       <c r="R43" s="13">
         <v>10</v>
       </c>
       <c r="S43" s="13">
         <v>7</v>
       </c>
       <c r="T43" s="13">
         <v>11</v>
       </c>
       <c r="U43" s="13">
         <v>4</v>
       </c>
       <c r="V43" s="13">
         <v>10</v>
       </c>
       <c r="W43" s="13">
         <v>7</v>
       </c>
       <c r="X43" s="13">
         <v>5</v>
       </c>
       <c r="Y43" s="13">
         <v>11</v>
       </c>
-      <c r="Z43" s="47">
-[...2 lines deleted...]
-      <c r="AA43" s="52">
+      <c r="Z43" s="45">
+        <v>6</v>
+      </c>
+      <c r="AA43" s="45">
         <v>5</v>
       </c>
-      <c r="AB43" s="47">
+      <c r="AB43" s="45">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="45" t="s">
+      <c r="AC43" s="45">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29">
+      <c r="A44" s="43" t="s">
         <v>41</v>
       </c>
       <c r="B44" s="35">
         <v>8</v>
       </c>
       <c r="C44" s="13">
         <v>9</v>
       </c>
       <c r="D44" s="35">
         <v>9</v>
       </c>
       <c r="E44" s="35">
         <v>13</v>
       </c>
       <c r="F44" s="35">
         <v>4</v>
       </c>
       <c r="G44" s="35">
         <v>9</v>
       </c>
       <c r="H44" s="35">
         <v>7</v>
       </c>
       <c r="I44" s="35">
         <v>8</v>
       </c>
       <c r="J44" s="35">
         <v>13</v>
       </c>
       <c r="K44" s="35">
         <v>5</v>
       </c>
       <c r="L44" s="35">
         <v>11</v>
       </c>
       <c r="M44" s="35">
         <v>7</v>
       </c>
       <c r="N44" s="35">
         <v>6</v>
       </c>
-      <c r="O44" s="43">
+      <c r="O44" s="35">
         <v>7</v>
       </c>
       <c r="P44" s="13">
         <v>8</v>
       </c>
       <c r="Q44" s="38">
         <v>6</v>
       </c>
       <c r="R44" s="13">
         <v>6</v>
       </c>
       <c r="S44" s="13">
         <v>8</v>
       </c>
       <c r="T44" s="13">
         <v>6</v>
       </c>
       <c r="U44" s="13">
         <v>9</v>
       </c>
       <c r="V44" s="13">
         <v>11</v>
       </c>
       <c r="W44" s="13">
         <v>7</v>
       </c>
       <c r="X44" s="13">
         <v>7</v>
       </c>
       <c r="Y44" s="13">
         <v>8</v>
       </c>
-      <c r="Z44" s="47">
+      <c r="Z44" s="45">
         <v>3</v>
       </c>
-      <c r="AA44" s="52">
+      <c r="AA44" s="45">
         <v>5</v>
       </c>
-      <c r="AB44" s="47">
+      <c r="AB44" s="45">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A45" s="45" t="s">
+      <c r="AC44" s="45">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="45" spans="1:29">
+      <c r="A45" s="43" t="s">
         <v>42</v>
       </c>
       <c r="B45" s="35">
         <v>6</v>
       </c>
       <c r="C45" s="13">
         <v>10</v>
       </c>
       <c r="D45" s="35">
         <v>8</v>
       </c>
       <c r="E45" s="35">
         <v>6</v>
       </c>
       <c r="F45" s="35">
         <v>10</v>
       </c>
       <c r="G45" s="35">
         <v>5</v>
       </c>
       <c r="H45" s="35">
         <v>10</v>
       </c>
       <c r="I45" s="35">
         <v>8</v>
       </c>
       <c r="J45" s="35">
         <v>6</v>
       </c>
       <c r="K45" s="35">
         <v>3</v>
       </c>
       <c r="L45" s="35">
         <v>8</v>
       </c>
       <c r="M45" s="35">
         <v>8</v>
       </c>
       <c r="N45" s="35">
         <v>6</v>
       </c>
-      <c r="O45" s="43">
+      <c r="O45" s="35">
         <v>2</v>
       </c>
       <c r="P45" s="13">
         <v>6</v>
       </c>
       <c r="Q45" s="38">
         <v>3</v>
       </c>
       <c r="R45" s="13">
         <v>5</v>
       </c>
       <c r="S45" s="13">
         <v>12</v>
       </c>
       <c r="T45" s="13">
         <v>9</v>
       </c>
       <c r="U45" s="13">
         <v>10</v>
       </c>
       <c r="V45" s="13">
         <v>6</v>
       </c>
       <c r="W45" s="13">
         <v>2</v>
       </c>
       <c r="X45" s="13">
         <v>9</v>
       </c>
       <c r="Y45" s="13">
         <v>5</v>
       </c>
-      <c r="Z45" s="47">
+      <c r="Z45" s="45">
         <v>8</v>
       </c>
-      <c r="AA45" s="52">
-[...2 lines deleted...]
-      <c r="AB45" s="47">
+      <c r="AA45" s="45">
+        <v>6</v>
+      </c>
+      <c r="AB45" s="45">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A46" s="45" t="s">
+      <c r="AC45" s="45">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="46" spans="1:29">
+      <c r="A46" s="43" t="s">
         <v>43</v>
       </c>
       <c r="B46" s="35">
         <v>16</v>
       </c>
       <c r="C46" s="13">
         <v>18</v>
       </c>
       <c r="D46" s="35">
         <v>16</v>
       </c>
       <c r="E46" s="35">
         <v>12</v>
       </c>
       <c r="F46" s="35">
         <v>19</v>
       </c>
       <c r="G46" s="35">
         <v>10</v>
       </c>
       <c r="H46" s="35">
         <v>21</v>
       </c>
       <c r="I46" s="35">
         <v>18</v>
       </c>
       <c r="J46" s="35">
         <v>17</v>
       </c>
       <c r="K46" s="35">
         <v>17</v>
       </c>
       <c r="L46" s="35">
         <v>16</v>
       </c>
       <c r="M46" s="35">
         <v>23</v>
       </c>
       <c r="N46" s="35">
         <v>14</v>
       </c>
-      <c r="O46" s="43">
+      <c r="O46" s="35">
         <v>9</v>
       </c>
       <c r="P46" s="13">
         <v>18</v>
       </c>
       <c r="Q46" s="38">
         <v>12</v>
       </c>
       <c r="R46" s="13">
         <v>14</v>
       </c>
       <c r="S46" s="13">
         <v>14</v>
       </c>
       <c r="T46" s="13">
         <v>17</v>
       </c>
       <c r="U46" s="13">
         <v>12</v>
       </c>
       <c r="V46" s="13">
         <v>11</v>
       </c>
       <c r="W46" s="13">
         <v>17</v>
       </c>
       <c r="X46" s="13">
         <v>14</v>
       </c>
       <c r="Y46" s="13">
         <v>13</v>
       </c>
-      <c r="Z46" s="47">
+      <c r="Z46" s="45">
         <v>17</v>
       </c>
-      <c r="AA46" s="52">
+      <c r="AA46" s="45">
         <v>10</v>
       </c>
-      <c r="AB46" s="47">
+      <c r="AB46" s="45">
         <v>15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A47" s="45" t="s">
+      <c r="AC46" s="45">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="47" spans="1:29">
+      <c r="A47" s="43" t="s">
         <v>44</v>
       </c>
       <c r="B47" s="35">
         <v>10</v>
       </c>
       <c r="C47" s="13">
         <v>6</v>
       </c>
       <c r="D47" s="35">
         <v>3</v>
       </c>
       <c r="E47" s="35">
         <v>9</v>
       </c>
       <c r="F47" s="35">
         <v>4</v>
       </c>
       <c r="G47" s="35">
         <v>8</v>
       </c>
       <c r="H47" s="35">
         <v>4</v>
       </c>
       <c r="I47" s="35">
         <v>8</v>
       </c>
       <c r="J47" s="35">
         <v>10</v>
       </c>
       <c r="K47" s="35">
         <v>5</v>
       </c>
       <c r="L47" s="35">
         <v>2</v>
       </c>
       <c r="M47" s="35">
         <v>5</v>
       </c>
       <c r="N47" s="35">
         <v>7</v>
       </c>
-      <c r="O47" s="43">
+      <c r="O47" s="35">
         <v>5</v>
       </c>
       <c r="P47" s="13">
         <v>5</v>
       </c>
       <c r="Q47" s="38">
         <v>7</v>
       </c>
       <c r="R47" s="13">
         <v>4</v>
       </c>
       <c r="S47" s="13">
         <v>3</v>
       </c>
       <c r="T47" s="13">
         <v>7</v>
       </c>
       <c r="U47" s="13">
         <v>7</v>
       </c>
       <c r="V47" s="13">
         <v>3</v>
       </c>
       <c r="W47" s="13">
         <v>8</v>
       </c>
       <c r="X47" s="13">
         <v>1</v>
       </c>
       <c r="Y47" s="13">
         <v>4</v>
       </c>
-      <c r="Z47" s="47">
+      <c r="Z47" s="45">
         <v>5</v>
       </c>
-      <c r="AA47" s="52">
+      <c r="AA47" s="45">
         <v>8</v>
       </c>
-      <c r="AB47" s="47">
+      <c r="AB47" s="45">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A48" s="45" t="s">
+      <c r="AC47" s="45">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="48" spans="1:29">
+      <c r="A48" s="43" t="s">
         <v>45</v>
       </c>
       <c r="B48" s="35">
         <v>15</v>
       </c>
       <c r="C48" s="13">
         <v>5</v>
       </c>
       <c r="D48" s="35">
         <v>7</v>
       </c>
       <c r="E48" s="35">
         <v>7</v>
       </c>
       <c r="F48" s="35">
         <v>9</v>
       </c>
       <c r="G48" s="35">
         <v>8</v>
       </c>
       <c r="H48" s="35">
         <v>5</v>
       </c>
       <c r="I48" s="35">
         <v>10</v>
       </c>
       <c r="J48" s="35">
         <v>6</v>
       </c>
       <c r="K48" s="35">
         <v>10</v>
       </c>
       <c r="L48" s="35">
         <v>5</v>
       </c>
       <c r="M48" s="35">
         <v>2</v>
       </c>
       <c r="N48" s="35">
         <v>6</v>
       </c>
-      <c r="O48" s="43">
+      <c r="O48" s="35">
         <v>7</v>
       </c>
       <c r="P48" s="13">
         <v>8</v>
       </c>
       <c r="Q48" s="38">
         <v>9</v>
       </c>
       <c r="R48" s="13">
         <v>8</v>
       </c>
       <c r="S48" s="13">
         <v>5</v>
       </c>
       <c r="T48" s="13">
         <v>9</v>
       </c>
       <c r="U48" s="13">
         <v>5</v>
       </c>
       <c r="V48" s="13">
         <v>5</v>
       </c>
       <c r="W48" s="13">
         <v>8</v>
       </c>
       <c r="X48" s="13">
         <v>4</v>
       </c>
       <c r="Y48" s="13">
         <v>6</v>
       </c>
-      <c r="Z48" s="47">
+      <c r="Z48" s="45">
         <v>5</v>
       </c>
-      <c r="AA48" s="52">
-[...2 lines deleted...]
-      <c r="AB48" s="47">
+      <c r="AA48" s="45">
+        <v>6</v>
+      </c>
+      <c r="AB48" s="45">
         <v>3</v>
       </c>
-    </row>
-    <row r="49" spans="1:28">
+      <c r="AC48" s="45">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="49" spans="1:29">
       <c r="A49" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B49" s="35">
         <v>9</v>
       </c>
       <c r="C49" s="13">
         <v>5</v>
       </c>
       <c r="D49" s="35">
         <v>1</v>
       </c>
       <c r="E49" s="35">
         <v>7</v>
       </c>
       <c r="F49" s="35">
         <v>6</v>
       </c>
       <c r="G49" s="35">
         <v>4</v>
       </c>
       <c r="H49" s="35">
         <v>6</v>
       </c>
       <c r="I49" s="35">
         <v>2</v>
       </c>
       <c r="J49" s="35">
         <v>5</v>
       </c>
       <c r="K49" s="35">
         <v>12</v>
       </c>
       <c r="L49" s="35">
         <v>9</v>
       </c>
       <c r="M49" s="35">
         <v>6</v>
       </c>
       <c r="N49" s="35">
         <v>4</v>
       </c>
-      <c r="O49" s="43">
+      <c r="O49" s="35">
         <v>5</v>
       </c>
       <c r="P49" s="13">
         <v>6</v>
       </c>
       <c r="Q49" s="38">
         <v>6</v>
       </c>
       <c r="R49" s="13">
         <v>3</v>
       </c>
       <c r="S49" s="13">
         <v>5</v>
       </c>
       <c r="T49" s="13">
         <v>7</v>
       </c>
       <c r="U49" s="13">
         <v>4</v>
       </c>
       <c r="V49" s="13">
         <v>7</v>
       </c>
       <c r="W49" s="13">
         <v>14</v>
       </c>
       <c r="X49" s="13">
         <v>5</v>
       </c>
       <c r="Y49" s="13">
         <v>4</v>
       </c>
-      <c r="Z49" s="47">
+      <c r="Z49" s="45">
         <v>5</v>
       </c>
-      <c r="AA49" s="52">
+      <c r="AA49" s="45">
         <v>4</v>
       </c>
-      <c r="AB49" s="47">
+      <c r="AB49" s="45">
         <v>4</v>
       </c>
-    </row>
-    <row r="50" spans="1:28">
+      <c r="AC49" s="45">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="50" spans="1:29">
       <c r="A50" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B50" s="35">
         <v>21</v>
       </c>
       <c r="C50" s="13">
         <v>16</v>
       </c>
       <c r="D50" s="35">
         <v>13</v>
       </c>
       <c r="E50" s="35">
         <v>11</v>
       </c>
       <c r="F50" s="35">
         <v>17</v>
       </c>
       <c r="G50" s="35">
         <v>17</v>
       </c>
       <c r="H50" s="35">
         <v>13</v>
       </c>
       <c r="I50" s="35">
         <v>14</v>
       </c>
       <c r="J50" s="35">
         <v>15</v>
       </c>
       <c r="K50" s="35">
         <v>13</v>
       </c>
       <c r="L50" s="35">
         <v>15</v>
       </c>
       <c r="M50" s="35">
         <v>18</v>
       </c>
       <c r="N50" s="35">
         <v>15</v>
       </c>
-      <c r="O50" s="43">
+      <c r="O50" s="35">
         <v>12</v>
       </c>
       <c r="P50" s="13">
         <v>12</v>
       </c>
       <c r="Q50" s="38">
         <v>12</v>
       </c>
       <c r="R50" s="13">
         <v>19</v>
       </c>
       <c r="S50" s="13">
         <v>8</v>
       </c>
       <c r="T50" s="13">
         <v>20</v>
       </c>
       <c r="U50" s="13">
         <v>12</v>
       </c>
       <c r="V50" s="13">
         <v>12</v>
       </c>
       <c r="W50" s="13">
         <v>16</v>
       </c>
       <c r="X50" s="13">
         <v>14</v>
       </c>
       <c r="Y50" s="13">
         <v>20</v>
       </c>
-      <c r="Z50" s="47">
+      <c r="Z50" s="45">
         <v>12</v>
       </c>
-      <c r="AA50" s="52">
+      <c r="AA50" s="45">
         <v>11</v>
       </c>
-      <c r="AB50" s="47">
+      <c r="AB50" s="45">
         <v>11</v>
       </c>
-    </row>
-    <row r="51" spans="1:28">
+      <c r="AC50" s="45">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="51" spans="1:29">
       <c r="A51" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B51" s="35">
         <v>3</v>
       </c>
       <c r="C51" s="13">
         <v>5</v>
       </c>
       <c r="D51" s="35">
         <v>3</v>
       </c>
       <c r="E51" s="35">
         <v>1</v>
       </c>
       <c r="F51" s="35">
         <v>9</v>
       </c>
       <c r="G51" s="35">
         <v>5</v>
       </c>
       <c r="H51" s="35">
         <v>5</v>
       </c>
       <c r="I51" s="35">
         <v>4</v>
       </c>
       <c r="J51" s="35">
         <v>2</v>
       </c>
       <c r="K51" s="35">
         <v>3</v>
       </c>
       <c r="L51" s="35">
         <v>1</v>
       </c>
       <c r="M51" s="35">
         <v>5</v>
       </c>
       <c r="N51" s="35">
         <v>2</v>
       </c>
-      <c r="O51" s="43">
+      <c r="O51" s="35">
         <v>2</v>
       </c>
       <c r="P51" s="13">
         <v>5</v>
       </c>
       <c r="Q51" s="38">
         <v>1</v>
       </c>
       <c r="R51" s="13">
         <v>2</v>
       </c>
       <c r="S51" s="13">
         <v>5</v>
       </c>
       <c r="T51" s="13">
         <v>2</v>
       </c>
       <c r="U51" s="13">
         <v>4</v>
       </c>
       <c r="V51" s="13">
         <v>2</v>
       </c>
       <c r="W51" s="13">
         <v>4</v>
       </c>
       <c r="X51" s="13">
         <v>4</v>
       </c>
       <c r="Y51" s="13">
         <v>3</v>
       </c>
-      <c r="Z51" s="47">
+      <c r="Z51" s="45">
         <v>4</v>
       </c>
-      <c r="AA51" s="52">
+      <c r="AA51" s="45">
         <v>1</v>
       </c>
-      <c r="AB51" s="47">
-[...3 lines deleted...]
-    <row r="52" spans="1:28">
+      <c r="AB51" s="45">
+        <v>6</v>
+      </c>
+      <c r="AC51" s="45">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="52" spans="1:29">
       <c r="A52" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B52" s="35">
         <v>9</v>
       </c>
       <c r="C52" s="13">
         <v>5</v>
       </c>
       <c r="D52" s="35">
         <v>5</v>
       </c>
       <c r="E52" s="35">
         <v>12</v>
       </c>
       <c r="F52" s="35">
         <v>7</v>
       </c>
       <c r="G52" s="35">
         <v>6</v>
       </c>
       <c r="H52" s="35">
         <v>7</v>
       </c>
       <c r="I52" s="35">
         <v>8</v>
       </c>
       <c r="J52" s="35">
         <v>2</v>
       </c>
       <c r="K52" s="35">
         <v>5</v>
       </c>
       <c r="L52" s="35">
         <v>6</v>
       </c>
       <c r="M52" s="35">
         <v>5</v>
       </c>
       <c r="N52" s="35">
         <v>6</v>
       </c>
-      <c r="O52" s="43">
+      <c r="O52" s="35">
         <v>3</v>
       </c>
       <c r="P52" s="13">
         <v>15</v>
       </c>
       <c r="Q52" s="38">
         <v>6</v>
       </c>
       <c r="R52" s="13">
         <v>5</v>
       </c>
       <c r="S52" s="13">
         <v>4</v>
       </c>
       <c r="T52" s="13">
         <v>6</v>
       </c>
       <c r="U52" s="13">
         <v>4</v>
       </c>
       <c r="V52" s="13">
         <v>9</v>
       </c>
       <c r="W52" s="13">
         <v>9</v>
       </c>
       <c r="X52" s="13">
         <v>8</v>
       </c>
       <c r="Y52" s="13">
         <v>7</v>
       </c>
-      <c r="Z52" s="47">
+      <c r="Z52" s="45">
         <v>3</v>
       </c>
-      <c r="AA52" s="52">
+      <c r="AA52" s="45">
         <v>3</v>
       </c>
-      <c r="AB52" s="47">
+      <c r="AB52" s="45">
         <v>4</v>
       </c>
-    </row>
-    <row r="53" spans="1:28">
+      <c r="AC52" s="45">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="53" spans="1:29">
       <c r="A53" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B53" s="37">
         <v>18</v>
       </c>
       <c r="C53" s="17">
         <v>9</v>
       </c>
       <c r="D53" s="37">
         <v>14</v>
       </c>
       <c r="E53" s="37">
         <v>16</v>
       </c>
       <c r="F53" s="37">
         <v>10</v>
       </c>
       <c r="G53" s="37">
         <v>8</v>
       </c>
       <c r="H53" s="37">
         <v>24</v>
       </c>
       <c r="I53" s="37">
         <v>3</v>
       </c>
       <c r="J53" s="37">
         <v>13</v>
       </c>
       <c r="K53" s="37">
         <v>17</v>
       </c>
       <c r="L53" s="37">
         <v>16</v>
       </c>
       <c r="M53" s="37">
         <v>18</v>
       </c>
       <c r="N53" s="37">
         <v>11</v>
       </c>
-      <c r="O53" s="44">
+      <c r="O53" s="37">
         <v>10</v>
       </c>
       <c r="P53" s="17">
         <v>12</v>
       </c>
       <c r="Q53" s="17">
         <v>6</v>
       </c>
       <c r="R53" s="17">
         <v>10</v>
       </c>
       <c r="S53" s="17">
         <v>9</v>
       </c>
       <c r="T53" s="17">
         <v>23</v>
       </c>
       <c r="U53" s="17">
         <v>14</v>
       </c>
       <c r="V53" s="17">
         <v>11</v>
       </c>
       <c r="W53" s="17">
         <v>11</v>
       </c>
       <c r="X53" s="17">
         <v>15</v>
       </c>
       <c r="Y53" s="17">
         <v>15</v>
       </c>
       <c r="Z53" s="37">
         <v>14</v>
       </c>
-      <c r="AA53" s="44">
+      <c r="AA53" s="37">
         <v>7</v>
       </c>
       <c r="AB53" s="37">
         <v>12</v>
       </c>
-    </row>
-    <row r="54" spans="1:28">
+      <c r="AC53" s="37">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="54" spans="1:29">
       <c r="A54" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="Z54" s="47"/>
-[...11 lines deleted...]
-      <c r="Z58" s="47"/>
+      <c r="Z54" s="45"/>
+    </row>
+    <row r="55" spans="1:29">
+      <c r="Z55" s="45"/>
+    </row>
+    <row r="56" spans="1:29">
+      <c r="Z56" s="45"/>
+    </row>
+    <row r="57" spans="1:29">
+      <c r="Z57" s="45"/>
+    </row>
+    <row r="58" spans="1:29">
+      <c r="Z58" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>