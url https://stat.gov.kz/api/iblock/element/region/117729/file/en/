--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -490,100 +490,100 @@
     <xf numFmtId="3" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -862,179 +862,179 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK45"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A7" workbookViewId="0">
-      <selection activeCell="A7" sqref="A1:XFD1048576"/>
+    <sheetView tabSelected="1" topLeftCell="L1" workbookViewId="0">
+      <selection activeCell="AE22" sqref="AE22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="27.5546875" style="14" customWidth="1"/>
     <col min="2" max="2" width="6.5546875" style="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.109375" style="14" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.5546875" style="14" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.33203125" style="14" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4" style="14" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="4.44140625" style="14" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="3.88671875" style="14" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="14" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.88671875" style="14" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.6640625" style="14" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="8.33203125" style="14" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.5546875" style="14" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.109375" style="14" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.5546875" style="14" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.33203125" style="14" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4" style="14" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="4.44140625" style="14" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="3.88671875" style="14" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="6" style="14" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.88671875" style="14" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.6640625" style="14" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="8.33203125" style="14" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.109375" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="50" t="s">
+      <c r="A1" s="54" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="50"/>
-[...22 lines deleted...]
-      <c r="Y1" s="50"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
+      <c r="K1" s="54"/>
+      <c r="L1" s="54"/>
+      <c r="M1" s="54"/>
+      <c r="N1" s="54"/>
+      <c r="O1" s="54"/>
+      <c r="P1" s="54"/>
+      <c r="Q1" s="54"/>
+      <c r="R1" s="54"/>
+      <c r="S1" s="54"/>
+      <c r="T1" s="54"/>
+      <c r="U1" s="54"/>
+      <c r="V1" s="54"/>
+      <c r="W1" s="54"/>
+      <c r="X1" s="54"/>
+      <c r="Y1" s="54"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="42"/>
       <c r="B2" s="42"/>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="42"/>
       <c r="M2" s="42"/>
     </row>
     <row r="3" spans="1:37" s="5" customFormat="1">
       <c r="Y3" s="6"/>
       <c r="AK3" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="54"/>
-      <c r="B4" s="48">
+      <c r="A4" s="52"/>
+      <c r="B4" s="50">
         <v>2024</v>
       </c>
-      <c r="C4" s="49"/>
-[...10 lines deleted...]
-      <c r="N4" s="48">
+      <c r="C4" s="51"/>
+      <c r="D4" s="51"/>
+      <c r="E4" s="51"/>
+      <c r="F4" s="51"/>
+      <c r="G4" s="51"/>
+      <c r="H4" s="51"/>
+      <c r="I4" s="51"/>
+      <c r="J4" s="51"/>
+      <c r="K4" s="51"/>
+      <c r="L4" s="51"/>
+      <c r="M4" s="51"/>
+      <c r="N4" s="50">
         <v>2025</v>
       </c>
-      <c r="O4" s="49"/>
-[...10 lines deleted...]
-      <c r="Z4" s="48">
+      <c r="O4" s="51"/>
+      <c r="P4" s="51"/>
+      <c r="Q4" s="51"/>
+      <c r="R4" s="51"/>
+      <c r="S4" s="51"/>
+      <c r="T4" s="51"/>
+      <c r="U4" s="51"/>
+      <c r="V4" s="51"/>
+      <c r="W4" s="51"/>
+      <c r="X4" s="51"/>
+      <c r="Y4" s="51"/>
+      <c r="Z4" s="50">
         <v>2026</v>
       </c>
-      <c r="AA4" s="49"/>
-[...9 lines deleted...]
-      <c r="AK4" s="49"/>
+      <c r="AA4" s="51"/>
+      <c r="AB4" s="51"/>
+      <c r="AC4" s="51"/>
+      <c r="AD4" s="51"/>
+      <c r="AE4" s="51"/>
+      <c r="AF4" s="51"/>
+      <c r="AG4" s="51"/>
+      <c r="AH4" s="51"/>
+      <c r="AI4" s="51"/>
+      <c r="AJ4" s="51"/>
+      <c r="AK4" s="51"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="55"/>
+      <c r="A5" s="53"/>
       <c r="B5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>9</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>10</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>14</v>
       </c>
       <c r="J5" s="9" t="s">
@@ -1101,77 +1101,77 @@
         <v>11</v>
       </c>
       <c r="AE5" s="9" t="s">
         <v>12</v>
       </c>
       <c r="AF5" s="9" t="s">
         <v>13</v>
       </c>
       <c r="AG5" s="9" t="s">
         <v>14</v>
       </c>
       <c r="AH5" s="9" t="s">
         <v>15</v>
       </c>
       <c r="AI5" s="9" t="s">
         <v>16</v>
       </c>
       <c r="AJ5" s="9" t="s">
         <v>17</v>
       </c>
       <c r="AK5" s="9" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="51" t="s">
+      <c r="A6" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="51"/>
-[...22 lines deleted...]
-      <c r="Y6" s="51"/>
+      <c r="B6" s="55"/>
+      <c r="C6" s="55"/>
+      <c r="D6" s="55"/>
+      <c r="E6" s="55"/>
+      <c r="F6" s="55"/>
+      <c r="G6" s="55"/>
+      <c r="H6" s="55"/>
+      <c r="I6" s="55"/>
+      <c r="J6" s="55"/>
+      <c r="K6" s="55"/>
+      <c r="L6" s="55"/>
+      <c r="M6" s="55"/>
+      <c r="N6" s="55"/>
+      <c r="O6" s="55"/>
+      <c r="P6" s="55"/>
+      <c r="Q6" s="55"/>
+      <c r="R6" s="55"/>
+      <c r="S6" s="55"/>
+      <c r="T6" s="55"/>
+      <c r="U6" s="55"/>
+      <c r="V6" s="55"/>
+      <c r="W6" s="55"/>
+      <c r="X6" s="55"/>
+      <c r="Y6" s="55"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="13">
         <v>460</v>
       </c>
       <c r="C7" s="13">
         <v>418</v>
       </c>
       <c r="D7" s="13">
         <v>376</v>
       </c>
       <c r="E7" s="13">
         <v>454</v>
       </c>
       <c r="F7" s="13">
         <v>455</v>
       </c>
       <c r="G7" s="13">
         <v>408</v>
       </c>
       <c r="H7" s="13">
         <v>415</v>
@@ -1217,50 +1217,53 @@
       </c>
       <c r="V7" s="12">
         <v>373</v>
       </c>
       <c r="W7" s="12">
         <v>360</v>
       </c>
       <c r="X7" s="12">
         <v>352</v>
       </c>
       <c r="Y7" s="12">
         <v>392</v>
       </c>
       <c r="Z7" s="35">
         <v>389</v>
       </c>
       <c r="AA7" s="35">
         <v>302</v>
       </c>
       <c r="AB7" s="35">
         <v>368</v>
       </c>
       <c r="AC7" s="35">
         <v>394</v>
       </c>
+      <c r="AD7" s="38">
+        <v>298</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="13">
         <v>197</v>
       </c>
       <c r="C8" s="13">
         <v>185</v>
       </c>
       <c r="D8" s="13">
         <v>164</v>
       </c>
       <c r="E8" s="13">
         <v>189</v>
       </c>
       <c r="F8" s="13">
         <v>168</v>
       </c>
       <c r="G8" s="13">
         <v>172</v>
       </c>
       <c r="H8" s="13">
         <v>151</v>
@@ -1306,50 +1309,53 @@
       </c>
       <c r="V8" s="12">
         <v>152</v>
       </c>
       <c r="W8" s="12">
         <v>138</v>
       </c>
       <c r="X8" s="12">
         <v>146</v>
       </c>
       <c r="Y8" s="12">
         <v>164</v>
       </c>
       <c r="Z8" s="35">
         <v>177</v>
       </c>
       <c r="AA8" s="35">
         <v>126</v>
       </c>
       <c r="AB8" s="35">
         <v>143</v>
       </c>
       <c r="AC8" s="35">
         <v>169</v>
       </c>
+      <c r="AD8" s="38">
+        <v>136</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="13">
         <v>27</v>
       </c>
       <c r="C9" s="13">
         <v>24</v>
       </c>
       <c r="D9" s="13">
         <v>18</v>
       </c>
       <c r="E9" s="13">
         <v>32</v>
       </c>
       <c r="F9" s="13">
         <v>32</v>
       </c>
       <c r="G9" s="13">
         <v>19</v>
       </c>
       <c r="H9" s="13">
         <v>27</v>
@@ -1395,50 +1401,53 @@
       </c>
       <c r="V9" s="12">
         <v>27</v>
       </c>
       <c r="W9" s="12">
         <v>18</v>
       </c>
       <c r="X9" s="12">
         <v>27</v>
       </c>
       <c r="Y9" s="12">
         <v>24</v>
       </c>
       <c r="Z9" s="35">
         <v>24</v>
       </c>
       <c r="AA9" s="35">
         <v>16</v>
       </c>
       <c r="AB9" s="35">
         <v>18</v>
       </c>
       <c r="AC9" s="35">
         <v>25</v>
       </c>
+      <c r="AD9" s="38">
+        <v>15</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="13">
         <v>9</v>
       </c>
       <c r="C10" s="13">
         <v>8</v>
       </c>
       <c r="D10" s="13">
         <v>15</v>
       </c>
       <c r="E10" s="13">
         <v>6</v>
       </c>
       <c r="F10" s="13">
         <v>17</v>
       </c>
       <c r="G10" s="13">
         <v>18</v>
       </c>
       <c r="H10" s="13">
         <v>18</v>
@@ -1484,50 +1493,53 @@
       </c>
       <c r="V10" s="12">
         <v>13</v>
       </c>
       <c r="W10" s="12">
         <v>7</v>
       </c>
       <c r="X10" s="12">
         <v>12</v>
       </c>
       <c r="Y10" s="12">
         <v>12</v>
       </c>
       <c r="Z10" s="35">
         <v>19</v>
       </c>
       <c r="AA10" s="35">
         <v>13</v>
       </c>
       <c r="AB10" s="35">
         <v>11</v>
       </c>
       <c r="AC10" s="35">
         <v>11</v>
       </c>
+      <c r="AD10" s="38">
+        <v>5</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B11" s="13">
         <v>25</v>
       </c>
       <c r="C11" s="13">
         <v>21</v>
       </c>
       <c r="D11" s="13">
         <v>16</v>
       </c>
       <c r="E11" s="13">
         <v>29</v>
       </c>
       <c r="F11" s="13">
         <v>33</v>
       </c>
       <c r="G11" s="13">
         <v>23</v>
       </c>
       <c r="H11" s="13">
         <v>14</v>
@@ -1573,50 +1585,53 @@
       </c>
       <c r="V11" s="12">
         <v>19</v>
       </c>
       <c r="W11" s="12">
         <v>20</v>
       </c>
       <c r="X11" s="12">
         <v>11</v>
       </c>
       <c r="Y11" s="12">
         <v>21</v>
       </c>
       <c r="Z11" s="35">
         <v>15</v>
       </c>
       <c r="AA11" s="35">
         <v>14</v>
       </c>
       <c r="AB11" s="35">
         <v>22</v>
       </c>
       <c r="AC11" s="35">
         <v>13</v>
       </c>
+      <c r="AD11" s="38">
+        <v>12</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B12" s="13">
         <v>12</v>
       </c>
       <c r="C12" s="13">
         <v>18</v>
       </c>
       <c r="D12" s="13">
         <v>11</v>
       </c>
       <c r="E12" s="13">
         <v>21</v>
       </c>
       <c r="F12" s="13">
         <v>12</v>
       </c>
       <c r="G12" s="13">
         <v>19</v>
       </c>
       <c r="H12" s="13">
         <v>13</v>
@@ -1662,50 +1677,53 @@
       </c>
       <c r="V12" s="12">
         <v>17</v>
       </c>
       <c r="W12" s="12">
         <v>15</v>
       </c>
       <c r="X12" s="12">
         <v>14</v>
       </c>
       <c r="Y12" s="12">
         <v>10</v>
       </c>
       <c r="Z12" s="35">
         <v>9</v>
       </c>
       <c r="AA12" s="35">
         <v>8</v>
       </c>
       <c r="AB12" s="35">
         <v>23</v>
       </c>
       <c r="AC12" s="35">
         <v>18</v>
       </c>
+      <c r="AD12" s="38">
+        <v>14</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="13">
         <v>13</v>
       </c>
       <c r="C13" s="13">
         <v>19</v>
       </c>
       <c r="D13" s="13">
         <v>14</v>
       </c>
       <c r="E13" s="13">
         <v>16</v>
       </c>
       <c r="F13" s="13">
         <v>17</v>
       </c>
       <c r="G13" s="13">
         <v>18</v>
       </c>
       <c r="H13" s="13">
         <v>19</v>
@@ -1751,50 +1769,53 @@
       </c>
       <c r="V13" s="12">
         <v>14</v>
       </c>
       <c r="W13" s="12">
         <v>10</v>
       </c>
       <c r="X13" s="12">
         <v>12</v>
       </c>
       <c r="Y13" s="12">
         <v>12</v>
       </c>
       <c r="Z13" s="35">
         <v>13</v>
       </c>
       <c r="AA13" s="35">
         <v>10</v>
       </c>
       <c r="AB13" s="35">
         <v>14</v>
       </c>
       <c r="AC13" s="35">
         <v>10</v>
       </c>
+      <c r="AD13" s="38">
+        <v>11</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="13">
         <v>37</v>
       </c>
       <c r="C14" s="13">
         <v>38</v>
       </c>
       <c r="D14" s="13">
         <v>41</v>
       </c>
       <c r="E14" s="13">
         <v>27</v>
       </c>
       <c r="F14" s="13">
         <v>42</v>
       </c>
       <c r="G14" s="13">
         <v>30</v>
       </c>
       <c r="H14" s="13">
         <v>40</v>
@@ -1840,50 +1861,53 @@
       </c>
       <c r="V14" s="12">
         <v>26</v>
       </c>
       <c r="W14" s="12">
         <v>28</v>
       </c>
       <c r="X14" s="12">
         <v>30</v>
       </c>
       <c r="Y14" s="12">
         <v>34</v>
       </c>
       <c r="Z14" s="35">
         <v>35</v>
       </c>
       <c r="AA14" s="35">
         <v>26</v>
       </c>
       <c r="AB14" s="35">
         <v>39</v>
       </c>
       <c r="AC14" s="35">
         <v>37</v>
       </c>
+      <c r="AD14" s="38">
+        <v>25</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="13">
         <v>16</v>
       </c>
       <c r="C15" s="13">
         <v>14</v>
       </c>
       <c r="D15" s="13">
         <v>9</v>
       </c>
       <c r="E15" s="13">
         <v>21</v>
       </c>
       <c r="F15" s="13">
         <v>13</v>
       </c>
       <c r="G15" s="13">
         <v>15</v>
       </c>
       <c r="H15" s="13">
         <v>10</v>
@@ -1929,50 +1953,53 @@
       </c>
       <c r="V15" s="12">
         <v>7</v>
       </c>
       <c r="W15" s="12">
         <v>13</v>
       </c>
       <c r="X15" s="12">
         <v>8</v>
       </c>
       <c r="Y15" s="12">
         <v>10</v>
       </c>
       <c r="Z15" s="35">
         <v>10</v>
       </c>
       <c r="AA15" s="35">
         <v>12</v>
       </c>
       <c r="AB15" s="35">
         <v>9</v>
       </c>
       <c r="AC15" s="35">
         <v>9</v>
       </c>
+      <c r="AD15" s="38">
+        <v>13</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B16" s="13">
         <v>26</v>
       </c>
       <c r="C16" s="13">
         <v>11</v>
       </c>
       <c r="D16" s="13">
         <v>9</v>
       </c>
       <c r="E16" s="13">
         <v>14</v>
       </c>
       <c r="F16" s="13">
         <v>18</v>
       </c>
       <c r="G16" s="13">
         <v>15</v>
       </c>
       <c r="H16" s="13">
         <v>13</v>
@@ -2018,52 +2045,55 @@
       </c>
       <c r="V16" s="12">
         <v>14</v>
       </c>
       <c r="W16" s="12">
         <v>12</v>
       </c>
       <c r="X16" s="12">
         <v>6</v>
       </c>
       <c r="Y16" s="12">
         <v>16</v>
       </c>
       <c r="Z16" s="35">
         <v>12</v>
       </c>
       <c r="AA16" s="35">
         <v>11</v>
       </c>
       <c r="AB16" s="35">
         <v>7</v>
       </c>
       <c r="AC16" s="35">
         <v>15</v>
       </c>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16" s="38">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B17" s="13">
         <v>10</v>
       </c>
       <c r="C17" s="13">
         <v>9</v>
       </c>
       <c r="D17" s="13">
         <v>6</v>
       </c>
       <c r="E17" s="13">
         <v>21</v>
       </c>
       <c r="F17" s="13">
         <v>10</v>
       </c>
       <c r="G17" s="13">
         <v>11</v>
       </c>
       <c r="H17" s="13">
         <v>13</v>
       </c>
       <c r="I17" s="11">
@@ -2107,52 +2137,55 @@
       </c>
       <c r="V17" s="12">
         <v>11</v>
       </c>
       <c r="W17" s="12">
         <v>22</v>
       </c>
       <c r="X17" s="12">
         <v>14</v>
       </c>
       <c r="Y17" s="12">
         <v>12</v>
       </c>
       <c r="Z17" s="35">
         <v>14</v>
       </c>
       <c r="AA17" s="35">
         <v>8</v>
       </c>
       <c r="AB17" s="35">
         <v>12</v>
       </c>
       <c r="AC17" s="35">
         <v>10</v>
       </c>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17" s="38">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="13">
         <v>33</v>
       </c>
       <c r="C18" s="13">
         <v>32</v>
       </c>
       <c r="D18" s="13">
         <v>29</v>
       </c>
       <c r="E18" s="13">
         <v>27</v>
       </c>
       <c r="F18" s="13">
         <v>35</v>
       </c>
       <c r="G18" s="13">
         <v>26</v>
       </c>
       <c r="H18" s="13">
         <v>34</v>
       </c>
       <c r="I18" s="11">
@@ -2196,52 +2229,55 @@
       </c>
       <c r="V18" s="12">
         <v>27</v>
       </c>
       <c r="W18" s="12">
         <v>28</v>
       </c>
       <c r="X18" s="12">
         <v>25</v>
       </c>
       <c r="Y18" s="12">
         <v>31</v>
       </c>
       <c r="Z18" s="35">
         <v>27</v>
       </c>
       <c r="AA18" s="35">
         <v>31</v>
       </c>
       <c r="AB18" s="35">
         <v>25</v>
       </c>
       <c r="AC18" s="35">
         <v>26</v>
       </c>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18" s="38">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B19" s="13">
         <v>6</v>
       </c>
       <c r="C19" s="13">
         <v>7</v>
       </c>
       <c r="D19" s="13">
         <v>6</v>
       </c>
       <c r="E19" s="13">
         <v>6</v>
       </c>
       <c r="F19" s="13">
         <v>12</v>
       </c>
       <c r="G19" s="13">
         <v>10</v>
       </c>
       <c r="H19" s="13">
         <v>11</v>
       </c>
       <c r="I19" s="11">
@@ -2285,52 +2321,55 @@
       </c>
       <c r="V19" s="12">
         <v>8</v>
       </c>
       <c r="W19" s="12">
         <v>13</v>
       </c>
       <c r="X19" s="12">
         <v>7</v>
       </c>
       <c r="Y19" s="12">
         <v>4</v>
       </c>
       <c r="Z19" s="35">
         <v>7</v>
       </c>
       <c r="AA19" s="35">
         <v>5</v>
       </c>
       <c r="AB19" s="35">
         <v>7</v>
       </c>
       <c r="AC19" s="35">
         <v>9</v>
       </c>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19" s="38">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B20" s="13">
         <v>15</v>
       </c>
       <c r="C20" s="13">
         <v>11</v>
       </c>
       <c r="D20" s="13">
         <v>11</v>
       </c>
       <c r="E20" s="13">
         <v>16</v>
       </c>
       <c r="F20" s="13">
         <v>22</v>
       </c>
       <c r="G20" s="13">
         <v>15</v>
       </c>
       <c r="H20" s="13">
         <v>16</v>
       </c>
       <c r="I20" s="11">
@@ -2374,52 +2413,55 @@
       </c>
       <c r="V20" s="12">
         <v>15</v>
       </c>
       <c r="W20" s="12">
         <v>16</v>
       </c>
       <c r="X20" s="12">
         <v>15</v>
       </c>
       <c r="Y20" s="12">
         <v>16</v>
       </c>
       <c r="Z20" s="35">
         <v>7</v>
       </c>
       <c r="AA20" s="35">
         <v>9</v>
       </c>
       <c r="AB20" s="35">
         <v>11</v>
       </c>
       <c r="AC20" s="35">
         <v>12</v>
       </c>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20" s="38">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B21" s="13">
         <v>34</v>
       </c>
       <c r="C21" s="13">
         <v>21</v>
       </c>
       <c r="D21" s="13">
         <v>27</v>
       </c>
       <c r="E21" s="13">
         <v>29</v>
       </c>
       <c r="F21" s="13">
         <v>24</v>
       </c>
       <c r="G21" s="13">
         <v>17</v>
       </c>
       <c r="H21" s="13">
         <v>36</v>
       </c>
       <c r="I21" s="11">
@@ -2463,81 +2505,85 @@
       </c>
       <c r="V21" s="12">
         <v>23</v>
       </c>
       <c r="W21" s="12">
         <v>20</v>
       </c>
       <c r="X21" s="12">
         <v>25</v>
       </c>
       <c r="Y21" s="12">
         <v>26</v>
       </c>
       <c r="Z21" s="35">
         <v>20</v>
       </c>
       <c r="AA21" s="35">
         <v>13</v>
       </c>
       <c r="AB21" s="35">
         <v>27</v>
       </c>
       <c r="AC21" s="35">
         <v>30</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="52" t="s">
+      <c r="AD21" s="38">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30">
+      <c r="A22" s="56" t="s">
         <v>4</v>
       </c>
-      <c r="B22" s="52"/>
-[...24 lines deleted...]
-    <row r="23" spans="1:29">
+      <c r="B22" s="56"/>
+      <c r="C22" s="56"/>
+      <c r="D22" s="56"/>
+      <c r="E22" s="56"/>
+      <c r="F22" s="56"/>
+      <c r="G22" s="56"/>
+      <c r="H22" s="56"/>
+      <c r="I22" s="56"/>
+      <c r="J22" s="56"/>
+      <c r="K22" s="56"/>
+      <c r="L22" s="56"/>
+      <c r="M22" s="56"/>
+      <c r="N22" s="56"/>
+      <c r="O22" s="56"/>
+      <c r="P22" s="56"/>
+      <c r="Q22" s="56"/>
+      <c r="R22" s="56"/>
+      <c r="S22" s="56"/>
+      <c r="T22" s="56"/>
+      <c r="U22" s="56"/>
+      <c r="V22" s="56"/>
+      <c r="W22" s="56"/>
+      <c r="X22" s="56"/>
+      <c r="Y22" s="56"/>
+      <c r="AD22" s="39"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="13">
         <v>240</v>
       </c>
       <c r="C23" s="13">
         <v>214</v>
       </c>
       <c r="D23" s="13">
         <v>193</v>
       </c>
       <c r="E23" s="13">
         <v>223</v>
       </c>
       <c r="F23" s="13">
         <v>207</v>
       </c>
       <c r="G23" s="13">
         <v>196</v>
       </c>
       <c r="H23" s="13">
         <v>172</v>
       </c>
       <c r="I23" s="11">
@@ -2581,52 +2627,55 @@
       </c>
       <c r="V23" s="12">
         <v>180</v>
       </c>
       <c r="W23" s="12">
         <v>170</v>
       </c>
       <c r="X23" s="12">
         <v>165</v>
       </c>
       <c r="Y23" s="12">
         <v>200</v>
       </c>
       <c r="Z23" s="35">
         <v>198</v>
       </c>
       <c r="AA23" s="35">
         <v>149</v>
       </c>
       <c r="AB23" s="35">
         <v>166</v>
       </c>
       <c r="AC23" s="35">
         <v>200</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23" s="38">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="13">
         <v>197</v>
       </c>
       <c r="C24" s="13">
         <v>185</v>
       </c>
       <c r="D24" s="13">
         <v>164</v>
       </c>
       <c r="E24" s="13">
         <v>189</v>
       </c>
       <c r="F24" s="13">
         <v>168</v>
       </c>
       <c r="G24" s="13">
         <v>172</v>
       </c>
       <c r="H24" s="13">
         <v>151</v>
       </c>
       <c r="I24" s="11">
@@ -2670,52 +2719,55 @@
       </c>
       <c r="V24" s="12">
         <v>152</v>
       </c>
       <c r="W24" s="12">
         <v>138</v>
       </c>
       <c r="X24" s="12">
         <v>146</v>
       </c>
       <c r="Y24" s="12">
         <v>164</v>
       </c>
       <c r="Z24" s="35">
         <v>177</v>
       </c>
       <c r="AA24" s="35">
         <v>126</v>
       </c>
       <c r="AB24" s="35">
         <v>143</v>
       </c>
       <c r="AC24" s="35">
         <v>169</v>
       </c>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24" s="38">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B25" s="13">
         <v>7</v>
       </c>
       <c r="C25" s="13">
         <v>9</v>
       </c>
       <c r="D25" s="13">
         <v>11</v>
       </c>
       <c r="E25" s="13">
         <v>17</v>
       </c>
       <c r="F25" s="13">
         <v>10</v>
       </c>
       <c r="G25" s="13">
         <v>6</v>
       </c>
       <c r="H25" s="13">
         <v>5</v>
       </c>
       <c r="I25" s="11">
@@ -2759,52 +2811,55 @@
       </c>
       <c r="V25" s="12">
         <v>11</v>
       </c>
       <c r="W25" s="12">
         <v>7</v>
       </c>
       <c r="X25" s="12">
         <v>1</v>
       </c>
       <c r="Y25" s="12">
         <v>7</v>
       </c>
       <c r="Z25" s="35">
         <v>5</v>
       </c>
       <c r="AA25" s="35">
         <v>4</v>
       </c>
       <c r="AB25" s="35">
         <v>8</v>
       </c>
       <c r="AC25" s="35">
         <v>7</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25" s="38">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B26" s="13">
         <v>6</v>
       </c>
       <c r="C26" s="13">
         <v>5</v>
       </c>
       <c r="D26" s="13">
         <v>3</v>
       </c>
       <c r="E26" s="13">
         <v>3</v>
       </c>
       <c r="F26" s="13">
         <v>6</v>
       </c>
       <c r="G26" s="13">
         <v>5</v>
       </c>
       <c r="H26" s="13">
         <v>5</v>
       </c>
       <c r="I26" s="11">
@@ -2848,52 +2903,55 @@
       </c>
       <c r="V26" s="12">
         <v>3</v>
       </c>
       <c r="W26" s="12">
         <v>8</v>
       </c>
       <c r="X26" s="12">
         <v>3</v>
       </c>
       <c r="Y26" s="12">
         <v>5</v>
       </c>
       <c r="Z26" s="35">
         <v>6</v>
       </c>
       <c r="AA26" s="35">
         <v>2</v>
       </c>
       <c r="AB26" s="35">
         <v>6</v>
       </c>
       <c r="AC26" s="35">
         <v>6</v>
       </c>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26" s="38">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B27" s="13">
         <v>15</v>
       </c>
       <c r="C27" s="13">
         <v>4</v>
       </c>
       <c r="D27" s="13">
         <v>3</v>
       </c>
       <c r="E27" s="13">
         <v>5</v>
       </c>
       <c r="F27" s="13">
         <v>10</v>
       </c>
       <c r="G27" s="13">
         <v>6</v>
       </c>
       <c r="H27" s="13">
         <v>3</v>
       </c>
       <c r="I27" s="11">
@@ -2937,52 +2995,55 @@
       </c>
       <c r="V27" s="12">
         <v>9</v>
       </c>
       <c r="W27" s="12">
         <v>5</v>
       </c>
       <c r="X27" s="12">
         <v>4</v>
       </c>
       <c r="Y27" s="12">
         <v>9</v>
       </c>
       <c r="Z27" s="35">
         <v>4</v>
       </c>
       <c r="AA27" s="35">
         <v>7</v>
       </c>
       <c r="AB27" s="35">
         <v>4</v>
       </c>
       <c r="AC27" s="35">
         <v>10</v>
       </c>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27" s="38">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B28" s="13">
         <v>15</v>
       </c>
       <c r="C28" s="13">
         <v>11</v>
       </c>
       <c r="D28" s="13">
         <v>12</v>
       </c>
       <c r="E28" s="13">
         <v>9</v>
       </c>
       <c r="F28" s="13">
         <v>13</v>
       </c>
       <c r="G28" s="13">
         <v>7</v>
       </c>
       <c r="H28" s="13">
         <v>8</v>
       </c>
       <c r="I28" s="11">
@@ -3026,81 +3087,85 @@
       </c>
       <c r="V28" s="12">
         <v>5</v>
       </c>
       <c r="W28" s="12">
         <v>12</v>
       </c>
       <c r="X28" s="12">
         <v>11</v>
       </c>
       <c r="Y28" s="12">
         <v>15</v>
       </c>
       <c r="Z28" s="35">
         <v>6</v>
       </c>
       <c r="AA28" s="35">
         <v>10</v>
       </c>
       <c r="AB28" s="35">
         <v>5</v>
       </c>
       <c r="AC28" s="35">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="53" t="s">
+      <c r="AD28" s="38">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
+      <c r="A29" s="49" t="s">
         <v>5</v>
       </c>
-      <c r="B29" s="53"/>
-[...24 lines deleted...]
-    <row r="30" spans="1:29">
+      <c r="B29" s="49"/>
+      <c r="C29" s="49"/>
+      <c r="D29" s="49"/>
+      <c r="E29" s="49"/>
+      <c r="F29" s="49"/>
+      <c r="G29" s="49"/>
+      <c r="H29" s="49"/>
+      <c r="I29" s="49"/>
+      <c r="J29" s="49"/>
+      <c r="K29" s="49"/>
+      <c r="L29" s="49"/>
+      <c r="M29" s="49"/>
+      <c r="N29" s="49"/>
+      <c r="O29" s="49"/>
+      <c r="P29" s="49"/>
+      <c r="Q29" s="49"/>
+      <c r="R29" s="49"/>
+      <c r="S29" s="49"/>
+      <c r="T29" s="49"/>
+      <c r="U29" s="49"/>
+      <c r="V29" s="49"/>
+      <c r="W29" s="49"/>
+      <c r="X29" s="49"/>
+      <c r="Y29" s="49"/>
+      <c r="AD29" s="39"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B30" s="13">
         <v>220</v>
       </c>
       <c r="C30" s="13">
         <v>204</v>
       </c>
       <c r="D30" s="13">
         <v>183</v>
       </c>
       <c r="E30" s="13">
         <v>231</v>
       </c>
       <c r="F30" s="13">
         <v>248</v>
       </c>
       <c r="G30" s="13">
         <v>212</v>
       </c>
       <c r="H30" s="13">
         <v>243</v>
       </c>
       <c r="I30" s="11">
@@ -3144,52 +3209,55 @@
       </c>
       <c r="V30" s="12">
         <v>193</v>
       </c>
       <c r="W30" s="12">
         <v>190</v>
       </c>
       <c r="X30" s="12">
         <v>187</v>
       </c>
       <c r="Y30" s="12">
         <v>192</v>
       </c>
       <c r="Z30" s="45">
         <v>191</v>
       </c>
       <c r="AA30" s="45">
         <v>153</v>
       </c>
       <c r="AB30" s="45">
         <v>202</v>
       </c>
       <c r="AC30" s="45">
         <v>194</v>
       </c>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30" s="38">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" s="43" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="13">
         <v>27</v>
       </c>
       <c r="C31" s="13">
         <v>24</v>
       </c>
       <c r="D31" s="13">
         <v>18</v>
       </c>
       <c r="E31" s="13">
         <v>32</v>
       </c>
       <c r="F31" s="13">
         <v>32</v>
       </c>
       <c r="G31" s="13">
         <v>19</v>
       </c>
       <c r="H31" s="13">
         <v>27</v>
       </c>
       <c r="I31" s="11">
@@ -3233,52 +3301,55 @@
       </c>
       <c r="V31" s="12">
         <v>27</v>
       </c>
       <c r="W31" s="12">
         <v>18</v>
       </c>
       <c r="X31" s="12">
         <v>27</v>
       </c>
       <c r="Y31" s="12">
         <v>24</v>
       </c>
       <c r="Z31" s="45">
         <v>24</v>
       </c>
       <c r="AA31" s="45">
         <v>16</v>
       </c>
       <c r="AB31" s="45">
         <v>18</v>
       </c>
       <c r="AC31" s="45">
         <v>25</v>
       </c>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31" s="38">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" s="43" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="13">
         <v>9</v>
       </c>
       <c r="C32" s="13">
         <v>8</v>
       </c>
       <c r="D32" s="13">
         <v>15</v>
       </c>
       <c r="E32" s="13">
         <v>6</v>
       </c>
       <c r="F32" s="13">
         <v>17</v>
       </c>
       <c r="G32" s="13">
         <v>18</v>
       </c>
       <c r="H32" s="13">
         <v>18</v>
       </c>
       <c r="I32" s="11">
@@ -3322,52 +3393,55 @@
       </c>
       <c r="V32" s="12">
         <v>13</v>
       </c>
       <c r="W32" s="12">
         <v>7</v>
       </c>
       <c r="X32" s="12">
         <v>12</v>
       </c>
       <c r="Y32" s="12">
         <v>12</v>
       </c>
       <c r="Z32" s="45">
         <v>19</v>
       </c>
       <c r="AA32" s="45">
         <v>13</v>
       </c>
       <c r="AB32" s="45">
         <v>11</v>
       </c>
       <c r="AC32" s="45">
         <v>11</v>
       </c>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32" s="38">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" s="43" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="13">
         <v>18</v>
       </c>
       <c r="C33" s="13">
         <v>12</v>
       </c>
       <c r="D33" s="13">
         <v>5</v>
       </c>
       <c r="E33" s="13">
         <v>12</v>
       </c>
       <c r="F33" s="13">
         <v>23</v>
       </c>
       <c r="G33" s="13">
         <v>17</v>
       </c>
       <c r="H33" s="13">
         <v>9</v>
       </c>
       <c r="I33" s="11">
@@ -3411,52 +3485,55 @@
       </c>
       <c r="V33" s="12">
         <v>8</v>
       </c>
       <c r="W33" s="12">
         <v>13</v>
       </c>
       <c r="X33" s="12">
         <v>10</v>
       </c>
       <c r="Y33" s="12">
         <v>14</v>
       </c>
       <c r="Z33" s="45">
         <v>10</v>
       </c>
       <c r="AA33" s="45">
         <v>10</v>
       </c>
       <c r="AB33" s="45">
         <v>14</v>
       </c>
       <c r="AC33" s="45">
         <v>6</v>
       </c>
-    </row>
-    <row r="34" spans="1:29">
+      <c r="AD33" s="38">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30">
       <c r="A34" s="43" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="13">
         <v>12</v>
       </c>
       <c r="C34" s="13">
         <v>18</v>
       </c>
       <c r="D34" s="13">
         <v>11</v>
       </c>
       <c r="E34" s="13">
         <v>21</v>
       </c>
       <c r="F34" s="13">
         <v>12</v>
       </c>
       <c r="G34" s="13">
         <v>19</v>
       </c>
       <c r="H34" s="13">
         <v>13</v>
       </c>
       <c r="I34" s="11">
@@ -3500,52 +3577,55 @@
       </c>
       <c r="V34" s="12">
         <v>17</v>
       </c>
       <c r="W34" s="12">
         <v>15</v>
       </c>
       <c r="X34" s="12">
         <v>14</v>
       </c>
       <c r="Y34" s="12">
         <v>10</v>
       </c>
       <c r="Z34" s="45">
         <v>9</v>
       </c>
       <c r="AA34" s="45">
         <v>8</v>
       </c>
       <c r="AB34" s="45">
         <v>23</v>
       </c>
       <c r="AC34" s="45">
         <v>18</v>
       </c>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34" s="38">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" s="43" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="13">
         <v>13</v>
       </c>
       <c r="C35" s="13">
         <v>19</v>
       </c>
       <c r="D35" s="13">
         <v>14</v>
       </c>
       <c r="E35" s="13">
         <v>16</v>
       </c>
       <c r="F35" s="13">
         <v>17</v>
       </c>
       <c r="G35" s="13">
         <v>18</v>
       </c>
       <c r="H35" s="13">
         <v>19</v>
       </c>
       <c r="I35" s="11">
@@ -3589,52 +3669,55 @@
       </c>
       <c r="V35" s="12">
         <v>14</v>
       </c>
       <c r="W35" s="12">
         <v>10</v>
       </c>
       <c r="X35" s="12">
         <v>12</v>
       </c>
       <c r="Y35" s="12">
         <v>12</v>
       </c>
       <c r="Z35" s="45">
         <v>13</v>
       </c>
       <c r="AA35" s="45">
         <v>10</v>
       </c>
       <c r="AB35" s="45">
         <v>14</v>
       </c>
       <c r="AC35" s="45">
         <v>10</v>
       </c>
-    </row>
-    <row r="36" spans="1:29">
+      <c r="AD35" s="38">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" s="43" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="13">
         <v>37</v>
       </c>
       <c r="C36" s="13">
         <v>38</v>
       </c>
       <c r="D36" s="13">
         <v>41</v>
       </c>
       <c r="E36" s="13">
         <v>27</v>
       </c>
       <c r="F36" s="13">
         <v>42</v>
       </c>
       <c r="G36" s="13">
         <v>30</v>
       </c>
       <c r="H36" s="13">
         <v>40</v>
       </c>
       <c r="I36" s="11">
@@ -3678,52 +3761,55 @@
       </c>
       <c r="V36" s="12">
         <v>26</v>
       </c>
       <c r="W36" s="12">
         <v>28</v>
       </c>
       <c r="X36" s="12">
         <v>30</v>
       </c>
       <c r="Y36" s="12">
         <v>34</v>
       </c>
       <c r="Z36" s="45">
         <v>35</v>
       </c>
       <c r="AA36" s="45">
         <v>26</v>
       </c>
       <c r="AB36" s="45">
         <v>39</v>
       </c>
       <c r="AC36" s="45">
         <v>37</v>
       </c>
-    </row>
-    <row r="37" spans="1:29">
+      <c r="AD36" s="38">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30">
       <c r="A37" s="43" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="13">
         <v>10</v>
       </c>
       <c r="C37" s="13">
         <v>9</v>
       </c>
       <c r="D37" s="13">
         <v>6</v>
       </c>
       <c r="E37" s="13">
         <v>18</v>
       </c>
       <c r="F37" s="13">
         <v>7</v>
       </c>
       <c r="G37" s="13">
         <v>10</v>
       </c>
       <c r="H37" s="13">
         <v>5</v>
       </c>
       <c r="I37" s="11">
@@ -3767,52 +3853,55 @@
       </c>
       <c r="V37" s="12">
         <v>4</v>
       </c>
       <c r="W37" s="12">
         <v>5</v>
       </c>
       <c r="X37" s="12">
         <v>5</v>
       </c>
       <c r="Y37" s="12">
         <v>5</v>
       </c>
       <c r="Z37" s="45">
         <v>4</v>
       </c>
       <c r="AA37" s="45">
         <v>10</v>
       </c>
       <c r="AB37" s="45">
         <v>3</v>
       </c>
       <c r="AC37" s="45">
         <v>3</v>
       </c>
-    </row>
-    <row r="38" spans="1:29">
+      <c r="AD37" s="38">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30">
       <c r="A38" s="43" t="s">
         <v>45</v>
       </c>
       <c r="B38" s="13">
         <v>11</v>
       </c>
       <c r="C38" s="13">
         <v>7</v>
       </c>
       <c r="D38" s="13">
         <v>6</v>
       </c>
       <c r="E38" s="13">
         <v>9</v>
       </c>
       <c r="F38" s="13">
         <v>8</v>
       </c>
       <c r="G38" s="13">
         <v>9</v>
       </c>
       <c r="H38" s="13">
         <v>10</v>
       </c>
       <c r="I38" s="11">
@@ -3856,52 +3945,55 @@
       </c>
       <c r="V38" s="12">
         <v>5</v>
       </c>
       <c r="W38" s="12">
         <v>7</v>
       </c>
       <c r="X38" s="12">
         <v>2</v>
       </c>
       <c r="Y38" s="12">
         <v>7</v>
       </c>
       <c r="Z38" s="45">
         <v>8</v>
       </c>
       <c r="AA38" s="45">
         <v>4</v>
       </c>
       <c r="AB38" s="45">
         <v>3</v>
       </c>
       <c r="AC38" s="45">
         <v>5</v>
       </c>
-    </row>
-    <row r="39" spans="1:29">
+      <c r="AD38" s="38">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B39" s="13">
         <v>10</v>
       </c>
       <c r="C39" s="13">
         <v>9</v>
       </c>
       <c r="D39" s="13">
         <v>6</v>
       </c>
       <c r="E39" s="13">
         <v>21</v>
       </c>
       <c r="F39" s="13">
         <v>10</v>
       </c>
       <c r="G39" s="13">
         <v>11</v>
       </c>
       <c r="H39" s="13">
         <v>13</v>
       </c>
       <c r="I39" s="11">
@@ -3945,52 +4037,55 @@
       </c>
       <c r="V39" s="12">
         <v>11</v>
       </c>
       <c r="W39" s="12">
         <v>22</v>
       </c>
       <c r="X39" s="12">
         <v>14</v>
       </c>
       <c r="Y39" s="12">
         <v>12</v>
       </c>
       <c r="Z39" s="45">
         <v>14</v>
       </c>
       <c r="AA39" s="45">
         <v>8</v>
       </c>
       <c r="AB39" s="45">
         <v>12</v>
       </c>
       <c r="AC39" s="45">
         <v>10</v>
       </c>
-    </row>
-    <row r="40" spans="1:29">
+      <c r="AD39" s="38">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B40" s="13">
         <v>18</v>
       </c>
       <c r="C40" s="13">
         <v>21</v>
       </c>
       <c r="D40" s="13">
         <v>17</v>
       </c>
       <c r="E40" s="13">
         <v>18</v>
       </c>
       <c r="F40" s="13">
         <v>22</v>
       </c>
       <c r="G40" s="13">
         <v>19</v>
       </c>
       <c r="H40" s="13">
         <v>26</v>
       </c>
       <c r="I40" s="11">
@@ -4034,52 +4129,55 @@
       </c>
       <c r="V40" s="12">
         <v>22</v>
       </c>
       <c r="W40" s="12">
         <v>16</v>
       </c>
       <c r="X40" s="12">
         <v>14</v>
       </c>
       <c r="Y40" s="12">
         <v>16</v>
       </c>
       <c r="Z40" s="45">
         <v>21</v>
       </c>
       <c r="AA40" s="45">
         <v>21</v>
       </c>
       <c r="AB40" s="45">
         <v>20</v>
       </c>
       <c r="AC40" s="45">
         <v>18</v>
       </c>
-    </row>
-    <row r="41" spans="1:29">
+      <c r="AD40" s="38">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B41" s="13">
         <v>6</v>
       </c>
       <c r="C41" s="13">
         <v>7</v>
       </c>
       <c r="D41" s="13">
         <v>6</v>
       </c>
       <c r="E41" s="13">
         <v>6</v>
       </c>
       <c r="F41" s="13">
         <v>12</v>
       </c>
       <c r="G41" s="13">
         <v>10</v>
       </c>
       <c r="H41" s="13">
         <v>11</v>
       </c>
       <c r="I41" s="11">
@@ -4123,52 +4221,55 @@
       </c>
       <c r="V41" s="12">
         <v>8</v>
       </c>
       <c r="W41" s="12">
         <v>13</v>
       </c>
       <c r="X41" s="12">
         <v>7</v>
       </c>
       <c r="Y41" s="12">
         <v>4</v>
       </c>
       <c r="Z41" s="45">
         <v>7</v>
       </c>
       <c r="AA41" s="45">
         <v>5</v>
       </c>
       <c r="AB41" s="45">
         <v>7</v>
       </c>
       <c r="AC41" s="45">
         <v>9</v>
       </c>
-    </row>
-    <row r="42" spans="1:29">
+      <c r="AD41" s="38">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B42" s="13">
         <v>15</v>
       </c>
       <c r="C42" s="13">
         <v>11</v>
       </c>
       <c r="D42" s="13">
         <v>11</v>
       </c>
       <c r="E42" s="13">
         <v>16</v>
       </c>
       <c r="F42" s="13">
         <v>22</v>
       </c>
       <c r="G42" s="13">
         <v>15</v>
       </c>
       <c r="H42" s="13">
         <v>16</v>
       </c>
       <c r="I42" s="11">
@@ -4212,52 +4313,55 @@
       </c>
       <c r="V42" s="12">
         <v>15</v>
       </c>
       <c r="W42" s="12">
         <v>16</v>
       </c>
       <c r="X42" s="12">
         <v>15</v>
       </c>
       <c r="Y42" s="12">
         <v>16</v>
       </c>
       <c r="Z42" s="45">
         <v>7</v>
       </c>
       <c r="AA42" s="45">
         <v>9</v>
       </c>
       <c r="AB42" s="45">
         <v>11</v>
       </c>
       <c r="AC42" s="45">
         <v>12</v>
       </c>
-    </row>
-    <row r="43" spans="1:29" s="39" customFormat="1">
+      <c r="AD42" s="38">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30" s="39" customFormat="1">
       <c r="A43" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B43" s="17">
         <v>34</v>
       </c>
       <c r="C43" s="17">
         <v>21</v>
       </c>
       <c r="D43" s="17">
         <v>27</v>
       </c>
       <c r="E43" s="17">
         <v>29</v>
       </c>
       <c r="F43" s="17">
         <v>24</v>
       </c>
       <c r="G43" s="23">
         <v>17</v>
       </c>
       <c r="H43" s="23">
         <v>36</v>
       </c>
       <c r="I43" s="15">
@@ -4301,223 +4405,226 @@
       </c>
       <c r="V43" s="16">
         <v>23</v>
       </c>
       <c r="W43" s="16">
         <v>20</v>
       </c>
       <c r="X43" s="16">
         <v>25</v>
       </c>
       <c r="Y43" s="16">
         <v>26</v>
       </c>
       <c r="Z43" s="37">
         <v>20</v>
       </c>
       <c r="AA43" s="37">
         <v>13</v>
       </c>
       <c r="AB43" s="37">
         <v>27</v>
       </c>
       <c r="AC43" s="37">
         <v>30</v>
       </c>
-    </row>
-    <row r="44" spans="1:29">
+      <c r="AD43" s="17">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" s="18" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="45" spans="1:29">
+    <row r="45" spans="1:30">
       <c r="B45" s="39"/>
       <c r="C45" s="39"/>
       <c r="D45" s="39"/>
       <c r="E45" s="39"/>
       <c r="F45" s="39"/>
       <c r="G45" s="39"/>
       <c r="H45" s="39"/>
       <c r="I45" s="39"/>
       <c r="J45" s="39"/>
       <c r="K45" s="39"/>
       <c r="L45" s="39"/>
       <c r="M45" s="39"/>
       <c r="N45" s="39"/>
       <c r="O45" s="39"/>
       <c r="P45" s="39"/>
       <c r="Q45" s="39"/>
       <c r="R45" s="39"/>
       <c r="S45" s="39"/>
       <c r="T45" s="39"/>
       <c r="U45" s="39"/>
       <c r="V45" s="39"/>
       <c r="W45" s="39"/>
       <c r="X45" s="39"/>
       <c r="Y45" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A6:Y6"/>
+    <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
-    <mergeCell ref="A1:Y1"/>
-[...1 lines deleted...]
-    <mergeCell ref="A22:Y22"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView topLeftCell="J13" workbookViewId="0">
-      <selection activeCell="J13" sqref="A1:XFD1048576"/>
+    <sheetView topLeftCell="J16" workbookViewId="0">
+      <selection activeCell="AD7" sqref="AD7:AD43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="27.6640625" style="14" customWidth="1"/>
     <col min="2" max="2" width="6.5546875" style="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.109375" style="14" bestFit="1" customWidth="1"/>
     <col min="4" max="9" width="7" style="14" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.88671875" style="14" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7" style="14" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="8.33203125" style="14" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.5546875" style="14" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.109375" style="14" bestFit="1" customWidth="1"/>
     <col min="16" max="21" width="7" style="14" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.88671875" style="14" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7" style="14" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="8.33203125" style="14" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.109375" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="57" t="s">
+      <c r="A1" s="58" t="s">
         <v>20</v>
       </c>
-      <c r="B1" s="57"/>
-[...22 lines deleted...]
-      <c r="Y1" s="57"/>
+      <c r="B1" s="58"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
+      <c r="G1" s="58"/>
+      <c r="H1" s="58"/>
+      <c r="I1" s="58"/>
+      <c r="J1" s="58"/>
+      <c r="K1" s="58"/>
+      <c r="L1" s="58"/>
+      <c r="M1" s="58"/>
+      <c r="N1" s="58"/>
+      <c r="O1" s="58"/>
+      <c r="P1" s="58"/>
+      <c r="Q1" s="58"/>
+      <c r="R1" s="58"/>
+      <c r="S1" s="58"/>
+      <c r="T1" s="58"/>
+      <c r="U1" s="58"/>
+      <c r="V1" s="58"/>
+      <c r="W1" s="58"/>
+      <c r="X1" s="58"/>
+      <c r="Y1" s="58"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="40"/>
       <c r="B2" s="40"/>
       <c r="C2" s="40"/>
       <c r="D2" s="40"/>
       <c r="E2" s="40"/>
       <c r="F2" s="40"/>
       <c r="G2" s="40"/>
       <c r="H2" s="40"/>
       <c r="I2" s="40"/>
       <c r="J2" s="40"/>
       <c r="K2" s="40"/>
       <c r="L2" s="40"/>
       <c r="M2" s="40"/>
     </row>
     <row r="3" spans="1:37" s="5" customFormat="1">
-      <c r="X3" s="56"/>
-[...1 lines deleted...]
-      <c r="AJ3" s="56" t="s">
+      <c r="X3" s="57"/>
+      <c r="Y3" s="57"/>
+      <c r="AJ3" s="57" t="s">
         <v>32</v>
       </c>
-      <c r="AK3" s="56"/>
+      <c r="AK3" s="57"/>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="54"/>
-      <c r="B4" s="48">
+      <c r="A4" s="52"/>
+      <c r="B4" s="50">
         <v>2024</v>
       </c>
-      <c r="C4" s="49"/>
-[...10 lines deleted...]
-      <c r="N4" s="48">
+      <c r="C4" s="51"/>
+      <c r="D4" s="51"/>
+      <c r="E4" s="51"/>
+      <c r="F4" s="51"/>
+      <c r="G4" s="51"/>
+      <c r="H4" s="51"/>
+      <c r="I4" s="51"/>
+      <c r="J4" s="51"/>
+      <c r="K4" s="51"/>
+      <c r="L4" s="51"/>
+      <c r="M4" s="51"/>
+      <c r="N4" s="50">
         <v>2025</v>
       </c>
-      <c r="O4" s="49"/>
-[...10 lines deleted...]
-      <c r="Z4" s="48">
+      <c r="O4" s="51"/>
+      <c r="P4" s="51"/>
+      <c r="Q4" s="51"/>
+      <c r="R4" s="51"/>
+      <c r="S4" s="51"/>
+      <c r="T4" s="51"/>
+      <c r="U4" s="51"/>
+      <c r="V4" s="51"/>
+      <c r="W4" s="51"/>
+      <c r="X4" s="51"/>
+      <c r="Y4" s="51"/>
+      <c r="Z4" s="50">
         <v>2026</v>
       </c>
-      <c r="AA4" s="49"/>
-[...9 lines deleted...]
-      <c r="AK4" s="49"/>
+      <c r="AA4" s="51"/>
+      <c r="AB4" s="51"/>
+      <c r="AC4" s="51"/>
+      <c r="AD4" s="51"/>
+      <c r="AE4" s="51"/>
+      <c r="AF4" s="51"/>
+      <c r="AG4" s="51"/>
+      <c r="AH4" s="51"/>
+      <c r="AI4" s="51"/>
+      <c r="AJ4" s="51"/>
+      <c r="AK4" s="51"/>
     </row>
     <row r="5" spans="1:37" ht="20.399999999999999">
-      <c r="A5" s="55"/>
+      <c r="A5" s="53"/>
       <c r="B5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>26</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="9" t="s">
@@ -4584,77 +4691,77 @@
         <v>24</v>
       </c>
       <c r="AE5" s="10" t="s">
         <v>25</v>
       </c>
       <c r="AF5" s="9" t="s">
         <v>26</v>
       </c>
       <c r="AG5" s="9" t="s">
         <v>27</v>
       </c>
       <c r="AH5" s="9" t="s">
         <v>28</v>
       </c>
       <c r="AI5" s="9" t="s">
         <v>29</v>
       </c>
       <c r="AJ5" s="9" t="s">
         <v>30</v>
       </c>
       <c r="AK5" s="9" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="58" t="s">
+      <c r="A6" s="59" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="58"/>
-[...22 lines deleted...]
-      <c r="Y6" s="58"/>
+      <c r="B6" s="59"/>
+      <c r="C6" s="59"/>
+      <c r="D6" s="59"/>
+      <c r="E6" s="59"/>
+      <c r="F6" s="59"/>
+      <c r="G6" s="59"/>
+      <c r="H6" s="59"/>
+      <c r="I6" s="59"/>
+      <c r="J6" s="59"/>
+      <c r="K6" s="59"/>
+      <c r="L6" s="59"/>
+      <c r="M6" s="59"/>
+      <c r="N6" s="59"/>
+      <c r="O6" s="59"/>
+      <c r="P6" s="59"/>
+      <c r="Q6" s="59"/>
+      <c r="R6" s="59"/>
+      <c r="S6" s="59"/>
+      <c r="T6" s="59"/>
+      <c r="U6" s="59"/>
+      <c r="V6" s="59"/>
+      <c r="W6" s="59"/>
+      <c r="X6" s="59"/>
+      <c r="Y6" s="59"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="24">
         <v>10.32</v>
       </c>
       <c r="C7" s="24">
         <v>10.24</v>
       </c>
       <c r="D7" s="24">
         <v>9.61</v>
       </c>
       <c r="E7" s="24">
         <v>9.83</v>
       </c>
       <c r="F7" s="24">
         <v>9.9</v>
       </c>
       <c r="G7" s="26">
         <v>9.83</v>
       </c>
       <c r="H7" s="26">
         <v>9.75</v>
@@ -4700,50 +4807,53 @@
       </c>
       <c r="V7" s="20">
         <v>8.98</v>
       </c>
       <c r="W7" s="20">
         <v>8.9</v>
       </c>
       <c r="X7" s="20">
         <v>8.84</v>
       </c>
       <c r="Y7" s="20">
         <v>8.85</v>
       </c>
       <c r="Z7" s="46">
         <v>8.9600000000000009</v>
       </c>
       <c r="AA7" s="46">
         <v>8.35</v>
       </c>
       <c r="AB7" s="46">
         <v>8.39</v>
       </c>
       <c r="AC7" s="46">
         <v>8.6300000000000008</v>
       </c>
+      <c r="AD7" s="48">
+        <v>8.27</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="24">
         <v>10.45</v>
       </c>
       <c r="C8" s="24">
         <v>10.56</v>
       </c>
       <c r="D8" s="24">
         <v>9.92</v>
       </c>
       <c r="E8" s="24">
         <v>10.050000000000001</v>
       </c>
       <c r="F8" s="24">
         <v>9.82</v>
       </c>
       <c r="G8" s="26">
         <v>9.76</v>
       </c>
       <c r="H8" s="26">
         <v>9.5</v>
@@ -4789,50 +4899,53 @@
       </c>
       <c r="V8" s="20">
         <v>8.65</v>
       </c>
       <c r="W8" s="20">
         <v>8.51</v>
       </c>
       <c r="X8" s="20">
         <v>8.4700000000000006</v>
       </c>
       <c r="Y8" s="20">
         <v>8.49</v>
       </c>
       <c r="Z8" s="46">
         <v>9.4</v>
       </c>
       <c r="AA8" s="46">
         <v>8.44</v>
       </c>
       <c r="AB8" s="46">
         <v>8.14</v>
       </c>
       <c r="AC8" s="46">
         <v>8.42</v>
       </c>
+      <c r="AD8" s="48">
+        <v>8.18</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="24">
         <v>10.16</v>
       </c>
       <c r="C9" s="24">
         <v>9.91</v>
       </c>
       <c r="D9" s="24">
         <v>8.82</v>
       </c>
       <c r="E9" s="24">
         <v>9.73</v>
       </c>
       <c r="F9" s="24">
         <v>10.18</v>
       </c>
       <c r="G9" s="26">
         <v>9.7100000000000009</v>
       </c>
       <c r="H9" s="26">
         <v>9.7799999999999994</v>
@@ -4878,50 +4991,53 @@
       </c>
       <c r="V9" s="20">
         <v>9.58</v>
       </c>
       <c r="W9" s="20">
         <v>9.31</v>
       </c>
       <c r="X9" s="20">
         <v>9.4499999999999993</v>
       </c>
       <c r="Y9" s="20">
         <v>9.44</v>
       </c>
       <c r="Z9" s="46">
         <v>9.64</v>
       </c>
       <c r="AA9" s="46">
         <v>8.48</v>
       </c>
       <c r="AB9" s="46">
         <v>8.0399999999999991</v>
       </c>
       <c r="AC9" s="46">
         <v>8.59</v>
       </c>
+      <c r="AD9" s="48">
+        <v>8.0500000000000007</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="24">
         <v>8.2200000000000006</v>
       </c>
       <c r="C10" s="24">
         <v>8</v>
       </c>
       <c r="D10" s="24">
         <v>9.9</v>
       </c>
       <c r="E10" s="24">
         <v>8.84</v>
       </c>
       <c r="F10" s="24">
         <v>10.16</v>
       </c>
       <c r="G10" s="26">
         <v>11.27</v>
       </c>
       <c r="H10" s="26">
         <v>12.03</v>
@@ -4967,50 +5083,53 @@
       </c>
       <c r="V10" s="20">
         <v>13.11</v>
       </c>
       <c r="W10" s="20">
         <v>12.46</v>
       </c>
       <c r="X10" s="20">
         <v>12.38</v>
       </c>
       <c r="Y10" s="20">
         <v>12.29</v>
       </c>
       <c r="Z10" s="46">
         <v>18.579999999999998</v>
       </c>
       <c r="AA10" s="46">
         <v>16.54</v>
       </c>
       <c r="AB10" s="46">
         <v>14.6</v>
       </c>
       <c r="AC10" s="46">
         <v>13.7</v>
       </c>
+      <c r="AD10" s="48">
+        <v>11.87</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B11" s="24">
         <v>11.12</v>
       </c>
       <c r="C11" s="24">
         <v>10.59</v>
       </c>
       <c r="D11" s="24">
         <v>9.41</v>
       </c>
       <c r="E11" s="24">
         <v>10.38</v>
       </c>
       <c r="F11" s="24">
         <v>11.23</v>
       </c>
       <c r="G11" s="26">
         <v>11.12</v>
       </c>
       <c r="H11" s="26">
         <v>10.42</v>
@@ -5056,50 +5175,53 @@
       </c>
       <c r="V11" s="20">
         <v>7.96</v>
       </c>
       <c r="W11" s="20">
         <v>8.07</v>
       </c>
       <c r="X11" s="20">
         <v>7.81</v>
       </c>
       <c r="Y11" s="20">
         <v>7.95</v>
       </c>
       <c r="Z11" s="46">
         <v>6.9</v>
       </c>
       <c r="AA11" s="46">
         <v>7.01</v>
       </c>
       <c r="AB11" s="46">
         <v>8.08</v>
       </c>
       <c r="AC11" s="46">
         <v>7.62</v>
       </c>
+      <c r="AD11" s="48">
+        <v>7.18</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B12" s="24">
         <v>6.85</v>
       </c>
       <c r="C12" s="24">
         <v>8.84</v>
       </c>
       <c r="D12" s="24">
         <v>7.97</v>
       </c>
       <c r="E12" s="24">
         <v>9.07</v>
       </c>
       <c r="F12" s="24">
         <v>8.6</v>
       </c>
       <c r="G12" s="26">
         <v>9.02</v>
       </c>
       <c r="H12" s="26">
         <v>8.7899999999999991</v>
@@ -5145,50 +5267,53 @@
       </c>
       <c r="V12" s="20">
         <v>8.91</v>
       </c>
       <c r="W12" s="20">
         <v>8.89</v>
       </c>
       <c r="X12" s="20">
         <v>8.85</v>
       </c>
       <c r="Y12" s="20">
         <v>8.58</v>
       </c>
       <c r="Z12" s="46">
         <v>5.42</v>
       </c>
       <c r="AA12" s="46">
         <v>5.34</v>
       </c>
       <c r="AB12" s="46">
         <v>8.2100000000000009</v>
       </c>
       <c r="AC12" s="46">
         <v>8.92</v>
       </c>
+      <c r="AD12" s="48">
+        <v>8.77</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="24">
         <v>8.77</v>
       </c>
       <c r="C13" s="24">
         <v>11.17</v>
       </c>
       <c r="D13" s="24">
         <v>10.55</v>
       </c>
       <c r="E13" s="24">
         <v>10.68</v>
       </c>
       <c r="F13" s="24">
         <v>10.83</v>
       </c>
       <c r="G13" s="26">
         <v>11.1</v>
       </c>
       <c r="H13" s="26">
         <v>11.36</v>
@@ -5234,50 +5359,53 @@
       </c>
       <c r="V13" s="20">
         <v>9.11</v>
       </c>
       <c r="W13" s="20">
         <v>8.9</v>
       </c>
       <c r="X13" s="20">
         <v>8.8800000000000008</v>
       </c>
       <c r="Y13" s="20">
         <v>8.83</v>
       </c>
       <c r="Z13" s="46">
         <v>9.4499999999999993</v>
       </c>
       <c r="AA13" s="46">
         <v>8.7200000000000006</v>
       </c>
       <c r="AB13" s="46">
         <v>9.19</v>
       </c>
       <c r="AC13" s="46">
         <v>8.75</v>
       </c>
+      <c r="AD13" s="48">
+        <v>8.58</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="24">
         <v>9.44</v>
       </c>
       <c r="C14" s="24">
         <v>9.8800000000000008</v>
       </c>
       <c r="D14" s="24">
         <v>10.06</v>
       </c>
       <c r="E14" s="24">
         <v>9.2200000000000006</v>
       </c>
       <c r="F14" s="24">
         <v>9.5</v>
       </c>
       <c r="G14" s="26">
         <v>9.24</v>
       </c>
       <c r="H14" s="26">
         <v>9.3800000000000008</v>
@@ -5323,50 +5451,53 @@
       </c>
       <c r="V14" s="20">
         <v>7.74</v>
       </c>
       <c r="W14" s="20">
         <v>7.67</v>
       </c>
       <c r="X14" s="20">
         <v>7.69</v>
       </c>
       <c r="Y14" s="20">
         <v>7.78</v>
       </c>
       <c r="Z14" s="46">
         <v>9</v>
       </c>
       <c r="AA14" s="46">
         <v>8.23</v>
       </c>
       <c r="AB14" s="46">
         <v>8.8699999999999992</v>
       </c>
       <c r="AC14" s="46">
         <v>9.1</v>
       </c>
+      <c r="AD14" s="48">
+        <v>8.5500000000000007</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="24">
         <v>11.07</v>
       </c>
       <c r="C15" s="24">
         <v>10.72</v>
       </c>
       <c r="D15" s="24">
         <v>9.17</v>
       </c>
       <c r="E15" s="24">
         <v>10.6</v>
       </c>
       <c r="F15" s="24">
         <v>10.27</v>
       </c>
       <c r="G15" s="26">
         <v>10.34</v>
       </c>
       <c r="H15" s="26">
         <v>9.85</v>
@@ -5412,50 +5543,53 @@
       </c>
       <c r="V15" s="20">
         <v>7.32</v>
       </c>
       <c r="W15" s="20">
         <v>7.51</v>
       </c>
       <c r="X15" s="20">
         <v>7.36</v>
       </c>
       <c r="Y15" s="20">
         <v>7.33</v>
       </c>
       <c r="Z15" s="46">
         <v>7.24</v>
       </c>
       <c r="AA15" s="46">
         <v>8.32</v>
       </c>
       <c r="AB15" s="46">
         <v>7.69</v>
       </c>
       <c r="AC15" s="46">
         <v>7.45</v>
       </c>
+      <c r="AD15" s="48">
+        <v>7.86</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B16" s="24">
         <v>17.420000000000002</v>
       </c>
       <c r="C16" s="24">
         <v>13.01</v>
       </c>
       <c r="D16" s="24">
         <v>10.61</v>
       </c>
       <c r="E16" s="24">
         <v>10.41</v>
       </c>
       <c r="F16" s="24">
         <v>10.75</v>
       </c>
       <c r="G16" s="26">
         <v>10.71</v>
       </c>
       <c r="H16" s="26">
         <v>10.42</v>
@@ -5501,52 +5635,55 @@
       </c>
       <c r="V16" s="20">
         <v>11.84</v>
       </c>
       <c r="W16" s="20">
         <v>11.49</v>
       </c>
       <c r="X16" s="20">
         <v>10.84</v>
       </c>
       <c r="Y16" s="20">
         <v>10.87</v>
       </c>
       <c r="Z16" s="46">
         <v>8.4499999999999993</v>
       </c>
       <c r="AA16" s="46">
         <v>8.51</v>
       </c>
       <c r="AB16" s="46">
         <v>7.27</v>
       </c>
       <c r="AC16" s="46">
         <v>8.16</v>
       </c>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16" s="48">
+        <v>8.23</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B17" s="24">
         <v>6.74</v>
       </c>
       <c r="C17" s="24">
         <v>6.66</v>
       </c>
       <c r="D17" s="24">
         <v>5.74</v>
       </c>
       <c r="E17" s="24">
         <v>7.9</v>
       </c>
       <c r="F17" s="24">
         <v>7.65</v>
       </c>
       <c r="G17" s="26">
         <v>7.64</v>
       </c>
       <c r="H17" s="26">
         <v>7.78</v>
       </c>
       <c r="I17" s="19">
@@ -5590,52 +5727,55 @@
       </c>
       <c r="V17" s="20">
         <v>8.6999999999999993</v>
       </c>
       <c r="W17" s="20">
         <v>9.33</v>
       </c>
       <c r="X17" s="20">
         <v>9.3800000000000008</v>
       </c>
       <c r="Y17" s="20">
         <v>9.2799999999999994</v>
       </c>
       <c r="Z17" s="46">
         <v>9.52</v>
       </c>
       <c r="AA17" s="46">
         <v>7.85</v>
       </c>
       <c r="AB17" s="46">
         <v>8.0399999999999991</v>
       </c>
       <c r="AC17" s="46">
         <v>7.81</v>
       </c>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17" s="48">
+        <v>7.04</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="24">
         <v>9.93</v>
       </c>
       <c r="C18" s="24">
         <v>10.28</v>
       </c>
       <c r="D18" s="24">
         <v>9.75</v>
       </c>
       <c r="E18" s="24">
         <v>9.41</v>
       </c>
       <c r="F18" s="24">
         <v>9.64</v>
       </c>
       <c r="G18" s="26">
         <v>9.39</v>
       </c>
       <c r="H18" s="26">
         <v>9.51</v>
       </c>
       <c r="I18" s="19">
@@ -5679,52 +5819,55 @@
       </c>
       <c r="V18" s="20">
         <v>9.1</v>
       </c>
       <c r="W18" s="20">
         <v>9.0500000000000007</v>
       </c>
       <c r="X18" s="20">
         <v>8.9600000000000009</v>
       </c>
       <c r="Y18" s="20">
         <v>9.02</v>
       </c>
       <c r="Z18" s="46">
         <v>8.6199999999999992</v>
       </c>
       <c r="AA18" s="46">
         <v>9.69</v>
       </c>
       <c r="AB18" s="46">
         <v>9.09</v>
       </c>
       <c r="AC18" s="46">
         <v>8.9499999999999993</v>
       </c>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18" s="48">
+        <v>8.67</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B19" s="24">
         <v>7.52</v>
       </c>
       <c r="C19" s="24">
         <v>8.3800000000000008</v>
       </c>
       <c r="D19" s="24">
         <v>8.01</v>
       </c>
       <c r="E19" s="24">
         <v>7.92</v>
       </c>
       <c r="F19" s="24">
         <v>9.3000000000000007</v>
       </c>
       <c r="G19" s="26">
         <v>9.86</v>
       </c>
       <c r="H19" s="26">
         <v>10.41</v>
       </c>
       <c r="I19" s="19">
@@ -5768,52 +5911,55 @@
       </c>
       <c r="V19" s="20">
         <v>9.4</v>
       </c>
       <c r="W19" s="20">
         <v>10.130000000000001</v>
       </c>
       <c r="X19" s="20">
         <v>10.06</v>
       </c>
       <c r="Y19" s="20">
         <v>9.64</v>
       </c>
       <c r="Z19" s="46">
         <v>9.23</v>
       </c>
       <c r="AA19" s="46">
         <v>8.31</v>
       </c>
       <c r="AB19" s="46">
         <v>8.66</v>
       </c>
       <c r="AC19" s="46">
         <v>9.48</v>
       </c>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19" s="48">
+        <v>9.16</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B20" s="24">
         <v>14.14</v>
       </c>
       <c r="C20" s="24">
         <v>12.65</v>
       </c>
       <c r="D20" s="24">
         <v>11.8</v>
       </c>
       <c r="E20" s="24">
         <v>12.67</v>
       </c>
       <c r="F20" s="24">
         <v>14.24</v>
       </c>
       <c r="G20" s="26">
         <v>14.26</v>
       </c>
       <c r="H20" s="26">
         <v>14.38</v>
       </c>
       <c r="I20" s="19">
@@ -5857,52 +6003,55 @@
       </c>
       <c r="V20" s="20">
         <v>14.07</v>
       </c>
       <c r="W20" s="20">
         <v>14.25</v>
       </c>
       <c r="X20" s="20">
         <v>14.37</v>
       </c>
       <c r="Y20" s="20">
         <v>14.48</v>
       </c>
       <c r="Z20" s="46">
         <v>7.22</v>
       </c>
       <c r="AA20" s="46">
         <v>8.7100000000000009</v>
       </c>
       <c r="AB20" s="46">
         <v>9.66</v>
       </c>
       <c r="AC20" s="46">
         <v>10.46</v>
       </c>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20" s="48">
+        <v>9.6199999999999992</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B21" s="24">
         <v>11.5</v>
       </c>
       <c r="C21" s="24">
         <v>9.61</v>
       </c>
       <c r="D21" s="24">
         <v>9.43</v>
       </c>
       <c r="E21" s="24">
         <v>9.6</v>
       </c>
       <c r="F21" s="24">
         <v>9.3000000000000007</v>
       </c>
       <c r="G21" s="26">
         <v>8.76</v>
       </c>
       <c r="H21" s="26">
         <v>9.26</v>
       </c>
       <c r="I21" s="19">
@@ -5946,81 +6095,85 @@
       </c>
       <c r="V21" s="20">
         <v>9.1</v>
       </c>
       <c r="W21" s="20">
         <v>8.8699999999999992</v>
       </c>
       <c r="X21" s="20">
         <v>8.8800000000000008</v>
       </c>
       <c r="Y21" s="20">
         <v>8.8800000000000008</v>
       </c>
       <c r="Z21" s="46">
         <v>7.04</v>
       </c>
       <c r="AA21" s="46">
         <v>6.13</v>
       </c>
       <c r="AB21" s="46">
         <v>7.3</v>
       </c>
       <c r="AC21" s="46">
         <v>8.2100000000000009</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="52" t="s">
+      <c r="AD21" s="48">
+        <v>7.45</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30">
+      <c r="A22" s="56" t="s">
         <v>4</v>
       </c>
-      <c r="B22" s="52"/>
-[...24 lines deleted...]
-    <row r="23" spans="1:29">
+      <c r="B22" s="56"/>
+      <c r="C22" s="56"/>
+      <c r="D22" s="56"/>
+      <c r="E22" s="56"/>
+      <c r="F22" s="56"/>
+      <c r="G22" s="56"/>
+      <c r="H22" s="56"/>
+      <c r="I22" s="56"/>
+      <c r="J22" s="56"/>
+      <c r="K22" s="56"/>
+      <c r="L22" s="56"/>
+      <c r="M22" s="56"/>
+      <c r="N22" s="56"/>
+      <c r="O22" s="56"/>
+      <c r="P22" s="56"/>
+      <c r="Q22" s="56"/>
+      <c r="R22" s="56"/>
+      <c r="S22" s="56"/>
+      <c r="T22" s="56"/>
+      <c r="U22" s="56"/>
+      <c r="V22" s="56"/>
+      <c r="W22" s="56"/>
+      <c r="X22" s="56"/>
+      <c r="Y22" s="56"/>
+      <c r="AD22" s="39"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="24">
         <v>10.94</v>
       </c>
       <c r="C23" s="24">
         <v>10.78</v>
       </c>
       <c r="D23" s="24">
         <v>10.1</v>
       </c>
       <c r="E23" s="24">
         <v>10.210000000000001</v>
       </c>
       <c r="F23" s="24">
         <v>10.06</v>
       </c>
       <c r="G23" s="26">
         <v>9.92</v>
       </c>
       <c r="H23" s="26">
         <v>9.6199999999999992</v>
       </c>
       <c r="I23" s="19">
@@ -6064,52 +6217,55 @@
       </c>
       <c r="V23" s="20">
         <v>8.81</v>
       </c>
       <c r="W23" s="20">
         <v>8.7100000000000009</v>
       </c>
       <c r="X23" s="20">
         <v>8.6199999999999992</v>
       </c>
       <c r="Y23" s="20">
         <v>8.67</v>
       </c>
       <c r="Z23" s="46">
         <v>9.0500000000000007</v>
       </c>
       <c r="AA23" s="46">
         <v>8.32</v>
       </c>
       <c r="AB23" s="46">
         <v>8.06</v>
       </c>
       <c r="AC23" s="46">
         <v>8.4</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23" s="48">
+        <v>8.16</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="24">
         <v>10.45</v>
       </c>
       <c r="C24" s="24">
         <v>10.56</v>
       </c>
       <c r="D24" s="24">
         <v>9.92</v>
       </c>
       <c r="E24" s="24">
         <v>10.050000000000001</v>
       </c>
       <c r="F24" s="24">
         <v>9.82</v>
       </c>
       <c r="G24" s="26">
         <v>9.76</v>
       </c>
       <c r="H24" s="26">
         <v>9.5</v>
       </c>
       <c r="I24" s="19">
@@ -6153,52 +6309,55 @@
       </c>
       <c r="V24" s="20">
         <v>8.65</v>
       </c>
       <c r="W24" s="20">
         <v>8.51</v>
       </c>
       <c r="X24" s="20">
         <v>8.4700000000000006</v>
       </c>
       <c r="Y24" s="20">
         <v>8.49</v>
       </c>
       <c r="Z24" s="46">
         <v>9.4</v>
       </c>
       <c r="AA24" s="46">
         <v>8.44</v>
       </c>
       <c r="AB24" s="46">
         <v>8.14</v>
       </c>
       <c r="AC24" s="46">
         <v>8.42</v>
       </c>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24" s="48">
+        <v>8.18</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B25" s="24">
         <v>9.74</v>
       </c>
       <c r="C25" s="24">
         <v>11.54</v>
       </c>
       <c r="D25" s="24">
         <v>12.78</v>
       </c>
       <c r="E25" s="24">
         <v>15.65</v>
       </c>
       <c r="F25" s="24">
         <v>15.2</v>
       </c>
       <c r="G25" s="26">
         <v>14.1</v>
       </c>
       <c r="H25" s="26">
         <v>13.07</v>
       </c>
       <c r="I25" s="19">
@@ -6242,52 +6401,55 @@
       </c>
       <c r="V25" s="20">
         <v>9.25</v>
       </c>
       <c r="W25" s="20">
         <v>9.2899999999999991</v>
       </c>
       <c r="X25" s="20">
         <v>8.6</v>
       </c>
       <c r="Y25" s="20">
         <v>8.69</v>
       </c>
       <c r="Z25" s="46">
         <v>6.91</v>
       </c>
       <c r="AA25" s="46">
         <v>6.53</v>
       </c>
       <c r="AB25" s="46">
         <v>8.1199999999999992</v>
       </c>
       <c r="AC25" s="46">
         <v>8.61</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25" s="48">
+        <v>8.5399999999999991</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B26" s="24">
         <v>10.45</v>
       </c>
       <c r="C26" s="24">
         <v>9.8800000000000008</v>
       </c>
       <c r="D26" s="24">
         <v>8.24</v>
       </c>
       <c r="E26" s="24">
         <v>7.49</v>
       </c>
       <c r="F26" s="24">
         <v>8.0500000000000007</v>
       </c>
       <c r="G26" s="26">
         <v>8.16</v>
       </c>
       <c r="H26" s="26">
         <v>8.23</v>
       </c>
       <c r="I26" s="19">
@@ -6331,52 +6493,55 @@
       </c>
       <c r="V26" s="20">
         <v>7.59</v>
       </c>
       <c r="W26" s="20">
         <v>8.25</v>
       </c>
       <c r="X26" s="20">
         <v>7.99</v>
       </c>
       <c r="Y26" s="20">
         <v>8.0500000000000007</v>
       </c>
       <c r="Z26" s="46">
         <v>10.7</v>
       </c>
       <c r="AA26" s="46">
         <v>7.57</v>
       </c>
       <c r="AB26" s="46">
         <v>8.64</v>
       </c>
       <c r="AC26" s="46">
         <v>9.26</v>
       </c>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26" s="48">
+        <v>7.74</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B27" s="24">
         <v>21.77</v>
       </c>
       <c r="C27" s="24">
         <v>14.4</v>
       </c>
       <c r="D27" s="24">
         <v>10.94</v>
       </c>
       <c r="E27" s="24">
         <v>10.130000000000001</v>
       </c>
       <c r="F27" s="24">
         <v>11.01</v>
       </c>
       <c r="G27" s="26">
         <v>10.65</v>
       </c>
       <c r="H27" s="26">
         <v>9.74</v>
       </c>
       <c r="I27" s="19">
@@ -6420,52 +6585,55 @@
       </c>
       <c r="V27" s="20">
         <v>13.09</v>
       </c>
       <c r="W27" s="20">
         <v>12.53</v>
       </c>
       <c r="X27" s="20">
         <v>11.95</v>
       </c>
       <c r="Y27" s="20">
         <v>12.07</v>
       </c>
       <c r="Z27" s="46">
         <v>5.8</v>
       </c>
       <c r="AA27" s="46">
         <v>8.39</v>
       </c>
       <c r="AB27" s="46">
         <v>7.51</v>
       </c>
       <c r="AC27" s="46">
         <v>9.3699999999999992</v>
       </c>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27" s="48">
+        <v>9.56</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B28" s="24">
         <v>13.57</v>
       </c>
       <c r="C28" s="24">
         <v>12.27</v>
       </c>
       <c r="D28" s="24">
         <v>11.8</v>
       </c>
       <c r="E28" s="24">
         <v>10.96</v>
       </c>
       <c r="F28" s="24">
         <v>11.14</v>
       </c>
       <c r="G28" s="26">
         <v>10.38</v>
       </c>
       <c r="H28" s="26">
         <v>9.93</v>
       </c>
       <c r="I28" s="19">
@@ -6509,81 +6677,85 @@
       </c>
       <c r="V28" s="20">
         <v>9.34</v>
       </c>
       <c r="W28" s="20">
         <v>9.5</v>
       </c>
       <c r="X28" s="20">
         <v>9.57</v>
       </c>
       <c r="Y28" s="20">
         <v>9.93</v>
       </c>
       <c r="Z28" s="46">
         <v>5.52</v>
       </c>
       <c r="AA28" s="46">
         <v>7.71</v>
       </c>
       <c r="AB28" s="46">
         <v>6.66</v>
       </c>
       <c r="AC28" s="46">
         <v>6.88</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="53" t="s">
+      <c r="AD28" s="48">
+        <v>6.98</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
+      <c r="A29" s="49" t="s">
         <v>5</v>
       </c>
-      <c r="B29" s="53"/>
-[...24 lines deleted...]
-    <row r="30" spans="1:29">
+      <c r="B29" s="49"/>
+      <c r="C29" s="49"/>
+      <c r="D29" s="49"/>
+      <c r="E29" s="49"/>
+      <c r="F29" s="49"/>
+      <c r="G29" s="49"/>
+      <c r="H29" s="49"/>
+      <c r="I29" s="49"/>
+      <c r="J29" s="49"/>
+      <c r="K29" s="49"/>
+      <c r="L29" s="49"/>
+      <c r="M29" s="49"/>
+      <c r="N29" s="49"/>
+      <c r="O29" s="49"/>
+      <c r="P29" s="49"/>
+      <c r="Q29" s="49"/>
+      <c r="R29" s="49"/>
+      <c r="S29" s="49"/>
+      <c r="T29" s="49"/>
+      <c r="U29" s="49"/>
+      <c r="V29" s="49"/>
+      <c r="W29" s="49"/>
+      <c r="X29" s="49"/>
+      <c r="Y29" s="49"/>
+      <c r="AD29" s="39"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" s="44" t="s">
         <v>33</v>
       </c>
       <c r="B30" s="24">
         <v>9.73</v>
       </c>
       <c r="C30" s="24">
         <v>9.7100000000000009</v>
       </c>
       <c r="D30" s="24">
         <v>9.14</v>
       </c>
       <c r="E30" s="24">
         <v>9.4600000000000009</v>
       </c>
       <c r="F30" s="25">
         <v>9.75</v>
       </c>
       <c r="G30" s="26">
         <v>9.74</v>
       </c>
       <c r="H30" s="26">
         <v>9.89</v>
       </c>
       <c r="I30" s="19">
@@ -6624,55 +6796,58 @@
       </c>
       <c r="U30" s="20">
         <v>9.17</v>
       </c>
       <c r="V30" s="20">
         <v>9.15</v>
       </c>
       <c r="W30" s="20">
         <v>9.09</v>
       </c>
       <c r="X30" s="20">
         <v>9.06</v>
       </c>
       <c r="Y30" s="20">
         <v>9.0299999999999994</v>
       </c>
       <c r="Z30" s="46">
         <v>8.8699999999999992</v>
       </c>
       <c r="AA30" s="46">
         <v>8.39</v>
       </c>
       <c r="AB30" s="46">
         <v>8.73</v>
       </c>
-      <c r="AC30" s="64">
+      <c r="AC30" s="48">
         <v>8.8699999999999992</v>
       </c>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30" s="48">
+        <v>8.3699999999999992</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" s="43" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="24">
         <v>10.16</v>
       </c>
       <c r="C31" s="24">
         <v>9.91</v>
       </c>
       <c r="D31" s="24">
         <v>8.82</v>
       </c>
       <c r="E31" s="24">
         <v>9.73</v>
       </c>
       <c r="F31" s="25">
         <v>10.18</v>
       </c>
       <c r="G31" s="26">
         <v>9.7100000000000009</v>
       </c>
       <c r="H31" s="26">
         <v>9.7799999999999994</v>
       </c>
       <c r="I31" s="19">
@@ -6713,55 +6888,58 @@
       </c>
       <c r="U31" s="20">
         <v>9.42</v>
       </c>
       <c r="V31" s="20">
         <v>9.58</v>
       </c>
       <c r="W31" s="20">
         <v>9.31</v>
       </c>
       <c r="X31" s="20">
         <v>9.4499999999999993</v>
       </c>
       <c r="Y31" s="20">
         <v>9.44</v>
       </c>
       <c r="Z31" s="46">
         <v>9.64</v>
       </c>
       <c r="AA31" s="46">
         <v>8.48</v>
       </c>
       <c r="AB31" s="46">
         <v>8.0399999999999991</v>
       </c>
-      <c r="AC31" s="64">
+      <c r="AC31" s="48">
         <v>8.59</v>
       </c>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31" s="48">
+        <v>8.0500000000000007</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" s="43" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="24">
         <v>8.2200000000000006</v>
       </c>
       <c r="C32" s="24">
         <v>8</v>
       </c>
       <c r="D32" s="24">
         <v>9.9</v>
       </c>
       <c r="E32" s="24">
         <v>8.84</v>
       </c>
       <c r="F32" s="25">
         <v>10.16</v>
       </c>
       <c r="G32" s="26">
         <v>11.27</v>
       </c>
       <c r="H32" s="26">
         <v>12.03</v>
       </c>
       <c r="I32" s="19">
@@ -6802,55 +6980,58 @@
       </c>
       <c r="U32" s="20">
         <v>13.18</v>
       </c>
       <c r="V32" s="20">
         <v>13.11</v>
       </c>
       <c r="W32" s="20">
         <v>12.46</v>
       </c>
       <c r="X32" s="20">
         <v>12.38</v>
       </c>
       <c r="Y32" s="20">
         <v>12.29</v>
       </c>
       <c r="Z32" s="46">
         <v>18.579999999999998</v>
       </c>
       <c r="AA32" s="46">
         <v>16.54</v>
       </c>
       <c r="AB32" s="46">
         <v>14.6</v>
       </c>
-      <c r="AC32" s="64">
+      <c r="AC32" s="48">
         <v>13.7</v>
       </c>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32" s="48">
+        <v>11.87</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" s="43" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="24">
         <v>11.78</v>
       </c>
       <c r="C33" s="24">
         <v>10.14</v>
       </c>
       <c r="D33" s="24">
         <v>7.82</v>
       </c>
       <c r="E33" s="24">
         <v>7.9</v>
       </c>
       <c r="F33" s="25">
         <v>9.35</v>
       </c>
       <c r="G33" s="26">
         <v>9.6999999999999993</v>
       </c>
       <c r="H33" s="26">
         <v>9.16</v>
       </c>
       <c r="I33" s="19">
@@ -6891,55 +7072,58 @@
       </c>
       <c r="U33" s="20">
         <v>7.54</v>
       </c>
       <c r="V33" s="20">
         <v>7.33</v>
       </c>
       <c r="W33" s="20">
         <v>7.47</v>
       </c>
       <c r="X33" s="20">
         <v>7.42</v>
       </c>
       <c r="Y33" s="20">
         <v>7.59</v>
       </c>
       <c r="Z33" s="46">
         <v>6.9</v>
       </c>
       <c r="AA33" s="46">
         <v>7.24</v>
       </c>
       <c r="AB33" s="46">
         <v>8.06</v>
       </c>
-      <c r="AC33" s="64">
+      <c r="AC33" s="48">
         <v>7.12</v>
       </c>
-    </row>
-    <row r="34" spans="1:29">
+      <c r="AD33" s="48">
+        <v>6.5</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30">
       <c r="A34" s="43" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="24">
         <v>6.85</v>
       </c>
       <c r="C34" s="24">
         <v>8.84</v>
       </c>
       <c r="D34" s="24">
         <v>7.97</v>
       </c>
       <c r="E34" s="24">
         <v>9.07</v>
       </c>
       <c r="F34" s="25">
         <v>8.6</v>
       </c>
       <c r="G34" s="26">
         <v>9.02</v>
       </c>
       <c r="H34" s="26">
         <v>8.7899999999999991</v>
       </c>
       <c r="I34" s="19">
@@ -6980,55 +7164,58 @@
       </c>
       <c r="U34" s="20">
         <v>8.76</v>
       </c>
       <c r="V34" s="20">
         <v>8.91</v>
       </c>
       <c r="W34" s="20">
         <v>8.89</v>
       </c>
       <c r="X34" s="20">
         <v>8.85</v>
       </c>
       <c r="Y34" s="20">
         <v>8.58</v>
       </c>
       <c r="Z34" s="46">
         <v>5.42</v>
       </c>
       <c r="AA34" s="46">
         <v>5.34</v>
       </c>
       <c r="AB34" s="46">
         <v>8.2100000000000009</v>
       </c>
-      <c r="AC34" s="64">
+      <c r="AC34" s="48">
         <v>8.92</v>
       </c>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34" s="48">
+        <v>8.77</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" s="43" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="24">
         <v>8.77</v>
       </c>
       <c r="C35" s="24">
         <v>11.17</v>
       </c>
       <c r="D35" s="24">
         <v>10.55</v>
       </c>
       <c r="E35" s="24">
         <v>10.68</v>
       </c>
       <c r="F35" s="25">
         <v>10.83</v>
       </c>
       <c r="G35" s="26">
         <v>11.1</v>
       </c>
       <c r="H35" s="26">
         <v>11.36</v>
       </c>
       <c r="I35" s="19">
@@ -7069,55 +7256,58 @@
       </c>
       <c r="U35" s="20">
         <v>8.98</v>
       </c>
       <c r="V35" s="20">
         <v>9.11</v>
       </c>
       <c r="W35" s="20">
         <v>8.9</v>
       </c>
       <c r="X35" s="20">
         <v>8.8800000000000008</v>
       </c>
       <c r="Y35" s="20">
         <v>8.83</v>
       </c>
       <c r="Z35" s="46">
         <v>9.4499999999999993</v>
       </c>
       <c r="AA35" s="46">
         <v>8.7200000000000006</v>
       </c>
       <c r="AB35" s="46">
         <v>9.19</v>
       </c>
-      <c r="AC35" s="64">
+      <c r="AC35" s="48">
         <v>8.75</v>
       </c>
-    </row>
-    <row r="36" spans="1:29">
+      <c r="AD35" s="48">
+        <v>8.58</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" s="43" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="24">
         <v>9.44</v>
       </c>
       <c r="C36" s="24">
         <v>9.8800000000000008</v>
       </c>
       <c r="D36" s="24">
         <v>10.06</v>
       </c>
       <c r="E36" s="24">
         <v>9.2200000000000006</v>
       </c>
       <c r="F36" s="25">
         <v>9.5</v>
       </c>
       <c r="G36" s="26">
         <v>9.24</v>
       </c>
       <c r="H36" s="26">
         <v>9.3800000000000008</v>
       </c>
       <c r="I36" s="19">
@@ -7158,55 +7348,58 @@
       </c>
       <c r="U36" s="20">
         <v>7.86</v>
       </c>
       <c r="V36" s="20">
         <v>7.74</v>
       </c>
       <c r="W36" s="20">
         <v>7.67</v>
       </c>
       <c r="X36" s="20">
         <v>7.69</v>
       </c>
       <c r="Y36" s="20">
         <v>7.78</v>
       </c>
       <c r="Z36" s="46">
         <v>9</v>
       </c>
       <c r="AA36" s="46">
         <v>8.23</v>
       </c>
       <c r="AB36" s="46">
         <v>8.8699999999999992</v>
       </c>
-      <c r="AC36" s="64">
+      <c r="AC36" s="48">
         <v>9.1</v>
       </c>
-    </row>
-    <row r="37" spans="1:29">
+      <c r="AD36" s="48">
+        <v>8.5500000000000007</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30">
       <c r="A37" s="43" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="24">
         <v>11.47</v>
       </c>
       <c r="C37" s="24">
         <v>11.27</v>
       </c>
       <c r="D37" s="24">
         <v>9.7799999999999994</v>
       </c>
       <c r="E37" s="24">
         <v>12.67</v>
       </c>
       <c r="F37" s="25">
         <v>11.75</v>
       </c>
       <c r="G37" s="26">
         <v>11.8</v>
       </c>
       <c r="H37" s="26">
         <v>10.94</v>
       </c>
       <c r="I37" s="19">
@@ -7247,55 +7440,58 @@
       </c>
       <c r="U37" s="20">
         <v>7.4</v>
       </c>
       <c r="V37" s="20">
         <v>7.14</v>
       </c>
       <c r="W37" s="20">
         <v>7.01</v>
       </c>
       <c r="X37" s="20">
         <v>6.93</v>
       </c>
       <c r="Y37" s="20">
         <v>6.85</v>
       </c>
       <c r="Z37" s="46">
         <v>4.88</v>
       </c>
       <c r="AA37" s="46">
         <v>8.82</v>
       </c>
       <c r="AB37" s="46">
         <v>7.05</v>
       </c>
-      <c r="AC37" s="64">
+      <c r="AC37" s="48">
         <v>6.24</v>
       </c>
-    </row>
-    <row r="38" spans="1:29">
+      <c r="AD37" s="48">
+        <v>7.94</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30">
       <c r="A38" s="43" t="s">
         <v>45</v>
       </c>
       <c r="B38" s="24">
         <v>13.69</v>
       </c>
       <c r="C38" s="24">
         <v>11.8</v>
       </c>
       <c r="D38" s="24">
         <v>10.32</v>
       </c>
       <c r="E38" s="24">
         <v>10.65</v>
       </c>
       <c r="F38" s="25">
         <v>10.53</v>
       </c>
       <c r="G38" s="26">
         <v>10.75</v>
       </c>
       <c r="H38" s="26">
         <v>11.01</v>
       </c>
       <c r="I38" s="19">
@@ -7336,55 +7532,58 @@
       </c>
       <c r="U38" s="20">
         <v>11.19</v>
       </c>
       <c r="V38" s="20">
         <v>10.72</v>
       </c>
       <c r="W38" s="20">
         <v>10.56</v>
       </c>
       <c r="X38" s="20">
         <v>9.85</v>
       </c>
       <c r="Y38" s="20">
         <v>9.8000000000000007</v>
       </c>
       <c r="Z38" s="46">
         <v>10.95</v>
       </c>
       <c r="AA38" s="46">
         <v>8.6300000000000008</v>
       </c>
       <c r="AB38" s="46">
         <v>7.04</v>
       </c>
-      <c r="AC38" s="64">
+      <c r="AC38" s="48">
         <v>7.03</v>
       </c>
-    </row>
-    <row r="39" spans="1:29">
+      <c r="AD38" s="48">
+        <v>6.98</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B39" s="24">
         <v>6.74</v>
       </c>
       <c r="C39" s="24">
         <v>6.66</v>
       </c>
       <c r="D39" s="24">
         <v>5.74</v>
       </c>
       <c r="E39" s="24">
         <v>7.9</v>
       </c>
       <c r="F39" s="25">
         <v>7.65</v>
       </c>
       <c r="G39" s="26">
         <v>7.64</v>
       </c>
       <c r="H39" s="26">
         <v>7.78</v>
       </c>
       <c r="I39" s="19">
@@ -7425,55 +7624,58 @@
       </c>
       <c r="U39" s="20">
         <v>8.8000000000000007</v>
       </c>
       <c r="V39" s="20">
         <v>8.6999999999999993</v>
       </c>
       <c r="W39" s="20">
         <v>9.33</v>
       </c>
       <c r="X39" s="20">
         <v>9.3800000000000008</v>
       </c>
       <c r="Y39" s="20">
         <v>9.2799999999999994</v>
       </c>
       <c r="Z39" s="46">
         <v>9.52</v>
       </c>
       <c r="AA39" s="46">
         <v>7.85</v>
       </c>
       <c r="AB39" s="46">
         <v>8.0399999999999991</v>
       </c>
-      <c r="AC39" s="64">
+      <c r="AC39" s="48">
         <v>7.81</v>
       </c>
-    </row>
-    <row r="40" spans="1:29">
+      <c r="AD39" s="48">
+        <v>7.04</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B40" s="24">
         <v>8.1199999999999992</v>
       </c>
       <c r="C40" s="24">
         <v>9.2799999999999994</v>
       </c>
       <c r="D40" s="24">
         <v>8.7200000000000006</v>
       </c>
       <c r="E40" s="24">
         <v>8.6300000000000008</v>
       </c>
       <c r="F40" s="25">
         <v>8.89</v>
       </c>
       <c r="G40" s="26">
         <v>8.89</v>
       </c>
       <c r="H40" s="26">
         <v>9.31</v>
       </c>
       <c r="I40" s="19">
@@ -7514,55 +7716,58 @@
       </c>
       <c r="U40" s="20">
         <v>8.76</v>
       </c>
       <c r="V40" s="20">
         <v>8.9700000000000006</v>
       </c>
       <c r="W40" s="20">
         <v>8.82</v>
       </c>
       <c r="X40" s="20">
         <v>8.65</v>
       </c>
       <c r="Y40" s="20">
         <v>8.5399999999999991</v>
       </c>
       <c r="Z40" s="46">
         <v>10.27</v>
       </c>
       <c r="AA40" s="46">
         <v>10.74</v>
       </c>
       <c r="AB40" s="46">
         <v>10.37</v>
       </c>
-      <c r="AC40" s="64">
+      <c r="AC40" s="48">
         <v>10.039999999999999</v>
       </c>
-    </row>
-    <row r="41" spans="1:29" s="39" customFormat="1">
+      <c r="AD40" s="48">
+        <v>9.56</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30" s="39" customFormat="1">
       <c r="A41" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B41" s="24">
         <v>7.52</v>
       </c>
       <c r="C41" s="24">
         <v>8.3800000000000008</v>
       </c>
       <c r="D41" s="24">
         <v>8.01</v>
       </c>
       <c r="E41" s="24">
         <v>7.92</v>
       </c>
       <c r="F41" s="25">
         <v>9.3000000000000007</v>
       </c>
       <c r="G41" s="27">
         <v>9.86</v>
       </c>
       <c r="H41" s="26">
         <v>10.41</v>
       </c>
       <c r="I41" s="19">
@@ -7603,55 +7808,58 @@
       </c>
       <c r="U41" s="20">
         <v>9.26</v>
       </c>
       <c r="V41" s="20">
         <v>9.4</v>
       </c>
       <c r="W41" s="20">
         <v>10.130000000000001</v>
       </c>
       <c r="X41" s="20">
         <v>10.06</v>
       </c>
       <c r="Y41" s="20">
         <v>9.64</v>
       </c>
       <c r="Z41" s="46">
         <v>9.23</v>
       </c>
       <c r="AA41" s="46">
         <v>8.31</v>
       </c>
       <c r="AB41" s="46">
         <v>8.66</v>
       </c>
-      <c r="AC41" s="64">
+      <c r="AC41" s="48">
         <v>9.48</v>
       </c>
-    </row>
-    <row r="42" spans="1:29">
+      <c r="AD41" s="48">
+        <v>9.16</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B42" s="24">
         <v>14.14</v>
       </c>
       <c r="C42" s="24">
         <v>12.65</v>
       </c>
       <c r="D42" s="24">
         <v>11.8</v>
       </c>
       <c r="E42" s="24">
         <v>12.67</v>
       </c>
       <c r="F42" s="25">
         <v>14.24</v>
       </c>
       <c r="G42" s="26">
         <v>14.26</v>
       </c>
       <c r="H42" s="26">
         <v>14.38</v>
       </c>
       <c r="I42" s="14">
@@ -7692,55 +7900,58 @@
       </c>
       <c r="U42" s="20">
         <v>13.88</v>
       </c>
       <c r="V42" s="20">
         <v>14.07</v>
       </c>
       <c r="W42" s="20">
         <v>14.25</v>
       </c>
       <c r="X42" s="20">
         <v>14.37</v>
       </c>
       <c r="Y42" s="20">
         <v>14.48</v>
       </c>
       <c r="Z42" s="46">
         <v>7.22</v>
       </c>
       <c r="AA42" s="46">
         <v>8.7100000000000009</v>
       </c>
       <c r="AB42" s="46">
         <v>9.66</v>
       </c>
-      <c r="AC42" s="64">
+      <c r="AC42" s="48">
         <v>10.46</v>
       </c>
-    </row>
-    <row r="43" spans="1:29" s="39" customFormat="1">
+      <c r="AD42" s="48">
+        <v>9.6199999999999992</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30" s="39" customFormat="1">
       <c r="A43" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B43" s="28">
         <v>11.5</v>
       </c>
       <c r="C43" s="28">
         <v>9.61</v>
       </c>
       <c r="D43" s="28">
         <v>9.43</v>
       </c>
       <c r="E43" s="28">
         <v>9.6</v>
       </c>
       <c r="F43" s="28">
         <v>9.3000000000000007</v>
       </c>
       <c r="G43" s="29">
         <v>8.76</v>
       </c>
       <c r="H43" s="29">
         <v>9.26</v>
       </c>
       <c r="I43" s="21">
@@ -7784,214 +7995,217 @@
       </c>
       <c r="V43" s="32">
         <v>9.1</v>
       </c>
       <c r="W43" s="32">
         <v>8.8699999999999992</v>
       </c>
       <c r="X43" s="32">
         <v>8.8800000000000008</v>
       </c>
       <c r="Y43" s="32">
         <v>8.8800000000000008</v>
       </c>
       <c r="Z43" s="47">
         <v>7.04</v>
       </c>
       <c r="AA43" s="47">
         <v>6.13</v>
       </c>
       <c r="AB43" s="47">
         <v>7.3</v>
       </c>
       <c r="AC43" s="47">
         <v>8.2100000000000009</v>
       </c>
-    </row>
-    <row r="44" spans="1:29">
+      <c r="AD43" s="47">
+        <v>7.45</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="A22:Y22"/>
+    <mergeCell ref="A29:Y29"/>
+    <mergeCell ref="X3:Y3"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="A4:A5"/>
     <mergeCell ref="AJ3:AK3"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
-    <mergeCell ref="A22:Y22"/>
-[...3 lines deleted...]
-    <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK58"/>
   <sheetViews>
     <sheetView topLeftCell="L1" workbookViewId="0">
-      <pane ySplit="5" topLeftCell="A33" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="L1" sqref="A1:XFD1048576"/>
+      <pane ySplit="5" topLeftCell="A40" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="S68" sqref="S68:S70"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="27.5546875" style="14" customWidth="1"/>
     <col min="2" max="2" width="6.5546875" style="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.109375" style="14" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.5546875" style="14" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.33203125" style="14" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4" style="14" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="4.44140625" style="14" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="3.88671875" style="14" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="14" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.88671875" style="14" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.6640625" style="14" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="8.33203125" style="14" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.5546875" style="14" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.109375" style="14" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.5546875" style="14" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.33203125" style="39" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4" style="39" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="4.44140625" style="39" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="3.88671875" style="39" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="6" style="39" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.88671875" style="39" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.6640625" style="39" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="8.33203125" style="39" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.109375" style="39"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="57" t="s">
+      <c r="A1" s="58" t="s">
         <v>34</v>
       </c>
-      <c r="B1" s="57"/>
-[...22 lines deleted...]
-      <c r="Y1" s="57"/>
+      <c r="B1" s="58"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
+      <c r="G1" s="58"/>
+      <c r="H1" s="58"/>
+      <c r="I1" s="58"/>
+      <c r="J1" s="58"/>
+      <c r="K1" s="58"/>
+      <c r="L1" s="58"/>
+      <c r="M1" s="58"/>
+      <c r="N1" s="58"/>
+      <c r="O1" s="58"/>
+      <c r="P1" s="58"/>
+      <c r="Q1" s="58"/>
+      <c r="R1" s="58"/>
+      <c r="S1" s="58"/>
+      <c r="T1" s="58"/>
+      <c r="U1" s="58"/>
+      <c r="V1" s="58"/>
+      <c r="W1" s="58"/>
+      <c r="X1" s="58"/>
+      <c r="Y1" s="58"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="40"/>
       <c r="B2" s="40"/>
       <c r="C2" s="40"/>
       <c r="D2" s="40"/>
     </row>
     <row r="3" spans="1:37" s="41" customFormat="1">
       <c r="A3" s="5"/>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="Y3" s="33"/>
       <c r="Z3" s="5"/>
       <c r="AA3" s="5"/>
       <c r="AK3" s="33" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="54"/>
-      <c r="B4" s="48">
+      <c r="A4" s="52"/>
+      <c r="B4" s="50">
         <v>2024</v>
       </c>
-      <c r="C4" s="49"/>
-[...10 lines deleted...]
-      <c r="N4" s="59">
+      <c r="C4" s="51"/>
+      <c r="D4" s="51"/>
+      <c r="E4" s="51"/>
+      <c r="F4" s="51"/>
+      <c r="G4" s="51"/>
+      <c r="H4" s="51"/>
+      <c r="I4" s="51"/>
+      <c r="J4" s="51"/>
+      <c r="K4" s="51"/>
+      <c r="L4" s="51"/>
+      <c r="M4" s="51"/>
+      <c r="N4" s="60">
         <v>2025</v>
       </c>
-      <c r="O4" s="60"/>
-[...10 lines deleted...]
-      <c r="Z4" s="59">
+      <c r="O4" s="61"/>
+      <c r="P4" s="61"/>
+      <c r="Q4" s="61"/>
+      <c r="R4" s="61"/>
+      <c r="S4" s="61"/>
+      <c r="T4" s="61"/>
+      <c r="U4" s="61"/>
+      <c r="V4" s="61"/>
+      <c r="W4" s="61"/>
+      <c r="X4" s="61"/>
+      <c r="Y4" s="61"/>
+      <c r="Z4" s="60">
         <v>2026</v>
       </c>
-      <c r="AA4" s="60"/>
-[...9 lines deleted...]
-      <c r="AK4" s="60"/>
+      <c r="AA4" s="61"/>
+      <c r="AB4" s="61"/>
+      <c r="AC4" s="61"/>
+      <c r="AD4" s="61"/>
+      <c r="AE4" s="61"/>
+      <c r="AF4" s="61"/>
+      <c r="AG4" s="61"/>
+      <c r="AH4" s="61"/>
+      <c r="AI4" s="61"/>
+      <c r="AJ4" s="61"/>
+      <c r="AK4" s="61"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="55"/>
+      <c r="A5" s="53"/>
       <c r="B5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -8058,77 +8272,77 @@
         <v>11</v>
       </c>
       <c r="AE5" s="7" t="s">
         <v>12</v>
       </c>
       <c r="AF5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="AG5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="AH5" s="7" t="s">
         <v>15</v>
       </c>
       <c r="AI5" s="7" t="s">
         <v>16</v>
       </c>
       <c r="AJ5" s="7" t="s">
         <v>17</v>
       </c>
       <c r="AK5" s="7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:37" s="34" customFormat="1">
-      <c r="A6" s="61" t="s">
+      <c r="A6" s="62" t="s">
         <v>35</v>
       </c>
-      <c r="B6" s="61"/>
-[...22 lines deleted...]
-      <c r="Y6" s="61"/>
+      <c r="B6" s="62"/>
+      <c r="C6" s="62"/>
+      <c r="D6" s="62"/>
+      <c r="E6" s="62"/>
+      <c r="F6" s="62"/>
+      <c r="G6" s="62"/>
+      <c r="H6" s="62"/>
+      <c r="I6" s="62"/>
+      <c r="J6" s="62"/>
+      <c r="K6" s="62"/>
+      <c r="L6" s="62"/>
+      <c r="M6" s="62"/>
+      <c r="N6" s="62"/>
+      <c r="O6" s="62"/>
+      <c r="P6" s="62"/>
+      <c r="Q6" s="62"/>
+      <c r="R6" s="62"/>
+      <c r="S6" s="62"/>
+      <c r="T6" s="62"/>
+      <c r="U6" s="62"/>
+      <c r="V6" s="62"/>
+      <c r="W6" s="62"/>
+      <c r="X6" s="62"/>
+      <c r="Y6" s="62"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="13">
         <v>460</v>
       </c>
       <c r="C7" s="13">
         <v>418</v>
       </c>
       <c r="D7" s="13">
         <v>376</v>
       </c>
       <c r="E7" s="35">
         <v>454</v>
       </c>
       <c r="F7" s="35">
         <v>455</v>
       </c>
       <c r="G7" s="13">
         <v>408</v>
       </c>
       <c r="H7" s="13">
         <v>415</v>
@@ -8174,50 +8388,53 @@
       </c>
       <c r="V7" s="13">
         <v>373</v>
       </c>
       <c r="W7" s="13">
         <v>360</v>
       </c>
       <c r="X7" s="13">
         <v>352</v>
       </c>
       <c r="Y7" s="13">
         <v>392</v>
       </c>
       <c r="Z7" s="35">
         <v>389</v>
       </c>
       <c r="AA7" s="45">
         <v>302</v>
       </c>
       <c r="AB7" s="45">
         <v>368</v>
       </c>
       <c r="AC7" s="45">
         <v>394</v>
       </c>
+      <c r="AD7" s="13">
+        <v>298</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="13">
         <v>197</v>
       </c>
       <c r="C8" s="13">
         <v>185</v>
       </c>
       <c r="D8" s="13">
         <v>164</v>
       </c>
       <c r="E8" s="35">
         <v>189</v>
       </c>
       <c r="F8" s="35">
         <v>168</v>
       </c>
       <c r="G8" s="13">
         <v>172</v>
       </c>
       <c r="H8" s="13">
         <v>151</v>
@@ -8263,50 +8480,53 @@
       </c>
       <c r="V8" s="13">
         <v>152</v>
       </c>
       <c r="W8" s="13">
         <v>138</v>
       </c>
       <c r="X8" s="13">
         <v>146</v>
       </c>
       <c r="Y8" s="13">
         <v>164</v>
       </c>
       <c r="Z8" s="35">
         <v>177</v>
       </c>
       <c r="AA8" s="45">
         <v>126</v>
       </c>
       <c r="AB8" s="45">
         <v>143</v>
       </c>
       <c r="AC8" s="45">
         <v>169</v>
       </c>
+      <c r="AD8" s="13">
+        <v>136</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="13">
         <v>27</v>
       </c>
       <c r="C9" s="13">
         <v>24</v>
       </c>
       <c r="D9" s="13">
         <v>18</v>
       </c>
       <c r="E9" s="35">
         <v>32</v>
       </c>
       <c r="F9" s="35">
         <v>32</v>
       </c>
       <c r="G9" s="13">
         <v>19</v>
       </c>
       <c r="H9" s="13">
         <v>27</v>
@@ -8352,50 +8572,53 @@
       </c>
       <c r="V9" s="13">
         <v>27</v>
       </c>
       <c r="W9" s="13">
         <v>18</v>
       </c>
       <c r="X9" s="13">
         <v>27</v>
       </c>
       <c r="Y9" s="13">
         <v>24</v>
       </c>
       <c r="Z9" s="35">
         <v>24</v>
       </c>
       <c r="AA9" s="45">
         <v>16</v>
       </c>
       <c r="AB9" s="45">
         <v>18</v>
       </c>
       <c r="AC9" s="45">
         <v>25</v>
       </c>
+      <c r="AD9" s="13">
+        <v>15</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="13">
         <v>9</v>
       </c>
       <c r="C10" s="13">
         <v>8</v>
       </c>
       <c r="D10" s="13">
         <v>15</v>
       </c>
       <c r="E10" s="35">
         <v>6</v>
       </c>
       <c r="F10" s="35">
         <v>17</v>
       </c>
       <c r="G10" s="13">
         <v>18</v>
       </c>
       <c r="H10" s="13">
         <v>18</v>
@@ -8441,50 +8664,53 @@
       </c>
       <c r="V10" s="13">
         <v>13</v>
       </c>
       <c r="W10" s="13">
         <v>7</v>
       </c>
       <c r="X10" s="13">
         <v>12</v>
       </c>
       <c r="Y10" s="13">
         <v>12</v>
       </c>
       <c r="Z10" s="35">
         <v>19</v>
       </c>
       <c r="AA10" s="45">
         <v>13</v>
       </c>
       <c r="AB10" s="45">
         <v>11</v>
       </c>
       <c r="AC10" s="45">
         <v>11</v>
       </c>
+      <c r="AD10" s="13">
+        <v>5</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B11" s="13">
         <v>25</v>
       </c>
       <c r="C11" s="13">
         <v>21</v>
       </c>
       <c r="D11" s="13">
         <v>16</v>
       </c>
       <c r="E11" s="35">
         <v>29</v>
       </c>
       <c r="F11" s="35">
         <v>33</v>
       </c>
       <c r="G11" s="13">
         <v>23</v>
       </c>
       <c r="H11" s="13">
         <v>14</v>
@@ -8530,50 +8756,53 @@
       </c>
       <c r="V11" s="13">
         <v>19</v>
       </c>
       <c r="W11" s="13">
         <v>20</v>
       </c>
       <c r="X11" s="13">
         <v>11</v>
       </c>
       <c r="Y11" s="13">
         <v>21</v>
       </c>
       <c r="Z11" s="35">
         <v>15</v>
       </c>
       <c r="AA11" s="45">
         <v>14</v>
       </c>
       <c r="AB11" s="45">
         <v>22</v>
       </c>
       <c r="AC11" s="45">
         <v>13</v>
       </c>
+      <c r="AD11" s="13">
+        <v>12</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B12" s="13">
         <v>12</v>
       </c>
       <c r="C12" s="13">
         <v>18</v>
       </c>
       <c r="D12" s="13">
         <v>11</v>
       </c>
       <c r="E12" s="35">
         <v>21</v>
       </c>
       <c r="F12" s="35">
         <v>12</v>
       </c>
       <c r="G12" s="13">
         <v>19</v>
       </c>
       <c r="H12" s="13">
         <v>13</v>
@@ -8619,50 +8848,53 @@
       </c>
       <c r="V12" s="13">
         <v>17</v>
       </c>
       <c r="W12" s="13">
         <v>15</v>
       </c>
       <c r="X12" s="13">
         <v>14</v>
       </c>
       <c r="Y12" s="13">
         <v>10</v>
       </c>
       <c r="Z12" s="35">
         <v>9</v>
       </c>
       <c r="AA12" s="45">
         <v>8</v>
       </c>
       <c r="AB12" s="45">
         <v>23</v>
       </c>
       <c r="AC12" s="45">
         <v>18</v>
       </c>
+      <c r="AD12" s="13">
+        <v>14</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="13">
         <v>13</v>
       </c>
       <c r="C13" s="13">
         <v>19</v>
       </c>
       <c r="D13" s="13">
         <v>14</v>
       </c>
       <c r="E13" s="35">
         <v>16</v>
       </c>
       <c r="F13" s="35">
         <v>17</v>
       </c>
       <c r="G13" s="13">
         <v>18</v>
       </c>
       <c r="H13" s="13">
         <v>19</v>
@@ -8708,50 +8940,53 @@
       </c>
       <c r="V13" s="13">
         <v>14</v>
       </c>
       <c r="W13" s="13">
         <v>10</v>
       </c>
       <c r="X13" s="13">
         <v>12</v>
       </c>
       <c r="Y13" s="13">
         <v>12</v>
       </c>
       <c r="Z13" s="35">
         <v>13</v>
       </c>
       <c r="AA13" s="45">
         <v>10</v>
       </c>
       <c r="AB13" s="45">
         <v>14</v>
       </c>
       <c r="AC13" s="45">
         <v>10</v>
       </c>
+      <c r="AD13" s="13">
+        <v>11</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="13">
         <v>37</v>
       </c>
       <c r="C14" s="13">
         <v>38</v>
       </c>
       <c r="D14" s="13">
         <v>41</v>
       </c>
       <c r="E14" s="35">
         <v>27</v>
       </c>
       <c r="F14" s="35">
         <v>42</v>
       </c>
       <c r="G14" s="13">
         <v>30</v>
       </c>
       <c r="H14" s="13">
         <v>40</v>
@@ -8797,50 +9032,53 @@
       </c>
       <c r="V14" s="13">
         <v>26</v>
       </c>
       <c r="W14" s="13">
         <v>28</v>
       </c>
       <c r="X14" s="13">
         <v>30</v>
       </c>
       <c r="Y14" s="13">
         <v>34</v>
       </c>
       <c r="Z14" s="35">
         <v>35</v>
       </c>
       <c r="AA14" s="45">
         <v>26</v>
       </c>
       <c r="AB14" s="45">
         <v>39</v>
       </c>
       <c r="AC14" s="45">
         <v>37</v>
       </c>
+      <c r="AD14" s="13">
+        <v>25</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="13">
         <v>16</v>
       </c>
       <c r="C15" s="13">
         <v>14</v>
       </c>
       <c r="D15" s="13">
         <v>9</v>
       </c>
       <c r="E15" s="35">
         <v>21</v>
       </c>
       <c r="F15" s="35">
         <v>13</v>
       </c>
       <c r="G15" s="13">
         <v>15</v>
       </c>
       <c r="H15" s="13">
         <v>10</v>
@@ -8886,50 +9124,53 @@
       </c>
       <c r="V15" s="13">
         <v>7</v>
       </c>
       <c r="W15" s="13">
         <v>13</v>
       </c>
       <c r="X15" s="13">
         <v>8</v>
       </c>
       <c r="Y15" s="13">
         <v>10</v>
       </c>
       <c r="Z15" s="35">
         <v>10</v>
       </c>
       <c r="AA15" s="45">
         <v>12</v>
       </c>
       <c r="AB15" s="45">
         <v>9</v>
       </c>
       <c r="AC15" s="45">
         <v>9</v>
       </c>
+      <c r="AD15" s="13">
+        <v>13</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B16" s="13">
         <v>26</v>
       </c>
       <c r="C16" s="13">
         <v>11</v>
       </c>
       <c r="D16" s="13">
         <v>9</v>
       </c>
       <c r="E16" s="35">
         <v>14</v>
       </c>
       <c r="F16" s="35">
         <v>18</v>
       </c>
       <c r="G16" s="13">
         <v>15</v>
       </c>
       <c r="H16" s="13">
         <v>13</v>
@@ -8975,52 +9216,55 @@
       </c>
       <c r="V16" s="13">
         <v>14</v>
       </c>
       <c r="W16" s="13">
         <v>12</v>
       </c>
       <c r="X16" s="13">
         <v>6</v>
       </c>
       <c r="Y16" s="13">
         <v>16</v>
       </c>
       <c r="Z16" s="35">
         <v>12</v>
       </c>
       <c r="AA16" s="45">
         <v>11</v>
       </c>
       <c r="AB16" s="45">
         <v>7</v>
       </c>
       <c r="AC16" s="45">
         <v>15</v>
       </c>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16" s="13">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B17" s="13">
         <v>10</v>
       </c>
       <c r="C17" s="13">
         <v>9</v>
       </c>
       <c r="D17" s="13">
         <v>6</v>
       </c>
       <c r="E17" s="35">
         <v>21</v>
       </c>
       <c r="F17" s="35">
         <v>10</v>
       </c>
       <c r="G17" s="13">
         <v>11</v>
       </c>
       <c r="H17" s="13">
         <v>13</v>
       </c>
       <c r="I17" s="13">
@@ -9064,52 +9308,55 @@
       </c>
       <c r="V17" s="13">
         <v>11</v>
       </c>
       <c r="W17" s="13">
         <v>22</v>
       </c>
       <c r="X17" s="13">
         <v>14</v>
       </c>
       <c r="Y17" s="13">
         <v>12</v>
       </c>
       <c r="Z17" s="35">
         <v>14</v>
       </c>
       <c r="AA17" s="45">
         <v>8</v>
       </c>
       <c r="AB17" s="45">
         <v>12</v>
       </c>
       <c r="AC17" s="45">
         <v>10</v>
       </c>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17" s="13">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="13">
         <v>33</v>
       </c>
       <c r="C18" s="13">
         <v>32</v>
       </c>
       <c r="D18" s="13">
         <v>29</v>
       </c>
       <c r="E18" s="35">
         <v>27</v>
       </c>
       <c r="F18" s="35">
         <v>35</v>
       </c>
       <c r="G18" s="13">
         <v>26</v>
       </c>
       <c r="H18" s="13">
         <v>34</v>
       </c>
       <c r="I18" s="13">
@@ -9153,52 +9400,55 @@
       </c>
       <c r="V18" s="13">
         <v>27</v>
       </c>
       <c r="W18" s="13">
         <v>28</v>
       </c>
       <c r="X18" s="13">
         <v>25</v>
       </c>
       <c r="Y18" s="13">
         <v>31</v>
       </c>
       <c r="Z18" s="35">
         <v>27</v>
       </c>
       <c r="AA18" s="45">
         <v>31</v>
       </c>
       <c r="AB18" s="45">
         <v>25</v>
       </c>
       <c r="AC18" s="45">
         <v>26</v>
       </c>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18" s="13">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B19" s="13">
         <v>6</v>
       </c>
       <c r="C19" s="13">
         <v>7</v>
       </c>
       <c r="D19" s="13">
         <v>6</v>
       </c>
       <c r="E19" s="35">
         <v>6</v>
       </c>
       <c r="F19" s="35">
         <v>12</v>
       </c>
       <c r="G19" s="13">
         <v>10</v>
       </c>
       <c r="H19" s="13">
         <v>11</v>
       </c>
       <c r="I19" s="13">
@@ -9242,52 +9492,55 @@
       </c>
       <c r="V19" s="13">
         <v>8</v>
       </c>
       <c r="W19" s="13">
         <v>13</v>
       </c>
       <c r="X19" s="13">
         <v>7</v>
       </c>
       <c r="Y19" s="13">
         <v>4</v>
       </c>
       <c r="Z19" s="35">
         <v>7</v>
       </c>
       <c r="AA19" s="45">
         <v>5</v>
       </c>
       <c r="AB19" s="45">
         <v>7</v>
       </c>
       <c r="AC19" s="45">
         <v>9</v>
       </c>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19" s="13">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B20" s="13">
         <v>15</v>
       </c>
       <c r="C20" s="13">
         <v>11</v>
       </c>
       <c r="D20" s="13">
         <v>11</v>
       </c>
       <c r="E20" s="35">
         <v>16</v>
       </c>
       <c r="F20" s="35">
         <v>22</v>
       </c>
       <c r="G20" s="13">
         <v>15</v>
       </c>
       <c r="H20" s="13">
         <v>16</v>
       </c>
       <c r="I20" s="13">
@@ -9331,52 +9584,55 @@
       </c>
       <c r="V20" s="13">
         <v>15</v>
       </c>
       <c r="W20" s="13">
         <v>16</v>
       </c>
       <c r="X20" s="13">
         <v>15</v>
       </c>
       <c r="Y20" s="13">
         <v>16</v>
       </c>
       <c r="Z20" s="35">
         <v>7</v>
       </c>
       <c r="AA20" s="45">
         <v>9</v>
       </c>
       <c r="AB20" s="45">
         <v>11</v>
       </c>
       <c r="AC20" s="45">
         <v>12</v>
       </c>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20" s="13">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B21" s="13">
         <v>34</v>
       </c>
       <c r="C21" s="13">
         <v>21</v>
       </c>
       <c r="D21" s="13">
         <v>27</v>
       </c>
       <c r="E21" s="35">
         <v>29</v>
       </c>
       <c r="F21" s="35">
         <v>24</v>
       </c>
       <c r="G21" s="13">
         <v>17</v>
       </c>
       <c r="H21" s="13">
         <v>36</v>
       </c>
       <c r="I21" s="13">
@@ -9420,85 +9676,89 @@
       </c>
       <c r="V21" s="13">
         <v>23</v>
       </c>
       <c r="W21" s="13">
         <v>20</v>
       </c>
       <c r="X21" s="13">
         <v>25</v>
       </c>
       <c r="Y21" s="13">
         <v>26</v>
       </c>
       <c r="Z21" s="35">
         <v>20</v>
       </c>
       <c r="AA21" s="45">
         <v>13</v>
       </c>
       <c r="AB21" s="45">
         <v>27</v>
       </c>
       <c r="AC21" s="45">
         <v>30</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="62" t="s">
+      <c r="AD21" s="13">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" s="36" customFormat="1">
+      <c r="A22" s="63" t="s">
         <v>36</v>
       </c>
-      <c r="B22" s="62"/>
-[...22 lines deleted...]
-      <c r="Y22" s="62"/>
+      <c r="B22" s="63"/>
+      <c r="C22" s="63"/>
+      <c r="D22" s="63"/>
+      <c r="E22" s="63"/>
+      <c r="F22" s="63"/>
+      <c r="G22" s="63"/>
+      <c r="H22" s="63"/>
+      <c r="I22" s="63"/>
+      <c r="J22" s="63"/>
+      <c r="K22" s="63"/>
+      <c r="L22" s="63"/>
+      <c r="M22" s="63"/>
+      <c r="N22" s="63"/>
+      <c r="O22" s="63"/>
+      <c r="P22" s="63"/>
+      <c r="Q22" s="63"/>
+      <c r="R22" s="63"/>
+      <c r="S22" s="63"/>
+      <c r="T22" s="63"/>
+      <c r="U22" s="63"/>
+      <c r="V22" s="63"/>
+      <c r="W22" s="63"/>
+      <c r="X22" s="63"/>
+      <c r="Y22" s="63"/>
       <c r="Z22" s="13"/>
       <c r="AA22" s="38"/>
       <c r="AB22" s="38"/>
       <c r="AC22" s="38"/>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22" s="34"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="35">
         <v>225</v>
       </c>
       <c r="C23" s="13">
         <v>209</v>
       </c>
       <c r="D23" s="35">
         <v>188</v>
       </c>
       <c r="E23" s="35">
         <v>228</v>
       </c>
       <c r="F23" s="35">
         <v>230</v>
       </c>
       <c r="G23" s="35">
         <v>212</v>
       </c>
       <c r="H23" s="35">
         <v>224</v>
       </c>
       <c r="I23" s="35">
@@ -9542,52 +9802,55 @@
       </c>
       <c r="V23" s="13">
         <v>187</v>
       </c>
       <c r="W23" s="13">
         <v>183</v>
       </c>
       <c r="X23" s="13">
         <v>174</v>
       </c>
       <c r="Y23" s="13">
         <v>202</v>
       </c>
       <c r="Z23" s="35">
         <v>198</v>
       </c>
       <c r="AA23" s="45">
         <v>155</v>
       </c>
       <c r="AB23" s="45">
         <v>198</v>
       </c>
       <c r="AC23" s="45">
         <v>203</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23" s="13">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="35">
         <v>107</v>
       </c>
       <c r="C24" s="13">
         <v>90</v>
       </c>
       <c r="D24" s="35">
         <v>83</v>
       </c>
       <c r="E24" s="35">
         <v>86</v>
       </c>
       <c r="F24" s="35">
         <v>82</v>
       </c>
       <c r="G24" s="35">
         <v>86</v>
       </c>
       <c r="H24" s="35">
         <v>87</v>
       </c>
       <c r="I24" s="35">
@@ -9631,52 +9894,55 @@
       </c>
       <c r="V24" s="13">
         <v>73</v>
       </c>
       <c r="W24" s="13">
         <v>74</v>
       </c>
       <c r="X24" s="13">
         <v>77</v>
       </c>
       <c r="Y24" s="13">
         <v>84</v>
       </c>
       <c r="Z24" s="35">
         <v>89</v>
       </c>
       <c r="AA24" s="45">
         <v>57</v>
       </c>
       <c r="AB24" s="45">
         <v>75</v>
       </c>
       <c r="AC24" s="45">
         <v>90</v>
       </c>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24" s="13">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="35">
         <v>12</v>
       </c>
       <c r="C25" s="13">
         <v>12</v>
       </c>
       <c r="D25" s="35">
         <v>9</v>
       </c>
       <c r="E25" s="35">
         <v>18</v>
       </c>
       <c r="F25" s="35">
         <v>14</v>
       </c>
       <c r="G25" s="35">
         <v>11</v>
       </c>
       <c r="H25" s="35">
         <v>15</v>
       </c>
       <c r="I25" s="35">
@@ -9720,52 +9986,55 @@
       </c>
       <c r="V25" s="13">
         <v>13</v>
       </c>
       <c r="W25" s="13">
         <v>10</v>
       </c>
       <c r="X25" s="13">
         <v>12</v>
       </c>
       <c r="Y25" s="13">
         <v>15</v>
       </c>
       <c r="Z25" s="35">
         <v>12</v>
       </c>
       <c r="AA25" s="45">
         <v>10</v>
       </c>
       <c r="AB25" s="45">
         <v>5</v>
       </c>
       <c r="AC25" s="45">
         <v>11</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25" s="13">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B26" s="35">
         <v>6</v>
       </c>
       <c r="C26" s="13">
         <v>4</v>
       </c>
       <c r="D26" s="35">
         <v>6</v>
       </c>
       <c r="E26" s="35">
         <v>2</v>
       </c>
       <c r="F26" s="35">
         <v>8</v>
       </c>
       <c r="G26" s="35">
         <v>9</v>
       </c>
       <c r="H26" s="35">
         <v>10</v>
       </c>
       <c r="I26" s="35">
@@ -9809,52 +10078,55 @@
       </c>
       <c r="V26" s="13">
         <v>7</v>
       </c>
       <c r="W26" s="13">
         <v>5</v>
       </c>
       <c r="X26" s="13">
         <v>4</v>
       </c>
       <c r="Y26" s="13">
         <v>7</v>
       </c>
       <c r="Z26" s="35">
         <v>10</v>
       </c>
       <c r="AA26" s="45">
         <v>7</v>
       </c>
       <c r="AB26" s="45">
         <v>6</v>
       </c>
       <c r="AC26" s="45">
         <v>3</v>
       </c>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26" s="13">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B27" s="35">
         <v>13</v>
       </c>
       <c r="C27" s="13">
         <v>11</v>
       </c>
       <c r="D27" s="35">
         <v>6</v>
       </c>
       <c r="E27" s="35">
         <v>18</v>
       </c>
       <c r="F27" s="35">
         <v>16</v>
       </c>
       <c r="G27" s="35">
         <v>10</v>
       </c>
       <c r="H27" s="35">
         <v>9</v>
       </c>
       <c r="I27" s="35">
@@ -9898,52 +10170,55 @@
       </c>
       <c r="V27" s="13">
         <v>9</v>
       </c>
       <c r="W27" s="13">
         <v>13</v>
       </c>
       <c r="X27" s="13">
         <v>6</v>
       </c>
       <c r="Y27" s="13">
         <v>10</v>
       </c>
       <c r="Z27" s="35">
         <v>9</v>
       </c>
       <c r="AA27" s="45">
         <v>9</v>
       </c>
       <c r="AB27" s="45">
         <v>14</v>
       </c>
       <c r="AC27" s="45">
         <v>7</v>
       </c>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27" s="13">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B28" s="35">
         <v>4</v>
       </c>
       <c r="C28" s="13">
         <v>9</v>
       </c>
       <c r="D28" s="35">
         <v>2</v>
       </c>
       <c r="E28" s="35">
         <v>8</v>
       </c>
       <c r="F28" s="35">
         <v>8</v>
       </c>
       <c r="G28" s="35">
         <v>10</v>
       </c>
       <c r="H28" s="35">
         <v>6</v>
       </c>
       <c r="I28" s="35">
@@ -9987,52 +10262,55 @@
       </c>
       <c r="V28" s="13">
         <v>6</v>
       </c>
       <c r="W28" s="13">
         <v>8</v>
       </c>
       <c r="X28" s="13">
         <v>7</v>
       </c>
       <c r="Y28" s="13">
         <v>2</v>
       </c>
       <c r="Z28" s="35">
         <v>6</v>
       </c>
       <c r="AA28" s="45">
         <v>3</v>
       </c>
       <c r="AB28" s="45">
         <v>15</v>
       </c>
       <c r="AC28" s="45">
         <v>10</v>
       </c>
-    </row>
-    <row r="29" spans="1:29">
+      <c r="AD28" s="13">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
       <c r="A29" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B29" s="35">
         <v>7</v>
       </c>
       <c r="C29" s="13">
         <v>9</v>
       </c>
       <c r="D29" s="35">
         <v>6</v>
       </c>
       <c r="E29" s="35">
         <v>10</v>
       </c>
       <c r="F29" s="35">
         <v>7</v>
       </c>
       <c r="G29" s="35">
         <v>13</v>
       </c>
       <c r="H29" s="35">
         <v>9</v>
       </c>
       <c r="I29" s="35">
@@ -10076,52 +10354,55 @@
       </c>
       <c r="V29" s="13">
         <v>8</v>
       </c>
       <c r="W29" s="13">
         <v>8</v>
       </c>
       <c r="X29" s="13">
         <v>3</v>
       </c>
       <c r="Y29" s="13">
         <v>7</v>
       </c>
       <c r="Z29" s="35">
         <v>5</v>
       </c>
       <c r="AA29" s="45">
         <v>4</v>
       </c>
       <c r="AB29" s="45">
         <v>9</v>
       </c>
       <c r="AC29" s="45">
         <v>2</v>
       </c>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29" s="13">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B30" s="35">
         <v>21</v>
       </c>
       <c r="C30" s="13">
         <v>20</v>
       </c>
       <c r="D30" s="35">
         <v>25</v>
       </c>
       <c r="E30" s="35">
         <v>15</v>
       </c>
       <c r="F30" s="35">
         <v>23</v>
       </c>
       <c r="G30" s="35">
         <v>20</v>
       </c>
       <c r="H30" s="35">
         <v>19</v>
       </c>
       <c r="I30" s="35">
@@ -10165,52 +10446,55 @@
       </c>
       <c r="V30" s="13">
         <v>15</v>
       </c>
       <c r="W30" s="13">
         <v>11</v>
       </c>
       <c r="X30" s="13">
         <v>16</v>
       </c>
       <c r="Y30" s="13">
         <v>21</v>
       </c>
       <c r="Z30" s="35">
         <v>18</v>
       </c>
       <c r="AA30" s="45">
         <v>16</v>
       </c>
       <c r="AB30" s="45">
         <v>24</v>
       </c>
       <c r="AC30" s="45">
         <v>23</v>
       </c>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30" s="13">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B31" s="35">
         <v>6</v>
       </c>
       <c r="C31" s="13">
         <v>8</v>
       </c>
       <c r="D31" s="35">
         <v>6</v>
       </c>
       <c r="E31" s="35">
         <v>12</v>
       </c>
       <c r="F31" s="35">
         <v>9</v>
       </c>
       <c r="G31" s="35">
         <v>7</v>
       </c>
       <c r="H31" s="35">
         <v>6</v>
       </c>
       <c r="I31" s="35">
@@ -10254,52 +10538,55 @@
       </c>
       <c r="V31" s="13">
         <v>4</v>
       </c>
       <c r="W31" s="13">
         <v>5</v>
       </c>
       <c r="X31" s="13">
         <v>7</v>
       </c>
       <c r="Y31" s="13">
         <v>6</v>
       </c>
       <c r="Z31" s="35">
         <v>5</v>
       </c>
       <c r="AA31" s="45">
         <v>4</v>
       </c>
       <c r="AB31" s="45">
         <v>1</v>
       </c>
       <c r="AC31" s="45">
         <v>3</v>
       </c>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B32" s="35">
         <v>11</v>
       </c>
       <c r="C32" s="13">
         <v>6</v>
       </c>
       <c r="D32" s="35">
         <v>2</v>
       </c>
       <c r="E32" s="35">
         <v>7</v>
       </c>
       <c r="F32" s="35">
         <v>9</v>
       </c>
       <c r="G32" s="35">
         <v>7</v>
       </c>
       <c r="H32" s="35">
         <v>8</v>
       </c>
       <c r="I32" s="35">
@@ -10343,52 +10630,55 @@
       </c>
       <c r="V32" s="13">
         <v>9</v>
       </c>
       <c r="W32" s="13">
         <v>4</v>
       </c>
       <c r="X32" s="13">
         <v>2</v>
       </c>
       <c r="Y32" s="13">
         <v>10</v>
       </c>
       <c r="Z32" s="35">
         <v>7</v>
       </c>
       <c r="AA32" s="45">
         <v>5</v>
       </c>
       <c r="AB32" s="45">
         <v>4</v>
       </c>
       <c r="AC32" s="45">
         <v>8</v>
       </c>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32" s="13">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B33" s="35">
         <v>1</v>
       </c>
       <c r="C33" s="13">
         <v>4</v>
       </c>
       <c r="D33" s="35">
         <v>5</v>
       </c>
       <c r="E33" s="35">
         <v>14</v>
       </c>
       <c r="F33" s="35">
         <v>4</v>
       </c>
       <c r="G33" s="35">
         <v>7</v>
       </c>
       <c r="H33" s="35">
         <v>7</v>
       </c>
       <c r="I33" s="35">
@@ -10432,52 +10722,55 @@
       </c>
       <c r="V33" s="13">
         <v>4</v>
       </c>
       <c r="W33" s="13">
         <v>8</v>
       </c>
       <c r="X33" s="13">
         <v>9</v>
       </c>
       <c r="Y33" s="13">
         <v>8</v>
       </c>
       <c r="Z33" s="35">
         <v>9</v>
       </c>
       <c r="AA33" s="45">
         <v>4</v>
       </c>
       <c r="AB33" s="45">
         <v>8</v>
       </c>
       <c r="AC33" s="45">
         <v>4</v>
       </c>
-    </row>
-    <row r="34" spans="1:29">
+      <c r="AD33" s="13">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30">
       <c r="A34" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B34" s="35">
         <v>12</v>
       </c>
       <c r="C34" s="13">
         <v>16</v>
       </c>
       <c r="D34" s="35">
         <v>16</v>
       </c>
       <c r="E34" s="35">
         <v>16</v>
       </c>
       <c r="F34" s="35">
         <v>18</v>
       </c>
       <c r="G34" s="35">
         <v>9</v>
       </c>
       <c r="H34" s="35">
         <v>21</v>
       </c>
       <c r="I34" s="35">
@@ -10521,52 +10814,55 @@
       </c>
       <c r="V34" s="13">
         <v>15</v>
       </c>
       <c r="W34" s="13">
         <v>12</v>
       </c>
       <c r="X34" s="13">
         <v>11</v>
       </c>
       <c r="Y34" s="13">
         <v>11</v>
       </c>
       <c r="Z34" s="35">
         <v>15</v>
       </c>
       <c r="AA34" s="45">
         <v>20</v>
       </c>
       <c r="AB34" s="45">
         <v>14</v>
       </c>
       <c r="AC34" s="45">
         <v>13</v>
       </c>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34" s="13">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B35" s="35">
         <v>3</v>
       </c>
       <c r="C35" s="13">
         <v>2</v>
       </c>
       <c r="D35" s="35">
         <v>3</v>
       </c>
       <c r="E35" s="35">
         <v>5</v>
       </c>
       <c r="F35" s="35">
         <v>3</v>
       </c>
       <c r="G35" s="35">
         <v>5</v>
       </c>
       <c r="H35" s="35">
         <v>6</v>
       </c>
       <c r="I35" s="35">
@@ -10610,52 +10906,55 @@
       </c>
       <c r="V35" s="13">
         <v>6</v>
       </c>
       <c r="W35" s="13">
         <v>9</v>
       </c>
       <c r="X35" s="13">
         <v>3</v>
       </c>
       <c r="Y35" s="13">
         <v>1</v>
       </c>
       <c r="Z35" s="35">
         <v>3</v>
       </c>
       <c r="AA35" s="45">
         <v>4</v>
       </c>
       <c r="AB35" s="45">
         <v>1</v>
       </c>
       <c r="AC35" s="45">
         <v>4</v>
       </c>
-    </row>
-    <row r="36" spans="1:29">
+      <c r="AD35" s="13">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B36" s="35">
         <v>6</v>
       </c>
       <c r="C36" s="13">
         <v>6</v>
       </c>
       <c r="D36" s="35">
         <v>6</v>
       </c>
       <c r="E36" s="35">
         <v>4</v>
       </c>
       <c r="F36" s="35">
         <v>15</v>
       </c>
       <c r="G36" s="35">
         <v>9</v>
       </c>
       <c r="H36" s="35">
         <v>9</v>
       </c>
       <c r="I36" s="35">
@@ -10699,52 +10998,55 @@
       </c>
       <c r="V36" s="13">
         <v>6</v>
       </c>
       <c r="W36" s="13">
         <v>7</v>
       </c>
       <c r="X36" s="13">
         <v>7</v>
       </c>
       <c r="Y36" s="13">
         <v>9</v>
       </c>
       <c r="Z36" s="35">
         <v>4</v>
       </c>
       <c r="AA36" s="45">
         <v>6</v>
       </c>
       <c r="AB36" s="45">
         <v>7</v>
       </c>
       <c r="AC36" s="45">
         <v>7</v>
       </c>
-    </row>
-    <row r="37" spans="1:29">
+      <c r="AD36" s="13">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30">
       <c r="A37" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B37" s="35">
         <v>16</v>
       </c>
       <c r="C37" s="13">
         <v>12</v>
       </c>
       <c r="D37" s="35">
         <v>13</v>
       </c>
       <c r="E37" s="35">
         <v>13</v>
       </c>
       <c r="F37" s="35">
         <v>14</v>
       </c>
       <c r="G37" s="35">
         <v>9</v>
       </c>
       <c r="H37" s="35">
         <v>12</v>
       </c>
       <c r="I37" s="35">
@@ -10788,85 +11090,89 @@
       </c>
       <c r="V37" s="13">
         <v>12</v>
       </c>
       <c r="W37" s="13">
         <v>9</v>
       </c>
       <c r="X37" s="13">
         <v>10</v>
       </c>
       <c r="Y37" s="13">
         <v>11</v>
       </c>
       <c r="Z37" s="35">
         <v>6</v>
       </c>
       <c r="AA37" s="45">
         <v>6</v>
       </c>
       <c r="AB37" s="45">
         <v>15</v>
       </c>
       <c r="AC37" s="45">
         <v>18</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="63" t="s">
+      <c r="AD37" s="14">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30" s="34" customFormat="1">
+      <c r="A38" s="64" t="s">
         <v>37</v>
       </c>
-      <c r="B38" s="63"/>
-[...22 lines deleted...]
-      <c r="Y38" s="63"/>
+      <c r="B38" s="64"/>
+      <c r="C38" s="64"/>
+      <c r="D38" s="64"/>
+      <c r="E38" s="64"/>
+      <c r="F38" s="64"/>
+      <c r="G38" s="64"/>
+      <c r="H38" s="64"/>
+      <c r="I38" s="64"/>
+      <c r="J38" s="64"/>
+      <c r="K38" s="64"/>
+      <c r="L38" s="64"/>
+      <c r="M38" s="64"/>
+      <c r="N38" s="64"/>
+      <c r="O38" s="64"/>
+      <c r="P38" s="64"/>
+      <c r="Q38" s="64"/>
+      <c r="R38" s="64"/>
+      <c r="S38" s="64"/>
+      <c r="T38" s="64"/>
+      <c r="U38" s="64"/>
+      <c r="V38" s="64"/>
+      <c r="W38" s="64"/>
+      <c r="X38" s="64"/>
+      <c r="Y38" s="64"/>
       <c r="Z38" s="13"/>
       <c r="AA38" s="38"/>
       <c r="AB38" s="38"/>
       <c r="AC38" s="38"/>
-    </row>
-    <row r="39" spans="1:29">
+      <c r="AD38" s="13"/>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" s="44" t="s">
         <v>33</v>
       </c>
       <c r="B39" s="35">
         <v>235</v>
       </c>
       <c r="C39" s="13">
         <v>209</v>
       </c>
       <c r="D39" s="35">
         <v>188</v>
       </c>
       <c r="E39" s="35">
         <v>226</v>
       </c>
       <c r="F39" s="35">
         <v>225</v>
       </c>
       <c r="G39" s="35">
         <v>196</v>
       </c>
       <c r="H39" s="35">
         <v>191</v>
       </c>
       <c r="I39" s="35">
@@ -10910,52 +11216,55 @@
       </c>
       <c r="V39" s="13">
         <v>186</v>
       </c>
       <c r="W39" s="13">
         <v>177</v>
       </c>
       <c r="X39" s="13">
         <v>178</v>
       </c>
       <c r="Y39" s="13">
         <v>190</v>
       </c>
       <c r="Z39" s="45">
         <v>191</v>
       </c>
       <c r="AA39" s="45">
         <v>147</v>
       </c>
       <c r="AB39" s="45">
         <v>170</v>
       </c>
       <c r="AC39" s="45">
         <v>191</v>
       </c>
-    </row>
-    <row r="40" spans="1:29">
+      <c r="AD39" s="13">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" s="43" t="s">
         <v>2</v>
       </c>
       <c r="B40" s="35">
         <v>90</v>
       </c>
       <c r="C40" s="13">
         <v>95</v>
       </c>
       <c r="D40" s="35">
         <v>81</v>
       </c>
       <c r="E40" s="35">
         <v>103</v>
       </c>
       <c r="F40" s="35">
         <v>86</v>
       </c>
       <c r="G40" s="35">
         <v>86</v>
       </c>
       <c r="H40" s="35">
         <v>64</v>
       </c>
       <c r="I40" s="35">
@@ -10999,52 +11308,55 @@
       </c>
       <c r="V40" s="13">
         <v>79</v>
       </c>
       <c r="W40" s="13">
         <v>64</v>
       </c>
       <c r="X40" s="13">
         <v>69</v>
       </c>
       <c r="Y40" s="13">
         <v>80</v>
       </c>
       <c r="Z40" s="45">
         <v>88</v>
       </c>
       <c r="AA40" s="45">
         <v>69</v>
       </c>
       <c r="AB40" s="45">
         <v>68</v>
       </c>
       <c r="AC40" s="45">
         <v>79</v>
       </c>
-    </row>
-    <row r="41" spans="1:29">
+      <c r="AD40" s="38">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" s="43" t="s">
         <v>38</v>
       </c>
       <c r="B41" s="35">
         <v>15</v>
       </c>
       <c r="C41" s="13">
         <v>12</v>
       </c>
       <c r="D41" s="35">
         <v>9</v>
       </c>
       <c r="E41" s="35">
         <v>14</v>
       </c>
       <c r="F41" s="35">
         <v>18</v>
       </c>
       <c r="G41" s="35">
         <v>8</v>
       </c>
       <c r="H41" s="35">
         <v>12</v>
       </c>
       <c r="I41" s="35">
@@ -11088,52 +11400,55 @@
       </c>
       <c r="V41" s="13">
         <v>14</v>
       </c>
       <c r="W41" s="13">
         <v>8</v>
       </c>
       <c r="X41" s="13">
         <v>15</v>
       </c>
       <c r="Y41" s="13">
         <v>9</v>
       </c>
       <c r="Z41" s="45">
         <v>12</v>
       </c>
       <c r="AA41" s="45">
         <v>6</v>
       </c>
       <c r="AB41" s="45">
         <v>13</v>
       </c>
       <c r="AC41" s="45">
         <v>14</v>
       </c>
-    </row>
-    <row r="42" spans="1:29">
+      <c r="AD41" s="38">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" s="43" t="s">
         <v>39</v>
       </c>
       <c r="B42" s="35">
         <v>3</v>
       </c>
       <c r="C42" s="13">
         <v>4</v>
       </c>
       <c r="D42" s="35">
         <v>9</v>
       </c>
       <c r="E42" s="35">
         <v>4</v>
       </c>
       <c r="F42" s="35">
         <v>9</v>
       </c>
       <c r="G42" s="35">
         <v>9</v>
       </c>
       <c r="H42" s="35">
         <v>8</v>
       </c>
       <c r="I42" s="35">
@@ -11177,52 +11492,55 @@
       </c>
       <c r="V42" s="13">
         <v>6</v>
       </c>
       <c r="W42" s="13">
         <v>2</v>
       </c>
       <c r="X42" s="13">
         <v>8</v>
       </c>
       <c r="Y42" s="13">
         <v>5</v>
       </c>
       <c r="Z42" s="45">
         <v>9</v>
       </c>
       <c r="AA42" s="45">
         <v>6</v>
       </c>
       <c r="AB42" s="45">
         <v>5</v>
       </c>
       <c r="AC42" s="45">
         <v>8</v>
       </c>
-    </row>
-    <row r="43" spans="1:29">
+      <c r="AD42" s="38">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30">
       <c r="A43" s="43" t="s">
         <v>40</v>
       </c>
       <c r="B43" s="35">
         <v>12</v>
       </c>
       <c r="C43" s="13">
         <v>10</v>
       </c>
       <c r="D43" s="35">
         <v>10</v>
       </c>
       <c r="E43" s="35">
         <v>11</v>
       </c>
       <c r="F43" s="35">
         <v>17</v>
       </c>
       <c r="G43" s="35">
         <v>13</v>
       </c>
       <c r="H43" s="35">
         <v>5</v>
       </c>
       <c r="I43" s="35">
@@ -11266,52 +11584,55 @@
       </c>
       <c r="V43" s="13">
         <v>10</v>
       </c>
       <c r="W43" s="13">
         <v>7</v>
       </c>
       <c r="X43" s="13">
         <v>5</v>
       </c>
       <c r="Y43" s="13">
         <v>11</v>
       </c>
       <c r="Z43" s="45">
         <v>6</v>
       </c>
       <c r="AA43" s="45">
         <v>5</v>
       </c>
       <c r="AB43" s="45">
         <v>8</v>
       </c>
       <c r="AC43" s="45">
         <v>6</v>
       </c>
-    </row>
-    <row r="44" spans="1:29">
+      <c r="AD43" s="38">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" s="43" t="s">
         <v>41</v>
       </c>
       <c r="B44" s="35">
         <v>8</v>
       </c>
       <c r="C44" s="13">
         <v>9</v>
       </c>
       <c r="D44" s="35">
         <v>9</v>
       </c>
       <c r="E44" s="35">
         <v>13</v>
       </c>
       <c r="F44" s="35">
         <v>4</v>
       </c>
       <c r="G44" s="35">
         <v>9</v>
       </c>
       <c r="H44" s="35">
         <v>7</v>
       </c>
       <c r="I44" s="35">
@@ -11355,52 +11676,55 @@
       </c>
       <c r="V44" s="13">
         <v>11</v>
       </c>
       <c r="W44" s="13">
         <v>7</v>
       </c>
       <c r="X44" s="13">
         <v>7</v>
       </c>
       <c r="Y44" s="13">
         <v>8</v>
       </c>
       <c r="Z44" s="45">
         <v>3</v>
       </c>
       <c r="AA44" s="45">
         <v>5</v>
       </c>
       <c r="AB44" s="45">
         <v>8</v>
       </c>
       <c r="AC44" s="45">
         <v>8</v>
       </c>
-    </row>
-    <row r="45" spans="1:29">
+      <c r="AD44" s="38">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="45" spans="1:30">
       <c r="A45" s="43" t="s">
         <v>42</v>
       </c>
       <c r="B45" s="35">
         <v>6</v>
       </c>
       <c r="C45" s="13">
         <v>10</v>
       </c>
       <c r="D45" s="35">
         <v>8</v>
       </c>
       <c r="E45" s="35">
         <v>6</v>
       </c>
       <c r="F45" s="35">
         <v>10</v>
       </c>
       <c r="G45" s="35">
         <v>5</v>
       </c>
       <c r="H45" s="35">
         <v>10</v>
       </c>
       <c r="I45" s="35">
@@ -11444,52 +11768,55 @@
       </c>
       <c r="V45" s="13">
         <v>6</v>
       </c>
       <c r="W45" s="13">
         <v>2</v>
       </c>
       <c r="X45" s="13">
         <v>9</v>
       </c>
       <c r="Y45" s="13">
         <v>5</v>
       </c>
       <c r="Z45" s="45">
         <v>8</v>
       </c>
       <c r="AA45" s="45">
         <v>6</v>
       </c>
       <c r="AB45" s="45">
         <v>5</v>
       </c>
       <c r="AC45" s="45">
         <v>8</v>
       </c>
-    </row>
-    <row r="46" spans="1:29">
+      <c r="AD45" s="38">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="46" spans="1:30">
       <c r="A46" s="43" t="s">
         <v>43</v>
       </c>
       <c r="B46" s="35">
         <v>16</v>
       </c>
       <c r="C46" s="13">
         <v>18</v>
       </c>
       <c r="D46" s="35">
         <v>16</v>
       </c>
       <c r="E46" s="35">
         <v>12</v>
       </c>
       <c r="F46" s="35">
         <v>19</v>
       </c>
       <c r="G46" s="35">
         <v>10</v>
       </c>
       <c r="H46" s="35">
         <v>21</v>
       </c>
       <c r="I46" s="35">
@@ -11533,52 +11860,55 @@
       </c>
       <c r="V46" s="13">
         <v>11</v>
       </c>
       <c r="W46" s="13">
         <v>17</v>
       </c>
       <c r="X46" s="13">
         <v>14</v>
       </c>
       <c r="Y46" s="13">
         <v>13</v>
       </c>
       <c r="Z46" s="45">
         <v>17</v>
       </c>
       <c r="AA46" s="45">
         <v>10</v>
       </c>
       <c r="AB46" s="45">
         <v>15</v>
       </c>
       <c r="AC46" s="45">
         <v>14</v>
       </c>
-    </row>
-    <row r="47" spans="1:29">
+      <c r="AD46" s="38">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="47" spans="1:30">
       <c r="A47" s="43" t="s">
         <v>44</v>
       </c>
       <c r="B47" s="35">
         <v>10</v>
       </c>
       <c r="C47" s="13">
         <v>6</v>
       </c>
       <c r="D47" s="35">
         <v>3</v>
       </c>
       <c r="E47" s="35">
         <v>9</v>
       </c>
       <c r="F47" s="35">
         <v>4</v>
       </c>
       <c r="G47" s="35">
         <v>8</v>
       </c>
       <c r="H47" s="35">
         <v>4</v>
       </c>
       <c r="I47" s="35">
@@ -11622,52 +11952,55 @@
       </c>
       <c r="V47" s="13">
         <v>3</v>
       </c>
       <c r="W47" s="13">
         <v>8</v>
       </c>
       <c r="X47" s="13">
         <v>1</v>
       </c>
       <c r="Y47" s="13">
         <v>4</v>
       </c>
       <c r="Z47" s="45">
         <v>5</v>
       </c>
       <c r="AA47" s="45">
         <v>8</v>
       </c>
       <c r="AB47" s="45">
         <v>8</v>
       </c>
       <c r="AC47" s="45">
         <v>6</v>
       </c>
-    </row>
-    <row r="48" spans="1:29">
+      <c r="AD47" s="38">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="48" spans="1:30">
       <c r="A48" s="43" t="s">
         <v>45</v>
       </c>
       <c r="B48" s="35">
         <v>15</v>
       </c>
       <c r="C48" s="13">
         <v>5</v>
       </c>
       <c r="D48" s="35">
         <v>7</v>
       </c>
       <c r="E48" s="35">
         <v>7</v>
       </c>
       <c r="F48" s="35">
         <v>9</v>
       </c>
       <c r="G48" s="35">
         <v>8</v>
       </c>
       <c r="H48" s="35">
         <v>5</v>
       </c>
       <c r="I48" s="35">
@@ -11711,52 +12044,55 @@
       </c>
       <c r="V48" s="13">
         <v>5</v>
       </c>
       <c r="W48" s="13">
         <v>8</v>
       </c>
       <c r="X48" s="13">
         <v>4</v>
       </c>
       <c r="Y48" s="13">
         <v>6</v>
       </c>
       <c r="Z48" s="45">
         <v>5</v>
       </c>
       <c r="AA48" s="45">
         <v>6</v>
       </c>
       <c r="AB48" s="45">
         <v>3</v>
       </c>
       <c r="AC48" s="45">
         <v>7</v>
       </c>
-    </row>
-    <row r="49" spans="1:29">
+      <c r="AD48" s="38">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="49" spans="1:30">
       <c r="A49" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B49" s="35">
         <v>9</v>
       </c>
       <c r="C49" s="13">
         <v>5</v>
       </c>
       <c r="D49" s="35">
         <v>1</v>
       </c>
       <c r="E49" s="35">
         <v>7</v>
       </c>
       <c r="F49" s="35">
         <v>6</v>
       </c>
       <c r="G49" s="35">
         <v>4</v>
       </c>
       <c r="H49" s="35">
         <v>6</v>
       </c>
       <c r="I49" s="35">
@@ -11800,52 +12136,55 @@
       </c>
       <c r="V49" s="13">
         <v>7</v>
       </c>
       <c r="W49" s="13">
         <v>14</v>
       </c>
       <c r="X49" s="13">
         <v>5</v>
       </c>
       <c r="Y49" s="13">
         <v>4</v>
       </c>
       <c r="Z49" s="45">
         <v>5</v>
       </c>
       <c r="AA49" s="45">
         <v>4</v>
       </c>
       <c r="AB49" s="45">
         <v>4</v>
       </c>
       <c r="AC49" s="45">
         <v>6</v>
       </c>
-    </row>
-    <row r="50" spans="1:29">
+      <c r="AD49" s="38">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="50" spans="1:30">
       <c r="A50" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B50" s="35">
         <v>21</v>
       </c>
       <c r="C50" s="13">
         <v>16</v>
       </c>
       <c r="D50" s="35">
         <v>13</v>
       </c>
       <c r="E50" s="35">
         <v>11</v>
       </c>
       <c r="F50" s="35">
         <v>17</v>
       </c>
       <c r="G50" s="35">
         <v>17</v>
       </c>
       <c r="H50" s="35">
         <v>13</v>
       </c>
       <c r="I50" s="35">
@@ -11889,52 +12228,55 @@
       </c>
       <c r="V50" s="13">
         <v>12</v>
       </c>
       <c r="W50" s="13">
         <v>16</v>
       </c>
       <c r="X50" s="13">
         <v>14</v>
       </c>
       <c r="Y50" s="13">
         <v>20</v>
       </c>
       <c r="Z50" s="45">
         <v>12</v>
       </c>
       <c r="AA50" s="45">
         <v>11</v>
       </c>
       <c r="AB50" s="45">
         <v>11</v>
       </c>
       <c r="AC50" s="45">
         <v>13</v>
       </c>
-    </row>
-    <row r="51" spans="1:29">
+      <c r="AD50" s="38">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="51" spans="1:30">
       <c r="A51" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B51" s="35">
         <v>3</v>
       </c>
       <c r="C51" s="13">
         <v>5</v>
       </c>
       <c r="D51" s="35">
         <v>3</v>
       </c>
       <c r="E51" s="35">
         <v>1</v>
       </c>
       <c r="F51" s="35">
         <v>9</v>
       </c>
       <c r="G51" s="35">
         <v>5</v>
       </c>
       <c r="H51" s="35">
         <v>5</v>
       </c>
       <c r="I51" s="35">
@@ -11978,52 +12320,55 @@
       </c>
       <c r="V51" s="13">
         <v>2</v>
       </c>
       <c r="W51" s="13">
         <v>4</v>
       </c>
       <c r="X51" s="13">
         <v>4</v>
       </c>
       <c r="Y51" s="13">
         <v>3</v>
       </c>
       <c r="Z51" s="45">
         <v>4</v>
       </c>
       <c r="AA51" s="45">
         <v>1</v>
       </c>
       <c r="AB51" s="45">
         <v>6</v>
       </c>
       <c r="AC51" s="45">
         <v>5</v>
       </c>
-    </row>
-    <row r="52" spans="1:29">
+      <c r="AD51" s="38">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="52" spans="1:30">
       <c r="A52" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B52" s="35">
         <v>9</v>
       </c>
       <c r="C52" s="13">
         <v>5</v>
       </c>
       <c r="D52" s="35">
         <v>5</v>
       </c>
       <c r="E52" s="35">
         <v>12</v>
       </c>
       <c r="F52" s="35">
         <v>7</v>
       </c>
       <c r="G52" s="35">
         <v>6</v>
       </c>
       <c r="H52" s="35">
         <v>7</v>
       </c>
       <c r="I52" s="35">
@@ -12067,52 +12412,55 @@
       </c>
       <c r="V52" s="13">
         <v>9</v>
       </c>
       <c r="W52" s="13">
         <v>9</v>
       </c>
       <c r="X52" s="13">
         <v>8</v>
       </c>
       <c r="Y52" s="13">
         <v>7</v>
       </c>
       <c r="Z52" s="45">
         <v>3</v>
       </c>
       <c r="AA52" s="45">
         <v>3</v>
       </c>
       <c r="AB52" s="45">
         <v>4</v>
       </c>
       <c r="AC52" s="45">
         <v>5</v>
       </c>
-    </row>
-    <row r="53" spans="1:29">
+      <c r="AD52" s="38">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="53" spans="1:30">
       <c r="A53" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B53" s="37">
         <v>18</v>
       </c>
       <c r="C53" s="17">
         <v>9</v>
       </c>
       <c r="D53" s="37">
         <v>14</v>
       </c>
       <c r="E53" s="37">
         <v>16</v>
       </c>
       <c r="F53" s="37">
         <v>10</v>
       </c>
       <c r="G53" s="37">
         <v>8</v>
       </c>
       <c r="H53" s="37">
         <v>24</v>
       </c>
       <c r="I53" s="37">
@@ -12156,67 +12504,70 @@
       </c>
       <c r="V53" s="17">
         <v>11</v>
       </c>
       <c r="W53" s="17">
         <v>11</v>
       </c>
       <c r="X53" s="17">
         <v>15</v>
       </c>
       <c r="Y53" s="17">
         <v>15</v>
       </c>
       <c r="Z53" s="37">
         <v>14</v>
       </c>
       <c r="AA53" s="37">
         <v>7</v>
       </c>
       <c r="AB53" s="37">
         <v>12</v>
       </c>
       <c r="AC53" s="37">
         <v>12</v>
       </c>
-    </row>
-    <row r="54" spans="1:29">
+      <c r="AD53" s="17">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="54" spans="1:30">
       <c r="A54" s="18" t="s">
         <v>19</v>
       </c>
       <c r="Z54" s="45"/>
     </row>
-    <row r="55" spans="1:29">
+    <row r="55" spans="1:30">
       <c r="Z55" s="45"/>
     </row>
-    <row r="56" spans="1:29">
+    <row r="56" spans="1:30">
       <c r="Z56" s="45"/>
     </row>
-    <row r="57" spans="1:29">
+    <row r="57" spans="1:30">
       <c r="Z57" s="45"/>
     </row>
-    <row r="58" spans="1:29">
+    <row r="58" spans="1:30">
       <c r="Z58" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">