--- v3 (2026-07-22)
+++ v4 (2026-08-31)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23256" windowHeight="12348" tabRatio="710"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23250" windowHeight="12345" tabRatio="710"/>
   </bookViews>
   <sheets>
     <sheet name="The number of births alive" sheetId="1" r:id="rId1"/>
     <sheet name="General fertility rate" sheetId="4" r:id="rId2"/>
     <sheet name="Number of births by gender" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="241" uniqueCount="51">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>The number of births alive in the Soltustik Kazakhstan region*</t>
   </si>
   <si>
     <t>Petropavlovsk city</t>
   </si>
   <si>
     <t>Total population</t>
   </si>
   <si>
@@ -177,51 +177,51 @@
     <t>Shal akyna district</t>
   </si>
   <si>
     <t>Akkayin district</t>
   </si>
   <si>
     <t>Taiynsha district</t>
   </si>
   <si>
     <t>Timiryazev district</t>
   </si>
   <si>
     <t>Ualikhanov district</t>
   </si>
   <si>
     <t>district named after Gabit Musrepov</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -249,50 +249,56 @@
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
       <charset val="178"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
@@ -375,51 +381,51 @@
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="65">
+  <cellXfs count="71">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -493,97 +499,115 @@
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -862,179 +886,179 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK45"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="L1" workbookViewId="0">
-      <selection activeCell="AE22" sqref="AE22"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection sqref="A1:Y1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="27.5546875" style="14" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="4.33203125" style="14" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="27.5703125" style="14" customWidth="1"/>
+    <col min="2" max="2" width="6.5703125" style="14" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.140625" style="14" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="5.5703125" style="14" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.28515625" style="14" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4" style="14" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="4.44140625" style="14" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="3.88671875" style="14" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="4.42578125" style="14" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="3.85546875" style="14" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="14" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="8.88671875" style="14" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="17" max="17" width="4.33203125" style="14" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.85546875" style="14" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.7109375" style="14" bestFit="1" customWidth="1"/>
+    <col min="12" max="13" width="8.28515625" style="14" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.5703125" style="14" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.140625" style="14" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="5.5703125" style="14" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.28515625" style="14" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4" style="14" bestFit="1" customWidth="1"/>
-    <col min="19" max="19" width="4.44140625" style="14" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="3.88671875" style="14" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="4.42578125" style="14" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="3.85546875" style="14" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="6" style="14" bestFit="1" customWidth="1"/>
-    <col min="22" max="22" width="8.88671875" style="14" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="26" max="16384" width="9.109375" style="14"/>
+    <col min="22" max="22" width="8.85546875" style="14" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.7109375" style="14" bestFit="1" customWidth="1"/>
+    <col min="24" max="25" width="8.28515625" style="14" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="54" t="s">
+    <row r="1" spans="1:37" ht="12.75">
+      <c r="A1" s="51" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="54"/>
-[...22 lines deleted...]
-      <c r="Y1" s="54"/>
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="51"/>
+      <c r="K1" s="51"/>
+      <c r="L1" s="51"/>
+      <c r="M1" s="51"/>
+      <c r="N1" s="51"/>
+      <c r="O1" s="51"/>
+      <c r="P1" s="51"/>
+      <c r="Q1" s="51"/>
+      <c r="R1" s="51"/>
+      <c r="S1" s="51"/>
+      <c r="T1" s="51"/>
+      <c r="U1" s="51"/>
+      <c r="V1" s="51"/>
+      <c r="W1" s="51"/>
+      <c r="X1" s="51"/>
+      <c r="Y1" s="51"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="42"/>
       <c r="B2" s="42"/>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="42"/>
       <c r="M2" s="42"/>
     </row>
     <row r="3" spans="1:37" s="5" customFormat="1">
       <c r="Y3" s="6"/>
       <c r="AK3" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="52"/>
-      <c r="B4" s="50">
+      <c r="A4" s="55"/>
+      <c r="B4" s="49">
         <v>2024</v>
       </c>
-      <c r="C4" s="51"/>
-[...10 lines deleted...]
-      <c r="N4" s="50">
+      <c r="C4" s="50"/>
+      <c r="D4" s="50"/>
+      <c r="E4" s="50"/>
+      <c r="F4" s="50"/>
+      <c r="G4" s="50"/>
+      <c r="H4" s="50"/>
+      <c r="I4" s="50"/>
+      <c r="J4" s="50"/>
+      <c r="K4" s="50"/>
+      <c r="L4" s="50"/>
+      <c r="M4" s="50"/>
+      <c r="N4" s="49">
         <v>2025</v>
       </c>
-      <c r="O4" s="51"/>
-[...10 lines deleted...]
-      <c r="Z4" s="50">
+      <c r="O4" s="50"/>
+      <c r="P4" s="50"/>
+      <c r="Q4" s="50"/>
+      <c r="R4" s="50"/>
+      <c r="S4" s="50"/>
+      <c r="T4" s="50"/>
+      <c r="U4" s="50"/>
+      <c r="V4" s="50"/>
+      <c r="W4" s="50"/>
+      <c r="X4" s="50"/>
+      <c r="Y4" s="50"/>
+      <c r="Z4" s="49">
         <v>2026</v>
       </c>
-      <c r="AA4" s="51"/>
-[...9 lines deleted...]
-      <c r="AK4" s="51"/>
+      <c r="AA4" s="50"/>
+      <c r="AB4" s="50"/>
+      <c r="AC4" s="50"/>
+      <c r="AD4" s="50"/>
+      <c r="AE4" s="50"/>
+      <c r="AF4" s="50"/>
+      <c r="AG4" s="50"/>
+      <c r="AH4" s="50"/>
+      <c r="AI4" s="50"/>
+      <c r="AJ4" s="50"/>
+      <c r="AK4" s="50"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="53"/>
+      <c r="A5" s="56"/>
       <c r="B5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>9</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>10</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>14</v>
       </c>
       <c r="J5" s="9" t="s">
@@ -1101,77 +1125,77 @@
         <v>11</v>
       </c>
       <c r="AE5" s="9" t="s">
         <v>12</v>
       </c>
       <c r="AF5" s="9" t="s">
         <v>13</v>
       </c>
       <c r="AG5" s="9" t="s">
         <v>14</v>
       </c>
       <c r="AH5" s="9" t="s">
         <v>15</v>
       </c>
       <c r="AI5" s="9" t="s">
         <v>16</v>
       </c>
       <c r="AJ5" s="9" t="s">
         <v>17</v>
       </c>
       <c r="AK5" s="9" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="55" t="s">
+      <c r="A6" s="52" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="55"/>
-[...22 lines deleted...]
-      <c r="Y6" s="55"/>
+      <c r="B6" s="52"/>
+      <c r="C6" s="52"/>
+      <c r="D6" s="52"/>
+      <c r="E6" s="52"/>
+      <c r="F6" s="52"/>
+      <c r="G6" s="52"/>
+      <c r="H6" s="52"/>
+      <c r="I6" s="52"/>
+      <c r="J6" s="52"/>
+      <c r="K6" s="52"/>
+      <c r="L6" s="52"/>
+      <c r="M6" s="52"/>
+      <c r="N6" s="52"/>
+      <c r="O6" s="52"/>
+      <c r="P6" s="52"/>
+      <c r="Q6" s="52"/>
+      <c r="R6" s="52"/>
+      <c r="S6" s="52"/>
+      <c r="T6" s="52"/>
+      <c r="U6" s="52"/>
+      <c r="V6" s="52"/>
+      <c r="W6" s="52"/>
+      <c r="X6" s="52"/>
+      <c r="Y6" s="52"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="13">
         <v>460</v>
       </c>
       <c r="C7" s="13">
         <v>418</v>
       </c>
       <c r="D7" s="13">
         <v>376</v>
       </c>
       <c r="E7" s="13">
         <v>454</v>
       </c>
       <c r="F7" s="13">
         <v>455</v>
       </c>
       <c r="G7" s="13">
         <v>408</v>
       </c>
       <c r="H7" s="13">
         <v>415</v>
@@ -1220,50 +1244,59 @@
       </c>
       <c r="W7" s="12">
         <v>360</v>
       </c>
       <c r="X7" s="12">
         <v>352</v>
       </c>
       <c r="Y7" s="12">
         <v>392</v>
       </c>
       <c r="Z7" s="35">
         <v>389</v>
       </c>
       <c r="AA7" s="35">
         <v>302</v>
       </c>
       <c r="AB7" s="35">
         <v>368</v>
       </c>
       <c r="AC7" s="35">
         <v>394</v>
       </c>
       <c r="AD7" s="38">
         <v>298</v>
       </c>
+      <c r="AE7" s="65">
+        <v>363</v>
+      </c>
+      <c r="AF7" s="39"/>
+      <c r="AG7" s="39"/>
+      <c r="AH7" s="39"/>
+      <c r="AI7" s="39"/>
+      <c r="AJ7" s="39"/>
+      <c r="AK7" s="39"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="13">
         <v>197</v>
       </c>
       <c r="C8" s="13">
         <v>185</v>
       </c>
       <c r="D8" s="13">
         <v>164</v>
       </c>
       <c r="E8" s="13">
         <v>189</v>
       </c>
       <c r="F8" s="13">
         <v>168</v>
       </c>
       <c r="G8" s="13">
         <v>172</v>
       </c>
       <c r="H8" s="13">
         <v>151</v>
@@ -1312,50 +1345,59 @@
       </c>
       <c r="W8" s="12">
         <v>138</v>
       </c>
       <c r="X8" s="12">
         <v>146</v>
       </c>
       <c r="Y8" s="12">
         <v>164</v>
       </c>
       <c r="Z8" s="35">
         <v>177</v>
       </c>
       <c r="AA8" s="35">
         <v>126</v>
       </c>
       <c r="AB8" s="35">
         <v>143</v>
       </c>
       <c r="AC8" s="35">
         <v>169</v>
       </c>
       <c r="AD8" s="38">
         <v>136</v>
       </c>
+      <c r="AE8" s="65">
+        <v>162</v>
+      </c>
+      <c r="AF8" s="39"/>
+      <c r="AG8" s="39"/>
+      <c r="AH8" s="39"/>
+      <c r="AI8" s="39"/>
+      <c r="AJ8" s="39"/>
+      <c r="AK8" s="39"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="13">
         <v>27</v>
       </c>
       <c r="C9" s="13">
         <v>24</v>
       </c>
       <c r="D9" s="13">
         <v>18</v>
       </c>
       <c r="E9" s="13">
         <v>32</v>
       </c>
       <c r="F9" s="13">
         <v>32</v>
       </c>
       <c r="G9" s="13">
         <v>19</v>
       </c>
       <c r="H9" s="13">
         <v>27</v>
@@ -1404,50 +1446,59 @@
       </c>
       <c r="W9" s="12">
         <v>18</v>
       </c>
       <c r="X9" s="12">
         <v>27</v>
       </c>
       <c r="Y9" s="12">
         <v>24</v>
       </c>
       <c r="Z9" s="35">
         <v>24</v>
       </c>
       <c r="AA9" s="35">
         <v>16</v>
       </c>
       <c r="AB9" s="35">
         <v>18</v>
       </c>
       <c r="AC9" s="35">
         <v>25</v>
       </c>
       <c r="AD9" s="38">
         <v>15</v>
       </c>
+      <c r="AE9" s="65">
+        <v>17</v>
+      </c>
+      <c r="AF9" s="39"/>
+      <c r="AG9" s="39"/>
+      <c r="AH9" s="39"/>
+      <c r="AI9" s="39"/>
+      <c r="AJ9" s="39"/>
+      <c r="AK9" s="39"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="13">
         <v>9</v>
       </c>
       <c r="C10" s="13">
         <v>8</v>
       </c>
       <c r="D10" s="13">
         <v>15</v>
       </c>
       <c r="E10" s="13">
         <v>6</v>
       </c>
       <c r="F10" s="13">
         <v>17</v>
       </c>
       <c r="G10" s="13">
         <v>18</v>
       </c>
       <c r="H10" s="13">
         <v>18</v>
@@ -1496,50 +1547,59 @@
       </c>
       <c r="W10" s="12">
         <v>7</v>
       </c>
       <c r="X10" s="12">
         <v>12</v>
       </c>
       <c r="Y10" s="12">
         <v>12</v>
       </c>
       <c r="Z10" s="35">
         <v>19</v>
       </c>
       <c r="AA10" s="35">
         <v>13</v>
       </c>
       <c r="AB10" s="35">
         <v>11</v>
       </c>
       <c r="AC10" s="35">
         <v>11</v>
       </c>
       <c r="AD10" s="38">
         <v>5</v>
       </c>
+      <c r="AE10" s="65">
+        <v>11</v>
+      </c>
+      <c r="AF10" s="39"/>
+      <c r="AG10" s="39"/>
+      <c r="AH10" s="39"/>
+      <c r="AI10" s="39"/>
+      <c r="AJ10" s="39"/>
+      <c r="AK10" s="39"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B11" s="13">
         <v>25</v>
       </c>
       <c r="C11" s="13">
         <v>21</v>
       </c>
       <c r="D11" s="13">
         <v>16</v>
       </c>
       <c r="E11" s="13">
         <v>29</v>
       </c>
       <c r="F11" s="13">
         <v>33</v>
       </c>
       <c r="G11" s="13">
         <v>23</v>
       </c>
       <c r="H11" s="13">
         <v>14</v>
@@ -1588,50 +1648,59 @@
       </c>
       <c r="W11" s="12">
         <v>20</v>
       </c>
       <c r="X11" s="12">
         <v>11</v>
       </c>
       <c r="Y11" s="12">
         <v>21</v>
       </c>
       <c r="Z11" s="35">
         <v>15</v>
       </c>
       <c r="AA11" s="35">
         <v>14</v>
       </c>
       <c r="AB11" s="35">
         <v>22</v>
       </c>
       <c r="AC11" s="35">
         <v>13</v>
       </c>
       <c r="AD11" s="38">
         <v>12</v>
       </c>
+      <c r="AE11" s="65">
+        <v>17</v>
+      </c>
+      <c r="AF11" s="39"/>
+      <c r="AG11" s="39"/>
+      <c r="AH11" s="39"/>
+      <c r="AI11" s="39"/>
+      <c r="AJ11" s="39"/>
+      <c r="AK11" s="39"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B12" s="13">
         <v>12</v>
       </c>
       <c r="C12" s="13">
         <v>18</v>
       </c>
       <c r="D12" s="13">
         <v>11</v>
       </c>
       <c r="E12" s="13">
         <v>21</v>
       </c>
       <c r="F12" s="13">
         <v>12</v>
       </c>
       <c r="G12" s="13">
         <v>19</v>
       </c>
       <c r="H12" s="13">
         <v>13</v>
@@ -1680,50 +1749,59 @@
       </c>
       <c r="W12" s="12">
         <v>15</v>
       </c>
       <c r="X12" s="12">
         <v>14</v>
       </c>
       <c r="Y12" s="12">
         <v>10</v>
       </c>
       <c r="Z12" s="35">
         <v>9</v>
       </c>
       <c r="AA12" s="35">
         <v>8</v>
       </c>
       <c r="AB12" s="35">
         <v>23</v>
       </c>
       <c r="AC12" s="35">
         <v>18</v>
       </c>
       <c r="AD12" s="38">
         <v>14</v>
       </c>
+      <c r="AE12" s="65">
+        <v>10</v>
+      </c>
+      <c r="AF12" s="39"/>
+      <c r="AG12" s="39"/>
+      <c r="AH12" s="39"/>
+      <c r="AI12" s="39"/>
+      <c r="AJ12" s="39"/>
+      <c r="AK12" s="39"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="13">
         <v>13</v>
       </c>
       <c r="C13" s="13">
         <v>19</v>
       </c>
       <c r="D13" s="13">
         <v>14</v>
       </c>
       <c r="E13" s="13">
         <v>16</v>
       </c>
       <c r="F13" s="13">
         <v>17</v>
       </c>
       <c r="G13" s="13">
         <v>18</v>
       </c>
       <c r="H13" s="13">
         <v>19</v>
@@ -1772,50 +1850,59 @@
       </c>
       <c r="W13" s="12">
         <v>10</v>
       </c>
       <c r="X13" s="12">
         <v>12</v>
       </c>
       <c r="Y13" s="12">
         <v>12</v>
       </c>
       <c r="Z13" s="35">
         <v>13</v>
       </c>
       <c r="AA13" s="35">
         <v>10</v>
       </c>
       <c r="AB13" s="35">
         <v>14</v>
       </c>
       <c r="AC13" s="35">
         <v>10</v>
       </c>
       <c r="AD13" s="38">
         <v>11</v>
       </c>
+      <c r="AE13" s="65">
+        <v>7</v>
+      </c>
+      <c r="AF13" s="39"/>
+      <c r="AG13" s="39"/>
+      <c r="AH13" s="39"/>
+      <c r="AI13" s="39"/>
+      <c r="AJ13" s="39"/>
+      <c r="AK13" s="39"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="13">
         <v>37</v>
       </c>
       <c r="C14" s="13">
         <v>38</v>
       </c>
       <c r="D14" s="13">
         <v>41</v>
       </c>
       <c r="E14" s="13">
         <v>27</v>
       </c>
       <c r="F14" s="13">
         <v>42</v>
       </c>
       <c r="G14" s="13">
         <v>30</v>
       </c>
       <c r="H14" s="13">
         <v>40</v>
@@ -1864,50 +1951,59 @@
       </c>
       <c r="W14" s="12">
         <v>28</v>
       </c>
       <c r="X14" s="12">
         <v>30</v>
       </c>
       <c r="Y14" s="12">
         <v>34</v>
       </c>
       <c r="Z14" s="35">
         <v>35</v>
       </c>
       <c r="AA14" s="35">
         <v>26</v>
       </c>
       <c r="AB14" s="35">
         <v>39</v>
       </c>
       <c r="AC14" s="35">
         <v>37</v>
       </c>
       <c r="AD14" s="38">
         <v>25</v>
       </c>
+      <c r="AE14" s="65">
+        <v>31</v>
+      </c>
+      <c r="AF14" s="39"/>
+      <c r="AG14" s="39"/>
+      <c r="AH14" s="39"/>
+      <c r="AI14" s="39"/>
+      <c r="AJ14" s="39"/>
+      <c r="AK14" s="39"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="13">
         <v>16</v>
       </c>
       <c r="C15" s="13">
         <v>14</v>
       </c>
       <c r="D15" s="13">
         <v>9</v>
       </c>
       <c r="E15" s="13">
         <v>21</v>
       </c>
       <c r="F15" s="13">
         <v>13</v>
       </c>
       <c r="G15" s="13">
         <v>15</v>
       </c>
       <c r="H15" s="13">
         <v>10</v>
@@ -1956,50 +2052,59 @@
       </c>
       <c r="W15" s="12">
         <v>13</v>
       </c>
       <c r="X15" s="12">
         <v>8</v>
       </c>
       <c r="Y15" s="12">
         <v>10</v>
       </c>
       <c r="Z15" s="35">
         <v>10</v>
       </c>
       <c r="AA15" s="35">
         <v>12</v>
       </c>
       <c r="AB15" s="35">
         <v>9</v>
       </c>
       <c r="AC15" s="35">
         <v>9</v>
       </c>
       <c r="AD15" s="38">
         <v>13</v>
       </c>
+      <c r="AE15" s="65">
+        <v>11</v>
+      </c>
+      <c r="AF15" s="39"/>
+      <c r="AG15" s="39"/>
+      <c r="AH15" s="39"/>
+      <c r="AI15" s="39"/>
+      <c r="AJ15" s="39"/>
+      <c r="AK15" s="39"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B16" s="13">
         <v>26</v>
       </c>
       <c r="C16" s="13">
         <v>11</v>
       </c>
       <c r="D16" s="13">
         <v>9</v>
       </c>
       <c r="E16" s="13">
         <v>14</v>
       </c>
       <c r="F16" s="13">
         <v>18</v>
       </c>
       <c r="G16" s="13">
         <v>15</v>
       </c>
       <c r="H16" s="13">
         <v>13</v>
@@ -2048,52 +2153,61 @@
       </c>
       <c r="W16" s="12">
         <v>12</v>
       </c>
       <c r="X16" s="12">
         <v>6</v>
       </c>
       <c r="Y16" s="12">
         <v>16</v>
       </c>
       <c r="Z16" s="35">
         <v>12</v>
       </c>
       <c r="AA16" s="35">
         <v>11</v>
       </c>
       <c r="AB16" s="35">
         <v>7</v>
       </c>
       <c r="AC16" s="35">
         <v>15</v>
       </c>
       <c r="AD16" s="38">
         <v>12</v>
       </c>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16" s="65">
+        <v>20</v>
+      </c>
+      <c r="AF16" s="39"/>
+      <c r="AG16" s="39"/>
+      <c r="AH16" s="39"/>
+      <c r="AI16" s="39"/>
+      <c r="AJ16" s="39"/>
+      <c r="AK16" s="39"/>
+    </row>
+    <row r="17" spans="1:37">
       <c r="A17" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B17" s="13">
         <v>10</v>
       </c>
       <c r="C17" s="13">
         <v>9</v>
       </c>
       <c r="D17" s="13">
         <v>6</v>
       </c>
       <c r="E17" s="13">
         <v>21</v>
       </c>
       <c r="F17" s="13">
         <v>10</v>
       </c>
       <c r="G17" s="13">
         <v>11</v>
       </c>
       <c r="H17" s="13">
         <v>13</v>
       </c>
       <c r="I17" s="11">
@@ -2140,52 +2254,61 @@
       </c>
       <c r="W17" s="12">
         <v>22</v>
       </c>
       <c r="X17" s="12">
         <v>14</v>
       </c>
       <c r="Y17" s="12">
         <v>12</v>
       </c>
       <c r="Z17" s="35">
         <v>14</v>
       </c>
       <c r="AA17" s="35">
         <v>8</v>
       </c>
       <c r="AB17" s="35">
         <v>12</v>
       </c>
       <c r="AC17" s="35">
         <v>10</v>
       </c>
       <c r="AD17" s="38">
         <v>6</v>
       </c>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17" s="65">
+        <v>12</v>
+      </c>
+      <c r="AF17" s="39"/>
+      <c r="AG17" s="39"/>
+      <c r="AH17" s="39"/>
+      <c r="AI17" s="39"/>
+      <c r="AJ17" s="39"/>
+      <c r="AK17" s="39"/>
+    </row>
+    <row r="18" spans="1:37">
       <c r="A18" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="13">
         <v>33</v>
       </c>
       <c r="C18" s="13">
         <v>32</v>
       </c>
       <c r="D18" s="13">
         <v>29</v>
       </c>
       <c r="E18" s="13">
         <v>27</v>
       </c>
       <c r="F18" s="13">
         <v>35</v>
       </c>
       <c r="G18" s="13">
         <v>26</v>
       </c>
       <c r="H18" s="13">
         <v>34</v>
       </c>
       <c r="I18" s="11">
@@ -2232,52 +2355,61 @@
       </c>
       <c r="W18" s="12">
         <v>28</v>
       </c>
       <c r="X18" s="12">
         <v>25</v>
       </c>
       <c r="Y18" s="12">
         <v>31</v>
       </c>
       <c r="Z18" s="35">
         <v>27</v>
       </c>
       <c r="AA18" s="35">
         <v>31</v>
       </c>
       <c r="AB18" s="35">
         <v>25</v>
       </c>
       <c r="AC18" s="35">
         <v>26</v>
       </c>
       <c r="AD18" s="38">
         <v>24</v>
       </c>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18" s="65">
+        <v>23</v>
+      </c>
+      <c r="AF18" s="39"/>
+      <c r="AG18" s="39"/>
+      <c r="AH18" s="39"/>
+      <c r="AI18" s="39"/>
+      <c r="AJ18" s="39"/>
+      <c r="AK18" s="39"/>
+    </row>
+    <row r="19" spans="1:37">
       <c r="A19" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B19" s="13">
         <v>6</v>
       </c>
       <c r="C19" s="13">
         <v>7</v>
       </c>
       <c r="D19" s="13">
         <v>6</v>
       </c>
       <c r="E19" s="13">
         <v>6</v>
       </c>
       <c r="F19" s="13">
         <v>12</v>
       </c>
       <c r="G19" s="13">
         <v>10</v>
       </c>
       <c r="H19" s="13">
         <v>11</v>
       </c>
       <c r="I19" s="11">
@@ -2324,52 +2456,61 @@
       </c>
       <c r="W19" s="12">
         <v>13</v>
       </c>
       <c r="X19" s="12">
         <v>7</v>
       </c>
       <c r="Y19" s="12">
         <v>4</v>
       </c>
       <c r="Z19" s="35">
         <v>7</v>
       </c>
       <c r="AA19" s="35">
         <v>5</v>
       </c>
       <c r="AB19" s="35">
         <v>7</v>
       </c>
       <c r="AC19" s="35">
         <v>9</v>
       </c>
       <c r="AD19" s="38">
         <v>6</v>
       </c>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19" s="65">
+        <v>6</v>
+      </c>
+      <c r="AF19" s="39"/>
+      <c r="AG19" s="39"/>
+      <c r="AH19" s="39"/>
+      <c r="AI19" s="39"/>
+      <c r="AJ19" s="39"/>
+      <c r="AK19" s="39"/>
+    </row>
+    <row r="20" spans="1:37">
       <c r="A20" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B20" s="13">
         <v>15</v>
       </c>
       <c r="C20" s="13">
         <v>11</v>
       </c>
       <c r="D20" s="13">
         <v>11</v>
       </c>
       <c r="E20" s="13">
         <v>16</v>
       </c>
       <c r="F20" s="13">
         <v>22</v>
       </c>
       <c r="G20" s="13">
         <v>15</v>
       </c>
       <c r="H20" s="13">
         <v>16</v>
       </c>
       <c r="I20" s="11">
@@ -2416,52 +2557,61 @@
       </c>
       <c r="W20" s="12">
         <v>16</v>
       </c>
       <c r="X20" s="12">
         <v>15</v>
       </c>
       <c r="Y20" s="12">
         <v>16</v>
       </c>
       <c r="Z20" s="35">
         <v>7</v>
       </c>
       <c r="AA20" s="35">
         <v>9</v>
       </c>
       <c r="AB20" s="35">
         <v>11</v>
       </c>
       <c r="AC20" s="35">
         <v>12</v>
       </c>
       <c r="AD20" s="38">
         <v>6</v>
       </c>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20" s="65">
+        <v>15</v>
+      </c>
+      <c r="AF20" s="39"/>
+      <c r="AG20" s="39"/>
+      <c r="AH20" s="39"/>
+      <c r="AI20" s="39"/>
+      <c r="AJ20" s="39"/>
+      <c r="AK20" s="39"/>
+    </row>
+    <row r="21" spans="1:37">
       <c r="A21" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B21" s="13">
         <v>34</v>
       </c>
       <c r="C21" s="13">
         <v>21</v>
       </c>
       <c r="D21" s="13">
         <v>27</v>
       </c>
       <c r="E21" s="13">
         <v>29</v>
       </c>
       <c r="F21" s="13">
         <v>24</v>
       </c>
       <c r="G21" s="13">
         <v>17</v>
       </c>
       <c r="H21" s="13">
         <v>36</v>
       </c>
       <c r="I21" s="11">
@@ -2508,82 +2658,97 @@
       </c>
       <c r="W21" s="12">
         <v>20</v>
       </c>
       <c r="X21" s="12">
         <v>25</v>
       </c>
       <c r="Y21" s="12">
         <v>26</v>
       </c>
       <c r="Z21" s="35">
         <v>20</v>
       </c>
       <c r="AA21" s="35">
         <v>13</v>
       </c>
       <c r="AB21" s="35">
         <v>27</v>
       </c>
       <c r="AC21" s="35">
         <v>30</v>
       </c>
       <c r="AD21" s="38">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="56" t="s">
+      <c r="AE21" s="65">
+        <v>21</v>
+      </c>
+      <c r="AF21" s="39"/>
+      <c r="AG21" s="39"/>
+      <c r="AH21" s="39"/>
+      <c r="AI21" s="39"/>
+      <c r="AJ21" s="39"/>
+      <c r="AK21" s="39"/>
+    </row>
+    <row r="22" spans="1:37">
+      <c r="A22" s="53" t="s">
         <v>4</v>
       </c>
-      <c r="B22" s="56"/>
-[...22 lines deleted...]
-      <c r="Y22" s="56"/>
+      <c r="B22" s="53"/>
+      <c r="C22" s="53"/>
+      <c r="D22" s="53"/>
+      <c r="E22" s="53"/>
+      <c r="F22" s="53"/>
+      <c r="G22" s="53"/>
+      <c r="H22" s="53"/>
+      <c r="I22" s="53"/>
+      <c r="J22" s="53"/>
+      <c r="K22" s="53"/>
+      <c r="L22" s="53"/>
+      <c r="M22" s="53"/>
+      <c r="N22" s="53"/>
+      <c r="O22" s="53"/>
+      <c r="P22" s="53"/>
+      <c r="Q22" s="53"/>
+      <c r="R22" s="53"/>
+      <c r="S22" s="53"/>
+      <c r="T22" s="53"/>
+      <c r="U22" s="53"/>
+      <c r="V22" s="53"/>
+      <c r="W22" s="53"/>
+      <c r="X22" s="53"/>
+      <c r="Y22" s="53"/>
       <c r="AD22" s="39"/>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AF22" s="39"/>
+      <c r="AG22" s="39"/>
+      <c r="AH22" s="39"/>
+      <c r="AI22" s="39"/>
+      <c r="AJ22" s="39"/>
+      <c r="AK22" s="39"/>
+    </row>
+    <row r="23" spans="1:37">
       <c r="A23" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="13">
         <v>240</v>
       </c>
       <c r="C23" s="13">
         <v>214</v>
       </c>
       <c r="D23" s="13">
         <v>193</v>
       </c>
       <c r="E23" s="13">
         <v>223</v>
       </c>
       <c r="F23" s="13">
         <v>207</v>
       </c>
       <c r="G23" s="13">
         <v>196</v>
       </c>
       <c r="H23" s="13">
         <v>172</v>
       </c>
       <c r="I23" s="11">
@@ -2630,52 +2795,61 @@
       </c>
       <c r="W23" s="12">
         <v>170</v>
       </c>
       <c r="X23" s="12">
         <v>165</v>
       </c>
       <c r="Y23" s="12">
         <v>200</v>
       </c>
       <c r="Z23" s="35">
         <v>198</v>
       </c>
       <c r="AA23" s="35">
         <v>149</v>
       </c>
       <c r="AB23" s="35">
         <v>166</v>
       </c>
       <c r="AC23" s="35">
         <v>200</v>
       </c>
       <c r="AD23" s="38">
         <v>158</v>
       </c>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23" s="65">
+        <v>189</v>
+      </c>
+      <c r="AF23" s="39"/>
+      <c r="AG23" s="39"/>
+      <c r="AH23" s="39"/>
+      <c r="AI23" s="39"/>
+      <c r="AJ23" s="39"/>
+      <c r="AK23" s="39"/>
+    </row>
+    <row r="24" spans="1:37">
       <c r="A24" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="13">
         <v>197</v>
       </c>
       <c r="C24" s="13">
         <v>185</v>
       </c>
       <c r="D24" s="13">
         <v>164</v>
       </c>
       <c r="E24" s="13">
         <v>189</v>
       </c>
       <c r="F24" s="13">
         <v>168</v>
       </c>
       <c r="G24" s="13">
         <v>172</v>
       </c>
       <c r="H24" s="13">
         <v>151</v>
       </c>
       <c r="I24" s="11">
@@ -2722,52 +2896,61 @@
       </c>
       <c r="W24" s="12">
         <v>138</v>
       </c>
       <c r="X24" s="12">
         <v>146</v>
       </c>
       <c r="Y24" s="12">
         <v>164</v>
       </c>
       <c r="Z24" s="35">
         <v>177</v>
       </c>
       <c r="AA24" s="35">
         <v>126</v>
       </c>
       <c r="AB24" s="35">
         <v>143</v>
       </c>
       <c r="AC24" s="35">
         <v>169</v>
       </c>
       <c r="AD24" s="38">
         <v>136</v>
       </c>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24" s="65">
+        <v>162</v>
+      </c>
+      <c r="AF24" s="39"/>
+      <c r="AG24" s="39"/>
+      <c r="AH24" s="39"/>
+      <c r="AI24" s="39"/>
+      <c r="AJ24" s="39"/>
+      <c r="AK24" s="39"/>
+    </row>
+    <row r="25" spans="1:37">
       <c r="A25" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B25" s="13">
         <v>7</v>
       </c>
       <c r="C25" s="13">
         <v>9</v>
       </c>
       <c r="D25" s="13">
         <v>11</v>
       </c>
       <c r="E25" s="13">
         <v>17</v>
       </c>
       <c r="F25" s="13">
         <v>10</v>
       </c>
       <c r="G25" s="13">
         <v>6</v>
       </c>
       <c r="H25" s="13">
         <v>5</v>
       </c>
       <c r="I25" s="11">
@@ -2814,52 +2997,61 @@
       </c>
       <c r="W25" s="12">
         <v>7</v>
       </c>
       <c r="X25" s="12">
         <v>1</v>
       </c>
       <c r="Y25" s="12">
         <v>7</v>
       </c>
       <c r="Z25" s="35">
         <v>5</v>
       </c>
       <c r="AA25" s="35">
         <v>4</v>
       </c>
       <c r="AB25" s="35">
         <v>8</v>
       </c>
       <c r="AC25" s="35">
         <v>7</v>
       </c>
       <c r="AD25" s="38">
         <v>6</v>
       </c>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25" s="65">
+        <v>6</v>
+      </c>
+      <c r="AF25" s="39"/>
+      <c r="AG25" s="39"/>
+      <c r="AH25" s="39"/>
+      <c r="AI25" s="39"/>
+      <c r="AJ25" s="39"/>
+      <c r="AK25" s="39"/>
+    </row>
+    <row r="26" spans="1:37">
       <c r="A26" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B26" s="13">
         <v>6</v>
       </c>
       <c r="C26" s="13">
         <v>5</v>
       </c>
       <c r="D26" s="13">
         <v>3</v>
       </c>
       <c r="E26" s="13">
         <v>3</v>
       </c>
       <c r="F26" s="13">
         <v>6</v>
       </c>
       <c r="G26" s="13">
         <v>5</v>
       </c>
       <c r="H26" s="13">
         <v>5</v>
       </c>
       <c r="I26" s="11">
@@ -2906,52 +3098,61 @@
       </c>
       <c r="W26" s="12">
         <v>8</v>
       </c>
       <c r="X26" s="12">
         <v>3</v>
       </c>
       <c r="Y26" s="12">
         <v>5</v>
       </c>
       <c r="Z26" s="35">
         <v>6</v>
       </c>
       <c r="AA26" s="35">
         <v>2</v>
       </c>
       <c r="AB26" s="35">
         <v>6</v>
       </c>
       <c r="AC26" s="35">
         <v>6</v>
       </c>
       <c r="AD26" s="38">
         <v>1</v>
       </c>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26" s="65">
+        <v>3</v>
+      </c>
+      <c r="AF26" s="39"/>
+      <c r="AG26" s="39"/>
+      <c r="AH26" s="39"/>
+      <c r="AI26" s="39"/>
+      <c r="AJ26" s="39"/>
+      <c r="AK26" s="39"/>
+    </row>
+    <row r="27" spans="1:37">
       <c r="A27" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B27" s="13">
         <v>15</v>
       </c>
       <c r="C27" s="13">
         <v>4</v>
       </c>
       <c r="D27" s="13">
         <v>3</v>
       </c>
       <c r="E27" s="13">
         <v>5</v>
       </c>
       <c r="F27" s="13">
         <v>10</v>
       </c>
       <c r="G27" s="13">
         <v>6</v>
       </c>
       <c r="H27" s="13">
         <v>3</v>
       </c>
       <c r="I27" s="11">
@@ -2998,52 +3199,61 @@
       </c>
       <c r="W27" s="12">
         <v>5</v>
       </c>
       <c r="X27" s="12">
         <v>4</v>
       </c>
       <c r="Y27" s="12">
         <v>9</v>
       </c>
       <c r="Z27" s="35">
         <v>4</v>
       </c>
       <c r="AA27" s="35">
         <v>7</v>
       </c>
       <c r="AB27" s="35">
         <v>4</v>
       </c>
       <c r="AC27" s="35">
         <v>10</v>
       </c>
       <c r="AD27" s="38">
         <v>7</v>
       </c>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27" s="65">
+        <v>9</v>
+      </c>
+      <c r="AF27" s="39"/>
+      <c r="AG27" s="39"/>
+      <c r="AH27" s="39"/>
+      <c r="AI27" s="39"/>
+      <c r="AJ27" s="39"/>
+      <c r="AK27" s="39"/>
+    </row>
+    <row r="28" spans="1:37">
       <c r="A28" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B28" s="13">
         <v>15</v>
       </c>
       <c r="C28" s="13">
         <v>11</v>
       </c>
       <c r="D28" s="13">
         <v>12</v>
       </c>
       <c r="E28" s="13">
         <v>9</v>
       </c>
       <c r="F28" s="13">
         <v>13</v>
       </c>
       <c r="G28" s="13">
         <v>7</v>
       </c>
       <c r="H28" s="13">
         <v>8</v>
       </c>
       <c r="I28" s="11">
@@ -3090,82 +3300,97 @@
       </c>
       <c r="W28" s="12">
         <v>12</v>
       </c>
       <c r="X28" s="12">
         <v>11</v>
       </c>
       <c r="Y28" s="12">
         <v>15</v>
       </c>
       <c r="Z28" s="35">
         <v>6</v>
       </c>
       <c r="AA28" s="35">
         <v>10</v>
       </c>
       <c r="AB28" s="35">
         <v>5</v>
       </c>
       <c r="AC28" s="35">
         <v>8</v>
       </c>
       <c r="AD28" s="38">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="49" t="s">
+      <c r="AE28" s="65">
+        <v>9</v>
+      </c>
+      <c r="AF28" s="39"/>
+      <c r="AG28" s="39"/>
+      <c r="AH28" s="39"/>
+      <c r="AI28" s="39"/>
+      <c r="AJ28" s="39"/>
+      <c r="AK28" s="39"/>
+    </row>
+    <row r="29" spans="1:37">
+      <c r="A29" s="54" t="s">
         <v>5</v>
       </c>
-      <c r="B29" s="49"/>
-[...22 lines deleted...]
-      <c r="Y29" s="49"/>
+      <c r="B29" s="54"/>
+      <c r="C29" s="54"/>
+      <c r="D29" s="54"/>
+      <c r="E29" s="54"/>
+      <c r="F29" s="54"/>
+      <c r="G29" s="54"/>
+      <c r="H29" s="54"/>
+      <c r="I29" s="54"/>
+      <c r="J29" s="54"/>
+      <c r="K29" s="54"/>
+      <c r="L29" s="54"/>
+      <c r="M29" s="54"/>
+      <c r="N29" s="54"/>
+      <c r="O29" s="54"/>
+      <c r="P29" s="54"/>
+      <c r="Q29" s="54"/>
+      <c r="R29" s="54"/>
+      <c r="S29" s="54"/>
+      <c r="T29" s="54"/>
+      <c r="U29" s="54"/>
+      <c r="V29" s="54"/>
+      <c r="W29" s="54"/>
+      <c r="X29" s="54"/>
+      <c r="Y29" s="54"/>
       <c r="AD29" s="39"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AF29" s="39"/>
+      <c r="AG29" s="39"/>
+      <c r="AH29" s="39"/>
+      <c r="AI29" s="39"/>
+      <c r="AJ29" s="39"/>
+      <c r="AK29" s="39"/>
+    </row>
+    <row r="30" spans="1:37">
       <c r="A30" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B30" s="13">
         <v>220</v>
       </c>
       <c r="C30" s="13">
         <v>204</v>
       </c>
       <c r="D30" s="13">
         <v>183</v>
       </c>
       <c r="E30" s="13">
         <v>231</v>
       </c>
       <c r="F30" s="13">
         <v>248</v>
       </c>
       <c r="G30" s="13">
         <v>212</v>
       </c>
       <c r="H30" s="13">
         <v>243</v>
       </c>
       <c r="I30" s="11">
@@ -3212,52 +3437,61 @@
       </c>
       <c r="W30" s="12">
         <v>190</v>
       </c>
       <c r="X30" s="12">
         <v>187</v>
       </c>
       <c r="Y30" s="12">
         <v>192</v>
       </c>
       <c r="Z30" s="45">
         <v>191</v>
       </c>
       <c r="AA30" s="45">
         <v>153</v>
       </c>
       <c r="AB30" s="45">
         <v>202</v>
       </c>
       <c r="AC30" s="45">
         <v>194</v>
       </c>
       <c r="AD30" s="38">
         <v>140</v>
       </c>
-    </row>
-    <row r="31" spans="1:30">
+      <c r="AE30" s="65">
+        <v>174</v>
+      </c>
+      <c r="AF30" s="39"/>
+      <c r="AG30" s="39"/>
+      <c r="AH30" s="39"/>
+      <c r="AI30" s="39"/>
+      <c r="AJ30" s="39"/>
+      <c r="AK30" s="39"/>
+    </row>
+    <row r="31" spans="1:37">
       <c r="A31" s="43" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="13">
         <v>27</v>
       </c>
       <c r="C31" s="13">
         <v>24</v>
       </c>
       <c r="D31" s="13">
         <v>18</v>
       </c>
       <c r="E31" s="13">
         <v>32</v>
       </c>
       <c r="F31" s="13">
         <v>32</v>
       </c>
       <c r="G31" s="13">
         <v>19</v>
       </c>
       <c r="H31" s="13">
         <v>27</v>
       </c>
       <c r="I31" s="11">
@@ -3304,52 +3538,61 @@
       </c>
       <c r="W31" s="12">
         <v>18</v>
       </c>
       <c r="X31" s="12">
         <v>27</v>
       </c>
       <c r="Y31" s="12">
         <v>24</v>
       </c>
       <c r="Z31" s="45">
         <v>24</v>
       </c>
       <c r="AA31" s="45">
         <v>16</v>
       </c>
       <c r="AB31" s="45">
         <v>18</v>
       </c>
       <c r="AC31" s="45">
         <v>25</v>
       </c>
       <c r="AD31" s="38">
         <v>15</v>
       </c>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31" s="65">
+        <v>17</v>
+      </c>
+      <c r="AF31" s="39"/>
+      <c r="AG31" s="39"/>
+      <c r="AH31" s="39"/>
+      <c r="AI31" s="39"/>
+      <c r="AJ31" s="39"/>
+      <c r="AK31" s="39"/>
+    </row>
+    <row r="32" spans="1:37">
       <c r="A32" s="43" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="13">
         <v>9</v>
       </c>
       <c r="C32" s="13">
         <v>8</v>
       </c>
       <c r="D32" s="13">
         <v>15</v>
       </c>
       <c r="E32" s="13">
         <v>6</v>
       </c>
       <c r="F32" s="13">
         <v>17</v>
       </c>
       <c r="G32" s="13">
         <v>18</v>
       </c>
       <c r="H32" s="13">
         <v>18</v>
       </c>
       <c r="I32" s="11">
@@ -3396,52 +3639,61 @@
       </c>
       <c r="W32" s="12">
         <v>7</v>
       </c>
       <c r="X32" s="12">
         <v>12</v>
       </c>
       <c r="Y32" s="12">
         <v>12</v>
       </c>
       <c r="Z32" s="45">
         <v>19</v>
       </c>
       <c r="AA32" s="45">
         <v>13</v>
       </c>
       <c r="AB32" s="45">
         <v>11</v>
       </c>
       <c r="AC32" s="45">
         <v>11</v>
       </c>
       <c r="AD32" s="38">
         <v>5</v>
       </c>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32" s="65">
+        <v>11</v>
+      </c>
+      <c r="AF32" s="39"/>
+      <c r="AG32" s="39"/>
+      <c r="AH32" s="39"/>
+      <c r="AI32" s="39"/>
+      <c r="AJ32" s="39"/>
+      <c r="AK32" s="39"/>
+    </row>
+    <row r="33" spans="1:37">
       <c r="A33" s="43" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="13">
         <v>18</v>
       </c>
       <c r="C33" s="13">
         <v>12</v>
       </c>
       <c r="D33" s="13">
         <v>5</v>
       </c>
       <c r="E33" s="13">
         <v>12</v>
       </c>
       <c r="F33" s="13">
         <v>23</v>
       </c>
       <c r="G33" s="13">
         <v>17</v>
       </c>
       <c r="H33" s="13">
         <v>9</v>
       </c>
       <c r="I33" s="11">
@@ -3488,52 +3740,61 @@
       </c>
       <c r="W33" s="12">
         <v>13</v>
       </c>
       <c r="X33" s="12">
         <v>10</v>
       </c>
       <c r="Y33" s="12">
         <v>14</v>
       </c>
       <c r="Z33" s="45">
         <v>10</v>
       </c>
       <c r="AA33" s="45">
         <v>10</v>
       </c>
       <c r="AB33" s="45">
         <v>14</v>
       </c>
       <c r="AC33" s="45">
         <v>6</v>
       </c>
       <c r="AD33" s="38">
         <v>6</v>
       </c>
-    </row>
-    <row r="34" spans="1:30">
+      <c r="AE33" s="65">
+        <v>11</v>
+      </c>
+      <c r="AF33" s="39"/>
+      <c r="AG33" s="39"/>
+      <c r="AH33" s="39"/>
+      <c r="AI33" s="39"/>
+      <c r="AJ33" s="39"/>
+      <c r="AK33" s="39"/>
+    </row>
+    <row r="34" spans="1:37">
       <c r="A34" s="43" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="13">
         <v>12</v>
       </c>
       <c r="C34" s="13">
         <v>18</v>
       </c>
       <c r="D34" s="13">
         <v>11</v>
       </c>
       <c r="E34" s="13">
         <v>21</v>
       </c>
       <c r="F34" s="13">
         <v>12</v>
       </c>
       <c r="G34" s="13">
         <v>19</v>
       </c>
       <c r="H34" s="13">
         <v>13</v>
       </c>
       <c r="I34" s="11">
@@ -3580,52 +3841,61 @@
       </c>
       <c r="W34" s="12">
         <v>15</v>
       </c>
       <c r="X34" s="12">
         <v>14</v>
       </c>
       <c r="Y34" s="12">
         <v>10</v>
       </c>
       <c r="Z34" s="45">
         <v>9</v>
       </c>
       <c r="AA34" s="45">
         <v>8</v>
       </c>
       <c r="AB34" s="45">
         <v>23</v>
       </c>
       <c r="AC34" s="45">
         <v>18</v>
       </c>
       <c r="AD34" s="38">
         <v>14</v>
       </c>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34" s="65">
+        <v>10</v>
+      </c>
+      <c r="AF34" s="39"/>
+      <c r="AG34" s="39"/>
+      <c r="AH34" s="39"/>
+      <c r="AI34" s="39"/>
+      <c r="AJ34" s="39"/>
+      <c r="AK34" s="39"/>
+    </row>
+    <row r="35" spans="1:37">
       <c r="A35" s="43" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="13">
         <v>13</v>
       </c>
       <c r="C35" s="13">
         <v>19</v>
       </c>
       <c r="D35" s="13">
         <v>14</v>
       </c>
       <c r="E35" s="13">
         <v>16</v>
       </c>
       <c r="F35" s="13">
         <v>17</v>
       </c>
       <c r="G35" s="13">
         <v>18</v>
       </c>
       <c r="H35" s="13">
         <v>19</v>
       </c>
       <c r="I35" s="11">
@@ -3672,52 +3942,61 @@
       </c>
       <c r="W35" s="12">
         <v>10</v>
       </c>
       <c r="X35" s="12">
         <v>12</v>
       </c>
       <c r="Y35" s="12">
         <v>12</v>
       </c>
       <c r="Z35" s="45">
         <v>13</v>
       </c>
       <c r="AA35" s="45">
         <v>10</v>
       </c>
       <c r="AB35" s="45">
         <v>14</v>
       </c>
       <c r="AC35" s="45">
         <v>10</v>
       </c>
       <c r="AD35" s="38">
         <v>11</v>
       </c>
-    </row>
-    <row r="36" spans="1:30">
+      <c r="AE35" s="65">
+        <v>7</v>
+      </c>
+      <c r="AF35" s="39"/>
+      <c r="AG35" s="39"/>
+      <c r="AH35" s="39"/>
+      <c r="AI35" s="39"/>
+      <c r="AJ35" s="39"/>
+      <c r="AK35" s="39"/>
+    </row>
+    <row r="36" spans="1:37">
       <c r="A36" s="43" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="13">
         <v>37</v>
       </c>
       <c r="C36" s="13">
         <v>38</v>
       </c>
       <c r="D36" s="13">
         <v>41</v>
       </c>
       <c r="E36" s="13">
         <v>27</v>
       </c>
       <c r="F36" s="13">
         <v>42</v>
       </c>
       <c r="G36" s="13">
         <v>30</v>
       </c>
       <c r="H36" s="13">
         <v>40</v>
       </c>
       <c r="I36" s="11">
@@ -3764,52 +4043,61 @@
       </c>
       <c r="W36" s="12">
         <v>28</v>
       </c>
       <c r="X36" s="12">
         <v>30</v>
       </c>
       <c r="Y36" s="12">
         <v>34</v>
       </c>
       <c r="Z36" s="45">
         <v>35</v>
       </c>
       <c r="AA36" s="45">
         <v>26</v>
       </c>
       <c r="AB36" s="45">
         <v>39</v>
       </c>
       <c r="AC36" s="45">
         <v>37</v>
       </c>
       <c r="AD36" s="38">
         <v>25</v>
       </c>
-    </row>
-    <row r="37" spans="1:30">
+      <c r="AE36" s="65">
+        <v>31</v>
+      </c>
+      <c r="AF36" s="39"/>
+      <c r="AG36" s="39"/>
+      <c r="AH36" s="39"/>
+      <c r="AI36" s="39"/>
+      <c r="AJ36" s="39"/>
+      <c r="AK36" s="39"/>
+    </row>
+    <row r="37" spans="1:37">
       <c r="A37" s="43" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="13">
         <v>10</v>
       </c>
       <c r="C37" s="13">
         <v>9</v>
       </c>
       <c r="D37" s="13">
         <v>6</v>
       </c>
       <c r="E37" s="13">
         <v>18</v>
       </c>
       <c r="F37" s="13">
         <v>7</v>
       </c>
       <c r="G37" s="13">
         <v>10</v>
       </c>
       <c r="H37" s="13">
         <v>5</v>
       </c>
       <c r="I37" s="11">
@@ -3856,52 +4144,61 @@
       </c>
       <c r="W37" s="12">
         <v>5</v>
       </c>
       <c r="X37" s="12">
         <v>5</v>
       </c>
       <c r="Y37" s="12">
         <v>5</v>
       </c>
       <c r="Z37" s="45">
         <v>4</v>
       </c>
       <c r="AA37" s="45">
         <v>10</v>
       </c>
       <c r="AB37" s="45">
         <v>3</v>
       </c>
       <c r="AC37" s="45">
         <v>3</v>
       </c>
       <c r="AD37" s="38">
         <v>12</v>
       </c>
-    </row>
-    <row r="38" spans="1:30">
+      <c r="AE37" s="65">
+        <v>8</v>
+      </c>
+      <c r="AF37" s="39"/>
+      <c r="AG37" s="39"/>
+      <c r="AH37" s="39"/>
+      <c r="AI37" s="39"/>
+      <c r="AJ37" s="39"/>
+      <c r="AK37" s="39"/>
+    </row>
+    <row r="38" spans="1:37">
       <c r="A38" s="43" t="s">
         <v>45</v>
       </c>
       <c r="B38" s="13">
         <v>11</v>
       </c>
       <c r="C38" s="13">
         <v>7</v>
       </c>
       <c r="D38" s="13">
         <v>6</v>
       </c>
       <c r="E38" s="13">
         <v>9</v>
       </c>
       <c r="F38" s="13">
         <v>8</v>
       </c>
       <c r="G38" s="13">
         <v>9</v>
       </c>
       <c r="H38" s="13">
         <v>10</v>
       </c>
       <c r="I38" s="11">
@@ -3948,52 +4245,61 @@
       </c>
       <c r="W38" s="12">
         <v>7</v>
       </c>
       <c r="X38" s="12">
         <v>2</v>
       </c>
       <c r="Y38" s="12">
         <v>7</v>
       </c>
       <c r="Z38" s="45">
         <v>8</v>
       </c>
       <c r="AA38" s="45">
         <v>4</v>
       </c>
       <c r="AB38" s="45">
         <v>3</v>
       </c>
       <c r="AC38" s="45">
         <v>5</v>
       </c>
       <c r="AD38" s="38">
         <v>5</v>
       </c>
-    </row>
-    <row r="39" spans="1:30">
+      <c r="AE38" s="65">
+        <v>11</v>
+      </c>
+      <c r="AF38" s="39"/>
+      <c r="AG38" s="39"/>
+      <c r="AH38" s="39"/>
+      <c r="AI38" s="39"/>
+      <c r="AJ38" s="39"/>
+      <c r="AK38" s="39"/>
+    </row>
+    <row r="39" spans="1:37">
       <c r="A39" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B39" s="13">
         <v>10</v>
       </c>
       <c r="C39" s="13">
         <v>9</v>
       </c>
       <c r="D39" s="13">
         <v>6</v>
       </c>
       <c r="E39" s="13">
         <v>21</v>
       </c>
       <c r="F39" s="13">
         <v>10</v>
       </c>
       <c r="G39" s="13">
         <v>11</v>
       </c>
       <c r="H39" s="13">
         <v>13</v>
       </c>
       <c r="I39" s="11">
@@ -4040,52 +4346,61 @@
       </c>
       <c r="W39" s="12">
         <v>22</v>
       </c>
       <c r="X39" s="12">
         <v>14</v>
       </c>
       <c r="Y39" s="12">
         <v>12</v>
       </c>
       <c r="Z39" s="45">
         <v>14</v>
       </c>
       <c r="AA39" s="45">
         <v>8</v>
       </c>
       <c r="AB39" s="45">
         <v>12</v>
       </c>
       <c r="AC39" s="45">
         <v>10</v>
       </c>
       <c r="AD39" s="38">
         <v>6</v>
       </c>
-    </row>
-    <row r="40" spans="1:30">
+      <c r="AE39" s="65">
+        <v>12</v>
+      </c>
+      <c r="AF39" s="39"/>
+      <c r="AG39" s="39"/>
+      <c r="AH39" s="39"/>
+      <c r="AI39" s="39"/>
+      <c r="AJ39" s="39"/>
+      <c r="AK39" s="39"/>
+    </row>
+    <row r="40" spans="1:37">
       <c r="A40" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B40" s="13">
         <v>18</v>
       </c>
       <c r="C40" s="13">
         <v>21</v>
       </c>
       <c r="D40" s="13">
         <v>17</v>
       </c>
       <c r="E40" s="13">
         <v>18</v>
       </c>
       <c r="F40" s="13">
         <v>22</v>
       </c>
       <c r="G40" s="13">
         <v>19</v>
       </c>
       <c r="H40" s="13">
         <v>26</v>
       </c>
       <c r="I40" s="11">
@@ -4132,52 +4447,61 @@
       </c>
       <c r="W40" s="12">
         <v>16</v>
       </c>
       <c r="X40" s="12">
         <v>14</v>
       </c>
       <c r="Y40" s="12">
         <v>16</v>
       </c>
       <c r="Z40" s="45">
         <v>21</v>
       </c>
       <c r="AA40" s="45">
         <v>21</v>
       </c>
       <c r="AB40" s="45">
         <v>20</v>
       </c>
       <c r="AC40" s="45">
         <v>18</v>
       </c>
       <c r="AD40" s="38">
         <v>16</v>
       </c>
-    </row>
-    <row r="41" spans="1:30">
+      <c r="AE40" s="65">
+        <v>14</v>
+      </c>
+      <c r="AF40" s="39"/>
+      <c r="AG40" s="39"/>
+      <c r="AH40" s="39"/>
+      <c r="AI40" s="39"/>
+      <c r="AJ40" s="39"/>
+      <c r="AK40" s="39"/>
+    </row>
+    <row r="41" spans="1:37">
       <c r="A41" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B41" s="13">
         <v>6</v>
       </c>
       <c r="C41" s="13">
         <v>7</v>
       </c>
       <c r="D41" s="13">
         <v>6</v>
       </c>
       <c r="E41" s="13">
         <v>6</v>
       </c>
       <c r="F41" s="13">
         <v>12</v>
       </c>
       <c r="G41" s="13">
         <v>10</v>
       </c>
       <c r="H41" s="13">
         <v>11</v>
       </c>
       <c r="I41" s="11">
@@ -4224,52 +4548,61 @@
       </c>
       <c r="W41" s="12">
         <v>13</v>
       </c>
       <c r="X41" s="12">
         <v>7</v>
       </c>
       <c r="Y41" s="12">
         <v>4</v>
       </c>
       <c r="Z41" s="45">
         <v>7</v>
       </c>
       <c r="AA41" s="45">
         <v>5</v>
       </c>
       <c r="AB41" s="45">
         <v>7</v>
       </c>
       <c r="AC41" s="45">
         <v>9</v>
       </c>
       <c r="AD41" s="38">
         <v>6</v>
       </c>
-    </row>
-    <row r="42" spans="1:30">
+      <c r="AE41" s="65">
+        <v>6</v>
+      </c>
+      <c r="AF41" s="39"/>
+      <c r="AG41" s="39"/>
+      <c r="AH41" s="39"/>
+      <c r="AI41" s="39"/>
+      <c r="AJ41" s="39"/>
+      <c r="AK41" s="39"/>
+    </row>
+    <row r="42" spans="1:37">
       <c r="A42" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B42" s="13">
         <v>15</v>
       </c>
       <c r="C42" s="13">
         <v>11</v>
       </c>
       <c r="D42" s="13">
         <v>11</v>
       </c>
       <c r="E42" s="13">
         <v>16</v>
       </c>
       <c r="F42" s="13">
         <v>22</v>
       </c>
       <c r="G42" s="13">
         <v>15</v>
       </c>
       <c r="H42" s="13">
         <v>16</v>
       </c>
       <c r="I42" s="11">
@@ -4316,52 +4649,61 @@
       </c>
       <c r="W42" s="12">
         <v>16</v>
       </c>
       <c r="X42" s="12">
         <v>15</v>
       </c>
       <c r="Y42" s="12">
         <v>16</v>
       </c>
       <c r="Z42" s="45">
         <v>7</v>
       </c>
       <c r="AA42" s="45">
         <v>9</v>
       </c>
       <c r="AB42" s="45">
         <v>11</v>
       </c>
       <c r="AC42" s="45">
         <v>12</v>
       </c>
       <c r="AD42" s="38">
         <v>6</v>
       </c>
-    </row>
-    <row r="43" spans="1:30" s="39" customFormat="1">
+      <c r="AE42" s="65">
+        <v>15</v>
+      </c>
+      <c r="AF42" s="39"/>
+      <c r="AG42" s="39"/>
+      <c r="AH42" s="39"/>
+      <c r="AI42" s="39"/>
+      <c r="AJ42" s="39"/>
+      <c r="AK42" s="39"/>
+    </row>
+    <row r="43" spans="1:37" s="39" customFormat="1">
       <c r="A43" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B43" s="17">
         <v>34</v>
       </c>
       <c r="C43" s="17">
         <v>21</v>
       </c>
       <c r="D43" s="17">
         <v>27</v>
       </c>
       <c r="E43" s="17">
         <v>29</v>
       </c>
       <c r="F43" s="17">
         <v>24</v>
       </c>
       <c r="G43" s="23">
         <v>17</v>
       </c>
       <c r="H43" s="23">
         <v>36</v>
       </c>
       <c r="I43" s="15">
@@ -4408,223 +4750,232 @@
       </c>
       <c r="W43" s="16">
         <v>20</v>
       </c>
       <c r="X43" s="16">
         <v>25</v>
       </c>
       <c r="Y43" s="16">
         <v>26</v>
       </c>
       <c r="Z43" s="37">
         <v>20</v>
       </c>
       <c r="AA43" s="37">
         <v>13</v>
       </c>
       <c r="AB43" s="37">
         <v>27</v>
       </c>
       <c r="AC43" s="37">
         <v>30</v>
       </c>
       <c r="AD43" s="17">
         <v>13</v>
       </c>
-    </row>
-    <row r="44" spans="1:30">
+      <c r="AE43" s="66">
+        <v>21</v>
+      </c>
+      <c r="AF43" s="21"/>
+      <c r="AG43" s="21"/>
+      <c r="AH43" s="21"/>
+      <c r="AI43" s="21"/>
+      <c r="AJ43" s="21"/>
+      <c r="AK43" s="21"/>
+    </row>
+    <row r="44" spans="1:37">
       <c r="A44" s="18" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="45" spans="1:30">
+    <row r="45" spans="1:37">
       <c r="B45" s="39"/>
       <c r="C45" s="39"/>
       <c r="D45" s="39"/>
       <c r="E45" s="39"/>
       <c r="F45" s="39"/>
       <c r="G45" s="39"/>
       <c r="H45" s="39"/>
       <c r="I45" s="39"/>
       <c r="J45" s="39"/>
       <c r="K45" s="39"/>
       <c r="L45" s="39"/>
       <c r="M45" s="39"/>
       <c r="N45" s="39"/>
       <c r="O45" s="39"/>
       <c r="P45" s="39"/>
       <c r="Q45" s="39"/>
       <c r="R45" s="39"/>
       <c r="S45" s="39"/>
       <c r="T45" s="39"/>
       <c r="U45" s="39"/>
       <c r="V45" s="39"/>
       <c r="W45" s="39"/>
       <c r="X45" s="39"/>
       <c r="Y45" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A1:Y1"/>
-[...1 lines deleted...]
-    <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A6:Y6"/>
+    <mergeCell ref="A22:Y22"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AK44"/>
+  <dimension ref="A1:AL44"/>
   <sheetViews>
-    <sheetView topLeftCell="J16" workbookViewId="0">
-      <selection activeCell="AD7" sqref="AD7:AD43"/>
+    <sheetView topLeftCell="F1" workbookViewId="0">
+      <selection sqref="A1:Y1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="27.6640625" style="14" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="7.109375" style="14" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="27.7109375" style="14" customWidth="1"/>
+    <col min="2" max="2" width="6.5703125" style="14" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.140625" style="14" bestFit="1" customWidth="1"/>
     <col min="4" max="9" width="7" style="14" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="8.88671875" style="14" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.85546875" style="14" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7" style="14" bestFit="1" customWidth="1"/>
-    <col min="12" max="13" width="8.33203125" style="14" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15" max="15" width="7.109375" style="14" bestFit="1" customWidth="1"/>
+    <col min="12" max="13" width="8.28515625" style="14" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.5703125" style="14" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.140625" style="14" bestFit="1" customWidth="1"/>
     <col min="16" max="21" width="7" style="14" bestFit="1" customWidth="1"/>
-    <col min="22" max="22" width="8.88671875" style="14" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="8.85546875" style="14" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7" style="14" bestFit="1" customWidth="1"/>
-    <col min="24" max="25" width="8.33203125" style="14" bestFit="1" customWidth="1"/>
-    <col min="26" max="16384" width="9.109375" style="14"/>
+    <col min="24" max="25" width="8.28515625" style="14" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="13.2">
+    <row r="1" spans="1:38" ht="12.75">
       <c r="A1" s="58" t="s">
         <v>20</v>
       </c>
       <c r="B1" s="58"/>
       <c r="C1" s="58"/>
       <c r="D1" s="58"/>
       <c r="E1" s="58"/>
       <c r="F1" s="58"/>
       <c r="G1" s="58"/>
       <c r="H1" s="58"/>
       <c r="I1" s="58"/>
       <c r="J1" s="58"/>
       <c r="K1" s="58"/>
       <c r="L1" s="58"/>
       <c r="M1" s="58"/>
       <c r="N1" s="58"/>
       <c r="O1" s="58"/>
       <c r="P1" s="58"/>
       <c r="Q1" s="58"/>
       <c r="R1" s="58"/>
       <c r="S1" s="58"/>
       <c r="T1" s="58"/>
       <c r="U1" s="58"/>
       <c r="V1" s="58"/>
       <c r="W1" s="58"/>
       <c r="X1" s="58"/>
       <c r="Y1" s="58"/>
     </row>
-    <row r="2" spans="1:37">
+    <row r="2" spans="1:38">
       <c r="A2" s="40"/>
       <c r="B2" s="40"/>
       <c r="C2" s="40"/>
       <c r="D2" s="40"/>
       <c r="E2" s="40"/>
       <c r="F2" s="40"/>
       <c r="G2" s="40"/>
       <c r="H2" s="40"/>
       <c r="I2" s="40"/>
       <c r="J2" s="40"/>
       <c r="K2" s="40"/>
       <c r="L2" s="40"/>
       <c r="M2" s="40"/>
     </row>
-    <row r="3" spans="1:37" s="5" customFormat="1">
+    <row r="3" spans="1:38" s="5" customFormat="1">
       <c r="X3" s="57"/>
       <c r="Y3" s="57"/>
       <c r="AJ3" s="57" t="s">
         <v>32</v>
       </c>
       <c r="AK3" s="57"/>
     </row>
-    <row r="4" spans="1:37">
-[...1 lines deleted...]
-      <c r="B4" s="50">
+    <row r="4" spans="1:38">
+      <c r="A4" s="55"/>
+      <c r="B4" s="49">
         <v>2024</v>
       </c>
-      <c r="C4" s="51"/>
-[...10 lines deleted...]
-      <c r="N4" s="50">
+      <c r="C4" s="50"/>
+      <c r="D4" s="50"/>
+      <c r="E4" s="50"/>
+      <c r="F4" s="50"/>
+      <c r="G4" s="50"/>
+      <c r="H4" s="50"/>
+      <c r="I4" s="50"/>
+      <c r="J4" s="50"/>
+      <c r="K4" s="50"/>
+      <c r="L4" s="50"/>
+      <c r="M4" s="50"/>
+      <c r="N4" s="49">
         <v>2025</v>
       </c>
-      <c r="O4" s="51"/>
-[...10 lines deleted...]
-      <c r="Z4" s="50">
+      <c r="O4" s="50"/>
+      <c r="P4" s="50"/>
+      <c r="Q4" s="50"/>
+      <c r="R4" s="50"/>
+      <c r="S4" s="50"/>
+      <c r="T4" s="50"/>
+      <c r="U4" s="50"/>
+      <c r="V4" s="50"/>
+      <c r="W4" s="50"/>
+      <c r="X4" s="50"/>
+      <c r="Y4" s="50"/>
+      <c r="Z4" s="49">
         <v>2026</v>
       </c>
-      <c r="AA4" s="51"/>
-[...12 lines deleted...]
-      <c r="A5" s="53"/>
+      <c r="AA4" s="50"/>
+      <c r="AB4" s="50"/>
+      <c r="AC4" s="50"/>
+      <c r="AD4" s="50"/>
+      <c r="AE4" s="50"/>
+      <c r="AF4" s="50"/>
+      <c r="AG4" s="50"/>
+      <c r="AH4" s="50"/>
+      <c r="AI4" s="50"/>
+      <c r="AJ4" s="50"/>
+      <c r="AK4" s="50"/>
+    </row>
+    <row r="5" spans="1:38" ht="22.5">
+      <c r="A5" s="56"/>
       <c r="B5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>26</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="9" t="s">
@@ -4690,80 +5041,80 @@
       <c r="AD5" s="10" t="s">
         <v>24</v>
       </c>
       <c r="AE5" s="10" t="s">
         <v>25</v>
       </c>
       <c r="AF5" s="9" t="s">
         <v>26</v>
       </c>
       <c r="AG5" s="9" t="s">
         <v>27</v>
       </c>
       <c r="AH5" s="9" t="s">
         <v>28</v>
       </c>
       <c r="AI5" s="9" t="s">
         <v>29</v>
       </c>
       <c r="AJ5" s="9" t="s">
         <v>30</v>
       </c>
       <c r="AK5" s="9" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="6" spans="1:37">
+    <row r="6" spans="1:38">
       <c r="A6" s="59" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="59"/>
       <c r="C6" s="59"/>
       <c r="D6" s="59"/>
       <c r="E6" s="59"/>
       <c r="F6" s="59"/>
       <c r="G6" s="59"/>
       <c r="H6" s="59"/>
       <c r="I6" s="59"/>
       <c r="J6" s="59"/>
       <c r="K6" s="59"/>
       <c r="L6" s="59"/>
       <c r="M6" s="59"/>
       <c r="N6" s="59"/>
       <c r="O6" s="59"/>
       <c r="P6" s="59"/>
       <c r="Q6" s="59"/>
       <c r="R6" s="59"/>
       <c r="S6" s="59"/>
       <c r="T6" s="59"/>
       <c r="U6" s="59"/>
       <c r="V6" s="59"/>
       <c r="W6" s="59"/>
       <c r="X6" s="59"/>
       <c r="Y6" s="59"/>
     </row>
-    <row r="7" spans="1:37">
+    <row r="7" spans="1:38">
       <c r="A7" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="24">
         <v>10.32</v>
       </c>
       <c r="C7" s="24">
         <v>10.24</v>
       </c>
       <c r="D7" s="24">
         <v>9.61</v>
       </c>
       <c r="E7" s="24">
         <v>9.83</v>
       </c>
       <c r="F7" s="24">
         <v>9.9</v>
       </c>
       <c r="G7" s="26">
         <v>9.83</v>
       </c>
       <c r="H7" s="26">
         <v>9.75</v>
       </c>
       <c r="I7" s="19">
@@ -4810,52 +5161,62 @@
       </c>
       <c r="W7" s="20">
         <v>8.9</v>
       </c>
       <c r="X7" s="20">
         <v>8.84</v>
       </c>
       <c r="Y7" s="20">
         <v>8.85</v>
       </c>
       <c r="Z7" s="46">
         <v>8.9600000000000009</v>
       </c>
       <c r="AA7" s="46">
         <v>8.35</v>
       </c>
       <c r="AB7" s="46">
         <v>8.39</v>
       </c>
       <c r="AC7" s="46">
         <v>8.6300000000000008</v>
       </c>
       <c r="AD7" s="48">
         <v>8.27</v>
       </c>
-    </row>
-    <row r="8" spans="1:37">
+      <c r="AE7" s="67">
+        <v>8.33</v>
+      </c>
+      <c r="AF7" s="39"/>
+      <c r="AG7" s="39"/>
+      <c r="AH7" s="39"/>
+      <c r="AI7" s="39"/>
+      <c r="AJ7" s="39"/>
+      <c r="AK7" s="39"/>
+      <c r="AL7" s="39"/>
+    </row>
+    <row r="8" spans="1:38">
       <c r="A8" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="24">
         <v>10.45</v>
       </c>
       <c r="C8" s="24">
         <v>10.56</v>
       </c>
       <c r="D8" s="24">
         <v>9.92</v>
       </c>
       <c r="E8" s="24">
         <v>10.050000000000001</v>
       </c>
       <c r="F8" s="24">
         <v>9.82</v>
       </c>
       <c r="G8" s="26">
         <v>9.76</v>
       </c>
       <c r="H8" s="26">
         <v>9.5</v>
       </c>
       <c r="I8" s="19">
@@ -4902,52 +5263,62 @@
       </c>
       <c r="W8" s="20">
         <v>8.51</v>
       </c>
       <c r="X8" s="20">
         <v>8.4700000000000006</v>
       </c>
       <c r="Y8" s="20">
         <v>8.49</v>
       </c>
       <c r="Z8" s="46">
         <v>9.4</v>
       </c>
       <c r="AA8" s="46">
         <v>8.44</v>
       </c>
       <c r="AB8" s="46">
         <v>8.14</v>
       </c>
       <c r="AC8" s="46">
         <v>8.42</v>
       </c>
       <c r="AD8" s="48">
         <v>8.18</v>
       </c>
-    </row>
-    <row r="9" spans="1:37">
+      <c r="AE8" s="67">
+        <v>8.2899999999999991</v>
+      </c>
+      <c r="AF8" s="39"/>
+      <c r="AG8" s="39"/>
+      <c r="AH8" s="39"/>
+      <c r="AI8" s="39"/>
+      <c r="AJ8" s="39"/>
+      <c r="AK8" s="39"/>
+      <c r="AL8" s="39"/>
+    </row>
+    <row r="9" spans="1:38">
       <c r="A9" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="24">
         <v>10.16</v>
       </c>
       <c r="C9" s="24">
         <v>9.91</v>
       </c>
       <c r="D9" s="24">
         <v>8.82</v>
       </c>
       <c r="E9" s="24">
         <v>9.73</v>
       </c>
       <c r="F9" s="24">
         <v>10.18</v>
       </c>
       <c r="G9" s="26">
         <v>9.7100000000000009</v>
       </c>
       <c r="H9" s="26">
         <v>9.7799999999999994</v>
       </c>
       <c r="I9" s="19">
@@ -4994,52 +5365,62 @@
       </c>
       <c r="W9" s="20">
         <v>9.31</v>
       </c>
       <c r="X9" s="20">
         <v>9.4499999999999993</v>
       </c>
       <c r="Y9" s="20">
         <v>9.44</v>
       </c>
       <c r="Z9" s="46">
         <v>9.64</v>
       </c>
       <c r="AA9" s="46">
         <v>8.48</v>
       </c>
       <c r="AB9" s="46">
         <v>8.0399999999999991</v>
       </c>
       <c r="AC9" s="46">
         <v>8.59</v>
       </c>
       <c r="AD9" s="48">
         <v>8.0500000000000007</v>
       </c>
-    </row>
-    <row r="10" spans="1:37">
+      <c r="AE9" s="67">
+        <v>7.89</v>
+      </c>
+      <c r="AF9" s="39"/>
+      <c r="AG9" s="39"/>
+      <c r="AH9" s="39"/>
+      <c r="AI9" s="39"/>
+      <c r="AJ9" s="39"/>
+      <c r="AK9" s="39"/>
+      <c r="AL9" s="39"/>
+    </row>
+    <row r="10" spans="1:38">
       <c r="A10" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="24">
         <v>8.2200000000000006</v>
       </c>
       <c r="C10" s="24">
         <v>8</v>
       </c>
       <c r="D10" s="24">
         <v>9.9</v>
       </c>
       <c r="E10" s="24">
         <v>8.84</v>
       </c>
       <c r="F10" s="24">
         <v>10.16</v>
       </c>
       <c r="G10" s="26">
         <v>11.27</v>
       </c>
       <c r="H10" s="26">
         <v>12.03</v>
       </c>
       <c r="I10" s="19">
@@ -5086,52 +5467,62 @@
       </c>
       <c r="W10" s="20">
         <v>12.46</v>
       </c>
       <c r="X10" s="20">
         <v>12.38</v>
       </c>
       <c r="Y10" s="20">
         <v>12.29</v>
       </c>
       <c r="Z10" s="46">
         <v>18.579999999999998</v>
       </c>
       <c r="AA10" s="46">
         <v>16.54</v>
       </c>
       <c r="AB10" s="46">
         <v>14.6</v>
       </c>
       <c r="AC10" s="46">
         <v>13.7</v>
       </c>
       <c r="AD10" s="48">
         <v>11.87</v>
       </c>
-    </row>
-    <row r="11" spans="1:37">
+      <c r="AE10" s="67">
+        <v>11.76</v>
+      </c>
+      <c r="AF10" s="39"/>
+      <c r="AG10" s="39"/>
+      <c r="AH10" s="39"/>
+      <c r="AI10" s="39"/>
+      <c r="AJ10" s="39"/>
+      <c r="AK10" s="39"/>
+      <c r="AL10" s="39"/>
+    </row>
+    <row r="11" spans="1:38">
       <c r="A11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B11" s="24">
         <v>11.12</v>
       </c>
       <c r="C11" s="24">
         <v>10.59</v>
       </c>
       <c r="D11" s="24">
         <v>9.41</v>
       </c>
       <c r="E11" s="24">
         <v>10.38</v>
       </c>
       <c r="F11" s="24">
         <v>11.23</v>
       </c>
       <c r="G11" s="26">
         <v>11.12</v>
       </c>
       <c r="H11" s="26">
         <v>10.42</v>
       </c>
       <c r="I11" s="19">
@@ -5178,52 +5569,62 @@
       </c>
       <c r="W11" s="20">
         <v>8.07</v>
       </c>
       <c r="X11" s="20">
         <v>7.81</v>
       </c>
       <c r="Y11" s="20">
         <v>7.95</v>
       </c>
       <c r="Z11" s="46">
         <v>6.9</v>
       </c>
       <c r="AA11" s="46">
         <v>7.01</v>
       </c>
       <c r="AB11" s="46">
         <v>8.08</v>
       </c>
       <c r="AC11" s="46">
         <v>7.62</v>
       </c>
       <c r="AD11" s="48">
         <v>7.18</v>
       </c>
-    </row>
-    <row r="12" spans="1:37">
+      <c r="AE11" s="67">
+        <v>7.32</v>
+      </c>
+      <c r="AF11" s="39"/>
+      <c r="AG11" s="39"/>
+      <c r="AH11" s="39"/>
+      <c r="AI11" s="39"/>
+      <c r="AJ11" s="39"/>
+      <c r="AK11" s="39"/>
+      <c r="AL11" s="39"/>
+    </row>
+    <row r="12" spans="1:38">
       <c r="A12" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B12" s="24">
         <v>6.85</v>
       </c>
       <c r="C12" s="24">
         <v>8.84</v>
       </c>
       <c r="D12" s="24">
         <v>7.97</v>
       </c>
       <c r="E12" s="24">
         <v>9.07</v>
       </c>
       <c r="F12" s="24">
         <v>8.6</v>
       </c>
       <c r="G12" s="26">
         <v>9.02</v>
       </c>
       <c r="H12" s="26">
         <v>8.7899999999999991</v>
       </c>
       <c r="I12" s="19">
@@ -5270,52 +5671,62 @@
       </c>
       <c r="W12" s="20">
         <v>8.89</v>
       </c>
       <c r="X12" s="20">
         <v>8.85</v>
       </c>
       <c r="Y12" s="20">
         <v>8.58</v>
       </c>
       <c r="Z12" s="46">
         <v>5.42</v>
       </c>
       <c r="AA12" s="46">
         <v>5.34</v>
       </c>
       <c r="AB12" s="46">
         <v>8.2100000000000009</v>
       </c>
       <c r="AC12" s="46">
         <v>8.92</v>
       </c>
       <c r="AD12" s="48">
         <v>8.77</v>
       </c>
-    </row>
-    <row r="13" spans="1:37">
+      <c r="AE12" s="67">
+        <v>8.33</v>
+      </c>
+      <c r="AF12" s="39"/>
+      <c r="AG12" s="39"/>
+      <c r="AH12" s="39"/>
+      <c r="AI12" s="39"/>
+      <c r="AJ12" s="39"/>
+      <c r="AK12" s="39"/>
+      <c r="AL12" s="39"/>
+    </row>
+    <row r="13" spans="1:38">
       <c r="A13" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="24">
         <v>8.77</v>
       </c>
       <c r="C13" s="24">
         <v>11.17</v>
       </c>
       <c r="D13" s="24">
         <v>10.55</v>
       </c>
       <c r="E13" s="24">
         <v>10.68</v>
       </c>
       <c r="F13" s="24">
         <v>10.83</v>
       </c>
       <c r="G13" s="26">
         <v>11.1</v>
       </c>
       <c r="H13" s="26">
         <v>11.36</v>
       </c>
       <c r="I13" s="19">
@@ -5362,52 +5773,62 @@
       </c>
       <c r="W13" s="20">
         <v>8.9</v>
       </c>
       <c r="X13" s="20">
         <v>8.8800000000000008</v>
       </c>
       <c r="Y13" s="20">
         <v>8.83</v>
       </c>
       <c r="Z13" s="46">
         <v>9.4499999999999993</v>
       </c>
       <c r="AA13" s="46">
         <v>8.7200000000000006</v>
       </c>
       <c r="AB13" s="46">
         <v>9.19</v>
       </c>
       <c r="AC13" s="46">
         <v>8.75</v>
       </c>
       <c r="AD13" s="48">
         <v>8.58</v>
       </c>
-    </row>
-    <row r="14" spans="1:37">
+      <c r="AE13" s="67">
+        <v>8.01</v>
+      </c>
+      <c r="AF13" s="39"/>
+      <c r="AG13" s="39"/>
+      <c r="AH13" s="39"/>
+      <c r="AI13" s="39"/>
+      <c r="AJ13" s="39"/>
+      <c r="AK13" s="39"/>
+      <c r="AL13" s="39"/>
+    </row>
+    <row r="14" spans="1:38">
       <c r="A14" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="24">
         <v>9.44</v>
       </c>
       <c r="C14" s="24">
         <v>9.8800000000000008</v>
       </c>
       <c r="D14" s="24">
         <v>10.06</v>
       </c>
       <c r="E14" s="24">
         <v>9.2200000000000006</v>
       </c>
       <c r="F14" s="24">
         <v>9.5</v>
       </c>
       <c r="G14" s="26">
         <v>9.24</v>
       </c>
       <c r="H14" s="26">
         <v>9.3800000000000008</v>
       </c>
       <c r="I14" s="19">
@@ -5454,52 +5875,62 @@
       </c>
       <c r="W14" s="20">
         <v>7.67</v>
       </c>
       <c r="X14" s="20">
         <v>7.69</v>
       </c>
       <c r="Y14" s="20">
         <v>7.78</v>
       </c>
       <c r="Z14" s="46">
         <v>9</v>
       </c>
       <c r="AA14" s="46">
         <v>8.23</v>
       </c>
       <c r="AB14" s="46">
         <v>8.8699999999999992</v>
       </c>
       <c r="AC14" s="46">
         <v>9.1</v>
       </c>
       <c r="AD14" s="48">
         <v>8.5500000000000007</v>
       </c>
-    </row>
-    <row r="15" spans="1:37">
+      <c r="AE14" s="67">
+        <v>8.49</v>
+      </c>
+      <c r="AF14" s="39"/>
+      <c r="AG14" s="39"/>
+      <c r="AH14" s="39"/>
+      <c r="AI14" s="39"/>
+      <c r="AJ14" s="39"/>
+      <c r="AK14" s="39"/>
+      <c r="AL14" s="39"/>
+    </row>
+    <row r="15" spans="1:38">
       <c r="A15" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="24">
         <v>11.07</v>
       </c>
       <c r="C15" s="24">
         <v>10.72</v>
       </c>
       <c r="D15" s="24">
         <v>9.17</v>
       </c>
       <c r="E15" s="24">
         <v>10.6</v>
       </c>
       <c r="F15" s="24">
         <v>10.27</v>
       </c>
       <c r="G15" s="26">
         <v>10.34</v>
       </c>
       <c r="H15" s="26">
         <v>9.85</v>
       </c>
       <c r="I15" s="19">
@@ -5546,52 +5977,62 @@
       </c>
       <c r="W15" s="20">
         <v>7.51</v>
       </c>
       <c r="X15" s="20">
         <v>7.36</v>
       </c>
       <c r="Y15" s="20">
         <v>7.33</v>
       </c>
       <c r="Z15" s="46">
         <v>7.24</v>
       </c>
       <c r="AA15" s="46">
         <v>8.32</v>
       </c>
       <c r="AB15" s="46">
         <v>7.69</v>
       </c>
       <c r="AC15" s="46">
         <v>7.45</v>
       </c>
       <c r="AD15" s="48">
         <v>7.86</v>
       </c>
-    </row>
-    <row r="16" spans="1:37">
+      <c r="AE15" s="67">
+        <v>7.93</v>
+      </c>
+      <c r="AF15" s="39"/>
+      <c r="AG15" s="39"/>
+      <c r="AH15" s="39"/>
+      <c r="AI15" s="39"/>
+      <c r="AJ15" s="39"/>
+      <c r="AK15" s="39"/>
+      <c r="AL15" s="39"/>
+    </row>
+    <row r="16" spans="1:38">
       <c r="A16" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B16" s="24">
         <v>17.420000000000002</v>
       </c>
       <c r="C16" s="24">
         <v>13.01</v>
       </c>
       <c r="D16" s="24">
         <v>10.61</v>
       </c>
       <c r="E16" s="24">
         <v>10.41</v>
       </c>
       <c r="F16" s="24">
         <v>10.75</v>
       </c>
       <c r="G16" s="26">
         <v>10.71</v>
       </c>
       <c r="H16" s="26">
         <v>10.42</v>
       </c>
       <c r="I16" s="19">
@@ -5638,52 +6079,62 @@
       </c>
       <c r="W16" s="20">
         <v>11.49</v>
       </c>
       <c r="X16" s="20">
         <v>10.84</v>
       </c>
       <c r="Y16" s="20">
         <v>10.87</v>
       </c>
       <c r="Z16" s="46">
         <v>8.4499999999999993</v>
       </c>
       <c r="AA16" s="46">
         <v>8.51</v>
       </c>
       <c r="AB16" s="46">
         <v>7.27</v>
       </c>
       <c r="AC16" s="46">
         <v>8.16</v>
       </c>
       <c r="AD16" s="48">
         <v>8.23</v>
       </c>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16" s="67">
+        <v>9.27</v>
+      </c>
+      <c r="AF16" s="39"/>
+      <c r="AG16" s="39"/>
+      <c r="AH16" s="39"/>
+      <c r="AI16" s="39"/>
+      <c r="AJ16" s="39"/>
+      <c r="AK16" s="39"/>
+      <c r="AL16" s="39"/>
+    </row>
+    <row r="17" spans="1:38">
       <c r="A17" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B17" s="24">
         <v>6.74</v>
       </c>
       <c r="C17" s="24">
         <v>6.66</v>
       </c>
       <c r="D17" s="24">
         <v>5.74</v>
       </c>
       <c r="E17" s="24">
         <v>7.9</v>
       </c>
       <c r="F17" s="24">
         <v>7.65</v>
       </c>
       <c r="G17" s="26">
         <v>7.64</v>
       </c>
       <c r="H17" s="26">
         <v>7.78</v>
       </c>
       <c r="I17" s="19">
@@ -5730,52 +6181,62 @@
       </c>
       <c r="W17" s="20">
         <v>9.33</v>
       </c>
       <c r="X17" s="20">
         <v>9.3800000000000008</v>
       </c>
       <c r="Y17" s="20">
         <v>9.2799999999999994</v>
       </c>
       <c r="Z17" s="46">
         <v>9.52</v>
       </c>
       <c r="AA17" s="46">
         <v>7.85</v>
       </c>
       <c r="AB17" s="46">
         <v>8.0399999999999991</v>
       </c>
       <c r="AC17" s="46">
         <v>7.81</v>
       </c>
       <c r="AD17" s="48">
         <v>7.04</v>
       </c>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17" s="67">
+        <v>7.32</v>
+      </c>
+      <c r="AF17" s="39"/>
+      <c r="AG17" s="39"/>
+      <c r="AH17" s="39"/>
+      <c r="AI17" s="39"/>
+      <c r="AJ17" s="39"/>
+      <c r="AK17" s="39"/>
+      <c r="AL17" s="39"/>
+    </row>
+    <row r="18" spans="1:38">
       <c r="A18" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="24">
         <v>9.93</v>
       </c>
       <c r="C18" s="24">
         <v>10.28</v>
       </c>
       <c r="D18" s="24">
         <v>9.75</v>
       </c>
       <c r="E18" s="24">
         <v>9.41</v>
       </c>
       <c r="F18" s="24">
         <v>9.64</v>
       </c>
       <c r="G18" s="26">
         <v>9.39</v>
       </c>
       <c r="H18" s="26">
         <v>9.51</v>
       </c>
       <c r="I18" s="19">
@@ -5822,52 +6283,62 @@
       </c>
       <c r="W18" s="20">
         <v>9.0500000000000007</v>
       </c>
       <c r="X18" s="20">
         <v>8.9600000000000009</v>
       </c>
       <c r="Y18" s="20">
         <v>9.02</v>
       </c>
       <c r="Z18" s="46">
         <v>8.6199999999999992</v>
       </c>
       <c r="AA18" s="46">
         <v>9.69</v>
       </c>
       <c r="AB18" s="46">
         <v>9.09</v>
       </c>
       <c r="AC18" s="46">
         <v>8.9499999999999993</v>
       </c>
       <c r="AD18" s="48">
         <v>8.67</v>
       </c>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18" s="67">
+        <v>8.48</v>
+      </c>
+      <c r="AF18" s="39"/>
+      <c r="AG18" s="39"/>
+      <c r="AH18" s="39"/>
+      <c r="AI18" s="39"/>
+      <c r="AJ18" s="39"/>
+      <c r="AK18" s="39"/>
+      <c r="AL18" s="39"/>
+    </row>
+    <row r="19" spans="1:38">
       <c r="A19" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B19" s="24">
         <v>7.52</v>
       </c>
       <c r="C19" s="24">
         <v>8.3800000000000008</v>
       </c>
       <c r="D19" s="24">
         <v>8.01</v>
       </c>
       <c r="E19" s="24">
         <v>7.92</v>
       </c>
       <c r="F19" s="24">
         <v>9.3000000000000007</v>
       </c>
       <c r="G19" s="26">
         <v>9.86</v>
       </c>
       <c r="H19" s="26">
         <v>10.41</v>
       </c>
       <c r="I19" s="19">
@@ -5914,52 +6385,62 @@
       </c>
       <c r="W19" s="20">
         <v>10.130000000000001</v>
       </c>
       <c r="X19" s="20">
         <v>10.06</v>
       </c>
       <c r="Y19" s="20">
         <v>9.64</v>
       </c>
       <c r="Z19" s="46">
         <v>9.23</v>
       </c>
       <c r="AA19" s="46">
         <v>8.31</v>
       </c>
       <c r="AB19" s="46">
         <v>8.66</v>
       </c>
       <c r="AC19" s="46">
         <v>9.48</v>
       </c>
       <c r="AD19" s="48">
         <v>9.16</v>
       </c>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19" s="67">
+        <v>9.02</v>
+      </c>
+      <c r="AF19" s="39"/>
+      <c r="AG19" s="39"/>
+      <c r="AH19" s="39"/>
+      <c r="AI19" s="39"/>
+      <c r="AJ19" s="39"/>
+      <c r="AK19" s="39"/>
+      <c r="AL19" s="39"/>
+    </row>
+    <row r="20" spans="1:38">
       <c r="A20" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B20" s="24">
         <v>14.14</v>
       </c>
       <c r="C20" s="24">
         <v>12.65</v>
       </c>
       <c r="D20" s="24">
         <v>11.8</v>
       </c>
       <c r="E20" s="24">
         <v>12.67</v>
       </c>
       <c r="F20" s="24">
         <v>14.24</v>
       </c>
       <c r="G20" s="26">
         <v>14.26</v>
       </c>
       <c r="H20" s="26">
         <v>14.38</v>
       </c>
       <c r="I20" s="19">
@@ -6006,52 +6487,62 @@
       </c>
       <c r="W20" s="20">
         <v>14.25</v>
       </c>
       <c r="X20" s="20">
         <v>14.37</v>
       </c>
       <c r="Y20" s="20">
         <v>14.48</v>
       </c>
       <c r="Z20" s="46">
         <v>7.22</v>
       </c>
       <c r="AA20" s="46">
         <v>8.7100000000000009</v>
       </c>
       <c r="AB20" s="46">
         <v>9.66</v>
       </c>
       <c r="AC20" s="46">
         <v>10.46</v>
       </c>
       <c r="AD20" s="48">
         <v>9.6199999999999992</v>
       </c>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20" s="67">
+        <v>10.68</v>
+      </c>
+      <c r="AF20" s="39"/>
+      <c r="AG20" s="39"/>
+      <c r="AH20" s="39"/>
+      <c r="AI20" s="39"/>
+      <c r="AJ20" s="39"/>
+      <c r="AK20" s="39"/>
+      <c r="AL20" s="39"/>
+    </row>
+    <row r="21" spans="1:38">
       <c r="A21" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B21" s="24">
         <v>11.5</v>
       </c>
       <c r="C21" s="24">
         <v>9.61</v>
       </c>
       <c r="D21" s="24">
         <v>9.43</v>
       </c>
       <c r="E21" s="24">
         <v>9.6</v>
       </c>
       <c r="F21" s="24">
         <v>9.3000000000000007</v>
       </c>
       <c r="G21" s="26">
         <v>8.76</v>
       </c>
       <c r="H21" s="26">
         <v>9.26</v>
       </c>
       <c r="I21" s="19">
@@ -6098,82 +6589,99 @@
       </c>
       <c r="W21" s="20">
         <v>8.8699999999999992</v>
       </c>
       <c r="X21" s="20">
         <v>8.8800000000000008</v>
       </c>
       <c r="Y21" s="20">
         <v>8.8800000000000008</v>
       </c>
       <c r="Z21" s="46">
         <v>7.04</v>
       </c>
       <c r="AA21" s="46">
         <v>6.13</v>
       </c>
       <c r="AB21" s="46">
         <v>7.3</v>
       </c>
       <c r="AC21" s="46">
         <v>8.2100000000000009</v>
       </c>
       <c r="AD21" s="48">
         <v>7.45</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="56" t="s">
+      <c r="AE21" s="67">
+        <v>7.49</v>
+      </c>
+      <c r="AF21" s="39"/>
+      <c r="AG21" s="39"/>
+      <c r="AH21" s="39"/>
+      <c r="AI21" s="39"/>
+      <c r="AJ21" s="39"/>
+      <c r="AK21" s="39"/>
+      <c r="AL21" s="39"/>
+    </row>
+    <row r="22" spans="1:38">
+      <c r="A22" s="53" t="s">
         <v>4</v>
       </c>
-      <c r="B22" s="56"/>
-[...22 lines deleted...]
-      <c r="Y22" s="56"/>
+      <c r="B22" s="53"/>
+      <c r="C22" s="53"/>
+      <c r="D22" s="53"/>
+      <c r="E22" s="53"/>
+      <c r="F22" s="53"/>
+      <c r="G22" s="53"/>
+      <c r="H22" s="53"/>
+      <c r="I22" s="53"/>
+      <c r="J22" s="53"/>
+      <c r="K22" s="53"/>
+      <c r="L22" s="53"/>
+      <c r="M22" s="53"/>
+      <c r="N22" s="53"/>
+      <c r="O22" s="53"/>
+      <c r="P22" s="53"/>
+      <c r="Q22" s="53"/>
+      <c r="R22" s="53"/>
+      <c r="S22" s="53"/>
+      <c r="T22" s="53"/>
+      <c r="U22" s="53"/>
+      <c r="V22" s="53"/>
+      <c r="W22" s="53"/>
+      <c r="X22" s="53"/>
+      <c r="Y22" s="53"/>
       <c r="AD22" s="39"/>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AF22" s="39"/>
+      <c r="AG22" s="39"/>
+      <c r="AH22" s="39"/>
+      <c r="AI22" s="39"/>
+      <c r="AJ22" s="39"/>
+      <c r="AK22" s="39"/>
+      <c r="AL22" s="39"/>
+    </row>
+    <row r="23" spans="1:38">
       <c r="A23" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="24">
         <v>10.94</v>
       </c>
       <c r="C23" s="24">
         <v>10.78</v>
       </c>
       <c r="D23" s="24">
         <v>10.1</v>
       </c>
       <c r="E23" s="24">
         <v>10.210000000000001</v>
       </c>
       <c r="F23" s="24">
         <v>10.06</v>
       </c>
       <c r="G23" s="26">
         <v>9.92</v>
       </c>
       <c r="H23" s="26">
         <v>9.6199999999999992</v>
       </c>
       <c r="I23" s="19">
@@ -6220,52 +6728,62 @@
       </c>
       <c r="W23" s="20">
         <v>8.7100000000000009</v>
       </c>
       <c r="X23" s="20">
         <v>8.6199999999999992</v>
       </c>
       <c r="Y23" s="20">
         <v>8.67</v>
       </c>
       <c r="Z23" s="46">
         <v>9.0500000000000007</v>
       </c>
       <c r="AA23" s="46">
         <v>8.32</v>
       </c>
       <c r="AB23" s="46">
         <v>8.06</v>
       </c>
       <c r="AC23" s="46">
         <v>8.4</v>
       </c>
       <c r="AD23" s="48">
         <v>8.16</v>
       </c>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23" s="67">
+        <v>8.2799999999999994</v>
+      </c>
+      <c r="AF23" s="39"/>
+      <c r="AG23" s="39"/>
+      <c r="AH23" s="39"/>
+      <c r="AI23" s="39"/>
+      <c r="AJ23" s="39"/>
+      <c r="AK23" s="39"/>
+      <c r="AL23" s="39"/>
+    </row>
+    <row r="24" spans="1:38">
       <c r="A24" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="24">
         <v>10.45</v>
       </c>
       <c r="C24" s="24">
         <v>10.56</v>
       </c>
       <c r="D24" s="24">
         <v>9.92</v>
       </c>
       <c r="E24" s="24">
         <v>10.050000000000001</v>
       </c>
       <c r="F24" s="24">
         <v>9.82</v>
       </c>
       <c r="G24" s="26">
         <v>9.76</v>
       </c>
       <c r="H24" s="26">
         <v>9.5</v>
       </c>
       <c r="I24" s="19">
@@ -6312,52 +6830,62 @@
       </c>
       <c r="W24" s="20">
         <v>8.51</v>
       </c>
       <c r="X24" s="20">
         <v>8.4700000000000006</v>
       </c>
       <c r="Y24" s="20">
         <v>8.49</v>
       </c>
       <c r="Z24" s="46">
         <v>9.4</v>
       </c>
       <c r="AA24" s="46">
         <v>8.44</v>
       </c>
       <c r="AB24" s="46">
         <v>8.14</v>
       </c>
       <c r="AC24" s="46">
         <v>8.42</v>
       </c>
       <c r="AD24" s="48">
         <v>8.18</v>
       </c>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24" s="67">
+        <v>8.2899999999999991</v>
+      </c>
+      <c r="AF24" s="39"/>
+      <c r="AG24" s="39"/>
+      <c r="AH24" s="39"/>
+      <c r="AI24" s="39"/>
+      <c r="AJ24" s="39"/>
+      <c r="AK24" s="39"/>
+      <c r="AL24" s="39"/>
+    </row>
+    <row r="25" spans="1:38">
       <c r="A25" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B25" s="24">
         <v>9.74</v>
       </c>
       <c r="C25" s="24">
         <v>11.54</v>
       </c>
       <c r="D25" s="24">
         <v>12.78</v>
       </c>
       <c r="E25" s="24">
         <v>15.65</v>
       </c>
       <c r="F25" s="24">
         <v>15.2</v>
       </c>
       <c r="G25" s="26">
         <v>14.1</v>
       </c>
       <c r="H25" s="26">
         <v>13.07</v>
       </c>
       <c r="I25" s="19">
@@ -6404,52 +6932,62 @@
       </c>
       <c r="W25" s="20">
         <v>9.2899999999999991</v>
       </c>
       <c r="X25" s="20">
         <v>8.6</v>
       </c>
       <c r="Y25" s="20">
         <v>8.69</v>
       </c>
       <c r="Z25" s="46">
         <v>6.91</v>
       </c>
       <c r="AA25" s="46">
         <v>6.53</v>
       </c>
       <c r="AB25" s="46">
         <v>8.1199999999999992</v>
       </c>
       <c r="AC25" s="46">
         <v>8.61</v>
       </c>
       <c r="AD25" s="48">
         <v>8.5399999999999991</v>
       </c>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25" s="67">
+        <v>8.52</v>
+      </c>
+      <c r="AF25" s="39"/>
+      <c r="AG25" s="39"/>
+      <c r="AH25" s="39"/>
+      <c r="AI25" s="39"/>
+      <c r="AJ25" s="39"/>
+      <c r="AK25" s="39"/>
+      <c r="AL25" s="39"/>
+    </row>
+    <row r="26" spans="1:38">
       <c r="A26" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B26" s="24">
         <v>10.45</v>
       </c>
       <c r="C26" s="24">
         <v>9.8800000000000008</v>
       </c>
       <c r="D26" s="24">
         <v>8.24</v>
       </c>
       <c r="E26" s="24">
         <v>7.49</v>
       </c>
       <c r="F26" s="24">
         <v>8.0500000000000007</v>
       </c>
       <c r="G26" s="26">
         <v>8.16</v>
       </c>
       <c r="H26" s="26">
         <v>8.23</v>
       </c>
       <c r="I26" s="19">
@@ -6496,52 +7034,62 @@
       </c>
       <c r="W26" s="20">
         <v>8.25</v>
       </c>
       <c r="X26" s="20">
         <v>7.99</v>
       </c>
       <c r="Y26" s="20">
         <v>8.0500000000000007</v>
       </c>
       <c r="Z26" s="46">
         <v>10.7</v>
       </c>
       <c r="AA26" s="46">
         <v>7.57</v>
       </c>
       <c r="AB26" s="46">
         <v>8.64</v>
       </c>
       <c r="AC26" s="46">
         <v>9.26</v>
       </c>
       <c r="AD26" s="48">
         <v>7.74</v>
       </c>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26" s="67">
+        <v>7.37</v>
+      </c>
+      <c r="AF26" s="39"/>
+      <c r="AG26" s="39"/>
+      <c r="AH26" s="39"/>
+      <c r="AI26" s="39"/>
+      <c r="AJ26" s="39"/>
+      <c r="AK26" s="39"/>
+      <c r="AL26" s="39"/>
+    </row>
+    <row r="27" spans="1:38">
       <c r="A27" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B27" s="24">
         <v>21.77</v>
       </c>
       <c r="C27" s="24">
         <v>14.4</v>
       </c>
       <c r="D27" s="24">
         <v>10.94</v>
       </c>
       <c r="E27" s="24">
         <v>10.130000000000001</v>
       </c>
       <c r="F27" s="24">
         <v>11.01</v>
       </c>
       <c r="G27" s="26">
         <v>10.65</v>
       </c>
       <c r="H27" s="26">
         <v>9.74</v>
       </c>
       <c r="I27" s="19">
@@ -6588,52 +7136,62 @@
       </c>
       <c r="W27" s="20">
         <v>12.53</v>
       </c>
       <c r="X27" s="20">
         <v>11.95</v>
       </c>
       <c r="Y27" s="20">
         <v>12.07</v>
       </c>
       <c r="Z27" s="46">
         <v>5.8</v>
       </c>
       <c r="AA27" s="46">
         <v>8.39</v>
       </c>
       <c r="AB27" s="46">
         <v>7.51</v>
       </c>
       <c r="AC27" s="46">
         <v>9.3699999999999992</v>
       </c>
       <c r="AD27" s="48">
         <v>9.56</v>
       </c>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27" s="67">
+        <v>10.26</v>
+      </c>
+      <c r="AF27" s="39"/>
+      <c r="AG27" s="39"/>
+      <c r="AH27" s="39"/>
+      <c r="AI27" s="39"/>
+      <c r="AJ27" s="39"/>
+      <c r="AK27" s="39"/>
+      <c r="AL27" s="39"/>
+    </row>
+    <row r="28" spans="1:38">
       <c r="A28" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B28" s="24">
         <v>13.57</v>
       </c>
       <c r="C28" s="24">
         <v>12.27</v>
       </c>
       <c r="D28" s="24">
         <v>11.8</v>
       </c>
       <c r="E28" s="24">
         <v>10.96</v>
       </c>
       <c r="F28" s="24">
         <v>11.14</v>
       </c>
       <c r="G28" s="26">
         <v>10.38</v>
       </c>
       <c r="H28" s="26">
         <v>9.93</v>
       </c>
       <c r="I28" s="19">
@@ -6680,82 +7238,99 @@
       </c>
       <c r="W28" s="20">
         <v>9.5</v>
       </c>
       <c r="X28" s="20">
         <v>9.57</v>
       </c>
       <c r="Y28" s="20">
         <v>9.93</v>
       </c>
       <c r="Z28" s="46">
         <v>5.52</v>
       </c>
       <c r="AA28" s="46">
         <v>7.71</v>
       </c>
       <c r="AB28" s="46">
         <v>6.66</v>
       </c>
       <c r="AC28" s="46">
         <v>6.88</v>
       </c>
       <c r="AD28" s="48">
         <v>6.98</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="49" t="s">
+      <c r="AE28" s="67">
+        <v>7.25</v>
+      </c>
+      <c r="AF28" s="39"/>
+      <c r="AG28" s="39"/>
+      <c r="AH28" s="39"/>
+      <c r="AI28" s="39"/>
+      <c r="AJ28" s="39"/>
+      <c r="AK28" s="39"/>
+      <c r="AL28" s="39"/>
+    </row>
+    <row r="29" spans="1:38">
+      <c r="A29" s="54" t="s">
         <v>5</v>
       </c>
-      <c r="B29" s="49"/>
-[...22 lines deleted...]
-      <c r="Y29" s="49"/>
+      <c r="B29" s="54"/>
+      <c r="C29" s="54"/>
+      <c r="D29" s="54"/>
+      <c r="E29" s="54"/>
+      <c r="F29" s="54"/>
+      <c r="G29" s="54"/>
+      <c r="H29" s="54"/>
+      <c r="I29" s="54"/>
+      <c r="J29" s="54"/>
+      <c r="K29" s="54"/>
+      <c r="L29" s="54"/>
+      <c r="M29" s="54"/>
+      <c r="N29" s="54"/>
+      <c r="O29" s="54"/>
+      <c r="P29" s="54"/>
+      <c r="Q29" s="54"/>
+      <c r="R29" s="54"/>
+      <c r="S29" s="54"/>
+      <c r="T29" s="54"/>
+      <c r="U29" s="54"/>
+      <c r="V29" s="54"/>
+      <c r="W29" s="54"/>
+      <c r="X29" s="54"/>
+      <c r="Y29" s="54"/>
       <c r="AD29" s="39"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AF29" s="39"/>
+      <c r="AG29" s="39"/>
+      <c r="AH29" s="39"/>
+      <c r="AI29" s="39"/>
+      <c r="AJ29" s="39"/>
+      <c r="AK29" s="39"/>
+      <c r="AL29" s="39"/>
+    </row>
+    <row r="30" spans="1:38">
       <c r="A30" s="44" t="s">
         <v>33</v>
       </c>
       <c r="B30" s="24">
         <v>9.73</v>
       </c>
       <c r="C30" s="24">
         <v>9.7100000000000009</v>
       </c>
       <c r="D30" s="24">
         <v>9.14</v>
       </c>
       <c r="E30" s="24">
         <v>9.4600000000000009</v>
       </c>
       <c r="F30" s="25">
         <v>9.75</v>
       </c>
       <c r="G30" s="26">
         <v>9.74</v>
       </c>
       <c r="H30" s="26">
         <v>9.89</v>
       </c>
       <c r="I30" s="19">
@@ -6802,52 +7377,62 @@
       </c>
       <c r="W30" s="20">
         <v>9.09</v>
       </c>
       <c r="X30" s="20">
         <v>9.06</v>
       </c>
       <c r="Y30" s="20">
         <v>9.0299999999999994</v>
       </c>
       <c r="Z30" s="46">
         <v>8.8699999999999992</v>
       </c>
       <c r="AA30" s="46">
         <v>8.39</v>
       </c>
       <c r="AB30" s="46">
         <v>8.73</v>
       </c>
       <c r="AC30" s="48">
         <v>8.8699999999999992</v>
       </c>
       <c r="AD30" s="48">
         <v>8.3699999999999992</v>
       </c>
-    </row>
-    <row r="31" spans="1:30">
+      <c r="AE30" s="67">
+        <v>8.3699999999999992</v>
+      </c>
+      <c r="AF30" s="39"/>
+      <c r="AG30" s="39"/>
+      <c r="AH30" s="39"/>
+      <c r="AI30" s="39"/>
+      <c r="AJ30" s="39"/>
+      <c r="AK30" s="39"/>
+      <c r="AL30" s="39"/>
+    </row>
+    <row r="31" spans="1:38">
       <c r="A31" s="43" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="24">
         <v>10.16</v>
       </c>
       <c r="C31" s="24">
         <v>9.91</v>
       </c>
       <c r="D31" s="24">
         <v>8.82</v>
       </c>
       <c r="E31" s="24">
         <v>9.73</v>
       </c>
       <c r="F31" s="25">
         <v>10.18</v>
       </c>
       <c r="G31" s="26">
         <v>9.7100000000000009</v>
       </c>
       <c r="H31" s="26">
         <v>9.7799999999999994</v>
       </c>
       <c r="I31" s="19">
@@ -6894,52 +7479,62 @@
       </c>
       <c r="W31" s="20">
         <v>9.31</v>
       </c>
       <c r="X31" s="20">
         <v>9.4499999999999993</v>
       </c>
       <c r="Y31" s="20">
         <v>9.44</v>
       </c>
       <c r="Z31" s="46">
         <v>9.64</v>
       </c>
       <c r="AA31" s="46">
         <v>8.48</v>
       </c>
       <c r="AB31" s="46">
         <v>8.0399999999999991</v>
       </c>
       <c r="AC31" s="48">
         <v>8.59</v>
       </c>
       <c r="AD31" s="48">
         <v>8.0500000000000007</v>
       </c>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31" s="67">
+        <v>7.89</v>
+      </c>
+      <c r="AF31" s="39"/>
+      <c r="AG31" s="39"/>
+      <c r="AH31" s="39"/>
+      <c r="AI31" s="39"/>
+      <c r="AJ31" s="39"/>
+      <c r="AK31" s="39"/>
+      <c r="AL31" s="39"/>
+    </row>
+    <row r="32" spans="1:38">
       <c r="A32" s="43" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="24">
         <v>8.2200000000000006</v>
       </c>
       <c r="C32" s="24">
         <v>8</v>
       </c>
       <c r="D32" s="24">
         <v>9.9</v>
       </c>
       <c r="E32" s="24">
         <v>8.84</v>
       </c>
       <c r="F32" s="25">
         <v>10.16</v>
       </c>
       <c r="G32" s="26">
         <v>11.27</v>
       </c>
       <c r="H32" s="26">
         <v>12.03</v>
       </c>
       <c r="I32" s="19">
@@ -6986,52 +7581,62 @@
       </c>
       <c r="W32" s="20">
         <v>12.46</v>
       </c>
       <c r="X32" s="20">
         <v>12.38</v>
       </c>
       <c r="Y32" s="20">
         <v>12.29</v>
       </c>
       <c r="Z32" s="46">
         <v>18.579999999999998</v>
       </c>
       <c r="AA32" s="46">
         <v>16.54</v>
       </c>
       <c r="AB32" s="46">
         <v>14.6</v>
       </c>
       <c r="AC32" s="48">
         <v>13.7</v>
       </c>
       <c r="AD32" s="48">
         <v>11.87</v>
       </c>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32" s="67">
+        <v>11.76</v>
+      </c>
+      <c r="AF32" s="39"/>
+      <c r="AG32" s="39"/>
+      <c r="AH32" s="39"/>
+      <c r="AI32" s="39"/>
+      <c r="AJ32" s="39"/>
+      <c r="AK32" s="39"/>
+      <c r="AL32" s="39"/>
+    </row>
+    <row r="33" spans="1:38">
       <c r="A33" s="43" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="24">
         <v>11.78</v>
       </c>
       <c r="C33" s="24">
         <v>10.14</v>
       </c>
       <c r="D33" s="24">
         <v>7.82</v>
       </c>
       <c r="E33" s="24">
         <v>7.9</v>
       </c>
       <c r="F33" s="25">
         <v>9.35</v>
       </c>
       <c r="G33" s="26">
         <v>9.6999999999999993</v>
       </c>
       <c r="H33" s="26">
         <v>9.16</v>
       </c>
       <c r="I33" s="19">
@@ -7078,52 +7683,62 @@
       </c>
       <c r="W33" s="20">
         <v>7.47</v>
       </c>
       <c r="X33" s="20">
         <v>7.42</v>
       </c>
       <c r="Y33" s="20">
         <v>7.59</v>
       </c>
       <c r="Z33" s="46">
         <v>6.9</v>
       </c>
       <c r="AA33" s="46">
         <v>7.24</v>
       </c>
       <c r="AB33" s="46">
         <v>8.06</v>
       </c>
       <c r="AC33" s="48">
         <v>7.12</v>
       </c>
       <c r="AD33" s="48">
         <v>6.5</v>
       </c>
-    </row>
-    <row r="34" spans="1:30">
+      <c r="AE33" s="67">
+        <v>6.72</v>
+      </c>
+      <c r="AF33" s="39"/>
+      <c r="AG33" s="39"/>
+      <c r="AH33" s="39"/>
+      <c r="AI33" s="39"/>
+      <c r="AJ33" s="39"/>
+      <c r="AK33" s="39"/>
+      <c r="AL33" s="39"/>
+    </row>
+    <row r="34" spans="1:38">
       <c r="A34" s="43" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="24">
         <v>6.85</v>
       </c>
       <c r="C34" s="24">
         <v>8.84</v>
       </c>
       <c r="D34" s="24">
         <v>7.97</v>
       </c>
       <c r="E34" s="24">
         <v>9.07</v>
       </c>
       <c r="F34" s="25">
         <v>8.6</v>
       </c>
       <c r="G34" s="26">
         <v>9.02</v>
       </c>
       <c r="H34" s="26">
         <v>8.7899999999999991</v>
       </c>
       <c r="I34" s="19">
@@ -7170,52 +7785,62 @@
       </c>
       <c r="W34" s="20">
         <v>8.89</v>
       </c>
       <c r="X34" s="20">
         <v>8.85</v>
       </c>
       <c r="Y34" s="20">
         <v>8.58</v>
       </c>
       <c r="Z34" s="46">
         <v>5.42</v>
       </c>
       <c r="AA34" s="46">
         <v>5.34</v>
       </c>
       <c r="AB34" s="46">
         <v>8.2100000000000009</v>
       </c>
       <c r="AC34" s="48">
         <v>8.92</v>
       </c>
       <c r="AD34" s="48">
         <v>8.77</v>
       </c>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34" s="67">
+        <v>8.33</v>
+      </c>
+      <c r="AF34" s="39"/>
+      <c r="AG34" s="39"/>
+      <c r="AH34" s="39"/>
+      <c r="AI34" s="39"/>
+      <c r="AJ34" s="39"/>
+      <c r="AK34" s="39"/>
+      <c r="AL34" s="39"/>
+    </row>
+    <row r="35" spans="1:38">
       <c r="A35" s="43" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="24">
         <v>8.77</v>
       </c>
       <c r="C35" s="24">
         <v>11.17</v>
       </c>
       <c r="D35" s="24">
         <v>10.55</v>
       </c>
       <c r="E35" s="24">
         <v>10.68</v>
       </c>
       <c r="F35" s="25">
         <v>10.83</v>
       </c>
       <c r="G35" s="26">
         <v>11.1</v>
       </c>
       <c r="H35" s="26">
         <v>11.36</v>
       </c>
       <c r="I35" s="19">
@@ -7262,52 +7887,62 @@
       </c>
       <c r="W35" s="20">
         <v>8.9</v>
       </c>
       <c r="X35" s="20">
         <v>8.8800000000000008</v>
       </c>
       <c r="Y35" s="20">
         <v>8.83</v>
       </c>
       <c r="Z35" s="46">
         <v>9.4499999999999993</v>
       </c>
       <c r="AA35" s="46">
         <v>8.7200000000000006</v>
       </c>
       <c r="AB35" s="46">
         <v>9.19</v>
       </c>
       <c r="AC35" s="48">
         <v>8.75</v>
       </c>
       <c r="AD35" s="48">
         <v>8.58</v>
       </c>
-    </row>
-    <row r="36" spans="1:30">
+      <c r="AE35" s="67">
+        <v>8.01</v>
+      </c>
+      <c r="AF35" s="39"/>
+      <c r="AG35" s="39"/>
+      <c r="AH35" s="39"/>
+      <c r="AI35" s="39"/>
+      <c r="AJ35" s="39"/>
+      <c r="AK35" s="39"/>
+      <c r="AL35" s="39"/>
+    </row>
+    <row r="36" spans="1:38">
       <c r="A36" s="43" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="24">
         <v>9.44</v>
       </c>
       <c r="C36" s="24">
         <v>9.8800000000000008</v>
       </c>
       <c r="D36" s="24">
         <v>10.06</v>
       </c>
       <c r="E36" s="24">
         <v>9.2200000000000006</v>
       </c>
       <c r="F36" s="25">
         <v>9.5</v>
       </c>
       <c r="G36" s="26">
         <v>9.24</v>
       </c>
       <c r="H36" s="26">
         <v>9.3800000000000008</v>
       </c>
       <c r="I36" s="19">
@@ -7354,52 +7989,62 @@
       </c>
       <c r="W36" s="20">
         <v>7.67</v>
       </c>
       <c r="X36" s="20">
         <v>7.69</v>
       </c>
       <c r="Y36" s="20">
         <v>7.78</v>
       </c>
       <c r="Z36" s="46">
         <v>9</v>
       </c>
       <c r="AA36" s="46">
         <v>8.23</v>
       </c>
       <c r="AB36" s="46">
         <v>8.8699999999999992</v>
       </c>
       <c r="AC36" s="48">
         <v>9.1</v>
       </c>
       <c r="AD36" s="48">
         <v>8.5500000000000007</v>
       </c>
-    </row>
-    <row r="37" spans="1:30">
+      <c r="AE36" s="67">
+        <v>8.49</v>
+      </c>
+      <c r="AF36" s="39"/>
+      <c r="AG36" s="39"/>
+      <c r="AH36" s="39"/>
+      <c r="AI36" s="39"/>
+      <c r="AJ36" s="39"/>
+      <c r="AK36" s="39"/>
+      <c r="AL36" s="39"/>
+    </row>
+    <row r="37" spans="1:38">
       <c r="A37" s="43" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="24">
         <v>11.47</v>
       </c>
       <c r="C37" s="24">
         <v>11.27</v>
       </c>
       <c r="D37" s="24">
         <v>9.7799999999999994</v>
       </c>
       <c r="E37" s="24">
         <v>12.67</v>
       </c>
       <c r="F37" s="25">
         <v>11.75</v>
       </c>
       <c r="G37" s="26">
         <v>11.8</v>
       </c>
       <c r="H37" s="26">
         <v>10.94</v>
       </c>
       <c r="I37" s="19">
@@ -7446,52 +8091,62 @@
       </c>
       <c r="W37" s="20">
         <v>7.01</v>
       </c>
       <c r="X37" s="20">
         <v>6.93</v>
       </c>
       <c r="Y37" s="20">
         <v>6.85</v>
       </c>
       <c r="Z37" s="46">
         <v>4.88</v>
       </c>
       <c r="AA37" s="46">
         <v>8.82</v>
       </c>
       <c r="AB37" s="46">
         <v>7.05</v>
       </c>
       <c r="AC37" s="48">
         <v>6.24</v>
       </c>
       <c r="AD37" s="48">
         <v>7.94</v>
       </c>
-    </row>
-    <row r="38" spans="1:30">
+      <c r="AE37" s="67">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="AF37" s="39"/>
+      <c r="AG37" s="39"/>
+      <c r="AH37" s="39"/>
+      <c r="AI37" s="39"/>
+      <c r="AJ37" s="39"/>
+      <c r="AK37" s="39"/>
+      <c r="AL37" s="39"/>
+    </row>
+    <row r="38" spans="1:38">
       <c r="A38" s="43" t="s">
         <v>45</v>
       </c>
       <c r="B38" s="24">
         <v>13.69</v>
       </c>
       <c r="C38" s="24">
         <v>11.8</v>
       </c>
       <c r="D38" s="24">
         <v>10.32</v>
       </c>
       <c r="E38" s="24">
         <v>10.65</v>
       </c>
       <c r="F38" s="25">
         <v>10.53</v>
       </c>
       <c r="G38" s="26">
         <v>10.75</v>
       </c>
       <c r="H38" s="26">
         <v>11.01</v>
       </c>
       <c r="I38" s="19">
@@ -7538,52 +8193,62 @@
       </c>
       <c r="W38" s="20">
         <v>10.56</v>
       </c>
       <c r="X38" s="20">
         <v>9.85</v>
       </c>
       <c r="Y38" s="20">
         <v>9.8000000000000007</v>
       </c>
       <c r="Z38" s="46">
         <v>10.95</v>
       </c>
       <c r="AA38" s="46">
         <v>8.6300000000000008</v>
       </c>
       <c r="AB38" s="46">
         <v>7.04</v>
       </c>
       <c r="AC38" s="48">
         <v>7.03</v>
       </c>
       <c r="AD38" s="48">
         <v>6.98</v>
       </c>
-    </row>
-    <row r="39" spans="1:30">
+      <c r="AE38" s="67">
+        <v>8.36</v>
+      </c>
+      <c r="AF38" s="39"/>
+      <c r="AG38" s="39"/>
+      <c r="AH38" s="39"/>
+      <c r="AI38" s="39"/>
+      <c r="AJ38" s="39"/>
+      <c r="AK38" s="39"/>
+      <c r="AL38" s="39"/>
+    </row>
+    <row r="39" spans="1:38">
       <c r="A39" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B39" s="24">
         <v>6.74</v>
       </c>
       <c r="C39" s="24">
         <v>6.66</v>
       </c>
       <c r="D39" s="24">
         <v>5.74</v>
       </c>
       <c r="E39" s="24">
         <v>7.9</v>
       </c>
       <c r="F39" s="25">
         <v>7.65</v>
       </c>
       <c r="G39" s="26">
         <v>7.64</v>
       </c>
       <c r="H39" s="26">
         <v>7.78</v>
       </c>
       <c r="I39" s="19">
@@ -7630,52 +8295,62 @@
       </c>
       <c r="W39" s="20">
         <v>9.33</v>
       </c>
       <c r="X39" s="20">
         <v>9.3800000000000008</v>
       </c>
       <c r="Y39" s="20">
         <v>9.2799999999999994</v>
       </c>
       <c r="Z39" s="46">
         <v>9.52</v>
       </c>
       <c r="AA39" s="46">
         <v>7.85</v>
       </c>
       <c r="AB39" s="46">
         <v>8.0399999999999991</v>
       </c>
       <c r="AC39" s="48">
         <v>7.81</v>
       </c>
       <c r="AD39" s="48">
         <v>7.04</v>
       </c>
-    </row>
-    <row r="40" spans="1:30">
+      <c r="AE39" s="67">
+        <v>7.32</v>
+      </c>
+      <c r="AF39" s="39"/>
+      <c r="AG39" s="39"/>
+      <c r="AH39" s="39"/>
+      <c r="AI39" s="39"/>
+      <c r="AJ39" s="39"/>
+      <c r="AK39" s="39"/>
+      <c r="AL39" s="39"/>
+    </row>
+    <row r="40" spans="1:38">
       <c r="A40" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B40" s="24">
         <v>8.1199999999999992</v>
       </c>
       <c r="C40" s="24">
         <v>9.2799999999999994</v>
       </c>
       <c r="D40" s="24">
         <v>8.7200000000000006</v>
       </c>
       <c r="E40" s="24">
         <v>8.6300000000000008</v>
       </c>
       <c r="F40" s="25">
         <v>8.89</v>
       </c>
       <c r="G40" s="26">
         <v>8.89</v>
       </c>
       <c r="H40" s="26">
         <v>9.31</v>
       </c>
       <c r="I40" s="19">
@@ -7722,52 +8397,62 @@
       </c>
       <c r="W40" s="20">
         <v>8.82</v>
       </c>
       <c r="X40" s="20">
         <v>8.65</v>
       </c>
       <c r="Y40" s="20">
         <v>8.5399999999999991</v>
       </c>
       <c r="Z40" s="46">
         <v>10.27</v>
       </c>
       <c r="AA40" s="46">
         <v>10.74</v>
       </c>
       <c r="AB40" s="46">
         <v>10.37</v>
       </c>
       <c r="AC40" s="48">
         <v>10.039999999999999</v>
       </c>
       <c r="AD40" s="48">
         <v>9.56</v>
       </c>
-    </row>
-    <row r="41" spans="1:30" s="39" customFormat="1">
+      <c r="AE40" s="67">
+        <v>9.1300000000000008</v>
+      </c>
+      <c r="AF40" s="39"/>
+      <c r="AG40" s="39"/>
+      <c r="AH40" s="39"/>
+      <c r="AI40" s="39"/>
+      <c r="AJ40" s="39"/>
+      <c r="AK40" s="39"/>
+      <c r="AL40" s="39"/>
+    </row>
+    <row r="41" spans="1:38" s="39" customFormat="1">
       <c r="A41" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B41" s="24">
         <v>7.52</v>
       </c>
       <c r="C41" s="24">
         <v>8.3800000000000008</v>
       </c>
       <c r="D41" s="24">
         <v>8.01</v>
       </c>
       <c r="E41" s="24">
         <v>7.92</v>
       </c>
       <c r="F41" s="25">
         <v>9.3000000000000007</v>
       </c>
       <c r="G41" s="27">
         <v>9.86</v>
       </c>
       <c r="H41" s="26">
         <v>10.41</v>
       </c>
       <c r="I41" s="19">
@@ -7814,52 +8499,55 @@
       </c>
       <c r="W41" s="20">
         <v>10.130000000000001</v>
       </c>
       <c r="X41" s="20">
         <v>10.06</v>
       </c>
       <c r="Y41" s="20">
         <v>9.64</v>
       </c>
       <c r="Z41" s="46">
         <v>9.23</v>
       </c>
       <c r="AA41" s="46">
         <v>8.31</v>
       </c>
       <c r="AB41" s="46">
         <v>8.66</v>
       </c>
       <c r="AC41" s="48">
         <v>9.48</v>
       </c>
       <c r="AD41" s="48">
         <v>9.16</v>
       </c>
-    </row>
-    <row r="42" spans="1:30">
+      <c r="AE41" s="68">
+        <v>9.02</v>
+      </c>
+    </row>
+    <row r="42" spans="1:38">
       <c r="A42" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B42" s="24">
         <v>14.14</v>
       </c>
       <c r="C42" s="24">
         <v>12.65</v>
       </c>
       <c r="D42" s="24">
         <v>11.8</v>
       </c>
       <c r="E42" s="24">
         <v>12.67</v>
       </c>
       <c r="F42" s="25">
         <v>14.24</v>
       </c>
       <c r="G42" s="26">
         <v>14.26</v>
       </c>
       <c r="H42" s="26">
         <v>14.38</v>
       </c>
       <c r="I42" s="14">
@@ -7906,52 +8594,62 @@
       </c>
       <c r="W42" s="20">
         <v>14.25</v>
       </c>
       <c r="X42" s="20">
         <v>14.37</v>
       </c>
       <c r="Y42" s="20">
         <v>14.48</v>
       </c>
       <c r="Z42" s="46">
         <v>7.22</v>
       </c>
       <c r="AA42" s="46">
         <v>8.7100000000000009</v>
       </c>
       <c r="AB42" s="46">
         <v>9.66</v>
       </c>
       <c r="AC42" s="48">
         <v>10.46</v>
       </c>
       <c r="AD42" s="48">
         <v>9.6199999999999992</v>
       </c>
-    </row>
-    <row r="43" spans="1:30" s="39" customFormat="1">
+      <c r="AE42" s="68">
+        <v>10.68</v>
+      </c>
+      <c r="AF42" s="39"/>
+      <c r="AG42" s="39"/>
+      <c r="AH42" s="39"/>
+      <c r="AI42" s="39"/>
+      <c r="AJ42" s="39"/>
+      <c r="AK42" s="39"/>
+      <c r="AL42" s="39"/>
+    </row>
+    <row r="43" spans="1:38" s="39" customFormat="1">
       <c r="A43" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B43" s="28">
         <v>11.5</v>
       </c>
       <c r="C43" s="28">
         <v>9.61</v>
       </c>
       <c r="D43" s="28">
         <v>9.43</v>
       </c>
       <c r="E43" s="28">
         <v>9.6</v>
       </c>
       <c r="F43" s="28">
         <v>9.3000000000000007</v>
       </c>
       <c r="G43" s="29">
         <v>8.76</v>
       </c>
       <c r="H43" s="29">
         <v>9.26</v>
       </c>
       <c r="I43" s="21">
@@ -7998,110 +8696,120 @@
       </c>
       <c r="W43" s="32">
         <v>8.8699999999999992</v>
       </c>
       <c r="X43" s="32">
         <v>8.8800000000000008</v>
       </c>
       <c r="Y43" s="32">
         <v>8.8800000000000008</v>
       </c>
       <c r="Z43" s="47">
         <v>7.04</v>
       </c>
       <c r="AA43" s="47">
         <v>6.13</v>
       </c>
       <c r="AB43" s="47">
         <v>7.3</v>
       </c>
       <c r="AC43" s="47">
         <v>8.2100000000000009</v>
       </c>
       <c r="AD43" s="47">
         <v>7.45</v>
       </c>
-    </row>
-    <row r="44" spans="1:30">
+      <c r="AE43" s="69">
+        <v>7.49</v>
+      </c>
+      <c r="AF43" s="21"/>
+      <c r="AG43" s="21"/>
+      <c r="AH43" s="21"/>
+      <c r="AI43" s="21"/>
+      <c r="AJ43" s="21"/>
+      <c r="AK43" s="21"/>
+      <c r="AL43" s="21"/>
+    </row>
+    <row r="44" spans="1:38">
       <c r="A44" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="X3:Y3"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="AJ3:AK3"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK58"/>
   <sheetViews>
-    <sheetView topLeftCell="L1" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="S68" sqref="S68:S70"/>
+    <sheetView workbookViewId="0">
+      <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" sqref="A1:Y1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="27.5546875" style="14" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="4.33203125" style="14" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="27.5703125" style="14" customWidth="1"/>
+    <col min="2" max="2" width="6.5703125" style="14" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.140625" style="14" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="5.5703125" style="14" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.28515625" style="14" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4" style="14" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="4.44140625" style="14" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="3.88671875" style="14" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="4.42578125" style="14" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="3.85546875" style="14" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="14" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="8.88671875" style="14" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="17" max="17" width="4.33203125" style="39" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.85546875" style="14" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.7109375" style="14" bestFit="1" customWidth="1"/>
+    <col min="12" max="13" width="8.28515625" style="14" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.5703125" style="14" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.140625" style="14" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="5.5703125" style="14" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.28515625" style="39" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4" style="39" bestFit="1" customWidth="1"/>
-    <col min="19" max="19" width="4.44140625" style="39" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="3.88671875" style="39" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="4.42578125" style="39" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="3.85546875" style="39" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="6" style="39" bestFit="1" customWidth="1"/>
-    <col min="22" max="22" width="8.88671875" style="39" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="26" max="16384" width="9.109375" style="39"/>
+    <col min="22" max="22" width="8.85546875" style="39" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.7109375" style="39" bestFit="1" customWidth="1"/>
+    <col min="24" max="25" width="8.28515625" style="39" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="39"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="13.2">
+    <row r="1" spans="1:37" ht="12.75">
       <c r="A1" s="58" t="s">
         <v>34</v>
       </c>
       <c r="B1" s="58"/>
       <c r="C1" s="58"/>
       <c r="D1" s="58"/>
       <c r="E1" s="58"/>
       <c r="F1" s="58"/>
       <c r="G1" s="58"/>
       <c r="H1" s="58"/>
       <c r="I1" s="58"/>
       <c r="J1" s="58"/>
       <c r="K1" s="58"/>
       <c r="L1" s="58"/>
       <c r="M1" s="58"/>
       <c r="N1" s="58"/>
       <c r="O1" s="58"/>
       <c r="P1" s="58"/>
       <c r="Q1" s="58"/>
       <c r="R1" s="58"/>
       <c r="S1" s="58"/>
       <c r="T1" s="58"/>
       <c r="U1" s="58"/>
       <c r="V1" s="58"/>
       <c r="W1" s="58"/>
@@ -8116,96 +8824,96 @@
     </row>
     <row r="3" spans="1:37" s="41" customFormat="1">
       <c r="A3" s="5"/>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="Y3" s="33"/>
       <c r="Z3" s="5"/>
       <c r="AA3" s="5"/>
       <c r="AK3" s="33" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="52"/>
-      <c r="B4" s="50">
+      <c r="A4" s="55"/>
+      <c r="B4" s="49">
         <v>2024</v>
       </c>
-      <c r="C4" s="51"/>
-[...9 lines deleted...]
-      <c r="M4" s="51"/>
+      <c r="C4" s="50"/>
+      <c r="D4" s="50"/>
+      <c r="E4" s="50"/>
+      <c r="F4" s="50"/>
+      <c r="G4" s="50"/>
+      <c r="H4" s="50"/>
+      <c r="I4" s="50"/>
+      <c r="J4" s="50"/>
+      <c r="K4" s="50"/>
+      <c r="L4" s="50"/>
+      <c r="M4" s="50"/>
       <c r="N4" s="60">
         <v>2025</v>
       </c>
       <c r="O4" s="61"/>
       <c r="P4" s="61"/>
       <c r="Q4" s="61"/>
       <c r="R4" s="61"/>
       <c r="S4" s="61"/>
       <c r="T4" s="61"/>
       <c r="U4" s="61"/>
       <c r="V4" s="61"/>
       <c r="W4" s="61"/>
       <c r="X4" s="61"/>
       <c r="Y4" s="61"/>
       <c r="Z4" s="60">
         <v>2026</v>
       </c>
       <c r="AA4" s="61"/>
       <c r="AB4" s="61"/>
       <c r="AC4" s="61"/>
       <c r="AD4" s="61"/>
       <c r="AE4" s="61"/>
       <c r="AF4" s="61"/>
       <c r="AG4" s="61"/>
       <c r="AH4" s="61"/>
       <c r="AI4" s="61"/>
       <c r="AJ4" s="61"/>
       <c r="AK4" s="61"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="53"/>
+      <c r="A5" s="56"/>
       <c r="B5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -8391,50 +9099,53 @@
       </c>
       <c r="W7" s="13">
         <v>360</v>
       </c>
       <c r="X7" s="13">
         <v>352</v>
       </c>
       <c r="Y7" s="13">
         <v>392</v>
       </c>
       <c r="Z7" s="35">
         <v>389</v>
       </c>
       <c r="AA7" s="45">
         <v>302</v>
       </c>
       <c r="AB7" s="45">
         <v>368</v>
       </c>
       <c r="AC7" s="45">
         <v>394</v>
       </c>
       <c r="AD7" s="13">
         <v>298</v>
       </c>
+      <c r="AE7" s="65">
+        <v>363</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="13">
         <v>197</v>
       </c>
       <c r="C8" s="13">
         <v>185</v>
       </c>
       <c r="D8" s="13">
         <v>164</v>
       </c>
       <c r="E8" s="35">
         <v>189</v>
       </c>
       <c r="F8" s="35">
         <v>168</v>
       </c>
       <c r="G8" s="13">
         <v>172</v>
       </c>
       <c r="H8" s="13">
         <v>151</v>
@@ -8483,50 +9194,53 @@
       </c>
       <c r="W8" s="13">
         <v>138</v>
       </c>
       <c r="X8" s="13">
         <v>146</v>
       </c>
       <c r="Y8" s="13">
         <v>164</v>
       </c>
       <c r="Z8" s="35">
         <v>177</v>
       </c>
       <c r="AA8" s="45">
         <v>126</v>
       </c>
       <c r="AB8" s="45">
         <v>143</v>
       </c>
       <c r="AC8" s="45">
         <v>169</v>
       </c>
       <c r="AD8" s="13">
         <v>136</v>
       </c>
+      <c r="AE8" s="65">
+        <v>162</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="13">
         <v>27</v>
       </c>
       <c r="C9" s="13">
         <v>24</v>
       </c>
       <c r="D9" s="13">
         <v>18</v>
       </c>
       <c r="E9" s="35">
         <v>32</v>
       </c>
       <c r="F9" s="35">
         <v>32</v>
       </c>
       <c r="G9" s="13">
         <v>19</v>
       </c>
       <c r="H9" s="13">
         <v>27</v>
@@ -8575,50 +9289,53 @@
       </c>
       <c r="W9" s="13">
         <v>18</v>
       </c>
       <c r="X9" s="13">
         <v>27</v>
       </c>
       <c r="Y9" s="13">
         <v>24</v>
       </c>
       <c r="Z9" s="35">
         <v>24</v>
       </c>
       <c r="AA9" s="45">
         <v>16</v>
       </c>
       <c r="AB9" s="45">
         <v>18</v>
       </c>
       <c r="AC9" s="45">
         <v>25</v>
       </c>
       <c r="AD9" s="13">
         <v>15</v>
       </c>
+      <c r="AE9" s="65">
+        <v>17</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="13">
         <v>9</v>
       </c>
       <c r="C10" s="13">
         <v>8</v>
       </c>
       <c r="D10" s="13">
         <v>15</v>
       </c>
       <c r="E10" s="35">
         <v>6</v>
       </c>
       <c r="F10" s="35">
         <v>17</v>
       </c>
       <c r="G10" s="13">
         <v>18</v>
       </c>
       <c r="H10" s="13">
         <v>18</v>
@@ -8667,50 +9384,53 @@
       </c>
       <c r="W10" s="13">
         <v>7</v>
       </c>
       <c r="X10" s="13">
         <v>12</v>
       </c>
       <c r="Y10" s="13">
         <v>12</v>
       </c>
       <c r="Z10" s="35">
         <v>19</v>
       </c>
       <c r="AA10" s="45">
         <v>13</v>
       </c>
       <c r="AB10" s="45">
         <v>11</v>
       </c>
       <c r="AC10" s="45">
         <v>11</v>
       </c>
       <c r="AD10" s="13">
         <v>5</v>
       </c>
+      <c r="AE10" s="65">
+        <v>11</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B11" s="13">
         <v>25</v>
       </c>
       <c r="C11" s="13">
         <v>21</v>
       </c>
       <c r="D11" s="13">
         <v>16</v>
       </c>
       <c r="E11" s="35">
         <v>29</v>
       </c>
       <c r="F11" s="35">
         <v>33</v>
       </c>
       <c r="G11" s="13">
         <v>23</v>
       </c>
       <c r="H11" s="13">
         <v>14</v>
@@ -8759,50 +9479,53 @@
       </c>
       <c r="W11" s="13">
         <v>20</v>
       </c>
       <c r="X11" s="13">
         <v>11</v>
       </c>
       <c r="Y11" s="13">
         <v>21</v>
       </c>
       <c r="Z11" s="35">
         <v>15</v>
       </c>
       <c r="AA11" s="45">
         <v>14</v>
       </c>
       <c r="AB11" s="45">
         <v>22</v>
       </c>
       <c r="AC11" s="45">
         <v>13</v>
       </c>
       <c r="AD11" s="13">
         <v>12</v>
       </c>
+      <c r="AE11" s="65">
+        <v>17</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B12" s="13">
         <v>12</v>
       </c>
       <c r="C12" s="13">
         <v>18</v>
       </c>
       <c r="D12" s="13">
         <v>11</v>
       </c>
       <c r="E12" s="35">
         <v>21</v>
       </c>
       <c r="F12" s="35">
         <v>12</v>
       </c>
       <c r="G12" s="13">
         <v>19</v>
       </c>
       <c r="H12" s="13">
         <v>13</v>
@@ -8851,50 +9574,53 @@
       </c>
       <c r="W12" s="13">
         <v>15</v>
       </c>
       <c r="X12" s="13">
         <v>14</v>
       </c>
       <c r="Y12" s="13">
         <v>10</v>
       </c>
       <c r="Z12" s="35">
         <v>9</v>
       </c>
       <c r="AA12" s="45">
         <v>8</v>
       </c>
       <c r="AB12" s="45">
         <v>23</v>
       </c>
       <c r="AC12" s="45">
         <v>18</v>
       </c>
       <c r="AD12" s="13">
         <v>14</v>
       </c>
+      <c r="AE12" s="65">
+        <v>10</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="13">
         <v>13</v>
       </c>
       <c r="C13" s="13">
         <v>19</v>
       </c>
       <c r="D13" s="13">
         <v>14</v>
       </c>
       <c r="E13" s="35">
         <v>16</v>
       </c>
       <c r="F13" s="35">
         <v>17</v>
       </c>
       <c r="G13" s="13">
         <v>18</v>
       </c>
       <c r="H13" s="13">
         <v>19</v>
@@ -8943,50 +9669,53 @@
       </c>
       <c r="W13" s="13">
         <v>10</v>
       </c>
       <c r="X13" s="13">
         <v>12</v>
       </c>
       <c r="Y13" s="13">
         <v>12</v>
       </c>
       <c r="Z13" s="35">
         <v>13</v>
       </c>
       <c r="AA13" s="45">
         <v>10</v>
       </c>
       <c r="AB13" s="45">
         <v>14</v>
       </c>
       <c r="AC13" s="45">
         <v>10</v>
       </c>
       <c r="AD13" s="13">
         <v>11</v>
       </c>
+      <c r="AE13" s="65">
+        <v>7</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="13">
         <v>37</v>
       </c>
       <c r="C14" s="13">
         <v>38</v>
       </c>
       <c r="D14" s="13">
         <v>41</v>
       </c>
       <c r="E14" s="35">
         <v>27</v>
       </c>
       <c r="F14" s="35">
         <v>42</v>
       </c>
       <c r="G14" s="13">
         <v>30</v>
       </c>
       <c r="H14" s="13">
         <v>40</v>
@@ -9035,50 +9764,53 @@
       </c>
       <c r="W14" s="13">
         <v>28</v>
       </c>
       <c r="X14" s="13">
         <v>30</v>
       </c>
       <c r="Y14" s="13">
         <v>34</v>
       </c>
       <c r="Z14" s="35">
         <v>35</v>
       </c>
       <c r="AA14" s="45">
         <v>26</v>
       </c>
       <c r="AB14" s="45">
         <v>39</v>
       </c>
       <c r="AC14" s="45">
         <v>37</v>
       </c>
       <c r="AD14" s="13">
         <v>25</v>
       </c>
+      <c r="AE14" s="65">
+        <v>31</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="13">
         <v>16</v>
       </c>
       <c r="C15" s="13">
         <v>14</v>
       </c>
       <c r="D15" s="13">
         <v>9</v>
       </c>
       <c r="E15" s="35">
         <v>21</v>
       </c>
       <c r="F15" s="35">
         <v>13</v>
       </c>
       <c r="G15" s="13">
         <v>15</v>
       </c>
       <c r="H15" s="13">
         <v>10</v>
@@ -9127,50 +9859,53 @@
       </c>
       <c r="W15" s="13">
         <v>13</v>
       </c>
       <c r="X15" s="13">
         <v>8</v>
       </c>
       <c r="Y15" s="13">
         <v>10</v>
       </c>
       <c r="Z15" s="35">
         <v>10</v>
       </c>
       <c r="AA15" s="45">
         <v>12</v>
       </c>
       <c r="AB15" s="45">
         <v>9</v>
       </c>
       <c r="AC15" s="45">
         <v>9</v>
       </c>
       <c r="AD15" s="13">
         <v>13</v>
       </c>
+      <c r="AE15" s="65">
+        <v>11</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B16" s="13">
         <v>26</v>
       </c>
       <c r="C16" s="13">
         <v>11</v>
       </c>
       <c r="D16" s="13">
         <v>9</v>
       </c>
       <c r="E16" s="35">
         <v>14</v>
       </c>
       <c r="F16" s="35">
         <v>18</v>
       </c>
       <c r="G16" s="13">
         <v>15</v>
       </c>
       <c r="H16" s="13">
         <v>13</v>
@@ -9219,52 +9954,55 @@
       </c>
       <c r="W16" s="13">
         <v>12</v>
       </c>
       <c r="X16" s="13">
         <v>6</v>
       </c>
       <c r="Y16" s="13">
         <v>16</v>
       </c>
       <c r="Z16" s="35">
         <v>12</v>
       </c>
       <c r="AA16" s="45">
         <v>11</v>
       </c>
       <c r="AB16" s="45">
         <v>7</v>
       </c>
       <c r="AC16" s="45">
         <v>15</v>
       </c>
       <c r="AD16" s="13">
         <v>12</v>
       </c>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16" s="65">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B17" s="13">
         <v>10</v>
       </c>
       <c r="C17" s="13">
         <v>9</v>
       </c>
       <c r="D17" s="13">
         <v>6</v>
       </c>
       <c r="E17" s="35">
         <v>21</v>
       </c>
       <c r="F17" s="35">
         <v>10</v>
       </c>
       <c r="G17" s="13">
         <v>11</v>
       </c>
       <c r="H17" s="13">
         <v>13</v>
       </c>
       <c r="I17" s="13">
@@ -9311,52 +10049,55 @@
       </c>
       <c r="W17" s="13">
         <v>22</v>
       </c>
       <c r="X17" s="13">
         <v>14</v>
       </c>
       <c r="Y17" s="13">
         <v>12</v>
       </c>
       <c r="Z17" s="35">
         <v>14</v>
       </c>
       <c r="AA17" s="45">
         <v>8</v>
       </c>
       <c r="AB17" s="45">
         <v>12</v>
       </c>
       <c r="AC17" s="45">
         <v>10</v>
       </c>
       <c r="AD17" s="13">
         <v>6</v>
       </c>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17" s="65">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="13">
         <v>33</v>
       </c>
       <c r="C18" s="13">
         <v>32</v>
       </c>
       <c r="D18" s="13">
         <v>29</v>
       </c>
       <c r="E18" s="35">
         <v>27</v>
       </c>
       <c r="F18" s="35">
         <v>35</v>
       </c>
       <c r="G18" s="13">
         <v>26</v>
       </c>
       <c r="H18" s="13">
         <v>34</v>
       </c>
       <c r="I18" s="13">
@@ -9403,52 +10144,55 @@
       </c>
       <c r="W18" s="13">
         <v>28</v>
       </c>
       <c r="X18" s="13">
         <v>25</v>
       </c>
       <c r="Y18" s="13">
         <v>31</v>
       </c>
       <c r="Z18" s="35">
         <v>27</v>
       </c>
       <c r="AA18" s="45">
         <v>31</v>
       </c>
       <c r="AB18" s="45">
         <v>25</v>
       </c>
       <c r="AC18" s="45">
         <v>26</v>
       </c>
       <c r="AD18" s="13">
         <v>24</v>
       </c>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18" s="65">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B19" s="13">
         <v>6</v>
       </c>
       <c r="C19" s="13">
         <v>7</v>
       </c>
       <c r="D19" s="13">
         <v>6</v>
       </c>
       <c r="E19" s="35">
         <v>6</v>
       </c>
       <c r="F19" s="35">
         <v>12</v>
       </c>
       <c r="G19" s="13">
         <v>10</v>
       </c>
       <c r="H19" s="13">
         <v>11</v>
       </c>
       <c r="I19" s="13">
@@ -9495,52 +10239,55 @@
       </c>
       <c r="W19" s="13">
         <v>13</v>
       </c>
       <c r="X19" s="13">
         <v>7</v>
       </c>
       <c r="Y19" s="13">
         <v>4</v>
       </c>
       <c r="Z19" s="35">
         <v>7</v>
       </c>
       <c r="AA19" s="45">
         <v>5</v>
       </c>
       <c r="AB19" s="45">
         <v>7</v>
       </c>
       <c r="AC19" s="45">
         <v>9</v>
       </c>
       <c r="AD19" s="13">
         <v>6</v>
       </c>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19" s="65">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B20" s="13">
         <v>15</v>
       </c>
       <c r="C20" s="13">
         <v>11</v>
       </c>
       <c r="D20" s="13">
         <v>11</v>
       </c>
       <c r="E20" s="35">
         <v>16</v>
       </c>
       <c r="F20" s="35">
         <v>22</v>
       </c>
       <c r="G20" s="13">
         <v>15</v>
       </c>
       <c r="H20" s="13">
         <v>16</v>
       </c>
       <c r="I20" s="13">
@@ -9587,52 +10334,55 @@
       </c>
       <c r="W20" s="13">
         <v>16</v>
       </c>
       <c r="X20" s="13">
         <v>15</v>
       </c>
       <c r="Y20" s="13">
         <v>16</v>
       </c>
       <c r="Z20" s="35">
         <v>7</v>
       </c>
       <c r="AA20" s="45">
         <v>9</v>
       </c>
       <c r="AB20" s="45">
         <v>11</v>
       </c>
       <c r="AC20" s="45">
         <v>12</v>
       </c>
       <c r="AD20" s="13">
         <v>6</v>
       </c>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20" s="65">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B21" s="13">
         <v>34</v>
       </c>
       <c r="C21" s="13">
         <v>21</v>
       </c>
       <c r="D21" s="13">
         <v>27</v>
       </c>
       <c r="E21" s="35">
         <v>29</v>
       </c>
       <c r="F21" s="35">
         <v>24</v>
       </c>
       <c r="G21" s="13">
         <v>17</v>
       </c>
       <c r="H21" s="13">
         <v>36</v>
       </c>
       <c r="I21" s="13">
@@ -9679,86 +10429,90 @@
       </c>
       <c r="W21" s="13">
         <v>20</v>
       </c>
       <c r="X21" s="13">
         <v>25</v>
       </c>
       <c r="Y21" s="13">
         <v>26</v>
       </c>
       <c r="Z21" s="35">
         <v>20</v>
       </c>
       <c r="AA21" s="45">
         <v>13</v>
       </c>
       <c r="AB21" s="45">
         <v>27</v>
       </c>
       <c r="AC21" s="45">
         <v>30</v>
       </c>
       <c r="AD21" s="13">
         <v>13</v>
       </c>
-    </row>
-    <row r="22" spans="1:30" s="36" customFormat="1">
+      <c r="AE21" s="65">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" s="36" customFormat="1">
       <c r="A22" s="63" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="63"/>
       <c r="C22" s="63"/>
       <c r="D22" s="63"/>
       <c r="E22" s="63"/>
       <c r="F22" s="63"/>
       <c r="G22" s="63"/>
       <c r="H22" s="63"/>
       <c r="I22" s="63"/>
       <c r="J22" s="63"/>
       <c r="K22" s="63"/>
       <c r="L22" s="63"/>
       <c r="M22" s="63"/>
       <c r="N22" s="63"/>
       <c r="O22" s="63"/>
       <c r="P22" s="63"/>
       <c r="Q22" s="63"/>
       <c r="R22" s="63"/>
       <c r="S22" s="63"/>
       <c r="T22" s="63"/>
       <c r="U22" s="63"/>
       <c r="V22" s="63"/>
       <c r="W22" s="63"/>
       <c r="X22" s="63"/>
       <c r="Y22" s="63"/>
       <c r="Z22" s="13"/>
       <c r="AA22" s="38"/>
       <c r="AB22" s="38"/>
       <c r="AC22" s="38"/>
       <c r="AD22" s="34"/>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22" s="65"/>
+    </row>
+    <row r="23" spans="1:31">
       <c r="A23" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="35">
         <v>225</v>
       </c>
       <c r="C23" s="13">
         <v>209</v>
       </c>
       <c r="D23" s="35">
         <v>188</v>
       </c>
       <c r="E23" s="35">
         <v>228</v>
       </c>
       <c r="F23" s="35">
         <v>230</v>
       </c>
       <c r="G23" s="35">
         <v>212</v>
       </c>
       <c r="H23" s="35">
         <v>224</v>
       </c>
       <c r="I23" s="35">
@@ -9805,52 +10559,55 @@
       </c>
       <c r="W23" s="13">
         <v>183</v>
       </c>
       <c r="X23" s="13">
         <v>174</v>
       </c>
       <c r="Y23" s="13">
         <v>202</v>
       </c>
       <c r="Z23" s="35">
         <v>198</v>
       </c>
       <c r="AA23" s="45">
         <v>155</v>
       </c>
       <c r="AB23" s="45">
         <v>198</v>
       </c>
       <c r="AC23" s="45">
         <v>203</v>
       </c>
       <c r="AD23" s="13">
         <v>140</v>
       </c>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23" s="65">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31">
       <c r="A24" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="35">
         <v>107</v>
       </c>
       <c r="C24" s="13">
         <v>90</v>
       </c>
       <c r="D24" s="35">
         <v>83</v>
       </c>
       <c r="E24" s="35">
         <v>86</v>
       </c>
       <c r="F24" s="35">
         <v>82</v>
       </c>
       <c r="G24" s="35">
         <v>86</v>
       </c>
       <c r="H24" s="35">
         <v>87</v>
       </c>
       <c r="I24" s="35">
@@ -9897,52 +10654,55 @@
       </c>
       <c r="W24" s="13">
         <v>74</v>
       </c>
       <c r="X24" s="13">
         <v>77</v>
       </c>
       <c r="Y24" s="13">
         <v>84</v>
       </c>
       <c r="Z24" s="35">
         <v>89</v>
       </c>
       <c r="AA24" s="45">
         <v>57</v>
       </c>
       <c r="AB24" s="45">
         <v>75</v>
       </c>
       <c r="AC24" s="45">
         <v>90</v>
       </c>
       <c r="AD24" s="13">
         <v>62</v>
       </c>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24" s="65">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="35">
         <v>12</v>
       </c>
       <c r="C25" s="13">
         <v>12</v>
       </c>
       <c r="D25" s="35">
         <v>9</v>
       </c>
       <c r="E25" s="35">
         <v>18</v>
       </c>
       <c r="F25" s="35">
         <v>14</v>
       </c>
       <c r="G25" s="35">
         <v>11</v>
       </c>
       <c r="H25" s="35">
         <v>15</v>
       </c>
       <c r="I25" s="35">
@@ -9989,52 +10749,55 @@
       </c>
       <c r="W25" s="13">
         <v>10</v>
       </c>
       <c r="X25" s="13">
         <v>12</v>
       </c>
       <c r="Y25" s="13">
         <v>15</v>
       </c>
       <c r="Z25" s="35">
         <v>12</v>
       </c>
       <c r="AA25" s="45">
         <v>10</v>
       </c>
       <c r="AB25" s="45">
         <v>5</v>
       </c>
       <c r="AC25" s="45">
         <v>11</v>
       </c>
       <c r="AD25" s="13">
         <v>7</v>
       </c>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25" s="65">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B26" s="35">
         <v>6</v>
       </c>
       <c r="C26" s="13">
         <v>4</v>
       </c>
       <c r="D26" s="35">
         <v>6</v>
       </c>
       <c r="E26" s="35">
         <v>2</v>
       </c>
       <c r="F26" s="35">
         <v>8</v>
       </c>
       <c r="G26" s="35">
         <v>9</v>
       </c>
       <c r="H26" s="35">
         <v>10</v>
       </c>
       <c r="I26" s="35">
@@ -10081,52 +10844,55 @@
       </c>
       <c r="W26" s="13">
         <v>5</v>
       </c>
       <c r="X26" s="13">
         <v>4</v>
       </c>
       <c r="Y26" s="13">
         <v>7</v>
       </c>
       <c r="Z26" s="35">
         <v>10</v>
       </c>
       <c r="AA26" s="45">
         <v>7</v>
       </c>
       <c r="AB26" s="45">
         <v>6</v>
       </c>
       <c r="AC26" s="45">
         <v>3</v>
       </c>
       <c r="AD26" s="13">
         <v>2</v>
       </c>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26" s="65">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B27" s="35">
         <v>13</v>
       </c>
       <c r="C27" s="13">
         <v>11</v>
       </c>
       <c r="D27" s="35">
         <v>6</v>
       </c>
       <c r="E27" s="35">
         <v>18</v>
       </c>
       <c r="F27" s="35">
         <v>16</v>
       </c>
       <c r="G27" s="35">
         <v>10</v>
       </c>
       <c r="H27" s="35">
         <v>9</v>
       </c>
       <c r="I27" s="35">
@@ -10173,52 +10939,55 @@
       </c>
       <c r="W27" s="13">
         <v>13</v>
       </c>
       <c r="X27" s="13">
         <v>6</v>
       </c>
       <c r="Y27" s="13">
         <v>10</v>
       </c>
       <c r="Z27" s="35">
         <v>9</v>
       </c>
       <c r="AA27" s="45">
         <v>9</v>
       </c>
       <c r="AB27" s="45">
         <v>14</v>
       </c>
       <c r="AC27" s="45">
         <v>7</v>
       </c>
       <c r="AD27" s="13">
         <v>3</v>
       </c>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27" s="65">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B28" s="35">
         <v>4</v>
       </c>
       <c r="C28" s="13">
         <v>9</v>
       </c>
       <c r="D28" s="35">
         <v>2</v>
       </c>
       <c r="E28" s="35">
         <v>8</v>
       </c>
       <c r="F28" s="35">
         <v>8</v>
       </c>
       <c r="G28" s="35">
         <v>10</v>
       </c>
       <c r="H28" s="35">
         <v>6</v>
       </c>
       <c r="I28" s="35">
@@ -10265,52 +11034,55 @@
       </c>
       <c r="W28" s="13">
         <v>8</v>
       </c>
       <c r="X28" s="13">
         <v>7</v>
       </c>
       <c r="Y28" s="13">
         <v>2</v>
       </c>
       <c r="Z28" s="35">
         <v>6</v>
       </c>
       <c r="AA28" s="45">
         <v>3</v>
       </c>
       <c r="AB28" s="45">
         <v>15</v>
       </c>
       <c r="AC28" s="45">
         <v>10</v>
       </c>
       <c r="AD28" s="13">
         <v>7</v>
       </c>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28" s="65">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31">
       <c r="A29" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B29" s="35">
         <v>7</v>
       </c>
       <c r="C29" s="13">
         <v>9</v>
       </c>
       <c r="D29" s="35">
         <v>6</v>
       </c>
       <c r="E29" s="35">
         <v>10</v>
       </c>
       <c r="F29" s="35">
         <v>7</v>
       </c>
       <c r="G29" s="35">
         <v>13</v>
       </c>
       <c r="H29" s="35">
         <v>9</v>
       </c>
       <c r="I29" s="35">
@@ -10357,52 +11129,55 @@
       </c>
       <c r="W29" s="13">
         <v>8</v>
       </c>
       <c r="X29" s="13">
         <v>3</v>
       </c>
       <c r="Y29" s="13">
         <v>7</v>
       </c>
       <c r="Z29" s="35">
         <v>5</v>
       </c>
       <c r="AA29" s="45">
         <v>4</v>
       </c>
       <c r="AB29" s="45">
         <v>9</v>
       </c>
       <c r="AC29" s="45">
         <v>2</v>
       </c>
       <c r="AD29" s="13">
         <v>8</v>
       </c>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29" s="65">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B30" s="35">
         <v>21</v>
       </c>
       <c r="C30" s="13">
         <v>20</v>
       </c>
       <c r="D30" s="35">
         <v>25</v>
       </c>
       <c r="E30" s="35">
         <v>15</v>
       </c>
       <c r="F30" s="35">
         <v>23</v>
       </c>
       <c r="G30" s="35">
         <v>20</v>
       </c>
       <c r="H30" s="35">
         <v>19</v>
       </c>
       <c r="I30" s="35">
@@ -10449,52 +11224,55 @@
       </c>
       <c r="W30" s="13">
         <v>11</v>
       </c>
       <c r="X30" s="13">
         <v>16</v>
       </c>
       <c r="Y30" s="13">
         <v>21</v>
       </c>
       <c r="Z30" s="35">
         <v>18</v>
       </c>
       <c r="AA30" s="45">
         <v>16</v>
       </c>
       <c r="AB30" s="45">
         <v>24</v>
       </c>
       <c r="AC30" s="45">
         <v>23</v>
       </c>
       <c r="AD30" s="13">
         <v>11</v>
       </c>
-    </row>
-    <row r="31" spans="1:30">
+      <c r="AE30" s="65">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31">
       <c r="A31" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B31" s="35">
         <v>6</v>
       </c>
       <c r="C31" s="13">
         <v>8</v>
       </c>
       <c r="D31" s="35">
         <v>6</v>
       </c>
       <c r="E31" s="35">
         <v>12</v>
       </c>
       <c r="F31" s="35">
         <v>9</v>
       </c>
       <c r="G31" s="35">
         <v>7</v>
       </c>
       <c r="H31" s="35">
         <v>6</v>
       </c>
       <c r="I31" s="35">
@@ -10541,52 +11319,55 @@
       </c>
       <c r="W31" s="13">
         <v>5</v>
       </c>
       <c r="X31" s="13">
         <v>7</v>
       </c>
       <c r="Y31" s="13">
         <v>6</v>
       </c>
       <c r="Z31" s="35">
         <v>5</v>
       </c>
       <c r="AA31" s="45">
         <v>4</v>
       </c>
       <c r="AB31" s="45">
         <v>1</v>
       </c>
       <c r="AC31" s="45">
         <v>3</v>
       </c>
       <c r="AD31" s="13">
         <v>9</v>
       </c>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31" s="65">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31">
       <c r="A32" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B32" s="35">
         <v>11</v>
       </c>
       <c r="C32" s="13">
         <v>6</v>
       </c>
       <c r="D32" s="35">
         <v>2</v>
       </c>
       <c r="E32" s="35">
         <v>7</v>
       </c>
       <c r="F32" s="35">
         <v>9</v>
       </c>
       <c r="G32" s="35">
         <v>7</v>
       </c>
       <c r="H32" s="35">
         <v>8</v>
       </c>
       <c r="I32" s="35">
@@ -10633,52 +11414,55 @@
       </c>
       <c r="W32" s="13">
         <v>4</v>
       </c>
       <c r="X32" s="13">
         <v>2</v>
       </c>
       <c r="Y32" s="13">
         <v>10</v>
       </c>
       <c r="Z32" s="35">
         <v>7</v>
       </c>
       <c r="AA32" s="45">
         <v>5</v>
       </c>
       <c r="AB32" s="45">
         <v>4</v>
       </c>
       <c r="AC32" s="45">
         <v>8</v>
       </c>
       <c r="AD32" s="13">
         <v>6</v>
       </c>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32" s="65">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="33" spans="1:31">
       <c r="A33" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B33" s="35">
         <v>1</v>
       </c>
       <c r="C33" s="13">
         <v>4</v>
       </c>
       <c r="D33" s="35">
         <v>5</v>
       </c>
       <c r="E33" s="35">
         <v>14</v>
       </c>
       <c r="F33" s="35">
         <v>4</v>
       </c>
       <c r="G33" s="35">
         <v>7</v>
       </c>
       <c r="H33" s="35">
         <v>7</v>
       </c>
       <c r="I33" s="35">
@@ -10725,52 +11509,55 @@
       </c>
       <c r="W33" s="13">
         <v>8</v>
       </c>
       <c r="X33" s="13">
         <v>9</v>
       </c>
       <c r="Y33" s="13">
         <v>8</v>
       </c>
       <c r="Z33" s="35">
         <v>9</v>
       </c>
       <c r="AA33" s="45">
         <v>4</v>
       </c>
       <c r="AB33" s="45">
         <v>8</v>
       </c>
       <c r="AC33" s="45">
         <v>4</v>
       </c>
       <c r="AD33" s="13">
         <v>3</v>
       </c>
-    </row>
-    <row r="34" spans="1:30">
+      <c r="AE33" s="65">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31">
       <c r="A34" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B34" s="35">
         <v>12</v>
       </c>
       <c r="C34" s="13">
         <v>16</v>
       </c>
       <c r="D34" s="35">
         <v>16</v>
       </c>
       <c r="E34" s="35">
         <v>16</v>
       </c>
       <c r="F34" s="35">
         <v>18</v>
       </c>
       <c r="G34" s="35">
         <v>9</v>
       </c>
       <c r="H34" s="35">
         <v>21</v>
       </c>
       <c r="I34" s="35">
@@ -10817,52 +11604,55 @@
       </c>
       <c r="W34" s="13">
         <v>12</v>
       </c>
       <c r="X34" s="13">
         <v>11</v>
       </c>
       <c r="Y34" s="13">
         <v>11</v>
       </c>
       <c r="Z34" s="35">
         <v>15</v>
       </c>
       <c r="AA34" s="45">
         <v>20</v>
       </c>
       <c r="AB34" s="45">
         <v>14</v>
       </c>
       <c r="AC34" s="45">
         <v>13</v>
       </c>
       <c r="AD34" s="13">
         <v>11</v>
       </c>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34" s="65">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31">
       <c r="A35" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B35" s="35">
         <v>3</v>
       </c>
       <c r="C35" s="13">
         <v>2</v>
       </c>
       <c r="D35" s="35">
         <v>3</v>
       </c>
       <c r="E35" s="35">
         <v>5</v>
       </c>
       <c r="F35" s="35">
         <v>3</v>
       </c>
       <c r="G35" s="35">
         <v>5</v>
       </c>
       <c r="H35" s="35">
         <v>6</v>
       </c>
       <c r="I35" s="35">
@@ -10909,52 +11699,55 @@
       </c>
       <c r="W35" s="13">
         <v>9</v>
       </c>
       <c r="X35" s="13">
         <v>3</v>
       </c>
       <c r="Y35" s="13">
         <v>1</v>
       </c>
       <c r="Z35" s="35">
         <v>3</v>
       </c>
       <c r="AA35" s="45">
         <v>4</v>
       </c>
       <c r="AB35" s="45">
         <v>1</v>
       </c>
       <c r="AC35" s="45">
         <v>4</v>
       </c>
       <c r="AD35" s="13">
         <v>4</v>
       </c>
-    </row>
-    <row r="36" spans="1:30">
+      <c r="AE35" s="65">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="36" spans="1:31">
       <c r="A36" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B36" s="35">
         <v>6</v>
       </c>
       <c r="C36" s="13">
         <v>6</v>
       </c>
       <c r="D36" s="35">
         <v>6</v>
       </c>
       <c r="E36" s="35">
         <v>4</v>
       </c>
       <c r="F36" s="35">
         <v>15</v>
       </c>
       <c r="G36" s="35">
         <v>9</v>
       </c>
       <c r="H36" s="35">
         <v>9</v>
       </c>
       <c r="I36" s="35">
@@ -11001,52 +11794,55 @@
       </c>
       <c r="W36" s="13">
         <v>7</v>
       </c>
       <c r="X36" s="13">
         <v>7</v>
       </c>
       <c r="Y36" s="13">
         <v>9</v>
       </c>
       <c r="Z36" s="35">
         <v>4</v>
       </c>
       <c r="AA36" s="45">
         <v>6</v>
       </c>
       <c r="AB36" s="45">
         <v>7</v>
       </c>
       <c r="AC36" s="45">
         <v>7</v>
       </c>
       <c r="AD36" s="13">
         <v>2</v>
       </c>
-    </row>
-    <row r="37" spans="1:30">
+      <c r="AE36" s="65">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31">
       <c r="A37" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B37" s="35">
         <v>16</v>
       </c>
       <c r="C37" s="13">
         <v>12</v>
       </c>
       <c r="D37" s="35">
         <v>13</v>
       </c>
       <c r="E37" s="35">
         <v>13</v>
       </c>
       <c r="F37" s="35">
         <v>14</v>
       </c>
       <c r="G37" s="35">
         <v>9</v>
       </c>
       <c r="H37" s="35">
         <v>12</v>
       </c>
       <c r="I37" s="35">
@@ -11093,86 +11889,90 @@
       </c>
       <c r="W37" s="13">
         <v>9</v>
       </c>
       <c r="X37" s="13">
         <v>10</v>
       </c>
       <c r="Y37" s="13">
         <v>11</v>
       </c>
       <c r="Z37" s="35">
         <v>6</v>
       </c>
       <c r="AA37" s="45">
         <v>6</v>
       </c>
       <c r="AB37" s="45">
         <v>15</v>
       </c>
       <c r="AC37" s="45">
         <v>18</v>
       </c>
       <c r="AD37" s="14">
         <v>5</v>
       </c>
-    </row>
-    <row r="38" spans="1:30" s="34" customFormat="1">
+      <c r="AE37" s="65">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="38" spans="1:31" s="34" customFormat="1">
       <c r="A38" s="64" t="s">
         <v>37</v>
       </c>
       <c r="B38" s="64"/>
       <c r="C38" s="64"/>
       <c r="D38" s="64"/>
       <c r="E38" s="64"/>
       <c r="F38" s="64"/>
       <c r="G38" s="64"/>
       <c r="H38" s="64"/>
       <c r="I38" s="64"/>
       <c r="J38" s="64"/>
       <c r="K38" s="64"/>
       <c r="L38" s="64"/>
       <c r="M38" s="64"/>
       <c r="N38" s="64"/>
       <c r="O38" s="64"/>
       <c r="P38" s="64"/>
       <c r="Q38" s="64"/>
       <c r="R38" s="64"/>
       <c r="S38" s="64"/>
       <c r="T38" s="64"/>
       <c r="U38" s="64"/>
       <c r="V38" s="64"/>
       <c r="W38" s="64"/>
       <c r="X38" s="64"/>
       <c r="Y38" s="64"/>
       <c r="Z38" s="13"/>
       <c r="AA38" s="38"/>
       <c r="AB38" s="38"/>
       <c r="AC38" s="38"/>
       <c r="AD38" s="13"/>
-    </row>
-    <row r="39" spans="1:30">
+      <c r="AE38" s="65"/>
+    </row>
+    <row r="39" spans="1:31">
       <c r="A39" s="44" t="s">
         <v>33</v>
       </c>
       <c r="B39" s="35">
         <v>235</v>
       </c>
       <c r="C39" s="13">
         <v>209</v>
       </c>
       <c r="D39" s="35">
         <v>188</v>
       </c>
       <c r="E39" s="35">
         <v>226</v>
       </c>
       <c r="F39" s="35">
         <v>225</v>
       </c>
       <c r="G39" s="35">
         <v>196</v>
       </c>
       <c r="H39" s="35">
         <v>191</v>
       </c>
       <c r="I39" s="35">
@@ -11219,52 +12019,55 @@
       </c>
       <c r="W39" s="13">
         <v>177</v>
       </c>
       <c r="X39" s="13">
         <v>178</v>
       </c>
       <c r="Y39" s="13">
         <v>190</v>
       </c>
       <c r="Z39" s="45">
         <v>191</v>
       </c>
       <c r="AA39" s="45">
         <v>147</v>
       </c>
       <c r="AB39" s="45">
         <v>170</v>
       </c>
       <c r="AC39" s="45">
         <v>191</v>
       </c>
       <c r="AD39" s="13">
         <v>158</v>
       </c>
-    </row>
-    <row r="40" spans="1:30">
+      <c r="AE39" s="70">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31">
       <c r="A40" s="43" t="s">
         <v>2</v>
       </c>
       <c r="B40" s="35">
         <v>90</v>
       </c>
       <c r="C40" s="13">
         <v>95</v>
       </c>
       <c r="D40" s="35">
         <v>81</v>
       </c>
       <c r="E40" s="35">
         <v>103</v>
       </c>
       <c r="F40" s="35">
         <v>86</v>
       </c>
       <c r="G40" s="35">
         <v>86</v>
       </c>
       <c r="H40" s="35">
         <v>64</v>
       </c>
       <c r="I40" s="35">
@@ -11311,52 +12114,55 @@
       </c>
       <c r="W40" s="13">
         <v>64</v>
       </c>
       <c r="X40" s="13">
         <v>69</v>
       </c>
       <c r="Y40" s="13">
         <v>80</v>
       </c>
       <c r="Z40" s="45">
         <v>88</v>
       </c>
       <c r="AA40" s="45">
         <v>69</v>
       </c>
       <c r="AB40" s="45">
         <v>68</v>
       </c>
       <c r="AC40" s="45">
         <v>79</v>
       </c>
       <c r="AD40" s="38">
         <v>74</v>
       </c>
-    </row>
-    <row r="41" spans="1:30">
+      <c r="AE40" s="70">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31">
       <c r="A41" s="43" t="s">
         <v>38</v>
       </c>
       <c r="B41" s="35">
         <v>15</v>
       </c>
       <c r="C41" s="13">
         <v>12</v>
       </c>
       <c r="D41" s="35">
         <v>9</v>
       </c>
       <c r="E41" s="35">
         <v>14</v>
       </c>
       <c r="F41" s="35">
         <v>18</v>
       </c>
       <c r="G41" s="35">
         <v>8</v>
       </c>
       <c r="H41" s="35">
         <v>12</v>
       </c>
       <c r="I41" s="35">
@@ -11403,52 +12209,55 @@
       </c>
       <c r="W41" s="13">
         <v>8</v>
       </c>
       <c r="X41" s="13">
         <v>15</v>
       </c>
       <c r="Y41" s="13">
         <v>9</v>
       </c>
       <c r="Z41" s="45">
         <v>12</v>
       </c>
       <c r="AA41" s="45">
         <v>6</v>
       </c>
       <c r="AB41" s="45">
         <v>13</v>
       </c>
       <c r="AC41" s="45">
         <v>14</v>
       </c>
       <c r="AD41" s="38">
         <v>8</v>
       </c>
-    </row>
-    <row r="42" spans="1:30">
+      <c r="AE41" s="70">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31">
       <c r="A42" s="43" t="s">
         <v>39</v>
       </c>
       <c r="B42" s="35">
         <v>3</v>
       </c>
       <c r="C42" s="13">
         <v>4</v>
       </c>
       <c r="D42" s="35">
         <v>9</v>
       </c>
       <c r="E42" s="35">
         <v>4</v>
       </c>
       <c r="F42" s="35">
         <v>9</v>
       </c>
       <c r="G42" s="35">
         <v>9</v>
       </c>
       <c r="H42" s="35">
         <v>8</v>
       </c>
       <c r="I42" s="35">
@@ -11495,52 +12304,55 @@
       </c>
       <c r="W42" s="13">
         <v>2</v>
       </c>
       <c r="X42" s="13">
         <v>8</v>
       </c>
       <c r="Y42" s="13">
         <v>5</v>
       </c>
       <c r="Z42" s="45">
         <v>9</v>
       </c>
       <c r="AA42" s="45">
         <v>6</v>
       </c>
       <c r="AB42" s="45">
         <v>5</v>
       </c>
       <c r="AC42" s="45">
         <v>8</v>
       </c>
       <c r="AD42" s="38">
         <v>3</v>
       </c>
-    </row>
-    <row r="43" spans="1:30">
+      <c r="AE42" s="70">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31">
       <c r="A43" s="43" t="s">
         <v>40</v>
       </c>
       <c r="B43" s="35">
         <v>12</v>
       </c>
       <c r="C43" s="13">
         <v>10</v>
       </c>
       <c r="D43" s="35">
         <v>10</v>
       </c>
       <c r="E43" s="35">
         <v>11</v>
       </c>
       <c r="F43" s="35">
         <v>17</v>
       </c>
       <c r="G43" s="35">
         <v>13</v>
       </c>
       <c r="H43" s="35">
         <v>5</v>
       </c>
       <c r="I43" s="35">
@@ -11587,52 +12399,55 @@
       </c>
       <c r="W43" s="13">
         <v>7</v>
       </c>
       <c r="X43" s="13">
         <v>5</v>
       </c>
       <c r="Y43" s="13">
         <v>11</v>
       </c>
       <c r="Z43" s="45">
         <v>6</v>
       </c>
       <c r="AA43" s="45">
         <v>5</v>
       </c>
       <c r="AB43" s="45">
         <v>8</v>
       </c>
       <c r="AC43" s="45">
         <v>6</v>
       </c>
       <c r="AD43" s="38">
         <v>9</v>
       </c>
-    </row>
-    <row r="44" spans="1:30">
+      <c r="AE43" s="70">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31">
       <c r="A44" s="43" t="s">
         <v>41</v>
       </c>
       <c r="B44" s="35">
         <v>8</v>
       </c>
       <c r="C44" s="13">
         <v>9</v>
       </c>
       <c r="D44" s="35">
         <v>9</v>
       </c>
       <c r="E44" s="35">
         <v>13</v>
       </c>
       <c r="F44" s="35">
         <v>4</v>
       </c>
       <c r="G44" s="35">
         <v>9</v>
       </c>
       <c r="H44" s="35">
         <v>7</v>
       </c>
       <c r="I44" s="35">
@@ -11679,52 +12494,55 @@
       </c>
       <c r="W44" s="13">
         <v>7</v>
       </c>
       <c r="X44" s="13">
         <v>7</v>
       </c>
       <c r="Y44" s="13">
         <v>8</v>
       </c>
       <c r="Z44" s="45">
         <v>3</v>
       </c>
       <c r="AA44" s="45">
         <v>5</v>
       </c>
       <c r="AB44" s="45">
         <v>8</v>
       </c>
       <c r="AC44" s="45">
         <v>8</v>
       </c>
       <c r="AD44" s="38">
         <v>7</v>
       </c>
-    </row>
-    <row r="45" spans="1:30">
+      <c r="AE44" s="70">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="45" spans="1:31">
       <c r="A45" s="43" t="s">
         <v>42</v>
       </c>
       <c r="B45" s="35">
         <v>6</v>
       </c>
       <c r="C45" s="13">
         <v>10</v>
       </c>
       <c r="D45" s="35">
         <v>8</v>
       </c>
       <c r="E45" s="35">
         <v>6</v>
       </c>
       <c r="F45" s="35">
         <v>10</v>
       </c>
       <c r="G45" s="35">
         <v>5</v>
       </c>
       <c r="H45" s="35">
         <v>10</v>
       </c>
       <c r="I45" s="35">
@@ -11771,52 +12589,55 @@
       </c>
       <c r="W45" s="13">
         <v>2</v>
       </c>
       <c r="X45" s="13">
         <v>9</v>
       </c>
       <c r="Y45" s="13">
         <v>5</v>
       </c>
       <c r="Z45" s="45">
         <v>8</v>
       </c>
       <c r="AA45" s="45">
         <v>6</v>
       </c>
       <c r="AB45" s="45">
         <v>5</v>
       </c>
       <c r="AC45" s="45">
         <v>8</v>
       </c>
       <c r="AD45" s="38">
         <v>3</v>
       </c>
-    </row>
-    <row r="46" spans="1:30">
+      <c r="AE45" s="70">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="46" spans="1:31">
       <c r="A46" s="43" t="s">
         <v>43</v>
       </c>
       <c r="B46" s="35">
         <v>16</v>
       </c>
       <c r="C46" s="13">
         <v>18</v>
       </c>
       <c r="D46" s="35">
         <v>16</v>
       </c>
       <c r="E46" s="35">
         <v>12</v>
       </c>
       <c r="F46" s="35">
         <v>19</v>
       </c>
       <c r="G46" s="35">
         <v>10</v>
       </c>
       <c r="H46" s="35">
         <v>21</v>
       </c>
       <c r="I46" s="35">
@@ -11863,52 +12684,55 @@
       </c>
       <c r="W46" s="13">
         <v>17</v>
       </c>
       <c r="X46" s="13">
         <v>14</v>
       </c>
       <c r="Y46" s="13">
         <v>13</v>
       </c>
       <c r="Z46" s="45">
         <v>17</v>
       </c>
       <c r="AA46" s="45">
         <v>10</v>
       </c>
       <c r="AB46" s="45">
         <v>15</v>
       </c>
       <c r="AC46" s="45">
         <v>14</v>
       </c>
       <c r="AD46" s="38">
         <v>14</v>
       </c>
-    </row>
-    <row r="47" spans="1:30">
+      <c r="AE46" s="70">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="47" spans="1:31">
       <c r="A47" s="43" t="s">
         <v>44</v>
       </c>
       <c r="B47" s="35">
         <v>10</v>
       </c>
       <c r="C47" s="13">
         <v>6</v>
       </c>
       <c r="D47" s="35">
         <v>3</v>
       </c>
       <c r="E47" s="35">
         <v>9</v>
       </c>
       <c r="F47" s="35">
         <v>4</v>
       </c>
       <c r="G47" s="35">
         <v>8</v>
       </c>
       <c r="H47" s="35">
         <v>4</v>
       </c>
       <c r="I47" s="35">
@@ -11955,52 +12779,55 @@
       </c>
       <c r="W47" s="13">
         <v>8</v>
       </c>
       <c r="X47" s="13">
         <v>1</v>
       </c>
       <c r="Y47" s="13">
         <v>4</v>
       </c>
       <c r="Z47" s="45">
         <v>5</v>
       </c>
       <c r="AA47" s="45">
         <v>8</v>
       </c>
       <c r="AB47" s="45">
         <v>8</v>
       </c>
       <c r="AC47" s="45">
         <v>6</v>
       </c>
       <c r="AD47" s="38">
         <v>4</v>
       </c>
-    </row>
-    <row r="48" spans="1:30">
+      <c r="AE47" s="70">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="48" spans="1:31">
       <c r="A48" s="43" t="s">
         <v>45</v>
       </c>
       <c r="B48" s="35">
         <v>15</v>
       </c>
       <c r="C48" s="13">
         <v>5</v>
       </c>
       <c r="D48" s="35">
         <v>7</v>
       </c>
       <c r="E48" s="35">
         <v>7</v>
       </c>
       <c r="F48" s="35">
         <v>9</v>
       </c>
       <c r="G48" s="35">
         <v>8</v>
       </c>
       <c r="H48" s="35">
         <v>5</v>
       </c>
       <c r="I48" s="35">
@@ -12047,52 +12874,55 @@
       </c>
       <c r="W48" s="13">
         <v>8</v>
       </c>
       <c r="X48" s="13">
         <v>4</v>
       </c>
       <c r="Y48" s="13">
         <v>6</v>
       </c>
       <c r="Z48" s="45">
         <v>5</v>
       </c>
       <c r="AA48" s="45">
         <v>6</v>
       </c>
       <c r="AB48" s="45">
         <v>3</v>
       </c>
       <c r="AC48" s="45">
         <v>7</v>
       </c>
       <c r="AD48" s="38">
         <v>6</v>
       </c>
-    </row>
-    <row r="49" spans="1:30">
+      <c r="AE48" s="70">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="49" spans="1:37">
       <c r="A49" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B49" s="35">
         <v>9</v>
       </c>
       <c r="C49" s="13">
         <v>5</v>
       </c>
       <c r="D49" s="35">
         <v>1</v>
       </c>
       <c r="E49" s="35">
         <v>7</v>
       </c>
       <c r="F49" s="35">
         <v>6</v>
       </c>
       <c r="G49" s="35">
         <v>4</v>
       </c>
       <c r="H49" s="35">
         <v>6</v>
       </c>
       <c r="I49" s="35">
@@ -12139,52 +12969,55 @@
       </c>
       <c r="W49" s="13">
         <v>14</v>
       </c>
       <c r="X49" s="13">
         <v>5</v>
       </c>
       <c r="Y49" s="13">
         <v>4</v>
       </c>
       <c r="Z49" s="45">
         <v>5</v>
       </c>
       <c r="AA49" s="45">
         <v>4</v>
       </c>
       <c r="AB49" s="45">
         <v>4</v>
       </c>
       <c r="AC49" s="45">
         <v>6</v>
       </c>
       <c r="AD49" s="38">
         <v>3</v>
       </c>
-    </row>
-    <row r="50" spans="1:30">
+      <c r="AE49" s="70">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="50" spans="1:37">
       <c r="A50" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B50" s="35">
         <v>21</v>
       </c>
       <c r="C50" s="13">
         <v>16</v>
       </c>
       <c r="D50" s="35">
         <v>13</v>
       </c>
       <c r="E50" s="35">
         <v>11</v>
       </c>
       <c r="F50" s="35">
         <v>17</v>
       </c>
       <c r="G50" s="35">
         <v>17</v>
       </c>
       <c r="H50" s="35">
         <v>13</v>
       </c>
       <c r="I50" s="35">
@@ -12231,52 +13064,55 @@
       </c>
       <c r="W50" s="13">
         <v>16</v>
       </c>
       <c r="X50" s="13">
         <v>14</v>
       </c>
       <c r="Y50" s="13">
         <v>20</v>
       </c>
       <c r="Z50" s="45">
         <v>12</v>
       </c>
       <c r="AA50" s="45">
         <v>11</v>
       </c>
       <c r="AB50" s="45">
         <v>11</v>
       </c>
       <c r="AC50" s="45">
         <v>13</v>
       </c>
       <c r="AD50" s="38">
         <v>13</v>
       </c>
-    </row>
-    <row r="51" spans="1:30">
+      <c r="AE50" s="70">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="51" spans="1:37">
       <c r="A51" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B51" s="35">
         <v>3</v>
       </c>
       <c r="C51" s="13">
         <v>5</v>
       </c>
       <c r="D51" s="35">
         <v>3</v>
       </c>
       <c r="E51" s="35">
         <v>1</v>
       </c>
       <c r="F51" s="35">
         <v>9</v>
       </c>
       <c r="G51" s="35">
         <v>5</v>
       </c>
       <c r="H51" s="35">
         <v>5</v>
       </c>
       <c r="I51" s="35">
@@ -12323,52 +13159,55 @@
       </c>
       <c r="W51" s="13">
         <v>4</v>
       </c>
       <c r="X51" s="13">
         <v>4</v>
       </c>
       <c r="Y51" s="13">
         <v>3</v>
       </c>
       <c r="Z51" s="45">
         <v>4</v>
       </c>
       <c r="AA51" s="45">
         <v>1</v>
       </c>
       <c r="AB51" s="45">
         <v>6</v>
       </c>
       <c r="AC51" s="45">
         <v>5</v>
       </c>
       <c r="AD51" s="38">
         <v>2</v>
       </c>
-    </row>
-    <row r="52" spans="1:30">
+      <c r="AE51" s="70">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="52" spans="1:37">
       <c r="A52" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B52" s="35">
         <v>9</v>
       </c>
       <c r="C52" s="13">
         <v>5</v>
       </c>
       <c r="D52" s="35">
         <v>5</v>
       </c>
       <c r="E52" s="35">
         <v>12</v>
       </c>
       <c r="F52" s="35">
         <v>7</v>
       </c>
       <c r="G52" s="35">
         <v>6</v>
       </c>
       <c r="H52" s="35">
         <v>7</v>
       </c>
       <c r="I52" s="35">
@@ -12415,52 +13254,55 @@
       </c>
       <c r="W52" s="13">
         <v>9</v>
       </c>
       <c r="X52" s="13">
         <v>8</v>
       </c>
       <c r="Y52" s="13">
         <v>7</v>
       </c>
       <c r="Z52" s="45">
         <v>3</v>
       </c>
       <c r="AA52" s="45">
         <v>3</v>
       </c>
       <c r="AB52" s="45">
         <v>4</v>
       </c>
       <c r="AC52" s="45">
         <v>5</v>
       </c>
       <c r="AD52" s="38">
         <v>4</v>
       </c>
-    </row>
-    <row r="53" spans="1:30">
+      <c r="AE52" s="70">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="53" spans="1:37">
       <c r="A53" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B53" s="37">
         <v>18</v>
       </c>
       <c r="C53" s="17">
         <v>9</v>
       </c>
       <c r="D53" s="37">
         <v>14</v>
       </c>
       <c r="E53" s="37">
         <v>16</v>
       </c>
       <c r="F53" s="37">
         <v>10</v>
       </c>
       <c r="G53" s="37">
         <v>8</v>
       </c>
       <c r="H53" s="37">
         <v>24</v>
       </c>
       <c r="I53" s="37">
@@ -12507,67 +13349,76 @@
       </c>
       <c r="W53" s="17">
         <v>11</v>
       </c>
       <c r="X53" s="17">
         <v>15</v>
       </c>
       <c r="Y53" s="17">
         <v>15</v>
       </c>
       <c r="Z53" s="37">
         <v>14</v>
       </c>
       <c r="AA53" s="37">
         <v>7</v>
       </c>
       <c r="AB53" s="37">
         <v>12</v>
       </c>
       <c r="AC53" s="37">
         <v>12</v>
       </c>
       <c r="AD53" s="17">
         <v>8</v>
       </c>
-    </row>
-    <row r="54" spans="1:30">
+      <c r="AE53" s="66">
+        <v>15</v>
+      </c>
+      <c r="AF53" s="21"/>
+      <c r="AG53" s="21"/>
+      <c r="AH53" s="21"/>
+      <c r="AI53" s="21"/>
+      <c r="AJ53" s="21"/>
+      <c r="AK53" s="21"/>
+    </row>
+    <row r="54" spans="1:37">
       <c r="A54" s="18" t="s">
         <v>19</v>
       </c>
       <c r="Z54" s="45"/>
     </row>
-    <row r="55" spans="1:30">
+    <row r="55" spans="1:37">
       <c r="Z55" s="45"/>
     </row>
-    <row r="56" spans="1:30">
+    <row r="56" spans="1:37">
       <c r="Z56" s="45"/>
     </row>
-    <row r="57" spans="1:30">
+    <row r="57" spans="1:37">
       <c r="Z57" s="45"/>
     </row>
-    <row r="58" spans="1:30">
+    <row r="58" spans="1:37">
       <c r="Z58" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">