--- v4 (2026-08-31)
+++ v5 (2026-09-21)
@@ -1,45 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="23250" windowHeight="12345" tabRatio="710"/>
   </bookViews>
   <sheets>
     <sheet name="The number of births alive" sheetId="1" r:id="rId1"/>
     <sheet name="General fertility rate" sheetId="4" r:id="rId2"/>
     <sheet name="Number of births by gender" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="241" uniqueCount="51">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>The number of births alive in the Soltustik Kazakhstan region*</t>
@@ -381,51 +382,51 @@
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="71">
+  <cellXfs count="68">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -499,115 +500,106 @@
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -887,175 +879,175 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:Y1"/>
+      <selection activeCell="AF7" sqref="AF7:AF43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="27.5703125" style="14" customWidth="1"/>
     <col min="2" max="2" width="6.5703125" style="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.140625" style="14" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.5703125" style="14" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.28515625" style="14" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4" style="14" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="4.42578125" style="14" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="3.85546875" style="14" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="14" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" style="14" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.7109375" style="14" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="8.28515625" style="14" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.5703125" style="14" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.140625" style="14" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.5703125" style="14" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.28515625" style="14" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4" style="14" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="4.42578125" style="14" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="3.85546875" style="14" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="6" style="14" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.85546875" style="14" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.7109375" style="14" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="8.28515625" style="14" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="51" t="s">
+      <c r="A1" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="51"/>
-[...22 lines deleted...]
-      <c r="Y1" s="51"/>
+      <c r="B1" s="57"/>
+      <c r="C1" s="57"/>
+      <c r="D1" s="57"/>
+      <c r="E1" s="57"/>
+      <c r="F1" s="57"/>
+      <c r="G1" s="57"/>
+      <c r="H1" s="57"/>
+      <c r="I1" s="57"/>
+      <c r="J1" s="57"/>
+      <c r="K1" s="57"/>
+      <c r="L1" s="57"/>
+      <c r="M1" s="57"/>
+      <c r="N1" s="57"/>
+      <c r="O1" s="57"/>
+      <c r="P1" s="57"/>
+      <c r="Q1" s="57"/>
+      <c r="R1" s="57"/>
+      <c r="S1" s="57"/>
+      <c r="T1" s="57"/>
+      <c r="U1" s="57"/>
+      <c r="V1" s="57"/>
+      <c r="W1" s="57"/>
+      <c r="X1" s="57"/>
+      <c r="Y1" s="57"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="42"/>
       <c r="B2" s="42"/>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="42"/>
       <c r="M2" s="42"/>
     </row>
     <row r="3" spans="1:37" s="5" customFormat="1">
       <c r="Y3" s="6"/>
       <c r="AK3" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="A4" s="55"/>
-      <c r="B4" s="49">
+      <c r="B4" s="53">
         <v>2024</v>
       </c>
-      <c r="C4" s="50"/>
-[...10 lines deleted...]
-      <c r="N4" s="49">
+      <c r="C4" s="54"/>
+      <c r="D4" s="54"/>
+      <c r="E4" s="54"/>
+      <c r="F4" s="54"/>
+      <c r="G4" s="54"/>
+      <c r="H4" s="54"/>
+      <c r="I4" s="54"/>
+      <c r="J4" s="54"/>
+      <c r="K4" s="54"/>
+      <c r="L4" s="54"/>
+      <c r="M4" s="54"/>
+      <c r="N4" s="53">
         <v>2025</v>
       </c>
-      <c r="O4" s="50"/>
-[...10 lines deleted...]
-      <c r="Z4" s="49">
+      <c r="O4" s="54"/>
+      <c r="P4" s="54"/>
+      <c r="Q4" s="54"/>
+      <c r="R4" s="54"/>
+      <c r="S4" s="54"/>
+      <c r="T4" s="54"/>
+      <c r="U4" s="54"/>
+      <c r="V4" s="54"/>
+      <c r="W4" s="54"/>
+      <c r="X4" s="54"/>
+      <c r="Y4" s="54"/>
+      <c r="Z4" s="53">
         <v>2026</v>
       </c>
-      <c r="AA4" s="50"/>
-[...9 lines deleted...]
-      <c r="AK4" s="50"/>
+      <c r="AA4" s="54"/>
+      <c r="AB4" s="54"/>
+      <c r="AC4" s="54"/>
+      <c r="AD4" s="54"/>
+      <c r="AE4" s="54"/>
+      <c r="AF4" s="54"/>
+      <c r="AG4" s="54"/>
+      <c r="AH4" s="54"/>
+      <c r="AI4" s="54"/>
+      <c r="AJ4" s="54"/>
+      <c r="AK4" s="54"/>
     </row>
     <row r="5" spans="1:37">
       <c r="A5" s="56"/>
       <c r="B5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>9</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>10</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="9" t="s">
@@ -1125,77 +1117,77 @@
         <v>11</v>
       </c>
       <c r="AE5" s="9" t="s">
         <v>12</v>
       </c>
       <c r="AF5" s="9" t="s">
         <v>13</v>
       </c>
       <c r="AG5" s="9" t="s">
         <v>14</v>
       </c>
       <c r="AH5" s="9" t="s">
         <v>15</v>
       </c>
       <c r="AI5" s="9" t="s">
         <v>16</v>
       </c>
       <c r="AJ5" s="9" t="s">
         <v>17</v>
       </c>
       <c r="AK5" s="9" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="52" t="s">
+      <c r="A6" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="52"/>
-[...22 lines deleted...]
-      <c r="Y6" s="52"/>
+      <c r="B6" s="58"/>
+      <c r="C6" s="58"/>
+      <c r="D6" s="58"/>
+      <c r="E6" s="58"/>
+      <c r="F6" s="58"/>
+      <c r="G6" s="58"/>
+      <c r="H6" s="58"/>
+      <c r="I6" s="58"/>
+      <c r="J6" s="58"/>
+      <c r="K6" s="58"/>
+      <c r="L6" s="58"/>
+      <c r="M6" s="58"/>
+      <c r="N6" s="58"/>
+      <c r="O6" s="58"/>
+      <c r="P6" s="58"/>
+      <c r="Q6" s="58"/>
+      <c r="R6" s="58"/>
+      <c r="S6" s="58"/>
+      <c r="T6" s="58"/>
+      <c r="U6" s="58"/>
+      <c r="V6" s="58"/>
+      <c r="W6" s="58"/>
+      <c r="X6" s="58"/>
+      <c r="Y6" s="58"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="13">
         <v>460</v>
       </c>
       <c r="C7" s="13">
         <v>418</v>
       </c>
       <c r="D7" s="13">
         <v>376</v>
       </c>
       <c r="E7" s="13">
         <v>454</v>
       </c>
       <c r="F7" s="13">
         <v>455</v>
       </c>
       <c r="G7" s="13">
         <v>408</v>
       </c>
       <c r="H7" s="13">
         <v>415</v>
@@ -1244,54 +1236,56 @@
       </c>
       <c r="W7" s="12">
         <v>360</v>
       </c>
       <c r="X7" s="12">
         <v>352</v>
       </c>
       <c r="Y7" s="12">
         <v>392</v>
       </c>
       <c r="Z7" s="35">
         <v>389</v>
       </c>
       <c r="AA7" s="35">
         <v>302</v>
       </c>
       <c r="AB7" s="35">
         <v>368</v>
       </c>
       <c r="AC7" s="35">
         <v>394</v>
       </c>
       <c r="AD7" s="38">
         <v>298</v>
       </c>
-      <c r="AE7" s="65">
+      <c r="AE7" s="49">
         <v>363</v>
       </c>
-      <c r="AF7" s="39"/>
+      <c r="AF7" s="38">
+        <v>375</v>
+      </c>
       <c r="AG7" s="39"/>
       <c r="AH7" s="39"/>
       <c r="AI7" s="39"/>
       <c r="AJ7" s="39"/>
       <c r="AK7" s="39"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="13">
         <v>197</v>
       </c>
       <c r="C8" s="13">
         <v>185</v>
       </c>
       <c r="D8" s="13">
         <v>164</v>
       </c>
       <c r="E8" s="13">
         <v>189</v>
       </c>
       <c r="F8" s="13">
         <v>168</v>
       </c>
@@ -1345,54 +1339,56 @@
       </c>
       <c r="W8" s="12">
         <v>138</v>
       </c>
       <c r="X8" s="12">
         <v>146</v>
       </c>
       <c r="Y8" s="12">
         <v>164</v>
       </c>
       <c r="Z8" s="35">
         <v>177</v>
       </c>
       <c r="AA8" s="35">
         <v>126</v>
       </c>
       <c r="AB8" s="35">
         <v>143</v>
       </c>
       <c r="AC8" s="35">
         <v>169</v>
       </c>
       <c r="AD8" s="38">
         <v>136</v>
       </c>
-      <c r="AE8" s="65">
+      <c r="AE8" s="49">
         <v>162</v>
       </c>
-      <c r="AF8" s="39"/>
+      <c r="AF8" s="38">
+        <v>175</v>
+      </c>
       <c r="AG8" s="39"/>
       <c r="AH8" s="39"/>
       <c r="AI8" s="39"/>
       <c r="AJ8" s="39"/>
       <c r="AK8" s="39"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="13">
         <v>27</v>
       </c>
       <c r="C9" s="13">
         <v>24</v>
       </c>
       <c r="D9" s="13">
         <v>18</v>
       </c>
       <c r="E9" s="13">
         <v>32</v>
       </c>
       <c r="F9" s="13">
         <v>32</v>
       </c>
@@ -1446,54 +1442,56 @@
       </c>
       <c r="W9" s="12">
         <v>18</v>
       </c>
       <c r="X9" s="12">
         <v>27</v>
       </c>
       <c r="Y9" s="12">
         <v>24</v>
       </c>
       <c r="Z9" s="35">
         <v>24</v>
       </c>
       <c r="AA9" s="35">
         <v>16</v>
       </c>
       <c r="AB9" s="35">
         <v>18</v>
       </c>
       <c r="AC9" s="35">
         <v>25</v>
       </c>
       <c r="AD9" s="38">
         <v>15</v>
       </c>
-      <c r="AE9" s="65">
+      <c r="AE9" s="49">
         <v>17</v>
       </c>
-      <c r="AF9" s="39"/>
+      <c r="AF9" s="38">
+        <v>21</v>
+      </c>
       <c r="AG9" s="39"/>
       <c r="AH9" s="39"/>
       <c r="AI9" s="39"/>
       <c r="AJ9" s="39"/>
       <c r="AK9" s="39"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="13">
         <v>9</v>
       </c>
       <c r="C10" s="13">
         <v>8</v>
       </c>
       <c r="D10" s="13">
         <v>15</v>
       </c>
       <c r="E10" s="13">
         <v>6</v>
       </c>
       <c r="F10" s="13">
         <v>17</v>
       </c>
@@ -1547,54 +1545,56 @@
       </c>
       <c r="W10" s="12">
         <v>7</v>
       </c>
       <c r="X10" s="12">
         <v>12</v>
       </c>
       <c r="Y10" s="12">
         <v>12</v>
       </c>
       <c r="Z10" s="35">
         <v>19</v>
       </c>
       <c r="AA10" s="35">
         <v>13</v>
       </c>
       <c r="AB10" s="35">
         <v>11</v>
       </c>
       <c r="AC10" s="35">
         <v>11</v>
       </c>
       <c r="AD10" s="38">
         <v>5</v>
       </c>
-      <c r="AE10" s="65">
+      <c r="AE10" s="49">
         <v>11</v>
       </c>
-      <c r="AF10" s="39"/>
+      <c r="AF10" s="38">
+        <v>8</v>
+      </c>
       <c r="AG10" s="39"/>
       <c r="AH10" s="39"/>
       <c r="AI10" s="39"/>
       <c r="AJ10" s="39"/>
       <c r="AK10" s="39"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B11" s="13">
         <v>25</v>
       </c>
       <c r="C11" s="13">
         <v>21</v>
       </c>
       <c r="D11" s="13">
         <v>16</v>
       </c>
       <c r="E11" s="13">
         <v>29</v>
       </c>
       <c r="F11" s="13">
         <v>33</v>
       </c>
@@ -1648,54 +1648,56 @@
       </c>
       <c r="W11" s="12">
         <v>20</v>
       </c>
       <c r="X11" s="12">
         <v>11</v>
       </c>
       <c r="Y11" s="12">
         <v>21</v>
       </c>
       <c r="Z11" s="35">
         <v>15</v>
       </c>
       <c r="AA11" s="35">
         <v>14</v>
       </c>
       <c r="AB11" s="35">
         <v>22</v>
       </c>
       <c r="AC11" s="35">
         <v>13</v>
       </c>
       <c r="AD11" s="38">
         <v>12</v>
       </c>
-      <c r="AE11" s="65">
+      <c r="AE11" s="49">
         <v>17</v>
       </c>
-      <c r="AF11" s="39"/>
+      <c r="AF11" s="38">
+        <v>14</v>
+      </c>
       <c r="AG11" s="39"/>
       <c r="AH11" s="39"/>
       <c r="AI11" s="39"/>
       <c r="AJ11" s="39"/>
       <c r="AK11" s="39"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B12" s="13">
         <v>12</v>
       </c>
       <c r="C12" s="13">
         <v>18</v>
       </c>
       <c r="D12" s="13">
         <v>11</v>
       </c>
       <c r="E12" s="13">
         <v>21</v>
       </c>
       <c r="F12" s="13">
         <v>12</v>
       </c>
@@ -1749,54 +1751,56 @@
       </c>
       <c r="W12" s="12">
         <v>15</v>
       </c>
       <c r="X12" s="12">
         <v>14</v>
       </c>
       <c r="Y12" s="12">
         <v>10</v>
       </c>
       <c r="Z12" s="35">
         <v>9</v>
       </c>
       <c r="AA12" s="35">
         <v>8</v>
       </c>
       <c r="AB12" s="35">
         <v>23</v>
       </c>
       <c r="AC12" s="35">
         <v>18</v>
       </c>
       <c r="AD12" s="38">
         <v>14</v>
       </c>
-      <c r="AE12" s="65">
+      <c r="AE12" s="49">
         <v>10</v>
       </c>
-      <c r="AF12" s="39"/>
+      <c r="AF12" s="38">
+        <v>17</v>
+      </c>
       <c r="AG12" s="39"/>
       <c r="AH12" s="39"/>
       <c r="AI12" s="39"/>
       <c r="AJ12" s="39"/>
       <c r="AK12" s="39"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="13">
         <v>13</v>
       </c>
       <c r="C13" s="13">
         <v>19</v>
       </c>
       <c r="D13" s="13">
         <v>14</v>
       </c>
       <c r="E13" s="13">
         <v>16</v>
       </c>
       <c r="F13" s="13">
         <v>17</v>
       </c>
@@ -1850,54 +1854,56 @@
       </c>
       <c r="W13" s="12">
         <v>10</v>
       </c>
       <c r="X13" s="12">
         <v>12</v>
       </c>
       <c r="Y13" s="12">
         <v>12</v>
       </c>
       <c r="Z13" s="35">
         <v>13</v>
       </c>
       <c r="AA13" s="35">
         <v>10</v>
       </c>
       <c r="AB13" s="35">
         <v>14</v>
       </c>
       <c r="AC13" s="35">
         <v>10</v>
       </c>
       <c r="AD13" s="38">
         <v>11</v>
       </c>
-      <c r="AE13" s="65">
+      <c r="AE13" s="49">
         <v>7</v>
       </c>
-      <c r="AF13" s="39"/>
+      <c r="AF13" s="38">
+        <v>13</v>
+      </c>
       <c r="AG13" s="39"/>
       <c r="AH13" s="39"/>
       <c r="AI13" s="39"/>
       <c r="AJ13" s="39"/>
       <c r="AK13" s="39"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="13">
         <v>37</v>
       </c>
       <c r="C14" s="13">
         <v>38</v>
       </c>
       <c r="D14" s="13">
         <v>41</v>
       </c>
       <c r="E14" s="13">
         <v>27</v>
       </c>
       <c r="F14" s="13">
         <v>42</v>
       </c>
@@ -1951,54 +1957,56 @@
       </c>
       <c r="W14" s="12">
         <v>28</v>
       </c>
       <c r="X14" s="12">
         <v>30</v>
       </c>
       <c r="Y14" s="12">
         <v>34</v>
       </c>
       <c r="Z14" s="35">
         <v>35</v>
       </c>
       <c r="AA14" s="35">
         <v>26</v>
       </c>
       <c r="AB14" s="35">
         <v>39</v>
       </c>
       <c r="AC14" s="35">
         <v>37</v>
       </c>
       <c r="AD14" s="38">
         <v>25</v>
       </c>
-      <c r="AE14" s="65">
+      <c r="AE14" s="49">
         <v>31</v>
       </c>
-      <c r="AF14" s="39"/>
+      <c r="AF14" s="38">
+        <v>31</v>
+      </c>
       <c r="AG14" s="39"/>
       <c r="AH14" s="39"/>
       <c r="AI14" s="39"/>
       <c r="AJ14" s="39"/>
       <c r="AK14" s="39"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="13">
         <v>16</v>
       </c>
       <c r="C15" s="13">
         <v>14</v>
       </c>
       <c r="D15" s="13">
         <v>9</v>
       </c>
       <c r="E15" s="13">
         <v>21</v>
       </c>
       <c r="F15" s="13">
         <v>13</v>
       </c>
@@ -2052,54 +2060,56 @@
       </c>
       <c r="W15" s="12">
         <v>13</v>
       </c>
       <c r="X15" s="12">
         <v>8</v>
       </c>
       <c r="Y15" s="12">
         <v>10</v>
       </c>
       <c r="Z15" s="35">
         <v>10</v>
       </c>
       <c r="AA15" s="35">
         <v>12</v>
       </c>
       <c r="AB15" s="35">
         <v>9</v>
       </c>
       <c r="AC15" s="35">
         <v>9</v>
       </c>
       <c r="AD15" s="38">
         <v>13</v>
       </c>
-      <c r="AE15" s="65">
+      <c r="AE15" s="49">
         <v>11</v>
       </c>
-      <c r="AF15" s="39"/>
+      <c r="AF15" s="38">
+        <v>13</v>
+      </c>
       <c r="AG15" s="39"/>
       <c r="AH15" s="39"/>
       <c r="AI15" s="39"/>
       <c r="AJ15" s="39"/>
       <c r="AK15" s="39"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B16" s="13">
         <v>26</v>
       </c>
       <c r="C16" s="13">
         <v>11</v>
       </c>
       <c r="D16" s="13">
         <v>9</v>
       </c>
       <c r="E16" s="13">
         <v>14</v>
       </c>
       <c r="F16" s="13">
         <v>18</v>
       </c>
@@ -2153,54 +2163,56 @@
       </c>
       <c r="W16" s="12">
         <v>12</v>
       </c>
       <c r="X16" s="12">
         <v>6</v>
       </c>
       <c r="Y16" s="12">
         <v>16</v>
       </c>
       <c r="Z16" s="35">
         <v>12</v>
       </c>
       <c r="AA16" s="35">
         <v>11</v>
       </c>
       <c r="AB16" s="35">
         <v>7</v>
       </c>
       <c r="AC16" s="35">
         <v>15</v>
       </c>
       <c r="AD16" s="38">
         <v>12</v>
       </c>
-      <c r="AE16" s="65">
+      <c r="AE16" s="49">
         <v>20</v>
       </c>
-      <c r="AF16" s="39"/>
+      <c r="AF16" s="38">
+        <v>12</v>
+      </c>
       <c r="AG16" s="39"/>
       <c r="AH16" s="39"/>
       <c r="AI16" s="39"/>
       <c r="AJ16" s="39"/>
       <c r="AK16" s="39"/>
     </row>
     <row r="17" spans="1:37">
       <c r="A17" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B17" s="13">
         <v>10</v>
       </c>
       <c r="C17" s="13">
         <v>9</v>
       </c>
       <c r="D17" s="13">
         <v>6</v>
       </c>
       <c r="E17" s="13">
         <v>21</v>
       </c>
       <c r="F17" s="13">
         <v>10</v>
       </c>
@@ -2254,54 +2266,56 @@
       </c>
       <c r="W17" s="12">
         <v>22</v>
       </c>
       <c r="X17" s="12">
         <v>14</v>
       </c>
       <c r="Y17" s="12">
         <v>12</v>
       </c>
       <c r="Z17" s="35">
         <v>14</v>
       </c>
       <c r="AA17" s="35">
         <v>8</v>
       </c>
       <c r="AB17" s="35">
         <v>12</v>
       </c>
       <c r="AC17" s="35">
         <v>10</v>
       </c>
       <c r="AD17" s="38">
         <v>6</v>
       </c>
-      <c r="AE17" s="65">
+      <c r="AE17" s="49">
         <v>12</v>
       </c>
-      <c r="AF17" s="39"/>
+      <c r="AF17" s="38">
+        <v>12</v>
+      </c>
       <c r="AG17" s="39"/>
       <c r="AH17" s="39"/>
       <c r="AI17" s="39"/>
       <c r="AJ17" s="39"/>
       <c r="AK17" s="39"/>
     </row>
     <row r="18" spans="1:37">
       <c r="A18" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="13">
         <v>33</v>
       </c>
       <c r="C18" s="13">
         <v>32</v>
       </c>
       <c r="D18" s="13">
         <v>29</v>
       </c>
       <c r="E18" s="13">
         <v>27</v>
       </c>
       <c r="F18" s="13">
         <v>35</v>
       </c>
@@ -2355,54 +2369,56 @@
       </c>
       <c r="W18" s="12">
         <v>28</v>
       </c>
       <c r="X18" s="12">
         <v>25</v>
       </c>
       <c r="Y18" s="12">
         <v>31</v>
       </c>
       <c r="Z18" s="35">
         <v>27</v>
       </c>
       <c r="AA18" s="35">
         <v>31</v>
       </c>
       <c r="AB18" s="35">
         <v>25</v>
       </c>
       <c r="AC18" s="35">
         <v>26</v>
       </c>
       <c r="AD18" s="38">
         <v>24</v>
       </c>
-      <c r="AE18" s="65">
+      <c r="AE18" s="49">
         <v>23</v>
       </c>
-      <c r="AF18" s="39"/>
+      <c r="AF18" s="38">
+        <v>24</v>
+      </c>
       <c r="AG18" s="39"/>
       <c r="AH18" s="39"/>
       <c r="AI18" s="39"/>
       <c r="AJ18" s="39"/>
       <c r="AK18" s="39"/>
     </row>
     <row r="19" spans="1:37">
       <c r="A19" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B19" s="13">
         <v>6</v>
       </c>
       <c r="C19" s="13">
         <v>7</v>
       </c>
       <c r="D19" s="13">
         <v>6</v>
       </c>
       <c r="E19" s="13">
         <v>6</v>
       </c>
       <c r="F19" s="13">
         <v>12</v>
       </c>
@@ -2456,54 +2472,56 @@
       </c>
       <c r="W19" s="12">
         <v>13</v>
       </c>
       <c r="X19" s="12">
         <v>7</v>
       </c>
       <c r="Y19" s="12">
         <v>4</v>
       </c>
       <c r="Z19" s="35">
         <v>7</v>
       </c>
       <c r="AA19" s="35">
         <v>5</v>
       </c>
       <c r="AB19" s="35">
         <v>7</v>
       </c>
       <c r="AC19" s="35">
         <v>9</v>
       </c>
       <c r="AD19" s="38">
         <v>6</v>
       </c>
-      <c r="AE19" s="65">
-[...2 lines deleted...]
-      <c r="AF19" s="39"/>
+      <c r="AE19" s="49">
+        <v>6</v>
+      </c>
+      <c r="AF19" s="38">
+        <v>5</v>
+      </c>
       <c r="AG19" s="39"/>
       <c r="AH19" s="39"/>
       <c r="AI19" s="39"/>
       <c r="AJ19" s="39"/>
       <c r="AK19" s="39"/>
     </row>
     <row r="20" spans="1:37">
       <c r="A20" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B20" s="13">
         <v>15</v>
       </c>
       <c r="C20" s="13">
         <v>11</v>
       </c>
       <c r="D20" s="13">
         <v>11</v>
       </c>
       <c r="E20" s="13">
         <v>16</v>
       </c>
       <c r="F20" s="13">
         <v>22</v>
       </c>
@@ -2557,54 +2575,56 @@
       </c>
       <c r="W20" s="12">
         <v>16</v>
       </c>
       <c r="X20" s="12">
         <v>15</v>
       </c>
       <c r="Y20" s="12">
         <v>16</v>
       </c>
       <c r="Z20" s="35">
         <v>7</v>
       </c>
       <c r="AA20" s="35">
         <v>9</v>
       </c>
       <c r="AB20" s="35">
         <v>11</v>
       </c>
       <c r="AC20" s="35">
         <v>12</v>
       </c>
       <c r="AD20" s="38">
         <v>6</v>
       </c>
-      <c r="AE20" s="65">
+      <c r="AE20" s="49">
         <v>15</v>
       </c>
-      <c r="AF20" s="39"/>
+      <c r="AF20" s="38">
+        <v>8</v>
+      </c>
       <c r="AG20" s="39"/>
       <c r="AH20" s="39"/>
       <c r="AI20" s="39"/>
       <c r="AJ20" s="39"/>
       <c r="AK20" s="39"/>
     </row>
     <row r="21" spans="1:37">
       <c r="A21" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B21" s="13">
         <v>34</v>
       </c>
       <c r="C21" s="13">
         <v>21</v>
       </c>
       <c r="D21" s="13">
         <v>27</v>
       </c>
       <c r="E21" s="13">
         <v>29</v>
       </c>
       <c r="F21" s="13">
         <v>24</v>
       </c>
@@ -2658,90 +2678,92 @@
       </c>
       <c r="W21" s="12">
         <v>20</v>
       </c>
       <c r="X21" s="12">
         <v>25</v>
       </c>
       <c r="Y21" s="12">
         <v>26</v>
       </c>
       <c r="Z21" s="35">
         <v>20</v>
       </c>
       <c r="AA21" s="35">
         <v>13</v>
       </c>
       <c r="AB21" s="35">
         <v>27</v>
       </c>
       <c r="AC21" s="35">
         <v>30</v>
       </c>
       <c r="AD21" s="38">
         <v>13</v>
       </c>
-      <c r="AE21" s="65">
+      <c r="AE21" s="49">
         <v>21</v>
       </c>
-      <c r="AF21" s="39"/>
+      <c r="AF21" s="38">
+        <v>22</v>
+      </c>
       <c r="AG21" s="39"/>
       <c r="AH21" s="39"/>
       <c r="AI21" s="39"/>
       <c r="AJ21" s="39"/>
       <c r="AK21" s="39"/>
     </row>
     <row r="22" spans="1:37">
-      <c r="A22" s="53" t="s">
+      <c r="A22" s="59" t="s">
         <v>4</v>
       </c>
-      <c r="B22" s="53"/>
-[...22 lines deleted...]
-      <c r="Y22" s="53"/>
+      <c r="B22" s="59"/>
+      <c r="C22" s="59"/>
+      <c r="D22" s="59"/>
+      <c r="E22" s="59"/>
+      <c r="F22" s="59"/>
+      <c r="G22" s="59"/>
+      <c r="H22" s="59"/>
+      <c r="I22" s="59"/>
+      <c r="J22" s="59"/>
+      <c r="K22" s="59"/>
+      <c r="L22" s="59"/>
+      <c r="M22" s="59"/>
+      <c r="N22" s="59"/>
+      <c r="O22" s="59"/>
+      <c r="P22" s="59"/>
+      <c r="Q22" s="59"/>
+      <c r="R22" s="59"/>
+      <c r="S22" s="59"/>
+      <c r="T22" s="59"/>
+      <c r="U22" s="59"/>
+      <c r="V22" s="59"/>
+      <c r="W22" s="59"/>
+      <c r="X22" s="59"/>
+      <c r="Y22" s="59"/>
       <c r="AD22" s="39"/>
-      <c r="AF22" s="39"/>
+      <c r="AF22" s="38"/>
       <c r="AG22" s="39"/>
       <c r="AH22" s="39"/>
       <c r="AI22" s="39"/>
       <c r="AJ22" s="39"/>
       <c r="AK22" s="39"/>
     </row>
     <row r="23" spans="1:37">
       <c r="A23" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="13">
         <v>240</v>
       </c>
       <c r="C23" s="13">
         <v>214</v>
       </c>
       <c r="D23" s="13">
         <v>193</v>
       </c>
       <c r="E23" s="13">
         <v>223</v>
       </c>
       <c r="F23" s="13">
         <v>207</v>
       </c>
@@ -2795,54 +2817,56 @@
       </c>
       <c r="W23" s="12">
         <v>170</v>
       </c>
       <c r="X23" s="12">
         <v>165</v>
       </c>
       <c r="Y23" s="12">
         <v>200</v>
       </c>
       <c r="Z23" s="35">
         <v>198</v>
       </c>
       <c r="AA23" s="35">
         <v>149</v>
       </c>
       <c r="AB23" s="35">
         <v>166</v>
       </c>
       <c r="AC23" s="35">
         <v>200</v>
       </c>
       <c r="AD23" s="38">
         <v>158</v>
       </c>
-      <c r="AE23" s="65">
+      <c r="AE23" s="49">
         <v>189</v>
       </c>
-      <c r="AF23" s="39"/>
+      <c r="AF23" s="38">
+        <v>193</v>
+      </c>
       <c r="AG23" s="39"/>
       <c r="AH23" s="39"/>
       <c r="AI23" s="39"/>
       <c r="AJ23" s="39"/>
       <c r="AK23" s="39"/>
     </row>
     <row r="24" spans="1:37">
       <c r="A24" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="13">
         <v>197</v>
       </c>
       <c r="C24" s="13">
         <v>185</v>
       </c>
       <c r="D24" s="13">
         <v>164</v>
       </c>
       <c r="E24" s="13">
         <v>189</v>
       </c>
       <c r="F24" s="13">
         <v>168</v>
       </c>
@@ -2896,54 +2920,56 @@
       </c>
       <c r="W24" s="12">
         <v>138</v>
       </c>
       <c r="X24" s="12">
         <v>146</v>
       </c>
       <c r="Y24" s="12">
         <v>164</v>
       </c>
       <c r="Z24" s="35">
         <v>177</v>
       </c>
       <c r="AA24" s="35">
         <v>126</v>
       </c>
       <c r="AB24" s="35">
         <v>143</v>
       </c>
       <c r="AC24" s="35">
         <v>169</v>
       </c>
       <c r="AD24" s="38">
         <v>136</v>
       </c>
-      <c r="AE24" s="65">
+      <c r="AE24" s="49">
         <v>162</v>
       </c>
-      <c r="AF24" s="39"/>
+      <c r="AF24" s="38">
+        <v>175</v>
+      </c>
       <c r="AG24" s="39"/>
       <c r="AH24" s="39"/>
       <c r="AI24" s="39"/>
       <c r="AJ24" s="39"/>
       <c r="AK24" s="39"/>
     </row>
     <row r="25" spans="1:37">
       <c r="A25" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B25" s="13">
         <v>7</v>
       </c>
       <c r="C25" s="13">
         <v>9</v>
       </c>
       <c r="D25" s="13">
         <v>11</v>
       </c>
       <c r="E25" s="13">
         <v>17</v>
       </c>
       <c r="F25" s="13">
         <v>10</v>
       </c>
@@ -2997,54 +3023,56 @@
       </c>
       <c r="W25" s="12">
         <v>7</v>
       </c>
       <c r="X25" s="12">
         <v>1</v>
       </c>
       <c r="Y25" s="12">
         <v>7</v>
       </c>
       <c r="Z25" s="35">
         <v>5</v>
       </c>
       <c r="AA25" s="35">
         <v>4</v>
       </c>
       <c r="AB25" s="35">
         <v>8</v>
       </c>
       <c r="AC25" s="35">
         <v>7</v>
       </c>
       <c r="AD25" s="38">
         <v>6</v>
       </c>
-      <c r="AE25" s="65">
-[...2 lines deleted...]
-      <c r="AF25" s="39"/>
+      <c r="AE25" s="49">
+        <v>6</v>
+      </c>
+      <c r="AF25" s="38">
+        <v>2</v>
+      </c>
       <c r="AG25" s="39"/>
       <c r="AH25" s="39"/>
       <c r="AI25" s="39"/>
       <c r="AJ25" s="39"/>
       <c r="AK25" s="39"/>
     </row>
     <row r="26" spans="1:37">
       <c r="A26" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B26" s="13">
         <v>6</v>
       </c>
       <c r="C26" s="13">
         <v>5</v>
       </c>
       <c r="D26" s="13">
         <v>3</v>
       </c>
       <c r="E26" s="13">
         <v>3</v>
       </c>
       <c r="F26" s="13">
         <v>6</v>
       </c>
@@ -3098,54 +3126,56 @@
       </c>
       <c r="W26" s="12">
         <v>8</v>
       </c>
       <c r="X26" s="12">
         <v>3</v>
       </c>
       <c r="Y26" s="12">
         <v>5</v>
       </c>
       <c r="Z26" s="35">
         <v>6</v>
       </c>
       <c r="AA26" s="35">
         <v>2</v>
       </c>
       <c r="AB26" s="35">
         <v>6</v>
       </c>
       <c r="AC26" s="35">
         <v>6</v>
       </c>
       <c r="AD26" s="38">
         <v>1</v>
       </c>
-      <c r="AE26" s="65">
+      <c r="AE26" s="49">
         <v>3</v>
       </c>
-      <c r="AF26" s="39"/>
+      <c r="AF26" s="38">
+        <v>6</v>
+      </c>
       <c r="AG26" s="39"/>
       <c r="AH26" s="39"/>
       <c r="AI26" s="39"/>
       <c r="AJ26" s="39"/>
       <c r="AK26" s="39"/>
     </row>
     <row r="27" spans="1:37">
       <c r="A27" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B27" s="13">
         <v>15</v>
       </c>
       <c r="C27" s="13">
         <v>4</v>
       </c>
       <c r="D27" s="13">
         <v>3</v>
       </c>
       <c r="E27" s="13">
         <v>5</v>
       </c>
       <c r="F27" s="13">
         <v>10</v>
       </c>
@@ -3199,54 +3229,56 @@
       </c>
       <c r="W27" s="12">
         <v>5</v>
       </c>
       <c r="X27" s="12">
         <v>4</v>
       </c>
       <c r="Y27" s="12">
         <v>9</v>
       </c>
       <c r="Z27" s="35">
         <v>4</v>
       </c>
       <c r="AA27" s="35">
         <v>7</v>
       </c>
       <c r="AB27" s="35">
         <v>4</v>
       </c>
       <c r="AC27" s="35">
         <v>10</v>
       </c>
       <c r="AD27" s="38">
         <v>7</v>
       </c>
-      <c r="AE27" s="65">
+      <c r="AE27" s="49">
         <v>9</v>
       </c>
-      <c r="AF27" s="39"/>
+      <c r="AF27" s="38">
+        <v>5</v>
+      </c>
       <c r="AG27" s="39"/>
       <c r="AH27" s="39"/>
       <c r="AI27" s="39"/>
       <c r="AJ27" s="39"/>
       <c r="AK27" s="39"/>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B28" s="13">
         <v>15</v>
       </c>
       <c r="C28" s="13">
         <v>11</v>
       </c>
       <c r="D28" s="13">
         <v>12</v>
       </c>
       <c r="E28" s="13">
         <v>9</v>
       </c>
       <c r="F28" s="13">
         <v>13</v>
       </c>
@@ -3300,90 +3332,92 @@
       </c>
       <c r="W28" s="12">
         <v>12</v>
       </c>
       <c r="X28" s="12">
         <v>11</v>
       </c>
       <c r="Y28" s="12">
         <v>15</v>
       </c>
       <c r="Z28" s="35">
         <v>6</v>
       </c>
       <c r="AA28" s="35">
         <v>10</v>
       </c>
       <c r="AB28" s="35">
         <v>5</v>
       </c>
       <c r="AC28" s="35">
         <v>8</v>
       </c>
       <c r="AD28" s="38">
         <v>8</v>
       </c>
-      <c r="AE28" s="65">
+      <c r="AE28" s="49">
         <v>9</v>
       </c>
-      <c r="AF28" s="39"/>
+      <c r="AF28" s="38">
+        <v>5</v>
+      </c>
       <c r="AG28" s="39"/>
       <c r="AH28" s="39"/>
       <c r="AI28" s="39"/>
       <c r="AJ28" s="39"/>
       <c r="AK28" s="39"/>
     </row>
     <row r="29" spans="1:37">
-      <c r="A29" s="54" t="s">
+      <c r="A29" s="52" t="s">
         <v>5</v>
       </c>
-      <c r="B29" s="54"/>
-[...22 lines deleted...]
-      <c r="Y29" s="54"/>
+      <c r="B29" s="52"/>
+      <c r="C29" s="52"/>
+      <c r="D29" s="52"/>
+      <c r="E29" s="52"/>
+      <c r="F29" s="52"/>
+      <c r="G29" s="52"/>
+      <c r="H29" s="52"/>
+      <c r="I29" s="52"/>
+      <c r="J29" s="52"/>
+      <c r="K29" s="52"/>
+      <c r="L29" s="52"/>
+      <c r="M29" s="52"/>
+      <c r="N29" s="52"/>
+      <c r="O29" s="52"/>
+      <c r="P29" s="52"/>
+      <c r="Q29" s="52"/>
+      <c r="R29" s="52"/>
+      <c r="S29" s="52"/>
+      <c r="T29" s="52"/>
+      <c r="U29" s="52"/>
+      <c r="V29" s="52"/>
+      <c r="W29" s="52"/>
+      <c r="X29" s="52"/>
+      <c r="Y29" s="52"/>
       <c r="AD29" s="39"/>
-      <c r="AF29" s="39"/>
+      <c r="AF29" s="38"/>
       <c r="AG29" s="39"/>
       <c r="AH29" s="39"/>
       <c r="AI29" s="39"/>
       <c r="AJ29" s="39"/>
       <c r="AK29" s="39"/>
     </row>
     <row r="30" spans="1:37">
       <c r="A30" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B30" s="13">
         <v>220</v>
       </c>
       <c r="C30" s="13">
         <v>204</v>
       </c>
       <c r="D30" s="13">
         <v>183</v>
       </c>
       <c r="E30" s="13">
         <v>231</v>
       </c>
       <c r="F30" s="13">
         <v>248</v>
       </c>
@@ -3437,54 +3471,56 @@
       </c>
       <c r="W30" s="12">
         <v>190</v>
       </c>
       <c r="X30" s="12">
         <v>187</v>
       </c>
       <c r="Y30" s="12">
         <v>192</v>
       </c>
       <c r="Z30" s="45">
         <v>191</v>
       </c>
       <c r="AA30" s="45">
         <v>153</v>
       </c>
       <c r="AB30" s="45">
         <v>202</v>
       </c>
       <c r="AC30" s="45">
         <v>194</v>
       </c>
       <c r="AD30" s="38">
         <v>140</v>
       </c>
-      <c r="AE30" s="65">
+      <c r="AE30" s="49">
         <v>174</v>
       </c>
-      <c r="AF30" s="39"/>
+      <c r="AF30" s="38">
+        <v>182</v>
+      </c>
       <c r="AG30" s="39"/>
       <c r="AH30" s="39"/>
       <c r="AI30" s="39"/>
       <c r="AJ30" s="39"/>
       <c r="AK30" s="39"/>
     </row>
     <row r="31" spans="1:37">
       <c r="A31" s="43" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="13">
         <v>27</v>
       </c>
       <c r="C31" s="13">
         <v>24</v>
       </c>
       <c r="D31" s="13">
         <v>18</v>
       </c>
       <c r="E31" s="13">
         <v>32</v>
       </c>
       <c r="F31" s="13">
         <v>32</v>
       </c>
@@ -3538,54 +3574,56 @@
       </c>
       <c r="W31" s="12">
         <v>18</v>
       </c>
       <c r="X31" s="12">
         <v>27</v>
       </c>
       <c r="Y31" s="12">
         <v>24</v>
       </c>
       <c r="Z31" s="45">
         <v>24</v>
       </c>
       <c r="AA31" s="45">
         <v>16</v>
       </c>
       <c r="AB31" s="45">
         <v>18</v>
       </c>
       <c r="AC31" s="45">
         <v>25</v>
       </c>
       <c r="AD31" s="38">
         <v>15</v>
       </c>
-      <c r="AE31" s="65">
+      <c r="AE31" s="49">
         <v>17</v>
       </c>
-      <c r="AF31" s="39"/>
+      <c r="AF31" s="38">
+        <v>21</v>
+      </c>
       <c r="AG31" s="39"/>
       <c r="AH31" s="39"/>
       <c r="AI31" s="39"/>
       <c r="AJ31" s="39"/>
       <c r="AK31" s="39"/>
     </row>
     <row r="32" spans="1:37">
       <c r="A32" s="43" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="13">
         <v>9</v>
       </c>
       <c r="C32" s="13">
         <v>8</v>
       </c>
       <c r="D32" s="13">
         <v>15</v>
       </c>
       <c r="E32" s="13">
         <v>6</v>
       </c>
       <c r="F32" s="13">
         <v>17</v>
       </c>
@@ -3639,54 +3677,56 @@
       </c>
       <c r="W32" s="12">
         <v>7</v>
       </c>
       <c r="X32" s="12">
         <v>12</v>
       </c>
       <c r="Y32" s="12">
         <v>12</v>
       </c>
       <c r="Z32" s="45">
         <v>19</v>
       </c>
       <c r="AA32" s="45">
         <v>13</v>
       </c>
       <c r="AB32" s="45">
         <v>11</v>
       </c>
       <c r="AC32" s="45">
         <v>11</v>
       </c>
       <c r="AD32" s="38">
         <v>5</v>
       </c>
-      <c r="AE32" s="65">
+      <c r="AE32" s="49">
         <v>11</v>
       </c>
-      <c r="AF32" s="39"/>
+      <c r="AF32" s="38">
+        <v>8</v>
+      </c>
       <c r="AG32" s="39"/>
       <c r="AH32" s="39"/>
       <c r="AI32" s="39"/>
       <c r="AJ32" s="39"/>
       <c r="AK32" s="39"/>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="43" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="13">
         <v>18</v>
       </c>
       <c r="C33" s="13">
         <v>12</v>
       </c>
       <c r="D33" s="13">
         <v>5</v>
       </c>
       <c r="E33" s="13">
         <v>12</v>
       </c>
       <c r="F33" s="13">
         <v>23</v>
       </c>
@@ -3740,54 +3780,56 @@
       </c>
       <c r="W33" s="12">
         <v>13</v>
       </c>
       <c r="X33" s="12">
         <v>10</v>
       </c>
       <c r="Y33" s="12">
         <v>14</v>
       </c>
       <c r="Z33" s="45">
         <v>10</v>
       </c>
       <c r="AA33" s="45">
         <v>10</v>
       </c>
       <c r="AB33" s="45">
         <v>14</v>
       </c>
       <c r="AC33" s="45">
         <v>6</v>
       </c>
       <c r="AD33" s="38">
         <v>6</v>
       </c>
-      <c r="AE33" s="65">
+      <c r="AE33" s="49">
         <v>11</v>
       </c>
-      <c r="AF33" s="39"/>
+      <c r="AF33" s="38">
+        <v>12</v>
+      </c>
       <c r="AG33" s="39"/>
       <c r="AH33" s="39"/>
       <c r="AI33" s="39"/>
       <c r="AJ33" s="39"/>
       <c r="AK33" s="39"/>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="43" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="13">
         <v>12</v>
       </c>
       <c r="C34" s="13">
         <v>18</v>
       </c>
       <c r="D34" s="13">
         <v>11</v>
       </c>
       <c r="E34" s="13">
         <v>21</v>
       </c>
       <c r="F34" s="13">
         <v>12</v>
       </c>
@@ -3841,54 +3883,56 @@
       </c>
       <c r="W34" s="12">
         <v>15</v>
       </c>
       <c r="X34" s="12">
         <v>14</v>
       </c>
       <c r="Y34" s="12">
         <v>10</v>
       </c>
       <c r="Z34" s="45">
         <v>9</v>
       </c>
       <c r="AA34" s="45">
         <v>8</v>
       </c>
       <c r="AB34" s="45">
         <v>23</v>
       </c>
       <c r="AC34" s="45">
         <v>18</v>
       </c>
       <c r="AD34" s="38">
         <v>14</v>
       </c>
-      <c r="AE34" s="65">
+      <c r="AE34" s="49">
         <v>10</v>
       </c>
-      <c r="AF34" s="39"/>
+      <c r="AF34" s="38">
+        <v>17</v>
+      </c>
       <c r="AG34" s="39"/>
       <c r="AH34" s="39"/>
       <c r="AI34" s="39"/>
       <c r="AJ34" s="39"/>
       <c r="AK34" s="39"/>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="43" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="13">
         <v>13</v>
       </c>
       <c r="C35" s="13">
         <v>19</v>
       </c>
       <c r="D35" s="13">
         <v>14</v>
       </c>
       <c r="E35" s="13">
         <v>16</v>
       </c>
       <c r="F35" s="13">
         <v>17</v>
       </c>
@@ -3942,54 +3986,56 @@
       </c>
       <c r="W35" s="12">
         <v>10</v>
       </c>
       <c r="X35" s="12">
         <v>12</v>
       </c>
       <c r="Y35" s="12">
         <v>12</v>
       </c>
       <c r="Z35" s="45">
         <v>13</v>
       </c>
       <c r="AA35" s="45">
         <v>10</v>
       </c>
       <c r="AB35" s="45">
         <v>14</v>
       </c>
       <c r="AC35" s="45">
         <v>10</v>
       </c>
       <c r="AD35" s="38">
         <v>11</v>
       </c>
-      <c r="AE35" s="65">
+      <c r="AE35" s="49">
         <v>7</v>
       </c>
-      <c r="AF35" s="39"/>
+      <c r="AF35" s="38">
+        <v>13</v>
+      </c>
       <c r="AG35" s="39"/>
       <c r="AH35" s="39"/>
       <c r="AI35" s="39"/>
       <c r="AJ35" s="39"/>
       <c r="AK35" s="39"/>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="43" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="13">
         <v>37</v>
       </c>
       <c r="C36" s="13">
         <v>38</v>
       </c>
       <c r="D36" s="13">
         <v>41</v>
       </c>
       <c r="E36" s="13">
         <v>27</v>
       </c>
       <c r="F36" s="13">
         <v>42</v>
       </c>
@@ -4043,54 +4089,56 @@
       </c>
       <c r="W36" s="12">
         <v>28</v>
       </c>
       <c r="X36" s="12">
         <v>30</v>
       </c>
       <c r="Y36" s="12">
         <v>34</v>
       </c>
       <c r="Z36" s="45">
         <v>35</v>
       </c>
       <c r="AA36" s="45">
         <v>26</v>
       </c>
       <c r="AB36" s="45">
         <v>39</v>
       </c>
       <c r="AC36" s="45">
         <v>37</v>
       </c>
       <c r="AD36" s="38">
         <v>25</v>
       </c>
-      <c r="AE36" s="65">
+      <c r="AE36" s="49">
         <v>31</v>
       </c>
-      <c r="AF36" s="39"/>
+      <c r="AF36" s="38">
+        <v>31</v>
+      </c>
       <c r="AG36" s="39"/>
       <c r="AH36" s="39"/>
       <c r="AI36" s="39"/>
       <c r="AJ36" s="39"/>
       <c r="AK36" s="39"/>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="43" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="13">
         <v>10</v>
       </c>
       <c r="C37" s="13">
         <v>9</v>
       </c>
       <c r="D37" s="13">
         <v>6</v>
       </c>
       <c r="E37" s="13">
         <v>18</v>
       </c>
       <c r="F37" s="13">
         <v>7</v>
       </c>
@@ -4144,54 +4192,56 @@
       </c>
       <c r="W37" s="12">
         <v>5</v>
       </c>
       <c r="X37" s="12">
         <v>5</v>
       </c>
       <c r="Y37" s="12">
         <v>5</v>
       </c>
       <c r="Z37" s="45">
         <v>4</v>
       </c>
       <c r="AA37" s="45">
         <v>10</v>
       </c>
       <c r="AB37" s="45">
         <v>3</v>
       </c>
       <c r="AC37" s="45">
         <v>3</v>
       </c>
       <c r="AD37" s="38">
         <v>12</v>
       </c>
-      <c r="AE37" s="65">
+      <c r="AE37" s="49">
         <v>8</v>
       </c>
-      <c r="AF37" s="39"/>
+      <c r="AF37" s="38">
+        <v>7</v>
+      </c>
       <c r="AG37" s="39"/>
       <c r="AH37" s="39"/>
       <c r="AI37" s="39"/>
       <c r="AJ37" s="39"/>
       <c r="AK37" s="39"/>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="43" t="s">
         <v>45</v>
       </c>
       <c r="B38" s="13">
         <v>11</v>
       </c>
       <c r="C38" s="13">
         <v>7</v>
       </c>
       <c r="D38" s="13">
         <v>6</v>
       </c>
       <c r="E38" s="13">
         <v>9</v>
       </c>
       <c r="F38" s="13">
         <v>8</v>
       </c>
@@ -4245,54 +4295,56 @@
       </c>
       <c r="W38" s="12">
         <v>7</v>
       </c>
       <c r="X38" s="12">
         <v>2</v>
       </c>
       <c r="Y38" s="12">
         <v>7</v>
       </c>
       <c r="Z38" s="45">
         <v>8</v>
       </c>
       <c r="AA38" s="45">
         <v>4</v>
       </c>
       <c r="AB38" s="45">
         <v>3</v>
       </c>
       <c r="AC38" s="45">
         <v>5</v>
       </c>
       <c r="AD38" s="38">
         <v>5</v>
       </c>
-      <c r="AE38" s="65">
+      <c r="AE38" s="49">
         <v>11</v>
       </c>
-      <c r="AF38" s="39"/>
+      <c r="AF38" s="38">
+        <v>7</v>
+      </c>
       <c r="AG38" s="39"/>
       <c r="AH38" s="39"/>
       <c r="AI38" s="39"/>
       <c r="AJ38" s="39"/>
       <c r="AK38" s="39"/>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B39" s="13">
         <v>10</v>
       </c>
       <c r="C39" s="13">
         <v>9</v>
       </c>
       <c r="D39" s="13">
         <v>6</v>
       </c>
       <c r="E39" s="13">
         <v>21</v>
       </c>
       <c r="F39" s="13">
         <v>10</v>
       </c>
@@ -4346,54 +4398,56 @@
       </c>
       <c r="W39" s="12">
         <v>22</v>
       </c>
       <c r="X39" s="12">
         <v>14</v>
       </c>
       <c r="Y39" s="12">
         <v>12</v>
       </c>
       <c r="Z39" s="45">
         <v>14</v>
       </c>
       <c r="AA39" s="45">
         <v>8</v>
       </c>
       <c r="AB39" s="45">
         <v>12</v>
       </c>
       <c r="AC39" s="45">
         <v>10</v>
       </c>
       <c r="AD39" s="38">
         <v>6</v>
       </c>
-      <c r="AE39" s="65">
+      <c r="AE39" s="49">
         <v>12</v>
       </c>
-      <c r="AF39" s="39"/>
+      <c r="AF39" s="38">
+        <v>12</v>
+      </c>
       <c r="AG39" s="39"/>
       <c r="AH39" s="39"/>
       <c r="AI39" s="39"/>
       <c r="AJ39" s="39"/>
       <c r="AK39" s="39"/>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B40" s="13">
         <v>18</v>
       </c>
       <c r="C40" s="13">
         <v>21</v>
       </c>
       <c r="D40" s="13">
         <v>17</v>
       </c>
       <c r="E40" s="13">
         <v>18</v>
       </c>
       <c r="F40" s="13">
         <v>22</v>
       </c>
@@ -4447,54 +4501,56 @@
       </c>
       <c r="W40" s="12">
         <v>16</v>
       </c>
       <c r="X40" s="12">
         <v>14</v>
       </c>
       <c r="Y40" s="12">
         <v>16</v>
       </c>
       <c r="Z40" s="45">
         <v>21</v>
       </c>
       <c r="AA40" s="45">
         <v>21</v>
       </c>
       <c r="AB40" s="45">
         <v>20</v>
       </c>
       <c r="AC40" s="45">
         <v>18</v>
       </c>
       <c r="AD40" s="38">
         <v>16</v>
       </c>
-      <c r="AE40" s="65">
+      <c r="AE40" s="49">
         <v>14</v>
       </c>
-      <c r="AF40" s="39"/>
+      <c r="AF40" s="38">
+        <v>19</v>
+      </c>
       <c r="AG40" s="39"/>
       <c r="AH40" s="39"/>
       <c r="AI40" s="39"/>
       <c r="AJ40" s="39"/>
       <c r="AK40" s="39"/>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B41" s="13">
         <v>6</v>
       </c>
       <c r="C41" s="13">
         <v>7</v>
       </c>
       <c r="D41" s="13">
         <v>6</v>
       </c>
       <c r="E41" s="13">
         <v>6</v>
       </c>
       <c r="F41" s="13">
         <v>12</v>
       </c>
@@ -4548,54 +4604,56 @@
       </c>
       <c r="W41" s="12">
         <v>13</v>
       </c>
       <c r="X41" s="12">
         <v>7</v>
       </c>
       <c r="Y41" s="12">
         <v>4</v>
       </c>
       <c r="Z41" s="45">
         <v>7</v>
       </c>
       <c r="AA41" s="45">
         <v>5</v>
       </c>
       <c r="AB41" s="45">
         <v>7</v>
       </c>
       <c r="AC41" s="45">
         <v>9</v>
       </c>
       <c r="AD41" s="38">
         <v>6</v>
       </c>
-      <c r="AE41" s="65">
-[...2 lines deleted...]
-      <c r="AF41" s="39"/>
+      <c r="AE41" s="49">
+        <v>6</v>
+      </c>
+      <c r="AF41" s="38">
+        <v>5</v>
+      </c>
       <c r="AG41" s="39"/>
       <c r="AH41" s="39"/>
       <c r="AI41" s="39"/>
       <c r="AJ41" s="39"/>
       <c r="AK41" s="39"/>
     </row>
     <row r="42" spans="1:37">
       <c r="A42" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B42" s="13">
         <v>15</v>
       </c>
       <c r="C42" s="13">
         <v>11</v>
       </c>
       <c r="D42" s="13">
         <v>11</v>
       </c>
       <c r="E42" s="13">
         <v>16</v>
       </c>
       <c r="F42" s="13">
         <v>22</v>
       </c>
@@ -4649,54 +4707,56 @@
       </c>
       <c r="W42" s="12">
         <v>16</v>
       </c>
       <c r="X42" s="12">
         <v>15</v>
       </c>
       <c r="Y42" s="12">
         <v>16</v>
       </c>
       <c r="Z42" s="45">
         <v>7</v>
       </c>
       <c r="AA42" s="45">
         <v>9</v>
       </c>
       <c r="AB42" s="45">
         <v>11</v>
       </c>
       <c r="AC42" s="45">
         <v>12</v>
       </c>
       <c r="AD42" s="38">
         <v>6</v>
       </c>
-      <c r="AE42" s="65">
+      <c r="AE42" s="49">
         <v>15</v>
       </c>
-      <c r="AF42" s="39"/>
+      <c r="AF42" s="38">
+        <v>8</v>
+      </c>
       <c r="AG42" s="39"/>
       <c r="AH42" s="39"/>
       <c r="AI42" s="39"/>
       <c r="AJ42" s="39"/>
       <c r="AK42" s="39"/>
     </row>
     <row r="43" spans="1:37" s="39" customFormat="1">
       <c r="A43" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B43" s="17">
         <v>34</v>
       </c>
       <c r="C43" s="17">
         <v>21</v>
       </c>
       <c r="D43" s="17">
         <v>27</v>
       </c>
       <c r="E43" s="17">
         <v>29</v>
       </c>
       <c r="F43" s="17">
         <v>24</v>
       </c>
@@ -4750,229 +4810,231 @@
       </c>
       <c r="W43" s="16">
         <v>20</v>
       </c>
       <c r="X43" s="16">
         <v>25</v>
       </c>
       <c r="Y43" s="16">
         <v>26</v>
       </c>
       <c r="Z43" s="37">
         <v>20</v>
       </c>
       <c r="AA43" s="37">
         <v>13</v>
       </c>
       <c r="AB43" s="37">
         <v>27</v>
       </c>
       <c r="AC43" s="37">
         <v>30</v>
       </c>
       <c r="AD43" s="17">
         <v>13</v>
       </c>
-      <c r="AE43" s="66">
+      <c r="AE43" s="50">
         <v>21</v>
       </c>
-      <c r="AF43" s="21"/>
+      <c r="AF43" s="17">
+        <v>22</v>
+      </c>
       <c r="AG43" s="21"/>
       <c r="AH43" s="21"/>
       <c r="AI43" s="21"/>
       <c r="AJ43" s="21"/>
       <c r="AK43" s="21"/>
     </row>
     <row r="44" spans="1:37">
       <c r="A44" s="18" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="45" spans="1:37">
       <c r="B45" s="39"/>
       <c r="C45" s="39"/>
       <c r="D45" s="39"/>
       <c r="E45" s="39"/>
       <c r="F45" s="39"/>
       <c r="G45" s="39"/>
       <c r="H45" s="39"/>
       <c r="I45" s="39"/>
       <c r="J45" s="39"/>
       <c r="K45" s="39"/>
       <c r="L45" s="39"/>
       <c r="M45" s="39"/>
       <c r="N45" s="39"/>
       <c r="O45" s="39"/>
       <c r="P45" s="39"/>
       <c r="Q45" s="39"/>
       <c r="R45" s="39"/>
       <c r="S45" s="39"/>
       <c r="T45" s="39"/>
       <c r="U45" s="39"/>
       <c r="V45" s="39"/>
       <c r="W45" s="39"/>
       <c r="X45" s="39"/>
       <c r="Y45" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A6:Y6"/>
+    <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
-    <mergeCell ref="A1:Y1"/>
-[...1 lines deleted...]
-    <mergeCell ref="A22:Y22"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AL44"/>
   <sheetViews>
     <sheetView topLeftCell="F1" workbookViewId="0">
-      <selection sqref="A1:Y1"/>
+      <selection activeCell="AF49" sqref="AF49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="27.7109375" style="14" customWidth="1"/>
     <col min="2" max="2" width="6.5703125" style="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.140625" style="14" bestFit="1" customWidth="1"/>
     <col min="4" max="9" width="7" style="14" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" style="14" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7" style="14" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="8.28515625" style="14" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.5703125" style="14" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.140625" style="14" bestFit="1" customWidth="1"/>
     <col min="16" max="21" width="7" style="14" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.85546875" style="14" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7" style="14" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="8.28515625" style="14" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:38" ht="12.75">
-      <c r="A1" s="58" t="s">
+      <c r="A1" s="61" t="s">
         <v>20</v>
       </c>
-      <c r="B1" s="58"/>
-[...22 lines deleted...]
-      <c r="Y1" s="58"/>
+      <c r="B1" s="61"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
+      <c r="H1" s="61"/>
+      <c r="I1" s="61"/>
+      <c r="J1" s="61"/>
+      <c r="K1" s="61"/>
+      <c r="L1" s="61"/>
+      <c r="M1" s="61"/>
+      <c r="N1" s="61"/>
+      <c r="O1" s="61"/>
+      <c r="P1" s="61"/>
+      <c r="Q1" s="61"/>
+      <c r="R1" s="61"/>
+      <c r="S1" s="61"/>
+      <c r="T1" s="61"/>
+      <c r="U1" s="61"/>
+      <c r="V1" s="61"/>
+      <c r="W1" s="61"/>
+      <c r="X1" s="61"/>
+      <c r="Y1" s="61"/>
     </row>
     <row r="2" spans="1:38">
       <c r="A2" s="40"/>
       <c r="B2" s="40"/>
       <c r="C2" s="40"/>
       <c r="D2" s="40"/>
       <c r="E2" s="40"/>
       <c r="F2" s="40"/>
       <c r="G2" s="40"/>
       <c r="H2" s="40"/>
       <c r="I2" s="40"/>
       <c r="J2" s="40"/>
       <c r="K2" s="40"/>
       <c r="L2" s="40"/>
       <c r="M2" s="40"/>
     </row>
     <row r="3" spans="1:38" s="5" customFormat="1">
-      <c r="X3" s="57"/>
-[...1 lines deleted...]
-      <c r="AJ3" s="57" t="s">
+      <c r="X3" s="60"/>
+      <c r="Y3" s="60"/>
+      <c r="AJ3" s="60" t="s">
         <v>32</v>
       </c>
-      <c r="AK3" s="57"/>
+      <c r="AK3" s="60"/>
     </row>
     <row r="4" spans="1:38">
       <c r="A4" s="55"/>
-      <c r="B4" s="49">
+      <c r="B4" s="53">
         <v>2024</v>
       </c>
-      <c r="C4" s="50"/>
-[...10 lines deleted...]
-      <c r="N4" s="49">
+      <c r="C4" s="54"/>
+      <c r="D4" s="54"/>
+      <c r="E4" s="54"/>
+      <c r="F4" s="54"/>
+      <c r="G4" s="54"/>
+      <c r="H4" s="54"/>
+      <c r="I4" s="54"/>
+      <c r="J4" s="54"/>
+      <c r="K4" s="54"/>
+      <c r="L4" s="54"/>
+      <c r="M4" s="54"/>
+      <c r="N4" s="53">
         <v>2025</v>
       </c>
-      <c r="O4" s="50"/>
-[...10 lines deleted...]
-      <c r="Z4" s="49">
+      <c r="O4" s="54"/>
+      <c r="P4" s="54"/>
+      <c r="Q4" s="54"/>
+      <c r="R4" s="54"/>
+      <c r="S4" s="54"/>
+      <c r="T4" s="54"/>
+      <c r="U4" s="54"/>
+      <c r="V4" s="54"/>
+      <c r="W4" s="54"/>
+      <c r="X4" s="54"/>
+      <c r="Y4" s="54"/>
+      <c r="Z4" s="53">
         <v>2026</v>
       </c>
-      <c r="AA4" s="50"/>
-[...9 lines deleted...]
-      <c r="AK4" s="50"/>
+      <c r="AA4" s="54"/>
+      <c r="AB4" s="54"/>
+      <c r="AC4" s="54"/>
+      <c r="AD4" s="54"/>
+      <c r="AE4" s="54"/>
+      <c r="AF4" s="54"/>
+      <c r="AG4" s="54"/>
+      <c r="AH4" s="54"/>
+      <c r="AI4" s="54"/>
+      <c r="AJ4" s="54"/>
+      <c r="AK4" s="54"/>
     </row>
     <row r="5" spans="1:38" ht="22.5">
       <c r="A5" s="56"/>
       <c r="B5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>26</v>
       </c>
       <c r="I5" s="9" t="s">
@@ -5042,77 +5104,78 @@
         <v>24</v>
       </c>
       <c r="AE5" s="10" t="s">
         <v>25</v>
       </c>
       <c r="AF5" s="9" t="s">
         <v>26</v>
       </c>
       <c r="AG5" s="9" t="s">
         <v>27</v>
       </c>
       <c r="AH5" s="9" t="s">
         <v>28</v>
       </c>
       <c r="AI5" s="9" t="s">
         <v>29</v>
       </c>
       <c r="AJ5" s="9" t="s">
         <v>30</v>
       </c>
       <c r="AK5" s="9" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:38">
-      <c r="A6" s="59" t="s">
+      <c r="A6" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="59"/>
-[...22 lines deleted...]
-      <c r="Y6" s="59"/>
+      <c r="B6" s="62"/>
+      <c r="C6" s="62"/>
+      <c r="D6" s="62"/>
+      <c r="E6" s="62"/>
+      <c r="F6" s="62"/>
+      <c r="G6" s="62"/>
+      <c r="H6" s="62"/>
+      <c r="I6" s="62"/>
+      <c r="J6" s="62"/>
+      <c r="K6" s="62"/>
+      <c r="L6" s="62"/>
+      <c r="M6" s="62"/>
+      <c r="N6" s="62"/>
+      <c r="O6" s="62"/>
+      <c r="P6" s="62"/>
+      <c r="Q6" s="62"/>
+      <c r="R6" s="62"/>
+      <c r="S6" s="62"/>
+      <c r="T6" s="62"/>
+      <c r="U6" s="62"/>
+      <c r="V6" s="62"/>
+      <c r="W6" s="62"/>
+      <c r="X6" s="62"/>
+      <c r="Y6" s="62"/>
+      <c r="AE6" s="48"/>
     </row>
     <row r="7" spans="1:38">
       <c r="A7" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="24">
         <v>10.32</v>
       </c>
       <c r="C7" s="24">
         <v>10.24</v>
       </c>
       <c r="D7" s="24">
         <v>9.61</v>
       </c>
       <c r="E7" s="24">
         <v>9.83</v>
       </c>
       <c r="F7" s="24">
         <v>9.9</v>
       </c>
       <c r="G7" s="26">
         <v>9.83</v>
       </c>
       <c r="H7" s="26">
         <v>9.75</v>
@@ -5161,54 +5224,56 @@
       </c>
       <c r="W7" s="20">
         <v>8.9</v>
       </c>
       <c r="X7" s="20">
         <v>8.84</v>
       </c>
       <c r="Y7" s="20">
         <v>8.85</v>
       </c>
       <c r="Z7" s="46">
         <v>8.9600000000000009</v>
       </c>
       <c r="AA7" s="46">
         <v>8.35</v>
       </c>
       <c r="AB7" s="46">
         <v>8.39</v>
       </c>
       <c r="AC7" s="46">
         <v>8.6300000000000008</v>
       </c>
       <c r="AD7" s="48">
         <v>8.27</v>
       </c>
-      <c r="AE7" s="67">
+      <c r="AE7" s="48">
         <v>8.33</v>
       </c>
-      <c r="AF7" s="39"/>
+      <c r="AF7" s="48">
+        <v>8.3699999999999992</v>
+      </c>
       <c r="AG7" s="39"/>
       <c r="AH7" s="39"/>
       <c r="AI7" s="39"/>
       <c r="AJ7" s="39"/>
       <c r="AK7" s="39"/>
       <c r="AL7" s="39"/>
     </row>
     <row r="8" spans="1:38">
       <c r="A8" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="24">
         <v>10.45</v>
       </c>
       <c r="C8" s="24">
         <v>10.56</v>
       </c>
       <c r="D8" s="24">
         <v>9.92</v>
       </c>
       <c r="E8" s="24">
         <v>10.050000000000001</v>
       </c>
       <c r="F8" s="24">
         <v>9.82</v>
@@ -5263,54 +5328,56 @@
       </c>
       <c r="W8" s="20">
         <v>8.51</v>
       </c>
       <c r="X8" s="20">
         <v>8.4700000000000006</v>
       </c>
       <c r="Y8" s="20">
         <v>8.49</v>
       </c>
       <c r="Z8" s="46">
         <v>9.4</v>
       </c>
       <c r="AA8" s="46">
         <v>8.44</v>
       </c>
       <c r="AB8" s="46">
         <v>8.14</v>
       </c>
       <c r="AC8" s="46">
         <v>8.42</v>
       </c>
       <c r="AD8" s="48">
         <v>8.18</v>
       </c>
-      <c r="AE8" s="67">
+      <c r="AE8" s="48">
         <v>8.2899999999999991</v>
       </c>
-      <c r="AF8" s="39"/>
+      <c r="AF8" s="48">
+        <v>8.43</v>
+      </c>
       <c r="AG8" s="39"/>
       <c r="AH8" s="39"/>
       <c r="AI8" s="39"/>
       <c r="AJ8" s="39"/>
       <c r="AK8" s="39"/>
       <c r="AL8" s="39"/>
     </row>
     <row r="9" spans="1:38">
       <c r="A9" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="24">
         <v>10.16</v>
       </c>
       <c r="C9" s="24">
         <v>9.91</v>
       </c>
       <c r="D9" s="24">
         <v>8.82</v>
       </c>
       <c r="E9" s="24">
         <v>9.73</v>
       </c>
       <c r="F9" s="24">
         <v>10.18</v>
@@ -5365,54 +5432,56 @@
       </c>
       <c r="W9" s="20">
         <v>9.31</v>
       </c>
       <c r="X9" s="20">
         <v>9.4499999999999993</v>
       </c>
       <c r="Y9" s="20">
         <v>9.44</v>
       </c>
       <c r="Z9" s="46">
         <v>9.64</v>
       </c>
       <c r="AA9" s="46">
         <v>8.48</v>
       </c>
       <c r="AB9" s="46">
         <v>8.0399999999999991</v>
       </c>
       <c r="AC9" s="46">
         <v>8.59</v>
       </c>
       <c r="AD9" s="48">
         <v>8.0500000000000007</v>
       </c>
-      <c r="AE9" s="67">
+      <c r="AE9" s="48">
         <v>7.89</v>
       </c>
-      <c r="AF9" s="39"/>
+      <c r="AF9" s="48">
+        <v>7.97</v>
+      </c>
       <c r="AG9" s="39"/>
       <c r="AH9" s="39"/>
       <c r="AI9" s="39"/>
       <c r="AJ9" s="39"/>
       <c r="AK9" s="39"/>
       <c r="AL9" s="39"/>
     </row>
     <row r="10" spans="1:38">
       <c r="A10" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="24">
         <v>8.2200000000000006</v>
       </c>
       <c r="C10" s="24">
         <v>8</v>
       </c>
       <c r="D10" s="24">
         <v>9.9</v>
       </c>
       <c r="E10" s="24">
         <v>8.84</v>
       </c>
       <c r="F10" s="24">
         <v>10.16</v>
@@ -5467,54 +5536,56 @@
       </c>
       <c r="W10" s="20">
         <v>12.46</v>
       </c>
       <c r="X10" s="20">
         <v>12.38</v>
       </c>
       <c r="Y10" s="20">
         <v>12.29</v>
       </c>
       <c r="Z10" s="46">
         <v>18.579999999999998</v>
       </c>
       <c r="AA10" s="46">
         <v>16.54</v>
       </c>
       <c r="AB10" s="46">
         <v>14.6</v>
       </c>
       <c r="AC10" s="46">
         <v>13.7</v>
       </c>
       <c r="AD10" s="48">
         <v>11.87</v>
       </c>
-      <c r="AE10" s="67">
+      <c r="AE10" s="48">
         <v>11.76</v>
       </c>
-      <c r="AF10" s="39"/>
+      <c r="AF10" s="48">
+        <v>11.2</v>
+      </c>
       <c r="AG10" s="39"/>
       <c r="AH10" s="39"/>
       <c r="AI10" s="39"/>
       <c r="AJ10" s="39"/>
       <c r="AK10" s="39"/>
       <c r="AL10" s="39"/>
     </row>
     <row r="11" spans="1:38">
       <c r="A11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B11" s="24">
         <v>11.12</v>
       </c>
       <c r="C11" s="24">
         <v>10.59</v>
       </c>
       <c r="D11" s="24">
         <v>9.41</v>
       </c>
       <c r="E11" s="24">
         <v>10.38</v>
       </c>
       <c r="F11" s="24">
         <v>11.23</v>
@@ -5569,54 +5640,56 @@
       </c>
       <c r="W11" s="20">
         <v>8.07</v>
       </c>
       <c r="X11" s="20">
         <v>7.81</v>
       </c>
       <c r="Y11" s="20">
         <v>7.95</v>
       </c>
       <c r="Z11" s="46">
         <v>6.9</v>
       </c>
       <c r="AA11" s="46">
         <v>7.01</v>
       </c>
       <c r="AB11" s="46">
         <v>8.08</v>
       </c>
       <c r="AC11" s="46">
         <v>7.62</v>
       </c>
       <c r="AD11" s="48">
         <v>7.18</v>
       </c>
-      <c r="AE11" s="67">
+      <c r="AE11" s="48">
         <v>7.32</v>
       </c>
-      <c r="AF11" s="39"/>
+      <c r="AF11" s="48">
+        <v>7.19</v>
+      </c>
       <c r="AG11" s="39"/>
       <c r="AH11" s="39"/>
       <c r="AI11" s="39"/>
       <c r="AJ11" s="39"/>
       <c r="AK11" s="39"/>
       <c r="AL11" s="39"/>
     </row>
     <row r="12" spans="1:38">
       <c r="A12" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B12" s="24">
         <v>6.85</v>
       </c>
       <c r="C12" s="24">
         <v>8.84</v>
       </c>
       <c r="D12" s="24">
         <v>7.97</v>
       </c>
       <c r="E12" s="24">
         <v>9.07</v>
       </c>
       <c r="F12" s="24">
         <v>8.6</v>
@@ -5671,54 +5744,56 @@
       </c>
       <c r="W12" s="20">
         <v>8.89</v>
       </c>
       <c r="X12" s="20">
         <v>8.85</v>
       </c>
       <c r="Y12" s="20">
         <v>8.58</v>
       </c>
       <c r="Z12" s="46">
         <v>5.42</v>
       </c>
       <c r="AA12" s="46">
         <v>5.34</v>
       </c>
       <c r="AB12" s="46">
         <v>8.2100000000000009</v>
       </c>
       <c r="AC12" s="46">
         <v>8.92</v>
       </c>
       <c r="AD12" s="48">
         <v>8.77</v>
       </c>
-      <c r="AE12" s="67">
+      <c r="AE12" s="48">
         <v>8.33</v>
       </c>
-      <c r="AF12" s="39"/>
+      <c r="AF12" s="48">
+        <v>8.6</v>
+      </c>
       <c r="AG12" s="39"/>
       <c r="AH12" s="39"/>
       <c r="AI12" s="39"/>
       <c r="AJ12" s="39"/>
       <c r="AK12" s="39"/>
       <c r="AL12" s="39"/>
     </row>
     <row r="13" spans="1:38">
       <c r="A13" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="24">
         <v>8.77</v>
       </c>
       <c r="C13" s="24">
         <v>11.17</v>
       </c>
       <c r="D13" s="24">
         <v>10.55</v>
       </c>
       <c r="E13" s="24">
         <v>10.68</v>
       </c>
       <c r="F13" s="24">
         <v>10.83</v>
@@ -5773,54 +5848,56 @@
       </c>
       <c r="W13" s="20">
         <v>8.9</v>
       </c>
       <c r="X13" s="20">
         <v>8.8800000000000008</v>
       </c>
       <c r="Y13" s="20">
         <v>8.83</v>
       </c>
       <c r="Z13" s="46">
         <v>9.4499999999999993</v>
       </c>
       <c r="AA13" s="46">
         <v>8.7200000000000006</v>
       </c>
       <c r="AB13" s="46">
         <v>9.19</v>
       </c>
       <c r="AC13" s="46">
         <v>8.75</v>
       </c>
       <c r="AD13" s="48">
         <v>8.58</v>
       </c>
-      <c r="AE13" s="67">
+      <c r="AE13" s="48">
         <v>8.01</v>
       </c>
-      <c r="AF13" s="39"/>
+      <c r="AF13" s="48">
+        <v>8.23</v>
+      </c>
       <c r="AG13" s="39"/>
       <c r="AH13" s="39"/>
       <c r="AI13" s="39"/>
       <c r="AJ13" s="39"/>
       <c r="AK13" s="39"/>
       <c r="AL13" s="39"/>
     </row>
     <row r="14" spans="1:38">
       <c r="A14" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="24">
         <v>9.44</v>
       </c>
       <c r="C14" s="24">
         <v>9.8800000000000008</v>
       </c>
       <c r="D14" s="24">
         <v>10.06</v>
       </c>
       <c r="E14" s="24">
         <v>9.2200000000000006</v>
       </c>
       <c r="F14" s="24">
         <v>9.5</v>
@@ -5875,54 +5952,56 @@
       </c>
       <c r="W14" s="20">
         <v>7.67</v>
       </c>
       <c r="X14" s="20">
         <v>7.69</v>
       </c>
       <c r="Y14" s="20">
         <v>7.78</v>
       </c>
       <c r="Z14" s="46">
         <v>9</v>
       </c>
       <c r="AA14" s="46">
         <v>8.23</v>
       </c>
       <c r="AB14" s="46">
         <v>8.8699999999999992</v>
       </c>
       <c r="AC14" s="46">
         <v>9.1</v>
       </c>
       <c r="AD14" s="48">
         <v>8.5500000000000007</v>
       </c>
-      <c r="AE14" s="67">
+      <c r="AE14" s="48">
         <v>8.49</v>
       </c>
-      <c r="AF14" s="39"/>
+      <c r="AF14" s="48">
+        <v>8.42</v>
+      </c>
       <c r="AG14" s="39"/>
       <c r="AH14" s="39"/>
       <c r="AI14" s="39"/>
       <c r="AJ14" s="39"/>
       <c r="AK14" s="39"/>
       <c r="AL14" s="39"/>
     </row>
     <row r="15" spans="1:38">
       <c r="A15" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="24">
         <v>11.07</v>
       </c>
       <c r="C15" s="24">
         <v>10.72</v>
       </c>
       <c r="D15" s="24">
         <v>9.17</v>
       </c>
       <c r="E15" s="24">
         <v>10.6</v>
       </c>
       <c r="F15" s="24">
         <v>10.27</v>
@@ -5977,54 +6056,56 @@
       </c>
       <c r="W15" s="20">
         <v>7.51</v>
       </c>
       <c r="X15" s="20">
         <v>7.36</v>
       </c>
       <c r="Y15" s="20">
         <v>7.33</v>
       </c>
       <c r="Z15" s="46">
         <v>7.24</v>
       </c>
       <c r="AA15" s="46">
         <v>8.32</v>
       </c>
       <c r="AB15" s="46">
         <v>7.69</v>
       </c>
       <c r="AC15" s="46">
         <v>7.45</v>
       </c>
       <c r="AD15" s="48">
         <v>7.86</v>
       </c>
-      <c r="AE15" s="67">
+      <c r="AE15" s="48">
         <v>7.93</v>
       </c>
-      <c r="AF15" s="39"/>
+      <c r="AF15" s="48">
+        <v>8.15</v>
+      </c>
       <c r="AG15" s="39"/>
       <c r="AH15" s="39"/>
       <c r="AI15" s="39"/>
       <c r="AJ15" s="39"/>
       <c r="AK15" s="39"/>
       <c r="AL15" s="39"/>
     </row>
     <row r="16" spans="1:38">
       <c r="A16" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B16" s="24">
         <v>17.420000000000002</v>
       </c>
       <c r="C16" s="24">
         <v>13.01</v>
       </c>
       <c r="D16" s="24">
         <v>10.61</v>
       </c>
       <c r="E16" s="24">
         <v>10.41</v>
       </c>
       <c r="F16" s="24">
         <v>10.75</v>
@@ -6079,54 +6160,56 @@
       </c>
       <c r="W16" s="20">
         <v>11.49</v>
       </c>
       <c r="X16" s="20">
         <v>10.84</v>
       </c>
       <c r="Y16" s="20">
         <v>10.87</v>
       </c>
       <c r="Z16" s="46">
         <v>8.4499999999999993</v>
       </c>
       <c r="AA16" s="46">
         <v>8.51</v>
       </c>
       <c r="AB16" s="46">
         <v>7.27</v>
       </c>
       <c r="AC16" s="46">
         <v>8.16</v>
       </c>
       <c r="AD16" s="48">
         <v>8.23</v>
       </c>
-      <c r="AE16" s="67">
+      <c r="AE16" s="48">
         <v>9.27</v>
       </c>
-      <c r="AF16" s="39"/>
+      <c r="AF16" s="48">
+        <v>9.15</v>
+      </c>
       <c r="AG16" s="39"/>
       <c r="AH16" s="39"/>
       <c r="AI16" s="39"/>
       <c r="AJ16" s="39"/>
       <c r="AK16" s="39"/>
       <c r="AL16" s="39"/>
     </row>
     <row r="17" spans="1:38">
       <c r="A17" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B17" s="24">
         <v>6.74</v>
       </c>
       <c r="C17" s="24">
         <v>6.66</v>
       </c>
       <c r="D17" s="24">
         <v>5.74</v>
       </c>
       <c r="E17" s="24">
         <v>7.9</v>
       </c>
       <c r="F17" s="24">
         <v>7.65</v>
@@ -6181,54 +6264,56 @@
       </c>
       <c r="W17" s="20">
         <v>9.33</v>
       </c>
       <c r="X17" s="20">
         <v>9.3800000000000008</v>
       </c>
       <c r="Y17" s="20">
         <v>9.2799999999999994</v>
       </c>
       <c r="Z17" s="46">
         <v>9.52</v>
       </c>
       <c r="AA17" s="46">
         <v>7.85</v>
       </c>
       <c r="AB17" s="46">
         <v>8.0399999999999991</v>
       </c>
       <c r="AC17" s="46">
         <v>7.81</v>
       </c>
       <c r="AD17" s="48">
         <v>7.04</v>
       </c>
-      <c r="AE17" s="67">
+      <c r="AE17" s="48">
         <v>7.32</v>
       </c>
-      <c r="AF17" s="39"/>
+      <c r="AF17" s="48">
+        <v>7.47</v>
+      </c>
       <c r="AG17" s="39"/>
       <c r="AH17" s="39"/>
       <c r="AI17" s="39"/>
       <c r="AJ17" s="39"/>
       <c r="AK17" s="39"/>
       <c r="AL17" s="39"/>
     </row>
     <row r="18" spans="1:38">
       <c r="A18" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="24">
         <v>9.93</v>
       </c>
       <c r="C18" s="24">
         <v>10.28</v>
       </c>
       <c r="D18" s="24">
         <v>9.75</v>
       </c>
       <c r="E18" s="24">
         <v>9.41</v>
       </c>
       <c r="F18" s="24">
         <v>9.64</v>
@@ -6283,54 +6368,56 @@
       </c>
       <c r="W18" s="20">
         <v>9.0500000000000007</v>
       </c>
       <c r="X18" s="20">
         <v>8.9600000000000009</v>
       </c>
       <c r="Y18" s="20">
         <v>9.02</v>
       </c>
       <c r="Z18" s="46">
         <v>8.6199999999999992</v>
       </c>
       <c r="AA18" s="46">
         <v>9.69</v>
       </c>
       <c r="AB18" s="46">
         <v>9.09</v>
       </c>
       <c r="AC18" s="46">
         <v>8.9499999999999993</v>
       </c>
       <c r="AD18" s="48">
         <v>8.67</v>
       </c>
-      <c r="AE18" s="67">
+      <c r="AE18" s="48">
         <v>8.48</v>
       </c>
-      <c r="AF18" s="39"/>
+      <c r="AF18" s="48">
+        <v>8.36</v>
+      </c>
       <c r="AG18" s="39"/>
       <c r="AH18" s="39"/>
       <c r="AI18" s="39"/>
       <c r="AJ18" s="39"/>
       <c r="AK18" s="39"/>
       <c r="AL18" s="39"/>
     </row>
     <row r="19" spans="1:38">
       <c r="A19" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B19" s="24">
         <v>7.52</v>
       </c>
       <c r="C19" s="24">
         <v>8.3800000000000008</v>
       </c>
       <c r="D19" s="24">
         <v>8.01</v>
       </c>
       <c r="E19" s="24">
         <v>7.92</v>
       </c>
       <c r="F19" s="24">
         <v>9.3000000000000007</v>
@@ -6385,54 +6472,56 @@
       </c>
       <c r="W19" s="20">
         <v>10.130000000000001</v>
       </c>
       <c r="X19" s="20">
         <v>10.06</v>
       </c>
       <c r="Y19" s="20">
         <v>9.64</v>
       </c>
       <c r="Z19" s="46">
         <v>9.23</v>
       </c>
       <c r="AA19" s="46">
         <v>8.31</v>
       </c>
       <c r="AB19" s="46">
         <v>8.66</v>
       </c>
       <c r="AC19" s="46">
         <v>9.48</v>
       </c>
       <c r="AD19" s="48">
         <v>9.16</v>
       </c>
-      <c r="AE19" s="67">
+      <c r="AE19" s="48">
         <v>9.02</v>
       </c>
-      <c r="AF19" s="39"/>
+      <c r="AF19" s="48">
+        <v>8.68</v>
+      </c>
       <c r="AG19" s="39"/>
       <c r="AH19" s="39"/>
       <c r="AI19" s="39"/>
       <c r="AJ19" s="39"/>
       <c r="AK19" s="39"/>
       <c r="AL19" s="39"/>
     </row>
     <row r="20" spans="1:38">
       <c r="A20" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B20" s="24">
         <v>14.14</v>
       </c>
       <c r="C20" s="24">
         <v>12.65</v>
       </c>
       <c r="D20" s="24">
         <v>11.8</v>
       </c>
       <c r="E20" s="24">
         <v>12.67</v>
       </c>
       <c r="F20" s="24">
         <v>14.24</v>
@@ -6487,54 +6576,56 @@
       </c>
       <c r="W20" s="20">
         <v>14.25</v>
       </c>
       <c r="X20" s="20">
         <v>14.37</v>
       </c>
       <c r="Y20" s="20">
         <v>14.48</v>
       </c>
       <c r="Z20" s="46">
         <v>7.22</v>
       </c>
       <c r="AA20" s="46">
         <v>8.7100000000000009</v>
       </c>
       <c r="AB20" s="46">
         <v>9.66</v>
       </c>
       <c r="AC20" s="46">
         <v>10.46</v>
       </c>
       <c r="AD20" s="48">
         <v>9.6199999999999992</v>
       </c>
-      <c r="AE20" s="67">
+      <c r="AE20" s="48">
         <v>10.68</v>
       </c>
-      <c r="AF20" s="39"/>
+      <c r="AF20" s="48">
+        <v>10.35</v>
+      </c>
       <c r="AG20" s="39"/>
       <c r="AH20" s="39"/>
       <c r="AI20" s="39"/>
       <c r="AJ20" s="39"/>
       <c r="AK20" s="39"/>
       <c r="AL20" s="39"/>
     </row>
     <row r="21" spans="1:38">
       <c r="A21" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B21" s="24">
         <v>11.5</v>
       </c>
       <c r="C21" s="24">
         <v>9.61</v>
       </c>
       <c r="D21" s="24">
         <v>9.43</v>
       </c>
       <c r="E21" s="24">
         <v>9.6</v>
       </c>
       <c r="F21" s="24">
         <v>9.3000000000000007</v>
@@ -6589,91 +6680,94 @@
       </c>
       <c r="W21" s="20">
         <v>8.8699999999999992</v>
       </c>
       <c r="X21" s="20">
         <v>8.8800000000000008</v>
       </c>
       <c r="Y21" s="20">
         <v>8.8800000000000008</v>
       </c>
       <c r="Z21" s="46">
         <v>7.04</v>
       </c>
       <c r="AA21" s="46">
         <v>6.13</v>
       </c>
       <c r="AB21" s="46">
         <v>7.3</v>
       </c>
       <c r="AC21" s="46">
         <v>8.2100000000000009</v>
       </c>
       <c r="AD21" s="48">
         <v>7.45</v>
       </c>
-      <c r="AE21" s="67">
+      <c r="AE21" s="48">
         <v>7.49</v>
       </c>
-      <c r="AF21" s="39"/>
+      <c r="AF21" s="48">
+        <v>7.53</v>
+      </c>
       <c r="AG21" s="39"/>
       <c r="AH21" s="39"/>
       <c r="AI21" s="39"/>
       <c r="AJ21" s="39"/>
       <c r="AK21" s="39"/>
       <c r="AL21" s="39"/>
     </row>
     <row r="22" spans="1:38">
-      <c r="A22" s="53" t="s">
+      <c r="A22" s="59" t="s">
         <v>4</v>
       </c>
-      <c r="B22" s="53"/>
-[...22 lines deleted...]
-      <c r="Y22" s="53"/>
+      <c r="B22" s="59"/>
+      <c r="C22" s="59"/>
+      <c r="D22" s="59"/>
+      <c r="E22" s="59"/>
+      <c r="F22" s="59"/>
+      <c r="G22" s="59"/>
+      <c r="H22" s="59"/>
+      <c r="I22" s="59"/>
+      <c r="J22" s="59"/>
+      <c r="K22" s="59"/>
+      <c r="L22" s="59"/>
+      <c r="M22" s="59"/>
+      <c r="N22" s="59"/>
+      <c r="O22" s="59"/>
+      <c r="P22" s="59"/>
+      <c r="Q22" s="59"/>
+      <c r="R22" s="59"/>
+      <c r="S22" s="59"/>
+      <c r="T22" s="59"/>
+      <c r="U22" s="59"/>
+      <c r="V22" s="59"/>
+      <c r="W22" s="59"/>
+      <c r="X22" s="59"/>
+      <c r="Y22" s="59"/>
       <c r="AD22" s="39"/>
-      <c r="AF22" s="39"/>
+      <c r="AE22" s="48"/>
+      <c r="AF22" s="48"/>
       <c r="AG22" s="39"/>
       <c r="AH22" s="39"/>
       <c r="AI22" s="39"/>
       <c r="AJ22" s="39"/>
       <c r="AK22" s="39"/>
       <c r="AL22" s="39"/>
     </row>
     <row r="23" spans="1:38">
       <c r="A23" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="24">
         <v>10.94</v>
       </c>
       <c r="C23" s="24">
         <v>10.78</v>
       </c>
       <c r="D23" s="24">
         <v>10.1</v>
       </c>
       <c r="E23" s="24">
         <v>10.210000000000001</v>
       </c>
       <c r="F23" s="24">
         <v>10.06</v>
@@ -6728,54 +6822,56 @@
       </c>
       <c r="W23" s="20">
         <v>8.7100000000000009</v>
       </c>
       <c r="X23" s="20">
         <v>8.6199999999999992</v>
       </c>
       <c r="Y23" s="20">
         <v>8.67</v>
       </c>
       <c r="Z23" s="46">
         <v>9.0500000000000007</v>
       </c>
       <c r="AA23" s="46">
         <v>8.32</v>
       </c>
       <c r="AB23" s="46">
         <v>8.06</v>
       </c>
       <c r="AC23" s="46">
         <v>8.4</v>
       </c>
       <c r="AD23" s="48">
         <v>8.16</v>
       </c>
-      <c r="AE23" s="67">
+      <c r="AE23" s="48">
         <v>8.2799999999999994</v>
       </c>
-      <c r="AF23" s="39"/>
+      <c r="AF23" s="48">
+        <v>8.36</v>
+      </c>
       <c r="AG23" s="39"/>
       <c r="AH23" s="39"/>
       <c r="AI23" s="39"/>
       <c r="AJ23" s="39"/>
       <c r="AK23" s="39"/>
       <c r="AL23" s="39"/>
     </row>
     <row r="24" spans="1:38">
       <c r="A24" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="24">
         <v>10.45</v>
       </c>
       <c r="C24" s="24">
         <v>10.56</v>
       </c>
       <c r="D24" s="24">
         <v>9.92</v>
       </c>
       <c r="E24" s="24">
         <v>10.050000000000001</v>
       </c>
       <c r="F24" s="24">
         <v>9.82</v>
@@ -6830,54 +6926,56 @@
       </c>
       <c r="W24" s="20">
         <v>8.51</v>
       </c>
       <c r="X24" s="20">
         <v>8.4700000000000006</v>
       </c>
       <c r="Y24" s="20">
         <v>8.49</v>
       </c>
       <c r="Z24" s="46">
         <v>9.4</v>
       </c>
       <c r="AA24" s="46">
         <v>8.44</v>
       </c>
       <c r="AB24" s="46">
         <v>8.14</v>
       </c>
       <c r="AC24" s="46">
         <v>8.42</v>
       </c>
       <c r="AD24" s="48">
         <v>8.18</v>
       </c>
-      <c r="AE24" s="67">
+      <c r="AE24" s="48">
         <v>8.2899999999999991</v>
       </c>
-      <c r="AF24" s="39"/>
+      <c r="AF24" s="48">
+        <v>8.43</v>
+      </c>
       <c r="AG24" s="39"/>
       <c r="AH24" s="39"/>
       <c r="AI24" s="39"/>
       <c r="AJ24" s="39"/>
       <c r="AK24" s="39"/>
       <c r="AL24" s="39"/>
     </row>
     <row r="25" spans="1:38">
       <c r="A25" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B25" s="24">
         <v>9.74</v>
       </c>
       <c r="C25" s="24">
         <v>11.54</v>
       </c>
       <c r="D25" s="24">
         <v>12.78</v>
       </c>
       <c r="E25" s="24">
         <v>15.65</v>
       </c>
       <c r="F25" s="24">
         <v>15.2</v>
@@ -6932,54 +7030,56 @@
       </c>
       <c r="W25" s="20">
         <v>9.2899999999999991</v>
       </c>
       <c r="X25" s="20">
         <v>8.6</v>
       </c>
       <c r="Y25" s="20">
         <v>8.69</v>
       </c>
       <c r="Z25" s="46">
         <v>6.91</v>
       </c>
       <c r="AA25" s="46">
         <v>6.53</v>
       </c>
       <c r="AB25" s="46">
         <v>8.1199999999999992</v>
       </c>
       <c r="AC25" s="46">
         <v>8.61</v>
       </c>
       <c r="AD25" s="48">
         <v>8.5399999999999991</v>
       </c>
-      <c r="AE25" s="67">
+      <c r="AE25" s="48">
         <v>8.52</v>
       </c>
-      <c r="AF25" s="39"/>
+      <c r="AF25" s="48">
+        <v>7.68</v>
+      </c>
       <c r="AG25" s="39"/>
       <c r="AH25" s="39"/>
       <c r="AI25" s="39"/>
       <c r="AJ25" s="39"/>
       <c r="AK25" s="39"/>
       <c r="AL25" s="39"/>
     </row>
     <row r="26" spans="1:38">
       <c r="A26" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B26" s="24">
         <v>10.45</v>
       </c>
       <c r="C26" s="24">
         <v>9.8800000000000008</v>
       </c>
       <c r="D26" s="24">
         <v>8.24</v>
       </c>
       <c r="E26" s="24">
         <v>7.49</v>
       </c>
       <c r="F26" s="24">
         <v>8.0500000000000007</v>
@@ -7034,54 +7134,56 @@
       </c>
       <c r="W26" s="20">
         <v>8.25</v>
       </c>
       <c r="X26" s="20">
         <v>7.99</v>
       </c>
       <c r="Y26" s="20">
         <v>8.0500000000000007</v>
       </c>
       <c r="Z26" s="46">
         <v>10.7</v>
       </c>
       <c r="AA26" s="46">
         <v>7.57</v>
       </c>
       <c r="AB26" s="46">
         <v>8.64</v>
       </c>
       <c r="AC26" s="46">
         <v>9.26</v>
       </c>
       <c r="AD26" s="48">
         <v>7.74</v>
       </c>
-      <c r="AE26" s="67">
+      <c r="AE26" s="48">
         <v>7.37</v>
       </c>
-      <c r="AF26" s="39"/>
+      <c r="AF26" s="48">
+        <v>7.88</v>
+      </c>
       <c r="AG26" s="39"/>
       <c r="AH26" s="39"/>
       <c r="AI26" s="39"/>
       <c r="AJ26" s="39"/>
       <c r="AK26" s="39"/>
       <c r="AL26" s="39"/>
     </row>
     <row r="27" spans="1:38">
       <c r="A27" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B27" s="24">
         <v>21.77</v>
       </c>
       <c r="C27" s="24">
         <v>14.4</v>
       </c>
       <c r="D27" s="24">
         <v>10.94</v>
       </c>
       <c r="E27" s="24">
         <v>10.130000000000001</v>
       </c>
       <c r="F27" s="24">
         <v>11.01</v>
@@ -7136,54 +7238,56 @@
       </c>
       <c r="W27" s="20">
         <v>12.53</v>
       </c>
       <c r="X27" s="20">
         <v>11.95</v>
       </c>
       <c r="Y27" s="20">
         <v>12.07</v>
       </c>
       <c r="Z27" s="46">
         <v>5.8</v>
       </c>
       <c r="AA27" s="46">
         <v>8.39</v>
       </c>
       <c r="AB27" s="46">
         <v>7.51</v>
       </c>
       <c r="AC27" s="46">
         <v>9.3699999999999992</v>
       </c>
       <c r="AD27" s="48">
         <v>9.56</v>
       </c>
-      <c r="AE27" s="67">
+      <c r="AE27" s="48">
         <v>10.26</v>
       </c>
-      <c r="AF27" s="39"/>
+      <c r="AF27" s="48">
+        <v>9.85</v>
+      </c>
       <c r="AG27" s="39"/>
       <c r="AH27" s="39"/>
       <c r="AI27" s="39"/>
       <c r="AJ27" s="39"/>
       <c r="AK27" s="39"/>
       <c r="AL27" s="39"/>
     </row>
     <row r="28" spans="1:38">
       <c r="A28" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B28" s="24">
         <v>13.57</v>
       </c>
       <c r="C28" s="24">
         <v>12.27</v>
       </c>
       <c r="D28" s="24">
         <v>11.8</v>
       </c>
       <c r="E28" s="24">
         <v>10.96</v>
       </c>
       <c r="F28" s="24">
         <v>11.14</v>
@@ -7238,91 +7342,94 @@
       </c>
       <c r="W28" s="20">
         <v>9.5</v>
       </c>
       <c r="X28" s="20">
         <v>9.57</v>
       </c>
       <c r="Y28" s="20">
         <v>9.93</v>
       </c>
       <c r="Z28" s="46">
         <v>5.52</v>
       </c>
       <c r="AA28" s="46">
         <v>7.71</v>
       </c>
       <c r="AB28" s="46">
         <v>6.66</v>
       </c>
       <c r="AC28" s="46">
         <v>6.88</v>
       </c>
       <c r="AD28" s="48">
         <v>6.98</v>
       </c>
-      <c r="AE28" s="67">
+      <c r="AE28" s="48">
         <v>7.25</v>
       </c>
-      <c r="AF28" s="39"/>
+      <c r="AF28" s="48">
+        <v>6.86</v>
+      </c>
       <c r="AG28" s="39"/>
       <c r="AH28" s="39"/>
       <c r="AI28" s="39"/>
       <c r="AJ28" s="39"/>
       <c r="AK28" s="39"/>
       <c r="AL28" s="39"/>
     </row>
     <row r="29" spans="1:38">
-      <c r="A29" s="54" t="s">
+      <c r="A29" s="52" t="s">
         <v>5</v>
       </c>
-      <c r="B29" s="54"/>
-[...22 lines deleted...]
-      <c r="Y29" s="54"/>
+      <c r="B29" s="52"/>
+      <c r="C29" s="52"/>
+      <c r="D29" s="52"/>
+      <c r="E29" s="52"/>
+      <c r="F29" s="52"/>
+      <c r="G29" s="52"/>
+      <c r="H29" s="52"/>
+      <c r="I29" s="52"/>
+      <c r="J29" s="52"/>
+      <c r="K29" s="52"/>
+      <c r="L29" s="52"/>
+      <c r="M29" s="52"/>
+      <c r="N29" s="52"/>
+      <c r="O29" s="52"/>
+      <c r="P29" s="52"/>
+      <c r="Q29" s="52"/>
+      <c r="R29" s="52"/>
+      <c r="S29" s="52"/>
+      <c r="T29" s="52"/>
+      <c r="U29" s="52"/>
+      <c r="V29" s="52"/>
+      <c r="W29" s="52"/>
+      <c r="X29" s="52"/>
+      <c r="Y29" s="52"/>
       <c r="AD29" s="39"/>
-      <c r="AF29" s="39"/>
+      <c r="AE29" s="48"/>
+      <c r="AF29" s="48"/>
       <c r="AG29" s="39"/>
       <c r="AH29" s="39"/>
       <c r="AI29" s="39"/>
       <c r="AJ29" s="39"/>
       <c r="AK29" s="39"/>
       <c r="AL29" s="39"/>
     </row>
     <row r="30" spans="1:38">
       <c r="A30" s="44" t="s">
         <v>33</v>
       </c>
       <c r="B30" s="24">
         <v>9.73</v>
       </c>
       <c r="C30" s="24">
         <v>9.7100000000000009</v>
       </c>
       <c r="D30" s="24">
         <v>9.14</v>
       </c>
       <c r="E30" s="24">
         <v>9.4600000000000009</v>
       </c>
       <c r="F30" s="25">
         <v>9.75</v>
@@ -7377,54 +7484,56 @@
       </c>
       <c r="W30" s="20">
         <v>9.09</v>
       </c>
       <c r="X30" s="20">
         <v>9.06</v>
       </c>
       <c r="Y30" s="20">
         <v>9.0299999999999994</v>
       </c>
       <c r="Z30" s="46">
         <v>8.8699999999999992</v>
       </c>
       <c r="AA30" s="46">
         <v>8.39</v>
       </c>
       <c r="AB30" s="46">
         <v>8.73</v>
       </c>
       <c r="AC30" s="48">
         <v>8.8699999999999992</v>
       </c>
       <c r="AD30" s="48">
         <v>8.3699999999999992</v>
       </c>
-      <c r="AE30" s="67">
+      <c r="AE30" s="48">
         <v>8.3699999999999992</v>
       </c>
-      <c r="AF30" s="39"/>
+      <c r="AF30" s="48">
+        <v>8.39</v>
+      </c>
       <c r="AG30" s="39"/>
       <c r="AH30" s="39"/>
       <c r="AI30" s="39"/>
       <c r="AJ30" s="39"/>
       <c r="AK30" s="39"/>
       <c r="AL30" s="39"/>
     </row>
     <row r="31" spans="1:38">
       <c r="A31" s="43" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="24">
         <v>10.16</v>
       </c>
       <c r="C31" s="24">
         <v>9.91</v>
       </c>
       <c r="D31" s="24">
         <v>8.82</v>
       </c>
       <c r="E31" s="24">
         <v>9.73</v>
       </c>
       <c r="F31" s="25">
         <v>10.18</v>
@@ -7479,54 +7588,56 @@
       </c>
       <c r="W31" s="20">
         <v>9.31</v>
       </c>
       <c r="X31" s="20">
         <v>9.4499999999999993</v>
       </c>
       <c r="Y31" s="20">
         <v>9.44</v>
       </c>
       <c r="Z31" s="46">
         <v>9.64</v>
       </c>
       <c r="AA31" s="46">
         <v>8.48</v>
       </c>
       <c r="AB31" s="46">
         <v>8.0399999999999991</v>
       </c>
       <c r="AC31" s="48">
         <v>8.59</v>
       </c>
       <c r="AD31" s="48">
         <v>8.0500000000000007</v>
       </c>
-      <c r="AE31" s="67">
+      <c r="AE31" s="48">
         <v>7.89</v>
       </c>
-      <c r="AF31" s="39"/>
+      <c r="AF31" s="48">
+        <v>7.97</v>
+      </c>
       <c r="AG31" s="39"/>
       <c r="AH31" s="39"/>
       <c r="AI31" s="39"/>
       <c r="AJ31" s="39"/>
       <c r="AK31" s="39"/>
       <c r="AL31" s="39"/>
     </row>
     <row r="32" spans="1:38">
       <c r="A32" s="43" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="24">
         <v>8.2200000000000006</v>
       </c>
       <c r="C32" s="24">
         <v>8</v>
       </c>
       <c r="D32" s="24">
         <v>9.9</v>
       </c>
       <c r="E32" s="24">
         <v>8.84</v>
       </c>
       <c r="F32" s="25">
         <v>10.16</v>
@@ -7581,54 +7692,56 @@
       </c>
       <c r="W32" s="20">
         <v>12.46</v>
       </c>
       <c r="X32" s="20">
         <v>12.38</v>
       </c>
       <c r="Y32" s="20">
         <v>12.29</v>
       </c>
       <c r="Z32" s="46">
         <v>18.579999999999998</v>
       </c>
       <c r="AA32" s="46">
         <v>16.54</v>
       </c>
       <c r="AB32" s="46">
         <v>14.6</v>
       </c>
       <c r="AC32" s="48">
         <v>13.7</v>
       </c>
       <c r="AD32" s="48">
         <v>11.87</v>
       </c>
-      <c r="AE32" s="67">
+      <c r="AE32" s="48">
         <v>11.76</v>
       </c>
-      <c r="AF32" s="39"/>
+      <c r="AF32" s="48">
+        <v>11.2</v>
+      </c>
       <c r="AG32" s="39"/>
       <c r="AH32" s="39"/>
       <c r="AI32" s="39"/>
       <c r="AJ32" s="39"/>
       <c r="AK32" s="39"/>
       <c r="AL32" s="39"/>
     </row>
     <row r="33" spans="1:38">
       <c r="A33" s="43" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="24">
         <v>11.78</v>
       </c>
       <c r="C33" s="24">
         <v>10.14</v>
       </c>
       <c r="D33" s="24">
         <v>7.82</v>
       </c>
       <c r="E33" s="24">
         <v>7.9</v>
       </c>
       <c r="F33" s="25">
         <v>9.35</v>
@@ -7683,54 +7796,56 @@
       </c>
       <c r="W33" s="20">
         <v>7.47</v>
       </c>
       <c r="X33" s="20">
         <v>7.42</v>
       </c>
       <c r="Y33" s="20">
         <v>7.59</v>
       </c>
       <c r="Z33" s="46">
         <v>6.9</v>
       </c>
       <c r="AA33" s="46">
         <v>7.24</v>
       </c>
       <c r="AB33" s="46">
         <v>8.06</v>
       </c>
       <c r="AC33" s="48">
         <v>7.12</v>
       </c>
       <c r="AD33" s="48">
         <v>6.5</v>
       </c>
-      <c r="AE33" s="67">
+      <c r="AE33" s="48">
         <v>6.72</v>
       </c>
-      <c r="AF33" s="39"/>
+      <c r="AF33" s="48">
+        <v>6.95</v>
+      </c>
       <c r="AG33" s="39"/>
       <c r="AH33" s="39"/>
       <c r="AI33" s="39"/>
       <c r="AJ33" s="39"/>
       <c r="AK33" s="39"/>
       <c r="AL33" s="39"/>
     </row>
     <row r="34" spans="1:38">
       <c r="A34" s="43" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="24">
         <v>6.85</v>
       </c>
       <c r="C34" s="24">
         <v>8.84</v>
       </c>
       <c r="D34" s="24">
         <v>7.97</v>
       </c>
       <c r="E34" s="24">
         <v>9.07</v>
       </c>
       <c r="F34" s="25">
         <v>8.6</v>
@@ -7785,54 +7900,56 @@
       </c>
       <c r="W34" s="20">
         <v>8.89</v>
       </c>
       <c r="X34" s="20">
         <v>8.85</v>
       </c>
       <c r="Y34" s="20">
         <v>8.58</v>
       </c>
       <c r="Z34" s="46">
         <v>5.42</v>
       </c>
       <c r="AA34" s="46">
         <v>5.34</v>
       </c>
       <c r="AB34" s="46">
         <v>8.2100000000000009</v>
       </c>
       <c r="AC34" s="48">
         <v>8.92</v>
       </c>
       <c r="AD34" s="48">
         <v>8.77</v>
       </c>
-      <c r="AE34" s="67">
+      <c r="AE34" s="48">
         <v>8.33</v>
       </c>
-      <c r="AF34" s="39"/>
+      <c r="AF34" s="48">
+        <v>8.6</v>
+      </c>
       <c r="AG34" s="39"/>
       <c r="AH34" s="39"/>
       <c r="AI34" s="39"/>
       <c r="AJ34" s="39"/>
       <c r="AK34" s="39"/>
       <c r="AL34" s="39"/>
     </row>
     <row r="35" spans="1:38">
       <c r="A35" s="43" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="24">
         <v>8.77</v>
       </c>
       <c r="C35" s="24">
         <v>11.17</v>
       </c>
       <c r="D35" s="24">
         <v>10.55</v>
       </c>
       <c r="E35" s="24">
         <v>10.68</v>
       </c>
       <c r="F35" s="25">
         <v>10.83</v>
@@ -7887,54 +8004,56 @@
       </c>
       <c r="W35" s="20">
         <v>8.9</v>
       </c>
       <c r="X35" s="20">
         <v>8.8800000000000008</v>
       </c>
       <c r="Y35" s="20">
         <v>8.83</v>
       </c>
       <c r="Z35" s="46">
         <v>9.4499999999999993</v>
       </c>
       <c r="AA35" s="46">
         <v>8.7200000000000006</v>
       </c>
       <c r="AB35" s="46">
         <v>9.19</v>
       </c>
       <c r="AC35" s="48">
         <v>8.75</v>
       </c>
       <c r="AD35" s="48">
         <v>8.58</v>
       </c>
-      <c r="AE35" s="67">
+      <c r="AE35" s="48">
         <v>8.01</v>
       </c>
-      <c r="AF35" s="39"/>
+      <c r="AF35" s="48">
+        <v>8.23</v>
+      </c>
       <c r="AG35" s="39"/>
       <c r="AH35" s="39"/>
       <c r="AI35" s="39"/>
       <c r="AJ35" s="39"/>
       <c r="AK35" s="39"/>
       <c r="AL35" s="39"/>
     </row>
     <row r="36" spans="1:38">
       <c r="A36" s="43" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="24">
         <v>9.44</v>
       </c>
       <c r="C36" s="24">
         <v>9.8800000000000008</v>
       </c>
       <c r="D36" s="24">
         <v>10.06</v>
       </c>
       <c r="E36" s="24">
         <v>9.2200000000000006</v>
       </c>
       <c r="F36" s="25">
         <v>9.5</v>
@@ -7989,54 +8108,56 @@
       </c>
       <c r="W36" s="20">
         <v>7.67</v>
       </c>
       <c r="X36" s="20">
         <v>7.69</v>
       </c>
       <c r="Y36" s="20">
         <v>7.78</v>
       </c>
       <c r="Z36" s="46">
         <v>9</v>
       </c>
       <c r="AA36" s="46">
         <v>8.23</v>
       </c>
       <c r="AB36" s="46">
         <v>8.8699999999999992</v>
       </c>
       <c r="AC36" s="48">
         <v>9.1</v>
       </c>
       <c r="AD36" s="48">
         <v>8.5500000000000007</v>
       </c>
-      <c r="AE36" s="67">
+      <c r="AE36" s="48">
         <v>8.49</v>
       </c>
-      <c r="AF36" s="39"/>
+      <c r="AF36" s="48">
+        <v>8.42</v>
+      </c>
       <c r="AG36" s="39"/>
       <c r="AH36" s="39"/>
       <c r="AI36" s="39"/>
       <c r="AJ36" s="39"/>
       <c r="AK36" s="39"/>
       <c r="AL36" s="39"/>
     </row>
     <row r="37" spans="1:38">
       <c r="A37" s="43" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="24">
         <v>11.47</v>
       </c>
       <c r="C37" s="24">
         <v>11.27</v>
       </c>
       <c r="D37" s="24">
         <v>9.7799999999999994</v>
       </c>
       <c r="E37" s="24">
         <v>12.67</v>
       </c>
       <c r="F37" s="25">
         <v>11.75</v>
@@ -8091,54 +8212,56 @@
       </c>
       <c r="W37" s="20">
         <v>7.01</v>
       </c>
       <c r="X37" s="20">
         <v>6.93</v>
       </c>
       <c r="Y37" s="20">
         <v>6.85</v>
       </c>
       <c r="Z37" s="46">
         <v>4.88</v>
       </c>
       <c r="AA37" s="46">
         <v>8.82</v>
       </c>
       <c r="AB37" s="46">
         <v>7.05</v>
       </c>
       <c r="AC37" s="48">
         <v>6.24</v>
       </c>
       <c r="AD37" s="48">
         <v>7.94</v>
       </c>
-      <c r="AE37" s="67">
+      <c r="AE37" s="48">
         <v>8.3000000000000007</v>
       </c>
-      <c r="AF37" s="39"/>
+      <c r="AF37" s="48">
+        <v>8.34</v>
+      </c>
       <c r="AG37" s="39"/>
       <c r="AH37" s="39"/>
       <c r="AI37" s="39"/>
       <c r="AJ37" s="39"/>
       <c r="AK37" s="39"/>
       <c r="AL37" s="39"/>
     </row>
     <row r="38" spans="1:38">
       <c r="A38" s="43" t="s">
         <v>45</v>
       </c>
       <c r="B38" s="24">
         <v>13.69</v>
       </c>
       <c r="C38" s="24">
         <v>11.8</v>
       </c>
       <c r="D38" s="24">
         <v>10.32</v>
       </c>
       <c r="E38" s="24">
         <v>10.65</v>
       </c>
       <c r="F38" s="25">
         <v>10.53</v>
@@ -8193,54 +8316,56 @@
       </c>
       <c r="W38" s="20">
         <v>10.56</v>
       </c>
       <c r="X38" s="20">
         <v>9.85</v>
       </c>
       <c r="Y38" s="20">
         <v>9.8000000000000007</v>
       </c>
       <c r="Z38" s="46">
         <v>10.95</v>
       </c>
       <c r="AA38" s="46">
         <v>8.6300000000000008</v>
       </c>
       <c r="AB38" s="46">
         <v>7.04</v>
       </c>
       <c r="AC38" s="48">
         <v>7.03</v>
       </c>
       <c r="AD38" s="48">
         <v>6.98</v>
       </c>
-      <c r="AE38" s="67">
+      <c r="AE38" s="48">
         <v>8.36</v>
       </c>
-      <c r="AF38" s="39"/>
+      <c r="AF38" s="48">
+        <v>8.51</v>
+      </c>
       <c r="AG38" s="39"/>
       <c r="AH38" s="39"/>
       <c r="AI38" s="39"/>
       <c r="AJ38" s="39"/>
       <c r="AK38" s="39"/>
       <c r="AL38" s="39"/>
     </row>
     <row r="39" spans="1:38">
       <c r="A39" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B39" s="24">
         <v>6.74</v>
       </c>
       <c r="C39" s="24">
         <v>6.66</v>
       </c>
       <c r="D39" s="24">
         <v>5.74</v>
       </c>
       <c r="E39" s="24">
         <v>7.9</v>
       </c>
       <c r="F39" s="25">
         <v>7.65</v>
@@ -8295,54 +8420,56 @@
       </c>
       <c r="W39" s="20">
         <v>9.33</v>
       </c>
       <c r="X39" s="20">
         <v>9.3800000000000008</v>
       </c>
       <c r="Y39" s="20">
         <v>9.2799999999999994</v>
       </c>
       <c r="Z39" s="46">
         <v>9.52</v>
       </c>
       <c r="AA39" s="46">
         <v>7.85</v>
       </c>
       <c r="AB39" s="46">
         <v>8.0399999999999991</v>
       </c>
       <c r="AC39" s="48">
         <v>7.81</v>
       </c>
       <c r="AD39" s="48">
         <v>7.04</v>
       </c>
-      <c r="AE39" s="67">
+      <c r="AE39" s="48">
         <v>7.32</v>
       </c>
-      <c r="AF39" s="39"/>
+      <c r="AF39" s="48">
+        <v>7.47</v>
+      </c>
       <c r="AG39" s="39"/>
       <c r="AH39" s="39"/>
       <c r="AI39" s="39"/>
       <c r="AJ39" s="39"/>
       <c r="AK39" s="39"/>
       <c r="AL39" s="39"/>
     </row>
     <row r="40" spans="1:38">
       <c r="A40" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B40" s="24">
         <v>8.1199999999999992</v>
       </c>
       <c r="C40" s="24">
         <v>9.2799999999999994</v>
       </c>
       <c r="D40" s="24">
         <v>8.7200000000000006</v>
       </c>
       <c r="E40" s="24">
         <v>8.6300000000000008</v>
       </c>
       <c r="F40" s="25">
         <v>8.89</v>
@@ -8397,54 +8524,56 @@
       </c>
       <c r="W40" s="20">
         <v>8.82</v>
       </c>
       <c r="X40" s="20">
         <v>8.65</v>
       </c>
       <c r="Y40" s="20">
         <v>8.5399999999999991</v>
       </c>
       <c r="Z40" s="46">
         <v>10.27</v>
       </c>
       <c r="AA40" s="46">
         <v>10.74</v>
       </c>
       <c r="AB40" s="46">
         <v>10.37</v>
       </c>
       <c r="AC40" s="48">
         <v>10.039999999999999</v>
       </c>
       <c r="AD40" s="48">
         <v>9.56</v>
       </c>
-      <c r="AE40" s="67">
+      <c r="AE40" s="48">
         <v>9.1300000000000008</v>
       </c>
-      <c r="AF40" s="39"/>
+      <c r="AF40" s="48">
+        <v>9.15</v>
+      </c>
       <c r="AG40" s="39"/>
       <c r="AH40" s="39"/>
       <c r="AI40" s="39"/>
       <c r="AJ40" s="39"/>
       <c r="AK40" s="39"/>
       <c r="AL40" s="39"/>
     </row>
     <row r="41" spans="1:38" s="39" customFormat="1">
       <c r="A41" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B41" s="24">
         <v>7.52</v>
       </c>
       <c r="C41" s="24">
         <v>8.3800000000000008</v>
       </c>
       <c r="D41" s="24">
         <v>8.01</v>
       </c>
       <c r="E41" s="24">
         <v>7.92</v>
       </c>
       <c r="F41" s="25">
         <v>9.3000000000000007</v>
@@ -8499,52 +8628,55 @@
       </c>
       <c r="W41" s="20">
         <v>10.130000000000001</v>
       </c>
       <c r="X41" s="20">
         <v>10.06</v>
       </c>
       <c r="Y41" s="20">
         <v>9.64</v>
       </c>
       <c r="Z41" s="46">
         <v>9.23</v>
       </c>
       <c r="AA41" s="46">
         <v>8.31</v>
       </c>
       <c r="AB41" s="46">
         <v>8.66</v>
       </c>
       <c r="AC41" s="48">
         <v>9.48</v>
       </c>
       <c r="AD41" s="48">
         <v>9.16</v>
       </c>
-      <c r="AE41" s="68">
+      <c r="AE41" s="48">
         <v>9.02</v>
+      </c>
+      <c r="AF41" s="48">
+        <v>8.68</v>
       </c>
     </row>
     <row r="42" spans="1:38">
       <c r="A42" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B42" s="24">
         <v>14.14</v>
       </c>
       <c r="C42" s="24">
         <v>12.65</v>
       </c>
       <c r="D42" s="24">
         <v>11.8</v>
       </c>
       <c r="E42" s="24">
         <v>12.67</v>
       </c>
       <c r="F42" s="25">
         <v>14.24</v>
       </c>
       <c r="G42" s="26">
         <v>14.26</v>
       </c>
       <c r="H42" s="26">
@@ -8594,54 +8726,56 @@
       </c>
       <c r="W42" s="20">
         <v>14.25</v>
       </c>
       <c r="X42" s="20">
         <v>14.37</v>
       </c>
       <c r="Y42" s="20">
         <v>14.48</v>
       </c>
       <c r="Z42" s="46">
         <v>7.22</v>
       </c>
       <c r="AA42" s="46">
         <v>8.7100000000000009</v>
       </c>
       <c r="AB42" s="46">
         <v>9.66</v>
       </c>
       <c r="AC42" s="48">
         <v>10.46</v>
       </c>
       <c r="AD42" s="48">
         <v>9.6199999999999992</v>
       </c>
-      <c r="AE42" s="68">
+      <c r="AE42" s="48">
         <v>10.68</v>
       </c>
-      <c r="AF42" s="39"/>
+      <c r="AF42" s="48">
+        <v>10.35</v>
+      </c>
       <c r="AG42" s="39"/>
       <c r="AH42" s="39"/>
       <c r="AI42" s="39"/>
       <c r="AJ42" s="39"/>
       <c r="AK42" s="39"/>
       <c r="AL42" s="39"/>
     </row>
     <row r="43" spans="1:38" s="39" customFormat="1">
       <c r="A43" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B43" s="28">
         <v>11.5</v>
       </c>
       <c r="C43" s="28">
         <v>9.61</v>
       </c>
       <c r="D43" s="28">
         <v>9.43</v>
       </c>
       <c r="E43" s="28">
         <v>9.6</v>
       </c>
       <c r="F43" s="28">
         <v>9.3000000000000007</v>
@@ -8696,221 +8830,223 @@
       </c>
       <c r="W43" s="32">
         <v>8.8699999999999992</v>
       </c>
       <c r="X43" s="32">
         <v>8.8800000000000008</v>
       </c>
       <c r="Y43" s="32">
         <v>8.8800000000000008</v>
       </c>
       <c r="Z43" s="47">
         <v>7.04</v>
       </c>
       <c r="AA43" s="47">
         <v>6.13</v>
       </c>
       <c r="AB43" s="47">
         <v>7.3</v>
       </c>
       <c r="AC43" s="47">
         <v>8.2100000000000009</v>
       </c>
       <c r="AD43" s="47">
         <v>7.45</v>
       </c>
-      <c r="AE43" s="69">
+      <c r="AE43" s="47">
         <v>7.49</v>
       </c>
-      <c r="AF43" s="21"/>
+      <c r="AF43" s="47">
+        <v>7.53</v>
+      </c>
       <c r="AG43" s="21"/>
       <c r="AH43" s="21"/>
       <c r="AI43" s="21"/>
       <c r="AJ43" s="21"/>
       <c r="AK43" s="21"/>
       <c r="AL43" s="21"/>
     </row>
     <row r="44" spans="1:38">
       <c r="A44" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="AJ3:AK3"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="X3:Y3"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
-    <mergeCell ref="AJ3:AK3"/>
-[...3 lines deleted...]
-    <mergeCell ref="A6:Y6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK58"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" sqref="A1:Y1"/>
+      <pane ySplit="5" topLeftCell="A15" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="AH22" sqref="AH22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="27.5703125" style="14" customWidth="1"/>
     <col min="2" max="2" width="6.5703125" style="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.140625" style="14" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.5703125" style="14" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.28515625" style="14" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4" style="14" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="4.42578125" style="14" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="3.85546875" style="14" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="14" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" style="14" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.7109375" style="14" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="8.28515625" style="14" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.5703125" style="14" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.140625" style="14" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.5703125" style="14" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.28515625" style="39" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4" style="39" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="4.42578125" style="39" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="3.85546875" style="39" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="6" style="39" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.85546875" style="39" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.7109375" style="39" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="8.28515625" style="39" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="39"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="58" t="s">
+      <c r="A1" s="61" t="s">
         <v>34</v>
       </c>
-      <c r="B1" s="58"/>
-[...22 lines deleted...]
-      <c r="Y1" s="58"/>
+      <c r="B1" s="61"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
+      <c r="H1" s="61"/>
+      <c r="I1" s="61"/>
+      <c r="J1" s="61"/>
+      <c r="K1" s="61"/>
+      <c r="L1" s="61"/>
+      <c r="M1" s="61"/>
+      <c r="N1" s="61"/>
+      <c r="O1" s="61"/>
+      <c r="P1" s="61"/>
+      <c r="Q1" s="61"/>
+      <c r="R1" s="61"/>
+      <c r="S1" s="61"/>
+      <c r="T1" s="61"/>
+      <c r="U1" s="61"/>
+      <c r="V1" s="61"/>
+      <c r="W1" s="61"/>
+      <c r="X1" s="61"/>
+      <c r="Y1" s="61"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="40"/>
       <c r="B2" s="40"/>
       <c r="C2" s="40"/>
       <c r="D2" s="40"/>
     </row>
     <row r="3" spans="1:37" s="41" customFormat="1">
       <c r="A3" s="5"/>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="Y3" s="33"/>
       <c r="Z3" s="5"/>
       <c r="AA3" s="5"/>
       <c r="AK3" s="33" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="A4" s="55"/>
-      <c r="B4" s="49">
+      <c r="B4" s="53">
         <v>2024</v>
       </c>
-      <c r="C4" s="50"/>
-[...10 lines deleted...]
-      <c r="N4" s="60">
+      <c r="C4" s="54"/>
+      <c r="D4" s="54"/>
+      <c r="E4" s="54"/>
+      <c r="F4" s="54"/>
+      <c r="G4" s="54"/>
+      <c r="H4" s="54"/>
+      <c r="I4" s="54"/>
+      <c r="J4" s="54"/>
+      <c r="K4" s="54"/>
+      <c r="L4" s="54"/>
+      <c r="M4" s="54"/>
+      <c r="N4" s="63">
         <v>2025</v>
       </c>
-      <c r="O4" s="61"/>
-[...10 lines deleted...]
-      <c r="Z4" s="60">
+      <c r="O4" s="64"/>
+      <c r="P4" s="64"/>
+      <c r="Q4" s="64"/>
+      <c r="R4" s="64"/>
+      <c r="S4" s="64"/>
+      <c r="T4" s="64"/>
+      <c r="U4" s="64"/>
+      <c r="V4" s="64"/>
+      <c r="W4" s="64"/>
+      <c r="X4" s="64"/>
+      <c r="Y4" s="64"/>
+      <c r="Z4" s="63">
         <v>2026</v>
       </c>
-      <c r="AA4" s="61"/>
-[...9 lines deleted...]
-      <c r="AK4" s="61"/>
+      <c r="AA4" s="64"/>
+      <c r="AB4" s="64"/>
+      <c r="AC4" s="64"/>
+      <c r="AD4" s="64"/>
+      <c r="AE4" s="64"/>
+      <c r="AF4" s="64"/>
+      <c r="AG4" s="64"/>
+      <c r="AH4" s="64"/>
+      <c r="AI4" s="64"/>
+      <c r="AJ4" s="64"/>
+      <c r="AK4" s="64"/>
     </row>
     <row r="5" spans="1:37">
       <c r="A5" s="56"/>
       <c r="B5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="7" t="s">
@@ -8980,77 +9116,77 @@
         <v>11</v>
       </c>
       <c r="AE5" s="7" t="s">
         <v>12</v>
       </c>
       <c r="AF5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="AG5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="AH5" s="7" t="s">
         <v>15</v>
       </c>
       <c r="AI5" s="7" t="s">
         <v>16</v>
       </c>
       <c r="AJ5" s="7" t="s">
         <v>17</v>
       </c>
       <c r="AK5" s="7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:37" s="34" customFormat="1">
-      <c r="A6" s="62" t="s">
+      <c r="A6" s="65" t="s">
         <v>35</v>
       </c>
-      <c r="B6" s="62"/>
-[...22 lines deleted...]
-      <c r="Y6" s="62"/>
+      <c r="B6" s="65"/>
+      <c r="C6" s="65"/>
+      <c r="D6" s="65"/>
+      <c r="E6" s="65"/>
+      <c r="F6" s="65"/>
+      <c r="G6" s="65"/>
+      <c r="H6" s="65"/>
+      <c r="I6" s="65"/>
+      <c r="J6" s="65"/>
+      <c r="K6" s="65"/>
+      <c r="L6" s="65"/>
+      <c r="M6" s="65"/>
+      <c r="N6" s="65"/>
+      <c r="O6" s="65"/>
+      <c r="P6" s="65"/>
+      <c r="Q6" s="65"/>
+      <c r="R6" s="65"/>
+      <c r="S6" s="65"/>
+      <c r="T6" s="65"/>
+      <c r="U6" s="65"/>
+      <c r="V6" s="65"/>
+      <c r="W6" s="65"/>
+      <c r="X6" s="65"/>
+      <c r="Y6" s="65"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="13">
         <v>460</v>
       </c>
       <c r="C7" s="13">
         <v>418</v>
       </c>
       <c r="D7" s="13">
         <v>376</v>
       </c>
       <c r="E7" s="35">
         <v>454</v>
       </c>
       <c r="F7" s="35">
         <v>455</v>
       </c>
       <c r="G7" s="13">
         <v>408</v>
       </c>
       <c r="H7" s="13">
         <v>415</v>
@@ -9099,52 +9235,55 @@
       </c>
       <c r="W7" s="13">
         <v>360</v>
       </c>
       <c r="X7" s="13">
         <v>352</v>
       </c>
       <c r="Y7" s="13">
         <v>392</v>
       </c>
       <c r="Z7" s="35">
         <v>389</v>
       </c>
       <c r="AA7" s="45">
         <v>302</v>
       </c>
       <c r="AB7" s="45">
         <v>368</v>
       </c>
       <c r="AC7" s="45">
         <v>394</v>
       </c>
       <c r="AD7" s="13">
         <v>298</v>
       </c>
-      <c r="AE7" s="65">
+      <c r="AE7" s="49">
         <v>363</v>
+      </c>
+      <c r="AF7" s="49">
+        <v>375</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="13">
         <v>197</v>
       </c>
       <c r="C8" s="13">
         <v>185</v>
       </c>
       <c r="D8" s="13">
         <v>164</v>
       </c>
       <c r="E8" s="35">
         <v>189</v>
       </c>
       <c r="F8" s="35">
         <v>168</v>
       </c>
       <c r="G8" s="13">
         <v>172</v>
       </c>
       <c r="H8" s="13">
@@ -9194,52 +9333,55 @@
       </c>
       <c r="W8" s="13">
         <v>138</v>
       </c>
       <c r="X8" s="13">
         <v>146</v>
       </c>
       <c r="Y8" s="13">
         <v>164</v>
       </c>
       <c r="Z8" s="35">
         <v>177</v>
       </c>
       <c r="AA8" s="45">
         <v>126</v>
       </c>
       <c r="AB8" s="45">
         <v>143</v>
       </c>
       <c r="AC8" s="45">
         <v>169</v>
       </c>
       <c r="AD8" s="13">
         <v>136</v>
       </c>
-      <c r="AE8" s="65">
+      <c r="AE8" s="49">
         <v>162</v>
+      </c>
+      <c r="AF8" s="49">
+        <v>175</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="13">
         <v>27</v>
       </c>
       <c r="C9" s="13">
         <v>24</v>
       </c>
       <c r="D9" s="13">
         <v>18</v>
       </c>
       <c r="E9" s="35">
         <v>32</v>
       </c>
       <c r="F9" s="35">
         <v>32</v>
       </c>
       <c r="G9" s="13">
         <v>19</v>
       </c>
       <c r="H9" s="13">
@@ -9289,52 +9431,55 @@
       </c>
       <c r="W9" s="13">
         <v>18</v>
       </c>
       <c r="X9" s="13">
         <v>27</v>
       </c>
       <c r="Y9" s="13">
         <v>24</v>
       </c>
       <c r="Z9" s="35">
         <v>24</v>
       </c>
       <c r="AA9" s="45">
         <v>16</v>
       </c>
       <c r="AB9" s="45">
         <v>18</v>
       </c>
       <c r="AC9" s="45">
         <v>25</v>
       </c>
       <c r="AD9" s="13">
         <v>15</v>
       </c>
-      <c r="AE9" s="65">
+      <c r="AE9" s="49">
         <v>17</v>
+      </c>
+      <c r="AF9" s="13">
+        <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="13">
         <v>9</v>
       </c>
       <c r="C10" s="13">
         <v>8</v>
       </c>
       <c r="D10" s="13">
         <v>15</v>
       </c>
       <c r="E10" s="35">
         <v>6</v>
       </c>
       <c r="F10" s="35">
         <v>17</v>
       </c>
       <c r="G10" s="13">
         <v>18</v>
       </c>
       <c r="H10" s="13">
@@ -9384,52 +9529,55 @@
       </c>
       <c r="W10" s="13">
         <v>7</v>
       </c>
       <c r="X10" s="13">
         <v>12</v>
       </c>
       <c r="Y10" s="13">
         <v>12</v>
       </c>
       <c r="Z10" s="35">
         <v>19</v>
       </c>
       <c r="AA10" s="45">
         <v>13</v>
       </c>
       <c r="AB10" s="45">
         <v>11</v>
       </c>
       <c r="AC10" s="45">
         <v>11</v>
       </c>
       <c r="AD10" s="13">
         <v>5</v>
       </c>
-      <c r="AE10" s="65">
+      <c r="AE10" s="49">
         <v>11</v>
+      </c>
+      <c r="AF10" s="13">
+        <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B11" s="13">
         <v>25</v>
       </c>
       <c r="C11" s="13">
         <v>21</v>
       </c>
       <c r="D11" s="13">
         <v>16</v>
       </c>
       <c r="E11" s="35">
         <v>29</v>
       </c>
       <c r="F11" s="35">
         <v>33</v>
       </c>
       <c r="G11" s="13">
         <v>23</v>
       </c>
       <c r="H11" s="13">
@@ -9479,52 +9627,55 @@
       </c>
       <c r="W11" s="13">
         <v>20</v>
       </c>
       <c r="X11" s="13">
         <v>11</v>
       </c>
       <c r="Y11" s="13">
         <v>21</v>
       </c>
       <c r="Z11" s="35">
         <v>15</v>
       </c>
       <c r="AA11" s="45">
         <v>14</v>
       </c>
       <c r="AB11" s="45">
         <v>22</v>
       </c>
       <c r="AC11" s="45">
         <v>13</v>
       </c>
       <c r="AD11" s="13">
         <v>12</v>
       </c>
-      <c r="AE11" s="65">
+      <c r="AE11" s="49">
         <v>17</v>
+      </c>
+      <c r="AF11" s="13">
+        <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B12" s="13">
         <v>12</v>
       </c>
       <c r="C12" s="13">
         <v>18</v>
       </c>
       <c r="D12" s="13">
         <v>11</v>
       </c>
       <c r="E12" s="35">
         <v>21</v>
       </c>
       <c r="F12" s="35">
         <v>12</v>
       </c>
       <c r="G12" s="13">
         <v>19</v>
       </c>
       <c r="H12" s="13">
@@ -9574,52 +9725,55 @@
       </c>
       <c r="W12" s="13">
         <v>15</v>
       </c>
       <c r="X12" s="13">
         <v>14</v>
       </c>
       <c r="Y12" s="13">
         <v>10</v>
       </c>
       <c r="Z12" s="35">
         <v>9</v>
       </c>
       <c r="AA12" s="45">
         <v>8</v>
       </c>
       <c r="AB12" s="45">
         <v>23</v>
       </c>
       <c r="AC12" s="45">
         <v>18</v>
       </c>
       <c r="AD12" s="13">
         <v>14</v>
       </c>
-      <c r="AE12" s="65">
+      <c r="AE12" s="49">
         <v>10</v>
+      </c>
+      <c r="AF12" s="13">
+        <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="13">
         <v>13</v>
       </c>
       <c r="C13" s="13">
         <v>19</v>
       </c>
       <c r="D13" s="13">
         <v>14</v>
       </c>
       <c r="E13" s="35">
         <v>16</v>
       </c>
       <c r="F13" s="35">
         <v>17</v>
       </c>
       <c r="G13" s="13">
         <v>18</v>
       </c>
       <c r="H13" s="13">
@@ -9669,52 +9823,55 @@
       </c>
       <c r="W13" s="13">
         <v>10</v>
       </c>
       <c r="X13" s="13">
         <v>12</v>
       </c>
       <c r="Y13" s="13">
         <v>12</v>
       </c>
       <c r="Z13" s="35">
         <v>13</v>
       </c>
       <c r="AA13" s="45">
         <v>10</v>
       </c>
       <c r="AB13" s="45">
         <v>14</v>
       </c>
       <c r="AC13" s="45">
         <v>10</v>
       </c>
       <c r="AD13" s="13">
         <v>11</v>
       </c>
-      <c r="AE13" s="65">
+      <c r="AE13" s="49">
         <v>7</v>
+      </c>
+      <c r="AF13" s="13">
+        <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="13">
         <v>37</v>
       </c>
       <c r="C14" s="13">
         <v>38</v>
       </c>
       <c r="D14" s="13">
         <v>41</v>
       </c>
       <c r="E14" s="35">
         <v>27</v>
       </c>
       <c r="F14" s="35">
         <v>42</v>
       </c>
       <c r="G14" s="13">
         <v>30</v>
       </c>
       <c r="H14" s="13">
@@ -9764,51 +9921,54 @@
       </c>
       <c r="W14" s="13">
         <v>28</v>
       </c>
       <c r="X14" s="13">
         <v>30</v>
       </c>
       <c r="Y14" s="13">
         <v>34</v>
       </c>
       <c r="Z14" s="35">
         <v>35</v>
       </c>
       <c r="AA14" s="45">
         <v>26</v>
       </c>
       <c r="AB14" s="45">
         <v>39</v>
       </c>
       <c r="AC14" s="45">
         <v>37</v>
       </c>
       <c r="AD14" s="13">
         <v>25</v>
       </c>
-      <c r="AE14" s="65">
+      <c r="AE14" s="49">
+        <v>31</v>
+      </c>
+      <c r="AF14" s="13">
         <v>31</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="13">
         <v>16</v>
       </c>
       <c r="C15" s="13">
         <v>14</v>
       </c>
       <c r="D15" s="13">
         <v>9</v>
       </c>
       <c r="E15" s="35">
         <v>21</v>
       </c>
       <c r="F15" s="35">
         <v>13</v>
       </c>
       <c r="G15" s="13">
         <v>15</v>
       </c>
@@ -9859,52 +10019,55 @@
       </c>
       <c r="W15" s="13">
         <v>13</v>
       </c>
       <c r="X15" s="13">
         <v>8</v>
       </c>
       <c r="Y15" s="13">
         <v>10</v>
       </c>
       <c r="Z15" s="35">
         <v>10</v>
       </c>
       <c r="AA15" s="45">
         <v>12</v>
       </c>
       <c r="AB15" s="45">
         <v>9</v>
       </c>
       <c r="AC15" s="45">
         <v>9</v>
       </c>
       <c r="AD15" s="13">
         <v>13</v>
       </c>
-      <c r="AE15" s="65">
+      <c r="AE15" s="49">
         <v>11</v>
+      </c>
+      <c r="AF15" s="13">
+        <v>13</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B16" s="13">
         <v>26</v>
       </c>
       <c r="C16" s="13">
         <v>11</v>
       </c>
       <c r="D16" s="13">
         <v>9</v>
       </c>
       <c r="E16" s="35">
         <v>14</v>
       </c>
       <c r="F16" s="35">
         <v>18</v>
       </c>
       <c r="G16" s="13">
         <v>15</v>
       </c>
       <c r="H16" s="13">
@@ -9954,55 +10117,58 @@
       </c>
       <c r="W16" s="13">
         <v>12</v>
       </c>
       <c r="X16" s="13">
         <v>6</v>
       </c>
       <c r="Y16" s="13">
         <v>16</v>
       </c>
       <c r="Z16" s="35">
         <v>12</v>
       </c>
       <c r="AA16" s="45">
         <v>11</v>
       </c>
       <c r="AB16" s="45">
         <v>7</v>
       </c>
       <c r="AC16" s="45">
         <v>15</v>
       </c>
       <c r="AD16" s="13">
         <v>12</v>
       </c>
-      <c r="AE16" s="65">
+      <c r="AE16" s="49">
         <v>20</v>
       </c>
-    </row>
-    <row r="17" spans="1:31">
+      <c r="AF16" s="13">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B17" s="13">
         <v>10</v>
       </c>
       <c r="C17" s="13">
         <v>9</v>
       </c>
       <c r="D17" s="13">
         <v>6</v>
       </c>
       <c r="E17" s="35">
         <v>21</v>
       </c>
       <c r="F17" s="35">
         <v>10</v>
       </c>
       <c r="G17" s="13">
         <v>11</v>
       </c>
       <c r="H17" s="13">
         <v>13</v>
       </c>
       <c r="I17" s="13">
@@ -10049,55 +10215,58 @@
       </c>
       <c r="W17" s="13">
         <v>22</v>
       </c>
       <c r="X17" s="13">
         <v>14</v>
       </c>
       <c r="Y17" s="13">
         <v>12</v>
       </c>
       <c r="Z17" s="35">
         <v>14</v>
       </c>
       <c r="AA17" s="45">
         <v>8</v>
       </c>
       <c r="AB17" s="45">
         <v>12</v>
       </c>
       <c r="AC17" s="45">
         <v>10</v>
       </c>
       <c r="AD17" s="13">
         <v>6</v>
       </c>
-      <c r="AE17" s="65">
+      <c r="AE17" s="49">
         <v>12</v>
       </c>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17" s="13">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="13">
         <v>33</v>
       </c>
       <c r="C18" s="13">
         <v>32</v>
       </c>
       <c r="D18" s="13">
         <v>29</v>
       </c>
       <c r="E18" s="35">
         <v>27</v>
       </c>
       <c r="F18" s="35">
         <v>35</v>
       </c>
       <c r="G18" s="13">
         <v>26</v>
       </c>
       <c r="H18" s="13">
         <v>34</v>
       </c>
       <c r="I18" s="13">
@@ -10144,55 +10313,58 @@
       </c>
       <c r="W18" s="13">
         <v>28</v>
       </c>
       <c r="X18" s="13">
         <v>25</v>
       </c>
       <c r="Y18" s="13">
         <v>31</v>
       </c>
       <c r="Z18" s="35">
         <v>27</v>
       </c>
       <c r="AA18" s="45">
         <v>31</v>
       </c>
       <c r="AB18" s="45">
         <v>25</v>
       </c>
       <c r="AC18" s="45">
         <v>26</v>
       </c>
       <c r="AD18" s="13">
         <v>24</v>
       </c>
-      <c r="AE18" s="65">
+      <c r="AE18" s="49">
         <v>23</v>
       </c>
-    </row>
-    <row r="19" spans="1:31">
+      <c r="AF18" s="13">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B19" s="13">
         <v>6</v>
       </c>
       <c r="C19" s="13">
         <v>7</v>
       </c>
       <c r="D19" s="13">
         <v>6</v>
       </c>
       <c r="E19" s="35">
         <v>6</v>
       </c>
       <c r="F19" s="35">
         <v>12</v>
       </c>
       <c r="G19" s="13">
         <v>10</v>
       </c>
       <c r="H19" s="13">
         <v>11</v>
       </c>
       <c r="I19" s="13">
@@ -10239,55 +10411,58 @@
       </c>
       <c r="W19" s="13">
         <v>13</v>
       </c>
       <c r="X19" s="13">
         <v>7</v>
       </c>
       <c r="Y19" s="13">
         <v>4</v>
       </c>
       <c r="Z19" s="35">
         <v>7</v>
       </c>
       <c r="AA19" s="45">
         <v>5</v>
       </c>
       <c r="AB19" s="45">
         <v>7</v>
       </c>
       <c r="AC19" s="45">
         <v>9</v>
       </c>
       <c r="AD19" s="13">
         <v>6</v>
       </c>
-      <c r="AE19" s="65">
-[...3 lines deleted...]
-    <row r="20" spans="1:31">
+      <c r="AE19" s="49">
+        <v>6</v>
+      </c>
+      <c r="AF19" s="13">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B20" s="13">
         <v>15</v>
       </c>
       <c r="C20" s="13">
         <v>11</v>
       </c>
       <c r="D20" s="13">
         <v>11</v>
       </c>
       <c r="E20" s="35">
         <v>16</v>
       </c>
       <c r="F20" s="35">
         <v>22</v>
       </c>
       <c r="G20" s="13">
         <v>15</v>
       </c>
       <c r="H20" s="13">
         <v>16</v>
       </c>
       <c r="I20" s="13">
@@ -10334,55 +10509,58 @@
       </c>
       <c r="W20" s="13">
         <v>16</v>
       </c>
       <c r="X20" s="13">
         <v>15</v>
       </c>
       <c r="Y20" s="13">
         <v>16</v>
       </c>
       <c r="Z20" s="35">
         <v>7</v>
       </c>
       <c r="AA20" s="45">
         <v>9</v>
       </c>
       <c r="AB20" s="45">
         <v>11</v>
       </c>
       <c r="AC20" s="45">
         <v>12</v>
       </c>
       <c r="AD20" s="13">
         <v>6</v>
       </c>
-      <c r="AE20" s="65">
+      <c r="AE20" s="49">
         <v>15</v>
       </c>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AF20" s="13">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B21" s="13">
         <v>34</v>
       </c>
       <c r="C21" s="13">
         <v>21</v>
       </c>
       <c r="D21" s="13">
         <v>27</v>
       </c>
       <c r="E21" s="35">
         <v>29</v>
       </c>
       <c r="F21" s="35">
         <v>24</v>
       </c>
       <c r="G21" s="13">
         <v>17</v>
       </c>
       <c r="H21" s="13">
         <v>36</v>
       </c>
       <c r="I21" s="13">
@@ -10429,90 +10607,94 @@
       </c>
       <c r="W21" s="13">
         <v>20</v>
       </c>
       <c r="X21" s="13">
         <v>25</v>
       </c>
       <c r="Y21" s="13">
         <v>26</v>
       </c>
       <c r="Z21" s="35">
         <v>20</v>
       </c>
       <c r="AA21" s="45">
         <v>13</v>
       </c>
       <c r="AB21" s="45">
         <v>27</v>
       </c>
       <c r="AC21" s="45">
         <v>30</v>
       </c>
       <c r="AD21" s="13">
         <v>13</v>
       </c>
-      <c r="AE21" s="65">
+      <c r="AE21" s="49">
         <v>21</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="63" t="s">
+      <c r="AF21" s="13">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32" s="36" customFormat="1">
+      <c r="A22" s="66" t="s">
         <v>36</v>
       </c>
-      <c r="B22" s="63"/>
-[...22 lines deleted...]
-      <c r="Y22" s="63"/>
+      <c r="B22" s="66"/>
+      <c r="C22" s="66"/>
+      <c r="D22" s="66"/>
+      <c r="E22" s="66"/>
+      <c r="F22" s="66"/>
+      <c r="G22" s="66"/>
+      <c r="H22" s="66"/>
+      <c r="I22" s="66"/>
+      <c r="J22" s="66"/>
+      <c r="K22" s="66"/>
+      <c r="L22" s="66"/>
+      <c r="M22" s="66"/>
+      <c r="N22" s="66"/>
+      <c r="O22" s="66"/>
+      <c r="P22" s="66"/>
+      <c r="Q22" s="66"/>
+      <c r="R22" s="66"/>
+      <c r="S22" s="66"/>
+      <c r="T22" s="66"/>
+      <c r="U22" s="66"/>
+      <c r="V22" s="66"/>
+      <c r="W22" s="66"/>
+      <c r="X22" s="66"/>
+      <c r="Y22" s="66"/>
       <c r="Z22" s="13"/>
       <c r="AA22" s="38"/>
       <c r="AB22" s="38"/>
       <c r="AC22" s="38"/>
       <c r="AD22" s="34"/>
-      <c r="AE22" s="65"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:31">
+      <c r="AE22" s="49"/>
+      <c r="AF22" s="13"/>
+    </row>
+    <row r="23" spans="1:32">
       <c r="A23" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="35">
         <v>225</v>
       </c>
       <c r="C23" s="13">
         <v>209</v>
       </c>
       <c r="D23" s="35">
         <v>188</v>
       </c>
       <c r="E23" s="35">
         <v>228</v>
       </c>
       <c r="F23" s="35">
         <v>230</v>
       </c>
       <c r="G23" s="35">
         <v>212</v>
       </c>
       <c r="H23" s="35">
         <v>224</v>
       </c>
       <c r="I23" s="35">
@@ -10559,55 +10741,58 @@
       </c>
       <c r="W23" s="13">
         <v>183</v>
       </c>
       <c r="X23" s="13">
         <v>174</v>
       </c>
       <c r="Y23" s="13">
         <v>202</v>
       </c>
       <c r="Z23" s="35">
         <v>198</v>
       </c>
       <c r="AA23" s="45">
         <v>155</v>
       </c>
       <c r="AB23" s="45">
         <v>198</v>
       </c>
       <c r="AC23" s="45">
         <v>203</v>
       </c>
       <c r="AD23" s="13">
         <v>140</v>
       </c>
-      <c r="AE23" s="65">
+      <c r="AE23" s="49">
         <v>181</v>
       </c>
-    </row>
-    <row r="24" spans="1:31">
+      <c r="AF23" s="49">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="35">
         <v>107</v>
       </c>
       <c r="C24" s="13">
         <v>90</v>
       </c>
       <c r="D24" s="35">
         <v>83</v>
       </c>
       <c r="E24" s="35">
         <v>86</v>
       </c>
       <c r="F24" s="35">
         <v>82</v>
       </c>
       <c r="G24" s="35">
         <v>86</v>
       </c>
       <c r="H24" s="35">
         <v>87</v>
       </c>
       <c r="I24" s="35">
@@ -10654,55 +10839,58 @@
       </c>
       <c r="W24" s="13">
         <v>74</v>
       </c>
       <c r="X24" s="13">
         <v>77</v>
       </c>
       <c r="Y24" s="13">
         <v>84</v>
       </c>
       <c r="Z24" s="35">
         <v>89</v>
       </c>
       <c r="AA24" s="45">
         <v>57</v>
       </c>
       <c r="AB24" s="45">
         <v>75</v>
       </c>
       <c r="AC24" s="45">
         <v>90</v>
       </c>
       <c r="AD24" s="13">
         <v>62</v>
       </c>
-      <c r="AE24" s="65">
+      <c r="AE24" s="49">
         <v>79</v>
       </c>
-    </row>
-    <row r="25" spans="1:31">
+      <c r="AF24" s="49">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="35">
         <v>12</v>
       </c>
       <c r="C25" s="13">
         <v>12</v>
       </c>
       <c r="D25" s="35">
         <v>9</v>
       </c>
       <c r="E25" s="35">
         <v>18</v>
       </c>
       <c r="F25" s="35">
         <v>14</v>
       </c>
       <c r="G25" s="35">
         <v>11</v>
       </c>
       <c r="H25" s="35">
         <v>15</v>
       </c>
       <c r="I25" s="35">
@@ -10749,55 +10937,58 @@
       </c>
       <c r="W25" s="13">
         <v>10</v>
       </c>
       <c r="X25" s="13">
         <v>12</v>
       </c>
       <c r="Y25" s="13">
         <v>15</v>
       </c>
       <c r="Z25" s="35">
         <v>12</v>
       </c>
       <c r="AA25" s="45">
         <v>10</v>
       </c>
       <c r="AB25" s="45">
         <v>5</v>
       </c>
       <c r="AC25" s="45">
         <v>11</v>
       </c>
       <c r="AD25" s="13">
         <v>7</v>
       </c>
-      <c r="AE25" s="65">
+      <c r="AE25" s="49">
         <v>11</v>
       </c>
-    </row>
-    <row r="26" spans="1:31">
+      <c r="AF25" s="13">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B26" s="35">
         <v>6</v>
       </c>
       <c r="C26" s="13">
         <v>4</v>
       </c>
       <c r="D26" s="35">
         <v>6</v>
       </c>
       <c r="E26" s="35">
         <v>2</v>
       </c>
       <c r="F26" s="35">
         <v>8</v>
       </c>
       <c r="G26" s="35">
         <v>9</v>
       </c>
       <c r="H26" s="35">
         <v>10</v>
       </c>
       <c r="I26" s="35">
@@ -10844,55 +11035,58 @@
       </c>
       <c r="W26" s="13">
         <v>5</v>
       </c>
       <c r="X26" s="13">
         <v>4</v>
       </c>
       <c r="Y26" s="13">
         <v>7</v>
       </c>
       <c r="Z26" s="35">
         <v>10</v>
       </c>
       <c r="AA26" s="45">
         <v>7</v>
       </c>
       <c r="AB26" s="45">
         <v>6</v>
       </c>
       <c r="AC26" s="45">
         <v>3</v>
       </c>
       <c r="AD26" s="13">
         <v>2</v>
       </c>
-      <c r="AE26" s="65">
-[...3 lines deleted...]
-    <row r="27" spans="1:31">
+      <c r="AE26" s="49">
+        <v>6</v>
+      </c>
+      <c r="AF26" s="13">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B27" s="35">
         <v>13</v>
       </c>
       <c r="C27" s="13">
         <v>11</v>
       </c>
       <c r="D27" s="35">
         <v>6</v>
       </c>
       <c r="E27" s="35">
         <v>18</v>
       </c>
       <c r="F27" s="35">
         <v>16</v>
       </c>
       <c r="G27" s="35">
         <v>10</v>
       </c>
       <c r="H27" s="35">
         <v>9</v>
       </c>
       <c r="I27" s="35">
@@ -10939,55 +11133,58 @@
       </c>
       <c r="W27" s="13">
         <v>13</v>
       </c>
       <c r="X27" s="13">
         <v>6</v>
       </c>
       <c r="Y27" s="13">
         <v>10</v>
       </c>
       <c r="Z27" s="35">
         <v>9</v>
       </c>
       <c r="AA27" s="45">
         <v>9</v>
       </c>
       <c r="AB27" s="45">
         <v>14</v>
       </c>
       <c r="AC27" s="45">
         <v>7</v>
       </c>
       <c r="AD27" s="13">
         <v>3</v>
       </c>
-      <c r="AE27" s="65">
+      <c r="AE27" s="49">
         <v>9</v>
       </c>
-    </row>
-    <row r="28" spans="1:31">
+      <c r="AF27" s="13">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B28" s="35">
         <v>4</v>
       </c>
       <c r="C28" s="13">
         <v>9</v>
       </c>
       <c r="D28" s="35">
         <v>2</v>
       </c>
       <c r="E28" s="35">
         <v>8</v>
       </c>
       <c r="F28" s="35">
         <v>8</v>
       </c>
       <c r="G28" s="35">
         <v>10</v>
       </c>
       <c r="H28" s="35">
         <v>6</v>
       </c>
       <c r="I28" s="35">
@@ -11034,55 +11231,58 @@
       </c>
       <c r="W28" s="13">
         <v>8</v>
       </c>
       <c r="X28" s="13">
         <v>7</v>
       </c>
       <c r="Y28" s="13">
         <v>2</v>
       </c>
       <c r="Z28" s="35">
         <v>6</v>
       </c>
       <c r="AA28" s="45">
         <v>3</v>
       </c>
       <c r="AB28" s="45">
         <v>15</v>
       </c>
       <c r="AC28" s="45">
         <v>10</v>
       </c>
       <c r="AD28" s="13">
         <v>7</v>
       </c>
-      <c r="AE28" s="65">
+      <c r="AE28" s="49">
         <v>5</v>
       </c>
-    </row>
-    <row r="29" spans="1:31">
+      <c r="AF28" s="13">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B29" s="35">
         <v>7</v>
       </c>
       <c r="C29" s="13">
         <v>9</v>
       </c>
       <c r="D29" s="35">
         <v>6</v>
       </c>
       <c r="E29" s="35">
         <v>10</v>
       </c>
       <c r="F29" s="35">
         <v>7</v>
       </c>
       <c r="G29" s="35">
         <v>13</v>
       </c>
       <c r="H29" s="35">
         <v>9</v>
       </c>
       <c r="I29" s="35">
@@ -11129,55 +11329,58 @@
       </c>
       <c r="W29" s="13">
         <v>8</v>
       </c>
       <c r="X29" s="13">
         <v>3</v>
       </c>
       <c r="Y29" s="13">
         <v>7</v>
       </c>
       <c r="Z29" s="35">
         <v>5</v>
       </c>
       <c r="AA29" s="45">
         <v>4</v>
       </c>
       <c r="AB29" s="45">
         <v>9</v>
       </c>
       <c r="AC29" s="45">
         <v>2</v>
       </c>
       <c r="AD29" s="13">
         <v>8</v>
       </c>
-      <c r="AE29" s="65">
+      <c r="AE29" s="49">
         <v>3</v>
       </c>
-    </row>
-    <row r="30" spans="1:31">
+      <c r="AF29" s="13">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B30" s="35">
         <v>21</v>
       </c>
       <c r="C30" s="13">
         <v>20</v>
       </c>
       <c r="D30" s="35">
         <v>25</v>
       </c>
       <c r="E30" s="35">
         <v>15</v>
       </c>
       <c r="F30" s="35">
         <v>23</v>
       </c>
       <c r="G30" s="35">
         <v>20</v>
       </c>
       <c r="H30" s="35">
         <v>19</v>
       </c>
       <c r="I30" s="35">
@@ -11224,55 +11427,58 @@
       </c>
       <c r="W30" s="13">
         <v>11</v>
       </c>
       <c r="X30" s="13">
         <v>16</v>
       </c>
       <c r="Y30" s="13">
         <v>21</v>
       </c>
       <c r="Z30" s="35">
         <v>18</v>
       </c>
       <c r="AA30" s="45">
         <v>16</v>
       </c>
       <c r="AB30" s="45">
         <v>24</v>
       </c>
       <c r="AC30" s="45">
         <v>23</v>
       </c>
       <c r="AD30" s="13">
         <v>11</v>
       </c>
-      <c r="AE30" s="65">
+      <c r="AE30" s="49">
         <v>13</v>
       </c>
-    </row>
-    <row r="31" spans="1:31">
+      <c r="AF30" s="13">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="31" spans="1:32">
       <c r="A31" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B31" s="35">
         <v>6</v>
       </c>
       <c r="C31" s="13">
         <v>8</v>
       </c>
       <c r="D31" s="35">
         <v>6</v>
       </c>
       <c r="E31" s="35">
         <v>12</v>
       </c>
       <c r="F31" s="35">
         <v>9</v>
       </c>
       <c r="G31" s="35">
         <v>7</v>
       </c>
       <c r="H31" s="35">
         <v>6</v>
       </c>
       <c r="I31" s="35">
@@ -11319,55 +11525,58 @@
       </c>
       <c r="W31" s="13">
         <v>5</v>
       </c>
       <c r="X31" s="13">
         <v>7</v>
       </c>
       <c r="Y31" s="13">
         <v>6</v>
       </c>
       <c r="Z31" s="35">
         <v>5</v>
       </c>
       <c r="AA31" s="45">
         <v>4</v>
       </c>
       <c r="AB31" s="45">
         <v>1</v>
       </c>
       <c r="AC31" s="45">
         <v>3</v>
       </c>
       <c r="AD31" s="13">
         <v>9</v>
       </c>
-      <c r="AE31" s="65">
+      <c r="AE31" s="49">
         <v>5</v>
       </c>
-    </row>
-    <row r="32" spans="1:31">
+      <c r="AF31" s="13">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B32" s="35">
         <v>11</v>
       </c>
       <c r="C32" s="13">
         <v>6</v>
       </c>
       <c r="D32" s="35">
         <v>2</v>
       </c>
       <c r="E32" s="35">
         <v>7</v>
       </c>
       <c r="F32" s="35">
         <v>9</v>
       </c>
       <c r="G32" s="35">
         <v>7</v>
       </c>
       <c r="H32" s="35">
         <v>8</v>
       </c>
       <c r="I32" s="35">
@@ -11414,55 +11623,58 @@
       </c>
       <c r="W32" s="13">
         <v>4</v>
       </c>
       <c r="X32" s="13">
         <v>2</v>
       </c>
       <c r="Y32" s="13">
         <v>10</v>
       </c>
       <c r="Z32" s="35">
         <v>7</v>
       </c>
       <c r="AA32" s="45">
         <v>5</v>
       </c>
       <c r="AB32" s="45">
         <v>4</v>
       </c>
       <c r="AC32" s="45">
         <v>8</v>
       </c>
       <c r="AD32" s="13">
         <v>6</v>
       </c>
-      <c r="AE32" s="65">
+      <c r="AE32" s="49">
         <v>11</v>
       </c>
-    </row>
-    <row r="33" spans="1:31">
+      <c r="AF32" s="13">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="33" spans="1:32">
       <c r="A33" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B33" s="35">
         <v>1</v>
       </c>
       <c r="C33" s="13">
         <v>4</v>
       </c>
       <c r="D33" s="35">
         <v>5</v>
       </c>
       <c r="E33" s="35">
         <v>14</v>
       </c>
       <c r="F33" s="35">
         <v>4</v>
       </c>
       <c r="G33" s="35">
         <v>7</v>
       </c>
       <c r="H33" s="35">
         <v>7</v>
       </c>
       <c r="I33" s="35">
@@ -11509,55 +11721,58 @@
       </c>
       <c r="W33" s="13">
         <v>8</v>
       </c>
       <c r="X33" s="13">
         <v>9</v>
       </c>
       <c r="Y33" s="13">
         <v>8</v>
       </c>
       <c r="Z33" s="35">
         <v>9</v>
       </c>
       <c r="AA33" s="45">
         <v>4</v>
       </c>
       <c r="AB33" s="45">
         <v>8</v>
       </c>
       <c r="AC33" s="45">
         <v>4</v>
       </c>
       <c r="AD33" s="13">
         <v>3</v>
       </c>
-      <c r="AE33" s="65">
+      <c r="AE33" s="49">
         <v>8</v>
       </c>
-    </row>
-    <row r="34" spans="1:31">
+      <c r="AF33" s="13">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="34" spans="1:32">
       <c r="A34" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B34" s="35">
         <v>12</v>
       </c>
       <c r="C34" s="13">
         <v>16</v>
       </c>
       <c r="D34" s="35">
         <v>16</v>
       </c>
       <c r="E34" s="35">
         <v>16</v>
       </c>
       <c r="F34" s="35">
         <v>18</v>
       </c>
       <c r="G34" s="35">
         <v>9</v>
       </c>
       <c r="H34" s="35">
         <v>21</v>
       </c>
       <c r="I34" s="35">
@@ -11604,55 +11819,58 @@
       </c>
       <c r="W34" s="13">
         <v>12</v>
       </c>
       <c r="X34" s="13">
         <v>11</v>
       </c>
       <c r="Y34" s="13">
         <v>11</v>
       </c>
       <c r="Z34" s="35">
         <v>15</v>
       </c>
       <c r="AA34" s="45">
         <v>20</v>
       </c>
       <c r="AB34" s="45">
         <v>14</v>
       </c>
       <c r="AC34" s="45">
         <v>13</v>
       </c>
       <c r="AD34" s="13">
         <v>11</v>
       </c>
-      <c r="AE34" s="65">
+      <c r="AE34" s="49">
         <v>13</v>
       </c>
-    </row>
-    <row r="35" spans="1:31">
+      <c r="AF34" s="13">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="35" spans="1:32">
       <c r="A35" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B35" s="35">
         <v>3</v>
       </c>
       <c r="C35" s="13">
         <v>2</v>
       </c>
       <c r="D35" s="35">
         <v>3</v>
       </c>
       <c r="E35" s="35">
         <v>5</v>
       </c>
       <c r="F35" s="35">
         <v>3</v>
       </c>
       <c r="G35" s="35">
         <v>5</v>
       </c>
       <c r="H35" s="35">
         <v>6</v>
       </c>
       <c r="I35" s="35">
@@ -11699,55 +11917,58 @@
       </c>
       <c r="W35" s="13">
         <v>9</v>
       </c>
       <c r="X35" s="13">
         <v>3</v>
       </c>
       <c r="Y35" s="13">
         <v>1</v>
       </c>
       <c r="Z35" s="35">
         <v>3</v>
       </c>
       <c r="AA35" s="45">
         <v>4</v>
       </c>
       <c r="AB35" s="45">
         <v>1</v>
       </c>
       <c r="AC35" s="45">
         <v>4</v>
       </c>
       <c r="AD35" s="13">
         <v>4</v>
       </c>
-      <c r="AE35" s="65">
+      <c r="AE35" s="49">
         <v>4</v>
       </c>
-    </row>
-    <row r="36" spans="1:31">
+      <c r="AF35" s="13">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="36" spans="1:32">
       <c r="A36" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B36" s="35">
         <v>6</v>
       </c>
       <c r="C36" s="13">
         <v>6</v>
       </c>
       <c r="D36" s="35">
         <v>6</v>
       </c>
       <c r="E36" s="35">
         <v>4</v>
       </c>
       <c r="F36" s="35">
         <v>15</v>
       </c>
       <c r="G36" s="35">
         <v>9</v>
       </c>
       <c r="H36" s="35">
         <v>9</v>
       </c>
       <c r="I36" s="35">
@@ -11794,55 +12015,58 @@
       </c>
       <c r="W36" s="13">
         <v>7</v>
       </c>
       <c r="X36" s="13">
         <v>7</v>
       </c>
       <c r="Y36" s="13">
         <v>9</v>
       </c>
       <c r="Z36" s="35">
         <v>4</v>
       </c>
       <c r="AA36" s="45">
         <v>6</v>
       </c>
       <c r="AB36" s="45">
         <v>7</v>
       </c>
       <c r="AC36" s="45">
         <v>7</v>
       </c>
       <c r="AD36" s="13">
         <v>2</v>
       </c>
-      <c r="AE36" s="65">
+      <c r="AE36" s="49">
         <v>8</v>
       </c>
-    </row>
-    <row r="37" spans="1:31">
+      <c r="AF36" s="13">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="37" spans="1:32">
       <c r="A37" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B37" s="35">
         <v>16</v>
       </c>
       <c r="C37" s="13">
         <v>12</v>
       </c>
       <c r="D37" s="35">
         <v>13</v>
       </c>
       <c r="E37" s="35">
         <v>13</v>
       </c>
       <c r="F37" s="35">
         <v>14</v>
       </c>
       <c r="G37" s="35">
         <v>9</v>
       </c>
       <c r="H37" s="35">
         <v>12</v>
       </c>
       <c r="I37" s="35">
@@ -11889,90 +12113,94 @@
       </c>
       <c r="W37" s="13">
         <v>9</v>
       </c>
       <c r="X37" s="13">
         <v>10</v>
       </c>
       <c r="Y37" s="13">
         <v>11</v>
       </c>
       <c r="Z37" s="35">
         <v>6</v>
       </c>
       <c r="AA37" s="45">
         <v>6</v>
       </c>
       <c r="AB37" s="45">
         <v>15</v>
       </c>
       <c r="AC37" s="45">
         <v>18</v>
       </c>
       <c r="AD37" s="14">
         <v>5</v>
       </c>
-      <c r="AE37" s="65">
-[...4 lines deleted...]
-      <c r="A38" s="64" t="s">
+      <c r="AE37" s="49">
+        <v>6</v>
+      </c>
+      <c r="AF37" s="13">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="38" spans="1:32" s="34" customFormat="1">
+      <c r="A38" s="67" t="s">
         <v>37</v>
       </c>
-      <c r="B38" s="64"/>
-[...22 lines deleted...]
-      <c r="Y38" s="64"/>
+      <c r="B38" s="67"/>
+      <c r="C38" s="67"/>
+      <c r="D38" s="67"/>
+      <c r="E38" s="67"/>
+      <c r="F38" s="67"/>
+      <c r="G38" s="67"/>
+      <c r="H38" s="67"/>
+      <c r="I38" s="67"/>
+      <c r="J38" s="67"/>
+      <c r="K38" s="67"/>
+      <c r="L38" s="67"/>
+      <c r="M38" s="67"/>
+      <c r="N38" s="67"/>
+      <c r="O38" s="67"/>
+      <c r="P38" s="67"/>
+      <c r="Q38" s="67"/>
+      <c r="R38" s="67"/>
+      <c r="S38" s="67"/>
+      <c r="T38" s="67"/>
+      <c r="U38" s="67"/>
+      <c r="V38" s="67"/>
+      <c r="W38" s="67"/>
+      <c r="X38" s="67"/>
+      <c r="Y38" s="67"/>
       <c r="Z38" s="13"/>
       <c r="AA38" s="38"/>
       <c r="AB38" s="38"/>
       <c r="AC38" s="38"/>
       <c r="AD38" s="13"/>
-      <c r="AE38" s="65"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:31">
+      <c r="AE38" s="49"/>
+      <c r="AF38" s="13"/>
+    </row>
+    <row r="39" spans="1:32">
       <c r="A39" s="44" t="s">
         <v>33</v>
       </c>
       <c r="B39" s="35">
         <v>235</v>
       </c>
       <c r="C39" s="13">
         <v>209</v>
       </c>
       <c r="D39" s="35">
         <v>188</v>
       </c>
       <c r="E39" s="35">
         <v>226</v>
       </c>
       <c r="F39" s="35">
         <v>225</v>
       </c>
       <c r="G39" s="35">
         <v>196</v>
       </c>
       <c r="H39" s="35">
         <v>191</v>
       </c>
       <c r="I39" s="35">
@@ -12019,55 +12247,58 @@
       </c>
       <c r="W39" s="13">
         <v>177</v>
       </c>
       <c r="X39" s="13">
         <v>178</v>
       </c>
       <c r="Y39" s="13">
         <v>190</v>
       </c>
       <c r="Z39" s="45">
         <v>191</v>
       </c>
       <c r="AA39" s="45">
         <v>147</v>
       </c>
       <c r="AB39" s="45">
         <v>170</v>
       </c>
       <c r="AC39" s="45">
         <v>191</v>
       </c>
       <c r="AD39" s="13">
         <v>158</v>
       </c>
-      <c r="AE39" s="70">
+      <c r="AE39" s="51">
         <v>182</v>
       </c>
-    </row>
-    <row r="40" spans="1:31">
+      <c r="AF39" s="49">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="40" spans="1:32">
       <c r="A40" s="43" t="s">
         <v>2</v>
       </c>
       <c r="B40" s="35">
         <v>90</v>
       </c>
       <c r="C40" s="13">
         <v>95</v>
       </c>
       <c r="D40" s="35">
         <v>81</v>
       </c>
       <c r="E40" s="35">
         <v>103</v>
       </c>
       <c r="F40" s="35">
         <v>86</v>
       </c>
       <c r="G40" s="35">
         <v>86</v>
       </c>
       <c r="H40" s="35">
         <v>64</v>
       </c>
       <c r="I40" s="35">
@@ -12114,55 +12345,58 @@
       </c>
       <c r="W40" s="13">
         <v>64</v>
       </c>
       <c r="X40" s="13">
         <v>69</v>
       </c>
       <c r="Y40" s="13">
         <v>80</v>
       </c>
       <c r="Z40" s="45">
         <v>88</v>
       </c>
       <c r="AA40" s="45">
         <v>69</v>
       </c>
       <c r="AB40" s="45">
         <v>68</v>
       </c>
       <c r="AC40" s="45">
         <v>79</v>
       </c>
       <c r="AD40" s="38">
         <v>74</v>
       </c>
-      <c r="AE40" s="70">
+      <c r="AE40" s="51">
         <v>83</v>
       </c>
-    </row>
-    <row r="41" spans="1:31">
+      <c r="AF40" s="49">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="41" spans="1:32">
       <c r="A41" s="43" t="s">
         <v>38</v>
       </c>
       <c r="B41" s="35">
         <v>15</v>
       </c>
       <c r="C41" s="13">
         <v>12</v>
       </c>
       <c r="D41" s="35">
         <v>9</v>
       </c>
       <c r="E41" s="35">
         <v>14</v>
       </c>
       <c r="F41" s="35">
         <v>18</v>
       </c>
       <c r="G41" s="35">
         <v>8</v>
       </c>
       <c r="H41" s="35">
         <v>12</v>
       </c>
       <c r="I41" s="35">
@@ -12209,55 +12443,58 @@
       </c>
       <c r="W41" s="13">
         <v>8</v>
       </c>
       <c r="X41" s="13">
         <v>15</v>
       </c>
       <c r="Y41" s="13">
         <v>9</v>
       </c>
       <c r="Z41" s="45">
         <v>12</v>
       </c>
       <c r="AA41" s="45">
         <v>6</v>
       </c>
       <c r="AB41" s="45">
         <v>13</v>
       </c>
       <c r="AC41" s="45">
         <v>14</v>
       </c>
       <c r="AD41" s="38">
         <v>8</v>
       </c>
-      <c r="AE41" s="70">
-[...3 lines deleted...]
-    <row r="42" spans="1:31">
+      <c r="AE41" s="51">
+        <v>6</v>
+      </c>
+      <c r="AF41" s="13">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="42" spans="1:32">
       <c r="A42" s="43" t="s">
         <v>39</v>
       </c>
       <c r="B42" s="35">
         <v>3</v>
       </c>
       <c r="C42" s="13">
         <v>4</v>
       </c>
       <c r="D42" s="35">
         <v>9</v>
       </c>
       <c r="E42" s="35">
         <v>4</v>
       </c>
       <c r="F42" s="35">
         <v>9</v>
       </c>
       <c r="G42" s="35">
         <v>9</v>
       </c>
       <c r="H42" s="35">
         <v>8</v>
       </c>
       <c r="I42" s="35">
@@ -12304,55 +12541,58 @@
       </c>
       <c r="W42" s="13">
         <v>2</v>
       </c>
       <c r="X42" s="13">
         <v>8</v>
       </c>
       <c r="Y42" s="13">
         <v>5</v>
       </c>
       <c r="Z42" s="45">
         <v>9</v>
       </c>
       <c r="AA42" s="45">
         <v>6</v>
       </c>
       <c r="AB42" s="45">
         <v>5</v>
       </c>
       <c r="AC42" s="45">
         <v>8</v>
       </c>
       <c r="AD42" s="38">
         <v>3</v>
       </c>
-      <c r="AE42" s="70">
+      <c r="AE42" s="51">
         <v>5</v>
       </c>
-    </row>
-    <row r="43" spans="1:31">
+      <c r="AF42" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:32">
       <c r="A43" s="43" t="s">
         <v>40</v>
       </c>
       <c r="B43" s="35">
         <v>12</v>
       </c>
       <c r="C43" s="13">
         <v>10</v>
       </c>
       <c r="D43" s="35">
         <v>10</v>
       </c>
       <c r="E43" s="35">
         <v>11</v>
       </c>
       <c r="F43" s="35">
         <v>17</v>
       </c>
       <c r="G43" s="35">
         <v>13</v>
       </c>
       <c r="H43" s="35">
         <v>5</v>
       </c>
       <c r="I43" s="35">
@@ -12399,55 +12639,58 @@
       </c>
       <c r="W43" s="13">
         <v>7</v>
       </c>
       <c r="X43" s="13">
         <v>5</v>
       </c>
       <c r="Y43" s="13">
         <v>11</v>
       </c>
       <c r="Z43" s="45">
         <v>6</v>
       </c>
       <c r="AA43" s="45">
         <v>5</v>
       </c>
       <c r="AB43" s="45">
         <v>8</v>
       </c>
       <c r="AC43" s="45">
         <v>6</v>
       </c>
       <c r="AD43" s="38">
         <v>9</v>
       </c>
-      <c r="AE43" s="70">
+      <c r="AE43" s="51">
         <v>8</v>
       </c>
-    </row>
-    <row r="44" spans="1:31">
+      <c r="AF43" s="13">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="44" spans="1:32">
       <c r="A44" s="43" t="s">
         <v>41</v>
       </c>
       <c r="B44" s="35">
         <v>8</v>
       </c>
       <c r="C44" s="13">
         <v>9</v>
       </c>
       <c r="D44" s="35">
         <v>9</v>
       </c>
       <c r="E44" s="35">
         <v>13</v>
       </c>
       <c r="F44" s="35">
         <v>4</v>
       </c>
       <c r="G44" s="35">
         <v>9</v>
       </c>
       <c r="H44" s="35">
         <v>7</v>
       </c>
       <c r="I44" s="35">
@@ -12494,55 +12737,58 @@
       </c>
       <c r="W44" s="13">
         <v>7</v>
       </c>
       <c r="X44" s="13">
         <v>7</v>
       </c>
       <c r="Y44" s="13">
         <v>8</v>
       </c>
       <c r="Z44" s="45">
         <v>3</v>
       </c>
       <c r="AA44" s="45">
         <v>5</v>
       </c>
       <c r="AB44" s="45">
         <v>8</v>
       </c>
       <c r="AC44" s="45">
         <v>8</v>
       </c>
       <c r="AD44" s="38">
         <v>7</v>
       </c>
-      <c r="AE44" s="70">
+      <c r="AE44" s="51">
         <v>5</v>
       </c>
-    </row>
-    <row r="45" spans="1:31">
+      <c r="AF44" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="45" spans="1:32">
       <c r="A45" s="43" t="s">
         <v>42</v>
       </c>
       <c r="B45" s="35">
         <v>6</v>
       </c>
       <c r="C45" s="13">
         <v>10</v>
       </c>
       <c r="D45" s="35">
         <v>8</v>
       </c>
       <c r="E45" s="35">
         <v>6</v>
       </c>
       <c r="F45" s="35">
         <v>10</v>
       </c>
       <c r="G45" s="35">
         <v>5</v>
       </c>
       <c r="H45" s="35">
         <v>10</v>
       </c>
       <c r="I45" s="35">
@@ -12589,55 +12835,58 @@
       </c>
       <c r="W45" s="13">
         <v>2</v>
       </c>
       <c r="X45" s="13">
         <v>9</v>
       </c>
       <c r="Y45" s="13">
         <v>5</v>
       </c>
       <c r="Z45" s="45">
         <v>8</v>
       </c>
       <c r="AA45" s="45">
         <v>6</v>
       </c>
       <c r="AB45" s="45">
         <v>5</v>
       </c>
       <c r="AC45" s="45">
         <v>8</v>
       </c>
       <c r="AD45" s="38">
         <v>3</v>
       </c>
-      <c r="AE45" s="70">
+      <c r="AE45" s="51">
         <v>4</v>
       </c>
-    </row>
-    <row r="46" spans="1:31">
+      <c r="AF45" s="13">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="46" spans="1:32">
       <c r="A46" s="43" t="s">
         <v>43</v>
       </c>
       <c r="B46" s="35">
         <v>16</v>
       </c>
       <c r="C46" s="13">
         <v>18</v>
       </c>
       <c r="D46" s="35">
         <v>16</v>
       </c>
       <c r="E46" s="35">
         <v>12</v>
       </c>
       <c r="F46" s="35">
         <v>19</v>
       </c>
       <c r="G46" s="35">
         <v>10</v>
       </c>
       <c r="H46" s="35">
         <v>21</v>
       </c>
       <c r="I46" s="35">
@@ -12684,55 +12933,58 @@
       </c>
       <c r="W46" s="13">
         <v>17</v>
       </c>
       <c r="X46" s="13">
         <v>14</v>
       </c>
       <c r="Y46" s="13">
         <v>13</v>
       </c>
       <c r="Z46" s="45">
         <v>17</v>
       </c>
       <c r="AA46" s="45">
         <v>10</v>
       </c>
       <c r="AB46" s="45">
         <v>15</v>
       </c>
       <c r="AC46" s="45">
         <v>14</v>
       </c>
       <c r="AD46" s="38">
         <v>14</v>
       </c>
-      <c r="AE46" s="70">
+      <c r="AE46" s="51">
         <v>18</v>
       </c>
-    </row>
-    <row r="47" spans="1:31">
+      <c r="AF46" s="13">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="47" spans="1:32">
       <c r="A47" s="43" t="s">
         <v>44</v>
       </c>
       <c r="B47" s="35">
         <v>10</v>
       </c>
       <c r="C47" s="13">
         <v>6</v>
       </c>
       <c r="D47" s="35">
         <v>3</v>
       </c>
       <c r="E47" s="35">
         <v>9</v>
       </c>
       <c r="F47" s="35">
         <v>4</v>
       </c>
       <c r="G47" s="35">
         <v>8</v>
       </c>
       <c r="H47" s="35">
         <v>4</v>
       </c>
       <c r="I47" s="35">
@@ -12779,55 +13031,58 @@
       </c>
       <c r="W47" s="13">
         <v>8</v>
       </c>
       <c r="X47" s="13">
         <v>1</v>
       </c>
       <c r="Y47" s="13">
         <v>4</v>
       </c>
       <c r="Z47" s="45">
         <v>5</v>
       </c>
       <c r="AA47" s="45">
         <v>8</v>
       </c>
       <c r="AB47" s="45">
         <v>8</v>
       </c>
       <c r="AC47" s="45">
         <v>6</v>
       </c>
       <c r="AD47" s="38">
         <v>4</v>
       </c>
-      <c r="AE47" s="70">
-[...3 lines deleted...]
-    <row r="48" spans="1:31">
+      <c r="AE47" s="51">
+        <v>6</v>
+      </c>
+      <c r="AF47" s="13">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="48" spans="1:32">
       <c r="A48" s="43" t="s">
         <v>45</v>
       </c>
       <c r="B48" s="35">
         <v>15</v>
       </c>
       <c r="C48" s="13">
         <v>5</v>
       </c>
       <c r="D48" s="35">
         <v>7</v>
       </c>
       <c r="E48" s="35">
         <v>7</v>
       </c>
       <c r="F48" s="35">
         <v>9</v>
       </c>
       <c r="G48" s="35">
         <v>8</v>
       </c>
       <c r="H48" s="35">
         <v>5</v>
       </c>
       <c r="I48" s="35">
@@ -12874,52 +13129,55 @@
       </c>
       <c r="W48" s="13">
         <v>8</v>
       </c>
       <c r="X48" s="13">
         <v>4</v>
       </c>
       <c r="Y48" s="13">
         <v>6</v>
       </c>
       <c r="Z48" s="45">
         <v>5</v>
       </c>
       <c r="AA48" s="45">
         <v>6</v>
       </c>
       <c r="AB48" s="45">
         <v>3</v>
       </c>
       <c r="AC48" s="45">
         <v>7</v>
       </c>
       <c r="AD48" s="38">
         <v>6</v>
       </c>
-      <c r="AE48" s="70">
+      <c r="AE48" s="51">
         <v>9</v>
+      </c>
+      <c r="AF48" s="13">
+        <v>6</v>
       </c>
     </row>
     <row r="49" spans="1:37">
       <c r="A49" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B49" s="35">
         <v>9</v>
       </c>
       <c r="C49" s="13">
         <v>5</v>
       </c>
       <c r="D49" s="35">
         <v>1</v>
       </c>
       <c r="E49" s="35">
         <v>7</v>
       </c>
       <c r="F49" s="35">
         <v>6</v>
       </c>
       <c r="G49" s="35">
         <v>4</v>
       </c>
       <c r="H49" s="35">
@@ -12969,52 +13227,55 @@
       </c>
       <c r="W49" s="13">
         <v>14</v>
       </c>
       <c r="X49" s="13">
         <v>5</v>
       </c>
       <c r="Y49" s="13">
         <v>4</v>
       </c>
       <c r="Z49" s="45">
         <v>5</v>
       </c>
       <c r="AA49" s="45">
         <v>4</v>
       </c>
       <c r="AB49" s="45">
         <v>4</v>
       </c>
       <c r="AC49" s="45">
         <v>6</v>
       </c>
       <c r="AD49" s="38">
         <v>3</v>
       </c>
-      <c r="AE49" s="70">
+      <c r="AE49" s="51">
         <v>4</v>
+      </c>
+      <c r="AF49" s="13">
+        <v>7</v>
       </c>
     </row>
     <row r="50" spans="1:37">
       <c r="A50" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B50" s="35">
         <v>21</v>
       </c>
       <c r="C50" s="13">
         <v>16</v>
       </c>
       <c r="D50" s="35">
         <v>13</v>
       </c>
       <c r="E50" s="35">
         <v>11</v>
       </c>
       <c r="F50" s="35">
         <v>17</v>
       </c>
       <c r="G50" s="35">
         <v>17</v>
       </c>
       <c r="H50" s="35">
@@ -13064,52 +13325,55 @@
       </c>
       <c r="W50" s="13">
         <v>16</v>
       </c>
       <c r="X50" s="13">
         <v>14</v>
       </c>
       <c r="Y50" s="13">
         <v>20</v>
       </c>
       <c r="Z50" s="45">
         <v>12</v>
       </c>
       <c r="AA50" s="45">
         <v>11</v>
       </c>
       <c r="AB50" s="45">
         <v>11</v>
       </c>
       <c r="AC50" s="45">
         <v>13</v>
       </c>
       <c r="AD50" s="38">
         <v>13</v>
       </c>
-      <c r="AE50" s="70">
+      <c r="AE50" s="51">
         <v>10</v>
+      </c>
+      <c r="AF50" s="13">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:37">
       <c r="A51" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B51" s="35">
         <v>3</v>
       </c>
       <c r="C51" s="13">
         <v>5</v>
       </c>
       <c r="D51" s="35">
         <v>3</v>
       </c>
       <c r="E51" s="35">
         <v>1</v>
       </c>
       <c r="F51" s="35">
         <v>9</v>
       </c>
       <c r="G51" s="35">
         <v>5</v>
       </c>
       <c r="H51" s="35">
@@ -13159,52 +13423,55 @@
       </c>
       <c r="W51" s="13">
         <v>4</v>
       </c>
       <c r="X51" s="13">
         <v>4</v>
       </c>
       <c r="Y51" s="13">
         <v>3</v>
       </c>
       <c r="Z51" s="45">
         <v>4</v>
       </c>
       <c r="AA51" s="45">
         <v>1</v>
       </c>
       <c r="AB51" s="45">
         <v>6</v>
       </c>
       <c r="AC51" s="45">
         <v>5</v>
       </c>
       <c r="AD51" s="38">
         <v>2</v>
       </c>
-      <c r="AE51" s="70">
+      <c r="AE51" s="51">
         <v>2</v>
+      </c>
+      <c r="AF51" s="13">
+        <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:37">
       <c r="A52" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B52" s="35">
         <v>9</v>
       </c>
       <c r="C52" s="13">
         <v>5</v>
       </c>
       <c r="D52" s="35">
         <v>5</v>
       </c>
       <c r="E52" s="35">
         <v>12</v>
       </c>
       <c r="F52" s="35">
         <v>7</v>
       </c>
       <c r="G52" s="35">
         <v>6</v>
       </c>
       <c r="H52" s="35">
@@ -13254,52 +13521,55 @@
       </c>
       <c r="W52" s="13">
         <v>9</v>
       </c>
       <c r="X52" s="13">
         <v>8</v>
       </c>
       <c r="Y52" s="13">
         <v>7</v>
       </c>
       <c r="Z52" s="45">
         <v>3</v>
       </c>
       <c r="AA52" s="45">
         <v>3</v>
       </c>
       <c r="AB52" s="45">
         <v>4</v>
       </c>
       <c r="AC52" s="45">
         <v>5</v>
       </c>
       <c r="AD52" s="38">
         <v>4</v>
       </c>
-      <c r="AE52" s="70">
+      <c r="AE52" s="51">
         <v>7</v>
+      </c>
+      <c r="AF52" s="13">
+        <v>3</v>
       </c>
     </row>
     <row r="53" spans="1:37">
       <c r="A53" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B53" s="37">
         <v>18</v>
       </c>
       <c r="C53" s="17">
         <v>9</v>
       </c>
       <c r="D53" s="37">
         <v>14</v>
       </c>
       <c r="E53" s="37">
         <v>16</v>
       </c>
       <c r="F53" s="37">
         <v>10</v>
       </c>
       <c r="G53" s="37">
         <v>8</v>
       </c>
       <c r="H53" s="37">
@@ -13349,54 +13619,56 @@
       </c>
       <c r="W53" s="17">
         <v>11</v>
       </c>
       <c r="X53" s="17">
         <v>15</v>
       </c>
       <c r="Y53" s="17">
         <v>15</v>
       </c>
       <c r="Z53" s="37">
         <v>14</v>
       </c>
       <c r="AA53" s="37">
         <v>7</v>
       </c>
       <c r="AB53" s="37">
         <v>12</v>
       </c>
       <c r="AC53" s="37">
         <v>12</v>
       </c>
       <c r="AD53" s="17">
         <v>8</v>
       </c>
-      <c r="AE53" s="66">
+      <c r="AE53" s="50">
         <v>15</v>
       </c>
-      <c r="AF53" s="21"/>
+      <c r="AF53" s="17">
+        <v>10</v>
+      </c>
       <c r="AG53" s="21"/>
       <c r="AH53" s="21"/>
       <c r="AI53" s="21"/>
       <c r="AJ53" s="21"/>
       <c r="AK53" s="21"/>
     </row>
     <row r="54" spans="1:37">
       <c r="A54" s="18" t="s">
         <v>19</v>
       </c>
       <c r="Z54" s="45"/>
     </row>
     <row r="55" spans="1:37">
       <c r="Z55" s="45"/>
     </row>
     <row r="56" spans="1:37">
       <c r="Z56" s="45"/>
     </row>
     <row r="57" spans="1:37">
       <c r="Z57" s="45"/>
     </row>
     <row r="58" spans="1:37">
       <c r="Z58" s="45"/>
     </row>
   </sheetData>