--- v5 (2026-09-21)
+++ v6 (2026-10-13)
@@ -1,66 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23250" windowHeight="12345" tabRatio="710"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23256" windowHeight="12348" tabRatio="710"/>
   </bookViews>
   <sheets>
-    <sheet name="The number of births alive" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Number of births by gender" sheetId="5" r:id="rId3"/>
+    <sheet name="Metadata" sheetId="7" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="6" r:id="rId2"/>
+    <sheet name="The number of births alive" sheetId="1" r:id="rId3"/>
+    <sheet name="General fertility rate" sheetId="4" r:id="rId4"/>
+    <sheet name="Number of births by gender" sheetId="5" r:id="rId5"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="241" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="285" uniqueCount="94">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>The number of births alive in the Soltustik Kazakhstan region*</t>
   </si>
   <si>
     <t>Petropavlovsk city</t>
   </si>
   <si>
     <t>Total population</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>people</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
@@ -170,59 +173,188 @@
   </si>
   <si>
     <t>Kyzylzhar district</t>
   </si>
   <si>
     <t>Mamlut district</t>
   </si>
   <si>
     <t>Shal akyna district</t>
   </si>
   <si>
     <t>Akkayin district</t>
   </si>
   <si>
     <t>Taiynsha district</t>
   </si>
   <si>
     <t>Timiryazev district</t>
   </si>
   <si>
     <t>Ualikhanov district</t>
   </si>
   <si>
     <t>district named after Gabit Musrepov</t>
   </si>
+  <si>
+    <t>Person</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/methodology/25848/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/sko/dynamic-tables/28251/</t>
+  </si>
+  <si>
+    <t>Division of Social, Demographic Statistics and Living Standards</t>
+  </si>
+  <si>
+    <t>Bubenko Olga</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> +7 7152 4610 63</t>
+  </si>
+  <si>
+    <t>o.bubenko@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The code of the statistical indicator  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Naming of the statistical indicator </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Birth number </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Unit of measurement </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Short name of the KSP </t>
+  </si>
+  <si>
+    <t xml:space="preserve">History of the indicator </t>
+  </si>
+  <si>
+    <t>From January 1, 2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Defining an indicator </t>
+  </si>
+  <si>
+    <t>Monthly number of births by region</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Data processing method </t>
+  </si>
+  <si>
+    <t>Numeric</t>
+  </si>
+  <si>
+    <t>Calculation method</t>
+  </si>
+  <si>
+    <t>Statistics on births in the Republic of Kazakhstan are based on the registration of births certificates in civil registration offices</t>
+  </si>
+  <si>
+    <t>The source of the indicator</t>
+  </si>
+  <si>
+    <t>Administartive data of the civil registration offices of the Ministry of Justice of the Republic of Kazakhstan and the register of the attached population of the Ministry of Health of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Note </t>
+  </si>
+  <si>
+    <t>The data is generated by the date of registration of birth certificates. Data since 2022 have been recalculated due to the establishment of new districts in the Abai, Almaty, East Kazakhstan regions, and the city of Astana.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Classifiers </t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://stat.gov.kz/ru/classifiers/statistical/21/ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Methodological explanations </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Related publications </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Useful links </t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Date of last update </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Date of the next update </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Responsible structural unit </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Responsible executor </t>
+  </si>
+  <si>
+    <t>Phone Number:</t>
+  </si>
+  <si>
+    <t>E-mail</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="22">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -257,60 +389,123 @@
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
       <charset val="178"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -377,56 +572,79 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="68">
+  <cellXfs count="86">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -509,118 +727,171 @@
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="15" fillId="0" borderId="10" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="7">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="2"/>
+    <cellStyle name="Обычный 2 2 2" xfId="4"/>
+    <cellStyle name="Обычный 2 4" xfId="6"/>
+    <cellStyle name="Обычный 3" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -863,194 +1134,713 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25848/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/sko/dynamic-tables/28251/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:o.bubenko@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/sko/dynamic-tables/28251/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:o.bubenko@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:B20"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B18" sqref="B18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="14.44140625" defaultRowHeight="15" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="33.44140625" style="59" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="71.6640625" style="59" customWidth="1"/>
+    <col min="3" max="16384" width="14.44140625" style="59"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" ht="15" customHeight="1">
+      <c r="A1" s="57" t="s">
+        <v>58</v>
+      </c>
+      <c r="B1" s="58">
+        <v>612101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" ht="15" customHeight="1">
+      <c r="A2" s="57" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2" s="52" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="15" customHeight="1">
+      <c r="A3" s="57" t="s">
+        <v>61</v>
+      </c>
+      <c r="B3" s="52" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="15" customHeight="1">
+      <c r="A4" s="57" t="s">
+        <v>62</v>
+      </c>
+      <c r="B4" s="52" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="15" customHeight="1">
+      <c r="A5" s="57" t="s">
+        <v>63</v>
+      </c>
+      <c r="B5" s="52" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="15" customHeight="1">
+      <c r="A6" s="57" t="s">
+        <v>65</v>
+      </c>
+      <c r="B6" s="52" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="15" customHeight="1">
+      <c r="A7" s="57" t="s">
+        <v>67</v>
+      </c>
+      <c r="B7" s="60" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="26.25" customHeight="1">
+      <c r="A8" s="57" t="s">
+        <v>69</v>
+      </c>
+      <c r="B8" s="61" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="42" customHeight="1">
+      <c r="A9" s="57" t="s">
+        <v>71</v>
+      </c>
+      <c r="B9" s="62" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="41.25" customHeight="1">
+      <c r="A10" s="57" t="s">
+        <v>73</v>
+      </c>
+      <c r="B10" s="62" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="15" customHeight="1">
+      <c r="A11" s="57" t="s">
+        <v>75</v>
+      </c>
+      <c r="B11" s="63" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="15" customHeight="1">
+      <c r="A12" s="57" t="s">
+        <v>77</v>
+      </c>
+      <c r="B12" s="63" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="21.6" customHeight="1">
+      <c r="A13" s="57" t="s">
+        <v>78</v>
+      </c>
+      <c r="B13" s="53" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="15" customHeight="1">
+      <c r="A14" s="57" t="s">
+        <v>79</v>
+      </c>
+      <c r="B14" s="63" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="15" customHeight="1">
+      <c r="A15" s="57" t="s">
+        <v>81</v>
+      </c>
+      <c r="B15" s="64">
+        <v>46304</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="15" customHeight="1">
+      <c r="A16" s="57" t="s">
+        <v>82</v>
+      </c>
+      <c r="B16" s="64">
+        <v>46335</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="15" customHeight="1">
+      <c r="A17" s="57" t="s">
+        <v>83</v>
+      </c>
+      <c r="B17" s="54" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="15" customHeight="1">
+      <c r="A18" s="57" t="s">
+        <v>84</v>
+      </c>
+      <c r="B18" s="54" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="15" customHeight="1">
+      <c r="A19" s="57" t="s">
+        <v>85</v>
+      </c>
+      <c r="B19" s="55" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" ht="15" customHeight="1">
+      <c r="A20" s="57" t="s">
+        <v>86</v>
+      </c>
+      <c r="B20" s="56" t="s">
+        <v>57</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B11" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B20" r:id="rId4"/>
+    <hyperlink ref="B13" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B2:B14"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="4.44140625" style="65" customWidth="1"/>
+    <col min="2" max="2" width="88.44140625" style="65" customWidth="1"/>
+    <col min="3" max="3" width="37.88671875" style="65" customWidth="1"/>
+    <col min="4" max="256" width="8.88671875" style="65"/>
+    <col min="257" max="257" width="4.44140625" style="65" customWidth="1"/>
+    <col min="258" max="258" width="88.44140625" style="65" customWidth="1"/>
+    <col min="259" max="259" width="37.88671875" style="65" customWidth="1"/>
+    <col min="260" max="512" width="8.88671875" style="65"/>
+    <col min="513" max="513" width="4.44140625" style="65" customWidth="1"/>
+    <col min="514" max="514" width="88.44140625" style="65" customWidth="1"/>
+    <col min="515" max="515" width="37.88671875" style="65" customWidth="1"/>
+    <col min="516" max="768" width="8.88671875" style="65"/>
+    <col min="769" max="769" width="4.44140625" style="65" customWidth="1"/>
+    <col min="770" max="770" width="88.44140625" style="65" customWidth="1"/>
+    <col min="771" max="771" width="37.88671875" style="65" customWidth="1"/>
+    <col min="772" max="1024" width="8.88671875" style="65"/>
+    <col min="1025" max="1025" width="4.44140625" style="65" customWidth="1"/>
+    <col min="1026" max="1026" width="88.44140625" style="65" customWidth="1"/>
+    <col min="1027" max="1027" width="37.88671875" style="65" customWidth="1"/>
+    <col min="1028" max="1280" width="8.88671875" style="65"/>
+    <col min="1281" max="1281" width="4.44140625" style="65" customWidth="1"/>
+    <col min="1282" max="1282" width="88.44140625" style="65" customWidth="1"/>
+    <col min="1283" max="1283" width="37.88671875" style="65" customWidth="1"/>
+    <col min="1284" max="1536" width="8.88671875" style="65"/>
+    <col min="1537" max="1537" width="4.44140625" style="65" customWidth="1"/>
+    <col min="1538" max="1538" width="88.44140625" style="65" customWidth="1"/>
+    <col min="1539" max="1539" width="37.88671875" style="65" customWidth="1"/>
+    <col min="1540" max="1792" width="8.88671875" style="65"/>
+    <col min="1793" max="1793" width="4.44140625" style="65" customWidth="1"/>
+    <col min="1794" max="1794" width="88.44140625" style="65" customWidth="1"/>
+    <col min="1795" max="1795" width="37.88671875" style="65" customWidth="1"/>
+    <col min="1796" max="2048" width="8.88671875" style="65"/>
+    <col min="2049" max="2049" width="4.44140625" style="65" customWidth="1"/>
+    <col min="2050" max="2050" width="88.44140625" style="65" customWidth="1"/>
+    <col min="2051" max="2051" width="37.88671875" style="65" customWidth="1"/>
+    <col min="2052" max="2304" width="8.88671875" style="65"/>
+    <col min="2305" max="2305" width="4.44140625" style="65" customWidth="1"/>
+    <col min="2306" max="2306" width="88.44140625" style="65" customWidth="1"/>
+    <col min="2307" max="2307" width="37.88671875" style="65" customWidth="1"/>
+    <col min="2308" max="2560" width="8.88671875" style="65"/>
+    <col min="2561" max="2561" width="4.44140625" style="65" customWidth="1"/>
+    <col min="2562" max="2562" width="88.44140625" style="65" customWidth="1"/>
+    <col min="2563" max="2563" width="37.88671875" style="65" customWidth="1"/>
+    <col min="2564" max="2816" width="8.88671875" style="65"/>
+    <col min="2817" max="2817" width="4.44140625" style="65" customWidth="1"/>
+    <col min="2818" max="2818" width="88.44140625" style="65" customWidth="1"/>
+    <col min="2819" max="2819" width="37.88671875" style="65" customWidth="1"/>
+    <col min="2820" max="3072" width="8.88671875" style="65"/>
+    <col min="3073" max="3073" width="4.44140625" style="65" customWidth="1"/>
+    <col min="3074" max="3074" width="88.44140625" style="65" customWidth="1"/>
+    <col min="3075" max="3075" width="37.88671875" style="65" customWidth="1"/>
+    <col min="3076" max="3328" width="8.88671875" style="65"/>
+    <col min="3329" max="3329" width="4.44140625" style="65" customWidth="1"/>
+    <col min="3330" max="3330" width="88.44140625" style="65" customWidth="1"/>
+    <col min="3331" max="3331" width="37.88671875" style="65" customWidth="1"/>
+    <col min="3332" max="3584" width="8.88671875" style="65"/>
+    <col min="3585" max="3585" width="4.44140625" style="65" customWidth="1"/>
+    <col min="3586" max="3586" width="88.44140625" style="65" customWidth="1"/>
+    <col min="3587" max="3587" width="37.88671875" style="65" customWidth="1"/>
+    <col min="3588" max="3840" width="8.88671875" style="65"/>
+    <col min="3841" max="3841" width="4.44140625" style="65" customWidth="1"/>
+    <col min="3842" max="3842" width="88.44140625" style="65" customWidth="1"/>
+    <col min="3843" max="3843" width="37.88671875" style="65" customWidth="1"/>
+    <col min="3844" max="4096" width="8.88671875" style="65"/>
+    <col min="4097" max="4097" width="4.44140625" style="65" customWidth="1"/>
+    <col min="4098" max="4098" width="88.44140625" style="65" customWidth="1"/>
+    <col min="4099" max="4099" width="37.88671875" style="65" customWidth="1"/>
+    <col min="4100" max="4352" width="8.88671875" style="65"/>
+    <col min="4353" max="4353" width="4.44140625" style="65" customWidth="1"/>
+    <col min="4354" max="4354" width="88.44140625" style="65" customWidth="1"/>
+    <col min="4355" max="4355" width="37.88671875" style="65" customWidth="1"/>
+    <col min="4356" max="4608" width="8.88671875" style="65"/>
+    <col min="4609" max="4609" width="4.44140625" style="65" customWidth="1"/>
+    <col min="4610" max="4610" width="88.44140625" style="65" customWidth="1"/>
+    <col min="4611" max="4611" width="37.88671875" style="65" customWidth="1"/>
+    <col min="4612" max="4864" width="8.88671875" style="65"/>
+    <col min="4865" max="4865" width="4.44140625" style="65" customWidth="1"/>
+    <col min="4866" max="4866" width="88.44140625" style="65" customWidth="1"/>
+    <col min="4867" max="4867" width="37.88671875" style="65" customWidth="1"/>
+    <col min="4868" max="5120" width="8.88671875" style="65"/>
+    <col min="5121" max="5121" width="4.44140625" style="65" customWidth="1"/>
+    <col min="5122" max="5122" width="88.44140625" style="65" customWidth="1"/>
+    <col min="5123" max="5123" width="37.88671875" style="65" customWidth="1"/>
+    <col min="5124" max="5376" width="8.88671875" style="65"/>
+    <col min="5377" max="5377" width="4.44140625" style="65" customWidth="1"/>
+    <col min="5378" max="5378" width="88.44140625" style="65" customWidth="1"/>
+    <col min="5379" max="5379" width="37.88671875" style="65" customWidth="1"/>
+    <col min="5380" max="5632" width="8.88671875" style="65"/>
+    <col min="5633" max="5633" width="4.44140625" style="65" customWidth="1"/>
+    <col min="5634" max="5634" width="88.44140625" style="65" customWidth="1"/>
+    <col min="5635" max="5635" width="37.88671875" style="65" customWidth="1"/>
+    <col min="5636" max="5888" width="8.88671875" style="65"/>
+    <col min="5889" max="5889" width="4.44140625" style="65" customWidth="1"/>
+    <col min="5890" max="5890" width="88.44140625" style="65" customWidth="1"/>
+    <col min="5891" max="5891" width="37.88671875" style="65" customWidth="1"/>
+    <col min="5892" max="6144" width="8.88671875" style="65"/>
+    <col min="6145" max="6145" width="4.44140625" style="65" customWidth="1"/>
+    <col min="6146" max="6146" width="88.44140625" style="65" customWidth="1"/>
+    <col min="6147" max="6147" width="37.88671875" style="65" customWidth="1"/>
+    <col min="6148" max="6400" width="8.88671875" style="65"/>
+    <col min="6401" max="6401" width="4.44140625" style="65" customWidth="1"/>
+    <col min="6402" max="6402" width="88.44140625" style="65" customWidth="1"/>
+    <col min="6403" max="6403" width="37.88671875" style="65" customWidth="1"/>
+    <col min="6404" max="6656" width="8.88671875" style="65"/>
+    <col min="6657" max="6657" width="4.44140625" style="65" customWidth="1"/>
+    <col min="6658" max="6658" width="88.44140625" style="65" customWidth="1"/>
+    <col min="6659" max="6659" width="37.88671875" style="65" customWidth="1"/>
+    <col min="6660" max="6912" width="8.88671875" style="65"/>
+    <col min="6913" max="6913" width="4.44140625" style="65" customWidth="1"/>
+    <col min="6914" max="6914" width="88.44140625" style="65" customWidth="1"/>
+    <col min="6915" max="6915" width="37.88671875" style="65" customWidth="1"/>
+    <col min="6916" max="7168" width="8.88671875" style="65"/>
+    <col min="7169" max="7169" width="4.44140625" style="65" customWidth="1"/>
+    <col min="7170" max="7170" width="88.44140625" style="65" customWidth="1"/>
+    <col min="7171" max="7171" width="37.88671875" style="65" customWidth="1"/>
+    <col min="7172" max="7424" width="8.88671875" style="65"/>
+    <col min="7425" max="7425" width="4.44140625" style="65" customWidth="1"/>
+    <col min="7426" max="7426" width="88.44140625" style="65" customWidth="1"/>
+    <col min="7427" max="7427" width="37.88671875" style="65" customWidth="1"/>
+    <col min="7428" max="7680" width="8.88671875" style="65"/>
+    <col min="7681" max="7681" width="4.44140625" style="65" customWidth="1"/>
+    <col min="7682" max="7682" width="88.44140625" style="65" customWidth="1"/>
+    <col min="7683" max="7683" width="37.88671875" style="65" customWidth="1"/>
+    <col min="7684" max="7936" width="8.88671875" style="65"/>
+    <col min="7937" max="7937" width="4.44140625" style="65" customWidth="1"/>
+    <col min="7938" max="7938" width="88.44140625" style="65" customWidth="1"/>
+    <col min="7939" max="7939" width="37.88671875" style="65" customWidth="1"/>
+    <col min="7940" max="8192" width="8.88671875" style="65"/>
+    <col min="8193" max="8193" width="4.44140625" style="65" customWidth="1"/>
+    <col min="8194" max="8194" width="88.44140625" style="65" customWidth="1"/>
+    <col min="8195" max="8195" width="37.88671875" style="65" customWidth="1"/>
+    <col min="8196" max="8448" width="8.88671875" style="65"/>
+    <col min="8449" max="8449" width="4.44140625" style="65" customWidth="1"/>
+    <col min="8450" max="8450" width="88.44140625" style="65" customWidth="1"/>
+    <col min="8451" max="8451" width="37.88671875" style="65" customWidth="1"/>
+    <col min="8452" max="8704" width="8.88671875" style="65"/>
+    <col min="8705" max="8705" width="4.44140625" style="65" customWidth="1"/>
+    <col min="8706" max="8706" width="88.44140625" style="65" customWidth="1"/>
+    <col min="8707" max="8707" width="37.88671875" style="65" customWidth="1"/>
+    <col min="8708" max="8960" width="8.88671875" style="65"/>
+    <col min="8961" max="8961" width="4.44140625" style="65" customWidth="1"/>
+    <col min="8962" max="8962" width="88.44140625" style="65" customWidth="1"/>
+    <col min="8963" max="8963" width="37.88671875" style="65" customWidth="1"/>
+    <col min="8964" max="9216" width="8.88671875" style="65"/>
+    <col min="9217" max="9217" width="4.44140625" style="65" customWidth="1"/>
+    <col min="9218" max="9218" width="88.44140625" style="65" customWidth="1"/>
+    <col min="9219" max="9219" width="37.88671875" style="65" customWidth="1"/>
+    <col min="9220" max="9472" width="8.88671875" style="65"/>
+    <col min="9473" max="9473" width="4.44140625" style="65" customWidth="1"/>
+    <col min="9474" max="9474" width="88.44140625" style="65" customWidth="1"/>
+    <col min="9475" max="9475" width="37.88671875" style="65" customWidth="1"/>
+    <col min="9476" max="9728" width="8.88671875" style="65"/>
+    <col min="9729" max="9729" width="4.44140625" style="65" customWidth="1"/>
+    <col min="9730" max="9730" width="88.44140625" style="65" customWidth="1"/>
+    <col min="9731" max="9731" width="37.88671875" style="65" customWidth="1"/>
+    <col min="9732" max="9984" width="8.88671875" style="65"/>
+    <col min="9985" max="9985" width="4.44140625" style="65" customWidth="1"/>
+    <col min="9986" max="9986" width="88.44140625" style="65" customWidth="1"/>
+    <col min="9987" max="9987" width="37.88671875" style="65" customWidth="1"/>
+    <col min="9988" max="10240" width="8.88671875" style="65"/>
+    <col min="10241" max="10241" width="4.44140625" style="65" customWidth="1"/>
+    <col min="10242" max="10242" width="88.44140625" style="65" customWidth="1"/>
+    <col min="10243" max="10243" width="37.88671875" style="65" customWidth="1"/>
+    <col min="10244" max="10496" width="8.88671875" style="65"/>
+    <col min="10497" max="10497" width="4.44140625" style="65" customWidth="1"/>
+    <col min="10498" max="10498" width="88.44140625" style="65" customWidth="1"/>
+    <col min="10499" max="10499" width="37.88671875" style="65" customWidth="1"/>
+    <col min="10500" max="10752" width="8.88671875" style="65"/>
+    <col min="10753" max="10753" width="4.44140625" style="65" customWidth="1"/>
+    <col min="10754" max="10754" width="88.44140625" style="65" customWidth="1"/>
+    <col min="10755" max="10755" width="37.88671875" style="65" customWidth="1"/>
+    <col min="10756" max="11008" width="8.88671875" style="65"/>
+    <col min="11009" max="11009" width="4.44140625" style="65" customWidth="1"/>
+    <col min="11010" max="11010" width="88.44140625" style="65" customWidth="1"/>
+    <col min="11011" max="11011" width="37.88671875" style="65" customWidth="1"/>
+    <col min="11012" max="11264" width="8.88671875" style="65"/>
+    <col min="11265" max="11265" width="4.44140625" style="65" customWidth="1"/>
+    <col min="11266" max="11266" width="88.44140625" style="65" customWidth="1"/>
+    <col min="11267" max="11267" width="37.88671875" style="65" customWidth="1"/>
+    <col min="11268" max="11520" width="8.88671875" style="65"/>
+    <col min="11521" max="11521" width="4.44140625" style="65" customWidth="1"/>
+    <col min="11522" max="11522" width="88.44140625" style="65" customWidth="1"/>
+    <col min="11523" max="11523" width="37.88671875" style="65" customWidth="1"/>
+    <col min="11524" max="11776" width="8.88671875" style="65"/>
+    <col min="11777" max="11777" width="4.44140625" style="65" customWidth="1"/>
+    <col min="11778" max="11778" width="88.44140625" style="65" customWidth="1"/>
+    <col min="11779" max="11779" width="37.88671875" style="65" customWidth="1"/>
+    <col min="11780" max="12032" width="8.88671875" style="65"/>
+    <col min="12033" max="12033" width="4.44140625" style="65" customWidth="1"/>
+    <col min="12034" max="12034" width="88.44140625" style="65" customWidth="1"/>
+    <col min="12035" max="12035" width="37.88671875" style="65" customWidth="1"/>
+    <col min="12036" max="12288" width="8.88671875" style="65"/>
+    <col min="12289" max="12289" width="4.44140625" style="65" customWidth="1"/>
+    <col min="12290" max="12290" width="88.44140625" style="65" customWidth="1"/>
+    <col min="12291" max="12291" width="37.88671875" style="65" customWidth="1"/>
+    <col min="12292" max="12544" width="8.88671875" style="65"/>
+    <col min="12545" max="12545" width="4.44140625" style="65" customWidth="1"/>
+    <col min="12546" max="12546" width="88.44140625" style="65" customWidth="1"/>
+    <col min="12547" max="12547" width="37.88671875" style="65" customWidth="1"/>
+    <col min="12548" max="12800" width="8.88671875" style="65"/>
+    <col min="12801" max="12801" width="4.44140625" style="65" customWidth="1"/>
+    <col min="12802" max="12802" width="88.44140625" style="65" customWidth="1"/>
+    <col min="12803" max="12803" width="37.88671875" style="65" customWidth="1"/>
+    <col min="12804" max="13056" width="8.88671875" style="65"/>
+    <col min="13057" max="13057" width="4.44140625" style="65" customWidth="1"/>
+    <col min="13058" max="13058" width="88.44140625" style="65" customWidth="1"/>
+    <col min="13059" max="13059" width="37.88671875" style="65" customWidth="1"/>
+    <col min="13060" max="13312" width="8.88671875" style="65"/>
+    <col min="13313" max="13313" width="4.44140625" style="65" customWidth="1"/>
+    <col min="13314" max="13314" width="88.44140625" style="65" customWidth="1"/>
+    <col min="13315" max="13315" width="37.88671875" style="65" customWidth="1"/>
+    <col min="13316" max="13568" width="8.88671875" style="65"/>
+    <col min="13569" max="13569" width="4.44140625" style="65" customWidth="1"/>
+    <col min="13570" max="13570" width="88.44140625" style="65" customWidth="1"/>
+    <col min="13571" max="13571" width="37.88671875" style="65" customWidth="1"/>
+    <col min="13572" max="13824" width="8.88671875" style="65"/>
+    <col min="13825" max="13825" width="4.44140625" style="65" customWidth="1"/>
+    <col min="13826" max="13826" width="88.44140625" style="65" customWidth="1"/>
+    <col min="13827" max="13827" width="37.88671875" style="65" customWidth="1"/>
+    <col min="13828" max="14080" width="8.88671875" style="65"/>
+    <col min="14081" max="14081" width="4.44140625" style="65" customWidth="1"/>
+    <col min="14082" max="14082" width="88.44140625" style="65" customWidth="1"/>
+    <col min="14083" max="14083" width="37.88671875" style="65" customWidth="1"/>
+    <col min="14084" max="14336" width="8.88671875" style="65"/>
+    <col min="14337" max="14337" width="4.44140625" style="65" customWidth="1"/>
+    <col min="14338" max="14338" width="88.44140625" style="65" customWidth="1"/>
+    <col min="14339" max="14339" width="37.88671875" style="65" customWidth="1"/>
+    <col min="14340" max="14592" width="8.88671875" style="65"/>
+    <col min="14593" max="14593" width="4.44140625" style="65" customWidth="1"/>
+    <col min="14594" max="14594" width="88.44140625" style="65" customWidth="1"/>
+    <col min="14595" max="14595" width="37.88671875" style="65" customWidth="1"/>
+    <col min="14596" max="14848" width="8.88671875" style="65"/>
+    <col min="14849" max="14849" width="4.44140625" style="65" customWidth="1"/>
+    <col min="14850" max="14850" width="88.44140625" style="65" customWidth="1"/>
+    <col min="14851" max="14851" width="37.88671875" style="65" customWidth="1"/>
+    <col min="14852" max="15104" width="8.88671875" style="65"/>
+    <col min="15105" max="15105" width="4.44140625" style="65" customWidth="1"/>
+    <col min="15106" max="15106" width="88.44140625" style="65" customWidth="1"/>
+    <col min="15107" max="15107" width="37.88671875" style="65" customWidth="1"/>
+    <col min="15108" max="15360" width="8.88671875" style="65"/>
+    <col min="15361" max="15361" width="4.44140625" style="65" customWidth="1"/>
+    <col min="15362" max="15362" width="88.44140625" style="65" customWidth="1"/>
+    <col min="15363" max="15363" width="37.88671875" style="65" customWidth="1"/>
+    <col min="15364" max="15616" width="8.88671875" style="65"/>
+    <col min="15617" max="15617" width="4.44140625" style="65" customWidth="1"/>
+    <col min="15618" max="15618" width="88.44140625" style="65" customWidth="1"/>
+    <col min="15619" max="15619" width="37.88671875" style="65" customWidth="1"/>
+    <col min="15620" max="15872" width="8.88671875" style="65"/>
+    <col min="15873" max="15873" width="4.44140625" style="65" customWidth="1"/>
+    <col min="15874" max="15874" width="88.44140625" style="65" customWidth="1"/>
+    <col min="15875" max="15875" width="37.88671875" style="65" customWidth="1"/>
+    <col min="15876" max="16128" width="8.88671875" style="65"/>
+    <col min="16129" max="16129" width="4.44140625" style="65" customWidth="1"/>
+    <col min="16130" max="16130" width="88.44140625" style="65" customWidth="1"/>
+    <col min="16131" max="16131" width="37.88671875" style="65" customWidth="1"/>
+    <col min="16132" max="16384" width="8.88671875" style="65"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" ht="14.4">
+      <c r="B2" s="66"/>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="67" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="67" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="67" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="67" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="67" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="67"/>
+    </row>
+    <row r="11" spans="2:2" ht="26.4">
+      <c r="B11" s="68" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="67"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="67"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="69" t="s">
+        <v>93</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1" display="o.bubenko@aspire.gov.kz"/>
+    <hyperlink ref="B14" r:id="rId2" display="https://stat.gov.kz/en/region/sko/dynamic-tables/28251/"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK45"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="AF7" sqref="AF7:AF43"/>
+    <sheetView topLeftCell="L1" workbookViewId="0">
+      <selection activeCell="AG10" sqref="AG10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="27.5703125" style="14" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="4.28515625" style="14" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="27.5546875" style="14" customWidth="1"/>
+    <col min="2" max="2" width="6.5546875" style="14" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.109375" style="14" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="5.5546875" style="14" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.33203125" style="14" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4" style="14" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="4.42578125" style="14" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="3.85546875" style="14" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="4.44140625" style="14" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="3.88671875" style="14" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="14" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="8.85546875" style="14" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="17" max="17" width="4.28515625" style="14" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.88671875" style="14" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.6640625" style="14" bestFit="1" customWidth="1"/>
+    <col min="12" max="13" width="8.33203125" style="14" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.5546875" style="14" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.109375" style="14" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="5.5546875" style="14" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.33203125" style="14" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4" style="14" bestFit="1" customWidth="1"/>
-    <col min="19" max="19" width="4.42578125" style="14" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="3.85546875" style="14" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="4.44140625" style="14" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="3.88671875" style="14" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="6" style="14" bestFit="1" customWidth="1"/>
-    <col min="22" max="22" width="8.85546875" style="14" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="14"/>
+    <col min="22" max="22" width="8.88671875" style="14" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.6640625" style="14" bestFit="1" customWidth="1"/>
+    <col min="24" max="25" width="8.33203125" style="14" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="14"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="57" t="s">
+    <row r="1" spans="1:37" ht="13.2">
+      <c r="A1" s="75" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="57"/>
-[...22 lines deleted...]
-      <c r="Y1" s="57"/>
+      <c r="B1" s="75"/>
+      <c r="C1" s="75"/>
+      <c r="D1" s="75"/>
+      <c r="E1" s="75"/>
+      <c r="F1" s="75"/>
+      <c r="G1" s="75"/>
+      <c r="H1" s="75"/>
+      <c r="I1" s="75"/>
+      <c r="J1" s="75"/>
+      <c r="K1" s="75"/>
+      <c r="L1" s="75"/>
+      <c r="M1" s="75"/>
+      <c r="N1" s="75"/>
+      <c r="O1" s="75"/>
+      <c r="P1" s="75"/>
+      <c r="Q1" s="75"/>
+      <c r="R1" s="75"/>
+      <c r="S1" s="75"/>
+      <c r="T1" s="75"/>
+      <c r="U1" s="75"/>
+      <c r="V1" s="75"/>
+      <c r="W1" s="75"/>
+      <c r="X1" s="75"/>
+      <c r="Y1" s="75"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="42"/>
       <c r="B2" s="42"/>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="42"/>
       <c r="M2" s="42"/>
     </row>
     <row r="3" spans="1:37" s="5" customFormat="1">
       <c r="Y3" s="6"/>
       <c r="AK3" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="55"/>
-      <c r="B4" s="53">
+      <c r="A4" s="73"/>
+      <c r="B4" s="71">
         <v>2024</v>
       </c>
-      <c r="C4" s="54"/>
-[...10 lines deleted...]
-      <c r="N4" s="53">
+      <c r="C4" s="72"/>
+      <c r="D4" s="72"/>
+      <c r="E4" s="72"/>
+      <c r="F4" s="72"/>
+      <c r="G4" s="72"/>
+      <c r="H4" s="72"/>
+      <c r="I4" s="72"/>
+      <c r="J4" s="72"/>
+      <c r="K4" s="72"/>
+      <c r="L4" s="72"/>
+      <c r="M4" s="72"/>
+      <c r="N4" s="71">
         <v>2025</v>
       </c>
-      <c r="O4" s="54"/>
-[...10 lines deleted...]
-      <c r="Z4" s="53">
+      <c r="O4" s="72"/>
+      <c r="P4" s="72"/>
+      <c r="Q4" s="72"/>
+      <c r="R4" s="72"/>
+      <c r="S4" s="72"/>
+      <c r="T4" s="72"/>
+      <c r="U4" s="72"/>
+      <c r="V4" s="72"/>
+      <c r="W4" s="72"/>
+      <c r="X4" s="72"/>
+      <c r="Y4" s="72"/>
+      <c r="Z4" s="71">
         <v>2026</v>
       </c>
-      <c r="AA4" s="54"/>
-[...9 lines deleted...]
-      <c r="AK4" s="54"/>
+      <c r="AA4" s="72"/>
+      <c r="AB4" s="72"/>
+      <c r="AC4" s="72"/>
+      <c r="AD4" s="72"/>
+      <c r="AE4" s="72"/>
+      <c r="AF4" s="72"/>
+      <c r="AG4" s="72"/>
+      <c r="AH4" s="72"/>
+      <c r="AI4" s="72"/>
+      <c r="AJ4" s="72"/>
+      <c r="AK4" s="72"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="56"/>
+      <c r="A5" s="74"/>
       <c r="B5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>9</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>10</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>14</v>
       </c>
       <c r="J5" s="9" t="s">
@@ -1117,77 +1907,77 @@
         <v>11</v>
       </c>
       <c r="AE5" s="9" t="s">
         <v>12</v>
       </c>
       <c r="AF5" s="9" t="s">
         <v>13</v>
       </c>
       <c r="AG5" s="9" t="s">
         <v>14</v>
       </c>
       <c r="AH5" s="9" t="s">
         <v>15</v>
       </c>
       <c r="AI5" s="9" t="s">
         <v>16</v>
       </c>
       <c r="AJ5" s="9" t="s">
         <v>17</v>
       </c>
       <c r="AK5" s="9" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="58" t="s">
+      <c r="A6" s="76" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="58"/>
-[...22 lines deleted...]
-      <c r="Y6" s="58"/>
+      <c r="B6" s="76"/>
+      <c r="C6" s="76"/>
+      <c r="D6" s="76"/>
+      <c r="E6" s="76"/>
+      <c r="F6" s="76"/>
+      <c r="G6" s="76"/>
+      <c r="H6" s="76"/>
+      <c r="I6" s="76"/>
+      <c r="J6" s="76"/>
+      <c r="K6" s="76"/>
+      <c r="L6" s="76"/>
+      <c r="M6" s="76"/>
+      <c r="N6" s="76"/>
+      <c r="O6" s="76"/>
+      <c r="P6" s="76"/>
+      <c r="Q6" s="76"/>
+      <c r="R6" s="76"/>
+      <c r="S6" s="76"/>
+      <c r="T6" s="76"/>
+      <c r="U6" s="76"/>
+      <c r="V6" s="76"/>
+      <c r="W6" s="76"/>
+      <c r="X6" s="76"/>
+      <c r="Y6" s="76"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="13">
         <v>460</v>
       </c>
       <c r="C7" s="13">
         <v>418</v>
       </c>
       <c r="D7" s="13">
         <v>376</v>
       </c>
       <c r="E7" s="13">
         <v>454</v>
       </c>
       <c r="F7" s="13">
         <v>455</v>
       </c>
       <c r="G7" s="13">
         <v>408</v>
       </c>
       <c r="H7" s="13">
         <v>415</v>
@@ -1242,51 +2032,53 @@
       </c>
       <c r="Y7" s="12">
         <v>392</v>
       </c>
       <c r="Z7" s="35">
         <v>389</v>
       </c>
       <c r="AA7" s="35">
         <v>302</v>
       </c>
       <c r="AB7" s="35">
         <v>368</v>
       </c>
       <c r="AC7" s="35">
         <v>394</v>
       </c>
       <c r="AD7" s="38">
         <v>298</v>
       </c>
       <c r="AE7" s="49">
         <v>363</v>
       </c>
       <c r="AF7" s="38">
         <v>375</v>
       </c>
-      <c r="AG7" s="39"/>
+      <c r="AG7" s="14">
+        <v>334</v>
+      </c>
       <c r="AH7" s="39"/>
       <c r="AI7" s="39"/>
       <c r="AJ7" s="39"/>
       <c r="AK7" s="39"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="13">
         <v>197</v>
       </c>
       <c r="C8" s="13">
         <v>185</v>
       </c>
       <c r="D8" s="13">
         <v>164</v>
       </c>
       <c r="E8" s="13">
         <v>189</v>
       </c>
       <c r="F8" s="13">
         <v>168</v>
       </c>
       <c r="G8" s="13">
@@ -1345,51 +2137,53 @@
       </c>
       <c r="Y8" s="12">
         <v>164</v>
       </c>
       <c r="Z8" s="35">
         <v>177</v>
       </c>
       <c r="AA8" s="35">
         <v>126</v>
       </c>
       <c r="AB8" s="35">
         <v>143</v>
       </c>
       <c r="AC8" s="35">
         <v>169</v>
       </c>
       <c r="AD8" s="38">
         <v>136</v>
       </c>
       <c r="AE8" s="49">
         <v>162</v>
       </c>
       <c r="AF8" s="38">
         <v>175</v>
       </c>
-      <c r="AG8" s="39"/>
+      <c r="AG8" s="14">
+        <v>149</v>
+      </c>
       <c r="AH8" s="39"/>
       <c r="AI8" s="39"/>
       <c r="AJ8" s="39"/>
       <c r="AK8" s="39"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="13">
         <v>27</v>
       </c>
       <c r="C9" s="13">
         <v>24</v>
       </c>
       <c r="D9" s="13">
         <v>18</v>
       </c>
       <c r="E9" s="13">
         <v>32</v>
       </c>
       <c r="F9" s="13">
         <v>32</v>
       </c>
       <c r="G9" s="13">
@@ -1448,51 +2242,53 @@
       </c>
       <c r="Y9" s="12">
         <v>24</v>
       </c>
       <c r="Z9" s="35">
         <v>24</v>
       </c>
       <c r="AA9" s="35">
         <v>16</v>
       </c>
       <c r="AB9" s="35">
         <v>18</v>
       </c>
       <c r="AC9" s="35">
         <v>25</v>
       </c>
       <c r="AD9" s="38">
         <v>15</v>
       </c>
       <c r="AE9" s="49">
         <v>17</v>
       </c>
       <c r="AF9" s="38">
         <v>21</v>
       </c>
-      <c r="AG9" s="39"/>
+      <c r="AG9" s="14">
+        <v>22</v>
+      </c>
       <c r="AH9" s="39"/>
       <c r="AI9" s="39"/>
       <c r="AJ9" s="39"/>
       <c r="AK9" s="39"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="13">
         <v>9</v>
       </c>
       <c r="C10" s="13">
         <v>8</v>
       </c>
       <c r="D10" s="13">
         <v>15</v>
       </c>
       <c r="E10" s="13">
         <v>6</v>
       </c>
       <c r="F10" s="13">
         <v>17</v>
       </c>
       <c r="G10" s="13">
@@ -1551,51 +2347,53 @@
       </c>
       <c r="Y10" s="12">
         <v>12</v>
       </c>
       <c r="Z10" s="35">
         <v>19</v>
       </c>
       <c r="AA10" s="35">
         <v>13</v>
       </c>
       <c r="AB10" s="35">
         <v>11</v>
       </c>
       <c r="AC10" s="35">
         <v>11</v>
       </c>
       <c r="AD10" s="38">
         <v>5</v>
       </c>
       <c r="AE10" s="49">
         <v>11</v>
       </c>
       <c r="AF10" s="38">
         <v>8</v>
       </c>
-      <c r="AG10" s="39"/>
+      <c r="AG10" s="14">
+        <v>10</v>
+      </c>
       <c r="AH10" s="39"/>
       <c r="AI10" s="39"/>
       <c r="AJ10" s="39"/>
       <c r="AK10" s="39"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B11" s="13">
         <v>25</v>
       </c>
       <c r="C11" s="13">
         <v>21</v>
       </c>
       <c r="D11" s="13">
         <v>16</v>
       </c>
       <c r="E11" s="13">
         <v>29</v>
       </c>
       <c r="F11" s="13">
         <v>33</v>
       </c>
       <c r="G11" s="13">
@@ -1654,51 +2452,53 @@
       </c>
       <c r="Y11" s="12">
         <v>21</v>
       </c>
       <c r="Z11" s="35">
         <v>15</v>
       </c>
       <c r="AA11" s="35">
         <v>14</v>
       </c>
       <c r="AB11" s="35">
         <v>22</v>
       </c>
       <c r="AC11" s="35">
         <v>13</v>
       </c>
       <c r="AD11" s="38">
         <v>12</v>
       </c>
       <c r="AE11" s="49">
         <v>17</v>
       </c>
       <c r="AF11" s="38">
         <v>14</v>
       </c>
-      <c r="AG11" s="39"/>
+      <c r="AG11" s="14">
+        <v>13</v>
+      </c>
       <c r="AH11" s="39"/>
       <c r="AI11" s="39"/>
       <c r="AJ11" s="39"/>
       <c r="AK11" s="39"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B12" s="13">
         <v>12</v>
       </c>
       <c r="C12" s="13">
         <v>18</v>
       </c>
       <c r="D12" s="13">
         <v>11</v>
       </c>
       <c r="E12" s="13">
         <v>21</v>
       </c>
       <c r="F12" s="13">
         <v>12</v>
       </c>
       <c r="G12" s="13">
@@ -1757,51 +2557,53 @@
       </c>
       <c r="Y12" s="12">
         <v>10</v>
       </c>
       <c r="Z12" s="35">
         <v>9</v>
       </c>
       <c r="AA12" s="35">
         <v>8</v>
       </c>
       <c r="AB12" s="35">
         <v>23</v>
       </c>
       <c r="AC12" s="35">
         <v>18</v>
       </c>
       <c r="AD12" s="38">
         <v>14</v>
       </c>
       <c r="AE12" s="49">
         <v>10</v>
       </c>
       <c r="AF12" s="38">
         <v>17</v>
       </c>
-      <c r="AG12" s="39"/>
+      <c r="AG12" s="14">
+        <v>7</v>
+      </c>
       <c r="AH12" s="39"/>
       <c r="AI12" s="39"/>
       <c r="AJ12" s="39"/>
       <c r="AK12" s="39"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="13">
         <v>13</v>
       </c>
       <c r="C13" s="13">
         <v>19</v>
       </c>
       <c r="D13" s="13">
         <v>14</v>
       </c>
       <c r="E13" s="13">
         <v>16</v>
       </c>
       <c r="F13" s="13">
         <v>17</v>
       </c>
       <c r="G13" s="13">
@@ -1860,51 +2662,53 @@
       </c>
       <c r="Y13" s="12">
         <v>12</v>
       </c>
       <c r="Z13" s="35">
         <v>13</v>
       </c>
       <c r="AA13" s="35">
         <v>10</v>
       </c>
       <c r="AB13" s="35">
         <v>14</v>
       </c>
       <c r="AC13" s="35">
         <v>10</v>
       </c>
       <c r="AD13" s="38">
         <v>11</v>
       </c>
       <c r="AE13" s="49">
         <v>7</v>
       </c>
       <c r="AF13" s="38">
         <v>13</v>
       </c>
-      <c r="AG13" s="39"/>
+      <c r="AG13" s="14">
+        <v>9</v>
+      </c>
       <c r="AH13" s="39"/>
       <c r="AI13" s="39"/>
       <c r="AJ13" s="39"/>
       <c r="AK13" s="39"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="13">
         <v>37</v>
       </c>
       <c r="C14" s="13">
         <v>38</v>
       </c>
       <c r="D14" s="13">
         <v>41</v>
       </c>
       <c r="E14" s="13">
         <v>27</v>
       </c>
       <c r="F14" s="13">
         <v>42</v>
       </c>
       <c r="G14" s="13">
@@ -1963,51 +2767,53 @@
       </c>
       <c r="Y14" s="12">
         <v>34</v>
       </c>
       <c r="Z14" s="35">
         <v>35</v>
       </c>
       <c r="AA14" s="35">
         <v>26</v>
       </c>
       <c r="AB14" s="35">
         <v>39</v>
       </c>
       <c r="AC14" s="35">
         <v>37</v>
       </c>
       <c r="AD14" s="38">
         <v>25</v>
       </c>
       <c r="AE14" s="49">
         <v>31</v>
       </c>
       <c r="AF14" s="38">
         <v>31</v>
       </c>
-      <c r="AG14" s="39"/>
+      <c r="AG14" s="14">
+        <v>24</v>
+      </c>
       <c r="AH14" s="39"/>
       <c r="AI14" s="39"/>
       <c r="AJ14" s="39"/>
       <c r="AK14" s="39"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="13">
         <v>16</v>
       </c>
       <c r="C15" s="13">
         <v>14</v>
       </c>
       <c r="D15" s="13">
         <v>9</v>
       </c>
       <c r="E15" s="13">
         <v>21</v>
       </c>
       <c r="F15" s="13">
         <v>13</v>
       </c>
       <c r="G15" s="13">
@@ -2066,51 +2872,53 @@
       </c>
       <c r="Y15" s="12">
         <v>10</v>
       </c>
       <c r="Z15" s="35">
         <v>10</v>
       </c>
       <c r="AA15" s="35">
         <v>12</v>
       </c>
       <c r="AB15" s="35">
         <v>9</v>
       </c>
       <c r="AC15" s="35">
         <v>9</v>
       </c>
       <c r="AD15" s="38">
         <v>13</v>
       </c>
       <c r="AE15" s="49">
         <v>11</v>
       </c>
       <c r="AF15" s="38">
         <v>13</v>
       </c>
-      <c r="AG15" s="39"/>
+      <c r="AG15" s="14">
+        <v>10</v>
+      </c>
       <c r="AH15" s="39"/>
       <c r="AI15" s="39"/>
       <c r="AJ15" s="39"/>
       <c r="AK15" s="39"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B16" s="13">
         <v>26</v>
       </c>
       <c r="C16" s="13">
         <v>11</v>
       </c>
       <c r="D16" s="13">
         <v>9</v>
       </c>
       <c r="E16" s="13">
         <v>14</v>
       </c>
       <c r="F16" s="13">
         <v>18</v>
       </c>
       <c r="G16" s="13">
@@ -2169,51 +2977,53 @@
       </c>
       <c r="Y16" s="12">
         <v>16</v>
       </c>
       <c r="Z16" s="35">
         <v>12</v>
       </c>
       <c r="AA16" s="35">
         <v>11</v>
       </c>
       <c r="AB16" s="35">
         <v>7</v>
       </c>
       <c r="AC16" s="35">
         <v>15</v>
       </c>
       <c r="AD16" s="38">
         <v>12</v>
       </c>
       <c r="AE16" s="49">
         <v>20</v>
       </c>
       <c r="AF16" s="38">
         <v>12</v>
       </c>
-      <c r="AG16" s="39"/>
+      <c r="AG16" s="14">
+        <v>18</v>
+      </c>
       <c r="AH16" s="39"/>
       <c r="AI16" s="39"/>
       <c r="AJ16" s="39"/>
       <c r="AK16" s="39"/>
     </row>
     <row r="17" spans="1:37">
       <c r="A17" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B17" s="13">
         <v>10</v>
       </c>
       <c r="C17" s="13">
         <v>9</v>
       </c>
       <c r="D17" s="13">
         <v>6</v>
       </c>
       <c r="E17" s="13">
         <v>21</v>
       </c>
       <c r="F17" s="13">
         <v>10</v>
       </c>
       <c r="G17" s="13">
@@ -2272,51 +3082,53 @@
       </c>
       <c r="Y17" s="12">
         <v>12</v>
       </c>
       <c r="Z17" s="35">
         <v>14</v>
       </c>
       <c r="AA17" s="35">
         <v>8</v>
       </c>
       <c r="AB17" s="35">
         <v>12</v>
       </c>
       <c r="AC17" s="35">
         <v>10</v>
       </c>
       <c r="AD17" s="38">
         <v>6</v>
       </c>
       <c r="AE17" s="49">
         <v>12</v>
       </c>
       <c r="AF17" s="38">
         <v>12</v>
       </c>
-      <c r="AG17" s="39"/>
+      <c r="AG17" s="14">
+        <v>8</v>
+      </c>
       <c r="AH17" s="39"/>
       <c r="AI17" s="39"/>
       <c r="AJ17" s="39"/>
       <c r="AK17" s="39"/>
     </row>
     <row r="18" spans="1:37">
       <c r="A18" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="13">
         <v>33</v>
       </c>
       <c r="C18" s="13">
         <v>32</v>
       </c>
       <c r="D18" s="13">
         <v>29</v>
       </c>
       <c r="E18" s="13">
         <v>27</v>
       </c>
       <c r="F18" s="13">
         <v>35</v>
       </c>
       <c r="G18" s="13">
@@ -2375,51 +3187,53 @@
       </c>
       <c r="Y18" s="12">
         <v>31</v>
       </c>
       <c r="Z18" s="35">
         <v>27</v>
       </c>
       <c r="AA18" s="35">
         <v>31</v>
       </c>
       <c r="AB18" s="35">
         <v>25</v>
       </c>
       <c r="AC18" s="35">
         <v>26</v>
       </c>
       <c r="AD18" s="38">
         <v>24</v>
       </c>
       <c r="AE18" s="49">
         <v>23</v>
       </c>
       <c r="AF18" s="38">
         <v>24</v>
       </c>
-      <c r="AG18" s="39"/>
+      <c r="AG18" s="14">
+        <v>29</v>
+      </c>
       <c r="AH18" s="39"/>
       <c r="AI18" s="39"/>
       <c r="AJ18" s="39"/>
       <c r="AK18" s="39"/>
     </row>
     <row r="19" spans="1:37">
       <c r="A19" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B19" s="13">
         <v>6</v>
       </c>
       <c r="C19" s="13">
         <v>7</v>
       </c>
       <c r="D19" s="13">
         <v>6</v>
       </c>
       <c r="E19" s="13">
         <v>6</v>
       </c>
       <c r="F19" s="13">
         <v>12</v>
       </c>
       <c r="G19" s="13">
@@ -2478,51 +3292,53 @@
       </c>
       <c r="Y19" s="12">
         <v>4</v>
       </c>
       <c r="Z19" s="35">
         <v>7</v>
       </c>
       <c r="AA19" s="35">
         <v>5</v>
       </c>
       <c r="AB19" s="35">
         <v>7</v>
       </c>
       <c r="AC19" s="35">
         <v>9</v>
       </c>
       <c r="AD19" s="38">
         <v>6</v>
       </c>
       <c r="AE19" s="49">
         <v>6</v>
       </c>
       <c r="AF19" s="38">
         <v>5</v>
       </c>
-      <c r="AG19" s="39"/>
+      <c r="AG19" s="14">
+        <v>5</v>
+      </c>
       <c r="AH19" s="39"/>
       <c r="AI19" s="39"/>
       <c r="AJ19" s="39"/>
       <c r="AK19" s="39"/>
     </row>
     <row r="20" spans="1:37">
       <c r="A20" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B20" s="13">
         <v>15</v>
       </c>
       <c r="C20" s="13">
         <v>11</v>
       </c>
       <c r="D20" s="13">
         <v>11</v>
       </c>
       <c r="E20" s="13">
         <v>16</v>
       </c>
       <c r="F20" s="13">
         <v>22</v>
       </c>
       <c r="G20" s="13">
@@ -2581,51 +3397,53 @@
       </c>
       <c r="Y20" s="12">
         <v>16</v>
       </c>
       <c r="Z20" s="35">
         <v>7</v>
       </c>
       <c r="AA20" s="35">
         <v>9</v>
       </c>
       <c r="AB20" s="35">
         <v>11</v>
       </c>
       <c r="AC20" s="35">
         <v>12</v>
       </c>
       <c r="AD20" s="38">
         <v>6</v>
       </c>
       <c r="AE20" s="49">
         <v>15</v>
       </c>
       <c r="AF20" s="38">
         <v>8</v>
       </c>
-      <c r="AG20" s="39"/>
+      <c r="AG20" s="14">
+        <v>9</v>
+      </c>
       <c r="AH20" s="39"/>
       <c r="AI20" s="39"/>
       <c r="AJ20" s="39"/>
       <c r="AK20" s="39"/>
     </row>
     <row r="21" spans="1:37">
       <c r="A21" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B21" s="13">
         <v>34</v>
       </c>
       <c r="C21" s="13">
         <v>21</v>
       </c>
       <c r="D21" s="13">
         <v>27</v>
       </c>
       <c r="E21" s="13">
         <v>29</v>
       </c>
       <c r="F21" s="13">
         <v>24</v>
       </c>
       <c r="G21" s="13">
@@ -2684,87 +3502,88 @@
       </c>
       <c r="Y21" s="12">
         <v>26</v>
       </c>
       <c r="Z21" s="35">
         <v>20</v>
       </c>
       <c r="AA21" s="35">
         <v>13</v>
       </c>
       <c r="AB21" s="35">
         <v>27</v>
       </c>
       <c r="AC21" s="35">
         <v>30</v>
       </c>
       <c r="AD21" s="38">
         <v>13</v>
       </c>
       <c r="AE21" s="49">
         <v>21</v>
       </c>
       <c r="AF21" s="38">
         <v>22</v>
       </c>
-      <c r="AG21" s="39"/>
+      <c r="AG21" s="14">
+        <v>21</v>
+      </c>
       <c r="AH21" s="39"/>
       <c r="AI21" s="39"/>
       <c r="AJ21" s="39"/>
       <c r="AK21" s="39"/>
     </row>
     <row r="22" spans="1:37">
-      <c r="A22" s="59" t="s">
+      <c r="A22" s="77" t="s">
         <v>4</v>
       </c>
-      <c r="B22" s="59"/>
-[...22 lines deleted...]
-      <c r="Y22" s="59"/>
+      <c r="B22" s="77"/>
+      <c r="C22" s="77"/>
+      <c r="D22" s="77"/>
+      <c r="E22" s="77"/>
+      <c r="F22" s="77"/>
+      <c r="G22" s="77"/>
+      <c r="H22" s="77"/>
+      <c r="I22" s="77"/>
+      <c r="J22" s="77"/>
+      <c r="K22" s="77"/>
+      <c r="L22" s="77"/>
+      <c r="M22" s="77"/>
+      <c r="N22" s="77"/>
+      <c r="O22" s="77"/>
+      <c r="P22" s="77"/>
+      <c r="Q22" s="77"/>
+      <c r="R22" s="77"/>
+      <c r="S22" s="77"/>
+      <c r="T22" s="77"/>
+      <c r="U22" s="77"/>
+      <c r="V22" s="77"/>
+      <c r="W22" s="77"/>
+      <c r="X22" s="77"/>
+      <c r="Y22" s="77"/>
       <c r="AD22" s="39"/>
       <c r="AF22" s="38"/>
-      <c r="AG22" s="39"/>
       <c r="AH22" s="39"/>
       <c r="AI22" s="39"/>
       <c r="AJ22" s="39"/>
       <c r="AK22" s="39"/>
     </row>
     <row r="23" spans="1:37">
       <c r="A23" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="13">
         <v>240</v>
       </c>
       <c r="C23" s="13">
         <v>214</v>
       </c>
       <c r="D23" s="13">
         <v>193</v>
       </c>
       <c r="E23" s="13">
         <v>223</v>
       </c>
       <c r="F23" s="13">
         <v>207</v>
       </c>
       <c r="G23" s="13">
@@ -2823,51 +3642,53 @@
       </c>
       <c r="Y23" s="12">
         <v>200</v>
       </c>
       <c r="Z23" s="35">
         <v>198</v>
       </c>
       <c r="AA23" s="35">
         <v>149</v>
       </c>
       <c r="AB23" s="35">
         <v>166</v>
       </c>
       <c r="AC23" s="35">
         <v>200</v>
       </c>
       <c r="AD23" s="38">
         <v>158</v>
       </c>
       <c r="AE23" s="49">
         <v>189</v>
       </c>
       <c r="AF23" s="38">
         <v>193</v>
       </c>
-      <c r="AG23" s="39"/>
+      <c r="AG23" s="14">
+        <v>178</v>
+      </c>
       <c r="AH23" s="39"/>
       <c r="AI23" s="39"/>
       <c r="AJ23" s="39"/>
       <c r="AK23" s="39"/>
     </row>
     <row r="24" spans="1:37">
       <c r="A24" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="13">
         <v>197</v>
       </c>
       <c r="C24" s="13">
         <v>185</v>
       </c>
       <c r="D24" s="13">
         <v>164</v>
       </c>
       <c r="E24" s="13">
         <v>189</v>
       </c>
       <c r="F24" s="13">
         <v>168</v>
       </c>
       <c r="G24" s="13">
@@ -2926,51 +3747,53 @@
       </c>
       <c r="Y24" s="12">
         <v>164</v>
       </c>
       <c r="Z24" s="35">
         <v>177</v>
       </c>
       <c r="AA24" s="35">
         <v>126</v>
       </c>
       <c r="AB24" s="35">
         <v>143</v>
       </c>
       <c r="AC24" s="35">
         <v>169</v>
       </c>
       <c r="AD24" s="38">
         <v>136</v>
       </c>
       <c r="AE24" s="49">
         <v>162</v>
       </c>
       <c r="AF24" s="38">
         <v>175</v>
       </c>
-      <c r="AG24" s="39"/>
+      <c r="AG24" s="14">
+        <v>149</v>
+      </c>
       <c r="AH24" s="39"/>
       <c r="AI24" s="39"/>
       <c r="AJ24" s="39"/>
       <c r="AK24" s="39"/>
     </row>
     <row r="25" spans="1:37">
       <c r="A25" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B25" s="13">
         <v>7</v>
       </c>
       <c r="C25" s="13">
         <v>9</v>
       </c>
       <c r="D25" s="13">
         <v>11</v>
       </c>
       <c r="E25" s="13">
         <v>17</v>
       </c>
       <c r="F25" s="13">
         <v>10</v>
       </c>
       <c r="G25" s="13">
@@ -3029,51 +3852,53 @@
       </c>
       <c r="Y25" s="12">
         <v>7</v>
       </c>
       <c r="Z25" s="35">
         <v>5</v>
       </c>
       <c r="AA25" s="35">
         <v>4</v>
       </c>
       <c r="AB25" s="35">
         <v>8</v>
       </c>
       <c r="AC25" s="35">
         <v>7</v>
       </c>
       <c r="AD25" s="38">
         <v>6</v>
       </c>
       <c r="AE25" s="49">
         <v>6</v>
       </c>
       <c r="AF25" s="38">
         <v>2</v>
       </c>
-      <c r="AG25" s="39"/>
+      <c r="AG25" s="14">
+        <v>7</v>
+      </c>
       <c r="AH25" s="39"/>
       <c r="AI25" s="39"/>
       <c r="AJ25" s="39"/>
       <c r="AK25" s="39"/>
     </row>
     <row r="26" spans="1:37">
       <c r="A26" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B26" s="13">
         <v>6</v>
       </c>
       <c r="C26" s="13">
         <v>5</v>
       </c>
       <c r="D26" s="13">
         <v>3</v>
       </c>
       <c r="E26" s="13">
         <v>3</v>
       </c>
       <c r="F26" s="13">
         <v>6</v>
       </c>
       <c r="G26" s="13">
@@ -3132,51 +3957,53 @@
       </c>
       <c r="Y26" s="12">
         <v>5</v>
       </c>
       <c r="Z26" s="35">
         <v>6</v>
       </c>
       <c r="AA26" s="35">
         <v>2</v>
       </c>
       <c r="AB26" s="35">
         <v>6</v>
       </c>
       <c r="AC26" s="35">
         <v>6</v>
       </c>
       <c r="AD26" s="38">
         <v>1</v>
       </c>
       <c r="AE26" s="49">
         <v>3</v>
       </c>
       <c r="AF26" s="38">
         <v>6</v>
       </c>
-      <c r="AG26" s="39"/>
+      <c r="AG26" s="14">
+        <v>1</v>
+      </c>
       <c r="AH26" s="39"/>
       <c r="AI26" s="39"/>
       <c r="AJ26" s="39"/>
       <c r="AK26" s="39"/>
     </row>
     <row r="27" spans="1:37">
       <c r="A27" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B27" s="13">
         <v>15</v>
       </c>
       <c r="C27" s="13">
         <v>4</v>
       </c>
       <c r="D27" s="13">
         <v>3</v>
       </c>
       <c r="E27" s="13">
         <v>5</v>
       </c>
       <c r="F27" s="13">
         <v>10</v>
       </c>
       <c r="G27" s="13">
@@ -3235,51 +4062,53 @@
       </c>
       <c r="Y27" s="12">
         <v>9</v>
       </c>
       <c r="Z27" s="35">
         <v>4</v>
       </c>
       <c r="AA27" s="35">
         <v>7</v>
       </c>
       <c r="AB27" s="35">
         <v>4</v>
       </c>
       <c r="AC27" s="35">
         <v>10</v>
       </c>
       <c r="AD27" s="38">
         <v>7</v>
       </c>
       <c r="AE27" s="49">
         <v>9</v>
       </c>
       <c r="AF27" s="38">
         <v>5</v>
       </c>
-      <c r="AG27" s="39"/>
+      <c r="AG27" s="14">
+        <v>12</v>
+      </c>
       <c r="AH27" s="39"/>
       <c r="AI27" s="39"/>
       <c r="AJ27" s="39"/>
       <c r="AK27" s="39"/>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B28" s="13">
         <v>15</v>
       </c>
       <c r="C28" s="13">
         <v>11</v>
       </c>
       <c r="D28" s="13">
         <v>12</v>
       </c>
       <c r="E28" s="13">
         <v>9</v>
       </c>
       <c r="F28" s="13">
         <v>13</v>
       </c>
       <c r="G28" s="13">
@@ -3338,87 +4167,88 @@
       </c>
       <c r="Y28" s="12">
         <v>15</v>
       </c>
       <c r="Z28" s="35">
         <v>6</v>
       </c>
       <c r="AA28" s="35">
         <v>10</v>
       </c>
       <c r="AB28" s="35">
         <v>5</v>
       </c>
       <c r="AC28" s="35">
         <v>8</v>
       </c>
       <c r="AD28" s="38">
         <v>8</v>
       </c>
       <c r="AE28" s="49">
         <v>9</v>
       </c>
       <c r="AF28" s="38">
         <v>5</v>
       </c>
-      <c r="AG28" s="39"/>
+      <c r="AG28" s="14">
+        <v>9</v>
+      </c>
       <c r="AH28" s="39"/>
       <c r="AI28" s="39"/>
       <c r="AJ28" s="39"/>
       <c r="AK28" s="39"/>
     </row>
     <row r="29" spans="1:37">
-      <c r="A29" s="52" t="s">
+      <c r="A29" s="70" t="s">
         <v>5</v>
       </c>
-      <c r="B29" s="52"/>
-[...22 lines deleted...]
-      <c r="Y29" s="52"/>
+      <c r="B29" s="70"/>
+      <c r="C29" s="70"/>
+      <c r="D29" s="70"/>
+      <c r="E29" s="70"/>
+      <c r="F29" s="70"/>
+      <c r="G29" s="70"/>
+      <c r="H29" s="70"/>
+      <c r="I29" s="70"/>
+      <c r="J29" s="70"/>
+      <c r="K29" s="70"/>
+      <c r="L29" s="70"/>
+      <c r="M29" s="70"/>
+      <c r="N29" s="70"/>
+      <c r="O29" s="70"/>
+      <c r="P29" s="70"/>
+      <c r="Q29" s="70"/>
+      <c r="R29" s="70"/>
+      <c r="S29" s="70"/>
+      <c r="T29" s="70"/>
+      <c r="U29" s="70"/>
+      <c r="V29" s="70"/>
+      <c r="W29" s="70"/>
+      <c r="X29" s="70"/>
+      <c r="Y29" s="70"/>
       <c r="AD29" s="39"/>
       <c r="AF29" s="38"/>
-      <c r="AG29" s="39"/>
       <c r="AH29" s="39"/>
       <c r="AI29" s="39"/>
       <c r="AJ29" s="39"/>
       <c r="AK29" s="39"/>
     </row>
     <row r="30" spans="1:37">
       <c r="A30" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B30" s="13">
         <v>220</v>
       </c>
       <c r="C30" s="13">
         <v>204</v>
       </c>
       <c r="D30" s="13">
         <v>183</v>
       </c>
       <c r="E30" s="13">
         <v>231</v>
       </c>
       <c r="F30" s="13">
         <v>248</v>
       </c>
       <c r="G30" s="13">
@@ -3477,51 +4307,53 @@
       </c>
       <c r="Y30" s="12">
         <v>192</v>
       </c>
       <c r="Z30" s="45">
         <v>191</v>
       </c>
       <c r="AA30" s="45">
         <v>153</v>
       </c>
       <c r="AB30" s="45">
         <v>202</v>
       </c>
       <c r="AC30" s="45">
         <v>194</v>
       </c>
       <c r="AD30" s="38">
         <v>140</v>
       </c>
       <c r="AE30" s="49">
         <v>174</v>
       </c>
       <c r="AF30" s="38">
         <v>182</v>
       </c>
-      <c r="AG30" s="39"/>
+      <c r="AG30" s="14">
+        <v>156</v>
+      </c>
       <c r="AH30" s="39"/>
       <c r="AI30" s="39"/>
       <c r="AJ30" s="39"/>
       <c r="AK30" s="39"/>
     </row>
     <row r="31" spans="1:37">
       <c r="A31" s="43" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="13">
         <v>27</v>
       </c>
       <c r="C31" s="13">
         <v>24</v>
       </c>
       <c r="D31" s="13">
         <v>18</v>
       </c>
       <c r="E31" s="13">
         <v>32</v>
       </c>
       <c r="F31" s="13">
         <v>32</v>
       </c>
       <c r="G31" s="13">
@@ -3580,51 +4412,53 @@
       </c>
       <c r="Y31" s="12">
         <v>24</v>
       </c>
       <c r="Z31" s="45">
         <v>24</v>
       </c>
       <c r="AA31" s="45">
         <v>16</v>
       </c>
       <c r="AB31" s="45">
         <v>18</v>
       </c>
       <c r="AC31" s="45">
         <v>25</v>
       </c>
       <c r="AD31" s="38">
         <v>15</v>
       </c>
       <c r="AE31" s="49">
         <v>17</v>
       </c>
       <c r="AF31" s="38">
         <v>21</v>
       </c>
-      <c r="AG31" s="39"/>
+      <c r="AG31" s="14">
+        <v>22</v>
+      </c>
       <c r="AH31" s="39"/>
       <c r="AI31" s="39"/>
       <c r="AJ31" s="39"/>
       <c r="AK31" s="39"/>
     </row>
     <row r="32" spans="1:37">
       <c r="A32" s="43" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="13">
         <v>9</v>
       </c>
       <c r="C32" s="13">
         <v>8</v>
       </c>
       <c r="D32" s="13">
         <v>15</v>
       </c>
       <c r="E32" s="13">
         <v>6</v>
       </c>
       <c r="F32" s="13">
         <v>17</v>
       </c>
       <c r="G32" s="13">
@@ -3683,51 +4517,53 @@
       </c>
       <c r="Y32" s="12">
         <v>12</v>
       </c>
       <c r="Z32" s="45">
         <v>19</v>
       </c>
       <c r="AA32" s="45">
         <v>13</v>
       </c>
       <c r="AB32" s="45">
         <v>11</v>
       </c>
       <c r="AC32" s="45">
         <v>11</v>
       </c>
       <c r="AD32" s="38">
         <v>5</v>
       </c>
       <c r="AE32" s="49">
         <v>11</v>
       </c>
       <c r="AF32" s="38">
         <v>8</v>
       </c>
-      <c r="AG32" s="39"/>
+      <c r="AG32" s="14">
+        <v>10</v>
+      </c>
       <c r="AH32" s="39"/>
       <c r="AI32" s="39"/>
       <c r="AJ32" s="39"/>
       <c r="AK32" s="39"/>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="43" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="13">
         <v>18</v>
       </c>
       <c r="C33" s="13">
         <v>12</v>
       </c>
       <c r="D33" s="13">
         <v>5</v>
       </c>
       <c r="E33" s="13">
         <v>12</v>
       </c>
       <c r="F33" s="13">
         <v>23</v>
       </c>
       <c r="G33" s="13">
@@ -3786,51 +4622,53 @@
       </c>
       <c r="Y33" s="12">
         <v>14</v>
       </c>
       <c r="Z33" s="45">
         <v>10</v>
       </c>
       <c r="AA33" s="45">
         <v>10</v>
       </c>
       <c r="AB33" s="45">
         <v>14</v>
       </c>
       <c r="AC33" s="45">
         <v>6</v>
       </c>
       <c r="AD33" s="38">
         <v>6</v>
       </c>
       <c r="AE33" s="49">
         <v>11</v>
       </c>
       <c r="AF33" s="38">
         <v>12</v>
       </c>
-      <c r="AG33" s="39"/>
+      <c r="AG33" s="14">
+        <v>6</v>
+      </c>
       <c r="AH33" s="39"/>
       <c r="AI33" s="39"/>
       <c r="AJ33" s="39"/>
       <c r="AK33" s="39"/>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="43" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="13">
         <v>12</v>
       </c>
       <c r="C34" s="13">
         <v>18</v>
       </c>
       <c r="D34" s="13">
         <v>11</v>
       </c>
       <c r="E34" s="13">
         <v>21</v>
       </c>
       <c r="F34" s="13">
         <v>12</v>
       </c>
       <c r="G34" s="13">
@@ -3889,51 +4727,53 @@
       </c>
       <c r="Y34" s="12">
         <v>10</v>
       </c>
       <c r="Z34" s="45">
         <v>9</v>
       </c>
       <c r="AA34" s="45">
         <v>8</v>
       </c>
       <c r="AB34" s="45">
         <v>23</v>
       </c>
       <c r="AC34" s="45">
         <v>18</v>
       </c>
       <c r="AD34" s="38">
         <v>14</v>
       </c>
       <c r="AE34" s="49">
         <v>10</v>
       </c>
       <c r="AF34" s="38">
         <v>17</v>
       </c>
-      <c r="AG34" s="39"/>
+      <c r="AG34" s="14">
+        <v>7</v>
+      </c>
       <c r="AH34" s="39"/>
       <c r="AI34" s="39"/>
       <c r="AJ34" s="39"/>
       <c r="AK34" s="39"/>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="43" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="13">
         <v>13</v>
       </c>
       <c r="C35" s="13">
         <v>19</v>
       </c>
       <c r="D35" s="13">
         <v>14</v>
       </c>
       <c r="E35" s="13">
         <v>16</v>
       </c>
       <c r="F35" s="13">
         <v>17</v>
       </c>
       <c r="G35" s="13">
@@ -3992,51 +4832,53 @@
       </c>
       <c r="Y35" s="12">
         <v>12</v>
       </c>
       <c r="Z35" s="45">
         <v>13</v>
       </c>
       <c r="AA35" s="45">
         <v>10</v>
       </c>
       <c r="AB35" s="45">
         <v>14</v>
       </c>
       <c r="AC35" s="45">
         <v>10</v>
       </c>
       <c r="AD35" s="38">
         <v>11</v>
       </c>
       <c r="AE35" s="49">
         <v>7</v>
       </c>
       <c r="AF35" s="38">
         <v>13</v>
       </c>
-      <c r="AG35" s="39"/>
+      <c r="AG35" s="14">
+        <v>9</v>
+      </c>
       <c r="AH35" s="39"/>
       <c r="AI35" s="39"/>
       <c r="AJ35" s="39"/>
       <c r="AK35" s="39"/>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="43" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="13">
         <v>37</v>
       </c>
       <c r="C36" s="13">
         <v>38</v>
       </c>
       <c r="D36" s="13">
         <v>41</v>
       </c>
       <c r="E36" s="13">
         <v>27</v>
       </c>
       <c r="F36" s="13">
         <v>42</v>
       </c>
       <c r="G36" s="13">
@@ -4095,51 +4937,53 @@
       </c>
       <c r="Y36" s="12">
         <v>34</v>
       </c>
       <c r="Z36" s="45">
         <v>35</v>
       </c>
       <c r="AA36" s="45">
         <v>26</v>
       </c>
       <c r="AB36" s="45">
         <v>39</v>
       </c>
       <c r="AC36" s="45">
         <v>37</v>
       </c>
       <c r="AD36" s="38">
         <v>25</v>
       </c>
       <c r="AE36" s="49">
         <v>31</v>
       </c>
       <c r="AF36" s="38">
         <v>31</v>
       </c>
-      <c r="AG36" s="39"/>
+      <c r="AG36" s="14">
+        <v>24</v>
+      </c>
       <c r="AH36" s="39"/>
       <c r="AI36" s="39"/>
       <c r="AJ36" s="39"/>
       <c r="AK36" s="39"/>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="43" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="13">
         <v>10</v>
       </c>
       <c r="C37" s="13">
         <v>9</v>
       </c>
       <c r="D37" s="13">
         <v>6</v>
       </c>
       <c r="E37" s="13">
         <v>18</v>
       </c>
       <c r="F37" s="13">
         <v>7</v>
       </c>
       <c r="G37" s="13">
@@ -4198,51 +5042,53 @@
       </c>
       <c r="Y37" s="12">
         <v>5</v>
       </c>
       <c r="Z37" s="45">
         <v>4</v>
       </c>
       <c r="AA37" s="45">
         <v>10</v>
       </c>
       <c r="AB37" s="45">
         <v>3</v>
       </c>
       <c r="AC37" s="45">
         <v>3</v>
       </c>
       <c r="AD37" s="38">
         <v>12</v>
       </c>
       <c r="AE37" s="49">
         <v>8</v>
       </c>
       <c r="AF37" s="38">
         <v>7</v>
       </c>
-      <c r="AG37" s="39"/>
+      <c r="AG37" s="14">
+        <v>9</v>
+      </c>
       <c r="AH37" s="39"/>
       <c r="AI37" s="39"/>
       <c r="AJ37" s="39"/>
       <c r="AK37" s="39"/>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="43" t="s">
         <v>45</v>
       </c>
       <c r="B38" s="13">
         <v>11</v>
       </c>
       <c r="C38" s="13">
         <v>7</v>
       </c>
       <c r="D38" s="13">
         <v>6</v>
       </c>
       <c r="E38" s="13">
         <v>9</v>
       </c>
       <c r="F38" s="13">
         <v>8</v>
       </c>
       <c r="G38" s="13">
@@ -4301,51 +5147,53 @@
       </c>
       <c r="Y38" s="12">
         <v>7</v>
       </c>
       <c r="Z38" s="45">
         <v>8</v>
       </c>
       <c r="AA38" s="45">
         <v>4</v>
       </c>
       <c r="AB38" s="45">
         <v>3</v>
       </c>
       <c r="AC38" s="45">
         <v>5</v>
       </c>
       <c r="AD38" s="38">
         <v>5</v>
       </c>
       <c r="AE38" s="49">
         <v>11</v>
       </c>
       <c r="AF38" s="38">
         <v>7</v>
       </c>
-      <c r="AG38" s="39"/>
+      <c r="AG38" s="14">
+        <v>6</v>
+      </c>
       <c r="AH38" s="39"/>
       <c r="AI38" s="39"/>
       <c r="AJ38" s="39"/>
       <c r="AK38" s="39"/>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B39" s="13">
         <v>10</v>
       </c>
       <c r="C39" s="13">
         <v>9</v>
       </c>
       <c r="D39" s="13">
         <v>6</v>
       </c>
       <c r="E39" s="13">
         <v>21</v>
       </c>
       <c r="F39" s="13">
         <v>10</v>
       </c>
       <c r="G39" s="13">
@@ -4404,51 +5252,53 @@
       </c>
       <c r="Y39" s="12">
         <v>12</v>
       </c>
       <c r="Z39" s="45">
         <v>14</v>
       </c>
       <c r="AA39" s="45">
         <v>8</v>
       </c>
       <c r="AB39" s="45">
         <v>12</v>
       </c>
       <c r="AC39" s="45">
         <v>10</v>
       </c>
       <c r="AD39" s="38">
         <v>6</v>
       </c>
       <c r="AE39" s="49">
         <v>12</v>
       </c>
       <c r="AF39" s="38">
         <v>12</v>
       </c>
-      <c r="AG39" s="39"/>
+      <c r="AG39" s="14">
+        <v>8</v>
+      </c>
       <c r="AH39" s="39"/>
       <c r="AI39" s="39"/>
       <c r="AJ39" s="39"/>
       <c r="AK39" s="39"/>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B40" s="13">
         <v>18</v>
       </c>
       <c r="C40" s="13">
         <v>21</v>
       </c>
       <c r="D40" s="13">
         <v>17</v>
       </c>
       <c r="E40" s="13">
         <v>18</v>
       </c>
       <c r="F40" s="13">
         <v>22</v>
       </c>
       <c r="G40" s="13">
@@ -4507,51 +5357,53 @@
       </c>
       <c r="Y40" s="12">
         <v>16</v>
       </c>
       <c r="Z40" s="45">
         <v>21</v>
       </c>
       <c r="AA40" s="45">
         <v>21</v>
       </c>
       <c r="AB40" s="45">
         <v>20</v>
       </c>
       <c r="AC40" s="45">
         <v>18</v>
       </c>
       <c r="AD40" s="38">
         <v>16</v>
       </c>
       <c r="AE40" s="49">
         <v>14</v>
       </c>
       <c r="AF40" s="38">
         <v>19</v>
       </c>
-      <c r="AG40" s="39"/>
+      <c r="AG40" s="14">
+        <v>20</v>
+      </c>
       <c r="AH40" s="39"/>
       <c r="AI40" s="39"/>
       <c r="AJ40" s="39"/>
       <c r="AK40" s="39"/>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B41" s="13">
         <v>6</v>
       </c>
       <c r="C41" s="13">
         <v>7</v>
       </c>
       <c r="D41" s="13">
         <v>6</v>
       </c>
       <c r="E41" s="13">
         <v>6</v>
       </c>
       <c r="F41" s="13">
         <v>12</v>
       </c>
       <c r="G41" s="13">
@@ -4610,51 +5462,53 @@
       </c>
       <c r="Y41" s="12">
         <v>4</v>
       </c>
       <c r="Z41" s="45">
         <v>7</v>
       </c>
       <c r="AA41" s="45">
         <v>5</v>
       </c>
       <c r="AB41" s="45">
         <v>7</v>
       </c>
       <c r="AC41" s="45">
         <v>9</v>
       </c>
       <c r="AD41" s="38">
         <v>6</v>
       </c>
       <c r="AE41" s="49">
         <v>6</v>
       </c>
       <c r="AF41" s="38">
         <v>5</v>
       </c>
-      <c r="AG41" s="39"/>
+      <c r="AG41" s="14">
+        <v>5</v>
+      </c>
       <c r="AH41" s="39"/>
       <c r="AI41" s="39"/>
       <c r="AJ41" s="39"/>
       <c r="AK41" s="39"/>
     </row>
     <row r="42" spans="1:37">
       <c r="A42" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B42" s="13">
         <v>15</v>
       </c>
       <c r="C42" s="13">
         <v>11</v>
       </c>
       <c r="D42" s="13">
         <v>11</v>
       </c>
       <c r="E42" s="13">
         <v>16</v>
       </c>
       <c r="F42" s="13">
         <v>22</v>
       </c>
       <c r="G42" s="13">
@@ -4713,51 +5567,53 @@
       </c>
       <c r="Y42" s="12">
         <v>16</v>
       </c>
       <c r="Z42" s="45">
         <v>7</v>
       </c>
       <c r="AA42" s="45">
         <v>9</v>
       </c>
       <c r="AB42" s="45">
         <v>11</v>
       </c>
       <c r="AC42" s="45">
         <v>12</v>
       </c>
       <c r="AD42" s="38">
         <v>6</v>
       </c>
       <c r="AE42" s="49">
         <v>15</v>
       </c>
       <c r="AF42" s="38">
         <v>8</v>
       </c>
-      <c r="AG42" s="39"/>
+      <c r="AG42" s="14">
+        <v>9</v>
+      </c>
       <c r="AH42" s="39"/>
       <c r="AI42" s="39"/>
       <c r="AJ42" s="39"/>
       <c r="AK42" s="39"/>
     </row>
     <row r="43" spans="1:37" s="39" customFormat="1">
       <c r="A43" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B43" s="17">
         <v>34</v>
       </c>
       <c r="C43" s="17">
         <v>21</v>
       </c>
       <c r="D43" s="17">
         <v>27</v>
       </c>
       <c r="E43" s="17">
         <v>29</v>
       </c>
       <c r="F43" s="17">
         <v>24</v>
       </c>
       <c r="G43" s="23">
@@ -4816,51 +5672,53 @@
       </c>
       <c r="Y43" s="16">
         <v>26</v>
       </c>
       <c r="Z43" s="37">
         <v>20</v>
       </c>
       <c r="AA43" s="37">
         <v>13</v>
       </c>
       <c r="AB43" s="37">
         <v>27</v>
       </c>
       <c r="AC43" s="37">
         <v>30</v>
       </c>
       <c r="AD43" s="17">
         <v>13</v>
       </c>
       <c r="AE43" s="50">
         <v>21</v>
       </c>
       <c r="AF43" s="17">
         <v>22</v>
       </c>
-      <c r="AG43" s="21"/>
+      <c r="AG43" s="21">
+        <v>21</v>
+      </c>
       <c r="AH43" s="21"/>
       <c r="AI43" s="21"/>
       <c r="AJ43" s="21"/>
       <c r="AK43" s="21"/>
     </row>
     <row r="44" spans="1:37">
       <c r="A44" s="18" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="45" spans="1:37">
       <c r="B45" s="39"/>
       <c r="C45" s="39"/>
       <c r="D45" s="39"/>
       <c r="E45" s="39"/>
       <c r="F45" s="39"/>
       <c r="G45" s="39"/>
       <c r="H45" s="39"/>
       <c r="I45" s="39"/>
       <c r="J45" s="39"/>
       <c r="K45" s="39"/>
       <c r="L45" s="39"/>
       <c r="M45" s="39"/>
       <c r="N45" s="39"/>
       <c r="O45" s="39"/>
@@ -4869,175 +5727,175 @@
       <c r="R45" s="39"/>
       <c r="S45" s="39"/>
       <c r="T45" s="39"/>
       <c r="U45" s="39"/>
       <c r="V45" s="39"/>
       <c r="W45" s="39"/>
       <c r="X45" s="39"/>
       <c r="Y45" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AL44"/>
   <sheetViews>
-    <sheetView topLeftCell="F1" workbookViewId="0">
-      <selection activeCell="AF49" sqref="AF49"/>
+    <sheetView topLeftCell="O10" workbookViewId="0">
+      <selection activeCell="AJ24" sqref="AJ24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="27.7109375" style="14" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="7.140625" style="14" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="27.6640625" style="14" customWidth="1"/>
+    <col min="2" max="2" width="6.5546875" style="14" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.109375" style="14" bestFit="1" customWidth="1"/>
     <col min="4" max="9" width="7" style="14" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="8.85546875" style="14" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.88671875" style="14" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7" style="14" bestFit="1" customWidth="1"/>
-    <col min="12" max="13" width="8.28515625" style="14" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15" max="15" width="7.140625" style="14" bestFit="1" customWidth="1"/>
+    <col min="12" max="13" width="8.33203125" style="14" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.5546875" style="14" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.109375" style="14" bestFit="1" customWidth="1"/>
     <col min="16" max="21" width="7" style="14" bestFit="1" customWidth="1"/>
-    <col min="22" max="22" width="8.85546875" style="14" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="8.88671875" style="14" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7" style="14" bestFit="1" customWidth="1"/>
-    <col min="24" max="25" width="8.28515625" style="14" bestFit="1" customWidth="1"/>
-    <col min="26" max="16384" width="9.140625" style="14"/>
+    <col min="24" max="25" width="8.33203125" style="14" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="14"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38" ht="12.75">
-      <c r="A1" s="61" t="s">
+    <row r="1" spans="1:38" ht="13.2">
+      <c r="A1" s="79" t="s">
         <v>20</v>
       </c>
-      <c r="B1" s="61"/>
-[...22 lines deleted...]
-      <c r="Y1" s="61"/>
+      <c r="B1" s="79"/>
+      <c r="C1" s="79"/>
+      <c r="D1" s="79"/>
+      <c r="E1" s="79"/>
+      <c r="F1" s="79"/>
+      <c r="G1" s="79"/>
+      <c r="H1" s="79"/>
+      <c r="I1" s="79"/>
+      <c r="J1" s="79"/>
+      <c r="K1" s="79"/>
+      <c r="L1" s="79"/>
+      <c r="M1" s="79"/>
+      <c r="N1" s="79"/>
+      <c r="O1" s="79"/>
+      <c r="P1" s="79"/>
+      <c r="Q1" s="79"/>
+      <c r="R1" s="79"/>
+      <c r="S1" s="79"/>
+      <c r="T1" s="79"/>
+      <c r="U1" s="79"/>
+      <c r="V1" s="79"/>
+      <c r="W1" s="79"/>
+      <c r="X1" s="79"/>
+      <c r="Y1" s="79"/>
     </row>
     <row r="2" spans="1:38">
       <c r="A2" s="40"/>
       <c r="B2" s="40"/>
       <c r="C2" s="40"/>
       <c r="D2" s="40"/>
       <c r="E2" s="40"/>
       <c r="F2" s="40"/>
       <c r="G2" s="40"/>
       <c r="H2" s="40"/>
       <c r="I2" s="40"/>
       <c r="J2" s="40"/>
       <c r="K2" s="40"/>
       <c r="L2" s="40"/>
       <c r="M2" s="40"/>
     </row>
     <row r="3" spans="1:38" s="5" customFormat="1">
-      <c r="X3" s="60"/>
-[...1 lines deleted...]
-      <c r="AJ3" s="60" t="s">
+      <c r="X3" s="78"/>
+      <c r="Y3" s="78"/>
+      <c r="AJ3" s="78" t="s">
         <v>32</v>
       </c>
-      <c r="AK3" s="60"/>
+      <c r="AK3" s="78"/>
     </row>
     <row r="4" spans="1:38">
-      <c r="A4" s="55"/>
-      <c r="B4" s="53">
+      <c r="A4" s="73"/>
+      <c r="B4" s="71">
         <v>2024</v>
       </c>
-      <c r="C4" s="54"/>
-[...10 lines deleted...]
-      <c r="N4" s="53">
+      <c r="C4" s="72"/>
+      <c r="D4" s="72"/>
+      <c r="E4" s="72"/>
+      <c r="F4" s="72"/>
+      <c r="G4" s="72"/>
+      <c r="H4" s="72"/>
+      <c r="I4" s="72"/>
+      <c r="J4" s="72"/>
+      <c r="K4" s="72"/>
+      <c r="L4" s="72"/>
+      <c r="M4" s="72"/>
+      <c r="N4" s="71">
         <v>2025</v>
       </c>
-      <c r="O4" s="54"/>
-[...10 lines deleted...]
-      <c r="Z4" s="53">
+      <c r="O4" s="72"/>
+      <c r="P4" s="72"/>
+      <c r="Q4" s="72"/>
+      <c r="R4" s="72"/>
+      <c r="S4" s="72"/>
+      <c r="T4" s="72"/>
+      <c r="U4" s="72"/>
+      <c r="V4" s="72"/>
+      <c r="W4" s="72"/>
+      <c r="X4" s="72"/>
+      <c r="Y4" s="72"/>
+      <c r="Z4" s="71">
         <v>2026</v>
       </c>
-      <c r="AA4" s="54"/>
-[...12 lines deleted...]
-      <c r="A5" s="56"/>
+      <c r="AA4" s="72"/>
+      <c r="AB4" s="72"/>
+      <c r="AC4" s="72"/>
+      <c r="AD4" s="72"/>
+      <c r="AE4" s="72"/>
+      <c r="AF4" s="72"/>
+      <c r="AG4" s="72"/>
+      <c r="AH4" s="72"/>
+      <c r="AI4" s="72"/>
+      <c r="AJ4" s="72"/>
+      <c r="AK4" s="72"/>
+    </row>
+    <row r="5" spans="1:38" ht="20.399999999999999">
+      <c r="A5" s="74"/>
       <c r="B5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>26</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="9" t="s">
@@ -5104,77 +5962,77 @@
         <v>24</v>
       </c>
       <c r="AE5" s="10" t="s">
         <v>25</v>
       </c>
       <c r="AF5" s="9" t="s">
         <v>26</v>
       </c>
       <c r="AG5" s="9" t="s">
         <v>27</v>
       </c>
       <c r="AH5" s="9" t="s">
         <v>28</v>
       </c>
       <c r="AI5" s="9" t="s">
         <v>29</v>
       </c>
       <c r="AJ5" s="9" t="s">
         <v>30</v>
       </c>
       <c r="AK5" s="9" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:38">
-      <c r="A6" s="62" t="s">
+      <c r="A6" s="80" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="62"/>
-[...22 lines deleted...]
-      <c r="Y6" s="62"/>
+      <c r="B6" s="80"/>
+      <c r="C6" s="80"/>
+      <c r="D6" s="80"/>
+      <c r="E6" s="80"/>
+      <c r="F6" s="80"/>
+      <c r="G6" s="80"/>
+      <c r="H6" s="80"/>
+      <c r="I6" s="80"/>
+      <c r="J6" s="80"/>
+      <c r="K6" s="80"/>
+      <c r="L6" s="80"/>
+      <c r="M6" s="80"/>
+      <c r="N6" s="80"/>
+      <c r="O6" s="80"/>
+      <c r="P6" s="80"/>
+      <c r="Q6" s="80"/>
+      <c r="R6" s="80"/>
+      <c r="S6" s="80"/>
+      <c r="T6" s="80"/>
+      <c r="U6" s="80"/>
+      <c r="V6" s="80"/>
+      <c r="W6" s="80"/>
+      <c r="X6" s="80"/>
+      <c r="Y6" s="80"/>
       <c r="AE6" s="48"/>
     </row>
     <row r="7" spans="1:38">
       <c r="A7" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="24">
         <v>10.32</v>
       </c>
       <c r="C7" s="24">
         <v>10.24</v>
       </c>
       <c r="D7" s="24">
         <v>9.61</v>
       </c>
       <c r="E7" s="24">
         <v>9.83</v>
       </c>
       <c r="F7" s="24">
         <v>9.9</v>
       </c>
       <c r="G7" s="26">
         <v>9.83</v>
       </c>
       <c r="H7" s="26">
@@ -5230,51 +6088,53 @@
       </c>
       <c r="Y7" s="20">
         <v>8.85</v>
       </c>
       <c r="Z7" s="46">
         <v>8.9600000000000009</v>
       </c>
       <c r="AA7" s="46">
         <v>8.35</v>
       </c>
       <c r="AB7" s="46">
         <v>8.39</v>
       </c>
       <c r="AC7" s="46">
         <v>8.6300000000000008</v>
       </c>
       <c r="AD7" s="48">
         <v>8.27</v>
       </c>
       <c r="AE7" s="48">
         <v>8.33</v>
       </c>
       <c r="AF7" s="48">
         <v>8.3699999999999992</v>
       </c>
-      <c r="AG7" s="39"/>
+      <c r="AG7" s="46">
+        <v>8.2899999999999991</v>
+      </c>
       <c r="AH7" s="39"/>
       <c r="AI7" s="39"/>
       <c r="AJ7" s="39"/>
       <c r="AK7" s="39"/>
       <c r="AL7" s="39"/>
     </row>
     <row r="8" spans="1:38">
       <c r="A8" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="24">
         <v>10.45</v>
       </c>
       <c r="C8" s="24">
         <v>10.56</v>
       </c>
       <c r="D8" s="24">
         <v>9.92</v>
       </c>
       <c r="E8" s="24">
         <v>10.050000000000001</v>
       </c>
       <c r="F8" s="24">
         <v>9.82</v>
       </c>
@@ -5334,51 +6194,53 @@
       </c>
       <c r="Y8" s="20">
         <v>8.49</v>
       </c>
       <c r="Z8" s="46">
         <v>9.4</v>
       </c>
       <c r="AA8" s="46">
         <v>8.44</v>
       </c>
       <c r="AB8" s="46">
         <v>8.14</v>
       </c>
       <c r="AC8" s="46">
         <v>8.42</v>
       </c>
       <c r="AD8" s="48">
         <v>8.18</v>
       </c>
       <c r="AE8" s="48">
         <v>8.2899999999999991</v>
       </c>
       <c r="AF8" s="48">
         <v>8.43</v>
       </c>
-      <c r="AG8" s="39"/>
+      <c r="AG8" s="46">
+        <v>8.36</v>
+      </c>
       <c r="AH8" s="39"/>
       <c r="AI8" s="39"/>
       <c r="AJ8" s="39"/>
       <c r="AK8" s="39"/>
       <c r="AL8" s="39"/>
     </row>
     <row r="9" spans="1:38">
       <c r="A9" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="24">
         <v>10.16</v>
       </c>
       <c r="C9" s="24">
         <v>9.91</v>
       </c>
       <c r="D9" s="24">
         <v>8.82</v>
       </c>
       <c r="E9" s="24">
         <v>9.73</v>
       </c>
       <c r="F9" s="24">
         <v>10.18</v>
       </c>
@@ -5438,51 +6300,53 @@
       </c>
       <c r="Y9" s="20">
         <v>9.44</v>
       </c>
       <c r="Z9" s="46">
         <v>9.64</v>
       </c>
       <c r="AA9" s="46">
         <v>8.48</v>
       </c>
       <c r="AB9" s="46">
         <v>8.0399999999999991</v>
       </c>
       <c r="AC9" s="46">
         <v>8.59</v>
       </c>
       <c r="AD9" s="48">
         <v>8.0500000000000007</v>
       </c>
       <c r="AE9" s="48">
         <v>7.89</v>
       </c>
       <c r="AF9" s="48">
         <v>7.97</v>
       </c>
-      <c r="AG9" s="39"/>
+      <c r="AG9" s="46">
+        <v>8.09</v>
+      </c>
       <c r="AH9" s="39"/>
       <c r="AI9" s="39"/>
       <c r="AJ9" s="39"/>
       <c r="AK9" s="39"/>
       <c r="AL9" s="39"/>
     </row>
     <row r="10" spans="1:38">
       <c r="A10" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="24">
         <v>8.2200000000000006</v>
       </c>
       <c r="C10" s="24">
         <v>8</v>
       </c>
       <c r="D10" s="24">
         <v>9.9</v>
       </c>
       <c r="E10" s="24">
         <v>8.84</v>
       </c>
       <c r="F10" s="24">
         <v>10.16</v>
       </c>
@@ -5542,51 +6406,53 @@
       </c>
       <c r="Y10" s="20">
         <v>12.29</v>
       </c>
       <c r="Z10" s="46">
         <v>18.579999999999998</v>
       </c>
       <c r="AA10" s="46">
         <v>16.54</v>
       </c>
       <c r="AB10" s="46">
         <v>14.6</v>
       </c>
       <c r="AC10" s="46">
         <v>13.7</v>
       </c>
       <c r="AD10" s="48">
         <v>11.87</v>
       </c>
       <c r="AE10" s="48">
         <v>11.76</v>
       </c>
       <c r="AF10" s="48">
         <v>11.2</v>
       </c>
-      <c r="AG10" s="39"/>
+      <c r="AG10" s="46">
+        <v>11.03</v>
+      </c>
       <c r="AH10" s="39"/>
       <c r="AI10" s="39"/>
       <c r="AJ10" s="39"/>
       <c r="AK10" s="39"/>
       <c r="AL10" s="39"/>
     </row>
     <row r="11" spans="1:38">
       <c r="A11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B11" s="24">
         <v>11.12</v>
       </c>
       <c r="C11" s="24">
         <v>10.59</v>
       </c>
       <c r="D11" s="24">
         <v>9.41</v>
       </c>
       <c r="E11" s="24">
         <v>10.38</v>
       </c>
       <c r="F11" s="24">
         <v>11.23</v>
       </c>
@@ -5646,51 +6512,53 @@
       </c>
       <c r="Y11" s="20">
         <v>7.95</v>
       </c>
       <c r="Z11" s="46">
         <v>6.9</v>
       </c>
       <c r="AA11" s="46">
         <v>7.01</v>
       </c>
       <c r="AB11" s="46">
         <v>8.08</v>
       </c>
       <c r="AC11" s="46">
         <v>7.62</v>
       </c>
       <c r="AD11" s="48">
         <v>7.18</v>
       </c>
       <c r="AE11" s="48">
         <v>7.32</v>
       </c>
       <c r="AF11" s="48">
         <v>7.19</v>
       </c>
-      <c r="AG11" s="39"/>
+      <c r="AG11" s="46">
+        <v>7.05</v>
+      </c>
       <c r="AH11" s="39"/>
       <c r="AI11" s="39"/>
       <c r="AJ11" s="39"/>
       <c r="AK11" s="39"/>
       <c r="AL11" s="39"/>
     </row>
     <row r="12" spans="1:38">
       <c r="A12" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B12" s="24">
         <v>6.85</v>
       </c>
       <c r="C12" s="24">
         <v>8.84</v>
       </c>
       <c r="D12" s="24">
         <v>7.97</v>
       </c>
       <c r="E12" s="24">
         <v>9.07</v>
       </c>
       <c r="F12" s="24">
         <v>8.6</v>
       </c>
@@ -5750,51 +6618,53 @@
       </c>
       <c r="Y12" s="20">
         <v>8.58</v>
       </c>
       <c r="Z12" s="46">
         <v>5.42</v>
       </c>
       <c r="AA12" s="46">
         <v>5.34</v>
       </c>
       <c r="AB12" s="46">
         <v>8.2100000000000009</v>
       </c>
       <c r="AC12" s="46">
         <v>8.92</v>
       </c>
       <c r="AD12" s="48">
         <v>8.77</v>
       </c>
       <c r="AE12" s="48">
         <v>8.33</v>
       </c>
       <c r="AF12" s="48">
         <v>8.6</v>
       </c>
-      <c r="AG12" s="39"/>
+      <c r="AG12" s="46">
+        <v>8.0299999999999994</v>
+      </c>
       <c r="AH12" s="39"/>
       <c r="AI12" s="39"/>
       <c r="AJ12" s="39"/>
       <c r="AK12" s="39"/>
       <c r="AL12" s="39"/>
     </row>
     <row r="13" spans="1:38">
       <c r="A13" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="24">
         <v>8.77</v>
       </c>
       <c r="C13" s="24">
         <v>11.17</v>
       </c>
       <c r="D13" s="24">
         <v>10.55</v>
       </c>
       <c r="E13" s="24">
         <v>10.68</v>
       </c>
       <c r="F13" s="24">
         <v>10.83</v>
       </c>
@@ -5854,51 +6724,53 @@
       </c>
       <c r="Y13" s="20">
         <v>8.83</v>
       </c>
       <c r="Z13" s="46">
         <v>9.4499999999999993</v>
       </c>
       <c r="AA13" s="46">
         <v>8.7200000000000006</v>
       </c>
       <c r="AB13" s="46">
         <v>9.19</v>
       </c>
       <c r="AC13" s="46">
         <v>8.75</v>
       </c>
       <c r="AD13" s="48">
         <v>8.58</v>
       </c>
       <c r="AE13" s="48">
         <v>8.01</v>
       </c>
       <c r="AF13" s="48">
         <v>8.23</v>
       </c>
-      <c r="AG13" s="39"/>
+      <c r="AG13" s="46">
+        <v>8.01</v>
+      </c>
       <c r="AH13" s="39"/>
       <c r="AI13" s="39"/>
       <c r="AJ13" s="39"/>
       <c r="AK13" s="39"/>
       <c r="AL13" s="39"/>
     </row>
     <row r="14" spans="1:38">
       <c r="A14" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="24">
         <v>9.44</v>
       </c>
       <c r="C14" s="24">
         <v>9.8800000000000008</v>
       </c>
       <c r="D14" s="24">
         <v>10.06</v>
       </c>
       <c r="E14" s="24">
         <v>9.2200000000000006</v>
       </c>
       <c r="F14" s="24">
         <v>9.5</v>
       </c>
@@ -5958,51 +6830,53 @@
       </c>
       <c r="Y14" s="20">
         <v>7.78</v>
       </c>
       <c r="Z14" s="46">
         <v>9</v>
       </c>
       <c r="AA14" s="46">
         <v>8.23</v>
       </c>
       <c r="AB14" s="46">
         <v>8.8699999999999992</v>
       </c>
       <c r="AC14" s="46">
         <v>9.1</v>
       </c>
       <c r="AD14" s="48">
         <v>8.5500000000000007</v>
       </c>
       <c r="AE14" s="48">
         <v>8.49</v>
       </c>
       <c r="AF14" s="48">
         <v>8.42</v>
       </c>
-      <c r="AG14" s="39"/>
+      <c r="AG14" s="46">
+        <v>8.1300000000000008</v>
+      </c>
       <c r="AH14" s="39"/>
       <c r="AI14" s="39"/>
       <c r="AJ14" s="39"/>
       <c r="AK14" s="39"/>
       <c r="AL14" s="39"/>
     </row>
     <row r="15" spans="1:38">
       <c r="A15" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="24">
         <v>11.07</v>
       </c>
       <c r="C15" s="24">
         <v>10.72</v>
       </c>
       <c r="D15" s="24">
         <v>9.17</v>
       </c>
       <c r="E15" s="24">
         <v>10.6</v>
       </c>
       <c r="F15" s="24">
         <v>10.27</v>
       </c>
@@ -6062,51 +6936,53 @@
       </c>
       <c r="Y15" s="20">
         <v>7.33</v>
       </c>
       <c r="Z15" s="46">
         <v>7.24</v>
       </c>
       <c r="AA15" s="46">
         <v>8.32</v>
       </c>
       <c r="AB15" s="46">
         <v>7.69</v>
       </c>
       <c r="AC15" s="46">
         <v>7.45</v>
       </c>
       <c r="AD15" s="48">
         <v>7.86</v>
       </c>
       <c r="AE15" s="48">
         <v>7.93</v>
       </c>
       <c r="AF15" s="48">
         <v>8.15</v>
       </c>
-      <c r="AG15" s="39"/>
+      <c r="AG15" s="46">
+        <v>8.06</v>
+      </c>
       <c r="AH15" s="39"/>
       <c r="AI15" s="39"/>
       <c r="AJ15" s="39"/>
       <c r="AK15" s="39"/>
       <c r="AL15" s="39"/>
     </row>
     <row r="16" spans="1:38">
       <c r="A16" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B16" s="24">
         <v>17.420000000000002</v>
       </c>
       <c r="C16" s="24">
         <v>13.01</v>
       </c>
       <c r="D16" s="24">
         <v>10.61</v>
       </c>
       <c r="E16" s="24">
         <v>10.41</v>
       </c>
       <c r="F16" s="24">
         <v>10.75</v>
       </c>
@@ -6166,51 +7042,53 @@
       </c>
       <c r="Y16" s="20">
         <v>10.87</v>
       </c>
       <c r="Z16" s="46">
         <v>8.4499999999999993</v>
       </c>
       <c r="AA16" s="46">
         <v>8.51</v>
       </c>
       <c r="AB16" s="46">
         <v>7.27</v>
       </c>
       <c r="AC16" s="46">
         <v>8.16</v>
       </c>
       <c r="AD16" s="48">
         <v>8.23</v>
       </c>
       <c r="AE16" s="48">
         <v>9.27</v>
       </c>
       <c r="AF16" s="48">
         <v>9.15</v>
       </c>
-      <c r="AG16" s="39"/>
+      <c r="AG16" s="46">
+        <v>9.61</v>
+      </c>
       <c r="AH16" s="39"/>
       <c r="AI16" s="39"/>
       <c r="AJ16" s="39"/>
       <c r="AK16" s="39"/>
       <c r="AL16" s="39"/>
     </row>
     <row r="17" spans="1:38">
       <c r="A17" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B17" s="24">
         <v>6.74</v>
       </c>
       <c r="C17" s="24">
         <v>6.66</v>
       </c>
       <c r="D17" s="24">
         <v>5.74</v>
       </c>
       <c r="E17" s="24">
         <v>7.9</v>
       </c>
       <c r="F17" s="24">
         <v>7.65</v>
       </c>
@@ -6270,51 +7148,53 @@
       </c>
       <c r="Y17" s="20">
         <v>9.2799999999999994</v>
       </c>
       <c r="Z17" s="46">
         <v>9.52</v>
       </c>
       <c r="AA17" s="46">
         <v>7.85</v>
       </c>
       <c r="AB17" s="46">
         <v>8.0399999999999991</v>
       </c>
       <c r="AC17" s="46">
         <v>7.81</v>
       </c>
       <c r="AD17" s="48">
         <v>7.04</v>
       </c>
       <c r="AE17" s="48">
         <v>7.32</v>
       </c>
       <c r="AF17" s="48">
         <v>7.47</v>
       </c>
-      <c r="AG17" s="39"/>
+      <c r="AG17" s="46">
+        <v>7.22</v>
+      </c>
       <c r="AH17" s="39"/>
       <c r="AI17" s="39"/>
       <c r="AJ17" s="39"/>
       <c r="AK17" s="39"/>
       <c r="AL17" s="39"/>
     </row>
     <row r="18" spans="1:38">
       <c r="A18" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="24">
         <v>9.93</v>
       </c>
       <c r="C18" s="24">
         <v>10.28</v>
       </c>
       <c r="D18" s="24">
         <v>9.75</v>
       </c>
       <c r="E18" s="24">
         <v>9.41</v>
       </c>
       <c r="F18" s="24">
         <v>9.64</v>
       </c>
@@ -6374,51 +7254,53 @@
       </c>
       <c r="Y18" s="20">
         <v>9.02</v>
       </c>
       <c r="Z18" s="46">
         <v>8.6199999999999992</v>
       </c>
       <c r="AA18" s="46">
         <v>9.69</v>
       </c>
       <c r="AB18" s="46">
         <v>9.09</v>
       </c>
       <c r="AC18" s="46">
         <v>8.9499999999999993</v>
       </c>
       <c r="AD18" s="48">
         <v>8.67</v>
       </c>
       <c r="AE18" s="48">
         <v>8.48</v>
       </c>
       <c r="AF18" s="48">
         <v>8.36</v>
       </c>
-      <c r="AG18" s="39"/>
+      <c r="AG18" s="46">
+        <v>8.4700000000000006</v>
+      </c>
       <c r="AH18" s="39"/>
       <c r="AI18" s="39"/>
       <c r="AJ18" s="39"/>
       <c r="AK18" s="39"/>
       <c r="AL18" s="39"/>
     </row>
     <row r="19" spans="1:38">
       <c r="A19" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B19" s="24">
         <v>7.52</v>
       </c>
       <c r="C19" s="24">
         <v>8.3800000000000008</v>
       </c>
       <c r="D19" s="24">
         <v>8.01</v>
       </c>
       <c r="E19" s="24">
         <v>7.92</v>
       </c>
       <c r="F19" s="24">
         <v>9.3000000000000007</v>
       </c>
@@ -6478,51 +7360,53 @@
       </c>
       <c r="Y19" s="20">
         <v>9.64</v>
       </c>
       <c r="Z19" s="46">
         <v>9.23</v>
       </c>
       <c r="AA19" s="46">
         <v>8.31</v>
       </c>
       <c r="AB19" s="46">
         <v>8.66</v>
       </c>
       <c r="AC19" s="46">
         <v>9.48</v>
       </c>
       <c r="AD19" s="48">
         <v>9.16</v>
       </c>
       <c r="AE19" s="48">
         <v>9.02</v>
       </c>
       <c r="AF19" s="48">
         <v>8.68</v>
       </c>
-      <c r="AG19" s="39"/>
+      <c r="AG19" s="46">
+        <v>8.43</v>
+      </c>
       <c r="AH19" s="39"/>
       <c r="AI19" s="39"/>
       <c r="AJ19" s="39"/>
       <c r="AK19" s="39"/>
       <c r="AL19" s="39"/>
     </row>
     <row r="20" spans="1:38">
       <c r="A20" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B20" s="24">
         <v>14.14</v>
       </c>
       <c r="C20" s="24">
         <v>12.65</v>
       </c>
       <c r="D20" s="24">
         <v>11.8</v>
       </c>
       <c r="E20" s="24">
         <v>12.67</v>
       </c>
       <c r="F20" s="24">
         <v>14.24</v>
       </c>
@@ -6582,51 +7466,53 @@
       </c>
       <c r="Y20" s="20">
         <v>14.48</v>
       </c>
       <c r="Z20" s="46">
         <v>7.22</v>
       </c>
       <c r="AA20" s="46">
         <v>8.7100000000000009</v>
       </c>
       <c r="AB20" s="46">
         <v>9.66</v>
       </c>
       <c r="AC20" s="46">
         <v>10.46</v>
       </c>
       <c r="AD20" s="48">
         <v>9.6199999999999992</v>
       </c>
       <c r="AE20" s="48">
         <v>10.68</v>
       </c>
       <c r="AF20" s="48">
         <v>10.35</v>
       </c>
-      <c r="AG20" s="39"/>
+      <c r="AG20" s="46">
+        <v>10.28</v>
+      </c>
       <c r="AH20" s="39"/>
       <c r="AI20" s="39"/>
       <c r="AJ20" s="39"/>
       <c r="AK20" s="39"/>
       <c r="AL20" s="39"/>
     </row>
     <row r="21" spans="1:38">
       <c r="A21" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B21" s="24">
         <v>11.5</v>
       </c>
       <c r="C21" s="24">
         <v>9.61</v>
       </c>
       <c r="D21" s="24">
         <v>9.43</v>
       </c>
       <c r="E21" s="24">
         <v>9.6</v>
       </c>
       <c r="F21" s="24">
         <v>9.3000000000000007</v>
       </c>
@@ -6686,89 +7572,90 @@
       </c>
       <c r="Y21" s="20">
         <v>8.8800000000000008</v>
       </c>
       <c r="Z21" s="46">
         <v>7.04</v>
       </c>
       <c r="AA21" s="46">
         <v>6.13</v>
       </c>
       <c r="AB21" s="46">
         <v>7.3</v>
       </c>
       <c r="AC21" s="46">
         <v>8.2100000000000009</v>
       </c>
       <c r="AD21" s="48">
         <v>7.45</v>
       </c>
       <c r="AE21" s="48">
         <v>7.49</v>
       </c>
       <c r="AF21" s="48">
         <v>7.53</v>
       </c>
-      <c r="AG21" s="39"/>
+      <c r="AG21" s="46">
+        <v>7.53</v>
+      </c>
       <c r="AH21" s="39"/>
       <c r="AI21" s="39"/>
       <c r="AJ21" s="39"/>
       <c r="AK21" s="39"/>
       <c r="AL21" s="39"/>
     </row>
     <row r="22" spans="1:38">
-      <c r="A22" s="59" t="s">
+      <c r="A22" s="77" t="s">
         <v>4</v>
       </c>
-      <c r="B22" s="59"/>
-[...22 lines deleted...]
-      <c r="Y22" s="59"/>
+      <c r="B22" s="77"/>
+      <c r="C22" s="77"/>
+      <c r="D22" s="77"/>
+      <c r="E22" s="77"/>
+      <c r="F22" s="77"/>
+      <c r="G22" s="77"/>
+      <c r="H22" s="77"/>
+      <c r="I22" s="77"/>
+      <c r="J22" s="77"/>
+      <c r="K22" s="77"/>
+      <c r="L22" s="77"/>
+      <c r="M22" s="77"/>
+      <c r="N22" s="77"/>
+      <c r="O22" s="77"/>
+      <c r="P22" s="77"/>
+      <c r="Q22" s="77"/>
+      <c r="R22" s="77"/>
+      <c r="S22" s="77"/>
+      <c r="T22" s="77"/>
+      <c r="U22" s="77"/>
+      <c r="V22" s="77"/>
+      <c r="W22" s="77"/>
+      <c r="X22" s="77"/>
+      <c r="Y22" s="77"/>
       <c r="AD22" s="39"/>
       <c r="AE22" s="48"/>
       <c r="AF22" s="48"/>
-      <c r="AG22" s="39"/>
       <c r="AH22" s="39"/>
       <c r="AI22" s="39"/>
       <c r="AJ22" s="39"/>
       <c r="AK22" s="39"/>
       <c r="AL22" s="39"/>
     </row>
     <row r="23" spans="1:38">
       <c r="A23" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="24">
         <v>10.94</v>
       </c>
       <c r="C23" s="24">
         <v>10.78</v>
       </c>
       <c r="D23" s="24">
         <v>10.1</v>
       </c>
       <c r="E23" s="24">
         <v>10.210000000000001</v>
       </c>
       <c r="F23" s="24">
         <v>10.06</v>
       </c>
@@ -6828,51 +7715,53 @@
       </c>
       <c r="Y23" s="20">
         <v>8.67</v>
       </c>
       <c r="Z23" s="46">
         <v>9.0500000000000007</v>
       </c>
       <c r="AA23" s="46">
         <v>8.32</v>
       </c>
       <c r="AB23" s="46">
         <v>8.06</v>
       </c>
       <c r="AC23" s="46">
         <v>8.4</v>
       </c>
       <c r="AD23" s="48">
         <v>8.16</v>
       </c>
       <c r="AE23" s="48">
         <v>8.2799999999999994</v>
       </c>
       <c r="AF23" s="48">
         <v>8.36</v>
       </c>
-      <c r="AG23" s="39"/>
+      <c r="AG23" s="46">
+        <v>8.33</v>
+      </c>
       <c r="AH23" s="39"/>
       <c r="AI23" s="39"/>
       <c r="AJ23" s="39"/>
       <c r="AK23" s="39"/>
       <c r="AL23" s="39"/>
     </row>
     <row r="24" spans="1:38">
       <c r="A24" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="24">
         <v>10.45</v>
       </c>
       <c r="C24" s="24">
         <v>10.56</v>
       </c>
       <c r="D24" s="24">
         <v>9.92</v>
       </c>
       <c r="E24" s="24">
         <v>10.050000000000001</v>
       </c>
       <c r="F24" s="24">
         <v>9.82</v>
       </c>
@@ -6932,51 +7821,53 @@
       </c>
       <c r="Y24" s="20">
         <v>8.49</v>
       </c>
       <c r="Z24" s="46">
         <v>9.4</v>
       </c>
       <c r="AA24" s="46">
         <v>8.44</v>
       </c>
       <c r="AB24" s="46">
         <v>8.14</v>
       </c>
       <c r="AC24" s="46">
         <v>8.42</v>
       </c>
       <c r="AD24" s="48">
         <v>8.18</v>
       </c>
       <c r="AE24" s="48">
         <v>8.2899999999999991</v>
       </c>
       <c r="AF24" s="48">
         <v>8.43</v>
       </c>
-      <c r="AG24" s="39"/>
+      <c r="AG24" s="46">
+        <v>8.36</v>
+      </c>
       <c r="AH24" s="39"/>
       <c r="AI24" s="39"/>
       <c r="AJ24" s="39"/>
       <c r="AK24" s="39"/>
       <c r="AL24" s="39"/>
     </row>
     <row r="25" spans="1:38">
       <c r="A25" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B25" s="24">
         <v>9.74</v>
       </c>
       <c r="C25" s="24">
         <v>11.54</v>
       </c>
       <c r="D25" s="24">
         <v>12.78</v>
       </c>
       <c r="E25" s="24">
         <v>15.65</v>
       </c>
       <c r="F25" s="24">
         <v>15.2</v>
       </c>
@@ -7036,51 +7927,53 @@
       </c>
       <c r="Y25" s="20">
         <v>8.69</v>
       </c>
       <c r="Z25" s="46">
         <v>6.91</v>
       </c>
       <c r="AA25" s="46">
         <v>6.53</v>
       </c>
       <c r="AB25" s="46">
         <v>8.1199999999999992</v>
       </c>
       <c r="AC25" s="46">
         <v>8.61</v>
       </c>
       <c r="AD25" s="48">
         <v>8.5399999999999991</v>
       </c>
       <c r="AE25" s="48">
         <v>8.52</v>
       </c>
       <c r="AF25" s="48">
         <v>7.68</v>
       </c>
-      <c r="AG25" s="39"/>
+      <c r="AG25" s="46">
+        <v>7.93</v>
+      </c>
       <c r="AH25" s="39"/>
       <c r="AI25" s="39"/>
       <c r="AJ25" s="39"/>
       <c r="AK25" s="39"/>
       <c r="AL25" s="39"/>
     </row>
     <row r="26" spans="1:38">
       <c r="A26" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B26" s="24">
         <v>10.45</v>
       </c>
       <c r="C26" s="24">
         <v>9.8800000000000008</v>
       </c>
       <c r="D26" s="24">
         <v>8.24</v>
       </c>
       <c r="E26" s="24">
         <v>7.49</v>
       </c>
       <c r="F26" s="24">
         <v>8.0500000000000007</v>
       </c>
@@ -7140,51 +8033,53 @@
       </c>
       <c r="Y26" s="20">
         <v>8.0500000000000007</v>
       </c>
       <c r="Z26" s="46">
         <v>10.7</v>
       </c>
       <c r="AA26" s="46">
         <v>7.57</v>
       </c>
       <c r="AB26" s="46">
         <v>8.64</v>
       </c>
       <c r="AC26" s="46">
         <v>9.26</v>
       </c>
       <c r="AD26" s="48">
         <v>7.74</v>
       </c>
       <c r="AE26" s="48">
         <v>7.37</v>
       </c>
       <c r="AF26" s="48">
         <v>7.88</v>
       </c>
-      <c r="AG26" s="39"/>
+      <c r="AG26" s="46">
+        <v>7.12</v>
+      </c>
       <c r="AH26" s="39"/>
       <c r="AI26" s="39"/>
       <c r="AJ26" s="39"/>
       <c r="AK26" s="39"/>
       <c r="AL26" s="39"/>
     </row>
     <row r="27" spans="1:38">
       <c r="A27" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B27" s="24">
         <v>21.77</v>
       </c>
       <c r="C27" s="24">
         <v>14.4</v>
       </c>
       <c r="D27" s="24">
         <v>10.94</v>
       </c>
       <c r="E27" s="24">
         <v>10.130000000000001</v>
       </c>
       <c r="F27" s="24">
         <v>11.01</v>
       </c>
@@ -7244,51 +8139,53 @@
       </c>
       <c r="Y27" s="20">
         <v>12.07</v>
       </c>
       <c r="Z27" s="46">
         <v>5.8</v>
       </c>
       <c r="AA27" s="46">
         <v>8.39</v>
       </c>
       <c r="AB27" s="46">
         <v>7.51</v>
       </c>
       <c r="AC27" s="46">
         <v>9.3699999999999992</v>
       </c>
       <c r="AD27" s="48">
         <v>9.56</v>
       </c>
       <c r="AE27" s="48">
         <v>10.26</v>
       </c>
       <c r="AF27" s="48">
         <v>9.85</v>
       </c>
-      <c r="AG27" s="39"/>
+      <c r="AG27" s="46">
+        <v>10.82</v>
+      </c>
       <c r="AH27" s="39"/>
       <c r="AI27" s="39"/>
       <c r="AJ27" s="39"/>
       <c r="AK27" s="39"/>
       <c r="AL27" s="39"/>
     </row>
     <row r="28" spans="1:38">
       <c r="A28" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B28" s="24">
         <v>13.57</v>
       </c>
       <c r="C28" s="24">
         <v>12.27</v>
       </c>
       <c r="D28" s="24">
         <v>11.8</v>
       </c>
       <c r="E28" s="24">
         <v>10.96</v>
       </c>
       <c r="F28" s="24">
         <v>11.14</v>
       </c>
@@ -7348,89 +8245,90 @@
       </c>
       <c r="Y28" s="20">
         <v>9.93</v>
       </c>
       <c r="Z28" s="46">
         <v>5.52</v>
       </c>
       <c r="AA28" s="46">
         <v>7.71</v>
       </c>
       <c r="AB28" s="46">
         <v>6.66</v>
       </c>
       <c r="AC28" s="46">
         <v>6.88</v>
       </c>
       <c r="AD28" s="48">
         <v>6.98</v>
       </c>
       <c r="AE28" s="48">
         <v>7.25</v>
       </c>
       <c r="AF28" s="48">
         <v>6.86</v>
       </c>
-      <c r="AG28" s="39"/>
+      <c r="AG28" s="46">
+        <v>7.04</v>
+      </c>
       <c r="AH28" s="39"/>
       <c r="AI28" s="39"/>
       <c r="AJ28" s="39"/>
       <c r="AK28" s="39"/>
       <c r="AL28" s="39"/>
     </row>
     <row r="29" spans="1:38">
-      <c r="A29" s="52" t="s">
+      <c r="A29" s="70" t="s">
         <v>5</v>
       </c>
-      <c r="B29" s="52"/>
-[...22 lines deleted...]
-      <c r="Y29" s="52"/>
+      <c r="B29" s="70"/>
+      <c r="C29" s="70"/>
+      <c r="D29" s="70"/>
+      <c r="E29" s="70"/>
+      <c r="F29" s="70"/>
+      <c r="G29" s="70"/>
+      <c r="H29" s="70"/>
+      <c r="I29" s="70"/>
+      <c r="J29" s="70"/>
+      <c r="K29" s="70"/>
+      <c r="L29" s="70"/>
+      <c r="M29" s="70"/>
+      <c r="N29" s="70"/>
+      <c r="O29" s="70"/>
+      <c r="P29" s="70"/>
+      <c r="Q29" s="70"/>
+      <c r="R29" s="70"/>
+      <c r="S29" s="70"/>
+      <c r="T29" s="70"/>
+      <c r="U29" s="70"/>
+      <c r="V29" s="70"/>
+      <c r="W29" s="70"/>
+      <c r="X29" s="70"/>
+      <c r="Y29" s="70"/>
       <c r="AD29" s="39"/>
       <c r="AE29" s="48"/>
       <c r="AF29" s="48"/>
-      <c r="AG29" s="39"/>
       <c r="AH29" s="39"/>
       <c r="AI29" s="39"/>
       <c r="AJ29" s="39"/>
       <c r="AK29" s="39"/>
       <c r="AL29" s="39"/>
     </row>
     <row r="30" spans="1:38">
       <c r="A30" s="44" t="s">
         <v>33</v>
       </c>
       <c r="B30" s="24">
         <v>9.73</v>
       </c>
       <c r="C30" s="24">
         <v>9.7100000000000009</v>
       </c>
       <c r="D30" s="24">
         <v>9.14</v>
       </c>
       <c r="E30" s="24">
         <v>9.4600000000000009</v>
       </c>
       <c r="F30" s="25">
         <v>9.75</v>
       </c>
@@ -7490,51 +8388,53 @@
       </c>
       <c r="Y30" s="20">
         <v>9.0299999999999994</v>
       </c>
       <c r="Z30" s="46">
         <v>8.8699999999999992</v>
       </c>
       <c r="AA30" s="46">
         <v>8.39</v>
       </c>
       <c r="AB30" s="46">
         <v>8.73</v>
       </c>
       <c r="AC30" s="48">
         <v>8.8699999999999992</v>
       </c>
       <c r="AD30" s="48">
         <v>8.3699999999999992</v>
       </c>
       <c r="AE30" s="48">
         <v>8.3699999999999992</v>
       </c>
       <c r="AF30" s="48">
         <v>8.39</v>
       </c>
-      <c r="AG30" s="39"/>
+      <c r="AG30" s="46">
+        <v>8.25</v>
+      </c>
       <c r="AH30" s="39"/>
       <c r="AI30" s="39"/>
       <c r="AJ30" s="39"/>
       <c r="AK30" s="39"/>
       <c r="AL30" s="39"/>
     </row>
     <row r="31" spans="1:38">
       <c r="A31" s="43" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="24">
         <v>10.16</v>
       </c>
       <c r="C31" s="24">
         <v>9.91</v>
       </c>
       <c r="D31" s="24">
         <v>8.82</v>
       </c>
       <c r="E31" s="24">
         <v>9.73</v>
       </c>
       <c r="F31" s="25">
         <v>10.18</v>
       </c>
@@ -7594,51 +8494,53 @@
       </c>
       <c r="Y31" s="20">
         <v>9.44</v>
       </c>
       <c r="Z31" s="46">
         <v>9.64</v>
       </c>
       <c r="AA31" s="46">
         <v>8.48</v>
       </c>
       <c r="AB31" s="46">
         <v>8.0399999999999991</v>
       </c>
       <c r="AC31" s="48">
         <v>8.59</v>
       </c>
       <c r="AD31" s="48">
         <v>8.0500000000000007</v>
       </c>
       <c r="AE31" s="48">
         <v>7.89</v>
       </c>
       <c r="AF31" s="48">
         <v>7.97</v>
       </c>
-      <c r="AG31" s="39"/>
+      <c r="AG31" s="46">
+        <v>8.09</v>
+      </c>
       <c r="AH31" s="39"/>
       <c r="AI31" s="39"/>
       <c r="AJ31" s="39"/>
       <c r="AK31" s="39"/>
       <c r="AL31" s="39"/>
     </row>
     <row r="32" spans="1:38">
       <c r="A32" s="43" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="24">
         <v>8.2200000000000006</v>
       </c>
       <c r="C32" s="24">
         <v>8</v>
       </c>
       <c r="D32" s="24">
         <v>9.9</v>
       </c>
       <c r="E32" s="24">
         <v>8.84</v>
       </c>
       <c r="F32" s="25">
         <v>10.16</v>
       </c>
@@ -7698,51 +8600,53 @@
       </c>
       <c r="Y32" s="20">
         <v>12.29</v>
       </c>
       <c r="Z32" s="46">
         <v>18.579999999999998</v>
       </c>
       <c r="AA32" s="46">
         <v>16.54</v>
       </c>
       <c r="AB32" s="46">
         <v>14.6</v>
       </c>
       <c r="AC32" s="48">
         <v>13.7</v>
       </c>
       <c r="AD32" s="48">
         <v>11.87</v>
       </c>
       <c r="AE32" s="48">
         <v>11.76</v>
       </c>
       <c r="AF32" s="48">
         <v>11.2</v>
       </c>
-      <c r="AG32" s="39"/>
+      <c r="AG32" s="46">
+        <v>11.03</v>
+      </c>
       <c r="AH32" s="39"/>
       <c r="AI32" s="39"/>
       <c r="AJ32" s="39"/>
       <c r="AK32" s="39"/>
       <c r="AL32" s="39"/>
     </row>
     <row r="33" spans="1:38">
       <c r="A33" s="43" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="24">
         <v>11.78</v>
       </c>
       <c r="C33" s="24">
         <v>10.14</v>
       </c>
       <c r="D33" s="24">
         <v>7.82</v>
       </c>
       <c r="E33" s="24">
         <v>7.9</v>
       </c>
       <c r="F33" s="25">
         <v>9.35</v>
       </c>
@@ -7802,51 +8706,53 @@
       </c>
       <c r="Y33" s="20">
         <v>7.59</v>
       </c>
       <c r="Z33" s="46">
         <v>6.9</v>
       </c>
       <c r="AA33" s="46">
         <v>7.24</v>
       </c>
       <c r="AB33" s="46">
         <v>8.06</v>
       </c>
       <c r="AC33" s="48">
         <v>7.12</v>
       </c>
       <c r="AD33" s="48">
         <v>6.5</v>
       </c>
       <c r="AE33" s="48">
         <v>6.72</v>
       </c>
       <c r="AF33" s="48">
         <v>6.95</v>
       </c>
-      <c r="AG33" s="39"/>
+      <c r="AG33" s="46">
+        <v>6.61</v>
+      </c>
       <c r="AH33" s="39"/>
       <c r="AI33" s="39"/>
       <c r="AJ33" s="39"/>
       <c r="AK33" s="39"/>
       <c r="AL33" s="39"/>
     </row>
     <row r="34" spans="1:38">
       <c r="A34" s="43" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="24">
         <v>6.85</v>
       </c>
       <c r="C34" s="24">
         <v>8.84</v>
       </c>
       <c r="D34" s="24">
         <v>7.97</v>
       </c>
       <c r="E34" s="24">
         <v>9.07</v>
       </c>
       <c r="F34" s="25">
         <v>8.6</v>
       </c>
@@ -7906,51 +8812,53 @@
       </c>
       <c r="Y34" s="20">
         <v>8.58</v>
       </c>
       <c r="Z34" s="46">
         <v>5.42</v>
       </c>
       <c r="AA34" s="46">
         <v>5.34</v>
       </c>
       <c r="AB34" s="46">
         <v>8.2100000000000009</v>
       </c>
       <c r="AC34" s="48">
         <v>8.92</v>
       </c>
       <c r="AD34" s="48">
         <v>8.77</v>
       </c>
       <c r="AE34" s="48">
         <v>8.33</v>
       </c>
       <c r="AF34" s="48">
         <v>8.6</v>
       </c>
-      <c r="AG34" s="39"/>
+      <c r="AG34" s="46">
+        <v>8.0299999999999994</v>
+      </c>
       <c r="AH34" s="39"/>
       <c r="AI34" s="39"/>
       <c r="AJ34" s="39"/>
       <c r="AK34" s="39"/>
       <c r="AL34" s="39"/>
     </row>
     <row r="35" spans="1:38">
       <c r="A35" s="43" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="24">
         <v>8.77</v>
       </c>
       <c r="C35" s="24">
         <v>11.17</v>
       </c>
       <c r="D35" s="24">
         <v>10.55</v>
       </c>
       <c r="E35" s="24">
         <v>10.68</v>
       </c>
       <c r="F35" s="25">
         <v>10.83</v>
       </c>
@@ -8010,51 +8918,53 @@
       </c>
       <c r="Y35" s="20">
         <v>8.83</v>
       </c>
       <c r="Z35" s="46">
         <v>9.4499999999999993</v>
       </c>
       <c r="AA35" s="46">
         <v>8.7200000000000006</v>
       </c>
       <c r="AB35" s="46">
         <v>9.19</v>
       </c>
       <c r="AC35" s="48">
         <v>8.75</v>
       </c>
       <c r="AD35" s="48">
         <v>8.58</v>
       </c>
       <c r="AE35" s="48">
         <v>8.01</v>
       </c>
       <c r="AF35" s="48">
         <v>8.23</v>
       </c>
-      <c r="AG35" s="39"/>
+      <c r="AG35" s="46">
+        <v>8.01</v>
+      </c>
       <c r="AH35" s="39"/>
       <c r="AI35" s="39"/>
       <c r="AJ35" s="39"/>
       <c r="AK35" s="39"/>
       <c r="AL35" s="39"/>
     </row>
     <row r="36" spans="1:38">
       <c r="A36" s="43" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="24">
         <v>9.44</v>
       </c>
       <c r="C36" s="24">
         <v>9.8800000000000008</v>
       </c>
       <c r="D36" s="24">
         <v>10.06</v>
       </c>
       <c r="E36" s="24">
         <v>9.2200000000000006</v>
       </c>
       <c r="F36" s="25">
         <v>9.5</v>
       </c>
@@ -8114,51 +9024,53 @@
       </c>
       <c r="Y36" s="20">
         <v>7.78</v>
       </c>
       <c r="Z36" s="46">
         <v>9</v>
       </c>
       <c r="AA36" s="46">
         <v>8.23</v>
       </c>
       <c r="AB36" s="46">
         <v>8.8699999999999992</v>
       </c>
       <c r="AC36" s="48">
         <v>9.1</v>
       </c>
       <c r="AD36" s="48">
         <v>8.5500000000000007</v>
       </c>
       <c r="AE36" s="48">
         <v>8.49</v>
       </c>
       <c r="AF36" s="48">
         <v>8.42</v>
       </c>
-      <c r="AG36" s="39"/>
+      <c r="AG36" s="46">
+        <v>8.1300000000000008</v>
+      </c>
       <c r="AH36" s="39"/>
       <c r="AI36" s="39"/>
       <c r="AJ36" s="39"/>
       <c r="AK36" s="39"/>
       <c r="AL36" s="39"/>
     </row>
     <row r="37" spans="1:38">
       <c r="A37" s="43" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="24">
         <v>11.47</v>
       </c>
       <c r="C37" s="24">
         <v>11.27</v>
       </c>
       <c r="D37" s="24">
         <v>9.7799999999999994</v>
       </c>
       <c r="E37" s="24">
         <v>12.67</v>
       </c>
       <c r="F37" s="25">
         <v>11.75</v>
       </c>
@@ -8218,51 +9130,53 @@
       </c>
       <c r="Y37" s="20">
         <v>6.85</v>
       </c>
       <c r="Z37" s="46">
         <v>4.88</v>
       </c>
       <c r="AA37" s="46">
         <v>8.82</v>
       </c>
       <c r="AB37" s="46">
         <v>7.05</v>
       </c>
       <c r="AC37" s="48">
         <v>6.24</v>
       </c>
       <c r="AD37" s="48">
         <v>7.94</v>
       </c>
       <c r="AE37" s="48">
         <v>8.3000000000000007</v>
       </c>
       <c r="AF37" s="48">
         <v>8.34</v>
       </c>
-      <c r="AG37" s="39"/>
+      <c r="AG37" s="46">
+        <v>8.6999999999999993</v>
+      </c>
       <c r="AH37" s="39"/>
       <c r="AI37" s="39"/>
       <c r="AJ37" s="39"/>
       <c r="AK37" s="39"/>
       <c r="AL37" s="39"/>
     </row>
     <row r="38" spans="1:38">
       <c r="A38" s="43" t="s">
         <v>45</v>
       </c>
       <c r="B38" s="24">
         <v>13.69</v>
       </c>
       <c r="C38" s="24">
         <v>11.8</v>
       </c>
       <c r="D38" s="24">
         <v>10.32</v>
       </c>
       <c r="E38" s="24">
         <v>10.65</v>
       </c>
       <c r="F38" s="25">
         <v>10.53</v>
       </c>
@@ -8322,51 +9236,53 @@
       </c>
       <c r="Y38" s="20">
         <v>9.8000000000000007</v>
       </c>
       <c r="Z38" s="46">
         <v>10.95</v>
       </c>
       <c r="AA38" s="46">
         <v>8.6300000000000008</v>
       </c>
       <c r="AB38" s="46">
         <v>7.04</v>
       </c>
       <c r="AC38" s="48">
         <v>7.03</v>
       </c>
       <c r="AD38" s="48">
         <v>6.98</v>
       </c>
       <c r="AE38" s="48">
         <v>8.36</v>
       </c>
       <c r="AF38" s="48">
         <v>8.51</v>
       </c>
-      <c r="AG38" s="39"/>
+      <c r="AG38" s="46">
+        <v>8.48</v>
+      </c>
       <c r="AH38" s="39"/>
       <c r="AI38" s="39"/>
       <c r="AJ38" s="39"/>
       <c r="AK38" s="39"/>
       <c r="AL38" s="39"/>
     </row>
     <row r="39" spans="1:38">
       <c r="A39" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B39" s="24">
         <v>6.74</v>
       </c>
       <c r="C39" s="24">
         <v>6.66</v>
       </c>
       <c r="D39" s="24">
         <v>5.74</v>
       </c>
       <c r="E39" s="24">
         <v>7.9</v>
       </c>
       <c r="F39" s="25">
         <v>7.65</v>
       </c>
@@ -8426,51 +9342,53 @@
       </c>
       <c r="Y39" s="20">
         <v>9.2799999999999994</v>
       </c>
       <c r="Z39" s="46">
         <v>9.52</v>
       </c>
       <c r="AA39" s="46">
         <v>7.85</v>
       </c>
       <c r="AB39" s="46">
         <v>8.0399999999999991</v>
       </c>
       <c r="AC39" s="48">
         <v>7.81</v>
       </c>
       <c r="AD39" s="48">
         <v>7.04</v>
       </c>
       <c r="AE39" s="48">
         <v>7.32</v>
       </c>
       <c r="AF39" s="48">
         <v>7.47</v>
       </c>
-      <c r="AG39" s="39"/>
+      <c r="AG39" s="46">
+        <v>7.22</v>
+      </c>
       <c r="AH39" s="39"/>
       <c r="AI39" s="39"/>
       <c r="AJ39" s="39"/>
       <c r="AK39" s="39"/>
       <c r="AL39" s="39"/>
     </row>
     <row r="40" spans="1:38">
       <c r="A40" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B40" s="24">
         <v>8.1199999999999992</v>
       </c>
       <c r="C40" s="24">
         <v>9.2799999999999994</v>
       </c>
       <c r="D40" s="24">
         <v>8.7200000000000006</v>
       </c>
       <c r="E40" s="24">
         <v>8.6300000000000008</v>
       </c>
       <c r="F40" s="25">
         <v>8.89</v>
       </c>
@@ -8530,51 +9448,53 @@
       </c>
       <c r="Y40" s="20">
         <v>8.5399999999999991</v>
       </c>
       <c r="Z40" s="46">
         <v>10.27</v>
       </c>
       <c r="AA40" s="46">
         <v>10.74</v>
       </c>
       <c r="AB40" s="46">
         <v>10.37</v>
       </c>
       <c r="AC40" s="48">
         <v>10.039999999999999</v>
       </c>
       <c r="AD40" s="48">
         <v>9.56</v>
       </c>
       <c r="AE40" s="48">
         <v>9.1300000000000008</v>
       </c>
       <c r="AF40" s="48">
         <v>9.15</v>
       </c>
-      <c r="AG40" s="39"/>
+      <c r="AG40" s="46">
+        <v>9.2200000000000006</v>
+      </c>
       <c r="AH40" s="39"/>
       <c r="AI40" s="39"/>
       <c r="AJ40" s="39"/>
       <c r="AK40" s="39"/>
       <c r="AL40" s="39"/>
     </row>
     <row r="41" spans="1:38" s="39" customFormat="1">
       <c r="A41" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B41" s="24">
         <v>7.52</v>
       </c>
       <c r="C41" s="24">
         <v>8.3800000000000008</v>
       </c>
       <c r="D41" s="24">
         <v>8.01</v>
       </c>
       <c r="E41" s="24">
         <v>7.92</v>
       </c>
       <c r="F41" s="25">
         <v>9.3000000000000007</v>
       </c>
@@ -8634,50 +9554,53 @@
       </c>
       <c r="Y41" s="20">
         <v>9.64</v>
       </c>
       <c r="Z41" s="46">
         <v>9.23</v>
       </c>
       <c r="AA41" s="46">
         <v>8.31</v>
       </c>
       <c r="AB41" s="46">
         <v>8.66</v>
       </c>
       <c r="AC41" s="48">
         <v>9.48</v>
       </c>
       <c r="AD41" s="48">
         <v>9.16</v>
       </c>
       <c r="AE41" s="48">
         <v>9.02</v>
       </c>
       <c r="AF41" s="48">
         <v>8.68</v>
       </c>
+      <c r="AG41" s="46">
+        <v>8.43</v>
+      </c>
     </row>
     <row r="42" spans="1:38">
       <c r="A42" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B42" s="24">
         <v>14.14</v>
       </c>
       <c r="C42" s="24">
         <v>12.65</v>
       </c>
       <c r="D42" s="24">
         <v>11.8</v>
       </c>
       <c r="E42" s="24">
         <v>12.67</v>
       </c>
       <c r="F42" s="25">
         <v>14.24</v>
       </c>
       <c r="G42" s="26">
         <v>14.26</v>
       </c>
       <c r="H42" s="26">
         <v>14.38</v>
@@ -8732,51 +9655,53 @@
       </c>
       <c r="Y42" s="20">
         <v>14.48</v>
       </c>
       <c r="Z42" s="46">
         <v>7.22</v>
       </c>
       <c r="AA42" s="46">
         <v>8.7100000000000009</v>
       </c>
       <c r="AB42" s="46">
         <v>9.66</v>
       </c>
       <c r="AC42" s="48">
         <v>10.46</v>
       </c>
       <c r="AD42" s="48">
         <v>9.6199999999999992</v>
       </c>
       <c r="AE42" s="48">
         <v>10.68</v>
       </c>
       <c r="AF42" s="48">
         <v>10.35</v>
       </c>
-      <c r="AG42" s="39"/>
+      <c r="AG42" s="46">
+        <v>10.28</v>
+      </c>
       <c r="AH42" s="39"/>
       <c r="AI42" s="39"/>
       <c r="AJ42" s="39"/>
       <c r="AK42" s="39"/>
       <c r="AL42" s="39"/>
     </row>
     <row r="43" spans="1:38" s="39" customFormat="1">
       <c r="A43" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B43" s="28">
         <v>11.5</v>
       </c>
       <c r="C43" s="28">
         <v>9.61</v>
       </c>
       <c r="D43" s="28">
         <v>9.43</v>
       </c>
       <c r="E43" s="28">
         <v>9.6</v>
       </c>
       <c r="F43" s="28">
         <v>9.3000000000000007</v>
       </c>
@@ -8836,220 +9761,222 @@
       </c>
       <c r="Y43" s="32">
         <v>8.8800000000000008</v>
       </c>
       <c r="Z43" s="47">
         <v>7.04</v>
       </c>
       <c r="AA43" s="47">
         <v>6.13</v>
       </c>
       <c r="AB43" s="47">
         <v>7.3</v>
       </c>
       <c r="AC43" s="47">
         <v>8.2100000000000009</v>
       </c>
       <c r="AD43" s="47">
         <v>7.45</v>
       </c>
       <c r="AE43" s="47">
         <v>7.49</v>
       </c>
       <c r="AF43" s="47">
         <v>7.53</v>
       </c>
-      <c r="AG43" s="21"/>
+      <c r="AG43" s="47">
+        <v>7.53</v>
+      </c>
       <c r="AH43" s="21"/>
       <c r="AI43" s="21"/>
       <c r="AJ43" s="21"/>
       <c r="AK43" s="21"/>
       <c r="AL43" s="21"/>
     </row>
     <row r="44" spans="1:38">
       <c r="A44" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="A22:Y22"/>
+    <mergeCell ref="A29:Y29"/>
+    <mergeCell ref="X3:Y3"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="A4:A5"/>
     <mergeCell ref="AJ3:AK3"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
-    <mergeCell ref="A22:Y22"/>
-[...3 lines deleted...]
-    <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK58"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="AH22" sqref="AH22"/>
+    <sheetView topLeftCell="L1" workbookViewId="0">
+      <pane ySplit="5" topLeftCell="A27" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="AG7" sqref="AG7:AG53"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="27.5703125" style="14" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="4.28515625" style="14" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="27.5546875" style="14" customWidth="1"/>
+    <col min="2" max="2" width="6.5546875" style="14" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.109375" style="14" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="5.5546875" style="14" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.33203125" style="14" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4" style="14" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="4.42578125" style="14" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="3.85546875" style="14" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="4.44140625" style="14" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="3.88671875" style="14" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="14" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="8.85546875" style="14" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="17" max="17" width="4.28515625" style="39" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.88671875" style="14" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.6640625" style="14" bestFit="1" customWidth="1"/>
+    <col min="12" max="13" width="8.33203125" style="14" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.5546875" style="14" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.109375" style="14" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="5.5546875" style="14" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.33203125" style="39" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4" style="39" bestFit="1" customWidth="1"/>
-    <col min="19" max="19" width="4.42578125" style="39" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="3.85546875" style="39" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="4.44140625" style="39" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="3.88671875" style="39" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="6" style="39" bestFit="1" customWidth="1"/>
-    <col min="22" max="22" width="8.85546875" style="39" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="39"/>
+    <col min="22" max="22" width="8.88671875" style="39" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.6640625" style="39" bestFit="1" customWidth="1"/>
+    <col min="24" max="25" width="8.33203125" style="39" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="39"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="61" t="s">
+    <row r="1" spans="1:37" ht="13.2">
+      <c r="A1" s="79" t="s">
         <v>34</v>
       </c>
-      <c r="B1" s="61"/>
-[...22 lines deleted...]
-      <c r="Y1" s="61"/>
+      <c r="B1" s="79"/>
+      <c r="C1" s="79"/>
+      <c r="D1" s="79"/>
+      <c r="E1" s="79"/>
+      <c r="F1" s="79"/>
+      <c r="G1" s="79"/>
+      <c r="H1" s="79"/>
+      <c r="I1" s="79"/>
+      <c r="J1" s="79"/>
+      <c r="K1" s="79"/>
+      <c r="L1" s="79"/>
+      <c r="M1" s="79"/>
+      <c r="N1" s="79"/>
+      <c r="O1" s="79"/>
+      <c r="P1" s="79"/>
+      <c r="Q1" s="79"/>
+      <c r="R1" s="79"/>
+      <c r="S1" s="79"/>
+      <c r="T1" s="79"/>
+      <c r="U1" s="79"/>
+      <c r="V1" s="79"/>
+      <c r="W1" s="79"/>
+      <c r="X1" s="79"/>
+      <c r="Y1" s="79"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="40"/>
       <c r="B2" s="40"/>
       <c r="C2" s="40"/>
       <c r="D2" s="40"/>
     </row>
     <row r="3" spans="1:37" s="41" customFormat="1">
       <c r="A3" s="5"/>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="Y3" s="33"/>
       <c r="Z3" s="5"/>
       <c r="AA3" s="5"/>
       <c r="AK3" s="33" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="55"/>
-      <c r="B4" s="53">
+      <c r="A4" s="73"/>
+      <c r="B4" s="71">
         <v>2024</v>
       </c>
-      <c r="C4" s="54"/>
-[...10 lines deleted...]
-      <c r="N4" s="63">
+      <c r="C4" s="72"/>
+      <c r="D4" s="72"/>
+      <c r="E4" s="72"/>
+      <c r="F4" s="72"/>
+      <c r="G4" s="72"/>
+      <c r="H4" s="72"/>
+      <c r="I4" s="72"/>
+      <c r="J4" s="72"/>
+      <c r="K4" s="72"/>
+      <c r="L4" s="72"/>
+      <c r="M4" s="72"/>
+      <c r="N4" s="81">
         <v>2025</v>
       </c>
-      <c r="O4" s="64"/>
-[...10 lines deleted...]
-      <c r="Z4" s="63">
+      <c r="O4" s="82"/>
+      <c r="P4" s="82"/>
+      <c r="Q4" s="82"/>
+      <c r="R4" s="82"/>
+      <c r="S4" s="82"/>
+      <c r="T4" s="82"/>
+      <c r="U4" s="82"/>
+      <c r="V4" s="82"/>
+      <c r="W4" s="82"/>
+      <c r="X4" s="82"/>
+      <c r="Y4" s="82"/>
+      <c r="Z4" s="81">
         <v>2026</v>
       </c>
-      <c r="AA4" s="64"/>
-[...9 lines deleted...]
-      <c r="AK4" s="64"/>
+      <c r="AA4" s="82"/>
+      <c r="AB4" s="82"/>
+      <c r="AC4" s="82"/>
+      <c r="AD4" s="82"/>
+      <c r="AE4" s="82"/>
+      <c r="AF4" s="82"/>
+      <c r="AG4" s="82"/>
+      <c r="AH4" s="82"/>
+      <c r="AI4" s="82"/>
+      <c r="AJ4" s="82"/>
+      <c r="AK4" s="82"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="56"/>
+      <c r="A5" s="74"/>
       <c r="B5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -9116,77 +10043,77 @@
         <v>11</v>
       </c>
       <c r="AE5" s="7" t="s">
         <v>12</v>
       </c>
       <c r="AF5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="AG5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="AH5" s="7" t="s">
         <v>15</v>
       </c>
       <c r="AI5" s="7" t="s">
         <v>16</v>
       </c>
       <c r="AJ5" s="7" t="s">
         <v>17</v>
       </c>
       <c r="AK5" s="7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:37" s="34" customFormat="1">
-      <c r="A6" s="65" t="s">
+      <c r="A6" s="83" t="s">
         <v>35</v>
       </c>
-      <c r="B6" s="65"/>
-[...22 lines deleted...]
-      <c r="Y6" s="65"/>
+      <c r="B6" s="83"/>
+      <c r="C6" s="83"/>
+      <c r="D6" s="83"/>
+      <c r="E6" s="83"/>
+      <c r="F6" s="83"/>
+      <c r="G6" s="83"/>
+      <c r="H6" s="83"/>
+      <c r="I6" s="83"/>
+      <c r="J6" s="83"/>
+      <c r="K6" s="83"/>
+      <c r="L6" s="83"/>
+      <c r="M6" s="83"/>
+      <c r="N6" s="83"/>
+      <c r="O6" s="83"/>
+      <c r="P6" s="83"/>
+      <c r="Q6" s="83"/>
+      <c r="R6" s="83"/>
+      <c r="S6" s="83"/>
+      <c r="T6" s="83"/>
+      <c r="U6" s="83"/>
+      <c r="V6" s="83"/>
+      <c r="W6" s="83"/>
+      <c r="X6" s="83"/>
+      <c r="Y6" s="83"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="13">
         <v>460</v>
       </c>
       <c r="C7" s="13">
         <v>418</v>
       </c>
       <c r="D7" s="13">
         <v>376</v>
       </c>
       <c r="E7" s="35">
         <v>454</v>
       </c>
       <c r="F7" s="35">
         <v>455</v>
       </c>
       <c r="G7" s="13">
         <v>408</v>
       </c>
       <c r="H7" s="13">
         <v>415</v>
@@ -9241,50 +10168,53 @@
       </c>
       <c r="Y7" s="13">
         <v>392</v>
       </c>
       <c r="Z7" s="35">
         <v>389</v>
       </c>
       <c r="AA7" s="45">
         <v>302</v>
       </c>
       <c r="AB7" s="45">
         <v>368</v>
       </c>
       <c r="AC7" s="45">
         <v>394</v>
       </c>
       <c r="AD7" s="13">
         <v>298</v>
       </c>
       <c r="AE7" s="49">
         <v>363</v>
       </c>
       <c r="AF7" s="49">
         <v>375</v>
       </c>
+      <c r="AG7" s="35">
+        <v>334</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="13">
         <v>197</v>
       </c>
       <c r="C8" s="13">
         <v>185</v>
       </c>
       <c r="D8" s="13">
         <v>164</v>
       </c>
       <c r="E8" s="35">
         <v>189</v>
       </c>
       <c r="F8" s="35">
         <v>168</v>
       </c>
       <c r="G8" s="13">
         <v>172</v>
       </c>
       <c r="H8" s="13">
         <v>151</v>
@@ -9339,50 +10269,53 @@
       </c>
       <c r="Y8" s="13">
         <v>164</v>
       </c>
       <c r="Z8" s="35">
         <v>177</v>
       </c>
       <c r="AA8" s="45">
         <v>126</v>
       </c>
       <c r="AB8" s="45">
         <v>143</v>
       </c>
       <c r="AC8" s="45">
         <v>169</v>
       </c>
       <c r="AD8" s="13">
         <v>136</v>
       </c>
       <c r="AE8" s="49">
         <v>162</v>
       </c>
       <c r="AF8" s="49">
         <v>175</v>
       </c>
+      <c r="AG8" s="35">
+        <v>149</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="13">
         <v>27</v>
       </c>
       <c r="C9" s="13">
         <v>24</v>
       </c>
       <c r="D9" s="13">
         <v>18</v>
       </c>
       <c r="E9" s="35">
         <v>32</v>
       </c>
       <c r="F9" s="35">
         <v>32</v>
       </c>
       <c r="G9" s="13">
         <v>19</v>
       </c>
       <c r="H9" s="13">
         <v>27</v>
@@ -9437,50 +10370,53 @@
       </c>
       <c r="Y9" s="13">
         <v>24</v>
       </c>
       <c r="Z9" s="35">
         <v>24</v>
       </c>
       <c r="AA9" s="45">
         <v>16</v>
       </c>
       <c r="AB9" s="45">
         <v>18</v>
       </c>
       <c r="AC9" s="45">
         <v>25</v>
       </c>
       <c r="AD9" s="13">
         <v>15</v>
       </c>
       <c r="AE9" s="49">
         <v>17</v>
       </c>
       <c r="AF9" s="13">
         <v>21</v>
       </c>
+      <c r="AG9" s="35">
+        <v>22</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="13">
         <v>9</v>
       </c>
       <c r="C10" s="13">
         <v>8</v>
       </c>
       <c r="D10" s="13">
         <v>15</v>
       </c>
       <c r="E10" s="35">
         <v>6</v>
       </c>
       <c r="F10" s="35">
         <v>17</v>
       </c>
       <c r="G10" s="13">
         <v>18</v>
       </c>
       <c r="H10" s="13">
         <v>18</v>
@@ -9535,50 +10471,53 @@
       </c>
       <c r="Y10" s="13">
         <v>12</v>
       </c>
       <c r="Z10" s="35">
         <v>19</v>
       </c>
       <c r="AA10" s="45">
         <v>13</v>
       </c>
       <c r="AB10" s="45">
         <v>11</v>
       </c>
       <c r="AC10" s="45">
         <v>11</v>
       </c>
       <c r="AD10" s="13">
         <v>5</v>
       </c>
       <c r="AE10" s="49">
         <v>11</v>
       </c>
       <c r="AF10" s="13">
         <v>8</v>
       </c>
+      <c r="AG10" s="35">
+        <v>10</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B11" s="13">
         <v>25</v>
       </c>
       <c r="C11" s="13">
         <v>21</v>
       </c>
       <c r="D11" s="13">
         <v>16</v>
       </c>
       <c r="E11" s="35">
         <v>29</v>
       </c>
       <c r="F11" s="35">
         <v>33</v>
       </c>
       <c r="G11" s="13">
         <v>23</v>
       </c>
       <c r="H11" s="13">
         <v>14</v>
@@ -9633,50 +10572,53 @@
       </c>
       <c r="Y11" s="13">
         <v>21</v>
       </c>
       <c r="Z11" s="35">
         <v>15</v>
       </c>
       <c r="AA11" s="45">
         <v>14</v>
       </c>
       <c r="AB11" s="45">
         <v>22</v>
       </c>
       <c r="AC11" s="45">
         <v>13</v>
       </c>
       <c r="AD11" s="13">
         <v>12</v>
       </c>
       <c r="AE11" s="49">
         <v>17</v>
       </c>
       <c r="AF11" s="13">
         <v>14</v>
       </c>
+      <c r="AG11" s="35">
+        <v>13</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B12" s="13">
         <v>12</v>
       </c>
       <c r="C12" s="13">
         <v>18</v>
       </c>
       <c r="D12" s="13">
         <v>11</v>
       </c>
       <c r="E12" s="35">
         <v>21</v>
       </c>
       <c r="F12" s="35">
         <v>12</v>
       </c>
       <c r="G12" s="13">
         <v>19</v>
       </c>
       <c r="H12" s="13">
         <v>13</v>
@@ -9731,50 +10673,53 @@
       </c>
       <c r="Y12" s="13">
         <v>10</v>
       </c>
       <c r="Z12" s="35">
         <v>9</v>
       </c>
       <c r="AA12" s="45">
         <v>8</v>
       </c>
       <c r="AB12" s="45">
         <v>23</v>
       </c>
       <c r="AC12" s="45">
         <v>18</v>
       </c>
       <c r="AD12" s="13">
         <v>14</v>
       </c>
       <c r="AE12" s="49">
         <v>10</v>
       </c>
       <c r="AF12" s="13">
         <v>17</v>
       </c>
+      <c r="AG12" s="35">
+        <v>7</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="13">
         <v>13</v>
       </c>
       <c r="C13" s="13">
         <v>19</v>
       </c>
       <c r="D13" s="13">
         <v>14</v>
       </c>
       <c r="E13" s="35">
         <v>16</v>
       </c>
       <c r="F13" s="35">
         <v>17</v>
       </c>
       <c r="G13" s="13">
         <v>18</v>
       </c>
       <c r="H13" s="13">
         <v>19</v>
@@ -9829,50 +10774,53 @@
       </c>
       <c r="Y13" s="13">
         <v>12</v>
       </c>
       <c r="Z13" s="35">
         <v>13</v>
       </c>
       <c r="AA13" s="45">
         <v>10</v>
       </c>
       <c r="AB13" s="45">
         <v>14</v>
       </c>
       <c r="AC13" s="45">
         <v>10</v>
       </c>
       <c r="AD13" s="13">
         <v>11</v>
       </c>
       <c r="AE13" s="49">
         <v>7</v>
       </c>
       <c r="AF13" s="13">
         <v>13</v>
       </c>
+      <c r="AG13" s="35">
+        <v>9</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="13">
         <v>37</v>
       </c>
       <c r="C14" s="13">
         <v>38</v>
       </c>
       <c r="D14" s="13">
         <v>41</v>
       </c>
       <c r="E14" s="35">
         <v>27</v>
       </c>
       <c r="F14" s="35">
         <v>42</v>
       </c>
       <c r="G14" s="13">
         <v>30</v>
       </c>
       <c r="H14" s="13">
         <v>40</v>
@@ -9927,50 +10875,53 @@
       </c>
       <c r="Y14" s="13">
         <v>34</v>
       </c>
       <c r="Z14" s="35">
         <v>35</v>
       </c>
       <c r="AA14" s="45">
         <v>26</v>
       </c>
       <c r="AB14" s="45">
         <v>39</v>
       </c>
       <c r="AC14" s="45">
         <v>37</v>
       </c>
       <c r="AD14" s="13">
         <v>25</v>
       </c>
       <c r="AE14" s="49">
         <v>31</v>
       </c>
       <c r="AF14" s="13">
         <v>31</v>
       </c>
+      <c r="AG14" s="35">
+        <v>24</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="13">
         <v>16</v>
       </c>
       <c r="C15" s="13">
         <v>14</v>
       </c>
       <c r="D15" s="13">
         <v>9</v>
       </c>
       <c r="E15" s="35">
         <v>21</v>
       </c>
       <c r="F15" s="35">
         <v>13</v>
       </c>
       <c r="G15" s="13">
         <v>15</v>
       </c>
       <c r="H15" s="13">
         <v>10</v>
@@ -10025,50 +10976,53 @@
       </c>
       <c r="Y15" s="13">
         <v>10</v>
       </c>
       <c r="Z15" s="35">
         <v>10</v>
       </c>
       <c r="AA15" s="45">
         <v>12</v>
       </c>
       <c r="AB15" s="45">
         <v>9</v>
       </c>
       <c r="AC15" s="45">
         <v>9</v>
       </c>
       <c r="AD15" s="13">
         <v>13</v>
       </c>
       <c r="AE15" s="49">
         <v>11</v>
       </c>
       <c r="AF15" s="13">
         <v>13</v>
       </c>
+      <c r="AG15" s="35">
+        <v>10</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B16" s="13">
         <v>26</v>
       </c>
       <c r="C16" s="13">
         <v>11</v>
       </c>
       <c r="D16" s="13">
         <v>9</v>
       </c>
       <c r="E16" s="35">
         <v>14</v>
       </c>
       <c r="F16" s="35">
         <v>18</v>
       </c>
       <c r="G16" s="13">
         <v>15</v>
       </c>
       <c r="H16" s="13">
         <v>13</v>
@@ -10123,52 +11077,55 @@
       </c>
       <c r="Y16" s="13">
         <v>16</v>
       </c>
       <c r="Z16" s="35">
         <v>12</v>
       </c>
       <c r="AA16" s="45">
         <v>11</v>
       </c>
       <c r="AB16" s="45">
         <v>7</v>
       </c>
       <c r="AC16" s="45">
         <v>15</v>
       </c>
       <c r="AD16" s="13">
         <v>12</v>
       </c>
       <c r="AE16" s="49">
         <v>20</v>
       </c>
       <c r="AF16" s="13">
         <v>12</v>
       </c>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16" s="35">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="17" spans="1:33">
       <c r="A17" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B17" s="13">
         <v>10</v>
       </c>
       <c r="C17" s="13">
         <v>9</v>
       </c>
       <c r="D17" s="13">
         <v>6</v>
       </c>
       <c r="E17" s="35">
         <v>21</v>
       </c>
       <c r="F17" s="35">
         <v>10</v>
       </c>
       <c r="G17" s="13">
         <v>11</v>
       </c>
       <c r="H17" s="13">
         <v>13</v>
       </c>
       <c r="I17" s="13">
@@ -10221,52 +11178,55 @@
       </c>
       <c r="Y17" s="13">
         <v>12</v>
       </c>
       <c r="Z17" s="35">
         <v>14</v>
       </c>
       <c r="AA17" s="45">
         <v>8</v>
       </c>
       <c r="AB17" s="45">
         <v>12</v>
       </c>
       <c r="AC17" s="45">
         <v>10</v>
       </c>
       <c r="AD17" s="13">
         <v>6</v>
       </c>
       <c r="AE17" s="49">
         <v>12</v>
       </c>
       <c r="AF17" s="13">
         <v>12</v>
       </c>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17" s="35">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="18" spans="1:33">
       <c r="A18" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="13">
         <v>33</v>
       </c>
       <c r="C18" s="13">
         <v>32</v>
       </c>
       <c r="D18" s="13">
         <v>29</v>
       </c>
       <c r="E18" s="35">
         <v>27</v>
       </c>
       <c r="F18" s="35">
         <v>35</v>
       </c>
       <c r="G18" s="13">
         <v>26</v>
       </c>
       <c r="H18" s="13">
         <v>34</v>
       </c>
       <c r="I18" s="13">
@@ -10319,52 +11279,55 @@
       </c>
       <c r="Y18" s="13">
         <v>31</v>
       </c>
       <c r="Z18" s="35">
         <v>27</v>
       </c>
       <c r="AA18" s="45">
         <v>31</v>
       </c>
       <c r="AB18" s="45">
         <v>25</v>
       </c>
       <c r="AC18" s="45">
         <v>26</v>
       </c>
       <c r="AD18" s="13">
         <v>24</v>
       </c>
       <c r="AE18" s="49">
         <v>23</v>
       </c>
       <c r="AF18" s="13">
         <v>24</v>
       </c>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18" s="35">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="19" spans="1:33">
       <c r="A19" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B19" s="13">
         <v>6</v>
       </c>
       <c r="C19" s="13">
         <v>7</v>
       </c>
       <c r="D19" s="13">
         <v>6</v>
       </c>
       <c r="E19" s="35">
         <v>6</v>
       </c>
       <c r="F19" s="35">
         <v>12</v>
       </c>
       <c r="G19" s="13">
         <v>10</v>
       </c>
       <c r="H19" s="13">
         <v>11</v>
       </c>
       <c r="I19" s="13">
@@ -10417,52 +11380,55 @@
       </c>
       <c r="Y19" s="13">
         <v>4</v>
       </c>
       <c r="Z19" s="35">
         <v>7</v>
       </c>
       <c r="AA19" s="45">
         <v>5</v>
       </c>
       <c r="AB19" s="45">
         <v>7</v>
       </c>
       <c r="AC19" s="45">
         <v>9</v>
       </c>
       <c r="AD19" s="13">
         <v>6</v>
       </c>
       <c r="AE19" s="49">
         <v>6</v>
       </c>
       <c r="AF19" s="13">
         <v>5</v>
       </c>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19" s="35">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:33">
       <c r="A20" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B20" s="13">
         <v>15</v>
       </c>
       <c r="C20" s="13">
         <v>11</v>
       </c>
       <c r="D20" s="13">
         <v>11</v>
       </c>
       <c r="E20" s="35">
         <v>16</v>
       </c>
       <c r="F20" s="35">
         <v>22</v>
       </c>
       <c r="G20" s="13">
         <v>15</v>
       </c>
       <c r="H20" s="13">
         <v>16</v>
       </c>
       <c r="I20" s="13">
@@ -10515,52 +11481,55 @@
       </c>
       <c r="Y20" s="13">
         <v>16</v>
       </c>
       <c r="Z20" s="35">
         <v>7</v>
       </c>
       <c r="AA20" s="45">
         <v>9</v>
       </c>
       <c r="AB20" s="45">
         <v>11</v>
       </c>
       <c r="AC20" s="45">
         <v>12</v>
       </c>
       <c r="AD20" s="13">
         <v>6</v>
       </c>
       <c r="AE20" s="49">
         <v>15</v>
       </c>
       <c r="AF20" s="13">
         <v>8</v>
       </c>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20" s="35">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:33">
       <c r="A21" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B21" s="13">
         <v>34</v>
       </c>
       <c r="C21" s="13">
         <v>21</v>
       </c>
       <c r="D21" s="13">
         <v>27</v>
       </c>
       <c r="E21" s="35">
         <v>29</v>
       </c>
       <c r="F21" s="35">
         <v>24</v>
       </c>
       <c r="G21" s="13">
         <v>17</v>
       </c>
       <c r="H21" s="13">
         <v>36</v>
       </c>
       <c r="I21" s="13">
@@ -10613,88 +11582,92 @@
       </c>
       <c r="Y21" s="13">
         <v>26</v>
       </c>
       <c r="Z21" s="35">
         <v>20</v>
       </c>
       <c r="AA21" s="45">
         <v>13</v>
       </c>
       <c r="AB21" s="45">
         <v>27</v>
       </c>
       <c r="AC21" s="45">
         <v>30</v>
       </c>
       <c r="AD21" s="13">
         <v>13</v>
       </c>
       <c r="AE21" s="49">
         <v>21</v>
       </c>
       <c r="AF21" s="13">
         <v>22</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="66" t="s">
+      <c r="AG21" s="35">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="22" spans="1:33" s="36" customFormat="1">
+      <c r="A22" s="84" t="s">
         <v>36</v>
       </c>
-      <c r="B22" s="66"/>
-[...22 lines deleted...]
-      <c r="Y22" s="66"/>
+      <c r="B22" s="84"/>
+      <c r="C22" s="84"/>
+      <c r="D22" s="84"/>
+      <c r="E22" s="84"/>
+      <c r="F22" s="84"/>
+      <c r="G22" s="84"/>
+      <c r="H22" s="84"/>
+      <c r="I22" s="84"/>
+      <c r="J22" s="84"/>
+      <c r="K22" s="84"/>
+      <c r="L22" s="84"/>
+      <c r="M22" s="84"/>
+      <c r="N22" s="84"/>
+      <c r="O22" s="84"/>
+      <c r="P22" s="84"/>
+      <c r="Q22" s="84"/>
+      <c r="R22" s="84"/>
+      <c r="S22" s="84"/>
+      <c r="T22" s="84"/>
+      <c r="U22" s="84"/>
+      <c r="V22" s="84"/>
+      <c r="W22" s="84"/>
+      <c r="X22" s="84"/>
+      <c r="Y22" s="84"/>
       <c r="Z22" s="13"/>
       <c r="AA22" s="38"/>
       <c r="AB22" s="38"/>
       <c r="AC22" s="38"/>
       <c r="AD22" s="34"/>
       <c r="AE22" s="49"/>
       <c r="AF22" s="13"/>
-    </row>
-    <row r="23" spans="1:32">
+      <c r="AG22" s="13"/>
+    </row>
+    <row r="23" spans="1:33">
       <c r="A23" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="35">
         <v>225</v>
       </c>
       <c r="C23" s="13">
         <v>209</v>
       </c>
       <c r="D23" s="35">
         <v>188</v>
       </c>
       <c r="E23" s="35">
         <v>228</v>
       </c>
       <c r="F23" s="35">
         <v>230</v>
       </c>
       <c r="G23" s="35">
         <v>212</v>
       </c>
       <c r="H23" s="35">
         <v>224</v>
       </c>
       <c r="I23" s="35">
@@ -10747,52 +11720,55 @@
       </c>
       <c r="Y23" s="13">
         <v>202</v>
       </c>
       <c r="Z23" s="35">
         <v>198</v>
       </c>
       <c r="AA23" s="45">
         <v>155</v>
       </c>
       <c r="AB23" s="45">
         <v>198</v>
       </c>
       <c r="AC23" s="45">
         <v>203</v>
       </c>
       <c r="AD23" s="13">
         <v>140</v>
       </c>
       <c r="AE23" s="49">
         <v>181</v>
       </c>
       <c r="AF23" s="49">
         <v>210</v>
       </c>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23" s="35">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="24" spans="1:33">
       <c r="A24" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="35">
         <v>107</v>
       </c>
       <c r="C24" s="13">
         <v>90</v>
       </c>
       <c r="D24" s="35">
         <v>83</v>
       </c>
       <c r="E24" s="35">
         <v>86</v>
       </c>
       <c r="F24" s="35">
         <v>82</v>
       </c>
       <c r="G24" s="35">
         <v>86</v>
       </c>
       <c r="H24" s="35">
         <v>87</v>
       </c>
       <c r="I24" s="35">
@@ -10845,52 +11821,55 @@
       </c>
       <c r="Y24" s="13">
         <v>84</v>
       </c>
       <c r="Z24" s="35">
         <v>89</v>
       </c>
       <c r="AA24" s="45">
         <v>57</v>
       </c>
       <c r="AB24" s="45">
         <v>75</v>
       </c>
       <c r="AC24" s="45">
         <v>90</v>
       </c>
       <c r="AD24" s="13">
         <v>62</v>
       </c>
       <c r="AE24" s="49">
         <v>79</v>
       </c>
       <c r="AF24" s="49">
         <v>101</v>
       </c>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24" s="35">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="25" spans="1:33">
       <c r="A25" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="35">
         <v>12</v>
       </c>
       <c r="C25" s="13">
         <v>12</v>
       </c>
       <c r="D25" s="35">
         <v>9</v>
       </c>
       <c r="E25" s="35">
         <v>18</v>
       </c>
       <c r="F25" s="35">
         <v>14</v>
       </c>
       <c r="G25" s="35">
         <v>11</v>
       </c>
       <c r="H25" s="35">
         <v>15</v>
       </c>
       <c r="I25" s="35">
@@ -10943,52 +11922,55 @@
       </c>
       <c r="Y25" s="13">
         <v>15</v>
       </c>
       <c r="Z25" s="35">
         <v>12</v>
       </c>
       <c r="AA25" s="45">
         <v>10</v>
       </c>
       <c r="AB25" s="45">
         <v>5</v>
       </c>
       <c r="AC25" s="45">
         <v>11</v>
       </c>
       <c r="AD25" s="13">
         <v>7</v>
       </c>
       <c r="AE25" s="49">
         <v>11</v>
       </c>
       <c r="AF25" s="13">
         <v>8</v>
       </c>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25" s="35">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="26" spans="1:33">
       <c r="A26" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B26" s="35">
         <v>6</v>
       </c>
       <c r="C26" s="13">
         <v>4</v>
       </c>
       <c r="D26" s="35">
         <v>6</v>
       </c>
       <c r="E26" s="35">
         <v>2</v>
       </c>
       <c r="F26" s="35">
         <v>8</v>
       </c>
       <c r="G26" s="35">
         <v>9</v>
       </c>
       <c r="H26" s="35">
         <v>10</v>
       </c>
       <c r="I26" s="35">
@@ -11041,52 +12023,55 @@
       </c>
       <c r="Y26" s="13">
         <v>7</v>
       </c>
       <c r="Z26" s="35">
         <v>10</v>
       </c>
       <c r="AA26" s="45">
         <v>7</v>
       </c>
       <c r="AB26" s="45">
         <v>6</v>
       </c>
       <c r="AC26" s="45">
         <v>3</v>
       </c>
       <c r="AD26" s="13">
         <v>2</v>
       </c>
       <c r="AE26" s="49">
         <v>6</v>
       </c>
       <c r="AF26" s="13">
         <v>7</v>
       </c>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26" s="35">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="27" spans="1:33">
       <c r="A27" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B27" s="35">
         <v>13</v>
       </c>
       <c r="C27" s="13">
         <v>11</v>
       </c>
       <c r="D27" s="35">
         <v>6</v>
       </c>
       <c r="E27" s="35">
         <v>18</v>
       </c>
       <c r="F27" s="35">
         <v>16</v>
       </c>
       <c r="G27" s="35">
         <v>10</v>
       </c>
       <c r="H27" s="35">
         <v>9</v>
       </c>
       <c r="I27" s="35">
@@ -11139,52 +12124,55 @@
       </c>
       <c r="Y27" s="13">
         <v>10</v>
       </c>
       <c r="Z27" s="35">
         <v>9</v>
       </c>
       <c r="AA27" s="45">
         <v>9</v>
       </c>
       <c r="AB27" s="45">
         <v>14</v>
       </c>
       <c r="AC27" s="45">
         <v>7</v>
       </c>
       <c r="AD27" s="13">
         <v>3</v>
       </c>
       <c r="AE27" s="49">
         <v>9</v>
       </c>
       <c r="AF27" s="13">
         <v>6</v>
       </c>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27" s="35">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="28" spans="1:33">
       <c r="A28" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B28" s="35">
         <v>4</v>
       </c>
       <c r="C28" s="13">
         <v>9</v>
       </c>
       <c r="D28" s="35">
         <v>2</v>
       </c>
       <c r="E28" s="35">
         <v>8</v>
       </c>
       <c r="F28" s="35">
         <v>8</v>
       </c>
       <c r="G28" s="35">
         <v>10</v>
       </c>
       <c r="H28" s="35">
         <v>6</v>
       </c>
       <c r="I28" s="35">
@@ -11237,52 +12225,55 @@
       </c>
       <c r="Y28" s="13">
         <v>2</v>
       </c>
       <c r="Z28" s="35">
         <v>6</v>
       </c>
       <c r="AA28" s="45">
         <v>3</v>
       </c>
       <c r="AB28" s="45">
         <v>15</v>
       </c>
       <c r="AC28" s="45">
         <v>10</v>
       </c>
       <c r="AD28" s="13">
         <v>7</v>
       </c>
       <c r="AE28" s="49">
         <v>5</v>
       </c>
       <c r="AF28" s="13">
         <v>8</v>
       </c>
-    </row>
-    <row r="29" spans="1:32">
+      <c r="AG28" s="35">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:33">
       <c r="A29" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B29" s="35">
         <v>7</v>
       </c>
       <c r="C29" s="13">
         <v>9</v>
       </c>
       <c r="D29" s="35">
         <v>6</v>
       </c>
       <c r="E29" s="35">
         <v>10</v>
       </c>
       <c r="F29" s="35">
         <v>7</v>
       </c>
       <c r="G29" s="35">
         <v>13</v>
       </c>
       <c r="H29" s="35">
         <v>9</v>
       </c>
       <c r="I29" s="35">
@@ -11335,52 +12326,55 @@
       </c>
       <c r="Y29" s="13">
         <v>7</v>
       </c>
       <c r="Z29" s="35">
         <v>5</v>
       </c>
       <c r="AA29" s="45">
         <v>4</v>
       </c>
       <c r="AB29" s="45">
         <v>9</v>
       </c>
       <c r="AC29" s="45">
         <v>2</v>
       </c>
       <c r="AD29" s="13">
         <v>8</v>
       </c>
       <c r="AE29" s="49">
         <v>3</v>
       </c>
       <c r="AF29" s="13">
         <v>8</v>
       </c>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29" s="35">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="30" spans="1:33">
       <c r="A30" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B30" s="35">
         <v>21</v>
       </c>
       <c r="C30" s="13">
         <v>20</v>
       </c>
       <c r="D30" s="35">
         <v>25</v>
       </c>
       <c r="E30" s="35">
         <v>15</v>
       </c>
       <c r="F30" s="35">
         <v>23</v>
       </c>
       <c r="G30" s="35">
         <v>20</v>
       </c>
       <c r="H30" s="35">
         <v>19</v>
       </c>
       <c r="I30" s="35">
@@ -11433,52 +12427,55 @@
       </c>
       <c r="Y30" s="13">
         <v>21</v>
       </c>
       <c r="Z30" s="35">
         <v>18</v>
       </c>
       <c r="AA30" s="45">
         <v>16</v>
       </c>
       <c r="AB30" s="45">
         <v>24</v>
       </c>
       <c r="AC30" s="45">
         <v>23</v>
       </c>
       <c r="AD30" s="13">
         <v>11</v>
       </c>
       <c r="AE30" s="49">
         <v>13</v>
       </c>
       <c r="AF30" s="13">
         <v>17</v>
       </c>
-    </row>
-    <row r="31" spans="1:32">
+      <c r="AG30" s="35">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="31" spans="1:33">
       <c r="A31" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B31" s="35">
         <v>6</v>
       </c>
       <c r="C31" s="13">
         <v>8</v>
       </c>
       <c r="D31" s="35">
         <v>6</v>
       </c>
       <c r="E31" s="35">
         <v>12</v>
       </c>
       <c r="F31" s="35">
         <v>9</v>
       </c>
       <c r="G31" s="35">
         <v>7</v>
       </c>
       <c r="H31" s="35">
         <v>6</v>
       </c>
       <c r="I31" s="35">
@@ -11531,52 +12528,55 @@
       </c>
       <c r="Y31" s="13">
         <v>6</v>
       </c>
       <c r="Z31" s="35">
         <v>5</v>
       </c>
       <c r="AA31" s="45">
         <v>4</v>
       </c>
       <c r="AB31" s="45">
         <v>1</v>
       </c>
       <c r="AC31" s="45">
         <v>3</v>
       </c>
       <c r="AD31" s="13">
         <v>9</v>
       </c>
       <c r="AE31" s="49">
         <v>5</v>
       </c>
       <c r="AF31" s="13">
         <v>8</v>
       </c>
-    </row>
-    <row r="32" spans="1:32">
+      <c r="AG31" s="35">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:33">
       <c r="A32" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B32" s="35">
         <v>11</v>
       </c>
       <c r="C32" s="13">
         <v>6</v>
       </c>
       <c r="D32" s="35">
         <v>2</v>
       </c>
       <c r="E32" s="35">
         <v>7</v>
       </c>
       <c r="F32" s="35">
         <v>9</v>
       </c>
       <c r="G32" s="35">
         <v>7</v>
       </c>
       <c r="H32" s="35">
         <v>8</v>
       </c>
       <c r="I32" s="35">
@@ -11629,52 +12629,55 @@
       </c>
       <c r="Y32" s="13">
         <v>10</v>
       </c>
       <c r="Z32" s="35">
         <v>7</v>
       </c>
       <c r="AA32" s="45">
         <v>5</v>
       </c>
       <c r="AB32" s="45">
         <v>4</v>
       </c>
       <c r="AC32" s="45">
         <v>8</v>
       </c>
       <c r="AD32" s="13">
         <v>6</v>
       </c>
       <c r="AE32" s="49">
         <v>11</v>
       </c>
       <c r="AF32" s="13">
         <v>6</v>
       </c>
-    </row>
-    <row r="33" spans="1:32">
+      <c r="AG32" s="35">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="33" spans="1:33">
       <c r="A33" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B33" s="35">
         <v>1</v>
       </c>
       <c r="C33" s="13">
         <v>4</v>
       </c>
       <c r="D33" s="35">
         <v>5</v>
       </c>
       <c r="E33" s="35">
         <v>14</v>
       </c>
       <c r="F33" s="35">
         <v>4</v>
       </c>
       <c r="G33" s="35">
         <v>7</v>
       </c>
       <c r="H33" s="35">
         <v>7</v>
       </c>
       <c r="I33" s="35">
@@ -11727,52 +12730,55 @@
       </c>
       <c r="Y33" s="13">
         <v>8</v>
       </c>
       <c r="Z33" s="35">
         <v>9</v>
       </c>
       <c r="AA33" s="45">
         <v>4</v>
       </c>
       <c r="AB33" s="45">
         <v>8</v>
       </c>
       <c r="AC33" s="45">
         <v>4</v>
       </c>
       <c r="AD33" s="13">
         <v>3</v>
       </c>
       <c r="AE33" s="49">
         <v>8</v>
       </c>
       <c r="AF33" s="13">
         <v>5</v>
       </c>
-    </row>
-    <row r="34" spans="1:32">
+      <c r="AG33" s="35">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="34" spans="1:33">
       <c r="A34" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B34" s="35">
         <v>12</v>
       </c>
       <c r="C34" s="13">
         <v>16</v>
       </c>
       <c r="D34" s="35">
         <v>16</v>
       </c>
       <c r="E34" s="35">
         <v>16</v>
       </c>
       <c r="F34" s="35">
         <v>18</v>
       </c>
       <c r="G34" s="35">
         <v>9</v>
       </c>
       <c r="H34" s="35">
         <v>21</v>
       </c>
       <c r="I34" s="35">
@@ -11825,52 +12831,55 @@
       </c>
       <c r="Y34" s="13">
         <v>11</v>
       </c>
       <c r="Z34" s="35">
         <v>15</v>
       </c>
       <c r="AA34" s="45">
         <v>20</v>
       </c>
       <c r="AB34" s="45">
         <v>14</v>
       </c>
       <c r="AC34" s="45">
         <v>13</v>
       </c>
       <c r="AD34" s="13">
         <v>11</v>
       </c>
       <c r="AE34" s="49">
         <v>13</v>
       </c>
       <c r="AF34" s="13">
         <v>15</v>
       </c>
-    </row>
-    <row r="35" spans="1:32">
+      <c r="AG34" s="35">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="35" spans="1:33">
       <c r="A35" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B35" s="35">
         <v>3</v>
       </c>
       <c r="C35" s="13">
         <v>2</v>
       </c>
       <c r="D35" s="35">
         <v>3</v>
       </c>
       <c r="E35" s="35">
         <v>5</v>
       </c>
       <c r="F35" s="35">
         <v>3</v>
       </c>
       <c r="G35" s="35">
         <v>5</v>
       </c>
       <c r="H35" s="35">
         <v>6</v>
       </c>
       <c r="I35" s="35">
@@ -11923,52 +12932,55 @@
       </c>
       <c r="Y35" s="13">
         <v>1</v>
       </c>
       <c r="Z35" s="35">
         <v>3</v>
       </c>
       <c r="AA35" s="45">
         <v>4</v>
       </c>
       <c r="AB35" s="45">
         <v>1</v>
       </c>
       <c r="AC35" s="45">
         <v>4</v>
       </c>
       <c r="AD35" s="13">
         <v>4</v>
       </c>
       <c r="AE35" s="49">
         <v>4</v>
       </c>
       <c r="AF35" s="13">
         <v>4</v>
       </c>
-    </row>
-    <row r="36" spans="1:32">
+      <c r="AG35" s="35">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:33">
       <c r="A36" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B36" s="35">
         <v>6</v>
       </c>
       <c r="C36" s="13">
         <v>6</v>
       </c>
       <c r="D36" s="35">
         <v>6</v>
       </c>
       <c r="E36" s="35">
         <v>4</v>
       </c>
       <c r="F36" s="35">
         <v>15</v>
       </c>
       <c r="G36" s="35">
         <v>9</v>
       </c>
       <c r="H36" s="35">
         <v>9</v>
       </c>
       <c r="I36" s="35">
@@ -12021,52 +13033,55 @@
       </c>
       <c r="Y36" s="13">
         <v>9</v>
       </c>
       <c r="Z36" s="35">
         <v>4</v>
       </c>
       <c r="AA36" s="45">
         <v>6</v>
       </c>
       <c r="AB36" s="45">
         <v>7</v>
       </c>
       <c r="AC36" s="45">
         <v>7</v>
       </c>
       <c r="AD36" s="13">
         <v>2</v>
       </c>
       <c r="AE36" s="49">
         <v>8</v>
       </c>
       <c r="AF36" s="13">
         <v>5</v>
       </c>
-    </row>
-    <row r="37" spans="1:32">
+      <c r="AG36" s="35">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="37" spans="1:33">
       <c r="A37" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B37" s="35">
         <v>16</v>
       </c>
       <c r="C37" s="13">
         <v>12</v>
       </c>
       <c r="D37" s="35">
         <v>13</v>
       </c>
       <c r="E37" s="35">
         <v>13</v>
       </c>
       <c r="F37" s="35">
         <v>14</v>
       </c>
       <c r="G37" s="35">
         <v>9</v>
       </c>
       <c r="H37" s="35">
         <v>12</v>
       </c>
       <c r="I37" s="35">
@@ -12119,88 +13134,92 @@
       </c>
       <c r="Y37" s="13">
         <v>11</v>
       </c>
       <c r="Z37" s="35">
         <v>6</v>
       </c>
       <c r="AA37" s="45">
         <v>6</v>
       </c>
       <c r="AB37" s="45">
         <v>15</v>
       </c>
       <c r="AC37" s="45">
         <v>18</v>
       </c>
       <c r="AD37" s="14">
         <v>5</v>
       </c>
       <c r="AE37" s="49">
         <v>6</v>
       </c>
       <c r="AF37" s="13">
         <v>12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="67" t="s">
+      <c r="AG37" s="35">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="38" spans="1:33" s="34" customFormat="1">
+      <c r="A38" s="85" t="s">
         <v>37</v>
       </c>
-      <c r="B38" s="67"/>
-[...22 lines deleted...]
-      <c r="Y38" s="67"/>
+      <c r="B38" s="85"/>
+      <c r="C38" s="85"/>
+      <c r="D38" s="85"/>
+      <c r="E38" s="85"/>
+      <c r="F38" s="85"/>
+      <c r="G38" s="85"/>
+      <c r="H38" s="85"/>
+      <c r="I38" s="85"/>
+      <c r="J38" s="85"/>
+      <c r="K38" s="85"/>
+      <c r="L38" s="85"/>
+      <c r="M38" s="85"/>
+      <c r="N38" s="85"/>
+      <c r="O38" s="85"/>
+      <c r="P38" s="85"/>
+      <c r="Q38" s="85"/>
+      <c r="R38" s="85"/>
+      <c r="S38" s="85"/>
+      <c r="T38" s="85"/>
+      <c r="U38" s="85"/>
+      <c r="V38" s="85"/>
+      <c r="W38" s="85"/>
+      <c r="X38" s="85"/>
+      <c r="Y38" s="85"/>
       <c r="Z38" s="13"/>
       <c r="AA38" s="38"/>
       <c r="AB38" s="38"/>
       <c r="AC38" s="38"/>
       <c r="AD38" s="13"/>
       <c r="AE38" s="49"/>
       <c r="AF38" s="13"/>
-    </row>
-    <row r="39" spans="1:32">
+      <c r="AG38" s="13"/>
+    </row>
+    <row r="39" spans="1:33">
       <c r="A39" s="44" t="s">
         <v>33</v>
       </c>
       <c r="B39" s="35">
         <v>235</v>
       </c>
       <c r="C39" s="13">
         <v>209</v>
       </c>
       <c r="D39" s="35">
         <v>188</v>
       </c>
       <c r="E39" s="35">
         <v>226</v>
       </c>
       <c r="F39" s="35">
         <v>225</v>
       </c>
       <c r="G39" s="35">
         <v>196</v>
       </c>
       <c r="H39" s="35">
         <v>191</v>
       </c>
       <c r="I39" s="35">
@@ -12253,52 +13272,55 @@
       </c>
       <c r="Y39" s="13">
         <v>190</v>
       </c>
       <c r="Z39" s="45">
         <v>191</v>
       </c>
       <c r="AA39" s="45">
         <v>147</v>
       </c>
       <c r="AB39" s="45">
         <v>170</v>
       </c>
       <c r="AC39" s="45">
         <v>191</v>
       </c>
       <c r="AD39" s="13">
         <v>158</v>
       </c>
       <c r="AE39" s="51">
         <v>182</v>
       </c>
       <c r="AF39" s="49">
         <v>165</v>
       </c>
-    </row>
-    <row r="40" spans="1:32">
+      <c r="AG39" s="35">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="40" spans="1:33">
       <c r="A40" s="43" t="s">
         <v>2</v>
       </c>
       <c r="B40" s="35">
         <v>90</v>
       </c>
       <c r="C40" s="13">
         <v>95</v>
       </c>
       <c r="D40" s="35">
         <v>81</v>
       </c>
       <c r="E40" s="35">
         <v>103</v>
       </c>
       <c r="F40" s="35">
         <v>86</v>
       </c>
       <c r="G40" s="35">
         <v>86</v>
       </c>
       <c r="H40" s="35">
         <v>64</v>
       </c>
       <c r="I40" s="35">
@@ -12351,52 +13373,55 @@
       </c>
       <c r="Y40" s="13">
         <v>80</v>
       </c>
       <c r="Z40" s="45">
         <v>88</v>
       </c>
       <c r="AA40" s="45">
         <v>69</v>
       </c>
       <c r="AB40" s="45">
         <v>68</v>
       </c>
       <c r="AC40" s="45">
         <v>79</v>
       </c>
       <c r="AD40" s="38">
         <v>74</v>
       </c>
       <c r="AE40" s="51">
         <v>83</v>
       </c>
       <c r="AF40" s="49">
         <v>74</v>
       </c>
-    </row>
-    <row r="41" spans="1:32">
+      <c r="AG40" s="35">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="41" spans="1:33">
       <c r="A41" s="43" t="s">
         <v>38</v>
       </c>
       <c r="B41" s="35">
         <v>15</v>
       </c>
       <c r="C41" s="13">
         <v>12</v>
       </c>
       <c r="D41" s="35">
         <v>9</v>
       </c>
       <c r="E41" s="35">
         <v>14</v>
       </c>
       <c r="F41" s="35">
         <v>18</v>
       </c>
       <c r="G41" s="35">
         <v>8</v>
       </c>
       <c r="H41" s="35">
         <v>12</v>
       </c>
       <c r="I41" s="35">
@@ -12449,52 +13474,55 @@
       </c>
       <c r="Y41" s="13">
         <v>9</v>
       </c>
       <c r="Z41" s="45">
         <v>12</v>
       </c>
       <c r="AA41" s="45">
         <v>6</v>
       </c>
       <c r="AB41" s="45">
         <v>13</v>
       </c>
       <c r="AC41" s="45">
         <v>14</v>
       </c>
       <c r="AD41" s="38">
         <v>8</v>
       </c>
       <c r="AE41" s="51">
         <v>6</v>
       </c>
       <c r="AF41" s="13">
         <v>13</v>
       </c>
-    </row>
-    <row r="42" spans="1:32">
+      <c r="AG41" s="35">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="42" spans="1:33">
       <c r="A42" s="43" t="s">
         <v>39</v>
       </c>
       <c r="B42" s="35">
         <v>3</v>
       </c>
       <c r="C42" s="13">
         <v>4</v>
       </c>
       <c r="D42" s="35">
         <v>9</v>
       </c>
       <c r="E42" s="35">
         <v>4</v>
       </c>
       <c r="F42" s="35">
         <v>9</v>
       </c>
       <c r="G42" s="35">
         <v>9</v>
       </c>
       <c r="H42" s="35">
         <v>8</v>
       </c>
       <c r="I42" s="35">
@@ -12547,52 +13575,55 @@
       </c>
       <c r="Y42" s="13">
         <v>5</v>
       </c>
       <c r="Z42" s="45">
         <v>9</v>
       </c>
       <c r="AA42" s="45">
         <v>6</v>
       </c>
       <c r="AB42" s="45">
         <v>5</v>
       </c>
       <c r="AC42" s="45">
         <v>8</v>
       </c>
       <c r="AD42" s="38">
         <v>3</v>
       </c>
       <c r="AE42" s="51">
         <v>5</v>
       </c>
       <c r="AF42" s="13">
         <v>1</v>
       </c>
-    </row>
-    <row r="43" spans="1:32">
+      <c r="AG42" s="35">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="43" spans="1:33">
       <c r="A43" s="43" t="s">
         <v>40</v>
       </c>
       <c r="B43" s="35">
         <v>12</v>
       </c>
       <c r="C43" s="13">
         <v>10</v>
       </c>
       <c r="D43" s="35">
         <v>10</v>
       </c>
       <c r="E43" s="35">
         <v>11</v>
       </c>
       <c r="F43" s="35">
         <v>17</v>
       </c>
       <c r="G43" s="35">
         <v>13</v>
       </c>
       <c r="H43" s="35">
         <v>5</v>
       </c>
       <c r="I43" s="35">
@@ -12645,52 +13676,55 @@
       </c>
       <c r="Y43" s="13">
         <v>11</v>
       </c>
       <c r="Z43" s="45">
         <v>6</v>
       </c>
       <c r="AA43" s="45">
         <v>5</v>
       </c>
       <c r="AB43" s="45">
         <v>8</v>
       </c>
       <c r="AC43" s="45">
         <v>6</v>
       </c>
       <c r="AD43" s="38">
         <v>9</v>
       </c>
       <c r="AE43" s="51">
         <v>8</v>
       </c>
       <c r="AF43" s="13">
         <v>8</v>
       </c>
-    </row>
-    <row r="44" spans="1:32">
+      <c r="AG43" s="35">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="44" spans="1:33">
       <c r="A44" s="43" t="s">
         <v>41</v>
       </c>
       <c r="B44" s="35">
         <v>8</v>
       </c>
       <c r="C44" s="13">
         <v>9</v>
       </c>
       <c r="D44" s="35">
         <v>9</v>
       </c>
       <c r="E44" s="35">
         <v>13</v>
       </c>
       <c r="F44" s="35">
         <v>4</v>
       </c>
       <c r="G44" s="35">
         <v>9</v>
       </c>
       <c r="H44" s="35">
         <v>7</v>
       </c>
       <c r="I44" s="35">
@@ -12743,52 +13777,55 @@
       </c>
       <c r="Y44" s="13">
         <v>8</v>
       </c>
       <c r="Z44" s="45">
         <v>3</v>
       </c>
       <c r="AA44" s="45">
         <v>5</v>
       </c>
       <c r="AB44" s="45">
         <v>8</v>
       </c>
       <c r="AC44" s="45">
         <v>8</v>
       </c>
       <c r="AD44" s="38">
         <v>7</v>
       </c>
       <c r="AE44" s="51">
         <v>5</v>
       </c>
       <c r="AF44" s="13">
         <v>9</v>
       </c>
-    </row>
-    <row r="45" spans="1:32">
+      <c r="AG44" s="35">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="45" spans="1:33">
       <c r="A45" s="43" t="s">
         <v>42</v>
       </c>
       <c r="B45" s="35">
         <v>6</v>
       </c>
       <c r="C45" s="13">
         <v>10</v>
       </c>
       <c r="D45" s="35">
         <v>8</v>
       </c>
       <c r="E45" s="35">
         <v>6</v>
       </c>
       <c r="F45" s="35">
         <v>10</v>
       </c>
       <c r="G45" s="35">
         <v>5</v>
       </c>
       <c r="H45" s="35">
         <v>10</v>
       </c>
       <c r="I45" s="35">
@@ -12841,52 +13878,55 @@
       </c>
       <c r="Y45" s="13">
         <v>5</v>
       </c>
       <c r="Z45" s="45">
         <v>8</v>
       </c>
       <c r="AA45" s="45">
         <v>6</v>
       </c>
       <c r="AB45" s="45">
         <v>5</v>
       </c>
       <c r="AC45" s="45">
         <v>8</v>
       </c>
       <c r="AD45" s="38">
         <v>3</v>
       </c>
       <c r="AE45" s="51">
         <v>4</v>
       </c>
       <c r="AF45" s="13">
         <v>5</v>
       </c>
-    </row>
-    <row r="46" spans="1:32">
+      <c r="AG45" s="35">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="46" spans="1:33">
       <c r="A46" s="43" t="s">
         <v>43</v>
       </c>
       <c r="B46" s="35">
         <v>16</v>
       </c>
       <c r="C46" s="13">
         <v>18</v>
       </c>
       <c r="D46" s="35">
         <v>16</v>
       </c>
       <c r="E46" s="35">
         <v>12</v>
       </c>
       <c r="F46" s="35">
         <v>19</v>
       </c>
       <c r="G46" s="35">
         <v>10</v>
       </c>
       <c r="H46" s="35">
         <v>21</v>
       </c>
       <c r="I46" s="35">
@@ -12939,52 +13979,55 @@
       </c>
       <c r="Y46" s="13">
         <v>13</v>
       </c>
       <c r="Z46" s="45">
         <v>17</v>
       </c>
       <c r="AA46" s="45">
         <v>10</v>
       </c>
       <c r="AB46" s="45">
         <v>15</v>
       </c>
       <c r="AC46" s="45">
         <v>14</v>
       </c>
       <c r="AD46" s="38">
         <v>14</v>
       </c>
       <c r="AE46" s="51">
         <v>18</v>
       </c>
       <c r="AF46" s="13">
         <v>14</v>
       </c>
-    </row>
-    <row r="47" spans="1:32">
+      <c r="AG46" s="35">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="47" spans="1:33">
       <c r="A47" s="43" t="s">
         <v>44</v>
       </c>
       <c r="B47" s="35">
         <v>10</v>
       </c>
       <c r="C47" s="13">
         <v>6</v>
       </c>
       <c r="D47" s="35">
         <v>3</v>
       </c>
       <c r="E47" s="35">
         <v>9</v>
       </c>
       <c r="F47" s="35">
         <v>4</v>
       </c>
       <c r="G47" s="35">
         <v>8</v>
       </c>
       <c r="H47" s="35">
         <v>4</v>
       </c>
       <c r="I47" s="35">
@@ -13037,52 +14080,55 @@
       </c>
       <c r="Y47" s="13">
         <v>4</v>
       </c>
       <c r="Z47" s="45">
         <v>5</v>
       </c>
       <c r="AA47" s="45">
         <v>8</v>
       </c>
       <c r="AB47" s="45">
         <v>8</v>
       </c>
       <c r="AC47" s="45">
         <v>6</v>
       </c>
       <c r="AD47" s="38">
         <v>4</v>
       </c>
       <c r="AE47" s="51">
         <v>6</v>
       </c>
       <c r="AF47" s="13">
         <v>5</v>
       </c>
-    </row>
-    <row r="48" spans="1:32">
+      <c r="AG47" s="35">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="48" spans="1:33">
       <c r="A48" s="43" t="s">
         <v>45</v>
       </c>
       <c r="B48" s="35">
         <v>15</v>
       </c>
       <c r="C48" s="13">
         <v>5</v>
       </c>
       <c r="D48" s="35">
         <v>7</v>
       </c>
       <c r="E48" s="35">
         <v>7</v>
       </c>
       <c r="F48" s="35">
         <v>9</v>
       </c>
       <c r="G48" s="35">
         <v>8</v>
       </c>
       <c r="H48" s="35">
         <v>5</v>
       </c>
       <c r="I48" s="35">
@@ -13134,50 +14180,53 @@
         <v>4</v>
       </c>
       <c r="Y48" s="13">
         <v>6</v>
       </c>
       <c r="Z48" s="45">
         <v>5</v>
       </c>
       <c r="AA48" s="45">
         <v>6</v>
       </c>
       <c r="AB48" s="45">
         <v>3</v>
       </c>
       <c r="AC48" s="45">
         <v>7</v>
       </c>
       <c r="AD48" s="38">
         <v>6</v>
       </c>
       <c r="AE48" s="51">
         <v>9</v>
       </c>
       <c r="AF48" s="13">
         <v>6</v>
+      </c>
+      <c r="AG48" s="35">
+        <v>11</v>
       </c>
     </row>
     <row r="49" spans="1:37">
       <c r="A49" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B49" s="35">
         <v>9</v>
       </c>
       <c r="C49" s="13">
         <v>5</v>
       </c>
       <c r="D49" s="35">
         <v>1</v>
       </c>
       <c r="E49" s="35">
         <v>7</v>
       </c>
       <c r="F49" s="35">
         <v>6</v>
       </c>
       <c r="G49" s="35">
         <v>4</v>
       </c>
       <c r="H49" s="35">
@@ -13233,50 +14282,53 @@
       </c>
       <c r="Y49" s="13">
         <v>4</v>
       </c>
       <c r="Z49" s="45">
         <v>5</v>
       </c>
       <c r="AA49" s="45">
         <v>4</v>
       </c>
       <c r="AB49" s="45">
         <v>4</v>
       </c>
       <c r="AC49" s="45">
         <v>6</v>
       </c>
       <c r="AD49" s="38">
         <v>3</v>
       </c>
       <c r="AE49" s="51">
         <v>4</v>
       </c>
       <c r="AF49" s="13">
         <v>7</v>
       </c>
+      <c r="AG49" s="35">
+        <v>5</v>
+      </c>
     </row>
     <row r="50" spans="1:37">
       <c r="A50" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B50" s="35">
         <v>21</v>
       </c>
       <c r="C50" s="13">
         <v>16</v>
       </c>
       <c r="D50" s="35">
         <v>13</v>
       </c>
       <c r="E50" s="35">
         <v>11</v>
       </c>
       <c r="F50" s="35">
         <v>17</v>
       </c>
       <c r="G50" s="35">
         <v>17</v>
       </c>
       <c r="H50" s="35">
         <v>13</v>
@@ -13331,50 +14383,53 @@
       </c>
       <c r="Y50" s="13">
         <v>20</v>
       </c>
       <c r="Z50" s="45">
         <v>12</v>
       </c>
       <c r="AA50" s="45">
         <v>11</v>
       </c>
       <c r="AB50" s="45">
         <v>11</v>
       </c>
       <c r="AC50" s="45">
         <v>13</v>
       </c>
       <c r="AD50" s="38">
         <v>13</v>
       </c>
       <c r="AE50" s="51">
         <v>10</v>
       </c>
       <c r="AF50" s="13">
         <v>9</v>
       </c>
+      <c r="AG50" s="35">
+        <v>13</v>
+      </c>
     </row>
     <row r="51" spans="1:37">
       <c r="A51" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B51" s="35">
         <v>3</v>
       </c>
       <c r="C51" s="13">
         <v>5</v>
       </c>
       <c r="D51" s="35">
         <v>3</v>
       </c>
       <c r="E51" s="35">
         <v>1</v>
       </c>
       <c r="F51" s="35">
         <v>9</v>
       </c>
       <c r="G51" s="35">
         <v>5</v>
       </c>
       <c r="H51" s="35">
         <v>5</v>
@@ -13429,50 +14484,53 @@
       </c>
       <c r="Y51" s="13">
         <v>3</v>
       </c>
       <c r="Z51" s="45">
         <v>4</v>
       </c>
       <c r="AA51" s="45">
         <v>1</v>
       </c>
       <c r="AB51" s="45">
         <v>6</v>
       </c>
       <c r="AC51" s="45">
         <v>5</v>
       </c>
       <c r="AD51" s="38">
         <v>2</v>
       </c>
       <c r="AE51" s="51">
         <v>2</v>
       </c>
       <c r="AF51" s="13">
         <v>1</v>
       </c>
+      <c r="AG51" s="35">
+        <v>3</v>
+      </c>
     </row>
     <row r="52" spans="1:37">
       <c r="A52" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B52" s="35">
         <v>9</v>
       </c>
       <c r="C52" s="13">
         <v>5</v>
       </c>
       <c r="D52" s="35">
         <v>5</v>
       </c>
       <c r="E52" s="35">
         <v>12</v>
       </c>
       <c r="F52" s="35">
         <v>7</v>
       </c>
       <c r="G52" s="35">
         <v>6</v>
       </c>
       <c r="H52" s="35">
         <v>7</v>
@@ -13527,50 +14585,53 @@
       </c>
       <c r="Y52" s="13">
         <v>7</v>
       </c>
       <c r="Z52" s="45">
         <v>3</v>
       </c>
       <c r="AA52" s="45">
         <v>3</v>
       </c>
       <c r="AB52" s="45">
         <v>4</v>
       </c>
       <c r="AC52" s="45">
         <v>5</v>
       </c>
       <c r="AD52" s="38">
         <v>4</v>
       </c>
       <c r="AE52" s="51">
         <v>7</v>
       </c>
       <c r="AF52" s="13">
         <v>3</v>
       </c>
+      <c r="AG52" s="35">
+        <v>5</v>
+      </c>
     </row>
     <row r="53" spans="1:37">
       <c r="A53" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B53" s="37">
         <v>18</v>
       </c>
       <c r="C53" s="17">
         <v>9</v>
       </c>
       <c r="D53" s="37">
         <v>14</v>
       </c>
       <c r="E53" s="37">
         <v>16</v>
       </c>
       <c r="F53" s="37">
         <v>10</v>
       </c>
       <c r="G53" s="37">
         <v>8</v>
       </c>
       <c r="H53" s="37">
         <v>24</v>
@@ -13625,104 +14686,108 @@
       </c>
       <c r="Y53" s="17">
         <v>15</v>
       </c>
       <c r="Z53" s="37">
         <v>14</v>
       </c>
       <c r="AA53" s="37">
         <v>7</v>
       </c>
       <c r="AB53" s="37">
         <v>12</v>
       </c>
       <c r="AC53" s="37">
         <v>12</v>
       </c>
       <c r="AD53" s="17">
         <v>8</v>
       </c>
       <c r="AE53" s="50">
         <v>15</v>
       </c>
       <c r="AF53" s="17">
         <v>10</v>
       </c>
-      <c r="AG53" s="21"/>
+      <c r="AG53" s="37">
+        <v>11</v>
+      </c>
       <c r="AH53" s="21"/>
       <c r="AI53" s="21"/>
       <c r="AJ53" s="21"/>
       <c r="AK53" s="21"/>
     </row>
     <row r="54" spans="1:37">
       <c r="A54" s="18" t="s">
         <v>19</v>
       </c>
       <c r="Z54" s="45"/>
     </row>
     <row r="55" spans="1:37">
       <c r="Z55" s="45"/>
     </row>
     <row r="56" spans="1:37">
       <c r="Z56" s="45"/>
     </row>
     <row r="57" spans="1:37">
       <c r="Z57" s="45"/>
     </row>
     <row r="58" spans="1:37">
       <c r="Z58" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>The number of births alive</vt:lpstr>
       <vt:lpstr>General fertility rate</vt:lpstr>
       <vt:lpstr>Number of births by gender</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>