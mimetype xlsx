--- v0 (2026-04-15)
+++ v1 (2026-06-04)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345"/>
   </bookViews>
   <sheets>
     <sheet name="The number of deaths" sheetId="1" r:id="rId1"/>
     <sheet name="General mortality rate" sheetId="2" r:id="rId2"/>
     <sheet name="The number of deceased infants " sheetId="4" r:id="rId3"/>
     <sheet name="Infant mortality rate " sheetId="5" r:id="rId4"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1502" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1548" uniqueCount="49">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -378,51 +378,51 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="65">
+  <cellXfs count="62">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -514,82 +514,73 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -869,110 +860,110 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="AA7" sqref="AA7:AA43"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="AH44" sqref="AH44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="28.7109375" style="8" customWidth="1"/>
     <col min="2" max="2" width="6.5703125" style="8" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.140625" style="8" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.5703125" style="8" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4" style="8" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="4.42578125" style="8" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="3.85546875" style="8" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="8" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" style="8" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.7109375" style="8" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="8.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.5703125" style="8" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.140625" style="8" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.5703125" style="8" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4" style="8" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="4.42578125" style="8" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="3.85546875" style="8" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="6" style="8" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.85546875" style="8" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.7109375" style="8" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="8.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" s="17" customFormat="1" ht="12.75">
-      <c r="A1" s="61" t="s">
+      <c r="A1" s="53" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="61"/>
-[...22 lines deleted...]
-      <c r="Y1" s="61"/>
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="H1" s="53"/>
+      <c r="I1" s="53"/>
+      <c r="J1" s="53"/>
+      <c r="K1" s="53"/>
+      <c r="L1" s="53"/>
+      <c r="M1" s="53"/>
+      <c r="N1" s="53"/>
+      <c r="O1" s="53"/>
+      <c r="P1" s="53"/>
+      <c r="Q1" s="53"/>
+      <c r="R1" s="53"/>
+      <c r="S1" s="53"/>
+      <c r="T1" s="53"/>
+      <c r="U1" s="53"/>
+      <c r="V1" s="53"/>
+      <c r="W1" s="53"/>
+      <c r="X1" s="53"/>
+      <c r="Y1" s="53"/>
     </row>
     <row r="2" spans="1:37" s="17" customFormat="1">
       <c r="A2" s="46"/>
       <c r="B2" s="46"/>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="46"/>
       <c r="I2" s="46"/>
       <c r="J2" s="46"/>
       <c r="K2" s="46"/>
       <c r="L2" s="46"/>
       <c r="M2" s="46"/>
     </row>
     <row r="3" spans="1:37" s="17" customFormat="1">
       <c r="B3" s="46"/>
       <c r="Y3" s="15"/>
       <c r="AK3" s="15" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="A4" s="57"/>
@@ -1109,77 +1100,77 @@
         <v>5</v>
       </c>
       <c r="AE5" s="11" t="s">
         <v>6</v>
       </c>
       <c r="AF5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="AG5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="AH5" s="11" t="s">
         <v>9</v>
       </c>
       <c r="AI5" s="11" t="s">
         <v>10</v>
       </c>
       <c r="AJ5" s="11" t="s">
         <v>11</v>
       </c>
       <c r="AK5" s="11" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="62" t="s">
+      <c r="A6" s="54" t="s">
         <v>14</v>
       </c>
-      <c r="B6" s="62"/>
-[...22 lines deleted...]
-      <c r="Y6" s="62"/>
+      <c r="B6" s="54"/>
+      <c r="C6" s="54"/>
+      <c r="D6" s="54"/>
+      <c r="E6" s="54"/>
+      <c r="F6" s="54"/>
+      <c r="G6" s="54"/>
+      <c r="H6" s="54"/>
+      <c r="I6" s="54"/>
+      <c r="J6" s="54"/>
+      <c r="K6" s="54"/>
+      <c r="L6" s="54"/>
+      <c r="M6" s="54"/>
+      <c r="N6" s="54"/>
+      <c r="O6" s="54"/>
+      <c r="P6" s="54"/>
+      <c r="Q6" s="54"/>
+      <c r="R6" s="54"/>
+      <c r="S6" s="54"/>
+      <c r="T6" s="54"/>
+      <c r="U6" s="54"/>
+      <c r="V6" s="54"/>
+      <c r="W6" s="54"/>
+      <c r="X6" s="54"/>
+      <c r="Y6" s="54"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="23" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="5">
         <v>621</v>
       </c>
       <c r="C7" s="5">
         <v>479</v>
       </c>
       <c r="D7" s="5">
         <v>473</v>
       </c>
       <c r="E7" s="5">
         <v>508</v>
       </c>
       <c r="F7" s="5">
         <v>513</v>
       </c>
       <c r="G7" s="26">
         <v>485</v>
       </c>
       <c r="H7" s="5">
         <v>488</v>
@@ -1219,50 +1210,53 @@
       </c>
       <c r="T7" s="36">
         <v>496</v>
       </c>
       <c r="U7" s="36">
         <v>437</v>
       </c>
       <c r="V7" s="36">
         <v>496</v>
       </c>
       <c r="W7" s="36">
         <v>506</v>
       </c>
       <c r="X7" s="36">
         <v>495</v>
       </c>
       <c r="Y7" s="36">
         <v>534</v>
       </c>
       <c r="Z7" s="50">
         <v>514</v>
       </c>
       <c r="AA7" s="50">
         <v>395</v>
       </c>
+      <c r="AB7" s="50">
+        <v>549</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="5">
         <v>247</v>
       </c>
       <c r="C8" s="5">
         <v>205</v>
       </c>
       <c r="D8" s="5">
         <v>204</v>
       </c>
       <c r="E8" s="5">
         <v>211</v>
       </c>
       <c r="F8" s="5">
         <v>213</v>
       </c>
       <c r="G8" s="26">
         <v>186</v>
       </c>
       <c r="H8" s="5">
         <v>204</v>
@@ -1302,50 +1296,53 @@
       </c>
       <c r="T8" s="36">
         <v>215</v>
       </c>
       <c r="U8" s="36">
         <v>178</v>
       </c>
       <c r="V8" s="36">
         <v>200</v>
       </c>
       <c r="W8" s="36">
         <v>211</v>
       </c>
       <c r="X8" s="36">
         <v>221</v>
       </c>
       <c r="Y8" s="36">
         <v>212</v>
       </c>
       <c r="Z8" s="50">
         <v>222</v>
       </c>
       <c r="AA8" s="50">
         <v>160</v>
       </c>
+      <c r="AB8" s="50">
+        <v>188</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="5">
         <v>38</v>
       </c>
       <c r="C9" s="5">
         <v>31</v>
       </c>
       <c r="D9" s="5">
         <v>33</v>
       </c>
       <c r="E9" s="5">
         <v>32</v>
       </c>
       <c r="F9" s="5">
         <v>39</v>
       </c>
       <c r="G9" s="26">
         <v>26</v>
       </c>
       <c r="H9" s="5">
         <v>29</v>
@@ -1385,50 +1382,53 @@
       </c>
       <c r="T9" s="36">
         <v>22</v>
       </c>
       <c r="U9" s="36">
         <v>23</v>
       </c>
       <c r="V9" s="36">
         <v>30</v>
       </c>
       <c r="W9" s="36">
         <v>43</v>
       </c>
       <c r="X9" s="36">
         <v>25</v>
       </c>
       <c r="Y9" s="36">
         <v>34</v>
       </c>
       <c r="Z9" s="50">
         <v>34</v>
       </c>
       <c r="AA9" s="50">
         <v>35</v>
       </c>
+      <c r="AB9" s="50">
+        <v>39</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="5">
         <v>15</v>
       </c>
       <c r="C10" s="5">
         <v>7</v>
       </c>
       <c r="D10" s="5">
         <v>8</v>
       </c>
       <c r="E10" s="5">
         <v>13</v>
       </c>
       <c r="F10" s="5">
         <v>10</v>
       </c>
       <c r="G10" s="26">
         <v>9</v>
       </c>
       <c r="H10" s="5">
         <v>7</v>
@@ -1468,50 +1468,53 @@
       </c>
       <c r="T10" s="36">
         <v>7</v>
       </c>
       <c r="U10" s="36">
         <v>7</v>
       </c>
       <c r="V10" s="36">
         <v>7</v>
       </c>
       <c r="W10" s="36">
         <v>5</v>
       </c>
       <c r="X10" s="36">
         <v>10</v>
       </c>
       <c r="Y10" s="36">
         <v>8</v>
       </c>
       <c r="Z10" s="50">
         <v>10</v>
       </c>
       <c r="AA10" s="50">
         <v>14</v>
       </c>
+      <c r="AB10" s="50">
+        <v>7</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="5">
         <v>42</v>
       </c>
       <c r="C11" s="5">
         <v>23</v>
       </c>
       <c r="D11" s="5">
         <v>21</v>
       </c>
       <c r="E11" s="5">
         <v>36</v>
       </c>
       <c r="F11" s="5">
         <v>24</v>
       </c>
       <c r="G11" s="26">
         <v>34</v>
       </c>
       <c r="H11" s="5">
         <v>30</v>
@@ -1551,50 +1554,53 @@
       </c>
       <c r="T11" s="36">
         <v>27</v>
       </c>
       <c r="U11" s="36">
         <v>21</v>
       </c>
       <c r="V11" s="36">
         <v>23</v>
       </c>
       <c r="W11" s="36">
         <v>28</v>
       </c>
       <c r="X11" s="36">
         <v>24</v>
       </c>
       <c r="Y11" s="36">
         <v>29</v>
       </c>
       <c r="Z11" s="50">
         <v>26</v>
       </c>
       <c r="AA11" s="50">
         <v>13</v>
       </c>
+      <c r="AB11" s="50">
+        <v>36</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="5">
         <v>32</v>
       </c>
       <c r="C12" s="5">
         <v>11</v>
       </c>
       <c r="D12" s="5">
         <v>19</v>
       </c>
       <c r="E12" s="5">
         <v>23</v>
       </c>
       <c r="F12" s="5">
         <v>18</v>
       </c>
       <c r="G12" s="26">
         <v>29</v>
       </c>
       <c r="H12" s="5">
         <v>19</v>
@@ -1634,50 +1640,53 @@
       </c>
       <c r="T12" s="36">
         <v>12</v>
       </c>
       <c r="U12" s="36">
         <v>18</v>
       </c>
       <c r="V12" s="36">
         <v>27</v>
       </c>
       <c r="W12" s="36">
         <v>16</v>
       </c>
       <c r="X12" s="36">
         <v>17</v>
       </c>
       <c r="Y12" s="36">
         <v>16</v>
       </c>
       <c r="Z12" s="50">
         <v>23</v>
       </c>
       <c r="AA12" s="50">
         <v>9</v>
       </c>
+      <c r="AB12" s="50">
+        <v>28</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="5">
         <v>27</v>
       </c>
       <c r="C13" s="5">
         <v>18</v>
       </c>
       <c r="D13" s="5">
         <v>22</v>
       </c>
       <c r="E13" s="5">
         <v>18</v>
       </c>
       <c r="F13" s="5">
         <v>19</v>
       </c>
       <c r="G13" s="26">
         <v>15</v>
       </c>
       <c r="H13" s="5">
         <v>20</v>
@@ -1717,50 +1726,53 @@
       </c>
       <c r="T13" s="36">
         <v>20</v>
       </c>
       <c r="U13" s="36">
         <v>11</v>
       </c>
       <c r="V13" s="36">
         <v>20</v>
       </c>
       <c r="W13" s="36">
         <v>24</v>
       </c>
       <c r="X13" s="36">
         <v>19</v>
       </c>
       <c r="Y13" s="36">
         <v>20</v>
       </c>
       <c r="Z13" s="50">
         <v>15</v>
       </c>
       <c r="AA13" s="50">
         <v>13</v>
       </c>
+      <c r="AB13" s="50">
+        <v>18</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="5">
         <v>54</v>
       </c>
       <c r="C14" s="5">
         <v>43</v>
       </c>
       <c r="D14" s="5">
         <v>36</v>
       </c>
       <c r="E14" s="5">
         <v>32</v>
       </c>
       <c r="F14" s="5">
         <v>42</v>
       </c>
       <c r="G14" s="26">
         <v>38</v>
       </c>
       <c r="H14" s="5">
         <v>39</v>
@@ -1800,50 +1812,53 @@
       </c>
       <c r="T14" s="36">
         <v>42</v>
       </c>
       <c r="U14" s="36">
         <v>41</v>
       </c>
       <c r="V14" s="36">
         <v>34</v>
       </c>
       <c r="W14" s="36">
         <v>43</v>
       </c>
       <c r="X14" s="36">
         <v>42</v>
       </c>
       <c r="Y14" s="36">
         <v>39</v>
       </c>
       <c r="Z14" s="50">
         <v>42</v>
       </c>
       <c r="AA14" s="50">
         <v>40</v>
       </c>
+      <c r="AB14" s="50">
+        <v>62</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="5">
         <v>12</v>
       </c>
       <c r="C15" s="5">
         <v>19</v>
       </c>
       <c r="D15" s="5">
         <v>14</v>
       </c>
       <c r="E15" s="5">
         <v>18</v>
       </c>
       <c r="F15" s="5">
         <v>12</v>
       </c>
       <c r="G15" s="26">
         <v>21</v>
       </c>
       <c r="H15" s="5">
         <v>23</v>
@@ -1883,50 +1898,53 @@
       </c>
       <c r="T15" s="36">
         <v>17</v>
       </c>
       <c r="U15" s="36">
         <v>21</v>
       </c>
       <c r="V15" s="36">
         <v>18</v>
       </c>
       <c r="W15" s="36">
         <v>17</v>
       </c>
       <c r="X15" s="36">
         <v>9</v>
       </c>
       <c r="Y15" s="36">
         <v>21</v>
       </c>
       <c r="Z15" s="50">
         <v>17</v>
       </c>
       <c r="AA15" s="50">
         <v>15</v>
       </c>
+      <c r="AB15" s="50">
+        <v>18</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="5">
         <v>31</v>
       </c>
       <c r="C16" s="5">
         <v>23</v>
       </c>
       <c r="D16" s="5">
         <v>11</v>
       </c>
       <c r="E16" s="5">
         <v>21</v>
       </c>
       <c r="F16" s="5">
         <v>28</v>
       </c>
       <c r="G16" s="26">
         <v>19</v>
       </c>
       <c r="H16" s="5">
         <v>22</v>
@@ -1966,52 +1984,55 @@
       </c>
       <c r="T16" s="36">
         <v>25</v>
       </c>
       <c r="U16" s="36">
         <v>17</v>
       </c>
       <c r="V16" s="36">
         <v>16</v>
       </c>
       <c r="W16" s="36">
         <v>24</v>
       </c>
       <c r="X16" s="36">
         <v>11</v>
       </c>
       <c r="Y16" s="36">
         <v>27</v>
       </c>
       <c r="Z16" s="50">
         <v>15</v>
       </c>
       <c r="AA16" s="50">
         <v>15</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="50">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="5">
         <v>19</v>
       </c>
       <c r="C17" s="5">
         <v>22</v>
       </c>
       <c r="D17" s="5">
         <v>24</v>
       </c>
       <c r="E17" s="5">
         <v>19</v>
       </c>
       <c r="F17" s="5">
         <v>26</v>
       </c>
       <c r="G17" s="26">
         <v>27</v>
       </c>
       <c r="H17" s="5">
         <v>19</v>
       </c>
       <c r="I17" s="36">
@@ -2049,52 +2070,55 @@
       </c>
       <c r="T17" s="36">
         <v>23</v>
       </c>
       <c r="U17" s="36">
         <v>22</v>
       </c>
       <c r="V17" s="36">
         <v>27</v>
       </c>
       <c r="W17" s="36">
         <v>17</v>
       </c>
       <c r="X17" s="36">
         <v>24</v>
       </c>
       <c r="Y17" s="36">
         <v>25</v>
       </c>
       <c r="Z17" s="50">
         <v>25</v>
       </c>
       <c r="AA17" s="50">
         <v>22</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="50">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="5">
         <v>43</v>
       </c>
       <c r="C18" s="5">
         <v>36</v>
       </c>
       <c r="D18" s="5">
         <v>36</v>
       </c>
       <c r="E18" s="5">
         <v>35</v>
       </c>
       <c r="F18" s="5">
         <v>33</v>
       </c>
       <c r="G18" s="26">
         <v>34</v>
       </c>
       <c r="H18" s="5">
         <v>28</v>
       </c>
       <c r="I18" s="36">
@@ -2132,52 +2156,55 @@
       </c>
       <c r="T18" s="36">
         <v>44</v>
       </c>
       <c r="U18" s="36">
         <v>30</v>
       </c>
       <c r="V18" s="36">
         <v>39</v>
       </c>
       <c r="W18" s="36">
         <v>36</v>
       </c>
       <c r="X18" s="36">
         <v>37</v>
       </c>
       <c r="Y18" s="36">
         <v>39</v>
       </c>
       <c r="Z18" s="50">
         <v>38</v>
       </c>
       <c r="AA18" s="50">
         <v>25</v>
       </c>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18" s="50">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="5">
         <v>18</v>
       </c>
       <c r="C19" s="5">
         <v>8</v>
       </c>
       <c r="D19" s="5">
         <v>9</v>
       </c>
       <c r="E19" s="5">
         <v>7</v>
       </c>
       <c r="F19" s="5">
         <v>11</v>
       </c>
       <c r="G19" s="26">
         <v>7</v>
       </c>
       <c r="H19" s="5">
         <v>7</v>
       </c>
       <c r="I19" s="36">
@@ -2215,52 +2242,55 @@
       </c>
       <c r="T19" s="36">
         <v>6</v>
       </c>
       <c r="U19" s="36">
         <v>8</v>
       </c>
       <c r="V19" s="36">
         <v>6</v>
       </c>
       <c r="W19" s="36">
         <v>10</v>
       </c>
       <c r="X19" s="36">
         <v>12</v>
       </c>
       <c r="Y19" s="36">
         <v>13</v>
       </c>
       <c r="Z19" s="50">
         <v>8</v>
       </c>
       <c r="AA19" s="50">
         <v>10</v>
       </c>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19" s="50">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="5">
         <v>7</v>
       </c>
       <c r="C20" s="5">
         <v>4</v>
       </c>
       <c r="D20" s="5">
         <v>12</v>
       </c>
       <c r="E20" s="5">
         <v>10</v>
       </c>
       <c r="F20" s="5">
         <v>6</v>
       </c>
       <c r="G20" s="26">
         <v>11</v>
       </c>
       <c r="H20" s="5">
         <v>7</v>
       </c>
       <c r="I20" s="36">
@@ -2298,52 +2328,55 @@
       </c>
       <c r="T20" s="36">
         <v>9</v>
       </c>
       <c r="U20" s="36">
         <v>9</v>
       </c>
       <c r="V20" s="36">
         <v>13</v>
       </c>
       <c r="W20" s="36">
         <v>8</v>
       </c>
       <c r="X20" s="36">
         <v>6</v>
       </c>
       <c r="Y20" s="36">
         <v>7</v>
       </c>
       <c r="Z20" s="50">
         <v>6</v>
       </c>
       <c r="AA20" s="50">
         <v>8</v>
       </c>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20" s="50">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="5">
         <v>36</v>
       </c>
       <c r="C21" s="5">
         <v>29</v>
       </c>
       <c r="D21" s="5">
         <v>24</v>
       </c>
       <c r="E21" s="5">
         <v>33</v>
       </c>
       <c r="F21" s="5">
         <v>32</v>
       </c>
       <c r="G21" s="26">
         <v>29</v>
       </c>
       <c r="H21" s="5">
         <v>34</v>
       </c>
       <c r="I21" s="36">
@@ -2381,83 +2414,86 @@
       </c>
       <c r="T21" s="36">
         <v>27</v>
       </c>
       <c r="U21" s="36">
         <v>31</v>
       </c>
       <c r="V21" s="36">
         <v>36</v>
       </c>
       <c r="W21" s="36">
         <v>24</v>
       </c>
       <c r="X21" s="36">
         <v>38</v>
       </c>
       <c r="Y21" s="36">
         <v>44</v>
       </c>
       <c r="Z21" s="50">
         <v>33</v>
       </c>
       <c r="AA21" s="50">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="63" t="s">
+      <c r="AB21" s="50">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
+      <c r="A22" s="55" t="s">
         <v>15</v>
       </c>
-      <c r="B22" s="63"/>
-[...22 lines deleted...]
-      <c r="Y22" s="63"/>
+      <c r="B22" s="55"/>
+      <c r="C22" s="55"/>
+      <c r="D22" s="55"/>
+      <c r="E22" s="55"/>
+      <c r="F22" s="55"/>
+      <c r="G22" s="55"/>
+      <c r="H22" s="55"/>
+      <c r="I22" s="55"/>
+      <c r="J22" s="55"/>
+      <c r="K22" s="55"/>
+      <c r="L22" s="55"/>
+      <c r="M22" s="55"/>
+      <c r="N22" s="55"/>
+      <c r="O22" s="55"/>
+      <c r="P22" s="55"/>
+      <c r="Q22" s="55"/>
+      <c r="R22" s="55"/>
+      <c r="S22" s="55"/>
+      <c r="T22" s="55"/>
+      <c r="U22" s="55"/>
+      <c r="V22" s="55"/>
+      <c r="W22" s="55"/>
+      <c r="X22" s="55"/>
+      <c r="Y22" s="55"/>
       <c r="Z22" s="47"/>
       <c r="AA22" s="47"/>
     </row>
-    <row r="23" spans="1:27">
+    <row r="23" spans="1:28">
       <c r="A23" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="5">
         <v>295</v>
       </c>
       <c r="C23" s="5">
         <v>248</v>
       </c>
       <c r="D23" s="5">
         <v>228</v>
       </c>
       <c r="E23" s="5">
         <v>223</v>
       </c>
       <c r="F23" s="5">
         <v>249</v>
       </c>
       <c r="G23" s="26">
         <v>222</v>
       </c>
       <c r="H23" s="5">
         <v>251</v>
       </c>
       <c r="I23" s="36">
@@ -2495,52 +2531,55 @@
       </c>
       <c r="T23" s="36">
         <v>252</v>
       </c>
       <c r="U23" s="36">
         <v>210</v>
       </c>
       <c r="V23" s="36">
         <v>233</v>
       </c>
       <c r="W23" s="36">
         <v>262</v>
       </c>
       <c r="X23" s="36">
         <v>247</v>
       </c>
       <c r="Y23" s="36">
         <v>261</v>
       </c>
       <c r="Z23" s="50">
         <v>250</v>
       </c>
       <c r="AA23" s="50">
         <v>190</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="50">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="5">
         <v>247</v>
       </c>
       <c r="C24" s="5">
         <v>205</v>
       </c>
       <c r="D24" s="5">
         <v>204</v>
       </c>
       <c r="E24" s="5">
         <v>189</v>
       </c>
       <c r="F24" s="5">
         <v>213</v>
       </c>
       <c r="G24" s="26">
         <v>186</v>
       </c>
       <c r="H24" s="5">
         <v>204</v>
       </c>
       <c r="I24" s="36">
@@ -2578,52 +2617,55 @@
       </c>
       <c r="T24" s="36">
         <v>215</v>
       </c>
       <c r="U24" s="36">
         <v>178</v>
       </c>
       <c r="V24" s="36">
         <v>200</v>
       </c>
       <c r="W24" s="36">
         <v>211</v>
       </c>
       <c r="X24" s="36">
         <v>221</v>
       </c>
       <c r="Y24" s="36">
         <v>212</v>
       </c>
       <c r="Z24" s="50">
         <v>222</v>
       </c>
       <c r="AA24" s="50">
         <v>160</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="50">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="5">
         <v>15</v>
       </c>
       <c r="C25" s="5">
         <v>6</v>
       </c>
       <c r="D25" s="5">
         <v>5</v>
       </c>
       <c r="E25" s="5">
         <v>17</v>
       </c>
       <c r="F25" s="5">
         <v>9</v>
       </c>
       <c r="G25" s="26">
         <v>9</v>
       </c>
       <c r="H25" s="5">
         <v>11</v>
       </c>
       <c r="I25" s="36">
@@ -2661,52 +2703,55 @@
       </c>
       <c r="T25" s="36">
         <v>5</v>
       </c>
       <c r="U25" s="36">
         <v>11</v>
       </c>
       <c r="V25" s="36">
         <v>3</v>
       </c>
       <c r="W25" s="36">
         <v>13</v>
       </c>
       <c r="X25" s="36">
         <v>5</v>
       </c>
       <c r="Y25" s="36">
         <v>9</v>
       </c>
       <c r="Z25" s="50">
         <v>3</v>
       </c>
       <c r="AA25" s="50">
         <v>5</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25" s="50">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="5">
         <v>7</v>
       </c>
       <c r="C26" s="5">
         <v>8</v>
       </c>
       <c r="D26" s="5">
         <v>7</v>
       </c>
       <c r="E26" s="5">
         <v>3</v>
       </c>
       <c r="F26" s="5">
         <v>2</v>
       </c>
       <c r="G26" s="26">
         <v>8</v>
       </c>
       <c r="H26" s="5">
         <v>16</v>
       </c>
       <c r="I26" s="36">
@@ -2744,52 +2789,55 @@
       </c>
       <c r="T26" s="36">
         <v>6</v>
       </c>
       <c r="U26" s="36">
         <v>8</v>
       </c>
       <c r="V26" s="36">
         <v>7</v>
       </c>
       <c r="W26" s="36">
         <v>10</v>
       </c>
       <c r="X26" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y26" s="36">
         <v>10</v>
       </c>
       <c r="Z26" s="50">
         <v>5</v>
       </c>
       <c r="AA26" s="50">
         <v>6</v>
       </c>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26" s="50">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="5">
         <v>12</v>
       </c>
       <c r="C27" s="5">
         <v>14</v>
       </c>
       <c r="D27" s="5">
         <v>3</v>
       </c>
       <c r="E27" s="5">
         <v>5</v>
       </c>
       <c r="F27" s="5">
         <v>11</v>
       </c>
       <c r="G27" s="26">
         <v>7</v>
       </c>
       <c r="H27" s="5">
         <v>12</v>
       </c>
       <c r="I27" s="36">
@@ -2827,52 +2875,55 @@
       </c>
       <c r="T27" s="36">
         <v>11</v>
       </c>
       <c r="U27" s="36">
         <v>7</v>
       </c>
       <c r="V27" s="36">
         <v>5</v>
       </c>
       <c r="W27" s="36">
         <v>15</v>
       </c>
       <c r="X27" s="36">
         <v>7</v>
       </c>
       <c r="Y27" s="36">
         <v>10</v>
       </c>
       <c r="Z27" s="50">
         <v>4</v>
       </c>
       <c r="AA27" s="50">
         <v>7</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="50">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B28" s="5">
         <v>14</v>
       </c>
       <c r="C28" s="5">
         <v>15</v>
       </c>
       <c r="D28" s="5">
         <v>9</v>
       </c>
       <c r="E28" s="5">
         <v>9</v>
       </c>
       <c r="F28" s="5">
         <v>14</v>
       </c>
       <c r="G28" s="26">
         <v>12</v>
       </c>
       <c r="H28" s="5">
         <v>8</v>
       </c>
       <c r="I28" s="36">
@@ -2910,83 +2961,86 @@
       </c>
       <c r="T28" s="36">
         <v>15</v>
       </c>
       <c r="U28" s="36">
         <v>6</v>
       </c>
       <c r="V28" s="36">
         <v>18</v>
       </c>
       <c r="W28" s="36">
         <v>13</v>
       </c>
       <c r="X28" s="36">
         <v>14</v>
       </c>
       <c r="Y28" s="36">
         <v>20</v>
       </c>
       <c r="Z28" s="50">
         <v>16</v>
       </c>
       <c r="AA28" s="50">
         <v>12</v>
       </c>
-    </row>
-    <row r="29" spans="1:27">
+      <c r="AB28" s="50">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
       <c r="A29" s="56" t="s">
         <v>16</v>
       </c>
       <c r="B29" s="56"/>
       <c r="C29" s="56"/>
       <c r="D29" s="56"/>
       <c r="E29" s="56"/>
       <c r="F29" s="56"/>
       <c r="G29" s="56"/>
       <c r="H29" s="56"/>
       <c r="I29" s="56"/>
       <c r="J29" s="56"/>
       <c r="K29" s="56"/>
       <c r="L29" s="56"/>
       <c r="M29" s="56"/>
       <c r="N29" s="56"/>
       <c r="O29" s="56"/>
       <c r="P29" s="56"/>
       <c r="Q29" s="56"/>
       <c r="R29" s="56"/>
       <c r="S29" s="56"/>
       <c r="T29" s="56"/>
       <c r="U29" s="56"/>
       <c r="V29" s="56"/>
       <c r="W29" s="56"/>
       <c r="X29" s="56"/>
       <c r="Y29" s="56"/>
       <c r="Z29" s="47"/>
       <c r="AA29" s="47"/>
     </row>
-    <row r="30" spans="1:27">
+    <row r="30" spans="1:28">
       <c r="A30" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="5">
         <v>326</v>
       </c>
       <c r="C30" s="5">
         <v>231</v>
       </c>
       <c r="D30" s="5">
         <v>245</v>
       </c>
       <c r="E30" s="5">
         <v>265</v>
       </c>
       <c r="F30" s="5">
         <v>264</v>
       </c>
       <c r="G30" s="26">
         <v>263</v>
       </c>
       <c r="H30" s="5">
         <v>237</v>
       </c>
       <c r="I30" s="37">
@@ -3024,52 +3078,55 @@
       </c>
       <c r="T30" s="37">
         <v>244</v>
       </c>
       <c r="U30" s="37">
         <v>227</v>
       </c>
       <c r="V30" s="37">
         <v>263</v>
       </c>
       <c r="W30" s="37">
         <v>244</v>
       </c>
       <c r="X30" s="36">
         <v>248</v>
       </c>
       <c r="Y30" s="36">
         <v>273</v>
       </c>
       <c r="Z30" s="50">
         <v>264</v>
       </c>
       <c r="AA30" s="50">
         <v>205</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="50">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B31" s="5">
         <v>38</v>
       </c>
       <c r="C31" s="5">
         <v>31</v>
       </c>
       <c r="D31" s="5">
         <v>33</v>
       </c>
       <c r="E31" s="5">
         <v>32</v>
       </c>
       <c r="F31" s="5">
         <v>39</v>
       </c>
       <c r="G31" s="26">
         <v>26</v>
       </c>
       <c r="H31" s="5">
         <v>29</v>
       </c>
       <c r="I31" s="37">
@@ -3107,52 +3164,55 @@
       </c>
       <c r="T31" s="37">
         <v>22</v>
       </c>
       <c r="U31" s="37">
         <v>23</v>
       </c>
       <c r="V31" s="37">
         <v>30</v>
       </c>
       <c r="W31" s="37">
         <v>43</v>
       </c>
       <c r="X31" s="36">
         <v>25</v>
       </c>
       <c r="Y31" s="36">
         <v>34</v>
       </c>
       <c r="Z31" s="50">
         <v>34</v>
       </c>
       <c r="AA31" s="50">
         <v>35</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="50">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="5">
         <v>15</v>
       </c>
       <c r="C32" s="5">
         <v>7</v>
       </c>
       <c r="D32" s="5">
         <v>8</v>
       </c>
       <c r="E32" s="5">
         <v>13</v>
       </c>
       <c r="F32" s="5">
         <v>10</v>
       </c>
       <c r="G32" s="26">
         <v>9</v>
       </c>
       <c r="H32" s="5">
         <v>7</v>
       </c>
       <c r="I32" s="37">
@@ -3190,52 +3250,55 @@
       </c>
       <c r="T32" s="37">
         <v>7</v>
       </c>
       <c r="U32" s="37">
         <v>7</v>
       </c>
       <c r="V32" s="37">
         <v>7</v>
       </c>
       <c r="W32" s="37">
         <v>5</v>
       </c>
       <c r="X32" s="36">
         <v>10</v>
       </c>
       <c r="Y32" s="36">
         <v>8</v>
       </c>
       <c r="Z32" s="50">
         <v>10</v>
       </c>
       <c r="AA32" s="50">
         <v>14</v>
       </c>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32" s="50">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="5">
         <v>27</v>
       </c>
       <c r="C33" s="5">
         <v>17</v>
       </c>
       <c r="D33" s="5">
         <v>16</v>
       </c>
       <c r="E33" s="5">
         <v>23</v>
       </c>
       <c r="F33" s="5">
         <v>15</v>
       </c>
       <c r="G33" s="26">
         <v>25</v>
       </c>
       <c r="H33" s="5">
         <v>19</v>
       </c>
       <c r="I33" s="37">
@@ -3273,52 +3336,55 @@
       </c>
       <c r="T33" s="37">
         <v>22</v>
       </c>
       <c r="U33" s="37">
         <v>10</v>
       </c>
       <c r="V33" s="37">
         <v>20</v>
       </c>
       <c r="W33" s="37">
         <v>15</v>
       </c>
       <c r="X33" s="36">
         <v>19</v>
       </c>
       <c r="Y33" s="36">
         <v>20</v>
       </c>
       <c r="Z33" s="50">
         <v>23</v>
       </c>
       <c r="AA33" s="50">
         <v>8</v>
       </c>
-    </row>
-    <row r="34" spans="1:27">
+      <c r="AB33" s="50">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="5">
         <v>32</v>
       </c>
       <c r="C34" s="5">
         <v>11</v>
       </c>
       <c r="D34" s="5">
         <v>19</v>
       </c>
       <c r="E34" s="5">
         <v>23</v>
       </c>
       <c r="F34" s="5">
         <v>18</v>
       </c>
       <c r="G34" s="26">
         <v>29</v>
       </c>
       <c r="H34" s="5">
         <v>19</v>
       </c>
       <c r="I34" s="37">
@@ -3356,52 +3422,55 @@
       </c>
       <c r="T34" s="37">
         <v>12</v>
       </c>
       <c r="U34" s="37">
         <v>18</v>
       </c>
       <c r="V34" s="37">
         <v>27</v>
       </c>
       <c r="W34" s="37">
         <v>16</v>
       </c>
       <c r="X34" s="36">
         <v>17</v>
       </c>
       <c r="Y34" s="36">
         <v>16</v>
       </c>
       <c r="Z34" s="50">
         <v>23</v>
       </c>
       <c r="AA34" s="50">
         <v>9</v>
       </c>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34" s="50">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B35" s="5">
         <v>27</v>
       </c>
       <c r="C35" s="5">
         <v>18</v>
       </c>
       <c r="D35" s="5">
         <v>22</v>
       </c>
       <c r="E35" s="5">
         <v>18</v>
       </c>
       <c r="F35" s="5">
         <v>19</v>
       </c>
       <c r="G35" s="26">
         <v>15</v>
       </c>
       <c r="H35" s="5">
         <v>20</v>
       </c>
       <c r="I35" s="37">
@@ -3439,52 +3508,55 @@
       </c>
       <c r="T35" s="37">
         <v>20</v>
       </c>
       <c r="U35" s="37">
         <v>11</v>
       </c>
       <c r="V35" s="37">
         <v>20</v>
       </c>
       <c r="W35" s="37">
         <v>24</v>
       </c>
       <c r="X35" s="36">
         <v>19</v>
       </c>
       <c r="Y35" s="36">
         <v>20</v>
       </c>
       <c r="Z35" s="50">
         <v>15</v>
       </c>
       <c r="AA35" s="50">
         <v>13</v>
       </c>
-    </row>
-    <row r="36" spans="1:27">
+      <c r="AB35" s="50">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
       <c r="A36" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B36" s="5">
         <v>54</v>
       </c>
       <c r="C36" s="5">
         <v>43</v>
       </c>
       <c r="D36" s="5">
         <v>36</v>
       </c>
       <c r="E36" s="5">
         <v>32</v>
       </c>
       <c r="F36" s="5">
         <v>42</v>
       </c>
       <c r="G36" s="26">
         <v>38</v>
       </c>
       <c r="H36" s="5">
         <v>39</v>
       </c>
       <c r="I36" s="37">
@@ -3522,52 +3594,55 @@
       </c>
       <c r="T36" s="37">
         <v>42</v>
       </c>
       <c r="U36" s="37">
         <v>41</v>
       </c>
       <c r="V36" s="37">
         <v>34</v>
       </c>
       <c r="W36" s="37">
         <v>43</v>
       </c>
       <c r="X36" s="36">
         <v>42</v>
       </c>
       <c r="Y36" s="36">
         <v>39</v>
       </c>
       <c r="Z36" s="50">
         <v>42</v>
       </c>
       <c r="AA36" s="50">
         <v>40</v>
       </c>
-    </row>
-    <row r="37" spans="1:27">
+      <c r="AB36" s="50">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28">
       <c r="A37" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="5">
         <v>5</v>
       </c>
       <c r="C37" s="5">
         <v>11</v>
       </c>
       <c r="D37" s="5">
         <v>7</v>
       </c>
       <c r="E37" s="5">
         <v>14</v>
       </c>
       <c r="F37" s="5">
         <v>10</v>
       </c>
       <c r="G37" s="26">
         <v>13</v>
       </c>
       <c r="H37" s="5">
         <v>7</v>
       </c>
       <c r="I37" s="37">
@@ -3605,52 +3680,55 @@
       </c>
       <c r="T37" s="37">
         <v>11</v>
       </c>
       <c r="U37" s="37">
         <v>13</v>
       </c>
       <c r="V37" s="37">
         <v>11</v>
       </c>
       <c r="W37" s="37">
         <v>7</v>
       </c>
       <c r="X37" s="36">
         <v>9</v>
       </c>
       <c r="Y37" s="36">
         <v>11</v>
       </c>
       <c r="Z37" s="50">
         <v>12</v>
       </c>
       <c r="AA37" s="50">
         <v>9</v>
       </c>
-    </row>
-    <row r="38" spans="1:27">
+      <c r="AB37" s="50">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28">
       <c r="A38" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="5">
         <v>19</v>
       </c>
       <c r="C38" s="5">
         <v>9</v>
       </c>
       <c r="D38" s="5">
         <v>8</v>
       </c>
       <c r="E38" s="5">
         <v>14</v>
       </c>
       <c r="F38" s="5">
         <v>17</v>
       </c>
       <c r="G38" s="26">
         <v>12</v>
       </c>
       <c r="H38" s="5">
         <v>10</v>
       </c>
       <c r="I38" s="37">
@@ -3688,52 +3766,55 @@
       </c>
       <c r="T38" s="37">
         <v>14</v>
       </c>
       <c r="U38" s="37">
         <v>10</v>
       </c>
       <c r="V38" s="37">
         <v>11</v>
       </c>
       <c r="W38" s="37">
         <v>9</v>
       </c>
       <c r="X38" s="36">
         <v>4</v>
       </c>
       <c r="Y38" s="36">
         <v>17</v>
       </c>
       <c r="Z38" s="50">
         <v>11</v>
       </c>
       <c r="AA38" s="50">
         <v>8</v>
       </c>
-    </row>
-    <row r="39" spans="1:27">
+      <c r="AB38" s="50">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="39" spans="1:28">
       <c r="A39" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B39" s="5">
         <v>19</v>
       </c>
       <c r="C39" s="5">
         <v>22</v>
       </c>
       <c r="D39" s="5">
         <v>24</v>
       </c>
       <c r="E39" s="5">
         <v>19</v>
       </c>
       <c r="F39" s="5">
         <v>26</v>
       </c>
       <c r="G39" s="26">
         <v>27</v>
       </c>
       <c r="H39" s="5">
         <v>19</v>
       </c>
       <c r="I39" s="37">
@@ -3771,52 +3852,55 @@
       </c>
       <c r="T39" s="37">
         <v>23</v>
       </c>
       <c r="U39" s="37">
         <v>22</v>
       </c>
       <c r="V39" s="37">
         <v>27</v>
       </c>
       <c r="W39" s="37">
         <v>17</v>
       </c>
       <c r="X39" s="36">
         <v>24</v>
       </c>
       <c r="Y39" s="36">
         <v>25</v>
       </c>
       <c r="Z39" s="50">
         <v>25</v>
       </c>
       <c r="AA39" s="50">
         <v>22</v>
       </c>
-    </row>
-    <row r="40" spans="1:27">
+      <c r="AB39" s="50">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="40" spans="1:28">
       <c r="A40" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B40" s="5">
         <v>29</v>
       </c>
       <c r="C40" s="5">
         <v>21</v>
       </c>
       <c r="D40" s="5">
         <v>27</v>
       </c>
       <c r="E40" s="5">
         <v>27</v>
       </c>
       <c r="F40" s="5">
         <v>19</v>
       </c>
       <c r="G40" s="26">
         <v>22</v>
       </c>
       <c r="H40" s="5">
         <v>20</v>
       </c>
       <c r="I40" s="37">
@@ -3854,52 +3938,55 @@
       </c>
       <c r="T40" s="37">
         <v>29</v>
       </c>
       <c r="U40" s="37">
         <v>24</v>
       </c>
       <c r="V40" s="37">
         <v>21</v>
       </c>
       <c r="W40" s="37">
         <v>23</v>
       </c>
       <c r="X40" s="36">
         <v>23</v>
       </c>
       <c r="Y40" s="36">
         <v>19</v>
       </c>
       <c r="Z40" s="50">
         <v>22</v>
       </c>
       <c r="AA40" s="50">
         <v>13</v>
       </c>
-    </row>
-    <row r="41" spans="1:27">
+      <c r="AB40" s="50">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="41" spans="1:28">
       <c r="A41" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B41" s="5">
         <v>18</v>
       </c>
       <c r="C41" s="5">
         <v>8</v>
       </c>
       <c r="D41" s="5">
         <v>9</v>
       </c>
       <c r="E41" s="5">
         <v>7</v>
       </c>
       <c r="F41" s="5">
         <v>11</v>
       </c>
       <c r="G41" s="26">
         <v>7</v>
       </c>
       <c r="H41" s="5">
         <v>7</v>
       </c>
       <c r="I41" s="37">
@@ -3937,52 +4024,55 @@
       </c>
       <c r="T41" s="37">
         <v>6</v>
       </c>
       <c r="U41" s="37">
         <v>8</v>
       </c>
       <c r="V41" s="37">
         <v>6</v>
       </c>
       <c r="W41" s="37">
         <v>10</v>
       </c>
       <c r="X41" s="36">
         <v>12</v>
       </c>
       <c r="Y41" s="36">
         <v>13</v>
       </c>
       <c r="Z41" s="50">
         <v>8</v>
       </c>
       <c r="AA41" s="50">
         <v>10</v>
       </c>
-    </row>
-    <row r="42" spans="1:27" s="47" customFormat="1">
+      <c r="AB41" s="50">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="42" spans="1:28" s="47" customFormat="1">
       <c r="A42" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B42" s="5">
         <v>7</v>
       </c>
       <c r="C42" s="5">
         <v>4</v>
       </c>
       <c r="D42" s="5">
         <v>12</v>
       </c>
       <c r="E42" s="5">
         <v>10</v>
       </c>
       <c r="F42" s="5">
         <v>6</v>
       </c>
       <c r="G42" s="26">
         <v>11</v>
       </c>
       <c r="H42" s="5">
         <v>7</v>
       </c>
       <c r="I42" s="37">
@@ -4020,52 +4110,55 @@
       </c>
       <c r="T42" s="37">
         <v>9</v>
       </c>
       <c r="U42" s="37">
         <v>9</v>
       </c>
       <c r="V42" s="37">
         <v>13</v>
       </c>
       <c r="W42" s="37">
         <v>8</v>
       </c>
       <c r="X42" s="36">
         <v>6</v>
       </c>
       <c r="Y42" s="36">
         <v>7</v>
       </c>
       <c r="Z42" s="50">
         <v>6</v>
       </c>
       <c r="AA42" s="50">
         <v>8</v>
       </c>
-    </row>
-    <row r="43" spans="1:27" s="47" customFormat="1">
+      <c r="AB42" s="50">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="43" spans="1:28" s="47" customFormat="1">
       <c r="A43" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B43" s="6">
         <v>36</v>
       </c>
       <c r="C43" s="6">
         <v>29</v>
       </c>
       <c r="D43" s="6">
         <v>24</v>
       </c>
       <c r="E43" s="6">
         <v>33</v>
       </c>
       <c r="F43" s="6">
         <v>32</v>
       </c>
       <c r="G43" s="27">
         <v>29</v>
       </c>
       <c r="H43" s="27">
         <v>34</v>
       </c>
       <c r="I43" s="38">
@@ -4103,149 +4196,152 @@
       </c>
       <c r="T43" s="38">
         <v>27</v>
       </c>
       <c r="U43" s="38">
         <v>31</v>
       </c>
       <c r="V43" s="38">
         <v>36</v>
       </c>
       <c r="W43" s="38">
         <v>24</v>
       </c>
       <c r="X43" s="49">
         <v>38</v>
       </c>
       <c r="Y43" s="49">
         <v>44</v>
       </c>
       <c r="Z43" s="51">
         <v>33</v>
       </c>
       <c r="AA43" s="51">
         <v>16</v>
       </c>
-    </row>
-    <row r="44" spans="1:27">
+      <c r="AB43" s="51">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="44" spans="1:28">
       <c r="A44" s="18" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="Z4:AK4"/>
-    <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="X49" sqref="X49"/>
+      <selection activeCell="AD18" sqref="AD18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="27.85546875" style="8" customWidth="1"/>
     <col min="2" max="2" width="6.5703125" style="8" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.140625" style="8" bestFit="1" customWidth="1"/>
     <col min="4" max="9" width="7" style="8" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" style="8" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7" style="8" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="8.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.5703125" style="8" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.140625" style="8" bestFit="1" customWidth="1"/>
     <col min="16" max="21" width="7" style="8" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.85546875" style="8" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7" style="8" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="8.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="61" t="s">
+      <c r="A1" s="53" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="61"/>
-[...22 lines deleted...]
-      <c r="Y1" s="61"/>
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="H1" s="53"/>
+      <c r="I1" s="53"/>
+      <c r="J1" s="53"/>
+      <c r="K1" s="53"/>
+      <c r="L1" s="53"/>
+      <c r="M1" s="53"/>
+      <c r="N1" s="53"/>
+      <c r="O1" s="53"/>
+      <c r="P1" s="53"/>
+      <c r="Q1" s="53"/>
+      <c r="R1" s="53"/>
+      <c r="S1" s="53"/>
+      <c r="T1" s="53"/>
+      <c r="U1" s="53"/>
+      <c r="V1" s="53"/>
+      <c r="W1" s="53"/>
+      <c r="X1" s="53"/>
+      <c r="Y1" s="53"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="46"/>
       <c r="B2" s="46"/>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="46"/>
       <c r="I2" s="46"/>
       <c r="J2" s="46"/>
       <c r="K2" s="46"/>
       <c r="L2" s="46"/>
       <c r="M2" s="46"/>
     </row>
     <row r="3" spans="1:37">
-      <c r="X3" s="64"/>
-[...1 lines deleted...]
-      <c r="AJ3" s="64" t="s">
+      <c r="X3" s="61"/>
+      <c r="Y3" s="61"/>
+      <c r="AJ3" s="61" t="s">
         <v>34</v>
       </c>
-      <c r="AK3" s="64"/>
+      <c r="AK3" s="61"/>
     </row>
     <row r="4" spans="1:37">
       <c r="A4" s="57"/>
       <c r="B4" s="59">
         <v>2024</v>
       </c>
       <c r="C4" s="60"/>
       <c r="D4" s="60"/>
       <c r="E4" s="60"/>
       <c r="F4" s="60"/>
       <c r="G4" s="60"/>
       <c r="H4" s="60"/>
       <c r="I4" s="60"/>
       <c r="J4" s="60"/>
       <c r="K4" s="60"/>
       <c r="L4" s="60"/>
       <c r="M4" s="60"/>
       <c r="N4" s="59">
         <v>2025</v>
       </c>
       <c r="O4" s="60"/>
       <c r="P4" s="60"/>
       <c r="Q4" s="60"/>
       <c r="R4" s="60"/>
       <c r="S4" s="60"/>
@@ -4360,77 +4456,77 @@
         <v>23</v>
       </c>
       <c r="AE5" s="12" t="s">
         <v>24</v>
       </c>
       <c r="AF5" s="11" t="s">
         <v>25</v>
       </c>
       <c r="AG5" s="11" t="s">
         <v>26</v>
       </c>
       <c r="AH5" s="11" t="s">
         <v>27</v>
       </c>
       <c r="AI5" s="11" t="s">
         <v>28</v>
       </c>
       <c r="AJ5" s="11" t="s">
         <v>29</v>
       </c>
       <c r="AK5" s="11" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="62" t="s">
+      <c r="A6" s="54" t="s">
         <v>14</v>
       </c>
-      <c r="B6" s="62"/>
-[...22 lines deleted...]
-      <c r="Y6" s="62"/>
+      <c r="B6" s="54"/>
+      <c r="C6" s="54"/>
+      <c r="D6" s="54"/>
+      <c r="E6" s="54"/>
+      <c r="F6" s="54"/>
+      <c r="G6" s="54"/>
+      <c r="H6" s="54"/>
+      <c r="I6" s="54"/>
+      <c r="J6" s="54"/>
+      <c r="K6" s="54"/>
+      <c r="L6" s="54"/>
+      <c r="M6" s="54"/>
+      <c r="N6" s="54"/>
+      <c r="O6" s="54"/>
+      <c r="P6" s="54"/>
+      <c r="Q6" s="54"/>
+      <c r="R6" s="54"/>
+      <c r="S6" s="54"/>
+      <c r="T6" s="54"/>
+      <c r="U6" s="54"/>
+      <c r="V6" s="54"/>
+      <c r="W6" s="54"/>
+      <c r="X6" s="54"/>
+      <c r="Y6" s="54"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="23" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="39">
         <v>13.94</v>
       </c>
       <c r="C7" s="39">
         <v>12.82</v>
       </c>
       <c r="D7" s="39">
         <v>12.05</v>
       </c>
       <c r="E7" s="31">
         <v>11.98</v>
       </c>
       <c r="F7" s="31">
         <v>11.87</v>
       </c>
       <c r="G7" s="30">
         <v>11.77</v>
       </c>
       <c r="H7" s="31">
         <v>11.65</v>
@@ -4470,50 +4566,53 @@
       </c>
       <c r="T7" s="43">
         <v>11.62</v>
       </c>
       <c r="U7" s="43">
         <v>11.4</v>
       </c>
       <c r="V7" s="43">
         <v>11.43</v>
       </c>
       <c r="W7" s="43">
         <v>11.43</v>
       </c>
       <c r="X7" s="43">
         <v>11.45</v>
       </c>
       <c r="Y7" s="43">
         <v>11.51</v>
       </c>
       <c r="Z7" s="39">
         <v>11.84</v>
       </c>
       <c r="AA7" s="43">
         <v>10.99</v>
       </c>
+      <c r="AB7" s="43">
+        <v>11.55</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="39">
         <v>13.1</v>
       </c>
       <c r="C8" s="39">
         <v>12.5</v>
       </c>
       <c r="D8" s="39">
         <v>11.92</v>
       </c>
       <c r="E8" s="31">
         <v>11.85</v>
       </c>
       <c r="F8" s="31">
         <v>11.75</v>
       </c>
       <c r="G8" s="30">
         <v>11.49</v>
       </c>
       <c r="H8" s="31">
         <v>11.39</v>
@@ -4553,50 +4652,53 @@
       </c>
       <c r="T8" s="43">
         <v>11.3</v>
       </c>
       <c r="U8" s="43">
         <v>11.06</v>
       </c>
       <c r="V8" s="43">
         <v>11.04</v>
       </c>
       <c r="W8" s="43">
         <v>11.06</v>
       </c>
       <c r="X8" s="43">
         <v>11.15</v>
       </c>
       <c r="Y8" s="43">
         <v>11.16</v>
       </c>
       <c r="Z8" s="39">
         <v>11.79</v>
       </c>
       <c r="AA8" s="43">
         <v>10.64</v>
       </c>
+      <c r="AB8" s="43">
+        <v>10.4</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="39">
         <v>14.31</v>
       </c>
       <c r="C9" s="39">
         <v>13.41</v>
       </c>
       <c r="D9" s="39">
         <v>13.04</v>
       </c>
       <c r="E9" s="31">
         <v>12.92</v>
       </c>
       <c r="F9" s="31">
         <v>13.25</v>
       </c>
       <c r="G9" s="30">
         <v>12.72</v>
       </c>
       <c r="H9" s="31">
         <v>12.45</v>
@@ -4636,50 +4738,53 @@
       </c>
       <c r="T9" s="43">
         <v>10</v>
       </c>
       <c r="U9" s="43">
         <v>9.86</v>
       </c>
       <c r="V9" s="43">
         <v>10.11</v>
       </c>
       <c r="W9" s="43">
         <v>10.78</v>
       </c>
       <c r="X9" s="43">
         <v>10.71</v>
       </c>
       <c r="Y9" s="43">
         <v>10.93</v>
       </c>
       <c r="Z9" s="39">
         <v>13.65</v>
       </c>
       <c r="AA9" s="43">
         <v>14.62</v>
       </c>
+      <c r="AB9" s="43">
+        <v>14.96</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="39">
         <v>13.7</v>
       </c>
       <c r="C10" s="39">
         <v>10.35</v>
       </c>
       <c r="D10" s="39">
         <v>9.2799999999999994</v>
       </c>
       <c r="E10" s="31">
         <v>10</v>
       </c>
       <c r="F10" s="31">
         <v>9.7899999999999991</v>
       </c>
       <c r="G10" s="30">
         <v>9.57</v>
       </c>
       <c r="H10" s="31">
         <v>9.1199999999999992</v>
@@ -4719,50 +4824,53 @@
       </c>
       <c r="T10" s="43">
         <v>6.51</v>
       </c>
       <c r="U10" s="43">
         <v>6.53</v>
       </c>
       <c r="V10" s="43">
         <v>6.55</v>
       </c>
       <c r="W10" s="43">
         <v>6.38</v>
       </c>
       <c r="X10" s="43">
         <v>6.67</v>
       </c>
       <c r="Y10" s="43">
         <v>6.75</v>
       </c>
       <c r="Z10" s="39">
         <v>9.7799999999999994</v>
       </c>
       <c r="AA10" s="43">
         <v>12.4</v>
       </c>
+      <c r="AB10" s="43">
+        <v>10.53</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="39">
         <v>18.690000000000001</v>
       </c>
       <c r="C11" s="39">
         <v>14.96</v>
       </c>
       <c r="D11" s="39">
         <v>13.05</v>
       </c>
       <c r="E11" s="31">
         <v>13.92</v>
       </c>
       <c r="F11" s="31">
         <v>13.22</v>
       </c>
       <c r="G11" s="30">
         <v>13.62</v>
       </c>
       <c r="H11" s="31">
         <v>13.59</v>
@@ -4802,50 +4910,53 @@
       </c>
       <c r="T11" s="43">
         <v>12.5</v>
       </c>
       <c r="U11" s="43">
         <v>12.11</v>
       </c>
       <c r="V11" s="43">
         <v>11.96</v>
       </c>
       <c r="W11" s="43">
         <v>12.03</v>
       </c>
       <c r="X11" s="43">
         <v>11.96</v>
       </c>
       <c r="Y11" s="43">
         <v>12.06</v>
       </c>
       <c r="Z11" s="39">
         <v>11.97</v>
       </c>
       <c r="AA11" s="43">
         <v>9.42</v>
       </c>
+      <c r="AB11" s="43">
+        <v>11.88</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="39">
         <v>18.28</v>
       </c>
       <c r="C12" s="39">
         <v>12.68</v>
       </c>
       <c r="D12" s="39">
         <v>12.05</v>
       </c>
       <c r="E12" s="31">
         <v>12.43</v>
       </c>
       <c r="F12" s="31">
         <v>11.98</v>
       </c>
       <c r="G12" s="30">
         <v>12.8</v>
       </c>
       <c r="H12" s="31">
         <v>12.52</v>
@@ -4885,50 +4996,53 @@
       </c>
       <c r="T12" s="43">
         <v>13.87</v>
       </c>
       <c r="U12" s="43">
         <v>13.43</v>
       </c>
       <c r="V12" s="43">
         <v>13.73</v>
       </c>
       <c r="W12" s="43">
         <v>13.28</v>
       </c>
       <c r="X12" s="43">
         <v>13</v>
       </c>
       <c r="Y12" s="43">
         <v>12.68</v>
       </c>
       <c r="Z12" s="39">
         <v>13.84</v>
       </c>
       <c r="AA12" s="43">
         <v>10.050000000000001</v>
       </c>
+      <c r="AB12" s="43">
+        <v>12.31</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="39">
         <v>18.22</v>
       </c>
       <c r="C13" s="39">
         <v>15.71</v>
       </c>
       <c r="D13" s="39">
         <v>15.36</v>
       </c>
       <c r="E13" s="31">
         <v>14.64</v>
       </c>
       <c r="F13" s="31">
         <v>14.26</v>
       </c>
       <c r="G13" s="30">
         <v>13.62</v>
       </c>
       <c r="H13" s="31">
         <v>13.61</v>
@@ -4968,50 +5082,53 @@
       </c>
       <c r="T13" s="43">
         <v>12.55</v>
       </c>
       <c r="U13" s="43">
         <v>11.91</v>
       </c>
       <c r="V13" s="43">
         <v>12.21</v>
       </c>
       <c r="W13" s="43">
         <v>12.68</v>
       </c>
       <c r="X13" s="43">
         <v>12.77</v>
       </c>
       <c r="Y13" s="43">
         <v>12.87</v>
       </c>
       <c r="Z13" s="39">
         <v>10.9</v>
       </c>
       <c r="AA13" s="43">
         <v>10.61</v>
       </c>
+      <c r="AB13" s="43">
+        <v>11.42</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="39">
         <v>13.78</v>
       </c>
       <c r="C14" s="39">
         <v>12.77</v>
       </c>
       <c r="D14" s="39">
         <v>11.53</v>
       </c>
       <c r="E14" s="31">
         <v>10.64</v>
       </c>
       <c r="F14" s="31">
         <v>10.63</v>
       </c>
       <c r="G14" s="30">
         <v>10.52</v>
       </c>
       <c r="H14" s="31">
         <v>10.45</v>
@@ -5051,50 +5168,53 @@
       </c>
       <c r="T14" s="43">
         <v>10.92</v>
       </c>
       <c r="U14" s="43">
         <v>10.86</v>
       </c>
       <c r="V14" s="43">
         <v>10.64</v>
       </c>
       <c r="W14" s="43">
         <v>10.67</v>
       </c>
       <c r="X14" s="43">
         <v>10.7</v>
       </c>
       <c r="Y14" s="43">
         <v>10.63</v>
       </c>
       <c r="Z14" s="39">
         <v>10.8</v>
       </c>
       <c r="AA14" s="43">
         <v>11.06</v>
       </c>
+      <c r="AB14" s="43">
+        <v>12.77</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="39">
         <v>8.3000000000000007</v>
       </c>
       <c r="C15" s="39">
         <v>11.08</v>
       </c>
       <c r="D15" s="39">
         <v>10.58</v>
       </c>
       <c r="E15" s="31">
         <v>11.13</v>
       </c>
       <c r="F15" s="31">
         <v>10.55</v>
       </c>
       <c r="G15" s="30">
         <v>11.28</v>
       </c>
       <c r="H15" s="31">
         <v>11.96</v>
@@ -5134,50 +5254,53 @@
       </c>
       <c r="T15" s="43">
         <v>16.05</v>
       </c>
       <c r="U15" s="43">
         <v>15.89</v>
       </c>
       <c r="V15" s="43">
         <v>15.61</v>
       </c>
       <c r="W15" s="43">
         <v>15.23</v>
       </c>
       <c r="X15" s="43">
         <v>14.45</v>
       </c>
       <c r="Y15" s="43">
         <v>14.48</v>
       </c>
       <c r="Z15" s="39">
         <v>12.31</v>
       </c>
       <c r="AA15" s="43">
         <v>12.1</v>
       </c>
+      <c r="AB15" s="43">
+        <v>12.4</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="39">
         <v>20.77</v>
       </c>
       <c r="C16" s="39">
         <v>18.98</v>
       </c>
       <c r="D16" s="39">
         <v>14.99</v>
       </c>
       <c r="E16" s="31">
         <v>14.92</v>
       </c>
       <c r="F16" s="31">
         <v>15.72</v>
       </c>
       <c r="G16" s="30">
         <v>15.31</v>
       </c>
       <c r="H16" s="31">
         <v>15.23</v>
@@ -5217,52 +5340,55 @@
       </c>
       <c r="T16" s="43">
         <v>14.37</v>
       </c>
       <c r="U16" s="43">
         <v>14</v>
       </c>
       <c r="V16" s="43">
         <v>13.72</v>
       </c>
       <c r="W16" s="43">
         <v>14.03</v>
       </c>
       <c r="X16" s="43">
         <v>13.47</v>
       </c>
       <c r="Y16" s="43">
         <v>13.93</v>
       </c>
       <c r="Z16" s="39">
         <v>10.56</v>
       </c>
       <c r="AA16" s="43">
         <v>11.1</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="43">
+        <v>12.36</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="39">
         <v>12.81</v>
       </c>
       <c r="C17" s="39">
         <v>14.36</v>
       </c>
       <c r="D17" s="39">
         <v>14.94</v>
       </c>
       <c r="E17" s="31">
         <v>14.42</v>
       </c>
       <c r="F17" s="31">
         <v>15.02</v>
       </c>
       <c r="G17" s="30">
         <v>15.61</v>
       </c>
       <c r="H17" s="31">
         <v>15.18</v>
       </c>
       <c r="I17" s="19">
@@ -5300,52 +5426,55 @@
       </c>
       <c r="T17" s="43">
         <v>15.08</v>
       </c>
       <c r="U17" s="43">
         <v>15.08</v>
       </c>
       <c r="V17" s="43">
         <v>15.54</v>
       </c>
       <c r="W17" s="43">
         <v>15.11</v>
       </c>
       <c r="X17" s="43">
         <v>15.28</v>
       </c>
       <c r="Y17" s="43">
         <v>15.43</v>
       </c>
       <c r="Z17" s="39">
         <v>17.010000000000002</v>
       </c>
       <c r="AA17" s="43">
         <v>16.78</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="43">
+        <v>17.25</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="39">
         <v>12.94</v>
       </c>
       <c r="C18" s="39">
         <v>12.49</v>
       </c>
       <c r="D18" s="39">
         <v>11.92</v>
       </c>
       <c r="E18" s="31">
         <v>11.67</v>
       </c>
       <c r="F18" s="31">
         <v>11.31</v>
       </c>
       <c r="G18" s="30">
         <v>11.19</v>
       </c>
       <c r="H18" s="31">
         <v>10.79</v>
       </c>
       <c r="I18" s="19">
@@ -5383,52 +5512,55 @@
       </c>
       <c r="T18" s="43">
         <v>12.12</v>
       </c>
       <c r="U18" s="43">
         <v>11.77</v>
       </c>
       <c r="V18" s="43">
         <v>11.85</v>
       </c>
       <c r="W18" s="43">
         <v>11.77</v>
       </c>
       <c r="X18" s="43">
         <v>11.78</v>
       </c>
       <c r="Y18" s="43">
         <v>11.81</v>
       </c>
       <c r="Z18" s="39">
         <v>12.13</v>
       </c>
       <c r="AA18" s="43">
         <v>10.53</v>
       </c>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18" s="43">
+        <v>11.72</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="39">
         <v>22.57</v>
       </c>
       <c r="C19" s="39">
         <v>16.760000000000002</v>
       </c>
       <c r="D19" s="39">
         <v>14.76</v>
       </c>
       <c r="E19" s="31">
         <v>13.3</v>
       </c>
       <c r="F19" s="31">
         <v>13.33</v>
       </c>
       <c r="G19" s="30">
         <v>12.59</v>
       </c>
       <c r="H19" s="31">
         <v>12.03</v>
       </c>
       <c r="I19" s="19">
@@ -5466,52 +5598,55 @@
       </c>
       <c r="T19" s="43">
         <v>10.99</v>
       </c>
       <c r="U19" s="43">
         <v>10.88</v>
       </c>
       <c r="V19" s="43">
         <v>10.56</v>
       </c>
       <c r="W19" s="43">
         <v>10.78</v>
       </c>
       <c r="X19" s="43">
         <v>11.25</v>
       </c>
       <c r="Y19" s="43">
         <v>11.7</v>
       </c>
       <c r="Z19" s="39">
         <v>10.55</v>
       </c>
       <c r="AA19" s="43">
         <v>12.46</v>
       </c>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19" s="43">
+        <v>13.22</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="39">
         <v>6.6</v>
       </c>
       <c r="C20" s="39">
         <v>5.35</v>
       </c>
       <c r="D20" s="39">
         <v>7.33</v>
       </c>
       <c r="E20" s="31">
         <v>7.89</v>
       </c>
       <c r="F20" s="31">
         <v>7.4</v>
       </c>
       <c r="G20" s="30">
         <v>7.92</v>
       </c>
       <c r="H20" s="31">
         <v>7.73</v>
       </c>
       <c r="I20" s="19">
@@ -5549,52 +5684,55 @@
       </c>
       <c r="T20" s="43">
         <v>6.34</v>
       </c>
       <c r="U20" s="43">
         <v>6.69</v>
       </c>
       <c r="V20" s="43">
         <v>7.43</v>
       </c>
       <c r="W20" s="43">
         <v>7.48</v>
       </c>
       <c r="X20" s="43">
         <v>7.37</v>
       </c>
       <c r="Y20" s="43">
         <v>7.33</v>
       </c>
       <c r="Z20" s="39">
         <v>6.19</v>
       </c>
       <c r="AA20" s="43">
         <v>7.62</v>
       </c>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20" s="43">
+        <v>8.23</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="39">
         <v>12.18</v>
       </c>
       <c r="C21" s="39">
         <v>11.36</v>
       </c>
       <c r="D21" s="39">
         <v>10.24</v>
       </c>
       <c r="E21" s="31">
         <v>10.55</v>
       </c>
       <c r="F21" s="31">
         <v>10.61</v>
       </c>
       <c r="G21" s="30">
         <v>10.54</v>
       </c>
       <c r="H21" s="31">
         <v>10.69</v>
       </c>
       <c r="I21" s="19">
@@ -5632,82 +5770,85 @@
       </c>
       <c r="T21" s="43">
         <v>11.67</v>
       </c>
       <c r="U21" s="43">
         <v>11.55</v>
       </c>
       <c r="V21" s="43">
         <v>11.69</v>
       </c>
       <c r="W21" s="43">
         <v>11.34</v>
       </c>
       <c r="X21" s="43">
         <v>11.54</v>
       </c>
       <c r="Y21" s="43">
         <v>11.84</v>
       </c>
       <c r="Z21" s="39">
         <v>11.62</v>
       </c>
       <c r="AA21" s="43">
         <v>9.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="63" t="s">
+      <c r="AB21" s="43">
+        <v>11.07</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
+      <c r="A22" s="55" t="s">
         <v>15</v>
       </c>
-      <c r="B22" s="63"/>
-[...22 lines deleted...]
-      <c r="Y22" s="63"/>
+      <c r="B22" s="55"/>
+      <c r="C22" s="55"/>
+      <c r="D22" s="55"/>
+      <c r="E22" s="55"/>
+      <c r="F22" s="55"/>
+      <c r="G22" s="55"/>
+      <c r="H22" s="55"/>
+      <c r="I22" s="55"/>
+      <c r="J22" s="55"/>
+      <c r="K22" s="55"/>
+      <c r="L22" s="55"/>
+      <c r="M22" s="55"/>
+      <c r="N22" s="55"/>
+      <c r="O22" s="55"/>
+      <c r="P22" s="55"/>
+      <c r="Q22" s="55"/>
+      <c r="R22" s="55"/>
+      <c r="S22" s="55"/>
+      <c r="T22" s="55"/>
+      <c r="U22" s="55"/>
+      <c r="V22" s="55"/>
+      <c r="W22" s="55"/>
+      <c r="X22" s="55"/>
+      <c r="Y22" s="55"/>
       <c r="AA22" s="43"/>
     </row>
-    <row r="23" spans="1:27">
+    <row r="23" spans="1:28">
       <c r="A23" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="39">
         <v>13.45</v>
       </c>
       <c r="C23" s="31">
         <v>12.9</v>
       </c>
       <c r="D23" s="31">
         <v>12.03</v>
       </c>
       <c r="E23" s="31">
         <v>11.9</v>
       </c>
       <c r="F23" s="31">
         <v>11.79</v>
       </c>
       <c r="G23" s="30">
         <v>11.57</v>
       </c>
       <c r="H23" s="31">
         <v>11.55</v>
       </c>
       <c r="I23" s="19">
@@ -5745,52 +5886,55 @@
       </c>
       <c r="T23" s="43">
         <v>11.68</v>
       </c>
       <c r="U23" s="43">
         <v>11.41</v>
       </c>
       <c r="V23" s="43">
         <v>11.36</v>
       </c>
       <c r="W23" s="43">
         <v>11.42</v>
       </c>
       <c r="X23" s="43">
         <v>11.44</v>
       </c>
       <c r="Y23" s="43">
         <v>11.48</v>
       </c>
       <c r="Z23" s="39">
         <v>11.42</v>
       </c>
       <c r="AA23" s="43">
         <v>10.54</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="43">
+        <v>10.55</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="39">
         <v>13.1</v>
       </c>
       <c r="C24" s="31">
         <v>12.5</v>
       </c>
       <c r="D24" s="31">
         <v>11.92</v>
       </c>
       <c r="E24" s="31">
         <v>11.85</v>
       </c>
       <c r="F24" s="31">
         <v>11.75</v>
       </c>
       <c r="G24" s="30">
         <v>11.49</v>
       </c>
       <c r="H24" s="31">
         <v>11.39</v>
       </c>
       <c r="I24" s="19">
@@ -5828,52 +5972,55 @@
       </c>
       <c r="T24" s="43">
         <v>11.3</v>
       </c>
       <c r="U24" s="43">
         <v>11.06</v>
       </c>
       <c r="V24" s="43">
         <v>11.04</v>
       </c>
       <c r="W24" s="43">
         <v>11.06</v>
       </c>
       <c r="X24" s="43">
         <v>11.15</v>
       </c>
       <c r="Y24" s="43">
         <v>11.16</v>
       </c>
       <c r="Z24" s="39">
         <v>11.79</v>
       </c>
       <c r="AA24" s="43">
         <v>10.64</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="43">
+        <v>10.4</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="39">
         <v>20.87</v>
       </c>
       <c r="C25" s="31">
         <v>15.14</v>
       </c>
       <c r="D25" s="31">
         <v>12.31</v>
       </c>
       <c r="E25" s="31">
         <v>13.88</v>
       </c>
       <c r="F25" s="31">
         <v>13.51</v>
       </c>
       <c r="G25" s="30">
         <v>13.4</v>
       </c>
       <c r="H25" s="31">
         <v>13.68</v>
       </c>
       <c r="I25" s="19">
@@ -5911,52 +6058,55 @@
       </c>
       <c r="T25" s="43">
         <v>14.75</v>
       </c>
       <c r="U25" s="43">
         <v>14.82</v>
       </c>
       <c r="V25" s="43">
         <v>13.64</v>
       </c>
       <c r="W25" s="43">
         <v>14.08</v>
       </c>
       <c r="X25" s="43">
         <v>13.47</v>
       </c>
       <c r="Y25" s="43">
         <v>13.38</v>
       </c>
       <c r="Z25" s="39">
         <v>4.1500000000000004</v>
       </c>
       <c r="AA25" s="43">
         <v>5.8</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25" s="43">
+        <v>9.07</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="39">
         <v>12.19</v>
       </c>
       <c r="C26" s="31">
         <v>13.47</v>
       </c>
       <c r="D26" s="31">
         <v>12.95</v>
       </c>
       <c r="E26" s="31">
         <v>11.46</v>
       </c>
       <c r="F26" s="31">
         <v>9.81</v>
       </c>
       <c r="G26" s="30">
         <v>10.5</v>
       </c>
       <c r="H26" s="31">
         <v>12.97</v>
       </c>
       <c r="I26" s="19">
@@ -5994,52 +6144,55 @@
       </c>
       <c r="T26" s="43">
         <v>15.18</v>
       </c>
       <c r="U26" s="43">
         <v>15.04</v>
       </c>
       <c r="V26" s="43">
         <v>14.79</v>
       </c>
       <c r="W26" s="43">
         <v>15.06</v>
       </c>
       <c r="X26" s="43">
         <v>13.69</v>
       </c>
       <c r="Y26" s="43">
         <v>14.01</v>
       </c>
       <c r="Z26" s="39">
         <v>8.92</v>
       </c>
       <c r="AA26" s="43">
         <v>10.41</v>
       </c>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26" s="43">
+        <v>11.72</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="39">
         <v>17.41</v>
       </c>
       <c r="C27" s="31">
         <v>19.7</v>
       </c>
       <c r="D27" s="31">
         <v>14.42</v>
       </c>
       <c r="E27" s="31">
         <v>13.5</v>
       </c>
       <c r="F27" s="31">
         <v>13.98</v>
       </c>
       <c r="G27" s="30">
         <v>13.38</v>
       </c>
       <c r="H27" s="31">
         <v>13.97</v>
       </c>
       <c r="I27" s="19">
@@ -6077,52 +6230,55 @@
       </c>
       <c r="T27" s="43">
         <v>15.2</v>
       </c>
       <c r="U27" s="43">
         <v>14.54</v>
       </c>
       <c r="V27" s="43">
         <v>13.75</v>
       </c>
       <c r="W27" s="43">
         <v>14.62</v>
       </c>
       <c r="X27" s="43">
         <v>14.26</v>
       </c>
       <c r="Y27" s="43">
         <v>14.31</v>
       </c>
       <c r="Z27" s="39">
         <v>5.8</v>
       </c>
       <c r="AA27" s="43">
         <v>8.39</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="43">
+        <v>9.01</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B28" s="39">
         <v>12.66</v>
       </c>
       <c r="C28" s="31">
         <v>13.69</v>
       </c>
       <c r="D28" s="31">
         <v>11.8</v>
       </c>
       <c r="E28" s="31">
         <v>10.73</v>
       </c>
       <c r="F28" s="31">
         <v>11.14</v>
       </c>
       <c r="G28" s="30">
         <v>11.16</v>
       </c>
       <c r="H28" s="31">
         <v>10.59</v>
       </c>
       <c r="I28" s="19">
@@ -6160,82 +6316,85 @@
       </c>
       <c r="T28" s="43">
         <v>12.31</v>
       </c>
       <c r="U28" s="43">
         <v>11.42</v>
       </c>
       <c r="V28" s="43">
         <v>12.04</v>
       </c>
       <c r="W28" s="43">
         <v>12.01</v>
       </c>
       <c r="X28" s="43">
         <v>12.11</v>
       </c>
       <c r="Y28" s="43">
         <v>12.65</v>
       </c>
       <c r="Z28" s="39">
         <v>14.73</v>
       </c>
       <c r="AA28" s="43">
         <v>13.49</v>
       </c>
-    </row>
-    <row r="29" spans="1:27">
+      <c r="AB28" s="43">
+        <v>14.58</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
       <c r="A29" s="56" t="s">
         <v>16</v>
       </c>
       <c r="B29" s="56"/>
       <c r="C29" s="56"/>
       <c r="D29" s="56"/>
       <c r="E29" s="56"/>
       <c r="F29" s="56"/>
       <c r="G29" s="56"/>
       <c r="H29" s="56"/>
       <c r="I29" s="56"/>
       <c r="J29" s="56"/>
       <c r="K29" s="56"/>
       <c r="L29" s="56"/>
       <c r="M29" s="56"/>
       <c r="N29" s="56"/>
       <c r="O29" s="56"/>
       <c r="P29" s="56"/>
       <c r="Q29" s="56"/>
       <c r="R29" s="56"/>
       <c r="S29" s="56"/>
       <c r="T29" s="56"/>
       <c r="U29" s="56"/>
       <c r="V29" s="56"/>
       <c r="W29" s="56"/>
       <c r="X29" s="56"/>
       <c r="Y29" s="56"/>
       <c r="AA29" s="43"/>
     </row>
-    <row r="30" spans="1:27">
+    <row r="30" spans="1:28">
       <c r="A30" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="39">
         <v>14.41</v>
       </c>
       <c r="C30" s="31">
         <v>12.75</v>
       </c>
       <c r="D30" s="31">
         <v>12.07</v>
       </c>
       <c r="E30" s="31">
         <v>12.05</v>
       </c>
       <c r="F30" s="31">
         <v>11.95</v>
       </c>
       <c r="G30" s="30">
         <v>11.96</v>
       </c>
       <c r="H30" s="31">
         <v>11.75</v>
       </c>
       <c r="I30" s="19">
@@ -6273,52 +6432,55 @@
       </c>
       <c r="T30" s="43">
         <v>11.55</v>
       </c>
       <c r="U30" s="43">
         <v>11.39</v>
       </c>
       <c r="V30" s="43">
         <v>11.5</v>
       </c>
       <c r="W30" s="43">
         <v>11.45</v>
       </c>
       <c r="X30" s="43">
         <v>11.46</v>
       </c>
       <c r="Y30" s="43">
         <v>11.53</v>
       </c>
       <c r="Z30" s="39">
         <v>12.27</v>
       </c>
       <c r="AA30" s="43">
         <v>11.44</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="43">
+        <v>12.57</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B31" s="39">
         <v>14.31</v>
       </c>
       <c r="C31" s="31">
         <v>13.41</v>
       </c>
       <c r="D31" s="31">
         <v>13.04</v>
       </c>
       <c r="E31" s="31">
         <v>12.92</v>
       </c>
       <c r="F31" s="31">
         <v>13.25</v>
       </c>
       <c r="G31" s="30">
         <v>12.72</v>
       </c>
       <c r="H31" s="31">
         <v>12.45</v>
       </c>
       <c r="I31" s="19">
@@ -6356,52 +6518,55 @@
       </c>
       <c r="T31" s="43">
         <v>10</v>
       </c>
       <c r="U31" s="43">
         <v>9.86</v>
       </c>
       <c r="V31" s="43">
         <v>10.11</v>
       </c>
       <c r="W31" s="43">
         <v>10.78</v>
       </c>
       <c r="X31" s="43">
         <v>10.71</v>
       </c>
       <c r="Y31" s="43">
         <v>10.93</v>
       </c>
       <c r="Z31" s="39">
         <v>13.65</v>
       </c>
       <c r="AA31" s="43">
         <v>14.62</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="43">
+        <v>14.96</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="39">
         <v>13.7</v>
       </c>
       <c r="C32" s="31">
         <v>10.35</v>
       </c>
       <c r="D32" s="31">
         <v>9.2799999999999994</v>
       </c>
       <c r="E32" s="31">
         <v>10</v>
       </c>
       <c r="F32" s="31">
         <v>9.7899999999999991</v>
       </c>
       <c r="G32" s="30">
         <v>9.57</v>
       </c>
       <c r="H32" s="31">
         <v>9.1199999999999992</v>
       </c>
       <c r="I32" s="19">
@@ -6439,52 +6604,55 @@
       </c>
       <c r="T32" s="43">
         <v>6.51</v>
       </c>
       <c r="U32" s="43">
         <v>6.53</v>
       </c>
       <c r="V32" s="43">
         <v>6.55</v>
       </c>
       <c r="W32" s="43">
         <v>6.38</v>
       </c>
       <c r="X32" s="43">
         <v>6.67</v>
       </c>
       <c r="Y32" s="43">
         <v>6.75</v>
       </c>
       <c r="Z32" s="39">
         <v>9.7799999999999994</v>
       </c>
       <c r="AA32" s="43">
         <v>12.4</v>
       </c>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32" s="43">
+        <v>10.53</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="39">
         <v>17.66</v>
       </c>
       <c r="C33" s="31">
         <v>14.88</v>
       </c>
       <c r="D33" s="31">
         <v>13.41</v>
       </c>
       <c r="E33" s="31">
         <v>13.94</v>
       </c>
       <c r="F33" s="31">
         <v>13.09</v>
       </c>
       <c r="G33" s="30">
         <v>13.72</v>
       </c>
       <c r="H33" s="31">
         <v>13.55</v>
       </c>
       <c r="I33" s="19">
@@ -6522,52 +6690,55 @@
       </c>
       <c r="T33" s="43">
         <v>11.4</v>
       </c>
       <c r="U33" s="43">
         <v>10.8</v>
       </c>
       <c r="V33" s="43">
         <v>11.15</v>
       </c>
       <c r="W33" s="43">
         <v>11.03</v>
       </c>
       <c r="X33" s="43">
         <v>11.23</v>
       </c>
       <c r="Y33" s="43">
         <v>11.42</v>
       </c>
       <c r="Z33" s="39">
         <v>15.87</v>
       </c>
       <c r="AA33" s="43">
         <v>11.23</v>
       </c>
-    </row>
-    <row r="34" spans="1:27">
+      <c r="AB33" s="43">
+        <v>13.28</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="39">
         <v>18.28</v>
       </c>
       <c r="C34" s="31">
         <v>12.68</v>
       </c>
       <c r="D34" s="31">
         <v>12.05</v>
       </c>
       <c r="E34" s="31">
         <v>12.43</v>
       </c>
       <c r="F34" s="31">
         <v>11.98</v>
       </c>
       <c r="G34" s="30">
         <v>12.8</v>
       </c>
       <c r="H34" s="31">
         <v>12.52</v>
       </c>
       <c r="I34" s="19">
@@ -6605,52 +6776,55 @@
       </c>
       <c r="T34" s="43">
         <v>13.87</v>
       </c>
       <c r="U34" s="43">
         <v>13.43</v>
       </c>
       <c r="V34" s="43">
         <v>13.73</v>
       </c>
       <c r="W34" s="43">
         <v>13.28</v>
       </c>
       <c r="X34" s="43">
         <v>13</v>
       </c>
       <c r="Y34" s="43">
         <v>12.68</v>
       </c>
       <c r="Z34" s="39">
         <v>13.84</v>
       </c>
       <c r="AA34" s="43">
         <v>10.050000000000001</v>
       </c>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34" s="43">
+        <v>12.31</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B35" s="39">
         <v>18.22</v>
       </c>
       <c r="C35" s="31">
         <v>15.71</v>
       </c>
       <c r="D35" s="31">
         <v>15.36</v>
       </c>
       <c r="E35" s="31">
         <v>14.64</v>
       </c>
       <c r="F35" s="31">
         <v>14.26</v>
       </c>
       <c r="G35" s="30">
         <v>13.62</v>
       </c>
       <c r="H35" s="31">
         <v>13.61</v>
       </c>
       <c r="I35" s="19">
@@ -6688,52 +6862,55 @@
       </c>
       <c r="T35" s="43">
         <v>12.55</v>
       </c>
       <c r="U35" s="43">
         <v>11.91</v>
       </c>
       <c r="V35" s="43">
         <v>12.21</v>
       </c>
       <c r="W35" s="43">
         <v>12.68</v>
       </c>
       <c r="X35" s="43">
         <v>12.77</v>
       </c>
       <c r="Y35" s="43">
         <v>12.87</v>
       </c>
       <c r="Z35" s="39">
         <v>10.9</v>
       </c>
       <c r="AA35" s="43">
         <v>10.61</v>
       </c>
-    </row>
-    <row r="36" spans="1:27">
+      <c r="AB35" s="43">
+        <v>11.42</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
       <c r="A36" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B36" s="39">
         <v>13.78</v>
       </c>
       <c r="C36" s="31">
         <v>12.77</v>
       </c>
       <c r="D36" s="31">
         <v>11.53</v>
       </c>
       <c r="E36" s="31">
         <v>10.64</v>
       </c>
       <c r="F36" s="31">
         <v>10.63</v>
       </c>
       <c r="G36" s="30">
         <v>10.52</v>
       </c>
       <c r="H36" s="31">
         <v>10.45</v>
       </c>
       <c r="I36" s="19">
@@ -6771,52 +6948,55 @@
       </c>
       <c r="T36" s="43">
         <v>10.92</v>
       </c>
       <c r="U36" s="43">
         <v>10.86</v>
       </c>
       <c r="V36" s="43">
         <v>10.64</v>
       </c>
       <c r="W36" s="43">
         <v>10.67</v>
       </c>
       <c r="X36" s="43">
         <v>10.7</v>
       </c>
       <c r="Y36" s="43">
         <v>10.63</v>
       </c>
       <c r="Z36" s="39">
         <v>10.8</v>
       </c>
       <c r="AA36" s="43">
         <v>11.06</v>
       </c>
-    </row>
-    <row r="37" spans="1:27">
+      <c r="AB36" s="43">
+        <v>12.77</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28">
       <c r="A37" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="39">
         <v>5.74</v>
       </c>
       <c r="C37" s="31">
         <v>9.49</v>
       </c>
       <c r="D37" s="31">
         <v>9</v>
       </c>
       <c r="E37" s="31">
         <v>10.9</v>
       </c>
       <c r="F37" s="31">
         <v>11.05</v>
       </c>
       <c r="G37" s="30">
         <v>11.8</v>
       </c>
       <c r="H37" s="31">
         <v>11.27</v>
       </c>
       <c r="I37" s="19">
@@ -6854,52 +7034,55 @@
       </c>
       <c r="T37" s="43">
         <v>16.64</v>
       </c>
       <c r="U37" s="43">
         <v>16.46</v>
       </c>
       <c r="V37" s="43">
         <v>16.16</v>
       </c>
       <c r="W37" s="43">
         <v>15.34</v>
       </c>
       <c r="X37" s="43">
         <v>14.96</v>
       </c>
       <c r="Y37" s="43">
         <v>14.8</v>
       </c>
       <c r="Z37" s="39">
         <v>14.63</v>
       </c>
       <c r="AA37" s="43">
         <v>13.24</v>
       </c>
-    </row>
-    <row r="38" spans="1:27">
+      <c r="AB37" s="43">
+        <v>12.85</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28">
       <c r="A38" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="39">
         <v>23.65</v>
       </c>
       <c r="C38" s="31">
         <v>18.36</v>
       </c>
       <c r="D38" s="31">
         <v>15.48</v>
       </c>
       <c r="E38" s="31">
         <v>16.14</v>
       </c>
       <c r="F38" s="31">
         <v>17.21</v>
       </c>
       <c r="G38" s="30">
         <v>16.989999999999998</v>
       </c>
       <c r="H38" s="31">
         <v>16.329999999999998</v>
       </c>
       <c r="I38" s="19">
@@ -6937,52 +7120,55 @@
       </c>
       <c r="T38" s="43">
         <v>13.62</v>
       </c>
       <c r="U38" s="43">
         <v>13.53</v>
       </c>
       <c r="V38" s="43">
         <v>13.7</v>
       </c>
       <c r="W38" s="43">
         <v>13.5</v>
       </c>
       <c r="X38" s="43">
         <v>12.76</v>
       </c>
       <c r="Y38" s="43">
         <v>13.58</v>
       </c>
       <c r="Z38" s="39">
         <v>15.06</v>
       </c>
       <c r="AA38" s="43">
         <v>13.66</v>
       </c>
-    </row>
-    <row r="39" spans="1:27">
+      <c r="AB38" s="43">
+        <v>15.49</v>
+      </c>
+    </row>
+    <row r="39" spans="1:28">
       <c r="A39" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B39" s="39">
         <v>12.81</v>
       </c>
       <c r="C39" s="31">
         <v>14.36</v>
       </c>
       <c r="D39" s="31">
         <v>14.94</v>
       </c>
       <c r="E39" s="31">
         <v>14.42</v>
       </c>
       <c r="F39" s="31">
         <v>15.02</v>
       </c>
       <c r="G39" s="30">
         <v>15.61</v>
       </c>
       <c r="H39" s="31">
         <v>15.18</v>
       </c>
       <c r="I39" s="19">
@@ -7020,52 +7206,55 @@
       </c>
       <c r="T39" s="43">
         <v>15.08</v>
       </c>
       <c r="U39" s="43">
         <v>15.08</v>
       </c>
       <c r="V39" s="43">
         <v>15.54</v>
       </c>
       <c r="W39" s="43">
         <v>15.11</v>
       </c>
       <c r="X39" s="43">
         <v>15.28</v>
       </c>
       <c r="Y39" s="43">
         <v>15.43</v>
       </c>
       <c r="Z39" s="39">
         <v>17.010000000000002</v>
       </c>
       <c r="AA39" s="43">
         <v>16.78</v>
       </c>
-    </row>
-    <row r="40" spans="1:27">
+      <c r="AB39" s="43">
+        <v>17.25</v>
+      </c>
+    </row>
+    <row r="40" spans="1:28">
       <c r="A40" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B40" s="39">
         <v>13.09</v>
       </c>
       <c r="C40" s="31">
         <v>11.89</v>
       </c>
       <c r="D40" s="31">
         <v>11.98</v>
       </c>
       <c r="E40" s="31">
         <v>12.13</v>
       </c>
       <c r="F40" s="31">
         <v>11.4</v>
       </c>
       <c r="G40" s="30">
         <v>11.21</v>
       </c>
       <c r="H40" s="31">
         <v>10.89</v>
       </c>
       <c r="I40" s="19">
@@ -7103,52 +7292,55 @@
       </c>
       <c r="T40" s="43">
         <v>12.02</v>
       </c>
       <c r="U40" s="43">
         <v>11.95</v>
       </c>
       <c r="V40" s="43">
         <v>11.75</v>
       </c>
       <c r="W40" s="43">
         <v>11.65</v>
       </c>
       <c r="X40" s="43">
         <v>11.61</v>
       </c>
       <c r="Y40" s="43">
         <v>11.38</v>
       </c>
       <c r="Z40" s="39">
         <v>10.76</v>
       </c>
       <c r="AA40" s="43">
         <v>8.9499999999999993</v>
       </c>
-    </row>
-    <row r="41" spans="1:27">
+      <c r="AB40" s="43">
+        <v>10.199999999999999</v>
+      </c>
+    </row>
+    <row r="41" spans="1:28">
       <c r="A41" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B41" s="39">
         <v>22.57</v>
       </c>
       <c r="C41" s="31">
         <v>16.760000000000002</v>
       </c>
       <c r="D41" s="31">
         <v>14.76</v>
       </c>
       <c r="E41" s="31">
         <v>13.3</v>
       </c>
       <c r="F41" s="31">
         <v>13.33</v>
       </c>
       <c r="G41" s="30">
         <v>12.59</v>
       </c>
       <c r="H41" s="31">
         <v>12.03</v>
       </c>
       <c r="I41" s="19">
@@ -7186,52 +7378,55 @@
       </c>
       <c r="T41" s="43">
         <v>10.99</v>
       </c>
       <c r="U41" s="43">
         <v>10.88</v>
       </c>
       <c r="V41" s="43">
         <v>10.56</v>
       </c>
       <c r="W41" s="43">
         <v>10.78</v>
       </c>
       <c r="X41" s="43">
         <v>11.25</v>
       </c>
       <c r="Y41" s="43">
         <v>11.7</v>
       </c>
       <c r="Z41" s="39">
         <v>10.55</v>
       </c>
       <c r="AA41" s="43">
         <v>12.46</v>
       </c>
-    </row>
-    <row r="42" spans="1:27">
+      <c r="AB41" s="43">
+        <v>13.22</v>
+      </c>
+    </row>
+    <row r="42" spans="1:28">
       <c r="A42" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B42" s="39">
         <v>6.6</v>
       </c>
       <c r="C42" s="31">
         <v>5.35</v>
       </c>
       <c r="D42" s="31">
         <v>7.33</v>
       </c>
       <c r="E42" s="31">
         <v>7.89</v>
       </c>
       <c r="F42" s="31">
         <v>7.4</v>
       </c>
       <c r="G42" s="30">
         <v>7.92</v>
       </c>
       <c r="H42" s="31">
         <v>7.73</v>
       </c>
       <c r="I42" s="8">
@@ -7269,52 +7464,55 @@
       </c>
       <c r="T42" s="43">
         <v>6.34</v>
       </c>
       <c r="U42" s="43">
         <v>6.69</v>
       </c>
       <c r="V42" s="43">
         <v>7.43</v>
       </c>
       <c r="W42" s="43">
         <v>7.48</v>
       </c>
       <c r="X42" s="43">
         <v>7.37</v>
       </c>
       <c r="Y42" s="43">
         <v>7.33</v>
       </c>
       <c r="Z42" s="39">
         <v>6.19</v>
       </c>
       <c r="AA42" s="43">
         <v>7.62</v>
       </c>
-    </row>
-    <row r="43" spans="1:27">
+      <c r="AB42" s="43">
+        <v>8.23</v>
+      </c>
+    </row>
+    <row r="43" spans="1:28">
       <c r="A43" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B43" s="40">
         <v>12.18</v>
       </c>
       <c r="C43" s="32">
         <v>11.36</v>
       </c>
       <c r="D43" s="32">
         <v>10.24</v>
       </c>
       <c r="E43" s="32">
         <v>10.55</v>
       </c>
       <c r="F43" s="32">
         <v>10.61</v>
       </c>
       <c r="G43" s="33">
         <v>10.54</v>
       </c>
       <c r="H43" s="33">
         <v>10.69</v>
       </c>
       <c r="I43" s="21">
@@ -7352,138 +7550,141 @@
       </c>
       <c r="T43" s="45">
         <v>11.67</v>
       </c>
       <c r="U43" s="45">
         <v>11.55</v>
       </c>
       <c r="V43" s="45">
         <v>11.69</v>
       </c>
       <c r="W43" s="45">
         <v>11.34</v>
       </c>
       <c r="X43" s="45">
         <v>11.54</v>
       </c>
       <c r="Y43" s="45">
         <v>11.84</v>
       </c>
       <c r="Z43" s="40">
         <v>11.62</v>
       </c>
       <c r="AA43" s="45">
         <v>9.1</v>
       </c>
-    </row>
-    <row r="44" spans="1:27">
+      <c r="AB43" s="45">
+        <v>11.07</v>
+      </c>
+    </row>
+    <row r="44" spans="1:28">
       <c r="A44" s="18" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="A22:Y22"/>
+    <mergeCell ref="A29:Y29"/>
+    <mergeCell ref="X3:Y3"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="A4:A5"/>
     <mergeCell ref="AJ3:AK3"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
-    <mergeCell ref="A22:Y22"/>
-[...3 lines deleted...]
-    <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK47"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="AA7" sqref="AA7:AA43"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="AE45" sqref="AE45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="27.85546875" style="8" customWidth="1"/>
     <col min="2" max="2" width="6.5703125" style="8" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.140625" style="8" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.5703125" style="8" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4" style="8" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="4.42578125" style="8" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="3.85546875" style="8" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="8" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" style="8" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.7109375" style="8" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="8.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.5703125" style="8" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.140625" style="8" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.5703125" style="8" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4" style="8" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="4.42578125" style="8" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="3.85546875" style="8" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="6" style="8" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.85546875" style="8" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.7109375" style="8" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="8.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="61" t="s">
+      <c r="A1" s="53" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="61"/>
-[...22 lines deleted...]
-      <c r="Y1" s="61"/>
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="H1" s="53"/>
+      <c r="I1" s="53"/>
+      <c r="J1" s="53"/>
+      <c r="K1" s="53"/>
+      <c r="L1" s="53"/>
+      <c r="M1" s="53"/>
+      <c r="N1" s="53"/>
+      <c r="O1" s="53"/>
+      <c r="P1" s="53"/>
+      <c r="Q1" s="53"/>
+      <c r="R1" s="53"/>
+      <c r="S1" s="53"/>
+      <c r="T1" s="53"/>
+      <c r="U1" s="53"/>
+      <c r="V1" s="53"/>
+      <c r="W1" s="53"/>
+      <c r="X1" s="53"/>
+      <c r="Y1" s="53"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="46"/>
       <c r="B2" s="46"/>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="46"/>
       <c r="I2" s="46"/>
       <c r="J2" s="46"/>
       <c r="K2" s="46"/>
       <c r="L2" s="46"/>
       <c r="M2" s="46"/>
     </row>
     <row r="3" spans="1:37">
       <c r="Y3" s="15"/>
       <c r="AK3" s="15" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="A4" s="57"/>
       <c r="B4" s="59">
@@ -7619,77 +7820,77 @@
         <v>5</v>
       </c>
       <c r="AE5" s="11" t="s">
         <v>6</v>
       </c>
       <c r="AF5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="AG5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="AH5" s="11" t="s">
         <v>9</v>
       </c>
       <c r="AI5" s="11" t="s">
         <v>10</v>
       </c>
       <c r="AJ5" s="11" t="s">
         <v>11</v>
       </c>
       <c r="AK5" s="11" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="62" t="s">
+      <c r="A6" s="54" t="s">
         <v>14</v>
       </c>
-      <c r="B6" s="62"/>
-[...22 lines deleted...]
-      <c r="Y6" s="62"/>
+      <c r="B6" s="54"/>
+      <c r="C6" s="54"/>
+      <c r="D6" s="54"/>
+      <c r="E6" s="54"/>
+      <c r="F6" s="54"/>
+      <c r="G6" s="54"/>
+      <c r="H6" s="54"/>
+      <c r="I6" s="54"/>
+      <c r="J6" s="54"/>
+      <c r="K6" s="54"/>
+      <c r="L6" s="54"/>
+      <c r="M6" s="54"/>
+      <c r="N6" s="54"/>
+      <c r="O6" s="54"/>
+      <c r="P6" s="54"/>
+      <c r="Q6" s="54"/>
+      <c r="R6" s="54"/>
+      <c r="S6" s="54"/>
+      <c r="T6" s="54"/>
+      <c r="U6" s="54"/>
+      <c r="V6" s="54"/>
+      <c r="W6" s="54"/>
+      <c r="X6" s="54"/>
+      <c r="Y6" s="54"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="23" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="5">
         <v>5</v>
       </c>
       <c r="C7" s="5">
         <v>4</v>
       </c>
       <c r="D7" s="5">
         <v>2</v>
       </c>
       <c r="E7" s="5">
         <v>2</v>
       </c>
       <c r="F7" s="7">
         <v>2</v>
       </c>
       <c r="G7" s="7">
         <v>2</v>
       </c>
       <c r="H7" s="7">
         <v>4</v>
@@ -7726,52 +7927,55 @@
       </c>
       <c r="S7" s="41">
         <v>3</v>
       </c>
       <c r="T7" s="41">
         <v>2</v>
       </c>
       <c r="U7" s="41">
         <v>1</v>
       </c>
       <c r="V7" s="41">
         <v>6</v>
       </c>
       <c r="W7" s="41">
         <v>1</v>
       </c>
       <c r="X7" s="41">
         <v>3</v>
       </c>
       <c r="Y7" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z7" s="52">
         <v>1</v>
       </c>
-      <c r="AA7" s="28">
-        <v>2</v>
+      <c r="AA7" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB7" s="52">
+        <v>4</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="5">
         <v>2</v>
       </c>
       <c r="C8" s="5">
         <v>3</v>
       </c>
       <c r="D8" s="5">
         <v>2</v>
       </c>
       <c r="E8" s="5">
         <v>1</v>
       </c>
       <c r="F8" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G8" s="7">
         <v>1</v>
       </c>
       <c r="H8" s="7">
@@ -7812,50 +8016,53 @@
       </c>
       <c r="T8" s="41" t="s">
         <v>0</v>
       </c>
       <c r="U8" s="44" t="s">
         <v>0</v>
       </c>
       <c r="V8" s="41">
         <v>1</v>
       </c>
       <c r="W8" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X8" s="41">
         <v>1</v>
       </c>
       <c r="Y8" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z8" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA8" s="41" t="s">
         <v>0</v>
       </c>
+      <c r="AB8" s="52">
+        <v>1</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H9" s="7" t="s">
         <v>0</v>
@@ -7895,50 +8102,53 @@
       </c>
       <c r="T9" s="41" t="s">
         <v>0</v>
       </c>
       <c r="U9" s="44" t="s">
         <v>0</v>
       </c>
       <c r="V9" s="41" t="s">
         <v>0</v>
       </c>
       <c r="W9" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X9" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y9" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z9" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA9" s="41" t="s">
         <v>0</v>
       </c>
+      <c r="AB9" s="41" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F10" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G10" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H10" s="7" t="s">
         <v>0</v>
@@ -7978,50 +8188,53 @@
       </c>
       <c r="T10" s="41" t="s">
         <v>0</v>
       </c>
       <c r="U10" s="44" t="s">
         <v>0</v>
       </c>
       <c r="V10" s="41" t="s">
         <v>0</v>
       </c>
       <c r="W10" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X10" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y10" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z10" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA10" s="41" t="s">
         <v>0</v>
       </c>
+      <c r="AB10" s="41" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="5">
         <v>1</v>
       </c>
       <c r="C11" s="5">
         <v>1</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E11" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F11" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G11" s="7">
         <v>1</v>
       </c>
       <c r="H11" s="7">
         <v>1</v>
@@ -8058,52 +8271,55 @@
       </c>
       <c r="S11" s="41" t="s">
         <v>0</v>
       </c>
       <c r="T11" s="41" t="s">
         <v>0</v>
       </c>
       <c r="U11" s="44" t="s">
         <v>0</v>
       </c>
       <c r="V11" s="41" t="s">
         <v>0</v>
       </c>
       <c r="W11" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X11" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y11" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z11" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="AA11" s="28">
-        <v>1</v>
+      <c r="AA11" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB11" s="41" t="s">
+        <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="5">
         <v>1</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H12" s="7" t="s">
@@ -8144,50 +8360,53 @@
       </c>
       <c r="T12" s="41" t="s">
         <v>0</v>
       </c>
       <c r="U12" s="41">
         <v>1</v>
       </c>
       <c r="V12" s="41" t="s">
         <v>0</v>
       </c>
       <c r="W12" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X12" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y12" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z12" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA12" s="41" t="s">
         <v>0</v>
       </c>
+      <c r="AB12" s="41" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="7" t="s">
         <v>0</v>
@@ -8227,50 +8446,53 @@
       </c>
       <c r="T13" s="41" t="s">
         <v>0</v>
       </c>
       <c r="U13" s="44" t="s">
         <v>0</v>
       </c>
       <c r="V13" s="41">
         <v>1</v>
       </c>
       <c r="W13" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X13" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y13" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z13" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA13" s="41" t="s">
         <v>0</v>
       </c>
+      <c r="AB13" s="41" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F14" s="7">
         <v>1</v>
       </c>
       <c r="G14" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H14" s="7" t="s">
         <v>0</v>
@@ -8310,50 +8532,53 @@
       </c>
       <c r="T14" s="41">
         <v>1</v>
       </c>
       <c r="U14" s="44" t="s">
         <v>0</v>
       </c>
       <c r="V14" s="41">
         <v>1</v>
       </c>
       <c r="W14" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X14" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y14" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z14" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA14" s="41" t="s">
         <v>0</v>
       </c>
+      <c r="AB14" s="41" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G15" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H15" s="7" t="s">
         <v>0</v>
@@ -8393,50 +8618,53 @@
       </c>
       <c r="T15" s="41" t="s">
         <v>0</v>
       </c>
       <c r="U15" s="44" t="s">
         <v>0</v>
       </c>
       <c r="V15" s="41" t="s">
         <v>0</v>
       </c>
       <c r="W15" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X15" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y15" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z15" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA15" s="41" t="s">
         <v>0</v>
       </c>
+      <c r="AB15" s="41" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H16" s="7" t="s">
         <v>0</v>
@@ -8473,55 +8701,58 @@
       </c>
       <c r="S16" s="41" t="s">
         <v>0</v>
       </c>
       <c r="T16" s="41" t="s">
         <v>0</v>
       </c>
       <c r="U16" s="44" t="s">
         <v>0</v>
       </c>
       <c r="V16" s="41">
         <v>2</v>
       </c>
       <c r="W16" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X16" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y16" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z16" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="AA16" s="28">
+      <c r="AA16" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB16" s="52">
         <v>1</v>
       </c>
     </row>
-    <row r="17" spans="1:27">
+    <row r="17" spans="1:28">
       <c r="A17" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F17" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G17" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H17" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I17" s="7" t="s">
@@ -8559,52 +8790,55 @@
       </c>
       <c r="T17" s="41" t="s">
         <v>0</v>
       </c>
       <c r="U17" s="44" t="s">
         <v>0</v>
       </c>
       <c r="V17" s="41" t="s">
         <v>0</v>
       </c>
       <c r="W17" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X17" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y17" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z17" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA17" s="41" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="41" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="5">
         <v>1</v>
       </c>
       <c r="F18" s="7">
         <v>1</v>
       </c>
       <c r="G18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I18" s="7" t="s">
@@ -8642,52 +8876,55 @@
       </c>
       <c r="T18" s="41" t="s">
         <v>0</v>
       </c>
       <c r="U18" s="44" t="s">
         <v>0</v>
       </c>
       <c r="V18" s="41" t="s">
         <v>0</v>
       </c>
       <c r="W18" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X18" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y18" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z18" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA18" s="41" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18" s="52">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="5">
         <v>1</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I19" s="7" t="s">
@@ -8725,52 +8962,55 @@
       </c>
       <c r="T19" s="41" t="s">
         <v>0</v>
       </c>
       <c r="U19" s="44" t="s">
         <v>0</v>
       </c>
       <c r="V19" s="41" t="s">
         <v>0</v>
       </c>
       <c r="W19" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X19" s="41">
         <v>2</v>
       </c>
       <c r="Y19" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z19" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA19" s="41" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19" s="52">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I20" s="7" t="s">
@@ -8808,52 +9048,55 @@
       </c>
       <c r="T20" s="41">
         <v>1</v>
       </c>
       <c r="U20" s="44" t="s">
         <v>0</v>
       </c>
       <c r="V20" s="41" t="s">
         <v>0</v>
       </c>
       <c r="W20" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X20" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y20" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z20" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA20" s="41" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20" s="41" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F21" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G21" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H21" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I21" s="7" t="s">
@@ -8891,81 +9134,84 @@
       </c>
       <c r="T21" s="41" t="s">
         <v>0</v>
       </c>
       <c r="U21" s="44" t="s">
         <v>0</v>
       </c>
       <c r="V21" s="41">
         <v>1</v>
       </c>
       <c r="W21" s="41">
         <v>1</v>
       </c>
       <c r="X21" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y21" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z21" s="52">
         <v>1</v>
       </c>
       <c r="AA21" s="41" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="63" t="s">
+      <c r="AB21" s="41" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
+      <c r="A22" s="55" t="s">
         <v>15</v>
       </c>
-      <c r="B22" s="63"/>
-[...24 lines deleted...]
-    <row r="23" spans="1:27">
+      <c r="B22" s="55"/>
+      <c r="C22" s="55"/>
+      <c r="D22" s="55"/>
+      <c r="E22" s="55"/>
+      <c r="F22" s="55"/>
+      <c r="G22" s="55"/>
+      <c r="H22" s="55"/>
+      <c r="I22" s="55"/>
+      <c r="J22" s="55"/>
+      <c r="K22" s="55"/>
+      <c r="L22" s="55"/>
+      <c r="M22" s="55"/>
+      <c r="N22" s="55"/>
+      <c r="O22" s="55"/>
+      <c r="P22" s="55"/>
+      <c r="Q22" s="55"/>
+      <c r="R22" s="55"/>
+      <c r="S22" s="55"/>
+      <c r="T22" s="55"/>
+      <c r="U22" s="55"/>
+      <c r="V22" s="55"/>
+      <c r="W22" s="55"/>
+      <c r="X22" s="55"/>
+      <c r="Y22" s="55"/>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="5">
         <v>3</v>
       </c>
       <c r="C23" s="5">
         <v>3</v>
       </c>
       <c r="D23" s="5">
         <v>2</v>
       </c>
       <c r="E23" s="5">
         <v>1</v>
       </c>
       <c r="F23" s="7">
         <v>1</v>
       </c>
       <c r="G23" s="26">
         <v>1</v>
       </c>
       <c r="H23" s="28">
         <v>3</v>
       </c>
       <c r="I23" s="41">
@@ -9003,52 +9249,55 @@
       </c>
       <c r="T23" s="41" t="s">
         <v>0</v>
       </c>
       <c r="U23" s="44" t="s">
         <v>0</v>
       </c>
       <c r="V23" s="41">
         <v>1</v>
       </c>
       <c r="W23" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X23" s="41">
         <v>1</v>
       </c>
       <c r="Y23" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z23" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA23" s="41" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="41">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="5">
         <v>2</v>
       </c>
       <c r="C24" s="5">
         <v>3</v>
       </c>
       <c r="D24" s="5">
         <v>2</v>
       </c>
       <c r="E24" s="5">
         <v>1</v>
       </c>
       <c r="F24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G24" s="26">
         <v>1</v>
       </c>
       <c r="H24" s="28">
         <v>3</v>
       </c>
       <c r="I24" s="41">
@@ -9086,52 +9335,55 @@
       </c>
       <c r="T24" s="41" t="s">
         <v>0</v>
       </c>
       <c r="U24" s="44" t="s">
         <v>0</v>
       </c>
       <c r="V24" s="41">
         <v>1</v>
       </c>
       <c r="W24" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X24" s="41">
         <v>1</v>
       </c>
       <c r="Y24" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z24" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA24" s="41" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="41">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="5">
         <v>1</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I25" s="7" t="s">
@@ -9169,52 +9421,53 @@
       </c>
       <c r="T25" s="41" t="s">
         <v>0</v>
       </c>
       <c r="U25" s="44" t="s">
         <v>0</v>
       </c>
       <c r="V25" s="41" t="s">
         <v>0</v>
       </c>
       <c r="W25" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X25" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y25" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z25" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA25" s="41" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25" s="41"/>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I26" s="7" t="s">
@@ -9252,52 +9505,53 @@
       </c>
       <c r="T26" s="41" t="s">
         <v>0</v>
       </c>
       <c r="U26" s="44" t="s">
         <v>0</v>
       </c>
       <c r="V26" s="41" t="s">
         <v>0</v>
       </c>
       <c r="W26" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X26" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y26" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z26" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA26" s="41" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26" s="41"/>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E27" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F27" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G27" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H27" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I27" s="7" t="s">
@@ -9335,52 +9589,55 @@
       </c>
       <c r="T27" s="41" t="s">
         <v>0</v>
       </c>
       <c r="U27" s="44" t="s">
         <v>0</v>
       </c>
       <c r="V27" s="41" t="s">
         <v>0</v>
       </c>
       <c r="W27" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X27" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y27" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z27" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA27" s="41" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="41">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E28" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F28" s="7">
         <v>1</v>
       </c>
       <c r="G28" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H28" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I28" s="7" t="s">
@@ -9418,82 +9675,84 @@
       </c>
       <c r="T28" s="41" t="s">
         <v>0</v>
       </c>
       <c r="U28" s="44" t="s">
         <v>0</v>
       </c>
       <c r="V28" s="41" t="s">
         <v>0</v>
       </c>
       <c r="W28" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X28" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y28" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z28" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA28" s="41" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="29" spans="1:27">
+      <c r="AB28" s="41"/>
+    </row>
+    <row r="29" spans="1:28">
       <c r="A29" s="56" t="s">
         <v>16</v>
       </c>
       <c r="B29" s="56"/>
       <c r="C29" s="56"/>
       <c r="D29" s="56"/>
       <c r="E29" s="56"/>
       <c r="F29" s="56"/>
       <c r="G29" s="56"/>
       <c r="H29" s="56"/>
       <c r="I29" s="56"/>
       <c r="J29" s="56"/>
       <c r="K29" s="56"/>
       <c r="L29" s="56"/>
       <c r="M29" s="56"/>
       <c r="N29" s="56"/>
       <c r="O29" s="56"/>
       <c r="P29" s="56"/>
       <c r="Q29" s="56"/>
       <c r="R29" s="56"/>
       <c r="S29" s="56"/>
       <c r="T29" s="56"/>
       <c r="U29" s="56"/>
       <c r="V29" s="56"/>
       <c r="W29" s="56"/>
       <c r="X29" s="56"/>
       <c r="Y29" s="56"/>
       <c r="AA29" s="41"/>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="AB29" s="41"/>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="5">
         <v>2</v>
       </c>
       <c r="C30" s="5">
         <v>1</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E30" s="5">
         <v>1</v>
       </c>
       <c r="F30" s="7">
         <v>1</v>
       </c>
       <c r="G30" s="26">
         <v>1</v>
       </c>
       <c r="H30" s="26">
         <v>1</v>
       </c>
       <c r="I30" s="26">
@@ -9528,55 +9787,58 @@
       </c>
       <c r="S30" s="44">
         <v>1</v>
       </c>
       <c r="T30" s="44">
         <v>2</v>
       </c>
       <c r="U30" s="44">
         <v>1</v>
       </c>
       <c r="V30" s="44">
         <v>5</v>
       </c>
       <c r="W30" s="44">
         <v>1</v>
       </c>
       <c r="X30" s="41">
         <v>2</v>
       </c>
       <c r="Y30" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z30" s="50">
         <v>1</v>
       </c>
-      <c r="AA30" s="28">
+      <c r="AA30" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB30" s="41">
         <v>2</v>
       </c>
     </row>
-    <row r="31" spans="1:27">
+    <row r="31" spans="1:28">
       <c r="A31" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F31" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G31" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H31" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I31" s="7" t="s">
@@ -9611,55 +9873,58 @@
       </c>
       <c r="S31" s="41" t="s">
         <v>0</v>
       </c>
       <c r="T31" s="44" t="s">
         <v>0</v>
       </c>
       <c r="U31" s="44" t="s">
         <v>0</v>
       </c>
       <c r="V31" s="44" t="s">
         <v>0</v>
       </c>
       <c r="W31" s="44" t="s">
         <v>0</v>
       </c>
       <c r="X31" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y31" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z31" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="AA31" s="41" t="s">
-[...3 lines deleted...]
-    <row r="32" spans="1:27">
+      <c r="AA31" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB31" s="41" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F32" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G32" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H32" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I32" s="7" t="s">
@@ -9694,55 +9959,58 @@
       </c>
       <c r="S32" s="41" t="s">
         <v>0</v>
       </c>
       <c r="T32" s="44" t="s">
         <v>0</v>
       </c>
       <c r="U32" s="44" t="s">
         <v>0</v>
       </c>
       <c r="V32" s="44" t="s">
         <v>0</v>
       </c>
       <c r="W32" s="44" t="s">
         <v>0</v>
       </c>
       <c r="X32" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y32" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z32" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="AA32" s="41" t="s">
-[...3 lines deleted...]
-    <row r="33" spans="1:27">
+      <c r="AA32" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB32" s="41" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C33" s="5">
         <v>1</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F33" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G33" s="26">
         <v>1</v>
       </c>
       <c r="H33" s="7">
         <v>1</v>
       </c>
       <c r="I33" s="7" t="s">
@@ -9777,55 +10045,58 @@
       </c>
       <c r="S33" s="41" t="s">
         <v>0</v>
       </c>
       <c r="T33" s="44" t="s">
         <v>0</v>
       </c>
       <c r="U33" s="44" t="s">
         <v>0</v>
       </c>
       <c r="V33" s="44" t="s">
         <v>0</v>
       </c>
       <c r="W33" s="44" t="s">
         <v>0</v>
       </c>
       <c r="X33" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y33" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z33" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="AA33" s="28">
-[...3 lines deleted...]
-    <row r="34" spans="1:27">
+      <c r="AA33" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB33" s="41" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="5">
         <v>1</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F34" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G34" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H34" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I34" s="7" t="s">
@@ -9860,55 +10131,58 @@
       </c>
       <c r="S34" s="41" t="s">
         <v>0</v>
       </c>
       <c r="T34" s="44" t="s">
         <v>0</v>
       </c>
       <c r="U34" s="44">
         <v>1</v>
       </c>
       <c r="V34" s="44" t="s">
         <v>0</v>
       </c>
       <c r="W34" s="44" t="s">
         <v>0</v>
       </c>
       <c r="X34" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y34" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z34" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="AA34" s="41" t="s">
-[...3 lines deleted...]
-    <row r="35" spans="1:27">
+      <c r="AA34" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB34" s="41" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F35" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G35" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H35" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I35" s="7" t="s">
@@ -9943,55 +10217,58 @@
       </c>
       <c r="S35" s="41" t="s">
         <v>0</v>
       </c>
       <c r="T35" s="44" t="s">
         <v>0</v>
       </c>
       <c r="U35" s="44" t="s">
         <v>0</v>
       </c>
       <c r="V35" s="44">
         <v>1</v>
       </c>
       <c r="W35" s="44" t="s">
         <v>0</v>
       </c>
       <c r="X35" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y35" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z35" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="AA35" s="41" t="s">
-[...3 lines deleted...]
-    <row r="36" spans="1:27">
+      <c r="AA35" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB35" s="41" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
       <c r="A36" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F36" s="7">
         <v>1</v>
       </c>
       <c r="G36" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H36" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I36" s="26">
@@ -10026,55 +10303,58 @@
       </c>
       <c r="S36" s="44">
         <v>1</v>
       </c>
       <c r="T36" s="44">
         <v>1</v>
       </c>
       <c r="U36" s="44" t="s">
         <v>0</v>
       </c>
       <c r="V36" s="44">
         <v>1</v>
       </c>
       <c r="W36" s="44" t="s">
         <v>0</v>
       </c>
       <c r="X36" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y36" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z36" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="AA36" s="41" t="s">
-[...3 lines deleted...]
-    <row r="37" spans="1:27">
+      <c r="AA36" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB36" s="41" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28">
       <c r="A37" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F37" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G37" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H37" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I37" s="26">
@@ -10109,55 +10389,58 @@
       </c>
       <c r="S37" s="44" t="s">
         <v>0</v>
       </c>
       <c r="T37" s="44" t="s">
         <v>0</v>
       </c>
       <c r="U37" s="44" t="s">
         <v>0</v>
       </c>
       <c r="V37" s="44" t="s">
         <v>0</v>
       </c>
       <c r="W37" s="44" t="s">
         <v>0</v>
       </c>
       <c r="X37" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y37" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z37" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="AA37" s="41" t="s">
-[...3 lines deleted...]
-    <row r="38" spans="1:27">
+      <c r="AA37" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB37" s="41" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28">
       <c r="A38" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F38" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G38" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H38" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I38" s="7" t="s">
@@ -10192,55 +10475,58 @@
       </c>
       <c r="S38" s="44" t="s">
         <v>0</v>
       </c>
       <c r="T38" s="44" t="s">
         <v>0</v>
       </c>
       <c r="U38" s="44" t="s">
         <v>0</v>
       </c>
       <c r="V38" s="44">
         <v>2</v>
       </c>
       <c r="W38" s="44" t="s">
         <v>0</v>
       </c>
       <c r="X38" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y38" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z38" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="AA38" s="28">
-[...3 lines deleted...]
-    <row r="39" spans="1:27">
+      <c r="AA38" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB38" s="41" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:28">
       <c r="A39" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E39" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F39" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G39" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H39" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I39" s="7" t="s">
@@ -10275,55 +10561,58 @@
       </c>
       <c r="S39" s="44" t="s">
         <v>0</v>
       </c>
       <c r="T39" s="44" t="s">
         <v>0</v>
       </c>
       <c r="U39" s="44" t="s">
         <v>0</v>
       </c>
       <c r="V39" s="44" t="s">
         <v>0</v>
       </c>
       <c r="W39" s="44" t="s">
         <v>0</v>
       </c>
       <c r="X39" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y39" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z39" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="AA39" s="41" t="s">
-[...3 lines deleted...]
-    <row r="40" spans="1:27">
+      <c r="AA39" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB39" s="41" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:28">
       <c r="A40" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E40" s="5">
         <v>1</v>
       </c>
       <c r="F40" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G40" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H40" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I40" s="7" t="s">
@@ -10358,55 +10647,58 @@
       </c>
       <c r="S40" s="44" t="s">
         <v>0</v>
       </c>
       <c r="T40" s="44" t="s">
         <v>0</v>
       </c>
       <c r="U40" s="44" t="s">
         <v>0</v>
       </c>
       <c r="V40" s="44" t="s">
         <v>0</v>
       </c>
       <c r="W40" s="44" t="s">
         <v>0</v>
       </c>
       <c r="X40" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y40" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z40" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="AA40" s="41" t="s">
-[...3 lines deleted...]
-    <row r="41" spans="1:27">
+      <c r="AA40" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB40" s="41">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:28">
       <c r="A41" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B41" s="5">
         <v>1</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F41" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G41" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H41" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I41" s="7" t="s">
@@ -10441,55 +10733,58 @@
       </c>
       <c r="S41" s="44" t="s">
         <v>0</v>
       </c>
       <c r="T41" s="44" t="s">
         <v>0</v>
       </c>
       <c r="U41" s="44" t="s">
         <v>0</v>
       </c>
       <c r="V41" s="44" t="s">
         <v>0</v>
       </c>
       <c r="W41" s="44" t="s">
         <v>0</v>
       </c>
       <c r="X41" s="41">
         <v>2</v>
       </c>
       <c r="Y41" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z41" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="AA41" s="41" t="s">
-[...3 lines deleted...]
-    <row r="42" spans="1:27">
+      <c r="AA41" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB41" s="41">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:28">
       <c r="A42" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F42" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G42" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H42" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I42" s="7" t="s">
@@ -10527,52 +10822,55 @@
       </c>
       <c r="T42" s="44">
         <v>1</v>
       </c>
       <c r="U42" s="44" t="s">
         <v>0</v>
       </c>
       <c r="V42" s="44" t="s">
         <v>0</v>
       </c>
       <c r="W42" s="44" t="s">
         <v>0</v>
       </c>
       <c r="X42" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y42" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z42" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA42" s="44" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="43" spans="1:27" s="47" customFormat="1">
+      <c r="AB42" s="41" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:28" s="47" customFormat="1">
       <c r="A43" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E43" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F43" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G43" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H43" s="6" t="s">
         <v>0</v>
       </c>
       <c r="I43" s="6" t="s">
@@ -10610,160 +10908,163 @@
       </c>
       <c r="T43" s="42" t="s">
         <v>0</v>
       </c>
       <c r="U43" s="42" t="s">
         <v>0</v>
       </c>
       <c r="V43" s="42">
         <v>1</v>
       </c>
       <c r="W43" s="42">
         <v>1</v>
       </c>
       <c r="X43" s="42" t="s">
         <v>0</v>
       </c>
       <c r="Y43" s="42" t="s">
         <v>0</v>
       </c>
       <c r="Z43" s="51">
         <v>1</v>
       </c>
       <c r="AA43" s="42" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="44" spans="1:27">
+      <c r="AB43" s="42" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:28">
       <c r="A44" s="16" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="45" spans="1:27">
+    <row r="45" spans="1:28">
       <c r="B45" s="48"/>
     </row>
-    <row r="46" spans="1:27">
+    <row r="46" spans="1:28">
       <c r="B46" s="48"/>
     </row>
-    <row r="47" spans="1:27">
+    <row r="47" spans="1:28">
       <c r="B47" s="48"/>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
-    <mergeCell ref="Z4:AK4"/>
-    <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AC39" sqref="AC39"/>
+      <selection activeCell="AD25" sqref="AD25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="27.7109375" style="8" customWidth="1"/>
     <col min="2" max="2" width="6.5703125" style="8" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.140625" style="8" bestFit="1" customWidth="1"/>
     <col min="4" max="9" width="7" style="8" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" style="8" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7" style="8" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="8.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.5703125" style="8" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.140625" style="8" bestFit="1" customWidth="1"/>
     <col min="16" max="21" width="7" style="8" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.85546875" style="8" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7" style="8" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="8.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="61" t="s">
+      <c r="A1" s="53" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="61"/>
-[...22 lines deleted...]
-      <c r="Y1" s="61"/>
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="H1" s="53"/>
+      <c r="I1" s="53"/>
+      <c r="J1" s="53"/>
+      <c r="K1" s="53"/>
+      <c r="L1" s="53"/>
+      <c r="M1" s="53"/>
+      <c r="N1" s="53"/>
+      <c r="O1" s="53"/>
+      <c r="P1" s="53"/>
+      <c r="Q1" s="53"/>
+      <c r="R1" s="53"/>
+      <c r="S1" s="53"/>
+      <c r="T1" s="53"/>
+      <c r="U1" s="53"/>
+      <c r="V1" s="53"/>
+      <c r="W1" s="53"/>
+      <c r="X1" s="53"/>
+      <c r="Y1" s="53"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="46"/>
       <c r="B2" s="46"/>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="46"/>
       <c r="I2" s="46"/>
       <c r="J2" s="46"/>
       <c r="K2" s="46"/>
       <c r="L2" s="46"/>
       <c r="M2" s="46"/>
     </row>
     <row r="3" spans="1:37">
       <c r="N3" s="25"/>
-      <c r="X3" s="64"/>
-      <c r="Y3" s="64"/>
+      <c r="X3" s="61"/>
+      <c r="Y3" s="61"/>
       <c r="Z3" s="25"/>
-      <c r="AJ3" s="64" t="s">
+      <c r="AJ3" s="61" t="s">
         <v>34</v>
       </c>
-      <c r="AK3" s="64"/>
+      <c r="AK3" s="61"/>
     </row>
     <row r="4" spans="1:37">
       <c r="A4" s="57"/>
       <c r="B4" s="59">
         <v>2024</v>
       </c>
       <c r="C4" s="60"/>
       <c r="D4" s="60"/>
       <c r="E4" s="60"/>
       <c r="F4" s="60"/>
       <c r="G4" s="60"/>
       <c r="H4" s="60"/>
       <c r="I4" s="60"/>
       <c r="J4" s="60"/>
       <c r="K4" s="60"/>
       <c r="L4" s="60"/>
       <c r="M4" s="60"/>
       <c r="N4" s="59">
         <v>2025</v>
       </c>
       <c r="O4" s="60"/>
       <c r="P4" s="60"/>
       <c r="Q4" s="60"/>
       <c r="R4" s="60"/>
       <c r="S4" s="60"/>
@@ -10878,77 +11179,77 @@
         <v>23</v>
       </c>
       <c r="AE5" s="12" t="s">
         <v>24</v>
       </c>
       <c r="AF5" s="11" t="s">
         <v>25</v>
       </c>
       <c r="AG5" s="11" t="s">
         <v>26</v>
       </c>
       <c r="AH5" s="11" t="s">
         <v>27</v>
       </c>
       <c r="AI5" s="11" t="s">
         <v>28</v>
       </c>
       <c r="AJ5" s="11" t="s">
         <v>29</v>
       </c>
       <c r="AK5" s="11" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="62" t="s">
+      <c r="A6" s="54" t="s">
         <v>14</v>
       </c>
-      <c r="B6" s="62"/>
-[...22 lines deleted...]
-      <c r="Y6" s="62"/>
+      <c r="B6" s="54"/>
+      <c r="C6" s="54"/>
+      <c r="D6" s="54"/>
+      <c r="E6" s="54"/>
+      <c r="F6" s="54"/>
+      <c r="G6" s="54"/>
+      <c r="H6" s="54"/>
+      <c r="I6" s="54"/>
+      <c r="J6" s="54"/>
+      <c r="K6" s="54"/>
+      <c r="L6" s="54"/>
+      <c r="M6" s="54"/>
+      <c r="N6" s="54"/>
+      <c r="O6" s="54"/>
+      <c r="P6" s="54"/>
+      <c r="Q6" s="54"/>
+      <c r="R6" s="54"/>
+      <c r="S6" s="54"/>
+      <c r="T6" s="54"/>
+      <c r="U6" s="54"/>
+      <c r="V6" s="54"/>
+      <c r="W6" s="54"/>
+      <c r="X6" s="54"/>
+      <c r="Y6" s="54"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="23" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="39">
         <v>10.87</v>
       </c>
       <c r="C7" s="39">
         <v>10.25</v>
       </c>
       <c r="D7" s="39">
         <v>8.77</v>
       </c>
       <c r="E7" s="39">
         <v>7.61</v>
       </c>
       <c r="F7" s="39">
         <v>6.93</v>
       </c>
       <c r="G7" s="30">
         <v>4.9000000000000004</v>
       </c>
       <c r="H7" s="29">
         <v>7.03</v>
@@ -10985,52 +11286,55 @@
       </c>
       <c r="S7" s="39">
         <v>7.1</v>
       </c>
       <c r="T7" s="39">
         <v>6.66</v>
       </c>
       <c r="U7" s="39">
         <v>6.11</v>
       </c>
       <c r="V7" s="39">
         <v>7.18</v>
       </c>
       <c r="W7" s="39">
         <v>6.77</v>
       </c>
       <c r="X7" s="39">
         <v>6.92</v>
       </c>
       <c r="Y7" s="39">
         <v>6.32</v>
       </c>
       <c r="Z7" s="39">
         <v>2.57</v>
       </c>
-      <c r="AA7" s="53">
+      <c r="AA7" s="39">
         <v>4.34</v>
+      </c>
+      <c r="AB7" s="39">
+        <v>6.61</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="39">
         <v>10.15</v>
       </c>
       <c r="C8" s="39">
         <v>13.09</v>
       </c>
       <c r="D8" s="39">
         <v>12.82</v>
       </c>
       <c r="E8" s="39">
         <v>10.88</v>
       </c>
       <c r="F8" s="39">
         <v>8.86</v>
       </c>
       <c r="G8" s="26">
         <v>5.81</v>
       </c>
       <c r="H8" s="29">
@@ -11071,50 +11375,53 @@
       </c>
       <c r="T8" s="39">
         <v>4.5199999999999996</v>
       </c>
       <c r="U8" s="39">
         <v>3.89</v>
       </c>
       <c r="V8" s="39">
         <v>4.18</v>
       </c>
       <c r="W8" s="39">
         <v>3.81</v>
       </c>
       <c r="X8" s="39">
         <v>4.07</v>
       </c>
       <c r="Y8" s="39">
         <v>3.72</v>
       </c>
       <c r="Z8" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA8" s="39" t="s">
         <v>0</v>
       </c>
+      <c r="AB8" s="39">
+        <v>2.2400000000000002</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E9" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F9" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G9" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H9" s="29" t="s">
         <v>0</v>
@@ -11154,50 +11461,53 @@
       </c>
       <c r="T9" s="39">
         <v>6.06</v>
       </c>
       <c r="U9" s="39">
         <v>5.26</v>
       </c>
       <c r="V9" s="39">
         <v>4.6100000000000003</v>
       </c>
       <c r="W9" s="39">
         <v>4.26</v>
       </c>
       <c r="X9" s="39">
         <v>3.82</v>
       </c>
       <c r="Y9" s="39">
         <v>3.5</v>
       </c>
       <c r="Z9" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA9" s="39" t="s">
         <v>0</v>
       </c>
+      <c r="AB9" s="39" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C10" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D10" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E10" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F10" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G10" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H10" s="29" t="s">
         <v>0</v>
@@ -11237,50 +11547,53 @@
       </c>
       <c r="T10" s="39">
         <v>22.22</v>
       </c>
       <c r="U10" s="39">
         <v>18.350000000000001</v>
       </c>
       <c r="V10" s="39">
         <v>16.39</v>
       </c>
       <c r="W10" s="39">
         <v>15.5</v>
       </c>
       <c r="X10" s="39">
         <v>14.18</v>
       </c>
       <c r="Y10" s="39">
         <v>13.07</v>
       </c>
       <c r="Z10" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA10" s="39" t="s">
         <v>0</v>
       </c>
+      <c r="AB10" s="39" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="39">
         <v>40</v>
       </c>
       <c r="C11" s="39">
         <v>43.48</v>
       </c>
       <c r="D11" s="39">
         <v>32.26</v>
       </c>
       <c r="E11" s="39">
         <v>21.98</v>
       </c>
       <c r="F11" s="39">
         <v>16.13</v>
       </c>
       <c r="G11" s="26">
         <v>43.48</v>
       </c>
       <c r="H11" s="29">
         <v>24.84</v>
@@ -11317,52 +11630,55 @@
       </c>
       <c r="S11" s="35" t="s">
         <v>0</v>
       </c>
       <c r="T11" s="39" t="s">
         <v>0</v>
       </c>
       <c r="U11" s="39" t="s">
         <v>0</v>
       </c>
       <c r="V11" s="39" t="s">
         <v>0</v>
       </c>
       <c r="W11" s="39" t="s">
         <v>0</v>
       </c>
       <c r="X11" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Y11" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Z11" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="AA11" s="53">
+      <c r="AA11" s="39">
         <v>34.479999999999997</v>
+      </c>
+      <c r="AB11" s="39">
+        <v>19.61</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="39">
         <v>83.33</v>
       </c>
       <c r="C12" s="39">
         <v>33.33</v>
       </c>
       <c r="D12" s="39">
         <v>24.39</v>
       </c>
       <c r="E12" s="39">
         <v>16.13</v>
       </c>
       <c r="F12" s="39">
         <v>13.51</v>
       </c>
       <c r="G12" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H12" s="29">
@@ -11403,50 +11719,53 @@
       </c>
       <c r="T12" s="39" t="s">
         <v>0</v>
       </c>
       <c r="U12" s="39">
         <v>8.4700000000000006</v>
       </c>
       <c r="V12" s="39">
         <v>7.41</v>
       </c>
       <c r="W12" s="39">
         <v>6.67</v>
       </c>
       <c r="X12" s="39">
         <v>6.1</v>
       </c>
       <c r="Y12" s="39">
         <v>5.75</v>
       </c>
       <c r="Z12" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA12" s="39" t="s">
         <v>0</v>
       </c>
+      <c r="AB12" s="39" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="29" t="s">
         <v>0</v>
@@ -11486,50 +11805,53 @@
       </c>
       <c r="T13" s="39" t="s">
         <v>0</v>
       </c>
       <c r="U13" s="39" t="s">
         <v>0</v>
       </c>
       <c r="V13" s="39">
         <v>8.6999999999999993</v>
       </c>
       <c r="W13" s="39">
         <v>8</v>
       </c>
       <c r="X13" s="39">
         <v>7.3</v>
       </c>
       <c r="Y13" s="39">
         <v>6.71</v>
       </c>
       <c r="Z13" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA13" s="39" t="s">
         <v>0</v>
       </c>
+      <c r="AB13" s="39" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D14" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E14" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F14" s="39">
         <v>5.41</v>
       </c>
       <c r="G14" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H14" s="29">
         <v>3.92</v>
@@ -11569,50 +11891,53 @@
       </c>
       <c r="T14" s="39">
         <v>9.39</v>
       </c>
       <c r="U14" s="39">
         <v>8.3000000000000007</v>
       </c>
       <c r="V14" s="39">
         <v>11.24</v>
       </c>
       <c r="W14" s="39">
         <v>10.17</v>
       </c>
       <c r="X14" s="39">
         <v>9.23</v>
       </c>
       <c r="Y14" s="39">
         <v>8.36</v>
       </c>
       <c r="Z14" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA14" s="39" t="s">
         <v>0</v>
       </c>
+      <c r="AB14" s="39" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G15" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H15" s="29" t="s">
         <v>0</v>
@@ -11652,50 +11977,53 @@
       </c>
       <c r="T15" s="39">
         <v>14.29</v>
       </c>
       <c r="U15" s="39">
         <v>11.9</v>
       </c>
       <c r="V15" s="39">
         <v>10.99</v>
       </c>
       <c r="W15" s="39">
         <v>9.6199999999999992</v>
       </c>
       <c r="X15" s="39">
         <v>8.93</v>
       </c>
       <c r="Y15" s="39">
         <v>8.1999999999999993</v>
       </c>
       <c r="Z15" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA15" s="39" t="s">
         <v>0</v>
       </c>
+      <c r="AB15" s="39" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H16" s="29" t="s">
         <v>0</v>
@@ -11732,55 +12060,58 @@
       </c>
       <c r="S16" s="13">
         <v>22.22</v>
       </c>
       <c r="T16" s="39">
         <v>16.95</v>
       </c>
       <c r="U16" s="13">
         <v>14.6</v>
       </c>
       <c r="V16" s="13">
         <v>26.49</v>
       </c>
       <c r="W16" s="39">
         <v>24.54</v>
       </c>
       <c r="X16" s="39">
         <v>23.67</v>
       </c>
       <c r="Y16" s="39">
         <v>21.62</v>
       </c>
       <c r="Z16" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="AA16" s="53">
+      <c r="AA16" s="39">
         <v>43.48</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="39">
+        <v>66.67</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H17" s="29" t="s">
         <v>0</v>
       </c>
       <c r="I17" s="29" t="s">
@@ -11818,52 +12149,55 @@
       </c>
       <c r="T17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="U17" s="13" t="s">
         <v>0</v>
       </c>
       <c r="V17" s="13" t="s">
         <v>0</v>
       </c>
       <c r="W17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="X17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Y17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Z17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA17" s="39" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="39" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C18" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D18" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="39">
         <v>8.26</v>
       </c>
       <c r="F18" s="39">
         <v>12.82</v>
       </c>
       <c r="G18" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H18" s="29">
         <v>9.26</v>
       </c>
       <c r="I18" s="39">
@@ -11901,52 +12235,55 @@
       </c>
       <c r="T18" s="39">
         <v>4.9000000000000004</v>
       </c>
       <c r="U18" s="13">
         <v>4.33</v>
       </c>
       <c r="V18" s="13">
         <v>3.88</v>
       </c>
       <c r="W18" s="39">
         <v>3.5</v>
       </c>
       <c r="X18" s="39">
         <v>3.22</v>
       </c>
       <c r="Y18" s="39">
         <v>2.92</v>
       </c>
       <c r="Z18" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA18" s="39" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18" s="39">
+        <v>12.05</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="39">
         <v>166.67</v>
       </c>
       <c r="C19" s="39">
         <v>76.92</v>
       </c>
       <c r="D19" s="39">
         <v>52.63</v>
       </c>
       <c r="E19" s="39">
         <v>40</v>
       </c>
       <c r="F19" s="39">
         <v>27.03</v>
       </c>
       <c r="G19" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H19" s="29">
         <v>17.239999999999998</v>
       </c>
       <c r="I19" s="39">
@@ -11984,52 +12321,55 @@
       </c>
       <c r="T19" s="39" t="s">
         <v>0</v>
       </c>
       <c r="U19" s="13" t="s">
         <v>0</v>
       </c>
       <c r="V19" s="13" t="s">
         <v>0</v>
       </c>
       <c r="W19" s="39" t="s">
         <v>0</v>
       </c>
       <c r="X19" s="39">
         <v>23.53</v>
       </c>
       <c r="Y19" s="39">
         <v>22.47</v>
       </c>
       <c r="Z19" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA19" s="39" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19" s="39">
+        <v>52.63</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D20" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E20" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F20" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G20" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H20" s="29" t="s">
         <v>0</v>
       </c>
       <c r="I20" s="29" t="s">
@@ -12067,52 +12407,55 @@
       </c>
       <c r="T20" s="39">
         <v>10</v>
       </c>
       <c r="U20" s="13">
         <v>9.09</v>
       </c>
       <c r="V20" s="13">
         <v>8</v>
       </c>
       <c r="W20" s="39">
         <v>7.09</v>
       </c>
       <c r="X20" s="39">
         <v>6.41</v>
       </c>
       <c r="Y20" s="39">
         <v>5.81</v>
       </c>
       <c r="Z20" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA20" s="39" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20" s="39" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C21" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D21" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E21" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F21" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G21" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H21" s="29" t="s">
         <v>0</v>
       </c>
       <c r="I21" s="29" t="s">
@@ -12147,84 +12490,90 @@
       </c>
       <c r="S21" s="13">
         <v>21.28</v>
       </c>
       <c r="T21" s="39">
         <v>16.670000000000002</v>
       </c>
       <c r="U21" s="13">
         <v>14.35</v>
       </c>
       <c r="V21" s="13">
         <v>17.239999999999998</v>
       </c>
       <c r="W21" s="39">
         <v>19.84</v>
       </c>
       <c r="X21" s="39">
         <v>18.05</v>
       </c>
       <c r="Y21" s="39">
         <v>16.5</v>
       </c>
       <c r="Z21" s="39">
         <v>50</v>
       </c>
-      <c r="AA21" s="53">
+      <c r="AA21" s="39">
         <v>30.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="63" t="s">
+      <c r="AB21" s="39">
+        <v>16.670000000000002</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
+      <c r="A22" s="55" t="s">
         <v>15</v>
       </c>
-      <c r="B22" s="63"/>
-[...24 lines deleted...]
-    <row r="23" spans="1:27">
+      <c r="B22" s="55"/>
+      <c r="C22" s="55"/>
+      <c r="D22" s="55"/>
+      <c r="E22" s="55"/>
+      <c r="F22" s="55"/>
+      <c r="G22" s="55"/>
+      <c r="H22" s="55"/>
+      <c r="I22" s="55"/>
+      <c r="J22" s="55"/>
+      <c r="K22" s="55"/>
+      <c r="L22" s="55"/>
+      <c r="M22" s="55"/>
+      <c r="N22" s="55"/>
+      <c r="O22" s="55"/>
+      <c r="P22" s="55"/>
+      <c r="Q22" s="55"/>
+      <c r="R22" s="55"/>
+      <c r="S22" s="55"/>
+      <c r="T22" s="55"/>
+      <c r="U22" s="55"/>
+      <c r="V22" s="55"/>
+      <c r="W22" s="55"/>
+      <c r="X22" s="55"/>
+      <c r="Y22" s="55"/>
+      <c r="Z22" s="39"/>
+      <c r="AA22" s="39"/>
+      <c r="AB22" s="39"/>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="39">
         <v>12.5</v>
       </c>
       <c r="C23" s="39">
         <v>13.22</v>
       </c>
       <c r="D23" s="39">
         <v>12.36</v>
       </c>
       <c r="E23" s="39">
         <v>10.34</v>
       </c>
       <c r="F23" s="39">
         <v>9.2899999999999991</v>
       </c>
       <c r="G23" s="30">
         <v>5.0999999999999996</v>
       </c>
       <c r="H23" s="29">
         <v>9.69</v>
       </c>
       <c r="I23" s="39">
@@ -12262,52 +12611,55 @@
       </c>
       <c r="T23" s="13">
         <v>6.08</v>
       </c>
       <c r="U23" s="13">
         <v>5.26</v>
       </c>
       <c r="V23" s="13">
         <v>5.29</v>
       </c>
       <c r="W23" s="39">
         <v>4.8099999999999996</v>
       </c>
       <c r="X23" s="39">
         <v>4.91</v>
       </c>
       <c r="Y23" s="39">
         <v>4.47</v>
       </c>
       <c r="Z23" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA23" s="39" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="39">
+        <v>3.9</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="39">
         <v>10.15</v>
       </c>
       <c r="C24" s="39">
         <v>13.09</v>
       </c>
       <c r="D24" s="39">
         <v>12.82</v>
       </c>
       <c r="E24" s="39">
         <v>10.88</v>
       </c>
       <c r="F24" s="39">
         <v>8.86</v>
       </c>
       <c r="G24" s="26">
         <v>5.81</v>
       </c>
       <c r="H24" s="29">
         <v>9.7899999999999991</v>
       </c>
       <c r="I24" s="39">
@@ -12345,52 +12697,55 @@
       </c>
       <c r="T24" s="13">
         <v>4.5199999999999996</v>
       </c>
       <c r="U24" s="13">
         <v>3.89</v>
       </c>
       <c r="V24" s="13">
         <v>4.18</v>
       </c>
       <c r="W24" s="39">
         <v>3.81</v>
       </c>
       <c r="X24" s="39">
         <v>4.07</v>
       </c>
       <c r="Y24" s="39">
         <v>3.72</v>
       </c>
       <c r="Z24" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA24" s="39" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="39">
+        <v>2.2400000000000002</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="39">
         <v>142.86000000000001</v>
       </c>
       <c r="C25" s="39">
         <v>62.5</v>
       </c>
       <c r="D25" s="39">
         <v>37.04</v>
       </c>
       <c r="E25" s="39">
         <v>22.73</v>
       </c>
       <c r="F25" s="39">
         <v>18.52</v>
       </c>
       <c r="G25" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H25" s="29">
         <v>15.38</v>
       </c>
       <c r="I25" s="39">
@@ -12428,52 +12783,55 @@
       </c>
       <c r="T25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="U25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="V25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="W25" s="39" t="s">
         <v>0</v>
       </c>
       <c r="X25" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Y25" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Z25" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA25" s="39" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25" s="39" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G26" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="29" t="s">
         <v>0</v>
       </c>
       <c r="I26" s="29" t="s">
@@ -12511,52 +12869,55 @@
       </c>
       <c r="T26" s="13" t="s">
         <v>0</v>
       </c>
       <c r="U26" s="13" t="s">
         <v>0</v>
       </c>
       <c r="V26" s="13" t="s">
         <v>0</v>
       </c>
       <c r="W26" s="39" t="s">
         <v>0</v>
       </c>
       <c r="X26" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Y26" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Z26" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA26" s="39" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26" s="39" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C27" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D27" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E27" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F27" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G27" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H27" s="29" t="s">
         <v>0</v>
       </c>
       <c r="I27" s="29" t="s">
@@ -12594,52 +12955,55 @@
       </c>
       <c r="T27" s="13">
         <v>32.26</v>
       </c>
       <c r="U27" s="13">
         <v>28.57</v>
       </c>
       <c r="V27" s="13">
         <v>25.32</v>
       </c>
       <c r="W27" s="39">
         <v>23.81</v>
       </c>
       <c r="X27" s="39">
         <v>22.73</v>
       </c>
       <c r="Y27" s="39">
         <v>20.62</v>
       </c>
       <c r="Z27" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA27" s="39" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="39">
+        <v>66.67</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B28" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D28" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E28" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F28" s="39">
         <v>16.670000000000002</v>
       </c>
       <c r="G28" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H28" s="29">
         <v>13.33</v>
       </c>
       <c r="I28" s="39">
@@ -12677,81 +13041,87 @@
       </c>
       <c r="T28" s="13">
         <v>14.08</v>
       </c>
       <c r="U28" s="13">
         <v>11.76</v>
       </c>
       <c r="V28" s="13">
         <v>11.11</v>
       </c>
       <c r="W28" s="39">
         <v>9.8000000000000007</v>
       </c>
       <c r="X28" s="39">
         <v>8.85</v>
       </c>
       <c r="Y28" s="39">
         <v>7.81</v>
       </c>
       <c r="Z28" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA28" s="39" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="29" spans="1:27">
+      <c r="AB28" s="39" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
       <c r="A29" s="56" t="s">
         <v>16</v>
       </c>
       <c r="B29" s="56"/>
       <c r="C29" s="56"/>
       <c r="D29" s="56"/>
       <c r="E29" s="56"/>
       <c r="F29" s="56"/>
       <c r="G29" s="56"/>
       <c r="H29" s="56"/>
       <c r="I29" s="56"/>
       <c r="J29" s="56"/>
       <c r="K29" s="56"/>
       <c r="L29" s="56"/>
       <c r="M29" s="56"/>
       <c r="N29" s="56"/>
       <c r="O29" s="56"/>
       <c r="P29" s="56"/>
       <c r="Q29" s="56"/>
       <c r="R29" s="56"/>
       <c r="S29" s="56"/>
       <c r="T29" s="56"/>
       <c r="U29" s="56"/>
       <c r="V29" s="56"/>
       <c r="W29" s="56"/>
       <c r="X29" s="56"/>
       <c r="Y29" s="56"/>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="Z29" s="39"/>
+      <c r="AA29" s="39"/>
+      <c r="AB29" s="39"/>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="39">
         <v>9.09</v>
       </c>
       <c r="C30" s="39">
         <v>7.08</v>
       </c>
       <c r="D30" s="39">
         <v>4.9400000000000004</v>
       </c>
       <c r="E30" s="39">
         <v>4.7699999999999996</v>
       </c>
       <c r="F30" s="39">
         <v>4.5999999999999996</v>
       </c>
       <c r="G30" s="26">
         <v>4.72</v>
       </c>
       <c r="H30" s="29">
         <v>4.54</v>
       </c>
       <c r="I30" s="39">
@@ -12783,58 +13153,61 @@
       </c>
       <c r="R30" s="35">
         <v>7.42</v>
       </c>
       <c r="S30" s="35">
         <v>7</v>
       </c>
       <c r="T30" s="35">
         <v>7.21</v>
       </c>
       <c r="U30" s="35">
         <v>6.94</v>
       </c>
       <c r="V30" s="35">
         <v>8.99</v>
       </c>
       <c r="W30" s="39">
         <v>8.6300000000000008</v>
       </c>
       <c r="X30" s="39">
         <v>8.81</v>
       </c>
       <c r="Y30" s="39">
         <v>8.09</v>
       </c>
-      <c r="Z30" s="20">
+      <c r="Z30" s="39">
         <v>5.24</v>
       </c>
-      <c r="AA30" s="54">
+      <c r="AA30" s="39">
         <v>8.7200000000000006</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="39">
+        <v>9.16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B31" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C31" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D31" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E31" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F31" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G31" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H31" s="29" t="s">
         <v>0</v>
       </c>
       <c r="I31" s="39" t="s">
@@ -12872,52 +13245,55 @@
       </c>
       <c r="T31" s="35">
         <v>6.06</v>
       </c>
       <c r="U31" s="35">
         <v>5.26</v>
       </c>
       <c r="V31" s="35">
         <v>4.6100000000000003</v>
       </c>
       <c r="W31" s="39">
         <v>4.26</v>
       </c>
       <c r="X31" s="39">
         <v>3.82</v>
       </c>
       <c r="Y31" s="39">
         <v>3.5</v>
       </c>
       <c r="Z31" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA31" s="39" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="39" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C32" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D32" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E32" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F32" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G32" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H32" s="29" t="s">
         <v>0</v>
       </c>
       <c r="I32" s="39" t="s">
@@ -12955,52 +13331,55 @@
       </c>
       <c r="T32" s="35">
         <v>22.22</v>
       </c>
       <c r="U32" s="35">
         <v>18.350000000000001</v>
       </c>
       <c r="V32" s="35">
         <v>16.39</v>
       </c>
       <c r="W32" s="39">
         <v>15.5</v>
       </c>
       <c r="X32" s="39">
         <v>14.18</v>
       </c>
       <c r="Y32" s="39">
         <v>13.07</v>
       </c>
       <c r="Z32" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA32" s="39" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32" s="39" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C33" s="39">
         <v>33.33</v>
       </c>
       <c r="D33" s="39">
         <v>28.57</v>
       </c>
       <c r="E33" s="39">
         <v>21.28</v>
       </c>
       <c r="F33" s="39">
         <v>14.29</v>
       </c>
       <c r="G33" s="39">
         <v>58.82</v>
       </c>
       <c r="H33" s="39">
         <v>31.25</v>
       </c>
       <c r="I33" s="39">
@@ -13035,55 +13414,58 @@
       </c>
       <c r="S33" s="35" t="s">
         <v>0</v>
       </c>
       <c r="T33" s="35" t="s">
         <v>0</v>
       </c>
       <c r="U33" s="35" t="s">
         <v>0</v>
       </c>
       <c r="V33" s="35" t="s">
         <v>0</v>
       </c>
       <c r="W33" s="39" t="s">
         <v>0</v>
       </c>
       <c r="X33" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Y33" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Z33" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="AA33" s="54">
+      <c r="AA33" s="39">
         <v>50</v>
       </c>
-    </row>
-    <row r="34" spans="1:27">
+      <c r="AB33" s="39">
+        <v>29.41</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="39">
         <v>83.33</v>
       </c>
       <c r="C34" s="39">
         <v>33.33</v>
       </c>
       <c r="D34" s="39">
         <v>24.39</v>
       </c>
       <c r="E34" s="39">
         <v>16.13</v>
       </c>
       <c r="F34" s="39">
         <v>13.51</v>
       </c>
       <c r="G34" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H34" s="39">
         <v>9.43</v>
       </c>
       <c r="I34" s="39">
@@ -13121,52 +13503,55 @@
       </c>
       <c r="T34" s="35" t="s">
         <v>0</v>
       </c>
       <c r="U34" s="35">
         <v>8.4700000000000006</v>
       </c>
       <c r="V34" s="35">
         <v>7.41</v>
       </c>
       <c r="W34" s="39">
         <v>6.67</v>
       </c>
       <c r="X34" s="39">
         <v>6.1</v>
       </c>
       <c r="Y34" s="39">
         <v>5.75</v>
       </c>
       <c r="Z34" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA34" s="39" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34" s="39" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="I35" s="39" t="s">
@@ -13204,52 +13589,55 @@
       </c>
       <c r="T35" s="35" t="s">
         <v>0</v>
       </c>
       <c r="U35" s="35" t="s">
         <v>0</v>
       </c>
       <c r="V35" s="35">
         <v>8.6999999999999993</v>
       </c>
       <c r="W35" s="39">
         <v>8</v>
       </c>
       <c r="X35" s="39">
         <v>7.3</v>
       </c>
       <c r="Y35" s="39">
         <v>6.71</v>
       </c>
       <c r="Z35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA35" s="39" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="36" spans="1:27">
+      <c r="AB35" s="39" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
       <c r="A36" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B36" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C36" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D36" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E36" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F36" s="39">
         <v>5.41</v>
       </c>
       <c r="G36" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H36" s="39">
         <v>3.92</v>
       </c>
       <c r="I36" s="39">
@@ -13287,52 +13675,55 @@
       </c>
       <c r="T36" s="35">
         <v>9.39</v>
       </c>
       <c r="U36" s="35">
         <v>8.3000000000000007</v>
       </c>
       <c r="V36" s="35">
         <v>11.24</v>
       </c>
       <c r="W36" s="39">
         <v>10.17</v>
       </c>
       <c r="X36" s="39">
         <v>9.23</v>
       </c>
       <c r="Y36" s="39">
         <v>8.36</v>
       </c>
       <c r="Z36" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA36" s="39" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="37" spans="1:27">
+      <c r="AB36" s="39" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28">
       <c r="A37" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C37" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D37" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E37" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F37" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G37" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H37" s="39" t="s">
         <v>0</v>
       </c>
       <c r="I37" s="39">
@@ -13370,52 +13761,55 @@
       </c>
       <c r="T37" s="35">
         <v>26.32</v>
       </c>
       <c r="U37" s="35">
         <v>20.41</v>
       </c>
       <c r="V37" s="35">
         <v>18.87</v>
       </c>
       <c r="W37" s="39">
         <v>17.239999999999998</v>
       </c>
       <c r="X37" s="39">
         <v>15.87</v>
       </c>
       <c r="Y37" s="39">
         <v>14.71</v>
       </c>
       <c r="Z37" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA37" s="39" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="38" spans="1:27">
+      <c r="AB37" s="39" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28">
       <c r="A38" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C38" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D38" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E38" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F38" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G38" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H38" s="39" t="s">
         <v>0</v>
       </c>
       <c r="I38" s="39" t="s">
@@ -13450,55 +13844,58 @@
       </c>
       <c r="S38" s="35" t="s">
         <v>0</v>
       </c>
       <c r="T38" s="35" t="s">
         <v>0</v>
       </c>
       <c r="U38" s="35" t="s">
         <v>0</v>
       </c>
       <c r="V38" s="35">
         <v>27.78</v>
       </c>
       <c r="W38" s="39">
         <v>25.32</v>
       </c>
       <c r="X38" s="39">
         <v>24.69</v>
       </c>
       <c r="Y38" s="39">
         <v>22.73</v>
       </c>
       <c r="Z38" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="AA38" s="54">
+      <c r="AA38" s="39">
         <v>83.33</v>
       </c>
-    </row>
-    <row r="39" spans="1:27">
+      <c r="AB38" s="39">
+        <v>66.67</v>
+      </c>
+    </row>
+    <row r="39" spans="1:28">
       <c r="A39" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="I39" s="39" t="s">
@@ -13536,52 +13933,55 @@
       </c>
       <c r="T39" s="35" t="s">
         <v>0</v>
       </c>
       <c r="U39" s="35" t="s">
         <v>0</v>
       </c>
       <c r="V39" s="35" t="s">
         <v>0</v>
       </c>
       <c r="W39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="X39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Y39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Z39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA39" s="39" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="40" spans="1:27">
+      <c r="AB39" s="39" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:28">
       <c r="A40" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B40" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C40" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D40" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E40" s="39">
         <v>13.51</v>
       </c>
       <c r="F40" s="39">
         <v>10.42</v>
       </c>
       <c r="G40" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H40" s="39">
         <v>7.09</v>
       </c>
       <c r="I40" s="39">
@@ -13619,52 +14019,55 @@
       </c>
       <c r="T40" s="35" t="s">
         <v>0</v>
       </c>
       <c r="U40" s="35" t="s">
         <v>0</v>
       </c>
       <c r="V40" s="35" t="s">
         <v>0</v>
       </c>
       <c r="W40" s="39" t="s">
         <v>0</v>
       </c>
       <c r="X40" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Y40" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Z40" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA40" s="39" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="41" spans="1:27">
+      <c r="AB40" s="39">
+        <v>16.13</v>
+      </c>
+    </row>
+    <row r="41" spans="1:28">
       <c r="A41" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B41" s="39">
         <v>166.67</v>
       </c>
       <c r="C41" s="39">
         <v>76.92</v>
       </c>
       <c r="D41" s="39">
         <v>52.63</v>
       </c>
       <c r="E41" s="39">
         <v>40</v>
       </c>
       <c r="F41" s="39">
         <v>27.03</v>
       </c>
       <c r="G41" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H41" s="39">
         <v>17.239999999999998</v>
       </c>
       <c r="I41" s="39">
@@ -13702,52 +14105,55 @@
       </c>
       <c r="T41" s="35" t="s">
         <v>0</v>
       </c>
       <c r="U41" s="35" t="s">
         <v>0</v>
       </c>
       <c r="V41" s="35" t="s">
         <v>0</v>
       </c>
       <c r="W41" s="39" t="s">
         <v>0</v>
       </c>
       <c r="X41" s="39">
         <v>23.53</v>
       </c>
       <c r="Y41" s="39">
         <v>22.47</v>
       </c>
       <c r="Z41" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA41" s="39" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="42" spans="1:27">
+      <c r="AB41" s="39">
+        <v>52.63</v>
+      </c>
+    </row>
+    <row r="42" spans="1:28">
       <c r="A42" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B42" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C42" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D42" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E42" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F42" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G42" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H42" s="39" t="s">
         <v>0</v>
       </c>
       <c r="I42" s="39" t="s">
@@ -13785,52 +14191,55 @@
       </c>
       <c r="T42" s="35">
         <v>10</v>
       </c>
       <c r="U42" s="35">
         <v>9.09</v>
       </c>
       <c r="V42" s="35">
         <v>8</v>
       </c>
       <c r="W42" s="39">
         <v>7.09</v>
       </c>
       <c r="X42" s="39">
         <v>6.41</v>
       </c>
       <c r="Y42" s="39">
         <v>5.81</v>
       </c>
       <c r="Z42" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA42" s="39" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="43" spans="1:27" s="47" customFormat="1">
+      <c r="AB42" s="39" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:28" s="47" customFormat="1">
       <c r="A43" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B43" s="40" t="s">
         <v>0</v>
       </c>
       <c r="C43" s="40" t="s">
         <v>0</v>
       </c>
       <c r="D43" s="40" t="s">
         <v>0</v>
       </c>
       <c r="E43" s="40" t="s">
         <v>0</v>
       </c>
       <c r="F43" s="40" t="s">
         <v>0</v>
       </c>
       <c r="G43" s="40" t="s">
         <v>0</v>
       </c>
       <c r="H43" s="40" t="s">
         <v>0</v>
       </c>
       <c r="I43" s="40" t="s">
@@ -13865,71 +14274,74 @@
       </c>
       <c r="S43" s="22">
         <v>21.28</v>
       </c>
       <c r="T43" s="22">
         <v>16.670000000000002</v>
       </c>
       <c r="U43" s="22">
         <v>14.35</v>
       </c>
       <c r="V43" s="22">
         <v>17.239999999999998</v>
       </c>
       <c r="W43" s="40">
         <v>19.84</v>
       </c>
       <c r="X43" s="40">
         <v>18.05</v>
       </c>
       <c r="Y43" s="40">
         <v>16.5</v>
       </c>
       <c r="Z43" s="40">
         <v>50</v>
       </c>
-      <c r="AA43" s="55">
+      <c r="AA43" s="40">
         <v>30.3</v>
       </c>
-    </row>
-    <row r="44" spans="1:27">
+      <c r="AB43" s="40">
+        <v>16.670000000000002</v>
+      </c>
+    </row>
+    <row r="44" spans="1:28">
       <c r="A44" s="16" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="A22:Y22"/>
+    <mergeCell ref="A29:Y29"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="X3:Y3"/>
+    <mergeCell ref="A4:A5"/>
     <mergeCell ref="AJ3:AK3"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
-    <mergeCell ref="A22:Y22"/>
-[...3 lines deleted...]
-    <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>The number of deaths</vt:lpstr>
       <vt:lpstr>General mortality rate</vt:lpstr>
       <vt:lpstr>The number of deceased infants </vt:lpstr>