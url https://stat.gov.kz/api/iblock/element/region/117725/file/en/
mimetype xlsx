--- v1 (2026-06-04)
+++ v2 (2026-06-24)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23256" windowHeight="12348" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="The number of deaths" sheetId="1" r:id="rId1"/>
     <sheet name="General mortality rate" sheetId="2" r:id="rId2"/>
     <sheet name="The number of deceased infants " sheetId="4" r:id="rId3"/>
     <sheet name="Infant mortality rate " sheetId="5" r:id="rId4"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1548" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1593" uniqueCount="49">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -378,51 +378,51 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="65">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -514,73 +514,82 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -860,180 +869,180 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="AH44" sqref="AH44"/>
+    <sheetView topLeftCell="L7" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <selection activeCell="AB7" sqref="AB7:AC43"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="28.7109375" style="8" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="4.28515625" style="8" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="28.6640625" style="8" customWidth="1"/>
+    <col min="2" max="2" width="6.5546875" style="8" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.109375" style="8" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="5.5546875" style="8" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.33203125" style="8" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4" style="8" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="4.42578125" style="8" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="3.85546875" style="8" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="4.44140625" style="8" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="3.88671875" style="8" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="8" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="8.85546875" style="8" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="17" max="17" width="4.28515625" style="8" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.88671875" style="8" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.6640625" style="8" bestFit="1" customWidth="1"/>
+    <col min="12" max="13" width="8.33203125" style="8" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.5546875" style="8" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.109375" style="8" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="5.5546875" style="8" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.33203125" style="8" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4" style="8" bestFit="1" customWidth="1"/>
-    <col min="19" max="19" width="4.42578125" style="8" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="3.85546875" style="8" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="4.44140625" style="8" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="3.88671875" style="8" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="6" style="8" bestFit="1" customWidth="1"/>
-    <col min="22" max="22" width="8.85546875" style="8" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="8"/>
+    <col min="22" max="22" width="8.88671875" style="8" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.6640625" style="8" bestFit="1" customWidth="1"/>
+    <col min="24" max="25" width="8.33203125" style="8" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" s="17" customFormat="1" ht="12.75">
-      <c r="A1" s="53" t="s">
+    <row r="1" spans="1:37" s="17" customFormat="1" ht="13.2">
+      <c r="A1" s="58" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="53"/>
-[...22 lines deleted...]
-      <c r="Y1" s="53"/>
+      <c r="B1" s="58"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
+      <c r="G1" s="58"/>
+      <c r="H1" s="58"/>
+      <c r="I1" s="58"/>
+      <c r="J1" s="58"/>
+      <c r="K1" s="58"/>
+      <c r="L1" s="58"/>
+      <c r="M1" s="58"/>
+      <c r="N1" s="58"/>
+      <c r="O1" s="58"/>
+      <c r="P1" s="58"/>
+      <c r="Q1" s="58"/>
+      <c r="R1" s="58"/>
+      <c r="S1" s="58"/>
+      <c r="T1" s="58"/>
+      <c r="U1" s="58"/>
+      <c r="V1" s="58"/>
+      <c r="W1" s="58"/>
+      <c r="X1" s="58"/>
+      <c r="Y1" s="58"/>
     </row>
     <row r="2" spans="1:37" s="17" customFormat="1">
       <c r="A2" s="46"/>
       <c r="B2" s="46"/>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="46"/>
       <c r="I2" s="46"/>
       <c r="J2" s="46"/>
       <c r="K2" s="46"/>
       <c r="L2" s="46"/>
       <c r="M2" s="46"/>
     </row>
     <row r="3" spans="1:37" s="17" customFormat="1">
       <c r="B3" s="46"/>
       <c r="Y3" s="15"/>
       <c r="AK3" s="15" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="57"/>
-      <c r="B4" s="59">
+      <c r="A4" s="62"/>
+      <c r="B4" s="56">
         <v>2024</v>
       </c>
-      <c r="C4" s="60"/>
-[...10 lines deleted...]
-      <c r="N4" s="59">
+      <c r="C4" s="57"/>
+      <c r="D4" s="57"/>
+      <c r="E4" s="57"/>
+      <c r="F4" s="57"/>
+      <c r="G4" s="57"/>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
+      <c r="K4" s="57"/>
+      <c r="L4" s="57"/>
+      <c r="M4" s="57"/>
+      <c r="N4" s="56">
         <v>2025</v>
       </c>
-      <c r="O4" s="60"/>
-[...10 lines deleted...]
-      <c r="Z4" s="59">
+      <c r="O4" s="57"/>
+      <c r="P4" s="57"/>
+      <c r="Q4" s="57"/>
+      <c r="R4" s="57"/>
+      <c r="S4" s="57"/>
+      <c r="T4" s="57"/>
+      <c r="U4" s="57"/>
+      <c r="V4" s="57"/>
+      <c r="W4" s="57"/>
+      <c r="X4" s="57"/>
+      <c r="Y4" s="57"/>
+      <c r="Z4" s="56">
         <v>2026</v>
       </c>
-      <c r="AA4" s="60"/>
-[...9 lines deleted...]
-      <c r="AK4" s="60"/>
+      <c r="AA4" s="57"/>
+      <c r="AB4" s="57"/>
+      <c r="AC4" s="57"/>
+      <c r="AD4" s="57"/>
+      <c r="AE4" s="57"/>
+      <c r="AF4" s="57"/>
+      <c r="AG4" s="57"/>
+      <c r="AH4" s="57"/>
+      <c r="AI4" s="57"/>
+      <c r="AJ4" s="57"/>
+      <c r="AK4" s="57"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="58"/>
+      <c r="A5" s="63"/>
       <c r="B5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="11" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="11" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="11" t="s">
@@ -1100,77 +1109,77 @@
         <v>5</v>
       </c>
       <c r="AE5" s="11" t="s">
         <v>6</v>
       </c>
       <c r="AF5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="AG5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="AH5" s="11" t="s">
         <v>9</v>
       </c>
       <c r="AI5" s="11" t="s">
         <v>10</v>
       </c>
       <c r="AJ5" s="11" t="s">
         <v>11</v>
       </c>
       <c r="AK5" s="11" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="54" t="s">
+      <c r="A6" s="59" t="s">
         <v>14</v>
       </c>
-      <c r="B6" s="54"/>
-[...22 lines deleted...]
-      <c r="Y6" s="54"/>
+      <c r="B6" s="59"/>
+      <c r="C6" s="59"/>
+      <c r="D6" s="59"/>
+      <c r="E6" s="59"/>
+      <c r="F6" s="59"/>
+      <c r="G6" s="59"/>
+      <c r="H6" s="59"/>
+      <c r="I6" s="59"/>
+      <c r="J6" s="59"/>
+      <c r="K6" s="59"/>
+      <c r="L6" s="59"/>
+      <c r="M6" s="59"/>
+      <c r="N6" s="59"/>
+      <c r="O6" s="59"/>
+      <c r="P6" s="59"/>
+      <c r="Q6" s="59"/>
+      <c r="R6" s="59"/>
+      <c r="S6" s="59"/>
+      <c r="T6" s="59"/>
+      <c r="U6" s="59"/>
+      <c r="V6" s="59"/>
+      <c r="W6" s="59"/>
+      <c r="X6" s="59"/>
+      <c r="Y6" s="59"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="23" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="5">
         <v>621</v>
       </c>
       <c r="C7" s="5">
         <v>479</v>
       </c>
       <c r="D7" s="5">
         <v>473</v>
       </c>
       <c r="E7" s="5">
         <v>508</v>
       </c>
       <c r="F7" s="5">
         <v>513</v>
       </c>
       <c r="G7" s="26">
         <v>485</v>
       </c>
       <c r="H7" s="5">
         <v>488</v>
@@ -1213,50 +1222,53 @@
       </c>
       <c r="U7" s="36">
         <v>437</v>
       </c>
       <c r="V7" s="36">
         <v>496</v>
       </c>
       <c r="W7" s="36">
         <v>506</v>
       </c>
       <c r="X7" s="36">
         <v>495</v>
       </c>
       <c r="Y7" s="36">
         <v>534</v>
       </c>
       <c r="Z7" s="50">
         <v>514</v>
       </c>
       <c r="AA7" s="50">
         <v>395</v>
       </c>
       <c r="AB7" s="50">
         <v>549</v>
       </c>
+      <c r="AC7" s="50">
+        <v>542</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="5">
         <v>247</v>
       </c>
       <c r="C8" s="5">
         <v>205</v>
       </c>
       <c r="D8" s="5">
         <v>204</v>
       </c>
       <c r="E8" s="5">
         <v>211</v>
       </c>
       <c r="F8" s="5">
         <v>213</v>
       </c>
       <c r="G8" s="26">
         <v>186</v>
       </c>
       <c r="H8" s="5">
         <v>204</v>
@@ -1299,50 +1311,53 @@
       </c>
       <c r="U8" s="36">
         <v>178</v>
       </c>
       <c r="V8" s="36">
         <v>200</v>
       </c>
       <c r="W8" s="36">
         <v>211</v>
       </c>
       <c r="X8" s="36">
         <v>221</v>
       </c>
       <c r="Y8" s="36">
         <v>212</v>
       </c>
       <c r="Z8" s="50">
         <v>222</v>
       </c>
       <c r="AA8" s="50">
         <v>160</v>
       </c>
       <c r="AB8" s="50">
         <v>188</v>
       </c>
+      <c r="AC8" s="50">
+        <v>254</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="5">
         <v>38</v>
       </c>
       <c r="C9" s="5">
         <v>31</v>
       </c>
       <c r="D9" s="5">
         <v>33</v>
       </c>
       <c r="E9" s="5">
         <v>32</v>
       </c>
       <c r="F9" s="5">
         <v>39</v>
       </c>
       <c r="G9" s="26">
         <v>26</v>
       </c>
       <c r="H9" s="5">
         <v>29</v>
@@ -1385,50 +1400,53 @@
       </c>
       <c r="U9" s="36">
         <v>23</v>
       </c>
       <c r="V9" s="36">
         <v>30</v>
       </c>
       <c r="W9" s="36">
         <v>43</v>
       </c>
       <c r="X9" s="36">
         <v>25</v>
       </c>
       <c r="Y9" s="36">
         <v>34</v>
       </c>
       <c r="Z9" s="50">
         <v>34</v>
       </c>
       <c r="AA9" s="50">
         <v>35</v>
       </c>
       <c r="AB9" s="50">
         <v>39</v>
       </c>
+      <c r="AC9" s="50">
+        <v>38</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="5">
         <v>15</v>
       </c>
       <c r="C10" s="5">
         <v>7</v>
       </c>
       <c r="D10" s="5">
         <v>8</v>
       </c>
       <c r="E10" s="5">
         <v>13</v>
       </c>
       <c r="F10" s="5">
         <v>10</v>
       </c>
       <c r="G10" s="26">
         <v>9</v>
       </c>
       <c r="H10" s="5">
         <v>7</v>
@@ -1471,50 +1489,53 @@
       </c>
       <c r="U10" s="36">
         <v>7</v>
       </c>
       <c r="V10" s="36">
         <v>7</v>
       </c>
       <c r="W10" s="36">
         <v>5</v>
       </c>
       <c r="X10" s="36">
         <v>10</v>
       </c>
       <c r="Y10" s="36">
         <v>8</v>
       </c>
       <c r="Z10" s="50">
         <v>10</v>
       </c>
       <c r="AA10" s="50">
         <v>14</v>
       </c>
       <c r="AB10" s="50">
         <v>7</v>
       </c>
+      <c r="AC10" s="50">
+        <v>8</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="5">
         <v>42</v>
       </c>
       <c r="C11" s="5">
         <v>23</v>
       </c>
       <c r="D11" s="5">
         <v>21</v>
       </c>
       <c r="E11" s="5">
         <v>36</v>
       </c>
       <c r="F11" s="5">
         <v>24</v>
       </c>
       <c r="G11" s="26">
         <v>34</v>
       </c>
       <c r="H11" s="5">
         <v>30</v>
@@ -1557,50 +1578,53 @@
       </c>
       <c r="U11" s="36">
         <v>21</v>
       </c>
       <c r="V11" s="36">
         <v>23</v>
       </c>
       <c r="W11" s="36">
         <v>28</v>
       </c>
       <c r="X11" s="36">
         <v>24</v>
       </c>
       <c r="Y11" s="36">
         <v>29</v>
       </c>
       <c r="Z11" s="50">
         <v>26</v>
       </c>
       <c r="AA11" s="50">
         <v>13</v>
       </c>
       <c r="AB11" s="50">
         <v>36</v>
       </c>
+      <c r="AC11" s="50">
+        <v>32</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="5">
         <v>32</v>
       </c>
       <c r="C12" s="5">
         <v>11</v>
       </c>
       <c r="D12" s="5">
         <v>19</v>
       </c>
       <c r="E12" s="5">
         <v>23</v>
       </c>
       <c r="F12" s="5">
         <v>18</v>
       </c>
       <c r="G12" s="26">
         <v>29</v>
       </c>
       <c r="H12" s="5">
         <v>19</v>
@@ -1643,50 +1667,53 @@
       </c>
       <c r="U12" s="36">
         <v>18</v>
       </c>
       <c r="V12" s="36">
         <v>27</v>
       </c>
       <c r="W12" s="36">
         <v>16</v>
       </c>
       <c r="X12" s="36">
         <v>17</v>
       </c>
       <c r="Y12" s="36">
         <v>16</v>
       </c>
       <c r="Z12" s="50">
         <v>23</v>
       </c>
       <c r="AA12" s="50">
         <v>9</v>
       </c>
       <c r="AB12" s="50">
         <v>28</v>
       </c>
+      <c r="AC12" s="50">
+        <v>22</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="5">
         <v>27</v>
       </c>
       <c r="C13" s="5">
         <v>18</v>
       </c>
       <c r="D13" s="5">
         <v>22</v>
       </c>
       <c r="E13" s="5">
         <v>18</v>
       </c>
       <c r="F13" s="5">
         <v>19</v>
       </c>
       <c r="G13" s="26">
         <v>15</v>
       </c>
       <c r="H13" s="5">
         <v>20</v>
@@ -1729,50 +1756,53 @@
       </c>
       <c r="U13" s="36">
         <v>11</v>
       </c>
       <c r="V13" s="36">
         <v>20</v>
       </c>
       <c r="W13" s="36">
         <v>24</v>
       </c>
       <c r="X13" s="36">
         <v>19</v>
       </c>
       <c r="Y13" s="36">
         <v>20</v>
       </c>
       <c r="Z13" s="50">
         <v>15</v>
       </c>
       <c r="AA13" s="50">
         <v>13</v>
       </c>
       <c r="AB13" s="50">
         <v>18</v>
       </c>
+      <c r="AC13" s="50">
+        <v>15</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="5">
         <v>54</v>
       </c>
       <c r="C14" s="5">
         <v>43</v>
       </c>
       <c r="D14" s="5">
         <v>36</v>
       </c>
       <c r="E14" s="5">
         <v>32</v>
       </c>
       <c r="F14" s="5">
         <v>42</v>
       </c>
       <c r="G14" s="26">
         <v>38</v>
       </c>
       <c r="H14" s="5">
         <v>39</v>
@@ -1815,50 +1845,53 @@
       </c>
       <c r="U14" s="36">
         <v>41</v>
       </c>
       <c r="V14" s="36">
         <v>34</v>
       </c>
       <c r="W14" s="36">
         <v>43</v>
       </c>
       <c r="X14" s="36">
         <v>42</v>
       </c>
       <c r="Y14" s="36">
         <v>39</v>
       </c>
       <c r="Z14" s="50">
         <v>42</v>
       </c>
       <c r="AA14" s="50">
         <v>40</v>
       </c>
       <c r="AB14" s="50">
         <v>62</v>
       </c>
+      <c r="AC14" s="50">
+        <v>41</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="5">
         <v>12</v>
       </c>
       <c r="C15" s="5">
         <v>19</v>
       </c>
       <c r="D15" s="5">
         <v>14</v>
       </c>
       <c r="E15" s="5">
         <v>18</v>
       </c>
       <c r="F15" s="5">
         <v>12</v>
       </c>
       <c r="G15" s="26">
         <v>21</v>
       </c>
       <c r="H15" s="5">
         <v>23</v>
@@ -1901,50 +1934,53 @@
       </c>
       <c r="U15" s="36">
         <v>21</v>
       </c>
       <c r="V15" s="36">
         <v>18</v>
       </c>
       <c r="W15" s="36">
         <v>17</v>
       </c>
       <c r="X15" s="36">
         <v>9</v>
       </c>
       <c r="Y15" s="36">
         <v>21</v>
       </c>
       <c r="Z15" s="50">
         <v>17</v>
       </c>
       <c r="AA15" s="50">
         <v>15</v>
       </c>
       <c r="AB15" s="50">
         <v>18</v>
       </c>
+      <c r="AC15" s="50">
+        <v>18</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="5">
         <v>31</v>
       </c>
       <c r="C16" s="5">
         <v>23</v>
       </c>
       <c r="D16" s="5">
         <v>11</v>
       </c>
       <c r="E16" s="5">
         <v>21</v>
       </c>
       <c r="F16" s="5">
         <v>28</v>
       </c>
       <c r="G16" s="26">
         <v>19</v>
       </c>
       <c r="H16" s="5">
         <v>22</v>
@@ -1987,52 +2023,55 @@
       </c>
       <c r="U16" s="36">
         <v>17</v>
       </c>
       <c r="V16" s="36">
         <v>16</v>
       </c>
       <c r="W16" s="36">
         <v>24</v>
       </c>
       <c r="X16" s="36">
         <v>11</v>
       </c>
       <c r="Y16" s="36">
         <v>27</v>
       </c>
       <c r="Z16" s="50">
         <v>15</v>
       </c>
       <c r="AA16" s="50">
         <v>15</v>
       </c>
       <c r="AB16" s="50">
         <v>21</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="50">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="5">
         <v>19</v>
       </c>
       <c r="C17" s="5">
         <v>22</v>
       </c>
       <c r="D17" s="5">
         <v>24</v>
       </c>
       <c r="E17" s="5">
         <v>19</v>
       </c>
       <c r="F17" s="5">
         <v>26</v>
       </c>
       <c r="G17" s="26">
         <v>27</v>
       </c>
       <c r="H17" s="5">
         <v>19</v>
       </c>
       <c r="I17" s="36">
@@ -2073,52 +2112,55 @@
       </c>
       <c r="U17" s="36">
         <v>22</v>
       </c>
       <c r="V17" s="36">
         <v>27</v>
       </c>
       <c r="W17" s="36">
         <v>17</v>
       </c>
       <c r="X17" s="36">
         <v>24</v>
       </c>
       <c r="Y17" s="36">
         <v>25</v>
       </c>
       <c r="Z17" s="50">
         <v>25</v>
       </c>
       <c r="AA17" s="50">
         <v>22</v>
       </c>
       <c r="AB17" s="50">
         <v>26</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="50">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="5">
         <v>43</v>
       </c>
       <c r="C18" s="5">
         <v>36</v>
       </c>
       <c r="D18" s="5">
         <v>36</v>
       </c>
       <c r="E18" s="5">
         <v>35</v>
       </c>
       <c r="F18" s="5">
         <v>33</v>
       </c>
       <c r="G18" s="26">
         <v>34</v>
       </c>
       <c r="H18" s="5">
         <v>28</v>
       </c>
       <c r="I18" s="36">
@@ -2159,52 +2201,55 @@
       </c>
       <c r="U18" s="36">
         <v>30</v>
       </c>
       <c r="V18" s="36">
         <v>39</v>
       </c>
       <c r="W18" s="36">
         <v>36</v>
       </c>
       <c r="X18" s="36">
         <v>37</v>
       </c>
       <c r="Y18" s="36">
         <v>39</v>
       </c>
       <c r="Z18" s="50">
         <v>38</v>
       </c>
       <c r="AA18" s="50">
         <v>25</v>
       </c>
       <c r="AB18" s="50">
         <v>44</v>
       </c>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18" s="50">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="5">
         <v>18</v>
       </c>
       <c r="C19" s="5">
         <v>8</v>
       </c>
       <c r="D19" s="5">
         <v>9</v>
       </c>
       <c r="E19" s="5">
         <v>7</v>
       </c>
       <c r="F19" s="5">
         <v>11</v>
       </c>
       <c r="G19" s="26">
         <v>7</v>
       </c>
       <c r="H19" s="5">
         <v>7</v>
       </c>
       <c r="I19" s="36">
@@ -2245,52 +2290,55 @@
       </c>
       <c r="U19" s="36">
         <v>8</v>
       </c>
       <c r="V19" s="36">
         <v>6</v>
       </c>
       <c r="W19" s="36">
         <v>10</v>
       </c>
       <c r="X19" s="36">
         <v>12</v>
       </c>
       <c r="Y19" s="36">
         <v>13</v>
       </c>
       <c r="Z19" s="50">
         <v>8</v>
       </c>
       <c r="AA19" s="50">
         <v>10</v>
       </c>
       <c r="AB19" s="50">
         <v>11</v>
       </c>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19" s="50">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="5">
         <v>7</v>
       </c>
       <c r="C20" s="5">
         <v>4</v>
       </c>
       <c r="D20" s="5">
         <v>12</v>
       </c>
       <c r="E20" s="5">
         <v>10</v>
       </c>
       <c r="F20" s="5">
         <v>6</v>
       </c>
       <c r="G20" s="26">
         <v>11</v>
       </c>
       <c r="H20" s="5">
         <v>7</v>
       </c>
       <c r="I20" s="36">
@@ -2331,52 +2379,55 @@
       </c>
       <c r="U20" s="36">
         <v>9</v>
       </c>
       <c r="V20" s="36">
         <v>13</v>
       </c>
       <c r="W20" s="36">
         <v>8</v>
       </c>
       <c r="X20" s="36">
         <v>6</v>
       </c>
       <c r="Y20" s="36">
         <v>7</v>
       </c>
       <c r="Z20" s="50">
         <v>6</v>
       </c>
       <c r="AA20" s="50">
         <v>8</v>
       </c>
       <c r="AB20" s="50">
         <v>9</v>
       </c>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="50">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="5">
         <v>36</v>
       </c>
       <c r="C21" s="5">
         <v>29</v>
       </c>
       <c r="D21" s="5">
         <v>24</v>
       </c>
       <c r="E21" s="5">
         <v>33</v>
       </c>
       <c r="F21" s="5">
         <v>32</v>
       </c>
       <c r="G21" s="26">
         <v>29</v>
       </c>
       <c r="H21" s="5">
         <v>34</v>
       </c>
       <c r="I21" s="36">
@@ -2417,83 +2468,88 @@
       </c>
       <c r="U21" s="36">
         <v>31</v>
       </c>
       <c r="V21" s="36">
         <v>36</v>
       </c>
       <c r="W21" s="36">
         <v>24</v>
       </c>
       <c r="X21" s="36">
         <v>38</v>
       </c>
       <c r="Y21" s="36">
         <v>44</v>
       </c>
       <c r="Z21" s="50">
         <v>33</v>
       </c>
       <c r="AA21" s="50">
         <v>16</v>
       </c>
       <c r="AB21" s="50">
         <v>42</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="55" t="s">
+      <c r="AC21" s="50">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
+      <c r="A22" s="60" t="s">
         <v>15</v>
       </c>
-      <c r="B22" s="55"/>
-[...22 lines deleted...]
-      <c r="Y22" s="55"/>
+      <c r="B22" s="60"/>
+      <c r="C22" s="60"/>
+      <c r="D22" s="60"/>
+      <c r="E22" s="60"/>
+      <c r="F22" s="60"/>
+      <c r="G22" s="60"/>
+      <c r="H22" s="60"/>
+      <c r="I22" s="60"/>
+      <c r="J22" s="60"/>
+      <c r="K22" s="60"/>
+      <c r="L22" s="60"/>
+      <c r="M22" s="60"/>
+      <c r="N22" s="60"/>
+      <c r="O22" s="60"/>
+      <c r="P22" s="60"/>
+      <c r="Q22" s="60"/>
+      <c r="R22" s="60"/>
+      <c r="S22" s="60"/>
+      <c r="T22" s="60"/>
+      <c r="U22" s="60"/>
+      <c r="V22" s="60"/>
+      <c r="W22" s="60"/>
+      <c r="X22" s="60"/>
+      <c r="Y22" s="60"/>
       <c r="Z22" s="47"/>
       <c r="AA22" s="47"/>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AB22" s="47"/>
+      <c r="AC22" s="50"/>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="5">
         <v>295</v>
       </c>
       <c r="C23" s="5">
         <v>248</v>
       </c>
       <c r="D23" s="5">
         <v>228</v>
       </c>
       <c r="E23" s="5">
         <v>223</v>
       </c>
       <c r="F23" s="5">
         <v>249</v>
       </c>
       <c r="G23" s="26">
         <v>222</v>
       </c>
       <c r="H23" s="5">
         <v>251</v>
       </c>
       <c r="I23" s="36">
@@ -2534,52 +2590,55 @@
       </c>
       <c r="U23" s="36">
         <v>210</v>
       </c>
       <c r="V23" s="36">
         <v>233</v>
       </c>
       <c r="W23" s="36">
         <v>262</v>
       </c>
       <c r="X23" s="36">
         <v>247</v>
       </c>
       <c r="Y23" s="36">
         <v>261</v>
       </c>
       <c r="Z23" s="50">
         <v>250</v>
       </c>
       <c r="AA23" s="50">
         <v>190</v>
       </c>
       <c r="AB23" s="50">
         <v>232</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="50">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="5">
         <v>247</v>
       </c>
       <c r="C24" s="5">
         <v>205</v>
       </c>
       <c r="D24" s="5">
         <v>204</v>
       </c>
       <c r="E24" s="5">
         <v>189</v>
       </c>
       <c r="F24" s="5">
         <v>213</v>
       </c>
       <c r="G24" s="26">
         <v>186</v>
       </c>
       <c r="H24" s="5">
         <v>204</v>
       </c>
       <c r="I24" s="36">
@@ -2620,52 +2679,55 @@
       </c>
       <c r="U24" s="36">
         <v>178</v>
       </c>
       <c r="V24" s="36">
         <v>200</v>
       </c>
       <c r="W24" s="36">
         <v>211</v>
       </c>
       <c r="X24" s="36">
         <v>221</v>
       </c>
       <c r="Y24" s="36">
         <v>212</v>
       </c>
       <c r="Z24" s="50">
         <v>222</v>
       </c>
       <c r="AA24" s="50">
         <v>160</v>
       </c>
       <c r="AB24" s="50">
         <v>188</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="50">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="5">
         <v>15</v>
       </c>
       <c r="C25" s="5">
         <v>6</v>
       </c>
       <c r="D25" s="5">
         <v>5</v>
       </c>
       <c r="E25" s="5">
         <v>17</v>
       </c>
       <c r="F25" s="5">
         <v>9</v>
       </c>
       <c r="G25" s="26">
         <v>9</v>
       </c>
       <c r="H25" s="5">
         <v>11</v>
       </c>
       <c r="I25" s="36">
@@ -2706,52 +2768,55 @@
       </c>
       <c r="U25" s="36">
         <v>11</v>
       </c>
       <c r="V25" s="36">
         <v>3</v>
       </c>
       <c r="W25" s="36">
         <v>13</v>
       </c>
       <c r="X25" s="36">
         <v>5</v>
       </c>
       <c r="Y25" s="36">
         <v>9</v>
       </c>
       <c r="Z25" s="50">
         <v>3</v>
       </c>
       <c r="AA25" s="50">
         <v>5</v>
       </c>
       <c r="AB25" s="50">
         <v>11</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="50">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="5">
         <v>7</v>
       </c>
       <c r="C26" s="5">
         <v>8</v>
       </c>
       <c r="D26" s="5">
         <v>7</v>
       </c>
       <c r="E26" s="5">
         <v>3</v>
       </c>
       <c r="F26" s="5">
         <v>2</v>
       </c>
       <c r="G26" s="26">
         <v>8</v>
       </c>
       <c r="H26" s="5">
         <v>16</v>
       </c>
       <c r="I26" s="36">
@@ -2792,52 +2857,55 @@
       </c>
       <c r="U26" s="36">
         <v>8</v>
       </c>
       <c r="V26" s="36">
         <v>7</v>
       </c>
       <c r="W26" s="36">
         <v>10</v>
       </c>
       <c r="X26" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y26" s="36">
         <v>10</v>
       </c>
       <c r="Z26" s="50">
         <v>5</v>
       </c>
       <c r="AA26" s="50">
         <v>6</v>
       </c>
       <c r="AB26" s="50">
         <v>8</v>
       </c>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26" s="50">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="5">
         <v>12</v>
       </c>
       <c r="C27" s="5">
         <v>14</v>
       </c>
       <c r="D27" s="5">
         <v>3</v>
       </c>
       <c r="E27" s="5">
         <v>5</v>
       </c>
       <c r="F27" s="5">
         <v>11</v>
       </c>
       <c r="G27" s="26">
         <v>7</v>
       </c>
       <c r="H27" s="5">
         <v>12</v>
       </c>
       <c r="I27" s="36">
@@ -2878,52 +2946,55 @@
       </c>
       <c r="U27" s="36">
         <v>7</v>
       </c>
       <c r="V27" s="36">
         <v>5</v>
       </c>
       <c r="W27" s="36">
         <v>15</v>
       </c>
       <c r="X27" s="36">
         <v>7</v>
       </c>
       <c r="Y27" s="36">
         <v>10</v>
       </c>
       <c r="Z27" s="50">
         <v>4</v>
       </c>
       <c r="AA27" s="50">
         <v>7</v>
       </c>
       <c r="AB27" s="50">
         <v>7</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="50">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B28" s="5">
         <v>14</v>
       </c>
       <c r="C28" s="5">
         <v>15</v>
       </c>
       <c r="D28" s="5">
         <v>9</v>
       </c>
       <c r="E28" s="5">
         <v>9</v>
       </c>
       <c r="F28" s="5">
         <v>14</v>
       </c>
       <c r="G28" s="26">
         <v>12</v>
       </c>
       <c r="H28" s="5">
         <v>8</v>
       </c>
       <c r="I28" s="36">
@@ -2964,83 +3035,88 @@
       </c>
       <c r="U28" s="36">
         <v>6</v>
       </c>
       <c r="V28" s="36">
         <v>18</v>
       </c>
       <c r="W28" s="36">
         <v>13</v>
       </c>
       <c r="X28" s="36">
         <v>14</v>
       </c>
       <c r="Y28" s="36">
         <v>20</v>
       </c>
       <c r="Z28" s="50">
         <v>16</v>
       </c>
       <c r="AA28" s="50">
         <v>12</v>
       </c>
       <c r="AB28" s="50">
         <v>18</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="56" t="s">
+      <c r="AC28" s="50">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
+      <c r="A29" s="61" t="s">
         <v>16</v>
       </c>
-      <c r="B29" s="56"/>
-[...22 lines deleted...]
-      <c r="Y29" s="56"/>
+      <c r="B29" s="61"/>
+      <c r="C29" s="61"/>
+      <c r="D29" s="61"/>
+      <c r="E29" s="61"/>
+      <c r="F29" s="61"/>
+      <c r="G29" s="61"/>
+      <c r="H29" s="61"/>
+      <c r="I29" s="61"/>
+      <c r="J29" s="61"/>
+      <c r="K29" s="61"/>
+      <c r="L29" s="61"/>
+      <c r="M29" s="61"/>
+      <c r="N29" s="61"/>
+      <c r="O29" s="61"/>
+      <c r="P29" s="61"/>
+      <c r="Q29" s="61"/>
+      <c r="R29" s="61"/>
+      <c r="S29" s="61"/>
+      <c r="T29" s="61"/>
+      <c r="U29" s="61"/>
+      <c r="V29" s="61"/>
+      <c r="W29" s="61"/>
+      <c r="X29" s="61"/>
+      <c r="Y29" s="61"/>
       <c r="Z29" s="47"/>
       <c r="AA29" s="47"/>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AB29" s="47"/>
+      <c r="AC29" s="50"/>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="5">
         <v>326</v>
       </c>
       <c r="C30" s="5">
         <v>231</v>
       </c>
       <c r="D30" s="5">
         <v>245</v>
       </c>
       <c r="E30" s="5">
         <v>265</v>
       </c>
       <c r="F30" s="5">
         <v>264</v>
       </c>
       <c r="G30" s="26">
         <v>263</v>
       </c>
       <c r="H30" s="5">
         <v>237</v>
       </c>
       <c r="I30" s="37">
@@ -3081,52 +3157,55 @@
       </c>
       <c r="U30" s="37">
         <v>227</v>
       </c>
       <c r="V30" s="37">
         <v>263</v>
       </c>
       <c r="W30" s="37">
         <v>244</v>
       </c>
       <c r="X30" s="36">
         <v>248</v>
       </c>
       <c r="Y30" s="36">
         <v>273</v>
       </c>
       <c r="Z30" s="50">
         <v>264</v>
       </c>
       <c r="AA30" s="50">
         <v>205</v>
       </c>
       <c r="AB30" s="50">
         <v>317</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="50">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B31" s="5">
         <v>38</v>
       </c>
       <c r="C31" s="5">
         <v>31</v>
       </c>
       <c r="D31" s="5">
         <v>33</v>
       </c>
       <c r="E31" s="5">
         <v>32</v>
       </c>
       <c r="F31" s="5">
         <v>39</v>
       </c>
       <c r="G31" s="26">
         <v>26</v>
       </c>
       <c r="H31" s="5">
         <v>29</v>
       </c>
       <c r="I31" s="37">
@@ -3167,52 +3246,55 @@
       </c>
       <c r="U31" s="37">
         <v>23</v>
       </c>
       <c r="V31" s="37">
         <v>30</v>
       </c>
       <c r="W31" s="37">
         <v>43</v>
       </c>
       <c r="X31" s="36">
         <v>25</v>
       </c>
       <c r="Y31" s="36">
         <v>34</v>
       </c>
       <c r="Z31" s="50">
         <v>34</v>
       </c>
       <c r="AA31" s="50">
         <v>35</v>
       </c>
       <c r="AB31" s="50">
         <v>39</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="50">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="5">
         <v>15</v>
       </c>
       <c r="C32" s="5">
         <v>7</v>
       </c>
       <c r="D32" s="5">
         <v>8</v>
       </c>
       <c r="E32" s="5">
         <v>13</v>
       </c>
       <c r="F32" s="5">
         <v>10</v>
       </c>
       <c r="G32" s="26">
         <v>9</v>
       </c>
       <c r="H32" s="5">
         <v>7</v>
       </c>
       <c r="I32" s="37">
@@ -3253,52 +3335,55 @@
       </c>
       <c r="U32" s="37">
         <v>7</v>
       </c>
       <c r="V32" s="37">
         <v>7</v>
       </c>
       <c r="W32" s="37">
         <v>5</v>
       </c>
       <c r="X32" s="36">
         <v>10</v>
       </c>
       <c r="Y32" s="36">
         <v>8</v>
       </c>
       <c r="Z32" s="50">
         <v>10</v>
       </c>
       <c r="AA32" s="50">
         <v>14</v>
       </c>
       <c r="AB32" s="50">
         <v>7</v>
       </c>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32" s="50">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="5">
         <v>27</v>
       </c>
       <c r="C33" s="5">
         <v>17</v>
       </c>
       <c r="D33" s="5">
         <v>16</v>
       </c>
       <c r="E33" s="5">
         <v>23</v>
       </c>
       <c r="F33" s="5">
         <v>15</v>
       </c>
       <c r="G33" s="26">
         <v>25</v>
       </c>
       <c r="H33" s="5">
         <v>19</v>
       </c>
       <c r="I33" s="37">
@@ -3339,52 +3424,55 @@
       </c>
       <c r="U33" s="37">
         <v>10</v>
       </c>
       <c r="V33" s="37">
         <v>20</v>
       </c>
       <c r="W33" s="37">
         <v>15</v>
       </c>
       <c r="X33" s="36">
         <v>19</v>
       </c>
       <c r="Y33" s="36">
         <v>20</v>
       </c>
       <c r="Z33" s="50">
         <v>23</v>
       </c>
       <c r="AA33" s="50">
         <v>8</v>
       </c>
       <c r="AB33" s="50">
         <v>25</v>
       </c>
-    </row>
-    <row r="34" spans="1:28">
+      <c r="AC33" s="50">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
       <c r="A34" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="5">
         <v>32</v>
       </c>
       <c r="C34" s="5">
         <v>11</v>
       </c>
       <c r="D34" s="5">
         <v>19</v>
       </c>
       <c r="E34" s="5">
         <v>23</v>
       </c>
       <c r="F34" s="5">
         <v>18</v>
       </c>
       <c r="G34" s="26">
         <v>29</v>
       </c>
       <c r="H34" s="5">
         <v>19</v>
       </c>
       <c r="I34" s="37">
@@ -3425,52 +3513,55 @@
       </c>
       <c r="U34" s="37">
         <v>18</v>
       </c>
       <c r="V34" s="37">
         <v>27</v>
       </c>
       <c r="W34" s="37">
         <v>16</v>
       </c>
       <c r="X34" s="36">
         <v>17</v>
       </c>
       <c r="Y34" s="36">
         <v>16</v>
       </c>
       <c r="Z34" s="50">
         <v>23</v>
       </c>
       <c r="AA34" s="50">
         <v>9</v>
       </c>
       <c r="AB34" s="50">
         <v>28</v>
       </c>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34" s="50">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B35" s="5">
         <v>27</v>
       </c>
       <c r="C35" s="5">
         <v>18</v>
       </c>
       <c r="D35" s="5">
         <v>22</v>
       </c>
       <c r="E35" s="5">
         <v>18</v>
       </c>
       <c r="F35" s="5">
         <v>19</v>
       </c>
       <c r="G35" s="26">
         <v>15</v>
       </c>
       <c r="H35" s="5">
         <v>20</v>
       </c>
       <c r="I35" s="37">
@@ -3511,52 +3602,55 @@
       </c>
       <c r="U35" s="37">
         <v>11</v>
       </c>
       <c r="V35" s="37">
         <v>20</v>
       </c>
       <c r="W35" s="37">
         <v>24</v>
       </c>
       <c r="X35" s="36">
         <v>19</v>
       </c>
       <c r="Y35" s="36">
         <v>20</v>
       </c>
       <c r="Z35" s="50">
         <v>15</v>
       </c>
       <c r="AA35" s="50">
         <v>13</v>
       </c>
       <c r="AB35" s="50">
         <v>18</v>
       </c>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35" s="50">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B36" s="5">
         <v>54</v>
       </c>
       <c r="C36" s="5">
         <v>43</v>
       </c>
       <c r="D36" s="5">
         <v>36</v>
       </c>
       <c r="E36" s="5">
         <v>32</v>
       </c>
       <c r="F36" s="5">
         <v>42</v>
       </c>
       <c r="G36" s="26">
         <v>38</v>
       </c>
       <c r="H36" s="5">
         <v>39</v>
       </c>
       <c r="I36" s="37">
@@ -3597,52 +3691,55 @@
       </c>
       <c r="U36" s="37">
         <v>41</v>
       </c>
       <c r="V36" s="37">
         <v>34</v>
       </c>
       <c r="W36" s="37">
         <v>43</v>
       </c>
       <c r="X36" s="36">
         <v>42</v>
       </c>
       <c r="Y36" s="36">
         <v>39</v>
       </c>
       <c r="Z36" s="50">
         <v>42</v>
       </c>
       <c r="AA36" s="50">
         <v>40</v>
       </c>
       <c r="AB36" s="50">
         <v>62</v>
       </c>
-    </row>
-    <row r="37" spans="1:28">
+      <c r="AC36" s="50">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
       <c r="A37" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="5">
         <v>5</v>
       </c>
       <c r="C37" s="5">
         <v>11</v>
       </c>
       <c r="D37" s="5">
         <v>7</v>
       </c>
       <c r="E37" s="5">
         <v>14</v>
       </c>
       <c r="F37" s="5">
         <v>10</v>
       </c>
       <c r="G37" s="26">
         <v>13</v>
       </c>
       <c r="H37" s="5">
         <v>7</v>
       </c>
       <c r="I37" s="37">
@@ -3683,52 +3780,55 @@
       </c>
       <c r="U37" s="37">
         <v>13</v>
       </c>
       <c r="V37" s="37">
         <v>11</v>
       </c>
       <c r="W37" s="37">
         <v>7</v>
       </c>
       <c r="X37" s="36">
         <v>9</v>
       </c>
       <c r="Y37" s="36">
         <v>11</v>
       </c>
       <c r="Z37" s="50">
         <v>12</v>
       </c>
       <c r="AA37" s="50">
         <v>9</v>
       </c>
       <c r="AB37" s="50">
         <v>10</v>
       </c>
-    </row>
-    <row r="38" spans="1:28">
+      <c r="AC37" s="50">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29">
       <c r="A38" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="5">
         <v>19</v>
       </c>
       <c r="C38" s="5">
         <v>9</v>
       </c>
       <c r="D38" s="5">
         <v>8</v>
       </c>
       <c r="E38" s="5">
         <v>14</v>
       </c>
       <c r="F38" s="5">
         <v>17</v>
       </c>
       <c r="G38" s="26">
         <v>12</v>
       </c>
       <c r="H38" s="5">
         <v>10</v>
       </c>
       <c r="I38" s="37">
@@ -3769,52 +3869,55 @@
       </c>
       <c r="U38" s="37">
         <v>10</v>
       </c>
       <c r="V38" s="37">
         <v>11</v>
       </c>
       <c r="W38" s="37">
         <v>9</v>
       </c>
       <c r="X38" s="36">
         <v>4</v>
       </c>
       <c r="Y38" s="36">
         <v>17</v>
       </c>
       <c r="Z38" s="50">
         <v>11</v>
       </c>
       <c r="AA38" s="50">
         <v>8</v>
       </c>
       <c r="AB38" s="50">
         <v>14</v>
       </c>
-    </row>
-    <row r="39" spans="1:28">
+      <c r="AC38" s="50">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29">
       <c r="A39" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B39" s="5">
         <v>19</v>
       </c>
       <c r="C39" s="5">
         <v>22</v>
       </c>
       <c r="D39" s="5">
         <v>24</v>
       </c>
       <c r="E39" s="5">
         <v>19</v>
       </c>
       <c r="F39" s="5">
         <v>26</v>
       </c>
       <c r="G39" s="26">
         <v>27</v>
       </c>
       <c r="H39" s="5">
         <v>19</v>
       </c>
       <c r="I39" s="37">
@@ -3855,52 +3958,55 @@
       </c>
       <c r="U39" s="37">
         <v>22</v>
       </c>
       <c r="V39" s="37">
         <v>27</v>
       </c>
       <c r="W39" s="37">
         <v>17</v>
       </c>
       <c r="X39" s="36">
         <v>24</v>
       </c>
       <c r="Y39" s="36">
         <v>25</v>
       </c>
       <c r="Z39" s="50">
         <v>25</v>
       </c>
       <c r="AA39" s="50">
         <v>22</v>
       </c>
       <c r="AB39" s="50">
         <v>26</v>
       </c>
-    </row>
-    <row r="40" spans="1:28">
+      <c r="AC39" s="50">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29">
       <c r="A40" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B40" s="5">
         <v>29</v>
       </c>
       <c r="C40" s="5">
         <v>21</v>
       </c>
       <c r="D40" s="5">
         <v>27</v>
       </c>
       <c r="E40" s="5">
         <v>27</v>
       </c>
       <c r="F40" s="5">
         <v>19</v>
       </c>
       <c r="G40" s="26">
         <v>22</v>
       </c>
       <c r="H40" s="5">
         <v>20</v>
       </c>
       <c r="I40" s="37">
@@ -3941,52 +4047,55 @@
       </c>
       <c r="U40" s="37">
         <v>24</v>
       </c>
       <c r="V40" s="37">
         <v>21</v>
       </c>
       <c r="W40" s="37">
         <v>23</v>
       </c>
       <c r="X40" s="36">
         <v>23</v>
       </c>
       <c r="Y40" s="36">
         <v>19</v>
       </c>
       <c r="Z40" s="50">
         <v>22</v>
       </c>
       <c r="AA40" s="50">
         <v>13</v>
       </c>
       <c r="AB40" s="50">
         <v>26</v>
       </c>
-    </row>
-    <row r="41" spans="1:28">
+      <c r="AC40" s="50">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29">
       <c r="A41" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B41" s="5">
         <v>18</v>
       </c>
       <c r="C41" s="5">
         <v>8</v>
       </c>
       <c r="D41" s="5">
         <v>9</v>
       </c>
       <c r="E41" s="5">
         <v>7</v>
       </c>
       <c r="F41" s="5">
         <v>11</v>
       </c>
       <c r="G41" s="26">
         <v>7</v>
       </c>
       <c r="H41" s="5">
         <v>7</v>
       </c>
       <c r="I41" s="37">
@@ -4027,52 +4136,55 @@
       </c>
       <c r="U41" s="37">
         <v>8</v>
       </c>
       <c r="V41" s="37">
         <v>6</v>
       </c>
       <c r="W41" s="37">
         <v>10</v>
       </c>
       <c r="X41" s="36">
         <v>12</v>
       </c>
       <c r="Y41" s="36">
         <v>13</v>
       </c>
       <c r="Z41" s="50">
         <v>8</v>
       </c>
       <c r="AA41" s="50">
         <v>10</v>
       </c>
       <c r="AB41" s="50">
         <v>11</v>
       </c>
-    </row>
-    <row r="42" spans="1:28" s="47" customFormat="1">
+      <c r="AC41" s="50">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29" s="47" customFormat="1">
       <c r="A42" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B42" s="5">
         <v>7</v>
       </c>
       <c r="C42" s="5">
         <v>4</v>
       </c>
       <c r="D42" s="5">
         <v>12</v>
       </c>
       <c r="E42" s="5">
         <v>10</v>
       </c>
       <c r="F42" s="5">
         <v>6</v>
       </c>
       <c r="G42" s="26">
         <v>11</v>
       </c>
       <c r="H42" s="5">
         <v>7</v>
       </c>
       <c r="I42" s="37">
@@ -4113,52 +4225,55 @@
       </c>
       <c r="U42" s="37">
         <v>9</v>
       </c>
       <c r="V42" s="37">
         <v>13</v>
       </c>
       <c r="W42" s="37">
         <v>8</v>
       </c>
       <c r="X42" s="36">
         <v>6</v>
       </c>
       <c r="Y42" s="36">
         <v>7</v>
       </c>
       <c r="Z42" s="50">
         <v>6</v>
       </c>
       <c r="AA42" s="50">
         <v>8</v>
       </c>
       <c r="AB42" s="50">
         <v>9</v>
       </c>
-    </row>
-    <row r="43" spans="1:28" s="47" customFormat="1">
+      <c r="AC42" s="50">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29" s="47" customFormat="1">
       <c r="A43" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B43" s="6">
         <v>36</v>
       </c>
       <c r="C43" s="6">
         <v>29</v>
       </c>
       <c r="D43" s="6">
         <v>24</v>
       </c>
       <c r="E43" s="6">
         <v>33</v>
       </c>
       <c r="F43" s="6">
         <v>32</v>
       </c>
       <c r="G43" s="27">
         <v>29</v>
       </c>
       <c r="H43" s="27">
         <v>34</v>
       </c>
       <c r="I43" s="38">
@@ -4199,197 +4314,200 @@
       </c>
       <c r="U43" s="38">
         <v>31</v>
       </c>
       <c r="V43" s="38">
         <v>36</v>
       </c>
       <c r="W43" s="38">
         <v>24</v>
       </c>
       <c r="X43" s="49">
         <v>38</v>
       </c>
       <c r="Y43" s="49">
         <v>44</v>
       </c>
       <c r="Z43" s="51">
         <v>33</v>
       </c>
       <c r="AA43" s="51">
         <v>16</v>
       </c>
       <c r="AB43" s="51">
         <v>42</v>
       </c>
-    </row>
-    <row r="44" spans="1:28">
+      <c r="AC43" s="51">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29">
       <c r="A44" s="18" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="A29:Y29"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:M4"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
-    <mergeCell ref="A29:Y29"/>
-[...1 lines deleted...]
-    <mergeCell ref="B4:M4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="AD18" sqref="AD18"/>
+    <sheetView topLeftCell="N1" workbookViewId="0">
+      <selection activeCell="AB7" sqref="AB7:AC43"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="27.85546875" style="8" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="7.140625" style="8" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="27.88671875" style="8" customWidth="1"/>
+    <col min="2" max="2" width="6.5546875" style="8" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.109375" style="8" bestFit="1" customWidth="1"/>
     <col min="4" max="9" width="7" style="8" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="8.85546875" style="8" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.88671875" style="8" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7" style="8" bestFit="1" customWidth="1"/>
-    <col min="12" max="13" width="8.28515625" style="8" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15" max="15" width="7.140625" style="8" bestFit="1" customWidth="1"/>
+    <col min="12" max="13" width="8.33203125" style="8" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.5546875" style="8" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.109375" style="8" bestFit="1" customWidth="1"/>
     <col min="16" max="21" width="7" style="8" bestFit="1" customWidth="1"/>
-    <col min="22" max="22" width="8.85546875" style="8" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="8.88671875" style="8" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7" style="8" bestFit="1" customWidth="1"/>
-    <col min="24" max="25" width="8.28515625" style="8" bestFit="1" customWidth="1"/>
-    <col min="26" max="16384" width="9.140625" style="8"/>
+    <col min="24" max="25" width="8.33203125" style="8" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="53" t="s">
+    <row r="1" spans="1:37" ht="13.2">
+      <c r="A1" s="58" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="53"/>
-[...22 lines deleted...]
-      <c r="Y1" s="53"/>
+      <c r="B1" s="58"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
+      <c r="G1" s="58"/>
+      <c r="H1" s="58"/>
+      <c r="I1" s="58"/>
+      <c r="J1" s="58"/>
+      <c r="K1" s="58"/>
+      <c r="L1" s="58"/>
+      <c r="M1" s="58"/>
+      <c r="N1" s="58"/>
+      <c r="O1" s="58"/>
+      <c r="P1" s="58"/>
+      <c r="Q1" s="58"/>
+      <c r="R1" s="58"/>
+      <c r="S1" s="58"/>
+      <c r="T1" s="58"/>
+      <c r="U1" s="58"/>
+      <c r="V1" s="58"/>
+      <c r="W1" s="58"/>
+      <c r="X1" s="58"/>
+      <c r="Y1" s="58"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="46"/>
       <c r="B2" s="46"/>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="46"/>
       <c r="I2" s="46"/>
       <c r="J2" s="46"/>
       <c r="K2" s="46"/>
       <c r="L2" s="46"/>
       <c r="M2" s="46"/>
     </row>
     <row r="3" spans="1:37">
-      <c r="X3" s="61"/>
-[...1 lines deleted...]
-      <c r="AJ3" s="61" t="s">
+      <c r="X3" s="64"/>
+      <c r="Y3" s="64"/>
+      <c r="AJ3" s="64" t="s">
         <v>34</v>
       </c>
-      <c r="AK3" s="61"/>
+      <c r="AK3" s="64"/>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="57"/>
-      <c r="B4" s="59">
+      <c r="A4" s="62"/>
+      <c r="B4" s="56">
         <v>2024</v>
       </c>
-      <c r="C4" s="60"/>
-[...10 lines deleted...]
-      <c r="N4" s="59">
+      <c r="C4" s="57"/>
+      <c r="D4" s="57"/>
+      <c r="E4" s="57"/>
+      <c r="F4" s="57"/>
+      <c r="G4" s="57"/>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
+      <c r="K4" s="57"/>
+      <c r="L4" s="57"/>
+      <c r="M4" s="57"/>
+      <c r="N4" s="56">
         <v>2025</v>
       </c>
-      <c r="O4" s="60"/>
-[...10 lines deleted...]
-      <c r="Z4" s="59">
+      <c r="O4" s="57"/>
+      <c r="P4" s="57"/>
+      <c r="Q4" s="57"/>
+      <c r="R4" s="57"/>
+      <c r="S4" s="57"/>
+      <c r="T4" s="57"/>
+      <c r="U4" s="57"/>
+      <c r="V4" s="57"/>
+      <c r="W4" s="57"/>
+      <c r="X4" s="57"/>
+      <c r="Y4" s="57"/>
+      <c r="Z4" s="56">
         <v>2026</v>
       </c>
-      <c r="AA4" s="60"/>
-[...12 lines deleted...]
-      <c r="A5" s="58"/>
+      <c r="AA4" s="57"/>
+      <c r="AB4" s="57"/>
+      <c r="AC4" s="57"/>
+      <c r="AD4" s="57"/>
+      <c r="AE4" s="57"/>
+      <c r="AF4" s="57"/>
+      <c r="AG4" s="57"/>
+      <c r="AH4" s="57"/>
+      <c r="AI4" s="57"/>
+      <c r="AJ4" s="57"/>
+      <c r="AK4" s="57"/>
+    </row>
+    <row r="5" spans="1:37" ht="20.399999999999999">
+      <c r="A5" s="63"/>
       <c r="B5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="12" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="12" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>25</v>
       </c>
       <c r="I5" s="11" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="11" t="s">
@@ -4456,77 +4574,77 @@
         <v>23</v>
       </c>
       <c r="AE5" s="12" t="s">
         <v>24</v>
       </c>
       <c r="AF5" s="11" t="s">
         <v>25</v>
       </c>
       <c r="AG5" s="11" t="s">
         <v>26</v>
       </c>
       <c r="AH5" s="11" t="s">
         <v>27</v>
       </c>
       <c r="AI5" s="11" t="s">
         <v>28</v>
       </c>
       <c r="AJ5" s="11" t="s">
         <v>29</v>
       </c>
       <c r="AK5" s="11" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="54" t="s">
+      <c r="A6" s="59" t="s">
         <v>14</v>
       </c>
-      <c r="B6" s="54"/>
-[...22 lines deleted...]
-      <c r="Y6" s="54"/>
+      <c r="B6" s="59"/>
+      <c r="C6" s="59"/>
+      <c r="D6" s="59"/>
+      <c r="E6" s="59"/>
+      <c r="F6" s="59"/>
+      <c r="G6" s="59"/>
+      <c r="H6" s="59"/>
+      <c r="I6" s="59"/>
+      <c r="J6" s="59"/>
+      <c r="K6" s="59"/>
+      <c r="L6" s="59"/>
+      <c r="M6" s="59"/>
+      <c r="N6" s="59"/>
+      <c r="O6" s="59"/>
+      <c r="P6" s="59"/>
+      <c r="Q6" s="59"/>
+      <c r="R6" s="59"/>
+      <c r="S6" s="59"/>
+      <c r="T6" s="59"/>
+      <c r="U6" s="59"/>
+      <c r="V6" s="59"/>
+      <c r="W6" s="59"/>
+      <c r="X6" s="59"/>
+      <c r="Y6" s="59"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="23" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="39">
         <v>13.94</v>
       </c>
       <c r="C7" s="39">
         <v>12.82</v>
       </c>
       <c r="D7" s="39">
         <v>12.05</v>
       </c>
       <c r="E7" s="31">
         <v>11.98</v>
       </c>
       <c r="F7" s="31">
         <v>11.87</v>
       </c>
       <c r="G7" s="30">
         <v>11.77</v>
       </c>
       <c r="H7" s="31">
         <v>11.65</v>
@@ -4569,50 +4687,53 @@
       </c>
       <c r="U7" s="43">
         <v>11.4</v>
       </c>
       <c r="V7" s="43">
         <v>11.43</v>
       </c>
       <c r="W7" s="43">
         <v>11.43</v>
       </c>
       <c r="X7" s="43">
         <v>11.45</v>
       </c>
       <c r="Y7" s="43">
         <v>11.51</v>
       </c>
       <c r="Z7" s="39">
         <v>11.84</v>
       </c>
       <c r="AA7" s="43">
         <v>10.99</v>
       </c>
       <c r="AB7" s="43">
         <v>11.55</v>
       </c>
+      <c r="AC7" s="43">
+        <v>11.88</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="39">
         <v>13.1</v>
       </c>
       <c r="C8" s="39">
         <v>12.5</v>
       </c>
       <c r="D8" s="39">
         <v>11.92</v>
       </c>
       <c r="E8" s="31">
         <v>11.85</v>
       </c>
       <c r="F8" s="31">
         <v>11.75</v>
       </c>
       <c r="G8" s="30">
         <v>11.49</v>
       </c>
       <c r="H8" s="31">
         <v>11.39</v>
@@ -4655,50 +4776,53 @@
       </c>
       <c r="U8" s="43">
         <v>11.06</v>
       </c>
       <c r="V8" s="43">
         <v>11.04</v>
       </c>
       <c r="W8" s="43">
         <v>11.06</v>
       </c>
       <c r="X8" s="43">
         <v>11.15</v>
       </c>
       <c r="Y8" s="43">
         <v>11.16</v>
       </c>
       <c r="Z8" s="39">
         <v>11.79</v>
       </c>
       <c r="AA8" s="43">
         <v>10.64</v>
       </c>
       <c r="AB8" s="43">
         <v>10.4</v>
       </c>
+      <c r="AC8" s="43">
+        <v>11.28</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="39">
         <v>14.31</v>
       </c>
       <c r="C9" s="39">
         <v>13.41</v>
       </c>
       <c r="D9" s="39">
         <v>13.04</v>
       </c>
       <c r="E9" s="31">
         <v>12.92</v>
       </c>
       <c r="F9" s="31">
         <v>13.25</v>
       </c>
       <c r="G9" s="30">
         <v>12.72</v>
       </c>
       <c r="H9" s="31">
         <v>12.45</v>
@@ -4741,50 +4865,53 @@
       </c>
       <c r="U9" s="43">
         <v>9.86</v>
       </c>
       <c r="V9" s="43">
         <v>10.11</v>
       </c>
       <c r="W9" s="43">
         <v>10.78</v>
       </c>
       <c r="X9" s="43">
         <v>10.71</v>
       </c>
       <c r="Y9" s="43">
         <v>10.93</v>
       </c>
       <c r="Z9" s="39">
         <v>13.65</v>
       </c>
       <c r="AA9" s="43">
         <v>14.62</v>
       </c>
       <c r="AB9" s="43">
         <v>14.96</v>
       </c>
+      <c r="AC9" s="43">
+        <v>15.1</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="39">
         <v>13.7</v>
       </c>
       <c r="C10" s="39">
         <v>10.35</v>
       </c>
       <c r="D10" s="39">
         <v>9.2799999999999994</v>
       </c>
       <c r="E10" s="31">
         <v>10</v>
       </c>
       <c r="F10" s="31">
         <v>9.7899999999999991</v>
       </c>
       <c r="G10" s="30">
         <v>9.57</v>
       </c>
       <c r="H10" s="31">
         <v>9.1199999999999992</v>
@@ -4827,50 +4954,53 @@
       </c>
       <c r="U10" s="43">
         <v>6.53</v>
       </c>
       <c r="V10" s="43">
         <v>6.55</v>
       </c>
       <c r="W10" s="43">
         <v>6.38</v>
       </c>
       <c r="X10" s="43">
         <v>6.67</v>
       </c>
       <c r="Y10" s="43">
         <v>6.75</v>
       </c>
       <c r="Z10" s="39">
         <v>9.7799999999999994</v>
       </c>
       <c r="AA10" s="43">
         <v>12.4</v>
       </c>
       <c r="AB10" s="43">
         <v>10.53</v>
       </c>
+      <c r="AC10" s="43">
+        <v>9.89</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="39">
         <v>18.690000000000001</v>
       </c>
       <c r="C11" s="39">
         <v>14.96</v>
       </c>
       <c r="D11" s="39">
         <v>13.05</v>
       </c>
       <c r="E11" s="31">
         <v>13.92</v>
       </c>
       <c r="F11" s="31">
         <v>13.22</v>
       </c>
       <c r="G11" s="30">
         <v>13.62</v>
       </c>
       <c r="H11" s="31">
         <v>13.59</v>
@@ -4913,50 +5043,53 @@
       </c>
       <c r="U11" s="43">
         <v>12.11</v>
       </c>
       <c r="V11" s="43">
         <v>11.96</v>
       </c>
       <c r="W11" s="43">
         <v>12.03</v>
       </c>
       <c r="X11" s="43">
         <v>11.96</v>
       </c>
       <c r="Y11" s="43">
         <v>12.06</v>
       </c>
       <c r="Z11" s="39">
         <v>11.97</v>
       </c>
       <c r="AA11" s="43">
         <v>9.42</v>
       </c>
       <c r="AB11" s="43">
         <v>11.88</v>
       </c>
+      <c r="AC11" s="43">
+        <v>12.73</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="39">
         <v>18.28</v>
       </c>
       <c r="C12" s="39">
         <v>12.68</v>
       </c>
       <c r="D12" s="39">
         <v>12.05</v>
       </c>
       <c r="E12" s="31">
         <v>12.43</v>
       </c>
       <c r="F12" s="31">
         <v>11.98</v>
       </c>
       <c r="G12" s="30">
         <v>12.8</v>
       </c>
       <c r="H12" s="31">
         <v>12.52</v>
@@ -4999,50 +5132,53 @@
       </c>
       <c r="U12" s="43">
         <v>13.43</v>
       </c>
       <c r="V12" s="43">
         <v>13.73</v>
       </c>
       <c r="W12" s="43">
         <v>13.28</v>
       </c>
       <c r="X12" s="43">
         <v>13</v>
       </c>
       <c r="Y12" s="43">
         <v>12.68</v>
       </c>
       <c r="Z12" s="39">
         <v>13.84</v>
       </c>
       <c r="AA12" s="43">
         <v>10.050000000000001</v>
       </c>
       <c r="AB12" s="43">
         <v>12.31</v>
       </c>
+      <c r="AC12" s="43">
+        <v>12.61</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="39">
         <v>18.22</v>
       </c>
       <c r="C13" s="39">
         <v>15.71</v>
       </c>
       <c r="D13" s="39">
         <v>15.36</v>
       </c>
       <c r="E13" s="31">
         <v>14.64</v>
       </c>
       <c r="F13" s="31">
         <v>14.26</v>
       </c>
       <c r="G13" s="30">
         <v>13.62</v>
       </c>
       <c r="H13" s="31">
         <v>13.61</v>
@@ -5085,50 +5221,53 @@
       </c>
       <c r="U13" s="43">
         <v>11.91</v>
       </c>
       <c r="V13" s="43">
         <v>12.21</v>
       </c>
       <c r="W13" s="43">
         <v>12.68</v>
       </c>
       <c r="X13" s="43">
         <v>12.77</v>
       </c>
       <c r="Y13" s="43">
         <v>12.87</v>
       </c>
       <c r="Z13" s="39">
         <v>10.9</v>
       </c>
       <c r="AA13" s="43">
         <v>10.61</v>
       </c>
       <c r="AB13" s="43">
         <v>11.42</v>
       </c>
+      <c r="AC13" s="43">
+        <v>11.36</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="39">
         <v>13.78</v>
       </c>
       <c r="C14" s="39">
         <v>12.77</v>
       </c>
       <c r="D14" s="39">
         <v>11.53</v>
       </c>
       <c r="E14" s="31">
         <v>10.64</v>
       </c>
       <c r="F14" s="31">
         <v>10.63</v>
       </c>
       <c r="G14" s="30">
         <v>10.52</v>
       </c>
       <c r="H14" s="31">
         <v>10.45</v>
@@ -5171,50 +5310,53 @@
       </c>
       <c r="U14" s="43">
         <v>10.86</v>
       </c>
       <c r="V14" s="43">
         <v>10.64</v>
       </c>
       <c r="W14" s="43">
         <v>10.67</v>
       </c>
       <c r="X14" s="43">
         <v>10.7</v>
       </c>
       <c r="Y14" s="43">
         <v>10.63</v>
       </c>
       <c r="Z14" s="39">
         <v>10.8</v>
       </c>
       <c r="AA14" s="43">
         <v>11.06</v>
       </c>
       <c r="AB14" s="43">
         <v>12.77</v>
       </c>
+      <c r="AC14" s="43">
+        <v>12.29</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="39">
         <v>8.3000000000000007</v>
       </c>
       <c r="C15" s="39">
         <v>11.08</v>
       </c>
       <c r="D15" s="39">
         <v>10.58</v>
       </c>
       <c r="E15" s="31">
         <v>11.13</v>
       </c>
       <c r="F15" s="31">
         <v>10.55</v>
       </c>
       <c r="G15" s="30">
         <v>11.28</v>
       </c>
       <c r="H15" s="31">
         <v>11.96</v>
@@ -5257,50 +5399,53 @@
       </c>
       <c r="U15" s="43">
         <v>15.89</v>
       </c>
       <c r="V15" s="43">
         <v>15.61</v>
       </c>
       <c r="W15" s="43">
         <v>15.23</v>
       </c>
       <c r="X15" s="43">
         <v>14.45</v>
       </c>
       <c r="Y15" s="43">
         <v>14.48</v>
       </c>
       <c r="Z15" s="39">
         <v>12.31</v>
       </c>
       <c r="AA15" s="43">
         <v>12.1</v>
       </c>
       <c r="AB15" s="43">
         <v>12.4</v>
       </c>
+      <c r="AC15" s="43">
+        <v>12.67</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="39">
         <v>20.77</v>
       </c>
       <c r="C16" s="39">
         <v>18.98</v>
       </c>
       <c r="D16" s="39">
         <v>14.99</v>
       </c>
       <c r="E16" s="31">
         <v>14.92</v>
       </c>
       <c r="F16" s="31">
         <v>15.72</v>
       </c>
       <c r="G16" s="30">
         <v>15.31</v>
       </c>
       <c r="H16" s="31">
         <v>15.23</v>
@@ -5343,52 +5488,55 @@
       </c>
       <c r="U16" s="43">
         <v>14</v>
       </c>
       <c r="V16" s="43">
         <v>13.72</v>
       </c>
       <c r="W16" s="43">
         <v>14.03</v>
       </c>
       <c r="X16" s="43">
         <v>13.47</v>
       </c>
       <c r="Y16" s="43">
         <v>13.93</v>
       </c>
       <c r="Z16" s="39">
         <v>10.56</v>
       </c>
       <c r="AA16" s="43">
         <v>11.1</v>
       </c>
       <c r="AB16" s="43">
         <v>12.36</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="43">
+        <v>11.43</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="39">
         <v>12.81</v>
       </c>
       <c r="C17" s="39">
         <v>14.36</v>
       </c>
       <c r="D17" s="39">
         <v>14.94</v>
       </c>
       <c r="E17" s="31">
         <v>14.42</v>
       </c>
       <c r="F17" s="31">
         <v>15.02</v>
       </c>
       <c r="G17" s="30">
         <v>15.61</v>
       </c>
       <c r="H17" s="31">
         <v>15.18</v>
       </c>
       <c r="I17" s="19">
@@ -5429,52 +5577,55 @@
       </c>
       <c r="U17" s="43">
         <v>15.08</v>
       </c>
       <c r="V17" s="43">
         <v>15.54</v>
       </c>
       <c r="W17" s="43">
         <v>15.11</v>
       </c>
       <c r="X17" s="43">
         <v>15.28</v>
       </c>
       <c r="Y17" s="43">
         <v>15.43</v>
       </c>
       <c r="Z17" s="39">
         <v>17.010000000000002</v>
       </c>
       <c r="AA17" s="43">
         <v>16.78</v>
       </c>
       <c r="AB17" s="43">
         <v>17.25</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="43">
+        <v>16.87</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="39">
         <v>12.94</v>
       </c>
       <c r="C18" s="39">
         <v>12.49</v>
       </c>
       <c r="D18" s="39">
         <v>11.92</v>
       </c>
       <c r="E18" s="31">
         <v>11.67</v>
       </c>
       <c r="F18" s="31">
         <v>11.31</v>
       </c>
       <c r="G18" s="30">
         <v>11.19</v>
       </c>
       <c r="H18" s="31">
         <v>10.79</v>
       </c>
       <c r="I18" s="19">
@@ -5515,52 +5666,55 @@
       </c>
       <c r="U18" s="43">
         <v>11.77</v>
       </c>
       <c r="V18" s="43">
         <v>11.85</v>
       </c>
       <c r="W18" s="43">
         <v>11.77</v>
       </c>
       <c r="X18" s="43">
         <v>11.78</v>
       </c>
       <c r="Y18" s="43">
         <v>11.81</v>
       </c>
       <c r="Z18" s="39">
         <v>12.13</v>
       </c>
       <c r="AA18" s="43">
         <v>10.53</v>
       </c>
       <c r="AB18" s="43">
         <v>11.72</v>
       </c>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18" s="43">
+        <v>10.83</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="39">
         <v>22.57</v>
       </c>
       <c r="C19" s="39">
         <v>16.760000000000002</v>
       </c>
       <c r="D19" s="39">
         <v>14.76</v>
       </c>
       <c r="E19" s="31">
         <v>13.3</v>
       </c>
       <c r="F19" s="31">
         <v>13.33</v>
       </c>
       <c r="G19" s="30">
         <v>12.59</v>
       </c>
       <c r="H19" s="31">
         <v>12.03</v>
       </c>
       <c r="I19" s="19">
@@ -5601,52 +5755,55 @@
       </c>
       <c r="U19" s="43">
         <v>10.88</v>
       </c>
       <c r="V19" s="43">
         <v>10.56</v>
       </c>
       <c r="W19" s="43">
         <v>10.78</v>
       </c>
       <c r="X19" s="43">
         <v>11.25</v>
       </c>
       <c r="Y19" s="43">
         <v>11.7</v>
       </c>
       <c r="Z19" s="39">
         <v>10.55</v>
       </c>
       <c r="AA19" s="43">
         <v>12.46</v>
       </c>
       <c r="AB19" s="43">
         <v>13.22</v>
       </c>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19" s="43">
+        <v>13.2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="39">
         <v>6.6</v>
       </c>
       <c r="C20" s="39">
         <v>5.35</v>
       </c>
       <c r="D20" s="39">
         <v>7.33</v>
       </c>
       <c r="E20" s="31">
         <v>7.89</v>
       </c>
       <c r="F20" s="31">
         <v>7.4</v>
       </c>
       <c r="G20" s="30">
         <v>7.92</v>
       </c>
       <c r="H20" s="31">
         <v>7.73</v>
       </c>
       <c r="I20" s="19">
@@ -5687,52 +5844,55 @@
       </c>
       <c r="U20" s="43">
         <v>6.69</v>
       </c>
       <c r="V20" s="43">
         <v>7.43</v>
       </c>
       <c r="W20" s="43">
         <v>7.48</v>
       </c>
       <c r="X20" s="43">
         <v>7.37</v>
       </c>
       <c r="Y20" s="43">
         <v>7.33</v>
       </c>
       <c r="Z20" s="39">
         <v>6.19</v>
       </c>
       <c r="AA20" s="43">
         <v>7.62</v>
       </c>
       <c r="AB20" s="43">
         <v>8.23</v>
       </c>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="43">
+        <v>8.31</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="39">
         <v>12.18</v>
       </c>
       <c r="C21" s="39">
         <v>11.36</v>
       </c>
       <c r="D21" s="39">
         <v>10.24</v>
       </c>
       <c r="E21" s="31">
         <v>10.55</v>
       </c>
       <c r="F21" s="31">
         <v>10.61</v>
       </c>
       <c r="G21" s="30">
         <v>10.54</v>
       </c>
       <c r="H21" s="31">
         <v>10.69</v>
       </c>
       <c r="I21" s="19">
@@ -5773,82 +5933,86 @@
       </c>
       <c r="U21" s="43">
         <v>11.55</v>
       </c>
       <c r="V21" s="43">
         <v>11.69</v>
       </c>
       <c r="W21" s="43">
         <v>11.34</v>
       </c>
       <c r="X21" s="43">
         <v>11.54</v>
       </c>
       <c r="Y21" s="43">
         <v>11.84</v>
       </c>
       <c r="Z21" s="39">
         <v>11.62</v>
       </c>
       <c r="AA21" s="43">
         <v>9.1</v>
       </c>
       <c r="AB21" s="43">
         <v>11.07</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="55" t="s">
+      <c r="AC21" s="43">
+        <v>11.67</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
+      <c r="A22" s="60" t="s">
         <v>15</v>
       </c>
-      <c r="B22" s="55"/>
-[...22 lines deleted...]
-      <c r="Y22" s="55"/>
+      <c r="B22" s="60"/>
+      <c r="C22" s="60"/>
+      <c r="D22" s="60"/>
+      <c r="E22" s="60"/>
+      <c r="F22" s="60"/>
+      <c r="G22" s="60"/>
+      <c r="H22" s="60"/>
+      <c r="I22" s="60"/>
+      <c r="J22" s="60"/>
+      <c r="K22" s="60"/>
+      <c r="L22" s="60"/>
+      <c r="M22" s="60"/>
+      <c r="N22" s="60"/>
+      <c r="O22" s="60"/>
+      <c r="P22" s="60"/>
+      <c r="Q22" s="60"/>
+      <c r="R22" s="60"/>
+      <c r="S22" s="60"/>
+      <c r="T22" s="60"/>
+      <c r="U22" s="60"/>
+      <c r="V22" s="60"/>
+      <c r="W22" s="60"/>
+      <c r="X22" s="60"/>
+      <c r="Y22" s="60"/>
       <c r="AA22" s="43"/>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22" s="43"/>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="39">
         <v>13.45</v>
       </c>
       <c r="C23" s="31">
         <v>12.9</v>
       </c>
       <c r="D23" s="31">
         <v>12.03</v>
       </c>
       <c r="E23" s="31">
         <v>11.9</v>
       </c>
       <c r="F23" s="31">
         <v>11.79</v>
       </c>
       <c r="G23" s="30">
         <v>11.57</v>
       </c>
       <c r="H23" s="31">
         <v>11.55</v>
       </c>
       <c r="I23" s="19">
@@ -5889,52 +6053,55 @@
       </c>
       <c r="U23" s="43">
         <v>11.41</v>
       </c>
       <c r="V23" s="43">
         <v>11.36</v>
       </c>
       <c r="W23" s="43">
         <v>11.42</v>
       </c>
       <c r="X23" s="43">
         <v>11.44</v>
       </c>
       <c r="Y23" s="43">
         <v>11.48</v>
       </c>
       <c r="Z23" s="39">
         <v>11.42</v>
       </c>
       <c r="AA23" s="43">
         <v>10.54</v>
       </c>
       <c r="AB23" s="43">
         <v>10.55</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="43">
+        <v>11.23</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="39">
         <v>13.1</v>
       </c>
       <c r="C24" s="31">
         <v>12.5</v>
       </c>
       <c r="D24" s="31">
         <v>11.92</v>
       </c>
       <c r="E24" s="31">
         <v>11.85</v>
       </c>
       <c r="F24" s="31">
         <v>11.75</v>
       </c>
       <c r="G24" s="30">
         <v>11.49</v>
       </c>
       <c r="H24" s="31">
         <v>11.39</v>
       </c>
       <c r="I24" s="19">
@@ -5975,52 +6142,55 @@
       </c>
       <c r="U24" s="43">
         <v>11.06</v>
       </c>
       <c r="V24" s="43">
         <v>11.04</v>
       </c>
       <c r="W24" s="43">
         <v>11.06</v>
       </c>
       <c r="X24" s="43">
         <v>11.15</v>
       </c>
       <c r="Y24" s="43">
         <v>11.16</v>
       </c>
       <c r="Z24" s="39">
         <v>11.79</v>
       </c>
       <c r="AA24" s="43">
         <v>10.64</v>
       </c>
       <c r="AB24" s="43">
         <v>10.4</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="43">
+        <v>11.28</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="39">
         <v>20.87</v>
       </c>
       <c r="C25" s="31">
         <v>15.14</v>
       </c>
       <c r="D25" s="31">
         <v>12.31</v>
       </c>
       <c r="E25" s="31">
         <v>13.88</v>
       </c>
       <c r="F25" s="31">
         <v>13.51</v>
       </c>
       <c r="G25" s="30">
         <v>13.4</v>
       </c>
       <c r="H25" s="31">
         <v>13.68</v>
       </c>
       <c r="I25" s="19">
@@ -6061,52 +6231,55 @@
       </c>
       <c r="U25" s="43">
         <v>14.82</v>
       </c>
       <c r="V25" s="43">
         <v>13.64</v>
       </c>
       <c r="W25" s="43">
         <v>14.08</v>
       </c>
       <c r="X25" s="43">
         <v>13.47</v>
       </c>
       <c r="Y25" s="43">
         <v>13.38</v>
       </c>
       <c r="Z25" s="39">
         <v>4.1500000000000004</v>
       </c>
       <c r="AA25" s="43">
         <v>5.8</v>
       </c>
       <c r="AB25" s="43">
         <v>9.07</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="43">
+        <v>9.68</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="39">
         <v>12.19</v>
       </c>
       <c r="C26" s="31">
         <v>13.47</v>
       </c>
       <c r="D26" s="31">
         <v>12.95</v>
       </c>
       <c r="E26" s="31">
         <v>11.46</v>
       </c>
       <c r="F26" s="31">
         <v>9.81</v>
       </c>
       <c r="G26" s="30">
         <v>10.5</v>
       </c>
       <c r="H26" s="31">
         <v>12.97</v>
       </c>
       <c r="I26" s="19">
@@ -6147,52 +6320,55 @@
       </c>
       <c r="U26" s="43">
         <v>15.04</v>
       </c>
       <c r="V26" s="43">
         <v>14.79</v>
       </c>
       <c r="W26" s="43">
         <v>15.06</v>
       </c>
       <c r="X26" s="43">
         <v>13.69</v>
       </c>
       <c r="Y26" s="43">
         <v>14.01</v>
       </c>
       <c r="Z26" s="39">
         <v>8.92</v>
       </c>
       <c r="AA26" s="43">
         <v>10.41</v>
       </c>
       <c r="AB26" s="43">
         <v>11.72</v>
       </c>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26" s="43">
+        <v>10.65</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="39">
         <v>17.41</v>
       </c>
       <c r="C27" s="31">
         <v>19.7</v>
       </c>
       <c r="D27" s="31">
         <v>14.42</v>
       </c>
       <c r="E27" s="31">
         <v>13.5</v>
       </c>
       <c r="F27" s="31">
         <v>13.98</v>
       </c>
       <c r="G27" s="30">
         <v>13.38</v>
       </c>
       <c r="H27" s="31">
         <v>13.97</v>
       </c>
       <c r="I27" s="19">
@@ -6233,52 +6409,55 @@
       </c>
       <c r="U27" s="43">
         <v>14.54</v>
       </c>
       <c r="V27" s="43">
         <v>13.75</v>
       </c>
       <c r="W27" s="43">
         <v>14.62</v>
       </c>
       <c r="X27" s="43">
         <v>14.26</v>
       </c>
       <c r="Y27" s="43">
         <v>14.31</v>
       </c>
       <c r="Z27" s="39">
         <v>5.8</v>
       </c>
       <c r="AA27" s="43">
         <v>8.39</v>
       </c>
       <c r="AB27" s="43">
         <v>9.01</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="43">
+        <v>8.24</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B28" s="39">
         <v>12.66</v>
       </c>
       <c r="C28" s="31">
         <v>13.69</v>
       </c>
       <c r="D28" s="31">
         <v>11.8</v>
       </c>
       <c r="E28" s="31">
         <v>10.73</v>
       </c>
       <c r="F28" s="31">
         <v>11.14</v>
       </c>
       <c r="G28" s="30">
         <v>11.16</v>
       </c>
       <c r="H28" s="31">
         <v>10.59</v>
       </c>
       <c r="I28" s="19">
@@ -6319,82 +6498,86 @@
       </c>
       <c r="U28" s="43">
         <v>11.42</v>
       </c>
       <c r="V28" s="43">
         <v>12.04</v>
       </c>
       <c r="W28" s="43">
         <v>12.01</v>
       </c>
       <c r="X28" s="43">
         <v>12.11</v>
       </c>
       <c r="Y28" s="43">
         <v>12.65</v>
       </c>
       <c r="Z28" s="39">
         <v>14.73</v>
       </c>
       <c r="AA28" s="43">
         <v>13.49</v>
       </c>
       <c r="AB28" s="43">
         <v>14.58</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="56" t="s">
+      <c r="AC28" s="43">
+        <v>13.52</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
+      <c r="A29" s="61" t="s">
         <v>16</v>
       </c>
-      <c r="B29" s="56"/>
-[...22 lines deleted...]
-      <c r="Y29" s="56"/>
+      <c r="B29" s="61"/>
+      <c r="C29" s="61"/>
+      <c r="D29" s="61"/>
+      <c r="E29" s="61"/>
+      <c r="F29" s="61"/>
+      <c r="G29" s="61"/>
+      <c r="H29" s="61"/>
+      <c r="I29" s="61"/>
+      <c r="J29" s="61"/>
+      <c r="K29" s="61"/>
+      <c r="L29" s="61"/>
+      <c r="M29" s="61"/>
+      <c r="N29" s="61"/>
+      <c r="O29" s="61"/>
+      <c r="P29" s="61"/>
+      <c r="Q29" s="61"/>
+      <c r="R29" s="61"/>
+      <c r="S29" s="61"/>
+      <c r="T29" s="61"/>
+      <c r="U29" s="61"/>
+      <c r="V29" s="61"/>
+      <c r="W29" s="61"/>
+      <c r="X29" s="61"/>
+      <c r="Y29" s="61"/>
       <c r="AA29" s="43"/>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29" s="43"/>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="39">
         <v>14.41</v>
       </c>
       <c r="C30" s="31">
         <v>12.75</v>
       </c>
       <c r="D30" s="31">
         <v>12.07</v>
       </c>
       <c r="E30" s="31">
         <v>12.05</v>
       </c>
       <c r="F30" s="31">
         <v>11.95</v>
       </c>
       <c r="G30" s="30">
         <v>11.96</v>
       </c>
       <c r="H30" s="31">
         <v>11.75</v>
       </c>
       <c r="I30" s="19">
@@ -6435,52 +6618,55 @@
       </c>
       <c r="U30" s="43">
         <v>11.39</v>
       </c>
       <c r="V30" s="43">
         <v>11.5</v>
       </c>
       <c r="W30" s="43">
         <v>11.45</v>
       </c>
       <c r="X30" s="43">
         <v>11.46</v>
       </c>
       <c r="Y30" s="43">
         <v>11.53</v>
       </c>
       <c r="Z30" s="39">
         <v>12.27</v>
       </c>
       <c r="AA30" s="43">
         <v>11.44</v>
       </c>
       <c r="AB30" s="43">
         <v>12.57</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="43">
+        <v>12.55</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B31" s="39">
         <v>14.31</v>
       </c>
       <c r="C31" s="31">
         <v>13.41</v>
       </c>
       <c r="D31" s="31">
         <v>13.04</v>
       </c>
       <c r="E31" s="31">
         <v>12.92</v>
       </c>
       <c r="F31" s="31">
         <v>13.25</v>
       </c>
       <c r="G31" s="30">
         <v>12.72</v>
       </c>
       <c r="H31" s="31">
         <v>12.45</v>
       </c>
       <c r="I31" s="19">
@@ -6521,52 +6707,55 @@
       </c>
       <c r="U31" s="43">
         <v>9.86</v>
       </c>
       <c r="V31" s="43">
         <v>10.11</v>
       </c>
       <c r="W31" s="43">
         <v>10.78</v>
       </c>
       <c r="X31" s="43">
         <v>10.71</v>
       </c>
       <c r="Y31" s="43">
         <v>10.93</v>
       </c>
       <c r="Z31" s="39">
         <v>13.65</v>
       </c>
       <c r="AA31" s="43">
         <v>14.62</v>
       </c>
       <c r="AB31" s="43">
         <v>14.96</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="43">
+        <v>15.1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="39">
         <v>13.7</v>
       </c>
       <c r="C32" s="31">
         <v>10.35</v>
       </c>
       <c r="D32" s="31">
         <v>9.2799999999999994</v>
       </c>
       <c r="E32" s="31">
         <v>10</v>
       </c>
       <c r="F32" s="31">
         <v>9.7899999999999991</v>
       </c>
       <c r="G32" s="30">
         <v>9.57</v>
       </c>
       <c r="H32" s="31">
         <v>9.1199999999999992</v>
       </c>
       <c r="I32" s="19">
@@ -6607,52 +6796,55 @@
       </c>
       <c r="U32" s="43">
         <v>6.53</v>
       </c>
       <c r="V32" s="43">
         <v>6.55</v>
       </c>
       <c r="W32" s="43">
         <v>6.38</v>
       </c>
       <c r="X32" s="43">
         <v>6.67</v>
       </c>
       <c r="Y32" s="43">
         <v>6.75</v>
       </c>
       <c r="Z32" s="39">
         <v>9.7799999999999994</v>
       </c>
       <c r="AA32" s="43">
         <v>12.4</v>
       </c>
       <c r="AB32" s="43">
         <v>10.53</v>
       </c>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32" s="43">
+        <v>9.89</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="39">
         <v>17.66</v>
       </c>
       <c r="C33" s="31">
         <v>14.88</v>
       </c>
       <c r="D33" s="31">
         <v>13.41</v>
       </c>
       <c r="E33" s="31">
         <v>13.94</v>
       </c>
       <c r="F33" s="31">
         <v>13.09</v>
       </c>
       <c r="G33" s="30">
         <v>13.72</v>
       </c>
       <c r="H33" s="31">
         <v>13.55</v>
       </c>
       <c r="I33" s="19">
@@ -6693,52 +6885,55 @@
       </c>
       <c r="U33" s="43">
         <v>10.8</v>
       </c>
       <c r="V33" s="43">
         <v>11.15</v>
       </c>
       <c r="W33" s="43">
         <v>11.03</v>
       </c>
       <c r="X33" s="43">
         <v>11.23</v>
       </c>
       <c r="Y33" s="43">
         <v>11.42</v>
       </c>
       <c r="Z33" s="39">
         <v>15.87</v>
       </c>
       <c r="AA33" s="43">
         <v>11.23</v>
       </c>
       <c r="AB33" s="43">
         <v>13.28</v>
       </c>
-    </row>
-    <row r="34" spans="1:28">
+      <c r="AC33" s="43">
+        <v>14.25</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
       <c r="A34" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="39">
         <v>18.28</v>
       </c>
       <c r="C34" s="31">
         <v>12.68</v>
       </c>
       <c r="D34" s="31">
         <v>12.05</v>
       </c>
       <c r="E34" s="31">
         <v>12.43</v>
       </c>
       <c r="F34" s="31">
         <v>11.98</v>
       </c>
       <c r="G34" s="30">
         <v>12.8</v>
       </c>
       <c r="H34" s="31">
         <v>12.52</v>
       </c>
       <c r="I34" s="19">
@@ -6779,52 +6974,55 @@
       </c>
       <c r="U34" s="43">
         <v>13.43</v>
       </c>
       <c r="V34" s="43">
         <v>13.73</v>
       </c>
       <c r="W34" s="43">
         <v>13.28</v>
       </c>
       <c r="X34" s="43">
         <v>13</v>
       </c>
       <c r="Y34" s="43">
         <v>12.68</v>
       </c>
       <c r="Z34" s="39">
         <v>13.84</v>
       </c>
       <c r="AA34" s="43">
         <v>10.050000000000001</v>
       </c>
       <c r="AB34" s="43">
         <v>12.31</v>
       </c>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34" s="43">
+        <v>12.61</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B35" s="39">
         <v>18.22</v>
       </c>
       <c r="C35" s="31">
         <v>15.71</v>
       </c>
       <c r="D35" s="31">
         <v>15.36</v>
       </c>
       <c r="E35" s="31">
         <v>14.64</v>
       </c>
       <c r="F35" s="31">
         <v>14.26</v>
       </c>
       <c r="G35" s="30">
         <v>13.62</v>
       </c>
       <c r="H35" s="31">
         <v>13.61</v>
       </c>
       <c r="I35" s="19">
@@ -6865,52 +7063,55 @@
       </c>
       <c r="U35" s="43">
         <v>11.91</v>
       </c>
       <c r="V35" s="43">
         <v>12.21</v>
       </c>
       <c r="W35" s="43">
         <v>12.68</v>
       </c>
       <c r="X35" s="43">
         <v>12.77</v>
       </c>
       <c r="Y35" s="43">
         <v>12.87</v>
       </c>
       <c r="Z35" s="39">
         <v>10.9</v>
       </c>
       <c r="AA35" s="43">
         <v>10.61</v>
       </c>
       <c r="AB35" s="43">
         <v>11.42</v>
       </c>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35" s="43">
+        <v>11.36</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B36" s="39">
         <v>13.78</v>
       </c>
       <c r="C36" s="31">
         <v>12.77</v>
       </c>
       <c r="D36" s="31">
         <v>11.53</v>
       </c>
       <c r="E36" s="31">
         <v>10.64</v>
       </c>
       <c r="F36" s="31">
         <v>10.63</v>
       </c>
       <c r="G36" s="30">
         <v>10.52</v>
       </c>
       <c r="H36" s="31">
         <v>10.45</v>
       </c>
       <c r="I36" s="19">
@@ -6951,52 +7152,55 @@
       </c>
       <c r="U36" s="43">
         <v>10.86</v>
       </c>
       <c r="V36" s="43">
         <v>10.64</v>
       </c>
       <c r="W36" s="43">
         <v>10.67</v>
       </c>
       <c r="X36" s="43">
         <v>10.7</v>
       </c>
       <c r="Y36" s="43">
         <v>10.63</v>
       </c>
       <c r="Z36" s="39">
         <v>10.8</v>
       </c>
       <c r="AA36" s="43">
         <v>11.06</v>
       </c>
       <c r="AB36" s="43">
         <v>12.77</v>
       </c>
-    </row>
-    <row r="37" spans="1:28">
+      <c r="AC36" s="43">
+        <v>12.29</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
       <c r="A37" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="39">
         <v>5.74</v>
       </c>
       <c r="C37" s="31">
         <v>9.49</v>
       </c>
       <c r="D37" s="31">
         <v>9</v>
       </c>
       <c r="E37" s="31">
         <v>10.9</v>
       </c>
       <c r="F37" s="31">
         <v>11.05</v>
       </c>
       <c r="G37" s="30">
         <v>11.8</v>
       </c>
       <c r="H37" s="31">
         <v>11.27</v>
       </c>
       <c r="I37" s="19">
@@ -7037,52 +7241,55 @@
       </c>
       <c r="U37" s="43">
         <v>16.46</v>
       </c>
       <c r="V37" s="43">
         <v>16.16</v>
       </c>
       <c r="W37" s="43">
         <v>15.34</v>
       </c>
       <c r="X37" s="43">
         <v>14.96</v>
       </c>
       <c r="Y37" s="43">
         <v>14.8</v>
       </c>
       <c r="Z37" s="39">
         <v>14.63</v>
       </c>
       <c r="AA37" s="43">
         <v>13.24</v>
       </c>
       <c r="AB37" s="43">
         <v>12.85</v>
       </c>
-    </row>
-    <row r="38" spans="1:28">
+      <c r="AC37" s="43">
+        <v>14.04</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29">
       <c r="A38" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="39">
         <v>23.65</v>
       </c>
       <c r="C38" s="31">
         <v>18.36</v>
       </c>
       <c r="D38" s="31">
         <v>15.48</v>
       </c>
       <c r="E38" s="31">
         <v>16.14</v>
       </c>
       <c r="F38" s="31">
         <v>17.21</v>
       </c>
       <c r="G38" s="30">
         <v>16.989999999999998</v>
       </c>
       <c r="H38" s="31">
         <v>16.329999999999998</v>
       </c>
       <c r="I38" s="19">
@@ -7123,52 +7330,55 @@
       </c>
       <c r="U38" s="43">
         <v>13.53</v>
       </c>
       <c r="V38" s="43">
         <v>13.7</v>
       </c>
       <c r="W38" s="43">
         <v>13.5</v>
       </c>
       <c r="X38" s="43">
         <v>12.76</v>
       </c>
       <c r="Y38" s="43">
         <v>13.58</v>
       </c>
       <c r="Z38" s="39">
         <v>15.06</v>
       </c>
       <c r="AA38" s="43">
         <v>13.66</v>
       </c>
       <c r="AB38" s="43">
         <v>15.49</v>
       </c>
-    </row>
-    <row r="39" spans="1:28">
+      <c r="AC38" s="43">
+        <v>14.41</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29">
       <c r="A39" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B39" s="39">
         <v>12.81</v>
       </c>
       <c r="C39" s="31">
         <v>14.36</v>
       </c>
       <c r="D39" s="31">
         <v>14.94</v>
       </c>
       <c r="E39" s="31">
         <v>14.42</v>
       </c>
       <c r="F39" s="31">
         <v>15.02</v>
       </c>
       <c r="G39" s="30">
         <v>15.61</v>
       </c>
       <c r="H39" s="31">
         <v>15.18</v>
       </c>
       <c r="I39" s="19">
@@ -7209,52 +7419,55 @@
       </c>
       <c r="U39" s="43">
         <v>15.08</v>
       </c>
       <c r="V39" s="43">
         <v>15.54</v>
       </c>
       <c r="W39" s="43">
         <v>15.11</v>
       </c>
       <c r="X39" s="43">
         <v>15.28</v>
       </c>
       <c r="Y39" s="43">
         <v>15.43</v>
       </c>
       <c r="Z39" s="39">
         <v>17.010000000000002</v>
       </c>
       <c r="AA39" s="43">
         <v>16.78</v>
       </c>
       <c r="AB39" s="43">
         <v>17.25</v>
       </c>
-    </row>
-    <row r="40" spans="1:28">
+      <c r="AC39" s="43">
+        <v>16.87</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29">
       <c r="A40" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B40" s="39">
         <v>13.09</v>
       </c>
       <c r="C40" s="31">
         <v>11.89</v>
       </c>
       <c r="D40" s="31">
         <v>11.98</v>
       </c>
       <c r="E40" s="31">
         <v>12.13</v>
       </c>
       <c r="F40" s="31">
         <v>11.4</v>
       </c>
       <c r="G40" s="30">
         <v>11.21</v>
       </c>
       <c r="H40" s="31">
         <v>10.89</v>
       </c>
       <c r="I40" s="19">
@@ -7295,52 +7508,55 @@
       </c>
       <c r="U40" s="43">
         <v>11.95</v>
       </c>
       <c r="V40" s="43">
         <v>11.75</v>
       </c>
       <c r="W40" s="43">
         <v>11.65</v>
       </c>
       <c r="X40" s="43">
         <v>11.61</v>
       </c>
       <c r="Y40" s="43">
         <v>11.38</v>
       </c>
       <c r="Z40" s="39">
         <v>10.76</v>
       </c>
       <c r="AA40" s="43">
         <v>8.9499999999999993</v>
       </c>
       <c r="AB40" s="43">
         <v>10.199999999999999</v>
       </c>
-    </row>
-    <row r="41" spans="1:28">
+      <c r="AC40" s="43">
+        <v>9.41</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29">
       <c r="A41" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B41" s="39">
         <v>22.57</v>
       </c>
       <c r="C41" s="31">
         <v>16.760000000000002</v>
       </c>
       <c r="D41" s="31">
         <v>14.76</v>
       </c>
       <c r="E41" s="31">
         <v>13.3</v>
       </c>
       <c r="F41" s="31">
         <v>13.33</v>
       </c>
       <c r="G41" s="30">
         <v>12.59</v>
       </c>
       <c r="H41" s="31">
         <v>12.03</v>
       </c>
       <c r="I41" s="19">
@@ -7381,52 +7597,55 @@
       </c>
       <c r="U41" s="43">
         <v>10.88</v>
       </c>
       <c r="V41" s="43">
         <v>10.56</v>
       </c>
       <c r="W41" s="43">
         <v>10.78</v>
       </c>
       <c r="X41" s="43">
         <v>11.25</v>
       </c>
       <c r="Y41" s="43">
         <v>11.7</v>
       </c>
       <c r="Z41" s="39">
         <v>10.55</v>
       </c>
       <c r="AA41" s="43">
         <v>12.46</v>
       </c>
       <c r="AB41" s="43">
         <v>13.22</v>
       </c>
-    </row>
-    <row r="42" spans="1:28">
+      <c r="AC41" s="43">
+        <v>13.2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29">
       <c r="A42" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B42" s="39">
         <v>6.6</v>
       </c>
       <c r="C42" s="31">
         <v>5.35</v>
       </c>
       <c r="D42" s="31">
         <v>7.33</v>
       </c>
       <c r="E42" s="31">
         <v>7.89</v>
       </c>
       <c r="F42" s="31">
         <v>7.4</v>
       </c>
       <c r="G42" s="30">
         <v>7.92</v>
       </c>
       <c r="H42" s="31">
         <v>7.73</v>
       </c>
       <c r="I42" s="8">
@@ -7467,52 +7686,55 @@
       </c>
       <c r="U42" s="43">
         <v>6.69</v>
       </c>
       <c r="V42" s="43">
         <v>7.43</v>
       </c>
       <c r="W42" s="43">
         <v>7.48</v>
       </c>
       <c r="X42" s="43">
         <v>7.37</v>
       </c>
       <c r="Y42" s="43">
         <v>7.33</v>
       </c>
       <c r="Z42" s="39">
         <v>6.19</v>
       </c>
       <c r="AA42" s="43">
         <v>7.62</v>
       </c>
       <c r="AB42" s="43">
         <v>8.23</v>
       </c>
-    </row>
-    <row r="43" spans="1:28">
+      <c r="AC42" s="43">
+        <v>8.31</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29">
       <c r="A43" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B43" s="40">
         <v>12.18</v>
       </c>
       <c r="C43" s="32">
         <v>11.36</v>
       </c>
       <c r="D43" s="32">
         <v>10.24</v>
       </c>
       <c r="E43" s="32">
         <v>10.55</v>
       </c>
       <c r="F43" s="32">
         <v>10.61</v>
       </c>
       <c r="G43" s="33">
         <v>10.54</v>
       </c>
       <c r="H43" s="33">
         <v>10.69</v>
       </c>
       <c r="I43" s="21">
@@ -7553,207 +7775,210 @@
       </c>
       <c r="U43" s="45">
         <v>11.55</v>
       </c>
       <c r="V43" s="45">
         <v>11.69</v>
       </c>
       <c r="W43" s="45">
         <v>11.34</v>
       </c>
       <c r="X43" s="45">
         <v>11.54</v>
       </c>
       <c r="Y43" s="45">
         <v>11.84</v>
       </c>
       <c r="Z43" s="40">
         <v>11.62</v>
       </c>
       <c r="AA43" s="45">
         <v>9.1</v>
       </c>
       <c r="AB43" s="45">
         <v>11.07</v>
       </c>
-    </row>
-    <row r="44" spans="1:28">
+      <c r="AC43" s="45">
+        <v>11.67</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29">
       <c r="A44" s="18" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="AJ3:AK3"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="X3:Y3"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
-    <mergeCell ref="AJ3:AK3"/>
-[...3 lines deleted...]
-    <mergeCell ref="A6:Y6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK47"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="AE45" sqref="AE45"/>
+    <sheetView tabSelected="1" topLeftCell="E10" workbookViewId="0">
+      <selection activeCell="AE32" sqref="AE32:AE33"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="27.85546875" style="8" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="4.28515625" style="8" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="27.88671875" style="8" customWidth="1"/>
+    <col min="2" max="2" width="6.5546875" style="8" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.109375" style="8" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="5.5546875" style="8" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.33203125" style="8" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4" style="8" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="4.42578125" style="8" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="3.85546875" style="8" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="4.44140625" style="8" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="3.88671875" style="8" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="8" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="8.85546875" style="8" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="17" max="17" width="4.28515625" style="8" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.88671875" style="8" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.6640625" style="8" bestFit="1" customWidth="1"/>
+    <col min="12" max="13" width="8.33203125" style="8" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.5546875" style="8" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.109375" style="8" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="5.5546875" style="8" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.33203125" style="8" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4" style="8" bestFit="1" customWidth="1"/>
-    <col min="19" max="19" width="4.42578125" style="8" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="3.85546875" style="8" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="4.44140625" style="8" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="3.88671875" style="8" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="6" style="8" bestFit="1" customWidth="1"/>
-    <col min="22" max="22" width="8.85546875" style="8" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="8"/>
+    <col min="22" max="22" width="8.88671875" style="8" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.6640625" style="8" bestFit="1" customWidth="1"/>
+    <col min="24" max="25" width="8.33203125" style="8" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="53" t="s">
+    <row r="1" spans="1:37" ht="13.2">
+      <c r="A1" s="58" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="53"/>
-[...22 lines deleted...]
-      <c r="Y1" s="53"/>
+      <c r="B1" s="58"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
+      <c r="G1" s="58"/>
+      <c r="H1" s="58"/>
+      <c r="I1" s="58"/>
+      <c r="J1" s="58"/>
+      <c r="K1" s="58"/>
+      <c r="L1" s="58"/>
+      <c r="M1" s="58"/>
+      <c r="N1" s="58"/>
+      <c r="O1" s="58"/>
+      <c r="P1" s="58"/>
+      <c r="Q1" s="58"/>
+      <c r="R1" s="58"/>
+      <c r="S1" s="58"/>
+      <c r="T1" s="58"/>
+      <c r="U1" s="58"/>
+      <c r="V1" s="58"/>
+      <c r="W1" s="58"/>
+      <c r="X1" s="58"/>
+      <c r="Y1" s="58"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="46"/>
       <c r="B2" s="46"/>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="46"/>
       <c r="I2" s="46"/>
       <c r="J2" s="46"/>
       <c r="K2" s="46"/>
       <c r="L2" s="46"/>
       <c r="M2" s="46"/>
     </row>
     <row r="3" spans="1:37">
       <c r="Y3" s="15"/>
       <c r="AK3" s="15" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="57"/>
-      <c r="B4" s="59">
+      <c r="A4" s="62"/>
+      <c r="B4" s="56">
         <v>2024</v>
       </c>
-      <c r="C4" s="60"/>
-[...10 lines deleted...]
-      <c r="N4" s="59">
+      <c r="C4" s="57"/>
+      <c r="D4" s="57"/>
+      <c r="E4" s="57"/>
+      <c r="F4" s="57"/>
+      <c r="G4" s="57"/>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
+      <c r="K4" s="57"/>
+      <c r="L4" s="57"/>
+      <c r="M4" s="57"/>
+      <c r="N4" s="56">
         <v>2025</v>
       </c>
-      <c r="O4" s="60"/>
-[...10 lines deleted...]
-      <c r="Z4" s="59">
+      <c r="O4" s="57"/>
+      <c r="P4" s="57"/>
+      <c r="Q4" s="57"/>
+      <c r="R4" s="57"/>
+      <c r="S4" s="57"/>
+      <c r="T4" s="57"/>
+      <c r="U4" s="57"/>
+      <c r="V4" s="57"/>
+      <c r="W4" s="57"/>
+      <c r="X4" s="57"/>
+      <c r="Y4" s="57"/>
+      <c r="Z4" s="56">
         <v>2026</v>
       </c>
-      <c r="AA4" s="60"/>
-[...9 lines deleted...]
-      <c r="AK4" s="60"/>
+      <c r="AA4" s="57"/>
+      <c r="AB4" s="57"/>
+      <c r="AC4" s="57"/>
+      <c r="AD4" s="57"/>
+      <c r="AE4" s="57"/>
+      <c r="AF4" s="57"/>
+      <c r="AG4" s="57"/>
+      <c r="AH4" s="57"/>
+      <c r="AI4" s="57"/>
+      <c r="AJ4" s="57"/>
+      <c r="AK4" s="57"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="58"/>
+      <c r="A5" s="63"/>
       <c r="B5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="11" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="11" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="11" t="s">
@@ -7820,77 +8045,77 @@
         <v>5</v>
       </c>
       <c r="AE5" s="11" t="s">
         <v>6</v>
       </c>
       <c r="AF5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="AG5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="AH5" s="11" t="s">
         <v>9</v>
       </c>
       <c r="AI5" s="11" t="s">
         <v>10</v>
       </c>
       <c r="AJ5" s="11" t="s">
         <v>11</v>
       </c>
       <c r="AK5" s="11" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="54" t="s">
+      <c r="A6" s="59" t="s">
         <v>14</v>
       </c>
-      <c r="B6" s="54"/>
-[...22 lines deleted...]
-      <c r="Y6" s="54"/>
+      <c r="B6" s="59"/>
+      <c r="C6" s="59"/>
+      <c r="D6" s="59"/>
+      <c r="E6" s="59"/>
+      <c r="F6" s="59"/>
+      <c r="G6" s="59"/>
+      <c r="H6" s="59"/>
+      <c r="I6" s="59"/>
+      <c r="J6" s="59"/>
+      <c r="K6" s="59"/>
+      <c r="L6" s="59"/>
+      <c r="M6" s="59"/>
+      <c r="N6" s="59"/>
+      <c r="O6" s="59"/>
+      <c r="P6" s="59"/>
+      <c r="Q6" s="59"/>
+      <c r="R6" s="59"/>
+      <c r="S6" s="59"/>
+      <c r="T6" s="59"/>
+      <c r="U6" s="59"/>
+      <c r="V6" s="59"/>
+      <c r="W6" s="59"/>
+      <c r="X6" s="59"/>
+      <c r="Y6" s="59"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="23" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="5">
         <v>5</v>
       </c>
       <c r="C7" s="5">
         <v>4</v>
       </c>
       <c r="D7" s="5">
         <v>2</v>
       </c>
       <c r="E7" s="5">
         <v>2</v>
       </c>
       <c r="F7" s="7">
         <v>2</v>
       </c>
       <c r="G7" s="7">
         <v>2</v>
       </c>
       <c r="H7" s="7">
         <v>4</v>
@@ -7927,55 +8152,58 @@
       </c>
       <c r="S7" s="41">
         <v>3</v>
       </c>
       <c r="T7" s="41">
         <v>2</v>
       </c>
       <c r="U7" s="41">
         <v>1</v>
       </c>
       <c r="V7" s="41">
         <v>6</v>
       </c>
       <c r="W7" s="41">
         <v>1</v>
       </c>
       <c r="X7" s="41">
         <v>3</v>
       </c>
       <c r="Y7" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z7" s="52">
         <v>1</v>
       </c>
-      <c r="AA7" s="41" t="s">
-        <v>0</v>
+      <c r="AA7" s="28">
+        <v>2</v>
       </c>
       <c r="AB7" s="52">
         <v>4</v>
+      </c>
+      <c r="AC7" s="5">
+        <v>2</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="5">
         <v>2</v>
       </c>
       <c r="C8" s="5">
         <v>3</v>
       </c>
       <c r="D8" s="5">
         <v>2</v>
       </c>
       <c r="E8" s="5">
         <v>1</v>
       </c>
       <c r="F8" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G8" s="7">
         <v>1</v>
       </c>
       <c r="H8" s="7">
@@ -8019,50 +8247,53 @@
       </c>
       <c r="U8" s="44" t="s">
         <v>0</v>
       </c>
       <c r="V8" s="41">
         <v>1</v>
       </c>
       <c r="W8" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X8" s="41">
         <v>1</v>
       </c>
       <c r="Y8" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z8" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA8" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB8" s="52">
         <v>1</v>
       </c>
+      <c r="AC8" s="5" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H9" s="7" t="s">
         <v>0</v>
@@ -8105,50 +8336,53 @@
       </c>
       <c r="U9" s="44" t="s">
         <v>0</v>
       </c>
       <c r="V9" s="41" t="s">
         <v>0</v>
       </c>
       <c r="W9" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X9" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y9" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z9" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA9" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB9" s="41" t="s">
         <v>0</v>
       </c>
+      <c r="AC9" s="5" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F10" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G10" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H10" s="7" t="s">
         <v>0</v>
@@ -8191,50 +8425,53 @@
       </c>
       <c r="U10" s="44" t="s">
         <v>0</v>
       </c>
       <c r="V10" s="41" t="s">
         <v>0</v>
       </c>
       <c r="W10" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X10" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y10" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z10" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA10" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB10" s="41" t="s">
         <v>0</v>
       </c>
+      <c r="AC10" s="5" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="5">
         <v>1</v>
       </c>
       <c r="C11" s="5">
         <v>1</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E11" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F11" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G11" s="7">
         <v>1</v>
       </c>
       <c r="H11" s="7">
         <v>1</v>
@@ -8271,54 +8508,57 @@
       </c>
       <c r="S11" s="41" t="s">
         <v>0</v>
       </c>
       <c r="T11" s="41" t="s">
         <v>0</v>
       </c>
       <c r="U11" s="44" t="s">
         <v>0</v>
       </c>
       <c r="V11" s="41" t="s">
         <v>0</v>
       </c>
       <c r="W11" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X11" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y11" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z11" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="AA11" s="41" t="s">
-        <v>0</v>
+      <c r="AA11" s="28">
+        <v>1</v>
       </c>
       <c r="AB11" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC11" s="5" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="5">
         <v>1</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G12" s="7" t="s">
         <v>0</v>
       </c>
@@ -8363,50 +8603,53 @@
       </c>
       <c r="U12" s="41">
         <v>1</v>
       </c>
       <c r="V12" s="41" t="s">
         <v>0</v>
       </c>
       <c r="W12" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X12" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y12" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z12" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA12" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB12" s="41" t="s">
         <v>0</v>
       </c>
+      <c r="AC12" s="5" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="7" t="s">
         <v>0</v>
@@ -8449,50 +8692,53 @@
       </c>
       <c r="U13" s="44" t="s">
         <v>0</v>
       </c>
       <c r="V13" s="41">
         <v>1</v>
       </c>
       <c r="W13" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X13" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y13" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z13" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA13" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB13" s="41" t="s">
         <v>0</v>
       </c>
+      <c r="AC13" s="5" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F14" s="7">
         <v>1</v>
       </c>
       <c r="G14" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H14" s="7" t="s">
         <v>0</v>
@@ -8535,50 +8781,53 @@
       </c>
       <c r="U14" s="44" t="s">
         <v>0</v>
       </c>
       <c r="V14" s="41">
         <v>1</v>
       </c>
       <c r="W14" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X14" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y14" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z14" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA14" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB14" s="41" t="s">
         <v>0</v>
       </c>
+      <c r="AC14" s="5" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G15" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H15" s="7" t="s">
         <v>0</v>
@@ -8621,50 +8870,53 @@
       </c>
       <c r="U15" s="44" t="s">
         <v>0</v>
       </c>
       <c r="V15" s="41" t="s">
         <v>0</v>
       </c>
       <c r="W15" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X15" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y15" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z15" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA15" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB15" s="41" t="s">
         <v>0</v>
       </c>
+      <c r="AC15" s="5" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H16" s="7" t="s">
         <v>0</v>
@@ -8701,58 +8953,61 @@
       </c>
       <c r="S16" s="41" t="s">
         <v>0</v>
       </c>
       <c r="T16" s="41" t="s">
         <v>0</v>
       </c>
       <c r="U16" s="44" t="s">
         <v>0</v>
       </c>
       <c r="V16" s="41">
         <v>2</v>
       </c>
       <c r="W16" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X16" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y16" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z16" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="AA16" s="41" t="s">
-        <v>0</v>
+      <c r="AA16" s="28">
+        <v>1</v>
       </c>
       <c r="AB16" s="52">
         <v>1</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F17" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G17" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H17" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I17" s="7" t="s">
@@ -8793,52 +9048,55 @@
       </c>
       <c r="U17" s="44" t="s">
         <v>0</v>
       </c>
       <c r="V17" s="41" t="s">
         <v>0</v>
       </c>
       <c r="W17" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X17" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y17" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z17" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA17" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB17" s="41" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="5">
         <v>1</v>
       </c>
       <c r="F18" s="7">
         <v>1</v>
       </c>
       <c r="G18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I18" s="7" t="s">
@@ -8879,52 +9137,55 @@
       </c>
       <c r="U18" s="44" t="s">
         <v>0</v>
       </c>
       <c r="V18" s="41" t="s">
         <v>0</v>
       </c>
       <c r="W18" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X18" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y18" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z18" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA18" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB18" s="52">
         <v>1</v>
       </c>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="5">
         <v>1</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I19" s="7" t="s">
@@ -8965,52 +9226,55 @@
       </c>
       <c r="U19" s="44" t="s">
         <v>0</v>
       </c>
       <c r="V19" s="41" t="s">
         <v>0</v>
       </c>
       <c r="W19" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X19" s="41">
         <v>2</v>
       </c>
       <c r="Y19" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z19" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA19" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB19" s="52">
         <v>1</v>
       </c>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I20" s="7" t="s">
@@ -9051,52 +9315,55 @@
       </c>
       <c r="U20" s="44" t="s">
         <v>0</v>
       </c>
       <c r="V20" s="41" t="s">
         <v>0</v>
       </c>
       <c r="W20" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X20" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y20" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z20" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA20" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB20" s="41" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F21" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G21" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H21" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I21" s="7" t="s">
@@ -9137,81 +9404,85 @@
       </c>
       <c r="U21" s="44" t="s">
         <v>0</v>
       </c>
       <c r="V21" s="41">
         <v>1</v>
       </c>
       <c r="W21" s="41">
         <v>1</v>
       </c>
       <c r="X21" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y21" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z21" s="52">
         <v>1</v>
       </c>
       <c r="AA21" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB21" s="41" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="55" t="s">
+      <c r="AC21" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
+      <c r="A22" s="60" t="s">
         <v>15</v>
       </c>
-      <c r="B22" s="55"/>
-[...24 lines deleted...]
-    <row r="23" spans="1:28">
+      <c r="B22" s="60"/>
+      <c r="C22" s="60"/>
+      <c r="D22" s="60"/>
+      <c r="E22" s="60"/>
+      <c r="F22" s="60"/>
+      <c r="G22" s="60"/>
+      <c r="H22" s="60"/>
+      <c r="I22" s="60"/>
+      <c r="J22" s="60"/>
+      <c r="K22" s="60"/>
+      <c r="L22" s="60"/>
+      <c r="M22" s="60"/>
+      <c r="N22" s="60"/>
+      <c r="O22" s="60"/>
+      <c r="P22" s="60"/>
+      <c r="Q22" s="60"/>
+      <c r="R22" s="60"/>
+      <c r="S22" s="60"/>
+      <c r="T22" s="60"/>
+      <c r="U22" s="60"/>
+      <c r="V22" s="60"/>
+      <c r="W22" s="60"/>
+      <c r="X22" s="60"/>
+      <c r="Y22" s="60"/>
+      <c r="AC22" s="5"/>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="5">
         <v>3</v>
       </c>
       <c r="C23" s="5">
         <v>3</v>
       </c>
       <c r="D23" s="5">
         <v>2</v>
       </c>
       <c r="E23" s="5">
         <v>1</v>
       </c>
       <c r="F23" s="7">
         <v>1</v>
       </c>
       <c r="G23" s="26">
         <v>1</v>
       </c>
       <c r="H23" s="28">
         <v>3</v>
       </c>
       <c r="I23" s="41">
@@ -9252,52 +9523,55 @@
       </c>
       <c r="U23" s="44" t="s">
         <v>0</v>
       </c>
       <c r="V23" s="41">
         <v>1</v>
       </c>
       <c r="W23" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X23" s="41">
         <v>1</v>
       </c>
       <c r="Y23" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z23" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA23" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB23" s="41">
         <v>2</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="41" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="5">
         <v>2</v>
       </c>
       <c r="C24" s="5">
         <v>3</v>
       </c>
       <c r="D24" s="5">
         <v>2</v>
       </c>
       <c r="E24" s="5">
         <v>1</v>
       </c>
       <c r="F24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G24" s="26">
         <v>1</v>
       </c>
       <c r="H24" s="28">
         <v>3</v>
       </c>
       <c r="I24" s="41">
@@ -9338,52 +9612,55 @@
       </c>
       <c r="U24" s="44" t="s">
         <v>0</v>
       </c>
       <c r="V24" s="41">
         <v>1</v>
       </c>
       <c r="W24" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X24" s="41">
         <v>1</v>
       </c>
       <c r="Y24" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z24" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA24" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB24" s="41">
         <v>1</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="41" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="5">
         <v>1</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I25" s="7" t="s">
@@ -9421,53 +9698,58 @@
       </c>
       <c r="T25" s="41" t="s">
         <v>0</v>
       </c>
       <c r="U25" s="44" t="s">
         <v>0</v>
       </c>
       <c r="V25" s="41" t="s">
         <v>0</v>
       </c>
       <c r="W25" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X25" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y25" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z25" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA25" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="AB25" s="41"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:28">
+      <c r="AB25" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC25" s="41" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I26" s="7" t="s">
@@ -9505,53 +9787,58 @@
       </c>
       <c r="T26" s="41" t="s">
         <v>0</v>
       </c>
       <c r="U26" s="44" t="s">
         <v>0</v>
       </c>
       <c r="V26" s="41" t="s">
         <v>0</v>
       </c>
       <c r="W26" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X26" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y26" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z26" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA26" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="AB26" s="41"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:28">
+      <c r="AB26" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC26" s="41" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E27" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F27" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G27" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H27" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I27" s="7" t="s">
@@ -9592,52 +9879,55 @@
       </c>
       <c r="U27" s="44" t="s">
         <v>0</v>
       </c>
       <c r="V27" s="41" t="s">
         <v>0</v>
       </c>
       <c r="W27" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X27" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y27" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z27" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA27" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB27" s="41">
         <v>1</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="41" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E28" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F28" s="7">
         <v>1</v>
       </c>
       <c r="G28" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H28" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I28" s="7" t="s">
@@ -9675,84 +9965,90 @@
       </c>
       <c r="T28" s="41" t="s">
         <v>0</v>
       </c>
       <c r="U28" s="44" t="s">
         <v>0</v>
       </c>
       <c r="V28" s="41" t="s">
         <v>0</v>
       </c>
       <c r="W28" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X28" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y28" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z28" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA28" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="AB28" s="41"/>
-[...2 lines deleted...]
-      <c r="A29" s="56" t="s">
+      <c r="AB28" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC28" s="41" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
+      <c r="A29" s="61" t="s">
         <v>16</v>
       </c>
-      <c r="B29" s="56"/>
-[...22 lines deleted...]
-      <c r="Y29" s="56"/>
+      <c r="B29" s="61"/>
+      <c r="C29" s="61"/>
+      <c r="D29" s="61"/>
+      <c r="E29" s="61"/>
+      <c r="F29" s="61"/>
+      <c r="G29" s="61"/>
+      <c r="H29" s="61"/>
+      <c r="I29" s="61"/>
+      <c r="J29" s="61"/>
+      <c r="K29" s="61"/>
+      <c r="L29" s="61"/>
+      <c r="M29" s="61"/>
+      <c r="N29" s="61"/>
+      <c r="O29" s="61"/>
+      <c r="P29" s="61"/>
+      <c r="Q29" s="61"/>
+      <c r="R29" s="61"/>
+      <c r="S29" s="61"/>
+      <c r="T29" s="61"/>
+      <c r="U29" s="61"/>
+      <c r="V29" s="61"/>
+      <c r="W29" s="61"/>
+      <c r="X29" s="61"/>
+      <c r="Y29" s="61"/>
       <c r="AA29" s="41"/>
       <c r="AB29" s="41"/>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29" s="5"/>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="5">
         <v>2</v>
       </c>
       <c r="C30" s="5">
         <v>1</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E30" s="5">
         <v>1</v>
       </c>
       <c r="F30" s="7">
         <v>1</v>
       </c>
       <c r="G30" s="26">
         <v>1</v>
       </c>
       <c r="H30" s="26">
         <v>1</v>
       </c>
       <c r="I30" s="26">
@@ -9787,58 +10083,61 @@
       </c>
       <c r="S30" s="44">
         <v>1</v>
       </c>
       <c r="T30" s="44">
         <v>2</v>
       </c>
       <c r="U30" s="44">
         <v>1</v>
       </c>
       <c r="V30" s="44">
         <v>5</v>
       </c>
       <c r="W30" s="44">
         <v>1</v>
       </c>
       <c r="X30" s="41">
         <v>2</v>
       </c>
       <c r="Y30" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z30" s="50">
         <v>1</v>
       </c>
-      <c r="AA30" s="44" t="s">
-        <v>0</v>
+      <c r="AA30" s="28">
+        <v>2</v>
       </c>
       <c r="AB30" s="41">
         <v>2</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="41">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F31" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G31" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H31" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I31" s="7" t="s">
@@ -9873,58 +10172,61 @@
       </c>
       <c r="S31" s="41" t="s">
         <v>0</v>
       </c>
       <c r="T31" s="44" t="s">
         <v>0</v>
       </c>
       <c r="U31" s="44" t="s">
         <v>0</v>
       </c>
       <c r="V31" s="44" t="s">
         <v>0</v>
       </c>
       <c r="W31" s="44" t="s">
         <v>0</v>
       </c>
       <c r="X31" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y31" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z31" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="AA31" s="44" t="s">
+      <c r="AA31" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB31" s="41" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F32" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G32" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H32" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I32" s="7" t="s">
@@ -9959,58 +10261,61 @@
       </c>
       <c r="S32" s="41" t="s">
         <v>0</v>
       </c>
       <c r="T32" s="44" t="s">
         <v>0</v>
       </c>
       <c r="U32" s="44" t="s">
         <v>0</v>
       </c>
       <c r="V32" s="44" t="s">
         <v>0</v>
       </c>
       <c r="W32" s="44" t="s">
         <v>0</v>
       </c>
       <c r="X32" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y32" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z32" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="AA32" s="44" t="s">
+      <c r="AA32" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB32" s="41" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C33" s="5">
         <v>1</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F33" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G33" s="26">
         <v>1</v>
       </c>
       <c r="H33" s="7">
         <v>1</v>
       </c>
       <c r="I33" s="7" t="s">
@@ -10045,58 +10350,61 @@
       </c>
       <c r="S33" s="41" t="s">
         <v>0</v>
       </c>
       <c r="T33" s="44" t="s">
         <v>0</v>
       </c>
       <c r="U33" s="44" t="s">
         <v>0</v>
       </c>
       <c r="V33" s="44" t="s">
         <v>0</v>
       </c>
       <c r="W33" s="44" t="s">
         <v>0</v>
       </c>
       <c r="X33" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y33" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z33" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="AA33" s="44" t="s">
-        <v>0</v>
+      <c r="AA33" s="28">
+        <v>1</v>
       </c>
       <c r="AB33" s="41" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="34" spans="1:28">
+      <c r="AC33" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
       <c r="A34" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="5">
         <v>1</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F34" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G34" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H34" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I34" s="7" t="s">
@@ -10131,58 +10439,61 @@
       </c>
       <c r="S34" s="41" t="s">
         <v>0</v>
       </c>
       <c r="T34" s="44" t="s">
         <v>0</v>
       </c>
       <c r="U34" s="44">
         <v>1</v>
       </c>
       <c r="V34" s="44" t="s">
         <v>0</v>
       </c>
       <c r="W34" s="44" t="s">
         <v>0</v>
       </c>
       <c r="X34" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y34" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z34" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="AA34" s="44" t="s">
+      <c r="AA34" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB34" s="41" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F35" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G35" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H35" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I35" s="7" t="s">
@@ -10217,58 +10528,61 @@
       </c>
       <c r="S35" s="41" t="s">
         <v>0</v>
       </c>
       <c r="T35" s="44" t="s">
         <v>0</v>
       </c>
       <c r="U35" s="44" t="s">
         <v>0</v>
       </c>
       <c r="V35" s="44">
         <v>1</v>
       </c>
       <c r="W35" s="44" t="s">
         <v>0</v>
       </c>
       <c r="X35" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y35" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z35" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="AA35" s="44" t="s">
+      <c r="AA35" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB35" s="41" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F36" s="7">
         <v>1</v>
       </c>
       <c r="G36" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H36" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I36" s="26">
@@ -10303,58 +10617,61 @@
       </c>
       <c r="S36" s="44">
         <v>1</v>
       </c>
       <c r="T36" s="44">
         <v>1</v>
       </c>
       <c r="U36" s="44" t="s">
         <v>0</v>
       </c>
       <c r="V36" s="44">
         <v>1</v>
       </c>
       <c r="W36" s="44" t="s">
         <v>0</v>
       </c>
       <c r="X36" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y36" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z36" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="AA36" s="44" t="s">
+      <c r="AA36" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB36" s="41" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="37" spans="1:28">
+      <c r="AC36" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
       <c r="A37" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F37" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G37" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H37" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I37" s="26">
@@ -10389,58 +10706,61 @@
       </c>
       <c r="S37" s="44" t="s">
         <v>0</v>
       </c>
       <c r="T37" s="44" t="s">
         <v>0</v>
       </c>
       <c r="U37" s="44" t="s">
         <v>0</v>
       </c>
       <c r="V37" s="44" t="s">
         <v>0</v>
       </c>
       <c r="W37" s="44" t="s">
         <v>0</v>
       </c>
       <c r="X37" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y37" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z37" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="AA37" s="44" t="s">
+      <c r="AA37" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB37" s="41" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="38" spans="1:28">
+      <c r="AC37" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29">
       <c r="A38" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F38" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G38" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H38" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I38" s="7" t="s">
@@ -10475,58 +10795,61 @@
       </c>
       <c r="S38" s="44" t="s">
         <v>0</v>
       </c>
       <c r="T38" s="44" t="s">
         <v>0</v>
       </c>
       <c r="U38" s="44" t="s">
         <v>0</v>
       </c>
       <c r="V38" s="44">
         <v>2</v>
       </c>
       <c r="W38" s="44" t="s">
         <v>0</v>
       </c>
       <c r="X38" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y38" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z38" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="AA38" s="44" t="s">
-        <v>0</v>
+      <c r="AA38" s="28">
+        <v>1</v>
       </c>
       <c r="AB38" s="41" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="39" spans="1:28">
+      <c r="AC38" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29">
       <c r="A39" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E39" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F39" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G39" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H39" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I39" s="7" t="s">
@@ -10561,58 +10884,61 @@
       </c>
       <c r="S39" s="44" t="s">
         <v>0</v>
       </c>
       <c r="T39" s="44" t="s">
         <v>0</v>
       </c>
       <c r="U39" s="44" t="s">
         <v>0</v>
       </c>
       <c r="V39" s="44" t="s">
         <v>0</v>
       </c>
       <c r="W39" s="44" t="s">
         <v>0</v>
       </c>
       <c r="X39" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y39" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z39" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="AA39" s="44" t="s">
+      <c r="AA39" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB39" s="41" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="40" spans="1:28">
+      <c r="AC39" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29">
       <c r="A40" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E40" s="5">
         <v>1</v>
       </c>
       <c r="F40" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G40" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H40" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I40" s="7" t="s">
@@ -10647,58 +10973,61 @@
       </c>
       <c r="S40" s="44" t="s">
         <v>0</v>
       </c>
       <c r="T40" s="44" t="s">
         <v>0</v>
       </c>
       <c r="U40" s="44" t="s">
         <v>0</v>
       </c>
       <c r="V40" s="44" t="s">
         <v>0</v>
       </c>
       <c r="W40" s="44" t="s">
         <v>0</v>
       </c>
       <c r="X40" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y40" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z40" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="AA40" s="44" t="s">
+      <c r="AA40" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB40" s="41">
         <v>1</v>
       </c>
-    </row>
-    <row r="41" spans="1:28">
+      <c r="AC40" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29">
       <c r="A41" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B41" s="5">
         <v>1</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F41" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G41" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H41" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I41" s="7" t="s">
@@ -10733,58 +11062,61 @@
       </c>
       <c r="S41" s="44" t="s">
         <v>0</v>
       </c>
       <c r="T41" s="44" t="s">
         <v>0</v>
       </c>
       <c r="U41" s="44" t="s">
         <v>0</v>
       </c>
       <c r="V41" s="44" t="s">
         <v>0</v>
       </c>
       <c r="W41" s="44" t="s">
         <v>0</v>
       </c>
       <c r="X41" s="41">
         <v>2</v>
       </c>
       <c r="Y41" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z41" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="AA41" s="44" t="s">
+      <c r="AA41" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB41" s="41">
         <v>1</v>
       </c>
-    </row>
-    <row r="42" spans="1:28">
+      <c r="AC41" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29">
       <c r="A42" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F42" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G42" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H42" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I42" s="7" t="s">
@@ -10825,52 +11157,55 @@
       </c>
       <c r="U42" s="44" t="s">
         <v>0</v>
       </c>
       <c r="V42" s="44" t="s">
         <v>0</v>
       </c>
       <c r="W42" s="44" t="s">
         <v>0</v>
       </c>
       <c r="X42" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y42" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z42" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA42" s="44" t="s">
         <v>0</v>
       </c>
       <c r="AB42" s="41" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="43" spans="1:28" s="47" customFormat="1">
+      <c r="AC42" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29" s="47" customFormat="1">
       <c r="A43" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E43" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F43" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G43" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H43" s="6" t="s">
         <v>0</v>
       </c>
       <c r="I43" s="6" t="s">
@@ -10911,208 +11246,211 @@
       </c>
       <c r="U43" s="42" t="s">
         <v>0</v>
       </c>
       <c r="V43" s="42">
         <v>1</v>
       </c>
       <c r="W43" s="42">
         <v>1</v>
       </c>
       <c r="X43" s="42" t="s">
         <v>0</v>
       </c>
       <c r="Y43" s="42" t="s">
         <v>0</v>
       </c>
       <c r="Z43" s="51">
         <v>1</v>
       </c>
       <c r="AA43" s="42" t="s">
         <v>0</v>
       </c>
       <c r="AB43" s="42" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="44" spans="1:28">
+      <c r="AC43" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29">
       <c r="A44" s="16" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="45" spans="1:28">
+    <row r="45" spans="1:29">
       <c r="B45" s="48"/>
     </row>
-    <row r="46" spans="1:28">
+    <row r="46" spans="1:29">
       <c r="B46" s="48"/>
     </row>
-    <row r="47" spans="1:28">
+    <row r="47" spans="1:29">
       <c r="B47" s="48"/>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="A29:Y29"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="A4:A5"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
-    <mergeCell ref="A29:Y29"/>
-[...1 lines deleted...]
-    <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="AD25" sqref="AD25"/>
+    <sheetView topLeftCell="N13" workbookViewId="0">
+      <selection activeCell="AG39" sqref="AG39"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="27.7109375" style="8" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="7.140625" style="8" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="27.6640625" style="8" customWidth="1"/>
+    <col min="2" max="2" width="6.5546875" style="8" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.109375" style="8" bestFit="1" customWidth="1"/>
     <col min="4" max="9" width="7" style="8" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="8.85546875" style="8" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.88671875" style="8" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7" style="8" bestFit="1" customWidth="1"/>
-    <col min="12" max="13" width="8.28515625" style="8" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15" max="15" width="7.140625" style="8" bestFit="1" customWidth="1"/>
+    <col min="12" max="13" width="8.33203125" style="8" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.5546875" style="8" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.109375" style="8" bestFit="1" customWidth="1"/>
     <col min="16" max="21" width="7" style="8" bestFit="1" customWidth="1"/>
-    <col min="22" max="22" width="8.85546875" style="8" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="8.88671875" style="8" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7" style="8" bestFit="1" customWidth="1"/>
-    <col min="24" max="25" width="8.28515625" style="8" bestFit="1" customWidth="1"/>
-    <col min="26" max="16384" width="9.140625" style="8"/>
+    <col min="24" max="25" width="8.33203125" style="8" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="53" t="s">
+    <row r="1" spans="1:37" ht="13.2">
+      <c r="A1" s="58" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="53"/>
-[...22 lines deleted...]
-      <c r="Y1" s="53"/>
+      <c r="B1" s="58"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
+      <c r="G1" s="58"/>
+      <c r="H1" s="58"/>
+      <c r="I1" s="58"/>
+      <c r="J1" s="58"/>
+      <c r="K1" s="58"/>
+      <c r="L1" s="58"/>
+      <c r="M1" s="58"/>
+      <c r="N1" s="58"/>
+      <c r="O1" s="58"/>
+      <c r="P1" s="58"/>
+      <c r="Q1" s="58"/>
+      <c r="R1" s="58"/>
+      <c r="S1" s="58"/>
+      <c r="T1" s="58"/>
+      <c r="U1" s="58"/>
+      <c r="V1" s="58"/>
+      <c r="W1" s="58"/>
+      <c r="X1" s="58"/>
+      <c r="Y1" s="58"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="46"/>
       <c r="B2" s="46"/>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="46"/>
       <c r="I2" s="46"/>
       <c r="J2" s="46"/>
       <c r="K2" s="46"/>
       <c r="L2" s="46"/>
       <c r="M2" s="46"/>
     </row>
     <row r="3" spans="1:37">
       <c r="N3" s="25"/>
-      <c r="X3" s="61"/>
-      <c r="Y3" s="61"/>
+      <c r="X3" s="64"/>
+      <c r="Y3" s="64"/>
       <c r="Z3" s="25"/>
-      <c r="AJ3" s="61" t="s">
+      <c r="AJ3" s="64" t="s">
         <v>34</v>
       </c>
-      <c r="AK3" s="61"/>
+      <c r="AK3" s="64"/>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="57"/>
-      <c r="B4" s="59">
+      <c r="A4" s="62"/>
+      <c r="B4" s="56">
         <v>2024</v>
       </c>
-      <c r="C4" s="60"/>
-[...10 lines deleted...]
-      <c r="N4" s="59">
+      <c r="C4" s="57"/>
+      <c r="D4" s="57"/>
+      <c r="E4" s="57"/>
+      <c r="F4" s="57"/>
+      <c r="G4" s="57"/>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
+      <c r="K4" s="57"/>
+      <c r="L4" s="57"/>
+      <c r="M4" s="57"/>
+      <c r="N4" s="56">
         <v>2025</v>
       </c>
-      <c r="O4" s="60"/>
-[...10 lines deleted...]
-      <c r="Z4" s="59">
+      <c r="O4" s="57"/>
+      <c r="P4" s="57"/>
+      <c r="Q4" s="57"/>
+      <c r="R4" s="57"/>
+      <c r="S4" s="57"/>
+      <c r="T4" s="57"/>
+      <c r="U4" s="57"/>
+      <c r="V4" s="57"/>
+      <c r="W4" s="57"/>
+      <c r="X4" s="57"/>
+      <c r="Y4" s="57"/>
+      <c r="Z4" s="56">
         <v>2026</v>
       </c>
-      <c r="AA4" s="60"/>
-[...12 lines deleted...]
-      <c r="A5" s="58"/>
+      <c r="AA4" s="57"/>
+      <c r="AB4" s="57"/>
+      <c r="AC4" s="57"/>
+      <c r="AD4" s="57"/>
+      <c r="AE4" s="57"/>
+      <c r="AF4" s="57"/>
+      <c r="AG4" s="57"/>
+      <c r="AH4" s="57"/>
+      <c r="AI4" s="57"/>
+      <c r="AJ4" s="57"/>
+      <c r="AK4" s="57"/>
+    </row>
+    <row r="5" spans="1:37" ht="20.399999999999999">
+      <c r="A5" s="63"/>
       <c r="B5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="12" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="12" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>25</v>
       </c>
       <c r="I5" s="11" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="11" t="s">
@@ -11179,77 +11517,77 @@
         <v>23</v>
       </c>
       <c r="AE5" s="12" t="s">
         <v>24</v>
       </c>
       <c r="AF5" s="11" t="s">
         <v>25</v>
       </c>
       <c r="AG5" s="11" t="s">
         <v>26</v>
       </c>
       <c r="AH5" s="11" t="s">
         <v>27</v>
       </c>
       <c r="AI5" s="11" t="s">
         <v>28</v>
       </c>
       <c r="AJ5" s="11" t="s">
         <v>29</v>
       </c>
       <c r="AK5" s="11" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="54" t="s">
+      <c r="A6" s="59" t="s">
         <v>14</v>
       </c>
-      <c r="B6" s="54"/>
-[...22 lines deleted...]
-      <c r="Y6" s="54"/>
+      <c r="B6" s="59"/>
+      <c r="C6" s="59"/>
+      <c r="D6" s="59"/>
+      <c r="E6" s="59"/>
+      <c r="F6" s="59"/>
+      <c r="G6" s="59"/>
+      <c r="H6" s="59"/>
+      <c r="I6" s="59"/>
+      <c r="J6" s="59"/>
+      <c r="K6" s="59"/>
+      <c r="L6" s="59"/>
+      <c r="M6" s="59"/>
+      <c r="N6" s="59"/>
+      <c r="O6" s="59"/>
+      <c r="P6" s="59"/>
+      <c r="Q6" s="59"/>
+      <c r="R6" s="59"/>
+      <c r="S6" s="59"/>
+      <c r="T6" s="59"/>
+      <c r="U6" s="59"/>
+      <c r="V6" s="59"/>
+      <c r="W6" s="59"/>
+      <c r="X6" s="59"/>
+      <c r="Y6" s="59"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="23" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="39">
         <v>10.87</v>
       </c>
       <c r="C7" s="39">
         <v>10.25</v>
       </c>
       <c r="D7" s="39">
         <v>8.77</v>
       </c>
       <c r="E7" s="39">
         <v>7.61</v>
       </c>
       <c r="F7" s="39">
         <v>6.93</v>
       </c>
       <c r="G7" s="30">
         <v>4.9000000000000004</v>
       </c>
       <c r="H7" s="29">
         <v>7.03</v>
@@ -11286,55 +11624,58 @@
       </c>
       <c r="S7" s="39">
         <v>7.1</v>
       </c>
       <c r="T7" s="39">
         <v>6.66</v>
       </c>
       <c r="U7" s="39">
         <v>6.11</v>
       </c>
       <c r="V7" s="39">
         <v>7.18</v>
       </c>
       <c r="W7" s="39">
         <v>6.77</v>
       </c>
       <c r="X7" s="39">
         <v>6.92</v>
       </c>
       <c r="Y7" s="39">
         <v>6.32</v>
       </c>
       <c r="Z7" s="39">
         <v>2.57</v>
       </c>
-      <c r="AA7" s="39">
+      <c r="AA7" s="53">
         <v>4.34</v>
       </c>
       <c r="AB7" s="39">
         <v>6.61</v>
+      </c>
+      <c r="AC7" s="39">
+        <v>6.19</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="39">
         <v>10.15</v>
       </c>
       <c r="C8" s="39">
         <v>13.09</v>
       </c>
       <c r="D8" s="39">
         <v>12.82</v>
       </c>
       <c r="E8" s="39">
         <v>10.88</v>
       </c>
       <c r="F8" s="39">
         <v>8.86</v>
       </c>
       <c r="G8" s="26">
         <v>5.81</v>
       </c>
       <c r="H8" s="29">
@@ -11378,50 +11719,53 @@
       </c>
       <c r="U8" s="39">
         <v>3.89</v>
       </c>
       <c r="V8" s="39">
         <v>4.18</v>
       </c>
       <c r="W8" s="39">
         <v>3.81</v>
       </c>
       <c r="X8" s="39">
         <v>4.07</v>
       </c>
       <c r="Y8" s="39">
         <v>3.72</v>
       </c>
       <c r="Z8" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA8" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB8" s="39">
         <v>2.2400000000000002</v>
       </c>
+      <c r="AC8" s="39">
+        <v>1.63</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E9" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F9" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G9" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H9" s="29" t="s">
         <v>0</v>
@@ -11464,50 +11808,53 @@
       </c>
       <c r="U9" s="39">
         <v>5.26</v>
       </c>
       <c r="V9" s="39">
         <v>4.6100000000000003</v>
       </c>
       <c r="W9" s="39">
         <v>4.26</v>
       </c>
       <c r="X9" s="39">
         <v>3.82</v>
       </c>
       <c r="Y9" s="39">
         <v>3.5</v>
       </c>
       <c r="Z9" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA9" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB9" s="39" t="s">
         <v>0</v>
       </c>
+      <c r="AC9" s="39" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C10" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D10" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E10" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F10" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G10" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H10" s="29" t="s">
         <v>0</v>
@@ -11550,50 +11897,53 @@
       </c>
       <c r="U10" s="39">
         <v>18.350000000000001</v>
       </c>
       <c r="V10" s="39">
         <v>16.39</v>
       </c>
       <c r="W10" s="39">
         <v>15.5</v>
       </c>
       <c r="X10" s="39">
         <v>14.18</v>
       </c>
       <c r="Y10" s="39">
         <v>13.07</v>
       </c>
       <c r="Z10" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA10" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB10" s="39" t="s">
         <v>0</v>
       </c>
+      <c r="AC10" s="39" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="39">
         <v>40</v>
       </c>
       <c r="C11" s="39">
         <v>43.48</v>
       </c>
       <c r="D11" s="39">
         <v>32.26</v>
       </c>
       <c r="E11" s="39">
         <v>21.98</v>
       </c>
       <c r="F11" s="39">
         <v>16.13</v>
       </c>
       <c r="G11" s="26">
         <v>43.48</v>
       </c>
       <c r="H11" s="29">
         <v>24.84</v>
@@ -11630,55 +11980,58 @@
       </c>
       <c r="S11" s="35" t="s">
         <v>0</v>
       </c>
       <c r="T11" s="39" t="s">
         <v>0</v>
       </c>
       <c r="U11" s="39" t="s">
         <v>0</v>
       </c>
       <c r="V11" s="39" t="s">
         <v>0</v>
       </c>
       <c r="W11" s="39" t="s">
         <v>0</v>
       </c>
       <c r="X11" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Y11" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Z11" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="AA11" s="39">
+      <c r="AA11" s="53">
         <v>34.479999999999997</v>
       </c>
       <c r="AB11" s="39">
         <v>19.61</v>
+      </c>
+      <c r="AC11" s="39">
+        <v>15.63</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="39">
         <v>83.33</v>
       </c>
       <c r="C12" s="39">
         <v>33.33</v>
       </c>
       <c r="D12" s="39">
         <v>24.39</v>
       </c>
       <c r="E12" s="39">
         <v>16.13</v>
       </c>
       <c r="F12" s="39">
         <v>13.51</v>
       </c>
       <c r="G12" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H12" s="29">
@@ -11722,50 +12075,53 @@
       </c>
       <c r="U12" s="39">
         <v>8.4700000000000006</v>
       </c>
       <c r="V12" s="39">
         <v>7.41</v>
       </c>
       <c r="W12" s="39">
         <v>6.67</v>
       </c>
       <c r="X12" s="39">
         <v>6.1</v>
       </c>
       <c r="Y12" s="39">
         <v>5.75</v>
       </c>
       <c r="Z12" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA12" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB12" s="39" t="s">
         <v>0</v>
       </c>
+      <c r="AC12" s="39" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="29" t="s">
         <v>0</v>
@@ -11808,50 +12164,53 @@
       </c>
       <c r="U13" s="39" t="s">
         <v>0</v>
       </c>
       <c r="V13" s="39">
         <v>8.6999999999999993</v>
       </c>
       <c r="W13" s="39">
         <v>8</v>
       </c>
       <c r="X13" s="39">
         <v>7.3</v>
       </c>
       <c r="Y13" s="39">
         <v>6.71</v>
       </c>
       <c r="Z13" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA13" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB13" s="39" t="s">
         <v>0</v>
       </c>
+      <c r="AC13" s="39" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D14" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E14" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F14" s="39">
         <v>5.41</v>
       </c>
       <c r="G14" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H14" s="29">
         <v>3.92</v>
@@ -11894,50 +12253,53 @@
       </c>
       <c r="U14" s="39">
         <v>8.3000000000000007</v>
       </c>
       <c r="V14" s="39">
         <v>11.24</v>
       </c>
       <c r="W14" s="39">
         <v>10.17</v>
       </c>
       <c r="X14" s="39">
         <v>9.23</v>
       </c>
       <c r="Y14" s="39">
         <v>8.36</v>
       </c>
       <c r="Z14" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA14" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB14" s="39" t="s">
         <v>0</v>
       </c>
+      <c r="AC14" s="39" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G15" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H15" s="29" t="s">
         <v>0</v>
@@ -11980,50 +12342,53 @@
       </c>
       <c r="U15" s="39">
         <v>11.9</v>
       </c>
       <c r="V15" s="39">
         <v>10.99</v>
       </c>
       <c r="W15" s="39">
         <v>9.6199999999999992</v>
       </c>
       <c r="X15" s="39">
         <v>8.93</v>
       </c>
       <c r="Y15" s="39">
         <v>8.1999999999999993</v>
       </c>
       <c r="Z15" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA15" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB15" s="39" t="s">
         <v>0</v>
       </c>
+      <c r="AC15" s="39" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H16" s="29" t="s">
         <v>0</v>
@@ -12060,58 +12425,61 @@
       </c>
       <c r="S16" s="13">
         <v>22.22</v>
       </c>
       <c r="T16" s="39">
         <v>16.95</v>
       </c>
       <c r="U16" s="13">
         <v>14.6</v>
       </c>
       <c r="V16" s="13">
         <v>26.49</v>
       </c>
       <c r="W16" s="39">
         <v>24.54</v>
       </c>
       <c r="X16" s="39">
         <v>23.67</v>
       </c>
       <c r="Y16" s="39">
         <v>21.62</v>
       </c>
       <c r="Z16" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="AA16" s="39">
+      <c r="AA16" s="53">
         <v>43.48</v>
       </c>
       <c r="AB16" s="39">
         <v>66.67</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="39">
+        <v>66.67</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H17" s="29" t="s">
         <v>0</v>
       </c>
       <c r="I17" s="29" t="s">
@@ -12152,52 +12520,55 @@
       </c>
       <c r="U17" s="13" t="s">
         <v>0</v>
       </c>
       <c r="V17" s="13" t="s">
         <v>0</v>
       </c>
       <c r="W17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="X17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Y17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Z17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB17" s="39" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="39" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C18" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D18" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="39">
         <v>8.26</v>
       </c>
       <c r="F18" s="39">
         <v>12.82</v>
       </c>
       <c r="G18" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H18" s="29">
         <v>9.26</v>
       </c>
       <c r="I18" s="39">
@@ -12238,52 +12609,55 @@
       </c>
       <c r="U18" s="13">
         <v>4.33</v>
       </c>
       <c r="V18" s="13">
         <v>3.88</v>
       </c>
       <c r="W18" s="39">
         <v>3.5</v>
       </c>
       <c r="X18" s="39">
         <v>3.22</v>
       </c>
       <c r="Y18" s="39">
         <v>2.92</v>
       </c>
       <c r="Z18" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA18" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB18" s="39">
         <v>12.05</v>
       </c>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18" s="39">
+        <v>9.17</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="39">
         <v>166.67</v>
       </c>
       <c r="C19" s="39">
         <v>76.92</v>
       </c>
       <c r="D19" s="39">
         <v>52.63</v>
       </c>
       <c r="E19" s="39">
         <v>40</v>
       </c>
       <c r="F19" s="39">
         <v>27.03</v>
       </c>
       <c r="G19" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H19" s="29">
         <v>17.239999999999998</v>
       </c>
       <c r="I19" s="39">
@@ -12324,52 +12698,55 @@
       </c>
       <c r="U19" s="13" t="s">
         <v>0</v>
       </c>
       <c r="V19" s="13" t="s">
         <v>0</v>
       </c>
       <c r="W19" s="39" t="s">
         <v>0</v>
       </c>
       <c r="X19" s="39">
         <v>23.53</v>
       </c>
       <c r="Y19" s="39">
         <v>22.47</v>
       </c>
       <c r="Z19" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA19" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB19" s="39">
         <v>52.63</v>
       </c>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19" s="39">
+        <v>35.71</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D20" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E20" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F20" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G20" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H20" s="29" t="s">
         <v>0</v>
       </c>
       <c r="I20" s="29" t="s">
@@ -12410,52 +12787,55 @@
       </c>
       <c r="U20" s="13">
         <v>9.09</v>
       </c>
       <c r="V20" s="13">
         <v>8</v>
       </c>
       <c r="W20" s="39">
         <v>7.09</v>
       </c>
       <c r="X20" s="39">
         <v>6.41</v>
       </c>
       <c r="Y20" s="39">
         <v>5.81</v>
       </c>
       <c r="Z20" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA20" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB20" s="39" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="39" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C21" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D21" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E21" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F21" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G21" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H21" s="29" t="s">
         <v>0</v>
       </c>
       <c r="I21" s="29" t="s">
@@ -12490,90 +12870,91 @@
       </c>
       <c r="S21" s="13">
         <v>21.28</v>
       </c>
       <c r="T21" s="39">
         <v>16.670000000000002</v>
       </c>
       <c r="U21" s="13">
         <v>14.35</v>
       </c>
       <c r="V21" s="13">
         <v>17.239999999999998</v>
       </c>
       <c r="W21" s="39">
         <v>19.84</v>
       </c>
       <c r="X21" s="39">
         <v>18.05</v>
       </c>
       <c r="Y21" s="39">
         <v>16.5</v>
       </c>
       <c r="Z21" s="39">
         <v>50</v>
       </c>
-      <c r="AA21" s="39">
+      <c r="AA21" s="53">
         <v>30.3</v>
       </c>
       <c r="AB21" s="39">
         <v>16.670000000000002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="55" t="s">
+      <c r="AC21" s="39">
+        <v>22.22</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
+      <c r="A22" s="60" t="s">
         <v>15</v>
       </c>
-      <c r="B22" s="55"/>
-[...27 lines deleted...]
-    <row r="23" spans="1:28">
+      <c r="B22" s="60"/>
+      <c r="C22" s="60"/>
+      <c r="D22" s="60"/>
+      <c r="E22" s="60"/>
+      <c r="F22" s="60"/>
+      <c r="G22" s="60"/>
+      <c r="H22" s="60"/>
+      <c r="I22" s="60"/>
+      <c r="J22" s="60"/>
+      <c r="K22" s="60"/>
+      <c r="L22" s="60"/>
+      <c r="M22" s="60"/>
+      <c r="N22" s="60"/>
+      <c r="O22" s="60"/>
+      <c r="P22" s="60"/>
+      <c r="Q22" s="60"/>
+      <c r="R22" s="60"/>
+      <c r="S22" s="60"/>
+      <c r="T22" s="60"/>
+      <c r="U22" s="60"/>
+      <c r="V22" s="60"/>
+      <c r="W22" s="60"/>
+      <c r="X22" s="60"/>
+      <c r="Y22" s="60"/>
+      <c r="AC22" s="39"/>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="39">
         <v>12.5</v>
       </c>
       <c r="C23" s="39">
         <v>13.22</v>
       </c>
       <c r="D23" s="39">
         <v>12.36</v>
       </c>
       <c r="E23" s="39">
         <v>10.34</v>
       </c>
       <c r="F23" s="39">
         <v>9.2899999999999991</v>
       </c>
       <c r="G23" s="30">
         <v>5.0999999999999996</v>
       </c>
       <c r="H23" s="29">
         <v>9.69</v>
       </c>
       <c r="I23" s="39">
@@ -12614,52 +12995,55 @@
       </c>
       <c r="U23" s="13">
         <v>5.26</v>
       </c>
       <c r="V23" s="13">
         <v>5.29</v>
       </c>
       <c r="W23" s="39">
         <v>4.8099999999999996</v>
       </c>
       <c r="X23" s="39">
         <v>4.91</v>
       </c>
       <c r="Y23" s="39">
         <v>4.47</v>
       </c>
       <c r="Z23" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA23" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB23" s="39">
         <v>3.9</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="39">
+        <v>2.81</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="39">
         <v>10.15</v>
       </c>
       <c r="C24" s="39">
         <v>13.09</v>
       </c>
       <c r="D24" s="39">
         <v>12.82</v>
       </c>
       <c r="E24" s="39">
         <v>10.88</v>
       </c>
       <c r="F24" s="39">
         <v>8.86</v>
       </c>
       <c r="G24" s="26">
         <v>5.81</v>
       </c>
       <c r="H24" s="29">
         <v>9.7899999999999991</v>
       </c>
       <c r="I24" s="39">
@@ -12700,52 +13084,55 @@
       </c>
       <c r="U24" s="13">
         <v>3.89</v>
       </c>
       <c r="V24" s="13">
         <v>4.18</v>
       </c>
       <c r="W24" s="39">
         <v>3.81</v>
       </c>
       <c r="X24" s="39">
         <v>4.07</v>
       </c>
       <c r="Y24" s="39">
         <v>3.72</v>
       </c>
       <c r="Z24" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA24" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB24" s="39">
         <v>2.2400000000000002</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="39">
+        <v>1.63</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="39">
         <v>142.86000000000001</v>
       </c>
       <c r="C25" s="39">
         <v>62.5</v>
       </c>
       <c r="D25" s="39">
         <v>37.04</v>
       </c>
       <c r="E25" s="39">
         <v>22.73</v>
       </c>
       <c r="F25" s="39">
         <v>18.52</v>
       </c>
       <c r="G25" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H25" s="29">
         <v>15.38</v>
       </c>
       <c r="I25" s="39">
@@ -12786,52 +13173,55 @@
       </c>
       <c r="U25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="V25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="W25" s="39" t="s">
         <v>0</v>
       </c>
       <c r="X25" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Y25" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Z25" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA25" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB25" s="39" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="39" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G26" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="29" t="s">
         <v>0</v>
       </c>
       <c r="I26" s="29" t="s">
@@ -12872,52 +13262,55 @@
       </c>
       <c r="U26" s="13" t="s">
         <v>0</v>
       </c>
       <c r="V26" s="13" t="s">
         <v>0</v>
       </c>
       <c r="W26" s="39" t="s">
         <v>0</v>
       </c>
       <c r="X26" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Y26" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Z26" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA26" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB26" s="39" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26" s="39" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C27" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D27" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E27" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F27" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G27" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H27" s="29" t="s">
         <v>0</v>
       </c>
       <c r="I27" s="29" t="s">
@@ -12958,52 +13351,55 @@
       </c>
       <c r="U27" s="13">
         <v>28.57</v>
       </c>
       <c r="V27" s="13">
         <v>25.32</v>
       </c>
       <c r="W27" s="39">
         <v>23.81</v>
       </c>
       <c r="X27" s="39">
         <v>22.73</v>
       </c>
       <c r="Y27" s="39">
         <v>20.62</v>
       </c>
       <c r="Z27" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA27" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB27" s="39">
         <v>66.67</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="39">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B28" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D28" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E28" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F28" s="39">
         <v>16.670000000000002</v>
       </c>
       <c r="G28" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H28" s="29">
         <v>13.33</v>
       </c>
       <c r="I28" s="39">
@@ -13044,84 +13440,85 @@
       </c>
       <c r="U28" s="13">
         <v>11.76</v>
       </c>
       <c r="V28" s="13">
         <v>11.11</v>
       </c>
       <c r="W28" s="39">
         <v>9.8000000000000007</v>
       </c>
       <c r="X28" s="39">
         <v>8.85</v>
       </c>
       <c r="Y28" s="39">
         <v>7.81</v>
       </c>
       <c r="Z28" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA28" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB28" s="39" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="56" t="s">
+      <c r="AC28" s="39" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
+      <c r="A29" s="61" t="s">
         <v>16</v>
       </c>
-      <c r="B29" s="56"/>
-[...24 lines deleted...]
-      <c r="AA29" s="39"/>
+      <c r="B29" s="61"/>
+      <c r="C29" s="61"/>
+      <c r="D29" s="61"/>
+      <c r="E29" s="61"/>
+      <c r="F29" s="61"/>
+      <c r="G29" s="61"/>
+      <c r="H29" s="61"/>
+      <c r="I29" s="61"/>
+      <c r="J29" s="61"/>
+      <c r="K29" s="61"/>
+      <c r="L29" s="61"/>
+      <c r="M29" s="61"/>
+      <c r="N29" s="61"/>
+      <c r="O29" s="61"/>
+      <c r="P29" s="61"/>
+      <c r="Q29" s="61"/>
+      <c r="R29" s="61"/>
+      <c r="S29" s="61"/>
+      <c r="T29" s="61"/>
+      <c r="U29" s="61"/>
+      <c r="V29" s="61"/>
+      <c r="W29" s="61"/>
+      <c r="X29" s="61"/>
+      <c r="Y29" s="61"/>
       <c r="AB29" s="39"/>
     </row>
-    <row r="30" spans="1:28">
+    <row r="30" spans="1:29">
       <c r="A30" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="39">
         <v>9.09</v>
       </c>
       <c r="C30" s="39">
         <v>7.08</v>
       </c>
       <c r="D30" s="39">
         <v>4.9400000000000004</v>
       </c>
       <c r="E30" s="39">
         <v>4.7699999999999996</v>
       </c>
       <c r="F30" s="39">
         <v>4.5999999999999996</v>
       </c>
       <c r="G30" s="26">
         <v>4.72</v>
       </c>
       <c r="H30" s="29">
         <v>4.54</v>
       </c>
       <c r="I30" s="39">
@@ -13153,61 +13550,64 @@
       </c>
       <c r="R30" s="35">
         <v>7.42</v>
       </c>
       <c r="S30" s="35">
         <v>7</v>
       </c>
       <c r="T30" s="35">
         <v>7.21</v>
       </c>
       <c r="U30" s="35">
         <v>6.94</v>
       </c>
       <c r="V30" s="35">
         <v>8.99</v>
       </c>
       <c r="W30" s="39">
         <v>8.6300000000000008</v>
       </c>
       <c r="X30" s="39">
         <v>8.81</v>
       </c>
       <c r="Y30" s="39">
         <v>8.09</v>
       </c>
-      <c r="Z30" s="39">
+      <c r="Z30" s="20">
         <v>5.24</v>
       </c>
-      <c r="AA30" s="39">
+      <c r="AA30" s="54">
         <v>8.7200000000000006</v>
       </c>
       <c r="AB30" s="39">
         <v>9.16</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="39">
+        <v>9.4600000000000009</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B31" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C31" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D31" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E31" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F31" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G31" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H31" s="29" t="s">
         <v>0</v>
       </c>
       <c r="I31" s="39" t="s">
@@ -13248,52 +13648,55 @@
       </c>
       <c r="U31" s="35">
         <v>5.26</v>
       </c>
       <c r="V31" s="35">
         <v>4.6100000000000003</v>
       </c>
       <c r="W31" s="39">
         <v>4.26</v>
       </c>
       <c r="X31" s="39">
         <v>3.82</v>
       </c>
       <c r="Y31" s="39">
         <v>3.5</v>
       </c>
       <c r="Z31" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA31" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB31" s="39" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="39" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C32" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D32" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E32" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F32" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G32" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H32" s="29" t="s">
         <v>0</v>
       </c>
       <c r="I32" s="39" t="s">
@@ -13334,52 +13737,55 @@
       </c>
       <c r="U32" s="35">
         <v>18.350000000000001</v>
       </c>
       <c r="V32" s="35">
         <v>16.39</v>
       </c>
       <c r="W32" s="39">
         <v>15.5</v>
       </c>
       <c r="X32" s="39">
         <v>14.18</v>
       </c>
       <c r="Y32" s="39">
         <v>13.07</v>
       </c>
       <c r="Z32" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA32" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB32" s="39" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32" s="39" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C33" s="39">
         <v>33.33</v>
       </c>
       <c r="D33" s="39">
         <v>28.57</v>
       </c>
       <c r="E33" s="39">
         <v>21.28</v>
       </c>
       <c r="F33" s="39">
         <v>14.29</v>
       </c>
       <c r="G33" s="39">
         <v>58.82</v>
       </c>
       <c r="H33" s="39">
         <v>31.25</v>
       </c>
       <c r="I33" s="39">
@@ -13414,58 +13820,61 @@
       </c>
       <c r="S33" s="35" t="s">
         <v>0</v>
       </c>
       <c r="T33" s="35" t="s">
         <v>0</v>
       </c>
       <c r="U33" s="35" t="s">
         <v>0</v>
       </c>
       <c r="V33" s="35" t="s">
         <v>0</v>
       </c>
       <c r="W33" s="39" t="s">
         <v>0</v>
       </c>
       <c r="X33" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Y33" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Z33" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="AA33" s="39">
+      <c r="AA33" s="54">
         <v>50</v>
       </c>
       <c r="AB33" s="39">
         <v>29.41</v>
       </c>
-    </row>
-    <row r="34" spans="1:28">
+      <c r="AC33" s="39">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
       <c r="A34" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="39">
         <v>83.33</v>
       </c>
       <c r="C34" s="39">
         <v>33.33</v>
       </c>
       <c r="D34" s="39">
         <v>24.39</v>
       </c>
       <c r="E34" s="39">
         <v>16.13</v>
       </c>
       <c r="F34" s="39">
         <v>13.51</v>
       </c>
       <c r="G34" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H34" s="39">
         <v>9.43</v>
       </c>
       <c r="I34" s="39">
@@ -13506,52 +13915,55 @@
       </c>
       <c r="U34" s="35">
         <v>8.4700000000000006</v>
       </c>
       <c r="V34" s="35">
         <v>7.41</v>
       </c>
       <c r="W34" s="39">
         <v>6.67</v>
       </c>
       <c r="X34" s="39">
         <v>6.1</v>
       </c>
       <c r="Y34" s="39">
         <v>5.75</v>
       </c>
       <c r="Z34" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA34" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB34" s="39" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34" s="39" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="I35" s="39" t="s">
@@ -13592,52 +14004,55 @@
       </c>
       <c r="U35" s="35" t="s">
         <v>0</v>
       </c>
       <c r="V35" s="35">
         <v>8.6999999999999993</v>
       </c>
       <c r="W35" s="39">
         <v>8</v>
       </c>
       <c r="X35" s="39">
         <v>7.3</v>
       </c>
       <c r="Y35" s="39">
         <v>6.71</v>
       </c>
       <c r="Z35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB35" s="39" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35" s="39" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B36" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C36" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D36" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E36" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F36" s="39">
         <v>5.41</v>
       </c>
       <c r="G36" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H36" s="39">
         <v>3.92</v>
       </c>
       <c r="I36" s="39">
@@ -13678,52 +14093,55 @@
       </c>
       <c r="U36" s="35">
         <v>8.3000000000000007</v>
       </c>
       <c r="V36" s="35">
         <v>11.24</v>
       </c>
       <c r="W36" s="39">
         <v>10.17</v>
       </c>
       <c r="X36" s="39">
         <v>9.23</v>
       </c>
       <c r="Y36" s="39">
         <v>8.36</v>
       </c>
       <c r="Z36" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA36" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB36" s="39" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="37" spans="1:28">
+      <c r="AC36" s="39" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
       <c r="A37" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C37" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D37" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E37" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F37" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G37" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H37" s="39" t="s">
         <v>0</v>
       </c>
       <c r="I37" s="39">
@@ -13764,52 +14182,55 @@
       </c>
       <c r="U37" s="35">
         <v>20.41</v>
       </c>
       <c r="V37" s="35">
         <v>18.87</v>
       </c>
       <c r="W37" s="39">
         <v>17.239999999999998</v>
       </c>
       <c r="X37" s="39">
         <v>15.87</v>
       </c>
       <c r="Y37" s="39">
         <v>14.71</v>
       </c>
       <c r="Z37" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA37" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB37" s="39" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="38" spans="1:28">
+      <c r="AC37" s="39" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29">
       <c r="A38" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C38" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D38" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E38" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F38" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G38" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H38" s="39" t="s">
         <v>0</v>
       </c>
       <c r="I38" s="39" t="s">
@@ -13844,58 +14265,61 @@
       </c>
       <c r="S38" s="35" t="s">
         <v>0</v>
       </c>
       <c r="T38" s="35" t="s">
         <v>0</v>
       </c>
       <c r="U38" s="35" t="s">
         <v>0</v>
       </c>
       <c r="V38" s="35">
         <v>27.78</v>
       </c>
       <c r="W38" s="39">
         <v>25.32</v>
       </c>
       <c r="X38" s="39">
         <v>24.69</v>
       </c>
       <c r="Y38" s="39">
         <v>22.73</v>
       </c>
       <c r="Z38" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="AA38" s="39">
+      <c r="AA38" s="54">
         <v>83.33</v>
       </c>
       <c r="AB38" s="39">
         <v>66.67</v>
       </c>
-    </row>
-    <row r="39" spans="1:28">
+      <c r="AC38" s="39">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29">
       <c r="A39" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="I39" s="39" t="s">
@@ -13936,52 +14360,55 @@
       </c>
       <c r="U39" s="35" t="s">
         <v>0</v>
       </c>
       <c r="V39" s="35" t="s">
         <v>0</v>
       </c>
       <c r="W39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="X39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Y39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Z39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB39" s="39" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="40" spans="1:28">
+      <c r="AC39" s="39" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29">
       <c r="A40" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B40" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C40" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D40" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E40" s="39">
         <v>13.51</v>
       </c>
       <c r="F40" s="39">
         <v>10.42</v>
       </c>
       <c r="G40" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H40" s="39">
         <v>7.09</v>
       </c>
       <c r="I40" s="39">
@@ -14022,52 +14449,55 @@
       </c>
       <c r="U40" s="35" t="s">
         <v>0</v>
       </c>
       <c r="V40" s="35" t="s">
         <v>0</v>
       </c>
       <c r="W40" s="39" t="s">
         <v>0</v>
       </c>
       <c r="X40" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Y40" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Z40" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA40" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB40" s="39">
         <v>16.13</v>
       </c>
-    </row>
-    <row r="41" spans="1:28">
+      <c r="AC40" s="39">
+        <v>12.5</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29">
       <c r="A41" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B41" s="39">
         <v>166.67</v>
       </c>
       <c r="C41" s="39">
         <v>76.92</v>
       </c>
       <c r="D41" s="39">
         <v>52.63</v>
       </c>
       <c r="E41" s="39">
         <v>40</v>
       </c>
       <c r="F41" s="39">
         <v>27.03</v>
       </c>
       <c r="G41" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H41" s="39">
         <v>17.239999999999998</v>
       </c>
       <c r="I41" s="39">
@@ -14108,52 +14538,55 @@
       </c>
       <c r="U41" s="35" t="s">
         <v>0</v>
       </c>
       <c r="V41" s="35" t="s">
         <v>0</v>
       </c>
       <c r="W41" s="39" t="s">
         <v>0</v>
       </c>
       <c r="X41" s="39">
         <v>23.53</v>
       </c>
       <c r="Y41" s="39">
         <v>22.47</v>
       </c>
       <c r="Z41" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA41" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB41" s="39">
         <v>52.63</v>
       </c>
-    </row>
-    <row r="42" spans="1:28">
+      <c r="AC41" s="39">
+        <v>35.71</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29">
       <c r="A42" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B42" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C42" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D42" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E42" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F42" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G42" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H42" s="39" t="s">
         <v>0</v>
       </c>
       <c r="I42" s="39" t="s">
@@ -14194,52 +14627,55 @@
       </c>
       <c r="U42" s="35">
         <v>9.09</v>
       </c>
       <c r="V42" s="35">
         <v>8</v>
       </c>
       <c r="W42" s="39">
         <v>7.09</v>
       </c>
       <c r="X42" s="39">
         <v>6.41</v>
       </c>
       <c r="Y42" s="39">
         <v>5.81</v>
       </c>
       <c r="Z42" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA42" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB42" s="39" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="43" spans="1:28" s="47" customFormat="1">
+      <c r="AC42" s="39" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29" s="47" customFormat="1">
       <c r="A43" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B43" s="40" t="s">
         <v>0</v>
       </c>
       <c r="C43" s="40" t="s">
         <v>0</v>
       </c>
       <c r="D43" s="40" t="s">
         <v>0</v>
       </c>
       <c r="E43" s="40" t="s">
         <v>0</v>
       </c>
       <c r="F43" s="40" t="s">
         <v>0</v>
       </c>
       <c r="G43" s="40" t="s">
         <v>0</v>
       </c>
       <c r="H43" s="40" t="s">
         <v>0</v>
       </c>
       <c r="I43" s="40" t="s">
@@ -14274,74 +14710,77 @@
       </c>
       <c r="S43" s="22">
         <v>21.28</v>
       </c>
       <c r="T43" s="22">
         <v>16.670000000000002</v>
       </c>
       <c r="U43" s="22">
         <v>14.35</v>
       </c>
       <c r="V43" s="22">
         <v>17.239999999999998</v>
       </c>
       <c r="W43" s="40">
         <v>19.84</v>
       </c>
       <c r="X43" s="40">
         <v>18.05</v>
       </c>
       <c r="Y43" s="40">
         <v>16.5</v>
       </c>
       <c r="Z43" s="40">
         <v>50</v>
       </c>
-      <c r="AA43" s="40">
+      <c r="AA43" s="55">
         <v>30.3</v>
       </c>
       <c r="AB43" s="40">
         <v>16.670000000000002</v>
       </c>
-    </row>
-    <row r="44" spans="1:28">
+      <c r="AC43" s="40">
+        <v>22.22</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29">
       <c r="A44" s="16" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="AJ3:AK3"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="X3:Y3"/>
     <mergeCell ref="A4:A5"/>
-    <mergeCell ref="AJ3:AK3"/>
-[...3 lines deleted...]
-    <mergeCell ref="A6:Y6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>The number of deaths</vt:lpstr>
       <vt:lpstr>General mortality rate</vt:lpstr>
       <vt:lpstr>The number of deceased infants </vt:lpstr>