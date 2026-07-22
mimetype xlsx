--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -4,64 +4,64 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23256" windowHeight="12348" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23256" windowHeight="12348" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="The number of deaths" sheetId="1" r:id="rId1"/>
     <sheet name="General mortality rate" sheetId="2" r:id="rId2"/>
     <sheet name="The number of deceased infants " sheetId="4" r:id="rId3"/>
     <sheet name="Infant mortality rate " sheetId="5" r:id="rId4"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1593" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1638" uniqueCount="49">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -523,73 +523,73 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -869,180 +869,180 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView topLeftCell="L7" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="AB7" sqref="AB7:AC43"/>
+    <sheetView topLeftCell="L16" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <selection activeCell="AD7" sqref="AD7:AD43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="28.6640625" style="8" customWidth="1"/>
     <col min="2" max="2" width="6.5546875" style="8" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.109375" style="8" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.5546875" style="8" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.33203125" style="8" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4" style="8" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="4.44140625" style="8" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="3.88671875" style="8" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="8" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.88671875" style="8" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.6640625" style="8" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="8.33203125" style="8" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.5546875" style="8" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.109375" style="8" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.5546875" style="8" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.33203125" style="8" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4" style="8" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="4.44140625" style="8" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="3.88671875" style="8" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="6" style="8" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.88671875" style="8" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.6640625" style="8" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="8.33203125" style="8" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.109375" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" s="17" customFormat="1" ht="13.2">
-      <c r="A1" s="58" t="s">
+      <c r="A1" s="61" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="58"/>
-[...22 lines deleted...]
-      <c r="Y1" s="58"/>
+      <c r="B1" s="61"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
+      <c r="H1" s="61"/>
+      <c r="I1" s="61"/>
+      <c r="J1" s="61"/>
+      <c r="K1" s="61"/>
+      <c r="L1" s="61"/>
+      <c r="M1" s="61"/>
+      <c r="N1" s="61"/>
+      <c r="O1" s="61"/>
+      <c r="P1" s="61"/>
+      <c r="Q1" s="61"/>
+      <c r="R1" s="61"/>
+      <c r="S1" s="61"/>
+      <c r="T1" s="61"/>
+      <c r="U1" s="61"/>
+      <c r="V1" s="61"/>
+      <c r="W1" s="61"/>
+      <c r="X1" s="61"/>
+      <c r="Y1" s="61"/>
     </row>
     <row r="2" spans="1:37" s="17" customFormat="1">
       <c r="A2" s="46"/>
       <c r="B2" s="46"/>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="46"/>
       <c r="I2" s="46"/>
       <c r="J2" s="46"/>
       <c r="K2" s="46"/>
       <c r="L2" s="46"/>
       <c r="M2" s="46"/>
     </row>
     <row r="3" spans="1:37" s="17" customFormat="1">
       <c r="B3" s="46"/>
       <c r="Y3" s="15"/>
       <c r="AK3" s="15" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="62"/>
-      <c r="B4" s="56">
+      <c r="A4" s="57"/>
+      <c r="B4" s="59">
         <v>2024</v>
       </c>
-      <c r="C4" s="57"/>
-[...10 lines deleted...]
-      <c r="N4" s="56">
+      <c r="C4" s="60"/>
+      <c r="D4" s="60"/>
+      <c r="E4" s="60"/>
+      <c r="F4" s="60"/>
+      <c r="G4" s="60"/>
+      <c r="H4" s="60"/>
+      <c r="I4" s="60"/>
+      <c r="J4" s="60"/>
+      <c r="K4" s="60"/>
+      <c r="L4" s="60"/>
+      <c r="M4" s="60"/>
+      <c r="N4" s="59">
         <v>2025</v>
       </c>
-      <c r="O4" s="57"/>
-[...10 lines deleted...]
-      <c r="Z4" s="56">
+      <c r="O4" s="60"/>
+      <c r="P4" s="60"/>
+      <c r="Q4" s="60"/>
+      <c r="R4" s="60"/>
+      <c r="S4" s="60"/>
+      <c r="T4" s="60"/>
+      <c r="U4" s="60"/>
+      <c r="V4" s="60"/>
+      <c r="W4" s="60"/>
+      <c r="X4" s="60"/>
+      <c r="Y4" s="60"/>
+      <c r="Z4" s="59">
         <v>2026</v>
       </c>
-      <c r="AA4" s="57"/>
-[...9 lines deleted...]
-      <c r="AK4" s="57"/>
+      <c r="AA4" s="60"/>
+      <c r="AB4" s="60"/>
+      <c r="AC4" s="60"/>
+      <c r="AD4" s="60"/>
+      <c r="AE4" s="60"/>
+      <c r="AF4" s="60"/>
+      <c r="AG4" s="60"/>
+      <c r="AH4" s="60"/>
+      <c r="AI4" s="60"/>
+      <c r="AJ4" s="60"/>
+      <c r="AK4" s="60"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="63"/>
+      <c r="A5" s="58"/>
       <c r="B5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="11" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="11" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="11" t="s">
@@ -1109,77 +1109,77 @@
         <v>5</v>
       </c>
       <c r="AE5" s="11" t="s">
         <v>6</v>
       </c>
       <c r="AF5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="AG5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="AH5" s="11" t="s">
         <v>9</v>
       </c>
       <c r="AI5" s="11" t="s">
         <v>10</v>
       </c>
       <c r="AJ5" s="11" t="s">
         <v>11</v>
       </c>
       <c r="AK5" s="11" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="59" t="s">
+      <c r="A6" s="62" t="s">
         <v>14</v>
       </c>
-      <c r="B6" s="59"/>
-[...22 lines deleted...]
-      <c r="Y6" s="59"/>
+      <c r="B6" s="62"/>
+      <c r="C6" s="62"/>
+      <c r="D6" s="62"/>
+      <c r="E6" s="62"/>
+      <c r="F6" s="62"/>
+      <c r="G6" s="62"/>
+      <c r="H6" s="62"/>
+      <c r="I6" s="62"/>
+      <c r="J6" s="62"/>
+      <c r="K6" s="62"/>
+      <c r="L6" s="62"/>
+      <c r="M6" s="62"/>
+      <c r="N6" s="62"/>
+      <c r="O6" s="62"/>
+      <c r="P6" s="62"/>
+      <c r="Q6" s="62"/>
+      <c r="R6" s="62"/>
+      <c r="S6" s="62"/>
+      <c r="T6" s="62"/>
+      <c r="U6" s="62"/>
+      <c r="V6" s="62"/>
+      <c r="W6" s="62"/>
+      <c r="X6" s="62"/>
+      <c r="Y6" s="62"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="23" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="5">
         <v>621</v>
       </c>
       <c r="C7" s="5">
         <v>479</v>
       </c>
       <c r="D7" s="5">
         <v>473</v>
       </c>
       <c r="E7" s="5">
         <v>508</v>
       </c>
       <c r="F7" s="5">
         <v>513</v>
       </c>
       <c r="G7" s="26">
         <v>485</v>
       </c>
       <c r="H7" s="5">
         <v>488</v>
@@ -1225,50 +1225,53 @@
       </c>
       <c r="V7" s="36">
         <v>496</v>
       </c>
       <c r="W7" s="36">
         <v>506</v>
       </c>
       <c r="X7" s="36">
         <v>495</v>
       </c>
       <c r="Y7" s="36">
         <v>534</v>
       </c>
       <c r="Z7" s="50">
         <v>514</v>
       </c>
       <c r="AA7" s="50">
         <v>395</v>
       </c>
       <c r="AB7" s="50">
         <v>549</v>
       </c>
       <c r="AC7" s="50">
         <v>542</v>
       </c>
+      <c r="AD7" s="5">
+        <v>456</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="5">
         <v>247</v>
       </c>
       <c r="C8" s="5">
         <v>205</v>
       </c>
       <c r="D8" s="5">
         <v>204</v>
       </c>
       <c r="E8" s="5">
         <v>211</v>
       </c>
       <c r="F8" s="5">
         <v>213</v>
       </c>
       <c r="G8" s="26">
         <v>186</v>
       </c>
       <c r="H8" s="5">
         <v>204</v>
@@ -1314,50 +1317,53 @@
       </c>
       <c r="V8" s="36">
         <v>200</v>
       </c>
       <c r="W8" s="36">
         <v>211</v>
       </c>
       <c r="X8" s="36">
         <v>221</v>
       </c>
       <c r="Y8" s="36">
         <v>212</v>
       </c>
       <c r="Z8" s="50">
         <v>222</v>
       </c>
       <c r="AA8" s="50">
         <v>160</v>
       </c>
       <c r="AB8" s="50">
         <v>188</v>
       </c>
       <c r="AC8" s="50">
         <v>254</v>
       </c>
+      <c r="AD8" s="5">
+        <v>187</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="5">
         <v>38</v>
       </c>
       <c r="C9" s="5">
         <v>31</v>
       </c>
       <c r="D9" s="5">
         <v>33</v>
       </c>
       <c r="E9" s="5">
         <v>32</v>
       </c>
       <c r="F9" s="5">
         <v>39</v>
       </c>
       <c r="G9" s="26">
         <v>26</v>
       </c>
       <c r="H9" s="5">
         <v>29</v>
@@ -1403,50 +1409,53 @@
       </c>
       <c r="V9" s="36">
         <v>30</v>
       </c>
       <c r="W9" s="36">
         <v>43</v>
       </c>
       <c r="X9" s="36">
         <v>25</v>
       </c>
       <c r="Y9" s="36">
         <v>34</v>
       </c>
       <c r="Z9" s="50">
         <v>34</v>
       </c>
       <c r="AA9" s="50">
         <v>35</v>
       </c>
       <c r="AB9" s="50">
         <v>39</v>
       </c>
       <c r="AC9" s="50">
         <v>38</v>
       </c>
+      <c r="AD9" s="5">
+        <v>21</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="5">
         <v>15</v>
       </c>
       <c r="C10" s="5">
         <v>7</v>
       </c>
       <c r="D10" s="5">
         <v>8</v>
       </c>
       <c r="E10" s="5">
         <v>13</v>
       </c>
       <c r="F10" s="5">
         <v>10</v>
       </c>
       <c r="G10" s="26">
         <v>9</v>
       </c>
       <c r="H10" s="5">
         <v>7</v>
@@ -1492,50 +1501,53 @@
       </c>
       <c r="V10" s="36">
         <v>7</v>
       </c>
       <c r="W10" s="36">
         <v>5</v>
       </c>
       <c r="X10" s="36">
         <v>10</v>
       </c>
       <c r="Y10" s="36">
         <v>8</v>
       </c>
       <c r="Z10" s="50">
         <v>10</v>
       </c>
       <c r="AA10" s="50">
         <v>14</v>
       </c>
       <c r="AB10" s="50">
         <v>7</v>
       </c>
       <c r="AC10" s="50">
         <v>8</v>
       </c>
+      <c r="AD10" s="5">
+        <v>12</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="5">
         <v>42</v>
       </c>
       <c r="C11" s="5">
         <v>23</v>
       </c>
       <c r="D11" s="5">
         <v>21</v>
       </c>
       <c r="E11" s="5">
         <v>36</v>
       </c>
       <c r="F11" s="5">
         <v>24</v>
       </c>
       <c r="G11" s="26">
         <v>34</v>
       </c>
       <c r="H11" s="5">
         <v>30</v>
@@ -1581,50 +1593,53 @@
       </c>
       <c r="V11" s="36">
         <v>23</v>
       </c>
       <c r="W11" s="36">
         <v>28</v>
       </c>
       <c r="X11" s="36">
         <v>24</v>
       </c>
       <c r="Y11" s="36">
         <v>29</v>
       </c>
       <c r="Z11" s="50">
         <v>26</v>
       </c>
       <c r="AA11" s="50">
         <v>13</v>
       </c>
       <c r="AB11" s="50">
         <v>36</v>
       </c>
       <c r="AC11" s="50">
         <v>32</v>
       </c>
+      <c r="AD11" s="5">
+        <v>22</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="5">
         <v>32</v>
       </c>
       <c r="C12" s="5">
         <v>11</v>
       </c>
       <c r="D12" s="5">
         <v>19</v>
       </c>
       <c r="E12" s="5">
         <v>23</v>
       </c>
       <c r="F12" s="5">
         <v>18</v>
       </c>
       <c r="G12" s="26">
         <v>29</v>
       </c>
       <c r="H12" s="5">
         <v>19</v>
@@ -1670,50 +1685,53 @@
       </c>
       <c r="V12" s="36">
         <v>27</v>
       </c>
       <c r="W12" s="36">
         <v>16</v>
       </c>
       <c r="X12" s="36">
         <v>17</v>
       </c>
       <c r="Y12" s="36">
         <v>16</v>
       </c>
       <c r="Z12" s="50">
         <v>23</v>
       </c>
       <c r="AA12" s="50">
         <v>9</v>
       </c>
       <c r="AB12" s="50">
         <v>28</v>
       </c>
       <c r="AC12" s="50">
         <v>22</v>
       </c>
+      <c r="AD12" s="5">
+        <v>15</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="5">
         <v>27</v>
       </c>
       <c r="C13" s="5">
         <v>18</v>
       </c>
       <c r="D13" s="5">
         <v>22</v>
       </c>
       <c r="E13" s="5">
         <v>18</v>
       </c>
       <c r="F13" s="5">
         <v>19</v>
       </c>
       <c r="G13" s="26">
         <v>15</v>
       </c>
       <c r="H13" s="5">
         <v>20</v>
@@ -1759,50 +1777,53 @@
       </c>
       <c r="V13" s="36">
         <v>20</v>
       </c>
       <c r="W13" s="36">
         <v>24</v>
       </c>
       <c r="X13" s="36">
         <v>19</v>
       </c>
       <c r="Y13" s="36">
         <v>20</v>
       </c>
       <c r="Z13" s="50">
         <v>15</v>
       </c>
       <c r="AA13" s="50">
         <v>13</v>
       </c>
       <c r="AB13" s="50">
         <v>18</v>
       </c>
       <c r="AC13" s="50">
         <v>15</v>
       </c>
+      <c r="AD13" s="5">
+        <v>13</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="5">
         <v>54</v>
       </c>
       <c r="C14" s="5">
         <v>43</v>
       </c>
       <c r="D14" s="5">
         <v>36</v>
       </c>
       <c r="E14" s="5">
         <v>32</v>
       </c>
       <c r="F14" s="5">
         <v>42</v>
       </c>
       <c r="G14" s="26">
         <v>38</v>
       </c>
       <c r="H14" s="5">
         <v>39</v>
@@ -1848,50 +1869,53 @@
       </c>
       <c r="V14" s="36">
         <v>34</v>
       </c>
       <c r="W14" s="36">
         <v>43</v>
       </c>
       <c r="X14" s="36">
         <v>42</v>
       </c>
       <c r="Y14" s="36">
         <v>39</v>
       </c>
       <c r="Z14" s="50">
         <v>42</v>
       </c>
       <c r="AA14" s="50">
         <v>40</v>
       </c>
       <c r="AB14" s="50">
         <v>62</v>
       </c>
       <c r="AC14" s="50">
         <v>41</v>
       </c>
+      <c r="AD14" s="5">
+        <v>52</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="5">
         <v>12</v>
       </c>
       <c r="C15" s="5">
         <v>19</v>
       </c>
       <c r="D15" s="5">
         <v>14</v>
       </c>
       <c r="E15" s="5">
         <v>18</v>
       </c>
       <c r="F15" s="5">
         <v>12</v>
       </c>
       <c r="G15" s="26">
         <v>21</v>
       </c>
       <c r="H15" s="5">
         <v>23</v>
@@ -1937,50 +1961,53 @@
       </c>
       <c r="V15" s="36">
         <v>18</v>
       </c>
       <c r="W15" s="36">
         <v>17</v>
       </c>
       <c r="X15" s="36">
         <v>9</v>
       </c>
       <c r="Y15" s="36">
         <v>21</v>
       </c>
       <c r="Z15" s="50">
         <v>17</v>
       </c>
       <c r="AA15" s="50">
         <v>15</v>
       </c>
       <c r="AB15" s="50">
         <v>18</v>
       </c>
       <c r="AC15" s="50">
         <v>18</v>
       </c>
+      <c r="AD15" s="5">
+        <v>16</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="5">
         <v>31</v>
       </c>
       <c r="C16" s="5">
         <v>23</v>
       </c>
       <c r="D16" s="5">
         <v>11</v>
       </c>
       <c r="E16" s="5">
         <v>21</v>
       </c>
       <c r="F16" s="5">
         <v>28</v>
       </c>
       <c r="G16" s="26">
         <v>19</v>
       </c>
       <c r="H16" s="5">
         <v>22</v>
@@ -2026,52 +2053,55 @@
       </c>
       <c r="V16" s="36">
         <v>16</v>
       </c>
       <c r="W16" s="36">
         <v>24</v>
       </c>
       <c r="X16" s="36">
         <v>11</v>
       </c>
       <c r="Y16" s="36">
         <v>27</v>
       </c>
       <c r="Z16" s="50">
         <v>15</v>
       </c>
       <c r="AA16" s="50">
         <v>15</v>
       </c>
       <c r="AB16" s="50">
         <v>21</v>
       </c>
       <c r="AC16" s="50">
         <v>12</v>
       </c>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16" s="5">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="5">
         <v>19</v>
       </c>
       <c r="C17" s="5">
         <v>22</v>
       </c>
       <c r="D17" s="5">
         <v>24</v>
       </c>
       <c r="E17" s="5">
         <v>19</v>
       </c>
       <c r="F17" s="5">
         <v>26</v>
       </c>
       <c r="G17" s="26">
         <v>27</v>
       </c>
       <c r="H17" s="5">
         <v>19</v>
       </c>
       <c r="I17" s="36">
@@ -2115,52 +2145,55 @@
       </c>
       <c r="V17" s="36">
         <v>27</v>
       </c>
       <c r="W17" s="36">
         <v>17</v>
       </c>
       <c r="X17" s="36">
         <v>24</v>
       </c>
       <c r="Y17" s="36">
         <v>25</v>
       </c>
       <c r="Z17" s="50">
         <v>25</v>
       </c>
       <c r="AA17" s="50">
         <v>22</v>
       </c>
       <c r="AB17" s="50">
         <v>26</v>
       </c>
       <c r="AC17" s="50">
         <v>22</v>
       </c>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17" s="5">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="5">
         <v>43</v>
       </c>
       <c r="C18" s="5">
         <v>36</v>
       </c>
       <c r="D18" s="5">
         <v>36</v>
       </c>
       <c r="E18" s="5">
         <v>35</v>
       </c>
       <c r="F18" s="5">
         <v>33</v>
       </c>
       <c r="G18" s="26">
         <v>34</v>
       </c>
       <c r="H18" s="5">
         <v>28</v>
       </c>
       <c r="I18" s="36">
@@ -2204,52 +2237,55 @@
       </c>
       <c r="V18" s="36">
         <v>39</v>
       </c>
       <c r="W18" s="36">
         <v>36</v>
       </c>
       <c r="X18" s="36">
         <v>37</v>
       </c>
       <c r="Y18" s="36">
         <v>39</v>
       </c>
       <c r="Z18" s="50">
         <v>38</v>
       </c>
       <c r="AA18" s="50">
         <v>25</v>
       </c>
       <c r="AB18" s="50">
         <v>44</v>
       </c>
       <c r="AC18" s="50">
         <v>25</v>
       </c>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="5">
         <v>18</v>
       </c>
       <c r="C19" s="5">
         <v>8</v>
       </c>
       <c r="D19" s="5">
         <v>9</v>
       </c>
       <c r="E19" s="5">
         <v>7</v>
       </c>
       <c r="F19" s="5">
         <v>11</v>
       </c>
       <c r="G19" s="26">
         <v>7</v>
       </c>
       <c r="H19" s="5">
         <v>7</v>
       </c>
       <c r="I19" s="36">
@@ -2293,52 +2329,55 @@
       </c>
       <c r="V19" s="36">
         <v>6</v>
       </c>
       <c r="W19" s="36">
         <v>10</v>
       </c>
       <c r="X19" s="36">
         <v>12</v>
       </c>
       <c r="Y19" s="36">
         <v>13</v>
       </c>
       <c r="Z19" s="50">
         <v>8</v>
       </c>
       <c r="AA19" s="50">
         <v>10</v>
       </c>
       <c r="AB19" s="50">
         <v>11</v>
       </c>
       <c r="AC19" s="50">
         <v>10</v>
       </c>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="5">
         <v>7</v>
       </c>
       <c r="C20" s="5">
         <v>4</v>
       </c>
       <c r="D20" s="5">
         <v>12</v>
       </c>
       <c r="E20" s="5">
         <v>10</v>
       </c>
       <c r="F20" s="5">
         <v>6</v>
       </c>
       <c r="G20" s="26">
         <v>11</v>
       </c>
       <c r="H20" s="5">
         <v>7</v>
       </c>
       <c r="I20" s="36">
@@ -2382,52 +2421,55 @@
       </c>
       <c r="V20" s="36">
         <v>13</v>
       </c>
       <c r="W20" s="36">
         <v>8</v>
       </c>
       <c r="X20" s="36">
         <v>6</v>
       </c>
       <c r="Y20" s="36">
         <v>7</v>
       </c>
       <c r="Z20" s="50">
         <v>6</v>
       </c>
       <c r="AA20" s="50">
         <v>8</v>
       </c>
       <c r="AB20" s="50">
         <v>9</v>
       </c>
       <c r="AC20" s="50">
         <v>8</v>
       </c>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20" s="5">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="5">
         <v>36</v>
       </c>
       <c r="C21" s="5">
         <v>29</v>
       </c>
       <c r="D21" s="5">
         <v>24</v>
       </c>
       <c r="E21" s="5">
         <v>33</v>
       </c>
       <c r="F21" s="5">
         <v>32</v>
       </c>
       <c r="G21" s="26">
         <v>29</v>
       </c>
       <c r="H21" s="5">
         <v>34</v>
       </c>
       <c r="I21" s="36">
@@ -2471,85 +2513,88 @@
       </c>
       <c r="V21" s="36">
         <v>36</v>
       </c>
       <c r="W21" s="36">
         <v>24</v>
       </c>
       <c r="X21" s="36">
         <v>38</v>
       </c>
       <c r="Y21" s="36">
         <v>44</v>
       </c>
       <c r="Z21" s="50">
         <v>33</v>
       </c>
       <c r="AA21" s="50">
         <v>16</v>
       </c>
       <c r="AB21" s="50">
         <v>42</v>
       </c>
       <c r="AC21" s="50">
         <v>37</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="60" t="s">
+      <c r="AD21" s="5">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30">
+      <c r="A22" s="63" t="s">
         <v>15</v>
       </c>
-      <c r="B22" s="60"/>
-[...22 lines deleted...]
-      <c r="Y22" s="60"/>
+      <c r="B22" s="63"/>
+      <c r="C22" s="63"/>
+      <c r="D22" s="63"/>
+      <c r="E22" s="63"/>
+      <c r="F22" s="63"/>
+      <c r="G22" s="63"/>
+      <c r="H22" s="63"/>
+      <c r="I22" s="63"/>
+      <c r="J22" s="63"/>
+      <c r="K22" s="63"/>
+      <c r="L22" s="63"/>
+      <c r="M22" s="63"/>
+      <c r="N22" s="63"/>
+      <c r="O22" s="63"/>
+      <c r="P22" s="63"/>
+      <c r="Q22" s="63"/>
+      <c r="R22" s="63"/>
+      <c r="S22" s="63"/>
+      <c r="T22" s="63"/>
+      <c r="U22" s="63"/>
+      <c r="V22" s="63"/>
+      <c r="W22" s="63"/>
+      <c r="X22" s="63"/>
+      <c r="Y22" s="63"/>
       <c r="Z22" s="47"/>
       <c r="AA22" s="47"/>
       <c r="AB22" s="47"/>
       <c r="AC22" s="50"/>
     </row>
-    <row r="23" spans="1:29">
+    <row r="23" spans="1:30">
       <c r="A23" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="5">
         <v>295</v>
       </c>
       <c r="C23" s="5">
         <v>248</v>
       </c>
       <c r="D23" s="5">
         <v>228</v>
       </c>
       <c r="E23" s="5">
         <v>223</v>
       </c>
       <c r="F23" s="5">
         <v>249</v>
       </c>
       <c r="G23" s="26">
         <v>222</v>
       </c>
       <c r="H23" s="5">
         <v>251</v>
       </c>
       <c r="I23" s="36">
@@ -2593,52 +2638,55 @@
       </c>
       <c r="V23" s="36">
         <v>233</v>
       </c>
       <c r="W23" s="36">
         <v>262</v>
       </c>
       <c r="X23" s="36">
         <v>247</v>
       </c>
       <c r="Y23" s="36">
         <v>261</v>
       </c>
       <c r="Z23" s="50">
         <v>250</v>
       </c>
       <c r="AA23" s="50">
         <v>190</v>
       </c>
       <c r="AB23" s="50">
         <v>232</v>
       </c>
       <c r="AC23" s="50">
         <v>281</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23" s="5">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="5">
         <v>247</v>
       </c>
       <c r="C24" s="5">
         <v>205</v>
       </c>
       <c r="D24" s="5">
         <v>204</v>
       </c>
       <c r="E24" s="5">
         <v>189</v>
       </c>
       <c r="F24" s="5">
         <v>213</v>
       </c>
       <c r="G24" s="26">
         <v>186</v>
       </c>
       <c r="H24" s="5">
         <v>204</v>
       </c>
       <c r="I24" s="36">
@@ -2682,52 +2730,55 @@
       </c>
       <c r="V24" s="36">
         <v>200</v>
       </c>
       <c r="W24" s="36">
         <v>211</v>
       </c>
       <c r="X24" s="36">
         <v>221</v>
       </c>
       <c r="Y24" s="36">
         <v>212</v>
       </c>
       <c r="Z24" s="50">
         <v>222</v>
       </c>
       <c r="AA24" s="50">
         <v>160</v>
       </c>
       <c r="AB24" s="50">
         <v>188</v>
       </c>
       <c r="AC24" s="50">
         <v>254</v>
       </c>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24" s="5">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="5">
         <v>15</v>
       </c>
       <c r="C25" s="5">
         <v>6</v>
       </c>
       <c r="D25" s="5">
         <v>5</v>
       </c>
       <c r="E25" s="5">
         <v>17</v>
       </c>
       <c r="F25" s="5">
         <v>9</v>
       </c>
       <c r="G25" s="26">
         <v>9</v>
       </c>
       <c r="H25" s="5">
         <v>11</v>
       </c>
       <c r="I25" s="36">
@@ -2771,52 +2822,55 @@
       </c>
       <c r="V25" s="36">
         <v>3</v>
       </c>
       <c r="W25" s="36">
         <v>13</v>
       </c>
       <c r="X25" s="36">
         <v>5</v>
       </c>
       <c r="Y25" s="36">
         <v>9</v>
       </c>
       <c r="Z25" s="50">
         <v>3</v>
       </c>
       <c r="AA25" s="50">
         <v>5</v>
       </c>
       <c r="AB25" s="50">
         <v>11</v>
       </c>
       <c r="AC25" s="50">
         <v>8</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25" s="5">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="5">
         <v>7</v>
       </c>
       <c r="C26" s="5">
         <v>8</v>
       </c>
       <c r="D26" s="5">
         <v>7</v>
       </c>
       <c r="E26" s="5">
         <v>3</v>
       </c>
       <c r="F26" s="5">
         <v>2</v>
       </c>
       <c r="G26" s="26">
         <v>8</v>
       </c>
       <c r="H26" s="5">
         <v>16</v>
       </c>
       <c r="I26" s="36">
@@ -2860,52 +2914,55 @@
       </c>
       <c r="V26" s="36">
         <v>7</v>
       </c>
       <c r="W26" s="36">
         <v>10</v>
       </c>
       <c r="X26" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y26" s="36">
         <v>10</v>
       </c>
       <c r="Z26" s="50">
         <v>5</v>
       </c>
       <c r="AA26" s="50">
         <v>6</v>
       </c>
       <c r="AB26" s="50">
         <v>8</v>
       </c>
       <c r="AC26" s="50">
         <v>4</v>
       </c>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="5">
         <v>12</v>
       </c>
       <c r="C27" s="5">
         <v>14</v>
       </c>
       <c r="D27" s="5">
         <v>3</v>
       </c>
       <c r="E27" s="5">
         <v>5</v>
       </c>
       <c r="F27" s="5">
         <v>11</v>
       </c>
       <c r="G27" s="26">
         <v>7</v>
       </c>
       <c r="H27" s="5">
         <v>12</v>
       </c>
       <c r="I27" s="36">
@@ -2949,52 +3006,55 @@
       </c>
       <c r="V27" s="36">
         <v>5</v>
       </c>
       <c r="W27" s="36">
         <v>15</v>
       </c>
       <c r="X27" s="36">
         <v>7</v>
       </c>
       <c r="Y27" s="36">
         <v>10</v>
       </c>
       <c r="Z27" s="50">
         <v>4</v>
       </c>
       <c r="AA27" s="50">
         <v>7</v>
       </c>
       <c r="AB27" s="50">
         <v>7</v>
       </c>
       <c r="AC27" s="50">
         <v>4</v>
       </c>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B28" s="5">
         <v>14</v>
       </c>
       <c r="C28" s="5">
         <v>15</v>
       </c>
       <c r="D28" s="5">
         <v>9</v>
       </c>
       <c r="E28" s="5">
         <v>9</v>
       </c>
       <c r="F28" s="5">
         <v>14</v>
       </c>
       <c r="G28" s="26">
         <v>12</v>
       </c>
       <c r="H28" s="5">
         <v>8</v>
       </c>
       <c r="I28" s="36">
@@ -3038,85 +3098,88 @@
       </c>
       <c r="V28" s="36">
         <v>18</v>
       </c>
       <c r="W28" s="36">
         <v>13</v>
       </c>
       <c r="X28" s="36">
         <v>14</v>
       </c>
       <c r="Y28" s="36">
         <v>20</v>
       </c>
       <c r="Z28" s="50">
         <v>16</v>
       </c>
       <c r="AA28" s="50">
         <v>12</v>
       </c>
       <c r="AB28" s="50">
         <v>18</v>
       </c>
       <c r="AC28" s="50">
         <v>11</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="61" t="s">
+      <c r="AD28" s="5">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
+      <c r="A29" s="56" t="s">
         <v>16</v>
       </c>
-      <c r="B29" s="61"/>
-[...22 lines deleted...]
-      <c r="Y29" s="61"/>
+      <c r="B29" s="56"/>
+      <c r="C29" s="56"/>
+      <c r="D29" s="56"/>
+      <c r="E29" s="56"/>
+      <c r="F29" s="56"/>
+      <c r="G29" s="56"/>
+      <c r="H29" s="56"/>
+      <c r="I29" s="56"/>
+      <c r="J29" s="56"/>
+      <c r="K29" s="56"/>
+      <c r="L29" s="56"/>
+      <c r="M29" s="56"/>
+      <c r="N29" s="56"/>
+      <c r="O29" s="56"/>
+      <c r="P29" s="56"/>
+      <c r="Q29" s="56"/>
+      <c r="R29" s="56"/>
+      <c r="S29" s="56"/>
+      <c r="T29" s="56"/>
+      <c r="U29" s="56"/>
+      <c r="V29" s="56"/>
+      <c r="W29" s="56"/>
+      <c r="X29" s="56"/>
+      <c r="Y29" s="56"/>
       <c r="Z29" s="47"/>
       <c r="AA29" s="47"/>
       <c r="AB29" s="47"/>
       <c r="AC29" s="50"/>
     </row>
-    <row r="30" spans="1:29">
+    <row r="30" spans="1:30">
       <c r="A30" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="5">
         <v>326</v>
       </c>
       <c r="C30" s="5">
         <v>231</v>
       </c>
       <c r="D30" s="5">
         <v>245</v>
       </c>
       <c r="E30" s="5">
         <v>265</v>
       </c>
       <c r="F30" s="5">
         <v>264</v>
       </c>
       <c r="G30" s="26">
         <v>263</v>
       </c>
       <c r="H30" s="5">
         <v>237</v>
       </c>
       <c r="I30" s="37">
@@ -3160,52 +3223,55 @@
       </c>
       <c r="V30" s="37">
         <v>263</v>
       </c>
       <c r="W30" s="37">
         <v>244</v>
       </c>
       <c r="X30" s="36">
         <v>248</v>
       </c>
       <c r="Y30" s="36">
         <v>273</v>
       </c>
       <c r="Z30" s="50">
         <v>264</v>
       </c>
       <c r="AA30" s="50">
         <v>205</v>
       </c>
       <c r="AB30" s="50">
         <v>317</v>
       </c>
       <c r="AC30" s="50">
         <v>261</v>
       </c>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30" s="5">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B31" s="5">
         <v>38</v>
       </c>
       <c r="C31" s="5">
         <v>31</v>
       </c>
       <c r="D31" s="5">
         <v>33</v>
       </c>
       <c r="E31" s="5">
         <v>32</v>
       </c>
       <c r="F31" s="5">
         <v>39</v>
       </c>
       <c r="G31" s="26">
         <v>26</v>
       </c>
       <c r="H31" s="5">
         <v>29</v>
       </c>
       <c r="I31" s="37">
@@ -3249,52 +3315,55 @@
       </c>
       <c r="V31" s="37">
         <v>30</v>
       </c>
       <c r="W31" s="37">
         <v>43</v>
       </c>
       <c r="X31" s="36">
         <v>25</v>
       </c>
       <c r="Y31" s="36">
         <v>34</v>
       </c>
       <c r="Z31" s="50">
         <v>34</v>
       </c>
       <c r="AA31" s="50">
         <v>35</v>
       </c>
       <c r="AB31" s="50">
         <v>39</v>
       </c>
       <c r="AC31" s="50">
         <v>38</v>
       </c>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31" s="5">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="5">
         <v>15</v>
       </c>
       <c r="C32" s="5">
         <v>7</v>
       </c>
       <c r="D32" s="5">
         <v>8</v>
       </c>
       <c r="E32" s="5">
         <v>13</v>
       </c>
       <c r="F32" s="5">
         <v>10</v>
       </c>
       <c r="G32" s="26">
         <v>9</v>
       </c>
       <c r="H32" s="5">
         <v>7</v>
       </c>
       <c r="I32" s="37">
@@ -3338,52 +3407,55 @@
       </c>
       <c r="V32" s="37">
         <v>7</v>
       </c>
       <c r="W32" s="37">
         <v>5</v>
       </c>
       <c r="X32" s="36">
         <v>10</v>
       </c>
       <c r="Y32" s="36">
         <v>8</v>
       </c>
       <c r="Z32" s="50">
         <v>10</v>
       </c>
       <c r="AA32" s="50">
         <v>14</v>
       </c>
       <c r="AB32" s="50">
         <v>7</v>
       </c>
       <c r="AC32" s="50">
         <v>8</v>
       </c>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32" s="5">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="5">
         <v>27</v>
       </c>
       <c r="C33" s="5">
         <v>17</v>
       </c>
       <c r="D33" s="5">
         <v>16</v>
       </c>
       <c r="E33" s="5">
         <v>23</v>
       </c>
       <c r="F33" s="5">
         <v>15</v>
       </c>
       <c r="G33" s="26">
         <v>25</v>
       </c>
       <c r="H33" s="5">
         <v>19</v>
       </c>
       <c r="I33" s="37">
@@ -3427,52 +3499,55 @@
       </c>
       <c r="V33" s="37">
         <v>20</v>
       </c>
       <c r="W33" s="37">
         <v>15</v>
       </c>
       <c r="X33" s="36">
         <v>19</v>
       </c>
       <c r="Y33" s="36">
         <v>20</v>
       </c>
       <c r="Z33" s="50">
         <v>23</v>
       </c>
       <c r="AA33" s="50">
         <v>8</v>
       </c>
       <c r="AB33" s="50">
         <v>25</v>
       </c>
       <c r="AC33" s="50">
         <v>24</v>
       </c>
-    </row>
-    <row r="34" spans="1:29">
+      <c r="AD33" s="5">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30">
       <c r="A34" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="5">
         <v>32</v>
       </c>
       <c r="C34" s="5">
         <v>11</v>
       </c>
       <c r="D34" s="5">
         <v>19</v>
       </c>
       <c r="E34" s="5">
         <v>23</v>
       </c>
       <c r="F34" s="5">
         <v>18</v>
       </c>
       <c r="G34" s="26">
         <v>29</v>
       </c>
       <c r="H34" s="5">
         <v>19</v>
       </c>
       <c r="I34" s="37">
@@ -3516,52 +3591,55 @@
       </c>
       <c r="V34" s="37">
         <v>27</v>
       </c>
       <c r="W34" s="37">
         <v>16</v>
       </c>
       <c r="X34" s="36">
         <v>17</v>
       </c>
       <c r="Y34" s="36">
         <v>16</v>
       </c>
       <c r="Z34" s="50">
         <v>23</v>
       </c>
       <c r="AA34" s="50">
         <v>9</v>
       </c>
       <c r="AB34" s="50">
         <v>28</v>
       </c>
       <c r="AC34" s="50">
         <v>22</v>
       </c>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34" s="5">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B35" s="5">
         <v>27</v>
       </c>
       <c r="C35" s="5">
         <v>18</v>
       </c>
       <c r="D35" s="5">
         <v>22</v>
       </c>
       <c r="E35" s="5">
         <v>18</v>
       </c>
       <c r="F35" s="5">
         <v>19</v>
       </c>
       <c r="G35" s="26">
         <v>15</v>
       </c>
       <c r="H35" s="5">
         <v>20</v>
       </c>
       <c r="I35" s="37">
@@ -3605,52 +3683,55 @@
       </c>
       <c r="V35" s="37">
         <v>20</v>
       </c>
       <c r="W35" s="37">
         <v>24</v>
       </c>
       <c r="X35" s="36">
         <v>19</v>
       </c>
       <c r="Y35" s="36">
         <v>20</v>
       </c>
       <c r="Z35" s="50">
         <v>15</v>
       </c>
       <c r="AA35" s="50">
         <v>13</v>
       </c>
       <c r="AB35" s="50">
         <v>18</v>
       </c>
       <c r="AC35" s="50">
         <v>15</v>
       </c>
-    </row>
-    <row r="36" spans="1:29">
+      <c r="AD35" s="5">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B36" s="5">
         <v>54</v>
       </c>
       <c r="C36" s="5">
         <v>43</v>
       </c>
       <c r="D36" s="5">
         <v>36</v>
       </c>
       <c r="E36" s="5">
         <v>32</v>
       </c>
       <c r="F36" s="5">
         <v>42</v>
       </c>
       <c r="G36" s="26">
         <v>38</v>
       </c>
       <c r="H36" s="5">
         <v>39</v>
       </c>
       <c r="I36" s="37">
@@ -3694,52 +3775,55 @@
       </c>
       <c r="V36" s="37">
         <v>34</v>
       </c>
       <c r="W36" s="37">
         <v>43</v>
       </c>
       <c r="X36" s="36">
         <v>42</v>
       </c>
       <c r="Y36" s="36">
         <v>39</v>
       </c>
       <c r="Z36" s="50">
         <v>42</v>
       </c>
       <c r="AA36" s="50">
         <v>40</v>
       </c>
       <c r="AB36" s="50">
         <v>62</v>
       </c>
       <c r="AC36" s="50">
         <v>41</v>
       </c>
-    </row>
-    <row r="37" spans="1:29">
+      <c r="AD36" s="5">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30">
       <c r="A37" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="5">
         <v>5</v>
       </c>
       <c r="C37" s="5">
         <v>11</v>
       </c>
       <c r="D37" s="5">
         <v>7</v>
       </c>
       <c r="E37" s="5">
         <v>14</v>
       </c>
       <c r="F37" s="5">
         <v>10</v>
       </c>
       <c r="G37" s="26">
         <v>13</v>
       </c>
       <c r="H37" s="5">
         <v>7</v>
       </c>
       <c r="I37" s="37">
@@ -3783,52 +3867,55 @@
       </c>
       <c r="V37" s="37">
         <v>11</v>
       </c>
       <c r="W37" s="37">
         <v>7</v>
       </c>
       <c r="X37" s="36">
         <v>9</v>
       </c>
       <c r="Y37" s="36">
         <v>11</v>
       </c>
       <c r="Z37" s="50">
         <v>12</v>
       </c>
       <c r="AA37" s="50">
         <v>9</v>
       </c>
       <c r="AB37" s="50">
         <v>10</v>
       </c>
       <c r="AC37" s="50">
         <v>14</v>
       </c>
-    </row>
-    <row r="38" spans="1:29">
+      <c r="AD37" s="5">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30">
       <c r="A38" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="5">
         <v>19</v>
       </c>
       <c r="C38" s="5">
         <v>9</v>
       </c>
       <c r="D38" s="5">
         <v>8</v>
       </c>
       <c r="E38" s="5">
         <v>14</v>
       </c>
       <c r="F38" s="5">
         <v>17</v>
       </c>
       <c r="G38" s="26">
         <v>12</v>
       </c>
       <c r="H38" s="5">
         <v>10</v>
       </c>
       <c r="I38" s="37">
@@ -3872,52 +3959,55 @@
       </c>
       <c r="V38" s="37">
         <v>11</v>
       </c>
       <c r="W38" s="37">
         <v>9</v>
       </c>
       <c r="X38" s="36">
         <v>4</v>
       </c>
       <c r="Y38" s="36">
         <v>17</v>
       </c>
       <c r="Z38" s="50">
         <v>11</v>
       </c>
       <c r="AA38" s="50">
         <v>8</v>
       </c>
       <c r="AB38" s="50">
         <v>14</v>
       </c>
       <c r="AC38" s="50">
         <v>8</v>
       </c>
-    </row>
-    <row r="39" spans="1:29">
+      <c r="AD38" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B39" s="5">
         <v>19</v>
       </c>
       <c r="C39" s="5">
         <v>22</v>
       </c>
       <c r="D39" s="5">
         <v>24</v>
       </c>
       <c r="E39" s="5">
         <v>19</v>
       </c>
       <c r="F39" s="5">
         <v>26</v>
       </c>
       <c r="G39" s="26">
         <v>27</v>
       </c>
       <c r="H39" s="5">
         <v>19</v>
       </c>
       <c r="I39" s="37">
@@ -3961,52 +4051,55 @@
       </c>
       <c r="V39" s="37">
         <v>27</v>
       </c>
       <c r="W39" s="37">
         <v>17</v>
       </c>
       <c r="X39" s="36">
         <v>24</v>
       </c>
       <c r="Y39" s="36">
         <v>25</v>
       </c>
       <c r="Z39" s="50">
         <v>25</v>
       </c>
       <c r="AA39" s="50">
         <v>22</v>
       </c>
       <c r="AB39" s="50">
         <v>26</v>
       </c>
       <c r="AC39" s="50">
         <v>22</v>
       </c>
-    </row>
-    <row r="40" spans="1:29">
+      <c r="AD39" s="5">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B40" s="5">
         <v>29</v>
       </c>
       <c r="C40" s="5">
         <v>21</v>
       </c>
       <c r="D40" s="5">
         <v>27</v>
       </c>
       <c r="E40" s="5">
         <v>27</v>
       </c>
       <c r="F40" s="5">
         <v>19</v>
       </c>
       <c r="G40" s="26">
         <v>22</v>
       </c>
       <c r="H40" s="5">
         <v>20</v>
       </c>
       <c r="I40" s="37">
@@ -4050,52 +4143,55 @@
       </c>
       <c r="V40" s="37">
         <v>21</v>
       </c>
       <c r="W40" s="37">
         <v>23</v>
       </c>
       <c r="X40" s="36">
         <v>23</v>
       </c>
       <c r="Y40" s="36">
         <v>19</v>
       </c>
       <c r="Z40" s="50">
         <v>22</v>
       </c>
       <c r="AA40" s="50">
         <v>13</v>
       </c>
       <c r="AB40" s="50">
         <v>26</v>
       </c>
       <c r="AC40" s="50">
         <v>14</v>
       </c>
-    </row>
-    <row r="41" spans="1:29">
+      <c r="AD40" s="5">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B41" s="5">
         <v>18</v>
       </c>
       <c r="C41" s="5">
         <v>8</v>
       </c>
       <c r="D41" s="5">
         <v>9</v>
       </c>
       <c r="E41" s="5">
         <v>7</v>
       </c>
       <c r="F41" s="5">
         <v>11</v>
       </c>
       <c r="G41" s="26">
         <v>7</v>
       </c>
       <c r="H41" s="5">
         <v>7</v>
       </c>
       <c r="I41" s="37">
@@ -4139,52 +4235,55 @@
       </c>
       <c r="V41" s="37">
         <v>6</v>
       </c>
       <c r="W41" s="37">
         <v>10</v>
       </c>
       <c r="X41" s="36">
         <v>12</v>
       </c>
       <c r="Y41" s="36">
         <v>13</v>
       </c>
       <c r="Z41" s="50">
         <v>8</v>
       </c>
       <c r="AA41" s="50">
         <v>10</v>
       </c>
       <c r="AB41" s="50">
         <v>11</v>
       </c>
       <c r="AC41" s="50">
         <v>10</v>
       </c>
-    </row>
-    <row r="42" spans="1:29" s="47" customFormat="1">
+      <c r="AD41" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30" s="47" customFormat="1">
       <c r="A42" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B42" s="5">
         <v>7</v>
       </c>
       <c r="C42" s="5">
         <v>4</v>
       </c>
       <c r="D42" s="5">
         <v>12</v>
       </c>
       <c r="E42" s="5">
         <v>10</v>
       </c>
       <c r="F42" s="5">
         <v>6</v>
       </c>
       <c r="G42" s="26">
         <v>11</v>
       </c>
       <c r="H42" s="5">
         <v>7</v>
       </c>
       <c r="I42" s="37">
@@ -4228,52 +4327,55 @@
       </c>
       <c r="V42" s="37">
         <v>13</v>
       </c>
       <c r="W42" s="37">
         <v>8</v>
       </c>
       <c r="X42" s="36">
         <v>6</v>
       </c>
       <c r="Y42" s="36">
         <v>7</v>
       </c>
       <c r="Z42" s="50">
         <v>6</v>
       </c>
       <c r="AA42" s="50">
         <v>8</v>
       </c>
       <c r="AB42" s="50">
         <v>9</v>
       </c>
       <c r="AC42" s="50">
         <v>8</v>
       </c>
-    </row>
-    <row r="43" spans="1:29" s="47" customFormat="1">
+      <c r="AD42" s="5">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30" s="47" customFormat="1">
       <c r="A43" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B43" s="6">
         <v>36</v>
       </c>
       <c r="C43" s="6">
         <v>29</v>
       </c>
       <c r="D43" s="6">
         <v>24</v>
       </c>
       <c r="E43" s="6">
         <v>33</v>
       </c>
       <c r="F43" s="6">
         <v>32</v>
       </c>
       <c r="G43" s="27">
         <v>29</v>
       </c>
       <c r="H43" s="27">
         <v>34</v>
       </c>
       <c r="I43" s="38">
@@ -4317,197 +4419,200 @@
       </c>
       <c r="V43" s="38">
         <v>36</v>
       </c>
       <c r="W43" s="38">
         <v>24</v>
       </c>
       <c r="X43" s="49">
         <v>38</v>
       </c>
       <c r="Y43" s="49">
         <v>44</v>
       </c>
       <c r="Z43" s="51">
         <v>33</v>
       </c>
       <c r="AA43" s="51">
         <v>16</v>
       </c>
       <c r="AB43" s="51">
         <v>42</v>
       </c>
       <c r="AC43" s="51">
         <v>37</v>
       </c>
-    </row>
-    <row r="44" spans="1:29">
+      <c r="AD43" s="6">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" s="18" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A6:Y6"/>
+    <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
-    <mergeCell ref="A1:Y1"/>
-[...1 lines deleted...]
-    <mergeCell ref="A22:Y22"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
     <sheetView topLeftCell="N1" workbookViewId="0">
-      <selection activeCell="AB7" sqref="AB7:AC43"/>
+      <selection activeCell="AD7" sqref="AD7:AD43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="27.88671875" style="8" customWidth="1"/>
     <col min="2" max="2" width="6.5546875" style="8" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.109375" style="8" bestFit="1" customWidth="1"/>
     <col min="4" max="9" width="7" style="8" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.88671875" style="8" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7" style="8" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="8.33203125" style="8" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.5546875" style="8" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.109375" style="8" bestFit="1" customWidth="1"/>
     <col min="16" max="21" width="7" style="8" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.88671875" style="8" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7" style="8" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="8.33203125" style="8" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.109375" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="58" t="s">
+      <c r="A1" s="61" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="58"/>
-[...22 lines deleted...]
-      <c r="Y1" s="58"/>
+      <c r="B1" s="61"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
+      <c r="H1" s="61"/>
+      <c r="I1" s="61"/>
+      <c r="J1" s="61"/>
+      <c r="K1" s="61"/>
+      <c r="L1" s="61"/>
+      <c r="M1" s="61"/>
+      <c r="N1" s="61"/>
+      <c r="O1" s="61"/>
+      <c r="P1" s="61"/>
+      <c r="Q1" s="61"/>
+      <c r="R1" s="61"/>
+      <c r="S1" s="61"/>
+      <c r="T1" s="61"/>
+      <c r="U1" s="61"/>
+      <c r="V1" s="61"/>
+      <c r="W1" s="61"/>
+      <c r="X1" s="61"/>
+      <c r="Y1" s="61"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="46"/>
       <c r="B2" s="46"/>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="46"/>
       <c r="I2" s="46"/>
       <c r="J2" s="46"/>
       <c r="K2" s="46"/>
       <c r="L2" s="46"/>
       <c r="M2" s="46"/>
     </row>
     <row r="3" spans="1:37">
       <c r="X3" s="64"/>
       <c r="Y3" s="64"/>
       <c r="AJ3" s="64" t="s">
         <v>34</v>
       </c>
       <c r="AK3" s="64"/>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="62"/>
-      <c r="B4" s="56">
+      <c r="A4" s="57"/>
+      <c r="B4" s="59">
         <v>2024</v>
       </c>
-      <c r="C4" s="57"/>
-[...10 lines deleted...]
-      <c r="N4" s="56">
+      <c r="C4" s="60"/>
+      <c r="D4" s="60"/>
+      <c r="E4" s="60"/>
+      <c r="F4" s="60"/>
+      <c r="G4" s="60"/>
+      <c r="H4" s="60"/>
+      <c r="I4" s="60"/>
+      <c r="J4" s="60"/>
+      <c r="K4" s="60"/>
+      <c r="L4" s="60"/>
+      <c r="M4" s="60"/>
+      <c r="N4" s="59">
         <v>2025</v>
       </c>
-      <c r="O4" s="57"/>
-[...10 lines deleted...]
-      <c r="Z4" s="56">
+      <c r="O4" s="60"/>
+      <c r="P4" s="60"/>
+      <c r="Q4" s="60"/>
+      <c r="R4" s="60"/>
+      <c r="S4" s="60"/>
+      <c r="T4" s="60"/>
+      <c r="U4" s="60"/>
+      <c r="V4" s="60"/>
+      <c r="W4" s="60"/>
+      <c r="X4" s="60"/>
+      <c r="Y4" s="60"/>
+      <c r="Z4" s="59">
         <v>2026</v>
       </c>
-      <c r="AA4" s="57"/>
-[...9 lines deleted...]
-      <c r="AK4" s="57"/>
+      <c r="AA4" s="60"/>
+      <c r="AB4" s="60"/>
+      <c r="AC4" s="60"/>
+      <c r="AD4" s="60"/>
+      <c r="AE4" s="60"/>
+      <c r="AF4" s="60"/>
+      <c r="AG4" s="60"/>
+      <c r="AH4" s="60"/>
+      <c r="AI4" s="60"/>
+      <c r="AJ4" s="60"/>
+      <c r="AK4" s="60"/>
     </row>
     <row r="5" spans="1:37" ht="20.399999999999999">
-      <c r="A5" s="63"/>
+      <c r="A5" s="58"/>
       <c r="B5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="12" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="12" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>25</v>
       </c>
       <c r="I5" s="11" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="11" t="s">
@@ -4574,77 +4679,77 @@
         <v>23</v>
       </c>
       <c r="AE5" s="12" t="s">
         <v>24</v>
       </c>
       <c r="AF5" s="11" t="s">
         <v>25</v>
       </c>
       <c r="AG5" s="11" t="s">
         <v>26</v>
       </c>
       <c r="AH5" s="11" t="s">
         <v>27</v>
       </c>
       <c r="AI5" s="11" t="s">
         <v>28</v>
       </c>
       <c r="AJ5" s="11" t="s">
         <v>29</v>
       </c>
       <c r="AK5" s="11" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="59" t="s">
+      <c r="A6" s="62" t="s">
         <v>14</v>
       </c>
-      <c r="B6" s="59"/>
-[...22 lines deleted...]
-      <c r="Y6" s="59"/>
+      <c r="B6" s="62"/>
+      <c r="C6" s="62"/>
+      <c r="D6" s="62"/>
+      <c r="E6" s="62"/>
+      <c r="F6" s="62"/>
+      <c r="G6" s="62"/>
+      <c r="H6" s="62"/>
+      <c r="I6" s="62"/>
+      <c r="J6" s="62"/>
+      <c r="K6" s="62"/>
+      <c r="L6" s="62"/>
+      <c r="M6" s="62"/>
+      <c r="N6" s="62"/>
+      <c r="O6" s="62"/>
+      <c r="P6" s="62"/>
+      <c r="Q6" s="62"/>
+      <c r="R6" s="62"/>
+      <c r="S6" s="62"/>
+      <c r="T6" s="62"/>
+      <c r="U6" s="62"/>
+      <c r="V6" s="62"/>
+      <c r="W6" s="62"/>
+      <c r="X6" s="62"/>
+      <c r="Y6" s="62"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="23" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="39">
         <v>13.94</v>
       </c>
       <c r="C7" s="39">
         <v>12.82</v>
       </c>
       <c r="D7" s="39">
         <v>12.05</v>
       </c>
       <c r="E7" s="31">
         <v>11.98</v>
       </c>
       <c r="F7" s="31">
         <v>11.87</v>
       </c>
       <c r="G7" s="30">
         <v>11.77</v>
       </c>
       <c r="H7" s="31">
         <v>11.65</v>
@@ -4690,50 +4795,53 @@
       </c>
       <c r="V7" s="43">
         <v>11.43</v>
       </c>
       <c r="W7" s="43">
         <v>11.43</v>
       </c>
       <c r="X7" s="43">
         <v>11.45</v>
       </c>
       <c r="Y7" s="43">
         <v>11.51</v>
       </c>
       <c r="Z7" s="39">
         <v>11.84</v>
       </c>
       <c r="AA7" s="43">
         <v>10.99</v>
       </c>
       <c r="AB7" s="43">
         <v>11.55</v>
       </c>
       <c r="AC7" s="43">
         <v>11.88</v>
       </c>
+      <c r="AD7" s="39">
+        <v>11.59</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="39">
         <v>13.1</v>
       </c>
       <c r="C8" s="39">
         <v>12.5</v>
       </c>
       <c r="D8" s="39">
         <v>11.92</v>
       </c>
       <c r="E8" s="31">
         <v>11.85</v>
       </c>
       <c r="F8" s="31">
         <v>11.75</v>
       </c>
       <c r="G8" s="30">
         <v>11.49</v>
       </c>
       <c r="H8" s="31">
         <v>11.39</v>
@@ -4779,50 +4887,53 @@
       </c>
       <c r="V8" s="43">
         <v>11.04</v>
       </c>
       <c r="W8" s="43">
         <v>11.06</v>
       </c>
       <c r="X8" s="43">
         <v>11.15</v>
       </c>
       <c r="Y8" s="43">
         <v>11.16</v>
       </c>
       <c r="Z8" s="39">
         <v>11.79</v>
       </c>
       <c r="AA8" s="43">
         <v>10.64</v>
       </c>
       <c r="AB8" s="43">
         <v>10.4</v>
       </c>
       <c r="AC8" s="43">
         <v>11.28</v>
       </c>
+      <c r="AD8" s="39">
+        <v>11.01</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="39">
         <v>14.31</v>
       </c>
       <c r="C9" s="39">
         <v>13.41</v>
       </c>
       <c r="D9" s="39">
         <v>13.04</v>
       </c>
       <c r="E9" s="31">
         <v>12.92</v>
       </c>
       <c r="F9" s="31">
         <v>13.25</v>
       </c>
       <c r="G9" s="30">
         <v>12.72</v>
       </c>
       <c r="H9" s="31">
         <v>12.45</v>
@@ -4868,50 +4979,53 @@
       </c>
       <c r="V9" s="43">
         <v>10.11</v>
       </c>
       <c r="W9" s="43">
         <v>10.78</v>
       </c>
       <c r="X9" s="43">
         <v>10.71</v>
       </c>
       <c r="Y9" s="43">
         <v>10.93</v>
       </c>
       <c r="Z9" s="39">
         <v>13.65</v>
       </c>
       <c r="AA9" s="43">
         <v>14.62</v>
       </c>
       <c r="AB9" s="43">
         <v>14.96</v>
       </c>
       <c r="AC9" s="43">
         <v>15.1</v>
       </c>
+      <c r="AD9" s="39">
+        <v>13.71</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="39">
         <v>13.7</v>
       </c>
       <c r="C10" s="39">
         <v>10.35</v>
       </c>
       <c r="D10" s="39">
         <v>9.2799999999999994</v>
       </c>
       <c r="E10" s="31">
         <v>10</v>
       </c>
       <c r="F10" s="31">
         <v>9.7899999999999991</v>
       </c>
       <c r="G10" s="30">
         <v>9.57</v>
       </c>
       <c r="H10" s="31">
         <v>9.1199999999999992</v>
@@ -4957,50 +5071,53 @@
       </c>
       <c r="V10" s="43">
         <v>6.55</v>
       </c>
       <c r="W10" s="43">
         <v>6.38</v>
       </c>
       <c r="X10" s="43">
         <v>6.67</v>
       </c>
       <c r="Y10" s="43">
         <v>6.75</v>
       </c>
       <c r="Z10" s="39">
         <v>9.7799999999999994</v>
       </c>
       <c r="AA10" s="43">
         <v>12.4</v>
       </c>
       <c r="AB10" s="43">
         <v>10.53</v>
       </c>
       <c r="AC10" s="43">
         <v>9.89</v>
       </c>
+      <c r="AD10" s="39">
+        <v>10.26</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="39">
         <v>18.690000000000001</v>
       </c>
       <c r="C11" s="39">
         <v>14.96</v>
       </c>
       <c r="D11" s="39">
         <v>13.05</v>
       </c>
       <c r="E11" s="31">
         <v>13.92</v>
       </c>
       <c r="F11" s="31">
         <v>13.22</v>
       </c>
       <c r="G11" s="30">
         <v>13.62</v>
       </c>
       <c r="H11" s="31">
         <v>13.59</v>
@@ -5046,50 +5163,53 @@
       </c>
       <c r="V11" s="43">
         <v>11.96</v>
       </c>
       <c r="W11" s="43">
         <v>12.03</v>
       </c>
       <c r="X11" s="43">
         <v>11.96</v>
       </c>
       <c r="Y11" s="43">
         <v>12.06</v>
       </c>
       <c r="Z11" s="39">
         <v>11.97</v>
       </c>
       <c r="AA11" s="43">
         <v>9.42</v>
       </c>
       <c r="AB11" s="43">
         <v>11.88</v>
       </c>
       <c r="AC11" s="43">
         <v>12.73</v>
       </c>
+      <c r="AD11" s="39">
+        <v>12.19</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="39">
         <v>18.28</v>
       </c>
       <c r="C12" s="39">
         <v>12.68</v>
       </c>
       <c r="D12" s="39">
         <v>12.05</v>
       </c>
       <c r="E12" s="31">
         <v>12.43</v>
       </c>
       <c r="F12" s="31">
         <v>11.98</v>
       </c>
       <c r="G12" s="30">
         <v>12.8</v>
       </c>
       <c r="H12" s="31">
         <v>12.52</v>
@@ -5135,50 +5255,53 @@
       </c>
       <c r="V12" s="43">
         <v>13.73</v>
       </c>
       <c r="W12" s="43">
         <v>13.28</v>
       </c>
       <c r="X12" s="43">
         <v>13</v>
       </c>
       <c r="Y12" s="43">
         <v>12.68</v>
       </c>
       <c r="Z12" s="39">
         <v>13.84</v>
       </c>
       <c r="AA12" s="43">
         <v>10.050000000000001</v>
       </c>
       <c r="AB12" s="43">
         <v>12.31</v>
       </c>
       <c r="AC12" s="43">
         <v>12.61</v>
       </c>
+      <c r="AD12" s="39">
+        <v>11.82</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="39">
         <v>18.22</v>
       </c>
       <c r="C13" s="39">
         <v>15.71</v>
       </c>
       <c r="D13" s="39">
         <v>15.36</v>
       </c>
       <c r="E13" s="31">
         <v>14.64</v>
       </c>
       <c r="F13" s="31">
         <v>14.26</v>
       </c>
       <c r="G13" s="30">
         <v>13.62</v>
       </c>
       <c r="H13" s="31">
         <v>13.61</v>
@@ -5224,50 +5347,53 @@
       </c>
       <c r="V13" s="43">
         <v>12.21</v>
       </c>
       <c r="W13" s="43">
         <v>12.68</v>
       </c>
       <c r="X13" s="43">
         <v>12.77</v>
       </c>
       <c r="Y13" s="43">
         <v>12.87</v>
       </c>
       <c r="Z13" s="39">
         <v>10.9</v>
       </c>
       <c r="AA13" s="43">
         <v>10.61</v>
       </c>
       <c r="AB13" s="43">
         <v>11.42</v>
       </c>
       <c r="AC13" s="43">
         <v>11.36</v>
       </c>
+      <c r="AD13" s="39">
+        <v>10.94</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="39">
         <v>13.78</v>
       </c>
       <c r="C14" s="39">
         <v>12.77</v>
       </c>
       <c r="D14" s="39">
         <v>11.53</v>
       </c>
       <c r="E14" s="31">
         <v>10.64</v>
       </c>
       <c r="F14" s="31">
         <v>10.63</v>
       </c>
       <c r="G14" s="30">
         <v>10.52</v>
       </c>
       <c r="H14" s="31">
         <v>10.45</v>
@@ -5313,50 +5439,53 @@
       </c>
       <c r="V14" s="43">
         <v>10.64</v>
       </c>
       <c r="W14" s="43">
         <v>10.67</v>
       </c>
       <c r="X14" s="43">
         <v>10.7</v>
       </c>
       <c r="Y14" s="43">
         <v>10.63</v>
       </c>
       <c r="Z14" s="39">
         <v>10.8</v>
       </c>
       <c r="AA14" s="43">
         <v>11.06</v>
       </c>
       <c r="AB14" s="43">
         <v>12.77</v>
       </c>
       <c r="AC14" s="43">
         <v>12.29</v>
       </c>
+      <c r="AD14" s="39">
+        <v>12.51</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="39">
         <v>8.3000000000000007</v>
       </c>
       <c r="C15" s="39">
         <v>11.08</v>
       </c>
       <c r="D15" s="39">
         <v>10.58</v>
       </c>
       <c r="E15" s="31">
         <v>11.13</v>
       </c>
       <c r="F15" s="31">
         <v>10.55</v>
       </c>
       <c r="G15" s="30">
         <v>11.28</v>
       </c>
       <c r="H15" s="31">
         <v>11.96</v>
@@ -5402,50 +5531,53 @@
       </c>
       <c r="V15" s="43">
         <v>15.61</v>
       </c>
       <c r="W15" s="43">
         <v>15.23</v>
       </c>
       <c r="X15" s="43">
         <v>14.45</v>
       </c>
       <c r="Y15" s="43">
         <v>14.48</v>
       </c>
       <c r="Z15" s="39">
         <v>12.31</v>
       </c>
       <c r="AA15" s="43">
         <v>12.1</v>
       </c>
       <c r="AB15" s="43">
         <v>12.4</v>
       </c>
       <c r="AC15" s="43">
         <v>12.67</v>
       </c>
+      <c r="AD15" s="39">
+        <v>12.46</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="39">
         <v>20.77</v>
       </c>
       <c r="C16" s="39">
         <v>18.98</v>
       </c>
       <c r="D16" s="39">
         <v>14.99</v>
       </c>
       <c r="E16" s="31">
         <v>14.92</v>
       </c>
       <c r="F16" s="31">
         <v>15.72</v>
       </c>
       <c r="G16" s="30">
         <v>15.31</v>
       </c>
       <c r="H16" s="31">
         <v>15.23</v>
@@ -5491,52 +5623,55 @@
       </c>
       <c r="V16" s="43">
         <v>13.72</v>
       </c>
       <c r="W16" s="43">
         <v>14.03</v>
       </c>
       <c r="X16" s="43">
         <v>13.47</v>
       </c>
       <c r="Y16" s="43">
         <v>13.93</v>
       </c>
       <c r="Z16" s="39">
         <v>10.56</v>
       </c>
       <c r="AA16" s="43">
         <v>11.1</v>
       </c>
       <c r="AB16" s="43">
         <v>12.36</v>
       </c>
       <c r="AC16" s="43">
         <v>11.43</v>
       </c>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16" s="39">
+        <v>11.12</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="39">
         <v>12.81</v>
       </c>
       <c r="C17" s="39">
         <v>14.36</v>
       </c>
       <c r="D17" s="39">
         <v>14.94</v>
       </c>
       <c r="E17" s="31">
         <v>14.42</v>
       </c>
       <c r="F17" s="31">
         <v>15.02</v>
       </c>
       <c r="G17" s="30">
         <v>15.61</v>
       </c>
       <c r="H17" s="31">
         <v>15.18</v>
       </c>
       <c r="I17" s="19">
@@ -5580,52 +5715,55 @@
       </c>
       <c r="V17" s="43">
         <v>15.54</v>
       </c>
       <c r="W17" s="43">
         <v>15.11</v>
       </c>
       <c r="X17" s="43">
         <v>15.28</v>
       </c>
       <c r="Y17" s="43">
         <v>15.43</v>
       </c>
       <c r="Z17" s="39">
         <v>17.010000000000002</v>
       </c>
       <c r="AA17" s="43">
         <v>16.78</v>
       </c>
       <c r="AB17" s="43">
         <v>17.25</v>
       </c>
       <c r="AC17" s="43">
         <v>16.87</v>
       </c>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17" s="39">
+        <v>17.47</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="39">
         <v>12.94</v>
       </c>
       <c r="C18" s="39">
         <v>12.49</v>
       </c>
       <c r="D18" s="39">
         <v>11.92</v>
       </c>
       <c r="E18" s="31">
         <v>11.67</v>
       </c>
       <c r="F18" s="31">
         <v>11.31</v>
       </c>
       <c r="G18" s="30">
         <v>11.19</v>
       </c>
       <c r="H18" s="31">
         <v>10.79</v>
       </c>
       <c r="I18" s="19">
@@ -5669,52 +5807,55 @@
       </c>
       <c r="V18" s="43">
         <v>11.85</v>
       </c>
       <c r="W18" s="43">
         <v>11.77</v>
       </c>
       <c r="X18" s="43">
         <v>11.78</v>
       </c>
       <c r="Y18" s="43">
         <v>11.81</v>
       </c>
       <c r="Z18" s="39">
         <v>12.13</v>
       </c>
       <c r="AA18" s="43">
         <v>10.53</v>
       </c>
       <c r="AB18" s="43">
         <v>11.72</v>
       </c>
       <c r="AC18" s="43">
         <v>10.83</v>
       </c>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18" s="39">
+        <v>10.95</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="39">
         <v>22.57</v>
       </c>
       <c r="C19" s="39">
         <v>16.760000000000002</v>
       </c>
       <c r="D19" s="39">
         <v>14.76</v>
       </c>
       <c r="E19" s="31">
         <v>13.3</v>
       </c>
       <c r="F19" s="31">
         <v>13.33</v>
       </c>
       <c r="G19" s="30">
         <v>12.59</v>
       </c>
       <c r="H19" s="31">
         <v>12.03</v>
       </c>
       <c r="I19" s="19">
@@ -5758,52 +5899,55 @@
       </c>
       <c r="V19" s="43">
         <v>10.56</v>
       </c>
       <c r="W19" s="43">
         <v>10.78</v>
       </c>
       <c r="X19" s="43">
         <v>11.25</v>
       </c>
       <c r="Y19" s="43">
         <v>11.7</v>
       </c>
       <c r="Z19" s="39">
         <v>10.55</v>
       </c>
       <c r="AA19" s="43">
         <v>12.46</v>
       </c>
       <c r="AB19" s="43">
         <v>13.22</v>
       </c>
       <c r="AC19" s="43">
         <v>13.2</v>
       </c>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19" s="39">
+        <v>12.39</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="39">
         <v>6.6</v>
       </c>
       <c r="C20" s="39">
         <v>5.35</v>
       </c>
       <c r="D20" s="39">
         <v>7.33</v>
       </c>
       <c r="E20" s="31">
         <v>7.89</v>
       </c>
       <c r="F20" s="31">
         <v>7.4</v>
       </c>
       <c r="G20" s="30">
         <v>7.92</v>
       </c>
       <c r="H20" s="31">
         <v>7.73</v>
       </c>
       <c r="I20" s="19">
@@ -5847,52 +5991,55 @@
       </c>
       <c r="V20" s="43">
         <v>7.43</v>
       </c>
       <c r="W20" s="43">
         <v>7.48</v>
       </c>
       <c r="X20" s="43">
         <v>7.37</v>
       </c>
       <c r="Y20" s="43">
         <v>7.33</v>
       </c>
       <c r="Z20" s="39">
         <v>6.19</v>
       </c>
       <c r="AA20" s="43">
         <v>7.62</v>
       </c>
       <c r="AB20" s="43">
         <v>8.23</v>
       </c>
       <c r="AC20" s="43">
         <v>8.31</v>
       </c>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20" s="39">
+        <v>8.77</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="39">
         <v>12.18</v>
       </c>
       <c r="C21" s="39">
         <v>11.36</v>
       </c>
       <c r="D21" s="39">
         <v>10.24</v>
       </c>
       <c r="E21" s="31">
         <v>10.55</v>
       </c>
       <c r="F21" s="31">
         <v>10.61</v>
       </c>
       <c r="G21" s="30">
         <v>10.54</v>
       </c>
       <c r="H21" s="31">
         <v>10.69</v>
       </c>
       <c r="I21" s="19">
@@ -5936,83 +6083,86 @@
       </c>
       <c r="V21" s="43">
         <v>11.69</v>
       </c>
       <c r="W21" s="43">
         <v>11.34</v>
       </c>
       <c r="X21" s="43">
         <v>11.54</v>
       </c>
       <c r="Y21" s="43">
         <v>11.84</v>
       </c>
       <c r="Z21" s="39">
         <v>11.62</v>
       </c>
       <c r="AA21" s="43">
         <v>9.1</v>
       </c>
       <c r="AB21" s="43">
         <v>11.07</v>
       </c>
       <c r="AC21" s="43">
         <v>11.67</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="60" t="s">
+      <c r="AD21" s="39">
+        <v>10.86</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30">
+      <c r="A22" s="63" t="s">
         <v>15</v>
       </c>
-      <c r="B22" s="60"/>
-[...22 lines deleted...]
-      <c r="Y22" s="60"/>
+      <c r="B22" s="63"/>
+      <c r="C22" s="63"/>
+      <c r="D22" s="63"/>
+      <c r="E22" s="63"/>
+      <c r="F22" s="63"/>
+      <c r="G22" s="63"/>
+      <c r="H22" s="63"/>
+      <c r="I22" s="63"/>
+      <c r="J22" s="63"/>
+      <c r="K22" s="63"/>
+      <c r="L22" s="63"/>
+      <c r="M22" s="63"/>
+      <c r="N22" s="63"/>
+      <c r="O22" s="63"/>
+      <c r="P22" s="63"/>
+      <c r="Q22" s="63"/>
+      <c r="R22" s="63"/>
+      <c r="S22" s="63"/>
+      <c r="T22" s="63"/>
+      <c r="U22" s="63"/>
+      <c r="V22" s="63"/>
+      <c r="W22" s="63"/>
+      <c r="X22" s="63"/>
+      <c r="Y22" s="63"/>
       <c r="AA22" s="43"/>
       <c r="AC22" s="43"/>
     </row>
-    <row r="23" spans="1:29">
+    <row r="23" spans="1:30">
       <c r="A23" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="39">
         <v>13.45</v>
       </c>
       <c r="C23" s="31">
         <v>12.9</v>
       </c>
       <c r="D23" s="31">
         <v>12.03</v>
       </c>
       <c r="E23" s="31">
         <v>11.9</v>
       </c>
       <c r="F23" s="31">
         <v>11.79</v>
       </c>
       <c r="G23" s="30">
         <v>11.57</v>
       </c>
       <c r="H23" s="31">
         <v>11.55</v>
       </c>
       <c r="I23" s="19">
@@ -6056,52 +6206,55 @@
       </c>
       <c r="V23" s="43">
         <v>11.36</v>
       </c>
       <c r="W23" s="43">
         <v>11.42</v>
       </c>
       <c r="X23" s="43">
         <v>11.44</v>
       </c>
       <c r="Y23" s="43">
         <v>11.48</v>
       </c>
       <c r="Z23" s="39">
         <v>11.42</v>
       </c>
       <c r="AA23" s="43">
         <v>10.54</v>
       </c>
       <c r="AB23" s="43">
         <v>10.55</v>
       </c>
       <c r="AC23" s="43">
         <v>11.23</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23" s="39">
+        <v>10.93</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="39">
         <v>13.1</v>
       </c>
       <c r="C24" s="31">
         <v>12.5</v>
       </c>
       <c r="D24" s="31">
         <v>11.92</v>
       </c>
       <c r="E24" s="31">
         <v>11.85</v>
       </c>
       <c r="F24" s="31">
         <v>11.75</v>
       </c>
       <c r="G24" s="30">
         <v>11.49</v>
       </c>
       <c r="H24" s="31">
         <v>11.39</v>
       </c>
       <c r="I24" s="19">
@@ -6145,52 +6298,55 @@
       </c>
       <c r="V24" s="43">
         <v>11.04</v>
       </c>
       <c r="W24" s="43">
         <v>11.06</v>
       </c>
       <c r="X24" s="43">
         <v>11.15</v>
       </c>
       <c r="Y24" s="43">
         <v>11.16</v>
       </c>
       <c r="Z24" s="39">
         <v>11.79</v>
       </c>
       <c r="AA24" s="43">
         <v>10.64</v>
       </c>
       <c r="AB24" s="43">
         <v>10.4</v>
       </c>
       <c r="AC24" s="43">
         <v>11.28</v>
       </c>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24" s="39">
+        <v>11.01</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="39">
         <v>20.87</v>
       </c>
       <c r="C25" s="31">
         <v>15.14</v>
       </c>
       <c r="D25" s="31">
         <v>12.31</v>
       </c>
       <c r="E25" s="31">
         <v>13.88</v>
       </c>
       <c r="F25" s="31">
         <v>13.51</v>
       </c>
       <c r="G25" s="30">
         <v>13.4</v>
       </c>
       <c r="H25" s="31">
         <v>13.68</v>
       </c>
       <c r="I25" s="19">
@@ -6234,52 +6390,55 @@
       </c>
       <c r="V25" s="43">
         <v>13.64</v>
       </c>
       <c r="W25" s="43">
         <v>14.08</v>
       </c>
       <c r="X25" s="43">
         <v>13.47</v>
       </c>
       <c r="Y25" s="43">
         <v>13.38</v>
       </c>
       <c r="Z25" s="39">
         <v>4.1500000000000004</v>
       </c>
       <c r="AA25" s="43">
         <v>5.8</v>
       </c>
       <c r="AB25" s="43">
         <v>9.07</v>
       </c>
       <c r="AC25" s="43">
         <v>9.68</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25" s="39">
+        <v>8.5399999999999991</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="39">
         <v>12.19</v>
       </c>
       <c r="C26" s="31">
         <v>13.47</v>
       </c>
       <c r="D26" s="31">
         <v>12.95</v>
       </c>
       <c r="E26" s="31">
         <v>11.46</v>
       </c>
       <c r="F26" s="31">
         <v>9.81</v>
       </c>
       <c r="G26" s="30">
         <v>10.5</v>
       </c>
       <c r="H26" s="31">
         <v>12.97</v>
       </c>
       <c r="I26" s="19">
@@ -6323,52 +6482,55 @@
       </c>
       <c r="V26" s="43">
         <v>14.79</v>
       </c>
       <c r="W26" s="43">
         <v>15.06</v>
       </c>
       <c r="X26" s="43">
         <v>13.69</v>
       </c>
       <c r="Y26" s="43">
         <v>14.01</v>
       </c>
       <c r="Z26" s="39">
         <v>8.92</v>
       </c>
       <c r="AA26" s="43">
         <v>10.41</v>
       </c>
       <c r="AB26" s="43">
         <v>11.72</v>
       </c>
       <c r="AC26" s="43">
         <v>10.65</v>
       </c>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26" s="39">
+        <v>11.06</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="39">
         <v>17.41</v>
       </c>
       <c r="C27" s="31">
         <v>19.7</v>
       </c>
       <c r="D27" s="31">
         <v>14.42</v>
       </c>
       <c r="E27" s="31">
         <v>13.5</v>
       </c>
       <c r="F27" s="31">
         <v>13.98</v>
       </c>
       <c r="G27" s="30">
         <v>13.38</v>
       </c>
       <c r="H27" s="31">
         <v>13.97</v>
       </c>
       <c r="I27" s="19">
@@ -6412,52 +6574,55 @@
       </c>
       <c r="V27" s="43">
         <v>13.75</v>
       </c>
       <c r="W27" s="43">
         <v>14.62</v>
       </c>
       <c r="X27" s="43">
         <v>14.26</v>
       </c>
       <c r="Y27" s="43">
         <v>14.31</v>
       </c>
       <c r="Z27" s="39">
         <v>5.8</v>
       </c>
       <c r="AA27" s="43">
         <v>8.39</v>
       </c>
       <c r="AB27" s="43">
         <v>9.01</v>
       </c>
       <c r="AC27" s="43">
         <v>8.24</v>
       </c>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27" s="39">
+        <v>8.66</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B28" s="39">
         <v>12.66</v>
       </c>
       <c r="C28" s="31">
         <v>13.69</v>
       </c>
       <c r="D28" s="31">
         <v>11.8</v>
       </c>
       <c r="E28" s="31">
         <v>10.73</v>
       </c>
       <c r="F28" s="31">
         <v>11.14</v>
       </c>
       <c r="G28" s="30">
         <v>11.16</v>
       </c>
       <c r="H28" s="31">
         <v>10.59</v>
       </c>
       <c r="I28" s="19">
@@ -6501,83 +6666,86 @@
       </c>
       <c r="V28" s="43">
         <v>12.04</v>
       </c>
       <c r="W28" s="43">
         <v>12.01</v>
       </c>
       <c r="X28" s="43">
         <v>12.11</v>
       </c>
       <c r="Y28" s="43">
         <v>12.65</v>
       </c>
       <c r="Z28" s="39">
         <v>14.73</v>
       </c>
       <c r="AA28" s="43">
         <v>13.49</v>
       </c>
       <c r="AB28" s="43">
         <v>14.58</v>
       </c>
       <c r="AC28" s="43">
         <v>13.52</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="61" t="s">
+      <c r="AD28" s="39">
+        <v>12.63</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
+      <c r="A29" s="56" t="s">
         <v>16</v>
       </c>
-      <c r="B29" s="61"/>
-[...22 lines deleted...]
-      <c r="Y29" s="61"/>
+      <c r="B29" s="56"/>
+      <c r="C29" s="56"/>
+      <c r="D29" s="56"/>
+      <c r="E29" s="56"/>
+      <c r="F29" s="56"/>
+      <c r="G29" s="56"/>
+      <c r="H29" s="56"/>
+      <c r="I29" s="56"/>
+      <c r="J29" s="56"/>
+      <c r="K29" s="56"/>
+      <c r="L29" s="56"/>
+      <c r="M29" s="56"/>
+      <c r="N29" s="56"/>
+      <c r="O29" s="56"/>
+      <c r="P29" s="56"/>
+      <c r="Q29" s="56"/>
+      <c r="R29" s="56"/>
+      <c r="S29" s="56"/>
+      <c r="T29" s="56"/>
+      <c r="U29" s="56"/>
+      <c r="V29" s="56"/>
+      <c r="W29" s="56"/>
+      <c r="X29" s="56"/>
+      <c r="Y29" s="56"/>
       <c r="AA29" s="43"/>
       <c r="AC29" s="43"/>
     </row>
-    <row r="30" spans="1:29">
+    <row r="30" spans="1:30">
       <c r="A30" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="39">
         <v>14.41</v>
       </c>
       <c r="C30" s="31">
         <v>12.75</v>
       </c>
       <c r="D30" s="31">
         <v>12.07</v>
       </c>
       <c r="E30" s="31">
         <v>12.05</v>
       </c>
       <c r="F30" s="31">
         <v>11.95</v>
       </c>
       <c r="G30" s="30">
         <v>11.96</v>
       </c>
       <c r="H30" s="31">
         <v>11.75</v>
       </c>
       <c r="I30" s="19">
@@ -6621,52 +6789,55 @@
       </c>
       <c r="V30" s="43">
         <v>11.5</v>
       </c>
       <c r="W30" s="43">
         <v>11.45</v>
       </c>
       <c r="X30" s="43">
         <v>11.46</v>
       </c>
       <c r="Y30" s="43">
         <v>11.53</v>
       </c>
       <c r="Z30" s="39">
         <v>12.27</v>
       </c>
       <c r="AA30" s="43">
         <v>11.44</v>
       </c>
       <c r="AB30" s="43">
         <v>12.57</v>
       </c>
       <c r="AC30" s="43">
         <v>12.55</v>
       </c>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30" s="20">
+        <v>12.26</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B31" s="39">
         <v>14.31</v>
       </c>
       <c r="C31" s="31">
         <v>13.41</v>
       </c>
       <c r="D31" s="31">
         <v>13.04</v>
       </c>
       <c r="E31" s="31">
         <v>12.92</v>
       </c>
       <c r="F31" s="31">
         <v>13.25</v>
       </c>
       <c r="G31" s="30">
         <v>12.72</v>
       </c>
       <c r="H31" s="31">
         <v>12.45</v>
       </c>
       <c r="I31" s="19">
@@ -6710,52 +6881,55 @@
       </c>
       <c r="V31" s="43">
         <v>10.11</v>
       </c>
       <c r="W31" s="43">
         <v>10.78</v>
       </c>
       <c r="X31" s="43">
         <v>10.71</v>
       </c>
       <c r="Y31" s="43">
         <v>10.93</v>
       </c>
       <c r="Z31" s="39">
         <v>13.65</v>
       </c>
       <c r="AA31" s="43">
         <v>14.62</v>
       </c>
       <c r="AB31" s="43">
         <v>14.96</v>
       </c>
       <c r="AC31" s="43">
         <v>15.1</v>
       </c>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31" s="20">
+        <v>13.71</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="39">
         <v>13.7</v>
       </c>
       <c r="C32" s="31">
         <v>10.35</v>
       </c>
       <c r="D32" s="31">
         <v>9.2799999999999994</v>
       </c>
       <c r="E32" s="31">
         <v>10</v>
       </c>
       <c r="F32" s="31">
         <v>9.7899999999999991</v>
       </c>
       <c r="G32" s="30">
         <v>9.57</v>
       </c>
       <c r="H32" s="31">
         <v>9.1199999999999992</v>
       </c>
       <c r="I32" s="19">
@@ -6799,52 +6973,55 @@
       </c>
       <c r="V32" s="43">
         <v>6.55</v>
       </c>
       <c r="W32" s="43">
         <v>6.38</v>
       </c>
       <c r="X32" s="43">
         <v>6.67</v>
       </c>
       <c r="Y32" s="43">
         <v>6.75</v>
       </c>
       <c r="Z32" s="39">
         <v>9.7799999999999994</v>
       </c>
       <c r="AA32" s="43">
         <v>12.4</v>
       </c>
       <c r="AB32" s="43">
         <v>10.53</v>
       </c>
       <c r="AC32" s="43">
         <v>9.89</v>
       </c>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32" s="20">
+        <v>10.26</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="39">
         <v>17.66</v>
       </c>
       <c r="C33" s="31">
         <v>14.88</v>
       </c>
       <c r="D33" s="31">
         <v>13.41</v>
       </c>
       <c r="E33" s="31">
         <v>13.94</v>
       </c>
       <c r="F33" s="31">
         <v>13.09</v>
       </c>
       <c r="G33" s="30">
         <v>13.72</v>
       </c>
       <c r="H33" s="31">
         <v>13.55</v>
       </c>
       <c r="I33" s="19">
@@ -6888,52 +7065,55 @@
       </c>
       <c r="V33" s="43">
         <v>11.15</v>
       </c>
       <c r="W33" s="43">
         <v>11.03</v>
       </c>
       <c r="X33" s="43">
         <v>11.23</v>
       </c>
       <c r="Y33" s="43">
         <v>11.42</v>
       </c>
       <c r="Z33" s="39">
         <v>15.87</v>
       </c>
       <c r="AA33" s="43">
         <v>11.23</v>
       </c>
       <c r="AB33" s="43">
         <v>13.28</v>
       </c>
       <c r="AC33" s="43">
         <v>14.25</v>
       </c>
-    </row>
-    <row r="34" spans="1:29">
+      <c r="AD33" s="20">
+        <v>13.99</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30">
       <c r="A34" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="39">
         <v>18.28</v>
       </c>
       <c r="C34" s="31">
         <v>12.68</v>
       </c>
       <c r="D34" s="31">
         <v>12.05</v>
       </c>
       <c r="E34" s="31">
         <v>12.43</v>
       </c>
       <c r="F34" s="31">
         <v>11.98</v>
       </c>
       <c r="G34" s="30">
         <v>12.8</v>
       </c>
       <c r="H34" s="31">
         <v>12.52</v>
       </c>
       <c r="I34" s="19">
@@ -6977,52 +7157,55 @@
       </c>
       <c r="V34" s="43">
         <v>13.73</v>
       </c>
       <c r="W34" s="43">
         <v>13.28</v>
       </c>
       <c r="X34" s="43">
         <v>13</v>
       </c>
       <c r="Y34" s="43">
         <v>12.68</v>
       </c>
       <c r="Z34" s="39">
         <v>13.84</v>
       </c>
       <c r="AA34" s="43">
         <v>10.050000000000001</v>
       </c>
       <c r="AB34" s="43">
         <v>12.31</v>
       </c>
       <c r="AC34" s="43">
         <v>12.61</v>
       </c>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34" s="20">
+        <v>11.82</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B35" s="39">
         <v>18.22</v>
       </c>
       <c r="C35" s="31">
         <v>15.71</v>
       </c>
       <c r="D35" s="31">
         <v>15.36</v>
       </c>
       <c r="E35" s="31">
         <v>14.64</v>
       </c>
       <c r="F35" s="31">
         <v>14.26</v>
       </c>
       <c r="G35" s="30">
         <v>13.62</v>
       </c>
       <c r="H35" s="31">
         <v>13.61</v>
       </c>
       <c r="I35" s="19">
@@ -7066,52 +7249,55 @@
       </c>
       <c r="V35" s="43">
         <v>12.21</v>
       </c>
       <c r="W35" s="43">
         <v>12.68</v>
       </c>
       <c r="X35" s="43">
         <v>12.77</v>
       </c>
       <c r="Y35" s="43">
         <v>12.87</v>
       </c>
       <c r="Z35" s="39">
         <v>10.9</v>
       </c>
       <c r="AA35" s="43">
         <v>10.61</v>
       </c>
       <c r="AB35" s="43">
         <v>11.42</v>
       </c>
       <c r="AC35" s="43">
         <v>11.36</v>
       </c>
-    </row>
-    <row r="36" spans="1:29">
+      <c r="AD35" s="20">
+        <v>10.94</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B36" s="39">
         <v>13.78</v>
       </c>
       <c r="C36" s="31">
         <v>12.77</v>
       </c>
       <c r="D36" s="31">
         <v>11.53</v>
       </c>
       <c r="E36" s="31">
         <v>10.64</v>
       </c>
       <c r="F36" s="31">
         <v>10.63</v>
       </c>
       <c r="G36" s="30">
         <v>10.52</v>
       </c>
       <c r="H36" s="31">
         <v>10.45</v>
       </c>
       <c r="I36" s="19">
@@ -7155,52 +7341,55 @@
       </c>
       <c r="V36" s="43">
         <v>10.64</v>
       </c>
       <c r="W36" s="43">
         <v>10.67</v>
       </c>
       <c r="X36" s="43">
         <v>10.7</v>
       </c>
       <c r="Y36" s="43">
         <v>10.63</v>
       </c>
       <c r="Z36" s="39">
         <v>10.8</v>
       </c>
       <c r="AA36" s="43">
         <v>11.06</v>
       </c>
       <c r="AB36" s="43">
         <v>12.77</v>
       </c>
       <c r="AC36" s="43">
         <v>12.29</v>
       </c>
-    </row>
-    <row r="37" spans="1:29">
+      <c r="AD36" s="20">
+        <v>12.51</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30">
       <c r="A37" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="39">
         <v>5.74</v>
       </c>
       <c r="C37" s="31">
         <v>9.49</v>
       </c>
       <c r="D37" s="31">
         <v>9</v>
       </c>
       <c r="E37" s="31">
         <v>10.9</v>
       </c>
       <c r="F37" s="31">
         <v>11.05</v>
       </c>
       <c r="G37" s="30">
         <v>11.8</v>
       </c>
       <c r="H37" s="31">
         <v>11.27</v>
       </c>
       <c r="I37" s="19">
@@ -7244,52 +7433,55 @@
       </c>
       <c r="V37" s="43">
         <v>16.16</v>
       </c>
       <c r="W37" s="43">
         <v>15.34</v>
       </c>
       <c r="X37" s="43">
         <v>14.96</v>
       </c>
       <c r="Y37" s="43">
         <v>14.8</v>
       </c>
       <c r="Z37" s="39">
         <v>14.63</v>
       </c>
       <c r="AA37" s="43">
         <v>13.24</v>
       </c>
       <c r="AB37" s="43">
         <v>12.85</v>
       </c>
       <c r="AC37" s="43">
         <v>14.04</v>
       </c>
-    </row>
-    <row r="38" spans="1:29">
+      <c r="AD37" s="20">
+        <v>13.41</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30">
       <c r="A38" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="39">
         <v>23.65</v>
       </c>
       <c r="C38" s="31">
         <v>18.36</v>
       </c>
       <c r="D38" s="31">
         <v>15.48</v>
       </c>
       <c r="E38" s="31">
         <v>16.14</v>
       </c>
       <c r="F38" s="31">
         <v>17.21</v>
       </c>
       <c r="G38" s="30">
         <v>16.989999999999998</v>
       </c>
       <c r="H38" s="31">
         <v>16.329999999999998</v>
       </c>
       <c r="I38" s="19">
@@ -7333,52 +7525,55 @@
       </c>
       <c r="V38" s="43">
         <v>13.7</v>
       </c>
       <c r="W38" s="43">
         <v>13.5</v>
       </c>
       <c r="X38" s="43">
         <v>12.76</v>
       </c>
       <c r="Y38" s="43">
         <v>13.58</v>
       </c>
       <c r="Z38" s="39">
         <v>15.06</v>
       </c>
       <c r="AA38" s="43">
         <v>13.66</v>
       </c>
       <c r="AB38" s="43">
         <v>15.49</v>
       </c>
       <c r="AC38" s="43">
         <v>14.41</v>
       </c>
-    </row>
-    <row r="39" spans="1:29">
+      <c r="AD38" s="20">
+        <v>13.41</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B39" s="39">
         <v>12.81</v>
       </c>
       <c r="C39" s="31">
         <v>14.36</v>
       </c>
       <c r="D39" s="31">
         <v>14.94</v>
       </c>
       <c r="E39" s="31">
         <v>14.42</v>
       </c>
       <c r="F39" s="31">
         <v>15.02</v>
       </c>
       <c r="G39" s="30">
         <v>15.61</v>
       </c>
       <c r="H39" s="31">
         <v>15.18</v>
       </c>
       <c r="I39" s="19">
@@ -7422,52 +7617,55 @@
       </c>
       <c r="V39" s="43">
         <v>15.54</v>
       </c>
       <c r="W39" s="43">
         <v>15.11</v>
       </c>
       <c r="X39" s="43">
         <v>15.28</v>
       </c>
       <c r="Y39" s="43">
         <v>15.43</v>
       </c>
       <c r="Z39" s="39">
         <v>17.010000000000002</v>
       </c>
       <c r="AA39" s="43">
         <v>16.78</v>
       </c>
       <c r="AB39" s="43">
         <v>17.25</v>
       </c>
       <c r="AC39" s="43">
         <v>16.87</v>
       </c>
-    </row>
-    <row r="40" spans="1:29">
+      <c r="AD39" s="20">
+        <v>17.47</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B40" s="39">
         <v>13.09</v>
       </c>
       <c r="C40" s="31">
         <v>11.89</v>
       </c>
       <c r="D40" s="31">
         <v>11.98</v>
       </c>
       <c r="E40" s="31">
         <v>12.13</v>
       </c>
       <c r="F40" s="31">
         <v>11.4</v>
       </c>
       <c r="G40" s="30">
         <v>11.21</v>
       </c>
       <c r="H40" s="31">
         <v>10.89</v>
       </c>
       <c r="I40" s="19">
@@ -7511,52 +7709,55 @@
       </c>
       <c r="V40" s="43">
         <v>11.75</v>
       </c>
       <c r="W40" s="43">
         <v>11.65</v>
       </c>
       <c r="X40" s="43">
         <v>11.61</v>
       </c>
       <c r="Y40" s="43">
         <v>11.38</v>
       </c>
       <c r="Z40" s="39">
         <v>10.76</v>
       </c>
       <c r="AA40" s="43">
         <v>8.9499999999999993</v>
       </c>
       <c r="AB40" s="43">
         <v>10.199999999999999</v>
       </c>
       <c r="AC40" s="43">
         <v>9.41</v>
       </c>
-    </row>
-    <row r="41" spans="1:29">
+      <c r="AD40" s="20">
+        <v>10.050000000000001</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B41" s="39">
         <v>22.57</v>
       </c>
       <c r="C41" s="31">
         <v>16.760000000000002</v>
       </c>
       <c r="D41" s="31">
         <v>14.76</v>
       </c>
       <c r="E41" s="31">
         <v>13.3</v>
       </c>
       <c r="F41" s="31">
         <v>13.33</v>
       </c>
       <c r="G41" s="30">
         <v>12.59</v>
       </c>
       <c r="H41" s="31">
         <v>12.03</v>
       </c>
       <c r="I41" s="19">
@@ -7600,52 +7801,55 @@
       </c>
       <c r="V41" s="43">
         <v>10.56</v>
       </c>
       <c r="W41" s="43">
         <v>10.78</v>
       </c>
       <c r="X41" s="43">
         <v>11.25</v>
       </c>
       <c r="Y41" s="43">
         <v>11.7</v>
       </c>
       <c r="Z41" s="39">
         <v>10.55</v>
       </c>
       <c r="AA41" s="43">
         <v>12.46</v>
       </c>
       <c r="AB41" s="43">
         <v>13.22</v>
       </c>
       <c r="AC41" s="43">
         <v>13.2</v>
       </c>
-    </row>
-    <row r="42" spans="1:29">
+      <c r="AD41" s="20">
+        <v>12.39</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B42" s="39">
         <v>6.6</v>
       </c>
       <c r="C42" s="31">
         <v>5.35</v>
       </c>
       <c r="D42" s="31">
         <v>7.33</v>
       </c>
       <c r="E42" s="31">
         <v>7.89</v>
       </c>
       <c r="F42" s="31">
         <v>7.4</v>
       </c>
       <c r="G42" s="30">
         <v>7.92</v>
       </c>
       <c r="H42" s="31">
         <v>7.73</v>
       </c>
       <c r="I42" s="8">
@@ -7689,52 +7893,55 @@
       </c>
       <c r="V42" s="43">
         <v>7.43</v>
       </c>
       <c r="W42" s="43">
         <v>7.48</v>
       </c>
       <c r="X42" s="43">
         <v>7.37</v>
       </c>
       <c r="Y42" s="43">
         <v>7.33</v>
       </c>
       <c r="Z42" s="39">
         <v>6.19</v>
       </c>
       <c r="AA42" s="43">
         <v>7.62</v>
       </c>
       <c r="AB42" s="43">
         <v>8.23</v>
       </c>
       <c r="AC42" s="43">
         <v>8.31</v>
       </c>
-    </row>
-    <row r="43" spans="1:29">
+      <c r="AD42" s="20">
+        <v>8.77</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30">
       <c r="A43" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B43" s="40">
         <v>12.18</v>
       </c>
       <c r="C43" s="32">
         <v>11.36</v>
       </c>
       <c r="D43" s="32">
         <v>10.24</v>
       </c>
       <c r="E43" s="32">
         <v>10.55</v>
       </c>
       <c r="F43" s="32">
         <v>10.61</v>
       </c>
       <c r="G43" s="33">
         <v>10.54</v>
       </c>
       <c r="H43" s="33">
         <v>10.69</v>
       </c>
       <c r="I43" s="21">
@@ -7778,207 +7985,210 @@
       </c>
       <c r="V43" s="45">
         <v>11.69</v>
       </c>
       <c r="W43" s="45">
         <v>11.34</v>
       </c>
       <c r="X43" s="45">
         <v>11.54</v>
       </c>
       <c r="Y43" s="45">
         <v>11.84</v>
       </c>
       <c r="Z43" s="40">
         <v>11.62</v>
       </c>
       <c r="AA43" s="45">
         <v>9.1</v>
       </c>
       <c r="AB43" s="45">
         <v>11.07</v>
       </c>
       <c r="AC43" s="45">
         <v>11.67</v>
       </c>
-    </row>
-    <row r="44" spans="1:29">
+      <c r="AD43" s="40">
+        <v>10.86</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" s="18" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="A22:Y22"/>
+    <mergeCell ref="A29:Y29"/>
+    <mergeCell ref="X3:Y3"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="A4:A5"/>
     <mergeCell ref="AJ3:AK3"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
-    <mergeCell ref="A22:Y22"/>
-[...3 lines deleted...]
-    <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK47"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="E10" workbookViewId="0">
-      <selection activeCell="AE32" sqref="AE32:AE33"/>
+    <sheetView topLeftCell="E13" workbookViewId="0">
+      <selection activeCell="AD7" sqref="AD7:AD43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="27.88671875" style="8" customWidth="1"/>
     <col min="2" max="2" width="6.5546875" style="8" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.109375" style="8" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.5546875" style="8" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.33203125" style="8" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4" style="8" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="4.44140625" style="8" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="3.88671875" style="8" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="8" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.88671875" style="8" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.6640625" style="8" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="8.33203125" style="8" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.5546875" style="8" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.109375" style="8" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.5546875" style="8" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.33203125" style="8" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4" style="8" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="4.44140625" style="8" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="3.88671875" style="8" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="6" style="8" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.88671875" style="8" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.6640625" style="8" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="8.33203125" style="8" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.109375" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="58" t="s">
+      <c r="A1" s="61" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="58"/>
-[...22 lines deleted...]
-      <c r="Y1" s="58"/>
+      <c r="B1" s="61"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
+      <c r="H1" s="61"/>
+      <c r="I1" s="61"/>
+      <c r="J1" s="61"/>
+      <c r="K1" s="61"/>
+      <c r="L1" s="61"/>
+      <c r="M1" s="61"/>
+      <c r="N1" s="61"/>
+      <c r="O1" s="61"/>
+      <c r="P1" s="61"/>
+      <c r="Q1" s="61"/>
+      <c r="R1" s="61"/>
+      <c r="S1" s="61"/>
+      <c r="T1" s="61"/>
+      <c r="U1" s="61"/>
+      <c r="V1" s="61"/>
+      <c r="W1" s="61"/>
+      <c r="X1" s="61"/>
+      <c r="Y1" s="61"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="46"/>
       <c r="B2" s="46"/>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="46"/>
       <c r="I2" s="46"/>
       <c r="J2" s="46"/>
       <c r="K2" s="46"/>
       <c r="L2" s="46"/>
       <c r="M2" s="46"/>
     </row>
     <row r="3" spans="1:37">
       <c r="Y3" s="15"/>
       <c r="AK3" s="15" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="62"/>
-      <c r="B4" s="56">
+      <c r="A4" s="57"/>
+      <c r="B4" s="59">
         <v>2024</v>
       </c>
-      <c r="C4" s="57"/>
-[...10 lines deleted...]
-      <c r="N4" s="56">
+      <c r="C4" s="60"/>
+      <c r="D4" s="60"/>
+      <c r="E4" s="60"/>
+      <c r="F4" s="60"/>
+      <c r="G4" s="60"/>
+      <c r="H4" s="60"/>
+      <c r="I4" s="60"/>
+      <c r="J4" s="60"/>
+      <c r="K4" s="60"/>
+      <c r="L4" s="60"/>
+      <c r="M4" s="60"/>
+      <c r="N4" s="59">
         <v>2025</v>
       </c>
-      <c r="O4" s="57"/>
-[...10 lines deleted...]
-      <c r="Z4" s="56">
+      <c r="O4" s="60"/>
+      <c r="P4" s="60"/>
+      <c r="Q4" s="60"/>
+      <c r="R4" s="60"/>
+      <c r="S4" s="60"/>
+      <c r="T4" s="60"/>
+      <c r="U4" s="60"/>
+      <c r="V4" s="60"/>
+      <c r="W4" s="60"/>
+      <c r="X4" s="60"/>
+      <c r="Y4" s="60"/>
+      <c r="Z4" s="59">
         <v>2026</v>
       </c>
-      <c r="AA4" s="57"/>
-[...9 lines deleted...]
-      <c r="AK4" s="57"/>
+      <c r="AA4" s="60"/>
+      <c r="AB4" s="60"/>
+      <c r="AC4" s="60"/>
+      <c r="AD4" s="60"/>
+      <c r="AE4" s="60"/>
+      <c r="AF4" s="60"/>
+      <c r="AG4" s="60"/>
+      <c r="AH4" s="60"/>
+      <c r="AI4" s="60"/>
+      <c r="AJ4" s="60"/>
+      <c r="AK4" s="60"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="63"/>
+      <c r="A5" s="58"/>
       <c r="B5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="11" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="11" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="11" t="s">
@@ -8045,77 +8255,77 @@
         <v>5</v>
       </c>
       <c r="AE5" s="11" t="s">
         <v>6</v>
       </c>
       <c r="AF5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="AG5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="AH5" s="11" t="s">
         <v>9</v>
       </c>
       <c r="AI5" s="11" t="s">
         <v>10</v>
       </c>
       <c r="AJ5" s="11" t="s">
         <v>11</v>
       </c>
       <c r="AK5" s="11" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="59" t="s">
+      <c r="A6" s="62" t="s">
         <v>14</v>
       </c>
-      <c r="B6" s="59"/>
-[...22 lines deleted...]
-      <c r="Y6" s="59"/>
+      <c r="B6" s="62"/>
+      <c r="C6" s="62"/>
+      <c r="D6" s="62"/>
+      <c r="E6" s="62"/>
+      <c r="F6" s="62"/>
+      <c r="G6" s="62"/>
+      <c r="H6" s="62"/>
+      <c r="I6" s="62"/>
+      <c r="J6" s="62"/>
+      <c r="K6" s="62"/>
+      <c r="L6" s="62"/>
+      <c r="M6" s="62"/>
+      <c r="N6" s="62"/>
+      <c r="O6" s="62"/>
+      <c r="P6" s="62"/>
+      <c r="Q6" s="62"/>
+      <c r="R6" s="62"/>
+      <c r="S6" s="62"/>
+      <c r="T6" s="62"/>
+      <c r="U6" s="62"/>
+      <c r="V6" s="62"/>
+      <c r="W6" s="62"/>
+      <c r="X6" s="62"/>
+      <c r="Y6" s="62"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="23" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="5">
         <v>5</v>
       </c>
       <c r="C7" s="5">
         <v>4</v>
       </c>
       <c r="D7" s="5">
         <v>2</v>
       </c>
       <c r="E7" s="5">
         <v>2</v>
       </c>
       <c r="F7" s="7">
         <v>2</v>
       </c>
       <c r="G7" s="7">
         <v>2</v>
       </c>
       <c r="H7" s="7">
         <v>4</v>
@@ -8161,50 +8371,53 @@
       </c>
       <c r="V7" s="41">
         <v>6</v>
       </c>
       <c r="W7" s="41">
         <v>1</v>
       </c>
       <c r="X7" s="41">
         <v>3</v>
       </c>
       <c r="Y7" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z7" s="52">
         <v>1</v>
       </c>
       <c r="AA7" s="28">
         <v>2</v>
       </c>
       <c r="AB7" s="52">
         <v>4</v>
       </c>
       <c r="AC7" s="5">
         <v>2</v>
       </c>
+      <c r="AD7" s="5">
+        <v>3</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="5">
         <v>2</v>
       </c>
       <c r="C8" s="5">
         <v>3</v>
       </c>
       <c r="D8" s="5">
         <v>2</v>
       </c>
       <c r="E8" s="5">
         <v>1</v>
       </c>
       <c r="F8" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G8" s="7">
         <v>1</v>
       </c>
       <c r="H8" s="7">
         <v>3</v>
@@ -8250,50 +8463,53 @@
       </c>
       <c r="V8" s="41">
         <v>1</v>
       </c>
       <c r="W8" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X8" s="41">
         <v>1</v>
       </c>
       <c r="Y8" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z8" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA8" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB8" s="52">
         <v>1</v>
       </c>
       <c r="AC8" s="5" t="s">
         <v>0</v>
       </c>
+      <c r="AD8" s="5">
+        <v>1</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H9" s="7" t="s">
         <v>0</v>
@@ -8339,50 +8555,53 @@
       </c>
       <c r="V9" s="41" t="s">
         <v>0</v>
       </c>
       <c r="W9" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X9" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y9" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z9" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA9" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB9" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC9" s="5" t="s">
         <v>0</v>
       </c>
+      <c r="AD9" s="5" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F10" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G10" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H10" s="7" t="s">
         <v>0</v>
@@ -8428,50 +8647,53 @@
       </c>
       <c r="V10" s="41" t="s">
         <v>0</v>
       </c>
       <c r="W10" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X10" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y10" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z10" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA10" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB10" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC10" s="5" t="s">
         <v>0</v>
       </c>
+      <c r="AD10" s="5" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="5">
         <v>1</v>
       </c>
       <c r="C11" s="5">
         <v>1</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E11" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F11" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G11" s="7">
         <v>1</v>
       </c>
       <c r="H11" s="7">
         <v>1</v>
@@ -8517,50 +8739,53 @@
       </c>
       <c r="V11" s="41" t="s">
         <v>0</v>
       </c>
       <c r="W11" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X11" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y11" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z11" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA11" s="28">
         <v>1</v>
       </c>
       <c r="AB11" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC11" s="5" t="s">
         <v>0</v>
       </c>
+      <c r="AD11" s="5" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="5">
         <v>1</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H12" s="7" t="s">
         <v>0</v>
@@ -8606,50 +8831,53 @@
       </c>
       <c r="V12" s="41" t="s">
         <v>0</v>
       </c>
       <c r="W12" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X12" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y12" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z12" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA12" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB12" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC12" s="5" t="s">
         <v>0</v>
       </c>
+      <c r="AD12" s="5" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="7" t="s">
         <v>0</v>
@@ -8695,50 +8923,53 @@
       </c>
       <c r="V13" s="41">
         <v>1</v>
       </c>
       <c r="W13" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X13" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y13" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z13" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA13" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB13" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC13" s="5" t="s">
         <v>0</v>
       </c>
+      <c r="AD13" s="5" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F14" s="7">
         <v>1</v>
       </c>
       <c r="G14" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H14" s="7" t="s">
         <v>0</v>
@@ -8784,50 +9015,53 @@
       </c>
       <c r="V14" s="41">
         <v>1</v>
       </c>
       <c r="W14" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X14" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y14" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z14" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA14" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB14" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC14" s="5" t="s">
         <v>0</v>
       </c>
+      <c r="AD14" s="5" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G15" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H15" s="7" t="s">
         <v>0</v>
@@ -8873,50 +9107,53 @@
       </c>
       <c r="V15" s="41" t="s">
         <v>0</v>
       </c>
       <c r="W15" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X15" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y15" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z15" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA15" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB15" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC15" s="5" t="s">
         <v>0</v>
       </c>
+      <c r="AD15" s="5" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H16" s="7" t="s">
         <v>0</v>
@@ -8962,52 +9199,55 @@
       </c>
       <c r="V16" s="41">
         <v>2</v>
       </c>
       <c r="W16" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X16" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y16" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z16" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA16" s="28">
         <v>1</v>
       </c>
       <c r="AB16" s="52">
         <v>1</v>
       </c>
       <c r="AC16" s="5">
         <v>1</v>
       </c>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F17" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G17" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H17" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I17" s="7" t="s">
@@ -9051,52 +9291,55 @@
       </c>
       <c r="V17" s="41" t="s">
         <v>0</v>
       </c>
       <c r="W17" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X17" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y17" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z17" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA17" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB17" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC17" s="5" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="5">
         <v>1</v>
       </c>
       <c r="F18" s="7">
         <v>1</v>
       </c>
       <c r="G18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I18" s="7" t="s">
@@ -9140,52 +9383,55 @@
       </c>
       <c r="V18" s="41" t="s">
         <v>0</v>
       </c>
       <c r="W18" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X18" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y18" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z18" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA18" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB18" s="52">
         <v>1</v>
       </c>
       <c r="AC18" s="5" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="5">
         <v>1</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I19" s="7" t="s">
@@ -9229,52 +9475,55 @@
       </c>
       <c r="V19" s="41" t="s">
         <v>0</v>
       </c>
       <c r="W19" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X19" s="41">
         <v>2</v>
       </c>
       <c r="Y19" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z19" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA19" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB19" s="52">
         <v>1</v>
       </c>
       <c r="AC19" s="5" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I20" s="7" t="s">
@@ -9318,52 +9567,55 @@
       </c>
       <c r="V20" s="41" t="s">
         <v>0</v>
       </c>
       <c r="W20" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X20" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y20" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z20" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA20" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB20" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC20" s="5" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F21" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G21" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H21" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I21" s="7" t="s">
@@ -9407,82 +9659,85 @@
       </c>
       <c r="V21" s="41">
         <v>1</v>
       </c>
       <c r="W21" s="41">
         <v>1</v>
       </c>
       <c r="X21" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y21" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z21" s="52">
         <v>1</v>
       </c>
       <c r="AA21" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB21" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC21" s="5">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="60" t="s">
+      <c r="AD21" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30">
+      <c r="A22" s="63" t="s">
         <v>15</v>
       </c>
-      <c r="B22" s="60"/>
-[...22 lines deleted...]
-      <c r="Y22" s="60"/>
+      <c r="B22" s="63"/>
+      <c r="C22" s="63"/>
+      <c r="D22" s="63"/>
+      <c r="E22" s="63"/>
+      <c r="F22" s="63"/>
+      <c r="G22" s="63"/>
+      <c r="H22" s="63"/>
+      <c r="I22" s="63"/>
+      <c r="J22" s="63"/>
+      <c r="K22" s="63"/>
+      <c r="L22" s="63"/>
+      <c r="M22" s="63"/>
+      <c r="N22" s="63"/>
+      <c r="O22" s="63"/>
+      <c r="P22" s="63"/>
+      <c r="Q22" s="63"/>
+      <c r="R22" s="63"/>
+      <c r="S22" s="63"/>
+      <c r="T22" s="63"/>
+      <c r="U22" s="63"/>
+      <c r="V22" s="63"/>
+      <c r="W22" s="63"/>
+      <c r="X22" s="63"/>
+      <c r="Y22" s="63"/>
       <c r="AC22" s="5"/>
     </row>
-    <row r="23" spans="1:29">
+    <row r="23" spans="1:30">
       <c r="A23" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="5">
         <v>3</v>
       </c>
       <c r="C23" s="5">
         <v>3</v>
       </c>
       <c r="D23" s="5">
         <v>2</v>
       </c>
       <c r="E23" s="5">
         <v>1</v>
       </c>
       <c r="F23" s="7">
         <v>1</v>
       </c>
       <c r="G23" s="26">
         <v>1</v>
       </c>
       <c r="H23" s="28">
         <v>3</v>
       </c>
       <c r="I23" s="41">
@@ -9526,52 +9781,55 @@
       </c>
       <c r="V23" s="41">
         <v>1</v>
       </c>
       <c r="W23" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X23" s="41">
         <v>1</v>
       </c>
       <c r="Y23" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z23" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA23" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB23" s="41">
         <v>2</v>
       </c>
       <c r="AC23" s="41" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="5">
         <v>2</v>
       </c>
       <c r="C24" s="5">
         <v>3</v>
       </c>
       <c r="D24" s="5">
         <v>2</v>
       </c>
       <c r="E24" s="5">
         <v>1</v>
       </c>
       <c r="F24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G24" s="26">
         <v>1</v>
       </c>
       <c r="H24" s="28">
         <v>3</v>
       </c>
       <c r="I24" s="41">
@@ -9615,52 +9873,55 @@
       </c>
       <c r="V24" s="41">
         <v>1</v>
       </c>
       <c r="W24" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X24" s="41">
         <v>1</v>
       </c>
       <c r="Y24" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z24" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA24" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB24" s="41">
         <v>1</v>
       </c>
       <c r="AC24" s="41" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="5">
         <v>1</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I25" s="7" t="s">
@@ -9704,52 +9965,55 @@
       </c>
       <c r="V25" s="41" t="s">
         <v>0</v>
       </c>
       <c r="W25" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X25" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y25" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z25" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA25" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB25" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC25" s="41" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25" s="41" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I26" s="7" t="s">
@@ -9793,52 +10057,55 @@
       </c>
       <c r="V26" s="41" t="s">
         <v>0</v>
       </c>
       <c r="W26" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X26" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y26" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z26" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA26" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB26" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC26" s="41" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26" s="41" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E27" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F27" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G27" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H27" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I27" s="7" t="s">
@@ -9882,52 +10149,55 @@
       </c>
       <c r="V27" s="41" t="s">
         <v>0</v>
       </c>
       <c r="W27" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X27" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y27" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z27" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA27" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB27" s="41">
         <v>1</v>
       </c>
       <c r="AC27" s="41" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27" s="41" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E28" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F28" s="7">
         <v>1</v>
       </c>
       <c r="G28" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H28" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I28" s="7" t="s">
@@ -9971,84 +10241,87 @@
       </c>
       <c r="V28" s="41" t="s">
         <v>0</v>
       </c>
       <c r="W28" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X28" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y28" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z28" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA28" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB28" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC28" s="41" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="61" t="s">
+      <c r="AD28" s="41" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
+      <c r="A29" s="56" t="s">
         <v>16</v>
       </c>
-      <c r="B29" s="61"/>
-[...22 lines deleted...]
-      <c r="Y29" s="61"/>
+      <c r="B29" s="56"/>
+      <c r="C29" s="56"/>
+      <c r="D29" s="56"/>
+      <c r="E29" s="56"/>
+      <c r="F29" s="56"/>
+      <c r="G29" s="56"/>
+      <c r="H29" s="56"/>
+      <c r="I29" s="56"/>
+      <c r="J29" s="56"/>
+      <c r="K29" s="56"/>
+      <c r="L29" s="56"/>
+      <c r="M29" s="56"/>
+      <c r="N29" s="56"/>
+      <c r="O29" s="56"/>
+      <c r="P29" s="56"/>
+      <c r="Q29" s="56"/>
+      <c r="R29" s="56"/>
+      <c r="S29" s="56"/>
+      <c r="T29" s="56"/>
+      <c r="U29" s="56"/>
+      <c r="V29" s="56"/>
+      <c r="W29" s="56"/>
+      <c r="X29" s="56"/>
+      <c r="Y29" s="56"/>
       <c r="AA29" s="41"/>
       <c r="AB29" s="41"/>
       <c r="AC29" s="5"/>
     </row>
-    <row r="30" spans="1:29">
+    <row r="30" spans="1:30">
       <c r="A30" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="5">
         <v>2</v>
       </c>
       <c r="C30" s="5">
         <v>1</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E30" s="5">
         <v>1</v>
       </c>
       <c r="F30" s="7">
         <v>1</v>
       </c>
       <c r="G30" s="26">
         <v>1</v>
       </c>
       <c r="H30" s="26">
         <v>1</v>
       </c>
       <c r="I30" s="26">
@@ -10092,52 +10365,55 @@
       </c>
       <c r="V30" s="44">
         <v>5</v>
       </c>
       <c r="W30" s="44">
         <v>1</v>
       </c>
       <c r="X30" s="41">
         <v>2</v>
       </c>
       <c r="Y30" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z30" s="50">
         <v>1</v>
       </c>
       <c r="AA30" s="28">
         <v>2</v>
       </c>
       <c r="AB30" s="41">
         <v>2</v>
       </c>
       <c r="AC30" s="41">
         <v>2</v>
       </c>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30" s="5">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F31" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G31" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H31" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I31" s="7" t="s">
@@ -10181,52 +10457,55 @@
       </c>
       <c r="V31" s="44" t="s">
         <v>0</v>
       </c>
       <c r="W31" s="44" t="s">
         <v>0</v>
       </c>
       <c r="X31" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y31" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z31" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA31" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB31" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC31" s="5" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F32" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G32" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H32" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I32" s="7" t="s">
@@ -10270,52 +10549,55 @@
       </c>
       <c r="V32" s="44" t="s">
         <v>0</v>
       </c>
       <c r="W32" s="44" t="s">
         <v>0</v>
       </c>
       <c r="X32" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y32" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z32" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA32" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB32" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC32" s="5" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C33" s="5">
         <v>1</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F33" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G33" s="26">
         <v>1</v>
       </c>
       <c r="H33" s="7">
         <v>1</v>
       </c>
       <c r="I33" s="7" t="s">
@@ -10359,52 +10641,55 @@
       </c>
       <c r="V33" s="44" t="s">
         <v>0</v>
       </c>
       <c r="W33" s="44" t="s">
         <v>0</v>
       </c>
       <c r="X33" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y33" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z33" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA33" s="28">
         <v>1</v>
       </c>
       <c r="AB33" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC33" s="5" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="34" spans="1:29">
+      <c r="AD33" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30">
       <c r="A34" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="5">
         <v>1</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F34" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G34" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H34" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I34" s="7" t="s">
@@ -10448,52 +10733,55 @@
       </c>
       <c r="V34" s="44" t="s">
         <v>0</v>
       </c>
       <c r="W34" s="44" t="s">
         <v>0</v>
       </c>
       <c r="X34" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y34" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z34" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA34" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB34" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC34" s="5" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F35" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G35" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H35" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I35" s="7" t="s">
@@ -10537,52 +10825,55 @@
       </c>
       <c r="V35" s="44">
         <v>1</v>
       </c>
       <c r="W35" s="44" t="s">
         <v>0</v>
       </c>
       <c r="X35" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y35" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z35" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA35" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB35" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC35" s="5" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="36" spans="1:29">
+      <c r="AD35" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F36" s="7">
         <v>1</v>
       </c>
       <c r="G36" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H36" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I36" s="26">
@@ -10626,52 +10917,55 @@
       </c>
       <c r="V36" s="44">
         <v>1</v>
       </c>
       <c r="W36" s="44" t="s">
         <v>0</v>
       </c>
       <c r="X36" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y36" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z36" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA36" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB36" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC36" s="5" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="37" spans="1:29">
+      <c r="AD36" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30">
       <c r="A37" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F37" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G37" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H37" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I37" s="26">
@@ -10715,52 +11009,55 @@
       </c>
       <c r="V37" s="44" t="s">
         <v>0</v>
       </c>
       <c r="W37" s="44" t="s">
         <v>0</v>
       </c>
       <c r="X37" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y37" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z37" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA37" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB37" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC37" s="5" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="38" spans="1:29">
+      <c r="AD37" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30">
       <c r="A38" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F38" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G38" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H38" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I38" s="7" t="s">
@@ -10804,52 +11101,55 @@
       </c>
       <c r="V38" s="44">
         <v>2</v>
       </c>
       <c r="W38" s="44" t="s">
         <v>0</v>
       </c>
       <c r="X38" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y38" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z38" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA38" s="28">
         <v>1</v>
       </c>
       <c r="AB38" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC38" s="5">
         <v>1</v>
       </c>
-    </row>
-    <row r="39" spans="1:29">
+      <c r="AD38" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E39" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F39" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G39" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H39" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I39" s="7" t="s">
@@ -10893,52 +11193,55 @@
       </c>
       <c r="V39" s="44" t="s">
         <v>0</v>
       </c>
       <c r="W39" s="44" t="s">
         <v>0</v>
       </c>
       <c r="X39" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y39" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z39" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA39" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB39" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC39" s="5" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="40" spans="1:29">
+      <c r="AD39" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E40" s="5">
         <v>1</v>
       </c>
       <c r="F40" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G40" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H40" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I40" s="7" t="s">
@@ -10982,52 +11285,55 @@
       </c>
       <c r="V40" s="44" t="s">
         <v>0</v>
       </c>
       <c r="W40" s="44" t="s">
         <v>0</v>
       </c>
       <c r="X40" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y40" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z40" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA40" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB40" s="41">
         <v>1</v>
       </c>
       <c r="AC40" s="5" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="41" spans="1:29">
+      <c r="AD40" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B41" s="5">
         <v>1</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F41" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G41" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H41" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I41" s="7" t="s">
@@ -11071,52 +11377,55 @@
       </c>
       <c r="V41" s="44" t="s">
         <v>0</v>
       </c>
       <c r="W41" s="44" t="s">
         <v>0</v>
       </c>
       <c r="X41" s="41">
         <v>2</v>
       </c>
       <c r="Y41" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z41" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA41" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB41" s="41">
         <v>1</v>
       </c>
       <c r="AC41" s="5" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="42" spans="1:29">
+      <c r="AD41" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F42" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G42" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H42" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I42" s="7" t="s">
@@ -11160,52 +11469,55 @@
       </c>
       <c r="V42" s="44" t="s">
         <v>0</v>
       </c>
       <c r="W42" s="44" t="s">
         <v>0</v>
       </c>
       <c r="X42" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y42" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z42" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA42" s="44" t="s">
         <v>0</v>
       </c>
       <c r="AB42" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC42" s="5" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="43" spans="1:29" s="47" customFormat="1">
+      <c r="AD42" s="7" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30" s="47" customFormat="1">
       <c r="A43" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E43" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F43" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G43" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H43" s="6" t="s">
         <v>0</v>
       </c>
       <c r="I43" s="6" t="s">
@@ -11249,208 +11561,211 @@
       </c>
       <c r="V43" s="42">
         <v>1</v>
       </c>
       <c r="W43" s="42">
         <v>1</v>
       </c>
       <c r="X43" s="42" t="s">
         <v>0</v>
       </c>
       <c r="Y43" s="42" t="s">
         <v>0</v>
       </c>
       <c r="Z43" s="51">
         <v>1</v>
       </c>
       <c r="AA43" s="42" t="s">
         <v>0</v>
       </c>
       <c r="AB43" s="42" t="s">
         <v>0</v>
       </c>
       <c r="AC43" s="6">
         <v>1</v>
       </c>
-    </row>
-    <row r="44" spans="1:29">
+      <c r="AD43" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" s="16" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="45" spans="1:29">
+    <row r="45" spans="1:30">
       <c r="B45" s="48"/>
     </row>
-    <row r="46" spans="1:29">
+    <row r="46" spans="1:30">
       <c r="B46" s="48"/>
     </row>
-    <row r="47" spans="1:29">
+    <row r="47" spans="1:30">
       <c r="B47" s="48"/>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A6:Y6"/>
+    <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
-    <mergeCell ref="A1:Y1"/>
-[...1 lines deleted...]
-    <mergeCell ref="A22:Y22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView topLeftCell="N13" workbookViewId="0">
-      <selection activeCell="AG39" sqref="AG39"/>
+    <sheetView tabSelected="1" topLeftCell="N13" workbookViewId="0">
+      <selection activeCell="AE38" sqref="AE38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="27.6640625" style="8" customWidth="1"/>
     <col min="2" max="2" width="6.5546875" style="8" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.109375" style="8" bestFit="1" customWidth="1"/>
     <col min="4" max="9" width="7" style="8" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.88671875" style="8" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7" style="8" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="8.33203125" style="8" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.5546875" style="8" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.109375" style="8" bestFit="1" customWidth="1"/>
     <col min="16" max="21" width="7" style="8" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.88671875" style="8" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7" style="8" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="8.33203125" style="8" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.109375" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="58" t="s">
+      <c r="A1" s="61" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="58"/>
-[...22 lines deleted...]
-      <c r="Y1" s="58"/>
+      <c r="B1" s="61"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
+      <c r="H1" s="61"/>
+      <c r="I1" s="61"/>
+      <c r="J1" s="61"/>
+      <c r="K1" s="61"/>
+      <c r="L1" s="61"/>
+      <c r="M1" s="61"/>
+      <c r="N1" s="61"/>
+      <c r="O1" s="61"/>
+      <c r="P1" s="61"/>
+      <c r="Q1" s="61"/>
+      <c r="R1" s="61"/>
+      <c r="S1" s="61"/>
+      <c r="T1" s="61"/>
+      <c r="U1" s="61"/>
+      <c r="V1" s="61"/>
+      <c r="W1" s="61"/>
+      <c r="X1" s="61"/>
+      <c r="Y1" s="61"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="46"/>
       <c r="B2" s="46"/>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="46"/>
       <c r="I2" s="46"/>
       <c r="J2" s="46"/>
       <c r="K2" s="46"/>
       <c r="L2" s="46"/>
       <c r="M2" s="46"/>
     </row>
     <row r="3" spans="1:37">
       <c r="N3" s="25"/>
       <c r="X3" s="64"/>
       <c r="Y3" s="64"/>
       <c r="Z3" s="25"/>
       <c r="AJ3" s="64" t="s">
         <v>34</v>
       </c>
       <c r="AK3" s="64"/>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="62"/>
-      <c r="B4" s="56">
+      <c r="A4" s="57"/>
+      <c r="B4" s="59">
         <v>2024</v>
       </c>
-      <c r="C4" s="57"/>
-[...10 lines deleted...]
-      <c r="N4" s="56">
+      <c r="C4" s="60"/>
+      <c r="D4" s="60"/>
+      <c r="E4" s="60"/>
+      <c r="F4" s="60"/>
+      <c r="G4" s="60"/>
+      <c r="H4" s="60"/>
+      <c r="I4" s="60"/>
+      <c r="J4" s="60"/>
+      <c r="K4" s="60"/>
+      <c r="L4" s="60"/>
+      <c r="M4" s="60"/>
+      <c r="N4" s="59">
         <v>2025</v>
       </c>
-      <c r="O4" s="57"/>
-[...10 lines deleted...]
-      <c r="Z4" s="56">
+      <c r="O4" s="60"/>
+      <c r="P4" s="60"/>
+      <c r="Q4" s="60"/>
+      <c r="R4" s="60"/>
+      <c r="S4" s="60"/>
+      <c r="T4" s="60"/>
+      <c r="U4" s="60"/>
+      <c r="V4" s="60"/>
+      <c r="W4" s="60"/>
+      <c r="X4" s="60"/>
+      <c r="Y4" s="60"/>
+      <c r="Z4" s="59">
         <v>2026</v>
       </c>
-      <c r="AA4" s="57"/>
-[...9 lines deleted...]
-      <c r="AK4" s="57"/>
+      <c r="AA4" s="60"/>
+      <c r="AB4" s="60"/>
+      <c r="AC4" s="60"/>
+      <c r="AD4" s="60"/>
+      <c r="AE4" s="60"/>
+      <c r="AF4" s="60"/>
+      <c r="AG4" s="60"/>
+      <c r="AH4" s="60"/>
+      <c r="AI4" s="60"/>
+      <c r="AJ4" s="60"/>
+      <c r="AK4" s="60"/>
     </row>
     <row r="5" spans="1:37" ht="20.399999999999999">
-      <c r="A5" s="63"/>
+      <c r="A5" s="58"/>
       <c r="B5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="12" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="12" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>25</v>
       </c>
       <c r="I5" s="11" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="11" t="s">
@@ -11517,77 +11832,77 @@
         <v>23</v>
       </c>
       <c r="AE5" s="12" t="s">
         <v>24</v>
       </c>
       <c r="AF5" s="11" t="s">
         <v>25</v>
       </c>
       <c r="AG5" s="11" t="s">
         <v>26</v>
       </c>
       <c r="AH5" s="11" t="s">
         <v>27</v>
       </c>
       <c r="AI5" s="11" t="s">
         <v>28</v>
       </c>
       <c r="AJ5" s="11" t="s">
         <v>29</v>
       </c>
       <c r="AK5" s="11" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="59" t="s">
+      <c r="A6" s="62" t="s">
         <v>14</v>
       </c>
-      <c r="B6" s="59"/>
-[...22 lines deleted...]
-      <c r="Y6" s="59"/>
+      <c r="B6" s="62"/>
+      <c r="C6" s="62"/>
+      <c r="D6" s="62"/>
+      <c r="E6" s="62"/>
+      <c r="F6" s="62"/>
+      <c r="G6" s="62"/>
+      <c r="H6" s="62"/>
+      <c r="I6" s="62"/>
+      <c r="J6" s="62"/>
+      <c r="K6" s="62"/>
+      <c r="L6" s="62"/>
+      <c r="M6" s="62"/>
+      <c r="N6" s="62"/>
+      <c r="O6" s="62"/>
+      <c r="P6" s="62"/>
+      <c r="Q6" s="62"/>
+      <c r="R6" s="62"/>
+      <c r="S6" s="62"/>
+      <c r="T6" s="62"/>
+      <c r="U6" s="62"/>
+      <c r="V6" s="62"/>
+      <c r="W6" s="62"/>
+      <c r="X6" s="62"/>
+      <c r="Y6" s="62"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="23" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="39">
         <v>10.87</v>
       </c>
       <c r="C7" s="39">
         <v>10.25</v>
       </c>
       <c r="D7" s="39">
         <v>8.77</v>
       </c>
       <c r="E7" s="39">
         <v>7.61</v>
       </c>
       <c r="F7" s="39">
         <v>6.93</v>
       </c>
       <c r="G7" s="30">
         <v>4.9000000000000004</v>
       </c>
       <c r="H7" s="29">
         <v>7.03</v>
@@ -11633,50 +11948,53 @@
       </c>
       <c r="V7" s="39">
         <v>7.18</v>
       </c>
       <c r="W7" s="39">
         <v>6.77</v>
       </c>
       <c r="X7" s="39">
         <v>6.92</v>
       </c>
       <c r="Y7" s="39">
         <v>6.32</v>
       </c>
       <c r="Z7" s="39">
         <v>2.57</v>
       </c>
       <c r="AA7" s="53">
         <v>4.34</v>
       </c>
       <c r="AB7" s="39">
         <v>6.61</v>
       </c>
       <c r="AC7" s="39">
         <v>6.19</v>
       </c>
+      <c r="AD7" s="39">
+        <v>6.85</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="39">
         <v>10.15</v>
       </c>
       <c r="C8" s="39">
         <v>13.09</v>
       </c>
       <c r="D8" s="39">
         <v>12.82</v>
       </c>
       <c r="E8" s="39">
         <v>10.88</v>
       </c>
       <c r="F8" s="39">
         <v>8.86</v>
       </c>
       <c r="G8" s="26">
         <v>5.81</v>
       </c>
       <c r="H8" s="29">
         <v>9.7899999999999991</v>
@@ -11722,50 +12040,53 @@
       </c>
       <c r="V8" s="39">
         <v>4.18</v>
       </c>
       <c r="W8" s="39">
         <v>3.81</v>
       </c>
       <c r="X8" s="39">
         <v>4.07</v>
       </c>
       <c r="Y8" s="39">
         <v>3.72</v>
       </c>
       <c r="Z8" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA8" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB8" s="39">
         <v>2.2400000000000002</v>
       </c>
       <c r="AC8" s="39">
         <v>1.63</v>
       </c>
+      <c r="AD8" s="39">
+        <v>2.66</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E9" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F9" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G9" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H9" s="29" t="s">
         <v>0</v>
@@ -11811,50 +12132,53 @@
       </c>
       <c r="V9" s="39">
         <v>4.6100000000000003</v>
       </c>
       <c r="W9" s="39">
         <v>4.26</v>
       </c>
       <c r="X9" s="39">
         <v>3.82</v>
       </c>
       <c r="Y9" s="39">
         <v>3.5</v>
       </c>
       <c r="Z9" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA9" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB9" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC9" s="39" t="s">
         <v>0</v>
       </c>
+      <c r="AD9" s="39" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C10" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D10" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E10" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F10" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G10" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H10" s="29" t="s">
         <v>0</v>
@@ -11900,50 +12224,53 @@
       </c>
       <c r="V10" s="39">
         <v>16.39</v>
       </c>
       <c r="W10" s="39">
         <v>15.5</v>
       </c>
       <c r="X10" s="39">
         <v>14.18</v>
       </c>
       <c r="Y10" s="39">
         <v>13.07</v>
       </c>
       <c r="Z10" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA10" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB10" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC10" s="39" t="s">
         <v>0</v>
       </c>
+      <c r="AD10" s="39" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="39">
         <v>40</v>
       </c>
       <c r="C11" s="39">
         <v>43.48</v>
       </c>
       <c r="D11" s="39">
         <v>32.26</v>
       </c>
       <c r="E11" s="39">
         <v>21.98</v>
       </c>
       <c r="F11" s="39">
         <v>16.13</v>
       </c>
       <c r="G11" s="26">
         <v>43.48</v>
       </c>
       <c r="H11" s="29">
         <v>24.84</v>
@@ -11989,50 +12316,53 @@
       </c>
       <c r="V11" s="39" t="s">
         <v>0</v>
       </c>
       <c r="W11" s="39" t="s">
         <v>0</v>
       </c>
       <c r="X11" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Y11" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Z11" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA11" s="53">
         <v>34.479999999999997</v>
       </c>
       <c r="AB11" s="39">
         <v>19.61</v>
       </c>
       <c r="AC11" s="39">
         <v>15.63</v>
       </c>
+      <c r="AD11" s="39">
+        <v>13.16</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="39">
         <v>83.33</v>
       </c>
       <c r="C12" s="39">
         <v>33.33</v>
       </c>
       <c r="D12" s="39">
         <v>24.39</v>
       </c>
       <c r="E12" s="39">
         <v>16.13</v>
       </c>
       <c r="F12" s="39">
         <v>13.51</v>
       </c>
       <c r="G12" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H12" s="29">
         <v>9.43</v>
@@ -12078,50 +12408,53 @@
       </c>
       <c r="V12" s="39">
         <v>7.41</v>
       </c>
       <c r="W12" s="39">
         <v>6.67</v>
       </c>
       <c r="X12" s="39">
         <v>6.1</v>
       </c>
       <c r="Y12" s="39">
         <v>5.75</v>
       </c>
       <c r="Z12" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA12" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB12" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC12" s="39" t="s">
         <v>0</v>
       </c>
+      <c r="AD12" s="39" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="29" t="s">
         <v>0</v>
@@ -12167,50 +12500,53 @@
       </c>
       <c r="V13" s="39">
         <v>8.6999999999999993</v>
       </c>
       <c r="W13" s="39">
         <v>8</v>
       </c>
       <c r="X13" s="39">
         <v>7.3</v>
       </c>
       <c r="Y13" s="39">
         <v>6.71</v>
       </c>
       <c r="Z13" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA13" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB13" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC13" s="39" t="s">
         <v>0</v>
       </c>
+      <c r="AD13" s="39" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D14" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E14" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F14" s="39">
         <v>5.41</v>
       </c>
       <c r="G14" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H14" s="29">
         <v>3.92</v>
@@ -12256,50 +12592,53 @@
       </c>
       <c r="V14" s="39">
         <v>11.24</v>
       </c>
       <c r="W14" s="39">
         <v>10.17</v>
       </c>
       <c r="X14" s="39">
         <v>9.23</v>
       </c>
       <c r="Y14" s="39">
         <v>8.36</v>
       </c>
       <c r="Z14" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA14" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB14" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC14" s="39" t="s">
         <v>0</v>
       </c>
+      <c r="AD14" s="39" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G15" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H15" s="29" t="s">
         <v>0</v>
@@ -12345,50 +12684,53 @@
       </c>
       <c r="V15" s="39">
         <v>10.99</v>
       </c>
       <c r="W15" s="39">
         <v>9.6199999999999992</v>
       </c>
       <c r="X15" s="39">
         <v>8.93</v>
       </c>
       <c r="Y15" s="39">
         <v>8.1999999999999993</v>
       </c>
       <c r="Z15" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA15" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB15" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC15" s="39" t="s">
         <v>0</v>
       </c>
+      <c r="AD15" s="39" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H16" s="29" t="s">
         <v>0</v>
@@ -12434,52 +12776,55 @@
       </c>
       <c r="V16" s="13">
         <v>26.49</v>
       </c>
       <c r="W16" s="39">
         <v>24.54</v>
       </c>
       <c r="X16" s="39">
         <v>23.67</v>
       </c>
       <c r="Y16" s="39">
         <v>21.62</v>
       </c>
       <c r="Z16" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA16" s="53">
         <v>43.48</v>
       </c>
       <c r="AB16" s="39">
         <v>66.67</v>
       </c>
       <c r="AC16" s="39">
         <v>66.67</v>
       </c>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16" s="39">
+        <v>52.63</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H17" s="29" t="s">
         <v>0</v>
       </c>
       <c r="I17" s="29" t="s">
@@ -12523,52 +12868,55 @@
       </c>
       <c r="V17" s="13" t="s">
         <v>0</v>
       </c>
       <c r="W17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="X17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Y17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Z17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC17" s="39" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17" s="39" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C18" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D18" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="39">
         <v>8.26</v>
       </c>
       <c r="F18" s="39">
         <v>12.82</v>
       </c>
       <c r="G18" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H18" s="29">
         <v>9.26</v>
       </c>
       <c r="I18" s="39">
@@ -12612,52 +12960,55 @@
       </c>
       <c r="V18" s="13">
         <v>3.88</v>
       </c>
       <c r="W18" s="39">
         <v>3.5</v>
       </c>
       <c r="X18" s="39">
         <v>3.22</v>
       </c>
       <c r="Y18" s="39">
         <v>2.92</v>
       </c>
       <c r="Z18" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA18" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB18" s="39">
         <v>12.05</v>
       </c>
       <c r="AC18" s="39">
         <v>9.17</v>
       </c>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18" s="39">
+        <v>15.04</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="39">
         <v>166.67</v>
       </c>
       <c r="C19" s="39">
         <v>76.92</v>
       </c>
       <c r="D19" s="39">
         <v>52.63</v>
       </c>
       <c r="E19" s="39">
         <v>40</v>
       </c>
       <c r="F19" s="39">
         <v>27.03</v>
       </c>
       <c r="G19" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H19" s="29">
         <v>17.239999999999998</v>
       </c>
       <c r="I19" s="39">
@@ -12701,52 +13052,55 @@
       </c>
       <c r="V19" s="13" t="s">
         <v>0</v>
       </c>
       <c r="W19" s="39" t="s">
         <v>0</v>
       </c>
       <c r="X19" s="39">
         <v>23.53</v>
       </c>
       <c r="Y19" s="39">
         <v>22.47</v>
       </c>
       <c r="Z19" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA19" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB19" s="39">
         <v>52.63</v>
       </c>
       <c r="AC19" s="39">
         <v>35.71</v>
       </c>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19" s="39">
+        <v>58.82</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D20" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E20" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F20" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G20" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H20" s="29" t="s">
         <v>0</v>
       </c>
       <c r="I20" s="29" t="s">
@@ -12790,52 +13144,55 @@
       </c>
       <c r="V20" s="13">
         <v>8</v>
       </c>
       <c r="W20" s="39">
         <v>7.09</v>
       </c>
       <c r="X20" s="39">
         <v>6.41</v>
       </c>
       <c r="Y20" s="39">
         <v>5.81</v>
       </c>
       <c r="Z20" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA20" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB20" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC20" s="39" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20" s="39" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C21" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D21" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E21" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F21" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G21" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H21" s="29" t="s">
         <v>0</v>
       </c>
       <c r="I21" s="29" t="s">
@@ -12879,82 +13236,85 @@
       </c>
       <c r="V21" s="13">
         <v>17.239999999999998</v>
       </c>
       <c r="W21" s="39">
         <v>19.84</v>
       </c>
       <c r="X21" s="39">
         <v>18.05</v>
       </c>
       <c r="Y21" s="39">
         <v>16.5</v>
       </c>
       <c r="Z21" s="39">
         <v>50</v>
       </c>
       <c r="AA21" s="53">
         <v>30.3</v>
       </c>
       <c r="AB21" s="39">
         <v>16.670000000000002</v>
       </c>
       <c r="AC21" s="39">
         <v>22.22</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="60" t="s">
+      <c r="AD21" s="39">
+        <v>19.420000000000002</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30">
+      <c r="A22" s="63" t="s">
         <v>15</v>
       </c>
-      <c r="B22" s="60"/>
-[...22 lines deleted...]
-      <c r="Y22" s="60"/>
+      <c r="B22" s="63"/>
+      <c r="C22" s="63"/>
+      <c r="D22" s="63"/>
+      <c r="E22" s="63"/>
+      <c r="F22" s="63"/>
+      <c r="G22" s="63"/>
+      <c r="H22" s="63"/>
+      <c r="I22" s="63"/>
+      <c r="J22" s="63"/>
+      <c r="K22" s="63"/>
+      <c r="L22" s="63"/>
+      <c r="M22" s="63"/>
+      <c r="N22" s="63"/>
+      <c r="O22" s="63"/>
+      <c r="P22" s="63"/>
+      <c r="Q22" s="63"/>
+      <c r="R22" s="63"/>
+      <c r="S22" s="63"/>
+      <c r="T22" s="63"/>
+      <c r="U22" s="63"/>
+      <c r="V22" s="63"/>
+      <c r="W22" s="63"/>
+      <c r="X22" s="63"/>
+      <c r="Y22" s="63"/>
       <c r="AC22" s="39"/>
     </row>
-    <row r="23" spans="1:29">
+    <row r="23" spans="1:30">
       <c r="A23" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="39">
         <v>12.5</v>
       </c>
       <c r="C23" s="39">
         <v>13.22</v>
       </c>
       <c r="D23" s="39">
         <v>12.36</v>
       </c>
       <c r="E23" s="39">
         <v>10.34</v>
       </c>
       <c r="F23" s="39">
         <v>9.2899999999999991</v>
       </c>
       <c r="G23" s="30">
         <v>5.0999999999999996</v>
       </c>
       <c r="H23" s="29">
         <v>9.69</v>
       </c>
       <c r="I23" s="39">
@@ -12998,52 +13358,55 @@
       </c>
       <c r="V23" s="13">
         <v>5.29</v>
       </c>
       <c r="W23" s="39">
         <v>4.8099999999999996</v>
       </c>
       <c r="X23" s="39">
         <v>4.91</v>
       </c>
       <c r="Y23" s="39">
         <v>4.47</v>
       </c>
       <c r="Z23" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA23" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB23" s="39">
         <v>3.9</v>
       </c>
       <c r="AC23" s="39">
         <v>2.81</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23" s="39">
+        <v>3.44</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="39">
         <v>10.15</v>
       </c>
       <c r="C24" s="39">
         <v>13.09</v>
       </c>
       <c r="D24" s="39">
         <v>12.82</v>
       </c>
       <c r="E24" s="39">
         <v>10.88</v>
       </c>
       <c r="F24" s="39">
         <v>8.86</v>
       </c>
       <c r="G24" s="26">
         <v>5.81</v>
       </c>
       <c r="H24" s="29">
         <v>9.7899999999999991</v>
       </c>
       <c r="I24" s="39">
@@ -13087,52 +13450,55 @@
       </c>
       <c r="V24" s="13">
         <v>4.18</v>
       </c>
       <c r="W24" s="39">
         <v>3.81</v>
       </c>
       <c r="X24" s="39">
         <v>4.07</v>
       </c>
       <c r="Y24" s="39">
         <v>3.72</v>
       </c>
       <c r="Z24" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA24" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB24" s="39">
         <v>2.2400000000000002</v>
       </c>
       <c r="AC24" s="39">
         <v>1.63</v>
       </c>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24" s="39">
+        <v>2.66</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="39">
         <v>142.86000000000001</v>
       </c>
       <c r="C25" s="39">
         <v>62.5</v>
       </c>
       <c r="D25" s="39">
         <v>37.04</v>
       </c>
       <c r="E25" s="39">
         <v>22.73</v>
       </c>
       <c r="F25" s="39">
         <v>18.52</v>
       </c>
       <c r="G25" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H25" s="29">
         <v>15.38</v>
       </c>
       <c r="I25" s="39">
@@ -13176,52 +13542,55 @@
       </c>
       <c r="V25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="W25" s="39" t="s">
         <v>0</v>
       </c>
       <c r="X25" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Y25" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Z25" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA25" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB25" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC25" s="39" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25" s="39" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G26" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="29" t="s">
         <v>0</v>
       </c>
       <c r="I26" s="29" t="s">
@@ -13265,52 +13634,55 @@
       </c>
       <c r="V26" s="13" t="s">
         <v>0</v>
       </c>
       <c r="W26" s="39" t="s">
         <v>0</v>
       </c>
       <c r="X26" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Y26" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Z26" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA26" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB26" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC26" s="39" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26" s="39" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C27" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D27" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E27" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F27" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G27" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H27" s="29" t="s">
         <v>0</v>
       </c>
       <c r="I27" s="29" t="s">
@@ -13354,52 +13726,55 @@
       </c>
       <c r="V27" s="13">
         <v>25.32</v>
       </c>
       <c r="W27" s="39">
         <v>23.81</v>
       </c>
       <c r="X27" s="39">
         <v>22.73</v>
       </c>
       <c r="Y27" s="39">
         <v>20.62</v>
       </c>
       <c r="Z27" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA27" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB27" s="39">
         <v>66.67</v>
       </c>
       <c r="AC27" s="39">
         <v>40</v>
       </c>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27" s="39">
+        <v>31.25</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B28" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D28" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E28" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F28" s="39">
         <v>16.670000000000002</v>
       </c>
       <c r="G28" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H28" s="29">
         <v>13.33</v>
       </c>
       <c r="I28" s="39">
@@ -13443,82 +13818,86 @@
       </c>
       <c r="V28" s="13">
         <v>11.11</v>
       </c>
       <c r="W28" s="39">
         <v>9.8000000000000007</v>
       </c>
       <c r="X28" s="39">
         <v>8.85</v>
       </c>
       <c r="Y28" s="39">
         <v>7.81</v>
       </c>
       <c r="Z28" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA28" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB28" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC28" s="39" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="61" t="s">
+      <c r="AD28" s="39" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
+      <c r="A29" s="56" t="s">
         <v>16</v>
       </c>
-      <c r="B29" s="61"/>
-[...22 lines deleted...]
-      <c r="Y29" s="61"/>
+      <c r="B29" s="56"/>
+      <c r="C29" s="56"/>
+      <c r="D29" s="56"/>
+      <c r="E29" s="56"/>
+      <c r="F29" s="56"/>
+      <c r="G29" s="56"/>
+      <c r="H29" s="56"/>
+      <c r="I29" s="56"/>
+      <c r="J29" s="56"/>
+      <c r="K29" s="56"/>
+      <c r="L29" s="56"/>
+      <c r="M29" s="56"/>
+      <c r="N29" s="56"/>
+      <c r="O29" s="56"/>
+      <c r="P29" s="56"/>
+      <c r="Q29" s="56"/>
+      <c r="R29" s="56"/>
+      <c r="S29" s="56"/>
+      <c r="T29" s="56"/>
+      <c r="U29" s="56"/>
+      <c r="V29" s="56"/>
+      <c r="W29" s="56"/>
+      <c r="X29" s="56"/>
+      <c r="Y29" s="56"/>
       <c r="AB29" s="39"/>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29" s="39"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="39">
         <v>9.09</v>
       </c>
       <c r="C30" s="39">
         <v>7.08</v>
       </c>
       <c r="D30" s="39">
         <v>4.9400000000000004</v>
       </c>
       <c r="E30" s="39">
         <v>4.7699999999999996</v>
       </c>
       <c r="F30" s="39">
         <v>4.5999999999999996</v>
       </c>
       <c r="G30" s="26">
         <v>4.72</v>
       </c>
       <c r="H30" s="29">
         <v>4.54</v>
       </c>
       <c r="I30" s="39">
@@ -13562,52 +13941,55 @@
       </c>
       <c r="V30" s="35">
         <v>8.99</v>
       </c>
       <c r="W30" s="39">
         <v>8.6300000000000008</v>
       </c>
       <c r="X30" s="39">
         <v>8.81</v>
       </c>
       <c r="Y30" s="39">
         <v>8.09</v>
       </c>
       <c r="Z30" s="20">
         <v>5.24</v>
       </c>
       <c r="AA30" s="54">
         <v>8.7200000000000006</v>
       </c>
       <c r="AB30" s="39">
         <v>9.16</v>
       </c>
       <c r="AC30" s="39">
         <v>9.4600000000000009</v>
       </c>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30" s="39">
+        <v>10.23</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B31" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C31" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D31" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E31" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F31" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G31" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H31" s="29" t="s">
         <v>0</v>
       </c>
       <c r="I31" s="39" t="s">
@@ -13651,52 +14033,55 @@
       </c>
       <c r="V31" s="35">
         <v>4.6100000000000003</v>
       </c>
       <c r="W31" s="39">
         <v>4.26</v>
       </c>
       <c r="X31" s="39">
         <v>3.82</v>
       </c>
       <c r="Y31" s="39">
         <v>3.5</v>
       </c>
       <c r="Z31" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA31" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB31" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC31" s="39" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31" s="39" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C32" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D32" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E32" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F32" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G32" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H32" s="29" t="s">
         <v>0</v>
       </c>
       <c r="I32" s="39" t="s">
@@ -13740,52 +14125,55 @@
       </c>
       <c r="V32" s="35">
         <v>16.39</v>
       </c>
       <c r="W32" s="39">
         <v>15.5</v>
       </c>
       <c r="X32" s="39">
         <v>14.18</v>
       </c>
       <c r="Y32" s="39">
         <v>13.07</v>
       </c>
       <c r="Z32" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA32" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB32" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC32" s="39" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32" s="39" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C33" s="39">
         <v>33.33</v>
       </c>
       <c r="D33" s="39">
         <v>28.57</v>
       </c>
       <c r="E33" s="39">
         <v>21.28</v>
       </c>
       <c r="F33" s="39">
         <v>14.29</v>
       </c>
       <c r="G33" s="39">
         <v>58.82</v>
       </c>
       <c r="H33" s="39">
         <v>31.25</v>
       </c>
       <c r="I33" s="39">
@@ -13829,52 +14217,55 @@
       </c>
       <c r="V33" s="35" t="s">
         <v>0</v>
       </c>
       <c r="W33" s="39" t="s">
         <v>0</v>
       </c>
       <c r="X33" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Y33" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Z33" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA33" s="54">
         <v>50</v>
       </c>
       <c r="AB33" s="39">
         <v>29.41</v>
       </c>
       <c r="AC33" s="39">
         <v>25</v>
       </c>
-    </row>
-    <row r="34" spans="1:29">
+      <c r="AD33" s="39">
+        <v>21.74</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30">
       <c r="A34" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="39">
         <v>83.33</v>
       </c>
       <c r="C34" s="39">
         <v>33.33</v>
       </c>
       <c r="D34" s="39">
         <v>24.39</v>
       </c>
       <c r="E34" s="39">
         <v>16.13</v>
       </c>
       <c r="F34" s="39">
         <v>13.51</v>
       </c>
       <c r="G34" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H34" s="39">
         <v>9.43</v>
       </c>
       <c r="I34" s="39">
@@ -13918,52 +14309,55 @@
       </c>
       <c r="V34" s="35">
         <v>7.41</v>
       </c>
       <c r="W34" s="39">
         <v>6.67</v>
       </c>
       <c r="X34" s="39">
         <v>6.1</v>
       </c>
       <c r="Y34" s="39">
         <v>5.75</v>
       </c>
       <c r="Z34" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA34" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB34" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC34" s="39" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34" s="39" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="I35" s="39" t="s">
@@ -14007,52 +14401,55 @@
       </c>
       <c r="V35" s="35">
         <v>8.6999999999999993</v>
       </c>
       <c r="W35" s="39">
         <v>8</v>
       </c>
       <c r="X35" s="39">
         <v>7.3</v>
       </c>
       <c r="Y35" s="39">
         <v>6.71</v>
       </c>
       <c r="Z35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC35" s="39" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="36" spans="1:29">
+      <c r="AD35" s="39" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B36" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C36" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D36" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E36" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F36" s="39">
         <v>5.41</v>
       </c>
       <c r="G36" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H36" s="39">
         <v>3.92</v>
       </c>
       <c r="I36" s="39">
@@ -14096,52 +14493,55 @@
       </c>
       <c r="V36" s="35">
         <v>11.24</v>
       </c>
       <c r="W36" s="39">
         <v>10.17</v>
       </c>
       <c r="X36" s="39">
         <v>9.23</v>
       </c>
       <c r="Y36" s="39">
         <v>8.36</v>
       </c>
       <c r="Z36" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA36" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB36" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC36" s="39" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="37" spans="1:29">
+      <c r="AD36" s="39" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30">
       <c r="A37" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C37" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D37" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E37" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F37" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G37" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H37" s="39" t="s">
         <v>0</v>
       </c>
       <c r="I37" s="39">
@@ -14185,52 +14585,55 @@
       </c>
       <c r="V37" s="35">
         <v>18.87</v>
       </c>
       <c r="W37" s="39">
         <v>17.239999999999998</v>
       </c>
       <c r="X37" s="39">
         <v>15.87</v>
       </c>
       <c r="Y37" s="39">
         <v>14.71</v>
       </c>
       <c r="Z37" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA37" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB37" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC37" s="39" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="38" spans="1:29">
+      <c r="AD37" s="39" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30">
       <c r="A38" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C38" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D38" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E38" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F38" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G38" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H38" s="39" t="s">
         <v>0</v>
       </c>
       <c r="I38" s="39" t="s">
@@ -14274,52 +14677,55 @@
       </c>
       <c r="V38" s="35">
         <v>27.78</v>
       </c>
       <c r="W38" s="39">
         <v>25.32</v>
       </c>
       <c r="X38" s="39">
         <v>24.69</v>
       </c>
       <c r="Y38" s="39">
         <v>22.73</v>
       </c>
       <c r="Z38" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA38" s="54">
         <v>83.33</v>
       </c>
       <c r="AB38" s="39">
         <v>66.67</v>
       </c>
       <c r="AC38" s="39">
         <v>100</v>
       </c>
-    </row>
-    <row r="39" spans="1:29">
+      <c r="AD38" s="39">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="I39" s="39" t="s">
@@ -14363,52 +14769,55 @@
       </c>
       <c r="V39" s="35" t="s">
         <v>0</v>
       </c>
       <c r="W39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="X39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Y39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Z39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC39" s="39" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="40" spans="1:29">
+      <c r="AD39" s="39" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B40" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C40" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D40" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E40" s="39">
         <v>13.51</v>
       </c>
       <c r="F40" s="39">
         <v>10.42</v>
       </c>
       <c r="G40" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H40" s="39">
         <v>7.09</v>
       </c>
       <c r="I40" s="39">
@@ -14452,52 +14861,55 @@
       </c>
       <c r="V40" s="35" t="s">
         <v>0</v>
       </c>
       <c r="W40" s="39" t="s">
         <v>0</v>
       </c>
       <c r="X40" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Y40" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Z40" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA40" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB40" s="39">
         <v>16.13</v>
       </c>
       <c r="AC40" s="39">
         <v>12.5</v>
       </c>
-    </row>
-    <row r="41" spans="1:29">
+      <c r="AD40" s="39">
+        <v>20.83</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B41" s="39">
         <v>166.67</v>
       </c>
       <c r="C41" s="39">
         <v>76.92</v>
       </c>
       <c r="D41" s="39">
         <v>52.63</v>
       </c>
       <c r="E41" s="39">
         <v>40</v>
       </c>
       <c r="F41" s="39">
         <v>27.03</v>
       </c>
       <c r="G41" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H41" s="39">
         <v>17.239999999999998</v>
       </c>
       <c r="I41" s="39">
@@ -14541,52 +14953,55 @@
       </c>
       <c r="V41" s="35" t="s">
         <v>0</v>
       </c>
       <c r="W41" s="39" t="s">
         <v>0</v>
       </c>
       <c r="X41" s="39">
         <v>23.53</v>
       </c>
       <c r="Y41" s="39">
         <v>22.47</v>
       </c>
       <c r="Z41" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA41" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB41" s="39">
         <v>52.63</v>
       </c>
       <c r="AC41" s="39">
         <v>35.71</v>
       </c>
-    </row>
-    <row r="42" spans="1:29">
+      <c r="AD41" s="39">
+        <v>58.82</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B42" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C42" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D42" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E42" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F42" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G42" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H42" s="39" t="s">
         <v>0</v>
       </c>
       <c r="I42" s="39" t="s">
@@ -14630,52 +15045,55 @@
       </c>
       <c r="V42" s="35">
         <v>8</v>
       </c>
       <c r="W42" s="39">
         <v>7.09</v>
       </c>
       <c r="X42" s="39">
         <v>6.41</v>
       </c>
       <c r="Y42" s="39">
         <v>5.81</v>
       </c>
       <c r="Z42" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA42" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB42" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC42" s="39" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="43" spans="1:29" s="47" customFormat="1">
+      <c r="AD42" s="39" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30" s="47" customFormat="1">
       <c r="A43" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B43" s="40" t="s">
         <v>0</v>
       </c>
       <c r="C43" s="40" t="s">
         <v>0</v>
       </c>
       <c r="D43" s="40" t="s">
         <v>0</v>
       </c>
       <c r="E43" s="40" t="s">
         <v>0</v>
       </c>
       <c r="F43" s="40" t="s">
         <v>0</v>
       </c>
       <c r="G43" s="40" t="s">
         <v>0</v>
       </c>
       <c r="H43" s="40" t="s">
         <v>0</v>
       </c>
       <c r="I43" s="40" t="s">
@@ -14719,68 +15137,71 @@
       </c>
       <c r="V43" s="22">
         <v>17.239999999999998</v>
       </c>
       <c r="W43" s="40">
         <v>19.84</v>
       </c>
       <c r="X43" s="40">
         <v>18.05</v>
       </c>
       <c r="Y43" s="40">
         <v>16.5</v>
       </c>
       <c r="Z43" s="40">
         <v>50</v>
       </c>
       <c r="AA43" s="55">
         <v>30.3</v>
       </c>
       <c r="AB43" s="40">
         <v>16.670000000000002</v>
       </c>
       <c r="AC43" s="40">
         <v>22.22</v>
       </c>
-    </row>
-    <row r="44" spans="1:29">
+      <c r="AD43" s="40">
+        <v>19.420000000000002</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" s="16" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="A22:Y22"/>
+    <mergeCell ref="A29:Y29"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="X3:Y3"/>
+    <mergeCell ref="A4:A5"/>
     <mergeCell ref="AJ3:AK3"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
-    <mergeCell ref="A22:Y22"/>
-[...3 lines deleted...]
-    <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>The number of deaths</vt:lpstr>
       <vt:lpstr>General mortality rate</vt:lpstr>
       <vt:lpstr>The number of deceased infants </vt:lpstr>