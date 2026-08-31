--- v3 (2026-07-22)
+++ v4 (2026-08-31)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23256" windowHeight="12348" activeTab="3"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23250" windowHeight="12345"/>
   </bookViews>
   <sheets>
     <sheet name="The number of deaths" sheetId="1" r:id="rId1"/>
     <sheet name="General mortality rate" sheetId="2" r:id="rId2"/>
     <sheet name="The number of deceased infants " sheetId="4" r:id="rId3"/>
     <sheet name="Infant mortality rate " sheetId="5" r:id="rId4"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1638" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1692" uniqueCount="49">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -378,51 +378,51 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="65">
+  <cellXfs count="67">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -521,50 +521,56 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
@@ -869,180 +875,180 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView topLeftCell="L16" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="AD7" sqref="AD7:AD43"/>
+    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <selection sqref="A1:Y1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="28.6640625" style="8" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="4.33203125" style="8" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="28.7109375" style="8" customWidth="1"/>
+    <col min="2" max="2" width="6.5703125" style="8" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.140625" style="8" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="5.5703125" style="8" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4" style="8" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="4.44140625" style="8" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="3.88671875" style="8" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="4.42578125" style="8" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="3.85546875" style="8" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="8" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="8.88671875" style="8" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="17" max="17" width="4.33203125" style="8" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.85546875" style="8" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.7109375" style="8" bestFit="1" customWidth="1"/>
+    <col min="12" max="13" width="8.28515625" style="8" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.5703125" style="8" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.140625" style="8" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="5.5703125" style="8" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4" style="8" bestFit="1" customWidth="1"/>
-    <col min="19" max="19" width="4.44140625" style="8" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="3.88671875" style="8" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="4.42578125" style="8" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="3.85546875" style="8" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="6" style="8" bestFit="1" customWidth="1"/>
-    <col min="22" max="22" width="8.88671875" style="8" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="26" max="16384" width="9.109375" style="8"/>
+    <col min="22" max="22" width="8.85546875" style="8" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.7109375" style="8" bestFit="1" customWidth="1"/>
+    <col min="24" max="25" width="8.28515625" style="8" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" s="17" customFormat="1" ht="13.2">
-      <c r="A1" s="61" t="s">
+    <row r="1" spans="1:37" s="17" customFormat="1" ht="12.75">
+      <c r="A1" s="63" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="61"/>
-[...22 lines deleted...]
-      <c r="Y1" s="61"/>
+      <c r="B1" s="63"/>
+      <c r="C1" s="63"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="63"/>
+      <c r="F1" s="63"/>
+      <c r="G1" s="63"/>
+      <c r="H1" s="63"/>
+      <c r="I1" s="63"/>
+      <c r="J1" s="63"/>
+      <c r="K1" s="63"/>
+      <c r="L1" s="63"/>
+      <c r="M1" s="63"/>
+      <c r="N1" s="63"/>
+      <c r="O1" s="63"/>
+      <c r="P1" s="63"/>
+      <c r="Q1" s="63"/>
+      <c r="R1" s="63"/>
+      <c r="S1" s="63"/>
+      <c r="T1" s="63"/>
+      <c r="U1" s="63"/>
+      <c r="V1" s="63"/>
+      <c r="W1" s="63"/>
+      <c r="X1" s="63"/>
+      <c r="Y1" s="63"/>
     </row>
     <row r="2" spans="1:37" s="17" customFormat="1">
       <c r="A2" s="46"/>
       <c r="B2" s="46"/>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="46"/>
       <c r="I2" s="46"/>
       <c r="J2" s="46"/>
       <c r="K2" s="46"/>
       <c r="L2" s="46"/>
       <c r="M2" s="46"/>
     </row>
     <row r="3" spans="1:37" s="17" customFormat="1">
       <c r="B3" s="46"/>
       <c r="Y3" s="15"/>
       <c r="AK3" s="15" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="57"/>
-      <c r="B4" s="59">
+      <c r="A4" s="59"/>
+      <c r="B4" s="61">
         <v>2024</v>
       </c>
-      <c r="C4" s="60"/>
-[...10 lines deleted...]
-      <c r="N4" s="59">
+      <c r="C4" s="62"/>
+      <c r="D4" s="62"/>
+      <c r="E4" s="62"/>
+      <c r="F4" s="62"/>
+      <c r="G4" s="62"/>
+      <c r="H4" s="62"/>
+      <c r="I4" s="62"/>
+      <c r="J4" s="62"/>
+      <c r="K4" s="62"/>
+      <c r="L4" s="62"/>
+      <c r="M4" s="62"/>
+      <c r="N4" s="61">
         <v>2025</v>
       </c>
-      <c r="O4" s="60"/>
-[...10 lines deleted...]
-      <c r="Z4" s="59">
+      <c r="O4" s="62"/>
+      <c r="P4" s="62"/>
+      <c r="Q4" s="62"/>
+      <c r="R4" s="62"/>
+      <c r="S4" s="62"/>
+      <c r="T4" s="62"/>
+      <c r="U4" s="62"/>
+      <c r="V4" s="62"/>
+      <c r="W4" s="62"/>
+      <c r="X4" s="62"/>
+      <c r="Y4" s="62"/>
+      <c r="Z4" s="61">
         <v>2026</v>
       </c>
-      <c r="AA4" s="60"/>
-[...9 lines deleted...]
-      <c r="AK4" s="60"/>
+      <c r="AA4" s="62"/>
+      <c r="AB4" s="62"/>
+      <c r="AC4" s="62"/>
+      <c r="AD4" s="62"/>
+      <c r="AE4" s="62"/>
+      <c r="AF4" s="62"/>
+      <c r="AG4" s="62"/>
+      <c r="AH4" s="62"/>
+      <c r="AI4" s="62"/>
+      <c r="AJ4" s="62"/>
+      <c r="AK4" s="62"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="58"/>
+      <c r="A5" s="60"/>
       <c r="B5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="11" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="11" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="11" t="s">
@@ -1109,77 +1115,77 @@
         <v>5</v>
       </c>
       <c r="AE5" s="11" t="s">
         <v>6</v>
       </c>
       <c r="AF5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="AG5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="AH5" s="11" t="s">
         <v>9</v>
       </c>
       <c r="AI5" s="11" t="s">
         <v>10</v>
       </c>
       <c r="AJ5" s="11" t="s">
         <v>11</v>
       </c>
       <c r="AK5" s="11" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="62" t="s">
+      <c r="A6" s="64" t="s">
         <v>14</v>
       </c>
-      <c r="B6" s="62"/>
-[...22 lines deleted...]
-      <c r="Y6" s="62"/>
+      <c r="B6" s="64"/>
+      <c r="C6" s="64"/>
+      <c r="D6" s="64"/>
+      <c r="E6" s="64"/>
+      <c r="F6" s="64"/>
+      <c r="G6" s="64"/>
+      <c r="H6" s="64"/>
+      <c r="I6" s="64"/>
+      <c r="J6" s="64"/>
+      <c r="K6" s="64"/>
+      <c r="L6" s="64"/>
+      <c r="M6" s="64"/>
+      <c r="N6" s="64"/>
+      <c r="O6" s="64"/>
+      <c r="P6" s="64"/>
+      <c r="Q6" s="64"/>
+      <c r="R6" s="64"/>
+      <c r="S6" s="64"/>
+      <c r="T6" s="64"/>
+      <c r="U6" s="64"/>
+      <c r="V6" s="64"/>
+      <c r="W6" s="64"/>
+      <c r="X6" s="64"/>
+      <c r="Y6" s="64"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="23" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="5">
         <v>621</v>
       </c>
       <c r="C7" s="5">
         <v>479</v>
       </c>
       <c r="D7" s="5">
         <v>473</v>
       </c>
       <c r="E7" s="5">
         <v>508</v>
       </c>
       <c r="F7" s="5">
         <v>513</v>
       </c>
       <c r="G7" s="26">
         <v>485</v>
       </c>
       <c r="H7" s="5">
         <v>488</v>
@@ -1228,50 +1234,59 @@
       </c>
       <c r="W7" s="36">
         <v>506</v>
       </c>
       <c r="X7" s="36">
         <v>495</v>
       </c>
       <c r="Y7" s="36">
         <v>534</v>
       </c>
       <c r="Z7" s="50">
         <v>514</v>
       </c>
       <c r="AA7" s="50">
         <v>395</v>
       </c>
       <c r="AB7" s="50">
         <v>549</v>
       </c>
       <c r="AC7" s="50">
         <v>542</v>
       </c>
       <c r="AD7" s="5">
         <v>456</v>
       </c>
+      <c r="AE7" s="56">
+        <v>487</v>
+      </c>
+      <c r="AF7" s="47"/>
+      <c r="AG7" s="47"/>
+      <c r="AH7" s="47"/>
+      <c r="AI7" s="47"/>
+      <c r="AJ7" s="47"/>
+      <c r="AK7" s="47"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="5">
         <v>247</v>
       </c>
       <c r="C8" s="5">
         <v>205</v>
       </c>
       <c r="D8" s="5">
         <v>204</v>
       </c>
       <c r="E8" s="5">
         <v>211</v>
       </c>
       <c r="F8" s="5">
         <v>213</v>
       </c>
       <c r="G8" s="26">
         <v>186</v>
       </c>
       <c r="H8" s="5">
         <v>204</v>
@@ -1320,50 +1335,59 @@
       </c>
       <c r="W8" s="36">
         <v>211</v>
       </c>
       <c r="X8" s="36">
         <v>221</v>
       </c>
       <c r="Y8" s="36">
         <v>212</v>
       </c>
       <c r="Z8" s="50">
         <v>222</v>
       </c>
       <c r="AA8" s="50">
         <v>160</v>
       </c>
       <c r="AB8" s="50">
         <v>188</v>
       </c>
       <c r="AC8" s="50">
         <v>254</v>
       </c>
       <c r="AD8" s="5">
         <v>187</v>
       </c>
+      <c r="AE8" s="56">
+        <v>199</v>
+      </c>
+      <c r="AF8" s="47"/>
+      <c r="AG8" s="47"/>
+      <c r="AH8" s="47"/>
+      <c r="AI8" s="47"/>
+      <c r="AJ8" s="47"/>
+      <c r="AK8" s="47"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="5">
         <v>38</v>
       </c>
       <c r="C9" s="5">
         <v>31</v>
       </c>
       <c r="D9" s="5">
         <v>33</v>
       </c>
       <c r="E9" s="5">
         <v>32</v>
       </c>
       <c r="F9" s="5">
         <v>39</v>
       </c>
       <c r="G9" s="26">
         <v>26</v>
       </c>
       <c r="H9" s="5">
         <v>29</v>
@@ -1412,50 +1436,59 @@
       </c>
       <c r="W9" s="36">
         <v>43</v>
       </c>
       <c r="X9" s="36">
         <v>25</v>
       </c>
       <c r="Y9" s="36">
         <v>34</v>
       </c>
       <c r="Z9" s="50">
         <v>34</v>
       </c>
       <c r="AA9" s="50">
         <v>35</v>
       </c>
       <c r="AB9" s="50">
         <v>39</v>
       </c>
       <c r="AC9" s="50">
         <v>38</v>
       </c>
       <c r="AD9" s="5">
         <v>21</v>
       </c>
+      <c r="AE9" s="56">
+        <v>32</v>
+      </c>
+      <c r="AF9" s="47"/>
+      <c r="AG9" s="47"/>
+      <c r="AH9" s="47"/>
+      <c r="AI9" s="47"/>
+      <c r="AJ9" s="47"/>
+      <c r="AK9" s="47"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="5">
         <v>15</v>
       </c>
       <c r="C10" s="5">
         <v>7</v>
       </c>
       <c r="D10" s="5">
         <v>8</v>
       </c>
       <c r="E10" s="5">
         <v>13</v>
       </c>
       <c r="F10" s="5">
         <v>10</v>
       </c>
       <c r="G10" s="26">
         <v>9</v>
       </c>
       <c r="H10" s="5">
         <v>7</v>
@@ -1504,50 +1537,59 @@
       </c>
       <c r="W10" s="36">
         <v>5</v>
       </c>
       <c r="X10" s="36">
         <v>10</v>
       </c>
       <c r="Y10" s="36">
         <v>8</v>
       </c>
       <c r="Z10" s="50">
         <v>10</v>
       </c>
       <c r="AA10" s="50">
         <v>14</v>
       </c>
       <c r="AB10" s="50">
         <v>7</v>
       </c>
       <c r="AC10" s="50">
         <v>8</v>
       </c>
       <c r="AD10" s="5">
         <v>12</v>
       </c>
+      <c r="AE10" s="56">
+        <v>9</v>
+      </c>
+      <c r="AF10" s="47"/>
+      <c r="AG10" s="47"/>
+      <c r="AH10" s="47"/>
+      <c r="AI10" s="47"/>
+      <c r="AJ10" s="47"/>
+      <c r="AK10" s="47"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="5">
         <v>42</v>
       </c>
       <c r="C11" s="5">
         <v>23</v>
       </c>
       <c r="D11" s="5">
         <v>21</v>
       </c>
       <c r="E11" s="5">
         <v>36</v>
       </c>
       <c r="F11" s="5">
         <v>24</v>
       </c>
       <c r="G11" s="26">
         <v>34</v>
       </c>
       <c r="H11" s="5">
         <v>30</v>
@@ -1596,50 +1638,59 @@
       </c>
       <c r="W11" s="36">
         <v>28</v>
       </c>
       <c r="X11" s="36">
         <v>24</v>
       </c>
       <c r="Y11" s="36">
         <v>29</v>
       </c>
       <c r="Z11" s="50">
         <v>26</v>
       </c>
       <c r="AA11" s="50">
         <v>13</v>
       </c>
       <c r="AB11" s="50">
         <v>36</v>
       </c>
       <c r="AC11" s="50">
         <v>32</v>
       </c>
       <c r="AD11" s="5">
         <v>22</v>
       </c>
+      <c r="AE11" s="56">
+        <v>31</v>
+      </c>
+      <c r="AF11" s="47"/>
+      <c r="AG11" s="47"/>
+      <c r="AH11" s="47"/>
+      <c r="AI11" s="47"/>
+      <c r="AJ11" s="47"/>
+      <c r="AK11" s="47"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="5">
         <v>32</v>
       </c>
       <c r="C12" s="5">
         <v>11</v>
       </c>
       <c r="D12" s="5">
         <v>19</v>
       </c>
       <c r="E12" s="5">
         <v>23</v>
       </c>
       <c r="F12" s="5">
         <v>18</v>
       </c>
       <c r="G12" s="26">
         <v>29</v>
       </c>
       <c r="H12" s="5">
         <v>19</v>
@@ -1688,50 +1739,59 @@
       </c>
       <c r="W12" s="36">
         <v>16</v>
       </c>
       <c r="X12" s="36">
         <v>17</v>
       </c>
       <c r="Y12" s="36">
         <v>16</v>
       </c>
       <c r="Z12" s="50">
         <v>23</v>
       </c>
       <c r="AA12" s="50">
         <v>9</v>
       </c>
       <c r="AB12" s="50">
         <v>28</v>
       </c>
       <c r="AC12" s="50">
         <v>22</v>
       </c>
       <c r="AD12" s="5">
         <v>15</v>
       </c>
+      <c r="AE12" s="56">
+        <v>15</v>
+      </c>
+      <c r="AF12" s="47"/>
+      <c r="AG12" s="47"/>
+      <c r="AH12" s="47"/>
+      <c r="AI12" s="47"/>
+      <c r="AJ12" s="47"/>
+      <c r="AK12" s="47"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="5">
         <v>27</v>
       </c>
       <c r="C13" s="5">
         <v>18</v>
       </c>
       <c r="D13" s="5">
         <v>22</v>
       </c>
       <c r="E13" s="5">
         <v>18</v>
       </c>
       <c r="F13" s="5">
         <v>19</v>
       </c>
       <c r="G13" s="26">
         <v>15</v>
       </c>
       <c r="H13" s="5">
         <v>20</v>
@@ -1780,50 +1840,59 @@
       </c>
       <c r="W13" s="36">
         <v>24</v>
       </c>
       <c r="X13" s="36">
         <v>19</v>
       </c>
       <c r="Y13" s="36">
         <v>20</v>
       </c>
       <c r="Z13" s="50">
         <v>15</v>
       </c>
       <c r="AA13" s="50">
         <v>13</v>
       </c>
       <c r="AB13" s="50">
         <v>18</v>
       </c>
       <c r="AC13" s="50">
         <v>15</v>
       </c>
       <c r="AD13" s="5">
         <v>13</v>
       </c>
+      <c r="AE13" s="56">
+        <v>21</v>
+      </c>
+      <c r="AF13" s="47"/>
+      <c r="AG13" s="47"/>
+      <c r="AH13" s="47"/>
+      <c r="AI13" s="47"/>
+      <c r="AJ13" s="47"/>
+      <c r="AK13" s="47"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="5">
         <v>54</v>
       </c>
       <c r="C14" s="5">
         <v>43</v>
       </c>
       <c r="D14" s="5">
         <v>36</v>
       </c>
       <c r="E14" s="5">
         <v>32</v>
       </c>
       <c r="F14" s="5">
         <v>42</v>
       </c>
       <c r="G14" s="26">
         <v>38</v>
       </c>
       <c r="H14" s="5">
         <v>39</v>
@@ -1872,50 +1941,59 @@
       </c>
       <c r="W14" s="36">
         <v>43</v>
       </c>
       <c r="X14" s="36">
         <v>42</v>
       </c>
       <c r="Y14" s="36">
         <v>39</v>
       </c>
       <c r="Z14" s="50">
         <v>42</v>
       </c>
       <c r="AA14" s="50">
         <v>40</v>
       </c>
       <c r="AB14" s="50">
         <v>62</v>
       </c>
       <c r="AC14" s="50">
         <v>41</v>
       </c>
       <c r="AD14" s="5">
         <v>52</v>
       </c>
+      <c r="AE14" s="56">
+        <v>34</v>
+      </c>
+      <c r="AF14" s="47"/>
+      <c r="AG14" s="47"/>
+      <c r="AH14" s="47"/>
+      <c r="AI14" s="47"/>
+      <c r="AJ14" s="47"/>
+      <c r="AK14" s="47"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="5">
         <v>12</v>
       </c>
       <c r="C15" s="5">
         <v>19</v>
       </c>
       <c r="D15" s="5">
         <v>14</v>
       </c>
       <c r="E15" s="5">
         <v>18</v>
       </c>
       <c r="F15" s="5">
         <v>12</v>
       </c>
       <c r="G15" s="26">
         <v>21</v>
       </c>
       <c r="H15" s="5">
         <v>23</v>
@@ -1964,50 +2042,59 @@
       </c>
       <c r="W15" s="36">
         <v>17</v>
       </c>
       <c r="X15" s="36">
         <v>9</v>
       </c>
       <c r="Y15" s="36">
         <v>21</v>
       </c>
       <c r="Z15" s="50">
         <v>17</v>
       </c>
       <c r="AA15" s="50">
         <v>15</v>
       </c>
       <c r="AB15" s="50">
         <v>18</v>
       </c>
       <c r="AC15" s="50">
         <v>18</v>
       </c>
       <c r="AD15" s="5">
         <v>16</v>
       </c>
+      <c r="AE15" s="56">
+        <v>20</v>
+      </c>
+      <c r="AF15" s="47"/>
+      <c r="AG15" s="47"/>
+      <c r="AH15" s="47"/>
+      <c r="AI15" s="47"/>
+      <c r="AJ15" s="47"/>
+      <c r="AK15" s="47"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="5">
         <v>31</v>
       </c>
       <c r="C16" s="5">
         <v>23</v>
       </c>
       <c r="D16" s="5">
         <v>11</v>
       </c>
       <c r="E16" s="5">
         <v>21</v>
       </c>
       <c r="F16" s="5">
         <v>28</v>
       </c>
       <c r="G16" s="26">
         <v>19</v>
       </c>
       <c r="H16" s="5">
         <v>22</v>
@@ -2056,52 +2143,61 @@
       </c>
       <c r="W16" s="36">
         <v>24</v>
       </c>
       <c r="X16" s="36">
         <v>11</v>
       </c>
       <c r="Y16" s="36">
         <v>27</v>
       </c>
       <c r="Z16" s="50">
         <v>15</v>
       </c>
       <c r="AA16" s="50">
         <v>15</v>
       </c>
       <c r="AB16" s="50">
         <v>21</v>
       </c>
       <c r="AC16" s="50">
         <v>12</v>
       </c>
       <c r="AD16" s="5">
         <v>14</v>
       </c>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16" s="56">
+        <v>21</v>
+      </c>
+      <c r="AF16" s="47"/>
+      <c r="AG16" s="47"/>
+      <c r="AH16" s="47"/>
+      <c r="AI16" s="47"/>
+      <c r="AJ16" s="47"/>
+      <c r="AK16" s="47"/>
+    </row>
+    <row r="17" spans="1:37">
       <c r="A17" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="5">
         <v>19</v>
       </c>
       <c r="C17" s="5">
         <v>22</v>
       </c>
       <c r="D17" s="5">
         <v>24</v>
       </c>
       <c r="E17" s="5">
         <v>19</v>
       </c>
       <c r="F17" s="5">
         <v>26</v>
       </c>
       <c r="G17" s="26">
         <v>27</v>
       </c>
       <c r="H17" s="5">
         <v>19</v>
       </c>
       <c r="I17" s="36">
@@ -2148,52 +2244,61 @@
       </c>
       <c r="W17" s="36">
         <v>17</v>
       </c>
       <c r="X17" s="36">
         <v>24</v>
       </c>
       <c r="Y17" s="36">
         <v>25</v>
       </c>
       <c r="Z17" s="50">
         <v>25</v>
       </c>
       <c r="AA17" s="50">
         <v>22</v>
       </c>
       <c r="AB17" s="50">
         <v>26</v>
       </c>
       <c r="AC17" s="50">
         <v>22</v>
       </c>
       <c r="AD17" s="5">
         <v>29</v>
       </c>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17" s="56">
+        <v>17</v>
+      </c>
+      <c r="AF17" s="47"/>
+      <c r="AG17" s="47"/>
+      <c r="AH17" s="47"/>
+      <c r="AI17" s="47"/>
+      <c r="AJ17" s="47"/>
+      <c r="AK17" s="47"/>
+    </row>
+    <row r="18" spans="1:37">
       <c r="A18" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="5">
         <v>43</v>
       </c>
       <c r="C18" s="5">
         <v>36</v>
       </c>
       <c r="D18" s="5">
         <v>36</v>
       </c>
       <c r="E18" s="5">
         <v>35</v>
       </c>
       <c r="F18" s="5">
         <v>33</v>
       </c>
       <c r="G18" s="26">
         <v>34</v>
       </c>
       <c r="H18" s="5">
         <v>28</v>
       </c>
       <c r="I18" s="36">
@@ -2240,52 +2345,61 @@
       </c>
       <c r="W18" s="36">
         <v>36</v>
       </c>
       <c r="X18" s="36">
         <v>37</v>
       </c>
       <c r="Y18" s="36">
         <v>39</v>
       </c>
       <c r="Z18" s="50">
         <v>38</v>
       </c>
       <c r="AA18" s="50">
         <v>25</v>
       </c>
       <c r="AB18" s="50">
         <v>44</v>
       </c>
       <c r="AC18" s="50">
         <v>25</v>
       </c>
       <c r="AD18" s="5">
         <v>36</v>
       </c>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18" s="56">
+        <v>37</v>
+      </c>
+      <c r="AF18" s="47"/>
+      <c r="AG18" s="47"/>
+      <c r="AH18" s="47"/>
+      <c r="AI18" s="47"/>
+      <c r="AJ18" s="47"/>
+      <c r="AK18" s="47"/>
+    </row>
+    <row r="19" spans="1:37">
       <c r="A19" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="5">
         <v>18</v>
       </c>
       <c r="C19" s="5">
         <v>8</v>
       </c>
       <c r="D19" s="5">
         <v>9</v>
       </c>
       <c r="E19" s="5">
         <v>7</v>
       </c>
       <c r="F19" s="5">
         <v>11</v>
       </c>
       <c r="G19" s="26">
         <v>7</v>
       </c>
       <c r="H19" s="5">
         <v>7</v>
       </c>
       <c r="I19" s="36">
@@ -2332,52 +2446,61 @@
       </c>
       <c r="W19" s="36">
         <v>10</v>
       </c>
       <c r="X19" s="36">
         <v>12</v>
       </c>
       <c r="Y19" s="36">
         <v>13</v>
       </c>
       <c r="Z19" s="50">
         <v>8</v>
       </c>
       <c r="AA19" s="50">
         <v>10</v>
       </c>
       <c r="AB19" s="50">
         <v>11</v>
       </c>
       <c r="AC19" s="50">
         <v>10</v>
       </c>
       <c r="AD19" s="5">
         <v>7</v>
       </c>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19" s="56">
+        <v>8</v>
+      </c>
+      <c r="AF19" s="47"/>
+      <c r="AG19" s="47"/>
+      <c r="AH19" s="47"/>
+      <c r="AI19" s="47"/>
+      <c r="AJ19" s="47"/>
+      <c r="AK19" s="47"/>
+    </row>
+    <row r="20" spans="1:37">
       <c r="A20" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="5">
         <v>7</v>
       </c>
       <c r="C20" s="5">
         <v>4</v>
       </c>
       <c r="D20" s="5">
         <v>12</v>
       </c>
       <c r="E20" s="5">
         <v>10</v>
       </c>
       <c r="F20" s="5">
         <v>6</v>
       </c>
       <c r="G20" s="26">
         <v>11</v>
       </c>
       <c r="H20" s="5">
         <v>7</v>
       </c>
       <c r="I20" s="36">
@@ -2424,52 +2547,61 @@
       </c>
       <c r="W20" s="36">
         <v>8</v>
       </c>
       <c r="X20" s="36">
         <v>6</v>
       </c>
       <c r="Y20" s="36">
         <v>7</v>
       </c>
       <c r="Z20" s="50">
         <v>6</v>
       </c>
       <c r="AA20" s="50">
         <v>8</v>
       </c>
       <c r="AB20" s="50">
         <v>9</v>
       </c>
       <c r="AC20" s="50">
         <v>8</v>
       </c>
       <c r="AD20" s="5">
         <v>10</v>
       </c>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20" s="56">
+        <v>7</v>
+      </c>
+      <c r="AF20" s="47"/>
+      <c r="AG20" s="47"/>
+      <c r="AH20" s="47"/>
+      <c r="AI20" s="47"/>
+      <c r="AJ20" s="47"/>
+      <c r="AK20" s="47"/>
+    </row>
+    <row r="21" spans="1:37">
       <c r="A21" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="5">
         <v>36</v>
       </c>
       <c r="C21" s="5">
         <v>29</v>
       </c>
       <c r="D21" s="5">
         <v>24</v>
       </c>
       <c r="E21" s="5">
         <v>33</v>
       </c>
       <c r="F21" s="5">
         <v>32</v>
       </c>
       <c r="G21" s="26">
         <v>29</v>
       </c>
       <c r="H21" s="5">
         <v>34</v>
       </c>
       <c r="I21" s="36">
@@ -2516,85 +2648,101 @@
       </c>
       <c r="W21" s="36">
         <v>24</v>
       </c>
       <c r="X21" s="36">
         <v>38</v>
       </c>
       <c r="Y21" s="36">
         <v>44</v>
       </c>
       <c r="Z21" s="50">
         <v>33</v>
       </c>
       <c r="AA21" s="50">
         <v>16</v>
       </c>
       <c r="AB21" s="50">
         <v>42</v>
       </c>
       <c r="AC21" s="50">
         <v>37</v>
       </c>
       <c r="AD21" s="5">
         <v>22</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="63" t="s">
+      <c r="AE21" s="56">
+        <v>36</v>
+      </c>
+      <c r="AF21" s="47"/>
+      <c r="AG21" s="47"/>
+      <c r="AH21" s="47"/>
+      <c r="AI21" s="47"/>
+      <c r="AJ21" s="47"/>
+      <c r="AK21" s="47"/>
+    </row>
+    <row r="22" spans="1:37">
+      <c r="A22" s="65" t="s">
         <v>15</v>
       </c>
-      <c r="B22" s="63"/>
-[...22 lines deleted...]
-      <c r="Y22" s="63"/>
+      <c r="B22" s="65"/>
+      <c r="C22" s="65"/>
+      <c r="D22" s="65"/>
+      <c r="E22" s="65"/>
+      <c r="F22" s="65"/>
+      <c r="G22" s="65"/>
+      <c r="H22" s="65"/>
+      <c r="I22" s="65"/>
+      <c r="J22" s="65"/>
+      <c r="K22" s="65"/>
+      <c r="L22" s="65"/>
+      <c r="M22" s="65"/>
+      <c r="N22" s="65"/>
+      <c r="O22" s="65"/>
+      <c r="P22" s="65"/>
+      <c r="Q22" s="65"/>
+      <c r="R22" s="65"/>
+      <c r="S22" s="65"/>
+      <c r="T22" s="65"/>
+      <c r="U22" s="65"/>
+      <c r="V22" s="65"/>
+      <c r="W22" s="65"/>
+      <c r="X22" s="65"/>
+      <c r="Y22" s="65"/>
       <c r="Z22" s="47"/>
       <c r="AA22" s="47"/>
       <c r="AB22" s="47"/>
       <c r="AC22" s="50"/>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22" s="47"/>
+      <c r="AF22" s="47"/>
+      <c r="AG22" s="47"/>
+      <c r="AH22" s="47"/>
+      <c r="AI22" s="47"/>
+      <c r="AJ22" s="47"/>
+      <c r="AK22" s="47"/>
+    </row>
+    <row r="23" spans="1:37">
       <c r="A23" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="5">
         <v>295</v>
       </c>
       <c r="C23" s="5">
         <v>248</v>
       </c>
       <c r="D23" s="5">
         <v>228</v>
       </c>
       <c r="E23" s="5">
         <v>223</v>
       </c>
       <c r="F23" s="5">
         <v>249</v>
       </c>
       <c r="G23" s="26">
         <v>222</v>
       </c>
       <c r="H23" s="5">
         <v>251</v>
       </c>
       <c r="I23" s="36">
@@ -2641,52 +2789,61 @@
       </c>
       <c r="W23" s="36">
         <v>262</v>
       </c>
       <c r="X23" s="36">
         <v>247</v>
       </c>
       <c r="Y23" s="36">
         <v>261</v>
       </c>
       <c r="Z23" s="50">
         <v>250</v>
       </c>
       <c r="AA23" s="50">
         <v>190</v>
       </c>
       <c r="AB23" s="50">
         <v>232</v>
       </c>
       <c r="AC23" s="50">
         <v>281</v>
       </c>
       <c r="AD23" s="5">
         <v>214</v>
       </c>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23" s="56">
+        <v>248</v>
+      </c>
+      <c r="AF23" s="47"/>
+      <c r="AG23" s="47"/>
+      <c r="AH23" s="47"/>
+      <c r="AI23" s="47"/>
+      <c r="AJ23" s="47"/>
+      <c r="AK23" s="47"/>
+    </row>
+    <row r="24" spans="1:37">
       <c r="A24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="5">
         <v>247</v>
       </c>
       <c r="C24" s="5">
         <v>205</v>
       </c>
       <c r="D24" s="5">
         <v>204</v>
       </c>
       <c r="E24" s="5">
         <v>189</v>
       </c>
       <c r="F24" s="5">
         <v>213</v>
       </c>
       <c r="G24" s="26">
         <v>186</v>
       </c>
       <c r="H24" s="5">
         <v>204</v>
       </c>
       <c r="I24" s="36">
@@ -2733,52 +2890,61 @@
       </c>
       <c r="W24" s="36">
         <v>211</v>
       </c>
       <c r="X24" s="36">
         <v>221</v>
       </c>
       <c r="Y24" s="36">
         <v>212</v>
       </c>
       <c r="Z24" s="50">
         <v>222</v>
       </c>
       <c r="AA24" s="50">
         <v>160</v>
       </c>
       <c r="AB24" s="50">
         <v>188</v>
       </c>
       <c r="AC24" s="50">
         <v>254</v>
       </c>
       <c r="AD24" s="5">
         <v>187</v>
       </c>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24" s="56">
+        <v>199</v>
+      </c>
+      <c r="AF24" s="47"/>
+      <c r="AG24" s="47"/>
+      <c r="AH24" s="47"/>
+      <c r="AI24" s="47"/>
+      <c r="AJ24" s="47"/>
+      <c r="AK24" s="47"/>
+    </row>
+    <row r="25" spans="1:37">
       <c r="A25" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="5">
         <v>15</v>
       </c>
       <c r="C25" s="5">
         <v>6</v>
       </c>
       <c r="D25" s="5">
         <v>5</v>
       </c>
       <c r="E25" s="5">
         <v>17</v>
       </c>
       <c r="F25" s="5">
         <v>9</v>
       </c>
       <c r="G25" s="26">
         <v>9</v>
       </c>
       <c r="H25" s="5">
         <v>11</v>
       </c>
       <c r="I25" s="36">
@@ -2825,52 +2991,61 @@
       </c>
       <c r="W25" s="36">
         <v>13</v>
       </c>
       <c r="X25" s="36">
         <v>5</v>
       </c>
       <c r="Y25" s="36">
         <v>9</v>
       </c>
       <c r="Z25" s="50">
         <v>3</v>
       </c>
       <c r="AA25" s="50">
         <v>5</v>
       </c>
       <c r="AB25" s="50">
         <v>11</v>
       </c>
       <c r="AC25" s="50">
         <v>8</v>
       </c>
       <c r="AD25" s="5">
         <v>3</v>
       </c>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25" s="56">
+        <v>13</v>
+      </c>
+      <c r="AF25" s="47"/>
+      <c r="AG25" s="47"/>
+      <c r="AH25" s="47"/>
+      <c r="AI25" s="47"/>
+      <c r="AJ25" s="47"/>
+      <c r="AK25" s="47"/>
+    </row>
+    <row r="26" spans="1:37">
       <c r="A26" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="5">
         <v>7</v>
       </c>
       <c r="C26" s="5">
         <v>8</v>
       </c>
       <c r="D26" s="5">
         <v>7</v>
       </c>
       <c r="E26" s="5">
         <v>3</v>
       </c>
       <c r="F26" s="5">
         <v>2</v>
       </c>
       <c r="G26" s="26">
         <v>8</v>
       </c>
       <c r="H26" s="5">
         <v>16</v>
       </c>
       <c r="I26" s="36">
@@ -2917,52 +3092,61 @@
       </c>
       <c r="W26" s="36">
         <v>10</v>
       </c>
       <c r="X26" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y26" s="36">
         <v>10</v>
       </c>
       <c r="Z26" s="50">
         <v>5</v>
       </c>
       <c r="AA26" s="50">
         <v>6</v>
       </c>
       <c r="AB26" s="50">
         <v>8</v>
       </c>
       <c r="AC26" s="50">
         <v>4</v>
       </c>
       <c r="AD26" s="5">
         <v>7</v>
       </c>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26" s="56">
+        <v>7</v>
+      </c>
+      <c r="AF26" s="47"/>
+      <c r="AG26" s="47"/>
+      <c r="AH26" s="47"/>
+      <c r="AI26" s="47"/>
+      <c r="AJ26" s="47"/>
+      <c r="AK26" s="47"/>
+    </row>
+    <row r="27" spans="1:37">
       <c r="A27" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="5">
         <v>12</v>
       </c>
       <c r="C27" s="5">
         <v>14</v>
       </c>
       <c r="D27" s="5">
         <v>3</v>
       </c>
       <c r="E27" s="5">
         <v>5</v>
       </c>
       <c r="F27" s="5">
         <v>11</v>
       </c>
       <c r="G27" s="26">
         <v>7</v>
       </c>
       <c r="H27" s="5">
         <v>12</v>
       </c>
       <c r="I27" s="36">
@@ -3009,52 +3193,61 @@
       </c>
       <c r="W27" s="36">
         <v>15</v>
       </c>
       <c r="X27" s="36">
         <v>7</v>
       </c>
       <c r="Y27" s="36">
         <v>10</v>
       </c>
       <c r="Z27" s="50">
         <v>4</v>
       </c>
       <c r="AA27" s="50">
         <v>7</v>
       </c>
       <c r="AB27" s="50">
         <v>7</v>
       </c>
       <c r="AC27" s="50">
         <v>4</v>
       </c>
       <c r="AD27" s="5">
         <v>7</v>
       </c>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27" s="56">
+        <v>14</v>
+      </c>
+      <c r="AF27" s="47"/>
+      <c r="AG27" s="47"/>
+      <c r="AH27" s="47"/>
+      <c r="AI27" s="47"/>
+      <c r="AJ27" s="47"/>
+      <c r="AK27" s="47"/>
+    </row>
+    <row r="28" spans="1:37">
       <c r="A28" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B28" s="5">
         <v>14</v>
       </c>
       <c r="C28" s="5">
         <v>15</v>
       </c>
       <c r="D28" s="5">
         <v>9</v>
       </c>
       <c r="E28" s="5">
         <v>9</v>
       </c>
       <c r="F28" s="5">
         <v>14</v>
       </c>
       <c r="G28" s="26">
         <v>12</v>
       </c>
       <c r="H28" s="5">
         <v>8</v>
       </c>
       <c r="I28" s="36">
@@ -3101,85 +3294,101 @@
       </c>
       <c r="W28" s="36">
         <v>13</v>
       </c>
       <c r="X28" s="36">
         <v>14</v>
       </c>
       <c r="Y28" s="36">
         <v>20</v>
       </c>
       <c r="Z28" s="50">
         <v>16</v>
       </c>
       <c r="AA28" s="50">
         <v>12</v>
       </c>
       <c r="AB28" s="50">
         <v>18</v>
       </c>
       <c r="AC28" s="50">
         <v>11</v>
       </c>
       <c r="AD28" s="5">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="56" t="s">
+      <c r="AE28" s="56">
+        <v>15</v>
+      </c>
+      <c r="AF28" s="47"/>
+      <c r="AG28" s="47"/>
+      <c r="AH28" s="47"/>
+      <c r="AI28" s="47"/>
+      <c r="AJ28" s="47"/>
+      <c r="AK28" s="47"/>
+    </row>
+    <row r="29" spans="1:37">
+      <c r="A29" s="58" t="s">
         <v>16</v>
       </c>
-      <c r="B29" s="56"/>
-[...22 lines deleted...]
-      <c r="Y29" s="56"/>
+      <c r="B29" s="58"/>
+      <c r="C29" s="58"/>
+      <c r="D29" s="58"/>
+      <c r="E29" s="58"/>
+      <c r="F29" s="58"/>
+      <c r="G29" s="58"/>
+      <c r="H29" s="58"/>
+      <c r="I29" s="58"/>
+      <c r="J29" s="58"/>
+      <c r="K29" s="58"/>
+      <c r="L29" s="58"/>
+      <c r="M29" s="58"/>
+      <c r="N29" s="58"/>
+      <c r="O29" s="58"/>
+      <c r="P29" s="58"/>
+      <c r="Q29" s="58"/>
+      <c r="R29" s="58"/>
+      <c r="S29" s="58"/>
+      <c r="T29" s="58"/>
+      <c r="U29" s="58"/>
+      <c r="V29" s="58"/>
+      <c r="W29" s="58"/>
+      <c r="X29" s="58"/>
+      <c r="Y29" s="58"/>
       <c r="Z29" s="47"/>
       <c r="AA29" s="47"/>
       <c r="AB29" s="47"/>
       <c r="AC29" s="50"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29" s="47"/>
+      <c r="AF29" s="47"/>
+      <c r="AG29" s="47"/>
+      <c r="AH29" s="47"/>
+      <c r="AI29" s="47"/>
+      <c r="AJ29" s="47"/>
+      <c r="AK29" s="47"/>
+    </row>
+    <row r="30" spans="1:37">
       <c r="A30" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="5">
         <v>326</v>
       </c>
       <c r="C30" s="5">
         <v>231</v>
       </c>
       <c r="D30" s="5">
         <v>245</v>
       </c>
       <c r="E30" s="5">
         <v>265</v>
       </c>
       <c r="F30" s="5">
         <v>264</v>
       </c>
       <c r="G30" s="26">
         <v>263</v>
       </c>
       <c r="H30" s="5">
         <v>237</v>
       </c>
       <c r="I30" s="37">
@@ -3226,52 +3435,61 @@
       </c>
       <c r="W30" s="37">
         <v>244</v>
       </c>
       <c r="X30" s="36">
         <v>248</v>
       </c>
       <c r="Y30" s="36">
         <v>273</v>
       </c>
       <c r="Z30" s="50">
         <v>264</v>
       </c>
       <c r="AA30" s="50">
         <v>205</v>
       </c>
       <c r="AB30" s="50">
         <v>317</v>
       </c>
       <c r="AC30" s="50">
         <v>261</v>
       </c>
       <c r="AD30" s="5">
         <v>242</v>
       </c>
-    </row>
-    <row r="31" spans="1:30">
+      <c r="AE30" s="56">
+        <v>239</v>
+      </c>
+      <c r="AF30" s="47"/>
+      <c r="AG30" s="47"/>
+      <c r="AH30" s="47"/>
+      <c r="AI30" s="47"/>
+      <c r="AJ30" s="47"/>
+      <c r="AK30" s="47"/>
+    </row>
+    <row r="31" spans="1:37">
       <c r="A31" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B31" s="5">
         <v>38</v>
       </c>
       <c r="C31" s="5">
         <v>31</v>
       </c>
       <c r="D31" s="5">
         <v>33</v>
       </c>
       <c r="E31" s="5">
         <v>32</v>
       </c>
       <c r="F31" s="5">
         <v>39</v>
       </c>
       <c r="G31" s="26">
         <v>26</v>
       </c>
       <c r="H31" s="5">
         <v>29</v>
       </c>
       <c r="I31" s="37">
@@ -3318,52 +3536,61 @@
       </c>
       <c r="W31" s="37">
         <v>43</v>
       </c>
       <c r="X31" s="36">
         <v>25</v>
       </c>
       <c r="Y31" s="36">
         <v>34</v>
       </c>
       <c r="Z31" s="50">
         <v>34</v>
       </c>
       <c r="AA31" s="50">
         <v>35</v>
       </c>
       <c r="AB31" s="50">
         <v>39</v>
       </c>
       <c r="AC31" s="50">
         <v>38</v>
       </c>
       <c r="AD31" s="5">
         <v>21</v>
       </c>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31" s="56">
+        <v>32</v>
+      </c>
+      <c r="AF31" s="47"/>
+      <c r="AG31" s="47"/>
+      <c r="AH31" s="47"/>
+      <c r="AI31" s="47"/>
+      <c r="AJ31" s="47"/>
+      <c r="AK31" s="47"/>
+    </row>
+    <row r="32" spans="1:37">
       <c r="A32" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="5">
         <v>15</v>
       </c>
       <c r="C32" s="5">
         <v>7</v>
       </c>
       <c r="D32" s="5">
         <v>8</v>
       </c>
       <c r="E32" s="5">
         <v>13</v>
       </c>
       <c r="F32" s="5">
         <v>10</v>
       </c>
       <c r="G32" s="26">
         <v>9</v>
       </c>
       <c r="H32" s="5">
         <v>7</v>
       </c>
       <c r="I32" s="37">
@@ -3410,52 +3637,61 @@
       </c>
       <c r="W32" s="37">
         <v>5</v>
       </c>
       <c r="X32" s="36">
         <v>10</v>
       </c>
       <c r="Y32" s="36">
         <v>8</v>
       </c>
       <c r="Z32" s="50">
         <v>10</v>
       </c>
       <c r="AA32" s="50">
         <v>14</v>
       </c>
       <c r="AB32" s="50">
         <v>7</v>
       </c>
       <c r="AC32" s="50">
         <v>8</v>
       </c>
       <c r="AD32" s="5">
         <v>12</v>
       </c>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32" s="56">
+        <v>9</v>
+      </c>
+      <c r="AF32" s="47"/>
+      <c r="AG32" s="47"/>
+      <c r="AH32" s="47"/>
+      <c r="AI32" s="47"/>
+      <c r="AJ32" s="47"/>
+      <c r="AK32" s="47"/>
+    </row>
+    <row r="33" spans="1:37">
       <c r="A33" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="5">
         <v>27</v>
       </c>
       <c r="C33" s="5">
         <v>17</v>
       </c>
       <c r="D33" s="5">
         <v>16</v>
       </c>
       <c r="E33" s="5">
         <v>23</v>
       </c>
       <c r="F33" s="5">
         <v>15</v>
       </c>
       <c r="G33" s="26">
         <v>25</v>
       </c>
       <c r="H33" s="5">
         <v>19</v>
       </c>
       <c r="I33" s="37">
@@ -3502,52 +3738,61 @@
       </c>
       <c r="W33" s="37">
         <v>15</v>
       </c>
       <c r="X33" s="36">
         <v>19</v>
       </c>
       <c r="Y33" s="36">
         <v>20</v>
       </c>
       <c r="Z33" s="50">
         <v>23</v>
       </c>
       <c r="AA33" s="50">
         <v>8</v>
       </c>
       <c r="AB33" s="50">
         <v>25</v>
       </c>
       <c r="AC33" s="50">
         <v>24</v>
       </c>
       <c r="AD33" s="5">
         <v>19</v>
       </c>
-    </row>
-    <row r="34" spans="1:30">
+      <c r="AE33" s="56">
+        <v>18</v>
+      </c>
+      <c r="AF33" s="47"/>
+      <c r="AG33" s="47"/>
+      <c r="AH33" s="47"/>
+      <c r="AI33" s="47"/>
+      <c r="AJ33" s="47"/>
+      <c r="AK33" s="47"/>
+    </row>
+    <row r="34" spans="1:37">
       <c r="A34" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="5">
         <v>32</v>
       </c>
       <c r="C34" s="5">
         <v>11</v>
       </c>
       <c r="D34" s="5">
         <v>19</v>
       </c>
       <c r="E34" s="5">
         <v>23</v>
       </c>
       <c r="F34" s="5">
         <v>18</v>
       </c>
       <c r="G34" s="26">
         <v>29</v>
       </c>
       <c r="H34" s="5">
         <v>19</v>
       </c>
       <c r="I34" s="37">
@@ -3594,52 +3839,61 @@
       </c>
       <c r="W34" s="37">
         <v>16</v>
       </c>
       <c r="X34" s="36">
         <v>17</v>
       </c>
       <c r="Y34" s="36">
         <v>16</v>
       </c>
       <c r="Z34" s="50">
         <v>23</v>
       </c>
       <c r="AA34" s="50">
         <v>9</v>
       </c>
       <c r="AB34" s="50">
         <v>28</v>
       </c>
       <c r="AC34" s="50">
         <v>22</v>
       </c>
       <c r="AD34" s="5">
         <v>15</v>
       </c>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34" s="56">
+        <v>15</v>
+      </c>
+      <c r="AF34" s="47"/>
+      <c r="AG34" s="47"/>
+      <c r="AH34" s="47"/>
+      <c r="AI34" s="47"/>
+      <c r="AJ34" s="47"/>
+      <c r="AK34" s="47"/>
+    </row>
+    <row r="35" spans="1:37">
       <c r="A35" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B35" s="5">
         <v>27</v>
       </c>
       <c r="C35" s="5">
         <v>18</v>
       </c>
       <c r="D35" s="5">
         <v>22</v>
       </c>
       <c r="E35" s="5">
         <v>18</v>
       </c>
       <c r="F35" s="5">
         <v>19</v>
       </c>
       <c r="G35" s="26">
         <v>15</v>
       </c>
       <c r="H35" s="5">
         <v>20</v>
       </c>
       <c r="I35" s="37">
@@ -3686,52 +3940,61 @@
       </c>
       <c r="W35" s="37">
         <v>24</v>
       </c>
       <c r="X35" s="36">
         <v>19</v>
       </c>
       <c r="Y35" s="36">
         <v>20</v>
       </c>
       <c r="Z35" s="50">
         <v>15</v>
       </c>
       <c r="AA35" s="50">
         <v>13</v>
       </c>
       <c r="AB35" s="50">
         <v>18</v>
       </c>
       <c r="AC35" s="50">
         <v>15</v>
       </c>
       <c r="AD35" s="5">
         <v>13</v>
       </c>
-    </row>
-    <row r="36" spans="1:30">
+      <c r="AE35" s="56">
+        <v>21</v>
+      </c>
+      <c r="AF35" s="47"/>
+      <c r="AG35" s="47"/>
+      <c r="AH35" s="47"/>
+      <c r="AI35" s="47"/>
+      <c r="AJ35" s="47"/>
+      <c r="AK35" s="47"/>
+    </row>
+    <row r="36" spans="1:37">
       <c r="A36" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B36" s="5">
         <v>54</v>
       </c>
       <c r="C36" s="5">
         <v>43</v>
       </c>
       <c r="D36" s="5">
         <v>36</v>
       </c>
       <c r="E36" s="5">
         <v>32</v>
       </c>
       <c r="F36" s="5">
         <v>42</v>
       </c>
       <c r="G36" s="26">
         <v>38</v>
       </c>
       <c r="H36" s="5">
         <v>39</v>
       </c>
       <c r="I36" s="37">
@@ -3778,52 +4041,61 @@
       </c>
       <c r="W36" s="37">
         <v>43</v>
       </c>
       <c r="X36" s="36">
         <v>42</v>
       </c>
       <c r="Y36" s="36">
         <v>39</v>
       </c>
       <c r="Z36" s="50">
         <v>42</v>
       </c>
       <c r="AA36" s="50">
         <v>40</v>
       </c>
       <c r="AB36" s="50">
         <v>62</v>
       </c>
       <c r="AC36" s="50">
         <v>41</v>
       </c>
       <c r="AD36" s="5">
         <v>52</v>
       </c>
-    </row>
-    <row r="37" spans="1:30">
+      <c r="AE36" s="56">
+        <v>34</v>
+      </c>
+      <c r="AF36" s="47"/>
+      <c r="AG36" s="47"/>
+      <c r="AH36" s="47"/>
+      <c r="AI36" s="47"/>
+      <c r="AJ36" s="47"/>
+      <c r="AK36" s="47"/>
+    </row>
+    <row r="37" spans="1:37">
       <c r="A37" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="5">
         <v>5</v>
       </c>
       <c r="C37" s="5">
         <v>11</v>
       </c>
       <c r="D37" s="5">
         <v>7</v>
       </c>
       <c r="E37" s="5">
         <v>14</v>
       </c>
       <c r="F37" s="5">
         <v>10</v>
       </c>
       <c r="G37" s="26">
         <v>13</v>
       </c>
       <c r="H37" s="5">
         <v>7</v>
       </c>
       <c r="I37" s="37">
@@ -3870,52 +4142,61 @@
       </c>
       <c r="W37" s="37">
         <v>7</v>
       </c>
       <c r="X37" s="36">
         <v>9</v>
       </c>
       <c r="Y37" s="36">
         <v>11</v>
       </c>
       <c r="Z37" s="50">
         <v>12</v>
       </c>
       <c r="AA37" s="50">
         <v>9</v>
       </c>
       <c r="AB37" s="50">
         <v>10</v>
       </c>
       <c r="AC37" s="50">
         <v>14</v>
       </c>
       <c r="AD37" s="5">
         <v>9</v>
       </c>
-    </row>
-    <row r="38" spans="1:30">
+      <c r="AE37" s="56">
+        <v>13</v>
+      </c>
+      <c r="AF37" s="47"/>
+      <c r="AG37" s="47"/>
+      <c r="AH37" s="47"/>
+      <c r="AI37" s="47"/>
+      <c r="AJ37" s="47"/>
+      <c r="AK37" s="47"/>
+    </row>
+    <row r="38" spans="1:37">
       <c r="A38" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="5">
         <v>19</v>
       </c>
       <c r="C38" s="5">
         <v>9</v>
       </c>
       <c r="D38" s="5">
         <v>8</v>
       </c>
       <c r="E38" s="5">
         <v>14</v>
       </c>
       <c r="F38" s="5">
         <v>17</v>
       </c>
       <c r="G38" s="26">
         <v>12</v>
       </c>
       <c r="H38" s="5">
         <v>10</v>
       </c>
       <c r="I38" s="37">
@@ -3962,52 +4243,61 @@
       </c>
       <c r="W38" s="37">
         <v>9</v>
       </c>
       <c r="X38" s="36">
         <v>4</v>
       </c>
       <c r="Y38" s="36">
         <v>17</v>
       </c>
       <c r="Z38" s="50">
         <v>11</v>
       </c>
       <c r="AA38" s="50">
         <v>8</v>
       </c>
       <c r="AB38" s="50">
         <v>14</v>
       </c>
       <c r="AC38" s="50">
         <v>8</v>
       </c>
       <c r="AD38" s="5">
         <v>7</v>
       </c>
-    </row>
-    <row r="39" spans="1:30">
+      <c r="AE38" s="56">
+        <v>7</v>
+      </c>
+      <c r="AF38" s="47"/>
+      <c r="AG38" s="47"/>
+      <c r="AH38" s="47"/>
+      <c r="AI38" s="47"/>
+      <c r="AJ38" s="47"/>
+      <c r="AK38" s="47"/>
+    </row>
+    <row r="39" spans="1:37">
       <c r="A39" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B39" s="5">
         <v>19</v>
       </c>
       <c r="C39" s="5">
         <v>22</v>
       </c>
       <c r="D39" s="5">
         <v>24</v>
       </c>
       <c r="E39" s="5">
         <v>19</v>
       </c>
       <c r="F39" s="5">
         <v>26</v>
       </c>
       <c r="G39" s="26">
         <v>27</v>
       </c>
       <c r="H39" s="5">
         <v>19</v>
       </c>
       <c r="I39" s="37">
@@ -4054,52 +4344,61 @@
       </c>
       <c r="W39" s="37">
         <v>17</v>
       </c>
       <c r="X39" s="36">
         <v>24</v>
       </c>
       <c r="Y39" s="36">
         <v>25</v>
       </c>
       <c r="Z39" s="50">
         <v>25</v>
       </c>
       <c r="AA39" s="50">
         <v>22</v>
       </c>
       <c r="AB39" s="50">
         <v>26</v>
       </c>
       <c r="AC39" s="50">
         <v>22</v>
       </c>
       <c r="AD39" s="5">
         <v>29</v>
       </c>
-    </row>
-    <row r="40" spans="1:30">
+      <c r="AE39" s="56">
+        <v>17</v>
+      </c>
+      <c r="AF39" s="47"/>
+      <c r="AG39" s="47"/>
+      <c r="AH39" s="47"/>
+      <c r="AI39" s="47"/>
+      <c r="AJ39" s="47"/>
+      <c r="AK39" s="47"/>
+    </row>
+    <row r="40" spans="1:37">
       <c r="A40" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B40" s="5">
         <v>29</v>
       </c>
       <c r="C40" s="5">
         <v>21</v>
       </c>
       <c r="D40" s="5">
         <v>27</v>
       </c>
       <c r="E40" s="5">
         <v>27</v>
       </c>
       <c r="F40" s="5">
         <v>19</v>
       </c>
       <c r="G40" s="26">
         <v>22</v>
       </c>
       <c r="H40" s="5">
         <v>20</v>
       </c>
       <c r="I40" s="37">
@@ -4146,52 +4445,61 @@
       </c>
       <c r="W40" s="37">
         <v>23</v>
       </c>
       <c r="X40" s="36">
         <v>23</v>
       </c>
       <c r="Y40" s="36">
         <v>19</v>
       </c>
       <c r="Z40" s="50">
         <v>22</v>
       </c>
       <c r="AA40" s="50">
         <v>13</v>
       </c>
       <c r="AB40" s="50">
         <v>26</v>
       </c>
       <c r="AC40" s="50">
         <v>14</v>
       </c>
       <c r="AD40" s="5">
         <v>26</v>
       </c>
-    </row>
-    <row r="41" spans="1:30">
+      <c r="AE40" s="56">
+        <v>22</v>
+      </c>
+      <c r="AF40" s="47"/>
+      <c r="AG40" s="47"/>
+      <c r="AH40" s="47"/>
+      <c r="AI40" s="47"/>
+      <c r="AJ40" s="47"/>
+      <c r="AK40" s="47"/>
+    </row>
+    <row r="41" spans="1:37">
       <c r="A41" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B41" s="5">
         <v>18</v>
       </c>
       <c r="C41" s="5">
         <v>8</v>
       </c>
       <c r="D41" s="5">
         <v>9</v>
       </c>
       <c r="E41" s="5">
         <v>7</v>
       </c>
       <c r="F41" s="5">
         <v>11</v>
       </c>
       <c r="G41" s="26">
         <v>7</v>
       </c>
       <c r="H41" s="5">
         <v>7</v>
       </c>
       <c r="I41" s="37">
@@ -4238,52 +4546,61 @@
       </c>
       <c r="W41" s="37">
         <v>10</v>
       </c>
       <c r="X41" s="36">
         <v>12</v>
       </c>
       <c r="Y41" s="36">
         <v>13</v>
       </c>
       <c r="Z41" s="50">
         <v>8</v>
       </c>
       <c r="AA41" s="50">
         <v>10</v>
       </c>
       <c r="AB41" s="50">
         <v>11</v>
       </c>
       <c r="AC41" s="50">
         <v>10</v>
       </c>
       <c r="AD41" s="5">
         <v>7</v>
       </c>
-    </row>
-    <row r="42" spans="1:30" s="47" customFormat="1">
+      <c r="AE41" s="56">
+        <v>8</v>
+      </c>
+      <c r="AF41" s="47"/>
+      <c r="AG41" s="47"/>
+      <c r="AH41" s="47"/>
+      <c r="AI41" s="47"/>
+      <c r="AJ41" s="47"/>
+      <c r="AK41" s="47"/>
+    </row>
+    <row r="42" spans="1:37" s="47" customFormat="1">
       <c r="A42" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B42" s="5">
         <v>7</v>
       </c>
       <c r="C42" s="5">
         <v>4</v>
       </c>
       <c r="D42" s="5">
         <v>12</v>
       </c>
       <c r="E42" s="5">
         <v>10</v>
       </c>
       <c r="F42" s="5">
         <v>6</v>
       </c>
       <c r="G42" s="26">
         <v>11</v>
       </c>
       <c r="H42" s="5">
         <v>7</v>
       </c>
       <c r="I42" s="37">
@@ -4330,52 +4647,55 @@
       </c>
       <c r="W42" s="37">
         <v>8</v>
       </c>
       <c r="X42" s="36">
         <v>6</v>
       </c>
       <c r="Y42" s="36">
         <v>7</v>
       </c>
       <c r="Z42" s="50">
         <v>6</v>
       </c>
       <c r="AA42" s="50">
         <v>8</v>
       </c>
       <c r="AB42" s="50">
         <v>9</v>
       </c>
       <c r="AC42" s="50">
         <v>8</v>
       </c>
       <c r="AD42" s="5">
         <v>10</v>
       </c>
-    </row>
-    <row r="43" spans="1:30" s="47" customFormat="1">
+      <c r="AE42" s="56">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="43" spans="1:37" s="47" customFormat="1">
       <c r="A43" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B43" s="6">
         <v>36</v>
       </c>
       <c r="C43" s="6">
         <v>29</v>
       </c>
       <c r="D43" s="6">
         <v>24</v>
       </c>
       <c r="E43" s="6">
         <v>33</v>
       </c>
       <c r="F43" s="6">
         <v>32</v>
       </c>
       <c r="G43" s="27">
         <v>29</v>
       </c>
       <c r="H43" s="27">
         <v>34</v>
       </c>
       <c r="I43" s="38">
@@ -4422,197 +4742,206 @@
       </c>
       <c r="W43" s="38">
         <v>24</v>
       </c>
       <c r="X43" s="49">
         <v>38</v>
       </c>
       <c r="Y43" s="49">
         <v>44</v>
       </c>
       <c r="Z43" s="51">
         <v>33</v>
       </c>
       <c r="AA43" s="51">
         <v>16</v>
       </c>
       <c r="AB43" s="51">
         <v>42</v>
       </c>
       <c r="AC43" s="51">
         <v>37</v>
       </c>
       <c r="AD43" s="6">
         <v>22</v>
       </c>
-    </row>
-    <row r="44" spans="1:30">
+      <c r="AE43" s="57">
+        <v>36</v>
+      </c>
+      <c r="AF43" s="21"/>
+      <c r="AG43" s="21"/>
+      <c r="AH43" s="21"/>
+      <c r="AI43" s="21"/>
+      <c r="AJ43" s="21"/>
+      <c r="AK43" s="21"/>
+    </row>
+    <row r="44" spans="1:37">
       <c r="A44" s="18" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView topLeftCell="N1" workbookViewId="0">
-      <selection activeCell="AD7" sqref="AD7:AD43"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:Y1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="27.88671875" style="8" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="7.109375" style="8" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="27.85546875" style="8" customWidth="1"/>
+    <col min="2" max="2" width="6.5703125" style="8" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.140625" style="8" bestFit="1" customWidth="1"/>
     <col min="4" max="9" width="7" style="8" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="8.88671875" style="8" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.85546875" style="8" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7" style="8" bestFit="1" customWidth="1"/>
-    <col min="12" max="13" width="8.33203125" style="8" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15" max="15" width="7.109375" style="8" bestFit="1" customWidth="1"/>
+    <col min="12" max="13" width="8.28515625" style="8" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.5703125" style="8" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.140625" style="8" bestFit="1" customWidth="1"/>
     <col min="16" max="21" width="7" style="8" bestFit="1" customWidth="1"/>
-    <col min="22" max="22" width="8.88671875" style="8" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="8.85546875" style="8" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7" style="8" bestFit="1" customWidth="1"/>
-    <col min="24" max="25" width="8.33203125" style="8" bestFit="1" customWidth="1"/>
-    <col min="26" max="16384" width="9.109375" style="8"/>
+    <col min="24" max="25" width="8.28515625" style="8" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="61" t="s">
+    <row r="1" spans="1:37" ht="12.75">
+      <c r="A1" s="63" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="61"/>
-[...22 lines deleted...]
-      <c r="Y1" s="61"/>
+      <c r="B1" s="63"/>
+      <c r="C1" s="63"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="63"/>
+      <c r="F1" s="63"/>
+      <c r="G1" s="63"/>
+      <c r="H1" s="63"/>
+      <c r="I1" s="63"/>
+      <c r="J1" s="63"/>
+      <c r="K1" s="63"/>
+      <c r="L1" s="63"/>
+      <c r="M1" s="63"/>
+      <c r="N1" s="63"/>
+      <c r="O1" s="63"/>
+      <c r="P1" s="63"/>
+      <c r="Q1" s="63"/>
+      <c r="R1" s="63"/>
+      <c r="S1" s="63"/>
+      <c r="T1" s="63"/>
+      <c r="U1" s="63"/>
+      <c r="V1" s="63"/>
+      <c r="W1" s="63"/>
+      <c r="X1" s="63"/>
+      <c r="Y1" s="63"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="46"/>
       <c r="B2" s="46"/>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="46"/>
       <c r="I2" s="46"/>
       <c r="J2" s="46"/>
       <c r="K2" s="46"/>
       <c r="L2" s="46"/>
       <c r="M2" s="46"/>
     </row>
     <row r="3" spans="1:37">
-      <c r="X3" s="64"/>
-[...1 lines deleted...]
-      <c r="AJ3" s="64" t="s">
+      <c r="X3" s="66"/>
+      <c r="Y3" s="66"/>
+      <c r="AJ3" s="66" t="s">
         <v>34</v>
       </c>
-      <c r="AK3" s="64"/>
+      <c r="AK3" s="66"/>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="57"/>
-      <c r="B4" s="59">
+      <c r="A4" s="59"/>
+      <c r="B4" s="61">
         <v>2024</v>
       </c>
-      <c r="C4" s="60"/>
-[...10 lines deleted...]
-      <c r="N4" s="59">
+      <c r="C4" s="62"/>
+      <c r="D4" s="62"/>
+      <c r="E4" s="62"/>
+      <c r="F4" s="62"/>
+      <c r="G4" s="62"/>
+      <c r="H4" s="62"/>
+      <c r="I4" s="62"/>
+      <c r="J4" s="62"/>
+      <c r="K4" s="62"/>
+      <c r="L4" s="62"/>
+      <c r="M4" s="62"/>
+      <c r="N4" s="61">
         <v>2025</v>
       </c>
-      <c r="O4" s="60"/>
-[...10 lines deleted...]
-      <c r="Z4" s="59">
+      <c r="O4" s="62"/>
+      <c r="P4" s="62"/>
+      <c r="Q4" s="62"/>
+      <c r="R4" s="62"/>
+      <c r="S4" s="62"/>
+      <c r="T4" s="62"/>
+      <c r="U4" s="62"/>
+      <c r="V4" s="62"/>
+      <c r="W4" s="62"/>
+      <c r="X4" s="62"/>
+      <c r="Y4" s="62"/>
+      <c r="Z4" s="61">
         <v>2026</v>
       </c>
-      <c r="AA4" s="60"/>
-[...12 lines deleted...]
-      <c r="A5" s="58"/>
+      <c r="AA4" s="62"/>
+      <c r="AB4" s="62"/>
+      <c r="AC4" s="62"/>
+      <c r="AD4" s="62"/>
+      <c r="AE4" s="62"/>
+      <c r="AF4" s="62"/>
+      <c r="AG4" s="62"/>
+      <c r="AH4" s="62"/>
+      <c r="AI4" s="62"/>
+      <c r="AJ4" s="62"/>
+      <c r="AK4" s="62"/>
+    </row>
+    <row r="5" spans="1:37" ht="22.5">
+      <c r="A5" s="60"/>
       <c r="B5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="12" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="12" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>25</v>
       </c>
       <c r="I5" s="11" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="11" t="s">
@@ -4679,77 +5008,77 @@
         <v>23</v>
       </c>
       <c r="AE5" s="12" t="s">
         <v>24</v>
       </c>
       <c r="AF5" s="11" t="s">
         <v>25</v>
       </c>
       <c r="AG5" s="11" t="s">
         <v>26</v>
       </c>
       <c r="AH5" s="11" t="s">
         <v>27</v>
       </c>
       <c r="AI5" s="11" t="s">
         <v>28</v>
       </c>
       <c r="AJ5" s="11" t="s">
         <v>29</v>
       </c>
       <c r="AK5" s="11" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="62" t="s">
+      <c r="A6" s="64" t="s">
         <v>14</v>
       </c>
-      <c r="B6" s="62"/>
-[...22 lines deleted...]
-      <c r="Y6" s="62"/>
+      <c r="B6" s="64"/>
+      <c r="C6" s="64"/>
+      <c r="D6" s="64"/>
+      <c r="E6" s="64"/>
+      <c r="F6" s="64"/>
+      <c r="G6" s="64"/>
+      <c r="H6" s="64"/>
+      <c r="I6" s="64"/>
+      <c r="J6" s="64"/>
+      <c r="K6" s="64"/>
+      <c r="L6" s="64"/>
+      <c r="M6" s="64"/>
+      <c r="N6" s="64"/>
+      <c r="O6" s="64"/>
+      <c r="P6" s="64"/>
+      <c r="Q6" s="64"/>
+      <c r="R6" s="64"/>
+      <c r="S6" s="64"/>
+      <c r="T6" s="64"/>
+      <c r="U6" s="64"/>
+      <c r="V6" s="64"/>
+      <c r="W6" s="64"/>
+      <c r="X6" s="64"/>
+      <c r="Y6" s="64"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="23" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="39">
         <v>13.94</v>
       </c>
       <c r="C7" s="39">
         <v>12.82</v>
       </c>
       <c r="D7" s="39">
         <v>12.05</v>
       </c>
       <c r="E7" s="31">
         <v>11.98</v>
       </c>
       <c r="F7" s="31">
         <v>11.87</v>
       </c>
       <c r="G7" s="30">
         <v>11.77</v>
       </c>
       <c r="H7" s="31">
         <v>11.65</v>
@@ -4798,50 +5127,59 @@
       </c>
       <c r="W7" s="43">
         <v>11.43</v>
       </c>
       <c r="X7" s="43">
         <v>11.45</v>
       </c>
       <c r="Y7" s="43">
         <v>11.51</v>
       </c>
       <c r="Z7" s="39">
         <v>11.84</v>
       </c>
       <c r="AA7" s="43">
         <v>10.99</v>
       </c>
       <c r="AB7" s="43">
         <v>11.55</v>
       </c>
       <c r="AC7" s="43">
         <v>11.88</v>
       </c>
       <c r="AD7" s="39">
         <v>11.59</v>
       </c>
+      <c r="AE7" s="53">
+        <v>11.59</v>
+      </c>
+      <c r="AF7" s="47"/>
+      <c r="AG7" s="47"/>
+      <c r="AH7" s="47"/>
+      <c r="AI7" s="47"/>
+      <c r="AJ7" s="47"/>
+      <c r="AK7" s="47"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="39">
         <v>13.1</v>
       </c>
       <c r="C8" s="39">
         <v>12.5</v>
       </c>
       <c r="D8" s="39">
         <v>11.92</v>
       </c>
       <c r="E8" s="31">
         <v>11.85</v>
       </c>
       <c r="F8" s="31">
         <v>11.75</v>
       </c>
       <c r="G8" s="30">
         <v>11.49</v>
       </c>
       <c r="H8" s="31">
         <v>11.39</v>
@@ -4890,50 +5228,59 @@
       </c>
       <c r="W8" s="43">
         <v>11.06</v>
       </c>
       <c r="X8" s="43">
         <v>11.15</v>
       </c>
       <c r="Y8" s="43">
         <v>11.16</v>
       </c>
       <c r="Z8" s="39">
         <v>11.79</v>
       </c>
       <c r="AA8" s="43">
         <v>10.64</v>
       </c>
       <c r="AB8" s="43">
         <v>10.4</v>
       </c>
       <c r="AC8" s="43">
         <v>11.28</v>
       </c>
       <c r="AD8" s="39">
         <v>11.01</v>
       </c>
+      <c r="AE8" s="53">
+        <v>10.99</v>
+      </c>
+      <c r="AF8" s="47"/>
+      <c r="AG8" s="47"/>
+      <c r="AH8" s="47"/>
+      <c r="AI8" s="47"/>
+      <c r="AJ8" s="47"/>
+      <c r="AK8" s="47"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="39">
         <v>14.31</v>
       </c>
       <c r="C9" s="39">
         <v>13.41</v>
       </c>
       <c r="D9" s="39">
         <v>13.04</v>
       </c>
       <c r="E9" s="31">
         <v>12.92</v>
       </c>
       <c r="F9" s="31">
         <v>13.25</v>
       </c>
       <c r="G9" s="30">
         <v>12.72</v>
       </c>
       <c r="H9" s="31">
         <v>12.45</v>
@@ -4982,50 +5329,59 @@
       </c>
       <c r="W9" s="43">
         <v>10.78</v>
       </c>
       <c r="X9" s="43">
         <v>10.71</v>
       </c>
       <c r="Y9" s="43">
         <v>10.93</v>
       </c>
       <c r="Z9" s="39">
         <v>13.65</v>
       </c>
       <c r="AA9" s="43">
         <v>14.62</v>
       </c>
       <c r="AB9" s="43">
         <v>14.96</v>
       </c>
       <c r="AC9" s="43">
         <v>15.1</v>
       </c>
       <c r="AD9" s="39">
         <v>13.71</v>
       </c>
+      <c r="AE9" s="53">
+        <v>13.66</v>
+      </c>
+      <c r="AF9" s="47"/>
+      <c r="AG9" s="47"/>
+      <c r="AH9" s="47"/>
+      <c r="AI9" s="47"/>
+      <c r="AJ9" s="47"/>
+      <c r="AK9" s="47"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="39">
         <v>13.7</v>
       </c>
       <c r="C10" s="39">
         <v>10.35</v>
       </c>
       <c r="D10" s="39">
         <v>9.2799999999999994</v>
       </c>
       <c r="E10" s="31">
         <v>10</v>
       </c>
       <c r="F10" s="31">
         <v>9.7899999999999991</v>
       </c>
       <c r="G10" s="30">
         <v>9.57</v>
       </c>
       <c r="H10" s="31">
         <v>9.1199999999999992</v>
@@ -5074,50 +5430,59 @@
       </c>
       <c r="W10" s="43">
         <v>6.38</v>
       </c>
       <c r="X10" s="43">
         <v>6.67</v>
       </c>
       <c r="Y10" s="43">
         <v>6.75</v>
       </c>
       <c r="Z10" s="39">
         <v>9.7799999999999994</v>
       </c>
       <c r="AA10" s="43">
         <v>12.4</v>
       </c>
       <c r="AB10" s="43">
         <v>10.53</v>
       </c>
       <c r="AC10" s="43">
         <v>9.89</v>
       </c>
       <c r="AD10" s="39">
         <v>10.26</v>
       </c>
+      <c r="AE10" s="53">
+        <v>10.08</v>
+      </c>
+      <c r="AF10" s="47"/>
+      <c r="AG10" s="47"/>
+      <c r="AH10" s="47"/>
+      <c r="AI10" s="47"/>
+      <c r="AJ10" s="47"/>
+      <c r="AK10" s="47"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="39">
         <v>18.690000000000001</v>
       </c>
       <c r="C11" s="39">
         <v>14.96</v>
       </c>
       <c r="D11" s="39">
         <v>13.05</v>
       </c>
       <c r="E11" s="31">
         <v>13.92</v>
       </c>
       <c r="F11" s="31">
         <v>13.22</v>
       </c>
       <c r="G11" s="30">
         <v>13.62</v>
       </c>
       <c r="H11" s="31">
         <v>13.59</v>
@@ -5166,50 +5531,59 @@
       </c>
       <c r="W11" s="43">
         <v>12.03</v>
       </c>
       <c r="X11" s="43">
         <v>11.96</v>
       </c>
       <c r="Y11" s="43">
         <v>12.06</v>
       </c>
       <c r="Z11" s="39">
         <v>11.97</v>
       </c>
       <c r="AA11" s="43">
         <v>9.42</v>
       </c>
       <c r="AB11" s="43">
         <v>11.88</v>
       </c>
       <c r="AC11" s="43">
         <v>12.73</v>
       </c>
       <c r="AD11" s="39">
         <v>12.19</v>
       </c>
+      <c r="AE11" s="53">
+        <v>12.59</v>
+      </c>
+      <c r="AF11" s="47"/>
+      <c r="AG11" s="47"/>
+      <c r="AH11" s="47"/>
+      <c r="AI11" s="47"/>
+      <c r="AJ11" s="47"/>
+      <c r="AK11" s="47"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="39">
         <v>18.28</v>
       </c>
       <c r="C12" s="39">
         <v>12.68</v>
       </c>
       <c r="D12" s="39">
         <v>12.05</v>
       </c>
       <c r="E12" s="31">
         <v>12.43</v>
       </c>
       <c r="F12" s="31">
         <v>11.98</v>
       </c>
       <c r="G12" s="30">
         <v>12.8</v>
       </c>
       <c r="H12" s="31">
         <v>12.52</v>
@@ -5258,50 +5632,59 @@
       </c>
       <c r="W12" s="43">
         <v>13.28</v>
       </c>
       <c r="X12" s="43">
         <v>13</v>
       </c>
       <c r="Y12" s="43">
         <v>12.68</v>
       </c>
       <c r="Z12" s="39">
         <v>13.84</v>
       </c>
       <c r="AA12" s="43">
         <v>10.050000000000001</v>
       </c>
       <c r="AB12" s="43">
         <v>12.31</v>
       </c>
       <c r="AC12" s="43">
         <v>12.61</v>
       </c>
       <c r="AD12" s="39">
         <v>11.82</v>
       </c>
+      <c r="AE12" s="53">
+        <v>11.38</v>
+      </c>
+      <c r="AF12" s="47"/>
+      <c r="AG12" s="47"/>
+      <c r="AH12" s="47"/>
+      <c r="AI12" s="47"/>
+      <c r="AJ12" s="47"/>
+      <c r="AK12" s="47"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="39">
         <v>18.22</v>
       </c>
       <c r="C13" s="39">
         <v>15.71</v>
       </c>
       <c r="D13" s="39">
         <v>15.36</v>
       </c>
       <c r="E13" s="31">
         <v>14.64</v>
       </c>
       <c r="F13" s="31">
         <v>14.26</v>
       </c>
       <c r="G13" s="30">
         <v>13.62</v>
       </c>
       <c r="H13" s="31">
         <v>13.61</v>
@@ -5350,50 +5733,59 @@
       </c>
       <c r="W13" s="43">
         <v>12.68</v>
       </c>
       <c r="X13" s="43">
         <v>12.77</v>
       </c>
       <c r="Y13" s="43">
         <v>12.87</v>
       </c>
       <c r="Z13" s="39">
         <v>10.9</v>
       </c>
       <c r="AA13" s="43">
         <v>10.61</v>
       </c>
       <c r="AB13" s="43">
         <v>11.42</v>
       </c>
       <c r="AC13" s="43">
         <v>11.36</v>
       </c>
       <c r="AD13" s="39">
         <v>10.94</v>
       </c>
+      <c r="AE13" s="53">
+        <v>11.71</v>
+      </c>
+      <c r="AF13" s="47"/>
+      <c r="AG13" s="47"/>
+      <c r="AH13" s="47"/>
+      <c r="AI13" s="47"/>
+      <c r="AJ13" s="47"/>
+      <c r="AK13" s="47"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="39">
         <v>13.78</v>
       </c>
       <c r="C14" s="39">
         <v>12.77</v>
       </c>
       <c r="D14" s="39">
         <v>11.53</v>
       </c>
       <c r="E14" s="31">
         <v>10.64</v>
       </c>
       <c r="F14" s="31">
         <v>10.63</v>
       </c>
       <c r="G14" s="30">
         <v>10.52</v>
       </c>
       <c r="H14" s="31">
         <v>10.45</v>
@@ -5442,50 +5834,59 @@
       </c>
       <c r="W14" s="43">
         <v>10.67</v>
       </c>
       <c r="X14" s="43">
         <v>10.7</v>
       </c>
       <c r="Y14" s="43">
         <v>10.63</v>
       </c>
       <c r="Z14" s="39">
         <v>10.8</v>
       </c>
       <c r="AA14" s="43">
         <v>11.06</v>
       </c>
       <c r="AB14" s="43">
         <v>12.77</v>
       </c>
       <c r="AC14" s="43">
         <v>12.29</v>
       </c>
       <c r="AD14" s="39">
         <v>12.51</v>
       </c>
+      <c r="AE14" s="53">
+        <v>11.93</v>
+      </c>
+      <c r="AF14" s="47"/>
+      <c r="AG14" s="47"/>
+      <c r="AH14" s="47"/>
+      <c r="AI14" s="47"/>
+      <c r="AJ14" s="47"/>
+      <c r="AK14" s="47"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="39">
         <v>8.3000000000000007</v>
       </c>
       <c r="C15" s="39">
         <v>11.08</v>
       </c>
       <c r="D15" s="39">
         <v>10.58</v>
       </c>
       <c r="E15" s="31">
         <v>11.13</v>
       </c>
       <c r="F15" s="31">
         <v>10.55</v>
       </c>
       <c r="G15" s="30">
         <v>11.28</v>
       </c>
       <c r="H15" s="31">
         <v>11.96</v>
@@ -5534,50 +5935,59 @@
       </c>
       <c r="W15" s="43">
         <v>15.23</v>
       </c>
       <c r="X15" s="43">
         <v>14.45</v>
       </c>
       <c r="Y15" s="43">
         <v>14.48</v>
       </c>
       <c r="Z15" s="39">
         <v>12.31</v>
       </c>
       <c r="AA15" s="43">
         <v>12.1</v>
       </c>
       <c r="AB15" s="43">
         <v>12.4</v>
       </c>
       <c r="AC15" s="43">
         <v>12.67</v>
       </c>
       <c r="AD15" s="39">
         <v>12.46</v>
       </c>
+      <c r="AE15" s="53">
+        <v>12.88</v>
+      </c>
+      <c r="AF15" s="47"/>
+      <c r="AG15" s="47"/>
+      <c r="AH15" s="47"/>
+      <c r="AI15" s="47"/>
+      <c r="AJ15" s="47"/>
+      <c r="AK15" s="47"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="39">
         <v>20.77</v>
       </c>
       <c r="C16" s="39">
         <v>18.98</v>
       </c>
       <c r="D16" s="39">
         <v>14.99</v>
       </c>
       <c r="E16" s="31">
         <v>14.92</v>
       </c>
       <c r="F16" s="31">
         <v>15.72</v>
       </c>
       <c r="G16" s="30">
         <v>15.31</v>
       </c>
       <c r="H16" s="31">
         <v>15.23</v>
@@ -5626,52 +6036,61 @@
       </c>
       <c r="W16" s="43">
         <v>14.03</v>
       </c>
       <c r="X16" s="43">
         <v>13.47</v>
       </c>
       <c r="Y16" s="43">
         <v>13.93</v>
       </c>
       <c r="Z16" s="39">
         <v>10.56</v>
       </c>
       <c r="AA16" s="43">
         <v>11.1</v>
       </c>
       <c r="AB16" s="43">
         <v>12.36</v>
       </c>
       <c r="AC16" s="43">
         <v>11.43</v>
       </c>
       <c r="AD16" s="39">
         <v>11.12</v>
       </c>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16" s="53">
+        <v>11.8</v>
+      </c>
+      <c r="AF16" s="47"/>
+      <c r="AG16" s="47"/>
+      <c r="AH16" s="47"/>
+      <c r="AI16" s="47"/>
+      <c r="AJ16" s="47"/>
+      <c r="AK16" s="47"/>
+    </row>
+    <row r="17" spans="1:37">
       <c r="A17" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="39">
         <v>12.81</v>
       </c>
       <c r="C17" s="39">
         <v>14.36</v>
       </c>
       <c r="D17" s="39">
         <v>14.94</v>
       </c>
       <c r="E17" s="31">
         <v>14.42</v>
       </c>
       <c r="F17" s="31">
         <v>15.02</v>
       </c>
       <c r="G17" s="30">
         <v>15.61</v>
       </c>
       <c r="H17" s="31">
         <v>15.18</v>
       </c>
       <c r="I17" s="19">
@@ -5718,52 +6137,61 @@
       </c>
       <c r="W17" s="43">
         <v>15.11</v>
       </c>
       <c r="X17" s="43">
         <v>15.28</v>
       </c>
       <c r="Y17" s="43">
         <v>15.43</v>
       </c>
       <c r="Z17" s="39">
         <v>17.010000000000002</v>
       </c>
       <c r="AA17" s="43">
         <v>16.78</v>
       </c>
       <c r="AB17" s="43">
         <v>17.25</v>
       </c>
       <c r="AC17" s="43">
         <v>16.87</v>
       </c>
       <c r="AD17" s="39">
         <v>17.47</v>
       </c>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17" s="53">
+        <v>16.66</v>
+      </c>
+      <c r="AF17" s="47"/>
+      <c r="AG17" s="47"/>
+      <c r="AH17" s="47"/>
+      <c r="AI17" s="47"/>
+      <c r="AJ17" s="47"/>
+      <c r="AK17" s="47"/>
+    </row>
+    <row r="18" spans="1:37">
       <c r="A18" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="39">
         <v>12.94</v>
       </c>
       <c r="C18" s="39">
         <v>12.49</v>
       </c>
       <c r="D18" s="39">
         <v>11.92</v>
       </c>
       <c r="E18" s="31">
         <v>11.67</v>
       </c>
       <c r="F18" s="31">
         <v>11.31</v>
       </c>
       <c r="G18" s="30">
         <v>11.19</v>
       </c>
       <c r="H18" s="31">
         <v>10.79</v>
       </c>
       <c r="I18" s="19">
@@ -5810,52 +6238,61 @@
       </c>
       <c r="W18" s="43">
         <v>11.77</v>
       </c>
       <c r="X18" s="43">
         <v>11.78</v>
       </c>
       <c r="Y18" s="43">
         <v>11.81</v>
       </c>
       <c r="Z18" s="39">
         <v>12.13</v>
       </c>
       <c r="AA18" s="43">
         <v>10.53</v>
       </c>
       <c r="AB18" s="43">
         <v>11.72</v>
       </c>
       <c r="AC18" s="43">
         <v>10.83</v>
       </c>
       <c r="AD18" s="39">
         <v>10.95</v>
       </c>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18" s="53">
+        <v>11.15</v>
+      </c>
+      <c r="AF18" s="47"/>
+      <c r="AG18" s="47"/>
+      <c r="AH18" s="47"/>
+      <c r="AI18" s="47"/>
+      <c r="AJ18" s="47"/>
+      <c r="AK18" s="47"/>
+    </row>
+    <row r="19" spans="1:37">
       <c r="A19" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="39">
         <v>22.57</v>
       </c>
       <c r="C19" s="39">
         <v>16.760000000000002</v>
       </c>
       <c r="D19" s="39">
         <v>14.76</v>
       </c>
       <c r="E19" s="31">
         <v>13.3</v>
       </c>
       <c r="F19" s="31">
         <v>13.33</v>
       </c>
       <c r="G19" s="30">
         <v>12.59</v>
       </c>
       <c r="H19" s="31">
         <v>12.03</v>
       </c>
       <c r="I19" s="19">
@@ -5902,52 +6339,61 @@
       </c>
       <c r="W19" s="43">
         <v>10.78</v>
       </c>
       <c r="X19" s="43">
         <v>11.25</v>
       </c>
       <c r="Y19" s="43">
         <v>11.7</v>
       </c>
       <c r="Z19" s="39">
         <v>10.55</v>
       </c>
       <c r="AA19" s="43">
         <v>12.46</v>
       </c>
       <c r="AB19" s="43">
         <v>13.22</v>
       </c>
       <c r="AC19" s="43">
         <v>13.2</v>
       </c>
       <c r="AD19" s="39">
         <v>12.39</v>
       </c>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19" s="53">
+        <v>12.18</v>
+      </c>
+      <c r="AF19" s="47"/>
+      <c r="AG19" s="47"/>
+      <c r="AH19" s="47"/>
+      <c r="AI19" s="47"/>
+      <c r="AJ19" s="47"/>
+      <c r="AK19" s="47"/>
+    </row>
+    <row r="20" spans="1:37">
       <c r="A20" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="39">
         <v>6.6</v>
       </c>
       <c r="C20" s="39">
         <v>5.35</v>
       </c>
       <c r="D20" s="39">
         <v>7.33</v>
       </c>
       <c r="E20" s="31">
         <v>7.89</v>
       </c>
       <c r="F20" s="31">
         <v>7.4</v>
       </c>
       <c r="G20" s="30">
         <v>7.92</v>
       </c>
       <c r="H20" s="31">
         <v>7.73</v>
       </c>
       <c r="I20" s="19">
@@ -5994,52 +6440,61 @@
       </c>
       <c r="W20" s="43">
         <v>7.48</v>
       </c>
       <c r="X20" s="43">
         <v>7.37</v>
       </c>
       <c r="Y20" s="43">
         <v>7.33</v>
       </c>
       <c r="Z20" s="39">
         <v>6.19</v>
       </c>
       <c r="AA20" s="43">
         <v>7.62</v>
       </c>
       <c r="AB20" s="43">
         <v>8.23</v>
       </c>
       <c r="AC20" s="43">
         <v>8.31</v>
       </c>
       <c r="AD20" s="39">
         <v>8.77</v>
       </c>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20" s="53">
+        <v>8.5500000000000007</v>
+      </c>
+      <c r="AF20" s="47"/>
+      <c r="AG20" s="47"/>
+      <c r="AH20" s="47"/>
+      <c r="AI20" s="47"/>
+      <c r="AJ20" s="47"/>
+      <c r="AK20" s="47"/>
+    </row>
+    <row r="21" spans="1:37">
       <c r="A21" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="39">
         <v>12.18</v>
       </c>
       <c r="C21" s="39">
         <v>11.36</v>
       </c>
       <c r="D21" s="39">
         <v>10.24</v>
       </c>
       <c r="E21" s="31">
         <v>10.55</v>
       </c>
       <c r="F21" s="31">
         <v>10.61</v>
       </c>
       <c r="G21" s="30">
         <v>10.54</v>
       </c>
       <c r="H21" s="31">
         <v>10.69</v>
       </c>
       <c r="I21" s="19">
@@ -6086,83 +6541,98 @@
       </c>
       <c r="W21" s="43">
         <v>11.34</v>
       </c>
       <c r="X21" s="43">
         <v>11.54</v>
       </c>
       <c r="Y21" s="43">
         <v>11.84</v>
       </c>
       <c r="Z21" s="39">
         <v>11.62</v>
       </c>
       <c r="AA21" s="43">
         <v>9.1</v>
       </c>
       <c r="AB21" s="43">
         <v>11.07</v>
       </c>
       <c r="AC21" s="43">
         <v>11.67</v>
       </c>
       <c r="AD21" s="39">
         <v>10.86</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="63" t="s">
+      <c r="AE21" s="53">
+        <v>11.24</v>
+      </c>
+      <c r="AF21" s="47"/>
+      <c r="AG21" s="47"/>
+      <c r="AH21" s="47"/>
+      <c r="AI21" s="47"/>
+      <c r="AJ21" s="47"/>
+      <c r="AK21" s="47"/>
+    </row>
+    <row r="22" spans="1:37">
+      <c r="A22" s="65" t="s">
         <v>15</v>
       </c>
-      <c r="B22" s="63"/>
-[...22 lines deleted...]
-      <c r="Y22" s="63"/>
+      <c r="B22" s="65"/>
+      <c r="C22" s="65"/>
+      <c r="D22" s="65"/>
+      <c r="E22" s="65"/>
+      <c r="F22" s="65"/>
+      <c r="G22" s="65"/>
+      <c r="H22" s="65"/>
+      <c r="I22" s="65"/>
+      <c r="J22" s="65"/>
+      <c r="K22" s="65"/>
+      <c r="L22" s="65"/>
+      <c r="M22" s="65"/>
+      <c r="N22" s="65"/>
+      <c r="O22" s="65"/>
+      <c r="P22" s="65"/>
+      <c r="Q22" s="65"/>
+      <c r="R22" s="65"/>
+      <c r="S22" s="65"/>
+      <c r="T22" s="65"/>
+      <c r="U22" s="65"/>
+      <c r="V22" s="65"/>
+      <c r="W22" s="65"/>
+      <c r="X22" s="65"/>
+      <c r="Y22" s="65"/>
       <c r="AA22" s="43"/>
       <c r="AC22" s="43"/>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AF22" s="47"/>
+      <c r="AG22" s="47"/>
+      <c r="AH22" s="47"/>
+      <c r="AI22" s="47"/>
+      <c r="AJ22" s="47"/>
+      <c r="AK22" s="47"/>
+    </row>
+    <row r="23" spans="1:37">
       <c r="A23" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="39">
         <v>13.45</v>
       </c>
       <c r="C23" s="31">
         <v>12.9</v>
       </c>
       <c r="D23" s="31">
         <v>12.03</v>
       </c>
       <c r="E23" s="31">
         <v>11.9</v>
       </c>
       <c r="F23" s="31">
         <v>11.79</v>
       </c>
       <c r="G23" s="30">
         <v>11.57</v>
       </c>
       <c r="H23" s="31">
         <v>11.55</v>
       </c>
       <c r="I23" s="19">
@@ -6209,52 +6679,61 @@
       </c>
       <c r="W23" s="43">
         <v>11.42</v>
       </c>
       <c r="X23" s="43">
         <v>11.44</v>
       </c>
       <c r="Y23" s="43">
         <v>11.48</v>
       </c>
       <c r="Z23" s="39">
         <v>11.42</v>
       </c>
       <c r="AA23" s="43">
         <v>10.54</v>
       </c>
       <c r="AB23" s="43">
         <v>10.55</v>
       </c>
       <c r="AC23" s="43">
         <v>11.23</v>
       </c>
       <c r="AD23" s="39">
         <v>10.93</v>
       </c>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23" s="53">
+        <v>11.06</v>
+      </c>
+      <c r="AF23" s="47"/>
+      <c r="AG23" s="47"/>
+      <c r="AH23" s="47"/>
+      <c r="AI23" s="47"/>
+      <c r="AJ23" s="47"/>
+      <c r="AK23" s="47"/>
+    </row>
+    <row r="24" spans="1:37">
       <c r="A24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="39">
         <v>13.1</v>
       </c>
       <c r="C24" s="31">
         <v>12.5</v>
       </c>
       <c r="D24" s="31">
         <v>11.92</v>
       </c>
       <c r="E24" s="31">
         <v>11.85</v>
       </c>
       <c r="F24" s="31">
         <v>11.75</v>
       </c>
       <c r="G24" s="30">
         <v>11.49</v>
       </c>
       <c r="H24" s="31">
         <v>11.39</v>
       </c>
       <c r="I24" s="19">
@@ -6301,52 +6780,61 @@
       </c>
       <c r="W24" s="43">
         <v>11.06</v>
       </c>
       <c r="X24" s="43">
         <v>11.15</v>
       </c>
       <c r="Y24" s="43">
         <v>11.16</v>
       </c>
       <c r="Z24" s="39">
         <v>11.79</v>
       </c>
       <c r="AA24" s="43">
         <v>10.64</v>
       </c>
       <c r="AB24" s="43">
         <v>10.4</v>
       </c>
       <c r="AC24" s="43">
         <v>11.28</v>
       </c>
       <c r="AD24" s="39">
         <v>11.01</v>
       </c>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24" s="53">
+        <v>10.99</v>
+      </c>
+      <c r="AF24" s="47"/>
+      <c r="AG24" s="47"/>
+      <c r="AH24" s="47"/>
+      <c r="AI24" s="47"/>
+      <c r="AJ24" s="47"/>
+      <c r="AK24" s="47"/>
+    </row>
+    <row r="25" spans="1:37">
       <c r="A25" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="39">
         <v>20.87</v>
       </c>
       <c r="C25" s="31">
         <v>15.14</v>
       </c>
       <c r="D25" s="31">
         <v>12.31</v>
       </c>
       <c r="E25" s="31">
         <v>13.88</v>
       </c>
       <c r="F25" s="31">
         <v>13.51</v>
       </c>
       <c r="G25" s="30">
         <v>13.4</v>
       </c>
       <c r="H25" s="31">
         <v>13.68</v>
       </c>
       <c r="I25" s="19">
@@ -6393,52 +6881,61 @@
       </c>
       <c r="W25" s="43">
         <v>14.08</v>
       </c>
       <c r="X25" s="43">
         <v>13.47</v>
       </c>
       <c r="Y25" s="43">
         <v>13.38</v>
       </c>
       <c r="Z25" s="39">
         <v>4.1500000000000004</v>
       </c>
       <c r="AA25" s="43">
         <v>5.8</v>
       </c>
       <c r="AB25" s="43">
         <v>9.07</v>
       </c>
       <c r="AC25" s="43">
         <v>9.68</v>
       </c>
       <c r="AD25" s="39">
         <v>8.5399999999999991</v>
       </c>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25" s="53">
+        <v>10.17</v>
+      </c>
+      <c r="AF25" s="47"/>
+      <c r="AG25" s="47"/>
+      <c r="AH25" s="47"/>
+      <c r="AI25" s="47"/>
+      <c r="AJ25" s="47"/>
+      <c r="AK25" s="47"/>
+    </row>
+    <row r="26" spans="1:37">
       <c r="A26" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="39">
         <v>12.19</v>
       </c>
       <c r="C26" s="31">
         <v>13.47</v>
       </c>
       <c r="D26" s="31">
         <v>12.95</v>
       </c>
       <c r="E26" s="31">
         <v>11.46</v>
       </c>
       <c r="F26" s="31">
         <v>9.81</v>
       </c>
       <c r="G26" s="30">
         <v>10.5</v>
       </c>
       <c r="H26" s="31">
         <v>12.97</v>
       </c>
       <c r="I26" s="19">
@@ -6485,52 +6982,61 @@
       </c>
       <c r="W26" s="43">
         <v>15.06</v>
       </c>
       <c r="X26" s="43">
         <v>13.69</v>
       </c>
       <c r="Y26" s="43">
         <v>14.01</v>
       </c>
       <c r="Z26" s="39">
         <v>8.92</v>
       </c>
       <c r="AA26" s="43">
         <v>10.41</v>
       </c>
       <c r="AB26" s="43">
         <v>11.72</v>
       </c>
       <c r="AC26" s="43">
         <v>10.65</v>
       </c>
       <c r="AD26" s="39">
         <v>11.06</v>
       </c>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26" s="53">
+        <v>11.37</v>
+      </c>
+      <c r="AF26" s="47"/>
+      <c r="AG26" s="47"/>
+      <c r="AH26" s="47"/>
+      <c r="AI26" s="47"/>
+      <c r="AJ26" s="47"/>
+      <c r="AK26" s="47"/>
+    </row>
+    <row r="27" spans="1:37">
       <c r="A27" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="39">
         <v>17.41</v>
       </c>
       <c r="C27" s="31">
         <v>19.7</v>
       </c>
       <c r="D27" s="31">
         <v>14.42</v>
       </c>
       <c r="E27" s="31">
         <v>13.5</v>
       </c>
       <c r="F27" s="31">
         <v>13.98</v>
       </c>
       <c r="G27" s="30">
         <v>13.38</v>
       </c>
       <c r="H27" s="31">
         <v>13.97</v>
       </c>
       <c r="I27" s="19">
@@ -6577,52 +7083,61 @@
       </c>
       <c r="W27" s="43">
         <v>14.62</v>
       </c>
       <c r="X27" s="43">
         <v>14.26</v>
       </c>
       <c r="Y27" s="43">
         <v>14.31</v>
       </c>
       <c r="Z27" s="39">
         <v>5.8</v>
       </c>
       <c r="AA27" s="43">
         <v>8.39</v>
       </c>
       <c r="AB27" s="43">
         <v>9.01</v>
       </c>
       <c r="AC27" s="43">
         <v>8.24</v>
       </c>
       <c r="AD27" s="39">
         <v>8.66</v>
       </c>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27" s="53">
+        <v>10.76</v>
+      </c>
+      <c r="AF27" s="47"/>
+      <c r="AG27" s="47"/>
+      <c r="AH27" s="47"/>
+      <c r="AI27" s="47"/>
+      <c r="AJ27" s="47"/>
+      <c r="AK27" s="47"/>
+    </row>
+    <row r="28" spans="1:37">
       <c r="A28" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B28" s="39">
         <v>12.66</v>
       </c>
       <c r="C28" s="31">
         <v>13.69</v>
       </c>
       <c r="D28" s="31">
         <v>11.8</v>
       </c>
       <c r="E28" s="31">
         <v>10.73</v>
       </c>
       <c r="F28" s="31">
         <v>11.14</v>
       </c>
       <c r="G28" s="30">
         <v>11.16</v>
       </c>
       <c r="H28" s="31">
         <v>10.59</v>
       </c>
       <c r="I28" s="19">
@@ -6669,83 +7184,98 @@
       </c>
       <c r="W28" s="43">
         <v>12.01</v>
       </c>
       <c r="X28" s="43">
         <v>12.11</v>
       </c>
       <c r="Y28" s="43">
         <v>12.65</v>
       </c>
       <c r="Z28" s="39">
         <v>14.73</v>
       </c>
       <c r="AA28" s="43">
         <v>13.49</v>
       </c>
       <c r="AB28" s="43">
         <v>14.58</v>
       </c>
       <c r="AC28" s="43">
         <v>13.52</v>
       </c>
       <c r="AD28" s="39">
         <v>12.63</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="56" t="s">
+      <c r="AE28" s="53">
+        <v>12.92</v>
+      </c>
+      <c r="AF28" s="47"/>
+      <c r="AG28" s="47"/>
+      <c r="AH28" s="47"/>
+      <c r="AI28" s="47"/>
+      <c r="AJ28" s="47"/>
+      <c r="AK28" s="47"/>
+    </row>
+    <row r="29" spans="1:37">
+      <c r="A29" s="58" t="s">
         <v>16</v>
       </c>
-      <c r="B29" s="56"/>
-[...22 lines deleted...]
-      <c r="Y29" s="56"/>
+      <c r="B29" s="58"/>
+      <c r="C29" s="58"/>
+      <c r="D29" s="58"/>
+      <c r="E29" s="58"/>
+      <c r="F29" s="58"/>
+      <c r="G29" s="58"/>
+      <c r="H29" s="58"/>
+      <c r="I29" s="58"/>
+      <c r="J29" s="58"/>
+      <c r="K29" s="58"/>
+      <c r="L29" s="58"/>
+      <c r="M29" s="58"/>
+      <c r="N29" s="58"/>
+      <c r="O29" s="58"/>
+      <c r="P29" s="58"/>
+      <c r="Q29" s="58"/>
+      <c r="R29" s="58"/>
+      <c r="S29" s="58"/>
+      <c r="T29" s="58"/>
+      <c r="U29" s="58"/>
+      <c r="V29" s="58"/>
+      <c r="W29" s="58"/>
+      <c r="X29" s="58"/>
+      <c r="Y29" s="58"/>
       <c r="AA29" s="43"/>
       <c r="AC29" s="43"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AF29" s="47"/>
+      <c r="AG29" s="47"/>
+      <c r="AH29" s="47"/>
+      <c r="AI29" s="47"/>
+      <c r="AJ29" s="47"/>
+      <c r="AK29" s="47"/>
+    </row>
+    <row r="30" spans="1:37">
       <c r="A30" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="39">
         <v>14.41</v>
       </c>
       <c r="C30" s="31">
         <v>12.75</v>
       </c>
       <c r="D30" s="31">
         <v>12.07</v>
       </c>
       <c r="E30" s="31">
         <v>12.05</v>
       </c>
       <c r="F30" s="31">
         <v>11.95</v>
       </c>
       <c r="G30" s="30">
         <v>11.96</v>
       </c>
       <c r="H30" s="31">
         <v>11.75</v>
       </c>
       <c r="I30" s="19">
@@ -6792,52 +7322,61 @@
       </c>
       <c r="W30" s="43">
         <v>11.45</v>
       </c>
       <c r="X30" s="43">
         <v>11.46</v>
       </c>
       <c r="Y30" s="43">
         <v>11.53</v>
       </c>
       <c r="Z30" s="39">
         <v>12.27</v>
       </c>
       <c r="AA30" s="43">
         <v>11.44</v>
       </c>
       <c r="AB30" s="43">
         <v>12.57</v>
       </c>
       <c r="AC30" s="43">
         <v>12.55</v>
       </c>
       <c r="AD30" s="20">
         <v>12.26</v>
       </c>
-    </row>
-    <row r="31" spans="1:30">
+      <c r="AE30" s="54">
+        <v>12.14</v>
+      </c>
+      <c r="AF30" s="47"/>
+      <c r="AG30" s="47"/>
+      <c r="AH30" s="47"/>
+      <c r="AI30" s="47"/>
+      <c r="AJ30" s="47"/>
+      <c r="AK30" s="47"/>
+    </row>
+    <row r="31" spans="1:37">
       <c r="A31" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B31" s="39">
         <v>14.31</v>
       </c>
       <c r="C31" s="31">
         <v>13.41</v>
       </c>
       <c r="D31" s="31">
         <v>13.04</v>
       </c>
       <c r="E31" s="31">
         <v>12.92</v>
       </c>
       <c r="F31" s="31">
         <v>13.25</v>
       </c>
       <c r="G31" s="30">
         <v>12.72</v>
       </c>
       <c r="H31" s="31">
         <v>12.45</v>
       </c>
       <c r="I31" s="19">
@@ -6884,52 +7423,61 @@
       </c>
       <c r="W31" s="43">
         <v>10.78</v>
       </c>
       <c r="X31" s="43">
         <v>10.71</v>
       </c>
       <c r="Y31" s="43">
         <v>10.93</v>
       </c>
       <c r="Z31" s="39">
         <v>13.65</v>
       </c>
       <c r="AA31" s="43">
         <v>14.62</v>
       </c>
       <c r="AB31" s="43">
         <v>14.96</v>
       </c>
       <c r="AC31" s="43">
         <v>15.1</v>
       </c>
       <c r="AD31" s="20">
         <v>13.71</v>
       </c>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31" s="54">
+        <v>13.66</v>
+      </c>
+      <c r="AF31" s="47"/>
+      <c r="AG31" s="47"/>
+      <c r="AH31" s="47"/>
+      <c r="AI31" s="47"/>
+      <c r="AJ31" s="47"/>
+      <c r="AK31" s="47"/>
+    </row>
+    <row r="32" spans="1:37">
       <c r="A32" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="39">
         <v>13.7</v>
       </c>
       <c r="C32" s="31">
         <v>10.35</v>
       </c>
       <c r="D32" s="31">
         <v>9.2799999999999994</v>
       </c>
       <c r="E32" s="31">
         <v>10</v>
       </c>
       <c r="F32" s="31">
         <v>9.7899999999999991</v>
       </c>
       <c r="G32" s="30">
         <v>9.57</v>
       </c>
       <c r="H32" s="31">
         <v>9.1199999999999992</v>
       </c>
       <c r="I32" s="19">
@@ -6976,52 +7524,61 @@
       </c>
       <c r="W32" s="43">
         <v>6.38</v>
       </c>
       <c r="X32" s="43">
         <v>6.67</v>
       </c>
       <c r="Y32" s="43">
         <v>6.75</v>
       </c>
       <c r="Z32" s="39">
         <v>9.7799999999999994</v>
       </c>
       <c r="AA32" s="43">
         <v>12.4</v>
       </c>
       <c r="AB32" s="43">
         <v>10.53</v>
       </c>
       <c r="AC32" s="43">
         <v>9.89</v>
       </c>
       <c r="AD32" s="20">
         <v>10.26</v>
       </c>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32" s="54">
+        <v>10.08</v>
+      </c>
+      <c r="AF32" s="47"/>
+      <c r="AG32" s="47"/>
+      <c r="AH32" s="47"/>
+      <c r="AI32" s="47"/>
+      <c r="AJ32" s="47"/>
+      <c r="AK32" s="47"/>
+    </row>
+    <row r="33" spans="1:37">
       <c r="A33" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="39">
         <v>17.66</v>
       </c>
       <c r="C33" s="31">
         <v>14.88</v>
       </c>
       <c r="D33" s="31">
         <v>13.41</v>
       </c>
       <c r="E33" s="31">
         <v>13.94</v>
       </c>
       <c r="F33" s="31">
         <v>13.09</v>
       </c>
       <c r="G33" s="30">
         <v>13.72</v>
       </c>
       <c r="H33" s="31">
         <v>13.55</v>
       </c>
       <c r="I33" s="19">
@@ -7068,52 +7625,61 @@
       </c>
       <c r="W33" s="43">
         <v>11.03</v>
       </c>
       <c r="X33" s="43">
         <v>11.23</v>
       </c>
       <c r="Y33" s="43">
         <v>11.42</v>
       </c>
       <c r="Z33" s="39">
         <v>15.87</v>
       </c>
       <c r="AA33" s="43">
         <v>11.23</v>
       </c>
       <c r="AB33" s="43">
         <v>13.28</v>
       </c>
       <c r="AC33" s="43">
         <v>14.25</v>
       </c>
       <c r="AD33" s="20">
         <v>13.99</v>
       </c>
-    </row>
-    <row r="34" spans="1:30">
+      <c r="AE33" s="54">
+        <v>13.8</v>
+      </c>
+      <c r="AF33" s="47"/>
+      <c r="AG33" s="47"/>
+      <c r="AH33" s="47"/>
+      <c r="AI33" s="47"/>
+      <c r="AJ33" s="47"/>
+      <c r="AK33" s="47"/>
+    </row>
+    <row r="34" spans="1:37">
       <c r="A34" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="39">
         <v>18.28</v>
       </c>
       <c r="C34" s="31">
         <v>12.68</v>
       </c>
       <c r="D34" s="31">
         <v>12.05</v>
       </c>
       <c r="E34" s="31">
         <v>12.43</v>
       </c>
       <c r="F34" s="31">
         <v>11.98</v>
       </c>
       <c r="G34" s="30">
         <v>12.8</v>
       </c>
       <c r="H34" s="31">
         <v>12.52</v>
       </c>
       <c r="I34" s="19">
@@ -7160,52 +7726,61 @@
       </c>
       <c r="W34" s="43">
         <v>13.28</v>
       </c>
       <c r="X34" s="43">
         <v>13</v>
       </c>
       <c r="Y34" s="43">
         <v>12.68</v>
       </c>
       <c r="Z34" s="39">
         <v>13.84</v>
       </c>
       <c r="AA34" s="43">
         <v>10.050000000000001</v>
       </c>
       <c r="AB34" s="43">
         <v>12.31</v>
       </c>
       <c r="AC34" s="43">
         <v>12.61</v>
       </c>
       <c r="AD34" s="20">
         <v>11.82</v>
       </c>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34" s="54">
+        <v>11.38</v>
+      </c>
+      <c r="AF34" s="47"/>
+      <c r="AG34" s="47"/>
+      <c r="AH34" s="47"/>
+      <c r="AI34" s="47"/>
+      <c r="AJ34" s="47"/>
+      <c r="AK34" s="47"/>
+    </row>
+    <row r="35" spans="1:37">
       <c r="A35" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B35" s="39">
         <v>18.22</v>
       </c>
       <c r="C35" s="31">
         <v>15.71</v>
       </c>
       <c r="D35" s="31">
         <v>15.36</v>
       </c>
       <c r="E35" s="31">
         <v>14.64</v>
       </c>
       <c r="F35" s="31">
         <v>14.26</v>
       </c>
       <c r="G35" s="30">
         <v>13.62</v>
       </c>
       <c r="H35" s="31">
         <v>13.61</v>
       </c>
       <c r="I35" s="19">
@@ -7252,52 +7827,61 @@
       </c>
       <c r="W35" s="43">
         <v>12.68</v>
       </c>
       <c r="X35" s="43">
         <v>12.77</v>
       </c>
       <c r="Y35" s="43">
         <v>12.87</v>
       </c>
       <c r="Z35" s="39">
         <v>10.9</v>
       </c>
       <c r="AA35" s="43">
         <v>10.61</v>
       </c>
       <c r="AB35" s="43">
         <v>11.42</v>
       </c>
       <c r="AC35" s="43">
         <v>11.36</v>
       </c>
       <c r="AD35" s="20">
         <v>10.94</v>
       </c>
-    </row>
-    <row r="36" spans="1:30">
+      <c r="AE35" s="54">
+        <v>11.71</v>
+      </c>
+      <c r="AF35" s="47"/>
+      <c r="AG35" s="47"/>
+      <c r="AH35" s="47"/>
+      <c r="AI35" s="47"/>
+      <c r="AJ35" s="47"/>
+      <c r="AK35" s="47"/>
+    </row>
+    <row r="36" spans="1:37">
       <c r="A36" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B36" s="39">
         <v>13.78</v>
       </c>
       <c r="C36" s="31">
         <v>12.77</v>
       </c>
       <c r="D36" s="31">
         <v>11.53</v>
       </c>
       <c r="E36" s="31">
         <v>10.64</v>
       </c>
       <c r="F36" s="31">
         <v>10.63</v>
       </c>
       <c r="G36" s="30">
         <v>10.52</v>
       </c>
       <c r="H36" s="31">
         <v>10.45</v>
       </c>
       <c r="I36" s="19">
@@ -7344,52 +7928,61 @@
       </c>
       <c r="W36" s="43">
         <v>10.67</v>
       </c>
       <c r="X36" s="43">
         <v>10.7</v>
       </c>
       <c r="Y36" s="43">
         <v>10.63</v>
       </c>
       <c r="Z36" s="39">
         <v>10.8</v>
       </c>
       <c r="AA36" s="43">
         <v>11.06</v>
       </c>
       <c r="AB36" s="43">
         <v>12.77</v>
       </c>
       <c r="AC36" s="43">
         <v>12.29</v>
       </c>
       <c r="AD36" s="20">
         <v>12.51</v>
       </c>
-    </row>
-    <row r="37" spans="1:30">
+      <c r="AE36" s="54">
+        <v>11.93</v>
+      </c>
+      <c r="AF36" s="47"/>
+      <c r="AG36" s="47"/>
+      <c r="AH36" s="47"/>
+      <c r="AI36" s="47"/>
+      <c r="AJ36" s="47"/>
+      <c r="AK36" s="47"/>
+    </row>
+    <row r="37" spans="1:37">
       <c r="A37" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="39">
         <v>5.74</v>
       </c>
       <c r="C37" s="31">
         <v>9.49</v>
       </c>
       <c r="D37" s="31">
         <v>9</v>
       </c>
       <c r="E37" s="31">
         <v>10.9</v>
       </c>
       <c r="F37" s="31">
         <v>11.05</v>
       </c>
       <c r="G37" s="30">
         <v>11.8</v>
       </c>
       <c r="H37" s="31">
         <v>11.27</v>
       </c>
       <c r="I37" s="19">
@@ -7436,52 +8029,61 @@
       </c>
       <c r="W37" s="43">
         <v>15.34</v>
       </c>
       <c r="X37" s="43">
         <v>14.96</v>
       </c>
       <c r="Y37" s="43">
         <v>14.8</v>
       </c>
       <c r="Z37" s="39">
         <v>14.63</v>
       </c>
       <c r="AA37" s="43">
         <v>13.24</v>
       </c>
       <c r="AB37" s="43">
         <v>12.85</v>
       </c>
       <c r="AC37" s="43">
         <v>14.04</v>
       </c>
       <c r="AD37" s="20">
         <v>13.41</v>
       </c>
-    </row>
-    <row r="38" spans="1:30">
+      <c r="AE37" s="54">
+        <v>13.9</v>
+      </c>
+      <c r="AF37" s="47"/>
+      <c r="AG37" s="47"/>
+      <c r="AH37" s="47"/>
+      <c r="AI37" s="47"/>
+      <c r="AJ37" s="47"/>
+      <c r="AK37" s="47"/>
+    </row>
+    <row r="38" spans="1:37">
       <c r="A38" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="39">
         <v>23.65</v>
       </c>
       <c r="C38" s="31">
         <v>18.36</v>
       </c>
       <c r="D38" s="31">
         <v>15.48</v>
       </c>
       <c r="E38" s="31">
         <v>16.14</v>
       </c>
       <c r="F38" s="31">
         <v>17.21</v>
       </c>
       <c r="G38" s="30">
         <v>16.989999999999998</v>
       </c>
       <c r="H38" s="31">
         <v>16.329999999999998</v>
       </c>
       <c r="I38" s="19">
@@ -7528,52 +8130,61 @@
       </c>
       <c r="W38" s="43">
         <v>13.5</v>
       </c>
       <c r="X38" s="43">
         <v>12.76</v>
       </c>
       <c r="Y38" s="43">
         <v>13.58</v>
       </c>
       <c r="Z38" s="39">
         <v>15.06</v>
       </c>
       <c r="AA38" s="43">
         <v>13.66</v>
       </c>
       <c r="AB38" s="43">
         <v>15.49</v>
       </c>
       <c r="AC38" s="43">
         <v>14.41</v>
       </c>
       <c r="AD38" s="20">
         <v>13.41</v>
       </c>
-    </row>
-    <row r="39" spans="1:30">
+      <c r="AE38" s="54">
+        <v>12.77</v>
+      </c>
+      <c r="AF38" s="47"/>
+      <c r="AG38" s="47"/>
+      <c r="AH38" s="47"/>
+      <c r="AI38" s="47"/>
+      <c r="AJ38" s="47"/>
+      <c r="AK38" s="47"/>
+    </row>
+    <row r="39" spans="1:37">
       <c r="A39" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B39" s="39">
         <v>12.81</v>
       </c>
       <c r="C39" s="31">
         <v>14.36</v>
       </c>
       <c r="D39" s="31">
         <v>14.94</v>
       </c>
       <c r="E39" s="31">
         <v>14.42</v>
       </c>
       <c r="F39" s="31">
         <v>15.02</v>
       </c>
       <c r="G39" s="30">
         <v>15.61</v>
       </c>
       <c r="H39" s="31">
         <v>15.18</v>
       </c>
       <c r="I39" s="19">
@@ -7620,52 +8231,61 @@
       </c>
       <c r="W39" s="43">
         <v>15.11</v>
       </c>
       <c r="X39" s="43">
         <v>15.28</v>
       </c>
       <c r="Y39" s="43">
         <v>15.43</v>
       </c>
       <c r="Z39" s="39">
         <v>17.010000000000002</v>
       </c>
       <c r="AA39" s="43">
         <v>16.78</v>
       </c>
       <c r="AB39" s="43">
         <v>17.25</v>
       </c>
       <c r="AC39" s="43">
         <v>16.87</v>
       </c>
       <c r="AD39" s="20">
         <v>17.47</v>
       </c>
-    </row>
-    <row r="40" spans="1:30">
+      <c r="AE39" s="54">
+        <v>16.66</v>
+      </c>
+      <c r="AF39" s="47"/>
+      <c r="AG39" s="47"/>
+      <c r="AH39" s="47"/>
+      <c r="AI39" s="47"/>
+      <c r="AJ39" s="47"/>
+      <c r="AK39" s="47"/>
+    </row>
+    <row r="40" spans="1:37">
       <c r="A40" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B40" s="39">
         <v>13.09</v>
       </c>
       <c r="C40" s="31">
         <v>11.89</v>
       </c>
       <c r="D40" s="31">
         <v>11.98</v>
       </c>
       <c r="E40" s="31">
         <v>12.13</v>
       </c>
       <c r="F40" s="31">
         <v>11.4</v>
       </c>
       <c r="G40" s="30">
         <v>11.21</v>
       </c>
       <c r="H40" s="31">
         <v>10.89</v>
       </c>
       <c r="I40" s="19">
@@ -7712,52 +8332,61 @@
       </c>
       <c r="W40" s="43">
         <v>11.65</v>
       </c>
       <c r="X40" s="43">
         <v>11.61</v>
       </c>
       <c r="Y40" s="43">
         <v>11.38</v>
       </c>
       <c r="Z40" s="39">
         <v>10.76</v>
       </c>
       <c r="AA40" s="43">
         <v>8.9499999999999993</v>
       </c>
       <c r="AB40" s="43">
         <v>10.199999999999999</v>
       </c>
       <c r="AC40" s="43">
         <v>9.41</v>
       </c>
       <c r="AD40" s="20">
         <v>10.050000000000001</v>
       </c>
-    </row>
-    <row r="41" spans="1:30">
+      <c r="AE40" s="54">
+        <v>10.210000000000001</v>
+      </c>
+      <c r="AF40" s="47"/>
+      <c r="AG40" s="47"/>
+      <c r="AH40" s="47"/>
+      <c r="AI40" s="47"/>
+      <c r="AJ40" s="47"/>
+      <c r="AK40" s="47"/>
+    </row>
+    <row r="41" spans="1:37">
       <c r="A41" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B41" s="39">
         <v>22.57</v>
       </c>
       <c r="C41" s="31">
         <v>16.760000000000002</v>
       </c>
       <c r="D41" s="31">
         <v>14.76</v>
       </c>
       <c r="E41" s="31">
         <v>13.3</v>
       </c>
       <c r="F41" s="31">
         <v>13.33</v>
       </c>
       <c r="G41" s="30">
         <v>12.59</v>
       </c>
       <c r="H41" s="31">
         <v>12.03</v>
       </c>
       <c r="I41" s="19">
@@ -7804,52 +8433,61 @@
       </c>
       <c r="W41" s="43">
         <v>10.78</v>
       </c>
       <c r="X41" s="43">
         <v>11.25</v>
       </c>
       <c r="Y41" s="43">
         <v>11.7</v>
       </c>
       <c r="Z41" s="39">
         <v>10.55</v>
       </c>
       <c r="AA41" s="43">
         <v>12.46</v>
       </c>
       <c r="AB41" s="43">
         <v>13.22</v>
       </c>
       <c r="AC41" s="43">
         <v>13.2</v>
       </c>
       <c r="AD41" s="20">
         <v>12.39</v>
       </c>
-    </row>
-    <row r="42" spans="1:30">
+      <c r="AE41" s="54">
+        <v>12.18</v>
+      </c>
+      <c r="AF41" s="47"/>
+      <c r="AG41" s="47"/>
+      <c r="AH41" s="47"/>
+      <c r="AI41" s="47"/>
+      <c r="AJ41" s="47"/>
+      <c r="AK41" s="47"/>
+    </row>
+    <row r="42" spans="1:37">
       <c r="A42" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B42" s="39">
         <v>6.6</v>
       </c>
       <c r="C42" s="31">
         <v>5.35</v>
       </c>
       <c r="D42" s="31">
         <v>7.33</v>
       </c>
       <c r="E42" s="31">
         <v>7.89</v>
       </c>
       <c r="F42" s="31">
         <v>7.4</v>
       </c>
       <c r="G42" s="30">
         <v>7.92</v>
       </c>
       <c r="H42" s="31">
         <v>7.73</v>
       </c>
       <c r="I42" s="8">
@@ -7896,52 +8534,61 @@
       </c>
       <c r="W42" s="43">
         <v>7.48</v>
       </c>
       <c r="X42" s="43">
         <v>7.37</v>
       </c>
       <c r="Y42" s="43">
         <v>7.33</v>
       </c>
       <c r="Z42" s="39">
         <v>6.19</v>
       </c>
       <c r="AA42" s="43">
         <v>7.62</v>
       </c>
       <c r="AB42" s="43">
         <v>8.23</v>
       </c>
       <c r="AC42" s="43">
         <v>8.31</v>
       </c>
       <c r="AD42" s="20">
         <v>8.77</v>
       </c>
-    </row>
-    <row r="43" spans="1:30">
+      <c r="AE42" s="54">
+        <v>8.5500000000000007</v>
+      </c>
+      <c r="AF42" s="47"/>
+      <c r="AG42" s="47"/>
+      <c r="AH42" s="47"/>
+      <c r="AI42" s="47"/>
+      <c r="AJ42" s="47"/>
+      <c r="AK42" s="47"/>
+    </row>
+    <row r="43" spans="1:37">
       <c r="A43" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B43" s="40">
         <v>12.18</v>
       </c>
       <c r="C43" s="32">
         <v>11.36</v>
       </c>
       <c r="D43" s="32">
         <v>10.24</v>
       </c>
       <c r="E43" s="32">
         <v>10.55</v>
       </c>
       <c r="F43" s="32">
         <v>10.61</v>
       </c>
       <c r="G43" s="33">
         <v>10.54</v>
       </c>
       <c r="H43" s="33">
         <v>10.69</v>
       </c>
       <c r="I43" s="21">
@@ -7988,207 +8635,216 @@
       </c>
       <c r="W43" s="45">
         <v>11.34</v>
       </c>
       <c r="X43" s="45">
         <v>11.54</v>
       </c>
       <c r="Y43" s="45">
         <v>11.84</v>
       </c>
       <c r="Z43" s="40">
         <v>11.62</v>
       </c>
       <c r="AA43" s="45">
         <v>9.1</v>
       </c>
       <c r="AB43" s="45">
         <v>11.07</v>
       </c>
       <c r="AC43" s="45">
         <v>11.67</v>
       </c>
       <c r="AD43" s="40">
         <v>10.86</v>
       </c>
-    </row>
-    <row r="44" spans="1:30">
+      <c r="AE43" s="55">
+        <v>11.24</v>
+      </c>
+      <c r="AF43" s="21"/>
+      <c r="AG43" s="21"/>
+      <c r="AH43" s="21"/>
+      <c r="AI43" s="21"/>
+      <c r="AJ43" s="21"/>
+      <c r="AK43" s="21"/>
+    </row>
+    <row r="44" spans="1:37">
       <c r="A44" s="18" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="AJ3:AK3"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="X3:Y3"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
-    <mergeCell ref="AJ3:AK3"/>
-[...3 lines deleted...]
-    <mergeCell ref="A6:Y6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK47"/>
   <sheetViews>
-    <sheetView topLeftCell="E13" workbookViewId="0">
-      <selection activeCell="AD7" sqref="AD7:AD43"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:Y1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="27.88671875" style="8" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="4.33203125" style="8" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="27.85546875" style="8" customWidth="1"/>
+    <col min="2" max="2" width="6.5703125" style="8" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.140625" style="8" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="5.5703125" style="8" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4" style="8" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="4.44140625" style="8" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="3.88671875" style="8" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="4.42578125" style="8" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="3.85546875" style="8" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="8" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="8.88671875" style="8" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="17" max="17" width="4.33203125" style="8" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.85546875" style="8" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.7109375" style="8" bestFit="1" customWidth="1"/>
+    <col min="12" max="13" width="8.28515625" style="8" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.5703125" style="8" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.140625" style="8" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="5.5703125" style="8" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4" style="8" bestFit="1" customWidth="1"/>
-    <col min="19" max="19" width="4.44140625" style="8" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="3.88671875" style="8" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="4.42578125" style="8" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="3.85546875" style="8" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="6" style="8" bestFit="1" customWidth="1"/>
-    <col min="22" max="22" width="8.88671875" style="8" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="26" max="16384" width="9.109375" style="8"/>
+    <col min="22" max="22" width="8.85546875" style="8" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.7109375" style="8" bestFit="1" customWidth="1"/>
+    <col min="24" max="25" width="8.28515625" style="8" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="61" t="s">
+    <row r="1" spans="1:37" ht="12.75">
+      <c r="A1" s="63" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="61"/>
-[...22 lines deleted...]
-      <c r="Y1" s="61"/>
+      <c r="B1" s="63"/>
+      <c r="C1" s="63"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="63"/>
+      <c r="F1" s="63"/>
+      <c r="G1" s="63"/>
+      <c r="H1" s="63"/>
+      <c r="I1" s="63"/>
+      <c r="J1" s="63"/>
+      <c r="K1" s="63"/>
+      <c r="L1" s="63"/>
+      <c r="M1" s="63"/>
+      <c r="N1" s="63"/>
+      <c r="O1" s="63"/>
+      <c r="P1" s="63"/>
+      <c r="Q1" s="63"/>
+      <c r="R1" s="63"/>
+      <c r="S1" s="63"/>
+      <c r="T1" s="63"/>
+      <c r="U1" s="63"/>
+      <c r="V1" s="63"/>
+      <c r="W1" s="63"/>
+      <c r="X1" s="63"/>
+      <c r="Y1" s="63"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="46"/>
       <c r="B2" s="46"/>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="46"/>
       <c r="I2" s="46"/>
       <c r="J2" s="46"/>
       <c r="K2" s="46"/>
       <c r="L2" s="46"/>
       <c r="M2" s="46"/>
     </row>
     <row r="3" spans="1:37">
       <c r="Y3" s="15"/>
       <c r="AK3" s="15" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="57"/>
-      <c r="B4" s="59">
+      <c r="A4" s="59"/>
+      <c r="B4" s="61">
         <v>2024</v>
       </c>
-      <c r="C4" s="60"/>
-[...10 lines deleted...]
-      <c r="N4" s="59">
+      <c r="C4" s="62"/>
+      <c r="D4" s="62"/>
+      <c r="E4" s="62"/>
+      <c r="F4" s="62"/>
+      <c r="G4" s="62"/>
+      <c r="H4" s="62"/>
+      <c r="I4" s="62"/>
+      <c r="J4" s="62"/>
+      <c r="K4" s="62"/>
+      <c r="L4" s="62"/>
+      <c r="M4" s="62"/>
+      <c r="N4" s="61">
         <v>2025</v>
       </c>
-      <c r="O4" s="60"/>
-[...10 lines deleted...]
-      <c r="Z4" s="59">
+      <c r="O4" s="62"/>
+      <c r="P4" s="62"/>
+      <c r="Q4" s="62"/>
+      <c r="R4" s="62"/>
+      <c r="S4" s="62"/>
+      <c r="T4" s="62"/>
+      <c r="U4" s="62"/>
+      <c r="V4" s="62"/>
+      <c r="W4" s="62"/>
+      <c r="X4" s="62"/>
+      <c r="Y4" s="62"/>
+      <c r="Z4" s="61">
         <v>2026</v>
       </c>
-      <c r="AA4" s="60"/>
-[...9 lines deleted...]
-      <c r="AK4" s="60"/>
+      <c r="AA4" s="62"/>
+      <c r="AB4" s="62"/>
+      <c r="AC4" s="62"/>
+      <c r="AD4" s="62"/>
+      <c r="AE4" s="62"/>
+      <c r="AF4" s="62"/>
+      <c r="AG4" s="62"/>
+      <c r="AH4" s="62"/>
+      <c r="AI4" s="62"/>
+      <c r="AJ4" s="62"/>
+      <c r="AK4" s="62"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="58"/>
+      <c r="A5" s="60"/>
       <c r="B5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="11" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="11" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="11" t="s">
@@ -8255,77 +8911,77 @@
         <v>5</v>
       </c>
       <c r="AE5" s="11" t="s">
         <v>6</v>
       </c>
       <c r="AF5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="AG5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="AH5" s="11" t="s">
         <v>9</v>
       </c>
       <c r="AI5" s="11" t="s">
         <v>10</v>
       </c>
       <c r="AJ5" s="11" t="s">
         <v>11</v>
       </c>
       <c r="AK5" s="11" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="62" t="s">
+      <c r="A6" s="64" t="s">
         <v>14</v>
       </c>
-      <c r="B6" s="62"/>
-[...22 lines deleted...]
-      <c r="Y6" s="62"/>
+      <c r="B6" s="64"/>
+      <c r="C6" s="64"/>
+      <c r="D6" s="64"/>
+      <c r="E6" s="64"/>
+      <c r="F6" s="64"/>
+      <c r="G6" s="64"/>
+      <c r="H6" s="64"/>
+      <c r="I6" s="64"/>
+      <c r="J6" s="64"/>
+      <c r="K6" s="64"/>
+      <c r="L6" s="64"/>
+      <c r="M6" s="64"/>
+      <c r="N6" s="64"/>
+      <c r="O6" s="64"/>
+      <c r="P6" s="64"/>
+      <c r="Q6" s="64"/>
+      <c r="R6" s="64"/>
+      <c r="S6" s="64"/>
+      <c r="T6" s="64"/>
+      <c r="U6" s="64"/>
+      <c r="V6" s="64"/>
+      <c r="W6" s="64"/>
+      <c r="X6" s="64"/>
+      <c r="Y6" s="64"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="23" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="5">
         <v>5</v>
       </c>
       <c r="C7" s="5">
         <v>4</v>
       </c>
       <c r="D7" s="5">
         <v>2</v>
       </c>
       <c r="E7" s="5">
         <v>2</v>
       </c>
       <c r="F7" s="7">
         <v>2</v>
       </c>
       <c r="G7" s="7">
         <v>2</v>
       </c>
       <c r="H7" s="7">
         <v>4</v>
@@ -8374,50 +9030,59 @@
       </c>
       <c r="W7" s="41">
         <v>1</v>
       </c>
       <c r="X7" s="41">
         <v>3</v>
       </c>
       <c r="Y7" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z7" s="52">
         <v>1</v>
       </c>
       <c r="AA7" s="28">
         <v>2</v>
       </c>
       <c r="AB7" s="52">
         <v>4</v>
       </c>
       <c r="AC7" s="5">
         <v>2</v>
       </c>
       <c r="AD7" s="5">
         <v>3</v>
       </c>
+      <c r="AE7" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF7" s="47"/>
+      <c r="AG7" s="47"/>
+      <c r="AH7" s="47"/>
+      <c r="AI7" s="47"/>
+      <c r="AJ7" s="47"/>
+      <c r="AK7" s="47"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="5">
         <v>2</v>
       </c>
       <c r="C8" s="5">
         <v>3</v>
       </c>
       <c r="D8" s="5">
         <v>2</v>
       </c>
       <c r="E8" s="5">
         <v>1</v>
       </c>
       <c r="F8" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G8" s="7">
         <v>1</v>
       </c>
       <c r="H8" s="7">
         <v>3</v>
@@ -8466,50 +9131,59 @@
       </c>
       <c r="W8" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X8" s="41">
         <v>1</v>
       </c>
       <c r="Y8" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z8" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA8" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB8" s="52">
         <v>1</v>
       </c>
       <c r="AC8" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AD8" s="5">
         <v>1</v>
       </c>
+      <c r="AE8" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF8" s="47"/>
+      <c r="AG8" s="47"/>
+      <c r="AH8" s="47"/>
+      <c r="AI8" s="47"/>
+      <c r="AJ8" s="47"/>
+      <c r="AK8" s="47"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H9" s="7" t="s">
         <v>0</v>
@@ -8558,50 +9232,59 @@
       </c>
       <c r="W9" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X9" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y9" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z9" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA9" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB9" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC9" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AD9" s="5" t="s">
         <v>0</v>
       </c>
+      <c r="AE9" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF9" s="47"/>
+      <c r="AG9" s="47"/>
+      <c r="AH9" s="47"/>
+      <c r="AI9" s="47"/>
+      <c r="AJ9" s="47"/>
+      <c r="AK9" s="47"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F10" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G10" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H10" s="7" t="s">
         <v>0</v>
@@ -8650,50 +9333,59 @@
       </c>
       <c r="W10" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X10" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y10" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z10" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA10" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB10" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC10" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AD10" s="5" t="s">
         <v>0</v>
       </c>
+      <c r="AE10" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF10" s="47"/>
+      <c r="AG10" s="47"/>
+      <c r="AH10" s="47"/>
+      <c r="AI10" s="47"/>
+      <c r="AJ10" s="47"/>
+      <c r="AK10" s="47"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="5">
         <v>1</v>
       </c>
       <c r="C11" s="5">
         <v>1</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E11" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F11" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G11" s="7">
         <v>1</v>
       </c>
       <c r="H11" s="7">
         <v>1</v>
@@ -8742,50 +9434,59 @@
       </c>
       <c r="W11" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X11" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y11" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z11" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA11" s="28">
         <v>1</v>
       </c>
       <c r="AB11" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC11" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AD11" s="5" t="s">
         <v>0</v>
       </c>
+      <c r="AE11" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF11" s="47"/>
+      <c r="AG11" s="47"/>
+      <c r="AH11" s="47"/>
+      <c r="AI11" s="47"/>
+      <c r="AJ11" s="47"/>
+      <c r="AK11" s="47"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="5">
         <v>1</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H12" s="7" t="s">
         <v>0</v>
@@ -8834,50 +9535,59 @@
       </c>
       <c r="W12" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X12" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y12" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z12" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA12" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB12" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC12" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AD12" s="5" t="s">
         <v>0</v>
       </c>
+      <c r="AE12" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF12" s="47"/>
+      <c r="AG12" s="47"/>
+      <c r="AH12" s="47"/>
+      <c r="AI12" s="47"/>
+      <c r="AJ12" s="47"/>
+      <c r="AK12" s="47"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="7" t="s">
         <v>0</v>
@@ -8926,50 +9636,59 @@
       </c>
       <c r="W13" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X13" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y13" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z13" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA13" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB13" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC13" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AD13" s="5" t="s">
         <v>0</v>
       </c>
+      <c r="AE13" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF13" s="47"/>
+      <c r="AG13" s="47"/>
+      <c r="AH13" s="47"/>
+      <c r="AI13" s="47"/>
+      <c r="AJ13" s="47"/>
+      <c r="AK13" s="47"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F14" s="7">
         <v>1</v>
       </c>
       <c r="G14" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H14" s="7" t="s">
         <v>0</v>
@@ -9018,50 +9737,59 @@
       </c>
       <c r="W14" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X14" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y14" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z14" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA14" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB14" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC14" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AD14" s="5" t="s">
         <v>0</v>
       </c>
+      <c r="AE14" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF14" s="47"/>
+      <c r="AG14" s="47"/>
+      <c r="AH14" s="47"/>
+      <c r="AI14" s="47"/>
+      <c r="AJ14" s="47"/>
+      <c r="AK14" s="47"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G15" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H15" s="7" t="s">
         <v>0</v>
@@ -9110,50 +9838,59 @@
       </c>
       <c r="W15" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X15" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y15" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z15" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA15" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB15" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC15" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AD15" s="5" t="s">
         <v>0</v>
       </c>
+      <c r="AE15" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF15" s="47"/>
+      <c r="AG15" s="47"/>
+      <c r="AH15" s="47"/>
+      <c r="AI15" s="47"/>
+      <c r="AJ15" s="47"/>
+      <c r="AK15" s="47"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H16" s="7" t="s">
         <v>0</v>
@@ -9202,52 +9939,61 @@
       </c>
       <c r="W16" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X16" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y16" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z16" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA16" s="28">
         <v>1</v>
       </c>
       <c r="AB16" s="52">
         <v>1</v>
       </c>
       <c r="AC16" s="5">
         <v>1</v>
       </c>
       <c r="AD16" s="5" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF16" s="47"/>
+      <c r="AG16" s="47"/>
+      <c r="AH16" s="47"/>
+      <c r="AI16" s="47"/>
+      <c r="AJ16" s="47"/>
+      <c r="AK16" s="47"/>
+    </row>
+    <row r="17" spans="1:37">
       <c r="A17" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F17" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G17" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H17" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I17" s="7" t="s">
@@ -9294,52 +10040,61 @@
       </c>
       <c r="W17" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X17" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y17" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z17" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA17" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB17" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC17" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AD17" s="5" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF17" s="47"/>
+      <c r="AG17" s="47"/>
+      <c r="AH17" s="47"/>
+      <c r="AI17" s="47"/>
+      <c r="AJ17" s="47"/>
+      <c r="AK17" s="47"/>
+    </row>
+    <row r="18" spans="1:37">
       <c r="A18" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="5">
         <v>1</v>
       </c>
       <c r="F18" s="7">
         <v>1</v>
       </c>
       <c r="G18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I18" s="7" t="s">
@@ -9386,52 +10141,61 @@
       </c>
       <c r="W18" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X18" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y18" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z18" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA18" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB18" s="52">
         <v>1</v>
       </c>
       <c r="AC18" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AD18" s="5">
         <v>1</v>
       </c>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF18" s="47"/>
+      <c r="AG18" s="47"/>
+      <c r="AH18" s="47"/>
+      <c r="AI18" s="47"/>
+      <c r="AJ18" s="47"/>
+      <c r="AK18" s="47"/>
+    </row>
+    <row r="19" spans="1:37">
       <c r="A19" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="5">
         <v>1</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I19" s="7" t="s">
@@ -9478,52 +10242,61 @@
       </c>
       <c r="W19" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X19" s="41">
         <v>2</v>
       </c>
       <c r="Y19" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z19" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA19" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB19" s="52">
         <v>1</v>
       </c>
       <c r="AC19" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AD19" s="5">
         <v>1</v>
       </c>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF19" s="47"/>
+      <c r="AG19" s="47"/>
+      <c r="AH19" s="47"/>
+      <c r="AI19" s="47"/>
+      <c r="AJ19" s="47"/>
+      <c r="AK19" s="47"/>
+    </row>
+    <row r="20" spans="1:37">
       <c r="A20" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I20" s="7" t="s">
@@ -9570,52 +10343,61 @@
       </c>
       <c r="W20" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X20" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y20" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z20" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA20" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB20" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC20" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AD20" s="5" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF20" s="47"/>
+      <c r="AG20" s="47"/>
+      <c r="AH20" s="47"/>
+      <c r="AI20" s="47"/>
+      <c r="AJ20" s="47"/>
+      <c r="AK20" s="47"/>
+    </row>
+    <row r="21" spans="1:37">
       <c r="A21" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F21" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G21" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H21" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I21" s="7" t="s">
@@ -9662,82 +10444,97 @@
       </c>
       <c r="W21" s="41">
         <v>1</v>
       </c>
       <c r="X21" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y21" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z21" s="52">
         <v>1</v>
       </c>
       <c r="AA21" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB21" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC21" s="5">
         <v>1</v>
       </c>
       <c r="AD21" s="5" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="63" t="s">
+      <c r="AE21" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF21" s="47"/>
+      <c r="AG21" s="47"/>
+      <c r="AH21" s="47"/>
+      <c r="AI21" s="47"/>
+      <c r="AJ21" s="47"/>
+      <c r="AK21" s="47"/>
+    </row>
+    <row r="22" spans="1:37">
+      <c r="A22" s="65" t="s">
         <v>15</v>
       </c>
-      <c r="B22" s="63"/>
-[...22 lines deleted...]
-      <c r="Y22" s="63"/>
+      <c r="B22" s="65"/>
+      <c r="C22" s="65"/>
+      <c r="D22" s="65"/>
+      <c r="E22" s="65"/>
+      <c r="F22" s="65"/>
+      <c r="G22" s="65"/>
+      <c r="H22" s="65"/>
+      <c r="I22" s="65"/>
+      <c r="J22" s="65"/>
+      <c r="K22" s="65"/>
+      <c r="L22" s="65"/>
+      <c r="M22" s="65"/>
+      <c r="N22" s="65"/>
+      <c r="O22" s="65"/>
+      <c r="P22" s="65"/>
+      <c r="Q22" s="65"/>
+      <c r="R22" s="65"/>
+      <c r="S22" s="65"/>
+      <c r="T22" s="65"/>
+      <c r="U22" s="65"/>
+      <c r="V22" s="65"/>
+      <c r="W22" s="65"/>
+      <c r="X22" s="65"/>
+      <c r="Y22" s="65"/>
       <c r="AC22" s="5"/>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AF22" s="47"/>
+      <c r="AG22" s="47"/>
+      <c r="AH22" s="47"/>
+      <c r="AI22" s="47"/>
+      <c r="AJ22" s="47"/>
+      <c r="AK22" s="47"/>
+    </row>
+    <row r="23" spans="1:37">
       <c r="A23" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="5">
         <v>3</v>
       </c>
       <c r="C23" s="5">
         <v>3</v>
       </c>
       <c r="D23" s="5">
         <v>2</v>
       </c>
       <c r="E23" s="5">
         <v>1</v>
       </c>
       <c r="F23" s="7">
         <v>1</v>
       </c>
       <c r="G23" s="26">
         <v>1</v>
       </c>
       <c r="H23" s="28">
         <v>3</v>
       </c>
       <c r="I23" s="41">
@@ -9784,52 +10581,61 @@
       </c>
       <c r="W23" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X23" s="41">
         <v>1</v>
       </c>
       <c r="Y23" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z23" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA23" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB23" s="41">
         <v>2</v>
       </c>
       <c r="AC23" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AD23" s="5">
         <v>1</v>
       </c>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF23" s="47"/>
+      <c r="AG23" s="47"/>
+      <c r="AH23" s="47"/>
+      <c r="AI23" s="47"/>
+      <c r="AJ23" s="47"/>
+      <c r="AK23" s="47"/>
+    </row>
+    <row r="24" spans="1:37">
       <c r="A24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="5">
         <v>2</v>
       </c>
       <c r="C24" s="5">
         <v>3</v>
       </c>
       <c r="D24" s="5">
         <v>2</v>
       </c>
       <c r="E24" s="5">
         <v>1</v>
       </c>
       <c r="F24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G24" s="26">
         <v>1</v>
       </c>
       <c r="H24" s="28">
         <v>3</v>
       </c>
       <c r="I24" s="41">
@@ -9876,52 +10682,61 @@
       </c>
       <c r="W24" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X24" s="41">
         <v>1</v>
       </c>
       <c r="Y24" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z24" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA24" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB24" s="41">
         <v>1</v>
       </c>
       <c r="AC24" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AD24" s="5">
         <v>1</v>
       </c>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF24" s="47"/>
+      <c r="AG24" s="47"/>
+      <c r="AH24" s="47"/>
+      <c r="AI24" s="47"/>
+      <c r="AJ24" s="47"/>
+      <c r="AK24" s="47"/>
+    </row>
+    <row r="25" spans="1:37">
       <c r="A25" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="5">
         <v>1</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I25" s="7" t="s">
@@ -9968,52 +10783,61 @@
       </c>
       <c r="W25" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X25" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y25" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z25" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA25" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB25" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC25" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AD25" s="41" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF25" s="47"/>
+      <c r="AG25" s="47"/>
+      <c r="AH25" s="47"/>
+      <c r="AI25" s="47"/>
+      <c r="AJ25" s="47"/>
+      <c r="AK25" s="47"/>
+    </row>
+    <row r="26" spans="1:37">
       <c r="A26" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I26" s="7" t="s">
@@ -10060,52 +10884,61 @@
       </c>
       <c r="W26" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X26" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y26" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z26" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA26" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB26" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC26" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AD26" s="41" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF26" s="47"/>
+      <c r="AG26" s="47"/>
+      <c r="AH26" s="47"/>
+      <c r="AI26" s="47"/>
+      <c r="AJ26" s="47"/>
+      <c r="AK26" s="47"/>
+    </row>
+    <row r="27" spans="1:37">
       <c r="A27" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E27" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F27" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G27" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H27" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I27" s="7" t="s">
@@ -10152,52 +10985,61 @@
       </c>
       <c r="W27" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X27" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y27" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z27" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA27" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB27" s="41">
         <v>1</v>
       </c>
       <c r="AC27" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AD27" s="41" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF27" s="47"/>
+      <c r="AG27" s="47"/>
+      <c r="AH27" s="47"/>
+      <c r="AI27" s="47"/>
+      <c r="AJ27" s="47"/>
+      <c r="AK27" s="47"/>
+    </row>
+    <row r="28" spans="1:37">
       <c r="A28" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E28" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F28" s="7">
         <v>1</v>
       </c>
       <c r="G28" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H28" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I28" s="7" t="s">
@@ -10244,84 +11086,99 @@
       </c>
       <c r="W28" s="41" t="s">
         <v>0</v>
       </c>
       <c r="X28" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y28" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z28" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA28" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB28" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC28" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AD28" s="41" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="56" t="s">
+      <c r="AE28" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF28" s="47"/>
+      <c r="AG28" s="47"/>
+      <c r="AH28" s="47"/>
+      <c r="AI28" s="47"/>
+      <c r="AJ28" s="47"/>
+      <c r="AK28" s="47"/>
+    </row>
+    <row r="29" spans="1:37">
+      <c r="A29" s="58" t="s">
         <v>16</v>
       </c>
-      <c r="B29" s="56"/>
-[...22 lines deleted...]
-      <c r="Y29" s="56"/>
+      <c r="B29" s="58"/>
+      <c r="C29" s="58"/>
+      <c r="D29" s="58"/>
+      <c r="E29" s="58"/>
+      <c r="F29" s="58"/>
+      <c r="G29" s="58"/>
+      <c r="H29" s="58"/>
+      <c r="I29" s="58"/>
+      <c r="J29" s="58"/>
+      <c r="K29" s="58"/>
+      <c r="L29" s="58"/>
+      <c r="M29" s="58"/>
+      <c r="N29" s="58"/>
+      <c r="O29" s="58"/>
+      <c r="P29" s="58"/>
+      <c r="Q29" s="58"/>
+      <c r="R29" s="58"/>
+      <c r="S29" s="58"/>
+      <c r="T29" s="58"/>
+      <c r="U29" s="58"/>
+      <c r="V29" s="58"/>
+      <c r="W29" s="58"/>
+      <c r="X29" s="58"/>
+      <c r="Y29" s="58"/>
       <c r="AA29" s="41"/>
       <c r="AB29" s="41"/>
       <c r="AC29" s="5"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AF29" s="47"/>
+      <c r="AG29" s="47"/>
+      <c r="AH29" s="47"/>
+      <c r="AI29" s="47"/>
+      <c r="AJ29" s="47"/>
+      <c r="AK29" s="47"/>
+    </row>
+    <row r="30" spans="1:37">
       <c r="A30" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="5">
         <v>2</v>
       </c>
       <c r="C30" s="5">
         <v>1</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E30" s="5">
         <v>1</v>
       </c>
       <c r="F30" s="7">
         <v>1</v>
       </c>
       <c r="G30" s="26">
         <v>1</v>
       </c>
       <c r="H30" s="26">
         <v>1</v>
       </c>
       <c r="I30" s="26">
@@ -10368,52 +11225,61 @@
       </c>
       <c r="W30" s="44">
         <v>1</v>
       </c>
       <c r="X30" s="41">
         <v>2</v>
       </c>
       <c r="Y30" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z30" s="50">
         <v>1</v>
       </c>
       <c r="AA30" s="28">
         <v>2</v>
       </c>
       <c r="AB30" s="41">
         <v>2</v>
       </c>
       <c r="AC30" s="41">
         <v>2</v>
       </c>
       <c r="AD30" s="5">
         <v>2</v>
       </c>
-    </row>
-    <row r="31" spans="1:30">
+      <c r="AE30" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF30" s="47"/>
+      <c r="AG30" s="47"/>
+      <c r="AH30" s="47"/>
+      <c r="AI30" s="47"/>
+      <c r="AJ30" s="47"/>
+      <c r="AK30" s="47"/>
+    </row>
+    <row r="31" spans="1:37">
       <c r="A31" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F31" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G31" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H31" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I31" s="7" t="s">
@@ -10460,52 +11326,61 @@
       </c>
       <c r="W31" s="44" t="s">
         <v>0</v>
       </c>
       <c r="X31" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y31" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z31" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA31" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB31" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC31" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AD31" s="5" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF31" s="47"/>
+      <c r="AG31" s="47"/>
+      <c r="AH31" s="47"/>
+      <c r="AI31" s="47"/>
+      <c r="AJ31" s="47"/>
+      <c r="AK31" s="47"/>
+    </row>
+    <row r="32" spans="1:37">
       <c r="A32" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F32" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G32" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H32" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I32" s="7" t="s">
@@ -10552,52 +11427,61 @@
       </c>
       <c r="W32" s="44" t="s">
         <v>0</v>
       </c>
       <c r="X32" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y32" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z32" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA32" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB32" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC32" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AD32" s="5" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF32" s="47"/>
+      <c r="AG32" s="47"/>
+      <c r="AH32" s="47"/>
+      <c r="AI32" s="47"/>
+      <c r="AJ32" s="47"/>
+      <c r="AK32" s="47"/>
+    </row>
+    <row r="33" spans="1:37">
       <c r="A33" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C33" s="5">
         <v>1</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F33" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G33" s="26">
         <v>1</v>
       </c>
       <c r="H33" s="7">
         <v>1</v>
       </c>
       <c r="I33" s="7" t="s">
@@ -10644,52 +11528,61 @@
       </c>
       <c r="W33" s="44" t="s">
         <v>0</v>
       </c>
       <c r="X33" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y33" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z33" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA33" s="28">
         <v>1</v>
       </c>
       <c r="AB33" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC33" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AD33" s="5" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="34" spans="1:30">
+      <c r="AE33" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF33" s="47"/>
+      <c r="AG33" s="47"/>
+      <c r="AH33" s="47"/>
+      <c r="AI33" s="47"/>
+      <c r="AJ33" s="47"/>
+      <c r="AK33" s="47"/>
+    </row>
+    <row r="34" spans="1:37">
       <c r="A34" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="5">
         <v>1</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F34" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G34" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H34" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I34" s="7" t="s">
@@ -10736,52 +11629,61 @@
       </c>
       <c r="W34" s="44" t="s">
         <v>0</v>
       </c>
       <c r="X34" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y34" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z34" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA34" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB34" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC34" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AD34" s="5" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF34" s="47"/>
+      <c r="AG34" s="47"/>
+      <c r="AH34" s="47"/>
+      <c r="AI34" s="47"/>
+      <c r="AJ34" s="47"/>
+      <c r="AK34" s="47"/>
+    </row>
+    <row r="35" spans="1:37">
       <c r="A35" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F35" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G35" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H35" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I35" s="7" t="s">
@@ -10828,52 +11730,61 @@
       </c>
       <c r="W35" s="44" t="s">
         <v>0</v>
       </c>
       <c r="X35" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y35" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z35" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA35" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB35" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC35" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AD35" s="5" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="36" spans="1:30">
+      <c r="AE35" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF35" s="47"/>
+      <c r="AG35" s="47"/>
+      <c r="AH35" s="47"/>
+      <c r="AI35" s="47"/>
+      <c r="AJ35" s="47"/>
+      <c r="AK35" s="47"/>
+    </row>
+    <row r="36" spans="1:37">
       <c r="A36" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F36" s="7">
         <v>1</v>
       </c>
       <c r="G36" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H36" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I36" s="26">
@@ -10920,52 +11831,61 @@
       </c>
       <c r="W36" s="44" t="s">
         <v>0</v>
       </c>
       <c r="X36" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y36" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z36" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA36" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB36" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC36" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AD36" s="5" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="37" spans="1:30">
+      <c r="AE36" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF36" s="47"/>
+      <c r="AG36" s="47"/>
+      <c r="AH36" s="47"/>
+      <c r="AI36" s="47"/>
+      <c r="AJ36" s="47"/>
+      <c r="AK36" s="47"/>
+    </row>
+    <row r="37" spans="1:37">
       <c r="A37" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F37" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G37" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H37" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I37" s="26">
@@ -11012,52 +11932,61 @@
       </c>
       <c r="W37" s="44" t="s">
         <v>0</v>
       </c>
       <c r="X37" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y37" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z37" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA37" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB37" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC37" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AD37" s="5" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="38" spans="1:30">
+      <c r="AE37" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF37" s="47"/>
+      <c r="AG37" s="47"/>
+      <c r="AH37" s="47"/>
+      <c r="AI37" s="47"/>
+      <c r="AJ37" s="47"/>
+      <c r="AK37" s="47"/>
+    </row>
+    <row r="38" spans="1:37">
       <c r="A38" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F38" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G38" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H38" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I38" s="7" t="s">
@@ -11104,52 +12033,61 @@
       </c>
       <c r="W38" s="44" t="s">
         <v>0</v>
       </c>
       <c r="X38" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y38" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z38" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA38" s="28">
         <v>1</v>
       </c>
       <c r="AB38" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC38" s="5">
         <v>1</v>
       </c>
       <c r="AD38" s="5" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="39" spans="1:30">
+      <c r="AE38" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF38" s="47"/>
+      <c r="AG38" s="47"/>
+      <c r="AH38" s="47"/>
+      <c r="AI38" s="47"/>
+      <c r="AJ38" s="47"/>
+      <c r="AK38" s="47"/>
+    </row>
+    <row r="39" spans="1:37">
       <c r="A39" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E39" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F39" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G39" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H39" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I39" s="7" t="s">
@@ -11196,52 +12134,61 @@
       </c>
       <c r="W39" s="44" t="s">
         <v>0</v>
       </c>
       <c r="X39" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y39" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z39" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA39" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB39" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC39" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AD39" s="5" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="40" spans="1:30">
+      <c r="AE39" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF39" s="47"/>
+      <c r="AG39" s="47"/>
+      <c r="AH39" s="47"/>
+      <c r="AI39" s="47"/>
+      <c r="AJ39" s="47"/>
+      <c r="AK39" s="47"/>
+    </row>
+    <row r="40" spans="1:37">
       <c r="A40" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E40" s="5">
         <v>1</v>
       </c>
       <c r="F40" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G40" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H40" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I40" s="7" t="s">
@@ -11288,52 +12235,61 @@
       </c>
       <c r="W40" s="44" t="s">
         <v>0</v>
       </c>
       <c r="X40" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y40" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z40" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA40" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB40" s="41">
         <v>1</v>
       </c>
       <c r="AC40" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AD40" s="5">
         <v>1</v>
       </c>
-    </row>
-    <row r="41" spans="1:30">
+      <c r="AE40" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF40" s="47"/>
+      <c r="AG40" s="47"/>
+      <c r="AH40" s="47"/>
+      <c r="AI40" s="47"/>
+      <c r="AJ40" s="47"/>
+      <c r="AK40" s="47"/>
+    </row>
+    <row r="41" spans="1:37">
       <c r="A41" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B41" s="5">
         <v>1</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F41" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G41" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H41" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I41" s="7" t="s">
@@ -11380,52 +12336,61 @@
       </c>
       <c r="W41" s="44" t="s">
         <v>0</v>
       </c>
       <c r="X41" s="41">
         <v>2</v>
       </c>
       <c r="Y41" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z41" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA41" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB41" s="41">
         <v>1</v>
       </c>
       <c r="AC41" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AD41" s="5">
         <v>1</v>
       </c>
-    </row>
-    <row r="42" spans="1:30">
+      <c r="AE41" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF41" s="47"/>
+      <c r="AG41" s="47"/>
+      <c r="AH41" s="47"/>
+      <c r="AI41" s="47"/>
+      <c r="AJ41" s="47"/>
+      <c r="AK41" s="47"/>
+    </row>
+    <row r="42" spans="1:37">
       <c r="A42" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F42" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G42" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H42" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I42" s="7" t="s">
@@ -11472,52 +12437,61 @@
       </c>
       <c r="W42" s="44" t="s">
         <v>0</v>
       </c>
       <c r="X42" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y42" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z42" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA42" s="44" t="s">
         <v>0</v>
       </c>
       <c r="AB42" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC42" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AD42" s="7" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="43" spans="1:30" s="47" customFormat="1">
+      <c r="AE42" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF42" s="47"/>
+      <c r="AG42" s="47"/>
+      <c r="AH42" s="47"/>
+      <c r="AI42" s="47"/>
+      <c r="AJ42" s="47"/>
+      <c r="AK42" s="47"/>
+    </row>
+    <row r="43" spans="1:37" s="47" customFormat="1">
       <c r="A43" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E43" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F43" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G43" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H43" s="6" t="s">
         <v>0</v>
       </c>
       <c r="I43" s="6" t="s">
@@ -11564,208 +12538,217 @@
       </c>
       <c r="W43" s="42">
         <v>1</v>
       </c>
       <c r="X43" s="42" t="s">
         <v>0</v>
       </c>
       <c r="Y43" s="42" t="s">
         <v>0</v>
       </c>
       <c r="Z43" s="51">
         <v>1</v>
       </c>
       <c r="AA43" s="42" t="s">
         <v>0</v>
       </c>
       <c r="AB43" s="42" t="s">
         <v>0</v>
       </c>
       <c r="AC43" s="6">
         <v>1</v>
       </c>
       <c r="AD43" s="6" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="44" spans="1:30">
+      <c r="AE43" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF43" s="21"/>
+      <c r="AG43" s="21"/>
+      <c r="AH43" s="21"/>
+      <c r="AI43" s="21"/>
+      <c r="AJ43" s="21"/>
+      <c r="AK43" s="21"/>
+    </row>
+    <row r="44" spans="1:37">
       <c r="A44" s="16" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="45" spans="1:30">
+    <row r="45" spans="1:37">
       <c r="B45" s="48"/>
     </row>
-    <row r="46" spans="1:30">
+    <row r="46" spans="1:37">
       <c r="B46" s="48"/>
     </row>
-    <row r="47" spans="1:30">
+    <row r="47" spans="1:37">
       <c r="B47" s="48"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="N13" workbookViewId="0">
-      <selection activeCell="AE38" sqref="AE38"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:Y1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="27.6640625" style="8" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="7.109375" style="8" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="27.7109375" style="8" customWidth="1"/>
+    <col min="2" max="2" width="6.5703125" style="8" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.140625" style="8" bestFit="1" customWidth="1"/>
     <col min="4" max="9" width="7" style="8" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="8.88671875" style="8" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.85546875" style="8" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7" style="8" bestFit="1" customWidth="1"/>
-    <col min="12" max="13" width="8.33203125" style="8" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15" max="15" width="7.109375" style="8" bestFit="1" customWidth="1"/>
+    <col min="12" max="13" width="8.28515625" style="8" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.5703125" style="8" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.140625" style="8" bestFit="1" customWidth="1"/>
     <col min="16" max="21" width="7" style="8" bestFit="1" customWidth="1"/>
-    <col min="22" max="22" width="8.88671875" style="8" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="8.85546875" style="8" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7" style="8" bestFit="1" customWidth="1"/>
-    <col min="24" max="25" width="8.33203125" style="8" bestFit="1" customWidth="1"/>
-    <col min="26" max="16384" width="9.109375" style="8"/>
+    <col min="24" max="25" width="8.28515625" style="8" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="61" t="s">
+    <row r="1" spans="1:37" ht="12.75">
+      <c r="A1" s="63" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="61"/>
-[...22 lines deleted...]
-      <c r="Y1" s="61"/>
+      <c r="B1" s="63"/>
+      <c r="C1" s="63"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="63"/>
+      <c r="F1" s="63"/>
+      <c r="G1" s="63"/>
+      <c r="H1" s="63"/>
+      <c r="I1" s="63"/>
+      <c r="J1" s="63"/>
+      <c r="K1" s="63"/>
+      <c r="L1" s="63"/>
+      <c r="M1" s="63"/>
+      <c r="N1" s="63"/>
+      <c r="O1" s="63"/>
+      <c r="P1" s="63"/>
+      <c r="Q1" s="63"/>
+      <c r="R1" s="63"/>
+      <c r="S1" s="63"/>
+      <c r="T1" s="63"/>
+      <c r="U1" s="63"/>
+      <c r="V1" s="63"/>
+      <c r="W1" s="63"/>
+      <c r="X1" s="63"/>
+      <c r="Y1" s="63"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="46"/>
       <c r="B2" s="46"/>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="46"/>
       <c r="I2" s="46"/>
       <c r="J2" s="46"/>
       <c r="K2" s="46"/>
       <c r="L2" s="46"/>
       <c r="M2" s="46"/>
     </row>
     <row r="3" spans="1:37">
       <c r="N3" s="25"/>
-      <c r="X3" s="64"/>
-      <c r="Y3" s="64"/>
+      <c r="X3" s="66"/>
+      <c r="Y3" s="66"/>
       <c r="Z3" s="25"/>
-      <c r="AJ3" s="64" t="s">
+      <c r="AJ3" s="66" t="s">
         <v>34</v>
       </c>
-      <c r="AK3" s="64"/>
+      <c r="AK3" s="66"/>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="57"/>
-      <c r="B4" s="59">
+      <c r="A4" s="59"/>
+      <c r="B4" s="61">
         <v>2024</v>
       </c>
-      <c r="C4" s="60"/>
-[...10 lines deleted...]
-      <c r="N4" s="59">
+      <c r="C4" s="62"/>
+      <c r="D4" s="62"/>
+      <c r="E4" s="62"/>
+      <c r="F4" s="62"/>
+      <c r="G4" s="62"/>
+      <c r="H4" s="62"/>
+      <c r="I4" s="62"/>
+      <c r="J4" s="62"/>
+      <c r="K4" s="62"/>
+      <c r="L4" s="62"/>
+      <c r="M4" s="62"/>
+      <c r="N4" s="61">
         <v>2025</v>
       </c>
-      <c r="O4" s="60"/>
-[...10 lines deleted...]
-      <c r="Z4" s="59">
+      <c r="O4" s="62"/>
+      <c r="P4" s="62"/>
+      <c r="Q4" s="62"/>
+      <c r="R4" s="62"/>
+      <c r="S4" s="62"/>
+      <c r="T4" s="62"/>
+      <c r="U4" s="62"/>
+      <c r="V4" s="62"/>
+      <c r="W4" s="62"/>
+      <c r="X4" s="62"/>
+      <c r="Y4" s="62"/>
+      <c r="Z4" s="61">
         <v>2026</v>
       </c>
-      <c r="AA4" s="60"/>
-[...12 lines deleted...]
-      <c r="A5" s="58"/>
+      <c r="AA4" s="62"/>
+      <c r="AB4" s="62"/>
+      <c r="AC4" s="62"/>
+      <c r="AD4" s="62"/>
+      <c r="AE4" s="62"/>
+      <c r="AF4" s="62"/>
+      <c r="AG4" s="62"/>
+      <c r="AH4" s="62"/>
+      <c r="AI4" s="62"/>
+      <c r="AJ4" s="62"/>
+      <c r="AK4" s="62"/>
+    </row>
+    <row r="5" spans="1:37" ht="22.5">
+      <c r="A5" s="60"/>
       <c r="B5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="12" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="12" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>25</v>
       </c>
       <c r="I5" s="11" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="11" t="s">
@@ -11832,77 +12815,77 @@
         <v>23</v>
       </c>
       <c r="AE5" s="12" t="s">
         <v>24</v>
       </c>
       <c r="AF5" s="11" t="s">
         <v>25</v>
       </c>
       <c r="AG5" s="11" t="s">
         <v>26</v>
       </c>
       <c r="AH5" s="11" t="s">
         <v>27</v>
       </c>
       <c r="AI5" s="11" t="s">
         <v>28</v>
       </c>
       <c r="AJ5" s="11" t="s">
         <v>29</v>
       </c>
       <c r="AK5" s="11" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="62" t="s">
+      <c r="A6" s="64" t="s">
         <v>14</v>
       </c>
-      <c r="B6" s="62"/>
-[...22 lines deleted...]
-      <c r="Y6" s="62"/>
+      <c r="B6" s="64"/>
+      <c r="C6" s="64"/>
+      <c r="D6" s="64"/>
+      <c r="E6" s="64"/>
+      <c r="F6" s="64"/>
+      <c r="G6" s="64"/>
+      <c r="H6" s="64"/>
+      <c r="I6" s="64"/>
+      <c r="J6" s="64"/>
+      <c r="K6" s="64"/>
+      <c r="L6" s="64"/>
+      <c r="M6" s="64"/>
+      <c r="N6" s="64"/>
+      <c r="O6" s="64"/>
+      <c r="P6" s="64"/>
+      <c r="Q6" s="64"/>
+      <c r="R6" s="64"/>
+      <c r="S6" s="64"/>
+      <c r="T6" s="64"/>
+      <c r="U6" s="64"/>
+      <c r="V6" s="64"/>
+      <c r="W6" s="64"/>
+      <c r="X6" s="64"/>
+      <c r="Y6" s="64"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="23" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="39">
         <v>10.87</v>
       </c>
       <c r="C7" s="39">
         <v>10.25</v>
       </c>
       <c r="D7" s="39">
         <v>8.77</v>
       </c>
       <c r="E7" s="39">
         <v>7.61</v>
       </c>
       <c r="F7" s="39">
         <v>6.93</v>
       </c>
       <c r="G7" s="30">
         <v>4.9000000000000004</v>
       </c>
       <c r="H7" s="29">
         <v>7.03</v>
@@ -11951,50 +12934,59 @@
       </c>
       <c r="W7" s="39">
         <v>6.77</v>
       </c>
       <c r="X7" s="39">
         <v>6.92</v>
       </c>
       <c r="Y7" s="39">
         <v>6.32</v>
       </c>
       <c r="Z7" s="39">
         <v>2.57</v>
       </c>
       <c r="AA7" s="53">
         <v>4.34</v>
       </c>
       <c r="AB7" s="39">
         <v>6.61</v>
       </c>
       <c r="AC7" s="39">
         <v>6.19</v>
       </c>
       <c r="AD7" s="39">
         <v>6.85</v>
       </c>
+      <c r="AE7" s="53">
+        <v>5.68</v>
+      </c>
+      <c r="AF7" s="47"/>
+      <c r="AG7" s="47"/>
+      <c r="AH7" s="47"/>
+      <c r="AI7" s="47"/>
+      <c r="AJ7" s="47"/>
+      <c r="AK7" s="47"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="39">
         <v>10.15</v>
       </c>
       <c r="C8" s="39">
         <v>13.09</v>
       </c>
       <c r="D8" s="39">
         <v>12.82</v>
       </c>
       <c r="E8" s="39">
         <v>10.88</v>
       </c>
       <c r="F8" s="39">
         <v>8.86</v>
       </c>
       <c r="G8" s="26">
         <v>5.81</v>
       </c>
       <c r="H8" s="29">
         <v>9.7899999999999991</v>
@@ -12043,50 +13035,59 @@
       </c>
       <c r="W8" s="39">
         <v>3.81</v>
       </c>
       <c r="X8" s="39">
         <v>4.07</v>
       </c>
       <c r="Y8" s="39">
         <v>3.72</v>
       </c>
       <c r="Z8" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA8" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB8" s="39">
         <v>2.2400000000000002</v>
       </c>
       <c r="AC8" s="39">
         <v>1.63</v>
       </c>
       <c r="AD8" s="39">
         <v>2.66</v>
       </c>
+      <c r="AE8" s="53">
+        <v>2.19</v>
+      </c>
+      <c r="AF8" s="47"/>
+      <c r="AG8" s="47"/>
+      <c r="AH8" s="47"/>
+      <c r="AI8" s="47"/>
+      <c r="AJ8" s="47"/>
+      <c r="AK8" s="47"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E9" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F9" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G9" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H9" s="29" t="s">
         <v>0</v>
@@ -12135,50 +13136,59 @@
       </c>
       <c r="W9" s="39">
         <v>4.26</v>
       </c>
       <c r="X9" s="39">
         <v>3.82</v>
       </c>
       <c r="Y9" s="39">
         <v>3.5</v>
       </c>
       <c r="Z9" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA9" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB9" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC9" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AD9" s="39" t="s">
         <v>0</v>
       </c>
+      <c r="AE9" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF9" s="47"/>
+      <c r="AG9" s="47"/>
+      <c r="AH9" s="47"/>
+      <c r="AI9" s="47"/>
+      <c r="AJ9" s="47"/>
+      <c r="AK9" s="47"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C10" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D10" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E10" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F10" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G10" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H10" s="29" t="s">
         <v>0</v>
@@ -12227,50 +13237,59 @@
       </c>
       <c r="W10" s="39">
         <v>15.5</v>
       </c>
       <c r="X10" s="39">
         <v>14.18</v>
       </c>
       <c r="Y10" s="39">
         <v>13.07</v>
       </c>
       <c r="Z10" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA10" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB10" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC10" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AD10" s="39" t="s">
         <v>0</v>
       </c>
+      <c r="AE10" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF10" s="47"/>
+      <c r="AG10" s="47"/>
+      <c r="AH10" s="47"/>
+      <c r="AI10" s="47"/>
+      <c r="AJ10" s="47"/>
+      <c r="AK10" s="47"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="39">
         <v>40</v>
       </c>
       <c r="C11" s="39">
         <v>43.48</v>
       </c>
       <c r="D11" s="39">
         <v>32.26</v>
       </c>
       <c r="E11" s="39">
         <v>21.98</v>
       </c>
       <c r="F11" s="39">
         <v>16.13</v>
       </c>
       <c r="G11" s="26">
         <v>43.48</v>
       </c>
       <c r="H11" s="29">
         <v>24.84</v>
@@ -12319,50 +13338,59 @@
       </c>
       <c r="W11" s="39" t="s">
         <v>0</v>
       </c>
       <c r="X11" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Y11" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Z11" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA11" s="53">
         <v>34.479999999999997</v>
       </c>
       <c r="AB11" s="39">
         <v>19.61</v>
       </c>
       <c r="AC11" s="39">
         <v>15.63</v>
       </c>
       <c r="AD11" s="39">
         <v>13.16</v>
       </c>
+      <c r="AE11" s="53">
+        <v>10.75</v>
+      </c>
+      <c r="AF11" s="47"/>
+      <c r="AG11" s="47"/>
+      <c r="AH11" s="47"/>
+      <c r="AI11" s="47"/>
+      <c r="AJ11" s="47"/>
+      <c r="AK11" s="47"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="39">
         <v>83.33</v>
       </c>
       <c r="C12" s="39">
         <v>33.33</v>
       </c>
       <c r="D12" s="39">
         <v>24.39</v>
       </c>
       <c r="E12" s="39">
         <v>16.13</v>
       </c>
       <c r="F12" s="39">
         <v>13.51</v>
       </c>
       <c r="G12" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H12" s="29">
         <v>9.43</v>
@@ -12411,50 +13439,59 @@
       </c>
       <c r="W12" s="39">
         <v>6.67</v>
       </c>
       <c r="X12" s="39">
         <v>6.1</v>
       </c>
       <c r="Y12" s="39">
         <v>5.75</v>
       </c>
       <c r="Z12" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA12" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB12" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC12" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AD12" s="39" t="s">
         <v>0</v>
       </c>
+      <c r="AE12" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF12" s="47"/>
+      <c r="AG12" s="47"/>
+      <c r="AH12" s="47"/>
+      <c r="AI12" s="47"/>
+      <c r="AJ12" s="47"/>
+      <c r="AK12" s="47"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="29" t="s">
         <v>0</v>
@@ -12503,50 +13540,59 @@
       </c>
       <c r="W13" s="39">
         <v>8</v>
       </c>
       <c r="X13" s="39">
         <v>7.3</v>
       </c>
       <c r="Y13" s="39">
         <v>6.71</v>
       </c>
       <c r="Z13" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA13" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB13" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC13" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AD13" s="39" t="s">
         <v>0</v>
       </c>
+      <c r="AE13" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF13" s="47"/>
+      <c r="AG13" s="47"/>
+      <c r="AH13" s="47"/>
+      <c r="AI13" s="47"/>
+      <c r="AJ13" s="47"/>
+      <c r="AK13" s="47"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D14" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E14" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F14" s="39">
         <v>5.41</v>
       </c>
       <c r="G14" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H14" s="29">
         <v>3.92</v>
@@ -12595,50 +13641,59 @@
       </c>
       <c r="W14" s="39">
         <v>10.17</v>
       </c>
       <c r="X14" s="39">
         <v>9.23</v>
       </c>
       <c r="Y14" s="39">
         <v>8.36</v>
       </c>
       <c r="Z14" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA14" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB14" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC14" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AD14" s="39" t="s">
         <v>0</v>
       </c>
+      <c r="AE14" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF14" s="47"/>
+      <c r="AG14" s="47"/>
+      <c r="AH14" s="47"/>
+      <c r="AI14" s="47"/>
+      <c r="AJ14" s="47"/>
+      <c r="AK14" s="47"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G15" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H15" s="29" t="s">
         <v>0</v>
@@ -12687,50 +13742,59 @@
       </c>
       <c r="W15" s="39">
         <v>9.6199999999999992</v>
       </c>
       <c r="X15" s="39">
         <v>8.93</v>
       </c>
       <c r="Y15" s="39">
         <v>8.1999999999999993</v>
       </c>
       <c r="Z15" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA15" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB15" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC15" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AD15" s="39" t="s">
         <v>0</v>
       </c>
+      <c r="AE15" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF15" s="47"/>
+      <c r="AG15" s="47"/>
+      <c r="AH15" s="47"/>
+      <c r="AI15" s="47"/>
+      <c r="AJ15" s="47"/>
+      <c r="AK15" s="47"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H16" s="29" t="s">
         <v>0</v>
@@ -12779,52 +13843,61 @@
       </c>
       <c r="W16" s="39">
         <v>24.54</v>
       </c>
       <c r="X16" s="39">
         <v>23.67</v>
       </c>
       <c r="Y16" s="39">
         <v>21.62</v>
       </c>
       <c r="Z16" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA16" s="53">
         <v>43.48</v>
       </c>
       <c r="AB16" s="39">
         <v>66.67</v>
       </c>
       <c r="AC16" s="39">
         <v>66.67</v>
       </c>
       <c r="AD16" s="39">
         <v>52.63</v>
       </c>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16" s="53">
+        <v>38.96</v>
+      </c>
+      <c r="AF16" s="47"/>
+      <c r="AG16" s="47"/>
+      <c r="AH16" s="47"/>
+      <c r="AI16" s="47"/>
+      <c r="AJ16" s="47"/>
+      <c r="AK16" s="47"/>
+    </row>
+    <row r="17" spans="1:37">
       <c r="A17" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H17" s="29" t="s">
         <v>0</v>
       </c>
       <c r="I17" s="29" t="s">
@@ -12871,52 +13944,61 @@
       </c>
       <c r="W17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="X17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Y17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Z17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AD17" s="39" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF17" s="47"/>
+      <c r="AG17" s="47"/>
+      <c r="AH17" s="47"/>
+      <c r="AI17" s="47"/>
+      <c r="AJ17" s="47"/>
+      <c r="AK17" s="47"/>
+    </row>
+    <row r="18" spans="1:37">
       <c r="A18" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C18" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D18" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="39">
         <v>8.26</v>
       </c>
       <c r="F18" s="39">
         <v>12.82</v>
       </c>
       <c r="G18" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H18" s="29">
         <v>9.26</v>
       </c>
       <c r="I18" s="39">
@@ -12963,52 +14045,61 @@
       </c>
       <c r="W18" s="39">
         <v>3.5</v>
       </c>
       <c r="X18" s="39">
         <v>3.22</v>
       </c>
       <c r="Y18" s="39">
         <v>2.92</v>
       </c>
       <c r="Z18" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA18" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB18" s="39">
         <v>12.05</v>
       </c>
       <c r="AC18" s="39">
         <v>9.17</v>
       </c>
       <c r="AD18" s="39">
         <v>15.04</v>
       </c>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18" s="53">
+        <v>12.82</v>
+      </c>
+      <c r="AF18" s="47"/>
+      <c r="AG18" s="47"/>
+      <c r="AH18" s="47"/>
+      <c r="AI18" s="47"/>
+      <c r="AJ18" s="47"/>
+      <c r="AK18" s="47"/>
+    </row>
+    <row r="19" spans="1:37">
       <c r="A19" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="39">
         <v>166.67</v>
       </c>
       <c r="C19" s="39">
         <v>76.92</v>
       </c>
       <c r="D19" s="39">
         <v>52.63</v>
       </c>
       <c r="E19" s="39">
         <v>40</v>
       </c>
       <c r="F19" s="39">
         <v>27.03</v>
       </c>
       <c r="G19" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H19" s="29">
         <v>17.239999999999998</v>
       </c>
       <c r="I19" s="39">
@@ -13055,52 +14146,61 @@
       </c>
       <c r="W19" s="39" t="s">
         <v>0</v>
       </c>
       <c r="X19" s="39">
         <v>23.53</v>
       </c>
       <c r="Y19" s="39">
         <v>22.47</v>
       </c>
       <c r="Z19" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA19" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB19" s="39">
         <v>52.63</v>
       </c>
       <c r="AC19" s="39">
         <v>35.71</v>
       </c>
       <c r="AD19" s="39">
         <v>58.82</v>
       </c>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19" s="53">
+        <v>50</v>
+      </c>
+      <c r="AF19" s="47"/>
+      <c r="AG19" s="47"/>
+      <c r="AH19" s="47"/>
+      <c r="AI19" s="47"/>
+      <c r="AJ19" s="47"/>
+      <c r="AK19" s="47"/>
+    </row>
+    <row r="20" spans="1:37">
       <c r="A20" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D20" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E20" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F20" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G20" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H20" s="29" t="s">
         <v>0</v>
       </c>
       <c r="I20" s="29" t="s">
@@ -13147,52 +14247,61 @@
       </c>
       <c r="W20" s="39">
         <v>7.09</v>
       </c>
       <c r="X20" s="39">
         <v>6.41</v>
       </c>
       <c r="Y20" s="39">
         <v>5.81</v>
       </c>
       <c r="Z20" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA20" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB20" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC20" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AD20" s="39" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF20" s="47"/>
+      <c r="AG20" s="47"/>
+      <c r="AH20" s="47"/>
+      <c r="AI20" s="47"/>
+      <c r="AJ20" s="47"/>
+      <c r="AK20" s="47"/>
+    </row>
+    <row r="21" spans="1:37">
       <c r="A21" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C21" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D21" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E21" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F21" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G21" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H21" s="29" t="s">
         <v>0</v>
       </c>
       <c r="I21" s="29" t="s">
@@ -13239,82 +14348,97 @@
       </c>
       <c r="W21" s="39">
         <v>19.84</v>
       </c>
       <c r="X21" s="39">
         <v>18.05</v>
       </c>
       <c r="Y21" s="39">
         <v>16.5</v>
       </c>
       <c r="Z21" s="39">
         <v>50</v>
       </c>
       <c r="AA21" s="53">
         <v>30.3</v>
       </c>
       <c r="AB21" s="39">
         <v>16.670000000000002</v>
       </c>
       <c r="AC21" s="39">
         <v>22.22</v>
       </c>
       <c r="AD21" s="39">
         <v>19.420000000000002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="63" t="s">
+      <c r="AE21" s="53">
+        <v>16.13</v>
+      </c>
+      <c r="AF21" s="47"/>
+      <c r="AG21" s="47"/>
+      <c r="AH21" s="47"/>
+      <c r="AI21" s="47"/>
+      <c r="AJ21" s="47"/>
+      <c r="AK21" s="47"/>
+    </row>
+    <row r="22" spans="1:37">
+      <c r="A22" s="65" t="s">
         <v>15</v>
       </c>
-      <c r="B22" s="63"/>
-[...22 lines deleted...]
-      <c r="Y22" s="63"/>
+      <c r="B22" s="65"/>
+      <c r="C22" s="65"/>
+      <c r="D22" s="65"/>
+      <c r="E22" s="65"/>
+      <c r="F22" s="65"/>
+      <c r="G22" s="65"/>
+      <c r="H22" s="65"/>
+      <c r="I22" s="65"/>
+      <c r="J22" s="65"/>
+      <c r="K22" s="65"/>
+      <c r="L22" s="65"/>
+      <c r="M22" s="65"/>
+      <c r="N22" s="65"/>
+      <c r="O22" s="65"/>
+      <c r="P22" s="65"/>
+      <c r="Q22" s="65"/>
+      <c r="R22" s="65"/>
+      <c r="S22" s="65"/>
+      <c r="T22" s="65"/>
+      <c r="U22" s="65"/>
+      <c r="V22" s="65"/>
+      <c r="W22" s="65"/>
+      <c r="X22" s="65"/>
+      <c r="Y22" s="65"/>
       <c r="AC22" s="39"/>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AF22" s="47"/>
+      <c r="AG22" s="47"/>
+      <c r="AH22" s="47"/>
+      <c r="AI22" s="47"/>
+      <c r="AJ22" s="47"/>
+      <c r="AK22" s="47"/>
+    </row>
+    <row r="23" spans="1:37">
       <c r="A23" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="39">
         <v>12.5</v>
       </c>
       <c r="C23" s="39">
         <v>13.22</v>
       </c>
       <c r="D23" s="39">
         <v>12.36</v>
       </c>
       <c r="E23" s="39">
         <v>10.34</v>
       </c>
       <c r="F23" s="39">
         <v>9.2899999999999991</v>
       </c>
       <c r="G23" s="30">
         <v>5.0999999999999996</v>
       </c>
       <c r="H23" s="29">
         <v>9.69</v>
       </c>
       <c r="I23" s="39">
@@ -13361,52 +14485,61 @@
       </c>
       <c r="W23" s="39">
         <v>4.8099999999999996</v>
       </c>
       <c r="X23" s="39">
         <v>4.91</v>
       </c>
       <c r="Y23" s="39">
         <v>4.47</v>
       </c>
       <c r="Z23" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA23" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB23" s="39">
         <v>3.9</v>
       </c>
       <c r="AC23" s="39">
         <v>2.81</v>
       </c>
       <c r="AD23" s="39">
         <v>3.44</v>
       </c>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23" s="53">
+        <v>2.83</v>
+      </c>
+      <c r="AF23" s="47"/>
+      <c r="AG23" s="47"/>
+      <c r="AH23" s="47"/>
+      <c r="AI23" s="47"/>
+      <c r="AJ23" s="47"/>
+      <c r="AK23" s="47"/>
+    </row>
+    <row r="24" spans="1:37">
       <c r="A24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="39">
         <v>10.15</v>
       </c>
       <c r="C24" s="39">
         <v>13.09</v>
       </c>
       <c r="D24" s="39">
         <v>12.82</v>
       </c>
       <c r="E24" s="39">
         <v>10.88</v>
       </c>
       <c r="F24" s="39">
         <v>8.86</v>
       </c>
       <c r="G24" s="26">
         <v>5.81</v>
       </c>
       <c r="H24" s="29">
         <v>9.7899999999999991</v>
       </c>
       <c r="I24" s="39">
@@ -13453,52 +14586,61 @@
       </c>
       <c r="W24" s="39">
         <v>3.81</v>
       </c>
       <c r="X24" s="39">
         <v>4.07</v>
       </c>
       <c r="Y24" s="39">
         <v>3.72</v>
       </c>
       <c r="Z24" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA24" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB24" s="39">
         <v>2.2400000000000002</v>
       </c>
       <c r="AC24" s="39">
         <v>1.63</v>
       </c>
       <c r="AD24" s="39">
         <v>2.66</v>
       </c>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24" s="53">
+        <v>2.19</v>
+      </c>
+      <c r="AF24" s="47"/>
+      <c r="AG24" s="47"/>
+      <c r="AH24" s="47"/>
+      <c r="AI24" s="47"/>
+      <c r="AJ24" s="47"/>
+      <c r="AK24" s="47"/>
+    </row>
+    <row r="25" spans="1:37">
       <c r="A25" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="39">
         <v>142.86000000000001</v>
       </c>
       <c r="C25" s="39">
         <v>62.5</v>
       </c>
       <c r="D25" s="39">
         <v>37.04</v>
       </c>
       <c r="E25" s="39">
         <v>22.73</v>
       </c>
       <c r="F25" s="39">
         <v>18.52</v>
       </c>
       <c r="G25" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H25" s="29">
         <v>15.38</v>
       </c>
       <c r="I25" s="39">
@@ -13545,52 +14687,61 @@
       </c>
       <c r="W25" s="39" t="s">
         <v>0</v>
       </c>
       <c r="X25" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Y25" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Z25" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA25" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB25" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC25" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AD25" s="39" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF25" s="47"/>
+      <c r="AG25" s="47"/>
+      <c r="AH25" s="47"/>
+      <c r="AI25" s="47"/>
+      <c r="AJ25" s="47"/>
+      <c r="AK25" s="47"/>
+    </row>
+    <row r="26" spans="1:37">
       <c r="A26" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G26" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="29" t="s">
         <v>0</v>
       </c>
       <c r="I26" s="29" t="s">
@@ -13637,52 +14788,61 @@
       </c>
       <c r="W26" s="39" t="s">
         <v>0</v>
       </c>
       <c r="X26" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Y26" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Z26" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA26" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB26" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC26" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AD26" s="39" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF26" s="47"/>
+      <c r="AG26" s="47"/>
+      <c r="AH26" s="47"/>
+      <c r="AI26" s="47"/>
+      <c r="AJ26" s="47"/>
+      <c r="AK26" s="47"/>
+    </row>
+    <row r="27" spans="1:37">
       <c r="A27" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C27" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D27" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E27" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F27" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G27" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H27" s="29" t="s">
         <v>0</v>
       </c>
       <c r="I27" s="29" t="s">
@@ -13729,52 +14889,61 @@
       </c>
       <c r="W27" s="39">
         <v>23.81</v>
       </c>
       <c r="X27" s="39">
         <v>22.73</v>
       </c>
       <c r="Y27" s="39">
         <v>20.62</v>
       </c>
       <c r="Z27" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA27" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB27" s="39">
         <v>66.67</v>
       </c>
       <c r="AC27" s="39">
         <v>40</v>
       </c>
       <c r="AD27" s="39">
         <v>31.25</v>
       </c>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27" s="53">
+        <v>24.39</v>
+      </c>
+      <c r="AF27" s="47"/>
+      <c r="AG27" s="47"/>
+      <c r="AH27" s="47"/>
+      <c r="AI27" s="47"/>
+      <c r="AJ27" s="47"/>
+      <c r="AK27" s="47"/>
+    </row>
+    <row r="28" spans="1:37">
       <c r="A28" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B28" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D28" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E28" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F28" s="39">
         <v>16.670000000000002</v>
       </c>
       <c r="G28" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H28" s="29">
         <v>13.33</v>
       </c>
       <c r="I28" s="39">
@@ -13821,83 +14990,98 @@
       </c>
       <c r="W28" s="39">
         <v>9.8000000000000007</v>
       </c>
       <c r="X28" s="39">
         <v>8.85</v>
       </c>
       <c r="Y28" s="39">
         <v>7.81</v>
       </c>
       <c r="Z28" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA28" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB28" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC28" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AD28" s="39" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="56" t="s">
+      <c r="AE28" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF28" s="47"/>
+      <c r="AG28" s="47"/>
+      <c r="AH28" s="47"/>
+      <c r="AI28" s="47"/>
+      <c r="AJ28" s="47"/>
+      <c r="AK28" s="47"/>
+    </row>
+    <row r="29" spans="1:37">
+      <c r="A29" s="58" t="s">
         <v>16</v>
       </c>
-      <c r="B29" s="56"/>
-[...22 lines deleted...]
-      <c r="Y29" s="56"/>
+      <c r="B29" s="58"/>
+      <c r="C29" s="58"/>
+      <c r="D29" s="58"/>
+      <c r="E29" s="58"/>
+      <c r="F29" s="58"/>
+      <c r="G29" s="58"/>
+      <c r="H29" s="58"/>
+      <c r="I29" s="58"/>
+      <c r="J29" s="58"/>
+      <c r="K29" s="58"/>
+      <c r="L29" s="58"/>
+      <c r="M29" s="58"/>
+      <c r="N29" s="58"/>
+      <c r="O29" s="58"/>
+      <c r="P29" s="58"/>
+      <c r="Q29" s="58"/>
+      <c r="R29" s="58"/>
+      <c r="S29" s="58"/>
+      <c r="T29" s="58"/>
+      <c r="U29" s="58"/>
+      <c r="V29" s="58"/>
+      <c r="W29" s="58"/>
+      <c r="X29" s="58"/>
+      <c r="Y29" s="58"/>
       <c r="AB29" s="39"/>
       <c r="AD29" s="39"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AF29" s="47"/>
+      <c r="AG29" s="47"/>
+      <c r="AH29" s="47"/>
+      <c r="AI29" s="47"/>
+      <c r="AJ29" s="47"/>
+      <c r="AK29" s="47"/>
+    </row>
+    <row r="30" spans="1:37">
       <c r="A30" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="39">
         <v>9.09</v>
       </c>
       <c r="C30" s="39">
         <v>7.08</v>
       </c>
       <c r="D30" s="39">
         <v>4.9400000000000004</v>
       </c>
       <c r="E30" s="39">
         <v>4.7699999999999996</v>
       </c>
       <c r="F30" s="39">
         <v>4.5999999999999996</v>
       </c>
       <c r="G30" s="26">
         <v>4.72</v>
       </c>
       <c r="H30" s="29">
         <v>4.54</v>
       </c>
       <c r="I30" s="39">
@@ -13944,52 +15128,61 @@
       </c>
       <c r="W30" s="39">
         <v>8.6300000000000008</v>
       </c>
       <c r="X30" s="39">
         <v>8.81</v>
       </c>
       <c r="Y30" s="39">
         <v>8.09</v>
       </c>
       <c r="Z30" s="20">
         <v>5.24</v>
       </c>
       <c r="AA30" s="54">
         <v>8.7200000000000006</v>
       </c>
       <c r="AB30" s="39">
         <v>9.16</v>
       </c>
       <c r="AC30" s="39">
         <v>9.4600000000000009</v>
       </c>
       <c r="AD30" s="39">
         <v>10.23</v>
       </c>
-    </row>
-    <row r="31" spans="1:30">
+      <c r="AE30" s="54">
+        <v>8.5399999999999991</v>
+      </c>
+      <c r="AF30" s="47"/>
+      <c r="AG30" s="47"/>
+      <c r="AH30" s="47"/>
+      <c r="AI30" s="47"/>
+      <c r="AJ30" s="47"/>
+      <c r="AK30" s="47"/>
+    </row>
+    <row r="31" spans="1:37">
       <c r="A31" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B31" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C31" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D31" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E31" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F31" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G31" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H31" s="29" t="s">
         <v>0</v>
       </c>
       <c r="I31" s="39" t="s">
@@ -14036,52 +15229,61 @@
       </c>
       <c r="W31" s="39">
         <v>4.26</v>
       </c>
       <c r="X31" s="39">
         <v>3.82</v>
       </c>
       <c r="Y31" s="39">
         <v>3.5</v>
       </c>
       <c r="Z31" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA31" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB31" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC31" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AD31" s="39" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF31" s="47"/>
+      <c r="AG31" s="47"/>
+      <c r="AH31" s="47"/>
+      <c r="AI31" s="47"/>
+      <c r="AJ31" s="47"/>
+      <c r="AK31" s="47"/>
+    </row>
+    <row r="32" spans="1:37">
       <c r="A32" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C32" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D32" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E32" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F32" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G32" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H32" s="29" t="s">
         <v>0</v>
       </c>
       <c r="I32" s="39" t="s">
@@ -14128,52 +15330,61 @@
       </c>
       <c r="W32" s="39">
         <v>15.5</v>
       </c>
       <c r="X32" s="39">
         <v>14.18</v>
       </c>
       <c r="Y32" s="39">
         <v>13.07</v>
       </c>
       <c r="Z32" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA32" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB32" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC32" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AD32" s="39" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF32" s="47"/>
+      <c r="AG32" s="47"/>
+      <c r="AH32" s="47"/>
+      <c r="AI32" s="47"/>
+      <c r="AJ32" s="47"/>
+      <c r="AK32" s="47"/>
+    </row>
+    <row r="33" spans="1:37">
       <c r="A33" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C33" s="39">
         <v>33.33</v>
       </c>
       <c r="D33" s="39">
         <v>28.57</v>
       </c>
       <c r="E33" s="39">
         <v>21.28</v>
       </c>
       <c r="F33" s="39">
         <v>14.29</v>
       </c>
       <c r="G33" s="39">
         <v>58.82</v>
       </c>
       <c r="H33" s="39">
         <v>31.25</v>
       </c>
       <c r="I33" s="39">
@@ -14220,52 +15431,61 @@
       </c>
       <c r="W33" s="39" t="s">
         <v>0</v>
       </c>
       <c r="X33" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Y33" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Z33" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA33" s="54">
         <v>50</v>
       </c>
       <c r="AB33" s="39">
         <v>29.41</v>
       </c>
       <c r="AC33" s="39">
         <v>25</v>
       </c>
       <c r="AD33" s="39">
         <v>21.74</v>
       </c>
-    </row>
-    <row r="34" spans="1:30">
+      <c r="AE33" s="54">
+        <v>17.54</v>
+      </c>
+      <c r="AF33" s="47"/>
+      <c r="AG33" s="47"/>
+      <c r="AH33" s="47"/>
+      <c r="AI33" s="47"/>
+      <c r="AJ33" s="47"/>
+      <c r="AK33" s="47"/>
+    </row>
+    <row r="34" spans="1:37">
       <c r="A34" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="39">
         <v>83.33</v>
       </c>
       <c r="C34" s="39">
         <v>33.33</v>
       </c>
       <c r="D34" s="39">
         <v>24.39</v>
       </c>
       <c r="E34" s="39">
         <v>16.13</v>
       </c>
       <c r="F34" s="39">
         <v>13.51</v>
       </c>
       <c r="G34" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H34" s="39">
         <v>9.43</v>
       </c>
       <c r="I34" s="39">
@@ -14312,52 +15532,61 @@
       </c>
       <c r="W34" s="39">
         <v>6.67</v>
       </c>
       <c r="X34" s="39">
         <v>6.1</v>
       </c>
       <c r="Y34" s="39">
         <v>5.75</v>
       </c>
       <c r="Z34" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA34" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB34" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC34" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AD34" s="39" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF34" s="47"/>
+      <c r="AG34" s="47"/>
+      <c r="AH34" s="47"/>
+      <c r="AI34" s="47"/>
+      <c r="AJ34" s="47"/>
+      <c r="AK34" s="47"/>
+    </row>
+    <row r="35" spans="1:37">
       <c r="A35" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="I35" s="39" t="s">
@@ -14404,52 +15633,61 @@
       </c>
       <c r="W35" s="39">
         <v>8</v>
       </c>
       <c r="X35" s="39">
         <v>7.3</v>
       </c>
       <c r="Y35" s="39">
         <v>6.71</v>
       </c>
       <c r="Z35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AD35" s="39" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="36" spans="1:30">
+      <c r="AE35" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF35" s="47"/>
+      <c r="AG35" s="47"/>
+      <c r="AH35" s="47"/>
+      <c r="AI35" s="47"/>
+      <c r="AJ35" s="47"/>
+      <c r="AK35" s="47"/>
+    </row>
+    <row r="36" spans="1:37">
       <c r="A36" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B36" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C36" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D36" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E36" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F36" s="39">
         <v>5.41</v>
       </c>
       <c r="G36" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H36" s="39">
         <v>3.92</v>
       </c>
       <c r="I36" s="39">
@@ -14496,52 +15734,61 @@
       </c>
       <c r="W36" s="39">
         <v>10.17</v>
       </c>
       <c r="X36" s="39">
         <v>9.23</v>
       </c>
       <c r="Y36" s="39">
         <v>8.36</v>
       </c>
       <c r="Z36" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA36" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB36" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC36" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AD36" s="39" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="37" spans="1:30">
+      <c r="AE36" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF36" s="47"/>
+      <c r="AG36" s="47"/>
+      <c r="AH36" s="47"/>
+      <c r="AI36" s="47"/>
+      <c r="AJ36" s="47"/>
+      <c r="AK36" s="47"/>
+    </row>
+    <row r="37" spans="1:37">
       <c r="A37" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C37" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D37" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E37" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F37" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G37" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H37" s="39" t="s">
         <v>0</v>
       </c>
       <c r="I37" s="39">
@@ -14588,52 +15835,61 @@
       </c>
       <c r="W37" s="39">
         <v>17.239999999999998</v>
       </c>
       <c r="X37" s="39">
         <v>15.87</v>
       </c>
       <c r="Y37" s="39">
         <v>14.71</v>
       </c>
       <c r="Z37" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA37" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB37" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC37" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AD37" s="39" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="38" spans="1:30">
+      <c r="AE37" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF37" s="47"/>
+      <c r="AG37" s="47"/>
+      <c r="AH37" s="47"/>
+      <c r="AI37" s="47"/>
+      <c r="AJ37" s="47"/>
+      <c r="AK37" s="47"/>
+    </row>
+    <row r="38" spans="1:37">
       <c r="A38" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C38" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D38" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E38" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F38" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G38" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H38" s="39" t="s">
         <v>0</v>
       </c>
       <c r="I38" s="39" t="s">
@@ -14680,52 +15936,61 @@
       </c>
       <c r="W38" s="39">
         <v>25.32</v>
       </c>
       <c r="X38" s="39">
         <v>24.69</v>
       </c>
       <c r="Y38" s="39">
         <v>22.73</v>
       </c>
       <c r="Z38" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA38" s="54">
         <v>83.33</v>
       </c>
       <c r="AB38" s="39">
         <v>66.67</v>
       </c>
       <c r="AC38" s="39">
         <v>100</v>
       </c>
       <c r="AD38" s="39">
         <v>80</v>
       </c>
-    </row>
-    <row r="39" spans="1:30">
+      <c r="AE38" s="54">
+        <v>55.56</v>
+      </c>
+      <c r="AF38" s="47"/>
+      <c r="AG38" s="47"/>
+      <c r="AH38" s="47"/>
+      <c r="AI38" s="47"/>
+      <c r="AJ38" s="47"/>
+      <c r="AK38" s="47"/>
+    </row>
+    <row r="39" spans="1:37">
       <c r="A39" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="I39" s="39" t="s">
@@ -14772,52 +16037,61 @@
       </c>
       <c r="W39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="X39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Y39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Z39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AD39" s="39" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="40" spans="1:30">
+      <c r="AE39" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF39" s="47"/>
+      <c r="AG39" s="47"/>
+      <c r="AH39" s="47"/>
+      <c r="AI39" s="47"/>
+      <c r="AJ39" s="47"/>
+      <c r="AK39" s="47"/>
+    </row>
+    <row r="40" spans="1:37">
       <c r="A40" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B40" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C40" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D40" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E40" s="39">
         <v>13.51</v>
       </c>
       <c r="F40" s="39">
         <v>10.42</v>
       </c>
       <c r="G40" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H40" s="39">
         <v>7.09</v>
       </c>
       <c r="I40" s="39">
@@ -14864,52 +16138,61 @@
       </c>
       <c r="W40" s="39" t="s">
         <v>0</v>
       </c>
       <c r="X40" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Y40" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Z40" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA40" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB40" s="39">
         <v>16.13</v>
       </c>
       <c r="AC40" s="39">
         <v>12.5</v>
       </c>
       <c r="AD40" s="39">
         <v>20.83</v>
       </c>
-    </row>
-    <row r="41" spans="1:30">
+      <c r="AE40" s="54">
+        <v>18.18</v>
+      </c>
+      <c r="AF40" s="47"/>
+      <c r="AG40" s="47"/>
+      <c r="AH40" s="47"/>
+      <c r="AI40" s="47"/>
+      <c r="AJ40" s="47"/>
+      <c r="AK40" s="47"/>
+    </row>
+    <row r="41" spans="1:37">
       <c r="A41" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B41" s="39">
         <v>166.67</v>
       </c>
       <c r="C41" s="39">
         <v>76.92</v>
       </c>
       <c r="D41" s="39">
         <v>52.63</v>
       </c>
       <c r="E41" s="39">
         <v>40</v>
       </c>
       <c r="F41" s="39">
         <v>27.03</v>
       </c>
       <c r="G41" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H41" s="39">
         <v>17.239999999999998</v>
       </c>
       <c r="I41" s="39">
@@ -14956,52 +16239,61 @@
       </c>
       <c r="W41" s="39" t="s">
         <v>0</v>
       </c>
       <c r="X41" s="39">
         <v>23.53</v>
       </c>
       <c r="Y41" s="39">
         <v>22.47</v>
       </c>
       <c r="Z41" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA41" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB41" s="39">
         <v>52.63</v>
       </c>
       <c r="AC41" s="39">
         <v>35.71</v>
       </c>
       <c r="AD41" s="39">
         <v>58.82</v>
       </c>
-    </row>
-    <row r="42" spans="1:30">
+      <c r="AE41" s="54">
+        <v>50</v>
+      </c>
+      <c r="AF41" s="47"/>
+      <c r="AG41" s="47"/>
+      <c r="AH41" s="47"/>
+      <c r="AI41" s="47"/>
+      <c r="AJ41" s="47"/>
+      <c r="AK41" s="47"/>
+    </row>
+    <row r="42" spans="1:37">
       <c r="A42" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B42" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C42" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D42" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E42" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F42" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G42" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H42" s="39" t="s">
         <v>0</v>
       </c>
       <c r="I42" s="39" t="s">
@@ -15048,52 +16340,61 @@
       </c>
       <c r="W42" s="39">
         <v>7.09</v>
       </c>
       <c r="X42" s="39">
         <v>6.41</v>
       </c>
       <c r="Y42" s="39">
         <v>5.81</v>
       </c>
       <c r="Z42" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA42" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB42" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC42" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AD42" s="39" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="43" spans="1:30" s="47" customFormat="1">
+      <c r="AE42" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF42" s="47"/>
+      <c r="AG42" s="47"/>
+      <c r="AH42" s="47"/>
+      <c r="AI42" s="47"/>
+      <c r="AJ42" s="47"/>
+      <c r="AK42" s="47"/>
+    </row>
+    <row r="43" spans="1:37" s="47" customFormat="1">
       <c r="A43" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B43" s="40" t="s">
         <v>0</v>
       </c>
       <c r="C43" s="40" t="s">
         <v>0</v>
       </c>
       <c r="D43" s="40" t="s">
         <v>0</v>
       </c>
       <c r="E43" s="40" t="s">
         <v>0</v>
       </c>
       <c r="F43" s="40" t="s">
         <v>0</v>
       </c>
       <c r="G43" s="40" t="s">
         <v>0</v>
       </c>
       <c r="H43" s="40" t="s">
         <v>0</v>
       </c>
       <c r="I43" s="40" t="s">
@@ -15140,68 +16441,77 @@
       </c>
       <c r="W43" s="40">
         <v>19.84</v>
       </c>
       <c r="X43" s="40">
         <v>18.05</v>
       </c>
       <c r="Y43" s="40">
         <v>16.5</v>
       </c>
       <c r="Z43" s="40">
         <v>50</v>
       </c>
       <c r="AA43" s="55">
         <v>30.3</v>
       </c>
       <c r="AB43" s="40">
         <v>16.670000000000002</v>
       </c>
       <c r="AC43" s="40">
         <v>22.22</v>
       </c>
       <c r="AD43" s="40">
         <v>19.420000000000002</v>
       </c>
-    </row>
-    <row r="44" spans="1:30">
+      <c r="AE43" s="55">
+        <v>16.13</v>
+      </c>
+      <c r="AF43" s="21"/>
+      <c r="AG43" s="21"/>
+      <c r="AH43" s="21"/>
+      <c r="AI43" s="21"/>
+      <c r="AJ43" s="21"/>
+      <c r="AK43" s="21"/>
+    </row>
+    <row r="44" spans="1:37">
       <c r="A44" s="16" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="AJ3:AK3"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="X3:Y3"/>
     <mergeCell ref="A4:A5"/>
-    <mergeCell ref="AJ3:AK3"/>
-[...3 lines deleted...]
-    <mergeCell ref="A6:Y6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>The number of deaths</vt:lpstr>
       <vt:lpstr>General mortality rate</vt:lpstr>
       <vt:lpstr>The number of deceased infants </vt:lpstr>