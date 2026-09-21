--- v4 (2026-08-31)
+++ v5 (2026-09-21)
@@ -1,67 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23250" windowHeight="12345"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23250" windowHeight="12345" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="The number of deaths" sheetId="1" r:id="rId1"/>
     <sheet name="General mortality rate" sheetId="2" r:id="rId2"/>
     <sheet name="The number of deceased infants " sheetId="4" r:id="rId3"/>
     <sheet name="Infant mortality rate " sheetId="5" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1692" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1727" uniqueCount="49">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -529,73 +530,73 @@
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -875,180 +876,180 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection sqref="A1:Y1"/>
+    <sheetView topLeftCell="G7" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <selection activeCell="AF7" sqref="AF7:AF43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="28.7109375" style="8" customWidth="1"/>
     <col min="2" max="2" width="6.5703125" style="8" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.140625" style="8" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.5703125" style="8" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4" style="8" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="4.42578125" style="8" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="3.85546875" style="8" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="8" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" style="8" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.7109375" style="8" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="8.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.5703125" style="8" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.140625" style="8" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.5703125" style="8" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4" style="8" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="4.42578125" style="8" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="3.85546875" style="8" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="6" style="8" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.85546875" style="8" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.7109375" style="8" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="8.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" s="17" customFormat="1" ht="12.75">
-      <c r="A1" s="63" t="s">
+      <c r="A1" s="58" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="63"/>
-[...22 lines deleted...]
-      <c r="Y1" s="63"/>
+      <c r="B1" s="58"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
+      <c r="G1" s="58"/>
+      <c r="H1" s="58"/>
+      <c r="I1" s="58"/>
+      <c r="J1" s="58"/>
+      <c r="K1" s="58"/>
+      <c r="L1" s="58"/>
+      <c r="M1" s="58"/>
+      <c r="N1" s="58"/>
+      <c r="O1" s="58"/>
+      <c r="P1" s="58"/>
+      <c r="Q1" s="58"/>
+      <c r="R1" s="58"/>
+      <c r="S1" s="58"/>
+      <c r="T1" s="58"/>
+      <c r="U1" s="58"/>
+      <c r="V1" s="58"/>
+      <c r="W1" s="58"/>
+      <c r="X1" s="58"/>
+      <c r="Y1" s="58"/>
     </row>
     <row r="2" spans="1:37" s="17" customFormat="1">
       <c r="A2" s="46"/>
       <c r="B2" s="46"/>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="46"/>
       <c r="I2" s="46"/>
       <c r="J2" s="46"/>
       <c r="K2" s="46"/>
       <c r="L2" s="46"/>
       <c r="M2" s="46"/>
     </row>
     <row r="3" spans="1:37" s="17" customFormat="1">
       <c r="B3" s="46"/>
       <c r="Y3" s="15"/>
       <c r="AK3" s="15" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="59"/>
-      <c r="B4" s="61">
+      <c r="A4" s="62"/>
+      <c r="B4" s="64">
         <v>2024</v>
       </c>
-      <c r="C4" s="62"/>
-[...10 lines deleted...]
-      <c r="N4" s="61">
+      <c r="C4" s="65"/>
+      <c r="D4" s="65"/>
+      <c r="E4" s="65"/>
+      <c r="F4" s="65"/>
+      <c r="G4" s="65"/>
+      <c r="H4" s="65"/>
+      <c r="I4" s="65"/>
+      <c r="J4" s="65"/>
+      <c r="K4" s="65"/>
+      <c r="L4" s="65"/>
+      <c r="M4" s="65"/>
+      <c r="N4" s="64">
         <v>2025</v>
       </c>
-      <c r="O4" s="62"/>
-[...10 lines deleted...]
-      <c r="Z4" s="61">
+      <c r="O4" s="65"/>
+      <c r="P4" s="65"/>
+      <c r="Q4" s="65"/>
+      <c r="R4" s="65"/>
+      <c r="S4" s="65"/>
+      <c r="T4" s="65"/>
+      <c r="U4" s="65"/>
+      <c r="V4" s="65"/>
+      <c r="W4" s="65"/>
+      <c r="X4" s="65"/>
+      <c r="Y4" s="65"/>
+      <c r="Z4" s="64">
         <v>2026</v>
       </c>
-      <c r="AA4" s="62"/>
-[...9 lines deleted...]
-      <c r="AK4" s="62"/>
+      <c r="AA4" s="65"/>
+      <c r="AB4" s="65"/>
+      <c r="AC4" s="65"/>
+      <c r="AD4" s="65"/>
+      <c r="AE4" s="65"/>
+      <c r="AF4" s="65"/>
+      <c r="AG4" s="65"/>
+      <c r="AH4" s="65"/>
+      <c r="AI4" s="65"/>
+      <c r="AJ4" s="65"/>
+      <c r="AK4" s="65"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="60"/>
+      <c r="A5" s="63"/>
       <c r="B5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="11" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="11" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="11" t="s">
@@ -1115,77 +1116,77 @@
         <v>5</v>
       </c>
       <c r="AE5" s="11" t="s">
         <v>6</v>
       </c>
       <c r="AF5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="AG5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="AH5" s="11" t="s">
         <v>9</v>
       </c>
       <c r="AI5" s="11" t="s">
         <v>10</v>
       </c>
       <c r="AJ5" s="11" t="s">
         <v>11</v>
       </c>
       <c r="AK5" s="11" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="64" t="s">
+      <c r="A6" s="59" t="s">
         <v>14</v>
       </c>
-      <c r="B6" s="64"/>
-[...22 lines deleted...]
-      <c r="Y6" s="64"/>
+      <c r="B6" s="59"/>
+      <c r="C6" s="59"/>
+      <c r="D6" s="59"/>
+      <c r="E6" s="59"/>
+      <c r="F6" s="59"/>
+      <c r="G6" s="59"/>
+      <c r="H6" s="59"/>
+      <c r="I6" s="59"/>
+      <c r="J6" s="59"/>
+      <c r="K6" s="59"/>
+      <c r="L6" s="59"/>
+      <c r="M6" s="59"/>
+      <c r="N6" s="59"/>
+      <c r="O6" s="59"/>
+      <c r="P6" s="59"/>
+      <c r="Q6" s="59"/>
+      <c r="R6" s="59"/>
+      <c r="S6" s="59"/>
+      <c r="T6" s="59"/>
+      <c r="U6" s="59"/>
+      <c r="V6" s="59"/>
+      <c r="W6" s="59"/>
+      <c r="X6" s="59"/>
+      <c r="Y6" s="59"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="23" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="5">
         <v>621</v>
       </c>
       <c r="C7" s="5">
         <v>479</v>
       </c>
       <c r="D7" s="5">
         <v>473</v>
       </c>
       <c r="E7" s="5">
         <v>508</v>
       </c>
       <c r="F7" s="5">
         <v>513</v>
       </c>
       <c r="G7" s="26">
         <v>485</v>
       </c>
       <c r="H7" s="5">
         <v>488</v>
@@ -1237,51 +1238,53 @@
       </c>
       <c r="X7" s="36">
         <v>495</v>
       </c>
       <c r="Y7" s="36">
         <v>534</v>
       </c>
       <c r="Z7" s="50">
         <v>514</v>
       </c>
       <c r="AA7" s="50">
         <v>395</v>
       </c>
       <c r="AB7" s="50">
         <v>549</v>
       </c>
       <c r="AC7" s="50">
         <v>542</v>
       </c>
       <c r="AD7" s="5">
         <v>456</v>
       </c>
       <c r="AE7" s="56">
         <v>487</v>
       </c>
-      <c r="AF7" s="47"/>
+      <c r="AF7" s="7">
+        <v>530</v>
+      </c>
       <c r="AG7" s="47"/>
       <c r="AH7" s="47"/>
       <c r="AI7" s="47"/>
       <c r="AJ7" s="47"/>
       <c r="AK7" s="47"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="5">
         <v>247</v>
       </c>
       <c r="C8" s="5">
         <v>205</v>
       </c>
       <c r="D8" s="5">
         <v>204</v>
       </c>
       <c r="E8" s="5">
         <v>211</v>
       </c>
       <c r="F8" s="5">
         <v>213</v>
       </c>
@@ -1338,51 +1341,53 @@
       </c>
       <c r="X8" s="36">
         <v>221</v>
       </c>
       <c r="Y8" s="36">
         <v>212</v>
       </c>
       <c r="Z8" s="50">
         <v>222</v>
       </c>
       <c r="AA8" s="50">
         <v>160</v>
       </c>
       <c r="AB8" s="50">
         <v>188</v>
       </c>
       <c r="AC8" s="50">
         <v>254</v>
       </c>
       <c r="AD8" s="5">
         <v>187</v>
       </c>
       <c r="AE8" s="56">
         <v>199</v>
       </c>
-      <c r="AF8" s="47"/>
+      <c r="AF8" s="7">
+        <v>212</v>
+      </c>
       <c r="AG8" s="47"/>
       <c r="AH8" s="47"/>
       <c r="AI8" s="47"/>
       <c r="AJ8" s="47"/>
       <c r="AK8" s="47"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="5">
         <v>38</v>
       </c>
       <c r="C9" s="5">
         <v>31</v>
       </c>
       <c r="D9" s="5">
         <v>33</v>
       </c>
       <c r="E9" s="5">
         <v>32</v>
       </c>
       <c r="F9" s="5">
         <v>39</v>
       </c>
@@ -1439,51 +1444,53 @@
       </c>
       <c r="X9" s="36">
         <v>25</v>
       </c>
       <c r="Y9" s="36">
         <v>34</v>
       </c>
       <c r="Z9" s="50">
         <v>34</v>
       </c>
       <c r="AA9" s="50">
         <v>35</v>
       </c>
       <c r="AB9" s="50">
         <v>39</v>
       </c>
       <c r="AC9" s="50">
         <v>38</v>
       </c>
       <c r="AD9" s="5">
         <v>21</v>
       </c>
       <c r="AE9" s="56">
         <v>32</v>
       </c>
-      <c r="AF9" s="47"/>
+      <c r="AF9" s="7">
+        <v>26</v>
+      </c>
       <c r="AG9" s="47"/>
       <c r="AH9" s="47"/>
       <c r="AI9" s="47"/>
       <c r="AJ9" s="47"/>
       <c r="AK9" s="47"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="5">
         <v>15</v>
       </c>
       <c r="C10" s="5">
         <v>7</v>
       </c>
       <c r="D10" s="5">
         <v>8</v>
       </c>
       <c r="E10" s="5">
         <v>13</v>
       </c>
       <c r="F10" s="5">
         <v>10</v>
       </c>
@@ -1540,51 +1547,53 @@
       </c>
       <c r="X10" s="36">
         <v>10</v>
       </c>
       <c r="Y10" s="36">
         <v>8</v>
       </c>
       <c r="Z10" s="50">
         <v>10</v>
       </c>
       <c r="AA10" s="50">
         <v>14</v>
       </c>
       <c r="AB10" s="50">
         <v>7</v>
       </c>
       <c r="AC10" s="50">
         <v>8</v>
       </c>
       <c r="AD10" s="5">
         <v>12</v>
       </c>
       <c r="AE10" s="56">
         <v>9</v>
       </c>
-      <c r="AF10" s="47"/>
+      <c r="AF10" s="7">
+        <v>9</v>
+      </c>
       <c r="AG10" s="47"/>
       <c r="AH10" s="47"/>
       <c r="AI10" s="47"/>
       <c r="AJ10" s="47"/>
       <c r="AK10" s="47"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="5">
         <v>42</v>
       </c>
       <c r="C11" s="5">
         <v>23</v>
       </c>
       <c r="D11" s="5">
         <v>21</v>
       </c>
       <c r="E11" s="5">
         <v>36</v>
       </c>
       <c r="F11" s="5">
         <v>24</v>
       </c>
@@ -1641,51 +1650,53 @@
       </c>
       <c r="X11" s="36">
         <v>24</v>
       </c>
       <c r="Y11" s="36">
         <v>29</v>
       </c>
       <c r="Z11" s="50">
         <v>26</v>
       </c>
       <c r="AA11" s="50">
         <v>13</v>
       </c>
       <c r="AB11" s="50">
         <v>36</v>
       </c>
       <c r="AC11" s="50">
         <v>32</v>
       </c>
       <c r="AD11" s="5">
         <v>22</v>
       </c>
       <c r="AE11" s="56">
         <v>31</v>
       </c>
-      <c r="AF11" s="47"/>
+      <c r="AF11" s="7">
+        <v>24</v>
+      </c>
       <c r="AG11" s="47"/>
       <c r="AH11" s="47"/>
       <c r="AI11" s="47"/>
       <c r="AJ11" s="47"/>
       <c r="AK11" s="47"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="5">
         <v>32</v>
       </c>
       <c r="C12" s="5">
         <v>11</v>
       </c>
       <c r="D12" s="5">
         <v>19</v>
       </c>
       <c r="E12" s="5">
         <v>23</v>
       </c>
       <c r="F12" s="5">
         <v>18</v>
       </c>
@@ -1742,51 +1753,53 @@
       </c>
       <c r="X12" s="36">
         <v>17</v>
       </c>
       <c r="Y12" s="36">
         <v>16</v>
       </c>
       <c r="Z12" s="50">
         <v>23</v>
       </c>
       <c r="AA12" s="50">
         <v>9</v>
       </c>
       <c r="AB12" s="50">
         <v>28</v>
       </c>
       <c r="AC12" s="50">
         <v>22</v>
       </c>
       <c r="AD12" s="5">
         <v>15</v>
       </c>
       <c r="AE12" s="56">
         <v>15</v>
       </c>
-      <c r="AF12" s="47"/>
+      <c r="AF12" s="7">
+        <v>31</v>
+      </c>
       <c r="AG12" s="47"/>
       <c r="AH12" s="47"/>
       <c r="AI12" s="47"/>
       <c r="AJ12" s="47"/>
       <c r="AK12" s="47"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="5">
         <v>27</v>
       </c>
       <c r="C13" s="5">
         <v>18</v>
       </c>
       <c r="D13" s="5">
         <v>22</v>
       </c>
       <c r="E13" s="5">
         <v>18</v>
       </c>
       <c r="F13" s="5">
         <v>19</v>
       </c>
@@ -1843,51 +1856,53 @@
       </c>
       <c r="X13" s="36">
         <v>19</v>
       </c>
       <c r="Y13" s="36">
         <v>20</v>
       </c>
       <c r="Z13" s="50">
         <v>15</v>
       </c>
       <c r="AA13" s="50">
         <v>13</v>
       </c>
       <c r="AB13" s="50">
         <v>18</v>
       </c>
       <c r="AC13" s="50">
         <v>15</v>
       </c>
       <c r="AD13" s="5">
         <v>13</v>
       </c>
       <c r="AE13" s="56">
         <v>21</v>
       </c>
-      <c r="AF13" s="47"/>
+      <c r="AF13" s="7">
+        <v>23</v>
+      </c>
       <c r="AG13" s="47"/>
       <c r="AH13" s="47"/>
       <c r="AI13" s="47"/>
       <c r="AJ13" s="47"/>
       <c r="AK13" s="47"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="5">
         <v>54</v>
       </c>
       <c r="C14" s="5">
         <v>43</v>
       </c>
       <c r="D14" s="5">
         <v>36</v>
       </c>
       <c r="E14" s="5">
         <v>32</v>
       </c>
       <c r="F14" s="5">
         <v>42</v>
       </c>
@@ -1944,51 +1959,53 @@
       </c>
       <c r="X14" s="36">
         <v>42</v>
       </c>
       <c r="Y14" s="36">
         <v>39</v>
       </c>
       <c r="Z14" s="50">
         <v>42</v>
       </c>
       <c r="AA14" s="50">
         <v>40</v>
       </c>
       <c r="AB14" s="50">
         <v>62</v>
       </c>
       <c r="AC14" s="50">
         <v>41</v>
       </c>
       <c r="AD14" s="5">
         <v>52</v>
       </c>
       <c r="AE14" s="56">
         <v>34</v>
       </c>
-      <c r="AF14" s="47"/>
+      <c r="AF14" s="7">
+        <v>43</v>
+      </c>
       <c r="AG14" s="47"/>
       <c r="AH14" s="47"/>
       <c r="AI14" s="47"/>
       <c r="AJ14" s="47"/>
       <c r="AK14" s="47"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="5">
         <v>12</v>
       </c>
       <c r="C15" s="5">
         <v>19</v>
       </c>
       <c r="D15" s="5">
         <v>14</v>
       </c>
       <c r="E15" s="5">
         <v>18</v>
       </c>
       <c r="F15" s="5">
         <v>12</v>
       </c>
@@ -2045,51 +2062,53 @@
       </c>
       <c r="X15" s="36">
         <v>9</v>
       </c>
       <c r="Y15" s="36">
         <v>21</v>
       </c>
       <c r="Z15" s="50">
         <v>17</v>
       </c>
       <c r="AA15" s="50">
         <v>15</v>
       </c>
       <c r="AB15" s="50">
         <v>18</v>
       </c>
       <c r="AC15" s="50">
         <v>18</v>
       </c>
       <c r="AD15" s="5">
         <v>16</v>
       </c>
       <c r="AE15" s="56">
         <v>20</v>
       </c>
-      <c r="AF15" s="47"/>
+      <c r="AF15" s="7">
+        <v>18</v>
+      </c>
       <c r="AG15" s="47"/>
       <c r="AH15" s="47"/>
       <c r="AI15" s="47"/>
       <c r="AJ15" s="47"/>
       <c r="AK15" s="47"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="5">
         <v>31</v>
       </c>
       <c r="C16" s="5">
         <v>23</v>
       </c>
       <c r="D16" s="5">
         <v>11</v>
       </c>
       <c r="E16" s="5">
         <v>21</v>
       </c>
       <c r="F16" s="5">
         <v>28</v>
       </c>
@@ -2146,51 +2165,53 @@
       </c>
       <c r="X16" s="36">
         <v>11</v>
       </c>
       <c r="Y16" s="36">
         <v>27</v>
       </c>
       <c r="Z16" s="50">
         <v>15</v>
       </c>
       <c r="AA16" s="50">
         <v>15</v>
       </c>
       <c r="AB16" s="50">
         <v>21</v>
       </c>
       <c r="AC16" s="50">
         <v>12</v>
       </c>
       <c r="AD16" s="5">
         <v>14</v>
       </c>
       <c r="AE16" s="56">
         <v>21</v>
       </c>
-      <c r="AF16" s="47"/>
+      <c r="AF16" s="7">
+        <v>20</v>
+      </c>
       <c r="AG16" s="47"/>
       <c r="AH16" s="47"/>
       <c r="AI16" s="47"/>
       <c r="AJ16" s="47"/>
       <c r="AK16" s="47"/>
     </row>
     <row r="17" spans="1:37">
       <c r="A17" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="5">
         <v>19</v>
       </c>
       <c r="C17" s="5">
         <v>22</v>
       </c>
       <c r="D17" s="5">
         <v>24</v>
       </c>
       <c r="E17" s="5">
         <v>19</v>
       </c>
       <c r="F17" s="5">
         <v>26</v>
       </c>
@@ -2247,51 +2268,53 @@
       </c>
       <c r="X17" s="36">
         <v>24</v>
       </c>
       <c r="Y17" s="36">
         <v>25</v>
       </c>
       <c r="Z17" s="50">
         <v>25</v>
       </c>
       <c r="AA17" s="50">
         <v>22</v>
       </c>
       <c r="AB17" s="50">
         <v>26</v>
       </c>
       <c r="AC17" s="50">
         <v>22</v>
       </c>
       <c r="AD17" s="5">
         <v>29</v>
       </c>
       <c r="AE17" s="56">
         <v>17</v>
       </c>
-      <c r="AF17" s="47"/>
+      <c r="AF17" s="7">
+        <v>25</v>
+      </c>
       <c r="AG17" s="47"/>
       <c r="AH17" s="47"/>
       <c r="AI17" s="47"/>
       <c r="AJ17" s="47"/>
       <c r="AK17" s="47"/>
     </row>
     <row r="18" spans="1:37">
       <c r="A18" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="5">
         <v>43</v>
       </c>
       <c r="C18" s="5">
         <v>36</v>
       </c>
       <c r="D18" s="5">
         <v>36</v>
       </c>
       <c r="E18" s="5">
         <v>35</v>
       </c>
       <c r="F18" s="5">
         <v>33</v>
       </c>
@@ -2348,51 +2371,53 @@
       </c>
       <c r="X18" s="36">
         <v>37</v>
       </c>
       <c r="Y18" s="36">
         <v>39</v>
       </c>
       <c r="Z18" s="50">
         <v>38</v>
       </c>
       <c r="AA18" s="50">
         <v>25</v>
       </c>
       <c r="AB18" s="50">
         <v>44</v>
       </c>
       <c r="AC18" s="50">
         <v>25</v>
       </c>
       <c r="AD18" s="5">
         <v>36</v>
       </c>
       <c r="AE18" s="56">
         <v>37</v>
       </c>
-      <c r="AF18" s="47"/>
+      <c r="AF18" s="7">
+        <v>46</v>
+      </c>
       <c r="AG18" s="47"/>
       <c r="AH18" s="47"/>
       <c r="AI18" s="47"/>
       <c r="AJ18" s="47"/>
       <c r="AK18" s="47"/>
     </row>
     <row r="19" spans="1:37">
       <c r="A19" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="5">
         <v>18</v>
       </c>
       <c r="C19" s="5">
         <v>8</v>
       </c>
       <c r="D19" s="5">
         <v>9</v>
       </c>
       <c r="E19" s="5">
         <v>7</v>
       </c>
       <c r="F19" s="5">
         <v>11</v>
       </c>
@@ -2449,51 +2474,53 @@
       </c>
       <c r="X19" s="36">
         <v>12</v>
       </c>
       <c r="Y19" s="36">
         <v>13</v>
       </c>
       <c r="Z19" s="50">
         <v>8</v>
       </c>
       <c r="AA19" s="50">
         <v>10</v>
       </c>
       <c r="AB19" s="50">
         <v>11</v>
       </c>
       <c r="AC19" s="50">
         <v>10</v>
       </c>
       <c r="AD19" s="5">
         <v>7</v>
       </c>
       <c r="AE19" s="56">
         <v>8</v>
       </c>
-      <c r="AF19" s="47"/>
+      <c r="AF19" s="7">
+        <v>11</v>
+      </c>
       <c r="AG19" s="47"/>
       <c r="AH19" s="47"/>
       <c r="AI19" s="47"/>
       <c r="AJ19" s="47"/>
       <c r="AK19" s="47"/>
     </row>
     <row r="20" spans="1:37">
       <c r="A20" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="5">
         <v>7</v>
       </c>
       <c r="C20" s="5">
         <v>4</v>
       </c>
       <c r="D20" s="5">
         <v>12</v>
       </c>
       <c r="E20" s="5">
         <v>10</v>
       </c>
       <c r="F20" s="5">
         <v>6</v>
       </c>
@@ -2550,51 +2577,53 @@
       </c>
       <c r="X20" s="36">
         <v>6</v>
       </c>
       <c r="Y20" s="36">
         <v>7</v>
       </c>
       <c r="Z20" s="50">
         <v>6</v>
       </c>
       <c r="AA20" s="50">
         <v>8</v>
       </c>
       <c r="AB20" s="50">
         <v>9</v>
       </c>
       <c r="AC20" s="50">
         <v>8</v>
       </c>
       <c r="AD20" s="5">
         <v>10</v>
       </c>
       <c r="AE20" s="56">
         <v>7</v>
       </c>
-      <c r="AF20" s="47"/>
+      <c r="AF20" s="7">
+        <v>7</v>
+      </c>
       <c r="AG20" s="47"/>
       <c r="AH20" s="47"/>
       <c r="AI20" s="47"/>
       <c r="AJ20" s="47"/>
       <c r="AK20" s="47"/>
     </row>
     <row r="21" spans="1:37">
       <c r="A21" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="5">
         <v>36</v>
       </c>
       <c r="C21" s="5">
         <v>29</v>
       </c>
       <c r="D21" s="5">
         <v>24</v>
       </c>
       <c r="E21" s="5">
         <v>33</v>
       </c>
       <c r="F21" s="5">
         <v>32</v>
       </c>
@@ -2651,91 +2680,93 @@
       </c>
       <c r="X21" s="36">
         <v>38</v>
       </c>
       <c r="Y21" s="36">
         <v>44</v>
       </c>
       <c r="Z21" s="50">
         <v>33</v>
       </c>
       <c r="AA21" s="50">
         <v>16</v>
       </c>
       <c r="AB21" s="50">
         <v>42</v>
       </c>
       <c r="AC21" s="50">
         <v>37</v>
       </c>
       <c r="AD21" s="5">
         <v>22</v>
       </c>
       <c r="AE21" s="56">
         <v>36</v>
       </c>
-      <c r="AF21" s="47"/>
+      <c r="AF21" s="7">
+        <v>35</v>
+      </c>
       <c r="AG21" s="47"/>
       <c r="AH21" s="47"/>
       <c r="AI21" s="47"/>
       <c r="AJ21" s="47"/>
       <c r="AK21" s="47"/>
     </row>
     <row r="22" spans="1:37">
-      <c r="A22" s="65" t="s">
+      <c r="A22" s="60" t="s">
         <v>15</v>
       </c>
-      <c r="B22" s="65"/>
-[...22 lines deleted...]
-      <c r="Y22" s="65"/>
+      <c r="B22" s="60"/>
+      <c r="C22" s="60"/>
+      <c r="D22" s="60"/>
+      <c r="E22" s="60"/>
+      <c r="F22" s="60"/>
+      <c r="G22" s="60"/>
+      <c r="H22" s="60"/>
+      <c r="I22" s="60"/>
+      <c r="J22" s="60"/>
+      <c r="K22" s="60"/>
+      <c r="L22" s="60"/>
+      <c r="M22" s="60"/>
+      <c r="N22" s="60"/>
+      <c r="O22" s="60"/>
+      <c r="P22" s="60"/>
+      <c r="Q22" s="60"/>
+      <c r="R22" s="60"/>
+      <c r="S22" s="60"/>
+      <c r="T22" s="60"/>
+      <c r="U22" s="60"/>
+      <c r="V22" s="60"/>
+      <c r="W22" s="60"/>
+      <c r="X22" s="60"/>
+      <c r="Y22" s="60"/>
       <c r="Z22" s="47"/>
       <c r="AA22" s="47"/>
       <c r="AB22" s="47"/>
       <c r="AC22" s="50"/>
       <c r="AE22" s="47"/>
-      <c r="AF22" s="47"/>
+      <c r="AF22" s="7"/>
       <c r="AG22" s="47"/>
       <c r="AH22" s="47"/>
       <c r="AI22" s="47"/>
       <c r="AJ22" s="47"/>
       <c r="AK22" s="47"/>
     </row>
     <row r="23" spans="1:37">
       <c r="A23" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="5">
         <v>295</v>
       </c>
       <c r="C23" s="5">
         <v>248</v>
       </c>
       <c r="D23" s="5">
         <v>228</v>
       </c>
       <c r="E23" s="5">
         <v>223</v>
       </c>
       <c r="F23" s="5">
         <v>249</v>
       </c>
@@ -2792,51 +2823,53 @@
       </c>
       <c r="X23" s="36">
         <v>247</v>
       </c>
       <c r="Y23" s="36">
         <v>261</v>
       </c>
       <c r="Z23" s="50">
         <v>250</v>
       </c>
       <c r="AA23" s="50">
         <v>190</v>
       </c>
       <c r="AB23" s="50">
         <v>232</v>
       </c>
       <c r="AC23" s="50">
         <v>281</v>
       </c>
       <c r="AD23" s="5">
         <v>214</v>
       </c>
       <c r="AE23" s="56">
         <v>248</v>
       </c>
-      <c r="AF23" s="47"/>
+      <c r="AF23" s="7">
+        <v>261</v>
+      </c>
       <c r="AG23" s="47"/>
       <c r="AH23" s="47"/>
       <c r="AI23" s="47"/>
       <c r="AJ23" s="47"/>
       <c r="AK23" s="47"/>
     </row>
     <row r="24" spans="1:37">
       <c r="A24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="5">
         <v>247</v>
       </c>
       <c r="C24" s="5">
         <v>205</v>
       </c>
       <c r="D24" s="5">
         <v>204</v>
       </c>
       <c r="E24" s="5">
         <v>189</v>
       </c>
       <c r="F24" s="5">
         <v>213</v>
       </c>
@@ -2893,51 +2926,53 @@
       </c>
       <c r="X24" s="36">
         <v>221</v>
       </c>
       <c r="Y24" s="36">
         <v>212</v>
       </c>
       <c r="Z24" s="50">
         <v>222</v>
       </c>
       <c r="AA24" s="50">
         <v>160</v>
       </c>
       <c r="AB24" s="50">
         <v>188</v>
       </c>
       <c r="AC24" s="50">
         <v>254</v>
       </c>
       <c r="AD24" s="5">
         <v>187</v>
       </c>
       <c r="AE24" s="56">
         <v>199</v>
       </c>
-      <c r="AF24" s="47"/>
+      <c r="AF24" s="7">
+        <v>212</v>
+      </c>
       <c r="AG24" s="47"/>
       <c r="AH24" s="47"/>
       <c r="AI24" s="47"/>
       <c r="AJ24" s="47"/>
       <c r="AK24" s="47"/>
     </row>
     <row r="25" spans="1:37">
       <c r="A25" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="5">
         <v>15</v>
       </c>
       <c r="C25" s="5">
         <v>6</v>
       </c>
       <c r="D25" s="5">
         <v>5</v>
       </c>
       <c r="E25" s="5">
         <v>17</v>
       </c>
       <c r="F25" s="5">
         <v>9</v>
       </c>
@@ -2994,51 +3029,53 @@
       </c>
       <c r="X25" s="36">
         <v>5</v>
       </c>
       <c r="Y25" s="36">
         <v>9</v>
       </c>
       <c r="Z25" s="50">
         <v>3</v>
       </c>
       <c r="AA25" s="50">
         <v>5</v>
       </c>
       <c r="AB25" s="50">
         <v>11</v>
       </c>
       <c r="AC25" s="50">
         <v>8</v>
       </c>
       <c r="AD25" s="5">
         <v>3</v>
       </c>
       <c r="AE25" s="56">
         <v>13</v>
       </c>
-      <c r="AF25" s="47"/>
+      <c r="AF25" s="7">
+        <v>9</v>
+      </c>
       <c r="AG25" s="47"/>
       <c r="AH25" s="47"/>
       <c r="AI25" s="47"/>
       <c r="AJ25" s="47"/>
       <c r="AK25" s="47"/>
     </row>
     <row r="26" spans="1:37">
       <c r="A26" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="5">
         <v>7</v>
       </c>
       <c r="C26" s="5">
         <v>8</v>
       </c>
       <c r="D26" s="5">
         <v>7</v>
       </c>
       <c r="E26" s="5">
         <v>3</v>
       </c>
       <c r="F26" s="5">
         <v>2</v>
       </c>
@@ -3095,51 +3132,53 @@
       </c>
       <c r="X26" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y26" s="36">
         <v>10</v>
       </c>
       <c r="Z26" s="50">
         <v>5</v>
       </c>
       <c r="AA26" s="50">
         <v>6</v>
       </c>
       <c r="AB26" s="50">
         <v>8</v>
       </c>
       <c r="AC26" s="50">
         <v>4</v>
       </c>
       <c r="AD26" s="5">
         <v>7</v>
       </c>
       <c r="AE26" s="56">
         <v>7</v>
       </c>
-      <c r="AF26" s="47"/>
+      <c r="AF26" s="7">
+        <v>9</v>
+      </c>
       <c r="AG26" s="47"/>
       <c r="AH26" s="47"/>
       <c r="AI26" s="47"/>
       <c r="AJ26" s="47"/>
       <c r="AK26" s="47"/>
     </row>
     <row r="27" spans="1:37">
       <c r="A27" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="5">
         <v>12</v>
       </c>
       <c r="C27" s="5">
         <v>14</v>
       </c>
       <c r="D27" s="5">
         <v>3</v>
       </c>
       <c r="E27" s="5">
         <v>5</v>
       </c>
       <c r="F27" s="5">
         <v>11</v>
       </c>
@@ -3196,51 +3235,53 @@
       </c>
       <c r="X27" s="36">
         <v>7</v>
       </c>
       <c r="Y27" s="36">
         <v>10</v>
       </c>
       <c r="Z27" s="50">
         <v>4</v>
       </c>
       <c r="AA27" s="50">
         <v>7</v>
       </c>
       <c r="AB27" s="50">
         <v>7</v>
       </c>
       <c r="AC27" s="50">
         <v>4</v>
       </c>
       <c r="AD27" s="5">
         <v>7</v>
       </c>
       <c r="AE27" s="56">
         <v>14</v>
       </c>
-      <c r="AF27" s="47"/>
+      <c r="AF27" s="7">
+        <v>14</v>
+      </c>
       <c r="AG27" s="47"/>
       <c r="AH27" s="47"/>
       <c r="AI27" s="47"/>
       <c r="AJ27" s="47"/>
       <c r="AK27" s="47"/>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B28" s="5">
         <v>14</v>
       </c>
       <c r="C28" s="5">
         <v>15</v>
       </c>
       <c r="D28" s="5">
         <v>9</v>
       </c>
       <c r="E28" s="5">
         <v>9</v>
       </c>
       <c r="F28" s="5">
         <v>14</v>
       </c>
@@ -3297,91 +3338,93 @@
       </c>
       <c r="X28" s="36">
         <v>14</v>
       </c>
       <c r="Y28" s="36">
         <v>20</v>
       </c>
       <c r="Z28" s="50">
         <v>16</v>
       </c>
       <c r="AA28" s="50">
         <v>12</v>
       </c>
       <c r="AB28" s="50">
         <v>18</v>
       </c>
       <c r="AC28" s="50">
         <v>11</v>
       </c>
       <c r="AD28" s="5">
         <v>10</v>
       </c>
       <c r="AE28" s="56">
         <v>15</v>
       </c>
-      <c r="AF28" s="47"/>
+      <c r="AF28" s="7">
+        <v>17</v>
+      </c>
       <c r="AG28" s="47"/>
       <c r="AH28" s="47"/>
       <c r="AI28" s="47"/>
       <c r="AJ28" s="47"/>
       <c r="AK28" s="47"/>
     </row>
     <row r="29" spans="1:37">
-      <c r="A29" s="58" t="s">
+      <c r="A29" s="61" t="s">
         <v>16</v>
       </c>
-      <c r="B29" s="58"/>
-[...22 lines deleted...]
-      <c r="Y29" s="58"/>
+      <c r="B29" s="61"/>
+      <c r="C29" s="61"/>
+      <c r="D29" s="61"/>
+      <c r="E29" s="61"/>
+      <c r="F29" s="61"/>
+      <c r="G29" s="61"/>
+      <c r="H29" s="61"/>
+      <c r="I29" s="61"/>
+      <c r="J29" s="61"/>
+      <c r="K29" s="61"/>
+      <c r="L29" s="61"/>
+      <c r="M29" s="61"/>
+      <c r="N29" s="61"/>
+      <c r="O29" s="61"/>
+      <c r="P29" s="61"/>
+      <c r="Q29" s="61"/>
+      <c r="R29" s="61"/>
+      <c r="S29" s="61"/>
+      <c r="T29" s="61"/>
+      <c r="U29" s="61"/>
+      <c r="V29" s="61"/>
+      <c r="W29" s="61"/>
+      <c r="X29" s="61"/>
+      <c r="Y29" s="61"/>
       <c r="Z29" s="47"/>
       <c r="AA29" s="47"/>
       <c r="AB29" s="47"/>
       <c r="AC29" s="50"/>
       <c r="AE29" s="47"/>
-      <c r="AF29" s="47"/>
+      <c r="AF29" s="7"/>
       <c r="AG29" s="47"/>
       <c r="AH29" s="47"/>
       <c r="AI29" s="47"/>
       <c r="AJ29" s="47"/>
       <c r="AK29" s="47"/>
     </row>
     <row r="30" spans="1:37">
       <c r="A30" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="5">
         <v>326</v>
       </c>
       <c r="C30" s="5">
         <v>231</v>
       </c>
       <c r="D30" s="5">
         <v>245</v>
       </c>
       <c r="E30" s="5">
         <v>265</v>
       </c>
       <c r="F30" s="5">
         <v>264</v>
       </c>
@@ -3438,51 +3481,53 @@
       </c>
       <c r="X30" s="36">
         <v>248</v>
       </c>
       <c r="Y30" s="36">
         <v>273</v>
       </c>
       <c r="Z30" s="50">
         <v>264</v>
       </c>
       <c r="AA30" s="50">
         <v>205</v>
       </c>
       <c r="AB30" s="50">
         <v>317</v>
       </c>
       <c r="AC30" s="50">
         <v>261</v>
       </c>
       <c r="AD30" s="5">
         <v>242</v>
       </c>
       <c r="AE30" s="56">
         <v>239</v>
       </c>
-      <c r="AF30" s="47"/>
+      <c r="AF30" s="7">
+        <v>269</v>
+      </c>
       <c r="AG30" s="47"/>
       <c r="AH30" s="47"/>
       <c r="AI30" s="47"/>
       <c r="AJ30" s="47"/>
       <c r="AK30" s="47"/>
     </row>
     <row r="31" spans="1:37">
       <c r="A31" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B31" s="5">
         <v>38</v>
       </c>
       <c r="C31" s="5">
         <v>31</v>
       </c>
       <c r="D31" s="5">
         <v>33</v>
       </c>
       <c r="E31" s="5">
         <v>32</v>
       </c>
       <c r="F31" s="5">
         <v>39</v>
       </c>
@@ -3539,51 +3584,53 @@
       </c>
       <c r="X31" s="36">
         <v>25</v>
       </c>
       <c r="Y31" s="36">
         <v>34</v>
       </c>
       <c r="Z31" s="50">
         <v>34</v>
       </c>
       <c r="AA31" s="50">
         <v>35</v>
       </c>
       <c r="AB31" s="50">
         <v>39</v>
       </c>
       <c r="AC31" s="50">
         <v>38</v>
       </c>
       <c r="AD31" s="5">
         <v>21</v>
       </c>
       <c r="AE31" s="56">
         <v>32</v>
       </c>
-      <c r="AF31" s="47"/>
+      <c r="AF31" s="7">
+        <v>26</v>
+      </c>
       <c r="AG31" s="47"/>
       <c r="AH31" s="47"/>
       <c r="AI31" s="47"/>
       <c r="AJ31" s="47"/>
       <c r="AK31" s="47"/>
     </row>
     <row r="32" spans="1:37">
       <c r="A32" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="5">
         <v>15</v>
       </c>
       <c r="C32" s="5">
         <v>7</v>
       </c>
       <c r="D32" s="5">
         <v>8</v>
       </c>
       <c r="E32" s="5">
         <v>13</v>
       </c>
       <c r="F32" s="5">
         <v>10</v>
       </c>
@@ -3640,51 +3687,53 @@
       </c>
       <c r="X32" s="36">
         <v>10</v>
       </c>
       <c r="Y32" s="36">
         <v>8</v>
       </c>
       <c r="Z32" s="50">
         <v>10</v>
       </c>
       <c r="AA32" s="50">
         <v>14</v>
       </c>
       <c r="AB32" s="50">
         <v>7</v>
       </c>
       <c r="AC32" s="50">
         <v>8</v>
       </c>
       <c r="AD32" s="5">
         <v>12</v>
       </c>
       <c r="AE32" s="56">
         <v>9</v>
       </c>
-      <c r="AF32" s="47"/>
+      <c r="AF32" s="7">
+        <v>9</v>
+      </c>
       <c r="AG32" s="47"/>
       <c r="AH32" s="47"/>
       <c r="AI32" s="47"/>
       <c r="AJ32" s="47"/>
       <c r="AK32" s="47"/>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="5">
         <v>27</v>
       </c>
       <c r="C33" s="5">
         <v>17</v>
       </c>
       <c r="D33" s="5">
         <v>16</v>
       </c>
       <c r="E33" s="5">
         <v>23</v>
       </c>
       <c r="F33" s="5">
         <v>15</v>
       </c>
@@ -3741,51 +3790,53 @@
       </c>
       <c r="X33" s="36">
         <v>19</v>
       </c>
       <c r="Y33" s="36">
         <v>20</v>
       </c>
       <c r="Z33" s="50">
         <v>23</v>
       </c>
       <c r="AA33" s="50">
         <v>8</v>
       </c>
       <c r="AB33" s="50">
         <v>25</v>
       </c>
       <c r="AC33" s="50">
         <v>24</v>
       </c>
       <c r="AD33" s="5">
         <v>19</v>
       </c>
       <c r="AE33" s="56">
         <v>18</v>
       </c>
-      <c r="AF33" s="47"/>
+      <c r="AF33" s="7">
+        <v>15</v>
+      </c>
       <c r="AG33" s="47"/>
       <c r="AH33" s="47"/>
       <c r="AI33" s="47"/>
       <c r="AJ33" s="47"/>
       <c r="AK33" s="47"/>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="5">
         <v>32</v>
       </c>
       <c r="C34" s="5">
         <v>11</v>
       </c>
       <c r="D34" s="5">
         <v>19</v>
       </c>
       <c r="E34" s="5">
         <v>23</v>
       </c>
       <c r="F34" s="5">
         <v>18</v>
       </c>
@@ -3842,51 +3893,53 @@
       </c>
       <c r="X34" s="36">
         <v>17</v>
       </c>
       <c r="Y34" s="36">
         <v>16</v>
       </c>
       <c r="Z34" s="50">
         <v>23</v>
       </c>
       <c r="AA34" s="50">
         <v>9</v>
       </c>
       <c r="AB34" s="50">
         <v>28</v>
       </c>
       <c r="AC34" s="50">
         <v>22</v>
       </c>
       <c r="AD34" s="5">
         <v>15</v>
       </c>
       <c r="AE34" s="56">
         <v>15</v>
       </c>
-      <c r="AF34" s="47"/>
+      <c r="AF34" s="7">
+        <v>31</v>
+      </c>
       <c r="AG34" s="47"/>
       <c r="AH34" s="47"/>
       <c r="AI34" s="47"/>
       <c r="AJ34" s="47"/>
       <c r="AK34" s="47"/>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B35" s="5">
         <v>27</v>
       </c>
       <c r="C35" s="5">
         <v>18</v>
       </c>
       <c r="D35" s="5">
         <v>22</v>
       </c>
       <c r="E35" s="5">
         <v>18</v>
       </c>
       <c r="F35" s="5">
         <v>19</v>
       </c>
@@ -3943,51 +3996,53 @@
       </c>
       <c r="X35" s="36">
         <v>19</v>
       </c>
       <c r="Y35" s="36">
         <v>20</v>
       </c>
       <c r="Z35" s="50">
         <v>15</v>
       </c>
       <c r="AA35" s="50">
         <v>13</v>
       </c>
       <c r="AB35" s="50">
         <v>18</v>
       </c>
       <c r="AC35" s="50">
         <v>15</v>
       </c>
       <c r="AD35" s="5">
         <v>13</v>
       </c>
       <c r="AE35" s="56">
         <v>21</v>
       </c>
-      <c r="AF35" s="47"/>
+      <c r="AF35" s="7">
+        <v>23</v>
+      </c>
       <c r="AG35" s="47"/>
       <c r="AH35" s="47"/>
       <c r="AI35" s="47"/>
       <c r="AJ35" s="47"/>
       <c r="AK35" s="47"/>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B36" s="5">
         <v>54</v>
       </c>
       <c r="C36" s="5">
         <v>43</v>
       </c>
       <c r="D36" s="5">
         <v>36</v>
       </c>
       <c r="E36" s="5">
         <v>32</v>
       </c>
       <c r="F36" s="5">
         <v>42</v>
       </c>
@@ -4044,51 +4099,53 @@
       </c>
       <c r="X36" s="36">
         <v>42</v>
       </c>
       <c r="Y36" s="36">
         <v>39</v>
       </c>
       <c r="Z36" s="50">
         <v>42</v>
       </c>
       <c r="AA36" s="50">
         <v>40</v>
       </c>
       <c r="AB36" s="50">
         <v>62</v>
       </c>
       <c r="AC36" s="50">
         <v>41</v>
       </c>
       <c r="AD36" s="5">
         <v>52</v>
       </c>
       <c r="AE36" s="56">
         <v>34</v>
       </c>
-      <c r="AF36" s="47"/>
+      <c r="AF36" s="7">
+        <v>43</v>
+      </c>
       <c r="AG36" s="47"/>
       <c r="AH36" s="47"/>
       <c r="AI36" s="47"/>
       <c r="AJ36" s="47"/>
       <c r="AK36" s="47"/>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="5">
         <v>5</v>
       </c>
       <c r="C37" s="5">
         <v>11</v>
       </c>
       <c r="D37" s="5">
         <v>7</v>
       </c>
       <c r="E37" s="5">
         <v>14</v>
       </c>
       <c r="F37" s="5">
         <v>10</v>
       </c>
@@ -4145,51 +4202,53 @@
       </c>
       <c r="X37" s="36">
         <v>9</v>
       </c>
       <c r="Y37" s="36">
         <v>11</v>
       </c>
       <c r="Z37" s="50">
         <v>12</v>
       </c>
       <c r="AA37" s="50">
         <v>9</v>
       </c>
       <c r="AB37" s="50">
         <v>10</v>
       </c>
       <c r="AC37" s="50">
         <v>14</v>
       </c>
       <c r="AD37" s="5">
         <v>9</v>
       </c>
       <c r="AE37" s="56">
         <v>13</v>
       </c>
-      <c r="AF37" s="47"/>
+      <c r="AF37" s="7">
+        <v>9</v>
+      </c>
       <c r="AG37" s="47"/>
       <c r="AH37" s="47"/>
       <c r="AI37" s="47"/>
       <c r="AJ37" s="47"/>
       <c r="AK37" s="47"/>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="5">
         <v>19</v>
       </c>
       <c r="C38" s="5">
         <v>9</v>
       </c>
       <c r="D38" s="5">
         <v>8</v>
       </c>
       <c r="E38" s="5">
         <v>14</v>
       </c>
       <c r="F38" s="5">
         <v>17</v>
       </c>
@@ -4246,51 +4305,53 @@
       </c>
       <c r="X38" s="36">
         <v>4</v>
       </c>
       <c r="Y38" s="36">
         <v>17</v>
       </c>
       <c r="Z38" s="50">
         <v>11</v>
       </c>
       <c r="AA38" s="50">
         <v>8</v>
       </c>
       <c r="AB38" s="50">
         <v>14</v>
       </c>
       <c r="AC38" s="50">
         <v>8</v>
       </c>
       <c r="AD38" s="5">
         <v>7</v>
       </c>
       <c r="AE38" s="56">
         <v>7</v>
       </c>
-      <c r="AF38" s="47"/>
+      <c r="AF38" s="7">
+        <v>6</v>
+      </c>
       <c r="AG38" s="47"/>
       <c r="AH38" s="47"/>
       <c r="AI38" s="47"/>
       <c r="AJ38" s="47"/>
       <c r="AK38" s="47"/>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B39" s="5">
         <v>19</v>
       </c>
       <c r="C39" s="5">
         <v>22</v>
       </c>
       <c r="D39" s="5">
         <v>24</v>
       </c>
       <c r="E39" s="5">
         <v>19</v>
       </c>
       <c r="F39" s="5">
         <v>26</v>
       </c>
@@ -4347,51 +4408,53 @@
       </c>
       <c r="X39" s="36">
         <v>24</v>
       </c>
       <c r="Y39" s="36">
         <v>25</v>
       </c>
       <c r="Z39" s="50">
         <v>25</v>
       </c>
       <c r="AA39" s="50">
         <v>22</v>
       </c>
       <c r="AB39" s="50">
         <v>26</v>
       </c>
       <c r="AC39" s="50">
         <v>22</v>
       </c>
       <c r="AD39" s="5">
         <v>29</v>
       </c>
       <c r="AE39" s="56">
         <v>17</v>
       </c>
-      <c r="AF39" s="47"/>
+      <c r="AF39" s="7">
+        <v>25</v>
+      </c>
       <c r="AG39" s="47"/>
       <c r="AH39" s="47"/>
       <c r="AI39" s="47"/>
       <c r="AJ39" s="47"/>
       <c r="AK39" s="47"/>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B40" s="5">
         <v>29</v>
       </c>
       <c r="C40" s="5">
         <v>21</v>
       </c>
       <c r="D40" s="5">
         <v>27</v>
       </c>
       <c r="E40" s="5">
         <v>27</v>
       </c>
       <c r="F40" s="5">
         <v>19</v>
       </c>
@@ -4448,51 +4511,53 @@
       </c>
       <c r="X40" s="36">
         <v>23</v>
       </c>
       <c r="Y40" s="36">
         <v>19</v>
       </c>
       <c r="Z40" s="50">
         <v>22</v>
       </c>
       <c r="AA40" s="50">
         <v>13</v>
       </c>
       <c r="AB40" s="50">
         <v>26</v>
       </c>
       <c r="AC40" s="50">
         <v>14</v>
       </c>
       <c r="AD40" s="5">
         <v>26</v>
       </c>
       <c r="AE40" s="56">
         <v>22</v>
       </c>
-      <c r="AF40" s="47"/>
+      <c r="AF40" s="7">
+        <v>29</v>
+      </c>
       <c r="AG40" s="47"/>
       <c r="AH40" s="47"/>
       <c r="AI40" s="47"/>
       <c r="AJ40" s="47"/>
       <c r="AK40" s="47"/>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B41" s="5">
         <v>18</v>
       </c>
       <c r="C41" s="5">
         <v>8</v>
       </c>
       <c r="D41" s="5">
         <v>9</v>
       </c>
       <c r="E41" s="5">
         <v>7</v>
       </c>
       <c r="F41" s="5">
         <v>11</v>
       </c>
@@ -4549,51 +4614,53 @@
       </c>
       <c r="X41" s="36">
         <v>12</v>
       </c>
       <c r="Y41" s="36">
         <v>13</v>
       </c>
       <c r="Z41" s="50">
         <v>8</v>
       </c>
       <c r="AA41" s="50">
         <v>10</v>
       </c>
       <c r="AB41" s="50">
         <v>11</v>
       </c>
       <c r="AC41" s="50">
         <v>10</v>
       </c>
       <c r="AD41" s="5">
         <v>7</v>
       </c>
       <c r="AE41" s="56">
         <v>8</v>
       </c>
-      <c r="AF41" s="47"/>
+      <c r="AF41" s="7">
+        <v>11</v>
+      </c>
       <c r="AG41" s="47"/>
       <c r="AH41" s="47"/>
       <c r="AI41" s="47"/>
       <c r="AJ41" s="47"/>
       <c r="AK41" s="47"/>
     </row>
     <row r="42" spans="1:37" s="47" customFormat="1">
       <c r="A42" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B42" s="5">
         <v>7</v>
       </c>
       <c r="C42" s="5">
         <v>4</v>
       </c>
       <c r="D42" s="5">
         <v>12</v>
       </c>
       <c r="E42" s="5">
         <v>10</v>
       </c>
       <c r="F42" s="5">
         <v>6</v>
       </c>
@@ -4650,50 +4717,53 @@
       </c>
       <c r="X42" s="36">
         <v>6</v>
       </c>
       <c r="Y42" s="36">
         <v>7</v>
       </c>
       <c r="Z42" s="50">
         <v>6</v>
       </c>
       <c r="AA42" s="50">
         <v>8</v>
       </c>
       <c r="AB42" s="50">
         <v>9</v>
       </c>
       <c r="AC42" s="50">
         <v>8</v>
       </c>
       <c r="AD42" s="5">
         <v>10</v>
       </c>
       <c r="AE42" s="56">
         <v>7</v>
       </c>
+      <c r="AF42" s="7">
+        <v>7</v>
+      </c>
     </row>
     <row r="43" spans="1:37" s="47" customFormat="1">
       <c r="A43" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B43" s="6">
         <v>36</v>
       </c>
       <c r="C43" s="6">
         <v>29</v>
       </c>
       <c r="D43" s="6">
         <v>24</v>
       </c>
       <c r="E43" s="6">
         <v>33</v>
       </c>
       <c r="F43" s="6">
         <v>32</v>
       </c>
       <c r="G43" s="27">
         <v>29</v>
       </c>
       <c r="H43" s="27">
         <v>34</v>
@@ -4745,203 +4815,205 @@
       </c>
       <c r="X43" s="49">
         <v>38</v>
       </c>
       <c r="Y43" s="49">
         <v>44</v>
       </c>
       <c r="Z43" s="51">
         <v>33</v>
       </c>
       <c r="AA43" s="51">
         <v>16</v>
       </c>
       <c r="AB43" s="51">
         <v>42</v>
       </c>
       <c r="AC43" s="51">
         <v>37</v>
       </c>
       <c r="AD43" s="6">
         <v>22</v>
       </c>
       <c r="AE43" s="57">
         <v>36</v>
       </c>
-      <c r="AF43" s="21"/>
+      <c r="AF43" s="6">
+        <v>35</v>
+      </c>
       <c r="AG43" s="21"/>
       <c r="AH43" s="21"/>
       <c r="AI43" s="21"/>
       <c r="AJ43" s="21"/>
       <c r="AK43" s="21"/>
     </row>
     <row r="44" spans="1:37">
       <c r="A44" s="18" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="Z4:AK4"/>
-    <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:Y1"/>
+      <selection activeCell="AF7" sqref="AF7:AF43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="27.85546875" style="8" customWidth="1"/>
     <col min="2" max="2" width="6.5703125" style="8" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.140625" style="8" bestFit="1" customWidth="1"/>
     <col min="4" max="9" width="7" style="8" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" style="8" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7" style="8" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="8.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.5703125" style="8" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.140625" style="8" bestFit="1" customWidth="1"/>
     <col min="16" max="21" width="7" style="8" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.85546875" style="8" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7" style="8" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="8.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="63" t="s">
+      <c r="A1" s="58" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="63"/>
-[...22 lines deleted...]
-      <c r="Y1" s="63"/>
+      <c r="B1" s="58"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
+      <c r="G1" s="58"/>
+      <c r="H1" s="58"/>
+      <c r="I1" s="58"/>
+      <c r="J1" s="58"/>
+      <c r="K1" s="58"/>
+      <c r="L1" s="58"/>
+      <c r="M1" s="58"/>
+      <c r="N1" s="58"/>
+      <c r="O1" s="58"/>
+      <c r="P1" s="58"/>
+      <c r="Q1" s="58"/>
+      <c r="R1" s="58"/>
+      <c r="S1" s="58"/>
+      <c r="T1" s="58"/>
+      <c r="U1" s="58"/>
+      <c r="V1" s="58"/>
+      <c r="W1" s="58"/>
+      <c r="X1" s="58"/>
+      <c r="Y1" s="58"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="46"/>
       <c r="B2" s="46"/>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="46"/>
       <c r="I2" s="46"/>
       <c r="J2" s="46"/>
       <c r="K2" s="46"/>
       <c r="L2" s="46"/>
       <c r="M2" s="46"/>
     </row>
     <row r="3" spans="1:37">
       <c r="X3" s="66"/>
       <c r="Y3" s="66"/>
       <c r="AJ3" s="66" t="s">
         <v>34</v>
       </c>
       <c r="AK3" s="66"/>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="59"/>
-      <c r="B4" s="61">
+      <c r="A4" s="62"/>
+      <c r="B4" s="64">
         <v>2024</v>
       </c>
-      <c r="C4" s="62"/>
-[...10 lines deleted...]
-      <c r="N4" s="61">
+      <c r="C4" s="65"/>
+      <c r="D4" s="65"/>
+      <c r="E4" s="65"/>
+      <c r="F4" s="65"/>
+      <c r="G4" s="65"/>
+      <c r="H4" s="65"/>
+      <c r="I4" s="65"/>
+      <c r="J4" s="65"/>
+      <c r="K4" s="65"/>
+      <c r="L4" s="65"/>
+      <c r="M4" s="65"/>
+      <c r="N4" s="64">
         <v>2025</v>
       </c>
-      <c r="O4" s="62"/>
-[...10 lines deleted...]
-      <c r="Z4" s="61">
+      <c r="O4" s="65"/>
+      <c r="P4" s="65"/>
+      <c r="Q4" s="65"/>
+      <c r="R4" s="65"/>
+      <c r="S4" s="65"/>
+      <c r="T4" s="65"/>
+      <c r="U4" s="65"/>
+      <c r="V4" s="65"/>
+      <c r="W4" s="65"/>
+      <c r="X4" s="65"/>
+      <c r="Y4" s="65"/>
+      <c r="Z4" s="64">
         <v>2026</v>
       </c>
-      <c r="AA4" s="62"/>
-[...9 lines deleted...]
-      <c r="AK4" s="62"/>
+      <c r="AA4" s="65"/>
+      <c r="AB4" s="65"/>
+      <c r="AC4" s="65"/>
+      <c r="AD4" s="65"/>
+      <c r="AE4" s="65"/>
+      <c r="AF4" s="65"/>
+      <c r="AG4" s="65"/>
+      <c r="AH4" s="65"/>
+      <c r="AI4" s="65"/>
+      <c r="AJ4" s="65"/>
+      <c r="AK4" s="65"/>
     </row>
     <row r="5" spans="1:37" ht="22.5">
-      <c r="A5" s="60"/>
+      <c r="A5" s="63"/>
       <c r="B5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="12" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="12" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>25</v>
       </c>
       <c r="I5" s="11" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="11" t="s">
@@ -5008,77 +5080,77 @@
         <v>23</v>
       </c>
       <c r="AE5" s="12" t="s">
         <v>24</v>
       </c>
       <c r="AF5" s="11" t="s">
         <v>25</v>
       </c>
       <c r="AG5" s="11" t="s">
         <v>26</v>
       </c>
       <c r="AH5" s="11" t="s">
         <v>27</v>
       </c>
       <c r="AI5" s="11" t="s">
         <v>28</v>
       </c>
       <c r="AJ5" s="11" t="s">
         <v>29</v>
       </c>
       <c r="AK5" s="11" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="64" t="s">
+      <c r="A6" s="59" t="s">
         <v>14</v>
       </c>
-      <c r="B6" s="64"/>
-[...22 lines deleted...]
-      <c r="Y6" s="64"/>
+      <c r="B6" s="59"/>
+      <c r="C6" s="59"/>
+      <c r="D6" s="59"/>
+      <c r="E6" s="59"/>
+      <c r="F6" s="59"/>
+      <c r="G6" s="59"/>
+      <c r="H6" s="59"/>
+      <c r="I6" s="59"/>
+      <c r="J6" s="59"/>
+      <c r="K6" s="59"/>
+      <c r="L6" s="59"/>
+      <c r="M6" s="59"/>
+      <c r="N6" s="59"/>
+      <c r="O6" s="59"/>
+      <c r="P6" s="59"/>
+      <c r="Q6" s="59"/>
+      <c r="R6" s="59"/>
+      <c r="S6" s="59"/>
+      <c r="T6" s="59"/>
+      <c r="U6" s="59"/>
+      <c r="V6" s="59"/>
+      <c r="W6" s="59"/>
+      <c r="X6" s="59"/>
+      <c r="Y6" s="59"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="23" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="39">
         <v>13.94</v>
       </c>
       <c r="C7" s="39">
         <v>12.82</v>
       </c>
       <c r="D7" s="39">
         <v>12.05</v>
       </c>
       <c r="E7" s="31">
         <v>11.98</v>
       </c>
       <c r="F7" s="31">
         <v>11.87</v>
       </c>
       <c r="G7" s="30">
         <v>11.77</v>
       </c>
       <c r="H7" s="31">
         <v>11.65</v>
@@ -5130,51 +5202,53 @@
       </c>
       <c r="X7" s="43">
         <v>11.45</v>
       </c>
       <c r="Y7" s="43">
         <v>11.51</v>
       </c>
       <c r="Z7" s="39">
         <v>11.84</v>
       </c>
       <c r="AA7" s="43">
         <v>10.99</v>
       </c>
       <c r="AB7" s="43">
         <v>11.55</v>
       </c>
       <c r="AC7" s="43">
         <v>11.88</v>
       </c>
       <c r="AD7" s="39">
         <v>11.59</v>
       </c>
       <c r="AE7" s="53">
         <v>11.59</v>
       </c>
-      <c r="AF7" s="47"/>
+      <c r="AF7" s="39">
+        <v>11.68</v>
+      </c>
       <c r="AG7" s="47"/>
       <c r="AH7" s="47"/>
       <c r="AI7" s="47"/>
       <c r="AJ7" s="47"/>
       <c r="AK7" s="47"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="39">
         <v>13.1</v>
       </c>
       <c r="C8" s="39">
         <v>12.5</v>
       </c>
       <c r="D8" s="39">
         <v>11.92</v>
       </c>
       <c r="E8" s="31">
         <v>11.85</v>
       </c>
       <c r="F8" s="31">
         <v>11.75</v>
       </c>
@@ -5231,51 +5305,53 @@
       </c>
       <c r="X8" s="43">
         <v>11.15</v>
       </c>
       <c r="Y8" s="43">
         <v>11.16</v>
       </c>
       <c r="Z8" s="39">
         <v>11.79</v>
       </c>
       <c r="AA8" s="43">
         <v>10.64</v>
       </c>
       <c r="AB8" s="43">
         <v>10.4</v>
       </c>
       <c r="AC8" s="43">
         <v>11.28</v>
       </c>
       <c r="AD8" s="39">
         <v>11.01</v>
       </c>
       <c r="AE8" s="53">
         <v>10.99</v>
       </c>
-      <c r="AF8" s="47"/>
+      <c r="AF8" s="39">
+        <v>11.02</v>
+      </c>
       <c r="AG8" s="47"/>
       <c r="AH8" s="47"/>
       <c r="AI8" s="47"/>
       <c r="AJ8" s="47"/>
       <c r="AK8" s="47"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="39">
         <v>14.31</v>
       </c>
       <c r="C9" s="39">
         <v>13.41</v>
       </c>
       <c r="D9" s="39">
         <v>13.04</v>
       </c>
       <c r="E9" s="31">
         <v>12.92</v>
       </c>
       <c r="F9" s="31">
         <v>13.25</v>
       </c>
@@ -5332,51 +5408,53 @@
       </c>
       <c r="X9" s="43">
         <v>10.71</v>
       </c>
       <c r="Y9" s="43">
         <v>10.93</v>
       </c>
       <c r="Z9" s="39">
         <v>13.65</v>
       </c>
       <c r="AA9" s="43">
         <v>14.62</v>
       </c>
       <c r="AB9" s="43">
         <v>14.96</v>
       </c>
       <c r="AC9" s="43">
         <v>15.1</v>
       </c>
       <c r="AD9" s="39">
         <v>13.71</v>
       </c>
       <c r="AE9" s="53">
         <v>13.66</v>
       </c>
-      <c r="AF9" s="47"/>
+      <c r="AF9" s="39">
+        <v>13.19</v>
+      </c>
       <c r="AG9" s="47"/>
       <c r="AH9" s="47"/>
       <c r="AI9" s="47"/>
       <c r="AJ9" s="47"/>
       <c r="AK9" s="47"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="39">
         <v>13.7</v>
       </c>
       <c r="C10" s="39">
         <v>10.35</v>
       </c>
       <c r="D10" s="39">
         <v>9.2799999999999994</v>
       </c>
       <c r="E10" s="31">
         <v>10</v>
       </c>
       <c r="F10" s="31">
         <v>9.7899999999999991</v>
       </c>
@@ -5433,51 +5511,53 @@
       </c>
       <c r="X10" s="43">
         <v>6.67</v>
       </c>
       <c r="Y10" s="43">
         <v>6.75</v>
       </c>
       <c r="Z10" s="39">
         <v>9.7799999999999994</v>
       </c>
       <c r="AA10" s="43">
         <v>12.4</v>
       </c>
       <c r="AB10" s="43">
         <v>10.53</v>
       </c>
       <c r="AC10" s="43">
         <v>9.89</v>
       </c>
       <c r="AD10" s="39">
         <v>10.26</v>
       </c>
       <c r="AE10" s="53">
         <v>10.08</v>
       </c>
-      <c r="AF10" s="47"/>
+      <c r="AF10" s="39">
+        <v>9.9</v>
+      </c>
       <c r="AG10" s="47"/>
       <c r="AH10" s="47"/>
       <c r="AI10" s="47"/>
       <c r="AJ10" s="47"/>
       <c r="AK10" s="47"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="39">
         <v>18.690000000000001</v>
       </c>
       <c r="C11" s="39">
         <v>14.96</v>
       </c>
       <c r="D11" s="39">
         <v>13.05</v>
       </c>
       <c r="E11" s="31">
         <v>13.92</v>
       </c>
       <c r="F11" s="31">
         <v>13.22</v>
       </c>
@@ -5534,51 +5614,53 @@
       </c>
       <c r="X11" s="43">
         <v>11.96</v>
       </c>
       <c r="Y11" s="43">
         <v>12.06</v>
       </c>
       <c r="Z11" s="39">
         <v>11.97</v>
       </c>
       <c r="AA11" s="43">
         <v>9.42</v>
       </c>
       <c r="AB11" s="43">
         <v>11.88</v>
       </c>
       <c r="AC11" s="43">
         <v>12.73</v>
       </c>
       <c r="AD11" s="39">
         <v>12.19</v>
       </c>
       <c r="AE11" s="53">
         <v>12.59</v>
       </c>
-      <c r="AF11" s="47"/>
+      <c r="AF11" s="39">
+        <v>12.37</v>
+      </c>
       <c r="AG11" s="47"/>
       <c r="AH11" s="47"/>
       <c r="AI11" s="47"/>
       <c r="AJ11" s="47"/>
       <c r="AK11" s="47"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="39">
         <v>18.28</v>
       </c>
       <c r="C12" s="39">
         <v>12.68</v>
       </c>
       <c r="D12" s="39">
         <v>12.05</v>
       </c>
       <c r="E12" s="31">
         <v>12.43</v>
       </c>
       <c r="F12" s="31">
         <v>11.98</v>
       </c>
@@ -5635,51 +5717,53 @@
       </c>
       <c r="X12" s="43">
         <v>13</v>
       </c>
       <c r="Y12" s="43">
         <v>12.68</v>
       </c>
       <c r="Z12" s="39">
         <v>13.84</v>
       </c>
       <c r="AA12" s="43">
         <v>10.050000000000001</v>
       </c>
       <c r="AB12" s="43">
         <v>12.31</v>
       </c>
       <c r="AC12" s="43">
         <v>12.61</v>
       </c>
       <c r="AD12" s="39">
         <v>11.82</v>
       </c>
       <c r="AE12" s="53">
         <v>11.38</v>
       </c>
-      <c r="AF12" s="47"/>
+      <c r="AF12" s="39">
+        <v>12.42</v>
+      </c>
       <c r="AG12" s="47"/>
       <c r="AH12" s="47"/>
       <c r="AI12" s="47"/>
       <c r="AJ12" s="47"/>
       <c r="AK12" s="47"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="39">
         <v>18.22</v>
       </c>
       <c r="C13" s="39">
         <v>15.71</v>
       </c>
       <c r="D13" s="39">
         <v>15.36</v>
       </c>
       <c r="E13" s="31">
         <v>14.64</v>
       </c>
       <c r="F13" s="31">
         <v>14.26</v>
       </c>
@@ -5736,51 +5820,53 @@
       </c>
       <c r="X13" s="43">
         <v>12.77</v>
       </c>
       <c r="Y13" s="43">
         <v>12.87</v>
       </c>
       <c r="Z13" s="39">
         <v>10.9</v>
       </c>
       <c r="AA13" s="43">
         <v>10.61</v>
       </c>
       <c r="AB13" s="43">
         <v>11.42</v>
       </c>
       <c r="AC13" s="43">
         <v>11.36</v>
       </c>
       <c r="AD13" s="39">
         <v>10.94</v>
       </c>
       <c r="AE13" s="53">
         <v>11.71</v>
       </c>
-      <c r="AF13" s="47"/>
+      <c r="AF13" s="39">
+        <v>12.45</v>
+      </c>
       <c r="AG13" s="47"/>
       <c r="AH13" s="47"/>
       <c r="AI13" s="47"/>
       <c r="AJ13" s="47"/>
       <c r="AK13" s="47"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="39">
         <v>13.78</v>
       </c>
       <c r="C14" s="39">
         <v>12.77</v>
       </c>
       <c r="D14" s="39">
         <v>11.53</v>
       </c>
       <c r="E14" s="31">
         <v>10.64</v>
       </c>
       <c r="F14" s="31">
         <v>10.63</v>
       </c>
@@ -5837,51 +5923,53 @@
       </c>
       <c r="X14" s="43">
         <v>10.7</v>
       </c>
       <c r="Y14" s="43">
         <v>10.63</v>
       </c>
       <c r="Z14" s="39">
         <v>10.8</v>
       </c>
       <c r="AA14" s="43">
         <v>11.06</v>
       </c>
       <c r="AB14" s="43">
         <v>12.77</v>
       </c>
       <c r="AC14" s="43">
         <v>12.29</v>
       </c>
       <c r="AD14" s="39">
         <v>12.51</v>
       </c>
       <c r="AE14" s="53">
         <v>11.93</v>
       </c>
-      <c r="AF14" s="47"/>
+      <c r="AF14" s="39">
+        <v>11.8</v>
+      </c>
       <c r="AG14" s="47"/>
       <c r="AH14" s="47"/>
       <c r="AI14" s="47"/>
       <c r="AJ14" s="47"/>
       <c r="AK14" s="47"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="39">
         <v>8.3000000000000007</v>
       </c>
       <c r="C15" s="39">
         <v>11.08</v>
       </c>
       <c r="D15" s="39">
         <v>10.58</v>
       </c>
       <c r="E15" s="31">
         <v>11.13</v>
       </c>
       <c r="F15" s="31">
         <v>10.55</v>
       </c>
@@ -5938,51 +6026,53 @@
       </c>
       <c r="X15" s="43">
         <v>14.45</v>
       </c>
       <c r="Y15" s="43">
         <v>14.48</v>
       </c>
       <c r="Z15" s="39">
         <v>12.31</v>
       </c>
       <c r="AA15" s="43">
         <v>12.1</v>
       </c>
       <c r="AB15" s="43">
         <v>12.4</v>
       </c>
       <c r="AC15" s="43">
         <v>12.67</v>
       </c>
       <c r="AD15" s="39">
         <v>12.46</v>
       </c>
       <c r="AE15" s="53">
         <v>12.88</v>
       </c>
-      <c r="AF15" s="47"/>
+      <c r="AF15" s="39">
+        <v>12.92</v>
+      </c>
       <c r="AG15" s="47"/>
       <c r="AH15" s="47"/>
       <c r="AI15" s="47"/>
       <c r="AJ15" s="47"/>
       <c r="AK15" s="47"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="39">
         <v>20.77</v>
       </c>
       <c r="C16" s="39">
         <v>18.98</v>
       </c>
       <c r="D16" s="39">
         <v>14.99</v>
       </c>
       <c r="E16" s="31">
         <v>14.92</v>
       </c>
       <c r="F16" s="31">
         <v>15.72</v>
       </c>
@@ -6039,51 +6129,53 @@
       </c>
       <c r="X16" s="43">
         <v>13.47</v>
       </c>
       <c r="Y16" s="43">
         <v>13.93</v>
       </c>
       <c r="Z16" s="39">
         <v>10.56</v>
       </c>
       <c r="AA16" s="43">
         <v>11.1</v>
       </c>
       <c r="AB16" s="43">
         <v>12.36</v>
       </c>
       <c r="AC16" s="43">
         <v>11.43</v>
       </c>
       <c r="AD16" s="39">
         <v>11.12</v>
       </c>
       <c r="AE16" s="53">
         <v>11.8</v>
       </c>
-      <c r="AF16" s="47"/>
+      <c r="AF16" s="39">
+        <v>12.13</v>
+      </c>
       <c r="AG16" s="47"/>
       <c r="AH16" s="47"/>
       <c r="AI16" s="47"/>
       <c r="AJ16" s="47"/>
       <c r="AK16" s="47"/>
     </row>
     <row r="17" spans="1:37">
       <c r="A17" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="39">
         <v>12.81</v>
       </c>
       <c r="C17" s="39">
         <v>14.36</v>
       </c>
       <c r="D17" s="39">
         <v>14.94</v>
       </c>
       <c r="E17" s="31">
         <v>14.42</v>
       </c>
       <c r="F17" s="31">
         <v>15.02</v>
       </c>
@@ -6140,51 +6232,53 @@
       </c>
       <c r="X17" s="43">
         <v>15.28</v>
       </c>
       <c r="Y17" s="43">
         <v>15.43</v>
       </c>
       <c r="Z17" s="39">
         <v>17.010000000000002</v>
       </c>
       <c r="AA17" s="43">
         <v>16.78</v>
       </c>
       <c r="AB17" s="43">
         <v>17.25</v>
       </c>
       <c r="AC17" s="43">
         <v>16.87</v>
       </c>
       <c r="AD17" s="39">
         <v>17.47</v>
       </c>
       <c r="AE17" s="53">
         <v>16.66</v>
       </c>
-      <c r="AF17" s="47"/>
+      <c r="AF17" s="39">
+        <v>16.75</v>
+      </c>
       <c r="AG17" s="47"/>
       <c r="AH17" s="47"/>
       <c r="AI17" s="47"/>
       <c r="AJ17" s="47"/>
       <c r="AK17" s="47"/>
     </row>
     <row r="18" spans="1:37">
       <c r="A18" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="39">
         <v>12.94</v>
       </c>
       <c r="C18" s="39">
         <v>12.49</v>
       </c>
       <c r="D18" s="39">
         <v>11.92</v>
       </c>
       <c r="E18" s="31">
         <v>11.67</v>
       </c>
       <c r="F18" s="31">
         <v>11.31</v>
       </c>
@@ -6241,51 +6335,53 @@
       </c>
       <c r="X18" s="43">
         <v>11.78</v>
       </c>
       <c r="Y18" s="43">
         <v>11.81</v>
       </c>
       <c r="Z18" s="39">
         <v>12.13</v>
       </c>
       <c r="AA18" s="43">
         <v>10.53</v>
       </c>
       <c r="AB18" s="43">
         <v>11.72</v>
       </c>
       <c r="AC18" s="43">
         <v>10.83</v>
       </c>
       <c r="AD18" s="39">
         <v>10.95</v>
       </c>
       <c r="AE18" s="53">
         <v>11.15</v>
       </c>
-      <c r="AF18" s="47"/>
+      <c r="AF18" s="39">
+        <v>11.66</v>
+      </c>
       <c r="AG18" s="47"/>
       <c r="AH18" s="47"/>
       <c r="AI18" s="47"/>
       <c r="AJ18" s="47"/>
       <c r="AK18" s="47"/>
     </row>
     <row r="19" spans="1:37">
       <c r="A19" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="39">
         <v>22.57</v>
       </c>
       <c r="C19" s="39">
         <v>16.760000000000002</v>
       </c>
       <c r="D19" s="39">
         <v>14.76</v>
       </c>
       <c r="E19" s="31">
         <v>13.3</v>
       </c>
       <c r="F19" s="31">
         <v>13.33</v>
       </c>
@@ -6342,51 +6438,53 @@
       </c>
       <c r="X19" s="43">
         <v>11.25</v>
       </c>
       <c r="Y19" s="43">
         <v>11.7</v>
       </c>
       <c r="Z19" s="39">
         <v>10.55</v>
       </c>
       <c r="AA19" s="43">
         <v>12.46</v>
       </c>
       <c r="AB19" s="43">
         <v>13.22</v>
       </c>
       <c r="AC19" s="43">
         <v>13.2</v>
       </c>
       <c r="AD19" s="39">
         <v>12.39</v>
       </c>
       <c r="AE19" s="53">
         <v>12.18</v>
       </c>
-      <c r="AF19" s="47"/>
+      <c r="AF19" s="39">
+        <v>12.54</v>
+      </c>
       <c r="AG19" s="47"/>
       <c r="AH19" s="47"/>
       <c r="AI19" s="47"/>
       <c r="AJ19" s="47"/>
       <c r="AK19" s="47"/>
     </row>
     <row r="20" spans="1:37">
       <c r="A20" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="39">
         <v>6.6</v>
       </c>
       <c r="C20" s="39">
         <v>5.35</v>
       </c>
       <c r="D20" s="39">
         <v>7.33</v>
       </c>
       <c r="E20" s="31">
         <v>7.89</v>
       </c>
       <c r="F20" s="31">
         <v>7.4</v>
       </c>
@@ -6443,51 +6541,53 @@
       </c>
       <c r="X20" s="43">
         <v>7.37</v>
       </c>
       <c r="Y20" s="43">
         <v>7.33</v>
       </c>
       <c r="Z20" s="39">
         <v>6.19</v>
       </c>
       <c r="AA20" s="43">
         <v>7.62</v>
       </c>
       <c r="AB20" s="43">
         <v>8.23</v>
       </c>
       <c r="AC20" s="43">
         <v>8.31</v>
       </c>
       <c r="AD20" s="39">
         <v>8.77</v>
       </c>
       <c r="AE20" s="53">
         <v>8.5500000000000007</v>
       </c>
-      <c r="AF20" s="47"/>
+      <c r="AF20" s="39">
+        <v>8.3699999999999992</v>
+      </c>
       <c r="AG20" s="47"/>
       <c r="AH20" s="47"/>
       <c r="AI20" s="47"/>
       <c r="AJ20" s="47"/>
       <c r="AK20" s="47"/>
     </row>
     <row r="21" spans="1:37">
       <c r="A21" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="39">
         <v>12.18</v>
       </c>
       <c r="C21" s="39">
         <v>11.36</v>
       </c>
       <c r="D21" s="39">
         <v>10.24</v>
       </c>
       <c r="E21" s="31">
         <v>10.55</v>
       </c>
       <c r="F21" s="31">
         <v>10.61</v>
       </c>
@@ -6544,88 +6644,90 @@
       </c>
       <c r="X21" s="43">
         <v>11.54</v>
       </c>
       <c r="Y21" s="43">
         <v>11.84</v>
       </c>
       <c r="Z21" s="39">
         <v>11.62</v>
       </c>
       <c r="AA21" s="43">
         <v>9.1</v>
       </c>
       <c r="AB21" s="43">
         <v>11.07</v>
       </c>
       <c r="AC21" s="43">
         <v>11.67</v>
       </c>
       <c r="AD21" s="39">
         <v>10.86</v>
       </c>
       <c r="AE21" s="53">
         <v>11.24</v>
       </c>
-      <c r="AF21" s="47"/>
+      <c r="AF21" s="39">
+        <v>11.4</v>
+      </c>
       <c r="AG21" s="47"/>
       <c r="AH21" s="47"/>
       <c r="AI21" s="47"/>
       <c r="AJ21" s="47"/>
       <c r="AK21" s="47"/>
     </row>
     <row r="22" spans="1:37">
-      <c r="A22" s="65" t="s">
+      <c r="A22" s="60" t="s">
         <v>15</v>
       </c>
-      <c r="B22" s="65"/>
-[...22 lines deleted...]
-      <c r="Y22" s="65"/>
+      <c r="B22" s="60"/>
+      <c r="C22" s="60"/>
+      <c r="D22" s="60"/>
+      <c r="E22" s="60"/>
+      <c r="F22" s="60"/>
+      <c r="G22" s="60"/>
+      <c r="H22" s="60"/>
+      <c r="I22" s="60"/>
+      <c r="J22" s="60"/>
+      <c r="K22" s="60"/>
+      <c r="L22" s="60"/>
+      <c r="M22" s="60"/>
+      <c r="N22" s="60"/>
+      <c r="O22" s="60"/>
+      <c r="P22" s="60"/>
+      <c r="Q22" s="60"/>
+      <c r="R22" s="60"/>
+      <c r="S22" s="60"/>
+      <c r="T22" s="60"/>
+      <c r="U22" s="60"/>
+      <c r="V22" s="60"/>
+      <c r="W22" s="60"/>
+      <c r="X22" s="60"/>
+      <c r="Y22" s="60"/>
       <c r="AA22" s="43"/>
       <c r="AC22" s="43"/>
-      <c r="AF22" s="47"/>
+      <c r="AF22" s="39"/>
       <c r="AG22" s="47"/>
       <c r="AH22" s="47"/>
       <c r="AI22" s="47"/>
       <c r="AJ22" s="47"/>
       <c r="AK22" s="47"/>
     </row>
     <row r="23" spans="1:37">
       <c r="A23" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="39">
         <v>13.45</v>
       </c>
       <c r="C23" s="31">
         <v>12.9</v>
       </c>
       <c r="D23" s="31">
         <v>12.03</v>
       </c>
       <c r="E23" s="31">
         <v>11.9</v>
       </c>
       <c r="F23" s="31">
         <v>11.79</v>
       </c>
@@ -6682,51 +6784,53 @@
       </c>
       <c r="X23" s="43">
         <v>11.44</v>
       </c>
       <c r="Y23" s="43">
         <v>11.48</v>
       </c>
       <c r="Z23" s="39">
         <v>11.42</v>
       </c>
       <c r="AA23" s="43">
         <v>10.54</v>
       </c>
       <c r="AB23" s="43">
         <v>10.55</v>
       </c>
       <c r="AC23" s="43">
         <v>11.23</v>
       </c>
       <c r="AD23" s="39">
         <v>10.93</v>
       </c>
       <c r="AE23" s="53">
         <v>11.06</v>
       </c>
-      <c r="AF23" s="47"/>
+      <c r="AF23" s="39">
+        <v>11.18</v>
+      </c>
       <c r="AG23" s="47"/>
       <c r="AH23" s="47"/>
       <c r="AI23" s="47"/>
       <c r="AJ23" s="47"/>
       <c r="AK23" s="47"/>
     </row>
     <row r="24" spans="1:37">
       <c r="A24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="39">
         <v>13.1</v>
       </c>
       <c r="C24" s="31">
         <v>12.5</v>
       </c>
       <c r="D24" s="31">
         <v>11.92</v>
       </c>
       <c r="E24" s="31">
         <v>11.85</v>
       </c>
       <c r="F24" s="31">
         <v>11.75</v>
       </c>
@@ -6783,51 +6887,53 @@
       </c>
       <c r="X24" s="43">
         <v>11.15</v>
       </c>
       <c r="Y24" s="43">
         <v>11.16</v>
       </c>
       <c r="Z24" s="39">
         <v>11.79</v>
       </c>
       <c r="AA24" s="43">
         <v>10.64</v>
       </c>
       <c r="AB24" s="43">
         <v>10.4</v>
       </c>
       <c r="AC24" s="43">
         <v>11.28</v>
       </c>
       <c r="AD24" s="39">
         <v>11.01</v>
       </c>
       <c r="AE24" s="53">
         <v>10.99</v>
       </c>
-      <c r="AF24" s="47"/>
+      <c r="AF24" s="39">
+        <v>11.02</v>
+      </c>
       <c r="AG24" s="47"/>
       <c r="AH24" s="47"/>
       <c r="AI24" s="47"/>
       <c r="AJ24" s="47"/>
       <c r="AK24" s="47"/>
     </row>
     <row r="25" spans="1:37">
       <c r="A25" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="39">
         <v>20.87</v>
       </c>
       <c r="C25" s="31">
         <v>15.14</v>
       </c>
       <c r="D25" s="31">
         <v>12.31</v>
       </c>
       <c r="E25" s="31">
         <v>13.88</v>
       </c>
       <c r="F25" s="31">
         <v>13.51</v>
       </c>
@@ -6884,51 +6990,53 @@
       </c>
       <c r="X25" s="43">
         <v>13.47</v>
       </c>
       <c r="Y25" s="43">
         <v>13.38</v>
       </c>
       <c r="Z25" s="39">
         <v>4.1500000000000004</v>
       </c>
       <c r="AA25" s="43">
         <v>5.8</v>
       </c>
       <c r="AB25" s="43">
         <v>9.07</v>
       </c>
       <c r="AC25" s="43">
         <v>9.68</v>
       </c>
       <c r="AD25" s="39">
         <v>8.5399999999999991</v>
       </c>
       <c r="AE25" s="53">
         <v>10.17</v>
       </c>
-      <c r="AF25" s="47"/>
+      <c r="AF25" s="39">
+        <v>10.5</v>
+      </c>
       <c r="AG25" s="47"/>
       <c r="AH25" s="47"/>
       <c r="AI25" s="47"/>
       <c r="AJ25" s="47"/>
       <c r="AK25" s="47"/>
     </row>
     <row r="26" spans="1:37">
       <c r="A26" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="39">
         <v>12.19</v>
       </c>
       <c r="C26" s="31">
         <v>13.47</v>
       </c>
       <c r="D26" s="31">
         <v>12.95</v>
       </c>
       <c r="E26" s="31">
         <v>11.46</v>
       </c>
       <c r="F26" s="31">
         <v>9.81</v>
       </c>
@@ -6985,51 +7093,53 @@
       </c>
       <c r="X26" s="43">
         <v>13.69</v>
       </c>
       <c r="Y26" s="43">
         <v>14.01</v>
       </c>
       <c r="Z26" s="39">
         <v>8.92</v>
       </c>
       <c r="AA26" s="43">
         <v>10.41</v>
       </c>
       <c r="AB26" s="43">
         <v>11.72</v>
       </c>
       <c r="AC26" s="43">
         <v>10.65</v>
       </c>
       <c r="AD26" s="39">
         <v>11.06</v>
       </c>
       <c r="AE26" s="53">
         <v>11.37</v>
       </c>
-      <c r="AF26" s="47"/>
+      <c r="AF26" s="39">
+        <v>12.09</v>
+      </c>
       <c r="AG26" s="47"/>
       <c r="AH26" s="47"/>
       <c r="AI26" s="47"/>
       <c r="AJ26" s="47"/>
       <c r="AK26" s="47"/>
     </row>
     <row r="27" spans="1:37">
       <c r="A27" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="39">
         <v>17.41</v>
       </c>
       <c r="C27" s="31">
         <v>19.7</v>
       </c>
       <c r="D27" s="31">
         <v>14.42</v>
       </c>
       <c r="E27" s="31">
         <v>13.5</v>
       </c>
       <c r="F27" s="31">
         <v>13.98</v>
       </c>
@@ -7086,51 +7196,53 @@
       </c>
       <c r="X27" s="43">
         <v>14.26</v>
       </c>
       <c r="Y27" s="43">
         <v>14.31</v>
       </c>
       <c r="Z27" s="39">
         <v>5.8</v>
       </c>
       <c r="AA27" s="43">
         <v>8.39</v>
       </c>
       <c r="AB27" s="43">
         <v>9.01</v>
       </c>
       <c r="AC27" s="43">
         <v>8.24</v>
       </c>
       <c r="AD27" s="39">
         <v>8.66</v>
       </c>
       <c r="AE27" s="53">
         <v>10.76</v>
       </c>
-      <c r="AF27" s="47"/>
+      <c r="AF27" s="39">
+        <v>12.2</v>
+      </c>
       <c r="AG27" s="47"/>
       <c r="AH27" s="47"/>
       <c r="AI27" s="47"/>
       <c r="AJ27" s="47"/>
       <c r="AK27" s="47"/>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B28" s="39">
         <v>12.66</v>
       </c>
       <c r="C28" s="31">
         <v>13.69</v>
       </c>
       <c r="D28" s="31">
         <v>11.8</v>
       </c>
       <c r="E28" s="31">
         <v>10.73</v>
       </c>
       <c r="F28" s="31">
         <v>11.14</v>
       </c>
@@ -7187,88 +7299,90 @@
       </c>
       <c r="X28" s="43">
         <v>12.11</v>
       </c>
       <c r="Y28" s="43">
         <v>12.65</v>
       </c>
       <c r="Z28" s="39">
         <v>14.73</v>
       </c>
       <c r="AA28" s="43">
         <v>13.49</v>
       </c>
       <c r="AB28" s="43">
         <v>14.58</v>
       </c>
       <c r="AC28" s="43">
         <v>13.52</v>
       </c>
       <c r="AD28" s="39">
         <v>12.63</v>
       </c>
       <c r="AE28" s="53">
         <v>12.92</v>
       </c>
-      <c r="AF28" s="47"/>
+      <c r="AF28" s="39">
+        <v>13.32</v>
+      </c>
       <c r="AG28" s="47"/>
       <c r="AH28" s="47"/>
       <c r="AI28" s="47"/>
       <c r="AJ28" s="47"/>
       <c r="AK28" s="47"/>
     </row>
     <row r="29" spans="1:37">
-      <c r="A29" s="58" t="s">
+      <c r="A29" s="61" t="s">
         <v>16</v>
       </c>
-      <c r="B29" s="58"/>
-[...22 lines deleted...]
-      <c r="Y29" s="58"/>
+      <c r="B29" s="61"/>
+      <c r="C29" s="61"/>
+      <c r="D29" s="61"/>
+      <c r="E29" s="61"/>
+      <c r="F29" s="61"/>
+      <c r="G29" s="61"/>
+      <c r="H29" s="61"/>
+      <c r="I29" s="61"/>
+      <c r="J29" s="61"/>
+      <c r="K29" s="61"/>
+      <c r="L29" s="61"/>
+      <c r="M29" s="61"/>
+      <c r="N29" s="61"/>
+      <c r="O29" s="61"/>
+      <c r="P29" s="61"/>
+      <c r="Q29" s="61"/>
+      <c r="R29" s="61"/>
+      <c r="S29" s="61"/>
+      <c r="T29" s="61"/>
+      <c r="U29" s="61"/>
+      <c r="V29" s="61"/>
+      <c r="W29" s="61"/>
+      <c r="X29" s="61"/>
+      <c r="Y29" s="61"/>
       <c r="AA29" s="43"/>
       <c r="AC29" s="43"/>
-      <c r="AF29" s="47"/>
+      <c r="AF29" s="39"/>
       <c r="AG29" s="47"/>
       <c r="AH29" s="47"/>
       <c r="AI29" s="47"/>
       <c r="AJ29" s="47"/>
       <c r="AK29" s="47"/>
     </row>
     <row r="30" spans="1:37">
       <c r="A30" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="39">
         <v>14.41</v>
       </c>
       <c r="C30" s="31">
         <v>12.75</v>
       </c>
       <c r="D30" s="31">
         <v>12.07</v>
       </c>
       <c r="E30" s="31">
         <v>12.05</v>
       </c>
       <c r="F30" s="31">
         <v>11.95</v>
       </c>
@@ -7325,51 +7439,53 @@
       </c>
       <c r="X30" s="43">
         <v>11.46</v>
       </c>
       <c r="Y30" s="43">
         <v>11.53</v>
       </c>
       <c r="Z30" s="39">
         <v>12.27</v>
       </c>
       <c r="AA30" s="43">
         <v>11.44</v>
       </c>
       <c r="AB30" s="43">
         <v>12.57</v>
       </c>
       <c r="AC30" s="43">
         <v>12.55</v>
       </c>
       <c r="AD30" s="20">
         <v>12.26</v>
       </c>
       <c r="AE30" s="54">
         <v>12.14</v>
       </c>
-      <c r="AF30" s="47"/>
+      <c r="AF30" s="39">
+        <v>12.19</v>
+      </c>
       <c r="AG30" s="47"/>
       <c r="AH30" s="47"/>
       <c r="AI30" s="47"/>
       <c r="AJ30" s="47"/>
       <c r="AK30" s="47"/>
     </row>
     <row r="31" spans="1:37">
       <c r="A31" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B31" s="39">
         <v>14.31</v>
       </c>
       <c r="C31" s="31">
         <v>13.41</v>
       </c>
       <c r="D31" s="31">
         <v>13.04</v>
       </c>
       <c r="E31" s="31">
         <v>12.92</v>
       </c>
       <c r="F31" s="31">
         <v>13.25</v>
       </c>
@@ -7426,51 +7542,53 @@
       </c>
       <c r="X31" s="43">
         <v>10.71</v>
       </c>
       <c r="Y31" s="43">
         <v>10.93</v>
       </c>
       <c r="Z31" s="39">
         <v>13.65</v>
       </c>
       <c r="AA31" s="43">
         <v>14.62</v>
       </c>
       <c r="AB31" s="43">
         <v>14.96</v>
       </c>
       <c r="AC31" s="43">
         <v>15.1</v>
       </c>
       <c r="AD31" s="20">
         <v>13.71</v>
       </c>
       <c r="AE31" s="54">
         <v>13.66</v>
       </c>
-      <c r="AF31" s="47"/>
+      <c r="AF31" s="39">
+        <v>13.19</v>
+      </c>
       <c r="AG31" s="47"/>
       <c r="AH31" s="47"/>
       <c r="AI31" s="47"/>
       <c r="AJ31" s="47"/>
       <c r="AK31" s="47"/>
     </row>
     <row r="32" spans="1:37">
       <c r="A32" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="39">
         <v>13.7</v>
       </c>
       <c r="C32" s="31">
         <v>10.35</v>
       </c>
       <c r="D32" s="31">
         <v>9.2799999999999994</v>
       </c>
       <c r="E32" s="31">
         <v>10</v>
       </c>
       <c r="F32" s="31">
         <v>9.7899999999999991</v>
       </c>
@@ -7527,51 +7645,53 @@
       </c>
       <c r="X32" s="43">
         <v>6.67</v>
       </c>
       <c r="Y32" s="43">
         <v>6.75</v>
       </c>
       <c r="Z32" s="39">
         <v>9.7799999999999994</v>
       </c>
       <c r="AA32" s="43">
         <v>12.4</v>
       </c>
       <c r="AB32" s="43">
         <v>10.53</v>
       </c>
       <c r="AC32" s="43">
         <v>9.89</v>
       </c>
       <c r="AD32" s="20">
         <v>10.26</v>
       </c>
       <c r="AE32" s="54">
         <v>10.08</v>
       </c>
-      <c r="AF32" s="47"/>
+      <c r="AF32" s="39">
+        <v>9.9</v>
+      </c>
       <c r="AG32" s="47"/>
       <c r="AH32" s="47"/>
       <c r="AI32" s="47"/>
       <c r="AJ32" s="47"/>
       <c r="AK32" s="47"/>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="39">
         <v>17.66</v>
       </c>
       <c r="C33" s="31">
         <v>14.88</v>
       </c>
       <c r="D33" s="31">
         <v>13.41</v>
       </c>
       <c r="E33" s="31">
         <v>13.94</v>
       </c>
       <c r="F33" s="31">
         <v>13.09</v>
       </c>
@@ -7628,51 +7748,53 @@
       </c>
       <c r="X33" s="43">
         <v>11.23</v>
       </c>
       <c r="Y33" s="43">
         <v>11.42</v>
       </c>
       <c r="Z33" s="39">
         <v>15.87</v>
       </c>
       <c r="AA33" s="43">
         <v>11.23</v>
       </c>
       <c r="AB33" s="43">
         <v>13.28</v>
       </c>
       <c r="AC33" s="43">
         <v>14.25</v>
       </c>
       <c r="AD33" s="20">
         <v>13.99</v>
       </c>
       <c r="AE33" s="54">
         <v>13.8</v>
       </c>
-      <c r="AF33" s="47"/>
+      <c r="AF33" s="39">
+        <v>13.3</v>
+      </c>
       <c r="AG33" s="47"/>
       <c r="AH33" s="47"/>
       <c r="AI33" s="47"/>
       <c r="AJ33" s="47"/>
       <c r="AK33" s="47"/>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="39">
         <v>18.28</v>
       </c>
       <c r="C34" s="31">
         <v>12.68</v>
       </c>
       <c r="D34" s="31">
         <v>12.05</v>
       </c>
       <c r="E34" s="31">
         <v>12.43</v>
       </c>
       <c r="F34" s="31">
         <v>11.98</v>
       </c>
@@ -7729,51 +7851,53 @@
       </c>
       <c r="X34" s="43">
         <v>13</v>
       </c>
       <c r="Y34" s="43">
         <v>12.68</v>
       </c>
       <c r="Z34" s="39">
         <v>13.84</v>
       </c>
       <c r="AA34" s="43">
         <v>10.050000000000001</v>
       </c>
       <c r="AB34" s="43">
         <v>12.31</v>
       </c>
       <c r="AC34" s="43">
         <v>12.61</v>
       </c>
       <c r="AD34" s="20">
         <v>11.82</v>
       </c>
       <c r="AE34" s="54">
         <v>11.38</v>
       </c>
-      <c r="AF34" s="47"/>
+      <c r="AF34" s="39">
+        <v>12.42</v>
+      </c>
       <c r="AG34" s="47"/>
       <c r="AH34" s="47"/>
       <c r="AI34" s="47"/>
       <c r="AJ34" s="47"/>
       <c r="AK34" s="47"/>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B35" s="39">
         <v>18.22</v>
       </c>
       <c r="C35" s="31">
         <v>15.71</v>
       </c>
       <c r="D35" s="31">
         <v>15.36</v>
       </c>
       <c r="E35" s="31">
         <v>14.64</v>
       </c>
       <c r="F35" s="31">
         <v>14.26</v>
       </c>
@@ -7830,51 +7954,53 @@
       </c>
       <c r="X35" s="43">
         <v>12.77</v>
       </c>
       <c r="Y35" s="43">
         <v>12.87</v>
       </c>
       <c r="Z35" s="39">
         <v>10.9</v>
       </c>
       <c r="AA35" s="43">
         <v>10.61</v>
       </c>
       <c r="AB35" s="43">
         <v>11.42</v>
       </c>
       <c r="AC35" s="43">
         <v>11.36</v>
       </c>
       <c r="AD35" s="20">
         <v>10.94</v>
       </c>
       <c r="AE35" s="54">
         <v>11.71</v>
       </c>
-      <c r="AF35" s="47"/>
+      <c r="AF35" s="39">
+        <v>12.45</v>
+      </c>
       <c r="AG35" s="47"/>
       <c r="AH35" s="47"/>
       <c r="AI35" s="47"/>
       <c r="AJ35" s="47"/>
       <c r="AK35" s="47"/>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B36" s="39">
         <v>13.78</v>
       </c>
       <c r="C36" s="31">
         <v>12.77</v>
       </c>
       <c r="D36" s="31">
         <v>11.53</v>
       </c>
       <c r="E36" s="31">
         <v>10.64</v>
       </c>
       <c r="F36" s="31">
         <v>10.63</v>
       </c>
@@ -7931,51 +8057,53 @@
       </c>
       <c r="X36" s="43">
         <v>10.7</v>
       </c>
       <c r="Y36" s="43">
         <v>10.63</v>
       </c>
       <c r="Z36" s="39">
         <v>10.8</v>
       </c>
       <c r="AA36" s="43">
         <v>11.06</v>
       </c>
       <c r="AB36" s="43">
         <v>12.77</v>
       </c>
       <c r="AC36" s="43">
         <v>12.29</v>
       </c>
       <c r="AD36" s="20">
         <v>12.51</v>
       </c>
       <c r="AE36" s="54">
         <v>11.93</v>
       </c>
-      <c r="AF36" s="47"/>
+      <c r="AF36" s="39">
+        <v>11.8</v>
+      </c>
       <c r="AG36" s="47"/>
       <c r="AH36" s="47"/>
       <c r="AI36" s="47"/>
       <c r="AJ36" s="47"/>
       <c r="AK36" s="47"/>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="39">
         <v>5.74</v>
       </c>
       <c r="C37" s="31">
         <v>9.49</v>
       </c>
       <c r="D37" s="31">
         <v>9</v>
       </c>
       <c r="E37" s="31">
         <v>10.9</v>
       </c>
       <c r="F37" s="31">
         <v>11.05</v>
       </c>
@@ -8032,51 +8160,53 @@
       </c>
       <c r="X37" s="43">
         <v>14.96</v>
       </c>
       <c r="Y37" s="43">
         <v>14.8</v>
       </c>
       <c r="Z37" s="39">
         <v>14.63</v>
       </c>
       <c r="AA37" s="43">
         <v>13.24</v>
       </c>
       <c r="AB37" s="43">
         <v>12.85</v>
       </c>
       <c r="AC37" s="43">
         <v>14.04</v>
       </c>
       <c r="AD37" s="20">
         <v>13.41</v>
       </c>
       <c r="AE37" s="54">
         <v>13.9</v>
       </c>
-      <c r="AF37" s="47"/>
+      <c r="AF37" s="39">
+        <v>13.48</v>
+      </c>
       <c r="AG37" s="47"/>
       <c r="AH37" s="47"/>
       <c r="AI37" s="47"/>
       <c r="AJ37" s="47"/>
       <c r="AK37" s="47"/>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="39">
         <v>23.65</v>
       </c>
       <c r="C38" s="31">
         <v>18.36</v>
       </c>
       <c r="D38" s="31">
         <v>15.48</v>
       </c>
       <c r="E38" s="31">
         <v>16.14</v>
       </c>
       <c r="F38" s="31">
         <v>17.21</v>
       </c>
@@ -8133,51 +8263,53 @@
       </c>
       <c r="X38" s="43">
         <v>12.76</v>
       </c>
       <c r="Y38" s="43">
         <v>13.58</v>
       </c>
       <c r="Z38" s="39">
         <v>15.06</v>
       </c>
       <c r="AA38" s="43">
         <v>13.66</v>
       </c>
       <c r="AB38" s="43">
         <v>15.49</v>
       </c>
       <c r="AC38" s="43">
         <v>14.41</v>
       </c>
       <c r="AD38" s="20">
         <v>13.41</v>
       </c>
       <c r="AE38" s="54">
         <v>12.77</v>
       </c>
-      <c r="AF38" s="47"/>
+      <c r="AF38" s="39">
+        <v>12.07</v>
+      </c>
       <c r="AG38" s="47"/>
       <c r="AH38" s="47"/>
       <c r="AI38" s="47"/>
       <c r="AJ38" s="47"/>
       <c r="AK38" s="47"/>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B39" s="39">
         <v>12.81</v>
       </c>
       <c r="C39" s="31">
         <v>14.36</v>
       </c>
       <c r="D39" s="31">
         <v>14.94</v>
       </c>
       <c r="E39" s="31">
         <v>14.42</v>
       </c>
       <c r="F39" s="31">
         <v>15.02</v>
       </c>
@@ -8234,51 +8366,53 @@
       </c>
       <c r="X39" s="43">
         <v>15.28</v>
       </c>
       <c r="Y39" s="43">
         <v>15.43</v>
       </c>
       <c r="Z39" s="39">
         <v>17.010000000000002</v>
       </c>
       <c r="AA39" s="43">
         <v>16.78</v>
       </c>
       <c r="AB39" s="43">
         <v>17.25</v>
       </c>
       <c r="AC39" s="43">
         <v>16.87</v>
       </c>
       <c r="AD39" s="20">
         <v>17.47</v>
       </c>
       <c r="AE39" s="54">
         <v>16.66</v>
       </c>
-      <c r="AF39" s="47"/>
+      <c r="AF39" s="39">
+        <v>16.75</v>
+      </c>
       <c r="AG39" s="47"/>
       <c r="AH39" s="47"/>
       <c r="AI39" s="47"/>
       <c r="AJ39" s="47"/>
       <c r="AK39" s="47"/>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B40" s="39">
         <v>13.09</v>
       </c>
       <c r="C40" s="31">
         <v>11.89</v>
       </c>
       <c r="D40" s="31">
         <v>11.98</v>
       </c>
       <c r="E40" s="31">
         <v>12.13</v>
       </c>
       <c r="F40" s="31">
         <v>11.4</v>
       </c>
@@ -8335,51 +8469,53 @@
       </c>
       <c r="X40" s="43">
         <v>11.61</v>
       </c>
       <c r="Y40" s="43">
         <v>11.38</v>
       </c>
       <c r="Z40" s="39">
         <v>10.76</v>
       </c>
       <c r="AA40" s="43">
         <v>8.9499999999999993</v>
       </c>
       <c r="AB40" s="43">
         <v>10.199999999999999</v>
       </c>
       <c r="AC40" s="43">
         <v>9.41</v>
       </c>
       <c r="AD40" s="20">
         <v>10.050000000000001</v>
       </c>
       <c r="AE40" s="54">
         <v>10.210000000000001</v>
       </c>
-      <c r="AF40" s="47"/>
+      <c r="AF40" s="39">
+        <v>10.78</v>
+      </c>
       <c r="AG40" s="47"/>
       <c r="AH40" s="47"/>
       <c r="AI40" s="47"/>
       <c r="AJ40" s="47"/>
       <c r="AK40" s="47"/>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B41" s="39">
         <v>22.57</v>
       </c>
       <c r="C41" s="31">
         <v>16.760000000000002</v>
       </c>
       <c r="D41" s="31">
         <v>14.76</v>
       </c>
       <c r="E41" s="31">
         <v>13.3</v>
       </c>
       <c r="F41" s="31">
         <v>13.33</v>
       </c>
@@ -8436,51 +8572,53 @@
       </c>
       <c r="X41" s="43">
         <v>11.25</v>
       </c>
       <c r="Y41" s="43">
         <v>11.7</v>
       </c>
       <c r="Z41" s="39">
         <v>10.55</v>
       </c>
       <c r="AA41" s="43">
         <v>12.46</v>
       </c>
       <c r="AB41" s="43">
         <v>13.22</v>
       </c>
       <c r="AC41" s="43">
         <v>13.2</v>
       </c>
       <c r="AD41" s="20">
         <v>12.39</v>
       </c>
       <c r="AE41" s="54">
         <v>12.18</v>
       </c>
-      <c r="AF41" s="47"/>
+      <c r="AF41" s="39">
+        <v>12.54</v>
+      </c>
       <c r="AG41" s="47"/>
       <c r="AH41" s="47"/>
       <c r="AI41" s="47"/>
       <c r="AJ41" s="47"/>
       <c r="AK41" s="47"/>
     </row>
     <row r="42" spans="1:37">
       <c r="A42" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B42" s="39">
         <v>6.6</v>
       </c>
       <c r="C42" s="31">
         <v>5.35</v>
       </c>
       <c r="D42" s="31">
         <v>7.33</v>
       </c>
       <c r="E42" s="31">
         <v>7.89</v>
       </c>
       <c r="F42" s="31">
         <v>7.4</v>
       </c>
@@ -8537,51 +8675,53 @@
       </c>
       <c r="X42" s="43">
         <v>7.37</v>
       </c>
       <c r="Y42" s="43">
         <v>7.33</v>
       </c>
       <c r="Z42" s="39">
         <v>6.19</v>
       </c>
       <c r="AA42" s="43">
         <v>7.62</v>
       </c>
       <c r="AB42" s="43">
         <v>8.23</v>
       </c>
       <c r="AC42" s="43">
         <v>8.31</v>
       </c>
       <c r="AD42" s="20">
         <v>8.77</v>
       </c>
       <c r="AE42" s="54">
         <v>8.5500000000000007</v>
       </c>
-      <c r="AF42" s="47"/>
+      <c r="AF42" s="39">
+        <v>8.3699999999999992</v>
+      </c>
       <c r="AG42" s="47"/>
       <c r="AH42" s="47"/>
       <c r="AI42" s="47"/>
       <c r="AJ42" s="47"/>
       <c r="AK42" s="47"/>
     </row>
     <row r="43" spans="1:37">
       <c r="A43" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B43" s="40">
         <v>12.18</v>
       </c>
       <c r="C43" s="32">
         <v>11.36</v>
       </c>
       <c r="D43" s="32">
         <v>10.24</v>
       </c>
       <c r="E43" s="32">
         <v>10.55</v>
       </c>
       <c r="F43" s="32">
         <v>10.61</v>
       </c>
@@ -8638,213 +8778,215 @@
       </c>
       <c r="X43" s="45">
         <v>11.54</v>
       </c>
       <c r="Y43" s="45">
         <v>11.84</v>
       </c>
       <c r="Z43" s="40">
         <v>11.62</v>
       </c>
       <c r="AA43" s="45">
         <v>9.1</v>
       </c>
       <c r="AB43" s="45">
         <v>11.07</v>
       </c>
       <c r="AC43" s="45">
         <v>11.67</v>
       </c>
       <c r="AD43" s="40">
         <v>10.86</v>
       </c>
       <c r="AE43" s="55">
         <v>11.24</v>
       </c>
-      <c r="AF43" s="21"/>
+      <c r="AF43" s="40">
+        <v>11.4</v>
+      </c>
       <c r="AG43" s="21"/>
       <c r="AH43" s="21"/>
       <c r="AI43" s="21"/>
       <c r="AJ43" s="21"/>
       <c r="AK43" s="21"/>
     </row>
     <row r="44" spans="1:37">
       <c r="A44" s="18" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="A22:Y22"/>
+    <mergeCell ref="A29:Y29"/>
+    <mergeCell ref="X3:Y3"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="A4:A5"/>
     <mergeCell ref="AJ3:AK3"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
-    <mergeCell ref="A22:Y22"/>
-[...3 lines deleted...]
-    <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK47"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:Y1"/>
+      <selection activeCell="AF7" sqref="AF7:AF43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="27.85546875" style="8" customWidth="1"/>
     <col min="2" max="2" width="6.5703125" style="8" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.140625" style="8" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.5703125" style="8" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4" style="8" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="4.42578125" style="8" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="3.85546875" style="8" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="8" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" style="8" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.7109375" style="8" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="8.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.5703125" style="8" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.140625" style="8" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.5703125" style="8" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4" style="8" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="4.42578125" style="8" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="3.85546875" style="8" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="6" style="8" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.85546875" style="8" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.7109375" style="8" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="8.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="63" t="s">
+      <c r="A1" s="58" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="63"/>
-[...22 lines deleted...]
-      <c r="Y1" s="63"/>
+      <c r="B1" s="58"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
+      <c r="G1" s="58"/>
+      <c r="H1" s="58"/>
+      <c r="I1" s="58"/>
+      <c r="J1" s="58"/>
+      <c r="K1" s="58"/>
+      <c r="L1" s="58"/>
+      <c r="M1" s="58"/>
+      <c r="N1" s="58"/>
+      <c r="O1" s="58"/>
+      <c r="P1" s="58"/>
+      <c r="Q1" s="58"/>
+      <c r="R1" s="58"/>
+      <c r="S1" s="58"/>
+      <c r="T1" s="58"/>
+      <c r="U1" s="58"/>
+      <c r="V1" s="58"/>
+      <c r="W1" s="58"/>
+      <c r="X1" s="58"/>
+      <c r="Y1" s="58"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="46"/>
       <c r="B2" s="46"/>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="46"/>
       <c r="I2" s="46"/>
       <c r="J2" s="46"/>
       <c r="K2" s="46"/>
       <c r="L2" s="46"/>
       <c r="M2" s="46"/>
     </row>
     <row r="3" spans="1:37">
       <c r="Y3" s="15"/>
       <c r="AK3" s="15" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="59"/>
-      <c r="B4" s="61">
+      <c r="A4" s="62"/>
+      <c r="B4" s="64">
         <v>2024</v>
       </c>
-      <c r="C4" s="62"/>
-[...10 lines deleted...]
-      <c r="N4" s="61">
+      <c r="C4" s="65"/>
+      <c r="D4" s="65"/>
+      <c r="E4" s="65"/>
+      <c r="F4" s="65"/>
+      <c r="G4" s="65"/>
+      <c r="H4" s="65"/>
+      <c r="I4" s="65"/>
+      <c r="J4" s="65"/>
+      <c r="K4" s="65"/>
+      <c r="L4" s="65"/>
+      <c r="M4" s="65"/>
+      <c r="N4" s="64">
         <v>2025</v>
       </c>
-      <c r="O4" s="62"/>
-[...10 lines deleted...]
-      <c r="Z4" s="61">
+      <c r="O4" s="65"/>
+      <c r="P4" s="65"/>
+      <c r="Q4" s="65"/>
+      <c r="R4" s="65"/>
+      <c r="S4" s="65"/>
+      <c r="T4" s="65"/>
+      <c r="U4" s="65"/>
+      <c r="V4" s="65"/>
+      <c r="W4" s="65"/>
+      <c r="X4" s="65"/>
+      <c r="Y4" s="65"/>
+      <c r="Z4" s="64">
         <v>2026</v>
       </c>
-      <c r="AA4" s="62"/>
-[...9 lines deleted...]
-      <c r="AK4" s="62"/>
+      <c r="AA4" s="65"/>
+      <c r="AB4" s="65"/>
+      <c r="AC4" s="65"/>
+      <c r="AD4" s="65"/>
+      <c r="AE4" s="65"/>
+      <c r="AF4" s="65"/>
+      <c r="AG4" s="65"/>
+      <c r="AH4" s="65"/>
+      <c r="AI4" s="65"/>
+      <c r="AJ4" s="65"/>
+      <c r="AK4" s="65"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="60"/>
+      <c r="A5" s="63"/>
       <c r="B5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="11" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="11" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="11" t="s">
@@ -8911,77 +9053,77 @@
         <v>5</v>
       </c>
       <c r="AE5" s="11" t="s">
         <v>6</v>
       </c>
       <c r="AF5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="AG5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="AH5" s="11" t="s">
         <v>9</v>
       </c>
       <c r="AI5" s="11" t="s">
         <v>10</v>
       </c>
       <c r="AJ5" s="11" t="s">
         <v>11</v>
       </c>
       <c r="AK5" s="11" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="64" t="s">
+      <c r="A6" s="59" t="s">
         <v>14</v>
       </c>
-      <c r="B6" s="64"/>
-[...22 lines deleted...]
-      <c r="Y6" s="64"/>
+      <c r="B6" s="59"/>
+      <c r="C6" s="59"/>
+      <c r="D6" s="59"/>
+      <c r="E6" s="59"/>
+      <c r="F6" s="59"/>
+      <c r="G6" s="59"/>
+      <c r="H6" s="59"/>
+      <c r="I6" s="59"/>
+      <c r="J6" s="59"/>
+      <c r="K6" s="59"/>
+      <c r="L6" s="59"/>
+      <c r="M6" s="59"/>
+      <c r="N6" s="59"/>
+      <c r="O6" s="59"/>
+      <c r="P6" s="59"/>
+      <c r="Q6" s="59"/>
+      <c r="R6" s="59"/>
+      <c r="S6" s="59"/>
+      <c r="T6" s="59"/>
+      <c r="U6" s="59"/>
+      <c r="V6" s="59"/>
+      <c r="W6" s="59"/>
+      <c r="X6" s="59"/>
+      <c r="Y6" s="59"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="23" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="5">
         <v>5</v>
       </c>
       <c r="C7" s="5">
         <v>4</v>
       </c>
       <c r="D7" s="5">
         <v>2</v>
       </c>
       <c r="E7" s="5">
         <v>2</v>
       </c>
       <c r="F7" s="7">
         <v>2</v>
       </c>
       <c r="G7" s="7">
         <v>2</v>
       </c>
       <c r="H7" s="7">
         <v>4</v>
@@ -9033,51 +9175,53 @@
       </c>
       <c r="X7" s="41">
         <v>3</v>
       </c>
       <c r="Y7" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z7" s="52">
         <v>1</v>
       </c>
       <c r="AA7" s="28">
         <v>2</v>
       </c>
       <c r="AB7" s="52">
         <v>4</v>
       </c>
       <c r="AC7" s="5">
         <v>2</v>
       </c>
       <c r="AD7" s="5">
         <v>3</v>
       </c>
       <c r="AE7" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="AF7" s="47"/>
+      <c r="AF7" s="5">
+        <v>6</v>
+      </c>
       <c r="AG7" s="47"/>
       <c r="AH7" s="47"/>
       <c r="AI7" s="47"/>
       <c r="AJ7" s="47"/>
       <c r="AK7" s="47"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="5">
         <v>2</v>
       </c>
       <c r="C8" s="5">
         <v>3</v>
       </c>
       <c r="D8" s="5">
         <v>2</v>
       </c>
       <c r="E8" s="5">
         <v>1</v>
       </c>
       <c r="F8" s="7" t="s">
         <v>0</v>
       </c>
@@ -9134,51 +9278,53 @@
       </c>
       <c r="X8" s="41">
         <v>1</v>
       </c>
       <c r="Y8" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z8" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA8" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB8" s="52">
         <v>1</v>
       </c>
       <c r="AC8" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AD8" s="5">
         <v>1</v>
       </c>
       <c r="AE8" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="AF8" s="47"/>
+      <c r="AF8" s="5">
+        <v>2</v>
+      </c>
       <c r="AG8" s="47"/>
       <c r="AH8" s="47"/>
       <c r="AI8" s="47"/>
       <c r="AJ8" s="47"/>
       <c r="AK8" s="47"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F9" s="7" t="s">
         <v>0</v>
       </c>
@@ -9235,51 +9381,53 @@
       </c>
       <c r="X9" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y9" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z9" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA9" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB9" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC9" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AD9" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AE9" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="AF9" s="47"/>
+      <c r="AF9" s="5" t="s">
+        <v>0</v>
+      </c>
       <c r="AG9" s="47"/>
       <c r="AH9" s="47"/>
       <c r="AI9" s="47"/>
       <c r="AJ9" s="47"/>
       <c r="AK9" s="47"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F10" s="7" t="s">
         <v>0</v>
       </c>
@@ -9336,51 +9484,53 @@
       </c>
       <c r="X10" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y10" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z10" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA10" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB10" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC10" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AD10" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AE10" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="AF10" s="47"/>
+      <c r="AF10" s="5" t="s">
+        <v>0</v>
+      </c>
       <c r="AG10" s="47"/>
       <c r="AH10" s="47"/>
       <c r="AI10" s="47"/>
       <c r="AJ10" s="47"/>
       <c r="AK10" s="47"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="5">
         <v>1</v>
       </c>
       <c r="C11" s="5">
         <v>1</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E11" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F11" s="7" t="s">
         <v>0</v>
       </c>
@@ -9437,51 +9587,53 @@
       </c>
       <c r="X11" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y11" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z11" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA11" s="28">
         <v>1</v>
       </c>
       <c r="AB11" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC11" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AD11" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AE11" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="AF11" s="47"/>
+      <c r="AF11" s="5" t="s">
+        <v>0</v>
+      </c>
       <c r="AG11" s="47"/>
       <c r="AH11" s="47"/>
       <c r="AI11" s="47"/>
       <c r="AJ11" s="47"/>
       <c r="AK11" s="47"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="5">
         <v>1</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F12" s="7" t="s">
         <v>0</v>
       </c>
@@ -9538,51 +9690,53 @@
       </c>
       <c r="X12" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y12" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z12" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA12" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB12" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC12" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AD12" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AE12" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="AF12" s="47"/>
+      <c r="AF12" s="5">
+        <v>1</v>
+      </c>
       <c r="AG12" s="47"/>
       <c r="AH12" s="47"/>
       <c r="AI12" s="47"/>
       <c r="AJ12" s="47"/>
       <c r="AK12" s="47"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="7" t="s">
         <v>0</v>
       </c>
@@ -9639,51 +9793,53 @@
       </c>
       <c r="X13" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y13" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z13" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA13" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB13" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC13" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AD13" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AE13" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="AF13" s="47"/>
+      <c r="AF13" s="5" t="s">
+        <v>0</v>
+      </c>
       <c r="AG13" s="47"/>
       <c r="AH13" s="47"/>
       <c r="AI13" s="47"/>
       <c r="AJ13" s="47"/>
       <c r="AK13" s="47"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F14" s="7">
         <v>1</v>
       </c>
@@ -9740,51 +9896,53 @@
       </c>
       <c r="X14" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y14" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z14" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA14" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB14" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC14" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AD14" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AE14" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="AF14" s="47"/>
+      <c r="AF14" s="5">
+        <v>1</v>
+      </c>
       <c r="AG14" s="47"/>
       <c r="AH14" s="47"/>
       <c r="AI14" s="47"/>
       <c r="AJ14" s="47"/>
       <c r="AK14" s="47"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="7" t="s">
         <v>0</v>
       </c>
@@ -9841,51 +9999,53 @@
       </c>
       <c r="X15" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y15" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z15" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA15" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB15" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC15" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AD15" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AE15" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="AF15" s="47"/>
+      <c r="AF15" s="5" t="s">
+        <v>0</v>
+      </c>
       <c r="AG15" s="47"/>
       <c r="AH15" s="47"/>
       <c r="AI15" s="47"/>
       <c r="AJ15" s="47"/>
       <c r="AK15" s="47"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="7" t="s">
         <v>0</v>
       </c>
@@ -9942,51 +10102,53 @@
       </c>
       <c r="X16" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y16" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z16" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA16" s="28">
         <v>1</v>
       </c>
       <c r="AB16" s="52">
         <v>1</v>
       </c>
       <c r="AC16" s="5">
         <v>1</v>
       </c>
       <c r="AD16" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AE16" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="AF16" s="47"/>
+      <c r="AF16" s="5" t="s">
+        <v>0</v>
+      </c>
       <c r="AG16" s="47"/>
       <c r="AH16" s="47"/>
       <c r="AI16" s="47"/>
       <c r="AJ16" s="47"/>
       <c r="AK16" s="47"/>
     </row>
     <row r="17" spans="1:37">
       <c r="A17" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F17" s="7" t="s">
         <v>0</v>
       </c>
@@ -10043,51 +10205,53 @@
       </c>
       <c r="X17" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y17" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z17" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA17" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB17" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC17" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AD17" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AE17" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="AF17" s="47"/>
+      <c r="AF17" s="5">
+        <v>1</v>
+      </c>
       <c r="AG17" s="47"/>
       <c r="AH17" s="47"/>
       <c r="AI17" s="47"/>
       <c r="AJ17" s="47"/>
       <c r="AK17" s="47"/>
     </row>
     <row r="18" spans="1:37">
       <c r="A18" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="5">
         <v>1</v>
       </c>
       <c r="F18" s="7">
         <v>1</v>
       </c>
@@ -10144,51 +10308,53 @@
       </c>
       <c r="X18" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y18" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z18" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA18" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB18" s="52">
         <v>1</v>
       </c>
       <c r="AC18" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AD18" s="5">
         <v>1</v>
       </c>
       <c r="AE18" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="AF18" s="47"/>
+      <c r="AF18" s="5" t="s">
+        <v>0</v>
+      </c>
       <c r="AG18" s="47"/>
       <c r="AH18" s="47"/>
       <c r="AI18" s="47"/>
       <c r="AJ18" s="47"/>
       <c r="AK18" s="47"/>
     </row>
     <row r="19" spans="1:37">
       <c r="A19" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="5">
         <v>1</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F19" s="7" t="s">
         <v>0</v>
       </c>
@@ -10245,51 +10411,53 @@
       </c>
       <c r="X19" s="41">
         <v>2</v>
       </c>
       <c r="Y19" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z19" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA19" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB19" s="52">
         <v>1</v>
       </c>
       <c r="AC19" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AD19" s="5">
         <v>1</v>
       </c>
       <c r="AE19" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="AF19" s="47"/>
+      <c r="AF19" s="5" t="s">
+        <v>0</v>
+      </c>
       <c r="AG19" s="47"/>
       <c r="AH19" s="47"/>
       <c r="AI19" s="47"/>
       <c r="AJ19" s="47"/>
       <c r="AK19" s="47"/>
     </row>
     <row r="20" spans="1:37">
       <c r="A20" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F20" s="7" t="s">
         <v>0</v>
       </c>
@@ -10346,51 +10514,53 @@
       </c>
       <c r="X20" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y20" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z20" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA20" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB20" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC20" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AD20" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AE20" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="AF20" s="47"/>
+      <c r="AF20" s="5" t="s">
+        <v>0</v>
+      </c>
       <c r="AG20" s="47"/>
       <c r="AH20" s="47"/>
       <c r="AI20" s="47"/>
       <c r="AJ20" s="47"/>
       <c r="AK20" s="47"/>
     </row>
     <row r="21" spans="1:37">
       <c r="A21" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F21" s="7" t="s">
         <v>0</v>
       </c>
@@ -10447,87 +10617,89 @@
       </c>
       <c r="X21" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y21" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z21" s="52">
         <v>1</v>
       </c>
       <c r="AA21" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB21" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC21" s="5">
         <v>1</v>
       </c>
       <c r="AD21" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AE21" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="AF21" s="47"/>
+      <c r="AF21" s="5">
+        <v>1</v>
+      </c>
       <c r="AG21" s="47"/>
       <c r="AH21" s="47"/>
       <c r="AI21" s="47"/>
       <c r="AJ21" s="47"/>
       <c r="AK21" s="47"/>
     </row>
     <row r="22" spans="1:37">
-      <c r="A22" s="65" t="s">
+      <c r="A22" s="60" t="s">
         <v>15</v>
       </c>
-      <c r="B22" s="65"/>
-[...22 lines deleted...]
-      <c r="Y22" s="65"/>
+      <c r="B22" s="60"/>
+      <c r="C22" s="60"/>
+      <c r="D22" s="60"/>
+      <c r="E22" s="60"/>
+      <c r="F22" s="60"/>
+      <c r="G22" s="60"/>
+      <c r="H22" s="60"/>
+      <c r="I22" s="60"/>
+      <c r="J22" s="60"/>
+      <c r="K22" s="60"/>
+      <c r="L22" s="60"/>
+      <c r="M22" s="60"/>
+      <c r="N22" s="60"/>
+      <c r="O22" s="60"/>
+      <c r="P22" s="60"/>
+      <c r="Q22" s="60"/>
+      <c r="R22" s="60"/>
+      <c r="S22" s="60"/>
+      <c r="T22" s="60"/>
+      <c r="U22" s="60"/>
+      <c r="V22" s="60"/>
+      <c r="W22" s="60"/>
+      <c r="X22" s="60"/>
+      <c r="Y22" s="60"/>
       <c r="AC22" s="5"/>
-      <c r="AF22" s="47"/>
+      <c r="AF22" s="5"/>
       <c r="AG22" s="47"/>
       <c r="AH22" s="47"/>
       <c r="AI22" s="47"/>
       <c r="AJ22" s="47"/>
       <c r="AK22" s="47"/>
     </row>
     <row r="23" spans="1:37">
       <c r="A23" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="5">
         <v>3</v>
       </c>
       <c r="C23" s="5">
         <v>3</v>
       </c>
       <c r="D23" s="5">
         <v>2</v>
       </c>
       <c r="E23" s="5">
         <v>1</v>
       </c>
       <c r="F23" s="7">
         <v>1</v>
       </c>
@@ -10584,51 +10756,53 @@
       </c>
       <c r="X23" s="41">
         <v>1</v>
       </c>
       <c r="Y23" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z23" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA23" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB23" s="41">
         <v>2</v>
       </c>
       <c r="AC23" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AD23" s="5">
         <v>1</v>
       </c>
       <c r="AE23" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="AF23" s="47"/>
+      <c r="AF23" s="5">
+        <v>2</v>
+      </c>
       <c r="AG23" s="47"/>
       <c r="AH23" s="47"/>
       <c r="AI23" s="47"/>
       <c r="AJ23" s="47"/>
       <c r="AK23" s="47"/>
     </row>
     <row r="24" spans="1:37">
       <c r="A24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="5">
         <v>2</v>
       </c>
       <c r="C24" s="5">
         <v>3</v>
       </c>
       <c r="D24" s="5">
         <v>2</v>
       </c>
       <c r="E24" s="5">
         <v>1</v>
       </c>
       <c r="F24" s="7" t="s">
         <v>0</v>
       </c>
@@ -10685,51 +10859,53 @@
       </c>
       <c r="X24" s="41">
         <v>1</v>
       </c>
       <c r="Y24" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z24" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA24" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB24" s="41">
         <v>1</v>
       </c>
       <c r="AC24" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AD24" s="5">
         <v>1</v>
       </c>
       <c r="AE24" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="AF24" s="47"/>
+      <c r="AF24" s="5">
+        <v>2</v>
+      </c>
       <c r="AG24" s="47"/>
       <c r="AH24" s="47"/>
       <c r="AI24" s="47"/>
       <c r="AJ24" s="47"/>
       <c r="AK24" s="47"/>
     </row>
     <row r="25" spans="1:37">
       <c r="A25" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="5">
         <v>1</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="7" t="s">
         <v>0</v>
       </c>
@@ -10786,51 +10962,53 @@
       </c>
       <c r="X25" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y25" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z25" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA25" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB25" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC25" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AD25" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AE25" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="AF25" s="47"/>
+      <c r="AF25" s="5" t="s">
+        <v>0</v>
+      </c>
       <c r="AG25" s="47"/>
       <c r="AH25" s="47"/>
       <c r="AI25" s="47"/>
       <c r="AJ25" s="47"/>
       <c r="AK25" s="47"/>
     </row>
     <row r="26" spans="1:37">
       <c r="A26" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="7" t="s">
         <v>0</v>
       </c>
@@ -10887,51 +11065,53 @@
       </c>
       <c r="X26" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y26" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z26" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA26" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB26" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC26" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AD26" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AE26" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="AF26" s="47"/>
+      <c r="AF26" s="5" t="s">
+        <v>0</v>
+      </c>
       <c r="AG26" s="47"/>
       <c r="AH26" s="47"/>
       <c r="AI26" s="47"/>
       <c r="AJ26" s="47"/>
       <c r="AK26" s="47"/>
     </row>
     <row r="27" spans="1:37">
       <c r="A27" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E27" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F27" s="7" t="s">
         <v>0</v>
       </c>
@@ -10988,51 +11168,53 @@
       </c>
       <c r="X27" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y27" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z27" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA27" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB27" s="41">
         <v>1</v>
       </c>
       <c r="AC27" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AD27" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AE27" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="AF27" s="47"/>
+      <c r="AF27" s="5" t="s">
+        <v>0</v>
+      </c>
       <c r="AG27" s="47"/>
       <c r="AH27" s="47"/>
       <c r="AI27" s="47"/>
       <c r="AJ27" s="47"/>
       <c r="AK27" s="47"/>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E28" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F28" s="7">
         <v>1</v>
       </c>
@@ -11089,89 +11271,91 @@
       </c>
       <c r="X28" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y28" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z28" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA28" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB28" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC28" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AD28" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AE28" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="AF28" s="47"/>
+      <c r="AF28" s="5" t="s">
+        <v>0</v>
+      </c>
       <c r="AG28" s="47"/>
       <c r="AH28" s="47"/>
       <c r="AI28" s="47"/>
       <c r="AJ28" s="47"/>
       <c r="AK28" s="47"/>
     </row>
     <row r="29" spans="1:37">
-      <c r="A29" s="58" t="s">
+      <c r="A29" s="61" t="s">
         <v>16</v>
       </c>
-      <c r="B29" s="58"/>
-[...22 lines deleted...]
-      <c r="Y29" s="58"/>
+      <c r="B29" s="61"/>
+      <c r="C29" s="61"/>
+      <c r="D29" s="61"/>
+      <c r="E29" s="61"/>
+      <c r="F29" s="61"/>
+      <c r="G29" s="61"/>
+      <c r="H29" s="61"/>
+      <c r="I29" s="61"/>
+      <c r="J29" s="61"/>
+      <c r="K29" s="61"/>
+      <c r="L29" s="61"/>
+      <c r="M29" s="61"/>
+      <c r="N29" s="61"/>
+      <c r="O29" s="61"/>
+      <c r="P29" s="61"/>
+      <c r="Q29" s="61"/>
+      <c r="R29" s="61"/>
+      <c r="S29" s="61"/>
+      <c r="T29" s="61"/>
+      <c r="U29" s="61"/>
+      <c r="V29" s="61"/>
+      <c r="W29" s="61"/>
+      <c r="X29" s="61"/>
+      <c r="Y29" s="61"/>
       <c r="AA29" s="41"/>
       <c r="AB29" s="41"/>
       <c r="AC29" s="5"/>
-      <c r="AF29" s="47"/>
+      <c r="AF29" s="5"/>
       <c r="AG29" s="47"/>
       <c r="AH29" s="47"/>
       <c r="AI29" s="47"/>
       <c r="AJ29" s="47"/>
       <c r="AK29" s="47"/>
     </row>
     <row r="30" spans="1:37">
       <c r="A30" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="5">
         <v>2</v>
       </c>
       <c r="C30" s="5">
         <v>1</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E30" s="5">
         <v>1</v>
       </c>
       <c r="F30" s="7">
         <v>1</v>
       </c>
@@ -11228,51 +11412,53 @@
       </c>
       <c r="X30" s="41">
         <v>2</v>
       </c>
       <c r="Y30" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z30" s="50">
         <v>1</v>
       </c>
       <c r="AA30" s="28">
         <v>2</v>
       </c>
       <c r="AB30" s="41">
         <v>2</v>
       </c>
       <c r="AC30" s="41">
         <v>2</v>
       </c>
       <c r="AD30" s="5">
         <v>2</v>
       </c>
       <c r="AE30" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="AF30" s="47"/>
+      <c r="AF30" s="5">
+        <v>4</v>
+      </c>
       <c r="AG30" s="47"/>
       <c r="AH30" s="47"/>
       <c r="AI30" s="47"/>
       <c r="AJ30" s="47"/>
       <c r="AK30" s="47"/>
     </row>
     <row r="31" spans="1:37">
       <c r="A31" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F31" s="7" t="s">
         <v>0</v>
       </c>
@@ -11329,51 +11515,53 @@
       </c>
       <c r="X31" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y31" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z31" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA31" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB31" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC31" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AD31" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AE31" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="AF31" s="47"/>
+      <c r="AF31" s="5" t="s">
+        <v>0</v>
+      </c>
       <c r="AG31" s="47"/>
       <c r="AH31" s="47"/>
       <c r="AI31" s="47"/>
       <c r="AJ31" s="47"/>
       <c r="AK31" s="47"/>
     </row>
     <row r="32" spans="1:37">
       <c r="A32" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F32" s="7" t="s">
         <v>0</v>
       </c>
@@ -11430,51 +11618,53 @@
       </c>
       <c r="X32" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y32" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z32" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA32" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB32" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC32" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AD32" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AE32" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="AF32" s="47"/>
+      <c r="AF32" s="5" t="s">
+        <v>0</v>
+      </c>
       <c r="AG32" s="47"/>
       <c r="AH32" s="47"/>
       <c r="AI32" s="47"/>
       <c r="AJ32" s="47"/>
       <c r="AK32" s="47"/>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C33" s="5">
         <v>1</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F33" s="7" t="s">
         <v>0</v>
       </c>
@@ -11531,51 +11721,53 @@
       </c>
       <c r="X33" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y33" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z33" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA33" s="28">
         <v>1</v>
       </c>
       <c r="AB33" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC33" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AD33" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AE33" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="AF33" s="47"/>
+      <c r="AF33" s="5" t="s">
+        <v>0</v>
+      </c>
       <c r="AG33" s="47"/>
       <c r="AH33" s="47"/>
       <c r="AI33" s="47"/>
       <c r="AJ33" s="47"/>
       <c r="AK33" s="47"/>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="5">
         <v>1</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F34" s="7" t="s">
         <v>0</v>
       </c>
@@ -11632,51 +11824,53 @@
       </c>
       <c r="X34" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y34" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z34" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA34" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB34" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC34" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AD34" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AE34" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="AF34" s="47"/>
+      <c r="AF34" s="5">
+        <v>1</v>
+      </c>
       <c r="AG34" s="47"/>
       <c r="AH34" s="47"/>
       <c r="AI34" s="47"/>
       <c r="AJ34" s="47"/>
       <c r="AK34" s="47"/>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F35" s="7" t="s">
         <v>0</v>
       </c>
@@ -11733,51 +11927,53 @@
       </c>
       <c r="X35" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y35" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z35" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA35" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB35" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC35" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AD35" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AE35" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="AF35" s="47"/>
+      <c r="AF35" s="5" t="s">
+        <v>0</v>
+      </c>
       <c r="AG35" s="47"/>
       <c r="AH35" s="47"/>
       <c r="AI35" s="47"/>
       <c r="AJ35" s="47"/>
       <c r="AK35" s="47"/>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F36" s="7">
         <v>1</v>
       </c>
@@ -11834,51 +12030,53 @@
       </c>
       <c r="X36" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y36" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z36" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA36" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB36" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC36" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AD36" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AE36" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="AF36" s="47"/>
+      <c r="AF36" s="5">
+        <v>1</v>
+      </c>
       <c r="AG36" s="47"/>
       <c r="AH36" s="47"/>
       <c r="AI36" s="47"/>
       <c r="AJ36" s="47"/>
       <c r="AK36" s="47"/>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F37" s="7" t="s">
         <v>0</v>
       </c>
@@ -11935,51 +12133,53 @@
       </c>
       <c r="X37" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y37" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z37" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA37" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB37" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC37" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AD37" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AE37" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="AF37" s="47"/>
+      <c r="AF37" s="5" t="s">
+        <v>0</v>
+      </c>
       <c r="AG37" s="47"/>
       <c r="AH37" s="47"/>
       <c r="AI37" s="47"/>
       <c r="AJ37" s="47"/>
       <c r="AK37" s="47"/>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F38" s="7" t="s">
         <v>0</v>
       </c>
@@ -12036,51 +12236,53 @@
       </c>
       <c r="X38" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y38" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z38" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA38" s="28">
         <v>1</v>
       </c>
       <c r="AB38" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC38" s="5">
         <v>1</v>
       </c>
       <c r="AD38" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AE38" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="AF38" s="47"/>
+      <c r="AF38" s="5" t="s">
+        <v>0</v>
+      </c>
       <c r="AG38" s="47"/>
       <c r="AH38" s="47"/>
       <c r="AI38" s="47"/>
       <c r="AJ38" s="47"/>
       <c r="AK38" s="47"/>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E39" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F39" s="7" t="s">
         <v>0</v>
       </c>
@@ -12137,51 +12339,53 @@
       </c>
       <c r="X39" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y39" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z39" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA39" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB39" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC39" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AD39" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AE39" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="AF39" s="47"/>
+      <c r="AF39" s="5">
+        <v>1</v>
+      </c>
       <c r="AG39" s="47"/>
       <c r="AH39" s="47"/>
       <c r="AI39" s="47"/>
       <c r="AJ39" s="47"/>
       <c r="AK39" s="47"/>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E40" s="5">
         <v>1</v>
       </c>
       <c r="F40" s="7" t="s">
         <v>0</v>
       </c>
@@ -12238,51 +12442,53 @@
       </c>
       <c r="X40" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y40" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z40" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA40" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB40" s="41">
         <v>1</v>
       </c>
       <c r="AC40" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AD40" s="5">
         <v>1</v>
       </c>
       <c r="AE40" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="AF40" s="47"/>
+      <c r="AF40" s="5" t="s">
+        <v>0</v>
+      </c>
       <c r="AG40" s="47"/>
       <c r="AH40" s="47"/>
       <c r="AI40" s="47"/>
       <c r="AJ40" s="47"/>
       <c r="AK40" s="47"/>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B41" s="5">
         <v>1</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F41" s="7" t="s">
         <v>0</v>
       </c>
@@ -12339,51 +12545,53 @@
       </c>
       <c r="X41" s="41">
         <v>2</v>
       </c>
       <c r="Y41" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z41" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA41" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB41" s="41">
         <v>1</v>
       </c>
       <c r="AC41" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AD41" s="5">
         <v>1</v>
       </c>
       <c r="AE41" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="AF41" s="47"/>
+      <c r="AF41" s="5" t="s">
+        <v>0</v>
+      </c>
       <c r="AG41" s="47"/>
       <c r="AH41" s="47"/>
       <c r="AI41" s="47"/>
       <c r="AJ41" s="47"/>
       <c r="AK41" s="47"/>
     </row>
     <row r="42" spans="1:37">
       <c r="A42" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F42" s="7" t="s">
         <v>0</v>
       </c>
@@ -12440,51 +12648,53 @@
       </c>
       <c r="X42" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Y42" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z42" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA42" s="44" t="s">
         <v>0</v>
       </c>
       <c r="AB42" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC42" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AD42" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AE42" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="AF42" s="47"/>
+      <c r="AF42" s="5" t="s">
+        <v>0</v>
+      </c>
       <c r="AG42" s="47"/>
       <c r="AH42" s="47"/>
       <c r="AI42" s="47"/>
       <c r="AJ42" s="47"/>
       <c r="AK42" s="47"/>
     </row>
     <row r="43" spans="1:37" s="47" customFormat="1">
       <c r="A43" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E43" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F43" s="6" t="s">
         <v>0</v>
       </c>
@@ -12541,214 +12751,216 @@
       </c>
       <c r="X43" s="42" t="s">
         <v>0</v>
       </c>
       <c r="Y43" s="42" t="s">
         <v>0</v>
       </c>
       <c r="Z43" s="51">
         <v>1</v>
       </c>
       <c r="AA43" s="42" t="s">
         <v>0</v>
       </c>
       <c r="AB43" s="42" t="s">
         <v>0</v>
       </c>
       <c r="AC43" s="6">
         <v>1</v>
       </c>
       <c r="AD43" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AE43" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="AF43" s="21"/>
+      <c r="AF43" s="6">
+        <v>1</v>
+      </c>
       <c r="AG43" s="21"/>
       <c r="AH43" s="21"/>
       <c r="AI43" s="21"/>
       <c r="AJ43" s="21"/>
       <c r="AK43" s="21"/>
     </row>
     <row r="44" spans="1:37">
       <c r="A44" s="16" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="45" spans="1:37">
       <c r="B45" s="48"/>
     </row>
     <row r="46" spans="1:37">
       <c r="B46" s="48"/>
     </row>
     <row r="47" spans="1:37">
       <c r="B47" s="48"/>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
-    <mergeCell ref="Z4:AK4"/>
-    <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection sqref="A1:Y1"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="AF7" sqref="AF7:AF43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="27.7109375" style="8" customWidth="1"/>
     <col min="2" max="2" width="6.5703125" style="8" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.140625" style="8" bestFit="1" customWidth="1"/>
     <col min="4" max="9" width="7" style="8" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" style="8" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7" style="8" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="8.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.5703125" style="8" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.140625" style="8" bestFit="1" customWidth="1"/>
     <col min="16" max="21" width="7" style="8" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.85546875" style="8" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7" style="8" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="8.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="63" t="s">
+      <c r="A1" s="58" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="63"/>
-[...22 lines deleted...]
-      <c r="Y1" s="63"/>
+      <c r="B1" s="58"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
+      <c r="G1" s="58"/>
+      <c r="H1" s="58"/>
+      <c r="I1" s="58"/>
+      <c r="J1" s="58"/>
+      <c r="K1" s="58"/>
+      <c r="L1" s="58"/>
+      <c r="M1" s="58"/>
+      <c r="N1" s="58"/>
+      <c r="O1" s="58"/>
+      <c r="P1" s="58"/>
+      <c r="Q1" s="58"/>
+      <c r="R1" s="58"/>
+      <c r="S1" s="58"/>
+      <c r="T1" s="58"/>
+      <c r="U1" s="58"/>
+      <c r="V1" s="58"/>
+      <c r="W1" s="58"/>
+      <c r="X1" s="58"/>
+      <c r="Y1" s="58"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="46"/>
       <c r="B2" s="46"/>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="46"/>
       <c r="I2" s="46"/>
       <c r="J2" s="46"/>
       <c r="K2" s="46"/>
       <c r="L2" s="46"/>
       <c r="M2" s="46"/>
     </row>
     <row r="3" spans="1:37">
       <c r="N3" s="25"/>
       <c r="X3" s="66"/>
       <c r="Y3" s="66"/>
       <c r="Z3" s="25"/>
       <c r="AJ3" s="66" t="s">
         <v>34</v>
       </c>
       <c r="AK3" s="66"/>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="59"/>
-      <c r="B4" s="61">
+      <c r="A4" s="62"/>
+      <c r="B4" s="64">
         <v>2024</v>
       </c>
-      <c r="C4" s="62"/>
-[...10 lines deleted...]
-      <c r="N4" s="61">
+      <c r="C4" s="65"/>
+      <c r="D4" s="65"/>
+      <c r="E4" s="65"/>
+      <c r="F4" s="65"/>
+      <c r="G4" s="65"/>
+      <c r="H4" s="65"/>
+      <c r="I4" s="65"/>
+      <c r="J4" s="65"/>
+      <c r="K4" s="65"/>
+      <c r="L4" s="65"/>
+      <c r="M4" s="65"/>
+      <c r="N4" s="64">
         <v>2025</v>
       </c>
-      <c r="O4" s="62"/>
-[...10 lines deleted...]
-      <c r="Z4" s="61">
+      <c r="O4" s="65"/>
+      <c r="P4" s="65"/>
+      <c r="Q4" s="65"/>
+      <c r="R4" s="65"/>
+      <c r="S4" s="65"/>
+      <c r="T4" s="65"/>
+      <c r="U4" s="65"/>
+      <c r="V4" s="65"/>
+      <c r="W4" s="65"/>
+      <c r="X4" s="65"/>
+      <c r="Y4" s="65"/>
+      <c r="Z4" s="64">
         <v>2026</v>
       </c>
-      <c r="AA4" s="62"/>
-[...9 lines deleted...]
-      <c r="AK4" s="62"/>
+      <c r="AA4" s="65"/>
+      <c r="AB4" s="65"/>
+      <c r="AC4" s="65"/>
+      <c r="AD4" s="65"/>
+      <c r="AE4" s="65"/>
+      <c r="AF4" s="65"/>
+      <c r="AG4" s="65"/>
+      <c r="AH4" s="65"/>
+      <c r="AI4" s="65"/>
+      <c r="AJ4" s="65"/>
+      <c r="AK4" s="65"/>
     </row>
     <row r="5" spans="1:37" ht="22.5">
-      <c r="A5" s="60"/>
+      <c r="A5" s="63"/>
       <c r="B5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="12" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="12" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>25</v>
       </c>
       <c r="I5" s="11" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="11" t="s">
@@ -12815,77 +13027,77 @@
         <v>23</v>
       </c>
       <c r="AE5" s="12" t="s">
         <v>24</v>
       </c>
       <c r="AF5" s="11" t="s">
         <v>25</v>
       </c>
       <c r="AG5" s="11" t="s">
         <v>26</v>
       </c>
       <c r="AH5" s="11" t="s">
         <v>27</v>
       </c>
       <c r="AI5" s="11" t="s">
         <v>28</v>
       </c>
       <c r="AJ5" s="11" t="s">
         <v>29</v>
       </c>
       <c r="AK5" s="11" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="64" t="s">
+      <c r="A6" s="59" t="s">
         <v>14</v>
       </c>
-      <c r="B6" s="64"/>
-[...22 lines deleted...]
-      <c r="Y6" s="64"/>
+      <c r="B6" s="59"/>
+      <c r="C6" s="59"/>
+      <c r="D6" s="59"/>
+      <c r="E6" s="59"/>
+      <c r="F6" s="59"/>
+      <c r="G6" s="59"/>
+      <c r="H6" s="59"/>
+      <c r="I6" s="59"/>
+      <c r="J6" s="59"/>
+      <c r="K6" s="59"/>
+      <c r="L6" s="59"/>
+      <c r="M6" s="59"/>
+      <c r="N6" s="59"/>
+      <c r="O6" s="59"/>
+      <c r="P6" s="59"/>
+      <c r="Q6" s="59"/>
+      <c r="R6" s="59"/>
+      <c r="S6" s="59"/>
+      <c r="T6" s="59"/>
+      <c r="U6" s="59"/>
+      <c r="V6" s="59"/>
+      <c r="W6" s="59"/>
+      <c r="X6" s="59"/>
+      <c r="Y6" s="59"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="23" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="39">
         <v>10.87</v>
       </c>
       <c r="C7" s="39">
         <v>10.25</v>
       </c>
       <c r="D7" s="39">
         <v>8.77</v>
       </c>
       <c r="E7" s="39">
         <v>7.61</v>
       </c>
       <c r="F7" s="39">
         <v>6.93</v>
       </c>
       <c r="G7" s="30">
         <v>4.9000000000000004</v>
       </c>
       <c r="H7" s="29">
         <v>7.03</v>
@@ -12937,51 +13149,53 @@
       </c>
       <c r="X7" s="39">
         <v>6.92</v>
       </c>
       <c r="Y7" s="39">
         <v>6.32</v>
       </c>
       <c r="Z7" s="39">
         <v>2.57</v>
       </c>
       <c r="AA7" s="53">
         <v>4.34</v>
       </c>
       <c r="AB7" s="39">
         <v>6.61</v>
       </c>
       <c r="AC7" s="39">
         <v>6.19</v>
       </c>
       <c r="AD7" s="39">
         <v>6.85</v>
       </c>
       <c r="AE7" s="53">
         <v>5.68</v>
       </c>
-      <c r="AF7" s="47"/>
+      <c r="AF7" s="39">
+        <v>7.23</v>
+      </c>
       <c r="AG7" s="47"/>
       <c r="AH7" s="47"/>
       <c r="AI7" s="47"/>
       <c r="AJ7" s="47"/>
       <c r="AK7" s="47"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="39">
         <v>10.15</v>
       </c>
       <c r="C8" s="39">
         <v>13.09</v>
       </c>
       <c r="D8" s="39">
         <v>12.82</v>
       </c>
       <c r="E8" s="39">
         <v>10.88</v>
       </c>
       <c r="F8" s="39">
         <v>8.86</v>
       </c>
@@ -13038,51 +13252,53 @@
       </c>
       <c r="X8" s="39">
         <v>4.07</v>
       </c>
       <c r="Y8" s="39">
         <v>3.72</v>
       </c>
       <c r="Z8" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA8" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB8" s="39">
         <v>2.2400000000000002</v>
       </c>
       <c r="AC8" s="39">
         <v>1.63</v>
       </c>
       <c r="AD8" s="39">
         <v>2.66</v>
       </c>
       <c r="AE8" s="53">
         <v>2.19</v>
       </c>
-      <c r="AF8" s="47"/>
+      <c r="AF8" s="39">
+        <v>3.68</v>
+      </c>
       <c r="AG8" s="47"/>
       <c r="AH8" s="47"/>
       <c r="AI8" s="47"/>
       <c r="AJ8" s="47"/>
       <c r="AK8" s="47"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E9" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F9" s="39" t="s">
         <v>0</v>
       </c>
@@ -13139,51 +13355,53 @@
       </c>
       <c r="X9" s="39">
         <v>3.82</v>
       </c>
       <c r="Y9" s="39">
         <v>3.5</v>
       </c>
       <c r="Z9" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA9" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB9" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC9" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AD9" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AE9" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="AF9" s="47"/>
+      <c r="AF9" s="39" t="s">
+        <v>0</v>
+      </c>
       <c r="AG9" s="47"/>
       <c r="AH9" s="47"/>
       <c r="AI9" s="47"/>
       <c r="AJ9" s="47"/>
       <c r="AK9" s="47"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C10" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D10" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E10" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F10" s="39" t="s">
         <v>0</v>
       </c>
@@ -13240,51 +13458,53 @@
       </c>
       <c r="X10" s="39">
         <v>14.18</v>
       </c>
       <c r="Y10" s="39">
         <v>13.07</v>
       </c>
       <c r="Z10" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA10" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB10" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC10" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AD10" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AE10" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="AF10" s="47"/>
+      <c r="AF10" s="39" t="s">
+        <v>0</v>
+      </c>
       <c r="AG10" s="47"/>
       <c r="AH10" s="47"/>
       <c r="AI10" s="47"/>
       <c r="AJ10" s="47"/>
       <c r="AK10" s="47"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="39">
         <v>40</v>
       </c>
       <c r="C11" s="39">
         <v>43.48</v>
       </c>
       <c r="D11" s="39">
         <v>32.26</v>
       </c>
       <c r="E11" s="39">
         <v>21.98</v>
       </c>
       <c r="F11" s="39">
         <v>16.13</v>
       </c>
@@ -13341,51 +13561,53 @@
       </c>
       <c r="X11" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Y11" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Z11" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA11" s="53">
         <v>34.479999999999997</v>
       </c>
       <c r="AB11" s="39">
         <v>19.61</v>
       </c>
       <c r="AC11" s="39">
         <v>15.63</v>
       </c>
       <c r="AD11" s="39">
         <v>13.16</v>
       </c>
       <c r="AE11" s="53">
         <v>10.75</v>
       </c>
-      <c r="AF11" s="47"/>
+      <c r="AF11" s="39">
+        <v>9.35</v>
+      </c>
       <c r="AG11" s="47"/>
       <c r="AH11" s="47"/>
       <c r="AI11" s="47"/>
       <c r="AJ11" s="47"/>
       <c r="AK11" s="47"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="39">
         <v>83.33</v>
       </c>
       <c r="C12" s="39">
         <v>33.33</v>
       </c>
       <c r="D12" s="39">
         <v>24.39</v>
       </c>
       <c r="E12" s="39">
         <v>16.13</v>
       </c>
       <c r="F12" s="39">
         <v>13.51</v>
       </c>
@@ -13442,51 +13664,53 @@
       </c>
       <c r="X12" s="39">
         <v>6.1</v>
       </c>
       <c r="Y12" s="39">
         <v>5.75</v>
       </c>
       <c r="Z12" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA12" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB12" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC12" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AD12" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AE12" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="AF12" s="47"/>
+      <c r="AF12" s="39">
+        <v>10.1</v>
+      </c>
       <c r="AG12" s="47"/>
       <c r="AH12" s="47"/>
       <c r="AI12" s="47"/>
       <c r="AJ12" s="47"/>
       <c r="AK12" s="47"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="39" t="s">
         <v>0</v>
       </c>
@@ -13543,51 +13767,53 @@
       </c>
       <c r="X13" s="39">
         <v>7.3</v>
       </c>
       <c r="Y13" s="39">
         <v>6.71</v>
       </c>
       <c r="Z13" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA13" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB13" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC13" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AD13" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AE13" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="AF13" s="47"/>
+      <c r="AF13" s="39" t="s">
+        <v>0</v>
+      </c>
       <c r="AG13" s="47"/>
       <c r="AH13" s="47"/>
       <c r="AI13" s="47"/>
       <c r="AJ13" s="47"/>
       <c r="AK13" s="47"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D14" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E14" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F14" s="39">
         <v>5.41</v>
       </c>
@@ -13644,51 +13870,53 @@
       </c>
       <c r="X14" s="39">
         <v>9.23</v>
       </c>
       <c r="Y14" s="39">
         <v>8.36</v>
       </c>
       <c r="Z14" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA14" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB14" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC14" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AD14" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AE14" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="AF14" s="47"/>
+      <c r="AF14" s="39">
+        <v>4.46</v>
+      </c>
       <c r="AG14" s="47"/>
       <c r="AH14" s="47"/>
       <c r="AI14" s="47"/>
       <c r="AJ14" s="47"/>
       <c r="AK14" s="47"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="39" t="s">
         <v>0</v>
       </c>
@@ -13745,51 +13973,53 @@
       </c>
       <c r="X15" s="39">
         <v>8.93</v>
       </c>
       <c r="Y15" s="39">
         <v>8.1999999999999993</v>
       </c>
       <c r="Z15" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA15" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB15" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC15" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AD15" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AE15" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="AF15" s="47"/>
+      <c r="AF15" s="39" t="s">
+        <v>0</v>
+      </c>
       <c r="AG15" s="47"/>
       <c r="AH15" s="47"/>
       <c r="AI15" s="47"/>
       <c r="AJ15" s="47"/>
       <c r="AK15" s="47"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="39" t="s">
         <v>0</v>
       </c>
@@ -13846,51 +14076,53 @@
       </c>
       <c r="X16" s="39">
         <v>23.67</v>
       </c>
       <c r="Y16" s="39">
         <v>21.62</v>
       </c>
       <c r="Z16" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA16" s="53">
         <v>43.48</v>
       </c>
       <c r="AB16" s="39">
         <v>66.67</v>
       </c>
       <c r="AC16" s="39">
         <v>66.67</v>
       </c>
       <c r="AD16" s="39">
         <v>52.63</v>
       </c>
       <c r="AE16" s="53">
         <v>38.96</v>
       </c>
-      <c r="AF16" s="47"/>
+      <c r="AF16" s="39">
+        <v>33.71</v>
+      </c>
       <c r="AG16" s="47"/>
       <c r="AH16" s="47"/>
       <c r="AI16" s="47"/>
       <c r="AJ16" s="47"/>
       <c r="AK16" s="47"/>
     </row>
     <row r="17" spans="1:37">
       <c r="A17" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F17" s="39" t="s">
         <v>0</v>
       </c>
@@ -13947,51 +14179,53 @@
       </c>
       <c r="X17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Y17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Z17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AD17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AE17" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="AF17" s="47"/>
+      <c r="AF17" s="39">
+        <v>13.51</v>
+      </c>
       <c r="AG17" s="47"/>
       <c r="AH17" s="47"/>
       <c r="AI17" s="47"/>
       <c r="AJ17" s="47"/>
       <c r="AK17" s="47"/>
     </row>
     <row r="18" spans="1:37">
       <c r="A18" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C18" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D18" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="39">
         <v>8.26</v>
       </c>
       <c r="F18" s="39">
         <v>12.82</v>
       </c>
@@ -14048,51 +14282,53 @@
       </c>
       <c r="X18" s="39">
         <v>3.22</v>
       </c>
       <c r="Y18" s="39">
         <v>2.92</v>
       </c>
       <c r="Z18" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA18" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB18" s="39">
         <v>12.05</v>
       </c>
       <c r="AC18" s="39">
         <v>9.17</v>
       </c>
       <c r="AD18" s="39">
         <v>15.04</v>
       </c>
       <c r="AE18" s="53">
         <v>12.82</v>
       </c>
-      <c r="AF18" s="47"/>
+      <c r="AF18" s="39">
+        <v>11.11</v>
+      </c>
       <c r="AG18" s="47"/>
       <c r="AH18" s="47"/>
       <c r="AI18" s="47"/>
       <c r="AJ18" s="47"/>
       <c r="AK18" s="47"/>
     </row>
     <row r="19" spans="1:37">
       <c r="A19" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="39">
         <v>166.67</v>
       </c>
       <c r="C19" s="39">
         <v>76.92</v>
       </c>
       <c r="D19" s="39">
         <v>52.63</v>
       </c>
       <c r="E19" s="39">
         <v>40</v>
       </c>
       <c r="F19" s="39">
         <v>27.03</v>
       </c>
@@ -14149,51 +14385,53 @@
       </c>
       <c r="X19" s="39">
         <v>23.53</v>
       </c>
       <c r="Y19" s="39">
         <v>22.47</v>
       </c>
       <c r="Z19" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA19" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB19" s="39">
         <v>52.63</v>
       </c>
       <c r="AC19" s="39">
         <v>35.71</v>
       </c>
       <c r="AD19" s="39">
         <v>58.82</v>
       </c>
       <c r="AE19" s="53">
         <v>50</v>
       </c>
-      <c r="AF19" s="47"/>
+      <c r="AF19" s="39">
+        <v>44.44</v>
+      </c>
       <c r="AG19" s="47"/>
       <c r="AH19" s="47"/>
       <c r="AI19" s="47"/>
       <c r="AJ19" s="47"/>
       <c r="AK19" s="47"/>
     </row>
     <row r="20" spans="1:37">
       <c r="A20" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D20" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E20" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F20" s="39" t="s">
         <v>0</v>
       </c>
@@ -14250,51 +14488,53 @@
       </c>
       <c r="X20" s="39">
         <v>6.41</v>
       </c>
       <c r="Y20" s="39">
         <v>5.81</v>
       </c>
       <c r="Z20" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA20" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB20" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC20" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AD20" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AE20" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="AF20" s="47"/>
+      <c r="AF20" s="39" t="s">
+        <v>0</v>
+      </c>
       <c r="AG20" s="47"/>
       <c r="AH20" s="47"/>
       <c r="AI20" s="47"/>
       <c r="AJ20" s="47"/>
       <c r="AK20" s="47"/>
     </row>
     <row r="21" spans="1:37">
       <c r="A21" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C21" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D21" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E21" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F21" s="39" t="s">
         <v>0</v>
       </c>
@@ -14351,87 +14591,89 @@
       </c>
       <c r="X21" s="39">
         <v>18.05</v>
       </c>
       <c r="Y21" s="39">
         <v>16.5</v>
       </c>
       <c r="Z21" s="39">
         <v>50</v>
       </c>
       <c r="AA21" s="53">
         <v>30.3</v>
       </c>
       <c r="AB21" s="39">
         <v>16.670000000000002</v>
       </c>
       <c r="AC21" s="39">
         <v>22.22</v>
       </c>
       <c r="AD21" s="39">
         <v>19.420000000000002</v>
       </c>
       <c r="AE21" s="53">
         <v>16.13</v>
       </c>
-      <c r="AF21" s="47"/>
+      <c r="AF21" s="39">
+        <v>20.55</v>
+      </c>
       <c r="AG21" s="47"/>
       <c r="AH21" s="47"/>
       <c r="AI21" s="47"/>
       <c r="AJ21" s="47"/>
       <c r="AK21" s="47"/>
     </row>
     <row r="22" spans="1:37">
-      <c r="A22" s="65" t="s">
+      <c r="A22" s="60" t="s">
         <v>15</v>
       </c>
-      <c r="B22" s="65"/>
-[...22 lines deleted...]
-      <c r="Y22" s="65"/>
+      <c r="B22" s="60"/>
+      <c r="C22" s="60"/>
+      <c r="D22" s="60"/>
+      <c r="E22" s="60"/>
+      <c r="F22" s="60"/>
+      <c r="G22" s="60"/>
+      <c r="H22" s="60"/>
+      <c r="I22" s="60"/>
+      <c r="J22" s="60"/>
+      <c r="K22" s="60"/>
+      <c r="L22" s="60"/>
+      <c r="M22" s="60"/>
+      <c r="N22" s="60"/>
+      <c r="O22" s="60"/>
+      <c r="P22" s="60"/>
+      <c r="Q22" s="60"/>
+      <c r="R22" s="60"/>
+      <c r="S22" s="60"/>
+      <c r="T22" s="60"/>
+      <c r="U22" s="60"/>
+      <c r="V22" s="60"/>
+      <c r="W22" s="60"/>
+      <c r="X22" s="60"/>
+      <c r="Y22" s="60"/>
       <c r="AC22" s="39"/>
-      <c r="AF22" s="47"/>
+      <c r="AF22" s="39"/>
       <c r="AG22" s="47"/>
       <c r="AH22" s="47"/>
       <c r="AI22" s="47"/>
       <c r="AJ22" s="47"/>
       <c r="AK22" s="47"/>
     </row>
     <row r="23" spans="1:37">
       <c r="A23" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="39">
         <v>12.5</v>
       </c>
       <c r="C23" s="39">
         <v>13.22</v>
       </c>
       <c r="D23" s="39">
         <v>12.36</v>
       </c>
       <c r="E23" s="39">
         <v>10.34</v>
       </c>
       <c r="F23" s="39">
         <v>9.2899999999999991</v>
       </c>
@@ -14488,51 +14730,53 @@
       </c>
       <c r="X23" s="39">
         <v>4.91</v>
       </c>
       <c r="Y23" s="39">
         <v>4.47</v>
       </c>
       <c r="Z23" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA23" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB23" s="39">
         <v>3.9</v>
       </c>
       <c r="AC23" s="39">
         <v>2.81</v>
       </c>
       <c r="AD23" s="39">
         <v>3.44</v>
       </c>
       <c r="AE23" s="53">
         <v>2.83</v>
       </c>
-      <c r="AF23" s="47"/>
+      <c r="AF23" s="39">
+        <v>3.99</v>
+      </c>
       <c r="AG23" s="47"/>
       <c r="AH23" s="47"/>
       <c r="AI23" s="47"/>
       <c r="AJ23" s="47"/>
       <c r="AK23" s="47"/>
     </row>
     <row r="24" spans="1:37">
       <c r="A24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="39">
         <v>10.15</v>
       </c>
       <c r="C24" s="39">
         <v>13.09</v>
       </c>
       <c r="D24" s="39">
         <v>12.82</v>
       </c>
       <c r="E24" s="39">
         <v>10.88</v>
       </c>
       <c r="F24" s="39">
         <v>8.86</v>
       </c>
@@ -14589,51 +14833,53 @@
       </c>
       <c r="X24" s="39">
         <v>4.07</v>
       </c>
       <c r="Y24" s="39">
         <v>3.72</v>
       </c>
       <c r="Z24" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA24" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB24" s="39">
         <v>2.2400000000000002</v>
       </c>
       <c r="AC24" s="39">
         <v>1.63</v>
       </c>
       <c r="AD24" s="39">
         <v>2.66</v>
       </c>
       <c r="AE24" s="53">
         <v>2.19</v>
       </c>
-      <c r="AF24" s="47"/>
+      <c r="AF24" s="39">
+        <v>3.68</v>
+      </c>
       <c r="AG24" s="47"/>
       <c r="AH24" s="47"/>
       <c r="AI24" s="47"/>
       <c r="AJ24" s="47"/>
       <c r="AK24" s="47"/>
     </row>
     <row r="25" spans="1:37">
       <c r="A25" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="39">
         <v>142.86000000000001</v>
       </c>
       <c r="C25" s="39">
         <v>62.5</v>
       </c>
       <c r="D25" s="39">
         <v>37.04</v>
       </c>
       <c r="E25" s="39">
         <v>22.73</v>
       </c>
       <c r="F25" s="39">
         <v>18.52</v>
       </c>
@@ -14690,51 +14936,53 @@
       </c>
       <c r="X25" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Y25" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Z25" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA25" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB25" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC25" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AD25" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AE25" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="AF25" s="47"/>
+      <c r="AF25" s="39" t="s">
+        <v>0</v>
+      </c>
       <c r="AG25" s="47"/>
       <c r="AH25" s="47"/>
       <c r="AI25" s="47"/>
       <c r="AJ25" s="47"/>
       <c r="AK25" s="47"/>
     </row>
     <row r="26" spans="1:37">
       <c r="A26" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="39" t="s">
         <v>0</v>
       </c>
@@ -14791,51 +15039,53 @@
       </c>
       <c r="X26" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Y26" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Z26" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA26" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB26" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC26" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AD26" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AE26" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="AF26" s="47"/>
+      <c r="AF26" s="39" t="s">
+        <v>0</v>
+      </c>
       <c r="AG26" s="47"/>
       <c r="AH26" s="47"/>
       <c r="AI26" s="47"/>
       <c r="AJ26" s="47"/>
       <c r="AK26" s="47"/>
     </row>
     <row r="27" spans="1:37">
       <c r="A27" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C27" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D27" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E27" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F27" s="39" t="s">
         <v>0</v>
       </c>
@@ -14892,51 +15142,53 @@
       </c>
       <c r="X27" s="39">
         <v>22.73</v>
       </c>
       <c r="Y27" s="39">
         <v>20.62</v>
       </c>
       <c r="Z27" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA27" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB27" s="39">
         <v>66.67</v>
       </c>
       <c r="AC27" s="39">
         <v>40</v>
       </c>
       <c r="AD27" s="39">
         <v>31.25</v>
       </c>
       <c r="AE27" s="53">
         <v>24.39</v>
       </c>
-      <c r="AF27" s="47"/>
+      <c r="AF27" s="39">
+        <v>21.74</v>
+      </c>
       <c r="AG27" s="47"/>
       <c r="AH27" s="47"/>
       <c r="AI27" s="47"/>
       <c r="AJ27" s="47"/>
       <c r="AK27" s="47"/>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B28" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D28" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E28" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F28" s="39">
         <v>16.670000000000002</v>
       </c>
@@ -14993,88 +15245,90 @@
       </c>
       <c r="X28" s="39">
         <v>8.85</v>
       </c>
       <c r="Y28" s="39">
         <v>7.81</v>
       </c>
       <c r="Z28" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA28" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB28" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC28" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AD28" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AE28" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="AF28" s="47"/>
+      <c r="AF28" s="39" t="s">
+        <v>0</v>
+      </c>
       <c r="AG28" s="47"/>
       <c r="AH28" s="47"/>
       <c r="AI28" s="47"/>
       <c r="AJ28" s="47"/>
       <c r="AK28" s="47"/>
     </row>
     <row r="29" spans="1:37">
-      <c r="A29" s="58" t="s">
+      <c r="A29" s="61" t="s">
         <v>16</v>
       </c>
-      <c r="B29" s="58"/>
-[...22 lines deleted...]
-      <c r="Y29" s="58"/>
+      <c r="B29" s="61"/>
+      <c r="C29" s="61"/>
+      <c r="D29" s="61"/>
+      <c r="E29" s="61"/>
+      <c r="F29" s="61"/>
+      <c r="G29" s="61"/>
+      <c r="H29" s="61"/>
+      <c r="I29" s="61"/>
+      <c r="J29" s="61"/>
+      <c r="K29" s="61"/>
+      <c r="L29" s="61"/>
+      <c r="M29" s="61"/>
+      <c r="N29" s="61"/>
+      <c r="O29" s="61"/>
+      <c r="P29" s="61"/>
+      <c r="Q29" s="61"/>
+      <c r="R29" s="61"/>
+      <c r="S29" s="61"/>
+      <c r="T29" s="61"/>
+      <c r="U29" s="61"/>
+      <c r="V29" s="61"/>
+      <c r="W29" s="61"/>
+      <c r="X29" s="61"/>
+      <c r="Y29" s="61"/>
       <c r="AB29" s="39"/>
       <c r="AD29" s="39"/>
-      <c r="AF29" s="47"/>
+      <c r="AF29" s="39"/>
       <c r="AG29" s="47"/>
       <c r="AH29" s="47"/>
       <c r="AI29" s="47"/>
       <c r="AJ29" s="47"/>
       <c r="AK29" s="47"/>
     </row>
     <row r="30" spans="1:37">
       <c r="A30" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="39">
         <v>9.09</v>
       </c>
       <c r="C30" s="39">
         <v>7.08</v>
       </c>
       <c r="D30" s="39">
         <v>4.9400000000000004</v>
       </c>
       <c r="E30" s="39">
         <v>4.7699999999999996</v>
       </c>
       <c r="F30" s="39">
         <v>4.5999999999999996</v>
       </c>
@@ -15131,51 +15385,53 @@
       </c>
       <c r="X30" s="39">
         <v>8.81</v>
       </c>
       <c r="Y30" s="39">
         <v>8.09</v>
       </c>
       <c r="Z30" s="20">
         <v>5.24</v>
       </c>
       <c r="AA30" s="54">
         <v>8.7200000000000006</v>
       </c>
       <c r="AB30" s="39">
         <v>9.16</v>
       </c>
       <c r="AC30" s="39">
         <v>9.4600000000000009</v>
       </c>
       <c r="AD30" s="39">
         <v>10.23</v>
       </c>
       <c r="AE30" s="54">
         <v>8.5399999999999991</v>
       </c>
-      <c r="AF30" s="47"/>
+      <c r="AF30" s="39">
+        <v>10.52</v>
+      </c>
       <c r="AG30" s="47"/>
       <c r="AH30" s="47"/>
       <c r="AI30" s="47"/>
       <c r="AJ30" s="47"/>
       <c r="AK30" s="47"/>
     </row>
     <row r="31" spans="1:37">
       <c r="A31" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B31" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C31" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D31" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E31" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F31" s="39" t="s">
         <v>0</v>
       </c>
@@ -15232,51 +15488,53 @@
       </c>
       <c r="X31" s="39">
         <v>3.82</v>
       </c>
       <c r="Y31" s="39">
         <v>3.5</v>
       </c>
       <c r="Z31" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA31" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB31" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC31" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AD31" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AE31" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="AF31" s="47"/>
+      <c r="AF31" s="39" t="s">
+        <v>0</v>
+      </c>
       <c r="AG31" s="47"/>
       <c r="AH31" s="47"/>
       <c r="AI31" s="47"/>
       <c r="AJ31" s="47"/>
       <c r="AK31" s="47"/>
     </row>
     <row r="32" spans="1:37">
       <c r="A32" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C32" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D32" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E32" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F32" s="39" t="s">
         <v>0</v>
       </c>
@@ -15333,51 +15591,53 @@
       </c>
       <c r="X32" s="39">
         <v>14.18</v>
       </c>
       <c r="Y32" s="39">
         <v>13.07</v>
       </c>
       <c r="Z32" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA32" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB32" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC32" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AD32" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AE32" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="AF32" s="47"/>
+      <c r="AF32" s="39" t="s">
+        <v>0</v>
+      </c>
       <c r="AG32" s="47"/>
       <c r="AH32" s="47"/>
       <c r="AI32" s="47"/>
       <c r="AJ32" s="47"/>
       <c r="AK32" s="47"/>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C33" s="39">
         <v>33.33</v>
       </c>
       <c r="D33" s="39">
         <v>28.57</v>
       </c>
       <c r="E33" s="39">
         <v>21.28</v>
       </c>
       <c r="F33" s="39">
         <v>14.29</v>
       </c>
@@ -15434,51 +15694,53 @@
       </c>
       <c r="X33" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Y33" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Z33" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA33" s="54">
         <v>50</v>
       </c>
       <c r="AB33" s="39">
         <v>29.41</v>
       </c>
       <c r="AC33" s="39">
         <v>25</v>
       </c>
       <c r="AD33" s="39">
         <v>21.74</v>
       </c>
       <c r="AE33" s="54">
         <v>17.54</v>
       </c>
-      <c r="AF33" s="47"/>
+      <c r="AF33" s="39">
+        <v>14.49</v>
+      </c>
       <c r="AG33" s="47"/>
       <c r="AH33" s="47"/>
       <c r="AI33" s="47"/>
       <c r="AJ33" s="47"/>
       <c r="AK33" s="47"/>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="39">
         <v>83.33</v>
       </c>
       <c r="C34" s="39">
         <v>33.33</v>
       </c>
       <c r="D34" s="39">
         <v>24.39</v>
       </c>
       <c r="E34" s="39">
         <v>16.13</v>
       </c>
       <c r="F34" s="39">
         <v>13.51</v>
       </c>
@@ -15535,51 +15797,53 @@
       </c>
       <c r="X34" s="39">
         <v>6.1</v>
       </c>
       <c r="Y34" s="39">
         <v>5.75</v>
       </c>
       <c r="Z34" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA34" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB34" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC34" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AD34" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AE34" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="AF34" s="47"/>
+      <c r="AF34" s="39">
+        <v>10.1</v>
+      </c>
       <c r="AG34" s="47"/>
       <c r="AH34" s="47"/>
       <c r="AI34" s="47"/>
       <c r="AJ34" s="47"/>
       <c r="AK34" s="47"/>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F35" s="39" t="s">
         <v>0</v>
       </c>
@@ -15636,51 +15900,53 @@
       </c>
       <c r="X35" s="39">
         <v>7.3</v>
       </c>
       <c r="Y35" s="39">
         <v>6.71</v>
       </c>
       <c r="Z35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AD35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AE35" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="AF35" s="47"/>
+      <c r="AF35" s="39" t="s">
+        <v>0</v>
+      </c>
       <c r="AG35" s="47"/>
       <c r="AH35" s="47"/>
       <c r="AI35" s="47"/>
       <c r="AJ35" s="47"/>
       <c r="AK35" s="47"/>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B36" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C36" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D36" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E36" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F36" s="39">
         <v>5.41</v>
       </c>
@@ -15737,51 +16003,53 @@
       </c>
       <c r="X36" s="39">
         <v>9.23</v>
       </c>
       <c r="Y36" s="39">
         <v>8.36</v>
       </c>
       <c r="Z36" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA36" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB36" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC36" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AD36" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AE36" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="AF36" s="47"/>
+      <c r="AF36" s="39">
+        <v>4.46</v>
+      </c>
       <c r="AG36" s="47"/>
       <c r="AH36" s="47"/>
       <c r="AI36" s="47"/>
       <c r="AJ36" s="47"/>
       <c r="AK36" s="47"/>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C37" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D37" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E37" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F37" s="39" t="s">
         <v>0</v>
       </c>
@@ -15838,51 +16106,53 @@
       </c>
       <c r="X37" s="39">
         <v>15.87</v>
       </c>
       <c r="Y37" s="39">
         <v>14.71</v>
       </c>
       <c r="Z37" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA37" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB37" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC37" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AD37" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AE37" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="AF37" s="47"/>
+      <c r="AF37" s="39" t="s">
+        <v>0</v>
+      </c>
       <c r="AG37" s="47"/>
       <c r="AH37" s="47"/>
       <c r="AI37" s="47"/>
       <c r="AJ37" s="47"/>
       <c r="AK37" s="47"/>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C38" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D38" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E38" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F38" s="39" t="s">
         <v>0</v>
       </c>
@@ -15939,51 +16209,53 @@
       </c>
       <c r="X38" s="39">
         <v>24.69</v>
       </c>
       <c r="Y38" s="39">
         <v>22.73</v>
       </c>
       <c r="Z38" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA38" s="54">
         <v>83.33</v>
       </c>
       <c r="AB38" s="39">
         <v>66.67</v>
       </c>
       <c r="AC38" s="39">
         <v>100</v>
       </c>
       <c r="AD38" s="39">
         <v>80</v>
       </c>
       <c r="AE38" s="54">
         <v>55.56</v>
       </c>
-      <c r="AF38" s="47"/>
+      <c r="AF38" s="39">
+        <v>46.51</v>
+      </c>
       <c r="AG38" s="47"/>
       <c r="AH38" s="47"/>
       <c r="AI38" s="47"/>
       <c r="AJ38" s="47"/>
       <c r="AK38" s="47"/>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F39" s="39" t="s">
         <v>0</v>
       </c>
@@ -16040,51 +16312,53 @@
       </c>
       <c r="X39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Y39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Z39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AD39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AE39" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="AF39" s="47"/>
+      <c r="AF39" s="39">
+        <v>13.51</v>
+      </c>
       <c r="AG39" s="47"/>
       <c r="AH39" s="47"/>
       <c r="AI39" s="47"/>
       <c r="AJ39" s="47"/>
       <c r="AK39" s="47"/>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B40" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C40" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D40" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E40" s="39">
         <v>13.51</v>
       </c>
       <c r="F40" s="39">
         <v>10.42</v>
       </c>
@@ -16141,51 +16415,53 @@
       </c>
       <c r="X40" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Y40" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Z40" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA40" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB40" s="39">
         <v>16.13</v>
       </c>
       <c r="AC40" s="39">
         <v>12.5</v>
       </c>
       <c r="AD40" s="39">
         <v>20.83</v>
       </c>
       <c r="AE40" s="54">
         <v>18.18</v>
       </c>
-      <c r="AF40" s="47"/>
+      <c r="AF40" s="39">
+        <v>15.5</v>
+      </c>
       <c r="AG40" s="47"/>
       <c r="AH40" s="47"/>
       <c r="AI40" s="47"/>
       <c r="AJ40" s="47"/>
       <c r="AK40" s="47"/>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B41" s="39">
         <v>166.67</v>
       </c>
       <c r="C41" s="39">
         <v>76.92</v>
       </c>
       <c r="D41" s="39">
         <v>52.63</v>
       </c>
       <c r="E41" s="39">
         <v>40</v>
       </c>
       <c r="F41" s="39">
         <v>27.03</v>
       </c>
@@ -16242,51 +16518,53 @@
       </c>
       <c r="X41" s="39">
         <v>23.53</v>
       </c>
       <c r="Y41" s="39">
         <v>22.47</v>
       </c>
       <c r="Z41" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA41" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB41" s="39">
         <v>52.63</v>
       </c>
       <c r="AC41" s="39">
         <v>35.71</v>
       </c>
       <c r="AD41" s="39">
         <v>58.82</v>
       </c>
       <c r="AE41" s="54">
         <v>50</v>
       </c>
-      <c r="AF41" s="47"/>
+      <c r="AF41" s="39">
+        <v>44.44</v>
+      </c>
       <c r="AG41" s="47"/>
       <c r="AH41" s="47"/>
       <c r="AI41" s="47"/>
       <c r="AJ41" s="47"/>
       <c r="AK41" s="47"/>
     </row>
     <row r="42" spans="1:37">
       <c r="A42" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B42" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C42" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D42" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E42" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F42" s="39" t="s">
         <v>0</v>
       </c>
@@ -16343,51 +16621,53 @@
       </c>
       <c r="X42" s="39">
         <v>6.41</v>
       </c>
       <c r="Y42" s="39">
         <v>5.81</v>
       </c>
       <c r="Z42" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA42" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB42" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC42" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AD42" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AE42" s="20" t="s">
         <v>0</v>
       </c>
-      <c r="AF42" s="47"/>
+      <c r="AF42" s="39" t="s">
+        <v>0</v>
+      </c>
       <c r="AG42" s="47"/>
       <c r="AH42" s="47"/>
       <c r="AI42" s="47"/>
       <c r="AJ42" s="47"/>
       <c r="AK42" s="47"/>
     </row>
     <row r="43" spans="1:37" s="47" customFormat="1">
       <c r="A43" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B43" s="40" t="s">
         <v>0</v>
       </c>
       <c r="C43" s="40" t="s">
         <v>0</v>
       </c>
       <c r="D43" s="40" t="s">
         <v>0</v>
       </c>
       <c r="E43" s="40" t="s">
         <v>0</v>
       </c>
       <c r="F43" s="40" t="s">
         <v>0</v>
       </c>
@@ -16444,74 +16724,76 @@
       </c>
       <c r="X43" s="40">
         <v>18.05</v>
       </c>
       <c r="Y43" s="40">
         <v>16.5</v>
       </c>
       <c r="Z43" s="40">
         <v>50</v>
       </c>
       <c r="AA43" s="55">
         <v>30.3</v>
       </c>
       <c r="AB43" s="40">
         <v>16.670000000000002</v>
       </c>
       <c r="AC43" s="40">
         <v>22.22</v>
       </c>
       <c r="AD43" s="40">
         <v>19.420000000000002</v>
       </c>
       <c r="AE43" s="55">
         <v>16.13</v>
       </c>
-      <c r="AF43" s="21"/>
+      <c r="AF43" s="40">
+        <v>20.55</v>
+      </c>
       <c r="AG43" s="21"/>
       <c r="AH43" s="21"/>
       <c r="AI43" s="21"/>
       <c r="AJ43" s="21"/>
       <c r="AK43" s="21"/>
     </row>
     <row r="44" spans="1:37">
       <c r="A44" s="16" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="A22:Y22"/>
+    <mergeCell ref="A29:Y29"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="X3:Y3"/>
+    <mergeCell ref="A4:A5"/>
     <mergeCell ref="AJ3:AK3"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
-    <mergeCell ref="A22:Y22"/>
-[...3 lines deleted...]
-    <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>The number of deaths</vt:lpstr>
       <vt:lpstr>General mortality rate</vt:lpstr>
       <vt:lpstr>The number of deceased infants </vt:lpstr>