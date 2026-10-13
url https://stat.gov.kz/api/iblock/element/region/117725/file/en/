--- v5 (2026-09-21)
+++ v6 (2026-10-13)
@@ -1,68 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23250" windowHeight="12345" activeTab="3"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23256" windowHeight="12348" firstSheet="1" activeTab="5"/>
   </bookViews>
   <sheets>
-    <sheet name="The number of deaths" sheetId="1" r:id="rId1"/>
-[...2 lines deleted...]
-    <sheet name="Infant mortality rate " sheetId="5" r:id="rId4"/>
+    <sheet name="Metadata (all pop.)" sheetId="7" r:id="rId1"/>
+    <sheet name="Symbols" sheetId="6" r:id="rId2"/>
+    <sheet name="The number of deaths" sheetId="1" r:id="rId3"/>
+    <sheet name="General mortality rate" sheetId="2" r:id="rId4"/>
+    <sheet name="The number of deceased infants " sheetId="4" r:id="rId5"/>
+    <sheet name="Infant mortality rate " sheetId="5" r:id="rId6"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1727" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1815" uniqueCount="92">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -166,59 +169,188 @@
   </si>
   <si>
     <t>Kyzylzhar district</t>
   </si>
   <si>
     <t>Mamlut district</t>
   </si>
   <si>
     <t>Shal akyna district</t>
   </si>
   <si>
     <t>Akkayin district</t>
   </si>
   <si>
     <t>Taiynsha district</t>
   </si>
   <si>
     <t>Timiryazev district</t>
   </si>
   <si>
     <t>Ualikhanov district</t>
   </si>
   <si>
     <t>district named after Gabit Musrepov</t>
   </si>
+  <si>
+    <t xml:space="preserve">The code of the statistical indicator  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Naming of the statistical indicator </t>
+  </si>
+  <si>
+    <t>The number of death</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Unit of measurement </t>
+  </si>
+  <si>
+    <t>Short name of the SIC</t>
+  </si>
+  <si>
+    <t>Number of death (by months)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">History of the indicator </t>
+  </si>
+  <si>
+    <t>From January 1, 2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Defining an indicator </t>
+  </si>
+  <si>
+    <t>Monthly death toll by region</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Data processing method </t>
+  </si>
+  <si>
+    <t>Calculated</t>
+  </si>
+  <si>
+    <t>Calculation method</t>
+  </si>
+  <si>
+    <t>The statistics of those died in the Republic of Kazakhstan is based on the registration of death certificates in the civil status registration authorities</t>
+  </si>
+  <si>
+    <t>The source of the indicator</t>
+  </si>
+  <si>
+    <t>To generate current data on mortality statistics, data sources such as administrative data provided by administrative sources, in particular, from civil registration authorities and NAO State Corporation Government for Citizens, conducted outside the statistical work plan, are used.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Note </t>
+  </si>
+  <si>
+    <t>The data is generated by the date of registration of death certificates</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Classifiers </t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25797/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Methodological explanations </t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/methodology/25848/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Related publications </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Useful links </t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703847?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Date of last update </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Date of the next update </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Responsible structural unit </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Responsible executor </t>
+  </si>
+  <si>
+    <t>Phone Number:</t>
+  </si>
+  <si>
+    <t>E-mail</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/sko/dynamic-tables/28251/</t>
+  </si>
+  <si>
+    <t>Division of Social, Demographic Statistics and Living Standards</t>
+  </si>
+  <si>
+    <t>Bubenko Olga</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> +7 7152 4610 63</t>
+  </si>
+  <si>
+    <t>o.bubenko@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="22">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
@@ -253,60 +385,125 @@
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -373,57 +570,91 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="67">
+  <cellXfs count="84">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -530,95 +761,136 @@
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="14" fontId="12" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="7">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="4"/>
+    <cellStyle name="Обычный 2 2 2" xfId="5"/>
+    <cellStyle name="Обычный 2 4" xfId="6"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -861,195 +1133,706 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703847?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25848/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:o.bubenko@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:B20"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B14" sqref="B14"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="14.44140625" defaultRowHeight="15" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="37.44140625" style="74" customWidth="1"/>
+    <col min="2" max="2" width="67.88671875" style="74" customWidth="1"/>
+    <col min="3" max="16384" width="14.44140625" style="74"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" ht="13.8">
+      <c r="A1" s="73" t="s">
+        <v>49</v>
+      </c>
+      <c r="B1" s="58">
+        <v>612201</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" ht="13.8">
+      <c r="A2" s="73" t="s">
+        <v>50</v>
+      </c>
+      <c r="B2" s="59" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="13.8">
+      <c r="A3" s="73" t="s">
+        <v>52</v>
+      </c>
+      <c r="B3" s="59" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="13.8">
+      <c r="A4" s="73" t="s">
+        <v>53</v>
+      </c>
+      <c r="B4" s="59" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="13.8">
+      <c r="A5" s="73" t="s">
+        <v>55</v>
+      </c>
+      <c r="B5" s="59" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="13.8">
+      <c r="A6" s="73" t="s">
+        <v>57</v>
+      </c>
+      <c r="B6" s="59" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="13.8">
+      <c r="A7" s="73" t="s">
+        <v>59</v>
+      </c>
+      <c r="B7" s="59" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="31.5" customHeight="1">
+      <c r="A8" s="73" t="s">
+        <v>61</v>
+      </c>
+      <c r="B8" s="60" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="61.2" customHeight="1">
+      <c r="A9" s="73" t="s">
+        <v>63</v>
+      </c>
+      <c r="B9" s="60" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="21.75" customHeight="1">
+      <c r="A10" s="73" t="s">
+        <v>65</v>
+      </c>
+      <c r="B10" s="59" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="24" customHeight="1">
+      <c r="A11" s="73" t="s">
+        <v>67</v>
+      </c>
+      <c r="B11" s="61" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="14.25" customHeight="1">
+      <c r="A12" s="73" t="s">
+        <v>69</v>
+      </c>
+      <c r="B12" s="62" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="13.8">
+      <c r="A13" s="73" t="s">
+        <v>71</v>
+      </c>
+      <c r="B13" s="62" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="13.8">
+      <c r="A14" s="73" t="s">
+        <v>72</v>
+      </c>
+      <c r="B14" s="63" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="13.8">
+      <c r="A15" s="73" t="s">
+        <v>74</v>
+      </c>
+      <c r="B15" s="64">
+        <v>46304</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="13.8">
+      <c r="A16" s="73" t="s">
+        <v>75</v>
+      </c>
+      <c r="B16" s="64">
+        <v>46335</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="13.8">
+      <c r="A17" s="73" t="s">
+        <v>76</v>
+      </c>
+      <c r="B17" s="65" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="13.8">
+      <c r="A18" s="73" t="s">
+        <v>77</v>
+      </c>
+      <c r="B18" s="65" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="13.8">
+      <c r="A19" s="73" t="s">
+        <v>78</v>
+      </c>
+      <c r="B19" s="66" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" ht="13.8">
+      <c r="A20" s="73" t="s">
+        <v>79</v>
+      </c>
+      <c r="B20" s="67" t="s">
+        <v>84</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B11" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B14" r:id="rId3"/>
+    <hyperlink ref="B20" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B2:B14"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="4.44140625" style="69" customWidth="1"/>
+    <col min="2" max="2" width="88.44140625" style="69" customWidth="1"/>
+    <col min="3" max="3" width="37.88671875" style="69" customWidth="1"/>
+    <col min="4" max="256" width="8.88671875" style="69"/>
+    <col min="257" max="257" width="4.44140625" style="69" customWidth="1"/>
+    <col min="258" max="258" width="88.44140625" style="69" customWidth="1"/>
+    <col min="259" max="259" width="37.88671875" style="69" customWidth="1"/>
+    <col min="260" max="512" width="8.88671875" style="69"/>
+    <col min="513" max="513" width="4.44140625" style="69" customWidth="1"/>
+    <col min="514" max="514" width="88.44140625" style="69" customWidth="1"/>
+    <col min="515" max="515" width="37.88671875" style="69" customWidth="1"/>
+    <col min="516" max="768" width="8.88671875" style="69"/>
+    <col min="769" max="769" width="4.44140625" style="69" customWidth="1"/>
+    <col min="770" max="770" width="88.44140625" style="69" customWidth="1"/>
+    <col min="771" max="771" width="37.88671875" style="69" customWidth="1"/>
+    <col min="772" max="1024" width="8.88671875" style="69"/>
+    <col min="1025" max="1025" width="4.44140625" style="69" customWidth="1"/>
+    <col min="1026" max="1026" width="88.44140625" style="69" customWidth="1"/>
+    <col min="1027" max="1027" width="37.88671875" style="69" customWidth="1"/>
+    <col min="1028" max="1280" width="8.88671875" style="69"/>
+    <col min="1281" max="1281" width="4.44140625" style="69" customWidth="1"/>
+    <col min="1282" max="1282" width="88.44140625" style="69" customWidth="1"/>
+    <col min="1283" max="1283" width="37.88671875" style="69" customWidth="1"/>
+    <col min="1284" max="1536" width="8.88671875" style="69"/>
+    <col min="1537" max="1537" width="4.44140625" style="69" customWidth="1"/>
+    <col min="1538" max="1538" width="88.44140625" style="69" customWidth="1"/>
+    <col min="1539" max="1539" width="37.88671875" style="69" customWidth="1"/>
+    <col min="1540" max="1792" width="8.88671875" style="69"/>
+    <col min="1793" max="1793" width="4.44140625" style="69" customWidth="1"/>
+    <col min="1794" max="1794" width="88.44140625" style="69" customWidth="1"/>
+    <col min="1795" max="1795" width="37.88671875" style="69" customWidth="1"/>
+    <col min="1796" max="2048" width="8.88671875" style="69"/>
+    <col min="2049" max="2049" width="4.44140625" style="69" customWidth="1"/>
+    <col min="2050" max="2050" width="88.44140625" style="69" customWidth="1"/>
+    <col min="2051" max="2051" width="37.88671875" style="69" customWidth="1"/>
+    <col min="2052" max="2304" width="8.88671875" style="69"/>
+    <col min="2305" max="2305" width="4.44140625" style="69" customWidth="1"/>
+    <col min="2306" max="2306" width="88.44140625" style="69" customWidth="1"/>
+    <col min="2307" max="2307" width="37.88671875" style="69" customWidth="1"/>
+    <col min="2308" max="2560" width="8.88671875" style="69"/>
+    <col min="2561" max="2561" width="4.44140625" style="69" customWidth="1"/>
+    <col min="2562" max="2562" width="88.44140625" style="69" customWidth="1"/>
+    <col min="2563" max="2563" width="37.88671875" style="69" customWidth="1"/>
+    <col min="2564" max="2816" width="8.88671875" style="69"/>
+    <col min="2817" max="2817" width="4.44140625" style="69" customWidth="1"/>
+    <col min="2818" max="2818" width="88.44140625" style="69" customWidth="1"/>
+    <col min="2819" max="2819" width="37.88671875" style="69" customWidth="1"/>
+    <col min="2820" max="3072" width="8.88671875" style="69"/>
+    <col min="3073" max="3073" width="4.44140625" style="69" customWidth="1"/>
+    <col min="3074" max="3074" width="88.44140625" style="69" customWidth="1"/>
+    <col min="3075" max="3075" width="37.88671875" style="69" customWidth="1"/>
+    <col min="3076" max="3328" width="8.88671875" style="69"/>
+    <col min="3329" max="3329" width="4.44140625" style="69" customWidth="1"/>
+    <col min="3330" max="3330" width="88.44140625" style="69" customWidth="1"/>
+    <col min="3331" max="3331" width="37.88671875" style="69" customWidth="1"/>
+    <col min="3332" max="3584" width="8.88671875" style="69"/>
+    <col min="3585" max="3585" width="4.44140625" style="69" customWidth="1"/>
+    <col min="3586" max="3586" width="88.44140625" style="69" customWidth="1"/>
+    <col min="3587" max="3587" width="37.88671875" style="69" customWidth="1"/>
+    <col min="3588" max="3840" width="8.88671875" style="69"/>
+    <col min="3841" max="3841" width="4.44140625" style="69" customWidth="1"/>
+    <col min="3842" max="3842" width="88.44140625" style="69" customWidth="1"/>
+    <col min="3843" max="3843" width="37.88671875" style="69" customWidth="1"/>
+    <col min="3844" max="4096" width="8.88671875" style="69"/>
+    <col min="4097" max="4097" width="4.44140625" style="69" customWidth="1"/>
+    <col min="4098" max="4098" width="88.44140625" style="69" customWidth="1"/>
+    <col min="4099" max="4099" width="37.88671875" style="69" customWidth="1"/>
+    <col min="4100" max="4352" width="8.88671875" style="69"/>
+    <col min="4353" max="4353" width="4.44140625" style="69" customWidth="1"/>
+    <col min="4354" max="4354" width="88.44140625" style="69" customWidth="1"/>
+    <col min="4355" max="4355" width="37.88671875" style="69" customWidth="1"/>
+    <col min="4356" max="4608" width="8.88671875" style="69"/>
+    <col min="4609" max="4609" width="4.44140625" style="69" customWidth="1"/>
+    <col min="4610" max="4610" width="88.44140625" style="69" customWidth="1"/>
+    <col min="4611" max="4611" width="37.88671875" style="69" customWidth="1"/>
+    <col min="4612" max="4864" width="8.88671875" style="69"/>
+    <col min="4865" max="4865" width="4.44140625" style="69" customWidth="1"/>
+    <col min="4866" max="4866" width="88.44140625" style="69" customWidth="1"/>
+    <col min="4867" max="4867" width="37.88671875" style="69" customWidth="1"/>
+    <col min="4868" max="5120" width="8.88671875" style="69"/>
+    <col min="5121" max="5121" width="4.44140625" style="69" customWidth="1"/>
+    <col min="5122" max="5122" width="88.44140625" style="69" customWidth="1"/>
+    <col min="5123" max="5123" width="37.88671875" style="69" customWidth="1"/>
+    <col min="5124" max="5376" width="8.88671875" style="69"/>
+    <col min="5377" max="5377" width="4.44140625" style="69" customWidth="1"/>
+    <col min="5378" max="5378" width="88.44140625" style="69" customWidth="1"/>
+    <col min="5379" max="5379" width="37.88671875" style="69" customWidth="1"/>
+    <col min="5380" max="5632" width="8.88671875" style="69"/>
+    <col min="5633" max="5633" width="4.44140625" style="69" customWidth="1"/>
+    <col min="5634" max="5634" width="88.44140625" style="69" customWidth="1"/>
+    <col min="5635" max="5635" width="37.88671875" style="69" customWidth="1"/>
+    <col min="5636" max="5888" width="8.88671875" style="69"/>
+    <col min="5889" max="5889" width="4.44140625" style="69" customWidth="1"/>
+    <col min="5890" max="5890" width="88.44140625" style="69" customWidth="1"/>
+    <col min="5891" max="5891" width="37.88671875" style="69" customWidth="1"/>
+    <col min="5892" max="6144" width="8.88671875" style="69"/>
+    <col min="6145" max="6145" width="4.44140625" style="69" customWidth="1"/>
+    <col min="6146" max="6146" width="88.44140625" style="69" customWidth="1"/>
+    <col min="6147" max="6147" width="37.88671875" style="69" customWidth="1"/>
+    <col min="6148" max="6400" width="8.88671875" style="69"/>
+    <col min="6401" max="6401" width="4.44140625" style="69" customWidth="1"/>
+    <col min="6402" max="6402" width="88.44140625" style="69" customWidth="1"/>
+    <col min="6403" max="6403" width="37.88671875" style="69" customWidth="1"/>
+    <col min="6404" max="6656" width="8.88671875" style="69"/>
+    <col min="6657" max="6657" width="4.44140625" style="69" customWidth="1"/>
+    <col min="6658" max="6658" width="88.44140625" style="69" customWidth="1"/>
+    <col min="6659" max="6659" width="37.88671875" style="69" customWidth="1"/>
+    <col min="6660" max="6912" width="8.88671875" style="69"/>
+    <col min="6913" max="6913" width="4.44140625" style="69" customWidth="1"/>
+    <col min="6914" max="6914" width="88.44140625" style="69" customWidth="1"/>
+    <col min="6915" max="6915" width="37.88671875" style="69" customWidth="1"/>
+    <col min="6916" max="7168" width="8.88671875" style="69"/>
+    <col min="7169" max="7169" width="4.44140625" style="69" customWidth="1"/>
+    <col min="7170" max="7170" width="88.44140625" style="69" customWidth="1"/>
+    <col min="7171" max="7171" width="37.88671875" style="69" customWidth="1"/>
+    <col min="7172" max="7424" width="8.88671875" style="69"/>
+    <col min="7425" max="7425" width="4.44140625" style="69" customWidth="1"/>
+    <col min="7426" max="7426" width="88.44140625" style="69" customWidth="1"/>
+    <col min="7427" max="7427" width="37.88671875" style="69" customWidth="1"/>
+    <col min="7428" max="7680" width="8.88671875" style="69"/>
+    <col min="7681" max="7681" width="4.44140625" style="69" customWidth="1"/>
+    <col min="7682" max="7682" width="88.44140625" style="69" customWidth="1"/>
+    <col min="7683" max="7683" width="37.88671875" style="69" customWidth="1"/>
+    <col min="7684" max="7936" width="8.88671875" style="69"/>
+    <col min="7937" max="7937" width="4.44140625" style="69" customWidth="1"/>
+    <col min="7938" max="7938" width="88.44140625" style="69" customWidth="1"/>
+    <col min="7939" max="7939" width="37.88671875" style="69" customWidth="1"/>
+    <col min="7940" max="8192" width="8.88671875" style="69"/>
+    <col min="8193" max="8193" width="4.44140625" style="69" customWidth="1"/>
+    <col min="8194" max="8194" width="88.44140625" style="69" customWidth="1"/>
+    <col min="8195" max="8195" width="37.88671875" style="69" customWidth="1"/>
+    <col min="8196" max="8448" width="8.88671875" style="69"/>
+    <col min="8449" max="8449" width="4.44140625" style="69" customWidth="1"/>
+    <col min="8450" max="8450" width="88.44140625" style="69" customWidth="1"/>
+    <col min="8451" max="8451" width="37.88671875" style="69" customWidth="1"/>
+    <col min="8452" max="8704" width="8.88671875" style="69"/>
+    <col min="8705" max="8705" width="4.44140625" style="69" customWidth="1"/>
+    <col min="8706" max="8706" width="88.44140625" style="69" customWidth="1"/>
+    <col min="8707" max="8707" width="37.88671875" style="69" customWidth="1"/>
+    <col min="8708" max="8960" width="8.88671875" style="69"/>
+    <col min="8961" max="8961" width="4.44140625" style="69" customWidth="1"/>
+    <col min="8962" max="8962" width="88.44140625" style="69" customWidth="1"/>
+    <col min="8963" max="8963" width="37.88671875" style="69" customWidth="1"/>
+    <col min="8964" max="9216" width="8.88671875" style="69"/>
+    <col min="9217" max="9217" width="4.44140625" style="69" customWidth="1"/>
+    <col min="9218" max="9218" width="88.44140625" style="69" customWidth="1"/>
+    <col min="9219" max="9219" width="37.88671875" style="69" customWidth="1"/>
+    <col min="9220" max="9472" width="8.88671875" style="69"/>
+    <col min="9473" max="9473" width="4.44140625" style="69" customWidth="1"/>
+    <col min="9474" max="9474" width="88.44140625" style="69" customWidth="1"/>
+    <col min="9475" max="9475" width="37.88671875" style="69" customWidth="1"/>
+    <col min="9476" max="9728" width="8.88671875" style="69"/>
+    <col min="9729" max="9729" width="4.44140625" style="69" customWidth="1"/>
+    <col min="9730" max="9730" width="88.44140625" style="69" customWidth="1"/>
+    <col min="9731" max="9731" width="37.88671875" style="69" customWidth="1"/>
+    <col min="9732" max="9984" width="8.88671875" style="69"/>
+    <col min="9985" max="9985" width="4.44140625" style="69" customWidth="1"/>
+    <col min="9986" max="9986" width="88.44140625" style="69" customWidth="1"/>
+    <col min="9987" max="9987" width="37.88671875" style="69" customWidth="1"/>
+    <col min="9988" max="10240" width="8.88671875" style="69"/>
+    <col min="10241" max="10241" width="4.44140625" style="69" customWidth="1"/>
+    <col min="10242" max="10242" width="88.44140625" style="69" customWidth="1"/>
+    <col min="10243" max="10243" width="37.88671875" style="69" customWidth="1"/>
+    <col min="10244" max="10496" width="8.88671875" style="69"/>
+    <col min="10497" max="10497" width="4.44140625" style="69" customWidth="1"/>
+    <col min="10498" max="10498" width="88.44140625" style="69" customWidth="1"/>
+    <col min="10499" max="10499" width="37.88671875" style="69" customWidth="1"/>
+    <col min="10500" max="10752" width="8.88671875" style="69"/>
+    <col min="10753" max="10753" width="4.44140625" style="69" customWidth="1"/>
+    <col min="10754" max="10754" width="88.44140625" style="69" customWidth="1"/>
+    <col min="10755" max="10755" width="37.88671875" style="69" customWidth="1"/>
+    <col min="10756" max="11008" width="8.88671875" style="69"/>
+    <col min="11009" max="11009" width="4.44140625" style="69" customWidth="1"/>
+    <col min="11010" max="11010" width="88.44140625" style="69" customWidth="1"/>
+    <col min="11011" max="11011" width="37.88671875" style="69" customWidth="1"/>
+    <col min="11012" max="11264" width="8.88671875" style="69"/>
+    <col min="11265" max="11265" width="4.44140625" style="69" customWidth="1"/>
+    <col min="11266" max="11266" width="88.44140625" style="69" customWidth="1"/>
+    <col min="11267" max="11267" width="37.88671875" style="69" customWidth="1"/>
+    <col min="11268" max="11520" width="8.88671875" style="69"/>
+    <col min="11521" max="11521" width="4.44140625" style="69" customWidth="1"/>
+    <col min="11522" max="11522" width="88.44140625" style="69" customWidth="1"/>
+    <col min="11523" max="11523" width="37.88671875" style="69" customWidth="1"/>
+    <col min="11524" max="11776" width="8.88671875" style="69"/>
+    <col min="11777" max="11777" width="4.44140625" style="69" customWidth="1"/>
+    <col min="11778" max="11778" width="88.44140625" style="69" customWidth="1"/>
+    <col min="11779" max="11779" width="37.88671875" style="69" customWidth="1"/>
+    <col min="11780" max="12032" width="8.88671875" style="69"/>
+    <col min="12033" max="12033" width="4.44140625" style="69" customWidth="1"/>
+    <col min="12034" max="12034" width="88.44140625" style="69" customWidth="1"/>
+    <col min="12035" max="12035" width="37.88671875" style="69" customWidth="1"/>
+    <col min="12036" max="12288" width="8.88671875" style="69"/>
+    <col min="12289" max="12289" width="4.44140625" style="69" customWidth="1"/>
+    <col min="12290" max="12290" width="88.44140625" style="69" customWidth="1"/>
+    <col min="12291" max="12291" width="37.88671875" style="69" customWidth="1"/>
+    <col min="12292" max="12544" width="8.88671875" style="69"/>
+    <col min="12545" max="12545" width="4.44140625" style="69" customWidth="1"/>
+    <col min="12546" max="12546" width="88.44140625" style="69" customWidth="1"/>
+    <col min="12547" max="12547" width="37.88671875" style="69" customWidth="1"/>
+    <col min="12548" max="12800" width="8.88671875" style="69"/>
+    <col min="12801" max="12801" width="4.44140625" style="69" customWidth="1"/>
+    <col min="12802" max="12802" width="88.44140625" style="69" customWidth="1"/>
+    <col min="12803" max="12803" width="37.88671875" style="69" customWidth="1"/>
+    <col min="12804" max="13056" width="8.88671875" style="69"/>
+    <col min="13057" max="13057" width="4.44140625" style="69" customWidth="1"/>
+    <col min="13058" max="13058" width="88.44140625" style="69" customWidth="1"/>
+    <col min="13059" max="13059" width="37.88671875" style="69" customWidth="1"/>
+    <col min="13060" max="13312" width="8.88671875" style="69"/>
+    <col min="13313" max="13313" width="4.44140625" style="69" customWidth="1"/>
+    <col min="13314" max="13314" width="88.44140625" style="69" customWidth="1"/>
+    <col min="13315" max="13315" width="37.88671875" style="69" customWidth="1"/>
+    <col min="13316" max="13568" width="8.88671875" style="69"/>
+    <col min="13569" max="13569" width="4.44140625" style="69" customWidth="1"/>
+    <col min="13570" max="13570" width="88.44140625" style="69" customWidth="1"/>
+    <col min="13571" max="13571" width="37.88671875" style="69" customWidth="1"/>
+    <col min="13572" max="13824" width="8.88671875" style="69"/>
+    <col min="13825" max="13825" width="4.44140625" style="69" customWidth="1"/>
+    <col min="13826" max="13826" width="88.44140625" style="69" customWidth="1"/>
+    <col min="13827" max="13827" width="37.88671875" style="69" customWidth="1"/>
+    <col min="13828" max="14080" width="8.88671875" style="69"/>
+    <col min="14081" max="14081" width="4.44140625" style="69" customWidth="1"/>
+    <col min="14082" max="14082" width="88.44140625" style="69" customWidth="1"/>
+    <col min="14083" max="14083" width="37.88671875" style="69" customWidth="1"/>
+    <col min="14084" max="14336" width="8.88671875" style="69"/>
+    <col min="14337" max="14337" width="4.44140625" style="69" customWidth="1"/>
+    <col min="14338" max="14338" width="88.44140625" style="69" customWidth="1"/>
+    <col min="14339" max="14339" width="37.88671875" style="69" customWidth="1"/>
+    <col min="14340" max="14592" width="8.88671875" style="69"/>
+    <col min="14593" max="14593" width="4.44140625" style="69" customWidth="1"/>
+    <col min="14594" max="14594" width="88.44140625" style="69" customWidth="1"/>
+    <col min="14595" max="14595" width="37.88671875" style="69" customWidth="1"/>
+    <col min="14596" max="14848" width="8.88671875" style="69"/>
+    <col min="14849" max="14849" width="4.44140625" style="69" customWidth="1"/>
+    <col min="14850" max="14850" width="88.44140625" style="69" customWidth="1"/>
+    <col min="14851" max="14851" width="37.88671875" style="69" customWidth="1"/>
+    <col min="14852" max="15104" width="8.88671875" style="69"/>
+    <col min="15105" max="15105" width="4.44140625" style="69" customWidth="1"/>
+    <col min="15106" max="15106" width="88.44140625" style="69" customWidth="1"/>
+    <col min="15107" max="15107" width="37.88671875" style="69" customWidth="1"/>
+    <col min="15108" max="15360" width="8.88671875" style="69"/>
+    <col min="15361" max="15361" width="4.44140625" style="69" customWidth="1"/>
+    <col min="15362" max="15362" width="88.44140625" style="69" customWidth="1"/>
+    <col min="15363" max="15363" width="37.88671875" style="69" customWidth="1"/>
+    <col min="15364" max="15616" width="8.88671875" style="69"/>
+    <col min="15617" max="15617" width="4.44140625" style="69" customWidth="1"/>
+    <col min="15618" max="15618" width="88.44140625" style="69" customWidth="1"/>
+    <col min="15619" max="15619" width="37.88671875" style="69" customWidth="1"/>
+    <col min="15620" max="15872" width="8.88671875" style="69"/>
+    <col min="15873" max="15873" width="4.44140625" style="69" customWidth="1"/>
+    <col min="15874" max="15874" width="88.44140625" style="69" customWidth="1"/>
+    <col min="15875" max="15875" width="37.88671875" style="69" customWidth="1"/>
+    <col min="15876" max="16128" width="8.88671875" style="69"/>
+    <col min="16129" max="16129" width="4.44140625" style="69" customWidth="1"/>
+    <col min="16130" max="16130" width="88.44140625" style="69" customWidth="1"/>
+    <col min="16131" max="16131" width="37.88671875" style="69" customWidth="1"/>
+    <col min="16132" max="16384" width="8.88671875" style="69"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" ht="14.4">
+      <c r="B2" s="68"/>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="70" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="70" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="70" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="70" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="70" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="70"/>
+    </row>
+    <row r="11" spans="2:2" ht="26.4">
+      <c r="B11" s="71" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="70"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="70"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="72" t="s">
+        <v>91</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView topLeftCell="G7" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="AF7" sqref="AF7:AF43"/>
+    <sheetView topLeftCell="S1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <selection activeCell="AG7" sqref="AG7:AG43"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="28.7109375" style="8" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="4.28515625" style="8" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="28.6640625" style="8" customWidth="1"/>
+    <col min="2" max="2" width="6.5546875" style="8" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.109375" style="8" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="5.5546875" style="8" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.33203125" style="8" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4" style="8" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="4.42578125" style="8" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="3.85546875" style="8" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="4.44140625" style="8" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="3.88671875" style="8" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="8" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="8.85546875" style="8" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="17" max="17" width="4.28515625" style="8" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.88671875" style="8" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.6640625" style="8" bestFit="1" customWidth="1"/>
+    <col min="12" max="13" width="8.33203125" style="8" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.5546875" style="8" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.109375" style="8" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="5.5546875" style="8" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.33203125" style="8" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4" style="8" bestFit="1" customWidth="1"/>
-    <col min="19" max="19" width="4.42578125" style="8" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="3.85546875" style="8" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="4.44140625" style="8" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="3.88671875" style="8" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="6" style="8" bestFit="1" customWidth="1"/>
-    <col min="22" max="22" width="8.85546875" style="8" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="8"/>
+    <col min="22" max="22" width="8.88671875" style="8" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.6640625" style="8" bestFit="1" customWidth="1"/>
+    <col min="24" max="25" width="8.33203125" style="8" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" s="17" customFormat="1" ht="12.75">
-      <c r="A1" s="58" t="s">
+    <row r="1" spans="1:37" s="17" customFormat="1" ht="13.2">
+      <c r="A1" s="77" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="58"/>
-[...22 lines deleted...]
-      <c r="Y1" s="58"/>
+      <c r="B1" s="77"/>
+      <c r="C1" s="77"/>
+      <c r="D1" s="77"/>
+      <c r="E1" s="77"/>
+      <c r="F1" s="77"/>
+      <c r="G1" s="77"/>
+      <c r="H1" s="77"/>
+      <c r="I1" s="77"/>
+      <c r="J1" s="77"/>
+      <c r="K1" s="77"/>
+      <c r="L1" s="77"/>
+      <c r="M1" s="77"/>
+      <c r="N1" s="77"/>
+      <c r="O1" s="77"/>
+      <c r="P1" s="77"/>
+      <c r="Q1" s="77"/>
+      <c r="R1" s="77"/>
+      <c r="S1" s="77"/>
+      <c r="T1" s="77"/>
+      <c r="U1" s="77"/>
+      <c r="V1" s="77"/>
+      <c r="W1" s="77"/>
+      <c r="X1" s="77"/>
+      <c r="Y1" s="77"/>
     </row>
     <row r="2" spans="1:37" s="17" customFormat="1">
       <c r="A2" s="46"/>
       <c r="B2" s="46"/>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="46"/>
       <c r="I2" s="46"/>
       <c r="J2" s="46"/>
       <c r="K2" s="46"/>
       <c r="L2" s="46"/>
       <c r="M2" s="46"/>
     </row>
     <row r="3" spans="1:37" s="17" customFormat="1">
       <c r="B3" s="46"/>
       <c r="Y3" s="15"/>
       <c r="AK3" s="15" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="62"/>
-      <c r="B4" s="64">
+      <c r="A4" s="81"/>
+      <c r="B4" s="75">
         <v>2024</v>
       </c>
-      <c r="C4" s="65"/>
-[...10 lines deleted...]
-      <c r="N4" s="64">
+      <c r="C4" s="76"/>
+      <c r="D4" s="76"/>
+      <c r="E4" s="76"/>
+      <c r="F4" s="76"/>
+      <c r="G4" s="76"/>
+      <c r="H4" s="76"/>
+      <c r="I4" s="76"/>
+      <c r="J4" s="76"/>
+      <c r="K4" s="76"/>
+      <c r="L4" s="76"/>
+      <c r="M4" s="76"/>
+      <c r="N4" s="75">
         <v>2025</v>
       </c>
-      <c r="O4" s="65"/>
-[...10 lines deleted...]
-      <c r="Z4" s="64">
+      <c r="O4" s="76"/>
+      <c r="P4" s="76"/>
+      <c r="Q4" s="76"/>
+      <c r="R4" s="76"/>
+      <c r="S4" s="76"/>
+      <c r="T4" s="76"/>
+      <c r="U4" s="76"/>
+      <c r="V4" s="76"/>
+      <c r="W4" s="76"/>
+      <c r="X4" s="76"/>
+      <c r="Y4" s="76"/>
+      <c r="Z4" s="75">
         <v>2026</v>
       </c>
-      <c r="AA4" s="65"/>
-[...9 lines deleted...]
-      <c r="AK4" s="65"/>
+      <c r="AA4" s="76"/>
+      <c r="AB4" s="76"/>
+      <c r="AC4" s="76"/>
+      <c r="AD4" s="76"/>
+      <c r="AE4" s="76"/>
+      <c r="AF4" s="76"/>
+      <c r="AG4" s="76"/>
+      <c r="AH4" s="76"/>
+      <c r="AI4" s="76"/>
+      <c r="AJ4" s="76"/>
+      <c r="AK4" s="76"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="63"/>
+      <c r="A5" s="82"/>
       <c r="B5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="11" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="11" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="11" t="s">
@@ -1116,77 +1899,77 @@
         <v>5</v>
       </c>
       <c r="AE5" s="11" t="s">
         <v>6</v>
       </c>
       <c r="AF5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="AG5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="AH5" s="11" t="s">
         <v>9</v>
       </c>
       <c r="AI5" s="11" t="s">
         <v>10</v>
       </c>
       <c r="AJ5" s="11" t="s">
         <v>11</v>
       </c>
       <c r="AK5" s="11" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="59" t="s">
+      <c r="A6" s="78" t="s">
         <v>14</v>
       </c>
-      <c r="B6" s="59"/>
-[...22 lines deleted...]
-      <c r="Y6" s="59"/>
+      <c r="B6" s="78"/>
+      <c r="C6" s="78"/>
+      <c r="D6" s="78"/>
+      <c r="E6" s="78"/>
+      <c r="F6" s="78"/>
+      <c r="G6" s="78"/>
+      <c r="H6" s="78"/>
+      <c r="I6" s="78"/>
+      <c r="J6" s="78"/>
+      <c r="K6" s="78"/>
+      <c r="L6" s="78"/>
+      <c r="M6" s="78"/>
+      <c r="N6" s="78"/>
+      <c r="O6" s="78"/>
+      <c r="P6" s="78"/>
+      <c r="Q6" s="78"/>
+      <c r="R6" s="78"/>
+      <c r="S6" s="78"/>
+      <c r="T6" s="78"/>
+      <c r="U6" s="78"/>
+      <c r="V6" s="78"/>
+      <c r="W6" s="78"/>
+      <c r="X6" s="78"/>
+      <c r="Y6" s="78"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="23" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="5">
         <v>621</v>
       </c>
       <c r="C7" s="5">
         <v>479</v>
       </c>
       <c r="D7" s="5">
         <v>473</v>
       </c>
       <c r="E7" s="5">
         <v>508</v>
       </c>
       <c r="F7" s="5">
         <v>513</v>
       </c>
       <c r="G7" s="26">
         <v>485</v>
       </c>
       <c r="H7" s="5">
         <v>488</v>
@@ -1241,51 +2024,53 @@
       </c>
       <c r="Y7" s="36">
         <v>534</v>
       </c>
       <c r="Z7" s="50">
         <v>514</v>
       </c>
       <c r="AA7" s="50">
         <v>395</v>
       </c>
       <c r="AB7" s="50">
         <v>549</v>
       </c>
       <c r="AC7" s="50">
         <v>542</v>
       </c>
       <c r="AD7" s="5">
         <v>456</v>
       </c>
       <c r="AE7" s="56">
         <v>487</v>
       </c>
       <c r="AF7" s="7">
         <v>530</v>
       </c>
-      <c r="AG7" s="47"/>
+      <c r="AG7" s="5">
+        <v>452</v>
+      </c>
       <c r="AH7" s="47"/>
       <c r="AI7" s="47"/>
       <c r="AJ7" s="47"/>
       <c r="AK7" s="47"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="5">
         <v>247</v>
       </c>
       <c r="C8" s="5">
         <v>205</v>
       </c>
       <c r="D8" s="5">
         <v>204</v>
       </c>
       <c r="E8" s="5">
         <v>211</v>
       </c>
       <c r="F8" s="5">
         <v>213</v>
       </c>
       <c r="G8" s="26">
@@ -1344,51 +2129,53 @@
       </c>
       <c r="Y8" s="36">
         <v>212</v>
       </c>
       <c r="Z8" s="50">
         <v>222</v>
       </c>
       <c r="AA8" s="50">
         <v>160</v>
       </c>
       <c r="AB8" s="50">
         <v>188</v>
       </c>
       <c r="AC8" s="50">
         <v>254</v>
       </c>
       <c r="AD8" s="5">
         <v>187</v>
       </c>
       <c r="AE8" s="56">
         <v>199</v>
       </c>
       <c r="AF8" s="7">
         <v>212</v>
       </c>
-      <c r="AG8" s="47"/>
+      <c r="AG8" s="5">
+        <v>202</v>
+      </c>
       <c r="AH8" s="47"/>
       <c r="AI8" s="47"/>
       <c r="AJ8" s="47"/>
       <c r="AK8" s="47"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="5">
         <v>38</v>
       </c>
       <c r="C9" s="5">
         <v>31</v>
       </c>
       <c r="D9" s="5">
         <v>33</v>
       </c>
       <c r="E9" s="5">
         <v>32</v>
       </c>
       <c r="F9" s="5">
         <v>39</v>
       </c>
       <c r="G9" s="26">
@@ -1447,51 +2234,53 @@
       </c>
       <c r="Y9" s="36">
         <v>34</v>
       </c>
       <c r="Z9" s="50">
         <v>34</v>
       </c>
       <c r="AA9" s="50">
         <v>35</v>
       </c>
       <c r="AB9" s="50">
         <v>39</v>
       </c>
       <c r="AC9" s="50">
         <v>38</v>
       </c>
       <c r="AD9" s="5">
         <v>21</v>
       </c>
       <c r="AE9" s="56">
         <v>32</v>
       </c>
       <c r="AF9" s="7">
         <v>26</v>
       </c>
-      <c r="AG9" s="47"/>
+      <c r="AG9" s="5">
+        <v>24</v>
+      </c>
       <c r="AH9" s="47"/>
       <c r="AI9" s="47"/>
       <c r="AJ9" s="47"/>
       <c r="AK9" s="47"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="5">
         <v>15</v>
       </c>
       <c r="C10" s="5">
         <v>7</v>
       </c>
       <c r="D10" s="5">
         <v>8</v>
       </c>
       <c r="E10" s="5">
         <v>13</v>
       </c>
       <c r="F10" s="5">
         <v>10</v>
       </c>
       <c r="G10" s="26">
@@ -1550,51 +2339,53 @@
       </c>
       <c r="Y10" s="36">
         <v>8</v>
       </c>
       <c r="Z10" s="50">
         <v>10</v>
       </c>
       <c r="AA10" s="50">
         <v>14</v>
       </c>
       <c r="AB10" s="50">
         <v>7</v>
       </c>
       <c r="AC10" s="50">
         <v>8</v>
       </c>
       <c r="AD10" s="5">
         <v>12</v>
       </c>
       <c r="AE10" s="56">
         <v>9</v>
       </c>
       <c r="AF10" s="7">
         <v>9</v>
       </c>
-      <c r="AG10" s="47"/>
+      <c r="AG10" s="5">
+        <v>3</v>
+      </c>
       <c r="AH10" s="47"/>
       <c r="AI10" s="47"/>
       <c r="AJ10" s="47"/>
       <c r="AK10" s="47"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="5">
         <v>42</v>
       </c>
       <c r="C11" s="5">
         <v>23</v>
       </c>
       <c r="D11" s="5">
         <v>21</v>
       </c>
       <c r="E11" s="5">
         <v>36</v>
       </c>
       <c r="F11" s="5">
         <v>24</v>
       </c>
       <c r="G11" s="26">
@@ -1653,51 +2444,53 @@
       </c>
       <c r="Y11" s="36">
         <v>29</v>
       </c>
       <c r="Z11" s="50">
         <v>26</v>
       </c>
       <c r="AA11" s="50">
         <v>13</v>
       </c>
       <c r="AB11" s="50">
         <v>36</v>
       </c>
       <c r="AC11" s="50">
         <v>32</v>
       </c>
       <c r="AD11" s="5">
         <v>22</v>
       </c>
       <c r="AE11" s="56">
         <v>31</v>
       </c>
       <c r="AF11" s="7">
         <v>24</v>
       </c>
-      <c r="AG11" s="47"/>
+      <c r="AG11" s="5">
+        <v>24</v>
+      </c>
       <c r="AH11" s="47"/>
       <c r="AI11" s="47"/>
       <c r="AJ11" s="47"/>
       <c r="AK11" s="47"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="5">
         <v>32</v>
       </c>
       <c r="C12" s="5">
         <v>11</v>
       </c>
       <c r="D12" s="5">
         <v>19</v>
       </c>
       <c r="E12" s="5">
         <v>23</v>
       </c>
       <c r="F12" s="5">
         <v>18</v>
       </c>
       <c r="G12" s="26">
@@ -1756,51 +2549,53 @@
       </c>
       <c r="Y12" s="36">
         <v>16</v>
       </c>
       <c r="Z12" s="50">
         <v>23</v>
       </c>
       <c r="AA12" s="50">
         <v>9</v>
       </c>
       <c r="AB12" s="50">
         <v>28</v>
       </c>
       <c r="AC12" s="50">
         <v>22</v>
       </c>
       <c r="AD12" s="5">
         <v>15</v>
       </c>
       <c r="AE12" s="56">
         <v>15</v>
       </c>
       <c r="AF12" s="7">
         <v>31</v>
       </c>
-      <c r="AG12" s="47"/>
+      <c r="AG12" s="5">
+        <v>13</v>
+      </c>
       <c r="AH12" s="47"/>
       <c r="AI12" s="47"/>
       <c r="AJ12" s="47"/>
       <c r="AK12" s="47"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="5">
         <v>27</v>
       </c>
       <c r="C13" s="5">
         <v>18</v>
       </c>
       <c r="D13" s="5">
         <v>22</v>
       </c>
       <c r="E13" s="5">
         <v>18</v>
       </c>
       <c r="F13" s="5">
         <v>19</v>
       </c>
       <c r="G13" s="26">
@@ -1859,51 +2654,53 @@
       </c>
       <c r="Y13" s="36">
         <v>20</v>
       </c>
       <c r="Z13" s="50">
         <v>15</v>
       </c>
       <c r="AA13" s="50">
         <v>13</v>
       </c>
       <c r="AB13" s="50">
         <v>18</v>
       </c>
       <c r="AC13" s="50">
         <v>15</v>
       </c>
       <c r="AD13" s="5">
         <v>13</v>
       </c>
       <c r="AE13" s="56">
         <v>21</v>
       </c>
       <c r="AF13" s="7">
         <v>23</v>
       </c>
-      <c r="AG13" s="47"/>
+      <c r="AG13" s="5">
+        <v>20</v>
+      </c>
       <c r="AH13" s="47"/>
       <c r="AI13" s="47"/>
       <c r="AJ13" s="47"/>
       <c r="AK13" s="47"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="5">
         <v>54</v>
       </c>
       <c r="C14" s="5">
         <v>43</v>
       </c>
       <c r="D14" s="5">
         <v>36</v>
       </c>
       <c r="E14" s="5">
         <v>32</v>
       </c>
       <c r="F14" s="5">
         <v>42</v>
       </c>
       <c r="G14" s="26">
@@ -1962,51 +2759,53 @@
       </c>
       <c r="Y14" s="36">
         <v>39</v>
       </c>
       <c r="Z14" s="50">
         <v>42</v>
       </c>
       <c r="AA14" s="50">
         <v>40</v>
       </c>
       <c r="AB14" s="50">
         <v>62</v>
       </c>
       <c r="AC14" s="50">
         <v>41</v>
       </c>
       <c r="AD14" s="5">
         <v>52</v>
       </c>
       <c r="AE14" s="56">
         <v>34</v>
       </c>
       <c r="AF14" s="7">
         <v>43</v>
       </c>
-      <c r="AG14" s="47"/>
+      <c r="AG14" s="5">
+        <v>41</v>
+      </c>
       <c r="AH14" s="47"/>
       <c r="AI14" s="47"/>
       <c r="AJ14" s="47"/>
       <c r="AK14" s="47"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="5">
         <v>12</v>
       </c>
       <c r="C15" s="5">
         <v>19</v>
       </c>
       <c r="D15" s="5">
         <v>14</v>
       </c>
       <c r="E15" s="5">
         <v>18</v>
       </c>
       <c r="F15" s="5">
         <v>12</v>
       </c>
       <c r="G15" s="26">
@@ -2065,51 +2864,53 @@
       </c>
       <c r="Y15" s="36">
         <v>21</v>
       </c>
       <c r="Z15" s="50">
         <v>17</v>
       </c>
       <c r="AA15" s="50">
         <v>15</v>
       </c>
       <c r="AB15" s="50">
         <v>18</v>
       </c>
       <c r="AC15" s="50">
         <v>18</v>
       </c>
       <c r="AD15" s="5">
         <v>16</v>
       </c>
       <c r="AE15" s="56">
         <v>20</v>
       </c>
       <c r="AF15" s="7">
         <v>18</v>
       </c>
-      <c r="AG15" s="47"/>
+      <c r="AG15" s="5">
+        <v>17</v>
+      </c>
       <c r="AH15" s="47"/>
       <c r="AI15" s="47"/>
       <c r="AJ15" s="47"/>
       <c r="AK15" s="47"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="5">
         <v>31</v>
       </c>
       <c r="C16" s="5">
         <v>23</v>
       </c>
       <c r="D16" s="5">
         <v>11</v>
       </c>
       <c r="E16" s="5">
         <v>21</v>
       </c>
       <c r="F16" s="5">
         <v>28</v>
       </c>
       <c r="G16" s="26">
@@ -2168,51 +2969,53 @@
       </c>
       <c r="Y16" s="36">
         <v>27</v>
       </c>
       <c r="Z16" s="50">
         <v>15</v>
       </c>
       <c r="AA16" s="50">
         <v>15</v>
       </c>
       <c r="AB16" s="50">
         <v>21</v>
       </c>
       <c r="AC16" s="50">
         <v>12</v>
       </c>
       <c r="AD16" s="5">
         <v>14</v>
       </c>
       <c r="AE16" s="56">
         <v>21</v>
       </c>
       <c r="AF16" s="7">
         <v>20</v>
       </c>
-      <c r="AG16" s="47"/>
+      <c r="AG16" s="5">
+        <v>21</v>
+      </c>
       <c r="AH16" s="47"/>
       <c r="AI16" s="47"/>
       <c r="AJ16" s="47"/>
       <c r="AK16" s="47"/>
     </row>
     <row r="17" spans="1:37">
       <c r="A17" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="5">
         <v>19</v>
       </c>
       <c r="C17" s="5">
         <v>22</v>
       </c>
       <c r="D17" s="5">
         <v>24</v>
       </c>
       <c r="E17" s="5">
         <v>19</v>
       </c>
       <c r="F17" s="5">
         <v>26</v>
       </c>
       <c r="G17" s="26">
@@ -2271,51 +3074,53 @@
       </c>
       <c r="Y17" s="36">
         <v>25</v>
       </c>
       <c r="Z17" s="50">
         <v>25</v>
       </c>
       <c r="AA17" s="50">
         <v>22</v>
       </c>
       <c r="AB17" s="50">
         <v>26</v>
       </c>
       <c r="AC17" s="50">
         <v>22</v>
       </c>
       <c r="AD17" s="5">
         <v>29</v>
       </c>
       <c r="AE17" s="56">
         <v>17</v>
       </c>
       <c r="AF17" s="7">
         <v>25</v>
       </c>
-      <c r="AG17" s="47"/>
+      <c r="AG17" s="5">
+        <v>14</v>
+      </c>
       <c r="AH17" s="47"/>
       <c r="AI17" s="47"/>
       <c r="AJ17" s="47"/>
       <c r="AK17" s="47"/>
     </row>
     <row r="18" spans="1:37">
       <c r="A18" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="5">
         <v>43</v>
       </c>
       <c r="C18" s="5">
         <v>36</v>
       </c>
       <c r="D18" s="5">
         <v>36</v>
       </c>
       <c r="E18" s="5">
         <v>35</v>
       </c>
       <c r="F18" s="5">
         <v>33</v>
       </c>
       <c r="G18" s="26">
@@ -2374,51 +3179,53 @@
       </c>
       <c r="Y18" s="36">
         <v>39</v>
       </c>
       <c r="Z18" s="50">
         <v>38</v>
       </c>
       <c r="AA18" s="50">
         <v>25</v>
       </c>
       <c r="AB18" s="50">
         <v>44</v>
       </c>
       <c r="AC18" s="50">
         <v>25</v>
       </c>
       <c r="AD18" s="5">
         <v>36</v>
       </c>
       <c r="AE18" s="56">
         <v>37</v>
       </c>
       <c r="AF18" s="7">
         <v>46</v>
       </c>
-      <c r="AG18" s="47"/>
+      <c r="AG18" s="5">
+        <v>28</v>
+      </c>
       <c r="AH18" s="47"/>
       <c r="AI18" s="47"/>
       <c r="AJ18" s="47"/>
       <c r="AK18" s="47"/>
     </row>
     <row r="19" spans="1:37">
       <c r="A19" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="5">
         <v>18</v>
       </c>
       <c r="C19" s="5">
         <v>8</v>
       </c>
       <c r="D19" s="5">
         <v>9</v>
       </c>
       <c r="E19" s="5">
         <v>7</v>
       </c>
       <c r="F19" s="5">
         <v>11</v>
       </c>
       <c r="G19" s="26">
@@ -2477,51 +3284,53 @@
       </c>
       <c r="Y19" s="36">
         <v>13</v>
       </c>
       <c r="Z19" s="50">
         <v>8</v>
       </c>
       <c r="AA19" s="50">
         <v>10</v>
       </c>
       <c r="AB19" s="50">
         <v>11</v>
       </c>
       <c r="AC19" s="50">
         <v>10</v>
       </c>
       <c r="AD19" s="5">
         <v>7</v>
       </c>
       <c r="AE19" s="56">
         <v>8</v>
       </c>
       <c r="AF19" s="7">
         <v>11</v>
       </c>
-      <c r="AG19" s="47"/>
+      <c r="AG19" s="5">
+        <v>8</v>
+      </c>
       <c r="AH19" s="47"/>
       <c r="AI19" s="47"/>
       <c r="AJ19" s="47"/>
       <c r="AK19" s="47"/>
     </row>
     <row r="20" spans="1:37">
       <c r="A20" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="5">
         <v>7</v>
       </c>
       <c r="C20" s="5">
         <v>4</v>
       </c>
       <c r="D20" s="5">
         <v>12</v>
       </c>
       <c r="E20" s="5">
         <v>10</v>
       </c>
       <c r="F20" s="5">
         <v>6</v>
       </c>
       <c r="G20" s="26">
@@ -2580,51 +3389,53 @@
       </c>
       <c r="Y20" s="36">
         <v>7</v>
       </c>
       <c r="Z20" s="50">
         <v>6</v>
       </c>
       <c r="AA20" s="50">
         <v>8</v>
       </c>
       <c r="AB20" s="50">
         <v>9</v>
       </c>
       <c r="AC20" s="50">
         <v>8</v>
       </c>
       <c r="AD20" s="5">
         <v>10</v>
       </c>
       <c r="AE20" s="56">
         <v>7</v>
       </c>
       <c r="AF20" s="7">
         <v>7</v>
       </c>
-      <c r="AG20" s="47"/>
+      <c r="AG20" s="5">
+        <v>10</v>
+      </c>
       <c r="AH20" s="47"/>
       <c r="AI20" s="47"/>
       <c r="AJ20" s="47"/>
       <c r="AK20" s="47"/>
     </row>
     <row r="21" spans="1:37">
       <c r="A21" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="5">
         <v>36</v>
       </c>
       <c r="C21" s="5">
         <v>29</v>
       </c>
       <c r="D21" s="5">
         <v>24</v>
       </c>
       <c r="E21" s="5">
         <v>33</v>
       </c>
       <c r="F21" s="5">
         <v>32</v>
       </c>
       <c r="G21" s="26">
@@ -2683,84 +3494,86 @@
       </c>
       <c r="Y21" s="36">
         <v>44</v>
       </c>
       <c r="Z21" s="50">
         <v>33</v>
       </c>
       <c r="AA21" s="50">
         <v>16</v>
       </c>
       <c r="AB21" s="50">
         <v>42</v>
       </c>
       <c r="AC21" s="50">
         <v>37</v>
       </c>
       <c r="AD21" s="5">
         <v>22</v>
       </c>
       <c r="AE21" s="56">
         <v>36</v>
       </c>
       <c r="AF21" s="7">
         <v>35</v>
       </c>
-      <c r="AG21" s="47"/>
+      <c r="AG21" s="5">
+        <v>27</v>
+      </c>
       <c r="AH21" s="47"/>
       <c r="AI21" s="47"/>
       <c r="AJ21" s="47"/>
       <c r="AK21" s="47"/>
     </row>
     <row r="22" spans="1:37">
-      <c r="A22" s="60" t="s">
+      <c r="A22" s="79" t="s">
         <v>15</v>
       </c>
-      <c r="B22" s="60"/>
-[...22 lines deleted...]
-      <c r="Y22" s="60"/>
+      <c r="B22" s="79"/>
+      <c r="C22" s="79"/>
+      <c r="D22" s="79"/>
+      <c r="E22" s="79"/>
+      <c r="F22" s="79"/>
+      <c r="G22" s="79"/>
+      <c r="H22" s="79"/>
+      <c r="I22" s="79"/>
+      <c r="J22" s="79"/>
+      <c r="K22" s="79"/>
+      <c r="L22" s="79"/>
+      <c r="M22" s="79"/>
+      <c r="N22" s="79"/>
+      <c r="O22" s="79"/>
+      <c r="P22" s="79"/>
+      <c r="Q22" s="79"/>
+      <c r="R22" s="79"/>
+      <c r="S22" s="79"/>
+      <c r="T22" s="79"/>
+      <c r="U22" s="79"/>
+      <c r="V22" s="79"/>
+      <c r="W22" s="79"/>
+      <c r="X22" s="79"/>
+      <c r="Y22" s="79"/>
       <c r="Z22" s="47"/>
       <c r="AA22" s="47"/>
       <c r="AB22" s="47"/>
       <c r="AC22" s="50"/>
       <c r="AE22" s="47"/>
       <c r="AF22" s="7"/>
       <c r="AG22" s="47"/>
       <c r="AH22" s="47"/>
       <c r="AI22" s="47"/>
       <c r="AJ22" s="47"/>
       <c r="AK22" s="47"/>
     </row>
     <row r="23" spans="1:37">
       <c r="A23" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="5">
         <v>295</v>
       </c>
       <c r="C23" s="5">
         <v>248</v>
       </c>
       <c r="D23" s="5">
         <v>228</v>
       </c>
@@ -2826,51 +3639,53 @@
       </c>
       <c r="Y23" s="36">
         <v>261</v>
       </c>
       <c r="Z23" s="50">
         <v>250</v>
       </c>
       <c r="AA23" s="50">
         <v>190</v>
       </c>
       <c r="AB23" s="50">
         <v>232</v>
       </c>
       <c r="AC23" s="50">
         <v>281</v>
       </c>
       <c r="AD23" s="5">
         <v>214</v>
       </c>
       <c r="AE23" s="56">
         <v>248</v>
       </c>
       <c r="AF23" s="7">
         <v>261</v>
       </c>
-      <c r="AG23" s="47"/>
+      <c r="AG23" s="5">
+        <v>241</v>
+      </c>
       <c r="AH23" s="47"/>
       <c r="AI23" s="47"/>
       <c r="AJ23" s="47"/>
       <c r="AK23" s="47"/>
     </row>
     <row r="24" spans="1:37">
       <c r="A24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="5">
         <v>247</v>
       </c>
       <c r="C24" s="5">
         <v>205</v>
       </c>
       <c r="D24" s="5">
         <v>204</v>
       </c>
       <c r="E24" s="5">
         <v>189</v>
       </c>
       <c r="F24" s="5">
         <v>213</v>
       </c>
       <c r="G24" s="26">
@@ -2929,51 +3744,53 @@
       </c>
       <c r="Y24" s="36">
         <v>212</v>
       </c>
       <c r="Z24" s="50">
         <v>222</v>
       </c>
       <c r="AA24" s="50">
         <v>160</v>
       </c>
       <c r="AB24" s="50">
         <v>188</v>
       </c>
       <c r="AC24" s="50">
         <v>254</v>
       </c>
       <c r="AD24" s="5">
         <v>187</v>
       </c>
       <c r="AE24" s="56">
         <v>199</v>
       </c>
       <c r="AF24" s="7">
         <v>212</v>
       </c>
-      <c r="AG24" s="47"/>
+      <c r="AG24" s="5">
+        <v>202</v>
+      </c>
       <c r="AH24" s="47"/>
       <c r="AI24" s="47"/>
       <c r="AJ24" s="47"/>
       <c r="AK24" s="47"/>
     </row>
     <row r="25" spans="1:37">
       <c r="A25" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="5">
         <v>15</v>
       </c>
       <c r="C25" s="5">
         <v>6</v>
       </c>
       <c r="D25" s="5">
         <v>5</v>
       </c>
       <c r="E25" s="5">
         <v>17</v>
       </c>
       <c r="F25" s="5">
         <v>9</v>
       </c>
       <c r="G25" s="26">
@@ -3032,51 +3849,53 @@
       </c>
       <c r="Y25" s="36">
         <v>9</v>
       </c>
       <c r="Z25" s="50">
         <v>3</v>
       </c>
       <c r="AA25" s="50">
         <v>5</v>
       </c>
       <c r="AB25" s="50">
         <v>11</v>
       </c>
       <c r="AC25" s="50">
         <v>8</v>
       </c>
       <c r="AD25" s="5">
         <v>3</v>
       </c>
       <c r="AE25" s="56">
         <v>13</v>
       </c>
       <c r="AF25" s="7">
         <v>9</v>
       </c>
-      <c r="AG25" s="47"/>
+      <c r="AG25" s="5">
+        <v>13</v>
+      </c>
       <c r="AH25" s="47"/>
       <c r="AI25" s="47"/>
       <c r="AJ25" s="47"/>
       <c r="AK25" s="47"/>
     </row>
     <row r="26" spans="1:37">
       <c r="A26" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="5">
         <v>7</v>
       </c>
       <c r="C26" s="5">
         <v>8</v>
       </c>
       <c r="D26" s="5">
         <v>7</v>
       </c>
       <c r="E26" s="5">
         <v>3</v>
       </c>
       <c r="F26" s="5">
         <v>2</v>
       </c>
       <c r="G26" s="26">
@@ -3135,51 +3954,53 @@
       </c>
       <c r="Y26" s="36">
         <v>10</v>
       </c>
       <c r="Z26" s="50">
         <v>5</v>
       </c>
       <c r="AA26" s="50">
         <v>6</v>
       </c>
       <c r="AB26" s="50">
         <v>8</v>
       </c>
       <c r="AC26" s="50">
         <v>4</v>
       </c>
       <c r="AD26" s="5">
         <v>7</v>
       </c>
       <c r="AE26" s="56">
         <v>7</v>
       </c>
       <c r="AF26" s="7">
         <v>9</v>
       </c>
-      <c r="AG26" s="47"/>
+      <c r="AG26" s="5">
+        <v>9</v>
+      </c>
       <c r="AH26" s="47"/>
       <c r="AI26" s="47"/>
       <c r="AJ26" s="47"/>
       <c r="AK26" s="47"/>
     </row>
     <row r="27" spans="1:37">
       <c r="A27" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="5">
         <v>12</v>
       </c>
       <c r="C27" s="5">
         <v>14</v>
       </c>
       <c r="D27" s="5">
         <v>3</v>
       </c>
       <c r="E27" s="5">
         <v>5</v>
       </c>
       <c r="F27" s="5">
         <v>11</v>
       </c>
       <c r="G27" s="26">
@@ -3238,51 +4059,53 @@
       </c>
       <c r="Y27" s="36">
         <v>10</v>
       </c>
       <c r="Z27" s="50">
         <v>4</v>
       </c>
       <c r="AA27" s="50">
         <v>7</v>
       </c>
       <c r="AB27" s="50">
         <v>7</v>
       </c>
       <c r="AC27" s="50">
         <v>4</v>
       </c>
       <c r="AD27" s="5">
         <v>7</v>
       </c>
       <c r="AE27" s="56">
         <v>14</v>
       </c>
       <c r="AF27" s="7">
         <v>14</v>
       </c>
-      <c r="AG27" s="47"/>
+      <c r="AG27" s="5">
+        <v>10</v>
+      </c>
       <c r="AH27" s="47"/>
       <c r="AI27" s="47"/>
       <c r="AJ27" s="47"/>
       <c r="AK27" s="47"/>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B28" s="5">
         <v>14</v>
       </c>
       <c r="C28" s="5">
         <v>15</v>
       </c>
       <c r="D28" s="5">
         <v>9</v>
       </c>
       <c r="E28" s="5">
         <v>9</v>
       </c>
       <c r="F28" s="5">
         <v>14</v>
       </c>
       <c r="G28" s="26">
@@ -3341,84 +4164,86 @@
       </c>
       <c r="Y28" s="36">
         <v>20</v>
       </c>
       <c r="Z28" s="50">
         <v>16</v>
       </c>
       <c r="AA28" s="50">
         <v>12</v>
       </c>
       <c r="AB28" s="50">
         <v>18</v>
       </c>
       <c r="AC28" s="50">
         <v>11</v>
       </c>
       <c r="AD28" s="5">
         <v>10</v>
       </c>
       <c r="AE28" s="56">
         <v>15</v>
       </c>
       <c r="AF28" s="7">
         <v>17</v>
       </c>
-      <c r="AG28" s="47"/>
+      <c r="AG28" s="5">
+        <v>7</v>
+      </c>
       <c r="AH28" s="47"/>
       <c r="AI28" s="47"/>
       <c r="AJ28" s="47"/>
       <c r="AK28" s="47"/>
     </row>
     <row r="29" spans="1:37">
-      <c r="A29" s="61" t="s">
+      <c r="A29" s="80" t="s">
         <v>16</v>
       </c>
-      <c r="B29" s="61"/>
-[...22 lines deleted...]
-      <c r="Y29" s="61"/>
+      <c r="B29" s="80"/>
+      <c r="C29" s="80"/>
+      <c r="D29" s="80"/>
+      <c r="E29" s="80"/>
+      <c r="F29" s="80"/>
+      <c r="G29" s="80"/>
+      <c r="H29" s="80"/>
+      <c r="I29" s="80"/>
+      <c r="J29" s="80"/>
+      <c r="K29" s="80"/>
+      <c r="L29" s="80"/>
+      <c r="M29" s="80"/>
+      <c r="N29" s="80"/>
+      <c r="O29" s="80"/>
+      <c r="P29" s="80"/>
+      <c r="Q29" s="80"/>
+      <c r="R29" s="80"/>
+      <c r="S29" s="80"/>
+      <c r="T29" s="80"/>
+      <c r="U29" s="80"/>
+      <c r="V29" s="80"/>
+      <c r="W29" s="80"/>
+      <c r="X29" s="80"/>
+      <c r="Y29" s="80"/>
       <c r="Z29" s="47"/>
       <c r="AA29" s="47"/>
       <c r="AB29" s="47"/>
       <c r="AC29" s="50"/>
       <c r="AE29" s="47"/>
       <c r="AF29" s="7"/>
       <c r="AG29" s="47"/>
       <c r="AH29" s="47"/>
       <c r="AI29" s="47"/>
       <c r="AJ29" s="47"/>
       <c r="AK29" s="47"/>
     </row>
     <row r="30" spans="1:37">
       <c r="A30" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="5">
         <v>326</v>
       </c>
       <c r="C30" s="5">
         <v>231</v>
       </c>
       <c r="D30" s="5">
         <v>245</v>
       </c>
@@ -3484,51 +4309,53 @@
       </c>
       <c r="Y30" s="36">
         <v>273</v>
       </c>
       <c r="Z30" s="50">
         <v>264</v>
       </c>
       <c r="AA30" s="50">
         <v>205</v>
       </c>
       <c r="AB30" s="50">
         <v>317</v>
       </c>
       <c r="AC30" s="50">
         <v>261</v>
       </c>
       <c r="AD30" s="5">
         <v>242</v>
       </c>
       <c r="AE30" s="56">
         <v>239</v>
       </c>
       <c r="AF30" s="7">
         <v>269</v>
       </c>
-      <c r="AG30" s="47"/>
+      <c r="AG30" s="5">
+        <v>211</v>
+      </c>
       <c r="AH30" s="47"/>
       <c r="AI30" s="47"/>
       <c r="AJ30" s="47"/>
       <c r="AK30" s="47"/>
     </row>
     <row r="31" spans="1:37">
       <c r="A31" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B31" s="5">
         <v>38</v>
       </c>
       <c r="C31" s="5">
         <v>31</v>
       </c>
       <c r="D31" s="5">
         <v>33</v>
       </c>
       <c r="E31" s="5">
         <v>32</v>
       </c>
       <c r="F31" s="5">
         <v>39</v>
       </c>
       <c r="G31" s="26">
@@ -3587,51 +4414,53 @@
       </c>
       <c r="Y31" s="36">
         <v>34</v>
       </c>
       <c r="Z31" s="50">
         <v>34</v>
       </c>
       <c r="AA31" s="50">
         <v>35</v>
       </c>
       <c r="AB31" s="50">
         <v>39</v>
       </c>
       <c r="AC31" s="50">
         <v>38</v>
       </c>
       <c r="AD31" s="5">
         <v>21</v>
       </c>
       <c r="AE31" s="56">
         <v>32</v>
       </c>
       <c r="AF31" s="7">
         <v>26</v>
       </c>
-      <c r="AG31" s="47"/>
+      <c r="AG31" s="7">
+        <v>24</v>
+      </c>
       <c r="AH31" s="47"/>
       <c r="AI31" s="47"/>
       <c r="AJ31" s="47"/>
       <c r="AK31" s="47"/>
     </row>
     <row r="32" spans="1:37">
       <c r="A32" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="5">
         <v>15</v>
       </c>
       <c r="C32" s="5">
         <v>7</v>
       </c>
       <c r="D32" s="5">
         <v>8</v>
       </c>
       <c r="E32" s="5">
         <v>13</v>
       </c>
       <c r="F32" s="5">
         <v>10</v>
       </c>
       <c r="G32" s="26">
@@ -3690,51 +4519,53 @@
       </c>
       <c r="Y32" s="36">
         <v>8</v>
       </c>
       <c r="Z32" s="50">
         <v>10</v>
       </c>
       <c r="AA32" s="50">
         <v>14</v>
       </c>
       <c r="AB32" s="50">
         <v>7</v>
       </c>
       <c r="AC32" s="50">
         <v>8</v>
       </c>
       <c r="AD32" s="5">
         <v>12</v>
       </c>
       <c r="AE32" s="56">
         <v>9</v>
       </c>
       <c r="AF32" s="7">
         <v>9</v>
       </c>
-      <c r="AG32" s="47"/>
+      <c r="AG32" s="7">
+        <v>3</v>
+      </c>
       <c r="AH32" s="47"/>
       <c r="AI32" s="47"/>
       <c r="AJ32" s="47"/>
       <c r="AK32" s="47"/>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="5">
         <v>27</v>
       </c>
       <c r="C33" s="5">
         <v>17</v>
       </c>
       <c r="D33" s="5">
         <v>16</v>
       </c>
       <c r="E33" s="5">
         <v>23</v>
       </c>
       <c r="F33" s="5">
         <v>15</v>
       </c>
       <c r="G33" s="26">
@@ -3793,51 +4624,53 @@
       </c>
       <c r="Y33" s="36">
         <v>20</v>
       </c>
       <c r="Z33" s="50">
         <v>23</v>
       </c>
       <c r="AA33" s="50">
         <v>8</v>
       </c>
       <c r="AB33" s="50">
         <v>25</v>
       </c>
       <c r="AC33" s="50">
         <v>24</v>
       </c>
       <c r="AD33" s="5">
         <v>19</v>
       </c>
       <c r="AE33" s="56">
         <v>18</v>
       </c>
       <c r="AF33" s="7">
         <v>15</v>
       </c>
-      <c r="AG33" s="47"/>
+      <c r="AG33" s="7">
+        <v>11</v>
+      </c>
       <c r="AH33" s="47"/>
       <c r="AI33" s="47"/>
       <c r="AJ33" s="47"/>
       <c r="AK33" s="47"/>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="5">
         <v>32</v>
       </c>
       <c r="C34" s="5">
         <v>11</v>
       </c>
       <c r="D34" s="5">
         <v>19</v>
       </c>
       <c r="E34" s="5">
         <v>23</v>
       </c>
       <c r="F34" s="5">
         <v>18</v>
       </c>
       <c r="G34" s="26">
@@ -3896,51 +4729,53 @@
       </c>
       <c r="Y34" s="36">
         <v>16</v>
       </c>
       <c r="Z34" s="50">
         <v>23</v>
       </c>
       <c r="AA34" s="50">
         <v>9</v>
       </c>
       <c r="AB34" s="50">
         <v>28</v>
       </c>
       <c r="AC34" s="50">
         <v>22</v>
       </c>
       <c r="AD34" s="5">
         <v>15</v>
       </c>
       <c r="AE34" s="56">
         <v>15</v>
       </c>
       <c r="AF34" s="7">
         <v>31</v>
       </c>
-      <c r="AG34" s="47"/>
+      <c r="AG34" s="7">
+        <v>13</v>
+      </c>
       <c r="AH34" s="47"/>
       <c r="AI34" s="47"/>
       <c r="AJ34" s="47"/>
       <c r="AK34" s="47"/>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B35" s="5">
         <v>27</v>
       </c>
       <c r="C35" s="5">
         <v>18</v>
       </c>
       <c r="D35" s="5">
         <v>22</v>
       </c>
       <c r="E35" s="5">
         <v>18</v>
       </c>
       <c r="F35" s="5">
         <v>19</v>
       </c>
       <c r="G35" s="26">
@@ -3999,51 +4834,53 @@
       </c>
       <c r="Y35" s="36">
         <v>20</v>
       </c>
       <c r="Z35" s="50">
         <v>15</v>
       </c>
       <c r="AA35" s="50">
         <v>13</v>
       </c>
       <c r="AB35" s="50">
         <v>18</v>
       </c>
       <c r="AC35" s="50">
         <v>15</v>
       </c>
       <c r="AD35" s="5">
         <v>13</v>
       </c>
       <c r="AE35" s="56">
         <v>21</v>
       </c>
       <c r="AF35" s="7">
         <v>23</v>
       </c>
-      <c r="AG35" s="47"/>
+      <c r="AG35" s="7">
+        <v>20</v>
+      </c>
       <c r="AH35" s="47"/>
       <c r="AI35" s="47"/>
       <c r="AJ35" s="47"/>
       <c r="AK35" s="47"/>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B36" s="5">
         <v>54</v>
       </c>
       <c r="C36" s="5">
         <v>43</v>
       </c>
       <c r="D36" s="5">
         <v>36</v>
       </c>
       <c r="E36" s="5">
         <v>32</v>
       </c>
       <c r="F36" s="5">
         <v>42</v>
       </c>
       <c r="G36" s="26">
@@ -4102,51 +4939,53 @@
       </c>
       <c r="Y36" s="36">
         <v>39</v>
       </c>
       <c r="Z36" s="50">
         <v>42</v>
       </c>
       <c r="AA36" s="50">
         <v>40</v>
       </c>
       <c r="AB36" s="50">
         <v>62</v>
       </c>
       <c r="AC36" s="50">
         <v>41</v>
       </c>
       <c r="AD36" s="5">
         <v>52</v>
       </c>
       <c r="AE36" s="56">
         <v>34</v>
       </c>
       <c r="AF36" s="7">
         <v>43</v>
       </c>
-      <c r="AG36" s="47"/>
+      <c r="AG36" s="7">
+        <v>41</v>
+      </c>
       <c r="AH36" s="47"/>
       <c r="AI36" s="47"/>
       <c r="AJ36" s="47"/>
       <c r="AK36" s="47"/>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="5">
         <v>5</v>
       </c>
       <c r="C37" s="5">
         <v>11</v>
       </c>
       <c r="D37" s="5">
         <v>7</v>
       </c>
       <c r="E37" s="5">
         <v>14</v>
       </c>
       <c r="F37" s="5">
         <v>10</v>
       </c>
       <c r="G37" s="26">
@@ -4205,51 +5044,53 @@
       </c>
       <c r="Y37" s="36">
         <v>11</v>
       </c>
       <c r="Z37" s="50">
         <v>12</v>
       </c>
       <c r="AA37" s="50">
         <v>9</v>
       </c>
       <c r="AB37" s="50">
         <v>10</v>
       </c>
       <c r="AC37" s="50">
         <v>14</v>
       </c>
       <c r="AD37" s="5">
         <v>9</v>
       </c>
       <c r="AE37" s="56">
         <v>13</v>
       </c>
       <c r="AF37" s="7">
         <v>9</v>
       </c>
-      <c r="AG37" s="47"/>
+      <c r="AG37" s="7">
+        <v>8</v>
+      </c>
       <c r="AH37" s="47"/>
       <c r="AI37" s="47"/>
       <c r="AJ37" s="47"/>
       <c r="AK37" s="47"/>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="5">
         <v>19</v>
       </c>
       <c r="C38" s="5">
         <v>9</v>
       </c>
       <c r="D38" s="5">
         <v>8</v>
       </c>
       <c r="E38" s="5">
         <v>14</v>
       </c>
       <c r="F38" s="5">
         <v>17</v>
       </c>
       <c r="G38" s="26">
@@ -4308,51 +5149,53 @@
       </c>
       <c r="Y38" s="36">
         <v>17</v>
       </c>
       <c r="Z38" s="50">
         <v>11</v>
       </c>
       <c r="AA38" s="50">
         <v>8</v>
       </c>
       <c r="AB38" s="50">
         <v>14</v>
       </c>
       <c r="AC38" s="50">
         <v>8</v>
       </c>
       <c r="AD38" s="5">
         <v>7</v>
       </c>
       <c r="AE38" s="56">
         <v>7</v>
       </c>
       <c r="AF38" s="7">
         <v>6</v>
       </c>
-      <c r="AG38" s="47"/>
+      <c r="AG38" s="7">
+        <v>11</v>
+      </c>
       <c r="AH38" s="47"/>
       <c r="AI38" s="47"/>
       <c r="AJ38" s="47"/>
       <c r="AK38" s="47"/>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B39" s="5">
         <v>19</v>
       </c>
       <c r="C39" s="5">
         <v>22</v>
       </c>
       <c r="D39" s="5">
         <v>24</v>
       </c>
       <c r="E39" s="5">
         <v>19</v>
       </c>
       <c r="F39" s="5">
         <v>26</v>
       </c>
       <c r="G39" s="26">
@@ -4411,51 +5254,53 @@
       </c>
       <c r="Y39" s="36">
         <v>25</v>
       </c>
       <c r="Z39" s="50">
         <v>25</v>
       </c>
       <c r="AA39" s="50">
         <v>22</v>
       </c>
       <c r="AB39" s="50">
         <v>26</v>
       </c>
       <c r="AC39" s="50">
         <v>22</v>
       </c>
       <c r="AD39" s="5">
         <v>29</v>
       </c>
       <c r="AE39" s="56">
         <v>17</v>
       </c>
       <c r="AF39" s="7">
         <v>25</v>
       </c>
-      <c r="AG39" s="47"/>
+      <c r="AG39" s="7">
+        <v>14</v>
+      </c>
       <c r="AH39" s="47"/>
       <c r="AI39" s="47"/>
       <c r="AJ39" s="47"/>
       <c r="AK39" s="47"/>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B40" s="5">
         <v>29</v>
       </c>
       <c r="C40" s="5">
         <v>21</v>
       </c>
       <c r="D40" s="5">
         <v>27</v>
       </c>
       <c r="E40" s="5">
         <v>27</v>
       </c>
       <c r="F40" s="5">
         <v>19</v>
       </c>
       <c r="G40" s="26">
@@ -4514,51 +5359,53 @@
       </c>
       <c r="Y40" s="36">
         <v>19</v>
       </c>
       <c r="Z40" s="50">
         <v>22</v>
       </c>
       <c r="AA40" s="50">
         <v>13</v>
       </c>
       <c r="AB40" s="50">
         <v>26</v>
       </c>
       <c r="AC40" s="50">
         <v>14</v>
       </c>
       <c r="AD40" s="5">
         <v>26</v>
       </c>
       <c r="AE40" s="56">
         <v>22</v>
       </c>
       <c r="AF40" s="7">
         <v>29</v>
       </c>
-      <c r="AG40" s="47"/>
+      <c r="AG40" s="7">
+        <v>21</v>
+      </c>
       <c r="AH40" s="47"/>
       <c r="AI40" s="47"/>
       <c r="AJ40" s="47"/>
       <c r="AK40" s="47"/>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B41" s="5">
         <v>18</v>
       </c>
       <c r="C41" s="5">
         <v>8</v>
       </c>
       <c r="D41" s="5">
         <v>9</v>
       </c>
       <c r="E41" s="5">
         <v>7</v>
       </c>
       <c r="F41" s="5">
         <v>11</v>
       </c>
       <c r="G41" s="26">
@@ -4617,51 +5464,53 @@
       </c>
       <c r="Y41" s="36">
         <v>13</v>
       </c>
       <c r="Z41" s="50">
         <v>8</v>
       </c>
       <c r="AA41" s="50">
         <v>10</v>
       </c>
       <c r="AB41" s="50">
         <v>11</v>
       </c>
       <c r="AC41" s="50">
         <v>10</v>
       </c>
       <c r="AD41" s="5">
         <v>7</v>
       </c>
       <c r="AE41" s="56">
         <v>8</v>
       </c>
       <c r="AF41" s="7">
         <v>11</v>
       </c>
-      <c r="AG41" s="47"/>
+      <c r="AG41" s="7">
+        <v>8</v>
+      </c>
       <c r="AH41" s="47"/>
       <c r="AI41" s="47"/>
       <c r="AJ41" s="47"/>
       <c r="AK41" s="47"/>
     </row>
     <row r="42" spans="1:37" s="47" customFormat="1">
       <c r="A42" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B42" s="5">
         <v>7</v>
       </c>
       <c r="C42" s="5">
         <v>4</v>
       </c>
       <c r="D42" s="5">
         <v>12</v>
       </c>
       <c r="E42" s="5">
         <v>10</v>
       </c>
       <c r="F42" s="5">
         <v>6</v>
       </c>
       <c r="G42" s="26">
@@ -4720,50 +5569,53 @@
       </c>
       <c r="Y42" s="36">
         <v>7</v>
       </c>
       <c r="Z42" s="50">
         <v>6</v>
       </c>
       <c r="AA42" s="50">
         <v>8</v>
       </c>
       <c r="AB42" s="50">
         <v>9</v>
       </c>
       <c r="AC42" s="50">
         <v>8</v>
       </c>
       <c r="AD42" s="5">
         <v>10</v>
       </c>
       <c r="AE42" s="56">
         <v>7</v>
       </c>
       <c r="AF42" s="7">
         <v>7</v>
       </c>
+      <c r="AG42" s="7">
+        <v>10</v>
+      </c>
     </row>
     <row r="43" spans="1:37" s="47" customFormat="1">
       <c r="A43" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B43" s="6">
         <v>36</v>
       </c>
       <c r="C43" s="6">
         <v>29</v>
       </c>
       <c r="D43" s="6">
         <v>24</v>
       </c>
       <c r="E43" s="6">
         <v>33</v>
       </c>
       <c r="F43" s="6">
         <v>32</v>
       </c>
       <c r="G43" s="27">
         <v>29</v>
       </c>
       <c r="H43" s="27">
         <v>34</v>
@@ -4818,202 +5670,204 @@
       </c>
       <c r="Y43" s="49">
         <v>44</v>
       </c>
       <c r="Z43" s="51">
         <v>33</v>
       </c>
       <c r="AA43" s="51">
         <v>16</v>
       </c>
       <c r="AB43" s="51">
         <v>42</v>
       </c>
       <c r="AC43" s="51">
         <v>37</v>
       </c>
       <c r="AD43" s="6">
         <v>22</v>
       </c>
       <c r="AE43" s="57">
         <v>36</v>
       </c>
       <c r="AF43" s="6">
         <v>35</v>
       </c>
-      <c r="AG43" s="21"/>
+      <c r="AG43" s="6">
+        <v>27</v>
+      </c>
       <c r="AH43" s="21"/>
       <c r="AI43" s="21"/>
       <c r="AJ43" s="21"/>
       <c r="AK43" s="21"/>
     </row>
     <row r="44" spans="1:37">
       <c r="A44" s="18" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="A29:Y29"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:M4"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
-    <mergeCell ref="A29:Y29"/>
-[...1 lines deleted...]
-    <mergeCell ref="B4:M4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="AF7" sqref="AF7:AF43"/>
+    <sheetView topLeftCell="N1" workbookViewId="0">
+      <selection activeCell="AG7" sqref="AG7:AG43"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="27.85546875" style="8" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="7.140625" style="8" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="27.88671875" style="8" customWidth="1"/>
+    <col min="2" max="2" width="6.5546875" style="8" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.109375" style="8" bestFit="1" customWidth="1"/>
     <col min="4" max="9" width="7" style="8" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="8.85546875" style="8" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.88671875" style="8" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7" style="8" bestFit="1" customWidth="1"/>
-    <col min="12" max="13" width="8.28515625" style="8" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15" max="15" width="7.140625" style="8" bestFit="1" customWidth="1"/>
+    <col min="12" max="13" width="8.33203125" style="8" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.5546875" style="8" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.109375" style="8" bestFit="1" customWidth="1"/>
     <col min="16" max="21" width="7" style="8" bestFit="1" customWidth="1"/>
-    <col min="22" max="22" width="8.85546875" style="8" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="8.88671875" style="8" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7" style="8" bestFit="1" customWidth="1"/>
-    <col min="24" max="25" width="8.28515625" style="8" bestFit="1" customWidth="1"/>
-    <col min="26" max="16384" width="9.140625" style="8"/>
+    <col min="24" max="25" width="8.33203125" style="8" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="58" t="s">
+    <row r="1" spans="1:37" ht="13.2">
+      <c r="A1" s="77" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="58"/>
-[...22 lines deleted...]
-      <c r="Y1" s="58"/>
+      <c r="B1" s="77"/>
+      <c r="C1" s="77"/>
+      <c r="D1" s="77"/>
+      <c r="E1" s="77"/>
+      <c r="F1" s="77"/>
+      <c r="G1" s="77"/>
+      <c r="H1" s="77"/>
+      <c r="I1" s="77"/>
+      <c r="J1" s="77"/>
+      <c r="K1" s="77"/>
+      <c r="L1" s="77"/>
+      <c r="M1" s="77"/>
+      <c r="N1" s="77"/>
+      <c r="O1" s="77"/>
+      <c r="P1" s="77"/>
+      <c r="Q1" s="77"/>
+      <c r="R1" s="77"/>
+      <c r="S1" s="77"/>
+      <c r="T1" s="77"/>
+      <c r="U1" s="77"/>
+      <c r="V1" s="77"/>
+      <c r="W1" s="77"/>
+      <c r="X1" s="77"/>
+      <c r="Y1" s="77"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="46"/>
       <c r="B2" s="46"/>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="46"/>
       <c r="I2" s="46"/>
       <c r="J2" s="46"/>
       <c r="K2" s="46"/>
       <c r="L2" s="46"/>
       <c r="M2" s="46"/>
     </row>
     <row r="3" spans="1:37">
-      <c r="X3" s="66"/>
-[...1 lines deleted...]
-      <c r="AJ3" s="66" t="s">
+      <c r="X3" s="83"/>
+      <c r="Y3" s="83"/>
+      <c r="AJ3" s="83" t="s">
         <v>34</v>
       </c>
-      <c r="AK3" s="66"/>
+      <c r="AK3" s="83"/>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="62"/>
-      <c r="B4" s="64">
+      <c r="A4" s="81"/>
+      <c r="B4" s="75">
         <v>2024</v>
       </c>
-      <c r="C4" s="65"/>
-[...10 lines deleted...]
-      <c r="N4" s="64">
+      <c r="C4" s="76"/>
+      <c r="D4" s="76"/>
+      <c r="E4" s="76"/>
+      <c r="F4" s="76"/>
+      <c r="G4" s="76"/>
+      <c r="H4" s="76"/>
+      <c r="I4" s="76"/>
+      <c r="J4" s="76"/>
+      <c r="K4" s="76"/>
+      <c r="L4" s="76"/>
+      <c r="M4" s="76"/>
+      <c r="N4" s="75">
         <v>2025</v>
       </c>
-      <c r="O4" s="65"/>
-[...10 lines deleted...]
-      <c r="Z4" s="64">
+      <c r="O4" s="76"/>
+      <c r="P4" s="76"/>
+      <c r="Q4" s="76"/>
+      <c r="R4" s="76"/>
+      <c r="S4" s="76"/>
+      <c r="T4" s="76"/>
+      <c r="U4" s="76"/>
+      <c r="V4" s="76"/>
+      <c r="W4" s="76"/>
+      <c r="X4" s="76"/>
+      <c r="Y4" s="76"/>
+      <c r="Z4" s="75">
         <v>2026</v>
       </c>
-      <c r="AA4" s="65"/>
-[...12 lines deleted...]
-      <c r="A5" s="63"/>
+      <c r="AA4" s="76"/>
+      <c r="AB4" s="76"/>
+      <c r="AC4" s="76"/>
+      <c r="AD4" s="76"/>
+      <c r="AE4" s="76"/>
+      <c r="AF4" s="76"/>
+      <c r="AG4" s="76"/>
+      <c r="AH4" s="76"/>
+      <c r="AI4" s="76"/>
+      <c r="AJ4" s="76"/>
+      <c r="AK4" s="76"/>
+    </row>
+    <row r="5" spans="1:37" ht="20.399999999999999">
+      <c r="A5" s="82"/>
       <c r="B5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="12" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="12" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>25</v>
       </c>
       <c r="I5" s="11" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="11" t="s">
@@ -5080,77 +5934,77 @@
         <v>23</v>
       </c>
       <c r="AE5" s="12" t="s">
         <v>24</v>
       </c>
       <c r="AF5" s="11" t="s">
         <v>25</v>
       </c>
       <c r="AG5" s="11" t="s">
         <v>26</v>
       </c>
       <c r="AH5" s="11" t="s">
         <v>27</v>
       </c>
       <c r="AI5" s="11" t="s">
         <v>28</v>
       </c>
       <c r="AJ5" s="11" t="s">
         <v>29</v>
       </c>
       <c r="AK5" s="11" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="59" t="s">
+      <c r="A6" s="78" t="s">
         <v>14</v>
       </c>
-      <c r="B6" s="59"/>
-[...22 lines deleted...]
-      <c r="Y6" s="59"/>
+      <c r="B6" s="78"/>
+      <c r="C6" s="78"/>
+      <c r="D6" s="78"/>
+      <c r="E6" s="78"/>
+      <c r="F6" s="78"/>
+      <c r="G6" s="78"/>
+      <c r="H6" s="78"/>
+      <c r="I6" s="78"/>
+      <c r="J6" s="78"/>
+      <c r="K6" s="78"/>
+      <c r="L6" s="78"/>
+      <c r="M6" s="78"/>
+      <c r="N6" s="78"/>
+      <c r="O6" s="78"/>
+      <c r="P6" s="78"/>
+      <c r="Q6" s="78"/>
+      <c r="R6" s="78"/>
+      <c r="S6" s="78"/>
+      <c r="T6" s="78"/>
+      <c r="U6" s="78"/>
+      <c r="V6" s="78"/>
+      <c r="W6" s="78"/>
+      <c r="X6" s="78"/>
+      <c r="Y6" s="78"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="23" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="39">
         <v>13.94</v>
       </c>
       <c r="C7" s="39">
         <v>12.82</v>
       </c>
       <c r="D7" s="39">
         <v>12.05</v>
       </c>
       <c r="E7" s="31">
         <v>11.98</v>
       </c>
       <c r="F7" s="31">
         <v>11.87</v>
       </c>
       <c r="G7" s="30">
         <v>11.77</v>
       </c>
       <c r="H7" s="31">
         <v>11.65</v>
@@ -5205,51 +6059,53 @@
       </c>
       <c r="Y7" s="43">
         <v>11.51</v>
       </c>
       <c r="Z7" s="39">
         <v>11.84</v>
       </c>
       <c r="AA7" s="43">
         <v>10.99</v>
       </c>
       <c r="AB7" s="43">
         <v>11.55</v>
       </c>
       <c r="AC7" s="43">
         <v>11.88</v>
       </c>
       <c r="AD7" s="39">
         <v>11.59</v>
       </c>
       <c r="AE7" s="53">
         <v>11.59</v>
       </c>
       <c r="AF7" s="39">
         <v>11.68</v>
       </c>
-      <c r="AG7" s="47"/>
+      <c r="AG7" s="39">
+        <v>11.52</v>
+      </c>
       <c r="AH7" s="47"/>
       <c r="AI7" s="47"/>
       <c r="AJ7" s="47"/>
       <c r="AK7" s="47"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="39">
         <v>13.1</v>
       </c>
       <c r="C8" s="39">
         <v>12.5</v>
       </c>
       <c r="D8" s="39">
         <v>11.92</v>
       </c>
       <c r="E8" s="31">
         <v>11.85</v>
       </c>
       <c r="F8" s="31">
         <v>11.75</v>
       </c>
       <c r="G8" s="30">
@@ -5308,51 +6164,53 @@
       </c>
       <c r="Y8" s="43">
         <v>11.16</v>
       </c>
       <c r="Z8" s="39">
         <v>11.79</v>
       </c>
       <c r="AA8" s="43">
         <v>10.64</v>
       </c>
       <c r="AB8" s="43">
         <v>10.4</v>
       </c>
       <c r="AC8" s="43">
         <v>11.28</v>
       </c>
       <c r="AD8" s="39">
         <v>11.01</v>
       </c>
       <c r="AE8" s="53">
         <v>10.99</v>
       </c>
       <c r="AF8" s="39">
         <v>11.02</v>
       </c>
-      <c r="AG8" s="47"/>
+      <c r="AG8" s="39">
+        <v>10.98</v>
+      </c>
       <c r="AH8" s="47"/>
       <c r="AI8" s="47"/>
       <c r="AJ8" s="47"/>
       <c r="AK8" s="47"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="39">
         <v>14.31</v>
       </c>
       <c r="C9" s="39">
         <v>13.41</v>
       </c>
       <c r="D9" s="39">
         <v>13.04</v>
       </c>
       <c r="E9" s="31">
         <v>12.92</v>
       </c>
       <c r="F9" s="31">
         <v>13.25</v>
       </c>
       <c r="G9" s="30">
@@ -5411,51 +6269,53 @@
       </c>
       <c r="Y9" s="43">
         <v>10.93</v>
       </c>
       <c r="Z9" s="39">
         <v>13.65</v>
       </c>
       <c r="AA9" s="43">
         <v>14.62</v>
       </c>
       <c r="AB9" s="43">
         <v>14.96</v>
       </c>
       <c r="AC9" s="43">
         <v>15.1</v>
       </c>
       <c r="AD9" s="39">
         <v>13.71</v>
       </c>
       <c r="AE9" s="53">
         <v>13.66</v>
       </c>
       <c r="AF9" s="39">
         <v>13.19</v>
       </c>
-      <c r="AG9" s="47"/>
+      <c r="AG9" s="39">
+        <v>12.75</v>
+      </c>
       <c r="AH9" s="47"/>
       <c r="AI9" s="47"/>
       <c r="AJ9" s="47"/>
       <c r="AK9" s="47"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="39">
         <v>13.7</v>
       </c>
       <c r="C10" s="39">
         <v>10.35</v>
       </c>
       <c r="D10" s="39">
         <v>9.2799999999999994</v>
       </c>
       <c r="E10" s="31">
         <v>10</v>
       </c>
       <c r="F10" s="31">
         <v>9.7899999999999991</v>
       </c>
       <c r="G10" s="30">
@@ -5514,51 +6374,53 @@
       </c>
       <c r="Y10" s="43">
         <v>6.75</v>
       </c>
       <c r="Z10" s="39">
         <v>9.7799999999999994</v>
       </c>
       <c r="AA10" s="43">
         <v>12.4</v>
       </c>
       <c r="AB10" s="43">
         <v>10.53</v>
       </c>
       <c r="AC10" s="43">
         <v>9.89</v>
       </c>
       <c r="AD10" s="39">
         <v>10.26</v>
       </c>
       <c r="AE10" s="53">
         <v>10.08</v>
       </c>
       <c r="AF10" s="39">
         <v>9.9</v>
       </c>
-      <c r="AG10" s="47"/>
+      <c r="AG10" s="39">
+        <v>9.02</v>
+      </c>
       <c r="AH10" s="47"/>
       <c r="AI10" s="47"/>
       <c r="AJ10" s="47"/>
       <c r="AK10" s="47"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="39">
         <v>18.690000000000001</v>
       </c>
       <c r="C11" s="39">
         <v>14.96</v>
       </c>
       <c r="D11" s="39">
         <v>13.05</v>
       </c>
       <c r="E11" s="31">
         <v>13.92</v>
       </c>
       <c r="F11" s="31">
         <v>13.22</v>
       </c>
       <c r="G11" s="30">
@@ -5617,51 +6479,53 @@
       </c>
       <c r="Y11" s="43">
         <v>12.06</v>
       </c>
       <c r="Z11" s="39">
         <v>11.97</v>
       </c>
       <c r="AA11" s="43">
         <v>9.42</v>
       </c>
       <c r="AB11" s="43">
         <v>11.88</v>
       </c>
       <c r="AC11" s="43">
         <v>12.73</v>
       </c>
       <c r="AD11" s="39">
         <v>12.19</v>
       </c>
       <c r="AE11" s="53">
         <v>12.59</v>
       </c>
       <c r="AF11" s="39">
         <v>12.37</v>
       </c>
-      <c r="AG11" s="47"/>
+      <c r="AG11" s="39">
+        <v>12.22</v>
+      </c>
       <c r="AH11" s="47"/>
       <c r="AI11" s="47"/>
       <c r="AJ11" s="47"/>
       <c r="AK11" s="47"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="39">
         <v>18.28</v>
       </c>
       <c r="C12" s="39">
         <v>12.68</v>
       </c>
       <c r="D12" s="39">
         <v>12.05</v>
       </c>
       <c r="E12" s="31">
         <v>12.43</v>
       </c>
       <c r="F12" s="31">
         <v>11.98</v>
       </c>
       <c r="G12" s="30">
@@ -5720,51 +6584,53 @@
       </c>
       <c r="Y12" s="43">
         <v>12.68</v>
       </c>
       <c r="Z12" s="39">
         <v>13.84</v>
       </c>
       <c r="AA12" s="43">
         <v>10.050000000000001</v>
       </c>
       <c r="AB12" s="43">
         <v>12.31</v>
       </c>
       <c r="AC12" s="43">
         <v>12.61</v>
       </c>
       <c r="AD12" s="39">
         <v>11.82</v>
       </c>
       <c r="AE12" s="53">
         <v>11.38</v>
       </c>
       <c r="AF12" s="39">
         <v>12.42</v>
       </c>
-      <c r="AG12" s="47"/>
+      <c r="AG12" s="39">
+        <v>11.82</v>
+      </c>
       <c r="AH12" s="47"/>
       <c r="AI12" s="47"/>
       <c r="AJ12" s="47"/>
       <c r="AK12" s="47"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="39">
         <v>18.22</v>
       </c>
       <c r="C13" s="39">
         <v>15.71</v>
       </c>
       <c r="D13" s="39">
         <v>15.36</v>
       </c>
       <c r="E13" s="31">
         <v>14.64</v>
       </c>
       <c r="F13" s="31">
         <v>14.26</v>
       </c>
       <c r="G13" s="30">
@@ -5823,51 +6689,53 @@
       </c>
       <c r="Y13" s="43">
         <v>12.87</v>
       </c>
       <c r="Z13" s="39">
         <v>10.9</v>
       </c>
       <c r="AA13" s="43">
         <v>10.61</v>
       </c>
       <c r="AB13" s="43">
         <v>11.42</v>
       </c>
       <c r="AC13" s="43">
         <v>11.36</v>
       </c>
       <c r="AD13" s="39">
         <v>10.94</v>
       </c>
       <c r="AE13" s="53">
         <v>11.71</v>
       </c>
       <c r="AF13" s="39">
         <v>12.45</v>
       </c>
-      <c r="AG13" s="47"/>
+      <c r="AG13" s="39">
+        <v>12.71</v>
+      </c>
       <c r="AH13" s="47"/>
       <c r="AI13" s="47"/>
       <c r="AJ13" s="47"/>
       <c r="AK13" s="47"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="39">
         <v>13.78</v>
       </c>
       <c r="C14" s="39">
         <v>12.77</v>
       </c>
       <c r="D14" s="39">
         <v>11.53</v>
       </c>
       <c r="E14" s="31">
         <v>10.64</v>
       </c>
       <c r="F14" s="31">
         <v>10.63</v>
       </c>
       <c r="G14" s="30">
@@ -5926,51 +6794,53 @@
       </c>
       <c r="Y14" s="43">
         <v>10.63</v>
       </c>
       <c r="Z14" s="39">
         <v>10.8</v>
       </c>
       <c r="AA14" s="43">
         <v>11.06</v>
       </c>
       <c r="AB14" s="43">
         <v>12.77</v>
       </c>
       <c r="AC14" s="43">
         <v>12.29</v>
       </c>
       <c r="AD14" s="39">
         <v>12.51</v>
       </c>
       <c r="AE14" s="53">
         <v>11.93</v>
       </c>
       <c r="AF14" s="39">
         <v>11.8</v>
       </c>
-      <c r="AG14" s="47"/>
+      <c r="AG14" s="39">
+        <v>11.64</v>
+      </c>
       <c r="AH14" s="47"/>
       <c r="AI14" s="47"/>
       <c r="AJ14" s="47"/>
       <c r="AK14" s="47"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="39">
         <v>8.3000000000000007</v>
       </c>
       <c r="C15" s="39">
         <v>11.08</v>
       </c>
       <c r="D15" s="39">
         <v>10.58</v>
       </c>
       <c r="E15" s="31">
         <v>11.13</v>
       </c>
       <c r="F15" s="31">
         <v>10.55</v>
       </c>
       <c r="G15" s="30">
@@ -6029,51 +6899,53 @@
       </c>
       <c r="Y15" s="43">
         <v>14.48</v>
       </c>
       <c r="Z15" s="39">
         <v>12.31</v>
       </c>
       <c r="AA15" s="43">
         <v>12.1</v>
       </c>
       <c r="AB15" s="43">
         <v>12.4</v>
       </c>
       <c r="AC15" s="43">
         <v>12.67</v>
       </c>
       <c r="AD15" s="39">
         <v>12.46</v>
       </c>
       <c r="AE15" s="53">
         <v>12.88</v>
       </c>
       <c r="AF15" s="39">
         <v>12.92</v>
       </c>
-      <c r="AG15" s="47"/>
+      <c r="AG15" s="39">
+        <v>12.88</v>
+      </c>
       <c r="AH15" s="47"/>
       <c r="AI15" s="47"/>
       <c r="AJ15" s="47"/>
       <c r="AK15" s="47"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="39">
         <v>20.77</v>
       </c>
       <c r="C16" s="39">
         <v>18.98</v>
       </c>
       <c r="D16" s="39">
         <v>14.99</v>
       </c>
       <c r="E16" s="31">
         <v>14.92</v>
       </c>
       <c r="F16" s="31">
         <v>15.72</v>
       </c>
       <c r="G16" s="30">
@@ -6132,51 +7004,53 @@
       </c>
       <c r="Y16" s="43">
         <v>13.93</v>
       </c>
       <c r="Z16" s="39">
         <v>10.56</v>
       </c>
       <c r="AA16" s="43">
         <v>11.1</v>
       </c>
       <c r="AB16" s="43">
         <v>12.36</v>
       </c>
       <c r="AC16" s="43">
         <v>11.43</v>
       </c>
       <c r="AD16" s="39">
         <v>11.12</v>
       </c>
       <c r="AE16" s="53">
         <v>11.8</v>
       </c>
       <c r="AF16" s="39">
         <v>12.13</v>
       </c>
-      <c r="AG16" s="47"/>
+      <c r="AG16" s="39">
+        <v>12.48</v>
+      </c>
       <c r="AH16" s="47"/>
       <c r="AI16" s="47"/>
       <c r="AJ16" s="47"/>
       <c r="AK16" s="47"/>
     </row>
     <row r="17" spans="1:37">
       <c r="A17" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="39">
         <v>12.81</v>
       </c>
       <c r="C17" s="39">
         <v>14.36</v>
       </c>
       <c r="D17" s="39">
         <v>14.94</v>
       </c>
       <c r="E17" s="31">
         <v>14.42</v>
       </c>
       <c r="F17" s="31">
         <v>15.02</v>
       </c>
       <c r="G17" s="30">
@@ -6235,51 +7109,53 @@
       </c>
       <c r="Y17" s="43">
         <v>15.43</v>
       </c>
       <c r="Z17" s="39">
         <v>17.010000000000002</v>
       </c>
       <c r="AA17" s="43">
         <v>16.78</v>
       </c>
       <c r="AB17" s="43">
         <v>17.25</v>
       </c>
       <c r="AC17" s="43">
         <v>16.87</v>
       </c>
       <c r="AD17" s="39">
         <v>17.47</v>
       </c>
       <c r="AE17" s="53">
         <v>16.66</v>
       </c>
       <c r="AF17" s="39">
         <v>16.75</v>
       </c>
-      <c r="AG17" s="47"/>
+      <c r="AG17" s="39">
+        <v>15.85</v>
+      </c>
       <c r="AH17" s="47"/>
       <c r="AI17" s="47"/>
       <c r="AJ17" s="47"/>
       <c r="AK17" s="47"/>
     </row>
     <row r="18" spans="1:37">
       <c r="A18" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="39">
         <v>12.94</v>
       </c>
       <c r="C18" s="39">
         <v>12.49</v>
       </c>
       <c r="D18" s="39">
         <v>11.92</v>
       </c>
       <c r="E18" s="31">
         <v>11.67</v>
       </c>
       <c r="F18" s="31">
         <v>11.31</v>
       </c>
       <c r="G18" s="30">
@@ -6338,51 +7214,53 @@
       </c>
       <c r="Y18" s="43">
         <v>11.81</v>
       </c>
       <c r="Z18" s="39">
         <v>12.13</v>
       </c>
       <c r="AA18" s="43">
         <v>10.53</v>
       </c>
       <c r="AB18" s="43">
         <v>11.72</v>
       </c>
       <c r="AC18" s="43">
         <v>10.83</v>
       </c>
       <c r="AD18" s="39">
         <v>10.95</v>
       </c>
       <c r="AE18" s="53">
         <v>11.15</v>
       </c>
       <c r="AF18" s="39">
         <v>11.66</v>
       </c>
-      <c r="AG18" s="47"/>
+      <c r="AG18" s="39">
+        <v>11.31</v>
+      </c>
       <c r="AH18" s="47"/>
       <c r="AI18" s="47"/>
       <c r="AJ18" s="47"/>
       <c r="AK18" s="47"/>
     </row>
     <row r="19" spans="1:37">
       <c r="A19" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="39">
         <v>22.57</v>
       </c>
       <c r="C19" s="39">
         <v>16.760000000000002</v>
       </c>
       <c r="D19" s="39">
         <v>14.76</v>
       </c>
       <c r="E19" s="31">
         <v>13.3</v>
       </c>
       <c r="F19" s="31">
         <v>13.33</v>
       </c>
       <c r="G19" s="30">
@@ -6441,51 +7319,53 @@
       </c>
       <c r="Y19" s="43">
         <v>11.7</v>
       </c>
       <c r="Z19" s="39">
         <v>10.55</v>
       </c>
       <c r="AA19" s="43">
         <v>12.46</v>
       </c>
       <c r="AB19" s="43">
         <v>13.22</v>
       </c>
       <c r="AC19" s="43">
         <v>13.2</v>
       </c>
       <c r="AD19" s="39">
         <v>12.39</v>
       </c>
       <c r="AE19" s="53">
         <v>12.18</v>
       </c>
       <c r="AF19" s="39">
         <v>12.54</v>
       </c>
-      <c r="AG19" s="47"/>
+      <c r="AG19" s="39">
+        <v>12.31</v>
+      </c>
       <c r="AH19" s="47"/>
       <c r="AI19" s="47"/>
       <c r="AJ19" s="47"/>
       <c r="AK19" s="47"/>
     </row>
     <row r="20" spans="1:37">
       <c r="A20" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="39">
         <v>6.6</v>
       </c>
       <c r="C20" s="39">
         <v>5.35</v>
       </c>
       <c r="D20" s="39">
         <v>7.33</v>
       </c>
       <c r="E20" s="31">
         <v>7.89</v>
       </c>
       <c r="F20" s="31">
         <v>7.4</v>
       </c>
       <c r="G20" s="30">
@@ -6544,51 +7424,53 @@
       </c>
       <c r="Y20" s="43">
         <v>7.33</v>
       </c>
       <c r="Z20" s="39">
         <v>6.19</v>
       </c>
       <c r="AA20" s="43">
         <v>7.62</v>
       </c>
       <c r="AB20" s="43">
         <v>8.23</v>
       </c>
       <c r="AC20" s="43">
         <v>8.31</v>
       </c>
       <c r="AD20" s="39">
         <v>8.77</v>
       </c>
       <c r="AE20" s="53">
         <v>8.5500000000000007</v>
       </c>
       <c r="AF20" s="39">
         <v>8.3699999999999992</v>
       </c>
-      <c r="AG20" s="47"/>
+      <c r="AG20" s="39">
+        <v>8.68</v>
+      </c>
       <c r="AH20" s="47"/>
       <c r="AI20" s="47"/>
       <c r="AJ20" s="47"/>
       <c r="AK20" s="47"/>
     </row>
     <row r="21" spans="1:37">
       <c r="A21" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="39">
         <v>12.18</v>
       </c>
       <c r="C21" s="39">
         <v>11.36</v>
       </c>
       <c r="D21" s="39">
         <v>10.24</v>
       </c>
       <c r="E21" s="31">
         <v>10.55</v>
       </c>
       <c r="F21" s="31">
         <v>10.61</v>
       </c>
       <c r="G21" s="30">
@@ -6647,88 +7529,89 @@
       </c>
       <c r="Y21" s="43">
         <v>11.84</v>
       </c>
       <c r="Z21" s="39">
         <v>11.62</v>
       </c>
       <c r="AA21" s="43">
         <v>9.1</v>
       </c>
       <c r="AB21" s="43">
         <v>11.07</v>
       </c>
       <c r="AC21" s="43">
         <v>11.67</v>
       </c>
       <c r="AD21" s="39">
         <v>10.86</v>
       </c>
       <c r="AE21" s="53">
         <v>11.24</v>
       </c>
       <c r="AF21" s="39">
         <v>11.4</v>
       </c>
-      <c r="AG21" s="47"/>
+      <c r="AG21" s="39">
+        <v>11.17</v>
+      </c>
       <c r="AH21" s="47"/>
       <c r="AI21" s="47"/>
       <c r="AJ21" s="47"/>
       <c r="AK21" s="47"/>
     </row>
     <row r="22" spans="1:37">
-      <c r="A22" s="60" t="s">
+      <c r="A22" s="79" t="s">
         <v>15</v>
       </c>
-      <c r="B22" s="60"/>
-[...22 lines deleted...]
-      <c r="Y22" s="60"/>
+      <c r="B22" s="79"/>
+      <c r="C22" s="79"/>
+      <c r="D22" s="79"/>
+      <c r="E22" s="79"/>
+      <c r="F22" s="79"/>
+      <c r="G22" s="79"/>
+      <c r="H22" s="79"/>
+      <c r="I22" s="79"/>
+      <c r="J22" s="79"/>
+      <c r="K22" s="79"/>
+      <c r="L22" s="79"/>
+      <c r="M22" s="79"/>
+      <c r="N22" s="79"/>
+      <c r="O22" s="79"/>
+      <c r="P22" s="79"/>
+      <c r="Q22" s="79"/>
+      <c r="R22" s="79"/>
+      <c r="S22" s="79"/>
+      <c r="T22" s="79"/>
+      <c r="U22" s="79"/>
+      <c r="V22" s="79"/>
+      <c r="W22" s="79"/>
+      <c r="X22" s="79"/>
+      <c r="Y22" s="79"/>
       <c r="AA22" s="43"/>
       <c r="AC22" s="43"/>
       <c r="AF22" s="39"/>
-      <c r="AG22" s="47"/>
       <c r="AH22" s="47"/>
       <c r="AI22" s="47"/>
       <c r="AJ22" s="47"/>
       <c r="AK22" s="47"/>
     </row>
     <row r="23" spans="1:37">
       <c r="A23" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="39">
         <v>13.45</v>
       </c>
       <c r="C23" s="31">
         <v>12.9</v>
       </c>
       <c r="D23" s="31">
         <v>12.03</v>
       </c>
       <c r="E23" s="31">
         <v>11.9</v>
       </c>
       <c r="F23" s="31">
         <v>11.79</v>
       </c>
       <c r="G23" s="30">
@@ -6787,51 +7670,53 @@
       </c>
       <c r="Y23" s="43">
         <v>11.48</v>
       </c>
       <c r="Z23" s="39">
         <v>11.42</v>
       </c>
       <c r="AA23" s="43">
         <v>10.54</v>
       </c>
       <c r="AB23" s="43">
         <v>10.55</v>
       </c>
       <c r="AC23" s="43">
         <v>11.23</v>
       </c>
       <c r="AD23" s="39">
         <v>10.93</v>
       </c>
       <c r="AE23" s="53">
         <v>11.06</v>
       </c>
       <c r="AF23" s="39">
         <v>11.18</v>
       </c>
-      <c r="AG23" s="47"/>
+      <c r="AG23" s="39">
+        <v>11.16</v>
+      </c>
       <c r="AH23" s="47"/>
       <c r="AI23" s="47"/>
       <c r="AJ23" s="47"/>
       <c r="AK23" s="47"/>
     </row>
     <row r="24" spans="1:37">
       <c r="A24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="39">
         <v>13.1</v>
       </c>
       <c r="C24" s="31">
         <v>12.5</v>
       </c>
       <c r="D24" s="31">
         <v>11.92</v>
       </c>
       <c r="E24" s="31">
         <v>11.85</v>
       </c>
       <c r="F24" s="31">
         <v>11.75</v>
       </c>
       <c r="G24" s="30">
@@ -6890,51 +7775,53 @@
       </c>
       <c r="Y24" s="43">
         <v>11.16</v>
       </c>
       <c r="Z24" s="39">
         <v>11.79</v>
       </c>
       <c r="AA24" s="43">
         <v>10.64</v>
       </c>
       <c r="AB24" s="43">
         <v>10.4</v>
       </c>
       <c r="AC24" s="43">
         <v>11.28</v>
       </c>
       <c r="AD24" s="39">
         <v>11.01</v>
       </c>
       <c r="AE24" s="53">
         <v>10.99</v>
       </c>
       <c r="AF24" s="39">
         <v>11.02</v>
       </c>
-      <c r="AG24" s="47"/>
+      <c r="AG24" s="39">
+        <v>10.98</v>
+      </c>
       <c r="AH24" s="47"/>
       <c r="AI24" s="47"/>
       <c r="AJ24" s="47"/>
       <c r="AK24" s="47"/>
     </row>
     <row r="25" spans="1:37">
       <c r="A25" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="39">
         <v>20.87</v>
       </c>
       <c r="C25" s="31">
         <v>15.14</v>
       </c>
       <c r="D25" s="31">
         <v>12.31</v>
       </c>
       <c r="E25" s="31">
         <v>13.88</v>
       </c>
       <c r="F25" s="31">
         <v>13.51</v>
       </c>
       <c r="G25" s="30">
@@ -6993,51 +7880,53 @@
       </c>
       <c r="Y25" s="43">
         <v>13.38</v>
       </c>
       <c r="Z25" s="39">
         <v>4.1500000000000004</v>
       </c>
       <c r="AA25" s="43">
         <v>5.8</v>
       </c>
       <c r="AB25" s="43">
         <v>9.07</v>
       </c>
       <c r="AC25" s="43">
         <v>9.68</v>
       </c>
       <c r="AD25" s="39">
         <v>8.5399999999999991</v>
       </c>
       <c r="AE25" s="53">
         <v>10.17</v>
       </c>
       <c r="AF25" s="39">
         <v>10.5</v>
       </c>
-      <c r="AG25" s="47"/>
+      <c r="AG25" s="39">
+        <v>11.46</v>
+      </c>
       <c r="AH25" s="47"/>
       <c r="AI25" s="47"/>
       <c r="AJ25" s="47"/>
       <c r="AK25" s="47"/>
     </row>
     <row r="26" spans="1:37">
       <c r="A26" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="39">
         <v>12.19</v>
       </c>
       <c r="C26" s="31">
         <v>13.47</v>
       </c>
       <c r="D26" s="31">
         <v>12.95</v>
       </c>
       <c r="E26" s="31">
         <v>11.46</v>
       </c>
       <c r="F26" s="31">
         <v>9.81</v>
       </c>
       <c r="G26" s="30">
@@ -7096,51 +7985,53 @@
       </c>
       <c r="Y26" s="43">
         <v>14.01</v>
       </c>
       <c r="Z26" s="39">
         <v>8.92</v>
       </c>
       <c r="AA26" s="43">
         <v>10.41</v>
       </c>
       <c r="AB26" s="43">
         <v>11.72</v>
       </c>
       <c r="AC26" s="43">
         <v>10.65</v>
       </c>
       <c r="AD26" s="39">
         <v>11.06</v>
       </c>
       <c r="AE26" s="53">
         <v>11.37</v>
       </c>
       <c r="AF26" s="39">
         <v>12.09</v>
       </c>
-      <c r="AG26" s="47"/>
+      <c r="AG26" s="39">
+        <v>12.63</v>
+      </c>
       <c r="AH26" s="47"/>
       <c r="AI26" s="47"/>
       <c r="AJ26" s="47"/>
       <c r="AK26" s="47"/>
     </row>
     <row r="27" spans="1:37">
       <c r="A27" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="39">
         <v>17.41</v>
       </c>
       <c r="C27" s="31">
         <v>19.7</v>
       </c>
       <c r="D27" s="31">
         <v>14.42</v>
       </c>
       <c r="E27" s="31">
         <v>13.5</v>
       </c>
       <c r="F27" s="31">
         <v>13.98</v>
       </c>
       <c r="G27" s="30">
@@ -7199,51 +8090,53 @@
       </c>
       <c r="Y27" s="43">
         <v>14.31</v>
       </c>
       <c r="Z27" s="39">
         <v>5.8</v>
       </c>
       <c r="AA27" s="43">
         <v>8.39</v>
       </c>
       <c r="AB27" s="43">
         <v>9.01</v>
       </c>
       <c r="AC27" s="43">
         <v>8.24</v>
       </c>
       <c r="AD27" s="39">
         <v>8.66</v>
       </c>
       <c r="AE27" s="53">
         <v>10.76</v>
       </c>
       <c r="AF27" s="39">
         <v>12.2</v>
       </c>
-      <c r="AG27" s="47"/>
+      <c r="AG27" s="39">
+        <v>12.5</v>
+      </c>
       <c r="AH27" s="47"/>
       <c r="AI27" s="47"/>
       <c r="AJ27" s="47"/>
       <c r="AK27" s="47"/>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B28" s="39">
         <v>12.66</v>
       </c>
       <c r="C28" s="31">
         <v>13.69</v>
       </c>
       <c r="D28" s="31">
         <v>11.8</v>
       </c>
       <c r="E28" s="31">
         <v>10.73</v>
       </c>
       <c r="F28" s="31">
         <v>11.14</v>
       </c>
       <c r="G28" s="30">
@@ -7302,88 +8195,89 @@
       </c>
       <c r="Y28" s="43">
         <v>12.65</v>
       </c>
       <c r="Z28" s="39">
         <v>14.73</v>
       </c>
       <c r="AA28" s="43">
         <v>13.49</v>
       </c>
       <c r="AB28" s="43">
         <v>14.58</v>
       </c>
       <c r="AC28" s="43">
         <v>13.52</v>
       </c>
       <c r="AD28" s="39">
         <v>12.63</v>
       </c>
       <c r="AE28" s="53">
         <v>12.92</v>
       </c>
       <c r="AF28" s="39">
         <v>13.32</v>
       </c>
-      <c r="AG28" s="47"/>
+      <c r="AG28" s="39">
+        <v>12.44</v>
+      </c>
       <c r="AH28" s="47"/>
       <c r="AI28" s="47"/>
       <c r="AJ28" s="47"/>
       <c r="AK28" s="47"/>
     </row>
     <row r="29" spans="1:37">
-      <c r="A29" s="61" t="s">
+      <c r="A29" s="80" t="s">
         <v>16</v>
       </c>
-      <c r="B29" s="61"/>
-[...22 lines deleted...]
-      <c r="Y29" s="61"/>
+      <c r="B29" s="80"/>
+      <c r="C29" s="80"/>
+      <c r="D29" s="80"/>
+      <c r="E29" s="80"/>
+      <c r="F29" s="80"/>
+      <c r="G29" s="80"/>
+      <c r="H29" s="80"/>
+      <c r="I29" s="80"/>
+      <c r="J29" s="80"/>
+      <c r="K29" s="80"/>
+      <c r="L29" s="80"/>
+      <c r="M29" s="80"/>
+      <c r="N29" s="80"/>
+      <c r="O29" s="80"/>
+      <c r="P29" s="80"/>
+      <c r="Q29" s="80"/>
+      <c r="R29" s="80"/>
+      <c r="S29" s="80"/>
+      <c r="T29" s="80"/>
+      <c r="U29" s="80"/>
+      <c r="V29" s="80"/>
+      <c r="W29" s="80"/>
+      <c r="X29" s="80"/>
+      <c r="Y29" s="80"/>
       <c r="AA29" s="43"/>
       <c r="AC29" s="43"/>
       <c r="AF29" s="39"/>
-      <c r="AG29" s="47"/>
       <c r="AH29" s="47"/>
       <c r="AI29" s="47"/>
       <c r="AJ29" s="47"/>
       <c r="AK29" s="47"/>
     </row>
     <row r="30" spans="1:37">
       <c r="A30" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="39">
         <v>14.41</v>
       </c>
       <c r="C30" s="31">
         <v>12.75</v>
       </c>
       <c r="D30" s="31">
         <v>12.07</v>
       </c>
       <c r="E30" s="31">
         <v>12.05</v>
       </c>
       <c r="F30" s="31">
         <v>11.95</v>
       </c>
       <c r="G30" s="30">
@@ -7442,51 +8336,53 @@
       </c>
       <c r="Y30" s="43">
         <v>11.53</v>
       </c>
       <c r="Z30" s="39">
         <v>12.27</v>
       </c>
       <c r="AA30" s="43">
         <v>11.44</v>
       </c>
       <c r="AB30" s="43">
         <v>12.57</v>
       </c>
       <c r="AC30" s="43">
         <v>12.55</v>
       </c>
       <c r="AD30" s="20">
         <v>12.26</v>
       </c>
       <c r="AE30" s="54">
         <v>12.14</v>
       </c>
       <c r="AF30" s="39">
         <v>12.19</v>
       </c>
-      <c r="AG30" s="47"/>
+      <c r="AG30" s="20">
+        <v>11.9</v>
+      </c>
       <c r="AH30" s="47"/>
       <c r="AI30" s="47"/>
       <c r="AJ30" s="47"/>
       <c r="AK30" s="47"/>
     </row>
     <row r="31" spans="1:37">
       <c r="A31" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B31" s="39">
         <v>14.31</v>
       </c>
       <c r="C31" s="31">
         <v>13.41</v>
       </c>
       <c r="D31" s="31">
         <v>13.04</v>
       </c>
       <c r="E31" s="31">
         <v>12.92</v>
       </c>
       <c r="F31" s="31">
         <v>13.25</v>
       </c>
       <c r="G31" s="30">
@@ -7545,51 +8441,53 @@
       </c>
       <c r="Y31" s="43">
         <v>10.93</v>
       </c>
       <c r="Z31" s="39">
         <v>13.65</v>
       </c>
       <c r="AA31" s="43">
         <v>14.62</v>
       </c>
       <c r="AB31" s="43">
         <v>14.96</v>
       </c>
       <c r="AC31" s="43">
         <v>15.1</v>
       </c>
       <c r="AD31" s="20">
         <v>13.71</v>
       </c>
       <c r="AE31" s="54">
         <v>13.66</v>
       </c>
       <c r="AF31" s="39">
         <v>13.19</v>
       </c>
-      <c r="AG31" s="47"/>
+      <c r="AG31" s="20">
+        <v>12.75</v>
+      </c>
       <c r="AH31" s="47"/>
       <c r="AI31" s="47"/>
       <c r="AJ31" s="47"/>
       <c r="AK31" s="47"/>
     </row>
     <row r="32" spans="1:37">
       <c r="A32" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="39">
         <v>13.7</v>
       </c>
       <c r="C32" s="31">
         <v>10.35</v>
       </c>
       <c r="D32" s="31">
         <v>9.2799999999999994</v>
       </c>
       <c r="E32" s="31">
         <v>10</v>
       </c>
       <c r="F32" s="31">
         <v>9.7899999999999991</v>
       </c>
       <c r="G32" s="30">
@@ -7648,51 +8546,53 @@
       </c>
       <c r="Y32" s="43">
         <v>6.75</v>
       </c>
       <c r="Z32" s="39">
         <v>9.7799999999999994</v>
       </c>
       <c r="AA32" s="43">
         <v>12.4</v>
       </c>
       <c r="AB32" s="43">
         <v>10.53</v>
       </c>
       <c r="AC32" s="43">
         <v>9.89</v>
       </c>
       <c r="AD32" s="20">
         <v>10.26</v>
       </c>
       <c r="AE32" s="54">
         <v>10.08</v>
       </c>
       <c r="AF32" s="39">
         <v>9.9</v>
       </c>
-      <c r="AG32" s="47"/>
+      <c r="AG32" s="20">
+        <v>9.02</v>
+      </c>
       <c r="AH32" s="47"/>
       <c r="AI32" s="47"/>
       <c r="AJ32" s="47"/>
       <c r="AK32" s="47"/>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="39">
         <v>17.66</v>
       </c>
       <c r="C33" s="31">
         <v>14.88</v>
       </c>
       <c r="D33" s="31">
         <v>13.41</v>
       </c>
       <c r="E33" s="31">
         <v>13.94</v>
       </c>
       <c r="F33" s="31">
         <v>13.09</v>
       </c>
       <c r="G33" s="30">
@@ -7751,51 +8651,53 @@
       </c>
       <c r="Y33" s="43">
         <v>11.42</v>
       </c>
       <c r="Z33" s="39">
         <v>15.87</v>
       </c>
       <c r="AA33" s="43">
         <v>11.23</v>
       </c>
       <c r="AB33" s="43">
         <v>13.28</v>
       </c>
       <c r="AC33" s="43">
         <v>14.25</v>
       </c>
       <c r="AD33" s="20">
         <v>13.99</v>
       </c>
       <c r="AE33" s="54">
         <v>13.8</v>
       </c>
       <c r="AF33" s="39">
         <v>13.3</v>
       </c>
-      <c r="AG33" s="47"/>
+      <c r="AG33" s="20">
+        <v>12.59</v>
+      </c>
       <c r="AH33" s="47"/>
       <c r="AI33" s="47"/>
       <c r="AJ33" s="47"/>
       <c r="AK33" s="47"/>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="39">
         <v>18.28</v>
       </c>
       <c r="C34" s="31">
         <v>12.68</v>
       </c>
       <c r="D34" s="31">
         <v>12.05</v>
       </c>
       <c r="E34" s="31">
         <v>12.43</v>
       </c>
       <c r="F34" s="31">
         <v>11.98</v>
       </c>
       <c r="G34" s="30">
@@ -7854,51 +8756,53 @@
       </c>
       <c r="Y34" s="43">
         <v>12.68</v>
       </c>
       <c r="Z34" s="39">
         <v>13.84</v>
       </c>
       <c r="AA34" s="43">
         <v>10.050000000000001</v>
       </c>
       <c r="AB34" s="43">
         <v>12.31</v>
       </c>
       <c r="AC34" s="43">
         <v>12.61</v>
       </c>
       <c r="AD34" s="20">
         <v>11.82</v>
       </c>
       <c r="AE34" s="54">
         <v>11.38</v>
       </c>
       <c r="AF34" s="39">
         <v>12.42</v>
       </c>
-      <c r="AG34" s="47"/>
+      <c r="AG34" s="20">
+        <v>11.82</v>
+      </c>
       <c r="AH34" s="47"/>
       <c r="AI34" s="47"/>
       <c r="AJ34" s="47"/>
       <c r="AK34" s="47"/>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B35" s="39">
         <v>18.22</v>
       </c>
       <c r="C35" s="31">
         <v>15.71</v>
       </c>
       <c r="D35" s="31">
         <v>15.36</v>
       </c>
       <c r="E35" s="31">
         <v>14.64</v>
       </c>
       <c r="F35" s="31">
         <v>14.26</v>
       </c>
       <c r="G35" s="30">
@@ -7957,51 +8861,53 @@
       </c>
       <c r="Y35" s="43">
         <v>12.87</v>
       </c>
       <c r="Z35" s="39">
         <v>10.9</v>
       </c>
       <c r="AA35" s="43">
         <v>10.61</v>
       </c>
       <c r="AB35" s="43">
         <v>11.42</v>
       </c>
       <c r="AC35" s="43">
         <v>11.36</v>
       </c>
       <c r="AD35" s="20">
         <v>10.94</v>
       </c>
       <c r="AE35" s="54">
         <v>11.71</v>
       </c>
       <c r="AF35" s="39">
         <v>12.45</v>
       </c>
-      <c r="AG35" s="47"/>
+      <c r="AG35" s="20">
+        <v>12.71</v>
+      </c>
       <c r="AH35" s="47"/>
       <c r="AI35" s="47"/>
       <c r="AJ35" s="47"/>
       <c r="AK35" s="47"/>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B36" s="39">
         <v>13.78</v>
       </c>
       <c r="C36" s="31">
         <v>12.77</v>
       </c>
       <c r="D36" s="31">
         <v>11.53</v>
       </c>
       <c r="E36" s="31">
         <v>10.64</v>
       </c>
       <c r="F36" s="31">
         <v>10.63</v>
       </c>
       <c r="G36" s="30">
@@ -8060,51 +8966,53 @@
       </c>
       <c r="Y36" s="43">
         <v>10.63</v>
       </c>
       <c r="Z36" s="39">
         <v>10.8</v>
       </c>
       <c r="AA36" s="43">
         <v>11.06</v>
       </c>
       <c r="AB36" s="43">
         <v>12.77</v>
       </c>
       <c r="AC36" s="43">
         <v>12.29</v>
       </c>
       <c r="AD36" s="20">
         <v>12.51</v>
       </c>
       <c r="AE36" s="54">
         <v>11.93</v>
       </c>
       <c r="AF36" s="39">
         <v>11.8</v>
       </c>
-      <c r="AG36" s="47"/>
+      <c r="AG36" s="20">
+        <v>11.64</v>
+      </c>
       <c r="AH36" s="47"/>
       <c r="AI36" s="47"/>
       <c r="AJ36" s="47"/>
       <c r="AK36" s="47"/>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="39">
         <v>5.74</v>
       </c>
       <c r="C37" s="31">
         <v>9.49</v>
       </c>
       <c r="D37" s="31">
         <v>9</v>
       </c>
       <c r="E37" s="31">
         <v>10.9</v>
       </c>
       <c r="F37" s="31">
         <v>11.05</v>
       </c>
       <c r="G37" s="30">
@@ -8163,51 +9071,53 @@
       </c>
       <c r="Y37" s="43">
         <v>14.8</v>
       </c>
       <c r="Z37" s="39">
         <v>14.63</v>
       </c>
       <c r="AA37" s="43">
         <v>13.24</v>
       </c>
       <c r="AB37" s="43">
         <v>12.85</v>
       </c>
       <c r="AC37" s="43">
         <v>14.04</v>
       </c>
       <c r="AD37" s="20">
         <v>13.41</v>
       </c>
       <c r="AE37" s="54">
         <v>13.9</v>
       </c>
       <c r="AF37" s="39">
         <v>13.48</v>
       </c>
-      <c r="AG37" s="47"/>
+      <c r="AG37" s="20">
+        <v>13.04</v>
+      </c>
       <c r="AH37" s="47"/>
       <c r="AI37" s="47"/>
       <c r="AJ37" s="47"/>
       <c r="AK37" s="47"/>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="39">
         <v>23.65</v>
       </c>
       <c r="C38" s="31">
         <v>18.36</v>
       </c>
       <c r="D38" s="31">
         <v>15.48</v>
       </c>
       <c r="E38" s="31">
         <v>16.14</v>
       </c>
       <c r="F38" s="31">
         <v>17.21</v>
       </c>
       <c r="G38" s="30">
@@ -8266,51 +9176,53 @@
       </c>
       <c r="Y38" s="43">
         <v>13.58</v>
       </c>
       <c r="Z38" s="39">
         <v>15.06</v>
       </c>
       <c r="AA38" s="43">
         <v>13.66</v>
       </c>
       <c r="AB38" s="43">
         <v>15.49</v>
       </c>
       <c r="AC38" s="43">
         <v>14.41</v>
       </c>
       <c r="AD38" s="20">
         <v>13.41</v>
       </c>
       <c r="AE38" s="54">
         <v>12.77</v>
       </c>
       <c r="AF38" s="39">
         <v>12.07</v>
       </c>
-      <c r="AG38" s="47"/>
+      <c r="AG38" s="20">
+        <v>12.46</v>
+      </c>
       <c r="AH38" s="47"/>
       <c r="AI38" s="47"/>
       <c r="AJ38" s="47"/>
       <c r="AK38" s="47"/>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B39" s="39">
         <v>12.81</v>
       </c>
       <c r="C39" s="31">
         <v>14.36</v>
       </c>
       <c r="D39" s="31">
         <v>14.94</v>
       </c>
       <c r="E39" s="31">
         <v>14.42</v>
       </c>
       <c r="F39" s="31">
         <v>15.02</v>
       </c>
       <c r="G39" s="30">
@@ -8369,51 +9281,53 @@
       </c>
       <c r="Y39" s="43">
         <v>15.43</v>
       </c>
       <c r="Z39" s="39">
         <v>17.010000000000002</v>
       </c>
       <c r="AA39" s="43">
         <v>16.78</v>
       </c>
       <c r="AB39" s="43">
         <v>17.25</v>
       </c>
       <c r="AC39" s="43">
         <v>16.87</v>
       </c>
       <c r="AD39" s="20">
         <v>17.47</v>
       </c>
       <c r="AE39" s="54">
         <v>16.66</v>
       </c>
       <c r="AF39" s="39">
         <v>16.75</v>
       </c>
-      <c r="AG39" s="47"/>
+      <c r="AG39" s="20">
+        <v>15.85</v>
+      </c>
       <c r="AH39" s="47"/>
       <c r="AI39" s="47"/>
       <c r="AJ39" s="47"/>
       <c r="AK39" s="47"/>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B40" s="39">
         <v>13.09</v>
       </c>
       <c r="C40" s="31">
         <v>11.89</v>
       </c>
       <c r="D40" s="31">
         <v>11.98</v>
       </c>
       <c r="E40" s="31">
         <v>12.13</v>
       </c>
       <c r="F40" s="31">
         <v>11.4</v>
       </c>
       <c r="G40" s="30">
@@ -8472,51 +9386,53 @@
       </c>
       <c r="Y40" s="43">
         <v>11.38</v>
       </c>
       <c r="Z40" s="39">
         <v>10.76</v>
       </c>
       <c r="AA40" s="43">
         <v>8.9499999999999993</v>
       </c>
       <c r="AB40" s="43">
         <v>10.199999999999999</v>
       </c>
       <c r="AC40" s="43">
         <v>9.41</v>
       </c>
       <c r="AD40" s="20">
         <v>10.050000000000001</v>
       </c>
       <c r="AE40" s="54">
         <v>10.210000000000001</v>
       </c>
       <c r="AF40" s="39">
         <v>10.78</v>
       </c>
-      <c r="AG40" s="47"/>
+      <c r="AG40" s="20">
+        <v>10.71</v>
+      </c>
       <c r="AH40" s="47"/>
       <c r="AI40" s="47"/>
       <c r="AJ40" s="47"/>
       <c r="AK40" s="47"/>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B41" s="39">
         <v>22.57</v>
       </c>
       <c r="C41" s="31">
         <v>16.760000000000002</v>
       </c>
       <c r="D41" s="31">
         <v>14.76</v>
       </c>
       <c r="E41" s="31">
         <v>13.3</v>
       </c>
       <c r="F41" s="31">
         <v>13.33</v>
       </c>
       <c r="G41" s="30">
@@ -8575,51 +9491,53 @@
       </c>
       <c r="Y41" s="43">
         <v>11.7</v>
       </c>
       <c r="Z41" s="39">
         <v>10.55</v>
       </c>
       <c r="AA41" s="43">
         <v>12.46</v>
       </c>
       <c r="AB41" s="43">
         <v>13.22</v>
       </c>
       <c r="AC41" s="43">
         <v>13.2</v>
       </c>
       <c r="AD41" s="20">
         <v>12.39</v>
       </c>
       <c r="AE41" s="54">
         <v>12.18</v>
       </c>
       <c r="AF41" s="39">
         <v>12.54</v>
       </c>
-      <c r="AG41" s="47"/>
+      <c r="AG41" s="20">
+        <v>12.31</v>
+      </c>
       <c r="AH41" s="47"/>
       <c r="AI41" s="47"/>
       <c r="AJ41" s="47"/>
       <c r="AK41" s="47"/>
     </row>
     <row r="42" spans="1:37">
       <c r="A42" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B42" s="39">
         <v>6.6</v>
       </c>
       <c r="C42" s="31">
         <v>5.35</v>
       </c>
       <c r="D42" s="31">
         <v>7.33</v>
       </c>
       <c r="E42" s="31">
         <v>7.89</v>
       </c>
       <c r="F42" s="31">
         <v>7.4</v>
       </c>
       <c r="G42" s="30">
@@ -8678,51 +9596,53 @@
       </c>
       <c r="Y42" s="43">
         <v>7.33</v>
       </c>
       <c r="Z42" s="39">
         <v>6.19</v>
       </c>
       <c r="AA42" s="43">
         <v>7.62</v>
       </c>
       <c r="AB42" s="43">
         <v>8.23</v>
       </c>
       <c r="AC42" s="43">
         <v>8.31</v>
       </c>
       <c r="AD42" s="20">
         <v>8.77</v>
       </c>
       <c r="AE42" s="54">
         <v>8.5500000000000007</v>
       </c>
       <c r="AF42" s="39">
         <v>8.3699999999999992</v>
       </c>
-      <c r="AG42" s="47"/>
+      <c r="AG42" s="20">
+        <v>8.68</v>
+      </c>
       <c r="AH42" s="47"/>
       <c r="AI42" s="47"/>
       <c r="AJ42" s="47"/>
       <c r="AK42" s="47"/>
     </row>
     <row r="43" spans="1:37">
       <c r="A43" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B43" s="40">
         <v>12.18</v>
       </c>
       <c r="C43" s="32">
         <v>11.36</v>
       </c>
       <c r="D43" s="32">
         <v>10.24</v>
       </c>
       <c r="E43" s="32">
         <v>10.55</v>
       </c>
       <c r="F43" s="32">
         <v>10.61</v>
       </c>
       <c r="G43" s="33">
@@ -8781,212 +9701,214 @@
       </c>
       <c r="Y43" s="45">
         <v>11.84</v>
       </c>
       <c r="Z43" s="40">
         <v>11.62</v>
       </c>
       <c r="AA43" s="45">
         <v>9.1</v>
       </c>
       <c r="AB43" s="45">
         <v>11.07</v>
       </c>
       <c r="AC43" s="45">
         <v>11.67</v>
       </c>
       <c r="AD43" s="40">
         <v>10.86</v>
       </c>
       <c r="AE43" s="55">
         <v>11.24</v>
       </c>
       <c r="AF43" s="40">
         <v>11.4</v>
       </c>
-      <c r="AG43" s="21"/>
+      <c r="AG43" s="40">
+        <v>11.17</v>
+      </c>
       <c r="AH43" s="21"/>
       <c r="AI43" s="21"/>
       <c r="AJ43" s="21"/>
       <c r="AK43" s="21"/>
     </row>
     <row r="44" spans="1:37">
       <c r="A44" s="18" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="X3:Y3"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="AJ3:AK3"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK47"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="AF7" sqref="AF7:AF43"/>
+    <sheetView topLeftCell="L1" workbookViewId="0">
+      <selection activeCell="AI33" sqref="AI33"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="27.85546875" style="8" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="4.28515625" style="8" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="27.88671875" style="8" customWidth="1"/>
+    <col min="2" max="2" width="6.5546875" style="8" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.109375" style="8" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="5.5546875" style="8" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.33203125" style="8" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4" style="8" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="4.42578125" style="8" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="3.85546875" style="8" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="4.44140625" style="8" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="3.88671875" style="8" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="8" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="8.85546875" style="8" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="17" max="17" width="4.28515625" style="8" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.88671875" style="8" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.6640625" style="8" bestFit="1" customWidth="1"/>
+    <col min="12" max="13" width="8.33203125" style="8" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.5546875" style="8" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.109375" style="8" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="5.5546875" style="8" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.33203125" style="8" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4" style="8" bestFit="1" customWidth="1"/>
-    <col min="19" max="19" width="4.42578125" style="8" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="3.85546875" style="8" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="4.44140625" style="8" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="3.88671875" style="8" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="6" style="8" bestFit="1" customWidth="1"/>
-    <col min="22" max="22" width="8.85546875" style="8" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="8"/>
+    <col min="22" max="22" width="8.88671875" style="8" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.6640625" style="8" bestFit="1" customWidth="1"/>
+    <col min="24" max="25" width="8.33203125" style="8" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="58" t="s">
+    <row r="1" spans="1:37" ht="13.2">
+      <c r="A1" s="77" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="58"/>
-[...22 lines deleted...]
-      <c r="Y1" s="58"/>
+      <c r="B1" s="77"/>
+      <c r="C1" s="77"/>
+      <c r="D1" s="77"/>
+      <c r="E1" s="77"/>
+      <c r="F1" s="77"/>
+      <c r="G1" s="77"/>
+      <c r="H1" s="77"/>
+      <c r="I1" s="77"/>
+      <c r="J1" s="77"/>
+      <c r="K1" s="77"/>
+      <c r="L1" s="77"/>
+      <c r="M1" s="77"/>
+      <c r="N1" s="77"/>
+      <c r="O1" s="77"/>
+      <c r="P1" s="77"/>
+      <c r="Q1" s="77"/>
+      <c r="R1" s="77"/>
+      <c r="S1" s="77"/>
+      <c r="T1" s="77"/>
+      <c r="U1" s="77"/>
+      <c r="V1" s="77"/>
+      <c r="W1" s="77"/>
+      <c r="X1" s="77"/>
+      <c r="Y1" s="77"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="46"/>
       <c r="B2" s="46"/>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="46"/>
       <c r="I2" s="46"/>
       <c r="J2" s="46"/>
       <c r="K2" s="46"/>
       <c r="L2" s="46"/>
       <c r="M2" s="46"/>
     </row>
     <row r="3" spans="1:37">
       <c r="Y3" s="15"/>
       <c r="AK3" s="15" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="62"/>
-      <c r="B4" s="64">
+      <c r="A4" s="81"/>
+      <c r="B4" s="75">
         <v>2024</v>
       </c>
-      <c r="C4" s="65"/>
-[...10 lines deleted...]
-      <c r="N4" s="64">
+      <c r="C4" s="76"/>
+      <c r="D4" s="76"/>
+      <c r="E4" s="76"/>
+      <c r="F4" s="76"/>
+      <c r="G4" s="76"/>
+      <c r="H4" s="76"/>
+      <c r="I4" s="76"/>
+      <c r="J4" s="76"/>
+      <c r="K4" s="76"/>
+      <c r="L4" s="76"/>
+      <c r="M4" s="76"/>
+      <c r="N4" s="75">
         <v>2025</v>
       </c>
-      <c r="O4" s="65"/>
-[...10 lines deleted...]
-      <c r="Z4" s="64">
+      <c r="O4" s="76"/>
+      <c r="P4" s="76"/>
+      <c r="Q4" s="76"/>
+      <c r="R4" s="76"/>
+      <c r="S4" s="76"/>
+      <c r="T4" s="76"/>
+      <c r="U4" s="76"/>
+      <c r="V4" s="76"/>
+      <c r="W4" s="76"/>
+      <c r="X4" s="76"/>
+      <c r="Y4" s="76"/>
+      <c r="Z4" s="75">
         <v>2026</v>
       </c>
-      <c r="AA4" s="65"/>
-[...9 lines deleted...]
-      <c r="AK4" s="65"/>
+      <c r="AA4" s="76"/>
+      <c r="AB4" s="76"/>
+      <c r="AC4" s="76"/>
+      <c r="AD4" s="76"/>
+      <c r="AE4" s="76"/>
+      <c r="AF4" s="76"/>
+      <c r="AG4" s="76"/>
+      <c r="AH4" s="76"/>
+      <c r="AI4" s="76"/>
+      <c r="AJ4" s="76"/>
+      <c r="AK4" s="76"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="63"/>
+      <c r="A5" s="82"/>
       <c r="B5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="11" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="11" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="11" t="s">
@@ -9053,77 +9975,77 @@
         <v>5</v>
       </c>
       <c r="AE5" s="11" t="s">
         <v>6</v>
       </c>
       <c r="AF5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="AG5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="AH5" s="11" t="s">
         <v>9</v>
       </c>
       <c r="AI5" s="11" t="s">
         <v>10</v>
       </c>
       <c r="AJ5" s="11" t="s">
         <v>11</v>
       </c>
       <c r="AK5" s="11" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="59" t="s">
+      <c r="A6" s="78" t="s">
         <v>14</v>
       </c>
-      <c r="B6" s="59"/>
-[...22 lines deleted...]
-      <c r="Y6" s="59"/>
+      <c r="B6" s="78"/>
+      <c r="C6" s="78"/>
+      <c r="D6" s="78"/>
+      <c r="E6" s="78"/>
+      <c r="F6" s="78"/>
+      <c r="G6" s="78"/>
+      <c r="H6" s="78"/>
+      <c r="I6" s="78"/>
+      <c r="J6" s="78"/>
+      <c r="K6" s="78"/>
+      <c r="L6" s="78"/>
+      <c r="M6" s="78"/>
+      <c r="N6" s="78"/>
+      <c r="O6" s="78"/>
+      <c r="P6" s="78"/>
+      <c r="Q6" s="78"/>
+      <c r="R6" s="78"/>
+      <c r="S6" s="78"/>
+      <c r="T6" s="78"/>
+      <c r="U6" s="78"/>
+      <c r="V6" s="78"/>
+      <c r="W6" s="78"/>
+      <c r="X6" s="78"/>
+      <c r="Y6" s="78"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="23" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="5">
         <v>5</v>
       </c>
       <c r="C7" s="5">
         <v>4</v>
       </c>
       <c r="D7" s="5">
         <v>2</v>
       </c>
       <c r="E7" s="5">
         <v>2</v>
       </c>
       <c r="F7" s="7">
         <v>2</v>
       </c>
       <c r="G7" s="7">
         <v>2</v>
       </c>
       <c r="H7" s="7">
         <v>4</v>
@@ -9178,51 +10100,53 @@
       </c>
       <c r="Y7" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z7" s="52">
         <v>1</v>
       </c>
       <c r="AA7" s="28">
         <v>2</v>
       </c>
       <c r="AB7" s="52">
         <v>4</v>
       </c>
       <c r="AC7" s="5">
         <v>2</v>
       </c>
       <c r="AD7" s="5">
         <v>3</v>
       </c>
       <c r="AE7" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AF7" s="5">
         <v>6</v>
       </c>
-      <c r="AG7" s="47"/>
+      <c r="AG7" s="5">
+        <v>1</v>
+      </c>
       <c r="AH7" s="47"/>
       <c r="AI7" s="47"/>
       <c r="AJ7" s="47"/>
       <c r="AK7" s="47"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="5">
         <v>2</v>
       </c>
       <c r="C8" s="5">
         <v>3</v>
       </c>
       <c r="D8" s="5">
         <v>2</v>
       </c>
       <c r="E8" s="5">
         <v>1</v>
       </c>
       <c r="F8" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G8" s="7">
@@ -9281,51 +10205,53 @@
       </c>
       <c r="Y8" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z8" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA8" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB8" s="52">
         <v>1</v>
       </c>
       <c r="AC8" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AD8" s="5">
         <v>1</v>
       </c>
       <c r="AE8" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AF8" s="5">
         <v>2</v>
       </c>
-      <c r="AG8" s="47"/>
+      <c r="AG8" s="5" t="s">
+        <v>0</v>
+      </c>
       <c r="AH8" s="47"/>
       <c r="AI8" s="47"/>
       <c r="AJ8" s="47"/>
       <c r="AK8" s="47"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G9" s="7" t="s">
@@ -9384,51 +10310,53 @@
       </c>
       <c r="Y9" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z9" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA9" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB9" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC9" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AD9" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AE9" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AF9" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="AG9" s="47"/>
+      <c r="AG9" s="5" t="s">
+        <v>0</v>
+      </c>
       <c r="AH9" s="47"/>
       <c r="AI9" s="47"/>
       <c r="AJ9" s="47"/>
       <c r="AK9" s="47"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F10" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G10" s="7" t="s">
@@ -9487,51 +10415,53 @@
       </c>
       <c r="Y10" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z10" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA10" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB10" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC10" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AD10" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AE10" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AF10" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="AG10" s="47"/>
+      <c r="AG10" s="5" t="s">
+        <v>0</v>
+      </c>
       <c r="AH10" s="47"/>
       <c r="AI10" s="47"/>
       <c r="AJ10" s="47"/>
       <c r="AK10" s="47"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="5">
         <v>1</v>
       </c>
       <c r="C11" s="5">
         <v>1</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E11" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F11" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G11" s="7">
@@ -9590,51 +10520,53 @@
       </c>
       <c r="Y11" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z11" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA11" s="28">
         <v>1</v>
       </c>
       <c r="AB11" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC11" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AD11" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AE11" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AF11" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="AG11" s="47"/>
+      <c r="AG11" s="5" t="s">
+        <v>0</v>
+      </c>
       <c r="AH11" s="47"/>
       <c r="AI11" s="47"/>
       <c r="AJ11" s="47"/>
       <c r="AK11" s="47"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="5">
         <v>1</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G12" s="7" t="s">
@@ -9693,51 +10625,53 @@
       </c>
       <c r="Y12" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z12" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA12" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB12" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC12" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AD12" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AE12" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AF12" s="5">
         <v>1</v>
       </c>
-      <c r="AG12" s="47"/>
+      <c r="AG12" s="5" t="s">
+        <v>0</v>
+      </c>
       <c r="AH12" s="47"/>
       <c r="AI12" s="47"/>
       <c r="AJ12" s="47"/>
       <c r="AK12" s="47"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="7" t="s">
@@ -9796,51 +10730,53 @@
       </c>
       <c r="Y13" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z13" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA13" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB13" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC13" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AD13" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AE13" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AF13" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="AG13" s="47"/>
+      <c r="AG13" s="5" t="s">
+        <v>0</v>
+      </c>
       <c r="AH13" s="47"/>
       <c r="AI13" s="47"/>
       <c r="AJ13" s="47"/>
       <c r="AK13" s="47"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F14" s="7">
         <v>1</v>
       </c>
       <c r="G14" s="7" t="s">
@@ -9899,51 +10835,53 @@
       </c>
       <c r="Y14" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z14" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA14" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB14" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC14" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AD14" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AE14" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AF14" s="5">
         <v>1</v>
       </c>
-      <c r="AG14" s="47"/>
+      <c r="AG14" s="5" t="s">
+        <v>0</v>
+      </c>
       <c r="AH14" s="47"/>
       <c r="AI14" s="47"/>
       <c r="AJ14" s="47"/>
       <c r="AK14" s="47"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G15" s="7" t="s">
@@ -10002,51 +10940,53 @@
       </c>
       <c r="Y15" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z15" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA15" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB15" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC15" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AD15" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AE15" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AF15" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="AG15" s="47"/>
+      <c r="AG15" s="5" t="s">
+        <v>0</v>
+      </c>
       <c r="AH15" s="47"/>
       <c r="AI15" s="47"/>
       <c r="AJ15" s="47"/>
       <c r="AK15" s="47"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="7" t="s">
@@ -10105,51 +11045,53 @@
       </c>
       <c r="Y16" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z16" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA16" s="28">
         <v>1</v>
       </c>
       <c r="AB16" s="52">
         <v>1</v>
       </c>
       <c r="AC16" s="5">
         <v>1</v>
       </c>
       <c r="AD16" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AE16" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AF16" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="AG16" s="47"/>
+      <c r="AG16" s="5" t="s">
+        <v>0</v>
+      </c>
       <c r="AH16" s="47"/>
       <c r="AI16" s="47"/>
       <c r="AJ16" s="47"/>
       <c r="AK16" s="47"/>
     </row>
     <row r="17" spans="1:37">
       <c r="A17" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F17" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G17" s="7" t="s">
@@ -10208,51 +11150,53 @@
       </c>
       <c r="Y17" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z17" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA17" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB17" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC17" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AD17" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AE17" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AF17" s="5">
         <v>1</v>
       </c>
-      <c r="AG17" s="47"/>
+      <c r="AG17" s="5">
+        <v>1</v>
+      </c>
       <c r="AH17" s="47"/>
       <c r="AI17" s="47"/>
       <c r="AJ17" s="47"/>
       <c r="AK17" s="47"/>
     </row>
     <row r="18" spans="1:37">
       <c r="A18" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="5">
         <v>1</v>
       </c>
       <c r="F18" s="7">
         <v>1</v>
       </c>
       <c r="G18" s="7" t="s">
@@ -10311,51 +11255,53 @@
       </c>
       <c r="Y18" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z18" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA18" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB18" s="52">
         <v>1</v>
       </c>
       <c r="AC18" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AD18" s="5">
         <v>1</v>
       </c>
       <c r="AE18" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AF18" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="AG18" s="47"/>
+      <c r="AG18" s="5" t="s">
+        <v>0</v>
+      </c>
       <c r="AH18" s="47"/>
       <c r="AI18" s="47"/>
       <c r="AJ18" s="47"/>
       <c r="AK18" s="47"/>
     </row>
     <row r="19" spans="1:37">
       <c r="A19" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="5">
         <v>1</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G19" s="7" t="s">
@@ -10414,51 +11360,53 @@
       </c>
       <c r="Y19" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z19" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA19" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB19" s="52">
         <v>1</v>
       </c>
       <c r="AC19" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AD19" s="5">
         <v>1</v>
       </c>
       <c r="AE19" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AF19" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="AG19" s="47"/>
+      <c r="AG19" s="5" t="s">
+        <v>0</v>
+      </c>
       <c r="AH19" s="47"/>
       <c r="AI19" s="47"/>
       <c r="AJ19" s="47"/>
       <c r="AK19" s="47"/>
     </row>
     <row r="20" spans="1:37">
       <c r="A20" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G20" s="7" t="s">
@@ -10517,51 +11465,53 @@
       </c>
       <c r="Y20" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z20" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA20" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB20" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC20" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AD20" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AE20" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AF20" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="AG20" s="47"/>
+      <c r="AG20" s="5" t="s">
+        <v>0</v>
+      </c>
       <c r="AH20" s="47"/>
       <c r="AI20" s="47"/>
       <c r="AJ20" s="47"/>
       <c r="AK20" s="47"/>
     </row>
     <row r="21" spans="1:37">
       <c r="A21" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F21" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G21" s="7" t="s">
@@ -10620,87 +11570,88 @@
       </c>
       <c r="Y21" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z21" s="52">
         <v>1</v>
       </c>
       <c r="AA21" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB21" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC21" s="5">
         <v>1</v>
       </c>
       <c r="AD21" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AE21" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AF21" s="5">
         <v>1</v>
       </c>
-      <c r="AG21" s="47"/>
+      <c r="AG21" s="5" t="s">
+        <v>0</v>
+      </c>
       <c r="AH21" s="47"/>
       <c r="AI21" s="47"/>
       <c r="AJ21" s="47"/>
       <c r="AK21" s="47"/>
     </row>
     <row r="22" spans="1:37">
-      <c r="A22" s="60" t="s">
+      <c r="A22" s="79" t="s">
         <v>15</v>
       </c>
-      <c r="B22" s="60"/>
-[...22 lines deleted...]
-      <c r="Y22" s="60"/>
+      <c r="B22" s="79"/>
+      <c r="C22" s="79"/>
+      <c r="D22" s="79"/>
+      <c r="E22" s="79"/>
+      <c r="F22" s="79"/>
+      <c r="G22" s="79"/>
+      <c r="H22" s="79"/>
+      <c r="I22" s="79"/>
+      <c r="J22" s="79"/>
+      <c r="K22" s="79"/>
+      <c r="L22" s="79"/>
+      <c r="M22" s="79"/>
+      <c r="N22" s="79"/>
+      <c r="O22" s="79"/>
+      <c r="P22" s="79"/>
+      <c r="Q22" s="79"/>
+      <c r="R22" s="79"/>
+      <c r="S22" s="79"/>
+      <c r="T22" s="79"/>
+      <c r="U22" s="79"/>
+      <c r="V22" s="79"/>
+      <c r="W22" s="79"/>
+      <c r="X22" s="79"/>
+      <c r="Y22" s="79"/>
       <c r="AC22" s="5"/>
       <c r="AF22" s="5"/>
-      <c r="AG22" s="47"/>
       <c r="AH22" s="47"/>
       <c r="AI22" s="47"/>
       <c r="AJ22" s="47"/>
       <c r="AK22" s="47"/>
     </row>
     <row r="23" spans="1:37">
       <c r="A23" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="5">
         <v>3</v>
       </c>
       <c r="C23" s="5">
         <v>3</v>
       </c>
       <c r="D23" s="5">
         <v>2</v>
       </c>
       <c r="E23" s="5">
         <v>1</v>
       </c>
       <c r="F23" s="7">
         <v>1</v>
       </c>
       <c r="G23" s="26">
@@ -10759,51 +11710,53 @@
       </c>
       <c r="Y23" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z23" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA23" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB23" s="41">
         <v>2</v>
       </c>
       <c r="AC23" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AD23" s="5">
         <v>1</v>
       </c>
       <c r="AE23" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AF23" s="5">
         <v>2</v>
       </c>
-      <c r="AG23" s="47"/>
+      <c r="AG23" s="5" t="s">
+        <v>0</v>
+      </c>
       <c r="AH23" s="47"/>
       <c r="AI23" s="47"/>
       <c r="AJ23" s="47"/>
       <c r="AK23" s="47"/>
     </row>
     <row r="24" spans="1:37">
       <c r="A24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="5">
         <v>2</v>
       </c>
       <c r="C24" s="5">
         <v>3</v>
       </c>
       <c r="D24" s="5">
         <v>2</v>
       </c>
       <c r="E24" s="5">
         <v>1</v>
       </c>
       <c r="F24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G24" s="26">
@@ -10862,51 +11815,53 @@
       </c>
       <c r="Y24" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z24" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA24" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB24" s="41">
         <v>1</v>
       </c>
       <c r="AC24" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AD24" s="5">
         <v>1</v>
       </c>
       <c r="AE24" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AF24" s="5">
         <v>2</v>
       </c>
-      <c r="AG24" s="47"/>
+      <c r="AG24" s="5" t="s">
+        <v>0</v>
+      </c>
       <c r="AH24" s="47"/>
       <c r="AI24" s="47"/>
       <c r="AJ24" s="47"/>
       <c r="AK24" s="47"/>
     </row>
     <row r="25" spans="1:37">
       <c r="A25" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="5">
         <v>1</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G25" s="7" t="s">
@@ -10965,51 +11920,53 @@
       </c>
       <c r="Y25" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z25" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA25" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB25" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC25" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AD25" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AE25" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AF25" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="AG25" s="47"/>
+      <c r="AG25" s="5" t="s">
+        <v>0</v>
+      </c>
       <c r="AH25" s="47"/>
       <c r="AI25" s="47"/>
       <c r="AJ25" s="47"/>
       <c r="AK25" s="47"/>
     </row>
     <row r="26" spans="1:37">
       <c r="A26" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G26" s="7" t="s">
@@ -11068,51 +12025,53 @@
       </c>
       <c r="Y26" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z26" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA26" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB26" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC26" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AD26" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AE26" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AF26" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="AG26" s="47"/>
+      <c r="AG26" s="5" t="s">
+        <v>0</v>
+      </c>
       <c r="AH26" s="47"/>
       <c r="AI26" s="47"/>
       <c r="AJ26" s="47"/>
       <c r="AK26" s="47"/>
     </row>
     <row r="27" spans="1:37">
       <c r="A27" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E27" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F27" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G27" s="7" t="s">
@@ -11171,51 +12130,53 @@
       </c>
       <c r="Y27" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z27" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA27" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB27" s="41">
         <v>1</v>
       </c>
       <c r="AC27" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AD27" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AE27" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AF27" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="AG27" s="47"/>
+      <c r="AG27" s="5" t="s">
+        <v>0</v>
+      </c>
       <c r="AH27" s="47"/>
       <c r="AI27" s="47"/>
       <c r="AJ27" s="47"/>
       <c r="AK27" s="47"/>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E28" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F28" s="7">
         <v>1</v>
       </c>
       <c r="G28" s="7" t="s">
@@ -11274,89 +12235,90 @@
       </c>
       <c r="Y28" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z28" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA28" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB28" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC28" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AD28" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AE28" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AF28" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="AG28" s="47"/>
+      <c r="AG28" s="5" t="s">
+        <v>0</v>
+      </c>
       <c r="AH28" s="47"/>
       <c r="AI28" s="47"/>
       <c r="AJ28" s="47"/>
       <c r="AK28" s="47"/>
     </row>
     <row r="29" spans="1:37">
-      <c r="A29" s="61" t="s">
+      <c r="A29" s="80" t="s">
         <v>16</v>
       </c>
-      <c r="B29" s="61"/>
-[...22 lines deleted...]
-      <c r="Y29" s="61"/>
+      <c r="B29" s="80"/>
+      <c r="C29" s="80"/>
+      <c r="D29" s="80"/>
+      <c r="E29" s="80"/>
+      <c r="F29" s="80"/>
+      <c r="G29" s="80"/>
+      <c r="H29" s="80"/>
+      <c r="I29" s="80"/>
+      <c r="J29" s="80"/>
+      <c r="K29" s="80"/>
+      <c r="L29" s="80"/>
+      <c r="M29" s="80"/>
+      <c r="N29" s="80"/>
+      <c r="O29" s="80"/>
+      <c r="P29" s="80"/>
+      <c r="Q29" s="80"/>
+      <c r="R29" s="80"/>
+      <c r="S29" s="80"/>
+      <c r="T29" s="80"/>
+      <c r="U29" s="80"/>
+      <c r="V29" s="80"/>
+      <c r="W29" s="80"/>
+      <c r="X29" s="80"/>
+      <c r="Y29" s="80"/>
       <c r="AA29" s="41"/>
       <c r="AB29" s="41"/>
       <c r="AC29" s="5"/>
       <c r="AF29" s="5"/>
-      <c r="AG29" s="47"/>
       <c r="AH29" s="47"/>
       <c r="AI29" s="47"/>
       <c r="AJ29" s="47"/>
       <c r="AK29" s="47"/>
     </row>
     <row r="30" spans="1:37">
       <c r="A30" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="5">
         <v>2</v>
       </c>
       <c r="C30" s="5">
         <v>1</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E30" s="5">
         <v>1</v>
       </c>
       <c r="F30" s="7">
         <v>1</v>
       </c>
       <c r="G30" s="26">
@@ -11415,51 +12377,53 @@
       </c>
       <c r="Y30" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z30" s="50">
         <v>1</v>
       </c>
       <c r="AA30" s="28">
         <v>2</v>
       </c>
       <c r="AB30" s="41">
         <v>2</v>
       </c>
       <c r="AC30" s="41">
         <v>2</v>
       </c>
       <c r="AD30" s="5">
         <v>2</v>
       </c>
       <c r="AE30" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AF30" s="5">
         <v>4</v>
       </c>
-      <c r="AG30" s="47"/>
+      <c r="AG30" s="5">
+        <v>1</v>
+      </c>
       <c r="AH30" s="47"/>
       <c r="AI30" s="47"/>
       <c r="AJ30" s="47"/>
       <c r="AK30" s="47"/>
     </row>
     <row r="31" spans="1:37">
       <c r="A31" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F31" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G31" s="7" t="s">
@@ -11518,51 +12482,53 @@
       </c>
       <c r="Y31" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z31" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA31" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB31" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC31" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AD31" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AE31" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AF31" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="AG31" s="47"/>
+      <c r="AG31" s="5" t="s">
+        <v>0</v>
+      </c>
       <c r="AH31" s="47"/>
       <c r="AI31" s="47"/>
       <c r="AJ31" s="47"/>
       <c r="AK31" s="47"/>
     </row>
     <row r="32" spans="1:37">
       <c r="A32" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F32" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G32" s="7" t="s">
@@ -11621,51 +12587,53 @@
       </c>
       <c r="Y32" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z32" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA32" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB32" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC32" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AD32" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AE32" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AF32" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="AG32" s="47"/>
+      <c r="AG32" s="5" t="s">
+        <v>0</v>
+      </c>
       <c r="AH32" s="47"/>
       <c r="AI32" s="47"/>
       <c r="AJ32" s="47"/>
       <c r="AK32" s="47"/>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C33" s="5">
         <v>1</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F33" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G33" s="26">
@@ -11724,51 +12692,53 @@
       </c>
       <c r="Y33" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z33" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA33" s="28">
         <v>1</v>
       </c>
       <c r="AB33" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC33" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AD33" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AE33" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AF33" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="AG33" s="47"/>
+      <c r="AG33" s="5" t="s">
+        <v>0</v>
+      </c>
       <c r="AH33" s="47"/>
       <c r="AI33" s="47"/>
       <c r="AJ33" s="47"/>
       <c r="AK33" s="47"/>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="5">
         <v>1</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F34" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G34" s="7" t="s">
@@ -11827,51 +12797,53 @@
       </c>
       <c r="Y34" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z34" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA34" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB34" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC34" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AD34" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AE34" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AF34" s="5">
         <v>1</v>
       </c>
-      <c r="AG34" s="47"/>
+      <c r="AG34" s="5" t="s">
+        <v>0</v>
+      </c>
       <c r="AH34" s="47"/>
       <c r="AI34" s="47"/>
       <c r="AJ34" s="47"/>
       <c r="AK34" s="47"/>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F35" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G35" s="7" t="s">
@@ -11930,51 +12902,53 @@
       </c>
       <c r="Y35" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z35" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA35" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB35" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC35" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AD35" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AE35" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AF35" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="AG35" s="47"/>
+      <c r="AG35" s="5" t="s">
+        <v>0</v>
+      </c>
       <c r="AH35" s="47"/>
       <c r="AI35" s="47"/>
       <c r="AJ35" s="47"/>
       <c r="AK35" s="47"/>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F36" s="7">
         <v>1</v>
       </c>
       <c r="G36" s="7" t="s">
@@ -12033,51 +13007,53 @@
       </c>
       <c r="Y36" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z36" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA36" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB36" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC36" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AD36" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AE36" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AF36" s="5">
         <v>1</v>
       </c>
-      <c r="AG36" s="47"/>
+      <c r="AG36" s="5" t="s">
+        <v>0</v>
+      </c>
       <c r="AH36" s="47"/>
       <c r="AI36" s="47"/>
       <c r="AJ36" s="47"/>
       <c r="AK36" s="47"/>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F37" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G37" s="7" t="s">
@@ -12136,51 +13112,53 @@
       </c>
       <c r="Y37" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z37" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA37" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB37" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC37" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AD37" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AE37" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AF37" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="AG37" s="47"/>
+      <c r="AG37" s="5" t="s">
+        <v>0</v>
+      </c>
       <c r="AH37" s="47"/>
       <c r="AI37" s="47"/>
       <c r="AJ37" s="47"/>
       <c r="AK37" s="47"/>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F38" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G38" s="7" t="s">
@@ -12239,51 +13217,53 @@
       </c>
       <c r="Y38" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z38" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA38" s="28">
         <v>1</v>
       </c>
       <c r="AB38" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC38" s="5">
         <v>1</v>
       </c>
       <c r="AD38" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AE38" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AF38" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="AG38" s="47"/>
+      <c r="AG38" s="5" t="s">
+        <v>0</v>
+      </c>
       <c r="AH38" s="47"/>
       <c r="AI38" s="47"/>
       <c r="AJ38" s="47"/>
       <c r="AK38" s="47"/>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E39" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F39" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G39" s="7" t="s">
@@ -12342,51 +13322,53 @@
       </c>
       <c r="Y39" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z39" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA39" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB39" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC39" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AD39" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AE39" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AF39" s="5">
         <v>1</v>
       </c>
-      <c r="AG39" s="47"/>
+      <c r="AG39" s="5">
+        <v>1</v>
+      </c>
       <c r="AH39" s="47"/>
       <c r="AI39" s="47"/>
       <c r="AJ39" s="47"/>
       <c r="AK39" s="47"/>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E40" s="5">
         <v>1</v>
       </c>
       <c r="F40" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G40" s="7" t="s">
@@ -12445,51 +13427,53 @@
       </c>
       <c r="Y40" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z40" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA40" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB40" s="41">
         <v>1</v>
       </c>
       <c r="AC40" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AD40" s="5">
         <v>1</v>
       </c>
       <c r="AE40" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AF40" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="AG40" s="47"/>
+      <c r="AG40" s="5" t="s">
+        <v>0</v>
+      </c>
       <c r="AH40" s="47"/>
       <c r="AI40" s="47"/>
       <c r="AJ40" s="47"/>
       <c r="AK40" s="47"/>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B41" s="5">
         <v>1</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F41" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G41" s="7" t="s">
@@ -12548,51 +13532,53 @@
       </c>
       <c r="Y41" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z41" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA41" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AB41" s="41">
         <v>1</v>
       </c>
       <c r="AC41" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AD41" s="5">
         <v>1</v>
       </c>
       <c r="AE41" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AF41" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="AG41" s="47"/>
+      <c r="AG41" s="5" t="s">
+        <v>0</v>
+      </c>
       <c r="AH41" s="47"/>
       <c r="AI41" s="47"/>
       <c r="AJ41" s="47"/>
       <c r="AK41" s="47"/>
     </row>
     <row r="42" spans="1:37">
       <c r="A42" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F42" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G42" s="7" t="s">
@@ -12651,51 +13637,53 @@
       </c>
       <c r="Y42" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z42" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AA42" s="44" t="s">
         <v>0</v>
       </c>
       <c r="AB42" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AC42" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AD42" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AE42" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AF42" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="AG42" s="47"/>
+      <c r="AG42" s="7" t="s">
+        <v>0</v>
+      </c>
       <c r="AH42" s="47"/>
       <c r="AI42" s="47"/>
       <c r="AJ42" s="47"/>
       <c r="AK42" s="47"/>
     </row>
     <row r="43" spans="1:37" s="47" customFormat="1">
       <c r="A43" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E43" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F43" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G43" s="6" t="s">
@@ -12754,213 +13742,215 @@
       </c>
       <c r="Y43" s="42" t="s">
         <v>0</v>
       </c>
       <c r="Z43" s="51">
         <v>1</v>
       </c>
       <c r="AA43" s="42" t="s">
         <v>0</v>
       </c>
       <c r="AB43" s="42" t="s">
         <v>0</v>
       </c>
       <c r="AC43" s="6">
         <v>1</v>
       </c>
       <c r="AD43" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AE43" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AF43" s="6">
         <v>1</v>
       </c>
-      <c r="AG43" s="21"/>
+      <c r="AG43" s="6" t="s">
+        <v>0</v>
+      </c>
       <c r="AH43" s="21"/>
       <c r="AI43" s="21"/>
       <c r="AJ43" s="21"/>
       <c r="AK43" s="21"/>
     </row>
     <row r="44" spans="1:37">
       <c r="A44" s="16" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="45" spans="1:37">
       <c r="B45" s="48"/>
     </row>
     <row r="46" spans="1:37">
       <c r="B46" s="48"/>
     </row>
     <row r="47" spans="1:37">
       <c r="B47" s="48"/>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="A29:Y29"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="A4:A5"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
-    <mergeCell ref="A29:Y29"/>
-[...1 lines deleted...]
-    <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="AF7" sqref="AF7:AF43"/>
+    <sheetView tabSelected="1" topLeftCell="N1" workbookViewId="0">
+      <selection activeCell="AF46" sqref="AF46"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="27.7109375" style="8" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="7.140625" style="8" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="27.6640625" style="8" customWidth="1"/>
+    <col min="2" max="2" width="6.5546875" style="8" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.109375" style="8" bestFit="1" customWidth="1"/>
     <col min="4" max="9" width="7" style="8" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="8.85546875" style="8" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.88671875" style="8" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7" style="8" bestFit="1" customWidth="1"/>
-    <col min="12" max="13" width="8.28515625" style="8" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15" max="15" width="7.140625" style="8" bestFit="1" customWidth="1"/>
+    <col min="12" max="13" width="8.33203125" style="8" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.5546875" style="8" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.109375" style="8" bestFit="1" customWidth="1"/>
     <col min="16" max="21" width="7" style="8" bestFit="1" customWidth="1"/>
-    <col min="22" max="22" width="8.85546875" style="8" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="8.88671875" style="8" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7" style="8" bestFit="1" customWidth="1"/>
-    <col min="24" max="25" width="8.28515625" style="8" bestFit="1" customWidth="1"/>
-    <col min="26" max="16384" width="9.140625" style="8"/>
+    <col min="24" max="25" width="8.33203125" style="8" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="58" t="s">
+    <row r="1" spans="1:37" ht="13.2">
+      <c r="A1" s="77" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="58"/>
-[...22 lines deleted...]
-      <c r="Y1" s="58"/>
+      <c r="B1" s="77"/>
+      <c r="C1" s="77"/>
+      <c r="D1" s="77"/>
+      <c r="E1" s="77"/>
+      <c r="F1" s="77"/>
+      <c r="G1" s="77"/>
+      <c r="H1" s="77"/>
+      <c r="I1" s="77"/>
+      <c r="J1" s="77"/>
+      <c r="K1" s="77"/>
+      <c r="L1" s="77"/>
+      <c r="M1" s="77"/>
+      <c r="N1" s="77"/>
+      <c r="O1" s="77"/>
+      <c r="P1" s="77"/>
+      <c r="Q1" s="77"/>
+      <c r="R1" s="77"/>
+      <c r="S1" s="77"/>
+      <c r="T1" s="77"/>
+      <c r="U1" s="77"/>
+      <c r="V1" s="77"/>
+      <c r="W1" s="77"/>
+      <c r="X1" s="77"/>
+      <c r="Y1" s="77"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="46"/>
       <c r="B2" s="46"/>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="46"/>
       <c r="I2" s="46"/>
       <c r="J2" s="46"/>
       <c r="K2" s="46"/>
       <c r="L2" s="46"/>
       <c r="M2" s="46"/>
     </row>
     <row r="3" spans="1:37">
       <c r="N3" s="25"/>
-      <c r="X3" s="66"/>
-      <c r="Y3" s="66"/>
+      <c r="X3" s="83"/>
+      <c r="Y3" s="83"/>
       <c r="Z3" s="25"/>
-      <c r="AJ3" s="66" t="s">
+      <c r="AJ3" s="83" t="s">
         <v>34</v>
       </c>
-      <c r="AK3" s="66"/>
+      <c r="AK3" s="83"/>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="62"/>
-      <c r="B4" s="64">
+      <c r="A4" s="81"/>
+      <c r="B4" s="75">
         <v>2024</v>
       </c>
-      <c r="C4" s="65"/>
-[...10 lines deleted...]
-      <c r="N4" s="64">
+      <c r="C4" s="76"/>
+      <c r="D4" s="76"/>
+      <c r="E4" s="76"/>
+      <c r="F4" s="76"/>
+      <c r="G4" s="76"/>
+      <c r="H4" s="76"/>
+      <c r="I4" s="76"/>
+      <c r="J4" s="76"/>
+      <c r="K4" s="76"/>
+      <c r="L4" s="76"/>
+      <c r="M4" s="76"/>
+      <c r="N4" s="75">
         <v>2025</v>
       </c>
-      <c r="O4" s="65"/>
-[...10 lines deleted...]
-      <c r="Z4" s="64">
+      <c r="O4" s="76"/>
+      <c r="P4" s="76"/>
+      <c r="Q4" s="76"/>
+      <c r="R4" s="76"/>
+      <c r="S4" s="76"/>
+      <c r="T4" s="76"/>
+      <c r="U4" s="76"/>
+      <c r="V4" s="76"/>
+      <c r="W4" s="76"/>
+      <c r="X4" s="76"/>
+      <c r="Y4" s="76"/>
+      <c r="Z4" s="75">
         <v>2026</v>
       </c>
-      <c r="AA4" s="65"/>
-[...12 lines deleted...]
-      <c r="A5" s="63"/>
+      <c r="AA4" s="76"/>
+      <c r="AB4" s="76"/>
+      <c r="AC4" s="76"/>
+      <c r="AD4" s="76"/>
+      <c r="AE4" s="76"/>
+      <c r="AF4" s="76"/>
+      <c r="AG4" s="76"/>
+      <c r="AH4" s="76"/>
+      <c r="AI4" s="76"/>
+      <c r="AJ4" s="76"/>
+      <c r="AK4" s="76"/>
+    </row>
+    <row r="5" spans="1:37" ht="20.399999999999999">
+      <c r="A5" s="82"/>
       <c r="B5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="12" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="12" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>25</v>
       </c>
       <c r="I5" s="11" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="11" t="s">
@@ -13027,77 +14017,77 @@
         <v>23</v>
       </c>
       <c r="AE5" s="12" t="s">
         <v>24</v>
       </c>
       <c r="AF5" s="11" t="s">
         <v>25</v>
       </c>
       <c r="AG5" s="11" t="s">
         <v>26</v>
       </c>
       <c r="AH5" s="11" t="s">
         <v>27</v>
       </c>
       <c r="AI5" s="11" t="s">
         <v>28</v>
       </c>
       <c r="AJ5" s="11" t="s">
         <v>29</v>
       </c>
       <c r="AK5" s="11" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="59" t="s">
+      <c r="A6" s="78" t="s">
         <v>14</v>
       </c>
-      <c r="B6" s="59"/>
-[...22 lines deleted...]
-      <c r="Y6" s="59"/>
+      <c r="B6" s="78"/>
+      <c r="C6" s="78"/>
+      <c r="D6" s="78"/>
+      <c r="E6" s="78"/>
+      <c r="F6" s="78"/>
+      <c r="G6" s="78"/>
+      <c r="H6" s="78"/>
+      <c r="I6" s="78"/>
+      <c r="J6" s="78"/>
+      <c r="K6" s="78"/>
+      <c r="L6" s="78"/>
+      <c r="M6" s="78"/>
+      <c r="N6" s="78"/>
+      <c r="O6" s="78"/>
+      <c r="P6" s="78"/>
+      <c r="Q6" s="78"/>
+      <c r="R6" s="78"/>
+      <c r="S6" s="78"/>
+      <c r="T6" s="78"/>
+      <c r="U6" s="78"/>
+      <c r="V6" s="78"/>
+      <c r="W6" s="78"/>
+      <c r="X6" s="78"/>
+      <c r="Y6" s="78"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="23" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="39">
         <v>10.87</v>
       </c>
       <c r="C7" s="39">
         <v>10.25</v>
       </c>
       <c r="D7" s="39">
         <v>8.77</v>
       </c>
       <c r="E7" s="39">
         <v>7.61</v>
       </c>
       <c r="F7" s="39">
         <v>6.93</v>
       </c>
       <c r="G7" s="30">
         <v>4.9000000000000004</v>
       </c>
       <c r="H7" s="29">
         <v>7.03</v>
@@ -13152,51 +14142,53 @@
       </c>
       <c r="Y7" s="39">
         <v>6.32</v>
       </c>
       <c r="Z7" s="39">
         <v>2.57</v>
       </c>
       <c r="AA7" s="53">
         <v>4.34</v>
       </c>
       <c r="AB7" s="39">
         <v>6.61</v>
       </c>
       <c r="AC7" s="39">
         <v>6.19</v>
       </c>
       <c r="AD7" s="39">
         <v>6.85</v>
       </c>
       <c r="AE7" s="53">
         <v>5.68</v>
       </c>
       <c r="AF7" s="39">
         <v>7.23</v>
       </c>
-      <c r="AG7" s="47"/>
+      <c r="AG7" s="39">
+        <v>6.73</v>
+      </c>
       <c r="AH7" s="47"/>
       <c r="AI7" s="47"/>
       <c r="AJ7" s="47"/>
       <c r="AK7" s="47"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="39">
         <v>10.15</v>
       </c>
       <c r="C8" s="39">
         <v>13.09</v>
       </c>
       <c r="D8" s="39">
         <v>12.82</v>
       </c>
       <c r="E8" s="39">
         <v>10.88</v>
       </c>
       <c r="F8" s="39">
         <v>8.86</v>
       </c>
       <c r="G8" s="26">
@@ -13255,51 +14247,53 @@
       </c>
       <c r="Y8" s="39">
         <v>3.72</v>
       </c>
       <c r="Z8" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA8" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB8" s="39">
         <v>2.2400000000000002</v>
       </c>
       <c r="AC8" s="39">
         <v>1.63</v>
       </c>
       <c r="AD8" s="39">
         <v>2.66</v>
       </c>
       <c r="AE8" s="53">
         <v>2.19</v>
       </c>
       <c r="AF8" s="39">
         <v>3.68</v>
       </c>
-      <c r="AG8" s="47"/>
+      <c r="AG8" s="39">
+        <v>3.23</v>
+      </c>
       <c r="AH8" s="47"/>
       <c r="AI8" s="47"/>
       <c r="AJ8" s="47"/>
       <c r="AK8" s="47"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E9" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F9" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G9" s="39" t="s">
@@ -13358,51 +14352,53 @@
       </c>
       <c r="Y9" s="39">
         <v>3.5</v>
       </c>
       <c r="Z9" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA9" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB9" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC9" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AD9" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AE9" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AF9" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="AG9" s="47"/>
+      <c r="AG9" s="39" t="s">
+        <v>0</v>
+      </c>
       <c r="AH9" s="47"/>
       <c r="AI9" s="47"/>
       <c r="AJ9" s="47"/>
       <c r="AK9" s="47"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C10" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D10" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E10" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F10" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G10" s="39" t="s">
@@ -13461,51 +14457,53 @@
       </c>
       <c r="Y10" s="39">
         <v>13.07</v>
       </c>
       <c r="Z10" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA10" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB10" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC10" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AD10" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AE10" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AF10" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="AG10" s="47"/>
+      <c r="AG10" s="39" t="s">
+        <v>0</v>
+      </c>
       <c r="AH10" s="47"/>
       <c r="AI10" s="47"/>
       <c r="AJ10" s="47"/>
       <c r="AK10" s="47"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="39">
         <v>40</v>
       </c>
       <c r="C11" s="39">
         <v>43.48</v>
       </c>
       <c r="D11" s="39">
         <v>32.26</v>
       </c>
       <c r="E11" s="39">
         <v>21.98</v>
       </c>
       <c r="F11" s="39">
         <v>16.13</v>
       </c>
       <c r="G11" s="26">
@@ -13564,51 +14562,53 @@
       </c>
       <c r="Y11" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Z11" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA11" s="53">
         <v>34.479999999999997</v>
       </c>
       <c r="AB11" s="39">
         <v>19.61</v>
       </c>
       <c r="AC11" s="39">
         <v>15.63</v>
       </c>
       <c r="AD11" s="39">
         <v>13.16</v>
       </c>
       <c r="AE11" s="53">
         <v>10.75</v>
       </c>
       <c r="AF11" s="39">
         <v>9.35</v>
       </c>
-      <c r="AG11" s="47"/>
+      <c r="AG11" s="39">
+        <v>8.33</v>
+      </c>
       <c r="AH11" s="47"/>
       <c r="AI11" s="47"/>
       <c r="AJ11" s="47"/>
       <c r="AK11" s="47"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="39">
         <v>83.33</v>
       </c>
       <c r="C12" s="39">
         <v>33.33</v>
       </c>
       <c r="D12" s="39">
         <v>24.39</v>
       </c>
       <c r="E12" s="39">
         <v>16.13</v>
       </c>
       <c r="F12" s="39">
         <v>13.51</v>
       </c>
       <c r="G12" s="39" t="s">
@@ -13667,51 +14667,53 @@
       </c>
       <c r="Y12" s="39">
         <v>5.75</v>
       </c>
       <c r="Z12" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA12" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB12" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC12" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AD12" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AE12" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AF12" s="39">
         <v>10.1</v>
       </c>
-      <c r="AG12" s="47"/>
+      <c r="AG12" s="39">
+        <v>9.43</v>
+      </c>
       <c r="AH12" s="47"/>
       <c r="AI12" s="47"/>
       <c r="AJ12" s="47"/>
       <c r="AK12" s="47"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="39" t="s">
@@ -13770,51 +14772,53 @@
       </c>
       <c r="Y13" s="39">
         <v>6.71</v>
       </c>
       <c r="Z13" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA13" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB13" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC13" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AD13" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AE13" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AF13" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="AG13" s="47"/>
+      <c r="AG13" s="39" t="s">
+        <v>0</v>
+      </c>
       <c r="AH13" s="47"/>
       <c r="AI13" s="47"/>
       <c r="AJ13" s="47"/>
       <c r="AK13" s="47"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D14" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E14" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F14" s="39">
         <v>5.41</v>
       </c>
       <c r="G14" s="39" t="s">
@@ -13873,51 +14877,53 @@
       </c>
       <c r="Y14" s="39">
         <v>8.36</v>
       </c>
       <c r="Z14" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA14" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB14" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC14" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AD14" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AE14" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AF14" s="39">
         <v>4.46</v>
       </c>
-      <c r="AG14" s="47"/>
+      <c r="AG14" s="39">
+        <v>4.03</v>
+      </c>
       <c r="AH14" s="47"/>
       <c r="AI14" s="47"/>
       <c r="AJ14" s="47"/>
       <c r="AK14" s="47"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G15" s="39" t="s">
@@ -13976,51 +14982,53 @@
       </c>
       <c r="Y15" s="39">
         <v>8.1999999999999993</v>
       </c>
       <c r="Z15" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA15" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB15" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC15" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AD15" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AE15" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AF15" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="AG15" s="47"/>
+      <c r="AG15" s="39" t="s">
+        <v>0</v>
+      </c>
       <c r="AH15" s="47"/>
       <c r="AI15" s="47"/>
       <c r="AJ15" s="47"/>
       <c r="AK15" s="47"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="39" t="s">
@@ -14079,51 +15087,53 @@
       </c>
       <c r="Y16" s="39">
         <v>21.62</v>
       </c>
       <c r="Z16" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA16" s="53">
         <v>43.48</v>
       </c>
       <c r="AB16" s="39">
         <v>66.67</v>
       </c>
       <c r="AC16" s="39">
         <v>66.67</v>
       </c>
       <c r="AD16" s="39">
         <v>52.63</v>
       </c>
       <c r="AE16" s="53">
         <v>38.96</v>
       </c>
       <c r="AF16" s="39">
         <v>33.71</v>
       </c>
-      <c r="AG16" s="47"/>
+      <c r="AG16" s="39">
+        <v>28.04</v>
+      </c>
       <c r="AH16" s="47"/>
       <c r="AI16" s="47"/>
       <c r="AJ16" s="47"/>
       <c r="AK16" s="47"/>
     </row>
     <row r="17" spans="1:37">
       <c r="A17" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G17" s="39" t="s">
@@ -14182,51 +15192,53 @@
       </c>
       <c r="Y17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Z17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AD17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AE17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AF17" s="39">
         <v>13.51</v>
       </c>
-      <c r="AG17" s="47"/>
+      <c r="AG17" s="39">
+        <v>24.39</v>
+      </c>
       <c r="AH17" s="47"/>
       <c r="AI17" s="47"/>
       <c r="AJ17" s="47"/>
       <c r="AK17" s="47"/>
     </row>
     <row r="18" spans="1:37">
       <c r="A18" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C18" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D18" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="39">
         <v>8.26</v>
       </c>
       <c r="F18" s="39">
         <v>12.82</v>
       </c>
       <c r="G18" s="39" t="s">
@@ -14285,51 +15297,53 @@
       </c>
       <c r="Y18" s="39">
         <v>2.92</v>
       </c>
       <c r="Z18" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA18" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB18" s="39">
         <v>12.05</v>
       </c>
       <c r="AC18" s="39">
         <v>9.17</v>
       </c>
       <c r="AD18" s="39">
         <v>15.04</v>
       </c>
       <c r="AE18" s="53">
         <v>12.82</v>
       </c>
       <c r="AF18" s="39">
         <v>11.11</v>
       </c>
-      <c r="AG18" s="47"/>
+      <c r="AG18" s="39">
+        <v>9.57</v>
+      </c>
       <c r="AH18" s="47"/>
       <c r="AI18" s="47"/>
       <c r="AJ18" s="47"/>
       <c r="AK18" s="47"/>
     </row>
     <row r="19" spans="1:37">
       <c r="A19" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="39">
         <v>166.67</v>
       </c>
       <c r="C19" s="39">
         <v>76.92</v>
       </c>
       <c r="D19" s="39">
         <v>52.63</v>
       </c>
       <c r="E19" s="39">
         <v>40</v>
       </c>
       <c r="F19" s="39">
         <v>27.03</v>
       </c>
       <c r="G19" s="39" t="s">
@@ -14388,51 +15402,53 @@
       </c>
       <c r="Y19" s="39">
         <v>22.47</v>
       </c>
       <c r="Z19" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA19" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB19" s="39">
         <v>52.63</v>
       </c>
       <c r="AC19" s="39">
         <v>35.71</v>
       </c>
       <c r="AD19" s="39">
         <v>58.82</v>
       </c>
       <c r="AE19" s="53">
         <v>50</v>
       </c>
       <c r="AF19" s="39">
         <v>44.44</v>
       </c>
-      <c r="AG19" s="47"/>
+      <c r="AG19" s="39">
+        <v>40</v>
+      </c>
       <c r="AH19" s="47"/>
       <c r="AI19" s="47"/>
       <c r="AJ19" s="47"/>
       <c r="AK19" s="47"/>
     </row>
     <row r="20" spans="1:37">
       <c r="A20" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D20" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E20" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F20" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G20" s="39" t="s">
@@ -14491,51 +15507,53 @@
       </c>
       <c r="Y20" s="39">
         <v>5.81</v>
       </c>
       <c r="Z20" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA20" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB20" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC20" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AD20" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AE20" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AF20" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="AG20" s="47"/>
+      <c r="AG20" s="39" t="s">
+        <v>0</v>
+      </c>
       <c r="AH20" s="47"/>
       <c r="AI20" s="47"/>
       <c r="AJ20" s="47"/>
       <c r="AK20" s="47"/>
     </row>
     <row r="21" spans="1:37">
       <c r="A21" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C21" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D21" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E21" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F21" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G21" s="39" t="s">
@@ -14594,87 +15612,88 @@
       </c>
       <c r="Y21" s="39">
         <v>16.5</v>
       </c>
       <c r="Z21" s="39">
         <v>50</v>
       </c>
       <c r="AA21" s="53">
         <v>30.3</v>
       </c>
       <c r="AB21" s="39">
         <v>16.670000000000002</v>
       </c>
       <c r="AC21" s="39">
         <v>22.22</v>
       </c>
       <c r="AD21" s="39">
         <v>19.420000000000002</v>
       </c>
       <c r="AE21" s="53">
         <v>16.13</v>
       </c>
       <c r="AF21" s="39">
         <v>20.55</v>
       </c>
-      <c r="AG21" s="47"/>
+      <c r="AG21" s="39">
+        <v>17.96</v>
+      </c>
       <c r="AH21" s="47"/>
       <c r="AI21" s="47"/>
       <c r="AJ21" s="47"/>
       <c r="AK21" s="47"/>
     </row>
     <row r="22" spans="1:37">
-      <c r="A22" s="60" t="s">
+      <c r="A22" s="79" t="s">
         <v>15</v>
       </c>
-      <c r="B22" s="60"/>
-[...22 lines deleted...]
-      <c r="Y22" s="60"/>
+      <c r="B22" s="79"/>
+      <c r="C22" s="79"/>
+      <c r="D22" s="79"/>
+      <c r="E22" s="79"/>
+      <c r="F22" s="79"/>
+      <c r="G22" s="79"/>
+      <c r="H22" s="79"/>
+      <c r="I22" s="79"/>
+      <c r="J22" s="79"/>
+      <c r="K22" s="79"/>
+      <c r="L22" s="79"/>
+      <c r="M22" s="79"/>
+      <c r="N22" s="79"/>
+      <c r="O22" s="79"/>
+      <c r="P22" s="79"/>
+      <c r="Q22" s="79"/>
+      <c r="R22" s="79"/>
+      <c r="S22" s="79"/>
+      <c r="T22" s="79"/>
+      <c r="U22" s="79"/>
+      <c r="V22" s="79"/>
+      <c r="W22" s="79"/>
+      <c r="X22" s="79"/>
+      <c r="Y22" s="79"/>
       <c r="AC22" s="39"/>
       <c r="AF22" s="39"/>
-      <c r="AG22" s="47"/>
       <c r="AH22" s="47"/>
       <c r="AI22" s="47"/>
       <c r="AJ22" s="47"/>
       <c r="AK22" s="47"/>
     </row>
     <row r="23" spans="1:37">
       <c r="A23" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="39">
         <v>12.5</v>
       </c>
       <c r="C23" s="39">
         <v>13.22</v>
       </c>
       <c r="D23" s="39">
         <v>12.36</v>
       </c>
       <c r="E23" s="39">
         <v>10.34</v>
       </c>
       <c r="F23" s="39">
         <v>9.2899999999999991</v>
       </c>
       <c r="G23" s="30">
@@ -14733,51 +15752,53 @@
       </c>
       <c r="Y23" s="39">
         <v>4.47</v>
       </c>
       <c r="Z23" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA23" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB23" s="39">
         <v>3.9</v>
       </c>
       <c r="AC23" s="39">
         <v>2.81</v>
       </c>
       <c r="AD23" s="39">
         <v>3.44</v>
       </c>
       <c r="AE23" s="53">
         <v>2.83</v>
       </c>
       <c r="AF23" s="39">
         <v>3.99</v>
       </c>
-      <c r="AG23" s="47"/>
+      <c r="AG23" s="39">
+        <v>3.49</v>
+      </c>
       <c r="AH23" s="47"/>
       <c r="AI23" s="47"/>
       <c r="AJ23" s="47"/>
       <c r="AK23" s="47"/>
     </row>
     <row r="24" spans="1:37">
       <c r="A24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="39">
         <v>10.15</v>
       </c>
       <c r="C24" s="39">
         <v>13.09</v>
       </c>
       <c r="D24" s="39">
         <v>12.82</v>
       </c>
       <c r="E24" s="39">
         <v>10.88</v>
       </c>
       <c r="F24" s="39">
         <v>8.86</v>
       </c>
       <c r="G24" s="26">
@@ -14836,51 +15857,53 @@
       </c>
       <c r="Y24" s="39">
         <v>3.72</v>
       </c>
       <c r="Z24" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA24" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB24" s="39">
         <v>2.2400000000000002</v>
       </c>
       <c r="AC24" s="39">
         <v>1.63</v>
       </c>
       <c r="AD24" s="39">
         <v>2.66</v>
       </c>
       <c r="AE24" s="53">
         <v>2.19</v>
       </c>
       <c r="AF24" s="39">
         <v>3.68</v>
       </c>
-      <c r="AG24" s="47"/>
+      <c r="AG24" s="39">
+        <v>3.23</v>
+      </c>
       <c r="AH24" s="47"/>
       <c r="AI24" s="47"/>
       <c r="AJ24" s="47"/>
       <c r="AK24" s="47"/>
     </row>
     <row r="25" spans="1:37">
       <c r="A25" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="39">
         <v>142.86000000000001</v>
       </c>
       <c r="C25" s="39">
         <v>62.5</v>
       </c>
       <c r="D25" s="39">
         <v>37.04</v>
       </c>
       <c r="E25" s="39">
         <v>22.73</v>
       </c>
       <c r="F25" s="39">
         <v>18.52</v>
       </c>
       <c r="G25" s="39" t="s">
@@ -14939,51 +15962,53 @@
       </c>
       <c r="Y25" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Z25" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA25" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB25" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC25" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AD25" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AE25" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AF25" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="AG25" s="47"/>
+      <c r="AG25" s="39" t="s">
+        <v>0</v>
+      </c>
       <c r="AH25" s="47"/>
       <c r="AI25" s="47"/>
       <c r="AJ25" s="47"/>
       <c r="AK25" s="47"/>
     </row>
     <row r="26" spans="1:37">
       <c r="A26" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G26" s="39" t="s">
@@ -15042,51 +16067,53 @@
       </c>
       <c r="Y26" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Z26" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA26" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB26" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC26" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AD26" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AE26" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AF26" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="AG26" s="47"/>
+      <c r="AG26" s="39" t="s">
+        <v>0</v>
+      </c>
       <c r="AH26" s="47"/>
       <c r="AI26" s="47"/>
       <c r="AJ26" s="47"/>
       <c r="AK26" s="47"/>
     </row>
     <row r="27" spans="1:37">
       <c r="A27" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C27" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D27" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E27" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F27" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G27" s="39" t="s">
@@ -15145,51 +16172,53 @@
       </c>
       <c r="Y27" s="39">
         <v>20.62</v>
       </c>
       <c r="Z27" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA27" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB27" s="39">
         <v>66.67</v>
       </c>
       <c r="AC27" s="39">
         <v>40</v>
       </c>
       <c r="AD27" s="39">
         <v>31.25</v>
       </c>
       <c r="AE27" s="53">
         <v>24.39</v>
       </c>
       <c r="AF27" s="39">
         <v>21.74</v>
       </c>
-      <c r="AG27" s="47"/>
+      <c r="AG27" s="39">
+        <v>17.239999999999998</v>
+      </c>
       <c r="AH27" s="47"/>
       <c r="AI27" s="47"/>
       <c r="AJ27" s="47"/>
       <c r="AK27" s="47"/>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B28" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D28" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E28" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F28" s="39">
         <v>16.670000000000002</v>
       </c>
       <c r="G28" s="39" t="s">
@@ -15248,88 +16277,89 @@
       </c>
       <c r="Y28" s="39">
         <v>7.81</v>
       </c>
       <c r="Z28" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA28" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB28" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC28" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AD28" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AE28" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AF28" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="AG28" s="47"/>
+      <c r="AG28" s="39" t="s">
+        <v>0</v>
+      </c>
       <c r="AH28" s="47"/>
       <c r="AI28" s="47"/>
       <c r="AJ28" s="47"/>
       <c r="AK28" s="47"/>
     </row>
     <row r="29" spans="1:37">
-      <c r="A29" s="61" t="s">
+      <c r="A29" s="80" t="s">
         <v>16</v>
       </c>
-      <c r="B29" s="61"/>
-[...22 lines deleted...]
-      <c r="Y29" s="61"/>
+      <c r="B29" s="80"/>
+      <c r="C29" s="80"/>
+      <c r="D29" s="80"/>
+      <c r="E29" s="80"/>
+      <c r="F29" s="80"/>
+      <c r="G29" s="80"/>
+      <c r="H29" s="80"/>
+      <c r="I29" s="80"/>
+      <c r="J29" s="80"/>
+      <c r="K29" s="80"/>
+      <c r="L29" s="80"/>
+      <c r="M29" s="80"/>
+      <c r="N29" s="80"/>
+      <c r="O29" s="80"/>
+      <c r="P29" s="80"/>
+      <c r="Q29" s="80"/>
+      <c r="R29" s="80"/>
+      <c r="S29" s="80"/>
+      <c r="T29" s="80"/>
+      <c r="U29" s="80"/>
+      <c r="V29" s="80"/>
+      <c r="W29" s="80"/>
+      <c r="X29" s="80"/>
+      <c r="Y29" s="80"/>
       <c r="AB29" s="39"/>
       <c r="AD29" s="39"/>
       <c r="AF29" s="39"/>
-      <c r="AG29" s="47"/>
       <c r="AH29" s="47"/>
       <c r="AI29" s="47"/>
       <c r="AJ29" s="47"/>
       <c r="AK29" s="47"/>
     </row>
     <row r="30" spans="1:37">
       <c r="A30" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="39">
         <v>9.09</v>
       </c>
       <c r="C30" s="39">
         <v>7.08</v>
       </c>
       <c r="D30" s="39">
         <v>4.9400000000000004</v>
       </c>
       <c r="E30" s="39">
         <v>4.7699999999999996</v>
       </c>
       <c r="F30" s="39">
         <v>4.5999999999999996</v>
       </c>
       <c r="G30" s="26">
@@ -15388,51 +16418,53 @@
       </c>
       <c r="Y30" s="39">
         <v>8.09</v>
       </c>
       <c r="Z30" s="20">
         <v>5.24</v>
       </c>
       <c r="AA30" s="54">
         <v>8.7200000000000006</v>
       </c>
       <c r="AB30" s="39">
         <v>9.16</v>
       </c>
       <c r="AC30" s="39">
         <v>9.4600000000000009</v>
       </c>
       <c r="AD30" s="39">
         <v>10.23</v>
       </c>
       <c r="AE30" s="54">
         <v>8.5399999999999991</v>
       </c>
       <c r="AF30" s="39">
         <v>10.52</v>
       </c>
-      <c r="AG30" s="47"/>
+      <c r="AG30" s="39">
+        <v>10.06</v>
+      </c>
       <c r="AH30" s="47"/>
       <c r="AI30" s="47"/>
       <c r="AJ30" s="47"/>
       <c r="AK30" s="47"/>
     </row>
     <row r="31" spans="1:37">
       <c r="A31" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B31" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C31" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D31" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E31" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F31" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G31" s="39" t="s">
@@ -15491,51 +16523,53 @@
       </c>
       <c r="Y31" s="39">
         <v>3.5</v>
       </c>
       <c r="Z31" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA31" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB31" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC31" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AD31" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AE31" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AF31" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="AG31" s="47"/>
+      <c r="AG31" s="39" t="s">
+        <v>0</v>
+      </c>
       <c r="AH31" s="47"/>
       <c r="AI31" s="47"/>
       <c r="AJ31" s="47"/>
       <c r="AK31" s="47"/>
     </row>
     <row r="32" spans="1:37">
       <c r="A32" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C32" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D32" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E32" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F32" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G32" s="39" t="s">
@@ -15594,51 +16628,53 @@
       </c>
       <c r="Y32" s="39">
         <v>13.07</v>
       </c>
       <c r="Z32" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA32" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB32" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC32" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AD32" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AE32" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AF32" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="AG32" s="47"/>
+      <c r="AG32" s="39" t="s">
+        <v>0</v>
+      </c>
       <c r="AH32" s="47"/>
       <c r="AI32" s="47"/>
       <c r="AJ32" s="47"/>
       <c r="AK32" s="47"/>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C33" s="39">
         <v>33.33</v>
       </c>
       <c r="D33" s="39">
         <v>28.57</v>
       </c>
       <c r="E33" s="39">
         <v>21.28</v>
       </c>
       <c r="F33" s="39">
         <v>14.29</v>
       </c>
       <c r="G33" s="39">
@@ -15697,51 +16733,53 @@
       </c>
       <c r="Y33" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Z33" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA33" s="54">
         <v>50</v>
       </c>
       <c r="AB33" s="39">
         <v>29.41</v>
       </c>
       <c r="AC33" s="39">
         <v>25</v>
       </c>
       <c r="AD33" s="39">
         <v>21.74</v>
       </c>
       <c r="AE33" s="54">
         <v>17.54</v>
       </c>
       <c r="AF33" s="39">
         <v>14.49</v>
       </c>
-      <c r="AG33" s="47"/>
+      <c r="AG33" s="39">
+        <v>13.33</v>
+      </c>
       <c r="AH33" s="47"/>
       <c r="AI33" s="47"/>
       <c r="AJ33" s="47"/>
       <c r="AK33" s="47"/>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="39">
         <v>83.33</v>
       </c>
       <c r="C34" s="39">
         <v>33.33</v>
       </c>
       <c r="D34" s="39">
         <v>24.39</v>
       </c>
       <c r="E34" s="39">
         <v>16.13</v>
       </c>
       <c r="F34" s="39">
         <v>13.51</v>
       </c>
       <c r="G34" s="39" t="s">
@@ -15800,51 +16838,53 @@
       </c>
       <c r="Y34" s="39">
         <v>5.75</v>
       </c>
       <c r="Z34" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA34" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB34" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC34" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AD34" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AE34" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AF34" s="39">
         <v>10.1</v>
       </c>
-      <c r="AG34" s="47"/>
+      <c r="AG34" s="39">
+        <v>9.43</v>
+      </c>
       <c r="AH34" s="47"/>
       <c r="AI34" s="47"/>
       <c r="AJ34" s="47"/>
       <c r="AK34" s="47"/>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G35" s="39" t="s">
@@ -15903,51 +16943,53 @@
       </c>
       <c r="Y35" s="39">
         <v>6.71</v>
       </c>
       <c r="Z35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AD35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AE35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AF35" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="AG35" s="47"/>
+      <c r="AG35" s="39" t="s">
+        <v>0</v>
+      </c>
       <c r="AH35" s="47"/>
       <c r="AI35" s="47"/>
       <c r="AJ35" s="47"/>
       <c r="AK35" s="47"/>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B36" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C36" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D36" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E36" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F36" s="39">
         <v>5.41</v>
       </c>
       <c r="G36" s="39" t="s">
@@ -16006,51 +17048,53 @@
       </c>
       <c r="Y36" s="39">
         <v>8.36</v>
       </c>
       <c r="Z36" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA36" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB36" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC36" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AD36" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AE36" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AF36" s="39">
         <v>4.46</v>
       </c>
-      <c r="AG36" s="47"/>
+      <c r="AG36" s="39">
+        <v>4.03</v>
+      </c>
       <c r="AH36" s="47"/>
       <c r="AI36" s="47"/>
       <c r="AJ36" s="47"/>
       <c r="AK36" s="47"/>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C37" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D37" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E37" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F37" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G37" s="39" t="s">
@@ -16109,51 +17153,53 @@
       </c>
       <c r="Y37" s="39">
         <v>14.71</v>
       </c>
       <c r="Z37" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA37" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB37" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC37" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AD37" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AE37" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AF37" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="AG37" s="47"/>
+      <c r="AG37" s="39" t="s">
+        <v>0</v>
+      </c>
       <c r="AH37" s="47"/>
       <c r="AI37" s="47"/>
       <c r="AJ37" s="47"/>
       <c r="AK37" s="47"/>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C38" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D38" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E38" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F38" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G38" s="39" t="s">
@@ -16212,51 +17258,53 @@
       </c>
       <c r="Y38" s="39">
         <v>22.73</v>
       </c>
       <c r="Z38" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA38" s="54">
         <v>83.33</v>
       </c>
       <c r="AB38" s="39">
         <v>66.67</v>
       </c>
       <c r="AC38" s="39">
         <v>100</v>
       </c>
       <c r="AD38" s="39">
         <v>80</v>
       </c>
       <c r="AE38" s="54">
         <v>55.56</v>
       </c>
       <c r="AF38" s="39">
         <v>46.51</v>
       </c>
-      <c r="AG38" s="47"/>
+      <c r="AG38" s="39">
+        <v>40.82</v>
+      </c>
       <c r="AH38" s="47"/>
       <c r="AI38" s="47"/>
       <c r="AJ38" s="47"/>
       <c r="AK38" s="47"/>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G39" s="39" t="s">
@@ -16315,51 +17363,53 @@
       </c>
       <c r="Y39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Z39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AD39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AE39" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AF39" s="39">
         <v>13.51</v>
       </c>
-      <c r="AG39" s="47"/>
+      <c r="AG39" s="39">
+        <v>24.39</v>
+      </c>
       <c r="AH39" s="47"/>
       <c r="AI39" s="47"/>
       <c r="AJ39" s="47"/>
       <c r="AK39" s="47"/>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B40" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C40" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D40" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E40" s="39">
         <v>13.51</v>
       </c>
       <c r="F40" s="39">
         <v>10.42</v>
       </c>
       <c r="G40" s="39" t="s">
@@ -16418,51 +17468,53 @@
       </c>
       <c r="Y40" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Z40" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA40" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB40" s="39">
         <v>16.13</v>
       </c>
       <c r="AC40" s="39">
         <v>12.5</v>
       </c>
       <c r="AD40" s="39">
         <v>20.83</v>
       </c>
       <c r="AE40" s="54">
         <v>18.18</v>
       </c>
       <c r="AF40" s="39">
         <v>15.5</v>
       </c>
-      <c r="AG40" s="47"/>
+      <c r="AG40" s="39">
+        <v>13.42</v>
+      </c>
       <c r="AH40" s="47"/>
       <c r="AI40" s="47"/>
       <c r="AJ40" s="47"/>
       <c r="AK40" s="47"/>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B41" s="39">
         <v>166.67</v>
       </c>
       <c r="C41" s="39">
         <v>76.92</v>
       </c>
       <c r="D41" s="39">
         <v>52.63</v>
       </c>
       <c r="E41" s="39">
         <v>40</v>
       </c>
       <c r="F41" s="39">
         <v>27.03</v>
       </c>
       <c r="G41" s="39" t="s">
@@ -16521,51 +17573,53 @@
       </c>
       <c r="Y41" s="39">
         <v>22.47</v>
       </c>
       <c r="Z41" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA41" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB41" s="39">
         <v>52.63</v>
       </c>
       <c r="AC41" s="39">
         <v>35.71</v>
       </c>
       <c r="AD41" s="39">
         <v>58.82</v>
       </c>
       <c r="AE41" s="54">
         <v>50</v>
       </c>
       <c r="AF41" s="39">
         <v>44.44</v>
       </c>
-      <c r="AG41" s="47"/>
+      <c r="AG41" s="39">
+        <v>40</v>
+      </c>
       <c r="AH41" s="47"/>
       <c r="AI41" s="47"/>
       <c r="AJ41" s="47"/>
       <c r="AK41" s="47"/>
     </row>
     <row r="42" spans="1:37">
       <c r="A42" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B42" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C42" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D42" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E42" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F42" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G42" s="39" t="s">
@@ -16624,51 +17678,53 @@
       </c>
       <c r="Y42" s="39">
         <v>5.81</v>
       </c>
       <c r="Z42" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA42" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB42" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AC42" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AD42" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AE42" s="20" t="s">
         <v>0</v>
       </c>
       <c r="AF42" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="AG42" s="47"/>
+      <c r="AG42" s="39" t="s">
+        <v>0</v>
+      </c>
       <c r="AH42" s="47"/>
       <c r="AI42" s="47"/>
       <c r="AJ42" s="47"/>
       <c r="AK42" s="47"/>
     </row>
     <row r="43" spans="1:37" s="47" customFormat="1">
       <c r="A43" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B43" s="40" t="s">
         <v>0</v>
       </c>
       <c r="C43" s="40" t="s">
         <v>0</v>
       </c>
       <c r="D43" s="40" t="s">
         <v>0</v>
       </c>
       <c r="E43" s="40" t="s">
         <v>0</v>
       </c>
       <c r="F43" s="40" t="s">
         <v>0</v>
       </c>
       <c r="G43" s="40" t="s">
@@ -16727,93 +17783,97 @@
       </c>
       <c r="Y43" s="40">
         <v>16.5</v>
       </c>
       <c r="Z43" s="40">
         <v>50</v>
       </c>
       <c r="AA43" s="55">
         <v>30.3</v>
       </c>
       <c r="AB43" s="40">
         <v>16.670000000000002</v>
       </c>
       <c r="AC43" s="40">
         <v>22.22</v>
       </c>
       <c r="AD43" s="40">
         <v>19.420000000000002</v>
       </c>
       <c r="AE43" s="55">
         <v>16.13</v>
       </c>
       <c r="AF43" s="40">
         <v>20.55</v>
       </c>
-      <c r="AG43" s="21"/>
+      <c r="AG43" s="40">
+        <v>17.96</v>
+      </c>
       <c r="AH43" s="21"/>
       <c r="AI43" s="21"/>
       <c r="AJ43" s="21"/>
       <c r="AK43" s="21"/>
     </row>
     <row r="44" spans="1:37">
       <c r="A44" s="16" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="X3:Y3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="AJ3:AK3"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
+      <vt:lpstr>Metadata (all pop.)</vt:lpstr>
+      <vt:lpstr>Symbols</vt:lpstr>
       <vt:lpstr>The number of deaths</vt:lpstr>
       <vt:lpstr>General mortality rate</vt:lpstr>
       <vt:lpstr>The number of deceased infants </vt:lpstr>
       <vt:lpstr>Infant mortality rate </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>